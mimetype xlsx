--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4533">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -6573,50 +6573,7088 @@
     <t>02.07.25 12:11</t>
   </si>
   <si>
     <t>t.me/c/2187256286/2901</t>
   </si>
   <si>
     <t>Фишки в интерьере в прихожей. Идеальный Дом 🏠</t>
   </si>
   <si>
     <t>02.07.25 10:11</t>
   </si>
   <si>
     <t>t.me/c/2187256286/2900</t>
   </si>
   <si>
     <t>Нет желание переплачивать дизайнеру? Тогда сохраняйте себе, стильные цветовые сочетания пол+стены. Идеальный Дом 🏠</t>
   </si>
   <si>
     <t>02.07.25 08:11</t>
   </si>
   <si>
     <t>t.me/c/2187256286/2899</t>
   </si>
   <si>
     <t>Как вам такой санузел? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8136</t>
+  </si>
+  <si>
+    <t>ВАША КУХНЯ БЫЛА В ТРЕНДЕ 15 ЛЕТ НАЗАД! ❌ 📐 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8135</t>
+  </si>
+  <si>
+    <t>Виктория Боня призналась, что вместо оригинала носит реплики брендов – Если вы думаете, что покупая брендовые шмотки с витрины ЦУМа получаете качество, то сильно ошибаетесь По словам блогерши, в Китае давно шьют на 70% дешевле, не уступая в качеству оригиналу, а для примера показала каналы сети Lux Atelier. Они привозят реплики, которые шьются по тем же лекалам, что и оригинал – так зачем платить больше? От Hermes до Chanel – любимые бренды для нее и для него, но без переплаты, сохраняйте контакты: Магазин для женщин Магазин для мужчин</t>
+  </si>
+  <si>
+    <t>15.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8134</t>
+  </si>
+  <si>
+    <t>🔷РАБОЧЕЕ МЕСТО В СПАЛЬНЕ🔷 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8133</t>
+  </si>
+  <si>
+    <t>Как продумать хранение в квартире. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.09.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8132</t>
+  </si>
+  <si>
+    <t>Арт. ВБ WW630022, арт. Озон 1573388556 Фасовочные пакеты 24×37 см, 500 штук в рулоне. ✅ Прочные и плотные ✅ Ровная перфорация ✅ Открываются без проблем ✅ Прозрачные Реклама. ERID 2Vtzqwux5SL ИП Мозговой Андрей Алексеевич ИНН 610202352262</t>
+  </si>
+  <si>
+    <t>15.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8131</t>
+  </si>
+  <si>
+    <t>Решения, о которых жалеют после ремонта. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8130</t>
+  </si>
+  <si>
+    <t>Эти 3 вещи в квартире, будут вас раздражать 😅 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.09.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8129</t>
+  </si>
+  <si>
+    <t>‼️ У меня было кредитов на 3 миллиона рублей.😢 Недавно я подписалась на Елену. Сначала подумала, что развод, но решила попробовать. Вложила 500₽ и получила на следующий день 50.000₽ 💠 И теперь я погасила кредит за 6 недель. Мои дети счастливы, а муж просится вернуться назад 🤯 Очень благодарна Елене. Оказалось, что она уже помогла более двум тысячам таких же, как я. Канал Елены прошёл все проверки в РКН и имеет реальные отзывы ⭐ 😊😊😊😊😊 Берем последних 7 человек:👇 https://t.me/+qE3f0Yb98VIxNjM0</t>
+  </si>
+  <si>
+    <t>15.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8128</t>
+  </si>
+  <si>
+    <t>Лучшие цвета для комнаты с окнами на юг ☀️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8127</t>
+  </si>
+  <si>
+    <t>Хотите возненавидеть свою квартиру через пару лет? Держите топ вариантов. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8126</t>
+  </si>
+  <si>
+    <t>В 14 ЛЕТ ЕГО ВЫГНАЛИ ИЗ ДОМА… А СПУСТЯ ГОДЫ ОН КУПИЛ РАЗРУШЕННЫЙ СЕЛЬСКИЙ ХРАМ ВСЕГО ЗА 500 РУБЛЕЙ. Через несколько лет туда потянулись тысячи людей, а жители уверены: если бы батюшка тогда не решился на этот шаг, их село давно исчезло бы с карты России… Жаркий июль стоял над старинным Торжком. Четырнадцатилетний Егор Лавров с потёртым рюкзаком молча вышел за калитку родного дома. Отчим захлопнул дверь и крикнул вслед: — Не возвращайся! Мать плакала за занавеской, но не смогла защитить сына. Несколько дней Егор ночевал в старом храме, где пожилой священник накормил его, дал кров над головой и сказал слова, которые мальчик запомнил на всю жизнь: — Не ожесточай сердце. Господь ещё покажет, ради чего ты проходишь через это. Прошли годы. Егор окончил духовную семинарию и стал священником. Однажды он узнал, что в соседнем селе закрывают последний полуразрушенный храм. Купол давно обрушился, колокольня треснула, а вокруг рос бурьян. Чтобы здание окончательно не растащили на кирпич, его вместе с участком передавали приходу всего за 500 рублей — символическую сумму. Все считали, что батюшка совершил безумный поступок. Но никто тогда даже представить не мог, что именно эта забытая церковь вскоре изменит судьбы сотен людей и буквально вернёт к жизни целое село… Продолжение👇</t>
+  </si>
+  <si>
+    <t>14.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8125</t>
+  </si>
+  <si>
+    <t>Очень часто я вижу эти общие ошибки в домах у людей. Вот чего следует избегать, чтобы ваш дом не выгдядел дешево. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.09.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8124</t>
+  </si>
+  <si>
+    <t>3 самых важных правила для качественного шпаклевания. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.09.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8123</t>
+  </si>
+  <si>
+    <t>Рассчитай стоимость своего ремонта за 60 секунд 🔥 Когда я планировала ремонт квартиры, долго не могла определиться с бюджетом. Этот бот оказался настоящей находкой! Он быстро подсчитал все расходы и помог избежать сюрпризов. Попробуйте сами: @remont_kalculator_bot ❤️ Если вы только начинаете ремонт, рекомендую канал про ремонт. Там только актуальная информация: — Сколько стоит ремонт в 2026 году? — Как сэкономить на ремонте? — Как подготовить квартиру к ремонту? — С чего начать ремонт квартиры? И другие разборы. Рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>14.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8122</t>
+  </si>
+  <si>
+    <t>Цвета стен, которые выглядят дорого 🤑 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8121</t>
+  </si>
+  <si>
+    <t>Умер олигарх. Оказался у врат Рая. Стучится. Слышит в ответ: — Ошиблись! Вам в ад, голубчик! — Как — в ад? Да я ж... Да у меня... Да я только на собор в райцентре пять миллионов угрохал! Я же через свой фонд целую программу церковную провёл — там счета с семью нулями! Вы что, издеваетесь?! За воротами пауза. Затем тот же смущённый голос: Читать далее</t>
+  </si>
+  <si>
+    <t>14.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8120</t>
+  </si>
+  <si>
+    <t>🎨 Иногда интерьеру не нужен ремонт. Ему просто не хватает третьего цвета. 🌿 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8119</t>
+  </si>
+  <si>
+    <t>Как выбрать раковину в ванную и не пожалеть 🫧 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8118</t>
+  </si>
+  <si>
+    <t>90% людей выбирают цвет стен неправильно. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8114</t>
+  </si>
+  <si>
+    <t>Как обустроить тёплый балкон\лоджию? Собрали несколько идей для вас! Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8113</t>
+  </si>
+  <si>
+    <t>Очень хорошее решение для спален. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8112</t>
+  </si>
+  <si>
+    <t>Если невстраиваемый холодильник ставим в мебельную нишу, просто оставить его заподлицо с фасадами. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8111</t>
+  </si>
+  <si>
+    <t>Самые популярные ошибки при планировании. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8110</t>
+  </si>
+  <si>
+    <t>Цвет, который сводит всех с ума. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8109</t>
+  </si>
+  <si>
+    <t>Детские комнаты, где всё продумано не только красиво, но и удобно 🙌🏼 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8108</t>
+  </si>
+  <si>
+    <t>Лучшие цвета стен для северной стороны. 👍🏼 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8104</t>
+  </si>
+  <si>
+    <t>Современный дизайн кухни гостиной. Вам нравится? Да\нет? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8103</t>
+  </si>
+  <si>
+    <t>В маленькой комнате поместились кровать на подиуме, угловой стол и целая стенка шкафов 👀 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8102</t>
+  </si>
+  <si>
+    <t>Правильные размеры для кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8101</t>
+  </si>
+  <si>
+    <t>Самые раздражающие ошибки в ремонте стоят не миллионы. Они стоят одного удлинителя, который потом годами лежит под ногами. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8100</t>
+  </si>
+  <si>
+    <t>3 фишки что бы кухня выглядела дороже. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8099</t>
+  </si>
+  <si>
+    <t>3 цвета кухни на которых меньше всего видна грязь. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8098</t>
+  </si>
+  <si>
+    <t>Эте мебель превратит вашу прихожу в дешевый склад. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8094</t>
+  </si>
+  <si>
+    <t>✋🏻Отличные идеи заполнения пространства под раковиной С толком использовать каждый сантиметр! Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8093</t>
+  </si>
+  <si>
+    <t>Как цвет стен меняет один и тот же коридор. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8092</t>
+  </si>
+  <si>
+    <t>Топ 5 столешниц для кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8091</t>
+  </si>
+  <si>
+    <t>САМЫЙ БЕСЯЧИЙ БАГ РЕМОНТА👿 Вся правда о выкрасах... 📱 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8090</t>
+  </si>
+  <si>
+    <t>Пожалуйста, перестаньте красить стены в бежевый. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8089</t>
+  </si>
+  <si>
+    <t>Ремонт своими руками. Наносим гидроизоляцию правильно. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8088</t>
+  </si>
+  <si>
+    <t>Каждый изгиб на вашей ладони - особенность По ним можно понять, что предначертано человеку 🔮Именно поэтому люди обращаются к хиромантам не ради любопытства — а чтобы разобраться, куда движется их судьба На фото как раз показаны некоторые отметки, на которые обращают внимание при анализе ладони ❗️ТОЛЬКО сегодня для подписчиков нашего канала Татьяна готова БЕСПЛАТНО прочесть Ваши линии! ❗️ Вы узнаете: Как привести себя в чувство? Как добиться того, к чему так долго стремишься? Как применять расшифровку линий на практике? Просто отправьте фото ладони в ЛС 👉 https://t.me/taty_hiro 👈 И получите свой анализ линий БЕЗ ОПЛАТЫ 🔥</t>
+  </si>
+  <si>
+    <t>10.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8087</t>
+  </si>
+  <si>
+    <t>Стильный интерьер — это не всегда дорогие материалы. Чаще всего его выдают правильные детали ✨ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8086</t>
+  </si>
+  <si>
+    <t>Недавно заболталась с консультантом в РИВ ГОШ и узнала, где они покупают парфюмерию Оказывается даже консультанты сетевых магазинов косметики — не покупают в них духи из-за накрученных цен. Новая знакомая по-секрету поделилась ссылкой на Парфюмерный Дом. Удивительно, что не слышала о них раньше — ведь работают уже 5 лет. Нашла свой любимый Kirke от Tiziana Terenzi в 3 раза дешевле и побежала заказывать. Только вернулась с почты, оплатила при получении. Сижу в шоке — это действительно тот же самый парфюм. Сколько же я переплачивала раньше 🤦‍♀ В общем, не повторяйте моих ошибок и сразу ищите парфюм здесь. Оставлю ссылочку — https://t.me/domaparfum</t>
+  </si>
+  <si>
+    <t>10.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8082</t>
+  </si>
+  <si>
+    <t>Кухня площадью 6 кв.м. Шикарная малышка ☺️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8081</t>
+  </si>
+  <si>
+    <t>Не покупайте это на вашу кухню. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8080</t>
+  </si>
+  <si>
+    <t>Освещение в интерьере ЗА 40 СЕКУНД. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8079</t>
+  </si>
+  <si>
+    <t>Качественная фурнитура — это то, что определяет удобство и долговечность мебели каждый день! Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8078</t>
+  </si>
+  <si>
+    <t>Цвета кухни, которые притягивают деньги. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8077</t>
+  </si>
+  <si>
+    <t>ТОП-3 двери из адского котла. 👿 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8076</t>
+  </si>
+  <si>
+    <t>4 решения на кухне, о которых вы точно не пожалеете 👇 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8071</t>
+  </si>
+  <si>
+    <t>Результат ремонта квартиры получилось современно красиво и уютно. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8070</t>
+  </si>
+  <si>
+    <t>2 интересных решения для санузла. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8069</t>
+  </si>
+  <si>
+    <t>Лучшие решения для вашей кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8068</t>
+  </si>
+  <si>
+    <t>Какие есть категории качества поверхности? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8067</t>
+  </si>
+  <si>
+    <t>5 модных решений, которые я бы не сделал в ванной 🛁 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8066</t>
+  </si>
+  <si>
+    <t>Вот какой должна быть кухня в 2027 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8065</t>
+  </si>
+  <si>
+    <t>5 модных решений, которые я бы не сделал у себя дома 👇 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8062</t>
+  </si>
+  <si>
+    <t>Современная квартира с чёрным потолком Минимализм и выразительные акценты — в этой квартире площадью 145 м² цветовая палитра сдержанна: серый, белый и глубокий чёрный. Потолок в тёмном цвете стал смелым решением, которое визуально придаёт глубину пространству и подчеркивает архитектурную чёткость. Объём и ритм создаются за счёт продуманного освещения, геометрии и текстур: панели из дерева, керамогранит и зеркальные поверхности не только украшение, но и функциональные элементы, скрывающие гардероб и визуально расширяющие комнату. Совет дизайнеру: не бойтесь чёрного потолка — при правильном освещении он может сделать интерьер более динамичным, уютным и стильным. Главное — уравновешивать его светлыми стенами и продуманной системой освещения. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8061</t>
+  </si>
+  <si>
+    <t>Три сочетания в спальне, для обеспеченной женщины. 👄 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8060</t>
+  </si>
+  <si>
+    <t>ЗАКАЗАЛИ КУХНЮ ДО ШТУКАТУРКИ🛑 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8059</t>
+  </si>
+  <si>
+    <t>Вот что значит кухня, где продумали каждый сантиметр. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.09.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8058</t>
+  </si>
+  <si>
+    <t>Эти три ошибки на кухне испортят её 😳 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.09.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8057</t>
+  </si>
+  <si>
+    <t>❌Увольняйтесь, если ваша зарплата меньше 200.000₽ Не устали жить от зарплаты до зарплаты? 🤔 Только вчера за вчера каждый участник проекта 🇷🇺Елены мог заработать от 100.000₽ 💸 👉 Это не розыгрыши и казино, а реальный и стабильный заработок!👍 Зайдите и посмотрите отзывы на её канале! 🔎КАНАЛ ПРОШЁЛ НЕЗАВИСИМУЮ ПРОВЕРКУ ✅ Уже более 15.000 человек работают с ней и имеют стабильный доход от 300.000₽ в месяц 💰😋 🇷🇺НИКАКИХ ЗНАНИЙ ОТ ВАС НЕ ТРЕБУЕТСЯ 👈 ⚠️Скорее подписывайтесь и занимайте место! Возьмем последние 20 человек 👇 https://t.me/+Iw8FJPvHLhZjNWFk</t>
+  </si>
+  <si>
+    <t>08.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8056</t>
+  </si>
+  <si>
+    <t>На какой кухне вы бы хотели готовить? 🤔 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8055</t>
+  </si>
+  <si>
+    <t>2 приема, которые делают ванную удобнее. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8054</t>
+  </si>
+  <si>
+    <t>🫣 Простояла вчера 40 минут в очереди на заправку из-за этих перебоев с бензином. В соседней машине девушка тоже скучала, разговорились через окно. Я сделала комплимент ее новенькой сумке “Kelly” от Hermes — выглядит просто роскошно 😍 Пошутила, мол, с такими ценами на 95-й бензин на оригинальные сумки скоро придется брать ипотеку. А она смеется: «Так это и не оригинал. Кто в здравом уме сейчас отдает миллионы бутикам?». Оказалось, она берет премиальные копии в канале «BaggyBags». Шьют из той же кожи, соблюдают всю геометрию, швы и гравировки. Визуально от оригинала не отличит даже байер, а стоит в разы адекватнее. 😇 В общем, пока ждала бензин — нашла золотую жилу. Делюсь: https://t.me/baggybags</t>
+  </si>
+  <si>
+    <t>07.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8050</t>
+  </si>
+  <si>
+    <t>🍃Зеленый цвет в деталях современных интерьеров. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8049</t>
+  </si>
+  <si>
+    <t>🎨 5 спокойных сочетаний для спальни Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8048</t>
+  </si>
+  <si>
+    <t>Лучший цвет кухни 2026. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8047</t>
+  </si>
+  <si>
+    <t>Цвета в интерьере, от которых ваши глаза не устанут 🤓 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8046</t>
+  </si>
+  <si>
+    <t>7 ошибок при заказе кухни, о которых жалеют почти все. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8045</t>
+  </si>
+  <si>
+    <t>Секреты планирования спальни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8044</t>
+  </si>
+  <si>
+    <t>Эти цвета сделают вашу квартиру дороже 💰 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.09.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8040</t>
+  </si>
+  <si>
+    <t>Ловите нашу подборку для ремонта в санузле🖐 Какой вариант интереснее? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8039</t>
+  </si>
+  <si>
+    <t>Три сочетания на кухне, для обеспеченной женщины 👄 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8038</t>
+  </si>
+  <si>
+    <t>7 ошибок при заказе кухни, о которых потом жалеют почти все. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.09.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8037</t>
+  </si>
+  <si>
+    <t>Об этих решениях, на кухне, вы точно не пожалеете 🫶🏼 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8036</t>
+  </si>
+  <si>
+    <t>ОСТОРОЖНО ЭТИ ЦВЕТА СДЕЛАЮТ ИНТЕРЬЕР РОСКОШНЫМ. ✨ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.09.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8035</t>
+  </si>
+  <si>
+    <t>Кухня, которую не захочется переделывать через год. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8034</t>
+  </si>
+  <si>
+    <t>На смену минимализма 🤩 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8033</t>
+  </si>
+  <si>
+    <t>Ремонт своими руками. Как регулировать толщину нанесения шпаклевки? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8032</t>
+  </si>
+  <si>
+    <t>Вот что значит дорого и современно. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8031</t>
+  </si>
+  <si>
+    <t>Какое напольное покрытие выбрать, что бы не пожалеть? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.09.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8030</t>
+  </si>
+  <si>
+    <t>Самые распространённые ошибки на кухне, о которых вы быстро пожалеете! Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8029</t>
+  </si>
+  <si>
+    <t>Недорогие фишки, которые сделают ваш санузел визуально дороже. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.09.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8028</t>
+  </si>
+  <si>
+    <t>Кухни 2027 - без этих решений нельзя. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8027</t>
+  </si>
+  <si>
+    <t>Дизайн современной кухни. Бытовая техника для кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8023</t>
+  </si>
+  <si>
+    <t>Просто шикарный интерьер прихожей в очень старом доме( он был построен еще в 1942), ну это же очень бомбический результат, согласны со мной? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.09.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8022</t>
+  </si>
+  <si>
+    <t>‼️ Золотое Яблоко, Рив Гош и Л’Этуаль могут идти лесом — я больше не ведусь 🤷🏽‍♀️ Подруга показала магазин «PARFUM CLUB» там продают оригинальную парфюмерию прямо из Европы и Дубая И цены у них ниже в 2-3 раза, чем те, которые на ценниках в магазинах Если тоже хотите взять брендовый парфюм по их реальной цене — залетайте сюда: https://t.me/+5KSfrCX_7mU2NGMy</t>
+  </si>
+  <si>
+    <t>04.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8021</t>
+  </si>
+  <si>
+    <t>Какие сочетания цветов сейчас выглядят дорого? 🎨✨ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8020</t>
+  </si>
+  <si>
+    <t>Как выбрать плиточный клей? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8019</t>
+  </si>
+  <si>
+    <t>5 деталей кухни о которых многие забывают при проектировании. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8018</t>
+  </si>
+  <si>
+    <t>Идеальный фартук из плитки ‼️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8017</t>
+  </si>
+  <si>
+    <t>Как правильно наносить гидроизоляцию? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8016</t>
+  </si>
+  <si>
+    <t>Пинтерест раскрыл главный цвет кухни 2027. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8012</t>
+  </si>
+  <si>
+    <t>Оцените проект кухни 🤩 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8011</t>
+  </si>
+  <si>
+    <t>Какую выбрать столешницу? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8010</t>
+  </si>
+  <si>
+    <t>😍😍😍 🚀 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8009</t>
+  </si>
+  <si>
+    <t>Как удобно расположить технику в колонне. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8008</t>
+  </si>
+  <si>
+    <t>‼️Прекратите хранить гладильную доску за дверью, на балконе или между шкафом и стеной. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8007</t>
+  </si>
+  <si>
+    <t>Эта раковина испортит вашу столешницу. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8006</t>
+  </si>
+  <si>
+    <t>Ошибка в расчёте материалов может стоить лишних денег 💸 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8005</t>
+  </si>
+  <si>
+    <t>02.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8004</t>
+  </si>
+  <si>
+    <t>Сушилка для посуды: сверху или снизу? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8003</t>
+  </si>
+  <si>
+    <t>Как цвет двери меняет один и тот же интерьер. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8002</t>
+  </si>
+  <si>
+    <t>Какие смесители поставить в ванную, что бы не пожалеть через год. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8001</t>
+  </si>
+  <si>
+    <t>Как спроектировать маленькую гардеробную 🙌😉 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8000</t>
+  </si>
+  <si>
+    <t>На чем нельзя економить при покупке кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7999</t>
+  </si>
+  <si>
+    <t>Необычные цветовые сочетания в интерьере. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7994</t>
+  </si>
+  <si>
+    <t>Уютная квартира в светлы оттенках. Как Вам такой интерьер? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7993</t>
+  </si>
+  <si>
+    <t>Сохрани этот чек лист для своей кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7992</t>
+  </si>
+  <si>
+    <t>Цвет в интерьере решает больше, чем кажется. Он может сделать пространство спокойнее, теплее, визуально больше или наоборот. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7991</t>
+  </si>
+  <si>
+    <t>Три цвета кухни на которых не видно грязи 👍🏼 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.09.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7990</t>
+  </si>
+  <si>
+    <t>А какие бесполезные решения знаете вы? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.09.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7989</t>
+  </si>
+  <si>
+    <t>‼️Каждый раз захожу в банк и улыбаюсь, когда вижу баланс В сети шумит проект российского инвестора Елены. В котором она даёт возможность зарабатывать в месяц боле 400.000 рублей, закрывать ипотеки, гасить кредиты, покупать новые автомобили Вам не потребуются специальные навыки, Елена лично вам даст пошаговые инструкции, для работы с ней ⚡️- Новички получают от 100 до 400 тыс. рублей в месяц (закрытие всех долгов после вступления в канал) 🕔- Опытные участники получают от 500 до 1 млн. рублей в месяц ✅️*Официально проект Елены имеет все лицензии, весь доход подтвержден и легален Что нужно для того чтобы избавиться от нищеты? ➕Перейдите в бесплатный проект ➕Свяжитесь с менеджером ➕Следуйте инструкциям, которые даст вам менеджер На остальные вопросы найдете ответы в канале проекта. Елена поможет каждому, кто в этом нуждается👇</t>
+  </si>
+  <si>
+    <t>01.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7988</t>
+  </si>
+  <si>
+    <t>Девушки, кухонный лайфхак для вас! 👷‍♂️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>31.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7987</t>
+  </si>
+  <si>
+    <t>90% людей жалеют, об этих ошибках после установки кухни! ☝🏼 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>31.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7980</t>
+  </si>
+  <si>
+    <t>Оцените дизайн-проект квартиры 🥰 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>31.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7979</t>
+  </si>
+  <si>
+    <t>Высота полотенцесушителя — мелочь, которая сильно влияет на удобство. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>31.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7978</t>
+  </si>
+  <si>
+    <t>Топ-3 неудобных дивана в 2026 году. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>31.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7977</t>
+  </si>
+  <si>
+    <t>Ошибки при проектировании угловых кухонь. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>31.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7976</t>
+  </si>
+  <si>
+    <t>Топ 5 решений для маленькой кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>31.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7975</t>
+  </si>
+  <si>
+    <t>🔥МЕТАБОЛИЧЕСКОЕ ПОХУДЕНИЕ ТЕПЕРЬ ДОСТУПНО КАЖДОЙ!🔥 Cовсем скоро, 2 СЕНТЯБРЯ, начнется обновленный бесплатный 5-дневный марафон "Худеем по науке раз и навсегда 2.0" Кандидат психологических наук и нутрициолог Кристина Шереметьева поделится секретами МЕТАБОЛИЧЕСКОГО ПОХУДЕНИЯ. ✔️ полноценное меню питания и упражнения ✔️ общий чат для всех участниц ✔️ работа с пищевыми зависимостями ✔️ быстрое избавление от отеков ✔️ полноценный детокс организма Без риска для здоровья, работаем ТОЛЬКО С ВОССТАНОВЛЕНИЕМ МЕТАБОЛИЗМА ❤️ 🎁 Каждая участница получит специальное метаболическое меню, которое поможет запустить процесс похудения без голодовок и жёстких ограничений. 👉 Для регистрации переходите по ссылке: ✈️TG - t.me/metmarafon_bot 📺MAX - max.ru/metmarafon_bot 💃 Старт 2 СЕНТЯБРЯ! Всего 5 дней, которые помогут сделать первый шаг к стройности и лёгкости! Бесплатно!</t>
+  </si>
+  <si>
+    <t>31.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7974</t>
+  </si>
+  <si>
+    <t>Как спасти разбухшую мебель из ДСП. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7973</t>
+  </si>
+  <si>
+    <t>Разбор планировка однокомнатной для холостяка. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7970</t>
+  </si>
+  <si>
+    <t>Какая прихожая интереснее? 1-3 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7969</t>
+  </si>
+  <si>
+    <t>Три правила, соблюдая которые ваша кухня никогда не устареет. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7968</t>
+  </si>
+  <si>
+    <t>✨ Можно потратить миллионы на ремонт и в итоге получить интерьер, в котором не хочется жить. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7967</t>
+  </si>
+  <si>
+    <t>Как сделать интерьер выразительным еще до покупки мебели? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.08.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7966</t>
+  </si>
+  <si>
+    <t>Большинство современных спален выглядит так 🤓 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.08.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7965</t>
+  </si>
+  <si>
+    <t>🫐Владелица WILDBERRIES Татьяна Ким, объявила о тестировании новой акции связанной с заработком, теперь вы можете зарабатывать от нескольких тысяч рублей в день, уделяя буквально 30 минут свободного времени участвуя в программе по продвижению продавцов, требуется только телефон, никаких обучений, во всем помогают кураторы. Тестирование будет длится 30 дней, принять участие можно вступив в чат👇🏻</t>
+  </si>
+  <si>
+    <t>30.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7963</t>
+  </si>
+  <si>
+    <t>Прием для дорогого интерьера. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7962</t>
+  </si>
+  <si>
+    <t>4 правила, которые помогут не потерять полезные метры. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7958</t>
+  </si>
+  <si>
+    <t>🍃Зеленый цвет в деталях современных интерьеров Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7957</t>
+  </si>
+  <si>
+    <t>❌ТОП-3 ОШИБКИ, о которых жалеют после установки кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7956</t>
+  </si>
+  <si>
+    <t>САМЫЙ ДОРОГОЙ САНТИМЕТР КВАРТИРЫ🤔 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7955</t>
+  </si>
+  <si>
+    <t>Этим вещам в интерьере уделяют меньше всего времени 🥺 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7954</t>
+  </si>
+  <si>
+    <t>Цвет стен = цвет вашей головы. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7953</t>
+  </si>
+  <si>
+    <t>Интерьер выглядит дороже благодаря продуманным деталям. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7952</t>
+  </si>
+  <si>
+    <t>4 лучших решения для кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7951</t>
+  </si>
+  <si>
+    <t>Топ-3 ошибки при укладке плитки кабанчиком. 🙌🏻 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7950</t>
+  </si>
+  <si>
+    <t>«Эффект шкатулки» или hidden color - самый осторожный и стильный способ добавить в интерьер цвет.🤫 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7949</t>
+  </si>
+  <si>
+    <t>Дорогой интерьер — это не про цену материалов. Вот что реально выдаёт цену 👆  Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7948</t>
+  </si>
+  <si>
+    <t>Идеальное сочетание штор и стен 🙌 Сохраняй, пригодится ✅ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7947</t>
+  </si>
+  <si>
+    <t>Гардеробная 2,5 метра, в которой максимум функции ❤️‍🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7946</t>
+  </si>
+  <si>
+    <t>Декоративные обои — это не просто отделка стен, а полноценная часть дизайна интерьера ✨ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.08.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7945</t>
+  </si>
+  <si>
+    <t>Сидела в кафе, услышала разговор двух сотрудниц Золотого Яблока... 🤦🏻‍♀️ Они обсуждали, как дурят народ на распродажах. Типа клеят желтый ценник, а цена всё равно выше закупа в 5 раз. И одна другой говорит: «Я себе вообще всё в Гэллери беру, нафиг мне наша скидка сотрудника, там всё равно дороже». Я не поленилась, 2 часа копалась и отрыла этот Гэллери. Оказалось, так магазин называется — PARFUM GALLERY Ребята, это разнос. Byredo, Kilian, Chanel — всё стоит копейки по сравнению с розницей. Это флаконы из Европы, которые списывают или везут как меньший объем через таможню. Взяла на пробу — оригинал 100%. Теперь в магазины хожу только понюхать, а заказываю https://t.me/+Y-baA2w9-Hg4N2Yy</t>
+  </si>
+  <si>
+    <t>27.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7944</t>
+  </si>
+  <si>
+    <t>Детали, без которых интерьер кажется незавершённым. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7943</t>
+  </si>
+  <si>
+    <t>Дорогие цвета для современного ремонта. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7942</t>
+  </si>
+  <si>
+    <t>🔷МАЛЕНЬКАЯ ХИТРОСТЬ ИЗ АРСЕНАЛА ДИЗАЙНЕРОВ🔷 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7941</t>
+  </si>
+  <si>
+    <t>ХВАТИТ ЛЕПИТЬ ПЫЛЕСБОРНИКИ В ТУАЛАЕТЕ!🚽 Открытая полка над инсталляцией — это вечный бардак и пыль. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7940</t>
+  </si>
+  <si>
+    <t>Три ужасные ошибки на кухне. 📲 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7939</t>
+  </si>
+  <si>
+    <t>3 необычных сочетания в интерьере 😍 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.08.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7938</t>
+  </si>
+  <si>
+    <t>26.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7932</t>
+  </si>
+  <si>
+    <t>Красивый дизайн-проект квартиры, согласны? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7931</t>
+  </si>
+  <si>
+    <t>Цвет плитки меняет все. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7930</t>
+  </si>
+  <si>
+    <t>🛑 ЭТИ СОЧЕТАНИЯ С ЛАМИНАТОМ УБИВАЮТ ВЕСЬ РЕМОНТ! Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7929</t>
+  </si>
+  <si>
+    <t>Не укладывайте в ванной плитку из одной коллекции 🙅🏻‍♀️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7928</t>
+  </si>
+  <si>
+    <t>Правило 90-30-10: ГЛАВНЫЙ СЕКРЕТ ДИЗАЙНА ИНТЕРЬЕРА ✅ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7927</t>
+  </si>
+  <si>
+    <t>Именно это дешевит твой ремонт. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7926</t>
+  </si>
+  <si>
+    <t>Как сделать удобный шкаф. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7921</t>
+  </si>
+  <si>
+    <t>Оцените дизайн-проект квартиры. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7920</t>
+  </si>
+  <si>
+    <t>🛑 ПЛЕСЕНЬ И ПОТОП: главная ошибка ремонта в санузле. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7919</t>
+  </si>
+  <si>
+    <t>Перестаньте делать столешницу такой ширины 🙅🏻‍♀️  Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7918</t>
+  </si>
+  <si>
+    <t>Всего 9 м², но здесь поместились кровать, угловая гардеробная, рабочее место, зона отдыха и огромное место хранения. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.08.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7917</t>
+  </si>
+  <si>
+    <t>ЧЕРНЫЙ КВАДРАТ НА БЕЛОЙ СТЕНЕ❌ Телевизор на голой стене — это не минимализм, а тоска. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.08.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7916</t>
+  </si>
+  <si>
+    <t>‼️ У меня было кредитов на 3 миллиона рублей.😢 Недавно я подписалась на Елену. Сначала подумала, что развод, но решила попробовать. Вложила 500₽ и получила на следующий день 50.000₽ 💠 И теперь я погасила кредит за 6 недель. Мои дети счастливы, а муж просится вернуться назад 🤯 Очень благодарна Елене. Оказалось, что она уже помогла более двум тысячам таких же, как я. Канал Елены прошёл все проверки в РКН и имеет реальные отзывы ⭐ 😊😊😊😊😊 Берем последних 7 человек:👇 https://t.me/+hupYwqaBTmkwMjk0</t>
+  </si>
+  <si>
+    <t>25.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7915</t>
+  </si>
+  <si>
+    <t>3 ВЗРЫВНЫХ КОМБО с зеленым оттенком Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7914</t>
+  </si>
+  <si>
+    <t>90% людей жалеют об этих ошибках после установки кухни. ❌ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7910</t>
+  </si>
+  <si>
+    <t>Варианты прихожих Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7909</t>
+  </si>
+  <si>
+    <t>5 крутых лайфхаков для вашей кухни, которые сделают вашу жизнь проще. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7908</t>
+  </si>
+  <si>
+    <t>Да- нет в проекте маленькой кухни. 😀 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7907</t>
+  </si>
+  <si>
+    <t>3 сочетание материалов для ванной 👍🏼 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7906</t>
+  </si>
+  <si>
+    <t>БЕЛАЯ КУХНЯ С ДЕРЕВОМ УЖЕ ВСЕХ ДОСТАЛА! Роскошные альтернативы для кухни... Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7905</t>
+  </si>
+  <si>
+    <t>Оптимизируем шкаф в спальне. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7904</t>
+  </si>
+  <si>
+    <t>Чек лист современной кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7901</t>
+  </si>
+  <si>
+    <t>23.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7900</t>
+  </si>
+  <si>
+    <t>Самые удачные цвета для кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7899</t>
+  </si>
+  <si>
+    <t>В чем секрет французского интерьера. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7898</t>
+  </si>
+  <si>
+    <t>Эти фатальные ошибки в ванной превратит ваш утренний душ в ежедневный кошмар! ❌ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7897</t>
+  </si>
+  <si>
+    <t>Решение, которое изменит вашу жизнь и вашу кухню. Оно освободит столешницу от визуального шума. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7896</t>
+  </si>
+  <si>
+    <t>👩🏻 Совет женщинам: изучайте нейросети в 2026 году На видео многодетная мама. Нейросети экономят ей минимум 5 часов в день — помогают с уроками для детей, с работой, делают красивые фото, будто сходила на фотосессию. БЕЗ знания английского и специальных навыков. Все по готовым пошаговым инструкциям — идеально подойдет для женщин от 25 до 60 лет. Чтобы быстро разобраться, читайте канал Наталии Ивановой. Она простым языком рассказывает, как освоить нейросети бесплатно с нуля — освободить свое время от рутины и сделать красивые фото или видео уже через 5 минут. 👇🏻 Чтобы узнать, как применять нейросети в жизни и работе, подписывайтесь на канал по ссылке: https://t.me/+D-7VAPM3Rm1mMjEy Реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7895</t>
+  </si>
+  <si>
+    <t>Идеальная цветовая палитра для комнаты с окнами на юг. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7894</t>
+  </si>
+  <si>
+    <t>Правильное расстояние диван - телевизор. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7893</t>
+  </si>
+  <si>
+    <t>Странствующая православная монахиня напоила в лесу умирающую змею… Через несколько секунд произошло то, от чего у неё остановилось сердце. Сестра Анастасия уже много лет странствовала по России, посещая православные храмы, монастыри и забытые деревни, где молилась вместе с людьми, утешала одиноких, помогала нуждающимся и несла слово Божие. В тот июльский день её путь лежал через лес неподалёку от Санкт-Петербурга. Изнуряющая жара раскалила землю так, что даже птицы замолчали. На тропе она увидела почти безжизненную гадюку. Несмотря на страх, монахиня достала последнюю воду из своей фляги и осторожно напоила её. Когда змея внезапно подняла голову и пристально посмотрела прямо ей в глаза, сестра Анастасия поняла: сейчас произойдёт то, чего она уже не сможет остановить… Продолжение👇</t>
+  </si>
+  <si>
+    <t>22.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7892</t>
+  </si>
+  <si>
+    <t>СЕКРЕТ ИДЕАЛЬНОЙ ГАРДЕРОБНОЙ🔷 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7891</t>
+  </si>
+  <si>
+    <t>5 ошибок в планировке, которые испортят даже дорогой ремонт. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7890</t>
+  </si>
+  <si>
+    <t>Умер атеист. Вдруг понимает, что стоит у небесных врат. Помялся, потоптался, делать нечего — стучит. Никакой реакции. Снова стучит. Опять тишина. В третий раз ногой бьёт изо всех сил. Выходит апостол Пётр: — Что тебе, брат? — Вы что, уснули тут все?! Я требую, чтобы меня пропустили к Богу! — Подожди здесь... Пётр спешит к Богу: — Господи, к Тебе атеист пришёл. Что ему сказать? Читать далее</t>
+  </si>
+  <si>
+    <t>22.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7889</t>
+  </si>
+  <si>
+    <t>Топ-хит решений для кухни! Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7888</t>
+  </si>
+  <si>
+    <t>2 детей 1 комната - как планировать. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7887</t>
+  </si>
+  <si>
+    <t>📱 Топ-3 приложения, которые спасут ваш ремонт и сберегут миллионы рублей... Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7886</t>
+  </si>
+  <si>
+    <t>Выбираем шторы под синий диван.👆🛋️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7885</t>
+  </si>
+  <si>
+    <t>НЕ ДЕЛАЙТЕ эти решения в интерьере, если не хотите переделывать ремонт через пол года. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7884</t>
+  </si>
+  <si>
+    <t>3 правила грамотной планировки санузла. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7883</t>
+  </si>
+  <si>
+    <t>Самый простой способ выучить английский язык Учебники, правила, зубрёжка времен, уроки на ютубе – так вы НИКОГДА не заговорите на английском. Максимум заучите пару фраз и сможете хорошо решать тесты. 🇺🇸 Чтобы уже через недельку красиво связывать слова в предложения, вам хватит канала Super Sulim. Автор переводит сложные правила в необычные викторины, благодаря чему мозг впитывает ту же информацию в 2 раза быстрее. Больше никаких «блин, а какую фразу лучше сказать» и «как переводится это слово» – подписывайтесь и говорите как носитель: @super_sulim</t>
+  </si>
+  <si>
+    <t>21.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7882</t>
+  </si>
+  <si>
+    <t>Как уместить все необходимое в спальне 8 м²? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7881</t>
+  </si>
+  <si>
+    <t>Сложная прихожая: как спланировать. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7880</t>
+  </si>
+  <si>
+    <t>Сохраните это видео, если планируете ремонт! Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7879</t>
+  </si>
+  <si>
+    <t>✨ ОДИН ПРОСТОЙ ВОПРОС. Верите ли вы в Бога? Выберите свой вариант ответа ниже. 👇</t>
+  </si>
+  <si>
+    <t>21.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7878</t>
+  </si>
+  <si>
+    <t>Эти предметы нельзя оставлять на столе на ночь. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7877</t>
+  </si>
+  <si>
+    <t>Вот как точно не нужно укладывать ламинат. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7876</t>
+  </si>
+  <si>
+    <t>Это нельзя мыть в посудомойке. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7875</t>
+  </si>
+  <si>
+    <t>Мука, кипяток и… все! Готовлю 20 минут. Лучше любой выпечки. Ингредиенты: - кипяток - 250 мл - мука - 350 гр - соль.. показать полностью</t>
+  </si>
+  <si>
+    <t>20.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7874</t>
+  </si>
+  <si>
+    <t>Инсталляция и хранение. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7873</t>
+  </si>
+  <si>
+    <t>Детская комната. Три зоны, которые чаще всего делают неправильно. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7872</t>
+  </si>
+  <si>
+    <t>20.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7871</t>
+  </si>
+  <si>
+    <t>Самые гармоничные цветовые сочетания в интерьере 😍 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7870</t>
+  </si>
+  <si>
+    <t>5 идей для пустого угла в гостиной: от кресла до витрины. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7869</t>
+  </si>
+  <si>
+    <t>Топ-3 сочетания фасадов для кухни. 😍 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7868</t>
+  </si>
+  <si>
+    <t>🔝 3 вида трендовых панелей в интерьере 2026 года. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7867</t>
+  </si>
+  <si>
+    <t>19.08.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7866</t>
+  </si>
+  <si>
+    <t>5 беспроигрышных сочетаний цветов для интерьера. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.08.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7865</t>
+  </si>
+  <si>
+    <t>🌿 Наш секрет прост: мы предлагаем высококачественные парфюмерные композиции ваших любимых духов, изготовленные по оригинальному рецепту и технологии. Каждый парфюм повторяет оригинальный аромат на 95-99%, сохраняя всю роскошь нот и стойкость звучания. ⭐ Наши клиенты уже собирают целые коллекции любимых ароматов, наслаждаясь ими каждый день. Присоединяйтесь и вы! ✨О нас https://t.me/M4A2ODA6 🔥 Ваш шанс наслаждаться любимыми духами без ущерба кошельку уже здесь!</t>
+  </si>
+  <si>
+    <t>19.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7864</t>
+  </si>
+  <si>
+    <t>Как разместить ВСЁ в маленькой прихожей и забыть про хаос на входе? 🤯 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7863</t>
+  </si>
+  <si>
+    <t>Идеальная спальня 2026 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7862</t>
+  </si>
+  <si>
+    <t>Благодаря этим правилам ваш ковер в интерьере будет выглядеть дорого 🤑 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7861</t>
+  </si>
+  <si>
+    <t>Какой пол выбрать: темный или светлый?🤔 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7856</t>
+  </si>
+  <si>
+    <t>18.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7855</t>
+  </si>
+  <si>
+    <t>СОВЕТСКИЕ РЕЦЕПТЫ🪆 ✅ Вкусно по ГОСТу - простые народные рецепты из старых забытых блокнотов СССР, теплые воспоминания❤️ Вспомни как это было👇 https://t.me/+y8sGoFPZI3Y3NTYy</t>
+  </si>
+  <si>
+    <t>18.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7854</t>
+  </si>
+  <si>
+    <t>ХВАТИТ ВЕШАТЬ ШТОРЫ КАК В БАБУШКИНОЙ КВАРТИРЕ! 3 правила для штор в интерьере. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7853</t>
+  </si>
+  <si>
+    <t>Важные размеры для ремонта прихожей. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7852</t>
+  </si>
+  <si>
+    <t>Почему красивый интерьер иногда выглядит как выставка мебели? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7851</t>
+  </si>
+  <si>
+    <t>Акцентые обои. Как использовать? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7850</t>
+  </si>
+  <si>
+    <t>Хватит тратить миллионы на ремонт, который выглядит дешево! Срочно исправляйте базу, пока не поздно. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7849</t>
+  </si>
+  <si>
+    <t>Как правильно нанести затирку для швов? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7845</t>
+  </si>
+  <si>
+    <t>Просто и со вкусом . Согласны? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7844</t>
+  </si>
+  <si>
+    <t>Это самое плохое решение для вашей спальни 🙅🏻‍♀️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7843</t>
+  </si>
+  <si>
+    <t>‼️Объявляем набор на БЕСПЛАТНУЮ ПРОГРАММУ похудения и оздоровления для женщин 35+! В основе лежит метод МЕТАБОЛИЧЕСКОГО ПОХУДЕНИЯ: работа не только с весом, но и с обменными процессами организма. Программа особенно актуальна для женщин: — с лишним весом или ожирением; — имеющих пищевые зависимости; — с проблемами ЖКТ; — с замедленным обменом веществ и трудностями со снижением веса. В рамках программы вы узнаете, как: ✨ запустить процесс снижения веса без жёстких диет; ✨ поддержать работу ЖКТ; ✨ уменьшить отёчность и улучшить самочувствие; ✨ выстроить питание. Участие бесплатное. Регистрация 👉 t.me/metmarafon_bot</t>
+  </si>
+  <si>
+    <t>17.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7842</t>
+  </si>
+  <si>
+    <t>Вот как правильно распологать протвень в духовке. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7841</t>
+  </si>
+  <si>
+    <t>Идеальный цвет кухни, что бы жена меньше ругалась. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7840</t>
+  </si>
+  <si>
+    <t>Фишки для кухни.  Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7839</t>
+  </si>
+  <si>
+    <t>Самое тупое в 2026 - игнорировать нейросети Денег тут завались: - Оживить фото: 2-3+ тыс. - Карточки для WB: 3-5+ тыс. - Рекламные тексты: 5-10+ тыс. - Нейрофотки: 10-20+ тыс. Нейросеть все сделает сама. Но надо знать, как ей дать задачу. Хочешь освоить нейросети и зарабатывать — читай канал Наталии Ивановой. Она на пальцах разжевывает с чего начать новичку и дает пошаговые схемы, даже ребенок разберется. Через неделю будешь умело пользоваться нейросетями, а через 1-2 месяца получать 50-80+ тыс, работая 2-3 часа в день. Без VPN и платных подписок. Подписывайся, чтобы не отстать от прогресса и вклинить нейросети в жизнь и работу: https://t.me/+YZaB9wKTluU5MmRi Реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7838</t>
+  </si>
+  <si>
+    <t>Нестандартные комбинации цветов в интерьере ✨ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7837</t>
+  </si>
+  <si>
+    <t>Где сушить белье. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7836</t>
+  </si>
+  <si>
+    <t>Топ 10 решений, которые должны быть в каждом современном ремонте. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7835</t>
+  </si>
+  <si>
+    <t>Это испортит ванную комнату. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7834</t>
+  </si>
+  <si>
+    <t>🤗 Настоящие проверенные рецепты которые согревают душу и напоминают детство! Мой канал 👉 https://t.me/+AjpYLbYtcIMxYTky</t>
+  </si>
+  <si>
+    <t>16.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7833</t>
+  </si>
+  <si>
+    <t>Режимы духовки, о которых ты не знал. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7832</t>
+  </si>
+  <si>
+    <t>Как правильно работать с плиточным клеем? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7831</t>
+  </si>
+  <si>
+    <t>Потрясающие рецепты блюд в горшочках 🥘 Жаркое из курицы,Томатный суп запеченный в духовке,Цыплята в горшочке,Гречка с мясом в горшочке,Русское жаркое с мясом в «Вкусные секреты» рецепты просто шедевры 👍 Все рецепты теперь здесь : https://t.me/+S3gFjejPp8oyMDNi</t>
+  </si>
+  <si>
+    <t>16.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7830</t>
+  </si>
+  <si>
+    <t>Топ-5 дорогостоящих решений в ремонте. 🤩 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7829</t>
+  </si>
+  <si>
+    <t>Фартук кухни в 2027. Каким он должен быть. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7828</t>
+  </si>
+  <si>
+    <t>Визуально дорогой интерьер начинается не с мрамора и брендов, а с деталей, которые не бросаются в глаза. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7827</t>
+  </si>
+  <si>
+    <t>Я никогда не куплю это в свою квартиру 🙀 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7826</t>
+  </si>
+  <si>
+    <t>🎨 5 сочетаний цветов, с которыми кухня выглядит дороже. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7825</t>
+  </si>
+  <si>
+    <t>Скоро в интерьере это выйдет из моды. 🙈 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7824</t>
+  </si>
+  <si>
+    <t>✨ Преображение интерьера начинается с деталей. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7823</t>
+  </si>
+  <si>
+    <t>🔥 ДУХОВКА ТЕПЕРЬ НЕ ОСТЫВАЕТ!! А я просто подписалась на Духовку Просто. Теперь там делаю и закуски, и супы, и мясо, и горячее Семья в восторге, а я закидываю все продукты и иду отдыхать после работы 💩 Этот канал — подарок для женщины. Он изменил мою жизнь, советую и тебе : @duhovochka</t>
+  </si>
+  <si>
+    <t>15.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7822</t>
+  </si>
+  <si>
+    <t>Даже самая дорогая кухня будет бесить, если не предусмотреть эти решения. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7821</t>
+  </si>
+  <si>
+    <t>Бюджетный ремонт. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.08.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7820</t>
+  </si>
+  <si>
+    <t>Нашла 😍 Если любишь вещи, которые не выглядят «как у всех» — тебе сюда. В GirlsDelighted можно найти классные платья, сумки, обувь и аксессуары, которые легко делают образ интереснее. 🎁 На первый заказ — −10% по промокоду SECRET10. Вдруг именно здесь будет твоя следующая любимая вещь👇 https://telegram.me/+Y7sLxG3VRXNkZTMy</t>
+  </si>
+  <si>
+    <t>14.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7819</t>
+  </si>
+  <si>
+    <t>Эти цвета сделают вашу квартиру богаче 🤑 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7816</t>
+  </si>
+  <si>
+    <t>Одеваетесь на WB и OZON? - это ошибка. Вы буквально сливаете деньги на вещи из Садовода: низкое качество за огромный ценник. Если вы устали выбрасывать одежду после первой стирки и хотите одеваться стильно - заходите в «Women's Line» Это магазин с качеством оригинала, но с ценой - ниже в 2-3 раза, чем в бутиках! Women's Line — сервис, после которого вы удалите все маркетплейсы!</t>
+  </si>
+  <si>
+    <t>14.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7815</t>
+  </si>
+  <si>
+    <t>Делаете ремонт в ванной? Сохраните себе эти этапы гидроизоляции. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7814</t>
+  </si>
+  <si>
+    <t>Три цвета, которые будут в тренде в 2026 году 🤩 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7813</t>
+  </si>
+  <si>
+    <t>Более 1 миллиона идей и трендовых дизайнов маникюра вы увидите тут — Ногти для красивых 💅</t>
+  </si>
+  <si>
+    <t>14.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7812</t>
+  </si>
+  <si>
+    <t>Сколько стоит ваш ремонт? Нашла бот, который может рассчитать стоимость вашего ремонта всего за 1 минуту 😍 Какие параметры он учитывает? — Тип ремонта: косметический или капитальный — Класс ремонта: комфорт или бизнес — Тип жилья: вторичка или первичка — Метраж Попробуйте сами: @remont_kalculator_bot 🔥 Если вы только начинаете ремонт, рекомендую этот канал. Там только актуальная информация: сколько стоит ремонт в 2026 году, как сэкономить, с чего начать и др. Рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>14.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7811</t>
+  </si>
+  <si>
+    <t>Разбираемся в стилях интерьера легко и просто. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7810</t>
+  </si>
+  <si>
+    <t>5 ошибок в спальне Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7809</t>
+  </si>
+  <si>
+    <t>😈 Звёзды были бы не рады этому каналу! "ТЫ NЕ ПОВЕРИШЬ", канал который рассказывает без прикрас о тех, чья «идеальная» жизнь существует разве что на экране. Измены, судебные разбирательства, тайные романы, неожиданные признания и громкие скандалы — узнаём обо всём раньше, чем это появляется в новостях. Подписывайся, если хочешь видеть то, что обычно остаётся за кадром 👇</t>
+  </si>
+  <si>
+    <t>14.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7808</t>
+  </si>
+  <si>
+    <t>Вот что сейчас в тренде в дизайне интерьера. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7807</t>
+  </si>
+  <si>
+    <t>13.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7806</t>
+  </si>
+  <si>
+    <t>Не покупайте дорогую мебель. 4 правила которые слелают любой интерьер намного дороже. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7804</t>
+  </si>
+  <si>
+    <t>Дизайн спальни . Какой вариант выбрали бы вы? 1-2? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7803</t>
+  </si>
+  <si>
+    <t>Эта спальня хранит больше секретов, чем кажется 👀 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7802</t>
+  </si>
+  <si>
+    <t>Фишки, которые делают ванную удобнее. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7801</t>
+  </si>
+  <si>
+    <t>✨ У вашего дома может быть гораздо больше возможностей, чем показывает исходная планировка. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.08.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7800</t>
+  </si>
+  <si>
+    <t>Скоро в интерьере это выйдет из моды 🙈 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7799</t>
+  </si>
+  <si>
+    <t>🔥 3 оттенка 2026 года, которые мгновенно спасут любой унылый интерьер. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7798</t>
+  </si>
+  <si>
+    <t>12.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7794</t>
+  </si>
+  <si>
+    <t>Ловите большую подборку идей для интерьера прихожей. Какой вариант выбрали бы Вы? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.08.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7793</t>
+  </si>
+  <si>
+    <t>‼️Золотое Яблоко, Рив Гош и Л’Этуаль могут идти лесом — я больше не ведусь 🤷🏽‍♀️ Подруга показала магазин «ПЕРВЫЙ ПАРФЮМЕРНЫЙ» там продают оригинальную парфюмерию прямо из Европы и Дубая И цены у них ниже в 2-3 раза, чем те, которые на ценниках в магазинах Если тоже хотите взять брендовый парфюм по их реальной цене — залетайте сюда: https://t.me/+SLvd2pImSLc4ODU6</t>
+  </si>
+  <si>
+    <t>12.08.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7792</t>
+  </si>
+  <si>
+    <t>Тренды кухни 2026: с чем сочетать дерево, чтобы интерьер выглядел современно, а не перегруженно. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7791</t>
+  </si>
+  <si>
+    <t>Детали имеют значение. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.08.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7790</t>
+  </si>
+  <si>
+    <t>Забудьте про правило «не больше трёх цветов» и идею, что минимализм — это единственный путь к стилю. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.08.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7789</t>
+  </si>
+  <si>
+    <t>Топ фишек спальни 2026 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7788</t>
+  </si>
+  <si>
+    <t>Санузел, который выглядел как привет из 2007, полностью пересобрали с нуля. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7787</t>
+  </si>
+  <si>
+    <t>Идеальные полки для душа в ванной. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7783</t>
+  </si>
+  <si>
+    <t>Подборка идеи для оформления лоджии. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7782</t>
+  </si>
+  <si>
+    <t>Золотое Яблоко, Рив Гош и Л’Этуаль могут идти лесом — я больше не ведусь🤷‍♀️ Подруга показала магазин «PARFUM SHOP» там продают оригинальную парфюмерию прямо из Европы и Турции И цены у них ниже в 2-3 раза, чем те, которые на ценниках в магазинах! Если тоже хотите взять брендовый парфюм по их реальной цене — залетайте сюда: https://t.me/parfum_shop_official</t>
+  </si>
+  <si>
+    <t>11.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7781</t>
+  </si>
+  <si>
+    <t>Хитовые решения для прихожей! 👷‍♂️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7780</t>
+  </si>
+  <si>
+    <t>Делаем ТВ зону, которая выглядит дорого. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7779</t>
+  </si>
+  <si>
+    <t>Эстетика минимализма ✨ А вы за какой вариант? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.08.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7778</t>
+  </si>
+  <si>
+    <t>😑 Хоспаде, в чем проблема зайти в удаленку в 35+?! Освоила нейросеть, создала профиль на бирже. Делаешь карточки товаров для ВБ за 500р/шт или пишешь посты за 30-40 тысяч. 90% задач скидываешь на нейросети, работаешь в свободном графике 2 часа в день и получаешь свои 100-150 тысяч в месяц. Если не знаешь, с чего начать и хочешь пошаговый план - читай канал Наталии Ивановой. Она показывает легкие схемы заработка, где не нужно ни образование, ни опыт. Тупо повторяешь и зарабатываешь. Подписывайся, чтобы узнать, как выйти на первый доход уже через неделю: https://t.me/+ZcgpdumRyds1NjRi Реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7777</t>
+  </si>
+  <si>
+    <t>Что скажете? Поделитесь мнением. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.08.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7776</t>
+  </si>
+  <si>
+    <t>11.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7775</t>
+  </si>
+  <si>
+    <t>10 антирендов в ремонте в 2026 году. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7774</t>
+  </si>
+  <si>
+    <t>Как не испортить ванну трендами. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7770</t>
+  </si>
+  <si>
+    <t>Какую спальню выбрали бы для себя? 1-2-3-4?😻 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7769</t>
+  </si>
+  <si>
+    <t>5 важных деталей, которые создают спальню 2026 🙌 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7768</t>
+  </si>
+  <si>
+    <t>Берите на заметку и напишите в комментариях куда ещё забыл поставить ?👇🏻 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7767</t>
+  </si>
+  <si>
+    <t>Мало кто знает, как правильно устанавливать скрытые двери 👌🏼 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7766</t>
+  </si>
+  <si>
+    <t>Делаем из обычного пластикового окна - стильное окно. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7765</t>
+  </si>
+  <si>
+    <t>Какие выбрать шторы под серый диван👆 Идеальный Дом 🏠 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7764</t>
+  </si>
+  <si>
+    <t>Классное решение для кухни 🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7762</t>
+  </si>
+  <si>
+    <t>Оригинально. Какой вариант выбрали бы Вы? 1-2? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7761</t>
+  </si>
+  <si>
+    <t>Секрет гардеробной ❤️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7760</t>
+  </si>
+  <si>
+    <t>Какой плтнтус выбрать и не пожалеть? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7759</t>
+  </si>
+  <si>
+    <t>Топ решений для прихожей, которые стоит повторить. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7758</t>
+  </si>
+  <si>
+    <t>Не делайте дофаминовый интерьер 👎🏼 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7757</t>
+  </si>
+  <si>
+    <t>Как вам такой вариант хранения?☺️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7756</t>
+  </si>
+  <si>
+    <t>Как разместить шкаф и рабочий стол даже в комнате площадью 8 м²? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7752</t>
+  </si>
+  <si>
+    <t>08.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7751</t>
+  </si>
+  <si>
+    <t>Фишки для интерьера. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7750</t>
+  </si>
+  <si>
+    <t>Пожалуй это самая долговечная столешница для кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7749</t>
+  </si>
+  <si>
+    <t>Не начинайте ремонт в детской, пока не увидите это. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7748</t>
+  </si>
+  <si>
+    <t>Идеально 😍 🚀 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7747</t>
+  </si>
+  <si>
+    <t>Топ 3 цвета для стен в 2026 году. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7746</t>
+  </si>
+  <si>
+    <t>Не спешите выбрасывать старые вещи: иногда именно они становятся самым характерным декором в доме. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7741</t>
+  </si>
+  <si>
+    <t>Оцените дизайн-проект этой квартиры ❤️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7740</t>
+  </si>
+  <si>
+    <t>3 секрета уверенных в себе девушек ❤️ 1️⃣ Они знают, где находить эксклюзив.Пока все скупают одинаковый масс-маркет, уверенные девушки заглядывают в GirlsDelighted. Здесь собраны стильные платья, сумки, обувь и аксессуары, которые выглядят на миллион, но не бьют по карману. 🎁 Лови секретный бонус: забирай скидку 10% на первый заказ по промокоду SECRET10! Остальные 2 секретика уверенности откроются тебе сразу после первой покупки За стильными образами сюда 👉 GirlsDelighted</t>
+  </si>
+  <si>
+    <t>07.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7739</t>
+  </si>
+  <si>
+    <t>Пустая стена в интерьере? Не проблема! Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7738</t>
+  </si>
+  <si>
+    <t>Цвета кухни для обеспеченной женщины. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7737</t>
+  </si>
+  <si>
+    <t>С учетом того, что происходит с ценами на бензин с начала июня, моя финансовая грамотность перешла на новый уровень 🫠 Тратить по полмиллиона на оригинальную брендовую сумку сейчас — это просто нерационально. Эстетика и статус важны, но они не должны пробивать дыру в бюджете. Мое спасение — проект «BaggyBags». Ребята делают ставку на 100% сходство с оригиналом. Те же материалы, точнейшая выделка кожи и абсолютное совпадение деталей. Ты получаешь роскошную вещь, которая идеально держит форму и собирает взгляды, но платишь за нее справедливую цену. 💔 Хватит кормить маркетологов крупных брендов. Выбирайте качество: https://telegram.me/baggy_bags</t>
+  </si>
+  <si>
+    <t>07.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7736</t>
+  </si>
+  <si>
+    <t>Выбираете керамогранит? Рынок завален вариантами. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7735</t>
+  </si>
+  <si>
+    <t>Самая удобная кухня строится по одному принципу. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7734</t>
+  </si>
+  <si>
+    <t>Как планировать детскую 10м² Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7733</t>
+  </si>
+  <si>
+    <t>Маленькая спальня, в которой реально продумали каждый сантиметр. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7729</t>
+  </si>
+  <si>
+    <t>Какую кухню выбрали бы Вы? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7728</t>
+  </si>
+  <si>
+    <t>❗️ Хитрость для тех, кто делает ремонт. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7727</t>
+  </si>
+  <si>
+    <t>УСТАЛИ ОТ ПРОВОДОВ И НЕУДОБНЫХ РОЗЕТОК? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7726</t>
+  </si>
+  <si>
+    <t>Решение для маленькой спальни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7725</t>
+  </si>
+  <si>
+    <t>Как меняется спальня с разными палитрами. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7724</t>
+  </si>
+  <si>
+    <t>Эти тренды в кухнях уже давно себя изжили. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7723</t>
+  </si>
+  <si>
+    <t>Как сделать богатый ремонт выгодно? 💵 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7719</t>
+  </si>
+  <si>
+    <t>Ловите нашу подборку современных дизайнов для кухни✔️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7718</t>
+  </si>
+  <si>
+    <t>Как избежать плесени после ремонта. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7717</t>
+  </si>
+  <si>
+    <t>❗️Уничтоженные склады Wildberries, дефицит топлива, блокировки интернета — это только цветочки. Настоящая кульминация начнётся уже в сентябре. Но официальные СМИ об этом молчат. В Telegram стремительно набирает популярность канал «Закрытая повестка», где публикуют то, что остаётся за рамками официальной пропаганды: — Почему нужно снять вклады до выборов в сентябре? Какие банки могут первыми их заморозить? — Почему российские элиты совершили более 140 перелётов на Алтай всего за первые две недели июля? — Какую статью военных расходов засекретили на сентябрь и почему в документах фигурирует цифра 750 тысяч человек? — Последний шанс на быстрое окончание войны исчезнет уже 10 августа. Почему эта дата считается ключевой? — Какие слова Токаева вырезали из эфира и почему они настолько шокировали очевидцев? ❗️Пора читать правду: @povestka_pravdy</t>
+  </si>
+  <si>
+    <t>05.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7716</t>
+  </si>
+  <si>
+    <t>Кухня всего 1,6 м шириной, но здесь выжали максимум без ощущения тесноты. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7715</t>
+  </si>
+  <si>
+    <t>5 ВЕЩЕЙ, О КОТОРЫХ ВЫ ТОЧНО НЕ ПОЖАЛЕЕТЕ В СВОЕМ РЕМОНТЕ🔷 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7714</t>
+  </si>
+  <si>
+    <t>Эргономика кухни гостиной. 3 ошибки которые усложнят жизнь. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7713</t>
+  </si>
+  <si>
+    <t>Какое сочетание понравилось больше? 🚀 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7712</t>
+  </si>
+  <si>
+    <t>Как оформить прихожую в 2026. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7708</t>
+  </si>
+  <si>
+    <t>Дизайн спальни🏠 Какой из 4 вариантов выбрали бы для себя? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7707</t>
+  </si>
+  <si>
+    <t>🚪 5 вещей, без которых современная прихожая уже не та. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7706</t>
+  </si>
+  <si>
+    <t>Оставить пустую стену? А может... Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7705</t>
+  </si>
+  <si>
+    <t>Цвет кухни чтобы меньше убираться. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7704</t>
+  </si>
+  <si>
+    <t>Комбинации материалов, от которых ваш интерьер будет выглядеть дорого. 🥰 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7703</t>
+  </si>
+  <si>
+    <t>Иногда интерьеру не хватает не дорогой мебели, а всего лишь правильного цвета 🎨 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7702</t>
+  </si>
+  <si>
+    <t>Топ-3 цвета для стен в 2026 году. 🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7698</t>
+  </si>
+  <si>
+    <t>Какой из вариантов дизайна интерьера спальни Вам нравится больше? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7697</t>
+  </si>
+  <si>
+    <t>Надоело 😄Соединение… в Телеграме? VPN постоянно не работает? Надёжное решение — Fly VPN. ༄ Не блокируется со стороны РКН. Fly VPN маскирует трафик под Яндекс, Rutube, VK. ༄ Обходит «белые списки». По тому же принципу. ༄ Ускоряет работу Telegram, YouTube и всего, что замедляют. При этом банки, Госуслуги и маркетплейсы не могут его обнаружить — вам не придётся постоянно включать и выключать VPN. Наслаждайтесь свободным Интернетом вместе с FlyVPN. По кнопке ниже — 3 бесплатных дня специально для вас.</t>
+  </si>
+  <si>
+    <t>03.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7696</t>
+  </si>
+  <si>
+    <t>Не допускайте такую ошибку в вашей будущей ванной комнате. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7695</t>
+  </si>
+  <si>
+    <t>Все что нужно знать о прикроватных тумбах. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.08.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7694</t>
+  </si>
+  <si>
+    <t>☀️Похудеть на 2–4 кг за неделю, питаясь вкусно и без голодовок — это реально! Секрет в подходе… Cовсем скоро, 5 АВГУСТА, начнется обновленный бесплатный пятидневный марафон "Худеем по науке раз и навсегда 2.0"! Кандидат психологических наук и нутрициолог Кристина Шереметьева поделится секретами МЕТАБОЛИЧЕСКОГО ПОХУДЕНИЯ. ✔️ полноценное меню питания и упражнения ✔️ общий чат для всех участниц ✔️ работа с пищевыми зависимостями ✔️ быстрое избавление от отеков ✔️ полноценный детокс организма Без риска для здоровья, работаем ТОЛЬКО С ВОССТАНОВЛЕНИЕМ МЕТАБОЛИЗМА ❤️ На фото результат до/после автора программы в 2012 году - всего за 6 месяцев она скинула 18 кг, питаясь много и вкусно. И этот путь вместе с ней прошли уже тысячи женщин! Чтобы попасть на закрытый бесплатный марафон и скинуть 2-4 кг за неделю, переходите по ссылке: ✈️TG - t.me/metmarafon_bot 📺MAX - max.ru/metmarafon_bot Старт 5 АВГУСТА💃 Всего 5 дней, которые изменят вашу жизнь и избавят от лишних килограммов навсегда. Бесплатно!</t>
+  </si>
+  <si>
+    <t>03.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7693</t>
+  </si>
+  <si>
+    <t>Из-за этого ваша кухня разбухнет. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7692</t>
+  </si>
+  <si>
+    <t>Обычный диван в гостиной кажется нормальным решением, пока не видишь вот такую переделку. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7691</t>
+  </si>
+  <si>
+    <t>Сканди интерьер. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7690</t>
+  </si>
+  <si>
+    <t>Эффект неожиданного красного. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7689</t>
+  </si>
+  <si>
+    <t>02.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7688</t>
+  </si>
+  <si>
+    <t>Какой смеситель не оставляет разводов? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7687</t>
+  </si>
+  <si>
+    <t>Красивый интерьер можно испортить одной деталью. 🤔 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7686</t>
+  </si>
+  <si>
+    <t>Не планируйте прихожую, пока не увидите эти решения. ✋🏻 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7685</t>
+  </si>
+  <si>
+    <t>Вот что будет с квартирой, если поставить на пол стакан с солью и уксусом. Результат — уже через сутки Мало кто об этом задумывается, но в доме... Показать полностью...</t>
+  </si>
+  <si>
+    <t>02.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7684</t>
+  </si>
+  <si>
+    <t>Самое устаревшее оформление штор. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7683</t>
+  </si>
+  <si>
+    <t>02.08.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7682</t>
+  </si>
+  <si>
+    <t>Вот что следует добавить к стандартным цветам в своей каартире. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7681</t>
+  </si>
+  <si>
+    <t>Как сэкономить место в маленькой квартире? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7679</t>
+  </si>
+  <si>
+    <t>01.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7678</t>
+  </si>
+  <si>
+    <t>Белый цвет уже устарел. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7677</t>
+  </si>
+  <si>
+    <t>Обязательные предметы мебели в спальне. 🛏️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7676</t>
+  </si>
+  <si>
+    <t>Ужасный декор, который не стоит покупать ❌  Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.08.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7675</t>
+  </si>
+  <si>
+    <t>😺 Наконец то Пушистый Юмор теперь в телеграм 🤣 😉 Никакого негатива, только смешнявые ролики с пушистиками со всего интернета. Обязательно подпишитесь! Советую 👇 https://t.me/+2De3J-Mqh-ZjYzky</t>
+  </si>
+  <si>
+    <t>01.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7674</t>
+  </si>
+  <si>
+    <t>3 оттенка 2026 года, которые мгновенно спасут любой унылый интерьер. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7673</t>
+  </si>
+  <si>
+    <t>Что не стоит делать в своей квартире. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>31.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7672</t>
+  </si>
+  <si>
+    <t>‼️Продумать до ремонта. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>31.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7668</t>
+  </si>
+  <si>
+    <t>Стильный интерьер в светлых тонах🔝🔝🔝 Вам нравится? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>31.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7667</t>
+  </si>
+  <si>
+    <t>⚠️ ВАЖНАЯ ИНФОРМАЦИЯ ДЛЯ ПЕНСИОНЕРОВ По вашим данным, вы числитесь получателем пенсионных выплат, поэтому для вас открыт доступ в специальный канал с актуальной информацией о льготах, компенсациях, перерасчётах и новых выплатах на 2026 год. 📌 Что уже доступно внутри канала: • Повышение пенсии до +30% после оформления перерасчёта • Новая денежная выплата для пенсионеров от 58 до 84 лет • Единовременная выплата до 30 000 ₽ • Полный список льгот и пособий, доступных уже сейчас • Бесплатные лекарства, компенсации и соцподдержка • Инструкции по оформлению выплат без очередей и ошибок 🎁 После подписки вы получите полный сборник всех действующих выплат, льгот, компенсаций и денежных пособий для пенсионеров на 2026 год👉🏻 https://t.me/pensioneram_na_zametku/5</t>
+  </si>
+  <si>
+    <t>31.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7666</t>
+  </si>
+  <si>
+    <t>Как Pinterest испортил ремонт тысячам людей? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>31.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7665</t>
+  </si>
+  <si>
+    <t>С чем сочетать трендовые цвета в интерьере? 🧐 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>31.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7664</t>
+  </si>
+  <si>
+    <t>ХВАТИТ КРАСИТЬ СТЕНЫ В БЕЛЫЙ!🛑 Скучный интерьер — диагноз? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>31.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7663</t>
+  </si>
+  <si>
+    <t>Никто уже не делает пустые дверные проёмы и вот почему. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>31.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7662</t>
+  </si>
+  <si>
+    <t>Это может испортить любой интерьер. 🙊 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7661</t>
+  </si>
+  <si>
+    <t>3 нестандартных идеи для поклейки обоев. 🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7657</t>
+  </si>
+  <si>
+    <t>30.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7656</t>
+  </si>
+  <si>
+    <t>Цвет трека - это не про лампочки. И вот почему Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7655</t>
+  </si>
+  <si>
+    <t>4 ошибки в спальне, которые я чаще вчего встречаются в проекте. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7654</t>
+  </si>
+  <si>
+    <t>3 удачных нестандартных решения для ваших окон. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7653</t>
+  </si>
+  <si>
+    <t>Из-за неправильной планировки даже за одним помидором приходится бегать через всю кухню. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7652</t>
+  </si>
+  <si>
+    <t>⚡️ В телеграме появился бот, который может рассчитать стоимость ремонта всего за 60 секунд ⚡️ Какие параметры учитывает бот? — Тип ремонта: косметический или капитальный — Класс ремонта: комфорт или бизнес — Тип жилья: вторичка или первичка — Метраж Попробуйте сами: @remont_kalculator_bot 🔥 Если вы только начинаете ремонт, рекомендую этот канал. Там только актуальная информация: сколько стоит ремонт в 2026 году, как сэкономить на ремонте, с чего начать ремонт и др. Рекомендую подписаться: @domeoru 📌</t>
+  </si>
+  <si>
+    <t>30.07.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7651</t>
+  </si>
+  <si>
+    <t>6 цветовых сочетаний, в которых хочется жить 🤎 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7650</t>
+  </si>
+  <si>
+    <t>Детали, которые подчеркивают статус интерьера. ✨ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7649</t>
+  </si>
+  <si>
+    <t>Маленькая спальня может быть удобной и вместительной, если грамотно использовать каждый сантиметр. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7648</t>
+  </si>
+  <si>
+    <t>Что в тренде в интерьере 2026 года 🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7647</t>
+  </si>
+  <si>
+    <t>Худшая ошибка в ремонте квартиры с панорамными окнами. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.07.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7646</t>
+  </si>
+  <si>
+    <t>👩🏻 Совет женщинам: изучайте нейросети в 2026 году На видео многодетная мама. Нейросети экономят ей минимум 5 часов в день — помогают с уроками для детей, с работой, делают красивые фото, будто сходила на фотосессию. БЕЗ знания английского и специальных навыков. Все по готовым пошаговым инструкциям — идеально подойдет для женщин от 25 до 60 лет. Чтобы быстро разобраться, читайте канал Наталии Ивановой. Она простым языком рассказывает, как освоить нейросети бесплатно с нуля — освободить свое время от рутины и сделать красивые фото или видео уже через 5 минут. 👇🏻 Чтобы узнать, как применять нейросети в жизни и работе, подписывайтесь на канал по ссылке: https://t.me/+iEePCg1qEu85NDQy Реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7645</t>
+  </si>
+  <si>
+    <t>3 цвета для стильных кухонь. 👌🏼 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7644</t>
+  </si>
+  <si>
+    <t>Нестандартные решения в интерьере. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7643</t>
+  </si>
+  <si>
+    <t>❗️ «Резиновая» ванная Метраж: 4м² Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7642</t>
+  </si>
+  <si>
+    <t>❗️WILDBERRIES ЗАПУСКАЕТ МАСШТАБУЮ АКЦИЮ ПОДДЕРЖКИ РОССИЯН❗️ О новой опции на маркетплейсе сообщила Татьяна Ким, владелица платформы. Теперь каждый может зарабатывать от 5 000₽ в день без вложений и обучения, просто вступив в чат. Акция уже доступна, принять участие можно вступив в чат👇🏻 https://t.me/+19iaiFARvucyMDE6</t>
+  </si>
+  <si>
+    <t>29.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7641</t>
+  </si>
+  <si>
+    <t>Необычные, но очень красивые сочетания в интерьере. 🤩 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7640</t>
+  </si>
+  <si>
+    <t>3 лучших цвета для кухни в 2026 году 🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7634</t>
+  </si>
+  <si>
+    <t>Ох уж эти дизайнеры. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7633</t>
+  </si>
+  <si>
+    <t>Иногда интерьеру не хватает всего одного цвета. Какая палитра получилась лучше? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7632</t>
+  </si>
+  <si>
+    <t>Подбор оттенков 👆 Важное правило, которое поможет вам создать идеальный интерьер по сочетанию оттенков Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7631</t>
+  </si>
+  <si>
+    <t>Обзор по необычной комнате для подростка. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7630</t>
+  </si>
+  <si>
+    <t>Сочетание штор в интерьере 👆 Сохраните, пригодится! Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7629</t>
+  </si>
+  <si>
+    <t>Ни один современный дизайнер не допустит этих решений в интерьере ☝🏻 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7628</t>
+  </si>
+  <si>
+    <t>Собрать интерьер из граната звучит странно, пока не разложишь его на цвет, фактуру и форму. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7627</t>
+  </si>
+  <si>
+    <t>Вам нравится неоклассика? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7626</t>
+  </si>
+  <si>
+    <t>90% людей совершают эту ошибку в ремонте и даже не замечают этого 😳 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7625</t>
+  </si>
+  <si>
+    <t>Вся правда о совмещении кухни и гостиной. 🍳 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7624</t>
+  </si>
+  <si>
+    <t>4 цвета, которые не выйдут из моды через 10 лет. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7623</t>
+  </si>
+  <si>
+    <t>НИКОГДА НЕ НАЧИНАЙТЕ РЕМОНТ БЕЗ ЭТОГО! 🛑 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7622</t>
+  </si>
+  <si>
+    <t>Стильные сочетания цветов в интерьере... Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.07.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7621</t>
+  </si>
+  <si>
+    <t>26.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7617</t>
+  </si>
+  <si>
+    <t>Подборка идей для дизайна кухни Какой вариант интереснее ? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7616</t>
+  </si>
+  <si>
+    <t>Когда вышла замуж, сразу сказала мужу: «Готовить не люблю и на кухне торчать не буду! Буду готовить только простые блюда за 15-20 минут» Муж кстати еще ни разу не жаловался, а у меня появился свой канал, где я собираю рецепты: 🥘 Ужины за 15 минут 🥪 Завтраки за 15 минут 🥗 Салаты за 15 минут 🎂 Торты за 15 минут Оставлю ссылочку, перейди не пожалеешь ⤵️ https://t.me/+QK8iK3D_p0MwNTIy</t>
+  </si>
+  <si>
+    <t>26.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7615</t>
+  </si>
+  <si>
+    <t>Как контролировать ремонт в ванной? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7614</t>
+  </si>
+  <si>
+    <t>Уникальное сочетание цветов для вашей кухни. 🤩 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7613</t>
+  </si>
+  <si>
+    <t>А какие обои у вас дома? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7612</t>
+  </si>
+  <si>
+    <t>Трендовые сочетания в интерьере. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.07.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7611</t>
+  </si>
+  <si>
+    <t>5 пунктов без которых ремонт прихожей невозможен. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7608</t>
+  </si>
+  <si>
+    <t>вопрос: вы любите мысленно "переделывать" интерьеры? я - да😄 уверена, и многие из вас хотя бы раз в жизни пристально разглядывали картинки интерьеров из Pinterest или каких-то сайтов и визуализировали свою новую кухню или ванную комнату или балкон, представляли, как переделать то, что имеем… и вот тут обычно наступает сложность: хочу эту лампочку и хочу этот стол, а вот шкаф - давайте такой… хм, а как все будет смотреться вместе?… и вот тут уже нужен навык дизайнера в этот момент нам с вами нужна помощь, и желательно, чтобы всё показали и рассказали: - как создавать дизайн-проекты - про основы сочетания цветов, подбора мебели и декора, чтобы и стильно, и удобно, и радовало - где искать первых клиентов, если вдруг захочется зарабатывать дизайн-проектами - как вообще дизайнеры удаленно выходят на доход от 150 тысяч рублей в месяц я нашла бесплатный (!) мастер-класс в очень популярной школе дизайна интерьера, и решила поделиться им с вами - обучение с нуля и с поддержкой преподавателей📚 кстати, тем, кто захочет монетизировать полученные навыки - школа дает гарантию вашего первого клиента🔥 регистрация на мастер-класс по ссылке ➡️ https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin&amp;utm_campaign=mkoldgroup1_260726&amp;utm_content=uvvEY-eYtHRjZWEy&amp;utm_term=pavt&amp;erid=2VtzquhUktJ платить ничего не нужно, доступ к мастер-классу дается бесплатно, единственный момент - регистрация закроется, когда наберется нужное количество участников на МК, успевайте ❤️</t>
+  </si>
+  <si>
+    <t>25.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7607</t>
+  </si>
+  <si>
+    <t>Вот такую красоту может сделать каждый Просто повтори. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7603</t>
+  </si>
+  <si>
+    <t>Ловите большую подборочку идей для дизайна спальни Какая спальня вам больше нравится? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7602</t>
+  </si>
+  <si>
+    <t>Больше десяти встроенных решений в одной кухне — и каждое реально добавляет удобства. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7601</t>
+  </si>
+  <si>
+    <t>Высота столешницы. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7600</t>
+  </si>
+  <si>
+    <t>25.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7599</t>
+  </si>
+  <si>
+    <t>Главная ошибка, из-за которой интерьер выглядит дёшево. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7598</t>
+  </si>
+  <si>
+    <t>Эти сочетания с ламинатом безжалостно уничтожат стиль вашей квартиры. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7597</t>
+  </si>
+  <si>
+    <t>Продумать до ремонта ‼️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7596</t>
+  </si>
+  <si>
+    <t>Полки в душе. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.07.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7592</t>
+  </si>
+  <si>
+    <t>Невероятно нежный дизайн проект кухни-гостиной вам в ленту, листайте девять ракурсов и получайте эстетическое удовольствие 👌🙂 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.07.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7591</t>
+  </si>
+  <si>
+    <t>Сидела в кафе, услышала разговор двух сотрудниц Золотого Яблока... 🤦🏻‍♀️ Они обсуждали, как дурят народ на распродажах. Типа клеят желтый ценник, а цена всё равно выше закупа в 5 раз. И одна другой говорит: «Я себе вообще всё в Гэллери беру, нафиг мне наша скидка сотрудника, там всё равно дороже». Я не поленилась, 2 часа копалась и отрыла этот Гэллери. Оказалось, так магазин называется — PARFUM GALLERY Ребята, это разнос. Byredo, Kilian, Chanel — всё стоит копейки по сравнению с розницей. Это флаконы из Европы, которые списывают или везут как меньший объем через таможню. Взяла на пробу — оригинал 100%. Теперь в магазины хожу только понюхать, а заказываю https://t.me/+YxWiOseKRpI3YjUy</t>
+  </si>
+  <si>
+    <t>24.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7590</t>
+  </si>
+  <si>
+    <t>Не каждая ТВ-зона делает интерьер дороже. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7589</t>
+  </si>
+  <si>
+    <t>Правильное освещение в квартире: секреты от дизайнера интерьера ✅ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7588</t>
+  </si>
+  <si>
+    <t>Самая продуманная кухня Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7587</t>
+  </si>
+  <si>
+    <t>24.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7586</t>
+  </si>
+  <si>
+    <t>Есть 2 способа заходить в удаленку в 35+: 1. Тыкаться вслепую, искать инструкции и не понимать, с чего начать. Месяцами нарываться на мошенников, получать сотни отказов и игнор. Психануть, бросить эту идею и остаться в найме. 2. Читать канал Наталии Ивановой. Она на пальцах показывает, с чего начать новичку в онлайне, как быстро выйти на 100+ тысяч и скинуть 90% задач на нейросети. Хочешь работать дома по 2 часа в день в свободном графике, путешествовать 5 раз в год и перестать на всем экономить? Неважно, сколько лет, кем работаешь и на кого училась. С этим каналом даже первоклассник выйдет на первый доход за неделю. Подписывайся: https://t.me/+0NpslXufjEg1NGYy Реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7585</t>
+  </si>
+  <si>
+    <t>23.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7584</t>
+  </si>
+  <si>
+    <t>Какое сочетание понравилось? 🏡 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7583</t>
+  </si>
+  <si>
+    <t>Уже осенью будет вторая волна мобилизации или это просто пугалки? Подробно разобрал автор уважаемого канала Мультипликатор. Он заранее предупреждал о первой волне мобилизации в 2022, предвидел конфликт в Иране и точно описал ход переговоров с Украиной. А сейчас он подробно объясняет: что ждёт россиян уже осенью и какие сценарии обсуждаются за закрытыми дверьми. Читайте этот канал по 5 минут в день и понимайте больше, чем 90% людей вокруг!</t>
+  </si>
+  <si>
+    <t>23.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7582</t>
+  </si>
+  <si>
+    <t>Идеальный санузел 4 кв.м. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7581</t>
+  </si>
+  <si>
+    <t>ПРИЧИНА ДЕПРЕССИИ И УНЫНИЯ — СТЕРИЛЬНЫЙ МИНИМАЛИЗМ!❌ Концепции «дофаминового интерьера» заставят ваш дом генерировать гормоны счастья. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7580</t>
+  </si>
+  <si>
+    <t>Второй свет в квартире. 🔹 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7579</t>
+  </si>
+  <si>
+    <t>❓Купила Аэрогриль и не знаешь что в нем приготовить? 🍟 Наконец-то появились "Аэрогриль | Рецепты" - единственный в телеграм канал с сотнями полезных, простых и очень вкусных рецептов для аэрогриля! ➡️Открыть рецепты для 60 брендов аэрогрилей Перейди и подпишись 👇 t.me/+R-fRaRBt__I2Zjdi</t>
+  </si>
+  <si>
+    <t>23.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7578</t>
+  </si>
+  <si>
+    <t>Даже хороший малярный скотч может оставить неровный край, особенно на фактурной стене. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7577</t>
+  </si>
+  <si>
+    <t>Дизайн интерьера в деталях. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7576</t>
+  </si>
+  <si>
+    <t>3 ошибки в цвете, из-за которых интерьер выглядит дешевле. И третью допускают почти все. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7575</t>
+  </si>
+  <si>
+    <t>Идеальный цвет стен и пола, чтобы квартира выглядела дорого без лишних трат. 🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7571</t>
+  </si>
+  <si>
+    <t>Кухня-гостиная, в которой продумана каждая деталь ✨ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7570</t>
+  </si>
+  <si>
+    <t>🍒 Сезон консервации открыт! 🍓 На нашем канале мы собрали подборку лучших и удачных заготовок на зиму. Чтобы получить подборку «ЛЕТО В БАНКЕ» просто подпишитесь на канал: t.me/+iWUCE_9l2eQ4YzRi</t>
+  </si>
+  <si>
+    <t>22.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7569</t>
+  </si>
+  <si>
+    <t>5 трендовых решений для кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7568</t>
+  </si>
+  <si>
+    <t>Что нельзя мыть в посудомоечной машине. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7567</t>
+  </si>
+  <si>
+    <t>Делаем акцент в спальне легко и просто. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.07.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7566</t>
+  </si>
+  <si>
+    <t>Подруги уже замучили вопросами, где же я беру эти классные картинки! А я всего лишь подписана на канал «Прекрасная открытка 💗» В канале более 5000 разных смешных, красивых, необычных картинок и открыток 💌 Делюсь ссылочкой 👉🏻 https://t.me/+s3VOv9igPehmNTU6</t>
+  </si>
+  <si>
+    <t>22.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7565</t>
+  </si>
+  <si>
+    <t>Плинтус кажется мелочью, пока не увидишь, как он меняет впечатление от всего ремонта 🏡 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7564</t>
+  </si>
+  <si>
+    <t>Лучшее решение для пространства над инсталляцией 🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7563</t>
+  </si>
+  <si>
+    <t>21.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7559</t>
+  </si>
+  <si>
+    <t>Элегантный интерьер в стиле современной классики (неоклассики): сдержанная роскошь, чистые линии и деликатные акценты. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.07.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7558</t>
+  </si>
+  <si>
+    <t>Ну наконец-то мужчины научились говорить об отношениях, а не прятаться за стеной холода и безразличия 👏🏻 Бывший психолог и просто эмпатичный мужчина Даниил в канале «мистер гринфлаг» пишет о темах, которые мужчинам неловко обсуждать вслух. Откуда среди мужчин взялось ставшее мемом "посмотрим", какие мужчины не изменяют вообще и что нам девушкам не суждено понять принципиально (но мы всё же попробуем). Кажется, у меня теперь новый любимый канал — @greenflag</t>
+  </si>
+  <si>
+    <t>21.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7557</t>
+  </si>
+  <si>
+    <t>Беспроводной выключатель - забудьте про штробы и пыль. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7556</t>
+  </si>
+  <si>
+    <t>БОЛЬШОЙ ШКАФ В СПАЛЬНЕ - ЭТО РЕШЕНИЕ, КОТОРОЕ МЕНЯЕТ ВСЕ🔹 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7555</t>
+  </si>
+  <si>
+    <t>Я больше не мою кошачий лоток благодаря этому открытию! 🔥🔥🔥 🛒 Заказать на Wildberries - ССЫЛКА</t>
+  </si>
+  <si>
+    <t>21.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7554</t>
+  </si>
+  <si>
+    <t>3 решения которые удешевляют спальню. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7553</t>
+  </si>
+  <si>
+    <t>❓Купили Аэрогриль и не знаете что в нем приготовить? Аэрогриль | Рецепты – единственный канал с множеством простых, вкусных и полезных рецептов для аэрогриля! ➡️ ПП десерты (128 рецептов) ➡️ Праздничные блюда (198 рецептов) ➡️ Вкусный ужин (150 рецептов) ➡️ Для похудения (113 рецептов) Рекомендуем подписаться: t.me/+R-fRaRBt__I2Zjdi</t>
+  </si>
+  <si>
+    <t>21.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7552</t>
+  </si>
+  <si>
+    <t>Цвет кухни, который покорил мир. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7551</t>
+  </si>
+  <si>
+    <t>Вместо очередного громоздкого шкафа здесь собрали полноценную гардеробную вдоль двух стен. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7550</t>
+  </si>
+  <si>
+    <t>Сидение в душе или японский душ. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7546</t>
+  </si>
+  <si>
+    <t>20.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7545</t>
+  </si>
+  <si>
+    <t>Сохраняйте, чтобы не потерять 🎨 7 сочетаний с бежевым цветом, которые выглядят дорого и не выходят из моды. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7544</t>
+  </si>
+  <si>
+    <t>Тренд 2026: бетонная плитка. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7543</t>
+  </si>
+  <si>
+    <t>Вот как пустой угол дешевит квартиру. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.07.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7542</t>
+  </si>
+  <si>
+    <t>КУХНЯ НА МИЛЛИОНЫ! 🔥 3 цвета кухни, которые выбирают миллиардеры, и почему они никогда не устареют. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7541</t>
+  </si>
+  <si>
+    <t>🔥МЕТАБОЛИЧЕСКОЕ ПОХУДЕНИЕ ТЕПЕРЬ ДОСТУПНО КАЖДОЙ!🔥 Cовсем скоро, 22 ИЮЛЯ, начнется обновленный бесплатный 5-дневный марафон "Худеем по науке раз и навсегда 2.0" Кандидат психологических наук и нутрициолог Кристина Шереметьева поделится секретами МЕТАБОЛИЧЕСКОГО ПОХУДЕНИЯ. ✔️ полноценное меню питания и упражнения ✔️ общий чат для всех участниц ✔️ работа с пищевыми зависимостями ✔️ быстрое избавление от отеков ✔️ полноценный детокс организма Без риска для здоровья, работаем ТОЛЬКО С ВОССТАНОВЛЕНИЕМ МЕТАБОЛИЗМА ❤️ 🎁 Каждая участница получит специальное метаболическое меню, которое поможет запустить процесс похудения без голодовок и жёстких ограничений. 👉 Для регистрации переходите по ссылке: ✈️TG - t.me/metmarafon_bot 📺MAX - max.ru/metmarafon_bot 💃 Старт 22 ИЮЛЯ! Всего 5 дней, которые помогут сделать первый шаг к стройности и лёгкости! Бесплатно!</t>
+  </si>
+  <si>
+    <t>20.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7540</t>
+  </si>
+  <si>
+    <t>Плохая планировка съедала почти всю спальню, но грамотная перестановка изменила всё Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7539</t>
+  </si>
+  <si>
+    <t>КАК СДЕЛАТЬ ТВ-ЗОНУ СТИЛЬНОЙ!🔥 Дизайнерский прием поможет превратить вашу обычную ТВ-зону в дорогую инсталляцию. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7535</t>
+  </si>
+  <si>
+    <t>Небольшая, но очень уютная кухня-гостиная 🤩 Порция вдохновения! Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7534</t>
+  </si>
+  <si>
+    <t>Вы купили Аэрогриль и не знаете что в нем приготовить? 😱 Аэрогриль | Рецепты – единственный канал с множеством простых, вкусных и полезных рецептов для аэрогриля! 🍗🍤🌯 ➡️ ПП десерты (128 рецептов) 🥦 ➡️ Праздничные блюда (198 рецептов) 🎂 ➡️ Вкусный ужин (150 рецептов) 🥘 ➡️ Полезный завтрак (113 рецептов) 🍳 Рекомендуем подписаться: t.me/+R-fRaRBt__I2Zjdi</t>
+  </si>
+  <si>
+    <t>19.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7533</t>
+  </si>
+  <si>
+    <t>19.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7532</t>
+  </si>
+  <si>
+    <t>Интерьерные тренды. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7531</t>
+  </si>
+  <si>
+    <t>Как избавиться от плесени? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7530</t>
+  </si>
+  <si>
+    <t>Иногда интерьер выглядит дёшево не из-за мебели, а потому, что детали просто не работают вместе. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7529</t>
+  </si>
+  <si>
+    <t>Контраст может как сделать интерьер дорогим, так и полностью испортить его. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7528</t>
+  </si>
+  <si>
+    <t>ТРЕНДОВЫЙ ВАРИАНТ МРАМОРА на кухне моментально превратит ваш интерьер в дорогую обложку из журнала! Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7521</t>
+  </si>
+  <si>
+    <t>ТОП-10 вкуснейших супов Обязательно подпишитесь, чтобы не потерять подборку рецептов 👇 https://t.me/+weHvtKCPwEtiMjVi</t>
+  </si>
+  <si>
+    <t>18.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7517</t>
+  </si>
+  <si>
+    <t>Стильная комната для молодой девушки. 💫 Листайте 👉 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7516</t>
+  </si>
+  <si>
+    <t>Прихожая 2017. Без этих решений никуда. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.07.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7515</t>
+  </si>
+  <si>
+    <t>🇬🇧 Английский язык – как секс. Если зубрить его по учебникам, то кроме правил и теории вы ничему не научитесь. А если регулярно практиковаться и заниматься им хотя бы 2-3 раза в неделю, то вы быстро освоите азы и уже через пару месяцев будете говорить, как иностранец. И это не шутка – канал Sulim English вам это докажет. Автор уже более 10 лет преподает инглиш по технике наслушивания. Это когда вы слушаете только самые главные разговорные конструкции английского языка, попутно запоминая все правила и лексику Без репетиторов, бесполезных тестов, заданий и прочего бреда, которым нас пичкали в школе, репетиторы или же онлайн школы Подписывайтесь, это самый простой способ выучить английский язык: @super_sulim</t>
+  </si>
+  <si>
+    <t>18.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7514</t>
+  </si>
+  <si>
+    <t>При проектировании кухни многие забывают про эту маленькую деталь, а потом мучаются с болью в спине. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7513</t>
+  </si>
+  <si>
+    <t>Это правило - основа любого стильного интерьера. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7512</t>
+  </si>
+  <si>
+    <t>ХРОМ НАДОЕЛ!❌ КАК ВЫБРАТЬ САНТЕХНИКУ, чтобы интерьер выглядел дорого, а не как дешёвая кальянная? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7511</t>
+  </si>
+  <si>
+    <t>Как в маленькой кухне добавииь остров? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7510</t>
+  </si>
+  <si>
+    <t>Красивые сочетания ✏️ Готовые сочетания плитки и затирки для санузла, теперь не придется долго думать и выбирать из тысяч вариантов. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7506</t>
+  </si>
+  <si>
+    <t>Стильная кухня в спокойных оттенках🌿🌿🌿 Площадь 8,2 м2. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7505</t>
+  </si>
+  <si>
+    <t>🍁Конец панике поделки в школу/садик за 5 минут — без стресса и нервов? 💡 1000+ готовых идей для школы и сада в канале ДЕТСКИЕ ПОДЕЛКИ! От простых за 5 минут до тематических хитов — всё с фото и шагами. Дети счастливы, вы спокойны! Выбирайте и пользуйтесь 👇 3–5 лет (садик) 6–8 лет (1–2 класс) 9–11 лет (3–4 класс) 12+ лет (старшие классы)</t>
+  </si>
+  <si>
+    <t>17.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7504</t>
+  </si>
+  <si>
+    <t>Когда ГКЛ, а когда натяжной? Часто отвечаю на этот вопрос. Ответ не в цене. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7503</t>
+  </si>
+  <si>
+    <t>Самые ужасные ошибки, которые дешевят интерьер 🤨 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7502</t>
+  </si>
+  <si>
+    <t>Учесть до ремонта ‼️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.07.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7501</t>
+  </si>
+  <si>
+    <t>17.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7500</t>
+  </si>
+  <si>
+    <t>Вы готовы к такой кухне? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7499</t>
+  </si>
+  <si>
+    <t>Цвета стен, которые выбирают миллионеры 💵 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7498</t>
+  </si>
+  <si>
+    <t>Теплая стена против полотенцесушителя. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7494</t>
+  </si>
+  <si>
+    <t>Ванная комната в загородном доме Как Вам такой вариант? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7493</t>
+  </si>
+  <si>
+    <t>Идеальная постирочная — это не магия, а продуманный план на этапе ремонта. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7492</t>
+  </si>
+  <si>
+    <t>Крутые цвета 📝 Три роскошных, богатых цвета для оформления вашего интерьера. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7491</t>
+  </si>
+  <si>
+    <t>Инвестируй в то что трогаешь каждый день. Вот во что реально стоит сложиться. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.07.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7490</t>
+  </si>
+  <si>
+    <t>ДИЗАЙН НЕ ДЛЯ ВСЕХ! 🔥 А осмелились ли бы вы на такой дизайн? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7489</t>
+  </si>
+  <si>
+    <t>Все уже знают, что Жириновский не предсказывал, он пересказывал Киссинджера. Пока все пересматривали нарезки Вольфовича ради смеха, мы подняли все книги Г.А. Киссинджера, его закрытую логику и старые прогнозы о переделе мира. И специально для канала Закрытая повестка — разобрали по полочкам все предсказания, которые раньше казались истерикой, шоу и очередным криком в студии. Вы ужаснетесь, когда узнаете: — Какой регион первым закроют «в целях безопасности», если начнется сценарий «Иран-Китай»? — Фраза Вольфовича, которую достанут из архивов, потому что она начнёт сбываться буквально? — В какую дружественную страну для России лучше не соваться после августа? Подпишитесь и получите, буквально, сценарий жизни на следующие 5 лет: https://t.me/+UGvBACOKuyMzMDEy</t>
+  </si>
+  <si>
+    <t>16.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7488</t>
+  </si>
+  <si>
+    <t>Три детали в спальне, которые добавляют интерьеру стиль. 😍 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7487</t>
+  </si>
+  <si>
+    <t>Три самых ужасных решения в ремонте. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7483</t>
+  </si>
+  <si>
+    <t>Стильная современная квартира ✔️ Классно или скучно? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7482</t>
+  </si>
+  <si>
+    <t>Четыре цветовые палитры которые не устареют никогда. 🎨 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7481</t>
+  </si>
+  <si>
+    <t>🛠 А если сделать так? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7480</t>
+  </si>
+  <si>
+    <t>15.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7479</t>
+  </si>
+  <si>
+    <t>Разбираем один из самых популярных запросов: как планировать спальню 10м² Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.07.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7478</t>
+  </si>
+  <si>
+    <t>Три современных варианта для оформления пространства над унитазом. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>15.07.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7477</t>
+  </si>
+  <si>
+    <t>Кажется странным, что в 2026 году многие до сих пор выбирают материалы по фотографиям. Экран телефона не передает реальный цвет, фактуру и масштаб. А самое главное - не показывает, как материалы будут смотреться друг с другом. Поэтому сегодня всё больше людей начинают ремонт с поездки в шоурум. На "Базе Плитки" можно собрать будущий интерьер в одном месте: подобрать плитку, сравнить фактуры, приложить краску, мебельные фасады, сантехнику и напольные покрытия. Когда видишь всё вместе, принимать решение становится намного проще.</t>
+  </si>
+  <si>
+    <t>14.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7476</t>
+  </si>
+  <si>
+    <t>Решения в ремонте, о которых многие жалеют уже спустя пару месяцев. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7472</t>
+  </si>
+  <si>
+    <t>Квартира хрущевка 46 м² после капитального ремонта. Тут продуман каждый сантиметр. Есть замечания или предложения? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.07.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7471</t>
+  </si>
+  <si>
+    <t>😑 Хоспаде, в чем проблема зайти в удаленку в 35+?! Освоила нейросеть, создала профиль на бирже. Делаешь карточки товаров для ВБ за 500р/шт или пишешь посты за 30-40 тысяч. 90% задач скидываешь на нейросети, работаешь в свободном графике 2 часа в день и получаешь свои 100-150 тысяч в месяц. Если не знаешь, с чего начать и хочешь пошаговый план - читай канал Наталии Ивановой. Она показывает легкие схемы заработка, где не нужно ни образование, ни опыт. Тупо повторяешь и зарабатываешь. Подписывайся, чтобы узнать, как выйти на первый доход уже через неделю: https://telegram.me/+W_evA-pJ9hZmNjgy Реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7470</t>
+  </si>
+  <si>
+    <t>Кровать у двух стен, вместительный шкаф и полноценное рабочее место. Вот как грамотно использовать каждый метр спальни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7469</t>
+  </si>
+  <si>
+    <t>ОСТОРОЖНО, ЭТИ ЦВЕТА НИКОГДА НЕ НАСКУЧАТ🔥 5 цветов в интерьере, которые НИКОГДА не устареют. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7468</t>
+  </si>
+  <si>
+    <t>⚠️ ВАЖНАЯ ИНФОРМАЦИЯ ДЛЯ ПЕНСИОНЕРОВ По вашим данным, вы числитесь получателем пенсионных выплат, поэтому для вас открыт доступ в специальный канал с актуальной информацией о льготах, компенсациях, перерасчётах и новых выплатах на 2026 год. 📌 Что уже доступно внутри канала: • Повышение пенсии до +30% после оформления перерасчёта • Новая денежная выплата для пенсионеров от 58 до 84 лет • Единовременная выплата до 30 000 ₽ • Полный список льгот и пособий, доступных уже сейчас • Бесплатные лекарства, компенсации и соцподдержка • Инструкции по оформлению выплат без очередей и ошибок 🎁 После подписки вы получите полный сборник всех действующих выплат, льгот, компенсаций и денежных пособий для пенсионеров на 2026 год👉🏻 https://t.me/pensioneram_na_zametku/3</t>
+  </si>
+  <si>
+    <t>14.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7467</t>
+  </si>
+  <si>
+    <t>НИКОГДА НЕ ДЕЛАЙТЕ ГРЯЗНУЮ ЗОНУ В ПРИХОЖЕЙ  из керамогранита, если не хотите испортить весь интерьер. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7466</t>
+  </si>
+  <si>
+    <t>Топ 4 решения на кухне. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>14.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7465</t>
+  </si>
+  <si>
+    <t>Я подобрала для вас цвета, от которых вы точно не устанете даже через 10 лет ремонта 🤗 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7464</t>
+  </si>
+  <si>
+    <t>Планируете кухню? Не забудьте об этих розетках. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.07.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7460</t>
+  </si>
+  <si>
+    <t>🌿Лови подборочку стильный вариантов оформления лоджии Какой вариант интереснее? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.07.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7459</t>
+  </si>
+  <si>
+    <t>Корейские брендытеперь в России 💌 Если вы цените в одежде посадку, натуральные ткани и лаконичный стиль, загляните в THE.PUH. Они привозят оригинальные вещи корейских дизайнеров, которые знают всё об умном гардеробе. 🕊️Никакого масс-маркета и штампованных вещей. 🕊️Качественные лекала, которые подчеркивают достоинства фигуры. 🕊️Готовые капсульные образы под ключ. Инвестируйте в свой стиль и уверенность. Переходите в каталог👇 https://t.me/+Hc4_E741PXE5NmFi</t>
+  </si>
+  <si>
+    <t>13.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7450</t>
+  </si>
+  <si>
+    <t>Какие цвета в спальне будут выглядеть дорого в 2026 году? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.07.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7449</t>
+  </si>
+  <si>
+    <t>Эти ужасные решения испортят любой стильный интерьер. 🤯 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.07.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7448</t>
+  </si>
+  <si>
+    <t>⁉️ Мои подруги говорили ,что я сошла с ума, когда я заказала реплику дорогой сумки...👜 Но когда она пришла — чуть ли не умоляли поделиться магазином, где я её купила!😍 Это и не секрет! В магазине FantasyFinds сумочки и парфюм обходятся в 5-10 раза дешевле! Мы — за умный шопинг и стиль без компромиссов! 🖤 Теперь заказываю только тут - FantasyFinds_shop</t>
+  </si>
+  <si>
+    <t>13.07.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7447</t>
+  </si>
+  <si>
+    <t>3 решения которые удешевляют вид любой спальни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>13.07.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7446</t>
+  </si>
+  <si>
+    <t>13.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7445</t>
+  </si>
+  <si>
+    <t>13.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7444</t>
+  </si>
+  <si>
+    <t>КАК СДЕЛАТЬ ТВ-ЗОНУ СТИЛЬНОЙ!🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7443</t>
+  </si>
+  <si>
+    <t>Большинство ошибок в ремонте закладываются ещё до начала работ. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7442</t>
+  </si>
+  <si>
+    <t>Диабетики могут есть ВСЁ! Рецепт для снижения сахара в крови на ГОДЫ!!! Скорее записывайте. Народный рецепт 👍🏻 • Грецкие орехи 100 грамм отделить от скорл… Читать далее</t>
+  </si>
+  <si>
+    <t>12.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7438</t>
+  </si>
+  <si>
+    <t>Ловите подборку идейдля ремонта прихожей Какая прихожая вам нравится больше? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7435</t>
+  </si>
+  <si>
+    <t>12.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7434</t>
+  </si>
+  <si>
+    <t>Полезный совет от профессионального дизайнера, какие материалы лучше всего не выбирать для своего ремонта. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7433</t>
+  </si>
+  <si>
+    <t>Дорогой дизайн без ремонта. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7432</t>
+  </si>
+  <si>
+    <t>Эти сочетания для спальни в тренде в 2026 году 🔝 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7431</t>
+  </si>
+  <si>
+    <t>12.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7430</t>
+  </si>
+  <si>
+    <t>Как поставить стиралку. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>12.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7429</t>
+  </si>
+  <si>
+    <t>КАК СДЕЛАТЬ РЕМОНТ ОДИН РАЗ И НАДОЛГО? 🤩 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7428</t>
+  </si>
+  <si>
+    <t>Пожалуйста, перестаньте красить стены в бежевый. 😅 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7426</t>
+  </si>
+  <si>
+    <t>Кухня в оливковом оттенке. Какая нравится тебе? 1-2? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7425</t>
+  </si>
+  <si>
+    <t>Топ идеи для спальни за 10 сек. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7424</t>
+  </si>
+  <si>
+    <t>Вау решение для кухни. 🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7423</t>
+  </si>
+  <si>
+    <t>Ваш интерьер будет выглядеть богаче, если вы используете эти цвета 💯 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7422</t>
+  </si>
+  <si>
+    <t>УЛЬТРАСОВРЕМЕННЫЙ ДИЗАЙН БЕЗ КОЛХОЗА✨ Этот стиль интерьера сейчас в тренде, потому что он выглядит дорого без намека на пафос. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>11.07.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7421</t>
+  </si>
+  <si>
+    <t>💬 Ищу женщину, которая увлекается дизайном интерьеров! Можно полного новичка — всему обучу и буду передавать реальные заказы. Главное, чтобы тебе это было по-настоящему интересно. Школа дизайна интерьера Катерины Дубровской открывает 30 мест на бесплатный мастер-класс! Вы узнаете: ✔️ Секреты создания крутых планировок ✔️ Как уже через месяц заработать первые деньги на дизайне интерьера ✔️ Как дизайнеры находят клиентов и зарабатывают от 150к/месяц удаленно Опытные преподаватели помогут освоить навыки создания дизайн-проектов и гарантируют вам первого клиента! Если чувствуешь, что тебе давно хотелось попробовать себя в этом — начни сейчас. Это может стать началом новой профессии. Регистрация на мастер-класс по ссылке: https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin&amp;utm_campaign=mkoldgroup1_110726&amp;utm_content=hZvEy4Fc0c04ZDky&amp;utm_term=p5jan&amp;erid=2VtzqvWM2pA</t>
+  </si>
+  <si>
+    <t>11.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7420</t>
+  </si>
+  <si>
+    <t>Квартира кажется меньше чем есть — и дело не в метрах 🏠 Три детали которые это меняют — в ролике. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7419</t>
+  </si>
+  <si>
+    <t>ЦВЕТА, ОТ КОТОРЫХ ТЫ ТОЧНО НЕ УСТАНЕШЬ ЧЕРЕЗ НЕСКОЛЬКО ЛЕТ ПОСЛЕ РЕМОНТА🔹 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7415</t>
+  </si>
+  <si>
+    <t>Подборка идеи для оформления лоджии. Какой вариант выбрали бы вы? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7414</t>
+  </si>
+  <si>
+    <t>Топ 3 в ванной. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7413</t>
+  </si>
+  <si>
+    <t>Как сушить вещи. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7412</t>
+  </si>
+  <si>
+    <t>🏠Появился канал с лучшими проектами домов доступные каждому. Подпишись 👉 Уютный Дом Все проекты здесь: max.ru/house_proekt</t>
+  </si>
+  <si>
+    <t>10.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7411</t>
+  </si>
+  <si>
+    <t>Минимализм ВСЁ! Почему зумеры и миллениалы массово делают ремонт «как у бабушки»? ❌👵 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7410</t>
+  </si>
+  <si>
+    <t>3 способа, как сочетать плитку между собой. 👌🏼 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>10.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7409</t>
+  </si>
+  <si>
+    <t>Умная бьюти-зона с зеркалом, хранением, розетками и местом для фена — всё скрыто, но всегда под рукой. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7408</t>
+  </si>
+  <si>
+    <t>Проверьте себя прямо сейчас: не портят ли эти 3 скрытых элемента весь дизайн вашей спальни? 🤔 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7403</t>
+  </si>
+  <si>
+    <t>Квартира 49 кв.м. после капитального ремонта.🖐🖐🖐 ⁣⁣⠀Обратите внимание на небольшую узкую кухню, в которой уместилась даже стиральная машинка. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7402</t>
+  </si>
+  <si>
+    <t>НЕ МОЖЕТ БЫТЬ, НО ЭТО ФАКТ: 8 из 10 человек умеют готовить только омлет 🫣 Но не стоит переживать - просто у вас не было четких и простых подсказок! Муж и дети будут в восторге от этих новых летних рецептов, мы собрали их в нашем новом канале «Рецепты и Заготовки» Такого больше нигде нет! Первый канал с пошаговыми рецептами с видео приготовлением 😍 ПОДПИШИСЬ!</t>
+  </si>
+  <si>
+    <t>09.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7401</t>
+  </si>
+  <si>
+    <t>Цвет кухни, чтобы убираться в разы меньше. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7400</t>
+  </si>
+  <si>
+    <t>3 фишки, которые должны быть в каждой квартире 🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7399</t>
+  </si>
+  <si>
+    <t>Практичные интерьерные решения для животных. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7398</t>
+  </si>
+  <si>
+    <t>2 ребенка одна спальня? Решение есть. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>09.07.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7397</t>
+  </si>
+  <si>
+    <t>09.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7396</t>
+  </si>
+  <si>
+    <t>🛑 НИКОГДА НЕ ДЕЛАЙТЕ ЭТО в своей квартире! Самое неудобное решение в интерьере, о котором все жалеют. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7395</t>
+  </si>
+  <si>
+    <t>Вся правда о бамбуковых панелях. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7391</t>
+  </si>
+  <si>
+    <t>Кошки в интерьере🐱 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7390</t>
+  </si>
+  <si>
+    <t>Какие решения уже устарели и могут сделать интерьер визуально дешевле? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7389</t>
+  </si>
+  <si>
+    <t>Лучшие идеи хранения в квартире. Сохрани что бы не потерять. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.07.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7388</t>
+  </si>
+  <si>
+    <t>У МУЖА УШЁЛ ЖИВОТ, он будто помолодел на 10 лет 😜 ✅ Жир сгорает ночью Уходит тяга к сладкому и чувство голода Девочки, записываем рецепт! И никакие диетологи не нужны - 1 чайная ложка... Читать далее</t>
+  </si>
+  <si>
+    <t>08.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7387</t>
+  </si>
+  <si>
+    <t>Вы выбросите миллионы рублей на ветер, если закажете кухонный гарнитур с этими ушедшими трендами! ❌ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7386</t>
+  </si>
+  <si>
+    <t>Базовый комфорт в интерьере. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>08.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7385</t>
+  </si>
+  <si>
+    <t>Макияжная зона / стандарт. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7384</t>
+  </si>
+  <si>
+    <t>5 секретов дорогого ремонта. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7380</t>
+  </si>
+  <si>
+    <t>Ловите нашу подборку для дизайна спальни Какая спальня вам нравится больше? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7379</t>
+  </si>
+  <si>
+    <t>Три цвета стен кухни, на которых не видно грязь. 😉 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7378</t>
+  </si>
+  <si>
+    <t>ЧЕК-ЛИСТ современной прихожей ✅ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7377</t>
+  </si>
+  <si>
+    <t>Уют не покупают, его создают своими руками. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7376</t>
+  </si>
+  <si>
+    <t>Топ 3 вещи, которые убивают дизайн квартиры. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>07.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7375</t>
+  </si>
+  <si>
+    <t>Дешевый и безвкусный «колхоз» - эти популярные цвета пола мгновенно угробят даже самый дорогой дизайн. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7374</t>
+  </si>
+  <si>
+    <t>5 приёмов которые делают интерьер визуально дороже. 💸 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7373</t>
+  </si>
+  <si>
+    <t>06.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7369</t>
+  </si>
+  <si>
+    <t>Ловите подборку идей для ремонта прихожей Какая прихожая вам нравится больше? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7368</t>
+  </si>
+  <si>
+    <t>Почему никто не говорил этого о шкафах раньше? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7367</t>
+  </si>
+  <si>
+    <t>Три топовые люстры 2026 года. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7366</t>
+  </si>
+  <si>
+    <t>Покрась стены в эти цвета вместо молочного 👌🏼 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7365</t>
+  </si>
+  <si>
+    <t>Прекратите слепо копировать Pinterest: интерьеры, которые нам навязывают соцсети! ❌ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>06.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7364</t>
+  </si>
+  <si>
+    <t>🔥МЕТАБОЛИЧЕСКОЕ ПОХУДЕНИЕ ТЕПЕРЬ ДОСТУПНО КАЖДОЙ!🔥 Cовсем скоро, 8 ИЮЛЯ, начнется обновленный бесплатный 5-дневный марафон "Худеем по науке раз и навсегда 2.0" Кандидат психологических наук и нутрициолог Кристина Шереметьева поделится секретами МЕТАБОЛИЧЕСКОГО ПОХУДЕНИЯ. ✔️ полноценное меню питания и упражнения ✔️ общий чат для всех участниц ✔️ работа с пищевыми зависимостями ✔️ быстрое избавление от отеков ✔️ полноценный детокс организма Без риска для здоровья, работаем ТОЛЬКО С ВОССТАНОВЛЕНИЕМ МЕТАБОЛИЗМА ❤️ 🎁 Каждая участница получит специальное метаболическое меню, которое поможет запустить процесс похудения без голодовок и жёстких ограничений. 👉 Для регистрации переходите по ссылке: ✈️TG - t.me/metmarafon_bot 📺MAX - max.ru/metmarafon_bot 💃 Старт 8 ИЮЛЯ! Всего 5 дней, которые помогут сделать первый шаг к стройности и лёгкости! Бесплатно!</t>
+  </si>
+  <si>
+    <t>06.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7363</t>
+  </si>
+  <si>
+    <t>Обязательно используйте эту плитку в своем интерьере ✅ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7362</t>
+  </si>
+  <si>
+    <t>Эти 3 ошибки дешевят кухню. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7361</t>
+  </si>
+  <si>
+    <t>🔮 ИМЕННОЙ ГОРОСКОП | УЗНАЙ, ЧТО ЖДЁТ ТВОЁ ИМЯ Найди свое имя и смотри👇 Александра Алевтина Алёна Алла Алина Алиса Анастасия Ангелина Анна Арина Валентина Валерия Варвара Вера Вероника Виктория Виолетта Галина Дарья Диана Жанна Ева Евгения Екатерина Елена Елизавета Злата Зинаида Зоя Илона Инга Инна Ирина Карина Кристина Ксения Лариса Лидия Лилия Любовь Людмила Майя Маргарита Марина Мария Марьяна Милана Мирослава Надежда Наталья Нина Оксана Олеся Ольга Полина Раиса Регина Руслана Светлана Снежана София Тамара Таисия Татьяна Ульяна Юлия Яна Ярослава Элина Эмилия</t>
+  </si>
+  <si>
+    <t>05.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7357</t>
+  </si>
+  <si>
+    <t>Прихожая невероятной красоты 🥰 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7356</t>
+  </si>
+  <si>
+    <t>Не хватает места в спальне? Выход есть. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7355</t>
+  </si>
+  <si>
+    <t>ШОКИРУЮЩИЙ ГОРОСКОП НА 2026 ГОД ‼️ Астрологи вышли в свет с шокирующими подробностями для Знаков Зодиака. Не знаю, как сказать, но год ЛОШАДИ выдастся удачным не для всех... Предыдущий прогноз сбылся на 97% ✅️ ♈️♈️♈️ Этот год потребует выдержки: возможны неожиданные перемены, заставляющие действовать быстрее, чем хотелось бы. Не принимайте решений сгоряча. Ведь... читать далее ♉️♉️♉️♉️ Сохраняйте спокойствие — вокруг может быть больше суеты, чем обычно. Держите свои границы и не втягивайтесь в чужие проблемы иначе может произойти читать далее ♊️♊️♊️♊️♊️ Через несколько дней им предстоит узнать новость, которая сильно повлияет на их жизнь... читать далее ♋️♋️♋️ То, о чём вы так долго думали, сбудется... Не стоит бросаться в панику, ведь вторая половина года для вас... читать далее ♌️♌️♌️ Карьера, то, что вы так долго строили, рыли тоннель к мечте, как дизельный бульдозер, потерпит... читать далее ♍️♍️♍️ Смотрите в оба и будьте бдительны! 2026 год для вас — не самый удачный... А именно... читать далее ♎️♎️♎️ Семья, в которую вы вкладываетесь на все сто процентов, обрадует вас... читать далее ♏️♏️♏️♏️♏️ Если вы долго думаете о чём-то плохом, оно рано или поздно сбывается. К сожалению, так случится и со Скорпионом. К началу года его ждёт... читать далее ♐️♐️♐️♐️♐️ Внимание: вы не в коем случае не должны воплощать в жизнь старые планы! Причина тому... читать далее ♉️♉️♉️♉️ Ваш любимый человек, которому вы отдавались на все 100%, в которого верили, на которого надеялись, обрадует вас вестями... читать далее ♒️♒️♒️♒️♒️ События, с которыми вам предстоит встретиться в третьей неделе года, вас... читать далее ♓️♓️♓️ Мечты из давних времён повлияют на вашу жизнь. Ведь... читать далее</t>
+  </si>
+  <si>
+    <t>05.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7354</t>
+  </si>
+  <si>
+    <t>Как организовать освещение в интерьере: советы от дизайнера ✅ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7353</t>
+  </si>
+  <si>
+    <t>Как темный пол может стать главным козырем вашего интерьера!🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7352</t>
+  </si>
+  <si>
+    <t>Сын подходит к отцу. — Пап, пап, а почему когда дядя Коля к нам приходит, мама всегда плачет, а дядя Коля её бьёт и обзывает? Отец офигел. — Сынок, а как часто Дядя Коля к нам приходит? — Ну ты только на работу, звонок в дверь и дядя Коля тут как тут. Решил, значит, папа перехитрить дядю Колю. Утром как всегда выходит за дверь и на этаж выше поднялся. Сидел 5 минут, десять, двадцать, тишина, никого нет. Спрашивает вечером у сына — Сынок, а дядя Коля сегодня заходил? — Да. Отец в шоке: — КАК?! КОГДА?! А сын отвечает... читать далее…</t>
+  </si>
+  <si>
+    <t>05.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7351</t>
+  </si>
+  <si>
+    <t>5 решений, о которых вы пожалеете после ремонта. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>05.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7350</t>
+  </si>
+  <si>
+    <t>Идеальный вариант для удобного хранения обуви. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7349</t>
+  </si>
+  <si>
+    <t>Продуманная ванная. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7345</t>
+  </si>
+  <si>
+    <t>Квартира после капитального ремонта для молодой пары с ребенком. Оцените дизайн 👍 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7344</t>
+  </si>
+  <si>
+    <t>Эти цвета однозначно испортят ваш интерьер ❌ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7343</t>
+  </si>
+  <si>
+    <t>Не используйте это сочетание материалов, если не хотите выделиться из толпы. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7342</t>
+  </si>
+  <si>
+    <t>Три самых незаменимых решения для прихожей. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7341</t>
+  </si>
+  <si>
+    <t>❗️Как выжать максимум из своей квартиры? В канале Маленькая квартира вы найдете лучшие решения и идеи для самых неудобных планировок. Подпишись и повторяй 👇 https://t.me/+37c3csRFwNA3NDdi</t>
+  </si>
+  <si>
+    <t>04.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7340</t>
+  </si>
+  <si>
+    <t>Пустая голая стена в столовой мгновенно удешевит даже самый дорогой ремонт и превратит его в унылую коробку. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>04.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7339</t>
+  </si>
+  <si>
+    <t>Доступное решение для гардеробной комнаты. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7338</t>
+  </si>
+  <si>
+    <t>Как просто отделить кухню от гостиной. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7337</t>
+  </si>
+  <si>
+    <t>Не покупайте такую сантехнику. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7336</t>
+  </si>
+  <si>
+    <t>Подборка керамогранита, который остается актуальным вне времени. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7335</t>
+  </si>
+  <si>
+    <t>❗️Как сделать даже самую «ушатанную» квартиру уютной? На канале Ремонт своими руками рассказывают как превратить любую убитую халупу в шикарный проект за копейки. Переходи, не пожалеешь👇</t>
+  </si>
+  <si>
+    <t>03.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7334</t>
+  </si>
+  <si>
+    <t>Как уместить все. Идеальная спальня для пожилых людей. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7333</t>
+  </si>
+  <si>
+    <t>Идея, как аккуратно скрыть провода ТВ. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7332</t>
+  </si>
+  <si>
+    <t>Ошибки в интерьере, которые делают ремонт дешевым. Сохраняйте ✅ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>03.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7331</t>
+  </si>
+  <si>
+    <t>🍽️ Маленькую узкую кухню очень легко испортить. Самая частая ошибка — пытаться спасти её количеством шкафов. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7330</t>
+  </si>
+  <si>
+    <t>Решение для прихожей. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7325</t>
+  </si>
+  <si>
+    <t>Шикарный проект загородного дома. Мечта❤️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.07.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7322</t>
+  </si>
+  <si>
+    <t>02.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7321</t>
+  </si>
+  <si>
+    <t>Этот стиль интерьера будут копировать все в 2026 году. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7320</t>
+  </si>
+  <si>
+    <t>Такой интерьер снижает тревожность 🤗 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7319</t>
+  </si>
+  <si>
+    <t>Какой вариант выбрали бы вы? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7318</t>
+  </si>
+  <si>
+    <t>9 признаков стильного ремонта. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>02.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7317</t>
+  </si>
+  <si>
+    <t>🤍 ПОЧЕМУ УХОДИТ ЭНЕРГИЯ? Ваше тело шепчет вам важные сигналы, но вы понимаете их правильно? Часто испытываем усталость, боль, или просто ощущаем, что не можем справиться с повседневными задачами — это не случайность. Истинной причиной может быть энергетический дисбаланс, который стоит за большинством заболеваний. ✨ВАША ДАТА РОЖДЕНИЯ ОТКРОЕТ ВАШУ ЭНЕРГЕТИЧЕСКУЮ СИЛУ Получите бесплатную диагностику энергетического состояния по дате рождения от таролога Анны и узнайте: 🤍 Какие энергии влияют на вас с момента рождения? ▫️ Что повлияло на ваше самочувствие? 🤍 Как наладить свой энергетический баланс и вернуть жизненную силу? Отправьте мне вашу ДАТУ РОЖДЕНИЯ в личные сообщения, формат: 10.01.1989: 👉 https://t.me/ani_svetlova 👈 Получите бесплатную диагностику и найдите источник своей энергии. Сделайте шаг к восстановлению и гармонии в своем теле и душе! ❤️</t>
+  </si>
+  <si>
+    <t>02.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7316</t>
+  </si>
+  <si>
+    <t>Это самый ужасный материал на кухне. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7315</t>
+  </si>
+  <si>
+    <t>Ламинат, паркет или линолеум? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7314</t>
+  </si>
+  <si>
+    <t>Кто Вы по знаку зодиака❓ Я овен  __________________ Я телец ______________ Я близнецы ______________ Я рак ______________ Я лев ______________ Я дева ______________ Я весы ______________ Я скорпион ______________ Я стрелец ______________ Я козерог ______________ Я водолей ______________ Я рыбы ______________</t>
+  </si>
+  <si>
+    <t>01.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7310</t>
+  </si>
+  <si>
+    <t>Ремонт прихожей своими руками. 🔥🔥🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7309</t>
+  </si>
+  <si>
+    <t>3 цвета, которые сделают гостиную визуально дороже в 2026 году. Какой цвет понравился вам? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7308</t>
+  </si>
+  <si>
+    <t>Эти решения испорят всю кухню. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7307</t>
+  </si>
+  <si>
+    <t>Из-за чего ремонт дороже. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7306</t>
+  </si>
+  <si>
+    <t>Шкаф, который заменяет целую кладовку 🤯 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>01.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7305</t>
+  </si>
+  <si>
+    <t>3 СОЧЕТАНИЯ КОТОРЫЕ НЕ ВЫЙДУТ ИЗ МОДЫ.🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.06.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7304</t>
+  </si>
+  <si>
+    <t>Посмотрите какую нестандартную раковину удалось смастерить. 👋 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.06.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7303</t>
+  </si>
+  <si>
+    <t>Сидела в кафе, услышала разговор двух сотрудниц Золотого Яблока... 🤦🏻‍♀️ Они обсуждали, как дурят народ на распродажах. Типа клеят желтый ценник, а цена всё равно выше закупа в 5 раз. И одна другой говорит: «Я себе вообще всё в Квине беру, нафиг мне наша скидка сотрудника, там всё равно дороже». Я не поленилась, 2 часа копалась и отрыла этот Квин. Оказалось, так магазин называется — PARFUM QUEEN Ребята, это разнос. Chanel, Tiziana Terenzi, Kilian, Lacoste — всё стоит копейки по сравнению с розницей. Это флаконы из Европы, которые списывают или везут как меньший объем через таможню. Взяла на пробу — оригинал 100%. Теперь в магазины хожу только понюхать, а заказываю тут: https://t.me/parfumqueens</t>
+  </si>
+  <si>
+    <t>30.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7301</t>
+  </si>
+  <si>
+    <t>Сохраняйте шпаргалку, пригодится в ремонте! Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7297</t>
+  </si>
+  <si>
+    <t>Оформление прихожей. Нравится идея? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7296</t>
+  </si>
+  <si>
+    <t>Трендовые сочетания в 2026 году. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7295</t>
+  </si>
+  <si>
+    <t>8 приемов, которые сделают ваш дом визуально дороже. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7294</t>
+  </si>
+  <si>
+    <t>Однотонные нейтральные стены больше не в тренде. ❌ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7293</t>
+  </si>
+  <si>
+    <t>Ванна 2027. Тренды. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>30.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7292</t>
+  </si>
+  <si>
+    <t>Подборка сочетаний плитки для ванной, которые сразу делают интерьер дороже визуально. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7291</t>
+  </si>
+  <si>
+    <t>КАК НЕ СЛИТЬ МИЛЛИОНЫ и сделать ультрасовременный дизайн🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.06.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7290</t>
+  </si>
+  <si>
+    <t>❓Купили Аэрогриль и не знаете что в нем приготовить? Аэрогриль | Рецепты – единственный канал с множеством простых, вкусных и полезных рецептов для аэрогриля! ➡️ ПП десерты (128 рецептов) ➡️ Праздничные блюда (198 рецептов) ➡️ Вкусный ужин (150 рецептов) ➡️ Для похудения (113 рецептов) Рекомендуем подписаться: t.me/+MgsBlfjLriU0Mzdi</t>
+  </si>
+  <si>
+    <t>29.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7286</t>
+  </si>
+  <si>
+    <t>Детская комната после ремонта . Стильно и современно. Как Вам той интерьер? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7285</t>
+  </si>
+  <si>
+    <t>Почему дизайнеры отказываются от открытых полок на кухне? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7284</t>
+  </si>
+  <si>
+    <t>Через 5 лет такой интерьер будет считаться колхозным. 😅 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7283</t>
+  </si>
+  <si>
+    <t>🧺 Самая частая проблема ремонта — не маленькая площадь, а то, что бытовую жизнь вообще не закладывают в планировку. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>29.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7282</t>
+  </si>
+  <si>
+    <t>29.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7281</t>
+  </si>
+  <si>
+    <t>9 квадратов, где обычная планировка бы сразу проиграла. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7280</t>
+  </si>
+  <si>
+    <t>Идеальная планировка шкафа для спальни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7275</t>
+  </si>
+  <si>
+    <t>✔️Ловите нашу топ подборку из 5 идей, красиво и удобно обустроить кухню Возможно Вам пригодятся эти идеи. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7274</t>
+  </si>
+  <si>
+    <t>Никогда не ставь эти вещи на кухню. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7273</t>
+  </si>
+  <si>
+    <t>Это испортит ваш кухонный интерьер! ✅ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7272</t>
+  </si>
+  <si>
+    <t>😳 Подруги афигевают – у меня каждый месяц новая сумочка И всегда любимые бренды: Hermes, MIU MIU, Chanel, Birkin... 🤫 Пора раскрыть секрет: беру их в BaggyBags. Они достают такую реплику, что не отличишь от оригинала. Те же качественные материалы, никаких кривых наклёпок – будто прямо из бутика во Франции. Когда захотите сумочку, уже не вспомните. Поэтому сохраняем: @baggybags</t>
+  </si>
+  <si>
+    <t>28.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7271</t>
+  </si>
+  <si>
+    <t>Эти ошибки в ремонте съедают бюджет. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7270</t>
+  </si>
+  <si>
+    <t>Не допустите эти ошибки на кухне! Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>28.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7269</t>
+  </si>
+  <si>
+    <t>Вы купили Аэрогриль и не знаете что в нем приготовить? 😱 Аэрогриль | Рецепты – единственный канал с множеством простых, вкусных и полезных рецептов для аэрогриля! 🍗🍤🌯 ➡️ ПП десерты (128 рецептов) 🥦 ➡️ Праздничные блюда (198 рецептов) 🎂 ➡️ Вкусный ужин (150 рецептов) 🥘 ➡️ Полезный завтрак (113 рецептов) 🍳 Рекомендуем подписаться: t.me/+MgsBlfjLriU0Mzdi</t>
+  </si>
+  <si>
+    <t>28.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7268</t>
+  </si>
+  <si>
+    <t>Почему ваш интерьер выглядит как зал ожидания в поликлинике? 🤭 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7267</t>
+  </si>
+  <si>
+    <t>Кухня, где за спокойными фасадами спрятали всё: кладовую, выдвижные полки, кран над плитой и даже обеденный стол. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7263</t>
+  </si>
+  <si>
+    <t>Какую спальню выбрали бы для себя? 😻 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7262</t>
+  </si>
+  <si>
+    <t>Вы когда-нибудь задумывались, как сделать дорогой ремонт дешево? 🤨 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7261</t>
+  </si>
+  <si>
+    <t>Самая частая ошибка ремонта: сделать красиво, но забыть, где будут храниться обычные вещи. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7260</t>
+  </si>
+  <si>
+    <t>Даже в такой крошке можно сделать правильное зонирование, чтобы пространство использовалось на максимум. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7259</t>
+  </si>
+  <si>
+    <t>Этого колхоза не должно быть в вашей квартире.😉 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>27.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7258</t>
+  </si>
+  <si>
+    <t>Аэрогриль — это сложно❓ Полный БРЕД! Просто положите продукты, выберите программу и нажмите старт. Всё готово за считанные минуты, справятся даже дети! Рецепты я ищу в канале Аэрогриль | Рецепты - крупнейший канал с 1500+ вкусных и простых рецептов для всей семьи! Забудьте о жирном масле и долгой готовке, подписывайтесь: @aerogrill</t>
+  </si>
+  <si>
+    <t>27.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7257</t>
+  </si>
+  <si>
+    <t>Удобная ванная в 1 шаг. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7256</t>
+  </si>
+  <si>
+    <t>Необычные идеи для кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7252</t>
+  </si>
+  <si>
+    <t>Лучшие фото дизайна интерьеров. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.06.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7251</t>
+  </si>
+  <si>
+    <t>😳 Подруги ах#евают – у меня каждый месяц новая сумочка И всегда любимые бренды: Hermes, MIU MIU, Chanel, Birkin... 🤫 Пора раскрыть секрет: беру их в BaggyBags. Они достают такую реплику, что не отличишь от оригинала. Те же качественные материалы, никаких кривых наклёпок – будто прямо из бутика во Франции. Когда захотите сумочку, уже не вспомните. Поэтому сохраняем: @baggybags</t>
+  </si>
+  <si>
+    <t>26.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7250</t>
+  </si>
+  <si>
+    <t>Не делайте этого в ремонте ❌ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7249</t>
+  </si>
+  <si>
+    <t>Самые непристойные вещи, которые можно сделать с ванной. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.06.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7248</t>
+  </si>
+  <si>
+    <t>Мне не нужна ЖЕНЩИНА С ПРИЦЕПОМ 😤 Такие мужчины существуют! Было проведено независимое интервью с представителями сильного пола и их ответы шокировали: 1. Дети - обременение для мужчины. Им подавай «чистую» 2. Часть была согласна ТОЛЬКО на 1 ребенка, двое - уже перебор 3. Некоторые удивили совсем: в женщине им важнее всего …смотреть интервью целиком</t>
+  </si>
+  <si>
+    <t>26.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7247</t>
+  </si>
+  <si>
+    <t>Альтернатива привычной балконной двери. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.06.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7246</t>
+  </si>
+  <si>
+    <t>Не покупай iPhone, пока не узнаешь ЭТО Многие не знают, что часть новых iPhone не доходит до витрин из-за мелких дефектов упаковки. Такие устройства уходят в закрытые каналы по цене в 2–3 раза ниже магазинной. Именно поэтому в канале у Насти можно взять оригинальный iPhone дешевле рынка — новый, не активированный, с гарантией. Оплата при получении. 📌Актуальные цены (пока есть остатки): — iPhone 17 Pro Max — от 35 000 ₽ — iPhone 17 Air — от 29 000 ₽ — iPhone 16 Pro — от 27 000 ₽ Это не сказки — более 1100 отзывов подтверждают сделки. Пока магазины держат высокие цены, многие берут технику почти по себестоимости. 👉 Успей посмотреть: https://t.me/+Bcl0da8_O8UyMTEy</t>
+  </si>
+  <si>
+    <t>26.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7245</t>
+  </si>
+  <si>
+    <t>Как оформить вентиляцию. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>26.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7244</t>
+  </si>
+  <si>
+    <t>Самое тупое в 2026 году — это покупать мебель для дачи или двора в магазинах. 📨 В телеграме появился канал — Дачный Дворик 🇷🇺. Ребята не платят аренду и не крутят мебель в шоурумах, поэтому у них цены в разы ниже, а качество — лучшее на рынке! 🪑 Деревянные, металлические и плетёные комплекты, кресла, столы, шезлонги, качели и даже уличные кухни — всё, что нужно для идеального двора. 🚛 Бесплатная доставка по России! Заходите, листайте и выбирайте красивую и долговечную мебель по отличной цене. ✅ Прямая поставка от производителей — никакой накрутки в цене! В общем, подпишитесь и забудьте про переплаты на 2-3х кратную наценку в салонах👇 https://t.me/+iZEaIuu7dJ9jMzI6</t>
+  </si>
+  <si>
+    <t>26.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7243</t>
+  </si>
+  <si>
+    <t>Ни за что не стоит покупать такие квартиры! Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7242</t>
+  </si>
+  <si>
+    <t>Топ 5 ошибок на кухне. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.06.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7241</t>
+  </si>
+  <si>
+    <t>😱 САНТЕХНИК УКРАЛ МОЙ УНИТАЗ ЗА 1390 РУБЛЕЙ и не мог поверить что он столько стоит… Оказалось он ставит клиентам такой же, но берёт за него 25 000₽ — и всё это время люди переплачивали! На канале ПЛАНИРОВОЧКА мы показываем где выгодно брать всё для ремонта — без наценок, посредников и разводов! 📌 Там вы найдете: — Умный унитаз от 1390 руб — Кресло-диван от 2008 руб — ТВ-стенка от 970 руб — Смеситель от 1123 руб — Посудомойка от 2375 руб Не ведись на дорогие ценники – подпишись и экономь грамотно! Кнопка ниже 👇🏻👇🏻👇🏻</t>
+  </si>
+  <si>
+    <t>25.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7240</t>
+  </si>
+  <si>
+    <t>Нестандартная кухня на 11 м² Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7239</t>
+  </si>
+  <si>
+    <t>Отошел ламинат? Исправил за 10 секунд с помощью скотча. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7238</t>
+  </si>
+  <si>
+    <t>Оттенки, благодаря которым ваши фасады будут выглядеть дорого. 🤑 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7237</t>
+  </si>
+  <si>
+    <t>3 самых худших решения в ремонте квартиры. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7236</t>
+  </si>
+  <si>
+    <t>Фокусная точка в дизайне интерьера. ✅ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>25.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7235</t>
+  </si>
+  <si>
+    <t>Чем заменить раскладную сушилку? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7234</t>
+  </si>
+  <si>
+    <t>Правильная зона ТВ с радиусами. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.06.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7233</t>
+  </si>
+  <si>
+    <t>😉 Я поспорила с подругой, что обставлю квартиру за 15.000 рублей! Она не поверила, ведь сейчас этого не хватит даже на туалет... Как хорошо, что я узнала про канал: 👉🏻ТОВАРЫ ДЛЯ ДОМА👈🏻 Там публикуют классные находки за копейки • Угловые часы с подсветкой — 240 руб • Бескаркасный диван-кровать — 851 руб • Шкаф-трансформер — 177 руб • Обувница — 359 руб 🛍 Не верите? Заходите и убедитесь сами, ссылка 👉🏻 @mygoods</t>
+  </si>
+  <si>
+    <t>24.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7232</t>
+  </si>
+  <si>
+    <t>Рейки на стену? А что, если добавить к ним... Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7231</t>
+  </si>
+  <si>
+    <t>Маленькая детская, где каждый метр заставили работать. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7230</t>
+  </si>
+  <si>
+    <t>Худшая ошибка при покупке кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7229</t>
+  </si>
+  <si>
+    <t>На смену минимализма пришла… Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7228</t>
+  </si>
+  <si>
+    <t>Дизайн маленькой квартиры. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>24.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7227</t>
+  </si>
+  <si>
+    <t>😍 ОТ БЕТОННОЙ КОРОБКИ ДО РЕМОНТА СВОЕЙ МЕЧТЫ — за копейки! Начала повторять идеи из канала "ДИЗАЙН ПОД КЛЮЧ" и перестала стесняться своей квартиры Здесь 100500+ наглядных примеров для шикарного ремонта! ✅ ПОДПИСАТЬСЯ</t>
+  </si>
+  <si>
+    <t>24.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7226</t>
+  </si>
+  <si>
+    <t>Как сделать шторку в ванной. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7225</t>
+  </si>
+  <si>
+    <t>Не спешите выбрасывать старые доски. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7224</t>
+  </si>
+  <si>
+    <t>Угол, который обычно собирает пыль, здесь превратили в скрытую кладовую и кофейную зону. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7223</t>
+  </si>
+  <si>
+    <t>Как сделать бюджетный но симпатичный ремонт. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7222</t>
+  </si>
+  <si>
+    <t>Почему в спальне нет места? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7221</t>
+  </si>
+  <si>
+    <t>Частые ошибки в проекте кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7220</t>
+  </si>
+  <si>
+    <t>5 ненужных вещей в интерьере. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>23.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7219</t>
+  </si>
+  <si>
+    <t>Вот что значит продуманная комната для девочки. 💫 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7218</t>
+  </si>
+  <si>
+    <t>Делаем бюджетную ванную из пинтерест🫧 Плитка — это сердце и самая важная часть любой ванной. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7213</t>
+  </si>
+  <si>
+    <t>Уютная квартира в современном стиле. Что вам больше всего понравилось? 😍 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.06.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7212</t>
+  </si>
+  <si>
+    <t>Сидела в кафе, услышала разговор двух сотрудниц Золотого Яблока... 🤦🏻‍♀️ Они обсуждали, как дурят народ на распродажах. Типа клеят желтый ценник, а цена всё равно выше закупа в 5 раз. И одна другой говорит: «Я себе вообще всё в Клабе беру, нафиг мне наша скидка сотрудника, там всё равно дороже». Я не поленилась, 2 часа копалась и отрыла этот Клаб. Оказалось, так магазин называется — PARFUM CLUB Ребята, это разнос. Byredo, Kilian, Chanel — всё стоит копейки по сравнению с розницей. Это флаконы из Европы, которые списывают или везут как меньший объем через таможню. Взяла на пробу — оригинал 100%. Теперь в магазины хожу только понюхать, а заказываю https://t.me/+VsoNtDPly_c0NjYy</t>
+  </si>
+  <si>
+    <t>22.06.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7211</t>
+  </si>
+  <si>
+    <t>22.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7210</t>
+  </si>
+  <si>
+    <t>До сих пор думаете, что это стильная спальня?🤔 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7209</t>
+  </si>
+  <si>
+    <t>Мебель, которую ставят ради понтов на кухне. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7208</t>
+  </si>
+  <si>
+    <t>С этим цветом кухни - убираться придется а три раза реже. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7207</t>
+  </si>
+  <si>
+    <t>Сила цвета. ❤️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>22.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7206</t>
+  </si>
+  <si>
+    <t>Дизайн узкой спальни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7205</t>
+  </si>
+  <si>
+    <t>Правило 3 цветов. ✅ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7201</t>
+  </si>
+  <si>
+    <t>Еще классные идеи оформления лестницы в своем доме Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.06.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7200</t>
+  </si>
+  <si>
+    <t>😱 ЭТУ ЖЕНЩИНУ ЗНАЛ ВЕСЬ СОВЕТСКИЙ СОЮЗ… 40 лет она выращивала рассаду для кремлёвских теплиц, а теперь ее секреты в открытом доступе. Пока твои растения чахнут и желтеют — её ученики собирают третий урожай! Канал САДОВЫЙ УЧАСТОК — ведёт бывший советский агроном с 40-летним стажем, объясняет всё без химии и сложных слов 🌱 ✔️ Подкормка из того что есть дома — растения за 3 дня не узнать ✔️ Почему желтеют листья — 5 причин которые все игнорируют ✔️ Рассада которая не вытягивается и не падает ✔️ Реанимация полуживого растения за 48 часов Скорее подписывайся и спасай свои растения 👉 @mysad</t>
+  </si>
+  <si>
+    <t>21.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7199</t>
+  </si>
+  <si>
+    <t>Эта роковая ошибка в планировке спальни лишит вас здорового сна и свободного пространства! ❌ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7198</t>
+  </si>
+  <si>
+    <t>Пустой угол дешевит квартиру. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7197</t>
+  </si>
+  <si>
+    <t>😺 Наконец то Пушистый Юмор теперь в телеграм 🤣 😉 Никакого негатива, только смешнявые ролики с пушистиками со всего интернета. Обязательно подпишитесь! Советую 👇 https://t.me/+fces59Kf59ZhZDIy</t>
+  </si>
+  <si>
+    <t>21.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7196</t>
+  </si>
+  <si>
+    <t>Зачем делать как у всех, если можно сделать как у тебя? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7195</t>
+  </si>
+  <si>
+    <t>Перевоплощение обычной лоджии. 🔥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>21.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7194</t>
+  </si>
+  <si>
+    <t>П‑образная кухня. Эталон эргономики и стиля. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7193</t>
+  </si>
+  <si>
+    <t>Использование зеркал ✨ Зеркала — это очень хорошее дополнение в маленьких по площади комнатах. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7188</t>
+  </si>
+  <si>
+    <t>Дизайнерский ремонт для молодого мужчины Оцените проект этой квартиры от 1 до 10👇 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.06.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7187</t>
+  </si>
+  <si>
+    <t>20.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7186</t>
+  </si>
+  <si>
+    <t>Правильная высота для розеток и выключателей. 👌🏼 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7185</t>
+  </si>
+  <si>
+    <t>Какую столешницу выбрать на кухню? ✅ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7184</t>
+  </si>
+  <si>
+    <t>Подруга обижалась, когда её путали с бабушкой из деревни… 🫣 Пока я силой не заставила её отписаться от старых пабликов и скинула этот канал. GIRLS DELIGHTED — здесь собирают только те вещи и аксессуары, в которых ты будешь выглядеть дорого, стильно и ловить на себе взгляды. Тренды, готовые луки и эстетика в каждом посте. Девочки, проверяйте, кто ещё не подписан👇🏻👇🏻👇🏻 t.me/girls_gelighted</t>
+  </si>
+  <si>
+    <t>20.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7183</t>
+  </si>
+  <si>
+    <t>Самый лучший фасад для кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7182</t>
+  </si>
+  <si>
+    <t>4 вещи, которые сделают ваш загородный дом дешевым. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7181</t>
+  </si>
+  <si>
+    <t>20.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7180</t>
+  </si>
+  <si>
+    <t>Доступное и простое решение для открывания фасада. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7179</t>
+  </si>
+  <si>
+    <t>ЗАЧЕМ НУЖЕН БРИЗЕР⁉️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7175</t>
+  </si>
+  <si>
+    <t>Дизайн санузла. Какой вариант интереснее? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.06.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7174</t>
+  </si>
+  <si>
+    <t>Эту загадку итальянский гений использовал для отбора учеников. Выбери свой ответ и узнай правду о себе. ⛓Какая цепочка держит камень?⛓</t>
+  </si>
+  <si>
+    <t>19.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7173</t>
+  </si>
+  <si>
+    <t>Топ-4 находки для дома. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7172</t>
+  </si>
+  <si>
+    <t>РАСПОЛОЖЕНИЕ РОЗЕТОК.🧠 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7171</t>
+  </si>
+  <si>
+    <t>🎂 ТОРТИК ЗА 3 МИНУТЫ В МИКРОВОЛНОВКЕ! (без грамма муки) Обалденно вкусно и очень быстро! 🔥Приготовление: банан - 1шт. какао... Показать полностью...</t>
+  </si>
+  <si>
+    <t>19.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7170</t>
+  </si>
+  <si>
+    <t>Балкон, который перестал быть складом. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7169</t>
+  </si>
+  <si>
+    <t>Даерь-зеркало, крутое решение для гардероба в комнате. Оцените ❤️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.06.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7168</t>
+  </si>
+  <si>
+    <t>Если вы любите уют, красивые детали и практичные идеи для дома — вам к нам 🤍 В канале 23 линия мы показываем, как с помощью текстиля менять пространство без ремонта: подушки, покрывала, шторы, спальные капсулы и готовые решения для дома. Делимся советами, вдохновением и тем, что действительно работает в реальной жизни. Подписывайтесь, если вам близки комфорт, эстетика и забота о деталях. Пусть уют начинается с правильного канала 👉https://t.me/infotex23line</t>
+  </si>
+  <si>
+    <t>19.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7167</t>
+  </si>
+  <si>
+    <t>Цвета, которые выглядят дорого. ✨Сохраняйте. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7166</t>
+  </si>
+  <si>
+    <t>Столешница из этого материала будет самой лучшей. 😉 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7162</t>
+  </si>
+  <si>
+    <t>Идеи для вашего вдохновения Дизайн кухни. Какой вариант выбрали бы Вы? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7161</t>
+  </si>
+  <si>
+    <t>Кухонный шкаф: как организовать хранение. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7160</t>
+  </si>
+  <si>
+    <t>Когда шкаф занимает всю стену, важно не просто закрыть его фасадами, а выжать максимум из каждого сантиметра. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7159</t>
+  </si>
+  <si>
+    <t>🏡Уютный Дом | Проекты - канал, где собраны примеры мини-домов со всего мира. Мы не продаем, нам просто нравится эта концепция. Такие дома приходят на смену огромным коттеджам из 90-х. Это и летние домики/дачи, и дома для полноценного проживания Все проекты здесь: t.me/house_proekt</t>
+  </si>
+  <si>
+    <t>18.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7158</t>
+  </si>
+  <si>
+    <t>Лучшие сочетания с бежевым цветом в интерьере. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7157</t>
+  </si>
+  <si>
+    <t>Лучшие сочетания с бежевым цветом в интерьере. 👌🏼 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7156</t>
+  </si>
+  <si>
+    <t>18.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7155</t>
+  </si>
+  <si>
+    <t>Дорогие цвета для недорогой кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7154</t>
+  </si>
+  <si>
+    <t>Стильная вешалка из дерева. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7149</t>
+  </si>
+  <si>
+    <t>Стильная квартира в светлых приятных тонах. Как Вам такой дизайн? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.06.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7148</t>
+  </si>
+  <si>
+    <t>🫐Владелица WILDBERRIES Татьяна Ким, объявить о тестировании новой акции связанной с заработком, теперь вы можете зарабатывать от нескольких тысяч рублей в день, уделяя буквально 30 минут свободного времени участвуя в программе по продвижению продавцов, требуется только телефон, никаких обучений, во всем помогают кураторы. Тестирование будет длится 30 дней, принять участие можно вступив в чат👇🏻</t>
+  </si>
+  <si>
+    <t>17.06.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7146</t>
+  </si>
+  <si>
+    <t>🤔Пока вы тратите на Wildberries по 10-15 тысяч в месяц, участники нашего канала столько же ЗАРАБАТЫВАЮТ за пару вечеров. ✅Всё просто: продавцы-новички готовы платить любые деньги, чтобы их товар увидели. Мы помогаем им «раскачать» магазин. 1. Ты выбираешь вещь. 2. Продавец-новичок оплачивает тебе покупку. 3. Ты забираешь товар себе БЕСПЛАТНО + получаешь от 3000 до 5000₽ за помощь в продвижении магазина. За месяц активные девчонки получают по 50-70к и весь бесплатно заказанный товар🛍 👇Чтобы участвовать в программе, добавляйтесь в канал👇</t>
+  </si>
+  <si>
+    <t>17.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7145</t>
+  </si>
+  <si>
+    <t>Сейчас никто не делает пустые дверные проемы. 🧐 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7144</t>
+  </si>
+  <si>
+    <t>Как правильно пользоваться вытяжкой? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7143</t>
+  </si>
+  <si>
+    <t>17.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7142</t>
+  </si>
+  <si>
+    <t>Постирочная зона на балконе, где всё продумано: машинка выше, полка выдвигается, сушилка прячется, а бытоваы химия не стоит на виду. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7141</t>
+  </si>
+  <si>
+    <t>Маленькие детали, большая разница. Наглядный пример. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7140</t>
+  </si>
+  <si>
+    <t>🍽️ Кухня-гостиная — это не просто “красивая зона для готовки и стола”. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7139</t>
+  </si>
+  <si>
+    <t>3 признака что темный пол у вас не работает. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7138</t>
+  </si>
+  <si>
+    <t>Декор стены в прихожей. 🌿 Как Вам идея? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7137</t>
+  </si>
+  <si>
+    <t>РОЗЕТКИ, О КОТОРЫХ ВЕЧНО ЗАБЫВАЮТ ‼️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/7136</t>
+  </si>
+  <si>
+    <t>Эти вещи не ставят в дешевые кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8180</t>
+  </si>
+  <si>
+    <t>Колхозные решения в интерьере. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8176</t>
+  </si>
+  <si>
+    <t>Интерьер замечательной детской комнаты. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8175</t>
+  </si>
+  <si>
+    <t>❌ Почему на вашей кухне неудобно готовить? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8174</t>
+  </si>
+  <si>
+    <t>Пустая стена за диваном выглядит как ремонт на паузе. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8173</t>
+  </si>
+  <si>
+    <t>Как выбирать свет чтобы не испортить интерьер?😌 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8172</t>
+  </si>
+  <si>
+    <t>Какой размер люстры выбрать? 🤔 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>20.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8171</t>
+  </si>
+  <si>
+    <t>Три вариананта постирочной на маленькой площади. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8170</t>
+  </si>
+  <si>
+    <t>Необычные сочетания, которые точно не оставят равнодушным. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8166</t>
+  </si>
+  <si>
+    <t>Интерьерные полочки. Какая нравится тебе? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8165</t>
+  </si>
+  <si>
+    <t>🔷СТИРАЛЬНАЯ МАШИНА В ШКАФУ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8164</t>
+  </si>
+  <si>
+    <t>Не вешайте так телевизор❌ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8163</t>
+  </si>
+  <si>
+    <t>Как цвет стен влияет на интерьер 🧐 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8162</t>
+  </si>
+  <si>
+    <t>Что важно учитывать при планировании гардеробной. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>19.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8161</t>
+  </si>
+  <si>
+    <t>Почему дизайнеры молчат об этом приёме? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8160</t>
+  </si>
+  <si>
+    <t>Как из обычного холодильника сделать встроенный за копейки? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8156</t>
+  </si>
+  <si>
+    <t>Дизайн квартиры в светлых оттенках. Все продумано и очень функционально. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8155</t>
+  </si>
+  <si>
+    <t>Как сделать входную зону стильной?💥 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.09.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8154</t>
+  </si>
+  <si>
+    <t>Кухня 10 м², как все уместить Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8153</t>
+  </si>
+  <si>
+    <t>Я больше не мою  кошачий лоток благодаря этому открытию!     🔥🔥🔥 🛒  Заказать на OZON</t>
+  </si>
+  <si>
+    <t>18.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8152</t>
+  </si>
+  <si>
+    <t>Колхоз начинается не с дешевых материалов 😉 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8151</t>
+  </si>
+  <si>
+    <t>Как использовать каждый метр маленькой комнаты 👌 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>18.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8150</t>
+  </si>
+  <si>
+    <t>Не совершайте эти ошибки в ремонте. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8149</t>
+  </si>
+  <si>
+    <t>Как цвет может изменить одну и тц же кухню. Наглядный пример. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8148</t>
+  </si>
+  <si>
+    <t>❗️ Что уместили в санузле 4 м²   ☑️ Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8147</t>
+  </si>
+  <si>
+    <t>Три полезных решения для кухни. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8146</t>
+  </si>
+  <si>
+    <t>Лучшие комбинации для фасадов кухни 👍🏼 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8145</t>
+  </si>
+  <si>
+    <t>Не начинайте ремонт кухни пока не проверите эти решения. Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>17.09.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8144</t>
+  </si>
+  <si>
+    <t>Самая перспективная профессия 2026 года И это не айтишник. Это удаленщик с нейросетями. Судите сами: высшее образование не нужно, а доход начинается от 5 000 рублей в день. Занятость 1-2 часа. 👉🏻 Всё что нужно - это взять заказ на бирже и отправить запрос в нейросеть по готовым инструкциям. Написание текста, создание фотографии, презентации или даже сайта. ИИ сделает за 5 минут, а деньги уже в кармане. Без знания языков, без компьютера. Лучший вариант для женщин с детьми. Наталия Иванова в своём канале простым языком показывает, как пользоваться нейросетями для работы и где искать заказы, чтобы зарабатывать. 👇🏻 Чтобы узнать, как зарабатывать на нейросетях, подписывайтесь на канал по ссылке: t.me/+MbAKV8XHEaMwMTc6 Реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8143</t>
+  </si>
+  <si>
+    <t>Как правильно замешивать шпаклевку? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8142</t>
+  </si>
+  <si>
+    <t>А что есть в вашей квартире? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8141</t>
+  </si>
+  <si>
+    <t>Почему отель всегда уютнее дома? Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8140</t>
+  </si>
+  <si>
+    <t>Эти ужасные полочки в ванной дешевят интерьер 🤭 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8139</t>
+  </si>
+  <si>
+    <t>ТОП-5 ВЕЩЕЙ, которые дешевят любой ремонт ❌ Нашли такое у себя? 📐 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8138</t>
+  </si>
+  <si>
+    <t>8 лучших цветов 2026 Идеальный Дом 🏠</t>
+  </si>
+  <si>
+    <t>16.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2187256286/8137</t>
+  </si>
+  <si>
+    <t>АЛГОРИТМ ИДЕАЛЬНОЙ УКЛАДКИ ПЛИТКИ ЗА 4 ПРОСТЫХ ШАГА Идеальный Дом 🏠</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6938,59 +13976,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H734"/>
+  <dimension ref="A1:H1528"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3364.464" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -22840,50 +29878,13548 @@
       <c r="C733" t="s">
         <v>2182</v>
       </c>
       <c r="D733" s="1" t="s">
         <v>2183</v>
       </c>
       <c r="E733">
         <v>16593</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734">
         <v>54330</v>
       </c>
       <c r="B734" t="s">
         <v>2184</v>
       </c>
       <c r="C734" t="s">
         <v>2185</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>2186</v>
       </c>
       <c r="E734">
         <v>16481</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>114309</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E735">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>114310</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E736">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>114311</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E737">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>114312</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E738">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>114313</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E739">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>114314</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E740">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>114315</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E741">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>114316</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E742">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>114317</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E743">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>114318</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E744">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>114319</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E745">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>114320</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E746">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>114321</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E747">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>114322</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E748">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>114323</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E749">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>114324</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E750">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>114325</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E751">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>114326</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E752">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>114327</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E753">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>114328</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E754">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>114329</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E755">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>114330</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E756">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>114331</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E757">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>114332</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E758">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>114333</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E759">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>114334</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E760">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>114335</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E761">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>114336</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E762">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>114337</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E763">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>114338</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="E764">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>114339</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E765">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>114340</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E766">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>114341</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E767">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>114342</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E768">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>114343</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E769">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>114344</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E770">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>114345</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="E771">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>114346</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E772">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>114347</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="E773">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>114348</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E774">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>114349</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E775">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>114350</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E776">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>114351</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E777">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>114352</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E778">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>114353</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E779">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>114354</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="E780">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>114355</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E781">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>114356</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E782">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>114357</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="E783">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>114358</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E784">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>114359</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E785">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>114360</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E786">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>114361</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E787">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>114362</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="E788">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>114363</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E789">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>114364</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E790">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>114365</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E791">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>114366</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E792">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>114367</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E793">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>114368</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E794">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>114369</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E795">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>114370</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E796">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>114371</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E797">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>114372</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E798">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>114373</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E799">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>114374</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2382</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="E800">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>114375</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E801">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>114376</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E802">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>114377</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E803">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>114378</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E804">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>114379</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E805">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>114380</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E806">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>114381</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E807">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>114382</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E808">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>114383</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E809">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>114384</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E810">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>114385</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E811">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>114386</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E812">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>114387</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E813">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>114388</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E814">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>114389</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="E815">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>114390</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E816">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>114391</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="E817">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>114392</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E818">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>114393</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="E819">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>114394</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E820">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>114395</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E821">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>114396</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="E822">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>114397</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E823">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>114398</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="E824">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>114399</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E825">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>114400</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E826">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>114401</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E827">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>114402</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="E828">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>114403</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="E829">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>114404</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E830">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>114405</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E831">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>114406</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E832">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>114407</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E833">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>114408</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E834">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>114409</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E835">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>114410</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E836">
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>114411</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="E837">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>114412</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E838">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>114413</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="E839">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>114414</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="E840">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>114415</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="E841">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>114416</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E842">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>114417</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E843">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>114418</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E844">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>114419</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E845">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>114420</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E846">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>114421</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E847">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>114422</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E848">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>114423</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E849">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>114424</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E850">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>114425</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E851">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>114426</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E852">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>114427</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E853">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>114428</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E854">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>114429</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E855">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>114430</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E856">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>114431</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E857">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>114432</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E858">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>114433</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E859">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>114434</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E860">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>114435</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E861">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>114436</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E862">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>114437</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E863">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>114438</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E864">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>114439</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E865">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>114440</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E866">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>114441</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E867">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>114442</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E868">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>114443</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E869">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>114444</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E870">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>114445</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E871">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>114446</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E872">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>114447</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E873">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>114448</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E874">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>114449</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E875">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>114450</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E876">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>114451</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E877">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>114452</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="E878">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>114453</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="E879">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>114454</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E880">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>114455</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E881">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>114456</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E882">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>114457</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E883">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>114458</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="E884">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>114459</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E885">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>114460</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E886">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>114461</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E887">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>114462</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E888">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>114463</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E889">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>114464</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="E890">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>114465</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="E891">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>114466</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2656</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="E892">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>114467</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2659</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2661</v>
+      </c>
+      <c r="E893">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>114468</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="E894">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>114469</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E895">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>114470</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2670</v>
+      </c>
+      <c r="E896">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>114471</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2671</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E897">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>114472</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2674</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2676</v>
+      </c>
+      <c r="E898">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>114473</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2677</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="E899">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>114474</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2680</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2681</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="E900">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>114475</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="E901">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>114476</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2686</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E902">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>114477</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="E903">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>114478</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2692</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2694</v>
+      </c>
+      <c r="E904">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>114479</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="E905">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>114480</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="E906">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>114481</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E907">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>114482</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2704</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2705</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E908">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>114483</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2708</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2709</v>
+      </c>
+      <c r="E909">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>114484</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2710</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E910">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>114485</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="E911">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>114486</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E912">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>114487</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E913">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>114488</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E914">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>114489</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E915">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>114490</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E916">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>114491</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="E917">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>114492</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E918">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>114493</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E919">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>114494</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E920">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>114495</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E921">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>114496</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E922">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>114497</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E923">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>114498</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E924">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>114499</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E925">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>114500</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E926">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>114501</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E927">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>114502</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E928">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>114503</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E929">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>114504</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="E930">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>114505</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E931">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>114506</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E932">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>114507</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E933">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>114508</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E934">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>114509</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="E935">
+        <v>2787</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>114510</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E936">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>114511</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="E937">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>114512</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="E938">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>114513</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E939">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>114514</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="E940">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>114515</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="E941">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>114516</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="E942">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>114517</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E943">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>114518</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E944">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>114519</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2814</v>
+      </c>
+      <c r="E945">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>114520</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2816</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="E946">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>114521</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2818</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2819</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E947">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>114522</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="E948">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>114523</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2826</v>
+      </c>
+      <c r="E949">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>114524</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2828</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2829</v>
+      </c>
+      <c r="E950">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>114525</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2830</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2831</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E951">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>114526</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E952">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>114527</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="E953">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>114528</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="E954">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>114529</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E955">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>114530</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E956">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>114531</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="E957">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>114532</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E958">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>114533</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E959">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>114534</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E960">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>114535</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E961">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>114536</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E962">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>114537</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="E963">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>114538</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E964">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>114539</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E965">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>114540</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E966">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>114541</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E967">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>114542</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E968">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>114543</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="E969">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>114544</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E970">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>114545</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="E971">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>114546</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E972">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>114547</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E973">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>114548</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="E974">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>114549</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="E975">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>114550</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="E976">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>114551</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2907</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2908</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="E977">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>114552</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2910</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="E978">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>114553</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2913</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="E979">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>114554</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2916</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2917</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E980">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>114555</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2920</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="E981">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>114556</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="E982">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>114557</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="E983">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>114558</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="E984">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>114559</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="E985">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>114560</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2935</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="E986">
+        <v>2501</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>114561</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="E987">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>114562</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2942</v>
+      </c>
+      <c r="E988">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>114563</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2944</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="E989">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>114564</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2946</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2947</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="E990">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>114565</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2949</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="E991">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>114566</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="E992">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>114567</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2955</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2956</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="E993">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>114568</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2958</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2959</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="E994">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>114569</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E995">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>114570</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E996">
+        <v>2961</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>114571</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E997">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>114572</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E998">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>114573</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E999">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>114574</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E1000">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>114575</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E1001">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>114576</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E1002">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>114577</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E1003">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>114578</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="E1004">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>114579</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2989</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="E1005">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>114580</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2993</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E1006">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>114581</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2995</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2996</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="E1007">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>114582</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2998</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2999</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="E1008">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>114583</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="E1009">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>114584</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>3004</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>3005</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E1010">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>114585</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>3008</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="E1011">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>114586</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>3010</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>3011</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="E1012">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>114587</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="E1013">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>114588</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3016</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>3017</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="E1014">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>114589</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>3020</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="E1015">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>114590</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E1016">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>114591</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="E1017">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>114592</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>3028</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="E1018">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>114593</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3031</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="E1019">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>114594</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>3033</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="E1020">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>114595</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="E1021">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>114596</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3039</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3040</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="E1022">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>114597</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="E1023">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>114598</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3045</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="E1024">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>114599</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="E1025">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>114600</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3051</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3052</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="E1026">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>114601</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3054</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="E1027">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>114602</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3057</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="E1028">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>114603</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3061</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="E1029">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>114604</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3063</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="E1030">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>114605</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3066</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="E1031">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>114606</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3069</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="E1032">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>114607</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>3074</v>
+      </c>
+      <c r="E1033">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>114608</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3075</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="E1034">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>114609</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3078</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="E1035">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>114610</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="E1036">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>114611</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E1037">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>114612</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3086</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3087</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="E1038">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>114613</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3090</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="E1039">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>114614</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3092</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="E1040">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>114615</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3095</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3096</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="E1041">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>114616</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3098</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3099</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="E1042">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>114617</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3101</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="E1043">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>114618</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3104</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="E1044">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>114619</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3107</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3108</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="E1045">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>114620</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3111</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="E1046">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>114621</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3113</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3114</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="E1047">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>114622</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3116</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3117</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="E1048">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>114623</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3119</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3120</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="E1049">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>114624</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3122</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3123</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="E1050">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>114625</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3126</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="E1051">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>114626</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3128</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3129</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="E1052">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>114627</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3131</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3132</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E1053">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>114628</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3134</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3135</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="E1054">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>114629</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3137</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="E1055">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>114630</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3140</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3141</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="E1056">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>114631</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3143</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="E1057">
+        <v>2767</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>114632</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3146</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="E1058">
+        <v>2957</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>114633</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3149</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="E1059">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>114634</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="E1060">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>114635</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="E1061">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>114636</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3159</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="E1062">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>114637</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3161</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="E1063">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>114638</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3164</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="E1064">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>114639</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3167</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3168</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="E1065">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>114640</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3170</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="E1066">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>114641</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3173</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="E1067">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>114642</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3176</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3177</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="E1068">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>114643</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3179</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3180</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="E1069">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>114644</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3182</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3183</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="E1070">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>114645</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3185</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="E1071">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>114646</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3188</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3189</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="E1072">
+        <v>3009</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>114647</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3192</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="E1073">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>114648</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="E1074">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>114649</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3197</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3198</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="E1075">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>114650</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3200</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="E1076">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>114651</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3203</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3204</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="E1077">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>114652</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3206</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="E1078">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>114653</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="E1079">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>114654</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3212</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3213</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E1080">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>114655</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3215</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3216</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="E1081">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>114656</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3218</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3219</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="E1082">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>114657</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E1083">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>114658</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3223</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3225</v>
+      </c>
+      <c r="E1084">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>114659</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3226</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3227</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3228</v>
+      </c>
+      <c r="E1085">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>114660</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3229</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="E1086">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>114661</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3232</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3233</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3234</v>
+      </c>
+      <c r="E1087">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>114662</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3235</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3236</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="E1088">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>114663</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3239</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="E1089">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>114664</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="E1090">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>114665</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="E1091">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>114666</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3246</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="E1092">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>114667</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3248</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3249</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="E1093">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>114668</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3251</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="E1094">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>114669</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3254</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="E1095">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>114670</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3257</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="E1096">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>114671</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3260</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3261</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="E1097">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>114672</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3263</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="E1098">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>114673</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3266</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3267</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="E1099">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>114674</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3269</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3270</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E1100">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>114675</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3272</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="E1101">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>114676</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3275</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3276</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="E1102">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>114677</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3278</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3279</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E1103">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>114678</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="E1104">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>114679</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="E1105">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>114680</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="E1106">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>114681</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="E1107">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>114682</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="E1108">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>114683</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3295</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="E1109">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>114684</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3298</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3299</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="E1110">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>114685</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3301</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3302</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="E1111">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>114686</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3304</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3305</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="E1112">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>114687</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3307</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="E1113">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>114688</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3310</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E1114">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>114689</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3313</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3314</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="E1115">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>114690</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3316</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="E1116">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>114691</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3319</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3320</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E1117">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>114692</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3322</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3323</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3324</v>
+      </c>
+      <c r="E1118">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>114693</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3325</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3326</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3327</v>
+      </c>
+      <c r="E1119">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>114694</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3328</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3329</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3330</v>
+      </c>
+      <c r="E1120">
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>114695</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3331</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3332</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="E1121">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>114696</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3334</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3335</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1122">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>114697</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3337</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="E1123">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>114698</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3340</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3341</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3342</v>
+      </c>
+      <c r="E1124">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>114699</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3343</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3344</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="E1125">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>114700</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3346</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3348</v>
+      </c>
+      <c r="E1126">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>114701</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3349</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3350</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="E1127">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>114702</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3352</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3353</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="E1128">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>114703</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3355</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3356</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="E1129">
+        <v>3009</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>114704</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3358</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3359</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3360</v>
+      </c>
+      <c r="E1130">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>114705</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3361</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3363</v>
+      </c>
+      <c r="E1131">
+        <v>3153</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>114706</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3364</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3365</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3366</v>
+      </c>
+      <c r="E1132">
+        <v>3002</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>114707</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3367</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3368</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3369</v>
+      </c>
+      <c r="E1133">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>114708</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3370</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3371</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3372</v>
+      </c>
+      <c r="E1134">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>114709</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3373</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3374</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3375</v>
+      </c>
+      <c r="E1135">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>114710</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3376</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3378</v>
+      </c>
+      <c r="E1136">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>114711</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3379</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3380</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3381</v>
+      </c>
+      <c r="E1137">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>114712</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3382</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3383</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3384</v>
+      </c>
+      <c r="E1138">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>114713</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3385</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3386</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E1139">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>114714</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3387</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="E1140">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>114715</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3390</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3391</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3392</v>
+      </c>
+      <c r="E1141">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>114716</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3393</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3394</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="E1142">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>114717</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3396</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3397</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1143">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>114718</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3399</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3400</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="E1144">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>114719</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3402</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3403</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="E1145">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>114720</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3405</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3406</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="E1146">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>114721</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3408</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3409</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="E1147">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>114722</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3411</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="E1148">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>114723</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3415</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="E1149">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>114724</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3417</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3418</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="E1150">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>114725</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3420</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="E1151">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>114726</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3423</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E1152">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>114727</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="E1153">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>114728</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3428</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="E1154">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>114729</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="E1155">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>114730</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3434</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3435</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="E1156">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>114731</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3437</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3438</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3439</v>
+      </c>
+      <c r="E1157">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>114732</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3441</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="E1158">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>114733</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3444</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="E1159">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>114734</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3446</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3447</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3448</v>
+      </c>
+      <c r="E1160">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>114735</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="E1161">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>114736</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3452</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3453</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="E1162">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>114737</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3454</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3455</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3456</v>
+      </c>
+      <c r="E1163">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>114738</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3457</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3458</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="E1164">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>114739</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3459</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3460</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="E1165">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>114740</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3462</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3463</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="E1166">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>114741</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3465</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3466</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="E1167">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>114742</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3468</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3469</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1168">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>114743</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3471</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3472</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="E1169">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>114744</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3474</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3475</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="E1170">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>114745</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3477</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3478</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="E1171">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>114746</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3480</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3481</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="E1172">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>114747</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3483</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3484</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="E1173">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>114748</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3486</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3487</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="E1174">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>114749</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3489</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3490</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="E1175">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>114750</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3492</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3493</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="E1176">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>114751</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3495</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3496</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="E1177">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>114752</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3498</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3499</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="E1178">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>114753</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3501</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3502</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>3503</v>
+      </c>
+      <c r="E1179">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>114754</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3504</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="E1180">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>114755</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3507</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3508</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="E1181">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>114756</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3510</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3511</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="E1182">
+        <v>3093</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>114757</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3513</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3514</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="E1183">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>114758</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="E1184">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>114759</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3519</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="E1185">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>114760</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3521</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3522</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3523</v>
+      </c>
+      <c r="E1186">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>114761</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3524</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="E1187">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>114762</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3527</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3528</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="E1188">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>114763</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E1189">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>114764</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1190">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>114765</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3537</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="E1191">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>114766</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="E1192">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>114767</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3543</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="E1193">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>114768</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3545</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="E1194">
+        <v>2988</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>114769</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3547</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3548</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3549</v>
+      </c>
+      <c r="E1195">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>114770</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3550</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3551</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3552</v>
+      </c>
+      <c r="E1196">
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>114771</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3553</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3554</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3555</v>
+      </c>
+      <c r="E1197">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>114772</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3556</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3557</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3558</v>
+      </c>
+      <c r="E1198">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>114773</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3559</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3560</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3561</v>
+      </c>
+      <c r="E1199">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>114774</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3562</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3563</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3564</v>
+      </c>
+      <c r="E1200">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>114775</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3565</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3566</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3567</v>
+      </c>
+      <c r="E1201">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>114776</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3568</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3569</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3570</v>
+      </c>
+      <c r="E1202">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>114777</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3571</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3572</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3573</v>
+      </c>
+      <c r="E1203">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>114778</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3574</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3575</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E1204">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>114779</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3576</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3577</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3578</v>
+      </c>
+      <c r="E1205">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>114780</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3579</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3580</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="E1206">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>114781</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3582</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3583</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3584</v>
+      </c>
+      <c r="E1207">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>114782</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3585</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3586</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3587</v>
+      </c>
+      <c r="E1208">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>114783</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3589</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3590</v>
+      </c>
+      <c r="E1209">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>114784</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3591</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3592</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3593</v>
+      </c>
+      <c r="E1210">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>114785</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3594</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3595</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>3596</v>
+      </c>
+      <c r="E1211">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>114786</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3597</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3598</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3599</v>
+      </c>
+      <c r="E1212">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>114787</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3600</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3601</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3602</v>
+      </c>
+      <c r="E1213">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>114788</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3603</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3604</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="E1214">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>114789</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3606</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3607</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>3608</v>
+      </c>
+      <c r="E1215">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>114790</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3609</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3610</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3611</v>
+      </c>
+      <c r="E1216">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>114791</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3612</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3613</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="E1217">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>114792</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3615</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3616</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="E1218">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>114793</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3618</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3619</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="E1219">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>114794</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3621</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3622</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>3623</v>
+      </c>
+      <c r="E1220">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>114795</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3624</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3625</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="E1221">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222">
+        <v>114796</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3627</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3628</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="E1222">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223">
+        <v>114797</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3630</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3631</v>
+      </c>
+      <c r="D1223" s="1" t="s">
+        <v>3632</v>
+      </c>
+      <c r="E1223">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224">
+        <v>114798</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3633</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3634</v>
+      </c>
+      <c r="D1224" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E1224">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225">
+        <v>114799</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3635</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3636</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>3637</v>
+      </c>
+      <c r="E1225">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>114800</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3638</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3639</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>3640</v>
+      </c>
+      <c r="E1226">
+        <v>2954</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>114801</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3641</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3642</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>3643</v>
+      </c>
+      <c r="E1227">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>114802</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3644</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>3646</v>
+      </c>
+      <c r="E1228">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>114803</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3647</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3648</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>3649</v>
+      </c>
+      <c r="E1229">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>114804</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3650</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3651</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3652</v>
+      </c>
+      <c r="E1230">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>114805</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3653</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3654</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>3655</v>
+      </c>
+      <c r="E1231">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>114806</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3656</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3657</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>3658</v>
+      </c>
+      <c r="E1232">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>114807</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3659</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3660</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3661</v>
+      </c>
+      <c r="E1233">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>114808</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3662</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3663</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3664</v>
+      </c>
+      <c r="E1234">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>114809</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3665</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3666</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3667</v>
+      </c>
+      <c r="E1235">
+        <v>3101</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>114810</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3668</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3669</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>3670</v>
+      </c>
+      <c r="E1236">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237">
+        <v>114811</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3671</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3672</v>
+      </c>
+      <c r="D1237" s="1" t="s">
+        <v>3673</v>
+      </c>
+      <c r="E1237">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238">
+        <v>114812</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3674</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3675</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>3676</v>
+      </c>
+      <c r="E1238">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239">
+        <v>114813</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3677</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3678</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="E1239">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240">
+        <v>114814</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3679</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3680</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="E1240">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241">
+        <v>114815</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="E1241">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242">
+        <v>114816</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3685</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="E1242">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243">
+        <v>114817</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3688</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3689</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="E1243">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244">
+        <v>114818</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3691</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>3693</v>
+      </c>
+      <c r="E1244">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245">
+        <v>114819</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3694</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3695</v>
+      </c>
+      <c r="D1245" s="1" t="s">
+        <v>3696</v>
+      </c>
+      <c r="E1245">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246">
+        <v>114820</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3698</v>
+      </c>
+      <c r="D1246" s="1" t="s">
+        <v>3699</v>
+      </c>
+      <c r="E1246">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247">
+        <v>114821</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3700</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D1247" s="1" t="s">
+        <v>3702</v>
+      </c>
+      <c r="E1247">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248">
+        <v>114822</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3703</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D1248" s="1" t="s">
+        <v>3705</v>
+      </c>
+      <c r="E1248">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249">
+        <v>114823</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3706</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3707</v>
+      </c>
+      <c r="D1249" s="1" t="s">
+        <v>3708</v>
+      </c>
+      <c r="E1249">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250">
+        <v>114824</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D1250" s="1" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E1250">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251">
+        <v>114825</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3712</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3713</v>
+      </c>
+      <c r="D1251" s="1" t="s">
+        <v>3714</v>
+      </c>
+      <c r="E1251">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252">
+        <v>114826</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3715</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3716</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="E1252">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253">
+        <v>114827</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3718</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D1253" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="E1253">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254">
+        <v>114828</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3721</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D1254" s="1" t="s">
+        <v>3723</v>
+      </c>
+      <c r="E1254">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255">
+        <v>114829</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3724</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3725</v>
+      </c>
+      <c r="D1255" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="E1255">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:8">
+      <c r="A1256">
+        <v>114830</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>3727</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D1256" s="1" t="s">
+        <v>3729</v>
+      </c>
+      <c r="E1256">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:8">
+      <c r="A1257">
+        <v>114831</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3730</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3731</v>
+      </c>
+      <c r="D1257" s="1" t="s">
+        <v>3732</v>
+      </c>
+      <c r="E1257">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:8">
+      <c r="A1258">
+        <v>114832</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>3733</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3734</v>
+      </c>
+      <c r="D1258" s="1" t="s">
+        <v>3735</v>
+      </c>
+      <c r="E1258">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:8">
+      <c r="A1259">
+        <v>114833</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>3736</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>3737</v>
+      </c>
+      <c r="D1259" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E1259">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:8">
+      <c r="A1260">
+        <v>114834</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>3738</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3739</v>
+      </c>
+      <c r="D1260" s="1" t="s">
+        <v>3664</v>
+      </c>
+      <c r="E1260">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:8">
+      <c r="A1261">
+        <v>114835</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>3740</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3741</v>
+      </c>
+      <c r="D1261" s="1" t="s">
+        <v>3742</v>
+      </c>
+      <c r="E1261">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:8">
+      <c r="A1262">
+        <v>114836</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>3743</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3744</v>
+      </c>
+      <c r="D1262" s="1" t="s">
+        <v>3745</v>
+      </c>
+      <c r="E1262">
+        <v>3086</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:8">
+      <c r="A1263">
+        <v>114837</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>3746</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3747</v>
+      </c>
+      <c r="D1263" s="1" t="s">
+        <v>3748</v>
+      </c>
+      <c r="E1263">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:8">
+      <c r="A1264">
+        <v>114838</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>3749</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3750</v>
+      </c>
+      <c r="D1264" s="1" t="s">
+        <v>3751</v>
+      </c>
+      <c r="E1264">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:8">
+      <c r="A1265">
+        <v>114839</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>3752</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>3753</v>
+      </c>
+      <c r="D1265" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="E1265">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:8">
+      <c r="A1266">
+        <v>114840</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>3754</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3755</v>
+      </c>
+      <c r="D1266" s="1" t="s">
+        <v>3756</v>
+      </c>
+      <c r="E1266">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:8">
+      <c r="A1267">
+        <v>114841</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>3757</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3758</v>
+      </c>
+      <c r="D1267" s="1" t="s">
+        <v>3759</v>
+      </c>
+      <c r="E1267">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:8">
+      <c r="A1268">
+        <v>114842</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>3760</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1268" s="1" t="s">
+        <v>3762</v>
+      </c>
+      <c r="E1268">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:8">
+      <c r="A1269">
+        <v>114843</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3763</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D1269" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E1269">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:8">
+      <c r="A1270">
+        <v>114844</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>3765</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3766</v>
+      </c>
+      <c r="D1270" s="1" t="s">
+        <v>3767</v>
+      </c>
+      <c r="E1270">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:8">
+      <c r="A1271">
+        <v>114845</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>3768</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3769</v>
+      </c>
+      <c r="D1271" s="1" t="s">
+        <v>3770</v>
+      </c>
+      <c r="E1271">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:8">
+      <c r="A1272">
+        <v>114846</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>3771</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3772</v>
+      </c>
+      <c r="D1272" s="1" t="s">
+        <v>3773</v>
+      </c>
+      <c r="E1272">
+        <v>3146</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:8">
+      <c r="A1273">
+        <v>114847</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3774</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3775</v>
+      </c>
+      <c r="D1273" s="1" t="s">
+        <v>3776</v>
+      </c>
+      <c r="E1273">
+        <v>3179</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:8">
+      <c r="A1274">
+        <v>114848</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>3777</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3778</v>
+      </c>
+      <c r="D1274" s="1" t="s">
+        <v>3779</v>
+      </c>
+      <c r="E1274">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:8">
+      <c r="A1275">
+        <v>114849</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>3780</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3781</v>
+      </c>
+      <c r="D1275" s="1" t="s">
+        <v>3782</v>
+      </c>
+      <c r="E1275">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:8">
+      <c r="A1276">
+        <v>114850</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>3783</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3784</v>
+      </c>
+      <c r="D1276" s="1" t="s">
+        <v>3785</v>
+      </c>
+      <c r="E1276">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:8">
+      <c r="A1277">
+        <v>114851</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>3786</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3787</v>
+      </c>
+      <c r="D1277" s="1" t="s">
+        <v>3788</v>
+      </c>
+      <c r="E1277">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:8">
+      <c r="A1278">
+        <v>114852</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>3789</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3790</v>
+      </c>
+      <c r="D1278" s="1" t="s">
+        <v>3791</v>
+      </c>
+      <c r="E1278">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8">
+      <c r="A1279">
+        <v>114853</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>3792</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3793</v>
+      </c>
+      <c r="D1279" s="1" t="s">
+        <v>3794</v>
+      </c>
+      <c r="E1279">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:8">
+      <c r="A1280">
+        <v>114854</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>3795</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3796</v>
+      </c>
+      <c r="D1280" s="1" t="s">
+        <v>3797</v>
+      </c>
+      <c r="E1280">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8">
+      <c r="A1281">
+        <v>114855</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>3798</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3799</v>
+      </c>
+      <c r="D1281" s="1" t="s">
+        <v>3800</v>
+      </c>
+      <c r="E1281">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:8">
+      <c r="A1282">
+        <v>114856</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>3801</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3802</v>
+      </c>
+      <c r="D1282" s="1" t="s">
+        <v>3803</v>
+      </c>
+      <c r="E1282">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:8">
+      <c r="A1283">
+        <v>114857</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>3804</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3805</v>
+      </c>
+      <c r="D1283" s="1" t="s">
+        <v>3806</v>
+      </c>
+      <c r="E1283">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:8">
+      <c r="A1284">
+        <v>114858</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>3807</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>3808</v>
+      </c>
+      <c r="D1284" s="1" t="s">
+        <v>3809</v>
+      </c>
+      <c r="E1284">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:8">
+      <c r="A1285">
+        <v>114859</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>3810</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3811</v>
+      </c>
+      <c r="D1285" s="1" t="s">
+        <v>3812</v>
+      </c>
+      <c r="E1285">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8">
+      <c r="A1286">
+        <v>114860</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>3813</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3814</v>
+      </c>
+      <c r="D1286" s="1" t="s">
+        <v>3815</v>
+      </c>
+      <c r="E1286">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:8">
+      <c r="A1287">
+        <v>114861</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3816</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D1287" s="1" t="s">
+        <v>3818</v>
+      </c>
+      <c r="E1287">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:8">
+      <c r="A1288">
+        <v>114862</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3819</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3820</v>
+      </c>
+      <c r="D1288" s="1" t="s">
+        <v>3821</v>
+      </c>
+      <c r="E1288">
+        <v>3204</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:8">
+      <c r="A1289">
+        <v>114863</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3822</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D1289" s="1" t="s">
+        <v>3824</v>
+      </c>
+      <c r="E1289">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:8">
+      <c r="A1290">
+        <v>114864</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>3825</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3826</v>
+      </c>
+      <c r="D1290" s="1" t="s">
+        <v>3827</v>
+      </c>
+      <c r="E1290">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:8">
+      <c r="A1291">
+        <v>114865</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3829</v>
+      </c>
+      <c r="D1291" s="1" t="s">
+        <v>3830</v>
+      </c>
+      <c r="E1291">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:8">
+      <c r="A1292">
+        <v>114866</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>3831</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>3832</v>
+      </c>
+      <c r="D1292" s="1" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1292">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:8">
+      <c r="A1293">
+        <v>114867</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>3834</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>3835</v>
+      </c>
+      <c r="D1293" s="1" t="s">
+        <v>3836</v>
+      </c>
+      <c r="E1293">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:8">
+      <c r="A1294">
+        <v>114868</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>3837</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>3838</v>
+      </c>
+      <c r="D1294" s="1" t="s">
+        <v>3839</v>
+      </c>
+      <c r="E1294">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:8">
+      <c r="A1295">
+        <v>114869</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>3840</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1295" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E1295">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:8">
+      <c r="A1296">
+        <v>114870</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>3842</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>3843</v>
+      </c>
+      <c r="D1296" s="1" t="s">
+        <v>3844</v>
+      </c>
+      <c r="E1296">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:8">
+      <c r="A1297">
+        <v>114871</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>3845</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>3846</v>
+      </c>
+      <c r="D1297" s="1" t="s">
+        <v>3847</v>
+      </c>
+      <c r="E1297">
+        <v>3277</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:8">
+      <c r="A1298">
+        <v>114872</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>3848</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>3849</v>
+      </c>
+      <c r="D1298" s="1" t="s">
+        <v>3850</v>
+      </c>
+      <c r="E1298">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:8">
+      <c r="A1299">
+        <v>114873</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>3851</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>3852</v>
+      </c>
+      <c r="D1299" s="1" t="s">
+        <v>3853</v>
+      </c>
+      <c r="E1299">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:8">
+      <c r="A1300">
+        <v>114874</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>3854</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>3855</v>
+      </c>
+      <c r="D1300" s="1" t="s">
+        <v>3856</v>
+      </c>
+      <c r="E1300">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:8">
+      <c r="A1301">
+        <v>114875</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>3857</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>3858</v>
+      </c>
+      <c r="D1301" s="1" t="s">
+        <v>3859</v>
+      </c>
+      <c r="E1301">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:8">
+      <c r="A1302">
+        <v>114876</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>3860</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>3861</v>
+      </c>
+      <c r="D1302" s="1" t="s">
+        <v>3862</v>
+      </c>
+      <c r="E1302">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:8">
+      <c r="A1303">
+        <v>114877</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>3863</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>3864</v>
+      </c>
+      <c r="D1303" s="1" t="s">
+        <v>3865</v>
+      </c>
+      <c r="E1303">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:8">
+      <c r="A1304">
+        <v>114878</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>3866</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>3867</v>
+      </c>
+      <c r="D1304" s="1" t="s">
+        <v>3868</v>
+      </c>
+      <c r="E1304">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:8">
+      <c r="A1305">
+        <v>114879</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>3869</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>3870</v>
+      </c>
+      <c r="D1305" s="1" t="s">
+        <v>3871</v>
+      </c>
+      <c r="E1305">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:8">
+      <c r="A1306">
+        <v>114880</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>3872</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>3873</v>
+      </c>
+      <c r="D1306" s="1" t="s">
+        <v>3874</v>
+      </c>
+      <c r="E1306">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:8">
+      <c r="A1307">
+        <v>114881</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>3875</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>3876</v>
+      </c>
+      <c r="D1307" s="1" t="s">
+        <v>3877</v>
+      </c>
+      <c r="E1307">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:8">
+      <c r="A1308">
+        <v>114882</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>3878</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>3879</v>
+      </c>
+      <c r="D1308" s="1" t="s">
+        <v>3880</v>
+      </c>
+      <c r="E1308">
+        <v>3074</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:8">
+      <c r="A1309">
+        <v>114883</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>3881</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>3882</v>
+      </c>
+      <c r="D1309" s="1" t="s">
+        <v>3883</v>
+      </c>
+      <c r="E1309">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:8">
+      <c r="A1310">
+        <v>114884</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>3884</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>3885</v>
+      </c>
+      <c r="D1310" s="1" t="s">
+        <v>3886</v>
+      </c>
+      <c r="E1310">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:8">
+      <c r="A1311">
+        <v>114885</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>3887</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>3888</v>
+      </c>
+      <c r="D1311" s="1" t="s">
+        <v>3889</v>
+      </c>
+      <c r="E1311">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:8">
+      <c r="A1312">
+        <v>114886</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>3890</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>3891</v>
+      </c>
+      <c r="D1312" s="1" t="s">
+        <v>3892</v>
+      </c>
+      <c r="E1312">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:8">
+      <c r="A1313">
+        <v>114887</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>3893</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>3894</v>
+      </c>
+      <c r="D1313" s="1" t="s">
+        <v>3705</v>
+      </c>
+      <c r="E1313">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:8">
+      <c r="A1314">
+        <v>114888</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>3895</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>3896</v>
+      </c>
+      <c r="D1314" s="1" t="s">
+        <v>3897</v>
+      </c>
+      <c r="E1314">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:8">
+      <c r="A1315">
+        <v>114889</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>3898</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>3899</v>
+      </c>
+      <c r="D1315" s="1" t="s">
+        <v>3900</v>
+      </c>
+      <c r="E1315">
+        <v>2949</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:8">
+      <c r="A1316">
+        <v>114890</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>3901</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>3902</v>
+      </c>
+      <c r="D1316" s="1" t="s">
+        <v>3903</v>
+      </c>
+      <c r="E1316">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:8">
+      <c r="A1317">
+        <v>114891</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>3904</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>3905</v>
+      </c>
+      <c r="D1317" s="1" t="s">
+        <v>3906</v>
+      </c>
+      <c r="E1317">
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:8">
+      <c r="A1318">
+        <v>114892</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>3907</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>3908</v>
+      </c>
+      <c r="D1318" s="1" t="s">
+        <v>3909</v>
+      </c>
+      <c r="E1318">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:8">
+      <c r="A1319">
+        <v>114893</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>3910</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>3911</v>
+      </c>
+      <c r="D1319" s="1" t="s">
+        <v>3912</v>
+      </c>
+      <c r="E1319">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:8">
+      <c r="A1320">
+        <v>114894</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>3913</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>3914</v>
+      </c>
+      <c r="D1320" s="1" t="s">
+        <v>3915</v>
+      </c>
+      <c r="E1320">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:8">
+      <c r="A1321">
+        <v>114895</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>3916</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>3917</v>
+      </c>
+      <c r="D1321" s="1" t="s">
+        <v>3918</v>
+      </c>
+      <c r="E1321">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:8">
+      <c r="A1322">
+        <v>114896</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>3919</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>3920</v>
+      </c>
+      <c r="D1322" s="1" t="s">
+        <v>3921</v>
+      </c>
+      <c r="E1322">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:8">
+      <c r="A1323">
+        <v>114897</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>3922</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>3923</v>
+      </c>
+      <c r="D1323" s="1" t="s">
+        <v>3924</v>
+      </c>
+      <c r="E1323">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:8">
+      <c r="A1324">
+        <v>114898</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>3925</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>3926</v>
+      </c>
+      <c r="D1324" s="1" t="s">
+        <v>3927</v>
+      </c>
+      <c r="E1324">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:8">
+      <c r="A1325">
+        <v>114899</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>3928</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>3929</v>
+      </c>
+      <c r="D1325" s="1" t="s">
+        <v>3930</v>
+      </c>
+      <c r="E1325">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:8">
+      <c r="A1326">
+        <v>114900</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>3931</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>3932</v>
+      </c>
+      <c r="D1326" s="1" t="s">
+        <v>3933</v>
+      </c>
+      <c r="E1326">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:8">
+      <c r="A1327">
+        <v>114901</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>3934</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>3935</v>
+      </c>
+      <c r="D1327" s="1" t="s">
+        <v>3936</v>
+      </c>
+      <c r="E1327">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:8">
+      <c r="A1328">
+        <v>114902</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>3937</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>3938</v>
+      </c>
+      <c r="D1328" s="1" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1328">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:8">
+      <c r="A1329">
+        <v>114903</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>3940</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>3941</v>
+      </c>
+      <c r="D1329" s="1" t="s">
+        <v>3942</v>
+      </c>
+      <c r="E1329">
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:8">
+      <c r="A1330">
+        <v>114904</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>3943</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>3944</v>
+      </c>
+      <c r="D1330" s="1" t="s">
+        <v>3945</v>
+      </c>
+      <c r="E1330">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:8">
+      <c r="A1331">
+        <v>114905</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>3946</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>3947</v>
+      </c>
+      <c r="D1331" s="1" t="s">
+        <v>3948</v>
+      </c>
+      <c r="E1331">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:8">
+      <c r="A1332">
+        <v>114906</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>3949</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>3950</v>
+      </c>
+      <c r="D1332" s="1" t="s">
+        <v>3951</v>
+      </c>
+      <c r="E1332">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:8">
+      <c r="A1333">
+        <v>114907</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>3952</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D1333" s="1" t="s">
+        <v>3954</v>
+      </c>
+      <c r="E1333">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:8">
+      <c r="A1334">
+        <v>114908</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>3955</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>3956</v>
+      </c>
+      <c r="D1334" s="1" t="s">
+        <v>3957</v>
+      </c>
+      <c r="E1334">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:8">
+      <c r="A1335">
+        <v>114909</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>3958</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>3959</v>
+      </c>
+      <c r="D1335" s="1" t="s">
+        <v>3960</v>
+      </c>
+      <c r="E1335">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:8">
+      <c r="A1336">
+        <v>114910</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>3961</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>3962</v>
+      </c>
+      <c r="D1336" s="1" t="s">
+        <v>3963</v>
+      </c>
+      <c r="E1336">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:8">
+      <c r="A1337">
+        <v>114911</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>3964</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>3965</v>
+      </c>
+      <c r="D1337" s="1" t="s">
+        <v>3966</v>
+      </c>
+      <c r="E1337">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:8">
+      <c r="A1338">
+        <v>114912</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>3967</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>3968</v>
+      </c>
+      <c r="D1338" s="1" t="s">
+        <v>3969</v>
+      </c>
+      <c r="E1338">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:8">
+      <c r="A1339">
+        <v>114913</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>3970</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>3971</v>
+      </c>
+      <c r="D1339" s="1" t="s">
+        <v>3972</v>
+      </c>
+      <c r="E1339">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:8">
+      <c r="A1340">
+        <v>114914</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>3973</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>3974</v>
+      </c>
+      <c r="D1340" s="1" t="s">
+        <v>3975</v>
+      </c>
+      <c r="E1340">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:8">
+      <c r="A1341">
+        <v>114915</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>3976</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>3977</v>
+      </c>
+      <c r="D1341" s="1" t="s">
+        <v>3978</v>
+      </c>
+      <c r="E1341">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:8">
+      <c r="A1342">
+        <v>114916</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>3979</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>3980</v>
+      </c>
+      <c r="D1342" s="1" t="s">
+        <v>3981</v>
+      </c>
+      <c r="E1342">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:8">
+      <c r="A1343">
+        <v>114917</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>3982</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>3983</v>
+      </c>
+      <c r="D1343" s="1" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1343">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:8">
+      <c r="A1344">
+        <v>114918</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>3985</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>3986</v>
+      </c>
+      <c r="D1344" s="1" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1344">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:8">
+      <c r="A1345">
+        <v>114919</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>3988</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>3989</v>
+      </c>
+      <c r="D1345" s="1" t="s">
+        <v>3990</v>
+      </c>
+      <c r="E1345">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:8">
+      <c r="A1346">
+        <v>114920</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>3991</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>3992</v>
+      </c>
+      <c r="D1346" s="1" t="s">
+        <v>3993</v>
+      </c>
+      <c r="E1346">
+        <v>3320</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:8">
+      <c r="A1347">
+        <v>114921</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>3994</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>3995</v>
+      </c>
+      <c r="D1347" s="1" t="s">
+        <v>3996</v>
+      </c>
+      <c r="E1347">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:8">
+      <c r="A1348">
+        <v>114922</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>3997</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>3998</v>
+      </c>
+      <c r="D1348" s="1" t="s">
+        <v>3999</v>
+      </c>
+      <c r="E1348">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:8">
+      <c r="A1349">
+        <v>114923</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>4000</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>4001</v>
+      </c>
+      <c r="D1349" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="E1349">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:8">
+      <c r="A1350">
+        <v>114924</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>4002</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>4003</v>
+      </c>
+      <c r="D1350" s="1" t="s">
+        <v>4004</v>
+      </c>
+      <c r="E1350">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:8">
+      <c r="A1351">
+        <v>114925</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>4005</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>4006</v>
+      </c>
+      <c r="D1351" s="1" t="s">
+        <v>4007</v>
+      </c>
+      <c r="E1351">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:8">
+      <c r="A1352">
+        <v>114926</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>4008</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>4009</v>
+      </c>
+      <c r="D1352" s="1" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1352">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:8">
+      <c r="A1353">
+        <v>114927</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>4011</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>4012</v>
+      </c>
+      <c r="D1353" s="1" t="s">
+        <v>4013</v>
+      </c>
+      <c r="E1353">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:8">
+      <c r="A1354">
+        <v>114928</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>4014</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>4015</v>
+      </c>
+      <c r="D1354" s="1" t="s">
+        <v>4016</v>
+      </c>
+      <c r="E1354">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:8">
+      <c r="A1355">
+        <v>114929</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>4017</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>4018</v>
+      </c>
+      <c r="D1355" s="1" t="s">
+        <v>4019</v>
+      </c>
+      <c r="E1355">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:8">
+      <c r="A1356">
+        <v>114930</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>4020</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>4021</v>
+      </c>
+      <c r="D1356" s="1" t="s">
+        <v>4022</v>
+      </c>
+      <c r="E1356">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:8">
+      <c r="A1357">
+        <v>114931</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>4023</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>4024</v>
+      </c>
+      <c r="D1357" s="1" t="s">
+        <v>4025</v>
+      </c>
+      <c r="E1357">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:8">
+      <c r="A1358">
+        <v>114932</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>4026</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>4027</v>
+      </c>
+      <c r="D1358" s="1" t="s">
+        <v>4028</v>
+      </c>
+      <c r="E1358">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:8">
+      <c r="A1359">
+        <v>114933</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>4029</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>4030</v>
+      </c>
+      <c r="D1359" s="1" t="s">
+        <v>4031</v>
+      </c>
+      <c r="E1359">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:8">
+      <c r="A1360">
+        <v>114934</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>4032</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>4033</v>
+      </c>
+      <c r="D1360" s="1" t="s">
+        <v>4034</v>
+      </c>
+      <c r="E1360">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:8">
+      <c r="A1361">
+        <v>114935</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>4035</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>4036</v>
+      </c>
+      <c r="D1361" s="1" t="s">
+        <v>4037</v>
+      </c>
+      <c r="E1361">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:8">
+      <c r="A1362">
+        <v>114936</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>4038</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>4039</v>
+      </c>
+      <c r="D1362" s="1" t="s">
+        <v>4040</v>
+      </c>
+      <c r="E1362">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:8">
+      <c r="A1363">
+        <v>114937</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>4041</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>4042</v>
+      </c>
+      <c r="D1363" s="1" t="s">
+        <v>4043</v>
+      </c>
+      <c r="E1363">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:8">
+      <c r="A1364">
+        <v>114938</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>4044</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>4045</v>
+      </c>
+      <c r="D1364" s="1" t="s">
+        <v>4046</v>
+      </c>
+      <c r="E1364">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:8">
+      <c r="A1365">
+        <v>114939</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>4047</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>4048</v>
+      </c>
+      <c r="D1365" s="1" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1365">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:8">
+      <c r="A1366">
+        <v>114940</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>4050</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>4051</v>
+      </c>
+      <c r="D1366" s="1" t="s">
+        <v>4052</v>
+      </c>
+      <c r="E1366">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:8">
+      <c r="A1367">
+        <v>114941</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>4053</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>4054</v>
+      </c>
+      <c r="D1367" s="1" t="s">
+        <v>4055</v>
+      </c>
+      <c r="E1367">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:8">
+      <c r="A1368">
+        <v>114942</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>4056</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>4057</v>
+      </c>
+      <c r="D1368" s="1" t="s">
+        <v>4058</v>
+      </c>
+      <c r="E1368">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:8">
+      <c r="A1369">
+        <v>114943</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>4060</v>
+      </c>
+      <c r="D1369" s="1" t="s">
+        <v>4061</v>
+      </c>
+      <c r="E1369">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:8">
+      <c r="A1370">
+        <v>114944</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>4062</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>4063</v>
+      </c>
+      <c r="D1370" s="1" t="s">
+        <v>4064</v>
+      </c>
+      <c r="E1370">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:8">
+      <c r="A1371">
+        <v>114945</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>4065</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>4066</v>
+      </c>
+      <c r="D1371" s="1" t="s">
+        <v>4067</v>
+      </c>
+      <c r="E1371">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:8">
+      <c r="A1372">
+        <v>114946</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>4068</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D1372" s="1" t="s">
+        <v>4070</v>
+      </c>
+      <c r="E1372">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:8">
+      <c r="A1373">
+        <v>114947</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>4071</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1373" s="1" t="s">
+        <v>4073</v>
+      </c>
+      <c r="E1373">
+        <v>3365</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:8">
+      <c r="A1374">
+        <v>114948</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>4074</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>4075</v>
+      </c>
+      <c r="D1374" s="1" t="s">
+        <v>4076</v>
+      </c>
+      <c r="E1374">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:8">
+      <c r="A1375">
+        <v>114949</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>4077</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>4078</v>
+      </c>
+      <c r="D1375" s="1" t="s">
+        <v>4079</v>
+      </c>
+      <c r="E1375">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:8">
+      <c r="A1376">
+        <v>114950</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>4080</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>4081</v>
+      </c>
+      <c r="D1376" s="1" t="s">
+        <v>4082</v>
+      </c>
+      <c r="E1376">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:8">
+      <c r="A1377">
+        <v>114951</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>4083</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>4084</v>
+      </c>
+      <c r="D1377" s="1" t="s">
+        <v>4085</v>
+      </c>
+      <c r="E1377">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:8">
+      <c r="A1378">
+        <v>114952</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>4086</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>4087</v>
+      </c>
+      <c r="D1378" s="1" t="s">
+        <v>4088</v>
+      </c>
+      <c r="E1378">
+        <v>3244</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:8">
+      <c r="A1379">
+        <v>114953</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>4089</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>4090</v>
+      </c>
+      <c r="D1379" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E1379">
+        <v>3313</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:8">
+      <c r="A1380">
+        <v>114954</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>4091</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>4092</v>
+      </c>
+      <c r="D1380" s="1" t="s">
+        <v>4093</v>
+      </c>
+      <c r="E1380">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:8">
+      <c r="A1381">
+        <v>114955</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>4094</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>4095</v>
+      </c>
+      <c r="D1381" s="1" t="s">
+        <v>4096</v>
+      </c>
+      <c r="E1381">
+        <v>3518</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:8">
+      <c r="A1382">
+        <v>114956</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>4097</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>4098</v>
+      </c>
+      <c r="D1382" s="1" t="s">
+        <v>4099</v>
+      </c>
+      <c r="E1382">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:8">
+      <c r="A1383">
+        <v>114957</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>4100</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>4101</v>
+      </c>
+      <c r="D1383" s="1" t="s">
+        <v>4102</v>
+      </c>
+      <c r="E1383">
+        <v>3262</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:8">
+      <c r="A1384">
+        <v>114958</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>4103</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>4104</v>
+      </c>
+      <c r="D1384" s="1" t="s">
+        <v>4105</v>
+      </c>
+      <c r="E1384">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:8">
+      <c r="A1385">
+        <v>114959</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>4106</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>4107</v>
+      </c>
+      <c r="D1385" s="1" t="s">
+        <v>4108</v>
+      </c>
+      <c r="E1385">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:8">
+      <c r="A1386">
+        <v>114960</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>4109</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>4110</v>
+      </c>
+      <c r="D1386" s="1" t="s">
+        <v>4111</v>
+      </c>
+      <c r="E1386">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:8">
+      <c r="A1387">
+        <v>114961</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>4112</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>4113</v>
+      </c>
+      <c r="D1387" s="1" t="s">
+        <v>4114</v>
+      </c>
+      <c r="E1387">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:8">
+      <c r="A1388">
+        <v>114962</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>4115</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>4116</v>
+      </c>
+      <c r="D1388" s="1" t="s">
+        <v>4117</v>
+      </c>
+      <c r="E1388">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:8">
+      <c r="A1389">
+        <v>114963</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>4118</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>4119</v>
+      </c>
+      <c r="D1389" s="1" t="s">
+        <v>4120</v>
+      </c>
+      <c r="E1389">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:8">
+      <c r="A1390">
+        <v>114964</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>4121</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>4122</v>
+      </c>
+      <c r="D1390" s="1" t="s">
+        <v>4123</v>
+      </c>
+      <c r="E1390">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:8">
+      <c r="A1391">
+        <v>114965</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>4124</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>4125</v>
+      </c>
+      <c r="D1391" s="1" t="s">
+        <v>4126</v>
+      </c>
+      <c r="E1391">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:8">
+      <c r="A1392">
+        <v>114966</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>4127</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>4128</v>
+      </c>
+      <c r="D1392" s="1" t="s">
+        <v>4129</v>
+      </c>
+      <c r="E1392">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:8">
+      <c r="A1393">
+        <v>114967</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>4130</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>4131</v>
+      </c>
+      <c r="D1393" s="1" t="s">
+        <v>4132</v>
+      </c>
+      <c r="E1393">
+        <v>3277</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:8">
+      <c r="A1394">
+        <v>114968</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>4133</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>4134</v>
+      </c>
+      <c r="D1394" s="1" t="s">
+        <v>4135</v>
+      </c>
+      <c r="E1394">
+        <v>2991</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:8">
+      <c r="A1395">
+        <v>114969</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>4136</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>4137</v>
+      </c>
+      <c r="D1395" s="1" t="s">
+        <v>4138</v>
+      </c>
+      <c r="E1395">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:8">
+      <c r="A1396">
+        <v>114970</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>4139</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>4140</v>
+      </c>
+      <c r="D1396" s="1" t="s">
+        <v>4141</v>
+      </c>
+      <c r="E1396">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:8">
+      <c r="A1397">
+        <v>114971</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>4142</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>4143</v>
+      </c>
+      <c r="D1397" s="1" t="s">
+        <v>4144</v>
+      </c>
+      <c r="E1397">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:8">
+      <c r="A1398">
+        <v>114972</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>4145</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>4146</v>
+      </c>
+      <c r="D1398" s="1" t="s">
+        <v>4147</v>
+      </c>
+      <c r="E1398">
+        <v>3406</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:8">
+      <c r="A1399">
+        <v>114973</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>4148</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>4149</v>
+      </c>
+      <c r="D1399" s="1" t="s">
+        <v>4150</v>
+      </c>
+      <c r="E1399">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:8">
+      <c r="A1400">
+        <v>114974</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>4152</v>
+      </c>
+      <c r="D1400" s="1" t="s">
+        <v>4153</v>
+      </c>
+      <c r="E1400">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:8">
+      <c r="A1401">
+        <v>114975</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>4154</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>4155</v>
+      </c>
+      <c r="D1401" s="1" t="s">
+        <v>4156</v>
+      </c>
+      <c r="E1401">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:8">
+      <c r="A1402">
+        <v>114976</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>4157</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>4158</v>
+      </c>
+      <c r="D1402" s="1" t="s">
+        <v>4159</v>
+      </c>
+      <c r="E1402">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:8">
+      <c r="A1403">
+        <v>114977</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>4160</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>4161</v>
+      </c>
+      <c r="D1403" s="1" t="s">
+        <v>4162</v>
+      </c>
+      <c r="E1403">
+        <v>2988</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:8">
+      <c r="A1404">
+        <v>114978</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>4163</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>4164</v>
+      </c>
+      <c r="D1404" s="1" t="s">
+        <v>4165</v>
+      </c>
+      <c r="E1404">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:8">
+      <c r="A1405">
+        <v>114979</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>4166</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>4167</v>
+      </c>
+      <c r="D1405" s="1" t="s">
+        <v>4168</v>
+      </c>
+      <c r="E1405">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:8">
+      <c r="A1406">
+        <v>114980</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>4169</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>4170</v>
+      </c>
+      <c r="D1406" s="1" t="s">
+        <v>4171</v>
+      </c>
+      <c r="E1406">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:8">
+      <c r="A1407">
+        <v>114981</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>4172</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>4173</v>
+      </c>
+      <c r="D1407" s="1" t="s">
+        <v>4174</v>
+      </c>
+      <c r="E1407">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:8">
+      <c r="A1408">
+        <v>114982</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>4175</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>4176</v>
+      </c>
+      <c r="D1408" s="1" t="s">
+        <v>4177</v>
+      </c>
+      <c r="E1408">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:8">
+      <c r="A1409">
+        <v>114983</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>4178</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>4179</v>
+      </c>
+      <c r="D1409" s="1" t="s">
+        <v>4180</v>
+      </c>
+      <c r="E1409">
+        <v>3502</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:8">
+      <c r="A1410">
+        <v>114984</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>4181</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>4182</v>
+      </c>
+      <c r="D1410" s="1" t="s">
+        <v>4183</v>
+      </c>
+      <c r="E1410">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:8">
+      <c r="A1411">
+        <v>114985</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>4184</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D1411" s="1" t="s">
+        <v>4186</v>
+      </c>
+      <c r="E1411">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:8">
+      <c r="A1412">
+        <v>114986</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>4187</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>4188</v>
+      </c>
+      <c r="D1412" s="1" t="s">
+        <v>4189</v>
+      </c>
+      <c r="E1412">
+        <v>3445</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:8">
+      <c r="A1413">
+        <v>114987</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>4190</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>4191</v>
+      </c>
+      <c r="D1413" s="1" t="s">
+        <v>4192</v>
+      </c>
+      <c r="E1413">
+        <v>3248</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:8">
+      <c r="A1414">
+        <v>114988</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>4193</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>4194</v>
+      </c>
+      <c r="D1414" s="1" t="s">
+        <v>4195</v>
+      </c>
+      <c r="E1414">
+        <v>3511</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:8">
+      <c r="A1415">
+        <v>114989</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>4196</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>4197</v>
+      </c>
+      <c r="D1415" s="1" t="s">
+        <v>4198</v>
+      </c>
+      <c r="E1415">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:8">
+      <c r="A1416">
+        <v>114990</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>4199</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>4200</v>
+      </c>
+      <c r="D1416" s="1" t="s">
+        <v>4201</v>
+      </c>
+      <c r="E1416">
+        <v>3475</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:8">
+      <c r="A1417">
+        <v>114991</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>4202</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>4203</v>
+      </c>
+      <c r="D1417" s="1" t="s">
+        <v>4204</v>
+      </c>
+      <c r="E1417">
+        <v>3488</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:8">
+      <c r="A1418">
+        <v>114992</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>4205</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>4206</v>
+      </c>
+      <c r="D1418" s="1" t="s">
+        <v>4207</v>
+      </c>
+      <c r="E1418">
+        <v>3443</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:8">
+      <c r="A1419">
+        <v>114993</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>4208</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>4209</v>
+      </c>
+      <c r="D1419" s="1" t="s">
+        <v>4210</v>
+      </c>
+      <c r="E1419">
+        <v>3281</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:8">
+      <c r="A1420">
+        <v>114994</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>4211</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>4212</v>
+      </c>
+      <c r="D1420" s="1" t="s">
+        <v>4213</v>
+      </c>
+      <c r="E1420">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:8">
+      <c r="A1421">
+        <v>114995</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>4214</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>4215</v>
+      </c>
+      <c r="D1421" s="1" t="s">
+        <v>4216</v>
+      </c>
+      <c r="E1421">
+        <v>3383</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:8">
+      <c r="A1422">
+        <v>114996</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>4217</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>4218</v>
+      </c>
+      <c r="D1422" s="1" t="s">
+        <v>4219</v>
+      </c>
+      <c r="E1422">
+        <v>3416</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:8">
+      <c r="A1423">
+        <v>114997</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>4220</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>4221</v>
+      </c>
+      <c r="D1423" s="1" t="s">
+        <v>4222</v>
+      </c>
+      <c r="E1423">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:8">
+      <c r="A1424">
+        <v>114998</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>4223</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D1424" s="1" t="s">
+        <v>4225</v>
+      </c>
+      <c r="E1424">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:8">
+      <c r="A1425">
+        <v>114999</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>4226</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>4227</v>
+      </c>
+      <c r="D1425" s="1" t="s">
+        <v>4228</v>
+      </c>
+      <c r="E1425">
+        <v>3688</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:8">
+      <c r="A1426">
+        <v>115000</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>4229</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>4230</v>
+      </c>
+      <c r="D1426" s="1" t="s">
+        <v>4231</v>
+      </c>
+      <c r="E1426">
+        <v>4039</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:8">
+      <c r="A1427">
+        <v>115001</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>4232</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>4233</v>
+      </c>
+      <c r="D1427" s="1" t="s">
+        <v>4234</v>
+      </c>
+      <c r="E1427">
+        <v>3840</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:8">
+      <c r="A1428">
+        <v>115002</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>4235</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D1428" s="1" t="s">
+        <v>4237</v>
+      </c>
+      <c r="E1428">
+        <v>3716</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:8">
+      <c r="A1429">
+        <v>115003</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>4238</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>4239</v>
+      </c>
+      <c r="D1429" s="1" t="s">
+        <v>4240</v>
+      </c>
+      <c r="E1429">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:8">
+      <c r="A1430">
+        <v>115004</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>4241</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>4242</v>
+      </c>
+      <c r="D1430" s="1" t="s">
+        <v>4243</v>
+      </c>
+      <c r="E1430">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:8">
+      <c r="A1431">
+        <v>115005</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>4244</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>4245</v>
+      </c>
+      <c r="D1431" s="1" t="s">
+        <v>4246</v>
+      </c>
+      <c r="E1431">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:8">
+      <c r="A1432">
+        <v>115006</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>4247</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>4248</v>
+      </c>
+      <c r="D1432" s="1" t="s">
+        <v>4249</v>
+      </c>
+      <c r="E1432">
+        <v>3726</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:8">
+      <c r="A1433">
+        <v>115007</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>4250</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>4251</v>
+      </c>
+      <c r="D1433" s="1" t="s">
+        <v>4252</v>
+      </c>
+      <c r="E1433">
+        <v>3809</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:8">
+      <c r="A1434">
+        <v>115008</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>4253</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>4254</v>
+      </c>
+      <c r="D1434" s="1" t="s">
+        <v>4255</v>
+      </c>
+      <c r="E1434">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:8">
+      <c r="A1435">
+        <v>115009</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>4256</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>4257</v>
+      </c>
+      <c r="D1435" s="1" t="s">
+        <v>4258</v>
+      </c>
+      <c r="E1435">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:8">
+      <c r="A1436">
+        <v>115010</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>4259</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>4260</v>
+      </c>
+      <c r="D1436" s="1" t="s">
+        <v>4225</v>
+      </c>
+      <c r="E1436">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:8">
+      <c r="A1437">
+        <v>115011</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>4261</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>4262</v>
+      </c>
+      <c r="D1437" s="1" t="s">
+        <v>4263</v>
+      </c>
+      <c r="E1437">
+        <v>3332</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:8">
+      <c r="A1438">
+        <v>115012</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>4264</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>4265</v>
+      </c>
+      <c r="D1438" s="1" t="s">
+        <v>4266</v>
+      </c>
+      <c r="E1438">
+        <v>3258</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:8">
+      <c r="A1439">
+        <v>115013</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>4267</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>4268</v>
+      </c>
+      <c r="D1439" s="1" t="s">
+        <v>4269</v>
+      </c>
+      <c r="E1439">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:8">
+      <c r="A1440">
+        <v>115014</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>4270</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>4271</v>
+      </c>
+      <c r="D1440" s="1" t="s">
+        <v>4272</v>
+      </c>
+      <c r="E1440">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:8">
+      <c r="A1441">
+        <v>115015</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>4274</v>
+      </c>
+      <c r="D1441" s="1" t="s">
+        <v>4275</v>
+      </c>
+      <c r="E1441">
+        <v>3703</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:8">
+      <c r="A1442">
+        <v>115016</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>4276</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>4277</v>
+      </c>
+      <c r="D1442" s="1" t="s">
+        <v>4278</v>
+      </c>
+      <c r="E1442">
+        <v>3794</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:8">
+      <c r="A1443">
+        <v>115017</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>4279</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>4280</v>
+      </c>
+      <c r="D1443" s="1" t="s">
+        <v>4281</v>
+      </c>
+      <c r="E1443">
+        <v>3466</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:8">
+      <c r="A1444">
+        <v>115018</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>4282</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>4283</v>
+      </c>
+      <c r="D1444" s="1" t="s">
+        <v>4284</v>
+      </c>
+      <c r="E1444">
+        <v>3483</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:8">
+      <c r="A1445">
+        <v>115019</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>4285</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>4286</v>
+      </c>
+      <c r="D1445" s="1" t="s">
+        <v>4287</v>
+      </c>
+      <c r="E1445">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:8">
+      <c r="A1446">
+        <v>115020</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>4288</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>4289</v>
+      </c>
+      <c r="D1446" s="1" t="s">
+        <v>4290</v>
+      </c>
+      <c r="E1446">
+        <v>3199</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:8">
+      <c r="A1447">
+        <v>115021</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>4291</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>4292</v>
+      </c>
+      <c r="D1447" s="1" t="s">
+        <v>4293</v>
+      </c>
+      <c r="E1447">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:8">
+      <c r="A1448">
+        <v>115022</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>4294</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>4295</v>
+      </c>
+      <c r="D1448" s="1" t="s">
+        <v>4296</v>
+      </c>
+      <c r="E1448">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:8">
+      <c r="A1449">
+        <v>115023</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>4297</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>4298</v>
+      </c>
+      <c r="D1449" s="1" t="s">
+        <v>4299</v>
+      </c>
+      <c r="E1449">
+        <v>3442</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:8">
+      <c r="A1450">
+        <v>115024</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>4300</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>4301</v>
+      </c>
+      <c r="D1450" s="1" t="s">
+        <v>4302</v>
+      </c>
+      <c r="E1450">
+        <v>3466</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:8">
+      <c r="A1451">
+        <v>115025</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>4303</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>4304</v>
+      </c>
+      <c r="D1451" s="1" t="s">
+        <v>4305</v>
+      </c>
+      <c r="E1451">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:8">
+      <c r="A1452">
+        <v>115026</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>4306</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>4307</v>
+      </c>
+      <c r="D1452" s="1" t="s">
+        <v>4308</v>
+      </c>
+      <c r="E1452">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:8">
+      <c r="A1453">
+        <v>115027</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>4309</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>4310</v>
+      </c>
+      <c r="D1453" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E1453">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:8">
+      <c r="A1454">
+        <v>115028</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>4311</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>4312</v>
+      </c>
+      <c r="D1454" s="1" t="s">
+        <v>4313</v>
+      </c>
+      <c r="E1454">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:8">
+      <c r="A1455">
+        <v>115029</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>4314</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>4315</v>
+      </c>
+      <c r="D1455" s="1" t="s">
+        <v>4316</v>
+      </c>
+      <c r="E1455">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:8">
+      <c r="A1456">
+        <v>115030</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>4317</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>4318</v>
+      </c>
+      <c r="D1456" s="1" t="s">
+        <v>4319</v>
+      </c>
+      <c r="E1456">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:8">
+      <c r="A1457">
+        <v>115031</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>4320</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>4321</v>
+      </c>
+      <c r="D1457" s="1" t="s">
+        <v>4322</v>
+      </c>
+      <c r="E1457">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:8">
+      <c r="A1458">
+        <v>115032</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>4323</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>4324</v>
+      </c>
+      <c r="D1458" s="1" t="s">
+        <v>4325</v>
+      </c>
+      <c r="E1458">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:8">
+      <c r="A1459">
+        <v>115033</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>4326</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>4327</v>
+      </c>
+      <c r="D1459" s="1" t="s">
+        <v>3234</v>
+      </c>
+      <c r="E1459">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:8">
+      <c r="A1460">
+        <v>115034</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>4329</v>
+      </c>
+      <c r="D1460" s="1" t="s">
+        <v>4330</v>
+      </c>
+      <c r="E1460">
+        <v>3229</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:8">
+      <c r="A1461">
+        <v>115035</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>4331</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>4332</v>
+      </c>
+      <c r="D1461" s="1" t="s">
+        <v>4333</v>
+      </c>
+      <c r="E1461">
+        <v>3499</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:8">
+      <c r="A1462">
+        <v>115036</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>4334</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>4335</v>
+      </c>
+      <c r="D1462" s="1" t="s">
+        <v>4336</v>
+      </c>
+      <c r="E1462">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:8">
+      <c r="A1463">
+        <v>115037</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>4337</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>4338</v>
+      </c>
+      <c r="D1463" s="1" t="s">
+        <v>4339</v>
+      </c>
+      <c r="E1463">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:8">
+      <c r="A1464">
+        <v>115038</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>4340</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>4341</v>
+      </c>
+      <c r="D1464" s="1" t="s">
+        <v>4342</v>
+      </c>
+      <c r="E1464">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:8">
+      <c r="A1465">
+        <v>115039</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>4343</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>4344</v>
+      </c>
+      <c r="D1465" s="1" t="s">
+        <v>4345</v>
+      </c>
+      <c r="E1465">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:8">
+      <c r="A1466">
+        <v>115040</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>4346</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>4347</v>
+      </c>
+      <c r="D1466" s="1" t="s">
+        <v>4348</v>
+      </c>
+      <c r="E1466">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:8">
+      <c r="A1467">
+        <v>115041</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>4349</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>4350</v>
+      </c>
+      <c r="D1467" s="1" t="s">
+        <v>4351</v>
+      </c>
+      <c r="E1467">
+        <v>3011</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:8">
+      <c r="A1468">
+        <v>115042</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>4352</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>4353</v>
+      </c>
+      <c r="D1468" s="1" t="s">
+        <v>4354</v>
+      </c>
+      <c r="E1468">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:8">
+      <c r="A1469">
+        <v>115043</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>4355</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>4356</v>
+      </c>
+      <c r="D1469" s="1" t="s">
+        <v>4357</v>
+      </c>
+      <c r="E1469">
+        <v>3595</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:8">
+      <c r="A1470">
+        <v>115044</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>4358</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>4359</v>
+      </c>
+      <c r="D1470" s="1" t="s">
+        <v>4360</v>
+      </c>
+      <c r="E1470">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:8">
+      <c r="A1471">
+        <v>115045</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>4361</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>4362</v>
+      </c>
+      <c r="D1471" s="1" t="s">
+        <v>4363</v>
+      </c>
+      <c r="E1471">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:8">
+      <c r="A1472">
+        <v>115046</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>4364</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>4365</v>
+      </c>
+      <c r="D1472" s="1" t="s">
+        <v>4366</v>
+      </c>
+      <c r="E1472">
+        <v>3513</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:8">
+      <c r="A1473">
+        <v>115047</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>4367</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>4368</v>
+      </c>
+      <c r="D1473" s="1" t="s">
+        <v>4369</v>
+      </c>
+      <c r="E1473">
+        <v>3382</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:8">
+      <c r="A1474">
+        <v>115048</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>4370</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>4371</v>
+      </c>
+      <c r="D1474" s="1" t="s">
+        <v>4372</v>
+      </c>
+      <c r="E1474">
+        <v>3367</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:8">
+      <c r="A1475">
+        <v>115049</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>4373</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>4374</v>
+      </c>
+      <c r="D1475" s="1" t="s">
+        <v>4375</v>
+      </c>
+      <c r="E1475">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:8">
+      <c r="A1476">
+        <v>115050</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>4376</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>4377</v>
+      </c>
+      <c r="D1476" s="1" t="s">
+        <v>4378</v>
+      </c>
+      <c r="E1476">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:8">
+      <c r="A1477">
+        <v>115051</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>4379</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>4380</v>
+      </c>
+      <c r="D1477" s="1" t="s">
+        <v>4381</v>
+      </c>
+      <c r="E1477">
+        <v>3235</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:8">
+      <c r="A1478">
+        <v>115052</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>4382</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>4383</v>
+      </c>
+      <c r="D1478" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="E1478">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:8">
+      <c r="A1479">
+        <v>115053</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>4384</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>4385</v>
+      </c>
+      <c r="D1479" s="1" t="s">
+        <v>4386</v>
+      </c>
+      <c r="E1479">
+        <v>3489</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:8">
+      <c r="A1480">
+        <v>115054</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>4387</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>4388</v>
+      </c>
+      <c r="D1480" s="1" t="s">
+        <v>4389</v>
+      </c>
+      <c r="E1480">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:8">
+      <c r="A1481">
+        <v>115055</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>4390</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>4391</v>
+      </c>
+      <c r="D1481" s="1" t="s">
+        <v>4392</v>
+      </c>
+      <c r="E1481">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:8">
+      <c r="A1482">
+        <v>115056</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>4393</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>4394</v>
+      </c>
+      <c r="D1482" s="1" t="s">
+        <v>4395</v>
+      </c>
+      <c r="E1482">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:8">
+      <c r="A1483">
+        <v>115057</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>4396</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>4397</v>
+      </c>
+      <c r="D1483" s="1" t="s">
+        <v>4398</v>
+      </c>
+      <c r="E1483">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:8">
+      <c r="A1484">
+        <v>115058</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>4399</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>4400</v>
+      </c>
+      <c r="D1484" s="1" t="s">
+        <v>4401</v>
+      </c>
+      <c r="E1484">
+        <v>3384</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:8">
+      <c r="A1485">
+        <v>115059</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>4402</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>4403</v>
+      </c>
+      <c r="D1485" s="1" t="s">
+        <v>4404</v>
+      </c>
+      <c r="E1485">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:8">
+      <c r="A1486">
+        <v>115060</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>4405</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>4406</v>
+      </c>
+      <c r="D1486" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="E1486">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:8">
+      <c r="A1487">
+        <v>115061</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>4407</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>4408</v>
+      </c>
+      <c r="D1487" s="1" t="s">
+        <v>4409</v>
+      </c>
+      <c r="E1487">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:8">
+      <c r="A1488">
+        <v>115062</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>4410</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>4411</v>
+      </c>
+      <c r="D1488" s="1" t="s">
+        <v>4412</v>
+      </c>
+      <c r="E1488">
+        <v>3405</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:8">
+      <c r="A1489">
+        <v>115063</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>4413</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>4414</v>
+      </c>
+      <c r="D1489" s="1" t="s">
+        <v>4415</v>
+      </c>
+      <c r="E1489">
+        <v>3453</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:8">
+      <c r="A1490">
+        <v>115064</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>4416</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>4417</v>
+      </c>
+      <c r="D1490" s="1" t="s">
+        <v>4418</v>
+      </c>
+      <c r="E1490">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:8">
+      <c r="A1491">
+        <v>115065</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>4419</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>4420</v>
+      </c>
+      <c r="D1491" s="1" t="s">
+        <v>4421</v>
+      </c>
+      <c r="E1491">
+        <v>3623</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:8">
+      <c r="A1492">
+        <v>115066</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>4422</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>4423</v>
+      </c>
+      <c r="D1492" s="1" t="s">
+        <v>4424</v>
+      </c>
+      <c r="E1492">
+        <v>3478</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:8">
+      <c r="A1493">
+        <v>115067</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>4425</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>4426</v>
+      </c>
+      <c r="D1493" s="1" t="s">
+        <v>4427</v>
+      </c>
+      <c r="E1493">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:8">
+      <c r="A1494">
+        <v>125737</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>4428</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>4429</v>
+      </c>
+      <c r="D1494" s="1" t="s">
+        <v>4430</v>
+      </c>
+      <c r="E1494">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:8">
+      <c r="A1495">
+        <v>125738</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>4431</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>4432</v>
+      </c>
+      <c r="D1495" s="1" t="s">
+        <v>4433</v>
+      </c>
+      <c r="E1495">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:8">
+      <c r="A1496">
+        <v>125739</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>4434</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>4435</v>
+      </c>
+      <c r="D1496" s="1" t="s">
+        <v>4436</v>
+      </c>
+      <c r="E1496">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:8">
+      <c r="A1497">
+        <v>125740</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>4437</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>4438</v>
+      </c>
+      <c r="D1497" s="1" t="s">
+        <v>4439</v>
+      </c>
+      <c r="E1497">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:8">
+      <c r="A1498">
+        <v>125741</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>4440</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>4441</v>
+      </c>
+      <c r="D1498" s="1" t="s">
+        <v>4442</v>
+      </c>
+      <c r="E1498">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:8">
+      <c r="A1499">
+        <v>125742</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>4443</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>4444</v>
+      </c>
+      <c r="D1499" s="1" t="s">
+        <v>4445</v>
+      </c>
+      <c r="E1499">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:8">
+      <c r="A1500">
+        <v>125743</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>4446</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>4447</v>
+      </c>
+      <c r="D1500" s="1" t="s">
+        <v>4448</v>
+      </c>
+      <c r="E1500">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:8">
+      <c r="A1501">
+        <v>125744</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>4449</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>4450</v>
+      </c>
+      <c r="D1501" s="1" t="s">
+        <v>4451</v>
+      </c>
+      <c r="E1501">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:8">
+      <c r="A1502">
+        <v>125745</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>4452</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>4453</v>
+      </c>
+      <c r="D1502" s="1" t="s">
+        <v>4454</v>
+      </c>
+      <c r="E1502">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:8">
+      <c r="A1503">
+        <v>125746</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>4455</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>4456</v>
+      </c>
+      <c r="D1503" s="1" t="s">
+        <v>4457</v>
+      </c>
+      <c r="E1503">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:8">
+      <c r="A1504">
+        <v>125747</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>4458</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>4459</v>
+      </c>
+      <c r="D1504" s="1" t="s">
+        <v>4460</v>
+      </c>
+      <c r="E1504">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:8">
+      <c r="A1505">
+        <v>125748</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>4461</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>4462</v>
+      </c>
+      <c r="D1505" s="1" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1505">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:8">
+      <c r="A1506">
+        <v>125749</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>4464</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>4465</v>
+      </c>
+      <c r="D1506" s="1" t="s">
+        <v>4466</v>
+      </c>
+      <c r="E1506">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:8">
+      <c r="A1507">
+        <v>125750</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4467</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>4468</v>
+      </c>
+      <c r="D1507" s="1" t="s">
+        <v>4469</v>
+      </c>
+      <c r="E1507">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:8">
+      <c r="A1508">
+        <v>125751</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>4470</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>4471</v>
+      </c>
+      <c r="D1508" s="1" t="s">
+        <v>4472</v>
+      </c>
+      <c r="E1508">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:8">
+      <c r="A1509">
+        <v>125752</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>4473</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>4474</v>
+      </c>
+      <c r="D1509" s="1" t="s">
+        <v>4475</v>
+      </c>
+      <c r="E1509">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:8">
+      <c r="A1510">
+        <v>125753</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>4476</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>4477</v>
+      </c>
+      <c r="D1510" s="1" t="s">
+        <v>4478</v>
+      </c>
+      <c r="E1510">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:8">
+      <c r="A1511">
+        <v>125754</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>4479</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>4480</v>
+      </c>
+      <c r="D1511" s="1" t="s">
+        <v>4481</v>
+      </c>
+      <c r="E1511">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:8">
+      <c r="A1512">
+        <v>125755</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>4482</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>4483</v>
+      </c>
+      <c r="D1512" s="1" t="s">
+        <v>4484</v>
+      </c>
+      <c r="E1512">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:8">
+      <c r="A1513">
+        <v>125756</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>4485</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>4486</v>
+      </c>
+      <c r="D1513" s="1" t="s">
+        <v>4487</v>
+      </c>
+      <c r="E1513">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:8">
+      <c r="A1514">
+        <v>125757</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>4488</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>4489</v>
+      </c>
+      <c r="D1514" s="1" t="s">
+        <v>4490</v>
+      </c>
+      <c r="E1514">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:8">
+      <c r="A1515">
+        <v>125758</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>4491</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>4492</v>
+      </c>
+      <c r="D1515" s="1" t="s">
+        <v>4493</v>
+      </c>
+      <c r="E1515">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:8">
+      <c r="A1516">
+        <v>125759</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>4494</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>4495</v>
+      </c>
+      <c r="D1516" s="1" t="s">
+        <v>4496</v>
+      </c>
+      <c r="E1516">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:8">
+      <c r="A1517">
+        <v>125760</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>4497</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>4498</v>
+      </c>
+      <c r="D1517" s="1" t="s">
+        <v>4499</v>
+      </c>
+      <c r="E1517">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:8">
+      <c r="A1518">
+        <v>125761</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>4500</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>4501</v>
+      </c>
+      <c r="D1518" s="1" t="s">
+        <v>4502</v>
+      </c>
+      <c r="E1518">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:8">
+      <c r="A1519">
+        <v>125762</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>4503</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>4504</v>
+      </c>
+      <c r="D1519" s="1" t="s">
+        <v>4505</v>
+      </c>
+      <c r="E1519">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:8">
+      <c r="A1520">
+        <v>125763</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>4506</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>4507</v>
+      </c>
+      <c r="D1520" s="1" t="s">
+        <v>4508</v>
+      </c>
+      <c r="E1520">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:8">
+      <c r="A1521">
+        <v>125764</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>4509</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>4510</v>
+      </c>
+      <c r="D1521" s="1" t="s">
+        <v>4511</v>
+      </c>
+      <c r="E1521">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:8">
+      <c r="A1522">
+        <v>125765</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>4512</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>4513</v>
+      </c>
+      <c r="D1522" s="1" t="s">
+        <v>4514</v>
+      </c>
+      <c r="E1522">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:8">
+      <c r="A1523">
+        <v>125766</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>4515</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>4516</v>
+      </c>
+      <c r="D1523" s="1" t="s">
+        <v>4517</v>
+      </c>
+      <c r="E1523">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:8">
+      <c r="A1524">
+        <v>125767</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>4518</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>4519</v>
+      </c>
+      <c r="D1524" s="1" t="s">
+        <v>4520</v>
+      </c>
+      <c r="E1524">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:8">
+      <c r="A1525">
+        <v>125768</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>4521</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>4522</v>
+      </c>
+      <c r="D1525" s="1" t="s">
+        <v>4523</v>
+      </c>
+      <c r="E1525">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:8">
+      <c r="A1526">
+        <v>125769</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>4524</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>4525</v>
+      </c>
+      <c r="D1526" s="1" t="s">
+        <v>4526</v>
+      </c>
+      <c r="E1526">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:8">
+      <c r="A1527">
+        <v>125770</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>4527</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>4528</v>
+      </c>
+      <c r="D1527" s="1" t="s">
+        <v>4529</v>
+      </c>
+      <c r="E1527">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:8">
+      <c r="A1528">
+        <v>125771</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>4530</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>4531</v>
+      </c>
+      <c r="D1528" s="1" t="s">
+        <v>4532</v>
+      </c>
+      <c r="E1528">
+        <v>2359</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">