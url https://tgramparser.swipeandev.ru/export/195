--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="444">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="864">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1344,50 +1344,1310 @@
     <t>15.08.25 13:33</t>
   </si>
   <si>
     <t>t.me/homeasy/43870</t>
   </si>
   <si>
     <t>Великолепный реализованный проект в стиле неоклассика для семьи с двумя детьми. Получилось эргономичное и эффектное пространство с роскошными визуальными акцентами! Площадь: 159 кв. м. Дизайн: СВЕТЛАНА ВЕРШИНИНА</t>
   </si>
   <si>
     <t>15.08.25 11:11</t>
   </si>
   <si>
     <t>t.me/homeasy/43860</t>
   </si>
   <si>
     <t>Квартира для семьи коллекционеров в Москве. Перед автором проекта стояла задача создать комфортное пространство для жизни семьи из трех человек - людей с большой насмотренностью в искусстве и дизайне. Площадь: 123 кв. м. Дизайн: ELENA POVOROVA</t>
   </si>
   <si>
     <t>15.08.25 09:41</t>
   </si>
   <si>
     <t>t.me/homeasy/43859</t>
   </si>
   <si>
     <t>Премьера остросюжетной драмы «Дыши» 🍿 Жизнь каждого человека может перевернуться на 180 градусов, но, когда рядом есть любящие и всегда готовые поддержать родные люди, справляться со всем намного легче. В новом сериале от Okko «Дыши» акушерка Лера пытается совмещать тяжелую карьеру и воспитание троих детей в одиночку. Конечно, каждый может дать слабину в такой ситуации. Однако для Леры маленькая оплошность теперь может стоить жизни, ведь роды одной из ее пациенток заканчиваются осложнениями.</t>
+  </si>
+  <si>
+    <t>01.03.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49331</t>
+  </si>
+  <si>
+    <t>Двухкомнатная квартира в Калининграде. Перед дизайнером стояла задача создать запоминающееся, удобное и функциональное пространство для аренды. В спальне необходимо было предусмотреть комфортную кровать, гардеробную, звукоизоляцию стен и затемняющие шторы. В гостиной планировалось разместить большой стол с видом на зеленый двор. Главная идея проекта — воссоздать атмосферу немецкой квартиры начала XX века. Площадь: 44 кв. м. Дизайн: OLGA SHTEN</t>
+  </si>
+  <si>
+    <t>28.02.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49324</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер яркой квартиры в Москве. Получился уютный интерьер, наполненный смелыми жизнерадостными оттенками. Площадь: 110 кв. м. Дизайн: АННА МИКЛАШЕВСКАЯ</t>
+  </si>
+  <si>
+    <t>28.02.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49323</t>
+  </si>
+  <si>
+    <t>❗️Cрочно нужны дизайнеры без опыта. Обучим сами с нуля. Покажем, как без опыта и знаний заработать первые деньги. Для вас: ✔️ Возможность работать удаленно; ✔️ График выбираете сами; ✔️ зарплата для новичков от 100 000 руб/мес (уже во время обучения) Совмещать можно с чем угодно. Продавать или привлекать куда-то людей не нужно. Опыт, талант и навыки рисования не требуются! Нужно создавать дизайн интерьера для жилых и коммерческих помещений. Обучаться может каждый, в любом возрасте с нулевыми навыками владения компьютером. Если хотите попробовать себя в одной из самых востребованных профессий в 2026 году, то это ваш шанс! Регистрируйтесь на бесплатный мастер-класс “Как стать дизайнером интерьера и выйти на 200 000 руб/мес”: Регистрация на мастер-класс по ссылке - https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin&amp;utm_campaign=mkoldgroup1_280226&amp;utm_content=homeasy&amp;utm_term=p1sknew&amp;erid=2Vtzqua4BQx Платить ничего не нужно, доступ к материалу дается бесплатно. Единственное - регистрация закроется, когда наберем нужное количество участников.</t>
+  </si>
+  <si>
+    <t>27.02.26 19:13</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49321</t>
+  </si>
+  <si>
+    <t>Подборка стильных вещичек для дома с Али. Собрала трендовые находки, которые вы не найдете на наших маркетплейсах❤️ Ссылки: раз, два, три, четыре, пять, шесть, семь, восемь</t>
+  </si>
+  <si>
+    <t>27.02.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49312</t>
+  </si>
+  <si>
+    <t>Уютная квартира для молодого человека. Вдохновением послужили компактные парижские квартиры — светлые, изящные, с неповторимым шармом. Особенность нашего пространства в невысоких потолках и стандартных окнах, поэтому пришлось искать оригинальные решения, чтобы создать желаемую атмосферу и визуально трансформировать интерьер. Площадь: 45 кв. м. Дизайн: DSGN HUB Подписывайтесь на нас в MAX, чтобы не потерять!</t>
+  </si>
+  <si>
+    <t>26.02.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49304</t>
+  </si>
+  <si>
+    <t>интеллектуальный уют❣️ #inspo</t>
+  </si>
+  <si>
+    <t>26.02.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49297</t>
+  </si>
+  <si>
+    <t>Яркая квартира с парижской атмосферой. Эту квартиру заказчик купил для отдыха, поэтому был рад экспериментам! Площадь: 56 кв. м. Дизайн: PROJECTOR STUDIO</t>
+  </si>
+  <si>
+    <t>26.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49288</t>
+  </si>
+  <si>
+    <t>Невероятная квартира для аренды в Санкт-Петербурге. Дизайнер погрузилась в удивительный мир винтажа и осознала, что среди старых вещей можно найти настоящие сокровища. Немного обновив их, она подарила им вторую жизнь. Даже в небольшой однокомнатной квартире удалось использовать разнообразные оттенки, при этом избежать эффекта «шапито». Особенно интересно это проявилось в работе с красным цветом, который сохранил выразительность, не перегружая интерьер. Площадь: 53 кв. м. Дизайн: POLINAANDREEVA DESIGN</t>
+  </si>
+  <si>
+    <t>25.02.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49280</t>
+  </si>
+  <si>
+    <t>европейская сдержанность🧡 #inspo</t>
+  </si>
+  <si>
+    <t>25.02.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49275</t>
+  </si>
+  <si>
+    <t>В Mr.Doors создают мебель под любые планировки с точностью до 1 мм. Делают один раз и надолго, подверждая бессрочной гарантией. 👉🏼 Подписчикам персональная скидка -7%. 👉🏼В феврале дарим холодильник и варочную панель при заказе кухни. Материалы — от практичных до премиальных: ЛДСП, пластик, эмаль, шпон, массив. Собственное производство, реализация нестандартных идей, рассрочка 0% на 12 месяцев и бесплатный замер. 📩 Напишите «расчёт» в @Mr_Doors_praim и получите расчет с учетом ВСЕХ акций и проект в подарок 📍5 слонов в Москве и области</t>
+  </si>
+  <si>
+    <t>25.02.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49266</t>
+  </si>
+  <si>
+    <t>Небольшая квартира в Москве для молодой девушки. Интерьер задуман как гармоничная среда для спокойной жизни: тактильные материалы и сдержанная архитектура в основе концепции. Открытая планировка без перегородок обеспечила гибкое зонирование. Дизайнер учёл стандартные пропорции жилого комплекса и сохранил ощущение простора на компактной площади. Площадь: 48 кв. м. Дизайн: AGAMIROV</t>
+  </si>
+  <si>
+    <t>24.02.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49258</t>
+  </si>
+  <si>
+    <t>больше голубого💚 #inspo</t>
+  </si>
+  <si>
+    <t>24.02.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49249</t>
+  </si>
+  <si>
+    <t>Квартира-студия с французским шармом для сдачи в аренду. Пространство наполнено светом и дышит лёгким шармом старинных парижских квартир — без лишнего пафоса, но с вниманием к деталям. Цветовая гамма выдержана в нежных пастельных тонах: сливочный белый, пудровый розовый, приглушённый серый и бежевый — они создают ощущение простора и уюта. Акценты из латуни и тёмного дерева добавляют благородства. Площадь: 21.2 кв. м. Дизайн: DIROMANOVA</t>
+  </si>
+  <si>
+    <t>23.02.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49243</t>
+  </si>
+  <si>
+    <t>С чего начинается ощущение дома? Оно начинается с комфорта, уюта и характера в деталях. С мебели, которая сделана так, как её видите Вы. МАКОНТИ создаёт интерьеры для тех, кто выбирает качество осознанно и готов воплотить свои мечты в реальность вместе с нами. ➡️ Собственное производство ➡️ Качественные материалы ➡️ Внимание к тому, что важно именно Вам ❤️Только для подписчиков канала действует скидка 10%. Отправляйте промокод "Дом"  в чат дизайнеру для расчета. 🔔Также всегда рады видеть вас в наших салонах. Иногда одного визите достаточно, чтобы понять — вы искали именно это. Подписывайтесь на 🟫🟫🟫 Здесь создаётся мебель, которая говорит о вкусе без лишних слов.</t>
+  </si>
+  <si>
+    <t>23.02.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49234</t>
+  </si>
+  <si>
+    <t>Проект небольшой, но уютной квартиры-студии. Интерьер выполнен в светлой бежевой палитре, которая создаёт ощущение простора и тепла. Для оживления интерьера использованы яркие акценты в виде подушек, светильника и картины, что добавляет свежести и индивидуальности. Современный дизайн гармонично сочетает стиль и функциональность, обеспечивая всё необходимое для комфортной жизни. Площадь: 23 кв. м. Дизайн: BAGROVA DESIGN</t>
+  </si>
+  <si>
+    <t>22.02.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49225</t>
+  </si>
+  <si>
+    <t>Однокомнатная квартира в доме 1964 года. Перед дизайнером стояла задача создать запоминающийся и выразительный интерьер при ограниченном бюджете. Это удалось благодаря смелому цветному решению — гармоничному сочетанию насыщенного брусничного и глубокого изумрудного оттенков, которые придали пространству характер и индивидуальность. Площадь: 19.5 кв. м. Дизайн: MIMOSA INTERIORS</t>
+  </si>
+  <si>
+    <t>22.02.26 03:05</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49217</t>
+  </si>
+  <si>
+    <t>Диван как главный элемент в интерьере. Диван – один из самых важных предметов в доме. Он не только служит местом для отдыха и развлечений, сбора гостей и вечерних посиделок, но и определяет общий стиль и атмосферу помещения. Поэтому к покупке дивана нужно отнестись с особой тщательностью. Смотрите в наших карточках практические советы и основные моменты, на которые стоит обратить внимание при выборе дивана.</t>
+  </si>
+  <si>
+    <t>21.02.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49211</t>
+  </si>
+  <si>
+    <t>Яркая хохлома и лаконичный, современный дизайн. На ARTDOM 2026 бренд «Хохлома» представил совместную интерьерную коллекцию с Димой Логиновым. «В саду Жар-птицы» – такое название получила коллекция – представлены настенные панно, светильники, вазы и столики. В коллаборации – свежее и новое прочтение хохломского промысла, которое органично адаптируется к современным тенденциям, сочетая в себе искусные рисунки хохломы и минималистичный дизайн. На значение росписи в коллекции обращает внимание и Дима Логинов: «Через пластику форм, игру пропорций, некоторую иронию, я все же хотел обратить внимание на главную ценность предметов коллекции — ручную роспись. Не так уж много в наших домах предметов мебели и декора, красиво расписанных человеком» Коллекция уже доступна к предзаказу на сайте бренда</t>
+  </si>
+  <si>
+    <t>21.02.26 04:05</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49202</t>
+  </si>
+  <si>
+    <t>Стильная и лаконичная квартира в монохромной гамме с акцентом на тёмную графику и двери с фрамугами. Задача состояла в создании современного и стильного интерьера в нейтральных тёплых оттенках, с большим количеством систем хранения, функциональными детскими комнатами для девочки и мальчика, а также просторной вместительной кухней и обеденной зоной. Площадь: 88 кв. м. Дизайн: SMARIA PASHKEVICH</t>
+  </si>
+  <si>
+    <t>20.02.26 19:13</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49200</t>
+  </si>
+  <si>
+    <t>Готовая идея для кофейной зоны. Повторяем атмосферный уголок у себя дома с помощью находок из Яндекс Маркета. Ссылки: раз, два, три, четыре, пять, шесть, семь</t>
+  </si>
+  <si>
+    <t>20.02.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49196</t>
+  </si>
+  <si>
+    <t>Иногда достаточно сменить посуду, чтобы по-новому зазвучала вся сервировка! Коллекция Bubble от бренда «КОРАЛЛ» — современная керамика с выразительным рельефом и благородным кремовым оттенком. Мягкие «воздушные» формы, деликатный волнистый край и тактильная фактура создают ощущение объёма и глубины — стол выглядит эстетично и продуманно. Почему выбирают именно эту серию: ⚫️универсальный нейтральный цвет, легко сочетается с любым интерьером ⚫️фактурная поверхность, создающая эффект дорогой подачи ⚫️качественная керамика, устойчивая к царапинам ⚫️подходит для СВЧ и посудомоечной машины ☑️ Коллекция представлена по отдельности на Wildberries: ⏺️Кружки, набор 2 шт — арт. 670513364 Ссылка на WB ⏺️Тарелки квадратные 20,5 см, набор 2 шт — арт. 670593868 Ссылка на WB ⏺️Тарелки обеденные 26,5 см, набор 2 шт — арт. 670604632 Ссылка на WB ⏺️Тарелки десертные 21 см, набор 2 шт — арт. 670549881 Ссылка на WB Реклама. ООО «КОРАЛЛ» ИНН 4027128767 erid: 2Vtzqwnwfos</t>
+  </si>
+  <si>
+    <t>20.02.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49187</t>
+  </si>
+  <si>
+    <t>Шикарный интерьер в темных тонах. Перед дизайнером стояла задача сделать квартиру функциональной, удобной для проживания, но с уютной домашней атмосферой. Площадь: 65 кв. м. Дизайн: ELENA TARATUHINA</t>
+  </si>
+  <si>
+    <t>20.02.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49178</t>
+  </si>
+  <si>
+    <t>Квартира с цветными потолками. Вдохновением для дизайнера послужила современная французская эстетика и родной Петербург. Площадь: 52 кв. м. Дизайн: SVETLANA OSIKA</t>
+  </si>
+  <si>
+    <t>20.02.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49177</t>
+  </si>
+  <si>
+    <t>❗️Cрочно нужны дизайнеры без опыта. Обучим сами с нуля. Покажем, как без опыта и знаний заработать первые деньги. Для вас: ✔️ Возможность работать удаленно; ✔️ График выбираете сами; ✔️ зарплата для новичков от 100 000 руб/мес (уже во время обучения) Совмещать можно с чем угодно. Продавать или привлекать куда-то людей не нужно. Опыт, талант и навыки рисования не требуются! Нужно создавать дизайн интерьера для жилых и коммерческих помещений. Обучаться может каждый, в любом возрасте с нулевыми навыками владения компьютером. Если хотите попробовать себя в одной из самых востребованных профессий в 2026 году, то это ваш шанс! Регистрируйтесь на бесплатный мастер-класс “Как стать дизайнером интерьера и выйти на 200 000 руб/мес”: Регистрация на мастер-класс по ссылке - https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin&amp;utm_campaign=mkoldgroup1_200226&amp;utm_content=homeasy&amp;utm_term=p1sknew&amp;erid=2VtzqxFCFue Платить ничего не нужно, доступ к материалу дается бесплатно. Единственное - регистрация закроется, когда наберем нужное количество участников.</t>
+  </si>
+  <si>
+    <t>20.02.26 03:24</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49169</t>
+  </si>
+  <si>
+    <t>Атмосферная квартира для девушки. В прихожей спроектирована вместительная ниша для хранения одежды (глубина — 70 см). Конструкция включает крючки и декоративную полку; задняя стенка оформлена обоями, что подчёркивает эстетику пространства. Деревянные фасады мебели и дверей в сочетании с цветными акцентами формируют гармоничную атмосферу уюта и тепла. Площадь: 38 кв. м. Дизайн: ANNARIMSS DESIGN Подписывайтесь на нас в MAX, чтобы не потерять!</t>
+  </si>
+  <si>
+    <t>19.02.26 19:52</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49167</t>
+  </si>
+  <si>
+    <t>19.02.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49162</t>
+  </si>
+  <si>
+    <t>Слишком ярко? Именно! #inspo</t>
+  </si>
+  <si>
+    <t>19.02.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49156</t>
+  </si>
+  <si>
+    <t>🔥 Шок цены на кухни - только в этом месяце! Не упустите шанс купить кухню всего от 60 000 руб. за весь кухонный гарнитур в Петербурге! ⚡️ Рассрочка под 0% до 24 месяцев ⚡️ Собственное производство ⚡️ Скидка 10% новосёлам! Рассчитать стоимость и получить бесплатный дизайн-проект кухни в 1 клик можно ПО ССЫЛКЕ👈 👍Подпишитесь на их канал, чтобы не потерять! Реклама: ООО "Мебельная Компания", ИНН 9725165084</t>
+  </si>
+  <si>
+    <t>19.02.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49147</t>
+  </si>
+  <si>
+    <t>Новое прочтение старого фонда: квартира в Санкт-Петербурге. Заказчики - интеллигентная семья со взрослой дочерью-студенткой. Они ценят историческое наследие и поэтому приобрели квартиру в старом фонде, здании 1907 года постройки, чтобы создать здесь интерьер вне времени, созвучный духу города. Площадь: 86 кв. м. Дизайн: ALINA NIKITINA</t>
+  </si>
+  <si>
+    <t>19.02.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49138</t>
+  </si>
+  <si>
+    <t>Элегантная классика в квартире для девушки в Сочи. Дизайнер и хозяйка приняли решение отделить кухню-гостиную от прихожей перегородкой с дверью, чтобы обеспечить больший комфорт гостям, которые могут остаться на ночёвку. В ванной применили несколько видов керамогранита: в зоне ванны и раковины использована роскошная имитация оникса в зелёных оттенках, а остальные стены и пол оформлены керамогранитом под дерево, создавая гармоничный и стильный интерьер. Площадь: 37 кв. м. Дизайн: ЛИЛИЯ ГОРОЖЕЕВА</t>
+  </si>
+  <si>
+    <t>18.02.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49130</t>
+  </si>
+  <si>
+    <t>Красные акценты❤️‍🩹 #inspo</t>
+  </si>
+  <si>
+    <t>18.02.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49121</t>
+  </si>
+  <si>
+    <t>Квартира в Минске с элементами классики и mid-century. Вид на лес, игра с зонированием и эклектика! Площадь: 82 кв. м. Дизайн: ANASTASIA VENEDCHUK</t>
+  </si>
+  <si>
+    <t>18.02.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49112</t>
+  </si>
+  <si>
+    <t>Все кухни на рендерах выглядят идеально. А как понять, какая не разочарует через год-два реальной жизни? В своем канале Манакор Мебель показывают именно это - реальность за красивой картинкой: • процесс сборки и установки без прикрас • фото и видео готовых проектов • открыто про нюансы, материалы и настоящий бюджет • отзывы и обзоры клиентов спустя месяцы и годы эксплуатации Планируете кухню и не хотите разочароваться? Подписывайтесь на КАНАЛ 👈 Реклама. ИП Паокина Татьяна Александровна ИНН 772972446901 erid: 2VtzqupS7fJ</t>
+  </si>
+  <si>
+    <t>18.02.26 04:03</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49103</t>
+  </si>
+  <si>
+    <t>Однокомнатная квартира для девушки. Заказчица — большой поклонник японской культуры, активно путешествует и увлекается искусством и фотографией. Именно её фотоработы послужили вдохновением и стали отправной точкой при создании интерьера. Площадь: 38 кв. м. Дизайн: EKATERINNA SUBBOTINA</t>
+  </si>
+  <si>
+    <t>17.02.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49094</t>
+  </si>
+  <si>
+    <t>Пудровое вдохновение🧡 #inspo</t>
+  </si>
+  <si>
+    <t>17.02.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49089</t>
+  </si>
+  <si>
+    <t>❗️Кухня в Петербурге может быть в 2–3 раза дешевле, если не платить салонные наценки. В «Nova Кухни» цены от 60 000 ₽ за весь гарнитур — своё производство, без посредников ✅ Бесплатный дизайн-проект + расчёт по вашим размерам — ПО ССЫЛКЕ👈 ⚡️ Собственное производство ⚡️ Рассрочка под 0% 🎁 Столешница и каменная мойка в подарок Подпишитесь на их канал, чтобы быть в курсе лучших акций!</t>
+  </si>
+  <si>
+    <t>17.02.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49080</t>
+  </si>
+  <si>
+    <t>Минимализм с африканскими мотивами. Получилась теплая и спокойная интерпретация стиля джапанди, дополненная африканскими акцентами. Площадь: 135 кв. м. Дизайн: ILYA SHUBOCHKIN</t>
+  </si>
+  <si>
+    <t>17.02.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49071</t>
+  </si>
+  <si>
+    <t>Уютная квартира в доме 1938 года постройки. Из окон открывается панорамный вид на Москву-реку, а потолки высотой почти 4 метра дают возможность воплотить самые смелые дизайнерские идеи. Площадь: 50 кв. м. Дизайн: DORONINA DESIGN</t>
+  </si>
+  <si>
+    <t>16.02.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49063</t>
+  </si>
+  <si>
+    <t>Ботанические акценты в ванной❣️ #inspo</t>
+  </si>
+  <si>
+    <t>16.02.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49055</t>
+  </si>
+  <si>
+    <t>16.02.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49054</t>
+  </si>
+  <si>
+    <t>Светлый экзот в интерьере Клён – это редкая порода, которая звучит в интерьере иначе, чем привычный дуб. Экзот чистый по тону и светлый по настроению. Клён на полу: — мягко отражает свет; — визуально увеличивает пространство; — выглядит свежо и деликатно: не утяжеляет композицию. Экзот особенно хорошо работает в современных интерьерах, скандинавском стиле и минимализме. Кварцпаркет из клёна гармонирует со светлыми стенами, текстилем и объединяет все пространство, особенно в укладке без порогов до 144 м². Кварцевый паркет – это натуральный паркет на каменной SPC-основе. Он водостойкий, совместим с тёплым полом до +28°С. Пол из клёна не требует сложного ухода, устойчив к повседневной нагрузке и остаётся актуальным долгие годы. Реклама. ООО "РЕФЛОР" ИНН 5406617040 erid: 2VtzqxJGvCc</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49053</t>
+  </si>
+  <si>
+    <t>Светлый экзот в интерьере Клён – это редкая порода, которая звучит в интерьере иначе, чем привычный дуб. Экзот чистый по тону и светлый по настроению. Клён на полу: — мягко отражает свет; — визуально увеличивает пространство; — выглядит свежо и деликатно: не утяжеляет композицию. Экзот особенно хорошо работает в современных интерьерах, скандинавском стиле и минимализме. Кварцпаркет из клёна гармонирует со светлыми стенами, текстилем и объединяет все пространство, особенно в укладке без порогов до 144 м². Кварцевый паркет – это натуральный паркет на каменной SPC-основе. Он водостойкий, совместим с тёплым полом до +28°С. Пол из клёна не требует сложного ухода, устойчив к повседневной нагрузке и остаётся актуальным долгие годы.</t>
+  </si>
+  <si>
+    <t>16.02.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49043</t>
+  </si>
+  <si>
+    <t>Терракота и настенная роспись. Дизайнеру удалось найти баланс между универсальностью и необычными решениями. Площадь: 61 кв. м. Дизайн: ANASTASIA HOLOPCEVA</t>
+  </si>
+  <si>
+    <t>16.02.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49034</t>
+  </si>
+  <si>
+    <t>Невероятный интерьер квартиры для молодой девушки. Будучи большой поклонницей русского авангарда, особенно творчества Малевича, девушка предложила идею преобразовать «Чёрный квадрат» в объёмный чёрный куб, который в итоге стал главным акцентом интерьера. Размещённый внутри светлого контура, он словно «отталкивает» светлые стены, визуально расширяя пространство. Площадь: 37.5 кв. м. Дизайн: ASAVINA DESIGN</t>
+  </si>
+  <si>
+    <t>15.02.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49025</t>
+  </si>
+  <si>
+    <t>Необычная студия для любителей минимализма. Справа от входа расположена система хранения, которая плавно переходит в компактную кухню-нишу. В обеденной зоне предусмотрен встроенный уголок. Зона для сна аккуратно скрыта в нише. Площадь: 25 кв. м. Дизайн: DANILOVA NITUSOVA</t>
+  </si>
+  <si>
+    <t>15.02.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49019</t>
+  </si>
+  <si>
+    <t>Здравствуйте! Мы — Antonio de Lusso, производитель корпусной мебели на заказ из премиальных материалов. Мы работаем по дизайн-проектам и создаём индивидуальные мебельные решения, где нет случайных деталей. Более 15 лет наша команда реализует сложные объекты — от частных квартир и домов до коммерческих пространств премиум-сегмента. Для нас мебель — это не просто предмет, а часть архитектуры и стиля жизни клиента. Мы соединяем эстетику и функциональность, уделяя внимание качеству, материалам и точности исполнения. Сайт: https://www.antoniodelusso.ru</t>
+  </si>
+  <si>
+    <t>14.02.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49010</t>
+  </si>
+  <si>
+    <t>Интерьер квартиры для молодой хозяйки. Общественная зона объединяет кухню, столовую и гостиную. Раскладной обеденный стол предназначен для приема гостей, а гостиная стала центральным пространством квартиры для отдыха, общения и занятий спортом. В композицию входят диванная группа с креслом, синтезатор и торшер. Стеклянная перегородка аккуратно отделяет кухню от гостиной, не перегружая интерьер. Площадь: 46 кв. м. Дизайн: TOCHKADESIGN</t>
+  </si>
+  <si>
+    <t>14.02.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49005</t>
+  </si>
+  <si>
+    <t>🥰 Салоны белорусских кухонь «ЗОВ» до конца февраля дают скидку 55% на все кухни в Москве! Рассчитать стоимость кухни и получить БЕСПЛАТНЫЙ дизайн-проект можно ПО ССЫЛКЕ. Менеджер подготовит индивидуальный проект с фиксацией цены! ✔️ Рассрочка до 12 месяцев без % ✔️ 5 лет гарантии 🎁 Холодильник в подарок! 👍 Подпишитесь на наш канал, чтобы не потерять!</t>
+  </si>
+  <si>
+    <t>13.02.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/49004</t>
+  </si>
+  <si>
+    <t>Теплые оттенки, фактуры и формы: подборка эстетичных ваз❣️ Идеальны и с цветами, и как самостоятельный декор! Ссылки: раз, два, три, четыре, пять, шесть, семь, восемь, девять</t>
+  </si>
+  <si>
+    <t>13.02.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48995</t>
+  </si>
+  <si>
+    <t>Квартира с красочными деталями в Москве. «Хочу ярко!» - первое, что сказала заказчица дизайнеру, когда вернулась из путешествия в Африку. Площадь: 100 кв. м. Дизайн: VIKTORIA KOLESNIKOVA</t>
+  </si>
+  <si>
+    <t>13.02.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48989</t>
+  </si>
+  <si>
+    <t>Мы знаем, как это бывает: находишь идеальную картинку бьюти-уголка, ищешь мебель, видишь цену и... грустно вздыхаешь 😢 Стоп! В WEmart эстетика доступна. Собрали для тебя 6 столиков, которые выглядят на миллион: каменные столешницы, тактильные фасады, умные зеркала. Выбирай свой стиль! 👇 1. Нежная классика Круглое зеркало, много места для хранения и изящная тумба. 2. Тяжелый люкс (по приятной цене) Каменная столешница (!), LED-подсветка и пуф в комплекте. Модульный — можно менять ширину. 3. Лаконичный шик Ничего лишнего: стильное зеркало и удобная тумба. Идеально для современного интерьера. 4. Кремовый минимализм Тот самый трендовый оттенок! Выглядит очень «дорого» и уютно. Есть разные размеры (80–120 см). 5. Белоснежная эстетика Готовый комплект с пуфом. Свежо, стильно и сразу всё вместе. Какой вариант тебе приглянулся больше всего? Пиши номер в комментарии! 🥰 Реклама. ООО "ГЛОБАЛМАРТ РУС". ИНН 0800015278. erid: 2W5zFH6Nuqz</t>
+  </si>
+  <si>
+    <t>13.02.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48980</t>
+  </si>
+  <si>
+    <t>Небольшая, но атмосферная квартира. Глубокий серый оттенок выступает строгим и сдержанным фоном, на котором ярко выделяются выразительные детали и акценты в красных и оранжевых тонах. Декоративный слой отражает историю города: например, над кроватью размещены пленочные фотографии интерьеров Донской государственной публичной библиотеки — значимого культурного учреждения и выдающегося образца советского модернизма в архитектуре. Площадь: 36 кв. м. Дизайн: 21 DESIGN</t>
+  </si>
+  <si>
+    <t>12.02.26 18:23</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48972</t>
+  </si>
+  <si>
+    <t>red❤️ #inspo</t>
+  </si>
+  <si>
+    <t>12.02.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48971</t>
+  </si>
+  <si>
+    <t>WMF — 170 лет немецкого мастерства. Посуда идеальной формы, ножи безупречной остроты, столовые приборы и техника, вписывающаяся в любой интерьер и сохраняющая сияние на десятилетия. Каждое изделие — результат многолетних разработок и инженерного искусства, где все линии выверены, а форма служит не только красоте, но и функциональности. Бренд сочетает высокотехнологичное производство и ручное мастерство: от стали Cromargan, ставшей отраслевым стандартом, до кованых ножей, создаваемых вручную в собственной кузнице в Германии. Более 550 международных наград подтверждают точность и безупречность решений WMF. Для ценителей совершенства во всём WMF предлагает эксклюзивное партнёрство дизайнерам интерьеров, дизайнерским бюро и архитекторам с вознаграждением до 15% за рекомендации и использование продуктов в своих проектах. Приходите на выставку ARTDOM в «Крокус Экспо» 19–21 февраля (Зал №5 «Европейские кухни, сантехника, бытовая техника, керамика»). Почувствуйте философию бренда, где каждая деталь имеет значение.</t>
+  </si>
+  <si>
+    <t>12.02.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48962</t>
+  </si>
+  <si>
+    <t>Очень уютная двухкомнатная квартира. За основу взяли светлые базовые оттенки и наполнили пространство дизайнерской мебелью, керамикой и искусством. Площадь: 69 кв. м. Дизайн: TWO HARES</t>
+  </si>
+  <si>
+    <t>12.02.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48953</t>
+  </si>
+  <si>
+    <t>Связь времен: квартира в сталинке с французским настроением. Этот проект дизайнер «Москва - Париж» и стремилась соединить французскую торжественность и умиротворяющую атмосферу русской усадьбы. Площадь: 82 кв. м. Дизайн: YULIA SHAKUN</t>
+  </si>
+  <si>
+    <t>12.02.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48952</t>
+  </si>
+  <si>
+    <t>🎁 Розыгрыш умной колонки с Алисой от Mr.Doors 📍 Успейте принять участие: подпишитесь на канал и нажмите «Участвовать» ➡️ https://t.me/mrdoors_russia/3279?erid=2W5zFG7UTwe А ещё канал будет интересен тем, кто ценит дизайн и комфорт дома: — реальные интерьеры и проекты с идеями для вдохновения — практичные советы по хранению и планировкам — мебель и решения для дома, которые делают жизнь красивее</t>
+  </si>
+  <si>
+    <t>12.02.26 03:41</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48943</t>
+  </si>
+  <si>
+    <t>Уютная однокомнатная квартира. Интерьер основан на сочетании спокойных бежевых оттенков с яркими акцентами. Изначально в квартире была вытянутая комната, небольшая кухня с балконом, два санузла и большой коридор неправильной формы. Комнате не хватало естественного света, поэтому для рационального использования пространства коридора потребовалась перепланировка, которую предложила дизайнер. Площадь: 41.7 кв. м. Дизайн: MUHACHEVA ELENA</t>
+  </si>
+  <si>
+    <t>11.02.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48930</t>
+  </si>
+  <si>
+    <t>💫 В Nova Кухни - ЦЕНОПАД! Ловите скидки до 70% Не упустите шанс купить кухню в Москве от 60 000 руб за весь кухонный гарнитур Рассчитайте стоимость кухни и получите бесплатный дизайн-проект ПО ССЫЛКЕ Только до 28 февраля при заказе кухни мы дарим: 🎁 Скидку до 70% на все кухонные гарнитуры 🎁 Каменную мойку и столешницу при заказе кухни ⚡️ Без % рассрочка до 24 месяцев ⚡️ Гарантию на все работы и материалы Подпишитесь на наш канал, чтобы не потерять</t>
+  </si>
+  <si>
+    <t>11.02.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48920</t>
+  </si>
+  <si>
+    <t>Личный опыт: яркая квартира в сталинке в Самаре. Яркие краски, бетон и стеклоблоки - смотрите как дизайнер оформил интерьер для себя! Площадь: 60 кв. м. Дизайн: EKATERINA KOTAKEVSKAYA</t>
+  </si>
+  <si>
+    <t>11.02.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48915</t>
+  </si>
+  <si>
+    <t>Red Robot Design — канал для тех, кто ценит премиум в дизайне, архитектуре и интерьерах. Здесь есть всё: стильные интерьеры и архитектура, красивые предметы и техника, люксовые автомобили и детали, которые вдохновляют создавать и жить в красивом пространстве. Канал для тех, кто строит вкус, следит за трендами и ценит качество без компромиссов. Для тех, кто строит или обновляет бизнес-пространства, следит за трендами и ценит качество без компромиссов — Red Robot Design станет вашим источником профессионального и эстетического вдохновения.</t>
+  </si>
+  <si>
+    <t>11.02.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48906</t>
+  </si>
+  <si>
+    <t>Вспоминая о Японии: квартира в Москве с видом на реку. Заказчики хотели создать очень простой, но при этом функциональный интерьер. «Как в Японии!», сказали они на первой встрече дизайнеру! Площадь: 120 кв. м. Дизайн: ELENA FRANTOVA</t>
+  </si>
+  <si>
+    <t>11.02.26 04:15</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48897</t>
+  </si>
+  <si>
+    <t>Однокомнатная квартира для молодой девушки. Интерьер построен на сложной, «вкусной» палитре. Тёплые карамельные и янтарные оттенки переплетаются с белым, коричневым и зелёным, создавая живую, но спокойную атмосферу. Важное место здесь занимает стекло и свет. Витражные перегородки и цветные стеклоблоки пропускают мягкий свет, добавляя пространству лёгкости и игры. Площадь: 38 кв. м. Дизайн: STRUVE ANASTASIA</t>
+  </si>
+  <si>
+    <t>10.02.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48889</t>
+  </si>
+  <si>
+    <t>Тихая роскошь с анималистичным настроением. #inspo</t>
+  </si>
+  <si>
+    <t>10.02.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48887</t>
+  </si>
+  <si>
+    <t>«О чем умалчивают дизайнеры интерьеров» Приветствую! Валентина Первакова здесь. Я верю, что красиво — не значит дорого и сложно. А еще я верю в честность в своей профессии. 🏠 Мой принцип: уважение и внимание к каждому. Даже к тем, кто просто читает мой канал. Здесь вы найдете не только откровения, но и практику: разборы «До/После» с моей личной точкой зрения, ошибки из моего же ремонта и множество лайфхаков. Хотите смотреть на ремонт глазами эксперта, а не жертвы? 🎁 Забирайте бесплатный подарок для новичков — чек-лист «Что видит дизайнер, но не видит собственник». На что стоит обратить внимание перед тем как делать ремонт или покупать квартиру. Читаем честно о дизайне тут → https://t.me/+oQxhfVu40KBmNmIy</t>
+  </si>
+  <si>
+    <t>10.02.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48878</t>
+  </si>
+  <si>
+    <t>Очень уютный современный интерьер квартиры. Нейтральная и уютная основа в пастельных тонах и светлом дереве гармонично сочетается с яркими стильными акцентами в интерьере, декоре и текстиле. Молдинги на стенах придают объём и фактуру пространству. В итоге получился индивидуальный, выразительный, стильный и функциональный проект, который привлекает внимание и вдохновляет на длительное созерцание. Площадь: 50 кв. м. Дизайн: YA OLESIA HOME</t>
+  </si>
+  <si>
+    <t>10.02.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48877</t>
+  </si>
+  <si>
+    <t>⚡️Роскомнадзор начнет ограничение работы Telegram — пишут СМИ. По словам источников, Роскомнадзор планирует начать принимать меры по частичному ограничению работы сервиса уже 10 февраля. Друзья, наш канал есть в MAX! Обязательно подписывайтесь! Ссылка: max.ru/homeasy Здесь также, как и раньше, будем продолжать работу!</t>
+  </si>
+  <si>
+    <t>09.02.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48868</t>
+  </si>
+  <si>
+    <t>Уютный интерьер для пожилой семейной пары. Дизайнеры при создании визуального образа стремились сделать пространство эмоционально близким хозяевам. В интерьере появились детали, отсылающие к их молодости и советской эстетике, но интерпретированные в современном стиле: дерево цвета вишни с лаковыми фасадами, круглые дверные ручки и металлическая столешница на кухне. Площадь: 23 кв. м. Дизайн: JEDI BUREAU</t>
+  </si>
+  <si>
+    <t>09.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48867</t>
+  </si>
+  <si>
+    <t>🏘 Дом - это продолжение нашей энергии. Всё, что внутри нас, отражается в пространстве вокруг. Когда меняется одно, оживает другое. А наполняя дом красотой, гармонией можно менять и свою жизнь. Лариса Скороходова - эксперт по васту (древней индийской традиции) с опытом более 11 лет, приглашенный эксперт на радио и ТВ, автор двух книг. В своём канале VASTU HOME она рассказывает, как наполнять своё пространство светом, гармонией и ощущением уюта — без эзотерики, но с глубоким чувством связи с природой. Узнайте в подкасте: - простые способы сделать дом по-настоящему тёплым, - как расставить предметы, чтобы пространство поддерживало, - и почему порядок внутри начинается с порядка вокруг. Загляните в VASTU HOME - вам захочется сразу же изменений в своем доме. Помните, что именно дома мы наполняемся энергией и отдыхаем! Реклама. ИП Скороходова Лариса Михайловна ИНН 772979948876, erid: 2Vtzqv7GJMR</t>
+  </si>
+  <si>
+    <t>08.02.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48858</t>
+  </si>
+  <si>
+    <t>Квартира в Перми для путешественницы. Акцентные цвета выбрали неслучайно. Красный напоминает мельницу «Мулен Руж» и красное вино. Комплементарный к красному — мятный, который отсылает к кованым аркам в стиле ар-нуво Парижского метро и нефа Гран-Пале. Черный — главный цвет французского стиля, воспетый Шанель. Площадь: 50 кв. м. Дизайн: ОКСАНА РЯБОВА</t>
+  </si>
+  <si>
+    <t>07.02.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48857</t>
+  </si>
+  <si>
+    <t>Ищете идеи для стильного пространства? В канале Victoria Stenova всё про ремонт, интерьер, уютные детали и вдохновение. Подписывайтесь! erid: 2W5zFGyshy2</t>
+  </si>
+  <si>
+    <t>06.02.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48849</t>
+  </si>
+  <si>
+    <t>Винтажные элементы🧡 #inspo</t>
+  </si>
+  <si>
+    <t>06.02.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48839</t>
+  </si>
+  <si>
+    <t>Интерьер 2-х комнатной квартиры в ЖК River Sky. Из каждого окна квартиры открывается вид на Москва-реку. Что послужила отправной точкой в создании определенного нарратива - прохладная цветовая гамма отражающая свежесть и чистоту воды, латунные детали как сияние солнечных бликов на воде. Здесь всё построено вокруг идеи мягкой изоляции и лёгкой приватности. Кухня отделена от гостиной изящной стеллажной конструкцией- пространство остаётся единым, но аккуратно зонированным. Площадь: 92 кв. м. Дизайн: STO ARCHITECTS</t>
+  </si>
+  <si>
+    <t>06.02.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48829</t>
+  </si>
+  <si>
+    <t>Атмосфера парижских домов в московской двушке. Дизайнер оформила для молодой девушки интерьер с нотками французского шарма в доме 1913 года. Площадь: 72 кв. м. Дизайн: OKSANA PASTERNAK</t>
+  </si>
+  <si>
+    <t>06.02.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48828</t>
+  </si>
+  <si>
+    <t>Покорите границы творчества с керамогранитом! Мы предлагаем вам разнообразие стилей, от изысканной классики до смелых современных решений. Придайте своему дому великолепный облик. - онлайн подбор - обзоры интерьеров и много другой интересной и полезной информации на канале База Плитки</t>
+  </si>
+  <si>
+    <t>06.02.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48819</t>
+  </si>
+  <si>
+    <t>Уютная студия историческом здании 1917 года постройки. Апартаменты создавались как универсальный инвестиционный объект — подходящий и для сдачи в аренду, и для последующей перепродажи. Пространство должно было быть комфортным как для кратковременного пребывания, так и для длительного проживания. Поэтому дизайнеры сосредоточились на универсальности, прочности и создании «вау-эффекта». Площадь: 17.5 кв. м. Дизайн: VARVARA GOLOVKO</t>
+  </si>
+  <si>
+    <t>05.02.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48811</t>
+  </si>
+  <si>
+    <t>эстетика винтажной плитки❣️ #inspo</t>
+  </si>
+  <si>
+    <t>05.02.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48802</t>
+  </si>
+  <si>
+    <t>Стеклоблоки, метлах и терракота: квартира в Москве в старом фонде. Воздушный интерьер с элементами современной классики и mid-century. Площадь: 82 кв. м. Дизайн: EKATERINA SHILOVA</t>
+  </si>
+  <si>
+    <t>05.02.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48797</t>
+  </si>
+  <si>
+    <t>Как совместить в детской эстетику и практичность одним решением? Кроваткинбург уже позаботился о мамочке и малыше: * комплекты в едином стиле (мебель, текстиль, декор) * темы на любой вкус — от сканди до сказки * кроватки, которые растут вместе с ребёнком * безопасные материалы С любовью и заботой❤️ Кроваткинбург Подписывайтесь, чтобы не потерять ➡️ @krovatkinburg Реклама</t>
+  </si>
+  <si>
+    <t>05.02.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48788</t>
+  </si>
+  <si>
+    <t>Квартира дизайнера, которую он создавал для себя. Интерьер полностью отражает его характер — яркий и эмоциональный, но при этом уютный и гармоничный. Глубокие подоконники и красивые радиаторы играют важную роль, создавая атмосферу тепла и подчёркивая индивидуальность пространства. Площадь: 57 кв. м. Дизайн: SERGMAKHOV</t>
+  </si>
+  <si>
+    <t>04.02.26 18:39</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48779</t>
+  </si>
+  <si>
+    <t>больше контрастов🧡 #inspo</t>
+  </si>
+  <si>
+    <t>04.02.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48770</t>
+  </si>
+  <si>
+    <t>04.02.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48769</t>
+  </si>
+  <si>
+    <t>А что, если ваш подарок на 14 февраля станет частью ваших вечерних риатулов, которые объединяют?🤩 Наш универсальный рецепт идеального «подарка для вас🤩» — это простая магия тактильных ощущений и создание настроения не на один вечер, а на сотни уютных моментов вдвоем. Это не просто текстиль. Это — инвестиция в атмосферу вашего дома. 🤩Раз 🤩Два 🤩Три 🤩Четыре 🤩Пять Cleanelly — домашний текстиль, в котором продумана каждая деталь: от качества ткани до эстетики, которая живет в гармонии с вашим интерьером.</t>
+  </si>
+  <si>
+    <t>04.02.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48760</t>
+  </si>
+  <si>
+    <t>Детская, в которой детство по-настоящему тёплое. Перед дизайнером стояла задача сделать сказочную детскую, в которой продумано всё. Уютная кровать для чтения сказок на ночь, рабочая зона для первых уроков и творчества, шкафы для хранения игрушек, книг и одежды, чтобы порядок был простым. Важно было уйти от банальной комнаты с фотообоями с принцессой и создать современную, мягкую, живую сказку, поэтому дизайнер выбрала спокойную палитру нюд и терракоты. Эти оттенки дарят чувство безопасности и не теряют актуальности, когда малышка подрастёт. Облачные светильники делают комнату лёгкой и воздушной. Площадь: 23 кв. м. Дизайн: ЮЛИЯ ГОЛЫЖЕНКОВА</t>
+  </si>
+  <si>
+    <t>04.02.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48751</t>
+  </si>
+  <si>
+    <t>Уютный интерьер квартиры в центре исторического района. К просьбе хозяйки создать в квартире атмосферу Санкт-Петербурга дизайнеры отнеслись серьезно. В концепции они грамотно совместили исторические мотивы с современным комфортом. Холодная цветовая палитра подчеркивает мрачную атмосферу города, а ретро-детали придают интерьеру особую «душу». Площадь: 46 кв. м. Дизайн: FADINAKAT</t>
+  </si>
+  <si>
+    <t>04.02.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48750</t>
+  </si>
+  <si>
+    <t>Школа молчит. А вы теряете бюджетное место. Ваш ребёнок может быть отличником, но не попасть на бюджет. Или учиться на тройки и поступить на бюджет 🎓 А всё потому, что в школе не рассказывают о правилах игры. 💡 Все дело в стратегии. Её дают не в школе. Её дают такие, как Дмитрий Бураков. Это действующий руководитель приёмной комиссии в Государственном вузе с более чем 15-летним опытом. 🎓наборы ЕГЭ: 4-й предмет, обязательный/не обязательный? К чему готовиться? На что делать упор? 🎓 секреты поступления, как помочь ребенку сдать ЕГЭ на 80+ баллов и поступить на бюджет? 🎓 ошибки, которые убивают шанс на бюджет (68% родителей совершают эти ошибки) 📅 Всё это — на бесплатном вебинаре «Как поступать, чтобы поступить» 5,6 и 8 февраля от Дмитрия Буракова, который помог 100.000+ школьникам поступить на бюджет. 🎓 Он расскажет, как провести ребёнка на бюджет даже без 100 баллов: https://t.me/provuz</t>
+  </si>
+  <si>
+    <t>04.02.26 03:52</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48741</t>
+  </si>
+  <si>
+    <t>Уютная двухкомнатная квартира. Это история о том, как в типичной хрущёвке возникает атмосфера Средиземноморья — солнце, свежий воздух, яркие краски и спокойная классика. Интерьер построен на контрасте светлой нейтральной базы и выразительных цветовых акцентов, создавая ощущение дома где-то на юге Европы, но при этом сохраняя городской стиль. Площадь: 44 кв. м. Дизайн: OLGA TSURIKOVA</t>
+  </si>
+  <si>
+    <t>03.02.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48733</t>
+  </si>
+  <si>
+    <t>то, что откликается🧡 #inspo</t>
+  </si>
+  <si>
+    <t>03.02.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48725</t>
+  </si>
+  <si>
+    <t>Небольшая уютная квартира для двоих. Отделка выполнена в стиле white box, а место для бризера было заранее определено застройщиком. Поэтому дизайнеры сосредоточились на том, чтобы органично вписать устройство в интерьер, сохранив общую концепцию, необходимое пространство для хранения и не нарушая технические зазоры. Площадь: 27 кв. м. Дизайн: SMORODINA DESIGN</t>
+  </si>
+  <si>
+    <t>03.02.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48724</t>
+  </si>
+  <si>
+    <t>Неспособных к математике детей не бывает! 💯 Им просто нужен учитель, который объясняет всё понятно, наглядно и на жизненных примерах 🔥 ❗️Если у вашего ребёнка проблемы с алгеброй и геометрией — попробуйте подписаться на математика Андрея. Вы ничего не теряете, канал бесплатный. Кстати, это самый большой образовательный канал в нашей стране. Андрею доверяют уже более 900 000 школьников и их родителей 🙌🏻 Ссылка на канал</t>
+  </si>
+  <si>
+    <t>02.02.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48715</t>
+  </si>
+  <si>
+    <t>Квартира в панельной 9 этажке. Референсы отличались яркостью, насыщенным зелёным цветом и классическими элементами. Дизайнеры решили ориентироваться на стиль английской классики. Длинная проходная стена на кухне преобразована в галерею, которая может пополняться произведениями искусства и фотографиями. Площадь: 34 кв. м. Дизайн: LAVIZORI</t>
+  </si>
+  <si>
+    <t>31.01.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48707</t>
+  </si>
+  <si>
+    <t>Оформление банного помещения: правила и советы Современный дизайн интерьеров включает новые подходы к оформлению традиционных пространств, включая банные помещения. Баня становится неотъемлемой частью загородного дома или дачи, ведь здесь отдыхают душой и телом, наслаждаются теплом и расслабляются после напряженного дня. Читайте в наших карточках, как оформить современный дизайн бани внутри.</t>
+  </si>
+  <si>
+    <t>31.01.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48706</t>
+  </si>
+  <si>
+    <t>❗️Cрочно нужны дизайнеры без опыта. Обучим сами с нуля. Покажем, как без опыта и знаний заработать первые деньги. Для вас: ✔️ Возможность работать удаленно; ✔️ График выбираете сами; ✔️ зарплата для новичков от 100 000 руб/мес (уже во время обучения) Совмещать можно с чем угодно. Продавать или привлекать куда-то людей не нужно. Опыт, талант и навыки рисования не требуются! Нужно создавать дизайн интерьера для жилых и коммерческих помещений. Обучаться может каждый, в любом возрасте с нулевыми навыками владения компьютером. Если хотите попробовать себя в одной из самых востребованных профессий в 2026 году, то это ваш шанс! Регистрируйтесь на бесплатный мастер-класс “Как стать дизайнером интерьера и выйти на 200 000 руб/мес”: Регистрация на мастер-класс по ссылке - https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin&amp;utm_campaign=mkoldgroup1_310126&amp;utm_content=homeasy&amp;utm_term=p1sknew&amp;erid=2Vtzqur6Dyd Платить ничего не нужно, доступ к материалу дается бесплатно. Единственное - регистрация закроется, когда наберем нужное количество участников.</t>
+  </si>
+  <si>
+    <t>31.01.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48697</t>
+  </si>
+  <si>
+    <t>Уютная квартира для женщины. Ранее она жила в помещении почти в четыре раза просторнее, но, переехав в компактное жильё, решила не отказываться ни от комфорта, ни от привычного образа жизни. Перед дизайнером стояла задача максимально эффективно использовать небольшой метраж, разместив всё необходимое и создав уютное, функциональное пространство, в котором будет так же удобно и спокойно, как в большом доме. Площадь: 38 кв. м. Дизайн: SURGAEVA DESIGN</t>
+  </si>
+  <si>
+    <t>30.01.26 18:48</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48691</t>
+  </si>
+  <si>
+    <t>5 культур, которые можно вырастить на подоконнике. Если у вас нет дачи, но очень хочется иметь свой огород, организовать его можно и в квартире!</t>
+  </si>
+  <si>
+    <t>30.01.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48677</t>
+  </si>
+  <si>
+    <t>Семейная квартира с уникальными решениями и акцентными деталями. Очень уютный и эффектный интерьер с личным пространством для каждого члена семьи. Площадь: 93 кв. м. Дизайн: TATIANA KAZMINA</t>
+  </si>
+  <si>
+    <t>30.01.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48676</t>
+  </si>
+  <si>
+    <t>Давно думаете о новой кухне или мебели, но не хотите ждать 4 месяца? Тогда сохраняйте 👀🔥 Салон «5 Апреля» — это реально находка. Здесь не просто продают мебель, а помогают собрать идеальный вариант под вас: по размерам, стилю и бюджету. А производство займёт всего 30 рабочих дней! 👍🏻 Консультанты опытные, всё объясняют простым языком и предлагают лучшие решения, исходя из многолетнего опыта. • Онлайн тоже можно посчитать. А теперь — самое приятное🎁 Что вы получаете при заказе мебели: ✨ 15 000 ₽ в подарок на технику ✨ Гибкая рассрочка — без удара по кошельку ✨ Гарантия 24 месяца — за качество отвечают ✨ Бесплатный дизайн-проект — сначала видите, потом решаете Если хотите мебель, которая будет радовать каждый день и прослужит долго — «5 Апреля» точно стоит рассмотреть. Подписывайтесь на канал - здесь много работ, отзывов и идей!👌🏻</t>
+  </si>
+  <si>
+    <t>30.01.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48662</t>
+  </si>
+  <si>
+    <t>Квартира для молодой пары. Заказчики хотели получить яркий, запоминающийся и нестандартный интерьер. Их слова: «Мы устали от однообразных серо-бежевых интерьеров и тотального минимализма. Наша квартира должна быть индивидуальной, запоминающейся и уютной для нас». Площадь: 48 кв. м. Дизайн: GORLEVSKAYA DESIGN</t>
+  </si>
+  <si>
+    <t>29.01.26 20:07</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48661</t>
+  </si>
+  <si>
+    <t>Подборка мебели букле. Ткани букле не теряют своей актуальности уже не первый сезон! Стильные варианты находок из букле в моей новой подборке 🌟 Раз Два Три Четыре Пять Шесть Семь</t>
+  </si>
+  <si>
+    <t>29.01.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48652</t>
+  </si>
+  <si>
+    <t>TimeAI — проект, созданный специально для архитекторов и дизайнеров интерьера и воплощения самых смелых идей в генеративном дизайне интерьера. Платформа позволяет генерировать визуализации в современных и фьюжн стилях, используя готовые промпты от TimeAI. Скоро технический запуск — присоединяйтесь к бета-тесту • из промпта в детализированную генерацию • из скетча в яркое реалистичное изображение • из референса и промпта в проектную композицию пройдите регистрацию на сайте TimeAI и получите 33 бесплатных генерации. Будьте в числе первых! В планах 2026 — запуск платформы полного цикла: от идеи до готового дизайн-проекта.</t>
+  </si>
+  <si>
+    <t>29.01.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48643</t>
+  </si>
+  <si>
+    <t>Квартира для супружеской пары. Владельцы, интересующиеся искусством и дизайном, имели четко определенную эстетику. Они ожидали, что интерьер будет чистым, в приглушенных тонах, но без прохлады, связанной с минималистскими реализациями. Площадь: 46 кв. м. Дизайн: NOON STUDIO PL</t>
+  </si>
+  <si>
+    <t>29.01.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48633</t>
+  </si>
+  <si>
+    <t>Ты часами зависаешь в Pinterest, вдохновляясь красивыми интерьерами, и всё чаще ловишь себя на мысли: «Готова создать похожее сама…» ✨ А что, если перестать только мечтать и прямо сейчас сделать первый шаг в интерьерный дизайн? 💚Приглашают на бесплатный 3-дневный курс! За это время ты: 🤩Создашь свой первый проект спальни и освоишь программу №1 для дизайнеров Homestyler 🤩Освоишь основы сочетания цветов, подбора мебели и декора, чтобы не колхозить 🤩Узнаешь, как дизайнеры находят клиентов и зарабатывают от 150к/месяц удаленно ✔️А самое важное — школа U.Design даёт гарантию твоего первого клиента! Этот курс — не просто обучение, а реальная возможность почувствовать себя дизайнером и сделать первый шаг к новой профессии! Не упусти шанс попробовать! Старт уже скоро. Реклама: ИП Шустикова Е.М. ИНН 503213205650 erid: 2VtzqxjvwzK</t>
+  </si>
+  <si>
+    <t>29.01.26 03:36</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48624</t>
+  </si>
+  <si>
+    <t>Квартира-студия для сдачи в аренду. Дизайн квартиры выполнен с элементами французского стиля, что придаёт ей особый шарм и уют. Светлые тона, изящные детали интерьера и функциональная планировка создают атмосферу комфортного проживания. Площадь: 21.2 кв. м. Дизайн: DIROMANOVA</t>
+  </si>
+  <si>
+    <t>28.01.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48616</t>
+  </si>
+  <si>
+    <t>Стеклоблоки в интерьере - мой любимый тренд с нотками ностальгии❤️ #inspo</t>
+  </si>
+  <si>
+    <t>28.01.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48615</t>
+  </si>
+  <si>
+    <t>Мебель, которая подчёркивает стиль вашего дома В Lion Prestige создают индивидуальные решения для кухни, гардеробной и детской — премиальные материалы, продуманные системы хранения и элегантный дизайн. 🤎 бесплатный проект 🤎 собственное производство 🤎 гарантия до 5 лет 🤎 рассрочка 🤎 контроль качества на каждом этапе 📝 Оставьте заявку @MyNewMebelBot до 15 февраля и получите индивидуальный проект от дизайнера и бесплатную доставку!</t>
+  </si>
+  <si>
+    <t>28.01.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48605</t>
+  </si>
+  <si>
+    <t>Как из обычной серой квартиры сделать уютный и привлекательный интерьер для аренды. На фото - результат профессионального хоумстейджинга: спокойные цветовые акценты, тёплый свет, текстиль и декор превратили нейтральное пространство в стильное и визуально более дорогое — без ремонта и лишних затрат и вложений. Площадь: 32 кв. м. Дизайн: АСЯ ФАТАХОВА</t>
+  </si>
+  <si>
+    <t>28.01.26 04:55</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48596</t>
+  </si>
+  <si>
+    <t>Очаровательная студия для сдачи в аренду. В помещении сделали зонирование с помощью перегородки, заменили натяжные потолки, провели новую разводку освещения, перенесли часть розеток, обновили сантехнику и плинтуса, а также покрасили стены и межкомнатную дверь. Площадь: 23 кв. м. Дизайн: TANYA BERESTOVA</t>
+  </si>
+  <si>
+    <t>27.01.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48586</t>
+  </si>
+  <si>
+    <t>🥰 Салоны белорусских кухонь «ЗОВ» до конца января дают скидку 45% на все кухни в Москве Рассчитать стоимость кухни и получить БЕСПЛАТНЫЙ дизайн-проект можно ПО ССЫЛКЕ. Менеджер подготовит индивидуальный проект с фиксацией цены! 🎁 Холодильник в подарок! 🎁 Рассрочка до 12 месяцев без % 🎁 5 лет гарантии Подпишитесь, на их канал, чтобы не потерять!</t>
+  </si>
+  <si>
+    <t>27.01.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48576</t>
+  </si>
+  <si>
+    <t>Спокойствие как основа. Интерьер этой квартиры спроектирован для молодой семьи из двух человек. Основным пожеланием заказчиков стало создание максимально спокойного, нейтрального пространства в бежевой гамме. Несмотря на то что подобная стилистика не является характерной для дизайнера Ильи Исай, в этом проекте приоритетом стало умение услышать клиента и создать пространство, в котором ему действительно комфортно жить. Площадь: 66 кв. м. Дизайн: ИЛЬЯ ИСАЙ</t>
+  </si>
+  <si>
+    <t>27.01.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48567</t>
+  </si>
+  <si>
+    <t>Творческий минимализм: квартира в Минске для девушки. У дизайнера получилось создать свободное воздушное пространство. Площадь: 65 кв. м. Дизайн: VERONIKA MOLCHAN</t>
+  </si>
+  <si>
+    <t>27.01.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48566</t>
+  </si>
+  <si>
+    <t>Нет, ещё не поздно: дарим выгоду до 35% на покупку квартир от ГК ФСК До конца января мы предоставляем скидки на покупку квартир в знаковых районах Москвы. Выбирайте квартиру мечты в престижных ЖК с отличной репутацией. Безукоризненные планировки, авторская отделка класса premium и полная инфраструктура вокруг — всё это теперь ближе, чем кажется. Инвестируйте в статус с максимальной выгодой. Больше выгодных предложений — в канале ГК ФСК! Реклама. ООО "НЕГА ЮГ". ИНН 2304051152. erid: 2W5zFJHeUNC</t>
+  </si>
+  <si>
+    <t>27.01.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48557</t>
+  </si>
+  <si>
+    <t>Лаконичный и универсальный интерьер квартиры. Главным достоинством квартиры стали крупные окна, которые наполняют пространство естественным светом и создают эффект единства интерьера с окружающим пейзажем. Для усиления этого впечатления стены окрасили в белый цвет. В жилой зоне уложили инженерную доску тёплого оттенка, а для прихожей и ванной выбрали мелкоформатную плитку с классическим шахматным узором. Площадь: 34 кв. м. Дизайн: KOMAROVA NADI</t>
+  </si>
+  <si>
+    <t>26.01.26 19:19</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48549</t>
+  </si>
+  <si>
+    <t>Шикарное сочетание оливкового и коричневого🧡 #inspo</t>
+  </si>
+  <si>
+    <t>26.01.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48541</t>
+  </si>
+  <si>
+    <t>26.01.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48534</t>
+  </si>
+  <si>
+    <t>Вы тоже раньше не знали этого секрета фотографии! 📸 Если вы смотрите на красивые фото блогеров и думаете: "Ну конечно, у них же дорогущий телефон или фотоаппарат за 200 тысяч и есть деньги на топовых фотографов!" А у меня что? Nokia 2010 года? Старый фотик, который пылится на полке? Значит, красивые кадры не для меня? Это полная ерунда! 😤 Ирина Осташкова - фотограф, которая доказывает: снимать шедевры можно на ЛЮБУЮ технику! Она уже бесплатно обучила более 15 000 человек фотографировать! Ирина победитель "Russian Photo Awards" (самой крупной награды в фотографии в России!) 🔥 Сейчас она проводит бесплатную ФОТОИГРУ, где учит:  ✅ ловить живые эмоции детей  ✅ делать кадры, от которых сердце замирает  ✅ плюс дает готовые схемы для домашних и уличных съемок ✅ выжимать максимум из любой техники (никаких сложных настроек!)  Это же мечта! Наконец-то можно перестать стесняться своих фото и начать создавать красоту! ФОТОИГРА проходит прямо на канале у Ирины - никаких регистраций! Канал закрытый, но вас примут сразу! https://t.me/+FImMMvfkg3s0ODBi Старт уже 28 января, подписывайтесь сразу чтобы не потерять !</t>
+  </si>
+  <si>
+    <t>26.01.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48525</t>
+  </si>
+  <si>
+    <t>Маленькая, но очень уютная и комфортная квартира. Преобладание зелёного и белого в интерьере создаёт ощущение уюта и свежести. Белые стены и потолок наполняют помещение светом и воздухом, а деревянные детали мебели и пола добавляют тепла и природной гармонии. Благодаря сбалансированному сочетанию оттенков и использованию натуральных материалов, небольшая квартира становится комфортной и стильной. Площадь: 33 кв. м. Дизайн: SERGUNINA</t>
+  </si>
+  <si>
+    <t>24.01.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48518</t>
+  </si>
+  <si>
+    <t>Ностальгия и ретро-вдохновение: как грамотно интегрировать винтажные элементы в современный дизайн Винтаж уже давно вошел в современные интерьеры. Именно при помощи винтажа можно правильно добавить нотку старины в свое пространство, сохраняя при этом современное звучание дизайна. Читайте в наших карточках, как гармонично включить винтажные элементы в современный интерьер, сохранив стиль и уют вашего дома.</t>
+  </si>
+  <si>
+    <t>24.01.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48516</t>
+  </si>
+  <si>
+    <t>👋 Алёна Багрянова | Ландшафтный архитектор В этом канале я делюсь опытом, накопленным за 9 лет работы: ✅ Опыт и ошибки планирования — честный разбор, чтобы вы не «наступали на те же грабли». ✅ Красоту и вдохновение — идеи из мира природы и дизайна для вашего уникального сада. Присоединяйтесь, чтобы вместе создать сад вашей мечты.</t>
+  </si>
+  <si>
+    <t>24.01.26 03:35</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48507</t>
+  </si>
+  <si>
+    <t>Уютная квартира с детской. В квартире был просторный коридор длиной десять метров, кухня-гостиная, спальня и раздельные санузлы. Кардинальных перепланировок не проводили — все стены остались на своих местах. Однако из кухни-гостиной с помощью остеклённой перегородки выделили детскую комнату. Большой коридор разделили шкафом, благодаря чему появилась небольшая прихожая и отдельная гардеробная. Площадь: 50 кв. м. Дизайн: ANGELIKA MAKAREVICH</t>
+  </si>
+  <si>
+    <t>23.01.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48499</t>
+  </si>
+  <si>
+    <t>хвостики🐾 #inspo</t>
+  </si>
+  <si>
+    <t>23.01.26 15:53</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48498</t>
+  </si>
+  <si>
+    <t>Любите настольные игры так же, как мы? В канале Ozon разыгрываем 5 комплектов настольной игры The Sims! Для участия в розыгрыше нужно: 1. Подписаться на канал @ozonru 2. Нажать на кнопку «Хочу игру!» под закреплённым постом. Итоги — 26 января! Реклама. erid: 2VtzqwvPG27 ИНН: 7704217370 Рекламодатель ООО "ИНТЕРНЕТ РЕШЕНИЯ"</t>
+  </si>
+  <si>
+    <t>23.01.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48479</t>
+  </si>
+  <si>
+    <t>Геометрия с французским шармом. Уютный и элегантный интерьер вне времени. Площадь: 50 кв. м. Дизайн: STUDI.O</t>
+  </si>
+  <si>
+    <t>23.01.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48478</t>
+  </si>
+  <si>
+    <t>23.01.26 04:41</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48469</t>
+  </si>
+  <si>
+    <t>Симпатичный проект квартиры под сдачу. Многофункциональность пространства достигается благодаря мобильным зонам, возможности перестановки кресел, разделению зон с помощью текстиля, а также креплению светильников на крючки. Это позволяет легко адаптировать интерьер под разные потребности арендаторов — будь то пара, одинокий мужчина или женщина. Площадь: 32 кв. м. Дизайн: STRUVE ANASTASIA</t>
+  </si>
+  <si>
+    <t>22.01.26 20:06</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48468</t>
+  </si>
+  <si>
+    <t>Друзья, подписывайтесь на наш канал в MAX: https://max.ru/homeasy Там уже вышел свежий пост про небанальные цветовые сочетания, которые будут актуальны в новом сезоне❣️ В MAX много дополнительного контента, которого здесь нет☺️</t>
+  </si>
+  <si>
+    <t>22.01.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48459</t>
+  </si>
+  <si>
+    <t>Идеальное сочетание: винный + оливковый. #inspo</t>
+  </si>
+  <si>
+    <t>22.01.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48458</t>
+  </si>
+  <si>
+    <t>💫 В Nova Кухни - ЦЕНОПАД! Ловите скидки до 70% Не упустите шанс купить кухню в Москве от 60 000 руб за весь кухонный гарнитур Только до 31 января при заказе кухни мы дарим: 🎁 Скидку до 70% на все кухонные гарнитуры 🎁 Каменную мойку и столешницу при заказе кухни ⚡️ Без % рассрочка до 24 месяцев ⚡️ Гарантию на все работы и материалы Рассчитайте стоимость кухни и получите бесплатный дизайн-проект ПО ССЫЛКЕ Подпишитесь на наш канал, чтобы не потерять</t>
+  </si>
+  <si>
+    <t>22.01.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48449</t>
+  </si>
+  <si>
+    <t>Красочная квартира в Казани. Насыщенная палитра, обои с историческим принтом Morris &amp; Co и интересные детали. Получился очень интересный интерьер! Площадь: 70 кв. м. Дизайн: ALBINA MUNA</t>
+  </si>
+  <si>
+    <t>22.01.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48448</t>
+  </si>
+  <si>
+    <t>Цены на ремонт в 2026 году Когда планируешь ремонт, больше всего хочется одного - понимать порядок цифр и спокойно ориентироваться в бюджете. → Для этого студия BALCON сделала бесплатный каталог с ценами на 10 реальных проектов. Внутри: полный цикл работ и разные интерьеры со сметой на ремонт - от отделки до мебели и сантехники. Так вы сможете увидеть, из чего складывается стоимость ремонта и какие решения влияют на бюджет👇🏼 📔 Посмотреть каталог</t>
+  </si>
+  <si>
+    <t>22.01.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48439</t>
+  </si>
+  <si>
+    <t>Красочная квартира в Казани. Насыщенная палитра, обои с историческим принтом Morris &amp; Co и интересные детали. Площадь: 70 кв. м. Дизайн: АЛЬБИНА МУХАМЕТШИНА</t>
+  </si>
+  <si>
+    <t>22.01.26 02:53</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48432</t>
+  </si>
+  <si>
+    <t>Невероятный интерьер квартиры для студента. Исторический характер квартиры сохранён. Лепной карниз и декоративная лепнина на стенах по-прежнему формируют её облик, однако планировка была полностью переработана. Спальня теперь расположена в нише, которая раньше использовалась как гардеробная с туалетом. Прежняя кухня была открыта в сторону гостиной и преобразована в новую ванную комнату. Площадь: 24 кв. м. Дизайн: MARIANNEEVENNOU</t>
+  </si>
+  <si>
+    <t>21.01.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48426</t>
+  </si>
+  <si>
+    <t>Очень хочу поделиться с вами историей поиска идеального домика для моей кошки🐈 Искала не просто аксессуар для питомца, а предмет, который: 🕤 впишется в интерьер 🕤 выдержит активные тыгыдыки 🕤 и действительно будет использоваться котом И этот вариант оказался идеальным! Многоуровневый, с мягкими «облачными» ярусами - выглядит легко и очень стильно. Если вы тоже ищете красивое и практичное решение, и чтобы питомец был счастлив - смело рекомендую! Брала на Ozon, арт. 3159554877 или по ссылке</t>
+  </si>
+  <si>
+    <t>21.01.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48416</t>
+  </si>
+  <si>
+    <t>Роскошная мастер-спальня с собственным санузлом. Дизайнер стремилась создать приватное, спокойное пространство для отдыха и перезагрузки, где мягкие оттенки, тактильные материалы и акцентная стена формируют ощущение уюта, тишины и сдержанной роскоши. А личная ванная - это настоящее пространство для расслабления и эстетического удовольствия. Площадь: 36 кв.м. Дизайн: ЮЛИЯ ГОЛЫЖЕНКОВА</t>
+  </si>
+  <si>
+    <t>21.01.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48407</t>
+  </si>
+  <si>
+    <t>Изящное сочетание классики и современного стиля в квартире для девушки. На ограниченной площади удалось разместить функциональную кухню с полным набором необходимого оборудования, удобный диван, пуф, который можно использовать как дополнительное место для сидения, раскладной стол для приема гостей и даже паровой камин под телевизором. Площадь: 38 кв. м. Дизайн: METSKAN DESIGN</t>
+  </si>
+  <si>
+    <t>21.01.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48406</t>
+  </si>
+  <si>
+    <t>🔥 Кухня — сердце вашего нового дома! Переезжаете и делаете ремонт? Начните с кухни — места, где будут рождаться самые теплые моменты жизни. В Hoff два решения для идеального пространства: Модульная кухня - проект бесплатно → Индивидуальный дизайн под под ваши габариты и образ жизни; → Каждая вещь на своём месте — от техники до любимой чашки → Гибкая сборка как конструктор → Максимум функциональности без лишних затрат Готовая кухня — быстрое решение → Большой выбор стильных моделей → Быстрая доставка и профессиональная сборка → Продуманная эргономика — решения, проверенные тысячами покупателей → Готовность к использованию сразу после установки А когда основа готова, Hoff поможет дополнить её деталями: -обеденным столом для утреннего кофе; -текстилем и шторами, создающими атмосферу; -декоративными элементами, которые сделают интерьер по‑настоящему вашим. Не откладывайте создание уютного пространства — начните с сердца вашего дома уже сегодня! 👉 Создайте кухню своей мечты без лишней суеты: сайт Hoff</t>
+  </si>
+  <si>
+    <t>20.01.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48396</t>
+  </si>
+  <si>
+    <t>Красивый интерьер однокомнатной квартиры. Выполнен в основных цветах белый и графит, с добавлением глубокого зеленого цвета в акцентах. Интерьер минималистичный, без лишнего визуального шума, но с красивыми акцентными элементами декора. Предусмотрели много мест хранения для удобного размещения жильцов. В интерьере обеспечена целостность за счёт единого стиля материалов мебели для кухни, спальни и санузла. Площадь: 36 кв. м. Дизайн: ДАРЬЯ КАРАСЕВА</t>
+  </si>
+  <si>
+    <t>19.01.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48379</t>
+  </si>
+  <si>
+    <t>Смотрите, как классно чёрно-белый ковер разбавляет интерьер❣️ #inspo Кстати, ковер из Икеи, нашла такой на Яндекс Маркете - ссылка ✨</t>
+  </si>
+  <si>
+    <t>19.01.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48374</t>
+  </si>
+  <si>
+    <t>Мой любимый канал про Wildberries — t.me/eatsleepwear Аня делает реально стильные подборки одежды. Находит аналоги люкса, отслеживают тренды и оперативно показывает их! Рекомендую — t.me/eatsleepwear</t>
+  </si>
+  <si>
+    <t>19.01.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48364</t>
+  </si>
+  <si>
+    <t>Квартира на 51-м этаже для семьи с ребенком. Этот проект - история о том, как строгая архитектурная графика, обволакивающая нежность фактур и передовые технологии сливаются воедино, создавая не просто интерьер, а современный дом-мечту, парящий над городом. Площадь: 109 кв. м. Дизайн: БЮРО «ОБРАЗ ЖИЗНИ»</t>
+  </si>
+  <si>
+    <t>19.01.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48355</t>
+  </si>
+  <si>
+    <t>Красивый интерьер студии. Выполнен в спокойной и трендовой палитре, состоящей из оливковых и тёплых бежевых оттенков. Для создания тактильного эффекта использованы рельефные панели, мягкий текстиль и камень. Акценты из латуни добавляют ощущение «премиум», при этом не перегружая бюджет. В интерьере обеспечена целостность за счёт единого стиля для кухни, спальни и санузла. Площадь: 20 кв. м. Дизайн: NOVA DIZ</t>
+  </si>
+  <si>
+    <t>18.01.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48346</t>
+  </si>
+  <si>
+    <t>Прекрасная студия. Акцент на небольшой кухне создаёт фартук из плитки-майолики. Модульная система хранения имеет фасады из ЛДСП. Холодильник встроен в нишу в стене напротив. Обеденная зона — круглый стол и два мягких кресла — размещена у окна. Площадь: 24.5 кв. м. Дизайн: ВHAPPYROOMS INTERIORS</t>
+  </si>
+  <si>
+    <t>18.01.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/48341</t>
+  </si>
+  <si>
+    <t>Лучше предложения Вы не найдёте! 🎁 Только до 31 января - скидки до 70% на все кухни на заказ в Санкт-Петербурге! Получить бесплатный дизайн-проект и рассчитать стоимость уже с максимальной скидкой можно ПО ССЫЛКЕ👈 🔥 Цены от 52 тысяч за целую кухню; 🔥 Собственное производство; 🔥 Рассрочка под 0%; 🔥 Гарантия на все работы и материалы. Подпишитесь на их канал, чтобы не потерять!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1709,51 +2969,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H147"/>
+  <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1874.399" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -5331,50 +6591,2464 @@
       <c r="H146">
         <v>4</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>53021</v>
       </c>
       <c r="B147" t="s">
         <v>441</v>
       </c>
       <c r="C147" t="s">
         <v>442</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E147">
         <v>11946</v>
       </c>
       <c r="F147">
         <v>15</v>
       </c>
       <c r="G147">
         <v>35</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>83405</v>
+      </c>
+      <c r="B148" t="s">
+        <v>444</v>
+      </c>
+      <c r="C148" t="s">
+        <v>445</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="E148">
+        <v>7576</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>83406</v>
+      </c>
+      <c r="B149" t="s">
+        <v>447</v>
+      </c>
+      <c r="C149" t="s">
+        <v>448</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="E149">
+        <v>8912</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>83407</v>
+      </c>
+      <c r="B150" t="s">
+        <v>450</v>
+      </c>
+      <c r="C150" t="s">
+        <v>451</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="E150">
+        <v>8981</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>83408</v>
+      </c>
+      <c r="B151" t="s">
+        <v>453</v>
+      </c>
+      <c r="C151" t="s">
+        <v>454</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="E151">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>83409</v>
+      </c>
+      <c r="B152" t="s">
+        <v>456</v>
+      </c>
+      <c r="C152" t="s">
+        <v>457</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="E152">
+        <v>11048</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>83410</v>
+      </c>
+      <c r="B153" t="s">
+        <v>459</v>
+      </c>
+      <c r="C153" t="s">
+        <v>460</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="E153">
+        <v>10564</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>83411</v>
+      </c>
+      <c r="B154" t="s">
+        <v>462</v>
+      </c>
+      <c r="C154" t="s">
+        <v>463</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154">
+        <v>10726</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>83412</v>
+      </c>
+      <c r="B155" t="s">
+        <v>465</v>
+      </c>
+      <c r="C155" t="s">
+        <v>466</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E155">
+        <v>10797</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>83413</v>
+      </c>
+      <c r="B156" t="s">
+        <v>468</v>
+      </c>
+      <c r="C156" t="s">
+        <v>469</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E156">
+        <v>11172</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>83414</v>
+      </c>
+      <c r="B157" t="s">
+        <v>471</v>
+      </c>
+      <c r="C157" t="s">
+        <v>472</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="E157">
+        <v>10525</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>83415</v>
+      </c>
+      <c r="B158" t="s">
+        <v>474</v>
+      </c>
+      <c r="C158" t="s">
+        <v>475</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="E158">
+        <v>11381</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>83416</v>
+      </c>
+      <c r="B159" t="s">
+        <v>477</v>
+      </c>
+      <c r="C159" t="s">
+        <v>478</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E159">
+        <v>12584</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>83417</v>
+      </c>
+      <c r="B160" t="s">
+        <v>480</v>
+      </c>
+      <c r="C160" t="s">
+        <v>481</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="E160">
+        <v>12324</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>83418</v>
+      </c>
+      <c r="B161" t="s">
+        <v>483</v>
+      </c>
+      <c r="C161" t="s">
+        <v>484</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E161">
+        <v>12855</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>83419</v>
+      </c>
+      <c r="B162" t="s">
+        <v>486</v>
+      </c>
+      <c r="C162" t="s">
+        <v>487</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="E162">
+        <v>12331</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>83420</v>
+      </c>
+      <c r="B163" t="s">
+        <v>489</v>
+      </c>
+      <c r="C163" t="s">
+        <v>490</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E163">
+        <v>13101</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>83421</v>
+      </c>
+      <c r="B164" t="s">
+        <v>492</v>
+      </c>
+      <c r="C164" t="s">
+        <v>493</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="E164">
+        <v>12961</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>83422</v>
+      </c>
+      <c r="B165" t="s">
+        <v>495</v>
+      </c>
+      <c r="C165" t="s">
+        <v>496</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="E165">
+        <v>12437</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>83423</v>
+      </c>
+      <c r="B166" t="s">
+        <v>498</v>
+      </c>
+      <c r="C166" t="s">
+        <v>499</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="E166">
+        <v>12904</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>83424</v>
+      </c>
+      <c r="B167" t="s">
+        <v>501</v>
+      </c>
+      <c r="C167" t="s">
+        <v>502</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="E167">
+        <v>13036</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>83425</v>
+      </c>
+      <c r="B168" t="s">
+        <v>504</v>
+      </c>
+      <c r="C168" t="s">
+        <v>505</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="E168">
+        <v>13002</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>83426</v>
+      </c>
+      <c r="B169" t="s">
+        <v>507</v>
+      </c>
+      <c r="C169" t="s">
+        <v>508</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="E169">
+        <v>11780</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>83427</v>
+      </c>
+      <c r="B170" t="s">
+        <v>510</v>
+      </c>
+      <c r="C170" t="s">
+        <v>511</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="E170">
+        <v>12476</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>83428</v>
+      </c>
+      <c r="B171" t="s">
+        <v>513</v>
+      </c>
+      <c r="C171" t="s">
+        <v>514</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="E171">
+        <v>11551</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>83429</v>
+      </c>
+      <c r="B172" t="s">
+        <v>516</v>
+      </c>
+      <c r="C172" t="s">
+        <v>517</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="E172">
+        <v>12325</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>83430</v>
+      </c>
+      <c r="B173" t="s">
+        <v>519</v>
+      </c>
+      <c r="C173" t="s">
+        <v>520</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="E173">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>83431</v>
+      </c>
+      <c r="B174" t="s">
+        <v>521</v>
+      </c>
+      <c r="C174" t="s">
+        <v>522</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="E174">
+        <v>12166</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>83432</v>
+      </c>
+      <c r="B175" t="s">
+        <v>524</v>
+      </c>
+      <c r="C175" t="s">
+        <v>525</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="E175">
+        <v>11024</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>83433</v>
+      </c>
+      <c r="B176" t="s">
+        <v>527</v>
+      </c>
+      <c r="C176" t="s">
+        <v>528</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E176">
+        <v>11754</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>83434</v>
+      </c>
+      <c r="B177" t="s">
+        <v>530</v>
+      </c>
+      <c r="C177" t="s">
+        <v>531</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="E177">
+        <v>13036</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>83435</v>
+      </c>
+      <c r="B178" t="s">
+        <v>533</v>
+      </c>
+      <c r="C178" t="s">
+        <v>534</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="E178">
+        <v>13037</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>83436</v>
+      </c>
+      <c r="B179" t="s">
+        <v>536</v>
+      </c>
+      <c r="C179" t="s">
+        <v>537</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="E179">
+        <v>13229</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>83437</v>
+      </c>
+      <c r="B180" t="s">
+        <v>539</v>
+      </c>
+      <c r="C180" t="s">
+        <v>540</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="E180">
+        <v>11755</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>83438</v>
+      </c>
+      <c r="B181" t="s">
+        <v>542</v>
+      </c>
+      <c r="C181" t="s">
+        <v>543</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="E181">
+        <v>12541</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>83439</v>
+      </c>
+      <c r="B182" t="s">
+        <v>545</v>
+      </c>
+      <c r="C182" t="s">
+        <v>546</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E182">
+        <v>12701</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>83440</v>
+      </c>
+      <c r="B183" t="s">
+        <v>548</v>
+      </c>
+      <c r="C183" t="s">
+        <v>549</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E183">
+        <v>11784</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>83441</v>
+      </c>
+      <c r="B184" t="s">
+        <v>551</v>
+      </c>
+      <c r="C184" t="s">
+        <v>552</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="E184">
+        <v>12482</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>83442</v>
+      </c>
+      <c r="B185" t="s">
+        <v>554</v>
+      </c>
+      <c r="C185" t="s">
+        <v>555</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="E185">
+        <v>13499</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>83443</v>
+      </c>
+      <c r="B186" t="s">
+        <v>557</v>
+      </c>
+      <c r="C186" t="s">
+        <v>558</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="E186">
+        <v>13788</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>83444</v>
+      </c>
+      <c r="B187" t="s">
+        <v>560</v>
+      </c>
+      <c r="C187" t="s">
+        <v>561</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="E187">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>83445</v>
+      </c>
+      <c r="B188" t="s">
+        <v>562</v>
+      </c>
+      <c r="C188" t="s">
+        <v>563</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="E188">
+        <v>13506</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>83446</v>
+      </c>
+      <c r="B189" t="s">
+        <v>562</v>
+      </c>
+      <c r="C189" t="s">
+        <v>565</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E189">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>83447</v>
+      </c>
+      <c r="B190" t="s">
+        <v>567</v>
+      </c>
+      <c r="C190" t="s">
+        <v>568</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="E190">
+        <v>12909</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>83448</v>
+      </c>
+      <c r="B191" t="s">
+        <v>570</v>
+      </c>
+      <c r="C191" t="s">
+        <v>571</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="E191">
+        <v>13038</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>83449</v>
+      </c>
+      <c r="B192" t="s">
+        <v>573</v>
+      </c>
+      <c r="C192" t="s">
+        <v>574</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="E192">
+        <v>13632</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>83450</v>
+      </c>
+      <c r="B193" t="s">
+        <v>576</v>
+      </c>
+      <c r="C193" t="s">
+        <v>577</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="E193">
+        <v>10243</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>83451</v>
+      </c>
+      <c r="B194" t="s">
+        <v>579</v>
+      </c>
+      <c r="C194" t="s">
+        <v>580</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="E194">
+        <v>13485</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>83452</v>
+      </c>
+      <c r="B195" t="s">
+        <v>582</v>
+      </c>
+      <c r="C195" t="s">
+        <v>583</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="E195">
+        <v>11923</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>83453</v>
+      </c>
+      <c r="B196" t="s">
+        <v>585</v>
+      </c>
+      <c r="C196" t="s">
+        <v>586</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="E196">
+        <v>13558</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>83454</v>
+      </c>
+      <c r="B197" t="s">
+        <v>588</v>
+      </c>
+      <c r="C197" t="s">
+        <v>589</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="E197">
+        <v>13539</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>83455</v>
+      </c>
+      <c r="B198" t="s">
+        <v>591</v>
+      </c>
+      <c r="C198" t="s">
+        <v>592</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="E198">
+        <v>9222</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>83456</v>
+      </c>
+      <c r="B199" t="s">
+        <v>594</v>
+      </c>
+      <c r="C199" t="s">
+        <v>595</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="E199">
+        <v>13320</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>83457</v>
+      </c>
+      <c r="B200" t="s">
+        <v>597</v>
+      </c>
+      <c r="C200" t="s">
+        <v>598</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="E200">
+        <v>13428</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>83458</v>
+      </c>
+      <c r="B201" t="s">
+        <v>600</v>
+      </c>
+      <c r="C201" t="s">
+        <v>601</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="E201">
+        <v>12944</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>83459</v>
+      </c>
+      <c r="B202" t="s">
+        <v>603</v>
+      </c>
+      <c r="C202" t="s">
+        <v>604</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="E202">
+        <v>12104</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>83460</v>
+      </c>
+      <c r="B203" t="s">
+        <v>606</v>
+      </c>
+      <c r="C203" t="s">
+        <v>607</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E203">
+        <v>12869</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>83461</v>
+      </c>
+      <c r="B204" t="s">
+        <v>609</v>
+      </c>
+      <c r="C204" t="s">
+        <v>610</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="E204">
+        <v>9844</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>83462</v>
+      </c>
+      <c r="B205" t="s">
+        <v>612</v>
+      </c>
+      <c r="C205" t="s">
+        <v>613</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="E205">
+        <v>13170</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>83463</v>
+      </c>
+      <c r="B206" t="s">
+        <v>615</v>
+      </c>
+      <c r="C206" t="s">
+        <v>616</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="E206">
+        <v>11084</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>83464</v>
+      </c>
+      <c r="B207" t="s">
+        <v>618</v>
+      </c>
+      <c r="C207" t="s">
+        <v>619</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="E207">
+        <v>11280</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>83465</v>
+      </c>
+      <c r="B208" t="s">
+        <v>621</v>
+      </c>
+      <c r="C208" t="s">
+        <v>622</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="E208">
+        <v>11933</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>83466</v>
+      </c>
+      <c r="B209" t="s">
+        <v>624</v>
+      </c>
+      <c r="C209" t="s">
+        <v>625</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="E209">
+        <v>11938</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>83467</v>
+      </c>
+      <c r="B210" t="s">
+        <v>627</v>
+      </c>
+      <c r="C210" t="s">
+        <v>628</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="E210">
+        <v>13959</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>83468</v>
+      </c>
+      <c r="B211" t="s">
+        <v>630</v>
+      </c>
+      <c r="C211" t="s">
+        <v>631</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E211">
+        <v>14289</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>83469</v>
+      </c>
+      <c r="B212" t="s">
+        <v>633</v>
+      </c>
+      <c r="C212" t="s">
+        <v>634</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="E212">
+        <v>12667</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>83470</v>
+      </c>
+      <c r="B213" t="s">
+        <v>636</v>
+      </c>
+      <c r="C213" t="s">
+        <v>637</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="E213">
+        <v>14569</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>83471</v>
+      </c>
+      <c r="B214" t="s">
+        <v>639</v>
+      </c>
+      <c r="C214" t="s">
+        <v>640</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="E214">
+        <v>13365</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>83472</v>
+      </c>
+      <c r="B215" t="s">
+        <v>642</v>
+      </c>
+      <c r="C215" t="s">
+        <v>643</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="E215">
+        <v>16838</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>83473</v>
+      </c>
+      <c r="B216" t="s">
+        <v>645</v>
+      </c>
+      <c r="C216" t="s">
+        <v>646</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="E216">
+        <v>13338</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>83474</v>
+      </c>
+      <c r="B217" t="s">
+        <v>648</v>
+      </c>
+      <c r="C217" t="s">
+        <v>649</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="E217">
+        <v>17718</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>83475</v>
+      </c>
+      <c r="B218" t="s">
+        <v>651</v>
+      </c>
+      <c r="C218" t="s">
+        <v>652</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="E218">
+        <v>13370</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>83476</v>
+      </c>
+      <c r="B219" t="s">
+        <v>654</v>
+      </c>
+      <c r="C219" t="s">
+        <v>655</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="E219">
+        <v>17701</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>83477</v>
+      </c>
+      <c r="B220" t="s">
+        <v>657</v>
+      </c>
+      <c r="C220" t="s">
+        <v>658</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="E220">
+        <v>15586</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>83478</v>
+      </c>
+      <c r="B221" t="s">
+        <v>660</v>
+      </c>
+      <c r="C221" t="s">
+        <v>661</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="E221">
+        <v>14609</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>83479</v>
+      </c>
+      <c r="B222" t="s">
+        <v>663</v>
+      </c>
+      <c r="C222" t="s">
+        <v>664</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="E222">
+        <v>13029</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>83480</v>
+      </c>
+      <c r="B223" t="s">
+        <v>666</v>
+      </c>
+      <c r="C223" t="s">
+        <v>667</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="E223">
+        <v>14407</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>83481</v>
+      </c>
+      <c r="B224" t="s">
+        <v>669</v>
+      </c>
+      <c r="C224" t="s">
+        <v>670</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="E224">
+        <v>15362</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>83482</v>
+      </c>
+      <c r="B225" t="s">
+        <v>672</v>
+      </c>
+      <c r="C225" t="s">
+        <v>673</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="E225">
+        <v>15222</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>83483</v>
+      </c>
+      <c r="B226" t="s">
+        <v>675</v>
+      </c>
+      <c r="C226" t="s">
+        <v>676</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="E226">
+        <v>12493</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>83484</v>
+      </c>
+      <c r="B227" t="s">
+        <v>678</v>
+      </c>
+      <c r="C227" t="s">
+        <v>679</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="E227">
+        <v>15377</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>83485</v>
+      </c>
+      <c r="B228" t="s">
+        <v>681</v>
+      </c>
+      <c r="C228" t="s">
+        <v>682</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="E228">
+        <v>15773</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>83486</v>
+      </c>
+      <c r="B229" t="s">
+        <v>684</v>
+      </c>
+      <c r="C229" t="s">
+        <v>685</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="E229">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>83487</v>
+      </c>
+      <c r="B230" t="s">
+        <v>686</v>
+      </c>
+      <c r="C230" t="s">
+        <v>687</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="E230">
+        <v>14417</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>83488</v>
+      </c>
+      <c r="B231" t="s">
+        <v>689</v>
+      </c>
+      <c r="C231" t="s">
+        <v>690</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="E231">
+        <v>13878</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>83489</v>
+      </c>
+      <c r="B232" t="s">
+        <v>692</v>
+      </c>
+      <c r="C232" t="s">
+        <v>693</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="E232">
+        <v>14886</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>83490</v>
+      </c>
+      <c r="B233" t="s">
+        <v>695</v>
+      </c>
+      <c r="C233" t="s">
+        <v>696</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="E233">
+        <v>12055</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>83491</v>
+      </c>
+      <c r="B234" t="s">
+        <v>698</v>
+      </c>
+      <c r="C234" t="s">
+        <v>699</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="E234">
+        <v>16350</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>83492</v>
+      </c>
+      <c r="B235" t="s">
+        <v>701</v>
+      </c>
+      <c r="C235" t="s">
+        <v>702</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="E235">
+        <v>16301</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>83493</v>
+      </c>
+      <c r="B236" t="s">
+        <v>704</v>
+      </c>
+      <c r="C236" t="s">
+        <v>705</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="E236">
+        <v>16227</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>83494</v>
+      </c>
+      <c r="B237" t="s">
+        <v>707</v>
+      </c>
+      <c r="C237" t="s">
+        <v>708</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E237">
+        <v>12967</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>83495</v>
+      </c>
+      <c r="B238" t="s">
+        <v>710</v>
+      </c>
+      <c r="C238" t="s">
+        <v>711</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="E238">
+        <v>17171</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>83496</v>
+      </c>
+      <c r="B239" t="s">
+        <v>713</v>
+      </c>
+      <c r="C239" t="s">
+        <v>714</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="E239">
+        <v>19676</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>83497</v>
+      </c>
+      <c r="B240" t="s">
+        <v>716</v>
+      </c>
+      <c r="C240" t="s">
+        <v>717</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="E240">
+        <v>12223</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>83498</v>
+      </c>
+      <c r="B241" t="s">
+        <v>719</v>
+      </c>
+      <c r="C241" t="s">
+        <v>720</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="E241">
+        <v>16067</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>83499</v>
+      </c>
+      <c r="B242" t="s">
+        <v>722</v>
+      </c>
+      <c r="C242" t="s">
+        <v>723</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="E242">
+        <v>16318</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>83500</v>
+      </c>
+      <c r="B243" t="s">
+        <v>725</v>
+      </c>
+      <c r="C243" t="s">
+        <v>726</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E243">
+        <v>16419</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>83501</v>
+      </c>
+      <c r="B244" t="s">
+        <v>728</v>
+      </c>
+      <c r="C244" t="s">
+        <v>729</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="E244">
+        <v>13585</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>83502</v>
+      </c>
+      <c r="B245" t="s">
+        <v>731</v>
+      </c>
+      <c r="C245" t="s">
+        <v>732</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="E245">
+        <v>15346</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>83503</v>
+      </c>
+      <c r="B246" t="s">
+        <v>734</v>
+      </c>
+      <c r="C246" t="s">
+        <v>735</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="E246">
+        <v>15907</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>83504</v>
+      </c>
+      <c r="B247" t="s">
+        <v>737</v>
+      </c>
+      <c r="C247" t="s">
+        <v>738</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="E247">
+        <v>14793</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>83505</v>
+      </c>
+      <c r="B248" t="s">
+        <v>740</v>
+      </c>
+      <c r="C248" t="s">
+        <v>741</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="E248">
+        <v>15435</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>83506</v>
+      </c>
+      <c r="B249" t="s">
+        <v>743</v>
+      </c>
+      <c r="C249" t="s">
+        <v>744</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E249">
+        <v>13892</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>83507</v>
+      </c>
+      <c r="B250" t="s">
+        <v>746</v>
+      </c>
+      <c r="C250" t="s">
+        <v>747</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E250">
+        <v>15872</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>83508</v>
+      </c>
+      <c r="B251" t="s">
+        <v>749</v>
+      </c>
+      <c r="C251" t="s">
+        <v>750</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E251">
+        <v>16251</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>83509</v>
+      </c>
+      <c r="B252" t="s">
+        <v>752</v>
+      </c>
+      <c r="C252" t="s">
+        <v>753</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E252">
+        <v>14541</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>83510</v>
+      </c>
+      <c r="B253" t="s">
+        <v>755</v>
+      </c>
+      <c r="C253" t="s">
+        <v>756</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E253">
+        <v>14743</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>83511</v>
+      </c>
+      <c r="B254" t="s">
+        <v>758</v>
+      </c>
+      <c r="C254" t="s">
+        <v>759</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E254">
+        <v>17011</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>83512</v>
+      </c>
+      <c r="B255" t="s">
+        <v>761</v>
+      </c>
+      <c r="C255" t="s">
+        <v>762</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="E255">
+        <v>13600</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>83513</v>
+      </c>
+      <c r="B256" t="s">
+        <v>764</v>
+      </c>
+      <c r="C256" t="s">
+        <v>765</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E256">
+        <v>14602</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>83514</v>
+      </c>
+      <c r="B257" t="s">
+        <v>767</v>
+      </c>
+      <c r="C257" t="s">
+        <v>768</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="E257">
+        <v>15892</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>83515</v>
+      </c>
+      <c r="B258" t="s">
+        <v>770</v>
+      </c>
+      <c r="C258" t="s">
+        <v>771</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E258">
+        <v>13913</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>83516</v>
+      </c>
+      <c r="B259" t="s">
+        <v>773</v>
+      </c>
+      <c r="C259" t="s">
+        <v>774</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E259">
+        <v>15668</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>83517</v>
+      </c>
+      <c r="B260" t="s">
+        <v>776</v>
+      </c>
+      <c r="C260" t="s">
+        <v>777</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E260">
+        <v>17479</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>83518</v>
+      </c>
+      <c r="B261" t="s">
+        <v>779</v>
+      </c>
+      <c r="C261" t="s">
+        <v>780</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E261">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>83519</v>
+      </c>
+      <c r="B262" t="s">
+        <v>781</v>
+      </c>
+      <c r="C262" t="s">
+        <v>782</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="E262">
+        <v>15358</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>83520</v>
+      </c>
+      <c r="B263" t="s">
+        <v>784</v>
+      </c>
+      <c r="C263" t="s">
+        <v>785</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E263">
+        <v>17245</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>83521</v>
+      </c>
+      <c r="B264" t="s">
+        <v>787</v>
+      </c>
+      <c r="C264" t="s">
+        <v>788</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="E264">
+        <v>19398</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>83522</v>
+      </c>
+      <c r="B265" t="s">
+        <v>790</v>
+      </c>
+      <c r="C265" t="s">
+        <v>791</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="E265">
+        <v>15033</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>83523</v>
+      </c>
+      <c r="B266" t="s">
+        <v>793</v>
+      </c>
+      <c r="C266" t="s">
+        <v>794</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="E266">
+        <v>16379</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>83524</v>
+      </c>
+      <c r="B267" t="s">
+        <v>796</v>
+      </c>
+      <c r="C267" t="s">
+        <v>797</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="E267">
+        <v>16941</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>83525</v>
+      </c>
+      <c r="B268" t="s">
+        <v>799</v>
+      </c>
+      <c r="C268" t="s">
+        <v>800</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="E268">
+        <v>13534</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>83526</v>
+      </c>
+      <c r="B269" t="s">
+        <v>802</v>
+      </c>
+      <c r="C269" t="s">
+        <v>803</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="E269">
+        <v>16422</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>83527</v>
+      </c>
+      <c r="B270" t="s">
+        <v>805</v>
+      </c>
+      <c r="C270" t="s">
+        <v>806</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E270">
+        <v>13726</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>83528</v>
+      </c>
+      <c r="B271" t="s">
+        <v>807</v>
+      </c>
+      <c r="C271" t="s">
+        <v>808</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E271">
+        <v>17126</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>83529</v>
+      </c>
+      <c r="B272" t="s">
+        <v>810</v>
+      </c>
+      <c r="C272" t="s">
+        <v>811</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="E272">
+        <v>5434</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>83530</v>
+      </c>
+      <c r="B273" t="s">
+        <v>813</v>
+      </c>
+      <c r="C273" t="s">
+        <v>814</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E273">
+        <v>17468</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>83531</v>
+      </c>
+      <c r="B274" t="s">
+        <v>816</v>
+      </c>
+      <c r="C274" t="s">
+        <v>817</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E274">
+        <v>16103</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>83532</v>
+      </c>
+      <c r="B275" t="s">
+        <v>819</v>
+      </c>
+      <c r="C275" t="s">
+        <v>820</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E275">
+        <v>16575</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>83533</v>
+      </c>
+      <c r="B276" t="s">
+        <v>822</v>
+      </c>
+      <c r="C276" t="s">
+        <v>823</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E276">
+        <v>16133</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>83534</v>
+      </c>
+      <c r="B277" t="s">
+        <v>825</v>
+      </c>
+      <c r="C277" t="s">
+        <v>826</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E277">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>83535</v>
+      </c>
+      <c r="B278" t="s">
+        <v>828</v>
+      </c>
+      <c r="C278" t="s">
+        <v>829</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E278">
+        <v>16926</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>83536</v>
+      </c>
+      <c r="B279" t="s">
+        <v>831</v>
+      </c>
+      <c r="C279" t="s">
+        <v>832</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E279">
+        <v>14108</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>83537</v>
+      </c>
+      <c r="B280" t="s">
+        <v>834</v>
+      </c>
+      <c r="C280" t="s">
+        <v>835</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E280">
+        <v>16234</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>83538</v>
+      </c>
+      <c r="B281" t="s">
+        <v>837</v>
+      </c>
+      <c r="C281" t="s">
+        <v>838</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E281">
+        <v>15790</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>83539</v>
+      </c>
+      <c r="B282" t="s">
+        <v>840</v>
+      </c>
+      <c r="C282" t="s">
+        <v>841</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E282">
+        <v>13858</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>83540</v>
+      </c>
+      <c r="B283" t="s">
+        <v>843</v>
+      </c>
+      <c r="C283" t="s">
+        <v>844</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E283">
+        <v>17752</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>83541</v>
+      </c>
+      <c r="B284" t="s">
+        <v>846</v>
+      </c>
+      <c r="C284" t="s">
+        <v>847</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284">
+        <v>18501</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>83542</v>
+      </c>
+      <c r="B285" t="s">
+        <v>849</v>
+      </c>
+      <c r="C285" t="s">
+        <v>850</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285">
+        <v>10946</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>83543</v>
+      </c>
+      <c r="B286" t="s">
+        <v>852</v>
+      </c>
+      <c r="C286" t="s">
+        <v>853</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286">
+        <v>17905</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>83544</v>
+      </c>
+      <c r="B287" t="s">
+        <v>855</v>
+      </c>
+      <c r="C287" t="s">
+        <v>856</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="E287">
+        <v>17268</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>83545</v>
+      </c>
+      <c r="B288" t="s">
+        <v>858</v>
+      </c>
+      <c r="C288" t="s">
+        <v>859</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="E288">
+        <v>18085</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>83546</v>
+      </c>
+      <c r="B289" t="s">
+        <v>861</v>
+      </c>
+      <c r="C289" t="s">
+        <v>862</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="E289">
+        <v>12988</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">