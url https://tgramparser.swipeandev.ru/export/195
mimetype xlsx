--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="864">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1340">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2604,50 +2604,1478 @@
     <t>19.01.26 06:08</t>
   </si>
   <si>
     <t>t.me/homeasy/48355</t>
   </si>
   <si>
     <t>Красивый интерьер студии. Выполнен в спокойной и трендовой палитре, состоящей из оливковых и тёплых бежевых оттенков. Для создания тактильного эффекта использованы рельефные панели, мягкий текстиль и камень. Акценты из латуни добавляют ощущение «премиум», при этом не перегружая бюджет. В интерьере обеспечена целостность за счёт единого стиля для кухни, спальни и санузла. Площадь: 20 кв. м. Дизайн: NOVA DIZ</t>
   </si>
   <si>
     <t>18.01.26 14:52</t>
   </si>
   <si>
     <t>t.me/homeasy/48346</t>
   </si>
   <si>
     <t>Прекрасная студия. Акцент на небольшой кухне создаёт фартук из плитки-майолики. Модульная система хранения имеет фасады из ЛДСП. Холодильник встроен в нишу в стене напротив. Обеденная зона — круглый стол и два мягких кресла — размещена у окна. Площадь: 24.5 кв. м. Дизайн: ВHAPPYROOMS INTERIORS</t>
   </si>
   <si>
     <t>18.01.26 12:10</t>
   </si>
   <si>
     <t>t.me/homeasy/48341</t>
   </si>
   <si>
     <t>Лучше предложения Вы не найдёте! 🎁 Только до 31 января - скидки до 70% на все кухни на заказ в Санкт-Петербурге! Получить бесплатный дизайн-проект и рассчитать стоимость уже с максимальной скидкой можно ПО ССЫЛКЕ👈 🔥 Цены от 52 тысяч за целую кухню; 🔥 Собственное производство; 🔥 Рассрочка под 0%; 🔥 Гарантия на все работы и материалы. Подпишитесь на их канал, чтобы не потерять!</t>
+  </si>
+  <si>
+    <t>15.09.26 19:35</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52717</t>
+  </si>
+  <si>
+    <t>15.09.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52716</t>
+  </si>
+  <si>
+    <t>Добро пожаловать в мир потрясающих интерьеров загородных домов — t.me/cottage_blog Если вы мечтаете о жизни в окружении природы, далеко от городской суеты, то канал @cottage_blog для вас! Рекомендую подписаться 😉</t>
+  </si>
+  <si>
+    <t>15.09.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52707</t>
+  </si>
+  <si>
+    <t>Колорблоки и ирония: цветная квартира в Минске. Основная идея: создать строгий и минималистичный, но при этом эмоциональный и ироничный интерьер. Площадь: 70 кв. м. Дизайн: МИХАИЛ КУРНОСОВ</t>
+  </si>
+  <si>
+    <t>14.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52699</t>
+  </si>
+  <si>
+    <t>Сливочный оттенок в интерьере кухни🧈 #inspo</t>
+  </si>
+  <si>
+    <t>14.09.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52690</t>
+  </si>
+  <si>
+    <t>За стеклом: светлая квартира с нестандартным решением. Небольшая квартира с продуманной планировкой, воздушной атмосферой и легкими вкраплениями золота. Площадь: 40 кв. м. Дизайн: MARIYA PANCHENKO</t>
+  </si>
+  <si>
+    <t>12.09.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52684</t>
+  </si>
+  <si>
+    <t>Кухня — это не просто мебель. Это часть вашей повседневной жизни. Именно поэтому в RiKi Kitchen отвечают не только за красивый проект, но и за то, чтобы всё было сделано правильно с первого раза. Собственное производство, команда, которая действительно отвечает за результат, внимание к деталям и решения, продуманные под то, как человек будет жить в этом пространстве каждый день. Здесь не просто создают кухни — здесь формируют культуру качества. А доверие клиентов это подтверждает: рейтинг RiKi Kitchen — 5.0 на Яндекс, Команда также делится опытом в экспертных видео: показывает производство, реализованные проекты и рассказывает, как избежать ошибок ещё до начала ремонта. RiKi Kitchen — пространство, за результат которого не придётся переживать. Подписывайтесь 👉 Канал RiKi Kitchen 👉👉А если вы уже готовы начать работу над своей кухней — напишите дизайнеру 👉 @RiKi_kitchen Реклама. ИП Власов Кирилл Владимирович. ИНН 580314652509. erid: 2W5zFJ1PvLq</t>
+  </si>
+  <si>
+    <t>11.09.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52674</t>
+  </si>
+  <si>
+    <t>Лаконичная квартира в Санкт-Петербурге. Дизайнер создала уютный интерьер, наполненный природными текстурами и оттенками, для активной семейной пары. Площадь: 92 кв. м. Дизайн: NATALYA BOCHINA</t>
+  </si>
+  <si>
+    <t>11.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52673</t>
+  </si>
+  <si>
+    <t>За планировку платят от 5 000 до 30 000 рублей. И делается она за 1-4 дня Большинство думает: сначала год учёбы, потом диплом, потом клиенты. Потом, потом, потом. 💰 Но есть услуга, с которой начинают прямо сейчас. Планировочное решение - отдельный продукт. Занимает 1-4 дня. Стоит от 5 000 до 30 000 рублей. Человек купил квартиру. Стоит у пустых стен: где стена, куда кухня, как расставить мебель. Это его боль. И за её решение платят. 📐 Именно с планировок начинают большинство выпускников Geometrium - студии с 400к+ на YouTube и проектами в 10 странах. На бесплатном 3-дневном интенсиве: ✅ логика планировок, нормы, ошибки новичков ✅ как сделать первый проект в портфолио ✅ где брать клиентов без вложений: чаты ЖК, Авито, партнёры 🧩 Одна планировка - это уже портфолио. Уже деньги. Уже «я могу». 💸 Клиенты есть. Инструмент есть. Осталось сделать первый шаг. ✅ Бесплатно. Без опыта. Пошагово. 👉 Забрать участие #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 19:35</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52665</t>
+  </si>
+  <si>
+    <t>Ванная, которая не боится цвета🎨 #inspo</t>
+  </si>
+  <si>
+    <t>10.09.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52660</t>
+  </si>
+  <si>
+    <t>Забирайте себе в подписки классный канал с образами из AliExpress — t.me/thatismystyle Аня делает реально стильные подборки одежды. Находит аналоги люкса, отслеживают тренды и оперативно показывает их 💕 Рекомендую — t.me/thatismystyle</t>
+  </si>
+  <si>
+    <t>10.09.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52651</t>
+  </si>
+  <si>
+    <t>Белая классика: «воздушный» интерьер с потрясающими видами из окон. Это инвестиционный проект - квартиру дизайнер оформляла для последующей продажи. Интерьер получился наполненным воздухом и поражает панорамой города, которая открывается из больших окон. Площадь: 44 кв. м. Дизайн: IRINA IVLIEVA</t>
+  </si>
+  <si>
+    <t>09.09.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52642</t>
+  </si>
+  <si>
+    <t>Встречайте новую коллекцию стульев «Сезоны» от lagomhome. На фото стул Июнь в цвете Голубое небо и стул Июль в цвете Розовый пион. В палитре коллекции есть и другие яркие красивые оттенки, а также спокойные пастельные тона, которые легко вписать в интерьер. Стоимость стульев от 9 990 ₽ до 12 000 ₽. Заказать можно на сайте lagomhome.ru или через менеджера @lagomhomeru Telegram-канал</t>
+  </si>
+  <si>
+    <t>09.09.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52632</t>
+  </si>
+  <si>
+    <t>Нежная евротрешка с базовой отделкой от застройщика в Москве. За основу взят стиль Джапанди - светлая цветовая гамма, с различными вариациями белых и бежевых оттенков. Светлое дерево, текстильные люстры, натуральные материалы в настенных светильниках, льняные шторы и абажуры, текстурные картины. Акцент на максимум света, неброские элементы в дизайне, уютную домашнюю теплоту и функциональность. Площадь: 50 кв. м. Дизайн: МАРИЯ НОВИЦКАЯ</t>
+  </si>
+  <si>
+    <t>09.09.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52626</t>
+  </si>
+  <si>
+    <t>Совет тем, кто обустраивает дом самостоятельно Сама была такая же, листала Pinterest в поисках идеальных интерьеров, но сталкивались с этим чувством: вроде бы всё на месте, а атмосфера в доме не та, что хотелось бы. Наконец, я нашла ответ. Есть три ключевых момента, на которые стоит обратить внимание. ▫️цвет ▫️ритм ▫️контраст Я применила один совет и это сразу изменило мою комнату, сделав ее гармоничнее и уютнее. Профессиональный дизайнер интерьеров и эксперт по винтажу, Надежда Ягофарова, собрала 20 разборов интерьеров, в которых показала, как правильно выбрать и сочетать эти три элемента, чтобы интерьер заиграл. Хотите исправить свои ошибки и сделать дом уютнее? Скачайте шпаргалку и начните менять пространство уже сегодня! 👆</t>
+  </si>
+  <si>
+    <t>08.09.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52625</t>
+  </si>
+  <si>
+    <t>❗️IKEA больше не в тренде! Теперь когда мне нужно домой что-то полезное, я захожу в канал — ИНТЕРЬЕРНАЯ КОПИЛКА и покупаю это за копейки! Переходи, не пожалеешь:</t>
+  </si>
+  <si>
+    <t>08.09.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52616</t>
+  </si>
+  <si>
+    <t>Как древняя наука Васту помогла создать гармоничный интерьер. Уютная квартира в центре города для молодой девушки. Площадь: 80 кв. м. Дизайн: EVGENIYA CHEPULYANIS</t>
+  </si>
+  <si>
+    <t>07.09.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52608</t>
+  </si>
+  <si>
+    <t>Немного интерьерного вдохновения на сегодня✨ #inspo</t>
+  </si>
+  <si>
+    <t>07.09.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52599</t>
+  </si>
+  <si>
+    <t>Шикарная скандинавская квартира в Минске. Дизайнер оформила интерьер квартиры молодому мужчине, для которого важны лаконичность, комфорт и экологичность материалов. Площадь: 44 кв. м. Дизайн: EKATERINA TRUHANOVA</t>
+  </si>
+  <si>
+    <t>07.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52598</t>
+  </si>
+  <si>
+    <t>"Искусство не украшает интерьер. Оно диктует правила." Ваши стены достойны большего, чем безликий принт из масс-маркета. В Artlab Interior только авторские работы, которые: • Превратят гостиную в арт-объект • Создадут нужное впечатление с первого взгляда • Подчеркнут ваш вкус без единого слова Удобный Бот-каталог — все картины в одном месте. Быстро найдете именно то, что давно искали. Подписка — первый шаг к интерьеру с характером.</t>
+  </si>
+  <si>
+    <t>06.09.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52597</t>
+  </si>
+  <si>
+    <t>5 теневыносливых комнатных растений, не требующих много света 🌱 Сложно представить квартиру, офис или загородный дом без цветов и зеленых трав. Они украшают помещения своей зеленью и придают чувство завершенности. Однако не всегда есть возможность обеспечить им постоянный доступ к свету, поэтому нужно ответственно отнестись к выбору подходящего вида. Друзья, не забудьте подписаться на нас!</t>
+  </si>
+  <si>
+    <t>05.09.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52587</t>
+  </si>
+  <si>
+    <t>Светлая квартира для студентов с элементами джапанди. Дизайнеру без малярных и строительных работ удалось создать комфортный, эстетичный и функциональный интерьер. Площадь: 135 кв. м. Дизайн: ALEXANDRA OSTANKOVA</t>
+  </si>
+  <si>
+    <t>04.09.26 15:53</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52586</t>
+  </si>
+  <si>
+    <t>04.09.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52577</t>
+  </si>
+  <si>
+    <t>Графичная квартира для молодой пары в сталинском доме. Главной задачей было создать светлое, уютное и функциональное пространство, сохранив исторический характер квартиры и сделав ее удобной для жизни двух человек. Площадь: 52 кв. м. Дизайн: PLANKA BURO</t>
+  </si>
+  <si>
+    <t>03.09.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52569</t>
+  </si>
+  <si>
+    <t>Немного терракоты для вдохновения✨ #inspo</t>
+  </si>
+  <si>
+    <t>03.09.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52561</t>
+  </si>
+  <si>
+    <t>Яркая квартира с видом на Воронцовский парк. Цвет искусство стали главными составляющими интерьера этой квартиры. Дизайн: ALEXANDR KRIVOV</t>
+  </si>
+  <si>
+    <t>03.09.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52560</t>
+  </si>
+  <si>
+    <t>Ищу женщину - которая увлекается дизайном интерьеров. Можно полного новичка — всему обучу и буду передавать реальные заказы. Главное, чтобы тебе это было по-настоящему интересно. 🎨 Онлайн-школа U.Design открывает 30 мест на бесплатный 3-дневный курс «Попробуйте себя в роли дизайнера», где ты: ✅ Создашь свой первый проект спальни и освоишь программу №1 для дизайнеров Homestyler ✅ Освоишь основы сочетания цветов, подбора мебели и декора, чтобы не колхозить ✅ Узнаешь, как дизайнеры находят клиентов и зарабатывают от 150к/месяц удаленно Опытные преподаватели помогут освоить навыки создания дизайн-проектов и гарантируют твоего первого клиента! ✨ Сразу после регистрации на ты получишь 5 полезных подарков, которые используют в работе даже опытные дизайнеры интерьеров. Если чувствуешь, что тебе давно хотелось попробовать себя в этом —начни сейчас. Это может стать началом новой профессии. 📌 Записывайся на курс! Реклама: ИП Шустикова Е.М. ИНН 503213205650 erid: 2VtzqxTR5W3</t>
+  </si>
+  <si>
+    <t>03.09.26 04:13</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52559</t>
+  </si>
+  <si>
+    <t>❗️IKEA больше не в тренде! Теперь когда мне нужно домой что-то полезное, я захожу в канал — DECOROOM и покупаю это за копейки! Переходи, не пожалеешь:</t>
+  </si>
+  <si>
+    <t>02.09.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52551</t>
+  </si>
+  <si>
+    <t>Уютный осенний moodboard🍂 #inspo</t>
+  </si>
+  <si>
+    <t>02.09.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52549</t>
+  </si>
+  <si>
+    <t>🪴🪴 ⏺️Мечтаешь об 🪴🪴 интерьере как 🪴🪴 с картинок в соц.сетях, но не знаешь, с чего начать? Тогда тебе точно к нам! Наш канал — это лёгкий и понятный гид по стилю, уюту и дизайну без пафоса и сложных терминов ☑ всё о трендах в интерьере ☑ дизайнерские фишки ☑ находки для дома с Wb Заглядывай в наш канал и создавай интерьер мечты вместе с нами! 🔗 Перейти в канал</t>
+  </si>
+  <si>
+    <t>02.09.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52540</t>
+  </si>
+  <si>
+    <t>Бетон и винтаж: квартира в Москве. Заказчик - настоящий ценитель путешествий: из каждой поездки он привозит особенные вещи ковры, зеркала, сувениры, наполняющие дом историями и воспоминаниями. Интерьер продуман так, чтобы у каждой находки нашлось свое место. Площадь: 55 кв. м. Дизайн: OM DESIGN STUDIO</t>
+  </si>
+  <si>
+    <t>01.09.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52531</t>
+  </si>
+  <si>
+    <t>Интерьер кухни и гостиной с интереснейшим дизайном. В данном интерьере представлено гармоничное сочетание природных оттенков: зелёного, коричневого и светлого. Пространство наполнено теплом и уютом, а яркие стулья добавляют динамичности. Этот необычный интерьер создаёт атмосферу комфорта и вдохновения. Площадь: 55 кв. м. Дизайн: ROYAL FUSION</t>
+  </si>
+  <si>
+    <t>01.09.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52530</t>
+  </si>
+  <si>
+    <t>Ваше отопление готово к сезону? Прошлой зимой сотни частных домов пострадали от внезапной разморозки отопления, а люди «попали» на дорогостоящий ремонт и замену труб и радиаторов. Чтобы защитить отопление и тепло в доме используйте специальный теплоноситель для заливки – THERMAGENT! THERMAGENT защитит вашу систему отопления зимой от разморозки до -47°C, обеспечив вам спокойствие даже в сильные морозы. Термагент – это уникальный теплоноситель, который сочетает в себе 3 самых главных свойства: • Защита системы разморозки • «Умная» борьба с коррозией в очагах её появления • Превосходные теплопередающие характеристики Почему выбирают THERMAGENT: • Более 20 лет производится в РФ и тысячи положительных отзывов • Подходит для всех типов котлов и радиаторов, что подтверждено допусками Baxi, Protherm, Ariston и др. • Награжден золотым знаком «Знак качества XXI века»! И самое главное THERMAGENT имеет увеличенный срок эксплуатации 10 лет по результатам испытаний в ВНИИ Коррозии! Приобретайте Термагент в крупнейший магазинах: Lemana PRO, Петрович, ЭТМ ,ТЕРЕМ, Lunda, ЭТМ, и многие другие: Где купить</t>
+  </si>
+  <si>
+    <t>01.09.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52521</t>
+  </si>
+  <si>
+    <t>Маленькая квартира, где продумано все. Заказчик хотел, чтобы его жилье было максимально функциональным, комфортным и визуально лаконичным. Дизайнер сразу нашла концепцию, которая удовлетворила его запросы и пожелания. Площадь: 38 кв. м. Дизайн: ALENA MATISOVA</t>
+  </si>
+  <si>
+    <t>31.08.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52513</t>
+  </si>
+  <si>
+    <t>Немного домашнего вдохновения🤍 #inspo</t>
+  </si>
+  <si>
+    <t>31.08.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52504</t>
+  </si>
+  <si>
+    <t>Встречайте новую коллекцию стульев «Сезоны» от lagomhome. Выпуск посвящён трем летним месяцам – Июню, Июлю, Августу в лёгких формах и в палитре мы постарались передать настроение уходящего лета. Для тех, кто любит спокойные интерьеры подойдут цвета «светлое утро», «лесной орех», а кто хочет видеть более акцентные и радостные предметы дома – «голубое небо» и «розовый пион». Стоимость стульев: Стул Июнь 9990 руб Стул Июль 9990 руб Стул Август 11990 руб Заказать можно на сайте lagomhome или через менеджера @lagomhomeru Тг канал</t>
+  </si>
+  <si>
+    <t>31.08.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52495</t>
+  </si>
+  <si>
+    <t>Нежная квартира для семьи с ребенком. В квартире хотелось оставить больше воздуха, чтобы постепенно дом наполнился ценными, милыми вещицами и предметами искусства. Получился воздушный, легкий проект с акварельной цветовой гаммой. Площадь: 58 кв. м. Дизайн: АННА БИБИШЕВА</t>
+  </si>
+  <si>
+    <t>31.08.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52486</t>
+  </si>
+  <si>
+    <t>Квартира с элементами конструктивизма. Квартира предназначена для сдачи в аренду, поэтому дизайнеры придумали образ предполагаемого жильца - молодого студента художественного вуза - и при оформлении пространства отталкивались от него. Этот образ раскрывается через книги, современное искусство, винтажные детали и цветные подсветки. Площадь: 59 кв. м. Дизайн: AND DESIGN</t>
+  </si>
+  <si>
+    <t>31.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52485</t>
+  </si>
+  <si>
+    <t>Превращаем серые дворы и парки в места притяжения! Мы проектируем и создаём МАФ, которые не просто украшают пространство, а делают его функциональным и комфортным. Экономия на комплексном благоустройстве! Заказываете МАФ оптом? Получите скидку и бонусы: ⏺️проектирование загородных домов , офисов , складов и тд. ⏺️благоустройство под ключ ⏺️производство / любые изделия из металла ⏺️монтаж ⏺️гарантии Наш канал — @lazernaya_rezka_mik mb2008@list.ru +7 (903) 968-61-48 МАКС, Telegram, WhatsApp (495) 960 58 20 (30)</t>
+  </si>
+  <si>
+    <t>30.08.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52475</t>
+  </si>
+  <si>
+    <t>Атмосферный интерьер трешки в доходном доме 18 века. В интерьере чудесным образом переплелись классические мотивы, винтаж и современность. Площадь: 127 кв. м. Дизайн: VALERIYA DOLGIH</t>
+  </si>
+  <si>
+    <t>29.08.26 19:25</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52467</t>
+  </si>
+  <si>
+    <t>29.08.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52466</t>
+  </si>
+  <si>
+    <t>Забирайте себе в подписки классный канал с образами из Wildberries — t.me/eatsleepwear Аня делает реально стильные подборки одежды. Находит аналоги люкса, отслеживают тренды и оперативно показывает их ❤️ Рекомендую — t.me/eatsleepwear</t>
+  </si>
+  <si>
+    <t>28.08.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52457</t>
+  </si>
+  <si>
+    <t>Солнечная трешка в Екатеринбурге: терракот, макраме и природные фактуры. Уютные мягкие оттенки и шероховатые текстуры превратили квартиру в теплое уютное гнездо. Площадь: 98 кв. м. Дизайн: SVETLANA PAHOMOVA</t>
+  </si>
+  <si>
+    <t>28.08.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52448</t>
+  </si>
+  <si>
+    <t>С оттенком ретро: квартира в Москве. Мягкие сочетания коричнево-бежевых оттенков с деревом, как основная цветовая линия. Площадь: 70 кв. м. Дизайн: BALCON STUDIO</t>
+  </si>
+  <si>
+    <t>28.08.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52447</t>
+  </si>
+  <si>
+    <t>Милые керамические кружки для фондю 🫕 В ней легко можно плавить шоколад или сыр с помощью свечей. Друзья, не забудьте подписаться на нас 💋</t>
+  </si>
+  <si>
+    <t>27.08.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52438</t>
+  </si>
+  <si>
+    <t>Шоколадный, хром и теплое дерево🤎 #inspo</t>
+  </si>
+  <si>
+    <t>27.08.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52429</t>
+  </si>
+  <si>
+    <t>Темный интерьер с яркими акцентами для молодой девушки. Задача была удобно организовать пространство, чтобы оно отвечало всем необходимым требованиям клиентки: просторная кухня-гостиная, обязательно отдельная спальня, санузел и постирочная с хозяйственным блоком. Площадь: 34 кв. м. Дизайн: ТАТЬЯНА МИРОШНИЧЕНКО</t>
+  </si>
+  <si>
+    <t>26.08.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52420</t>
+  </si>
+  <si>
+    <t>Mid-century: интерьер, который хочется рассматривать! #inspo</t>
+  </si>
+  <si>
+    <t>26.08.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52412</t>
+  </si>
+  <si>
+    <t>Окруженная лесом: квартира в Сестрорецке на мансардном этаже. Дизайнеры столкнулись с непростой архитектурой, но эту сложность удалось превратить в изюминку. Дизайн: MARGARITA TIUNOVA</t>
+  </si>
+  <si>
+    <t>25.08.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52404</t>
+  </si>
+  <si>
+    <t>Принты, винтаж и эклектика🐆 #inspo</t>
+  </si>
+  <si>
+    <t>25.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52403</t>
+  </si>
+  <si>
+    <t>Перевезём всё: от мебели до пианино. Со скидкой 30% 🎈 У Сервиса «Грузовичкоф» акция на грузовое такси —машина под ваш объём, аккуратные грузчики, доставка вовремя и без суеты. Подробнее тут: ссылка</t>
+  </si>
+  <si>
+    <t>25.08.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52394</t>
+  </si>
+  <si>
+    <t>Малахит и шпон: квартира под сдачу в Москве. Как придать респектабельности и шика небольшому пространству, на примере апартаментов под сдачу. Площадь: 45 кв. м. Дизайн: SVETLANA KUDRYASHOVA</t>
+  </si>
+  <si>
+    <t>24.08.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52392</t>
+  </si>
+  <si>
+    <t>Сегодня поговорим про тех, кто делает мебель такой, какой вы ее задумали Тот самый голубой столик-торт из Pinterest. Зелёный комод, который выглядит как скульптура, а не как мебель. Гардеробная, которая живёт в ваших закладках. Всё это делают ребята из Headwood — московское производство, которое берётся за любой референс и бюджет. Просто посмотрите на эту кухню в пентхаусе с потолками 4 метра. Мореный орех, чёрная матовая эмаль, столешница из тёмного мрамора В своем канале студия показывает проекты изнутри, объясняет из чего сделана мебель и как принимаются решения. Советую заглянуть В закрепе канала подписчикам бонус, обязательно посмотрите.</t>
+  </si>
+  <si>
+    <t>22.08.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52390</t>
+  </si>
+  <si>
+    <t>Подборка эстетичных тарелок в винтажной эстетике. Все нашла на Али! Ссылка: раз, два, три, четыре, пять, шесть, семь, восемь Великая китайская распродажа ♥️ Все подробности здесь!</t>
+  </si>
+  <si>
+    <t>22.08.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52380</t>
+  </si>
+  <si>
+    <t>Квартира модного стилиста в Замоскворечье. Апартаменты должны были стать не только пространством для жизни, но и сценой и эффектной съемочной площадкой для создания креативного контента. Площадь: 70 кв. м. Дизайн: ОЛЬГА ЛАГОДНАЯ</t>
+  </si>
+  <si>
+    <t>21.08.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52371</t>
+  </si>
+  <si>
+    <t>Очень красивое сочетание оливкового и коричневого🤎 #inspo</t>
+  </si>
+  <si>
+    <t>21.08.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52362</t>
+  </si>
+  <si>
+    <t>Драгоценная коробочка: квартира в центре Санкт-Петербурга. Дизайнер разместила максимум функций на минимальной площади и превратила квартиру в подобие драгоценной шкатулки, в которой будет что рассматривать вновь и вновь. Площадь: 46 кв. м. Дизайн: ANNA IVANOVA</t>
+  </si>
+  <si>
+    <t>20.08.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52361</t>
+  </si>
+  <si>
+    <t>8 самых модных суккулентов для современных интерьеров. Суккуленты — идеальные растения для сильно занятых и забывчивых. Простые в уходе и красивые на вид, они станут необычным и экзотическим украшением вашего дома. Друзья, не забудьте подписаться на нас⬇️</t>
+  </si>
+  <si>
+    <t>20.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52355</t>
+  </si>
+  <si>
+    <t>Прекрасная квартира в современном стиле в ЖК "Арт-Сити". Проект квартиры с кухней-гостиной, мастер-спальней с гардеробной и детской. Современный интерьер построен на сочетании красивого темного дерева, спокойной палитры и выразительных арт-объектов, которые стали главными акцентами пространства. Площадь: 82.6 кв. м. Дизайн: ЕКАТЕРИНА САННИКОВА, студия RENOME</t>
+  </si>
+  <si>
+    <t>19.08.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52346</t>
+  </si>
+  <si>
+    <t>9 уютных прикроватных уголков✨ #inspo</t>
+  </si>
+  <si>
+    <t>19.08.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52345</t>
+  </si>
+  <si>
+    <t>19.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52335</t>
+  </si>
+  <si>
+    <t>Московская квартира в этническом стиле. Архитектор и декоратор создали интерьер, отражающий любовь хозяев к путешествиям. Площадь: 105 кв. м. Дизайн: ALEXEY RIZEN, MARIYA GERUS</t>
+  </si>
+  <si>
+    <t>18.08.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52327</t>
+  </si>
+  <si>
+    <t>Кухонные уголки❣️ #inspo</t>
+  </si>
+  <si>
+    <t>18.08.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52326</t>
+  </si>
+  <si>
+    <t>Живём красиво! ✨ И делимся красотой с вами. Журнал Недвижимости «Я так живу» разыгрывает два приза в одном! На кону в розыгрыше — капсула для Станции Миди от Николая Андрианова и колонка Алиса! ❤️ Для участия нужно: 1. Быть подписанным на каналы я так живу и ANDRIANOV до момента объявления результатов конкурса. 2. Нажать на кнопку «Участвую» под этим постом. 3. Дождаться результатов 21 августа. Победителя случайным образом определит рандомайзер. Желаем удачи! 🥇 Срок проведения конкурса с 6.08.26 по 20.08.26. Срок направления призов с 21.08.26 по 21.09.26. Организатор ООО «Яндекс.Вертикали». Подробные правила. @yatakzhivu_mag</t>
+  </si>
+  <si>
+    <t>17.08.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52308</t>
+  </si>
+  <si>
+    <t>Сейчас и на будущее: уютная и продуманная квартира для семейной пары. Небольшие изменения и тщательное планирование позволили создать пространство под индивидуальные запросы. Даже тумбу в ванной проектировали с учетом размера фена. Площадь: 48 кв. м. Дизайн: OLGA BURAKOVA</t>
+  </si>
+  <si>
+    <t>16.08.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52307</t>
+  </si>
+  <si>
+    <t>Московские высотки, а внутри — мебель, керамика и декор 🤍 В «Манеже» сейчас можно посмотреть, что делают московские интерьерные  бренды. Стенд «Сделано в Москве» оформили как пять высоток: в одной собрали мебель и предметный дизайн, в другой — фактуры и материалы, дальше — декор, искусство и история городских производств. И это не музейная экспозиция: понравившиеся вещи можно купить, а с основателями брендов — познакомиться лично. Если как раз собираете интерьер по деталям, хорошая возможность за один заход найти сразу несколько новых имен на VIII Московской неделе интерьера и дизайна. Успейте посетить выставку. Участники и программа — на сайте.</t>
+  </si>
+  <si>
+    <t>16.08.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52299</t>
+  </si>
+  <si>
+    <t>Зеркала в интерьере. Необычные и стильные идеи Зеркала давно перестали быть просто предметами для отражения. В современном интерьере они играют роль дизайнерского инструмента, способного преобразить пространство, добавить света и визуально увеличить его. Необычные формы, стильные рамы и креативное расположение зеркал могут стать изюминкой любого помещения. Рассказываем в наших карточках, как интегрировать зеркала в интерьер, и какие есть интересные идеи.</t>
+  </si>
+  <si>
+    <t>16.08.26 11:39</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52294</t>
+  </si>
+  <si>
+    <t>🎁 До 31 августа в мебельной фабрике "Мастерская Кухонь" скидки до 60% на все кухни на заказ в Москве! Получите бесплатный дизайн-проект и рассчитайте стоимость с максимальной скидкой ПО ССЫЛКЕ👈 ⚡️Цены от 60 000 за целую кухню ⚡️Собственное производство ⚡️Скидка 10% новосёлам ⚡️Рассрочка 0% ⚡️Посудомоечная машина в подарок! Подпишитесь на их каналы, чтобы не потерять: Макс Телеграмм Реклама: ООО "Мебельная Компания", ИНН 9725165084 erid: 2Vtzqv5mu2T</t>
+  </si>
+  <si>
+    <t>15.08.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52285</t>
+  </si>
+  <si>
+    <t>Яркая квартира в московской сталинке. Красочное пространство, где органично сочетаются современные, классические и этнические элементы. Площадь: 70 кв. м. Дизайн: CERAVITA STUDIO</t>
+  </si>
+  <si>
+    <t>14.08.26 18:55</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52284</t>
+  </si>
+  <si>
+    <t>Подборка мебели букле. Ткани букле не теряют своей актуальности уже не первый сезон! Стильные варианты находок из букле в моей новой подборке 🤍 Ссылки: раз, два, три, четыре, пять, шесть, семь</t>
+  </si>
+  <si>
+    <t>14.08.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52265</t>
+  </si>
+  <si>
+    <t>Красный карниз, плитка под изразцы и красивые обои: квартира в Ростове-на-Дону. В основу концепции легло современное прочтение русского стиля - направления, в котором традиционные мотивы переосмысляются через актуальную архитектуру, материалы и детали. Площадь: 51 кв. м. Дизайн: OLGA BRYKALOVA</t>
+  </si>
+  <si>
+    <t>14.08.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52256</t>
+  </si>
+  <si>
+    <t>14.08.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52253</t>
+  </si>
+  <si>
+    <t>Катя IOWA теперь делает мебель — певица показала кресло, похожее на звуковую волну Артистка впервые попробовала себя в предметном дизайне, и весьма удачно — вместе с WOODDI она создала коллекционное кресло «Форма звука», ставшее одной из точек притяжения на Московской неделе интерьера и дизайна. Его текучий силуэт по задумке напоминает застывшую во времени музыку. В этой же зоне можно увидеть работы еще восьми российских дизайнеров: журнальный столик из камня с реки Мзымта, кресло-трон, сказочную мебель по мотивам иллюстраций Билибина и готические табуреты «Шип». Посмотреть на коллекцию можно до 16 августа в ЦВЗ «Манеж». Вход бесплатный по предварительной регистрации на сайте.v</t>
+  </si>
+  <si>
+    <t>13.08.26 17:54</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52245</t>
+  </si>
+  <si>
+    <t>эстетика фурнитуры❣️ #inspo</t>
+  </si>
+  <si>
+    <t>13.08.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52236</t>
+  </si>
+  <si>
+    <t>Уютная квартира для преподавателя вуза в Нижнем Новгороде. Дизайнеру удалось создать современный проект, который был вдохновлен балтийскими пейзажами. Площадь: 55 кв. м. Дизайн: TATIANA ERSHOVA</t>
+  </si>
+  <si>
+    <t>13.08.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52226</t>
+  </si>
+  <si>
+    <t>💎 НОВИНКИ АВГУСТА 💎 Представляем последние новинки каталога от бренда дизайнерского освещения @LAMPATRON⁣⁣! Только ЗДЕСЬ КАЖДЫЙ ДЕНЬ появляются новые модели люстр и светильников! Станьте первыми, кто использует их в своих проектах. Приглашаем лично оценить многообразие и качество нашей продукции в фирменный шоурум LAMPATRON в Москве. Здесь собраны более 300 самых последних моделей и эксклюзивных коллекций, многие из которых еще не доступны на официальном сайте. Специальные условия всем посетителям шоурума. @LAMPATRON - магазин премиального дизайнерского освещения. Переходите и подписывайтесь на наш канал: ▼ ▼ ▼ ▼ @LAMPATRON</t>
+  </si>
+  <si>
+    <t>13.08.26 03:23</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52225</t>
+  </si>
+  <si>
+    <t>12.08.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52223</t>
+  </si>
+  <si>
+    <t>Гостиная, которая покорила меня сочетанием оттенков💙 Подборка похожих предметов, чтобы повторить ее у себя дома! Ссылки: раз, два, три, четыре, пять, шесть, семь, восемь, девять</t>
+  </si>
+  <si>
+    <t>12.08.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52214</t>
+  </si>
+  <si>
+    <t>На берегах Невы: квартира в Санкт-Петербурге. Проект с аккуратными отсылками к северному модерну и скандинавской эстетике ХХ века. Дизайн: MARGARITA TIUNOVA</t>
+  </si>
+  <si>
+    <t>12.08.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52213</t>
+  </si>
+  <si>
+    <t>Раньше такой подход был доступен только дизайнерам. Они собирали образцы материалов, прикладывали краску, фасады, сантехнику, проверяли всё при разном освещении и только после этого принимали решение. Сегодня такой сервис доступен каждому. В шоуруме "Базы Плитки" можно собрать будущий интерьер еще до начала ремонта, увидеть реальные сочетания материалов и быть уверенным в результате. Пожалуй, именно так и должен выглядеть выбор материалов в 2026 году.</t>
+  </si>
+  <si>
+    <t>11.08.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52205</t>
+  </si>
+  <si>
+    <t>Цветотерапия для дома❣️ #inspo</t>
+  </si>
+  <si>
+    <t>11.08.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52204</t>
+  </si>
+  <si>
+    <t>САМОЕ НЕДООЦЕНЕННОЕ ВЛОЖЕНИЕ В ЗДОРОВЬЕ, ТО, НА ЧЕМ МЫ СПИМ ТРЕТЬ ЖИЗНИ — МАТРАС. Именно от него зависит, проснёмся мы отдохнувшими или с ноющей спиной. Разобрались на примере LAQY — российского бренда с собственным производством и гарантией до 20 лет. Главное открытие: хороший матрас реально выбрать онлайн, без похода по магазинам. Доставка по России, а часть моделей есть на OZON. Собрали подборку под разные запросы: LAQY 11 — универсал на каждый день Средняя жёсткость, которая подходит почти всем. Memory Foam адаптируется под тело и снимает нагрузку с позвоночника, 9-зональный блок из 1500 пружин держит спину. Высота 29 см, до 170 кг на место. 38 904 ₽ (160x200) Посмотреть на Ozon LAQY Platinum — максимум точечной поддержки 2000 пружин на место и 7 зон поддержки: матрас реагирует на каждый участок тела отдельно. Натуральный кокос, неолатекс, усиленный борт по периметру. Высота 30 см, до 200 кг на место. 46 808 ₽ (160×200) Посмотреть на Ozon LAQY Signature — новинка для тех, кто любит пожёстче Двойной независимый пружинный блок и тафтинг с вентиляцией: максимальная поддержка позвоночника и увеличенный срок службы. Высота 31 см, высокая жёсткость, нагрузка до 400 кг. 45 753 ₽ (160×200) Посмотреть на Ozon</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52203</t>
+  </si>
+  <si>
+    <t>Реклама. ИП Иванова В.А. ИНН 544100004904 erid: 2VtzqwZMzqZ</t>
+  </si>
+  <si>
+    <t>11.08.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52194</t>
+  </si>
+  <si>
+    <t>Светлая квартира с выходом на террасу в центре Петербурга. Заказчица много времени проводит дома, поэтому важно было сделать интерьер комфортным, выразительным и наполняющим энергией. Площадь: 70 кв. м. Дизайн: ON DESIGN</t>
+  </si>
+  <si>
+    <t>10.08.26 18:33</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52185</t>
+  </si>
+  <si>
+    <t>Вдохновение в каждой детали❣️ #inspo</t>
+  </si>
+  <si>
+    <t>10.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52184</t>
+  </si>
+  <si>
+    <t>Неважно, делаете вы стяжку с нуля или просто выравниваете основание перед укладкой покрытия, материал здесь играет ключевую роль. 🎥 В новом видео эксперт Vetonit Александр Черкасин показывает, как быстро залить пол с помощью Vetonit Фаст 4000. После обновления материал получил усиленную формулу с фиброволокном, что делает покрытие еще более трещиностойким. Почему его выбирают: 📌 3 в 1: стяжка, финишное выравнивание и ремонт пола одним материалом. 📌 Широкий диапазон толщин нанесения — от 3 до 80 мм за один раз. 📌 По поверхности можно ходить уже через 4 часа. 📌 Укладка плитки или ламината – от 1 дня (в зависимости от толщины слоя). 📌 Лёгкое распределение смеси и получение ровной поверхности. 📌 Подходит для систем электрического теплого пола. 💧 Для ванных комнат и других влажных помещений материал рекомендуется использовать в комплексе с гидроизоляцией Vetonit тек 822. А если хотите подробнее разобраться в особенностях материала и посмотреть весь процесс работы, полную версию ролика можно посмотреть здесь: 📹 VKВидео ▶️ YouTube #реклама</t>
+  </si>
+  <si>
+    <t>10.08.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52175</t>
+  </si>
+  <si>
+    <t>Цветущий сад: двухкомнатная квартира в Москве. Основная идея проекта: создать интерьер, напоминающий зеленый цветущий сад с прекрасными птицами. Площадь: 62 кв. м. Дизайн: KIRA TOPORKOVA</t>
+  </si>
+  <si>
+    <t>08.08.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52165</t>
+  </si>
+  <si>
+    <t>Из двушки в трешку! Квартира для семьи с ребенком. Отличная перепланировка, спокойная цветовая гамма и роскошные детали — лепнина, красивые люстры, зеркала — делают эту квартиру идеальным местом для проживания молодой семьи. Площадь: 57 кв. м. Дизайн: ANASTASIA GABDRAHIMOVA</t>
+  </si>
+  <si>
+    <t>08.08.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52164</t>
+  </si>
+  <si>
+    <t>Уже слышали про них? Мебельная фабрика из СПб с очень низкими ценами на кухни на заказ! ⭐️ Скидки до 70%. ⭐️ Реальные цены на кухни всего от 60000 руб за всю кухню. ⭐️ Каменная мойка и посудомоечная машина в подарок! Посчитать кухню по вашим размерам и получить бесплатный дизайн-проект можно по ССЫЛКЕ 👈 Подпишитесь на их канал, чтобы не потерять!</t>
+  </si>
+  <si>
+    <t>07.08.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52160</t>
+  </si>
+  <si>
+    <t>Mr.Doors - 22 года создают мебель с бессрочной гарантией без зазоров и сколов 🎁 Персональная скидка подписчикам -7% 🎁 В августе -25% на эмаль, дарят бытовую технику, при заказе кухни 👉🏼Установка с точностью до 1 мм 👉🏼Рассрочка 0% на 12 месяцев 👉🏼 Бесплатный замер Именно поэтому: 70% клиентов возвращаются, а 85% приходят по рекомендациям 📩 Пишите «ПРОЕКТ» в чат @Mr_Doors_praim - покажем как будет выглядеть Ваша мебель и сделаем онлайн-расчет под Ваш бюджет 📍5 салонов в Москве и области</t>
+  </si>
+  <si>
+    <t>07.08.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52147</t>
+  </si>
+  <si>
+    <t>Практичная квартира для холостяка. Дизайнеры спроектировали в Екатеринбурге квартиру для молодого человека, который ценит лаконичный дизайн и спокойные тона. Площадь: 70 кв. м. Дизайн: ATELIER DECO</t>
+  </si>
+  <si>
+    <t>06.08.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52138</t>
+  </si>
+  <si>
+    <t>В оттенках кофе и дерева🤎 #inspo</t>
+  </si>
+  <si>
+    <t>06.08.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52134</t>
+  </si>
+  <si>
+    <t>❗️Полезная находка для тех, кто собирается делать ремонт Ребята из строительной компании в Санкт-Петербурге бесплатно отдали то, что обычно получают только их заказчики Заберите в закрепленном посте: калькулятор бюджета ремонта, подборки проверенных брендов, чек-листы, шаблоны и разборы ошибок, которые сохранят от 300–800 тысяч еще до начала работ Подписывайтесь и сохраните этот канал, если ремонт у вас впереди</t>
+  </si>
+  <si>
+    <t>06.08.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52125</t>
+  </si>
+  <si>
+    <t>Яркий пример: квартира для аренды в Екатеринбурге. Дизайнер создала из стандартной квартиры запоминающееся пространство в ярких цветах. Площадь: 47 кв. м. Дизайн: OLGA KAZANCEVA</t>
+  </si>
+  <si>
+    <t>06.08.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52124</t>
+  </si>
+  <si>
+    <t>Есть проект, где нужны нестандартные решения из натурального дерева? Мы возьмём производство на себя! Более 25 лет BARELWOOD производит эксклюзивные изделия из массива дерева по индивидуальным проектам. Что мы создаём: — Купели и банные чаны — Деревянные бассейны и джакузи — Ванны, душевые кабины и фитобочки — Двери, мебель, беседки, раковины и другие изделия любой сложности Работаем с дубом, кедром, лиственницей, термоясенем, а также редкими породами древесины: африканским тиком, амарантом, эбеном и другими ценными материалами Мы не продаём готовые изделия из каталога — мы реализуем проекты по вашим чертежам, визуализациям или идеям, учитывая особенности объекта и пожелания заказчика Если вы проектируете загородные дома, SPA-зоны, бани или премиальные интерьеры — будем рады стать вашим производственным партнёром 🤝 📲 Telegram • WhatsApp • Instagram • YouTube • Сайт</t>
+  </si>
+  <si>
+    <t>05.08.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52116</t>
+  </si>
+  <si>
+    <t>Мягкое изголовье - главный акцент уютной спальни🤎 #inspo</t>
+  </si>
+  <si>
+    <t>05.08.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52115</t>
+  </si>
+  <si>
+    <t>🏡 «Петрович» на Open Village 2026 С 16 июля в Московской области, в коттеджном поселке «Грин Лаундж», проходит Open Village 2026 — выставка загородных домов и современных строительных технологий. Делимся видео с открытия и приглашаем на стенд «Петровича», где мы будем рады видеть каждого гостя. На нашем стенде вас ждут: ✅ консультации специалистов по выбору строительных материалов и решений для дома; ✅ возможность познакомиться с продукцией ведущих брендов; ✅ строительное ГТО, которое мы проводим совместно с Камкабелем. 📍 Московская область, коттеджный поселок «Грин Лаундж» 📅 16 июля — 9 августа 🕐 ВТ–ПТ: 10:00–18:00, СБ–ВС: 10:00–19:00 До встречи на Open Village 2026!</t>
+  </si>
+  <si>
+    <t>05.08.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52105</t>
+  </si>
+  <si>
+    <t>Минимализм и «воздух»: без визуального шума. Это квартира для молодой пары, которая много путешествует, любит принимать гостей и ценит спокойную, наполненную смыслом среду. Дизайнеры создали здесь пространство, где минимализм выглядит не строгим и холодным, а мягким, тактильным и по-настоящему живым. Площадь: 60 кв. м. Дизайн: MONO INTERIORS </t>
+  </si>
+  <si>
+    <t>04.08.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52097</t>
+  </si>
+  <si>
+    <t>Бахрома в интерьере - уютный тренд, который добавляет вещам особый шарм❣️ #inspo</t>
+  </si>
+  <si>
+    <t>04.08.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52096</t>
+  </si>
+  <si>
+    <t>Какой образ возникает в вашей голове, когда слышите словосочетание «каркасный дом»? Уверены: образ летней дачи с минимумом комфорта — холодный и недолговечный дом. А зря! Сегодня «каркасник» — это не компромисс, а современный, удобный и стильный формат для жизни, в том числе круглогодичной. Но, конечно, есть нюанс: все решает начинка. Утеплен ли дом так, чтобы в нем было тепло зимой и не душно летом? Защищен ли от внешних шумов, если находится недалеко от дороги или соседей? Здесь важно комплексное решение. И оно есть у Vetonit — система утепления и шумоизоляции каркасных стен со всем необходимым для комфорта. 🏡 Дом с ней: — хорошо держит тепло в холодное время и не перегревается летом; — защищен от уличного шума; — остается стильным — хорошо совместим с фасадной облицовкой. Не тратьте время на поиски. Все, что нужно для каркасного дома, уже собрано в одном решении. Узнать подробнее можно по ссылке.</t>
+  </si>
+  <si>
+    <t>04.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52087</t>
+  </si>
+  <si>
+    <t>Яркая квартира с бирюзовой кухней в Москве. Основная идея проекта: создать комфортное пространство, наполненное светом и яркими красками. Площадь: 162 кв. м. Дизайн: TATIANA LEVINA</t>
+  </si>
+  <si>
+    <t>04.08.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52086</t>
+  </si>
+  <si>
+    <t>Хотите интерьер как у дизайнера, но без дизайнера? 🏡✨ Моя подруга (которая делает крутые ремонты) в тайне от клиентов берет идеи тут — Artlab Interior. Там: ✔️ Уникальные картины, которые не найдешь в масс-маркете ✔️ Готовые цветовые решения — бери и повторяй ✔️ Лайфхаки, как освежить дом за копейки Удобный Бот-каталог — все картины в одном месте. Быстро найдется то, что идеально впишется именно в ваш интерьер. (Секрет: некоторые её клиенты думают, что она сама всё придумывает 😉) Подписывайтесь!</t>
+  </si>
+  <si>
+    <t>03.08.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52078</t>
+  </si>
+  <si>
+    <t>Как добавить пастельные оттенки и сделать интерьер интереснее💙 #inspo</t>
+  </si>
+  <si>
+    <t>03.08.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52067</t>
+  </si>
+  <si>
+    <t>❗️Cрочно нужны дизайнеры без опыта. Обучим сами с нуля. Покажем, как без опыта и знаний заработать первые деньги. Для вас: ✔️ Возможность работать удаленно; ✔️ График выбираете сами; ✔️ зарплата для новичков от 100 000 руб/мес (уже во время обучения) Совмещать можно с чем угодно. Продавать или привлекать куда-то людей не нужно. Опыт, талант и навыки рисования не требуются! Нужно создавать дизайн интерьера для жилых и коммерческих помещений. Обучаться может каждый, в любом возрасте с нулевыми навыками владения компьютером. Если хотите попробовать себя в одной из самых востребованных профессий в 2026 году, то это ваш шанс! Регистрируйтесь на бесплатный мастер-класс “Как стать дизайнером интерьера и выйти на 200 000 руб/мес”: Регистрация на мастер-класс по ссылке - https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin&amp;utm_campaign=mkoldgroup1_030826&amp;utm_content=homeasy&amp;utm_term=p1sknew&amp;erid=2VtzqvdqUUS Платить ничего не нужно, доступ к материалу дается бесплатно. Единственное - регистрация закроется, когда наберем нужное количество участников.</t>
+  </si>
+  <si>
+    <t>31.07.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52058</t>
+  </si>
+  <si>
+    <t>Тренд в интерьере: мебель и декор с объемными «бусинами» Как вам?❣️ #inspo</t>
+  </si>
+  <si>
+    <t>31.07.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52057</t>
+  </si>
+  <si>
+    <t>Есть такой мебельщик в Москве — Игорь из «Кухнев» За 12 лет они сделали тысячи кухонь и шкафов, набрали рейтинг 4.9⭐️ на Яндексе и даже попали в интерьерный журнал «Красивые дома»! Теперь он ведет канал, где показывает весь процесс: от грамотного проектирования до монтажа мебели. Разбирает реальные проблемы, с которыми сталкиваются владельцы кухонь, и показывает, как сделать всё правильно с первого раза. Подписывайтесь, чтобы сделать кухню, о которой не придётся жалеть. В закреплённом посте есть бесплатный гайд по материалам — чтобы не переплачивать за «премиум» там, где он на самом деле не нужен.</t>
+  </si>
+  <si>
+    <t>31.07.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52047</t>
+  </si>
+  <si>
+    <t>Шикарная студия с атмосферой из фильмов 60-х. Эта квартира создавалась не просто для аренды. Заказчики хотели, чтобы будущие гости выбирали ее ради особенной атмосферы. Так в обычной студии появился интерьер с настроением европейского кино 60-х, теплыми древесными оттенками, винтажными деталями и современным прочтением стиля mid-century modern. Площадь: 36 кв. м. Дизайн: VICTORIA UHOVA</t>
+  </si>
+  <si>
+    <t>30.07.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52039</t>
+  </si>
+  <si>
+    <t>Коровий принт в интерьере🐄 #inspo</t>
+  </si>
+  <si>
+    <t>30.07.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52038</t>
+  </si>
+  <si>
+    <t>Находки недели в доставке «Чижика» — идеальный набор для уютных вечеров! Стеклянный чайник, кружка и доска для сервировки по ОЧЕНЬ выгодным ценам — все для эстетичного чаепития. Обязательно загляните в приложение «Чижика». Каждый четверг в разделе «Надо успеть» появляются новинки. Пара кликов и курьер привезет заказ прямо к двери в удобное время. Заказывайте в «Чижике» — покупайте по-умному!</t>
+  </si>
+  <si>
+    <t>30.07.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52029</t>
+  </si>
+  <si>
+    <t>Огонь, вода и травертин: московская квартира с необычной планировкой. Дизайнеры создали спокойный интерьер на все времена, в котором традиционные решения приняли неожиданное прочтение. Например, ванна расположена в спальне, а между гостиной и спальней установлен прозрачный камин. Площадь: 76 кв. м. Дизайн: ANASTASIA RYKOVA, ANNA DENISOVA</t>
+  </si>
+  <si>
+    <t>30.07.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52028</t>
+  </si>
+  <si>
+    <t>Стильный компактный органайзер для ванной комнаты из бамбука 🤍 В комплекте удобная полка и корзина для грязного белья. 📖 Заказать здесь Друзья, не забудьте подписаться на нас!</t>
+  </si>
+  <si>
+    <t>29.07.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52019</t>
+  </si>
+  <si>
+    <t>Кухонная эстетика❣️ #inspo</t>
+  </si>
+  <si>
+    <t>29.07.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52018</t>
+  </si>
+  <si>
+    <t>29.07.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52009</t>
+  </si>
+  <si>
+    <t>Монохромная квартира для целеустремленной женщины. Дизайнеры оформили двухкомнатную квартиру в центре Москвы, вдохновившись урбанистическими видами мегаполиса и четкими ритмами городских зданий. Площадь: 59 кв. м. Дизайн: EKATERINA CHEBOTAREVA, ELENA SKVORCOVA</t>
+  </si>
+  <si>
+    <t>28.07.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52001</t>
+  </si>
+  <si>
+    <t>Интерьерный голубой мудборд❣️ #inspo</t>
+  </si>
+  <si>
+    <t>28.07.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51992</t>
+  </si>
+  <si>
+    <t>Квартира в Екатеринбурге с (почти) парящей кроватью. Квартира создавалась для молодой девушки - будущего инженера уникальных зданий и сооружений. Вопреки распространенному сегодня сценарию жизни, заказчица сразу обозначила, что не рассматривает квартиру как место для удаленной работы - именно поэтому здесь нет рабочего места. Она хочет, чтобы интерьер ее квартиры помогал переключаться от насыщенного ритма города к отдыху, восстановлению и занятиям для души. Дизайн: ELENA SIMAKOVA</t>
+  </si>
+  <si>
+    <t>27.07.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51990</t>
+  </si>
+  <si>
+    <t>Как правильно расположить зоны на кухне🤍 Чтобы готовить было действительно удобно, важно заранее продумать последовательность основных зон! Так продукты можно достать из холодильника, сразу помыть, подготовить на столешнице и отправить на плиту - без лишних движений по всей кухне. Особенно важно оставить достаточно свободного места между мойкой и плитой: именно эта часть столешницы чаще всего становится главной рабочей зоной.</t>
+  </si>
+  <si>
+    <t>27.07.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51981</t>
+  </si>
+  <si>
+    <t>Интерьер для пары путешественников, вдохновленный природой. В ходе работы над проектом дизайнер поняла, что самые яркие воспоминания заказчиков о путешествиях связаны с природой. Именно эти впечатления, органичные образы и метафоры легли в основу интерьера, концепция которого выстроена вокруг трех стихий: воды, воздуха и земли. Площадь: 90 кв. м. Дизайн: LAGOLGA BURO</t>
+  </si>
+  <si>
+    <t>26.07.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51973</t>
+  </si>
+  <si>
+    <t>Подборка интерьерных деталей, за которые цепляется взгляд. Красивый дверной стоппер, хрусталь в ванной, винтажный шкафчик для духов - маленькие вещи, которые сразу добавляют пространству вкуса и настроения! Сохраняйте для вдохновения!</t>
+  </si>
+  <si>
+    <t>25.07.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51963</t>
+  </si>
+  <si>
+    <t>Современная евротрешка с весенним настроением. Дизайнеры спроектировали уютный интерьер «на вырост» для молодой семьи с двумя детьми. Площадь: 61 кв. м. Дизайн: REGINA SAZHINA</t>
+  </si>
+  <si>
+    <t>25.07.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51962</t>
+  </si>
+  <si>
+    <t>Строительному рынку сейчас непросто. Что делать домовладельцам, которые планировали обновить старый фасад – оставить как есть? А чем облицевать новый дом, если бюджет на стройку уже вышел за все рамки? Есть на рынке универсальное решение – сайдинг и фасадные панели. Доступные, подходящие для любого здания – старого или нового, большого коттеджа или дачного домика. И выбор дизайнов такой, что глаза разбегаются! В Телеграме есть полезный канал, где производитель материалов от первого лица рассказывает: • как преобразить фасад с помощью сайдинга и фасадных панелей; • как монтировать облицовку; • какие типичные ошибки монтажа нельзя повторять; • как рассчитать количество и стоимость панелей. И показывает множество фотографий готовых фасадов до и после облицовки. Ищите идеи и черпайте вдохновение для облицовки своего дома на канале Альта-Профиль. #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.07.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51954</t>
+  </si>
+  <si>
+    <t>Интересный интерьер квартиры в Челябинске с восточной палитрой. Скругленные углы, натуральные фактуры, оттенки горчицы и ночного летнего неба. Дизайн: YULIA STARIKOVA</t>
+  </si>
+  <si>
+    <t>24.07.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51945</t>
+  </si>
+  <si>
+    <t>Функциональная квартира в Москве с видом на МГУ. Здесь главным инструментом зонирования стала отделка! Дизайн: ТБ ДИЗАЙН</t>
+  </si>
+  <si>
+    <t>24.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51944</t>
+  </si>
+  <si>
+    <t>Дачный инструмент, который выбирают так же вдумчиво, как антикварные часы. Перед покупкой опытный дачник изучает мотор, следы эксплуатации и репутацию производителя — примерно так же коллекционер оценивает состояние механизма. Ценится не новизна, а то, что вещь действительно работает как должна. В новом спецпроекте Авито рассказывает как выбрать электроинструменты, а еще предлагает скидки до 30% на товары для дома!</t>
+  </si>
+  <si>
+    <t>23.07.26 20:01</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51943</t>
+  </si>
+  <si>
+    <t>Забирайте себе в подписки классный канал с образами из Wildberries — t.me/eatsleepwear Аня делает реально стильные подборки одежды. Находит аналоги люкса, отслеживают тренды и оперативно показывает их🤎 Рекомендую — t.me/eatsleepwear</t>
+  </si>
+  <si>
+    <t>23.07.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51935</t>
+  </si>
+  <si>
+    <t>Белый - скучно: цветные стены в интерьере спальни❣️ #inspo</t>
+  </si>
+  <si>
+    <t>23.07.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51926</t>
+  </si>
+  <si>
+    <t>Московская квартира в спокойной гамме. Хозяева называют свой дом «квартирой повышенной гравитации»: там настолько уютно и комфортно, что покидать его совсем не хочется. Площадь: 73 кв. м. Дизайн: ST-BÜRO</t>
+  </si>
+  <si>
+    <t>23.07.26 04:45</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51911</t>
+  </si>
+  <si>
+    <t>Разноцветная квартира в Москве. Дизайнер с помощью краски и умелого подбора мебели изменила интерьер от застройщика до неузнаваемости. Площадь: 60 кв. м. Дизайн: ELINA MUSINA</t>
+  </si>
+  <si>
+    <t>22.07.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51906</t>
+  </si>
+  <si>
+    <t>Идеальные формулы дорогого и уютного интерьера. Пять мудбордов-вдохновения для ванных в теплой европейской эстетике💖 Здесь все, что я люблю: камень, дерево, бронза, фактуры и красивые природные оттенки.</t>
+  </si>
+  <si>
+    <t>22.07.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51905</t>
+  </si>
+  <si>
+    <t>Эстетика травертина без холода под ногами Натуральный камень выглядит роскошно, но классический керамогранит холодный и жесткий. Идеальный баланс благородного стиля и уюта – клеевая кварц-виниловая плитка FARGO в декоре «Травертин Арктический». Клеевая кварц-виниловая плитка FARGO – это гибкое покрытие без замков на каменно-полимерной основе (SPC). Почему это комфортная альтернатива обычному кафелю: Тактильное тепло: покрытие совместимо с тёплым полом до +32°C – комфортно ходить босиком. Рельеф в деталях: благодаря синхротиснению в регистр фактура материала идеально совпадает с рисунком камня. Практичность: 100% водостойкость позволяет использовать клеевую кварц-виниловую плитку в зонах с повышенной влажностью. Роскошная эстетика природного камня, соединенный с абсолютным домашним комфортом и надежностью на каждый день. Реклама. ООО "РЕФЛОР" ИНН 5406617040 erid: 2Vtzqv5HNYA</t>
+  </si>
+  <si>
+    <t>22.07.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51895</t>
+  </si>
+  <si>
+    <t>Яркая квартира в стиле эклектика. Интерьер для заказчиков, которые хотели уйти от спокойных нейтральных решений. В основе проекта — насыщенная палитра из зеленого и красновато-терракотового оттенка, фактурная плитка и необычный декор. При этом каждая зона получила своё настроение: яркие общественные пространства контрастируют со спокойной оливковой спальней, а гардеробная, наоборот, становится одним из самых смелых акцентов квартиры. Площадь: 96,5 кв. м. Дизайн: ЕКАТЕРИНА САННИКОВА, студия RENOME</t>
+  </si>
+  <si>
+    <t>21.07.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51886</t>
+  </si>
+  <si>
+    <t>Дофаминовый декор🐆 #inspo</t>
+  </si>
+  <si>
+    <t>21.07.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51877</t>
+  </si>
+  <si>
+    <t>Квартира с панорамным видом в Новосибирске. Квартира находится в доме на левом берегу реки Обь - отсюда открывается потрясающий вид на весь город. Интерьер создавался для семьи из трех человек ф молодая пара и малыш. Они хотели видеть теплый уютный интерьер, наполненный аккуратными акцентами. Площадь: 160 кв. м. Дизайн: ELENA BULOVICH</t>
+  </si>
+  <si>
+    <t>20.07.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51875</t>
+  </si>
+  <si>
+    <t>Интересная новинка для тех, кто ценит современные интерьерные решения Представляем вам один из авторских узоров новой коллекции модульных акустических панелей Hubox Акустические панели позволяют создавать акцентные композиции на стенах, оформлять целые поверхности или использовать их как декоративное панно. Они одинаково органично смотрятся в квартирах, офисах, коммерческих пространствах Приятный бонус — по промокоду HUBOX66C3337 вы получите скидку 5% на заказ Купить на Ozon В основе — акустический фетр, который не только делает интерьер выразительнее, но и помогает снизить эхо, создавая более комфортную атмосферу</t>
+  </si>
+  <si>
+    <t>20.07.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51864</t>
+  </si>
+  <si>
+    <t>Атмосферная квартира в Санкт-Петербурге: потрясающий интерьер, винтаж, этника. Старая кирпичная кладка, и особенно арочные своды, несущие нагрузку только за счет боковых распоров, демонстрируют уникальность квартиры. Площадь: 87 кв. м. Дизайн: ARINA GORBENKO</t>
+  </si>
+  <si>
+    <t>19.07.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51860</t>
+  </si>
+  <si>
+    <t>Большинство владельцев новых квартир начинает планировать бюджет на ремонт с поиска стоимости за квадратный метр. Но уже через несколько месяцев сталкивается с тем, что реальная сумма оказывается значительно выше. Потому что помимо ремонтных работ необходимо учитывать дизайн-проект, инженерные решения, чистовые материалы, мебель, освещение, технику, декор и множество других деталей. Чтобы вы могли заранее понять реальную стоимость ремонта в 2026 году, студия KD Design подготовила каталог из 9 реализованных проектов с полной стоимостью каждого. Без усредненных цен и обещаний "от 60 000 ₽ за м2". Это реальные проекты KD Design в современных ЖК бизнес-класса Москвы, в которых показаны: ✔️ стоимость дизайн-проекта ✔️ стоимость ремонтных работ ✔️ бюджет на материалы ✔️ мебель, освещение и технику ✔️ итоговая стоимость полностью готового интерьера Каталог поможет понять, какой бюджет стоит закладывать на ремонт квартиры еще до начала работ, чтобы избежать неприятных сюрпризов в процессе. Получить каталог проектов Если вы планируете ремонт в ближайшее время, скачайте каталог бесплатно и посмотрите, сколько сегодня стоит реализация интерьеров такого уровня. Подписывайтесь также на канал KD Design и забирайте в подарок полезный гайд по всем этапам ремонта.</t>
+  </si>
+  <si>
+    <t>18.07.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51854</t>
+  </si>
+  <si>
+    <t>Элегантные подхваты для штор на магнитах🌸 Это идеальный фиксатор, который поможет контролировать свет и создавать уют в доме🩷 📖 Заказать здесь Друзья, не забудьте подписаться на нас 😉</t>
+  </si>
+  <si>
+    <t>16.07.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51846</t>
+  </si>
+  <si>
+    <t>8 идей для спальни в голубых тонах💙 #inspo</t>
+  </si>
+  <si>
+    <t>16.07.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51838</t>
+  </si>
+  <si>
+    <t>Темная минималистичная квартира в ЖК "Costura Town". Пространство получилось строгим и лаконичным, но при этом полностью отражает образ жизни владельца: здесь предусмотрены отдельный кабинет со спортивной зоной, кухня-гостиная для отдыха и встреч с друзьями, спальня с гардеробной. Площадь: 76 кв. м. Дизайн: ЕКАТЕРИНА САННИКОВА, студия RENOME</t>
+  </si>
+  <si>
+    <t>15.07.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51829</t>
+  </si>
+  <si>
+    <t>15.07.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51819</t>
+  </si>
+  <si>
+    <t>Сталинка, которую вы ещё не видели. Очень необычная квартира с характером, где каждая деталь — про людей, которые здесь живут. Яркий интерьер, смелые решения и одна из главных фишек проекта — волны из бамбуковых панелей в коридоре. Они не только создают выразительный акцент, но и защищают стены от повреждений и загрязнений — особенно актуальное решение для семьи с детьми и собакой. Площадь: 45 кв.м. Дизайн: ЕКАТЕРИНА СОНВАЛЬД</t>
+  </si>
+  <si>
+    <t>14.07.26 18:57</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51812</t>
+  </si>
+  <si>
+    <t>Самые красивые интерьерные дуэты 2026. Собрала сочетания оттенков и материалов, которые выглядят дорого, свежо и очень эстетично!</t>
+  </si>
+  <si>
+    <t>14.07.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51802</t>
+  </si>
+  <si>
+    <t>Квартира для органистки с классическим интерьером. Основной идеей проекта было создать уютное современное классическое пространство, отражающее жизнь его хозяев. Площадь: 85 кв. м. Дизайн: OBdesign</t>
+  </si>
+  <si>
+    <t>14.07.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51799</t>
+  </si>
+  <si>
+    <t>вопрос: вы любите мысленно "переделывать" интерьеры? я - да😄 уверена, и многие из вас хотя бы раз в жизни пристально разглядывали картинки интерьеров из Pinterest или каких-то сайтов и визуализировали свою новую кухню или ванную комнату или балкон, представляли, как переделать то, что имеем… и вот тут обычно наступает сложность: хочу эту лампочку и хочу этот стол, а вот шкаф - давайте такой… хм, а как все будет смотреться вместе?… и вот тут уже нужен навык дизайнера в этот момент нам с вами нужна помощь, и желательно, чтобы всё показали и рассказали: - как создавать дизайн-проекты - про основы сочетания цветов, подбора мебели и декора, чтобы и стильно, и удобно, и радовало - где искать первых клиентов, если вдруг захочется зарабатывать дизайн-проектами - как вообще дизайнеры удаленно выходят на доход от 150 тысяч рублей в месяц я нашла бесплатный (!) мастер-класс в очень популярной школе дизайна интерьера, и решила поделиться им с вами - обучение с нуля и с поддержкой преподавателей📚 кстати, тем, кто захочет монетизировать полученные навыки - школа дает гарантию вашего первого клиента🔥 регистрация на мастер-класс по ссылке ➡️ https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin&amp;utm_campaign=mkoldgroup1_140726&amp;utm_content=homeasy&amp;utm_term=pavt&amp;erid=2VtzqvoJs1t платить ничего не нужно, доступ к мастер-классу дается бесплатно, единственный момент - регистрация закроется, когда наберется нужное количество участников на МК, успевайте ❤️</t>
+  </si>
+  <si>
+    <t>13.07.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51791</t>
+  </si>
+  <si>
+    <t>Интерьерная подборка, от которой невозможно отвести взгляд! #inspo</t>
+  </si>
+  <si>
+    <t>13.07.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51782</t>
+  </si>
+  <si>
+    <t>Московская квартира в серых тонах. Главными героями интерьера стали оттенки серого и фотографии завораживающих пейзажей, которые хозяйка квартиры привезла из Исландии. Площадь: 56 кв. м. Дизайн: NATALIA MITRAKOVA</t>
+  </si>
+  <si>
+    <t>12.07.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51774</t>
+  </si>
+  <si>
+    <t>Розетки в помещении. Как подобрать к интерьеру Розетки в помещении – это неотъемлемая часть современного комфорта. Правильный выбор розеток для квартиры – залог безопасности и удобства использования электроприборов. При выборе розеток стоит учитывать их тип, максимальную нагрузку и соответствие стандартам безопасности. Также важно обратить внимание на дизайн розеток, чтобы они гармонично вписывались в интерьер помещения. Рассказываем в наших карточках, как выбрать розетки для помещения и на что обратить внимание при их покупке.</t>
+  </si>
+  <si>
+    <t>11.07.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51765</t>
+  </si>
+  <si>
+    <t>Маленькая, но практичная квартира у моря. Функциональный проект с удачным использованием всех имеющихся метров. Площадь: 48 кв. м. Дизайн: SUZANNA TASALIEVA</t>
+  </si>
+  <si>
+    <t>10.07.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51756</t>
+  </si>
+  <si>
+    <t>Настроение сегодня - тёплый винтаж🧡 #inspo</t>
+  </si>
+  <si>
+    <t>10.07.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51746</t>
+  </si>
+  <si>
+    <t>Небольшая квартира в Москве. Дизайнер использовала все возможные способы «раздвинуть» стены маленькой квартиры. Площадь: 23 кв. м. Дизайн: SARA MIKHAILOVA</t>
+  </si>
+  <si>
+    <t>09.07.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51745</t>
+  </si>
+  <si>
+    <t>📕10 правил удобной кухни Получите PDF-файл в закреплённом сообщении канала Кухнев. Они делают кухонную мебель в Москве. Ребята с высоким рейтингом — 4.9⭐️ на Яндексе. Если планируете обновить мебель или сделать кухню — они должны быть у вас в подписках. Подписывайтесь 👉 https://t.me/+BHbhb4aNvZA1ZDky Реклама. ООО "КУХОННЫЕ РЕШЕНИЯ". ИНН: 9705150308. Erid: CQH36pWzJqVHygnbvdpJJhnG4YtofeWi4KMyyRykjGyW3U</t>
+  </si>
+  <si>
+    <t>09.07.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51736</t>
+  </si>
+  <si>
+    <t>Минималистичный интерьер с элементами французской классики. Владелица этой квартиры - молодая девушка, перфекционистка с тонким вкусом, много путешествует и увлекается литературой. К дизайнеру она пришла с запросом на «чистый» белый интерьер, который интересно смотрится за счет дизайнерских приемов. Площадь: 54 кв. м. Дизайн: ALEXANDRA LYAPKALO</t>
+  </si>
+  <si>
+    <t>08.07.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51735</t>
+  </si>
+  <si>
+    <t>Роскошный светодиодный светильник в виде пера 🪶 Он может стать настоящей изюминкой в оформлении помещения и подчеркнуть его индивидуальность😘 📖 Заказать здесь Друзья, не забудьте подписаться на нас💜</t>
+  </si>
+  <si>
+    <t>08.07.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/51726</t>
+  </si>
+  <si>
+    <t>Квартира с акцентами цвета неба. Шестнадцатый этаж, высокие потолки и мягкий дневной свет стали отправной точкой для оформления пространства и выбора цветовой палитры. В ее основе - сложный голубой оттенок в сочетании с шоколадным и спокойным светлым фоном - интеллигентная, сдержанная гамма, ставшая визитной карточкой проекта. Площадь: 52 кв. м. Дизайн: GANNA BOVYKINA, YULIA YANSON</t>
+  </si>
+  <si>
+    <t>20.09.26 20:01</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52793</t>
+  </si>
+  <si>
+    <t>Маленькая студия с французским настроением. Дизайнер создала богемный интерьер, который интересно рассматривать, на очень скромной площади. Площадь: 31 кв. м. Дизайн: DEYSI AUSHEVA</t>
+  </si>
+  <si>
+    <t>19.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52784</t>
+  </si>
+  <si>
+    <t>Стильная квартира в центре Москвы. Дизайнеру удалось сделать маленькую квартиру максимально функциональной и уютной. Площадь: 37 кв. м. Дизайн: SOFYA GOTYE</t>
+  </si>
+  <si>
+    <t>19.09.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52778</t>
+  </si>
+  <si>
+    <t>Модульная кухня по качеству не уступающая на заказ - это реально! 🔥 Все привыкли к тому, что «модульное» - это что-то недолговечное, из бюджетного ЛДСП. Прослужит 2 года, разбухнет и развалится. В салоне «5 Апреля» другой подход. Здесь модули выполнены из влагостойкого МДФ, фасады Egger, пластик Kastamonu и другие популярные декоры. Надежная фурнитура Blum и столешницы Slotex. 📏Специалисты подберут под ваши размеры необходимые модули, доборы в цвет фасадов и ваша кухня будет как на заказ! Но с выгодой до 30% и сроком изготовления всего 3 недели!🔥 Если хотите мебель на долгие годы - подписывайтесь на канал! Там много интересных идей и проектов. Оставить заявку на 3D-проект с расчетом стоимости и задать любые вопросы можно здесь. P.S И да, на заказ по индивидуальным размерам кухни и другую корпусную мебель (прихожие, шкафы, детские, сан.узлы) тут тоже делают 👍🏻</t>
+  </si>
+  <si>
+    <t>18.09.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52777</t>
+  </si>
+  <si>
+    <t>Шпаргалка по размерам на кухне. Чтобы пространство было максимально удобным и функциональным, важно учитывать правильные размеры при планировании интерьера. Сохраните, чтобы не потерять!</t>
+  </si>
+  <si>
+    <t>18.09.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52768</t>
+  </si>
+  <si>
+    <t>Небольшая квартира с мансардой: яркий и нестандартный интерьер. Интерьер выполнен в современном стиле с элементами эклектики, где светлые и тёмные оттенки гармонично сочетаются на фоне нейтральных стен и потолка. Площадь: 36 кв. м. Дизайн: АЛЕКСЕЙ УЛЬЯНОЧКИН</t>
+  </si>
+  <si>
+    <t>17.09.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52759</t>
+  </si>
+  <si>
+    <t>Влюбиться в детали ❤️ Новое поступление в Питерские салоны керамики и сантехники Novus. Восторг! Эти маленькие фрагменты покоряют с первого взгляда и заставляют остановиться, чтобы разглядеть подробнее каждый нюанс. Еще больше интересной и эстетичной керамики и сантехники в канале у ребят ⤵Подпишись💡</t>
+  </si>
+  <si>
+    <t>16.09.26 19:41</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52740</t>
+  </si>
+  <si>
+    <t>Немного синего для настроения. #inspo</t>
+  </si>
+  <si>
+    <t>16.09.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52739</t>
+  </si>
+  <si>
+    <t>16.09.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/homeasy/52725</t>
+  </si>
+  <si>
+    <t>Темно-синие фасады и пионы на стенах: фантастическая кухня. Насыщенный синий цвет здесь не делает кухню тяжелой. Дизайн: МАРИАННА КОНДРАТОВА, АНТОН ЛОГИНОВ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2969,59 +4397,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H289"/>
+  <dimension ref="A1:H451"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1874.399" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -9005,50 +10433,2804 @@
       <c r="C288" t="s">
         <v>859</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>860</v>
       </c>
       <c r="E288">
         <v>18085</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>83546</v>
       </c>
       <c r="B289" t="s">
         <v>861</v>
       </c>
       <c r="C289" t="s">
         <v>862</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>863</v>
       </c>
       <c r="E289">
         <v>12988</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>114155</v>
+      </c>
+      <c r="B290" t="s">
+        <v>864</v>
+      </c>
+      <c r="C290" t="s">
+        <v>865</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E290">
+        <v>6227</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>114156</v>
+      </c>
+      <c r="B291" t="s">
+        <v>866</v>
+      </c>
+      <c r="C291" t="s">
+        <v>867</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="E291">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>114157</v>
+      </c>
+      <c r="B292" t="s">
+        <v>869</v>
+      </c>
+      <c r="C292" t="s">
+        <v>870</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="E292">
+        <v>3471</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>114158</v>
+      </c>
+      <c r="B293" t="s">
+        <v>872</v>
+      </c>
+      <c r="C293" t="s">
+        <v>873</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="E293">
+        <v>4695</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>114159</v>
+      </c>
+      <c r="B294" t="s">
+        <v>875</v>
+      </c>
+      <c r="C294" t="s">
+        <v>876</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="E294">
+        <v>5116</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>114160</v>
+      </c>
+      <c r="B295" t="s">
+        <v>878</v>
+      </c>
+      <c r="C295" t="s">
+        <v>879</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E295">
+        <v>3818</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>114161</v>
+      </c>
+      <c r="B296" t="s">
+        <v>881</v>
+      </c>
+      <c r="C296" t="s">
+        <v>882</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="E296">
+        <v>5831</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>114162</v>
+      </c>
+      <c r="B297" t="s">
+        <v>884</v>
+      </c>
+      <c r="C297" t="s">
+        <v>885</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E297">
+        <v>5398</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>114163</v>
+      </c>
+      <c r="B298" t="s">
+        <v>887</v>
+      </c>
+      <c r="C298" t="s">
+        <v>888</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E298">
+        <v>6102</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>114164</v>
+      </c>
+      <c r="B299" t="s">
+        <v>890</v>
+      </c>
+      <c r="C299" t="s">
+        <v>891</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E299">
+        <v>3382</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>114165</v>
+      </c>
+      <c r="B300" t="s">
+        <v>893</v>
+      </c>
+      <c r="C300" t="s">
+        <v>894</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E300">
+        <v>6062</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>114166</v>
+      </c>
+      <c r="B301" t="s">
+        <v>896</v>
+      </c>
+      <c r="C301" t="s">
+        <v>897</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E301">
+        <v>6022</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>114167</v>
+      </c>
+      <c r="B302" t="s">
+        <v>899</v>
+      </c>
+      <c r="C302" t="s">
+        <v>900</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E302">
+        <v>5670</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>114168</v>
+      </c>
+      <c r="B303" t="s">
+        <v>902</v>
+      </c>
+      <c r="C303" t="s">
+        <v>903</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="E303">
+        <v>6112</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>114169</v>
+      </c>
+      <c r="B304" t="s">
+        <v>905</v>
+      </c>
+      <c r="C304" t="s">
+        <v>906</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E304">
+        <v>3398</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>114170</v>
+      </c>
+      <c r="B305" t="s">
+        <v>908</v>
+      </c>
+      <c r="C305" t="s">
+        <v>909</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="E305">
+        <v>7129</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>114171</v>
+      </c>
+      <c r="B306" t="s">
+        <v>911</v>
+      </c>
+      <c r="C306" t="s">
+        <v>912</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E306">
+        <v>6851</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>114172</v>
+      </c>
+      <c r="B307" t="s">
+        <v>914</v>
+      </c>
+      <c r="C307" t="s">
+        <v>915</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="E307">
+        <v>6499</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>114173</v>
+      </c>
+      <c r="B308" t="s">
+        <v>917</v>
+      </c>
+      <c r="C308" t="s">
+        <v>918</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="E308">
+        <v>6501</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>114174</v>
+      </c>
+      <c r="B309" t="s">
+        <v>920</v>
+      </c>
+      <c r="C309" t="s">
+        <v>921</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="E309">
+        <v>7169</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>114175</v>
+      </c>
+      <c r="B310" t="s">
+        <v>923</v>
+      </c>
+      <c r="C310" t="s">
+        <v>924</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="E310">
+        <v>6704</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>114176</v>
+      </c>
+      <c r="B311" t="s">
+        <v>926</v>
+      </c>
+      <c r="C311" t="s">
+        <v>927</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="E311">
+        <v>6560</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>114177</v>
+      </c>
+      <c r="B312" t="s">
+        <v>928</v>
+      </c>
+      <c r="C312" t="s">
+        <v>929</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E312">
+        <v>6564</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>114178</v>
+      </c>
+      <c r="B313" t="s">
+        <v>931</v>
+      </c>
+      <c r="C313" t="s">
+        <v>932</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="E313">
+        <v>6440</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>114179</v>
+      </c>
+      <c r="B314" t="s">
+        <v>934</v>
+      </c>
+      <c r="C314" t="s">
+        <v>935</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="E314">
+        <v>6122</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>114180</v>
+      </c>
+      <c r="B315" t="s">
+        <v>937</v>
+      </c>
+      <c r="C315" t="s">
+        <v>938</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="E315">
+        <v>6471</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>114181</v>
+      </c>
+      <c r="B316" t="s">
+        <v>940</v>
+      </c>
+      <c r="C316" t="s">
+        <v>941</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="E316">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>114182</v>
+      </c>
+      <c r="B317" t="s">
+        <v>943</v>
+      </c>
+      <c r="C317" t="s">
+        <v>944</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="E317">
+        <v>6744</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>114183</v>
+      </c>
+      <c r="B318" t="s">
+        <v>946</v>
+      </c>
+      <c r="C318" t="s">
+        <v>947</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="E318">
+        <v>6583</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>114184</v>
+      </c>
+      <c r="B319" t="s">
+        <v>949</v>
+      </c>
+      <c r="C319" t="s">
+        <v>950</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="E319">
+        <v>6277</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>114185</v>
+      </c>
+      <c r="B320" t="s">
+        <v>952</v>
+      </c>
+      <c r="C320" t="s">
+        <v>953</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="E320">
+        <v>6127</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>114186</v>
+      </c>
+      <c r="B321" t="s">
+        <v>955</v>
+      </c>
+      <c r="C321" t="s">
+        <v>956</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="E321">
+        <v>5446</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>114187</v>
+      </c>
+      <c r="B322" t="s">
+        <v>958</v>
+      </c>
+      <c r="C322" t="s">
+        <v>959</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="E322">
+        <v>5882</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>114188</v>
+      </c>
+      <c r="B323" t="s">
+        <v>961</v>
+      </c>
+      <c r="C323" t="s">
+        <v>962</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="E323">
+        <v>6130</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>114189</v>
+      </c>
+      <c r="B324" t="s">
+        <v>964</v>
+      </c>
+      <c r="C324" t="s">
+        <v>965</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E324">
+        <v>5837</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>114190</v>
+      </c>
+      <c r="B325" t="s">
+        <v>967</v>
+      </c>
+      <c r="C325" t="s">
+        <v>968</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="E325">
+        <v>5721</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>114191</v>
+      </c>
+      <c r="B326" t="s">
+        <v>970</v>
+      </c>
+      <c r="C326" t="s">
+        <v>971</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="E326">
+        <v>6804</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>114192</v>
+      </c>
+      <c r="B327" t="s">
+        <v>973</v>
+      </c>
+      <c r="C327" t="s">
+        <v>974</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="E327">
+        <v>6379</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>114193</v>
+      </c>
+      <c r="B328" t="s">
+        <v>976</v>
+      </c>
+      <c r="C328" t="s">
+        <v>977</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="E328">
+        <v>6838</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>114194</v>
+      </c>
+      <c r="B329" t="s">
+        <v>979</v>
+      </c>
+      <c r="C329" t="s">
+        <v>980</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="E329">
+        <v>7410</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>114195</v>
+      </c>
+      <c r="B330" t="s">
+        <v>981</v>
+      </c>
+      <c r="C330" t="s">
+        <v>982</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E330">
+        <v>6330</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>114196</v>
+      </c>
+      <c r="B331" t="s">
+        <v>984</v>
+      </c>
+      <c r="C331" t="s">
+        <v>985</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E331">
+        <v>7236</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>114197</v>
+      </c>
+      <c r="B332" t="s">
+        <v>987</v>
+      </c>
+      <c r="C332" t="s">
+        <v>988</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E332">
+        <v>7251</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>114198</v>
+      </c>
+      <c r="B333" t="s">
+        <v>990</v>
+      </c>
+      <c r="C333" t="s">
+        <v>991</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E333">
+        <v>7247</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>114199</v>
+      </c>
+      <c r="B334" t="s">
+        <v>993</v>
+      </c>
+      <c r="C334" t="s">
+        <v>994</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E334">
+        <v>6987</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>114200</v>
+      </c>
+      <c r="B335" t="s">
+        <v>996</v>
+      </c>
+      <c r="C335" t="s">
+        <v>997</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E335">
+        <v>7205</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>114201</v>
+      </c>
+      <c r="B336" t="s">
+        <v>999</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E336">
+        <v>7103</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>114202</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E337">
+        <v>7561</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>114203</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E338">
+        <v>7258</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>114204</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E339">
+        <v>7313</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>114205</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E340">
+        <v>6911</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>114206</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E341">
+        <v>8009</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>114207</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E342">
+        <v>8587</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>114208</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E343">
+        <v>7668</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>114209</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E344">
+        <v>7175</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>114210</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E345">
+        <v>7510</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>114211</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E346">
+        <v>7944</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>114212</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E347">
+        <v>7578</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>114213</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E348">
+        <v>7537</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>114214</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E349">
+        <v>5355</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>114215</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E350">
+        <v>7207</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>114216</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E351">
+        <v>7059</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>114217</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E352">
+        <v>5422</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>114218</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E353">
+        <v>7382</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>114219</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E354">
+        <v>7580</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>114220</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E355">
+        <v>6594</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>114221</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E356">
+        <v>5636</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>114222</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E357">
+        <v>7222</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>114223</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E358">
+        <v>7469</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>114224</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E359">
+        <v>6593</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>114225</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>114226</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E361">
+        <v>7309</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>114227</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E362">
+        <v>7471</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>114228</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E363">
+        <v>7567</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>114229</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E364">
+        <v>5673</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>114230</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="E365">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>114231</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E366">
+        <v>8029</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>114232</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E367">
+        <v>7648</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>114233</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E368">
+        <v>6456</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>114234</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E369">
+        <v>7271</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>114235</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E370">
+        <v>7438</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>114236</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E371">
+        <v>6333</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>114237</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E372">
+        <v>7283</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>114238</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E373">
+        <v>7449</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>114239</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E374">
+        <v>7169</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>114240</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E375">
+        <v>7743</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>114241</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E376">
+        <v>7806</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>114242</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E377">
+        <v>5643</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>114243</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E378">
+        <v>5937</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>114244</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E379">
+        <v>6945</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>114245</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E380">
+        <v>7112</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>114246</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E381">
+        <v>7020</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>114247</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E382">
+        <v>6715</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>114248</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E383">
+        <v>5055</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>114249</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E384">
+        <v>6852</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>114250</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E385">
+        <v>6946</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>114251</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E386">
+        <v>6896</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>114252</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E387">
+        <v>6990</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>114253</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E388">
+        <v>5687</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>114254</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E389">
+        <v>6678</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>114255</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E390">
+        <v>6824</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>114256</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E391">
+        <v>7252</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>114257</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E392">
+        <v>6571</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>114258</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E393">
+        <v>8121</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>114259</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E394">
+        <v>8040</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>114260</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E395">
+        <v>7271</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>114261</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E396">
+        <v>7495</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>114262</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E397">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>114263</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E398">
+        <v>7291</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>114264</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E399">
+        <v>7501</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>114265</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E400">
+        <v>7637</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>114266</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="E401">
+        <v>6969</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>114267</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E402">
+        <v>7598</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>114268</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E403">
+        <v>7498</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>114269</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E404">
+        <v>7452</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>114270</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E405">
+        <v>7751</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>114271</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E406">
+        <v>7711</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>114272</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E407">
+        <v>7781</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>114273</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E408">
+        <v>7396</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>114274</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E409">
+        <v>3530</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>114275</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E410">
+        <v>7349</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>114276</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E411">
+        <v>6864</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>114277</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E412">
+        <v>7222</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>114278</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E413">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>114279</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E414">
+        <v>7327</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>114280</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E415">
+        <v>7124</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>114281</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E416">
+        <v>6898</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>114282</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E417">
+        <v>6947</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>114283</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E418">
+        <v>7036</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>114284</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E419">
+        <v>7285</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>114285</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E420">
+        <v>7589</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>114286</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E421">
+        <v>7877</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>114287</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E422">
+        <v>7801</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>114288</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E423">
+        <v>7357</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>114289</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E424">
+        <v>6786</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>114290</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E425">
+        <v>8960</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>114291</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E426">
+        <v>8940</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>114292</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E427">
+        <v>8608</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>114293</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="E428">
+        <v>7849</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>114294</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E429">
+        <v>8021</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>114295</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E430">
+        <v>8132</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>114296</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E431">
+        <v>7433</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>114297</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E432">
+        <v>6118</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>114298</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E433">
+        <v>7752</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>114299</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E434">
+        <v>8100</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>114300</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E435">
+        <v>8195</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>114301</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E436">
+        <v>8046</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>114302</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E437">
+        <v>7993</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>114303</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E438">
+        <v>8213</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>114304</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E439">
+        <v>8252</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>114305</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E440">
+        <v>8364</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>114306</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E441">
+        <v>8749</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>114307</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E442">
+        <v>8735</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>125726</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E443">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>125727</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E444">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>125728</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E445">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>125729</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E446">
+        <v>4712</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>125730</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E447">
+        <v>5063</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>125731</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E448">
+        <v>5112</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>125732</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E449">
+        <v>5617</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>125733</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="E450">
+        <v>5211</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>125734</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E451">
+        <v>5895</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">