--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="509">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="647">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1539,50 +1539,464 @@
     <t>07.12.24 02:02</t>
   </si>
   <si>
     <t>t.me/Conopus/18834</t>
   </si>
   <si>
     <t>Новый бесплатный онлайн-курс «Современная деревянная архитектура» уже на сайте Архитекторы.pф! Вы узнаете: • в чем преимущества дерева как строительного материала • как создавать надежные деревянные конструкции • как соблюдать нормативы и требования безопасности • как строить дома из сруба и деревянных панелей В курсе есть видеолекции, текстовые уроки — и разборы успешных деревянных проектов в разных городах России. Обучение абсолютно бесплатно. По завершении курса каждый участник получит электронный сертификат. Начните смотреть уроки прямо сейчас и откройте для себя мир современной деревянной архитектуры!</t>
   </si>
   <si>
     <t>06.12.24 09:00</t>
   </si>
   <si>
     <t>t.me/Conopus/18833</t>
   </si>
   <si>
     <t>На этом снимке представлены потрясающие виды с высоты птичьего полета на древнеримские амфитеатры, расположенные в разных странах Европы и Северной Африки. Франция (Арльский амфитеатр) – Хорошо сохранившаяся арена в Арле, которая использовалась для гладиаторских боев и до сих пор используется для проведения мероприятий Тунис (амфитеатр Эль–Джем) - Величественное сооружение, похожее на колизей, третье по величине в римском мире, демонстрирующее величие римского влияния в Северной Африке. Италия (Верона Арена) – Массивный и культовый римский амфитеатр в Вероне, который до сих пор используется для проведения масштабных оперных представлений Испания (амфитеатр Мерида) – Прекрасно сохранившийся амфитеатр, в котором когда-то проходили гладиаторские бои Ливия (амфитеатр Лептис Магна) – Расположенный недалеко от Средиземного моря, этот амфитеатр подчеркивает римское влияние на Северную Африку, хотя сейчас он частично занесен песком Хорватия (Пула Арена) - один из самых сохранившихся римских амфитеатров</t>
   </si>
   <si>
     <t>05.12.24 04:58</t>
   </si>
   <si>
     <t>t.me/Conopus/18825</t>
   </si>
   <si>
     <t>Усадьба Тюрина, Пенза</t>
+  </si>
+  <si>
+    <t>14.09.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20476</t>
+  </si>
+  <si>
+    <t>🌳 На рендерах: роскошный двор и пышный сад. В реальности: деревья не прижились, стилобаты не выдерживают нагрузки, возникают непредвиденные расходы на озеленение. Все эти проблемы способна решить технология Air Pot. На вебинаре разберем реальный кейс - первый в России бутик-питомник растений в эйрпот. Темы встречи: • Инновационный подход к выращиванию крупномеров без выкопки • Возможность круглогодичной посадки без рисков для проекта • Идеальное решение для озеленения конструкций с ограничением по весу Дата: 17 сентября Время: 14:00 по Мск Участие бесплатное, нужно только зарегистрироваться по ссылке. Каждый месяц - новый вебинар. Чтобы не пропустить анонс, подпишитесь на канал Экоплант - девелоперам.</t>
+  </si>
+  <si>
+    <t>10.09.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20469</t>
+  </si>
+  <si>
+    <t>В эти выходные в Коломне — День города 🎉 Хороший повод приехать на пару дней: погулять по старому городу, пройтись вдоль Кремля, заглянуть в музеи, кафе и просто провести выходные без спешки. А если хочется остаться с ночёвкой — можно остановиться у нас в «Коломна за окном» 🏡 Уютная квартира в Коломне, где можно спокойно отдохнуть после долгой прогулки по городу. 📍 Коломна 🗓 Эти выходные 🏡 Посуточное размещение https://t.me/kolomnazaoknom</t>
+  </si>
+  <si>
+    <t>04.09.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20468</t>
+  </si>
+  <si>
+    <t>Приглашаем на лекцию «Архитектура напоказ. Как сегодня строят выставочные пространства» Мероприятие пройдет 9 сентября 2026 года в 18:00 в Национальном центре «Россия». Программа лекции включает обсуждение четырех ключевых тем: — Новая выставочная архитектура мира: самые яркие центры последних лет; — От Шанхая до Осаки: эволюция всемирных выставок Expo за 15 лет; — Выставочная архитектура в России: собственные эксперименты и их соответствие мировым тенденциям; — Выставка как архитектурная лаборатория: какие идеи перейдут в «большую» архитектуру завтрашнего дня. Спикер — Анна Мартовицкая, архитектурный обозреватель, PR-директор бюро СПИЧ и автор «Архиблога». Модератор — Айрат Багаутдинов, историк архитектуры, руководитель образовательной компании «Глазами инженера». Зарегистрироваться можно по ссылке: https://russia.ru/events/lekciia-arxitektura-napokaz-kak-segodnia-stroiat-vystavocnye-prostranstva До встречи в Национальном центре «Россия»!</t>
+  </si>
+  <si>
+    <t>30.08.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20459</t>
+  </si>
+  <si>
+    <t>Когда-то эти здания были привычной частью московского пейзажа. Сегодня увидеть их можно только на старых фотографиях. За XIX–XX века Москва пережила несколько радикальных превращений: масштабные реконструкции, революцию, советскую модернизацию и целые кампании по перестройке исторического центра. Расширялись улицы, прокладывались новые магистрали, менялись площади и кварталы. Вместе со старым городом исчезали особняки, церкви, торговые ряды, доходные дома и целые архитектурные ансамбли. Сотни зданий, которые сегодня наверняка считались бы памятниками и символами Москвы, были утрачены навсегда. И теперь особенно интересно рассматривать старые снимки и пытаться представить город, которого больше нет. Москва, которую мы уже никогда не увидим 💔</t>
+  </si>
+  <si>
+    <t>28.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20449</t>
+  </si>
+  <si>
+    <t>Если вам интересна архитектура Москвы не только в её реализованном виде, советуем обратить внимание на лекцию «Нереализованные проекты Москвы XX века». 3 сентября в «Сарёнке» будут говорить о масштабных архитектурных замыслах, которые так и не воплотились в жизнь. Проекты, которые могли бы полностью изменить привычный облик столицы, но остались на чертежах и макетах. 🎁 И приятный бонус: среди гостей лекции разыграют книгу Дмитрия Козлова «„Новый“ Эль Лисицкого и русский авангард» 📚 Лекция пройдёт 3 сентября в «Сарёнке» — интеллектуальном пространстве в центре Москвы с лекторием, книжным магазином и кофейней.</t>
+  </si>
+  <si>
+    <t>28.08.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20439</t>
+  </si>
+  <si>
+    <t>Окна России 🪟</t>
+  </si>
+  <si>
+    <t>26.08.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20438</t>
+  </si>
+  <si>
+    <t>Канал, который одинаково полезен и тем, кто создаёт интерьеры, и тем, кто в них потом живёт. Это канал Павла Костюкова (Ларссон) - предпринимателя с большим стажем в стройке и обустройстве. ▪️Он руководитель и сооснователь larsson.pro — дизайн, ремонт и комплектация квартир в классе комфорт и бизнес; ▪️И руководитель клуба дизайнеров, инженеров и строителей — t5.club Что внутри канала? Реальная помощь для тех дизайнеров, которые хотят расти и делать проекты глубже, чем просто «красиво». И для их клиентов, которые хотят получить не просто квартиру, а надёжное, комфортное и долговечное жильё. Павел публикует видеообзоры дизайнов и ремонтов, рассказывает о энергодизайне и без прикрас делится случаями из практики. В общем, если вы в этой сфере - подписывайтесь. Если вы клиент - тем более.</t>
+  </si>
+  <si>
+    <t>20.08.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20434</t>
+  </si>
+  <si>
+    <t>Дискуссия о мастер-планировании в МАРШе В архитектурной школе МАРШ проведут дискуссию о продуктовом подходе к мастер-планированию, когда команде из специалистов разного профиля (архитекторов, транспортных инженеров, аналитиков)  нужно одновременно учесть и архитектуру, и экономику, и транспорт, и сценарии использования, и ограничения, и стратегию реализации. Почему на практике эти элементы часто существуют разрозненно? Как собрать их в работающий проектный алгоритм? И какие компетенции сегодня нужны специалисту по мастер-планированию? Обсудят это во время онлайн-дискуссии Ксения Голубева, архитектор, руководитель проектного отдела ДОМ. РФ, Елена Скрипкина, куратор программы «Мастер-планирование», архитектор-градостроитель и руководитель направления мастер-планирования DOMO Spacerunners и Алексей Смирнов, основатель компании InnovaTransport, эксперт в транспортном консалтинге. Готовьте ваши вопросы и присоединяйтесь к дискуссии!  Регистрация → 2 сентября, 19:00 → онлайн, ссылка для подключения придёт за 1 час до начала на почту, указанную при регистрации</t>
+  </si>
+  <si>
+    <t>16.08.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20430</t>
+  </si>
+  <si>
+    <t>Вилла «Кит», построенная на Женевском озере в Швейцарии в 1930-х годах</t>
+  </si>
+  <si>
+    <t>09.08.26 03:06</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20421</t>
+  </si>
+  <si>
+    <t>Le Dorian — легендарное женевское кафе, которому обновили интерьер, не стерев его историю. Кафе существует с 1950-х годов недалеко от Женевской оперы. По легенде, когда-то оно было подарком актрисе Мадемуазель Дориан от богатого поклонника. Красивое начало для места, которое спустя десятилетия продолжает жить. С приходом нового шефа Флориана лё Бёка интерьер решили обновить. За проект взялась студия Ykra — историческую основу сохранили, а внутрь добавили немного иронии и современного искусства. Главным героем оформления стал художник и тату-мастер Pedro Sassi (Varias Tatu). Его рисунки еды, посуды, лаковых туфель и даже хозяйского пса по имени Бешамель перенесли на ковры и мозаики. А стены и потолки буквально «забили татуировками»: черно-белые застольные сцены, небольшие рисунки и даже крысеныш появляются там, где их совсем не ждешь. Отдельная история — барная стойка, покрытая раковинами и скелетами морских ежей. Странно, немного безумно и очень эффектно.</t>
+  </si>
+  <si>
+    <t>07.08.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20419</t>
+  </si>
+  <si>
+    <t>ФЕСТИВАЛЬ «Прогулки с архитектором: по следам путеводителя по современной архитектуре Москвы» ▪️10 — 20 августа В Москве проходит фестиваль прогулок с архитекторами. В программе — более 50 объектов современной архитектуры, прогулки с авторами проектов, посещение архитектурных бюро и разговоры с теми, кто создает город прямо сейчас. Фестиваль приурочен к выходу книги-путеводителя «Прогулки с архитектором по Москве». К прогулкам может присоединиться бесплатно любой желающий, но количество мест ограничено, регистрация открывается за 2 дня до прогулки в телеграм-канале. ЧТО ВАС ЖДЕТ ▫️Неделя прогулок с архитектором и приглашенными авторами проектов. Будем гулять по 5 маршрутам проекта, смотреть и обсуждать более 50 объектов современной архитектуры! ▫️Прогулки в архитектурные бюро! Пойдем в гости и узнаем изнутри как создается современная архитектура! ▫️Розыгрыши и подарки от партнеров фестиваля! Сайт фестиваля со спикерами</t>
+  </si>
+  <si>
+    <t>05.08.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20416</t>
+  </si>
+  <si>
+    <t>Громадные трущобы в городе Понт-о-Пренсе на Гаити, где проживают десятки тысяч людей</t>
+  </si>
+  <si>
+    <t>02.08.26 04:34</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20412</t>
+  </si>
+  <si>
+    <t>🏛 Храм, который десятилетиями скрывался под водой Из-за сильной засухи в Мексике из воды вновь показался почти 500-летний храм, построенный испанскими колонистами в XVI веке. Это храм Сантьяго, возведённый доминиканскими монахами примерно в 1560-х годах в штате Чьяпас. Почти четыре столетия он служил местным жителям, пока в 1966 году не была построена плотина. После заполнения водохранилища целая деревня вместе с храмом оказалась под водой. 📍Мексика, штат Чьяпас. Храм Сантьяго, XVI век</t>
+  </si>
+  <si>
+    <t>01.08.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20407</t>
+  </si>
+  <si>
+    <t>🌸 Фестиваль «Сады и люди»: ландшафтное искусство, лекции и мастер-классы 🌸 С 7 по 16 августа пройдет XI фестиваль ландшафтного искусства, садоводства и питомниководства «Сады и люди». В этом году фестиваль впервые состоится на территории исторической усадьбы Дурасова, а вход для посетителей будет свободным. 🥀 Тема дизайнерских композиций этого года — «Линия красоты». Гости увидят проекты начинающих дизайнеров и профессиональных архитекторов, а также смогут посетить лекции и мастер-классы! Также на фестивале будут работать тематические площадки «Огород в городе», «Детский сад» и «Зеленый лекторий». 📅 С 7 по 16 августа, 10:00 - 22:00 📍 Ул. Летняя, д. 1, стр. 1 🎟 Вход свободный</t>
+  </si>
+  <si>
+    <t>30.07.26 04:32</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20398</t>
+  </si>
+  <si>
+    <t>В конце 1960-х режиссёр Микеланджело Антониони вместе с архитектором Данте Бини построил на Сардинии дом La Cupola — для себя и своей возлюбленной, актрисы Моники Витти. Антониони хотел, чтобы это было пространство, которое стирает границу между интерьером и природой. Он сформулировал для архитектора необычное пожелание: «Когда я буду открывать дверь своего дома, я хочу по-прежнему видеть море, чувствовать его запах, слышать ветер… и даже ощущать тёплые капли летнего дождя». Но самая необычная деталь в La Cupola — лестница без перил. На вопрос о странной конструкции режиссёр отвечал: он вставал на рассвете, варил кофе и ждал — и лучшее, что он видел по утрам, это как проснувшаяся Моника, балансируя как балерина, спускается к нему по лестнице. История получилась не менее кинематографичной, чем сам дом. Уже к 1972 году отношения Антониони и Витти закончились, и La Cupola почти перестали использовать. Сегодня этот бетонный купол, словно декорация к фантастическому фильму, медленно разрушается на скалах Сардинии.</t>
+  </si>
+  <si>
+    <t>25.07.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20392</t>
+  </si>
+  <si>
+    <t>Вот так будут выглядеть поезда Orient Express, которые с 2027 года начнут курсировать по Италии 💔🇮🇹</t>
+  </si>
+  <si>
+    <t>24.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20383</t>
+  </si>
+  <si>
+    <t>Интерьер лондонский, но с парижским колоритом. Дом, в котором находится квартира, построен в 1930-е, так что кремовая палитра и металлические детали, похожие на дорогую бижутерию, ей очень к лицу.</t>
+  </si>
+  <si>
+    <t>23.07.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20382</t>
+  </si>
+  <si>
+    <t>Архитекторы и инженеры, примите вызов от GOOD WOOD! Открыта регистрация на Хакатон GOOD WOOD 2026 — профессиональное соревнование на основе реальной задачи из практики проектирования загородных домов. Направления: — архитектура; — фасадные системы; — конструктив, разделы АС и КД. Участие бесплатное. Присоединиться могут как опытные специалисты, так и начинающие архитекторы и инженеры. Призы в каждом направлении: 🥇 100 000 ₽ 🥈 70 000 ₽ 🥉 30 000 ₽ Также участников ждут разбор работ экспертами GOOD WOOD, новые профессиональные контакты и возможность получить оффер в компанию. Полуфинал пройдет 4 августа онлайн, финал — 18 августа в GOOD WOOD Plaza. Финалистам из других городов оплатят дорогу, проживание и трансфер. Узнать условия и подать заявку: https://education.gwd.ru/hackaton26</t>
+  </si>
+  <si>
+    <t>23.07.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20378</t>
+  </si>
+  <si>
+    <t>Башни Jewel в австралийском городе Голд-Кост Три кристаллические башни высотой до 170 метров. Относительно свежий проект для Голд-Коста, строительство завершили в 2020. На первой береговой линии смотрится вполне приятно, отдельный плюс башен - обширный стилобат с бассейнами, садами, кафе и магазинами для жильцов. Проект создан бюро Oppenheim Architecture</t>
+  </si>
+  <si>
+    <t>16.07.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20371</t>
+  </si>
+  <si>
+    <t>Культурное наследие Востока скрывает в себе нечто большее, чем внешнюю декоративность: за витиеватой бязью арабесок и строгой геометрией пространств стоит монументальная попытка человека соприкоснуться с гармонией мироздания. Уже 17 июля залы старинного особняка XVIII века на несколько часов станут пространством удивительного слияния эпох. Наше погружение начнется с тонкого вкусового ритуала — в камерной атмосфере, укрытой легкими тканями и коврами, мы соберемся за чашкой ароматного чая и традиционными сладостями, чтобы сквозь призму старинных рецептов поговорить о вековых кодах восточного гостеприимства. Это плавное вступление подготовит сознание к масштабному культурологическому исследованию, которое развернется следом. Вместе с основателем архитектурного бюро NARIN Джемом Ренде и дизайнером Анастасией О мы совершим захватывающее путешествие сквозь века и пески — от монументальных шумерских зиккуратов до деконструктивистских линий современного Лувра в Абу-Даби. Вы узнаете, как суровый климат заставил древних зодчих создать гениальные охлаждающие купола-кондиционеры, зачем дворцам внутренние фонтаны и как религиозные догмы трансформировали строгую математику в живую поэзию узора. Обретя прочную интеллектуальную почву, мы перейдем к финальному аккорду вечера — гипнотическому этно-электронному live-сету от проекта AURA D’ART. В усадебных интерьерах вековое обертоновое дыхание восточных инструментов сольется с глубоким цифровым битом, рождая уникальный звуковой перформанс. Итак, прикоснитесь к восточным тайнам 17 ИЮЛЯ | ПЯТНИЦА | 19:00 ВОСТОК В УСАДЬБЕ: «AURA D’ART». Дегустация | лекция | электронная этническая музыка. Ждем вас в галерее «Другое Дело» в особняке князя Голицына. Всей нашей афишей можно любоваться вот здесь.</t>
+  </si>
+  <si>
+    <t>02.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20365</t>
+  </si>
+  <si>
+    <t>Средиземноморский минимализм в историческом здании с чувственной эстетикой, Сицилия 🇮🇹</t>
+  </si>
+  <si>
+    <t>30.06.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20356</t>
+  </si>
+  <si>
+    <t>Подборка домов, в которых жили и работали великие зодчие. Эти дома — автопортреты: где-то архитектор спрятал свои привычки, где-то — мечты, а где-то выплеснул всю творческую энергию.</t>
+  </si>
+  <si>
+    <t>22.06.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20346</t>
+  </si>
+  <si>
+    <t>🇯🇵Это чайные домики, построенные начиная с 1990 года известным японским архитектором Терунобу Фудзимори, который явно вдохновлялся мультфильмами великого Хаяо Миядзаки!</t>
+  </si>
+  <si>
+    <t>12.06.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20336</t>
+  </si>
+  <si>
+    <t>🧡Копенгаген: архитектурная гармония веков</t>
+  </si>
+  <si>
+    <t>01.06.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20331</t>
+  </si>
+  <si>
+    <t>Архитектурный гайд: типы окон, дверей, лестниц, балконов и фасадов 🏛</t>
+  </si>
+  <si>
+    <t>31.05.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20325</t>
+  </si>
+  <si>
+    <t>Путешествие, в котором Китай раскрывается с абсолютно разных сторон — история, мегаполисы, природа и вайб будущего в одном маршруте.</t>
+  </si>
+  <si>
+    <t>29.05.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20324</t>
+  </si>
+  <si>
+    <t>Летняя архитектурная школа объявляет приём заявок на третий сезон! Тема этого года — «Время в архитектуре». ЛАШ³ пройдёт с 6 июля по 1 августа в Центре «Зотов». Вместе с кураторами модулей — архитектурными бюро КОСМОС и «Аврора», командой ЦЛП Образование и фотографом Дмитрием Лукьяновым мы исследуем, как здания и городское пространство удерживают следы прошлого, существуют в настоящем и сохраняют связь с будущим — и какие нарративы такое понимание способно открыть. При поддержке MR Приём заявок открыт до 15 июня. Подробности — на сайте centrezotov.ru</t>
+  </si>
+  <si>
+    <t>21.05.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20316</t>
+  </si>
+  <si>
+    <t>Архитектура Италии ❤️</t>
+  </si>
+  <si>
+    <t>19.05.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20313</t>
+  </si>
+  <si>
+    <t>Верховный суд штатов Пенджаб и Харьяна в индийском Чандигархе, построенный в 1961 году в стиле французского модернизма</t>
+  </si>
+  <si>
+    <t>18.05.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20312</t>
+  </si>
+  <si>
+    <t>Ваша мечта — проектировать общественные пространства, быть дизайнером интерьеров? Станьте частью команды Syntaxis на это лето✨ Привет, архитектор! У нас есть предложение, от которого сложно отказаться. Мы ищем студентов 4-5 курсов архитектурных направлений, чтобы вместе заняться дизайном общественных интерьеров. Никакой скучной рутины — только драйв, творчество и польза. Условия и личный вызов: 💰Стажировка оплачивается (и вполне достойно). 🏡Жилье для иногородних предоставляем — не нужно искать квартиру в чужом городе. ⏳Длительность: 1 — 2 месяца (идеально, чтобы закрыть практику и получить опыт). Важно! Мы ищем не всех, а лучших. Мест мало (единицы). Прием заявок — конкурсный до 31.05.2026 Шаг 1: Подать заявку на почту students@archsyntaxis.ru Шаг 2: Выполнить тестовое задание. Шаг 3: Попасть на стажировку.</t>
+  </si>
+  <si>
+    <t>14.05.26 18:55</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20306</t>
+  </si>
+  <si>
+    <t>🚀Космические граффити на домах в городе Байконур</t>
+  </si>
+  <si>
+    <t>13.05.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20302</t>
+  </si>
+  <si>
+    <t>«Галерея носимого искусства»: открытие новой выставки в Галерее ИГУМО 📍 23 мая можно увидеть проект, созданный студентами-дизайнерами специально для 14-го Международного фестиваля современного искусства DOCA-2026 и посвященный исследованию феномена дизайна одежды. В этот же день пройдёт арт-ярмарка, где можно приобрести произведения современного искусства по демократичной цене. ♦️Авторы исследуют модные тенденции через призму графического дизайна, интерьера и фотографии. Из субъективных ощущений студентов рождается единая пространственная среда – концепт-модели одежды, аксессуары, коллажи, мудборды и эскизы тканей. В рамках DOCA-2026 несколько студентов презентовали перформансы – дефиле в своих концепт-моделях одежды. Поскольку тема DOCA-2026 «Москва.Личное», большая часть объектов была посвящена столице и москвичам. Анна Потаралова представила работу «Образ делового москвича» с использованием аксессуаров, демонстрирующих статусность: дорогие часы, ремни, галстуки. София Воропаева создала объект «Творческая москвичка», который явно контрастирует с «Деловым москвичом», отличаясь смелостью и неформальностью. Одна из работ напрямую отсылает к столице и представляет собой платье со схемой метрополитена. Вместо аксессуаров автор использует билеты для проезда. Некоторые явления, с которыми работали студенты, характерны не только для столицы, но и для других городов. Проект Полины Сафроновой и Анаит Тоноян «Вирус» посвящен засилью пунктов выдачи двух самых известных маркетплейсов и дополнен пакетами с логотипами этих онлайн-платформ. Подробнее</t>
+  </si>
+  <si>
+    <t>07.05.26 10:57</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20301</t>
+  </si>
+  <si>
+    <t>Когда поднял свою архитектурную насмотренность на высший уровень!</t>
+  </si>
+  <si>
+    <t>05.05.26 19:07</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20300</t>
+  </si>
+  <si>
+    <t>В Москве пройдет архитектурный фестиваль A–Fest от A–House. Мероприятие пройдет в образовательном центре MMOMA и объединит в себе выставку, городскую программу и серию публичных мероприятий. Ключевым элементом станет масштабная выставка с участием 20 ведущих архитектурных бюро. Они представят концепции будущих проектов для Москвы и расскажут о том, как архитектура может преобразить город с помощью новых типологий и технологических решений. Фестиваль объединит наиболее выразительные архитектурные идеи, способные повлиять на облик Москвы в ближайшие годы, и станет одним из самых визуально насыщенных событий сезона. Выставка будет открыта с 21 мая по 14 июня.</t>
+  </si>
+  <si>
+    <t>01.05.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20290</t>
+  </si>
+  <si>
+    <t>Посетили Акрополь - главный символ Афин и одно из важнейших мест античного мира 🏛️ Он расположен на скалистом холме над городом. В древности здесь находился центр религиозной и культурной жизни Афин. Главный храм Акрополя - Парфенон. Его построили в V веке до н.э. в честь богини Афины, покровительницы города. Архитектура храма впечатляет масштабом, строгими пропорциями и удивительной точностью линий. Также на Акрополе находятся Эрехтейон с кариатидами, храм Ники Аптерос и Пропилеи - парадный вход на холм. Акрополь пережил войны, разрушения и века истории, но сохранил главное - ощущение величия древних Афин.</t>
+  </si>
+  <si>
+    <t>20.04.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20280</t>
+  </si>
+  <si>
+    <t>Архитектура тишины, Таррагона</t>
+  </si>
+  <si>
+    <t>19.04.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20279</t>
+  </si>
+  <si>
+    <t>Pool ❤️🇮🇹</t>
+  </si>
+  <si>
+    <t>18.04.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20271</t>
+  </si>
+  <si>
+    <t>Самые красивые подъезды Барселоны</t>
+  </si>
+  <si>
+    <t>11.04.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20267</t>
+  </si>
+  <si>
+    <t>Небоскрёб Палаццо-Сальво в уругвайском городе Монтевидео, построенный в 1928 году.</t>
+  </si>
+  <si>
+    <t>29.03.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20260</t>
+  </si>
+  <si>
+    <t>Архитектура Каунаса, Литва</t>
+  </si>
+  <si>
+    <t>28.03.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20259</t>
+  </si>
+  <si>
+    <t>С января 2024 без 3D-моделей АГР в Москве не согласуют ни один строительный проект. Спрос на специалистов, которые умеют делать такие модели, взлетел в разы, и конкуренции почти нет.  Именно поэтому в Академии Playestate стартует бесплатный вебинар «Новое и востребованное направление 3D-моделирование для АГР» для всех, кто хочет войти в новую нишу, где проекты есть всегда, а специалистов – единицы. Что разберем: ◆ Что такое АГР простыми словами и почему это так важно. ◆ Сколько платят и как устроена работа в этой нише. ◆ Как попасть в профессию  и выйти на стабильные заказы. Спикер – Владислав Лузин: руководитель отдела АГР компании Playestate, которая является лидером на рынке разработки 3D-моделей для архитектурно градостроительного решения. Владислав собрал команду из 30 специалистов, провел через свои процессы 50+ учеников и знает, как выдавать результат в сжатые сроки. Этот вебинар нужен вам, если вы: – Архитектор, проектировщик или инженер, который хочет улучшить свои навыки добавив 3D-моделирование и работать по городским регламентам. – Действующий моделлер, которому нужен понятный пайплайн и выход на стабильные заказы в новом направлении АГР. – Новичок, который ищет стабильную «техническую» нишу без бесконечных правок и креатива на износ. - Руководитель арх. бюро и 3D-студии, который хочет расширить спектр предоставляемых услуг. Все четко, по делу и без воды.  👉Регистрация на вебинар</t>
+  </si>
+  <si>
+    <t>27.03.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20253</t>
+  </si>
+  <si>
+    <t>Герои западной поп-культуры и истории на фоне знаменитых архитектурных достопримечательностей 📸: Робин Яйла</t>
+  </si>
+  <si>
+    <t>25.03.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20248</t>
+  </si>
+  <si>
+    <t>STONE объявил победителя открытого конкурса STONE ART: «Время, вперёд!» на создание самого большого в России мозаичного панно под открытым небом. Им стал стрит-арт художник Миша Most. Эскиз для будущей мозаики, площадью более 500 кв. метров, был выбран из 200 поданных заявок художниками из 30 городов. Сюжет панно посвящен истории развития человечества и бесконечному движению времени. Работа Миши Most сложена из основных образов эволюции — начиная с большого взрыва и образования планеты Земля до технологической сингулярности и создания искусственного суперинтеллекта. На фоне основных элементов изображена изменяющаяся структура ДНК. «Концепция моего проекта — путь развития нашей планеты и человечества. Панно представляет собой определенный рассказ, историю, фильм, который можно “посмотреть”, проходя вдоль стены. Но пешеход не только зритель, он и участник изображаемых событий. “Вперёд” здесь не лозунг, а осознанное движение человека, ощущающего историю за спиной и смотрящего в будущее», — говорит Миша Most. Нововведением второго сезона программы STONE ART стало народное онлайн-голосование, которое прошло после оценки работ экспертным жюри и определило победителя конкурса. Реализация мозаики запланирована на 2026 год на территории бизнес-центра класса А STONE Савёловская.</t>
+  </si>
+  <si>
+    <t>22.03.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20247</t>
+  </si>
+  <si>
+    <t>Представляем вам подборку авторитетных телеграм-каналов по архитектуре и урбанистике: Архиблог Анны Мартовицкой Канал архитектурного обозревателя Анны Мартовицкой, автора путеводителей по современной архитектуре. В тг Анна каждый день показывает новую интересную архитектуру, реализованную в России или за рубежом. Архитектор Покажет архитектуру со всех уголков мира. Подписывайтесь, чтобы узнавать новости и новинки архитектурных шедевров. Архиконкурс Это канал с базой международных конкурсов: архитектурных, урбанистических, интерьерных и промдизайнерских. Канал каждый день подтягивает информацию с нескольких сайтов — например, с Архи.ру, bustler, RIBA и многих других. attentiview Канал художницы с архитектурным образованием и автора исторического путеводителя по петербургскому району Пески. Виктория пишет об архитектуре и культуре двух столиц — Петербурга и Москвы. Прогулки с архитектором Архитекторы создают маршруты по современной архитектуре, раскрывая смыслы и детали новых объектов. Это исследование продолжается в формате прогулок с авторами проектов, урбан-туров, лекций и паблик-токов. Шпилька архитекторики канал об архитектуре и немного больше: разбираемся, что и как на неё влияет с точки зрения практикующего архитектора. Всматриваемся в старый и новый Петербург, анализируем, критикуем, мечтаем. Профессоре Авторский канал архитектора из Италии с научной степенью PhD Анастасии Салтыковой. В канале вы сможете найти истории и кейсы из архитектурной практики, подборки что посмотреть и почитать, интересные факты о науке и теории архитектуры. УРБАНШИТ Профессиональный канал об урбанистике. На канале публикуются эссе и материалы о креативных индустриях, демографии, интересных архитектурных объектах, событиях в урбанистике. Архитектура и не только Всё самое интересное из мира архитектуры: знаковые проекты и современные тренды, интерьер и урбанистика, инновации и технологии строительства. Для архитекторов, дизайнеров, инженеров и всех, кто ценит гармонию формы и функции. Продуктовый кружок Каждый день тут собирают эстетику и насмотренность — в коллекцию дерзких инженерных и архитектурных приёмов. Projects &amp; Principles Авторская подборка проектов на стыке архитектуры и теории: исследований, публичных инициатив, книг и журналов, выставок, образовательных проектов. Вакансии в территориальном развитии / Urban Job Просветительский канал про вакансии, инновации, R&amp;D и карьерные возможности в территориальном развитии и в урбанистике. Артём Дежурко: истории о дизайне Артём Дежурко: истории о дизайне. Историк дизайна Артём Дежурко публикует в этом канале малоизвестные исторические факты, архивные фото, ссылки на научные статьи и анонсы своих лекций. ПИЛА Медиа по теории архитектуры и города. Каждые две недели новый приглашенный автор - архитектор, художник, исследователь - делится своими размышлениями, опытом, проектами ДЕРЕВЯНСТВО Первый и единственный канал о сохранении деревянного зодчества всея Руси и Вологды. Заходите сюда и узнаете много нового. Заповедный Север Канал о культурном наследии и исторической архитектуре Русского Севера. Утраченные памятники, храмовая архитектура, краеведение и история. Кто твой город Путеводитель по российской урбанистике. Только важные новости, колонки практиков, рейтинги и животрепещущие обсуждения. Архитектура и макетирование Здесь вы найдёте самую современную и впечатляющую архитектуру, а также вдохновляющие макеты учеников архитектурной студии.</t>
+  </si>
+  <si>
+    <t>21.03.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20241</t>
+  </si>
+  <si>
+    <t>Кружевное деревянное зодчество Нижегородской области</t>
+  </si>
+  <si>
+    <t>20.09.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/Conopus/20477</t>
+  </si>
+  <si>
+    <t>📍🇸🇪Turning Torso - самое высокое сооружение во всей Скандинавии высотой в 190 метров, построенное в шведском Мальмё в далёком 2005 году архитектором Сантьяго Калатравой</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1904,62 +2318,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H171"/>
+  <dimension ref="A1:H217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="2853.589" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4049.868" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -6228,50 +6642,832 @@
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>52759</v>
       </c>
       <c r="B171" t="s">
         <v>506</v>
       </c>
       <c r="C171" t="s">
         <v>507</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>508</v>
       </c>
       <c r="E171">
         <v>1377</v>
       </c>
       <c r="F171">
         <v>20</v>
       </c>
       <c r="G171">
         <v>68</v>
       </c>
       <c r="H171">
         <v>2</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>114108</v>
+      </c>
+      <c r="B172" t="s">
+        <v>509</v>
+      </c>
+      <c r="C172" t="s">
+        <v>510</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="E172">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>114109</v>
+      </c>
+      <c r="B173" t="s">
+        <v>512</v>
+      </c>
+      <c r="C173" t="s">
+        <v>513</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E173">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>114110</v>
+      </c>
+      <c r="B174" t="s">
+        <v>515</v>
+      </c>
+      <c r="C174" t="s">
+        <v>516</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="E174">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>114111</v>
+      </c>
+      <c r="B175" t="s">
+        <v>518</v>
+      </c>
+      <c r="C175" t="s">
+        <v>519</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="E175">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>114112</v>
+      </c>
+      <c r="B176" t="s">
+        <v>521</v>
+      </c>
+      <c r="C176" t="s">
+        <v>522</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="E176">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>114113</v>
+      </c>
+      <c r="B177" t="s">
+        <v>524</v>
+      </c>
+      <c r="C177" t="s">
+        <v>525</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="E177">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>114114</v>
+      </c>
+      <c r="B178" t="s">
+        <v>527</v>
+      </c>
+      <c r="C178" t="s">
+        <v>528</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E178">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>114115</v>
+      </c>
+      <c r="B179" t="s">
+        <v>530</v>
+      </c>
+      <c r="C179" t="s">
+        <v>531</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="E179">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>114116</v>
+      </c>
+      <c r="B180" t="s">
+        <v>533</v>
+      </c>
+      <c r="C180" t="s">
+        <v>534</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="E180">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>114117</v>
+      </c>
+      <c r="B181" t="s">
+        <v>536</v>
+      </c>
+      <c r="C181" t="s">
+        <v>537</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="E181">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>114118</v>
+      </c>
+      <c r="B182" t="s">
+        <v>539</v>
+      </c>
+      <c r="C182" t="s">
+        <v>540</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="E182">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>114119</v>
+      </c>
+      <c r="B183" t="s">
+        <v>542</v>
+      </c>
+      <c r="C183" t="s">
+        <v>543</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="E183">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>114120</v>
+      </c>
+      <c r="B184" t="s">
+        <v>545</v>
+      </c>
+      <c r="C184" t="s">
+        <v>546</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E184">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>114121</v>
+      </c>
+      <c r="B185" t="s">
+        <v>548</v>
+      </c>
+      <c r="C185" t="s">
+        <v>549</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E185">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>114122</v>
+      </c>
+      <c r="B186" t="s">
+        <v>551</v>
+      </c>
+      <c r="C186" t="s">
+        <v>552</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="E186">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>114123</v>
+      </c>
+      <c r="B187" t="s">
+        <v>554</v>
+      </c>
+      <c r="C187" t="s">
+        <v>555</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="E187">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>114124</v>
+      </c>
+      <c r="B188" t="s">
+        <v>557</v>
+      </c>
+      <c r="C188" t="s">
+        <v>558</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="E188">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>114125</v>
+      </c>
+      <c r="B189" t="s">
+        <v>560</v>
+      </c>
+      <c r="C189" t="s">
+        <v>561</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="E189">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>114126</v>
+      </c>
+      <c r="B190" t="s">
+        <v>563</v>
+      </c>
+      <c r="C190" t="s">
+        <v>564</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="E190">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>114127</v>
+      </c>
+      <c r="B191" t="s">
+        <v>566</v>
+      </c>
+      <c r="C191" t="s">
+        <v>567</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="E191">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>114128</v>
+      </c>
+      <c r="B192" t="s">
+        <v>569</v>
+      </c>
+      <c r="C192" t="s">
+        <v>570</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="E192">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>114129</v>
+      </c>
+      <c r="B193" t="s">
+        <v>572</v>
+      </c>
+      <c r="C193" t="s">
+        <v>573</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>114130</v>
+      </c>
+      <c r="B194" t="s">
+        <v>575</v>
+      </c>
+      <c r="C194" t="s">
+        <v>576</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>114131</v>
+      </c>
+      <c r="B195" t="s">
+        <v>578</v>
+      </c>
+      <c r="C195" t="s">
+        <v>579</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>114132</v>
+      </c>
+      <c r="B196" t="s">
+        <v>581</v>
+      </c>
+      <c r="C196" t="s">
+        <v>582</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="E196">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>114133</v>
+      </c>
+      <c r="B197" t="s">
+        <v>584</v>
+      </c>
+      <c r="C197" t="s">
+        <v>585</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="E197">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>114134</v>
+      </c>
+      <c r="B198" t="s">
+        <v>587</v>
+      </c>
+      <c r="C198" t="s">
+        <v>588</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="E198">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>114135</v>
+      </c>
+      <c r="B199" t="s">
+        <v>590</v>
+      </c>
+      <c r="C199" t="s">
+        <v>591</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="E199">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>114136</v>
+      </c>
+      <c r="B200" t="s">
+        <v>593</v>
+      </c>
+      <c r="C200" t="s">
+        <v>594</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="E200">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>114137</v>
+      </c>
+      <c r="B201" t="s">
+        <v>596</v>
+      </c>
+      <c r="C201" t="s">
+        <v>597</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="E201">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>114138</v>
+      </c>
+      <c r="B202" t="s">
+        <v>599</v>
+      </c>
+      <c r="C202" t="s">
+        <v>600</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="E202">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>114139</v>
+      </c>
+      <c r="B203" t="s">
+        <v>602</v>
+      </c>
+      <c r="C203" t="s">
+        <v>603</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="E203">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>114140</v>
+      </c>
+      <c r="B204" t="s">
+        <v>605</v>
+      </c>
+      <c r="C204" t="s">
+        <v>606</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="E204">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>114141</v>
+      </c>
+      <c r="B205" t="s">
+        <v>608</v>
+      </c>
+      <c r="C205" t="s">
+        <v>609</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="E205">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>114142</v>
+      </c>
+      <c r="B206" t="s">
+        <v>611</v>
+      </c>
+      <c r="C206" t="s">
+        <v>612</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="E206">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>114143</v>
+      </c>
+      <c r="B207" t="s">
+        <v>614</v>
+      </c>
+      <c r="C207" t="s">
+        <v>615</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="E207">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>114144</v>
+      </c>
+      <c r="B208" t="s">
+        <v>617</v>
+      </c>
+      <c r="C208" t="s">
+        <v>618</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="E208">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>114145</v>
+      </c>
+      <c r="B209" t="s">
+        <v>620</v>
+      </c>
+      <c r="C209" t="s">
+        <v>621</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="E209">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>114146</v>
+      </c>
+      <c r="B210" t="s">
+        <v>623</v>
+      </c>
+      <c r="C210" t="s">
+        <v>624</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="E210">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>114147</v>
+      </c>
+      <c r="B211" t="s">
+        <v>626</v>
+      </c>
+      <c r="C211" t="s">
+        <v>627</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="E211">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>114148</v>
+      </c>
+      <c r="B212" t="s">
+        <v>629</v>
+      </c>
+      <c r="C212" t="s">
+        <v>630</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="E212">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>114149</v>
+      </c>
+      <c r="B213" t="s">
+        <v>632</v>
+      </c>
+      <c r="C213" t="s">
+        <v>633</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="E213">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>114150</v>
+      </c>
+      <c r="B214" t="s">
+        <v>635</v>
+      </c>
+      <c r="C214" t="s">
+        <v>636</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="E214">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>114151</v>
+      </c>
+      <c r="B215" t="s">
+        <v>638</v>
+      </c>
+      <c r="C215" t="s">
+        <v>639</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="E215">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>114152</v>
+      </c>
+      <c r="B216" t="s">
+        <v>641</v>
+      </c>
+      <c r="C216" t="s">
+        <v>642</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="E216">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>125723</v>
+      </c>
+      <c r="B217" t="s">
+        <v>644</v>
+      </c>
+      <c r="C217" t="s">
+        <v>645</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="E217">
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">