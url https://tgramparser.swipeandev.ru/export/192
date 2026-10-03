--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2027">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3570,50 +3570,2573 @@
     <t>14.02.25 05:30</t>
   </si>
   <si>
     <t>t.me/archmuseum/5309</t>
   </si>
   <si>
     <t>🤩 Лекция «Музей Академии архитектуры» 🗓 18 февраля, вторник, 19:00 Продолжаем изучать историю Музея архитектуры! О ЧЕМ ЛЕКЦИЯ? Музей Всесоюзной академии архитектуры, а после 1939 года -- Академии архитектуры СССР, создавался как вспомогательная структура нового научно-исследовательского и образовательного учреждения. В первые годы его работы комплектование штата и фондов шло достаточно медленно, а у самого музея даже не было своего помещения. На лекции мы поговорим о том, какие институции занимали территорию Донского монастыря до появления Музея архитектуры, как Всесоюзная академия архитектуры мечтала получить здание Музея изобразительных искусств, а также о том, какие выставки проводил музей, об экспедициях его сотрудников и их борьбе за сохранение архитектурного наследия. КТО ЛЕКТОР? Элина Захарова, историк, кандидат исторических наук, старший научный сотрудник Музея архитектуры. КАК ПОСЕТИТЬ? 🤩 Билеты: 400/200₽. Можно купить заранее на сайте или в кассе перед началом лекции. Возможна оплата по Пушкинской карте 📍 Флигель «Руина»</t>
   </si>
   <si>
     <t>13.02.25 16:29</t>
   </si>
   <si>
     <t>t.me/archmuseum/5308</t>
   </si>
   <si>
     <t>Сегодня снова советы родителям! Многим страшно начинать говорить об архитектуре с детьми, ведь нужно знать множество специфических терминов. Поверьте, все эти пугающие слова только на первый взгляд кажутся такими. Давайте разберёмся вместе, как отличать колонны разных ордеров. Смотрите наше новое видео, а потом отправляйтесь в город играть с ребенком в архитектурную угадайку! Серию видео «Архитектура говорит с детьми» мы подготовили совместно с генеральным спонсором выставки — Банком ВТБ — в рамках специальной просветительской программы</t>
   </si>
   <si>
     <t>13.02.25 14:10</t>
   </si>
   <si>
     <t>t.me/archmuseum/5307</t>
   </si>
   <si>
     <t>Последние полгода москвичи и ценители архитектуры серьёзно обеспокоены судьбой здания Большого цирка на проспекте Вернадского. Вчера в своём блоге мэр Москвы Сергей Собянин обратил внимание на возникшую дискуссию и предложил принять участие в голосовании. Это может сделать каждый, ответив всего на два вопроса. Оставить свой голос можно по ссылке: ag.mos.ru/polls/16836 А мы хотим напомнить, как писали о новом здании цирка в 1976 году, спустя пять лет после его открытия: «Необычная выразительность купола с распростираемым кольцевым козырьком, прозрачность общего объёма, подчеркнутая зеркальной облицовкой фойе, совершенно по-новому раскрывает новый Московский цирк. Он, словно огромной «летающей тарелкой жонглёра», приземлился из прошлого на проспекте Вернадского и застыл над ним в образе первобытного «шапито». Высокий объёмный шатёр и низкий многоугольник витражей одновременно подчёркивают сферичность и многофронтальность цирка». А. Швецов (главный инженер проекта ЦНИИЭП учебных зданий). Из статьи «Архитектура цирков» в журнале «Архитектура СССР» №8, 1976 На фото: негативы из #КоллекцияМУАР с панорамой Большого Московского цирка на проспекте Вернадского, фотограф Борис Томбак, 1975</t>
+  </si>
+  <si>
+    <t>15.09.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7581</t>
+  </si>
+  <si>
+    <t>У нас две новости. Традиционно: плохая и хорошая. Плохая: до завершения работы выставки «Фёдор Шехтель. Грёзы русского модерна» осталось 20 дней! 😱 Хорошая: В связи с этим мы вместе с генеральным спонсором выставки - Банком ВТБ - запускаем акцию для владельцев Пушкинской карты «Приведи друга»! 💙 В последние две недели работы выставки, с 21 сентября по 4 октября, каждый посетитель, оплативший билет в Музей Пушкинской картой, может взять с собой одного друга бесплатно! Для участия в акции надо просто перед посещением Музея зарегистрироваться в специальной форме и указать там номер своей Пушкинской карты, которой был оплачен билет. Перед проходом на выставку вам надо будет предъявить на кассе Музея электронный билет, приобретённый онлайн по Пушкинской карте, и подтверждение регистрации гостя. Перед посещением рекомендуем также скачать бесплатный онлайн путеводитель, подготовленный банком ВТБ совместно с нами. QR-код на него можно найти на входном стенде выставки.</t>
+  </si>
+  <si>
+    <t>15.09.26 04:53</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7580</t>
+  </si>
+  <si>
+    <t>#АрхитектурнаяДеталь Оформление декоративной ниши на главной лестнице здания Ссудной казны в Москве. Архитекторы В.Покровский, Б. Нилус, 1913 - 1916</t>
+  </si>
+  <si>
+    <t>14.09.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7578</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🟠🟠🟠🟠🟠🟠🟠🟠 Выставка «Фёдор Шехтель. Грёзы русского модерна» 🟠🟠🟠🟠 Выставка «Бумажная архитектура. Долгий ящик. Раздел I» 🟠🟠🟠🟠🟠🟠🟠 Выставка «АЗС. Архитектура заправочных станций» 🟠🟠🟠🟠🟠🟠 🟠🟠🟠🟠🟠🟠🟠🟠🟠 Экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» на РЖЯ 🟠19 сентября в 15:00 Билеты на экскурсии приобретаются в кассе, нужна предварительная запись здесь Экскурсии с тифлокомментариями и осмотром тактильных моделей на выставке «Фёдор Шехтель. Грёзы русского модерна» 🟠19 сентября, суббота, в 12:00 Экскурсии проходят при поддержке Благотворительного фонда «Свет». Посетить экскурсию можно бесплатно, нужна предварительная запись. 🟠Билеты на экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» поступают в продажу в 18:00 по вторникам! 🤩🤩🤩🤩🤩🤩 Лекция «Фёдор Шехтель. Последнее десятилетие» 🤩15 сентября, вторник, 19:00 🟠Если у вас есть Пушкинская карта, вы можете посетить лекцию бесплатно! Просто зарегистрируйтесь и будьте готовы предъявить свою Пушкинскую карту в день лекции. 🟠🟠🟠🟠🟠🟠🟠 Архитектурный скетчинг: быстрые наброски 🟠19 сентября, суббота, 13:00 Билеты – 1000/500₽ Архитектурный скетчинг: исследование пространства 🟠20 сентября, воскресенье, 17:00 Билеты — 1000/500₽</t>
+  </si>
+  <si>
+    <t>13.09.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7577</t>
+  </si>
+  <si>
+    <t>После смерти Фёдора Шехтеля его дочь Вера составила краткий биографический очерк об отце. В этом тексте она упоминает: «Одной из самых любимых построек Фёдора Осиповича была маленькая деревянная (в стиле северного деревянного зодчества) церковь в Соломенной Сторожке, построенная в 1916 году». Модель этой церкви можно увидеть в последнем зале нашей выставки «Фёдор Шехтель. Грёзы русского модерна». Сегодня расскажем о ней подробнее! Видео подготовлено в рамках специального проекта с Банком ВТБ — генеральным спонсором выставки.</t>
+  </si>
+  <si>
+    <t>12.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7576</t>
+  </si>
+  <si>
+    <t>О позднем творчестве архитектора Шехтеля будем говорить на лекции «Фёдор Шехтель. Последнее десятилетие» уже 15 сентября! На лекции рассмотрим, не самые известные проекты архитектора. Погрузимся в то, как архитектор решал непривычные для себя задачи, ведь в число его поздних работ входят проекты и промышленных сооружений, и даже крематория. Успевайте купить последние билеты на нашем сайте! 🟠А если у вас есть Пушкинская карта, вы можете посетить лекцию бесплатно! Просто зарегистрируйтесь и будьте готовы предъявить свою Пушкинскую карту в день лекции. Акцию проводим совместно с Банком ВТБ — генеральным спонсором выставки «Фёдор Шехтель. Грёзы русского модерна». 🟠Проект «Иртур». Перспектива Беговатской плотины, 1920. Об этой работе Шехтеля, кстати, коротко рассказывали здесь!</t>
+  </si>
+  <si>
+    <t>11.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7575</t>
+  </si>
+  <si>
+    <t>Уверены, ни один посетитель нашей выставки «Фёдор Шехтель. Грёзы русского модерна» не смог пройти мимо самого заметного экспоната — оригинальной кровати из особняка Зинаиды Морозовой. Кровать в готическом духе была выполнена по эскизу Шехтеля. Сейчас, кстати, она хранится в собрании Государственного музея А.С. Пушкина!! Сегодня предлагаем посмотреть на неё поближе😍 Видео подготовлено в рамках специального проекта с Банком ВТБ — генеральным спонсором выставки.</t>
+  </si>
+  <si>
+    <t>10.09.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7574</t>
+  </si>
+  <si>
+    <t>Для тех, кто уже успел посетить нашу выставку или только готовится — делимся выпуском программы «Наблюдатель», посвящённым творчеству Фёдора Шехтеля! ❤️ Обсудили художественные приёмы и лучшие постройки мастера вместе с директором нашего музея Натальей Шашковой, куратором выставки Анной Кистановой, исследователем творчества Шехтеля Ильёй Печёнкиным, архитектором и праправнуком зодчего Фёдором Ращевским. https://smotrim.ru/brand/20918#playing_video=6071856</t>
+  </si>
+  <si>
+    <t>08.09.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7565</t>
+  </si>
+  <si>
+    <t>Вчера состоялось торжественное открытие выставки «Бумажная архитектура. Долгий ящик. Раздел I». Это только первая из трёх частей выставочного проекта, который позволит вам познакомиться с бумажной архитектурой как уникальным явлением в отечественном искусстве. Бумажная архитектура — направление концептуального архитектурного творчества, ориентированное на журнальные публикации, выставки, конкурсы идей. Автором проекта выступил архитектор Юрий Аввакумов. Мы благодарим наших партнёров за поддержку проекта! Специальный партнёр выставки — Точка Опоры. Cтратегический медиапартнёр — Archi.ru Информационные партнёры: журнал «Вокруг свет», Афиша КП, KudaGo, ArchiTime, Russian Architecture, Строительная газета. Впервые выставочный проект музея будет адаптирован для нейроотличных посетителей. К выставке подготовлен буклет-путеводитель на ясном языке, разработанный сотрудниками музея при поддержке Благотворительного фонда «Свет». Выставка продлится до 18 октября.</t>
+  </si>
+  <si>
+    <t>08.09.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7561</t>
+  </si>
+  <si>
+    <t>🟠Уже послезавтра, 10 сентября в 19:00, приглашаем на круглый стол, посвящённый изучению наследия Фёдора Шехтеля. Фёдор Шехтель – самый известный московский архитектор рубежа XIX – XX веков. Изучение его наследия началось уже более полувека назад, когда стиль модерн не признавался важным явлением русского искусства. Усилиями многих исследователей, среди которых Евгения Кириченко, Мария Нащокина, Андрей Мушта и Людмила Сайгина, отношение к эпохе и её главному герою — Фёдору Шехтелю — за прошедшие десятилетия радикально изменилось. Но и сегодня говорить о том, что наследие зодчего досконально изучено, представляется преждевременным. Оно до сих пор продолжает открываться новыми гранями, например, когда речь заходит о советском периоде творчества архитектора. Круглый стол приурочен к выходу издания «Фёдор Шехтель. Грёзы русского модерна». В книге опубликованы не только хрестоматийные работы мастера, но те материалы, которые ранее не были знакомы публике. В круглом столе и презентации издания «Фёдор Шехтель. Грёзы русского модерна» примут участие: 🟠Наталья Шашкова – кандидат искусствоведения, директор Музея архитектуры 🟠Анна Кистанова – автор-составитель издания, куратор выставки «Фёдор Шехтель. Грёзы русского модерна» 🟠Кира Лазарева-Станищева – правнучка Фёдора Шехтеля 🟠Зоя Золотницкая – заведующая отделом хранения трехмерных объектов Музея архитектуры 🟠Илья Печёнкин – кандидат искусствоведения, доцент, заведующий Кафедрой истории русского искусства РГГУ Модератором выступит Анатолий Оксенюк, кандидат исторических наук, заместитель директора по научной работе Музея архитектуры. 🟠Круглый стол пройдёт в лектории во флигеле «Руина». Посетить мероприятие можно бесплатно, нужно только заранее зарегистрироваться!</t>
+  </si>
+  <si>
+    <t>07.09.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7560</t>
+  </si>
+  <si>
+    <t>Мы уже делились рассказом о доме, который Фёдор Шехтель построил для своей семьи в Ермолаевском переулке. Сегодня внимательнее рассмотрим ещё один собственный дом архитектора — неоклассический особняк на Большой Садовой. Об этом памятнике рассказывает куратор выставки «Фёдор Шехтель. Грёзы русского модерна» Анна Кистанова. Видео мы подготовили в рамках специального проекта с генеральным спонсором выставки — Банком ВТБ.</t>
+  </si>
+  <si>
+    <t>07.09.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7556</t>
+  </si>
+  <si>
+    <t>На прошедшей неделе в рамках Восточного экономического форума состоялась презентация книги «Авангард на Дальнем Востоке». Исследование этой страницы в истории отечественной архитектуры было инициировано правительством Еврейской автономной области и лично губернатором Марией Костюк. Музей осуществлял научную редакцию и подготовил книгу к публикации. Издание посвящено ранее не исследованному архитектурному наследию эпохи авангарда на территории Советского Дальнего Востока. В нём собраны, систематизированы и обобщены материалы как о сохранившихся, так и об утраченных памятниках архитектуры, а также о нереализованных проектах того времени. Общие тенденции развития архитектуры региона рассмотрены на материалах крупнейших городов Дальнего Востока. Особое внимание в издании уделено архитектуре города Биробиджана — столицы Еврейской автономной области. В начале 1930‑х годов в разработке генерального плана и застройки тогда рабочего поселка Биро-Биджан нашли воплощение многие идеи эпохи авангарда, несмотря на то что сама эпоха уже подходила к завершению. Книгу уже можно приобрести с доставкой в нашем интернет-магазине! 🟠</t>
+  </si>
+  <si>
+    <t>07.09.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7553</t>
+  </si>
+  <si>
+    <t>05.09.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7549</t>
+  </si>
+  <si>
+    <t>И ещё чуть-чуть атмосферы сегодняшнего дня!! Спасибо всем, кто сегодня пришёл🤩 Если сегодня вы были у нас впервые, добро пожаловать — вы теперь тоже часть МУАРстерских 💓</t>
+  </si>
+  <si>
+    <t>05.09.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7548</t>
+  </si>
+  <si>
+    <t>Наша любимая сентябрьская традиция — в День города открывать двери наших МУАРстерских!! И даже дождь не помеха! Музей сегодня наполняется творчеством. Приходите до 16:00🤩</t>
+  </si>
+  <si>
+    <t>05.09.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7547</t>
+  </si>
+  <si>
+    <t>Белый зал Михайловского дворца в Санкт-Петербурге на акварели, выполненной в 1820-е годы художником Василием Садовниковым, из #КоллекцияМУАР 🤍</t>
+  </si>
+  <si>
+    <t>03.09.26 05:53</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7544</t>
+  </si>
+  <si>
+    <t>Пожалуй, самая известная бензозаправка в Москве — это станция на Волхонке, которую часто ассоциируют с Дворцом Советов. Однако это не более чем городская легенда. Станция была построена по послевоенному типовому проекту, воплощённому по крайней мере ещё трижды: на улице Черняховского, 16, на Люблинской улице, 12 (фото 3) и на Скаковой аллее (фото 2). Все эти заправки, к сожалению, до наших дней не сохранились. Их появление связано с тем, что в 1947 году Управление по делам архитектуры Москвы запланировало строительство около сотни новых бензозаправочных станций в черте города. А в 1951 году Автотрансстройпроект разработал типовые проекты автозаправочных станций общего пользования, которые массово применялись до 1960 года. За архитектурную часть отвечал Моспроект. Именно в их число и вошла одна из типовых станций на Волхонке. Автозаправка представляла собой небольшой павильон с двумя колонками, над которыми возвышались навесы — поистине новый уровень комфорта для потребителя! У заправки на Волхонке опоры навесов отсылают к древнеегипеским лотосовидным колоннам с пучкообразным стволом. Эти элементы не совсем характерны для архитектуры 1950-х годов, что, вероятно, и послужило основой для формирования легенды о принадлежности здания к более раннему периоду. Узнать больше об архитектуре заправочных станций, увидеть оригинальные проекты первых заправок в нашей стране можно в нашем музее на выставке «АЗС. Архитектура заправочных станций», подготовленной совместно с Музеем Транспорта Москвы.</t>
+  </si>
+  <si>
+    <t>02.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7543</t>
+  </si>
+  <si>
+    <t>🟠🟠🟠🟠🟠🟠🟠🟠 Бумажная архитектура. Долгий ящик. Раздел I 8 сентября - 18 октября 🟠🟠🟠🟠🟠🟠🟠 На следующей неделе открываем первую выставку из трилогии, посвящённой феномену отечественной культуры 1980‑х годов – Бумажной архитектуре. Бумажная архитектура – направление концептуального архитектурного творчества, ориентированное на журнальные публикации, выставки, конкурсы идей, – представляет собой продукт нонконформистской рефлексии, использующей языки и образы разных архитектурных стилей для создания многозначных проектных композиций. Это явление сформировалось в 1970–1980-е годы вокруг неформального сообщества молодых архитекторов, преимущественно выпускников Московского архитектурного института, а также Новосибирского Инженерно-Строительного Института им. В.В. Куйбышева. В него входили более десяти творческих коллективов и свыше пятидесяти авторов, многие из которых впоследствии стали заметными фигурами российской архитектуры. Среди них – и Юрий Аввакумов, выступивший куратором будущей выставки. Уже со следующей недели вы сможете увидеть около 120 работ авторства Юрия Аввакумова, Александра Бродского, Ильи Уткина, Тотана Кузембаева, Вячеслава Аристова, Дмитрия Буша, Андрея Иванова, Веры и Сергея Чукловых, Вячеслава Петренко и других. Впервые выставочный проект музея будет адаптирован для нейроотличных посетителей. К выставке подготовлен буклет-путеводитель на ясном языке, разработанный сотрудниками музея при поддержке Благотворительного фонда «Свет». Специальный партнёр выставки — Точка Опоры.</t>
+  </si>
+  <si>
+    <t>01.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7540</t>
+  </si>
+  <si>
+    <t>Поздравляем с Днём знаний! Всем, для кого сегодня начался новый учебный год, желаем множества интересных открытий🟠 В честь праздника — небольшая подборка студенческих работ архитекторов из #КоллекцияМУАР 🟠Рисунок гипсовой головы, Владимир Щуко, 1890-е 🟠Фрагмент колонны и антаблемента. Рисунок с гипса, Леонид Веснин, 1901 🟠Акротерий. Рисунок с гипса, Яков Рубанчик, 1924 Уверены, что те из вас, кто учился в художественных школах и вузах, особенно оценят эти примеры академического рисунка 😁</t>
+  </si>
+  <si>
+    <t>31.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7538</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🟠🟠🟠🟠🟠🟠🟠🟠 Выставка «Фёдор Шехтель. Грёзы русского модерна» 🟠🟠🟠🟠 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🟠🟠🟠🟠 Выставка «Саур-Могила. Высота памяти» 🟠🟠🟠🟠 Выставка «АЗС. Архитектура заправочных станций» 🟠🟠🟠🟠🟠🟠 🟠🟠🟠🟠🟠🟠🟠🟠🟠 🟠Экскурсия по городу «Москва Матвея Казакова» 2 сентября, среда, 19:00 Билеты — 900/700₽ 🟠Экскурсия «Миры архитектора Шехтеля» для детей 7-11 лет 3 сентября, четверг, в 16:00 Билеты — 250₽ В дополнение к экскурсионному билету детям нужно купить входной билет. Сопровождающим взрослым нужно купить только входной билет. 🟠Экскурсии с тифлокомментариями и осмотром тактильных моделей на выставке «Фёдор Шехтель. Грёзы русского модерна» 5 сентября, суббота, в 12:00 Экскурсии проходят при поддержке Благотворительного фонда «Свет». Посетить экскурсию можно бесплатно, нужна предварительная запись. 🟠Билеты на экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» поступают в продажу в 18:00 по вторникам! 🟠🟠🟠🟠🟠🟠🟠🟠🟠🟠🟠 🟠День открытых дверей МУАРстерских 5 сентября, суббота, 12:00 Вход свободный, без предварительной регистрации 🟠🟠🟠🟠🟠🟠🟠 🟠Архитектурный скетчинг: быстрые наброски 5 сентября, суббота, 13:00 Билеты – 1000/500₽ 🟠Архитектурный скетчинг: исследование пространства 6 сентября, воскресенье, 17:00 Билеты — 1000/500₽</t>
+  </si>
+  <si>
+    <t>31.08.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7537</t>
+  </si>
+  <si>
+    <t>Давно у нас не было нашего классического маршрута «Москва Матвея Казакова» 😉 2 сентября, в среду, в 19:00 приглашаем вас присоединиться к прогулке по Басманному району с историком Михаилом Калининым! Он расскажет о ключевых вехах в карьере и жизни Матвея Казакова — архитектора, который во многом определил облик классицистической Москвы. Вы обсудите архитектуру великолепной усадьбы Демидовых, блистательных церквей Вознесения и Никиты Мученика, а также погрузитесь в историю района на рубеже XVIII-XIX веков! КАК ПОСЕТИТЬ? 🟠 Купить билет стоимостью 900/700₽ можно на нашем сайте. Продолжительность экскурсии — 2 часа</t>
+  </si>
+  <si>
+    <t>31.08.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7536</t>
+  </si>
+  <si>
+    <t>Вот и наступил последний день лета! Мы традиционно отказываемся в это верить.. 😭 А как вы провели эти три тёплых месяца? Где успели побывать? Что успели увидеть? Делитесь вашими архитектурными впечатлениями в комментариях! ❤️</t>
+  </si>
+  <si>
+    <t>30.08.26 18:25</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7535</t>
+  </si>
+  <si>
+    <t>Друзья, надеемся, вы успели посетить наши последние выставки и надеемся, что вам у нас понравилось! 😇 Будем признательны, если вы найдёте две минуты свободного времени — и пройдёте небольшой опрос и поделитесь впечатлениями от посещения нашего музея 🤩</t>
+  </si>
+  <si>
+    <t>29.08.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7533</t>
+  </si>
+  <si>
+    <t>Как вам дом для микроба??🥹</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7534</t>
+  </si>
+  <si>
+    <t>А подробный репортаж про сегодняшние приключения ведём в канале наших МУАРстерских🤩</t>
+  </si>
+  <si>
+    <t>29.08.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7528</t>
+  </si>
+  <si>
+    <t>Сегодня участвуем в Архстоние. Детское в ЗИЛАРТЕ! Наш сад невозможных зданий уже сильно разросся! Кто не успел к нам сегодня — приходите завтра, будем наводить мосты 🟠</t>
+  </si>
+  <si>
+    <t>29.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7527</t>
+  </si>
+  <si>
+    <t>В 1938 году участники Обмерной группы Музея архитектуры работали над обмерами комплекса Кирилло-Белозерского монастыря. Посмотрите на чертёж Котельной башни: особенно забавно выглядит человечек в современном костюме, которого добавили, чтобы показать масштаб сооружения.</t>
+  </si>
+  <si>
+    <t>28.08.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7523</t>
+  </si>
+  <si>
+    <t>Как и обещали, делимся долгожданной новостью: В ПРОДАЖЕ ПОЯВИЛАСЬ КНИГА «ФЁДОР ШЕХТЕЛЬ. ГРЁЗЫ РУССКОГО МОДЕРНА»! Издание приурочено к одноименной выставке, которая сейчас открыта в нашем Музее. Оно посвящено творчеству архитектора, с именем которого неразрывно ассоциируется Москва рубежа XIX–XX веков и стиль модерн. Фёдор Шехтель начинал свой путь как театральный художник и график, проектировал разные по масштабу и сложности объекты – от жилых особняков до вокзалов. В издании представлены широко известные проекты и графика архитектора, в том числе коллажи с работами, составленные самим зодчим, а также уникальные документы уже советского периода, связанные с преподавательской и проектной деятельностью Фёдора Осиповича. 🟢Тканевая обложка с тиснением 🟢304 страницы 🟢Более 250 иллюстраций Приобрести книгу можно в нашем Музейном магазине на Воздвиженке или заказать с доставкой в нашем интернет-магазине. Стоимость — 6500 ₽ Генеральный спонсор выставки «Фёдор Шехтель. Грёзы русского модерна» — Банк ВТБ</t>
+  </si>
+  <si>
+    <t>28.08.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7522</t>
+  </si>
+  <si>
+    <t>Самая долгожданная распаковка лета! 💕</t>
+  </si>
+  <si>
+    <t>28.08.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7521</t>
+  </si>
+  <si>
+    <t>🟠 🟠🟠🟠🟠🟠🟠🟠 🟠🟠🟠 🟠🟠</t>
+  </si>
+  <si>
+    <t>27.08.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7518</t>
+  </si>
+  <si>
+    <t>Осень неумолимо приближается, но дачный сезон пока не завершён! Сегодня покажем вам несколько эскизных проектов дачных домиков, созданных Владимиром Кубасовым в 1990-е годы🏡</t>
+  </si>
+  <si>
+    <t>26.08.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7517</t>
+  </si>
+  <si>
+    <t>Не пугайтесь. Просто реставраторы произвели антисептирование наших садовых герм катамином, укрыли плёнкой и оставили на несколько суток. Сегодня будем снимать и оценивать эффект от восстанавливающих обёртываний) Напомним, что реставрация наших скульптур проходит при поддержке семьи Леонида и Юлии Львович 🟠</t>
+  </si>
+  <si>
+    <t>25.08.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7511</t>
+  </si>
+  <si>
+    <t>Десять молодых кураторов — финалистов творческой компетенции «Куратор выставочных пространств» Чемпионата Art Masters — работают над своими мини-выставками одного экспоната в нашем Аптекарском приказе. Задание было сформулировано так: создать концепцию проекта, раскрывающего понятие «Дом» в самом широком смысле слова. Каждый куратор раскрыл тему по-своему и выбрал один предмет из #КоллекцияМУАР, который лучше всего отражает замысел его выставки. Завтра мы расскажем подробнее о проектах! Уже сейчас получается очень стильно и красиво! 🟠</t>
+  </si>
+  <si>
+    <t>25.08.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7508</t>
+  </si>
+  <si>
+    <t>Один из старейших храмов Коломны — храм Николы на Посаде. Его построили в 1710-е годы в традициях московского узорочья. Особенно нарядным получилось завершение: пять небольших глухих главок возвышались над рядами из 105 кокошников. Но первоначальный облик храма сохранился ненадолго. Уже в XVIII веке кокошники срубили, а кровлю покрыли металлическими листами. Таким храм оставался вплоть до 1970-х годов, когда реставраторы вернули ему исторический облик. На зарисовке Петра Максимова из #КоллекцияМУАР, созданной в 1927 году, как раз можно увидеть храм до реставрации — с его значительно более сдержанным силуэтом. А чтобы было ещё нагляднее, покажем фотографии разных лет: на первом снимке, сделанном в 1950-е годы, храм ещё выглядит «упрощённым», а на втором, уже из 1990-х, можно увидеть результат реставрации! А вы бывали в Коломне? Видели Никольский храм своими глазами?</t>
+  </si>
+  <si>
+    <t>24.08.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7506</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🟠🟠🟠🟠🟠🟠🟠🟠 Выставка «Фёдор Шехтель. Грёзы русского модерна» 🟠🟠🟠🟠 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🟠🟠🟠🟠 Выставка «Саур-Могила. Высота памяти» 🟠🟠🟠🟠 Выставка «АЗС. Архитектура заправочных станций» 🟠🟠🟠🟠🟠🟠 🟠🟠🟠🟠🟠🟠🟠🟠🟠 🟠Экскурсии с тифлокомментариями и осмотром тактильных моделей на выставке «Фёдор Шехтель. Грёзы русского модерна» 26 августа, среда, в 18:30 Экскурсии проходят при поддержке Благотворительного фонда «Свет». Посетить экскурсию можно бесплатно, нужна предварительная запись. 🟠Экскурсия «История усадьбы Талызиных» 29 августа, суббота, 12:00 Билеты — 250/350₽ В дополнение к экскурсионному билету нужно купить входной билет. 🟠Экскурсия «Миры архитектора Шехтеля» для детей 7-11 лет 30 августа, воскресенье, в 12:00 Билеты — 250₽ В дополнение к экскурсионному билету детям нужно купить входной билет. Сопровождающим взрослым нужно купить только входной билет. 🟠Билеты на экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» поступают в продажу в 18:00 по вторникам! 🟠🟠🟠🟠🟠🟠🟠 🟠Архитектурный скетчинг: быстрые наброски 29 августа, суббота, 13:00 Билеты – 1000/500₽ 🟠Архитектурный скетчинг: исследование пространства 30 августа, воскресенье, 17:00 Билеты — 1000/500₽</t>
+  </si>
+  <si>
+    <t>22.08.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7501</t>
+  </si>
+  <si>
+    <t>#АрхитектурныйКалендарь 22 августа 1901 года родился архитектор Дмитрий Чечулин. Пожалуй, самый известный его проект — жилой дом на Котельнической набережной. Каждому москвичу хорошо знакома эта высотка, эффектно расположенная у места слияния Яузы и Москвы-реки. Ни с чем не спутать этот эффектный силуэт с расходящимися на две стороны корпусами и центральной башней, шпиль которой поднимается на целых 176 метров. Сегодня предлагаем рассмотреть дом поближе — покажем фотографии его деталей из #КоллекцияМУАР.</t>
+  </si>
+  <si>
+    <t>21.08.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7500</t>
+  </si>
+  <si>
+    <t>Посмотрите, какую чудесную штучку обнаружили в нашей #КоллекцияМУАР — «Семь знаменитых башен Италии», представленные в сравнительной таблице гравером Джузеппе Марией Мителли🇮🇹</t>
+  </si>
+  <si>
+    <t>21.08.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7499</t>
+  </si>
+  <si>
+    <t>Посмотрите, какую чудесную штучку обнаружили в нашей #КоллекцияМУАР — «Семь знаменитых башен Италии», представленные в сравнительной таблице гравером Джузеппе Марией Мителли🇮🇹 Кстати, сама гравюра была выполнена в 1701 году!!</t>
+  </si>
+  <si>
+    <t>20.08.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7498</t>
+  </si>
+  <si>
+    <t>В 1932 году Государственное всесоюзное объединение по снабжению автомобильным имуществом и его ремонту - АВТОРЕМСНАБ - объявило конкурс на составление проекта типовой бензозаправочной станции. Это был очень важный конкурс, который задал вектор развития совершенно новой типологии. Победителем стал проект архитекторов Михаила Минкуса, Льва Давидовича и Тихона Чернова. Небольшой архитектурный объём был решён авторами в стилистике «Стримлайн-модерна» (от англ. streamline – «обтекаемый») или стиля «струящихся линий» и «океанского лайнера», как разновидности ар-деко. Течение было на пике популярности в странах Западной Европы и США в 1930-е годы, не обошло оно и архитектурный процесс в СССР. Авторы использовали в своём проекте весь арсенал элементов нового стиля: протяжённые горизонтальные линии и обтекаемые изогнутые формы козырька напоминали, скорее, крыло аэроплана, а прозрачную стеклянную будку продавца, расположенную под ним, можно было принять за кабину пилота. ✈️ Узнать больше об архитектуре заправочных станций, увидеть оригинальные проекты первых заправок в нашей стране можно в нашем музее на выставке «АЗС. Архитектура заправочных станций», подготовленной совместно с Музеем Транспорта Москвы.</t>
+  </si>
+  <si>
+    <t>19.08.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7493</t>
+  </si>
+  <si>
+    <t>Мы давно мечтали сделать для вас вкусный и красиво упакованный чай и что-нибудь сладкое к нему. И когда увидели эскиз пригласительного билета к 100-летию Торгового дома «Братья К. и С. Поповы», созданный Шехтелем в китайском стиле, да ещё и с русским самоваром, — поняли: это тот самый момент! 🧡 Теперь можно насладиться Жасминовым улуном или насыщенным Каркаде (и, конечно, сохранить потом красивые баночки, чтобы хранить в них что-то непременно ценное ☺️), вприкуску с фруктовым мармеладом, который мы дегустировали всем музеем и было очень-очень вкусно! Чай 140г: 1300₽ Мармелад 250г: 1100₽</t>
+  </si>
+  <si>
+    <t>19.08.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7488</t>
+  </si>
+  <si>
+    <t>Мы давно мечтали сделать для вас вкусный и красиво упакованный чай и что-нибудь сладкое к нему. И когда увидели эскиз пригласительного билета к 100-летию Торгового дома «Братья К. и С. Поповы», созданный Шехтелем в китайском стиле, да ещё и с русским самоваром, — поняли: это тот самый момент! 🧡 Теперь можно насладиться Жасминовым улуном или насыщенным Каркаде (и, конечно, сохранить потом красивые баночки, чтобы хранить в них что-то непременно ценное ☺️), в прикуску с фруктовым мармеладом, который мы дегустировали всем музеем и было очень-очень вкусно! Чай 140г: 1300₽ Мармелад 250г: 1100₽</t>
+  </si>
+  <si>
+    <t>18.08.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7487</t>
+  </si>
+  <si>
+    <t>Первая «бензиновая колонка» – городская общедоступная точка по продаже топлива – была открыта на Арбатской площади в Москве, в январе 1928 года. Сама станция представляла собой некапитальное строение наподобие киосков Союзпечати и других точек по торговле всевозможными мелкими товарами: от фруктов до книг. Шестигранная металлическая остеклённая будка с надписью «Бензин» площадью 5 кв. м. предназначалась для продавца. Под ней помещался резервуар с горючим, который по подземному трубопроводу был связан с бензораздаточными колонками. Уже к середине 1930-х годов станции этого типа были либо утрачены, либо заменены на более современные... 🟠 Автомобильная бензиновая колонка на Арбатской площади в Москве. Фото 1928 года, из собрания Российского государственного архива кинофотофонодокументов. Узнать больше об архитектуре заправочных станций, увидеть фотографии первых заправок в нашей стране и проекты архитекторов советского времени можно в нашем музее на выставке «АЗС. Архитектура заправочных станций», подготовленной совместно с Музеем Транспорта Москвы.</t>
+  </si>
+  <si>
+    <t>17.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7486</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🟠🟠🟠🟠🟠🟠🟠🟠 🟠Выставка «Фёдор Шехтель. Грёзы русского модерна» 🟠🟠🟠🟠 🟠Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🟠🟠🟠🟠 🤩Выставка «Саур-Могила. Высота памяти» 🤩🤩🤩🤩 🤩Выставка «АЗС. Архитектура заправочных станций» 🟠🟠🟠🟠🟠🟠 🟠🟠🟠🟠🟠🟠🟠🟠🤩 🤩Экскурсии с тифлокомментариями и осмотром тактильных моделей на выставке «Фёдор Шехтель. Грёзы русского модерна» 🟠22 августа, суббота в 12:00 Экскурсии проходят при поддержке Благотворительного фонда «Свет». Посетить экскурсию можно бесплатно, нужна предварительная запись 🤩Специальная бесплатная экскурсия по выставке «Фёдор Шехтель. Грёзы русского модерна» для владельцев Пушкинской карты 🟠21 августа, воскресенье, в 18:00 Посетить экскурсию можно бесплатно, нужно предварительная регистрация! 🟠Билеты на экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» поступают в продажу в 18:00 по вторникам. 🤩🤩🤩🤩🤩🤩 Лекция «Русская церковная архитектура эпохи модерна» 🤩18 августа, вторник, 19:00 Билеты — 500/250₽ 🤩🤩🤩🤩🤩🤩🤩 Мастер-класс «Коллаж» 🟠20 августа, четверг, 18:00 Билеты - 1000/500₽ Архитектурный скетчинг: быстрые наброски 🟠22 августа, суббота, 13:00 Билеты – 1000/500₽ Архитектурный скетчинг: исследование пространства 🤩23 августа, воскресенье, 17:00 Билеты — 1000/500₽ Занятие для незрячих детей «Архитектурное путешествие» 🤩23 августа, воскресенье, 12:00 Занятие проводим при поддержке Благотворительного фонда «Свет». Посетить занятие можно бесплатно, нужна предварительная запись!</t>
+  </si>
+  <si>
+    <t>15.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7485</t>
+  </si>
+  <si>
+    <t>Храм Геры II в Пестуме на гравюре Джамбатиста Пиранези 1770-х годов из #КоллекцияМУАР 🏛</t>
+  </si>
+  <si>
+    <t>14.08.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7484</t>
+  </si>
+  <si>
+    <t>Читаем в московской газете «Новости дня» от сентября 1903 года вот такое описание хода строительства Ярославского вокзала: «… весь фасад, исполняемый по проекту и под наблюдением Ф. О. Шехтеля, будет в новом русском стиле. Причём задумано придать ему возможно более северный колорит: он будет облицован серым кирпичом в северных тонах; в изразцах все рисунки будут напоминать север. Тут будут медведи, олени, северная морошка; изразцы исполняются по рисункам Ф. О. Шехтеля абрамцевской мастерской С.И. Мамонтова. В отличие от русского стиля вообще, характер фасада надо назвать «северным русским стилем». Сейчас видна ещё только нижняя часть фасада, но по рисункам, которые мы видели, башня будет отличаться от башни кремлёвской, а вход сделается в совершенно оригинальном виде, тоже с башней, но куполообразной; такие башни были выстроены Ф. О. Шехтелем для павильонов русского отдела на выставке в Глазго. Особенно красив будет фронтон главного входа: он проектирован в 7 аршинной высоте; в центре будет изображение Георгия Победоносца, т.е. московского героя, по бокам — огромные гербы Ярославской и Архангельской губернии. При самом входе, который будет аркообразным, в стене будут высечены изображения белых медведей. Словом — всё будет носить колорит дальнего Севера, с которым дорога связывает центр России». А посмотреть на архивные фотографии и Чертежи к проекту вокзала можно в залах выставки «Фёдор Шехтель. Грёзы русского модерна». Генеральный спонсор выставки — Банк ВТБ.</t>
+  </si>
+  <si>
+    <t>12.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7481</t>
+  </si>
+  <si>
+    <t>Фрагменты изразцового фриза Духовской церкви Троице-Сергиевой лавры, XVII век Из #КоллекцияМУАР 🟠</t>
+  </si>
+  <si>
+    <t>10.08.26 17:52</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7479</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🟠🟠🟠🟠🟠🟠🟠🟠 Выставка «Фёдор Шехтель. Грёзы русского модерна» 🟠🟠🟠🟠 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🟠🟠🟠🟠 Выставка «Саур-Могила. Высота памяти» 🟠🟠🟠🟠 Выставка «АЗС. Архитектура заправочных станций» 🟠🟠🟠🟠🟠🟠 🟠🟠🟠🟠🟠🟠🟠🟠🟠 💫Экскурсии с тифлокомментариями и осмотром тактильных моделей на выставке «Фёдор Шехтель. Грёзы русского модерна» •12 августа, среда, в 18:30 •15 августа, суббота, в 12:00 Экскурсии проходят при поддержке Благотворительного фонда «Свет». Посетить экскурсию можно бесплатно, нужна предварительная запись! 💫Экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» на РЖЯ •13 августа, четверг, в 18:00 •16 августа, воскресенье, в 11:30 Билеты на экскурсии приобретаются в кассе, нужна предварительная запись! 💫Специальная бесплатная экскурсия по выставке «Фёдор Шехтель. Грёзы русского модерна» для владельцев Пушкинской карты •16 августа, воскресенье, в 15:00 Посетить экскурсию можно бесплатно, нужно предварительная регистрация! 📌Билеты на регулярные сборные экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» поступают в продажу в 18:00 по вторникам. 🟠🟠🟠🟠🟠🟠🟠 💫Архитектурный скетчинг: быстрые наброски •15 августа, суббота, в 13:00 Билеты – 1000/500₽ 💫Занятие для незрячих детей «Архитектурное путешествие» •16 августа, воскресенье, 12:00 Занятие проводим при поддержке Благотворительного фонда «Свет». Посетить занятие можно бесплатно, нужна предварительная запись! 💫Архитектурный скетчинг: исследование пространства •16 августа, воскресенье, 17:00 Билеты — 1000/500₽ До встречи в музее! 🟠</t>
+  </si>
+  <si>
+    <t>08.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7478</t>
+  </si>
+  <si>
+    <t>Архитектор Анатолий Полянский — автор нескольких зданий советских посольств в разных странах. Такая специализация давала Полянскому возможность много путешествовать. В поездках он увлечённо фотографировал архитектуру, но и сам не упускал случая позировать на фоне знаменитых достопримечательностей. На этом снимке, например, Анатолий Полянский запечатлён на руинах храма Зевса Олимпийского в Афинах😎 Надеемся, что и вы проводите сезон отпусков, изучая архитектуру! Где успели побывать этим летом? Что удалось увидеть? И что впечатлило больше всего? Присылайте фотографии в комментарии — нам страшно интересно!</t>
+  </si>
+  <si>
+    <t>07.08.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7477</t>
+  </si>
+  <si>
+    <t>День рождения у Фёдора Шехтеля, а подарки дарим вам💛 Проведем специальные бесплатные экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» для владельцев Пушкинской карты. 🟠16 августа в 15:00 и 21 августа в 18:00 приглашаем погрузиться в мир мастера эпохи модерна. Вместе пройдём по удивительному и плодотворному творческому пути мастера, работавшего не только с фасадами и планировками зданий всех возможных назначений, но и с интерьерами, мебелью, текстилем и сочетавшего в своих проектах отсылки к самым разнообразным источникам вдохновения.  Помимо графики и исторических фотографий, вы увидите подлинные предметы убранства, созданные Фёдором Шехтелем, — от дверных ручек изящных форм и бра в виде девушек, поднимающих кубки, до кровати с роскошной деревянной резьбой, выполненной в готической эстетике.  🟠Чтобы посетить экскурсию, зарегистрируйтесь! А также будьте готовы предъявить свою Пушкинскую карту в приложении Госуслуги.Культура в день экскурсии. Акцию проводим совместно с банком ВТБ — генеральным спонсором выставки.</t>
+  </si>
+  <si>
+    <t>07.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7467</t>
+  </si>
+  <si>
+    <t>Спасибо всем, кто угадывал постройки Фёдора Шехтеля по фрагментам! Приятно, что было много правильных ответов — мы в вас не сомневались🟠 Раскрываем карты! Вот те чертежи и фотографии, откуда мы вырезали фрагменты для угадайки: 🟠Особняк Дерожинской, который можно узнать по характерному светло-зеленому цвету фасадов. 🟠Кинотеатр «Художественный» — работа Фёдора Шехтеля в неоклассическом духе. Кстати, посмотрите на чертёж: изначально архитектор предполагал украсить верхнюю часть здания четырьмя скульптурами. 🟠Ярославский вокзал — пример обращения мастера к древнерусским мотивам! 🟠Особняк Морозовой — готический замок на Спиридоновке! 🟠И, конечно, особняк Рябушинских, в котором изысканный и декоративный стиль модерн проявляется во всей красе! Приходите на выставку «Федор Шехтель. Грёзы русского модерна» — вас ждёт глубокое погружение в творчество мастера. Генеральный спонсор выставки — Банк ВТБ. Специальный партнёр — светотехническая компания Точка Опоры. Выставка также поддержана архитектурным бюро WALL.</t>
+  </si>
+  <si>
+    <t>07.08.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7466</t>
+  </si>
+  <si>
+    <t>А вот это — фрагмент, пожалуй, самого известного здания, построенного Фёдором Шехтелем! Узнаете? Кстати, напишите нам, если бывали внутри!</t>
+  </si>
+  <si>
+    <t>07.08.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7465</t>
+  </si>
+  <si>
+    <t>Фёдор Шехтель — настоящий сказочник! Во многих его постройках живут необычные волшебные существа… Догадались, откуда этот очаровательный дракончик?</t>
+  </si>
+  <si>
+    <t>07.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7464</t>
+  </si>
+  <si>
+    <t>А вот в этом здании, созданном по проекту Шехтеля, многие из вас не раз бывали! Узнаёте эту башенку?😏</t>
+  </si>
+  <si>
+    <t>07.08.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7463</t>
+  </si>
+  <si>
+    <t>Следующее здание Шехтеля, которое предлагаем узнать по кусочку чертежа! Уверены, что если вы часто приходите к нам в музей, то и это сооружение регулярно видите!!</t>
+  </si>
+  <si>
+    <t>07.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7462</t>
+  </si>
+  <si>
+    <t>#АрхитектурныйКалендарь 7 августа 1859 года родился Фёдор Шехтель — крупнейший мастер эпохи модерна. Его постройки по праву считаются символами архитектуры рубежа XIX–XX веков. Каждый день мы проводим экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» и видим, как вы любите этого архитектора, как радуетесь, узнавая его проекты, рассматривая чертежи и эскизы. Поэтому сегодня предлагаем сыграть в угадайку! Мы будем публиковать фрагменты чертежей и фотографий зданий Шехтеля, а вы — пишите в комментариях, если узнаете памятник🤓 Ииии… Начинаем! Догадались, что это?</t>
+  </si>
+  <si>
+    <t>06.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7458</t>
+  </si>
+  <si>
+    <t>Часто фотографии в #КоллекцияМУАР собраны в тематические альбомы. Один из наиболее распространённых принципов их составления — географический. Сегодня показываем несколько кадров неизвестного фотографа из альбома «Сталинград». В 1958 году он запечатлел летний город! Учитывая то, какая сейчас стоит жара, — мы не без зависти смотрим на фотографию детей, купающихся в бассейне во дворе жилого дома на улице Мира☀️</t>
+  </si>
+  <si>
+    <t>05.08.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7456</t>
+  </si>
+  <si>
+    <t>Уже в субботу в музее состоится концерт ансамбля Hauntology, под сводами Аптекарского приказа прозвучат произведения современных композиторов-минималистов в аранжировках для струнного квартета и клавиш. А пока мы делимся фрагментом репетиции🤍</t>
+  </si>
+  <si>
+    <t>04.08.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7455</t>
+  </si>
+  <si>
+    <t>Друзья! Нам удалось исправить все неполадки — билеты на несколько предстоящих экскурсий по выставке «Фёдор Шехтель. Грёзы русского модерна» доступны для покупки на сайте🟠</t>
+  </si>
+  <si>
+    <t>04.08.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7454</t>
+  </si>
+  <si>
+    <t>Друзья! Мы знаем, что каждый вторник в 18:00 вы заходите на наш сайт, чтобы купить билет на экскурсию по выставке «Фёдор Шехтель. Грёзы русского модерна». Сегодня у нас случилась техническая накладка и билеты оказалось невозможно купить. Нам очень жаль, что так произошло! Мы прямо сейчас пытаемся всё исправить. Когда билеты поступят в продажу, мы напишем здесь🟠</t>
+  </si>
+  <si>
+    <t>03.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7452</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🟠🟠🟠🟠🟠🟠🟠🟠 🟠Выставка «Фёдор Шехтель. Грёзы русского модерна» 🟠🟠🟠🟠 🟠Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🟠🟠🟠🟠 🤩Выставка «Саур-Могила. Высота памяти» 🤩🤩🤩🤩 🤩Выставка «АЗС. Архитектура заправочных станций» 🟠🟠🟠🟠🟠🟠 🟠🟠🟠🟠🟠🟠🟠🟠🤩 🤩Экскурсии с тифлокомментариями и осмотром тактильных моделей на выставке «Фёдор Шехтель. Грёзы русского модерна» 🟠5 августа, среда в 18:30 Экскурсии проходят при поддержке Благотворительного фонда «Свет». Посетить занятие можно бесплатно, нужна предварительная запись 🤩Детская экскурсия «Миры архитектора Шехтеля» для детей 7-11 лет 🟠5 августа, среда, в 13:00 🟠9 августа, воскресенье, в 12:00 Билеты — 250₽ Входные билеты для детей и взрослых-сопровождающих приобретаются отдельно на нашем сайте или в кассе перед экскурсией 🟠Билеты на экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» поступают в продажу в 18:00 по вторникам. 🤩🤩🤩🤩🤩🤩 Лекция «Русская архитектура начала XX века: расцвет накануне катастрофы» 🤩4 августа, вторник, 19:00 Билеты — 500/250₽ Лекция «Между традицией и авангардом. Пьеро Порталуппи» 🤩5 августа, среда, 19:00 Билеты — 500/250₽ 🟠🟠🟠🟠🟠🟠🟠🟠🟠🟠🟠 Концерт струнного квартета Hauntology в Аптекарском приказе 🟠 8 августа, суббота, 18:00 Билеты — 1200₽ 🤩🤩🤩🤩🤩🤩🤩 Архитектурный скетчинг: быстрые наброски 🟠8 августа, суббота, 13:00 Билеты – 1000/500₽ Мастер-класс «Экслибрис» 🟠8 августа, суббота, 16:30</t>
+  </si>
+  <si>
+    <t>03.08.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7443</t>
+  </si>
+  <si>
+    <t>3 августа 1890 года родился Константин Мельников! И в День рождения архитектора мы спешим поделиться радостной новостью — реставрация Дома Мельникова завершилась!! Ещё в 2018 году по инициативе Музея архитектуры прошло углубленное предреставрационное исследование памятника — от фундамента до чердака, от микологии до состава штукатурки и послойной окраски снаружи и внутри. В 2021-2022 годах архитектурное бюро «Рождественка» разработало концепцию и проект реставрации. А сами реставрационные работы на объекте велись с 2022 по 2026 год. Генеральным партнёром Музея архитектуры по сохранению Дома Мельникова выступила «Группа ЛСР». Благодаря меценатской поддержке строительного холдинга отреставрирован не только сам памятник архитектуры, но и предметы мемориальной обстановки, включая живописные произведения Константина Мельникова и его сына – художника Виктора Мельникова. Специалисты провели целый комплекс мероприятий: отреставрировали фасады – расчистили окрасочный слой, удалили цементную штукатурку поздних периодов, расшили трещины, докомпоновали утраты, перетерли поверхность известково-цементным составом и нанесли новую окраску в соответствии с историческим колером. Была проведена вычинка дефектных мест кирпичной кладки, заделаны швы, приведена в порядок надпись «КОНСТАНТИН МЕЛЬНИКОВ АРХИТЕКТОР» на фасаде. Окна – и знаменитые шестигранники, и большой витраж над входом – очистили от поздних окрасочных слоев до древесины, протезировали пораженные гнилью участки, устранили деформации, обработали поверхности антисептиками и биоцидными составами, загрунтовали и заново окрасили. Важной частью работы стала реставрация штукатурного слоя стен, перегородок и потолков во всех помещениях с последующей покраской, а также реставрация «супрематической» печи в гостиной. Специалисты привели в порядок перекрытия над первым и вторым этажами: восстановили их конструктивную прочность, воссоздали первоначальный дощатый пол, обработали все поверхности масло-восковой мастикой, отреставрировали лестницы. Осенью внутрь вернется обстановка. Это станет финальным этапом музеефикации. К концу 2026 года Музей Мельниковых начнёт принимать первых гостей, снова откроется сувенирный магазин, а в саду будет создана уличная экспозиция, посвящённая творчеству Константина Мельникова. В виду разработанных реставраторами рекомендаций по эксплуатации, посещать объект можно будет только в составе небольших организованных экскурсионных групп. В тёплое время года в саду дома будут проходить лекции, мастер-классы и кинопоказы.</t>
+  </si>
+  <si>
+    <t>01.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7442</t>
+  </si>
+  <si>
+    <t>Погода в Москве, кажется, наладилась! Предлагаем вам план на выходные: сначала приходите в музей на выставку «Федор Шехтель. Грёзы русского модерна», а потом — изучаете постройки Шехтеля на улицах города. Сегодня предлагаем отправиться в Ермолаевский переулок, где в середине 1890-х годов Фёдор Шехтель построил дом для своей семьи. Об особенностях этого здания рассказывает Анна Кистанова, куратор выставки. Видео мы подготовили в рамках специального проекта с генеральным спонсором выставки — Банком ВТБ.</t>
+  </si>
+  <si>
+    <t>31.07.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7436</t>
+  </si>
+  <si>
+    <t>Шехтель повсюду😍 В парке искусств «Музеон» открылась выставка «Фёдор Шехтель. Грёзы русского модерна». Это наша совместная работа с Парком Горького, которая является продолжением выставки в музее. На стендах показаны фотографии и эскизы главных работ Фёдора Шехтеля. Среди них особняки Морозовой и Рябушинского, дача Левенсон, Ярославский вокзал, Русский отдел на Международной выставке в Глазго, собственный дом на Большой Садовой улице.  Отдельный выставочный стенд посвящён проекту павильона Туркестана на Всероссийской сельскохозяйственной и кустарно-промышленной выставке, проходившей на территории современного Парка Горького в 1923 году. Напомним, что павильон — это единственный проект, который Шехтелю удалось реализовать в советский период. Любой желающий может посетить выставку, расположенную за главным входом в парк искусств «Музеон», до 23 августа 2026 года. Фотографии — пресс-служба Парка Горького.</t>
+  </si>
+  <si>
+    <t>30.07.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7435</t>
+  </si>
+  <si>
+    <t>🤩 Лекция «Между традицией и авангардом. Пьеро Порталуппи» 📆 5 августа, среда, в 19:00 О ЧЕМ БУДЕМ ГОВОРИТЬ? Один из главных архитекторов Милана XX века — Пьеро Порталуппи. За почти полувековую карьеру он построил и отреставрировал множество зданий: Пинакотека Брера, площадью Дуомо, Музей Новеченто, вилла Некки-Кампильо и Дом-музей Боски ди Стефано. Архитектор в своих проектах воплотил элегантность и простоту, что стало визитной карточкой архитектуры Милана. На лекции речь пойдёт не только о его проектах, в которых воплотился уникальный стиль архитектора, но и о том, почему такой известный прежде архитектор сейчас практически забыт. КТО ЛЕКТОР? Софья Панфилова, искусствовед, специалист по искусству Италии. КАК ПОСЕТИТЬ? 🤩 Билет можно купить заранее на сайте или в день лекции в кассе Музея. Стоимость билетов: 500/250 ₽ #ЛекторийМУАР 🤩🤩🤩🤩🤩🤩</t>
+  </si>
+  <si>
+    <t>30.07.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7434</t>
+  </si>
+  <si>
+    <t>#Мельников136 Дорогие друзья! Приглашаем вас принять участие в праздновании 136-летия со дня рождения Константина Степановича Мельникова, которое состоится 3 августа (понедельник)🥳 Специально для вас мы подготовили программу мероприятий! В этот день вы впервые за долгое время получите уникальную возможность попасть в сад Дома Мельникова❤️ Квест «От Музея до Музея». Вы сможете пройти по интересному маршруту, охватывающему исторический район Москвы от Музея архитектуры до Музея Мельниковых. Вас ждут интересные задания и памятные призы по итогам квеста. 🔺Начало квеста: Двор Музея архитектуры (ул. Воздвиженка, 5/25). 🔺 Завершение квеста: сад Дома Мельникова (пер. Кривоарбатский, 10). *Взять задания можно в любое время с 17:00 до 19:00. * При себе нужно иметь ручку/карандаш для заполнения буклета. Экскурсия «История собственного Дома архитектора Мельникова» В процессе вы узнаете историю создания одного из шедевров русского авангарда. Сотрудники Музея Мельниковых расскажут об архитектуре Дома, о применённых здесь уникальных инженерных решениях, а также поделятся историями о реставрации памятника. 🔺 Сбор группы: перед калиткой  Дома Мельникова (пер. Кривоарбатский, 10) за 5 минут до начала экскурсии.  Для посещения экскурсии необходима предварительная регистрация. Количество мест ограничено. 🔺 СЕАНСЫ: 17:00; 18:00; 19:00 * Обращаем ваше внимание, что проход внутрь Дома Мельникова не предусмотрен. С программой мероприятий также можно ознакомиться на нашем сайте. Вход в сад Дома Мельникова возможен только при наличии регистрации на экскурсию или буклета с заданиями квеста. Не забудьте хорошее настроение и до встречи в музее🎉 * Вход на территорию Музея архитектуры 3 августа (понедельник) осуществляется ТОЛЬКО через Староваганьковский переулок.</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7433</t>
+  </si>
+  <si>
+    <t>В понедельник 3 августа празднуем День Рождения Константина Мельникова💛 Приходите!! Уже в этом году Дом Мельникова снова откроется после продолжительной реставрации, а в честь праздника приглашаем вас на экскурсии в саду Дома😍</t>
+  </si>
+  <si>
+    <t>30.07.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7432</t>
+  </si>
+  <si>
+    <t>Майоликовая маска льва для ворот дома Саввы Мамонтова в Москве из #КоллекцияМУАР 🦁 Она была создана по эскизу Михаила Врубеля в 1892 году мастерами-керамистами в Абрамцево. Проводя здесь — в усадьбе Саввы Мамонтова — летние месяцы, Врубель заинтересовался керамикой. Сам он писал о новом увлечении: «Так этим занят, что и к живописи стал относиться легкомысленно…». Врубель не просто создавал эскизы керамических изделий, но и сам экспериментировал с глазурями, добиваясь интересных эффектов при обжиге.</t>
+  </si>
+  <si>
+    <t>29.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7431</t>
+  </si>
+  <si>
+    <t>🟠 Концерт Hauntology в Аптекарском приказе 8 августа, 18:00 Hauntology — это проект о ностальгии по будущему, которое так и не стало настоящим. Это ансамбль-конструктор и серия концертов. Коллектив заявил о себе через отрицание академического снобизма, внимание к чувственному восприятие и тягу к эксперименту. Под низкими сводами Аптекарского приказа прозвучат произведения современных композиторов-минималистов в аранжировках для струнного квартета и клавиш. Особая акустика помещения и естественное распространение звука вместе с томной репитативной музыкой создадут ощущение сопричастности и погрузят в транс, отсылая к коллективной памяти и личным переживаниям. Квартет исполнит произведения композиторов, существующих на границе между эстрадностью и академизмом, – Нико Мьюли и Мика Леви, наследницы американского академического авангарда Йоханны Бейерс. Состоится премьера ноктюрна Тима Паркинсона и прозвучит переосмысляющее «мистические сонаты» произведение лауреата пулитцеровской премии Девида Лэнга. Играют: Роман Викулов, скрипка Полина Лундстрем, скрипка Дарья Демидова, альт Давид Ежов, виолончель Катарина Мелик-О, клавишные 🟠 Стоимость билета — 1200 ₽ Билеты можно приобрести заранее на сайте музея или в кассе в день концерта. Продолжительность концерта ~ 1,5 часа</t>
+  </si>
+  <si>
+    <t>29.07.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7430</t>
+  </si>
+  <si>
+    <t>Выставка «Фёдор Шехтель. Грёзы русского модерна» даёт возможность посмотреть на самые разные грани работы архитектора. Например, можно узнать о том, какие проекты Шехтель создавал в советское время. Эти произведения известны мало — в них архитектор раскрывается с неожиданной стороны. Так в 1920-е годы он обращается к совсем неожиданной теме и проектирует плотину!! Сегодня рассказываем об этом подробнее! Смотрите видео, подготовленное в рамках специального проекта с Банком ВТБ — генеральным спонсором выставки. P.S. Кстати, если вы хотите погрузиться в позднее творчество Шехтеля, запланируйте поход на лекцию «Фёдор Шехтель. Последнее десятилетие», которая пройдёт 15 сентября — запишите в календарь!</t>
+  </si>
+  <si>
+    <t>28.07.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7429</t>
+  </si>
+  <si>
+    <t>🟠Концерт в аптекарском приказе Hauntology — это проект о ностальгии по будущему, которое так и не стало настоящим. Это ансамбль-конструктор и серия концертов. Коллектив заявил о себе через отрицание академического снобизма, внимание к чувственной и тягу к эксперименту. Под низкими сводами Аптекарского приказа прозвучат произведения современных композиторов-минималистов в аранжировках для струнного квартета и клавиш. Особая акустика помещения и естественное распространение звука вместе с томной репитативной музыкой создадут ощущение сопричастности и погрузят в транс, отсылая к коллективной памяти и личным переживаниям. Квартет исполнит произведения композиторов, существующих на границе между эстрадностью и академизмом, – Нико Мьюли и Мика Леви, наследницы американского академического авангарда Йоханны Бейерс. Состоится премьера ноктюрна Тима Паркинсона и прозвучит переосмысляющее «мистические сонаты» произведение лауреата пулитцеровской премии Девида Ленга. Играют Роман Викулов, скрипка Полина Лундстрем, скрипка Дарья Демидова, альт Давид Ежов, виолончель Катарина Мелик-О, клавишные</t>
+  </si>
+  <si>
+    <t>28.07.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7428</t>
+  </si>
+  <si>
+    <t>🟠🟠🟠🟠🟠🟠 🟠🟠🟠🟠🟠🟠 к выставке «Фёдор Шехтель. Грёзы русского модерна» Если вы не успеваете записаться на экскурсию по выставке или уже посетили её и хотите взглянуть на творчество Фёдора Шехтеля с другого ракурса — вам на наши мастер-классы! В начале мы отправимся за вдохновением на выставку — рассмотрим и обсудим ключевые проекты Шехтеля. После знакомства с выставкой мы отправимся в МУАРстерские творить! 🟠Мастер-класс «Коллаж» 29 августа, 16:30; 12 сентября, 16:30. 🟠 Билеты — 1500/1000₽ Коллажи Шехтель создавал в разные годы своего творчество — среди них и «книга образцов», и исследовательские коллажи, вклеенные в книги из личной библиотеки, и коллажи-портфолио времен Первой Мировой войны. 🟠Мастер-класс «Экслибрис» 8 августа, 16:30; 22 августа, 16:30. 🟠 Билеты — 1500/1000₽ На свой личный книжный знак Фёдор Шехтель поместил проект павильона для Международной выставки в Глазго, который принес мастеру славу и закрепил его авторитет. И мы вслед за Шехтелем отправимся пробовать себя в разных графических техниках! 🟠 Продолжительность каждого занятия — 2 часа 30 минут. Все материалы мы предоставляем.</t>
+  </si>
+  <si>
+    <t>28.07.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7418</t>
+  </si>
+  <si>
+    <t>Вчера открыли выставку «АЗС. Архитектура заправочных станций»! До этого об архитектуре заправочных станций на выставках мы точно не рассказывали никогда. Сейчас же на трёх этажах нашей «Руины» можно проследить историю АЗС: от нескольких бензоколонок и небольшой будки оператора до сложного общественного пространства, ставшего неотъемлемой частью городской и дорожной инфраструктуры, массовой культуры и повседневной жизни. Консультантами проекта выступили сотрудники Музея Транспорта Москвы — радуемся открытию вместе с коллегами! Выставка продлится до 25 октября! Приходите! Благодарим за поддержку наших информационных партнёров! Стратегический медиапартнёр — Archi.ru. Информационны партнёры: Афиша КП, KudaGo, онлайн-медиа Архитайм, издание «За рулем!» и ПОЙДЁМ! МОСКВА.</t>
+  </si>
+  <si>
+    <t>25.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7417</t>
+  </si>
+  <si>
+    <t>Особняки Морозовой, Рябушинских, Дерожинской — эти постройки Федора Шехтеля вам, конечно, хорошо известны! А сегодня куратор выставки «Фёдор Шехтель. Грёзы русского модерна» Анна Кистанова расскажет о не столь знаменитом проекте архитектора — усадьбе Патрикеевых в районе Химок. Приходите в музей посмотреть на чертежи к этому проекту своими глазами😍 Генеральный спонсор выставки — Банк ВТБ. Специальный партнёр — светотехническая компания Точка Опоры. Выставка также поддержана архитектурным бюро WALL.</t>
+  </si>
+  <si>
+    <t>24.07.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7416</t>
+  </si>
+  <si>
+    <t>#АрхитектурнаяДеталь Рельеф над входной дверью собственного дома Фёдора Шехтеля на Большой Садовой, 1910</t>
+  </si>
+  <si>
+    <t>23.07.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7415</t>
+  </si>
+  <si>
+    <t>🟠🟠🟠🟠🟠🟠🟠🟠 АЗС. Архитектура заправочных станций 28 июля - 25 октября 🟠🟠🟠🟠🟠🟠 Уже на следующей неделе открываем выставку, посвящённую становлению и эволюции архитектурной типологии автотранспортной инфраструктуры — автозаправочной станции или АЗС. За сто лет она прошла путь от нескольких бензоколонок и небольшой будки оператора до сложного общественного пространства, став неотъемлемой частью городской и дорожной инфраструктуры, массовой культуры и повседневной жизни. Консультантами выставки выступили сотрудники Музея Транспорта Москвы. Выставка выстроена хронологически. На трёх этажах флигеля «Руина» вы сможете пройти путь от появления первых систем перекачки топлива из хранилища в бак автомобиля до современных топливораздаточных комплексов. Кураторы проекта предлагают зрителю сосредоточить своё внимание не только на архитектуре АЗС, но и задуматься о её роли в культуре. Автозаправочная станция уже в конце 1920-х годов становится местом для фотосессий, а в 1960-е — съёмочной площадкой для знаменитых кинолент «Королева бензоколонки» или «Берегись автомобиля». Так, тема архитектуры автозаправочных станций раскрывается перед зрителем через три нарратива: саму архитектуру, техническую эстетику и художественное восприятие темы заправки. Кураторами проекта выступают Ольга Шурыгина, историк архитектуры, специалист в области автомобильной архитектуры и Никита Голованов, историк, руководитель научно-исследовательской службы Музея Транспорта Москвы. За архитектуру выставки отвечает бюро .dpt. Архитекторы выделили ключевые формообразующие элементы АЗС: навес, колонны, подиум, яркие цвета и инфографика стали основой выставочного пространства.</t>
+  </si>
+  <si>
+    <t>23.07.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7412</t>
+  </si>
+  <si>
+    <t>Если в последнее время вы заглядывали к нам во дворик, вы явно обратили внимание на то, что начался процесс реставрации скульптур львов! История этих скульптур загадочна. Предположительно они происходят из городской усадьбы на Тверской улице. В XVIII веке она принадлежала Михаилу Хераскову, затем Льву Разумовскому и после Николаю Вяземскому. Последний продал владение в 1831 году Московскому Английскому клубу — именно под таким названием усадьба известна москвичам. Наши львы, видимо, украшали парковой фасад усадьбы, вход в садовый павильон или были установлены на пилонах задних ворот, разобранных во второй половине XIX века, когда большая часть парка позади усадьбы была продана под застройку доходными домами. В 1930-е годы годы скульптуры стали часто коллекции Музея архитектуры. Кстати, у наших львов предположительно есть «побратимы». В книге «Москва архитектора-реставратора Дмитрия Кульчинского» указано, что моделью скульптур львов для грота в Александровском саду в столице стали именно львы из Музея архитектуры. Специалисты предполагают, что копии могли быть выполнены в начале 1960-х годов. Сегодня реставрация проходит при поддержке агентства исторической недвижимости Дом со львами. Специалисты будут работать во дворике до конца лета. Всего в работе находятся шесть предметов: две скульптуры львов, две садовые гермы и две садовые вазы. Приходите наблюдать за процессом — это настоящее волшебство! 🦁</t>
+  </si>
+  <si>
+    <t>23.07.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7409</t>
+  </si>
+  <si>
+    <t>#АрхитектурныйКалендарь 23 июля 1891 года родился архитектор Александр Гегелло. Наши читатели из Петербурга наверняка хорошо знают его самые известные проекты — например, жилмассив на Тракторной улице и Дворец культуры имени Горького. Ну а мы особенно радуемся тому, что в #КоллекцияМУАР хранится огромный архив Гегелло — несколько тысяч графических работ архитектора. Сегодня предлагаем взглянуть вовсе не на архитектурную графику, а на очень живые наброски, которые Александр Гегелло делал во время заседаний Союза архитекторов в 1950-е годы. Согласитесь, все мы иногда сидим на совещаниях с такими лицами😅</t>
+  </si>
+  <si>
+    <t>22.07.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7402</t>
+  </si>
+  <si>
+    <t>🤩 На прошлой неделе завершилась вторая смена АРХИлагеря! 🤩 🤩 Две недели мы думали о малых архитектурных формах: рисовали их в Кусково, обсуждали с архитекторами, проектировали. 🤍Итогом смены стали 4 проекта для дворика музея: скамейка на окне руины, доска объявлений в виде логотипа музея, мозаичный столик и вазоны-капители. МАФы остаются во дворике до конца лета! Уже скучаем и мечтаем о следующем АРХИлагере! ⭐</t>
+  </si>
+  <si>
+    <t>21.07.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7401</t>
+  </si>
+  <si>
+    <t>В залах выставки «Фёдор Шехтель. Грёзы русского модерна» представлено около 240 экспонатов. В таком обилии нетрудно упустить из вида некоторые детали! Например, в одном из залов представлена книга из библиотеки Фёдора Шехтеля, на форзаце которой размещён авторский экслибрис архитектора. Экслибрис — это специальный знак, который владелец библиотеки ставит на внутреннюю сторону своих книг, обозначая таким образом, что книги принадлежат именно ему. Сегодня подробнее расскажем об экслибрисе Шехтеля! Видео подготовлено в рамках специального проекта с Банком ВТБ — генеральным спонсором выставки.</t>
+  </si>
+  <si>
+    <t>21.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7400</t>
+  </si>
+  <si>
+    <t>20.07.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7398</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🟠🟠🟠🟠🟠🟠🟠🟠 🟠Выставка «Фёдор Шехтель. Грёзы русского модерна» 🟠🟠🟠🟠 🟠Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🟠🟠🟠🟠 🤩Выставка «Саур-Могила. Высота памяти» 🤩🤩🤩🤩 🟠🟠🟠🟠🟠🟠🟠🟠🤩 🟠Билеты на экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» поступают в продажу в 18:00 по вторникам. 🟠🟠🟠🟠🟠🟠🟠 🟠Архитектурный скетчинг: быстрые наброски 25 июля, суббота, 13:00 Билеты — 1000/500₽ 🤩Занятие для незрячих детей «Архитектурное путешествие» 26 июля, воскресенье, 12:00 Занятие проводим при поддержке Благотворительного фонда «Свет». Посетить занятие можно бесплатно, нужна предварительная запись До встречи в музее 🟠</t>
+  </si>
+  <si>
+    <t>20.07.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7394</t>
+  </si>
+  <si>
+    <t>Запускаем занятия «Архитектурное путешествие» для незрячих детей при поддержке Благотворительного фонда «Свет»! 🟠 Мы приглашаем отправиться в путешествие по странам и эпохам! Нам предстоит изучить известнейшие памятники архитектуры Японии, Индии, Франции, Италии и США. С помощью тактильных моделей участники занятия познакомятся с характерными особенностями архитектуры разных стилей и регионов. Поговорим о том, почему в японских домах изогнутая крыша, узнаем, что такое контрфорс, и обсудим, зачем строить небоскрёбы! А в конце занятия проведём эксперимент, посвящённый масштабу в архитектуре — сможем на практике убедиться в размахе тех памятников, которые нам предстоит изучить. В архитектурное путешествие отправляемся под руководством педагога — актрисы и тифлокомментатора Янины Исаичкиной. 🟠Посетить занятия можно бесплатно. 🟠Первое занятие пройдёт 26 июля в 12:00. Узнать расписание следующих занятий и все подробности, а также записаться можно на нашем сайте.</t>
+  </si>
+  <si>
+    <t>18.07.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7393</t>
+  </si>
+  <si>
+    <t>Вознесенская церковь в селе Пияла Архангельской области на акварели Карла Лопяло из #КоллекцияМУАР 🟠</t>
+  </si>
+  <si>
+    <t>17.07.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7392</t>
+  </si>
+  <si>
+    <t>🤩 Лекции к выставке «Фёдор Шехтель. Грёзы русского модерна» 📆 с 4 августа, по вторникам, в 19:00 О ЧЁМ БУДЕМ ГОВОРИТЬ? В рамках цикла лекций куратор выставки Анна Кистанова и научный сотрудник музея Кирилл Постернак расскажут об архитектуре начала XX века. Лекции дополняют выставку и будут полезны тем, кто уже успел на ней побывать, и тем, кто только хочет погрузиться в мир модерна. Как сформировался этот архитектурный стиль и в чём его особенности, чем его проявление в России отличается от остальных, как он проявлялся в разных архитектурных формах. Какое место в русской архитектуре занимает Фёдор Шёхтель, чем примечательна его фигура и каков был его творческий путь? КТО ЛЕКТОР? Анна Кистанова — куратор выставки «Фёдор Шёхтель. Грезы русского модерна», искусствовед, директор Музея Мельниковых Кирилл Постернак — старший научный сотрудник музея архитектуры, кандидат искусствоведения, специалист по русской архитектуре, церковной архитектуре КАК ПОСТРОЕН ЦИКЛ? 🎓 5 лекций 4 августа 19:00. «Русская архитектура начала XX века: расцвет накануне катастрофы». Лектор — Кирилл Постернак 11 августа 19:00. «Москва эпохи модерна». Лектор — Анна Кистанова 18 августа 19:00 «Русская церковная архитектура эпохи модерна». Лектор — Кирилл Постернак 25 августа 19:00 «Московский архитектор Фёдор Шехтель. 1880-1910». Лектор — Анна Кистанова 15 сентября 19:00 «Фёдор Шехтель. Последнее десятилетие». Лектор — Анна Кистанова КАК ПОСЕТИТЬ? 🤩 Билет на каждую лекцию приобретается отдельно. Можно купить заранее на сайте или в день лекции в кассе Музея. Стоимость билетов: 500/250 ₽ #ЛекторийМУАР 🤩🤩🤩🤩🤩🤩</t>
+  </si>
+  <si>
+    <t>17.07.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7391</t>
+  </si>
+  <si>
+    <t>Фрагмент фасада Сухаревой башни на фотографии Николая Епанечникова 1933 года из #КоллекцияМУАР</t>
+  </si>
+  <si>
+    <t>16.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7390</t>
+  </si>
+  <si>
+    <t>Эпоха модерна — время, когда и на фасадах, и в интерьерах архитекторы смело сочетали разные материалы, экспериментировали с фактурами и текстурами. Нередко в оформлении зданий использовали декоративные керамические панно. На выставке «Фёдор Шехтель. Грёзы русского модерна» показываем фрагмент керамического фриза из усадьбы Кузнецова. Подробнее рассказывает хранитель коллекции строительных материалов Елизавета Калий. А чтобы увидеть эту красоту своими глазами, приходите в музей на выставку🟠 Генеральный спонсор выставки — Банк ВТБ. Специальный партнёр — Точка Опоры.</t>
+  </si>
+  <si>
+    <t>15.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7387</t>
+  </si>
+  <si>
+    <t>🟠Запускаем экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» для незрячих и слабовидящих посетителей при поддержке Благотворительного фонда «Свет»! На экскурсии вы познакомитесь с разными гранями таланта мастера. Вы узнаете о его работе в качестве театрального художника, об истории его наиболее известных произведений — особняков Зинаиды Морозовой, Степана Рябушинского, Александры Дерожинской, Ярославского вокзала, мы поговорим и о том, как Фёдор Шехтель создавал проекты предметов декоративно-прикладного искусства для оформления интерьеров. Проведёт экскурсии Янина Исаичкина — актриса и тифлокомментатор. Посетители смогут познакомиться с тактильными моделями, произведёнными в мастерских Inclusive Division и 3DFarm. 🟠 Посетить экскурсии можно бесплатно. 🟠 Первая экскурсия пройдёт 22 июля в 18:30. Узнать расписание следующих экскурсий и все подробности, а также записаться можно на нашем сайте.</t>
+  </si>
+  <si>
+    <t>14.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7386</t>
+  </si>
+  <si>
+    <t>#АрхиПроза «Но вот часы указывают полдень. Пора идти вместе с толпой на площадь, смотреть, как на torre dell'Orologio бронзовые люди бьют в колокол. Это один из обрядов венецианской праздности, и, кто исполнил его, тот может с чистым сердцем радоваться своей свободе от всех земных дел. Остается ехать куда-то в гондоле, или сидеть вместе со стариками под аркадами дворца дожей, или зайти в Сан Марко и рассеянно смотреть на мозаики, на древние полы, на группы разнообразных, все новых и новых людей. А там наступает и вечер. Зажигаются огни, голуби ложатся спать, Флориан и Квадри выдвигают столики на площадь. Газетчики пробегают под Прокурациями. Во всех окнах бусы, зеркальца, стекло — те наивные блестящие вещи, которые никому не пришло бы в голову продавать или покупать где-нибудь, кроме Венеции. Играет музыка, толпа журчит, журчит рекой по каменным плитам. Храм Марка мерцает цветными отблесками, и небо над головой, — синее небо итальянского вечера. Так летит здесь время, точно дитя, без забот и без мыслей». Павел Муратов, «Образы Италии» А в качестве иллюстрации — Дворец Дожей на рисунке Виктора Лебедева 1957 года из #КоллекцияМУАР</t>
+  </si>
+  <si>
+    <t>14.07.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7385</t>
+  </si>
+  <si>
+    <t>Будем рады вашим голосам — чтобы мы смогли публиковать больше сториз и сделать дополнительные уникальные реакции для выражения ваших эмоций 😜 Нам осталось собрать один голос! 🙏🏻</t>
+  </si>
+  <si>
+    <t>14.07.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7384</t>
+  </si>
+  <si>
+    <t>Вас уже🟠🟠 🟠🟠🟠!!!! Спасибо, что читаете нас, комментируете, задаёте вопросы в личных сообщениях, делаете репосты (это нас особенно радует)) и (мы очень надеемся) приходите к нам в гости на Воздвиженку! 🟠 P.S. отдельное спасибо, что после публикации этого поста, никто не отписался 😁</t>
+  </si>
+  <si>
+    <t>13.07.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7382</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🟠🟠🟠🟠🟠🟠🟠🟠 🟠Выставка «Фёдор Шехтель. Грёзы русского модерна» 🟠🟠🟠🟠 🟠Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🟠🟠🟠🟠 🟠Выставка «Сербские средневековые памятники под угрозой» идёт последнюю неделю! 🟠🟠🟠🟠🟠🟠🟠 🤩Выставка «Саур-Могила. Высота памяти» 🤩🤩🤩🤩 🟠🟠🟠🟠🟠🟠🟠🟠🤩 🟠Билеты на экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» поступают в продажу в 18:00 по вторникам. 🟠🟠🟠🟠🟠🟠🟠 🟠Архитектурный скетчинг: быстрые наброски 13 июля, суббота, 13:00 Билеты — 1000/500₽ 🤩Скетчинг в городе: Марфо-Мариинская обитель 13 июля, суббота, 17:00 Билеты — 1500/1000₽ До встречи в музее 🟠</t>
+  </si>
+  <si>
+    <t>12.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7381</t>
+  </si>
+  <si>
+    <t>Архитектурная графика, от которой захватывает дух🟠 Фрагмент фасада гостиницы «Прибалтийская» в Санкт-Петербурге. Архитекторы: Николай Баранов, Сергей Евдокимов, Валентина Ковалёва, 1976 год. #КоллекцияМУАР</t>
+  </si>
+  <si>
+    <t>11.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7379</t>
+  </si>
+  <si>
+    <t>Архитектор и историк архитектуры Михаил Красовский (1874-1939) много занимался изучением древнерусской архитектуры и деревянного зодчества. В нашей #КоллекцияМУАР хранятся его рисунки, которые отличают тонкие, очень изысканные линии, а ещё особенное внимание к шрифту! Посмотрите на изображения крестьянского двора в Порховском уезде Псковской губернии, выполненные Красовским в 1910-е годы!! Стилизованные буквы на плане постройки делают из чертежа крестьянского дома настоящее произведение искусства графики!</t>
+  </si>
+  <si>
+    <t>09.07.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7375</t>
+  </si>
+  <si>
+    <t>Строительство монастыря Дечани в Сербии было начато королем Стефаном Урошем III в XIV веке в качестве места своего будущего погребения. Его сын и преемник, король, а позже царь Стефан Душан завершил начатое отцом дело. Сооружение монументального монастырского соборного храма, посвящённого Христу Пантократору, длилось восемь лет: с 1327 по 1335 годы. С художественной точки зрения храм Христа Пантократора – самое значимое здание дечанского монастырского ансамбля – представляет собой яркий пример синтеза сербской архитектурной школы, архитектурных традиций Западной Европы и византийской фресковой живописи. Такое сочетание – характерная черта сербского средневекового искусства. Главным зодчим собора был опытный, необычайно одарённый строитель Вита – член францисканского ордена меньших братьев из Котора, ключевого города на побережье сербского средневекового государства. Хотя снаружи создаётся впечатление трёхнефного собора с куполом, наос церкви на самом деле имеет пять нефов, а нартекс — три нефа, которые разделены пролётами на девять крестовых сводов. Фасады храма облицованы большими каменными блоками, формирующими пёстрые ряды, а порталы, оконные проёмы, капители колонн украшены богатым скульптурным декором. Интерьеры дечанского храма расписывали в течение десяти лет, примерно с 1337 по 1347 год. Главный мастер живописной артели, создавшей наиболее выразительные фресковые композиции, предположительно, происходил из Салоник – одного из ведущих центров византийского искусства. Дечанские фрески особенно ценны как наиболее масштабный и единственный по своей почти безупречной сохранности ансамбль сербской средневековой живописи, который нередко служит источником для реконструкции утраченной монументальной живописи в храмах Константинополя и Салоник. Узнать историю монастыря Дечани и его главного собора, совершить виртуальную экскурсию и заглянуть внутрь храма можно до 19 июля на нашей вставке «Сербские средневековые памятники под угрозой».</t>
+  </si>
+  <si>
+    <t>08.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7374</t>
+  </si>
+  <si>
+    <t>🟠🟠🟠🟠🟠🟠🟠🟠 САУР-МОГИЛА. ВЫСОТА ПАМЯТИ 10 июля - 6 сентября 🟠🟠🟠🟠 Уже в пятницу начнёт работу выставка, подготовленная вместе с Донецким республиканским художественным музеем и посвящённая мемориальному комплексу Саур-Могила — одному из главных мемориальных ансамблей Донецкой Народной Республики. Его история объединяет память о событиях Великой Отечественной войны и новейшей истории России. Основу выставки составляют фотографии современных авторов — Надежды Чичеровой и Александра Скворцова. Саур-Могила — одна из главных высот Донецкого кряжа, сыгравшая важную роль в боях за освобождение Донбасса в 1943 году. В 1967 году здсь был создан мемориальный комплекс в честь советских воинов, принимавших участие в прорыве Миус-фронта. В 2014 году Саур-Могила вновь оказалась в центре боевых действий, но несмотря на серьёзные разрушения, мемориал не утратил свою функцию места единения и сохранения памяти и в итоге был возрождён в 2022 году. Благодаря архивным и современным фотографиям посетители выставки смогут познакомиться как с самим мемориалом —  прекрасным образцом мемориальной архитектуры эпохи модернизма — так и с его историей. Благодарим за помощь в подготовке выставки: Российское военно-историческое общество и Комитет по охране объектов культурного наследия Донецкой Народной Республики. Специальный партнёр выставки — Х KRASKY.</t>
+  </si>
+  <si>
+    <t>08.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7372</t>
+  </si>
+  <si>
+    <t>Вы уже успели побывать на выставке «Фёдор Шехтель. Грёзы русского модерна»? В залах можно увидеть как и очень известные проекты архитектора, так и менее очевидные работы. Вы знали, например, что в 1910-е годы Шехтель разрабатывал проект крытого катка — Московский Спортпалас? Сегодня предлагаем послушать рассказ куратора выставки, Анны Кистановой, о нём. Генеральный спонсор выставки — Банк ВТБ.</t>
+  </si>
+  <si>
+    <t>07.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7371</t>
+  </si>
+  <si>
+    <t>Все наши мысли только о Шехтеле! В честь Дня семьи, любви и верности, который отмечаем завтра, показываем вам фотографию Фёдора Осиповича с женой Натальей Тимофеевной Жегиной. Супруги познакомились ещё в детстве и провели в любви и согласии всю жизнь. Завтра в честь праздника мы приглашаем в музей семейные пары, прожившие в браке 10 лет и больше! Оба супруга смогут получить льготный билет (стоимостью 250₽). Фотопортрет четы Шехтелей хранится в коллекции Крымского литературно-художественного мемориального музея-заповедника.</t>
+  </si>
+  <si>
+    <t>07.07.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7370</t>
+  </si>
+  <si>
+    <t>#АрхитектурныйКалендарь 7 июля 1926 года — 100 лет назад — не стало архитектора Фёдора Шехтеля. В этот день предлагаем вам прочитать некролог, написанный Алексеем Щусевым: «7-го июля скончался один из виднейших зодчих последнего времени, бывший председателем Московского Архитектурного общества и его почётным членом — академик архитектуры Фёдор Осипович Шехтель. В лице Академика Шехтеля сошёл в могилу всесторонне образованный человек, общественный деятель и талантливый архитектор-художник, создавший целый ряд первоклассных сооружений, выделяющихся своей монументальностью, архитектурной логикой и экономикой. Нет необходимости перечислять все созданное покойным: его работы известны, отмечены общей и специальной прессой, его деятельность захватывала десятки городов Союза, а популярность распространялась далеко за пределы России. Жизнь Ф. О. Шехтеля — неустанный труд на широком поприще русской архитектуры, развитию которой он отдал всю свою энергию и крупный талант. Целое поколение строителей прошло в своё время школу Шехтеля в качестве его учеников или ближайших помощников и влияние, оказанное им на русское зодчество, было значительным и плодотворным». Фёдор Шехтель покоится на Ваганьковском кладбище. Примечательно, что автором проекта семейного надгробия Шехтелей был сам Фёдор Осипович. Надгробие возвели в 1896 году после трагических событий в семье: в тот год ушёл из жизни пятилетний сын архитектора Борис.</t>
+  </si>
+  <si>
+    <t>06.07.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7368</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🟠🟠🟠🟠🟠🟠🟠🟠 🟠Выставка «Фёдор Шехтель. Грёзы русского модерна» 🟠🟠🟠🟠 🟠Постоянная экспозиция «Калязин. Фрески затопленного монастыря» недоступна до 9 июля! 🟠🟠🟠🟠 🟠Выставка «Сербские средневековые памятники под угрозой» 🟠🟠🟠🟠🟠🟠🟠 🤩Новая выставка «Саур-Могила. Высота памяти» начнет работу с 10 июля! 🤩🤩🤩🤩 🟠🟠🟠🟠🟠🟠🟠🟠🟠 🤩 Экскурсия по городу «Душа Москвы. Хитровка» 10 июля, пятница, 19:00 Билеты — 900/700₽ 🤩 Автобусная экскурсия «Москва Мельникова» 12 июля, воскресенье, 11:00 Билеты — 1500/1100₽ Маршрут рассчитан на 6 часов 🟠Билеты на экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» поступают в продажу в 18:00 по вторникам. 🟠🟠🟠🟠🟠🟠🟠 🟠Архитектурный скетчинг: быстрые наброски 11 июля, суббота, 13:00 Билеты — 1000/500₽ До встречи в музее 🟠</t>
+  </si>
+  <si>
+    <t>05.07.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7367</t>
+  </si>
+  <si>
+    <t>#АрхитектурнаяДеталь Колонна на Агоре в городе Триполис, Турция IV-V века</t>
+  </si>
+  <si>
+    <t>02.07.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7366</t>
+  </si>
+  <si>
+    <t>По выставке «Фёдор Шехтель. Грёзы русского модерна» доступен аудиогид! 🤩 В нём мы собрали всё самое главное из биографии Фёдора Шехтеля, а также рассказали о его любимых стилях и принципах работы со зданиями разных типологий! 🟠 Кто был первым учителем главного московского архитектора эпохи модерна 🟠 Сколько лет Шехтель сотрудничал с антрепренёром Михаилом Лентовским 🟠 Какие постройки принесли славу архитектуру не только в России, но и в Европе 🤩 Что такое принцип «изнутри-наружу» 🤩 Почему Шехтель любил добавлять в городские особняки большие окна и камины 🤩 Как инженерные конструкции Шухова вдохновили Шехтеля на эксперименты во время работы над постройками Днепростоя 🤩 Почему архитектор сделал много чертежей к проекту особняка Морозовой 🤩 Как мода на Восток рубежа XIX-XX веков отразилась во временной архитектуре 🟠 Какой проект был любимым у Шехтеля, по мнению его дочери Веры Всё это и много другое вы узнаете вместе с нашим аудиогидом по выставке! 🤩 Стоимость аренды аудиогида — 400 ₽ Продолжительность — 55 минут</t>
+  </si>
+  <si>
+    <t>02.07.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7362</t>
+  </si>
+  <si>
+    <t>Сложный по своей структуре ансамбль Печского патриархата – многовековой резиденции глав Сербской православной церкви – создавался в несколько этапов. Самое старое здание монастырского комплекса – это церковь Святых апостолов XIII века. После того как сюда был перенесен центр Сербской архиепископии, и развернулось активное строительство. Сначала, в начале XIV века, к северной стороне церкви Святых апостолов была пристроена однонефная церковь Святого Димитрия. Чуть позже к противоположной, южной стороне была пристроена церковь Богородицы Одигитрии. К востоку от неё была устроена небольшая часовня Святого Николая. Разновеликие объемы объединил новый монументальный открытый нартекс с двенадцатью пролётами, покрытыми крестовыми сводами, и башней-колокольней, которая не сохранилась до наших дней. Сложившийся в результате сложный облик кафоликона (главного собора) Печского патриархата отсылал к храмам Афона, в том числе благодаря красному цвету стен и специфическим резным орнаментам. Стоит отметить, что каждый из этапов строительства Печского патриархата включал и роспись стен. В результате под сводами оказались выдающиеся произведения практически всех этапов развития сербской монументальной живописи – с XIII по XIX век. Некоторые из них входят в число лучших произведений живописи византийского мира. Фрески старейшей церкви Святых апостолов датируются примерно 1260 годом. К сожалению, они сохранились только в алтаре и верхних частях подкупольного пространства. Узнать историю древнего Печского патриархата и его уникальной монументальной живописи, и даже совершить виртуальную экскурсию по его интерьерам, рассмотреть все детали фресковой живописи можно до 19 июля на нашей вставке «Сербские средневековые памятники под угрозой».</t>
+  </si>
+  <si>
+    <t>01.07.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7354</t>
+  </si>
+  <si>
+    <t>Сегодня отмечается День реставратора! Поздравляем наших коллег!! Ваша ежедневная кропотливая работа — настоящее волшебство! А мастерские наших реставраторов — отдельный мир… Когда приходим туда, не можем оторвать глаз от инструментов, баночек, скляночек… Сегодня предлагаем вам заглянуть в мастерскую реставрации графики❤️</t>
+  </si>
+  <si>
+    <t>30.06.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7353</t>
+  </si>
+  <si>
+    <t>Изучить выставку «Фёдор Шехтель. Грёзы русского модерна» теперь можно с онлайн-путеводителем, который подготовил генеральный спонсор выставки — банк ВТБ. Он поможет сориентироваться в основных разделах экспозиции, не пропустить ключевые экспонаты и станет удобным проводником в удивительный мир архитектора Шехтеля. Наших юных посетителей в путеводителе ждёт увлекательный квест. А в конце собран чек-лист с рекомендациями книг и фильмов, которые позволят глубже погрузиться в эпоху модерна. Воспользоваться онлайн-путеводителем можно бесплатно: найдите QR-код на информационном стенде перед началом экспозиции и отправляйтесь в захватывающее путешествие. 🟠</t>
+  </si>
+  <si>
+    <t>30.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7352</t>
+  </si>
+  <si>
+    <t>На выставке «Фёдор Шехтель. Грёзы русского модерна» есть очаровательный экспонат — оригинальный подвесной плафон, придуманный архитектором для светильника в зрительном зале МХТ! Показываем вам сегодня этого красавца и делимся рассказом реставратора о подготовке этого объекта к выставке💎 Генеральный спонсор выставки — Банк ВТБ.</t>
+  </si>
+  <si>
+    <t>29.06.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7350</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🟠🟠🟠🟠🟠🟠🟠🟠 🟠Выставка «Фёдор Шехтель. Грёзы русского модерна» 🟠🟠🟠🟠 🟠Постоянная экспозиция «Калязин. Фрески затопленного монастыря» недоступна до 9 июля! 🟠🟠🟠🟠 🟠Выставка «Сербские средневековые памятники под угрозой» 🟠🟠🟠🟠🟠🟠🟠 🟠Выставка «МУАРстерские» идёт последнюю неделю! 🟠🟠🟠🟠🟠🟠 🟠Выставка «По пути. Живопись Надежды Крестининой» 🟠🟠🟠🟠🟠🟠 🟠🟠🟠🟠🟠🟠🟠🟠🟠 🟠Экскурсия по зданиям музея «История усадьбы Талызиных» • 2 июля, четверг, 19:00 • 4 июля, суббота, 15:00 Билеты — 350/250₽ В дополнение к билету на экскурсию нужно купить входной билет в музей 🟠Билеты на экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» поступают в продажу в 18:00 по вторникам. 🟠🟠🟠🟠🟠🟠🟠 🟠Архитектурный скетчинг: быстрые наброски 4 июля, суббота, 13:00 Билеты — 1000/500₽ До встречи в музее🟠</t>
+  </si>
+  <si>
+    <t>29.06.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7345</t>
+  </si>
+  <si>
+    <t>15 мая 1883 года в Москве проходили торжества в честь коронации императора Александра III. На Ходынском поле было устроено костюмированное шествие, организатором которого выступил известный антрепренёр Михаил Лентовский, а костюмы и декорации были созданы по эскизам Фёдора Шехтеля. Не можем отказать себе в удовольствии поделиться с вами подробным описанием всех «участников» торжественного шествия: «Идея шествия — постепенное появление весны. Впереди, во главе шествия идёт 1 герольд, за ним 6 герольдов, по 3 в ряд, с крылатыми латами, шишаками и длинными трубами; за ними следуют: жук и кузнечик, верхами, жуки и кузнечики пешие, 7 лягушек верхом, колесница пчёл, которая запряжена 4 лошадьми, вмещающая в себе царицу пчёл, в сопровождении пчёл. За означенной колесницей двигается колесница русского богатыря Микулы Селяниновича (олицетворение чернозёмной силы), окружённая муравьями; за нею следуют: мужик в красной рубахе, с берёзкой, цветы и бабочки, а затем колесница “Весны”, запряжённая 4 лошадьми, на которых сидят русские богатыри. На колеснице сидит “Весна”, окружённая цветами и бабочками. Далее следуют: богатырь со знаменем, 4 богатыря, несущие громадный Меч-Кладенец, колесница Добрыни Никитича, убивающего Змея Горыныча (уничтожение всего дурного и злого), колесница Хмеля — на бочке сидит разухабистый мужик (хмель), в колесницу запряжена тройка коней, на коренной едет подгулявший парень, по краям колесницы сидят 8 молодых парней. За колесницей двигается телега, запряжённая тройкой; в телеге сидят скоморохи. Шествие заключают: коза с барабаном, медведь, журавль и русский хор с песнями и плясками». В том же 1883 году был издан альбом с рисунками Фёдора Шехтеля на 15 листах, в который вошли самые яркие эпизоды шествия. Увидеть часть из них своими глазами вы можете на выставке «Фёдор Шехтель. Грёзы русского модерна»! 🐸 Генеральный спонсор выставки — Банк ВТБ.</t>
+  </si>
+  <si>
+    <t>28.06.26 18:14</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7344</t>
+  </si>
+  <si>
+    <t>Друзья, а вы подписаны на нашу почтовую рассылку? 🟠 С недавних пор мы её серьёзно переосмыслили: теперь она выходит реже, но зато каждая - со своим лицом. Не чаще двух раз в месяц мы просим кого-то из музейных сотрудников рассказать о новостях Музея так, как это видит он сам. Будем делиться тем, что происходит в отделах хранения, реставрационных мастерских, рассказывать в подробностях, как готовятся выставки, и что нового появилось в музейном магазине. Если вы ещё не подписаны — самое время это сделать: внизу главной страницы нашего сайта есть специальная кнопка «Подписаться на рассылку» 🟠</t>
+  </si>
+  <si>
+    <t>28.06.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7343</t>
+  </si>
+  <si>
+    <t>Провели выходные в Никола-Ленивце на фестивале Архстояние. Детское😍 Создавали Сад невозможных зданий! Дом для камня, дворец для пингвинов, дом в жерле вулкана, музей лужи… И ещё сотни и сотни фантастических проектов «расцвели» на нашей полянке! Уже пятый год участвуем в фестивале и заканчивать не планируем! До встречи в следующем году❤️</t>
+  </si>
+  <si>
+    <t>26.06.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7334</t>
+  </si>
+  <si>
+    <t>«Сейчас удивительно хорошо у нас на даче; перед ней открывается обширнейшая панорама с разлившейся и извивающейся тремя поворотами Москвой-рекою» — писал Фёдор Шехтель Марии Чеховой, сестре писателя, в 1918 году. В 1905 году архитектор построил для своей семьи дачу в районе Кунцева. Деревянный дом располагался в живописном месте на высоком берегу реки. Посмотрите на первый рисунок — на нём Шехтель запечатлел большую веранду, с которой и открывался тот самый прекрасный вид…   Интересно, что на Кунцевской даче Шехтели проводили летние месяцы вплоть до середины 1920-х годов. К сожалению, до сегодняшнего дня здание не сохранилось. На выставке «Фёдор Шехтель. Грёзы русского модерна» вы можете рассмотреть эти яркие, наполненные светом, рисунки, сделанные архитектором в дачном доме.  Генеральный спонсор выставки — Банк ВТБ.</t>
+  </si>
+  <si>
+    <t>25.06.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7330</t>
+  </si>
+  <si>
+    <t>Церковь Богородицы Левишки на юге Косова и Метохии, в старой части города Призрен, — одна из красивейших сербских средневековых церквей. Изначально она была возведена на фундаменте более древней базилики - и уже после учреждения автокефальной Сербской православной церкви, в начале XIII века, церковь Богородицы Левишки стала центром Призренской епархии. Именно в этот период ее стены и своды были покрыты фресковой живописью. Из этих росписей до даних дней сохранились лишь отдельные фрагменты: фреска-икона Богородицы Елеуса с Христом Кормителем и две евангельские сцены: Брак в Кане Галилейской и Исцеление слепорождённого. Эти фрагменты являются прекрасным примером так называемого «монументального стиля» в византийской живописи XIII века. Что касается внешнего облика, который можно видеть сегодня, — его церковь Богородицы Левишки приобрела в результате масштабной реконструкции, проведенной в начале XIV века королем Стефаном Урошем II Милутином. Перестроенное сооружение превратилось в оригинальное сочетание пятикупольной церкви в форме развитого вписанного креста на старом фундаменте базилики. Западная часть храма также была решена необычно: в виде двухэтажного нартекса с колокольней посередине. Общая объемно-пространственная композиция, а также сдержанный монументальный декор позволяют предположить, что ведущую роль в возведении церкви сыграли строители из Эпира во главе с протомастером Николой. К сожалению, церковь Богородицы Левишки за столетия своего существования утратила большую часть своего первоначального великолепия. В период многовекового османского владычества она была перестроена в мечеть, а её фрески заштукатурены. Последние большие утраты произошли в самом начале XXI века. В 2004 году в результате атаки Призренский собор был подожжен и серьёзно пострадал. Узнать историю древнего православного храма и его уникальной монументальной живописи, и даже совершить виртуальную экскурсию по его интерьерам можно до 19 июля на нашей вставке «Сербские средневековые памятники под угрозой».</t>
+  </si>
+  <si>
+    <t>25.06.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7326</t>
+  </si>
+  <si>
+    <t>24.06.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7325</t>
+  </si>
+  <si>
+    <t>Сегодня утилитарные сооружения прошлого, утрачивая свою изначальную функцию, всё чаще обретают новую — архитектурного и исторического символа района или даже целого города. Заводы и фабрики, построенные на рубеже XIX–XX веков, сегодня — уже полноценные достопримечательности, притягивающие туристов и сохраняющие историческую память места для местных жителей. Здание Электрозавода в Москве было построено в 1914–1917 годах по проекту архитектора Георгия Евланова. Оно уподоблено средневековому замку: на угловом фасаде — большой перспективный портал со стрельчатым завершением, а над ним — гранёные зубчатые башни. Главный вход оказывается под углом к улице, и здание словно разворачивается навстречу прохожим. Сложно представить район без этого памятника, ставшего не просто его архитектурной доминантой, но и настоящим символом. Метро Электрозаводская, Электрозаводская улица, Электрозаводский мост — он дал название многим окружающим его точкам на карте, прочно войдя в обиход москвичей, став настоящим сердцем этого района❤️</t>
+  </si>
+  <si>
+    <t>24.06.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7324</t>
+  </si>
+  <si>
+    <t>Проект двухзального кинотеатра на 800 мест. Архитектор И.В. Ткаченко, 1940. Из #КоллекцияМУАР</t>
+  </si>
+  <si>
+    <t>23.06.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7323</t>
+  </si>
+  <si>
+    <t>X KRASKY — специальный партнёр выставки «Фёдор Шехтель. Грёзы русского модерна» в МУАР имени А.В. Щусева. Творчество Фёдора Осиповича Шехтеля — яркий пример того, как архитектура становится пространством инноваций. Его проекты не просто определили облик эпохи, но и сформировали наше современное понимание архитектурной красоты. Соединяя инженерную смелость с глубокой образностью и совершенством форм, Шехтель превращал каждое здание в уникальный художественный объект. Так русский модерн обрёл одного из своих главных вдохновителей. Выставка продлится до 4 октября. Где архитектура — там X KRASKY</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7322</t>
+  </si>
+  <si>
+    <t>Ещё раз благодарим нашего специального партнёра X KRASKY 💜</t>
+  </si>
+  <si>
+    <t>22.06.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7320</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🤩🤩🤩🤩🤩🤩🤩🤩 Выставка «Фёдор Шехтель. Грёзы русского модерна» 🤩🤩🤩🤩 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🤩🤩🤩🤩 Выставка «Сербские средневековые памятники под угрозой» 🤩🤩🤩🤩🤩🤩🤩 Выставка «МУАРстерские» 🟠🟠🟠🟠🟠🟠 Выставка «По пути. Живопись Надежды Крестининой» 🤩🤩🤩🤩🤩🤩 🤩🤩🤩🤩🤩🤩🤩🤩🤩 Экскурсия по городу на РЖЯ «Жилая архитектура эпохи модерн» 🤩27 июня, суббота, 12:00 Билеты — 700₽ Экскурсия по городу «Архитектура авангарда на Шаболовке» 🤩27 июня, суббота, 14:00 Билеты — 900/700₽ Экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» на РЖЯ 🤩25 июня, четверг, 18:00 Необходима регистрация, билет приобретается на месте — 500₽ Билеты на экскурсии по выставке «Фёдор Шехтель. Грёзы русского модерна» на ближайшую неделю распроданы 🤩🤩🤩🤩🤩🤩🤩 Архитектурный скетчинг: быстрые наброски 🟠27 июня, суббота, 13:00 Билеты – 1000/500₽ Архитектурный скетчинг: исследование пространства 🤩28 июня, воскресенье, 17:00 Билеты — 1000/500₽</t>
+  </si>
+  <si>
+    <t>22.06.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7319</t>
+  </si>
+  <si>
+    <t>22 июня — День памяти и скорби. Сегодня мы присоединяемся к общероссийской минуте молчания, чтобы почтить память тех, чьи жизни оборвала или навсегда изменила Великая Отечественная война.</t>
+  </si>
+  <si>
+    <t>22.06.26 01:10</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7318</t>
+  </si>
+  <si>
+    <t>... Я убит подо Ржевом, Тот еще под Москвой. Где-то, воины, где вы, Кто остался живой? В городах миллионных, В сёлах, дома в семье? В боевых гарнизонах На не нашей земле? Ах, своя ли, чужая, Вся в цветах иль в снегу… Я вам жизнь завещаю, — Что я больше могу? Завещаю в той жизни Вам счастливыми быть И родимой отчизне С честью дальше служить. Горевать — горделиво, Не клонясь головой, Ликовать — не хвастливо В час победы самой. И беречь её свято, Братья, счастье своё — В память воина-брата, Что погиб за неё. /Александр Твардовский. Я убит подо Ржевом. 1946. Отрывок/</t>
+  </si>
+  <si>
+    <t>21.06.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7317</t>
+  </si>
+  <si>
+    <t>Экскурсия по городу на русском жестовом языке «Жилая архитектура эпохи модерн»! 27 июня, суббота, 12:00 На прогулке вы увидите ярчайшие постройки этой эпохи — доходный дом Исакова, особняк Александры Дерожинской, особняк Якунчиковой, а также множество доходных домов и особняков талантливых зодчих московского модерна. Экскурсию проведет Анна Царёва — член Ассоциации глухих и слабослышащих экскурсоводов, гидов, гидов-переводчиков КАК ПОСЕТИТЬ? 🟠 Купить билет стоимостью 700₽ можно на нашем сайте. Обратите внимание: при оформлении заказа нужно принять все условия внизу страницы. Последний пункт не подписывает вас на рассылку Музея — вы даёте согласие на связь с вами по почте или в мессенджерах. Проведите это лето с модерном! 🤩</t>
+  </si>
+  <si>
+    <t>20.06.26 20:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7316</t>
+  </si>
+  <si>
+    <t>Провели прекрасный день в Коломенском на Пикнике Афиши! Собрали сотни самых разных историй про ваши любимые здания и памятные места… Вот оно — лишнее доказательство того, что архитектура неразрывно связана с жизнью каждого из нас!! И, конечно, спасибо Фонду Потанина за организацию музейной зоны на Пикнике и приглашение принять участие в таком классном событии! Ура! Увидимся в МУАРе🤩</t>
+  </si>
+  <si>
+    <t>20.06.26 19:29</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7315</t>
+  </si>
+  <si>
+    <t>Сегодня на Пикнике Афиши вы оставили много замечательных историй! Но эта — в самое сердце🩷 Ещё одна причина идти на выставку Шехтеля!!</t>
+  </si>
+  <si>
+    <t>20.06.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7308</t>
+  </si>
+  <si>
+    <t>Собираем истории архитектуры на Пикнике Афиши🩷🩷🩷 Прямо сейчас в нашем уютном павильоне в Коломенском делимся личными историями про самые разные здания в Москве и за её пределами! Если вы на Пикнике — заглядывайте в музейный уголок!</t>
+  </si>
+  <si>
+    <t>20.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7307</t>
+  </si>
+  <si>
+    <t>22 июня — День памяти и скорби. 22 июня 1941 года началась Великая Отечественная война. В преддверии этой даты мы присоединяемся к информационной кампании, посвящённой этой трагической странице в истории нашей страны. Мы вместе вспоминаем всех, чьи жизни были оборваны или навсегда искажены войной. Память — наше общее дело. В понедельник 22 июня в 12:15 по московскому времени состоится общероссийская минута молчания.</t>
+  </si>
+  <si>
+    <t>19.06.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7301</t>
+  </si>
+  <si>
+    <t>Выставка «Фёдор Шехтель. Грёзы русского модерна» работает уже два дня. В залах музея людно, погружение в эпоху модерна идёт полным ходом🟠 А мы хотим ещё раз вспомнить, как прошло открытие выставки и поблагодарить партнёров, поддержавших наше мероприятие: дизайн-отель «Селигер-клуб» и бренд глубинной байкальской воды BAIKAL430! И, конечно, спасибо нашему специальному партнёру — архитектурно-дизайнерскому холдингу BURO ALL — за изысканные цветочные композиции, украсившие фойе музея🌼</t>
+  </si>
+  <si>
+    <t>19.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7295</t>
+  </si>
+  <si>
+    <t>🧬Неделю назад закончилась первая смена АРХИлагеря🧬 Мы успели послушать несколько лекций от приглашенных архитекторов, доехать до усадьбы Кусково, сходить в гости в архитектурное бюро, посетить музей «Огни Москвы» и сделать несколько десятков зарисовок и макетов! Изучать малые архитектурные формы нам не помешали ни внезапные летние дожди, ни полуденная жара. 🪐 Две недели пролетели незаметно — на память остались яркие впечатления, фотографии и детские проекты во дворике музея! Показываем, как это было, и с нетерпением ждем вторую смену 💓</t>
+  </si>
+  <si>
+    <t>18.06.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7285</t>
+  </si>
+  <si>
+    <t>Вчера состоялось торжественное открытие выставки «Фёдор Шехтель. Грёзы русского модерна»🤩 Шехтель принадлежит к числу тех редких архитекторов, чьё творчество не только определило художественный облик своей эпохи, но и продолжает формировать наше представление о красоте и выразительности архитектуры. Способность превращать каждый проект в уникальный художественный мир, соединяя инженерную смелость, глубокую образность и безупречное чувство формы, сделала его одной из ключевых фигур русского модерна. Выставка продлится до 4 октября! Поздравляем всю команду музея, куратора выставки — Анну Кистанову, директора Музея Мельниковых, и конечно, архитекторов из бюро PS Culture, создателей экспозиционного решения! А сейчас хотим поблагодарить всех наших партнёров, поддержавших проект! Генеральный спонсор выставки — Банк ВТБ. Специальные партнёры: бренд X KRASKY, архитектурно-дизайнерский холдинг BURO ALL, светотехническая компания Точка Опоры. Выставка подготовлена при поддержке архитектурного бюро WALL. Инклюзивные мероприятия к выставке будут реализованы при поддержке Благотворительного фонда «Свет». Партнёрами открытия выступили Дизайн-отель «Селигер клуб» и бренд глубинной байкальской воды BAIKAL430. Спасибо за поддержку проекта и нашим информационным партнёрам! Стратегический медиапартнёр — Archi.ru. Информационные партнёры: Афиша КП, KudaGo, Культура.РФ, компания Аэроэкспресс, проект «Окно в Россию», журналы «Наше Наследие» и «Мир Музея», онлайн-медиа Архитайм. Радиопартнёр — Радио «Маяк».</t>
+  </si>
+  <si>
+    <t>16.06.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7280</t>
+  </si>
+  <si>
+    <t>🐫 🌟 В конце 1920-х годов в СССР активно развивалось зерновое хозяйство, сопровождавшееся строительством новых зерновых совхозов. Одним из них стал «Учебно-опытный зерносовхоз № 2», расположившийся рядом с железнодорожным разъездом под названием Верблюд, недалеко от Ростова-на-Дону. Строительство нового посёлка Зерновой началось в 1928 году, и уже через полтора года здесь появились многоквартирные дома и коттеджи, столовая, баня, элеватор, больница, гаражи, клуб, а к 1930 году открылся Институт инженеров-механиков социалистического земледелия. В создании нового города принимали участие многие архитекторы, среди которых был и знаменитый мастер советского авангарда - Пантелеймон Голосов. В периодике середины 30-х годов о Зернограде писали так: «Всё утопает в зелени деревьев. Около домов разбиты скверы с цветочными клумбами. Совсем близко молодой парк. По соседству с парком — обширный стадион: по вечерам сотни молодых здоровых парней и девушек играют в футбол, волейбол, баскетбол, соревнуются в беге, в прыжках, в стрельбе, в метании гранат. Таков внешний облик Зернограда с населением в 7 000 человек. Этот город еще очень молод, ему от роду 6 лет». Вот такой эталонный город эпохи авангарда, который и сегодня остаётся центром сельскохозяйственной науки. 🟠</t>
+  </si>
+  <si>
+    <t>15.06.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7278</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🤩🤩🤩🤩🤩🤩🤩🤩 Новая выставка «Фёдор Шехтель. Грёзы русского модерна» начнёт работу с 18 июня! 🤩🤩🤩🤩 Выставка «Сербские средневековые памятники под угрозой» 🤩🤩🤩🤩🤩🤩🤩 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🤩🤩🤩🤩 Выставка «МУАРстерские» 🟠🟠🟠🟠🟠🟠 Выставка «По пути. Живопись Надежды Крестининой» 🤩🤩🤩🤩🤩🤩 🤩🤩🤩🤩🤩🤩🤩🤩🤩 Экскурсия по городу «Архитектурные стили Москвы» 🤩18 июня, четверг, 19:00 Билеты — 900/700₽ Автобусная экскурсия «Москва Щусева» 🤩20 июня, суббота, 12:00 Билеты — 1500/1100₽ Маршрут рассчитан на 5 часов Экскурсия по городу на РЖЯ «Административные и общественные здания эпохи модерн» 🤩21 июня, воскресенье, 12:00 Билеты — 700₽ ⚡️Экскурсия по выставке «Фёдор Шехтель. Грёзы русского модерна» 🤩21 июня, воскресенье, 18:00 Билеты — 350/250₽ 🤩🤩🤩🤩🤩🤩🤩 Архитектурный скетчинг: быстрые наброски 🟠20 июня, суббота, 13:00 Билеты — 1000/500₽ Скетчинг в городе. Марфо-Мариинская обитель 🤩20 июня, суббота, 17:00 Билеты — 1500/1000₽ Архитектурный скетчинг: исследование пространства 🤩21 июня, воскресенье, 17:00 Билеты — 1000/500₽</t>
+  </si>
+  <si>
+    <t>15.06.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7277</t>
+  </si>
+  <si>
+    <t>Забежали на монтаж выставки «Фёдор Шехтель. Грёзы русского модерна» и застали установку весьма необычного экспоната... Показываем вам кусочек: сможете догадаться, что это? 👀 Пишите предположения в комментариях! Генеральный спонсор выставки — Банк ВТБ.</t>
+  </si>
+  <si>
+    <t>13.06.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7276</t>
+  </si>
+  <si>
+    <t>Заглянули в залы нашей анфилады, где идёт монтаж выставки «Фёдор Шехтель. Грёзы русского модерна»! Считанные дни остаются до открытия — первых посетителей будем ждать 18 июня🤩 Генеральный спонсор выставки — Банк ВТБ.</t>
+  </si>
+  <si>
+    <t>12.06.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7275</t>
+  </si>
+  <si>
+    <t>В этот день хотим вспомнить и знаменитый Русский отдел на Международной выставке в Глазго, постройки которого были созданы по проекту Фёдора Шехтеля. «…И вот среди этих белых полуиндийских, полумонмартрских зданий московский архитектор Шехтель построил деревню из «Руслана и Людмилы» или из «Царя Берендея». Это была счастливая мысль построить отрывок из русской сказки на лужайках Kelvingrove в торговой столице Шотландии. Широкие башни с шатрами, украшенными двуглавыми орлами, пузатые терема с красными окнами, крыши барабаном и все это с пестрой раскраской и с несколько распущенными орнаментами в стиле Врубеля. Правда, орнаменты следовало бы подтянуть, но и так, в их вольном исподнем виде, они шли к этим теремам-косовороткам. Вообразите чувство суровых протестантов-шотландцев при виде этого обилия разноцветных орлов, грибов, петухов и коньков на четырех русских павильонах…» «Заметки путешественника». «Новое время». С.-Пб. 1901, 10 ноября В результате ансамбль выставочных павильонов в Глазго стал открытием в архитектурной жизни, и именно ему было суждено определить своеобразие национально-романтической ветви московского модерна. Уже на следующей неделе проект Русских павильонов можно будет увидеть на выставке «Фёдор Шехтель. Грёзы русского модерна». 🟠 Русские павильоны на Международной выставке 1901 года в Глазго. Архитектор Фёдор Шехтель. Фотография из #КоллекцияМУАР #ДеньРоссии #ВоспитаниеКультурой</t>
+  </si>
+  <si>
+    <t>12.06.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7274</t>
+  </si>
+  <si>
+    <t>С Днём России, друзья! 🇷🇺 В этот день хотим поделиться с вами вот такой торжественной акварелью с изображением памятника «Тысячелетие России» в Великом Новгороде. Она была создана в 1878 году, а сегодня хранится в #КоллекцияМУАР</t>
+  </si>
+  <si>
+    <t>11.06.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7271</t>
+  </si>
+  <si>
+    <t>🟠🟠🟠🟠 🟠🟠🟠🟠🟠🟠 🟠 🟠🟠🟠🟠🟠🟠🟠🟠💛 Пришло время выйти за пределы музейных залов и отправится на пленэр! 🤩 «Скетчинг в городе» – отличная возможность взглянуть на город с другого ракурса, развить навык быстрого рисования и научиться замечать детали, которые обычно остаются без внимания. 🤩 Первый «Скетчинг в городе» этого лета пройдет уже в эту субботу – 13 июня в 17:00. Вместе с Таней Гореловой отправимся к Библиотеке имени Ленина рисовать перспективы улиц и переулков, библиотечный дворик с фонтаном и памятник Достоевскому. 🤩«Скетчинг в городе: Библиотека имени Ленина» 13 июня, 17:00 Билеты – 1500/1000₽</t>
+  </si>
+  <si>
+    <t>11.06.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7270</t>
+  </si>
+  <si>
+    <t>Проект памятника героям Перекопа, созданный неизвестным архитектором в 1940-1941 годах под девизом «Шлем», из #КоллекцияМУАР</t>
+  </si>
+  <si>
+    <t>10.06.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7269</t>
+  </si>
+  <si>
+    <t>#АрхитектурныйКалендарь 10 июня отмечается Всемирный день модерна! У нас в музее последнее время каждый день — день модерна. Совсем недавно завершилась выставка об архитекторе Илларионе Иванове-Шице, а уже на следующей неделе мы открываем проект, посвящённый Фёдору Шехтелю! Изысканная, сложная и просто очень красивая — всеми этими словами можно описать архитектуру модерна. От композиции фасадов до мельчайших деталей вроде дверных ручек — всё в модерне плывёт, движется, закручивается… Сегодня хотим показать эту гипнотическую лестницу в особняке Дерожинской на фотографии Игоря Пальмина из #КоллекцияМУАР 💔</t>
+  </si>
+  <si>
+    <t>09.06.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7268</t>
+  </si>
+  <si>
+    <t>А вы уже успели побывать на нашей выставке «Сербские средневековые памятники под угрозой»? Такого у нас точно ещё не было! Включаете планшет, нажимаете кнопку, и раскрывается вся красота архитектуры и монументального искусства средневековой Сербии 🤩</t>
+  </si>
+  <si>
+    <t>09.06.26 04:55</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7267</t>
+  </si>
+  <si>
+    <t>#АрхитектурнаяДеталь Роспись плафона в одном из залов здания Ссудной казны в Москве. Архитекторы В. Покровский, Б. Нилус, 1913 - 1916</t>
+  </si>
+  <si>
+    <t>08.06.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7265</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🤩🤩🤩🤩🤩🤩🤩🤩 Выставка «Сербские средневековые памятники под угрозой» 🤩🤩🤩🤩🤩🤩🤩 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🤩🤩🤩🤩 Выставка «МУАРстерские» 🟠🟠🟠🟠🟠🟠 Выставка «По пути. Живопись Надежды Крестининой» 🤩🤩🤩🤩🤩🤩 🤩🤩🤩🤩🤩🤩🤩🤩🤩 Экскурсия по городу «Жилая архитектура эпохи модерн» 🤩10 июня, среда, 19:00 Билеты — 900/700₽ Экскурсия по выставке «Калязин. Фрески затопленного монастыря» 🤩14 июня, воскресенье, 16:00 Билеты — 350/250₽ 🤩🤩🤩🤩🤩🤩🤩 Архитектурный скетчинг: быстрые наброски 🟠13 июня, суббота, 13:00 Билеты – 1000/500₽ Архитектурный скетчинг: исследование пространства 🤩14 июня, воскресенье, 17:00 Билеты — 1000/500₽</t>
+  </si>
+  <si>
+    <t>08.06.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7264</t>
+  </si>
+  <si>
+    <t>🤩🤩🤩🤩🤩🤩🤩🤩 ФЁДОР ШЕХТЕЛЬ. ГРЁЗЫ РУССКОГО МОДЕРНА 18 июня — 4 октября 🤩🤩🤩🤩 Уже 18 июня откроется выставка, посвящённая лидеру московского модерна — архитектору Фёдору Осиповичу Шехтелю. Проект вдохновлён многолетней научной деятельностью одного из ведущих специалистов по творчеству мастера — Людмилы Владимировны Сайгиной, работавшей в Музее архитектуры в 1976 – 2024 годах. На выставке будет представлено около 240 экспонатов. Среди них оригинальная графика, исторические фотографии, модели построек, предметы декоративно-прикладного искусства (люстра и бра из особняков Фёдора Шехтеля, кровать из особняка Зинаиды Морозовой) и книги из личной библиотеки архитектора! Экспозиция делится на восемь самостоятельных разделов: каждый демонстрирует определённую грань художественного языка Фёдора Шехтеля, предлагая посетителю погрузиться в его творческую лабораторию. Выставка начинается с работ, которые сформировали его почерк — проектов театральных постановок, декораций, костюмов и временный зрелищных сооружений для городских праздников. В следующих разделах экспозиции раскрывается подход Шехтеля к созданию жилых зданий, а также сооружений других типологий на примере знаменитого здания Ярославского вокзала. Заключительный раздел выставки позволит вам погрузиться в последнее десятилетие карьеры и жизни Фёдора Шехтеля — в 1920-е годы. В этот период архитектор участвовал в создании памятников Александру Островскому перед Малым театром и 26 бакинским комиссарам в Баку, проектировал Болшевский оптический завод и работал над проектом гидроэлектростанции на Днепре. В экспозиции будет показано последнее творение Фёдора Шехтеля — тетрадь, в которую архитектор методично вклеивал официальные документы, справки, эскизы и фотографии чертежей, связанных с проектом Днепростроя.  Генеральный спонсор выставки — банк ВТБ. Специальные партнёры: бренд X KRASKY, архитектурно-дизайнерский холдинг BURO ALL, светотехническая компания Точка Опоры. Выставка также поддержана архитектурным бюро WALL, а сопроводительная инклюзивная просветительская программа — Благотворительным фондом «Свет».</t>
+  </si>
+  <si>
+    <t>07.06.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7263</t>
+  </si>
+  <si>
+    <t>#КоллекцияМУАР Не сохранившийся до наших дней храм Троицы Живоначальной в Подпорожье (Архангельская область) на акварели, созданной Л. Кальнинг в 1941 году.</t>
+  </si>
+  <si>
+    <t>06.06.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7262</t>
+  </si>
+  <si>
+    <t>Погода в Москве радует и провоцирует искать в #КоллекцияМУАР что-то летнее🌼 Вот, например, зарисовка дачных домов Георгия Крутикова, созданная в 1916 году.</t>
+  </si>
+  <si>
+    <t>04.06.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7260</t>
+  </si>
+  <si>
+    <t>Первый отзыв о выставке «Сербские средневековые памятники под угрозой» в день её открытия оставил Министр культуры Сербии Никола Селакович. Полюбуйтесь, какой прекрасный почерк! С сегодняшнего дня российская и московская публика сможет познакомиться с частью самого ценного сербского культурного наследия — с истоком сербской культуры, находящимся в нашем Косове и Метохии. Благодаря этому людям в России станет ещё яснее, почему мы боремся за наше Косово, почему для нас так важна поддержка братской России и почему мы никогда не откажемся от этой борьбы. Огромная благодарность министру Ольге Борисовне и Музею архитектуры. На Спасов день 21 мая 2026 года Никола Селакович</t>
+  </si>
+  <si>
+    <t>03.06.26 17:43</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7250</t>
+  </si>
+  <si>
+    <t>Уже три дня идёт наш АРХИлагерь! В этом году говорим с ребятами про малые архитектурные формы. Докладываем, что успели сделать: узнали, что вообще такое МАФ, порисовали двор музея, кровати из картона склеили (и сразу же разобрали) и даже в Кусково сегодня съездили (видели павлина — порадовались)! В общем, работаем интенсивно и весело, дальше — больше!💜</t>
+  </si>
+  <si>
+    <t>02.06.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7247</t>
+  </si>
+  <si>
+    <t>⚡️Мы рады пригласить вас на презентацию долгожданного издания к выставке «Конструктивизм. Траектория метода. К 100-летию ОСА», которая состоится 4 июня (четверг) в 19:00! Книга исследует особенности творческих принципов архитекторов-конструктивистов, входивших в Объединение современных архитекторов (ОСА) – самой известной и влиятельной творческой группировки советского авангарда. Три раздела книги погружают читателя в различные аспекты конструктивизма как явления: он показан с точки зрения новаторских художественно-образных, в контексте организационной проблематики, а также в попытке очертить концептуальный вклад архитекторов-конструктивистов из ОСА в развитие типологии жилищного строительства и принципов организации городов. Каждая из частей включает как статьи исследователей, так и многочисленные иллюстрации: проектную архитектурную графику, художественные эскизы, макеты, исторические фотографии, архивные документы из коллекции Музея архитектуры и ещё 16 государственных и частных собраний. Книгу представят: • Елена Власова – автор-составитель книги, кандидат философских наук, главный научный сотрудник музея, куратор выставки «Конструктивизм. Траектория метода. К 100-летию ОСА» • Юлия Старостенко – автор, кандидат архитектуры, учёный секретарь музея, советник РААСН • Евгения Конышева – автор, кандидат искусствоведения, доцент, ведущий научный сотрудник Отдела истории архитектуры и градостроительства Новейшего времени НИИТИАГ, советник РААСН • Представитель издательства «Кучково поле Музеон» Дизайн и вёрстка издания – «Кучково поле Музеон». Генеральный спонсор выставки «Конструктивизм. Траектория метода. К 100-летию ОСА» – Банк ВТБ. Презентация пройдёт в лектории, во флигеле «Руина». Посетить мероприятие можно бесплатно, нужно только зарегистрироваться. А книгу можно купить в нашем магазине! 🟠</t>
+  </si>
+  <si>
+    <t>02.06.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7237</t>
+  </si>
+  <si>
+    <t>Вчера, как всегда, очень по-домашнему открыли нашу традиционную выставку «МУАРстерские»!! Все те, кто в течение учебного года создавал макеты, рисунки, мозаики, собрались в музее, чтобы увидеть, что получилось в итоге, обняться и поздравить друг друга. И вы приходите посмотреть на работы наших учеников! Выставка продлится до 5 июля!⭐️✨💜🌟❤️💕💥</t>
+  </si>
+  <si>
+    <t>01.06.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7236</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🤩🤩🤩🤩🤩🤩🤩🤩 Выставка «Сербские средневековые памятники под угрозой» 🤩🤩🤩🤩🤩🤩🤩 Новая выставка МУАРстерские 2026 Выставка начнёт свою работу с 1 июня! 🟠🟠🟠🟠🟠🟠 Выставка «По пути. Живопись Надежды Крестининой» 🤩🤩🤩🤩🤩🤩 🤩🤩🤩🤩🤩🤩🤩🤩🤩 Экскурсия по городу «Москва Матвея Казакова» 🤩2 июня, вторник, 19:00 Билеты — 900/700₽ Экскурсия по городу «Архитектура авангарда на Шаболовке» 🤩7 июня, воскресенье, 14:00 Билеты — 900/700₽ 🟠🟠🟠🟠🟠🟠🟠🟠🟠🟠🟠 Презентация издания «Конструктивизм. Траектория метода. К 100-летию ОСА» 🤩4 июня, четверг, 19:00 Вход свободный, по регистрации 🤩🤩🤩🤩🤩🤩🤩 Архитектурный скетчинг: быстрые наброски 🟠6 июня, суббота, 13:00 Билеты – 1000/500₽ Архитектурный скетчинг: исследование пространства 🤩7 июня, воскресенье, 17:00 Билеты — 1000/500₽</t>
+  </si>
+  <si>
+    <t>01.06.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7235</t>
+  </si>
+  <si>
+    <t>День защиты детей празднуем так💚 Сегодня стартовала 1 смена АРХИлагеря! Изучение малых архитектурных форм начали во дворике музея — рисовали лавочки, скульптуры и даже урны, а потом придумывали, чем бы ещё дополнить двор! Прямо сейчас — передышка, а через пару часов открываем выставку МУАРстерские!</t>
+  </si>
+  <si>
+    <t>30.05.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7231</t>
+  </si>
+  <si>
+    <t>Сегодня ещё можно успеть на АРХ МОСКВУ в Гостиный двор! Обязательно найдите среди павильонов «Путь кирпича» — наш совместный проект с заводом BRAER ❤️❤️❤️ Фото: BRAER</t>
+  </si>
+  <si>
+    <t>29.05.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7230</t>
+  </si>
+  <si>
+    <t>🟠🟠🟠🟠🟠🟠🟠🟠 МУАРстерские 2026 1 июня – 5 июля 🟠🟠🟠🟠🟠🟠 1 июня, в День защиты детей, на первом этаже флигеля «Руина» откроется выставка наших МУАРстерских – творческих студий, в которых дети и взрослые изучают искусство разных стран и эпох, создают архитектурные проекты и макеты, исследуют возможности графических материалов, осваивают технологии изготовления мозаик и изразцов. В трёх разделах представлены работы семи студий МУАРстерских. В первой части экспозиции показаны графические работы двух групп курсов «Видеть и рисовать» и «Художественная лаборатория». Второй раздел выставки представит макеты участников младшей и старшей групп «Макетной лаборатории». В третьем разделе экспозиции можно познакомиться с работами студий «Мозаика» и «Архитектурная керамика». Открытие выставки пройдет 1 июня в 19:00 в музейном дворике. Мы ждем всех, чтобы вместе подвести творческие итоги года!</t>
+  </si>
+  <si>
+    <t>28.05.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7229</t>
+  </si>
+  <si>
+    <t>Свет в Руине💔</t>
+  </si>
+  <si>
+    <t>28.05.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7225</t>
+  </si>
+  <si>
+    <t>Вчера открылась АРХ МОСКВА! И если спросите нас, как найти Музей архитектуры в Гостином дворе, мы ответим — смотрите вверх!! В этом году наша экспозиция — это своды, украшенные орнаментами из #КоллекцияМУАР. Полюбуйтесь, какая воздушная красота получилась🤍 Выставка-форум АРХ МОСКВА проходит до 30 мая — заглядывайте, только не забудьте зарегистрироваться!</t>
+  </si>
+  <si>
+    <t>26.05.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7216</t>
+  </si>
+  <si>
+    <t>Вспоминаем выставку «Времени нет» — первый проект Лаборатории МУАР х цех — которая проходила в музее прошлым летом. Уже завтра в 17:00 на АРХ МОСКВЕ соберемся за круглым столом, чтобы обсудить лабораторию как форму взаимодействия музея с современными архитекторами, художниками и исследователями. Мы откажемся от формата классической панельной дискуссии — всем участникам предстоит ответить на секретные вопросы друга друга. В обсуждении примут участие: Наталья Шашкова — директор музея, Лола Хрунова и Варвара Алешина — сокураторы лаборатории от музея, и сокураторы лаборатории от сообщества цех: Наталья Масталерж — сооснователь архитектурного бюро NOWADAYS office, Юлия Стаборовская-Ардабьевская — сооснователь архитектурного бюро Saga, Михейл Микадзе — сооснователь архитектурного бюро ХОРА Приходите! Не забудьте зарегистрироваться на сайте АРХ МОСКВЫ 🟠</t>
+  </si>
+  <si>
+    <t>26.05.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7215</t>
+  </si>
+  <si>
+    <t>У Аптекарского приказа начали цвести ирисы! 🟠</t>
+  </si>
+  <si>
+    <t>25.05.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7213</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🤩🤩🤩🤩🤩🤩🤩🤩 Выставка «Сербские средневековые памятники под угрозой» 🤩🤩🤩🤩🤩🤩🤩 Выставка «По пути. Живопись Надежды Крестининой» 🤩🤩🤩🤩🤩🤩 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» недоступна до 3 июня 🤩🤩🤩🤩 🤩🤩🤩🤩🤩🤩🤩🤩🤩 Экскурсия по городу «Архитектурные стили Москвы» 🤩28 мая, четверг, 19:00 Билеты — 900/700₽ Автобусная экскурсия «Москва Щусева» 🤩30 мая, суббота, 12:00 Билеты — 1500/1100₽ Маршрут рассчитан на 5 часов Автобусная экскурсия «Москва Мельникова» 🤩31 мая, воскресенье, 12:00 Билеты — 1500/1100₽ Маршрут рассчитан на 6 часов 🤩🤩🤩🤩🤩🤩 Лекция «Скальные храмы Каппадокии» 🤩28 мая, четверг, 19:00 Билеты — 500/250₽ 🤩🤩🤩🤩🤩🤩🤩 Архитектурный скетчинг: быстрые наброски 🟠30 мая, суббота, 13:00 Билеты – 1000/500₽ Архитектурный скетчинг: исследование пространства 🤩31 мая, воскресенье, 17:00 Билеты — 1000/500₽ 🤩🤩🤩🤩🤩🤩🤩🤩🤩 27 мая - 30 мая 2026 Музей архитектуры традиционно участвует в АРХ МОСКВЕ 🤩27 мая, среда, 17:00 Круглый стол: «Времени нет» в лектории «ГЛОССАРИЙ». Вспомним наш проект 2025 года «Лабораторию МУАР х цех», итогом которой стала выставка «Времени нет» 🤩27 - 30 мая Можно увидеть наш спецпроект «ОРНАМЕНТ / ORNAMENTUM» 🤩27 - 30 мая Представляем экспозицию «Путь кирпича» совместно с нашим партнёром BRAER 🟠 Посетить выставку АРХ МОСКВА и все мероприятия можно бесплатно, нужно только зарегистрироваться на сайте.</t>
+  </si>
+  <si>
+    <t>24.05.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7210</t>
+  </si>
+  <si>
+    <t>Презентация книги Олега Явейна «Александр Никольский» 26 мая, вторник, 19:00 🤩🤩🤩🤩🤩🤩 Двухтомное издание представляет результаты масштабного исследования архитектурного мира Александра Никольского — одного из крупнейших мастеров архитектуры ХХ века. I том книги «МАСТЕР И ЭПОХА» — это иллюстрированная монография, об архитектурном наследии и творческом пути одной из влиятельных и знаковых фигур эпохи русского авангарда. II том — каталог работ архитектора, включающий многочисленные чертежи и эскизы мастера, его зарисовки и обмеры памятников византийской и итальянской архитектуры, а также рисунки, гравюры и графику, копии мозаик, игрушки и шаржи, оформление книг и спектаклей. Материалы к изданию собирались более двух десятилетий. Многие проекты сопровождаются выдержками из документов и (или) авторских текстов Никольского. В каталоге впервые представлено полное собрание произведений Александра Никольского. Вход на презентацию — свободный! Купить книгу можно в нашем книжном магазине🤩</t>
+  </si>
+  <si>
+    <t>24.05.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7206</t>
+  </si>
+  <si>
+    <t>Сегодня завершает работу выставка «Илларион Иванов-Шиц. Полвека на службе Москве». Уже завтра экспонаты начнут покидать залы, а мы приступим к подготовке анфилады к следующему проекту — выставке Фёдора Шехтеля, которая откроется в середине июня. Погрузиться в творчество Иванова-Шица сегодня ещё можно успеть! Напомним, музей работает до 20:00! 🤩</t>
+  </si>
+  <si>
+    <t>23.05.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7205</t>
+  </si>
+  <si>
+    <t>Если бы Илларион Иванов-Шиц жил и работал в наши дни, его смело можно было бы назвать мастером предметного дизайна. В архиве архитектора сохранилось множество проектов предметов мебели и декоративно-прикладного искусства. Один из самых забавных примеров — шаблон (чертеж в масштабе 1:1) кресла для Купеческого клуба. С первого взгляда может быть трудно разобраться в том, что изображено на листе — а все потому, что архитектор изобразил кресло сразу в трёх проекциях, наложенных друг на друга. Но если присмотритесь, увидите очаровательные технические подписи. Наша любимая — «выгиб спинки»! Этот лист и другие работы архитектора можно увидеть на выставке «Илларион Иванов-Шиц. Полвека на службе Москве», которая работает последние два дня!!</t>
+  </si>
+  <si>
+    <t>22.05.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7204</t>
+  </si>
+  <si>
+    <t>Посетители нашей выставки «Илларион Иванов-Шиц. Полвека на службе Москве» всегда отмечают этот экспонат — эскиз панно для фойе Купеческого клуба. Смотришь на эту работу — и сразу понимаешь: путешествие Иванова-Шица в Вену не прошло бесследно, здесь влияние Густава Климта очевидно🤩 Напоминаем, что остаются считанные дни до закрытия выставки! Успейте увидеть невероятно тонкую графику архитектора своими глазами до 24 мая. Кстати, остались последние билеты на экскурсии (на кураторские, в том числе) — ловите на сайте.</t>
+  </si>
+  <si>
+    <t>22.05.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7203</t>
+  </si>
+  <si>
+    <t>🟠Показ фильма «Мельников» в Парке Горького 🟠23 мая, суббота, в 19:15 Парк Горького. Музеон. Сцена Nova В рамках кинолектория фестиваля Интермузей посмотрим и обсудим фильм о Константине Мельникове Международная выставка искусств в Париже, 1925 год. Ле Корбюзье заявляет: «единственное, что заслуживает внимания — это павильон Константина Мельникова». Теперь весь мир следит за судьбой советского архитектора, спроектировавшего саркофаг для тела Ленина. Он строит гаражи и клубы, но главное — создает свой Дом. Карьеру архитектора закончит его ученик, выдавший ему запрет на профессию. И все последующие проекты останутся на бумаге. Дом архитектора — вершина его творчества и тюрьма автора, памятник истории семьи и архитектуры, уже в этом году откроет свои двери после реставрации. Режиссер — Марина-Мария Мельник. А то как живет наследие мастера сегодня обсудим с директором Музея Мельниковых, Анной Кистановой Для посещения необходима регистрация</t>
+  </si>
+  <si>
+    <t>22.05.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7202</t>
+  </si>
+  <si>
+    <t>22.05.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7193</t>
+  </si>
+  <si>
+    <t>🟠🟠🟠🟠🟠🟠🟠🟠 Сербские средневековые памятники под угрозой 22 мая - 19 июля 🤩🤩🤩🤩🤩🤩🤩 Вчера состоялось торжественное открытие выставки, посвящённой изучению и сохранению сербской средневековой архитектуры. Выставка — наш совместный проект с Министерством культуры Республики Сербии. На выставке применяются технологии дополненной реальности (AR), с помощью которых рассказывается история четырёх сербских памятников средневековой архитектуры. С 2006 года они находятся в списке Всемирного наследия, находящегося под угрозой (его составляет комитет ЮНЕСКО по охране всемирного культурного и природного наследия): монастырь Высокие Дечаны (Visoki Dečani), Печская патриархия (Pećka Patrijaršija), монастырь Грачаница (Gračanica) и церковь Богородицы Левишки (Bogorodica Ljeviška). Посетители музея узнают о текущем состоянии памятников, их древней истории, становлении в качестве духовных и культурных центров Сербии, увидят репродукции шедевров сербского монументального искусства XIII–XIV веков.  Выставка дополнена и предметами из собрания музея — мы показываем живописные копии фресок, выполненные в 1912 году художником Валентином Щербаковым во время его путешествия в Сербию. Среди них изображения святых и мучеников из монастырей Каленич, Жича, Манассия и других. Эти уникальные материалы впервые будут представлены публике.</t>
+  </si>
+  <si>
+    <t>21.05.26 18:27</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7192</t>
+  </si>
+  <si>
+    <t>Ловите первое — эмоциональное — видео с церемонии награждения Премии. Много гостей, знакомых лиц и радости общения! Еще раз поздравляем ВСЕХ, кто смог вчера, 20 мая, быть с нами в Малом театре — и особенно ВСЕХ финалистов Премии! Отдельные слова благодарности и поздравления — лауреатам 2026, которые получили свои заслуженные награды👏🏻👏🏻👏🏻 Премия в ВКонтакте|MAX| Telegram #МузейнаяПремия26</t>
+  </si>
+  <si>
+    <t>21.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7191</t>
+  </si>
+  <si>
+    <t>Недавно рассказывали о том, что открыли в Торжке выставку, посвящённую архитектору-реставратору Анне Харламовой. Сегодня хотим показать развертку одной из стен Греческого зала в Павловском дворце, которую Анна Матвеевна выполнила в 1945 году. Посмотрите, как тщательно она зафиксировала мельчайшие, чудом сохранившиеся детали убранства зала.</t>
+  </si>
+  <si>
+    <t>20.05.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7190</t>
+  </si>
+  <si>
+    <t>⚡В третьей Национальной премии в области музейного дела имени Д.С. Лихачёва в номинации «Научный сотрудник» победил Анатолий Оксенюк — заместитель директора по научной работе, исследователь древнерусской архитектуры и истории её реставрации! Радуемся всей командой!! 🤩</t>
+  </si>
+  <si>
+    <t>20.05.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7185</t>
+  </si>
+  <si>
+    <t>Сегодня стартовал фестиваль «Интермузей. БРИКС+»! Тема этого года — «Музей — территория будущего». И наши сотрудники традиционно представляют музей на фестивале. Вот график мероприятий, которые можно успеть посетить: 20 мая 16:30 – панельная дискуссия «Музей как культурная доминанта. Место исторического наследия в городе» с директором нашего музея Натальей Шашковой 22 мая 10:30 – панельная дискуссия «Фандрайзинг. "Мост" между возможностями и поддержкой для молодых специалистов» с руководителем отдела по работе с партнёрами Лолой Хруновой 10:30 – кейс-сессия «Сохраняя временное. Каталог выставки как новая форма искусства» с учёным секретарём музея Юлией Старостенко 12:00 – кейс-сессия «Мы открылись! Детские культурно-просветительские центры» с Ксенией Смирновой 14:30 – презентация «Дом Мельникова. Взгляд изнутри» с Натальей Шашковой, директором Музея Мельниковых Анной Кистановой и старшим научным консультантом Музея Мельниковых Натальей Мельниковой 23 мая 15:30 — детский мастер-класс «Цветущий модерн» от педагогов наших МУАРстерских 19:15 – показ фильма «Мельников» с Анной Кистановой Посетить всё можно бесплатно, нужно только зарегистрироваться на сайте фестиваля! А сегодня вечером пройдет церемония награждения III Национальной премии имени Д.С. Лихачёва. Болеем за коллег!! 🟠</t>
+  </si>
+  <si>
+    <t>20.05.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7180</t>
+  </si>
+  <si>
+    <t>Подготовка к любой выставке всегда начинается задолго до открытия. В 2027 году мы представим масштабный проект — выставку Ивана Леонидова! В реставрационных мастерских уже кипит работа! Реставрация живописных произведений, созданных Леонидовым на дереве, — далеко не самая обычная задача для наших коллег. На днях мы заглянули на совещание, на котором обсуждали сложности в работе с этими предметами. Скажем прямо, живопись Леонидова гипнотизирует — совершенно невозможно перестать вглядываться в детали, оттенки, в то, как автор работает с фактурой дерева...</t>
+  </si>
+  <si>
+    <t>19.05.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7179</t>
+  </si>
+  <si>
+    <t>Погрузившись в творчество архитектора Иллариона Иванова-Шица на нашей выставке, можно сразу отправляться искать его постройки в городе (тем более погода располагает к прогулкам). Кстати, далеко идти не нужно! Буквально напротив нашего музея располагается Кремлёвская поликлиника, спроектированная Ивановым-Шицем в 1920-е годы. Сегодня расскажем о ней подробнее. До закрытия выставки «Илларион Иванов-Шиц. Полвека на службе Москве» остались считаные дни— успейте в музей до 24 мая!! А мы хотим ещё раз поблагодарить за поддержку проекта нашего стратегического медиапартнёра Archi.ru и информационных партнёров: Афиша КП, KudaGo, On Vacation, журналы «Наше Наследие» и «Мир Музея» и сетевое издание «Московская перспектива»🤩</t>
+  </si>
+  <si>
+    <t>19.05.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7170</t>
+  </si>
+  <si>
+    <t>На днях сотрудники нашего музея по традиции приняли участие в акции «Культура памяти» Министерства культуры, главная цель которой — почтить память ушедших деятелей культуры и привлечь внимание общественности к состоянию захоронений. Мы посетили Новодевичье и Ваганьковское кладбища, где покоятся Алексей Щусев, Борис Иофан, Леонид Поляков, Илларион Иванов-Шиц, Фёдор Шехтель, Иван Николаев. Не все захоронения, к сожалению, находятся под постоянным присмотром. Мы привели в порядок надгробия, очистили памятники от грязи и мусора, собрали прошлогоднюю листву и сорняки, подмели прилегающую территорию и возложили живые цветы. Активное участие в акции приняли и члены нашего Молодежного совета!! #КультураПамяти #МолодёжьвКультуре #НаКультурном #МолодёжныйСовет</t>
+  </si>
+  <si>
+    <t>19.05.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7169</t>
+  </si>
+  <si>
+    <t>Экскурсии по городу на русском жестовом языке «Административные и общественные здания эпохи модерн»! 24 мая, воскресенье, 12:00 21 июня, воскресенье, 12:00 🟡поговорим о разнообразии художественного языка модерна и о его конструктивных новшествах 🟡обсудим архитектуру и оформление магазина «Мюр и Мерилиз» (ныне ЦУМ), гостиницы «Метрополь», банка и торгового дома «Юнкер и К°», знаменитого театра в Камергерском переулке, а также других зданий Тверского района Москвы! 🟠 Экскурсии проведёт Виктория Берлизова — гид-экскурсовод, президент Ассоциации глухих и слабослышащих экскурсоводов, гидов, гидов-переводчиков КАК ПОСЕТИТЬ? 🟠 Купить билет стоимостью 700₽ можно на нашем сайте. Обратите внимание: при оформлении заказа нужно принять все условия внизу страницы. Последний пункт не подписывает вас на рассылку Музея — вы даёте согласие на связь с вами по почте или в мессенджерах. До встречи на экскурсиях 🤩</t>
+  </si>
+  <si>
+    <t>18.05.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7163</t>
+  </si>
+  <si>
+    <t>Сегодня празднуется День музеев, а мы вспоминаем, как прошла Ночь музеев!! Хотим снова поблагодарить всех, кто разделил этот вечер с нами, и показать ещё несколько фотографий! Полюбуйтесь, какая красота🟠</t>
+  </si>
+  <si>
+    <t>18.05.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7161</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🤩🤩🤩🤩🤩🤩🤩🤩 Последняя неделя работы выставки «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩🤩🤩🤩 Новая выставка «Сербские средневековые памятники под угрозой» Выставка начнёт свою работу с 22 мая! 🤩🤩🤩🤩🤩🤩🤩 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🤩🤩🤩🤩 Выставка «По пути. Живопись Надежды Крестининой» 🤩🤩🤩🤩🤩🤩 🤩🤩🤩🤩🤩🤩🤩🤩🤩 Кураторские экскурсии по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩23 мая, суббота, 16:30 🤩24 мая, воскресенье, 15:00 🤩24 мая, воскресенье, 16:30 Билеты — 350/250₽ Экскурсии по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩21 мая, четверг, 18:30 🤩24 мая, воскресенье, 18:00 Билеты — 350/250₽ Экскурсия на русском жестовом языке по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩19 мая, вторник, 18:00 Стоимость билетов — 500₽ (входной 250₽ и экскурсионный 250₽). Билеты приобретаются в кассе в день экскурсии. Необходима предварительная запись Детская экскурсия «В Москву прошлого с Ивановым-Шицем» для детей 7-10 лет 🤩19 мая, вторник, 16:30 Билеты — 250₽ Входные билеты для детей и взрослых-сопровождающих приобретаются отдельно на нашем сайте или в кассе перед экскурсией 🤩🤩🤩🤩🤩🤩🤩🤩🤩 🤩🤩 🤩🤩🤩🤩🤩🤩 Автобусная экскурсия «Москва Щусева» 🤩23 мая, суббота, 12:00 (‼️ПЕРЕНОС НА 30 МАЯ В 12:00) Билеты — 1500/1100₽ Маршрут рассчитан на 5 часов Экскурсия по городу на русском жестовом языке «Административные и общественные здания эпохи модерн» 🤩24 мая, воскресенье, 12:00 Билеты — 700₽ Обратите внимание: при оформлении заказа нужно принять все условия и поставить галочки рядом со всеми пунктами 🤩🤩🤩🤩🤩🤩 Лекция «Каменные постройки средневековой Каппадокии» 🤩21 мая, четверг, 19:00 Билеты — 500/250₽ 🤩🤩🤩🤩🤩🤩🤩 Архитектурный скетчинг: быстрые наброски 🟠23 мая, суббота, 13:00 Билеты – 1000/500₽ Архитектурный скетчинг: исследование пространства 🤩24 мая, воскресенье, 17:00 Билеты — 1000/500₽</t>
+  </si>
+  <si>
+    <t>18.05.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7156</t>
+  </si>
+  <si>
+    <t>#АрхитектурныйКалендарь 18 мая 1896 года — 130 лет назад — случилась страшная трагедия на Ходынском поле. В жуткой давке во время гуляний, приуроченных к коронации Николая II, погибло более 1300 человек, ещё примерно столько же получили увечья. Вспоминаем мы эту страшную дату не случайно. Архитектор Илларион Иванов-Шиц — автор памятника жертвам Ходынской катастрофы. В #КоллекцияМУАР хранится несколько эскизов с разными вариантами решения памятника. На этих эскизах видно, что изначально архитектор планировал устроить целый мемориальный комплекс, в центре которого должны были разместиться обелиск или часовня. Но в итоге городские власти предпочли более дешевый вариант с одиночным, лаконичным монументом, который и по сей день можно увидеть на Ваганьковском кладбище. #КультураПамяти #МолодёжьвКультуре #НаКультурном #МолодёжныйСовет</t>
+  </si>
+  <si>
+    <t>17.05.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7148</t>
+  </si>
+  <si>
+    <t>Очень хорошо у нас было вчера🤩 И всё благодаря вам — спасибо, что провели Ночь музеев с нами! Приходите снова!!</t>
+  </si>
+  <si>
+    <t>16.05.26 18:49</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7147</t>
+  </si>
+  <si>
+    <t>С наступлением темноты рисование во дворике закончилось, а вот такая экспозиция осталась! Если вы рисовали с нами сегодня, присылайте фотографии в комментарии💛</t>
+  </si>
+  <si>
+    <t>16.05.26 18:32</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7146</t>
+  </si>
+  <si>
+    <t>Прямо сейчас у нас в Руине ⚡️</t>
+  </si>
+  <si>
+    <t>16.05.26 18:25</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7144</t>
+  </si>
+  <si>
+    <t>В «Руине» сегодня музыка❤️‍🔥</t>
+  </si>
+  <si>
+    <t>16.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7143</t>
+  </si>
+  <si>
+    <t>Постепенно темнеет, а у нас во дворике красота😍</t>
+  </si>
+  <si>
+    <t>16.05.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7140</t>
+  </si>
+  <si>
+    <t>Начинаем ночьмузейное вещание! Докладываем: портреты рисуются, квесты разгадываются, музыка играется и ещё много-много всего разного происходит💛</t>
+  </si>
+  <si>
+    <t>16.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7139</t>
+  </si>
+  <si>
+    <t>Когда мы рассказываем об архитекторе Илларионе Иванове-Шице и перечисляем его проекты, чаще всего слышим: «Так это он построил Ленком». Действительно здание Купеческого собрания, где сейчас располагается театр, — одна из знаковых построек Иванова-Шица. Сегодня поподробнее расскажем об этом здании! Ну а мы прямо сейчас заняты последними приготовлениями к «Ночи музеев», которая пройдёт уже сегодня. Напоминаем, что вход в музей с 18:00 до 22:30 будет свободным — это отличная возможность посетить выставку «Илларион Иванов-Шиц. Полвека на службе Москве», она работает до 24 мая! 🟠</t>
+  </si>
+  <si>
+    <t>15.05.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7129</t>
+  </si>
+  <si>
+    <t>Вчера в Торжке открылась выставка «Памятники Тверской земли» — наш совместный проект с Всероссийским историко-этнографическим музеем. Выставка посвящена творческому наследию архитектора-реставратора Анны Харламовой. Анна Матвеевна Харламова — выдающийся учёный и архитектор-реставратор. Она внесла огромный вклад в изучение и сохранение наследия Тверской области. Сегодня, когда решается судьба памятников, которые она исследовала и фиксировала в 1950-1970-е годы, куратор выставки — наша коллега Зоя Валерьевна Золотницкая — считает важным рассказать о её работе. В нашей коллекции хранится значительная часть творческого архива Анны Харламовой. На выставке в Торжке мы показываем 29 предметов: обмерные и проектные чертежи, архивные материалы, научные труды и фотографии. В центре внимания Анны Харламовой находилось изучение архитектуры русской усадьбы. Темой её многолетней работы было творчество Николая Львова. На выставке показаны проекты-реконструкции уникального ансамбля усадьбы Знаменское-Раёк и родовой усадьбы Львова Никольское-Черенчицы.  Выставка проходит в «Доме России» ВИЭМ в Торжке и продлится до 27 июля. Если планируете побывать в Торжке этим летом, обязательно загляните на выставку🟠 Мы благодарим за поддержку нашего стратегического медиапартнёра Archi.ru и информационных партнёров KudaGo, Журнал «Наше наследие» и Architime.</t>
+  </si>
+  <si>
+    <t>15.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7128</t>
+  </si>
+  <si>
+    <t>Уже совсем скоро музей наполнится музыкой! В Ночь музеев 16 мая в «Руине» случится аудиальный перформанс. Флигель «Руина» — пространство, где невооружённым взглядом видно наслоение истории. Под сводами «Руины» пройдёт серия коротких выступлений, где подобно тому, как историческая архитектура встречается с современной реставрацией, классические инструменты встретятся с электронным звуком. Слушатели смогут перемещаться по первому этажу здания, открывая новые грани музыки, благодаря специфической акустике. Выступят: • mishxn (электроника) • Margenrot (электроника) • Саксофонический квартет под руководством Сергея Храмцевича • укухума (электроника и хор) • raj (электроника) и nikolay kozlov (труба) • batsqueak (электроника) и Ольга Белоглазова (виолончель) В качестве иллюстрации — портрет «Руины», созданный посредством фотограмметрии — формирования трёхмерной модели из множества фотографий. Автор: Данила Дьячков Напоминаем, что 16 мая вход в музей будет свободным с 18:00 до 22:30!</t>
+  </si>
+  <si>
+    <t>14.05.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7127</t>
+  </si>
+  <si>
+    <t>🤩 Цикл лекций «Известная и неизвестная Каппадокия» 📆 с 21 мая, по четвергам, в 19:00 О ЧЁМ БУДЕМ ГОВОРИТЬ? Каппадокия, входившая в состав Византийской империи, и обладающая уникальным ландшафтом. Здесь архитектурная традиция, диктуемая столицей, встречается с местными природными особенностями. На лекциях узнаем в деталях, как зодчие адаптировали столичные образцы к условиям региона, создавая монументальные храмы и скальные церкви. Особое внимание будет уделено росписям на примере памятников архитектуры из Гёреме и Ихлара, мы рассмотрим наиболее интересные фресковые ансамбли, их иконографические программы и стилистические особенности. КАК ПОСТРОЕН ЦИКЛ? 🎓 2 лекции 1. Каменные постройки средневековой Каппадокии — 21 мая, четверг, 19:00 2. Скальные храмы Каппадокии — 28 мая, четверг, 19:00 КТО ЛЕКТОР? Екатерина Фомина — искусствовед, старший научный сотрудник Музея имени Андрея Рублева, НИИ теории и истории архитектуры и градостроительства, специалист по Византийской архитектуре КАК ПОСЕТИТЬ? 🤩 Билет на каждую лекцию приобретается отдельно. Можно купить заранее на сайте или в день лекции в кассе Музея. Стоимость билетов: 500/250₽ #ЛекторийМУАР 🤩🤩🤩🤩🤩🤩</t>
+  </si>
+  <si>
+    <t>14.05.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7126</t>
+  </si>
+  <si>
+    <t>Остаётся 10 дней до закрытия выставки «Илларион Иванов-Шиц. Полвека на службе Москве»! Выставка работает до 24 мая! Спешите к нам в музей, если вы ещё не успели познакомиться с этим удивительным архитектором, которому удалось реализовать в Москве более сотни проектов, значительная часть которых дошла до наших дней! Модерн, неоклассика, авангард, ар деко… Кажется, что Иванову-Шицу легко подчинялся любой архитектурный стиль.</t>
+  </si>
+  <si>
+    <t>13.05.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7121</t>
+  </si>
+  <si>
+    <t>В «Ночь музеев» приглашаем вас познакомиться с авторами проектов, посвящённых сохранению и популяризации архитектурного наследия!! Авторы альбома-путеводителя «Коломенский конструктивизм» расскажут о том, как показать архитектуру города с неожиданной стороны. Основательница проекта «СовМодно» поделиться тем, как влюбить в архитектуру модернизма жителей подмосковных городов. Режиссер Юлия Невская погрузит нас в то, как через фотографию и документальное кино привлекать внимание к теме сохранения деревянной архитектуры. А члены команды проекта «Консервация» расскажут о том, как собрать сообщество волонтеров для спасения разрушающихся памятников. Подробнее рассказываем в карточках! Приходите послушать Про Родное к нам в Ночь музеев 16 мая!! #ночьмузеев2026</t>
+  </si>
+  <si>
+    <t>12.05.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7119</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🟠🟠🟠🟠 🟠🟠🟠🟠🟠🟠 🟠 16 мая, суббота, 18:00 Полная программа «Ночи музеев 2026» 🤩🤩🤩🤩🤩🤩🤩🤩 Выставка «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩🤩🤩🤩 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🤩🤩🤩🤩 Выставка «По пути. Живопись Надежды Крестининой» 🤩🤩🤩🤩🤩🤩 🤩🤩🤩🤩🤩🤩🤩🤩🤩 Кураторская экскурсия по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩15 мая, пятница, 18:00 🤩17 мая, суббота, 16:30 Билеты — 350/250₽ 🤩 Экскурсия с историком «Иванов-Шиц. Портрет в контексте эпохи» 🤩17 мая, воскресенье, 13:30 Билеты — 350/250₽ 🤩 Экскурсия по городу «Душа Москвы. Хитровка» 🟠17 мая, воскресенье, 17:00 Билеты — 900/700₽ 🤩 Экскурсия по выставке «Калязин. Фрески затопленного монастыря» на русском жестовом языке 🤩 17 мая, воскресенье, 15:00 🟠 Стоимость билета 500₽ (входной 250₽ и экскурсионный 250₽). Билеты приобретаются в кассе в день экскурсии. Необходима предварительная запись. 🤩🤩🤩🤩🤩🤩🤩 Архитектурный скетчинг: быстрые наброски 🟠16 мая, суббота, 13:00 Билеты – 1000/500₽ 🤩 Архитектурный скетчинг: исследование пространства 🤩17 мая, воскресенье, 17:00 Билеты — 1000/500₽ 🤩</t>
+  </si>
+  <si>
+    <t>12.05.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7113</t>
+  </si>
+  <si>
+    <t>⚡Мы вошли в число финалистов в третьей Национальной премии в области музейного дела имени Д.С. Лихачёва сразу в 5 номинациях!!! Финалистом в номинации «Хранитель» стала Татьяна Александровна Дудина, заведующая отделом хранения графики XVIII-XIX веков, автор книг и статей, куратор выставок, большой знаток нашей многотысячной коллекции. Финалистом в номинации «Научный сотрудник» стал Анатолий Оксенюк — заместитель директора по научной работе, исследователь древнерусской архитектуры и истории её реставрации. «Издательский проект» — фундаментальный труд Юлии Старостенко «Гостиница Москва. Зеркало архитектурных перемен», впервые в деталях рассказывающий запутанную историю памятника архитектуры. В номинации «Партнёр музея» — архитектурно-дизайнерский холдинг BURO ALL, с которым нас связывает многолетняя дружба и десятки реализованных совместных проектов. Специально для экспозиции «Конструктивизм. Траектория метода. К 100-летию ОСА» BURO ALL 3D LAB выполнила архитектурные макеты методом 3D-печати. ⚡ И конечно, вся наша большая команда радуется тому, что Музей архитектуры стал финалистом в номинации «Музей года»!! В номинации «Служение делу» финалистов не объявляют, имя победителя мы узнаем на церемонии вручения премии 20 мая. Но всем музеем болеем за Зою Валерьевну Золотницкую — заведующую отделом хранения трёхмерных объектов, специалиста по русской архитектуре XVIII-XIX веков. Зоя Валерьевна работает в нашем музее с 1974 года! Болейте за нас! 🟠</t>
+  </si>
+  <si>
+    <t>11.05.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7110</t>
+  </si>
+  <si>
+    <t>А мы напоминаем, что музей сегодня открыт! И как раз именно сегодня последний день работает выставка «Что имеем (не) храним»! 2 года назад архитектор Сергей Чобан передал в коллекцию музея 100 своих рисунков и эскизов, тогда же появилась идея выставки. Покажем вам несколько, но лучше, конечно, прийти на выставку и посмотреть на работы архитектора своими глазами. Хотим еще раз поблагодарить за поддержку в продвижении проекта стратегического медиапартнёра Archi.ru и информационных партнёров выставки interior + design, Афиша КП, KudaGo, журнал Мир Музея и сетевое издание Московская перспектива🤩</t>
+  </si>
+  <si>
+    <t>10.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7109</t>
+  </si>
+  <si>
+    <t>Мы продолжаем делиться открытиями, сделанными во время подготовки выставки «Илларион Иванов-Шиц. Полвека на службе Москве»! Такая деталь, как подпись на листе с проектом, может стать поводом к исследовательской работе!! Напоминаем, что выставка работает ещё совсем недолго — до 24 мая! Лучший способ погрузиться творчество Иваванова-Шица — отправиться на экскурсию, билеты ищите на нашем сайте.</t>
+  </si>
+  <si>
+    <t>09.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7108</t>
+  </si>
+  <si>
+    <t>С Днём Великой Победы, друзья! 🚩 Сегодня мы с благодарностью и гордостью вспоминаем наших родных, их стойкость, мужество и безграничную любовь к Родине. Наша Победа всегда будет для нас символом того, что единство и отвага людей способны преодолеть любые испытания. И не просто выстоять, а восстановить по крупицам, отстроить заново всё, что было разрушено, создать новые, мирные города, наполненные зеленью и солнечным светом, где каждый камень нового дома, лестницы театра или фонтана на площади - сам по себе лучший памятник той самой Победе. Проект оформления братских могил бойцов Красной Армии, созданный архитекторами В.В. Лебедевым и П.П. Штеллером в 1943 году, из #КоллекцияМУАР</t>
+  </si>
+  <si>
+    <t>08.05.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7107</t>
+  </si>
+  <si>
+    <t>🤩 Лекция «Купец, джентльмен, декадент» – состоятельные горожане Москвы в конце XIX – начале ХХ века 📆 12 мая, вторник, 19:00 Продолжаем цикл лекций «Москва – рождение мегаполиса» О ЧЕМ БУДЕМ ГОВОРИТЬ? Обсудим то, как на рубеже XIX–XX веков состоятельные граждане участвовали в развитии Москвы. Как частные инициативы и вкусы отдельных людей становились видимой частью городской ткани: от новых зданий до поддержанных ими культурных и образовательных начинаний. КТО ЛЕКТОР? Лекции прочитает Ива Дронова, историк, научный сотрудник Исторического факультета МГУ им. М.В. Ломоносова КАК ПОСЕТИТЬ? 🤩 Билет можно купить заранее на сайте или в день лекции в кассе музея. Стоимость билетов: 500/250 ₽ #ЛекторийМУАР 🤩🤩🤩🤩🤩🤩 МУАР в МАХ 📲</t>
+  </si>
+  <si>
+    <t>08.05.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7105</t>
+  </si>
+  <si>
+    <t>Нет, это не настольная игра, это проект ограды с отдельными детальками😍 Будни наших музейных хранителей могут выглядеть и так!!</t>
+  </si>
+  <si>
+    <t>08.05.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7095</t>
+  </si>
+  <si>
+    <t>Экскурсии по городу возвращаются! Наши экскурсионные маршруты охватывают разные районы Москвы. Приходите познакомиться с авангардном на Шаболовке, модерном на Остоженке, усадьбами и храмами между Покровским бульваром и Солянкой, постройками Матвея Казакова в Басманном районе, а в самом центре города, в окрестностях нашего музея, со стилями разных эпох. Экскурсии проводят искусствоведы и историки, специалисты по истории архитектуры и искусства — а это значит, что вы не только услышите научно достоверную информацию, но и узнаете, как смотреть на здания, чтобы они сами могли «рассказать» о себе и о том времени, в которое они были созданы! Экскурсии по городу в мае: 🤩«Душа Москвы. Хитровка» 17 мая, воскресенье, в 17:00 Билеты — 900/700₽ 🤩Автобусная экскурсия «Москва Алексея Щусева» 23 мая, суббота, 12:00 (маршрут рассчитан на 5 часов) Билеты — 1500/1100₽ 🤩«Архитектурные стили Москвы» 28 мая, четверг, в 19:00 Билеты — 900/700₽ Экскурсии по городу в июне: 🤩«Москва Матвея Казакова» 2 июня, вторник, 19:00 Билеты — 900/700₽ 🤩«Архитектура авангарда на Шаболовке» 7 июня, воскресенье, 14:00 Билеты — 900/700₽ 🤩«Жилая архитектура эпохи модерн» 10 июня, среда, 19:00 Билеты — 900/700₽ 🤩«Архитектурные стили Москвы» 18 июня, четверг, 19:00 Билеты — 900/700₽ Как всегда напоминаем, что мы можем провести экскурсии по городу индивидуально для вашей группы. Подробнее о стоимости и условиях заказа вы можете узнать на нашем сайте и на странице интересующей вас экскурсии. 🤩В жаркую погоду обязательно необходимо брать с собой шляпы от солнца и воду, а в немного дождливую — зонтик или дождевик. До встречи на пешеходных экскурсиях, которые покажут вам город с новой стороны! 🤩</t>
+  </si>
+  <si>
+    <t>08.05.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7091</t>
+  </si>
+  <si>
+    <t>Индивидуальные деревянные надгробия павшим бойцам и командирам Красной армии и партизанам. Конкурсный проект, созданный Михаилом Оленевым в 1943 году, из #КоллекцияМУАР</t>
+  </si>
+  <si>
+    <t>07.05.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7090</t>
+  </si>
+  <si>
+    <t>Время летит стремительно, и вот уже совсем скоро закроется выставка Сергея Чобана «Что имеем (не) храним» — успейте в музей до 11 мая!! Выставка делится на две части. Первая — погружение в процесс архитектурного творчества. Эскизы Сергея Чобана и фотографии его реализованных проектов позволяют проследить за тем, как рождается и воплощается идея. Вторая — размышление об архитектуре модернизма. Зарисовки здесь «рифмуются» с фотографиями наиболее знаменитых московских и петербургских построек второй половины ХХ века. Специальные партнёры проекта: ДОМ АСК, X KRASKY, Точка Опоры, Молемент, Cladding Solutions.</t>
+  </si>
+  <si>
+    <t>07.05.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7089</t>
+  </si>
+  <si>
+    <t>#КоллекцияМУАР постоянно пополняется!! Самое новое поступление — уникальное изразцовое панно XVII века с изображением двуглавого орла. Узнали у хранителя отдела трёхмерных объектов Елизаветы Калий, почему появление этого объекта в нашем собрании — по-настоящему значимое событие. Увидеть панно своими глазами и услышать историю его реставрации можно будет на открытой презентации 12 мая в 17:00 в нашем лектории. Вход свободный — приходите🟠</t>
+  </si>
+  <si>
+    <t>07.05.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7088</t>
+  </si>
+  <si>
+    <t>#КоллекцияМУАР постоянно пополняется!! Самое новое поступление — уникальное изразцовое панно XVII века с изображением двуглавого орла. Узнали у хранителя отдела трёхмерных объектов Елизаветы Калий, почему появление этого объекта в нашем собрании — по-настоящему значимое событие. Увидеть панно своими глазами и услышать историю его реставрации можно будет на открытой презентации 12 мая в 17:00 в нашем лектории. Вход свободный — приходите!</t>
+  </si>
+  <si>
+    <t>07.05.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7087</t>
+  </si>
+  <si>
+    <t>... Я убит подо Ржевом, Тот еще под Москвой. Где-то, воины, где вы, Кто остался живой? В городах миллионных, В сёлах, дома в семье? В боевых гарнизонах На не нашей земле? Ах, своя ли, чужая, Вся в цветах иль в снегу… Я вам жизнь завещаю, — Что я больше могу? Завещаю в той жизни Вам счастливыми быть И родимой отчизне С честью дальше служить. Горевать — горделиво, Не клонясь головой, Ликовать — не хвастливо В час победы самой. И беречь её свято, Братья, счастье своё — В память воина-брата, Что погиб за неё. /Александр Твардовский. Я убит подо Ржевом. 1946. Фрагмент/ #АрхиСтихи</t>
+  </si>
+  <si>
+    <t>07.05.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7086</t>
+  </si>
+  <si>
+    <t>Отличный план для теплого дня: прийти рисовать в наш уютный дворик🥰</t>
+  </si>
+  <si>
+    <t>06.05.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7085</t>
+  </si>
+  <si>
+    <t>16 мая по традиции проводим Ночь музеев! И зовём вас в гости! Посетить все мероприятия можно бесплатно с 18:00. Вход в музей — до 22:30. Тема Ночи музеев в этом году — Родное. Все мы читаем научные книги об архитектуре, изучаем стили и эпохи, но архитектура — это то, что всегда окружает нас. Она больше других искусств связана с жизнью каждого: дом, где мы живём, здание, куда каждый день ходим на работу, магазин, куда заходим за хлебом, любимый сквер или улица, доходный дом, на украшения которого обращаем внимание каждый раз, когда проходим мимо... Любое здание — от Зимнего дворца до обычной хрущевки — для кого-то может стать самым родным. Именно об этом предлагаем вам порассуждать вместе с нами! Готовим для вас много интересного! 🟠В нашем уютном дворике можно проверить свои знания в архитектурном квизе, создать открытки с помощью трафаретов и поучаствовать в рисовании архитектурных портретов. 🟠В лектории о своей работе расскажут авторы проектов, связанных с сохранением наследия, изучением и восстановлением памятников архитектуры в разных уголках нашей страны. 🟠Если вы пока не успели побывать на выставке «Илларион Иванов-Шиц. Полвека на службе Москве», то погрузиться в творчество архитектора вам поможет квест, который мы подготовили специально к Ночи музеев. Тех, кто успешно справится со всеми заданиями, будут ждать приятные призы. 🟠Под сводами «Руины» можно будет послушать музыку. Слушатели смогут перемещаться по пространству, открывая новые грани музыки, благодаря специфической акустике. 🟠И конечно, традиционно все покупатели в нашем Книжном магазине смогут принять участие в беспроигрышной лотерее, а в кафе — насладиться ароматным кофе с печеньем. Полную программу Ночи музеев ищите у нас на сайте, но и здесь мы ещё обязательно расскажем подробнее! Пишите в комментарии, если планируете заглянуть к нам 16 мая🟠</t>
+  </si>
+  <si>
+    <t>06.05.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7084</t>
+  </si>
+  <si>
+    <t>В этом году вместе с нашим партнером – заводом BRAER – мы представим павильон на выставке-форуме АРХ МОСКВА! Экспозицию мы назвали «Путь кирпича» и полностью посвятили её этому удивительному строительному и декоративному материалу, исследовать который можно бесконечно. С древнейших времён и по сей день он остаётся очень востребованным, что легко отследить по предметам нашей коллекции – в Музее архитектуры хранится несколько тысяч редких и уникальных исторических образцов, а также сотни графических листов и фотографий, фиксирующих способы применения кирпича в разных культурах и эпохах. Недавно мы пополнили собрание и современными экземплярами – тремя кирпичами производства завода BRAER. Один из них – красный гладкий облицовочный кирпич – теперь обладая одновременно и артикулом, и инвентарным номером, станет сердцем нашего павильона. Тема выставки-форума АРХ МОСКВА в 2026 году – «Идеал в архитектуре». Понятие «идеала» в отношении кирпича мы раскрыли, отразив его «гибкость» – чрезвычайно широкий спектр не только функциональных, но и художественных способов использования. В экспозиции павильона вас ждут разнофигурные декоративные кладки, собранные из современного кирпича BRAER, графика из коллекции XVIII-XIX веков Музея архитектуры и множество других предметов, собранных в калейдоскопичную историю о кирпиче. Бюро ХОРА стало автором архитектурного и графического решения павильона. Они вдохновлены эстетикой авангарда и оттепельной архитектурой. Вы окажетесь в вымышленном музее кирпича, атмосфера и экспонаты которого помогут вам открыть этот материал с нестандартной перспективы. Выставка АРХ МОСКВА пройдет в Гостином дворе с 27 по 30 мая. Посетить ее можно бесплатно, нужно только зарегистрироваться! Павильон BRAER х Музей архитектуры – под номером B-18. По его экспозиции будут проходить бесплатные медиаторские туры.</t>
+  </si>
+  <si>
+    <t>06.05.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7083</t>
+  </si>
+  <si>
+    <t>27-30 мая мы традиционно принимаем участие в выставке-форуме АРХ МОСКВА! В этом году в спецпроекте под названием «ОРНАМЕНТ / ОRNAMENTUM» мы представляем современное прочтение идей знаменитых и безымянных мастеров прошлого – и их физическое воплощение на парящих над центральной линией сводах. Это – кессоны не воплощённой послевоенной станции московского метро, осеняющий раздел современной архитектуры транспортных сооружений, мерный ритм будённовцев Якова Чернихова, плавные волны переплетающихся орнаментов Иллариона Иванова-Шица. Орнаментальные композиции соседствуют здесь с работами современных мастеров, будто напоминая, что не все хорошие идеи находят воплощение сразу, и не все талантливые зодчие обретают признание и славу при жизни. В финале – над разделом, посвящённым архитектуре будущего – из века в век возвращающаяся на пик актуальности и восстающая из пепла вечная классика, символом которой становится плафон одного из залов Английского дворца в Петергофе, созданного палладианцем Джакомо Кваренги и уничтоженного артиллерийским обстрелом немецкой дивизии в 1942 году. В этом году наш спецпроект – это не замкнутое в себе, завершённое высказывание, а череда образов, символически связывающих отдельные экспозиции других участников выставки. Она ставит перед нами философские вопросы о неделимости и хрупкости как прошлого, так и будущего, и показывает, как в точке их пересечения – настоящем – в ритмах орнаментов оказывается запечатлён визуальный код идеалов каждого поколения. Будем ждать вас на АРХ МОСКВЕ!</t>
+  </si>
+  <si>
+    <t>05.05.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7082</t>
+  </si>
+  <si>
+    <t>#АрхитектурнаяДеталь Фрагмент памятной стелы Архитекторам, павшим в боях за Родину, в Гранатном переулке в Москве.</t>
+  </si>
+  <si>
+    <t>04.05.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7079</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🤩🤩🤩🤩🤩🤩🤩🤩 Выставка «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩🤩🤩🤩 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🤩🤩🤩🤩 Выставка «Что имеем (не) храним» — 11 мая последний день работы выставки 🤩🤩🤩🤩🤩🤩🤩 Выставка «По пути. Живопись Надежды Крестининой» 🤩🤩🤩🤩🤩🤩 🤩🤩🤩🤩🤩🤩🤩🤩🤩 Кураторская экскурсия по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩5 мая, вторник, 19:00 🤩8 мая, пятница, 18:00 🤩10 мая, воскресенье, 16:30 Билеты — 350/250₽ Экскурсии по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩5 мая, вторник, 18:30 🤩8 мая, пятница, 18:30 Билеты — 350/250₽ 🤩🤩🤩🤩🤩🤩🤩 Архитектурный скетчинг: исследование пространства 🤩10 мая, воскресенье, 17:00 Билеты — 1000/500₽ 🟠🟠🟠🟠🟠🟠 Лекция «Переход в другое измерение: карты, портреты, фантазии» 🤩5 мая, вторник, 19:00 🟠 Билеты — 500/250₽ 📆В выходной день, 9 мая, наш музей закрыт. В понедельник 11 мая ждём вас</t>
+  </si>
+  <si>
+    <t>03.05.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7078</t>
+  </si>
+  <si>
+    <t>«А правда, что фасад у гостиницы «Москва» асимметричный потому, что на чертеже с двумя вариантами фасада Сталин поставил подпись "утверждаю" прямо по центру?» – тот самый вопрос, который мы слышали столько раз, что собрали все существующие исторические источники – и издали самую полную и исключительно научно-достоверную книгу «Гостиница «Москва». Зеркало архитектурных перемен»! 🟠 Её можно купить в нашем интернет-магазине с доставкой по России и странам СНГ и ЕАЭС 🟠</t>
+  </si>
+  <si>
+    <t>03.05.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7077</t>
+  </si>
+  <si>
+    <t>#АрхитектурнаяДеталь (вернее — детали) Фрагменты антаблемента храма Гекаты в святилище в Лагине, Турция, II век до н.э.</t>
+  </si>
+  <si>
+    <t>02.05.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7075</t>
+  </si>
+  <si>
+    <t>В #ЛекторийМУАР 5 мая пройдёт лекция «Переход в другое измерение: карты, портреты, фантазии», где мы обсудим, как исчезающие с поверхности городов особенности ландшафта и застройки продолжают свое существование в «новых измерениях» — в пространстве памяти, «глубинных» картах, историях и языке. Примеры можно найти и в #КоллекцияМУАР, сравнивая планы Еревана первой и второй половины ХХ века. На них заметно, как постепенно исчезает важный элемент ландшафта, влиявший на формирование городской ткани столицы Армении — река Гетар. Начиная с 1950-х годов, после череды разрушительных наводнений, в черте города реку начали постепенно скрывать с поверхности, убирая в бетонные коллекторы. По мере уплотнения городской застройки реке несколько раз искусственно меняли русло, в том числе на месте строительства кинотеатра «Россия» — известного памятника советского модернизма в Ереване. На сегодняшний день осталось немного мест в пространстве города, где Гетар протекает на поверхности — в некоторых районах Еревана кажется, что от реки, пересекавших её мостов и построек на берегах совсем ничего не осталось.</t>
+  </si>
+  <si>
+    <t>02.05.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7074</t>
+  </si>
+  <si>
+    <t>Срок подачи заявок на Чемпионат @ArtMasters продлён до 10 мая! В этом году чемпионат пополнился новой творческой компетенцией «Куратор выставочных пространств». Компетенция представляет собой деятельность по концептуальной разработке и управлению экспозициями в галереях, музеях и арт-пространствах для стационарных и мобильных площадок. Подать заявку можно на портале ArtMasters до 10 мая.</t>
+  </si>
+  <si>
+    <t>01.05.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7073</t>
+  </si>
+  <si>
+    <t>Поздравляем всех с Днём Весны и Труда! 🌸 Иллюстрация к журналу «Красноармеец» №47, созданная архитектором В.Ф. Кринским в 1922 году, из #КоллекцияМУАР</t>
+  </si>
+  <si>
+    <t>30.04.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7072</t>
+  </si>
+  <si>
+    <t>🤩Расписание работы музея в майские праздники! 🤩1 мая (пятница) музей открыт с 11:00 до 20:00 🤩2 мая (суббота) музей открыт с 11:00 до 20:00 🤩3 мая (воскресенье) музей открыт с 11:00 до 20:00 🤩4 мая (понедельник) музей закрыт 🤩5 мая (вторник) музей открыт с 13:00 до 21:00 🤩6 мая (среда) музей открыт с 11:00 до 20:00 🤩7 мая (четверг) музей открыт с 13:00 до 21:00 🤩8 мая (пятница) музей открыт с 11:00 до 20:00 🤩9 мая (суббота) музей закрыт 🤩10 мая (воскресенье) музей открыт с 11:00 до 20:00 🤩11 мая (понедельник) музей открыт с 11:00 до 20:00 В музее работают 3 выставки: «Илларион Иванов-Шиц. Полвека на службе Москве» — проект об архитекторе, построившем десятки зданий в столице и оказавшем огромное влияние на то, как выглядит наш город. «Что имеем (не) храним» представляет графические работы Сергея Чобана: как эскизы к собственным проектам архитектора, так и зарисовки значимых построек второй половины ХХ века. «По пути» — выставка живописи художника Надежды Крестининой, на которой зрители могут погрузиться в размышления о времени, проведённом в дороге. Также всегда для вас доступна наша постоянная экспозиция «Калязин. Фрески затопленного монастыря» — история об уникальном живописном цикле и его спасении реставраторами. Напоминаем, что в музее работают кафе и магазин — заглядываете к нам выпить кофе и найти новую книгу об архитектуре! До встречи в музее🤩</t>
+  </si>
+  <si>
+    <t>30.04.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7071</t>
+  </si>
+  <si>
+    <t>Казанский вокзал — главное детище Алексея Щусева, работе над ним он посвятил 38 лет. В #КоллекцияМУАР хранится бесчисленное количество материалов по этому проекту. Сегодня показываем рисунок углём, выполненный Щусевым в 1915-1917 годах. Это эскиз лестницы в зале для пассажиров III класса.</t>
+  </si>
+  <si>
+    <t>29.04.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7070</t>
+  </si>
+  <si>
+    <t>🤩 Лекция «Переход в другое измерение: карты, портреты, фантазии» 📆 5 мая, вторник, 19:00 Продолжаем цикл лекций «Измерения памяти в архитектуре: место, пустота, карта» О ЧЕМ БУДЕМ ГОВОРИТЬ? Обсудим то как особенности урбанистического и природного ландшафта продолжают жить в воспоминаниях горожан, мифах, старых картах, повседневном языке. Исследуем, как память об исчезающей архитектуре можно сохранять через нарративные портреты, тексты, видео, аудио-материалы и карты. КТО ЛЕКТОР? Лекцию прочитает Таисия Захарова, искусствовед, аспирант Исторического факультета МГУ им. М.В. Ломоносова. КАК ПОСЕТИТЬ? 🤩 Билет можно купить заранее на сайте или в день лекции в кассе музея. Стоимость билетов: 500/250 ₽ #ЛекторийМУАР 🤩🤩🤩🤩🤩🤩 МУАР в МАХ 📲</t>
+  </si>
+  <si>
+    <t>29.04.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7069</t>
+  </si>
+  <si>
+    <t>Министерство культуры России и Российский Красный Крест запускают благотворительную акцию в поддержку пострадавших учреждений культуры Дагестана. Ситуация в Дагестане остается напряженной: пострадали двадцать Домов культуры в Хасавюртовском, Кулинском и Магарамкентском районах Республики Дагестан. Беда коснулась и их сотрудников — наших коллег. Семьи потеряли хозяйство и привычный уклад. Сейчас им нужна наша помощь! Культура России — это не только произведения искусства и великое наследие. Это наша общая способность быть рядом, когда случается беда. Это ответственность и необходимость объединяться в трудные моменты. Поддержать сотрудников учреждений культуры и их семьи можно по ссылке.</t>
+  </si>
+  <si>
+    <t>29.04.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7068</t>
+  </si>
+  <si>
+    <t>29.04.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7067</t>
+  </si>
+  <si>
+    <t>За время подготовки выставки «Илларион Иванов-Шиц. Полвека на службе Москве» было сделано немало открытий, удалось уточнить атрибуцию многих чертежей из нашей коллекции. Например, кураторы выставки выяснили, что Иванов-Шиц принимал участие в конкурсе на проект Дома дешёвых квартир Солодовникова — никогда раньше он не фигурировал в числе участников. Сегодня подробнее рассказываем об этом проекте! Успейте на выставку до 24 мая🟠</t>
+  </si>
+  <si>
+    <t>28.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7063</t>
+  </si>
+  <si>
+    <t>#АрхитектурныйКалендарь 28 апреля 1891 года родился архитектор Борис Иофан. Прямо сейчас реставрируем гипсовую модель знаменитого павильона, спроектированного архитектором для Всемирной выставки 1937 года в Париже. Проект Бориса Иофана был выбран в рамках конкурса, в котором, помимо него, участвовали Моисей Гинзбург, Алексей Щусев, дуэт Владимира Щуко и Владимира Гельфрейха, Константин Мельников и другие мастера. Предложение Иофана от остальных отличала идея неразрывного соединения архитектуры и скульптуры. Павильон работает здесь не просто как постамент для огромной статуи, он своими динамичными формами создаёт импульс движения, который подхватывают «Рабочий и колхозница» Веры Мухиной. Вот, как об этом решении писал сам Борис Иофан: «Я был убежден, что наиболее правильный путь выражения этой идейной целеустремленности заключается в смелом синтезе архитектуры и скульптуры. Советский павильон мне представлялся как здание с динамичными формами, с нарастающей уступами передней частью, увенчанной мощной скульптурной группой, как бы летящей вперед, как незабываемая луврская Нике — Крылатая победа». Мы заглянули в мастерскую к нашим реставраторам, теперь предлагаем вместе полюбоваться деталями модели павильона! Присмотритесь к фотографиям: «деревья» в модели сделаны из настоящих веточек😍</t>
+  </si>
+  <si>
+    <t>27.04.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7061</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🤩🤩🤩🤩🤩🤩🤩🤩 Выставка «По пути. Живопись Надежды Крестининой» 🤩🤩🤩🤩🤩🤩 Выставка «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩🤩🤩🤩 Выставка «Что имеем (не) храним» 🤩🤩🤩🤩🤩🤩🤩 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🤩🤩🤩🤩 🤩🤩🤩🤩🤩🤩🤩🤩🤩 Кураторская экскурсия по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩3 мая, воскресенье, 16:30 Билеты — 350/250₽ Экскурсии по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩28 апреля, вторник, 18:30 🤩30 апреля, пятница, 18:30 🤩2 мая, суббота, 15:00 Билеты — 350/250₽ Кураторская экскурсия по выставке «Что имеем (не) храним» 🤩2 мая, суббота, 16:00 Билеты — 350/250₽ 🤩🤩🤩🤩🤩🤩🤩 Архитектурный скетчинг: быстрые наброски 2 мая, суббота, 13:00 Билеты — 1000/500₽ Архитектурный скетчинг: исследование пространства 3 мая, воскресенье, 17:00 Билеты — 1000/500₽ 📆В выходной день, 1 мая, наш музей работает по обычному расписанию — с 11:00 до 20:00!</t>
+  </si>
+  <si>
+    <t>27.04.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7054</t>
+  </si>
+  <si>
+    <t>По вашим многочисленным просьбам мы выпустили ещё одну партию плетёных обвесов, брелоков и ремешков для телефонов из паракорда! По традиции всё — в фирменных цветах Музея 🟠🟠🟠🟠 Всё можно заказать с доставкой в нашем интернет-магазине в любой город. 🟠Брелоки и обвесы (чтобы ключи не терялись в сумке или чтобы не терялась сама сумка) / 1 500 ₽ 🟠Ремешки для телефонов (когда в руках нет сумки, а в одежде нет карманов) / 3 300 ₽ 🟠Ремешки для телефонов через плечо (когда на улице - лето и вместо сумки через плечо можно носить телефон) / 2 800 ₽</t>
+  </si>
+  <si>
+    <t>25.04.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7053</t>
+  </si>
+  <si>
+    <t>Георгиевский собор в городе Гусь-Хрустальный был построен в 1892 - 1903 годах архитектором Леонтием Бенуа. В #КоллекцияМУАР хранится лист, на котором автор проекта сразу представляет и один из фасадов, и план, и разрез постройки. Обратите внимание на план — это базилика, что, конечно, не самое типичное решение для православных храмов. При этом интересно, что в декорации фасадов Леонтий Бенуа ориентируется на традиционные приёмы русского зодчества, характерные для узорочья XVII века. В советские годы верхняя часть собора с куполом и колокольней была снесена. Сейчас в здании располагается Музей хрусталя.</t>
+  </si>
+  <si>
+    <t>24.04.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7052</t>
+  </si>
+  <si>
+    <t>24 апреля отмечается Международный день скульптуры! Пусть это станет поводом полюбоваться скульптурами в нашем дворике🟠 У всех наших скульптур своя история… Мраморные вазы XVIII века поступили в музей из усадьбы Петровское-Алабино, которая сейчас, к несчастью, пребывает в плачевном состоянии. С вазами соседствуют две садовые гермы XVIII века. Когда в следующий раз окажетесь в музее, обратите внимание на них. Одну венчает голова Геракла, которого легко узнать по накинутой львиной шкуре. А у второй два лица — это представление двух возрастов бога Диониса. Всем, кто заходит во дворик, особенно нравится пара лежащих львов, созданных также в XVIII веке, — уж очень у них выразительные морды😅 Ну и, конечно, центральный объект — большой бронзовый памятник Екатерине II, созданный в 1834 скульптором Василием Демутом-Малиновским. В центре композиции — бронзовый бюст самой императрицы, а рядом, облокотившись на постамент, стоит римская богиня Пакс — персонификация мира. Кстати, эта скульптура прошлым летом была отреставрирована. Подробнее о процессе работы рассказывали здесь.</t>
+  </si>
+  <si>
+    <t>24.04.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7051</t>
+  </si>
+  <si>
+    <t>Мы вместе с нашими друзьями из журнала «Наше наследие» решили устроить розыгрыш! 🟠🟠 Чаще всего от посетителей выставки «Илларион Иванов-Шиц. Полвека на службе Москве» мы слышим примерно следующее: «Ого! И это тоже он построил!» Так сложилось, что многие здания, спроектированные архитектором, хорошо вам знакомы, а вот о самом Илларионе Иванове-Шице знают немногие. Сегодня вспоминаем несколько из многочисленных проектов архитектора! Для участия в розыгрыше, ответьте в комментариях к этой публикации: Какие из построек архитектора вы видели своими глазами? Может быть, у вас есть какие-то истории из жизни, связанные с одной из них? 🟠 Каждому комментарию мы присвоим номер, а дальше при помощи генератора случайных чисел выберем троих победителей, каждый из которых получит по 2 билета в наш музей и номер журнала «Наше наследие» со статьей об архитекторе Иванове-Шице. Для того, чтобы поучаствовать в конкурсе, нужно также подписаться на канал Музея архитектуры и журнала «Наше наследие». Итоги подведем во вторник 28 апреля в 14:00! Результаты розыгрыша — в комментариях в этому посту :)</t>
+  </si>
+  <si>
+    <t>23.04.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7050</t>
+  </si>
+  <si>
+    <t>#АрхитектурнаяДеталь Плафон и световой фонарь в одном из залов здания Ссудной казны в Москве. Архитекторы В.Покровский, Б. Нилус, 1913 - 1916</t>
+  </si>
+  <si>
+    <t>22.04.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7049</t>
+  </si>
+  <si>
+    <t>Друзья! Завтра, 23 апреля, в течение всего дня будет недоступен для посещения флигель «Руина»! Приносим извинения за неудобства!! Выставки «Илларион Иванов-Шиц. Полвека на службе Москве» в Анфиладе и «Что имеем (не) храним» в Аптекарском приказе будут работать в привычном режиме. 🤩</t>
+  </si>
+  <si>
+    <t>21.04.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7048</t>
+  </si>
+  <si>
+    <t>«Музей архитектуры. Это неточная копия» Посмотрите, какой рисунок получился на днях у участника экскурсии «В Москву прошлого с Ивановым-Шицем»🤩</t>
+  </si>
+  <si>
+    <t>21.04.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7038</t>
+  </si>
+  <si>
+    <t>Вчера состоялось торжественное открытие выставки «По пути. Живопись Надежды Крестининой»! До 5 июля во флигеле «Руина» можно погрузиться в воспоминания о времени, проведённом в дороге. Работы из живописной серии «Общественный транспорт», над которой много лет работает Надежда Крестинина, соседствуют в пространстве выставки с проектами вокзалов и станционных павильонов из нашей коллекции. Так эмоциональное высказывание художника о том, как каждый из нас проживает дорогу, вступает в диалог с аналитическим экскурсом в историю железнодорожной архитектуры. Выставка подготовлена совместно с LAGOISKAYA COLLECTION. Архитектура выставки — Архитектурное бюро Тимура Башкаева. Партнёр проекта — светотехническая компания Точка Опоры. Стратегический медиапартнёр — Архи.ру. Информационные партнёры: Афиша КП, KudaGo, Аэроэкспресс, ArchiTime.</t>
+  </si>
+  <si>
+    <t>20.04.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7036</t>
+  </si>
+  <si>
+    <t>Планы на ближайшую неделю! 🤩🤩🤩🤩🤩🤩🤩🤩 Новая выставка «По пути. Живопись Надежды Крестининой» 🤩🤩🤩🤩🤩🤩 Выставка «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩🤩🤩🤩 Выставка «Что имеем (не) храним» 🤩🤩🤩🤩🤩🤩🤩 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🤩🤩🤩🤩 🤩🤩🤩🤩🤩🤩🤩🤩🤩 Кураторские экскурсии по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩24 апреля, пятница, 18:00 Билеты — 350/250₽ 🤩25 апреля, суббота, 13:00 Билеты — 350/250₽ Экскурсии по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩24 апреля, суббота, 14:00 Билеты — 350/250₽ 🤩26 апреля, воскресенье, 11:30 Билеты — 350/250₽ Экскурсии на русском жестовом языке по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩23 апреля, четверг, 18:15 Зарегистрироваться можно по ссылке. Купить билет нужно в кассе музея перед началом экскурсии. Билеты — 350/250₽ 🤩25 апреля, суббота, 15:00 Зарегистрироваться можно по ссылке. Купить билет нужно в кассе музея перед началом экскурсии. Билеты — 350/250₽ Детская экскурсия «В Москву прошлого с Ивановым-Шицем» для детей 7-10 лет 🤩24 апреля, пятница, 16:00 Билеты — 250₽ Экскурсия по постоянной экспозиции «Калязин. Фрески затолпенного монастыря» 🤩26 апреля, воскресенье, 13:00 Билеты —  350/250₽ 🤩🤩🤩🤩🤩🤩 Лекция «Естественная история пустоты: один проект реконструкции Берлина» 21 апреля, вторник, 19:00 Из цикла «Измерения памяти в архитектуре: место, пустота, карта» Билеты — 500/250₽ 🤩🤩🤩🤩🤩🤩🤩 Архитектурный скетчинг: быстрые наброски 25 апреля, суббота, 13:00 Билеты — 1000/500₽ Архитектурный скетчинг: исследование пространства 26 апреля, воскресенье, 17:00 Билеты — 1000/500₽ Мастер-класс «Техника печати — линогравюра» 26 апреля, воскресенье, 17:30 Билеты — 1500/1000₽ 🤩Обратите внимание — в четверг 23 апреля на протяжении всего дня будет недоступен для посещения флигель «Руина». Приносим извинения за неудобства!</t>
+  </si>
+  <si>
+    <t>20.04.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7035</t>
+  </si>
+  <si>
+    <t>#АрхитектурнаяДеталь Фрагмент декоративного оформления фасада Дворца XII Пандито Хамбо Ламы Даши-Доржи Этигэлова в Иволгинском дацане в Улан-Удэ, 2008</t>
+  </si>
+  <si>
+    <t>19.04.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7034</t>
+  </si>
+  <si>
+    <t>19 апреля в нашей стране отмечается День памяти жертв геноцида советского народа, совершённого нацистами и их пособниками в годы Великой Отечественной войны. Сегодня мы хотим показать вам мемориал мирным жителям СССР – жертвам нацистского геноцида, возведённый в 2024 году в деревне Зайцево Гатчинского района Ленинградской области по проекту архитектора Константина Фомина и скульптора Андрея Коробцова. В центре композиции - стела, увенчанная фигурой матери с детьми. Зеркальные элементы, которыми оформлена нижняя часть стелы, создают ощущение лёгкости и невесомости, поднимая тёмные фигуры над землёй. Вокруг - 150 бронзовых фигур. Создавая их образы, авторы стремились придать им портретное сходство с настоящими людьми, чьи истории и фотографии были собраны и предоставлены архивами и музеями из 22 регионов России. Перед центральной лестницей горит Вечный огонь, на плите вокруг которого можно прочесть названия лагерей, организованных на оккупированных территориях в годы войны. #БезСрокаДавности #19апреля</t>
+  </si>
+  <si>
+    <t>17.04.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7031</t>
+  </si>
+  <si>
+    <t>Как сохранить идеи современных архитекторов для будущего? Каким будет наследие архитекторов цифровой эпохи? Об этом мы в музее много рассуждаем. Эта же тема стала одной из ключевых на выставке «Что имеем (не) храним». Кажется, что графика, зарисовки на бумаге — все ещё самый надежный способ зафиксировать (и, конечно, представить на выставке) идею архитектурного проекта. Под сводами в трапезной палате Аптекарского приказа сейчас можно увидеть эскизы к нескольким проектам Сергея Чобана — вглядываясь в рисунки, проследить за тем, как формировалась идея. Сегодня показываем несколько листов с проектом приспособления башни Messeturm, построенной в 1926 году по проекту Адольфа Абеля в Кёльне. В 2022 году Сергей Чобан разработал проект переустройства этого здания — превращения его в выставочное пространство с экспозиционными залами, помещениями для архива, офисами сотрудников, кафе и смотровой площадкой. Специальный партнёр выставки — Точка Опоры.</t>
+  </si>
+  <si>
+    <t>16.04.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7030</t>
+  </si>
+  <si>
+    <t>Вся жизнь архитектора Иллариона Иванова-Шица была неразрывно связана с Москвой! Но особое место в его судьбе занимал район Арбат. Сегодня рассказываем об этом🥰 А вы уже успели побывать на нашей выставке «Илларион Иванов-Шиц. Полвека на службе Москве»? Если да, поделитесь впечатлениями!</t>
+  </si>
+  <si>
+    <t>15.04.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7029</t>
+  </si>
+  <si>
+    <t>🤩 Лекция «Естественная история пустоты: один проект реконструкции Берлина» 📆 21 апреля, вторник, 19:00 Продолжаем цикл лекций «Измерения памяти в архитектуре: место, пустота, карта» О ЧЕМ БУДЕМ ГОВОРИТЬ? На примере перепланировки Западного Берлина, разработанный под руководством Освальда Матиаса Унгерса обсудим то, как проектировать на местах разрушения, насколько «активной» может быть пустота и может ли само пространство сопротивляться застройке. Проанализируем и другие проекты послевоенной реконструкции Берлина и примеры работы архитекторов с местами «расчищеных руин» КТО ЛЕКТОР? Лекции прочитает Таисия Захарова, искусствовед, аспирант Исторического факультета МГУ им. М.В. Ломоносова. КАК ПОСЕТИТЬ? 🤩 Билет можно купить заранее на сайте или в день лекции в кассе музея. Стоимость билетов: 500/250 ₽ #ЛекторийМУАР 🤩🤩🤩🤩🤩🤩 МУАР в МАХ 📲</t>
+  </si>
+  <si>
+    <t>15.04.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7028</t>
+  </si>
+  <si>
+    <t>🤩🤩🤩🤩🤩🤩🤩🤩 «По пути. Живопись Надежды Крестининой» 21 апреля - 5 июля 🤩🤩🤩🤩🤩🤩 Уже 21 апреля откроется выставка «По пути. Живопись Надежды Крестининой», которую мы подготовили совместно с LAGOISKAYA COLLECTION. В основе экспозиции — 50 живописных работ художника и 12 листов авторской графики именитых архитекторов из собрания Музея архитектуры. В работах из цикла «Общественный транспорт», над которым много лет работает Надежда Крестинина, запечатлены знакомые всем персонажи — пассажиры поезда, случайные попутчики. На выставке эмоциональное высказывание художника о том, как люди проживают дорогу, будет представлено в диалоге с аналитическим экскурсом в историю железнодорожной архитектуры. Посетители смогут увидеть эскизы зданий вокзалов, проекты станционных павильонов, а также неосуществлённые замыслы выдающихся архитекторов и инженеров: Алексея Щусева, Ивана Фомина, Владимира Щуко… Проект «По пути» предлагает зрителю погрузиться в атмосферу своих воспоминаний и впечатлений от поездок. Вспомнить легкое волнение перед большим путешествием или освежить в памяти привычный ежедневный маршрут от дома и обратно, который каждый раз преподносит новые визуальные впечатления. Архитектура выставки — Архитектурное бюро Тимура Башкаева Партнёр проекта — светотехническая компания Точка Опоры Стратегический медиапартнёр — Архи.ру Информационные партнёры: Афиша КП, KudaGo, Аэроэкспресс, ArchiTime</t>
+  </si>
+  <si>
+    <t>13.04.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7026</t>
+  </si>
+  <si>
+    <t>🟠Планы на ближайшую неделю! 🟠 Выставка «Что имеем (не) храним» 🟠🟠🟠🟠🟠🟠🟠 🟠Выставка «Илларион Иванов-Шиц. Полвека на службе Москве» 🟠🟠🟠🟠 🟠 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🟠🟠🟠🟠 🟠🟠🟠🟠🟠🟠🟠🟠🟠 Кураторская экскурсия по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩 17 апреля, пятница, 18:00 🤩 Билеты — 350/250₽ Экскурсия по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🟠 18 апреля, суббота, 15:00 🟠 Билеты — 350/250₽ Экскурсии для детей 7-10 лет «В Москву прошлого с Ивановым-Шицем» 🤩14 апреля, вторник, 16:00 🤩17 апреля, пятница, 16:00 🤩19 апреля, воскресенье, 11:15 🤩 Билеты — 250₽ Входные билеты в Музей не включены в стоимость экскурсии Экскурсия на русском жестовом языке по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩17 апреля, пятница, 17:00 🤩 Стоимость — 500₽ (входной билет — 250₽; экскурсионный билет — 250₽) Билеты приобретаются в кассе музея в день экскурсии. 🤩Необходима предварительная запись по ссылке Кураторская экскурсия по выставке «Что имеем (не) храним» 🤩 15 апреля, среда, 19:00 🤩 Билеты — 350/250₽ 🤩🤩🤩🤩🤩 🤩 🤩 14 апреля, вторник, 19:00 Лекция «Время торжеств и праздников. Как хорошела Москва в конце XIX века» 🤩 Билеты — 500/250₽ 🟠🟠🟠🟠🟠🟠🟠 🟠 18 апреля, суббота, 13:00 Архитектурный скетчинг: быстрые наброски 🟠 Билеты — 1000/500₽ 🟠 19 апреля, воскресенье, 17:00 Архитектурный скетчинг: исследование пространства 🟠 Билеты — 1000/500₽ 🟠19 апреля, воскресенье, 17:30 Мастер-класс «Техника печати – линогравюра» 🟠 Билеты – 1500/1000₽ МУАР в МАХ 📲</t>
+  </si>
+  <si>
+    <t>13.04.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7025</t>
+  </si>
+  <si>
+    <t>Сегодня в России отмечают День мецената и благотворителя. Нам тоже хочется отметить эту важную дату, поскольку мы особенно гордимся большим количеством тёплых и дружеских связей Музея! Меценатство – это не только финансовая поддержка, которую получают наши проекты от вовлеченных в музейную жизнь людей и компаний, но и другие способы помощи. Например, дарение произведений искусства и архивных материалов в коллекцию, творческое и техническое соучастие в наших мероприятиях и программах. Благотворительность принято называть безвозмездной поддержкой. Но на самом деле это – взаимный обмен, за которым стоит искренняя благодарность музейной команды и разделение со своими единомышленниками результатов общей работы. Только человеческие отношения в основе любого партнёрства помогают Музею процветать. Спасибо всем, кто принимает участие в развитии Музея, – в этот особенный день и всегда! 💛 А если вы хотите стать музейным благотворителем и интересуетесь, какие наши проекты ждут поддержки, пишите на почту partner@muar.ru</t>
+  </si>
+  <si>
+    <t>13.04.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7020</t>
+  </si>
+  <si>
+    <t>Вот он — главный символ наступившей весны🌿 Сегодня сняли защитные короба со скульптур во дворике! Заглядывайте любоваться!!</t>
+  </si>
+  <si>
+    <t>12.04.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7019</t>
+  </si>
+  <si>
+    <t>Ах, этот день двенадцатый апреля, Как он пронёсся по людским сердцам. Казалось, мир невольно стал добрее, Своей победой потрясённый сам. Какой гремел он музыкой вселенской, Тот праздник, в пёстром пламени знамён, Когда безвестный сын земли смоленской Землёй-планетой был усыновлён! С Днём космонавтики, друзья! 🚀 🟠Александр Твардовский. Памяти Гагарина. 1968 год. Отрывок 🟠Памятник Юрию Гагарину в Москве. Фото Михаила Розанова 2019 года, из #КоллекцияМУАР</t>
+  </si>
+  <si>
+    <t>11.04.26 21:12</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7018</t>
+  </si>
+  <si>
+    <t>Исаакиевский собор в Пасхальную ночь. Открытка 1910-х годов с рисунком Анны Остроумовой-Лебедевой, из #КоллекцияМУАР</t>
+  </si>
+  <si>
+    <t>11.04.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7014</t>
+  </si>
+  <si>
+    <t>Сегодня, в День памяти узников нацистских концентрационных лагерей, мы хотим вспомнить Мемориал на месте концентрационного лагеря в Смоленске, где было уничтожено более 45 000 человек. Концлагерь №126 для советских военнопленных и мирных жителей был организован немецким командованием на окраине Смоленска сразу после захвата города - летом 1941 года. Заключенные жили в холодных, неотапливаемых сооружениях, без потолков и полов, что, конечно, приводило к высокой смертности... Всего за время оккупации города в лагере погибло не менее 60 000 бойцов и командиров Красной армии и мирных жителей города. Большее число погребённых здесь людей до сих пор остаются не опознанными... В 1980-е годы на месте братских захоронений по проекту архитектора Г.Г. Соосара был сооружен мемориал. Главным выразительным элементом стали ворота - тяжёлые, бетонные, будто надвигающиеся сверху объёмы, с окошками тёмных и сырых камер, из которых невозможно увидеть солнце.</t>
+  </si>
+  <si>
+    <t>10.04.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7013</t>
+  </si>
+  <si>
+    <t>🤩 Лекция «Время торжеств и праздников. Как хорошела Москва в конце XIX века» 📆 14 апреля, вторник, 19:00 Продолжаем цикл лекций о истории развития Москвы в конце XIX – начале ХХ века «Москва – рождение мегаполиса» Статус столичного города, а также негласного экономического центра Российской империи, накладывал на городские власти множество обязательств в отношении городской среды. Присутствие инициативных городских деятелей и относительное финансовое благополучие привели к тому, что городские власти в Москве в конце XIX – начале ХХ века стали уделять особе внимание красоте города. Забота об архитектурном облике старых и новых построек, унификация малых архитектурных форм, а также проведение государственных праздников – об этом пойдёт речь на лекции. КТО ЛЕКТОР? Лекции прочитает Ива Дронова, историк, научный сотрудник Исторического факультета МГУ им. М.В. Ломоносова КАК ПОСЕТИТЬ? 🤩 Билет можно купить заранее на сайте или в день лекции в кассе музея. Стоимость билетов: 500/250 ₽ #ЛекторийМУАР 🤩🤩🤩🤩🤩🤩 МУАР в МАХ 📲</t>
+  </si>
+  <si>
+    <t>09.04.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7012</t>
+  </si>
+  <si>
+    <t>Мы запустили экскурсии для детей 7-10 лет — «В Москву прошлого с Ивановым-Шицем»! Что такое доходный дом? Как выглядел особняк рубежа XIX-XX века? По каким правилам были спроектированы первые московские больницы? Ребят ждёт увлекательное знакомство с архитектурой конца XIX — начала XX века через творчество одного из самых востребованных архитекторов своего времени! Они прочитают планы крупных московских общественных зданий Иванова-Шица, узнают о разных стилистических направлениях тех лет, научатся видеть связь между назначениями зданий и их планировкой. 🧭Чтобы легко ориентироваться в архитектуре рубежа веков, ребята получат «карту стилей», а после знакомства с творчеством Иллариона Иванова-Шица разработают облик собственного особняка. 🕓Продолжительность экскурсии: 75 минут 🤩Билеты — 250₽ Входные билеты в Музей не включены в стоимость экскурсии. Взрослые-сопровождающие должны приобрести для себя и детей входные билеты заранее на сайте или в кассе Музея.  P.S. Первая сборная экскурсия будет уже во вторник — 14 апреля в 16:00. Успейте присоединиться! 🤩 🤩🤩🤩🤩</t>
+  </si>
+  <si>
+    <t>08.04.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7011</t>
+  </si>
+  <si>
+    <t>Расчёт видимости Дворца советов со стороны Комсомольской площади. Рисунок, выполненный в 1939 году Львом Рудневым, из #КоллекцияМУАР</t>
+  </si>
+  <si>
+    <t>06.04.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7009</t>
+  </si>
+  <si>
+    <t>🟠Планы на ближайшую неделю! 🟠 Выставка «Что имеем (не) храним» 🟠🟠🟠🟠🟠🟠🟠 🟠Выставка «Илларион Иванов-Шиц. Полвека на службе Москве» 🟠🟠🟠🟠 🟠 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🟠🟠🟠🟠 🟠🟠🟠🟠🟠🟠🟠🟠🟠 Кураторская экскурсия по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩 11 апреля, суббота, 15:00 🤩 Билеты — 350/250₽ Экскурсия по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🟠 9 апреля, четверг, 16:00 🟠 Билеты — 350/250₽ 🤩🤩🤩🤩🤩 🤩 🤩 7 апреля, вторник, 19:00 Лекция «Локализованная память в архитектурном проектировании» 🤩 Билеты — 500/250₽ Первая лекция цикла «Измерения памяти в архитектуре: место, пустота, карта» 🟠🟠🟠🟠🟠🟠🟠 🟠 11 апреля, суббота, 13:00 Архитектурный скетчинг: быстрые наброски 🟠 Билеты — 1000/500₽ 🟠 12 апреля, воскресенье, 17:00 Архитектурный скетчинг: исследование пространства 🟠 Билеты — 1000/500₽ МУАР в МАХ 📲</t>
+  </si>
+  <si>
+    <t>05.04.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7008</t>
+  </si>
+  <si>
+    <t>Характерная деталь палаццо Контарини-дель-Боволо, построенного в XV веке в Венеции, — эффектная винтовая лестница. Соседство лестничной башни с лоджиями делает фасад этого палаццо совершенно гипнотическим, согласитесь? Лист из комплекта разрозненных листов из издания «Ренессанс в Италии: архитектура и декорация» 1913 из #КоллекцияМУАР</t>
+  </si>
+  <si>
+    <t>03.04.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7007</t>
+  </si>
+  <si>
+    <t>В #КоллекцияМУАР хранится много удивительных, совсем не очевидных вещей! Когда мы готовим публикации про предметы из коллекции и натыкаемся на что-то подобное, в нашем кабинете раздается «Смотрите, какая интересная вещь!» Вот и сегодня — эскиз Центрального показательного коровника на Выставке животноводства 1945 года. Проектировали его Владимир Щуко и Александр Хряков. 🐮 Монументально, согласитесь?</t>
+  </si>
+  <si>
+    <t>02.04.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7005</t>
+  </si>
+  <si>
+    <t>Стартовал VII сезон Чемпионата @ArtMasters – крупнейшего соревнования специалистов в сфере креативных индустрий! В этом году масштаб действительно впечатляет: 32 творческие компетенции: от VFX-дизайна до драматургии театра и кино. На этот раз чемпионат пополнился новыми творческими компетенциями, в том числе – «Куратор выставочных пространств»! Компетенция представляет собой деятельность по концептуальной разработке и управлению экспозициями в галереях, музеях и арт-пространствах для стационарных и мобильных площадок. В задачи куратора входит: выбор актуальных тем, разработка идей и концепций выставок, сотрудничество с государственными и частными институциями, художниками, дизайнерами и техническими специалистами для создания экспозиций, организации логистических процессов, монтажа и демонтажа, продвижения проекта через средства массовой информации, сопроводительные издания, образовательные и просветительские программы. Главным экспертом этой творческой компетенции выступает директор нашего Музея — Наталья Шашкова! Подать заявку можно на портале ArtMasters до 30 апреля!</t>
+  </si>
+  <si>
+    <t>02.04.26 04:06</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7004</t>
+  </si>
+  <si>
+    <t>Прекрасно понимаем, что при первом взгляде на этот рисунок, непросто понять, что именно изображено! А это эскиз Александра Гегелло «Крыши города при восходящем солнце» 1912 года из #КоллекцияМУАР 🌞</t>
+  </si>
+  <si>
+    <t>01.04.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6998</t>
+  </si>
+  <si>
+    <t>1 апреля отмечается Международный день птиц! В честь праздника делимся подборкой замечательных рисунков Владимира Щуко из #КоллекцияМУАР, выполненных им в 1900-х годах во время поездки на архипелаг Шпицберген. Возможно, среди наших подписчиков есть орнитологи? Опознаете кого-то из птиц? 🤔</t>
+  </si>
+  <si>
+    <t>01.04.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6997</t>
+  </si>
+  <si>
+    <t>Всем доброго утра! Проверка связи 😢</t>
+  </si>
+  <si>
+    <t>31.03.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6996</t>
+  </si>
+  <si>
+    <t>🤩 Цикл лекций «Измерения памяти в архитектуре: место, пустота, карта» 📆 с 7 апреля, по вторникам, в 19:00 О ЧЕМ БУДЕМ ГОВОРИТЬ? Цикл лекций посвящён различным аспектам памяти в архитектуре. На примере проектов второй половины ХХ века мы поговорим о том, как на архитектуру могут влиять «напластования» воспоминаний, связанных с определенным местом. Речь пойдёт о работе архитекторов с местами разрушений, пустыми пространствами расчищенных руин, и о том, как архитектурные памятники, видоизменяясь или исчезая с поверхности земли, могут переходить в новые модусы существования с помощью карт, расследований и воспоминаний. КАК ПОСТРОЕН ЦИКЛ? 🎓 3 лекции 7 апреля «Локализованная память в архитектурном проектировании» 21 апреля «Естественная история пустоты: один проект реконструкции Берлина» 5 мая «Переход в другое измерение: карты, портреты, фантазии» КТО ЛЕКТОР? Таисия Захарова — историк архитектуры, аспирант исторического факультета отделения истории искусств МГУ им. М.В. Ломоносова, хранитель архива в Музее современного искусства. Специиалист по теории искусства и архитектуры. КАК ПОСЕТИТЬ? 🤩 Билет на каждую лекцию приобретается отдельно. Можно купить заранее на сайте Музея. Стоимость билетов: 500/250 ₽ #ЛекторийМУАР 🤩🤩🤩🤩🤩🤩</t>
+  </si>
+  <si>
+    <t>31.03.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6995</t>
+  </si>
+  <si>
+    <t>26 марта совместно со светотехнической компанией Точка Опоры, специальным партнером выставки «Конструктивизм. Траектория метода. К 100-летию ОСА», провели открытый тренинг, посвященный музейному свету как инструменту, который формирует восприятие временных и постоянных экспозиций. К участию присоединились коллеги из музеев Москвы, а онлайн-трансляцию смотрели специалисты из других регионов России. На лекции-практикуме особое внимание уделялось практическим аспектам работы со светом: как эффективно организовать освещение при ограниченном бюджете, какие решения помогают работать с разными типами экспонатов и как шаг за шагом выстраивать профессиональную систему музейного света. Также участники смогли осмотреть выставку «Конструктивизм. Траектория метода. К 100-летию ОСА» вместе с экспертами компании Точка Опоры и обсудить световые решения, примененные под конкретные задачи, которые стояли перед куратором и архитекторами выставки. Наращивание компетенций о светодизайне и световых системах важно для повышения комфорта посетителей и безопасности исторических экспонатов, выставленных в залах. Совместно с Точка Опоры мы продолжим проведение просветительских мероприятий, направленных на популяризацию профессионального музейного света как важной составляющей экспозиционной программы! Если вы работаете в музее, занимаетесь выставочной деятельностью или проектируете экспозиции и хотели бы посетить следующую лекцию-практикум, напишите, пожалуйста, на почту partner@muar.ru, и мы обязательно пришлём вам приглашение. 🤩</t>
+  </si>
+  <si>
+    <t>31.03.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6994</t>
+  </si>
+  <si>
+    <t>Церковь Архангела Гавриила на Чистых прудах больше известна как Меншикова башня. Уверены, вы знаете, что построенная в самом начале XVIII века церковь была самым высоким зданием в Москве благодаря устремлённому в небо шпилю. Но в таком виде храм просуществовал совсем недолго. Уже в 1723 году в шпиль попала молния. Из-за начавшегося пожара сильно пострадали перекрытия верхних ярусов. А когда церковь ремонтировали, шпиль решено было не восстанавливать. Сегодня показываем вам реконструкцию первоначального облика Меншиковой башни на рисунке Карла Лопяло 1970-х годов из #КоллекцияМУАР</t>
+  </si>
+  <si>
+    <t>30.03.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6992</t>
+  </si>
+  <si>
+    <t>🟠Планы на ближайшую неделю! 🟠 Выставка «Что имеем (не) храним» 🟠🟠🟠🟠🟠🟠🟠 🟠Выставка «Илларион Иванов-Шиц. Полвека на службе Москве» 🟠🟠🟠🟠 🟠 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🟠🟠🟠🟠 🟠🟠🟠🟠🟠🟠🟠🟠🟠 Кураторские экскурсии по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩 3 апреля, пятница, 18:00 🤩 5 апреля, воскресенье, 13:00 🤩 Билеты — 350/250₽ Экскурсия по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🟠 2 апреля, четверг, 15:00 🟠 Билеты — 350/250₽ 🟠🟠🟠🟠🟠🟠 🟠31 марта, вторник, 19:00 Лекция «Илларион Иванов-Шиц – мастер дизайна интерьера» 🟠 Билеты— 500/250₽ 🟠🟠🟠🟠🟠🟠🟠🟠🟠🟠🟠 🟠5 апреля, воскресенье, 16:00 Дискуссия «Архитектор и искусственный интеллект» 🟠 Бесплатная регистрация 🟠🟠🟠🟠🟠🟠🟠 🟠 4 апреля, суббота, 13:00 Архитектурный скетчинг: быстрые наброски 🟠 Билеты — 1000/500₽ 🟠 5 апреля, воскресенье, 17:00 Архитектурный скетчинг: исследование пространства 🟠 Билеты — 1000/500₽ МУАР в МАХ 📲</t>
+  </si>
+  <si>
+    <t>30.03.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6991</t>
+  </si>
+  <si>
+    <t>По выставке «Илларион Иванов-Шиц. Полвека на службе Москве» доступен аудиогид! Подробный рассказ о каждом разделе выставки дополнен историей самого собрания Иванова-Шица — вы узнаете, кто и как сохранил его работы и почему самое большое количество проектов архитектора хранится именно в нашем музее. Без внимания мы не оставили и проблемы модернизации Москвы в те годы, а также добавили много интересных фактов о богатых заказчиках и благотворителях тех лет, для которых архитектор создавал проекты общественных и частных зданий, представленные на выставке. Изучите все этапы творчества Иванова-Шица вместе с нашим аудиогидом! 🤩 🎧Продолжительность — 1 час 15 минут. 🤩 Стоимость аренды — 400₽ Арендовать аудиогид можно в кассе Музея</t>
+  </si>
+  <si>
+    <t>30.03.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6990</t>
+  </si>
+  <si>
+    <t>Начинаем новую неделю с новости, которая должна вас порадовать... 🌼 Мы запустили Интернет-магазин! 🌼 Теперь самые лучшие книги по истории архитектуры, детские и научные журналы, стеклянные кирпичи и бетонные магниты, светильники и подсвечники, ручки и карандаши, сумки и косметички — все те предметы, которые мы создаём для вас с душой и любовью, вдохновляясь великим искусством архитектуры — можно оформить с доставкой всего за пару кликов 🟠</t>
+  </si>
+  <si>
+    <t>29.03.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6984</t>
+  </si>
+  <si>
+    <t>К закрытию выставки «Конструктивизм. Траектория метода» подготовили пешеходный маршрут для семейной прогулки. В путеводитель вошли памятники конструктивизма и другие выдающиеся здания эпохи авангарда, которые можно увидеть за одну прогулку по Москве. Вооружайтесь карточками и планируйте выходные по мотивам выставки. Все здания отметили для вас на карте! Маршрут подготовлен в рамках специального проекта с Банком ВТБ — генеральным спонсором выставки.</t>
+  </si>
+  <si>
+    <t>28.03.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6981</t>
+  </si>
+  <si>
+    <t>Здание Купеческого собрания было признано современниками самой выдающейся постройкой такого типа в Москве. В решении интерьера, в особенности живописных панно с образами летящих и музицирующих муз, в окружении повторяющегося мотива спирали, чувствуется явное влияние творчества знаменитого австрийского художника Густава Климта. Известно, что в 1906 году Иванов-Шиц был командирован Московским Управлением на Женевскую конференцию в качестве делегата по жилищному вопросу. Скорее всего, в этот визит он мог увидеть работы художника и перенести свои впечатления на живописные панно, которые украшали вход в зрительный зал, проём в Ампирную гостиную и проход в Большое фойе на втором этаже. Именно эти изящные образы должны были, по замыслу архитектора, встречать публику, которая посещала общественные представления в здании Купеческого клуба.</t>
+  </si>
+  <si>
+    <t>28.03.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6969</t>
+  </si>
+  <si>
+    <t>Благодаря работе в чертёжной при городской управе Илларион Иванов-Шиц уже к концу XIX века приобрёл известность в среде состоятельных московских заказчиков. Именно их финансовые возможности позволили архитектору более полно реализовать его творческий потенциал. В #КоллекцияМУАР особенно много сохранилось работ Иванова-Шица к проекту здания Торгового дома с квартирами на углу улиц Петровки и Кузнецкого Моста. Один из вариантов был использован для афиши выставки «Илларион Иванов-Шиц. Полвека на службе Москве»! Архитектор выполнил проект по заказу Алексея Степановича Хомякова — родственника и полного тёзки знаменитого поэта славянофила XIX века. Он получил в наследство участок прямо за Большим театром, где решил построить многофункциональный дом с торговыми магазинами, банком, съёмными квартирами и помещениями для контор. Иванов-Шиц проектировал здание совместно со своим постоянным соавтором тех лет — архитектором Максимом Геппенером. Можно заметить, что они экспериментировали с разными стилями и формами в поисках наиболее оптимального решения. Особое внимание архитекторы уделяли решению угловой части здания — её общей высоте, завершению, а также форме и размеру эркера со входом. Из всех предложенных архитекторами вариантов заказчик выбрал самый строгий. Торговый дом в итоге имел симметричные боковые фасады с чередующимися окнами разного размера, а его угловая часть была выделена и получила завершение в виде мощного аттика, а не башни, которую можно увидеть в других вариантах проекта. К сожалению, в 1930-е годы дом был надстроен двумя этажами, из-за чего изначальная композиция здания была разрушена. В настоящее время большую часть здания занимает Государственная служба речного флота России.</t>
+  </si>
+  <si>
+    <t>28.03.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6965</t>
+  </si>
+  <si>
+    <t>#АрхитектурныйКалендарь Сегодня мы отмечаем 161-й день рождения архитектора Иллариона Александровича Иванова-Шица! Зодчий получил образование в Институте гражданских инженеров в Санкт-Петербурге, а после учёбы как лучший студент получил возможность отправиться в заграничную поездку, где изучил архитектуру Германии, Швейцарии и Австро-Венгрии. В начале 1889 года Иванов-Шиц переехал в Москву. Именно здесь, а не в столице, началась его настоящая карьера как архитектора! Не только ранний период творчества, но и многие последующие десятилетия его работы были связаны со службой в Московской городской управе, которая в то время отвечала за все сферы жизни города, в том числе за его застройку. Первая должность Иванова-Шица в строительном отделении управы была скромная, но он быстро поднимался по карьерной лестнице. Уже в 1893 году он начал заниматься частными заказами — проверять и создавать проекты в чертёжной при городской управе. Довольно скоро он выбрал для себя специализацию — общественные здания. Иванов-Шиц стал автором новых с точки зрения функции зданий в Москве: первых крупных детских больниц и народных университетов для низших слоёв населения. Однако и проекты жилых зданий архитектор также выполнял — строил и частные особняки, и доходные дома. В #КоллекцияМУАР всё собрание из почти 2500 работ Иванова-Шица было передано его второй женой, Елизаветой Фёдоровной, в 1939 году. Во время подготовки выставки, однако, выяснилось, что в нашей коллекции есть одна работа архитектора, которая попала к нам несколькими годами ранее. Это был небольшой по размеру фантазийный рисунок интерьера кабинета, созданный в 1921 году. Он был передан в Музей только в 1935 году, но, что важно — самим Ивановым-Шицем! Таким образом, скорее всего, архитектор хотел сам определить, куда именно попадёт его собрание после смерти, и указать на этот выбор своей жене.</t>
+  </si>
+  <si>
+    <t>27.03.26 18:33</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6964</t>
+  </si>
+  <si>
+    <t>Ближайшие выходные — последние дни работы выставки «Конструктивизм. Траектория метода. К 100-летию ОСА» Архитектура конструктивизма как предмет рефлексии в отечественной экспозиционной практике представляет собой определенную сложность. В фокусе внимания практически не оказывается сам принцип профессиональных воззрений конструктивистов, а за понятием закрепился статус зонтичного термина для всей отечественной архитектуры модернизма. Теоретики и архитекторы, существовавшие внутри этой концепции, предпочитали использовать понятие «метод», который был для них не столько технологией проектирования, сколько способом осмысления процессов, новых социальных связей и практик. Три этажа Флигеля «Руина», где представлена выставка, поделены на семь разделов, последовательно рассказывающих о конструктивизме как системе творческого мышления. 🕚 В субботу и воскресенье музей открыт с 11:00 до 20:00. 🟠 Стоимость входного билета на все экспозиции: от 0 ₽ до 450 ₽ 🟠 Прибрести билеты можно заранее на сайте или на месте, в кассе музея. Будем вас ждать! 🟠 Генеральный спонсор выставки — Банк ВТБ. Специальные партнёры: X KRASKY, BURO ALL, Точка Опоры. Стратегический информационный партнёр музея — Archi.ru. Информационные партнёры выставки: Афиша КП, KUDAGO, Культура.РФ, Окно в Россию, On vacation, Московская перспектива.</t>
+  </si>
+  <si>
+    <t>27.03.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6957</t>
+  </si>
+  <si>
+    <t>Как говорить с ребёнком об архитектуре — и не заскучать самим? Мы придумали маршрут по выставке «Конструктивизм. Траектория метода», который превращает просмотр в разговор: здесь можно вместе «читать» планы, спорить о том, удобно ли жить в доме-коммуне, и искать, на что похожи здания — на кристаллы, машины или даже космические станции. Листайте карточки и отправляйтесь исследовать авангард! Маршрут подготовлен в рамках специального проекта с Банком ВТБ — генеральным спонсором выставки.</t>
+  </si>
+  <si>
+    <t>27.03.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6956</t>
+  </si>
+  <si>
+    <t>Градостроительные идеи конструктивистов были полны смелых экспериментов и новаторских идей. Делимся с вами простым творческим заданием по выставке «Конструктивизм. Траектория метода». Ребенок сможет не только познакомиться с идеями конструктивистов, но и создать проект собственного города будущего. Видео подготовлено в рамках специального проекта с Банком ВТБ — генеральным спонсором выставки. 📲МУАР В МАХ</t>
+  </si>
+  <si>
+    <t>27.03.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6955</t>
+  </si>
+  <si>
+    <t>Архитектурная графика архитекторов-конструктивистов далека от классической — она наполнена неожиданными приёмами, экспериментами и ничуть не уступает по новаторству их авангардным зданиям. Рассказываем о нескольких интересных проектах специально для вас! Эти и другие примеры архитектурной графики конструктивистов вы можете увидеть на выставке «Конструктивизм. Траектория метода», которая работает последние выходные! Ждём вас 28 и 29 марта с 11:00 до 20:00 🤩 Видео подготовлено в рамках специального проекта с Банком ВТБ — генеральным спонсором выставки. 📲МУАР В МАХ</t>
+  </si>
+  <si>
+    <t>26.03.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6954</t>
+  </si>
+  <si>
+    <t>🟠🟠🟠🟠🟠🟠🟠🟠🟠 Архитектор и искусственный интеллект 📆 5 апреля, воскресенье, в 16:00 О ЧЕМ БУДЕМ ГОВОРИТЬ? Участники обсудят, как меняется архитектурная практика в эпоху стремительного развития ИИ. Очертят круг возможностей для проектирования, анализа и поиска решений, которые открывают интеллектуальные инструменты. Поднимут проблему того, какие риски и вопросы возникают вместе с их внедрением: от утраты авторского контроля и стандартизации мышления до зависимости от технологий и изменения роли самого архитектора. Все это, повод не только для рефлексии о настоящем, но и для того чтобы представить будущее. В ДИСКУССИИ ПРИМУТ УЧАСТИЕ • Сергей Чобан, архитектор, автор выставки «Что имеем (не) храним» • Андрей Киселев, основатель студии sintez.space. Руководитель экспериментальной проектной лаборатории ИОН РАНХиГС • Алина Черейская, архитектор, партнер SA lab Модератором дискуссии выступит архитектурный обозреватель Анна Мартовицкая КАК ПОСЕТИТЬ? 🤩 Вход на дискуссию свободный. Зарегистрируйтесь по ссылке. 🤩🤩🤩🤩🤩🤩 МУАР в МАХ 📲</t>
+  </si>
+  <si>
+    <t>26.03.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6953</t>
+  </si>
+  <si>
+    <t>В названии выставки «Конструктивизм. Траектория метода» — ключ к её пониманию. В этом проекте нам было важно показать конструктивизм как метод мышления, а не очередной стиль. О том, почему именно таким образом своё искусство трактовали идеологи конструктивизма, мы поговорили с куратором выставки Еленой Власовой. Это заключительная серия видеоподкаста. Надеемся, что вы уже успели побывать на выставке. Если нет — поторопитесь, выставка работает до 29 марта!! Видеоподкаст выпускаем в рамках совместного проекта с генеральным спонсором выставки — Банком ВТБ.</t>
+  </si>
+  <si>
+    <t>26.03.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6952</t>
+  </si>
+  <si>
+    <t>Продолжаем по-детски конструктивный разговор о выставке «Конструктивизм. Траектория метода»! Сегодня поговорим о доме-коммуне. Видео подготовлено в рамках специального проекта с Банком ВТБ — генеральным спонсором выставки. 📲МУАР В МАХ</t>
+  </si>
+  <si>
+    <t>26.03.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6951</t>
+  </si>
+  <si>
+    <t>Какую роль в облике конструктивистских построек играют окна? Ответ ждёт вас в нашем новом ролике к выставке «Конструктивизм. Траектория метода»! Видео подготовлено в рамках специального проекта с Банком ВТБ — генеральным спонсором выставки. 📲МУАР В МАХ</t>
+  </si>
+  <si>
+    <t>25.03.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6950</t>
+  </si>
+  <si>
+    <t>Как говорить с детьми об авангарде — этим вопросом задавался каждый родитель или педагог, который решил отправиться на выставку «Конструктивизм. Траектория метода. К 100-летию ОСА» вместе с ребёнком. Мы собрали советы и упражнения, которые позволят сделать поход на выставку увлекательным для ребёнка. Начнем разговор с абстракции! Видео подготовлено в рамках специального проекта с Банком ВТБ — генеральным спонсором выставки.</t>
+  </si>
+  <si>
+    <t>25.03.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6949</t>
+  </si>
+  <si>
+    <t>В День работника культуры мы дружной командой МУАРа передаем вам пламенный привет! Спасибо, что вместе с нами восхищаетесь, удивляетесь, радуетесь и любуетесь нашей прекрасной архитектурой! 🟠 #СпасибоЗаКультуру</t>
+  </si>
+  <si>
+    <t>24.03.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6948</t>
+  </si>
+  <si>
+    <t>🤩 Лекция «Илларион Иванов-Шиц – мастер дизайна интерьера» 📆 31 марта, вторник, 19:00 Надеемся, вы уже успели побывать на выстваке «Илларион Иванов-Шиц. Полвека на службе Москве» — теперь приглашаем на лекции! На лекции детально обсудим, как архитектор разрабатывал убранство своих построек. Разберёмся, как в его интерьерах реализовывались стили от модерна до ар-деко. Всё это на примере материалов из фонда архитектора, в том числе не вошедших в выставку. КТО ЛЕКТОР? Татьяна Иванова, куратор выставки «Илларион Иванов-Шиц», главный научный сотрудник отдела хранения архитектурно-графических фондов XVIII-XIX веков КАК ПОСЕТИТЬ? 🤩 Билет можно купить заранее на сайте или в день лекции в кассе музея. Стоимость билетов: 500/250 ₽ #ЛекторийМУАР 🤩🤩🤩🤩🤩🤩 МУАР в МАХ 📲</t>
+  </si>
+  <si>
+    <t>24.03.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6947</t>
+  </si>
+  <si>
+    <t>Сегодня свой день рождения отмечает директор нашего музея — Наталья Олеговна Шашкова! Мы желаем Наталье, чтобы работа всегда оставалась источником удовольствия, вдохновения и профессионального роста. Пусть каждая новая выставка или книга Музея вызывают радость и гордость, а команда поддерживает во всех начинаниях. Крепкого здоровья, энергии и, конечно, побольше возможностей отдыхать, чтобы наполняться силами для новых свершений! Пусть зелёный чай будет бодрящим, планы — смелыми и масштабными, а результаты — превосходящими все ожидания! Надеемся, что вы, наши дорогие посетители, присоединитесь к поздравлениям! 🤩 🤩</t>
+  </si>
+  <si>
+    <t>23.03.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6945</t>
+  </si>
+  <si>
+    <t>🟠Планы на ближайшую неделю! 🟠Последняя неделя работы выставки «Конструктивизм. Траектория метода. К 100-летию ОСА» 🟠🟠🟠🟠🟠🟠 🟠 Выставка «Что имеем (не) храним» 🟠🟠🟠🟠🟠🟠🟠 🟠Выставка «Илларион Иванов-Шиц. Полвека на службе Москве» 🟠🟠🟠🟠 🟠 Постоянная экспозиция «Калязин. Фрески затопленного монастыря» 🟠🟠🟠🟠 🟠🟠🟠🟠🟠🟠🟠🟠🟠 Кураторская экскурсия по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🤩 28 марта, суббота, 12:00 🤩 Билеты — 350/250₽ Экскурсии по выставке «Илларион Иванов-Шиц. Полвека на службе Москве» 🟠 26 марта, четверг, 19:00 🟠 28 марта, суббота, 13:00 🟠 29 марта, воскресенье, 16:00 🟠 Билеты — 350/250₽ Экскурсия по выставке «Конструктивизм. Траектория метода» 🟠 29 марта, воскресенье, 11:30 🟠 Билеты — 350/250₽ Детская экскурсия по выставке «Конструктивизм. Траектория метода» 🤩 27 марта, пятница, 17:00 🤩 Билеты — 1000/500₽ 🟠🟠🟠🟠🟠🟠🟠 🟠 28 марта, суббота, 13:00 Архитектурный скетчинг: быстрые наброски 🟠 Билеты — 1000/500₽ 🟠 29 марта, воскресенье, 17:00 Архитектурный скетчинг: исследование пространства 🟠 Билеты — 1000/500₽ МУАР в МАХ 📲</t>
+  </si>
+  <si>
+    <t>22.03.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6944</t>
+  </si>
+  <si>
+    <t>На язык архитектуры конструктивизма огромное влияние оказали новые строительные технологии. О том, как архитекторы 1920-х относились к железобетону, как размышляли о стенах и окнах и что думали о значении цвета, мы поговорили с куратором выставки «Конструктивизм. Траектория метода», нашей коллегой Еленой Власовой. Видеоподкаст выпускаем в рамках совместного проекта с генеральным спонсором выставки — Банком ВТБ.</t>
+  </si>
+  <si>
+    <t>22.03.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6943</t>
+  </si>
+  <si>
+    <t>Полюбуйтесь, как точно красоту архитектуры барокко передает художник Степан Яремич! На его рисунке 1908 из #КоллекцияМУАР — Воскресенский собор Смольного монастыря в Петербурге.</t>
+  </si>
+  <si>
+    <t>21.03.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6942</t>
+  </si>
+  <si>
+    <t>Вы знали, что 21 марта отмечается Всемирный день поэзии? По такому случаю — рубрика #АрхиСтихи🤩 Айя-София Айя-София — здесь остановиться Судил Господь народам и царям! Ведь купол твой, по слову очевидца, Как на цепи, подвешен к небесам. И всем векам — пример Юстиниана, Когда похитить для чужих богов Позволила Эфесская Диана Сто семь зеленых мраморных столбов. Но что же думал твой строитель щедрый, Когда, душой и помыслом высок, Расположил апсиды и экседры, Им указав на запад и восток? Прекрасен храм, купающийся в мире, И сорок окон — света торжество; На парусах, под куполом, четыре Архангела прекраснее всего. И мудрое сферическое зданье Народы и века переживёт, И серафимов гулкое рыданье Не покоробит темных позолот. Осип Мандельштам, 1912 P.S. Делитесь в комментариях своими любимыми стихотворениями об архитектуре☺️</t>
+  </si>
+  <si>
+    <t>21.03.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6941</t>
+  </si>
+  <si>
+    <t>Выставка «Конструктивизм. Траектория метода. К 100-летию ОСА» — проект об архитекторах-мечтателях, создавших совершенно новый художественный язык, новый подход к архитектуре. Глубокий чёрный фон как бесконечное пространство в графике Ивана Леонидова, мерцающие плоскости в проектах братьев Весниных, стремительные диагонали в фотографиях Александра Родченко… Осталось совсем немного времени, чтобы увидеть всё это (и даже больше) своими глазами! Выставка работает до 29 марта — успейте🩵 Генеральный спонсор выставки — Банк ВТБ. Специальные партнёры: X KRASKY, BURO ALL, Точка Опоры. Стратегический информационный партнёр музея — Archi.ru. Информационные партнёры выставки: Афиша КП, KUDAGO, Культура.РФ, Окно в Россию, On vacation, Московская перспектива.</t>
+  </si>
+  <si>
+    <t>21.03.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6940</t>
+  </si>
+  <si>
+    <t>Напоминаем, что старшеклассники-участники Олимпиады «Музеи. Парки. Усадьбы» могут пройти очный тур в нашем музее только до 31 марта! Обратите внимание: ученики 8-9 классов также могут принять участие в Олимпиаде и выполнить задания нашего музея! Ждём вас 🤩 P.S. Ближайшая пятница — последняя в этом месяце. В этот день вход для участников Олимпиады бесплатный (при условии предъявления именного Бланка для ответов).</t>
+  </si>
+  <si>
+    <t>20.03.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6939</t>
+  </si>
+  <si>
+    <t>На днях опубликовали подробный разговор об архитекторе Иване Леонидове, а сегодня предлагаем чуть внимательнее посмотреть на его проект Магнитогорска 1930 года. Смотрите видео и срочно планируйте поход на выставку «Конструктивизм. Траектория метода», которая работает до 29 марта!! Видео подготовлено в рамках специального проекта с Банком ВТБ — генеральным спонсором выставки. 📲МУАР В МАХ</t>
+  </si>
+  <si>
+    <t>20.03.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/6938</t>
+  </si>
+  <si>
+    <t>У нас во дворике весна🤩</t>
+  </si>
+  <si>
+    <t>20.09.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7589</t>
+  </si>
+  <si>
+    <t>Путти с фасада Большого дворца в Царском селе, запечатлённый Яковом Рубанчиком в 1940 году, из #КоллекцияМУАР</t>
+  </si>
+  <si>
+    <t>19.09.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7588</t>
+  </si>
+  <si>
+    <t>Если вы ещё не успели побывать на выставке «Фёдор Шехтель. Грёзы русского модерна», делимся небольшим советом! Обязательно найдите в залах анфилады коллажи, собранные самим Фёдором Шехтелем. В них архитектор обращается к собственному творческому пути и словно бы осмысляет созданные им проекты. В нашем новом видео рассказываем об этих необычных экспонатах подробнее — и предлагаем вместе присмотреться к коллажам Шехтеля. Видео подготовлено в рамках специального проекта с генеральным спонсором выставки — Банком ВТБ.</t>
+  </si>
+  <si>
+    <t>18.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7587</t>
+  </si>
+  <si>
+    <t>Церковь Вознесения в Коломенском на фотографии, созданной Борисом Томбаком во второй половине 1980-х, из #КоллекцияМУАР. Посмотрите, какой волшебный эффект создает использование широкоугольного объектива😍</t>
+  </si>
+  <si>
+    <t>17.09.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7586</t>
+  </si>
+  <si>
+    <t>🟠🟠🟠🟠🟠🟠🟠🟠 Депозитарий современности. Архитектура XXI века — в собрание музея 23 сентября - 29 ноября На следующей неделе открываем выставку, посвящённую современной архитектуре. Перешагнув первую четверть XXI века, мы приступаем к исследованию объектов и пространств, воплощающих не только наиболее актуальные представления о красоте, удобстве и репрезентативности, но и само понятие современности. Эта выставка — первый этап нового для Музея долгосрочного проекта, направленного на системный отбор, изучение и каталогизацию наиболее значимых объектов современной архитектуры. На выставке вы сможете увидеть фотографии и чертежи трёх проектов: парка «Зарядье» в Москве, административно-делового квартала «Невская ратуша» в Санкт-Петербурге, нового здания Театра имени Галиасгара Камала в Казани. В качестве первых объектов музеефикации были выбраны общественно значимые проекты, которые не просто привнесли в городскую среду новые яркие акценты и силуэты, но и оказали заметное влияние на социальную и культурную жизнь. Всего на выставке будет представлено 37 предметов, среди которых авторские эскизы и специально созданные к выставке художественные работы Сергея Чобана, Евгения Герасимова, Сергея Кузнецова, Владимира Плоткина, Олега Шапиро и Кенго Кумы. После завершения выставки все работы станут частью коллекции Музея архитектуры. Проект «Депозитарий современности» задуман как постоянный. Материалами по современной архитектуре Музей планирует пополнять свои фонды на регулярной основе, тем самым фиксируя актуальный культурный контекст и формируя полноценную историю архитектуры и градостроительства для будущих поколений. Куратор выставки — Анна Мартовицкая. Партнёры выставки: Кладинг Солушнс и Ларта Гласс Специальный партнёр — X Krasky</t>
+  </si>
+  <si>
+    <t>16.09.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7583</t>
+  </si>
+  <si>
+    <t>А вы сталкивались с понятием «ясный язык»? Специально к выставке «Бумажная архитектура. Долгий ящик. Раздел I» мы подготовили буклет на ясном языке. Рассказываем, что это значит! Тексты на ясном языке адаптированы специально для тех, кто испытывает трудности с восприятием вербальной информации. Такие тексты удобны для нейроотличных людей, людей с нарушениями речи и слуха, детей и тех, для кого русский язык — иностранный. Составление текстов на ясном языке требует соблюдения особых правил. Например, в них мы не пишем слишком длинные предложения и не используем сложные и многозначные слова. Правила регламентируют даже вёрстку! Прямо у входа на выставку вы можете взять буклет, в котором на ясном языке объясняется, что такое «Бумажная архитектура», а также рассказывается о некоторых представленных в экспозиции работах. Тексты для буклета составили сотрудники Музея, прошедшие тематический обучающий курс при поддержке Благотворительного фонда «Свет». 🟠</t>
+  </si>
+  <si>
+    <t>16.09.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/archmuseum/7582</t>
+  </si>
+  <si>
+    <t>Особняк Морозовой — белый готический замок на Спиридоновке — один из важнейших проектов в биографии Фёдора Шехтеля. Именно этот заказ архитектор использовал для сдачи экзамена на получение документа на право производства строительных работ, которого до первой половины 1890-х годов у него не было. Об истории и архитектуре этого удивительного дома в нашем новом видео рассказывает Анна Кистанова, куратор выставки «Фёдор Шехтель. Грёзы русского модерна». Видео мы подготовили в рамках специального проекта с генеральным спонсором выставки — Банком ВТБ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3935,59 +6458,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H396"/>
+  <dimension ref="A1:H679"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4835.533" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -13914,50 +16437,4858 @@
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>52589</v>
       </c>
       <c r="B396" t="s">
         <v>1183</v>
       </c>
       <c r="C396" t="s">
         <v>1184</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="E396">
         <v>3002</v>
       </c>
       <c r="F396">
         <v>42</v>
       </c>
       <c r="G396">
         <v>77</v>
       </c>
       <c r="H396">
         <v>8</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>113831</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E397">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>113832</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E398">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>113833</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E399">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>113834</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E400">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>113835</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E401">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>113836</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E402">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>113837</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E403">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>113838</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E404">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>113839</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E405">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>113840</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E406">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>113841</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E407">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>113842</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E408">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>113843</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E409">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>113844</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E410">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>113845</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E411">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>113846</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E412">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>113847</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E413">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>113848</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E414">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>113849</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E415">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>113850</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E416">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>113851</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E417">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>113852</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E418">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>113853</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E419">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>113854</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E420">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>113855</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E421">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>113856</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E422">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>113857</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E423">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>113858</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E424">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>113859</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E425">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>113860</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E426">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>113861</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E427">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>113862</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E428">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>113863</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E429">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>113864</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E430">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>113865</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E431">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>113866</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E432">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>113867</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E433">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>113868</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E434">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>113869</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E435">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>113870</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E436">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>113871</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E437">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>113872</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E438">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>113873</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E439">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>113874</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E440">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>113875</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E441">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>113876</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E442">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>113877</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E443">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>113878</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E444">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>113879</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E445">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>113880</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E446">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>113881</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E447">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>113882</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E448">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>113883</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E449">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>113884</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E450">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>113885</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E451">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>113886</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E452">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>113887</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E453">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>113888</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E454">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>113889</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E455">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>113890</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E456">
+        <v>7869</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>113891</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E457">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>113892</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E458">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>113893</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E459">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>113894</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E460">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>113895</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E461">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>113896</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E462">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>113897</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E463">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>113898</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E464">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>113899</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E465">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>113900</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E466">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>113901</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E467">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>113902</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E468">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>113903</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E469">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>113904</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E470">
+        <v>4210</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>113905</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E471">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>113906</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E472">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>113907</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E473">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>113908</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E474">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>113909</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E475">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>113910</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E476">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>113911</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E477">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>113912</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E478">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>113913</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E479">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>113914</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E480">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>113915</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E481">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>113916</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E482">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>113917</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E483">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>113918</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E484">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>113919</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E485">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>113920</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E486">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>113921</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E487">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>113922</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E488">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>113923</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E489">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>113924</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E490">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>113925</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E491">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>113926</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E492">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>113927</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E493">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>113928</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E494">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>113929</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E495">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>113930</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E496">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>113931</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E497">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>113932</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E498">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>113933</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E499">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>113934</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E500">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>113935</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E501">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>113936</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E502">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>113937</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E503">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>113938</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E504">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>113939</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E505">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>113940</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E506">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>113941</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E507">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>113942</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E508">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>113943</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E509">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>113944</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E510">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>113945</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E511">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>113946</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E512">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>113947</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E513">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>113948</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E514">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>113949</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E515">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>113950</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E516">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>113951</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E517">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>113952</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E518">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>113953</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E519">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>113954</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E520">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>113955</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E521">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>113956</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E522">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>113957</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E523">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>113958</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E524">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>113959</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E525">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>113960</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E526">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>113961</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E527">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>113962</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E528">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>113963</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E529">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>113964</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E530">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>113965</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E531">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>113966</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E532">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>113967</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E533">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>113968</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E534">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>113969</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E535">
+        <v>8926</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>113970</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E536">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>113971</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E537">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>113972</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E538">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>113973</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E539">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>113974</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E540">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>113975</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E541">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>113976</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E542">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>113977</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E543">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>113978</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E544">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>113979</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E545">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>113980</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E546">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>113981</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E547">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>113982</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E548">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>113983</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E549">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>113984</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E550">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>113985</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E551">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>113986</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E552">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>113987</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E553">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>113988</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E554">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>113989</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E555">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>113990</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E556">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>113991</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E557">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>113992</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E558">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>113993</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E559">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>113994</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E560">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>113995</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E561">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>113996</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E562">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>113997</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E563">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>113998</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E564">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>113999</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E565">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>114000</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E566">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>114001</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E567">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>114002</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E568">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>114003</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E569">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>114004</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E570">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>114005</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E571">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>114006</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E572">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>114007</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E573">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>114008</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E574">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>114009</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E575">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>114010</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E576">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>114011</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E577">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>114012</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E578">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>114013</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E579">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>114014</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E580">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>114015</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E581">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>114016</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E582">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>114017</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E583">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>114018</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E584">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>114019</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E585">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>114020</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E586">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>114021</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E587">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>114022</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E588">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>114023</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E589">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>114024</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E590">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>114025</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E591">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>114026</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>114027</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E593">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>114028</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E594">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>114029</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E595">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>114030</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E596">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>114031</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E597">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>114032</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E598">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>114033</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E599">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>114034</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E600">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>114035</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E601">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>114036</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E602">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>114037</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E603">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>114038</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E604">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>114039</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E605">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>114040</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E606">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>114041</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E607">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>114042</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E608">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>114043</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E609">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>114044</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E610">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>114045</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E611">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>114046</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E612">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>114047</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E613">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>114048</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E614">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>114049</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E615">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>114050</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E616">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>114051</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E617">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>114052</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E618">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>114053</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E619">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>114054</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E620">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>114055</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E621">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>114056</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E622">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>114057</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E623">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>114058</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E624">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>114059</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E625">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>114060</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E626">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>114061</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E627">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>114062</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E628">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>114063</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E629">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>114064</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E630">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>114065</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E631">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>114066</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E632">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>114067</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E633">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>114068</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E634">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>114069</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E635">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>114070</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E636">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>114071</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E637">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>114072</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E638">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>114073</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E639">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>114074</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E640">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>114075</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="E641">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>114076</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="E642">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>114077</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="E643">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>114078</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E644">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>114079</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E645">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>114080</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E646">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>114081</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E647">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>114082</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E648">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>114083</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E649">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>114084</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E650">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>114085</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E651">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>114086</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E652">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>114087</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E653">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>114088</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E654">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>114089</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E655">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>114090</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E656">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>114091</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E657">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>114092</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="E658">
+        <v>4095</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>114093</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E659">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>114094</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="E660">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>114095</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E661">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>114096</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E662">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>114097</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E663">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>114098</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E664">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>114099</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E665">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>114100</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E666">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>114101</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E667">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>114102</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E668">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>114103</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E669">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>114104</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E670">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>114105</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E671">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>114106</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E672">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>114107</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E673">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>125716</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E674">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>125717</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E675">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>125718</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E676">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>125719</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E677">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>125720</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E678">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>125721</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E679">
+        <v>1195</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">