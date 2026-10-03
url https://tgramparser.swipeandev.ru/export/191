--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="726">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2190,50 +2190,1163 @@
     <t>08.03.25 15:39</t>
   </si>
   <si>
     <t>t.me/KondratovaOV/6874</t>
   </si>
   <si>
     <t>Если прохожие заглядывают в окна амстердамских квартир, то думаю, что и жильцам таких квартир можно «заглядывать» на прохожих. Сегодня вот такие леди. Нет, ну прелесть же. ❤️ #весенниезарисовки</t>
   </si>
   <si>
     <t>07.03.25 19:44</t>
   </si>
   <si>
     <t>t.me/KondratovaOV/6872</t>
   </si>
   <si>
     <t>В связи с тем, что Оля в загранкомандировке - эфир переносится. ЕК</t>
   </si>
   <si>
     <t>07.03.25 19:40</t>
   </si>
   <si>
     <t>t.me/KondratovaOV/6867</t>
   </si>
   <si>
     <t>Путешествие в Норвегию. На очень большом корабле . Очень медленно, очень красиво и очень спокойно. Что еще нужно для расшатанных нервов ;))</t>
+  </si>
+  <si>
+    <t>14.09.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9697</t>
+  </si>
+  <si>
+    <t>Говорят, что «обычные» люди живут как свиньи. Вот так и пишут под разными фотографиями в инстаграм : ну конечно, такой порядок поддерживать невозможно, это всё на камеру смонтировано, нормальные люди так не могут жить, у нормальных - читай, с детьми, собаками - дома всегда бардак. Текст в галерее. На фото моё хранение, мои коты, моя гостиная/столовая/кухня. Без доп ухищрений по уборке - встала и сфотографировала, даже коты не проснулись. :-)</t>
+  </si>
+  <si>
+    <t>13.09.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9690</t>
+  </si>
+  <si>
+    <t>Интерьер «До» и «После». С разрешения моей прекрасной заказчицы показываю. Если захотите, то размещайте в комментариях свои «украшения» интерьера. :-)</t>
+  </si>
+  <si>
+    <t>13.09.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9689</t>
+  </si>
+  <si>
+    <t>Вот когда ко мне обращаются за проектом, первым делом показывают какие-то эскизы, референсы, рисунки того, что хотят видеть по стилю. А на мой взгляд, в первую очередь главное - правильно организовать планировочное решение. Главное - организовать движение. Стилистику мы можем с вами, как одежду, надеть любую, да: сделать интерьер более классическим, более минималистичным, более современным. Но если утром вам неудобно, вы встаёте раньше, стукаетесь лбами в проёме с мужем, да, или с детьми постоянно пересекаетесь, и вот эти движения по квартире неудобны для вас, значит, планировка продумана плохо и образ жизни организован неудачно. И в какой бы цвет я вам ни раскрасила стены, качественно удачной, такой, знаете, счастливой жизни не получится. Поэтому в первую очередь мы с вами изучаем образ жизни. Как вы завтракаете, во сколько встаёте, как вы моете собаке лапки, а где вы держите котиков по вечерам. Вот тогда получается настоящий классный, уютный интерьер в любой стилистике.</t>
+  </si>
+  <si>
+    <t>12.09.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9688</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/live/7YbO8oY8z4Y?si=aEIPDCJaDMncAoeA</t>
+  </si>
+  <si>
+    <t>11.09.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9685</t>
+  </si>
+  <si>
+    <t>https://youtube.com/shorts/rpkszXUV_7A?is=iqyd8PuZJvzcW-Kw Бытует такое мнение, что нужно заставить каждый угол мебелью. Обязательно кресло, торшер, столик. Прямо так и говорят: «Теперь у меня все углы заполнены мебелью». Вот этого делать не нужно. Нужно пожить в пустоте и протоптать те самые тропинки, и поставить ту самую мебель, которая вам будет нужна. Даже если композиционно кажется, что здесь просится кресло, но вы им не пользуетесь, оставьте воздух, пустоту, чистоту и простор. А то покупаем квадратные метры, а потом начинаем их заставлять, заставлять и чувствуем такую тесноту и сжатость, и нету полёта мысли. Оставляя воздух, мы оставляем себе место для новых решений. #homedecor #style #renovation</t>
+  </si>
+  <si>
+    <t>09.09.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9684</t>
+  </si>
+  <si>
+    <t>https://youtube.com/shorts/8kfV5GWiS28?is=3y89mFLMPGqSy3_J По последним научным исследованиям американских учёных выяснилось, что усилием силы воли постоянно поддерживать порядок невозможно. Постоянно себя контролировать, детей контролировать, совершать кучу действий по раскладыванию этого имущества - это неудобно. А вот можно создать такую среду, при которой порядок, поддержание порядка являются очень простой такой обычной задачей. Почему это так? Потому что продумана система. Среда формирует наши поступки, а не сила воли формирует наши поступки. Если у вас изначально продумано, куда дети бросят рюкзак, куда они поставят обувь, где будет стоять та самая нужная кастрюлька, то поддержание порядка не требует совершенно никаких усилий - оно происходит автоматически, само собой. Вот для этого, в том числе, тоже нужен дизайнер интерьеров, архитектор, который продумает систему движения по дому настолько удобную, чтобы поддержание порядка не требовало никаких усилий.</t>
+  </si>
+  <si>
+    <t>09.09.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9683</t>
+  </si>
+  <si>
+    <t>https://youtube.com/shorts/8kfV5GWiS28?is=vZhHEknHyXJfrE0q По последним научным исследованиям американских учёных выяснилось, что усилием силы воли постоянно поддерживать порядок невозможно. Постоянно себя контролировать, детей контролировать, совершать кучу действий по раскладыванию этого имущества - это неудобно. А вот можно создать такую среду, при которой порядок, поддержание порядка являются очень простой такой обычной задачей. Почему это так? Потому что продумана система. Среда формирует наши поступки, а не сила воли формирует наши поступки. Если у вас изначально продумано, куда дети бросят рюкзак, куда они поставят обувь, где будет стоять та самая нужная кастрюлька, то поддержание порядка не требует совершенно никаких усилий - оно происходит автоматически, само собой. Вот для этого, в том числе, тоже нужен дизайнер интерьеров, архитектор, который продумает систему движения по дому настолько удобную, чтобы поддержание порядка не требовало никаких усилий.</t>
+  </si>
+  <si>
+    <t>08.09.26 19:31</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9682</t>
+  </si>
+  <si>
+    <t>https://www.kondratovaolga.com/challenges</t>
+  </si>
+  <si>
+    <t>08.09.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9681</t>
+  </si>
+  <si>
+    <t>когда вы выбираете квартиру, смотрите, пожалуйста, на её форму и на количество окон, потому что можно купить прекрасных 70 м с пятью окнами, поместить там все, не имея несущих стен, всё будет очень удобно и хорошо. и купить, скажем, 90 м с двумя окнами или с тремя и пытаться за свои же деньги решить эту глобальную задачу, как всех разместить, при том, что кажется, что метров-то много, но форма квартиры такова, настолько неудобна, настолько вглубь, что её и нормально-то и не исправишь, и не подправишь, она всё равно будет тёмная и неудачная. поэтому лучше всего приходить к дизайнеру до покупки квартиры и, возможно, взять квартиру меньшего метража, но с большим потенциалом возможностей.</t>
+  </si>
+  <si>
+    <t>07.09.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9680</t>
+  </si>
+  <si>
+    <t>Вчерашний пост про ИИ уже украли. Господи, какие они унылые эти дизайки. Фуууу. ЕК</t>
+  </si>
+  <si>
+    <t>07.09.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9678</t>
+  </si>
+  <si>
+    <t>Монтажный план. После консультаций столкнулась с такой проблемой. Вот вроде бы есть эскизы планировки, сделала даже итоговый вариант - заказчик отдает эти эскизы своему дизайнеру и там начинается какая-то коррида. Ошибка на ошибке, полное непонимание замысла и откровенное неумение/нежелание перенести идею на реальные размеры. Мы подумали, как можно решить эту задачу и в тестовом режиме на пару месяцев вводим дополнительную услугу для заказчиков по консультациям - монтажный план. После консультации вы присылаете мне обмер квартиры и я делаю чертеж в соответствии с реальными размерами и строго по моему итоговому эскизу. На данном этапе стоимость небольшая. Для квартир до 80 кв метров 1000 евро, для квартир до 120 кв метров 1450 евро. По стоимости для квартир более чем 120 кв метров - уточняем в директ/почте/на сайте. Если требуется дополнительное обсуждение/изменение планировки - также сначала пишем письмо. Старт - сегодня. На сайте можно выбрать тариф консультация 1000 или 1450 евро.</t>
+  </si>
+  <si>
+    <t>06.09.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9663</t>
+  </si>
+  <si>
+    <t>Искусственный интеллект действительно заменит дизайнера и это наступит достаточно скоро. Уже сейчас большое количество интерьеров - это собрание типовых решений, втиснутых в бюджет. Оказывается, что умение нажимать кнопки в программах (привет долгое обучение работе в 3DMax) легко обесценивается очередным обновлением нейросетей. Далее в галерее. Использованы стилизованные изображения на основе фотографий из моих проектов.</t>
+  </si>
+  <si>
+    <t>05.09.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9650</t>
+  </si>
+  <si>
+    <t>Несколько неочевидных приемов обустройства жизни для тех, кто не может поправить планировку квартиры, и/ или изменить локацию. 1. Необходимо понять, что место сегодняшнего пребывания -это не навсегда. Улучшаете жизнь в сегодняшнем доме, скоро переедете в новый лучший дом . 2. Не сводите свою жизнь дома к сугубо утилитарным делам: поел, поспал, умылся. Изучайте новое. Отказываетесь от привычного жирного, тягостного, долгого, скучного, вязкого. 3. Используйте нетрадиционные метода устройства жизни: очень маленькая ванна, отсутствие гардеробной, минимум систем хранения, жизнь без тумбочек - возможно это добавит вам лишних метров, свободы и спокойствия. 4. Откажитесь от покупок «проходных» вещей- китайских светильников, высоких шкафов из МДФ, угловых кухонь с верхними шкафами, обилию бытовой техники, бытовой химии, практичных раскладных диванов. Сохраненные деньги потратите - на новый дом. 5. Если в сегодняшнем доме некрасиво, значит там грязно. Надо отдраить все, до чего дотягиваются ваши руки. Мусорные пакеты и тряпки творят чудеса, даже без ремонта. 6. Уберите все пестрое, ярких цветов, из пластиковых материалов- визуальный шум некачественных предметов может свести с ума кого угодно. Белый цвет рулит- белоснежное стены, белое белье на кровати, светлые шторы, бежевый плед и ковер, изящный светильник на тонкой ножке превратит ваш дом без всяких ухищрений в дорогую элегантную квартиру. 7. А теперь поставьте на стол букет цветов или свечи, и действуйте- составьте план переезда. И исполните его.</t>
+  </si>
+  <si>
+    <t>05.09.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9649</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/live/HfcB3yHPJh0?si=FGQynTRIqgyVu4xp</t>
+  </si>
+  <si>
+    <t>03.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9647</t>
+  </si>
+  <si>
+    <t>Минимализм Ольги Кондратовой переходит на новый уровень. В поисках творческих решений она окунулась в просмотры яхт. Спойлер - не всё ей нравится, многое она бы переделала. Жду предложений от верфей на проектирование интерьеров частных яхт - будет конфета, праздник и эргономика с комфортом. А пока одна из лодок, которая понравилась. EK hallbergrassy</t>
+  </si>
+  <si>
+    <t>02.09.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9643</t>
+  </si>
+  <si>
+    <t>Мои мысли о составляющих для красивого дома. 1. Место. Место должно давать энергию. Взгляд в окно, просто проснуться и наблюдать белые развевающиеся шторы, тишину или шум моря, его стены, цвет которых меняется в зависимости от времени дня, потолки, устремлённые вверх и дающие простор для любых идей. 2. Движение по дому. Удобная, мобильная планировка, которая позволяет поддерживать дом в постоянном порядке, позволяет ему легко меняться в соответствии с появлением новых домочадцев или в зависимости от настроения, когда хочется увидеть простор квартиры или, наоборот, замкнутое уютное пространство. 3. Свет. Это большие окна, дающие много света и позволяющие взгляду устремляться вперёд. Это разнообразные светильники, которые подсвечивают разные зоны и дают нестандартные решения: подсветка в коридоре, боковой свет в ванной, уютный холл с крошечной серебряной лампочкой в книжном шкафу. 4. Это высокие двери и натуральные деревянные полы, по которым можно ходить босиком. Это малое количество предметов, но самого лучшего качества. Это тонкие изящные торшеры и удобные кресла. Считаю, что всё это получилось реализовать в данной квартире. Полное видео на ютубе.</t>
+  </si>
+  <si>
+    <t>31.08.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9617</t>
+  </si>
+  <si>
+    <t>Обещала рассказать о замене окон в квартире с ремонтом и зимой. Далее в галерее. #homerenovation #design</t>
+  </si>
+  <si>
+    <t>30.08.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9598</t>
+  </si>
+  <si>
+    <t>Три важные привычки , которые я формировала и формирую у своих детей. Текст в галерее. На фото детские из моих проектов. #lifestyle #kids</t>
+  </si>
+  <si>
+    <t>29.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9597</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/live/OpLegMMdazA?si=MDIdHYOpS1OJ3e7V</t>
+  </si>
+  <si>
+    <t>28.08.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9595</t>
+  </si>
+  <si>
+    <t>«Где дух авантюризма? Мы перестали лазить в окна к любимым женщинам...» Заметили? Мы перестали переставлять мебель. Все эти строго зафиксированные проектом, островами, розетками и прочими незыблемыми параметрами предметы мебели сделали интерьеры не очень гибкими. Это старое видео из моей квартиры. Меняем диванную зону на столовую. А как вы относитесь к перестановке ? #design #homedecor</t>
+  </si>
+  <si>
+    <t>26.08.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9594</t>
+  </si>
+  <si>
+    <t>https://youtu.be/XllJRNJ3_d8?is=S-m08Z5i6QnkMGb7</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9592</t>
+  </si>
+  <si>
+    <t>Реализованный проект квартиры 180 кв метров в Петербурге. Мои глаза и руки на объекте - Наташа @ptywka На ютуб-канале студии более полное видео, с рассказом хозяйки квартиры Ксении. Подписывайтесь. #design</t>
+  </si>
+  <si>
+    <t>25.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9575</t>
+  </si>
+  <si>
+    <t>Желание сделать большую кухню очень понятно, но часто бывает, что работать приходится с ограниченными пространствами и тут выходит на первый план разумное распределение оборудования. Расскажу вам, как я предлагаю это делать и объясню почему. Далее в галерее с фото и схемами. #ремонт #kitchen</t>
+  </si>
+  <si>
+    <t>23.08.26 20:52</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9574</t>
+  </si>
+  <si>
+    <t>Новый стул, новые книги, новые подсвечники</t>
+  </si>
+  <si>
+    <t>23.08.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9569</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/live/XW6AemJcZ0A?si=b20_fi8dSXIwR2Yb</t>
+  </si>
+  <si>
+    <t>21.08.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9548</t>
+  </si>
+  <si>
+    <t>Продолжаю про съёмное жильё. Так так у меня опыт больше эмиграционный, то в тексте и про сохранение душевного спокойствия. Читайте в галерее. #эмиграция #berlin #parís</t>
+  </si>
+  <si>
+    <t>20.08.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9528</t>
+  </si>
+  <si>
+    <t>Первый раз я, как «домашний» ребёнок, оказалась в съёмном жилье, когда мне было 18 лет. Я как-то скоропалительно вышла замуж, и мы сняли квартиру в Тушино. Я никогда раньше не сталкивалась с такими убитыми квартирами. Далее текст в галерее. И это первая часть поста. Вторую часть размещу завтра. #rome #berlin #buenosairesargentina #эмиграция</t>
+  </si>
+  <si>
+    <t>19.08.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9527</t>
+  </si>
+  <si>
+    <t>Скоро покажу видео из нового проекта. Квартира 180 кв м</t>
+  </si>
+  <si>
+    <t>16.08.26 23:24</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9520</t>
+  </si>
+  <si>
+    <t>Роттердам. Декорирование</t>
+  </si>
+  <si>
+    <t>16.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9517</t>
+  </si>
+  <si>
+    <t>Вести с полей. Воскресенье- не повод останавливать улучшения.</t>
+  </si>
+  <si>
+    <t>15.08.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9516</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/live/Q4B28E9C_po?si=z6c0-_68gbnDvXej</t>
+  </si>
+  <si>
+    <t>12.08.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9508</t>
+  </si>
+  <si>
+    <t>Сегодня разговаривала с прекрасной заказчицей. Получила огромный заряд позитива. Очень радостно, что в результате моей работы стало всем хорошо. И людям, и котам. Фотосессию проведём скоро, а пока несколько фото от Натальи. #lifestyle</t>
+  </si>
+  <si>
+    <t>11.08.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9507</t>
+  </si>
+  <si>
+    <t>Сегодня выйдет вторая статья. https://www.kondratovaolga.com/challenges</t>
+  </si>
+  <si>
+    <t>10.08.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9493</t>
+  </si>
+  <si>
+    <t>Помни о жизни. Одна дама в ответ на мой пост написала, что чтобы прикоснуться к пустоте, захотеть жить в минимализме, нужно прожить в максимуме. Все это верно и мне понятно. Да , вполне, можно понять ПОЧЕМУ люди покупают всё это. Тревожности, замещение, посттравматическая ликвидация воспоминаний о дефиците. Я предлагаю задуматься и попытаться осознать - ЗАЧЕМ. Вопрос именно в осознанности. В понимании процессов, происходящих с вами, в понимании маркетинговых усилий, влияющих на вас. А еще надо посчитать. Посчитать все эти часы, сутки, месяцы и годы, которые вы должны работать, чтобы получить склад ненужных тряпок. Сколько надо проехать, пробежать, просидеть, убиться на работе, чтобы, наконец, выплатить ипотеку изначально дурацкую квартиру с двумя окнами на 90 кв метров и в унылом ЖК. Я предлагаю всё-таки заняться самым приоритетным делом: обдумать, как мне хорошо устроить свою жизнь. Обсудим в цикле статей «Минимализм».</t>
+  </si>
+  <si>
+    <t>08.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9492</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/live/Gw1Hi1WcHm0?si=WLtlAh0n018h15TY</t>
+  </si>
+  <si>
+    <t>07.08.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9472</t>
+  </si>
+  <si>
+    <t>Квартира на Грибоедова. Часть 6 Детали. В этом проекте несколько неприметных, но существенных деталей. Примеры - на фотографиях. 1. перекладки паркета, 2. ступеньки в служебных блок, перед входом в кухню и перед входом в гардеробную (они хоть и получились «органическим» путём , но успешно подчеркнули иерархическое зонирование помещений), 3. ⁠два входа в кухню (из гостиной-столовой и из прихожей для заноса продуктов). 4. Большое зеркало в гостиной, отражающее 7 окон, включая эркер. 5. жалюзи в спальнях , выходящих во внутренний двор. 6. ⁠6. Ванная разделённая на две зоны, парадную - с большой раковиной и ванной, и зону уборной, в которой спрятан унитаз и небольшой винтажный шкаф для полотенец.</t>
+  </si>
+  <si>
+    <t>06.08.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9464</t>
+  </si>
+  <si>
+    <t>Часть 5 Кабинеты Продолжаю рассказ о необычных решениях в квартире на набережной Грибоедова. В этом проекте у меня получилось сразу несколько зон для работы за письменным столом. В эркере я организовала свой небольшой кабинет с идеальным видом из окон, примыкающий к гостиной. В нем, за неимением балконов, я развела небольшую «оранжерею». Вполне в духе дореволюционных квартир. Второй «альков» - также продолжающий парадную зону, эта библиотека, которая предполагала трансформацию под столовую или дополнительную спальню, в случае приезда гостей. А ещё был небольшой стеклянный кабинетик в зоне детской комнаты. Так я задействовала глубину квартиры и ее менее видовую и парадную часть. В каждом отдельном случае я подбирала стол под масштаб кабинетной зоны, узкий 39см в эркер, широкий - на 60см в кабинет для занятий ребёнку. Квартира не была декорирована, но главные ее достоинства: виды из окон, (локация), и пропорции помещений в этих кадрах уже видны. В полном соответствии с моими принципами приоритизации и минимализма. Как раз сейчас я начинаю цикл статей на тему применения принципов Минимализма во всех сферах жизни, ссылка в шапке профиля. Продолжение следует . #design #minimalism #эмиграция</t>
+  </si>
+  <si>
+    <t>03.08.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9463</t>
+  </si>
+  <si>
+    <t>03.08.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9445</t>
+  </si>
+  <si>
+    <t>Минимализм. Начинаем. Описание в галерее. Ссылка на сайт будет ниже</t>
+  </si>
+  <si>
+    <t>28.07.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9427</t>
+  </si>
+  <si>
+    <t>30 лет. В детстве я не понимала двух вещей: почему все пьют за здоровье и сокрушаются, что всё так быстро пролетело и так мало осталось. Сейчас это стало понятно. «Быстро» - это даже неподходящее слово. Правильнее сказать: «стремительно». Далее в галлерее. А ссылка на скидки - в шапке профиля.:-)</t>
+  </si>
+  <si>
+    <t>27.07.26 19:39</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9425</t>
+  </si>
+  <si>
+    <t>https://www.olgakondratova.com/plans-pricing</t>
+  </si>
+  <si>
+    <t>26.07.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9408</t>
+  </si>
+  <si>
+    <t>Часть 4 Радикальные вертикали В гостиной объединённой с зоной кабинета (оформить который толком я не успела) суммарная площадь составляла чуть больше 70м2. В таких условиях с 7 окнами (три окна в одной только башенке) мне хотелось визуально поднять высоту потолков и ещё вытянуть пропорции. Для этих целей были спроектированы гигантской высоты 3.6м двери и стеклянные вставки. Сама перегородка между кабинетом и гостиной очень новаторская по своей «философской базе» - она объединяет в себе и центральную и боковые анфилады, а также имеет возможность становится глухой стеной с узкими модернистскими окнами. Эта стена трансформер ещё и была снабжена четырьмя монументальными конструктивистскими рёбрами, формируя колоннаду в духе 1930х годов. В жизни она производила не изгладимся впечатление, значительно более сильное чем на фотографиях. Жду случая реализовать подобный элемент в будущих проектах. Следите за продолжением этой серии постов.</t>
+  </si>
+  <si>
+    <t>26.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9407</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/live/yl9AxRQjDHg?si=W2360AD_x8isOdmx</t>
+  </si>
+  <si>
+    <t>23.07.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9386</t>
+  </si>
+  <si>
+    <t>Наряду с традициями должна быть и переменчивость интерьера. Особенно это важно, если за окном вида нет - тогда изменчивость может олицетворять собой только ваш дом. Как этого добиться? Всего три элемента: планировка, мебель, свет и декор.</t>
+  </si>
+  <si>
+    <t>21.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9367</t>
+  </si>
+  <si>
+    <t>Оптимизируем затраты на хорошую квартиру. Обсудим тезисно, что можно сделать и что уяснить еще до покупки новой квартиры, а может и вообще переосмыслить старую. Далее в галерее.</t>
+  </si>
+  <si>
+    <t>18.07.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9366</t>
+  </si>
+  <si>
+    <t>Проект, который никто не заметил Четыре года назад я едва успела закончить ремонт в нашей квартире в Петербурге на набережной канала Грибоедова. Этот проект, один из самых необычных и передовых в моей практике, публикой оказался практически не замечен. Что и досадно, и необоснованно, поскольку многие новаторские архитектурные решения, там опробованные, я потом с успехом применяла во множество консультаций и последующих проектах уже во время эмиграции. Поэтому начну цикл постов об этом проекте и о вышеупомянутых решениях. Квартира эта, напомню, перенесла задолго до моего прибытия в неё «евроремонт» уничтоживший все исторические элементы. По этой и ещё по причине ограниченного времени , квартира была выполнена в модернистском духе, а не в исторической эстетике. 1. Фрамуги в треть высоты. В общественном сознании фрамуга - это узкая полоса стекла в верхней части стены или дверного проёма. Квартира на Грибоедова очень просторная и мне хотелось с ней работать скорее как с пространством независимого архитектурного объёма, как с модерниста виллой, чем как с обычной квартирой. Именно по этой причине было принято неоднозначное и необычное решение - гигантские , в треть высоты стены, почти квадратные фрамуги под самый потолок. Они объединили ту часть квартиры, что выходила в глухой внутренний двор, поскольку стены здесь неполной высоты. Получились стеклянные переход и библиотека-кабинет, составившая часть блока детской комнаты, там сформировалась целая гарсоньерка. Кроме того ванная комната стала очень светлой и необычной именно на счёт такой фрамуги. Хотя и вела та фрамуга в служебную кухню, тоже без окна, но со стеклянной дверью в гостиную. Это решение с большими фрамугами, отважные люди могут попробовать применить, но лучше под моим руководством, во время консультации, ведь очень существенной здесь является пропорция - в этой квартире высота потолка 3.7м. Продолжение следует</t>
+  </si>
+  <si>
+    <t>18.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9364</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/live/-LL-VQmHUCM?si=2X1-keyNn49kmQnM</t>
+  </si>
+  <si>
+    <t>16.07.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9362</t>
+  </si>
+  <si>
+    <t>Внезапно на террасе была настигнута представителями команды Студии и несмотря на ветер, шум и растрепанный вид, отвечала на вопросы. #эмиграция</t>
+  </si>
+  <si>
+    <t>15.07.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9344</t>
+  </si>
+  <si>
+    <t>Много есть свидетельств о собаке Баскервилей. Иными словами, много есть свидетельств о результативности наших консультаций. Не всегда есть силы, время и средства на создание детального дизайн-проекта. Не всегда возможно прорабатывать его месяцами, уточняя детали. Иногда это можно сделать быстро и просто - через консультацию. Это не отменяет усилий заказчика по ведению ремонта, однако в результате консультации у него появляется подробная дорожная карта предстоящего ремонта. Далее текст и фотографии результатов - в галерее. #milano #venice #roma</t>
+  </si>
+  <si>
+    <t>13.07.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9343</t>
+  </si>
+  <si>
+    <t>Путевые заметки по ходу поиска квартиры в Роттердаме. Видео с просмотров. Интересные детали.</t>
+  </si>
+  <si>
+    <t>12.07.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9342</t>
+  </si>
+  <si>
+    <t>Маленький предпоказ еще одного объекта после консультации. Детали и все фото покажу . Мне кажется это чудесно получилось .</t>
+  </si>
+  <si>
+    <t>11.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9341</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/live/uoSozdCZsOo?si=6Hifjo_j2WLfUdsJ</t>
+  </si>
+  <si>
+    <t>10.07.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9339</t>
+  </si>
+  <si>
+    <t>Одна из характерных традиций в Нидерландах - боррел. Посиделки перед крыльцом дома с вином и закусками. Вы видели эти компании в пятничные и просто погожие вечера. Что же делать жильцам многоквартирных домов? Как социализироваться и общаться? Вот решение от Кееса Кристиансе - открытая терраса для жителей, на уровне 14 этажа. #rotterdam</t>
+  </si>
+  <si>
+    <t>09.07.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9338</t>
+  </si>
+  <si>
+    <t>Ремонт после консультации. Квартира 66 кв метров для семьи с двумя детьми. Две детские, скрытая кухня, большая и светлая гостиная, раздельный санузел, гардеробная/постирочная. Видео любезно предоставлено прекрасной хозяйкой дома @yanasharapova #design #homedecor</t>
+  </si>
+  <si>
+    <t>08.07.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9332</t>
+  </si>
+  <si>
+    <t>О вопросах звукоизоляции всевозможных процессов в родительских спальнях в квартирах до ста квадратных метров и численности населения больше чем 2. Навеяло комментарием от читателя к посту про квартиру 66 кв метров: «Угловая квартира это прекрасно. Понятно, что приоритеты. Но спорно родительскую спальню по соседству с детской делать со слабой изоляцией.» Итак: 1. При размещении в современном жилье трех спален, практически невозможно избежать примыкания двух из них друг к другу. Но это не ключевая проблема. Ибо, см п2. 2. На небольших площадях невозможно стопроцентно изолировать распространение звуков (кроме создания специального бункера). 3. Качество современных материалов, в том числе межквартирных перегородок и перекрытий, к сожалению, не способствуют звукоизоляции. Что же делать ? Напрашивается: • покупка квартиры метров эдак 120. • проведение мероприятий по снижению акустической интенсивности процессов межличностных взаимодействий. • создание звуконепроницаемого помещения с изоляцией стен, потолка и пола, лучше на независимых подвесах (специалисты подскажут). Последнее фото взято в интернете, укажу автора если он мне напишет.</t>
+  </si>
+  <si>
+    <t>07.07.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9317</t>
+  </si>
+  <si>
+    <t>Очень приятно получать сообщения с результатами ремонта. В сентябре 2025 года ко мне на консультацию обратилась семейная пара Яна @yanasharapova и Андрей. Квартира 66 кв метров. Задача стояла разработать эскиз планировки для семьи с двумя детьми, обсудить порядок строительных работ, материалы отделки, размещение фрамуг и внутренних окон, типы и стиль дверей, ну и остальные вопросы превращения квартиры в современный и удобный дом. Посмотрите какие ребята молодцы! Всё получилось отлично. Еще есть что доделать, но уже так классно! Фото без ретуши и глянца (как я и люблю) любезно предоставлены заказчиком. План квартиры и фото «до» в галерее. Эскиз новой планировки - тоже есть.</t>
+  </si>
+  <si>
+    <t>03.07.26 21:01</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9311</t>
+  </si>
+  <si>
+    <t>Синий час</t>
+  </si>
+  <si>
+    <t>30.06.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9292</t>
+  </si>
+  <si>
+    <t>По-настоящему поддерживать порядок я научилась, будучи уже взрослым человеком, когда у меня появился собственный дом и я увлеклась созданием интерьеров. Продолжение про мои простые привычки, благодаря которым интерьер всегда выглядит хорошо. Далее в галерее. Часть вторая. Фото из квартир, в которых я жила.</t>
+  </si>
+  <si>
+    <t>29.06.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9279</t>
+  </si>
+  <si>
+    <t>Несколько моих простых привычек, благодаря которым интерьер всегда выглядит хорошо, а для создания красивых фотографий мне не приходится специально прилагать усилий для уборки. Далее в галерее. Часть первая. Фото из квартир, в которых я жила.</t>
+  </si>
+  <si>
+    <t>28.06.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9275</t>
+  </si>
+  <si>
+    <t>В детстве я была неаккуратным ребёнком. О чём мне неустанно напоминали. Незастёгнутые туфельки, забытая форма, фартук набекрень, утраченные учебники — всё это было в моей жизни. Я терпеть не могла убираться по субботам и собирать портфель по вечерам, когда уже нет никаких сил. Мне казалось это столь утомительным занятием, что я откладывала всё до утра. По-настоящему поддерживать порядок я научилась, будучи уже взрослым человеком, когда у меня появился собственный дом и я увлеклась созданием интерьеров. Мне стало совершенно очевидно, что в бардаке красивый интерьер создать невозможно, как ни переставляй мебель и вазочки. И вот появилось у меня несколько простых привычек, благодаря которым интерьер всегда выглядит хорошо, а для создания красивых фотографий мне не приходится специально убираться. 1. Сократить количество поверхностей, на которых может лежать имущество. Чем больше вещей на полках (даже если это декор), тем утомительнее и дольше уборка. Избавление от лишних предметов идёт на пользу абсолютно любому помещению — будь то рабочий стол или каминная полка. 2. Выходя из помещения, необходимо оставлять его чистым. Всегда. В ванной поставить щётки на место, прибрать лоток — всё это занимает минуту, зато потом туда приятно войти. Это правило знают все мои домашние. 3. Регулярно избавляться от барахла, оставляя только вещи самого лучшего качества. Избавляться также от предметов с дублирующими функциями. Мне, например, достаточно одной средней сковороды и одних ножниц. Продолжение следует Фото ремонта после нескольких консультаций.</t>
+  </si>
+  <si>
+    <t>25.06.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9256</t>
+  </si>
+  <si>
+    <t>Осмысленное применение зеркал и других приёмов. Не всякий очевидный приём работает так, как вы этого ожидаете. Например, зеркало не всегда визуально расширяет пространство. Если зеркало повесить напротив стены, то пространство не расширится, ибо зеркало отразит лишь стену. Если зеркало повесить в конце коридора, то это лишь непропорционально удлинит коридор, но не расширит его. Если относительно узкое зеркало повесить на уровне живота, то произойдёт удваивание живота, но не пространства. Если шторы повесить чуть выше верхней горизонтальной линии окна, то будет отлично видно, что они лишь имитируют высокое окно, но безуспешно, ибо мы всё равно видим простенок над окном. Если в нешироком проёме вы не установили дверь, то вы не увеличили пространство гостиной за счёт коридора - вы просто оставили дыру (выражаясь простым языком) в холле. Если вы пятиметровую кухню соединили с большой прямоугольной гостиной, выдвинули угол смежного помещения (санузла, комнаты и тп) , то вы не увеличили пространство - вы лишь создали помещение в форме валенка. Если вы сделали полку на кухне, но расставили на ней лишь дурацкие банки, не создав изящной композиции, то не стоит надеяться, что горизонтальная полка сама по себе сделает кухню эстетичной. В видео примеры действительного визуального расширения пространства. Любой приём работает только тогда, когда он применён осмысленно. Поэтому проявляйте здравый смысл в использовании даже самых известных методов.</t>
+  </si>
+  <si>
+    <t>24.06.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9252</t>
+  </si>
+  <si>
+    <t>Как я жила с зеркальным фартуком на кухне. Почти полтора года мы прожили в Вене и снимали квартиру. Несмотря на то, что это Altbau (центр, исторический дом) - планировка, ремонт и непосредственно кухня были современными. Фронт кухни был длиной метра три, оснащен техникой Mile и вершиной дизайнерской мысли являлся зеркальный фартук. Плюсов такого решения я не обнаружила и в целом совсем не сторонник акцентирования унитарных объектов интерьера. Итак, минусы. Все предметы, находящиеся на столешнице удваиваются в отражении. Даже при моём минимализме, отсутствии кучи специй, баночек, подставок, кастрюлек и прочего - было ощущение визуального мусора. А поставишь парочку грязных тарелок, так их сразу становится четыре. :-) ну я ставила цветы в горшках - было уже лучше, но все равно хаос. Зеркало треснуло через полгода. Прямо за плитой, в нижней части. Что стало причиной непонятно. Возможно дефект и брак изделия, возможно влияние нагрева и взаимодействия с посудой. В отражении всегда видишь середину себя, где-то на уровне живота, и каждый раз задумываешься - что выглядишь как-то странно… несколько не естественно. Кухонная мебель, сама по себе утилитарное произведение, которое в связи с обилием визуального мусора, должно производить целостное впечатление, что не происходит, когда у вас в зеркале отражается интерьер столовой, гостиной . И самое главное : не занимайтесь ерундой. Аккуратный кухонный фартук в дереве, в камне дадут гораздо более цельное впечатление . А на полку … на открытую полку всегда можно положить кулинарные книги , поставить лампу … а за ней разместить винтажное зеркало..</t>
+  </si>
+  <si>
+    <t>23.06.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9232</t>
+  </si>
+  <si>
+    <t>Пару дней назад писала, что жилище - это система. Так вот, в этой системе ЛЮБОЕ «дизайнерское» решение имеет влияние на остальные части и как следствие - его применение должно быть оправдано, и иметь смысл. Влияние декоративных приемов покажу на простом примере цвета стен. Для основы возьмём фото мой гостиной-столовой в Амстердаме. Весь текст и описание в галерее.</t>
+  </si>
+  <si>
+    <t>22.06.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9220</t>
+  </si>
+  <si>
+    <t>Перфекционизм, ремонт и жизнь. Что такое перфекционизм и как с этим жить в ремонте. Далее в галлерее. #amsterdam #milano #berlin</t>
+  </si>
+  <si>
+    <t>20.06.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9218</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/live/cvemcok-bE8?si=_-NKY1mUYVVDV2jr</t>
+  </si>
+  <si>
+    <t>19.06.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9216</t>
+  </si>
+  <si>
+    <t>Боковой свет можно настроить локально, выделить, интересующие в моменте, части помещения. А если использовать одновременно группы светильников, то таким образом создаётся акцент на более выигрышные и интересные объекты. Кроме того локальный свет позволяет создать комфортные условия для уже отдыхающих членов семьи, когда другим свет еще нужен. И что очень важно: маленькие настольные лампы в детских - прекрасное средство борьбы со всякими подкроватными чудовищами.</t>
+  </si>
+  <si>
+    <t>18.06.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9206</t>
+  </si>
+  <si>
+    <t>«Никогда не было и вот опять». Инстаграм подбросил очередного дизайнера, использующего в постах фото из моих проектов (и не только моих). Посмотрела профиль. Много визуализации, много «умных» слов и рекомендаций, нет реализованных объектов. Так вот, дорогие коллеги (начинающие, практикующие и даже опытные). Далее в галерее.</t>
+  </si>
+  <si>
+    <t>17.06.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9187</t>
+  </si>
+  <si>
+    <t>«Бесценные советы» из личного опыта Когда хочется ввести новую привычку в свою жизнь, сталкиваешься со многими препятствиями: внешними и внутренними. Отвлекают лень, мысли вроде «сегодня не понедельник», «сегодня не Новый год», «пора бы уже, но мне ещё не исполнилось 48, 68, 98» и т. д. Дам несколько «бесценных» советов, как с этим справиться. Далее в галерее</t>
+  </si>
+  <si>
+    <t>17.06.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9176</t>
+  </si>
+  <si>
+    <t>16.06.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9172</t>
+  </si>
+  <si>
+    <t>Декор обеденного стола это не навсегда. Его можно менять раз в неделю,или раз в месяц по настроению. Учитывайте цвет столешницы - белый цвет дает легкое весеннее настроение, теплый желтый деревянный соответственно- уют, ощущение столовой, а не кухни. Коричневый- надежность, здравомыслие , уверенность , классический традиционный вариант. Сочетание предметов живой природы (плавные линии и цвет), скульптуры (изящная форма , идея), коробочка ( функциональность)- создает картину. Да предметами тоже можно написать картину, создать композицию. Предметами и их сочетанием можно напомнить себе о планах, идеях, мыслях и чувствах. Меняя украшение стола вы не даете себе свалиться в рутину, погрязнуть в обыденности дней. Меняйте переставляйте, пробуйте, подбирайте. Научите этой игре детей. Уметь увидеть красоту в форме и сочетаниях большое искусство.</t>
+  </si>
+  <si>
+    <t>15.06.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9153</t>
+  </si>
+  <si>
+    <t>Дизайн без дизайнера. Работаем с обеденным столом. Для меня обеденный стол очень часто становится ещё и рабочим (что, конечно, неправильно 🙈). Кроме того, это у нас место для общения и поле для творческих экспериментов. Далее, как обычно в галерее. Кстати, такой формат (в виде карточек) удобно сохранять себе в папки для заметок.</t>
+  </si>
+  <si>
+    <t>13.06.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9152</t>
+  </si>
+  <si>
+    <t>Эфира не будет по техническим причинам . На вопросы отвечу тут.</t>
+  </si>
+  <si>
+    <t>12.06.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9134</t>
+  </si>
+  <si>
+    <t>«Дизайн без дизайнера» - серия бесценных советов. Часть 2 - как расставить предметы. Читать в галерее. Обратите внимание на скетчи с примерами композиции. #amsterdam #berlin #milano</t>
+  </si>
+  <si>
+    <t>09.06.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9077</t>
+  </si>
+  <si>
+    <t>Рубрика «Бесценные советы, или дизайн без дизайнера». Захотелось вам яркого пятна или не хватает в помещении солнца - не красьте стены в оранжевый или красный цвет. Купите лампу с оранжевым или красным абажуром - будет вам и уют, и солнце по вечерам. Второй момент: очень важно, около какой стены эту лампу ставить. Если поставить её рядом с белой стеной, то свет от лампы будет тёпло-жёлтым и уютным. И в отличии от «акцентной» стены - лампу можно заменить, выключить и вообще не использовать, если надоест. #paris #amsterdam #berlin</t>
+  </si>
+  <si>
+    <t>08.06.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9076</t>
+  </si>
+  <si>
+    <t>Финальная часть рассказа про покупки с блошиного рынка.#paris #amsterdam «#berlin</t>
+  </si>
+  <si>
+    <t>07.06.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9075</t>
+  </si>
+  <si>
+    <t>Ходила сегодня на блошиный рынок. Показываю «улов». Рассказ получился чуть более продолжительный, чем может позволить инстаграм, поэтому это первая часть. Продолжение завтра. #parís</t>
+  </si>
+  <si>
+    <t>07.06.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9056</t>
+  </si>
+  <si>
+    <t>Что есть дом, отношения и как это выстроить. Дом - это не только и не столько интерьер. Это целый набор элементов. Поговорим о составляющих красивого, настоящего дома.</t>
+  </si>
+  <si>
+    <t>07.06.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9055</t>
+  </si>
+  <si>
+    <t>Что есть дом, отношения и как это выстроить. Дом - это не только и не столько интерьер. Это целый набор элементов. Поговорим о составляющих красивого, настоящего дома. Далее в галлерее</t>
+  </si>
+  <si>
+    <t>06.06.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9054</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/live/44uq0-oAylM?si=QpRcU7_KP3UIn-2K</t>
+  </si>
+  <si>
+    <t>05.06.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9044</t>
+  </si>
+  <si>
+    <t>Я часто рекомендую поставить цветы на стол. Это добавляет праздника и отличного настроения. Но хорошие букеты не всегда найдешь, да и удовольствие это может влететь в копеечку, особенно, если захочется видеть такие композиции каждый день. Выход: используйте стекло и обычные комнатные цветы. Срезаете росток у любого цветка (люблю собирать такие отростки прямо на улице) и ставите в вазу с водой. Отросток будет давать корни и будет долго украшать ваш стол. Потом его можно посадить в горшок и начать создавать свой маленький садик. Для этих целей подойдут некрупные вазочки, изящные стаканы из белого или цветного стекла. Можно поставить один предмет, а можно составить композицию из нескольких предметов. Украшайте, по возможности , вашу жизнь. И приучайте к тому же детей. #paris #amsterdam</t>
+  </si>
+  <si>
+    <t>03.06.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9043</t>
+  </si>
+  <si>
+    <t>В день надо назначить три важных дела в соответствии с вашими целям. Если их сделали - с остальным уже проще и по остаточному принципу. Больше трех не надо - не сможете удерживать темп долго. Но одного дела мало для прогресса, поэтому три. Обязательно выделяйте время для изучения тем, ранее не входящих в ваши интересы. Это может быть что угодно: технология гончарных изделий шумеров планировка виллы Плиния-младшего устройство управления княжества Литовского система подачи топлива в двигателе V8 влияние нейросетей на популяцию койотов Луизианы И еще - классическая музыка. Андре Рьё, оркестры Берлинской или Венской филармоний - прекрасные популяризаторы такой музыки. Помните, очень часто ответы на волнующие вопросы/задачи находятся в областях напрямую не связанных с проблемой. Да-да.</t>
+  </si>
+  <si>
+    <t>01.06.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9034</t>
+  </si>
+  <si>
+    <t>Вы только посмотрите, сколько вокруг всевозможных планировщиков дня, календарей, а ещё больше - обучалок и рекламы о том, как некая нейросеть прямо-таки волшебно всё планирует, выдаёт, работает и пишет за тебя. Только я заметила обратную тенденцию - пока не массовую, но уже достаточно явную. Да и сама к этому пришла уже пару лет назад, вдоволь пользовавшись программами-дневниками. Люди возвращаются к бумажным записным книжкам. Программы стали такими крутыми, такими всеобъемлющими, такими разветвлённо-сложными, что стали требовать всё больше времени на внесение данных. Всех этих задач, подзадач, надподзадач. И оказывается, что легче и быстрее записать три важных дела (а важных дел не надо планировать много), набросать пару идей, отметить две книги и четыре мудрые мысли, сделать один-другой скетч или зарисовку - именно в блокнот, гроссбух, альбом, книжечку. В общем, идите скорее в ближайший магазинчик. У меня вот рядом есть GiBERT и Les P’tits Papiers, очень часто туда захаживаю.</t>
+  </si>
+  <si>
+    <t>30.05.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9028</t>
+  </si>
+  <si>
+    <t>Вероятно, вы знаете, что наш мозг постоянно/непрерывно считывает и обрабатывает информацию об окружающей нас обстановке вне зависимости от того, осознаём мы это или нет. Базовые принципы распознавания «свой/чужой», «опасно/неопасно» и т.д. сформировались за миллионы лет эволюции. Так вот, эти миллионы лет человека окружали довольно понятные и природные сцены: видимый горизонт, плавные линии, интегрированные в среду жилища, естественные (органические) цвета. И тут на тебе - во всё это привычное мозговое спокойствие врываются современная архитектура, искусство и, прости Господи, «весёленький дофаминовый нескучный» интерьер. Что делает мозг в это время? Конечно, постоянно/непрерывно считывает и обрабатывает информацию и тратит на эту работу колоссальное количество энергии. Какую картинку он получает? Правильно! Фасады с повторяющимися узорами, полосатые/разухабистые обои, диваны и акцентные стены/потолки, ритмичные орнаменты, слишком яркий свет, хаотично расположенные окна/предметы, огромная высота зданий, непропорциональная к высоте зданий ширина улиц, множество мелких несистемно разбросанных деталей, «парящие» потолки и дома (привет, тектоничность). В какой-то момент мозгу это надоедает (вам самим разве нравится делать множество бесполезной и тяжёлой работы?) и он включает блокировки, подавая сигналы: «Не смотри», «уходи», «тревога». Результатом этих сигналов являются повышенная раздражительность, мигрени и головные боли, тревожность и т.п. А последствиями всего этого становится дискомфортный психологический климат в семье (как минимум) и в социуме (здравствуйте, новые ЖК с однородной социальной средой). А если к этому добавить ещё и непрекращающиеся политические, военные, экономические угрозы, то жизнь превращается в кошмар. Я это всё к чему? Подумайте: надо ли вам «веселенько/пёстренько» ещё и у вас дома? Может, «бедненько/бежевенько/беленько/просторненько» даст вам ощущение спокойствия, отдыха и безопасности? Вот уберёте свои фиолетовые шторы и полосатый ковёр, не нагородите выпирающих углов и стен, не будете укладывать кварцвинил по диагонали комнаты (далее по списку, много писала ранее) - и с мужем помиритесь, и сын станет приносить одни пятёрки.</t>
+  </si>
+  <si>
+    <t>29.05.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9018</t>
+  </si>
+  <si>
+    <t>Сама себе придумала, сама и делаю. При работе по проектированию стремлюсь объединить как бы две противоположности. С одной стороны в жилом пространстве всё должно быть так разумно расставлено, что бы не захотелось двигать, а с другой - такая возможность у заказчика должна оставаться . Интерьеру надо выглядеть настолько завершённым, чтобы в нём ничего не хотелось менять, но он должен оставаться настолько живым, чтобы любая перемена была возможна. Вот в этаком дуализме живу и работаю. Ну и совет недели: не фиксируйте намертво предметы мебели на своих местах, втискивая их между бра. Не стройте несносимые конструкции огромных шкафов. Не лепите несуразные молдинги на одной из стен, обрамляя «акцентные» кляксы трендовых обоев. Не возводите «мраморный» алтарь поклонения водопроводному крану в небольшой кухне.</t>
+  </si>
+  <si>
+    <t>27.05.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9000</t>
+  </si>
+  <si>
+    <t>Не в глаз, а в бровь. Скрытый карниз и его последствия. Дело в том, что наш мозг оценивает площадь помещения по нескольким параметрам. Это, несомненно, пол и поэтому мы максимально его открываем и показываем (в том числе и используя мебель на ножках). А второй параметр - потолок. Сознательно выдвигая горизонтальную «бровь» декоративной накладки (неважно из чего она) от окна, мы с вами зрительно уменьшаем площадь помещения, можно сказать отсекая её часть этим шлагбаумом. Есть еще один фактор нашего восприятия, влияющий на комфорт нахождения в помещении - это место примыкания стены и потолка. Если там щели (и тем более с подсветкой) или фальш-конструкция «брови-шлагбаума», то наш мозг считывает такие элементы, как непрочность и небезопасность в соединении потолка и стены.</t>
+  </si>
+  <si>
+    <t>24.05.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8990</t>
+  </si>
+  <si>
+    <t>Новости на сегодня. Приплывали утки.</t>
+  </si>
+  <si>
+    <t>24.05.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8980</t>
+  </si>
+  <si>
+    <t>Про бумеранги, карму и врага проплывающего по реке. Бывает, что теряется вера в справедливость и кажется, что зло торжествует, и все те кто помогает, организует способствует распространению зла находятся в благополучии и на вершине. Далее в галерее.</t>
+  </si>
+  <si>
+    <t>23.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8979</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/live/HA7VMkTK-wI?si=bcJWsZtyiO6fzvYF</t>
+  </si>
+  <si>
+    <t>22.05.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8977</t>
+  </si>
+  <si>
+    <t>Ценить минуты. Мы с Женей поехали в Италию и в Вероне встречаемся с Юлей. Возможность болтать, видеться, что-то планировать и даже молчать. Это действительно счастье. ❤️</t>
+  </si>
+  <si>
+    <t>21.05.26 13:59</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8965</t>
+  </si>
+  <si>
+    <t>Несколько приёмов, упрощающих жизнь. Мне сейчас так жаль, что я не посоветовала себе этого раньше. До этих идей я доходила непростительно долго. Это сократило бы огромное количество вопросов, на решение которых ушли годы жизни. Конечно, в главном я разобралась рано: поняла, что заниматься и зарабатывать надо там, где тебе интересно, где глаза горят. Но с остальными вопросами пришлось повозиться. Итак, читаем в галерее.</t>
+  </si>
+  <si>
+    <t>19.05.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8945</t>
+  </si>
+  <si>
+    <t>Шествие по интернетам фотореалистичных изображений интерьера началось не вчера. Лет 10 уже как (а то и больше) кругом и везде можно видеть эти идеальные картинки идеальных комнат, мебели, освещения в идеальных квартирах, в идеальных городах. Мне кажется даже сам интернет устал от этой патоки. Конечно не стоит впадать в крайности и показывать совсем уж треш. Легкая небрежность и непостановочность жизни также имеет определенную эстетику. Продолжаем тему «Кривые и косые фото не испортят шедевральные пространства». PS В посте присутствует ирония, шутка и не стоит все воспринимать буквально проблемно серьезно. :-)</t>
+  </si>
+  <si>
+    <t>17.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8944</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/live/7BDFUijaNj4?si=FGZ1pL7MRr2nWEAN</t>
+  </si>
+  <si>
+    <t>16.05.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8943</t>
+  </si>
+  <si>
+    <t>На что обратить внимание при покупке квартиры? Любая квартира несет в себе характеристики, которые незыблемо-неизменяемые ни при каких условиях, ни при каких наших усилиях (желаниях, возможностях) и избавиться от них можно только вместе с самой недвижимостью. Вторая группа - это то что мы с вами сможем исправить или заменить. Либо совсем быстро, либо в процессе прикладывания некоего количества времени, средств и прочих ресурсов. Так вот основное внимание при выборе необходимо сосредоточить на поиск объекта с идеальными (в ваших условиях) неизменяемыми параметрами.</t>
+  </si>
+  <si>
+    <t>15.05.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8921</t>
+  </si>
+  <si>
+    <t>А что это я постоянно «спальни по 6 метров» , да оптимизацию бюджета? Тем более что, судя по комментариям к посту про спальни, большое количество читателей рассматривают только большие площади. Я предлагаю вам почитать пост, про то, что должно быть в полноценной квартире или доме, если вы действительно решили создать гармоничное жильё без компромиссов. Далее в галлерее.</t>
+  </si>
+  <si>
+    <t>13.05.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8915</t>
+  </si>
+  <si>
+    <t>Три совета по спальне. Спальня - не главное место в доме. Там мы только спим. Поэтому ей не нужно много площади. Все излишки можно отдать под гардеробную, кабинет, детскую. 4–6 м² хватит. В спальне не обязательно делать пресловутые тумбочки, вешать люстру или устраивать хранение под кроватью. Вместо прикроватной тумбочки можно сделать узкую закроватную полку. При низких потолках кровать может располагаться на очень низких ножках, а ваши очки могут лежать (о ужас!) на полу или низкой табуреточке. Детская может быть продолжением спальни, но всё же даже очень маленькому ребёнку нужно ощущение личного пространства. Поэтому любые перегородки, разделяющие пространство, допустимы: шторы, стеклянные двери, ширмы и, конечно, дополнительные двери. Тогда пространство становится вариабельным: что-то можно закрывать (фиксировать створки), а что-то открывать, объединяя и разъединяя помещения.</t>
+  </si>
+  <si>
+    <t>11.05.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8894</t>
+  </si>
+  <si>
+    <t>Оля Кондратова. Сочинение «Как я провела лето апрель. Часть первая». 4/3 (ЕК) Первый город нашего путешествия по Италии - Венеция. Лучшее время для поездки апрель. Не жарко и народу мало. Если вам нужно попасть в новую вселенную, в прошлое, насмотреться на первоисточники (ну почти), ощутить запах водорослей, накататься на кораблях, забыть несчастную любовь или подготовится к новой, расстаться с постоянной тревогой и поймать ощущение покоя - то вам туда. Я остановилась в великолепном Palazzetto Pisani на Grand canale. Окна номера прямо на канал, на бесконечное количество лодок, корабликов и исторических гондол. Я не ставила задачу оббежать все исторические здания и отметиться в каждой инстаграмной локации. Мне было важным поговорить с духом города и с собой. Напротив отеля (по диагонали справа) - Академия. Там находится невероятное собрание классических картин. А вот собрание современного искусства - в доме Пэгги Гугенхайм. Минималистичный первый этаж палаццо несмотря на то, что другие этажи построить не дали из-за судебной тяжбы. Там стоит прикупить стеклянные вазочки невиданной красоты. Подходя к собору Basilica di Santa Maria della Salute смотреть вокруг и вдруг увидеть классический дом , который удивительно похож на Питерский. А можно просто никуда не ходить - сесть на ступенях San Giorgio Maggiore, любоваться закатом, потом синевой вечера и наслаждаться невиданной красотой вокруг, чувствуя, как остановилось время, и вокруг царит полный покой.</t>
+  </si>
+  <si>
+    <t>10.05.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8891</t>
+  </si>
+  <si>
+    <t>Один из необычных моих проектов. Десять лет назад у обеспеченных людей было нормой построить дом от 3-5 тысяч квадратных метров. А в этом доме - чуть больше двухсот. И еще одна «необычность» этого проекта - это фасад. В Италии тогда можно было купить сносимые муниципалитетами старые здания. Заказчик увлекся проектом и купил старую то ли часовню, то ли башню. Привез кирпичи в Москву и там их распилили на плитки. Этими плитками - обложили фасад. Получился вот такой сказочный домик.</t>
+  </si>
+  <si>
+    <t>09.05.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8886</t>
+  </si>
+  <si>
+    <t>Пару дней назад размещала этот объект до ремонта и в процессе. Это итог. Совет недели. Ребята, заканчиваются даже самые трудные ремонты. Больше оптимизма, доброты и человеческих взаимоотношений. Ваш дом должен быть счастливым и во время ремонта, и обязательно после. Счастья и мира, вам.</t>
+  </si>
+  <si>
+    <t>09.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8884</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/live/FqdTeCGX3LM?si=FXaKX_5iRsHFTEHe</t>
+  </si>
+  <si>
+    <t>08.05.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8876</t>
+  </si>
+  <si>
+    <t>В Москве мы жили в Высотке на Котельнической и однажды наступил период массовых ремонтов. Контейнеры под строительный мусор во дворе стали привычным и обыденным делом. Ремонты начались, а вот культура сохранения исторических элементов и предметов еще не пришла. Так вот в это время на помойке можно было встретить различные артефакты прошлого. Всевозможные антиквары стали завсегдатаями нашего двора. И я сама очень часто с интересом разглядывала эти осколки прошлого, забирала себе книги и пару предметов. Одну тумбочку даже использовала в бесплатном проекте для «Квартирного вопроса». Возмущений и хейта было - огого! 😂😂😂 Вопрос читательницы в галлерее. А как вы относитесь к вытаскиванию из мусорок выброшенных сокровищ? Рассказывайте, что нашли и забрали себе в дом.</t>
+  </si>
+  <si>
+    <t>07.05.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8875</t>
+  </si>
+  <si>
+    <t>В жизни нельзя успеть всё. Времени слишком мало. Пока разберёшься, что и как, пройдёт много лет. Если отдаёшь своё время и силы одному делу, то до другого точно не дойдёт. Приходится выбирать, чему посвятить драгоценные минуты жизни: зависнуть в интернете или помыть окно, поставить цветы или практично не тратить деньги на это; поговорить, посоветовать или пройти мимо. Из ежедневных решений, продиктованных чувством страха или надеждой на счастливое будущее, строится ваша жизнь. Этот ежедневный выбор часто выматывает, если в человеке нет твёрдых основ, если внутри не заложены нравственные понятия чести и благородства. Тогда человека начинает носить по бурным волнам жизненного моря, пока вконец измотанного не выкинет на пустынный берег одиночества. Если вы хотите жить счастливо (не факт, что спокойно), то необходимо: не опасаться осуждения окружающих не тяготиться ложным чувством навязанного долга не отвлекаться на чужие ценности. А ведь как интересно заниматься тем, что вас зажигает, делает счастливыми. И не потому, что надо, а потому, что вы свободны и можете себе позволить всё: сажать цветы, обустраивать дом, наслаждаться жизнью. Определяйтесь, руководствуясь своими внутренними ценностями, и удача будет ждать вас. Храбрость города берёт. Не задавайте вопросов - действуйте во имя свободы жить так, как нравится. PS Текст относится к людям, разделяющим базовые нравственные понятия.</t>
+  </si>
+  <si>
+    <t>06.05.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8855</t>
+  </si>
+  <si>
+    <t>«Если у вас нет приличной мебели, то надо перестать покупать неприличную» (с) @kondratovaol Ольга Кондратова. Хи-хи. Вот именно так, я когда-то сказала. Дотошный читатель скажет: «Конечно, тебе то легко говорить, а как выбрать приличную?». Отвечаю. 1. Прямоугольный стол лучше квадратного. 2. В квадратной комнате - круглый стол. В вытянутой - прямоугольный. У окошка - круглый. 3. Скандинавская и немецкая мебель не выходит из моды. 4. Винтажная мебель 1930-1960х - отличное финансовое вложение. И беспроигрышный вариант. 5. Если покупаете современную мебель, ищите отсылки к устоявшимся простым формам и моделям. 6. Не покупайте новую мебель «под - классику/ар-деко/ампир». Просто не надо. Она неприличная. 7. Не покупайте громоздкую мебель. Вообще. И не покупайте шкафы выше 170см. И глубже 55см. 8. Прямой диван всегда лучше углового. И точно лучше п-образного. Диван должен иметь ярко выраженную вытянутую форму, то есть он не должен быть слишком глубоким.</t>
+  </si>
+  <si>
+    <t>04.05.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8850</t>
+  </si>
+  <si>
+    <t>В Париже дождь. А у вас?</t>
+  </si>
+  <si>
+    <t>03.05.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8840</t>
+  </si>
+  <si>
+    <t>«Ольга Владимировна, мы это сделали!» (с) счастливые заказчики. :-) Ну очень мне нравится, чего уж греха таить, получать ваши сообщения с фотографиями после ремонта. В галерее фото итогов работ после консультаций. Счастья в ваши дома! ❤️</t>
+  </si>
+  <si>
+    <t>01.05.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8837</t>
+  </si>
+  <si>
+    <t>Упражнения с AI</t>
+  </si>
+  <si>
+    <t>01.05.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8835</t>
+  </si>
+  <si>
+    <t>В этом посте я вам расскажу, что будет популярным в интерьерах в 2026 году, в 2027 году и даже в 2028 году. Но для начала мы с вами вспомним, для чего мы всё-таки делаем ремонт. Вот это банальное слово - приоритет. Ремонт можно сделать для того, чтобы показать свекрови - что вы хозяйка, коллегам по работе - что вы ого-го, соседу - тянись бедолага, в инстаграме - смотрите на мою акцентную стену. Можно не обращать внимание на показатели успешности от социальной среды и делать так, чтобы у каждого ребенка была комната, вы все вместе собирались в гостиной, и чтобы ощущение простора, и если уж кто-то зашёл (в случае важности для вас), то первыми словами будет «Не верю, что здесь 60/100/300 метров. Я думаю намного больше». Если идем по первому варианту, то срочно покупайте модный диван в виде чего-то неприличного, цветной унитаз (актуальная тема) и конечно 800 погонных метров кухни. Если по второму, то сидим и думаем над планировкой, тянемся к непроходящим ценностям (дереву, высоте потолка, высоким дверям), и умело используем архитектурные приемы. Итак пара приемов на примере фото. От мебели (диванов, кресел, столов и тп) никуда не деться. Поэтому пытаемся их сделать максимально незаметными и парящими над полом. Помним, что один из оценочных показателей пространства - это видимая часть пола. Увеличиваем зрительно высоту потолка. Книжные полки как раз работают на это, ну и плюс относительно низкая мебель. Вывод о трендах в интерьере: Не принимайте их серьезно, они нужны для поддержания в тонусе заработка продавцов и оправдания правильности решения людей, вбухавших мильоны в хранилище сковородок. Что же будет популярным? Квартиры способные трансформироваться и выдерживать изменения в вашей семье. Материалы проверенные столетиями, а не количеством рекламных объявлений и купленных отзывов. Как-то так. :-)</t>
+  </si>
+  <si>
+    <t>30.04.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8826</t>
+  </si>
+  <si>
+    <t>Археологический музей в Неаполе. 4 часа ходили</t>
+  </si>
+  <si>
+    <t>30.04.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8825</t>
+  </si>
+  <si>
+    <t>Наш любимый проект</t>
+  </si>
+  <si>
+    <t>30.04.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8824</t>
+  </si>
+  <si>
+    <t>Вчера был пост про ветки и под ним написала Маша @mari_grbn , что не во всех местах можно эти ветки поставить, и скрин прикрепила. :-) Мы с чатом Gpt успешно справились с задачей. 😂 Ветки воткнули и даже пошли дальше - полностью перекрасили исходник. Получилась «Каша из топора». И нет, дизайнеры пока не исчезнут. Очень много нюансов в реализации. Пока ИИ - это топор и чугунок. Всё-таки нужны еще остальные ингредиенты. В основном - голова с разумом и руки.</t>
+  </si>
+  <si>
+    <t>30.04.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8822</t>
+  </si>
+  <si>
+    <t>Вот идеальная дверь с зеркалом . Может быть и из МДФ. Изнутри покрашена в цвет стен .</t>
+  </si>
+  <si>
+    <t>29.04.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8817</t>
+  </si>
+  <si>
+    <t>Видели же в Threads эти посты: «Дизайнеры помогите обыграть» ? И дальше идет фото какого-то участка стены, где по мнению автора как-то пустовато. Уже не буду повторять про «поживите немного в пустоте» и не стоит городить монументы в каждом углу. По этой теме написано много моих постов. В общем, коротко, по делу - совет. В любой непонятной ситуации с желанием что-то «обыграть» - ставьте ветви. Большие и маленькие, сухие и не очень. В кувшины, вазы, бутылки. На пол, на столешницу, на подоконник. Во-первых - это практично (привет мужу). В отличии от венецианской штукатурки, шкафа-купе или еще какого выплеска «дизайнерской» идеи, ветви в вазе легко убрать/переставить/выбросить, когда для вас они перестанут быть актуальными. Во-вторых - вы, действительно, решаете вопрос с заполнением пустоты. Что делают ветви с позиции дизайна? 1. В принципе, ту самую, всеми любимую «акцентную» стену, но без перегруза и давления. 2. Графику, объём и глубину. 3. Элемент художественно-природного хаоса в строгости линий архитектурных элементов. 4. Контраст сочетания различных материалов (дерево, стекло, металл). И, да, ветви можно ставить даже в санузел. :-)</t>
+  </si>
+  <si>
+    <t>27.04.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8786</t>
+  </si>
+  <si>
+    <t>Помпеи. Погибло 10 процентов населения . Примерно 2 тысячи человек. Остальные были тревожники и спаслись . Так что всем беспокойным читателям: не так - то это и плохо - волноваться . А так жили чудесно. Бани, театр ( 2 сцены), гимназионы, палестра ( огромный спорт клуб), форум, административные здания, места для прогулок . Внутри домов - имплювии ( маленькие бассейны для сбора воды,) террасы, ванны для омовения , сады, кабинеты, кладовые, и даже винадельни. Высочайший уровень цивилизации</t>
+  </si>
+  <si>
+    <t>25.04.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8751</t>
+  </si>
+  <si>
+    <t>Дополню . Зеркала на откосах дают больший обзор. Но прием этот применим не везде . Приходите на консультацию</t>
+  </si>
+  <si>
+    <t>25.04.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8749</t>
+  </si>
+  <si>
+    <t>Прямого эфира не будет, поэтому совет недели. Зеркала на откосах окна первый раз сделала лет 20 назад. Так как нынче их лепят все и везде, прорабы раздают советы, а я что-то и не использую этот прием (прошло время), расскажу о том, как добиться максимального эффекта. С оконными проемами необходимо поработать, используя методы традиционной архитектуры: сформируйте рассветы под тупым раскрытым углом, притупляйте углы откосов. И ещё: используйте меньше текстиля на окнах и обязательно учитывайте, что будет отражаться в этих зеркалах. На фото моя квартира в Высотке на Котельнической.</t>
+  </si>
+  <si>
+    <t>24.04.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8740</t>
+  </si>
+  <si>
+    <t>Поделюсь с вами приёмом, который я использую при решении сложных задач, при каких-либо вынужденных остановках, в случае отсутствия идей и мотивации. Я начинаю ездить в незнакомые места. Для этого не надо ждать отпуска и посещения экзотической страны. Необходимо оглядеться вокруг и найти такие места рядом с вашим городом. И не надо к этой поездке обязательно присоединять какую-либо активность (байдарку, велосипед, парашют, музей) - достаточно будет скамейки, тишины и размышлений. Не стоит что-то обязательно полностью оббежать и поставить галочки в чек-листе посещения. Позвольте себе привилегию неспешной прогулки. Оставьте себе возможность захотеть вернуться. В Альпы, Венецию, Вену, Рим, Париж - стоит и нужно возвращаться.</t>
+  </si>
+  <si>
+    <t>23.04.26 20:16</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8739</t>
+  </si>
+  <si>
+    <t>Собака Дик нашла Человека! У Дениса есть кот, которого он котенком спас из пожара. Теперь у него есть собака, которую он спас от плохих людей.</t>
+  </si>
+  <si>
+    <t>23.04.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8728</t>
+  </si>
+  <si>
+    <t>Жилище, как система. Начнём с достаточно простой и логичной фразы: Квартира или дом это не набор и не сумма «усреднённых» отдельных помещений, а ЕДИНАЯ СИСТЕМА, состоящая из взаимосвязанных, количественно и качественно дифференцированных помещений и зон. Наша с вами работа и дизайнера, и владельца жилья, как раз и состоит в создании именно СИСТЕМЫ, удовлетворяющей потребностям конкретной семьи. Только работать нам приходится в очень сложных условиях. К сожалению унификация и типизация в жилищном строительстве ставит перед собой единственную цель - снижение себестоимости возводимого жилья. Помните? Приоритеты. Они есть не только у нас с вами, но и у правительств, и у застройщиков. Наши с вами требования к жилью выходят далеко за рамки «прекрасной входной группы» из рекламного буклета , даже если мы этого явно не понимаем и ставим в приоритет только условно абсолютные цифры стоимости квадратного метра и величину площади. Мы получаем огромное количество проблем, как раз на стадии планирования пространства, пытаясь разместить в этой экономике нашу жизнь. Отсюда растут эти популярные в соцсетях запросы «как в евродвушке сделать три спальни». Мы - разные. И требования к формированию системы помещений в квартире у нас различные. Селимся в квартиры мы семьями, даже если нас двое. Наши взаимодействия между членами семьи формируют образ жизни. Именно образ жизни, уровень его развития, система потребностей и их набор, структура проведения досуга, необходимость внесения в жильё элементов творчества, учёбы и рабочих процессов, являются определяющими при создании совокупности из разрозненных и различных по функционалу помещений. Выявление приоритетов в образе жизни заказчика является наипервейшей задачей дизайнера при подготовке к созданию проекта. Осознание своих приоритетов в образе жизни является наиглавнейшим при выборе вами квартиры и её планировочного решения. На фото готовая к заселению квартира, после реализации моего проекта. Представитель на объекте, мои дистанционные руки и глаза , и по совместительству дорогой друг Наташа @ptywka .</t>
+  </si>
+  <si>
+    <t>22.04.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8724</t>
+  </si>
+  <si>
+    <t>А вы задумывались, что такое двери? Несомненно, вы знаете, что помимо прямого определения устройства, закрывающего проём, дверь очень часто имеет метафорические значения. Контексты этих значений достаточно разнообразны: от символизма свободы и открытия новых горизонтов до предупреждения и предостережений, требующих осознанного выбора. Оставлю-ка я вам домашнее задание: напомните себе примеры использования двери, как метафорического объекта в литературе, философии, религии, психологии. Подумайте, точно-ли эти смыслы возникли на пустом месте и являются фантазиями беллетристов, романтиков и прочих умников. Так ли проста эта наша обычная и привычная дверь? Пишите в комментариях. А на фото еще один объект после консультаций (на самом деле три). Двери и кухня установлены.</t>
+  </si>
+  <si>
+    <t>22.04.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8723</t>
+  </si>
+  <si>
+    <t>Читатели интересуются происхождением фразы «Я на бревне». Вот первоисточник.</t>
+  </si>
+  <si>
+    <t>22.04.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8718</t>
+  </si>
+  <si>
+    <t>Рум тур позже покажу</t>
+  </si>
+  <si>
+    <t>21.04.26 18:49</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8716</t>
+  </si>
+  <si>
+    <t>Это вы еще не видели номер</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8715</t>
+  </si>
+  <si>
+    <t>Это вы еще не видели номер ;)</t>
+  </si>
+  <si>
+    <t>21.04.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/8714</t>
+  </si>
+  <si>
+    <t>Взгляд на ситуацию с бревна. ЕК</t>
+  </si>
+  <si>
+    <t>18.09.26 18:47</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9732</t>
+  </si>
+  <si>
+    <t>Очень напомнило дома в Питере</t>
+  </si>
+  <si>
+    <t>18.09.26 18:39</t>
+  </si>
+  <si>
+    <t>t.me/KondratovaOV/9715</t>
+  </si>
+  <si>
+    <t>Стокгольм</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2555,62 +3668,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H246"/>
+  <dimension ref="A1:H371"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="2550.377" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="2582.227" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -8397,50 +9510,2175 @@
       <c r="H245">
         <v>3</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>52193</v>
       </c>
       <c r="B246" t="s">
         <v>723</v>
       </c>
       <c r="C246" t="s">
         <v>724</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>725</v>
       </c>
       <c r="E246">
         <v>6386</v>
       </c>
       <c r="F246">
         <v>3</v>
       </c>
       <c r="G246">
         <v>371</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>113708</v>
+      </c>
+      <c r="B247" t="s">
+        <v>726</v>
+      </c>
+      <c r="C247" t="s">
+        <v>727</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="E247">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>113709</v>
+      </c>
+      <c r="B248" t="s">
+        <v>729</v>
+      </c>
+      <c r="C248" t="s">
+        <v>730</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="E248">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>113710</v>
+      </c>
+      <c r="B249" t="s">
+        <v>732</v>
+      </c>
+      <c r="C249" t="s">
+        <v>733</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E249">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>113711</v>
+      </c>
+      <c r="B250" t="s">
+        <v>735</v>
+      </c>
+      <c r="C250" t="s">
+        <v>736</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="E250">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>113712</v>
+      </c>
+      <c r="B251" t="s">
+        <v>738</v>
+      </c>
+      <c r="C251" t="s">
+        <v>739</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="E251">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>113713</v>
+      </c>
+      <c r="B252" t="s">
+        <v>741</v>
+      </c>
+      <c r="C252" t="s">
+        <v>742</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E252">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>113714</v>
+      </c>
+      <c r="B253" t="s">
+        <v>744</v>
+      </c>
+      <c r="C253" t="s">
+        <v>745</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="E253">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>113715</v>
+      </c>
+      <c r="B254" t="s">
+        <v>747</v>
+      </c>
+      <c r="C254" t="s">
+        <v>748</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="E254">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>113716</v>
+      </c>
+      <c r="B255" t="s">
+        <v>750</v>
+      </c>
+      <c r="C255" t="s">
+        <v>751</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="E255">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>113717</v>
+      </c>
+      <c r="B256" t="s">
+        <v>753</v>
+      </c>
+      <c r="C256" t="s">
+        <v>754</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="E256">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>113718</v>
+      </c>
+      <c r="B257" t="s">
+        <v>756</v>
+      </c>
+      <c r="C257" t="s">
+        <v>757</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E257">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>113719</v>
+      </c>
+      <c r="B258" t="s">
+        <v>759</v>
+      </c>
+      <c r="C258" t="s">
+        <v>760</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="E258">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>113720</v>
+      </c>
+      <c r="B259" t="s">
+        <v>762</v>
+      </c>
+      <c r="C259" t="s">
+        <v>763</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="E259">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>113721</v>
+      </c>
+      <c r="B260" t="s">
+        <v>765</v>
+      </c>
+      <c r="C260" t="s">
+        <v>766</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="E260">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>113722</v>
+      </c>
+      <c r="B261" t="s">
+        <v>768</v>
+      </c>
+      <c r="C261" t="s">
+        <v>769</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E261">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>113723</v>
+      </c>
+      <c r="B262" t="s">
+        <v>771</v>
+      </c>
+      <c r="C262" t="s">
+        <v>772</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E262">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>113724</v>
+      </c>
+      <c r="B263" t="s">
+        <v>774</v>
+      </c>
+      <c r="C263" t="s">
+        <v>775</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="E263">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>113725</v>
+      </c>
+      <c r="B264" t="s">
+        <v>777</v>
+      </c>
+      <c r="C264" t="s">
+        <v>778</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="E264">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>113726</v>
+      </c>
+      <c r="B265" t="s">
+        <v>780</v>
+      </c>
+      <c r="C265" t="s">
+        <v>781</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="E265">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>113727</v>
+      </c>
+      <c r="B266" t="s">
+        <v>783</v>
+      </c>
+      <c r="C266" t="s">
+        <v>784</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="E266">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>113728</v>
+      </c>
+      <c r="B267" t="s">
+        <v>786</v>
+      </c>
+      <c r="C267" t="s">
+        <v>787</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="E267">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>113729</v>
+      </c>
+      <c r="B268" t="s">
+        <v>786</v>
+      </c>
+      <c r="C268" t="s">
+        <v>789</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E268">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>113730</v>
+      </c>
+      <c r="B269" t="s">
+        <v>791</v>
+      </c>
+      <c r="C269" t="s">
+        <v>792</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E269">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>113731</v>
+      </c>
+      <c r="B270" t="s">
+        <v>794</v>
+      </c>
+      <c r="C270" t="s">
+        <v>795</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E270">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>113732</v>
+      </c>
+      <c r="B271" t="s">
+        <v>797</v>
+      </c>
+      <c r="C271" t="s">
+        <v>798</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="E271">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>113733</v>
+      </c>
+      <c r="B272" t="s">
+        <v>800</v>
+      </c>
+      <c r="C272" t="s">
+        <v>801</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="E272">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>113734</v>
+      </c>
+      <c r="B273" t="s">
+        <v>803</v>
+      </c>
+      <c r="C273" t="s">
+        <v>804</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E273">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>113735</v>
+      </c>
+      <c r="B274" t="s">
+        <v>806</v>
+      </c>
+      <c r="C274" t="s">
+        <v>807</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="E274">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>113736</v>
+      </c>
+      <c r="B275" t="s">
+        <v>809</v>
+      </c>
+      <c r="C275" t="s">
+        <v>810</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="E275">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>113737</v>
+      </c>
+      <c r="B276" t="s">
+        <v>812</v>
+      </c>
+      <c r="C276" t="s">
+        <v>813</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E276">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>113738</v>
+      </c>
+      <c r="B277" t="s">
+        <v>815</v>
+      </c>
+      <c r="C277" t="s">
+        <v>816</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="E277">
+        <v>3421</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>113739</v>
+      </c>
+      <c r="B278" t="s">
+        <v>818</v>
+      </c>
+      <c r="C278" t="s">
+        <v>819</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E278">
+        <v>3452</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>113740</v>
+      </c>
+      <c r="B279" t="s">
+        <v>821</v>
+      </c>
+      <c r="C279" t="s">
+        <v>822</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="E279">
+        <v>3694</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>113741</v>
+      </c>
+      <c r="B280" t="s">
+        <v>824</v>
+      </c>
+      <c r="C280" t="s">
+        <v>825</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="E280">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>113742</v>
+      </c>
+      <c r="B281" t="s">
+        <v>827</v>
+      </c>
+      <c r="C281" t="s">
+        <v>828</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="E281">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>113743</v>
+      </c>
+      <c r="B282" t="s">
+        <v>830</v>
+      </c>
+      <c r="C282" t="s">
+        <v>831</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E282">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>113744</v>
+      </c>
+      <c r="B283" t="s">
+        <v>833</v>
+      </c>
+      <c r="C283" t="s">
+        <v>834</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="E283">
+        <v>2949</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>113745</v>
+      </c>
+      <c r="B284" t="s">
+        <v>836</v>
+      </c>
+      <c r="C284" t="s">
+        <v>837</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="E284">
+        <v>3277</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>113746</v>
+      </c>
+      <c r="B285" t="s">
+        <v>838</v>
+      </c>
+      <c r="C285" t="s">
+        <v>839</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="E285">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>113747</v>
+      </c>
+      <c r="B286" t="s">
+        <v>841</v>
+      </c>
+      <c r="C286" t="s">
+        <v>842</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="E286">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>113748</v>
+      </c>
+      <c r="B287" t="s">
+        <v>844</v>
+      </c>
+      <c r="C287" t="s">
+        <v>845</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="E287">
+        <v>3258</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>113749</v>
+      </c>
+      <c r="B288" t="s">
+        <v>847</v>
+      </c>
+      <c r="C288" t="s">
+        <v>848</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="E288">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>113750</v>
+      </c>
+      <c r="B289" t="s">
+        <v>850</v>
+      </c>
+      <c r="C289" t="s">
+        <v>851</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="E289">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>113751</v>
+      </c>
+      <c r="B290" t="s">
+        <v>853</v>
+      </c>
+      <c r="C290" t="s">
+        <v>854</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="E290">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>113752</v>
+      </c>
+      <c r="B291" t="s">
+        <v>856</v>
+      </c>
+      <c r="C291" t="s">
+        <v>857</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="E291">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>113753</v>
+      </c>
+      <c r="B292" t="s">
+        <v>859</v>
+      </c>
+      <c r="C292" t="s">
+        <v>860</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="E292">
+        <v>3788</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>113754</v>
+      </c>
+      <c r="B293" t="s">
+        <v>862</v>
+      </c>
+      <c r="C293" t="s">
+        <v>863</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E293">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>113755</v>
+      </c>
+      <c r="B294" t="s">
+        <v>865</v>
+      </c>
+      <c r="C294" t="s">
+        <v>866</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="E294">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>113756</v>
+      </c>
+      <c r="B295" t="s">
+        <v>868</v>
+      </c>
+      <c r="C295" t="s">
+        <v>869</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="E295">
+        <v>3327</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>113757</v>
+      </c>
+      <c r="B296" t="s">
+        <v>871</v>
+      </c>
+      <c r="C296" t="s">
+        <v>872</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="E296">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>113758</v>
+      </c>
+      <c r="B297" t="s">
+        <v>874</v>
+      </c>
+      <c r="C297" t="s">
+        <v>875</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="E297">
+        <v>3880</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>113759</v>
+      </c>
+      <c r="B298" t="s">
+        <v>877</v>
+      </c>
+      <c r="C298" t="s">
+        <v>878</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="E298">
+        <v>4021</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>113760</v>
+      </c>
+      <c r="B299" t="s">
+        <v>880</v>
+      </c>
+      <c r="C299" t="s">
+        <v>881</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="E299">
+        <v>3680</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>113761</v>
+      </c>
+      <c r="B300" t="s">
+        <v>883</v>
+      </c>
+      <c r="C300" t="s">
+        <v>884</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="E300">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>113762</v>
+      </c>
+      <c r="B301" t="s">
+        <v>886</v>
+      </c>
+      <c r="C301" t="s">
+        <v>887</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="E301">
+        <v>3738</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>113763</v>
+      </c>
+      <c r="B302" t="s">
+        <v>889</v>
+      </c>
+      <c r="C302" t="s">
+        <v>890</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="E302">
+        <v>3548</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>113764</v>
+      </c>
+      <c r="B303" t="s">
+        <v>892</v>
+      </c>
+      <c r="C303" t="s">
+        <v>893</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="E303">
+        <v>4347</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>113765</v>
+      </c>
+      <c r="B304" t="s">
+        <v>895</v>
+      </c>
+      <c r="C304" t="s">
+        <v>896</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="E304">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>113766</v>
+      </c>
+      <c r="B305" t="s">
+        <v>898</v>
+      </c>
+      <c r="C305" t="s">
+        <v>899</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="E305">
+        <v>3405</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>113767</v>
+      </c>
+      <c r="B306" t="s">
+        <v>901</v>
+      </c>
+      <c r="C306" t="s">
+        <v>902</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="E306">
+        <v>3410</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>113768</v>
+      </c>
+      <c r="B307" t="s">
+        <v>904</v>
+      </c>
+      <c r="C307" t="s">
+        <v>905</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="E307">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>113769</v>
+      </c>
+      <c r="B308" t="s">
+        <v>907</v>
+      </c>
+      <c r="C308" t="s">
+        <v>908</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="E308">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>113770</v>
+      </c>
+      <c r="B309" t="s">
+        <v>910</v>
+      </c>
+      <c r="C309" t="s">
+        <v>911</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="E309">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>113771</v>
+      </c>
+      <c r="B310" t="s">
+        <v>913</v>
+      </c>
+      <c r="C310" t="s">
+        <v>914</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="E310">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>113772</v>
+      </c>
+      <c r="B311" t="s">
+        <v>916</v>
+      </c>
+      <c r="C311" t="s">
+        <v>917</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="E311">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>113773</v>
+      </c>
+      <c r="B312" t="s">
+        <v>919</v>
+      </c>
+      <c r="C312" t="s">
+        <v>920</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="E312">
+        <v>3303</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>113774</v>
+      </c>
+      <c r="B313" t="s">
+        <v>922</v>
+      </c>
+      <c r="C313" t="s">
+        <v>923</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="E313">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>113775</v>
+      </c>
+      <c r="B314" t="s">
+        <v>925</v>
+      </c>
+      <c r="C314" t="s">
+        <v>926</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E314">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>113776</v>
+      </c>
+      <c r="B315" t="s">
+        <v>928</v>
+      </c>
+      <c r="C315" t="s">
+        <v>929</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>113777</v>
+      </c>
+      <c r="B316" t="s">
+        <v>930</v>
+      </c>
+      <c r="C316" t="s">
+        <v>931</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E316">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>113778</v>
+      </c>
+      <c r="B317" t="s">
+        <v>933</v>
+      </c>
+      <c r="C317" t="s">
+        <v>934</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E317">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>113779</v>
+      </c>
+      <c r="B318" t="s">
+        <v>936</v>
+      </c>
+      <c r="C318" t="s">
+        <v>937</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E318">
+        <v>3114</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>113780</v>
+      </c>
+      <c r="B319" t="s">
+        <v>939</v>
+      </c>
+      <c r="C319" t="s">
+        <v>940</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E319">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>113781</v>
+      </c>
+      <c r="B320" t="s">
+        <v>942</v>
+      </c>
+      <c r="C320" t="s">
+        <v>943</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E320">
+        <v>3086</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>113782</v>
+      </c>
+      <c r="B321" t="s">
+        <v>945</v>
+      </c>
+      <c r="C321" t="s">
+        <v>946</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E321">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>113783</v>
+      </c>
+      <c r="B322" t="s">
+        <v>948</v>
+      </c>
+      <c r="C322" t="s">
+        <v>949</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E322">
+        <v>3248</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>113784</v>
+      </c>
+      <c r="B323" t="s">
+        <v>951</v>
+      </c>
+      <c r="C323" t="s">
+        <v>952</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E323">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>113785</v>
+      </c>
+      <c r="B324" t="s">
+        <v>954</v>
+      </c>
+      <c r="C324" t="s">
+        <v>955</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>113786</v>
+      </c>
+      <c r="B325" t="s">
+        <v>957</v>
+      </c>
+      <c r="C325" t="s">
+        <v>958</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E325">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>113787</v>
+      </c>
+      <c r="B326" t="s">
+        <v>960</v>
+      </c>
+      <c r="C326" t="s">
+        <v>961</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E326">
+        <v>3011</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>113788</v>
+      </c>
+      <c r="B327" t="s">
+        <v>963</v>
+      </c>
+      <c r="C327" t="s">
+        <v>964</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E327">
+        <v>3632</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>113789</v>
+      </c>
+      <c r="B328" t="s">
+        <v>966</v>
+      </c>
+      <c r="C328" t="s">
+        <v>967</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E328">
+        <v>3426</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>113790</v>
+      </c>
+      <c r="B329" t="s">
+        <v>969</v>
+      </c>
+      <c r="C329" t="s">
+        <v>970</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E329">
+        <v>3336</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>113791</v>
+      </c>
+      <c r="B330" t="s">
+        <v>972</v>
+      </c>
+      <c r="C330" t="s">
+        <v>973</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E330">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>113792</v>
+      </c>
+      <c r="B331" t="s">
+        <v>975</v>
+      </c>
+      <c r="C331" t="s">
+        <v>976</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E331">
+        <v>3357</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>113793</v>
+      </c>
+      <c r="B332" t="s">
+        <v>978</v>
+      </c>
+      <c r="C332" t="s">
+        <v>979</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E332">
+        <v>3503</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>113794</v>
+      </c>
+      <c r="B333" t="s">
+        <v>981</v>
+      </c>
+      <c r="C333" t="s">
+        <v>982</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E333">
+        <v>3375</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>113795</v>
+      </c>
+      <c r="B334" t="s">
+        <v>984</v>
+      </c>
+      <c r="C334" t="s">
+        <v>985</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E334">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>113796</v>
+      </c>
+      <c r="B335" t="s">
+        <v>987</v>
+      </c>
+      <c r="C335" t="s">
+        <v>988</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E335">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>113797</v>
+      </c>
+      <c r="B336" t="s">
+        <v>990</v>
+      </c>
+      <c r="C336" t="s">
+        <v>991</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E336">
+        <v>3422</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>113798</v>
+      </c>
+      <c r="B337" t="s">
+        <v>993</v>
+      </c>
+      <c r="C337" t="s">
+        <v>994</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E337">
+        <v>3461</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>113799</v>
+      </c>
+      <c r="B338" t="s">
+        <v>996</v>
+      </c>
+      <c r="C338" t="s">
+        <v>997</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E338">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>113800</v>
+      </c>
+      <c r="B339" t="s">
+        <v>999</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E339">
+        <v>3909</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>113801</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E340">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>113802</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E341">
+        <v>3413</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>113803</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E342">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>113804</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E343">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>113805</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E344">
+        <v>3505</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>113806</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E345">
+        <v>3427</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>113807</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E346">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>113808</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E347">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>113809</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E348">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>113810</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E349">
+        <v>3862</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>113811</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E350">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>113812</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E351">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>113813</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E352">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>113814</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E353">
+        <v>3490</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>113815</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E354">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>113816</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E355">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>113817</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E356">
+        <v>3521</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>113818</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E357">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>113819</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E358">
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>113820</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E359">
+        <v>3465</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>113821</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E360">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>113822</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E361">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>113823</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E362">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>113824</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E363">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>113825</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E364">
+        <v>3687</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>113826</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E365">
+        <v>3772</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>113827</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E366">
+        <v>3680</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>113828</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E367">
+        <v>3793</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>113829</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>113830</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E369">
+        <v>3785</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>125713</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E370">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>125714</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E371">
+        <v>1604</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">