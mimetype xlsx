--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1066">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2264">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3210,50 +3210,3644 @@
     <t>21.07.25 03:17</t>
   </si>
   <si>
     <t>t.me/derarchitektur/19587</t>
   </si>
   <si>
     <t>Высшее образование дистанционно в Московском ВУЗе Вы мечтаете получить высшее образование, но не сдали ЕГЭ или получили низкие баллы? У нас есть решение для вас! Институт Международных Экономических Связей предлагает дистанционное обучение , которое позволяет получать качественные знания из любой точки мира по 10+ направлениям обучения. ✅ Государственный диплом без отметки о дистанте ✅ Удобный личный кабинет студента ✅ Поддержка кураторов на каждом этапе обучения ✅ Можно поступить без ЕГЭ Узнать больше #реклама 16+ imes.su О рекламодателе</t>
   </si>
   <si>
     <t>20.07.25 18:09</t>
   </si>
   <si>
     <t>t.me/derarchitektur/19586</t>
   </si>
   <si>
     <t>Уважаемые подписчики, рекомендую вам несколько отличных каналов по искусству, культуре и истории Искусство и культура - канал об искусстве и культуре. Картины великих художников, шедевры скульптуры, архитектура и другие интересные и уникальные произведения искусства. Русская культура - русское зодчество, достопримечательности, интересные места, а также старинные фото, народные костюмы и другое. Русское искусство - лучшие произведения русских художников. Картины классиков русской живописи и современных художников, а также рисунки, скульптуры и другое. Российская империя в фотографиях - исторический канал о Российской империи. Редкие фото дореволюционной России, интересные факты из истории. Ретро фото. История - канал о мировой истории, интересные ретро фотографии и факты из истории, исторические события и личности. Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках.  Скульптура | Sculpture - канал о скульптуре. Шедевры скульптуры от древности до наших дней, произведения великих скульпторов и работы современных авторов. Galleria D'Arte - канал об искусстве. Посвящен в основном живописи. Здесь публикуются произведения художников в жанре ню, картины, рисунки и др. Натюрморт | Still life - канал посвящен произведениям искусства в жанре натюрморт. Здесь вы можете увидеть лучшие натюрморты мастеров и современных авторов. Иван Яковлевич Билибин - канал посвящен творчеству выдающегося русского художника, книжного иллюстратора и театрального оформителя Ивана Билибина. Альбрехт Дюрер - канал, посвященный творчеству мастера Северного Возрождения - Альбрехту Дюреру - немецкому живописцу, рисовальщику, граверу.</t>
   </si>
   <si>
     <t>20.07.25 13:58</t>
   </si>
   <si>
     <t>t.me/derarchitektur/19577</t>
   </si>
   <si>
     <t>Прогулка по Санкт-Петербургу Фото: @ted_ns Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>15.09.26 20:41</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24973</t>
+  </si>
+  <si>
+    <t>Красивые двери Санкт-Петербурга 1. Ул. Чайковского, 38 2. Ул. Маяковского, 36-38 3. Лермонтовский пр., 7 4. Загородный пр., 26 5. Пушкинская ул., 18 6. Ул. Рылеева, 29 7. Фурштатская ул., 11 8. Большой Казачий пер., 6 9. Ул. Чайковского, 38 Фото: Юлия Малиновская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>15.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24964</t>
+  </si>
+  <si>
+    <t>Думаешь, что хорошо знаешь историю? Рыцари были благородными. Средневековые крестьяне были слабыми. Народы Сибири не владели земледелием до прихода русских. Всё это - болезнь. «Сага Друида» - канал, где история разворачивается без розовых очков и школьных упрощений. Бытие средневековья, шаманы Севера, провалы колонизаторов, законы о пиве 1516 года - и даже разбор того, что действительно реалистично в игровой индустрии Коротко, по делу, интересно. 👉 https://t.me/SagaDruida</t>
+  </si>
+  <si>
+    <t>15.09.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24963</t>
+  </si>
+  <si>
+    <t>«Брачный портал» (Brautportal) церкви Святого Себальда в Нюрнберге из труда Карла Александра Хайделофа «Орнаменты Средневековья» (Die Ornamentik des Mittelalters, 1838 г.) Это главный северный портал церкви Святого Себальда, украшенный сложной ажурной резьбой и скульптурами. Тимпан и архивольты заполнены традиционными готическими орнаментами, ромбовидными и растительными мотивами, а также резными скульптурами святых и библейских персонажей.</t>
+  </si>
+  <si>
+    <t>14.09.26 21:49</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24962</t>
+  </si>
+  <si>
+    <t>Двери исторических зданий Парижа Искусство и культура</t>
+  </si>
+  <si>
+    <t>14.09.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24957</t>
+  </si>
+  <si>
+    <t>Кёнигсбергский кафедральный собор (Königsberger Dom) на острове Кнайпхоф в Кёнигсберге (ныне Калининград, Россия) на старинной почтовой открытке Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>13.09.26 21:45</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24956</t>
+  </si>
+  <si>
+    <t>Новинка! Доска ДПК с фактурой Окаменевшее дерево Наша новая поверхность Fossiled — это не просто имитация. Это эффект окаменевшего дерева с глубокими, живыми текстурами и натуральными оттенками. Для ваших террас, зон у бассейнов или ландшафтных парков — решение, которое добавляет изысканную эстетику без компромиссов по прочности. ДПК не гниет, не выцветает и не требует покраски. ⚡Длина до 7000 мм, цвета: коричневый, серый, красный, желтый, белый миксы. ✨Гарантия 25 лет. 👍Срок службы более 50 лет. ✅Подберите текстуру под ваш стиль https://rksdeck.ru/ Получить предложение #реклама rksdeck.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 20:18</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24955</t>
+  </si>
+  <si>
+    <t>Приглашаем посетить отличный канал об искусстве Картины великих художников, шедевры скульптуры, архитектура и другие интересные и уникальные произведения искусства. Искусство и культура</t>
+  </si>
+  <si>
+    <t>13.09.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24954</t>
+  </si>
+  <si>
+    <t>Город Бат (Bath) осенью. Графство Сомерсет, Англия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>13.09.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24950</t>
+  </si>
+  <si>
+    <t>Рейхстаг на фото 1895 года. Берлин, Германия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>12.09.26 20:23</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24944</t>
+  </si>
+  <si>
+    <t>Архитектура Рима, Италия</t>
+  </si>
+  <si>
+    <t>12.09.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24943</t>
+  </si>
+  <si>
+    <t>Витражное окно в капелле Девы Марии (Lady Chapel) Рочестерского собора (Rochester Cathedral) в графстве Кент, Великобритания</t>
+  </si>
+  <si>
+    <t>11.09.26 20:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24942</t>
+  </si>
+  <si>
+    <t>Город Котор, Черногория Котор – город в Черногории, расположенный у известняковых скал горы Ловчен на побережье Адриатического моря. Этот город - самое популярное туристическое направление в Черногории. В средневековом Старом городе, окруженном крепостной стеной, множество площадей, извилистых улочек и несколько храмов в романском стиле, в том числе собор Святого Трифона. В Старом городе расположен также Морской музей, посвященный истории местного мореплавания. Старый город Котора внесён в список Всемирного наследия ЮНЕСКО. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>11.09.26 02:45</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24933</t>
+  </si>
+  <si>
+    <t>Новые ОГЭ и ЕГЭ: к чему школьники могут быть не готовы ОГЭ и ЕГЭ снова меняют. Готовиться по-старому уже не получится? ФИПИ опубликовал демоверсии экзаменов на 2027 год — и изменения затронули сразу несколько предметов. Появились новые форматы заданий, изменились формулировки и критерии оценивания. Что из этого действительно усложнит экзамены? Где теперь проще потерять баллы? И что нужно изменить в подготовке уже сейчас? На бесплатном вебинаре MAXIMUM разберём: ✅ главные изменения ОГЭ и ЕГЭ 2027; ✅ новые требования и «ловушки»; ✅ как учесть их при подготовке и не потерять баллы. 📅 17 сентября в 18:00 по МСК 💻 Онлайн | 8–11 классы Регистрируйтесь бесплатно — разберитесь в изменениях до того, как они станут проблемой на экзамене. Записаться онлайн #реклама 16+ maximumtest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 21:20</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24932</t>
+  </si>
+  <si>
+    <t>Приглашаем на наш канал в макс: https://max.ru/derarchitektur</t>
+  </si>
+  <si>
+    <t>10.09.26 20:18</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24931</t>
+  </si>
+  <si>
+    <t>Замок Бюкебург (Schloss Bückeburg), Германия Барокко, но в переосмысленной версии: на первый взгляд можно подумать, что Большой зал замка Бюкебург — это почти 300-летнее архитектурное чудо в стиле рококо. Однако при ближайшем рассмотрении можно обнаружить нагревательные решетки, путти с зубчатыми колесами и многое другое — признаки того, что этой комнате на самом деле всего около 130 лет. Замок был построен в 1893 году тогдашним принцем Шаумбург-Липпе, когда историзм был в моде. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>10.09.26 19:04</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24927</t>
+  </si>
+  <si>
+    <t>Подготовили для вас эксклюзивный сборник каналов о недвижимости: 💬 Главное юридическое событие строительной отрасли Строительный юридический форум - место, где обсуждают право не в отрыве от стройки, а через реальные задачи бизнеса. В канале форума разборы сложных кейсов, позиции ведущих экспертов рынка, материалы выступлений и ключевые вопросы, с которыми сегодня работают руководители и юристы в строительстве. 🤩 РИА Недвижимость - Все новости о рынке жилья, проблемах застройщиков, изменениях в сфере ЖКХ, необычных архитектурных проектах в России и мире в одном месте. Канал @ria_realty рекомендуют друг друг не только чиновники и профессионалы, но и обычные люди✅. 💎 Частная территория — канал архитектора и дизайнера Юлии Латышевой. Почему дорогой интерьер может выглядеть дешево? Зачем бизнесу дизайн, который нельзя скопировать? И почему иногда лучший дизайнерский совет — ничего больше не добавлять? Архитектура, интерьеры и городская среда глазами человека, который проектирует их сам, профессионально и без снобизма. 🏠Элитная недвижимость Москвы - главное о рынке элитной недвижимости Москвы в одном канале – новости, аналитика, динамика цен, новые проекты, тренды и эксклюзивные предложения. Наш канал в Max. 💥 Ипотека в России. Новости и Аналитика – аналитический канал по ипотеке в России. ✅Кредиты на бизнес ✅Русипотека в МАХ 🔵 Метр² в квадрате - полезный канал с разборами от профессионального аналитика рынка недвижимости.  ⛩ ConTrust - канал-зеркало всего происходящего в России. Про финансы, недвижимость, политику. 1 пост в день, но иронично, жестко, смешно. Идеально для прочтения за утренним кофе или по пути на работу. 🕋 Архитектура | Architecture – канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 📰 КОТЛОВАНЪ - агрегатор новостей рынка недвижимости и риелторы. Самое важное и интересное - здесь. 📌 Коммерция под ключ - Канал Светланы Салаховой для брокеров по коммерческой недвижимости, собственников объектов и инвесторов. • Парадокс рынка коммерческой недвижимости: чем больше я делюсь, тем богаче становлюсь • На карте - актив, вживую - мертвая зона. Почему я всегда выезжаю на участок перед покупкой • Как потребительское поведение изменило форматы коммерческой недвижимости 💎 REAL ESTATE HUNTER - REAL ESTATE HUNTER — инсайды о топ-менеджменте и управлении в девелопменте. Кто сегодня нужен девелоперам, за каких топов конкурирует рынок и какие компетенции в цене. Аналитика, зарплаты топов, кадровые переходы, управленческие тренды и закрытые вакансии. 💎BIG PHARMA – новости медицины, фармацевтики, здравоохранения и биотеха; без «воды», сложных терминов, коротко и по сути. Попасть в подборку каналов 👉 GreenMedia</t>
+  </si>
+  <si>
+    <t>10.09.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24926</t>
+  </si>
+  <si>
+    <t>Собор Святого Стефана в городе Туль, регион Гранд-Эст, Франция Величественный западный фасад и две башни собора Святого Стефана (Cathédrale Saint-Étienne) в городе Туль (регион Гранд-Эст, Франция), выполненные в стиле пламенеющей готики. Собор возводился преимущественно в XIII–XV веках и отличается сложным декором западного фасада, характерным для поздней готики (стиль «пламенеющая готика»), а также двумя восьмигранными башнями высотой около 65 метров. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>10.09.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24925</t>
+  </si>
+  <si>
+    <t>Новые автомобили SOLARIS HС по выгодным условиям Гарантия 3 года от производителя. Выгодные условия покупки. Оставьте заявку! Узнать больше #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24924</t>
+  </si>
+  <si>
+    <t>🏡Дорогие подписчики, собрали для вас ТОП каналов этой недели.✅ 🛫 Новости Таиланда, инвестиций и рынка недвижимости — в одном Telegram-канале M2HomeHub. Подписывайся и будь всегда в курсе основной информации Таиланда! 🛋 Студия ремонта и дизайна Натальи Булычкиной. На канале рассказываем неочевидные фишки ремонта, дизайна, подборки полезных товаров для уюта, идеи для дома своими руками. Подписывайтесь на канал — забирайте лучшие идеи для своей квартиры или дома. Удобство, технология, красота и небольшой бюджет совместимы! Архитектура | Architecture – канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. Канал Лайфхаки строителя – это много полезных советов о строительстве и ремонте каждый день. Хотите жить красиво: так, чтобы приходишь в свой дом, а там – глаз не отвести от каждого уголка? Канал дизайнера интерьера Ани Туваевой настоящая сокровищница идей и лайфхаков для создания дома вашей мечты. 🏠 Светлана Сомонова – Услуга хоумстейджинг, риелтор, медиатор 🛋️ Ремонт и меблировка квартир под аренду за 1-2 месяца. Автор курса «Хоумстейджинг. Интенсив». Эксперт ТВ и СМИ по дизайну и декору 👽 CONTINUUM – Канал архитектурного бюро. Рассказываем об архитектуре как части девелоперского цикла, урбанистике, архитектурных новостях, проектах бюро и мероприятиях с нашим участием. Для тех, кто строит, проектирует и любит архитектуру. 🔸 БЕТОННЫЙ КАНАЛ – Тот самый, можно сказать легенда, один из старейших каналов в сфере. Его читают сотрудники застройщиков, банков и инвест. домов. На шаг впереди толпы. Добро пожаловать! ✅При поддержке FINADMINS</t>
+  </si>
+  <si>
+    <t>10.09.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24923</t>
+  </si>
+  <si>
+    <t>"Прага, Пороховая башня" (Prag, der Pulverturm), 1911 г. Художник: Рихард Мозер (Richard Moser, 1874-1924) Бумага, акварель. 43 x 31 см Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>09.09.26 18:54</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24922</t>
+  </si>
+  <si>
+    <t>Уютный старый город Идштайна (Idstein), Гессен, Германия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>09.09.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24917</t>
+  </si>
+  <si>
+    <t>Новые автомобили SOLARIS KRX по выгодным условиям Гарантия 3 года от производителя. Выгодные условия покупки. Оставьте заявку! Узнать больше #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24916</t>
+  </si>
+  <si>
+    <t>Сент-Шапель (Sainte Chapelle), Париж, Франция Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>08.09.26 21:36</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24915</t>
+  </si>
+  <si>
+    <t>Венеция на картинах художника Франса Вильгельма Одельмарка Франс Вильгельм Одельмарк (Frans Wilhelm Odelmark; 1849–1937) — известный шведский художник, мастер жанровой, архитектурной и пейзажной живописи. Наибольшую популярность ему принесли детализированные ориенталистские работы, передающие атмосферу стран Ближнего Востока и Северной Африки. Искусство и культура</t>
+  </si>
+  <si>
+    <t>08.09.26 20:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24910</t>
+  </si>
+  <si>
+    <t>Архитектура района Челси в Лондоне, Великобритания Неоготическая архитектура викторианской эпохи. Строго, мрачновато, но сколько интересных деталей! Фотограф: Елена Крижевская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>08.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24901</t>
+  </si>
+  <si>
+    <t>🤩Подборка лучших Telegram-каналов 🤩Лизинг и Точка — ваш надежный партнер в лизинге. Быстрое одобрение, выгодные условия: аванс от 10%, выкуп 1 рубль. Авто, спецтехника, оборудование для ИП и ООО. Прозрачные договоры, без скрытых платежей. Оформите заявку сегодня — и точка! 🤩Патентные дела – канал практикующего судебного юриста и судэксперта о том, как не потерять деньги на интеллектуальной собственности. Telegram|MAX 🤩XANDR REDLINE — канал Александра Королева о трек-днях, автомобилях и работе над временем круга. Онборды, телеметрия, разборы сессий, техника пилотирования, настройки автомобиля и реальные впечатления с трасс. Mazda 3 BK • Moscow Raceway • ADM Raceway • Nürburgring 🤩Юридическое бюро Виктории Королевой — канал о правовых решениях там, где цена ошибки измеряется миллионами. Практика по недвижимости, наследству, бизнесу и судебным спорам. Анализируем актуальные изменения законодательства, разбираем реальные кейсы и показываем, как защитить активы и избежать дорогостоящих ошибок. 🤩 Жёсткие разборы рынка недвижимости, честные истории про деньги и жизнь без масок — и никакой инфоцыганщины. Яна Мандрыкина говорит то, о чём другие молчат. 🤩Элитная недвижимость Москвы - главное о рынке элитной недвижимости Москвы в одном канале – новости, аналитика, динамика цен, новые проекты, тренды и эксклюзивные предложения. Наш канал в Max. 🤩В Сообществе инженеров обсуждаются различные механизмы, критикуют или хвалят изобретения, по пятницам рекомендуют, что посмотреть технарям на выходных. А еще у там много юмора! Технического, разумеется. Для строителей, инженеров, проектировщиков! 🤩Бизнес секреты — разбираем кейсы от первых лиц, препарируем успехи и провалы, находим неочевидные лайфхаки в управлении, финансах и маркетинге 🤩Искусство и культура — лучшие произведения искусства с древности до современности 🤩Метр² в квадрате —  полезный канал с разборами от профессионального аналитика рынка недвижимости. 🤩 Архитектор - на канале рассказывают про архитектуру со всех уголков мира. Здесь вы увидите устоявшеюся классику и новинки архитектурных шедевров. 🤩Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🤩Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! 🤩 Хотите жить красиво: так, чтобы приходишь в свой дом, а там — глаз не отвести от каждого уголка? У меня для вас хорошие новости: Канал дизайнера интерьера Ани Туваевой. 🤩Архитектурное бюро Syntaxis - Здесь вы увидите самые свежие и уже реализованные проекты, авторские подборки мебели и предметного дизайна, а также самые свежие новости из мира Архитектуры. Syntaxis расскажет, как думает и создаёт пространства. 🤩Туториал👈Это свежиеновости  в сфере Недвижимостии, Экономики  —  Ваш гид посамым свежим новостям 🤩Толстой терпеть не мог Шекспира. Хотите узнать за что? А знаете, что в XVIII веке назвать женщину «заразой» было комплиментом? 🤔😄 СКРЕЩЕНИЕ СВЕТА Литературный салон Аннэтэс Рудман ✔️Любовь, скандалы и странности великих писателей. Истории слов. Стихи, которые стоит знать. Книги, о которых хочется говорить. И факты, которыми приятно блеснуть за ужином. Без скучных лекций и пыльных библиотек. 🤩  НЕДВИЖИМОСТЬ В СОЧИ - Недвижимость Большого Сочи: - квартиры, студии, апартаменты - коттеджные поселки - ДОМА 🤩IROOMS.design — студия, которая создаёт красивые, функциональные и уютные интерьеры для жизни и квартир под сдачу💵 Здесь мы рассказываем: 🏡 Как сделать стильный и удобный интерьер без переплат Подписывайтесь, чтобы вдохновляться и делать свой дом идеальным для жизни! 🤩 Публикация организована при помощи команды JaguarProd - качественное продвижение в telegram.</t>
+  </si>
+  <si>
+    <t>08.09.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24900</t>
+  </si>
+  <si>
+    <t>Крыша и элементы внешнего убранства хора церкви Святого Петра (Ёglіsе Sаіnt-Ріеrrе) в городе Кан (Франция)</t>
+  </si>
+  <si>
+    <t>08.09.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24899</t>
+  </si>
+  <si>
+    <t>Комбинированная архитектура Объединение разных функций в одном здании - важный тренд современной архитектуры.  Автор канала  «Внучка урбанистки» часто пишет про многофункциональные здания в разных странах мира. Например: / Офисы и производственные помещения на 6 этажах в Ванкувере. /корейская сеть объектов, внутри которых арендное жилье, апартаменты, хостел и коворкинг. /склад в Токио, где есть общественное пространство, кафе и арт-директор. /квартиры внутри торгового центра - в США / жилье на территории церквей в США и Канаде / про формат "жилье+склад" в Нидерландах А недавно на канале вышел пост  про формат "четвертого места" в жилом комплексе в Малайзии. В общем, рекомендуем подписаться и читать)</t>
+  </si>
+  <si>
+    <t>07.09.26 19:03</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24894</t>
+  </si>
+  <si>
+    <t>Церковь в Вильдальпене, Штирия, Австрия Церковь в Вильдальпене - это римско-католическая приходская и паломническая церковь Скорбящей Богоматери (официально освященная в честь святой Варвары), расположенная в округе Лицен в Штирии и относящаяся к деканату Адмонт епархии Грац-Зеккау. История святыни на этом месте восходит к 1669 году, когда здесь был установлен образ Скорбящей Богоматери, почитавшийся как чудотворный. Закладка современной барочной церкви состоялась 20 августа 1728 года, а торжественное освящение - 7 октября 1731 года. Барочное здание церкви напрямую соединено с приходским домом под общей массивной крышей, образуя комплекс общей длиной около 70 метров. Она имеет форму двойного креста и зальный, плоскосводчатый интерьер с двумя боковыми капеллами. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>07.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24893</t>
+  </si>
+  <si>
+    <t>НИ СТЫДА, НИ СОВЕСТИ Амбиции Цезаря - рассказывают о настолько откровенном Риме, что перехватывает дыхание Даже историки посчитают эти факты за гранью морали Если вы тоже желаете взглянуть на прошлое БЕЗ ЦЕНЗУРЫ, подпишитесь на @romecaesarveni</t>
+  </si>
+  <si>
+    <t>07.09.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24892</t>
+  </si>
+  <si>
+    <t>Карлов мост (Karlův most) в Праге, Чехия, с видом в сторону исторического района Мала-Страна. Фото 1949 г. Автор снимка — известный чешский фотограф Зденко Фейфар (Zdenko Feyfar, 1913-2001)</t>
+  </si>
+  <si>
+    <t>07.09.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24891</t>
+  </si>
+  <si>
+    <t>Альфа-Форекс: 0% ввод и вывод Регистрируйтесь, пополняйте счет и получайте бонусы с Альфа-Форекс! Лицензия ЦБ РФ Узнать больше Финансовые услуги оказывает: ООО «Альфа-Форекс», АО «Альфа-Банк». #реклама alfaforex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24882</t>
+  </si>
+  <si>
+    <t>Если вы любите красивые живые авторские каналы с  заметками об искусстве и творчестве, то канал Маши Метель - для вас!  Здесь обсуждают литературу, живопись, архитектуру, керамику, выставки Москвы и Петербурга, участвуют в угадайках и общаются друг с другом тепло и душевно. Добро пожаловать в этот живой творческий канал, где много общения и рады каждому! Присоединяйтесь! https://t.me/artmetel</t>
+  </si>
+  <si>
+    <t>07.09.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24881</t>
+  </si>
+  <si>
+    <t>Церковь Скальци (La chiesa degli Scalzi) в Венеции, Италия Архитектор: Лонгена Бальдассаре и Джузеппе Сарди Архитектурный стиль: барокко Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>06.09.26 19:27</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24880</t>
+  </si>
+  <si>
+    <t>Фридландская кирха (официально — Свято-Георгиевский храм) представляет собой один из наиболее масштабных и прекрасно сохранившихся памятников средневековой готической архитектуры в Калининградской области, расположенный в городе Правдинск (до 1946 года — Фридланд) по адресу Столярный переулок, 13. Основанный тевтонцами в 1313 году, этот величественный краснокирпичный храм обладает шестиярусной колокольней высотой 60,6 метра. С 1990 года здание передано Русской православной церкви, полностью отреставрировано и открыто для паломников и путешественников. Смена эпох: Изначально сооружение строилось как католический храм. В 1347 году деревянная постройка полностью сгорела при набеге литовских войск, после чего в 1360–1380 годах возвели дошедшее до нас каменное здание. В период Реформации кирха стала лютеранской, а в конце XX века — православной. Уникальный интерьер: Внутри центрального нефа бережно восстановлены потрясающие небесно-голубые звёздчатые своды с золотыми нервюрами (рёбрами), создающие неповторимую атмосферу. Смотровая площадка: Внутри башни-звонницы оборудован безопасный подъём по аутентичной винтовой лестнице. На высоте 48 метров расположена смотровая площадка, откуда открывается круговая панорама Правдинска и места исторического Фридландского сражения 1807 года.</t>
+  </si>
+  <si>
+    <t>06.09.26 19:24</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24879</t>
+  </si>
+  <si>
+    <t>Кирха Фридланда. Город Правдинск, Калининградская область, Россия Фридландская кирха (официально — Свято- Георгиевский храм) представляет собой один из наиболее масштабных и прекрасно сохранившихся памятников средневековой готической архитектуры в Калининградской области, расположенный в городе Правдинск (до 1946 года — Фридланд) по адресу Столярный переулок, 13. Основанный тевтонцами в 1313 году, этот величественный краснокирпичный храм обладает шестиярусной колокольней высотой 60,6 метра. С 1990 года здание передано Русской православной церкви, полностью отреставрировано и открыто для паломников и путешественников. Изначально сооружение строилось как католический храм. В 1347 году деревянная постройка полностью сгорела при набеге литовских войск, после чего в 1360–1380 годах возвели дошедшее до нас каменное здание. В период Реформации кирха стала лютеранской, а в конце XX века — православной. Внутри центрального нефа бережно восстановлены потрясающие небесно-голубые звёздчатые своды с золотыми нервюрами (рёбрами), создающие неповторимую атмосферу. Внутри башни-звонницы оборудован безопасный подъём по аутентичной винтовой лестнице. На высоте 48 метров расположена смотровая площадка, откуда открывается круговая панорама Правдинска и места исторического Фридландского сражения 1807 года. Фото: Валерий Дмитриев Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>06.09.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24875</t>
+  </si>
+  <si>
+    <t>‍Замок Ратильи, Франция Замок Ратильи (Château de Ratilly) — это средневековая крепость, построенная в XIII веке (около 1270 года) Матье де Ратильи на фундаменте укрепления XI века. Замок расположен на западе коммуны Треньи в департаменте Йонна, регион Бургундия — Франш-Конте, Франция. Сооружение представляет собой классический образец французской военной архитектуры эпохи короля Филиппа II Августа. Он имеет строгую четырехугольную форму с сухими рвами. По углам крепости расположены четыре круглые оборонительные башни с бойницами, а единственный вход (где ранее был подъемный мост) защищают еще две башни-близнецы. Всего замок насчитывает шесть цилиндрических башен. Суровые внешние стены скрывают уютный квадратный внутренний двор с жилыми постройками и ренессансным камином в Зале Стражи. Также при замке сохранилась уникальная старинная голубятня. Именно архитектурный канон Ратильи послужил прообразом и источником вдохновения для знаменитого соседнего проекта Замок Геделон — экспериментальной площадки, где средневековую крепость строят с нуля по технологиям XIII века. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>06.09.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24874</t>
+  </si>
+  <si>
+    <t>Прогулочная набережная Замкового пруда (Schloßteichpromenade) в Кёнигсберге (ныне Калининград, Россия) на старинной открытке. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>06.09.26 02:43</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24873</t>
+  </si>
+  <si>
+    <t>Магазин Einhell. Дарим наборы АКБ и ЗУ в подарок Бесплатная доставка по России. Скидки. Сервис. Гарантия Узнать больше #реклама shop-einhell.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 21:32</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24867</t>
+  </si>
+  <si>
+    <t>Готические окна-розы Искусство и культура</t>
+  </si>
+  <si>
+    <t>05.09.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24866</t>
+  </si>
+  <si>
+    <t>Великолепный интерьер Опера Гарнье (также известной как Дворец Гарнье или Гранд-опера) в Париже, Франция Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>05.09.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24865</t>
+  </si>
+  <si>
+    <t>Часовня Девы Марии в Глостерском соборе (Lady Chapel at Gloucester Cathedral). Глостер, Англия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>04.09.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24864</t>
+  </si>
+  <si>
+    <t>Внешний вид (детали) кафедрального собора в Меце, Франция Фото: Взгляд Извне Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>04.09.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24858</t>
+  </si>
+  <si>
+    <t>Долгожданный Solaris KRS в кредит на выгодных условиях Автозапуск и заводская телематика. Цифровой автомобиль. Оставьте заявку! Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО "Совкомбанк", СПАО "Ингосстрах" и другие. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.09.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24857</t>
+  </si>
+  <si>
+    <t>Шикарная лестница в заброшенном особняке Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>04.09.26 03:19</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24856</t>
+  </si>
+  <si>
+    <t>Женские кожаные сандалии Hi-Heels Широкий ассортимент обуви. Доступные цены. Выгодные предложения. Заказывайте! Узнать больше #реклама secretoutlet.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 19:46</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24855</t>
+  </si>
+  <si>
+    <t>Уважаемые подписчики, рекомендую вам несколько отличных каналов и сообществ по искусству, культуре и истории Искусство и культура - канал об искусстве и культуре. Картины великих художников, шедевры скульптуры, архитектура и другие интересные и уникальные произведения искусства. Телеграм / ВКонтакте / Max Русская культура - русское зодчество, достопримечательности, интересные места, а также старинные фото, народные костюмы и другое. Телеграм / ВКонтакте / Max Русское искусство - лучшие произведения русских художников. Картины классиков русской живописи и современных художников, а также рисунки, скульптуры и другое. Телеграм / ВКонтакте / Max Российская империя в фотографиях - исторический канал о Российской империи. Редкие фото дореволюционной России, интересные факты из истории. Телеграм / ВКонтакте Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. Телеграм / ВКонтакте / Max Скульптура | Sculpture - канал о скульптуре. Шедевры скульптуры от древности до наших дней, произведения великих скульпторов и работы современных авторов. Телеграм / ВКонтакте / Max Galleria D'Arte - канал об искусстве. Посвящен в основном живописи. Здесь публикуются произведения художников в жанре ню, картины, рисунки и др. Телеграм / ВКонтакте / Max Натюрморт | Still life - канал посвящен произведениям искусства в жанре натюрморт. Здесь вы можете увидеть лучшие натюрморты мастеров и современных авторов. Телеграм / ВКонтакте / Max Иван Яковлевич Билибин - канал посвящен творчеству выдающегося русского художника, книжного иллюстратора и театрального оформителя Ивана Билибина. Телеграм / ВКонтакте / Max Альбрехт Дюрер - канал, посвященный творчеству мастера Северного Возрождения - Альбрехту Дюреру - немецкому живописцу, рисовальщику, граверу. Телеграм / ВКонтакте / Max Ретро фото. История - канал о мировой истории, интересные ретро фотографии и факты из истории, исторические события и личности.</t>
+  </si>
+  <si>
+    <t>03.09.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24854</t>
+  </si>
+  <si>
+    <t>"Площадь Святого Марка в Венеции" (Venice, St Mark’s Square) Амеде Розье (Amédée Rosier, 1841-1898) — известный французский художник- пейзажист и маринист. Холст, масло. 83 x 56 см Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>03.09.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24853</t>
+  </si>
+  <si>
+    <t>12th-century Norman door of St Mary’s Church, Patrixbourne.</t>
+  </si>
+  <si>
+    <t>03.09.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24852</t>
+  </si>
+  <si>
+    <t>Руины Кёнигсбергского кафедрального собора в период консервации и начала восстановления (ориентировочно в 1970–1980-х годах) на острове Кнайпхоф (ныне остров Канта) в Калининграде. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>03.09.26 04:17</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24851</t>
+  </si>
+  <si>
+    <t>02.09.26 20:10</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24842</t>
+  </si>
+  <si>
+    <t>Черняховск, Калининградская область Черняховск - очень красивый город Калининградской области, который мы почти не увидели. Сюда мы приехали из Калининграда. Дорога занимает около 1 часа. По плану было провести в Черняховске 4-5 часов, но из-за проливного дождя нам пришлось вернуться, а жаль. На моих фото малая толика того, что мы смогли посмотреть. 📍Древний замок Инстербург. 📍Собор Архангела Михаила (Пионерская, 20). 📍Водонапорная башня (площадь Черняховского, 2). 📍Церковь Святого Бруно Кверфуртского, улица Ленина, 17А. 📍Дома на Комсомольской улице и на улице Карла Маркса. Автор: Елена Крижевская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>02.09.26 18:29</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24841</t>
+  </si>
+  <si>
+    <t>♦️Друзья, подготовили тут с коллегами отличную папочку с каналами, посвященными истории и не только. 🔹Открывайте, читайте, подписывайтесь ✍️ 📖ЗАБРАТЬ В ОДИН КЛИК 📚Качественный и интересный контент на каждый день!</t>
+  </si>
+  <si>
+    <t>02.09.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24840</t>
+  </si>
+  <si>
+    <t>Церковь Святого Фомы в Солсбери, графство Уилтшир, Англия Церковь Святого Фомы в Солсбери (St Thomas's Church) — это действующая англиканская приходская церковь XIII века, расположенная в самом центре города Солсбери, графство Уилтшир. В отличие от знаменитого Солсберийского собора, строившегося для духовенства, церковь Святого Фомы (освященная в честь святого Томаса Беккета) изначально возводилась как храм для простых горожан и местных торговцев. Здание признано памятником архитектуры высшей категории (Grade I listed).</t>
+  </si>
+  <si>
+    <t>02.09.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24839</t>
+  </si>
+  <si>
+    <t>"Вид на интерьер собора" (Vista del interior de una catedral) Хенаро Перес Вильямиль (Jenaro Pérez Villaamil; 1807-1854) - испанский живописец и график. Холст, масло. 146 х 108 см. Королевская академия изящных искусств Сан-Фернандо, Мадрид Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>02.09.26 02:05</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24838</t>
+  </si>
+  <si>
+    <t>Обучение на 1С-Программиста - Диплом, квалификация Пройдите онлайн - курс и станьте востребованным специалистом. Узнать больше #реклама 16+ skills.tsu.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 19:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24832</t>
+  </si>
+  <si>
+    <t>Magdalen College, Оксфорд Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>01.09.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24831</t>
+  </si>
+  <si>
+    <t>🤩Подборка лучших Telegram-каналов 🤩 Лизинг и Точка — ваш надежный партнер в лизинге. Быстрое одобрение, выгодные условия: аванс от 10%, выкуп 1 рубль. Авто, спецтехника, оборудование для ИП и ООО. Прозрачные договоры, без скрытых платежей. Оформите заявку сегодня — и точка! 🤩 Патентные дела – канал практикующего судебного юриста и судэксперта о том, как не потерять деньги на интеллектуальной собственности. Telegram | MAX 🤩  НЕДВИЖИМОСТЬ В СОЧИ - Недвижимость Большого Сочи: - квартиры, студии, апартаменты - коттеджные поселки - ДОМА 🤩 IROOMS.design — студия, которая создаёт красивые, функциональные и уютные интерьеры для жизни и квартир под сдачу💵 Здесь мы рассказываем: 🏡 Как сделать стильный и удобный интерьер без переплат Подписывайтесь, чтобы вдохновляться и делать свой дом идеальным для жизни! 🤩 Жёсткие разборы рынка недвижимости, честные истории про деньги и жизнь без масок — и никакой инфоцыганщины. Яна Мандрыкина говорит то, о чём другие молчат. 🤩 Элитная недвижимость Москвы - главное о рынке элитной недвижимости Москвы в одном канале – новости, аналитика, динамика цен, новые проекты, тренды и эксклюзивные предложения. Наш канал в Max. 🤩 Бизнес секреты — разбираем кейсы от первых лиц, препарируем успехи и провалы, находим неочевидные лайфхаки в управлении, финансах и маркетинге 🤩 Искусство и культура — лучшие произведения искусства с древности до современности 🤩 Метр² в квадрате —  полезный канал с разборами от профессионального аналитика рынка недвижимости. 🤩 Архитектор - на канале рассказывают про архитектуру со всех уголков мира. Здесь вы увидите устоявшеюся классику и новинки архитектурных шедевров. 🤩 Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🤩 Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! 🤩 Хотите жить красиво: так, чтобы приходишь в свой дом, а там — глаз не отвести от каждого уголка? У меня для вас хорошие новости: Канал дизайнера интерьера Ани Туваевой. 🤩 Дизайн завтрак — публичная коллекция знаний для повышения визуальной и практической культуры проектирования. Алексей Зародов, сооснователь бюро Syntaxis, собирает выдающиеся примеры дизайнерских узлов и деталей. 🤩 Business Journal —  важные финансовые и экономические новости, бизнес статьи, мотивация, криптовалюта, инвестиции 🤩 Денежный Потенциал — получайте полезные рекомендации каждый день, чтобы эффективнее управлять своими деньгами и добиться финансовой независимости. 🤩 Туториал 👈 Это свежие новости  в сфере Недвижимости и, Экономики  —  Ваш гид по самым свежим новостям 🤩 Толстой терпеть не мог Шекспира. Хотите узнать за что? А знаете, что в XVIII веке назвать женщину «заразой» было комплиментом? 🤔😄 СКРЕЩЕНИЕ СВЕТА Литературный салон Аннэтэс Рудман ✔️Любовь, скандалы и странности великих писателей. Истории слов. Стихи, которые стоит знать. Книги, о которых хочется говорить. И факты, которыми приятно блеснуть за ужином. Без скучных лекций и пыльных библиотек. 🤩 Премьер Недвижимость — ваш проводник в мир выгодной недвижимости.  Делимся практическими кейсами, объясняем сложные вещи простым языком и показываем реальные возможности.  Подпишитесь— откройте доступ к закрытым сделкам и выгодным объектам. 🤩 Публикация организована при помощи команды JaguarProd - качественное продвижение в telegram.</t>
+  </si>
+  <si>
+    <t>01.09.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24830</t>
+  </si>
+  <si>
+    <t>Старые Триумфальные ворота в Брюсселе (Porte de Laeken / Лаакенские ворота), литография. Автор: Жюль Хельбиг (нидерл. Jules Helbig, 1821–1906) - бельгийский художник. Старые Триумфальные ворота в Брюсселе (Porte de Laeken / Лаакенские ворота) были возведены как временное сооружение в июле 1856 года к масштабному празднованию 25-летия инаугурации первого короля Бельгии Леопольда I. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>01.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24829</t>
+  </si>
+  <si>
+    <t>Дорогие читатели! Сегодня команда DREAMSMM собрала для вас уникальную подборку - только  качественная и свежая информация: 📊 Канал Манго Инвест - не только инвестиции в недвижимость! Здесь вы увидите примеры наших работ. Наглядно, а главное - вместе с нами, пройдёте путь от покупки активов до сдачи их в аренду и реализации. Мы расскажем вам о самом интересном! 🏛️ Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🏠 Метр² в квадрате – полезный канал с разборами от профессионального аналитика рынка недвижимости. Разбираем новости и тренды, проверяем скидки в новостройках, смотрим графики реальных цен. 🗞 КОТЛОВАНЪ - агрегатор новостей рынка недвижимости и ипотеки, который читают риелторы. Самое важное и интересное - здесь. 🪞 ConTrust - канал-зеркало всего происходящего в России. Про финансы, недвижимость, политику. 1 пост в день, но иронично, жестко, смешно. Идеально для прочтения за утренним кофе или по пути на работу. Слабонервным  и любителям телевизора не рекомендуется ⭐️ Недвижимость 24/7 - Полное руководство по недвижимости и экономике: мы отслеживаем ключевые тренды в этих отраслях и объясняем сложные концепции простым и доступным языком, чтобы вы всегда были в курсе последних изменений. 👾Территория Алюминия - канал о том, как анодированный алюминий меняет архитектуру и городскую среду: через эстетику «живого» металла, пожаробезопасность, кастомизацию решений и реальные кейсы. Подборка организована DREAMSMM</t>
+  </si>
+  <si>
+    <t>01.09.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24828</t>
+  </si>
+  <si>
+    <t>Замок О (Château d'Ô) на фотографии конца XIX века. Нормандия, Франция О (Château d'Ô) — замок XV века (построенный на месте крепости XI века) во Франции. Расположен в коммуне Мортре, в департаменте Орн, в регионе Нормандия. По своему типу относится к замкам на воде. Комплекс многократно перестраивался. Сооружение признано историческим памятником Франции. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>31.08.26 20:39</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24827</t>
+  </si>
+  <si>
+    <t>⁉️Устал искать интересные каналы с новостями мира недвижимости? 🔖 ЗАБИРАЙ ПАПКУ ТУТ В этой папке собраны каналы про недвижимость, которые помогают быстрее разобраться в сфере, находить идеи и экономить время на поиске информации. 🔥 Каналы ведут лучшие знатоки своего дела 🤩   БОДРУМ . ДОМ У МОРЯ  - 📍Лицензированное  АН в Бодруме 𝐖𝐚𝐛𝐢 𝐆𝐫𝐨𝐮𝐩 ✅Премиальные объекты от застройщиков . ✅ Брендированная недвижимость ✅ Коммерческая недвижимость . ✅Земельные участки и отели . ✅Аренда . 🤩  Клиенты на ремонт | Дизайн | строительство | недвижимости – Канал о том, как стабильно получать заказы на ремонты, дизайн и стройку — с бюджетом и без. 👉 Реальные кейсы партнёров 👉 Бесплатные каналы и инструменты 👉 Скрипты, шаблоны, ошибки и фишки 🔥+ целая охапка пользы, чтобы бизнес наконец начал работать системно! ➡️ подписаться на нас в мах 🤩 😏 ЗАБИРАЙ ПАПКУ ТУТ ⏰ Папка действует 72 часа. 🔖 каталог статей ⚡️ https://t.me/ria_realty/19201 🤩 Организаторы: Green.Papka</t>
+  </si>
+  <si>
+    <t>31.08.26 19:55</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24823</t>
+  </si>
+  <si>
+    <t>Заброшенная усадьба Солькюр-сюр-Мозелот, Франция Заброшенная усадьба Солькюр-сюр-Мозелот (Château de Saulxures sur Moselott) во Франции была построена между 1854 и 1861 годами в стиле Людовика XV. Проект разработал архитектор Шарль Перрон. Шедевр скульптора Жоржа Клера обрамляет портик, по бокам от которого расположены четыре кариатиды, символизирующие четыре времени года. Первоначально строительство поместья было заказано вдовой Элизабет Геен, владелицей крупного текстильного предприятия Жана-Тибо Геена. Шато было заброшено в 1972 году по неизвестным причинам. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>31.08.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24822</t>
+  </si>
+  <si>
+    <t>Впечатляющий готический звездчатый свод хора Францисканской церкви (Franziskanerkirche) в Зальцбурге, Австрия. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>31.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24821</t>
+  </si>
+  <si>
+    <t>🚀 Telegram-каналы, которые стоит читать. 🔵 Вторникова о недвижимости - Канал о недвижимости от президента Гильдии риелторов Черноземья и основателя АН уже с 20 летним опытом работы с людьми. Про актуальные тренды, про эту  сферу услуг и интересные истории сделок 🔵 Инженер строительного контроля | Сергей Карташев - на своём тг канале ОБНИМИ ИНЖЕНЕРА рассказывает про ошибки текущих строек и делится чеклистами по контролю строительства чтобы Вы могли держать руку на пульсе и не пропустить ошибок бракоделов. 🔵 Искусство и культура — лучшие произведения искусства с древности до современности 🔵  Архитектура | Architecture – канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🔵 Канал Аренда и продажа в Казани — подпишитесь, если вам нужна аренда в Казани без посредников и комиссий. 🔵 Канал Аренда и продажа в Екатеринбурге — подпишитесь и забудьте про переплату и комиссии за аренду. 🔵 Канал Аренда и продажа в Тюмени — даем возможность найти друг друга без посредников. 🔵 Бизнес секреты — разбираем кейсы от первых лиц, препарируем успехи и провалы, находим неочевидные лайфхаки в управлении, финансах и маркетинге 🔵 ONE OSNOVA — генподрядчик объектов в Москве и Московской области. Компания реализует: офисы и fit-out проекты, бизнес-центры, торговые пространства, арт кластеры, редевелопмент коммерческой недвижимости и бизнес-пространства. 🔵 Свои на юге — канал для тех, кто выбирает недвижимость на юге России осознанно. Реальные цены, разборы новостроек и вторички, сделки, ипотека и подводные камни рынка. Для жизни, переезда и инвестиций без ошибок. 🔵 ЯП-События – оперативные новости от инсайдеров с места событий. Раньше других! 🔵 Метр² в квадрате -  полезный канал с разборами от профессионального аналитика рынка недвижимости. Разбираем новости и тренды, проверяем скидки в новостройках, смотрим графики реальных цен и карты перспективных локаций. Подписывайтесь! 📝 Подборка организована - AstroMedia</t>
+  </si>
+  <si>
+    <t>31.08.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24820</t>
+  </si>
+  <si>
+    <t>Замок Бутрон (Castillo de Butrón), Испания Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>31.08.26 02:14</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24819</t>
+  </si>
+  <si>
+    <t>Зарабатывайте на торговле Биткоином с Альфа-Форекс Низкие спреды, 0% ввод-вывод, широкий выбор инструментов и выгодные условия! Узнать больше Финансовые услуги оказывает: ООО «Альфа-Форекс», АО «Альфа-Банк». #реклама alfaforex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.08.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24812</t>
+  </si>
+  <si>
+    <t>Замок Грипсхольм, Швеция Стоящий на острове посреди озера Меларен, очаровательный замок Грипсхольм отличается от остальных замков Швеции уже одним только ярко-карминным цветом стен. За свою 400-летнюю историю Грипсхольм знал немало славных мгновений и неизменно оставался любимой резиденцией шведских королей. Сегодня великолепным интерьерам замка и его богатейшей коллекции художественных произведений могут позавидовать самые знаменитые замки Европы. История замка Грипсхольм начинается в конце 14 века. Именно тогда симпатичный островок на озере Меларен приглянулся знатному рыцарю Бу Йонссону Грипу. Вельможа выкупил землю и возвёл на ней жилище себе под стать — просторный замок по последнему слову архитектурной науки той эпохи. После кончины владельца замок постепенно пришёл в упадок, пока не перешёл во владение католической церкви, а после реформы — в собственность государства при короле Густаве I Васа. Монарх распорядился превратить Грипсхольм в форпост на границе с Данией, и так замок обзавёлся новыми оборонительными сооружениями и орудиями. Самому Густаву приглянулся замок и после необходимой реконструкции он вселился в новое жилище. Шведские короли сменяли друг друга, и все они неизменно обитали в Грипсхольме. В 18 веке крепость превратили в роскошный дворец, каким он и остаётся по сей день. Что особенно важно — в замке Грипсхольм сохранились очевидные следы всех архитектурных эпох и сопутствующих им перестроек, так что по стенам замка в буквальном смысле слова можно изучать историю Швеции. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24811</t>
+  </si>
+  <si>
+    <t>Замок Грипсхольм, Швеция Стоящий на острове посреди озера Меларен, очаровательный замок Грипсхольм отличается от остальных замков Швеции уже одним только ярко-карминным цветом стен. За свою 400-летнюю историю Грипсхольм знал немало славных мгновений и неизменно оставался любимой резиденцией шведских королей. Сегодня великолепным интерьерам замка и его богатейшей коллекции художественных произведений могут позавидовать самые знаменитые замки Европы. История замка Грипсхольм начинается в конце 14 века. Именно тогда симпатичный островок на озере Меларен приглянулся знатному рыцарю Бу Йонссону Грипу. Вельможа выкупил землю и возвёл на ней жилище себе под стать — просторный замок по последнему слову архитектурной науки той эпохи. После кончины владельца замок постепенно пришёл в упадок, пока не перешёл во владение католической церкви, а после реформы — в собственность государства при короле Густаве I Васа. Монарх распорядился превратить Грипсхольм в форпост на границе с Данией, и так замок обзавёлся новыми оборонительными сооружениями и орудиями. Самому Густаву приглянулся замок и после необходимой реконструкции он вселился в новое жилище. Шведские короли сменяли друг друга, и все они неизменно обитали в Грипсхольме. В 18 веке крепость превратили в роскошный дворец, каким он и остаётся по сей день. Что особенно важно — в замке Грипсхольм сохранились очевидные следы всех архитектурных эпох и сопутствующих им перестроек, так что по стенам замка в буквальном смысле слова можно изучать историю Швеции.</t>
+  </si>
+  <si>
+    <t>30.08.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24810</t>
+  </si>
+  <si>
+    <t>Кольцо с цветными сапфирами, сапфиром и бриллиантами Золотые кольца с драгоценными камнями и без – выбирайте в MIUZ Diamonds Узнать больше #реклама miuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24809</t>
+  </si>
+  <si>
+    <t>Замок Кергеенек, Бретань, Франция Замок Кергеенек (Domaine de Kerguéhennec; также известный как Château de Kerguéhennec) — это роскошное историческое поместье XVIII века, расположенное в коммуне Биньян (Бретань, Франция). За свое архитектурное изящество замок получил прозвище «бретонский Версаль». На текущий момент сам замок закрыт на масштабную реконструкцию до весны 2027 года. Замок был заложен в 1710 году для швейцарских финансистов братьев Хоггер. В конце ХІХ века ландшафтный архитектор Дени Бюлер перепланировал сады, создав гармоничный переход от строгого французского стиля у стен замка к свободному английскому парку. Территория включает в себя огромный дендрарий с экзотическими деревьями из Северной и Южной Америки, вековые леса, ухоженные озера, старинную прачечную и живописную водяную мельницу Моulіn du Rос. На территории усадьбы также располагается один из крупнейших в Европе парков монументальной скульптуры. По всему парку под открытым небом рассредоточено более 30 работ культовых современных художников, включая гигантскую фигуру «Mimi» Маркуса Ретца и инсталляцию «Sеntіеr dе сhаrmе» Джузеппе Пеноне. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>30.08.26 03:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24808</t>
+  </si>
+  <si>
+    <t>29.08.26 19:39</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24800</t>
+  </si>
+  <si>
+    <t>Уэлсский собор, графство Сомерсет, Англия Уэлсский собор (Собор Святого Андрея Первозванного) — это шедевр английской готики, расположенный в самом маленьком сити Англии — Уэлсе, графство Сомерсет. Он считается первым в Европе собором, полностью построенным в готическом стиле (без романских элементов), а историк архитектуры Джон Харви назвал его «первым по-настоящему готическим сооружением Европы». Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>29.08.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24799</t>
+  </si>
+  <si>
+    <t>Сумка Saint Laurent Niki Сумка Saint Laurent Niki Ищите культовые сумки на ресейл-платформе THE CULTT Узнать больше #реклама thecultt.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.08.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24794</t>
+  </si>
+  <si>
+    <t>Замок Уайта, Ирландия Замок Уайта (англ. White's Castle) — это башня XVI века в городе Атай, графство Килдэр, Ирландия. Построенный на месте более раннего замка XV века, замок Уайта был возведен для охраны главной переправы через реку в Атай и расширялся на протяжении последующих столетий. Замок находится в частной собственности. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>28.08.26 19:29</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24785</t>
+  </si>
+  <si>
+    <t>Архитектура района Амалиеннау в Калининграде, Россия Прекрасный Амалиенау в Калининграде - настоящий «город - сад», как и было задумано его архитектором Фридрихом Хайтманном в конце 19 века. Прекрасные виллы в стиле модерн, тишина и очень много зелени - то, что нужно для приятной и неспешной прогулки. Поездку сюда мы совместили с посещением музея Алтес Хаус. Основные принципы, которые использовались при проектировании Амалиенау такие: ни одна улица не должна была пересекать другую под прямым углом, большое расстояние между домами, все виллы двухэтажные плюс мансарда. Около трети вилл были построены по проекту самого Хайтманна. Продолжение в комментариях Автор: Елена Крижевская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24784</t>
+  </si>
+  <si>
+    <t>Архитектура района Амалиеннау в Калининграде, Россия Прекрасный Амалиенау в Калининграде - настоящий «город - сад», как и было задумано его архитектором Фридрихом Хайтманном в конце 19 века. Прекрасные виллы в стиле модерн, тишина и очень много зелени - то, что нужно для приятной и неспешной прогулки. Поездку сюда мы совместили с посещением музея Алтес Хаус. Основные принципы, которые использовались при проектировании Амалиенау такие: ни одна улица не должна была пересекать другую под прямым углом, большое расстояние между домами, все виллы двухэтажные плюс мансарда. Около трети вилл были построены по проекту самого Хайтманна. На моих фото виллы, которые понравились нам больше всего. Ниже вообще все остановки. Я их нанесла на карту, и мы с дочкой обошли район где-то за 2 часа. 📍Вилла Рут, Улица Кутузова, 8 📍Вилла Розенталь, Улица Огарева, 38 📍Вилла Михаэлис, улица Огарева, 33 📍Вилла Мел, Каштановая аллея, 34 📍Вилла Лео, Каштановая аллея, 25 📍Вилла Винтер, Каштановая аллея, 26 📍Каштановая аллея, 16 📍Вилла Арон, улица Нахимова, 2 📍Вилла Шмидт, Проспект Победы, 25 📍Вилла Хонкамп, Бородинская, 19 📍Улица Расковой, 1 📍Вилла Либек, улица Пушкина, 8. Автор: Елена Крижевская</t>
+  </si>
+  <si>
+    <t>28.08.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24783</t>
+  </si>
+  <si>
+    <t>Замок Эне-ле-Вьей (Château d'Ainay-le-Vieil) — это прекрасно сохранившийся средневековый замок на воде во Франции, который из-за своей архитектуры носит прозвище «маленький Каркассон». Замок расположен в коммуне Эне-ле-Вьей, департамент Шер, регион Центр — Долина Луары, Франция. Крепость в форме неправильного восьмиугольника окружена рвами с водой, имеет зубчатые стены и 9 круглых башен конца XIII века. Внутренние жилые постройки возведены в 1500–1505 годах в стиле раннего ренессанса при Людовике XII. Поместье принадлежит одному роду (Шевнон де Биньи) с 14 декабря 1467 года, что делает его одним из самых долгоживущих частных владений в стране. Вокруг замка разбит роскошный ландшафтный парк со старинными деревьями и тематическими садами, а для гостей открыты исторические интерьеры с личными вещами владельцев.</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24782</t>
+  </si>
+  <si>
+    <t>Замок Эне-ле-Вьей, Франция Замок Эне-ле-Вьей (Château d'Ainay-le-Vieil) расположен в коммуне Эне-ле-Вьей, департамент Шер, регион Центр — Долина Луары, Франция. Эне-ле-Вьей - это прекрасно сохранившийся средневековый замок на воде, который из-за своей архитектуры носит прозвище «маленький Каркассон». Крепость в форме неправильного восьмиугольника окружена рвами с водой, имеет зубчатые стены и 9 круглых башен конца XIII века. Внутренние жилые постройки возведены в 1500–1505 годах в стиле раннего ренессанса при Людовике XII. Поместье принадлежит одному роду (Шевнон де Биньи) с 14 декабря 1467 года, что делает его одним из самых долгоживущих частных владений в стране. Вокруг замка разбит роскошный ландшафтный парк со старинными деревьями и тематическими садами, а для гостей открыты исторические интерьеры с личными вещами владельцев. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>28.08.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24781</t>
+  </si>
+  <si>
+    <t>‍Дом Пеллера в Нюрнберге, Германия Дом Пеллера (Pellerhaus) — один из самых выдающихся и роскошных памятников архитектуры эпохи немецкого Ренессанса, располагавшийся в Нюрнберге, Германия. Великолепный особняк был возведен в период с 1602 по 1605 год для богатого купца Мартина Пеллера по проекту известного архитектора Якоба Вольфа Старшего. Главной особенностью дворца являлся монументальный ступенчатый фронтон, увенчанный статуей святого Мартина. Роскошный декор фасада, нехарактерный для строгой нюрнбергской архитектуры, напоминал купеческие дома Северной Германии и Ганзы. Внутри здания скрывался один из красивейших в Германии аркадных дворов, созданный в итальянском стиле. В январе 1945 года, во время разрушительных бомбардировок Нюрнберга силами союзников, дом Пеллера был практически полностью уничтожен. От монументального фасада остался лишь фрагмент первого этажа и часть подвалов. В 1955–1957 годах на месте разрушенного шедевра было построено новое современное здание в стиле послевоенного модернизма. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>27.08.26 21:18</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24780</t>
+  </si>
+  <si>
+    <t>Собственная дача, Петергоф. Конец XIX - начало XX вв. Российская империя</t>
+  </si>
+  <si>
+    <t>27.08.26 19:16</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24779</t>
+  </si>
+  <si>
+    <t>Вы знали что есть французская Венеция?! Да, она существует и имя ей Кольмар (Colmar). Регион Эльзас, Франция Фото: Взгляд Извне Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>27.08.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24769</t>
+  </si>
+  <si>
+    <t>Наша подборка ТОПовых каналов, благодаря которым вы будете в курсе всех актуальных событий! ✅ «Всё о стройке» — второй по стоимости рекламы канал в строительной отрасли. С почти уже 100.000 аудиторией подписчиков. Эксклюзивные интервью первых лиц, обзоры новостроек, новости и инсайды. Канал также есть в MAX. ✅ Серьезный канал настоящего генерального🧰 Юрий Иванов в 2003 году основал и возглавил ГК «ЮгСтройИнвест». Компания уверенно занимает лидирующие позиции в девелоперских ТОПах, а гендир ежедневно лично выезжает на стройплощадки и делится новостями о том, чем живет стройка сейчас. Подписаться в МАХ. ✅ «Стройка.Главные новости» — взгляд 360° на мировую и российскую строительную отрасль. Подписаться в МАХ. ✅  Дайджест полезные статей на RRE.RU (бывш. Недвижимость РФ): насущные темки и вопросы о рынке недвижимости! 📍   80% россиян не купят квартиру, не прочитав отзывы соседей 📍 СОС на рынке жилья. Каждое четвертое объявление — «срочно» 📍 Тайные показы на Арбате. Алла Пугачева продает «ту самую» квартиру за 600 млн 😁😆😁 свежая аналитика по ипотеке. А кто платит? @russianrealestate ✅  В Сообществе инженеров обсуждаются различные механизмы, критикуют или хвалят изобретения, по пятницам рекомендуют, что посмотреть технарям на выходных. А еще у там много юмора! Технического, разумеется. Для строителей, инженеров, проектировщиков! Мы есть и в Max. ✅ Всё о рынке недвижимости России: новостройки, вторичный рынок, цены, инвестиции, ипотека и лучшие идеи дизайна интерьера. Актуальные новости, обзоры и вдохновение каждый день. ✅ Шедевры архитектуры с древних времён до нашего времени. ✅ ТОП НОВОСТРОЕК – аналитический проект о новостройках, основан в 2015 году. Подробный анализ цен на старте продаж, рейтинг застройщиков и жилых комплексов. Мы помогаем принимать решения! Подписаться в МАХ. Подборка собрана агентством коммуникаций M — Space. С нами становятся лидерами Telegram-пространства. Подписывайтесь, чтобы не пропустить скидки и выгодные предложения.</t>
+  </si>
+  <si>
+    <t>27.08.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24768</t>
+  </si>
+  <si>
+    <t>Знаменитая Историческая регата (Regata Storica) в Венеции на старинном фото Снимок сделан выдающимся итальянским фотографом XIX века Карло Найя (Carlo Naya) примерно в 1865-1875 годах Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>27.08.26 04:37</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24767</t>
+  </si>
+  <si>
+    <t>Фургон Соболь NN от 2 670 000 ₽! ⚡До 400 000 ₽ сезонной скидки + 5% по Фирменному лизингу + условия Гослизинга. Вы получаете: компактный и современный фургон Соболь NN по цене от 2 670 000 ₽. Все преимущества городского фургона: полная масса до 2,5 т и категория прав В. 🚗 Оснащён системой «Спутник» — экономия топлива и простоев до 20%. 💰 Гарантия 4 года. До 31 августа. Подберем программу под ваш бизнес! Узнать больше #реклама stt.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 21:06</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24766</t>
+  </si>
+  <si>
+    <t>Лавочный мост в Кёнигсберге (ныне Калининград, Россия) на старинной открытке начала XX века Лавочный мост (Krämerbrücke) построили из дерева ещё в 1286 году, он стал самым первым из знаменитых семи мостов Кёнигсберга. Мост соединял между собой районы Альтштадт и Кнайпхоф. Его название возникло из-за многочисленных торговых лавок, которые изначально располагались прямо на мосту. В 1900 году старый мост заменили на современную металлическую конструкцию с разводным механизмом, которая и запечатлена на фото.</t>
+  </si>
+  <si>
+    <t>26.08.26 19:53</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24765</t>
+  </si>
+  <si>
+    <t>Приветствуем, дорогие подписчики! По старой доброй традиции мы подготовили для вас подборку интересных каналов — и в ней вы наверняка найдете что-то для себя: Подкасты, лонгриды, саркастические заметки, интересные факты и просто гуманитарные мемы. Самые интересные каналы на гуманитарную тематику — именно так их можно описать! Для вашего удобства всех их мы собрали в одну папку, которую достаточно добавить к себе, чтобы всегда оставаться с историей на «ты». Как это работает: — Кликаете на гиперссылку — Нажимаете "Добавить папку" — Выбираете интересующие каналы — Делитесь с друзьями — Наслаждаетесь качественной подборкой!</t>
+  </si>
+  <si>
+    <t>26.08.26 18:52</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24756</t>
+  </si>
+  <si>
+    <t>Херефордский собор, Херефорд, графство Херефордшир, Великобритания Херефордский собор (полное название — Собор Пресвятой Девы Марии и Святого короля Этельберта) — это выдающийся памятник английской архитектуры I класса, расположенный в городе Херефорд, графство Херефордшир. Этот древний англиканский храм, основанный не позднее VIII века, всемирно известен благодаря хранящимся в нём уникальным средневековым реликвиям: Херефордской карте мира (Mappa Mundi) и Библиотеке прикованных книг. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>26.08.26 17:51</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24755</t>
+  </si>
+  <si>
+    <t>Дорогие читатели! Сегодня команда DREAMSMM собрала для вас уникальную подборку - только  качественная и свежая информация: 🌍 Ваша Земля — канал о самом интересном в загородной недвижимости. Свежие предложения по домам и участкам в Московской области, акции, новинки и полезные обзоры. Для тех, кто выбирает дом или участок и не хочет пропустить лучшее. 🏛️ Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🏠 Метр² в квадрате – полезный канал с разборами от профессионального аналитика рынка недвижимости. Разбираем новости и тренды, проверяем скидки в новостройках, смотрим графики реальных цен. 🏠 Мир недвижимости - Всё о недвижимости в одном месте: квартиры, дома, участки и коммерческие объекты. 👋IVER | дизайн интерьера - открывайте новые идеи для интерьера вместе с нами. На канале вы увидите лучшие находки и разборы того, как детали формируют характер пространства. 🗞 КОТЛОВАНЪ - агрегатор новостей рынка недвижимости и ипотеки, который читают риелторы. Самое важное и интересное - здесь. 🪞 ConTrust - канал-зеркало всего происходящего в России. Про финансы, недвижимость, политику. 1 пост в день, но иронично, жестко, смешно. Идеально для прочтения за утренним кофе или по пути на работу. Слабонервным  и любителям телевизора не рекомендуется 🎙 Бизнес подкасты - Слушайте лучшие подкасты по бизнесу от самых выдающихся людей в мире Подборка организована DREAMSMM</t>
+  </si>
+  <si>
+    <t>26.08.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24754</t>
+  </si>
+  <si>
+    <t>Хэтчбек SOLARIS KRX от производителя. Бронируйте! Комфорт в каждой поездке. Ограниченная партия у оф. дилеров. Получите выгоду! Узнать больше #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24753</t>
+  </si>
+  <si>
+    <t>Шато д'Анге (Chateau dAngais), Новая Аквитания, Франция Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>26.08.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24752</t>
+  </si>
+  <si>
+    <t>Сант-Эмидио-алле-Гротте (Sant'Emidio alle Grotte) — церковь в стиле барокко в Асколи-Пичено (Ascoli Piceno), Италия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>26.08.26 02:43</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24751</t>
+  </si>
+  <si>
+    <t>Сендега - столярное производство полного цикла 25 лет мы реализуем столярные решения. Изготавливаем лестницы, корпусную мебель, стеновые панели, двери, декоративные балки и другие изделия по дизайн-проектам. Нам доверяют реализацию столярных решений во всем доме ради гарантии качества и единой композиции. Перейти на сайт #реклама sendega.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.08.26 19:08</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24742</t>
+  </si>
+  <si>
+    <t>Дореволюционная Москва на старых открытках Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>25.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24733</t>
+  </si>
+  <si>
+    <t>🤩Подборка лучших Telegram-каналов 🤩  НЕДВИЖИМОСТЬ В СОЧИ - Недвижимость Большого Сочи: - квартиры, студии, апартаменты - коттеджные поселки - ДОМА 🤩 Патентные дела – канал практикующего судебного юриста и судэксперта о том, как не потерять деньги на интеллектуальной собственности. Telegram | MAX 🤩 IROOMS.design — студия, которая создаёт красивые, функциональные и уютные интерьеры для жизни и квартир под сдачу💵 Здесь мы рассказываем: 🏡 Как сделать стильный и удобный интерьер без переплат Подписывайтесь, чтобы вдохновляться и делать свой дом идеальным для жизни! 🤩 Жёсткие разборы рынка недвижимости, честные истории про деньги и жизнь без масок — и никакой инфоцыганщины. Яна Мандрыкина говорит то, о чём другие молчат. 🤩 Интел Групп — строительство загородных домов под ключ в Москве и Подмосковье с 2011 года. Строим давно и качественно, тому подтверждение экспертизы от технадзора "ДомоПодбор". Помогаем с участком, ипотекой, юридическим сопровождением. 🤩 ЯП-События - новости от инсайдеров с места событий. Раньше других! 🤩 Бизнес секреты — разбираем кейсы от первых лиц, препарируем успехи и провалы, находим неочевидные лайфхаки в управлении, финансах и маркетинге 🤩 Искусство и культура — лучшие произведения искусства с древности до современности 🤩 Метр² в квадрате —  полезный канал с разборами от профессионального аналитика рынка недвижимости. 🤩 Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🤩 Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! 🤩 Хотите жить красиво: так, чтобы приходишь в свой дом, а там — глаз не отвести от каждого уголка? У меня для вас хорошие новости: Канал дизайнера интерьера Ани Туваевой. 🤩 Территория Алюминия - канал о том, как анодированный алюминий меняет архитектуру и городскую среду: через эстетику «живого» металла, пожаробезопасность, кастомизацию решений и реальные кейсы. 🤩 Бизнес Арсенал — сервисы, вспомогательные инструменты,  которые помогут увеличить эффективность вашего бизнеса и быть в тренде текущих технологий. 🤩 Денежный Поток — данный канал о структуре организации бизнеса и его достижения. 🤩 Элитная недвижимость Москвы - главное о рынке элитной недвижимости Москвы в одном канале – новости, аналитика, динамика цен, новые проекты, тренды и эксклюзивные предложения. Наш канал в Max. 🤩 Туториал 👈 Это свежие новости  в сфере Недвижимости и, Экономики  —  Ваш гид по самым свежим новостям 🤩 Толстой терпеть не мог Шекспира. Хотите узнать за что? А знаете, что в XVIII веке назвать женщину «заразой» было комплиментом? 🤔😄 СКРЕЩЕНИЕ СВЕТА Литературный салон Аннэтэс Рудман ✔️Любовь, скандалы и странности великих писателей. Истории слов. Стихи, которые стоит знать. Книги, о которых хочется говорить. И факты, которыми приятно блеснуть за ужином. Без скучных лекций и пыльных библиотек. 🤩 Премьер Недвижимость — ваш проводник в мир выгодной недвижимости.  Делимся практическими кейсами, объясняем сложные вещи простым языком и показываем реальные возможности.  Подпишитесь— откройте доступ к закрытым сделкам и выгодным объектам. 🤩 XANDR REDLINE — канал Александра Королева о трек-днях, автомобилях и работе над временем круга. Онборды, телеметрия, разборы сессий, техника пилотирования, настройки автомобиля и реальные впечатления с трасс. Mazda 3 BK • Moscow Raceway • ADM Raceway • Nürburgring 🤩 Публикация организована при помощи команды JaguarProd - качественное продвижение в telegram.</t>
+  </si>
+  <si>
+    <t>25.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24732</t>
+  </si>
+  <si>
+    <t>Гоэнцоллернштрассе (Hohenzollernstraße, ныне — Friedrich-Ebert-Straße) в городе Кассель (Гессен, Германия) в районе Фордер-Вестен (Vorderer Westen) примерно в 1900 году. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>25.08.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24731</t>
+  </si>
+  <si>
+    <t>Соболь NN минивэн: комфорт и экономия до 20% Минивэн Соболь NN — это не просто транспорт. Это пространство для комфортных поездок. Просторный салон на 8 пассажиров, трансформируемые сиденья, мультимедиа с сенсорным экраном — всё для того, чтобы каждая поездка была приятной. А полный привод Part-Time и радиус разворота от 5,4 м делают его маневренным в городе и уверенным на бездорожье. И теперь — особые условия для бизнеса и семей. ✅ До 31 августа можно приобрести Соболь NN минивэн с выгодой до 1 285 000 ₽! Скидки суммируются по трём программам: «Сезонное предложение», Гослизинг и Фирменный лизинг. 💰 А еще Соболь NN — выгодное вложение: телематика «Спутник» сэкономит до 20% на эксплуатации. ⚡ Проверьте остаток машин и получите индивидуальный расчёт на stt.ru Перейти на сайт #реклама stt.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 20:37</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24730</t>
+  </si>
+  <si>
+    <t>Подборка великолепных фасадов старых зданий в Барселоне, Испания Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>24.08.26 18:24</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24721</t>
+  </si>
+  <si>
+    <t>⁉️Устал искать интересные каналы с новостями мира недвижимости? 🔖 ЗАБИРАЙ ПАПКУ ТУТ В этой папке собраны каналы про недвижимость, которые помогают быстрее разобраться в сфере, находить идеи и экономить время на поиске информации. 🔥 Каналы ведут лучшие знатоки своего дела 🤩 Объективно из ОАЭ | Дмитрий Дубай после коррекции — насколько упали цены на квартиры 🤩 Архитекстура Пишем про московскую реновацию домов и поликлиник, благоустройство и архитектуру России. Заходите посмотреть на пятиэтажку по реновации, советские мозаики Дзержинска, заброшенный пионерлагерь в Жукове. @msarchitexture 🤩   Наталья |Масштаб на Ярд - Как покупать недвижимость, земли, авто со скидкой 50-70% на торгах от практика с опытом &gt;10 лет 🤩   БОДРУМ . ДОМ У МОРЯ  - 📍Лицензированное  АН в Бодруме 𝐖𝐚𝐛𝐢 𝐆𝐫𝐨𝐮𝐩 ✅Премиальные объекты от застройщиков . ✅ Брендированная недвижимость ✅ Коммерческая недвижимость . ✅Земельные участки и отели . ✅Аренда . 🤩 Недвижимость, бизнес, материнство и жизнь в удовольствие — без идеальной картинки и «успешного успеха». Здесь Надежда Малыш честно рассказывает о своих проектах в недвижимости, сделках, решениях, ошибках и пути к жизни, которую создаёт сама. 🤩 Как купить квартиру на Петроградке без заморозки миллионов? 🏛️🔑 На канале Недвижимость &amp; Жизнь в СПб разбираем реальные кейсы и нетипичные программы от застройщиков: ▪️ Квартира на Петроградской стороне с первым взносом 1,3 млн ₽ и рассрочкой до 2029 года! 📲 Подписаться на канал: https://t.me/piterlifestyle1 😏 ЗАБИРАЙ ПАПКУ ТУТ ⏰ Папка действует 72 часа. 🔖 Каталог статей ⚡️ В Москве почти перестали проводить через банковские ячейки ⚡️Мониторинга ставок банков высшей ипотечной лиги по итогам прошлой недели с 14 по 21 августа 2026 года. 🤩 Организаторы: Green.Papka</t>
+  </si>
+  <si>
+    <t>24.08.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24720</t>
+  </si>
+  <si>
+    <t>Chester Cathedral, Cheshire in England</t>
+  </si>
+  <si>
+    <t>24.08.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24719</t>
+  </si>
+  <si>
+    <t>Вид на улицу Шлоссштрассе (Schlossstraße) и купол знаменитой Фрауэнкирхе (Frauenkirche) в Дрездене, Германия (на переднем плане справа виден фрагмент здания бывших конюшен / Иоханнеума). Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>24.08.26 02:12</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24718</t>
+  </si>
+  <si>
+    <t>Получи доступ обучения психологии на 5 дней бесплатно. Доступ к курсу Психолог-консультант. Почувствуйте формат, темп и глубину обучения Зарегистрироваться #реклама 16+ iunipsy.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 20:42</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24717</t>
+  </si>
+  <si>
+    <t>23.08.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24716</t>
+  </si>
+  <si>
+    <t>Серия иллюстраций c городскими пейзажами Дижона, Нанта и Тура художника Фредерика Гаррисона Холла (Frеdеrіск G. Hall, 1879-1946) Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>23.08.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24710</t>
+  </si>
+  <si>
+    <t>Вид на церковь Фрауэнкирхе и здание Бельведер в Дрездене (Германия) на старинной почтовой открытке начала XX века. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>22.08.26 21:21</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24709</t>
+  </si>
+  <si>
+    <t>Кольцо MIUZ Diamonds Millennium, 14 февраля, Свадьба... Золотые кольца с драгоценными камнями и без – выбирайте в MIUZ Diamonds Узнать больше #реклама miuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 19:38</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24708</t>
+  </si>
+  <si>
+    <t>Пасмурный Эдинбург (Edinburgh), Шотландия</t>
+  </si>
+  <si>
+    <t>22.08.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24699</t>
+  </si>
+  <si>
+    <t>Мы зовём интересных людей под пальму. И почти не спрашиваем их о работе. Вместо этого — пять вопросов, на которые не ответишь должностью в профиле: о рискованных решениях, личных ритуалах, перезагрузке и ближайших пяти годах жизни. Так появился канал «5 вопросов под пальмой» от Veselovka Experience. В новом выпуске — архитектор Анна Разгулова. Спойлеров не будет, но каким-то образом в пяти ответах оказались белки, «Начало» и Мураками. Заинтриговали? → Смотреть «5 вопросов под пальмой» Реклама. ООО "ВЕСЕЛОВКА ЭКСПИРИЕНС". ИНН 2301115947.</t>
+  </si>
+  <si>
+    <t>22.08.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24698</t>
+  </si>
+  <si>
+    <t>Замок Лангенбург, Германия Замок Лангенбург (Schloss Langenburg) это резиденция семьи Гогенлоэ-Лангенбург, которая проживает там до сих пор. Замок расположен в Лангенбурге в районе Швебиш-Халль (Schwäbisch Hall) в Баден-Вюртемберге (Baden-Württemberg), на горном выступе высоко над долиной Ягст (Jagsttal). Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>22.08.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24693</t>
+  </si>
+  <si>
+    <t>«Не ждали» Ильи Репина давно стало нарицательным. Но кто-нибудь вообще помнит, что происходит на этой картине? На первый взгляд — почти идиллия. Нежно-голубые обои, картины на стенах, уютная семейная гостиная. Но конфликт уже вошел в дом. Мужчина на пороге явно здесь не на своем месте. И не сказать, что остальные так уж рады его возвращению. После чуть более пристального рассматривания, становится понятно: он вернулся из заключения. Пока его не было, семья училась выживать без него. Почему его считают политическим заключенным? Репин отвечает через детали интерьера. На стенах — портреты Николая Некрасова, Тараса Шевченко и убитого террористами Александра II - прогрессивные общественные деятели и погибший монарх оказываются рядом. Политический конфликт становится семейной драмой. А что чувствуют встречающие? Репин не дает однозначного ответа. Испуг, растерянность, надежда, робкая радость — здесь целая палитра эмоций, которые невозможно свести к одной реакции. В этом и сила картины. Репин не диктует зрителю интонацию, а предлагает выбрать ее самостоятельно. Еще больше удивительных историй картин, смыслов и образов в сюжетах вы найдете в канале «Беллини и Бернини» Дианы Трошиной. Искусствоведа, выпускницы МГУ, автора книги «Главные шедевры мировой архитектуры» и, как говорится, просто красавицы О серьезных вещах с юмором и огоньком💃🏽</t>
+  </si>
+  <si>
+    <t>22.08.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24692</t>
+  </si>
+  <si>
+    <t>Портал Дома Тевтонского ордена (Deutschordenskommende) в районе Заксенхаузен во Франкфурте-на-Майне, Германия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>21.08.26 19:46</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24691</t>
+  </si>
+  <si>
+    <t>Собор Святого Вита, Вацлава и Войтеха (Katedrála svatého Víta, Václava a Vojtěcha), Прага, Чехия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>21.08.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24683</t>
+  </si>
+  <si>
+    <t>Кольцо с сапфирами Золотые кольца с драгоценными камнями и без – выбирайте в MIUZ Diamonds Узнать больше #реклама miuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24682</t>
+  </si>
+  <si>
+    <t>"Регенсбургский собор (портал)" / Der Regensburger Dom (Portal), 1860 г. Рудольф фон Альт (Rudolf von Alt; 1812-1905) — один из самых выдающихся и продуктивных австрийских художников-акварелистов XIX века, признанный мастер пейзажа и архитектурных ведут. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>20.08.26 20:28</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24681</t>
+  </si>
+  <si>
+    <t>Церковь Святого Николая на Малостранской площади. Прага, Чехия Базилика Святого Микулаша (чеш. Kostel svatého Mikuláše; церковь Святого Николая) — барочный храм на Малостранской площади в Праге. Построен в 1704-1755 годах, раньше на этом месте стоял готический костёл XIII века, посвящённый Николаю Чудотворцу. Башня была спроектирована Килианом Игнацем Динценхофером (Kilian Ignác Dinzenhofer). Скульптурное оформление костëла выполнил мастер Игнац Франтишек Платцер. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>20.08.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24675</t>
+  </si>
+  <si>
+    <t>Провожайте это лето с классной подборкой увлекательных исторических и культурологических каналов. Вас ждет полезная информация: ✅ От Древней Руси до величественного Рима. ✅ Актуальные археологические находки и оригинальные факты. ✅ Увлекательный контент без скучной зубрежки — для ума и души. Добавляйте папку за секунду, отключайте уведомления и погружайтесь в значимые вехи ушедших столетий.</t>
+  </si>
+  <si>
+    <t>20.08.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24674</t>
+  </si>
+  <si>
+    <t>Кёнигсбергский замок на старинной фотографии На этой архивной фотографии изображен Кёнигсбергский замок (также известный как Королевский замок) в Кёнигсберге (ныне город Калининград, Россия). Снимок сделан со стороны площади Кайзера Вильгельма. Замок был заложен в 1255 году чешским королем Пржемыслом Отокаром І и на протяжении веков являлся резиденцией гроссмейстеров Тевтонского ордена и прусских королей. В августе 1944 года замок сильно пострадал от бомбардировок британской авиации, а в апреле 1945 года- во время ожесточенного штурма города советскими войсками. Тем не менее, его массивные внешние стены и башни частично устояли. В 1953 году была взорвана аварийная главная башня. Окончательно руины замка были уничтожены и сровнены с землей с помощью динамита и тяжелой техники в 1967-1969 годах по решению советского руководства, посчитавшего его «символом прусского Милитаризма». Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>19.08.26 18:52</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24673</t>
+  </si>
+  <si>
+    <t>📚 Библиотека с бесплатными книгами об искусстве, дизайне и рисовании только на канале @ex_arte</t>
+  </si>
+  <si>
+    <t>19.08.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24672</t>
+  </si>
+  <si>
+    <t>Бадминтон-хаус, графство Глостершир, Англия Бадминтон-хаус (Badminton House) — знаменитая английская усадьба в графстве Глостершир, являющаяся главной резиденцией герцогов Бофорт (семейства Сомерсет) с конца XVII века. Это историческое поместье также считается родиной современного спорта — бадминтона. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>19.08.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24671</t>
+  </si>
+  <si>
+    <t>"Рослинская капелла, чертеж части южной стороны" (Roslyn Chapel, elevation of part of the south side), гравюра 1810 г. Рисунок выполнен известным английским архитектором и художником Джозефом Майклом Гэнди (Joseph Michael Gandy). Гравюру на основе рисунка Гэнди выполнил мастер Дж. Бёрнетт (J. Burnett). Данная иллюстрация создавалась для монументального труда Джона Бриттона «Архитектурные древности Великобритании» (Architectural Antiquities of Great Britain), изданного в начале XIX века. Рослинская капелла (основанная в 1446 году) известна своей невероятно сложной, изящной каменной резьбой в стиле поздней готики, а также обилием загадочных символов, которые связывают с тамплиерами и масонами. Гравюра Гэнди с высокой точностью передает архитектурные детали южного фасада здания, включая стрельчатые арки портала и ажурные каменные переплеты окон. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>18.08.26 21:06</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24670</t>
+  </si>
+  <si>
+    <t>Обменяйте вашу квартиру на новую в «Талан Парма» Переезжайте в новую квартиру в ЖК «Парма» без долгой самостоятельной продажи старой квартиры. ✅ Семейная ипотека (ПСК 17,8–21,4%) от 6% ✅ Первоначальный взнос от 20% ✅ Два варианта отделки ✅ Парк и инфраструктура рядом ✅ Закрытый паркинг на 69 мест Получите персональную подборку квартир и расчёт условий покупки! Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк, АО "Альфа-Банк". Проектная декларация на сайте https://наш.дом.рф/. #реклама parma.talan.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 19:16</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24669</t>
+  </si>
+  <si>
+    <t>Дворцово-парковый ансамбль "Собственная дача" в Старом Петергофе Дворцово-парковый ансамбль "Собственная дача" в Старом Петергофе носит свое название со времен императрицы Елизаветы Петровны. Последний раз дворец перестраивал А.И. Штакеншнейдер для наследника престола, будущего императора Александра Второго. Парк, простирающийся до самого залива, пруды, фонтаны, мраморные статуи... Неописуемая роскошь интерьеров в стиле "рококо"... Война не пощадила окрестности Петергофа - было уничтожено почти все. В 1955-1960 годах архитектор И.Н. Бенуа по подлинным чертежам Штакеншнейдера восстановила фасады "Собственной дачи", взамен разрушенных мостов построили временные, а в скромных интерьерах, ничем не напоминающих былое великолепие, разместилась база отдыха. В 80-е годы прошлого века разрабатывался проект восстановления парка, но осуществиться ему было не суждено... Автор: Юлия Малиновская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>18.08.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24660</t>
+  </si>
+  <si>
+    <t>🤩Подборка лучших Telegram-каналов 🤩 МАЛЫШКА В НЕДВИЖКЕ — канал сертифицированного ипотечного брокера-практика — о том, как быстро получить одобрение и купить квартиру с минимальной переплатой. Актуальные ставки и программы банков по всей России. Кейсы: одобрение сложных заявок, снижение ставок, экономия миллионов на процентах. 🤩  НЕДВИЖИМОСТЬ В СОЧИ - Недвижимость Большого Сочи: - квартиры, студии, апартаменты - коттеджные поселки - ДОМА 🤩 IROOMS.design — студия, которая создаёт красивые, функциональные и уютные интерьеры для жизни и квартир под сдачу💵 Здесь мы рассказываем: 🏡 Как сделать стильный и удобный интерьер без переплат Подписывайтесь, чтобы вдохновляться и делать свой дом идеальным для жизни! 🤩 Жёсткие разборы рынка недвижимости, честные истории про деньги и жизнь без масок — и никакой инфоцыганщины. Яна Мандрыкина говорит то, о чём другие молчат. 🤩 Интел Групп — строительство загородных домов под ключ в Москве и Подмосковье с 2011 года. Строим давно и качественно, тому подтверждение экспертизы от технадзора "ДомоПодбор". Помогаем с участком, ипотекой, юридическим сопровождением. 🤩 ЯП-События - новости от инсайдеров с места событий. Раньше других! 🤩 Бизнес секреты — разбираем кейсы от первых лиц, препарируем успехи и провалы, находим неочевидные лайфхаки в управлении, финансах и маркетинге 🤩 Искусство и культура — лучшие произведения искусства с древности до современности 🤩 Метр² в квадрате —  полезный канал с разборами от профессионального аналитика рынка недвижимости. 🤩 Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🤩 Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! 🤩 Хотите жить красиво: так, чтобы приходишь в свой дом, а там — глаз не отвести от каждого уголка? У меня для вас хорошие новости: Канал дизайнера интерьера Ани Туваевой. 🤩 Территория Алюминия - канал о том, как анодированный алюминий меняет архитектуру и городскую среду: через эстетику «живого» металла, пожаробезопасность, кастомизацию решений и реальные кейсы. 🤩 БИЗНЕС ПОДКАСТЫ — подписывайтесь и слушайте лучшие подкасты по бизнесу от самых выдающихся людей в мире🎙 🤩 Бизнес Подкасты | Мотивация — подписывайтесь и слушайте лучшие подкасты по бизнесу от самых выдающихся людей в мире🎙 🤩 Элитная недвижимость Москвы - главное о рынке элитной недвижимости Москвы в одном канале – новости, аналитика, динамика цен, новые проекты, тренды и эксклюзивные предложения. Наш канал в Max. 🤩 Туториал 👈 Это свежие новости  в сфере Недвижимости и, Экономики  —  Ваш гид по самым свежим новостям 🤩 Толстой терпеть не мог Шекспира. Хотите узнать за что? А знаете, что в XVIII веке назвать женщину «заразой» было комплиментом? 🤔😄 СКРЕЩЕНИЕ СВЕТА Литературный салон Аннэтэс Рудман ✔️Любовь, скандалы и странности великих писателей. Истории слов. Стихи, которые стоит знать. Книги, о которых хочется говорить. И факты, которыми приятно блеснуть за ужином. Без скучных лекций и пыльных библиотек. 🤩 МОСКВА - моя территория — канал Шайдулиной Сусанны, топ-специалиста по недвижимости в Москве Я не просто продаю и покупаю квартиры — я люблю свою работу, Москву и своих клиентов!❤️ В этом канале — только актуальные тренды, скрытые лайфхаки и советы, которые работают. 🔴Подписывайся —  недвижимость простое и приятное приключение! 🤩 Премьер Недвижимость — ваш проводник в мир выгодной недвижимости.  Делимся практическими кейсами, объясняем сложные вещи простым языком и показываем реальные возможности.  Подпишитесь— откройте доступ к закрытым сделкам и выгодным объектам. 🤩 Публикация организована при помощи команды JaguarProd - качественное продвижение в telegram.</t>
+  </si>
+  <si>
+    <t>18.08.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24659</t>
+  </si>
+  <si>
+    <t>Красивая вилла на старинном фото. Германия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>18.08.26 03:34</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24658</t>
+  </si>
+  <si>
+    <t>Обучение для команды: доступ к soft-навыкам бесплатно ⚡ Около 31% россиян испытывают симптомы выгорания, причём каждый четвёртый (27%) хотя бы раз за последний год думал об увольнении именно из-за хронического стресса. Выгорание — не просто проблема сотрудника, это серьёзный бизнес-риск. Научите команду управлять стрессом, договариваться и сохранять баланс с платформой Луми. В основе — экспертные видео по 5–10 минут и отработка навыков в тренажёре. ✅ Практики Луми помогут: - Сделать день более организованным. - Начать эффективно взаимодействовать с коллегами — договариваться и решать конфликты. - Уверенно говорить о своих результатах и достижениях. - Сохранять силы, не выгорать и жить полноценно. Получите месяц бесплатного доступа к платформе при оплате любого курса Практикума до конца августа от компании. Узнать больше #реклама 16+ practicum.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 20:55</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24657</t>
+  </si>
+  <si>
+    <t>Замок Кока (Castillo de Coca), Сеговия, Испания Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>17.08.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24656</t>
+  </si>
+  <si>
+    <t>Золотая лестница Владимирского дворца, Санкт-Петербург Автор проекта - Максимилиан Месмахер. Это архитектор, который построил академию Штиглица. Лестница чудесная. С профилями Мефистофеля, бронзовой балюстрадой и зеркалами, создающими бесконечный коридор. Если собираетесь на экскурсию во дворец, не пропустите этот шедевр за роскошью остальных интерьеров. Дворец расположен по адресу: Дворцовая набережная, 26 Автор: Лилия Павлова Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>17.08.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24648</t>
+  </si>
+  <si>
+    <t>Знаменитый Карлов мост и Староместская мостовая башня со стороны Старе-Места в Праге (Чехия) на старинной гравюре Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>17.08.26 02:42</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24647</t>
+  </si>
+  <si>
+    <t>16.08.26 20:51</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24638</t>
+  </si>
+  <si>
+    <t>Красивая фреска на заброшенной вилле в Италии Искусство и культура</t>
+  </si>
+  <si>
+    <t>16.08.26 18:25</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24637</t>
+  </si>
+  <si>
+    <t>Невероятные пейзажи и архитектура Швейцарии Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>15.08.26 20:29</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24633</t>
+  </si>
+  <si>
+    <t>Бальный зал особняка барона Штиглица, Санкт-Петербург Особняк Штиглица (позднее дворец великого князя Павла Александровича) — памятник архитектуры. Расположен в Санкт-Петербурге, современный адрес дома — Английская набережная, 68, Галерная улица, 69. Это одно из самых красивых заброшенных и недоступных зданий Петербурга. Фотограф: Лилия Павлова Искусство и культура</t>
+  </si>
+  <si>
+    <t>15.08.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24627</t>
+  </si>
+  <si>
+    <t>Королевский замок Амбуаз, Франция Замок Амбуаз (Château d'Amboise) - королевская резиденция XV века, расположенная в долине Луары, — это историческое место, служившее любимой резиденцией французских королей в эпоху Возрождения. Часовня на территории замка известна тем, что является местом захоронения гениального мастера эпохи Возрождения Леонардо да Винчи. Замок славится панорамными видами на реку Луару и тщательно ухоженными садами. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>14.08.26 20:20</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24626</t>
+  </si>
+  <si>
+    <t>Утрехт (Utrecht), Нидерланды Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>14.08.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24625</t>
+  </si>
+  <si>
+    <t>Норманнская дверь XII века церкви Святой Марии в Патриксборне.</t>
+  </si>
+  <si>
+    <t>14.08.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24624</t>
+  </si>
+  <si>
+    <t>Окно "Пять сестер" Йоркского собора (Five Sisters of York Cathedral) Гравюра художника Олбани Э. Хаворта (Albany E Haworth), 1915г.</t>
+  </si>
+  <si>
+    <t>13.08.26 20:36</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24623</t>
+  </si>
+  <si>
+    <t>13.08.26 20:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24622</t>
+  </si>
+  <si>
+    <t>Утрехт (Utrecht), Нидерланды</t>
+  </si>
+  <si>
+    <t>13.08.26 20:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24621</t>
+  </si>
+  <si>
+    <t>Кремона (Cremona) — это старинный город в итальянском регионе Ломбардия, расположенный на берегу реки По примерно в 100 км к юго-востоку от Милана. Город пользуется всемирной известностью как родина великих скрипичных мастеров — Антонио Страдивари, Николо Амати и династии Гварнери. Здесь до сих пор работают более 100 лютье (скрипичных мастеров) и открыта Международная школа скрипичного мастерства.</t>
+  </si>
+  <si>
+    <t>13.08.26 19:10</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24616</t>
+  </si>
+  <si>
+    <t>Кремона, Ломбардия, Италия Кремона (Cremona) — это старинный город в итальянском регионе Ломбардия, расположенный на берегу реки По примерно в 100 км к юго-востоку от Милана. Город пользуется всемирной известностью как родина великих скрипичных мастеров — Антонио Страдивари, Николо Амати и династии Гварнери. Здесь до сих пор работают более 100 лютье (скрипичных мастеров) и открыта Международная школа скрипичного мастерства. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>12.08.26 20:10</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24615</t>
+  </si>
+  <si>
+    <t>12.08.26 19:59</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24605</t>
+  </si>
+  <si>
+    <t>Дворец великого князя Михаила Александровича, Санкт-Петербург Дворец великого князя Михаила Александровича в ближайшее время уходит на реставрацию. Как долго она продлится и останется ли дворец доступным для экскурсий, пока неизвестно, поэтому было бы непростительно не воспользоваться возможностью увидеть его еще раз. На снимках - парадная лестница дворца в довольно неожиданном цветовом решении, понадобившемся очередной кинокомпании для съемок. Дворец построен в 1913 году по проекту архитектора Р.Ф. Мельцера. Расположен по адресу: Английская набережная, 54. Автор: Юлия Малиновская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>12.08.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24604</t>
+  </si>
+  <si>
+    <t>Вид на Берлинский кафедральный собор (Berliner Dom) и улицу Шпандауэр-штрассе (Spandauer Straße), сделанный в 1935 году со смотровой площадки башни церкви Святой Марии (Мариенкирхе). Берлин Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>11.08.26 20:30</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24595</t>
+  </si>
+  <si>
+    <t>Городская усадьба А.И. Прове, Москва Сегодня хочу показать вам третий этаж особняка Прове на Новой Басманной, 22. Он предназначался для одной из близнецов Прове - Аделии. Про второй этаж ее брата Федора Прове я рассказывала в этом посте. Сегодня оба этажа особняка заняты двумя хорами, и, если к Федору Прове еще можно попасть на концерт, то к Аделии – сложнее. Здесь находятся репетиционные залы Русского хора имени Свешникова, а его концерты проходят в разных концертных залах Москвы. Перед вами интерьеры половины Адели Калиш (её фамилия - по мужу). Парадная лестница ведет сразу на третий этаж. Ограда лестниц и форма лестниц отличаются в половине Адели и Фёдора, хотя и выполнены в одном стиле. Планировка помещений двух этажей разная, хотя основные принципы сохранены: и у Адели, и у Федора есть роскошные Большой и Малый залы, а также несколько небольших комнат. В залах сохранилась отделка лепниной. В Большом зале Адели Калиш лепнина цветная. Во время реставрационных обследований на третьем этаже были сделаны расчистки красочных слоев, и обнаружено, что первоначально лепнина в Малом зале была также раскрашена в разные цвета. После смерти отца близнецов Ивана Карловича в 1901 году, дом перешел в общую собственность Адели и Федора. Остальное имущество Прове, включая паи и акции, было поделено между всеми детьми. В 1909 году Адель Калиш выплатила брату 100 тыс. рублей и получила дом в единаличное использование. Второй этаж Калиш стала сдавать в аренду. Федор Прове поселился в собственной усадьбе в селе Болшево, а в Москве жил на съемных квартирах Один из сыновей Аделии Калиш Герман Георгиевич в 1920 году женился на Елене, дочери архитектора Бориса Шнауберта, поселился в бывшем доходном доме архитектора в Хохловском пер., 3, в квартире, где жила семья зодчего. Праправнучка архитектора Шнауберта и Адели Прове, Мария Калиш живет в Москве, водит экскурсии, рассказывает о сложной судьбе своих родственников. Автор: Елена Крижевская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24594</t>
+  </si>
+  <si>
+    <t>Городская усадьба А.И. Прове, Москва Сегодня хочу показать вам третий этаж особняка Прове на Новой Басманной, 22. Он предназначался для одной из близнецов Прове - Аделии. Про второй этаж ее брата Федора Прове я рассказывала в этом посте. Сегодня оба этажа особняка заняты двумя хорами, и, если к Федору Прове еще можно попасть на концерт, то к Аделии – сложнее. Здесь находятся репетиционные залы Русского хора имени Свешникова, а его концерты проходят в разных концертных залах Москвы. Перед вами интерьеры половины Адели Калиш (её фамилия - по мужу). Парадная лестница ведет сразу на третий этаж. Ограда лестниц и форма лестниц отличаются в половине Адели и Фёдора, хотя и выполнены в одном стиле. Планировка помещений двух этажей разная, хотя основные принципы сохранены: и у Адели, и у Федора есть роскошные Большой и Малый залы, а также несколько небольших комнат. В залах сохранилась отделка лепниной. В Большом зале Адели Калиш лепнина цветная. Во время реставрационных обследований на третьем этаже были сделаны расчистки красочных слоев, и обнаружено, что первоначально лепнина в Малом зале была также раскрашена в разные цвета. После смерти отца близнецов Ивана Карловича в 1901 году, дом перешел в общую собственность Адели и Федора. Остальное имущество Прове, включая паи и акции, было поделено между всеми детьми. В 1909 году Адель Калиш выплатила брату 100 тыс. рублей и получила дом в единаличное использование. Второй этаж Калиш стала сдавать в аренду. Федор Прове поселился в собственной усадьбе в селе Болшево, а в Москве жил на съемных квартирах Один из сыновей Аделии Калиш Герман Георгиевич в 1920 году женился на Елене, дочери архитектора Бориса Шнауберта, поселился в бывшем доходном доме архитектора в Хохловском пер., 3, в квартире, где жила семья зодчего. Праправнучка архитектора Шнауберта и Адели Прове, Мария Калиш живет в Москве, водит экскурсии, рассказывает о сложной судьбе своих родственников. Автор: Елена Крижевская</t>
+  </si>
+  <si>
+    <t>11.08.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24593</t>
+  </si>
+  <si>
+    <t>Замок Шамбор (Chateau de Chambord), Франция</t>
+  </si>
+  <si>
+    <t>11.08.26 03:41</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24592</t>
+  </si>
+  <si>
+    <t>10.08.26 20:38</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24591</t>
+  </si>
+  <si>
+    <t>Заброшенное поместье, Франция Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>10.08.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24587</t>
+  </si>
+  <si>
+    <t>Замок Прекор в Варенн-сюр-Теш, департамент Алье, Франция. Построенный в XV и XVI веках, замок сохранил большую часть своего средневекового облика, хотя значительные реставрации в XIX веке привели к удалению части его внутреннего убранства. В отчете 1720 года Прекор описывается как «большой замок, окруженный рвами, заполненными проточной водой, огороженный стенами со стороны подъемного моста и второго двора, в котором находится большая сводчатая конюшня на 50 лошадей, с сеновалом наверху и большой часовней». За исключением часовни, которая была снесена, замок с тех пор мало изменился. Замок в частной собственности и закрыт для посещения.</t>
+  </si>
+  <si>
+    <t>10.08.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24586</t>
+  </si>
+  <si>
+    <t>Собор Антверпенской Богоматери на картине кисти художника Йоганна Доменикуса Квальо (Johann Dominicus Quaglio), 1820г. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>10.08.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24585</t>
+  </si>
+  <si>
+    <t>Канал Рио Сант-Андреа (Rio Sant'Andrea) в Венеции (Италия) на старинной открытке На заднем плане расположены традиционные арочные каменные мосты, типичные для венецианских жилых кварталов (сестиере), а также старинные многоэтажные жилые дома, уходящие вдоль канала. Снимок относится к концу XIX — началу XX века, о чем свидетельствует стиль одежды людей, характер лодок и общая атмосфера городского быта того времени. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>10.08.26 03:45</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24584</t>
+  </si>
+  <si>
+    <t>Производство и продажа ремонтных строительных смесей! Широкий выбор цемента, растворов, бетона, цветной штукатурки от «Цемтех». 🚗 Доставка в любой регион РФ. ✅ Современное оборудование и технологии. 💰 Доступные цены. ⚡ Консультация по выбору материалов. Переходите на сайт и заказывайте! Узнать больше #реклама cement.spb.su О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.08.26 18:49</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24580</t>
+  </si>
+  <si>
+    <t>09.08.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24579</t>
+  </si>
+  <si>
+    <t>Мозаика куполов кафедрального собора в Аахене, Германия Фото: Взгляд Извне Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>09.08.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24575</t>
+  </si>
+  <si>
+    <t>Собор Антверпенской Богоматери на картине кисти художника Йоганна Доменикуса Квальо (Johann Dominicus Quaglio). 1820 г.</t>
+  </si>
+  <si>
+    <t>09.08.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24574</t>
+  </si>
+  <si>
+    <t>Заброшенный замок Дона Чика (Castelo da Dona Chica), Португалия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>09.08.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24573</t>
+  </si>
+  <si>
+    <t>Хэтчбек SOLARIS KRX от производителя. Бронируйте! Гарантия 3 года от производителя. Выгодные условия покупки. Оставьте заявку! Узнать больше #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.08.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24572</t>
+  </si>
+  <si>
+    <t>Западный фасад Амьенского собора (Cathédrale Notre-Dame d'Amiens), Амьен, Франция Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>09.08.26 02:16</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24571</t>
+  </si>
+  <si>
+    <t>Новые автомобили SOLARIS HС по выгодным условиям Надежный бестселлер - Solaris НС от производителя на выгодных условиях! Узнать больше #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.08.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24565</t>
+  </si>
+  <si>
+    <t>Заброшенная церковь в Италии</t>
+  </si>
+  <si>
+    <t>08.08.26 19:05</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24559</t>
+  </si>
+  <si>
+    <t>08.08.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24558</t>
+  </si>
+  <si>
+    <t>Клуатр Глостерского собора, Глостер, Англия Клуатр Глостерского собора в Англии — это шедевр средневековой архитектуры XIV века с самыми ранними в стране сложными веерными сводами. Он прославился на весь мир благодаря съемкам фильмов о Гарри Поттере, где его коридоры изображали заколдованные залы школы Хогвартс. Веерные своды построены между 1351 и 1377 годами мастером Томасом де Уином. Этот стиль считается родоначальником английской готики веерного типа. Раньше здесь жили и молились монахи-бенедиктинцы аббатства Святого Петра. В галереях есть специальные каменные ниши — «каррели», где они сидели и читали книги. Галереи окружают тихий и зеленый квадратный двор. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>08.08.26 03:36</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24557</t>
+  </si>
+  <si>
+    <t>07.08.26 20:50</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24556</t>
+  </si>
+  <si>
+    <t>Таллин, Эстония Фото: Взгляд Извне Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>07.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24547</t>
+  </si>
+  <si>
+    <t>🤩Подборка лучших Telegram-каналов 🤩  НЕДВИЖИМОСТЬ В СОЧИ - Недвижимость Большого Сочи: - квартиры, студии, апартаменты - коттеджные поселки - ДОМА 🤩 Жёсткие разборы рынка недвижимости, честные истории про деньги и жизнь без масок — и никакой инфоцыганщины. Яна Мандрыкина говорит то, о чём другие молчат. 🤩 Интел Групп — строительство загородных домов под ключ в Москве и Подмосковье с 2011 года. Строим давно и качественно, тому подтверждение экспертизы от технадзора "ДомоПодбор". Помогаем с участком, ипотекой, юридическим сопровождением. 🤩 МОСКВА - моя территория — канал Шайдулиной Сусанны, топ-специалиста по недвижимости в Москве Я не просто продаю и покупаю квартиры — я люблю свою работу, Москву и своих клиентов!❤️ В этом канале — только актуальные тренды, скрытые лайфхаки и советы, которые работают. 🔴Подписывайся —  недвижимость простое и приятное приключение! 🤩 ЯП-События - новости от инсайдеров с места событий. Раньше других! 🤩 Искусство и культура — лучшие произведения искусства с древности до современности 🤩 Метр² в квадрате —  полезный канал с разборами от профессионального аналитика рынка недвижимости. 🤩 Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🤩 Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! 🤩 Хотите жить красиво: так, чтобы приходишь в свой дом, а там — глаз не отвести от каждого уголка? У меня для вас хорошие новости: Канал дизайнера интерьера Ани Туваевой. 🤩 Бизнес секреты — разбираем кейсы от первых лиц, препарируем успехи и провалы, находим неочевидные лайфхаки в управлении, финансах и маркетинге 🤩 Территория Алюминия - канал о том, как анодированный алюминий меняет архитектуру и городскую среду: через эстетику «живого» металла, пожаробезопасность, кастомизацию решений и реальные кейсы. 🤩СЕКРЕТ УСПЕХА - 🧠рассказываем про секреты успеха во всех сферах жизни. 🤩 ПроБизнес: Бизнес, Финансы — Лучшие видео из бизнеса, бизнес инсайты от миллиардеров, мы рассказываем о бизнесе и жизни успешных предпринимателей. 🤩 Элитная недвижимость Москвы - главное о рынке элитной недвижимости Москвы в одном канале – новости, аналитика, динамика цен, новые проекты, тренды и эксклюзивные предложения. Наш канал в Max. 🤩 Туториал 👈 Это свежие новости  в сфере Недвижимости и, Экономики  —  Ваш гид по самым свежим новостям 🤩 Поэзия? У Аннэтэс Рудман — это вкусно! Издатель культового журнала n’Style, журналист и поэт. На канале — целый мир: от разборов поэзии, от которых мурашки до тем о красоте, здоровье и личных истории Аннэтэс. 🌟 Элитная недвижимость | ЗОЛОТЫЕ МЕТРЫ — премиум объекты и инвестиции Ликвидные предложения, доход и закрытые сделки 📈 Виллы, пентхаусы, апартаменты у моря 🌊 Подписывайтесь, лучшие предложения здесь. 🤩 Публикация организована при помощи команды JaguarProd - качественное продвижение в telegram.</t>
+  </si>
+  <si>
+    <t>07.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24546</t>
+  </si>
+  <si>
+    <t>Сады виллы Боргезе (Villa Borghese). Рим, Италия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>07.08.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24545</t>
+  </si>
+  <si>
+    <t>Дорогие подписчики! Мы собрали подборку интересных каналов про архитектуру и дизайн. Самая свежая информация: 🌟Drafting Design - Авторские чертежи, профессиональное проектирование и уникальные технические решения от Глеба Гончаренко. 9️⃣Mid-Century, More Than - единственный русско-английский канал о модернизме (в том числе пре- и пост-) в архитектуре, дизайне и культуре. 🌗АРХИТАЙМ - самые яркие новости архитектуры и дизайна с примесью флёра современного искусства, а также поток вакансий и крутых конкурсов для архитекторов и дизайнеров. 🌖Каталог Алвара Аалто - канал о предметном и промышленном дизайне в России. Автор ходит на производства, пишет про дизайнерские интерьеры и поддерживает проекты начинающих дизайнеров. ♋️Архиблог - авторский канал архитектурного обозревателя Анны Мартовицкой. В формате телеграм-постов рассказывает о новых ярких постройках, а по пятницам публикует обзоры интересных книг по архитектуре. 3️⃣ReuseArch – истории о редевелопменте, реконструкции и самых неожиданных трансформациях устаревшей архитектуры. 🌕prorusmag - канал старейшего отечественного архитектурного издания «Проект Россия». Публикует объекты, обзоры, идеи, анонсы, мнения - всё лучшее, что есть в российской архитектуре. 8️⃣ Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. ❗️Архитектура и макетирование - Здесь вы найдёте самую современную и впечатляющую архитектуру, а также вдохновляющие макеты учеников архитектурной студии. ❗️Архитектор - на канале рассказывают про архитектуру со всех уголков мира. Здесь вы увидите устоявшеюся классику и новинки архитектурных шедевров. 😂Дизайн завтрак — публичная коллекция знаний для повышения визуальной и практической культуры проектирования. Алексей Зародов, сооснователь бюро Syntaxis, собирает выдающиеся примеры дизайнерских узлов и деталей. 💖Подписка на все каналы</t>
+  </si>
+  <si>
+    <t>07.08.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24544</t>
+  </si>
+  <si>
+    <t>Бернский собор, Берн, Швейцария Бернский собор (нем. Berner Münster) — протестантский кафедральный собор, расположенный в южной части Старого Берна. Собор считается важнейшим позднеготическим храмом Швейцарии. С архитектурной точки зрения собор является трёхнефной базиликой, алтарь и хоры имеют апсиды в форме пяти сторон восьмиугольника. Высота колокольни составляет 100,6 метров, что делает Бернский собор самым высоким храмом в Швейцарии. Главный колокол собора весит около 10 тонн и имеет диаметр 247 сантиметров. В 1983 году собор, вместе со всеми постройками Старого Берна, был внесен в список Всемирного наследия ЮНЕСКО.</t>
+  </si>
+  <si>
+    <t>06.08.26 21:20</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24543</t>
+  </si>
+  <si>
+    <t>«Французские шато» — иллюстрации для альбома «Архитектура 15 и 16 веков». Франция, середина XIX века (1860) Автор: Виктор Пети (Victor Petit, 1817-1871) Искусство и культура</t>
+  </si>
+  <si>
+    <t>06.08.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24537</t>
+  </si>
+  <si>
+    <t>🚀 Telegram-каналы, которые стоит читать. 🔵 Группа компаний «Стилобат»: официально в Телеграм. Новости девелопера проектов класса de luxe, экспертиза основателя Льва Мазараки, а также значимые новости Москвы, мира технологий и достижений промышленности, истории о знаковой архитектуре и многом другом. Подписывайтесь, чтобы быть в курсе главного. 🔵 Как правильно выбирать недвижимость для инвестиций и жизни? Подробности в авторском ТГ-канале Виктора Зубика, основателя компании SMARENT, которая прямо сейчас управляет 1300+ квартирами в Москве. Подписаться.🔥 🔵 Level Business – Газовое сердце Москвы — это точка отсчета в  новых трендах коммерческой недвижимости. Если не можете его найти, то ТГ-канал о коммерческой недвижимости на высоком уровне вам в помощь.  Там же — все про офисы, магазины, кафе — обо всем, что предлагает Level везде, где у бизнеса есть перспективы развития. 🔵 Инженер строительного контроля | Сергей Карташев - на своём тг канале ОБНИМИ ИНЖЕНЕРА рассказывает про ошибки текущих строек и делится чеклистами по контролю строительства чтобы Вы могли держать руку на пульсе и не пропустить ошибок бракоделов. 🔵 РИА Недвижимость - канал, который ведет редакция недвижимости РИА Новости. Главные события рынка от самого цитируемого информационного агентства в России - оперативно, понятно, без хайпа и фейков. 📲 Подписаться на нас в MAX 🔵 Искусство и культура — лучшие произведения искусства с древности до современности 🔵 Дивиденды Forever - Лариса Морозова расскажет вам, какие компании и почему платят дивиденды и какие облигации стоят Вашего внимания. Если вы искали специалиста в мире дивидендов, то вам точно стоит подписаться. 📲 Подписаться на нас В MAX 🔵 Ипотека в России. Новости и Аналитика – аналитический канал по ипотеке в России. Новости рынка и компаний, комментарии и кредитные ставки. Все это на нашем канале. ➡️ Подписывайся @rusipoteka 📲 Подписаться на нас В MAX 🔵 СлежуЗа - Недвижимость - популярный агрегатор новостей о недвижимости. Один канал вместо кучи подписок, чтобы быть в курсе всех событий из мира девелоперов. 🔵  Архитектура | Architecture – канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 📝 Подборка организована - AstroMedia</t>
+  </si>
+  <si>
+    <t>05.08.26 19:48</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24536</t>
+  </si>
+  <si>
+    <t>Собор Орвието (Duomo di Orvieto), Орвието, Италия Собор Успения Девы Марии в Орвието (Duomo di Orvieto, Cattedrale di Santa Maria Assunta) — римско-католический собор, посвящённый Успению Девы Марии, расположен в городе Орвието на юго-западе региона Умбрия в центральной Италии. Раньше епископское место в епархии Тоди, с 1986 года — епархия Орвието-Тоди. Строился с 1290 по 1600 годы по заказу папы Урбана IV. Церковь возвышается над городом на вулканическом образовании. Фасад представляет собой классическое религиозное сооружение, содержащее элементы оформления с XIV по XX века, с огромным окном-розой, золотыми мозаиками и тремя большими бронзовыми дверьми. Внутри находятся две маленькие часовни с фресками работы некоторых из лучших итальянских мастеров того времени, изображающих Судный День. В соборе есть пять колоколов эпохи Ренессанса.</t>
+  </si>
+  <si>
+    <t>05.08.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24527</t>
+  </si>
+  <si>
+    <t>15 августа старинная усадьба «Остафьево» на один день вернется в эпоху русского дворянства. В аллеях парка вновь появятся русские псовые борзые, порода, которая на протяжении столетий была частью усадебной жизни. Сегодня увидеть их здесь можно только в рамках проекта «Код традиций. Живое наследие». Обычно вход с собаками на территорию музея-заповедника закрыт. В течение дня можно гулять по усадьбе, наблюдать дефиле русских псовых борзых, увидеть конкурс «Живая картина. Борзая в искусстве», познакомиться с историей породы, посетить Школу Хранителя или провести время с детьми на программе «Первый след». Пока дети проходят квест и выполняют задания с наставниками, родители смогут посетить психологический семинар «Ребенок в современной школе. Путь героя» или просто спокойно отдохнуть, прогуляться по парку и заглянуть на фестивальные площадки. Даже без участия в программе здесь есть чем заняться. Можно провести день в своем темпе, познакомиться с русскими псовыми борзыми, посмотреть конкурс «Живая картина. Борзая в искусстве», сделать фотографии в тематических фотозонах, пройти небольшой фото-квест с памятным подарком или просто насладиться атмосферой старинной усадьбы. В этот же день на территории музея пройдет фестиваль «Малиновое настроение». Весь день будут работать концертные площадки, ярмарка мастеров, творческие мастер-классы и другие активности. Здесь легко провести целый день всей семьей, даже если у каждого будут свои интересы. 🎟 Билеты уже в продаже: https://www.ostafyevomuseum.ru/poster/malinovoe-nastroenie/detail.php?ID=13342 Реклама. ИП Милкин Александр Михайлович. ИНН 760213719326. Erid: 2VtzqvAE9A3</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24526</t>
+  </si>
+  <si>
+    <t>05.08.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24525</t>
+  </si>
+  <si>
+    <t>Двойной барочный портал («dubbelport») исторического здания «Дом Петерсена» (Petersenska huset) в Стокгольме, Швеция Здание было построено в 1640–1650-х годах для советника Региналда Лита (Reginald Leuhus), а этот величественный портал был достроен чуть позже, в середине XVII века. Свое название дом получил в честь богатого купца Хенрика Петерсена, который приобрел его в XVIII веке. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>05.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24524</t>
+  </si>
+  <si>
+    <t>Открываешь ленту про архитектуру — а там реклама новостроек и десять одинаковых интерьеров подряд? «Архитектура не спит» устроен иначе: 5–8 постов в день только про здания — премии, детали фасадов, споры о сносе памятников, свежие проекты со всего мира и из России. У каждого фото — источник, у каждого поста — конкретный объект, а не общие слова. Перейти в Архитектура не спит 🌃 Реклама. Шаршов Е.С. ИНН 594900498362. erid: 2W5zFJrYFVj</t>
+  </si>
+  <si>
+    <t>04.08.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24513</t>
+  </si>
+  <si>
+    <t>Вилла Дориа-Памфили, Рим, Италия Вилла Дориа-Памфили (Villa Doria Pamphili) — это самый большой публичный парк в Риме, занимающий площадь около 184 гектаров. Это идеальное место для прогулок, пикников и знакомства с римской архитектурой XVII века. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>03.08.26 21:16</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24512</t>
+  </si>
+  <si>
+    <t>Уход за телом от GELTEK для гладкости и комфорта кожи Ежедневный уход за кожей тела без перегрузки. Средства Geltek помогают поддерживать мягкость, гладкость и ухоженный внешний вид кожи. Лёгкие текстуры быстро впитываются, подходят для регулярного применения и дарят ощущение комфорта без липкости. Подходит для тех, кто хочет ухоженную кожу без сложных схем ухода. Соберите свой базовый уход под потребности кожи. Узнать больше #реклама ozon.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.08.26 20:30</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24502</t>
+  </si>
+  <si>
+    <t>Самое прекрасное обшарпе Петербурга. Парадная дома П.П.Вейнера. 1893 год. Архитектор Б.И.Гиршович. Ул Чайковского 38</t>
+  </si>
+  <si>
+    <t>03.08.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24501</t>
+  </si>
+  <si>
+    <t>Yandex Ecom Open Air — летнее событие про онлайн-продажи Yandex Ecom Open Air 2026 объединяет деловую программу, живое общение и атмосферу фестиваля в одном потоке. Здесь обсуждают технологии, которые становятся частью среды. Исследуют силы, которые влияют на весь рынок. Находят новые связи, идеи и точки роста. В течение дня пространство фестиваля наполняют выступления, дискуссии, встречи, специальные форматы, музыка и активности партнёров. Присоединиться к происходящему можно из любой точки — на площадке фестиваля или через онлайн-трансляцию. Зарегистрироваться #реклама 18+ ecomfest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.08.26 20:44</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24500</t>
+  </si>
+  <si>
+    <t>Порту, Португалия Фото: Взгляд Извне Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>02.08.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24494</t>
+  </si>
+  <si>
+    <t>Главное здание театра-варьете и ресторана «Йортен» (Hjorten Revy- og Varietéteater), который располагался в районе Ила города Тронхейм, Норвегия Здание выполнено в знаменитом норвежском «драконьем стиле» (норв. Dragestil). Для него характерны обилие резных деревянных элементов, башенки и карнизы, напоминающие силуэты традиционных средневековых ставкирок (деревянных церквей) и элементы кораблей викингов. Это монументальное деревянное сооружение спроектировал известный норвежский архитектор Карл Мартин Норум (Karl Martin Norum; 1852-1911). Здание было перестроено в таком виде в 1899 году по заказу нового владельца Фрица Топпа. «Йортен» (в переводе «Олень») долгие годы служил культовым развлекательным заведением Тронхейма. Здесь проходили театральные и ревю-постановки, концерты, а также работал ресторан. Над воротами слева отчётливо видна надпись TIVOLI, так как место также функционировало как летний парк аттракционов и отдыха. К сожалению, этот шедевр деревянного зодчества не сохранился до наших дней — в 1961 году историческое здание было снесено для строительства нового комплекса. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>01.08.26 21:05</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24493</t>
+  </si>
+  <si>
+    <t>Комплектация для дизайнеров Подключаемся к проекту как закупочный и комплектаторский партнёр. Вы сохраняете концепцию и работу с клиентом. EDGECULT помогает с поиском предметов, запросом характеристик, проверкой размеров и материалов, расчётами и организацией поставки. Работаем по визуализациям, спецификациям, ссылкам и отдельным референсам. Можно передать одну сложную позицию или перечень мебели, света и декора. Расскажите о проекте — предложим подходящий формат работы. Узнать больше #реклама edgecult.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.08.26 20:04</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24492</t>
+  </si>
+  <si>
+    <t>01.08.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24491</t>
+  </si>
+  <si>
+    <t>Замок Бейхлинген, Тюрингия, Германия Замок Бейхлинген (Schloss Beichlingen) — это одна из старейших крепостей в немецкой федеральной земле Тюрингия, расположенная на холме у одноименной деревни примерно в 9 км к северу от города Кёлледа. Замок с более чем тысячелетней историей сегодня представляет собой величественный архитектурный комплекс, сочетающий элементы средневековой цитадели и дворца эпохи Ренессанса. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>31.07.26 21:07</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24490</t>
+  </si>
+  <si>
+    <t>Накопительный счёт в Сейвах со ставкой до 15% Сейв без срока — для тех, кто хочет держать деньги под рукой и получать доход каждый день ✨ • До 15% годовых • Ежедневна выплата процентов • Доход на фактический остаток Откройте Сейв онлайн и пользуйтесь деньгами без ограничений! Узнать больше Финансовые услуги оказывает: АО «Яндекс Банк» . #реклама pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.07.26 20:21</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24481</t>
+  </si>
+  <si>
+    <t>Викторианские оранжереи Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>30.07.26 20:29</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24472</t>
+  </si>
+  <si>
+    <t>Впечатляющие интерьеры Египетского павильона усадьбы Останкино, Москва</t>
+  </si>
+  <si>
+    <t>30.07.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24471</t>
+  </si>
+  <si>
+    <t>29.07.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24470</t>
+  </si>
+  <si>
+    <t>Ворота Сен-Дени на фотографии конца XIX века Ворота Сен-Дени (Porte Saint-Denis) — монументальная триумфальная арка, расположенная в Париже, Франция. Арка была построена в 1672 году по приказу короля Людовика XIV («Короля-солнца»). Она прославляет победы французского оружия в Голландской войне, в частности, переход через Рейн и взятие Маастрихта. Проект монумента высотой почти 25 метров разработал архитектор Франсуа Блондель, а великолепные барельефы с изображением военных трофеев и аллегорических фигур выполнил скульптор Мишель Анжье. Образом для создания послужила античная арка Тита в Риме. Ворота Сен-Дени были возведены на месте старых укреплений крепостной стены Карла V. Они служили торжественной входной точкой на «королевской дороге», по которой правители Франции традиционно въезжали в город, направляясь в собор Сен-Дени. Именно эта арка позже вдохновила Наполеона на создание знаменитой Триумфальной арки на площади Звезды. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>29.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24469</t>
+  </si>
+  <si>
+    <t>🤩Подборка лучших Telegram-каналов 🤩  НЕДВИЖИМОСТЬ В СОЧИ - Недвижимость Большого Сочи: - квартиры, студии, апартаменты - коттеджные поселки - ДОМА 🤩Миллион на Квадратных Метрах 95% информации о коммерческой недвижимости никогда не публикуется в новостях Подпишитесь на канал, если хотите знать: — как найти арендаторов, даже когда рынок стоит; — как правильно подойти к выбору коммерческого помещения; — где брать контакты федеральных сетей; 🤩 Жёсткие разборы рынка недвижимости, честные истории про деньги и жизнь без масок — и никакой инфоцыганщины. Яна Мандрыкина говорит то, о чём другие молчат. 🤩 Интел Групп — строительство загородных домов под ключ в Москве и Подмосковье с 2011 года. Строим давно и качественно, тому подтверждение экспертизы от технадзора "ДомоПодбор". Помогаем с участком, ипотекой, юридическим сопровождением. 🤩 ЯП-События - новости от инсайдеров с места событий. Раньше других! 🤩 Искусство и культура — лучшие произведения искусства с древности до современности 🤩 Метр² в квадрате —  полезный канал с разборами от профессионального аналитика рынка недвижимости. 🤩 Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🤩 Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! 🤩 Хотите жить красиво: так, чтобы приходишь в свой дом, а там — глаз не отвести от каждого уголка? У меня для вас хорошие новости: Канал дизайнера интерьера Ани Туваевой. 🤩 Архитектор -  ваш путеводитель в мир архитектуры и дизайна! Здесь вы найдете: интересные факты об архитектурных стилях и эпохах,советы по проектированию и строительству,фотографии и обзоры красивых зданий 🤩 Бизнес секреты — разбираем кейсы от первых лиц, препарируем успехи и провалы, находим неочевидные лайфхаки в управлении, финансах и маркетинге 🤩 99 РЕШЕНИЙ — ваш стратегический партнер в легализации жизни в ЕС. Мы не просто оформляем ВНЖ и гражданство - мы создаём легальный, стратегический путь переезда, обеспечивая безопасность и контроль на каждом этапе. 🤩 Business Journal —  важные финансовые и экономические новости, бизнес статьи, мотивация, криптовалюта, инвестиции 🤩 Денежный Поток — данный канал о структуре организации бизнеса и его достижения. 🤩 Денежный Потенциал — получайте полезные рекомендации каждый день, чтобы эффективнее управлять своими деньгами и добиться финансовой независимости. 🤩 Элитная недвижимость Москвы - главное о рынке элитной недвижимости Москвы в одном канале – новости, аналитика, динамика цен, новые проекты, тренды и эксклюзивные предложения. Наш канал в Max. 🤩 Туториал 👈 Это свежие новости  в сфере Недвижимости и, Экономики  —  Ваш гид по самым свежим новостям 🤩 Поэзия? У Аннэтэс Рудман — это вкусно! Издатель культового журнала n’Style, журналист и поэт. На канале — целый мир: от разборов поэзии, от которых мурашки до тем о красоте, здоровье и личных истории Аннэтэс. 🤩 Торги по банкротству с Мамедовой Владиславой Купить недвижимость за 600 тыс., продать за 1,6 млн, взять авто дешевле рынка на 1 млн или зарабатывать на торгах без вложений — здесь только практика без мифов. 🤩 МОСКВА - моя территория — канал Шайдулиной Сусанны, топ-специалиста по недвижимости в Москве Я не просто продаю и покупаю квартиры — я люблю свою работу, Москву и своих клиентов!❤️ В этом канале — только актуальные тренды, скрытые лайфхаки и советы, которые работают. 🔴Подписывайся —  недвижимость простое и приятное приключение! 🤩 Публикация организована при помощи команды JaguarProd - качественное продвижение в telegram.</t>
+  </si>
+  <si>
+    <t>29.07.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24468</t>
+  </si>
+  <si>
+    <t>Сент-Шапель, Париж (Sainte Chapelle, Paris) Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>28.07.26 21:07</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24467</t>
+  </si>
+  <si>
+    <t>Больше победителей — больше возможностей Фонд немалого бизнеса расширил поддержку предпринимателей: теперь победителей в три раза больше, а общий призовой фонд — 100 000 000 рублей. Расскажите о своём деле и получите шанс выбрать приз под задачи бизнеса: финансовую поддержку, рекламную кампанию или обучение в Московской школе управления Сколково. Участвовать могут предприниматели со всей России. Подайте заявку и покажите, как поддержка поможет вашему проекту расти. Перейти на сайт #реклама 16+ alfabank.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.07.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24466</t>
+  </si>
+  <si>
+    <t>Знаменская церковь в Дубровицах в прекрасный весенний день. Город Подольск, Московская область. Апрель 2025 г. Фото: PavelK Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>28.07.26 05:16</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24465</t>
+  </si>
+  <si>
+    <t>Башня Сен-Жак (Tour Saint-Jacques) — это знаменитый исторический памятник, расположенный в IV округе Парижа. Башня высотой 52 метра построена в стиле «пламенеющей» готики между 1509 и 1523 годами. Это единственное, что уцелело от старинной средневековой церкви Сен-Жак-ла-Бушери. Сама церковь была полностью разрушена в 1797 году во время Великой французской революции. В Средние века эта церковь служила важным отправным пунктом для верующих, отправлявшихся в паломничество по знаменитому пути Святого Иакова к гробнице апостола в испанский город Сантьяго-де-Компостела. У подножия башни установлена статуя французского ученого Блеза Паскаля. Память о нем увековечена здесь потому, что именно на этой башне он проводил свои ранние барометрические эксперименты, измеряя атмосферное давление.</t>
+  </si>
+  <si>
+    <t>28.07.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24464</t>
+  </si>
+  <si>
+    <t>Башня Сен-Жак на старинной открытке. Париж, Франция Башня Сен-Жак (Tour Saint-Jacques) — это знаменитый исторический памятник, расположенный в IV округе Парижа. Башня высотой 52 метра построена в стиле «пламенеющей» готики между 1509 и 1523 годами. Это единственное, что уцелело от старинной средневековой церкви Сен-Жак-ла-Бушери. Сама церковь была полностью разрушена в 1797 году во время Великой французской революции. В Средние века эта церковь служила важным отправным пунктом для верующих, отправлявшихся в паломничество по знаменитому пути Святого Иакова к гробнице апостола в испанский город Сантьяго-де-Компостела. У подножия башни установлена статуя французского ученого Блеза Паскаля. Память о нем увековечена здесь потому, что именно на этой башне он проводил свои ранние барометрические эксперименты, измеряя атмосферное давление. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>28.07.26 02:14</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24463</t>
+  </si>
+  <si>
+    <t>Кредитная карта супер Сплита Платите ей на кассах магазинов и онлайн — лимит до 1 млн ₽ на любые покупки. Сумму можно разделить на части до 6 месяцев без переплат. А также: — Бесплатное обслуживание — 0 ₽ в день покупки, первый платёж — только через месяц — Самостоятельная настройка графика платежей — Бесплатная пластиковая карта Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО «Яндекс Банк» . #реклама pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.07.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24462</t>
+  </si>
+  <si>
+    <t>Исторический центр города Модика, Сицилия, Италия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>27.07.26 03:49</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24461</t>
+  </si>
+  <si>
+    <t>26.07.26 20:47</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24460</t>
+  </si>
+  <si>
+    <t>Подготовили для вас эксклюзивный сборник каналов о недвижимости: 💎 @yagofarov_news Образцы документов от председателя коллегии адвокатов «ЯГОФАРОВ &amp; ПАРТНЕРЫ» Ягофарова Руслана: - адвоката, к.ю.н.; - телеэксперта, на канале также найдёте: Советы по защите прав  дольщиков, собственников недвижимости Видеообзоры приёмок квартир от ведущих застройщиков ♦️IBC Real Estate – команда экспертов с многолетним опытом и международной экспертизой. Оказываем комплексные решения для всех участников рынка недвижимости: аренда и продажа недвижимости и земельных участков, стратегический и инвестиционный консалтинг, оценка, аналитика и исследование рынка! 📲Мы в МАХ 💎Московская перспектива — медиа о рынке недвижимости.  Пишем про архитектуру, девелопмент, городские проекты, инфраструктуру и тренды отрасли. ⚡️ Filatoff Inc. – авторский канал журналиста Антона Филатова из «Ведомостей», пишущего о недвижимости почти 20 лет. Самые актуальные новости о сделках, новых проектах, банкротствах и торгах. Никаких слухов, только проверенная информация. 📲Мы в МАХ 🔥 18 квартир со скидкой до 18% в ЖК Скандинавия. Какие еще ЖК Москвы подешевели сегодня — смотрим в канале Подешевело МСК ⚡️️️«Движимая повестка» - канал журналиста Марии Перевощиковой о недвижимости и экономике. В Forbes курирует направление экономики (налоги, бизнес). Входит в экспертную группу по мониторингу общественного мнения Общественного совета при Минстрое 📲 Мы в МАХ 🏠Элитная недвижимость Москвы - новости, аналитика, динамика цен, новые проекты, тренды и эксклюзивные предложения в лучших локациях Москвы. 📲 Мы в MАХ 📱 РУСЛАН РЕНДАВЕД - самый упоминаемый эксперт по недвижимости в СМИ, девелопер, участник Книги Рекордов. 🎙Жесткая аналитика без цензуры, разбор стратегий, прямые эфиры с экспертами. 📲Мы в МАХ 🔵 Архитектура | Architecture – канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 💎 Новостройки Москвы | Broker Tree - правдивый канал  элитного агентства недвижимости. Рассказываем о лучших объектах Москвы, закрытых стартах, архитектуре  и развитие города, делимся лотами дня для жизни и  выгодных инвестиций. 📲Мы в МАХ 💎Недвижимый пиарщик — авторский канал Ксении Соломатиной, владелицы Be Tone Agency. Тут можно найти самые последние новости маркетинга, пиара и SMM в девелопменте. Попасть в подборку каналов 👉GreenMedia</t>
+  </si>
+  <si>
+    <t>26.07.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24459</t>
+  </si>
+  <si>
+    <t>Ульмский собор (Ulmer Münster) на старинном фото. Ульм, Германия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>26.07.26 03:03</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24458</t>
+  </si>
+  <si>
+    <t>Просто показываем промокод Просто предлагаем съездить отдохнуть со скидкой 5000 рублей от Яндекс Путешествий. Больше ничего от вас не хотим, потому что понимаем, что сил нет. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.07.26 20:55</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24457</t>
+  </si>
+  <si>
+    <t>"Римские руины в Шёнбрунне", 1891 г. Карл Молль (Carl Julius Rudolf Moll, 1861-1945) Искусство и культура</t>
+  </si>
+  <si>
+    <t>25.07.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24456</t>
+  </si>
+  <si>
+    <t>Гроттаммаре-Альта — место, где время замедляет свой бег. Старинные улочки, каменные дома, яркие двери, цветы на балконах и бескрайняя синева Адриатического моря создают атмосферу, в которую невозможно не влюбиться. Здесь каждый поворот открывает новый живописный уголок, а каждый камень хранит память о многовековой истории. Даже местные кошки словно напоминают: здесь не нужно спешить. Нужно просто наслаждаться тишиной, морским бризом и красотой одного из самых очаровательных борго региона Марке. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>25.07.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24450</t>
+  </si>
+  <si>
+    <t>🚀 Telegram-каналы, которые стоит читать. 🔵 Как правильно выбирать недвижимость для инвестиций и жизни? Подробности в авторском ТГ-канале Виктора Зубика, основателя компании SMARENT, которая прямо сейчас управляет 1300+ квартирами в Москве. Подписаться.🔥 🔵 Канал о недвижимости от президента Гильдии риелторов Черноземья и основателя АН уже с 20 летним опытом работы с людьми. Про актуальные тренды, про эту  сферу услуг и интересные истории сделок 🔵 Инженер строительного контроля | Сергей Карташев - на своём тг канале ОБНИМИ ИНЖЕНЕРА рассказывает про ошибки текущих строек и делится чеклистами по контролю строительства чтобы Вы могли держать руку на пульсе и не пропустить ошибок бракоделов. 🔵 РИА Недвижимость - канал, который ведет редакция недвижимости РИА Новости. Главные события рынка от самого цитируемого информационного агентства в России - оперативно, понятно, без хайпа и фейков. 📲 Подписаться на нас в MAX 🔵 Искусство и культура — лучшие произведения искусства с древности до современности 🔵 Дивиденды Forever - Лариса Морозова расскажет вам, какие компании и почему платят дивиденды и какие облигации стоят Вашего внимания. Если вы искали специалиста в мире дивидендов, то вам точно стоит подписаться. 📲 Подписаться на нас В MAX 🔵 Ипотека в России. Новости и Аналитика – аналитический канал по ипотеке в России. Новости рынка и компаний, комментарии и кредитные ставки. Все это на нашем канале. ➡️ Подписывайся @rusipoteka 📲 Подписаться на нас В MAX 🔵 Дивидендный миллионер — ваш надежный источник для инвестиций в дивидендные акции! Мы предлагаем обзоры компаний, советы по портфелю и исследования для максимизации дохода. Присоединяйтесь к нашему сообществу и узнайте о том как заработать с дивидендных акций 📲 Подписаться на нас В MAX 🔵 СлежуЗа - Недвижимость - популярный агрегатор новостей о недвижимости. Один канал вместо кучи подписок, чтобы быть в курсе всех событий из мира девелоперов. 🔵  Архитектура | Architecture – канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🔵 Сильнейший российский экономист вышел в публичное поле и канал "Экономизм" заиграл новыми красками. Он уже помог снизить порог НДС, подарил лопаты для снега депутатам, а теперь помогает не потерять голову от войны США с Ираном. 10-15 минут - и вы знаете, как будет дальше и что делать. Присоединяйтесь! И если что, теперь и в МАХ. 📝 Подборка организована - AstroMedia</t>
+  </si>
+  <si>
+    <t>24.07.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24449</t>
+  </si>
+  <si>
+    <t>24.07.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24448</t>
+  </si>
+  <si>
+    <t>Собор Парижской Богоматери, Париж, Франция, 1853 год Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>23.07.26 21:10</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24438</t>
+  </si>
+  <si>
+    <t>Подборка московских домов, построенных в стиле модерн 1. Доходный дом Ечкина, улица Арбат, 23. Дом построен в 1903 году архитектором Н. Лазаревым. 2. Особняк Дерожинской построен Ф. Шехтелем в 1902 году. Особняк находится в Кропоткинском пер., 13. 3. Особняк Кекушевой на Остоженке, 21. Автор проекта - сам архитектор Лев Кекушев. Дом построен в 1903 году. 4. Здание бывшего ресторана «Альпийская Роза», Пушечная ул., д.4 с.2. Построено в 1912 году по проекту архитектора П. Висневского. 5. Доходный дом архитектора Макаева. Дом ещё называют домом с маками или домом с кошками). Адрес: Подсосенский, 18. Дом построен в 1904 году. 6. Доходный дом адвоката Плевако, Новинский бульвар 18А. Дом построен в 1905 году в стиле «северный модерн». Архитектор - Петр Микини. 7. Особняк Динга, 3-я Рыбинская, д.22, с.4. Дом 1903 года построен по проекту архитектора А. Калмыкова. 8. Особняк Бахрушина - Бардыгина, Воронцово поле, 6. Фасад в стиле модерн был выполнен архитектором Иваном Барютиным в 1911 году. 9. Особняк Миндовского, Поварская , 44. Дом построен Львом Кекушевым в 1905 году. Автор: Юлия Малиновская</t>
+  </si>
+  <si>
+    <t>23.07.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24437</t>
+  </si>
+  <si>
+    <t>Храм Августа и Ливии, Вьен, Франция, 1851 год Фото: Édouard Baldus Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>22.07.26 20:27</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24433</t>
+  </si>
+  <si>
+    <t>Потолки дворца Топкапы в Стамбуле Это настоящие шедевры османского декоративного искусства XV–XVIII веков. Резиденция султанов Османской империи на протяжении столетий украшалась лучшими мастерами, которые создавали роскошные расписные и позолоченные потолки с изысканными растительными орнаментами, арабесками, геометрическими узорами и каллиграфическими надписями. Каждый зал дворца имеет свой неповторимый декор, отражающий художественные традиции и эстетические вкусы разных эпох. Для оформления использовались дерево, золочение, яркие минеральные краски и тонкая резьба, благодаря чему потолки сохранили богатство красок и деталей до наших дней. Искусство и культура</t>
+  </si>
+  <si>
+    <t>22.07.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24432</t>
+  </si>
+  <si>
+    <t>Замок Лэнгли в Нортумберленде, Англия Замок Лэнгли (Langley Castle) — это отреставрированная средневековая башня в деревне Лэнгли в долине реки Южный Тайн. Замок расположен в 5 км к югу от Хейдон-Бридж, в Нортумберленде, Англия. Замок был построен в 1364 году. Замок имеет H-образную форму, четыре этажа и четыре башни на каждом углу. После сильного пожара в 1405 году замок Лэнгли оставался в руинах 500 лет, пока не был восстановлен в 1914 году. За последние 100 лет замок Лэнгли использовался по-разному и сейчас функционирует как отель.</t>
+  </si>
+  <si>
+    <t>22.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24431</t>
+  </si>
+  <si>
+    <t>Даже если вы сейчас не в поиске работы, полезно быть в курсе ситуации на рынке труда. ArchiHire — канал с вакансиями и стажировками для архитекторов, BIM-специалистов и дизайнеров интерьеров. В канале актуальные вакансии для начинающих и опытных специалистов, а также стажировки и программы для тех, кто делает первые шаги в профессии. 🌍 Предложения от архитектурных бюро и девелоперов из России, Европы, Азии, стран СНГ, Ближнего Востока. 📌 Архитектура, BIM, градостроительство, дизайн интерьеров и смежные направления. 🚀 Вакансии публикуются ежедневно. 👉 Подписывайтесь, чтобы не пропустить новые карьерные возможности: ArchiHire</t>
+  </si>
+  <si>
+    <t>22.07.26 02:36</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24430</t>
+  </si>
+  <si>
+    <t>Сумка Celine Terence Сумка Celine Terence Ищите культовые сумки на ресейл-платформе THE CULTT Узнать больше #реклама thecultt.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.07.26 20:45</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24419</t>
+  </si>
+  <si>
+    <t>Библиотека дворца Мафра, Португалия Библиотека во дворце Мафра (Португалия) — одна из самых роскошных и грандиозных в мире. Построенная в 1755 году, она является частью Национального дворца Мафра, крупнейшего королевского дворца страны, расположенного в 30 км к северо-западу от Лиссабона. Главные особенности библиотеки Впечатляющие размеры: просторный зал в форме креста имеет длину 88 м, ширину 9,5 м и высоту сводчатых потолков 13 м. Коллекция: фонд насчитывает около 36 000 — 40 000 томов редких книг, изданных с XV по XIX века, включая инкунабулы (первопечатные книги). Секретные «защитники»: в библиотеке живут колонии летучих мышей. Ночью они питаются насекомыми, которые могли бы повредить старинные пергаменты и бумагу. Оформление: своды украшены фресками, а пол выложен из бело-розового мрамора. Двухъярусные деревянные стеллажи оформлены в стиле рококо. Уникальный микроклимат: толстые стены и книжные шкафы из экзотических пород дерева (благодаря которым вредители обходят библиотеку стороной) помогают поддерживать постоянную температуру и влажность. Для посетителей дворца библиотека открыта, однако для сохранности редких изданий доступ в сам зал ограничен — в него можно заглянуть через специальное ограждение.</t>
+  </si>
+  <si>
+    <t>21.07.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24418</t>
+  </si>
+  <si>
+    <t>🤩Подборка лучших Telegram-каналов 🤩Группа компаний «Стилобат»: официально в Телеграм. Новости девелопера проектов класса de luxe, экспертиза основателя Льва Мазараки, а также значимые новости Москвы, мира технологий и достижений промышленности, истории о знаковой архитектуре и многом другом. Подписывайтесь, чтобы быть в курсе главного. 🤩 Жёсткие разборы рынка недвижимости, честные истории про деньги и жизнь без масок — и никакой инфоцыганщины. Яна Мандрыкина говорит то, о чём другие молчат. 🤩Премьер Недвижимость - Экспертные рекомендации по выбору жилья для себя. Расскажем как правильно выбрать недвижимость для инвестиций. Как купить квартиру без первоначального взноса.  Подписывайтесь и получайте на нашем канале подборки выгодных предложений, которых нет в открытом доступе. 🤩 Интел Групп — строительство загородных домов под ключ в Москве и Подмосковье с 2011 года. Строим давно и качественно, тому подтверждение экспертизы от технадзора "ДомоПодбор". Помогаем с участком, ипотекой, юридическим сопровождением. 🤩 Искусство и культура — лучшие произведения искусства с древности до современности 🤩 Канал ипотечного брокера — здесь всё о ипотеке. Реальные кейсы клиентов, полезные советы и актуальная информация. Я помогу Вам оформить ипотеку на лучших условиях. Подписывайтесь! 🤩 Метр² в квадрате —  полезный канал с разборами от профессионального аналитика рынка недвижимости. 🤩 Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🤩 Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! 🤩 Хотите жить красиво: так, чтобы приходишь в свой дом, а там — глаз не отвести от каждого уголка? У меня для вас хорошие новости: Канал дизайнера интерьера Ани Туваевой. 🤩CONTINUUM - Канал архитектурного бюро. Рассказываем об архитектуре как части девелоперского цикла, урбанистике, архитектурных новостях, проектах бюро и мероприятиях с нашим участием. Для тех, кто строит, проектирует и любит архитектуру. 🤩 Бизнес Подкасты | Мотивация — подписывайтесь и слушайте лучшие подкасты по бизнесу от самых выдающихся людей в мире🎙 🤩 Бизнес Секреты — данный канал о структуре организации бизнеса и его достижения. 🤩 Элитная недвижимость Москвы: новости, аналитика, тенденции рынка, эксклюзивные предложения. Подписывайтесь на канал, чтобы следить за новостями московской элитной недвижимости! 🤩 Туториал 👈 Это свежие новости  в сфере Недвижимости и, Экономики  —  Ваш гид по самым свежим новостям 🤩 Поэзия? У Аннэтэс Рудман — это вкусно! Издатель культового журнала n’Style, журналист и поэт. На канале — целый мир: от разборов поэзии, от которых мурашки до тем о красоте, здоровье и личных истории Аннэтэс. 🤩 Торги по банкротству с Мамедовой Владиславой Купить недвижимость за 600 тыс., продать за 1,6 млн, взять авто дешевле рынка на 1 млн или зарабатывать на торгах без вложений — здесь только практика без мифов. 🤩 МОСКВА - моя территория — канал Шайдулиной Сусанны, топ-специалиста по недвижимости в Москве Я не просто продаю и покупаю квартиры — я люблю свою работу, Москву и своих клиентов!❤️ В этом канале — только актуальные тренды, скрытые лайфхаки и советы, которые работают. 🔴Подписывайся —  недвижимость простое и приятное приключение! 🤩Миллион на Квадратных Метрах — собственники 4000+ м² коммерческой недвижимости. Показываем на собственном примере, как находить недооценённые помещения, заселять федеральные сети и создавать ГАБы с окупаемостью 4–7 лет. Только реальные сделки, цифры и опыт изнутри рынка. Забирайте подарок "10 сервисов и фишек, которые экономят сотни часов и сотни тысяч рублей инвесторам и брокерам". 🤩 Публикация организована при помощи команды JaguarProd - качественное продвижение в telegram.</t>
+  </si>
+  <si>
+    <t>21.07.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24417</t>
+  </si>
+  <si>
+    <t>Разработка и изготовление промышленной мебели под проект Профессиональная диспетчерская мебель для работы ведущего персонала Проектирование, изготовление, монтаж ✅Сопровождение проекта ✅Дизайн в соответствии с фирменным стилем ✅Адаптивность конструкции и широкий функционал ✅Персонализированно под задачу ⚡Доставка точно в срок! Узнать больше #реклама consergo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.07.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24416</t>
+  </si>
+  <si>
+    <t>Вилла Филипп (Villa Philipp), Лейпциг, Германия Здание было построено в 1910-1911 годы по проекту архитектора Отто Пауля Бургхардта (Otto Paul Burghardt) в помпезном дворцовом стиле эпохи историзма с элементами необарокко. Вилла располагалась на углу улиц Kaiserin-Augusta-Straße (ныне Richard-Lehmann-Straße) и Kaiser-Wilhelm-Straße (ныне August-Bebel-Straße) в южной части Лейпцига. К ней прилегал обширный ухоженный сад. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>21.07.26 03:36</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24415</t>
+  </si>
+  <si>
+    <t>20.07.26 20:20</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24406</t>
+  </si>
+  <si>
+    <t>Усадьба Валуево, Новая Москва Здесь очень мило и уютно. Усадьба с 18 века принадлежала Екатерине Волконской (в девичестве Мусиной-Пушкиной). Главный деревянный дом относится к началу 19 века. В 1880-е годы она была приобретена купцом Лепёшкиным. Тогда появились ворота с оленями, водонапорная башня и круглые башни ограды в готическом стиле. Сегодня в Валуево работает санаторий, но внутрь можно зайти по билету (150 рублей) и погулять по всей территории усадьбы. Если вы приедете в Валуево на машине, то в кафе напротив въезда надо купить билет на въезд на парковку. Внутрь усадебного дома у меня зайти не получилось, даже не смогла подсмотреть в окошки. Они завешаны или закрашены. В боковых корпусах ничего из интерьеров не сохранилось. Зато со стороны прудов уцелела метлахская плитка на веранде! По ней даже можно пройтись! Автор: Елена Крижевская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>20.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24405</t>
+  </si>
+  <si>
+    <t>Наша подборка ТОПовых каналов, благодаря которым вы будете в курсе всех актуальных событий! ✅«Всё о стройке» — второй по стоимости рекламы канал в строительной отрасли. С почти уже 100.000 аудиторией подписчиков. Эксклюзивные интервью первых лиц, обзоры новостроек, новости и инсайды. Канал также есть в MAX. ✅ Серьезный канал настоящего генерального🧰 Юрий Иванов в 2003 году основал и возглавил ГК «ЮгСтройИнвест». Компания уверенно занимает лидирующие позиции в девелоперских ТОПах, а гендир ежедневно лично выезжает на стройплощадки и делится новостями о том, чем живет стройка сейчас. Подписаться в МАХ. ✅ «Стройка.Главные новости» — взгляд 360° на мировую и российскую строительную отрасль. Подписаться в МАХ. ✅ПИР на весь мир — главный канал для проектировщиков и архитекторов. Здесь обсуждают новости, законы и разбирают полезные фишки для работы в проектировании. Подписчики обожают карикатуры и стикерпак с бобрами-проектировщиками 👍 ✅Старший по дому | ЖКХ — канал действующего председателя совета многоквартирного дома о ЖКХ, благоустройстве, недвижимости и комфортной городской среде (в интересах собственников помещений). ✅Что по недвижимости? В Госдуме предложили оплачивать половину аренды семьям с детьми. Самые важные новости недвижимости — подпишитесь, чтобы ничего не пропустить 👉 @chtonedvizh ✅Москва. Недвижимость - полезный канал самых важных новостей недвижимости Москвы и Подмосковья. Подписаться на новости, важные для вашего жилищного вопроса 👉 @moskvanedviga ✅Архитектура | Architecture – канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. ✅Телеграмм-канал заместителя генерального директора ГК «ЮгСтройИнвест» Андрея Анашкина. Все о том, как строятся проекты топового девелопера юга России, ценности и принципы работы компании, новости Краснодара и актуальная информация о трендах урбанистики, которые применяются в новых микрорайонах застройщика. Подборка собрана агентством коммуникаций M — Space. С нами становятся лидерами Telegram-пространства. Подписывайтесь, чтобы не пропустить скидки и выгодные предложения.</t>
+  </si>
+  <si>
+    <t>20.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24404</t>
+  </si>
+  <si>
+    <t>Для чего нужен контакт с телом? Теория и практика на бесплатном 2-х дневном интенсиве по психологии. В 15:00 по МСК! Зарегистрироваться #реклама 16+ mip-institute-formveb.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.07.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24403</t>
+  </si>
+  <si>
+    <t>20.07.26 02:37</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24402</t>
+  </si>
+  <si>
+    <t>19.07.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24401</t>
+  </si>
+  <si>
+    <t>Церковь Всех Святых, Лондон, Англия Церковь Всех Святых на Маргарет-стрит (All Saints, Margaret Street) — это англо-католическая церковь в Лондоне, внесенная в список памятников архитектуры I степени. Церковь была спроектирована архитектором Уильямом Баттерфилдом (William Butterfield) и построена в период с 1850 по 1859 год. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>18.07.26 18:56</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24400</t>
+  </si>
+  <si>
+    <t>Виды с колокольни церкви Сан-Джорджо Маджоре в ясный день. Венеция, Италия</t>
+  </si>
+  <si>
+    <t>18.07.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24391</t>
+  </si>
+  <si>
+    <t>18.07.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24387</t>
+  </si>
+  <si>
+    <t>Интерьер заброшенной виллы Lanterna Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>18.07.26 02:19</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24386</t>
+  </si>
+  <si>
+    <t>Дистанционное образование. Гос. диплом Дистанционное образование. Гос. диплом. Получите консультацию по программам! Узнать больше #реклама 16+ mitu.institute О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.07.26 20:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24385</t>
+  </si>
+  <si>
+    <t>«Интерьер церкви Санта-Мария-де-Ильескас» (Interior de la Yglesia de Sta. María de Illescas), около 1842–1850 годы. Автор: Хенаро Перес Вильямиль (Jenaro Pérez Villaamil, 1807-1854) - известный испанский художник-романтик. Данная работа вошла в монументальный трехтомный сборник литографий «Художественная и монументальная Испания» (España artística y monumental), изданный в Париже, в котором Вильямиль и другие мастера задокументировали величие средневековой испанской архитектуры. Техника: цветная литография на бумаге</t>
+  </si>
+  <si>
+    <t>17.07.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24384</t>
+  </si>
+  <si>
+    <t>Подготовили для вас эксклюзивный сборник каналов о недвижимости: 💎Новостройки Премиум | Kалинка  —  канал одной из ведущих команд на рынке элитной недвижимости, посвященный новым заметным проектам премиум- и бизнес-класса. Подписывайтесь, откроем доступ к закрытым стартам и поможем в числе первых забрать лучшие лоты по выгодным ценам. 🤩 РИА Недвижимость — самое цитируемое медиа о недвижимости и строительстве по версии "Медиалогии". Все новости о рынке жилья, проблемах застройщиков, изменениях в сфере ЖКХ, необычных архитектурных проектах в России и мире в одном месте. Канал @ria_realty рекомендуют друг друг не только чиновники и профессионалы, но и обычные люди✅. 💎 Московская перспектива — медиа о рынке недвижимости.  Пишем про архитектуру, девелопмент, городские проекты, инфраструктуру и тренды отрасли. ❤️ ХОУМСТЕЙДЖИНГ С ЛЮБОВЬЮ @hswithlove 🏡 студия и онлайн-школа • Какая деталь в квартире отпугивает 70% покупателей? • Почему "нейтральный интерьер" - это миф, который стоит вам денег? • Как создать интерьер, который выглядит дорого и быстро окупается? Канал для тех, кто хочет зарабатывать на недвижимости красиво ✨ 🏡✨ Кейсы | До/После | Советы |Обучение 🔵 Архитектура | Architecture – канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🏠Элитная недвижимость Москвы - новости, аналитика, динамика цен, новые проекты, тренды и эксклюзивные предложения в лучших локациях Москвы. 📱 РУСЛАН РЕНДАВЕД - открытый канал клуба инвесторов в доходную. 🎙Аналитика, разбор проектов, инвест. стратегий, бесплатные прямые эфиры с экспертами. 🔺Старты квартир — канал публикует старты продаж в новостройках Москвы. ▪️Аренда и продажа в Хабаровске — объявления от хозяев и арендаторов. 🔺CORE.DOMA —  Честные обзоры на новостройки Москвы. А еще команда рассказывает о главных новостях рынка и дает рекомендации, как действовать покупателю недвижимости в 2026 году. 💎Недвижимый пиарщик — авторский канал Ксении Соломатиной, владелицы Be Tone Agency. Тут можно найти самые последние новости маркетинга, пиара и SMM в девелопменте. 🤩Downtown Estate — брокеры премиальной недвижимости Москвы. Закрытые старты продаж, разборы лучших проектов, честная аналитика рынка и эксклюзивные лоты — всё в одном месте. Пишите — подберём лучший вариант под ваш запрос. @downtownestate_broker Попасть в подборку каналов 👉GreenMedia</t>
+  </si>
+  <si>
+    <t>17.07.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24383</t>
+  </si>
+  <si>
+    <t>Клуатр Глостерского собора Клуатр Глостерского собора (Gloucester Cathedral) — один из самых известных и красивых в Англии, славящийся своими потрясающими веерными сводами, которые считаются одним из самых ранних и лучших образцов этого архитектурного стиля. Построенный в XIV веке, клуатр окружает тихий внутренний двор и первоначально использовался бенедиктинскими монахами аббатства Святого Петра (которое позже стало Глостерским собором). Замысловатый каменный потолок и атмосферное освещение делают его излюбленным местом для посетителей и фотографов. Он также известен тем, что использовался в качестве места съемок фильмов о Гарри Поттере, где он изображал коридоры Хогвартса. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>16.07.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24382</t>
+  </si>
+  <si>
+    <t>16.07.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24381</t>
+  </si>
+  <si>
+    <t>Пьяцца Навона в Риме, Италия Когда-то здесь находился древнеримский стадион императора Домициана. Сегодня площадь украшена великолепными дворцами с стиле барокко, уютными кафе и знаменитыми фонтанами, среди которых особенно выделяется Фонтан Четырёх рек, созданный великим Джованни Лоренцо Бернини. Каждый камень здесь хранит память о художниках, поэтах, архитекторах и путешественниках, которые на протяжении веков восхищались этим прекрасным местом. Днём площадь наполнена светом и здесь кипит жизнь, а вечером она превращается в одно из самых романтичных мест Вечного города. Архитектура | Искусство</t>
+  </si>
+  <si>
+    <t>16.07.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24380</t>
+  </si>
+  <si>
+    <t>Пьяцца Навона в Риме, Италия Когда-то здесь находился древнеримский стадион императора Домициана. Сегодня площадь украшена великолепными дворцами с стиле барокко, уютными кафе и знаменитыми фонтанами, среди которых особенно выделяется Фонтан Четырёх рек, созданный великим Джованни Лоренцо Бернини. Каждый камень здесь хранит память о художниках, поэтах, архитекторах и путешественниках, которые на протяжении веков восхищались этим прекрасным местом. Днём площадь наполнена светом и здесь кипит жизнь, а вечером она превращается в одно из самых романтичных мест Вечного города. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>16.07.26 03:19</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24379</t>
+  </si>
+  <si>
+    <t>Новые автомобили SOLARIS KRS по выгодным условиям Комфорт в каждой поездке. Ограниченная партия у оф. дилеров. Получите выгоду! Узнать больше #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.07.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24375</t>
+  </si>
+  <si>
+    <t>Прекрасная смотровая с видом на Лиссабон, про которую не все знают. Здесь виды на основные достопримечательности города - замок Св. Георгия, улицу Augusta, мост 25 апреля, площадь Коммерции, кафедральный собор Лиссабона и лифт Santa Justa. Приходите сюда на закате, но не слишком поздно (смотровая закрывается в 19 часов) - я в первый вечер опоздал, и она уже была закрыта. Автор:</t>
+  </si>
+  <si>
+    <t>14.07.26 21:01</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24374</t>
+  </si>
+  <si>
+    <t>История, из-за которой карта Пэй у меня в кошельке 🏃‍♂️ Забежал в близжайший супермаркет за молоком и хлебом — а набрал корзину почти на 3000 руб. Приложил карту Пэй, оплата прошла — и следом пуш: «начислено 280 баллов Плюса». Прямо на кассе, пока складывал пакет. В приложении у меня выбран повышенный кэшбэк на «Супермаркеты» — вот 280 баллов и вернулись. По сути те же деньги, только на будущие покупки в Яндексе. Раньше держал под кэшбэк отдельную карту, ждал начисления месяц и часто забывал, где эти баллы вообще потратить. Тут проще: получил — тут же потратил, всё в одном приложении. Плюс карта полностью бесплатная ❤️ — выпуск, обслуживание, доставка. Забирал в пункте выдачи Маркета. Узнать больше Финансовые услуги оказывает: АО "Яндекс Банк". #реклама 16+ pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24373</t>
+  </si>
+  <si>
+    <t>🤩 Публикация организована при помощи команды JaguarProd - качественное продвижение в telegram.</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24372</t>
+  </si>
+  <si>
+    <t>🤩Подборка лучших Telegram-каналов 🤩Миллион на Квадратных Метрах — собственники 4000+ м² коммерческой недвижимости. Показываем на собственном примере, как находить недооценённые помещения, заселять федеральные сети и создавать ГАБы с окупаемостью 4–7 лет. Только реальные сделки, цифры и опыт изнутри рынка. Забирайте подарок "10 сервисов и фишек, которые экономят сотни часов и сотни тысяч рублей инвесторам и брокерам". 🤩 Жёсткие разборы рынка недвижимости, честные истории про деньги и жизнь без масок — и никакой инфоцыганщины. Яна Мандрыкина говорит то, о чём другие молчат. 🤩 Адвокат Елена Мельникова. Почти 30 лет работаю с вопросами недвижимости, земли и строительства: проверяю сделки, защищаю интересы заказчиков и подрядчиков, помогаю снижать юридические риски до того, как они превращаются в потери. 🤩 Канал дизайнера интерьера Ольги Садчиковой - Хочешь стильный интерьер без лишних трат? Ольга делится проектами, идеями и приёмами, которые работают. Подпишись ✅- твой дом скажет «спасибо»! 🤩 Интел Групп — строительство загородных домов под ключ в Москве и Подмосковье с 2011 года. Строим давно и качественно, тому подтверждение экспертизы от технадзора "ДомоПодбор". Помогаем с участком, ипотекой, юридическим сопровождением. 🤩 ЯП-События - новости от инсайдеров с места событий. Раньше других! 🤩 Авторский канал Ильи Васильчука. Полезная информация от судебного юриста (директора МФЦ) в которой он раскрывает мошеннические схемы, учит как не потерять деньги и рассказывает истории из своей судебной практики. Всегда глубокий анализ, четкие инструкции, реальные кейсы. 🤩 Искусство и культура — лучшие произведения искусства с древности до современности 🤩 Метр² в квадрате —  полезный канал с разборами от профессионального аналитика рынка недвижимости. 🤩 Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🤩 Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! 🤩 Бизнес секреты — разбираем кейсы от первых лиц, препарируем успехи и провалы, находим неочевидные лайфхаки в управлении, финансах и маркетинге 🤩 Хотите жить красиво: так, чтобы приходишь в свой дом, а там — глаз не отвести от каждого уголка? У меня для вас хорошие новости: Канал дизайнера интерьера Ани Туваевой. 🤩 Добро пожаловать на канал АИД. Мы приглашаем вас в увлекательное путешествие по самым удивительным архитектурным проектам разных эпох и дизайнерским решениям со всех уголков мира. 🤩 БИЗНЕС ПОДКАСТЫ — подписывайтесь и слушайте лучшие подкасты по бизнесу от самых выдающихся людей в мире🎙 🤩 Бизнес Арсенал — сервисы, вспомогательные инструменты,  которые помогут увеличить эффективность вашего бизнеса и быть в тренде текущих технологий. 🤩 Элитная недвижимость Москвы: новости, аналитика, тенденции рынка, эксклюзивные предложения. Подписывайтесь на канал, чтобы следить за новостями московской элитной недвижимости! 🤩 Туториал 👈 Это свежие новости  в сфере Недвижимости и, Экономики  —  Ваш гид по самым свежим новостям 🤩 Поэзия? У Аннэтэс Рудман — это вкусно! Издатель культового журнала n’Style, журналист и поэт. На канале — целый мир: от разборов поэзии, от которых мурашки до тем о красоте, здоровье и личных истории Аннэтэс. 🤩 Торги по банкротству с Мамедовой Владиславой Купить недвижимость за 600 тыс., продать за 1,6 млн, взять авто дешевле рынка на 1 млн или зарабатывать на торгах без вложений — здесь только практика без мифов. 🤩 МОСКВА - моя территория — канал Шайдулиной Сусанны, топ-специалиста по недвижимости в Москве Я не просто продаю и покупаю квартиры — я люблю свою работу, Москву и своих клиентов!❤️ В этом канале — только актуальные тренды, скрытые лайфхаки и советы, которые работают. 🔴Подписывайся —  недвижимость простое и приятное приключение!</t>
+  </si>
+  <si>
+    <t>14.07.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24371</t>
+  </si>
+  <si>
+    <t>Канал Medieval Zhopa — блог о трудностях жизни в средневековой Европе. Уникальный контент. Каждый пост — личное исследование автора, основанное на редком историческом материале. Никакой копипасты и левых фактов. Канал рассказывает обо всём: рыцари и замки, войны и крестовые походы, короли и шуты, восстания и пытки, голод и эпидемии, любовь и смерть. Еда, одежда, профессии, животные, суд, криминал, интриги, анекдоты. Живо, доступно, неформально. Полное погружение в эпоху. Основной формат — лонгрид. Читайте и подписывайтесь!</t>
+  </si>
+  <si>
+    <t>14.07.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24370</t>
+  </si>
+  <si>
+    <t>Кафедральный собор Святого Бавона История Кафедрального собора Святого Бавона в Генте начинается с деревянной крестильной церкви, посвящённой святому Иоанну Крестителю, которую построили в X веке. В середине XI века граф Бодуэн I возвёл каменную романскую церковь, которая стала главным храмом города. В 1038 году в церкви Святого Иоанна был похоронен граф Бодуэн IV, что подчеркнуло её значение для графской семьи. В XII веке храм расширили, а в начале XIII века добавили романский склеп, сохранившийся до наших дней. В XIV веке началась масштабная перестройка церкви в готическом стиле, которая растянулась почти на три столетия. В 1274 году заложили хор, в 1462 году завершили строительство капеллы графов, а в 1534 году — западную башню, которая, однако, так и не была достроена до запланированной высоты. В 1559 году, после реорганизации епископальной системы в Нидерландах, церковь Святого Иоанна получила статус кафедрального собора. Она была переосвящена в честь Святого Бавона — покровителя Гента, христианского отшельника VII века, который почитался как защитник города. В XVI–XVII веках интерьер собора претерпел значительные изменения. В период иконоборчества 1566 года многие произведения искусства были уничтожены, а во времена испанского владычества храм использовался как военный склад. Лишь в XVII веке, после возвращения католического богослужения, Собор Святого Бавона начал восстанавливаться. Архитектура Кафедрального собора Святого Бавона представляет собой образец брабантской готики, характерной для исторических Нидерландов. Главный фасад обращён на запад, где возвышается 89-метровая башня, увенчанная шпилем. Фасад украшен каменной резьбой, нишами со статуями святых и большими стрельчатыми окнами. Особого внимания заслуживает южный портал, оформленный в позднеготическом стиле, с богатым скульптурным декором.</t>
+  </si>
+  <si>
+    <t>14.07.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24369</t>
+  </si>
+  <si>
+    <t>Кафедральный собор Святого Бавона, Гент, Бельгия История Кафедрального собора Святого Бавона в Генте начинается с деревянной крестильной церкви, посвящённой святому Иоанну Крестителю, которую построили в X веке. В середине XI века граф Бодуэн I возвёл каменную романскую церковь, которая стала главным храмом города. В 1038 году в церкви Святого Иоанна был похоронен граф Бодуэн IV, что подчеркнуло её значение для графской семьи. В XII веке храм расширили, а в начале XIII века добавили романский склеп, сохранившийся до наших дней. В XIV веке началась масштабная перестройка церкви в готическом стиле, которая растянулась почти на три столетия. В 1274 году заложили хор, в 1462 году завершили строительство капеллы графов, а в 1534 году — западную башню, которая, однако, так и не была достроена до запланированной высоты. В 1559 году, после реорганизации епископальной системы в Нидерландах, церковь Святого Иоанна получила статус кафедрального собора. Она была переосвящена в честь Святого Бавона — покровителя Гента, христианского отшельника VII века, который почитался как защитник города. В XVI–XVII веках интерьер собора претерпел значительные изменения. В период иконоборчества 1566 года многие произведения искусства были уничтожены, а во времена испанского владычества храм использовался как военный склад. Лишь в XVII веке, после возвращения католического богослужения, Собор Святого Бавона начал восстанавливаться. Архитектура Кафедрального собора Святого Бавона представляет собой образец брабантской готики, характерной для исторических Нидерландов. Главный фасад обращён на запад, где возвышается 89-метровая башня, увенчанная шпилем. Фасад украшен каменной резьбой, нишами со статуями святых и большими стрельчатыми окнами. Особого внимания заслуживает южный портал, оформленный в позднеготическом стиле, с богатым скульптурным декором. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>14.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24368</t>
+  </si>
+  <si>
+    <t>🪾 Зачем топтали мой газон? По статистике сохраняется всего 52% качественного озеленения. Места особого риска – детские и спортивные площадки, места выгула питомцев, а также пожарные проезды. Если вы хотите сохранить декоративность дворов и общественных пространств на десятилетия, регистрируйтесь на вебинар «Антивандальное озеленение». Темы встречи: •  В каких зонах всегда страдает озеленение, и во что это обходится застройщику •  Базовые ошибки при проектировании зон высокой нагрузки •  Экономическая эффективность антивандального озеленения в цифрах •  Шпаргалка, которая сэкономит вам миллионы Дата: 16 июля Время: 14:00 по Мск Спикер: Екатерина Румянцева, главный инженер проектного бюро ГК «Экоплант». Участие бесплатное, нужно только зарегистрироваться по ссылке. Чтобы не пропустить новые анонсы, подпишитесь на канал Экоплант – девелоперам и следите за темами следующих вебинаров.</t>
+  </si>
+  <si>
+    <t>14.07.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24367</t>
+  </si>
+  <si>
+    <t>14.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24365</t>
+  </si>
+  <si>
+    <t>профессоре канал архитектора с PhD из Италии Анастасии Салтыковой о том, как строить осознанную карьеру и не терять себя в профессии. / Как собрать сильное портфолио, и почему это не про редкий талант / Взгляд на архитектурное образование / Менторство в архитектуре, когда можно опереться на более опытного коллегу / Про синдром самозванца в архитектуре / Про искусство маленьких шагов Это небольшая часть тем, о которых Анастасия пишет так, будто вы разговариваете за чашкой кофе, а не слушаете лекцию. Тем, кому близки мышление и саморефлексия в профессии, здесь точно будет о чём подумать. Подписывайтесь на канал профессоре</t>
+  </si>
+  <si>
+    <t>14.07.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24364</t>
+  </si>
+  <si>
+    <t>13.07.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24363</t>
+  </si>
+  <si>
+    <t>Мэрия 10-го округа Парижа (Mairie du 10e arrondissement de Paris), расположенная на улице Фобур Сен-Мартен (Faubourg Saint-Martin) на старинной открытке Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>13.07.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24362</t>
+  </si>
+  <si>
+    <t>Кёльнский собор (Kölner Dom) — знаменитый римско-католический собор в городе Кёльн, Германия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>12.07.26 21:11</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24361</t>
+  </si>
+  <si>
+    <t>Кредитная карта супер Сплита за пару кликов Кредитная карта с бесплатным обслуживанием и лимитом до 1 000 000 ₽ на все покупки! ✨Сплитуйте на кассах магазинов и онлайн. ✨Делите оплату до 6 месяцев без переплат. ✨Устанавливайте график платежей самостоятельно. Бесплатно привезём пластик в пункт выдачи Яндекс Маркета. Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО «Яндекс Банк» . #реклама pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.07.26 20:36</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24360</t>
+  </si>
+  <si>
+    <t>Невероятной красоты виды и прекрасные города Чинкве-Терре, Италия Чинкве-Терре (итал. Cinque Terre, лиг. Sinque Tere — «Пять земель», «Пятиземелье») — национальный парк Италии, включает рукотворные террасы и пять небольших поселений на побережье Генуэзского залива в провинции Специя административного региона Лигурия. Область находится на территории восточной части так называемой Ривьеры — Ривьера-ди-Леванте. Местные памятники относятся к периоду средневековья, однако возникновение некоторых поселений восходит к римскому времени. В 1997 году ЮНЕСКО включила культурный ландшафт парка Чинкве-Терре в список Всемирного наследия человечества. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>12.07.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24355</t>
+  </si>
+  <si>
+    <t>Новые автомобили SOLARIS KRX по выгодным условиям Комфорт в каждой поездке. Ограниченная партия у оф. дилеров. Получите выгоду! Узнать больше #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.07.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24354</t>
+  </si>
+  <si>
+    <t>Подготовили для вас эксклюзивный сборник каналов о недвижимости: ✈️ Свой метр — канал для тех, кто хочет самостоятельно разобраться в рынке новостроек и принимать сильные решения быстрее других. Актуальные лоты, реальные платежи, закрытые старты, рассрочки и условия, которых нет в открытом доступе. 🎯 Канал адвоката по семейным спорам Борисенко Ольги. Из него вы узнаете, как некоторые супруги заранее готовятся к расторжению брака, какие коварства бывшей «второй половины» могут ждать добросовестную сторону, как подстелить соломку на случай возможных семейных тяжб. 📌 ИЖС в России — главные новости об индивидуальном жилищном строительстве в России. Аналитика рынка и его участников. Подписывайся, что бы быть в курсе всего частного строительства страны. 💬 Монолит – авторский канал инсайдов рынка недвижимости. Опытный взгляд изнутри отрасли. ⚡️ Ипотека с Еленой Суховой - Ипотека без стресса! На канале Елены Суховой вы найдете информацию о субсидиях, льготных программах и других возможностях для выгодного кредитования. 🔵 Метр² в квадрате - полезный канал с разборами от профессионального аналитика рынка недвижимости. Разбираем новости и тренды, проверяем скидки в новостройках, смотрим графики реальных цен и карты перспективных локаций. Подписывайтесь! 🏢 Рынок квадратных метров - Квадратные метры для каждого! Обзоры новых жилых комплексов, советы по покупке и продаже квадратных метров. 🕋 Архитектура | Architecture – канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. ➖  «СОЮЗЦЕМЕНТ» - 🏗 Вся значимая информация о цементном бизнесе и ключевых решениях по отрасли 📊 Эксклюзивные данные и аналитика  по промышленности строительных материалов 📢 Комментарии к основным событиям в строительной отрасли Попасть в подборку каналов 👉 GreenMedia</t>
+  </si>
+  <si>
+    <t>12.07.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24353</t>
+  </si>
+  <si>
+    <t>Потрясающей красоты интерьеры Kempten Residenz, Германия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>11.07.26 21:38</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24352</t>
+  </si>
+  <si>
+    <t>И вы знаете Поэтому просто ещё раз обозначим, что промокод NETSIL скинет 5000 рублей при бронировании жилья на Яндекс Путешествиях. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.07.26 21:12</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24351</t>
+  </si>
+  <si>
+    <t>Прекрасные витражи в Сент-Шапель (Sainte Chapelle), Париж, Франция Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>11.07.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24350</t>
+  </si>
+  <si>
+    <t>Что можно узнать о человеке за пять вопросов? Мы нашли способ проверить. В новом проекте «5 вопросов под пальмой» от Veselovka Experience мы зовем интересных людей под пальму и задаем им пять вопросов. Без заготовленных ответов. Без правильных формулировок. Без попытки показать идеальную версию себя. Только человек и его настоящие мысли. Первый выпуск уже вышел — в гостях Георгий Марантиди, архитектор, реализовавший архитектурную концепцию Veselovka Experience. Смотреть первый разговор 👉 5 вопросов под пальмой by Veselovka Experience🌴 #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.07.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24349</t>
+  </si>
+  <si>
+    <t>Главная парадная лестница (Grand Escalier d'Honneur) знаменитого оперного театра Опера Гарнье (Palais Garnier) в Париже. Этот эскиз был опубликован в 1880 году самим архитектором здания, Шарлем Гарнье, в его монументальном труде «Le nouvel Opéra». Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>11.07.26 04:38</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24348</t>
+  </si>
+  <si>
+    <t>10.07.26 20:45</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24344</t>
+  </si>
+  <si>
+    <t>Красивый интерьер ресторана Beefbar Paris в стиле модерн, Париж, Франция Богато украшенные стеновые панели ранее скрытого атриума 19-го века послужили основой для трансформации этого стейк-ресторана дизайнерским дуэтом Humbert &amp; Poyet. Beefbar Paris оформлен в роскошных тонах драгоценных камней, которые дополняют настенные панели в стиле модерн в главном обеденном атриуме, создавая то, что Humbert &amp; Poyet описывает как «игру между трезвостью и эксцентричностью». Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>10.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24340</t>
+  </si>
+  <si>
+    <t>Добрый день, дамы и господа! По старой доброй традиции мы решили собрать для вас новую подборку каналов про историю, археологию и культуру. Здесь есть всё: от глубоких подкастов и лонгридов до ироничных заметок и любопытных фактов. Чтобы не искать всё по отдельности, мы объединили лучшие проекты в одну папку. Просто добавьте её себе, и вся история будет под рукой. Как это работает: Все очень просто: переходите по ссылке, жмите «Добавить папку» и выбирайте те каналы, которые вам интересны. Если не хотите, чтобы телефон постоянно вибрировал от новых постов, уведомления можно сразу выключить. Теперь можно делиться подборкой с друзьями и просто наслаждаться!</t>
+  </si>
+  <si>
+    <t>10.07.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24339</t>
+  </si>
+  <si>
+    <t>Шато де Вальмиранд (Château de Valmirande), Монрежо, Франция Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>09.07.26 20:17</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24338</t>
+  </si>
+  <si>
+    <t>Роскошная открытая парадная особняка В.Ф. Салтыковой, Санкт-Петербург Здание построено в 1840 году по проекту архитектора Г.А. Боссе. Расположено по адресу: Набережная Мойки, 69. Фотограф: Юлия Малиновская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>09.07.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24329</t>
+  </si>
+  <si>
+    <t>Вид на город Сиракузы на Сицилии, Италия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>09.07.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24328</t>
+  </si>
+  <si>
+    <t>💥По поводу сотрудничества @MarinaVerbanova💥 ✅Владимир Жоков — канал о том, как покупать объекты с умом, получать доход от аренды и выстраивать долгосрочную стратегию. Реальные кейсы, аналитика рынка, советы и опыт частного инвестора. ✅Марина Курлова / налоговый консультант для физлиц. Канал практикующего эксперта. Теория и практика по налогам в недвижимости, зарубежные доходы и счета, нерезиденты. ✅МЕТРЫ | Курортная Недвижимость Нового Поколения. Эксклюзивные объекты, Старты закрытых продаж, перспективные инвестиции и профессиональный подход к каждой сделке. МЕТРЫ - Ваш надежный гид в мир курортной недвижимости Алтая, Архыза, Шерегеш, Кавказских Минеральных Вод, и Краснодарского края 🔸Небрехня — читают, чтобы понять, как и кем устроена российская экономика на самом деле. По каналу сверяют часы бизнесмены и топ-менеджеры госкомпаний Читайте Небрехню теперь также и в MAX 🔸Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках.  🔸Galleria D'Arte - канал об искусстве. Посвящен в основном живописи. Здесь публикуются произведения художников в жанре ню, картины, рисунки и др. 🔸Искусство и культура - канал об искусстве и культуре. Картины великих художников, шедевры скульптуры, архитектура и другие интересные и уникальные произведения искусства. 🔸СлежуЗа - Недвижимость - популярный агрегатор новостей о недвижимости. Один канал вместо кучи подписок, чтобы быть вкурсе всех событий из мира девелоперов. 🔸Космос на связи - авторский канал Константина Скляднева, продюсера с опытом более 60 запущенных YouTube-каналов и 1000+ организованных съёмок. Практические знания о контенте, продюсировании и развитии бизнеса через медиа. 🔸Ульян Фролов - №1 в торгах  - канал об инвестициях в недвижимость с торгов по банкротству и аукционов. Показываем, как инвесторы покупают объекты ниже рынка и зарабатывают от 26% годовых. 🔸Вячеслав Пона - флиппинг и инвестиции в недвижимость. Делюсь разборами проектов с полной математикой, подбором объектов, инвест-ремонтами, упаковкой квартир под продажу и аналитикой рынка Петербурга. 🔸ТОП НОВОСТРОЕК – аналитический проект о новостройках, основан в 2015 году. Подробный анализ цен на старте продаж, рейтинг застройщиков и жилых комплексов. Мы помогаем принимать решения! Подписаться в МАХ. 🔸Константин Медведев  Юрист для покупателей и риелторов Проверю то, что другие не смогут! 🌇Ваша защита при покупке недвиж-ти. Сопровождение сделок под🔑 Эл. регистрация без визита в МФЦ из любой точки 🌎 Сохранил деньги 30 000+ клиентам. ✅LEGEND PARQUET — канал о том, как натуральное дерево становится частью современной архитектуры и интерьера. Реализованные проекты, эстетика, производство, детали и истории, которые стоят за каждым полом. 💥По поводу сотрудничества @MarinaVerbanova💥</t>
+  </si>
+  <si>
+    <t>08.07.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24319</t>
+  </si>
+  <si>
+    <t>Рыночная площадь (Marktplatz) города Галле (Halle) в Германии на открытке конца XIX века Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>08.07.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24317</t>
+  </si>
+  <si>
+    <t>Рыночная площадь (Marktplatz) города Галле (Halle) в Германии на открытке конца XIX века</t>
+  </si>
+  <si>
+    <t>08.07.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24316</t>
+  </si>
+  <si>
+    <t>🚀Подборка лучших Telegram-каналов 🌟 Группа компаний «Стилобат»: официально в Телеграм. Новости девелопера проектов класса de luxe, экспертиза основателя Льва Мазараки, а также значимые новости Москвы, мира технологий и достижений промышленности, истории о знаковой архитектуре и многом другом. Подписывайтесь, чтобы быть в курсе главного. 🌟 Жёсткие разборы рынка недвижимости, честные истории про деньги и жизнь без масок — и никакой инфоцыганщины. Яна Мандрыкина говорит то, о чём другие молчат. 🔥❗️ МОСКВА - моя территория — канал Шайдулиной Сусанны, топ-специалиста по недвижимости в Москве 🌇 Я не просто продаю и покупаю квартиры — я люблю свою работу, Москву и своих клиентов!❤️ В этом канале — только актуальные тренды, скрытые лайфхаки и советы, которые работают. 🔴Подписывайся —  недвижимость простое и приятное приключение! 🚀 🔥 Интел Групп — строительство загородных домов под ключ в Москве и Подмосковье с 2011 года. Строим давно и качественно, тому подтверждение экспертизы от технадзора "ДомоПодбор". Помогаем с участком, ипотекой, юридическим сопровождением. ❗️ Авторский канал Ильи Васильчука. Полезная информация от судебного юриста (директора МФЦ) в которой он раскрывает мошеннические схемы, учит как не потерять деньги и рассказывает истории из своей судебной практики. Всегда глубокий анализ, четкие инструкции, реальные кейсы. 🌟 Искусство и культура — лучшие произведения искусства с древности до современности 🌟 Метр² в квадрате —  полезный канал с разборами от профессионального аналитика рынка недвижимости. ❗️ Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🟡 Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! 😁 Хотите жить красиво: так, чтобы приходишь в свой дом, а там — глаз не отвести от каждого уголка? У меня для вас хорошие новости: Канал дизайнера интерьера Ани Туваевой. 😾 99 РЕШЕНИЙ — ваш стратегический партнер в легализации жизни в ЕС. Мы не просто оформляем ВНЖ и гражданство - мы создаём легальный, стратегический путь переезда, обеспечивая безопасность и контроль на каждом этапе. 🌟 БИЗНЕС ПОДКАСТЫ — подписывайтесь и слушайте лучшие подкасты по бизнесу от самых выдающихся людей в мире🎙 🌟 ПроБизнес: Бизнес, Финансы — Лучшие видео из бизнеса, бизнес инсайты от миллиардеров, мы рассказываем о бизнесе и жизни успешных предпринимателей. ⚫️ Элитная недвижимость Москвы: новости, аналитика, тенденции рынка, эксклюзивные предложения. Подписывайтесь на канал, чтобы следить за новостями московской элитной недвижимости! 🌟 Туториал 👈 Это свежие новости  в сфере Недвижимости и, Экономики  —  Ваш гид по самым свежим новостям 🌟 Поэзия? У Аннэтэс Рудман — это вкусно! Издатель культового журнала n’Style, журналист и поэт. На канале — целый мир: от разборов поэзии, от которых мурашки до тем о красоте, здоровье и личных истории Аннэтэс. 🌟 Торги по банкротству с Мамедовой Владиславой Купить недвижимость за 600 тыс., продать за 1,6 млн, взять авто дешевле рынка на 1 млн или зарабатывать на торгах без вложений — здесь только практика без мифов. 🚀 Публикация организована при помощи команды JaguarProd - качественное продвижение в telegram.</t>
+  </si>
+  <si>
+    <t>07.07.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24307</t>
+  </si>
+  <si>
+    <t>Пантеон - архитектурно-исторический памятник, образец французского неоклассицизма в Париже. Построен по проекту архитектора Жак-Жермена Суффло в 1758-1790 годах.</t>
+  </si>
+  <si>
+    <t>06.07.26 21:17</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24306</t>
+  </si>
+  <si>
+    <t>Вечерний Париж, Франция Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>06.07.26 20:31</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24305</t>
+  </si>
+  <si>
+    <t>➡️Собрали для вас каналы, которые сделают ваш Telegram полезнее и интереснее✨ 🤩   ПГС Эксперт — канал о строительной экспертизе и технических рисках недвижимости. Показываем, как оценить здание, помещение или квартиру перед покупкой, ремонтом и реконструкцией: трещины, износ, дефекты конструкций, перепланировки и скрытые повреждения. Кейсы, чек-листы и разборы для собственников, инвесторов, юристов, риелторов и архитекторов. ➡️ Подписаться на нас в MAX 🤩 🤩   «НЭП» — экспертный канал о недвижимости, сделках и градостроительных рисках. Разбираем, как проверить объект до покупки и снизить риск дорогих ошибок: ▪️ самострой и спорный статус здания ▪️ ограничения участка и красные линии ▪️ ПЗЗ, ГПЗУ и разрешенное использование ▪️ объекты культурного наследия и зоны охраны ▪️ согласования, ПНО и документы перед сделкой ▪️ риски для собственников, инвесторов и юристов В канале — кейсы, чек-листы и разборы по ценной городской недвижимости. ➡️ Подписаться на нас в MAX  🤩 🤩   Churganov Недвижимость - канал основателя агентства Art Estate. Офисы в Дубае 🇦🇪, в Москве и Петербурге 🇷🇺. Лично провел 1000+ сделок по купле-продаже. Опыт с 2005 г. Живет в Дубае. Пишет про недвижимость и бизнес. 🤩   Недвижимость и закон - О недвижимости, сделках, мошенниках, праве, закона.  Новости и полезные статьи на тему недвижимости. ➡️ Подписаться на нас в MAX 🤩 🤩   ЯП-События - оперативные новости от инсайдеров с места событий. Раньше других! 🤩   Юрист объясняет | Евгений Фурин - канал юриста Евгения Фурина. Ежедневно о новинках законодательства, интересных и резонансных делах, государстве, политике и экономике. Каждый вечер — дайджест важных новостей государственной и правовой сферы. ➡️ Подписаться на нас в MAX 🤩 🤩 Элитная недвижимость Москвы - новости, аналитика, тенденции рынка, эксклюзивные предложения. Подписывайтесь на канал, чтобы следить за новостями московской элитной недвижимости! ➡️ Подписаться на нас в MAX 🤩 🤩 Канал Старты квартир — подпишитесь на скидки в новостройках Москвы и Подмосковья. 🤩 Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🤩❤️ ХОУМСТЕЙДЖИНГ С ЛЮБОВЬЮ @hswithlove ▪️студия и онлайн-школа▪️ • Как увеличить доходность квартиры без ремонта? • Почему одни квартиры сдаются за дни, а другие висят месяцами? • Что важно инвестору перед покупкой объекта? • Как создать интерьер, который выглядит дорого и быстро окупается? Канал для собственников, инвесторов и всех, кто хочет зарабатывать на недвижимости красиво 🏡✨ ➡️ Подписаться на нас в MAX 🤩 🤩 Метр² в квадрате - Всё о недвижимости: от метра до миллиона — просто, честно, полезно ➡️ Подписаться на нас в MAX 🤩 🤩   Что по недвижимости? - Публикуем самые важные новости недвижимости и новостроек Москвы, Санкт-Петербурга и всей страны. ➡️ Подписаться на нас в MAX 🤩 🤩   Никому не двигаться — здесь все о жизни в новостройках (и не только) с точки зрения неформального и авторского видения: что стоит посмотреть, где можно купить или снять жильё, а еще здесь не только шутят, но и поднимают социальные проблемы. Подписывайтесь и оставайтесь в курсе классных событий и новостей ✅ 🤩 Адвокат Елена Мельникова. Почти 30 лет работаю с вопросами недвижимости, земли и строительства: проверяю сделки, защищаю интересы заказчиков и подрядчиков, помогаю снижать юридические риски до того, как они превращаются в потери. https://t.me/melnikovaei/285 🤩Организаторы подборки: GreenSmm</t>
+  </si>
+  <si>
+    <t>06.07.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24304</t>
+  </si>
+  <si>
+    <t>Sint Petrus Bandenkerk, Oisterwijk, Noord Brabant, Nederland Sint-Petrus'-Bandenkerk — это величественная римско-католическая церковь в неоготическом стиле, расположенная на площади Керкплейн (Kerkplein 1) в городе Оистервейк, провинция Северный Брабант. Храм включен в список национальных памятников Нидерландов (Rijksmonument).</t>
+  </si>
+  <si>
+    <t>06.07.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24303</t>
+  </si>
+  <si>
+    <t>Собор Святого Креста и Святой Евлалии (также известный как Барселонский собор) в Барселоне, Испания. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>05.07.26 20:52</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24302</t>
+  </si>
+  <si>
+    <t>Амстердам, Нидерланды Амстердам (Amsterdam) — столица и крупнейший город Нидерландов, расположенный в провинции Северная Голландия. Город знаменит своими живописными каналами (внесены в список наследия ЮНЕСКО), узкими «пряничными» домиками, мостами и развитой велосипедной культурой. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>05.07.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24298</t>
+  </si>
+  <si>
+    <t>Замок Хинтерглаухау в Глаухау, западная Саксония, Германия Замок Хинтерглаухау (Schloss Hinterglauchau) — это замок эпохи Возрождения в Глаухау, западная Саксония, Германия. Его строительство началось в 1470 году на месте замка, возведенного около 1170 года геррами Шёнбурга и на протяжении веков служил их главной резиденцией. С постройкой зданий, позже известных как замок Фодерглаухау, комплекс был расширен в сторону города примерно с 1525 года. Одновременно с этим был проведен ремонт главного замка. В начале XX века в замке был создан музей.</t>
+  </si>
+  <si>
+    <t>04.07.26 20:53</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24297</t>
+  </si>
+  <si>
+    <t>Палермо, Сицилия, Италия Палермо (Palermo) — это столица итальянского острова Сицилия, крупнейший культурный, исторический и экономический центр региона с населением более 600 тысяч человек. Город знаменит своей контрастной атмосферой, уникальной арабо-норманнской архитектурой, включенной в список ЮНЕСКО. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>04.07.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24293</t>
+  </si>
+  <si>
+    <t>Сложный веерный свод центральной башни (Bell Harry Tower) Кентерберийского собора (Canterbury Cathedral), Кентербери, графство Кент, Англия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>03.07.26 19:38</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24287</t>
+  </si>
+  <si>
+    <t>Дворцово‑парковый ансамбль Шлайсхайм. Германия Шлайсхайм (Schleißheim) — это историческая дворцово-парковая зона в коммуне Обершлайсхайм, расположенная к северу от Мюнхена (Бавария, Германия). Она всемирно известна своим грандиозным комплексом из трёх дворцов и оригинальным барочным парком, который считается одним из крупнейших и наиболее значимых в Германии. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>03.07.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24286</t>
+  </si>
+  <si>
+    <t>🌍🔍 Тайны прошлого: Неизвестные страницы истории 🔍🌍 Задумывались ли вы когда-нибудь, какие секреты скрывают древние руины и забытые артефакты? История полна загадок, которые ждут своего раскрытия! Например, кто на самом деле построил Стоунхендж и для чего? Или какие тайны хранят под собой пирамиды Гизы? Каждое открытие может перевернуть наше представление о прошлом и добавить новые штрихи к картине человеческой цивилизации. Вот интересная подборка каналов на тему истории Чтобы принять участие, напиши https://t.me/soffi888</t>
+  </si>
+  <si>
+    <t>03.07.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24285</t>
+  </si>
+  <si>
+    <t>St Edmundsbury Cathedral, England</t>
+  </si>
+  <si>
+    <t>03.07.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24284</t>
+  </si>
+  <si>
+    <t>03.07.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24280</t>
+  </si>
+  <si>
+    <t>Амстердам, Нидерланды Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>02.07.26 20:18</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24273</t>
+  </si>
+  <si>
+    <t>Изящная лестница в особняке М.В. Штифтера. Санкт-Петербург Здание построено в 1914 году по проекту архитектора Л.Л.Хойновского. Расположено по адресу: ул. Моховая, д.15. Фотограф: Юлия Малиновская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>02.07.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24272</t>
+  </si>
+  <si>
+    <t>02.07.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24271</t>
+  </si>
+  <si>
+    <t>Часовня Святой Троицы (Holy Trinity Chapel), аббатство Тьюксбери (Tewkesbury Abbey), графство Глостершир, Англия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>02.07.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24270</t>
+  </si>
+  <si>
+    <t>Руины церкви цистерцианского аббатства Нотр-Дам д'Урскамп (Abbaye Notre-Dame d'Ourscamp), департамент Уаза, Франция. Руины аббатства Нотр-Дам д'Урскамп включены в список исторических памятников Франции.</t>
+  </si>
+  <si>
+    <t>01.07.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24269</t>
+  </si>
+  <si>
+    <t>Голландский домик в усадьбе Вороново, Новая Москва Голландский домик в Вороново — это уникальный двухэтажный парковый павильон XVIII века, расположенный на берегу усадебного пруда в исторической усадьбе Вороново (ныне территория Троицкого административного округа Новой Москвы). Это единственная парковая постройка усадьбы, полностью уцелевшая до наших дней. Фото: PavelK Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>01.07.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24268</t>
+  </si>
+  <si>
+    <t>Здание Имперского патентного ведомства (Kaiserliches Patentamt) в Берлине, Германия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>30.06.26 21:18</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24267</t>
+  </si>
+  <si>
+    <t>Ночной Рим. Колонна Траяна Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>30.06.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24266</t>
+  </si>
+  <si>
+    <t>🚀Подборка лучших Telegram-каналов 🌟 Жёсткие разборы рынка недвижимости, честные истории про деньги и жизнь без масок — и никакой инфоцыганщины. Яна Мандрыкина говорит то, о чём другие молчат. 🌟 Гудвилл-Строй — канал о ремонте квартир и домов, где всё понятно: от бюджета до готового результата ✨ Показываем реальные кейсы, стоимость работ, отзывы клиентов и то, как проходит ремонт на практике. 🎁 Дизайн-проект в подарок при заказе ремонта Подписывайтесь, если хотите видеть реальные решения и заранее понимать бюджет своего ремонта 🔥 Интел Групп — строительство загородных домов под ключ в Москве и Подмосковье с 2011 года. Строим давно и качественно, тому подтверждение экспертизы от технадзора "ДомоПодбор". Помогаем с участком, ипотекой, юридическим сопровождением. 🌟 IROOMS.design — студия, которая создаёт красивые, функциональные и уютные интерьеры для жизни и квартир под сдачу💵 Здесь мы рассказываем: 🏡 Как сделать стильный и удобный интерьер без переплат Подписывайтесь, чтобы вдохновляться и делать свой дом идеальным для жизни! 🌟 Искусство и культура — лучшие произведения искусства с древности до современности 🌟 Метр² в квадрате —  полезный канал с разборами от профессионального аналитика рынка недвижимости. ❗️ Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🟡 Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! 😁 Хотите жить красиво: так, чтобы приходишь в свой дом, а там — глаз не отвести от каждого уголка? У меня для вас хорошие новости: Канал дизайнера интерьера Ани Туваевой. 👋 IVER | дизайн интерьера - открывайте новые идеи для интерьера вместе с нами. На канале вы увидите лучшие находки и разборы того, как детали формируют характер пространства. 🌟 Бизнес Подкасты | Мотивация — подписывайтесь и слушайте лучшие подкасты по бизнесу от самых выдающихся людей в мире🎙 🌟 Бизнес Секреты — данный канал о структуре организации бизнеса и его достижения. ⚫️ Элитная недвижимость Москвы: новости, аналитика, тенденции рынка, эксклюзивные предложения. Подписывайтесь на канал, чтобы следить за новостями московской элитной недвижимости! 🌟 Бизнес секреты — разбираем кейсы от первых лиц, препарируем успехи и провалы, находим неочевидные лайфхаки в управлении, финансах и маркетинге 🌟 Туториал 👈 Это свежие новости  в сфере Недвижимости и, Экономики  —  Ваш гид по самым свежим новостям 🌟 Поэзия? У Аннэтэс Рудман — это вкусно! Издатель культового журнала n’Style, журналист и поэт. На канале — целый мир: от разборов поэзии, от которых мурашки до тем о красоте, здоровье и личных истории Аннэтэс. 🌟 Торги по банкротству с Мамедовой Владиславой Купить недвижимость за 600 тыс., продать за 1,6 млн, взять авто дешевле рынка на 1 млн или зарабатывать на торгах без вложений — здесь только практика без мифов. 🌟 Элитная недвижимость | ЗОЛОТЫЕ МЕТРЫ — премиум объекты и инвестиции Ликвидные предложения, доход и закрытые сделки 📈 Виллы, пентхаусы, апартаменты у моря 🌊 Подписывайтесь, лучшие предложения здесь. 🌟 В канале «в суд и без меня» вы узнаете: почему нельзя верить словам «давай по-человечески»; зачем хранить переписки;как не потерять деньги, имущество и нервы. 🚀 Публикация организована при помощи команды JaguarProd - качественное продвижение в telegram.</t>
+  </si>
+  <si>
+    <t>30.06.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24265</t>
+  </si>
+  <si>
+    <t>Санкт-Петербург в 1872 году В 1866 году, в возрасте 27 лет Альберт Фелиш прибыл из Германии в Санкт-Петербург, где открыл свое фотоателье на углу Большой Мещанской улицы и Демидова переулка. Но у портретной фотосъемки была большая конкуренция и он начал снимать город Петербург. Для каждой съемки требовалось 1-2 часа времени и очень благоприятные условия. В день получалось около 6 негативов, снятых с различных местностей. Поэтому до Фелиша фотосъемкой Петербурга занимались только два фотографа: Джованни Бианки и Альфред Лоренс. Фотограф: Альберт Фелиш Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>30.06.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24259</t>
+  </si>
+  <si>
+    <t>Пилон храма Исиды и колоннада, остров Филы, Египет. 1890-е годы Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>30.06.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24258</t>
+  </si>
+  <si>
+    <t>Торгово-жилое здание на Фридрихштрассе 82 (на углу с Беренштрассе) в Берлине, Германия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>29.06.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24257</t>
+  </si>
+  <si>
+    <t>Версальский дворец (Château de Versailles), Версаль, Франция Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>29.06.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24256</t>
+  </si>
+  <si>
+    <t>"Солсберийский собор, часть старой органной ширмы" (Salisbury Cathedral Church Part of Old Organ Screen). Фредерик Маккензи (Frederick Mackenzie, ок. 1788-1854) - британский акварелист и архитектурный рисовальщик.</t>
+  </si>
+  <si>
+    <t>28.06.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24255</t>
+  </si>
+  <si>
+    <t>Римско-католический Кафедральный собор Непорочного Зачатия Пресвятой Девы Марии в Москве Фото: PavelK Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>27.06.26 19:31</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24254</t>
+  </si>
+  <si>
+    <t>Дворец Лейхтенбергских в Сергиевке, Петергоф, Санкт-Петербург Дворец построен А.И. Штакеншнейдером в 1842 году для дочери Николая Первого Марии Николаевны и ее супруга герцога Лейхтенбергского. Дворец сильно пострадал во время войны, восстановлен лишь частично. Ныне за отреставрированным фасадом располагается НИИ Биологии, остальные хранят очаровательную атмосферу заброшенности. Ассимметричностью плана, античными портиками, различными фасадами и перголами напоминает дворец в Михайловке, что неудивительно - одним из его архитекторов был Штакеншнейдер. Фотограф: Юлия Малиновская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>27.06.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24245</t>
+  </si>
+  <si>
+    <t>Предлагаем присоединиться в наш уютный телеграм чат для общения! В чате адекватные участники, интересные диалоги и различный интерактив (киноклуб, книжный клуб, гч по Толкину т.д.) Приглашаем к нам новых участников — отдохнуть, завести новые знакомства, пообщаться и остаться с нами :) Даже если вы раньше никогда не сидели в чатах, но чувствуете, что хотелось бы чего-то новенького Тыкайте на ссылку, чтобы перейти в чат. Ссылка - https://t.me/+TdYJFy_deCgwZjAy</t>
+  </si>
+  <si>
+    <t>27.06.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24244</t>
+  </si>
+  <si>
+    <t>Собор Святого Петра в Бове, Франция Собор Святого Петра в Бове (La cathédrale Saint-Pierre de Beauvais) — римско-католический храм, расположенный в городе Бове на севере Франции, департамент Уаза региона О-де-Франс. Является кафедральным собором епархии Бове. Это самый высокий (хотя и незаконченный) из французских готических соборов. Высота его сводов составляет 48,50 метров. С 1569 по 1573 год Собор в Бове с его 153-метровой башней был также самым высоким рукотворным сооружением в мире. Его строительство проходило одновременно со строительством соборов Амьена, Буржа, Шартра, Меца и Реймса. Его создатели стремились сделать его самым большим готическим собором Франции, превзойдя Амьенский собор. После двух обрушений, одного в XIII веке и другого в XVI веке, храм остался недостроенным до наших дней; были построены только хор и трансепт.</t>
+  </si>
+  <si>
+    <t>26.06.26 20:43</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24243</t>
+  </si>
+  <si>
+    <t>Гобеленовая гостиная Юсуповского дворца, Санкт-Петербург Фотограф: Юлия Малиновская</t>
+  </si>
+  <si>
+    <t>26.06.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24233</t>
+  </si>
+  <si>
+    <t>Интерьер церкви Святых Петра и Павла (St Peter and St Paul's Church), Пикеринг, Северный Йоркшир, Англия Архитектура | Искусство</t>
+  </si>
+  <si>
+    <t>26.06.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24232</t>
+  </si>
+  <si>
+    <t>St Peter and St Paul's Church, north Yorkshire Pickering. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>25.06.26 18:11</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24231</t>
+  </si>
+  <si>
+    <t>Подготовили для вас эксклюзивный сборник каналов о недвижимости: 💎 @yagofarov_news Образцы документов от председателя коллегии адвокатов «ЯГОФАРОВ &amp; ПАРТНЕРЫ» Ягофарова Руслана: - адвоката, к.ю.н.; - телеэксперта, на канале также найдёте: Советы по защите прав  дольщиков, собственников недвижимости Видеообзоры приёмок квартир от ведущих застройщиков 📌 Kалинка I Недвижимость в России —  канал одной из ведущих команд на рынке элитной недвижимости. У нас только проверенная аналитика, эксклюзивные данные, обзоры ключевых проектов и глубокие экспертные мнения. 💎 Московская перспектива — медиа о рынке недвижимости.  Пишем про архитектуру, девелопмент, городские проекты, инфраструктуру и тренды отрасли. ⚡️ Filatoff Inc. – авторский канал журналиста Антона Филатова из «Ведомостей», пишущего о недвижимости почти 20 лет. Самые актуальные новости о сделках, новых проектах, банкротствах и торгах. Никаких слухов, только проверенная информация. 📲 Мы в МАХ ⚡️️«Движимая повестка» - канал журналиста Марии Перевощиковой о недвижимости и экономике. В Forbes курирует направление экономики (налоги, бизнес). Входит в экспертную группу по мониторингу общественного мнения Общественного совета при Минстрое 📲 Мы в МАХ 🏠Элитная недвижимость Москвы - новости, аналитика, динамика цен, новые проекты, тренды и эксклюзивные предложения в лучших локациях Москвы. 📲 Мы в MАХ 🔵 Архитектура | Architecture – канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 📱 РУСЛАН РЕНДАВЕД - открытый канал клуба инвесторов в доходную. 🎙Аналитика, разбор проектов, инвест. стратегий, бесплатные прямые эфиры с экспертами. 🕋 Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! Наталья практикующий судебный юрист с 20-летним стажем. 📲 Мы в МАХ 💎 Новостройки Москвы | Broker Tree - правдивый канал  элитного агентства недвижимости. Рассказываем о лучших объектах Москвы, закрытых стартах, архитектуре  и развитие города, делимся лотами дня для жизни и  выгодных инвестиций. 📲Мы в МАХ 🎯 Канал адвоката по семейным спорам Борисенко Ольги. Из него вы узнаете, как некоторые супруги заранее готовятся к расторжению брака, какие коварства бывшей «второй половины» могут ждать добросовестную сторону, как подстелить соломку на случай возможных семейных тяжб. 💎 Gabs | Готовые арендные бизнесы - Канал для инвесторов и агентов по недвижимости, выбирающих готовые арендные бизнесы (ГАБ) с высокой ликвидностью и доходностью. Здесь — аналитика, реальные инвестиционные кейсы и проверенные объекты с окупаемостью от 6-ти лет. Попасть в подборку каналов 👉 GreenMedia</t>
+  </si>
+  <si>
+    <t>25.06.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24230</t>
+  </si>
+  <si>
+    <t>Интерьер Ореховой гостиной в доме Елисеевых, Санкт-Петербург Интерьер Ореховой гостиной в доме Елисеевых на Невском проспекте выполнен в стиле французского Ренессанса. Комнату украшают витражи и камин, посвящённые событиям из жизни французских королей: на старинной печи изображена сцена рыцарского турнира в честь помолвки дочери Генриха II, а витражи иллюстрируют явление Филиппу IV оленя с крестом между рогами во время охоты. Фото: Андрей Михайлов Архитектура | Искусство</t>
+  </si>
+  <si>
+    <t>25.06.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24226</t>
+  </si>
+  <si>
+    <t>Интерьер Ореховой гостиной в доме Елисеевых, Санкт-Петербург Интерьер Ореховой гостиной в доме Елисеевых на Невском проспекте выполнен в стиле французского Ренессанса. Комнату украшают витражи и камин, посвящённые событиям из жизни французских королей: на старинной печи изображена сцена рыцарского турнира в честь помолвки дочери Генриха II, а витражи иллюстрируют явление Филиппу IV оленя с крестом между рогами во время охоты. Фото: Андрей Михайлов Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>25.06.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24222</t>
+  </si>
+  <si>
+    <t>Мемориальная церковь кайзера Вильгельма (Kaiser-Wilhelm-Gedächtniskirche) в Берлине, Германия. Открытка около 1900 года Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>24.06.26 19:27</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24221</t>
+  </si>
+  <si>
+    <t>24.06.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24220</t>
+  </si>
+  <si>
+    <t>Монмартр (Montmartre) - 18-й муниципальный округ Парижа. Франция</t>
+  </si>
+  <si>
+    <t>24.06.26 05:16</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24219</t>
+  </si>
+  <si>
+    <t>Замок Локет, Чехия Локет — каменный замок в Чехии, примерно в 120 км к западу от Праги, около города Карловы Вары. Своё название получил от слова «локоть». Именно форму изогнутой руки напоминает излучина реки Огрже, на берегу которой стоит Локет. По одной из версий замок возведен как пограничная крепость. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>23.06.26 19:37</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24218</t>
+  </si>
+  <si>
+    <t>Санкт-Петербургский политехнический университет Петра Великого (СПбПУ) Фотограф: Лилия Павлова Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>23.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24210</t>
+  </si>
+  <si>
+    <t>🚀Подборка лучших Telegram-каналов 🌟 Жёсткие разборы рынка недвижимости, честные истории про деньги и жизнь без масок — и никакой инфоцыганщины. Яна Мандрыкина говорит то, о чём другие молчат. 🌟 Канал Натальи Ватутиной - руководителя центра Арт Прэдиум в г. Тюмени. Новости рынка, сложные юридические вопросы простым языком, реальные кейсы из практики. Помогаю находить возможности для сохранения и приумножения капитала через недвижимость. 🌟 IROOMS.design — студия, которая создаёт красивые, функциональные и уютные интерьеры для жизни и квартир под сдачу💵 Здесь мы рассказываем: 🏡 Как сделать стильный и удобный интерьер без переплат Подписывайтесь, чтобы вдохновляться и делать свой дом идеальным для жизни! 🔥 Интел Групп — строительство загородных домов под ключ в Москве и Подмосковье с 2011 года. Строим давно и качественно, тому подтверждение экспертизы от технадзора "ДомоПодбор". Помогаем с участком, ипотекой, юридическим сопровождением. 🌟 Искусство и культура — лучшие произведения искусства с древности до современности 🌟 Метр² в квадрате —  полезный канал с разборами от профессионального аналитика рынка недвижимости. ❗️ Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🟡 Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! 😁 Хотите жить красиво: так, чтобы приходишь в свой дом, а там — глаз не отвести от каждого уголка? У меня для вас хорошие новости: Канал дизайнера интерьера Ани Туваевой. 👋 IVER | дизайн интерьера - открывайте новые идеи для интерьера вместе с нами. На канале вы увидите лучшие находки и разборы того, как детали формируют характер пространства. 🌟 Денежный Поток — данный канал о структуре организации бизнеса и его достижения. 🌟 Бизнес Арсенал — сервисы, вспомогательные инструменты,  которые помогут увеличить эффективность вашего бизнеса и быть в тренде текущих технологий. ⚫️ Элитная недвижимость Москвы: новости, аналитика, тенденции рынка, эксклюзивные предложения. Подписывайтесь на канал, чтобы следить за новостями московской элитной недвижимости! 🌟 Туториал 👈 Это свежие новости  в сфере Недвижимости и, Экономики  —  Ваш гид по самым свежим новостям 🌟 Поэзия? У Аннэтэс Рудман — это вкусно! Издатель культового журнала n’Style, журналист и поэт. На канале — целый мир: от разборов поэзии, от которых мурашки до тем о красоте, здоровье и личных истории Аннэтэс. 🌟 Торги по банкротству с Мамедовой Владиславой Купить недвижимость за 600 тыс., продать за 1,6 млн, взять авто дешевле рынка на 1 млн или зарабатывать на торгах без вложений — здесь только практика без мифов. 🚀 Публикация организована при помощи команды JaguarProd - качественное продвижение в telegram.</t>
+  </si>
+  <si>
+    <t>22.06.26 21:33</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24209</t>
+  </si>
+  <si>
+    <t>Церковь Святого Петра (Église Saint-Pierre) в городе Кан, Франция Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>22.06.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24208</t>
+  </si>
+  <si>
+    <t>⚡️nanoCAD BIM Строительство для архитекторов - ТИМ-решение для проектирования архитектурной части проекта в dwg-среде 🔷Инструменты ✔️«Стена», «Перекрытие», «Кровля», «Проем» и «Помещение» ✔️Создание 3D-моделей любой формы и сложности ✔️ Обширные библиотеки - 32 тысячи объектов и материалов ✔️Создание пользовательских объектов ✔️Автоматическая документация и спецификации из 3D-модели ✔️Одна модель – 3 представления: 3D, расчетная модель и 2D ✔️Открытый API Получить бесплатную тестовую лицензию 30 дней можно  на сайте. Предложение действует до 30 июня 2026 #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.06.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24207</t>
+  </si>
+  <si>
+    <t>Голландский домик в усадьбе Кусково, Москва Фото: PavelK Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>22.06.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24206</t>
+  </si>
+  <si>
+    <t>Площадь Шпиттельмаркт (Spittelmarkt) в Берлине, Германия. 1896 год</t>
+  </si>
+  <si>
+    <t>21.06.26 19:01</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24200</t>
+  </si>
+  <si>
+    <t>Павильон Амалиенбург, Мюнхен, Германия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>21.06.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24199</t>
+  </si>
+  <si>
+    <t>Chateau de Creullet</t>
+  </si>
+  <si>
+    <t>20.06.26 19:59</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24198</t>
+  </si>
+  <si>
+    <t>Частная усадьба, Менорка (Menorca), Балеарские острова, Испания</t>
+  </si>
+  <si>
+    <t>20.06.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24192</t>
+  </si>
+  <si>
+    <t>➡️Собрали для вас каналы, которые сделают ваш Telegram полезнее и интереснее✨ 🤩   «БИЗНЕС СО СМЫСЛОМ» — авторский канал Алексея Маврина. Основатель сети «ОПЕКА»: 18 лет создаёт сервисы для пожилых людей, которые меняют к лучшему старость в России. Присоединяйтесь к сообществу предпринимателей! Здесь — реальный опыт, кейсы и идеи для социально значимого бизнеса. ➡️ Подписаться на нас в MAX 🤩 🤩Элитная недвижимость Москвы - новости, аналитика, динамика цен, новые проекты, тренды и эксклюзивные предложения в лучших локациях Москвы. ➡️ Подписаться на нас в MAX 🤩 🤩 Бабки в Банке | Бизнес - здесь вы найдете все, что касается делового мира в России и за рубежом: новости бизнеса, актуальные идеи для заработка и многое другое. Начинай зарабатывать с нами! ➡️ Подписаться на нас в MAX 📲 🤩Бизнес Подкасты | Мотивация - Почему подкасты? - Лучший способ для саморазвития и учёбы, не отвлекаясь от работы. Развивайся 24/7 🤩 Бизнес Секреты - данный канал о структуре организации бизнеса и его достижения. Всё об: • предпринимательстве • менеджменте • пассивном доходе 🤩 Архитектура | architecture - Шедевры архитектуры с древних времён до нашего времени 🤩 Занько. Юрист Банкротства - весь спектр юридических и риелторских услуг. Инвестируем в недвижимость прозрачно. Реферёру от 10% за реферала! 🤩 Медведев о проверках недвижимости - 💰 ЭКОНОМИТЬ НА ЮРИСТЕ ПРИ ПОКУПКЕ КВАРТИРЫ — КАК ИГРАТЬ В РУЛЕТКУ С ДЕСЯТКАМИ МИЛЛИОНОВ РУБЛЕЙ Юрист выявит скрытые проблемы, о которых продавец может не знать. Получите полный документ с выводами и советами. 🎁 Акция: Закажите проверку – получите заключение юриста в подарок! 🤩Организаторы подборки: GreenSmm</t>
+  </si>
+  <si>
+    <t>20.06.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24191</t>
+  </si>
+  <si>
+    <t>Замок Кидвелли, Уэльс, Великобритания Замок Кидвелли (валл. Castell Cydweli) — норманнский замок, возвышающийся над рекой Гвендрает и городом Кидвелли в Кармартеншире, Уэльс. Замок возник в результате решения, принятого в начале XII века, доверить Роджеру, епископу Солсбери, владение Кидвелли. Замок и прилегающий к нему город были построены вскоре после этого. По преданию, в окрестностях обитает безголовый призрак Гвенллиан ферх Груффидд, жены валлийского принца Груффидда ап Риса, она была обезглавленна в 1136 году. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>19.06.26 20:09</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24190</t>
+  </si>
+  <si>
+    <t>Подборка великолепных фасадов старых зданий в Барселоне, Испания</t>
+  </si>
+  <si>
+    <t>19.06.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24181</t>
+  </si>
+  <si>
+    <t>Собор Парижской Богоматери (Нотр-Дам-де-Пари) на офорте 19 века. Автор: Альфред Александр Делоне (Alfred Alexandre Delauney, 1830-1894) - французский художник и гравер. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>18.06.26 20:06</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24180</t>
+  </si>
+  <si>
+    <t>Дубровник, Хорватия Дубровник — это знаменитый курортный город на юго-востоке Хорватии, расположенный на побережье Адриатического моря. Известный как «жемчужина Адриатики», он признан ЮНЕСКО одним из красивейших городов-памятников Европы эпохи Возрождения. Дубровник привлекает путешественников уникальной средневековой атмосферой, массивными крепостными стенами, лазурным морем и терракотовыми крышами, а также мировой славой благодаря съемкам сериала «Игра престолов» (город послужил прообразом Королевской гавани).</t>
+  </si>
+  <si>
+    <t>18.06.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24175</t>
+  </si>
+  <si>
+    <t>⁉️ Устал искать интересные каналы с новостями рынка недвижимости? 📁 ПАПКА С КАНАЛАМИ В этой папке собраны каналы про недвижимость, которые помогают быстрее разобраться в сфере, находить идеи и экономить время на поиске информации. 🔥 Каналы ведут лучшие знатоки своего дела: 🤩 Churganov Недвижимость - Пишу про недвижимость и бизнес. Живу в Дубае. Опыт в недвижке - с 2005 г. Сооснователь агентства Art Estate. Офисы в Мск, Спб 🇷🇺 и в Дубае 🇦🇪 🤩 Юридическое бюро Виктории Комаровой - ⚖️ Защищаем там , где цена ошибки — миллионы. 🏠 Недвижимость и застройщики 💰 Наследство и раздел имущества 📈 Бизнес и корпоративные споры ⚖️ Суды всех инстанций 🤩 Сама себе бухгалтер - Все о налоговом "кэшбэке" для физлиц. Оспаривание долга, штрафов и пеней перед налоговой - реальные кейсы. Простыми словами о том, что нужно знать каждому о налогах. 🤩 Капитал на недвижимости - Канал ведет земельный юрист с 25-летним стажем ✅ Оформление земли от государства (выкуп от 3% кадастра) ✅ Подбор ликвидных участков на торгах ✅ Полный анализ ограничений и потенциала роста ✅ Дачная амнистия, «Гектар на ДВ», защита в суде Земля — надёжный актив. Но только в руках профессионала. канал без воды и с живыми кейсами 😏 ЗАБРАТЬ ПАПКУ МОЖНО ТУТ ⏰ Папка действует 72 часа. 🤩 Организаторы: Green.Papka</t>
+  </si>
+  <si>
+    <t>18.06.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24174</t>
+  </si>
+  <si>
+    <t>‍Берлинский кафедральный собор, Берлин, Германия Берлинский кафедральный собор (Berliner Dom) расположен на Музейном острове в Берлине, Германия. Современное здание собора было спроектировано архитектором Юлиусом Карлом Рашдорфом (при участии его сына Отто). Храм возводился в период с 1894 по 1905 год по приказу германского императора Вильгельма II. Он задумывался как монументальный ответ римскому собору Святого Петра и главный храм для всех европейских протестантов. Здание выполнено в роскошном стиле неоренессанса и необарокко. Его богатое внутреннее и внешнее убранство нетипично для традиционно скромных протестантских церквей. Собор служил придворной церковью правящей династии Гогенцоллернов, в его подвальных помещениях находится знаменитая семейная усыпальница, где покоятся почти 100 членов королевского рода. Во время Второй мировой войны здание сильно пострадало от бомбардировок. Долгие годы в ГДР велась его реставрация в упрощенном виде, а финальные работы по восстановлению завершились только в 1993 году. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24173</t>
+  </si>
+  <si>
+    <t>‍Берлинский кафедральный собор, Берлин, Германия Берлинский кафедральный собор (Berliner Dom) расположен на Музейном острове в Берлине, Германия. Современное здание собора было спроектировано архитектором Юлиусом Карлом Рашдорфом (при участии его сына Отто). Храм возводился в период с 1894 по 1905 год по приказу германского императора Вильгельма II. Он задумывался как монументальный ответ римскому собору Святого Петра и главный храм для всех европейских протестантов. Здание выполнено в роскошном стиле неоренессанса и необарокко. Его богатое внутреннее и внешнее убранство нетипично для традиционно скромных протестантских церквей. Собор служил придворной церковью правящей династии Гогенцоллернов, в его подвальных помещениях находится знаменитая семейная усыпальница, где покоятся почти 100 членов королевского рода. Во время Второй мировой войны здание сильно пострадало от бомбардировок. Долгие годы в ГДР велась его реставрация в упрощенном виде, а финальные работы по восстановлению завершились только в 1993 году.</t>
+  </si>
+  <si>
+    <t>17.06.26 17:59</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24172</t>
+  </si>
+  <si>
+    <t>Самые красивые библиотеки мира 1. Дублин 2. Мюнхен 3. Рио-де-Жанейро 4. Порту 5. Венеция 6. Эдинбург 7. Гёрлиц 8. Амстердам 9. Чжуншугэ Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>17.06.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24163</t>
+  </si>
+  <si>
+    <t>Ратуша Главного города, Данциг Ратуша Главного города (польск. Ratusz Głównego Miasta, нем. Rechtstädtisches Rathaus), расположенная в городе Гданьск, Польша (в период съемки — Данциг).</t>
+  </si>
+  <si>
+    <t>16.06.26 21:06</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24157</t>
+  </si>
+  <si>
+    <t>Мозаики Базилики Сан-Витале в Равенне Это один из величайших шедевров византийского искусства VI века. Они украшают стены и своды храма, поражая богатством золотых оттенков, яркими красками и удивительной сохранностью спустя почти полторы тысячи лет. Самыми известными являются мозаичные панно с изображениями императора Юстиниана и императрицы Феодоры. Эти композиции не только демонстрируют мастерство древних художников, но и отражают идею единства государственной и церковной власти в Византийской империи. Сегодня мозаики Сан-Витале считаются одним из лучших сохранившихся памятников ранневизантийского искусства и входят в число объектов Всемирного наследия ЮНЕСКО. Искусство и культура</t>
+  </si>
+  <si>
+    <t>16.06.26 18:37</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24156</t>
+  </si>
+  <si>
+    <t>Интерьеры дворца Белосельских-Белозерских, Санкт-Петербург Сергиевский дворец (Дворец Белосельских-Белозерских) — историческое здание в Санкт-Петербурге, расположенное на Невском проспекте в месте его пересечения с рекой Фонтанкой. Проект дворца в стиле русского необарокко создал архитектор А.И. Штакеншнейдер. С 1884 года дворец связывался с именем великого князя Сергея Александровича — младшего брата Александра III. Адрес: Невский проспект, 41. Российская империя</t>
+  </si>
+  <si>
+    <t>16.06.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24147</t>
+  </si>
+  <si>
+    <t>🚀Подборка лучших Telegram-каналов 🌟 Юридическое бюро Виктории Королевой — канал о правовых решениях там, где цена ошибки измеряется миллионами. Практика по недвижимости, наследству, бизнесу и судебным спорам. Анализируем актуальные изменения законодательства, разбираем реальные кейсы и показываем, как защитить активы и избежать дорогостоящих ошибок. 🌟 Илья Савинский - канал о лучших вариантах покупки недвижимости и инвестиций в Спб. Честный обзор рынка, актуальные программы ипотек и разборы новостроек. 🌟 Суд — не приговор, если вы подготовлены. Объясняем без занудства. На канале — практика, реальные кейсы, документы и инструкции для подрядчиков. 💬 Немного юмора. ⚖️ Много пользы. 👉 Подписывайтесь и стройте без юридических потерь. 🔥 Интел Групп — строительство загородных домов под ключ в Москве и Подмосковье с 2011 года. Строим давно и качественно, тому подтверждение экспертизы от технадзора "ДомоПодбор". Помогаем с участком, ипотекой, юридическим сопровождением. 🌟 Искусство и культура — лучшие произведения искусства с древности до современности 🌟 Метр² в квадрате —  полезный канал с разборами от профессионального аналитика рынка недвижимости. ❗️ Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🟡 Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! 😁 Хотите жить красиво: так, чтобы приходишь в свой дом, а там — глаз не отвести от каждого уголка? У меня для вас хорошие новости: Канал дизайнера интерьера Ани Туваевой. 🌟 Бизнес секреты — разбираем кейсы от первых лиц, препарируем успехи и провалы, находим неочевидные лайфхаки в управлении, финансах и маркетинге 🌟 Канал ипотечного брокера — здесь всё о ипотеке. Реальные кейсы клиентов, полезные советы и актуальная информация. Я помогу Вам оформить ипотеку на лучших условиях. Подписывайтесь! 👋 IVER | дизайн интерьера - открывайте новые идеи для интерьера вместе с нами. На канале вы увидите лучшие находки и разборы того, как детали формируют характер пространства. 🌟 БИЗНЕС ПОДКАСТЫ — подписывайтесь и слушайте лучшие подкасты по бизнесу от самых выдающихся людей в мире🎙 🌟 ПроБизнес: Бизнес, Финансы — Лучшие видео из бизнеса, бизнес инсайты от миллиардеров, мы рассказываем о бизнесе и жизни успешных предпринимателей. ⚫️ Элитная недвижимость Москвы: новости, аналитика, тенденции рынка, эксклюзивные предложения. Подписывайтесь на канал, чтобы следить за новостями московской элитной недвижимости! 🌟 Туториал 👈 Это свежие новости  в сфере Недвижимости и, Экономики  —  Ваш гид по самым свежим новостям 🌟 Поэзия? У Аннэтэс Рудман — это вкусно! Издатель культового журнала n’Style, журналист и поэт. На канале — целый мир: от разборов поэзии, от которых мурашки до тем о красоте, здоровье и личных истории Аннэтэс. 🌟 IROOMS.design — студия, которая создаёт красивые, функциональные и уютные интерьеры для жизни и квартир под сдачу💵 Здесь мы рассказываем: 🏡 Как сделать стильный и удобный интерьер без переплат Подписывайтесь, чтобы вдохновляться и делать свой дом идеальным для жизни! 🌟 Торги по банкротству с Мамедовой Владиславой Купить недвижимость за 600 тыс., продать за 1,6 млн, взять авто дешевле рынка на 1 млн или зарабатывать на торгах без вложений — здесь только практика без мифов. 🌟 Жёсткие разборы рынка недвижимости, честные истории про деньги и жизнь без масок — и никакой инфоцыганщины. Яна Мандрыкина говорит то, о чём другие молчат. 🚀 Публикация организована при помощи команды JaguarProd - качественное продвижение в telegram.</t>
+  </si>
+  <si>
+    <t>16.06.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24146</t>
+  </si>
+  <si>
+    <t>Римско-католический Кафедральный собор Непорочного Зачатия Пресвятой Девы Марии в Москве Фото: PavelK</t>
+  </si>
+  <si>
+    <t>15.06.26 20:47</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24145</t>
+  </si>
+  <si>
+    <t>Хальштатт, Австрия Хальштат (Hallstatt) — деревня на западном берегу озера Хальштат в горном регионе Зальцкаммергут в Австрии. В ее альпийских домах и переулках XVI века расположились кафе и магазины. Фуникулер ведет в Зальцвельтен, древнюю соляную шахту с подземным соляным озером, и на смотровую площадку Skywalk Hallstatt. Тропа ведет в ледниковый сад долины Эхерн с ледниковыми выбоинами и водопадом Вальдбахштруб.</t>
+  </si>
+  <si>
+    <t>15.06.26 19:08</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24140</t>
+  </si>
+  <si>
+    <t>Подготовили для вас эксклюзивный сборник каналов о недвижимости: 💎 @yagofarov_news Образцы документов от председателя коллегии адвокатов «ЯГОФАРОВ &amp; ПАРТНЕРЫ» Ягофарова Руслана: - адвоката, к.ю.н.; - телеэксперта, на канале также найдёте: Советы по защите прав  дольщиков, собственников недвижимости Видеообзоры приёмок квартир от ведущих застройщиков 💎 Московская перспектива — медиа о рынке недвижимости.  Пишем про архитектуру, девелопмент, городские проекты, инфраструктуру и тренды отрасли. 🤩 РИА Недвижимость — самое цитируемое медиа о недвижимости и строительстве по версии "Медиалогии". Все новости о рынке жилья, проблемах застройщиков, изменениях в сфере ЖКХ, необычных архитектурных проектах в России и мире в одном месте. Канал @ria_realty рекомендуют друг друг не только чиновники и профессионалы, но и обычные люди✅. 🔵 Архитектура | Architecture – канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 💥 Ипотека в России. Новости и Аналитика – аналитический канал по ипотеке в России. ✅Подписывайтесь @rusipoteka ✅Кредиты на бизнес @creditforbusiness_bot 🏠Элитная недвижимость Москвы - новости, аналитика, динамика цен, новые проекты, тренды и эксклюзивные предложения в лучших локациях Москвы. 📱 РУСЛАН РЕНДАВЕД - открытый канал клуба инвесторов в доходную. 🎙Аналитика, разбор проектов, инвест. стратегий, бесплатные прямые эфиры с экспертами. ⚡️ Москва. Недвижимость — полезный канал самых важных новостей недвижимости Москвы и Подмосковья. ❤️ ХОУМСТЕЙДЖИНГ С ЛЮБОВЬЮ @hswithlove ▪️студия и онлайн-школа▪️ • Как сдать квартиру на 10-30% дороже? • Какие интерьеры любят арендаторы? • Диван или кровать поставить в студию для аренды? • Как самостоятельно преобразить ремонт от застройщика? Полезный канал для всех, кто занимается недвижимостью или любит создавать уют дома! 🏡 💎 Kалинка I Недвижимость в России —  канал одной из ведущих команд  на рынке элитной недвижимости. Уже 25+ лет мы сопровождаем покупку, продажу и аренду объектов элитной и эксклюзивной недвижимости по всему миру. Подписывайтесь, откроем доступ к закрытым стартам и поможем в числе первых забрать лучшие лоты по выгодным ценам. 💎 Новостройки Москвы | Broker Tree - правдивый канал  элитного агентства недвижимости. Рассказываем о лучших объектах Москвы, закрытых стартах, архитектуре  и развитие города, делимся лотами дня для жизни и  выгодных инвестиций. Попасть в подборку каналов 👉 GreenMedia</t>
+  </si>
+  <si>
+    <t>15.06.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24139</t>
+  </si>
+  <si>
+    <t>Церковь Святой Девы Марии, Сафрон-Уолден, Эссекс</t>
+  </si>
+  <si>
+    <t>15.06.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24138</t>
+  </si>
+  <si>
+    <t>Вид на Кёльнский собор (Kölner Dom) с высоты птичьего полета. Кёльн, Германия Оригинал этого аэрофотоснимка (Fliegeraufnahme) датируется примерно 1930–1935 годами, когда Кёльн еще сохранял свой исторический довоенный облик до масштабных разрушений Второй мировой войны. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>14.06.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24128</t>
+  </si>
+  <si>
+    <t>Готические конюшни Петергофа Готические (Дворцовые) конюшни в Петергофе — это монументальный памятник архитектуры середины XIX века, построенный по личному заказу императора Николая I. Уникальный комплекс зданий напоминает средневековый английский замок, украшенный зубчатыми стенами, массивными башнями и стрельчатыми окнами. Архитектурный ансамбль занимает целый квартал на границе Нижнего парка и парка Александрия. Готические конюшни построены в 1848-1855 годах по проекту архитектора Н.Л. Бенуа. Фото: Юлия Малиновская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>14.06.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24127</t>
+  </si>
+  <si>
+    <t>Собор Святого Эгидия (St Giles’ Cathedral), Эдинбург, Шотландия, Великобритания</t>
+  </si>
+  <si>
+    <t>14.06.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24126</t>
+  </si>
+  <si>
+    <t>13.06.26 18:57</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24125</t>
+  </si>
+  <si>
+    <t>Римско-католический Кафедральный собор Непорочного зачатия Святой Девы Марии на Малой Грузинской ул. в Москве. Фото: Татьяна Котомина</t>
+  </si>
+  <si>
+    <t>13.06.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24116</t>
+  </si>
+  <si>
+    <t>Замок Вальзен, Бельгия Замок Вальзен (Château de Walzin) — это величественная средневековая крепость XI века, расположенная на отвесной скале над рекой Лес в провинции Намюр (регион Валлония), всего в 7 км от города Динан. Благодаря своему сказочному виду замок часто называют «бельгийским Нойшванштайном». Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>12.06.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24107</t>
+  </si>
+  <si>
+    <t>Англиканская церковь Святого Андрея, Москва</t>
+  </si>
+  <si>
+    <t>12.06.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24106</t>
+  </si>
+  <si>
+    <t>Главный вход и часовня Замка Шантийи (Château de Chantilly) на старинном фото. Франция Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>12.06.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24105</t>
+  </si>
+  <si>
+    <t>Берлинский кафедральный собор (Berliner Dom), Берлин, Германия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>11.06.26 18:38</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24104</t>
+  </si>
+  <si>
+    <t>Пражская Лорета (Pražská Loreta) - комплекс исторических построек в Праге на восточной стороне Лоретанской площади в районе Градчаны. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>11.06.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24100</t>
+  </si>
+  <si>
+    <t>Палау Баро де Квадрас, Барселона, Испания Палау Баро де Квадрас (Palau Baró de Quadras) — небольшой дворец в стиле модерн, расположенный в Барселоне на проспекте Диагональ (Avinguda Diagonal), на равном расстоянии от Ла Педрера (La Pedrera) и Каса-де-ле-Пункс (Casa de les Punxes). Здание было построено каталонским архитектором Хосепом Пуч-и-Кадафальком (Josep Puig i Cadafalch) в период с 1904 по 1906 годы. В 1976 году дворец был признан национальным историческим памятником. В настоящее время здесь расположены главные офисы Института Рамона Луллия (Institut Ramon Llull).</t>
+  </si>
+  <si>
+    <t>10.06.26 20:52</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24099</t>
+  </si>
+  <si>
+    <t>Тронный зал Королевского дворца в Казерте (La Reggia di Caserta), Италия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>10.06.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24091</t>
+  </si>
+  <si>
+    <t>Зеленое сердце Армении 🖱️ В северном Дилижане почти завершен проект Mountain Village Terrace, расположенный в природном окружении гор и леса. Площадь клубного дома — 22 квартиры от 52,7 до 166,5 м². Что внутри? ⤵️ В первом медиа о недвижимости — «ТРАЙБ.Недвижимость» — уже рассказали подробнее. Поверьте, вам понравится. На канале еще больше проектов, стоящих внимания. Подписывайтесь!</t>
+  </si>
+  <si>
+    <t>10.06.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24090</t>
+  </si>
+  <si>
+    <t>Замок Мариенбург, Нижняя Саксония, Германия Замок Мариенбург (Schloss Marienburg) построен в неоготическом стиле, он расположен в 15 километрах к северо-западу от Хильдесхайма и примерно в 30 километрах к югу от Ганновера, в коммуне Паттензен. Ранее он служил летней резиденцией дома Вельфов. В настоящее время замок принадлежит Фонду замка Мариенбург, которым руководит бывший владелец Эрнст Август Ганноверский. Частично его содержание финансируется государством из федеральной земли Нижняя Саксония. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>09.06.26 19:54</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24081</t>
+  </si>
+  <si>
+    <t>Усадьба Долгоруковых-Бобринских на Малой Никитской, Москва Фото: Елена Крижевская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>09.06.26 19:53</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24080</t>
+  </si>
+  <si>
+    <t>Усадьба Долгоруковых-Бобринских на Малой Никитской, Москва Перед вами усадьба, главный дом которой Матвей Казаков включил в свои знаменитые альбомы самых красивых московских фасадов. Это усадьба Долгоруковых - Бобринских на Малой Никитской, 12. Владение древнее, первое упоминание о продаже относится к началу 18 века. В 1795 году усадьбу купил Андрей Михайлович Долгоруков. При нем на основе старых каменных палат был построен главный усадебный дом, так понравившийся Казакову. История не сохранила имя зодчего, спроектировавшего этот шедевр. Во время пожара 1812 года усадьба сильно пострадала, но затем была восстановлена в прежних формах. В 1839 году на долгие 50 лет хозяйкой владения стала графиня Софья Прокофьевна Бобринская. При ней внутренние помещения получили роскошную отделку. Потолки в 1848 году были расписаны живописцем Джузеппе Артари. Это он расписывал купол Петровского путевого дворца в технике гризайль. В 1888 году дом унаследовал граф Алексей Бобринский. Его друг Дмитрий Шереметев оставил воспоминания об усадьбе с описанием интерьеров. Алексей Алексеевич был этнографом и археологом, он отправил три научные экспедиции в Среднюю Азию и на Памир, а также ездил исследовать русский север. В 1913 году два верхних этажа усадьбы были сданы под мужскую гимназию Андрея Адольфа. После революции здание занял Наркомпросс, а флигели превратились в коммунальные квартиры. В 1922 году в усадьбе была основана школа ВЦИК. В 1963 году в дом въехала Моспечать. Сегодня усадьба находится в ведении Президентского центра Б.Н. Ельцина. В настоящее время в усадьбе заканчивается реставрация, в ходе которой были раскрыты росписи потолков Артари. Скоро здание будет открыто для желающих увидеть его интерьеры. Планируется, что усадьба будет доступной для москвичей и гостей столицы. Первый шаг уже сделан, во флигеле открыт книжный магазин «Пиотровский». Автор: Елена Крижевская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>09.06.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24079</t>
+  </si>
+  <si>
+    <t>🚀Подборка лучших Telegram-каналов 🌟 Группа компаний «Стилобат»: официально в Телеграм. Новости девелопера проектов класса de luxe, экспертиза основателя Льва Мазараки, а также значимые новости Москвы, мира технологий и достижений промышленности, истории о знаковой архитектуре и многом другом. Подписывайтесь, чтобы быть в курсе главного. 🌟 Жёсткие разборы рынка недвижимости, честные истории про деньги и жизнь без масок — и никакой инфоцыганщины. Яна Мандрыкина говорит то, о чём другие молчат. 🌟 Адвокат Борисенко Ольга Канал по семейным спорам, на котором вы получите уникальную информацию о том, как некоторые супруги заранее готовятся к расторжению брака, какие коварства бывшей «второй половины» могут ждать добросовестную сторону, как подстелить соломку на случай возможных будущих семейных тяжб. 🌟 Алексей рекламу не испортит — честный блог не только об успехах, но и ошибках: агентства, клиентов и других, которые стоят бизнесу денег. Бесплатно провожу анализ ваших рекламных кампаний 🤝 Подробнее здесь! 🌟 Гудвилл-Строй — канал о ремонте квартир и домов, где всё понятно: от бюджета до готового результата ✨ Показываем реальные кейсы, стоимость работ, отзывы клиентов и то, как проходит ремонт на практике. 🎁 Дизайн-проект в подарок при заказе ремонта 🌟 Искусство и культура — лучшие произведения искусства с древности до современности 🌟 Метр² в квадрате —  полезный канал с разборами от профессионального аналитика рынка недвижимости. ❗️ Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🤩 Дайджест полезные статей на RRE.RU (бывш. Недвижимость РФ): насущные темки и вопросы о рынке недвижимости! 📍   80% россиян не купят квартиру, не прочитав отзывы соседей 📍 СОС на рынке жилья. Каждое четвертое объявление — «срочно» 😁😆😁 свежая аналитика по ипотеке. А кто платит? @russianrealestate 🟡 Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! 😁 Хотите жить красиво: так, чтобы приходишь в свой дом, а там — глаз не отвести от каждого уголка? У меня для вас хорошие новости: Канал дизайнера интерьера Ани Туваевой. 🌟 Бизнес секреты — разбираем кейсы от первых лиц, препарируем успехи и провалы, находим неочевидные лайфхаки в управлении, финансах и маркетинге 🤲 NOVA LIFE - возводим шикарные проекты на десятки лет. Без вычурности, с вниманием к деталям. В коттеджном посёлке вы ощутите тишину, спокойствие и ощущение, что дом - это место, где действительно можно отдыхать. 🌟 Денежный Поток — данный канал о структуре организации бизнеса и его достижения. 🌟 Бизнес Арсенал — сервисы, вспомогательные инструменты,  которые помогут увеличить эффективность вашего бизнеса и быть в тренде текущих технологий. ⚫️ Элитная недвижимость Москвы: новости, аналитика, тенденции рынка, эксклюзивные предложения. Подписывайтесь на канал, чтобы следить за новостями московской элитной недвижимости! 🌟 Туториал 👈 Это свежие новости  в сфере Недвижимости и, Экономики  —  Ваш гид по самым свежим новостям 🌟 МИТИНА —  личный блог о том, как выстроить бизнес так, чтобы деньги зарабатывались, а проблемы не возникали. 10 лет в топ‑менеджменте крупного холдинга и опыт владельца компании «По праву» дают чёткое понимание: система важнее суеты. 🌟 IROOMS.design — студия, которая создаёт красивые, функциональные и уютные интерьеры для жизни и квартир под сдачу💵 Здесь мы рассказываем: 🏡 Как сделать стильный и удобный интерьер без переплат Подписывайтесь, чтобы вдохновляться и делать свой дом идеальным для жизни! 🔥 Интел Групп — строительство загородных домов под ключ в Москве и Подмосковье с 2011 года. Строим давно и качественно, тому подтверждение экспертизы от технадзора "ДомоПодбор". Помогаем с участком, ипотекой, юридическим сопровождением. 🚀 Публикация организована при помощи команды JaguarProd - качественное продвижение в telegram.</t>
+  </si>
+  <si>
+    <t>09.06.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24078</t>
+  </si>
+  <si>
+    <t>Добрый вечер, уважаемые подписчики! После блокировки телеграм в каналах снизились охваты, рекламу покупают реже, поэтому нам нужна ваша поддержка, вы можете поддержать работу канала донатами. Напишите администратору @artsadmin и я вышлю вам реквизиты для перевода донатов.</t>
+  </si>
+  <si>
+    <t>09.06.26 05:21</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24077</t>
+  </si>
+  <si>
+    <t>Рыночная площадь (Marktplatz) в Бонне, Германия, фото примерно 1900 года. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>08.06.26 20:52</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24076</t>
+  </si>
+  <si>
+    <t>Собор Святого Креста и Святой Евлалии (La Catedral de la Santa Cruz y Santa Eulalia), Барселона, Испания Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>08.06.26 19:16</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24075</t>
+  </si>
+  <si>
+    <t>Дом Бюрес (Casa Burés), Барселона, Испания Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>08.06.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24074</t>
+  </si>
+  <si>
+    <t>➡️Собрали для вас каналы, которые сделают ваш Telegram полезнее и интереснее✨ 🤩   «БИЗНЕС СО СМЫСЛОМ» — авторский канал Алексея Маврина. Основатель сети «ОПЕКА»: 18 лет создаёт сервисы для пожилых людей, которые меняют к лучшему старость в России. Присоединяйтесь к сообществу предпринимателей! Здесь — реальный опыт, кейсы и идеи для социально значимого бизнеса. ➡️ Подписаться на нас в MAX 🤩 🤩 Архитектура | architecture - Шедевры архитектуры с древних времён до нашего времени 🤩 Занько. Юрист Банкротства - весь спектр юридических и риелторских услуг. Инвестируем в недвижимость прозрачно. Реферёру от 10% за реферала! 🤩 Медведев о проверках недвижимости - 💰 ЭКОНОМИТЬ НА ЮРИСТЕ ПРИ ПОКУПКЕ КВАРТИРЫ — КАК ИГРАТЬ В РУЛЕТКУ С ДЕСЯТКАМИ МИЛЛИОНОВ РУБЛЕЙ Юрист выявит скрытые проблемы, о которых продавец может не знать. Получите полный документ с выводами и советами. 🎁 Акция: Закажите проверку – получите заключение юриста в подарок! 🫷 ONE OSNOVA — генподрядчик объектов в Москве и Московской области. Компания реализует: офисы и fit-out проекты, бизнес-центры, торговые пространства, арт кластеры, редевелопмент коммерческой недвижимости и бизнес-пространства. 🤩   Дизайн интерьера anuta.tudesign - 📍Анна Туваева. Дизайнер интерьера. 📍Проекты удалённо. 📍Идеальные законные перепланировки. Место найдем всем! 📍Продуманные, уютные и функциональные интерьеры. 🤩Я в MAX   🤩 МойДом - Все объявления о недвижимости - Все объекты выходят в группах и на каналах, где уже более 310 тыс подписчиков 🤩 Rent for Friend -  🤝Арендовать или сдать недвижимость стало гораздо проще и быстрее, благодаря нашему каналу и боту. Ищи и публикуй объекты бесплатно! 🤩Организаторы подборки: GreenSmm</t>
+  </si>
+  <si>
+    <t>08.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24073</t>
+  </si>
+  <si>
+    <t>🎨Представляем вам увлекательную подборку: «ProArt» посвященную всем аспектам художественного мира! 🌟 Вот что вас ожидает в нашей программе: 1. 🎭 Премьеры современных и классических произведений. 2. 🖼️ Семинары по актуальным культурным вопросам. 3. ✍️ Мастер-классы для развития художественных навыков. 4. 🎉 Интерактивные мероприятия для вовлечения в искусство. Присоединяйтесь к нам и откройте мир искусства! 🌟 Хочешь к нам? Пиши</t>
+  </si>
+  <si>
+    <t>08.06.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24072</t>
+  </si>
+  <si>
+    <t>Площадь Гран-Плас (Grand-Place) в Брюсселе, Бельгия на почтовой открытке на рубеже XIX и XX веков</t>
+  </si>
+  <si>
+    <t>07.06.26 19:18</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24071</t>
+  </si>
+  <si>
+    <t>Дом Хосепа Сендроса в Барселоне, Испания Дом Хосепа Сендроса (Casa Josep Sendrós) построен в 1914 году Эусеби Климентом и Виньоласом (Eusebi Climent i Viñolas). Это редкий пример небольшого частного дома, спроектированного в каталонском модернизме. Самая привлекательная часть дизайна — шнуровидная отделка, покрытая сине-белой мозаикой тренкадис. Волнистый шнур обрамляет верхний этаж и три небольших полукруглых проема, а также небольшой балкон с коваными перилами.</t>
+  </si>
+  <si>
+    <t>07.06.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24067</t>
+  </si>
+  <si>
+    <t>mm | скульптура ❝ Скульптура как вдохновение Поэзия как излечение ❞ Камерный канал одного художника о современной и классической скульптуре 🦋 @mmsculpture</t>
+  </si>
+  <si>
+    <t>07.06.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24066</t>
+  </si>
+  <si>
+    <t>Проект питьевого фонтана, Смитфилд, Лондон Архитектор: Фрэнсис Батлер (Francis Butler). Опубликовано в журнале The Architect 10 июня 1871 года. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>06.06.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24065</t>
+  </si>
+  <si>
+    <t>Мой прекрасный город, облака и весенняя листва (Большая Никитская, Спиридоновка, Малая Никитская, Поварская улицы и Большая Молчановка) Фотограф: Елена Крижевская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>06.06.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24056</t>
+  </si>
+  <si>
+    <t>Эксетерский собор, графство Девон, Англия Эксетерский собор (Exeter Cathedral) — один из великих средневековых соборов Англии, расположенный в самом центре Эксетера (графство Девон). Он выполнен в стиле декоративной готики (XIII–XIV века) и знаменит тем, что обладает самым длинным в мире непрерывным готическим сводом.</t>
+  </si>
+  <si>
+    <t>05.06.26 20:28</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24055</t>
+  </si>
+  <si>
+    <t>Прогулка по ночному Риму, Италия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>05.06.26 19:23</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24054</t>
+  </si>
+  <si>
+    <t>Дорогие читатели! Сегодня команда DREAMSMM собрала для вас уникальную подборку - только  качественная и свежая информация: 📊 Канал Манго Инвест - не только инвестиции в недвижимость! Здесь вы увидите примеры наших работ. Наглядно, а главное - вместе с нами, пройдёте путь от покупки активов до сдачи их в аренду и реализации. Мы расскажем вам о самом интересном! 🏠 Метр² в квадрате – полезный канал с разборами от профессионального аналитика рынка недвижимости. Разбираем новости и тренды, проверяем скидки в новостройках, смотрим графики реальных цен. 🤫 Бизнес секреты Разбираем кейсы от первых лиц, препарируем успехи и провалы, находим неочевидные лайфхаки в управлении, финансах и маркетинге 🇷🇺 Всё о недвижке РФ - Будьте в курсе последних новостей рынка недвижимости. Анализы, прогнозы и рекомендации от экспертов. 🏛️ Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 👋 IVER | дизайн интерьера - открывайте новые идеи для интерьера вместе с нами. На канале вы увидите лучшие находки и разборы того, как детали формируют характер пространства. 🔹ТОП НОВОСТРОЕК – аналитический проект о новостройках, основан в 2015 году. Подробный анализ цен на старте продаж, рейтинг застройщиков и жилых комплексов. Мы помогаем принимать решения! Подборка организована DREAMSMM</t>
+  </si>
+  <si>
+    <t>05.06.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24053</t>
+  </si>
+  <si>
+    <t>Прекрасный Рим в теплых красках закатного солнца Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>05.06.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24047</t>
+  </si>
+  <si>
+    <t>Вилла Скотта (Villa Scott) в Турине, Пьемонт, Италия Архитектурный стиль: модерн Архитектор: Пьетро Фенольо (Pietro Fenoglio) Дата постройки: 1902 год Фото: antonio.mocchetti Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>05.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24046</t>
+  </si>
+  <si>
+    <t>⁉️ Устал искать интересные каналы с новостями про недвижимость? 📁 ПАПКА С КАНАЛАМИ В этой папке собраны каналы про недвижимость, которые помогают быстрее разобраться в сфере, находить идеи и экономить время на поиске информации. 🔥 Каналы ведут лучшие знатоки своего дела: 🤩 Churganov Недвижимость - Пишу про недвижимость и б изнес. Живу в Дубае. Опыт в недвижке - с 2005 г. Сооснователь агентства Art Estate. Офисы в Мск, Спб 🇷🇺 и в Дубае 🇦🇪 🤩 Инвест Юрист, КорпФин, Сделки, Споры, Претензии &amp; Защита, Медиа, Продакшен, Кино, Видео, IT &amp; IP, 🤩 Инвестиции в недвижимость - Нужна квартира без взноса или инвестиция с высоким доходом? 🏠 Квартиры по всей России. 📉 Ипотека от 2%. 💰 Инвестиции от 30%. В канале: предложения, разборы сделок, советы по капиталу. 😏 ЗАБРАТЬ ПАПКУ МОЖНО ТУТ ⏰ Папка действует 72 часа. 🤩 Организаторы: Green.Papka</t>
+  </si>
+  <si>
+    <t>05.06.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24045</t>
+  </si>
+  <si>
+    <t>Париж, Франция. 1900 год Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>05.06.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24044</t>
+  </si>
+  <si>
+    <t>🚀 Telegram-каналы, которые стоит читать. 🔵 Экспертный канал Светланы Коноплевой — для собственников недвижимости, которые хотят максимально увеличить ценность своих объектов. Более 10 лет опыта. Реальные кейсы: создание отдельных входов, раздел помещений, узаконивание перепланировок, согласование некапитальных объектов под ключ и другие кадастровые услуги с полным юридическим сопровождением. 🔵 «Движимая повестка» - о недвижимости и экономике. Канал журналиста Марии ПеревоЩиковой (Forbes), которая входит в экспертную группу по мониторингу общественного мнения (при общественном совете Минстроя). Движимая повестка в максе. 🔵 99 РЕШЕНИЙ — ваш стратегический партнер в легализации жизни в ЕС. Мы не просто оформляем ВНЖ и гражданство - мы создаём легальный, стратегический путь переезда, обеспечивая безопасность и контроль на каждом этапе. 🔵 ЯП-События – оперативные новости от инсайдеров с места событий. Раньше других! 🔵  Архитектура | Architecture – канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🔵 Больше чем юрист Ксения Турусина - Юрист для риэлторов ➡️ Подписаться на нас в MAX 🔵 Свои на юге — канал для тех, кто выбирает недвижимость на юге России осознанно. Реальные цены, разборы новостроек и вторички, сделки, ипотека и подводные камни рынка. Для жизни, переезда и инвестиций без ошибок. 🔵 Илья Васильчук - Консультации юриста по недвижимости @Vasilchuki директора МФЦ Единая правовая служба, члена общественного совета Росреестра, члена федерального комитета по недвижимости ОПОРА России ➡️ Подписаться на нас в MAX  🔵 Канал дизайнера Ани Туваевой. Вас ждёт ремонт? Собираетесь купить квартиру? У неё есть вся необходимая информация о том, как сделать ваш дом мечты. Вы узнаете, как грамотно спланировать жилое пространство и сделать его больше, выше, светлее и скрыть недостатки. 🔵 ПУТЬ К УСПЕХУ: Бизнес и стартапы -  Ваш гид в мире бизнеса и стартапов. Актуальные новости, полезные советы, истории успеха и вдохновение для тех, кто стремится к росту и новым достижениям. 📝 Подборка организована - AstroMedia</t>
+  </si>
+  <si>
+    <t>04.06.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24043</t>
+  </si>
+  <si>
+    <t>04.06.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24037</t>
+  </si>
+  <si>
+    <t>Пивная улица (ulica Piwna) в Данциге (ныне Гданьск), Польша, смотрящая в сторону знаменитого здания Большого арсенала (Wielka Zbrojownia). Фото около 1865 года Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>04.06.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24036</t>
+  </si>
+  <si>
+    <t>Редкая возможность увидеть русскую культуру вне музеев Иногда хочется оказаться в пространстве, где всё складывается в единую картину: история, красота, культура, детали и атмосфера. 6 июня в КСК «Битца» пройдёт фестиваль «Код традиций» — событие, посвящённое русскому культурному наследию и эстетике, которая формировалась веками. Гостей ждут исторические пространства, реконструкции, тематические площадки, выставки, творческие проекты, фотозоны и мастер классы. Это возможность провести день среди красивых образов, продуманных деталей и живой истории. Одной из центральных частей фестиваля станет русская псовая борзая — порода, вдохновлявшая художников, писателей и скульпторов и ставшая узнаваемой частью русской культуры. Фестиваль подойдёт тем, кто любит красивые пространства, историческую атмосферу, визуальную эстетику и события, после которых остаются не только фотографии, но и впечатления. 🗓 6 июня 📍 КСК «Битца», Балаклавский проспект 💵 Билеты, полная программа фестиваля, сообщество фестиваля</t>
+  </si>
+  <si>
+    <t>04.06.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24035</t>
+  </si>
+  <si>
+    <t>"Монастырь Валькенрид" (Kloster Walkenried), 1850 г. Георг Карл Адольф Хазенпфлуг (Georg Carl Adolph Hasenpflug; 1802-1858) — немецкий художник. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>03.06.26 20:24</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24034</t>
+  </si>
+  <si>
+    <t>Прекрасный Рим в теплых красках закатного солнца</t>
+  </si>
+  <si>
+    <t>03.06.26 20:18</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24028</t>
+  </si>
+  <si>
+    <t>03.06.26 19:12</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24024</t>
+  </si>
+  <si>
+    <t>Подготовили для вас эксклюзивный сборник каналов о недвижимости: 💎 Московская перспектива — медиа о рынке недвижимости.  Пишем про архитектуру, девелопмент, городские проекты, инфраструктуру и тренды отрасли. ✈️ Строительный юридический форум — канал о праве, рисках и управлении в строительстве. Контракты, споры, экспертиза, цена, сроки, регуляторика и судебная практика - без лишней теории, через реальные задачи рынка. Для руководителей, юристов и участников строительных проектов, отвечающих за решения, риски и результат. ✈️ Экспертный канал Светланы Коноплевой — для собственников недвижимости, которые хотят максимально увеличить ценность своих объектов. Более 10 лет опыта. Реальные кейсы: создание отдельных входов, раздел помещений, узаконивание перепланировок, согласование некапитальных объектов под ключ и другие кадастровые услуги с полным юридическим сопровождением. ⚡️ Filatoff Inc. – авторский канал журналиста Антона Филатова из «Ведомостей», пишущего о недвижимости почти 20 лет. Самые актуальные новости о сделках, новых проектах, банкротствах и торгах. Никаких слухов, только проверенная информация. 📲 Мы в МАХ ⚡️️«Движимая повестка» - канал журналиста Марии Перевощиковой о недвижимости и экономике. В Forbes курирует направление экономики (налоги, бизнес). Входит в экспертную группу по мониторингу общественного мнения Общественного совета при Минстрое 📲 Мы в МАХ 🏠Элитная недвижимость Москвы - новости, аналитика, динамика цен, новые проекты, тренды и эксклюзивные предложения в лучших локациях Москвы. 📲 Мы в MАХ ⚡️ Что по недвижимости? — самые важные новости недвижимости, новостроек и ипотеки. Кратко и без воды. Подпишитесь и экономьте время и деньги. 📲 Мы в MAX 🔵 Архитектура | Architecture – канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 💥 Ипотека в России. Новости и Аналитика – аналитический канал по ипотеке в России. ✅Подписывайтесь @rusipoteka ✅Кредиты на бизнес @creditforbusiness_bot 📲 Мы в МАХ 💎 Новостройки Москвы | Broker Tree - правдивый канал  элитного агентства недвижимости. Рассказываем о лучших объектах Москвы, закрытых стартах, архитектуре  и развитие города, делимся лотами дня для жизни и  выгодных инвестиций. 📲Мы в МАХ 🎯 Канал адвоката по семейным спорам Борисенко Ольги. Из него вы узнаете, как некоторые супруги заранее готовятся к расторжению брака, какие коварства бывшей «второй половины» могут ждать добросовестную сторону, как подстелить соломку на случай возможных семейных тяжб. ♦️IBC Real Estate – команда экспертов с многолетним опытом и международной экспертизой. Оказываем комплексные решения для всех участников рынка недвижимости: аренда и продажа недвижимости и земельных участков, стратегический и инвестиционный консалтинг, оценка, аналитика и исследование рынка! 📲Мы в МАХ Попасть в подборку каналов 👉 GreenMedia</t>
+  </si>
+  <si>
+    <t>03.06.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24023</t>
+  </si>
+  <si>
+    <t>Шато-де-Кампань, Дордонь, Франция Шато-де-Кампань — средневековый замок, расположенный в коммуне Кампань в регионе Дордонь (Аквитания), Франция. Замок примечателен своими остроконечными сторожевыми башнями и прочными каменными стенами.</t>
+  </si>
+  <si>
+    <t>02.06.26 19:32</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24022</t>
+  </si>
+  <si>
+    <t>Бесалу (Besalu), Испания Фото: Взгляд Извне Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>02.06.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24013</t>
+  </si>
+  <si>
+    <t>🚀Подборка лучших Telegram-каналов 🌟 Жёсткие разборы рынка недвижимости, честные истории про деньги и жизнь без масок — и никакой инфоцыганщины. Яна Мандрыкина говорит то, о чём другие молчат. 🌟 Канал дизайнера интерьера Ольги Садчиковой - Хочешь стильный интерьер без лишних трат? Ольга делится проектами, идеями и приёмами, которые работают. Подпишись ✅- твой дом скажет «спасибо»! 🌟 Клуб Маркиной – закрытый бизнес-клуб топов рынка недвижимости без галстуков. Наши инсайды рулят рынком! Канал ведет директор Московского Бизнес Клуба и Премии «Рекорды Рынка Недвижимости» 📲 Max 🌟 IROOMS.design — студия, которая создаёт красивые, функциональные и уютные интерьеры для жизни и квартир под сдачу💵 Здесь мы рассказываем: 🏡 Как сделать стильный и удобный интерьер без переплат 📐 Полезные советы по дизайну и ремонту 🎨 Современные тренды и проверенные решения Мы создаём проекты, доступные каждому! Подписывайтесь, чтобы вдохновляться и делать свой дом идеальным для жизни! 🌟 Искусство и культура — лучшие произведения искусства с древности до современности 🌟 Канал ипотечного брокера — здесь всё о ипотеке. Реальные кейсы клиентов, полезные советы и актуальная информация. Я помогу Вам оформить ипотеку на лучших условиях. Подписывайтесь! 🌟 Метр² в квадрате — полезный канал с разборами от профессионального аналитика рынка недвижимости. Разбираем новости и тренды, проверяем скидки в новостройках, смотрим графики реальных цен и карты перспективных локаций. Подписывайтесь! ❗️ Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🤩 Дайджест полезные статей на RRE.RU (бывш. Недвижимость РФ): насущные темки и вопросы о рынке недвижимости! 📍 80% россиян не купят квартиру, не прочитав отзывы соседей 📍 СОС на рынке жилья. Каждое четвертое объявление — «срочно» 📍 Тайные показы на Арбате. Алла Пугачева продает «ту самую» квартиру за 600 млн 😁😆😁 свежая аналитика по ипотеке. А кто платит? @russianrealestate 🟡 Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! 😁 Хотите жить красиво: так, чтобы приходишь в свой дом, а там — глаз не отвести от каждого уголка? У меня для вас хорошие новости: Канал дизайнера интерьера Ани Туваевой. 🌟 Бизнес секреты — разбираем кейсы от первых лиц, препарируем успехи и провалы, находим неочевидные лайфхаки в управлении, финансах и маркетинге 🫷 ONE OSNOVA — генподрядчик объектов в Москве и Московской области. Компания реализует: офисы и fit-out проекты, бизнес-центры, торговые пространства, арт кластеры, редевелопмент коммерческой недвижимости и бизнес-пространства. ⚫️ Элитная недвижимость Москвы: новости, аналитика, тенденции рынка, эксклюзивные предложения. Подписывайтесь на канал, чтобы следить за новостями московской элитной недвижимости! 🌟 Туториал 👈 Это свежие новости в сфере Недвижимости и, Экономики — Ваш гид по самым свежим новостям 🌟 БИЗНЕС ПОДКАСТЫ — подписывайтесь и слушайте лучшие подкасты по бизнесу от самых выдающихся людей в мире🎙 🌟 ПроБизнес: Бизнес, Финансы — Лучшие видео из бизнеса, бизнес инсайты от миллиардеров, мы рассказываем о бизнесе и жизни успешных предпринимателей. 🌟 Торги по банкротству с Мамедовой Владиславой Купить недвижимость за 600 тыс., продать за 1,6 млн, взять авто дешевле рынка на 1 млн или зарабатывать на торгах без вложений — здесь только практика без мифов. 🌟 Поэзия? У Аннэтэс Рудман — это вкусно! Издатель культового журнала n’Style, журналист и поэт. На канале — целый мир: от разборов поэзии, от которых мурашки до тем о красоте, здоровье и личных истории Аннэтэс. 🚀 Публикация организована при помощи команды JaguarProd - качественное продвижение в telegram.</t>
+  </si>
+  <si>
+    <t>02.06.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24012</t>
+  </si>
+  <si>
+    <t>02.06.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24011</t>
+  </si>
+  <si>
+    <t>🏘 Пространство дома поддерживает вас или забирает ресурс? Мы меняем цели, мышление, окружение, но забываем про дом, в котором находимся каждый день. Всё, что внутри нас, отражается в пространстве вокруг. Грамотно организуя пространство, мы незаметно влияем на свое эмоциональное состояние, продуктивность, энергию и позитивный настрой. Лариса Скороходова - эксперт по васту (древней индийской традиции) с опытом более 11 лет, приглашенный эксперт на радио и ТВ, автор двух книг. В своём канале ВАСТУ ДОМ она рассказывает, как наполнить своё пространство светом, гармонией и ощущением уюта — без эзотерики, но с глубоким чувством связи с природой. Узнайте в подкасте: - простые способы, как без ремонта, сделать дом по-настоящему уютным; - как расставить предметы, чтобы пространство не подавляло энергию; - и почему порядок внутри начинается с порядка вокруг. ВАСТУ ДОМ - источник вдохновения для изменений в повседневной жизни через пространство дома. Ведь именно в нем мы восполняем свои силы и восстанавливаемся! Реклама. ИП Скороходова Лариса Михайловна ИНН 772979948876, erid: 2VtzqvcK5Yk</t>
+  </si>
+  <si>
+    <t>01.06.26 19:20</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24010</t>
+  </si>
+  <si>
+    <t>«Кёльнский собор в завершенном виде — вид с южной стороны» Из книги «Сольпиц Буассере: История и описание Кёльнского собора». Второе переработанное издание. Мюнхен, 1842 год. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>01.06.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24004</t>
+  </si>
+  <si>
+    <t>Остатки старого форта, Таррагона, Испания Фото: Взгляд Извне</t>
+  </si>
+  <si>
+    <t>01.06.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24003</t>
+  </si>
+  <si>
+    <t>Дорогие подписчики! Мы собрали подборку интересных каналов про архитектуру и дизайн. Самая свежая информация: 🌟 Drafting Design - Авторские чертежи, профессиональное проектирование и уникальные технические решения от Глеба Гончаренко. 🌖 Каталог Алвара Аалто - канал о предметном и промышленном дизайне в России. Автор ходит на производства, пишет про дизайнерские интерьеры и поддерживает проекты начинающих дизайнеров. 🌝 Nowadesign - канал о дизайне, архитектуре и современном искусстве. Здесь собраны  вдохновляющие, смелые и неожиданные примеры визуальной культуры со всего мира. 🌗 АРХИТАЙМ - самые яркие новости архитектуры и дизайна с примесью флёра современного искусства, а также поток вакансий и крутых конкурсов для архитекторов и дизайнеров. 🌕 prorusmag - канал старейшего отечественного архитектурного издания «Проект Россия». Публикует объекты, обзоры, идеи, анонсы, мнения - всё лучшее, что есть в российской архитектуре. 👩‍🦰 Халтура-Архитектура - канал с вакансиями для архитекторов. На канале можно найти статистику по зарплатам архитекторов в Москве, шаблоны и советы по оформлению портфолио. ❗️ Архитектор - на канале рассказывают про архитектуру со всех уголков мира. Здесь вы увидите устоявшеюся классику и новинки архитектурных шедевров. 8️⃣ Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 0️⃣ АИД - Архитектура и Дизайн  приглашает вас в увлекательное путешествие по самым удивительным архитектурным проектам разных эпох и дизайнерским решениям со всего мира. 👽 CONTINUUM - Канал архитектурного бюро. Рассказываем об архитектуре как части девелоперского цикла, урбанистике, архитектурных новостях, проектах бюро и мероприятиях с нашим участием. Для тех, кто строит, проектирует и любит архитектуру. 👕 Я вас эстетически любил - закулисье дизайнера и креативного предпринимателя: проектирование digital-кофеен от Екатеринбурга до Дубая, создание fashion-продукта от первого лица. 🙂‍↔️ Innovative Architecture - мировые тренды, смелые проекты и идеи, которые меняют архитектуру сегодня. 🥺 Предметный дизайн - канал о стильном доме, архитектуре и, конечно же, мебели и декоре. Приятные подборки с hidden gems в интерьере и не только. 💖Подписка на все каналы</t>
+  </si>
+  <si>
+    <t>31.05.26 20:42</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24002</t>
+  </si>
+  <si>
+    <t>"Гостиная императрицы Александры Федоровны" Эдуард Петрович Гау (1807-1887) Искусство и культура</t>
+  </si>
+  <si>
+    <t>31.05.26 19:09</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/23992</t>
+  </si>
+  <si>
+    <t>Парадная дома Г.В. Мюзера, Санкт-Петербург Парадная дома Г.В.Мюзера ничем не напоминает более типичное для Питера "обшарпе". Она просто великолепна и содержится в образцовом порядке. И такое бывает. Дом построен по проекту архитектора В.В. Шауба в 1895 году. Расположен по адресу: Стремянная ул., 13.</t>
+  </si>
+  <si>
+    <t>31.05.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/23991</t>
+  </si>
+  <si>
+    <t>Кёнигсберг (ныне Калининград). Спорт-кафе на Монетной площади, на углу Французской улицы, около 1928 года. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>30.05.26 21:07</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/23990</t>
+  </si>
+  <si>
+    <t>Собор Святого Патрика (St Patrick's Cathedral) в Мельбурне ночью. Австралия Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>30.05.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/23989</t>
+  </si>
+  <si>
+    <t>Рыночная церковь Святых Георга и Якоба (Marktkirche) и прилегающая к ней площадь со зданиями Старой ратуши в Ганновере, Германия. Открытка конца XIX века. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>29.05.26 18:32</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/23988</t>
+  </si>
+  <si>
+    <t>Нотр Дам, Лилль, Франция Фото: Взгляд Извне Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>29.05.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/23979</t>
+  </si>
+  <si>
+    <t>⁉️ Устал искать интересные каналы с новостями про недвижимость? 📁 СОХРАНИ СЕБЕ ЧТОБЫ НЕ ПОТЕРЯТЬ В этой папке собраны каналы про недвижимость, которые помогают быстрее разобраться в сфере, находить идеи и экономить время на поиске информации. 🔥Каналы ведут лучшие знатоки сферы: 🤩   СтройПраво | Максим Бондаренко - Канал о правовой безопасности в сфере строительства. Разбираем, как предотвратить риски, выиграть спор и защитить свой бизнес. Вся суть законодательства — просто и по делу. 😏 ЗАБИРАЙ ПАПКУ ТУТ ⏰ Папка действует 72 часа. 🤩 Организаторы: Green.Papka</t>
+  </si>
+  <si>
+    <t>29.05.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/23977</t>
+  </si>
+  <si>
+    <t>Christchurch Priory, графство Дорсет, Англия Крайстчерч Приори (Christchurch Priory) в графстве Дорсет, Англия — это официально самая длинная приходская церковь в стране (ее длина превышает 95 метров). Церковь была основана как саксонский монастырь около 800 года н.э. и перестроена норманнами начиная с 1094 года. Является объектом культурного наследия Англии I класса. Знаменита своей великолепной архитектурой, средневековыми сводами и легендой о «Чудесной балке». Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>28.05.26 18:23</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/23976</t>
+  </si>
+  <si>
+    <t>Наша подборка ТОПовых каналов, благодаря которым вы будете в курсе всех актуальных событий! ✅ «ИИ и роботы в стройке» — о технологиях искусственного интеллекта и роботизации в строительстве, проектировании, продажах и эксплуатации новостроек🤖 Подписаться в МАХ. ✅ Серьезный канал настоящего генерального🧰 Юрий Иванов в 2003 году основал и возглавил ГК «ЮгСтройИнвест». Компания уверенно занимает лидирующие позиции в девелоперских ТОПах, а гендир ежедневно лично выезжает на стройплощадки и делится новостями о том, чем живет стройка сейчас. Подписаться в МАХ. ✅ Алексей Иванов — заместитель генерального директора ГК «ЮгСтройИнвест», крупнейшего застройщика Юга России. В своем ТГ-канале интересно, нативно, объективно он рассказывает, чем сейчас живет стройка в ЮФО и СКФО, как застройщик отрабатывает запросы клиентов и отвечает на вызовы современности. Подписаться в МАХ. ✅ «Бетономешалка» — Мешанина из слухов и бетона. Самый политический канал в отрасли. ✅ Шедевры архитектуры с древних времён до нашего времени. ✅ ГВОЗДЬ — недвижимость России без воды. Цены, застройщики, сделки, аналитика и реальность рынка. ✅ Лайфхаки строителя. Ремонт и стройка — это много полезных советов о строительстве и ремонте каждый день. Канал есть и в Max. ✅ Иншура - Правдивый взгляд на новости страхования. ✅ Телеграмм-канал заместителя генерального директора ГК «ЮгСтройИнвест» Андрея Анашкина. Все о том, как строятся проекты топового девелопера юга России, ценности и принципы работы компании, новости Краснодара и актуальная информация о трендах урбанистики, которые применяются в новых микрорайонах застройщика. Подборка собрана агентством коммуникаций M — Space. С нами становятся лидерами Telegram-пространства. Подписывайтесь, чтобы не пропустить скидки и выгодные предложения.</t>
+  </si>
+  <si>
+    <t>20.09.26 20:56</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/25037</t>
+  </si>
+  <si>
+    <t>«Площадь Сан-Марко в Венеции» Рудольф фон Альт (Rudolf von Alt; 1812-1905) - австрийский художник-акварелист. Искусство и культура</t>
+  </si>
+  <si>
+    <t>20.09.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/25028</t>
+  </si>
+  <si>
+    <t>Санкт-Петербург 🇷🇺 На моих фото парадная лестница дома купцов Елисеевых на Биржевой линии. Эта лестница - невероятный восторг. Если вы давно меня читаете, то знаете мою любовь к подобным красоткам! Дом был построен в 1862 году для купца Григория Петровича Елисеева. Для его сына Григория Григорьевича Елисеева, в 1892 году архитектор Гавриил Барановский перестроил парадную лестницу и интерьеры. Интерьеры я видела только на фото, хочу туда на экскурсию (иначе нельзя). А вот лестницу можно увидеть любому. Здесь располагается Оптический институт. На первом этаже - Музей оптики. Обычно охранник разрешает подойти к лестнице или даже, как мне, пройтись по ней! 📍 Биржевая линия, 12–14 #СанктПетербург</t>
+  </si>
+  <si>
+    <t>20.09.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/25027</t>
+  </si>
+  <si>
+    <t>Деталь центрального портала собора Нотр-Дам в Руане, Франция Руанский собор (Собор Руанской Богоматери, фр. Cathédrale Notre-Dame de Rouen) — это величественный готический кафедральный собор во Франции, главный храм архиепископа Руана и Нормандии. Собор достигает 151 метра в высоту. С 1876 по 1880 год он был самым высоким зданием в мире. Его архитектура сочетает стили от ранней готики XII века до пламенеющей готики XV–XVI веков. Известные захоронения: внутри храма покоится сердце короля Ричарда Львиное Сердце, а также захоронены первый герцог Нормандии Ролло и его сын. Вдохновение для искусства: Клод Моне написал знаменитую серию из более чем 30 картин, изображающих фасад собора при разном освещении. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>20.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/25023</t>
+  </si>
+  <si>
+    <t>Это существует на самом деле? 😳 Все сооружения на фото — реальные. Хочешь увидеть ещё такие? 👇 ПОДПИШИСЬ НА КАНАЛ 👇 Невероятные сооружения мира</t>
+  </si>
+  <si>
+    <t>20.09.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/25022</t>
+  </si>
+  <si>
+    <t>Кирха памяти императора Фридриха (Kaiser-Friedrich-Gedächtniskirche) в районе Кальтхоф города Кёнигсберга (ныне район улицы Гагарина в Калининграде). Построена в 1905-1907 годах в стиле неоготики. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>20.09.26 02:04</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/25021</t>
+  </si>
+  <si>
+    <t>19.09.26 20:09</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/25012</t>
+  </si>
+  <si>
+    <t>Монастырь Баталья, Португалия На этих фотографиях запечатлены Незавершенные капеллы монастыря Баталья. Так называют монастырь, возведенный неподалеку от места решающей битвы. Строительство началось уже в следующем, 1386 году и продолжалось до 1517 года. Этот грандиозный проект, ставший одним из самых красивых и величественных архитектурных сооружений Португалии, занимал умы зодчих на протяжении всего XV века. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>19.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/25011</t>
+  </si>
+  <si>
+    <t>Шлоссплац (Sсhlоssрlаtz) в Дрездене (Германия) на фото начала 1970-х годов Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>19.09.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/25010</t>
+  </si>
+  <si>
+    <t>Вилла Крейлера (Villa Kreller) в Дрездене, Германия Здание было построено в 1896–1897 годах по проекту известных архитекторов Вильяма Лоссова (William Lossow) и Германа Фриче (Hermann Viehweger) для предпринимателя Эмиля Крейлера. Архитектура виллы представляет собой яркий образец немецкого неоренессанса с элементами эклектики, что выражается в сложной форме крыши, изящных башенках, эркере и богатом декоративном оформлении фасадов. Вилла располагалась по адресу: Comeniusstraße 14. Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>19.09.26 02:11</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/25009</t>
+  </si>
+  <si>
+    <t>18.09.26 19:55</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/25008</t>
+  </si>
+  <si>
+    <t>Дворец Роана, бывшая резиденция епископа. Страсбург, Франция Фото: Взгляд Извне Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>18.09.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24998</t>
+  </si>
+  <si>
+    <t>Дополнительный интерес к вашим объявлениям бесплатно Теперь в Бортжурнале под каждым вашим постом автоматически закрепляется ваше объявление. Вы делитесь опытом, а параллельно продвигаете автомобиль. Пишите в Бортжурнал, собирайте охваты и увеличивайте просмотры объявлений. Подпишитесь, чтобы быть в курсе обновлений Подписаться #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24997</t>
+  </si>
+  <si>
+    <t>Замок Ментенон, Франция Прекрасный замок Ментенон (Château de Maintenon) находится во Франции всего в 80 километрах от Парижа, недалеко от города Шартр. Строительство замка Ментенон началось в XII веке. В начале XVI века замок купил Жан Коттеро, казначей Людовика XII, он преобразовал укрепленный замок в загородный особняк. Впоследствии в XVII веке особняк перестроили для мадам де Ментенон. Именно благодаря мадам де Ментенон замок получил известность, она была второй знаменитой фавориткой короля Людовика XIV.</t>
+  </si>
+  <si>
+    <t>17.09.26 20:44</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24996</t>
+  </si>
+  <si>
+    <t>Замок Вайдахуньяд, Будапешт, Венгрия После окончания торжеств по поводу празднования 1000-летия обретения венграми родины павильон из папье-маше и дерева был разобран, однако он настолько полюбился будапештцам, что в 1904 году было решено возвести его на том же месте в камне. Строительство в основном завершилось в 1907 году. Церемонию открытия каменного замка Вайдахуняд возглавил император Австрии и король Венгрии Франц Иосиф. В 1908 году замок был полностью окончен. Фото: Вера Черникова Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>17.09.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24987</t>
+  </si>
+  <si>
+    <t>Burgos cathedral, Spain</t>
+  </si>
+  <si>
+    <t>17.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24986</t>
+  </si>
+  <si>
+    <t>Платформа онлайн-лекций  «Культурный код» приглашает вас в увлекательное путешествие в Париж. 17 сентября в 19.30 по московскому времени ребята проводят лекцию из серии «Прогулки по городам мира». Мария Троицкая, архитектор, гид по Парижу, писательница, расскажет о том, как барон Осман перестраивал Париж. Во время лекции познакомимся с уникальными образцами парижской архитектуры: 📍Опера Гарнье 📍Перестройка Île de la Cité 📍Фонтан Сен-Мишель и площадь Сен-Мишель 📍Парк Бют-Шомон Все подробности - на канале «Культурный код» Ждем вас 🫶</t>
+  </si>
+  <si>
+    <t>16.09.26 19:48</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24985</t>
+  </si>
+  <si>
+    <t>⁉️Устал искать интересные каналы с новостями мира недвижимости? 🔖 ЗАБИРАЙ ПАПКУ ТУТ В этой папке собраны каналы про недвижимость, которые помогают быстрее разобраться в сфере, находить идеи и экономить время на поиске информации. 🔥 Каналы ведут лучшие знатоки своего дела 🤩   Марина Курлова | Налоговый консультант физлиц - Налоги для физлиц в недвижимости, нерезиденты, зарубежные доходы и счета, валютное регулирование, СИДН, удаленщики. Декларации 3-НДФЛ. Вычеты. Взаимодействие с ФНС. 😏 ЗАБИРАЙ ПАПКУ ТУТ ⏰ Папка действует 72 часа. 🔖 каталог статей ⚡️https://t.me/ria_realty/19353 🤩  Организаторы: Green.Papka</t>
+  </si>
+  <si>
+    <t>16.09.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24976</t>
+  </si>
+  <si>
+    <t>Дом Первого общества взаимного кредита, Санкт-Петербург На моих фото дом Первого общества взаимного кредита. Он был построен в 1890 году по проекту архитектора Павла Сюзора. Самое приятное, что в это здание можно спокойно зайти, так как сегодня здесь располагается Росбанк. Внутри потрясающая сохранность интерьеров: не только лестница, операционный зал, плиточка, лепнина, ограда, но и подлинный витраж, оригинальные светильники, оформление шахты лифта и даже некоторая мебель! Адрес: Набережная канала Грибоедова, 13 Автор: Елена Крижевская Архитектура | Architecture</t>
+  </si>
+  <si>
+    <t>16.09.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24974</t>
+  </si>
+  <si>
+    <t>🤩Подборка лучших Telegram-каналов 🤩 Лизинг и Точка — ваш надежный партнер в лизинге. Быстрое одобрение, выгодные условия: аванс от 10%, выкуп 1 рубль. Авто, спецтехника, оборудование для ИП и ООО. Прозрачные договоры, без скрытых платежей. Оформите заявку сегодня — и точка! 🤩  Суд — не приговор, если вы подготовлены. Объясняем без занудства. На канале — практика, реальные кейсы, документы и инструкции для подрядчиков. 💬 Немного юмора. ⚖️ Много пользы. 👉 Подписывайтесь и стройте без юридических потерь. 🤩 AMOSOVA DESIGN — Реальные проекты, продуманные планировки и решения для красивой и удобной жизни. В канале делимся идеями, которые помогут найти вдохновение для вашего будущего интерьера ✨ 🤩 Патентные дела – канал практикующего судебного юриста и судэксперта о том, как не потерять деньги на интеллектуальной собственности. Telegram | MAX 🤩 Юридическое бюро Виктории Королевой — канал о правовых решениях там, где цена ошибки измеряется миллионами. Практика по недвижимости, наследству, бизнесу и судебным спорам. Анализируем актуальные изменения законодательства, разбираем реальные кейсы и показываем, как защитить активы и избежать дорогостоящих ошибок. 🤩 Жёсткие разборы рынка недвижимости, честные истории про деньги и жизнь без масок — и никакой инфоцыганщины. Яна Мандрыкина говорит то, о чём другие молчат. 🤩 Элитная недвижимость Москвы - главное о рынке элитной недвижимости Москвы в одном канале – новости, аналитика, динамика цен, новые проекты, тренды и эксклюзивные предложения. Наш канал в Max. 🤩 Юрист по земле Наталья Кирпикова: в канале все о юридической безопасности недвижимости, о возможностях получения земли от государства, решение земельных споров,учим перестраховываться перед покупкой и не попасться на уловки продавца! 🤩Недвижимость 24\7 — полное руководство по недвижимости и экономике: мы отслеживаем ключевые тренды в этих отраслях и объясняем сложные концепции простым и доступным языком, чтобы вы всегда были в курсе последних изменений. 🤩 Бизнес секреты — разбираем кейсы от первых лиц, препарируем успехи и провалы, находим неочевидные лайфхаки в управлении, финансах и маркетинге 🤩 Искусство и культура — лучшие произведения искусства с древности до современности 🤩 Метр² в квадрате —  полезный канал с разборами от профессионального аналитика рынка недвижимости. 🤩 Архитектура | Architecture - канал об архитектуре. Готические соборы, средневековые замки, великолепные дворцы и другое. Подборки, тексты об архитектурных памятниках. 🤩 Хотите жить красиво: так, чтобы приходишь в свой дом, а там — глаз не отвести от каждого уголка? У меня для вас хорошие новости: Канал дизайнера интерьера Ани Туваевой. 🤩 Бизнес Арсенал — сервисы, вспомогательные инструменты,  которые помогут увеличить эффективность вашего бизнеса и быть в тренде текущих технологий. 🤩 Денежный Поток — данный канал о структуре организации бизнеса и его достижения. 🤩CONTINUUM - Канал архитектурного бюро. Рассказываем об архитектуре как части девелоперского цикла, урбанистике, архитектурных новостях, проектах бюро и мероприятиях с нашим участием. Для тех, кто строит, проектирует и любит архитектуру. 🤩 Туториал 👈 Это свежие новости  в сфере Недвижимости и, Экономики  —  Ваш гид по самым свежим новостям 🤩 Толстой терпеть не мог Шекспира. Хотите узнать за что? А знаете, что в XVIII веке назвать женщину «заразой» было комплиментом? 🤔😄 СКРЕЩЕНИЕ СВЕТА Литературный салон Аннэтэс Рудман ✔️Любовь, скандалы и странности великих писателей. Истории слов. Стихи, которые стоит знать. Книги, о которых хочется говорить. И факты, которыми приятно блеснуть за ужином. Без скучных лекций и пыльных библиотек. 🤩  НЕДВИЖИМОСТЬ В СОЧИ - Недвижимость Большого Сочи: - квартиры, студии, апартаменты - коттеджные поселки - ДОМА 🤩 IROOMS.design — студия, которая создаёт красивые, функциональные и уютные интерьеры для жизни и квартир под сдачу💵 Здесь мы рассказываем: 🏡 Как сделать стильный и удобный интерьер без переплат Подписывайтесь, чтобы вдохновляться и делать свой дом идеальным для жизни!</t>
+  </si>
+  <si>
+    <t>t.me/derarchitektur/24975</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3575,59 +7169,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H363"/>
+  <dimension ref="A1:H776"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4815.538" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -11925,50 +15519,7071 @@
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>51947</v>
       </c>
       <c r="B363" t="s">
         <v>1063</v>
       </c>
       <c r="C363" t="s">
         <v>1064</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="E363">
         <v>1777</v>
       </c>
       <c r="F363">
         <v>20</v>
       </c>
       <c r="G363">
         <v>127</v>
       </c>
       <c r="H363">
         <v>3</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>113314</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E364">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>113315</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E365">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>113316</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E366">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>113317</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E367">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>113318</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E368">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>113319</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E369">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>113320</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E370">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>113321</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E371">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>113322</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E372">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>113323</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E373">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>113324</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E374">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>113325</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E375">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>113326</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E376">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>113327</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E377">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>113328</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E378">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>113329</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E379">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>113330</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E380">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>113331</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E381">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>113332</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E382">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>113333</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E383">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>113334</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E384">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>113335</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E385">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>113336</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E386">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>113337</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E387">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>113338</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E388">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>113339</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E389">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>113340</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E390">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>113341</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E391">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>113342</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E392">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>113343</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E393">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>113344</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E394">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>113345</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E395">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>113346</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E396">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>113347</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E397">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>113348</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E398">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>113349</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E399">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>113350</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E400">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>113351</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E401">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>113352</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E402">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>113353</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E403">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>113354</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E404">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>113355</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E405">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>113356</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E406">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>113357</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E407">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>113358</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E408">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>113359</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E409">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>113360</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E410">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>113361</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E411">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>113362</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E412">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>113363</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E413">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>113364</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E414">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>113365</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E415">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>113366</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E416">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>113367</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E417">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>113368</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E418">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>113369</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E419">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>113370</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E420">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>113371</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E421">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>113372</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E422">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>113373</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E423">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>113374</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E424">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>113375</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E425">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>113376</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E426">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>113377</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E427">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>113378</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E428">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>113379</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E429">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>113380</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E430">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>113381</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E431">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>113382</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E432">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>113383</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E433">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>113384</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E434">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>113385</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E435">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>113386</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E436">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>113387</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E437">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>113388</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E438">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>113389</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E439">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>113390</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E440">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>113391</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E441">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>113392</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E442">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>113393</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E443">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>113394</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E444">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>113395</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E445">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>113396</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E446">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>113397</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E447">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>113398</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E448">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>113399</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E449">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>113400</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E450">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>113401</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E451">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>113402</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E452">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>113403</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E453">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>113404</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E454">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>113405</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E455">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>113406</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E456">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>113407</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E457">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>113408</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E458">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>113409</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E459">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>113410</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E460">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>113411</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E461">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>113412</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E462">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>113413</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E463">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>113414</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E464">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>113415</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E465">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>113416</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E466">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>113417</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E467">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>113418</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E468">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>113419</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E469">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>113420</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E470">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>113421</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E471">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>113422</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E472">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>113423</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E473">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>113424</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E474">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>113425</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E475">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>113426</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E476">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>113427</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E477">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>113428</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E478">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>113429</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E479">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>113430</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E480">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>113431</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E481">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>113432</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E482">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>113433</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E483">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>113434</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E484">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>113435</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E485">
+        <v>2695</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>113436</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E486">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>113437</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E487">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>113438</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E488">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>113439</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E489">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>113440</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E490">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>113441</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E491">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>113442</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E492">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>113443</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E493">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>113444</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E494">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>113445</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E495">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>113446</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E496">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>113447</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E497">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>113448</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E498">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>113449</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E499">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>113450</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E500">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>113451</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E501">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>113452</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E502">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>113453</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E503">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>113454</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E504">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>113455</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E505">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>113456</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E506">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>113457</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E507">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>113458</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E508">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>113459</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E509">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>113460</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E510">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>113461</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E511">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>113462</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E512">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>113463</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E513">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>113464</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E514">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>113465</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E515">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>113466</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E516">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>113467</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E517">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>113468</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E518">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>113469</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E519">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>113470</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E520">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>113471</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E521">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>113472</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E522">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>113473</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E523">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>113474</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E524">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>113475</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E525">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>113476</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E526">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>113477</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E527">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>113478</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E528">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>113479</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E529">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>113480</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E530">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>113481</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E531">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>113482</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E532">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>113483</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E533">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>113484</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E534">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>113485</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E535">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>113486</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E536">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>113487</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E537">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>113488</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E538">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>113489</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E539">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>113490</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E540">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>113491</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E541">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>113492</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E542">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>113493</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E543">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>113494</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E544">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>113495</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E545">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>113496</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E546">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>113497</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E547">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>113498</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E548">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>113499</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E549">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>113500</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E550">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>113501</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E551">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>113502</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E552">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>113503</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E553">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>113504</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E554">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>113505</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E555">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>113506</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E556">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>113507</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E557">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>113508</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E558">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>113509</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E559">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>113510</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E560">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>113511</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E561">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>113512</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E562">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>113513</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E563">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>113514</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E564">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>113515</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E565">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>113516</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E566">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>113517</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E567">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>113518</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E568">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>113519</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E569">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>113520</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E570">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>113521</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E571">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>113522</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E572">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>113523</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E573">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>113524</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E574">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>113525</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E575">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>113526</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E576">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>113527</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E577">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>113528</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E578">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>113529</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E579">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>113530</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E580">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>113531</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E581">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>113532</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E582">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>113533</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E583">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>113534</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="E584">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>113535</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E585">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>113536</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E586">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>113537</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E587">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>113538</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E588">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>113539</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E589">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>113540</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E590">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>113541</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E591">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>113542</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E592">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>113543</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E593">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>113544</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E594">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>113545</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E595">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>113546</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E596">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>113547</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E597">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>113548</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E598">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>113549</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E599">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>113550</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E600">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>113551</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E601">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>113552</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E602">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>113553</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E603">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>113554</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E604">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>113555</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E605">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>113556</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E606">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>113557</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E607">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>113558</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E608">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>113559</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E609">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>113560</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E610">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>113561</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E611">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>113562</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E612">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>113563</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E613">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>113564</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E614">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>113565</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E615">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>113566</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E616">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>113567</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E617">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>113568</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E618">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>113569</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E619">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>113570</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E620">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>113571</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E621">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>113572</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E622">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>113573</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E623">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>113574</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E624">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>113575</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E625">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>113576</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E626">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>113577</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E627">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>113578</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E628">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>113579</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E629">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>113580</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E630">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>113581</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E631">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>113582</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E632">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>113583</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E633">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>113584</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E634">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>113585</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E635">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>113586</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E636">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>113587</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E637">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>113588</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E638">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>113589</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E639">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>113590</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E640">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>113591</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E641">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>113592</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E642">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>113593</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E643">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>113594</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E644">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>113595</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E645">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>113596</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E646">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>113597</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E647">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>113598</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E648">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>113599</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E649">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>113600</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E650">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>113601</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E651">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>113602</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E652">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>113603</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E653">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>113604</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E654">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>113605</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E655">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>113606</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E656">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>113607</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E657">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>113608</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E658">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>113609</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E659">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>113610</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E660">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>113611</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E661">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>113612</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E662">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>113613</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E663">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>113614</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E664">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>113615</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E665">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>113616</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E666">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>113617</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E667">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>113618</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E668">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>113619</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E669">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>113620</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E670">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>113621</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E671">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>113622</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E672">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>113623</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="E673">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>113624</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E674">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>113625</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="E675">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>113626</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E676">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>113627</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E677">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>113628</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E678">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>113629</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E679">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>113630</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E680">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>113631</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E681">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>113632</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E682">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>113633</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C683" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E683">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>113634</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E684">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>113635</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C685" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E685">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>113636</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E686">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>113637</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E687">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>113638</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E688">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>113639</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E689">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>113640</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E690">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>113641</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E691">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>113642</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E692">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>113643</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E693">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>113644</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E694">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>113645</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E695">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>113646</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="E696">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>113647</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E697">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>113648</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E698">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>113649</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E699">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>113650</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E700">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>113651</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="E701">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>113652</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E702">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>113653</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E703">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>113654</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E704">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>113655</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E705">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>113656</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E706">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>113657</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E707">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>113658</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E708">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>113659</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E709">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>113660</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E710">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>113661</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E711">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>113662</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E712">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>113663</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E713">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>113664</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E714">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>113665</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E715">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>113666</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E716">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>113667</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E717">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>113668</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E718">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>113669</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E719">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>113670</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E720">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>113671</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E721">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>113672</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E722">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>113673</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E723">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>113674</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="E724">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>113675</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E725">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>113676</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E726">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>113677</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E727">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>113678</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E728">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>113679</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E729">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>113680</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E730">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>113681</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E731">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>113682</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E732">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>113683</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E733">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>113684</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E734">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>113685</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E735">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>113686</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E736">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>113687</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E737">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>113688</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E738">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>113689</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="E739">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>113690</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E740">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>113691</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E741">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>113692</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E742">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>113693</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E743">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>113694</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E744">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>113695</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E745">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>113696</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E746">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>113697</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E747">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>113698</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E748">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>113699</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E749">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>113700</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E750">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>113701</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E751">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>113702</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E752">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>113703</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E753">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>113704</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E754">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>113705</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E755">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>113706</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E756">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>125692</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E757">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>125693</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E758">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>125694</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E759">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>125695</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E760">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>125696</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E761">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>125697</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E762">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>125698</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E763">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>125699</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E764">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>125700</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E765">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>125701</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E766">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>125702</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E767">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>125703</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E768">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>125704</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E769">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>125705</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E770">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>125706</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E771">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>125707</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E772">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>125708</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E773">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>125709</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E774">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>125710</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E775">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>125711</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E776">
+        <v>983</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">