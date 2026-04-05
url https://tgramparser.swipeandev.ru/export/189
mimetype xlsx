--- v1 (2026-02-03)
+++ v2 (2026-04-05)
@@ -2460,436 +2460,436 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>51453</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>1293</v>
       </c>
       <c r="F2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G2">
-        <v>8</v>
+        <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>51454</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>516</v>
       </c>
       <c r="G3">
-        <v>4</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>51455</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>644</v>
       </c>
       <c r="F4">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G4">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>51456</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>963</v>
       </c>
       <c r="F5">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G5">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>51457</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>976</v>
       </c>
       <c r="F6">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G6">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>51458</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>898</v>
       </c>
       <c r="F7">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G7">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>51459</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>944</v>
       </c>
       <c r="F8">
         <v>5</v>
       </c>
       <c r="G8">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>51460</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>932</v>
       </c>
       <c r="F9">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>51461</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>560</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>51462</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>1194</v>
       </c>
       <c r="F11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G11">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>51463</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>1178</v>
       </c>
       <c r="F12">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G12">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>51464</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>1095</v>
       </c>
       <c r="F13">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="G13">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>51465</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>560</v>
       </c>
       <c r="F14">
         <v>2</v>
       </c>
       <c r="G14">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>51466</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>1084</v>
       </c>
       <c r="F15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G15">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>51467</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>1395</v>
       </c>
       <c r="F16">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G16">
         <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>51468</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>1114</v>
       </c>
       <c r="F17">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G17">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>51469</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>1110</v>
       </c>
       <c r="F18">
         <v>9</v>
       </c>
       <c r="G18">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>51470</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>1596</v>
       </c>
       <c r="F19">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G19">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>51471</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>1414</v>
       </c>
       <c r="F20">
         <v>5</v>
       </c>
       <c r="G20">
@@ -2937,51 +2937,51 @@
       </c>
       <c r="F22">
         <v>10</v>
       </c>
       <c r="G22">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>51474</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E23">
         <v>1268</v>
       </c>
       <c r="F23">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G23">
         <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>51475</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E24">
         <v>1152</v>
       </c>
       <c r="F24">
         <v>6</v>
       </c>
       <c r="G24">
@@ -3624,54 +3624,54 @@
       </c>
       <c r="F52">
         <v>9</v>
       </c>
       <c r="G52">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>51504</v>
       </c>
       <c r="B53" t="s">
         <v>161</v>
       </c>
       <c r="C53" t="s">
         <v>162</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E53">
         <v>1058</v>
       </c>
       <c r="F53">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G53">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>51505</v>
       </c>
       <c r="B54" t="s">
         <v>164</v>
       </c>
       <c r="C54" t="s">
         <v>165</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E54">
         <v>1075</v>
       </c>
       <c r="F54">
         <v>15</v>
       </c>
       <c r="G54">
         <v>34</v>
       </c>
     </row>
@@ -5477,215 +5477,215 @@
       </c>
       <c r="F134">
         <v>8</v>
       </c>
       <c r="G134">
         <v>38</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>81770</v>
       </c>
       <c r="B135" t="s">
         <v>403</v>
       </c>
       <c r="C135" t="s">
         <v>404</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>405</v>
       </c>
       <c r="E135">
         <v>466</v>
       </c>
       <c r="F135">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G135">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>81771</v>
       </c>
       <c r="B136" t="s">
         <v>406</v>
       </c>
       <c r="C136" t="s">
         <v>407</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>408</v>
       </c>
       <c r="E136">
         <v>842</v>
       </c>
       <c r="F136">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G136">
-        <v>27</v>
+        <v>35</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>81772</v>
       </c>
       <c r="B137" t="s">
         <v>409</v>
       </c>
       <c r="C137" t="s">
         <v>410</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>411</v>
       </c>
       <c r="E137">
         <v>791</v>
       </c>
       <c r="F137">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G137">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>81773</v>
       </c>
       <c r="B138" t="s">
         <v>412</v>
       </c>
       <c r="C138" t="s">
         <v>413</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>414</v>
       </c>
       <c r="E138">
         <v>869</v>
       </c>
       <c r="F138">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G138">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>81774</v>
       </c>
       <c r="B139" t="s">
         <v>415</v>
       </c>
       <c r="C139" t="s">
         <v>416</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>417</v>
       </c>
       <c r="E139">
         <v>591</v>
       </c>
       <c r="F139">
         <v>1</v>
       </c>
       <c r="G139">
         <v>4</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>81775</v>
       </c>
       <c r="B140" t="s">
         <v>418</v>
       </c>
       <c r="C140" t="s">
         <v>419</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>420</v>
       </c>
       <c r="E140">
         <v>1150</v>
       </c>
       <c r="F140">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G140">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>81776</v>
       </c>
       <c r="B141" t="s">
         <v>421</v>
       </c>
       <c r="C141" t="s">
         <v>422</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>423</v>
       </c>
       <c r="E141">
         <v>969</v>
       </c>
       <c r="F141">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G141">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>81777</v>
       </c>
       <c r="B142" t="s">
         <v>424</v>
       </c>
       <c r="C142" t="s">
         <v>425</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>426</v>
       </c>
       <c r="E142">
         <v>1126</v>
       </c>
       <c r="F142">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G142">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>81778</v>
       </c>
       <c r="B143" t="s">
         <v>427</v>
       </c>
       <c r="C143" t="s">
         <v>428</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>429</v>
       </c>
       <c r="E143">
         <v>1614</v>
       </c>
       <c r="G143">
         <v>41</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>81779</v>
@@ -5704,51 +5704,51 @@
       </c>
       <c r="F144">
         <v>1</v>
       </c>
       <c r="G144">
         <v>19</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>81780</v>
       </c>
       <c r="B145" t="s">
         <v>433</v>
       </c>
       <c r="C145" t="s">
         <v>434</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>435</v>
       </c>
       <c r="E145">
         <v>1101</v>
       </c>
       <c r="F145">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G145">
         <v>31</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>81781</v>
       </c>
       <c r="B146" t="s">
         <v>436</v>
       </c>
       <c r="C146" t="s">
         <v>437</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>438</v>
       </c>
       <c r="E146">
         <v>852</v>
       </c>
       <c r="F146">
         <v>1</v>
       </c>
       <c r="G146">