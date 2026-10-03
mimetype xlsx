--- v2 (2026-04-05)
+++ v3 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="875">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2034,50 +2034,653 @@
     <t>22.09.25 17:55</t>
   </si>
   <si>
     <t>t.me/archnewschannel/5335</t>
   </si>
   <si>
     <t>Casa Yuri Архитектор: Zozaya Arquitectos Фотографии: Cesar Belio 2025 / Мексика</t>
   </si>
   <si>
     <t>19.09.25 22:31</t>
   </si>
   <si>
     <t>t.me/archnewschannel/5330</t>
   </si>
   <si>
     <t>Хадльгримскиркья или церковь Хадльгримура в Рейкьявике, Исландия. В этом строении совмещены готика с футуризмом — такие, казалось бы, совершенно несовместимые стили, происходящие из противоположных эпох. Но именно это и создает атмосферу божественного и неземного предназначения церкви. Церковь возводилась почти 50 лет и была завершена только в 1986 г., а сам архитектор этого шедевра - Гвюдйоун, не дожил до завершения своего творения.</t>
   </si>
   <si>
     <t>18.09.25 07:00</t>
   </si>
   <si>
     <t>t.me/archnewschannel/5327</t>
   </si>
   <si>
     <t>➡️ Дадим имена нашим стальным друзьям? Знакомьтесь, это не просто арт-объекты, а полноценные жители наших парков! Но у этих брутальных ребят до сих пор нет имён. Исправляем это с вашей помощью! 🐱 Кот-акробат (250 см) Его стихия — скорость и игра. Он вечно гоняет стальной мяч под открытым небом и даже не думает прятаться от дождя. Его шерстка со временем приобрела модный рыжий оттенок. Любит быть в центре внимания посетителей базы отдыха в Вологодской области. Суперсила — вечная молодость и стиль. 🐻 Медведь-богатырь (230 см) Еще один вологодский житель — сильный, молчаливый и мудрый. Стоит на страже соснового бора в окрестностях Череповца. Его стальная шуба под снегом и солнцем не стареет, а лишь поменяла оттенок — от серебра к бронзе. Суперсила — непробиваемая броня и спокойствие. 🦏 Носорог-путешественник (170 см) Он преодолел 1200 км, чтобы поселиться в городе Бор и радовать его жителей. Его прочная кожа не боится ни дорог, ни непогоды — она становится ярче и выразительнее с каждым сезоном. Прочный и очень фотогеничный. Суперсила — сила духа и выносливость. ➡️ В чём их общий секрет? Они сделаны из уникальной атмосферостойкой стали Forcera, поэтому не ржавеют, а эволюционируют! Forcera не боится влаги, мороза или ультрафиолета. Наоборот — со временем она лишь хорошеет, покрываясь прочным защитным слоем благородной патины. Это как вечный иммунитет против старения! ⚡️Хотите дать имя одному из этих крутых ребят? Просто напишите в комментариях ваши варианты имён (для одного или всех сразу).➡️ ➡️ Авторы самых ярких идей получат фирменный мерч от «Северстали», а имена победителей останутся с этими стальными легендами! #атмосферостойкая_сталь #Forcera</t>
+  </si>
+  <si>
+    <t>02.09.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6530</t>
+  </si>
+  <si>
+    <t>Sawtooth House Архитектор: Francesco Pierazzi Architects Фотография: Peter Molloy 2026 / Великобритания 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>31.08.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6521</t>
+  </si>
+  <si>
+    <t>Casa Diez Pies Архитектор: Studio Font Фотография: Albers Studio 2025 / Мексика 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>29.08.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6517</t>
+  </si>
+  <si>
+    <t>Викторианские готические коттеджи в Северном Лондоне Викторианские готические коттеджи Северного Лондона — характерный пример архитектурной эклектики эпохи королевы Виктории. Для них типичны асимметричные фасады, крутые скатные крыши, стрельчатые окна и декоративные элементы: резные деревянные фронтоны, кирпичные орнаменты, зубчатые парапеты. Часто встречаются башенки и эркеры, подчёркивающие вертикализм стиля. Материалы — красный кирпич в сочетании с тёмным деревом. Такие коттеджи отражали стремление викторианского общества к романтизации средневековья и стали важной частью городской застройки Лондона второй половины XIX века. 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>26.08.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6508</t>
+  </si>
+  <si>
+    <t>Guggenheim Abu Dhabi Архитектор: Frank Gehry Фотография: Guggenheim Abu Dhabi 2026 / Объединенные Арабские Эмираты 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>24.08.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6500</t>
+  </si>
+  <si>
+    <t>Natural History Museum Abu Dhabi Архитектор: Mecanoo Фотография: Ossip Architectuurfotografie, Deed Studio 2025 / Объединенные Арабские Эмираты 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>22.08.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6495</t>
+  </si>
+  <si>
+    <t>"Плавучий" дворец Джал‑Махал Джал‑Махал («водный дворец») — знаковый памятник индо‑раджпутской архитектуры в Джайпуре (Индия). Построенный в XVIII веке посреди озера Ман Сагар, дворец изначально служил охотничьей резиденцией махараджи. Пятиэтажное здание частично погружено в воду: четыре этажа скрыты под поверхностью, над водой возвышается лишь верхний ярус. Архитектурный облик сочетает раджпутские и могольские элементы — симметричные фасады, изящные арки, декоративные ниши. Сегодня Джал‑Махал — один из символов Джайпура, привлекающий туристов и исследователей уникальным расположением и гармонией с ландшафтом. 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>19.08.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6487</t>
+  </si>
+  <si>
+    <t>Mumbai apartment Архитектор: The Act of Quad Фотография: Nayan Soni 2026 / Индия 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>17.08.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6478</t>
+  </si>
+  <si>
+    <t>Santuario De La Salle Архитектор: CAZA Architects Фотография:Rory Gardiner 2022 / Филиппины 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>15.08.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6471</t>
+  </si>
+  <si>
+    <t>Живописная ратуша Бамберга Ратуша в Бамберге (Германия) - выдающийся памятник архитектуры, сочетающий элементы готики и ренессанса. Построенная на искусственном острове между рукавами реки Регниц, она привлекает необычным расположением и выразительным обликом. Фасад украшен росписями в технике сграффито, характерной для южнонемецкого зодчества XVII века. Здание служило административным центром и отражало растущее значение города как торгового узла. Сегодня ратуша — одна из ключевых достопримечательностей Бамберга, включённого в список Всемирного наследия ЮНЕСКО, и пример гармоничного синтеза утилитарности и художественной выразительности. 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>12.08.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6463</t>
+  </si>
+  <si>
+    <t>Ómós guesthouse Архитектор: Asca Studio and Relief Gallery Фотография: Irina Boersma César Machado 2026 / Ирландия 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>10.08.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6455</t>
+  </si>
+  <si>
+    <t>Stadtforum in Dresden Архитектор: Tchoban Voss Architekten Фотография: Klemens Renner 2025 / Германия 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>08.08.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6446</t>
+  </si>
+  <si>
+    <t>Форт Деравар: крепость в пустыне Пакистана Форт Деравар - внушительная крепость в пакистанской пустыне Холистан (провинция Пенджаб). Построен в 1733 году навабом Мухаммадом Ханом, на месте более ранней крепости (XI век). Сооружение имеет квадратную планировку (сторона - около 1500 м) и 40 массивных башен. Стены достигают 30 м в высоту, толщина - до 30 см. Архитектурный стиль сочетает элементы исламского и раджпутского зодчества: кирпичные стены, зубчатые парапеты, арочные проёмы. Сегодня форт - исторический памятник и туристическая достопримечательность, символ военной архитектуры региона. 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>07.08.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6438</t>
+  </si>
+  <si>
+    <t>Когда свет становится частью архитектуры Еще несколько десятилетий назад освещение в архитектуре выполняло в основном практическую задачу — обеспечивало видимость в темное время суток. Сегодня его роль значительно шире: оно помогает формировать образ здания, подчеркивать геометрию и создавать новые сценарии взаимодействия с городской средой. Развитие LED-технологий позволило интегрировать освещение практически в любой архитектурный элемент. Медиафасады превращают здания в динамичные объекты, художественная подсветка раскрывает детали, которые остаются незаметными днем, а встроенные LED-системы становятся частью интерьеров, сохраняя целостность архитектурной концепции. Современные LED-решения — это уже не только источник света, но и цифровая среда. Управление контентом и световыми сценариями позволяет адаптировать пространство под разные события, сохраняя архитектуру живой и меняющейся без физических изменений здания. 📩 Если у вас есть идея или проект — обсудим, как воплотить его в жизнь. @archi_013</t>
+  </si>
+  <si>
+    <t>05.08.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6430</t>
+  </si>
+  <si>
+    <t>Колодец Чанд-Баори в Индии Чанд‑Баори в индийской деревне Абханери - один из самых впечатляющих ступенчатых колодцев в мире. Его глубина - около 30 метров, а спускаться к воде нужно по примерно 3500 ступеням, выстроенным в 13 ярусов. С высоты колодец напоминает перевернутую пирамиду. Построили его предположительно между VIII и XI веками, чтобы запасать воду на засушливый сезон. Крутые стены и глубина помогали уменьшить испарение и дольше сохранять ресурс. Четвертая сторона отличается от остальных: ее украшают арки, ниши и статуи. Сегодня Чанд-Баори - популярная туристическая точка, но пить воду из него нельзя, а ходить по ступеням стоит с большой осторожностью - ограждений почти нет. 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>03.08.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6423</t>
+  </si>
+  <si>
+    <t>La Vallée Verte Архитектор: MVRDV Фотография: Paul Lefevre, Matthieu Lecouvey 2024 / Франция 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>01.08.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6422</t>
+  </si>
+  <si>
+    <t>ДЛЯ ДИЗАЙНЕРОВ ИНТЕРЬЕРА Партнерская программа Объекты от 800 тыс. до 2,7 млн ₽ Партнерское вознаграждение до 10% от суммы договора Напишите в ЛС @gardham</t>
+  </si>
+  <si>
+    <t>01.08.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6414</t>
+  </si>
+  <si>
+    <t>The Anthill Архитектор: Kaushal TaTiya Architects Фотография: Авеш Гаур 2026 / Индия 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>31.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6410</t>
+  </si>
+  <si>
+    <t>Как скрин из модели превратить в крутую визуализацию? В канале ЯМА вышел гайд по созданию визуализаций в nano banana. Всё по шагам, с примерами и объяснениями. А еще в ЯМЕ пишут про архитектуру и городскую среду. Если интересно — подписывайтесь!</t>
+  </si>
+  <si>
+    <t>29.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6404</t>
+  </si>
+  <si>
+    <t>Glass Pavilion Архитектор: M space Фотография: Ketsiree Wongwan, DOF Sky | Ground 2024 / Тайланд 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>27.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6396</t>
+  </si>
+  <si>
+    <t>Штаб‑квартира Johnson Wax Штаб‑квартира Johnson Wax в Расине (Висконсин) - один из самых узнаваемых проектов Фрэнка Ллойда Райта. Построенная в 1936–1939 годах, она стала манифестом органической архитектуры: Райт стремился создать замкнутый, почти "подводный" мир, где человек отделен от городской суеты. Сердце здания - огромный рабочий зал, который архитектор сравнивал с лесом: тонкие колонны расширяются кверху, словно кувшинки, а свет льётся сквозь стеклянные трубки в потолке. Такой прием дает мягкое рассеянное освещение и подчеркивает плавность форм. Позже к комплексу добавилась Исследовательская башня (1944–1950) — еще один смелый эксперимент Райта с конструкцией и материалами. Вместе эти здания образуют уникальный ансамбль, в котором функциональность офиса сочетается с поэтикой архитектурного образа. Сегодня штаб-квартира - Национальный исторический памятник США и живая иллюстрация того, как архитектура может менять ощущение рабочего пространства. 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>20.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6390</t>
+  </si>
+  <si>
+    <t>Longhouse Farm Архитектор: Bastiaan Jongerius Architecten Фотография: Jansje Klazinga Нидерланды 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>18.07.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6382</t>
+  </si>
+  <si>
+    <t>Phillips Exeter Academy Library Архитектурный произведение Луиса Кана построенно в 1971 году. Считается крупнейшей библиотекой средней школы в мире: ее фонд насчитывает около 160 тысяч томов, а пространство продумано до мелочей для комфортной учебы и исследований. Архитектура выстроена как три концентрических квадрата: снаружи - кирпич и рабочие места, в середине - бетонные стеллажи, а в центре - светлый атриум с круглыми проемами, сквозь которые видны полки на разных уровнях. Естественный свет льется сверху, создавая мягкую, созерцательную атмосферу. 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>15.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6381</t>
+  </si>
+  <si>
+    <t>🪾 Зачем топтали мой газон? По статистике сохраняется всего 52% качественного озеленения. Места особого риска – детские и спортивные площадки, места выгула питомцев, а также пожарные проезды. Если вы хотите сохранить декоративность дворов и общественных пространств на десятилетия, регистрируйтесь на вебинар «Антивандальное озеленение». Темы встречи: • В каких зонах всегда страдает озеленение, и во что это обходится застройщику • Базовые ошибки при проектировании зон высокой нагрузки • Экономическая эффективность антивандального озеленения в цифрах • Шпаргалка, которая сэкономит вам миллионы Дата: 16 июля Время: 14:00 по Мск Спикер: Екатерина Румянцева, главный инженер проектного бюро ГК «Экоплант». Участие бесплатное, нужно только зарегистрироваться по ссылке. Чтобы не пропустить новые анонсы, подпишитесь на канал Экоплант – девелоперам и следите за темами следующих вебинаров.</t>
+  </si>
+  <si>
+    <t>15.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6373</t>
+  </si>
+  <si>
+    <t>YunTuo Distillery Архитектор: OLI Architecture Фотография: Fangfang Tian, YunTuo, Yilong Zhao Китай 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>13.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6367</t>
+  </si>
+  <si>
+    <t>Extension of New York Historical museum Архитектор: Robert AM Stern Architects Фотография: Bridgit Beyer 2026 / США 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>11.07.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6359</t>
+  </si>
+  <si>
+    <t>Собор Пресвятой Девы Марии в Токио Построенный в 1964 году по проекту Кэндзо Тангэ, собор сменил сгоревшую во время войны деревянную церковь и стал новым духовным центром католической общины города. Восемь изогнутых стен создают динамичный силуэт, а облицовка из нержавеющей стали эффектно отражает свет - это метафора света Христова. Отдельно стоящая 60-метровая колокольня дополняет выразительный ансамбль. Храм остается действующим: в нём регулярно проходят богослужения на разных языках. 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>08.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6351</t>
+  </si>
+  <si>
+    <t>Gallery For A Tree "Flyover" Marcellin College Архитектор: Farrell Wray Architects Фотография: Peter Clarke 2026 / Австралия 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>06.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6341</t>
+  </si>
+  <si>
+    <t>Remise Rosa Архитектор: Hello Wood Фотография: Дьёрдем Палко 2026 / Швейцария 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>04.07.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6332</t>
+  </si>
+  <si>
+    <t>Национальный музей Катара Проект французского архитектора Жана Нувеля открыт в 2019 году и отмечен множеством наград. Форма здания вдохновлена "розой пустыни" - природными гипсовыми кристаллами: 539 пересекающихся дисков разного диаметра создают образ распустившегося бутона. Фасады из фибробетона меняют оттенок от белого до нежно‑розового - будто сливаются с песками Катара. Диски работают как навесы, защищая залы от солнца. Внутри сооружения - 11 галерей с историей страны. Рядом с музеем парк с местными растениями: он подчеркивает связь человека и природы. 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>02.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6331</t>
+  </si>
+  <si>
+    <t>Платформа, ускоряющая работу архитекторам, дизайнерам и визуализаторам. Futago AI Studio позволяет за секунды превращать черновое помещение в реалистичную визуализацию, а обычную планировку — в готовую 3D-модель с дизайном — экономя время и ускоряя согласование. • Визуализация по фото за 30 секунд • Черновая планировка → 3D-интерьер с мебелью и текстурами • Сделает визуализацию реалистичнее, работает со светом и текстурами • Быстрая презентация идей клиенту Меньше рутины. Больше творчества. Futago AI Studio</t>
+  </si>
+  <si>
+    <t>01.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6321</t>
+  </si>
+  <si>
+    <t>Ecopark Ciénaga de Mallorquín Архитектор: DEB Фотография: Monica Barreneche 2026 / Колумбия 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>30.06.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6320</t>
+  </si>
+  <si>
+    <t>🇫🇮 Хельсинки — это гораздо больше, чем кафедральный собор и набережные Финского залива. Подписывайтесь на авторский канал Helsinki Daily и убедитесь в этом сами. Канал особенно заинтересует всех любителей югендстиля, неоклассицизма и северной природы. 📸 Каждый день на канале появляется одно фото без фильтров, сделанное местным жителем. Подписывайтесь и наблюдайте, как историческая застройка соседствует с минимализмом в столице страны тысячи озёр и муми-троллей. Смотрите, как выглядит настоящий, нетуристический Хельсинки в деталях на канале Helsinki Daily. @helsinkidaily</t>
+  </si>
+  <si>
+    <t>29.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6310</t>
+  </si>
+  <si>
+    <t>Штаб-квартира Cubitts Архитектор: 51 Architecture Фотография: Феликс Спеллер 2026 / Великобритания 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>27.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6300</t>
+  </si>
+  <si>
+    <t>Архитектурная 3D-визуализация интерьеров и экстерьеров Здравствуйте! Меня зовут Владислав. Занимаюсь архитектурной визуализацией более 7 лет. Имею архитектурный бэкграунд, поэтому хорошо понимаю логику проектирования, умею работать с чертежами, планами, развертками и технической документацией. В работе использую: — 3ds Max + Corona Renderer — Unreal Engine — AI-инструменты для поиска концепций, вариантов материалов, фасадных решений и ускорения визуального поиска Создаю визуализации интерьеров и экстерьеров с акцентом не только на реализм, но и на передачу идеи проекта: композицию, свет, атмосферу и характер пространства. Также выполняю нейровизуализацию как отдельное направление: статичные изображения и видео на основе концептов, референсов или исходных материалов проекта. Работаю гибко: не привязываюсь к формальным ограничениям по количеству моделей или раундов правок - процесс строится через обсуждение задачи и поиск оптимального результата. Стоимость и сроки рассчитываются индивидуально, в зависимости от сложности, объема и уровня детализации проекта. Портфолио: https://www.behance.net/dasflugwesen По вопросам: Телеграм: @dasflugwesen kontur.archviz@gmail.com</t>
+  </si>
+  <si>
+    <t>27.06.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6290</t>
+  </si>
+  <si>
+    <t>Ribbon Chapel - свадебная часовня в Хиросиме Здание часовни, спроектированное Хироси Накамурой, является метафорой о слиянии двух судеб: две спиральные лестницы поднимаются по отдельности, а наверху соединяются в единую ленту - так же, как пути жениха и невесты сливаются в одну жизнь. Часовня расположена на холме в саду отеля в Ономити: отсюда открывается вид на Внутреннее Японское море, а само здание, с его изящными лестницами и минималистичным интерьером, выглядит невероятно романтично. Построенная в 2014 году, Ribbon Chapel стала одним из самых узнаваемых и символичных архитектурных объектов Японии. 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>26.06.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6289</t>
+  </si>
+  <si>
+    <t>Представляем Вам профессиональный инструментарий архитектора в Telegram: Архи.ру Канал медиа-платформы Архи.ру, посвящённой профессиональному освещению архитектуры, урбанистики и дизайна. Авторские рецензии, мониторинг новостей, интервью, каталог проектов и многое другое. Nowadesign Канал о дизайне, архитектуре и современном искусстве. Здесь собраны вдохновляющие, смелые и неожиданные примеры визуальной культуры со всего мира. От культовых зданий до экспериментального дизайна, от минимализма до эклектики — всё, что формирует эстетику настоящего. Архитектор Канал покажет архитектуру со всех уголков мира. Мы покажзываем устоявшуюся классику и новинки архитектурных шедевров. Халтура-Архитектура Канал с актуальными вакансиями для архитекторов. Из интересного: на канале в закреплённых можно найти ежегодную статистику по зарплатам в Москве и регионах; советы по оформлению портфолио, которые помогут раскрыть свою экспертизу и продать свои услуги дороже. Brutalism Уникальный проект о самом неоднозначном архитектурном стиле прошедшего столетия. ReuseArch Истории о редевелопменте, реконструкции и самых неожиданных трансформациях устаревшей архитектуры. Прогулки с архитектором Архитекторы создают маршруты по современной архитектуре, раскрывая смыслы и детали новых объектов. Это исследование продолжается в формате прогулок с авторами проектов, урбан-туров, лекций и паблик-токов. attentiview Канал художницы с архитектурным образованием и автора исторического путеводителя по петербургскому району Пески. Виктория пишет об архитектуре и культуре двух столиц — Петербурга и Москвы. Не волк Крупнейший канал с вакансиями для архитекторов, урбанистов и не только. Интересная архитектура Лучшие кадры мировой архитектуры с указанием авторов – от классики до авангарда, без воды, только эстетика. А архитектурные мини-эссе откроют вам тайны зданий, о которых вы даже не слышали. Архитектура и макетирование Здесь вы найдёте самую современную и впечатляющую архитектуру, а также вдохновляющие макеты учеников архитектурной студии.</t>
+  </si>
+  <si>
+    <t>25.06.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6283</t>
+  </si>
+  <si>
+    <t>Songshan Lake Exhibition and Performance Center Архитектор: ZHA Фотография: Virgile Simon Bertrand 2026 / Китай 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>19.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6275</t>
+  </si>
+  <si>
+    <t>Dominion Tower Архитектор: Zaha Hadid 2019 / Россия 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>18.06.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6269</t>
+  </si>
+  <si>
+    <t>Jia Art Gallery Архитектор: Foster + Partners Фотография: Katy Harris 2026 / Китай 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>18.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6268</t>
+  </si>
+  <si>
+    <t>⚡️nanoCAD BIM Строительство для архитекторов - ТИМ-решение для проектирования архитектурной части проекта в dwg-среде 🔷Инструменты ✔️«Стена», «Перекрытие», «Кровля», «Проем» и «Помещение» ✔️Создание 3D-моделей любой формы и сложности ✔️ Обширные библиотеки - 32 тысячи объектов и материалов ✔️Создание пользовательских объектов ✔️Автоматическая документация и спецификации из 3D-модели ✔️Одна модель – 3 представления: 3D, расчетная модель и 2D ✔️Открытый API Получить бесплатную тестовую лицензию 30 дней можно на сайте. Предложение действует до 30 июня 2026 #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.06.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6266</t>
+  </si>
+  <si>
+    <t>Магазин «Реактивы» Красноярск / 1966 г. Источник 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>12.06.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6265</t>
+  </si>
+  <si>
+    <t>📢 Реклама в этом канале Аудитория в Telegram живее, чем кажется. Прежде чем принять решение о размещении — проверьте сами: индекс читаемости показывает динамику охватов по неделям в разных тематиках. Видно, где аудитория читает стабильно, а где активность просела. ФАС в 2026 году официально подтвердил: реклама в Telegram разрешена. Заказать рекламу в этом канале — через Telega.in, это займёт несколько минут. Форматы и цены — по ссылке.</t>
+  </si>
+  <si>
+    <t>12.06.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6259</t>
+  </si>
+  <si>
+    <t>Храм Лотоса Главный храм религии бахаи в Нью-Дели, построенный в 1986 году стал одной из популярных туристических достопримечательностей города. Форма здания и окружающие его бассейны создают картину распускающегося на водной глади цветка лотоса. А отсутствующие прямые линии и углы в конструкции придают сооружению элегантность и гармонию. Внутри храма нет алтарей, икон, скульптур или кафедр - для посетителей предусмотрены только скамейки. Храм открыт для людей всех вероисповеданий. Учение бахаи гласит, что душа храма находится там, где люди разных вер могут поклоняться Богу без конфессиональных ограничений.  Архитектор : Fariborz Sahba Нью-Дели / Индия 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>05.06.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6253</t>
+  </si>
+  <si>
+    <t>Kengzi Cultural and Technology Centre Архитектор: Tanghua Architect &amp; Associates Фотография: Chao Zhang 2024 / Китай 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>02.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6249</t>
+  </si>
+  <si>
+    <t>Римляне может не слушали так чутко музыку сфер, но они знали, как построить мост. И как внушить величие не только своими легионами, но и своим искусством. Их изобретательность позволила строить сооружения любой формы и масштаба, выгонять своды, своими размерами вызывающие уважение и до сих пор. Именно Рим подарили миру архитектуру, на которой выросло и барокко, и классицизм, а также - целую галерею лиц, в которых безжалостно фиксируется все: от носогубной складки до второго подбородка. Рассматривать эти портреты особенное удовольствие. Это не идеализированные и отвлеченные герои, но характерные типажи, часть из которых - прямо-таки находка для криминалиста😂 В канале «Беллини и Бернини» искусствовед Диана Трошина рассказывает об истории искусства так, что вы уже не сможете смотреть на шедевры по-старому. О серьезных вещах с юмором и огоньком💃🏽</t>
+  </si>
+  <si>
+    <t>01.06.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6241</t>
+  </si>
+  <si>
+    <t>Waiheke House Архитектор: Cheshire Architects Фотография: Sam Hartnett 2020 / Новая Зеландия 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>30.05.26 20:28</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6240</t>
+  </si>
+  <si>
+    <t>Здравствуйте! Меня зовут Никита, я занимаюсь фотореалистичной визуализацией экстерьеров и архитектурными видео-роликами. Помогаю архитекторам, застройщикам, строительным компаниям и частным заказчикам красиво презентовать проекты ещё до реализации: реалистичные рендеры, атмосферные видео, AI-видео и визуальный контент для продаж, сайта, соцсетей и презентаций. Делаю акцент на фотореализме, скорости и сильной подаче проекта — чтобы объект выглядел не как “картинка из программы”, а как настоящая архитектурная съёмка. Моё портфолио: https://www.behance.net/kiselevdesign Сейчас могу предложить спецусловия/скидку на первый проект, чтобы вы могли протестировать качество и формат работы. Если вам актуальна визуализация или видео для проекта, можем коротко созвониться — покажу примеры, расскажу по срокам и сориентирую по стоимости. @kiselevdesign74</t>
+  </si>
+  <si>
+    <t>28.05.26 18:36</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6232</t>
+  </si>
+  <si>
+    <t>House with a Private Giewont Mountain Архитектор: BXB Studio Bogusław Barnaś Фотография: Rafał Barnaś, Piotr Krajewski 2024 / Польша 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>26.05.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6224</t>
+  </si>
+  <si>
+    <t>A Forest in the House Архитектор: Equipo de Arquitectura Фотография: Federico Cairoli 2025 / Парагвай 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>23.05.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6216</t>
+  </si>
+  <si>
+    <t>Casa Mavra Архитектор: TAC Taller Alberto Calleja Фотография: Onnis Luque 2023 / Мексика 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>21.05.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6212</t>
+  </si>
+  <si>
+    <t>🌴 На проекте Лев Толстой, а на деле сухостой... Вам знакома эта боль, когда пышные зеленые рендеры дворов в реальности превращаются в три чахлых кустика? И даже когда застройщик действительно хочет реализовать роскошный проект озеленения, на деле его поджидает масса сложностей. Чтобы благоустройство стало наконец доходом, а не расходом, читайте канал Экоплант – Девелоперам. Подборка интересных постов: • пожарные проезды – проблема или украшение двора? • почему плохой вид из окна – управляемый риск, и как продать трудные лоты • дождевые сады: плюсы и минусы 🌱 Подписаться на канал – это как приложить подорожник к вашим сметам на благоустройство.</t>
+  </si>
+  <si>
+    <t>20.05.26 18:11</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6205</t>
+  </si>
+  <si>
+    <t>Lishui Airport Архитектор: MAD Architects Фотография: Arch EXIST, CreatAR Images, Ding Junhao, Blackstation 2025 / Китай 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>20.05.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6204</t>
+  </si>
+  <si>
+    <t>🥒 Если нечего посмотреть за обедом, то вот У Артемия Лебедева вышел мини сериал для дизайнеров от дизайнеров. Это не туториалы и не обзоры новинок, а документальные разговоры с практиками, чьи работы уже стали частью повседневности. В каждом выпуске разбирают не «как сделать эффектно», а «зачем, для кого и какую задачу это решает» — от типографики и интерфейсов до архитектуры и визуальной идентичности. Смотреть все выпуски можно тут: vkvideo.ru/playlist/-150906352_1</t>
+  </si>
+  <si>
+    <t>18.05.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6196</t>
+  </si>
+  <si>
+    <t>De Nova Secondary School Архитектор: KPW architecten Фотография: Andre Nullens 2025 / Бельгия 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>15.05.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6195</t>
+  </si>
+  <si>
+    <t>Детали, которые делают архитектуру живой Архитектура редко работает только объемом. Эмоцию почти всегда создают детали, которые замечаешь не сразу. В определенный момент становится очевидно, что дело не в стиле и не в бюджете. Ключевую роль играет внимательность к деталям. Фасады, оконные рамы, фактуры, материалы и многое другое формирует видение проекта. Именно этому подходу уделяет внимание Сергей Капустин - девелопер, архитектор и директор XVIIIVEK. В его канале архитектура рассматривается не как визуальный образ, а как система решений, где каждая деталь влияет на итоговое восприятие проекта. В канале публикуются разборы, наблюдения и профессиональный взгляд на архитектуру и девелопмент без избыточной теоретизации. 👤Подписаться</t>
+  </si>
+  <si>
+    <t>15.05.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6186</t>
+  </si>
+  <si>
+    <t>Central Nakhon Pathom Архитектор: Stu/D/O Architects Фотография: Art4d x Jinnawat Borihankijanan, W Workspace 2024 / Таиланд 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>12.05.26 17:56</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6178</t>
+  </si>
+  <si>
+    <t>Reception Pavilion Архитектор: David Giorgadze Architects Фотография: Grigory Sokolinsky 2025 / Грузия 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>12.05.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6177</t>
+  </si>
+  <si>
+    <t>Канал "Культурный код" приглашает совершить уникальное путешествие в Древнюю Русь. Для всех, кто интересуется древнерусской архитектурой и искусством ребята подготовили уникальный цикл лекций "Древняя Русь в Великом Новгороде". Лектор - Олеся Качанова, искусствовед, эксперт по древнерусскому искусству. Что вас ждет на курсе? - Подробная лекция о Соборе Святой Софии, самом древнем каменном соборе на территории современной России - Знакомство с уникальным архитектурным ансамблем Ярославова дворища и уличанскими церквями Торговой стороны Великого Новгорода -Онлайн экскурсии по древнейшим Новгородским монастырям: Антоньевом, Юрьевом и Вяжищском - Обзор уникальных церквей Волотова Поля, Спаса на Нередице и Перынского скита - Ознакомление с архитектурой 16 века итальянских мастеров Курс начинается 14 мая в 19-30 в ZOOM. Вы можете присоединиться к этому курсу из любой точки мира. Все лекции доступны в записи, а еще слушателей курса ждет закрытая группа с лектором, где можно будет задать все вопросы и получить дополнительные материалы. А 13 мая "Культурный код" и Олеся Качанова приглашают всех на открытую лекцию, предваряющую курс - "Великий дар Византии", где слушатели смогут познакомиться с особенностями православного храмостроения. Все подробности - на канале "Культурный код".</t>
+  </si>
+  <si>
+    <t>11.05.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6168</t>
+  </si>
+  <si>
+    <t>Зеркальный радиотелескоп Геруни Всё ещё ждёт сигнал, который никогда не придёт… Построенный в 80-х, РОТ-54 был шедевром советской инженерии. Теперь это памятник будущему, которое так и не наступило. Чистая бруталистская тишина в сердце Армении 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>09.05.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6161</t>
+  </si>
+  <si>
+    <t>Церковь Святого Георгия в Лалибэле Церковь Бете-Гийоргис в Эфиопии - уникальное явление. Это не построенный храм, а вырубленный монолит. Архитекторы XII века не строили в прямом смысле слова, а высекали храм в каменной толще. Из цельного красного вулканического туфа мастера выдолбили колодец 25×25 метров, оставив в центре гигантский каменный куб. Затем придали ему форму греческого креста - 12 метров в высоту с идеально симметричными крыльями. Попасть внутрь можно только по узкому тоннелю, прорезанному в толще породы. Легенда гласит, что царю Лалибэле явился святой Георгий и приказал создать на земле "Новый Иерусалим". Результат превзошёл ожидания: стены, колонны, окна и даже дренажные каналы - всё это единый камень, буквально "вынутый" из земли. Сегодня церковь остаётся действующей и является объектом ЮНЕСКО. 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>07.05.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6154</t>
+  </si>
+  <si>
+    <t>The Glasshouse Theater Архитектор: Blight Rayner Architecture, Snøhetta Фотография: Christopher Frederick Jones 2026 / Австралия 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>04.05.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6147</t>
+  </si>
+  <si>
+    <t>Casa Wabi Mushroom Pavilion Архитектор: OMA Фотография: Rafael Gamo 2024 / Мексика 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>30.04.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6138</t>
+  </si>
+  <si>
+    <t>Passive House Forest Retreat Архитектор: Stark Фотография: Ema Peter 2026 / Канада 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>30.04.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6137</t>
+  </si>
+  <si>
+    <t>В сервисе для загрузки панорам panno.pro появился удобный веб-интерфейс! Теперь независимо от бота в Telegram и работы VPN, Вы можете загружать свои панорамы через личный кабинет на сайте https://panno.pro В личном кабинете на сайте доступны расширенные функции: + Лёгкий и удобный интерфейс для ПК и смартфонов + Добавление тегов к панорамам + Фильтр по тегам + Редактирование названий панорам и тегов + Удаление не нужных панорам + Более быстрая загрузка и обработка + Добавлен пакет 100 панорам Веб интерфейс независим от телеграм бота. Синхронизация или перенос панорам и баланса из бота не предусмотрены.</t>
+  </si>
+  <si>
+    <t>29.04.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6128</t>
+  </si>
+  <si>
+    <t>The Field Архитектор: Team BLDG Фотография: Jonathan Leijonhufvud 2019 / Китай 🤩 Интересная архитектура</t>
+  </si>
+  <si>
+    <t>29.04.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6127</t>
+  </si>
+  <si>
+    <t>Приложение для Архитектурной AI 3D визуализации при помощи нейросетей 🤩 Веб интерфейс для работы на ПК, MAC, Планшетах на iOS и Android Плагины для: - SketchUp 2023+ - Revit 2023+ - Renga Standard и Professional Делай фотореалистичные рендеры без сложных настроек и промптов с любого устройства - на работе, дома, в дороге! Бесплатные рендеры для теста на LuchRender.ru</t>
+  </si>
+  <si>
+    <t>07.04.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/archnewschannel/6126</t>
+  </si>
+  <si>
+    <t>Все новости мира архитектуры в одном месте И это канал a/d/u - architecture / design / urbanism. Он посвящен только новостям и проектам «без воды». Каждый день здесь собирают 5-7 действительно важных новостей с различных профильных сайтов на всех языках мира – а нейросеть делает выжимку о главном, что стоит знать и запомнить. Подписывайтесь и сохраняйте канал https://t.me/a_d_u_media</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2399,59 +3002,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H225"/>
+  <dimension ref="A1:H292"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3006.98" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -7518,50 +8121,1189 @@
       <c r="G224">
         <v>57</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>81860</v>
       </c>
       <c r="B225" t="s">
         <v>671</v>
       </c>
       <c r="C225" t="s">
         <v>672</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E225">
         <v>1229</v>
       </c>
       <c r="F225">
         <v>3</v>
       </c>
       <c r="G225">
         <v>23</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>113247</v>
+      </c>
+      <c r="B226" t="s">
+        <v>674</v>
+      </c>
+      <c r="C226" t="s">
+        <v>675</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="E226">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>113248</v>
+      </c>
+      <c r="B227" t="s">
+        <v>677</v>
+      </c>
+      <c r="C227" t="s">
+        <v>678</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="E227">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>113249</v>
+      </c>
+      <c r="B228" t="s">
+        <v>680</v>
+      </c>
+      <c r="C228" t="s">
+        <v>681</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="E228">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>113250</v>
+      </c>
+      <c r="B229" t="s">
+        <v>683</v>
+      </c>
+      <c r="C229" t="s">
+        <v>684</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="E229">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>113251</v>
+      </c>
+      <c r="B230" t="s">
+        <v>686</v>
+      </c>
+      <c r="C230" t="s">
+        <v>687</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="E230">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>113252</v>
+      </c>
+      <c r="B231" t="s">
+        <v>689</v>
+      </c>
+      <c r="C231" t="s">
+        <v>690</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="E231">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>113253</v>
+      </c>
+      <c r="B232" t="s">
+        <v>692</v>
+      </c>
+      <c r="C232" t="s">
+        <v>693</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="E232">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>113254</v>
+      </c>
+      <c r="B233" t="s">
+        <v>695</v>
+      </c>
+      <c r="C233" t="s">
+        <v>696</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="E233">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>113255</v>
+      </c>
+      <c r="B234" t="s">
+        <v>698</v>
+      </c>
+      <c r="C234" t="s">
+        <v>699</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="E234">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>113256</v>
+      </c>
+      <c r="B235" t="s">
+        <v>701</v>
+      </c>
+      <c r="C235" t="s">
+        <v>702</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="E235">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>113257</v>
+      </c>
+      <c r="B236" t="s">
+        <v>704</v>
+      </c>
+      <c r="C236" t="s">
+        <v>705</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="E236">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>113258</v>
+      </c>
+      <c r="B237" t="s">
+        <v>707</v>
+      </c>
+      <c r="C237" t="s">
+        <v>708</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E237">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>113259</v>
+      </c>
+      <c r="B238" t="s">
+        <v>710</v>
+      </c>
+      <c r="C238" t="s">
+        <v>711</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="E238">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>113260</v>
+      </c>
+      <c r="B239" t="s">
+        <v>713</v>
+      </c>
+      <c r="C239" t="s">
+        <v>714</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="E239">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>113261</v>
+      </c>
+      <c r="B240" t="s">
+        <v>716</v>
+      </c>
+      <c r="C240" t="s">
+        <v>717</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="E240">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>113262</v>
+      </c>
+      <c r="B241" t="s">
+        <v>719</v>
+      </c>
+      <c r="C241" t="s">
+        <v>720</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="E241">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>113263</v>
+      </c>
+      <c r="B242" t="s">
+        <v>722</v>
+      </c>
+      <c r="C242" t="s">
+        <v>723</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="E242">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>113264</v>
+      </c>
+      <c r="B243" t="s">
+        <v>725</v>
+      </c>
+      <c r="C243" t="s">
+        <v>726</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E243">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>113265</v>
+      </c>
+      <c r="B244" t="s">
+        <v>728</v>
+      </c>
+      <c r="C244" t="s">
+        <v>729</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="E244">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>113266</v>
+      </c>
+      <c r="B245" t="s">
+        <v>731</v>
+      </c>
+      <c r="C245" t="s">
+        <v>732</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="E245">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>113267</v>
+      </c>
+      <c r="B246" t="s">
+        <v>734</v>
+      </c>
+      <c r="C246" t="s">
+        <v>735</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="E246">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>113268</v>
+      </c>
+      <c r="B247" t="s">
+        <v>737</v>
+      </c>
+      <c r="C247" t="s">
+        <v>738</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="E247">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>113269</v>
+      </c>
+      <c r="B248" t="s">
+        <v>740</v>
+      </c>
+      <c r="C248" t="s">
+        <v>741</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="E248">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>113270</v>
+      </c>
+      <c r="B249" t="s">
+        <v>743</v>
+      </c>
+      <c r="C249" t="s">
+        <v>744</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E249">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>113271</v>
+      </c>
+      <c r="B250" t="s">
+        <v>746</v>
+      </c>
+      <c r="C250" t="s">
+        <v>747</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E250">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>113272</v>
+      </c>
+      <c r="B251" t="s">
+        <v>749</v>
+      </c>
+      <c r="C251" t="s">
+        <v>750</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E251">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>113273</v>
+      </c>
+      <c r="B252" t="s">
+        <v>752</v>
+      </c>
+      <c r="C252" t="s">
+        <v>753</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E252">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>113274</v>
+      </c>
+      <c r="B253" t="s">
+        <v>755</v>
+      </c>
+      <c r="C253" t="s">
+        <v>756</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E253">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>113275</v>
+      </c>
+      <c r="B254" t="s">
+        <v>758</v>
+      </c>
+      <c r="C254" t="s">
+        <v>759</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E254">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>113276</v>
+      </c>
+      <c r="B255" t="s">
+        <v>761</v>
+      </c>
+      <c r="C255" t="s">
+        <v>762</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="E255">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>113277</v>
+      </c>
+      <c r="B256" t="s">
+        <v>764</v>
+      </c>
+      <c r="C256" t="s">
+        <v>765</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E256">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>113278</v>
+      </c>
+      <c r="B257" t="s">
+        <v>767</v>
+      </c>
+      <c r="C257" t="s">
+        <v>768</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="E257">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>113279</v>
+      </c>
+      <c r="B258" t="s">
+        <v>770</v>
+      </c>
+      <c r="C258" t="s">
+        <v>771</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E258">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>113280</v>
+      </c>
+      <c r="B259" t="s">
+        <v>773</v>
+      </c>
+      <c r="C259" t="s">
+        <v>774</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E259">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>113281</v>
+      </c>
+      <c r="B260" t="s">
+        <v>776</v>
+      </c>
+      <c r="C260" t="s">
+        <v>777</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E260">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>113282</v>
+      </c>
+      <c r="B261" t="s">
+        <v>779</v>
+      </c>
+      <c r="C261" t="s">
+        <v>780</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="E261">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>113283</v>
+      </c>
+      <c r="B262" t="s">
+        <v>782</v>
+      </c>
+      <c r="C262" t="s">
+        <v>783</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E262">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>113284</v>
+      </c>
+      <c r="B263" t="s">
+        <v>785</v>
+      </c>
+      <c r="C263" t="s">
+        <v>786</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="E263">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>113285</v>
+      </c>
+      <c r="B264" t="s">
+        <v>788</v>
+      </c>
+      <c r="C264" t="s">
+        <v>789</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E264">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>113286</v>
+      </c>
+      <c r="B265" t="s">
+        <v>791</v>
+      </c>
+      <c r="C265" t="s">
+        <v>792</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E265">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>113287</v>
+      </c>
+      <c r="B266" t="s">
+        <v>794</v>
+      </c>
+      <c r="C266" t="s">
+        <v>795</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E266">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>113288</v>
+      </c>
+      <c r="B267" t="s">
+        <v>797</v>
+      </c>
+      <c r="C267" t="s">
+        <v>798</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="E267">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>113289</v>
+      </c>
+      <c r="B268" t="s">
+        <v>800</v>
+      </c>
+      <c r="C268" t="s">
+        <v>801</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="E268">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>113290</v>
+      </c>
+      <c r="B269" t="s">
+        <v>803</v>
+      </c>
+      <c r="C269" t="s">
+        <v>804</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E269">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>113291</v>
+      </c>
+      <c r="B270" t="s">
+        <v>806</v>
+      </c>
+      <c r="C270" t="s">
+        <v>807</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="E270">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>113292</v>
+      </c>
+      <c r="B271" t="s">
+        <v>809</v>
+      </c>
+      <c r="C271" t="s">
+        <v>810</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="E271">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>113293</v>
+      </c>
+      <c r="B272" t="s">
+        <v>812</v>
+      </c>
+      <c r="C272" t="s">
+        <v>813</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E272">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>113294</v>
+      </c>
+      <c r="B273" t="s">
+        <v>815</v>
+      </c>
+      <c r="C273" t="s">
+        <v>816</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="E273">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>113295</v>
+      </c>
+      <c r="B274" t="s">
+        <v>818</v>
+      </c>
+      <c r="C274" t="s">
+        <v>819</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E274">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>113296</v>
+      </c>
+      <c r="B275" t="s">
+        <v>821</v>
+      </c>
+      <c r="C275" t="s">
+        <v>822</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="E275">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>113297</v>
+      </c>
+      <c r="B276" t="s">
+        <v>824</v>
+      </c>
+      <c r="C276" t="s">
+        <v>825</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="E276">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>113298</v>
+      </c>
+      <c r="B277" t="s">
+        <v>827</v>
+      </c>
+      <c r="C277" t="s">
+        <v>828</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="E277">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>113299</v>
+      </c>
+      <c r="B278" t="s">
+        <v>830</v>
+      </c>
+      <c r="C278" t="s">
+        <v>831</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E278">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>113300</v>
+      </c>
+      <c r="B279" t="s">
+        <v>833</v>
+      </c>
+      <c r="C279" t="s">
+        <v>834</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="E279">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>113301</v>
+      </c>
+      <c r="B280" t="s">
+        <v>836</v>
+      </c>
+      <c r="C280" t="s">
+        <v>837</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="E280">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>113302</v>
+      </c>
+      <c r="B281" t="s">
+        <v>839</v>
+      </c>
+      <c r="C281" t="s">
+        <v>840</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="E281">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>113303</v>
+      </c>
+      <c r="B282" t="s">
+        <v>842</v>
+      </c>
+      <c r="C282" t="s">
+        <v>843</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E282">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>113304</v>
+      </c>
+      <c r="B283" t="s">
+        <v>845</v>
+      </c>
+      <c r="C283" t="s">
+        <v>846</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E283">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>113305</v>
+      </c>
+      <c r="B284" t="s">
+        <v>848</v>
+      </c>
+      <c r="C284" t="s">
+        <v>849</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E284">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>113306</v>
+      </c>
+      <c r="B285" t="s">
+        <v>851</v>
+      </c>
+      <c r="C285" t="s">
+        <v>852</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="E285">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>113307</v>
+      </c>
+      <c r="B286" t="s">
+        <v>854</v>
+      </c>
+      <c r="C286" t="s">
+        <v>855</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="E286">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>113308</v>
+      </c>
+      <c r="B287" t="s">
+        <v>857</v>
+      </c>
+      <c r="C287" t="s">
+        <v>858</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E287">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>113309</v>
+      </c>
+      <c r="B288" t="s">
+        <v>860</v>
+      </c>
+      <c r="C288" t="s">
+        <v>861</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E288">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>113310</v>
+      </c>
+      <c r="B289" t="s">
+        <v>863</v>
+      </c>
+      <c r="C289" t="s">
+        <v>864</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="E289">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>113311</v>
+      </c>
+      <c r="B290" t="s">
+        <v>866</v>
+      </c>
+      <c r="C290" t="s">
+        <v>867</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="E290">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>113312</v>
+      </c>
+      <c r="B291" t="s">
+        <v>869</v>
+      </c>
+      <c r="C291" t="s">
+        <v>870</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="E291">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>113313</v>
+      </c>
+      <c r="B292" t="s">
+        <v>872</v>
+      </c>
+      <c r="C292" t="s">
+        <v>873</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="E292">
+        <v>1265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">