--- v1 (2026-02-03)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1008,50 +1008,473 @@
     <t>31.03.25 10:09</t>
   </si>
   <si>
     <t>t.me/landshaftnaya_arkhitektura_urban/5197</t>
   </si>
   <si>
     <t>Проект по малым преобразованиям в Копенгагене, Дания. Финалист Датской премии по ландшафтной архитектуре 2023 года, Скандинавской премии по зеленым крышам 2022 года. Проект показывает, что ценность зеленых преобразований не зависит от большого бюджета — только от больших ценностей. И он демонстрирует, как зеленые крыши могут включать микроклиматические, биоразнообразные и социальные ценности на всех уровнях. Благодаря тщательному пользовательскому процессу серая бетонная крыша-терраса колледжа Эресунна (крупнейшего студенческого общежития в Скандинавии) была преобразована в 160-метровый зеленый SocialSpine с теплицами, учебными помещениями, уличными кухнями, газонами и общественными пространствами, которые в совокупности создают основу для наилучшей социальной студенческой жизни. Авторы:SLA Architects Ландшафтная архитектура #Дания</t>
   </si>
   <si>
     <t>28.03.25 11:12</t>
   </si>
   <si>
     <t>t.me/landshaftnaya_arkhitektura_urban/5187</t>
   </si>
   <si>
     <t>Может ли архитектура раствориться в ландшафте и вернуть нас к природе? Ландшафт кофейни в Южной Корее. Вместо того чтобы навязывать форму местности, архитекторы стремились прислушаться: к почве цвета охры, тихому водохранилищу рядом и лесному фону горы Гун. Архитектура здесь была задумана не для того, чтобы стоять отдельно, а для того, чтобы двигаться вместе с землей — сформировать путь, по которому природа и люди могли бы снова встретиться. Авторы:Architect-K Ландшафтная архитектура #ЮжнаяКорея</t>
   </si>
   <si>
     <t>28.03.25 07:46</t>
   </si>
   <si>
     <t>t.me/landshaftnaya_arkhitektura_urban/5186</t>
   </si>
   <si>
     <t>Архитекторы и дизайнеры, ищете свежие идеи для интеграции природы в проекты? DEREVO PARK – победитель Global Architecture Awards–2024 и BUILT Design Awards – реализует масштабные ландшафтные проекты по всей России. Тренды, практичные советы, закрытые мероприятия и знаковые проекты. Из последнего⬇️ ✨Как современные технологии (акустика, смарт-сад, светодинамика, интерактивные арт-объекты) преображают сады. ✅7 советов от экспертов для создания гармоничного и стильного пространства. 💚Проект «Лесная река» Золотая награда Global Architecture Awards–2024: плавные линии, натуральные материалы и идеальное общественное пространство. ⛰Новый проект в Крыму: решение климатических вызовов для создания зелёного пространства с зонами отдыха и спорта. 🌿🌿Уникальное сочетание тосканского стиля и русского леса на участке 1,5 га для современной семьи. Подписывайтесь на канал и вдохновляйтесь лучшими ландшафтными идеями!</t>
+  </si>
+  <si>
+    <t>04.06.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7813</t>
+  </si>
+  <si>
+    <t>Сад на крыше тайского модного дома в одном из самых престижных районов Бангкока. Задуманный как спокойное убежище над городской шумихой, сад условно разделен на три павильона, образующих уютный внутренний дворик, предлагающий уединение, возможность передохнуть и отдохнуть в тишине в самом сердце Бангкока. Плавные изгибы определяют форму клумб и садовых дорожек, создавая мягкий контраст со строгой геометрией окружающего города. Авторы:TOPOLA Design Ландшафтная архитектура #Тайланд</t>
+  </si>
+  <si>
+    <t>03.06.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7803</t>
+  </si>
+  <si>
+    <t>Озеленение бизнес-центра Мейплтри II в Сингапуре. На участке площадью 35 000 квадратных метров, где расположен этот проект, ранее находился многоэтажный склад. В связи с растущим спросом на офисные помещения в Сингапуре, заказчик решил снести склад и превратить его в современное рабочее пространство. На территории создана "лесная экосистема", которая служит в основном гостеприимным пространством и точкой обмена между первой и второй фазами, а также на большинстве верхних этажей многоэтажного здания со средней глубиной залегания грунта 1,8 метра для обеспечения будущего роста леса. В этом новом проекте 70% территории покрыто зеленью. Авторы:Shma Company Limited Ландшафтная архитектура #Сингапур</t>
+  </si>
+  <si>
+    <t>02.06.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7793</t>
+  </si>
+  <si>
+    <t>Новый жилой комплекс, рассчитанный на молодое поколение - Shengshui Time в Шанхае. В основе ландшафта лежит идея "новые ростки, пробивающиеся сквозь почву". Его ключевые особенности заключаются в равновесии между экологическими преимуществами и коммерческой ценностью, а также в формате "Парк + Социальная зона + Рестораны + Розничная торговля". Авторы:Weimar Group Ландшафтная архитектура #Китай</t>
+  </si>
+  <si>
+    <t>01.06.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7783</t>
+  </si>
+  <si>
+    <t>Реализация благоустройства Красной улицы в селе Ижевское Рязанской области. Проект смотрели тут. Улица Красная — центральная, торговая и историческая улица села, сформированная плотной застройкой каменных усадебных зданий, где расположены все социальные и ком­мерческие объекты. Это самая важна сельская улица, где всегда кипит жизнь. Проект парка Ленина включает создание комфорт­ной зоны отдыха, место для проведения массовых сельских мероприятий, буккроссинг и пространство для детского читального клуба на базе библиотеки. Возле парка разместился многофункциональный торговый ярмарочный пави­льон, куда перенеслась еженедельная районная ярмарка. Появились комфортные условия для торговли, а также общественный туалет, организуется транспортная логисти­ка и парковочные места. Павильон разделен на две части: открытую и закрытую. Закрытая открывается на время ярмарки, открытая оснащена качелями и скамьями и до­ступна всегда. Авторы:SOTA Ландшафтная архитектура #Россия</t>
+  </si>
+  <si>
+    <t>28.05.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7773</t>
+  </si>
+  <si>
+    <t>Зеленый парк "Люкс Риверс Грин Харт" в Чунцине. Общий вертикальный перепад высот парка составляет 80 метров. • Стабилизация склонов и сохранение почвы: растения с глубокой корневой системой стабилизируют почву и защищают склоны, эффективно уменьшая эрозию от поверхностного стока. Выбор видов, подходящих для переменчивости осадков и доступности влаги, повышает устойчивость прибрежных зон. • Низкие затраты на обслуживание и самоподдерживающийся цикл: преимущественно используются многолетние растения, что минимизирует ручное вмешательство и долгосрочные затраты на обслуживание. • Повышение биоразнообразия: создание многоярусной конфигурации, которая буйствует красками в течение нескольких сезонов, обеспечивая среду обитания для пчел, бабочек и птиц. Авторы:Tianhua Horticulture Ландшафтная архитектура #Китай</t>
+  </si>
+  <si>
+    <t>27.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7767</t>
+  </si>
+  <si>
+    <t>В парке "Краснодар" появилась новая туманная локация - озеро Лесное. Оно находится за каньоном, в "Парке Облаков", и быстро стало центром притяжения для посетителей. Над водоёмом оборудована подача искусственного густого тумана, создающего мистическую атмосферу, и установлена фиолетовая подсветка, которую включают в тёмное время суток. Само озеро разделено на четыре части пешеходными дорожками, вдоль которых созданы искусственные тихие водопады - вода медленно стекает по стенам. Поскольку дорожки расположены ниже уровня водной глади, у посетителей создаётся впечатление, что они идут сквозь озеро. Ландшафтная архитектура #Россия</t>
+  </si>
+  <si>
+    <t>26.05.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7757</t>
+  </si>
+  <si>
+    <t>Климатически адаптированный зеленый двор в Нидерландах. Метиусхоф - это благоустроенный внутренний двор в жилом квартал города Зютфен. Благоустроенный внутренний двор площадью 4000 м² полностью построен над подземным паркингом. Дизайн вдохновлен ландшафтом реки Эйссел, пойменными равнинами и историческими укреплениями. Интегрированная система водоудержания собирает и перераспределяет дождевую воду для орошения. Высадка местных растений и традиционные живые изгороди из боярышника поддерживают местное биоразнообразие. Авторы:KCAP Ландшафтная архитектура #Нидерланды</t>
+  </si>
+  <si>
+    <t>25.05.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7747</t>
+  </si>
+  <si>
+    <t>Благоустройство общественных территорий поселка Саган-Нур в Бурятии. Изношенная инфраструктура, сложный рельеф и хаотичное использование пространства требовали не декоративных, а структурных решений. Чтобы гармонизировать перепад высот, утилитарные подпорные стенки (протяженностью более 190 метров) превращены в активный архитектурный элемент, который привносит упорядоченность. Для компенсации засушливого периода в проект внедрен пешеходный фонтан, который работает на охлаждение и создание комфортного микроклимата, не перегружая площадь лишними объемами. Оптимизация бытовых сценариев — от парковочных мест до закрытых зон сбора мусора — помогла структурировать хаос и сместить фокус с утилитарных проблем на эстетику и отдых жителей. Авторы:АТОМ Ландшафтная архитектура #Россия</t>
+  </si>
+  <si>
+    <t>22.05.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7737</t>
+  </si>
+  <si>
+    <t>Молодежное пространство вместо старого сталелитейного завода в Германии. Заброшенный индустриальный пустырь был превращен в современное общественное пространство, сохранив элементы старой инфраструктуры и высоковольтные линии электропередач. Была заложена площадь для фестивалей, а плато между остатками стен литейного цеха было спроектировано как обширная трасса для кросс-байка. Авторы:Planergruppe Oberhausen Ландшафтная архитектура #Германия</t>
+  </si>
+  <si>
+    <t>21.05.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7727</t>
+  </si>
+  <si>
+    <t>Воссоединение природы, архитектуры и городской жизни. Aribau195 - это проект, который преобразует офисное здание 1980-х годов и его внутренний двор -ранее занятые техническими сооружениями и непроницаемыми поверхностями - в многофункциональную и устойчивую городскую экосистему. Расположенный в барселонском районе Эшампле - одном из самых густонаселенных в Европе с самым низким соотношением зеленых насаждений на душу населения - проект возрождает первоначальную логику плана Илдефонса Серды 1859 года, который предусматривал использование внутренних помещений кварталов в качестве открытых, зеленых и общественных пространств. Авторы: SCOB Architecture &amp; Landscape Ландшафтная архитектура #Испания</t>
+  </si>
+  <si>
+    <t>19.05.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7707</t>
+  </si>
+  <si>
+    <t>Экотропа "Осьминог" в Приморском крае, в районе Находки. Маршрут протяженностью 6,2 км начинается у водопада Хрустальный и проходит вдоль бухты Отрада до пляжа Рица, постепенно раскрывая панорамы морского побережья, силуэты горных хребтов и открытые поля, покрытые разнотравьем. Одной из ключевых задач было сохранение существующего ландшафта и растительного покрова. Поэтому тропа спроектирована как система приподнятых сборных конструкций на сваях, которые аккуратно проходят над рельефом, не нарушая его. Все элементы выполнены из массива древесины и собраны вручную, без использования строительной техники. Это позволило минимизировать воздействие на территорию и сохранить ее естественную структуру. Авторы:Bricks Ландшафтная архитектура #Россия</t>
+  </si>
+  <si>
+    <t>18.05.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7701</t>
+  </si>
+  <si>
+    <t>Лебединый дом на Патриарших. У семьи лебедей на Патриаршем пруду появились 6 малышей. Возникла необходимость в новой "жилплощади". Для молодой семьи разработали дом по мотивам русского конструктивизма. Проект был одобрен сообществом жителей Патриарших и спущен на воду. Материал — лиственница. На эксплуатируемой кровле высажены натуральные растения. Авторы:OWNHOME Ландшафтная архитектура #Россия</t>
+  </si>
+  <si>
+    <t>15.05.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7691</t>
+  </si>
+  <si>
+    <t>Линейный парк Дока в Бразилии. Реализованный на месте бывшего канала Игарапе-дас-Алмас который в процессе урбанизации постепенно был утрачен. Теперь вдоль всей его протяженности расположены смотровые площадки, надземные пешеходные дорожки, киоски, детские площадки, площадка для выгула собак, затененные зоны, сады со скамейками, велосипедная дорожка и спортивные площадки, создающие непрерывную последовательность пространств для социального взаимодействия, отдыха и созерцания. Проект учитывает существующую растительность и внедряет местные виды для укрепления местного биоразнообразия, а также использует природоориентированные решения для улучшения качества воды, учитывая, что в канал по-прежнему поступают сточные воды и стоки из непосредственной близости. Авторы:Natureza Urbana Ландшафтная архитектура #Бразилия</t>
+  </si>
+  <si>
+    <t>14.05.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7684</t>
+  </si>
+  <si>
+    <t>Павильон для выступлений в парке Лютера Джорджа. Конструкция будет служить местом проведения мероприятий и теневым навесом для публики. Извилистый павильон простирается на 46 метров в размахе, возвышаясь над небольшой клиновидной сценой и прилегающей дорожкой, которая пересекает центр парка. Стальная облицовка павильона была выбрана, поскольку она выдержит воздействие атмосферных условий с течением времени. Собран из вручную согнутых панелей из выветренной стали толщиной в один сантиметр с использованием "методов судостроения" Авторы:Trahan Architects Ландшафтная архитектура #США</t>
+  </si>
+  <si>
+    <t>13.05.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7674</t>
+  </si>
+  <si>
+    <t>Терапевтический ландшафтный парк в Брилоне, Германия. Вдоль терапевтической ландшафтной тропы расположены 13 станций, которые позволяют погрузиться в различные состояния, такие как ясность, гармония, смятение, осознанность, созерцание и возвышенность. Здесь можно открыть для себя удивительные вещи, насладиться покоем, исследовать звуки и запахи, а также ощутить чередование света и тени. Повторяющиеся элементы, такие как удобные скамейки, красный цвет и пояснительные надписи, вписывают эти станции в общий контекст обширного ландшафта. Авторы:BAS + Planergruppe Oberhausen Ландшафтная архитектура #Германия</t>
+  </si>
+  <si>
+    <t>12.05.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7664</t>
+  </si>
+  <si>
+    <t>Зона отдыха под линией легкорельсового транспорта в Китае. Комплексный проект по улучшению и обновлению окружающей среды в районе станции метро на улице Цаоси. Вся территория имеет узкую, вытянутую форму (200 м в длину и 18–26 м в ширину) и находится непосредственно под эстакадой линии метро. После обновления цвет наполняет пространство под рельсами живой энергией. Авторы:VIASCAPE design Ландшафтная архитектура #Китай</t>
+  </si>
+  <si>
+    <t>08.05.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7657</t>
+  </si>
+  <si>
+    <t>Клубный дом с зелеными крышами во Вьетнаме. Здание Lotus Clubhouse задумывалось как живой организм, дышащий в гармонии с ландшафтом и окружающей природной средой. Вместо того чтобы выглядеть как изолированная архитектурная масса, здание словно вырастает из самой земли, сформированное естественными склонами, слоями растительности и ориентацией по отношению к озеру. Крыши полностью покрыты местными видами растений, образуя самоподдерживающуюся микроэкосистему. Этот живой слой снижает поглощение тепла, усиливает естественное охлаждение, обеспечивает среду обитания для птиц и мелких животных, а также фильтрует дождевую воду, прежде чем вернуть ее в озеро. Авторы:MIA Design Studio Ландшафтная архитектура #Вьетнам</t>
+  </si>
+  <si>
+    <t>07.05.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7647</t>
+  </si>
+  <si>
+    <t>Озеленение фасада частного дома во Вьетнаме. "Летающая растительность" - работа c агроархитектурным подходом: сочетание архитектуры и сельского хозяйства для создания жилого пространства будущего в контексте глобального изменения климата. Прогрессирующий процесс урбанизации во Вьетнаме приводит к дисбалансу в сельских районах. Площадь сельскохозяйственных земель сокращается, что серьезно влияет на оседлое земледелие и переселение населения. Авторы:H&amp;P Architects Ландшафтная архитектура #Вьетнам</t>
+  </si>
+  <si>
+    <t>06.05.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7637</t>
+  </si>
+  <si>
+    <t>Офис мексиканской архитектурной студии Taller Di Frenna Arquitectos - пространство, задуманное не только как функциональное рабочее место, но и как постоянный источник вдохновения. Студия, призванная способствовать творчеству, предлагает стимулирующую среду, где архитектура одновременно практикуется и живет. Благодаря игре уровней, света и тени, создают моменты спокойствия, созерцания и вдохновения. Они приглашают посетителей остановиться, перевести дыхание и воссоединиться с природой - даже в городской среде. Авторы:Di Frenna Arquitectos Ландшафтная архитектура #Мексика</t>
+  </si>
+  <si>
+    <t>05.05.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7627</t>
+  </si>
+  <si>
+    <t>Коммерческий ландшафт в торговом центре Shenzhen K11 ECOAST в Шэньчжэне, Китай. Ландшафты здесь - это уже не статичные пейзажи, а интерактивные и познавательные пространства по формуле "искусство + коммерция + экология", вдохновляющие на участие и создающие воспоминания. А сад на крыше является изюминкой трехмерного озеленения проекта. Авторы:SED Ландшафтная архитектура #Китай</t>
+  </si>
+  <si>
+    <t>04.05.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7625</t>
+  </si>
+  <si>
+    <t>Кто работает с участками — может пригодиться. Есть сервис СмотриСундук.ру. Вводишь кадастровый номер — получаешь план участка с инсоляцией на 4 сезона. Работает с 2013-го, но долго был на паузе. 12 апреля перезапустились. Полностью переписали — новая модель расчёта, свежие данные из НСПД. Что удобно: теперь помимо PDF приходит ещё и SVG — векторный файл с полигоном участка и инсоляцией. Можно сразу закинуть в рабочую программу и не тратить время на обводку и подгонку масштаба. Генерация стоит 490 ₽, файлы приходят на почту за несколько минут. Если пользуетесь и есть мысли, чего не хватает — пишите на mp@smotrisunduk.ru, интересно услышать. Сервис сейчас активно допиливается. 👉 smotrisunduk.ru</t>
+  </si>
+  <si>
+    <t>30.04.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7606</t>
+  </si>
+  <si>
+    <t>Парк "Баньян", вдохновленный существующими большими деревьями дающими тень - баньяна, в новом городе Гуанчжоу Ванке Хуанпу, Китай. Длина водной линии составляет 125 метров. По мере продвижения линия воды поднимается и опускается, создавая разнообразные возможности для игр с водой и интерактивных развлечений. Территория разделена на несколько функциональных зон. Всего было разработано более десяти видов водных развлечений, включая скульптурные фонтаны, системы туманообразования, водные горки, ступенчатые водопады, дождевые завесы, водные арки, интерактивные фонтаны, бурлящие источники, водные стены и водопады, побуждающие детей свободно исследовать пространство в тени деревьев и в полной мере наслаждаться водными развлечениями. Авторы:ROXin Design Ландшафтная архитектура #Китай</t>
+  </si>
+  <si>
+    <t>29.04.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7597</t>
+  </si>
+  <si>
+    <t>Новые автобусные остановки Горного кластера в Красной Поляне. В рамках дизайн-кода Горного кластера на вело-пешеходном маршруте из Красной Поляны в Эсто-Садок появились остановочные модули индивидуального дизайна. Павильон вписывается в природное окружение и общий архитектурный стиль Горного кластера. Авторы:АБ КОД Ландшафтная архитектура #Россия</t>
+  </si>
+  <si>
+    <t>28.04.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7587</t>
+  </si>
+  <si>
+    <t>Жилой комплекс Punt Sniep в Ниделандах с подземной парковкой и взрослыми деревьями над ней. Высокая плотность застройки гармонично сочетается с обилием зелени и прибрежными зонами. Зеленый внутренний двор расположен в самом сердце жилого комплекса и доступен для всех. Он спроектирован как дендрарий с различными видами деревьев и лугами, предоставляя пищу и места для гнездования птицам, бабочкам, пчелам и другим насекомым. Специально построенная теплица позволяет жителям заниматься городским садоводством вместе. В центре двора проводятся различные мероприятия, от неформальных игр до барбекю для соседей. Авторы:KCAP Ландшафтная архитектура #Нидерланды</t>
+  </si>
+  <si>
+    <t>27.04.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7577</t>
+  </si>
+  <si>
+    <t>Обновление набережной в Йошкар-Оле. Озеленением, уличной мебелью и белыми модульными навесами, вдохновленными традиционным марийским орнаментом с характерной квадратной, модульной структурой. Разная высота навесов и мягкая подсветка создают атмосферу уюта, напоминая абажуры. Авторы:nefa architects Ландшафтная архитектура #Россия</t>
+  </si>
+  <si>
+    <t>24.04.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7573</t>
+  </si>
+  <si>
+    <t>Горизонты: оптическая иллюзия размером с четырехэтажный дом. Скульптура под названием "Horizons" представляет собой стальную конструкцию, расположенную на вершине холма. Ее высота – 15 метров, а длина – 36 метров. Издалека она кажется огромным листком бумаги, лежащим на зеленой траве на фоне голубого неба. Нил Доусон создал эту скульптуру для Gibbs Farm , коллекции скульптур под открытым небом в Новой Зеландии. Ландшафтная архитектура #НовЗеландия</t>
+  </si>
+  <si>
+    <t>23.04.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7563</t>
+  </si>
+  <si>
+    <t>Концепция благоустройства территории парковой зоны Лес Октябрьское радиополе в городе Москва. Главная идея проекта – связь природы и человека. Особое внимание уделено сохранению природной среды существующего леса, созданию пространства, которое подчеркивает связь человека с природой, обеспечивая баланс между игрой, активным отдыхом, тишиной и созерцанием. Проект включает пять игровых площадок, каждая запроектирована в концепции уникального сценария игры на ней: Лес космических иллюзий, Лунные дюны, Роща поющих ветров, Зачарованный сад светлячков, Поляна звездных дождей. Авторы:blokstudio Ландшафтная архитектура #Россия</t>
+  </si>
+  <si>
+    <t>22.04.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7553</t>
+  </si>
+  <si>
+    <t>Пешеходный мост в Зволле для восстановления городской целостности, укреплении пешеходных и велосипедных маршрутов и создании новых общественных пространств вокруг вокзала. На площади перед вокзалом целый ряд проектов — включая велосипедную площадку, автобусный мост и реконструкцию улиц — объединены в единую пространственную структуру. В результате железнодорожная зона трансформируется из периферийной зоны в целостный новый городской центр, соединяющий различные части города. Задуманный как надземный парк, мост объединяет растительность, воду и почву, способствуя биоразнообразию и созданию приятного микроклимата, а также предлагая чувственное восприятие смены времен года и изменений. Авторы: Karres en Brands Ландшафтная архитектура #Нидерланды</t>
+  </si>
+  <si>
+    <t>21.04.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7545</t>
+  </si>
+  <si>
+    <t>Ремонт складов Yongping адаптирует существующие промышленные сооружения в многослойную систему общественных и коммерческих помещений. На крыше устроен парк, а интерьер реорганизован для новых видов использования. Восстановленные фасады из кирпича сочетаются с текстурой бетона, металлических конструкций и переработанными элементами. Авторы:Atelier cnS Ландшафтная архитектура #Китай</t>
+  </si>
+  <si>
+    <t>20.04.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7535</t>
+  </si>
+  <si>
+    <t>Авторские спортивные площадки от австралийской компании Artcourts. Ландшафтная архитектура #Австралия</t>
+  </si>
+  <si>
+    <t>17.04.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7527</t>
+  </si>
+  <si>
+    <t>Переосмысление общественной площади Пьяцца Веккья в Бергамо, Италия. Временная инсталляция, длившаяся восемнадцать дней, представляла собой деликатное вмешательство в историческую площадь, сочетающее в себе элементы озеленения и благоустройства. Композиция исследовала взаимосвязь между архитектурой и природной средой, отсылая к прекрасной способности растительности спонтанно осваивать созданные человеком пространства, если ей предоставить такую ​​возможность. Мягкие кроны многоствольных деревьев были размещены среди органических островков растительности, создавая постоянно меняющуюся игру света в архитектуре площади. Авторы:Luciano Giubbilei Ландшафтная архитектура #Италия</t>
+  </si>
+  <si>
+    <t>14.04.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7507</t>
+  </si>
+  <si>
+    <t>Вдохновленный местным сельским ландшафтом "Сибелиус парк" в Оссе (Нидерланды) превратился из заброшенного, малоиспользуемого зеленого пространства в гостеприимный, оживленный и разнообразный городской парк площадью 25 гектаров. Более 400 новых деревьев высадили к существующим взрослым экземплярам, ​​создавая парковые зоны, которые соединяются с типичным для этой местности мозаичным ландшафтом небольшого масштаба. Непрерывная сеть деревьев позволяет птицам и летучим мышам добывать пищу и гнездиться, а пчелиный ландшафт с цветущими лугами обеспечивает пищу и возможности для гнездования пчел, бабочек и амфибий. Дождевая вода с асфальтированных поверхностей и домов стекает по открытым водостокам в вади (сухие ручьи) парка. Помимо своей важной функции по отводу ливневых вод, эти вади способствуют биоразнообразию и обеспечивают прохладу во время летней жары. Авторы:KCAP Ландшафтная архитектура #Нидерланды</t>
+  </si>
+  <si>
+    <t>13.04.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7500</t>
+  </si>
+  <si>
+    <t>Проект "Хрустальный бассейн" Crystal Pool. Это креативный проект по благоустройству общественного пространства, разработанный к открытию нового многофункционального комплекса в международном деловом центре в Пудуне (Шанхай). Главная инсталляция представляет собой сочетание игровых и развлекательных функций для детей, подростков и взрослых. Она призвана оживить весь торговый район, привлекая посетителей со всего Шанхая. Вода, стекающая по лестнице, образует на площади оживленный "бассейн". Проект включает в себя лестницу, соединяющую уровень улицы с общественной террасой на крыше коммерческого здания, а также площадку на уровне улицы, призванную связать оба уровня посредством привлекательного элемента, который мог бы побудить посетителей использовать лестницу и как общественное пространство. Авторы:100architects Ландшафтная архитектура #Китай</t>
+  </si>
+  <si>
+    <t>10.04.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7491</t>
+  </si>
+  <si>
+    <t>Благоустройство Ботсада 8,2га в г.Саратов. В основе концепции проекта лежит максимально деликатный подход к особо охраняемой природной территории. Но, в то же время, благоустройство призвано создать особое впечатление для посетителя и сделать максимально комфортным и информативным обзор уникальных коллекций растений со всего мира. Всё благоустройство можно разделить на 2 типа. Первый - это элементы, как бы соприкасающиеся с городом и встречающие гостей, а второй - сеть троп на территории Ботанического сада. Авторы:SNOU Ландшафтная архитектура #Россия</t>
+  </si>
+  <si>
+    <t>09.04.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7481</t>
+  </si>
+  <si>
+    <t>Общественное пространство в самом центре кампуса Fidelity в Англии. Ландшафтный дизайн позволяет обогатить комплекс серией ярких элементов и дизайнерских решений, призванных создать ряд отдельных пространств, напоминающих природные ландшафты: реку, луг, горы, лес. К таким элементам относятся: дождевой сад, центральный внутренний двор, элементы для отдыха, обширные декоративные насаждения, неформальное место для встреч и съедобный ландшафт. Авторы:BD Ландшафтная архитектура #Англия</t>
+  </si>
+  <si>
+    <t>08.04.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7472</t>
+  </si>
+  <si>
+    <t>Мост Счастья - это пешеходная конструкция в парке Хуашань Гринленд в Шанхае, Китай. Мост перекинут через узкий ручей и расположен в густой роще деревьев, соединяя городскую улицу с центральной лужайкой парка. Он функционирует как доступный пешеходный маршрут и как небольшое церемониальное пространство, сочетая инфраструктуру с местом для собраний и ритуалов, так как рядом расположен Центр регистрации браков. Авторы:HCCH Studio Ландшафтная архитектура #Китай</t>
+  </si>
+  <si>
+    <t>07.04.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7462</t>
+  </si>
+  <si>
+    <t>Благоустройство жилого комплекса "Фрукты". Внутридворовые проезды превращены в пространство с приоритетом пешеходов, исключающим хаотичную парковку. Спроектирован единый пешеходный маршрут через все дворы в противовес разрозненным изолированным площадкам первичного проекта благоустройства. Внесены элементы особенного южного стиля в проект - в цветах, малых архитектурных формах, сочетании растительности и деталей благоустройства. В каждом квартале размещены навесы и добавлено к ним вертикальное озеленение. Такие конструкции не только защищают от солнца, но и создают комфортные человеку пропорции внутри двора — житель не испытывает дискомфорта, оставаясь один на один с многоэтажным зданием, когда видит соразмерные себе элементы. Для оформления площадок подобрали спокойную натуральную цветовую гамму, напоминающую о близости морского побережья и рисунок, отсылающий к волнам. Авторы:core bureau Ландшафтная архитектура #Россия</t>
+  </si>
+  <si>
+    <t>06.04.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7452</t>
+  </si>
+  <si>
+    <t>Карманные сады в ЖК Vanke Origin, Гуанчжоу. Между торговыми и жилыми помещениями, земля разделяется на серию садов. По пути возникают небольшие парки, переплетающиеся на разных уровнях и смягчающие архитектурные линии. В некоторых собираются люди, в других замедляется ритм жизни, в других просто сидят среди деревьев.Вместе они образуют тихую непрерывность,где жизнь плавно перетекает из города в дом. Авторы:TROP Ландшафтная архитектура #Китай</t>
+  </si>
+  <si>
+    <t>03.04.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7443</t>
+  </si>
+  <si>
+    <t>Павильон для выступлений в парке Саювон, Южная Корея, вдохновленный японским искусством оригами, концептуальная форма сцены оживает благодаря точным сгибам листа кортеновской стали. Проект многофункционального сооружения, способного принимать представления, концерты и мероприятия на открытом воздухе, со сценической площадкой размером 20х14 метров, подходящей для размещения целого оркестра. А также для отдыха посетителей, где они могут укрыться от дождя и солнца. Работа, которая гармонично сочетает функциональность и красоту с живописным ландшафтом Саювона. Авторы:Liveraniandrea Ландшафтная архитектура #ЮжнаяКорея</t>
+  </si>
+  <si>
+    <t>02.04.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7436</t>
+  </si>
+  <si>
+    <t>Цветение сливы в парке Краснодар в самом разгаре🔥 Ландшафтная архитектура #Россия</t>
+  </si>
+  <si>
+    <t>01.04.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7435</t>
+  </si>
+  <si>
+    <t>Сад на крыше в Зальцбурге, Австрия. Ландшафтная архитектура #Австрия</t>
+  </si>
+  <si>
+    <t>31.03.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7427</t>
+  </si>
+  <si>
+    <t>Площадь Андерса Диоша в Сала-Баке - это новое общественное пространство в Упсале, Швеция. Под землей расположены большие резервуары для дождевой воды, что делает посадку деревьев невозможной, однако потребность в тени, отдыхе и пространственном зонировании сохраняется. В ответ на это возникла идея павильонов. Авторы:Tengbom Ландшафтная архитектура #Швеция</t>
+  </si>
+  <si>
+    <t>26.03.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7414</t>
+  </si>
+  <si>
+    <t>Общественное озелененное пространство на крыше Центра переработке отходов в Шанхае. То, что могло бы стать монолитным промышленным объектом, превратилось в динамичный образовательный центр и новый тип городской достопримечательности на стыке ландшафта и архитектуры. Парк на крыше площадью 10 га предлагает зеленую зону для отдыха, образования и взаимодействия с общественностью, скрывая при этом промышленные объекты внизу. Авторы:BAM Ландшафтная архитектура #Китай</t>
+  </si>
+  <si>
+    <t>25.03.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7404</t>
+  </si>
+  <si>
+    <t>L'île Folie - переосмысление старой идеи: архитектурной причуды. В больших французских парках XIX века фолли создавались как места, вызывающие восхищение и удивление - романтические сооружения, вписанные в ландшафт, где посетители могли бродить, открывать для себя укромные уголки и даже делиться секретами вдали от общественной жизни. Эти небольшие архитектурные вмешательства привносили в парк воображение, создавая пространства, которые казались одновременно интимными и театральными. L'île Folie напрямую опирается на эту традицию, придавая ей современное значение. Слово folie имеет двойной смысл: оно относится к исторической парковой причуде, но во французском языке также подразумевает своего рода безумие- радостное отступление от ожидаемого. Авторы:MARC FORNES + THEVERYMANY Ландшафтная архитектура #США</t>
+  </si>
+  <si>
+    <t>24.03.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7394</t>
+  </si>
+  <si>
+    <t>Музей освобождения Манисы в Турции. Был задуман как пространство памяти, призванное передать дух гражданского народного движения, развивавшегося независимо от центральной власти в регионе Маниса в период с 1918 по 1923 год. В проекте сочетаются следы сохранившихся после пожара несущих каменных, кирпичных и каменных конструкций с местной кирпичной традицией. Кирпичные арки, своды, купола и шатровые покрытия создают различные пространственные напряжения, такие как темнота-свет, узость-простор и низкое-высокое. Авторы:Yalin Architectural Designu Ландшафтная архитектура #Турция</t>
+  </si>
+  <si>
+    <t>23.03.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7387</t>
+  </si>
+  <si>
+    <t>Благоустройство нового комплекса Физико-математической школы НГУ в Академгородке. Ландшафтный проект интегрирует архитектуру в природное окружение: пешеходные маршруты проходят между соснами, связывая дворы, террасы и небольшие амфитеатры, используемые как открытые классы и места для общения. Натуральные материалы и сдержанная цветовая гамма усиливают ощущение целостности ансамбля. Авторы:AI Studio Ландшафтная архитектура #Россия</t>
+  </si>
+  <si>
+    <t>20.03.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/landshaftnaya_arkhitektura_urban/7377</t>
+  </si>
+  <si>
+    <t>Проект "Дрифт" - пешеходный мост из дерева и стали, установленный в Форт-Уорте, штат Техас, США. Изготовленный вне строительной площадки и с предполагаемым временем установки всего в несколько часов, Drift является инновационным примером урбанизма по принципу "подключи и работай" - новой устойчивой и доступной стратегии проектирования, которая предполагает строительство элементов инфраструктуры вне строительной площадки и их установку на месте. Авторы:Volkan Alkanoglu Ландшафтная архитектура #США</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1373,62 +1796,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H109"/>
+  <dimension ref="A1:H156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.559" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1131.295" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="1148.862" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -3578,50 +4001,849 @@
       <c r="E108">
         <v>4428</v>
       </c>
       <c r="F108">
         <v>68</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>51450</v>
       </c>
       <c r="B109" t="s">
         <v>329</v>
       </c>
       <c r="C109" t="s">
         <v>330</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E109">
         <v>3953</v>
       </c>
       <c r="F109">
         <v>33</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>113200</v>
+      </c>
+      <c r="B110" t="s">
+        <v>332</v>
+      </c>
+      <c r="C110" t="s">
+        <v>333</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="E110">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>113201</v>
+      </c>
+      <c r="B111" t="s">
+        <v>335</v>
+      </c>
+      <c r="C111" t="s">
+        <v>336</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E111">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>113202</v>
+      </c>
+      <c r="B112" t="s">
+        <v>338</v>
+      </c>
+      <c r="C112" t="s">
+        <v>339</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="E112">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>113203</v>
+      </c>
+      <c r="B113" t="s">
+        <v>341</v>
+      </c>
+      <c r="C113" t="s">
+        <v>342</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="E113">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>113204</v>
+      </c>
+      <c r="B114" t="s">
+        <v>344</v>
+      </c>
+      <c r="C114" t="s">
+        <v>345</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="E114">
+        <v>3789</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>113205</v>
+      </c>
+      <c r="B115" t="s">
+        <v>347</v>
+      </c>
+      <c r="C115" t="s">
+        <v>348</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E115">
+        <v>3261</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>113206</v>
+      </c>
+      <c r="B116" t="s">
+        <v>350</v>
+      </c>
+      <c r="C116" t="s">
+        <v>351</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="E116">
+        <v>4213</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>113207</v>
+      </c>
+      <c r="B117" t="s">
+        <v>353</v>
+      </c>
+      <c r="C117" t="s">
+        <v>354</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="E117">
+        <v>4155</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>113208</v>
+      </c>
+      <c r="B118" t="s">
+        <v>356</v>
+      </c>
+      <c r="C118" t="s">
+        <v>357</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="E118">
+        <v>4354</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>113209</v>
+      </c>
+      <c r="B119" t="s">
+        <v>359</v>
+      </c>
+      <c r="C119" t="s">
+        <v>360</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="E119">
+        <v>4402</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>113210</v>
+      </c>
+      <c r="B120" t="s">
+        <v>362</v>
+      </c>
+      <c r="C120" t="s">
+        <v>363</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="E120">
+        <v>4488</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>113211</v>
+      </c>
+      <c r="B121" t="s">
+        <v>365</v>
+      </c>
+      <c r="C121" t="s">
+        <v>366</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E121">
+        <v>4225</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>113212</v>
+      </c>
+      <c r="B122" t="s">
+        <v>368</v>
+      </c>
+      <c r="C122" t="s">
+        <v>369</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="E122">
+        <v>4145</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>113213</v>
+      </c>
+      <c r="B123" t="s">
+        <v>371</v>
+      </c>
+      <c r="C123" t="s">
+        <v>372</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="E123">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>113214</v>
+      </c>
+      <c r="B124" t="s">
+        <v>374</v>
+      </c>
+      <c r="C124" t="s">
+        <v>375</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="E124">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>113215</v>
+      </c>
+      <c r="B125" t="s">
+        <v>377</v>
+      </c>
+      <c r="C125" t="s">
+        <v>378</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="E125">
+        <v>4312</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>113216</v>
+      </c>
+      <c r="B126" t="s">
+        <v>380</v>
+      </c>
+      <c r="C126" t="s">
+        <v>381</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="E126">
+        <v>4263</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>113217</v>
+      </c>
+      <c r="B127" t="s">
+        <v>383</v>
+      </c>
+      <c r="C127" t="s">
+        <v>384</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="E127">
+        <v>4363</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>113218</v>
+      </c>
+      <c r="B128" t="s">
+        <v>386</v>
+      </c>
+      <c r="C128" t="s">
+        <v>387</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="E128">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>113219</v>
+      </c>
+      <c r="B129" t="s">
+        <v>389</v>
+      </c>
+      <c r="C129" t="s">
+        <v>390</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="E129">
+        <v>4207</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>113220</v>
+      </c>
+      <c r="B130" t="s">
+        <v>392</v>
+      </c>
+      <c r="C130" t="s">
+        <v>393</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="E130">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>113221</v>
+      </c>
+      <c r="B131" t="s">
+        <v>395</v>
+      </c>
+      <c r="C131" t="s">
+        <v>396</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="E131">
+        <v>4107</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>113222</v>
+      </c>
+      <c r="B132" t="s">
+        <v>398</v>
+      </c>
+      <c r="C132" t="s">
+        <v>399</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="E132">
+        <v>4009</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>113223</v>
+      </c>
+      <c r="B133" t="s">
+        <v>401</v>
+      </c>
+      <c r="C133" t="s">
+        <v>402</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="E133">
+        <v>5185</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>113224</v>
+      </c>
+      <c r="B134" t="s">
+        <v>404</v>
+      </c>
+      <c r="C134" t="s">
+        <v>405</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="E134">
+        <v>4237</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>113225</v>
+      </c>
+      <c r="B135" t="s">
+        <v>407</v>
+      </c>
+      <c r="C135" t="s">
+        <v>408</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E135">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>113226</v>
+      </c>
+      <c r="B136" t="s">
+        <v>410</v>
+      </c>
+      <c r="C136" t="s">
+        <v>411</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="E136">
+        <v>4176</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>113227</v>
+      </c>
+      <c r="B137" t="s">
+        <v>413</v>
+      </c>
+      <c r="C137" t="s">
+        <v>414</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="E137">
+        <v>4180</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>113228</v>
+      </c>
+      <c r="B138" t="s">
+        <v>416</v>
+      </c>
+      <c r="C138" t="s">
+        <v>417</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="E138">
+        <v>4121</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>113229</v>
+      </c>
+      <c r="B139" t="s">
+        <v>419</v>
+      </c>
+      <c r="C139" t="s">
+        <v>420</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="E139">
+        <v>4395</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>113230</v>
+      </c>
+      <c r="B140" t="s">
+        <v>422</v>
+      </c>
+      <c r="C140" t="s">
+        <v>423</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="E140">
+        <v>4366</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>113231</v>
+      </c>
+      <c r="B141" t="s">
+        <v>425</v>
+      </c>
+      <c r="C141" t="s">
+        <v>426</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="E141">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>113232</v>
+      </c>
+      <c r="B142" t="s">
+        <v>428</v>
+      </c>
+      <c r="C142" t="s">
+        <v>429</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="E142">
+        <v>4435</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>113233</v>
+      </c>
+      <c r="B143" t="s">
+        <v>431</v>
+      </c>
+      <c r="C143" t="s">
+        <v>432</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="E143">
+        <v>4290</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>113234</v>
+      </c>
+      <c r="B144" t="s">
+        <v>434</v>
+      </c>
+      <c r="C144" t="s">
+        <v>435</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="E144">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>113235</v>
+      </c>
+      <c r="B145" t="s">
+        <v>437</v>
+      </c>
+      <c r="C145" t="s">
+        <v>438</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="E145">
+        <v>4210</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>113236</v>
+      </c>
+      <c r="B146" t="s">
+        <v>440</v>
+      </c>
+      <c r="C146" t="s">
+        <v>441</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="E146">
+        <v>4255</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>113237</v>
+      </c>
+      <c r="B147" t="s">
+        <v>443</v>
+      </c>
+      <c r="C147" t="s">
+        <v>444</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="E147">
+        <v>4142</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>113238</v>
+      </c>
+      <c r="B148" t="s">
+        <v>446</v>
+      </c>
+      <c r="C148" t="s">
+        <v>447</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="E148">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>113239</v>
+      </c>
+      <c r="B149" t="s">
+        <v>449</v>
+      </c>
+      <c r="C149" t="s">
+        <v>450</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="E149">
+        <v>9066</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>113240</v>
+      </c>
+      <c r="B150" t="s">
+        <v>452</v>
+      </c>
+      <c r="C150" t="s">
+        <v>453</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="E150">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>113241</v>
+      </c>
+      <c r="B151" t="s">
+        <v>455</v>
+      </c>
+      <c r="C151" t="s">
+        <v>456</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="E151">
+        <v>4383</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>113242</v>
+      </c>
+      <c r="B152" t="s">
+        <v>458</v>
+      </c>
+      <c r="C152" t="s">
+        <v>459</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="E152">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>113243</v>
+      </c>
+      <c r="B153" t="s">
+        <v>461</v>
+      </c>
+      <c r="C153" t="s">
+        <v>462</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="E153">
+        <v>4328</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>113244</v>
+      </c>
+      <c r="B154" t="s">
+        <v>464</v>
+      </c>
+      <c r="C154" t="s">
+        <v>465</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="E154">
+        <v>4339</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>113245</v>
+      </c>
+      <c r="B155" t="s">
+        <v>467</v>
+      </c>
+      <c r="C155" t="s">
+        <v>468</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="E155">
+        <v>4314</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>113246</v>
+      </c>
+      <c r="B156" t="s">
+        <v>470</v>
+      </c>
+      <c r="C156" t="s">
+        <v>471</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="E156">
+        <v>4255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">