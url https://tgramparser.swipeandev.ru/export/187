--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="419">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1269,50 +1269,362 @@
     <t>03.01.25 16:09</t>
   </si>
   <si>
     <t>t.me/marusiasavina/1856</t>
   </si>
   <si>
     <t>Дорогие читатели, от души поздравляю вас с наступившим Новым годом🥂🎄Главное, чего я хочу пожелать вам всем (и себе тоже) - это здоровья. КРЕПЧАЙШЕГО вам здоровья💪 Чем старше я становлюсь, тем отчетливее осознаю, насколько это важно. Пока тело в порядке, мы в силах преодолеть абсолютно любую, даже самую непростую жизненную ситуацию. Так что берегите себя, дорогие мои, заботьтесь о себе, высыпайтесь, проходите ежегодные профилактические обследования - и все у вас будет прекрасно💙 Наверное, не такого поздравления вы ждали от архитектурного фотографа и путешественницы😀😀 Но разве можно колесить по миру с низким уровнем энергии? Так что, в первую очередь - здоровье, а уж приключения на свою голову вы всегда найдете😊 А мы с мужем отметили этот Новый год в Гонконге. Я уже давно мечтала побывать в этом городе, и вот час настал🎉 Последние десять дней были настолько насыщенными, что я просто не успевала делать посты. Но скоро я вернусь к вам с новыми репортажами💙 Всего вам самого чудесного в 2025 году! #маруся_в_гонконге</t>
   </si>
   <si>
     <t>23.12.24 17:01</t>
   </si>
   <si>
     <t>t.me/marusiasavina/1847</t>
   </si>
   <si>
     <t>Друзья, если вас впечатлили интерьеры оперы Гарнье и вы хотели бы каждый день получать порцию вдохновения из Франции, то у меня для вас есть шикарная рекомендация - канал Насти из Парижа. Настя - историк, гид, преподаватель и автор книги «Франция изнутри». Она снимается для телеканала «Моя планета», работает с «Пятницей», ведет лекции и организует экскурсии по французской столице. ⚜️В компании с Настей вы отправитесь в масонскую ложу в замок к аристократу; ⚜️Откроете для себя невероятный музей Орсе или Дом Диор; ⚜️Узнаете, что объединяет Шанель №5 и духи «Красная Москва» и почему французское праздничное застолье длится не меньше шести часов. А еще Настя приглашает вас присоединиться к лекционному клубу франкофилов: вы будете обсуждать французскую историю, искусство, литературу, кино, моду, музыку. Этот декабрь в клубе посвящен Нотр-Даму, а январь - ювелирному искусству Франции. Отправляйтесь в интересное, веселое и познавательное путешествие вместе с Настей из Парижа. Подписывайтесь и влюбляйтесь во Францию💙</t>
   </si>
   <si>
     <t>23.12.24 09:28</t>
   </si>
   <si>
     <t>t.me/marusiasavina/1838</t>
   </si>
   <si>
     <t>САМЫЙ КРАСИВЫЙ ОПЕРНЫЙ ТЕАТР ЕВРОПЫ Друзья, сегодня хочу показать вам интерьеры еще одного знакового парижского здания - Оперы Гарнье, известной также как Гранд Опера и Пале Гарнье. Это самый настоящий дворец, поражающий своей роскошью и колоссальными размерами и вызывающий ажиотаж у туристов. Хотя экскурсии здесь проводятся практически ежедневно, поток людей просто нескончаемый: слишком уж заманчива идея устроить фотосессию в красивейшем оперном театре Европы. ⚜️ Palais Garnier появился на свет в силу весьма драматических обстоятельств: после очередного покушения на Наполеона III было принято решение построить новое здание парижской оперы, потому что император отказался посещать старый оперный театр, где его пытались убить. ⚜️ Первые посетители - поклонники балета - приходили в Оперу не столько ради искусства, сколько ради соблазнительных балерин. В то время, когда дамам было запрещено показывать даже щиколотку, возможность с близкого расстояния поглазеть на полураздетых танцовщиц была особенно притягательной. В театре даже существовало особое место - Foyer de la Danse - где «балетоманы» могли встретиться с балеринами. После таких встреч казна Palais Garnier пополнялась… ⚜️ Архитектор Шарль Гарнье строил здание оперы пятнадцать лет - с 1861 по 1875. Он столкнулся с огромным количеством испытаний: из-за войны и краха имперского режима во Франции строительные работы периодически приостанавливали. В фильме, снятом телеканалом «Культура», рассказывают о забавном конфузе: когда театр наконец-то был достроен и состоялось его торжественное открытие, Гарнье на мероприятие пригласить случайно забыли, и ему пришлось покупать входной билет. Но в других источниках этот факт опровергается. ⚜️Плафон Palais Garnier, который вы видите сейчас, был расписан в 1960-е Марком Шагалом. Он сделал этот по просьбе своего друга - министра культуры Франции. Плафон разделен на пять секторов, каждый из которых содержит сюжет классических опер либо балета. Также роспись украшают парижские достопримечательности вроде Эйфелевой башни и Триумфальной арки. При этом оригинальный плафон кисти Жюля-Эжена Леневе тоже сохранился, но чтобы его увидеть, нужно демонтировать 24 съемных панели с живописью Шагала. ⚜️Известный готический роман «Призрак оперы», написанный Гастоном Леру, был вдохновлен именно зданием Оперы Гарнье. Герой романа, Призрак, любил смотреть представления из ложи № 5, на которой до сих пор красуется табличка «LOUÉE», то есть «зарезервирована». Такой вот пиар-ход😀 🌍: Париж, Франция</t>
+  </si>
+  <si>
+    <t>02.09.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3380</t>
+  </si>
+  <si>
+    <t>Путешествия могут быть длительными, а могут превратиться в однодневную вылазку или даже небольшую экскурсию по родному городу. Главное - найти правильную компанию, и я для вас нашла. ЗА ТРИДЕВЯТЬ ДЕРЕВЕНЬ — проект про душевные поездки в поисках удивительного. Хотите переночевать в самых необычных отелях, поесть аутентичных деликатесов, насладиться моментом в компании единомышленников? В канале найдете путешествия с нескучными гидами, зваными ужинами, заброшенными усадьбами, рассветами на крышах, винными дегустациями, уникальными локациями и интересными знакомствами. Впереди много осенних выходных, и здесь вы точно отыщете что-то интересное для себя: от Шуи и Кинешмы до просторов Липецкой области. А в ноябре вообще будет винное путешествие в Кисловодск: вместо дегустации «Нарзана» вы поедете на экскурсию по винодельням Ставропольского края 🍷 Отправляйтесь ЗА ТРИДЕВЯТЬ ДЕРЕВЕНЬ.</t>
+  </si>
+  <si>
+    <t>01.09.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3371</t>
+  </si>
+  <si>
+    <t>Полугар: как определяли крепость водки на Руси? Обещала показать вам, какие еще объекты можно увидеть на территории Андреевской слободы. Особенно запомнилась мне винокурня (фото 2). Сразу замечу, что крепкие алкогольные напитки я не употребляю в принципе, зато очень люблю интересные исторические факты. А после посещения избы-винокурни я определенно была удивлена! В этой избе показана технология производства хлебного вина, предшественника водки, которое называли «полугаром». В 1863 году приостанавливается действие монополии и вводится акцизная система, предусматривающая свободу производства и продажи спиртных напитков. Самогонный аппарат, представленный здесь, сделан наподобие тех, которые были распространены в конце 19 века. Такие агрегаты работали сутки напролет для питейных заведений. Его мощности хватало для обеспечения трактира, схожего по размеру с «Трактиром Гоголь» в Андреевской слободе. Держали винокурни в основном владельцы кабаков. Так откуда пошло слово «ПОЛУГАР»? Принято считать, что содержание спирта в водке определил знаменитый русский химик Менделеев. Но, оказывается, это распространенный миф. Хлебное вино на Руси известно давно: первое письменное упоминание об этом виде спиртных напитков появилось еще в конце XV-начале XVI веков в «Наказной грамоте». Оно изготавливалось из злаковых культур, а за его ДОБРОТОЙ, то есть крепостью, следили особо. Задолго до Менделеева крепость качественного хлебного вина составляла около 38% спирта по объёму, что определялось простым способом. Его описание есть в указе Николая I от 1842 года «О доброте питий»: «Вино полугарное должно быть узаконенной доброты, которая определяется таким образом, чтобы влитая в казенную заклейменную отжигательницу проба онаго, при отжиге выгорела в половину». Если «расшифровать» вышесказанное, то процесс ОТЖИГА выглядел примерно так: Инспектор применял котелок-отжигательницу и склянку. В котелок выливались две склянки вина, которое затем подогревалось до появления пузырьков на дне. В этот момент вино поджигалось; по окончании горения остаток выливался обратно в склянку. Если остаток воды полностью заполнял склянку, доброта вина соответствовала эталонной. Отсюда и название качественного хлебного вина. Раз при отжиге угорело на половину, значит полугарное. Среди других объектов Андреевской слободы «Русский дом» (традиционное жилище сибирского крестьянина среднего достатка XIX века), «Дом хлеба» (здесь воссоздана действующая русская печь), «Дом знахарки-травницы»), кузница, амбар. А еще на территории слободы есть настоящий локомобиль - паровая машина XIX века (фото 9). Но на меня он не произвел особого впечатления после тех потрясающих локомобилей, которые я видела в Онежском Поморье. 🌏 Андреевская слобода, Белокуриха-2, Алтайский край P.S. Сейчас подумала, что странноватый получился пост для 1 сентября, но так уж совпало😄</t>
+  </si>
+  <si>
+    <t>31.08.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3361</t>
+  </si>
+  <si>
+    <t>Деревянное сокровище на курорте Продолжаю рассказывать вам про наше грандиозное автопутешествие в Сибирь: сегодня речь вновь пойдет про Алтайский край. После Бийска мы с мужем заехали на пару дней в Белокуриху - окруженный хвойными лесами город-курорт, который славится на всю страну своими целебными термальными источниками. Расположен он в очень живописном месте: в предгорьях Алтая в долине реки Белокурихи. Воздух тут кристально чистый, климат мягкий, много солнечных дней. А о лечебных свойствах здешних вод известно еще с середины XIX века: немудрено, что в городе не меньше полутора десятка санаториев. Однако мы с Вовой приехали «на воды» не ради того, чтобы поправить здоровье. В Белокурихе, а точнее на расположенном по-соседству новом курорте «Белокуриха-2 Горная», находится Андреевская слобода - это историко-архитектурный комплекс, который переносит гостей в Сибирь XIX века. Главная достопримечательность комплекса - Дом купца Андреева, построенный в 1822 году в селе Верх-Ануйском Быстроистокского района и спустя почти двести лет перевезенный на новое место. Конечно, я не могла не включить его в свою книгу! В начале XIX века сёла Быстроистокского района, расположенные по Оби, активно торговали с Ново-Николаевском (Новосибирском). Росло число зажиточных купцов. Одним из них был Илья Федорович Андреев. Двухэтажный дом купца поначалу использовался исключительно для проживания семьи: на первом этаже была гостиная и столовая, а на втором - спальные комнаты. Но затем назначение здания изменилось. Старший сын Ильи Федоровича, Иван Ильич, после двухлетнего путешествия по Европе решил открыть на первом этаже дома трактир русско-немецкой кухни. При этом на втором этаже расположились номера и кабинет купца. Село Верх-Ануйское было знаменито ярмаркой скота, где шла меновая торговля с кочевыми народами. Благодаря ярмарке трактир Андреевых пользовался спросом и приносил прибыль владельцам. После революции, пока дом не обветшал, в нем работали клуб, сельсовет, библиотека. Интересно, что на бревнах до сих пор сохранилась подпись «Митросъ»: видимо, так звали мастера, построившего здание. Также я предполагаю, что декор дома обновляли на рубеже XIX-XX веков, чтобы сделать трактир более привлекательным для постояльцев. После того, как в 2017-м дом купца Андреева разобрали и перевезли в Белокуриху, здание отреставрировали и воссоздали интерьер XIX века. Сейчас здесь находится ресторан «Трактир Гоголь». Зеркало, комод, буфет, подставка под самовар, немецкий клавир 1860 года, которые сегодня украшают ресторан – подлинные, отреставрированные предметы мебели. Стулья и столы близки к оригинальным, характерным для второй половины XIX века. В коридоре второго этажа стоит подлинный будуарный столик 1910 года из ореха. Про другие постройки Андреевской слободы расскажу в следующем посте. 🌏 Андреевская слобода, Белокуриха-2, Алтайский край Если Телеграм не работает, ищите меня в MAX.</t>
+  </si>
+  <si>
+    <t>21.08.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3360</t>
+  </si>
+  <si>
+    <t>Друзья, хочу пригласить вас на еще один фестиваль, который будет интересен всем тем, для кого православная культура - неотъемлемая часть жизни. 5 сентября в Зале Церковных Соборов Храма Христа Спасителя верующие люди соберутся, чтобы прославить Бога и развеять миф о скучной церковной жизни. Приходите и вы! На дневном православном фестивале культуры и искусства вас ждут: 🌟Концерт живой музыки: Детский хор «Аврора», группа «ЪЭХО ДВОРА», Дарья Виардо, впервые солирующая с детским хором и группа «Ихтис» с сербским солистом Адрианом. 🌟Выставка православных художников — Дмитрий Север, Игорь Каплун, Петр Скляр, Мария Щербакова и другие. 🌟Откровенный диалог с протоиереем Артемием Владимировым, Борисом Корчевниковым и Марией Комковой, которые выступят спикерами фестиваля и ответят на вопросы зрителей. Ведущая — прекрасная Тутта Ларсен. 🌟Христианские поэтические чтения с Дмитрием Кравченко, Анной Долгаревой, Дианой Никифоровой, Эллой Мануковой и другими авторами. 🌟Православный маркет — десятки производителей с одеждой, книгами, ювелиркой и русскими брендами. А также бесплатный спешелти кофе и чай весь день! 🌟Детям до 7 лет — вход БЕСПЛАТНО! Пока взрослые знакомятся и общаются, с детьми будут играть аниматоры. Место встречи — Зал Церковных Соборов Храма Христа Спасителя. Приглашены более 50 блогеров и медийных личностей из православной среды. Вы познакомитесь с единомышленниками и обменяетесь контактами. «От Марка» — дневной фестиваль, потому что один из главных постулатов православия — это нескончаемый свет, исходящий от Бога и трансформирующий нас🌟. Завершится фестиваль коллективной молитвой, чтобы гости успели на Всенощную службу. 🌟БИЛЕТЫ ЗДЕСЬ ☦️Фестиваль проводится по благословению Настоятеля Подворья Свято-Троицкой Сергиевой Лавры, Храма Усекновения главы Иоанна Предтечи в п. Горки-8 архимандрита Дорофея (Вечканова) ☦️ При поддержке ТК «Спас» и Радио «Вера» Сайт | ВК | Telegram | MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3350</t>
+  </si>
+  <si>
+    <t>Маруся, когда выйдет вторая часть «Теремов России»?! Друзья, за последние два года я получила от вас десятки (а может, и сотни) сообщений с одним и тем же вопросом: когда же я уже закончу работу над продолжением «Теремов»? И, нисколько не лукавя, я отвечала многим из вас, что книга выйдет в 2026 году. То есть сейчас она должна была уже красоваться на прилавках книжных магазинов. Но что-то (а точнее, всё) пошло не по плану… Прежде чем поведать вам, что же все-таки случилось, хочу заметить: я крайне редко рассказываю в блоге о своей личной жизни. Почему? Да просто потому, что не люблю это делать. Я считаю, что личное должно оставаться личным. Плакать, глядя в камеру смартфона, стирать «грязное белье» на публике, повышать охваты в блоге душещипательными семейными историями - всё это не мое. Но сегодня я все же решила сделать исключение. Из УВАЖЕНИЯ к вам, дорогие читатели. Я знаю, что многие из вас действительно ждут продолжение «Теремов». Вам действительно не всё равно. И вы заслуживаете знать, почему работа над книгой так затянулась. Я заметила, что примерно раз в 5 лет в моей жизни случается кромешный «п…ц». Когда кажется, что весь мой мир рушится, как карточный домик. И ничего уже не исправить. До сих пор помню свой адский 2020-й: тогда в разгар эпидемии ковида умер один из самых близких мне людей, а мы с мужем столкнулись с серьезными финансовыми проблемами. Но темная полоса закончилась, и несколько счастливых лет заставили меня забыть о том тяжелом периоде. Пока не наступил 2025-й😄 В этот раз «п…ц» ударил по моему здоровью. Друзья, до 37 лет я видела больничные палаты только в кино. Я даже палец себе не ломала. Но за последний год я лежала в больнице ЧЕТЫРЕ (!) раза. Причём не по какому-то пустяковому поводу. И каждый раз после выписки меня ждал период многомесячной реабилитации… Последний мой незапланированный «визит» на больничную койку случился в феврале этого года. Прямо накануне моего дня рождения. Мы с мужем поехали в Вологодскую область снимать деревянное зодчество для второй части «Теремов»: я очень хотела сделать красивые фотографии домиков в снежном убранстве. И когда мы уже возвращались в Москву из Тотьмы, попали в очень серьезное ДТП. От нашей машины остались рожки да ножки. А я получила сотрясение мозга, от которого отходила три месяца, и перелом 13 костей. К счастью, многие переломы оказались «несерьезными». Но правая рука пострадала сильно: пришлось делать операцию и скреплять кости с помощью эндопротеза. Также почти до мая я пила болеутоляющие и крайне медленно передвигалась. Одна моя знакомая сказала: «Может, тебя сглазили?» Но я не верю в порчу и прочую магическую ересь. А наоборот считаю, что в самые тяжелые времена мы можем сделать самые важные выводы. Преобразиться духовно. Поэтому я не жду сочувствия: сейчас со мной уже все в порядке. Я просто хочу, чтобы вы знали, какая история будет стоять за моей второй книгой, когда она все же увидет свет (по крайней мере, я на это очень надеюсь😀) 🌏 На фото деревянная архитектура Бийска: этому городу будет посвящена отдельная глава во второй части «Теремов России»</t>
+  </si>
+  <si>
+    <t>17.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3349</t>
+  </si>
+  <si>
+    <t>Друзья, в это воскресенье в московской усадьбе Трубецких в Хамовниках пройдет большой фестиваль традиционной русской культуры «Наши корни». 40+ локаций с разнообразными активностями, будет погружение в исконное, народное. На фестивале не будет выступающих и зрителей, участники смогут принять участие в том, что им по душе. Каждый сможет погрузиться в мир русских песни, пляса, забав и спорта. Планируется провести самый большой русский хоровод. Вечером фестиваль услышит концерт современных патриотических исполнителей: Мk5.45, Родная речь, Голос Ермака. Напомню еще раз дату: 23 августа 2026💙 Приходите семьями, приглашайте знакомых, проведите этот день по-русски. Вход свободный! Подписывайтесь на канал Русский культурный код: https://t.me/russianxcode Тут будет много интересного!</t>
+  </si>
+  <si>
+    <t>07.08.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3348</t>
+  </si>
+  <si>
+    <t>Один в поле — не воин. Как перестать быть единственным двигателем проекта? Если вы делаете городской проект, вам знакомо это чувство: идея есть, энергия есть, желание сделать что-то важное для города — есть. Команда собирается на энтузиазме первых участников. Партнеры приходят, вдохновляются, помогают с первым событием. А потом наступает тишина. Партнеры переключаются на свои задачи. Вы остаетесь с проектом один на один — снова несете всё сами, потому что «так надёжнее» и «пока некому передать». 11 августа в 15:00 (МСК) Городской университет 2.0 проведет открытый вебинар «как собрать команду и партнеров для городского проекта, который не развалится после первого события» Говорить будем предметно: 🟢 как понять, какие роли нужны проекту прямо сейчас, и где искать под них людей 🟢как за 3 дня найти и привлечь первых партнёров с конкретным алгоритмом 🟢как объединять ресурсы и экспертизу разных людей, сохраняя управление 🟢как превращать зрителей и разовых участников в сообщество, которое продолжает жить своей жизнью 🟢5 рабочих схем кооперации, которые помогают проектам выживать и расти в небольших городах Опытом поделятся эксперты, которые прошли через это на практике: Святослав Мурунов — урбанист, социальный инженер, основатель сети Центров прикладной урбанистики. За плечами 40+ городов России и больше 300 тысяч человек, которые благодаря этой методологии запустили свои городские инициативы. Автор методологии «Сетевая модель города». Мария Романова — директор по развитию образовательных продуктов «Городского университета 2.0», организатор крупных мероприятий для IT-сообщества. Вебинар бесплатный, разговор будет прикладным, с конкретными инструментами для вашего проекта. 👉Регистрируйтесь на вебинар по ссылке</t>
+  </si>
+  <si>
+    <t>05.08.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3339</t>
+  </si>
+  <si>
+    <t>Вот это лестница! У Бийского краеведческого музея несколько филиалов. Один из них - не так давно отреставрированная Усадьба Ассанова, где сейчас расположен исторический отдел. Здесь можно увидеть саркофаг и оружие из скифских курганов, предметы культа шаманов, буддийскую скульптуру и алтайские петроглифы, но… ГЛАВНЫЙ экспонат музея - это уникальное для региона здание в стиле модерн. Оно было построено в 1914 году Константином Лыгиным - лучшим зодчим Сибири того времени, создавшим сибирскую архитектурную школу. Заказчиком строительства выступил Николай Иванович Ассанов, который и сам был не промах: он первым из сибирских купцов стал членом-корреспондентом Императорской Академии наук. К сожалению, от первоначального убранства ассановского особняка мало что сохранилось: из старинной мебели удалось найти только буфет, трюмо, два кресла и две скамьи. Зато мы до сих пор можем любоваться на мозаичные полы и великолепную лестницу с балясинами😍 Рекомендую! Если Телеграм не работает, ищите меня в MAX. 🌏 Бийск, Алтайский край</t>
+  </si>
+  <si>
+    <t>03.08.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3331</t>
+  </si>
+  <si>
+    <t>Здание, которое устояло перед танком. Почему бийские купцы строили на века? На фото архитектурные детали города Бийска, в том числе великолепная кирпичная кладка особняка купца II гильдии Варвинского, где сейчас находится Музей Чуйского тракта (фото 4). Кирпич до революции в городе использовали особенный: при возведении зданий его подвергали предварительной проверке. Каждый кирпич при покупке бросали на 5 саженей (10 метров), и только если при падении он оставался целым, его считали годным для строительных работ. Для этой процедуры даже нанимали специального человека - «амбала». Поскольку в ходе проверки кирпич бросали, то в знак высоких качеств его стали называть «бросовым». Именно из такого «бросового» кирпича построен дом Варвинского. Рассказывают, что в 1972 году это здание на полном ходу «протаранил» танк Т-62 массой 40 тонн (по другой версии, Т-34): колонна военной техники возвращалась с учений, и механик-водитель одной из машин допустил ошибку. Тем не менее, особняк почти не пострадал - разве что стекла выбило. Алтайский писатель Александр Родионов описывает этот случай в своём очерке: «Горожане пожилые помнят тот день, когда танки Бийской дивизии возвращались с учений и пересекали реку через мост, водитель одного из танков оплошал и тяжеленная «тридцатьчетверка» врезалась в здание музея. Кто-то видел это снаружи, а вот сотрудники музея — изнутри видели и слышали. Отгремели выбитые стекла, и оторопелый народ музейный ринулся на первый этаж — там загремело. И видят: стоит гордый лось в отделе природы, как его давным-давно поставили, а между рогами лосячьими торчит дуло танковой пушки. Вот ведь какая штука — память. Ее и танком не возьмешь, не свалишь». Как думаете, современные кирпичные здания пройдут такую проверку на прочность? 😅 И еще пару слов про бийский кирпич: в XIX веке в городе строили очень много неоштукатуренных зданий, и художественный эффект достигался за счет использования фигурного кирпича. Именно с этим связано появление понятия «купеческая кладка». Особое внимание уделялось качеству кладки: строго контролировалась горизонтальность рядов и толщина швов. При этом цветовое сочетание красного кирпича и белых известковых швов создавало дополнительные архитектурные акценты. Добавлю, что, несмотря на то, что я приезжала в Бийск в первую очередь ради деревянных домов (я собирала материал для второй части «Теремов России»), главным сокровищем городской архитектуры я считаю именно кирпичные здания периода эклектики. Не пропустите эту красоту! Если Телеграм не работает, ищите меня в MAX. 🌏 Бийск, Алтайский край</t>
+  </si>
+  <si>
+    <t>31.07.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3321</t>
+  </si>
+  <si>
+    <t>Братишка Петербурга И еще немного про Бийск. Возможно, вы удивитесь, но этот алтайский городок имеет весьма впечатляющие «родственные связи» и влиятельного «отца». Он приходится младшим братом не абы кому, а самой Северной столице! Как и Санкт-Петербург, Бийск был основан Петром Великим - причем всего на несколько лет позже, в 1709-м. Сохранилась указная грамота царя о «сооружении Бикатунского острога» на правобережье Бии, в месте слияния ее с Катунью. Правда, просуществовала крепость недолго. Всего через год, летом 1710-го, Бикатунский острог был сожжен кочевниками-джунгарами во время набега: властители Джунгарского ханства были недовольны распространением русского влияния на Горном Алтае. Но восемь лет спустя крепость вновь отстроили выше по течению Бии - сейчас на этом месте находится городской сквер имени Фомченко. 🌏 Бийск, Алтайский край</t>
+  </si>
+  <si>
+    <t>21.07.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3312</t>
+  </si>
+  <si>
+    <t>Если Алтайский край - это красивая архитектура и наследие горнопромышленников, то Республика Горный Алтай - это пейзажи, от которых захватывает дух. Особенно красиво здесь в сентябре. На Алтае есть волшебное время, которое длится всего несколько недель. Его называют «золото и бирюза». Склоны гор вспыхивают всеми оттенками осени — от солнечно-жёлтого до медно-красного, а Катунь и горные реки сохраняют свой невероятный бирюзовый цвет. Именно за этим сочетанием красок сюда каждый год приезжают фотографы и путешественники со всего мира. У Art Travel Club в этот короткий период как раз запланировано путешествие "Легендарная осень на Алтае". Тур подойдёт и тем, кто давно мечтал увидеть Алтай, и тем, кто уже был здесь летом, но хочет открыть его совсем в других красках. Маршрут проверен не одним сезоном. Все переезды, остановки и места проживания продуманы так, чтобы путешествие получилось, с одной стороны, максимально комфортным, а с другой стороны - максимально живописным. Для проживания выбраны уютные отели и гостевые дома, которые становятся частью впечатлений от Алтая. После насыщенной дневной программы особенно приятно возвращаться в уютные домики среди гор, отдыхать, встречать закаты и просто наслаждаться тишиной. Art Travel Club показывают туристам не только знаковые места: они стараются собрать путешествие так, чтобы оно запомнилось атмосферой и теми самыми яркими деталями, о которых вы будете вспоминать не один год. Если Алтай давно был в вашем трэвел-списке — рекомендую посмотреть программу. Осень - лучшее время для первого знакомства с этим регионом.</t>
+  </si>
+  <si>
+    <t>20.07.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3304</t>
+  </si>
+  <si>
+    <t>Бийск: из грязи в князи Я «прорекламировала» вам Бийск как ОЧЕНЬ красивый город - настоящую жемчужину Алтая. Но таким он стал, разумеется, далеко не сразу. В мае 1860-го путешественники описывали его как место, имеющее «весьма печальную наружность»: «Бийск очень пуст и насчитывает у себя только две-три тысячи жителей. Он представляется в виде длинной узкой полосы между берегами Бии и сопровождающими ее горами. Он почти весь состоит из деревянных домов, немного отличающихся от деревенских. В северной части города лежит так называемая крепость, которая теперь совершенно разрушена. Бийские купцы богаты, но это, большей частью, грубый и необразованный народ, что объясняется постоянными странствиями их в горах и кочевой жизнью…» Однако во второй половине XIX века город стремительно преображается: в 1868 году императором Александром II утверждается «План вновь проектированного расположения окружного города Бийска Томской губернии». Застройка главных улиц оживляется роскошными краснокирпичными купеческими особняками, выполненными в формах эклектики. Строятся церкви. С чем же это связано? Дело в том, что в Бийске находится нулевой километр Чуйского тракта - единственного торгового пути из России в Монголию и Китай. И именно трансграничная торговля с окраинными провинциями Цинской империи стала основной предпосылкой для подъема экономики в городе, благодаря чему он к концу XIX столетия превратился из захолустного в процветающий. Бийские купцы настолько разбогатели, что имели возможность приглашать в город лучших архитекторов Сибири. Известный барнаульский архитектор Носович построил здесь здание Народного Дома (сейчас - драматический театр). А для купца 1-й гильдии Ассанова дом строил ни много ни мало главный архитектор Томска Лыгин, слава о котором шла на всю Сибирь!!! Так Бийск постепенно превратился не только в экономический, но и культурный центр большого региона. Продолжение следует. 🌏 Бийск, Алтайский край Если Телеграм не работает, ищите меня в MAX или ВКонтакте.</t>
+  </si>
+  <si>
+    <t>16.07.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3295</t>
+  </si>
+  <si>
+    <t>Лучше поздно, чем никогда! Видимо, эта фраза становится моим жизненным девизом. Прошлой осенью мы с мужем совершили феерическое автопутешествие от Москвы до Байкала, и я уже давно обещала вам сделать серию репортажей об этой поездке. Но месяц проходил за месяцем, день за днем, а мне все никак не хватало времени разобрать «килотонны» фотографий и путевых заметок. И вот, кажется, час настал: с бензином в стране «напряженка», на авто далеко не уедешь, а я решила наконец-то рассказать вам о том, как мы с мужем бороздили на нашем Renault Captur просторы России. Вовремя - что скажешь…😅😅 Итак, мы выехали из столицы в середине сентября, а вернулись в конце октября: главной целью было поснимать деревянное зодчество в самую красивую пору - золотой осенью. И сразу хочу сказать, что если вы решите повторить наш подвиг, то лучше выезжайте на пару недель раньше. Почему это важно? Дело в том, что в Сибири листва начинает желтеть гораздо раньше, чем в Цетральной России, и когда мы наконец добрались до Красноярского края и тем более Байкала, многие деревья стояли «голыми», а погода была прямо-таки январской: мы несколько раз попадали в сильные снегопады и видели немало перевернутых фур😳 В хронологическом порядке наш маршрут выглядел так: Москва - Гусь-Хрустальный (Владимирская область) - Иннополис, Свияжск, Елабуга (Татарстан) - Красноуфимск, Екатеринбург, Верхотурье, Уральский Марс (Свердловская область) - Куртамыш (Курганская область) - Ишим, Ялуторовск, Тобольск, Абалак (Тюменская область) - Большеречье, Омск (Омская область) - Новосибирск (Новосибирская область) - Иркутск, Тальцы, Байкальск (Иркутская область) - Улан-Удэ, Верхняя Иволга, Тарбагатай (Бурятия) - перелет на самолете в Хабаровск и обратно (Хабаровский край) - Канск, Красноярск (Красноярский край) - Мариинск, Кемерово (Кемеровская область) - Чебаки (Хакасия) - Бийск, Белокуриха, Курья, Барнаул (Алтайский край) - едем домой в Москву НО в своих репортажах я не буду привязываться к хронологии, ведь с тех пор утекло уже столько воды, что нет абсолютно никакой разницы, какой город мы посетили первым, а какой - последним. Я решила, что начну свою историю с самых удавленных и редко посещаемых туристами регионов, а потом буду «возвращаться назад», ближе к Первопрестольной. А начнем мы наше виртуальное путешествие по России с Алтайского края и великолепного города Бийска, куда должен приехать каждый человек, любящий красивую архитектуру. Продолжение в следующих постах. 🌏 Бийск, Алтайский край</t>
+  </si>
+  <si>
+    <t>01.07.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3285</t>
+  </si>
+  <si>
+    <t>Запускаем 🌞 сбор подписей 🌞 за сохранение построек Электрозавода 1910-х – 1920-х годов, «тюдоровского замка» в центре Москвы, романтического сооружения с бетонной конструкцией, которое помнит план ГОЭЛРО, Маяковского и Бернарда Шоу. А также за обсуждение проекта профессионалами и его «рассекречивание». ✏️ https://archi.ru/russia/102373/o-sokhranenii-istoricheskikh-zdanii-elektrozavoda-i-professionalnoe-obsuzhdenie-proekta-sbor-podpisei #сборПодписей #наследие #Электрозавод</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3284</t>
+  </si>
+  <si>
+    <t>Друзья, думаю, уже все слышали, что красивейший образец промышленной архитектуры Москвы - здание Электрозавода - собираются сносить. Блогеры, архитекторы и все неравнодушные люди пытаются спасти уникальное сооружение от разрушения. В том числе была создана эта петиция. Подпишите ее, если вас, как и меня, волнует судьба архитектурного наследия России.</t>
+  </si>
+  <si>
+    <t>26.06.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3275</t>
+  </si>
+  <si>
+    <t>Друзья, возвращаюсь в ваши ленты после отпуска с отличными новостями. У моего хорошего знакомого Виталия Калашникова, москвоведа, экскурсовода и автора нескольких книг о Первопрестольной, вышел совершенно потрясающий аудиогид «По следам Москвы». Он создан для непринужденных прогулок, когда вы без спешки идете домой после рабочего дня, надеваете наушники и позволяете городу самому подкидывать поводы остановиться. В аудиокниге собрано 7 маршрутов, в каждом из которых можно найти: ⚜️аудиоигру «Звучит Москва!» — включайте ещё дома, пока собираетесь ⚜️аудиоэкскурсию по маршруту — полный рассказ Виталия о каждой точке вашего пути, а также на переходах между ними, без пауз и скуки ⚜️интервью «О любви к Москве» — идеальное сопровождение на обратной дороге ⚜️шум столицы — чтобы отдыхать и возвращаться в настроение Москвы уже дома В качестве бонуса включите в наушниках «Московские беседы», в которых Виталий и ещё 7 культурологов и историков поговорят о памяти и наследии столицы. Скачать аудиогид можно на Литрес. По промокоду PROGULKA20 действует скидка 20% на покупку любых аудиокниг💙 Никакой спешки, никакой толпы. Только лето, наушники и вы🫶🏻</t>
+  </si>
+  <si>
+    <t>25.05.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3274</t>
+  </si>
+  <si>
+    <t>Продолжаю делиться с вами результатами домашних тренировок с FitStars🧘‍♀️🏋️‍♂️ За прошедший месяц я⤵️ 💪 Научилась делать утреннюю зарядку, пока кипит чайник! Ну ладно, я чуть преувеличила. Но факт остается фактом: до завтрака можно успеть сделать целый комплекс упражнений. 💪 Даже в «плохие» дни не бросаю тренировки: если есть энергия, делаю силовые, если нет - ограничиваюсь йогой. Все благодаря разнообразию тренировочных программ на платформе (более 3000!!!) 💪Посчитала, сколько я сэкономила, отказавшись от абонемента в фитнес в пользу занятий дома. Оказалось, что один поход в зал стоит как месяц на платформе со скидкой😳 Только в мае оформляйте безлимит FitStars со скидкой 70% по моему промокоду marusiasavina и получайте Премиум на месяц в подарок. А это дополнительные обновления программ, медитации, марафоны. А за выполненные тренировки — сертификаты в магазин FitStars, фирменный комплект одежды или набор фитнес-инвентаря. Количество подарков ограничено: только 5000 наборов. Акция действует с 01.05.2026 по 31.05.2026. Организатор акции, правила её проведения, количество подарков, сроки, место и порядок их получения — на сайте FitStars (раздел «Акции»).</t>
+  </si>
+  <si>
+    <t>25.05.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3264</t>
+  </si>
+  <si>
+    <t>Домашний театр Юсуповых ⠀ Эта весна стала для нас с мужем театральной: мы смотрели «классику» в Малом, музыкальные эксперименты в Ленкоме и даже посетили бурлеск-шоу💃🏻 Поэтому сегодняшний пост я тоже решила посвятить «храму Мельпомены» - домашнему театру князей Юсуповых в Санкт-Петербурге. Долгие годы он был доступен лишь узкому кругу избранных, но сейчас здесь может побывать каждый из вас🥳 В Юсуповском дворце на Мойке порой вершились судьбы целых государств, и ареной действия становился тот самый домашний театр. Например, после одного спектакля состоялась историческая беседа императора Александра II с французским генералом Адольфом Лефло, который в условиях назревающей войны с Германией хотел заручиться поддержкой русской дипломатии. Их встреча в театральном фойе у окна имела ключевое значение для стабилизации международных отношений и предотвратила в апреле 1875 года очередное нападение Бисмарка на Французскую республику. ⠀ С Домашним театром Юсуповых связаны многие выдающиеся имена: на его подмостках выступали Федор Шаляпин, Анна Павлова, Ференц Лист, Михаил Глинка и Полина Виардо. Но, пожалуй, главной звездой сцены была сама княгиня Зинаида Николаевна Юсупова. Помимо того, что эта женщина была невероятно хороша собой (настолько хороша, что красота ее стала настоящим символом эпохи), она также «имела природный дар танца и дар комического, позволявший ей сравниться с лучшими профессионалами». Стоит ли удивляться, что архитектор Александр Степанов, который в 1890-х годах полностью реконструировал театр, посвятил свою работу именно блистательной княгине Зинаиде? ⠀ Считается, что Домашний театр Юсуповского дворца стал вершиной творчества Степанова. Хотя зодчий не создавал его с нуля, а лишь модернизировал, сделал он это настолько удачно, что обычные театральные ложи превратились в шедевр декоративного искусства. Оформленный в стиле Людовика XV, поражающий роскошью барочных элементов и мотивов, этот миниатюрный театр напоминает изысканную драгоценность, любоваться на которую можно вечно. ⠀ Степанов углубил партер и увеличил таким образом размеры зрительного зала: он сумел создать совершенное по пропорциям помещение, в компактном пространстве которого соблюдены все каноны европейской театральной архитектуры. Зодчий значительно обогатил театральный декор, украсил стены лепными картушами с монограммами княгини Юсуповой и, благодаря сотрудничеству с художником Эрнестом Липгартом, дополнил интерьер изящными росписями, имитирующими живопись рококо. ⠀ Самое главное, что и в наши дни театр «жив»: на его сцене до сих пор ставят спектакли. Купить билеты можно на официальном сайте Юсуповского дворца💙 🌏 Санкт-Петербург, Юсуповский дворец Если Телеграм не работает, ищите меня в MAX или ВКонтакте.</t>
+  </si>
+  <si>
+    <t>22.05.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3254</t>
+  </si>
+  <si>
+    <t>«Тюльпанная лихорадка» на Елагином острове А вы знали, что в 17 веке Европу, и в особенности Нидерланды, охватило самое настоящее тюльпановое безумие? Некоторые сорта этих цветов ценились БУКВАЛЬНО на вес золота. К примеру, в 1623 году в Голландии одна луковица Semper Augustus стоила тысячу флоринов - то есть примерно 6,5 млн рублей😳 И это при условии, что свинью в то время можно было купить за 30 флоринов, корову — за 100, а голландские работяги в среднем получали 150 флоринов в год… Самое удивительное, что десять лет спустя, в 1630-е, цены на тюльпаны выросли еще в четыре раза: в пересчете на наши деньги одна луковица могла стоить почти 30 млн рублей🙈 Хотя «тюльпаномания» в Европе давно прошла, вы наверняка вспомните эту удивительную историю, если приедете в Санкт-Петербург в конце весны. Ежегодно в мае на Елагином острове проходит масштабный Фестиваль тюльпанов, и цветы там высаживают в таком количестве, что иначе как «тюльпанной лихорадкой» все происходящее не назовешь💐🌷 В 2025-м, когда мы с мужем посещали фестиваль, сотрудники Елагиноостровского парка посадили больше 250 тысяч луковиц🔥 И это был настоящий тюльпановый рекорд для острова. Интересно, что облик цветников год от года НЕ повторяется: ландшафтные дизайнеры каждый раз придумывают что-то новое и знакомят гостей парка с редкими сортами тюльпанов. В 2026-м цветочный фестиваль на Елагином острове пройдет 23-24 мая. Так что, если думаете, куда поехать в ближайшие выходные, то это идеальный вариант досуга💙 🌏 Петербург Если Телеграм не работает, ищите меня в MAX или ВКонтакте.</t>
+  </si>
+  <si>
+    <t>15.05.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3249</t>
+  </si>
+  <si>
+    <t>Друзья, моя сегодняшняя рекомендация будет полезна дизайнерам, которые хотят продавать свои услуги более эффективно 🔝 Знаете, что самое обидное? Когда ты действительно сильный специалист, но выглядишь в сети «как все». Те же рендеры. Те же коллажи. В общем, люди просто не запоминают. Хотя у тебя может быть прекрасный вкус и проекты сильнее, чем у половины рынка… Поэтому ХОРОШЕЕ ПОРТФОЛИО сейчас - это не папка с работами. Это способ выделиться среди сотен коллег по цеху. Ведь клиент не знает, насколько ты талантливый. Он видит ровно столько, сколько ты показываешь. Хорошая новость заключается в том, что ситуацию можно легко изменить. 18 мая у BasicDecor стартует марафон «Портфолио, которое приводит клиентов». Вас ждут 3 онлайн эфира и видеоурок, в ходе которых специалисты разберут: 🔷как через портфолио показать свой стиль и вызывать доверие 🔷как оформлять проекты, чтобы они выглядели дороже 🔷как презентовать себя и свои услуги 🔷почему одни сидят без работы, а другим клиенты пишут сами Главное, что все это абсолютно БЕСПЛАТНО (но формат с индивидуальными разборами и личной обратной связью платный). Регистрируйтесь по ссылке! После этого обучения ваше портфолио точно попадет в топ, в том числе на сайте самого BasicDecor!</t>
+  </si>
+  <si>
+    <t>14.05.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3240</t>
+  </si>
+  <si>
+    <t>Загадки «огненной» церкви Храм Преображения Господня в селе Остров смело можно назвать одним из самых загадочных в Подмосковье. Кто его построил? Когда? Почему в архитектуре церкви слились воедино и древнерусские, и итальянские, и североевропейские мотивы? Вопросов здесь больше, чем ответов, ведь вся ранняя история храма основана не на подтвержденных фактах, а на гипотезах. Предлагаю сегодня подробно обсудить одну из таких гипотез, весьма реалистично объясняющую, почему Преображенскую церковь украшает такое большое количество кокошников. Всего их БОЛЕЕ ДВУХСОТ: это редчайшее явление для русской архитектуры. Визуально они напоминают языки пламени, поэтому с давних времен храм прозвали «огненным». Интересно, что пирамиды кокошников традиционно символизировали небесное воинство, «сонм небесных сил», защищающих православных христиан. То есть вполне возможно, что храм был построен как мемориальный - в память о каком-то важном событии. Исследователь Борис Винников считает, что таким событием стало избавления Москвы от нашествия хана Мухаммед-Гирея. Откуда же это предположение? «В 1967 году в Острове проводили археологические раскопки и выяснили, что «стена "первоначальной" апсиды, выступающей на восток от существующей примерно на 75 см, не была возведена и должна считаться свидетельством незавершенного архитектурного замысла, измененного на этапе закладки церкви». То есть, какие-то серьезные события заставили мастеров прервать строительство, а позже изменить первоначальный проект. Храм как бы немного развернули, и этот «поворот азимута главной оси может свидетельствовать об изменении посвящения престола и о повторном освящении основания». Что же заставило мастеров отложить начатое строительство, да еще и не на один год? В летописях в это время встречается только одно событие подходящего масштаба: «Того же лета 7029 (т.е. в 1521 году) безбожный гордый крымский царь Магмед-Кирей забыл своея клятвы и правду, на ны воинствует… собрася своею братьею и своими детьми, и со всеми своими со многими крымскими людьми… И при березе Оки реки с воинством пришед...». Описание этих событий есть у Карамзина в «Истории государства Российского». Он отмечал, что «татары сожгли монастырь св. Николая на Угреше и любимое село Василиево, Остров, а в Воробьеве пили мед из великокняжеских погребов, смотря на Москву». В общем, окрестности Первопрестольной были значительно разорены, но взять стольный град хан так и не смог. Согласно летописям, он узнал, что великий князь собирает войско, и «вскоре ушел восвояси», не дожидаясь, пока московский правитель консолидирует силы… Борис Винников считает, что церковь в селе Остров возвели сразу после ухода татар - в 1525-1527 годах - на старом основании, заложенном еще до нашествия. А в облике сооружения отражена «защита свыше»: четверик храма трактован как неприступный город-крепость, охраняемый небесным воинством - теми самыми кокошниками. На мой взгляд, звучит вполне логично. А что думаете вы? 🌏 Село Остров, Подмосковье Если Телеграм не работает, ищите меня в MAX или ВКонтакте.</t>
+  </si>
+  <si>
+    <t>07.05.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3231</t>
+  </si>
+  <si>
+    <t>Можайский кремль Шрёдингера: его нет, или все же он есть? Даже если вы далеки от науки, то наверняка слышали про «Кота Шрёдингера» - знаменитый мысленный эксперимент, предложенный ученым Эрвином Шрёдингером в 1935 году. Суть его заключается в том, что кот в закрытом ящике, согласно квантовой теории, находится в суперпозиции — то есть он одновременно и жив, и мертв, — пока наблюдатель не откроет ящик. А это, как вы понимаете, полнейший абсурд, с помощью которого ученый хотел продемонстрировать проблемы квантовой механики. Попробую объяснить, к чему это лирическое отступление. Всего в 110 км к западу от Москвы находится древний Можайск, на протяжении многих веков игравший ключевую роль в обороне столицы. О славном боевом прошлом города сейчас напоминает его герб: на нем красуются не какие-то геральдические животные, а «каменная стена о шести башнях» - то есть Можайский кремль, построенный по образу и подобию московского Китай-города. Так вот с этой крепостью связан весьма интересный парадокс. С одной стороны, ее больше нет: так как кремль утратил свое стратегическое значение, к концу XVIII века он был разобран. Но в то же время можно сказать, что крепость осталась на своем месте, ведь камень от нее использовали для строительства Ново-Никольского собора (на фото). Более того, часть старых крепостных укреплений были буквально встроены в храм! Прямо над алтарной преградой с восточной стороны собора сохранился фрагмент крепостной стены с помещением привратника и бойницами нижнего боя. А в южной части церкви в подклети работает камерный военно-исторический музей: там вы прикоснетесь к белокаменным Никольским воротам XVI века с заложенной проездной аркой. Также из остатков Можайской крепости выполнены Кремлевские въездные ворота начала XIX века. Вот и получается, что Можайский кремль как и кот Шрёдингера - одновременно существует и не существует🐈🏰 🌏 Можайск, Московская область Если Телеграм не работает, ищите меня в MAX или ВКонтакте.</t>
+  </si>
+  <si>
+    <t>28.04.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3230</t>
+  </si>
+  <si>
+    <t>Друзья, я уже рассказывала вам, что этой весной окончательно отказалась от абонемента в фитнес-клуб в пользу домашних онлайн-тренировок с FitStars. И для меня эта стратегия оказалась максимально эффективной. Теперь я занимаюсь каждый будний день без пропусков, и в моем спортивном лексиконе больше нет фразы «заставлять себя». Все благодаря гибкому графику, ведь мои тренировки не зависят от расписания тренера и ограничений, которые накладывает определенный вид абонемента. Кстати, мой муж тоже оценил домашние тренировки. В свое время он сильно намучился с утренним абонементом в фитнес: по условиям тарифа ему нужно было заканчивать до 10:00, иначе пропуск в клуб переставал работать, и он не мог выйти. Даже из-за минутного опоздания приходилось обращаться к администраторам и терпеть их недовольные замечания. С FitStars у вас такой проблемы априори не будет. Только в апреле оформляйте безлимит со скидкой 70% по моему промокоду marusiasavina и получайте ПРЕМИУМ на ГОД в подарок (а это обновления программ, медитации, доступ к марафонам и многое другое). С мая подарок сократится до 1 месяца — не упустите самый выгодный вариант! И еще. За выполненные тренировки вы получите множество призов: сертификаты в магазин FitStars, коллаген, стильный комплект одежды или набор фитнес инвентаря. Предложение действует с 1 по 30 апреля 2026 года. Все подробности на сайте Fitstars в разделе «Акции».</t>
+  </si>
+  <si>
+    <t>28.04.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3220</t>
+  </si>
+  <si>
+    <t>Тизер мая 💐🌺🪻 Снегопад продолжается, и я решила сделать еще один пост, напоминающий о том, какое волшебство ждет нас в столице в мае. На моих фото тюльпаны в Александровском саду🌷 В прошлом году специалисты высадили в окрестностях Кремля примерно 100 тысяч луковиц! А еще 70 тысяч цветов виолы. Интересно, в 2026-м этот рекорд будет побит? Вообще, у меня создаётся впечатление, что каждый год Москва соревнуется сама с собой по части цветочного оформления улиц. Помню, что в 2024-м я думала, что более красивого флористического дизайна быть уже не может, но наступил 2025-й, и я поняла, что ошиблась😄 Тропические джунгли с водопадом на Манежной площади и цветущие мосты в центре вызывали восторг даже у бывалых путешественников. Чем же удивят нас в этом году? P.S. Друзья, хотела напомнить вам, что у меня есть сообщество в ВК и совершенно новый канал в MAX, куда я копирую все свои посты. Загляните туда, если фото в Телеграм не грузятся.</t>
+  </si>
+  <si>
+    <t>27.04.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3210</t>
+  </si>
+  <si>
+    <t>В конце апреля в Москве внезапно пошел снег🥶 Честно сказать, не ожидала такого «подвоха» от природы накануне майских праздников… Чтобы повысить себе настроение, я решила обработать прошлогодние весенние фотографии, которые сделала в Коломенском. Буквально через пару недель музей-заповедник превратиться в воистину райское место🌸 В Коломенском несколько исторических садов, но мне особенно пришелся по душе Казанский🥰 Желто-красные тюльпаны на фоне белоснежных деревьев, утопающие в цвету статуи, усыпанные лепестками дорожки из гравия… Такая красота исцеляет, вдохновляет, способствует духовному перерождению. Казанский сад расположен позади Казанской церкви, где росли вишни и сливы. Он находится на своем месте более 300 лет: его современная планировка с прямыми аллеями появилась в XVII веке. Императрица Екатерина II, которая очень любила гулять пешком, повелела обустроить сад с «першпективой» для прогулок: в нем была проложена центральная аллея, по сей день обсаженная грушевыми деревьями сортов тонковетка и бессемянка. Обязательным украшением всех садов были ирисы, лилии, фиалки, маргаритки, цикорий, пионы, левкои, гвоздики, шиповник. Клумбы с оранжерейными растениями, скульптурами, дизайн цветников — все соответствует стилю оформления ландшафтов XVIII–XIX веков. Про другие сады Коломенского я уже рассказывала вам в прошлом году. Вот ссылки на мои посты: ⚜️Сад у дворца царя Алексея Михайловича ⚜️Дьяковский сад ⚜️Сиреневый сад рядом с Музеем деревянного зодчества Всем отличной недели, друзья 💙</t>
+  </si>
+  <si>
+    <t>22.04.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3209</t>
+  </si>
+  <si>
+    <t>Хочу в круиз, где бронзовые люди и от любви качает теплоход🛳️ До сих пор вспоминаем с мужем, как пару лет назад провели новогодние праздники в круизе. Каждое утро на рассвете я выходила на балкон с чашечкой чая и, как зачарованная, наблюдала за солнцем, выползающим из-за горизонта. Но главным впечатлением от поездки стало само круизное судно: оно вмещало 8 тысяч человек, а по высоте превзошло бы две поставленные друг на друга девятиэтажные «панельки»😳 Если вы тоже мечтаете прогуливаться по палубе гигантского океанского лайнера в широкополой шляпе и с бокалом Prosecco в руке, обращайтесь к экспертам - команде CRUCLUB. Этот туроператор предлагает один из самых функциональных сервисов для онлайн-бронирования морских круизов в России и имеет офисы в Москве и Санкт-Петербурге. А еще они славятся своей безупречной репутацией и надежностью: во время пандемии компания вернула деньги всем клиентам без исключения. Одно из самых крутых предложений на сайте CRUCLUB - экскурсионный круиз из Шанхая, маршрут которого проходит через несколько портов Японии и Южной Кореи. Сезон практически круглогодичный, но лучшее время — это апрель и май, когда все цветет, а также ноябрь — период момидзигари, то есть любования багряными кленами. Ключевое преимущество круиза, что он ПОЛНОСТЬЮ БЕЗВИЗОВЫЙ: визы в Японию и Корею оформляются бесплатно прямо на борту. А для любителей пляжного отдыха CRUCLUB предлагает круиз из Стамбула по лучшим курортам Турции — Мармарису, Бодруму, Кашу с заходом в египетскую Александрию. Лайнер встаёт прямо у курортных городов, и туристы могут сразу выходить на пляж. Цены стартуют от 170 тысяч рублей за каюту (то есть за двух взрослых). А для тех, кому важна приватность, на борту есть VIP-зона со сьютами, батлерами, отдельными ресторанами и лифтами. Друзья, учитывайте, что круизы бронируются СИЛЬНО ЗАРАНЕЕ — уже сейчас идут продажи на 2028 год! Чем раньше вы бронируете, тем ниже цена: по мере заполнения лайнера стоимость растёт. Обращайтесь к специалистам CRUCLUB, и они помогут организовать круиз вашей мечты.</t>
+  </si>
+  <si>
+    <t>20.04.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3208</t>
+  </si>
+  <si>
+    <t>10 вещей, которые больше всего впечатлили меня в «Марусе» Завершая рассказ об одной из самых аутентичных гостиниц Вологды, хочу провести для вас виртуальную экскурсию по номерам «Маруси» и поделиться собственными эмоциями от проживания. Что же зацепило лично меня в этом бутик-отеле и почему я точно знаю, что остановлюсь здесь снова? ⚜️В номерах ОЧЕНЬ тепло и уютно. Даже, когда за окном минус 25 и трескучий мороз, вы можете развалиться на кровати в одном исподнем, как будто вы где-то на Мальдивах. ⚜️ В каждой гостевой комнате есть чайник и кофемашина, а еще просторная душевая кабина с горячей водой, которая не остывает через пару минут, а продолжает сохранять выбранную температуру даже через полчаса (кто много путешествует по России, понимает, какая это привилегия 😄). ⚜️На ресепшен огромное количество книг на архитектурную, краеведческую, историческую тематику: их можно взять совершенно безвозмездно и изучить у себя в номере после прогулки по городу. ⚜️Говорят, красота в деталях: в «Марусе» точно знают в этом толк. Пространство между окнами утеплили с помощью белого мха, на отельных тапочках красуется надпись «Жили у Маруси», в прихожей висят красивые ватники, которые можно использовать для фотосессий или прогулок. А еще каждого гостя ждет письмо от администрации отеля с приятными пожеланиями и приветственные «вкусняшки» в номере. ⚜️Интерьеры «Маруси» красиво напоминают о канувшей в Лету эпохе: в оформлении участвовала вологодская художественно-производственная мастерская «Маура», создающая деревянную мебель, светильники, скульптуры. При этом обстановка вовсе не музейная: все сделано для комфорта постояльцев. ⚜️Персонал очень дружелюбный: даже если вы приехали в Вологду ночью, вас встретит не хмурый сонный охранник, а улыбающийся мальчик-администратор, который, кажется, ждал этой встречи всю свою жизнь. ⚜️Любители бани могут попариться прямо на территории отеля: это, в своем роде, продолжение исторической традиции, ведь последняя владелица дома, купчиха Лабзина, владела историческими банями. ⚜️В гостинице можно остановиться с домашними питомцами🐕🐶 Столь дружелюбное отношение к братьям нашим меньшим особенно запало мне в душу💙 Для бутик-отелей такого уровня это большая редкость. ⚜️У отеля есть своя охраняемая парковка: а это значит, вы можете смело приезжать в Вологду на собственном авто и не переживать по поводу сохранности вашего «железного коня». ⚜️Ну и главное впечатление от «Маруси» - это, безусловно, ресторан при отеле с авторской кухней. Причем, блюда придумывает не какая-то столичная звезда гастрономии, а местный шеф, имя которого держат в секрете (видимо, чтобы не увели😄). Поэтому даже каша на завтрак здесь подается не простая, а «с томленой грушей на вологодском молоке», а сметанник - «с брусникой и черной солью». И в целом меню интригует оригинальными названиями: как вам «Купеческий рубленец» или «Кочан по-вологодски»? Вспоминаю, и слюнки текут😋 🌏 Бутик-отель «Маруся», Вологда</t>
+  </si>
+  <si>
+    <t>17.04.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3201</t>
+  </si>
+  <si>
+    <t>Обещала показать вам, как Бутик-отель «Маруся» выглядит снаружи. Любуйтесь💙 Интересно, что изначально к переднему фасаду здания прилегал резной палисад. Над ним имелся пышно украшенный пропильной и объемной резьбой балкон, который являлся самым ярким архитектурно-декоративным элементом здания. К сожалению, он был утрачен к середине XX века… Возможно, в будущем, он будет восстановлен. 🌏Вологда</t>
+  </si>
+  <si>
+    <t>15.04.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3200</t>
+  </si>
+  <si>
+    <t>Друзья, знаю, что среди вас есть профессиональные дизайнеры и архитекторы. Хочу порекомендовать вам отличный интенсив⤵️ Чертеж в ArchiCAD — это идеальный формат для строителей. А вот влюбить заказчика в проект могут только рендеры в 3ds Max. Проблема многих дизайнеров в том, что между этими двумя мирами — пропасть из потерянных текстур, битой геометрии и плоского серого света. Конечно, можно отдать визуализацию на сторону. Но ведь это ВАШ проект, и только ВЫ знаете, как он должен выглядеть. Интенсив от BasicDecor и Maytoni поможет вам решить проблему. Курс "ArchiCAD + 3ds Max: Визуализация кухни-гостиной за 2 недели" включает только реальные кейсы и готовые решения, которые сразу можно добавить в портфолио. Вас ждут три спикера, живые эфиры, много практики и обратная связь. В программе: 16.04: Как перенести проект из ArchiCAD так, чтобы стены не «поплыли». Настройка базового света и склейка геометрии. 21.04: Настройка материалов кухни, создание фотореалистичного пола и подготовка освещения. 23.04: Интеграция реальных светильников в сцену. Секреты физически корректного освещения от экспертов бренда. 28.04: Разбор топ-3 проектов. Как доработать файл до высокого уровня. Первая лекция в открытом доступе: вы можете посмотреть ее прямо сейчас. А принять участие в интенсиве можно по ссылке! Старт уже ЗАВТРА, 16 апреля.</t>
+  </si>
+  <si>
+    <t>15.04.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3199</t>
+  </si>
+  <si>
+    <t>Эксклюзивное интервью с владелицей бутик-отеля «Маруся» Юлией Горбуновой. Она подробно рассказывает о реставрации и об истории здания - оказывается, здесь есть связь даже с Александром Сергеевичем Пушкиным😳 В общем, рекомендую к просмотру. 🌏 Вологда</t>
+  </si>
+  <si>
+    <t>31.03.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3188</t>
+  </si>
+  <si>
+    <t>Последний год стал поворотным для меня в плане отношения к собственному здоровью. Я несколько раз лежала в больнице и поняла, что лечить болезни бессмысленно, если после выздоровления ты возвращаешься к тому же самому образу жизни, который проблему спровоцировал. А еще я поняла, насколько важен ПРЕВЕНТИВНЫЙ подход в медицине - когда мы не чиним то, что уже сломалось, а заранее делаем все возможное, чтобы сохранить ресурсы организма. Мой путь к здоровому телу начался с принятия важного решения. Вместо того, чтобы в очередной раз продлевать абонемент в фитнес-клуб, я сделала выбор в пользу домашних онлайн-тренировок с FitStars. Выбранная стратегия оказалась для меня эффективной: если раньше я буквально заставляла себя идти в зал, то сейчас занимаюсь регулярно и с удовольствием. Выяснилось, что я вовсе не такая ленивая «клуша», какой себя считала: упражнения неожиданно стали приносить мне радость. Почему же домашние тренировки с FitStars так хорошо для меня сработали? ⚜️ Удобство: мне не нужно тратить время на дорогу в спортзал. Я тренируюсь тогда, когда мне удобно, и как мне удобно. ⚜️Простота: я начала с простой 7-ми минутной зарядки без дополнительного оборудования и постепенно увеличивала нагрузку. ⚜️Разнообразие: чтобы не потерять интерес, я периодически меняю виды активности. На FitStars множество разнообразных тренировок по различным программам: похудение, растяжка, зарядки, здоровая спина, йога, танцы, пилатес и многое другое. Все программы подходят для новичков. Кстати, на платформе есть раздел питания с рецептами и расчетом калорий, где вы можете найти большое количество полезных и вкусных блюд. В подписке также доступны обучающие курсы на тему здоровья, тела и ухода за собой под любой запрос - здоровая стопа, тазовое дно, курс по дыханию, танцы и даже гимнастика для лица. Успевайте оформить подписку до конца марта и получайте обновления ВСЕГДА! Оформляйте подписку Fitstars со скидкой 70% по моему промокоду marusiasavina и получайте за выполненные тренировки персональные подарки, стильный комплект одежды или набор фитнес инвентаря, а также приятный бонус - доступ к личному нейро-нутрициологу от Dietology live на 3 месяца. Внимание! БЕЗЛИМИТА НАВСЕГДА в том виде, как сейчас БОЛЬШЕ НЕ БУДЕТ! С 1 апреля обновления будут выходить у тех, у кого есть подписка премиум (она будет идти в подарок на год и ее нужно будет активировать).</t>
+  </si>
+  <si>
+    <t>31.03.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3187</t>
+  </si>
+  <si>
+    <t>Вспоминая Шукшина И еще один роскошный деревянный дом, который запомнился мне в Белозерске. Здание было построено в 1884 году и до революции принадлежало купцу Калинину. На первом этаже, как водится, располагались лавки: сохранились дореволюционные фотографии, на которых видна красующаяся на фасаде вывеска «Хлебно-бакалейная торговля Ив. Ив. Калинина». Второй этаж был жилым. В советское время в окрестностях Белозерска снимал «Калину красную» Василий Шукшин. На тот момент бывший купеческий дом был переоборудован в «Дом колхозника», и в нем проживала съемочная группа фильма. Актриса Наталья Гвоздикова вспоминала это здание, когда давала интервью корреспонденту «Известий»: «Мы (с Шукшиным) познакомились, когда я еще была студенткой и училась на курсе Сергея Герасимова. Василий Макарович к нам иногда заглядывал. В "Калине красной" у меня была довольно маленькая роль, и тем не менее я до сих пор помню, как приехала в Вологду, где меня встретил оператор Толя Заболоцкий, как мы на небольшом пароходике добирались до Череповца, а оттуда поехали в Белозерск, где и проходили съемки. В первый же день Василий Макарович повел меня гулять по Белозерску, показал город, все о нем рассказал. Мы пошли в кино смотреть старого "Овода", причем в зале было только двое взрослых - мы, все остальные - дети. Потом мы ходили на танцплощадку, а еще в Белозерске бабушки на улицах продавали пирожки, которые можно было есть, не боясь отравиться. Еще раз повторюсь: роль у меня была небольшая, а ее помнят, потому что Шукшин старался создать благоприятную атмосферу на съемках и заботился о каждом актере. Я, например, никогда не спала в Доме колхозника, и вот на съемках "Калины красной" меня поселили в такой дом, там было 30 кроватей, а я одна». Меня дом купца Калинина тоже поразил своими огромными размерами: если подойти к зданию со стороны двора, становится понятно, что оно включает три жилых секции. Так что использовать его как гостиницу было вполне логично. К сожалению, сейчас состояние дома оставляет желать лучшего. Хотя официально здание является объектом культурного наследия регионального значения, по сути, оно заброшено… 🌏 Белозерск, Вологодская область</t>
+  </si>
+  <si>
+    <t>30.03.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3186</t>
+  </si>
+  <si>
+    <t>Этому дореволюционному теремку, расположенному в небольшом городке Белозерске Вологодской области, ОЧЕНЬ повезло. В 2022 году его приобрела доктор психологических наук СПБГУ Оксана Пикулева-Харгел, которая хочет создать здесь «Усадьбу радости». Историко-культурное пространство будет включать: ⚜️музей дореволюционного крестьянского быта ⚜️творческую дачу, где будут проводиться пленэры и мастер-классы ⚜️интеллектуальный лекторий ⚜️музыкальный салон и… ⚜️трогательный музей белозерского детства, где все игрушки можно трогать руками 💙 Пожелаем Оксане удачи в таком прекрасном начинании!</t>
+  </si>
+  <si>
+    <t>27.03.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3185</t>
+  </si>
+  <si>
+    <t>Гамарджоба генацвале Друзья, в январе после нашей с мужем поездки в Грузию мы с вами много говорили об этой гостеприимной стране. И буквально каждый мой пост вызывал волну дискуссий и эмоциональных комментариев😊 Спектр чувств колебался от страстной любви до лютой ненависти: в общем, стало понятно, что «грузинская тема» не оставляет вас равнодушными. Учитывая ваш интерес к «Сакартвело ламазо», сегодня я хочу поделиться ссылкой на весьма занимательную статью, в которой разбираются значения самых известных грузинских слов (СПОЙЛЕР: сказать, что я была удивлена, прочитав ее, это не сказать ничего!) К примеру, знали ли вы, что знаменитое грузинское приветствие «гамарджоба» раньше было уместно использовать только в разговоре с мужчинами? С женщинами так не здоровались - и на то есть веская причина. Автор статьи Сергей Иванов - исполнительный директор компании ЭФКО, крупнейшего производителя продуктов питания, чья продукция точно известна в каждом доме. Но для меня он ещё и интересный мыслитель, который часто поднимает неожиданные и глубокие темы. Загляните к нему на канал: уверена, что вы задержитесь там надолго.</t>
+  </si>
+  <si>
+    <t>25.03.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/marusiasavina/3177</t>
+  </si>
+  <si>
+    <t>Крестьянский триллер в «Семёнково» И еще пару слов про музей деревянного зодчества «Семёнково», где, как выяснилось, кипят настоящие шекспировские страсти. Силами сотрудников музея здесь был создан самый настоящий фольклорный театр, в котором ставят спектакли, посвященные русской деревне. «Скучно!» - наверняка подумает кто-то из вас. «Ну, водят они хороводы, поют народные песни… Что тут удивительного?» Однако все совсем не так предсказуемо. В семёнковском театре замахнулись на жанр детектива с элементами триллера😳 Причем постановка оказалась настолько удачной, что прошлой осенью труппа отправилась в первые гастроли по региону. В основе спектакля «Потерянный» - подлинные архивные документы конца XIX века, повествующие о крестьянской семье Истоминых из Устьсысольского уезда Вологодской губернии. Пьесу написал Дмитрий Мухин - заведующий научно-экспозиционным отделом музея «Семенково». А постановщиком выступил режиссёр и актер МХТ им. А.П. Чехова Павел Ващилин. По сюжету пропавший двадцать лет назад вологодский крестьянин Тихон Истомин неожиданно нашелся… в Самарской земской больнице. Оттуда приходят письма его семье с требованием оплатить дорогое лечение родственника. Речь идет о преднамеренном обмане: то есть схемы, которые используют современные телефонные мошенники, существовали еще в конце XIX века! В качестве актеров в спектакле задействованы сотрудники музея, волонтеры и профессиональная актриса вологодского ТЮЗа Лариса Кочнева. Кстати, недавно документальная драма «Потерянный» победила в конкурсе Фонда Потанина и теперь отправится во ВСЕРОССИЙСКОЕ турне🔥 🌏Вологда</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1634,59 +1946,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H138"/>
+  <dimension ref="A1:H173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4813.11" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -5217,50 +5529,645 @@
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>51342</v>
       </c>
       <c r="B138" t="s">
         <v>416</v>
       </c>
       <c r="C138" t="s">
         <v>417</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E138">
         <v>6535</v>
       </c>
       <c r="F138">
         <v>63</v>
       </c>
       <c r="G138">
         <v>372</v>
       </c>
       <c r="H138">
         <v>24</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>113164</v>
+      </c>
+      <c r="B139" t="s">
+        <v>419</v>
+      </c>
+      <c r="C139" t="s">
+        <v>420</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="E139">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>113165</v>
+      </c>
+      <c r="B140" t="s">
+        <v>422</v>
+      </c>
+      <c r="C140" t="s">
+        <v>423</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="E140">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>113166</v>
+      </c>
+      <c r="B141" t="s">
+        <v>425</v>
+      </c>
+      <c r="C141" t="s">
+        <v>426</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="E141">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>113167</v>
+      </c>
+      <c r="B142" t="s">
+        <v>428</v>
+      </c>
+      <c r="C142" t="s">
+        <v>429</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="E142">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>113168</v>
+      </c>
+      <c r="B143" t="s">
+        <v>431</v>
+      </c>
+      <c r="C143" t="s">
+        <v>432</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="E143">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>113169</v>
+      </c>
+      <c r="B144" t="s">
+        <v>434</v>
+      </c>
+      <c r="C144" t="s">
+        <v>435</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="E144">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>113170</v>
+      </c>
+      <c r="B145" t="s">
+        <v>437</v>
+      </c>
+      <c r="C145" t="s">
+        <v>438</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="E145">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>113171</v>
+      </c>
+      <c r="B146" t="s">
+        <v>440</v>
+      </c>
+      <c r="C146" t="s">
+        <v>441</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="E146">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>113172</v>
+      </c>
+      <c r="B147" t="s">
+        <v>443</v>
+      </c>
+      <c r="C147" t="s">
+        <v>444</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="E147">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>113173</v>
+      </c>
+      <c r="B148" t="s">
+        <v>446</v>
+      </c>
+      <c r="C148" t="s">
+        <v>447</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="E148">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>113174</v>
+      </c>
+      <c r="B149" t="s">
+        <v>449</v>
+      </c>
+      <c r="C149" t="s">
+        <v>450</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="E149">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>113175</v>
+      </c>
+      <c r="B150" t="s">
+        <v>452</v>
+      </c>
+      <c r="C150" t="s">
+        <v>453</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="E150">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>113176</v>
+      </c>
+      <c r="B151" t="s">
+        <v>455</v>
+      </c>
+      <c r="C151" t="s">
+        <v>456</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="E151">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>113177</v>
+      </c>
+      <c r="B152" t="s">
+        <v>458</v>
+      </c>
+      <c r="C152" t="s">
+        <v>459</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="E152">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>113178</v>
+      </c>
+      <c r="B153" t="s">
+        <v>458</v>
+      </c>
+      <c r="C153" t="s">
+        <v>461</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="E153">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>113179</v>
+      </c>
+      <c r="B154" t="s">
+        <v>463</v>
+      </c>
+      <c r="C154" t="s">
+        <v>464</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="E154">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>113180</v>
+      </c>
+      <c r="B155" t="s">
+        <v>466</v>
+      </c>
+      <c r="C155" t="s">
+        <v>467</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="E155">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>113181</v>
+      </c>
+      <c r="B156" t="s">
+        <v>469</v>
+      </c>
+      <c r="C156" t="s">
+        <v>470</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="E156">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>113182</v>
+      </c>
+      <c r="B157" t="s">
+        <v>472</v>
+      </c>
+      <c r="C157" t="s">
+        <v>473</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="E157">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>113183</v>
+      </c>
+      <c r="B158" t="s">
+        <v>475</v>
+      </c>
+      <c r="C158" t="s">
+        <v>476</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="E158">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>113184</v>
+      </c>
+      <c r="B159" t="s">
+        <v>478</v>
+      </c>
+      <c r="C159" t="s">
+        <v>479</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="E159">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>113185</v>
+      </c>
+      <c r="B160" t="s">
+        <v>481</v>
+      </c>
+      <c r="C160" t="s">
+        <v>482</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="E160">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>113186</v>
+      </c>
+      <c r="B161" t="s">
+        <v>484</v>
+      </c>
+      <c r="C161" t="s">
+        <v>485</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="E161">
+        <v>3235</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>113187</v>
+      </c>
+      <c r="B162" t="s">
+        <v>487</v>
+      </c>
+      <c r="C162" t="s">
+        <v>488</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="E162">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>113188</v>
+      </c>
+      <c r="B163" t="s">
+        <v>490</v>
+      </c>
+      <c r="C163" t="s">
+        <v>491</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="E163">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>113189</v>
+      </c>
+      <c r="B164" t="s">
+        <v>493</v>
+      </c>
+      <c r="C164" t="s">
+        <v>494</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="E164">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>113190</v>
+      </c>
+      <c r="B165" t="s">
+        <v>496</v>
+      </c>
+      <c r="C165" t="s">
+        <v>497</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="E165">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>113191</v>
+      </c>
+      <c r="B166" t="s">
+        <v>499</v>
+      </c>
+      <c r="C166" t="s">
+        <v>500</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="E166">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>113192</v>
+      </c>
+      <c r="B167" t="s">
+        <v>502</v>
+      </c>
+      <c r="C167" t="s">
+        <v>503</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E167">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>113193</v>
+      </c>
+      <c r="B168" t="s">
+        <v>505</v>
+      </c>
+      <c r="C168" t="s">
+        <v>506</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="E168">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>113194</v>
+      </c>
+      <c r="B169" t="s">
+        <v>508</v>
+      </c>
+      <c r="C169" t="s">
+        <v>509</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="E169">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>113195</v>
+      </c>
+      <c r="B170" t="s">
+        <v>511</v>
+      </c>
+      <c r="C170" t="s">
+        <v>512</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="E170">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>113196</v>
+      </c>
+      <c r="B171" t="s">
+        <v>514</v>
+      </c>
+      <c r="C171" t="s">
+        <v>515</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E171">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>113197</v>
+      </c>
+      <c r="B172" t="s">
+        <v>517</v>
+      </c>
+      <c r="C172" t="s">
+        <v>518</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="E172">
+        <v>3249</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>113198</v>
+      </c>
+      <c r="B173" t="s">
+        <v>520</v>
+      </c>
+      <c r="C173" t="s">
+        <v>521</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="E173">
+        <v>2517</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">