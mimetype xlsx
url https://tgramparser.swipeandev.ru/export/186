--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -3201,212 +3201,212 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>50891</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>2032</v>
       </c>
       <c r="F2">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G2">
-        <v>92</v>
+        <v>107</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>50892</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1671</v>
       </c>
       <c r="F3">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G3">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>50893</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>1633</v>
       </c>
       <c r="F4">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G4">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>50894</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>1503</v>
       </c>
       <c r="F5">
         <v>14</v>
       </c>
       <c r="G5">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>50895</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>1545</v>
       </c>
       <c r="F6">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G6">
-        <v>134</v>
+        <v>142</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>50896</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>1587</v>
       </c>
       <c r="F7">
         <v>10</v>
       </c>
       <c r="G7">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>50897</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>1119</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>50898</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>1560</v>
       </c>
       <c r="F9">
         <v>9</v>
       </c>
       <c r="G9">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>50899</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>1087</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>50900</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
@@ -3442,94 +3442,94 @@
       </c>
       <c r="E12">
         <v>1052</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>50902</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>1638</v>
       </c>
       <c r="F13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G13">
-        <v>109</v>
+        <v>134</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>50903</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>1123</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>50904</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>1512</v>
       </c>
       <c r="F15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G15">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>50905</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>1041</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>50906</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
@@ -3568,91 +3568,91 @@
       </c>
       <c r="G18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>50908</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>1479</v>
       </c>
       <c r="F19">
         <v>8</v>
       </c>
       <c r="G19">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>50909</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>1139</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>50910</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>1550</v>
       </c>
       <c r="F21">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>50911</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>1131</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>50912</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
@@ -3728,97 +3728,97 @@
       </c>
       <c r="E26">
         <v>1160</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>50916</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E27">
         <v>1558</v>
       </c>
       <c r="F27">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G27">
-        <v>59</v>
+        <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>50917</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E28">
         <v>1118</v>
       </c>
       <c r="G28">
         <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>50918</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E29">
         <v>1609</v>
       </c>
       <c r="F29">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G29">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>50919</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E30">
         <v>1150</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>50920</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
@@ -3974,51 +3974,51 @@
       </c>
       <c r="E38">
         <v>1189</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>50928</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" t="s">
         <v>119</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E39">
         <v>1681</v>
       </c>
       <c r="F39">
         <v>9</v>
       </c>
       <c r="G39">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>50929</v>
       </c>
       <c r="B40" t="s">
         <v>121</v>
       </c>
       <c r="C40" t="s">
         <v>122</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E40">
         <v>1172</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>50930</v>
       </c>
       <c r="B41" t="s">
         <v>124</v>
@@ -5699,54 +5699,54 @@
       </c>
       <c r="D122" s="1" t="s">
         <v>361</v>
       </c>
       <c r="E122">
         <v>1265</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>51012</v>
       </c>
       <c r="B123" t="s">
         <v>362</v>
       </c>
       <c r="C123" t="s">
         <v>363</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E123">
         <v>1715</v>
       </c>
       <c r="F123">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="G123">
-        <v>76</v>
+        <v>93</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>51013</v>
       </c>
       <c r="B124" t="s">
         <v>365</v>
       </c>
       <c r="C124" t="s">
         <v>366</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E124">
         <v>1243</v>
       </c>
       <c r="G124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>51014</v>