--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="470">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1200,50 +1200,272 @@
     <t>23.09.24 11:35</t>
   </si>
   <si>
     <t>t.me/loskomagazine/6563</t>
   </si>
   <si>
     <t>Аранжировка цветов и женственности Chen Yung Hua — тайваньский фотограф, покоряющий мир искусства и моды своим романтическим и таинственным видением красоты. Юнг начала снимать еще в детском саду, когда отец-художник заострял ее внимание на цикадах и засохших растениях. Сегодня она снимает для Givenchy, Сhanel, Prada, Loewe. Цветочная тема стала лейтмотивом ее творчества. Аранжировка цветов и женственности — это способ автора вести диалог с собой и своим внутренним «я». С одной стороны ее фотографии умиротворяющие и медитативные, с другой — они дрожат и колеблются словно рябь на воде. Этого эффекта Юнг добивается благодаря тонкой работе со светом и тенью. Снимки будто переносят зрителя в мир сна, оставляя ощущение чего-то зыбкого и потустороннего.</t>
   </si>
   <si>
     <t>21.09.24 19:41</t>
   </si>
   <si>
     <t>t.me/loskomagazine/6559</t>
   </si>
   <si>
     <t>Мост, достигающий неба Самый высокий мост в мире находится в Китае. Его отличительная особенность — отсутствие опор в середине. Конструкция держится на подвесах, что делает ее похожей на дракона. При этом мост может противостоять сильным ветрам и землетрясениям. Бэйпаньцзян внесен в Книгу рекордов Гиннеса, он возвышается на 564 метра, как 200-этажный небоскреб. В провинции Гуйчжоу, среди гор и ущелий, находится половина всех самых высоких мостов в мире. Их создатели собираются побить собственный рекорд: к июню 2025 года откроется еще один вантовый мост через большой каньон Хуацзян, его строят на высоте 625 метров.</t>
   </si>
   <si>
     <t>20.09.24 15:01</t>
   </si>
   <si>
     <t>t.me/loskomagazine/6557</t>
   </si>
   <si>
     <t>Архитекторам и студентам, работающим над городскими проектами: конкурс «Благоустрой!» — это возможность реализовать свои идеи и побороться за гран-при в 1 000 000 рублей. Лучшие работы могут быть реализованы по нацпроекту «Жилье и городская среда». До 15 октября 2024 года открыт прием заявок на участие в Национальном студенческом конкурсе, где молодые специалисты смогут предложить свои решения для благоустройства парков, площадей, дворовых территорий и набережных. Победителей ждут не только денежные призы, но и возможность увидеть свои проекты воплощенными в реальность. Конкурс организован АНО "Национальные приоритеты" при поддержке Минстроя РФ и ведущих архитекторов, урбанистов и градостроителей России. Участвуйте индивидуально или в команде до 5 человек и создавайте будущее комфортных городских пространств. Подавайте заявки на сайте благо-устрой.рф до 15 октября.</t>
+  </si>
+  <si>
+    <t>12.09.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7866</t>
+  </si>
+  <si>
+    <t>Бетонная горка Этот дом в Сан-Паулу похож на горку: внизу он широкий, кверху сужается, а бетонная стена изгибается плавной дугой. Форма не случайна. В семидесятые действовало правило «чем выше этаж, тем дальше от тротуара», и обычно из него получались дома-лесенки. Здесь Жоржи Залшупин, в Бразилии больше известный мебелью, срезал ступеньки одной гладкой кривой: правило соблюдено, а лесенка превратилась в трамплин. Башня напомнила японским банкирам храм — те стали её первыми хозяевами и прожили в ней четверть века. Потом дом купили под первый в городе отель Hard Rock, но стройка так и не началась, а этой весной от отеля отказались совсем. Сегодня башня пустует, и на бетонный склон забираются только граффитчики: чем выше подпись, тем больше уважения.</t>
+  </si>
+  <si>
+    <t>10.09.26 21:10</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7858</t>
+  </si>
+  <si>
+    <t>Кривая из прямых The Twist в парке скульптур Кистефос в часе езды от Осло — первая норвежская работа BIG (2019) и одновременно мост, музей и скульптура. Бюро Бьярке Ингельса скрутило 60-метровый корпус над рекой Рандсельва на 90°, чтобы соединить берега разной высоты и замкнуть прогулку по парку в кольцо. Изогнутый фасад собран из прямых алюминиевых панелей шириной 40 см, сдвинутых, как книги в стопке. В северном торце — панорамное окно на реку и старую фабрику, в южном — темная галерея. Между ними — перекрученный зал, где белые деревянные рейки с пола незаметно переходят на стены и потолок.</t>
+  </si>
+  <si>
+    <t>03.09.26 20:07</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7849</t>
+  </si>
+  <si>
+    <t>Храм-бункер Во французском Невере стоит церковь, которую легко принять за бункер. Сходство не случайное: ее соавтор Поль Вирильо годами обследовал укрепления Атлантического вала — и в 1966-м вместе с Клодом Параном перенес их язык на храм святой из Лурда. Здание — две железобетонные оболочки, сдвинутые относительно друг друга и нависающие над центральной опорой. Линию их встречи Паран называл разломом. Ровного пола внутри нет: зал поднимается к алтарю наклонной плоскостью — так архитекторы впервые построили свою теорию «наклонной функции».</t>
+  </si>
+  <si>
+    <t>31.08.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7848</t>
+  </si>
+  <si>
+    <t>Лучший офис года — в Москве 4 августа International Architecture Awards назвала лучшие здания 2025–2026 годов. Премию с 2004 года вручают Чикагский Атенеум — музей архитектуры и дизайна — и Европейский центр архитектуры: по её спискам принято сверять, куда движется мировая архитектура. В номинации «Офисные здания» победил московский бизнес-центр «Таллер» по проекту бюро Сергея Чобана. Это два 12-этажных корпуса на общем стилобате у Павелецкого вокзала, почти 54 тысячи квадратных метров. Нижние этажи облицованы тёмно-красным клинкером в память о фабричном прошлом района, верхние — стекло и пилоны из кортена. Чем выше, тем больше в фасаде неба: башни как будто растворяются в воздухе. Из России в списке десять работ — от театра Камала в Казани до Пермской художественной галереи. «Таллер» среди них — единственное построенное здание в Москве, возвёл его девелопер «Колди».</t>
+  </si>
+  <si>
+    <t>23.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7838</t>
+  </si>
+  <si>
+    <t>Москва пятидесятых в цвете Серия «Вокруг Москвы» — часть архива Мартина Манхоффа, американского дипломата, жившего в Москве в 1952–1954 годах. Он снимал город на цветную плёнку, часто из окна машины или с верхних этажей зданий. Плёнки десятилетиями пролежали в его доме под Сиэтлом и стали известны лишь в 2017 году благодаря историку Дугласу Смиту. В кадрах — дорога по набережной к Кремлю, очередь у «Бакалеи», одинокий милиционер с мотоциклом посреди пустой мостовой, панорама Садового кольца с высоткой на горизонте. Цвет и непостановочность делают серию живым портретом города — таким его видел человек, каждый день ходивший по этим улицам.</t>
+  </si>
+  <si>
+    <t>19.08.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7830</t>
+  </si>
+  <si>
+    <t>Философский факультет в Нови-Саде В университетском кампусе Нови-Сада, на берегу Дуная, стоит одно из самых выразительных бруталистских зданий Сербии — Философский факультет. Его построили в 1979 году по проекту белградского архитектора Александара Стьепановича, и с тех пор здание почти не изменилось: сырой бетон, красный кирпич, ленты остекления. Главное скрыто внутри. Сердце здания — многоярусный атриум, где округлые бетонные балконы нависают друг над другом, словно театральные ложи. Пространство спроектировано вокруг студенческой жизни: скамьи, ниши и галереи — не мебель, а часть самой архитектуры, а коридоры задуманы как места для разговоров и споров, а не просто путь в аудиторию.</t>
+  </si>
+  <si>
+    <t>17.08.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7821</t>
+  </si>
+  <si>
+    <t>07.08.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7812</t>
+  </si>
+  <si>
+    <t>Свет в чужих окнах Несколько лет фотограф из Бруклина Дэйв Кругман снимает по ночам светящиеся окна Нью-Йорка. Занавеска, лежанка для кота, край абажура, силуэт за стеклом — из тысяч таких кадров он собирает случайные сетки, в которых город наконец виден целиком. Серия называется WINDOWS и держится на слове sonder — его придумал Джон Кёниг для «Словаря неясных печалей»: внезапное понимание, что у каждого случайного прохожего жизнь такая же подробная и запутанная, как твоя собственная. Каждое окно здесь — отдельная такая жизнь, показанная ровно настолько, насколько её готовы показать. «Нью-Йорк, при всей своей плотности, часто оказывается очень одиноким местом. Документируя непохожесть этих окон и собирая их в случайные сетки, мы возвращаем себе чувство принадлежности и то самое sonder, которое испытываешь, бродя по улицам этого прекрасного города», — говорит Кругман. Для него WINDOWS — о том, что сходства между людьми сильнее различий, а изоляция в итоге проигрывает ощущению общности. Сам процесс он сравнивает с собирательством: азарт и удивление от найденного «хорошего экземпляра», по его словам, уходят корнями в древнейшие инстинкты.</t>
+  </si>
+  <si>
+    <t>04.08.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7803</t>
+  </si>
+  <si>
+    <t>Стеклянные кирпичи Фальконье Гюстав Фальконье — швейцарский архитектор, запатентовавший в 1886-м году стеклянные кирпичи. Сложные и красивые прародители стеклоблоков стали одним из архитектурных символов модерна. Стеклянные кирпичи выдувались вручную в розовом, прозрачном «белом», зелёном и опаловом цветах. Красные кирпичи покрывали слоем золото-рубинового покрытия и стоили они вдвое дороже. В начале XX века стеклянными кирпичами украшали эркеры, оранжереи и фасады. Они рассеивали свет, мало весили и были огнеупорными. Из-за сложности производства в 1930-х технология была утрачена, но сейчас восстановлена силам энтузиастов.</t>
+  </si>
+  <si>
+    <t>23.07.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7802</t>
+  </si>
+  <si>
+    <t>Прогулка по Москве становится интереснее, если знать историю окружающих вас зданий. Можно записаться на экскурсию, но можно не заморчиваться и найти интересующие объекты на проекте mos.ru «Мосфото» в разделе «Культурное наследие Москвы». В подборке на интерактивной карте отмечены десятки отреставрированных зданий. Можно выстроить целый маршрут. На сайте вы найдете архивные и современные фотографии а также интересные факты об этих объектах. Довольно залипательное занятие.</t>
+  </si>
+  <si>
+    <t>08.07.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7792</t>
+  </si>
+  <si>
+    <t>На краю пропасти В Китае в рамках проекта ЮНЕСКО построили кафе на высоте 100 метров внутри горы Яньданг в национальном заповеднике. Со всех сторон его окружают отвесные вулканические склоны. В Дагестане создали кофейню в скале: лабиринты оставила экспедиция для строительства ГЭС. Чтобы попробовать раф с урбечем, нужно преодолеть подвесной мост в 60 метрах над землей над Сулакским каньоном. Ресторан Эшер буквально «приклеен» к вертикальному утесу на высоте 1454 метров. Его возвели в Швейцарских Альпах 170 лет назад. Бывшая хижина для пастухов стала гостевым домом на 16 человек.</t>
+  </si>
+  <si>
+    <t>06.07.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7782</t>
+  </si>
+  <si>
+    <t>Сегодня день рождения Фриды Кало. Это она говорила: «Влюбись в себя, в жизнь и только потом в кого-нибудь ещё». И подтверждала свои слова, борясь с помощью искусства с неизлечимым заболеванием и последствиями тяжелой аварии. Она написала 150 картин, 55 из них — автопортреты. Ее работы полны метафор: сломанные объекты — символ разрушенного тела, гвозди — знак боли, артерии и корни — связь с родной землей, обезьяны и попугаи — защитники и нерожденные дети, колибри в ожерелье из шипов — символ любви и сложных отношений. Выставка работ Фриды и ее последователей на днях открылась в Tate Modern в Лондоне. Экспозицию можно посетить до 3 января 2027 года. Или перечитать биографию художницы на сайте Losko: https://losko.ru/frida-kahlo-biography</t>
+  </si>
+  <si>
+    <t>02.07.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7773</t>
+  </si>
+  <si>
+    <t>Ашалим или Око Саурона — крупнейшая башенная солнечная электростанция Израиля. Она возвышается на 260 метров посреди пустыни и в хорошую погоду видна на расстоянии до 60 километров. Для нагрева используется 50 тысяч зеркал-отражателей, водяной пар вращает турбину генератора, обеспечивая электричеством 130 000 домов. Башня считалась самой высокой среди гелиотермальных до 2023 года — теперь же рекордсмен находится в Дубае.</t>
+  </si>
+  <si>
+    <t>23.06.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7772</t>
+  </si>
+  <si>
+    <t>Участок всегда знает о будущем доме больше, чем первый референс. Где будет свет утром, откуда откроется вид, как пройдёт маршрут от машины к входу, где захочется пить кофе летом и куда спрятаться от ветра. Поэтому хороший загородный дом начинается не только с образа, а с внимательного взгляда на место. У ребят из Со_здания для этого есть предпроектная проработка. До большого проекта команда изучает участок, пожелания, финансовые рамки и собирает первую концепцию: где может появиться дом, как устроится планировка и на какую стоимость можно рассчитывать. Это ещё не полноценный проект, а способ увидеть будущую логику дома до чертежей и стройки. Не как отдельный красивый объект, а как часть места и повседневной жизни. Предпроектная проработка стоит 37 000 ₽. В масштабе строительства это небольшая сумма за возможность заранее проверить направление и не заходить в большой проект без понятной опоры. Подробнее — на сайте Со_здания. А больше о домах и загородной среде — в их канале. ERID: 2VtzqvsQ4MP</t>
+  </si>
+  <si>
+    <t>12.06.26 21:21</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7764</t>
+  </si>
+  <si>
+    <t>Он отказался от рыцарского титула, потому что «не хотел быть сэром Дэвидом» и не написал эссе, необходимое для получения диплома. Но его картины продавались за рекордные 90 миллионов долларов. Не стало одной из ключевых фигур современного искусства — Дэвида Хокни. Он не дожил до своего 89-го дня рождения меньше месяца. Вспомним самые яркие моменты жизни британского художника, который начинал творить ещё с Энди Уорхолом, а последние работы создавал на iPad: https://losko.ru/david-hockney/</t>
+  </si>
+  <si>
+    <t>08.06.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7756</t>
+  </si>
+  <si>
+    <t>В день рождения Фрэнка Ллойда Райта вспомнили его вдохновляющие проекты, созданные почти 100 лет назад, и цитаты отца органической архитектуры: «Всегда сбывается то, во что вы верите; вера материализует мысли.» «На протяжении всей жизни во мне работали поэт в инженере, инженер в поэте, и оба в архитекторе.» «Правда важнее фактов.» «Должно быть столько стилей домов, сколько существует разных людей.» «Уважение заслуживают делами, а не приобретают с годами.» «Хорошее здание не нарушает пейзаж, оно делает пейзаж более красивым, чем было до того, как это здание было построено.» «Чрезмерная помощь может сделать хорошего человека беспомощным.» «Любое здание, построенное для человека, должно быть природной, органичной частью территории.» «Дайте мне излишества жизни, и я охотно обойдусь без необходимого.» «Изучайте природу, любите природу, оставайтесь рядом с природой. Она никогда вас не подведёт.» О жизни и философии американского архитектора читайте на сайте Losko: https://losko.ru/frank-lloyd-wright/</t>
+  </si>
+  <si>
+    <t>05.06.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7746</t>
+  </si>
+  <si>
+    <t>Во Внутренней Монголии открыли галерею в форме НЛО. Расположенный на берегу озера Лаолихай в 160 км от Пекина, «Ковчег прерий» выглядит как летающая тарелка, потерпевшая крушение в степи. Сквозь многослойный потолок в пространство проникает естественный свет, а наклонная крыша соединяется с ландшафтом. Попасть на нее можно через скрытые проемы. По задумке архитектурного бюро Ziyu Zhuang, футуристичный дизайн помогает отвлечься от привычной жизни и сосредоточиться на бескрайних просторах.</t>
+  </si>
+  <si>
+    <t>01.06.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7738</t>
+  </si>
+  <si>
+    <t>Норману Фостеру — 91 год! Он мог остаться продавцом мороженого, но выбрал стать лауреатом Притцкеровской премии, легендой архитектуры посмодернизма. Бюро под руководством Фостера продолжает создавать: недавно в Абу-Даби открылся Национальный Музей Шейха Зайда. Ключевой элемент конструкции — 5 аэродинамических крыльев. Они одновременно служат вентиляционной системой и символом любви шейха к соколиной охоте.  Вдохновляясь работами отца хай-тека — небоскреб-огурец в Лондоне, Херст-тауэр в Нью-Йорке, штаб-квартира Apple, — можно поступить в магистратуру института Нормана Фостера (NFI) в Мадриде. Или перечитать его биографию на сайте Losko: https://losko.ru/norman-foster/</t>
+  </si>
+  <si>
+    <t>21.05.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7730</t>
+  </si>
+  <si>
+    <t>Он всерьез занялся живописью после 40, а знаменитый «Сон» написал в 66 лет. Сегодня день рождения примитивиста Анри Руссо. Художник не получил специального образования, и, работая таможенником, рассказывал о Мексике, хотя единственные доступные ему джунгли росли в ботаническом саду. Не имея связей и не соблюдая академических правил, он покорил парижский авангард сказочной атмосферой и нарушенными пропорциями. Сегодня аукционная стоимость полотен достигает $43 млн. О жизни основоположника наивного искусства читайте на сайте Losko: https://losko.ru/anri-russo-biography/</t>
+  </si>
+  <si>
+    <t>19.05.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7720</t>
+  </si>
+  <si>
+    <t>Архитектура замыкает цикл Финальный выпуск проекта «Создатели пространства: Искусство дизайна» — разговор с архитектором Антоном Надточим, сооснователем мастерской ATRIUM. За 30 лет бюро выросло из небольшой интерьерной студии в команду из 150 специалистов и спроектировало жилой комплекс «Символ», Парк будущих поколений в Якутске и Национальный центр «Россия». В беседе — о том, почему природные формы и нелинейная геометрия стали приметами времени, как качество среды меняет поведение людей и каким образом дизайн-код города встраивается в новые проекты. Смотреть: https://vkvideo.ru/video-150906352_456240629?pl=-150906352_1</t>
+  </si>
+  <si>
+    <t>17.05.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7711</t>
+  </si>
+  <si>
+    <t>На острове Сан-Джакомо в Венеции построили кирпичную часовню «Huff and a Puff» под наклоном 40°. Пространство внутри повторяет традиции настоящей часовни со скамьями и распятием. На колоколе выгравированы цитаты из «Трех поросят» — американский скульптор Хью Хейден с помощью сказок исследует психологическое напряжение. «Huff and a Puff» — знаменитая угроза Волка из сказки: «А не то я так дуну, что весь твой дом разлетится!».</t>
+  </si>
+  <si>
+    <t>03.05.26 21:40</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7702</t>
+  </si>
+  <si>
+    <t>Другое измерение Петербурга Серии фотографий «Город теней» и «Черно-белая магия Санкт-Петербурга» Алексея Титаренко отражают неустойчивость жизни в меняющемся мире. Впервые снимки показали в 1994 году. В арт-центре Пушкинская-10 развесили гигантские листы. Перемещаясь по лабиринту, люди отбрасывали на них скользящие тени, соединяясь с неприкаянными героями «человеческого моря», похожего на подземный мир Вергилия. Зыбкий петербургский свет и длинная выдержка окутывает зрителя особым оцепенением, когда реальность словно истончается и сквозит чем-то иным.</t>
+  </si>
+  <si>
+    <t>08.04.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7693</t>
+  </si>
+  <si>
+    <t>Японская геометрия Здесь подписали Киотский протокол — первый документ о сокращении выбросов парниковых газов. Футуристичная громадина ICC Kyoto нависает над озером, словно тарелка пришельцев, приспособленная людьми под конференц-центр. Проект Сачио Отани построили в 1966 году, и все 156 000 м² сотканы из треугольников. Треугольное основание, вдохновленное формой гор, увенчано перевернутым треугольником, имитирующим силуэт пагоды. Железобетонные колонны в них наклонены под углом 68°. После сноса капсульной башни Накагин это — редкий сохранившийся образец архитектурного стиля метаболизм.</t>
+  </si>
+  <si>
+    <t>31.03.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7687</t>
+  </si>
+  <si>
+    <t>Xiaomi 17 Ultra: кинематографичная съемка в кармане Чистые тени, работа со сложным светом и отсутствие цифрового шума — эти кадры сняты на камеру нового Xiaomi 17 Ultra. Инженеры Xiaomi и Leica реализовали в этой модели технологии профессионального уровня: • сенсор Light Fusion 1050L: Благодаря технологии LOFIC камера сохраняет детализацию даже при контровом свете и нескольких ярких источниках освещения. Это новый стандарт HDR-производительности. • телеобъектив Leica 200 Мп: Оптика стандарта APO с подвижным механизмом (75–100 мм) исключает цветовые искажения. Датчик позволяет снимать на фокусном расстоянии до 400 мм (17,2x) с высокой четкостью. • видеопроизводство: Запись в 4K 120 FPS с поддержкой Dolby Vision® и ACES Log для гибкой цветокоррекции на уровне киноиндустрии. Xiaomi 17 Ultra уже в продаже в России.</t>
+  </si>
+  <si>
+    <t>22.03.26 18:16</t>
+  </si>
+  <si>
+    <t>t.me/loskomagazine/7678</t>
+  </si>
+  <si>
+    <t>Центр современного искусства открылся в доме Гауди. Пространство площадью 230м² расположилось на этажах Каса-Батльо, ранее закрытых для посетителей: здесь была реставрационная мастерская. Следуя за текучими линиями ар-нуво, авторы стремились избежать подражаний знаменитому мастеру. Цвета, пол, стены — эхо работ архитектора, «рябь на воде от прикосновения». Главный акцент пространства — стальные волны на потолке. Их создавали по автомобильной технологии, впервые использованной в архитектуре. Роботизированная рука пошагово сжимала металл, оставляя узоры. В 2026-м, спустя 100 лет со дня смерти Антонио Гауди, Барселона получила статус Мировой столицы архитектуры.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1565,59 +1787,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H131"/>
+  <dimension ref="A1:H156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3697.097" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -4549,50 +4771,475 @@
       <c r="G130">
         <v>106</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>50888</v>
       </c>
       <c r="B131" t="s">
         <v>393</v>
       </c>
       <c r="C131" t="s">
         <v>394</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E131">
         <v>4018</v>
       </c>
       <c r="F131">
         <v>21</v>
       </c>
       <c r="G131">
         <v>8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>113139</v>
+      </c>
+      <c r="B132" t="s">
+        <v>396</v>
+      </c>
+      <c r="C132" t="s">
+        <v>397</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E132">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>113140</v>
+      </c>
+      <c r="B133" t="s">
+        <v>399</v>
+      </c>
+      <c r="C133" t="s">
+        <v>400</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E133">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>113141</v>
+      </c>
+      <c r="B134" t="s">
+        <v>402</v>
+      </c>
+      <c r="C134" t="s">
+        <v>403</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="E134">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>113142</v>
+      </c>
+      <c r="B135" t="s">
+        <v>405</v>
+      </c>
+      <c r="C135" t="s">
+        <v>406</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="E135">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>113143</v>
+      </c>
+      <c r="B136" t="s">
+        <v>408</v>
+      </c>
+      <c r="C136" t="s">
+        <v>409</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="E136">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>113144</v>
+      </c>
+      <c r="B137" t="s">
+        <v>411</v>
+      </c>
+      <c r="C137" t="s">
+        <v>412</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E137">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>113145</v>
+      </c>
+      <c r="B138" t="s">
+        <v>414</v>
+      </c>
+      <c r="C138" t="s">
+        <v>415</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="E138">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>113146</v>
+      </c>
+      <c r="B139" t="s">
+        <v>416</v>
+      </c>
+      <c r="C139" t="s">
+        <v>417</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="E139">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>113147</v>
+      </c>
+      <c r="B140" t="s">
+        <v>419</v>
+      </c>
+      <c r="C140" t="s">
+        <v>420</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="E140">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>113148</v>
+      </c>
+      <c r="B141" t="s">
+        <v>422</v>
+      </c>
+      <c r="C141" t="s">
+        <v>423</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="E141">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>113149</v>
+      </c>
+      <c r="B142" t="s">
+        <v>425</v>
+      </c>
+      <c r="C142" t="s">
+        <v>426</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="E142">
+        <v>3666</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>113150</v>
+      </c>
+      <c r="B143" t="s">
+        <v>428</v>
+      </c>
+      <c r="C143" t="s">
+        <v>429</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="E143">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>113151</v>
+      </c>
+      <c r="B144" t="s">
+        <v>431</v>
+      </c>
+      <c r="C144" t="s">
+        <v>432</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="E144">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>113152</v>
+      </c>
+      <c r="B145" t="s">
+        <v>434</v>
+      </c>
+      <c r="C145" t="s">
+        <v>435</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="E145">
+        <v>3186</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>113153</v>
+      </c>
+      <c r="B146" t="s">
+        <v>437</v>
+      </c>
+      <c r="C146" t="s">
+        <v>438</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="E146">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>113154</v>
+      </c>
+      <c r="B147" t="s">
+        <v>440</v>
+      </c>
+      <c r="C147" t="s">
+        <v>441</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="E147">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>113155</v>
+      </c>
+      <c r="B148" t="s">
+        <v>443</v>
+      </c>
+      <c r="C148" t="s">
+        <v>444</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="E148">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>113156</v>
+      </c>
+      <c r="B149" t="s">
+        <v>446</v>
+      </c>
+      <c r="C149" t="s">
+        <v>447</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="E149">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>113157</v>
+      </c>
+      <c r="B150" t="s">
+        <v>449</v>
+      </c>
+      <c r="C150" t="s">
+        <v>450</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="E150">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>113158</v>
+      </c>
+      <c r="B151" t="s">
+        <v>452</v>
+      </c>
+      <c r="C151" t="s">
+        <v>453</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="E151">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>113159</v>
+      </c>
+      <c r="B152" t="s">
+        <v>455</v>
+      </c>
+      <c r="C152" t="s">
+        <v>456</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="E152">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>113160</v>
+      </c>
+      <c r="B153" t="s">
+        <v>458</v>
+      </c>
+      <c r="C153" t="s">
+        <v>459</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="E153">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>113161</v>
+      </c>
+      <c r="B154" t="s">
+        <v>461</v>
+      </c>
+      <c r="C154" t="s">
+        <v>462</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="E154">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>113162</v>
+      </c>
+      <c r="B155" t="s">
+        <v>464</v>
+      </c>
+      <c r="C155" t="s">
+        <v>465</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="E155">
+        <v>3101</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>113163</v>
+      </c>
+      <c r="B156" t="s">
+        <v>467</v>
+      </c>
+      <c r="C156" t="s">
+        <v>468</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="E156">
+        <v>4088</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">