--- v0 (2025-12-06)
+++ v1 (2026-04-07)
@@ -2055,261 +2055,261 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>50574</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>420</v>
       </c>
       <c r="H2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>50575</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>799</v>
       </c>
       <c r="F3">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G3">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="H3">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>50576</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>1087</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>50577</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>1373</v>
       </c>
       <c r="F5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G5">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>50578</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>1548</v>
       </c>
       <c r="F6">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G6">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H6">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>50579</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>1615</v>
       </c>
       <c r="F7">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G7">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>50580</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>1669</v>
       </c>
       <c r="F8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G8">
         <v>5</v>
       </c>
       <c r="H8">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>50581</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>1532</v>
       </c>
       <c r="H9">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>50582</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>1533</v>
       </c>
       <c r="F10">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="G10">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>50583</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>1636</v>
       </c>
       <c r="F11">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G11">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>50584</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>1674</v>
       </c>
       <c r="H12">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>50585</v>
@@ -2325,200 +2325,200 @@
       </c>
       <c r="E13">
         <v>2</v>
       </c>
       <c r="G13">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>50586</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>1849</v>
       </c>
       <c r="F14">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>50587</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>1953</v>
       </c>
       <c r="F15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G15">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>50588</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>1891</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>50589</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>1687</v>
       </c>
       <c r="F17">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G17">
         <v>14</v>
       </c>
       <c r="H17">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>50590</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>1717</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>50591</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>2079</v>
       </c>
       <c r="F19">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G19">
         <v>42</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>50592</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>1670</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>50593</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>2001</v>
       </c>
       <c r="F21">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="G21">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>50594</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>1840</v>
       </c>
       <c r="G22">
         <v>4</v>
       </c>
     </row>
@@ -2540,272 +2540,275 @@
       </c>
       <c r="G23">
         <v>1</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>50596</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E24">
         <v>2329</v>
       </c>
       <c r="F24">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>50597</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" t="s">
         <v>78</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E25">
         <v>1863</v>
       </c>
       <c r="G25">
         <v>5</v>
       </c>
       <c r="H25">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>50598</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E26">
         <v>2093</v>
       </c>
       <c r="F26">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="G26">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>50599</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E27">
         <v>1677</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>50600</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E28">
         <v>2007</v>
       </c>
       <c r="F28">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G28">
         <v>21</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>50601</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E29">
         <v>1784</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>50602</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E30">
         <v>2316</v>
       </c>
       <c r="F30">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G30">
         <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>50603</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E31">
         <v>1897</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>50604</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E32">
         <v>2129</v>
       </c>
       <c r="F32">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G32">
         <v>17</v>
+      </c>
+      <c r="H32">
+        <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>50605</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E33">
         <v>2228</v>
       </c>
       <c r="F33">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G33">
         <v>22</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>50606</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="C34" t="s">
         <v>105</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E34">
         <v>2291</v>
       </c>
       <c r="F34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G34">
         <v>28</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>50607</v>
       </c>
       <c r="B35" t="s">
         <v>107</v>
       </c>
       <c r="C35" t="s">
         <v>108</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E35">
         <v>2229</v>
       </c>
       <c r="F35">
@@ -2813,166 +2816,166 @@
       </c>
       <c r="G35">
         <v>7</v>
       </c>
       <c r="H35">
         <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>50608</v>
       </c>
       <c r="B36" t="s">
         <v>110</v>
       </c>
       <c r="C36" t="s">
         <v>111</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E36">
         <v>2085</v>
       </c>
       <c r="F36">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G36">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>50609</v>
       </c>
       <c r="B37" t="s">
         <v>113</v>
       </c>
       <c r="C37" t="s">
         <v>114</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E37">
         <v>2098</v>
       </c>
       <c r="F37">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G37">
         <v>31</v>
       </c>
       <c r="H37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>50610</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" t="s">
         <v>117</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E38">
         <v>1582</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>50611</v>
       </c>
       <c r="B39" t="s">
         <v>119</v>
       </c>
       <c r="C39" t="s">
         <v>120</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E39">
         <v>2645</v>
       </c>
       <c r="F39">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G39">
         <v>31</v>
       </c>
       <c r="H39">
         <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>50612</v>
       </c>
       <c r="B40" t="s">
         <v>122</v>
       </c>
       <c r="C40" t="s">
         <v>123</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E40">
         <v>1865</v>
       </c>
       <c r="G40">
         <v>2</v>
       </c>
       <c r="H40">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>50613</v>
       </c>
       <c r="B41" t="s">
         <v>124</v>
       </c>
       <c r="C41" t="s">
         <v>125</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E41">
         <v>2341</v>
       </c>
       <c r="F41">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G41">
         <v>21</v>
       </c>
       <c r="H41">
         <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>50614</v>
       </c>
       <c r="B42" t="s">
         <v>127</v>
       </c>
       <c r="C42" t="s">
         <v>128</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E42">
         <v>2454</v>
       </c>
       <c r="F42">
@@ -3029,97 +3032,97 @@
       </c>
       <c r="G44">
         <v>1</v>
       </c>
       <c r="H44">
         <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>50617</v>
       </c>
       <c r="B45" t="s">
         <v>135</v>
       </c>
       <c r="C45" t="s">
         <v>136</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E45">
         <v>2330</v>
       </c>
       <c r="F45">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G45">
         <v>25</v>
       </c>
       <c r="H45">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>50618</v>
       </c>
       <c r="B46" t="s">
         <v>138</v>
       </c>
       <c r="C46" t="s">
         <v>139</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E46">
         <v>1630</v>
       </c>
       <c r="H46">
         <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>50619</v>
       </c>
       <c r="B47" t="s">
         <v>141</v>
       </c>
       <c r="C47" t="s">
         <v>142</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E47">
         <v>2297</v>
       </c>
       <c r="F47">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G47">
         <v>29</v>
       </c>
       <c r="H47">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>50620</v>
       </c>
       <c r="B48" t="s">
         <v>144</v>
       </c>
       <c r="C48" t="s">
         <v>145</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E48">
         <v>1774</v>
       </c>
     </row>
@@ -3167,71 +3170,71 @@
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>50623</v>
       </c>
       <c r="B51" t="s">
         <v>152</v>
       </c>
       <c r="C51" t="s">
         <v>153</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E51">
         <v>2406</v>
       </c>
       <c r="F51">
         <v>21</v>
       </c>
       <c r="G51">
         <v>26</v>
       </c>
       <c r="H51">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>50624</v>
       </c>
       <c r="B52" t="s">
         <v>155</v>
       </c>
       <c r="C52" t="s">
         <v>156</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E52">
         <v>2075</v>
       </c>
       <c r="F52">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G52">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>50625</v>
       </c>
       <c r="B53" t="s">
         <v>158</v>
       </c>
       <c r="C53" t="s">
         <v>159</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E53">
         <v>1692</v>
       </c>
       <c r="H53">
         <v>2</v>
       </c>
     </row>
@@ -3273,100 +3276,100 @@
       </c>
       <c r="G55">
         <v>5</v>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>50628</v>
       </c>
       <c r="B56" t="s">
         <v>166</v>
       </c>
       <c r="C56" t="s">
         <v>167</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E56">
         <v>2010</v>
       </c>
       <c r="F56">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G56">
         <v>23</v>
       </c>
       <c r="H56">
         <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>50629</v>
       </c>
       <c r="B57" t="s">
         <v>169</v>
       </c>
       <c r="C57" t="s">
         <v>170</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E57">
         <v>1750</v>
       </c>
       <c r="F57">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G57">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>50630</v>
       </c>
       <c r="B58" t="s">
         <v>172</v>
       </c>
       <c r="C58" t="s">
         <v>173</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E58">
         <v>2344</v>
       </c>
       <c r="F58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G58">
         <v>25</v>
       </c>
       <c r="H58">
         <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>50631</v>
       </c>
       <c r="B59" t="s">
         <v>175</v>
       </c>
       <c r="C59" t="s">
         <v>176</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E59">
         <v>2127</v>
       </c>
       <c r="F59">
@@ -3469,94 +3472,94 @@
       </c>
       <c r="G63">
         <v>8</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>50636</v>
       </c>
       <c r="B64" t="s">
         <v>190</v>
       </c>
       <c r="C64" t="s">
         <v>191</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E64">
         <v>2230</v>
       </c>
       <c r="F64">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G64">
         <v>22</v>
       </c>
       <c r="H64">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>50637</v>
       </c>
       <c r="B65" t="s">
         <v>193</v>
       </c>
       <c r="C65" t="s">
         <v>194</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E65">
         <v>1507</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>50638</v>
       </c>
       <c r="B66" t="s">
         <v>195</v>
       </c>
       <c r="C66" t="s">
         <v>196</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E66">
         <v>2448</v>
       </c>
       <c r="F66">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G66">
         <v>29</v>
       </c>
       <c r="H66">
         <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>50639</v>
       </c>
       <c r="B67" t="s">
         <v>198</v>
       </c>
       <c r="C67" t="s">
         <v>199</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E67">
         <v>1686</v>
       </c>
       <c r="G67">
@@ -3650,223 +3653,226 @@
       </c>
       <c r="E71">
         <v>1822</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>50644</v>
       </c>
       <c r="B72" t="s">
         <v>213</v>
       </c>
       <c r="C72" t="s">
         <v>214</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E72">
         <v>2274</v>
       </c>
       <c r="F72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G72">
         <v>25</v>
+      </c>
+      <c r="H72">
+        <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>50645</v>
       </c>
       <c r="B73" t="s">
         <v>216</v>
       </c>
       <c r="C73" t="s">
         <v>217</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E73">
         <v>2413</v>
       </c>
       <c r="F73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G73">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>50646</v>
       </c>
       <c r="B74" t="s">
         <v>219</v>
       </c>
       <c r="C74" t="s">
         <v>220</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E74">
         <v>1818</v>
       </c>
       <c r="G74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>50647</v>
       </c>
       <c r="B75" t="s">
         <v>222</v>
       </c>
       <c r="C75" t="s">
         <v>223</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E75">
         <v>2844</v>
       </c>
       <c r="F75">
         <v>6</v>
       </c>
       <c r="G75">
         <v>17</v>
       </c>
       <c r="H75">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>50648</v>
       </c>
       <c r="B76" t="s">
         <v>225</v>
       </c>
       <c r="C76" t="s">
         <v>226</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>227</v>
       </c>
       <c r="E76">
         <v>1714</v>
       </c>
       <c r="H76">
         <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>50649</v>
       </c>
       <c r="B77" t="s">
         <v>228</v>
       </c>
       <c r="C77" t="s">
         <v>229</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E77">
         <v>2197</v>
       </c>
       <c r="F77">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G77">
         <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>50650</v>
       </c>
       <c r="B78" t="s">
         <v>231</v>
       </c>
       <c r="C78" t="s">
         <v>232</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>233</v>
       </c>
       <c r="E78">
         <v>2722</v>
       </c>
       <c r="F78">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>50651</v>
       </c>
       <c r="B79" t="s">
         <v>234</v>
       </c>
       <c r="C79" t="s">
         <v>235</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E79">
         <v>1577</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>50652</v>
       </c>
       <c r="B80" t="s">
         <v>237</v>
       </c>
       <c r="C80" t="s">
         <v>238</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E80">
         <v>2187</v>
       </c>
       <c r="F80">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G80">
         <v>10</v>
       </c>
       <c r="H80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>50653</v>
       </c>
       <c r="B81" t="s">
         <v>240</v>
       </c>
       <c r="C81" t="s">
         <v>241</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E81">
         <v>2631</v>
       </c>
       <c r="F81">
@@ -3917,77 +3923,77 @@
       </c>
       <c r="D83" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E83">
         <v>1523</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>50656</v>
       </c>
       <c r="B84" t="s">
         <v>249</v>
       </c>
       <c r="C84" t="s">
         <v>250</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E84">
         <v>2784</v>
       </c>
       <c r="F84">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G84">
         <v>25</v>
       </c>
       <c r="H84">
         <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>50657</v>
       </c>
       <c r="B85" t="s">
         <v>252</v>
       </c>
       <c r="C85" t="s">
         <v>253</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E85">
         <v>2118</v>
       </c>
       <c r="F85">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>50658</v>
       </c>
       <c r="B86" t="s">
         <v>255</v>
       </c>
       <c r="C86" t="s">
         <v>256</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>257</v>
       </c>
       <c r="E86">
         <v>1409</v>
       </c>
       <c r="H86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>50659</v>
@@ -4023,77 +4029,77 @@
       </c>
       <c r="D88" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E88">
         <v>1499</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>50661</v>
       </c>
       <c r="B89" t="s">
         <v>264</v>
       </c>
       <c r="C89" t="s">
         <v>265</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E89">
         <v>2649</v>
       </c>
       <c r="F89">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G89">
         <v>23</v>
       </c>
       <c r="H89">
         <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>50662</v>
       </c>
       <c r="B90" t="s">
         <v>267</v>
       </c>
       <c r="C90" t="s">
         <v>268</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E90">
         <v>2606</v>
       </c>
       <c r="F90">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G90">
         <v>21</v>
       </c>
       <c r="H90">
         <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>50663</v>
       </c>
       <c r="B91" t="s">
         <v>270</v>
       </c>
       <c r="C91" t="s">
         <v>271</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E91">
         <v>1673</v>
       </c>
       <c r="H91">
@@ -4138,246 +4144,246 @@
       </c>
       <c r="D93" s="1" t="s">
         <v>277</v>
       </c>
       <c r="E93">
         <v>1780</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>50666</v>
       </c>
       <c r="B94" t="s">
         <v>278</v>
       </c>
       <c r="C94" t="s">
         <v>279</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E94">
         <v>2821</v>
       </c>
       <c r="F94">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G94">
         <v>21</v>
       </c>
       <c r="H94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>50667</v>
       </c>
       <c r="B95" t="s">
         <v>281</v>
       </c>
       <c r="C95" t="s">
         <v>282</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E95">
         <v>1906</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>50668</v>
       </c>
       <c r="B96" t="s">
         <v>283</v>
       </c>
       <c r="C96" t="s">
         <v>284</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>285</v>
       </c>
       <c r="E96">
         <v>2810</v>
       </c>
       <c r="F96">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G96">
         <v>28</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>50669</v>
       </c>
       <c r="B97" t="s">
         <v>286</v>
       </c>
       <c r="C97" t="s">
         <v>287</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E97">
         <v>1733</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>50670</v>
       </c>
       <c r="B98" t="s">
         <v>289</v>
       </c>
       <c r="C98" t="s">
         <v>290</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>291</v>
       </c>
       <c r="E98">
         <v>2644</v>
       </c>
       <c r="F98">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G98">
         <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>50671</v>
       </c>
       <c r="B99" t="s">
         <v>292</v>
       </c>
       <c r="C99" t="s">
         <v>293</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E99">
         <v>1811</v>
       </c>
       <c r="G99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>50672</v>
       </c>
       <c r="B100" t="s">
         <v>295</v>
       </c>
       <c r="C100" t="s">
         <v>296</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>297</v>
       </c>
       <c r="E100">
         <v>2654</v>
       </c>
       <c r="F100">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G100">
         <v>19</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>50673</v>
       </c>
       <c r="B101" t="s">
         <v>298</v>
       </c>
       <c r="C101" t="s">
         <v>299</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>300</v>
       </c>
       <c r="E101">
         <v>2619</v>
       </c>
       <c r="F101">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G101">
         <v>30</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>50674</v>
       </c>
       <c r="B102" t="s">
         <v>301</v>
       </c>
       <c r="C102" t="s">
         <v>302</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E102">
         <v>1572</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>50675</v>
       </c>
       <c r="B103" t="s">
         <v>303</v>
       </c>
       <c r="C103" t="s">
         <v>304</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E103">
         <v>2801</v>
       </c>
       <c r="F103">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G103">
         <v>31</v>
       </c>
       <c r="H103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>50676</v>
       </c>
       <c r="B104" t="s">
         <v>306</v>
       </c>
       <c r="C104" t="s">
         <v>307</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E104">
         <v>2650</v>
       </c>
       <c r="F104">
@@ -4549,51 +4555,51 @@
       </c>
       <c r="G111">
         <v>1</v>
       </c>
       <c r="H111">
         <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>50684</v>
       </c>
       <c r="B112" t="s">
         <v>328</v>
       </c>
       <c r="C112" t="s">
         <v>329</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E112">
         <v>3119</v>
       </c>
       <c r="F112">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G112">
         <v>23</v>
       </c>
       <c r="H112">
         <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>50685</v>
       </c>
       <c r="B113" t="s">
         <v>331</v>
       </c>
       <c r="C113" t="s">
         <v>332</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E113">
         <v>2620</v>
       </c>
       <c r="F113">