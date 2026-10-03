--- v1 (2026-04-07)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="539">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1201">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1629,50 +1629,2036 @@
     <t>t.me/ad_interior/24679</t>
   </si>
   <si>
     <t>01.08.25 12:39</t>
   </si>
   <si>
     <t>t.me/ad_interior/24669</t>
   </si>
   <si>
     <t>🟤 Оттенок вкуса и покоя Это глубокий, шоколадно-земляной цвет - не просто тренд, а настоящее интерьерное состояние души. Он сочетает в себе тепло дерева, уют текстиля и вес современного дизайна. Такой оттенок идеально работает в любом формате: от кресел в букле до стен, вазы или штор. В нём нет крика - только уверенность, стиль и чуть-чуть винтажа. Вдохновляйтесь и не бойтесь тёмного: он делает интерьер не мрачным, собранным. Мудборд от меня 🫶🏼 #мудборд #дизайнинтерьера #дизайнпроект ✍️ @naira_interior</t>
   </si>
   <si>
     <t>01.08.25 11:17</t>
   </si>
   <si>
     <t>t.me/ad_interior/24659</t>
   </si>
   <si>
     <t>Захватывающий вид на город с 47-го этажа в ЖК «Кэпитал Тауэр» стал отправной точкой в дизайн-проекте студии PO PS. Заказчики — молодая пара с ребенком, которые приезжают в Москву в командировки, и квартира им заменяет отель. Фото:Дмитрий Цыренщиков #реализованныйпроект #дизайнинтерьера #дизайнпроект ✍️ @naira_interior Ванные комнаты | Постирочные Кухни | Прихожие | Гардеробные Неоклассика | Минимализм Реализованные проекты Детские комнаты Трековое освещение | Люстры Подборки мебели с OZON и WB</t>
   </si>
   <si>
     <t>01.08.25 05:40</t>
   </si>
   <si>
     <t>t.me/ad_interior/24658</t>
+  </si>
+  <si>
+    <t>15.09.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31258</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта 👍👎 Автор видео: Виктория Лебедева Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 19:33</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31257</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта Автор видео: Стройка Бюро Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31248</t>
+  </si>
+  <si>
+    <t>Встречайте новую коллекцию стульев «Сезоны» от lagomhome. На фото стул Июнь в цвете Голубое небо и стул Июль в цвете Розовый пион. В палитре коллекции есть и другие яркие красивые оттенки, а также спокойные пастельные тона, которые легко вписать в интерьер. Стоимость стульев от 9 990 ₽ до 12 000 ₽. Заказать можно на сайте lagomhome.ru или через менеджера @lagomhomeru Telegram-канал Реклама. ИП Мусалова Э.Р. ИНН 027804869928. erid: CQH36pWzJqVHzVTozrakzqVF8esExa4LpJKenGeRnEG361</t>
+  </si>
+  <si>
+    <t>11.09.26 19:16</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31247</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта 👍👎 Автор видео: АБИС ремонт и отделка Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31246</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта 👍👎 Автор видео: Мария Рожкова Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31237</t>
+  </si>
+  <si>
+    <t>Бетон и винтаж: квартира в Москве. Заказчик - настоящий ценитель путешествий: из каждой поездки он привозит особенные вещи ковры, зеркала, сувениры, наполняющие дом историями и воспоминаниями. Интерьер продуман так, чтобы у каждой находки нашлось свое место. Площадь: 55 кв. м. Дизайн: OM DESIGN STUDIO Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31236</t>
+  </si>
+  <si>
+    <t>Знакомьтесь – Artlab Interior! 🎨 Моя подруга-дизайнер в восторге от этого канала – здесь она находит вдохновение и классные картины для интерьеров своих клиентов. Удобный Бот-каталог — все картины в одном месте. Быстро найдется то, что идеально впишется именно в ваш интерьер. Хотите легко освежить свой дом без ремонта? Подписывайтесь и откройте для себя мир стильных решений! ✨</t>
+  </si>
+  <si>
+    <t>07.09.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31235</t>
+  </si>
+  <si>
+    <t>Возьмём 5 учениц на дизайн интерьера и доведём до 100 000 руб! Можно без опыта, навыков и образования. Иметь талант не обязательно, он нарабатывается. Бегать за клиентами не нужно, дизайнеров сейчас не хватает.  Условия: • Обучение: 1-2 часа в день; • Через 2 мес сможете брать подработки от 60 тыс/мес и постепенно расти в доходе; • После обучения получите гарантии трудоустройства и заработка в 100 000 ₽ от нашей школы; • Гибкий график, можно работать на себя, в т.ч. удалённо; • З/П у дизайнеров по данным hh.ru от 70 000 до 350 000 ₽. Регистрируйтесь на бесплатный мастер-класс, чтобы узнать подробности и определиться, подходит ли вам эта профессия:  👉 https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin2&amp;utm_campaign=mkoldroup1_070926&amp;utm_content=ad_interior&amp;utm_term=p2sk&amp;erid=2VtzqxjPyxY После регистрации получите в подарок кейс нашей ученицы “Как я стала дизайнером в 40 лет и заработала 280 000₽ во время обучения”</t>
+  </si>
+  <si>
+    <t>03.09.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31233</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта 👍👎 Автор видео: Planka Buro Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 19:07</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31223</t>
+  </si>
+  <si>
+    <t>Реализованный проект корпусной мебели для кухни 🤩 Спокойный интерьер, в котором главную роль играют пропорции, фактуры и продуманная до мелочей мебель. Для этого проекта мы изготовили корпусную мебель в тёплом молочном оттенке. Лаконичные фасады с деликатной рамкой создают ощущение лёгкости, а тёмная фурнитура добавляет графичные акценты и подчёркивает геометрию кухни. Особое внимание уделили функциональности. Высокие шкафы позволяют максимально использовать пространство по вертикали, за фасадами скрывается вместительная система хранения, а глубокие выдвижные ящики делают посуду и кухонные принадлежности легко доступными. Внутренняя отделка под натуральное дерево добавляет тепла и красиво контрастирует со светлыми фасадами. Светлая столешница и фартук с тонким рисунком камня объединяют композицию, а натуральное дерево, керамика и текстиль делают строгую корпусную мебель более живой и уютной. Получился интерьер вне быстротечных трендов — спокойный, тактильный и функциональный. Именно такую мебель мы любим создавать: когда за внешней простотой стоит точная работа с каждой деталью. Проект реализован нашей командой по индивидуальным размерам. Сделать расчёт мебели</t>
+  </si>
+  <si>
+    <t>02.09.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31222</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта 👍👎 Автор видео: Сергей Боняк-Ступницкий Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31221</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта 👍👎 Автор видео: Стройка Бюро Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31217</t>
+  </si>
+  <si>
+    <t>✔️ Собственное производство корпусной мебели ✔️ Вы можете оформить заказ всего с 10% предоплатой, а оставшиеся 90% оплатить после получения и монтажа мебели. Это удобно, безопасно и позволяет быть уверенными в результате ✔️ Индивидуальные проекты любой сложности ✔️ Изготовление от 7 дней ✔️ Кухни, гардеробные, спальни, гостиные и мебель для ванных комнат ✔️ Свои профессиональные сборщики — без посредников и перекладывания ответственности ✔️ Быстрая рекламация и оперативное решение любых вопросов ✔️ Европейская фурнитура премиум-класса ✔️ Полный цикл — от проекта до монтажа ✔️ Широкие производственные возможности и большие складские запасы ✔️ Шоурум в Москве с большой экспозицией материалов ✔️ Лучшие условия для дизайнеров и архитекторов Сделать расчёт мебели</t>
+  </si>
+  <si>
+    <t>31.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31208</t>
+  </si>
+  <si>
+    <t>С оттенком ретро: квартира в Москве. Мягкие сочетания коричнево-бежевых оттенков с деревом, как основная цветовая линия. Площадь: 70 кв. м. Дизайн: BALCON STUDIO Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 19:03</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31207</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта 🤩 Автор видео: LA BURO Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31206</t>
+  </si>
+  <si>
+    <t>Поцелуй Посейдона 🫣 👍👎 Автор видео: Дизайнер Артём Алексеев Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31200</t>
+  </si>
+  <si>
+    <t>Как рождается дизайн Глядя на готовый предмет, мы видим форму, материал и цвет. Но за каждым решением стоит долгий процесс: поиск идеи, работа с пропорциями, выбор фактур и множество деталей, которые в итоге определяют внешний вид изделия. Эта часть предметного дизайна редко оказывается в центре внимания. В Telegram-канале FiftyFourms команда российского бренда авторской мебели рассказывает о том, как создаются новые модели: от первых источников вдохновения до выбора материалов и работы на собственной мануфактуре в Санкт-Петербурге. В рубрике «Вдохновение» можно узнать, какие образы легли в основу знакомых предметов и как дизайнеры перевели их в форму. В других публикациях команда разбирает материалы, показывает детали производства и делится готовыми интерьерными сочетаниями. Такой взгляд позволяет узнать больше о предметном дизайне и увидеть процессы, которые обычно остаются за пределами готового интерьера. Подписаться на FiftyFourms</t>
+  </si>
+  <si>
+    <t>28.08.26 04:54</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31199</t>
+  </si>
+  <si>
+    <t>Мечта любой хозяйки - кладовка для продуктов и запасов 💫 Автор видео: Дизайнер Яна Грошева Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 19:10</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31198</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта Автор видео: Дизайнер Мария Рожкова Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31197</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта 👍👎 Автор видео: Дизайнер Мухаметова Зилия Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31195</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта Автор видео: QUADRO ROOM Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31194</t>
+  </si>
+  <si>
+    <t>25.08.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31190</t>
+  </si>
+  <si>
+    <t>«Детали важнее всего? На наш взгляд - да. Ведь заходя в дом, в них можно увидеть характер и душу хозяина. Но и детали мебели очень важны, чтобы подчеркнуть тонкость, либо наоборот придать объем и именно за это отвечают наши технологи, их работа самая скрупулезная. Но зато потом вы получаете такой результат.» - Бренд Дизайнерской мебели Mrs.Homes. Более подробно о бренде🩷⬇️ https://t.me/mrsRovda Заказать и просчитать мебель в вашем дизайн проекте, либо получить цену на изделие тут Реклама. ИП РОВДА МАРИЯ ИВАНОВНА. ИНН 780109020213. Erid:2VtzqxhxSyy</t>
+  </si>
+  <si>
+    <t>24.08.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31189</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта 👍👎 Автор видео: Дарья Ефимова Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31188</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта 👍👎 Автор видео: Инна Азорская Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31187</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта 👍👎 Автор видео: Дизайнер Диана Соболева Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31186</t>
+  </si>
+  <si>
+    <t>22.08.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31176</t>
+  </si>
+  <si>
+    <t>Как вам? 👍👎 Автор видео: Ирина Ковальчук Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 17:56</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31175</t>
+  </si>
+  <si>
+    <t>Идеи для дома Автор проекта: Неаполь Дизайн Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31165</t>
+  </si>
+  <si>
+    <t>Дизайн спальной комнаты Автор проекта: Татьяна Малафеева Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 20:16</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31164</t>
+  </si>
+  <si>
+    <t>👍👎 Автор видео: Мария Рожкова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31162</t>
+  </si>
+  <si>
+    <t>Иногда люстра — это уже не просто источник света, а отдельный объект в интерьере. 🦋 Первая сразу притягивает взгляд: округлая форма, хрустальные цветы и небольшая бабочка, словно зависшая под ней. В ней есть что-то очень ювелирное — хочется рассматривать детали и каждый раз замечать что-то новое. 🪷 Вторая совсем про другое настроение. Большие хрустальные лепестки собраны в несколько ярусов и напоминают цветы, которые раскрываются один за другим. Она выглядит легче и воздушнее, хотя сама по себе довольно масштабная. Мне нравится, когда в интерьере люстра становится не фоном, а тем самым акцентом, вокруг которого хочется строить всё остальное.</t>
+  </si>
+  <si>
+    <t>19.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31160</t>
+  </si>
+  <si>
+    <t>🫖Студия «Вмасштабе» дарит набор посуды на 6 персон! В честь своего Дня рождения студия дизайна интерьеров @vmasshtabe решила сделать для вас подарок и запустить РОЗЫГРЫШ! Читайте условия и участвуйте: 1. Вы должны быть подписаны на аккаунт студии в Телеграме и в MAX 2. Нажать на кнопку «Участвовать» под постом в телеграм-канале студии о розыгрыше ❗️Внимание ▪️Победителя выберет генератор среди тех, кто нажал на кнопку «Участвовать» ▪️Выполнение всех условий конкурса обязательно! Подписка на каналы тоже проверяется ▪️Результаты объявят 31 августа в 19:00 в телеграм-канале студии А еще до 1 сентября можно зафиксировать стоимость дизайн-проекта по текущему прайсу — далее цены изменятся. 👉 Консультация и индивидуальный расчет: @abrosimova_design @yanabreyksh 👉 Прайс на услуги и портфолио — здесь Реклама. ИП АБРОСИМОВА АНАСТАСИЯ МИХАЙЛОВНА. ИНН 580317092598. Erid: 2VtzqxiBBJb</t>
+  </si>
+  <si>
+    <t>18.08.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31158</t>
+  </si>
+  <si>
+    <t>В проекте от @selectform.design в ЖК PRIME PARK кухню спроектировали сквозной, расположив ее таким образом, чтобы со стороны гостиной и столовой зоны она оставалась практически незаметной. Одна часть кухни отвечает за хранение и размещение техники, другая — за рабочие процессы: здесь находятся мойка и варочная поверхность. В оформлении сочетаются натуральный мрамор и округлые фасады, которые делают композицию визуально мягче. Камень использован не только в рабочей зоне — его детали повторяются и в выполненных на заказ ручках с противоположной стороны. Получилась лаконичная кухня, которая органично встроена в общую архитектуру пространства.</t>
+  </si>
+  <si>
+    <t>18.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31157</t>
+  </si>
+  <si>
+    <t>❗️СРОЧНО ищу творческую девушку — создавать дизайн интерьера❗️ Можно без опыта, основам обучу бесплатно Предлагаю: ➡️ З/п от 200.000₽ в месяц ➡️ Первые 50.000₽ уже через 2 месяца ➡️ Свободный график, можно работать удалённо ➡️ Совмещать можно с чем угодно! Клиентов предоставим 🤝 Нужно будет на компьютере удаленно проектировать дизайн интерьера. Как в компьютерной игре: расставляете мебель и зарабатывайте на этом деньги. Если вы мечтаете попробовать себя в одной из самых востребованных профессий в 2026 году, то это ваш шанс! Регистрируйтесь на бесплатный мастер-класс, на котором вы получите пошаговый план по развитию в профессии с нуля до заработка от 200.000₽ 👉 Просто переходи по ссылке и регистрируйся: https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin2&amp;utm_campaign=mkoldgroup3_180826&amp;utm_content=ad_interior&amp;utm_term=1jul&amp;erid=2Vtzqw8Xj1V</t>
+  </si>
+  <si>
+    <t>17.08.26 18:18</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31148</t>
+  </si>
+  <si>
+    <t>Сейчас и на будущее: уютная и продуманная квартира для семейной пары. Небольшие изменения и тщательное планирование позволили создать пространство под индивидуальные запросы. Даже тумбу в ванной проектировали с учетом размера фена. Площадь: 48 кв. м. Дизайн: OLGA BURAKOVA</t>
+  </si>
+  <si>
+    <t>17.08.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31147</t>
+  </si>
+  <si>
+    <t>Автор видео: Ателье интерьеров Марии Бахаревой Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31138</t>
+  </si>
+  <si>
+    <t>Яркая квартира в московской сталинке. Красочное пространство, где органично сочетаются современные, классические и этнические элементы. Площадь: 70 кв. м. Дизайн: CERAVITA STUDIO Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31129</t>
+  </si>
+  <si>
+    <t>Красный карниз, плитка под изразцы и красивые обои: квартира в Ростове-на-Дону. В основу концепции легло современное прочтение русского стиля - направления, в котором традиционные мотивы переосмысляются через актуальную архитектуру, материалы и детали. Площадь: 51 кв. м. Дизайн: OLGA BRYKALOVA Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31119</t>
+  </si>
+  <si>
+    <t>Лаконичная евродвушка от «ПИК» Интерьер этой небольшой квартиры построен на контрастах - нейтральную отделку здесь «разбавили» бордовыми и синими акцентами. Площадь: 32 кв. м. Дизайн: TATIANA BERESTOVA Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31118</t>
+  </si>
+  <si>
+    <t>14.08.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31117</t>
+  </si>
+  <si>
+    <t>Как вам такое решение? Автор видео: Л.И.С.Т Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31107</t>
+  </si>
+  <si>
+    <t>Интерьер квартиры 69м2 в ЖК Shagal для пары путешественников и коллекционеров от murena_interior Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31106</t>
+  </si>
+  <si>
+    <t>Автор видео: Катерина Гуцева Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31100</t>
+  </si>
+  <si>
+    <t>Сколько стоит ремонт квартиры в бетоне в 2026 году? Большинство владельцев квартир в новостройке начинают планировать бюджет на ремонт с поиска стоимости за квадратный метр. Но уже через несколько месяцев сталкивается с тем, что реальная сумма оказывается значительно выше. Чтобы вы могли заранее понять реальную стоимость дизайнерского ремонта в 2026 году, студия KD Design подготовила каталог из 9 реализованных проектов с полной стоимостью каждого. Это реальные проекты KD Design, в которых показаны: ✔️ стоимость дизайн-проекта ✔️ стоимость ремонтных работ ✔️ бюджет на материалы ✔️ мебель, освещение и технику ✔️ итоговая стоимость полностью готового интерьера Каталог поможет понять, какой бюджет стоит закладывать на ремонт квартиры еще до начала работ, чтобы избежать неприятных сюрпризов в процессе. Если вы планируете ремонт в ближайшее время, скачайте каталог бесплатно и посмотрите, сколько стоит реализация интерьера уровня бизнес и премиум-класса. Получить каталог проектов И подписывайтесь на канал KD Design, чтобы узнать больше про качественный и стильный ремонт в 2026 году *Политика обработки персональных данных Реклама. ИП АКОПЯН АРАМ ГАВРОШОВИЧ. ИНН 262809843192. Erid: 2VtzqxNXEpA</t>
+  </si>
+  <si>
+    <t>04.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31099</t>
+  </si>
+  <si>
+    <t>Возьмём 5 учениц на дизайн интерьера и доведём до 100 000 руб! Можно без опыта, навыков и образования. Иметь талант не обязательно, он нарабатывается. Бегать за клиентами не нужно, дизайнеров сейчас не хватает.  Условия: • Обучение: 1-2 часа в день; • Через 2 мес сможете брать подработки от 60 тыс/мес и постепенно расти в доходе; • После обучения получите гарантии трудоустройства и заработка в 100 000 ₽ от нашей школы; • Гибкий график, можно работать на себя, в т.ч. удалённо; • З/П у дизайнеров по данным hh.ru от 70 000 до 350 000 ₽. Регистрируйтесь на бесплатный мастер-класс, чтобы узнать подробности и определиться, подходит ли вам эта профессия:  👉 https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin2&amp;utm_campaign=mkoldgroup1_040826&amp;utm_content=ad_interior&amp;utm_term=p2sk&amp;erid=2VtzqvMo4ki После регистрации получите в подарок кейс нашей ученицы “Как я стала дизайнером в 40 лет и заработала 280 000₽ во время обучения”</t>
+  </si>
+  <si>
+    <t>01.08.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31098</t>
+  </si>
+  <si>
+    <t>Автор видео: Алексей Аверьянов | VDT Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Расчёт мебели для детской 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31089</t>
+  </si>
+  <si>
+    <t>Монохромная квартира для целеустремленной женщины. Дизайнеры оформили двухкомнатную квартиру в центре Москвы, вдохновившись урбанистическими видами мегаполиса и четкими ритмами городских зданий. Площадь: 59 кв. м. Дизайн: EKATERINA CHEBOTAREVA, ELENA SKVORCOVA</t>
+  </si>
+  <si>
+    <t>01.08.26 05:53</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31088</t>
+  </si>
+  <si>
+    <t>5 фишек в интерьере 🤩 Автор видео: Balcon studio Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31087</t>
+  </si>
+  <si>
+    <t>Автор видео: Дизайнер Anna nitka Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31086</t>
+  </si>
+  <si>
+    <t>Автор видео: дизайнер Алёна Щуклина Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31085</t>
+  </si>
+  <si>
+    <t>👍👎 Автор видео: Яна Грошева Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 05:27</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31075</t>
+  </si>
+  <si>
+    <t>Можно ли сделать яркий интерьер и не превратить квартиру в детскую? Кажется, дизайнеры этого проекта нашли ответ. Вместо привычных бежевых стен здесь — голубая кухня, розовый обеденный стол, ярко-синие светильники, желтая мебель, сиреневые акценты и даже терракотовая лестница. Казалось бы, слишком много цвета. Но интерьер выглядит не кричаще, а удивительно цельно и дорого. Почему? Все дело в системе. Каждый оттенок повторяется в разных помещениях: синий — в кухне, светильниках, кресле и спальне, розовый — в столовой, текстиле и декоре, желтый — в мебели и аксессуарах. Благодаря этому пространство воспринимается как единая история, а не набор случайных ярких вещей. Особенно понравились детали: 🔹 геометрическая окраска стены за кроватью вместо привычного изголовья; 🔹 компактный домашний кабинет, встроенный в шкаф; 🔹 две совершенно разные ванные комнаты со своим характером; 🔹 множество дизайнерских аксессуаров, которые не перегружают интерьер, а делают его живым. Этот проект еще раз доказывает: современный интерьер вовсе не обязан быть бело-серым. Цвет может выглядеть дорого, если он продуман. ❓А вы смогли бы жить в такой квартире или все-таки предпочитаете спокойные нейтральные интерьеры? 👇 Делитесь мнением в комментариях — очень интересно узнать, на чьей вы стороне: ярких красок или вечной классики. Больше фото в комментариях Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31074</t>
+  </si>
+  <si>
+    <t>"Искусство не украшает интерьер. Оно диктует правила." Ваши стены достойны большего, чем безликий принт из масс-маркета. В Artlab Interior только авторские работы, которые: • Превратят гостиную в арт-объект • Создадут нужное впечатление с первого взгляда • Подчеркнут ваш вкус без единого слова Удобный Бот-каталог — все картины в одном месте. Быстро найдете именно то, что давно искали. Подписка — первый шаг к интерьеру с характером.</t>
+  </si>
+  <si>
+    <t>27.07.26 18:58</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31065</t>
+  </si>
+  <si>
+    <t>Интерьер для пары путешественников, вдохновленный природой. В ходе работы над проектом дизайнер поняла, что самые яркие воспоминания заказчиков о путешествиях связаны с природой. Именно эти впечатления, органичные образы и метафоры легли в основу интерьера, концепция которого выстроена вокруг трех стихий: воды, воздуха и земли. Площадь: 90 кв. м. Дизайн: LAGOLGA BURO</t>
+  </si>
+  <si>
+    <t>27.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31064</t>
+  </si>
+  <si>
+    <t>👍👎 Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31054</t>
+  </si>
+  <si>
+    <t>Современная евротрешка с весенним настроением. Дизайнеры спроектировали уютный интерьер «на вырост» для молодой семьи с двумя детьми. Площадь: 61 кв. м. Дизайн: REGINA SAZHINA Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 20:43</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31046</t>
+  </si>
+  <si>
+    <t>Спальная комната Автор проекта: Екатерина Лобанова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31045</t>
+  </si>
+  <si>
+    <t>Материалы объекта квартиры 32м2 в ЖК Лосиноостровский Парк ✨ Автор проекта: Дизайнер Ксения Зотова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31035</t>
+  </si>
+  <si>
+    <t>Квартира для органистки с классическим интерьером. Основной идеей проекта было создать уютное современное классическое пространство, отражающее жизнь его хозяев. Площадь: 85 кв. м. Дизайн: OBdesign Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 04:36</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31034</t>
+  </si>
+  <si>
+    <t>Сумка из натурального травертина от VEKS А вы знали, что камень может быть не только частью интерьера, но и самостоятельным арт-объектом? Сумки бывают не только в руках красавиц от Hermès, но и в интерьере от VEKS. Этот объект из натурального травертина — лучшее тому подтверждение. Эта сумка выполнена из натурального травертина на производстве VEKS. В ней сохранены природный рисунок, мягкий бежевый оттенок и характерные каверны камня. Для нас это изделие — пример того, как тонко и нестандартно можно работать с травертином: от архитектурных поверхностей до индивидуальных предметов под проект. VEKS создаёт не только решения из травертина для интерьеров и архитектуры, но и объекты предметного дизайна. Контакты: Телеграм: @veks_travertin Тел.: +7 (991) 578-91-76 Email: info@travertin.com Сайт: travertin.com #травертин #натуральныйкамень #veks #дизайнинтерьера #предметныйдизайн Реклама. ООО "ВЕКС ГРУП". Налоговый код  02327676. Erid: 2VtzqucRTpe</t>
+  </si>
+  <si>
+    <t>16.07.26 18:51</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31033</t>
+  </si>
+  <si>
+    <t>Как вам такое решение для экономии места? Автор видео: Мария Рожкова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX #интерьер #ваннаякомната #дизайнинтерьера #интерьерванной #ParisianInterior</t>
+  </si>
+  <si>
+    <t>16.07.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31024</t>
+  </si>
+  <si>
+    <t>Московская квартира в серых тонах. Главными героями интерьера стали оттенки серого и фотографии завораживающих пейзажей, которые хозяйка квартиры привезла из Исландии. Площадь: 56 кв. м. Дизайн: NATALIA MITRAKOVA</t>
+  </si>
+  <si>
+    <t>15.07.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31023</t>
+  </si>
+  <si>
+    <t>12.07.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31014</t>
+  </si>
+  <si>
+    <t>Контрастная квартира в Москве. Дизайнер стремился построить интерьер на контрасте спокойной архитектурной базы и выразительных акцентных предметов. Площадь: 64 кв. м. Дизайн: ZIL ARCHITECTS Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>12.07.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31005</t>
+  </si>
+  <si>
+    <t>Современная квартира для молодой девушки. Дизайнер оформила интерьер в котором каждая деталь - от неоновой вывески до светильника-послания - говорит о стиле жизни и ценностях энергичной молодой хозяйки. Площадь: 75 кв. м. Дизайн: SVETLANA GAVRILOVA Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>09.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31004</t>
+  </si>
+  <si>
+    <t>❗️СРОЧНО ищу творческую девушку — создавать дизайн интерьера❗️ Можно без опыта, основам обучу бесплатно Предлагаю: ➡️ З/п от 200.000₽ в месяц ➡️ Первые 50.000₽ уже через 2 месяца ➡️ Свободный график, можно работать удалённо ➡️ Совмещать можно с чем угодно! Клиентов предоставим 🤝 Нужно будет на компьютере удаленно проектировать дизайн интерьера. Как в компьютерной игре: расставляете мебель и зарабатывайте на этом деньги. Если вы мечтаете попробовать себя в одной из самых востребованных профессий в 2026 году, то это ваш шанс! Регистрируйтесь на бесплатный мастер-класс, на котором вы получите пошаговый план по развитию в профессии с нуля до заработка от 200.000₽ 👉 Просто переходи по ссылке и регистрируйся: https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin2&amp;utm_campaign=mkoldgroup3_090726&amp;utm_content=ad_interior&amp;utm_term=1jul&amp;erid=2VtzqvnspC9</t>
+  </si>
+  <si>
+    <t>07.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30998</t>
+  </si>
+  <si>
+    <t>Дом в КП «Новогорск Клаб» площадью 300m² команда 4room studio проектировала как цельную, выверенную систему, где важна не только эстетика, но и то, как пространство ощущается в повседневной жизни. Работа над такими интерьерами начинается задолго до выбора материалов. Сначала – логика пространства, сценарии света, пропорции, маршруты, акустика и ощущение масштаба. И только потом – фактуры, оттенки и предметы, которые собирают всё в единое состояние. В основе проекта – природная палитра: тёплый медовый шпон, сложные бежевые оттенки, натуральный камень и мягкий текстиль. Но главное здесь – не отдельные элементы, а их точное взаимодействие друг с другом. Именно из таких нюансов рождаются интерьеры, в которых хочется оставаться дольше.</t>
+  </si>
+  <si>
+    <t>06.07.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30997</t>
+  </si>
+  <si>
+    <t>Ищу женщину - которая увлекается дизайном интерьеров. Можно полного новичка — всему обучу и буду передавать реальные заказы. Главное, чтобы тебе это было по-настоящему интересно. 🎨 Онлайн-школа U.Design открывает 30 мест на бесплатный 3-дневный курс «Попробуйте себя в роли дизайнера», где ты: ✅ Создашь свой первый проект спальни и освоишь программу №1 для дизайнеров Homestyler ✅ Освоишь основы сочетания цветов, подбора мебели и декора, чтобы не колхозить ✅ Узнаешь, как дизайнеры находят клиентов и зарабатывают от 150к/месяц удаленно Опытные преподаватели помогут освоить навыки создания дизайн-проектов и гарантируют твоего первого клиента! ✨ Сразу после регистрации на ты получишь 5 полезных подарков, которые используют в работе даже опытные дизайнеры интерьеров. Если чувствуешь, что тебе давно хотелось попробовать себя в этом —начни сейчас. Это может стать началом новой профессии. 📌 Записывайся на курс! Реклама: ИП Шустикова Е.М. ИНН 503213205650 erid: 2VtzqvMdJeV</t>
+  </si>
+  <si>
+    <t>05.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30988</t>
+  </si>
+  <si>
+    <t>lagomhome — бренд лаконичной мебели для дома из натурального шпона и массива. С 2016 года здесь создают столы, стулья, тумбы и другую мебель, используя только натуральные материалы. В коллекции – раскладные столы, стулья и кресла, тумбы, стеллажи и подвесные полки из дуба и ореха. Все предметы легко сочетаются между собой, как вещи в капсульном гардеробе. В lagomhome каждое изделие придумывают и разрабатывают сами, уделяя внимание каждой детали. Мебель легко собрать благодаря понятной пошаговой инструкции. Доставка осуществляется по всей России, а каждый заказ внимательно сопровождают до момента получения. Каталог изделий Тг-канал Инстаграм Реклама. ИП Мусалова Э.Р. ИНН 027804869928. erid: CQH36pWzJqVHzVTpAN6fh6bdnt89NkBYtefwGa7uRmBXg5</t>
+  </si>
+  <si>
+    <t>04.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30987</t>
+  </si>
+  <si>
+    <t>Ты часами зависаешь в Pinterest, вдохновляясь красивыми интерьерами, и всё чаще ловишь себя на мысли: «Готова создать похожее сама…» А что, если перестать только мечтать и прямо сейчас сделать первый шаг в интерьерный дизайн? 🚀 Приглашают на бесплатный 3-дневный курс! 🚀 За это время ты: ✅ Создашь свой первый проект спальни и освоишь программу №1 для дизайнеров Homestyler ✅ Освоишь основы сочетания цветов, подбора мебели и декора, чтобы не колхозить ✅ Узнаешь, как дизайнеры находят клиентов и зарабатывают от 150к/месяц удаленно 🔥 А самое важное — школа U.Design даёт гарантию твоего первого клиента! Этот курс — не просто обучение, а реальная возможность почувствовать себя дизайнером и сделать первый шаг к новой профессии! Не упусти шанс попробовать! Старт уже скоро. Реклама: ИП Шустикова Е.М. ИНН 503213205650 erid: 2VtzqvK5r1X</t>
+  </si>
+  <si>
+    <t>01.07.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30986</t>
+  </si>
+  <si>
+    <t>Немного юмора 🤩 Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>01.07.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30985</t>
+  </si>
+  <si>
+    <t>Духовка, которая после выпекания сама себя моет. Как вам такое ? В этом году молодой бренд Unox представил бытовой прибор нового поколения . Духовка совмещенный с функцией посудомойки 🤩 Как вам такое решение? 👍👎 Автор проекта: Дизайнер Анна Елина Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>01.07.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30977</t>
+  </si>
+  <si>
+    <t>Интерьер для этой молодой пары — пример нашего фирменного подхода: смелое сочетание нескольких стилей в одном гармоничном пространстве. Мы не привязываемся к одному направлению, а создаем уникальные «сплавы» под характер заказчика. Именно гибкость и многогранность позволяют нам находить общий язык с разными запросами. Студия Fresh Art уже более 10 лет создает интерьеры в России и за рубежом, доказывая, что настоящий стиль не знает границ. Студия дизайна интерьера Fresh Art Адрес: 603000, г. Нижний Новгород, ул. Белинского, 60А +7 920 254-29-99 www.freshart-nn.ru https://vk.ru/fresh_art_studio https://dzen.ru/id/67233c5474d3b376b05aba8a Телеграм: https://t.me/Freshart_elina https://t.me/fresh_art_elina Реклама. ООО "ФРЕШ АРТ СТУДИО". ИНН 5260371888. Erid: 2Vtzqvr5WzM</t>
+  </si>
+  <si>
+    <t>30.06.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30968</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер квартиры для супружеской пары с тремя подросшими детьми. Автор проекта: дизайнер Юлия Зайцева Фото: Елизавета Гуровская Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>29.06.26 04:23</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30961</t>
+  </si>
+  <si>
+    <t>Дизайн ванной комнаты Автор проекта: Ольга Усачева Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели для ванной Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>27.06.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30954</t>
+  </si>
+  <si>
+    <t>Дизайн прихожей Автор проекта: Интерьерное бюро Наташи Сердечной Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>25.06.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30944</t>
+  </si>
+  <si>
+    <t>Стильная однокомнатная квартира с характером. Яркие цветовые акценты делают интерьер запоминающимся, а большое количество округлых форм наполняет пространство мягкостью, чувственностью и визуальной гармонией. Несмотря на компактную площадь, в квартире предусмотрено несколько функциональных зон для разных сценариев жизни — отдыха, работы, приема гостей и повседневного комфорта. Площадь: 41 кв. м. Дизайн: ЕКАТЕРИНА СОНВАЛЬД Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>23.06.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30934</t>
+  </si>
+  <si>
+    <t>Интерьер на солнечной стороне реки Клиенты мечтали о ярком, смелом интерьере с отсылками к эстетике Memphis. Поэтому основой концепции стала насыщенная цветовая палитра: голубые, терракотовые, зеленые и персиковые оттенки сменяют друг друга от комнаты к комнате, создавая живую и динамичную атмосферу. Дополнительным источником вдохновения стал вид на реку за окнами — интерьер словно наполнен солнечным светом, бликами воды и яркими красками лета. Дизайн: Nesestry - Телегина Полина</t>
+  </si>
+  <si>
+    <t>22.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30933</t>
+  </si>
+  <si>
+    <t>1,5 млн.₽ на ремонт спальной комнаты 20м2 Это много или мало? Автор проекта: NICE Design Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>21.06.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30932</t>
+  </si>
+  <si>
+    <t>Ванная комната Автор проекта: Студия дизайна Ирины Малаховой Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>21.06.26 03:41</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30931</t>
+  </si>
+  <si>
+    <t>Минимализм это не всегда про пустые стены и ровные плоскости В этом интерьере акцентом стала потолочная инсталляция, она добавляет архитектурный объем и делает пространство интереснее 🤩 Автор проекта: DesignRepublicArt Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30930</t>
+  </si>
+  <si>
+    <t>1,285 млн.₽ на ремонт гостевого санузла! Это много или мало?👎👍 Автор проекта: NICE Design Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>18.06.26 19:17</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30921</t>
+  </si>
+  <si>
+    <t>Эклектичная квартира в Москве с отсылками к ар-деко. Заказчики хотели интерьер, в котором будет ощущение индивидуальности, тепла и настоящей жизни. Им было важно получить не просто красивую квартиру, а дом с настроением - с цветом, искусством, необычными деталями, с вещами, которые хочется рассматривать. Дизайн: MARIYA KALINA Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30912</t>
+  </si>
+  <si>
+    <t>Яркая квартира в Ростове-на-Дону. Заказчик - молодой мужчина, большой меломан и путешественник. Долгое время жил в Европе и Америке, любит винтаж, не боится экспериментов и цвета. Все это отразилось в дизайне его квартиры с видом на набережную реки Дон. Площадь: 76 кв. м. Дизайн: бюро ArchBlack</t>
+  </si>
+  <si>
+    <t>18.06.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30903</t>
+  </si>
+  <si>
+    <t>Яркая квартира в Ростове-на-Дону. Заказчик - молодой мужчина, большой меломан и путешественник. Долгое время жил в Европе и Америке, любит винтаж, не боится экспериментов и цвета. Все это отразилось в дизайне его квартиры с видом на набережную реки Дон. Площадь: 76 кв. м. Дизайн: бюро ArchBlack Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>18.06.26 03:20</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30902</t>
+  </si>
+  <si>
+    <t>Размеры в санузле Автор проекта: Jeevaa Design Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>16.06.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30901</t>
+  </si>
+  <si>
+    <t>Обзор ванной комнаты Автор проекта: Елизавета Скрябикова (Level Design) Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>16.06.26 00:06</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30900</t>
+  </si>
+  <si>
+    <t>Обзор квартиры 100м2 Автор проекта: Стройка бюро ( stroyka Buro) Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>15.06.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30899</t>
+  </si>
+  <si>
+    <t>Сегодня расскажем о Николь Крихели — архитекторе и одной из соосновательниц бюро. В практике совмещает работу с архитектурным образом и развитие бюро как структуры — направления, которые на первый взгляд кажутся далёкими, но в реальной практике оказываются неразделимы. В MAIN часто отвечает за формирование образа проекта — ту стадию, где будущее здание ещё не чертёж, но уже имеет характер и внутреннюю логику. Выстраивает коммуникацию с подрядчиками и партнёрами: от первых переговоров до сопровождения реализации, удерживая связь между проектным замыслом и тем, что происходит на площадке. Развивает интерьерное направление бюро и вектор международного сотрудничества — работает над тем, чтобы MAIN существовал не только в локальном профессиональном контексте, но и в более широком.</t>
+  </si>
+  <si>
+    <t>14.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30893</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер квартиры, площадью 62 кв.м., в Москве. Автор проекта: Анна Макеева Фото: Арсений Игнатов Стиль: Варвара Калицкая Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>13.06.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30886</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер квартиры, площадью 126 кв.м., в Capital Towers. Автор проекта: дизайнер Ксения Степаненко Фото: Евгений Кулибаба Стиль: Кира Прохорова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>12.06.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30879</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер квартиры, площадью 65 кв.м., в Минске для девушки Автор проекта: Вероника Молчан Фото: Екатерина Самойлович Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>12.06.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30872</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер квартиры в Калининграде. Автор проекта: дизайнер Элия Рудт Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>11.06.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30864</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер квартиры, площадью 33 кв.м., в Санкт-Петербурге. Автор проекта: Светлана Мельникова Фото: Иван Мельников Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>10.06.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30848</t>
+  </si>
+  <si>
+    <t>Квартира в Москве, где нет ни одной бежевой стены. Заказчик пришел с оригинальным запросом. Он хотел получить красочный интерьер для квартиры в центре Москвы, которая будет сдаваться в аренду. Оформление решили сделать максимально непохожим на популярные в запросах арендаторов серо-бежевые интерьеры. Дизайн: TOCHKA DESIGN Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>06.06.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30846</t>
+  </si>
+  <si>
+    <t>Сколько стоит качественный ремонт в 2026 году? Интерьер на фото — один из проектов студии KD Design в ЖК Level Причальный. Это одна из немногих студий на рынке Москвы, которая занимается ремонтом полностью под ключ. Если прямо сейчас вы планируете ремонт, команда KD Design подготовила для вас каталог из 9 проектов с полной стоимостью их реализации: от дизайн-проекта, материалов, мебели и техники, до финального декора. Вы сможете узнать, сколько стоит интерьер, в котором хочется жить. Получите каталог из 9 проектов с подробной сметой их реализации и рассчитайте стоимость дизайн-проекта под вашу площадь с помощью бота KD Design за 5 минут. Получить каталог проектов (0+) Подписывайтесь также на канал KD Design и забирайте в подарок полезный гайд по всем этапам ремонта. *Политика обработки персональных данных Реклама. ИП АКОПЯН АРАМ ГАВРОШОВИЧ. ИНН 262809843192. Erid: 2VtzqxHACVv</t>
+  </si>
+  <si>
+    <t>05.06.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30833</t>
+  </si>
+  <si>
+    <t>Викторианский стиль и контрасты в квартире на Тверской. Заказчикам было важно создать такое пространство, которое не выглядит сделанным здесь и сейчас - оно должно ощущаться обжитым, собиравшимся постепенно, имеющим свою историю и культурный слой. Площадь: 83 кв. м. Дизайн: J&amp;M STUDIO</t>
+  </si>
+  <si>
+    <t>04.06.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30823</t>
+  </si>
+  <si>
+    <t>Яркая спальня Автор проекта: Студия дизайна Неаполь Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>03.06.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30814</t>
+  </si>
+  <si>
+    <t>Квартира в Минске с просторной гардеробной. Здесь царит спокойная нейтральная палитра без кричащих деталей. Клиенты хотели получить интерьер вне времени без трендовых решений, обволакивающее пространство, в которое приятно возвращаться после рабочего дня в офисе. Площадь: 93 кв. м. Дизайн: IQHouse STUDIO Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>03.06.26 04:52</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30804</t>
+  </si>
+  <si>
+    <t>Дизайн кухни-гостиной Автор проекта: ANGA PROJECT Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>02.06.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30795</t>
+  </si>
+  <si>
+    <t>С акцентом: квартира рядом с Москва-Сити. Заказчики хотели современное, лаконичное пространство в центре города - без лишнего, без перегруза, но уютное и располагающее к отдыху. Площадь: 100 кв. м. Дизайн: KSENIYA KONOVALOVA Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>02.06.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30791</t>
+  </si>
+  <si>
+    <t>Без лишнего декора. Без громких акцентов. Только выверенные материалы, чистые линии и атмосфера спокойной роскоши. Тёмный шпон, натуральный камень с выразительной текстурой и интегрированная подсветка создают интерьер, который раскрывается в деталях. Каждая поверхность работает на ощущение цельности и безупречного порядка. Кухня, в которой эстетика и функциональность существуют в идеальном балансе. Кухни по индивидуальным размерам. Шоурум в Москве. Срок изготовления — от 7 дней. Сделать расчёт мебели #стильныекухни #кухниназаказ #кухнимосква #корпуснаямебель #мебельноепроизводство</t>
+  </si>
+  <si>
+    <t>02.06.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30790</t>
+  </si>
+  <si>
+    <t>В этом санузле спрятали стиральную и сушильную машины в шкаф, сохранив чистую геометрию интерьера 🙌🏼 Над инсталляцией разместили зеркальную нишу, которая визуально добавляет глубины и делает пространство легче Автор проекта: Design Republic Art Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>01.06.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30781</t>
+  </si>
+  <si>
+    <t>Квартира мечты у моря для семьи. Приятные глазу морские оттенки и тропическая зелень располагают к курортному отдыху, насыщают небольшую студию визуальным простором. Хорошо продуманное с точки зрения функциональности и обстановки, а также удачно реализованное объемно-пространственное решение создает все условия для временного проживания пяти человек. Площадь: 35 кв. м. Дизайн: ANASTASIA DANILYUK Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>01.06.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30773</t>
+  </si>
+  <si>
+    <t>Невероятная однушка в хрущевке с суперсмелыми решениями. Это не просто интерьер, а разрыв всех шаблонов! Журавли на потолке, пловцы на стенах и зеркало вместо фартука. Площадь: 33 кв. м. Дизайн: ANNA BEREZNYAK Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>01.06.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30766</t>
+  </si>
+  <si>
+    <t>Дизайн кухни-гостиной Автор проекта: Дизайнер Хмелевская Ксения Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>30.05.26 17:49</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30765</t>
+  </si>
+  <si>
+    <t>Гардеробная Автор видео: Архитектурное Бюро 11</t>
+  </si>
+  <si>
+    <t>30.05.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30762</t>
+  </si>
+  <si>
+    <t>Дизайн кухни-гостиной Автор проекта: Архитектурное бюро 11 Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>30.05.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30755</t>
+  </si>
+  <si>
+    <t>Наполненный интерьер кухни-гостиной. Основной приём — использование сочетаний разных текстур и фактур в тёмных насыщенных тонах. Металл, дерево, искусственный камень. Дизайн: YLIYA NOVIKOVA Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>29.05.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30754</t>
+  </si>
+  <si>
+    <t>Ищу женщину - которая увлекается дизайном интерьеров. Можно полного новичка — всему обучу и буду передавать реальные заказы. Главное, чтобы тебе это было по-настоящему интересно. 🎨 Онлайн-школа U.Design открывает 30 мест на бесплатный 3-дневный курс «Попробуйте себя в роли дизайнера», где ты: ✅ Создашь свой первый проект спальни и освоишь программу №1 для дизайнеров Homestyler ✅ Освоишь основы сочетания цветов, подбора мебели и декора, чтобы не колхозить ✅ Узнаешь, как дизайнеры находят клиентов и зарабатывают от 150к/месяц удаленно Опытные преподаватели помогут освоить навыки создания дизайн-проектов и гарантируют твоего первого клиента! ✨ Сразу после регистрации на ты получишь 5 полезных подарков, которые используют в работе даже опытные дизайнеры интерьеров. Если чувствуешь, что тебе давно хотелось попробовать себя в этом —начни сейчас. Это может стать началом новой профессии. 📌 Записывайся на курс! Реклама: ИП Шустикова Е.М. ИНН 503213205650 erid:2VtzqwttzTJ</t>
+  </si>
+  <si>
+    <t>29.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30753</t>
+  </si>
+  <si>
+    <t>Здесь много людей с хорошей насмотренностью, поэтому вы точно поймете, о чем речь. Есть квартиры, которые продает ремонт. А есть квартиры, которые продает сама архитектура, согласны? И для флиппинга второй вариант всегда сильнее. Поэтому сейчас имеет смысл смотреть не только вторичку, а в первую очередь хорошую первичку. Потому что именно там можно найти объект, который после правильного ремонта сильно вырастает в рынке. Спокойная архитектура. Много света. Нормальные пропорции пространства. Удобное расположение и престижный район. В Москве таких проектов сейчас немного. Ниже оставили один проект, который точно стоит посмотреть тем, кто интересуется интерьерами, инвестициями и перепродажей квартир. http://novostroyki.prime.su/paveletskaya Реклама. ООО "ЭЛИТНАЯ НЕДВИЖИМОСТЬ". ИНН 7734718817. Erid: 2VtzqwLEaQG</t>
+  </si>
+  <si>
+    <t>29.05.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30748</t>
+  </si>
+  <si>
+    <t>Дизайн душевой комнаты 💔 Автор проекта: Ерофеева Элина Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>28.05.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30747</t>
+  </si>
+  <si>
+    <t>Световой потолок и контурное освещение без лишних теней. Минималистичное решение, которое делает санузел визуально чище и удобнее в использовании. Автор видео: Stroyka Buro Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX #санузел #освещениевинтерьере #дизайнинтерьера #минимализмвинтерьере #ремонтмосква</t>
+  </si>
+  <si>
+    <t>28.05.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30746</t>
+  </si>
+  <si>
+    <t>Обзор санузла Автор видео: Goroh interiors Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>28.05.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30745</t>
+  </si>
+  <si>
+    <t>Идеальные детали, не идеальной кухни Автор видео: Анастасия Агаларова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>28.05.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30744</t>
+  </si>
+  <si>
+    <t>3 решения для вашей идеальной кухни🤍 Автор видео: Marso studio Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>28.05.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30737</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер апартаментов в ЖК Kazakov Grand Loft. Автор проекта: архитектор Лилия Кайсарова Фото: Вера Деблик Стиль: Яна Яхина Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>28.05.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30736</t>
+  </si>
+  <si>
+    <t>Зона постирочной Автор видео: Planka Buro (Планка Бюро) Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели</t>
+  </si>
+  <si>
+    <t>28.05.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30729</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер загородного дома, площадью 188 кв.м., в подмосковной Апрелевке. Автор проекта: Павел Пришин и Игорь Чиркин, Project Eleven Фото: Дмитрий Чебаненко Стиль: Светлана Попова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>27.05.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30719</t>
+  </si>
+  <si>
+    <t>Как оформить визуально шикарный и дорогой интерьер? На примере квартиры из Минска. Сложные цвета, зеркала, «елочка» из керамогранита под дерева, латунь — все это сложилось в образ интерьера, где хочется наслаждаться жизнью. Площадь: 55 кв. м. Дизайн: ANASTASIA VENEDCHUK Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>27.05.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30710</t>
+  </si>
+  <si>
+    <t>Симпатичная квартира в серых тонах в Москве. Дизайнер создала удобное и гармоничное пространство в жемчужно-серой гамме для семьи с ребенком и собакой. Площадь: 108 кв. м. Дизайн: ANASTASIYA TARATUTA Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>27.05.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30701</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер квартиры, площадью 70 кв.м., в Москве. П Автор проекта: Вера Лемешко Фото: Сергей Красюк Стиль: Татьяна Гедике Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>27.05.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30700</t>
+  </si>
+  <si>
+    <t>Обзор студии Автор видео: Дизайнер Дэйси Аушева Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>27.05.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30699</t>
+  </si>
+  <si>
+    <t>Санузел 6м2 Автор проекта: Marso studio Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>27.05.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30690</t>
+  </si>
+  <si>
+    <t>Зеленый + терракота: квартира для молодой пары в Москве. Дизайнеры назвали проект «нескучным минимализмом». Особо внимание они обратили на архитектурные формы и яркие цвета. Дизайн: ANNA LAGUTINA, KATERINA DONDA Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>26.05.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30689</t>
+  </si>
+  <si>
+    <t>Если планируешь ремонт — присмотрись к этой кухне🤩 Продумана до мелочей: красиво, удобно и ничего лишнего — именно так выглядит универсальное решение, которое не надоест со временем 👍 Готовы создать кухню, которая будет радовать вас каждый день? Пишите 👉 «ХОЧУ РАСЧЕТ» и мы спроектируем пространство, где красота встречается с умными технологиями, а каждая деталь работает на ваш комфорт. ————— 📍Адрес: Киевское шоссе, 22-й километр, 4, стр. 1, корп. А, Бизнес Парк Румянцево, 117 павильон ЗАПИСАТЬСЯ НА ВСТРЕЧУ В ШОУРУМ Мы в МАХ ПОДПИСАТЬСЯ Реклама. ИП АЛИМОВА АЛЬФИЯ РИНАТОВНА. ИНН 580315984112. Erid: 2VtzqvSBbg3</t>
+  </si>
+  <si>
+    <t>26.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30682</t>
+  </si>
+  <si>
+    <t>Дизайн прихожей Автор проекта: Дизайнер Юлия Бабинцева Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>25.05.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30672</t>
+  </si>
+  <si>
+    <t>Яркая квартира в московской сталинке. Дизайнеры создали яркий, смелый интерьер, отражающий дух старой Москвы. Площадь: 54 кв. м. Дизайн: E.L.F. INTERIOR Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>25.05.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30671</t>
+  </si>
+  <si>
+    <t>Прогулки по Москве 🤩 не смогла пройти мимо @fiftyfourms Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior</t>
+  </si>
+  <si>
+    <t>25.05.26 04:34</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30670</t>
+  </si>
+  <si>
+    <t>Такая стоимость была актуальна •в 2025 году •только для фартука рабочего места!) вся стоимость рабочей зоны гораздо, гораздо больше! •это были частники без офисов, менеджеров и тд) Теперь главное, плюсы •более бюджетный материал, нежели чем мдф+шпон •правда удобная вещь для ребенка для всякой мелочевки, повесить награды на палочки из массива •визуально выглядит эсететично, и стена никогда не будет испорчена ручками/фломастерами и пр Теперь минусы: •работая с частниками - это всегда кот в мешке, кто бы что не говорил На этом объекте было очень много переделок, много рекламаций, но мы справились и на видео и фото все огонь) •тк сверху на мдф пластик - будьте готовы к тому что сколы на круглых отверстия неизбежны!!! Визуальный красивый эффект всегда на расстоянии 60-100 см😁 для перфекционистов с хорошим зрением не подходит) Автор видео: Дизайнер Кира Топоркова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>24.05.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30660</t>
+  </si>
+  <si>
+    <t>Микс цвета и смелых решений в трехкомнатной квартире. Без перепланировки, с помощью цвета, мебели и декора обновили устаревший интерьер и обустроили яркое функциональное пространство. Площадь: 127 кв. м. Дизайн: YANA GAEVSKAYA Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>23.05.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30651</t>
+  </si>
+  <si>
+    <t>Квартира в Перми для путешественницы. Акцентные цвета выбрали неслучайно. Красный напоминает мельницу «Мулен Руж» и красное вино. Комплементарный к красному — мятный, который отсылает к кованым аркам в стиле ар-нуво Парижского метро и нефа Гран-Пале. Черный — главный цвет французского стиля, воспетый Шанель. Площадь: 50 кв. м. Дизайн: ОКСАНА РЯБОВА Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>22.05.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30641</t>
+  </si>
+  <si>
+    <t>Яркая трешка, в которой смешали классику и современность. В этой квартире живет молодая творческая женщина: она увлекается танцами, любит музыку и живопись. Площадь: 70 кв. м. Дизайн: ANASTASIA VENEDCHUK Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>22.05.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30635</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер квартиры, площадью 71 кв.м., продюсера. Автор проекта: Lighthouse Interiors Фото: Михаил Чекалов Стиль: Людмила Кришталева Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>21.05.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30626</t>
+  </si>
+  <si>
+    <t>Светлая квартира в Москве с синими акцентами. Дизайнеры сделали интерьер не похожий на многие и в то же время достаточно универсальный. Дизайн: BUREAU KARIMOVA ALEKSEEVA Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>21.05.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30617</t>
+  </si>
+  <si>
+    <t>Элегантная квартира с кухней-гостиной и двумя спальнями. Дизайнер оформила интерьер в ахроматических тонах, который смотрится очень воздушным и легким. Площадь: 59 кв. м. Дизайн: Анастасия Холопцева Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>21.05.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30616</t>
+  </si>
+  <si>
+    <t>Как работает ночная автоматизация света в коридоре и санузле, почему это спасает ваш сон. Умная автоматизация, которая срабатывает от звука, движения и уровня освещенности, включая деликатные встроенные ночники вместо основного освещения. Из таких незаметных сценариев и складывается настоящее качество жизни. Автор видео: Planka Buro Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>21.05.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30607</t>
+  </si>
+  <si>
+    <t>Хай-тек и зелень: квартира в Новосибирске. Заказчик хотел построить дом, но позже отказался от этой идеи, сохранив, однако, желание создать атмосферу загородной жизни. Что дизайнеры и воплотили в этом интерьере. Площадь: 173 кв. м. Дизайн: REDI STUDIO Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>20.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30602</t>
+  </si>
+  <si>
+    <t>МОПы клубного дома «Парамонов» — когда интерьер продолжает архитектуру В большинстве жилых проектов места общего пользования существуют отдельно от фасадов — как самостоятельная, часто упрощённая история. В клубном доме «Парамонове» выбран другой подход. Здесь интерьер изначально задуман как продолжение архитектуры: неоклассика фасадов и благоустройства мягко переходит внутрь, формируя цельную среду без визуального и смыслового разрыва. Светлый натуральный камень задаёт спокойную основу, в которую деликатно вплетены латунные акценты. Свет работает тонко — не как декор, а как инструмент, который ведёт человека и подчёркивает архитектуру. Ключевую роль играет лобби: высота 5,2 метра формирует ощущение воздуха и масштаба уже с порога. Это пространство не об эффектности, а о правильном первом впечатлении. В результате МОПы перестают быть "проходной зоной" и становятся полноценной частью архитектуры дома — той самой средой, где ощущается уровень проекта без лишних слов. Интерьеры и архитектура: бюро МАСТЕРПЛАН Больше проектов и разборов в каналах бюро в Телеграм и MAX Реклама ООО "АБ МАСТЕРПЛАН" erid: 2W5zFJrJ6gZ</t>
+  </si>
+  <si>
+    <t>19.05.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30601</t>
+  </si>
+  <si>
+    <t>Обзор санузла Автор проекта: Дизайнер Евгения Стрелова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>19.05.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30591</t>
+  </si>
+  <si>
+    <t>Современная квартира в Москве. Дизайнеры оформили пространство в спокойной природной палитре, сочетая графитовые акценты, теплое дерево и мягкий текстиль. Интерьер получился сдержанным, фактурным и очень уютным. Площадь: 75 кв. м. Дизайн: ДАРЬЯ ПЫХТИНА Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>19.05.26 04:52</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30584</t>
+  </si>
+  <si>
+    <t>Дизайн ванной комнаты Автор проекта: Дизайнер Нелли Гаязова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>18.05.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30578</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер двухкомнатной квартиры, площадью 38 кв.м. Автор проекта: дизайнер Сара Михайлова Фото: Михаил Бравый Стиль: Дарья Сухарева Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>18.05.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30577</t>
+  </si>
+  <si>
+    <t>Автор видео: Дизайнер Мария Бахарева Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>17.05.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30576</t>
+  </si>
+  <si>
+    <t>Ванная комната Автор видео: Шаповалова Анна Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели в ванную 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>17.05.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30569</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер квартиры в ЖК Prime Park. Автор проекта: дизайнер Юлия Старикова Фото: Лиза Гуровская Стиль: Варвара Калицкая Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт кухни и корпусной мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>17.05.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30563</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер квартиры, площадью 70 кв.м., в Казани Автор проекта: дизайнер Альбина Мухаметшина Фото: Александр Бурнатов Стиль: Юлия Волкова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт кухни и корпусной мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>16.05.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30562</t>
+  </si>
+  <si>
+    <t>Идеальная ниша для штор 📐 Автор видео: Дизайнер Ваганова Полина Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>16.05.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30554</t>
+  </si>
+  <si>
+    <t>Квартира с этническими мотивами в Москве. Дизайнеры оформили пространство, привнеся в него этнические мотивы и современные технологические решения. Площадь: 133 кв. м. Дизайн: EKATERINA MITROSHINA, ANNA OROBINSKAYA, NATALYA BONIK Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>15.05.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30546</t>
+  </si>
+  <si>
+    <t>Дизайн кухни-гостиной Автор проекта: Дизайнер Нелли Гаязова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>13.05.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30545</t>
+  </si>
+  <si>
+    <t>Обзор квартиры 80м2 Автор видео: stroyka Buro Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>13.05.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30541</t>
+  </si>
+  <si>
+    <t>Дизайн санузла Автор проекта: Юлия Лапаева Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>12.05.26 17:58</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30540</t>
+  </si>
+  <si>
+    <t>Кухня — это сердце дома, место, где начинается утро, собирается семья и создаются уютные моменты 🫶🏼 Показываю один из наших реализованных проектов. Сделали всё максимально удобно, современно и без лишних деталей — чтобы кухня не только красиво выглядела, но и была комфортной каждый день. Если вы тоже планируете кухню или вообще мебель в квартиру — можете приехать ко мне в шоурум, посмотреть материалы, фасады, механизмы и вживую понять, что вам ближе по стилю и наполнению. 📩 Либо просто присылайте размеры — просчитаю всё индивидуально и помогу подобрать оптимальный вариант именно под ваш бюджет и пространство. Принимаю заявки 24/7 😍 Сроки изготовления — от 7 дней. Все заказы лично контролирую сама — от проекта до установки, поэтому всегда на связи и в курсе всех деталей 🙌 Отдельно уделяем внимание сборке, потому что от неё зависит очень многое. Делаем аккуратно, качественно и с хорошим подходом к работе. Также изготавливаем корпусную мебель для всей квартиры: гардеробные, шкафы, прихожие, ТВ-зоны, мебель в ванную и многое другое ✨ Пишите сюда 👉 НАИРА ПРО КУХНИ #кухниназаказ #мебельназаказ #дизайнкухни #кухнямечты #корпуснаямебель</t>
+  </si>
+  <si>
+    <t>12.05.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30532</t>
+  </si>
+  <si>
+    <t>Ванная комната в частном доме, беспроигрышное сочетание дерева и зеленого цвета🌿 Автор проекта: Дизайнер Мария Калина Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>11.05.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30525</t>
+  </si>
+  <si>
+    <t>Дизайн кухни-гостиной Автор проекта: Ольга Усачева Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>11.05.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30520</t>
+  </si>
+  <si>
+    <t>09.05.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30519</t>
+  </si>
+  <si>
+    <t>“Фишки моего дома. Серия 1 - Постирочный шкаф с раздвижными дверями, которые занимают мало места и не мешают сидеть на унитазе 🙈😂, и легко закрываются при выдвинутой сушильной полке. Сушильные полки (их две) мы добавили для того, что меня - мать троих детей, достали стоящие на полу сушилки и хотелось освободить пространство. Да, у меня есть большая хорошая сушильная машина, но и она «сажает» вещи, поэтому деликатное и дорогое я сушу только на вешалках. Как Вам идея с сушильными полками и вообще конструкция шкафа?” Автор видео: Kati Kida Ivanova Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>09.05.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30514</t>
+  </si>
+  <si>
+    <t>Дизайн ванной комнаты Автор проекта: Студия дизайна ДД Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>07.05.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30507</t>
+  </si>
+  <si>
+    <t>Кинфолк и хюгге: светлая квартира в Минске. Простота и естественность скандинавских интерьеров здесь сочетаются с домашней теплотой и чувством личного комфорта. Дизайн: IRINA OSTREYKO Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>07.05.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30500</t>
+  </si>
+  <si>
+    <t>Дизайн ванной комнаты Автор проекта: Дизайнер Александра Лейнек Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>07.05.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30499</t>
+  </si>
+  <si>
+    <t>Санузел с постирочной, яркий, энергичный🥰 Автор видео: Дизайн-студия Ирины Малаховой Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>07.05.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30489</t>
+  </si>
+  <si>
+    <t>Квартира для семьи моряка в Самаре. Дизайнер создала яркий интерьер с легким намеком на морскую тематику. Площадь: 85 кв. м. Дизайн: AIGUL SULTANOVA Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>06.05.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30488</t>
+  </si>
+  <si>
+    <t>«Зачем переплачивать за итальянскую мебель, если есть аналоги?»🤔🤔 Автор видео: Art ugol Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>06.05.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30487</t>
+  </si>
+  <si>
+    <t>✨ Новый реализованный проект кухни от нашей фабрики ✨ Эта кухня — идеальный пример современного минимализма, где каждая деталь продумана до мелочей. Чистые линии, лаконичные фасады без ручек и спокойная светлая палитра создают ощущение пространства и порядка. Контрастный черный фартук добавляет глубины и делает интерьер выразительным, а встроенная подсветка подчеркивает геометрию и уют. Особое внимание — функциональности: — удобная угловая планировка — продуманные системы хранения — встроенная техника — плавные и тихие механизмы открывания Теплый оттенок пола «ёлочка» добавляет интерьеру уюта и баланса, а стеклянная витрина с мягкой подсветкой становится стильным акцентом. 📌 Это не просто кухня — это пространство, в котором хочется жить, готовить и наслаждаться каждым моментом. Если вам понравился этот проект кухни — мы можем создать такую же кухню для вас 🤍 Просто пришлите нам размеры помещения в Директ, и мы подготовим расчет и предложим оптимальное решение именно под ваш интерьер ✅</t>
+  </si>
+  <si>
+    <t>06.05.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30486</t>
+  </si>
+  <si>
+    <t>Вышел свежий выпуск журнала ELLE DECORATION за май ✅ Можете посмотреть в моем MAX канале 👇 ELLE DECORATION</t>
+  </si>
+  <si>
+    <t>06.05.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30485</t>
+  </si>
+  <si>
+    <t>Ванна в душе - такое решение подходит для тех, кто не хочет выбирать что-то одно , а хочет уместить все на небольшом пространстве 😍 Как вам решение? Автор проекта: Jeevaa design Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>05.05.26 18:36</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30484</t>
+  </si>
+  <si>
+    <t>Обзор квартиры Автор видео: Дизайнер Нелли Гаязова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>05.05.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30483</t>
+  </si>
+  <si>
+    <t>Обзор квартиры 74м2 Автор видео: Альфия Валеева Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>05.05.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30473</t>
+  </si>
+  <si>
+    <t>Дизайн спальной комнаты Автор проекта: Юлия Баязитова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>04.05.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30472</t>
+  </si>
+  <si>
+    <t>04.05.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30471</t>
+  </si>
+  <si>
+    <t>Про кухню из реализованного проект «Дедушкина квартира» 🤩 Автор проекта: Ольга Цурикова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>04.05.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30461</t>
+  </si>
+  <si>
+    <t>Светлая квартира в Татарстане. Светлые тона и природные текстуры помогли дизайнеру воссоздать тихую расслабляющую атмосферу загородного дома. Площадь: 76 кв. м. Дизайн: АИДА ПРОКОФЬЕВА Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>04.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30460</t>
+  </si>
+  <si>
+    <t>💥 Хватит мечтать! Реализуй свой творческий потенциал и открой в себе дизайнера интерьеров! Ты любишь красивые интерьеры и мечтаешь делать нечто большее, чем просто листать Pinterest и сидеть в офисе? ❓ Думаешь, что это долго и сложно? ❓ Боязно начинать без опыта? ❓ Не знаешь, получится ли у тебя? Давай проверим! 🚀 Приглашаем на бесплатный 3-дневный курс «Быстрый старт в дизайне интерьеров»! 💡 Что ты получишь за эти 3 дня? ✔️ Создашь свой первый проект спальни и освоишь программу №1 для дизайнеров Homestyler ✔️ Освоишь основы сочетания цветов, подбора мебели и декора, чтобы не колхозить ✔️ Узнаешь, как дизайнеры находят клиентов и зарабатывают от 100к/месяц удаленно 🎁 А еще тебя ждут полезные бонусы: чек-лист по обмерам, методичка по эргономике и гайд по сочетанию цветов! 👩‍🎨 Формат: Онлайн-уроки в удобное время, проверка домашних заданий, поддержка кураторов и чат единомышленников 🔥 Не откладывай мечту! Реклама: ИП Шустикова Е.М. ИНН 503213205650 erid: 2VtzqwMR7B5</t>
+  </si>
+  <si>
+    <t>03.05.26 18:38</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30446</t>
+  </si>
+  <si>
+    <t>Дизайн ванной комнаты Автор проекта: Юлия Овсянникова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>03.05.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30445</t>
+  </si>
+  <si>
+    <t>Обзор кухни в загородном доме Автор видео: Антон и Наталия Вороненко Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>03.05.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30435</t>
+  </si>
+  <si>
+    <t>Творческий дуэт Веры Тоцкой и Марии Земляных завершил новый проект — квартиру на 13-м этаже знаменитой высотки на Котельнической набережной. Дизайнеры подключились к работе уже после другого специалиста. К счастью, изменения не успели зайти далеко и ограничились частичным демонтажем. По словам авторов, прежний проект предполагал подсветку оригинальной лепнины 1950-х годов светодиодной лентой, хотя главным пожеланием заказчика было сохранить исторический характер квартиры и ее архитектурные детали. Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>03.05.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30425</t>
+  </si>
+  <si>
+    <t>Дизайн кухни-гостиной Автор проекта: Дарья Демидова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX #прачечная #дизайнинтерьера #постирочная #интерьердома</t>
+  </si>
+  <si>
+    <t>02.05.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30424</t>
+  </si>
+  <si>
+    <t>Это самый интересный и технологичный санузел, который вы видели Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>02.05.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30422</t>
+  </si>
+  <si>
+    <t>Мастер-спальня Автор проекта: LA Buro Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>02.05.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30417</t>
+  </si>
+  <si>
+    <t>Дизайн ванной комнаты Автор проекта: Татьяна Малафеева Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>02.05.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30416</t>
+  </si>
+  <si>
+    <t>Террасная доска ДПК от 299 руб./пм. - напрямую с завода! От крупнейшего производителя РФ! Не гниёт, не требует покраски, служит 15+ лет. Забудьте о шкурке и краске — просто отдыхайте на террасе. Рассрочка 0% от завода, доставка по всей России. Рассчитайте проект за 5 минут онлайн! Узнать больше #реклама woodgrand.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.05.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30405</t>
+  </si>
+  <si>
+    <t>Секрет 3D-фотореализма, о котором не рассказывают В канале Школа Олега Кононыхина (опыт 23 года) собрана плотная база, чтобы прокачать рендеры до «вау, это точно не фото?». Никакой теории из учебников — ⚡только рабочие связки, разборы реальных сцен и крутое комьюнити. ✨Переходи по ссылке, забирай базу знаний и делай картинку вкусной Смотреть #реклама 16+ click.tgtrack.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.05.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30396</t>
+  </si>
+  <si>
+    <t>Джапанди и ваби-саби: квартира со скрытыми решениями в Москве. Спокойная палитра, натуральные материалы, архитектурные формы и сдержанный, «тихий» характер. Дизайн: PLANKO BURO Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>01.05.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30395</t>
+  </si>
+  <si>
+    <t>Обзор квартиры 117м2 Автор проекта и видео: Студия дизайна Ингейн Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30394</t>
+  </si>
+  <si>
+    <t>Бесплатное банкротство через МФЦ! Долги от 200 000₽. Поможем бесплатно списать долг и расторгнуть все кредитные договоры! Узнать больше Банкротство влечет негативные последствия, в том числе ограничения на получение кредита и повторное банкротство в течение пяти лет. Предварительно обратитесь к своему кредитору и в МФЦ. #реклама нет-кредит.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.04.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30384</t>
+  </si>
+  <si>
+    <t>Сочетание фактур: квартира в Москве. Архитектор-дизайнер создал лаконичный, но насыщенный деталями и фактурами интерьер. Площадь: 108 кв. м. Дизайн: СТУДИЯ MNDESIGN Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30383</t>
+  </si>
+  <si>
+    <t>⚡️ РОЗЫГРЫШ 2026 ⚡️ Дарю своим подписчикам стильное издание «ALEXANDRA FEDOROVA. ARCHITECTS» — книгу, вдохновляющую на эстетику, архитектуру и дизайн ✨ 💫 Условия участия просты: — Подписаться на канал в MAX — НАИРА В МИРЕ ДИЗАЙНА — Быть подписанным на мой Telegram-канал — НАИРА В МИРЕ ДИЗАЙНА ⏰ Итоги: 30 апреля в 20:00 по московскому времени 🚚 Доставка и страховка — за мой счёт ❤️ Участвуйте и вдохновляйтесь красотой 👉 Подписаться в MAX: https://max.ru/naira_interior</t>
+  </si>
+  <si>
+    <t>29.04.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30382</t>
+  </si>
+  <si>
+    <t>29.04.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30381</t>
+  </si>
+  <si>
+    <t>Как списать долги? Бесплатно через МФЦ! Долги от 200 000₽. Поможем бесплатно списать долг и расторгнуть все кредитные договоры! Перейти на сайт Банкротство влечет негативные последствия, в том числе ограничения на получение кредита и повторное банкротство в течение пяти лет. Предварительно обратитесь к своему кредитору и в МФЦ. #реклама net-creditov.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.04.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30379</t>
+  </si>
+  <si>
+    <t>Как сделать парящую мебель? Обязательно нужно заложить закладные элементы. Мы делаем их сварной трубы, они имеют Г-образную конструкцию и прячутся в теле стены. Именно такие вещи важно продумывать заранее, на этапе проекта. Автор видео: Дизайнер Екатерина Кузнецова Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>28.04.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30370</t>
+  </si>
+  <si>
+    <t>Квартира с винтажной мебелью в Уфе. Этот интерьер дизайнер создавала для себя и своей семьи. В нем современная мебель и декор сочетаются с винтажными предметами - получилось эклектично. Связь с прошлым не утрачивается, но подана она свежо, смело, графично. Дизайн: Алия Низамова _____ Сделать РАСЧЁТ КУХНИ и КОРПУСНОЙ МЕБЕЛИ Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>28.04.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30369</t>
+  </si>
+  <si>
+    <t>Лазерная эпиляция: уютно, качественно, для вас Мечтаете о гладкой коже без лишних хлопот? Мы вас понимаем! Наша студия — это место, где качество встречается с заботой. Мы используем современный лазер, который гарантирует эффективный и долговременный результат для любого типа кожи. Но мы ценим не только технологию. Здесь вас ждет спокойная, уютная атмосфера и внимание к каждой детали. Мы не работаем по шаблону: для каждого гостя разрабатываем персоналный план процедур, учитывая все пожелания. Доверьте свою красоту профессионалам, для которых важен ваш комфорт и результат. Ждем вас в гости! Запишитесь на консультацию — первый шаг к уверенности в себе. Записаться онлайн Есть противопоказания. Посоветуйтесь с врачом. #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.04.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30359</t>
+  </si>
+  <si>
+    <t>Белоснежная кухня в стиле неоклассика — элегантность, которая покоряет с первого взгляда ✨ Этот проект — сочетание безупречного вкуса, уюта и современных решений. Белые фасады с изящной фрезеровкой добавляют интерьеру благородства, визуальной лёгкости и создают атмосферу гармонии. Особое внимание притягивает стеклянная витрина с мягкой подсветкой. Она наполняет пространство теплом, подчёркивает стиль кухни и становится эффектным акцентом интерьера. Главная особенность проекта — умная подсветка с сенсорным управлением. Светильники над рабочей зоной и в витрине включаются простым движением руки. Даже если руки заняты или мокрые — никакого контакта с выключателями. Максимум удобства в каждой детали. Встроенная техника и продуманная эргономика делают готовку лёгкой и приятной. Всё расположено именно там, где нужно — для вашего комфорта каждый день. Хотите кухню, которая будет радовать вас не только красотой, но и удобством? Пишите 👉 «ХОЧУ РАСЧЕТ» — спроектируем пространство, где стиль встречается с технологиями. Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>28.04.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30358</t>
+  </si>
+  <si>
+    <t>Ищете стулья, которые станут сердцем вашего интерьера? Наша новая коллекция — это не просто мебель, а заявление о вкусе. 🖇️Натуральное дерево и итальянская кожа: безупречное качество, которое вы почувствуете с первого прикосновения. ____ Inst: kallen_home Tel: +7 (903)575 - 55 - 47 Tg: @kallen_home YouTube: @kallenhome Pinterest: kallenhomemoscow Rutube: KALLEN HOME Реклама. ООО «Фабрика - ФМ». ИНН 7716907089 Erid: 2VtzqvTZrw1</t>
+  </si>
+  <si>
+    <t>27.04.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30351</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер квартиры, площадью 92 кв.м., в ЖК West Garden. Автор проекта: Екатерина Бегичева, студия Begicheva Design Фото: Михаил Лоскутов _____ Сделать РАСЧЁТ КУХНИ и КОРПУСНОЙ МЕБЕЛИ Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>27.04.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30342</t>
+  </si>
+  <si>
+    <t>Очень приятный интерьер. Баланс между строгостью и мягкостью. Цветовая гамма: бежевый, белый и серый с насыщенными акцентами фиолетового и серо-зеленого. Площадь: 44 кв. м. Дизайн: ЕЛЕНА ХАРЛОВА ________ Сделать РАСЧЁТ КУХНИ и КОРПУСНОЙ МЕБЕЛИ Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>27.04.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30341</t>
+  </si>
+  <si>
+    <t>Купите автомобиль в Т-Авто Купить автомобиль в спокойной обстановке, не выходя из дома, — реально. В Т-Авто можно выбрать и купить автомобиль полностью онлайн — быстро, прозрачно и с доставкой в удобное место. В каталоге — популярные модели Jaecoo, Changan, Omoda, Haval и других брендов. Т-Авто — это понятный процесс: Есть тест-драйв, если захотите оценить машину вживую. После заявки цена не изменится — никаких скрытых доплат. Автомобиль привезут туда, куда скажете. Оплату проведем после того, как вы осмотрите автомобиль. Персональный менеджер сопровождает на всех этапах. Хороший повод не откладывать: купите новую машину в сервисе «Т-Авто» до 30 апреля — сможете заправляться с кэшбэком до 100% целый год и сэкономить до 36 000 ₽ Посмотреть доступные модели можно на сайте Перейти на сайт #реклама tbank.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.04.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30340</t>
+  </si>
+  <si>
+    <t>Простое решение, а какое практичное! Автор видео: «Вот Ждановы!» Сделать РАСЧЁТ КУХНИ и КОРПУСНОЙ МЕБЕЛИ Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>27.04.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30339</t>
+  </si>
+  <si>
+    <t>27.04.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30338</t>
+  </si>
+  <si>
+    <t>Возвращаем улыбку каждому в стоматологии "Секрет Улыбки" Мы проводим успешную имплантацию в самых непростых случаях благодаря экспертизе и точным технологиям. Честная цена с первого дня. На консультации мы фиксируем полную итоговую стоимость «под ключ». Никаких скрытых доплат. Наша формула успеха: 👍 Цифровая диагностика для точности. 👍 Врачи-хирурги высшей категории. 👍 Имплантаты Nobel с пожизненной гарантией. 👍 Беспроцентная рассрочка для вашего комфорта. Восстановите улыбку уверенно и надолго. Лицензия № Л041-01191-21/00291620 Подать заявку Есть противопоказания. Посоветуйтесь с врачом. #реклама secretsmile.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.04.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30328</t>
+  </si>
+  <si>
+    <t>Уютный лофт для семьи с детьми. Дизайнер оформила интерьер четырехкомнатной квартиры в стиле лофт - это связано с увлечением заказчика боксом и мотоциклами! Площадь: 124 кв. м. Дизайн: VALENTINA IVLEVA Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>26.04.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30319</t>
+  </si>
+  <si>
+    <t>Иногда кухня получается просто красивой. А иногда такой, в которой реально хочется жить. Этот проект как раз про второе. Здесь задача была не сделать «дорого-богато», а собрать спокойную, удобную кухню, где всё на своём месте и ничего не раздражает в быту. Сделали кухню до потолка — сразу ощущается цельно и чище визуально. Добавили стеклянную витрину с мягкой подсветкой, чтобы интерьер не выглядел тяжёлым. Фрезеровка на фасадах дала характер, без перегруза. Из того, что особенно нравится самому: сенсорная подсветка. Провёл рукой — свет включился. Когда руки мокрые или заняты, очень выручает. Технику встроили в пенал на удобной высоте — духовка и микроволновка не внизу, поэтому не нужно постоянно наклоняться. Кто пользовался, тот понимает разницу. Ну и в целом здесь всё строилось вокруг удобства: — нормальные рабочие зоны — хранение под реальные привычки — розетки там, где они нужны — ничего лишнего на виду В итоге кухня выглядит спокойно, но самое главное — ей удобно пользоваться каждый день. Стоимость этого проекта: 480 000 ₽ на момент установки. Если тоже планируете кухню и хотите понять по бюджету, нажимайте ХОЧУ РАСЧЁТ. Подскажу, на что смотреть заранее, чтобы потом не переделывать. Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>26.04.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30318</t>
+  </si>
+  <si>
+    <t>Сибирский Обсидиан. Вот каким должен быть вечер у дома. Когда во дворе горят огни, в банном чане смеются друзья, рядом готовится ужин, а дети еще не хотят заходить домой — понимаешь, что участок наконец стал живым. Сибирский Обсидиан — это: ✨ Уникальная монолитная форма и дизайн ✨ Быстрый нагрев: печь полностью погружена в воду ✨ Вместительность: от 6 до 8 человек ✨ Контроль горения: печная дверца с жаропрочным стеклом ✨ Прослужит 50 лет: чан изготовлен из нерж.стали AISI 304 До 30 апреля при покупке дарим крышку из кедра, столик в центре и подсветку. Оставьте заявку и получите индивидуальный расчет комплектации с подарками! Узнать больше #реклама sibach.store О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.04.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30317</t>
+  </si>
+  <si>
+    <t>Обзор квартиры 53м2✨ Автор видео: Александра Паньшина Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>26.04.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30310</t>
+  </si>
+  <si>
+    <t>Реализованный интерьер квартире в «Доме Науки», в Ростове-на-Дону. Автор проекта: дизайнер Лина Дедюхина Фото: Инна Каблукова Стиль: Дарья Молодченко Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>26.04.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30301</t>
+  </si>
+  <si>
+    <t>Сделали вход в санузел через гардеробную в мастер-спальне 😳✨ Автор видео: Александра Паньшина Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>26.04.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30300</t>
+  </si>
+  <si>
+    <t>Всё для сезона работ — биты RAGE by VIRA Когда начинается сезон стройки, ремонта и дачных работ, хорошая оснастка решает многое. Набор магнитных торсионных бит RAGE by VIRA — это 10 прочных бит 50 мм для уверенной работы с крепежом. Они подходят для высоких нагрузок, справляются с тангенциальным ударом и помогают работать даже с твердыми материалами. Намагниченный наконечник делает работу удобнее, а торсионная конструкция снижает риск повреждения инструмента и поверхности при работе на импульсном инструменте ✅ Высокопрочная сталь S2 выдерживает длительные нагрузки, когда работать нужно много и без пауз. Практичный набор для тех, кто ценит надёжность в каждой детали👌 Забрать на OZON ⚡ Узнать больше #реклама ozon.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.04.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30299</t>
+  </si>
+  <si>
+    <t>Как вам такой современный санузел🤩 Автор видео: Стройка Бюро (stroyka buro) Поддержите наш канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>25.04.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30290</t>
+  </si>
+  <si>
+    <t>Квартира в панельке 70-х с яркой прихожей и ретродеталями. Здесь отреставрировали дубовый паркет, создали заметные фокусные точки и проработали функциональность пространства так, что маленькая квартира смотрится просторной и не захламленной. Площадь: 42 кв. м. Дизайн: ELENA BORODULINA, DARYA VASILYEVA, KSENIYA GUROVA Если у Вас не грузятся фото, Подписывайтесь на нас в MAX, чтобы не потерять! 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>25.04.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30289</t>
+  </si>
+  <si>
+    <t>Террасная доска ДПК от 399 руб./пм. - напрямую с завода! От крупнейшего производителя РФ! Не гниёт, не требует покраски, служит 15+ лет. Забудьте о шкурке и краске — просто отдыхайте на террасе. Рассрочка 0% от завода, доставка по всей России. Рассчитайте проект за 5 минут онлайн! Узнать больше #реклама woodgrand.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.04.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30282</t>
+  </si>
+  <si>
+    <t>Дизайн кухни-гостиной Автор проекта: Алексей Волков Если у Вас не грузятся фото, Подписывайтесь на нас в MAX, чтобы не потерять! 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>25.04.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30281</t>
+  </si>
+  <si>
+    <t>Лазерная эпиляция: 2 любые зоны за 990 ₽ в Skin Line Забудь о бритье, болезненном удалении волос и раздражениях на коже! ✨ В студии Skin Line : - Не экономят на вспышках и сервисе - Результат 1 процедуры: безболезненно ушло до 30% волос - Эффективный диодный лазер - Опытные специалисты с мед.образованием Получи гладкую кожу без вросших волос до 5 лет! ⚡ Акция только сегодня для новых клиентов! ✅ Забронируй скидку сейчас и воспользуйся ею позже. Всего 2 простых шага: 1. Нажми "Получить предложение" 2. Ответь на 3 вопроса *Филиалы расположены в г. Чебоксары и Новочебоксарск Получить предложение #реклама all.skinlinequiz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.04.26 18:50</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30280</t>
+  </si>
+  <si>
+    <t>Спросила у Дмитрия Диброва, насколько сегодня актуален формат, где интерьер можно собрать в одном месте. Его честный и неожиданный ответ — в этом ролике 👆 Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>24.04.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30279</t>
+  </si>
+  <si>
+    <t>Ищу 15 энергичных женщин для обучения дизайну интерьера Не страшно, если вы новичок — я всему научу! На бесплатном мастер-классе вы узнаете: ✅ Как создавать стильные планировки, которые восхищают клиентов ✅ Пошаговый план заработка на дизайне уже через месяц ✅ Где искать первых клиентов и как с ними работать ✅ Секреты реальных профессионалов Вы увидите профессию изнутри и поймёте, подходит ли она вам. Регистрируйтесь, чтобы занять место на вебинаре: Зарегистрироваться #реклама 16+ school-design-interior.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.04.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30271</t>
+  </si>
+  <si>
+    <t>Какой невероятный вечер — до сих пор под впечатлением. Вчера мне посчастливилось оказаться на закрытом дизайнерском вечере в SkyLiving в Твинстор — и это было по-настоящему особенное событие. Пространство мебельного бутика превратилось в точку притяжения для людей, которые чувствуют эстетику и ценят дизайн. Всё было продумано до мелочей: свет, фактуры, атмосфера — гармония, которую невозможно воссоздать случайно. Такие вечера — не просто про интерьер, они про эмоции, вдохновение и диалог. Особенно приятно было увидеть среди гостей Эвелину Блёданс и Дмитрия Диброва — вечер действительно собрал ярких и интересных людей. Отдельная благодарность Анастасии Федосеевой, исполнительному директору и главному дизайнеру SkyLiving, за безупречную организацию и тонкое чувство стиля. И, конечно, Елене Цой — за приглашение и возможность стать частью этого красивого события 🤍 Это был вечер, который хочется прожить ещё раз — или хотя бы сохранить в памяти как идеальный момент. Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>24.04.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30270</t>
+  </si>
+  <si>
+    <t>💬 Ищу женщину, которая увлекается дизайном интерьеров! Можно полного новичка — всему обучу и буду передавать реальные заказы. Главное, чтобы тебе это было по-настоящему интересно. Школа дизайна интерьера Катерины Дубровской открывает 30 мест на бесплатный мастер-класс! Вы узнаете: ✔️ Секреты создания крутых планировок ✔️ Как уже через месяц заработать первые деньги на дизайне интерьера ✔️ Как дизайнеры находят клиентов и зарабатывают от 150к/месяц удаленно Опытные преподаватели помогут освоить навыки создания дизайн-проектов и гарантируют вам первого клиента! Если чувствуешь, что тебе давно хотелось попробовать себя в этом — начни сейчас. Это может стать началом новой профессии. Регистрация на мастер-класс по ссылке: https://school-design-interior.ru/mk-tg?utm_source=telegram&amp;utm_medium=admin2&amp;utm_campaign=mkoldgroup1_240426&amp;utm_content=ad_interior&amp;utm_term=p5jan&amp;erid=2VtzquyXofV</t>
+  </si>
+  <si>
+    <t>23.04.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30269</t>
+  </si>
+  <si>
+    <t>Приглашаем к сотрудничеству с «БОМОНД»! Дизайнеров интерьеров, дизайн-студии, архитекторов и дилеров! | Более 25 лет на рынке премиальной плитки и сантехники | Скидки для ваших клиентов | Партнерские поездки по Европе | Дистанционно ведем проекты | Закреплен личный менеджер | 3D визуализация ваших проектов | Поддержка в медиа Для ваших проектов нет границ - Заполните анкету! Подать заявку #реклама designers.bomondceramica.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.04.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/30259</t>
+  </si>
+  <si>
+    <t>«Этот интерьер в полной мере стал отражением заказчиков — молодой пары, ценящей функциональность и не нуждающейся в излишествах. Он такой же выдержанный, уравновешенный, где-то аскетичный, но элегантный, — говорит о своем проекте дизайнер Алена Абрамова. — Это пространство самовыражения: вне времени, но в диалоге с историей». Фото: Сергей Красюк Стилист: Yes We May Поддержите мой канал в МАХ подпиской 😍🫶🏼 https://max.ru/naira_interior 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31269</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта 👍👎 Автор видео: Юлия jul_so Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31268</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта 👍👎 Автор видео: Каринэ Казарян Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31267</t>
+  </si>
+  <si>
+    <t>Идеи для ремонта 👍👎 Автор видео: Дарья Соловьёва Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 04:56</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31260</t>
+  </si>
+  <si>
+    <t>Дизайн спальной комнаты Автор проекта: Наргиз Омаева Больше идей для ремонта в нашем канале МАХ 😍🫶🏼 https://max.ru/naira_interior Сделать расчёт мебели Люстры в наличии 💬 Telegram | 💬 MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/ad_interior/31259</t>
+  </si>
+  <si>
+    <t>23 сентября буду в Санкт-Петербурге — еду на «Российские Дни Дизайна и Архитектуры» и проведу там весь день. РДДА объединит выставку с мебелью, отделочными материалами, светом и предметами декора и Форум дизайнеров и архитекторов. В Петербурге в этом году заявлено более 200 брендов — от плитки, камня и сантехники до освещения, мебели и технологичных решений для интерьера. Отдельно интересно посмотреть программу форума. Среди спикеров — дизайн-критик Ольга Косырева, интерьерный стилист Юлия Чеботарь, Дарья Соболева, Анастасия Рощина и петербургские дизайнеры и архитекторы. В программе — разговоры о позиционировании дизайн-бизнеса, новых интерьерных трендах, работе с материалами, пространствах для сообществ и о том, что происходит сегодня внутри самой профессии. А я, как всегда, буду смотреть на всё немного со своей стороны: что действительно интересно, какие решения хочется рассмотреть поближе и что из увиденного стоит забрать с собой в свою интерьерную насмотренность. Петербург, увидимся 23 сентября 🤍</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1994,59 +3980,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H185"/>
+  <dimension ref="A1:H409"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2688.486" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -6295,50 +8281,3858 @@
       <c r="G184">
         <v>21</v>
       </c>
       <c r="H184">
         <v>3</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>50757</v>
       </c>
       <c r="B185" t="s">
         <v>537</v>
       </c>
       <c r="C185" t="s">
         <v>538</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>508</v>
       </c>
       <c r="E185">
         <v>1798</v>
       </c>
       <c r="H185">
         <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>112920</v>
+      </c>
+      <c r="B186" t="s">
+        <v>539</v>
+      </c>
+      <c r="C186" t="s">
+        <v>540</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="E186">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>112921</v>
+      </c>
+      <c r="B187" t="s">
+        <v>542</v>
+      </c>
+      <c r="C187" t="s">
+        <v>543</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="E187">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>112922</v>
+      </c>
+      <c r="B188" t="s">
+        <v>545</v>
+      </c>
+      <c r="C188" t="s">
+        <v>546</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E188">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>112923</v>
+      </c>
+      <c r="B189" t="s">
+        <v>548</v>
+      </c>
+      <c r="C189" t="s">
+        <v>549</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E189">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>112924</v>
+      </c>
+      <c r="B190" t="s">
+        <v>551</v>
+      </c>
+      <c r="C190" t="s">
+        <v>552</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="E190">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>112925</v>
+      </c>
+      <c r="B191" t="s">
+        <v>554</v>
+      </c>
+      <c r="C191" t="s">
+        <v>555</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="E191">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>112926</v>
+      </c>
+      <c r="B192" t="s">
+        <v>557</v>
+      </c>
+      <c r="C192" t="s">
+        <v>558</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="E192">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>112927</v>
+      </c>
+      <c r="B193" t="s">
+        <v>560</v>
+      </c>
+      <c r="C193" t="s">
+        <v>561</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="E193">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>112928</v>
+      </c>
+      <c r="B194" t="s">
+        <v>563</v>
+      </c>
+      <c r="C194" t="s">
+        <v>564</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="E194">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>112929</v>
+      </c>
+      <c r="B195" t="s">
+        <v>566</v>
+      </c>
+      <c r="C195" t="s">
+        <v>567</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="E195">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>112930</v>
+      </c>
+      <c r="B196" t="s">
+        <v>569</v>
+      </c>
+      <c r="C196" t="s">
+        <v>570</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="E196">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>112931</v>
+      </c>
+      <c r="B197" t="s">
+        <v>572</v>
+      </c>
+      <c r="C197" t="s">
+        <v>573</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="E197">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>112932</v>
+      </c>
+      <c r="B198" t="s">
+        <v>575</v>
+      </c>
+      <c r="C198" t="s">
+        <v>576</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="E198">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>112933</v>
+      </c>
+      <c r="B199" t="s">
+        <v>578</v>
+      </c>
+      <c r="C199" t="s">
+        <v>579</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="E199">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>112934</v>
+      </c>
+      <c r="B200" t="s">
+        <v>581</v>
+      </c>
+      <c r="C200" t="s">
+        <v>582</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="E200">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>112935</v>
+      </c>
+      <c r="B201" t="s">
+        <v>584</v>
+      </c>
+      <c r="C201" t="s">
+        <v>585</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="E201">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>112936</v>
+      </c>
+      <c r="B202" t="s">
+        <v>587</v>
+      </c>
+      <c r="C202" t="s">
+        <v>588</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="E202">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>112937</v>
+      </c>
+      <c r="B203" t="s">
+        <v>590</v>
+      </c>
+      <c r="C203" t="s">
+        <v>591</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="E203">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>112938</v>
+      </c>
+      <c r="B204" t="s">
+        <v>593</v>
+      </c>
+      <c r="C204" t="s">
+        <v>594</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="E204">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>112939</v>
+      </c>
+      <c r="B205" t="s">
+        <v>596</v>
+      </c>
+      <c r="C205" t="s">
+        <v>597</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="E205">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>112940</v>
+      </c>
+      <c r="B206" t="s">
+        <v>599</v>
+      </c>
+      <c r="C206" t="s">
+        <v>600</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="E206">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>112941</v>
+      </c>
+      <c r="B207" t="s">
+        <v>602</v>
+      </c>
+      <c r="C207" t="s">
+        <v>603</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="E207">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>112942</v>
+      </c>
+      <c r="B208" t="s">
+        <v>604</v>
+      </c>
+      <c r="C208" t="s">
+        <v>605</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="E208">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>112943</v>
+      </c>
+      <c r="B209" t="s">
+        <v>607</v>
+      </c>
+      <c r="C209" t="s">
+        <v>608</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="E209">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>112944</v>
+      </c>
+      <c r="B210" t="s">
+        <v>610</v>
+      </c>
+      <c r="C210" t="s">
+        <v>611</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="E210">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>112945</v>
+      </c>
+      <c r="B211" t="s">
+        <v>613</v>
+      </c>
+      <c r="C211" t="s">
+        <v>614</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="E211">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>112946</v>
+      </c>
+      <c r="B212" t="s">
+        <v>616</v>
+      </c>
+      <c r="C212" t="s">
+        <v>617</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="E212">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>112947</v>
+      </c>
+      <c r="B213" t="s">
+        <v>618</v>
+      </c>
+      <c r="C213" t="s">
+        <v>619</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="E213">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>112948</v>
+      </c>
+      <c r="B214" t="s">
+        <v>621</v>
+      </c>
+      <c r="C214" t="s">
+        <v>622</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="E214">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>112949</v>
+      </c>
+      <c r="B215" t="s">
+        <v>624</v>
+      </c>
+      <c r="C215" t="s">
+        <v>625</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="E215">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>112950</v>
+      </c>
+      <c r="B216" t="s">
+        <v>627</v>
+      </c>
+      <c r="C216" t="s">
+        <v>628</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="E216">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>112951</v>
+      </c>
+      <c r="B217" t="s">
+        <v>630</v>
+      </c>
+      <c r="C217" t="s">
+        <v>631</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E217">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>112952</v>
+      </c>
+      <c r="B218" t="s">
+        <v>633</v>
+      </c>
+      <c r="C218" t="s">
+        <v>634</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="E218">
+        <v>3019</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>112953</v>
+      </c>
+      <c r="B219" t="s">
+        <v>636</v>
+      </c>
+      <c r="C219" t="s">
+        <v>637</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="E219">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>112954</v>
+      </c>
+      <c r="B220" t="s">
+        <v>639</v>
+      </c>
+      <c r="C220" t="s">
+        <v>640</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="E220">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>112955</v>
+      </c>
+      <c r="B221" t="s">
+        <v>642</v>
+      </c>
+      <c r="C221" t="s">
+        <v>643</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="E221">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>112956</v>
+      </c>
+      <c r="B222" t="s">
+        <v>645</v>
+      </c>
+      <c r="C222" t="s">
+        <v>646</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="E222">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>112957</v>
+      </c>
+      <c r="B223" t="s">
+        <v>648</v>
+      </c>
+      <c r="C223" t="s">
+        <v>649</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="E223">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>112958</v>
+      </c>
+      <c r="B224" t="s">
+        <v>651</v>
+      </c>
+      <c r="C224" t="s">
+        <v>652</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="E224">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>112959</v>
+      </c>
+      <c r="B225" t="s">
+        <v>654</v>
+      </c>
+      <c r="C225" t="s">
+        <v>655</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="E225">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>112960</v>
+      </c>
+      <c r="B226" t="s">
+        <v>657</v>
+      </c>
+      <c r="C226" t="s">
+        <v>658</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="E226">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>112961</v>
+      </c>
+      <c r="B227" t="s">
+        <v>659</v>
+      </c>
+      <c r="C227" t="s">
+        <v>660</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E227">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>112962</v>
+      </c>
+      <c r="B228" t="s">
+        <v>662</v>
+      </c>
+      <c r="C228" t="s">
+        <v>663</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="E228">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>112963</v>
+      </c>
+      <c r="B229" t="s">
+        <v>665</v>
+      </c>
+      <c r="C229" t="s">
+        <v>666</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="E229">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>112964</v>
+      </c>
+      <c r="B230" t="s">
+        <v>668</v>
+      </c>
+      <c r="C230" t="s">
+        <v>669</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="E230">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>112965</v>
+      </c>
+      <c r="B231" t="s">
+        <v>671</v>
+      </c>
+      <c r="C231" t="s">
+        <v>672</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="E231">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>112966</v>
+      </c>
+      <c r="B232" t="s">
+        <v>674</v>
+      </c>
+      <c r="C232" t="s">
+        <v>675</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="E232">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>112967</v>
+      </c>
+      <c r="B233" t="s">
+        <v>677</v>
+      </c>
+      <c r="C233" t="s">
+        <v>678</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="E233">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>112968</v>
+      </c>
+      <c r="B234" t="s">
+        <v>680</v>
+      </c>
+      <c r="C234" t="s">
+        <v>681</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="E234">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>112969</v>
+      </c>
+      <c r="B235" t="s">
+        <v>683</v>
+      </c>
+      <c r="C235" t="s">
+        <v>684</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="E235">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>112970</v>
+      </c>
+      <c r="B236" t="s">
+        <v>686</v>
+      </c>
+      <c r="C236" t="s">
+        <v>687</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="E236">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>112971</v>
+      </c>
+      <c r="B237" t="s">
+        <v>689</v>
+      </c>
+      <c r="C237" t="s">
+        <v>690</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="E237">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>112972</v>
+      </c>
+      <c r="B238" t="s">
+        <v>692</v>
+      </c>
+      <c r="C238" t="s">
+        <v>693</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="E238">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>112973</v>
+      </c>
+      <c r="B239" t="s">
+        <v>695</v>
+      </c>
+      <c r="C239" t="s">
+        <v>696</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="E239">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>112974</v>
+      </c>
+      <c r="B240" t="s">
+        <v>698</v>
+      </c>
+      <c r="C240" t="s">
+        <v>699</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="E240">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>112975</v>
+      </c>
+      <c r="B241" t="s">
+        <v>701</v>
+      </c>
+      <c r="C241" t="s">
+        <v>702</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="E241">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>112976</v>
+      </c>
+      <c r="B242" t="s">
+        <v>701</v>
+      </c>
+      <c r="C242" t="s">
+        <v>704</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="E242">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>112977</v>
+      </c>
+      <c r="B243" t="s">
+        <v>706</v>
+      </c>
+      <c r="C243" t="s">
+        <v>707</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="E243">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>112978</v>
+      </c>
+      <c r="B244" t="s">
+        <v>709</v>
+      </c>
+      <c r="C244" t="s">
+        <v>710</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="E244">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>112979</v>
+      </c>
+      <c r="B245" t="s">
+        <v>712</v>
+      </c>
+      <c r="C245" t="s">
+        <v>713</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="E245">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>112980</v>
+      </c>
+      <c r="B246" t="s">
+        <v>715</v>
+      </c>
+      <c r="C246" t="s">
+        <v>716</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="E246">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>112981</v>
+      </c>
+      <c r="B247" t="s">
+        <v>718</v>
+      </c>
+      <c r="C247" t="s">
+        <v>719</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="E247">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>112982</v>
+      </c>
+      <c r="B248" t="s">
+        <v>721</v>
+      </c>
+      <c r="C248" t="s">
+        <v>722</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="E248">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>112983</v>
+      </c>
+      <c r="B249" t="s">
+        <v>724</v>
+      </c>
+      <c r="C249" t="s">
+        <v>725</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="E249">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>112984</v>
+      </c>
+      <c r="B250" t="s">
+        <v>726</v>
+      </c>
+      <c r="C250" t="s">
+        <v>727</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="E250">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>112985</v>
+      </c>
+      <c r="B251" t="s">
+        <v>729</v>
+      </c>
+      <c r="C251" t="s">
+        <v>730</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="E251">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>112986</v>
+      </c>
+      <c r="B252" t="s">
+        <v>732</v>
+      </c>
+      <c r="C252" t="s">
+        <v>733</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E252">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>112987</v>
+      </c>
+      <c r="B253" t="s">
+        <v>735</v>
+      </c>
+      <c r="C253" t="s">
+        <v>736</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="E253">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>112988</v>
+      </c>
+      <c r="B254" t="s">
+        <v>738</v>
+      </c>
+      <c r="C254" t="s">
+        <v>739</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="E254">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>112989</v>
+      </c>
+      <c r="B255" t="s">
+        <v>741</v>
+      </c>
+      <c r="C255" t="s">
+        <v>742</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E255">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>112990</v>
+      </c>
+      <c r="B256" t="s">
+        <v>744</v>
+      </c>
+      <c r="C256" t="s">
+        <v>745</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="E256">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>112991</v>
+      </c>
+      <c r="B257" t="s">
+        <v>747</v>
+      </c>
+      <c r="C257" t="s">
+        <v>748</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="E257">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>112992</v>
+      </c>
+      <c r="B258" t="s">
+        <v>750</v>
+      </c>
+      <c r="C258" t="s">
+        <v>751</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="E258">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>112993</v>
+      </c>
+      <c r="B259" t="s">
+        <v>753</v>
+      </c>
+      <c r="C259" t="s">
+        <v>754</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="E259">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>112994</v>
+      </c>
+      <c r="B260" t="s">
+        <v>756</v>
+      </c>
+      <c r="C260" t="s">
+        <v>757</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E260">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>112995</v>
+      </c>
+      <c r="B261" t="s">
+        <v>759</v>
+      </c>
+      <c r="C261" t="s">
+        <v>760</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="E261">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>112996</v>
+      </c>
+      <c r="B262" t="s">
+        <v>762</v>
+      </c>
+      <c r="C262" t="s">
+        <v>763</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="E262">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>112997</v>
+      </c>
+      <c r="B263" t="s">
+        <v>765</v>
+      </c>
+      <c r="C263" t="s">
+        <v>766</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="E263">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>112998</v>
+      </c>
+      <c r="B264" t="s">
+        <v>768</v>
+      </c>
+      <c r="C264" t="s">
+        <v>769</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E264">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>112999</v>
+      </c>
+      <c r="B265" t="s">
+        <v>771</v>
+      </c>
+      <c r="C265" t="s">
+        <v>772</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E265">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>113000</v>
+      </c>
+      <c r="B266" t="s">
+        <v>774</v>
+      </c>
+      <c r="C266" t="s">
+        <v>775</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="E266">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>113001</v>
+      </c>
+      <c r="B267" t="s">
+        <v>777</v>
+      </c>
+      <c r="C267" t="s">
+        <v>778</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="E267">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>113002</v>
+      </c>
+      <c r="B268" t="s">
+        <v>780</v>
+      </c>
+      <c r="C268" t="s">
+        <v>781</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="E268">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>113003</v>
+      </c>
+      <c r="B269" t="s">
+        <v>783</v>
+      </c>
+      <c r="C269" t="s">
+        <v>784</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="E269">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>113004</v>
+      </c>
+      <c r="B270" t="s">
+        <v>783</v>
+      </c>
+      <c r="C270" t="s">
+        <v>786</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="E270">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>113005</v>
+      </c>
+      <c r="B271" t="s">
+        <v>788</v>
+      </c>
+      <c r="C271" t="s">
+        <v>789</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E271">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>113006</v>
+      </c>
+      <c r="B272" t="s">
+        <v>791</v>
+      </c>
+      <c r="C272" t="s">
+        <v>792</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E272">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>113007</v>
+      </c>
+      <c r="B273" t="s">
+        <v>794</v>
+      </c>
+      <c r="C273" t="s">
+        <v>795</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E273">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>113008</v>
+      </c>
+      <c r="B274" t="s">
+        <v>797</v>
+      </c>
+      <c r="C274" t="s">
+        <v>798</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="E274">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>113009</v>
+      </c>
+      <c r="B275" t="s">
+        <v>800</v>
+      </c>
+      <c r="C275" t="s">
+        <v>801</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="E275">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>113010</v>
+      </c>
+      <c r="B276" t="s">
+        <v>803</v>
+      </c>
+      <c r="C276" t="s">
+        <v>804</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E276">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>113011</v>
+      </c>
+      <c r="B277" t="s">
+        <v>806</v>
+      </c>
+      <c r="C277" t="s">
+        <v>807</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="E277">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>113012</v>
+      </c>
+      <c r="B278" t="s">
+        <v>809</v>
+      </c>
+      <c r="C278" t="s">
+        <v>810</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="E278">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>113013</v>
+      </c>
+      <c r="B279" t="s">
+        <v>812</v>
+      </c>
+      <c r="C279" t="s">
+        <v>813</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E279">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>113014</v>
+      </c>
+      <c r="B280" t="s">
+        <v>815</v>
+      </c>
+      <c r="C280" t="s">
+        <v>816</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="E280">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>113015</v>
+      </c>
+      <c r="B281" t="s">
+        <v>818</v>
+      </c>
+      <c r="C281" t="s">
+        <v>819</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E281">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>113016</v>
+      </c>
+      <c r="B282" t="s">
+        <v>821</v>
+      </c>
+      <c r="C282" t="s">
+        <v>822</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="E282">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>113017</v>
+      </c>
+      <c r="B283" t="s">
+        <v>824</v>
+      </c>
+      <c r="C283" t="s">
+        <v>825</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="E283">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>113018</v>
+      </c>
+      <c r="B284" t="s">
+        <v>827</v>
+      </c>
+      <c r="C284" t="s">
+        <v>828</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="E284">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>113019</v>
+      </c>
+      <c r="B285" t="s">
+        <v>830</v>
+      </c>
+      <c r="C285" t="s">
+        <v>831</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E285">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>113020</v>
+      </c>
+      <c r="B286" t="s">
+        <v>833</v>
+      </c>
+      <c r="C286" t="s">
+        <v>834</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="E286">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>113021</v>
+      </c>
+      <c r="B287" t="s">
+        <v>836</v>
+      </c>
+      <c r="C287" t="s">
+        <v>837</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="E287">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>113022</v>
+      </c>
+      <c r="B288" t="s">
+        <v>839</v>
+      </c>
+      <c r="C288" t="s">
+        <v>840</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="E288">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>113023</v>
+      </c>
+      <c r="B289" t="s">
+        <v>842</v>
+      </c>
+      <c r="C289" t="s">
+        <v>843</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E289">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>113024</v>
+      </c>
+      <c r="B290" t="s">
+        <v>845</v>
+      </c>
+      <c r="C290" t="s">
+        <v>846</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E290">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>113025</v>
+      </c>
+      <c r="B291" t="s">
+        <v>848</v>
+      </c>
+      <c r="C291" t="s">
+        <v>849</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E291">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>113026</v>
+      </c>
+      <c r="B292" t="s">
+        <v>851</v>
+      </c>
+      <c r="C292" t="s">
+        <v>852</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="E292">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>113027</v>
+      </c>
+      <c r="B293" t="s">
+        <v>854</v>
+      </c>
+      <c r="C293" t="s">
+        <v>855</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="E293">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>113028</v>
+      </c>
+      <c r="B294" t="s">
+        <v>857</v>
+      </c>
+      <c r="C294" t="s">
+        <v>858</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E294">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>113029</v>
+      </c>
+      <c r="B295" t="s">
+        <v>860</v>
+      </c>
+      <c r="C295" t="s">
+        <v>861</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E295">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>113030</v>
+      </c>
+      <c r="B296" t="s">
+        <v>863</v>
+      </c>
+      <c r="C296" t="s">
+        <v>864</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="E296">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>113031</v>
+      </c>
+      <c r="B297" t="s">
+        <v>866</v>
+      </c>
+      <c r="C297" t="s">
+        <v>867</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="E297">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>113032</v>
+      </c>
+      <c r="B298" t="s">
+        <v>869</v>
+      </c>
+      <c r="C298" t="s">
+        <v>870</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="E298">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>113033</v>
+      </c>
+      <c r="B299" t="s">
+        <v>872</v>
+      </c>
+      <c r="C299" t="s">
+        <v>873</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="E299">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>113034</v>
+      </c>
+      <c r="B300" t="s">
+        <v>875</v>
+      </c>
+      <c r="C300" t="s">
+        <v>876</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="E300">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>113035</v>
+      </c>
+      <c r="B301" t="s">
+        <v>878</v>
+      </c>
+      <c r="C301" t="s">
+        <v>879</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E301">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>113036</v>
+      </c>
+      <c r="B302" t="s">
+        <v>881</v>
+      </c>
+      <c r="C302" t="s">
+        <v>882</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="E302">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>113037</v>
+      </c>
+      <c r="B303" t="s">
+        <v>884</v>
+      </c>
+      <c r="C303" t="s">
+        <v>885</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E303">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>113038</v>
+      </c>
+      <c r="B304" t="s">
+        <v>887</v>
+      </c>
+      <c r="C304" t="s">
+        <v>888</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E304">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>113039</v>
+      </c>
+      <c r="B305" t="s">
+        <v>890</v>
+      </c>
+      <c r="C305" t="s">
+        <v>891</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E305">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>113040</v>
+      </c>
+      <c r="B306" t="s">
+        <v>893</v>
+      </c>
+      <c r="C306" t="s">
+        <v>894</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E306">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>113041</v>
+      </c>
+      <c r="B307" t="s">
+        <v>896</v>
+      </c>
+      <c r="C307" t="s">
+        <v>897</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E307">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>113042</v>
+      </c>
+      <c r="B308" t="s">
+        <v>899</v>
+      </c>
+      <c r="C308" t="s">
+        <v>900</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E308">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>113043</v>
+      </c>
+      <c r="B309" t="s">
+        <v>902</v>
+      </c>
+      <c r="C309" t="s">
+        <v>903</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="E309">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>113044</v>
+      </c>
+      <c r="B310" t="s">
+        <v>905</v>
+      </c>
+      <c r="C310" t="s">
+        <v>906</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E310">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>113045</v>
+      </c>
+      <c r="B311" t="s">
+        <v>908</v>
+      </c>
+      <c r="C311" t="s">
+        <v>909</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="E311">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>113046</v>
+      </c>
+      <c r="B312" t="s">
+        <v>911</v>
+      </c>
+      <c r="C312" t="s">
+        <v>912</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E312">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>113047</v>
+      </c>
+      <c r="B313" t="s">
+        <v>914</v>
+      </c>
+      <c r="C313" t="s">
+        <v>915</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="E313">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>113048</v>
+      </c>
+      <c r="B314" t="s">
+        <v>917</v>
+      </c>
+      <c r="C314" t="s">
+        <v>918</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="E314">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>113049</v>
+      </c>
+      <c r="B315" t="s">
+        <v>920</v>
+      </c>
+      <c r="C315" t="s">
+        <v>921</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="E315">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>113050</v>
+      </c>
+      <c r="B316" t="s">
+        <v>923</v>
+      </c>
+      <c r="C316" t="s">
+        <v>924</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="E316">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>113051</v>
+      </c>
+      <c r="B317" t="s">
+        <v>926</v>
+      </c>
+      <c r="C317" t="s">
+        <v>927</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="E317">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>113052</v>
+      </c>
+      <c r="B318" t="s">
+        <v>929</v>
+      </c>
+      <c r="C318" t="s">
+        <v>930</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="E318">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>113053</v>
+      </c>
+      <c r="B319" t="s">
+        <v>932</v>
+      </c>
+      <c r="C319" t="s">
+        <v>933</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="E319">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>113054</v>
+      </c>
+      <c r="B320" t="s">
+        <v>935</v>
+      </c>
+      <c r="C320" t="s">
+        <v>936</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="E320">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>113055</v>
+      </c>
+      <c r="B321" t="s">
+        <v>938</v>
+      </c>
+      <c r="C321" t="s">
+        <v>939</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="E321">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>113056</v>
+      </c>
+      <c r="B322" t="s">
+        <v>941</v>
+      </c>
+      <c r="C322" t="s">
+        <v>942</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="E322">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>113057</v>
+      </c>
+      <c r="B323" t="s">
+        <v>944</v>
+      </c>
+      <c r="C323" t="s">
+        <v>945</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="E323">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>113058</v>
+      </c>
+      <c r="B324" t="s">
+        <v>947</v>
+      </c>
+      <c r="C324" t="s">
+        <v>948</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="E324">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>113059</v>
+      </c>
+      <c r="B325" t="s">
+        <v>950</v>
+      </c>
+      <c r="C325" t="s">
+        <v>951</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="E325">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>113060</v>
+      </c>
+      <c r="B326" t="s">
+        <v>953</v>
+      </c>
+      <c r="C326" t="s">
+        <v>954</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="E326">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>113061</v>
+      </c>
+      <c r="B327" t="s">
+        <v>956</v>
+      </c>
+      <c r="C327" t="s">
+        <v>957</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="E327">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>113062</v>
+      </c>
+      <c r="B328" t="s">
+        <v>959</v>
+      </c>
+      <c r="C328" t="s">
+        <v>960</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="E328">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>113063</v>
+      </c>
+      <c r="B329" t="s">
+        <v>962</v>
+      </c>
+      <c r="C329" t="s">
+        <v>963</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="E329">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>113064</v>
+      </c>
+      <c r="B330" t="s">
+        <v>965</v>
+      </c>
+      <c r="C330" t="s">
+        <v>966</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="E330">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>113065</v>
+      </c>
+      <c r="B331" t="s">
+        <v>968</v>
+      </c>
+      <c r="C331" t="s">
+        <v>969</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="E331">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>113066</v>
+      </c>
+      <c r="B332" t="s">
+        <v>971</v>
+      </c>
+      <c r="C332" t="s">
+        <v>972</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="E332">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>113067</v>
+      </c>
+      <c r="B333" t="s">
+        <v>974</v>
+      </c>
+      <c r="C333" t="s">
+        <v>975</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="E333">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>113068</v>
+      </c>
+      <c r="B334" t="s">
+        <v>977</v>
+      </c>
+      <c r="C334" t="s">
+        <v>978</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="E334">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>113069</v>
+      </c>
+      <c r="B335" t="s">
+        <v>980</v>
+      </c>
+      <c r="C335" t="s">
+        <v>981</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="E335">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>113070</v>
+      </c>
+      <c r="B336" t="s">
+        <v>983</v>
+      </c>
+      <c r="C336" t="s">
+        <v>984</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E336">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>113071</v>
+      </c>
+      <c r="B337" t="s">
+        <v>986</v>
+      </c>
+      <c r="C337" t="s">
+        <v>987</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E337">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>113072</v>
+      </c>
+      <c r="B338" t="s">
+        <v>989</v>
+      </c>
+      <c r="C338" t="s">
+        <v>990</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E338">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>113073</v>
+      </c>
+      <c r="B339" t="s">
+        <v>992</v>
+      </c>
+      <c r="C339" t="s">
+        <v>993</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E339">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>113074</v>
+      </c>
+      <c r="B340" t="s">
+        <v>995</v>
+      </c>
+      <c r="C340" t="s">
+        <v>996</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="E340">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>113075</v>
+      </c>
+      <c r="B341" t="s">
+        <v>998</v>
+      </c>
+      <c r="C341" t="s">
+        <v>999</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E341">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>113076</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E342">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>113077</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E343">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>113078</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E344">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>113079</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E345">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>113080</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E346">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>113081</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E347">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>113082</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E348">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>113083</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E349">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>113084</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E350">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>113085</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E351">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>113086</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E352">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>113087</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E353">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>113088</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E354">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>113089</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E355">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>113090</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E356">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>113091</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E357">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>113092</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E358">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>113093</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E359">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>113094</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E360">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>113095</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E361">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>113096</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E362">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>113097</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E363">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>113098</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E364">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>113099</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E365">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>113100</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E366">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>113101</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E367">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>113102</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E368">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>113103</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E369">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>113104</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E370">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>113105</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E371">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>113106</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E372">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>113107</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E373">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>113108</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E374">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>113109</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E375">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>113110</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E376">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>113111</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E377">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>113112</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E378">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>113113</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E379">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>113114</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E380">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>113115</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E381">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>113116</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E382">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>113117</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E383">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>113118</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E384">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>113119</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E385">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>113120</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E386">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>113121</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E387">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>113122</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E388">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>113123</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E389">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>113124</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E390">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>113125</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E391">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>113126</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E392">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>113127</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E393">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>113128</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E394">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>113129</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E395">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>113130</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E396">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>113131</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E397">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>113132</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E398">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>113133</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E399">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>113134</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E400">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>113135</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E401">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>113136</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E402">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>113137</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E403">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>113138</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E404">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>125682</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E405">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>125683</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E406">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>125684</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E407">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>125685</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E408">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>125686</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E409">
+        <v>952</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">