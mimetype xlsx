--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="638">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1280">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1926,50 +1926,1976 @@
     <t>t.me/NeRestorani/6236</t>
   </si>
   <si>
     <t>t.me/NeRestorani/6237</t>
   </si>
   <si>
     <t>Хочешь стать настоящим PRO на своей кухне? Погрузись в мир вдохновения с Hansa PRO Chef. PRO вдохновение. PRO тебя. Это про то, как техника помогает раскрыть твой кулинарный талант, вдохновляет и объединяет всех, кто любит готовить. А ещё у тебя есть шанс принять участие в мастер-классе от бренд-шефа @remboa_chat! Участвуй в розыгрыше и покоряй новые вершины вместе с Hansa! erid: 2Vtzqx8Jy2v</t>
   </si>
   <si>
     <t>10.04.25 13:25</t>
   </si>
   <si>
     <t>t.me/NeRestorani/6235</t>
   </si>
   <si>
     <t>Сегодня проезжал мимо метро Университет и вспомнил, что там недавно открылась первая китайская пекарня «Ne Cake»! Меня налопаться сладкого (да и не только сладкого 😂) долго уговаривать не надо, поэтому, вот что я затестил: Сэндвич с курицей и ветчиной (400 р) — по вкусу как я готовлю дома: сочный, сытный и вкусный — рекомендую. Десерт с клубникой (600 р) — для тех, кто любит бисквит как облачко и не очень сладкие десерты — это для вас! Моти (400 р) — отдельный лайк: огромный, вкусный, тает во рту, с кусочками фруктов внутри. Мне попался с манго, но есть и другие вкусы. Если по виду не понимаете, с чем десерт — спросите у продавца, он расскажет, так как всё написано на китайском, включая ценники. Само заведение не очень большое — всего два столика, но в основном оно и рассчитано, чтобы покупать навынос. В итоге из минусов только то, что оплату принимают переводом. Но так во всех китайках 🤷 🔥 м.Университет (🚶‍♂️94 м.), площадь Джавахарлала Неру, 1</t>
   </si>
   <si>
     <t>09.04.25 12:57</t>
   </si>
   <si>
     <t>t.me/NeRestorani/6228</t>
   </si>
   <si>
     <t>Заметил, что в Яндекс Картах появилась лента с подсказками — «Поесть», «Выпить», «Погулять», «Развлечься». Решил попробовать. Оказалось, за всем этим стоит нейросеть, которая изучает мои интересы, местоположение, день недели — и подкидывает места, которые могут зайти 😁 Проверил в районе Дмитровской, где обычно ничего не ищу — Карты выдали кучу всего: — мясной ресторан-бар с техасским смокером «Meat Crew», — японское кафе «Ramen Ten», — чикагский гастробар «The 312», — азиатский кафе-бар «Гламурная чифанька» и многое другое. Что особенно круто — рекомендации не только про еду. Есть парки, бары, развлечения, даже нестандартные локации, про которые обычно никто не пишет. А если место неинтересно — можно скрыть, и нейросеть будет предлагать точнее. Советую потестить в незнакомых районах — там часто всплывает неочевидное. 🔥 НеРестораны</t>
+  </si>
+  <si>
+    <t>15.09.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9301</t>
+  </si>
+  <si>
+    <t>15 лет — 15 ресторанов и 1,5 кг мидий! В этом году сети «Brasserie Lambic» исполняется 15 лет. И забавное совпадение — именно столько ресторанов у ребят сейчас работает в Москве. В честь юбилея придумали вполне себе гастрономический подарок: 1,5 кг бельгийских мидий в соусе отдают за 2011₽. Цифра тоже не случайная — именно в 2011 году открылся первый «Brasserie Lambic». Короче, если давно собирались устроить себе тазик мидий — вот он, повод. Только не откладывайте надолго: такая история с мидиями будет в «Brasserie Lambic» до конца сентября. ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>15.09.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9296</t>
+  </si>
+  <si>
+    <t>Вот очень сильно кайфанул! Так как на выходных к нам приезжал дорогой друг, а он довольно-таки искушён в гастрономической теме (так как у самого одна из лучших настоечных России и он отлично погружён в тему), стояла задача придумать такой вечер, чтобы удивился даже он. Ну а вы знаете, что я обожаю Азию. Была мысль про хого и гриль в Китайке, но потом нашёл вариант ещё прикольнее — аутентичное корейское барбекю с той самой мраморной говядиной K-BBQ. Говорят, мясо наше, российское, но на вид — один в один как корейское хану. Смутило только одно — что находится всё это на Патриках. Но в дальнейшем это даже придало свой шарм, потому что место сильно выбивается среди однотипных и стерильных заведений в этом районе. Для того чтобы вечер заиграл правильными красками, начали с безлимитного соджу за 4000₽ на двоих. Как и в любом корейском BBQ, ко всему, что вы закажете, вам принесут панчхан — набор небольших корейских закусок. И здесь ассортимент очень богатый (на фото). Ну а для гриля взяли следующее: — Маринованные говяжьи рёбра в соусе комбу (1600₽ за 100 г) — главная позиция за вечер! Комбу — это ламинария, богатая природным глутаматом, поэтому она усиливает умами и делает вкус мраморной говядины ещё более насыщенным и мясным. На раскалённом гриле сладко-солёный маринад быстро карамелизуется, появляется яркая корочка, а внутри мясо остаётся сочным. Вообще бомба! Очень понравилось! — Свиная грудинка самгёпсаль (850₽ за 100 г) — название буквально означает «трёхслойное мясо» из-за чередующихся слоёв мяса и жира. Одно из самых популярных блюд корейского BBQ. Если есть правильно — класть в листья салата вместе с панчханом и соусом — топ! — Утиная грудка (950₽ за 100 г) — тоже очень вкусная, и маринад классный. Главное — её не пережаривать, так как утиную грудку, как и говядину, лучше есть medium: так сочнее и вкуснее. — Эноки в беконе (1100₽ / 120 г) — вот их не берите. У нас так и не получилось приготовить их так, чтобы из прогрызть. Не очень. Сразу скажу: да, удовольствие недешёвое. За это все с пивом (к слову, удивлён, что нет корейской Terra, а только китайский Lucky Buddha) за весь счёт мы отдали около 20к. на троих. Но честно и не кривя душой — ушли мы оттуда в состоянии «я больше не буду есть неделю» и в идеальной кондиции! Так что если монетка в кармане водится, а праздник устроить хочется — ЭТО МОЙ ОДНОЗНАЧНЫЙ РЕКОМЕНДАСЬОН! 🚇 Пушкинская (810 м), Малая Бронная ул., 26, стр. 1 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>15.09.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9287</t>
+  </si>
+  <si>
+    <t>Вот очень сильно кайфанул! Так как на выходных к нам приезжал дорогой друг, а он довольно-таки искушён в гастрономической теме (так как у самого одна из лучших настоечных России и он отлично погружён в тему), стояла задача придумать такой вечер, чтобы удивился даже он. Ну а вы знаете, что я обожаю Азию. Была мысль про хого и гриль в Китайке, но потом нашёл вариант ещё прикольнее — аутентичное корейское барбекю с той самой мраморной говядиной K-BBQ. Говорят, мясо наше, российское, но на вид — один в один как корейское хану. Смутило только одно — что находится всё это на Патриках. Но в дальнейшем это даже придало свой шарм, потому что место сильно выбивается среди однотипных и стерильных заведений в этом районе. Для того чтобы вечер заиграл правильными красками, начали с безлимитного соджу за 4600₽ на двоих. Как и в любом корейском BBQ, ко всему, что вы закажете, вам принесут панчхан — набор небольших корейских закусок. И здесь ассортимент очень богатый (на фото). Ну а для гриля взяли следующее: — Маринованные говяжьи рёбра в соусе комбу (1600₽ за 100 г) — главная позиция за вечер! Комбу — это ламинария, богатая природным глутаматом, поэтому она усиливает умами и делает вкус мраморной говядины ещё более насыщенным и мясным. На раскалённом гриле сладко-солёный маринад быстро карамелизуется, появляется яркая корочка, а внутри мясо остаётся сочным. Вообще бомба! Очень понравилось! — Свиная грудинка самгёпсаль (850₽ за 100 г) — название буквально означает «трёхслойное мясо» из-за чередующихся слоёв мяса и жира. Одно из самых популярных блюд корейского BBQ. Если есть правильно — класть в листья салата вместе с панчханом и соусом — топ! — Утиная грудка (950₽ за 100 г) — тоже очень вкусная, и маринад классный. Главное — её не пережаривать, так как утиную грудку, как и говядину, лучше есть medium: так сочнее и вкуснее. — Эноки в беконе (1100₽ / 120 г) — вот их не берите. У нас так и не получилось приготовить их так, чтобы из прогрызть. Не очень. Сразу скажу: да, удовольствие недешёвое. За это все с пивом (к слову, удивлён, что нет корейской Terra, а только китайский Lucky Buddha) за весь счёт мы отдали около 20к. на троих. Но честно и не кривя душой — ушли мы оттуда в состоянии «я больше не буду есть неделю» и в идеальной кондиции! Так что если монетка в кармане водится, а праздник устроить хочется — ЭТО МОЙ ОДНОЗНАЧНЫЙ РЕКОМЕНДАСЬОН! 🚇 Пушкинская (810 м), Малая Бронная ул., 26, стр. 1 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>12.09.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9282</t>
+  </si>
+  <si>
+    <t>У RIZZ на Пятницкой стало больше крыши, видов и мест для вечерних посиделок. Террасу на четвёртом этаже расширили сразу на 40 посадочных мест — теперь она вмещает до 120 гостей. Заодно панорама стала почти круговой: с крыши открывается вид на центр Москвы и храм Священномученика Климента Папы Римского. На случай московской осени предусмотрели автоматическую крышу и остекление, так что терраса работает не только в идеальные летние вечера. По пятницам и субботам здесь ещё и ставят диджейские сеты — можно приходить ближе к закату и оставаться до ночи. Сам RIZZ занимает четыре этажа: внутри ресторан, бар и лаунж, а крыша фактически стала отдельной частью проекта. 🚇 Новокузнецкая (400 м), Пятницкая улица, 24 ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>10.09.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9277</t>
+  </si>
+  <si>
+    <t>Если придется много пить, то какую еду лучше всего есть перед этим? Сербскую! Вчера ездил на Bar Hub Expo 2026 — посмотреть и попробовать, что нового в этом году привезли производители и дистрибьюторы для барного рынка. А мероприятие удачно проходит на Винзаводе, где со своим фургончиком стоит наш старый знакомый — дядя Светислав, «Настоящий Серб», которого уже многие подписчики полюбили! Ну а так как впереди предстояло много дегустаций, грех было пройти мимо и не хлопнуть его фирменной плескавицы (500₽). Я не знаю, как он это делает, но, по-моему, она лучшая в Москве! Нежнейшая, сочная и ооочень вкусная! Ещё он посоветовал попробовать новый фасолевый суп с копчёностями (300₽) — наваристый, мяса много, кайф! Ну и по классике взял шопский салат (350₽) — клетчатку надо кушать! А первым напитком вечера стала персиковая ракия, которой дядя Светислав угощает гостей, ну и сам с удовольствием пьёт. К слову, Bar Hub — прикольное мероприятие, я там был впервые. По сути, ходишь от стенда к стенду и тестишь. Из того, что прям отложилось в памяти: сорокаградусный IPA-дистиллят от Zagovor Brewery, коктейли на безалкогольном джине от Hoppers (по вкусу — один в один как с настоящим!), африканский джин Cape Town на тростниковом дистилляте и новые «Чистые Росы» с перцем (самая уважаемая мной водка в принципе). Ну и, как вы поняли, пробовать пришлось много и разного. Так что могу официально заявить: плескавица и суп отработали на все 100% — утром я был огурцом! 🚇 Курская (490 м), 4-й Сыромятнический пер., 1/8с12 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>09.09.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9273</t>
+  </si>
+  <si>
+    <t>🍔 Рестораны могут внедрить ИИ-хостес — агент поможет им не упустить гостей. Например, в ресторан звонит человек, чтобы забронировать столик. Но сотрудника срочно вызвали на кухню. Тогда на звонок ответит и столик забронирует ИИ-хостес. Поговорили с Артёмом — одним из создателей проекта и выпускником Факультета компьютерных наук ВШЭ — о том, как в компании внедряют ИИ и можно ли построить свой стартап внутри Яндекса. ↘️ Это один из первых кейсов из новой программы Яндекса 75/75/75. В ней сотрудники используют ИИ, чтобы ускорить разработку и быстрее вывести продукты на рынок. 👉 Чтобы подключить ИИ-хостес, оставьте заявку по ссылке</t>
+  </si>
+  <si>
+    <t>09.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9268</t>
+  </si>
+  <si>
+    <t>По соотношению цена/качество — всё ещё самая топовая безлимитка! Забегали недавно к китайцам в «Маркет Дружба» (не путать с новослободской), проверить, как поживает их бесконечная лента с грилем и хого. Для тех, кто пропустил мой пост прошлым летом, напомню концепцию: платите 1880₽, намешиваете себе соус, садитесь за бесконечную ленту, по которой ездят всякие вкусняшки и напитки. Перед вами гриль и хого — кипящий бульон на выбор. Сидите, готовите и едите сколько хотите. Плюс в холодильнике можно набрать замороженной нарезки говядины или баранины, там же лежат разнообразные фрикадельки — некоторые, кстати, даже очень вкусные. А в мультиварках всегда есть рис. И отдельно молодцы, что с качеством не халявят. За год хуже точно не стало, а ассортимент, наоборот, только увеличили. Да, здесь нет такого выбора маринованного мяса и морепродуктов, как в «Мишках Братишках», но там и примерно на 400₽ дороже. Поэтому, если вам эти моменты не принципиальны, — тут вообще топ! Отдельно отмечу напитки: на ленте только разные виды холодного чая, кстати, очень даже неплохие. Ну а если хочется пивка или чего покрепче — рядом «ВинЛаб», и никто не запрещает взять всё там. Как я понял, здесь даже пробкового сбора нет! P.S. Рядом с рисом увидел ещё какие-то супы из птичьих гнёзд. Кто знает или, может, пробовал — что это вообще такое? Я как-то не решился. 🚇 Юго-Западная (220 м), проспект Вернадского, 105 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>08.09.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9263</t>
+  </si>
+  <si>
+    <t>Новая рубрика! Периодически проверяю места, которые начинают хайпить в рилсах. На той платформе без ВАУ сложно залететь, поэтому с эмоциями иногда перебарщивают. И я понял, что пора делать из этого рубрику: прихожу, пробую, выдаю честный вердикт. В прошлый раз были бейглы по косарю — всё печально. Сегодня — та самая шаурма с Бауманской, которую не снял только ленивый! Место называется «20/13» — микроскопическая шаурмичная буквально на два квадрата. Работает уже полтора года. Фишка — вместе с шаурмой подают бульон в стаканчике. Но в мою смену его не было, поэтому взяли шаурму (320₽) и батат (230₽). Сразу про батат — полный провал: несолёный, неприправленный, почти безвкусный, по консистенции — как желейный червяк. Шаурма неплохая, мяса достаточно, но соус слишком жирный — практически чистый майонез. Короче — специально сюда ехать точно не стоит, не тратьте время. Уверен, у вас на районе есть шаурма не хуже, а скорее всего — вкуснее. По факту это просто обычная шаурмичка, где ребята начали вести Инстаграм. А рядом Вышка, студенты начали её снимать, среди них наверняка немало начинающих блогеров — ну и понеслась. 🚇 Бауманская (870 м), Старая Басманная ул., 20, стр. 1</t>
+  </si>
+  <si>
+    <t>04.09.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9255</t>
+  </si>
+  <si>
+    <t>На меня жалуются! Да! Прям в личку, а иногда и в комментариях. Говорят: «Антон, весь этот ваш стритфуд, путешествия и Азия — это, конечно, хорошо, но как-то не хватает модных и ярких мест, где можно позавтракать!» Согласен, виноват! Исправляюсь — считаю, «Мира Бистро» попадает под запрос максимально. Ну сами посмотрите: розовое, весёлое, да ещё и завтраки весь день! Их мы и затестили: — Драники из цукини с яйцом пашот (690₽) — лёгкие, нежные, а с правильно приготовленным яичком вообще хорошо! Вкусненько! — Сырники со сметаной и вишнёвым соусом (590₽) — тоже нежнейшие, а главное — осталась структура творога. Люблю, когда так! Один минус — маленькие. По кофе у ребят тоже полный порядок: и латте (450₽), и айс-бамбл (520₽) прекрасны, а значит, зерно хорошее. Ну а вам желаю легонечко отработать этот последний солнечный денёк недели и с улыбкой ворваться в выходные! ❤️ 🚇 Пушкинская (42 м), Тверская улица, 16, стр. 1 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>03.09.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9241</t>
+  </si>
+  <si>
+    <t>Совсем забыл рассказать про отель, в котором отдыхал в Дагестане! А его обязательно надо показать, потому что, по словам местных, это самый современный и крутой отель в республике. Говорю я про «Аварал». И главная фишка отеля — это расположение. Шикарный вид на горы и Сулак, рядом огромная ухоженная парковая территория, а вокруг — практически все главные развлечения: Сулакский каньон, пещерный комплекс «Салатау» с подвесным мостом, зиплайном и той самой кофейней в скале, про которую я писал ранее, а совсем недалеко — «Главрыба» с форелевым хозяйством и катерами. Конечно же, при отеле работает ресторан «Аварал» с национальной дагестанской кухней: хинкал, курзе, чуду — всё на месте! А ещё советую посетить «Салатавские бани» с дровяными парными, купелью и бассейном под открытым небом! В общем, «Аварал» — отличная точка, чтобы остановиться на несколько дней и посмотреть всё самое интересное вокруг Сулакского каньона. Но учитывайте местные правила: на территории отеля просят соблюдать сдержанный дресс-код, а алкоголя нет ни в ресторане, ни в самом отеле. Если выбираете полностью трезвый отдых — это будет только плюсом! P.S. Больше фоток этого прекрасного места будет, как всегда, в комментариях! 📍 Республика Дагестан, Казбековский район, с. Ново-Зубутли ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>02.09.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9233</t>
+  </si>
+  <si>
+    <t>Первый раз в жизни попробовал курутоб! Продолжаю искать гастрономические алмазы в замкадье, и в этот раз меня занесло аж в Рассказовку, в местный «Плов Центр». Вообще обратил на них внимание в инсте, так как они обещали полукилограммовые стейки за 1200₽. Сразу скажу — за стейками сюда ехать не надо. Думаю, вы и сами по фото всё видите: это не стейки, а просто жареное мясо, ну и половина там — кости. Своих денег точно не стоит. А вот остальное, что мы попробовали, приятно удивило: • Самаркандский плов (465₽) — ну раз это «Плов Центр», то, конечно, взяли плов. Прикольный, нежирный, приготовлен правильно, мяса нормально, и оно прям тает. • Ачик-чучук (400₽) и Шакароб (360₽) — салатики к плову. Лайфхак: берите шакароб — здесь это, по сути, ачик-чучук, в который ещё добавили огурцы. Получается даже выгоднее. • Курутоб (570₽) — ну и бриллиант этой трапезы! Что это вообще такое? Это традиционное таджикское блюдо, а название связано с курутом — сушёным кисломолочным продуктом, который растирают с водой в большой деревянной тарелке — табаке. Лепёшку фатир рвут на кусочки, заливают разведённым курутом, сверху добавляют овощи, зелень и поливают горячим маслом. В классическом варианте мяса обычно нет, хотя сейчас делают версии с мясом — я как раз такую и попробовал! Очень интересный вкус: тут тебе и тёплое масло, и свежие овощи, и пропитанная лепёшка, и мягкое мясо. Необычно, но понравилось! Из минусов — меню тут, конечно, раздули будь здоров. Помимо тех же стейков, обнаружились даже роллы. Я всё-таки считаю, что такие места должны держать свою аутентичность и топить именно за неё. Но прекрасно понимаю, что сейчас заведениям непросто и приходится добавлять в меню то, что пользуется спросом. Возможно, роллы вообще нужны больше для доставки. В любом случае, что касается национальной кухни — тут всё топ. Смело советоватую к посещению! 🚇 Рассказовка (14 м), ул. Корнея Чуковского, 2, стр. 1 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>31.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9232</t>
+  </si>
+  <si>
+    <t>Главное событие для специалистов HoReCa  Не упустите возможность принять участие в программе обучения для специалистов индустрии гостеприимства, а также серию мастер-классов от ведущих российских шефов с 15 по 18 сентября.   Что вас ждет на WorldFood Moscow:  — готовые инструменты от топ-экспертов HoReCa, которые помогут вам выйти на новый уровень доходности   — знаменитые шефы со всей России (и не только) поделятся своим опытом и уникальными знаниями в процессе лекций и мастер-классов  — все поставщики для HoReCa на одной площадке   — живое общение с экспертами и коллегами по рынку  Если работаете в ресторанном бизнесе и хотите привезти с выставки полезные контакты и реальные идеи для работы — регистрируйтесь заранее по промокоду NEREST и скачивайте приложение WorldFood Connect для навигации по выставке. Ваш билет после регистрации будет доступен в приложении.    Реклама: ООО «АйТиИ Экспо Интернешнл», ИНН: 7708333955. Erid: 2VfnxyBTfD5</t>
+  </si>
+  <si>
+    <t>31.08.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9224</t>
+  </si>
+  <si>
+    <t>Пивоварня, да на которой ещё и вкусно кормят! Ну вообще про это место я узнал ещё весной, но тогда подписчик просил его сразу не палить. Но сейчас вижу, что его уже даже в комментах советуют, так что сдаю все пароли и явки! Тем более место более чем достойное, и в тех же комментариях вам это, если надо, докажут! Пивоварня называется Stamm, при ней же работают магазин и кафе «Wood Wood Burgers». Как вы уже поняли из названия, главное блюдо к пиву здесь — бургеры, но уверяю вас: не только они здесь вкусные. Вот что мы попробовали: • Тёплый салат с говядиной (815₽) — прикольный такой, с картофелем и приличным количеством говядины. Но есть одно но — зачем здесь столько бальзамика? Напомнило 2000-е. • Пицца Пепперони (1190₽) — огромная пицца из печи, в которую пепперони положили прям от души. Понравилась! • Филе судака с картофельным пюре (850₽) — ооо, ну это прям нежнятина! И классный сливочный соус. • Бургеры Wresh Wood (710₽) и Чизбургер (640₽) — первый съел я, второй, поменьше, — дочь. Могу сказать одно: за последнее время это одни из самых вкусных бургеров, которые я пробовал! Оба просто шикарные, и самое главное — готовят на дровах. Ммммм, каиф! Ну и, конечно, здесь надо брать местное свежайшее пиво! Порядок цен — 340₽ за 0,5 л, что за такой свежак в Москве уже давно не цена! 📍 Красная Пахра, Калужское шоссе, 2 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>27.08.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9218</t>
+  </si>
+  <si>
+    <t>В субботу будет тепло и солнце! Я узнавал! Искренне переживаю, что вы сгрустнули с такой погодой в эти дни, а значит, лучший способ провести эту субботу — поехать на природу или пойти гулять по Москве! И если выберете второй вариант, то настоятельно рекомендую зайти в Иоанно-Предтеченский монастырь. К моему стыду, эта локация у меня пролежала всё лето в закладках, а рассказать про неё надо было раньше, потому что именно летом здесь особенно прекрасно! Ну, во-первых, сам внутренний дворик уже заслуживает внимания — он напоминает римское палаццо. В самом соборе обратите внимание на мозаику на полу — очень красивая, да и роспись собора великолепная. Но самое главное — здесь есть очень атмосферная кофейня с неплохим кофе по приятной цене (американо — 200₽, латте — 350₽) и отличной выпечкой. Советую взять что-нибудь и сесть у открытого окна — неторопливо насладиться теплом, солнцем и лёгким вайбом Италии в самом центре Москвы! 🚇 Китай-город (🚶‍♂️ 5 мин.), Малый Ивановский пер., 2/4с5 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>26.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9213</t>
+  </si>
+  <si>
+    <t>У меня плохие новости для ребят из Dodgy! Давайте сразу разложим по полочкам — я не занимаюсь хейтерством, и челикам из Dodgy респектую! Но есть ощущение, что их точке на Покровке придётся несладко в ближайшее время. Просто я не знаю, как их оверпрайс-сэндвичи будут соревноваться с кебабами и шашлыком из «Бобби-Кю» за 300–400₽, которые открылись в 50 метрах от них! Я распробовал их ещё в Ереване в своё время, и с тех пор считаю шашлык из курицы в лаваше с овощами и соусом — это просто пища богов! И, к примеру, у Dodgy самый дешманский сэндвич — это маффин, стоит около 500₽! А если к этому куриному шашлыку ещё взять хачапури на мангале (250₽), то я вообще наедаюсь на добрую половину дня! А хачапури, между прочим, песня — сами посмотрите, как сырочек тянется! Да, я понимаю, что Dodgy модные, что их выбрал Серёга Минаев, чтобы кормить в своём «Чтиво», но рыночек есть рыночек. И когда ты можешь поесть в два раза выгоднее рядом и точно не хуже, а где-то даже вкуснее (если судить по моему последнему посещению Dodgy), то выбор в наше непростое время, мне кажется, очевиден. 🚇 Китай-город (780 м), ул. Покровка, 11 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>24.08.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9212</t>
+  </si>
+  <si>
+    <t>Тот самый обзор на арбузы, который мы все ждали! Чтобы вы больше не мучались с выбором арбузов, ребята заказали их в популярных магазинах, чтобы определить где же вкуснее и выгоднее. В ТОП попали арбузы из "Пятёрочки" и ВкусВилла. Чуть подороже, но не менее вкусные ягоды можно найти в Лавке и Самокате. Выбирать конечно вам, но сделать это теперь куда проще. ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>24.08.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9208</t>
+  </si>
+  <si>
+    <t>Рамён-борщ, что? Да! Именно такую дружбу народов я только что попробовал! Стоит это чудо 500₽, а подают его в новом малюююсеньком заведении «Рамен Аля Рус». Говорят, владелец несколько лет жил в Корее, соскучился по отчизне и, вернувшись сюда, открыл вот такую концепцию. Ещё мы затестили: • Пельмени-кимчи (480₽) — скажу честно, вообще не ожидал, но пельмени с кимчи — просто бомба! Идеально женятся, но сразу предупреждаю — остро. • Кимчи а-ля рус (250₽) — по сути, просто белое кимчи, но вкус трушный! По итогу — всё понравилось! Это точно интересно и стоит того! Теперь ждём от ребят токпокки-бифстроганов 😁 А что? Я бы такое попробовал! Единственный минус — даже зная, где они находятся, найти заведение сложновато. Поэтому инструкцию, как добраться, и меню закину в комменты! 🚇 Красные Ворота (380 м), Садовая-Черногрязская улица, 8, стр. 9 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>22.08.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9201</t>
+  </si>
+  <si>
+    <t>Новый на Пятницкой! Сегодня открылся новый рамен-изакая-бар прямо на набережной. Здесь соединяются японские традиции и тяга к смелым экспериментам, что хорошо заметно на примере различных фьюжн-раменов и сочных авторских якитори, которые готовят на угольном гриле робата. Шеф рекомендует начать знакомство с Сёю-рамена с вонтонами (эксклюзив только на Пятницкой), Тори-пайтана и Утиного Сёю, попробовать классические и авторские якитори, различные роллы, курицу карааге, гёдза, креветки, десерт «Манэки-нэко» (котик) и блинный торт «Матча» с клубникой. А дополнить гастрономическую историю — коктейлями на базе азиатских продуктов. В честь открытия действует особое предложение на рамены: первые 100 гостей получают рамен по 490 рублей (каждый день до 1 сентября). А при заказе трех порций классических якитори цена на каждую станет 280 рублей (то есть 3 шт. — 840 рублей), при заказе трех порций авторских якитори цена на каждую станет 580 рублей. Адрес: ул. Пятницкая, 2/38с1 +7 (495) 323-99-60</t>
+  </si>
+  <si>
+    <t>22.08.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9194</t>
+  </si>
+  <si>
+    <t>20.08.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9190</t>
+  </si>
+  <si>
+    <t>T-Premium теперь в Суздале! Вместе с Дымов Керамикой сервис создал новую версию традиционного паттерна «Черника». Теперь этот узор можно увидеть в разных пространствах города. У Сыродельни появилась фотобудка T-Premium, а во дворе Дома русского чаепития — фотозона с настоящими самоварами и зеркалом в форме наличника. Кроме того, клиентам T-Premium доступен кэшбэк 10% в магазинах и ресторанах сети «Дымов». Подробности здесь Кэшбэк действует до 30.09.2026, максимум 15000₽. Доступен клиентам с сервисом T-Premium.</t>
+  </si>
+  <si>
+    <t>20.08.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9188</t>
+  </si>
+  <si>
+    <t>Сербы — братья! Всегда за это топил и буду топить! А ещё с огромным удовольствием ищу новые места с сербской кухней и ем её! Вот и на днях добавил в копилочку ещё одно — сербское бистро «Полако». Что затестили: • Печена паприка (300₽) — приготовленный на гриле перец Рамиро с зеленью, маслом и чесноком. Берёте к нему каймак (150₽ — мягкий рассольный сыр), и я вам клянусь — пища богов! • Пасуль чорба (400₽) — большая тарелка наваристого фасолевого супа с копчёностями. Причём копчёностей и мяса в нём много — очень вкусно! • Плéскавица (700₽) — она огромная! Нет, она ОГРОМНАЯ! Я считаю себя человеком с приличным аппетитом, но даже я не осилил её полностью. Сочная, мясистая, много овощей и соуса — кайф! Отдельно отмечу сербские напитки: от слабогазированного «Князя Милоша» до сербского лимонада! Ну и что сказать — видно, что всё приготовлено с душой и любовью! Приличные порции, как-то знаете, по-сербски, но по-домашнему. А самое главное — вкус как в Белграде. Уж я-то знаю, о чём говорю 😋 🚇 Академическая (470 м), улица Дмитрия Ульянова, 10/1к1 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>19.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9179</t>
+  </si>
+  <si>
+    <t>Кажется, этим летом мы нашли способ сэкономить на кофейнях 🙄 Попробовали все 3 новых напитка с кофе от Ozon fresh, теперь не понимаем, зачем каждый раз идти в кофейню, если можно просто заказать напиток домой? Ozon fresh в ТГ, МАКС и ВК</t>
+  </si>
+  <si>
+    <t>19.08.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9174</t>
+  </si>
+  <si>
+    <t>Найден алмаз! Нет, даже бриллиант! Вот где-где, но точно не в Бутово я ожидал встретить такую шикарную итальянскую кухню! «PastiAsti» — очень вкусное итальянское бистро, которое легко тянет на твёрдую десятку! Начали с салата со страчателлой и четырьмя видами томатов — 695₽. Тут и большие помидоры, и черри, и вяленые, и маринованные. Очень прикольное сочетание: томаты отличаются по вкусу и текстуре, а страчателла всё это отлично объединяет. Тортеллини с телятиной — 795₽. Паста вообще просто супер! Видно, что её делают на месте: тесто нежнейшее, начинка аккуратная, а сами тортеллини сварены как надо — аль денте, как я люблю. Пицца «Парма и рукола» — 1095₽. Тоже шикарная: очень качественные ингредиенты, хорошее сочетание вкусов и правильное тесто — тонкое, но при этом с нормальным бортиком. А на десерт взяли ромовую бабу — 595₽. Невероятно интересное исполнение: все привыкли к её классическому внешнему виду, а здесь она абсолютно другая. Но главное — очень вкусная. И самое главное — вино, которое вы видите на фото, можно пить сколько угодно, бесплатно и без каких-либо условий. Ну разве это не роскошно? 🚇 Бульвар Адмирала Ушакова (380 м), Венёвская улица, 6 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>19.08.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9165</t>
+  </si>
+  <si>
+    <t>Неожиданно приятная японка! Моя дочь продолжает водить меня по местам, где есть рис, рыба и хоть что-то связанное с японской или южнокорейской культурой. Так мы оказались в «Ниппон» — небольшом ярком кафе, где можно не только поесть, но и прикупить всяких заграничных ништячков. Мы попробовали: — Пряный рамен с кунжутом и говяжьим фаршем (890₽) — хорошая лапша, много фарша, а порция большая и сытная. — Онигири с лососем (350₽) и онигири с угрём (350₽) — вполне приемлемая цена. Возможно, выглядят они не так эффектно, как те, что я пробовал на Даниловском рынке, зато начинки много и сами они очень даже вкусные. —Суши «Унаги» с угрём (230₽), гункан спайси с угрём (230₽) и суши «Сяке» с лососем (230₽) — суши тоже могу похвалить: рыбка свежая и вкусная, гунканы прикольные. Общий вывод — и ребёнку, и мне место очень понравилось. Если такое любите вы или ваши дети — ярко, вкусненько и однозначный рекомендасьон! 🚇 Вавиловская (620 м), Ленинский проспект, 73/8 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>18.08.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9156</t>
+  </si>
+  <si>
+    <t>Ехал сегодня на машине и чувствую яркий запах хлеба и сдобы! А это что значит? Где-то рядом хлебобулочный завод, а где завод, там и магазин со свежей выпечкой! И я был прав, так как проезжал легендарный комбинат «Черёмушки», а при нём расположился магазинчик «Хлеб и Торты». Самое классное здесь, конечно, то, что всё — булочки, тортики, печенюшки — свежак, так как делают здесь же! Порядок цен такой: Свежая выпечка — 30–85₽ Хлеб — 60–110₽ Рулеты и упакованная выпечка — 150–250₽ Печенье и пряники — 120–250₽ Обычные фабричные торты — 200–450₽ Фирменные торты «Черёмушки» — 800–2000₽, отдельные до 3290₽ Для расширения ассортимента можно купить и молочку, колбасы, сыры и даже прикольные кружки и чашки. Но самое главное — тут можно полноценно перекусить, так как к булочке, которую вы выбрали, делают и кофе. Да, он из аппарата, но неплохой, да и цена у него около 150₽! В итоге закупился печенюшками, свежим хлебом и купил даже торт «Птичье молоко», потому что, как мне кажется, у них он самый классный. А у вас какой любимый торт? 🚇 Воронцовская (710 м), ул. Намёткина, 10А, стр. 1</t>
+  </si>
+  <si>
+    <t>15.08.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9150</t>
+  </si>
+  <si>
+    <t>По совету подписчика посетил самое большое форелевое хозяйство в Дагестане Ну ладно, не буду лукавить: я и сам собирался сюда заехать. Но раз вы ещё и посоветовали это место в комментариях, то я был просто обязан. И, как оказалось, не зря. В «Главрыбе» каждый год выращивают около 50 тонн форели. Причём здесь есть и радужная, и янтарная форель. А недавно начали разводить ещё и осетра. Правда, до икры ему пока далеко — рыба должна сначала вырасти. Основная часть рыбы потом отправляется в рестораны, которые находятся здесь же: «Главрыбу» и «Айву». Поэтому ту самую форель, которую вы видите в садках, можно тут же заказать и попробовать. Рыбу готовят на мангале, цена — примерно 300₽ за 100 грамм. При желании сотрудники хозяйства сами поймают для вас рыбу, после чего её можно забрать с собой и приготовить уже дома. Ещё здесь проводят экскурсии, где рассказывают, как всё устроено. А за 100₽ можно купить корм и покормить форель. Вроде простая вещь, но довольно-таки весело, особенно детям нравится. Так что если будете в Дагестане, советую заехать. Рыба действительно очень вкусная. Всё-таки свежая форель сильно отличается от той, которая потом доезжает до нас. 📍 ул. Владимира Путина, 2, село Ново-Зубутли ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>15.08.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9145</t>
+  </si>
+  <si>
+    <t>Найден алмаз! Нет, даже брилиант! Вот где где, но точно не в Бутово я ожидал встретить такую шикарную итальянскую кухню! Место тянет на твердую десятку, а то, что здесь ещё и вино можно пить сколько угодно бесплатно, это вообще бомба. А говорю я про «PastiAsti».</t>
+  </si>
+  <si>
+    <t>13.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9136</t>
+  </si>
+  <si>
+    <t>В Москве появилось ещё одно место для летних тусовок! В прошлые выходные открылось пространство «Огни» в партнёрстве с Яндекс Едой. И идея прикольная: теперь найти всё что хочется можно не только в приложении Еды, но и оффлайн. Например, если хочется спокойно посидеть небольшой компанией — есть балкон для камерных вечеров, который можно забронировать через раздел «Сходить» в Яндекс Еде. Если хочется тусоваться — пит-стоп бар, где можно заказать напитки и не выпадать из движухи. Мне нравится сама идея: хочется спокойно посидеть — пожалуйста, хочется тусоваться — тоже есть где. Так что я бы советовал заехать и затестить самим.</t>
+  </si>
+  <si>
+    <t>13.08.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9131</t>
+  </si>
+  <si>
+    <t>Настоящая кофейня в скале! Вжух — и я уже в Дагестане! А Махачкалу и Дагестан заслуженно называют кофейной столицей России, потому что здесь их более чем 1500, и одна кофейня приходится в среднем на 500 человек, а это даже больше, чем в Москве! Ещё в регионе более 20 обжарочных производств, а рынок растёт на 30% каждый год! И если рассказывать про кофе в Дагестане, то кофейня «Нохъо» (что в переводе с аварского означает «пещера») — лучший для этого вариант, потому что из любви к кофе дагестанцы выдолбили её в горе. Я даже не представляю, как это строили, потому что видел, как туда завозят ингредиенты — их буквально носят на руках по подвесному мосту, по которому в первый раз человеку, который обычно ходит по столичному асфальту, идти очень страшновато. Но вернёмся к главному — кофе. Понятно, что тут есть всё: от эспрессо (200₽) до cold brew (300₽). Но, безусловно, главный хит — раф с урбечом (440₽). Урбеч — это местная паста из орехов, и с кофе они сочетаются просто идеально! К кофе можно взять один из десертов — после прыжка с тарзанки (7000₽ за прыжок) или зиплайна (5000₽), которые находятся здесь же, он просто необходим, чтобы восполнить калории. А вы были в Дагестане? Что стоит посмотреть? 📍 Республика Дагестан, Кизилюртовский район, сельское поселение Миатли ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>12.08.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9122</t>
+  </si>
+  <si>
+    <t>Просто шикарный шведский стол! Я вам уже рассказывал про «Мишки Братишки» — китайский безлимит с хого и грилем. Так вот, недавно они открыли новое место — «Вкус Азии Шведский Стол». Тут такая же концепция, но выбор еды стал ещё больше, да и само место более светлое и стильное! На выбор: несколько видов говядины, свинины, курицы, субпродукты, креветки, кальмары, три вида лапши, различные фрикадельки, грибы, салаты, овощи, фрукты и даже несколько видов десертов. Из напитков в безлимит входит только чай, надо признать — вкусный. Отдельно можно заказать бабл-ти или взять в холодильнике пиво и колу. Ценник стал повыше, но ненамного — 2200₽. Лимита по времени нет. Кстати, когда уже наедитесь, найдите большой железный аппарат с мороженым. Цвета ядерные, но мороженое очень даже ничего. После такого плотного приёма пищи — кайф! 🚇 Юго-Западная (3,5 км), Ленинский проспект, 68 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>10.08.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9115</t>
+  </si>
+  <si>
+    <t>Поел пирожков с капота «Волги», кайфанул от шашлыка и закупился раритетами! Буквально вторые выходные в Переделкино работает новое пространство «Гаражи», и называется оно так не случайно. Раньше тут была автобаза Союза писателей, поэтому и выбрали такую концепцию: гараж был не просто стоянкой для машин, а частью «советской мечты» — местом, где занимались спортом, слушали пластинки и встречались с друзьями. Меня же в первую очередь всегда интересует гастрономическая часть. Ну не мог я пройти мимо пирожка с мясом (260₽) и с яблоком (210₽) — хорошие, кстати. А после прогулки по локациям — навернуть ещё шашлыка. Да, цены на него совсем не советские: Бедро цыплёнка — 750₽ Куриная грудка — 720₽ Бедро индейки — 980₽ Мраморная говядина — 970₽ Мраморная свинина — 820₽ Ягнёнок — 960₽ Но я вас уверяю: запах на всю округу стоит такой, что ты сам не замечаешь, как уже сидишь с пищалкой и ждёшь свой заказ. Но надо заметить, что шашлык прекрасный: сочный, мягкий, а ачучук вообще тему в тему. Помимо еды здесь есть блошиный рынок, на котором я закупился прикольными табличками со старых заводов по 1000₽. Надумывал ещё купить портрет Ленина на дачу, но 8000₽ за Ленина мне что-то жалко. Плюс ещё несколько локаций: Театр кукол со спектаклями прямо из советской «полуторки», архитектурная мастерская с лекциями и выставками, детская площадка с каруселью и ракетой, музыкальный гараж со Стеной Цоя и концертами и гараж «Атлетика» с советскими тренажёрами. По итогу пространство получилось прикольное, и если вы ещё не были в посёлке писателей, то крайне рекомендую совместить посещение и заглянуть сюда тоже. К сожалению, девять фоток в посте всю атмосферу не передадут, поэтому остальные залью в комментарии. Там же рассказывайте — был ли у вас гараж и что вы там делали? 📍 Переделкино, посёлок ДСК Мичуринец, вход с улицы Лермонтова (работают только по выходным) ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>07.08.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9106</t>
+  </si>
+  <si>
+    <t>Ради такого можно и в другой город съездить! 2 августа «Соль Земли» накрыла обед в Мичуринске — прямо в саду при доме-музее Ивана Мичурина, среди яблонь, которые он сам когда-то и вывел. Часть сортов до сих пор растят на опытной станции при музее, и в этот день они попали прямо на стол. Если кто ещё не знает формат: гастроэкспедиция Ивана Глушкова, четвёртый сезон, и главное правило — никаких заготовок и заранее написанного меню. Шефы идут на рынок и в округу, смотрят, что есть сегодня, и из этого собирают обед. Готовили Андрей Шмаков (Savva) и Александр Фёдоров (Shamparen), получился поздний дачный обед по всем канонам.  Начали с малосольных огурцов с мёдом и сметаной, молодого сыра с томатами, зеленью и ароматным маслом, патиссонов на гриле с крыжовником, смородиной и мятой, а еще тёплой картошки с чесноком, топлёным маслом и щучьей икрой. Дальше пошла вяленая утка с печёными яблоками, грушей и горгонзолой, свекольник с ботвой и яблоком, голубцы с индейкой и кроликом, запечённая стерлядь. На сладкое — яблоко с сорбетом из печёного яблока и персик на гриле с мёдом и пломбиром. К подачам — шотландский Dewar's. К первой части 8-летний French: он дозревает в яблочных бочках из Нормандии, так что печёное яблоко и корица появляются в бокале раньше, чем яблоки доходят до тарелки. В яблоневом саду это работает неприлично хорошо. Дальше коктейли на его основе и тоже из локального («Жигулёвка» с яблоками, клюквой и гибискусом, «Дикая вишня» с корицей и миндалём), а к десертам 12-летний Dewar's.  Следующая остановка — Байкал. Про экспедицию и остальные летние гастрособытия узнаю в гиде «Открывай новое». ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>07.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9102</t>
+  </si>
+  <si>
+    <t>Нашёл ещё одну классную доставку! Вы сами знаете, что заказ доставки — это как игра в казино. Может повезти, а может нет, но чаще нет. Поэтому периодически проверяю разные, и эту точно могу рекомендовать! Secret Kitchen — это онлайн-гастромаркет, который объединил сразу три разных направления: итальянский «Cheesus», японский «Ricers» и азиатскую «Gimnasia». Главная фишка — можно намешать блюда из всех трёх кухонь в одну корзину, и всё это приедет одной доставкой. Я в этот раз пошёл по Италии и заказал: Лазанья болоньезе — 690₽ Паста с креветками биск — 780₽ Спагетти с морепродуктами в сливочно-икорном соусе — 830₽ Пицца с мортаделлой — 890₽ Пицца с грушей и дорблю — 820₽ Салат с тигровыми креветками, перепелиным яйцом и эдамаме — 790₽ Цезарь с куриной грудкой су-вид — 690₽ Но чтобы проверить остальные две кухни, докинул ещё спринг-роллы ассорти (690₽) из «Gimnasia» и те самые нашумевшие роллы в тубусе из «Ricers» — Калифа (990₽) и Фила (1070₽). Всё максимально вкусно и аутентично. Очень качественные ингредиенты, приготовлено прекрасно и доехало как надо — ничего не развалилось, не превратилось в кашу, что должно было быть тёплым — было тёплым, а что холодным — холодным. Ну и очень мне понравилась эта фишка, что не надо заказывать три разные доставки, а можно просто собрать свой идеальный завтрак/обед/ужин в одном месте! ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>07.08.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9096</t>
+  </si>
+  <si>
+    <t>Ну наконец-то пятница! Не знаю, как у вас, а у меня эта неделя была ну какая-то очень длинная! Зато отдыхать на выходных будет ещё приятнее. Тем более я нашёл для вас место, которое крайне советую посетить. Для меня это одно из самых ярких гастрономических впечатлений за последнее время. Говорю я про BUS handroll bar! Одним глазком вы уже видели, что там делают: я забегал к ребятам на корнер на VK Fest. А вчера наконец доехал до самого бара и снял полноценный обзор. Специализируются здесь на хенд-роллах. Конечно, есть ещё рамен и гёдза, но я рекомендую пробовать именно их. Делают хенд-роллы в трёх форматах: классические конусы, сигары и открытые. Правильный тёплый рис, хрустящие нори и очень яркие сочетания. Я обожаю японскую кухню. До самой Японии пока, к сожалению, не долетел, но пробовал хенд-роллы в Южной Корее. И в BUS они оказались ничуть не хуже. Что брали: Эдамаме с маслом райю (350 ₽) — слегка острые, солоноватые, под пиво идеально. Сибас, шисо, юзу-косё (890 ₽) — свежая рыба, цитрусовая кислинка и лёгкая острота. Краб, тобико (940 ₽) — нежный краб и лопающаяся на языке икра. Угорь, огурец (850 ₽) — сладковатый угорь и хрустящий свежий огурец. Лосось абури (640 ₽) — жирный лосось, слегка обожжённый горелкой. Угорь, фуа-гра (900 ₽) — однозначно мой фаворит. Очень жирно, насыщенно и просто отвал всего! Коктейли в этот раз не пробовал — не хотелось. Зато с ледяным разливным пивом хенд-роллы заходили просто идеально. Короче, место действительно классное! А хенд-ролл с угрём и фуа-гра — самый топ. Советую сходить хотя бы ради него! 🚇 Маяковская (370 м), Большой Козихинский переулок, 18/8 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>06.08.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9088</t>
+  </si>
+  <si>
+    <t>Вообще я ехал сюда только в одно место! Но, оказывается, мои любимые «Solo Noi» (огромная фокачча с тунцом (750₽) — просто бомба! Да и цыплёнок сувид хорош (790₽)) открылись в новом гастроособняке «Тверской дом вкуса». Поговаривают, здесь к сентябрю будет 5 этажей еды, но пока доступны только 2: на первом — более стритфудный формат, на втором — если надо основательно поесть. А пройти я не смог мимо утки по-пекински (1/4 — 1590₽, 1/2 — 3190₽, целая — 6350₽) в «Dao Duck» и отказаться от сладенького с кофе в «Ухвате». Что могу сказать по поводу утки? Наверное, это лучшая утка по-пекински, которую я пробовал в Москве. Оно и понятно, потому что, судя по оборудованию, которое у них есть, ребята настроены максимально серьёзно. Понятно, что маленькие китайские лавочки себе такого позволить не могут, поэтому, соответственно, и такой вкус. Не понял, зачем подаают столько нарезанного лука, потому что в Китае его вообще не кладут. Я бы добавил тёртого чесночка, как делают в Пекине, но всё равно супер. А в «Ухвате» я не смог пройти мимо ватрушки с клубникой (540₽) и слойки «Наполеон» (680₽). Они какие-то невероятно волшебные. Ещё попробовал эспрессо-колокольчик (450₽). Это как эспрессо-тоник, только с «Колокольчиком» в русском стиле. Тоже классная штука. Ещё из интересного заметил: — Cмэш-бургеры, которые по словам персонала приехали из Лос-Анджелеса (в комментариях уточнили, что из Еревана 😁); — Лавку, которую открыла женщина-историк из Краснодара и придумала 300 видов хлеба — их будут подавать в разных исполнениях с российскими винами, в том числе фондю — И суши «Shinko» — офлайн-точка отпремиальной доставки «Наоми Суши», в которой, на удивление, дешевле, чем в самих «Наоми Суши». Так что если хотите, чтобы я снял ещё один обзорчик отсюда, пожалуйста, поставьте сердечко — ❤️ 🚇 Тверская (281 м), Тверской бульвар, 27, стр. 6 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>05.08.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9081</t>
+  </si>
+  <si>
+    <t>Чему HoReCa стоит поучиться у фестивалей 🎪 На выходных в Нижнем Новгороде прогремел «Пари Фест», и, листая фотки с него, обратил внимание на одну, казалось бы, мелочь – стаканчики. 🥤 Во-первых, они получились тематические, в узнаваемой айдентике феста. Во-вторых, это не бумажные, «как у всех», стаканы, а "тренд" последних сезонов – полипропиленовые стаканчики. Несмотря на то, что это явно не было изначально запланировано, стаканы стали частью общего визуала фестиваля, такой скрытой фишкой, которая задает тон и настроение, хотя обычно их просто выбрасывают после использования. Отдельное спасибо оргам за возможность сдать стаканы для дальнейшей переработки, как говорится, «не отходя от сцены». ♻️ Если у вас заведение, фудтрак или вы вообще работаете в HoReCa, я бы присмотрелся к таким вещам. Именно такие элементы запоминаются аудиторией и помогают выстроить с ней эмоциональный контакт. ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>04.08.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9076</t>
+  </si>
+  <si>
+    <t>Эти онигири я смог попробовать только со второго раза! В первый раз, когда приехал в корнер «Река» от бренда одноимённого лимонада, у них была съёмка, стоял лайтбокс и обслужить меня не смогли. Но вчера был неподалёку и забежал. Затестили по остаточному принципу: креветка-икра (550₽), тунец-яйцо (550₽), краб спайси (650₽), так как других позиций в меню не было. А очень хотелось попробовать угорь унаги (550₽). Все онигири вкусные, много начинки, прикольно, что сверху тоже что-то кладут, да и в целом выглядят красиво. Из минусов: мне показался рис очень сладким, а ещё они маленькие, поэтому минимум надо брать два. Ну и цена — 120 г онигири за 550₽, конечно, сильно! 🚇 Тульская (410 м), Мытная, 74, Даниловский рынок, подъезд 1 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>03.08.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9071</t>
+  </si>
+  <si>
+    <t>Хорошие сэндвичи! На обед были в «Сандо». Ребята занимаются сэндвичами на японском хлебе Хоккайдо — это белый хлеб с нежным мякишем, выраженным сливочным вкусом и золотистой корочкой. Из основного меню затестили: Цезарь (550₽) — курица, томаты, соус, салат, пармезан. Очень понравился: в меру сытный, вкусный, кайф. Треска &amp; Тар-Тар (550₽) — тут вопрос: почему называется «треска», если в меню, в составе написано «филе минтая в панировке»? Тоже вкусный, но косяк имеется! А вот полный провал — сэндвич с клубникой (550₽). На фото выше — как он должен был выглядеть и как выглядит на самом деле. Но главное даже не это — он вчерашний, то есть приготовлен ещё вчера. И это прекрасно понимаешь после того, как только что ел свежий мягкий хлеб, а этот — деревянный. Внутри мало ягод, много кремчиза. Надеюсь, что это всё ошибки первого месяца работы и ребята всё исправят. Потому что в целом — мне понравилось! 🚇 Тульская (139 м), Холодильный переулок, 2 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>31.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9065</t>
+  </si>
+  <si>
+    <t>Отпуск за один ужин — и никуда лететь не надо! Юбилейный Moscow Restaurant Week идёт вовсю. Фестивалю в этом году десять лет, тема сезона — «Побег из города», и это ровно то, что нужно в конце июля/начале августа. Смысл в том, чтобы оказаться где-то далеко, не выезжая из Москвы: за один вечер шеф вкусом, ароматами и подачей увозит гостя подальше от мегаполиса. Больше 60 ресторанов собрали фестивальные меню, посвящённые одной из четырёх стихий — лесу, морю, горам или реке. Правило одно: стихии не смешиваются. Если лес — то от закуски до десерта. Если море — то только море. Меню — три гастрономические пары: закуска, горячее, десерт. Горячее готовят только на живом огне: гриль, мангал, вертел, запекание в золе, жарка на камнях. Это обязательное условие участия, и именно огонь делает вкус по-настоящему диким. Из напитков фестиваль предлагает открывать новое вместе с шотландским Dewar's — к каждому блюду на выбор бокал в чистом виде, авторский коктейль на его основе или безалкогольная альтернатива. По опыту таких форматов скажу: именно пара к блюду усиливает вкус и впечатления, и здесь это продумано.  Фестиваль идёт до 2 августа, так что времени в обрез. Все детали сезона нашёл в гиде «Открывай новое» — там же и остальные важные гастрособытия лета. ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>31.07.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9064</t>
+  </si>
+  <si>
+    <t>На Ozon fresh была обнаружена новинка для летних велозаездов — пшеничный Р А Д Л Е Р Это освежающий напиток из безалкогольного пива и натурального фруктового сока. Многие ценят его как изотоник: напиток помогает утолить жажду и быстро восполнить баланс жидкости.</t>
+  </si>
+  <si>
+    <t>31.07.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9063</t>
+  </si>
+  <si>
+    <t>А приходите сегодня на нашу вечеринку в «Лан Ма» под названием «Твои Лапшичные Ночи»🍜 С этой пятницы и до конца выходных будет два специальных блюда, созданных вместе с нашим каналом: 🦊 Жареная лапша с сезонными лисичками 🍜 Ламьен с белыми грибамию За дижеиским пультами мои друзья: 🖥System Info 🖥ARBETA Я к сожалению, пока не играю, так как временно однорукий 😁 Пока пробуете спешл-меню и слушаете музыку, можно сыграть партию в американский пул, новый стол уже ждет первых чемпионов. Среди гостей проведем мини-турнир с подарками победителю. 📅 31 июля с 19:00 📍 Новослободская, 20 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>30.07.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9062</t>
+  </si>
+  <si>
+    <t>Дарим эстетам 30 000 ₽ Мы все так часто восхищаемся атмосферой в ресторанах и гораздо реже задумываемся о том, как создать такое же впечатление дома. Поэтому мы объединились с Williams Oliver — брендом, который умеет превращать обычный ужин в эстетическое удовольствие, — и разыгрываем сертификаты на приятные покупки среди тех, кто разделяет эту любовь к мелочам. Среди подарков — 3 сертификата номиналом: — 15 000 ₽ — 10 000 ₽ — 5 000 ₽ Чтобы стать участником, необходимо: 1. Быть подписанными на телеграм-каналы «Открытая кухня» и Williams Oliver. 2. Нажать на кнопку «Участвовать». 3. Поставить реакции на последние 3 поста в обоих каналах. Итоги подведём 11 августа в 15:00. Правила участия — здесь. Пусть красота и эстетика окружают вас во всём! 💛 забронировать стол</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9061</t>
+  </si>
+  <si>
+    <t>Уже давно слежу за «Открытой кухней» от Яндекс Еды. Цепляет их взгляд на гастрономию: классный выбор героев, актуальные темы и подборки, которые хочется сохранить. А сейчас у них ещё и розыгрыш вместе с Williams Oliver — сертификаты на 30 000 ₽. Я бы на вашем месте заглянул в пост с условиями. Реклама</t>
+  </si>
+  <si>
+    <t>30.07.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9060</t>
+  </si>
+  <si>
+    <t>Неожиданно, но эта новая корейка вышла на первое место в моём личном рейтинге! Тот случай, когда поехали посмотреть новое место с корейской кухней под названием «Симпл Корея» и вообще ничего особенного не ждали. Даже немного смущал тот факт, что у них есть целый раздел с китайской кухней. Но, блин, как же я ошибался. Мы затестили: Большой сет корейских салатов (690₽). В него входят: — Кимчи; — Сукчу Намуль — ростки маша; — Муэр — чёрные грибы; — Ве Ча — салат из огурцов; — Морковь Ча — морковь по-корейски; — Салат из дайона. По отдельности каждый салат стоит по 220₽, так что сет брать гораздо выгоднее. Кимчи вообще супер, да и все салаты понравились — очень приятные. Из закусок взяли еще кимпаб с тунцом и майо (650₽). Прям нормально так начинки внутри, не экономят. Классный, понравился. На первое взял попробовать Gomtang (790₽) и понял, что это не суп, а лекарство. Все знают, как корейцы умеют пить, и вот, походу, этот суп они едят по утрам. Прям родной брат нашего хаша — такой же насыщенный говяжий бульон, который утром отлично приводит в чувство. А на горячее взяли Пульгоги (790₽), и тут я пожалел только об одном — что не ел его раньше. Очень много мяса, рис и сладковато-пряный соус. Идеальная мужская еда! Что по поводу китайского раздела в меню? Его мы не пробовали, но вообще это логично. Все-таки это юго-запад, а совсем рядом находится московский Чайна-таун. Так что такой раздел здесь совсем не удивляет. Ну и учитывая странную особенность большинства столичных корейских заведений — стабильный оверпрайс, — тут в целом очень даже демократичные цены. А главное — все вкусно, прям 10/10. Сохраняйте докацию, крайне рекомендую к посещению! 🚇 Беляево (570 м), ул. Миклухо-Маклая, 36А (ТЦ МЦ, 1 этаж)</t>
+  </si>
+  <si>
+    <t>29.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9052</t>
+  </si>
+  <si>
+    <t>Если у вас есть офис, кафе, ресторан или вообще любой бизнес, где регулярно оформляете закупки, то вот полезная находка. 👌 Недавно обновился «Купер Бизнес», теперь через него можно заказывать всё необходимое для компании и управлять закупками заметно удобнее. Благодаря сервису можно быстро закрывать как срочные, так и плановые закупки: дозаказать продукты, напитки, хозтовары или расходники, которые внезапно закончились. Теперь в одном аккаунте можно быстро переключаться между личными и рабочими покупками, управлять закупками для разных филиалов и подразделений, сохранять до 100 адресов доставки, а также видеть все корзины и доступные промокоды. Для работы с документами появилось отображение закрывающих документов и суммы НДС к вычету. Еще из полезного: вход и регистрация через СберБизнес. А пользователи Бизнес Прайм могут получить скидку 20% по промокоду 20isber на первые пять заказов до 31 января 2027 года и сэкономить до 2 000 рублей с каждой покупки. Предложение действует при оплате по счету или корпоративной картой. Если закупками в компании занимаетесь вы, штука точно стоит внимания.</t>
+  </si>
+  <si>
+    <t>29.07.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9051</t>
+  </si>
+  <si>
+    <t>Бесит! Не знаю как вас, а для меня самая бесячая ситуация в общепите — когда ты приходишь, смотришь меню, долго выбираешь, что больше всего хочешь, а тебе после этого заявляют, что этого нет. Ты такой: ну ладно, тогда это. И тебе опять говорят, что этого нет. В итоге после выпытываний у сотрудника приходится остановиться на чем-то среднем, не на том самом вкусном, что изначально выбрал и уже представил, как вкусненько тебе будет! Вот и вчера, в районе обеда, в самое такое прайм-тайм время, зашли в новый киоск «Bolo» Артема Естафьева (в прошлом шеф-повара легендарного ресторана высокой кухни «ARTEST»), и ситуация повторилась точь-в-точь: из всего меню было только две позиции! И самое печальное, что так было и до этого. В конце прошлого года я тоже приехал на их новую точку, и тогда тоже половины меню не было! В тот раз они объяснились тем, что за день до этого было открытие и всё съели. Ну а теперь что? Уже две недели как работают. Ну пришлось брать эти две позиции — с тунцом (550₽ — тунец конфи, яйцо, маринованные огурцы, крем-чиз, соус релиш из вяленых томатов, сладкого перца и крымского лука) и с креветкой (650₽ — креветка ванамей, сливочный биск и зелёный лук). Но самое главное — это же вкусно! Единственное — в булочке с креветкой было как-то маловато начинки, но сотрудник и говорил, что это последняя! Представляю, какой вкусный был бы сэндвич с камчатским крабом! Эх! А вас что бесит в общепите? 🚇 Чеховская (274 м), Страстной бульвар, Нарышкинский сквер ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>29.07.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9050</t>
+  </si>
+  <si>
+    <t>Бесит! Не знаю как вас, а для меня самая бесячая ситуация в общепите — когда ты приходишь, смотришь меню, долго выбираешь, что из него больше всего хочешь, а тебе после этого заявляют, что этого нет. Ты такой: ну ладно, тогда это. И тебе опять говорят, что этого нет. В итоге после выпытываний у сотрудника приходится остановиться на чем-то среднем, не на том самом вкусном, что изначально выбрал и уже представил, как вкусненько будешь есть! Вот и вчера, в районе обеда, в самое такое прайм-тайм время, зашли в новый киоск «Bolo» Артема Естафьева (в прошлом шеф-повара легендарного ресторана высокой кухни «ARTEST»), и ситуация повторилась точь-в-точь: из всего меню было только две позиции! И самое печальное, что ситуация повторяется. В конце прошлого года я тоже приехал на их новую точку, и тогда тоже половины меню не было! В тот раз они объяснились тем, что за день до этого было открытие и всё съели. Ну а теперь что? Уже две недели как работают. Ну пришлось брать эти две позиции — с тунцом (550₽ — тунец конфи, яйцо, маринованные огурцы, крем-чиз, соус релиш из вяленых томатов, сладкого перца и крымского лука) и с креветкой (650₽ — креветка ванамей, сливочный биск и зелёный лук). Но самое главное — это же вкусно! Единственное — в булочке с креветкой было как-то маловато начинки, но сотрудник и говорил, что это последняя! Представляю, какой вкусный был бы сэндвич с камчатским крабом! Эх! А вас что бесит в общепите? 🚇 Чеховская (274 м), Страстной бульвар, Нарышкинский сквер ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>28.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9049</t>
+  </si>
+  <si>
+    <t>«ВинЛаб» запустил «Микскусство» 🍸 Если любите делать коктейли дома, загляните на лендинг проекта. Там собраны готовые микс-наборы, гид с рецептами, игра-бот, куда можно загрузить чеки от покупок напитков-участников акции и выиграть крутые призы, увлекательная игра в бармена в приложении «ВинЛаб», где можно выиграть баллы WINCLUB. Миксуйте с удовольствием! ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>28.07.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9037</t>
+  </si>
+  <si>
+    <t>Отличное утро! ☀️ Меня выписали из больницы (ура!), и первым делом попросил жену отвезти вкусно позавтракать. Потому что, кроме суши, всё, что заказывал в больницу, было более-менее сносным, но точно не заслуживало отдельного поста. Хотелось чего-то с морепродуктами и обязательно на веранде, чтобы наконец вернуться в ритм города. Долго не думали — поехали в любимую «Атлантику» на Большой Дмитровке. Очень нравится их завтрак-конструктор (от 890₽). Собираешь его полностью под себя: выбираешь рыбу или морепродукты (форель, слабосоленую семгу, тигровые креветки или камчатского краба), потом яйца (скрэмбл, омлет, глазунью или пашот), вид фокаччи, одну из закусок и масло с разными добавками. В комплекте еще идет кнеле с клубникой. Получается много вкусной еды, и насыщает отлично. Если этого мало, то очень советую сырники (390₽) и гречневую кашу с пармезаном (490₽). Сырники нежнейшие, а каша именно такая, как люблю, — выпаренная, а не вареная. И знаете что? После недели заточения особенно понимаешь, что счастье состоит из таких мелочей: вкусной еды, солнечного утра и любимого человека рядом. Берегите себя, почаще радуйте чем-нибудь вкусным и не откладывайте маленькие радости на потом. ❤️ 🚇 Пушкинская (150 м), ул. Большая Дмитровка, 23с1.</t>
+  </si>
+  <si>
+    <t>26.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9035</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. LiNka (@LiNka_design) 2. Александра (@aisa_2020) 3. кат (@omonraa) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>25.07.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9034</t>
+  </si>
+  <si>
+    <t>Есть траты, на которых я не экономлю. Одна из них – вкусная еда. И если всё равно регулярно ходишь по кафе, ресторанам и магазинам, классно получать с этого что-то обратно. Сейчас до 24 августа при оплате по дебетовой карте S7 — T-Bank действует кэшбэк до 30% бонусными милями за оплату в ресторанах, кафе и супермаркетах. Эти мили можно потратить на авиабилеты S7 Airlines, повышение до бизнес-класса, закрытые распродажи авиабилетов со скидками и другие услуги авиакомпании. Если любите кафе и рестораны так же, как и я, обязательно присмотритесь к дебетовой карте S7 — T-Bank. Пока акция действует – это отличный вариант оформить по ссылке.</t>
+  </si>
+  <si>
+    <t>24.07.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9032</t>
+  </si>
+  <si>
+    <t>Новость и быстрый конкурс! 🎱 «НеРестораны» заколабились с любимками из «Лан Ма» и поставили вот такой классный и красивый бильярдный стол на Новослободской! Теперь можно есть лапшу с вкусняшками, пить коктейли, пивко или лемонадик и играть в пул. По этому поводу — быстрый конкурс! 🎁 От вас: • подписочки на «НеРестораны» и «Лан Ма». От нас — три набора: • 🎱 час игры в бильярд; • 🥃 два негрони; • 🥢закуски к ним. Тыц на «Участвую!» и погнали! ⏰ Итоги — послезавтра в 14:00 🚇 Новослободская, Новослободская ул., 20. ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>22.07.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9023</t>
+  </si>
+  <si>
+    <t>Нашёл классное место, где можно переждать московскую жару! 🌿 На Болотной площади снова открылся летний сад «Яндекс Лавки». Если хочется ненадолго сбежать от раскалённого асфальта, то вариант отличный: можно взять кофе, мороженое или что-нибудь из стритфуда, устроиться на газоне и просто выдохнуть. Летом здесь ещё обещают проводить разные мероприятия, так что место явно будет жить, а не просто стоять с лежаками. 📍 Где: Болотная площадь ⏰ Сад работает ежедневно с 10:00 до 22:00, кафе — со вторника по воскресенье с 11:00 до 22:00.</t>
+  </si>
+  <si>
+    <t>22.07.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9022</t>
+  </si>
+  <si>
+    <t>Помните, я искал вкусные чебуреки? Так вот, я нашел неплохого кандидата на победу! И главное — в неожиданном месте: в том же фудхолле, в котором я ел китайский завтрак, про который писал вчера! Почему неожиданном? Потому что, помяните мое слово, скоро «Дружба» на Новослободской будет чисто китайским фудкортом. Уже более 50% корнеров там — это китайки. Ну ладно, надеюсь, что эти «Чебуреки» останутся, потому что правда зачетные. Классический я выбрал с говядиной (320₽/460₽) — большой, много мяса, много сока, зачетное тесто и эта корочка. Да блин, он красивый, выглядит идеально, сразу хочется съесть. А второй был не совсем обычный — с красной рыбой и творожным сыром (390₽/490₽). Он уже не такой сочный, оно и понятно. Я бы не ел такое каждый день, но один раз попробовать стоит, прикольно. Чебуреков тут, кстати, видов 15. Есть даже десертные — с бананом (280₽) и с клубникой (280₽). А вы где едите чебуреки? Делитесь в комментариях 👇 🚇 Новослободская (270 м), ул. Новослободская, 16А, фудхолл «Дружба» ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>21.07.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9019</t>
+  </si>
+  <si>
+    <t>Есть подрядчики, которых могу спокойно рекомендовать. 👌 По работе я постоянно общаюсь с ресторанами, площадками и организаторами мероприятий, поэтому неплохо понимаю, кто действительно умеет делать качественные проекты, а кто только красиво рассказывает. Если вам нужно организовать корпоратив, который сотрудники будут вспоминать ещё долго, присмотритесь к House for Wedding. Хоть цирк, хоть русская сказка, хоть вечеринка в стиле Gucci — ребята не просто украшают зал, а полностью собирают событие под ключ: от концепции и площадки до финальных деталей. Что понравилось: ✔️ 15 загородных площадок под разный бюджет; ✔️ большой опыт проведения масштабных мероприятий; ✔️ полный цикл организации; ✔️ работа по договору. Стоимость — от 200 000₽. Если планируете корпоратив заранее, сейчас ещё можно успеть забронировать дату на выгодных условиях. Подробнее — House for Wedding ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>21.07.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9014</t>
+  </si>
+  <si>
+    <t>Небольшой китайский завтрак 😁 Ну как небольшой… сами всё видите по фото. Стандартная порция пельменей цзяоцзы и китайский пончик ютяо в «Коко—кафетерий». Взяли цзяоцзы с говядиной (680₽) и цзяоцзы со свининой и креветкой (680₽). Причём в некоторых пельменях — буквально по полкреветки внутри! Начинки очень много. Как они на вкус? Да они просто бомбические! Без зазрения совести могу сказать — это самые вкусные пельмени, которые я ел. Очень тонкое тесто, огромное количество начинки и море сока внутри. А ютяо (120₽) — это практически гигантский чурос, один в один. Не хватало только нутеллы или сгущёнки! 🚇 Новослободская (61 м), Новослободская ул., 4, этаж 3 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>19.07.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9010</t>
+  </si>
+  <si>
+    <t>Открылся новый ресторан с северной кухней и живым огнём! На 18 этаже Palmira Art Hotel открылся «GEBO» — ресторан, где северную кухню объединили с японскими техниками. Главная фишка — огромный гриль с открытой топкой прямо на уровне глаз гостей, через который проходит почти всё меню. Из того, что точно стоит попробовать — чилийский лосось, томлённый в тонком слое древесины. Нежная рыба с лёгким ароматом копчения, ягодно-мисо соус, мочёные ягоды и маринованные водоросли — сочетание получилось очень интересным. На старт рекомендую лангустинов с апельсиновым дрессингом. Сладость аргентинской креветки, цитрус, клубника и лёгкие ванильные ноты отлично работают вместе. Вообще концепция здесь строится вокруг трёх вещей: северные продукты, японские акценты и живой огонь. Даже овощи готовят на гриле, а ферментации, мисо и соусы лишь подчёркивают вкус, а не забивают его. Ну и отдельный бонус — панорамный вид на Москва-Сити. Сейчас ещё работает летняя терраса, так что можно совместить ужин с одним из самых красивых видов на город. 🚇 Беговая (1,6 км), 4-я Магистральная ул., 4/11, 18 этаж 📞 +7 (901) 628-54-97 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>18.07.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9007</t>
+  </si>
+  <si>
+    <t>Три корнера, которые стоит попробовать на VK Fest! Если в эти выходные собираетесь на фестиваль, сохраняйте. Вот три гастрономические точки, которые я лично рекомендую! «Underdog» Если не хочется стоять в вечных очередях на Китай-Городе, то здесь их почти нет. Отличный шанс наконец затестить легендарный Malina Kush (720₽) — мой любимый дог с малиной, карамелизированным луком и горгонзолой! «Kulek» Тут обязательно берите кулек с прошутто котто, страчателлой и трюфелем. Очень вкусный и реально сытный. Вместе с лимонадом маракуя-персик (450₽) — идеально! «BUS Hand roll bar» До их постоянного бара я всё никак не доеду, чтобы снять обзор, зато на фестивале можно попробовать их хендроллы: лосось / авокадо (600₽), спайси гребешок (750₽) и угорь / фуа-гра (650₽). Последний — вообще бомба! Ну а если после всех стендов захочется немного выдохнуть, сдаю ещё одно место — «Дом русской кухни». Тут прохладно, большой выбор вкусной еды и сегодня почему-то совсем мало людей. Этот пост, кстати, я написал именно отсюда. 😁 🚇 ВДНХ (560 м), Проспект Мира, 119</t>
+  </si>
+  <si>
+    <t>17.07.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8991</t>
+  </si>
+  <si>
+    <t>«Соль Земли» доехала до Самары!  В этот раз устроили, возможно, самый красивый обед сезона: длинный стол прямо посреди пшеничного поля. Стога и снопы вместо мебели, волжское небо вместо потолка, а гостей к столу подвозили комбайны. Готовили Никанор Вейра (Olluco) и Иван Оленин («Земляне») — по правилам экспедиции, без заготовок и заранее написанного меню, только из того, что нашли у местных. Отсюда главный аттракцион дня: пщеницу жали серпами, мололи вручную и тут же пекли хлеб.  Дальше по меню: севиче из волжской рыбы и раков, лепёшка с тартаром из утки и жареной кукурузой, оленина с лесными грибами и фуа-гра, запечённая рыба с зелёными овощами, мясо на углях. Финал — блинчики с dulce de leche, сливками и местными ягодами. К каждой подаче — своя пара на основе шотландского Dewar's, и все эти авторские коктейли тоже собраны из локального: ромашка и персик к севиче, свежая ежевика с ферментированным яблоком к оленине. А на десерт — флип на основе 12-летнего Dewar's, окуренного волжскими травами: мёд, сухофрукты и лёгкий дым, будто само поле в финальном аккорде. Такие открытия — лучший аргумент, что за новыми вкусами не обязательно лететь за границу: Россия сама по себе огромная гастрономическая карта. Кто хочет сверяться с этой картой — важные фестивали и форматы собраны в гиде «Открывай новое».  ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>16.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8989</t>
+  </si>
+  <si>
+    <t>Покет-бургеры от шефа Владимира Чистякова в Заряде от Магнита, чтооооооооооо Ещё и со 100% кешбэком бонусами по карте Магнита 👀 Шеф-повар международного уровня разработал для магазина новинку в трёх вариациях: 🎨🎨🎨🎨 🎨🎨🎨🎨Курица карри 🎨🎨🎨🎨и перец-гриль 🎨🎨🎨🎨 🎨🎨🎨🎨Мортаделла 🎨🎨🎨🎨и трюфель-песто 🎨🎨🎨🎨 🎨🎨🎨🎨 🎨🎨🎨🎨Говядина 🎨🎨🎨🎨и трюфель-кимчи Акция действует до 21 июля, так что не откладываем и идём на дегустацию сегодня же ⚡️ Информация о рекламодателе</t>
+  </si>
+  <si>
+    <t>16.07.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8983</t>
+  </si>
+  <si>
+    <t>Вот это уже приятный бонус Мне вообще нравятся программы лояльности, но только если бонусы можно обменять на что-то полезное. В Яндекс Лавке как раз обновили каталог товаров за монетки. Их начисляют за покупки и выполнение заданий в приложении, а потом можно обменять на посуду, украшения, косметические наборы и даже Яндекс Станцию Стрит с Алисой. Если и так регулярно заказываете продукты в Лавке, советую заглянуть в этот раздел. Вполне возможно, что у вас уже накопилось на что-то приятное.</t>
+  </si>
+  <si>
+    <t>16.07.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8982</t>
+  </si>
+  <si>
+    <t>Как вкусно поплавать по Москве реке? Да, кораблей, которые курсируют по главной реке столицы, немало; немало и тех, которые предлагают различные форматы питания на борту — от пирожка с кофе в бумажном стаканчике до фешенебельных ресторанов. Я бывал на многих, но именно про вчерашний круиз хочу рассказать вам. Он кстати так и называется Cruise II by Kuznyahouse. Это их второй корабль. Первый начал плавать по Неве в Санкт-Петербурге и плавает уже более 5 лет. Изначально команда Cruise выросла из петербургского Kuznyahouse — ресторана, бара и музыкального пространства, открывшегося в историческом особняке бывшей кузницы на острове Новая Голландия, где гастрономию изначально объединили с музыкой и вечеринками. Интерьер и виды Внутри Cruise II by Kuznyahouse постарались воссоздать атмосферу круизного лайнера начала XX века: нижняя палуба оформлена винтажной мебелью, пёстрыми коврами, живыми растениями и отреставрированным роялем, а наверху расположилась открытая палуба с плетёной мебелью, лежаками, баром и диджейским пультом. Вообще у корабля два маршрута, исторический и современный, мы попали на первый — Парк Горького и Нескучный сад, Дом на набережной, «Красный Октябрь», храм Христа Спасителя, памятник Петру I и Кремль. Еда и напитки Меню здесь небольшое, и это понятно: на маленькой кухне корабля не развернёшься. Но нам удалось вкусненько пообедать, и вот, что мы затестили: Больше всего мне понравился тартар и бургер. Классное мясо и там и там, у бургера просто шикарная булка. А вот татаки из тунца не удались — их передержали. Отдельно отмечу бар: в нём делают как классические коктейли, так и авторские версии с ягодами, фруктами, азиатскими вкусами и необычной подачей. В наличии пиво, вино, крепкий алкоголь и безалкогольные напитки — можно выбрать что-то и к еде, и просто для романтичного ужина. Цены Категорий цен три: Да, в пятницу и субботу на корабле проводятся вечеринки. Плавают до 2 часов ночи, что для кого-то отличный вариант перед тем, как поехать куда-то еще, а кому-то больше и не надо 😁 Что по итогу? А по итогу я не буду писать про корабль, а хочу спросить вас: как вам новый формат постов? Скажу сразу — делать такой пост в три раза дольше, чем обычный, и надо понять, стоит ли оно того? Если вам понравился, поставьте, пожалуйста — 🔥 А если нет, расскажите, пожалуйста, в комментариях! ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>16.07.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8981</t>
+  </si>
+  <si>
+    <t>Как вкусно поплавать по Москве реке? Да, кораблей, которые курсируют по главной реке столицы, немало; немало и тех, которые предлагают различные форматы питания на борту — от пирожка с кофе в бумажном стаканчике до фешенебельных ресторанов. Я бывал на многих, но именно про вчерашний круиз хочу рассказать вам. Он кстати так и называется Cruise II by Kuznyahouse. Это их второй корабль. Первый начал плавать по Неве в Санкт-Петербурге и плавает уже более 5 лет. Изначально команда Cruise выросла из петербургского Kuznyahouse — ресторана, бара и музыкального пространства, открывшегося в историческом особняке бывшей кузницы на острове Новая Голландия, где гастрономию изначально объединили с музыкой и вечеринками. Интерьер и виды Внутри Cruise II by Kuznyahouse постарались воссоздать атмосферу круизного лайнера начала XX века: нижняя палуба оформлена винтажной мебелью, пёстрыми коврами, живыми растениями и отреставрированным роялем, а наверху расположилась открытая палуба с плетёной мебелью, лежаками, баром и диджейским пультом. Вообще у корабля два маршрута, исторический и современный, мы попали на первый — Парк Горького и Нескучный сад, Дом на набережной, «Красный Октябрь», храм Христа Спасителя, памятник Петру I и Кремль. Еда и напитки Меню здесь небольшое, и это понятно: на маленькой кухне корабля не развернёшься. Но нам удалось вкусненько пообедать, и вот, что мы затестили: Больше всего мне понравился тартар и бургер. Классное мясо и там и там, у бургера просто шикарная булка. А вот татаки из тунца не удались — их передержали. Отдельно отмечу бар: в нём делают как классические коктейли, так и авторские версии с ягодами, фруктами, азиатскими вкусами и необычной подачей. В наличии пиво, вино, крепкий алкоголь и безалкогольные напитки — можно выбрать что-то и к еде, и просто для романтичного ужина. Цены Категорий цен три: Да, в пятницу и субботу на корабле проводятся вечеринки. Плавают до 2 часов ночи, что для кого-то отличный вариант перед тем, как поехать куда-то еще, а кому-то больше и не надо 😁 Что по итогу? А по итогу я не буду писать про корабль, а хочу спросить вас: как вам новый формат постов? Скажу сразу — делать такой пост в три раза дольше, чем обычный, и надо понять, стоит ли оно того? Если вам понравился, поставьте, пожалуйста — ❤️ А если нет, расскажите, пожалуйста, в комментариях! ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>15.07.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8976</t>
+  </si>
+  <si>
+    <t>Половина футбольных терминов звучит как позиции в меню! Тривела — то ли удар внешней стороной стопы, то ли паста в форме лепестков. Леберкезе — немецкий мясной хлеб или полузащитник сборной Германии.  К чемпионату мира поиск Яндекса и московский бар «Лига Пап» выпустили костеры с вопросами, которые ломают мозг всем, кто любит поесть и посмотреть футбол: с одной стороны подставки — правильный ответ от Алисы AI.  Интересная задумка, чтобы развлечь болельщиков между таймами.  ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>15.07.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8972</t>
+  </si>
+  <si>
+    <t>В «Теремке» появилась сезонная новинка — Пушкинский блин. Сначала цепляет цвет. Нет, это не красители — такой нежно-розовый оттенок получается благодаря натуральному свекольному соку. А внутри неожиданно удачное сочетание: брусники и печеного яблока. Получается не приторно, а с приятной ягодной кислинкой. Вообще у «Теремка» давно есть одна приятная особенность — здесь не готовят заранее. Все делают только после заказа, поэтому блин подают горячим и свежим.  Если давно не заглядывали в «Теремок» — кажется, появился хороший повод это исправить. А чтобы не пропускать такие новинки и акции, загляните еще и в их Telegram-канал.</t>
+  </si>
+  <si>
+    <t>15.07.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8969</t>
+  </si>
+  <si>
+    <t>Большой Тони! Не смогли с Валей найти в столице идеальный сэндвич, который понравился бы и мне, и ему, и вместе создали его — Большого Тони! Называется он так, потому что здоровый, мясной, наглый и выглядит так, будто он здесь главный. Полкило сэндвича, красное мясо индейки, томлённое в смокере пять часов, хорватский хлеб сомун, овощи и соус Де Пари, доработанный специально для него! А главное — цена: всего 590₽ за целый и 390₽ за половинку! Специально для него будут наливать радлер (0,5 л — 180₽) — традиционный немецкий слабоалкогольный коктейль из пива и лимонада. Вместе с сэндвичем — идеально! Спешал в меню «Брискетной №1» только 10 дней! По вкусу — отвал башки! Заходите пробовать! 🚇 Потапово (1,68 км), ул. Александры Монаховой, 90, корп. 4 ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>14.07.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8968</t>
+  </si>
+  <si>
+    <t>В такую жару хочется только одного — айс БИлатте 😍 Уникальный напиток, не только охлаждающий в самый солнечный день, но и делающий его продуктивным. И всë благодаря ингредиентам из Улучшайзера: ✅ Обмен Гб на золото по курсу ЦБ. ✅ 1 Тб в облаке билайн. ✅ +1000 AI-токенов каждый месяц. ✅ Библиотека промтов для AI. ✅ Ачивки за достижения. Повторяй рецепт дома и помни главное: смешивай, но не взбалтывай.</t>
+  </si>
+  <si>
+    <t>14.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8967</t>
+  </si>
+  <si>
+    <t>Футбольная коллаба от Tuvio и Lion's Head Pub только на время ЧМ. Бренды разработали уникальный футбольный спэшл при заказе которого, вам дадут чек-лист болельщика прямо в чеке, промокод на скидку для покупки ТВ и легкий интерактив, на входе стоит бокс для голосования за любимую сборную. Приходите, пробуйте, голосуйте и проживи ЧМ на максимум! 📍Адрес: Мясницкая, 15</t>
+  </si>
+  <si>
+    <t>14.07.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8963</t>
+  </si>
+  <si>
+    <t>Эта чебуречная работает с 1979 года! Я тут был последний раз 4 года назад, и за это время в «Дружбе» ничего не изменилось! Ну кроме цены на чебурек с говядиной — подорожал он всего на 20₽ и стоит теперь 140₽. Настоящее монокафе, как бы сейчас сказали зумеры. На баре тоже всё по классике. Есть всё, чтобы полноценно проникнуться ностальгией. Ну а что же с чебуреком? Он неплохой, полностью стоит своих денег. Я бы посоветовал брать сразу два, чтобы нормально перекусить. Много сока, немного мяса — всё как и 4 года назад! Держат же марку! Как они ещё работают с советских времён с такими ценами — не понимаю. Но знаю одно: хотелось бы, чтобы таких легендарных мест оставалось побольше. 🚇 Сухаревская (138 м), Панкратьевский переулок, 2 ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>13.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8962</t>
+  </si>
+  <si>
+    <t>🍋 Только посмотрите, сколько на Ozon fresh эксклюзивных десертов со вкусом модного цитруса юдзу: — Кремовые эклеры — Тарталетка в песочной корзине — Желейные шарики — Корпусный десерт — Булочка с заварным кремом — Бисквитный рулет с прослойкой из крема Чтобы не отстать от трендов, заказывайте с быстрой доставкой по ссылке 🏃‍♂️</t>
+  </si>
+  <si>
+    <t>13.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8956</t>
+  </si>
+  <si>
+    <t>Забежали спрятаться от дождя! Гуляли с дочерью по Мясницкой, и вдруг всадил такой ливень, что даже зонтики не спасали. А дочь у меня, как любой столичный подросток 12 лет, очень любит всё японское, и напротив обнаружился J’Pan — знак судьбы, не меньше. К сожалению, когда зашли, нам сообщили, что плиты не работают, поэтому раменом согреться не удалось. Вот что успели затестить: Хендроллы (по 3 шт.) Тунец (390₽), лосось (490₽), угорь (450₽) — классные. Вообще моя любимая позиция здесь. Нравится сама концепция, надо попробовать приготовить дома — выглядит несложно. Татаки из говядины (750₽) — прекрасное нежное мясо под соусом понзу. Дочь пробовала мясо в таком формате впервые — очень понравилось. Сашими (лосось/тунец/гребешок, 1990₽) — можно взять и по отдельности, но тогда получается примерно на 50% дороже. Нежнятина, что сказать. Люблю сырые морепродукты, есть в этом что-то первозданное. 😁 Карагедон (690₽) — рис с курицей в кляре под тремя соусами: юдзу, якитори и айоли. Единственная горячая позиция, которую смогли приготовить. Неплохо, но мне всё же больше нравится версия этого блюда с тёплым угрём. Из летнего меню взяли Темари-сет (990₽) — по сути, шарики из риса с разными топингами. По мне, обычные суши вкуснее — здесь риса многовато. В итоге дождь переждали вкусно. За раменом всё равно придётся возвращаться отдельно — сырный здесь действительно хорош! 🚇 Тургеневская (410 м), Мясницкая ул., 22, стр. 1, Москва ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>10.07.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8949</t>
+  </si>
+  <si>
+    <t>🌞 Как освежиться в жару? Например, приготовить айс-латте с этим промптом. Алиса AI даст 7 рецептов разных кофейных напитков, которые можно сделать прямо дома. Также скажет, чем заменить ингредиент, если его нет под рукой, и даст советы по подаче и украшению. Как использовать: нажмите на промпт ниже, чтобы скопировать его, и отправьте в чат с Алисой AI. Ты профессиональный бариста. Подробно расскажи, как приготовить освежающие кофейные напитки в домашних условиях. Для каждого напитка укажи: ; список ; ; ; ; . Включи не менее 7 рецептов, среди которых: ; ; ; ; ; ; . Пиши простым и понятным языком. Добавь рекомендации по выбору для достижения лучшего вкуса. Оформи материал в виде структурированной статьи с подзаголовками и списками. 🔍 Больше промптов ищите на Промптхабе. Например, с этим вы вырастите петрушку или мяту на домашнем мини-огороде, а этот поможет спланировать путешествие по Золотому кольцу ➡️ Случайный полезный промпт</t>
+  </si>
+  <si>
+    <t>10.07.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8945</t>
+  </si>
+  <si>
+    <t>Ездили недавно на рыбалку! Этим летом я чётко решил научиться ловить рыбу! Может, начинаю соскуфиваться, а может, сработал принцип. Как так — у меня дед, отец и дядька все рыбаки. Дед вообще из Мурманска, а вы сами знаете, какая там рыбалка! Но сколько я с ними ни ездил, ничего поймать не получалось: то давление не то, то течение не туда, то луна не в том положении. Но благо сейчас в интернете есть всё для обучения этому ремеслу, и вот результат недавней рыбалки — 14 карпов! Но в тот момент я ещё не знал, что поймать 14 карпов несложно, а вот их почистить… Да, начал пока с платников, чтобы разобраться что к чему, ездили мы в «Завидное». По цене 6000₽ в будни, рыбы забираешь на 5000₽, карп — 750₽/кг. Полностью стоит того, потому что, в отличие от магазинных карпов по 500₽/кг, эти гораздо вкуснее, так как не такие жирные! Ещё при клубе есть ресторан и магазин, где помимо этого же копчёного карпа (2100₽/кг) собственного производства можно купить всё, если вы собрались не рыбу ловить, а рыбачить — пиво, беленькая, виски, закусочка, всё в ассортименте 😁 🗺 Московская область, Ленинский городской округ, рабочий посёлок Измайлово, 23, стр. 1 ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>09.07.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8940</t>
+  </si>
+  <si>
+    <t>09.07.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8936</t>
+  </si>
+  <si>
+    <t>Какой же Тула офигенный город! Вчера были проездом в столице самоваров и специально остановились в отеле на набережной. Остались под впечатлением! Очень красиво, много вкусных мест для ужина, куча мастерских с мастер-классами и прикольных музеев. С завтраками рядом с отелем всё оказалось не очень, но мы немного прогулялись и, как говорится, искали медь, а нашли золото. Ну сами посмотрите, какие они классные в кофейне «Атлас». Брали скандинавский (830₽), французский (690₽) и вафли с лососем (690₽). Всё очень вкусно, порции приличные, а главное — приятный ценник. Поверьте, у нас в столице такие стоили бы от 1000₽. А теперь главный вопрос. Я сам из Орла, и по сравнению с Тулой там тлен и тоска. Что мешает литературной столице Черноземья тоже стать такой туристической? Только не надо говорить, что далеко ехать — до Нижнего столько же! 🗺 Тула, Советская ул., 17 ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>08.07.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8929</t>
+  </si>
+  <si>
+    <t>Увидите вот такие большие страшненькие помидоры — берите, они самые вкусные! Мне три вот таких красавца подогнала моя тетя. Я долго не думал, взял моцареллу, оливковое масло, соль, перец, базилик и забахал вот такой салат! Улетел за минуту! Если тоже любишь помидоры, как я, ставь — ❤️ ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>07.07.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8928</t>
+  </si>
+  <si>
+    <t>Попробуйте саке, которое подают на афтепати «Оскара» и Каннского кинофестиваля, уже завтра, 8 июля! Ресторан Motto Azabu и премиальный бренд саке Dassai запускают серию совместных вечеров. Первый ужин коллаборации вобрал в себя всю линейку бренда: от Dassai 45 до Dassai Beyond — саке с секретной формулой. Именно этот напиток премьер-министр Японии подарил президенту США в 2014 году. В меню вечера — сет из шести курсов от шеф-повара Вадима Малькова и шеф-сомелье Артема Виничука: • анкимо, шисо и манго / даши с юдзу-желе, уни — в паре с Dassai 45; • ассорти сашими (аками, чу-торо, о-торо, кинмедай, мадай) — с Dassai 39; • краб и бульон из вонголе — с Dassai 23; • чаванмуси с крабом — кульминация вечера, Dassai Beyond; • сибас тацута-яки — с Dassai Shochu, российской премьерой бренда; • тройной манго — с авторским коктейлем на основе Dassai Shochu. Вашим проводником в мир саке станет Сергей Пащенко — единственный в России сертифицированный саке-сомелье международной ассоциации SSA и бренд-амбассадор SIMPLE по Японии. Приобрести билеты можно написав в чат «Мотто Азабу» или по телефону: +7 (905) 774-48-88. Гостиница «Метрополь», Театральный пр., 2. ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>07.07.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8923</t>
+  </si>
+  <si>
+    <t>Все еще лучшие! Вот правда, я не знаю, где хот-доги вкуснее, чем в «Underdog». А их MALINA KUSH (720₽) с карамелизированным луком, малиной и горгонзолой у меня вообще в сердечке! Попробовал и новый дог с тар-таром из говядины (890₽) — прикольный, на один раз точно стоит. Ел бы такое постоянно? Наверное, нет. Люблю тар-тар без булки, по классике. А еще я просто улетел от их смешей с джемом из бекона. Их разрезают пополам и подают с соусом пеперони и картофелем пай. Вприкуску с GUAC’O’FRIES (790₽) — идеально. Запивал всё это мичеладой (750₽) — она у них хороша. Делают на Corona, как и полагается, бутылочку дают для долива. Мичелада вообще этим летом мой главный напиток: выпить можно много, сильно не пьянеешь, настроение хорошее. Кайф! 🚇 Китай-город (281 м), ул. Маросейка, 6-8с1 ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>03.07.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8917</t>
+  </si>
+  <si>
+    <t>Новинка, которую однажды создали из любви к кофе и… классике. Заметил недавно, что в Stars Coffee изменился внешний вид стаканов. Если заказать навынос определённый напиток, вам подадут его в ярком синем стакане, оформленном в духе проекта банка «Классика вдохновляет». Называется новинка «Лимонный сад с малиной» — по вкусу это отличный латте, а по сути — маленькое произведение кофейного искусства для современных Татьян, Евгениев и всех ценителей кофе.</t>
+  </si>
+  <si>
+    <t>03.07.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8913</t>
+  </si>
+  <si>
+    <t>Такой стендап мне нравится! Ходили на него в прошлую пятницу и он был самый вкусный, который можно было только придумать! Потому что проходил он не в клубе, а в фудхолл «Дружба-Москва» на Новокузнецкой. А выбор еды здесь приличный, более 20 концепций. Но мы всё-таки остановились на русской кухне и немного итальянской. В корнере «Емеля» я попробовал: Борщ с салом, луком и копчёной сметаной (380₽) — оооочень вкусный. Сладковатый, как я люблю, и мяса много. Ну а сало с луком и чёрным хлебом — вообще в тему! Оливье с раковыми шейками (420₽) — необычное прочтение классического салата. Хотя как необычное — скорее ближе к историческому! Вот прям советую, хорош. Судак с пюре и сливочным соусом (650₽) — вот люблю я эту рыбу. Кто-то с Волги скажет, что они ей кошек кормят, но в Москве хорошего судака попробуй найди! Тут хороший. Ну и ещё взяли спагетти с креветками и беконом (890₽) в Pasta Sergetto. Очень хорошие: правильное альденте, креветок много, и они классно сочетаются с беконом. Я прям даже не ожидал. Так почему я рассказываю вам об этом только спустя неделю, спросите вы? А потому что этот стендап каждую пятницу! Поэтому если вы ещё не знали, чем занять этот вечер, — вот вам классная идейка, сохраняйте! 🚇 Новокузнецкая (291 м), Большой Овчинниковский пер., 16, 2 этаж, Фудхолл «Дружба-Москва» ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>02.07.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8904</t>
+  </si>
+  <si>
+    <t>Четверг — маленькая пятница! Ну слушайте, если завтра в институт / на работу вы придёте с лёгким перегаром, то в глазах товарищей увидите только понимание с лёгкой ноткой зависти. Тем более погода-то какая! +30! Самое то, чтобы съездить на в «Курорт» и пройтись по карте настоек — от Анапы (320₽, коровка + кофе) до Феодосии (320₽, чёрная смородина + эрл грей). Я так и сделал, а закусывал всё этим: Окрошка на квасе (460₽) — песня! Порезано как я люблю — мелким квадратиком. Подают с горчицей и хреном, а сметаны почему-то нет( Помидоры с сыром и чесноком (560₽) — лучшая закуска под настоечку! Сладкий помидорчик и сыр с чесноком, как у бабули в гостях, кайф! Фаршированные яйца (480₽) — сверху икра минтая и палтуса и мазик. Жирновато для меня. Чебурек с говядиной (350₽) — помните, я искал вкусный чебурек? Вот это вкусный. Лучший в моей жизни? Нет! Тесто необычное. Но вкусный. Ну и отдельный кайф — с ледяным пивком (Балтика Хеллес — 420₽) сидеть на верандочке и смотреть на вечно спешащую Москву. А тебе уже никуда не надо. Ну максимум — на бар ещё за одной кружечкой пенного! UPD. А еще музыка тут топ! 🚇 Третьяковская (177 м), Пятницкая 31 стр. 5, 2 этаж, Фудхолл «Дружба-Москва» ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>01.07.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8901</t>
+  </si>
+  <si>
+    <t>Просто обожаю! Какое самое главное китайское блюдо? Ну, конечно же, лапша. Но готовить её самому довольно-таки затруднительно. А вот если спросить у китайского студента его любимое блюдо, то, скорее всего, он назовёт сихунши чао цзидань (西红柿炒鸡蛋) — это яйцо с помидорами. Почему я вообще про него вспомнил? Недавно заходил в свою любимую китайку на «Южных Воротах» и решил попробовать, чем здесь кормят местных китайских трудяг. Взял вот такой обед, который вы видите на фотографии. Стоит он 600₽. Внутри суп, чем-то напоминающий мисо, но без мисо, рис, салатик, курица с грибами и тот самый помидор с яйцом. Вообще, по студенческим меркам обед довольно-таки роскошный, потому что обычно всё проще: рис и помидор с яйцом. Но главное — готовят его не так, как мы привыкли. Здесь яйца быстро обжаривают отдельно, потом отдельно доводят помидоры, чтобы они пустили сок, и только в конце всё соединяют (можно добавить зеленый лук и кунжут). Получается не привычный нам омлет с помидорами, а совсем другое на вкус блюдо. С рисом вообще песня! А чем вы питались/питаетесь в студенческие годы? Я вот любил дошик с сосисонами и кепчунезом) 🚇 Алма-Атинская (1,97 км), МКАД, 19-й километр, вл20с1 ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>29.06.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8896</t>
+  </si>
+  <si>
+    <t>Стильный бесплатный коворкинг и отличный кофе! Я в принципе не понимаю, как это место существует, но оно есть. Насколько я знаю, Hyundai ушли из России после событий, но «Hyundai Motorstudio» на Новом Арбате прекрасно функционирует. Сюда можно свободно прийти, погулять, посмотреть на технологии, а самое главное — взять кофе в их кофейне «Cosmic Latte» и после этого сесть спокойно работать. Ну или просто зачиллить, многие тут так и делают. Цены на кофе как везде: латте (380₽), американо (310₽), орешек со сгущёнкой (90₽). Бариста говорит, что народу немного и места почти всегда есть. Так что если ищете место, где засесть с ноутом или поучиться в стильном и светлом месте, с панорамным видом на Новый Арбат, — отличный вариант! Ну и коллекция редких зарубежных книг — великолепна. Кстати, обратите внимание на новый формат — снял видео с интерьером на очки. Как вам? — 🔥 🚇Смоленская (530м.), ул. Новый Арбат, 21, этаж 1–2 ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>27.06.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8889</t>
+  </si>
+  <si>
+    <t>Самое интересное в гастрономии сейчас происходит не только в ресторанах. Пока одни шефы годами строят карьеру на профессиональной кухне, другие просто снимают рецепты у себя дома и собирают вокруг себя аудиторию. На этом, собственно, и построено шоу «Кулинарная битва». Константин Ивлев смотрел ролики авторов VK Видео, выбирал самые интересные рецепты в разных категориях и проверял их уже на профессиональной кухне вместе со своей командой. В итоге лучшие рецепты участников собрали в отдельный плейлист. Там есть всё: завтраки, мясные блюда, домашняя кухня, идеи для ужина и рецепты для особого случая. Люблю такие истории. Это хороший пример того, как обычный человек с интересным рецептом или идеей, а еще и любовью к своему делу, может попасть в большое шоу и получить внимание не только зрителей, но и одного из самых известных шефов страны. Если идеи, что приготовить дома, снова закончились, то можете смело заглянуть в эту подборку. ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>27.06.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8887</t>
+  </si>
+  <si>
+    <t>Сюда два месяца стояли очереди! Называется это место «Племянник». А всё потому что: — новая идея. Ну как новая: бейгельные уже были, но в другом формате; — красивый продукт. Ну посмотрите сами на фото, это и правда выглядит очень хорошо; — из второго следует, что сюда понабежали UGC-креаторши и начали хайпить. Но сейчас очередей уже никаких нет. И вот почему: — по вкусу так себе. В первом каперсы и укроп перебили весь вкус рыбы, во втором — ну это просто творожный сыр с помидорами; — алё, это что за ценник? Первый — бейгл с лососем (как красиво обозвали форель) — 990₽! А второй, с помидором, — 640₽! И это не в ресторане где-нибудь на Патриках, а во дворах Курской. Ешь на лавочке; — я был сразу после открытия, третьим, и ждал 30 минут. Два бейгла и кофе! — ну очень грязно внутри. Заходишь — стоит какая-то стойка с немытыми противнями, мусор на полу, а повар работает без перчаток. Это нормально, когда соблюдаются нормы, но он трогает то контейнеры, то лицо, а рядом никакой раковины, чтобы регулярно мыть руки, нет; — ну и будем честны: это не бейгл, а булочка с пупком. Потому что в бейгле должна быть дырка, за счёт чего у него другой вкус. Что по итогу? Были бы здесь нормальные стритфудные цены, нормальный сервис и чистота — работало бы место долго и счастливо. Но после лета придёт осень, и я не знаю, кто будет за такой оверпрайс есть это на лавочке, когда снег с дождём будет лететь в лицо. Хотя, возможно, это изначально сделали как чисто летнюю историю, и денюжку они свою заработали. Как там говорится? Лох не мамонт? 🚇 Курская (780м.), Малый Казённый пер., 5Ас32(33) ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>26.06.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8882</t>
+  </si>
+  <si>
+    <t>Познакомимся? 50% на первый заказ для бизнеса Закупаться у 10 разных поставщиков неудобно: уходит время сотрудников, сложнее отслеживать расходы и готовить документы. Купер Бизнес собирает все закупки в одном кабинете: продукты, хозтовары, посуда, инвентарь — привозим всё, что нужно бизнесу. Почему с нами удобно: ▫️ 1000+ магазинов в одном сервисе ▫️ Доставка день в день до двери — 360 городов России ▫️ Закрывающие документы и оплата по счёту ▫️ Работаем с ЭДО ▫️ Встроенная аналитика и контроль расходов Регистрируйтесь на сайте или в приложении за пару кликов и забирайте скидку 50% на первый заказ от 10 000 ₽ по секретному промокоду, но не более 5 000 рублей в заказе. Промокод спрятали в канале. Подписывайтесь: там мы регулярно делимся акциями и полезными новостями для бизнеса. Правила акции.💚</t>
+  </si>
+  <si>
+    <t>26.06.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8878</t>
+  </si>
+  <si>
+    <t>В кофейном мультипространстве rockets.concept store представили совместные напитки с First&amp;Red и Кареном Хачановым Rockets Coffee, First&amp;Red и Карен Хачанов выпустили коллекцию авторских напитков, вдохновлённую теннисными столицами мира. В основу линейки легли четыре города, связанные с крупными турнирами: Мельбурн, Париж, Уимблдон и Нью-Йорк. В коллекцию вошли Мельбурн с эспрессо, кокосовым молоком, синей матчей и карамелью с лемонграссом, Париж с ванильными сливками, какао и бобами тонка, Уимблдон с матчей на кокосовой воде и бергамотом, а также Нью-Йорк с холодным фильтр-кофе, дыней, каламанси, двойным эспрессо и медовыми сотами. Коллекция уже доступна в кофейнях rockets.concept store на Валовой улице и Садовнической набережной. 17 июля напитки появятся и в кофейне на Тверском бульваре, запуск пройдёт при участии Карена Хачанова. С каждым напитком гости получают карточку с уникальным кодом для участия в розыгрыше. ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>26.06.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8872</t>
+  </si>
+  <si>
+    <t>Наверное, самый большой выбор пива в Москве Я, конечно, могу ошибаться, но в тех пабах, в которых я был, такой выбор пива вижу в первый раз. И здесь более двухсот сортов. Что говорить, тут отдельная страница только безалкогольного пива, не говоря уже про обычное. А говорю я про гастропаб «Бибирево». Я, конечно, тут не первый раз, но до обзора как-то всё руки не доходили. А недавно встретился с друзьями, и вот что мы там попробовали. Практически всё брали на компанию. Закусочки — каспийская килька с печёным перцем (580 ₽), ржаные тосты с балтийской сельдью (730 ₽). Обычно такое берут под водочку, но мне что-то захотелось. Классные, особенно понравилась килька с перцем. Отличное сочетание сладкого перца с рыбкой. Двухметровая куриная колбаса (2750 ₽). Ну это вообще шедевр. Подаётся с чипсами, пюре из зелёного горошка и томлёной фиолетовой капустой. Ели все вместе, отлично кайфанули. Ассорти икры вяленой (1500 ₽) — что-то в последнее время к пиву для меня это самая идеальная закуска. Люблю даже больше, чем солёную рыбу. Пиво «Жигулёвское» из Самары (450 ₽ за 0,5). Да, ребята, это то самое пиво, которое я пил прошлым летом в баре «На дне» в Самаре. К сожалению, до Москвы оно доехало вот с таким ценником — ну а вы цены на бензин видели? Но оно шикарное, несмотря ни на что. И важно: если соберётесь сюда сегодня вечером или на выходных, обязательно звоните и бронируйте — тут практически всегда в прайм-тайм полная посадка! 🚇 Киевская (3 мин.), Украинский бульвар, 15 ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>25.06.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8864</t>
+  </si>
+  <si>
+    <t>🔥 Горячая пицца, сочные наггетсы и куриные крылышки Hot&amp;fresh от Ozon fresh доступны для заказа в Санкт-Петербурге! Выбор огонь, есть даже сырники на завтрак или сдобный пирог на всю семью. А главное — всё быстро приедет горячим, чтобы вы сразу могли вкусно поесть. 😋 Заказывайте в приложении. ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>25.06.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8860</t>
+  </si>
+  <si>
+    <t>На фартовом месте открылись Недавно узнал, что Никита Фомкин со своим успешным «Dürüm Кебаб» переезжает в местечко попросторнее, а в его окошке открылись новые ребята под названием «Los Cabrones - Дворовая Такерия». И, как вы поняли по названию, делают тако, кесадилью, буррито и поят людей мичеладой. Мексиканская кухня — одна из моих любимых, и мимо такого пройти я, конечно же, не могу. Залетел вчера к ним чисто на тако с говядиной (530₽) и тако с курицей (470₽) и запил это всё безалкогольной мичеладой (480₽). Слава богу, такое они тоже делают. Что по тако? Отличная кукурузная лепёшка — хоть я, правда, больше люблю пшеничную. Начинки внутри много, приятный ценник, да и мичелада тоже хороша. Отдельно отмечу, что у них довольно-таки кайфовый и вайбовый дворик, в котором они поставили шезлонги. Пока ты ждёшь свой заказик, можно поваляться на солнышке, почилить и насладиться прекрасной летней Москвой. А вы что любите больше: тако, буррито или кесадилью? 🚇 Тургеневская (🚶‍♂️ 0,3 км), Мясницкая улица, 40, стр. 1 ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>24.06.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8858</t>
+  </si>
+  <si>
+    <t>Не только в ресторанах и кафе бывают сезонные предложения! Ресторатор Виталий Истомин оценил новинку от ВТБ: банк полностью отменил комиссию за торговый эквайринг на всё лето. Чтобы воспользоваться предложением, откройте счёт для бизнеса в ВТБ и подключите эквайринг. 💼 Меньше лишних расходов — больше возможностей для роста.</t>
+  </si>
+  <si>
+    <t>24.06.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8857</t>
+  </si>
+  <si>
+    <t>Экономим время и бронируем столики через нейросеть Ага, теперь и так можно: в Алисе AI появился новый ИИ-агент «Бронирование». Я на днях написал в чатик запрос «забронируй мне столик на двоих в четверг в Марчеллис в 19:00», и нейросеть застолбила за мной место. Даже прыгать между вкладками и звонить куда-то не пришлось. А если свободных столиков нет, нейросеть предложит альтернативы и поможет подобрать что-то по вашему вкусу. Аналогично через Алису AI можно записаться в салон красоты или другую организацию из сферы услуг. Вот дожили! Что я думаю по этому поводу? Прикольно. Чем меньше действий между «хочу пойти» и «столик забронирован», тем выше вероятность, что человек действительно дойдёт до ресторана. ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>24.06.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8853</t>
+  </si>
+  <si>
+    <t>Помните, что русы и сербы — братья? Я даже книгу сегодня такую нашел. А ещё выпил прекрасного сербского кофе из турки (150₽), съел бурек с мясом (200₽) и закусил всё это сербской шоколадкой (300₽)! И всё это в самом центре Москвы — в тихом дворике Подворья Сербской православной церкви при храме Петра и Павла. Очень спокойно, зелено, и в какой-то момент реально пропадает ощущение, что ты в столице: будто сидишь где-то в Белграде. Сами по фоткам посмотрите! Будете гулять по Китай-городу этим летом — советую зайти обязательно! 🚇 Китай-город (🚶‍♂️ 0,7 км), Москва, Петропавловский переулок, 4-6с8 ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>23.06.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8848</t>
+  </si>
+  <si>
+    <t>Как ресторанам бесплатно попадать в рекомендации Яндекса У Яндекса есть бесплатный сервис Яндекс Ритм, куда заведения могут выкладывать фото и видео: блюда, интерьер, сезонные новинки, процесс готовки, какие-то живые моменты из зала и кухни. Потом этот контент попадает в рекомендации Яндекса — на ya.ru, в приложение Яндекс с Алисой AI и другие площадки экосистемы. Главное, что сейчас можно выбирать город или регион для показов. То есть можно сфокусироваться не просто на случайной аудитории, а на тех, кто находится рядом с заведением и может зайти на кофе, обед или ужин. А если добавить к публикациям ссылку на бронирование или сайт, пользователи смогут сразу перейти к вам и запланировать поход в заведение. Для ресторанов это вполне рабочий способ напомнить о себе без лишней возни и больших бюджетов. Протестировать Ритм ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>23.06.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8843</t>
+  </si>
+  <si>
+    <t>Ресторанам рядом с театрами стоит присмотреться Сервис по продаже билетов Ticketland начнет показывать подборки ресторанов рядом с театрами, концертными залами и другими площадками — прямо тем людям, которые уже купили билет и планируют вечер. Пользователи увидят, где можно поесть до или после события, и сразу смогут забронировать стол — а также получить скидку 10% на закрытие счета. Для ресторанов это понятный трафик: гость уже рядом, повод зайти есть, а после спектакля или концерта многие всё равно ищут, где поужинать или выпить бокал. Проект пока тестируют, попасть в подборку можно бесплатно — так что я бы на месте заведений рядом с культурными точками присмотрелся. Регистрация в программе доступна по ссылке</t>
+  </si>
+  <si>
+    <t>23.06.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8831</t>
+  </si>
+  <si>
+    <t>Вставил абзац перед вопросом: Еще одна разновидность корейской кухни! На канале уже была аутентичная корейская кухня, даже северокорейская была, а вот кухни корейцев на постсоветском пространстве еще не было! Вы же знаете, что в Южной Корее никакой корейской морковки не существует? Так вот, я и забежал попробовать эту кухню в «Хенбок», где еще есть кукси (890₽), который очень распространен у корейцев в Средней Азии и идеален летом, так как холодный. Пробовал в первый раз — мне понравился: такая корейская окрошка, говяжий бульон чуть сладковатый, лапша, зелень, огурчик, помидорчик, редисочка, омлет. Каиф. Помимо панчханов (бесплатных корейских закусок, которые подают в начале), мы ещё взяли распробовать закуски: кимчи (350₽) — хорошее, чуть кисловатое. Рулька с огурцом (450₽) — хрустящие овощи и кусочки свиной рульки в маринаде. Норм, но не так вкусно, как все остальное. Кактуги (350₽) — мой фаворит, понял, что очень люблю маринованный дайкон. Ну и напоследок были пельмени сэу манду (570₽) — почему пельмени? Ну это наши пельмени. С креветкой и курицей, просто в азиатской форме с соусом. Понравились. Единственное, чего мне здесь не хватило, — какой-то корейской аутентичности: артефактов, интерьера, не знаю. Потому что, по сути, смени вывеску на условное городское кафе — и она так же подойдёт. А вот по кухне полный топ, мне понравилось. Кстати, а вы любите морковку по-корейски? 🚇 Прокшино (🚶‍♂️ 0,8 км), Москва, Прокшинский проспект, 7 ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>23.06.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8830</t>
+  </si>
+  <si>
+    <t>🍦 Мороженое с вау-эффектом Всегда считал, что прийти в парк летом и почитать любимую книгу — это классика вне времени. Ровно так же, как и мороженое в жаркий день. Но недавно случилось то, что полностью перевернуло мои представления о классике. Вы будете приятно удивлены: Пушкин, Толстой и Достоевский оказались в виде скульптурных портретов на витринах с мороженым. 📍 Все любители классики через 0,001 секунды после увиденного: бежим в Москва-сити в башню «Евразия». ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>22.06.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8829</t>
+  </si>
+  <si>
+    <t>Чисто питерский бар! Да, я понимаю, что этот пост было бы лучше поставить хотя бы в четверг, но я не могу молчать и должен отчитаться, о каких местах я побывал на выходных! На «Парке Победы» есть такой культовый магазин для рокеров, неформалов и байкеров — «Давай, Давай!». Работает он уже 36 лет, а за прилавком все эти годы замечательная Лариса — ей-богу, женщина божий одуванчик, только в футболке Black Sabbath и спокойно вам расскажет про свой Harley или как прошёл последний концерт «Металлики»! Но я не об этом — забегал я в этот магазин присмотреть себе кое-что на DJ-сет и на обратном пути обнаружил настоечную «Волга». Зашли туда, и прям с порога я почувствовал, что владельцы 100% вдохновлялись теми самыми мини-барами Питера. Атмосфера, артефакты ушедшей эпохи, да и даже меню говорит само за себя. Так как мы были мимолётом, не стали накрывать серьёзную поляну, а взяли чисто на ход ноги: Настойки Щавель (300₽) и Хреновуха (300₽). Хреновуха забористая, хорошая, а вот щавель сладенький, как и должен быть! Бутерброды буженина-огурец (300₽), солонина-хрен (300₽) — вот на вкус так же, как и звучат, плюс малосольный огурчик (100₽). Идеальная закусочка, всё вкусно. Если любите Питер и его атмосферу, обязательно зайдите сюда! Приятный ценник, добродушный бармен и вкусные настоечки! Добавляйте в сохраненки, тут хорошо! 🚇 Парк Победы (🚶‍♂️ 0,4 км), площадь Победы, 2, корп. 1 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>21.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8821</t>
+  </si>
+  <si>
+    <t>«Underdog», как всегда, на высоте На «Пикнике Афиши» зашёл к ребятам за догом и взял малиновый латте из Surf coffee. Отдельный респект за стаканы, сделали специальный брендированный дизайн под фестиваль. Самое интересное, эти стаканы были заметны по всей площадке. Хороший пример того, как, казалось бы, небольшой элемент оформления работает далеко за пределами фудкорта. Если у вас заведение, фудтрак или вы вообще работаете в HoReCa, я бы присмотрелся к таким вещам. Вроде бы всего стакан, а по факту сильно влияет на то, как напиток выглядит в руках, на фото и вообще в моменте. ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>21.06.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8816</t>
+  </si>
+  <si>
+    <t>🔥-30% на «Симфонический Сектор газа» в Зелёном театре 4 сентября на ВДНХ будет драйв и кайф. Представьте: догорает закат. В воздухе — тепло уходящего лета и предвкушение незабываемого вечера. Звучит «Туман» и все любимые хиты — в исполнении большого оркестра, с народным хором и голосом Юрия Хоя, а на экране тексты песен, чтобы все могли подпевать. Ну настоящий праздник! ⚡️Билеты уже разбирают! По промокоду ТУМАН — суперскидка 30%. Сгорит завтра в 23:59 Масштабный авторский проект был создан на родине Хоя, в Воронеже, — и вобрал всё лучшее из «Сектора газа». Столичная премьера, на которую весной приглашал Никита Кологривый, прошла с триумфом и аншлагом 3500 человек в зале «Москва», при участии музыкантов оригинального состава и дочери Хоя Ирины Клинских.</t>
+  </si>
+  <si>
+    <t>19.06.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8807</t>
+  </si>
+  <si>
+    <t>Обещания надо выполнять! Пару недель назад я обещал дойти до «Пауланера» на Олимпийском проспекте — кстати, моего самого любимого в Москве — и сравнить, отличается ли пиво там от пива в Brunnen. Заодно проверить, что там с меню. Дошёл, сравнил — и вот что попробовал. Начал с «Крафтбрюхе» (580₽) — это наваристый бульон из деревенской курицы с обжаренными овощами и домашней лапшой. Классный супец, под пиво самое то. Потом взял халапеньо фри (690₽). Честно, пробовал первый раз, и для меня это вообще было открытие: внутри моцарелла, снаружи хрустящая панировка, и, оказывается, это остро, но очень вкусно. Жареная корюшка (890₽) — это вообще главная позиция, которую здесь нужно пробовать. Я не знаю почему, но такой вкусной корюшки нигде в Москве нет. Нокерли с томлёной уткой (850₽) тоже очень хорошие: картофельные кнедли с мякотью утки, грибным соусом и пармезаном. Мяса много, сами кнедли очень нежные. Ну и самое главное — сравнение пива. Сравнивал «Пауланер светлое» (0,5 л — 680₽, 1 л — 1180₽) с тем светлым Brunnen, которое пробовал в прошлый раз. И, если честно, мне здесь вам особо нечего сказать: на 100% уверен, что это одно и то же пиво — технология та же, специалисты обучены так же, поэтому оно практически не отличается. Но открытие в этот раз у меня всё равно было. Помню, как-то раз, когда я отдыхал в Турции, попал в отель, где были почти одни немцы, и они почему-то постоянно мешали пиво с лимонадом. Оказывается, они пили радлер — светлое или тёмное пиво с лимонадом. Здесь я литрушечку этого радлера (0,5 л — 680₽, 1 л — 1180₽) с удовольствием выпил и могу сказать: кажется, этим летом дома или на даче это будет мой главный напиток. Ну и давайте отдельно поговорим про атмосферу. Конечно, в «Brunnen» всё новенькое, всё с иголочки. Видно, что это современный проект, который делали уже в наши дни. Но вот «Пауланер» всё-таки какой-то свой, особенный. В нём, знаете, как-то душевно и хорошо. Так что всем советую посетить и эту легенду тоже! 🚇 Проспект Мира (🚶‍♂️ 0,95 км), Олимпийский просп., 18/1 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>18.06.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8802</t>
+  </si>
+  <si>
+    <t>Устройте себе праздник – посетите концерт Антона Лаврентьева и группы «Непара»! Каждую неделю ресторан «Родня» собирает на своей сцене любимых музыкантов и мэтров сцены и дарит гостям незабываемые впечатления. 20 июня встречайте Антона Лаврентьева, а 10 июля для вас выступит Александр Шоуа (группа «Непара»). Невероятная атмосфера и бешеный заряд положительных эмоций будут дополнены вкусными блюдами от шефа и освежающими напитками. Готовьтесь подпевать и торопитесь приобрести билеты (количество ограничено): Билеты – Антон Лаврентьев / 20.06, 20:00 Билеты – «Непара» / 10.07, 20:00. 📍Грузинский вал, 11с3. +7(925)4283032</t>
+  </si>
+  <si>
+    <t>18.06.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8797</t>
+  </si>
+  <si>
+    <t>Устройте себе праздник – посетите концерт Антона Лаврентьева и группы «Непара»! Каждую неделю ресторан «Родня» собирает на своей сцене любимых музыкантов и мэтров сцены и дарит гостям незабываемые впечатления. 20 июня встречайте Антона Лаврентьева, а 10 июля для вас выступит Александр Шоуа (группа «Непара»). Невероятная атмосфера и бешеный заряд положительных эмоций будут дополнены вкусными блюдами от шефа и освежающими напитками. Готовьтесь подпевать и торопитесь приобрести билеты (количество ограничено): Билеты – Антон Лаврентьев / 20.06, 20:00 Билеты – «Непара» / 10.07, 20:00. 📍 Грузинский вал, 11с3. +7(925)4283032</t>
+  </si>
+  <si>
+    <t>18.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8796</t>
+  </si>
+  <si>
+    <t>Ваш контент должен продавать самим фактом существования! Устали объяснять подрядчику, что соцсетям не хватает жизни? Просите быстрее реагировать на инфоповоды, а в ответ слышите, что контент-план уже сверстан на месяц вперёд? Думаю, многим владельцам ресторанов эта ситуация знакома. Сегодня контент — это уже давно не просто красивые фотографии. Это полноценный инструмент маркетинга, который должен привлекать гостей везде: в соцсетях, на сайте, в карточке на Яндекс Картах и в рекламных кампаниях. А в идеале — объединять все каналы продвижения в единую понятную систему. Оставьте ссылку на свои соцсети через форму. Ребята проведут разбор контента вашего ресторана и покажут, что можно улучшить уже сейчас, с конкретными примерами и рекомендациями. В основе — 12 лет практического опыта в ресторанном маркетинге и реальные кейсы, а не теория. ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>18.06.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8792</t>
+  </si>
+  <si>
+    <t>Рыбный четверг! Вот честно, я не специально так загадывал, чтобы именно в четверг вышел этот пост, но вот что-то захотелось мне рыбки на неделе, и я забежал проверить, как там поживает мой любимый рыбный стритфуд на Шаболовской под названием «Фишка». Ребята успешно работают уже не первый год, зарекомендовали себя, и стабильно у них каждый обед полная посадка. Совершенно чудом я нашёл себе местечко, да ещё и на веранде. И вот что я попробовал: На улице не жарко, поэтому захотелось тёплого супца. И взял я, конечно же, уху рыбную (560₽). Хороший наваристый рыбный бульон, плавают даже кусочки форели и трески. Порция приличная, понравилась. Второе блюдо — балык-икмек с камбалой (640₽). Вот здесь неожиданно. Первый раз вижу такое прочтение этого знаменитого турецкого стритфуда. А именно: здесь его подают в лепёшке роти, внутри солидный кусок камбалы с гриля, овощи, лучок, соус и травы. Скажу честно, в сочетании с ухой в прикуску — просто бомба! 🚇 Шаболовская (🚶‍♂️0,5 км), улица Шаболовка, 29, корп. 2 🔗 Tg / Карты / Дзен / Max ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>17.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8790</t>
+  </si>
+  <si>
+    <t>🐉 Гастрономическое путешествие в Азию вместе с Ozon fresh. В специальном разделе вас ждут хиты азиатской кухни: нежная утка по‑пекински, пикантная говядина по‑сычуаньски, наваристый рамен, сочные гёдза с креветкой и ещё много-много всего. Ну, а на десерт — моти и трендовый панна‑котик. Только посмотрите, какой он милашка! ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>17.06.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8786</t>
+  </si>
+  <si>
+    <t>Топовая шаурма, но и как бы не шаурма Заехал в «Sabz» попробовать их новинку — шаурму (650₽), но не с мясом с вертела, а с куриным бедром, которое готовят на мангале. Внутри ещё свежие огурцы, помидоры, салат и специальный зелёный соус из трав, специй и халапеньо. Могу сказать точно: если вы живёте в этом районе или хотя бы часто здесь бываете, за этим надо ехать обязательно, потому что это прям топский топ. Эксперт канала, так как была здесь первый раз, попросила взять ей их фирменные люля из говядины и баранины в лаваше (650₽), которые подают внутри с маринованным луком и травами, и тоже осталась в полном восторге. Говорит, что очень жалко, что мы не живём где-то рядом. Закусывали мы это всё овощным салатом (500₽) и мухаммарой (450₽) — это такая закуска из печёных перцев. Тоже была очень в тему. Так всё-таки давайте разбираться: где самая топовая шаурма, по вашему мнению? Где едите её вы? 🚇 Говорово (🚶‍♂️ 4 км), Каштановая ул., 12, стр. 1А, п. Заречье, Одинцовский городской округ, Московская область. 🔗 Tg / Карты / Дзен / Max ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>16.06.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8781</t>
+  </si>
+  <si>
+    <t>В Когалыме открыт новый ресторан Антона Пинского В Когалыме (ХМАО-Югра) открылся новый ресторан «4 Сыра» от Pinskiy &amp; CO. Проект реализован при поддержке фонда «Наше будущее». На премьерную дегустацию лично приехали основатель фонда Вагит Алекперов и ресторатор Антон Пинский. В меню сделали ставку на сочетание итальянской и грузинской кухни, а также планируют проводить ежемесячные гастроужины от бренд-шефа Александра Карюкина из Санкт-Петербурга. Когалым в последние годы всё чаще появляется в новостях не только как нефтяной центр, но и как один из растущих направлений гостеприимства. Здесь работают океанариум, филиалы Малого театра России и Русского музея, проводится международный полумарафон, развивается этнографический туризм на стойбища коренных народов Севера. 🔗 Tg / Карты / Дзен / Max ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>16.06.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8776</t>
+  </si>
+  <si>
+    <t>Тянутая лапша с уткой! 😍 Я всегда всех, кто в первый раз хочет попробовать китайскую кухню, отправляю первым делом в «Лан Ма». Потому что, в отличие от других модных проектов, здесь максимально аутентичная, но немного адаптированная под российский вкус кухня + всегда есть позиции, которые никогда не попробуешь ни в одной китайке, так как ребята придумывают их сами. И вот вчера, когда заходил за ламаджо, увидел, что соседняя дверь — новенькая «Лан Ма», в которой я ещё не был, и там много того, чего я ещё не пробовал. И вот что я затестил: Из закусок взял креветки в кляре с перцем и луком (760₽) и золотые нити (520₽ — маринованные грибы эноки). Креветки очень напомнили всем известные баклажаны в кисло-сладком, а вот эноки вкусные, конечно, но я бы добавил приправ, типа чеснока, слишком ровный вкус. Ещё ребята сделали твист на утку по-пекински (880₽). По сути, копчёная грудка утки с соусом хойсин и паровыми блинчиками. Прикольная вариация, пожирнее, чем обычная версия, но всё равно кайф. И ещё съели два ламьена с уткой — один острый ламьен с уткой с тонкой лапшой (820₽), второй сырный ламьен с уткой со средней лапшой (850₽). Оба хороши, и тут всё просто: любите больше китайскую лапшу — берите первый, японскую — второй, так как он ну очень напомнил мне японский сырный рамен. Что по итогу — новое меню с уткой топ, если вы ещё не были — го пробовать! Тем более работают они до 5 утра! 🚇 Менделеевская (🚶‍♂️130м.), Новослободская ул., 20 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>15.06.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8769</t>
+  </si>
+  <si>
+    <t>Редко встретишь бизнес-зал, куда хочется приехать не впритык к посадке, а немного заранее. В премиальном бизнес-зале Сбера в терминале С в Шереметьево для клиентов Sber Private Banking и СберПервого появился еще один повод это сделать. Новым бренд-шефом пространства стал Георгий Троян, отмеченный гидом Michelin. В основе обновленного меню — сезонные продукты, знакомые вкусы и блюда, которые не требуют представления. Бефстроганов с картофельным пюре, салат с куриной печенью и глазированной морковью, щупальца кальмара с брокколи, лингвини арабьята. Получилась история не про ресторанные эксперименты, а про качественную гастрономию, к которой хочется возвращаться. Даже если впереди всего лишь перелет на пару часов.</t>
+  </si>
+  <si>
+    <t>15.06.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8763</t>
+  </si>
+  <si>
+    <t>Кажется, я пропустил один из самых интересных гастроформатов лета! В выходные «Соль Земли» дачным обедом открыла четвёртый сезон. А я, как обычно, узнал об этом, когда всё уже закончилось. Если кто не в курсе, что это вообще. Экспедиция Ивана Глушкова, в которой меню никто не пишет заранее. Совсем. Шефы с утра едут на рынок, смотрят, что сегодня привезли, и уже на месте сочиняют, что из этого готовить. То есть ты приезжаешь и не знаешь, что будет в тарелке, — и в этом вся соль. Глянул, что в итоге давали, и расстроился окончательно: лепёшки прямо из печи, копчёный на травах лосось, тартар из ягнёнка, белая рыба с жареным лимоном и цыплята с матбухой, а на финал — абрикосовый десерт и ягоды с рынка. В Переделкино за плиту встал Александр Пименов (Animals, Copen57), а напитки собирал Дмитрий Нестеров (Door 2310). Дальше экспедиция поедет по регионам и каждый обед придумают заново под местные продукты: в Самаре шефом станет Никанор Вайра, в Мичуринске - Андрей Шмаков, а на Байкале — Евгений Викентьев. Может, на следующий постараюсь попасть. А вы бы поехали на обед, где даже шеф с утра не знает, что приготовит? 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>15.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8762</t>
+  </si>
+  <si>
+    <t>Неделю начнем с настоящего стритфуда! Вот прям с такого, который взял, свернул в треугольник и идешь и по улице и ешь спокойно. А говорю я про ламаджо. И самое главное, что я нашел такой ламаджо, вкуснее которого даже в Ереване не пробовал! А говорю я про Темаджо на Новослободской. Самое главное — это монокафе, т.е. готовят здесь только ламаджо: обычное (350₽) или с сыром (400₽), ну и в прикуску — печеный картофель (250₽). Для ламаджо сначала раскатывают очень тоненькое постное тесто, чуть запекают, а потом уже намазывают фарш. Благодаря этому он так нереально хрустит! А размером, кстати, с пиццу! Запивать это все рекомендую таном (250₽) или джермуком (250₽) — то, что его больше нет в Москве — не верьте, это все злые языки, которые пытаются нас рассорить, а зря! Потому что лучше всего объединяет? Правильно — вкусная еда! 🚇 Менделеевская (🚶‍♂️130м.), Новослободская ул., 20 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>11.06.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8757</t>
+  </si>
+  <si>
+    <t>Полный безлимит за 1980₽! И да, конечно же, это опять сделали китайцы! Как говорится — что бы ты ни делал, есть китаец, который сделает лучше 😁 И в «Мишках братишках» это получилось топово! Я был тут пару лет назад, и всё было гораааздо скромнее. Сейчас насчитал больше 10 видов мяса, плюс морепродукты, фрикадельки, овощи, разные салатики, арбуз, дыню и десерты. Единственное — бесплатной газировки, как раньше, больше нет, но чай/кофе остались. Всё, что набрали, можно пожарить на гриле или сварить в одном из двух бульонов на выбор: есть обычный, томатный, острый и том ям. За деньги же можно купить пиво, соки, воду, разные баблти и даже рюмаху китайской водки. Весь ассортимент смотрите на фотках или в комментариях — туда я всегда заливаю все фото заведений! Так же я всегда рад вашим комментариям и с удовольствием отвечаю на все вопросы ❤️ 🚇 Академическая (🚶‍♂️970м.), ул. Дмитрия Ульянова, 5 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>10.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8748</t>
+  </si>
+  <si>
+    <t>Duckstar’s: всё меню по 350 ₽, 3 ночи вечеринок и летняя веранда 🍸 🔥 Впереди 3 выходных дня - отличный повод собраться с друзьями в Duckstar’s! Ждём вас на жарких вечеринках до 5 утра сразу в трёх локациях Москвы. Авторские коктейли, фирменные подачи, любимые блюда и главное - всё меню по 350 рублей. Напомним лишь часть наших хитов: 🍹Безлимитный апероль — оригинальная подача в сумочке 🧳 «Чемодан настоек» 22 шота фирменных вкусов с эффектной подачей 🌊 «Море коктейля» 2 литра коктейля с ромом, водкой, апельсиновым ликёром и блю кюрасао, подача в аквариуме ☀️ А если хочется настоящего летнего настроения, заглядывайте в Duckstar’s на Таганке — здесь вас ждёт уютная летняя веранда для тёплых вечеров, встреч с друзьями и коктейлей под открытым небом. ▪️ Абельмановская, 4А ▪️ Большая Черкизовская, 6 ▪️ Благовещенский пер., 3с1 Подписывайтесь на канал Duckstar's, чтобы не пропустить акции, специальные предложения и самые громкие анонсы. До встречи на самых жарких вечеринках этих выходных! 💃🕺</t>
+  </si>
+  <si>
+    <t>10.06.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8747</t>
+  </si>
+  <si>
+    <t>Сладкие булочки, мы к вам с новостями! На сайте «Открытой кухни» появились тематические тесты. Планы на ближайшие дни такие: • выяснить, какая японская эстетика вам ближе; • представить свой идеальный день в Италии; • и наконец-то узнать главное — какая вы сладкая булочка. Не будем скрывать, но свои результаты мы обсуждали долго! Настолько они попали в нас. Теперь ваша очередь — проверяйте на себе и делитесь, что получилось у вас. 💛 забронировать стол</t>
+  </si>
+  <si>
+    <t>10.06.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8746</t>
+  </si>
+  <si>
+    <t>Узнал, какая я булочка. Теперь живу с этим. Вот вы когда-нибудь задумывались, какая вы булочка? Вот и я нет. Но согласитесь, это очень важная информация о себе. Узнать можно в тестах от «Открытой кухни»: там ещё есть про японскую эстетику и идеальный день в Италии, но я, конечно, первым делом пошёл выяснять главное. Получилось неожиданно — теперь ваша очередь ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>10.06.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8745</t>
+  </si>
+  <si>
+    <t>IT-решение месяца: AI-ассистент для ресторанов Редакция Resti регулярно работает не только с ресторанами, но и с сервисами, которые помогают рестораторам развивать бизнес. Поэтому запускаем новую рубрику о полезных IT-решениях для индустрии. Первый герой — Restik. Сервис предлагает AI-ассистента для владельцев и управляющих ресторанов, который помогает работать с меню, аналитикой, складом, поставками, маркетингом и настройками заведения через обычные текстовые запросы. В небольших ресторанах, как правило, нет большой команды аналитиков, маркетологов и операционных менеджеров. Такой ассистент может забрать на себя часть этих задач, значительно сэкономить время и средства, а также помочь быстрее принимать управленческие решения. Ссылка на проект: restik.com @Resti</t>
+  </si>
+  <si>
+    <t>10.06.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8740</t>
+  </si>
+  <si>
+    <t>В Москву приехал мясной проект из Астрахани Ребята, у которых в Астрахани мегауспешный проект «Маринад», недавно зашли в Москву и открыли филиал здесь, на Водном стадионе. В чём суть их концепции? Они специализируются на уже маринованном мясе для шашлыка или гриля, но за фиксированную сумму — в Москве это 100₽ за 100 грамм — могут вам его ещё и пожарить. Доехали они до Москвы, конечно, с ценами чуть выше, но всё равно получается довольно демократично. Ну вот смотрите сами, что я попробовал. Точно не смогу сказать, сколько какая позиция стоила, потому что там всё по граммовкам, но за всё у нас вышло 2000₽: — люля-кебаб из говядины — два свиных ребра — шашлык из мякоти баранины — айран — лаваш — лук — и приготовление мяса Как на вкус? Мне очень понравился сам маринад, мясо тоже очень качественное. Мы со вторым экспертом канала, можно сказать, этой порцией объелись. Помимо шашлыка, у них есть ещё и стейки. Например, готовый стриплойн обойдётся где-то в 900–1200₽. Ещё есть бургер с котлетой на углях за 450₽, шаурма за 465₽, шаурма со свининой за 450₽ и шаурма с курицей за 410₽. Что по итогу? Мне кажется, в наше непростое время, когда заведениям приходится поднимать цены и даже в кафешках на районе одно блюдо зачастую стоит около 1000₽, такой формат должен зайти. Видно, что ребята относятся к своему делу с любовью. Да и что греха таить — мясо у них очень вкусное. 🚇 Водный стадион (102м.), Кронштадтский бул., 7 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>08.06.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8734</t>
+  </si>
+  <si>
+    <t>300 пар билетов на Пикник Афиши х Сбер Если у вас есть подписка СберПрайм, можно выиграть одну из 300 пар билетов на Пикник Афиши х Сбер, который пройдет 20 июня в «Коломенском». В составе участников уже есть FEDUK, ЛСП, OG Buda + MAYOT, ZOLOTO, Браво и Валерий Сюткин, которые впервые за 28 лет выступят вместе. И это ещё не все артисты. Чтобы участвовать нужно: — иметь активную подписку СберПрайм; — подписаться на телеграм-канал @afisha; — нажать кнопку «Участвовать» под постом с розыгрышем. Пара кликов — и остаётся только ждать результатов. Уже есть СберПрайм — переходите в телеграм-канал Афиши. Если подписки ещё нет — подключить её можно по ссылке.</t>
+  </si>
+  <si>
+    <t>08.06.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8729</t>
+  </si>
+  <si>
+    <t>Ну наконец-то хороший тантуни! Но! В этот раз взял в булке, а не в лаваше, решил, так сказать, попробовать что-то новенькое. А нашёл я его в корнере «Kofte», который находится в Парк Фудхолле. Стоит тантуни 590 ₽, если из курицы, и 690 ₽, если из телятины. Я попробовал именно второй вариант и могу сказать, что это было достойно. Хорошее количество мяса, овощей и соуса. В этот раз понравилось. Ещё взял салат «Мангал» (490 ₽) — если честно, непонятно, почему он «Мангал», потому что там ну совершенно ничего с мангалом нет. Но он вкусный, и, если честно, мне это больше напомнило салат «Табуле», который тут тоже есть. Может, перепутали? Отдельно отмечу стильный дизайн и красивую посуду. Видно, владельцы постарались сделать не как обычный корнер на фудмаркете, а что-то ближе к полноценному заведению. Короче, пока это заявка на успех, молодцы! А что там по полноценным классным турецким местам в Москве? Посоветуете что? 🚇 Юго-Западная (211м.), просп. Вернадского, 86В 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>06.06.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8724</t>
+  </si>
+  <si>
+    <t>Куда точно стоит сходить этим летом Лето — хороший повод выбраться в места, которые давно были в планах. Собрали пять ресторанов и баров с новыми меню, сезонными форматами и гастрономическими событиями. «Atlantica Bistro» Одно из самых популярных рыбных бистро города этим летом проходят сразу два сезонных фестиваля: просекко с десятью видами итальянского игристого и хенд-роллов с камчатским крабом, гребешком, осьминогом и другими морепродуктами. Отдельный повод для визита — фирменные завтраки с чёрной и красной икрой. «Nara» Новый японский коктейльный бар с авторской коктейльной картой и кухней, вдохновлённой современной Японией. В меню — хенд-роллы, блюда из рыбы и морепродуктов, а концепция построена вокруг спокойного отдыха без лишнего шума и суеты. «Savoy» Исторический ресторан запустил «Завтрак императора Николая II» — один из самых масштабных утренних сетов этого сезона. В него входят блины, икра, копчёная рыба, выпечка, десерты и другие блюда русской кухни, собранные в формате единой гастрономической подачи. «Ivanka» Этим летом ресторан делает ставку не только на кухню, но и на насыщенную программу. По пятницам здесь проходят вечеринки с диджеями и приглашёнными артистами, а по субботам — гастрономические вечера, посвящённые разным странам Средиземноморья. «Motto Azabu» В ресторане современной японской гастрономии представили гастрономическую трилогию, вдохновлённую музыкой Рюити Сакамото. Три авторских сета — Aqua, Calling from Tokyo и Rain — предлагают разные гастрономические сценарии с акцентом на японскую кухню, морепродукты и авторскую подачу. @Resti</t>
+  </si>
+  <si>
+    <t>05.06.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8723</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Yana (@soul8universe) 2. Elena (@Elena_Glv) 3. somebody that you used to know (@somebody_that_you_used_to_know) 4. Евгения (@Lada_kudes) 5. AR (@go3_i) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>05.06.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8721</t>
+  </si>
+  <si>
+    <t>Собрал для вас плейлист лёгкой летней музыки. Без негатива, проблем и тревог. Идеален для путешествий, дачного отдыха, просто чилла у басика, да даже работы — чтобы было веселей! В плейлисте только наши молодые и нишевые артисты с классными треками — те, кому поддержка особенно нужна! Не забывайте лайкать и добавлять треки в свою коллекцию, если вам что-то понравилось ❤️ Ссылки на плейлист: 🎵 Яндекс Музыка 🎵 VK Музыка 🎵 Spotify 🎵 Apple Music Делитесь своими впечатлениями в комментариях как послушаете, а также скидывайте, что слушаете вы!👇 Возможно, именно ваш трек попадёт в будущий плейлист канала! 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>05.06.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8720</t>
+  </si>
+  <si>
+    <t>Собрал для вас плейлист лёгкой летней музыки. Без негатива, мата, проблем и тревог. Идеален для путешествий, дачного отдыха или просто чилла у басика. В плейлисте только наши молодые и нишевые артисты с классными треками — те, кому поддержка особенно нужна! Не забывайте лайкать и добавлять треки в свою коллекцию, если вам что-то понравилось ❤️ Ссылки на плейлист: 🎵 Яндекс Музыка 🎵 VK Музыка 🎵 Spotify 🎵 Apple Music Делитесь своими впечатлениями в комментариях как послушаете, а также скидывайте, что слушаете вы!👇 Возможно, именно ваш трек попадёт в будущий плейлист канала! 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>04.06.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8717</t>
+  </si>
+  <si>
+    <t>Классика освежает! 4, 5 и 6 июня гостям «Гельвеции», «Астории» и «Гранд Отеля Мойка 22» доступен специальный утренний сет, подготовленный ВТБ и Андреем Шмаковым — шефом SAVVA и обладателем звезды Michelin 2022. Напиток по секретному рецепту и питательный куриный бульон помогут гостям ПМЭФ восстановить силы после насыщенной деловой программы и вдохновят на новые свершения.</t>
+  </si>
+  <si>
+    <t>04.06.26 04:56</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8713</t>
+  </si>
+  <si>
+    <t>Чем кормят сотрудников ТНТ, Пятницы и Матч ТВ? Для кликбейта можно еще написать «чем кормят в СЕКРЕТНОЙ столовой ТНТ», потому что попасть в нее не так уж и просто — находится она в офисном здании, где и базируется «Газпром-Медиа», на -1 этаже, а потом еще и через парковку надо пройти (в комментариях инструкция с фотками). Да, в интернете пишут, что в буфет «Винегрет» каждый день ходят все — от Канделаки до Ивлева, что мало похоже на правду. Но и моей целью не являлось, я зашел вчера сюда пообедать. Чтобы в полной мере оценить, как кормят работников голубого экрана, я отстоял очередь на 15 минут и взял полноценный обед из трех блюд, булочку и компот: • Салат столичный с курицей (110₽) — честно, я не знаю, как тут вообще описывать вкус. Потому что вы ели в столовой салат столичный? Вот тут на вкус как салат столичный из столовой. • Костромские щи с говядиной (150₽) — вы ели в столовой щи? Вот это на вкус как щи из столовой. • Макароны отварные (80₽), тефтели из индейки с грибной подливой (220₽, подлива кончилась) — да, да, макароны на вкус как макароны из столовой. Но! Тефтели без подливы суховаты. • Владимирская ватрушка с вишней (120₽) — а вот ватрушка классная, у пекаря руки золотые. Ну что в общем и целом? Это плохо? Совсем нет, обычная еда, топливо для жизни, так сказать. По итогу — скучно, еда на троечку, и если Ивлев регулярно питается тут и ему нравится — это многое объясняет (кто понял тот понял) 😁 🚇 Достоевская (🚶‍♂️112м.), Олимпийский проспект 14 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>03.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8709</t>
+  </si>
+  <si>
+    <t>Настоящая баварская пивоварня в 10 минутах от Кремля! Сто процентов среди подписчиков есть ценители, которые помнят старый добрый Пауланер на Павелецкой! И вот я недавно узнал, что они переехали на Курскую, правда, с новым названием — Brunnen (как я понял, из-за событий — немцы старое название перевезти не разрешили). Зато как переехали — привезли спецов из Германии, отстроили новенькую пивоварню на месте вагоноремонтного цеха из красного кирпича 1906 года. И самое главное, как говорят, — руки пиво варят те же, из тех же ингредиентов и по тем же технологиям. А я как раз пришёл оценить, что тут с пивом и едой, поэтому вот что я попробовал: • Пауланер Бруннен светлое (0,3 л — 580 ₽, 0,5 л — 680 ₽, 1 л — 1180 ₽) — шикарное, конечно. Что ни говори, свежесваренное пиво — оно другое. Ни в стекле, ни из кеги с завода такого никогда не будет! • Фляйш маульташен (690 ₽) — вообще, это швабские жареные пельмени с мясом говядины, курицы и утки. Похожи на жареные пирожки, но начинка решает: сочно и свой вкус имеет! • Мюнхенские колбаски (1050 ₽) — белые колбаски вайсвурст, если честно, мои самые любимые из всей немецкой кухни, потому что не такие жирные и нежные. Подают с брецелем и горчицей. • Рулька «Швайнхаксе» (1750 ₽) — это главное после пива, зачем сюда вообще нужно идти. Я помню свой восторг, когда попробовал её в Паулайнере в первый раз. По-настоящему хрустящая корочка снаружи и нежнейшее, очень вкусное мясо внутри. Я пытался повторить такое дома и говорю вам — сделать это просто нереально! Отдельно хочу отметить атмосферу: я тут был днём, когда людей немного. Но представляю, как классно, когда полный зал в выходные или во время серьёзных матчей — настоящий Октоберфест! Что по итогу — старая локация была прекрасна и знаменита, а у этой есть все шансы, чтобы стать легендарной! И вот теперь думаю — а может, дойти до моего любимого Пауланера на Олимпийском и сравнить, где вкуснее? Делаем? — 🔥 🚇 Курская (🚶‍♂️430м.), Земляной вал, 9а 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>02.06.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8703</t>
+  </si>
+  <si>
+    <t>Собственный терминал. Собственный платёжный софт. Собственный взгляд на эквайринг. ВТБ представил программное обеспечение для фирменных POS-терминалов с поддержкой оплаты по QR, технологии «Волна» и биоэквайринга. Решение подходит для бизнеса любого масштаба — от небольшого кафе до крупного ресторана. Кроме того, ВТБ отменил комиссию за торговый эквайринг для бизнес-клиентов на всё лето. Подробности — на сайте банка. Технологическое превосходство для индустрии сервиса.</t>
+  </si>
+  <si>
+    <t>02.06.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8702</t>
+  </si>
+  <si>
+    <t>02.06.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8701</t>
+  </si>
+  <si>
+    <t>02.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8695</t>
+  </si>
+  <si>
+    <t>Когда в меню появляется что-то новое, откладывать визит становится сложнее В «Виновных» запустили новое сезонное меню: 12 новых блюд, 4 десерта и множество поводов вернуться сюда еще не раз. Шеф Владимир Щепилов продолжает играть со вкусами и сочетаниями, поэтому банальных решений здесь не ждите. Только интересная гастрономия, хороший выбор вин и тот самый баланс, за который мы любим это место. 📍 Солянка, 1/2с2 Приходите пробовать новинки ✨</t>
+  </si>
+  <si>
+    <t>02.06.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8691</t>
+  </si>
+  <si>
+    <t>Любимые настойки! Вы знаете, что если меня кто-то просит порекомендовать место, где выпить настойки — я всегда отправлю в Коллеги. Тут даже не надо объяснять почему, в канале хватает поклонников этого места. И вот как полгода я никак не мог освободить день и доехать до новых Коллег 2.0 теперь с мангалом. Но я собрался и сделал это. Говорить про настойки даже смысла нет, они божественны, попробуйте рассольную (300₽)! Расскажу про еду: Сельдь Магаданская (380₽) и маринованные яйца (320₽) — отличные закуски к рюмке. Если с селедкой все понятно, то яйца маринованные в чили и соевой соусе очень кайф! Уши в медово-горчичном соусе (380₽) и легкое в перечном соусе (420₽) — а это уже две отличные горячие закуски. Если первая для меня жирновата, то легкое очень зашло. Такая нежнятина! Хвост бобра (520₽) — временный спешл, который будет до конца месяца. Первый раз пробую и могу сказать, что это прикольно. Очень похожи на сало с хрящичком. Ну и шашлык. Не стал брать банальный свинину (550₽) или курицу (590₽), а взял: Утка (680₽) — нежнейшее мясо, офигенный маринад. Роскошный! Терпуг (770₽) — еще одна рыба с Камчатки в меню. Белая рыба, очень похожа на треску, но сочнее. Прикольно. Вымя терияки (850₽) — тоже спешл. Да, это позиция с мангала, потому что сначала вымачивается 12 часов в ледяной воде, потом 14 в сувид со специями. А уже потом его готовят на мангале и карамелизируют терияки. Очень необычно, по консистенции напоминает обжаренный паштет. Ну реально, аплодирую стоя! Необычные позиции, понравилось абсолютно все, ну и ценник максимально приятный! Кстати, бармен говорит завтра в обоих коллегах в честь дня сидра за 1000₽ буду наливать фирменный сидр безлимитно (у них свой завод). Если любите сидр — отличный вариант и выпить и все попробовать! Рекомендую! 🚇 Таганская (🚶‍♂️112м.), Воронцовская ул., 6, стр. 7 (Вход со двора) 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>01.06.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8685</t>
+  </si>
+  <si>
+    <t>В детстве после школы и универа мы бежали играть в Линейку. Радовались развитию персонажа, ПВПшились на спотах, не спали ночами и фармили боссов. Прошло время. Жизнь изменилась, ты изменился, но эмоции и воспоминания о тех временах остаются с нами на всю жизнь. Благодаря Lu4 (Liberta Ultimata 4-ages) ты можешь окунуться в ностальгию. Теперь, придя с работы, на несколько часов можно погрузиться в знакомый с детства мир с современной графикой и новым движком на Unreal Engine 5. Lu4 – это буквально революция в мире Линейки. На видео пример локации – Ancient Battleground. 12 июня игру ждет крупное обновление, но можно уже ворваться с двух ног. 🧙 Играть уже сейчас: LU4.ORG 🎮Следить за новостями: Telegram</t>
+  </si>
+  <si>
+    <t>01.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8684</t>
+  </si>
+  <si>
+    <t>Наши оценки не зря Чаще всего я не только хожу по заведениям, но и оставляю им отзывы и оценки. И вот выяснилось, что вся эта движуха складывается во что-то весомое: Яндекс Карты выпустили награду «Особенно Хорошее место». Получают её заведения, которые годами стабильно выдают достойный результат — держат статус «Хорошее место» и высокие оценки более пяти лет. По сути, это уже не мнение одного критика, а накопленный за годы вердикт кучи таких же гостей, как мы с вами. И заслуживают его единицы — в 2026-м награду дали всего 8600 организациям, 4% от всех «Хороших мест». Приятно понимать, что и твой лайк где-то там, в этой копилке многолетней репутации. А вы вообще ставите оценки местам или едите молча? 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>01.06.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8683</t>
+  </si>
+  <si>
+    <t>01.06.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8678</t>
+  </si>
+  <si>
+    <t>Вы все еще думаете, что правильная самса — это тот непонятный слоеный треугольник? Спешу вас расстроить, а может, даже обрадовать: это совсем не так! Пару лет назад я уже писал пост любви к настоящей узбекской самсе, но с тех пор и новой аудитории прибавилось, да и я пару раз слетал в эту прекрасную страну, так что мне есть чем поделиться. Начнем с того, что не совсем верно говорить, будто треугольная слоёная самса какая-то сильно неправильная или что это вообще не самса, она тоже имеет место быть. По моему мнению и мнению большинства тех, кто знаком с настоящей узбекской самсой, — она определенно вкуснее. Почему? Во-первых, благодаря тесту: оно не слоёное, а простое пресное бездрожжевое. Внутри сохраняется максимальное количество сока и вкуса! И правильно ее есть — разломав пополам, добавив томатного соуса к начинке, который подают вместе с ней. Кто-то вообще ест все это чайной ложкой, постепенно откусывая, и это невероятно вкусно! Где пробовать в Москве? Ну, во-первых, конечно же, Фуд Сити — идите на второй этаж, павильон 2-8-092. Именно тут находится розничная точка, которая не торгует оптом, а работает именно на B2C. А это значит, что горячая самса здесь попадается чаще, потому что её готовят постоянно. Стоит от 125 до 150 ₽. Еще советую взять здесь алатскую самсу (75 ₽) — это вообще мое главное открытие последней поездки в Узбекистан. Она поменьше, но гораааааздо нежнее, а тесто более эластичное. Внутри мясо практически без жира, но при этом сочное. Есть еще и вариант со шпинатом, тоже очень вкусный! И не расстраивайтесь, если Фуд Сити от вас далеко. Каждое утро я вижу просто караваны тележек, которые развозят ту самую самсу по Златоглавой, и я уверен, что в ближайшей чайхане или узбекской пекарне вы её точно встретите. Да, вам её подогреют, потому что испекли утром. Но всё равно она будет очень вкусная. И не забудьте обязательно попросить тот самый томатный соус! А вы пробовали такую самсу? 🚇 Корниловская (🚶‍♂️450м.), Калужское шоссе, 22-й километр, 10 • фудкорт ресторанного дворика, ТЦ ФудСити, этаж 2 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>29.05.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8676</t>
+  </si>
+  <si>
+    <t>Наконец-то доехал, но зря Очень часто вижу у коллег по цеху в постах этих ребят и максимально восторженные отзывы. Да и яркая вывеска с приятным дизайном давно наводили на мысль съездить и попробовать. Ребята называются «TOYOSU», но как-то всё никак не получалось оказаться рядом. А вчера проезжал мимо ТЦ «Колумбус» и специально заскочил затестить их суши. Тем более говорят, что рыбу с Дальнего Востока они возят сами, поэтому со свежестью здесь всё должно быть хорошо. Если честно, получилось не очень однозначно! Настроение было такое, что роллов совершенно не хотелось. Решил пройтись по суши и своим любимым гунканам. Смысла брать по отдельности не было, поэтому взял сет за 2700₽. Конечно, можно было бы собрать всё и отдельно. К примеру, три гункана стоят около 600₽, три суши с лососем — около 500₽. Что могу сказать? К суши вопросов нет: рыба действительно свежая, хороший рис, всё вкусно — тут не придраться. А вот гунканы расстроили. По ощущениям, они были с душком. Точнее, сам наполнитель внутри как будто был уже не в лучшем состоянии. И это сильно испортило впечатление от места. Ещё взяли мотти. Странно, что их нельзя купить по одной штуке — только сетом 4 штуки за 1200₽. То есть один выходит около 300₽. Они вкусные, приятные, но вы знаете: лучшие мотти, по моему мнению, всё равно в «Русалочке». По итогу — после этого похода могу советовать у них только суши — они действительно классные. А вот с гунканами я бы был осторожнее, но надеюсь мне просто не повезло! А где ваши любимые суши? 🚇 Пражская (🚶‍♂️132м.), Кировоградская ул., 13А, ТЦ «Колумбус» 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>28.05.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8666</t>
+  </si>
+  <si>
+    <t>Придется нарушить концепцию канала! Извините, но я сходил в ресторан, и я вам должен о нем рассказать, потому что это ресторан СЕВЕРОКОРЕЙСКОЙ кухни. Так как я сейчас вовсю выбираю, куда бы еще в Азии слетать. И конечно, хочется в Японию, но там виза, зато знаете, куда виза не нужна? В Северную Корею! Но я понял, что совершенно не знаком с их кухней, поэтому было принято решение посетить единственное место, где в Москве это можно попробовать — ресторан «Пхеньян». Итак, вот что я затестил (транскрипция и орфография из меню сохранены): Салат из икры минтая (380₽) — ну это не салат, а скорее маринованная в красном корейском перце и чуть острая икра. С чёрным хлебушком (который, кстати, свежеиспеченный) очень классно! Питательный суп из бычьих хвостов (1120₽) — и правда питательный, подаётся с миской риса. Сначала по цвету показалось, что это типа хаша. Но нет, не оно. Тут и правда наваристый бульон, какие-то азиатские специи, но совершенно легкие. Очень вкусный, тоже бы рекомендовал его с похмелья! Каша из мидий (480₽) — очень напомнила нашу деревенскую кашу с курицей (как делала бабушка), но только со вкусом морепродуктов и каплей азиатских специй. Мне понравилась! Короче, я заметил — по еде прослеживается великая дружба с Советским Союзом. Все, что я попробовал, — что-то среднее между тем, что едим мы, и корейской кухней. Ресторан, кстати, красивый, приносят быстро, официанты очень обходительные и хорошо говорят по-русски. Думаю, по приколу отметить тут день рождения, так как мои друзья уже знатно зажрались, а тут им точно понравится. А вы хотели бы слетать в Северную Корею? 🚇 Коломенская (🚶‍♂️420м.), проспект Андропова, 37 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>28.05.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8663</t>
+  </si>
+  <si>
+    <t>Неделя до конца конкурса на депозиты! Если вы забыли нажать «Я участвую!», то самое время! Кстати, в еще одном нашем конкурсе в Max (разыгрываем Dyson и технику Smeg) шансов гораздо больше, так как там еще даже тысячи подписчиков нет! 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>26.05.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8662</t>
+  </si>
+  <si>
+    <t>В «Stars Coffee» появились летние ягодные напитки В «Stars Coffee» запустили сезонное меню с ягодными напитками. Новинки будут доступны до 16 июля. В меню вошли Чёрный чай с вишней и барбарисом (385₽), Иван-чай с клубникой и коллагеном (385₽), Крем-чиз американо с клубникой (415₽) и Крем-чиз латте с малиной (445₽). Напитки сделали с ягодными пюре, вишней, барбарисовой пеной, клубничным желе, малиновыми шариками и сливочным крем-чизом. Попробовать их можно во всех кофейнях сети. 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>26.05.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8657</t>
+  </si>
+  <si>
+    <t>Это было лучшее решение! Я живу немного за МКАДом и совсем не в той стороне, в которой проходил Grill Fest, и так как всё заканчивалось уже ночью, а приезжать надо было уже к 10 минимум, мы решили снять отель в центре — Mövenpick Таганская 5*. Да, мы иногда так делали раньше — снимали на пару дней отельчик в центре и жили жизнь туриста. Кстати, советую — как будто в мини-отпуск съездить, прям хорошо отдыхаешь. Ну и раз такая пляска — то грех было не вспомнить нашу «Завтрак в отеле», тем более здесь мы ещё не были. Завтрак, конечно же, доступен всем, для этого даже номер не надо снимать, и стоит 3300 ₽ с человека. Что в это входит? Полностью безлимитная шведская линия, которая включает в себя игристое, разные виды рыбы и мясных закусок, овощей, основных блюд и гарниров, а также десертов, фруктов и овощей. Отдельно отмечу — рояль и человека, который на нём играл, очень хорошо. Ну и к своему стыду — из-за дикой усталости не попали в спа с бассейном, который отдельно хвалят мои друзья, плюс здесь ещё и угощают мороженым понятно какого бренда. По итогу могу сказать, что это один из лучших отелей в Москве — по-моему, и не только моему мнению. Прекрасно абсолютно — от работы персонала и номеров до завтраков и бара. Мы его, кстати, тоже проверили, но, как говорится, это уже совсем другая история 😁 🚇 м.Таганская (🚶‍♂️243м. .), ул. Земляной Вал, 70 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны1</t>
+  </si>
+  <si>
+    <t>22.05.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8649</t>
+  </si>
+  <si>
+    <t>Изи-конкурс! Просто жми «Участвую!» и сможешь выиграть один из пяти депозитов: • 10 000 ₽ в Silencio • 10 000 ₽ в «Модники» • 10 000 ₽ в HookahPlace Forever • 10 000 ₽ в Stars Coffee • 10 000 ₽ вообще в любой ресторан Pinsky Co. Кстати, в MAX второй конкурс — разыгрываем много техники Dyson и Smeg! Результаты 5 июня!</t>
+  </si>
+  <si>
+    <t>22.05.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8648</t>
+  </si>
+  <si>
+    <t>Я к вам с шикарными новостями! 🔥🔥🔥 Первая: Мы нашли ту самую жёлтую бочку, ночью наполнили свежайшим Сергеево-Посадским квасом и привезли на главным барбекю фестиваль года — ГрильФест! И главное — всех подписчиков канала будем угощать АБСОЛЮТНО БЕСПЛАТНО! Просто потому что вас любим! ❤️ Заходите, обязательно! Вторая: Сегодня запустим два независимых друг от друга конкурса — один здесь и в еще один в нашем Максе с призами на 100000 ₽! Участвуйте в любом или сразу в двух! Итак, набираем 300 🔥 и стартуем! 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>21.05.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8647</t>
+  </si>
+  <si>
+    <t>🍊 Заказываете один коктейль, а получаете два! В эту пятницу и субботу у моих друзей в гастробаре «Эль Краб» будет оранжевое настроение: специальное предложение на Aperol Spritz по акции «1+1». Плюс драйвовый сет от DJ Taki! Бронируем по телефону: +7 (903) 363-75-63 🚇 Улица 1905 года (🚶‍♂️600м.), Расторгуевский пер., 3А</t>
+  </si>
+  <si>
+    <t>21.05.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8643</t>
+  </si>
+  <si>
+    <t>Достойный новый стритфуд! Люблю, когда на рынке появляются новые стритфуд-проекты, а особенно — от людей, за которыми я слежу. Вот так и с таким же гастроэнтузиастом, как я, — Ариилом: он тоже ведет популярный телеграм-канал «Не Гербалайф», но только пока я хожу и ем, он уже открывает второй стритфуд-проект — Планча (первый — Sabz). Вообще планча — это такая поверхность, на которой здесь жарят ливанскую лепешку, на которую размазан фарш, а потом внутрь кладут овощи, травы и специи и заворачивают в сверток. Есть два вида — с курицей (650₽) и говядиной (650₽). Я попробовал оба, и вот что скажу: первый — нежнее, более легкий вариант и довольно-таки пышный, кстати! Второй уже сытнее, и он мне понравился больше: идеальное сочетание ингредиентов, очень вкусно! Из Sabz Ариил привез сюда и легендарный хумус, который тоже советую попробовать (не даром же он легендарный). Так что будете гулять этим летом в Парке Горького — настоятельно рекомендую зайти! 🚇 м.Парк Горького (🚶‍♂️1,1 км .), Пушкинская набережная, 1, стр. 1. 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>19.05.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8642</t>
+  </si>
+  <si>
+    <t>Стоял вчера, рубил окрошку и задумался: а почему, собственно, окрошка? Думаю, смысла писать рецепт этого легендарного блюда уже нет (если что есть на фото выше 😁). Да и устраивать очередную битву, на чём её готовить — на квасе, айране, кефире или минералке — тоже не хочется. Поэтому сегодня давайте разберёмся в истории этого блюда: откуда она взялась и что с ней происходило с царских времён до наших дней. Точной даты появления окрошки нет. Считается, что похожее блюдо на Руси ели давно: с квасом, редькой, луком и чёрным хлебом. Само слово «окрошка» происходит от глагола «крошить». Собственно, в названии уже описан главный принцип блюда: всё мелко нарезается, смешивается и заливается холодной основой. Есть версия, что к появлению окрошки могли быть причастны волжские бурлаки. По легенде, им выдавали квас и жёсткую сушёную воблу, которую приходилось размачивать в напитке. Потом туда стали добавлять овощи, которые удавалось достать. История недоказанная, но хорошо объясняет саму логику блюда. Первый письменный рецепт встречается в конце XVIII века. И он не сильно отличается от привычного нам: разные виды жареного мяса, лук, огурцы, сметана, огуречный рассол, квас или кислые щи. Картошку, кстати, тогда не крошили в общую миску — её подавали отдельно, чаще печёной или жареной. Потом окрошка жила сразу в двух версиях. У простых людей — из доступных продуктов. У богатых — уже как холодный суп с дичью, языком, перепелиными яйцами и другими дорогими ингредиентами. Советская столовая максимально упростила блюдо и довела его до знакомого нам вида: картошка, огурец, яйцо, зелень, колбаса и квас. Именно эта версия для многих и стала «той самой» окрошкой из детства. Хотя в то время встречались и более неожиданные варианты. Например, в 70–80-х годах готовили и с кальмаром. Объяснялось это довольно просто: мясо и хорошая колбаса были не всегда доступны, а кальмаров активно добывали, консервировали и продвигали как недорогой продукт. Так они и оказались в холодном супе. Кефирная окрошка тоже появилась не на пустом месте. В СССР кефир стал массовым продуктом, а кваса не хватало. Кефир было легко купить, он считался полезным, вот люди и начали использовать его вместо кваса. Сейчас проблем с ассортиментом кваса нет, поэтому квасная окрошка возвращается. Рестораны, которые занимаются русской кухней, ставят в меню версии с белым квасом — тем самым, кислым, на пшеничном солоде, который использовали ещё в XIX веке. Шефы экспериментируют: добавляют крабов, сёмгу, авокадо — и это не абсурд, а просто красивое продолжение той самой логики «что было под рукой». Так на чём окрошку любите вы? На квасе, минералке, кефире или вообще айране? Делитесь в комментариях 👇 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>15.05.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8637</t>
+  </si>
+  <si>
+    <t>Вот везёт же некоторым! На днях во время обеда оказался в Жулебине и заглянул в местную «Деликатеску». Я знал, что у них есть интернет-магазин, поэтому и думал, что это филиал с разными вкусняшками. Но оказалось, что там прям полноценный устричный бар, в котором можно отлично перекусить и выпить. Вот что я попробовал: Удон с морепродуктами 200г (500₽) — первый удон, который понравился мне за последнее время прям вообще ультра топ. Спринг-ролл с лососем 120г (400₽) — классный, максимально нежный, сбалансированный, с ноткой свежести. Креветки Блю чиз 270г (750₽) — а вот эти креветочки идеальная закуска к любому белому вину, коктейлю или лёгкому летнему шпритцу. Всё очень гармонично сочетается, сыр не перебивает вкус. Роти с угрём 120г (600₽) — а вот это для меня вообще открытие. Я дома часто ем роти и тоже покупаю угря, но как-то у меня не приходило в голову совместить их вместе. А теперь я так буду делать постоянно и дома. Креветки северные с соусом спайси 200г (650₽) — я считаю, что за такую цену это вообще халява, потому что хорошие креветки сейчас стоят хороших денег. Кстати, за 1490₽ можно взять вообще целый килограмм креветок с тремя соусами. Креветки Медвежонок с соусом спайси 200г (750₽) — к моему удивлению, многие люди их ещё не пробовали, а я считаю, что если вы любите морепродукты, то это прям маст. По причине того, что это не просто креветки, а такие креветки немного со вкусом раков или лобстера. Гребешок с танцующим тунцом 1шт (650₽) — тоже классная нежнятина. Прикольно ещё от того, что блюдо горячее, сверху стружка тунца как будто танцует. Сет «Ассорти морепродуктов» (2149₽) — ну здесь вообще свежак высшего качества. Устрицы маленькие, как я люблю, ежи тоже отличные. И ещё интересно, что здесь гребешок подают с кораллом — это та самая съедобная часть гребешка, которую часто называют икрой. Из коктейлей ещё взяли Деликатеску (550₽) — рислинг, просекко, персиковый ликёр, сахарный сироп, лимонный фреш и базилик. И Порнстар (600₽) — просекко, водка, яичный белок, сироп ванили, пюре маракуйи, сироп манго, сахарный сироп и лимонный фреш. Обе лёгкие, приятные и ко всему, что мы съели, были абсолютно в тему. Блин, как же я завидую людям, у которых в ЖК есть такое рядом с домом. У меня поблизости ничего подобного нет, поэтому за свежими морепродуктами, нормальными закусками и чем-то вкусным всё равно приходится специально ехать хотя бы в центр. Да и ценник очень приятный, на самом деле. Плюс, как я понял, кроме Жулебина у них в Москве есть ещё 8 филиалов, поэтому, если поймете, что у вас такой есть поблизости, крайне советую заглянуть! 🚇 Жулебино (🚶‍♂️370м.), Привольная улица, 65/32 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>14.05.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8632</t>
+  </si>
+  <si>
+    <t>Оставьте чаевые и получите шанс выиграть iPhone 17 Pro! Разыгрываем три айфона среди гостей заведений по всей стране, где запущен рейтинг Легенд. 💡 Как это работает? Перейдите по QR-коду Нетмонет в ресторане или кафе, зарегистрируйтесь и оставьте чаевые хотя бы раз до 6 июня 2026 года. ⚡️ Результаты розыгрыша опубликуем в нашем тг-канале. Подписывайтесь, чтобы не пропустить их! Есть ограничения. Подробные правила ❤️ Telegram &amp; MAX</t>
+  </si>
+  <si>
+    <t>14.05.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8626</t>
+  </si>
+  <si>
+    <t>Малатан — говно! Говорят те, кто первый раз его попробовал в Депо. Но мы-то с вами знаем, что надо ехать на Университет — в Лефт энд Райт! Стабильно раз в месяц заезжаю проверить, не скатились ли наши юго-западные китайцы, но нет: держат марку, и всё ещё острый томатный бульон — лучший! Ценник — 189 ₽/100 г. Короче, категорически советую, если вы ещё не были. Стоит попробовать 100%! 🚇 Университет (🚶‍♂️66м.), площадь Джавахарлала Неру, 1 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>13.05.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8625</t>
+  </si>
+  <si>
+    <t>В преддверии Russian Grill Fest канал Night2Day объединился с проектом про лучший стритфуд, бары и кафе «НеРестораны», чтобы разыграть крупные призы среди наших подписчиков. Что можно выиграть: • 2 билета на все дни Russian Grill Fest • брендированную толстовку Russian Grill Fest • депозит 8.000₽ в гастробар «Аляска» на морепродукты с костра • депозит 8.000₽ в Steak it easy на стейки с испанского гриля Условия участия: • подписка на Night2Day в Telegram и MAX • подписка на «НеРестораны» • подписка на Russian Grill Fest 20 мая случайным образом выберем 4 победителей. Удачи!</t>
+  </si>
+  <si>
+    <t>13.05.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8624</t>
+  </si>
+  <si>
+    <t>Вы знаете — рынки это моя страсть! Ну ничего не могу поделать с собой: люблю пройтись по рядам, посмотреть, что новенького, чего не купишь в магазинах, и найти всё самое вкусное! И, как говорится, не азербайджанским «ФудСити» единым, поэтому сегодня я заехал в армянскую «Бухту на Битце» и собрал для вас свежий ассортимент и цены: Овощи и фрукты Картофель «Гала» — 69₽/кг Лук репчатый — 69₽/кг Морковь — 69₽/кг Свёкла — 69₽/кг Капуста — 149₽/кг Томаты черри — 149₽/кг Томаты розовые — 349₽/кг Баклажаны — 249–399₽/кг Авокадо — 99₽/шт. Мандарины — 349₽/кг Клубника — 499₽/кг Киви — 449₽/кг Молочка и сыры Брынза / имеретинский сыр — 600–750₽/кг Адыгейский сыр с зеленью — 650₽/кг Овечий сыр — 720₽/кг Российский / голландский сыр — 830–990₽/кг Масло сливочное — 700–1100₽/кг Масло развесное — 550–800₽/кг Мясо и птица Куры — 280₽/кг Куры домашние — 350₽/кг Рёбра говяжьи — 650₽/кг Пашина говяжья — 700₽/кг Баранина — 900–950₽/кг Колбасы и копчёности Сосиски / сардельки — 580–780₽/кг Колбаса любительская — 790–850₽/кг Грудинка полтавская — 890–1100₽/кг Шейка подмосковная — 1050₽/кг Колбаса брауншвейгская — 1200₽/кг Язык прессованный — 1500₽/кг Рыба Сазан охлаждённый — 500₽/кг Форель охлаждённая — 850₽/кг Кижуч — 1200₽/кг Сёмга / форель филе — 2200₽/кг Печень трески — 300–800₽ Бакалея и напитки Рис басмати — 300₽/кг / 1250₽ за 5 кг Nutella — 110–945₽ Вода — 40–140₽ Гранатовый сок — 200₽ Компоты — 245–285₽ Кофе Montecc — 715–1650₽ Чай Teida — 115₽ Ну в целом закупиться фруктами/овощами норм. По мясу/рыбе тут все грустно, да и я был тут не брал. Как говорил мой друг — «Я видел как в Бухте, армяне из Форели без икры делали форель с икрой»😁 Как вам цены? Мне показалось, что не так уж и чипово( Что думаете? 🚇 Аннино, Московская область, Ленинский городской округ, Варшавское шоссе, 21-й километр, с26 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>12.05.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8612</t>
+  </si>
+  <si>
+    <t>Семейный фикспрайс от Серёжи Жукова. Вы все знаете, что у Сереги есть сеть баров «Руки Вверх». В одном из них, как я понял, он решил проблему дневного простоя и открыл кафе «Добрые Соседи», где всё меню по 250₽! Я скептически отношусь к местам с фиксированной ценой, но ни об одном открытии Жукова, где я бывал, не могу сказать ничего плохого, поэтому решил съездить. Есть свои плюсы и минусы — давайте разбираться: — Попкорн из индейки (250₽). Самое слабое из того, что я попробовал. Но блюдо неплохое и в каком-нибудь пабе под пиво зашло бы на ура. — Тартар из говядины (250₽). Вы ели тартар дешевле 500₽? И я не ел. Ощущение, что отдают по себестоимости: хорошее мясо, приятный соус с каперсами — мне понравилось. — Форшмак из сельди (250 ₽). Можно придраться, что вкуснее рубленым и с меньшим количеством соли. Но вспоминаем цену — и удивляемся, почему его так много. — Мимоза со снежным крабом (250 ₽). В угоду ценнику горбушу поменяли на сурими, но хуже не стало. Лёгкий салат: мазика совсем немного. — Фирменный дошик (250₽). Если бы не обзор, днём в здравом уме такое бы не взял. Но это наследие бара: под утро, когда сильно под шафе, — пища богов! — Пицца ветчина-грибы (250₽). Честно, внизу «Папа Джонс», и у них в три раза дороже и хуже. — Котлеты из щуки с картофельным пюре (250₽). Отличное пюре — главное, не блендерённое! — и отличные котлеты. За такое я бы легко отдал в два раза больше в ресторане. Минусы: по ночам тут бар, поэтому запах кальянов, специфичный интерьер, своеобразные коктейли и лёгкая ушатанность присутствуют. Но есть плюс — всё это меню действует и ночью, и бар тоже по 250₽! Если наложить это на происходящее в стране, желание людей экономить и полупустые гастромаркеты, где на деревянном стульчике ешь что-то странное за 800₽, — концепция топ! А вы любите «Руки Вверх»? ❤ — забирай меня скорей, увози за сто морей! 🥴 — что за кринж! 🚇 Кунцевская, Можайское ш., 45Б 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>09.05.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8602</t>
+  </si>
+  <si>
+    <t>Главные открытия сезона веранд в Москве Сезон террас в Москве набирает обороты: рестораны и лаунж-проекты запускают площадки с панорамными видами, зелёными дворами и крышами-трансформерами. «Twins Garden» с верандой на крыше Ресторан запустил площадку с видом на исторический центр Москвы. Пространство оформили прозрачными стенами, раздвижным потолком и большим количеством гортензий. На веранде подают дегустационные сеты и меню a la carte, а винная карта включает около 1500 позиций. Летняя веранда «Sempre» «Sempre» — один из самых зелёных ресторанов Москвы — открыл сезон и распахнул панорамные окна. Перед рестораном появилась компактная веранда на 10 гостей, оформленная в фирменной эстетике проекта с большим количеством зелени и натуральных материалов. Формат «Притчи» на Арбате Ресторан русской кухни при отеле Mercure делает ставку на спокойный городской формат с современным интерьером и акцентом на атмосферу. Пространство оформлено в эстетике переосмысленных русских мотивов и рассчитано на неспешные ужины в центре города. Веранда «Дымзавода» на Красном Октябре Площадка с видом на Москву-реку и памятник Петру I работает как продолжение основного пространства. Панорамные окна и открытая веранда рассчитаны на городской формат отдыха в течение всего сезона. «Дымзавод Хамовники» Просторная летняя веранда оформлена натуральными материалами и окружена зеленью. В интерьере — плетеная мебель, текстиль и живые цветы. Пространство создает ощущение уединения в центре города и подходит для встреч в теплый сезон. @Resti</t>
+  </si>
+  <si>
+    <t>08.05.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8598</t>
+  </si>
+  <si>
+    <t>Рецепт лучшего шашлыка + парочка вкусных лайфхаков Я проехал практически все шашлычные страны: Армению, Грузию, Турцию, Узбекистан, Казахстан, Киргизию, Сербию. Наверное, только в Иране пока не был, но иранский шашлык я тоже пробовал — и всё это, чтобы найти тот самый рецепт. В итоге я довел его до идеала по скорости приготовления, простоте, отсутствию лишнего и заморочек. И готов поделиться с вами. Какое мясо? Самое мягкое и нежное — это, конечно же, говяжья вырезка. У неё есть один минус — в ней нет жирка для сочности, как у шеи, но это не проблема. Позже поймёте почему. Главное, что я понял — хорошему мясу, кроме лука, соли, перца и немного времени, больше ничего не надо. Лука должно быть столько же, сколько и мяса. Режете его без разницы как, потом тщательно разминаете до тех пор, пока он не даст сок. Помещаете туда мясо, солите, перчите, перемешиваете и оставляете на час (если будет больше — не страшно, только вкуснее). Следующее — берём сливочное масло, топим его в микроволновке, либо прямо на углях в сотейнике, когда готовите шашлык. Добавляем тертый чеснок и во время жарки обязательно смазываем мясо маслом. Это даст ту самую сочность и аромат от дымка, который и есть половина вкуса шашлыка. Когда шашлык уже готов, просто выкладываете его на свежую лепёшку, нарезаете огурчики, помидорчики и кайфуете. Поверьте, здесь никакие соусы не нужны от слова совсем! Лайфхак 1 — под шашлык советую сделать домашний томатный сок, который недавно показали друзья. Берём иранскую томатную пасту, как на фото (200₽ на маркетплейсах, 100₽ на ФудСити), на 1,5 литра воды — где-то полбанки и столовую ложку сахара. Перемешиваем и кайфуем — в пакетах такого не бывает! Лайфхак 2 — обещал рассказать, как я готовлю чипсы из нори. Тут всё просто — берём гриль или сковороду, греем её до максимума, смазываем нори с гладкой стороны маслом и жарим 5 секунд, не больше, иначе будет горечь. Потом посыпаем масляную сторону солью — и всё, хрустим в удовольствие (всё на видео выше)! Кстати, с этими нори я делаю шикарные и сытные онигири себестоимостью 30₽ за штуку! Нужен рецепт — 🔥? P.S. В комменты закину локации, где вырезка 1600₽/кг, нори 1000₽/100 листов и томатная паста по 100₽. 🔗 Tg / Карты / Дзен / Max ❤ НеРестораны</t>
+  </si>
+  <si>
+    <t>06.05.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8594</t>
+  </si>
+  <si>
+    <t>В Москве снова пройдет крупнейший фестиваль барбекю Russian Grill Fest С 22 по 24 мая бизнес-квартал «АРМА» снова превратят в огромную площадку с грилями, смокерами и мясом со всей страны. Обещают больше 130 брендов оборудования, около 30 ресторанов и отдельную зону Village Fest. Среди участников — «Torro Grill», «Steak It Easy», «Chuck», «Оджахури», «Florentini» и другие. Отдельно в этом году делают большой акцент на смокерах. Команда Asteroid Barbecue привезет несколько огромных установок, включая тысячегаллонный смокер на прицепе. Плюс пройдет чемпионат России по барбекю — 140 команд и сразу две категории соревнований: классическая и более экспериментальная с рыбой, морепродуктами и авторскими рецептами. Ну и это, как обычно, не только про еду. Обещают музыку, движ, диджеев и вот эту атмосферу, когда ты вроде пришел «на часик посмотреть», а в итоге завис там до вечера с брискетом и пивом в руке. Если помните, мы в прошлом году тоже были на этом фестивале. Может быть, увидимся и в этом 😉 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>06.05.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8593</t>
+  </si>
+  <si>
+    <t>Вот какое-то двойственное он чувство! Очень уважаю Сергея Сергеевича Минаева и все, что он делает. Ребятам из Dodgy тоже крайне респектую, большие молодцы! Вместе они проделали большую работу над новым «Чтиво Москино», и это отличное место — по сути, халявный и очень стильный коворкинг + кинотеатр + кафе. Но блин, что я только что съел? Взял сэндвич «Ростбиф трюфель» (880 ₽), что по факту — вчерашняя фокачча, больше похожая на засохший грузинский пури (лепешка из тандыра), много рукколы, минимум ростбифа, три консервированные вишенки, и по идее должен был быть трюфельный айоли, но если трюфель тут и был, то это какие-то микроатомы. По факту — раньше ребята за нормальные адекватные деньги наваливали стиля и делали вещи. То, что я съел сегодня, — это провал! Ну не может такое поделие стоить почти тысячу, никак, вообще никак. Да и в целом это даже не тот Dodgy, который я ел три недели назад! И вот поэтому двойственное чувство! Место-то классное, видно — сделано с душой и со вкусом. Но вот ребята из Dodgy расстроили. Что это? Типичная болезнь, когда превращаешься из душевного классного проекта в сеть и теряешь вкус? Или это просто мне не повезло? 📍м.Парк Культуры(🚶‍♂️108 м), Зубовский бул., 2, стр. 7 🔗 Tg / Карты / Дзен / Max ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>05.05.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8578</t>
+  </si>
+  <si>
+    <t>Ну что за невероятная погода! Наконец-то можно выбраться из тесных помещений, сесть на верандочке, взять себе вкусной еды и не спеша есть, наслаждаясь солнышком. Именно так я и открыл сезон веранд, но, конечно же, в стиле канала. И отправился я в новую китайку — «Панда Варит». Для меня было большим удивлением, что я не знал об этом месте, хотя у него стабильная пятерка на картах, шикарные отзывы, да и место максимально аутентичное — внутри буквально четыре столика. Слава богу, к летнему сезону они открыли веранду, на которой можно расположиться, там есть столы. И, если честно, я не понимаю смысла сидеть внутри, когда можно сидеть на свежем воздухе. Да и для меня, человека, который снимает контент, улица, где светит солнце, значит, что фотки для вас будут еще круче и сочнее. Итак, что я попробовал? — Жоудзямо (380₽), или, по-нашему, китайский бургер, и салат со свиными ушами (350₽). Эти два блюда я брал в прикуску к основному, о котором расскажу дальше. Если в бургер добавить красного масла и немного уксуса, который стоит на столе, получается просто восторг. Ушечный салат легкий, в прикуску к лапше очень даже в кайф. — Широкая лапша с мясом (520₽). В Москве мне такая не попадалась, хотя в Китае я ее пробовал. Советую найти время и доехать попробовать. Прикольно, потому что не похоже ни на какие макаронные изделия. Площадь обволакивания соуса больше, и от этого вкуснее. — Хунтунь с курицей в бульоне (550₽), или, по-нашему, вантоны. Солидные порции, я даже не доел, хотя это было мое основное блюдо, а не помощника. Очень много мяса в начинке. Классный бульон. В общем, шикарно. Один минус — ограниченный выбор напитков: буквально 3–4 чая и ничего особенного. Но подскажу лайфхак. По соседству находится табачная палатка — когда идете на веранду, зайдите и выберите себе попить там, выбор огроменный по адекватным ценам. А какая ваша любимая веранда? Рассказывайте в комментариях 👇 📍м.Юго-Западная (🚶‍♂️1,16 км), Ленинский проспект, 146 🔗 Tg / Карты / Дзен / Max ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>02.05.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8569</t>
+  </si>
+  <si>
+    <t>Веранды, на которые стоит обратить внимание В Москве стартовал сезон летних террас: рестораны и гастрономические проекты открывают площадки с разными форматами — от крыш с панорамными видами до зелёных дворов и масштабных веранд. «RIZZ» открыл обновлённую террасу на крыше На четвёртом этаже проекта запустили расширенную террасу с панорамным видом на центр города. Пространство оборудовано автоматической крышей и остеклением, что позволяет использовать площадку в любую погоду. По выходным здесь проходит вечерняя программа с диджеями. «Atlantica» представил вместительную терассу Одна из самых вместительных террас в районе рассчитана более чем на 100 гостей. Пространство оформлено мрамором, тиком и зелёными насаждениями, предусмотрена раздвижная крыша и обогреватели. В меню — морепродукты и рыбные блюда. «Авлабар» запустил зелёный двор с террасой Во внутреннем дворе площадью около 410 м² открыли летнее пространство с садом, фонтаном и лаунж-зоной. Дополнительно предусмотрены отдельные домики для частных мероприятий. На террасе подают основное меню с блюдами грузинской кухни. «ERWIN.Павильон.Патрики» представил веранды у воды В проекте снова работают два формата: понтон прямо на воде и панорамная крыша на третьем этаже. Оба пространства ориентированы на длительные визиты с видом на Патриарший пруд. «ПАРК ФУДХОЛЛ» запустил сезон веранд На территории гастрономического пространства запустили террасу более чем на 130 посадочных мест. Формат объединяет более 50 корнеров и ресторанных концепций с кухнями разных стран. @Resti</t>
+  </si>
+  <si>
+    <t>29.04.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8564</t>
+  </si>
+  <si>
+    <t>Как профессор мемологии я не мог пройти мимо места с таким названием Вы же все помните этот прекрасный мем, который появился благодаря сериалу Улицы разбитых фонарей — о котлете не с макарошками, а с пюрешкой. Вот и я, гуляя в районе Парка культуры на днях, увидел место, которое так и называется «Котлеточка с пюрешкой». Собственно, вся концепция вокруг этого и построена. В меню три варианта исполнения основного блюда: в боксе — котлеты с пюрешкой, в формате бургера и в формате шаурмы. И делятся они на пять разновидностей: индейка с кинзой, курица, рыба с крабом, рубленый телёнок и бифштекс. В формате шаурмы я взял индейку с кинзой (360₽), а фишкраб взял в формате котлет-бокса (590₽). И скажу честно: я, наверное, не до конца понимаю, когда картофельное пюре в лаваше. Оно как будто здесь лишнее. Не то чтобы плохо — скорее даже интересно, и кому-то точно зайдёт, но не мне. Другое дело — фишкраб. Очень вкусная рыбно-крабовая котлеточка, прям достойная, большая. Пюрешка тоже вкусная, но я бы рекомендовал им приспособление для перетирания картофеля, а не блендер. Он не совсем в сопли, но чувствуется, а я такое не особо люблю. Но в целом могу сказать, что этой порцией можно спокойно наесться и дальше активно проводить свой день — энергии точно хватит до вечера. А какой ваш любимый мем? 📍 м. Парк культуры (🚶‍♂️0.75км), Кропоткинская, Зубовский бул., 17, стр. 1 🔗 Tg / Карты / Дзен / Max ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>28.04.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8560</t>
+  </si>
+  <si>
+    <t>Это самый вкусный рамен, который ещё и легко готовить! Вы знаете — я осторожен в оценочных суждениях, но этот бульон вкуснее, чем в 90% мест, где рамен готовят! Почему? Всё просто — здесь есть один секрет, который я подсмотрел у великого английского повара современности — Хестона Блюменталя. Вообще он так готовит бульон для своих куриных супов. А я его немного доработал — и получился шикарнейший рамен! Ингредиенты: - куриные крылья (целые) - сухое молоко - лук репчатый - зелёный лук - морковь - яйца - водоросли комбу - водоросли нори - лапша (у меня китайская) - соль - вода (на килограмм крыльев — 2 л) Итак — берём куриные крылья, причём те, которые целые (первый раз в жизни тот самый кончик крыльев, который обычно обрезают, очень нужен). Моем, обязательно просушиваем и посыпаем сухим молоком! Зачем? Всё ради реакции Майяра! Когда белки и сахара сильно нагреваются, они дают коричневую корочку и вкус жареного мяса: ореховый, карамельный, «печёный», глубокий, а сухое молоко добавляет белков — и вкус получается еще насыщеннее! После того как обсыпали, ставим в духовку при 200°C до тех пор, пока одна сторона не приобретёт нужный цвет, потом переворачиваем и ждём другую сторону. Достаём крылья, с луком, морковкой и солью кладём в кастрюлю и заливаем водой. Важно! Пройтись кипятком и скребком по противню и вылить в кастрюлю то, что осталось (в этом очень много вкуса). Варим часа 2, снимаем с огня и на 10–15 минут и кладём 30 г водорослей комбу, чтобы придать тот самый вкус рамена (еще минут на 10). Процеживаем, перебираем мясо, режем водоросли, яйца и лук. И отдельно варим лапшу — у меня вот такая китайская, с ней тоже очень вкусно. Дальше собираем наш рамен, добавляем нори, наливаем бульон и кайфуем! Кстати, насчёт нори — недавно экспериментировал и научился готовить те самые чипсы из них. Делов на 10 минут, а в итоге выгоднее раз в 20 точно! Мои сметают эти чипсы моментально! Нужна инструкция? — 🔥 🔗 Tg / Карты / Дзен / Max ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>27.04.26 15:53</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8553</t>
+  </si>
+  <si>
+    <t>Куда сходить в ближайшие дни: гастроужины в «PRO.Хинкали» Если ищете спокойный и понятный вариант на вечер — можно присмотреться к этим ужинам. С 28 по 30 апреля в «PRO.Хинкали» делают специальные сет-ужины в рамках «Грузинской рыбалки» — по сути, это запуск нового меню через формат дегустации. Меню собрал Андрей Бова, и там не просто «рыба», а аккуратная подборка блюд: севиче из форели с киндзмари и кукурузой, салат с кефалью, печёным перцем и копчёным сулугуни, люля из креветок с чкмерули, форель в виноградном листе с ореховой начинкой, и десерт — Павлова «Морская ракушка». К каждому блюду дают винный пейринг — это удобно, не нужно думать, что брать к каждому курсу. Формат понятный: приходите, вам выносят готовую последовательность блюд, без лишнего выбора и суеты. Для вечера в середине недели — выглядит как нормальный вариант сменить обстановку и попробовать что-то новое. Мест осталось немного, поэтому лучше бронировать заранее. ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>27.04.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8551</t>
+  </si>
+  <si>
+    <t>Сегодня на обзоре ну очень красивое место Я не был на Бали, да и особо туда не хочу. Но мои друзья, которые летали, позвали меня на выходных попробовать индонезийскую кухню в место, которое открылось буквально в пятницу — «Made in BALI». Очень прикольная и красивая локация: создатели этого заведения 10 лет собирали различные артефакты и в итоге набрали около 3 тысяч. Ну и ремонт выполнен в стиле континента, которому посвящено место. Но моя главная цель была всё попробовать, поэтому вот что я затестил: Томаты в чили-маринаде (350₽) Прикольные томаты: внутри сладенькие, немного острые, чем-то напомнили корейские, как делают в Корее. Салат с креветками и апельсином (950₽) По фото уже понятно, какой он на вкус. Все ингредиенты свежие, легкий, тем, кто на правильном питании, зайдет. Наси горенг классический (650₽) Одно из самых главных блюд на Бали. Очень вкусный рис, сверху яйцо — довольно легко, но сытно. Курица сатай (550₽) и Креветки сатай (950₽) По сути, такие шашлычки. Креветки — стандартные, а у курицы очень нежный фарш, и всё это лежит на рисе. Еще поговаривают, что здесь есть второй этаж, где по выходным будут устраивать тусовки. И самое главное — не только внутри, но и на улице. Локация такая, что в парке Горького нет жилых домов рядом, и можно тусить на улице сколько угодно. Летом это будет просто пушка. P.S. Много фоток и меню, как всегда, в комментариях. А вы были на Бали? 📍 м.Парк культуры (🚶‍♂️0.75км), Крымская наб., 9 🔗 Tg / Карты / Дзен / Max ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>24.04.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8540</t>
+  </si>
+  <si>
+    <t>Рынок, который претендует на звание стать вашим любимым Я думаю, среди моих подписчиков много тех, кто считает Усачёвский рынок одним из лучших в Москве. А что, если я вам скажу, что есть еще один рынок, который по формату очень на него похож, но про него почему-то говорят сильно меньше. Речь про Рынок на Ленинском! Смотрите, что тут есть: — фермерские лавки — около 20 гастрокорнеров — целых 2 ресторана Отдельно рекомендую обратить внимание на следующие корнеры: Ryba Family — большая и известная в столице сеть, которую ценят за качественные роллы и суши. «Фроно» — ребята отлично делают пиццу и пасту, прям как в Италии. Tsomi — грузинская классика, готовят отличные чебуречные чебуреки и хинкали. «Печорин» — шикарный хлеб и классные авторские десерты. «Кофемания» — определенно хоть раз нужно заглянуть сюда на завтрак и понять, какого уровня они бывают. «Первый Нос» и «Табу бар» — два классных бара. В первом вы найдете коктейли, а второй специализируется на пиве и крафте. Из классных новостей — на крыше открылась веранда с шикарным видом на район. А по выходным можно привезти детей на мастер-классы, а самим спокойно послушать живую музыку и кавер-группы. 🗺 м. Новаторская (🚶‍♂️560м), Ленинский проспект, 108с1 🔗 Tg / Карты / Дзен / Max ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>24.04.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8534</t>
+  </si>
+  <si>
+    <t>Придумал вам классные планы на выходные Но вообще я давно хотел сходить в «Изразцы», но как-то ноги туда не добирались. И вот на днях, когда была шикарная погода, я всё-таки туда доехал, и могу сказать, что это прям место, которое надо посетить. Ну, смотрите, во-первых, он находится при Музей Андрея Рублёва в Спасо-Андроников монастырь. И в принципе, территория монастыря — это уже невероятная красота, где можно классно погулять и насладиться видами. Соответственно, вы можете также посетить выставку Андрея Рублева. Ну и третье — обязательно зайдите в само кафе. Что удалось нам там попробовать? Ну, во-первых, взяли блюдо дня, которое состояло из картофеля, куриных тефтелей и салата из ветчины с помидорами. Хорошее, сытное блюдо, в принципе, нормально, можно наесться, но самое главное, что уровень еды и уровень приготовления здесь далеко не уровня кафе, а я бы сказал, ресторанный. Вот вкусно. Я бы сказал, что это прям 10 из 10. На основное блюдо были щи с копчёностями из квашеной капусты. Тоже очень вкусные, много мяса, приготовлены классно. Ну и на закуску взял пельмени сибирские. Отдельно отмечу, что приносят их в очень вкусном бульоне. Приготовлены тоже идеально. Внутри очень хороший фарш. Ну и надеюсь, что у меня ещё получится добраться туда в следующий раз и всё-таки зайти на выставку — говорят, что она точно того стоит. 📍м. Римская (🚶‍♂️750м.), Андроньевская площадь, 10с12 🔗 Tg / Карты / Дзен / Max</t>
+  </si>
+  <si>
+    <t>24.04.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8521</t>
+  </si>
+  <si>
+    <t>Придумал вам классные планы на выходные Вообще я давно хотел попасть в «Изразцы», но как-то ноги туда не добирались. И вот на днях, когда была шикарная погода, я всё-таки доехал и могу сказать, что это прям место, которое точно надо посетить. Ну, смотрите, во-первых, он находится при Музее Андрея Рублёва в Спасо-Андрониковом монастыре. И в принципе территория монастыря — это уже невероятная красота, где можно классно погулять и насладиться видами. Соответственно, вы также можете посетить выставку в Музее Андрея Рублёва. Ну и самое главное — сходить в само кафе. Что нам удалось там попробовать? Во-первых, взяли блюдо дня, которое состояло из картофеля, куриных тефтелей и салата из ветчины с помидорами. Хорошее, сытное блюдо, в принципе нормально, можно наесться, но самое главное — очень вкусно для ланча. Как основное блюдо были щи с копчёностями из квашеной капусты. Наваристые, сытные, много мяса — лайк! Ну и в прикуску взял пельмени сибирские. Отдельно отмечу: приносят их в очень вкусном бульоне. Приготовлены тоже шикарно. Внутри очень хороший фарш, тесто не разварено. По факту — уровень готовки совсем не кафешный, я бы даже сказал ресторанный. Да и официанты толковые, всё меню знают, объясняют — молодцы. Уверен, что в Москве не одно такое вкусное место при храмах и монастырях. Покидайте свои любимые в комментарии, пожалуйста. Я с удовольствием съезжу и всё проверю! 📍м. Римская (🚶‍♂️750м.), Андроньевская площадь, 10с12 🔗 Tg / Карты / Дзен / Max</t>
+  </si>
+  <si>
+    <t>22.04.26 18:59</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8515</t>
+  </si>
+  <si>
+    <t>Команда мечты 2026</t>
+  </si>
+  <si>
+    <t>21.04.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8513</t>
+  </si>
+  <si>
+    <t>Небольшое объявление! Со времен, когда я коллекционировал домены, у меня завалилось несколько интересных адресов: blogeri.ru fruit.ru tender24.ru yesbot.ru moqi.ru edoq.ru feelgoodinc.ru И так как я к этому делу перегорел, готов продать с хорошим дисконтом. Если для вас какой-то приглянулся или хотите купить их все вместе — напишите мне в личку: @AntonFedorin Договоримся!</t>
+  </si>
+  <si>
+    <t>21.04.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8509</t>
+  </si>
+  <si>
+    <t>Девчонкам понравится! Под постом с годовщиной канала попросили писать побольше про локации, куда можно сходить девчонками или на свидание. Ну а я не знаю более подходящего места, чем Pasta Queen. Тут всё, начиная с интерьера, в котором всё ярко, весело и цветастенько, до меню подходит под этот концепт. Ну вот смотрите, что мы попробовали: • Цезарь с хрустящей курочкой, авокадо и пармезаном (790₽) — не знаю более почитаемого салата в женском сообществе, чем этот. Здесь хороший, хотя курочку я бы заменил на гриль — так было бы ППшнее, ведь за это цезарь любят, да? • Пикколо Дикколо 18+ (990₽) — паста с макаронными изделиями в форме разноцветных… ну, короче, вы поняли, лососем, сливками и икрой. Выглядит инстаграмненько, на вкус — вкусненько) • Кенки (820₽) — ньокки в соусе из горгонзолы с курицей и голубой матчей. Тем, кто любит голубой сыр, — просто маст. Очень горгонзольно! • Креветки в миндале с соусом карри (650₽) — первый раз пробую такую панировку. Неплохая, но мне больше нравится японская панировка панко. Короче, сохраняете в закладочки: будете гулять по центру этой весной или летом — стоит зайти. Жаль, веранды нет( 🗺 м.Кузнецкий мост (🚶‍♂️268м.), ул. Кузнецкий Мост, 19, стр. 1 ❤ Tg / Карты / Дзен / Max ❤️ Все наши каналы</t>
+  </si>
+  <si>
+    <t>20.04.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8497</t>
+  </si>
+  <si>
+    <t>Фанаты Гарри Поттера, срочный сбор! Там весь инстач стоит на ушах, потому что в Москве открылось очередное кафе по ГАРРРРИ ПОТТТЕРУ! У UGC-криэйторш экстаз: наконец-то можно снять еще один рилс про секретное место, в котором вау как круто и шедевральнооооо! Значит идем в ЦДМ, поднимаемся на четвертый этаж и сразу же заказываем сливочное пиво (490₽)! Если хочется сейчас и нет сил терпеть, записываем рецепт: Очаковский квас (да-да, именно Очаковский, так еще Дамблдор говорил), карамельный сироп и самые дешевые взбитые сливки сверху. Пробуем и пытаемся на камеру изображать, как же это вкусно! И да, возьмите шоколадную лягушку (500₽), чтобы хоть как-то перебить вкус этого невероятного напитка! Значит, дальше врываемся в соседний магазин с мерчом, покупаем метлу за 159 990₽ (по идее, за столько она должна летать, но нет), волшебную палочку за 17 990₽ и личного Добби с носком за 990 000₽! Фанаты, что с лицом? Для настоящего мага деньги — пшик! Тем более у Добби в руках носок, в котором Гарри снимался все семь частей (иначе как объяснить почему он столько стоит)! Вы уже сходили? Вы в восторге? Не сходили и не пойдете? Как же так? Срочно рассказывайте в комментариях! 😁 🗺 м.Лубянка (🚶‍♂️9м.), д. Театральный пр.5, стр.1 ❤ Tg / Карты / Дзен / Max</t>
+  </si>
+  <si>
+    <t>18.04.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8491</t>
+  </si>
+  <si>
+    <t>Напомню, что в Кремле можно съесть неплохую школьную пиццу за 150 ₽, запить это всё лимонадом за 200 ₽, ну а заодно: — посетить Алмазный фонд и Оружейную палату; — погулять по Соборной площади и своими глазами увидеть захоронения царей и императоров; — найти точку, с которой Путин записывает новогоднее поздравление; — а с сегодняшнего дня каждую субботу в 12:00 посмотреть церемонию развода конных и пеших караулов Президентского полка. Если вы ещё не были — крайне советую, восторг и шикарные эмоции обеспечены! 🗺 м.Александровский сад (🚶‍♂️103 м), Ивановская площадь 1 ❤ Tg / Карты / Дзен / Max</t>
+  </si>
+  <si>
+    <t>17.04.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8484</t>
+  </si>
+  <si>
+    <t>Смотрите, что заметил на Coffee Tea Cacao Был сегодня на выставке кофе, чая и какао — и поймал себя на мысли: почти на всех стойках дегустации бариста работают с одинаковыми стаканами, которых я раньше вообще нигде не видел. Подошёл посмотреть — оказалось, это не бумага, а полипропилен. Берёшь в руку сразу после кофемашины — не горячо, держать спокойно, за счёт рёбер. И ещё момент — в них нормально видно сам напиток: слои, текстура, особенно на молочных позициях. Делают без склейки, из одного материала, поэтому их можно перерабатывать, и форму от температуры не ведёт. Походу, нас реально ждёт новый тренд — такие стаканы вместо привычных бумажно-пластиковых. Я за, выглядит и ощущается сильно приятнее! ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>17.04.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8483</t>
+  </si>
+  <si>
+    <t>У меня для вас недетские новости! В ЦДМ на Лубянке открылась гастрономическая игровая «НеДетский» — и это не просто фудкорт. Днем сюда можно заскочить на завтрак, кофе или быстрый обед. А вот вечером начинается движ: бары, диджей-сеты и даже музыкальное бинго. Внутри — 35 корнеров: от азиатки и Италии до бургеров, десертов и напитков. Есть и рюмочная, и пивной бар — легко можно зайти перекусить и в итоге зависнуть на весь вечер. Короче, место, куда можно прийти не только за едой, но и за атмосферой. Ну это же кайф? ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>17.04.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8481</t>
+  </si>
+  <si>
+    <t>Сегодня каналу 4 года! 🥳 • За это время вышло более 5500 публикаций. • Я посетил более 1500 мест. • В среднем пост читают более 38000 человек (столько же человек живёт в Гусь-Хрустальном). • А на канал подписано более 140000 человек (а столько — в Мытищах). Я благодарен каждому, кто подписан, читает, лайкает и особенно участвует в жизни канала — обсуждает, советует и комментирует! Спасибо вам большое! P.S. Прошу вас в комментариях рассказать, что вам нравится и не нравится, что бы вы хотели увидеть, ну и, если есть желание, конечно, поздравить! 😘 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>16.04.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8480</t>
+  </si>
+  <si>
+    <t>Съездил затестить шашлык, который советовал подписчик Под постом про кафе «Весна», куда меня возил Валя из «Брискетной №1», один из подписчиков написал, что это всё фигня — надо ехать в кафе «Алга», вот там настоящий шашлык. Ну ок, за мной не заржавеет — доехал, всё попробовал, и самое интересное — самое крутое здесь далеко не шашлык. Итак, что попробовал: Шашлык из бараньей мякоти (560₽) и телячьей вырезки (570₽) — не буду делить, скажу сразу про оба. Мясо отличное: мягкое, сочное, маринад как надо. Из нюансов — люблю, когда куски поменьше, чтобы на один зубок, и когда дымного аромата чуть больше, но в целом — шашлык здесь действительно шикарный. Салат с овощами (230₽) и морс — без откровений: нормальный салатик, морс отличный. Люля-кебаб из курицы (300₽) — здесь просто разрыв. Один из самых вкусных люля, которые пробовал: нежнейший, тает во рту, мега сочный. Но главная ценность этого места вообще не в шашлыке и даже не в люля. Главное — это люди. Давно не встречал такого радушного отношения. Сначала ребята немного напряглись, когда после заказа начал все фоткать для канала. Но как только объяснил, раскрылись максимально: поболтали , угостили люля-кебабом из говядины с сыром (370₽), принесли хлебную корзину с мягчайшим, свежайшим хлебом, который пекут походу сами — его обязательно берите, если поедите, он реально топ. Но по итогу, что с шашлыком? На данный момент рейтинг такой (чисто на мой вкус): 1 место — «Однажды в Ташкенте» на Дубровке 2 место — «Весна» на Славянском мире 3 место — «Алга» в Сосенках Ну и вы прекрасно знаете — если есть ещё мощные места с шашлыком (и не только), накидывайте в комментариях. Съезжу, попробую. 🗺 м.Ольховая (🚶‍♂️1,83 км), д. Сосенки, 56 ❤ Tg / Карты / Дзен / Max</t>
+  </si>
+  <si>
+    <t>15.04.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8471</t>
+  </si>
+  <si>
+    <t>В «Ракетке» уже вовсю готовятся к пляжному сезону Сегодня заехал на огонек в La Raquette by Pinsky&amp;Co, где как раз представили новое весеннее меню, созданное с продуктами «Логики молока» и любовью Юлии Бордовских. Идея меню простая – сделать правильное и ЗОЖное на привычных продуктах, но с новыми вкусами. Наибольшее внимание привлек, конечно, грибной кофе – необычно, интересно и, самое главное, вкусно! Другие позиции в меню также не разочаровали – тут и боулы боулы с заправкой из греческого йогурта, творожная запеканка, чиа-пудинг на кокосовом молоке. Идём дегустировать! 🗺 м.Воробьёвы горы (🚶‍♂️112м.), Лужники, 24с21 ❤ Tg / Карты / Дзен / Max</t>
+  </si>
+  <si>
+    <t>15.04.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8465</t>
+  </si>
+  <si>
+    <t>Белорусские вкусняшки! Рядом с «Dodgy» был обнаружен абсолютно замечательный магазин «Белорусский зефир». И по названию может сложиться впечатление, что там только сладости, но нет! Местные холодильники ломятся от колбас и экспоненты (кто знает, тот знает 😉). В общем, вот некоторые цены: 🍬 Сладости / зефир / мармелад Зефир «KRASA» (упаковка ~250 г) — 257₽ Зефир «Бобруйский» (разные вкусы) — 105₽ / 88₽ / 176₽ Зефир (коробка «Светлой Пасхи») — 398₽ Зефир развес (1 кг): классический — 679₽ ягодный — 899₽ ассорти/декор — 1 100₽ / 1 190₽ / 1 767₽ Мармелад в стаканчиках — 69,90₽ Мармелад «Сладос» (с фруктозой) — 60₽ Мармелад в пачках (разные вкусы) — 120₽ 🍫 Шоколад / конфеты Конфеты «Confemillio» — 289₽ Шоколад «Беларусочка» — 399₽ Шоколад «Коммунарка» (вишнёвый брауни) — 299₽ Шоколад плитки (Spartak / Premium / др.) — 225₽–380₽ Батончики шоколадные — ~140₽–270₽ (часть цен читается частично) 🥨 Печенье / коробки Печенье с фруктозой — 60₽ Десерты ягодные (коробки) — 257₽ / 267₽ Клюква в сахаре / десерты — 226₽ / 228₽ 🥤 Напитки / протеин Exponenta High-Pro (250 г) — 179,90₽ Exponenta манго-кокос — 249,90₽ Bio-Skyr Exponenta — 276₽ 🧀 Молочка / сыры Сыр Maasdam Danke — 379₽ Сыр Parmesan Danke — 490₽ Сыр Fitness Cheese — 459₽ Масло Danke — 490₽ Сметана Danke 20% — 250₽ Сметана Danke 15% — 206₽ 🥩 Мясо / колбасы Колбаса «Весёлые ребята» — 199₽ Колбаса варёная (1 кг) — 499₽ Колбаса «Гродненская с телятиной» — 290₽ Ветчина «Баварская» — 346₽ Сервелат «Медовый» — 1 234₽ Колбаса (другие позиции) — от 302₽ Продавщица сказала, что таких магазина в Москве только два — этот и на ВДНХ. Так что берите на заметку, магазин классный, а белорусские продукты я люблю! Если вы тоже — ставьте ❤️! 🗺 м.Новослободская (🚶‍♂️310м.), Долгоруковская ул., 29 ❤ Tg / Карты / Дзен / Max</t>
+  </si>
+  <si>
+    <t>14.04.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8459</t>
+  </si>
+  <si>
+    <t>Вот теперь хорошо! Какая главная проблема была у первых двух «Dodge»? Правильно! Они были микрокрошечные! А недавно ребята открыли свою третью точку с сендвичами с большим залом и нормальной посадкой, но не обошлось и без минусов — сейчас все расскажу. Вот что в этот раз я затестил: Маффин с мортаделлой (480₽) — вообще утренний маффин в Маке — это моя самая любимая позиция из всего меню сети! А здесь ребятам удалось сделать его еще круче! Вот всего достаточно — мяса, сыра, соуса. Сочный и очень вкусный. По утрам подают еще два варианта — с японским омлетом тамагояки и яйцом, беконом и чедером. Сендвич «Баффало» (790₽) — внушительный по размерам (можно смело брать на двоих), с куриным шницелем, соусом баффало (томаты, халапеньо, кайенский перец, мед, горчица), маринованными огурцами мелким кубиком, соусом ранч — и все это в булочке бриошь. Отличный, главному помощнику он понравился даже больше, чем маффин (а мне больше маффин 😋). Из прикольного — у каждого стола обязательно стоят кетчуп и табаско. А еще за соседним столом увидел, как они подают фришку — в старых хрустальных вазах, классно выглядит. Ну и главный минус — это расположение: чтобы сюда попасть, точно нужно знать, куда идти. Место находится в арке, так что случайный человек не зайдет. Но вы не переживайте — я все сфоткал и инструкцию выложу в комменты, не ошибетесь! 🗺 м.Новослободская (🚶‍♂️410м.), Долгоруковская ул., 27, стр. 1 ❤ Tg / Карты / Дзен / Max</t>
+  </si>
+  <si>
+    <t>13.04.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8457</t>
+  </si>
+  <si>
+    <t>Выбирайте тему, какая вам интереснее всего:</t>
+  </si>
+  <si>
+    <t>12.04.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8456</t>
+  </si>
+  <si>
+    <t>Христос Воскресе! 🤩🕊️🥚 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>12.04.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8455</t>
+  </si>
+  <si>
+    <t>11.04.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8450</t>
+  </si>
+  <si>
+    <t>Куличи из Яндекс Лавки, которые внезапно хочется все Я уже думал, что сегодня с утречка придется доставать комбайн, месить тесто и печь куличи самому… но по привычке зашел в Лавку заказать себе что-нибудь на завтрак — и увидел их: — Eggselent — розовый, блестящий, с жирной начинкой внутри, вообще без стеснения — тот самый кулич — классика: белая глазурь, изюм, цукаты, без сюрпризов, но сделан нормально — лавандовый кулич — сиреневая шапка, цукаты, и главное — не мыло, а реально аккуратный вкус — фисташковый с петушком — трендовый, внутри крем, сверху красный петух, выглядит как витрина — панеттоне — ваниль, цитрусовая цедра и немного Италии Если честно, парочкой куличей и позавтракал. Роскошные, начинки достаточно, приготовленные идеально. Однозначно рекомендасьон! Смотреть здесь. ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>11.04.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8446</t>
+  </si>
+  <si>
+    <t>Не могу не поделиться классными новостями: специальное меню из легендарных хитов! До 22 апреля в залах и в доставке Ultima Яндекс Еды рестораны Dreamteam предлагают попробовать самые любимые блюда гостей — в новом, авторском прочтении от шефов проектов. Наслаждаемся обновленными блюдами в московском ресторане Self Edge Japanese: Ролл с тремя видами икры Карпаччо из выдержанного лосося Нигири сет Роти с говядиной Звучит как гастрономический план на вечер, мчу делать заказ. И вы попробуйте спецменю в ресторане или заказывайте доставку в Ultima Яндекс Еде. ❤️ Tg / Карты / Дзен / Max</t>
+  </si>
+  <si>
+    <t>11.04.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8442</t>
+  </si>
+  <si>
+    <t>Вот куда все фрукты из Китая сначала приезжают! Чисто случайно на ФудСити задел в первый кросс-док и был приятно удивлён. Оказывается, этот кросс-док уже давно отдали китайцам, и они сюда сначала привозят свои фрукты, а уже потом оптом распродают по всей России. Вот цены: Манго — 400 руб./кг Китайские мандарины — 200 руб./кг Мускат Шайн — 350 руб./кг Черешня — 1500 руб./кг Апельсин вытянутый — 130 руб./кг Маленькие мандарины с листиками — 1000 руб. за ящик (7 кг) Нектарин — 600 руб./кг Персики — 650 руб./кг Арбуз — 120 руб./кг Маракуйя — 600 руб./кг Дуриан — 1200 руб./кг Личи — 2000 руб. за коробку Помело — 140 руб./кг Кокос — 300 руб./шт. В целом, где-то спокойно отдают и по 3–4 кило, да и нормально торгуются. Я вот всю зиму с огромным удовольствием ел китайские мандарины (2 фотка) — такие большие, сладкие и хорошо чистятся. Пробовали? 🗺 м.Корниловская (🚶‍♂️380м.), Москва, Калужское шоссе, 22-й километр, 10 ❤️ Tg / Карты / Дзен / Max</t>
+  </si>
+  <si>
+    <t>10.04.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8431</t>
+  </si>
+  <si>
+    <t>Вот стабильно вкусная индийская кухня! Вчера ездил за сыром к Пасхе на Даниловский и забежал перекусить в «Индийскую точку». Из раза в раз стабильно вкусно, и по сравнению с соседями ценник приемлемый. Брал, как всегда, чикен тикка масала (690 ₽) — много мяса, отличный соус, рекомендую. И ещё попробовал катти ролл с курицей (390 ₽). По сути, шаурма, но вместо лаваша —ротти и больше зелени. Сочно, сытно, лайк! Самое интересное, что их точка в Авиапарке мне не зашла от слова совсем. Прекрасный пример, что всё зависит от повара, который на месте, а не от бренда. И да — если надо, прилавок с классным сыром, в котором я вчера закупался — могу скинуть в комментарии. Надо? 🗺м.Тульская (🚶‍♂️‍➡️410м.), Мытная ул., 74 Мы в ❤️ Карты / 📝Дзен / 💬Max</t>
+  </si>
+  <si>
+    <t>09.04.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8427</t>
+  </si>
+  <si>
+    <t>Это что за маленькая Италия! По дороге в 312 заглянул в салюмерию La Mortazza — абсолютно чудесное место, где работают одни итальянцы. Там же пекут и продают всё то, чем гордится их родина. Помимо итальянских сыров, мясных деликатесов и других продуктов, здесь обязательно надо попробовать местную пиццу с этими же итальянскими ингредиентами. Внимание: за 220₽! Понимая, сколько сейчас стоит всё, из чего она сделана, я считаю, что это вообще даром! Также здесь делают свежие фокаччи с начинками и панино (итальянский вариант бургера) — они уже около 400₽. Ну и, конечно, попросите сварить вам свежий кофе, так как он тоже итальянский — и, без сомнения, прекрасен! 🗺 м. Новослободская (🚶‍♂️‍➡️184м.), Сущёвская ул., 9 Мы в ❤️ Картах / 📝Дзен / 💬Max</t>
+  </si>
+  <si>
+    <t>07.04.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8421</t>
+  </si>
+  <si>
+    <t>Завтрашнюю среду я советую провести именно в «Lambic»! Потому что у них сейчас идёт акция — блюда отдают по себестоимости, и это отличный повод зайти. Механика простая: каждую среду выбирают 10 позиций из меню и продают их без наценки. Список меняется каждую неделю, так что можно каждый раз пробовать что-то новое. Важно: акция действует не во всех ресторанах сети, лучше заранее проверить нужную точку на сайте. Ну и если вдруг не успеете — по понедельникам и вторникам у них разливное импортное пиво 330 мл по 390₽! ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>07.04.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8417</t>
+  </si>
+  <si>
+    <t>Нашел ту самую чикагскую пиццу! Чем вообще чикагская пицца (deep dish) отличается от американской, а уж тем более итальянской? Самое главное — это высокий борт из теста, и поэтому это в какой-то степени пирог. То есть сначала в форму с тестом кладётся сыр, потом начинка (овощи, мясо), потом соус, и потом опять сыр. Из-за такой сборки и толщины она готовится дольше, но одновременно она более сытная и сочная. Так вот, эту пиццу в Москве искал лет пять точно, и если попадались какие-то варианты, то это было настолько убого, что это просто невозможно было есть, а тем более рассказывать вам. Но недавно ребята из «Открытий, закрытий» подсказали мне, что есть такой гастробар — 312.Место называется не просто так: «312» — это телефонный код города Чикаго, в котором такую пиццу готовят. В самом баре, помимо пиццы я решил затестить только паштет (560₽), взял его чисто, чтобы скрасить ожидание, так как пицца готовится долго. Он хороший, приятный, в целом как закуска - гуд. Ну и, собственно, через 40 минут перед нами предстала сама она — Чикагская пицца. Могу сказать сразу — это офигенно! В ней очень много сыра, который тянется (те, кто любят, когда много сыра, меня поймут), приличное количество начинки, и действительно — одним куском наедаешься спокойно. Мой совет — ту которая за 2500₽, это минимум на троих. Если один — бери за 750₽. Вердикт — однозначный восторг, точно стоит выделить вечер и попробовать! И там на фотке выше вам улыбается мой главный помощник, благодаря которому меня еще не разнесло! Заслуживает лайка 👍 за такой героический труд? 🗺 м. Менделеевская (🚶‍♂️‍➡️195м.), Сущёвская ул., 21, стр. 5 Мы в ❤️ Картах / 📝Дзен / 💬Max</t>
+  </si>
+  <si>
+    <t>06.04.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8414</t>
+  </si>
+  <si>
+    <t>Собрали всех друзей на вечерние посиделки, и каждый хочет на ужин что-то своё. Бот Яндекс Еды поможет выбрать какие хочется блюда под любое настроение и компанию. Переходите в бота, который поможет подобрать блюдо для уютных посиделок за пару кликов.</t>
+  </si>
+  <si>
+    <t>06.04.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8413</t>
+  </si>
+  <si>
+    <t>Так-так-так, у нас тут новый конкурс 🎁 Разыгрываем кулинарные подарки, которые с радостью забрали бы себе (но по правилам не можем): целых 10 фирменных тарелок Что на ужин для самых вкусных ужинов, мощный электрогриль, надёжный вакууматор и удобная вафельница от Kitfort Как их получить? 👉 Подписаться на каналы Что на ужин и Kitfort 👉 Нажать кнопку «Участвую» под постом 10 победителей объявим 10 апреля в 17:00 по МСК Подобные правила оставили тут 🚩</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8412</t>
+  </si>
+  <si>
+    <t>Ребята из канала «Что на ужин» запустили отличный конкурс. Участвуйте!</t>
+  </si>
+  <si>
+    <t>06.04.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8411</t>
+  </si>
+  <si>
+    <t>06.04.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8410</t>
+  </si>
+  <si>
+    <t>На выходных был на Садоводе и забежал на китайский рынок за соусами, а заодно собрал свежие цены и залил их к себе на «Дзен»! Если вы есть на платформе, пожалуйста, подпишитесь! Это очень поможет для продвижения там! А если вас там нет, то прочитать материал всё равно можете свободно, если вам интересно 🙂 ❤️ в ❤️ Картах / 📝Дзен / 💬Max</t>
+  </si>
+  <si>
+    <t>05.04.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8404</t>
+  </si>
+  <si>
+    <t>Какой кулич заказать на Пасху: выбор редакции К Пасхе рестораны и кондитерские представили авторские версии куличей — от классических рецептов до сложных гастрономических интерпретаций с акцентом на ингредиенты, текстуры и подачу. В подборке — проекты с разным подходом: от традиционных форматов до дизайнерских десертов. — Miss you café Кулич в русском стиле с акцентом на фольклорную эстетику. Сдобное тесто с апельсиновыми цукатами, миндалем и изюмом, внутри — ванильный крем (12 000₽). Украшен меренгой, шоколадными элементами и декоративным петушком, дополнен лимитированным декором и упаковкой. — «Ветерок» Коллекция с авторским переосмыслением классики. Флагман — кулич с заварной сливочной начинкой (7250₽), а также «Таежный» с кедровым орехом, медом и клюквой (2250₽). Дополнительно — творожная пасха с фисташкой и цитрусом (6100₽), лимонно-творожный кекс (2550₽) и готовые подарочные корзины (14 500₽). — «Белуга» Кулич с акцентом на сложные вкусовые сочетания: клюква, восстановленная в соке жимолости, вяленая хурма и шоколадный декор (6800₽). Дополняется творожной пасхой в шоколадном корпусе. — «Царская охота» Классический формат с упором на традиции. В линейке — куличи (1500–2600₽) и творожные пасхи (2800–4600₽), а также подарочные наборы, подготовленные совместно с объединением «Гжель». — «СибирьСибирь» Кулич с брусникой, тыквенными семечками, лепестками миндаля и ванильным кремом (1380₽). В дополнение — творожная пасха (1380₽) и набор яиц в керамической подставке (1380₽). Акцент на аккуратной подаче и подарочном формате. — Eggsellent (Яндекс Лавка) Фирменный «Блестящий» кулич с розовой ванильной помадкой и съедобными блестками. Внутри — сливочная начинка на основе белого шоколада и сливок (999₽). Массовый формат с ярким визуальным кодом бренда. @Resti</t>
+  </si>
+  <si>
+    <t>03.04.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8400</t>
+  </si>
+  <si>
+    <t>Эти хинкали я ел ещё 8 лет назад! И они офигенные до сих пор (500₽ за 5 шт.). А говорю я про малюсенькую хинкальную в Новопеределкино — именно там я снимал квартиру в те времена, и каждые выходные мы заказывали оттуда с доставкой домой, а иногда ходили пешочком! А вот вчера я проезжал мимо, что-то накатила ностальгия, и я решил зайти и перетестить. Вот что я попробовал ещё: Хашлама (450₽) — классный суп: тут и мяса достаточно, и картошечка, и овощи — кайф. Салат овощной (420₽) — не особо люблю, когда заправляют этот салат орехами, но тут их так минимально, что даже в тему! Хачапури по-аджарски (550₽) — вот пример идеального аджарского хачапури: то самое тесто, и сыра в самый раз! Но есть и грустные новости из посещения этого места. Хозяйка сказала, что к осени их и всё вокруг снесут и будут строить ЖК. Так что если вы живёте рядом или вам по пути — обязательно зайдите, место отличное! 🗺 м.Рассказовка (🚶‍♂️910м.), улица Скульптора Мухиной, 13 ❤️ в ❤️ Картах / 📝Дзен / 💬Max</t>
+  </si>
+  <si>
+    <t>01.04.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8392</t>
+  </si>
+  <si>
+    <t>Походу пора возрождать рубрику просечный безлимит! Помню очень вам нравились мои подборки с местами, где за фикс-прайс наливают игристое бесконечно! Так вот нашел еще одно место, где за 1890₽ при любом заказе можно пить сколько душе угодно весь апрель по четвергам! Речь про гастробар «Эль Краб» с шикарными морепродуктами, да и в целом отличным меню. Я, кстати, в свое время тестил такую акцию, в меня вместилось три бутылки! Самое время проверить и вам 😁 Единственное, там часто полная посадка, поэтому вот вам номер для брони: +7(495) 363-75-63 😉 🗺 м.Улица 1905 года (🚶‍♂️600 м.), Расторгуевский пер., 3А Мы в ❤️.Картах / 📝Дзен / 💬Max</t>
+  </si>
+  <si>
+    <t>01.04.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8388</t>
+  </si>
+  <si>
+    <t>Отличный корейский стритфуд! Был сегодня в ТЦ «Метрополис» и заметил, что в одной точке подают корейские бургеры, в которых вместо булки — рис. Я такое пробовал в Сеуле, и мне очень понравилось. Решил взять и здесь, корнер называется «Кореана», и вот всё, что я там попробовал: Кимчи суп (299 ₽) — очень похоже на наши кислые щи, только сваренные на кимчи, отсюда и острота. Необычно, но прикольно! Кимпаб с говядиной (469 ₽) — ну, наверное, лучший кимпаб в Москве, который я пока пробовал. Кимчи (169 ₽) — один в один как в Корее. Остро, но вкусно. Онигири — а вот к ним есть вопросики: начинки вроде ок по соотношению с рисом, но оно такое крошечное, меньше я ещё не видел. Ну и, собственно, сам бургер с курицей терияки (499 ₽) — мне очень понравился и здесь. Понял для себя, что рис — отличная замена хлебу: сочное бедро и овощи, кайф. Попробую и приготовить дома такой. По итогу — мне всё очень понравилось: приятный ценник, очень аутентичный вкус. Смело рекомендую! ❤️ м.Балтийская (🚶‍♂️0 м), Ленинградское ш., 16А, стр. 4 Мы в ❤️Картах / 📝Дзен / 💬Max</t>
+  </si>
+  <si>
+    <t>31.03.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8382</t>
+  </si>
+  <si>
+    <t>Вы — уже премиум-клиент! Если вы зарабатываете от 150 000 ₽, вам без оплаты доступен выделенный банковский сервис. С программой «Премиум лайт» от Банка «Санкт-Петербург» вы получаете приоритетное обслуживание и привилегии: 🔵7% кешбэк в ресторанах 🔵бронирование столиков в ресторанах-партнерах через консьерж-службу БСПБ, а также скидки до 20% от суммы счета или комплимент от шеф-повара 🔵проходы в бизнес-залы аэропортов 🔵кешбэк на повседневные траты Это ваш привычный ритм жизни, но с новым уровнем комфорта и приоритетным обслуживанием. Посмотреть условия и подключить программу #реклама | ПАО "БАНК "САНКТ-ПЕТЕРБУРГ" | ИНН 7831000027</t>
+  </si>
+  <si>
+    <t>31.03.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8381</t>
+  </si>
+  <si>
+    <t>Весной хочется, чтобы сбывалось все хорошее🌸 В Яндекс Лавку завезли печенье с предсказаниями: открываешь — внутри записка. Маленький, но приятный аттракцион. Проверим судьбу? 🥠</t>
+  </si>
+  <si>
+    <t>31.03.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8377</t>
+  </si>
+  <si>
+    <t>Большой обзор цен рынка «Москва на волне» В этот раз решил отправиться за рыбкой не на ФС, а на главный московский рыбный рынок. Одна из причин — всё, что вы купили, можно приготовить и там, а это было время обеда, и я славно наелся морепродуктами. Но! В этот раз я попытался собрать для вас вообще все цены, которые мне попались на глаза. Итак, вот они: Консервы и готовые продукты — Салат из морской капусты — 105₽/шт — Ассорти деликатесное 180 г — 270₽/шт — Сардина атлантическая 250 г — 139₽/шт — Сайра натуральная 245 г — 205₽/шт — Сардина иваси в томате 245 г — 180₽/шт — Тунец кусочками натуральный 185 г — 252₽/шт — Тунец натуральный 240 г — 158₽/шт — Скумбрия филе в масле 175 г — 230₽/шт — Скумбрия филе в томате 175 г — 198₽/шт — Сельдь филе в масле 175 г — 215₽/шт — Салат из скумбрии — 180₽/шт Печень, икра — Печень минтая 185 г — 327₽/шт — Рагу лососевых 227 г — 416₽/шт — Икра трески 200 г — 152₽/шт — Печень трески 120 г — 99₽/шт Свежая рыба — Судак — 699₽/кг — Терпуг — 529₽/кг — Скумбрия — 847₽/кг — Камбала — 1050₽/кг Лосось и форель — Лосось филе — 3300₽/кг — Форель филе — 3200₽/кг — Лосось стейк — 2460₽/кг — Лосось кусок — 2750₽/кг Солёная рыба — Сельдь атлантическая — 493₽/кг — Сардина иваси — 400₽/кг — Сардина иваси (спинка) — 650₽/кг — Килька пряного посола — 482₽/кг Гребешки, моллюски — Гребешок — 1752₽/кг — Гребешок на половинках раковины — 1700₽/кг — Кальмар тушка — 589₽/кг — Кальмар кольца — 988₽/кг — Кальмар очищенный — 1088₽/кг — Каракатица — 1050₽/кг — Осьминог — 3850₽/кг — Мидии — 950₽/кг — Мидии голубые — 566₽/кг — Мидии зелёные — 2050₽/кг Креветки — Креветка тигровая 8–12 — 2300₽/кг — Креветка ваннамей 16–20 — 1700₽/кг — Креветка ваннамей 31–40 — 1575₽/кг — Креветка ваннамей 41–50 — 1650₽/кг — Креветка аргентинская — 1890₽/кг — Креветка северная — 5400₽/кг — Креветка королевская — 4093₽/кг — Креветки мурманские — 1259₽/кг — Креветки мурманские (крупнее) — 1395₽/кг — Креветки мурманские (ещё крупнее) — 1260₽/кг Полуфабрикаты и заморозка — Котлеты из минтая — 250₽/шт — Медальоны из трески — 390₽/шт — Медальоны из лосося — 289₽/шт — Фрикадельки рыбные — 370₽/шт — Люля-кебаб из лосося и тунца — 450₽/шт — Рыбные палочки — 229₽/шт — Треугольники кальмара — 328₽/шт — Филе минтая в панировке — 306₽/шт — Наггетсы рыбные — 196₽/шт — Котлеты из филе минтая — 850₽/кг — Рыбное филе в кляре — 640₽/кг — Рыбное филе в панировке — 631₽/кг Пельмени — Пельмени с лососем — 227₽/шт — Пельмени с треской — 190₽/шт — Пельмени с креветкой и кальмаром — 437₽/шт — Пельмени с кальмаром — 320₽/шт — Пельмени с судаком — 420₽/шт — Пельмени с щукой — 420₽/шт — Пельмени с сыром — 420₽/шт — Пельмени с кетой — 418,5₽/шт Суповые наборы — Суповой набор из нерки — 290₽/кг — Суповой набор из кеты — 250₽/кг — Суповой набор из лосося — 340₽/кг Мелкая рыба — Мойва тихоокеанская — 636₽/кг — Килька каспийская — 231₽/кг — Сардина иваси — 398₽/кг — Бычок — 340₽/кг — Салака — 295₽/кг — Барабуля — 1400₽/кг — Корюшка азиатская зубатая — 1150₽/кг — Хамса — 410₽/кг Омега — Омега-3 160 капсул — 2150₽/шт — Экстракт из икры морского ежа 30 шт. — 2379₽/шт — Омега-3 детская 300 мл — 371₽/шт — Омега-3 42 капсулы — 819₽/шт Как вы понимаете, времени на это я потратил немало, поэтому всегда буду благодарен лайку ❤️ за работу! Как вам цены? Дешевле, чем вы закупаетесь, или нет? Давайте обсудим в комментариях 👇 ❤️ м.Косино (🚶‍♂️1,41м.), Новоухтомское шоссе 2а Мы в ❤️Картах / 📝Дзен / 💬Max</t>
+  </si>
+  <si>
+    <t>30.03.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8371</t>
+  </si>
+  <si>
+    <t>Еще одна вкусная китайка, но на Южных воротах Ничего не могу с собой поделать — очень люблю технику и рынки. Поэтому «Южные ворота» для меня в каком-то смысле рай. Если вдруг не знали, сюда китайцы привозят огромное количество электроники — в основном под опт, чтобы потом всё это разлеталось по маркетплейсам. Но, если нормально пообщаться, спокойно продают и в розницу, а ценник более, чем приятный. В этот раз поехал туда за моющим пылесосом — решил захимчистить машину. Ну и заодно зашел в китайку, которая мне понравилась ещё в первый раз. И вот что там попробовал 👇 Конечно же, тянутая лапша (600₽). Не могу сказать, что она лучше, чем в лапше по-ланьчжоуски — там мяса кладут точно больше. Но всё равно хороша, и её точно стоит взять, если хочется чего-то такого. Ещё взяли салат из пакчой и грибов шиитаке с каким-то интересным соусом (700₽). Очень прикольный, прям рекомендую. Ну и, конечно, одно из моих любимых китайских блюд — яйца, жареные с помидорами (700₽). Без всяких приправ: просто яйца и помидоры. Звучит максимально просто, но это очень вкусно и идеально заходит с обычным белым рисом. Кстати, соседняя дверь с этой китайкой — китайский магазин. Небольшой, но базовый набор китайских продуктов там есть, так что тоже советую заглянуть. По итогу: не смотрите на цены, что они великоваты. Здесь на самом деле просто гигантские порции, поэтому каждое блюдо смело можно брать на двоих и вообще не париться. А в целом всё очень вкусно. ❤️ м.Алма-Атинская (🚶‍♂️ 1,97 км), МКАД, 19-й километр, вл20с1</t>
+  </si>
+  <si>
+    <t>27.03.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8365</t>
+  </si>
+  <si>
+    <t>Gastreet 2026 объявил соавторов и спикеров деловой программы Организаторы Gastreet International Restaurant Show представили состав соавторов деловой программы 2026 года. В нее вошли представители индустрии с практическим опытом управления ресторанным бизнесом в разных экономических условиях, включая периоды роста и кризиса. Среди соавторов — Дмитрий Левицкий, Георгий Карпенко, Сергей Миронов, Екатерина Пугачева, Татьяна Симонова и Светлана Купрейчик. Они будут формировать содержание программы совместно со спикерами, делая акцент на ключевых для отрасли темах: оптимизация бизнес-процессов, применение искусственного интеллекта, диверсификация и адаптация к законодательным изменениям. Участие в программе уже подтвердили международные эксперты и рестораторы, в том числе представители Китая, Турции, Португалии и Таиланда. Мероприятие пройдет с 7 по 12 июня 2026 года на курорте Красная Поляна. ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>27.03.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8364</t>
+  </si>
+  <si>
+    <t>Захотел определенное блюдо — и нашёл за минуту Знаю, что многие из вас, как и я, регулярно сталкиваются с одной и той же историей: захотел что-то конкретное, открыл карты — а там куча ресторанов рядом. И в каждом надо открыть карточку, найти меню или почитать отзывы, если его нет. Через 15 минут уже забыл, что хотел, и пошёл в ближайшее место. Тут узнал, что ИИ-чат в Яндекс Картах научили искать по конкретным блюдам. Попробовал — жмёшь «Спросить AI» в поиске, пишешь «ресторан с уткой по-пекински в центре» — и он сам лезет в меню, описание, отзывы, фотки. Если блюдо есть в меню — кидает цену. Если нашёл только в отзывах — честно говорит, мол люди пишут, но в меню нет. И на карте оставляет только те места, где реально есть. Для ситуаций, когда точно знаешь что хочешь, но не знаешь где. Кто уже пробовал — как вам? ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>27.03.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8360</t>
+  </si>
+  <si>
+    <t>Ещё один шикарный шашлык за неделю Те, кто давно подписан на канал, прекрасно знают, кто такой Валентин из «Брискетной №1», а кто-то даже на Новый год пробовал его утку. Так вот, после выхода моего поста про самый вкусный шашлык пишет он мне и говорит: «Подожди, дружище, а как же кафе «Весна» на рынке «Славянский мир»? Я уверен, что там шашлык не хуже, а может, и лучше». Серьёзное заявление, согласен, поэтому взяли и поехали проверять. Первым делом советую обратить внимание на холодильник — там рекомендую взять две бутылочки. Первая — яблочный таджикский лимонад RC, для меня это прям вкус детства, и у нас такого не делают, крайне рекомендую. А второе, если вы не за рулём, — попробовать киргизский напиток буза — это ферментированный слабоалкогольный напиток (4–6%) из зерновой муки, очень интересный и приятный вкус. Потом взяли два салата к мясу — летний (220₽) и овощной (220₽). Летний отличается от овощного тем, что там есть болгарский перец, всё нарезано помельче, а ещё добавлены цедра лимона и лимонный сок. Оба прекрасные, хорошо дополняют мясо. Тот, который с кислинкой, даже помогает его переварить. Вернёмся к мясу. Начали с люля-кебаба (220₽). И честно вам скажу, он офигенный. Я их редко беру как раз потому, что обычно они сухие и не сочные, а здесь прям всё хорошо. Дальше была говяжья мякоть (260₽). И я больше скажу — это не просто говяжья мякоть, это говяжья вырезка. Приготовлена тоже шикарно. Просто отличный шашлык. Вот баранья корейка (550₽) мне понравилась больше в «Однажды в Ташкенте» — здесь она пожирнее, а там было больше мяса, но она тоже, без сомнения, хорошая. Какие выводы? Во-первых, обратите внимание на цены — они ещё ниже, чем в «Однажды в Ташкенте», что не может не радовать. Но шашлык суперский, за такой ценник это вообще считайте даром. Я вам точно говорю, приготовить шашлык дома у вас выйдет дороже, чем купить его здесь. Но минус здесь всё-таки есть. Если в «Однажды в Ташкенте» можно спокойно приехать на метро и за три минуты дойти, то сюда всё-таки лучше ехать на машине — это большой строительный рынок, и без неё здесь никак. Но вернёмся к нашим Валентинам. Я давно уговариваю его сделать доставку, чтобы можно было заказывать его произведения искусства из смокера по всей Москве, а не только самовывозом, но он что-то ломается или ленится. Так что личная просьба от меня — накидайте, пожалуйста, огней 🔥, чтобы он обратил внимание и наконец-то сделал! ❤️ м. Корниловская (🚶‍♂️ 1,06 км), рынок «Славянский мир», ряд А, 44/4</t>
+  </si>
+  <si>
+    <t>26.03.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8354</t>
+  </si>
+  <si>
+    <t>Такое вижу в первый раз — русский народный лаунж Знаю, что таких же, как я, любителей вкусно покушать и почилить в лаунже не так много в канале, как хотелось бы, но они есть. И я их уважаю так же, как и любого другого подписчика. И этим местом не мог не поделиться — помимо лаунджей я люблю и русскую культуру. А здесь ребята сделали место в русском стиле с отличным русским меню. Речь про лаунж «Своды». И вот что попробовал. Борщ (880₽) подается по всем канонам — с салом и черным хлебом. Вкусный, но порция могла бы быть больше за такую цену. Голубцы (750₽) — шедевральные: впервые встречаю вариант, где внутри 95% мяса и минимум других компонентов. Чебуреки с томлеными щечками (990₽) — самая слабая позиция. Это не чебуреки и не пирожки, на мой взгляд, блюдо нужно доработать. Коктейльная карта сильная. Попробовал коктейль в яйце Фаберже (870₽): водка, персик и воздушная персиковая пена. Коктейль супер, рекомендую. Кстати, на следующей неделе думаю заехать в нашумевший Ultimate с кухней от Пинского. Кто был — как впечатления? ❤️ м. Павелецкая (🚶‍♂️ 810 м.), Кожевническая, 21, стр. 1</t>
+  </si>
+  <si>
+    <t>25.03.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8349</t>
+  </si>
+  <si>
+    <t>«Счёт, пожалуйста!» А он вам не нужен! По случаю пришедшей в Москву настоящей весны мы вместе с «Интеллигенцией 2.0» решили разыграть депозит на 50 000₽. Как принять участие в розыгрыше? — Подпишитесь на каналы «Интеллигенция 2.0» и «Открытая кухня». — Нажмите на кнопку «Участвовать». — Поставьте реакции на последние 5 постов в обоих каналах. — Перешлите пост друзьям, чтобы увеличить шансы. 30 марта объявим победителя! Правила участия и прочие формальности — здесь. Готовьтесь к победе заранее — бронируйте столы в ресторане «Интеллигенция 2.0» с помощью приложения Яндекс Еды и приближайтесь к заветной цели. 💛 забронировать стол</t>
+  </si>
+  <si>
+    <t>25.03.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8348</t>
+  </si>
+  <si>
+    <t>Представьте, вам просто накинули 50 000 ₽ на ужин — куда бы пошли? 👀 Я тут наткнулся на розыгрыш у Открытой кухни: разыгрывают депозит в «Интеллигенцию 2.0». Звучит как отличный повод наконец сходить туда без раздумий. Все подробности ниже 👇🏼 Реклама</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8347</t>
+  </si>
+  <si>
+    <t>25.03.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8346</t>
+  </si>
+  <si>
+    <t>Хлеб из редких видов пшеницы — это очищенный от всего привнесенного человеком природный вкус зерна Сеть кафе-пекарен «Волконский» совершает революцию — в начале марта здесь появились хлеб и выпечка из реликтового зерна. Так называют не измененные в процессе селекции реликтовые злаки. Кроме «Волконского», из такого зерна никто в России ничего не печет. Обо всех подробностях мы расспросили генерального директора «Волконского» Александра Александрова.</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8345</t>
+  </si>
+  <si>
+    <t>Редко когда обычный хлеб становится поводом для интервью, но тут как раз тот случай: в «Волконском» начали печь из реликтового зерна — без селекции и «улучшений», с максимально природным вкусом. Ребята из «Москвич Mag» поговорили с гендиром и разобрались, зачем это вообще нужно, чем такой хлеб отличается и есть ли у этого шанс стать новой гастроисторией.</t>
+  </si>
+  <si>
+    <t>25.03.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8344</t>
+  </si>
+  <si>
+    <t>Картофельный кулек! На ВДНХ обнаружился прикольный формат стритфуда, который я раньше не встречал — помните, как раньше бабушки семечки в газету? Вот здесь так же, но подают печёный картофель с разными наполнениями. Мы попробовали два: — Мясной с названием «Бургер» (389 ₽). Внутри картофель, говяжий фарш, бекон, солёный огурчик, лук фри и соус бургер. Мяса достаточно, соус не приторный, очень сытно! — Рыбный с тунцом (429 ₽). Уже более лёгкий вариант, я бы даже сказал, ПП-шный. Внутри картофель с тунцом, яйцом, салатом айсберг, помидором и соусами. Тоже понравился, кайф. А при том, что на ВДНХ в основном готовят халтурно, так как всё рассчитано либо на туристов, либо на тех, кто приехал погулять и не бывает регулярно, такой уровень еды похвален и точно заслуживает внимания. Кстати, а вы знали, что на ВДНХ есть локация, где можно поймать рыбу и тут же вам её приготовят? Написать пост? — 🔥 ❤️ м.Ботанический сад (🚶‍♂️ 1,38 км.), просп. Мира, 119, стр. 501</t>
+  </si>
+  <si>
+    <t>24.03.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8339</t>
+  </si>
+  <si>
+    <t>Сегодня расскажу вам про омакасе Вообще omakase (お任せ) переводится как «полагаюсь на вас» или «доверяю вам», и это напрямую раскрывает суть формата, который появился в Японии ещё после войны. Так ели в маленьких суши-барах, когда у заведений просто не было стабильного меню — готовили из того, что привезли с рынка утром. Отсюда и логика «доверяю шефу». Со временем это превратилось в отдельную культуру, где важен не выбор, а уровень мастера за стойкой. Всё происходит очень просто: маленькая стойка, 6–10 гостей, шеф готовит прямо перед тобой и отдаёт по одному блюду. И я давно хотел побывать на таком ужине, чтобы рассказать вам, но в столице его не так просто найти, а где есть — всё забронировано. Но недавно меня пригласили в Oshi Izakaya Emperor, и я — как любой нормальный человек — не мог отказаться. Тем более, намечался их новый сет с вагю! За стойкой шеф-повар идзакаи — Владимир Ли. Помимо приготовления блюд, весь сет он общается с гостями, рассказывает как про сами блюда, так и про то, как они родились. Команда идзакаи не раз посещала Японию, чтобы привезти местные вкусы нам. Продукты, кстати, тоже все оттуда. Всё начинается с маленькой закуски, чтобы включить рецепторы и разыграть аппетит — икра ментайко и комбу, на вкус чистое умами с деликатной остротой. Вторая подача — сашими чуторо с тунцом блюфин. Тунец выбран не случайно, так как, по мнению шефа, он лучше всего подготавливает рецепторы к дальнейшему сету с вагю. Чистый и правильный вкус свежей рыбы, ничего лишнего. Третья подача — суши абури: всем знакомые суши, только с опалённым вагю, смазанным соусом, внутри свежий корень васаби, натёртый на оросиганэ (японская тёрка из кожи акулы). Помимо великолепного суши, шеф угощает ещё и имбирём, который маринуют сами. Отлично освежает рецепторы. Четвёртая подача — хендрол с вагю, чёрной икрой и свеженатёртым трюфелем. Так же роскошно на вкус, как и звучит. Наверное, мой фаворит этого омакасе. Пятая подача — тяван-муси, классический японский лёгкий омлет, абсолютно к месту перед основной частью с мясом. Шестая подача — сукияки вагю. Первое блюдо из омакасе, которое готовится на теппане. Стеклянная лапша харусаме с вагю и грибами эноки. Вагю, конечно, нежнейшее — это высшая категория A5, и с такой лапшой сочетается идеально! Седьмая подача — донбури вагю — это уже вариация с рисом. Кстати, весь рис здесь специальный, привезённый из Японии. Тут уже к вагю идёт икра, которую маринуют сами. Очень интересное сочетание. Восьмая подача — стейк из вагю. В этот момент я понял, что вагю я наелся на год вперёд точно. Подаётся со спаржей, чтобы ощутить чистый вкус. Волшебно. Девятая подача — мисо-суп. В конце омакасе его подают как функциональное завершение сета: тёплый бульон с умами очищает рецепторы после жирного мяса, выравнивает вкус, даёт ощущение насыщения без тяжести. Десерт — печенье монако с пломбиром и ежевикой. Понятно, что обычно в омакасе десерта не бывает, но здесь в угоду гастрономической привычке подают. Шикарно закрыл ужин, с японским зелёным чаем — идеально! Да, каждый день на омакасе не походишь, всё-таки это по факту — гастрономический театр, да и цена приличная — 18000₽. Но! Если для вас потратить на себя или свою любовь столько не смертельно, то крайне рекомендую! Впечатление на всю жизнь, мы в восторге! И да, больше фоток с омакасе, как всегда, в комментариях. ❤️ м.Трубная (🚶‍♂️640м.), ул. Петровка, 20/1</t>
+  </si>
+  <si>
+    <t>23.03.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8333</t>
+  </si>
+  <si>
+    <t>Две майские даты, которые я занес в свой календарь как гастроэнтузиаст! 20-21 мая в Москве пройдет «Тема Еды» от Яндекс Еды — большая конференция из 100+ практических лекций и кейсов для рестораторов, управляющих, маркетологов и шефов. Среди кураторов и модераторов: Павел Кашников (Good Karma Restaurants), Даниил Деллос (Lucky Group), Кирилл Белюсев («Братья Караваевы»), Андрей Шмаков (Savva) и Александр Кучеров (0.75 please) и другие. В тематике управления модератором является Марина Степанова — владельца и операционный директор компании «Скажите.Горячо», в маркетинге — Таня Перепелкина — гастрономический эксперт, а в направлении доставки модератор — Егор Албаков — операционный директор Яндекс Еды в Яндекс Go на международных рынках. В видео Андрей Шмаков лично пригласил на площадку «Открытой кухни». Он пообещал познакомить на конференции с крутыми шефами, чтобы мы могли узнать их секреты. Звучит интригующе, гляньте сами. Еще на конференции пройдет финал конкурса «Основной курс» для молодых поваров. Прямо там будут выбирать победителей и вручать главный приз — стажировку в ресторане Европы или Азии. Вход бесплатный, но по регистрации — количество мест ограничено. Кто со мной? 🔥 — Интересно! В заметки занес ❤️ — Уже зарегистрировался ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>23.03.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/8329</t>
+  </si>
+  <si>
+    <t>ПРОСТО БОМБИЧЕСКИЙ ШАШЛЫК Я специально не писал этот пост после посещения — надо было дать эмоциям поулечься, чтобы я ВЕСЬ ЭТОТ ПОСТ НЕ ПИСАЛ ВОТ ТАК!!!! 😁😁😁 Вы знаете — я в шашлыке шарю, а тем, кто не помнит, напомню: я проехал все шашлыковые страны и как никто знаю, какой шашлык топ, а какой нет. И одна из стран, по шашлыку которой я скучаю 100%, — это Узбекистан. И я пытался найти его в Москве, перепробовал всё на Фуд Сити, прошёл десятки мест — от чайхан до ресторанов в Москве — и уже думал, что всё-таки лучший в Москве в кафе «Тегеран» на РУДН, но на прошлой неделе мне посоветовали обязательно съездить в «Однажды в Ташкенте» на Дубровке. И знаете что? ЭТО ОНО! Я даже не буду долго рассказывать про салаты, которые ели, и про плов (а он тоже хорош), перейду сразу к делу, а именно к тому самому шашлыку. Сначала в рот мне попала телячья мякоть (340 ₽) — и уже в этот момент там произошло что-то нереальное: сразу вспомнил эти длиннющие узкие мангалы в Ташкенте и море невероятного запаха! Но потом я попробовал корейку (340 ₽). Я думал, лучше быть не может! А оказалось — может! Ещё как может! Это просто неописуемо вкусно! И самое главное — я понял, что, как с пиццей и хинкалями, нельзя такой шашлык заказывать в доставке. 90% вкуса — в первые 10–15 минут, потом не то! И ещё приятный момент: цены десятилетней давности, даже на ФС таких нет! ❤️ м.Дубровка (🚶‍♂️96м.), Шарикоподшипниковская улица, 11с7</t>
+  </si>
+  <si>
+    <t>19.09.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9324</t>
+  </si>
+  <si>
+    <t>Кстати, в Питере сейчас вовсю гремит рыбный фестиваль! 19–20 сентября там проходит «Русская рыба» — больше 30 видов нашей рыбы и морепродуктов от Балтики до Камчатки. Корюшка, омуль, муксун, нерка, чавыча, краб, гребешок, трепанг, устрицы — и из всего этого готовят больше 35 разных блюд. Плюс больше 15 ресторанных концепций, у каждой свой продукт и свой способ приготовления. Сам бы с удовольствием заглянул, тем более там есть на что посмотреть: чемпионат шефов «Рыба на гриле», разделка огромных тунцов, дегустации, мастер-классы, Fish &amp; Drink Pairing и параллельно большой HoReCa-форум для ресторанщиков и рыбодобывающих компаний. В общем, если вы сейчас в Питере — посетить стоит обязательно! Обещают в следующем году провести и в Москве! Держим кулачки ✊ ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>17.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9316</t>
+  </si>
+  <si>
+    <t>Большая гастрономическая экспедиция «Соль Земли» Ивана Глушкова – это серия ужинов лучших шефов в самых ярких и уникальных местах страны. Вся суть – в спонтанности и неповторимости каждого мероприятия. Шефы приезжают на место без заготовок и заранее придуманного меню. С утра идут на рынок, к фермерам, рыбакам и сыроварам, смотрят, что есть здесь и сейчас, – и из этих местных сезонных продуктов придумывают ужин. В этом сезоне столы накрывали в Переделкино, посреди пшеничного поля под Самарой, в яблоневом саду великого агронома Ивана Мичурина, а закрывали лето обедом на даче на Горьковском море: с ухой, шашлыками, картошкой с грибами, самоваром и ватрушкой. К ужинам делают и локальные коктейли на виски Dewar’s – тоже из того, чем живет конкретный регион. Идея в том, чтобы не пытаться объяснить вкус места через сложные концепции, а показать его как есть, через мимолетное настроение момента, которое есть здесь и сейчас и никогда не повторится. Летняя часть экспедиции закончилась, но дальше у «Соли Земли» – зимний Байкал. И вот это уже звучит как отличный повод следить за продолжением. ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>17.09.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9308</t>
+  </si>
+  <si>
+    <t>Поздравьте меня! Вчера купил билеты — осенью лечу в Китай! А это значит, что вас ждёт много интересных постов с китайской едой. Ну а пока отметим это походом в легендарную китайку, в которой я, к своему стыду, ни разу не был. А говорю я про место, где уже с десяток лет китайские работники «Садовода» набираются сил, чтобы потом одевать всю Россию. У него даже названия специального нет, так и называется — «Китайская кухня». Ну конечно, первым делом я взял тянутую лапшу с говядиной (650₽). Без стеснения могу сказать, что такая лапша — моё любимое блюдо в китайках после риса с яйцом. И тут она зачётная: мяса много, отличный бульон и солидная порция! На второе — тоже огромная тарелка курицы по-сычуаньски с рисом (650₽). Думал, раз по-сычуаньски, будет остро. Ан нет — остроты ноль, просто кисло-сладкий соус. Но вкусно! А вот на закуску был салат из айсберга с чесноком, и тут я вообще не понимаю политику ценообразования в китайках. Вы видели, сколько выше стоили две огромные тарелки еды с мясом? Так вот, эта крошечная тарелка салата стоит 700₽! Это как? Трава дороже мяса? Но вообще мне кажется, что для нас, белолицых, у них имеется отдельное меню, а свои соотечественники едят совсем за другие деньги 😉 🚇 Котельники (3,9 км), МКАД, 14-й километр, 10, стр. 2 ❤️ НеРестораны</t>
+  </si>
+  <si>
+    <t>16.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9306</t>
+  </si>
+  <si>
+    <t>Хотите получать больше выгоды от ежедневных покупок? Присмотритесь к ОТП Карте: прямо сейчас новым клиентам доступно 1000 бонусных рублей за выполнение простых условий акции. Как забрать свой бонус: • Оформите ОТП Карту по ссылке в этом посте. • Сделайте покупки на общую сумму от 5 000 ₽. • Получите 1000 бонусных рублей на счет. После этого карта продолжит приносить доход: каждый месяц можно выбирать 4 любимые категории из 11 и возвращать кешбэк до 10% бонусными рублями. Добавьте к этому бесплатный выпуск, бесплатное обслуживание и доставку, а также бесплатный платёжный стикер для бесконтактной оплаты. Оформляйте ОТП Карту по ссылке, получайте 1000 бонусных рублей и пользуйтесь кешбэком уже с первых покупок. Поторопитесь — акция действует до 30 сентября.</t>
+  </si>
+  <si>
+    <t>16.09.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/NeRestorani/9302</t>
+  </si>
+  <si>
+    <t>Вот такая концепция должна быть в каждом спальнике! Не, ну сами посмотрите — вкусная понятная еда для каждого. Внутри стильно, чисто, приятный персонал. Да и цены вполне адекватные для Москвы 2026 года. А говорю я про «Мангалист», который совсем недавно открылся на Юго-Востоке. Наконец-то что-то и здесь открылось 😄 Я был вчера во время обеда, и вот этого набора мне вполне хватило, чтобы сытно перекусить: — Люля-кебаб из курицы (350₽) — такая внушительная котлетка прямо с мангала. Сочная, мясо отличное, но забыли соль. Но тут, как говорил мой дед: недосол на столе, пересол на спине! — На гарнир ароматный рис (120₽) — по сути басмати с лапшой по-турецки. И правда ароматный. — Допники — овощная сальса (50₽) и малосольные огурчики (50₽). Порции малюсенькие, но чашечки, в которых подают, прикольные. Помимо этого, тут есть полноценное меню и даже завтраки. В обед, к слову, полная посадка. Открылись недавно, а уже видно, что такого места на районе не хватало — вот люди и пошли! Топчик! 🚇 Рязанский проспект (202 м), 1-я Новокузьминская улица, 19 ❤️ НеРестораны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2291,62 +4217,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H213"/>
+  <dimension ref="A1:H431"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3402.169" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4023.875" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -7071,50 +8997,3753 @@
       <c r="F212">
         <v>266</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>50571</v>
       </c>
       <c r="B213" t="s">
         <v>635</v>
       </c>
       <c r="C213" t="s">
         <v>636</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>637</v>
       </c>
       <c r="E213">
         <v>50367</v>
       </c>
       <c r="F213">
         <v>36</v>
       </c>
       <c r="G213">
         <v>110</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>112707</v>
+      </c>
+      <c r="B214" t="s">
+        <v>638</v>
+      </c>
+      <c r="C214" t="s">
+        <v>639</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="E214">
+        <v>38178</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>112708</v>
+      </c>
+      <c r="B215" t="s">
+        <v>641</v>
+      </c>
+      <c r="C215" t="s">
+        <v>642</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="E215">
+        <v>15331</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>112709</v>
+      </c>
+      <c r="B216" t="s">
+        <v>644</v>
+      </c>
+      <c r="C216" t="s">
+        <v>645</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="E216">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>112710</v>
+      </c>
+      <c r="B217" t="s">
+        <v>647</v>
+      </c>
+      <c r="C217" t="s">
+        <v>648</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="E217">
+        <v>36952</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>112711</v>
+      </c>
+      <c r="B218" t="s">
+        <v>650</v>
+      </c>
+      <c r="C218" t="s">
+        <v>651</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="E218">
+        <v>39703</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>112712</v>
+      </c>
+      <c r="B219" t="s">
+        <v>653</v>
+      </c>
+      <c r="C219" t="s">
+        <v>654</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="E219">
+        <v>21569</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>112713</v>
+      </c>
+      <c r="B220" t="s">
+        <v>656</v>
+      </c>
+      <c r="C220" t="s">
+        <v>657</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="E220">
+        <v>39353</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>112714</v>
+      </c>
+      <c r="B221" t="s">
+        <v>659</v>
+      </c>
+      <c r="C221" t="s">
+        <v>660</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E221">
+        <v>38765</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>112715</v>
+      </c>
+      <c r="B222" t="s">
+        <v>662</v>
+      </c>
+      <c r="C222" t="s">
+        <v>663</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="E222">
+        <v>41010</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>112716</v>
+      </c>
+      <c r="B223" t="s">
+        <v>665</v>
+      </c>
+      <c r="C223" t="s">
+        <v>666</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="E223">
+        <v>44568</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>112717</v>
+      </c>
+      <c r="B224" t="s">
+        <v>668</v>
+      </c>
+      <c r="C224" t="s">
+        <v>669</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="E224">
+        <v>38922</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>112718</v>
+      </c>
+      <c r="B225" t="s">
+        <v>671</v>
+      </c>
+      <c r="C225" t="s">
+        <v>672</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="E225">
+        <v>39261</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>112719</v>
+      </c>
+      <c r="B226" t="s">
+        <v>674</v>
+      </c>
+      <c r="C226" t="s">
+        <v>675</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="E226">
+        <v>39385</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>112720</v>
+      </c>
+      <c r="B227" t="s">
+        <v>677</v>
+      </c>
+      <c r="C227" t="s">
+        <v>678</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="E227">
+        <v>40761</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>112721</v>
+      </c>
+      <c r="B228" t="s">
+        <v>680</v>
+      </c>
+      <c r="C228" t="s">
+        <v>681</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="E228">
+        <v>40867</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>112722</v>
+      </c>
+      <c r="B229" t="s">
+        <v>683</v>
+      </c>
+      <c r="C229" t="s">
+        <v>684</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="E229">
+        <v>41815</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>112723</v>
+      </c>
+      <c r="B230" t="s">
+        <v>686</v>
+      </c>
+      <c r="C230" t="s">
+        <v>687</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="E230">
+        <v>41665</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>112724</v>
+      </c>
+      <c r="B231" t="s">
+        <v>689</v>
+      </c>
+      <c r="C231" t="s">
+        <v>690</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="E231">
+        <v>41002</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>112725</v>
+      </c>
+      <c r="B232" t="s">
+        <v>692</v>
+      </c>
+      <c r="C232" t="s">
+        <v>693</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="E232">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>112726</v>
+      </c>
+      <c r="B233" t="s">
+        <v>694</v>
+      </c>
+      <c r="C233" t="s">
+        <v>695</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="E233">
+        <v>39463</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>112727</v>
+      </c>
+      <c r="B234" t="s">
+        <v>697</v>
+      </c>
+      <c r="C234" t="s">
+        <v>698</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="E234">
+        <v>41364</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>112728</v>
+      </c>
+      <c r="B235" t="s">
+        <v>700</v>
+      </c>
+      <c r="C235" t="s">
+        <v>701</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="E235">
+        <v>38813</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>112729</v>
+      </c>
+      <c r="B236" t="s">
+        <v>703</v>
+      </c>
+      <c r="C236" t="s">
+        <v>704</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="E236">
+        <v>44101</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>112730</v>
+      </c>
+      <c r="B237" t="s">
+        <v>706</v>
+      </c>
+      <c r="C237" t="s">
+        <v>707</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="E237">
+        <v>38911</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>112731</v>
+      </c>
+      <c r="B238" t="s">
+        <v>709</v>
+      </c>
+      <c r="C238" t="s">
+        <v>710</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="E238">
+        <v>39316</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>112732</v>
+      </c>
+      <c r="B239" t="s">
+        <v>712</v>
+      </c>
+      <c r="C239" t="s">
+        <v>713</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="E239">
+        <v>40388</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>112733</v>
+      </c>
+      <c r="B240" t="s">
+        <v>715</v>
+      </c>
+      <c r="C240" t="s">
+        <v>716</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="E240">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>112734</v>
+      </c>
+      <c r="B241" t="s">
+        <v>718</v>
+      </c>
+      <c r="C241" t="s">
+        <v>719</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="E241">
+        <v>39612</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>112735</v>
+      </c>
+      <c r="B242" t="s">
+        <v>721</v>
+      </c>
+      <c r="C242" t="s">
+        <v>722</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="E242">
+        <v>39626</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>112736</v>
+      </c>
+      <c r="B243" t="s">
+        <v>724</v>
+      </c>
+      <c r="C243" t="s">
+        <v>725</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="E243">
+        <v>39949</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>112737</v>
+      </c>
+      <c r="B244" t="s">
+        <v>727</v>
+      </c>
+      <c r="C244" t="s">
+        <v>728</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="E244">
+        <v>40312</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>112738</v>
+      </c>
+      <c r="B245" t="s">
+        <v>730</v>
+      </c>
+      <c r="C245" t="s">
+        <v>731</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="E245">
+        <v>39646</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>112739</v>
+      </c>
+      <c r="B246" t="s">
+        <v>733</v>
+      </c>
+      <c r="C246" t="s">
+        <v>734</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="E246">
+        <v>38786</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>112740</v>
+      </c>
+      <c r="B247" t="s">
+        <v>736</v>
+      </c>
+      <c r="C247" t="s">
+        <v>737</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="E247">
+        <v>39129</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>112741</v>
+      </c>
+      <c r="B248" t="s">
+        <v>739</v>
+      </c>
+      <c r="C248" t="s">
+        <v>740</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="E248">
+        <v>39461</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>112742</v>
+      </c>
+      <c r="B249" t="s">
+        <v>742</v>
+      </c>
+      <c r="C249" t="s">
+        <v>743</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="E249">
+        <v>39686</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>112743</v>
+      </c>
+      <c r="B250" t="s">
+        <v>745</v>
+      </c>
+      <c r="C250" t="s">
+        <v>746</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="E250">
+        <v>39746</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>112744</v>
+      </c>
+      <c r="B251" t="s">
+        <v>748</v>
+      </c>
+      <c r="C251" t="s">
+        <v>749</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="E251">
+        <v>39900</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>112745</v>
+      </c>
+      <c r="B252" t="s">
+        <v>751</v>
+      </c>
+      <c r="C252" t="s">
+        <v>752</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="E252">
+        <v>41264</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>112746</v>
+      </c>
+      <c r="B253" t="s">
+        <v>754</v>
+      </c>
+      <c r="C253" t="s">
+        <v>755</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="E253">
+        <v>40851</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>112747</v>
+      </c>
+      <c r="B254" t="s">
+        <v>757</v>
+      </c>
+      <c r="C254" t="s">
+        <v>758</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="E254">
+        <v>41378</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>112748</v>
+      </c>
+      <c r="B255" t="s">
+        <v>760</v>
+      </c>
+      <c r="C255" t="s">
+        <v>761</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="E255">
+        <v>27237</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>112749</v>
+      </c>
+      <c r="B256" t="s">
+        <v>760</v>
+      </c>
+      <c r="C256" t="s">
+        <v>763</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="E256">
+        <v>39105</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>112750</v>
+      </c>
+      <c r="B257" t="s">
+        <v>765</v>
+      </c>
+      <c r="C257" t="s">
+        <v>766</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="E257">
+        <v>40336</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>112751</v>
+      </c>
+      <c r="B258" t="s">
+        <v>768</v>
+      </c>
+      <c r="C258" t="s">
+        <v>769</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E258">
+        <v>39835</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>112752</v>
+      </c>
+      <c r="B259" t="s">
+        <v>771</v>
+      </c>
+      <c r="C259" t="s">
+        <v>772</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E259">
+        <v>39904</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>112753</v>
+      </c>
+      <c r="B260" t="s">
+        <v>774</v>
+      </c>
+      <c r="C260" t="s">
+        <v>775</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="E260">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>112754</v>
+      </c>
+      <c r="B261" t="s">
+        <v>777</v>
+      </c>
+      <c r="C261" t="s">
+        <v>778</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="E261">
+        <v>39770</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>112755</v>
+      </c>
+      <c r="B262" t="s">
+        <v>780</v>
+      </c>
+      <c r="C262" t="s">
+        <v>781</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="E262">
+        <v>39964</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>112756</v>
+      </c>
+      <c r="B263" t="s">
+        <v>783</v>
+      </c>
+      <c r="C263" t="s">
+        <v>784</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="E263">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>112757</v>
+      </c>
+      <c r="B264" t="s">
+        <v>786</v>
+      </c>
+      <c r="C264" t="s">
+        <v>787</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="E264">
+        <v>41297</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>112758</v>
+      </c>
+      <c r="B265" t="s">
+        <v>789</v>
+      </c>
+      <c r="C265" t="s">
+        <v>790</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="E265">
+        <v>42357</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>112759</v>
+      </c>
+      <c r="B266" t="s">
+        <v>792</v>
+      </c>
+      <c r="C266" t="s">
+        <v>793</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="E266">
+        <v>39889</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>112760</v>
+      </c>
+      <c r="B267" t="s">
+        <v>795</v>
+      </c>
+      <c r="C267" t="s">
+        <v>796</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="E267">
+        <v>40751</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>112761</v>
+      </c>
+      <c r="B268" t="s">
+        <v>798</v>
+      </c>
+      <c r="C268" t="s">
+        <v>799</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E268">
+        <v>36959</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>112762</v>
+      </c>
+      <c r="B269" t="s">
+        <v>801</v>
+      </c>
+      <c r="C269" t="s">
+        <v>802</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="E269">
+        <v>40031</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>112763</v>
+      </c>
+      <c r="B270" t="s">
+        <v>804</v>
+      </c>
+      <c r="C270" t="s">
+        <v>805</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E270">
+        <v>40747</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>112764</v>
+      </c>
+      <c r="B271" t="s">
+        <v>807</v>
+      </c>
+      <c r="C271" t="s">
+        <v>808</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E271">
+        <v>42248</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>112765</v>
+      </c>
+      <c r="B272" t="s">
+        <v>810</v>
+      </c>
+      <c r="C272" t="s">
+        <v>811</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="E272">
+        <v>38997</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>112766</v>
+      </c>
+      <c r="B273" t="s">
+        <v>813</v>
+      </c>
+      <c r="C273" t="s">
+        <v>814</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E273">
+        <v>39346</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>112767</v>
+      </c>
+      <c r="B274" t="s">
+        <v>816</v>
+      </c>
+      <c r="C274" t="s">
+        <v>817</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E274">
+        <v>38775</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>112768</v>
+      </c>
+      <c r="B275" t="s">
+        <v>819</v>
+      </c>
+      <c r="C275" t="s">
+        <v>820</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E275">
+        <v>39611</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>112769</v>
+      </c>
+      <c r="B276" t="s">
+        <v>822</v>
+      </c>
+      <c r="C276" t="s">
+        <v>823</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E276">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>112770</v>
+      </c>
+      <c r="B277" t="s">
+        <v>825</v>
+      </c>
+      <c r="C277" t="s">
+        <v>826</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E277">
+        <v>39199</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>112771</v>
+      </c>
+      <c r="B278" t="s">
+        <v>828</v>
+      </c>
+      <c r="C278" t="s">
+        <v>829</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E278">
+        <v>39147</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>112772</v>
+      </c>
+      <c r="B279" t="s">
+        <v>831</v>
+      </c>
+      <c r="C279" t="s">
+        <v>832</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E279">
+        <v>40040</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>112773</v>
+      </c>
+      <c r="B280" t="s">
+        <v>834</v>
+      </c>
+      <c r="C280" t="s">
+        <v>835</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E280">
+        <v>26528</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>112774</v>
+      </c>
+      <c r="B281" t="s">
+        <v>837</v>
+      </c>
+      <c r="C281" t="s">
+        <v>838</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E281">
+        <v>39632</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>112775</v>
+      </c>
+      <c r="B282" t="s">
+        <v>840</v>
+      </c>
+      <c r="C282" t="s">
+        <v>841</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E282">
+        <v>39577</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>112776</v>
+      </c>
+      <c r="B283" t="s">
+        <v>843</v>
+      </c>
+      <c r="C283" t="s">
+        <v>844</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E283">
+        <v>39685</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>112777</v>
+      </c>
+      <c r="B284" t="s">
+        <v>846</v>
+      </c>
+      <c r="C284" t="s">
+        <v>847</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284">
+        <v>40435</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>112778</v>
+      </c>
+      <c r="B285" t="s">
+        <v>849</v>
+      </c>
+      <c r="C285" t="s">
+        <v>850</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285">
+        <v>37429</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>112779</v>
+      </c>
+      <c r="B286" t="s">
+        <v>852</v>
+      </c>
+      <c r="C286" t="s">
+        <v>853</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286">
+        <v>40072</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>112780</v>
+      </c>
+      <c r="B287" t="s">
+        <v>855</v>
+      </c>
+      <c r="C287" t="s">
+        <v>856</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E287">
+        <v>13872</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>112781</v>
+      </c>
+      <c r="B288" t="s">
+        <v>857</v>
+      </c>
+      <c r="C288" t="s">
+        <v>858</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E288">
+        <v>40303</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>112782</v>
+      </c>
+      <c r="B289" t="s">
+        <v>860</v>
+      </c>
+      <c r="C289" t="s">
+        <v>861</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E289">
+        <v>40296</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>112783</v>
+      </c>
+      <c r="B290" t="s">
+        <v>863</v>
+      </c>
+      <c r="C290" t="s">
+        <v>864</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="E290">
+        <v>40215</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>112784</v>
+      </c>
+      <c r="B291" t="s">
+        <v>866</v>
+      </c>
+      <c r="C291" t="s">
+        <v>867</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="E291">
+        <v>40464</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>112785</v>
+      </c>
+      <c r="B292" t="s">
+        <v>869</v>
+      </c>
+      <c r="C292" t="s">
+        <v>870</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="E292">
+        <v>42163</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>112786</v>
+      </c>
+      <c r="B293" t="s">
+        <v>872</v>
+      </c>
+      <c r="C293" t="s">
+        <v>873</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="E293">
+        <v>40624</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>112787</v>
+      </c>
+      <c r="B294" t="s">
+        <v>875</v>
+      </c>
+      <c r="C294" t="s">
+        <v>876</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="E294">
+        <v>39722</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>112788</v>
+      </c>
+      <c r="B295" t="s">
+        <v>878</v>
+      </c>
+      <c r="C295" t="s">
+        <v>879</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E295">
+        <v>40431</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>112789</v>
+      </c>
+      <c r="B296" t="s">
+        <v>881</v>
+      </c>
+      <c r="C296" t="s">
+        <v>882</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="E296">
+        <v>41523</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>112790</v>
+      </c>
+      <c r="B297" t="s">
+        <v>884</v>
+      </c>
+      <c r="C297" t="s">
+        <v>885</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E297">
+        <v>39993</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>112791</v>
+      </c>
+      <c r="B298" t="s">
+        <v>887</v>
+      </c>
+      <c r="C298" t="s">
+        <v>888</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E298">
+        <v>41363</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>112792</v>
+      </c>
+      <c r="B299" t="s">
+        <v>890</v>
+      </c>
+      <c r="C299" t="s">
+        <v>891</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E299">
+        <v>39285</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>112793</v>
+      </c>
+      <c r="B300" t="s">
+        <v>893</v>
+      </c>
+      <c r="C300" t="s">
+        <v>894</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E300">
+        <v>38988</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>112794</v>
+      </c>
+      <c r="B301" t="s">
+        <v>896</v>
+      </c>
+      <c r="C301" t="s">
+        <v>897</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E301">
+        <v>39701</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>112795</v>
+      </c>
+      <c r="B302" t="s">
+        <v>899</v>
+      </c>
+      <c r="C302" t="s">
+        <v>900</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E302">
+        <v>39503</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>112796</v>
+      </c>
+      <c r="B303" t="s">
+        <v>902</v>
+      </c>
+      <c r="C303" t="s">
+        <v>903</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="E303">
+        <v>39607</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>112797</v>
+      </c>
+      <c r="B304" t="s">
+        <v>905</v>
+      </c>
+      <c r="C304" t="s">
+        <v>906</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E304">
+        <v>39390</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>112798</v>
+      </c>
+      <c r="B305" t="s">
+        <v>908</v>
+      </c>
+      <c r="C305" t="s">
+        <v>909</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="E305">
+        <v>39097</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>112799</v>
+      </c>
+      <c r="B306" t="s">
+        <v>911</v>
+      </c>
+      <c r="C306" t="s">
+        <v>912</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E306">
+        <v>39611</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>112800</v>
+      </c>
+      <c r="B307" t="s">
+        <v>914</v>
+      </c>
+      <c r="C307" t="s">
+        <v>915</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="E307">
+        <v>38935</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>112801</v>
+      </c>
+      <c r="B308" t="s">
+        <v>917</v>
+      </c>
+      <c r="C308" t="s">
+        <v>918</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="E308">
+        <v>38875</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>112802</v>
+      </c>
+      <c r="B309" t="s">
+        <v>920</v>
+      </c>
+      <c r="C309" t="s">
+        <v>921</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="E309">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>112803</v>
+      </c>
+      <c r="B310" t="s">
+        <v>923</v>
+      </c>
+      <c r="C310" t="s">
+        <v>924</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="E310">
+        <v>38879</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>112804</v>
+      </c>
+      <c r="B311" t="s">
+        <v>926</v>
+      </c>
+      <c r="C311" t="s">
+        <v>927</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="E311">
+        <v>40786</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>112805</v>
+      </c>
+      <c r="B312" t="s">
+        <v>929</v>
+      </c>
+      <c r="C312" t="s">
+        <v>930</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="E312">
+        <v>40007</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>112806</v>
+      </c>
+      <c r="B313" t="s">
+        <v>932</v>
+      </c>
+      <c r="C313" t="s">
+        <v>933</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="E313">
+        <v>37569</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>112807</v>
+      </c>
+      <c r="B314" t="s">
+        <v>935</v>
+      </c>
+      <c r="C314" t="s">
+        <v>936</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="E314">
+        <v>39944</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>112808</v>
+      </c>
+      <c r="B315" t="s">
+        <v>938</v>
+      </c>
+      <c r="C315" t="s">
+        <v>939</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="E315">
+        <v>39826</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>112809</v>
+      </c>
+      <c r="B316" t="s">
+        <v>941</v>
+      </c>
+      <c r="C316" t="s">
+        <v>942</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="E316">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>112810</v>
+      </c>
+      <c r="B317" t="s">
+        <v>944</v>
+      </c>
+      <c r="C317" t="s">
+        <v>945</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="E317">
+        <v>39790</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>112811</v>
+      </c>
+      <c r="B318" t="s">
+        <v>947</v>
+      </c>
+      <c r="C318" t="s">
+        <v>948</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="E318">
+        <v>39989</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>112812</v>
+      </c>
+      <c r="B319" t="s">
+        <v>950</v>
+      </c>
+      <c r="C319" t="s">
+        <v>951</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="E319">
+        <v>39970</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>112813</v>
+      </c>
+      <c r="B320" t="s">
+        <v>953</v>
+      </c>
+      <c r="C320" t="s">
+        <v>954</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="E320">
+        <v>41076</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>112814</v>
+      </c>
+      <c r="B321" t="s">
+        <v>956</v>
+      </c>
+      <c r="C321" t="s">
+        <v>957</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="E321">
+        <v>39874</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>112815</v>
+      </c>
+      <c r="B322" t="s">
+        <v>959</v>
+      </c>
+      <c r="C322" t="s">
+        <v>960</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="E322">
+        <v>40018</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>112816</v>
+      </c>
+      <c r="B323" t="s">
+        <v>962</v>
+      </c>
+      <c r="C323" t="s">
+        <v>963</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="E323">
+        <v>40042</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>112817</v>
+      </c>
+      <c r="B324" t="s">
+        <v>965</v>
+      </c>
+      <c r="C324" t="s">
+        <v>966</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="E324">
+        <v>39454</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>112818</v>
+      </c>
+      <c r="B325" t="s">
+        <v>968</v>
+      </c>
+      <c r="C325" t="s">
+        <v>969</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="E325">
+        <v>40942</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>112819</v>
+      </c>
+      <c r="B326" t="s">
+        <v>971</v>
+      </c>
+      <c r="C326" t="s">
+        <v>972</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="E326">
+        <v>42921</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>112820</v>
+      </c>
+      <c r="B327" t="s">
+        <v>974</v>
+      </c>
+      <c r="C327" t="s">
+        <v>975</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="E327">
+        <v>41071</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>112821</v>
+      </c>
+      <c r="B328" t="s">
+        <v>977</v>
+      </c>
+      <c r="C328" t="s">
+        <v>978</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="E328">
+        <v>34052</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>112822</v>
+      </c>
+      <c r="B329" t="s">
+        <v>980</v>
+      </c>
+      <c r="C329" t="s">
+        <v>981</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="E329">
+        <v>38778</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>112823</v>
+      </c>
+      <c r="B330" t="s">
+        <v>983</v>
+      </c>
+      <c r="C330" t="s">
+        <v>984</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E330">
+        <v>36197</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>112824</v>
+      </c>
+      <c r="B331" t="s">
+        <v>986</v>
+      </c>
+      <c r="C331" t="s">
+        <v>987</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E331">
+        <v>40363</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>112825</v>
+      </c>
+      <c r="B332" t="s">
+        <v>989</v>
+      </c>
+      <c r="C332" t="s">
+        <v>990</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E332">
+        <v>40401</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>112826</v>
+      </c>
+      <c r="B333" t="s">
+        <v>992</v>
+      </c>
+      <c r="C333" t="s">
+        <v>993</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E333">
+        <v>39771</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>112827</v>
+      </c>
+      <c r="B334" t="s">
+        <v>995</v>
+      </c>
+      <c r="C334" t="s">
+        <v>996</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="E334">
+        <v>37249</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>112828</v>
+      </c>
+      <c r="B335" t="s">
+        <v>998</v>
+      </c>
+      <c r="C335" t="s">
+        <v>999</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E335">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>112829</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E336">
+        <v>41181</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>112830</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>112831</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E338">
+        <v>38987</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>112832</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E339">
+        <v>38714</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>112833</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E340">
+        <v>40262</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>112834</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E341">
+        <v>39446</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>112835</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>112836</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>112837</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E344">
+        <v>39232</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>112838</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E345">
+        <v>40335</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>112839</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E346">
+        <v>39597</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>112840</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E347">
+        <v>39537</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>112841</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>112842</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E349">
+        <v>39700</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>112843</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E350">
+        <v>41771</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>112844</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E351">
+        <v>42395</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>112845</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E352">
+        <v>5388</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>112846</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E353">
+        <v>42725</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>112847</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E354">
+        <v>41697</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>112848</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E355">
+        <v>50940</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>112849</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E356">
+        <v>43919</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>112850</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E357">
+        <v>42527</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>112851</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E358">
+        <v>41642</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>112852</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E359">
+        <v>42006</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>112853</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E360">
+        <v>48714</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>112854</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E361">
+        <v>41606</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>112855</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E362">
+        <v>41430</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>112856</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E363">
+        <v>39509</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>112857</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E364">
+        <v>41326</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>112858</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E365">
+        <v>41234</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>112859</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E366">
+        <v>38995</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>112860</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E367">
+        <v>40846</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>112861</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E368">
+        <v>41784</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>112862</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369">
+        <v>41098</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>112863</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E370">
+        <v>40586</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>112864</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E371">
+        <v>38285</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>112865</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E372">
+        <v>41609</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>112866</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E373">
+        <v>40577</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>112867</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E374">
+        <v>40613</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>112868</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E375">
+        <v>41951</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>112869</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E376">
+        <v>45777</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>112870</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>112871</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E378">
+        <v>40909</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>112872</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E379">
+        <v>41249</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>112873</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E380">
+        <v>15396</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>112874</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E381">
+        <v>41339</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>112875</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E382">
+        <v>41304</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>112876</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E383">
+        <v>39712</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>112877</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E384">
+        <v>38550</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>112878</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E385">
+        <v>38371</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>112879</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E386">
+        <v>38859</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>112880</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E387">
+        <v>38534</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>112881</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E388">
+        <v>37349</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>112882</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E389">
+        <v>37210</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>112883</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E390">
+        <v>37981</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>112884</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>112885</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E392">
+        <v>36989</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>112886</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E393">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>112887</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E394">
+        <v>39103</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>112888</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E395">
+        <v>38222</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>112889</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E396">
+        <v>37751</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>112890</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E397">
+        <v>37645</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>112891</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E398">
+        <v>38291</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>112892</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E399">
+        <v>38290</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>112893</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E400">
+        <v>37684</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>112894</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E401">
+        <v>37301</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>112895</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E402">
+        <v>37046</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>112896</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E403">
+        <v>36688</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>112897</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E404">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>112898</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E405">
+        <v>37817</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>112899</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E406">
+        <v>35089</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>112900</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E407">
+        <v>38855</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>112901</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E408">
+        <v>38947</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>112902</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E409">
+        <v>37752</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>112903</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E410">
+        <v>37356</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>112904</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E411">
+        <v>37667</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>112905</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E412">
+        <v>38279</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>112906</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E413">
+        <v>38889</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>112907</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E414">
+        <v>39956</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>112908</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E415">
+        <v>39500</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>112909</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E416">
+        <v>38175</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>112910</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E417">
+        <v>38031</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>112911</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E418">
+        <v>32962</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>112912</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E419">
+        <v>36969</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>112913</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E420">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>112914</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E421">
+        <v>37210</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>112915</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E422">
+        <v>36827</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>112916</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E423">
+        <v>38431</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>112917</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E424">
+        <v>43153</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>112918</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E425">
+        <v>38432</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>112919</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E426">
+        <v>40082</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>125676</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E427">
+        <v>30055</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>125677</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E428">
+        <v>36600</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>125678</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E429">
+        <v>37021</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>125679</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E430">
+        <v>37279</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>125680</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E431">
+        <v>37555</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">