--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1047">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1699">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3153,50 +3153,2006 @@
     <t>Простите, но это прикол)))</t>
   </si>
   <si>
     <t>17.09.25 13:31</t>
   </si>
   <si>
     <t>t.me/polinwheretogo/6055</t>
   </si>
   <si>
     <t>Видимо, не успокоюсь, пока не увижу все постановки с Машковым)) В этот раз ходила на «Ревизор» — одна из легенд Театра Табакова (но была в Современнике). Что могу сказать… топ! Ну, и молодой Миллер в роли Хлестакова невероятно талантлив, пластика сумасшедшая.</t>
   </si>
   <si>
     <t>17.09.25 13:08</t>
   </si>
   <si>
     <t>t.me/polinwheretogo/6054</t>
   </si>
   <si>
     <t>Интересные переноски для кофе в новой кофейне при магазине Анастасии Мироновой в Петербурге. Хотя вероятно, что это только картинка, привлекающая внимание к открытию. Что думаете? ♥️ — креативно! 🌚 — чересчур</t>
   </si>
   <si>
     <t>t.me/polinwheretogo/6053</t>
   </si>
   <si>
     <t>Простите, но это, как ныне говорится в народе, кринж🙂</t>
+  </si>
+  <si>
+    <t>15.09.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7501</t>
+  </si>
+  <si>
+    <t>Признаться, мне самой очень сильно хотелось верить в светлое будущее Sage. Это были славные, хоть и короткие месяцы. Жаль, что ставка на спорт и хелси не сыграла на долгом отрезке(</t>
+  </si>
+  <si>
+    <t>14.09.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7500</t>
+  </si>
+  <si>
+    <t>У салатов дела еще хуже 🙈</t>
+  </si>
+  <si>
+    <t>12.09.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7498</t>
+  </si>
+  <si>
+    <t>НАВИГАЦИЯ на iNTHEDARK by DARKSIDE Для тех, кто уже зарегестрировался) а если вдруг нет, то переходим по ссылке и вперееед) Ну и заодно сохраняй карту события! Помимо классных артистов будут фуд-зона, магазин мерча от организаторов, пинг-понг и даже тату! Сегодня!!12.09 в 18:00 - 03:00 2-я Бауманская улица, 9/23с3 Расписание выступлений можно уже смотреть в канале 🫶🏼</t>
+  </si>
+  <si>
+    <t>10.09.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7494</t>
+  </si>
+  <si>
+    <t>Оч прикольная идея. Гуляла по авиапарку и увидела поп-ап Okko и «ГОША КАРЦЕВ», которые создали необычный мерч к выходу сериала «Большая фарма». В основе айтема — медицинская одежда, переосмысленная через деловой стиль. Получился лаконичный пиджак на стыке лабораторной эстетики и бизнес-дресс-кода. Купить можно в мерчшопе Okko и поп-апе в Авиапарке.</t>
+  </si>
+  <si>
+    <t>10.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7493</t>
+  </si>
+  <si>
+    <t>Не дожидаясь пятницы, подсказка, как закрыть сезон провести предстоящие выходные: — 11.09 Gastrodance в Savras  — 12.09 вечеринка Lucky Dvor в Lucky Izakaya bar — 12.09 последняя дворовая вечеринка Summer Final в сезоне у Yauza Place — 12.09 закрытие сезона в Soma — 12 и 13.09 барбекю-бранч на веранде КМ20 #анонс_Полин</t>
+  </si>
+  <si>
+    <t>08.09.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7492</t>
+  </si>
+  <si>
+    <t>Видимо, Vаниль стоило переоткрыть хотя бы ради этой битвы.</t>
+  </si>
+  <si>
+    <t>07.09.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7491</t>
+  </si>
+  <si>
+    <t>Приятные новости от iNTHEDARK by DARKSIDE, означающие лишь то, что с уходом лета вечеринки не закончены. На днях анонсировали лайн-ап, и, могу сказать, любителей танцев и техно ждет очень качественная программа. Запоминаем: — Лайв от нестареющего Найка Борзова (!) — Объединение Roots United (создатели клуба и фестиваля K-30 в Санкт-Петербурге). От лейбла выступит 4 резидента и специальный гость из Нью Йорка; — New Composers — один из первых электронных коллективов, основанный в 1984 году в Ленинграде, и сильно повлиявший на российскую сцену; — Илья Гадаев — музыкант и продюсер, сооснователь российской группы «Cream Soda»; — София Родина  — диджей и продюсер из Магадана, резидентка нашумевшей Arma17; — Громко заявившее о себе в этом году РЕСПЕКТ АГЕНТСТВО при участии the pak и секретного гостя)) Больше инфо и регистрация в канале события. Суперметал 12.09.2026 18:00 - 03:00 18+ FC \ DC</t>
+  </si>
+  <si>
+    <t>07.09.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7490</t>
+  </si>
+  <si>
+    <t>На фоне ажиотажа, где же и чем кормили Джареда Кушнера, стало интересно: представьте, что вы организовываете подобный обед, и есть только один шанс показать лицо московской гастрономии. В какое место повели бы?</t>
+  </si>
+  <si>
+    <t>07.09.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7489</t>
+  </si>
+  <si>
+    <t>Небольшое предостережение на начало недели))</t>
+  </si>
+  <si>
+    <t>05.09.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7488</t>
+  </si>
+  <si>
+    <t>Wellness-свидания постепенно становятся новым форматом совместного досуга. Вместо привычного ужина или похода в театр — совместная активность, новые впечатления и возможность провести время немного иначе. И дело не только в любви к здоровому образу жизни: когда вы вместе что-то пробуете, двигаетесь и выходите из привычного сценария, эмоций от такого свидания обычно гораздо больше. Мы поговорили с Полиной Шевченко, СМО приложения для спорта и совместных активностей Well Well Well, и попросили ее поделиться пятью любимыми форматами wellness-свиданий. ⚫️ focusmoda.ru</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7482</t>
+  </si>
+  <si>
+    <t>Поделилась идеями wellness-свиданий🫶🏼</t>
+  </si>
+  <si>
+    <t>04.09.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7477</t>
+  </si>
+  <si>
+    <t>С командой решили начать сезон сразу с корпоратива, и провели его в семейном разряде Бани Малевича.  Как всегда отличные парения, а еще очень ценю, что к замечаниям действительно прислушиваются, а не просто собирают обратную связь для галочки. В прошлый визит оставались вопросики по кухне, в этот раз все выше всяких похвал: отменный борщ и самоварное чаепитие! Единственное, что меня все равно бесит, так это дискриминация женщин🙈Да, вот так! Ну, потому что как еще назвать тот факт, что в мужской разряд женщин пускают только по вторникам. И я грущу не оттого, что страсть, как хочется увидеть мужчин в халатах, а потому, что в мужском разряде есть выход на улицу и проход к бассейну. И доступ к этим плюшкам женщинам открывают лишь один раз в неделю. Как будто бы маловато, не кажется?</t>
+  </si>
+  <si>
+    <t>03.09.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7476</t>
+  </si>
+  <si>
+    <t>Щас умру😂😂😂</t>
+  </si>
+  <si>
+    <t>02.09.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7467</t>
+  </si>
+  <si>
+    <t>Решила подвести свои личные гастрономические и не только итоги лета, и вот, что получилось: Обычно завтракала дома или в машине, но, если случалось сделать это в заведении, то чаще всего выбирала Sage и 6am на Садовнической или 6 pm на Усачева. Синоним уюта стабильно Pshur. Полное ощущение дома. Открытие, которое удивило, порадовало и получило шансы стать любимым местом Eva на Мосфильме 🩵  Открытие, которое не поняла, Monomakh. Как-то тихо открылся и особо не подает признаки светской востребованности. Ну, и Рубель, где пока не хватает еды для всех, кроме блогеров 🙈 Закрытие и место до которого так и не дошла, Studio3 от Lucky group. Но надеюсь, еще потанцуем))  Разочарованием лета стал «Золотой заяц» в Сколково. Не знаю почему, но мне так хотелось чего-то менее пафосного что ли… А вот моим личным открытием и по совместительству самыми шумными вечеринками стал проект Morning Coffee Club. Идеальный формат для тех, кто ищет веселья без головной боли на утро.   В общем, лето, спасибо, что ты было такое!</t>
+  </si>
+  <si>
+    <t>01.09.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7465</t>
+  </si>
+  <si>
+    <t>Вместе с осенью начался и Восточный экономический форум. Первые весточки из кафе RT)) Легкая зарисовка наших дней под юмористическим соусом. Что еще остается… Печенье с предсказаниями, Сафонов, оплатить!</t>
+  </si>
+  <si>
+    <t>29.08.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7463</t>
+  </si>
+  <si>
+    <t>На сегодняшний день Ubu yoga — одно из моих любимых мест, куда я хожу на мягкие практики. Мягкими, конечно, назвать их сложно, потому что душу и воду они из тебя вынимают прекрасно)) Обожаю там Hot Pilates. Здесь он проходит при 40 градусах, а это уже заявочка: выходишь мокрый, счастливый и подтянутый. </t>
+  </si>
+  <si>
+    <t>29.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7462</t>
+  </si>
+  <si>
+    <t>Когда «Гараж» только открылся, я была еще совсем школьницей, но по сей день для меня он остается местом, которое всегда будто чуть впереди своего времени. Такое вечно актуальное пространство для диалога и современного искусства.  Мне нравится, что к селекции артистов для концертов они подходят с таким же настроением, как и к искусству, и приглашают тех, о ком скоро будут говорить все. Я лично еще не слышала о творчестве SAMRATTAMA, но, послушав пару треков, поняла, что в этой смеси домбры, электроакустики и казахских традиций (а музыкант Самрат Иржасов из Костаная) потенциал достойный.  5 сентября в музее «Гараж» пройдет концерт SAMRATTAMA. И это не разовый концерт (для «Гаража» это было бы слишком просто), а часть программы про Модуляцию, где исследует музыку в состоянии перехода. Билеты тут. У меня есть два свободных, готова подарить за ваши комментарии. Пишите, с кем хотите сходить, выберу один, который понравится, и подарю билеты 🙌🏻 Реклама. Фонд развития и поддержки искусства «АЙРИС». ИНН 7705519630. erid: 2VtzqxCHi3V</t>
+  </si>
+  <si>
+    <t>28.08.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7461</t>
+  </si>
+  <si>
+    <t>Вдогонку к утреннему посту про вечеринки, покажу еще вот такую распрекрасную активность. Для тех, кому надо успеть все и просто потанцевать, конечно, мало, приложение для спорта и совместных активностей Well Well Well и RADI MIRA I LUBVI приглашают на забег по Москве под диджей-сет.  Будет две дистанции: 5 и 10 км. На второй за пультом будет сам Егор Кандюрин, основатель RADI MIRA I LUBVI. Побежим легко и пританцовывая))  Присоединяйтесь. </t>
+  </si>
+  <si>
+    <t>28.08.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7460</t>
+  </si>
+  <si>
+    <t>Так, ну что, у нас с вами есть целые выходные, чтобы от души оттанцевать лето и со всей серьезностью вернуться в режим и работу. Где это предлагаю сделать: — 28 августа, вечеринка Lucky Dvor в Lucky Izakaya bar — 28 августа, Yauza Place, Teatro Showcase — 29 и 30 августа, Chillrave, Leveldva Open Air (с ранним началом, как мы любим) — 29 и 30 августа, барбекю-бранч на веранде КМ20 - поесть мясца и потом танцевать! — 30 августа, Morning coffee club в Оригинал</t>
+  </si>
+  <si>
+    <t>27.08.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7457</t>
+  </si>
+  <si>
+    <t>Предлагаю завершить лето добрыми делами и помочь подопечным фонда @dariedu сделать предстоящее 1 сентября настоящим праздником. Переходите по ссылке, выбирайте один или несколько продуктовых наборов и присоединяйтесь к сбору. Наша цель — 5 млн рублей для трех тысяч семей, где мамы одни растят детей, родители воспитывают ребят с инвалидностью или вынуждены выбирать между тетрадками и продуктами. А если есть возможность, оформите ежемесячную подписку. Разовый перевод поможет сегодня, а регулярная поддержка — завтра. ❤️</t>
+  </si>
+  <si>
+    <t>26.08.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7456</t>
+  </si>
+  <si>
+    <t>Зафиналить лето культурно или #анонс_Полин с выставками, которые стоит посетить. Тем более, что и погода благоволит запрятаться, куда потеплее (хнык!) — «Не только музы» Postrigay Gallery — «Гости из будущего» Соня Стереостырски в МАММ — «Цветы. Символ красоты» Третьяковская галерея на Кадашевской набережной  — «Дом 21. В гостях у художников» в Центре «Зотов» — «Sentimental» Наташи Хабаровой в Alinapinsky Gallery — «Фабрицио Плесси. Вертикальные моря» Пушкинский музей</t>
+  </si>
+  <si>
+    <t>24.08.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7451</t>
+  </si>
+  <si>
+    <t>Прекрасные экспозиции представлены сейчас в Мультимедиа Арт Музее. Там и модный сейчас Пепперштейн, и «Техноэволюция» Аристарха Чернышева, и «Гости из будущего» Сони Стереостырски, которые мне особенно понравились.  А еще не менее прекрасен вид с крыши музея. 30 августа, кстати, там пройдет растяжка (да, прям на крыше), совместно со студией Let’s go и последующим бранчем в Sage. По-моему, кайф!</t>
+  </si>
+  <si>
+    <t>24.08.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7450</t>
+  </si>
+  <si>
+    <t>По данным «2ГИС», за год в Москве закрылась каждая седьмая кофейня. Из причин можно собрать целый боул: тут и налоги, и сетевые продуктовые, которые открывают свои кофе-точки, ну, и конечно, потребители, решившие бережнее относится к расходам. Не все готовы платить почти тысячу за маленькие радости в условиях кризиса.  Купили уже, кстати, свой утренний кофе?))</t>
+  </si>
+  <si>
+    <t>23.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7448</t>
+  </si>
+  <si>
+    <t>Еще не дошла до нашумевшего Рубель на Красной Площади, но что-то после всех отзывов и не хочется. В запрещенной соцсети одни кулаки краба и восторженные рилсы накормленных блогеров, на картах - реальные отзывы посетителей, которых либо не пустили, либо сказали, что половины меню нет.  Коллеги по секрету шепчут, что это провал, но, если такой ресторан — это расчет на туристов (все-таки Красная площадь), то, видимо, на супер неискушенных. </t>
+  </si>
+  <si>
+    <t>22.08.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7443</t>
+  </si>
+  <si>
+    <t>Если бы не The Blueprint, которые пригласили меня на свое мероприятие в коллаборации с «Место быть», я бы никогда не узнала, насколько это крутое пространство. Нет, то есть я слышала про них, но представляла, что это какая-то камерная студия. А это оказалось внушительное wellness-убежище с лекториями, гастро-корнерами и магазинчиками разных приятностей типа аромасвечей. Что касается залов, то они тоже функциональные и разной вместимости: есть и крошечные для практик узким кругом, есть и побольше с огромными экранами. Плюс студии с реформерами, пилатесоми тд.  В общем, восторг! Находится между Мясницкой и Кривоколенным.</t>
+  </si>
+  <si>
+    <t>21.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7442</t>
+  </si>
+  <si>
+    <t>Loro на Трубной! Великолепие)</t>
+  </si>
+  <si>
+    <t>21.08.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7441</t>
+  </si>
+  <si>
+    <t>Где потусить в выходные, если ты зож и хелси, а веселья хочется: 21 августа - вечеринка с началом в 18:00 в Yauza place 22 августа - летний дворик Leveldva с вечеринкой от Radi Mira I lubvi 22 августа - sunrise party с 13:00 и закрытие сезона Techno Rooms в Alaska pool club  23 августа - бег и бранч на Автомойке  23 августа - бег и ланч Well Well Well &amp; Sage 23 августа - шахматы для начинающих в Yauza Place Ну, и классическая вечеринка с шикарным лайн апом во дворе Soma</t>
+  </si>
+  <si>
+    <t>19.08.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7440</t>
+  </si>
+  <si>
+    <t>Тут, оказывается, уже несколько дней работает ERD bar, а мы и не в курсе. Видимо, потому что фотографировать нельзя (какой-то сильно нишевый московский прикол), а просто так тратить свои деньги и не получить возможности на трехчасовой фотосет за столиком наши рядовые блогеры не готовы. Спасибо Юле Пош за такой классный обзор, хотеть!</t>
+  </si>
+  <si>
+    <t>17.08.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7439</t>
+  </si>
+  <si>
+    <t>В финале оставалось еще приложить гостя лицом в тарелку. Очень люблю «Горыныч», но иногда лучше не идти на поводу «все играют в вау-подачу» и просто вынести десерт. Хотя, наверное, если это «просто вынести» возникнут вопросики, что вообще произошло на тарелке🥲</t>
+  </si>
+  <si>
+    <t>16.08.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7434</t>
+  </si>
+  <si>
+    <t>Взрослая жизнь - это когда не можешь решить: тренировка или вечеринка и идешь на тренировку-вечеринку) еще и дневную.  Здорово позанималась вчера на функциональной в Reboot под треки Rüfüs Du Sol &amp; Anyma. Сама по себе тренировка очень энергозатратная, но под электронную музычку и клубный свет все идет очень бодро и пританцовывая)) Следующая такая будет в среду. Записаться на WellWellWell</t>
+  </si>
+  <si>
+    <t>14.08.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7430</t>
+  </si>
+  <si>
+    <t>У Simple Wine News и гида GreatList Александра Сысоева вышел независимый рейтинг винных карт Москвы — Great Wine List by SWN. Конечно, посмотрела, кто же в топе среди лучших. Это Regent (95 баллов) и Oltremare (94 балла). Отчасти, ожидаемо, но и помимо них приятно было увидеть любимые места, набравшие 85+ баллов в слепой оценке экспертов.  Найти места с сильной винной картой, а также все оценки и специальные номинации можно на https://greatlist.ru/msk/great-wine-list/</t>
+  </si>
+  <si>
+    <t>13.08.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7428</t>
+  </si>
+  <si>
+    <t>На Большой Никитской убыло, на Малой - прибыло.  Luwo приглашают обняться в связи с закрытием (уверяют, что временным, видимо, где-то переоткроются), а на месте Full Moon открылся поп-ап Probka Wines от Арама Мнацаканова. Зная, какие многолетние и фундаментальные проекты у Арама Михайловича, есть все шансы, что заведение из поп-апа станет постоянной историей. * Фото из запрещенной соцсети. </t>
+  </si>
+  <si>
+    <t>12.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7427</t>
+  </si>
+  <si>
+    <t>Если честно, даже рада, что Модный бизнес-кампус (REF) перенесли на конец сентября и в Завидово. Изначально мероприятие должно было пройти в Сочи, но, конечно, удобно, что теперь не надо никуда лететь, а от Шереметьево можно быстренько добраться трансфером.  В этом году тема — «Бизнес на грани». Такую концепцию пропустить не могу и тоже планирую поучаствовать. Уж очень мне интересно послушать опыт спикеров, кто и как адаптируется в новых реалиях. Среди спикеров Александр Перепелкин, Илья Булычев, Дмитрий Бескромный, Миша и Китти, Михаил Барышников, Ибрагим Гатциев, Ирина Горбачева и другие. Всего заявлено более 50 спикеров и 1500+ участников. 📍 25–29 сентября, курорт Завидово, в часе езды от Москвы.</t>
+  </si>
+  <si>
+    <t>11.08.26 19:47</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7426</t>
+  </si>
+  <si>
+    <t>Клуб Studio3 от Lucky group всё🥲</t>
+  </si>
+  <si>
+    <t>10.08.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7424</t>
+  </si>
+  <si>
+    <t>Средний размер чаевых (подросший за первое полугодие на 11%) 329 рублей , - посчитали в «Чек Индексе». Интересно, что в регионах эта сумма растет быстрее, чем в Москве и Санкт-Петербурге. А еще выросло количество потенциальных получателей чаевых. Если несколько лет назад они ассоциировались в основном с ресторанами, то сегодня активно подключаются салоны красоты, гостиницы, автомойки, фитнес-клубы, флористы, сотрудники АЗС, клиники, доставки и даже пвз. </t>
+  </si>
+  <si>
+    <t>08.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7423</t>
+  </si>
+  <si>
+    <t>Рейтинг интернет-рецептов этого лета пополнился новой идеей - круассан с мороженым. Итого, по состоянию на август мы имеем: - мороженое в половине замороженной дыни/арбуза - жареные персики, натертые растворимым кофе - запеченый с соевым соусом арбуз, «1:1 похожий на тунца» Что еще забыла? Кст, пробовали что-то из списка?</t>
+  </si>
+  <si>
+    <t>07.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7422</t>
+  </si>
+  <si>
+    <t>Привнесу в это пятничное утро немного романтики)) В эту субботу 88date устраивает закатную вечеринку во дворе Нюанса.  Август, музыка, танцы, ну, класс же! А дата какая символичная: 08.08. Потом будете вспоминать, как с нее все началось🤭</t>
+  </si>
+  <si>
+    <t>05.08.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7421</t>
+  </si>
+  <si>
+    <t>Впервые тему с тренировочными полетами в невесомости на Ил-76 МДК я увидела в фильме «Вызов», и тогда мне показалось, что это супер классный опыт. Недавно мне рассказали, что это вполне коммерческая тема, и такой полет можно запросто подарить, устроить корпоратив крупной компании или купить себе.  Цена, конечно, космическая, но эмоций, что называется, на всю жизнь. Хотели бы попробовать? </t>
+  </si>
+  <si>
+    <t>04.08.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7419</t>
+  </si>
+  <si>
+    <t>Чем больше комментариев вокруг открытия нового пространства Игоря Ланцмана «Гаражи» в Переделкине, тем интереснее увидеть место лично. Могу сказать, что сейчас я разделяю мнение и Трапезника, и Героини. С одной стороны, я с глубоким уважением отношусь к проектам Ланцмана, они действительно очень продуманные и непохожие. И также сильно я обожаю городок писателей за его благодать и спокойствие. И именно отсюда появляется другая сторона … которая так не хочет, чтобы в Переделкино хлынули старьевщики с блошинки Измайловского кремля и контингент Хлебозавода.  Хочется верить, что Роман Аркадьевич не стал бы вкладываться в посредственные проекты (а Абрамович как раз инвестор «Гаражей»), и все в новом пространстве будет так, как задумали. А задумали, судя по описанию, круто.  Фото из запрещенной соцсети</t>
+  </si>
+  <si>
+    <t>03.08.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7418</t>
+  </si>
+  <si>
+    <t>Мы?</t>
+  </si>
+  <si>
+    <t>31.07.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7417</t>
+  </si>
+  <si>
+    <t>Танцуй так, будто сентябрь не через месяц)) Что у нас на выходные по вечеринкам: — 31.07 вечеринка во дворе Soma — 01.08 happy lucky b-day в Yauza Place — 01.08 morning coffee club в Nuance  — 02.08 дневной chill rave в Leveldva с началом в 16:00 #анонс_Полин</t>
+  </si>
+  <si>
+    <t>30.07.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7416</t>
+  </si>
+  <si>
+    <t>Не выкладываю ничего, потому что уже второй день лента полностью принадлежит Дурову 🤡 * внесен в перечень террористов и экстремистов Росфинмониторинга</t>
+  </si>
+  <si>
+    <t>29.07.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7415</t>
+  </si>
+  <si>
+    <t>Как-то незаметно 21 июля AVA team провели светское открытие нового русского ресторана Рубель (ударение на Е) в ГУМе. Создатели гордо называют его «Первый русский ресторан на Красной площади» («Машенька» в трех шагах на Варварке🗿).  1 августа заведение будет открыто для всех гостей. Хотела погуглить, что и как по меню и интерьеру, но в запрещенной соцсети нашла только одноименный бренд одежды. Тоже с ударением на Е и аналогичными смыслами про родные места, быт, ткань и дом. Кто кого опередил?</t>
+  </si>
+  <si>
+    <t>28.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7406</t>
+  </si>
+  <si>
+    <t>Вписалась в воскресный забег по случаю запуска нового велнес-проекта Гены Лохина (экс дизайн-директор Яндекса) Well Well Well. Я просто влюблена в это приложение, потому что спорт и движение я просто обожаю, а оно как раз про это. Если кратко: Well Well Well помогает находить спортивные активности, присоединяться к ним или создавать свои. Представляете, мы просто присоединились к забегу в приложении, собрались и побежали. По пути шутили, знакомились и уже на финише, который очень вкусно прошел в Sage (писала о них, идеальный мэтч обновленной концепции с аудиторией!), чувствовали себя чем-то единым. В общем, простор для знакомств и мотивации к занятиям, просто вау!  И удобно, что не нужно ничего скачивать отдельно. Жмете на бота @wellwellwell_app_bot , и вы в деле. Для себя уже выбрала (если не просплю) новый забег с Геной и йогу в субботу. Может, где и с вами увидимся))  Well Well Well - приложение для спорта и совместных активностей. Подтягивайтесь @wellwellwell_app_bot</t>
+  </si>
+  <si>
+    <t>25.07.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7401</t>
+  </si>
+  <si>
+    <t>Просто замечательная тренировка на мобильность + мфр в Let's go на Якиманке. Обожаю это направление. Если есть зажимы или отеки, то после занятия выходишь, как после роскошного массажа. Очень легко и классно. При сидячей работе обязательно! И от всей души рекомендую тренера Викторию Бармину, супер комфортная атмосфера на занятии.  </t>
+  </si>
+  <si>
+    <t>24.07.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7400</t>
+  </si>
+  <si>
+    <t>«Кофемания» массово закрывает кофейни. За год в Москве компания закрыла 13 ресторанов — это четверть заведений, пишут Ведомости. Всё из-за падения посещаемости и роста цен на аренду и продукцию. @banki_oil</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7399</t>
+  </si>
+  <si>
+    <t>Ну и вот вам вдогонку</t>
+  </si>
+  <si>
+    <t>24.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7398</t>
+  </si>
+  <si>
+    <t>Коллеги пишут, что Quidi всё. Получается, тогда в мае я была права. За посредственными десертиками по оверпрайсу народ не слишком-то и ломился.</t>
+  </si>
+  <si>
+    <t>23.07.26 05:16</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7396</t>
+  </si>
+  <si>
+    <t>В копилку планов на выходные: 24-26 июля 4й день рождения Soma. Три дня праздника во дворе с гостями из Берлина и Сеула, старыми друзьями и резидентами, праздничным воскресником с танцами, грилем и игристым. В пятницу и субботу вход по билетам, в воскресенье свободный. 25 июля — День фонда «Подари жизнь» на Усачёвском рынке. Друзья фонда, артисты, музыканты, волонтеры и гости соберутся, чтобы вместе поддержать детей с онкологическими заболеваниями. В программе активности, DJ-сет у фонтана, специальный музыкальный сет от «Афиши Daily».</t>
+  </si>
+  <si>
+    <t>22.07.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7391</t>
+  </si>
+  <si>
+    <t>А в новеньком Finch на Гребном штиль и безмятежность. Оч красиво и позавтракать, и погулять, и поработать. Кто уже был?</t>
+  </si>
+  <si>
+    <t>20.07.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7384</t>
+  </si>
+  <si>
+    <t>Мой прогноз - все забеги и велозаезды в скором времени будут заканчиваться в Sage. Кто-то уже покритиковал ресторан за эту идею, но мне, как фанату сбалансированного питания, такая смена концепции пришлась по душе.    Да, условные бургеры из меню не пропали, но сама возможность собрать здоровый белковый завтрак для меня лично просто мощнейший аргумент начать день именно в Sage. Я выбрала яйца, овощи, индейку (отдельный лайк, что выбор не ограничен только жирными колбасками) и еще заказала сырники. До недавнего времени моим фаворитом были сырники в Pinch, но, похоже, наметился новый кандидат в любимчики.  Ремесленный хлеб и выпечка вкусные тоже. Да, таким мы не балуемся, но, иногда можем, если хотим, что называется. А еще из новинок оценила коллагеновые коктейли на основе кокосовой воды и коллагена из барного меню. Супер идея взять с собой в качестве перекуса.  #обзор_Полин</t>
+  </si>
+  <si>
+    <t>20.07.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7383</t>
+  </si>
+  <si>
+    <t>Такой финал, что вроде бы можно было и спать лечь) Смотрели/болели? За кого?</t>
+  </si>
+  <si>
+    <t>19.07.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7381</t>
+  </si>
+  <si>
+    <t>В сезонном меню французского бистро Mamie вернули Le Grand Aïoli. Это одно из самых известных блюд Прованса, но я, конечно, уже просканировала его на предмет сбалансированности😄Филе трески, мидии, сезонные овощи - наша тема! </t>
+  </si>
+  <si>
+    <t>17.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7379</t>
+  </si>
+  <si>
+    <t>Сожгла, наверное, калорий 800, пока меня потрясывало на мегаформере. Сейчас это самый люкс в области тренинга, в Москве пока подобных девайсов не так много, студия Endorphin одна из тех, где уже они представлены. Была уверена, что тренировка будет похожа на реформер, но оказалось сильно серьезнее, кор горел! Конечно, записалась снова))</t>
+  </si>
+  <si>
+    <t>16.07.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7376</t>
+  </si>
+  <si>
+    <t>Планы на лето: летняя программа медиации «За контурами моды» от Дом культуры «ГЭС-2» и LIMÉ. Проект исследует взаимосвязь моды, искусства и повседневности и пройдет с 26 июля по 29 августа, В программе серия пикников, ольфакторных  мастер-классов и перформативных практик вместе с художниками.  Думаю, творческим ребятам и тем, кто в теме, такой приятный летний опыт))</t>
+  </si>
+  <si>
+    <t>16.07.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7375</t>
+  </si>
+  <si>
+    <t>Завтра пятница, несу вам отличнейший лайфхак: отправляйтесь с утреца в Бани Малевича. На прошлой неделе мы приехали туда в пятницу в 9 утра, и там было просто ноль человек. Ноль! В то время, как в Alaska pool club все битком на две недели вперед. А ты паришься в полным ощущением, что арендовала для себя любимой весь комплекс😄 Да, я понимаю, что баня летом кажется не самой лучшей идеей, но это разгружает после рабочей недели покруче любого релакса, я вас уверяю. Всякий раз выхожу обновленной.  </t>
+  </si>
+  <si>
+    <t>15.07.26 18:39</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7374</t>
+  </si>
+  <si>
+    <t>Наткнулась на интересный график😅 да уж, ходить по ресторанам нынче действительно роскошь</t>
+  </si>
+  <si>
+    <t>15.07.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7372</t>
+  </si>
+  <si>
+    <t>Сенсейшен, друзья! Тверской. Дом вкуса открылся. Пока даже не могу вообразить, сколько надо дней и поводов, чтобы обойти всех резидентов, но масштаб, конечно, впечатляет! Поздравляю рестораторов и желаю всем очереди из гостей))</t>
+  </si>
+  <si>
+    <t>15.07.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7370</t>
+  </si>
+  <si>
+    <t>Когда все уже забыли и вроде бы даже успокоились, Лужники-таки меняют условия парковки (скрин из запрещенной соцсети). Да, возможно это слегка снизит трафик, но вряд ли ощутимо изменит ситуацию. Просто потому что понторезы проедут все равно, а те, кто любит тусоваться там в выходные, начнут парковаться где-то подальше.  Что бы сделала я?  - Для приезжающих погулять/подышать подняла тарифы на парковку и рассмотрела идею платного входа.  - Для спортсменов разработала абонемент/регистрацию/резидентство, чтобы те, кто действительно ездят в Лужники заниматься, могли это делать так же свободно, как раньше. Но признаю, что это сложно для реализации, учитывая, как быстро наши смекалистые люди находят всему обход. В общем, пока все будет, как раньше, только дороже. А следующим летом в Москве «переоткроют» какое-нибудь новое место, и все забудут про Лужники.    </t>
+  </si>
+  <si>
+    <t>13.07.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7368</t>
+  </si>
+  <si>
+    <t>Денис Бобков очень тонко прочувствовал, что серьезные люди тоже хотят немного нишевости, и запустил опцию организации пикников для компании. Летом не все хотят ужина в ресторане, иногда для семейных или дружеских посиделок надо именно вот такое: чтобы к тебе приехали ребята из Carniceria vino, привезли асадор, вино и мясо, и все подготовили. По-моему, это классная идея.  Ну, а про последний визит в Carniceria vino, когда час мы ждали блюдо и потом еще полчаса, пока его переделают, я как будто уже и забыла))</t>
+  </si>
+  <si>
+    <t>13.07.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7367</t>
+  </si>
+  <si>
+    <t>Если подруга не поддерживает Вас так, то к ней, конечно, имеются вопросики😄😄</t>
+  </si>
+  <si>
+    <t>11.07.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7366</t>
+  </si>
+  <si>
+    <t>Vaниль вернулась: легендарный ресторан все же отметит в этом году свое 25-летие</t>
+  </si>
+  <si>
+    <t>11.07.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7365</t>
+  </si>
+  <si>
+    <t>Вы тоже заметили, как постепенно угасает эпоха падела? Самые настоящие модники Москвы сейчас играют в шахматы, и это можно заметить по череде шахматных открытий лета. Уже открыты «Пешка» от создателей «Ровесника», Move (конечно, от Пинского) ну, и по мелочи типа шахматных досок на бетоне в «Автомойке». Что могу сказать, друзья. Весьма интеллектуальный тренд, который хорош хотя бы тем, что случайные девчонки не бросят ракетки и не переметнутся с корта за доску, тк в шахматах все же надо шевелить извилинами.  </t>
+  </si>
+  <si>
+    <t>09.07.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7363</t>
+  </si>
+  <si>
+    <t>В Юг22 по-прежнему стабильно вкусно)) Забегала на ужин с подругой, оценила очень прикольную вариацию табуле с морепродуктами. Понравилось больше, чем с крупой. А еще просто безумно вкусный   ред снеппер на толстом слайсе томата с каперсами и оливковым маслом. В финале не смогли устоять перед ассорти фруттини. Но съели на двоих.  В общем, как всегда вкусно, атмосферно, по-летнему. Кайф!</t>
+  </si>
+  <si>
+    <t>08.07.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7362</t>
+  </si>
+  <si>
+    <t>Невероятной красоты #лук_дня_Полин от Yudashkin, подходящий, чтобы отметить сегодняшний День семьи, любви и верности.  Желаю, чтобы в ваших семьях всегда царили любовь и взаимопонимание. Ну, и вот небольшой список заведений с семейным вайбом: Кафе Пушкинъ Анна Варенина EVA Мосфильм Remy Kitchen в Зиларт  Ribambelle сеть</t>
+  </si>
+  <si>
+    <t>07.07.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7353</t>
+  </si>
+  <si>
+    <t>Где тусить этим летом Сегодня в #подборка_Полин места, где можно славно повеселиться. Старые, совсем новые, любимые, но главное — веселые.    DFF Zorka Morning Coffee club Leveldva Yauza place Soma Mendeleev bar&amp;music Atlas Studio 3 Оригинал Нюанс Omut Юг22 бар Niki piano bar</t>
+  </si>
+  <si>
+    <t>07.07.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7352</t>
+  </si>
+  <si>
+    <t>Я не слишком глубоко погружена в традиции, но нравится, с каким вниманием к ним относятся в «Машеньке». Честно, уже забыла про праздник Ивана Купалы, а в ресторане, тем временем, этому сегодня посвятят целый вечер, переходящий в ночь.  А заодно и целое специальное меню на всю неделю.</t>
+  </si>
+  <si>
+    <t>06.07.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7350</t>
+  </si>
+  <si>
+    <t>Когда у меня плохое настроение или сложные времена, я всегда прихожу в Pshur. Меня тут согревают и кормят так, будто я приехала к бабушке. Плюс тут удобно работать параллельно. У меня сегодня «салат Дженифер Энистон» и финик в шоколаде с фисташковой пастой. А еще тут просто замечательный фильтр. Место находится на территории квартала «ЖК Lucky», в 5 минутах от метро «1905 года».</t>
+  </si>
+  <si>
+    <t>05.07.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7343</t>
+  </si>
+  <si>
+    <t>Решила долго не скучать по Варварке и после Новиковского Magritte почти сразу наведалась в IMA. Что могу сказать. Чуть менее нарядно по настроению, но вкусно очень! Точно бы записала его в пятерку своих любимых азиатских ресторанов (которую пока что уверенно возглавляет Hibiki). От себя рекомендую сашими, сибаса с овощами и мочи с матчей и земляникой. Для любителей умеренных по сладости десертов просто идеально! Ну, и, конечно, как автомобилист, не могу не отметить жирный плюс в виде собственной бесплатной парковки. Иметь такую роскошь в шаге от Кремля (что IMA, что Magritte) это высший уровень заботы о своих гостях #обзор_Полин</t>
+  </si>
+  <si>
+    <t>03.07.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7339</t>
+  </si>
+  <si>
+    <t>Сказать, что Morning coffee club — лучшая вечеринка в Москве за последние 5 лет — это не сказать ничего! Последний раз я была так впечатлена зимой на «где мой 2008», но, сходив 2 раза, понимаешь, что больше туда не хочется: те же треки, даже их хронология. А вот этооооо!! Это находка! Почти полное отсутствие алкоголя, день, солнце, позитивная энергетика и уникальнейший контингент: семьи, беременные, питомцы(хех) и их владельцы, свободные девушки и мужчины. Кстати, для последних организаторы особенно постарались, сделав градацию браслетов от «не хочу ни с кем разговаривать» (белые), до «можем подружиться»(желтые) и «открыт к романтическим знакомствам» (зеленые). Я бы предложила маркетологам сделать еще и красные для мазохистов и абьюзеров, как «открыт к знакомствам, но я ред флаг»😁. Ребята устраивают такие вечеринки каждые выходные. Локации варьируются, но в Парке Горького и с такой погодой было просто замечательно.</t>
+  </si>
+  <si>
+    <t>03.07.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7335</t>
+  </si>
+  <si>
+    <t>#анонс_Полин , в какие летние дворы на выходных идем на танцы: - 03.07 Yauza Place, начало в 19:00 и до утра. - 04.07 Leveldva, с 16 часов танцуют во дворе, с 22 и до утра — внутри. И не забываем следить за анонсами проекта Morning coffee club, если душа просит танцев и праздника уже с самого утра))</t>
+  </si>
+  <si>
+    <t>02.07.26 19:43</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7334</t>
+  </si>
+  <si>
+    <t>Оцените уровень ресторанных блогеров в 2026 году. Люди пришли в «Юдашкин сад» и на голубом глазу говорят: Есть стилист Юдашкин, а это его ресторан. Передайте, пожалуйста, людям, что Валентин Юдашкин — не стилист, а модельер. А еще он умер три года назад. (ресторан принадлежит Александру Оганезову)</t>
+  </si>
+  <si>
+    <t>02.07.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7330</t>
+  </si>
+  <si>
+    <t>Рада констатировать: этим летом в Лужниках открываются не только рестораны Пинского, но и кое-что спортивное.  На этот раз на территории спорткомплекса ожидается ROVER — закрытый клуб для любителей велоспорта. Пункт «закрытый» подчеркиваем особенно, тк круг участников ограничен всего на 100 посетителей.   Создавали сами велогонщики, поэтому инфраструктура клуба выстроена по принципу бесшовного сервиса. Здесь можно будет хранить и обслуживать вело, ухаживать за экипировкой, ну, и в целом это такое recovery-пространство с персональным сопровождением тренировочного процесса. Планирую посмотреть все это дело лично, а потом поделюсь впечатлениями. </t>
+  </si>
+  <si>
+    <t>01.07.26 18:29</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7327</t>
+  </si>
+  <si>
+    <t>Новая Eva на Мосфильме битком в первый же день! Оба этажа и даже детская комната. Вот что значит, когда в локации действительно есть спрос)) с детками там просто до безумия комфортно, подруга была с дочкой и в восторге остались все!</t>
+  </si>
+  <si>
+    <t>30.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7322</t>
+  </si>
+  <si>
+    <t>Как удивительно развивается район Мосфильма. Когда я раньше там жила, кроме Кофемании в ЖК Вишневый сад и итальянского Bellagio там особо ничего и не было. В тогдашнем мысе миллионеров мне делать было нечего, а вот в Кофемании заседала частенько. И сегодня узнаю, что на Мосфильмовской открылась вот такая хорошенькая EVA. На мой взгляд, мэтч с локацией абсолютный! Ведь спальному райончику уж очень не хватало ничего приличного и семейного.  #новое_место_Полин</t>
+  </si>
+  <si>
+    <t>29.06.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7313</t>
+  </si>
+  <si>
+    <t>Мои любимки Палаты на Льва Толстого открыли XVII — летнее кафе Applied Ingredients.  Уютно, камерно, интеллигентно. Именно так в моем понимании должен выглядеть дворик, если ты хочешь скрыться от толпы и города, при этом не обижать себя едой на коленке.  #новое_место_Полин</t>
+  </si>
+  <si>
+    <t>29.06.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7312</t>
+  </si>
+  <si>
+    <t>Посетители Veladora где-то в круглосуточных Китай-города 😄</t>
+  </si>
+  <si>
+    <t>27.06.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7311</t>
+  </si>
+  <si>
+    <t>В клубе Studio 3 от Lucky Group по-прежнему нельзя снимать, поэтому довольствуемся исключительно закулисьем. Пока что все отзывы, которые я слышала, были исключительно положительные, но вернемся и дойдем своими ножками))</t>
+  </si>
+  <si>
+    <t>26.06.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7310</t>
+  </si>
+  <si>
+    <t>История легендарного «Рафа», любимого напитка моих студенческий времен, как еще один ответ на вопрос «В чем феномен Кофемании». В умении работать для своей аудитории. Да, можно сколько угодно шутить про их ценообразование, но надо еще постараться замечать своих гостей так, как они. Наверное, логичнее бы про это было написать во втором канале про маркетинг, но ладно.  </t>
+  </si>
+  <si>
+    <t>25.06.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7308</t>
+  </si>
+  <si>
+    <t>Москвичам лишь бы в очереди постоять, но, если без шуток, очень рада за Полину. Когда-то давно, еще будучи на втором курсе универа, я проходила ее кондитерские курсы по сбору тортиков, а потом жизнь развела нас по своим дорожкам, но я до сих пор помню ее как очень талантливую и старательную.  Сейчас по тортам Полины вздыхает весь Дубай, и очевидно, Тверской бульвар, на котором не развернуться из-за очереди за ее печеньем. Кто уже героически отстоял и попробовал, как вам? Поп-ап Pauline Cake будет работать до 12 июля, надеюсь-таки, что печенька мне перепадет)) </t>
+  </si>
+  <si>
+    <t>24.06.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7307</t>
+  </si>
+  <si>
+    <t>Есть вот такой прикольный тест. Пишите в комментариях первые три слова, которые увидели, а я скину вам расшифровку. Играли вчера на фестивале ))</t>
+  </si>
+  <si>
+    <t>24.06.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7298</t>
+  </si>
+  <si>
+    <t>На эти три дня мы с вами высадимся в Сочи. На Красной Поляне я (удивительно!) впервые, поэтому по итогу еще будет подборка вкусных местечек. Но главная цель не об этом. Я приехала на фестиваль «Атланты Сити», о котором писала в прошлом месяце, и сразу ныряю в программу. Уже посетила лекцию по нейромаркетингу от профессора МГУ Вячеслава Дубынина, исписала блокнот трендами на 2026-2035 годы от Оскара Хартманна, и послушала выступление Сергея Кофейникова, СЕО «Fitness shock». Параллельно завела несколько интересных знакомств и контактов. Сегодня в планах снова лекции, сессии и бизнес-разборы, а, если останутся силы, то вечером пойду танцевать под «Чувака с гитарой»)).</t>
+  </si>
+  <si>
+    <t>24.06.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7289</t>
+  </si>
+  <si>
+    <t>За время моих алтайских каникул Lucky Group открыли Niki Piano Bar на Большой Никитской.  Каждый вечер там будут играть на винтажном рояле и вспоминать традиции русского застолья. Но отдельно хочу похвалить, как проработали зонирование и идею приватности. Заглянем, погуляем)) #новое_место_Полин 📍Большая Никитская, 22/2 </t>
+  </si>
+  <si>
+    <t>22.06.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7287</t>
+  </si>
+  <si>
+    <t>#инсайд 2025 года подтвержден: в августе на Трубной откроется Loro. Выше рендеры. Проект уже будет третьей точкой бренда.</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7286</t>
+  </si>
+  <si>
+    <t>Ой, я очень рада)</t>
+  </si>
+  <si>
+    <t>22.06.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7278</t>
+  </si>
+  <si>
+    <t>Наше путешествие началось из южной части Алтая, в приграничной зоне. Очень необычное ощущение осознавать, что с каждой из сторон от тебя другое государство: Россия, Китай, Монголия, Казахстан. Дальше мы на багги перемещались в сторону Манжерока, по пути останавливаясь в новых локациях. Запрос к организаторам был один: чтобы отели в них были лучшие (спойлер: не везде получилось). Но, знаете, необычное ощущение номер два — это та самая самобытность, которая на максимум выкручена ближе к границе. И, чем ближе ты подъезжаешь к Манжероку, тем выше становится градус местного люкса. Знаю, что летом многие планируют поездку на Алтай, поделюсь отелями, которые по итогу были на нашем маршруте, и про те, что понравились, расскажу побольше.  Шале Манул Красивый отель с прекрасными видами (и раздельными кроватями). Новый настолько, что мы там были в первый день открытия. Кухня, само собой, оказалась не отлажена, и завтрак получился слабоват. Но верю, что ребятам просто надо время.   Архар Умиротворенная локация с видом на озеро. Просто комфортный отель, без какого-то своего характера.  Приют на Марсе Невероятное место от проекта «Молодость». Целая экосистема, в которой ты проникаешься культуре и местным традициям. А еще это просто неописуемой душевности гостеприимство. Я мечтала о квашеной капусте, и тут для меня ее нашли)) Вкуснейший хариус и молодой барашек тоже случились именно здесь, на общем ужине.  Тайга-озеро Просторный отель на самом берегу Телецкого озера.  Курорт Манжерок  Для меня отель очень сильно напоминает Мрию. Чувствуются идентичные запросы заказчика к дизайн-бюро)) Конечно, после Марсовых полей очень сложно идентифицировать, где ты: на Алтае, в Крыму или в Красной Поляне, поскольку виды уже становятся немного рафинированные. Я не люблю такие огромные отели, поскольку для меня они напоминают НИИ, но знаю, что у места большой потенциал снежного курорта, а такому нужен размах. </t>
+  </si>
+  <si>
+    <t>22.06.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7277</t>
+  </si>
+  <si>
+    <t>Фанатам нишевых заведений приготовиться. Похоже, у нас появился настоящий бриллиант для тех, кому недостаточно просто еды из окна на коленке.  Теперь на Ленинградском проспекте есть шанс получить вишневый пирог и кофе, буквально, на веревке с балкона. Меню и режима работы нет, оплата за донаты, но первые «посетители» уже похвалили.  Милый пранк… а вдруг, приживется?))</t>
+  </si>
+  <si>
+    <t>21.06.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7272</t>
+  </si>
+  <si>
+    <t>Перестаю дышать, как тут красиво! Угадали, где я ?</t>
+  </si>
+  <si>
+    <t>19.06.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7271</t>
+  </si>
+  <si>
+    <t>У нас тут с вами накопились кое-какие анонсы и гастроновости, рассказываю: — Горыныч открыл лавку с кофе, выпечкой и десертами, когда надо быстро, но вкусно заправиться. — Share Bistro устраивают музыкальные вечера с битмейкером Nacaratt — OMA запускает цикл ужинов «12 семей», посвященный лучшим винным Домам мира. — Фермерское бистро «СВОЁ» проведет специальный гастрономический вечер “Лето на ферме”. — В Кофемании (теперь во всех) появилась линейка функциональных десертов без сахара. — В Black Thai на лето свернули свои тайские бранчи, и теперь стартует показ матчей Чемпионата мира по футболу. Транслировать будут на большом экране на веранде, бронь столов по депозиту.</t>
+  </si>
+  <si>
+    <t>17.06.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7265</t>
+  </si>
+  <si>
+    <t>Пока готовлю для вас большую подборку летних фестивалей, делюсь первым приглашением. ❤️ КУСЬ Фест от Ozon fresh — летний гастрономический фестиваль для всей семьи. В программе мастер-классы, конкурсы и много музыки. Берем друзей, детей и идем веселиться. 27 июня | Дизайн завод | Вход свободный Подробная программа фестиваля и запись на мастер-классы в социальных сетях мероприятия: КУСЬ в Телеграм КУСЬ в MAX КУСЬ в ВКонтакте</t>
+  </si>
+  <si>
+    <t>17.06.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7264</t>
+  </si>
+  <si>
+    <t>Летние вайбы или мой чек-лист, что стоит успеть сделать этим летом. Сохраняйте, следуйте, наслаждайтесь❤️ — Начать выходной с утреннего рейва в Yauza place — Потанцевать под открытым небом в Soma — Посмотреть кино в летнем кинотеатре The Rink — Провести день у бассейна в Alaska pool club — Почитать книгу в уютном дворике Ritmo — Поплавать на сапах на закате  — Посмотреть, как готовят сидр — Объесться йогурта в йогурт-баре эконика — Позагорать в Remy beach club  — Покататься с подружками на катере в яхт-клубе «Адмирал» — Слепить на память о лете цветок из холодного фарфора в «Малева» Ну, и станцевать сальсу на набережной Парка Горького. Просто потому что атмосферно))</t>
+  </si>
+  <si>
+    <t>15.06.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7261</t>
+  </si>
+  <si>
+    <t>Давно я не была такая голодная и злая, но видимо Антон Пинский настолько увлекся освоением Лужников, что забыл про театр «Одеон», к гастрономической части которого тоже приложил руку.  Только представьте: вы приходите, не поужинав, вам подают легкие закуски, среди которых нет даже салата, а горячее приносят лишь спустя два часа. Но на этой части радоваться я не рекомендую, потому что порция палтуса будет ну, настолько издевательски маленькая, что, если бы не нормы приличия, то я бы просто встала и ушла, не досидев до финала.  Но я бы могла это простить, если бы сценарий «Москва от рассвета до заката» оказался настолько захватывающий, что еда было последнее, о чем ты думаешь. Но чуда не случилась. Короче говоря, если вы были в том же Crave, то сюда идти противопоказано.  </t>
+  </si>
+  <si>
+    <t>15.06.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7260</t>
+  </si>
+  <si>
+    <t>От июня хочется только одного</t>
+  </si>
+  <si>
+    <t>14.06.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7259</t>
+  </si>
+  <si>
+    <t>Даже на самое отлетевшее пожелание в Москве можно найти решение. Имела честь наблюдать это лично в «Менделееве» в еще не до конца прошедшие выходные. Сперва подумала, что бокал вина сотворил с моей головой неладное, и у меня четверится в глазах. Даже не могу сформулировать, какой запрос мог быть, когда Дмитрий Александрович подбирал это комбо на вечер. Что-то типа «по паре близняшек за каждый мой развод»?</t>
+  </si>
+  <si>
+    <t>11.06.26 21:07</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7258</t>
+  </si>
+  <si>
+    <t>У меня случился внеплановый шоппинг. Представляю вашему вниманию тапки в «Менделееве» за 4.000₽, не входящие в депозитную сумму столика (100.000₽). Всем четверга и обновок!</t>
+  </si>
+  <si>
+    <t>11.06.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7257</t>
+  </si>
+  <si>
+    <t>Рассказывала вам недавно про Новиковский Magritte на Варварке. Ну, что, друзья, я там побывала, и с уверенностью пророчу этому роскошному месту долгие годы. Фото не будет, но поверьте мне на слово)) Из еды попробовала лишь закуски, тк было уже достаточно поздно, но они оказались топ. Да, соглашусь, карпаччо из сибаса и нисуаз, что я заказывала, сложно испортить, но друзья, кто брал горячее, в том числе и улиток, также остались довольны. Прекрасное обслуживание (отличительная черта всех Новиковских заведений), огромное пространство и классный вид на Зарядье, к которому я просидела спиной😄. Плюс скоро откроют веранду! Из минусов я бы назвала только цены, они и правда кусачие, но как бы и локация обязывает. Одно из немногих открытий за последнее время, которое меня действительно вдохновило. А еще, на волне этого вдохновения, захотелось заглянуть в IMA, там же в Зарядье.</t>
+  </si>
+  <si>
+    <t>11.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7256</t>
+  </si>
+  <si>
+    <t>Когда в июне решили пообедать на веранде ))</t>
+  </si>
+  <si>
+    <t>10.06.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7255</t>
+  </si>
+  <si>
+    <t>Новость для тех, кто озабочен, как же еще добрать норму белка)) В Нидерландах тестируют новый формат производства мяса, где главную работу выполняют не фермы, а высокотехнологичные лаборатории. Выращивают теперь не животных, а сразу мясцо, в котором кбжу можно отрегулировать на клеточном уровне. Говорят, на вкус не отличить от обычного. Пока технология вызывает немало вопросов, но давайте вспомним растительные котлеты, которые лет 10 назад тоже казались экспериментом для смелых.  В общем, выражение «фермерское мясо» скоро может потерять привычный смысл, а следующий большой спор будет уже не о том, есть его или нет, а о том, где именно был создан твой рибай.</t>
+  </si>
+  <si>
+    <t>08.06.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7254</t>
+  </si>
+  <si>
+    <t>Ну, и также стоит иметь ввиду, что подобные штуки залетают еще и потому, что сейчас лето. Хочется фана, свежего воздуха и вот этой непринужденности. Осенью же мы снова превратимся в снобов и устремимся поближе к тепличным ресторанным условиям))</t>
+  </si>
+  <si>
+    <t>08.06.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7242</t>
+  </si>
+  <si>
+    <t>Рассказывайте, кто-то уже успел потусить в эти выходные в новеньком клубе Studio 3 от Lucky Group? По слухам, было сильно весело, и я склонна поверить, тк проект ждали ну очень давно и долго. А пока пытаюсь безуспешно разглядеть интерьер в этих кадрах)) 📍Малая Никитская, 24/1, #новое_место_Полин</t>
+  </si>
+  <si>
+    <t>07.06.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7233</t>
+  </si>
+  <si>
+    <t>Безумно люблю новенькую студию Let's Go и внимание со стороны персонала. Не знаю, каким образом основательница подбирает себе команду, но такого уровня вовлеченности нет реально нигде, где я еще занималась.  Поскольку сам проект достаточно камерный, то каждая тренировка почти, как персональная. На мой взгляд, это супер грамотное решение, вместо того, чтобы набивать битком компактные залы.   В Let's Go я хожу на растяжку, и мне нравится, что здесь она не про шпагат любой ценой, а про развитие гибкости тела. Всегда выхожу с занятия, как после хорошего массажа: все тело подвижно, нет зажимов и бонусом исчезают отеки))  В общем, люблю, рекомендую. </t>
+  </si>
+  <si>
+    <t>06.06.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7229</t>
+  </si>
+  <si>
+    <t>Прочитала про поддержку, которую устраивают организаторы предстоящего Gastreet International Restaurant Show для рестораторов, и сразу так тепло на душе стало.  — Снизили цену на базовый билет «Профи» практически вдвое, по сравнению с 2025-м.  — Вернули отдельный билет «Шефский».  — Все спикеры Gastreet за все годы могут приехать в 2026-м бесплатно. — Рестораторам, которые закрыли или готовятся закрыть свой бизнес, дарят промо-билет «Фан». — Также билет «Фан» дарят при покупке четырех основных билетов, чтобы рестораторы смогли привезти с собой еще больше своих сотрудников. Напомню, фестиваль открывается уже завтра, и до 12 июня Красная Поляна станет площадкой, где представители индустрии будут обсуждать актуальное: ИИ, оптимизация, диверсификация и как вообще адаптироваться к законодательным реалиям.  Подробнее о программе и спикерах. </t>
+  </si>
+  <si>
+    <t>05.06.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7228</t>
+  </si>
+  <si>
+    <t>Знакомый, но слегка забытый мной Community, куда была рада заглянуть в прошлые выходные. Ни разу не была в их дворике, а как там, оказывается, уютно! Пила малиновый пунш, танцевала, а через часик, довольная, прогулялась пешочком домой. Еще одно приятное место для лета.</t>
+  </si>
+  <si>
+    <t>05.06.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7227</t>
+  </si>
+  <si>
+    <t>Резюме празднования будет позже😄, а пока несколько #анонс_Полин или где открывают сезон в эти выходные:   — Открытие сезона, три дня музыки у бассейна в Alaska pool club — Открытие летнего сезона «На даче» — Открытие Beat Film Festival в Нюанс — Открытие сезона в Share bistro</t>
+  </si>
+  <si>
+    <t>04.06.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7226</t>
+  </si>
+  <si>
+    <t>Ваш админ сегодня празднует день рождения, но, прежде чем вы броситесь меня поздравлять, я хочу признаться вам в любви. Моя читающая, интеллектуальная и самая думающая аудитория! Элита элит! Люблю вас, и особенно ценно, когда такие, как вы, прислушиваются к моим рекомендациям❤️</t>
+  </si>
+  <si>
+    <t>03.06.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7224</t>
+  </si>
+  <si>
+    <t>Умиииираааю😭😂😂😂</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7225</t>
+  </si>
+  <si>
+    <t>Доброе утро всем, кроме участников ПМЭФ. Объявляется неделя панелей, PDF-файлов, инвестиционных проектов и эксклюзивных вечеринок, где люди с расстегнутыми ширинками и застрявшими в зубах кусками рибая будут танцевать под «Матушка земля». Среди почетных гостей — Кэндис Оуэнс, Эндрю Тейт и Эррол Маск. Алекс Джонс, Ник Фуэнтес и Майло Яннопулос не доехали. С важным докладом выступит делегация Талибана и представители Северной Кореи. В Москве наблюдается снижение воздуханской активности, а в питерских аптеках — рост продаж миромистина. Желаю всем пережить эту неделю с честью и достоинством 🙏🏻</t>
+  </si>
+  <si>
+    <t>02.06.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7223</t>
+  </si>
+  <si>
+    <t>Очень нравится, что делают сейчас Yauza Place. Заведение с достаточно большим пространством, и ребята настолько разнопланово его используют, что это круто и с точки зрения привлечения трафика, и по части досуга, потому что здесь хочется посетить примерно все, и этим место к себе по-хорошему привязывает.  Например, глядя на их афишу, я понимаю, что моя боль «как наполнить неделю интересным» полностью закрыта. Хочется и на диджея, и на хатха-йогу. Плюс уже запланировала воскресный кофе-рейв, когда будет стабильное солнце (надеюсь, уже на этой неделе).  Мне кажется, в период, когда везде примерно одни и те же разговоры, еда и концепции, ребята делают действительно классное. </t>
+  </si>
+  <si>
+    <t>02.06.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7219</t>
+  </si>
+  <si>
+    <t>Мне захотелось домой букет сирени. Я в целом люблю украшать квартиру чем-то простым и нежным, и в этот раз к тз добавилось желание того самого аромата.  У меня есть личный пул студий, куда я обращаюсь за небанальными букетами, и Зверобой — одна из них. Всегда свежие и стильные композиции, плюс лояльный сервис. Пока листала канал, захотела еще и пионы, но их приметила для мамули.  Милый фан-факт: оказывается, супер зеленая веранда Cream Soda, которой я любовалась в прошлом году на завтраках — тоже дело золотых рук команды Зверобоя. </t>
+  </si>
+  <si>
+    <t>01.06.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7218</t>
+  </si>
+  <si>
+    <t>Занятный запуск к началу лета от ресторанного гида GreatList. Для жителей и гостей двух столиц подготовлено настоящее гастропутешествие по Москве и Санкт-Петербургу. В Great Selection Guide вошли тематические маршруты, через которые вкуснее всего знакомиться с городом, меню со знаковыми блюдами иностранных шеф-поваров в лучших ресторанах двух столиц и даже специальные гастрономические рейсы в «Сапсане» на дни ПМЭФ. Все это торжество гедонизма продлится до 30 июня, детали смотрим тут, и забираем в копилку летних приключений.</t>
+  </si>
+  <si>
+    <t>01.06.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7217</t>
+  </si>
+  <si>
+    <t>С утречком! 😂 Я каждый раз в любимой Кофемании</t>
+  </si>
+  <si>
+    <t>31.05.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7208</t>
+  </si>
+  <si>
+    <t>Пост выходного дня я посвящаю баньке! Погрелась и расслабилась за всю трудовую неделю в Банях Малевича. Сейчас для меня это лучший комплекс, объясняю, почему: 1. Большая и сама баня, и все пространство в целом. Обычно в банях мне тесновато, но тут полное раздолье.  2. Хороший спа комплекс и массаж. В этот раз не успела, но полная запись лишь подтверждает мое мнение.  3. Приятные перемены на кухне. В прошлый визит я указала на кухню, как на точку роста, тк отдельные моменты могли быть получше. Конечно, вряд ли причина перемен только в моем отзыве, но речь в целом про то, как быстро ребята работают с обратной связью. 4. Безупречный, всегда приятный текстиль. Никаких потрепанных полотенец и уставших простыней.  5. Открытие веранды в мужском разряде, чтобы отдохнуть на свежем воздухе после парений. Для девушек веранда и банный двор будут доступны по вторникам, а по средам наполняют магниевые купели в женском разряде.  Ну, и еще одно наблюдение: по выходным соседний Alaska pool bar, конечно, полный, зато бани свободные, что супер удобно. И даже с приходом тепла я планирую не бросать эту идею, а ездить в баню, потому что восстановление колоссальное.  </t>
+  </si>
+  <si>
+    <t>30.05.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7203</t>
+  </si>
+  <si>
+    <t>Кофемания в Сколково вчера презентовали longevity меню) Приятно увидеть знакомые блюда, которые чаще всего стандартно заказываю, но скорректированные в рамкаx контекста долголетия. Например, в блюде «утро в кофемании» вместо глазуньи теперь яйца пашот и добавлена куриная грудка су-вид. Иронично то, что именно так я всегда и корректирую свой заказ (иногда меняя грудку на лосось), ну а теперь этого и делать не надо. Пока что такое меню только в нескольких локациях Сколково, но скоро появится на Неглинной и еще в нескольких точках)</t>
+  </si>
+  <si>
+    <t>30.05.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7202</t>
+  </si>
+  <si>
+    <t>Мальчик: стоит в очереди за сэндвичем из Чапы Мужчина: стоит в «Бибирево» за окрошкой на пиве 🔥 Александр Леонидович снова удивляет) Окрошка на «Балтике» за 1 рубль!</t>
+  </si>
+  <si>
+    <t>29.05.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7200</t>
+  </si>
+  <si>
+    <t>SMASH POiNT на Большой Бронной теперь работает круглосуточно. Завтра, когда рано-рано утром после какой-нибудь отличной вечеринки, будете думать, где бы съесть бургер с картошечкой, вспомните мой пост 😄 </t>
+  </si>
+  <si>
+    <t>29.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7197</t>
+  </si>
+  <si>
+    <t>Очень горжусь нашей совместной работой с платформой @lio.store, которую мы готовили этой весной. Идея провести диалог между стилем и пространством сама по себе очень хрупкая, тк важно учесть уместность, при этом сохранить индивидуальность.  Вместе мы составили несколько разных пляжных образов к лету и отпуску, а еще подборку атмосферных мест на завтрак, ужин, для встречи с друзьями. В образах изделия Splash sportswear, Metamorphosi swimwear, Aksentie, Lamore, в которые я влюбилась.   Получился целый красивый гайд. Так сказать, продолжение «Полин, куда сходить» в виде «Полин, что туда надеть»)) Смотрите, сохраняйте места и выбирайте образы.  ООО «ЛИО» 2VfnxviYv8r 7703419969</t>
+  </si>
+  <si>
+    <t>28.05.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7196</t>
+  </si>
+  <si>
+    <t>Не оставляю только в случае, если сервис был максимально невнимательным или допущены грубые ошибки в заказе. Но в Москве сейчас такое редко встречается. Бизнесы борются за качественное обслуживание, да и в целом выживают только красавчики. Ну а в таксебешное мы не ходим))</t>
+  </si>
+  <si>
+    <t>28.05.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7187</t>
+  </si>
+  <si>
+    <t>Старожилы индустрии продолжают осваивать Варварку, и, вслед за Александром Леонидовичем Раппопортом поближе к Кремлю обживается Аркадий Новиков, который после IMA открывает буквально в том же здании новый ресторан Magritte. В целом логика понятна: ребятам из Думы и апэшечки надо где-то обсуждать насущное и пока, по моим данным, они облюбовали под это дело «Машеньку». То теперь, кажется, у них появился выбор. Да и туристы, наверняка, будут впечатлены ужином с панорамой на Зарядье.  По моим ощущениям, заведение чем-то напоминает Most Brasserie на Кузнецком, но здесь кухня будет средиземноморская, с raw-баром и собственной пастой. Под винцо и виды, конечно, идеально. Думается, что в срезе этой аудитории заведение будет иметь успех, но, как всегда, поживем, увидим.  #новое_место_Полин</t>
+  </si>
+  <si>
+    <t>27.05.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7186</t>
+  </si>
+  <si>
+    <t>На днях у меня случилось «расслабленное» настроение. Вот прийти в рубашке, джинсах и кедах, без пафоса навернуть супер простое и недорогое блюдо и, возможно, шливануть качественной выпечкой (что вообще не в моем стиле). То есть место на достаточно бюджетный средний чек, простое и вкусное. Куда бы я пошла? •Limbo (их несколько, мне ближе точка, что на Яузе), где широкий выбор достаточно понятных блюд и шикарный ассортимент выпечки. •Лицей. Про них писала неоднократно. Для меня отличное «спокойное» место для времяпрепровождения с подругой за завтраком. •6am на Садовнической, но сейчас у них небольшие ремонтные работа, поэтому идем во вторую точку к ребятам в 6pm в «Садовых кварталах» в Хамовниках. Меню почти (если не полностью) точь-в-точь. •Salatnica. Салаты с любыми топпингами, которые ты можешь собрать как самостоятельно, так и купить готовый. У ребят все рассчитано по бжу. Ну, и я без ума от любых смузи, их там целое отдельное меню. •Marta’s Deli. Признаюсь, не была тут, но намереваюсь добраться. Место, где Марта (полагаю, основательница) готовит еврейские блюда и откуда, цитирую, «голодным никто не уйдет, проверено на всех родственниках». Уж очень уютно выглядит. •Eva (моя любимая в Хамовниках). Это заведение, очевидно, выше по чеку и уровню, но степень моего утреннего комфорта и моих любимых греческих блюд там достигает заданной планки. •Senti Menti на Солянке. Безумно приятное итальянское местечко. Завтраков там нет, поэтому отправляемся на плотный традиционный обед с пиццей, пастой и ванильным мороженым с пончиками. •Masa Madre. Легендарное место с такими же легендарными сэндвичами с мортаделлой. Съел один и сыт на весь день. Кстати, сэндвич у них только в обед и до вечера, на завтрак не урвете. #подборка_Полин</t>
+  </si>
+  <si>
+    <t>26.05.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7185</t>
+  </si>
+  <si>
+    <t>В июне еду в Сочи! При поддержке Альфа-Банка там пройдет фестиваль предпринимателей «Атланты Сити», и, когда я увидела список спикеров, поняла, что хочу там быть, и точка)) Решила сразу вписать этот #анонс_Полин в свой деловой календарь, и рассказываю вам, чтобы вы тоже могли присоединиться.   Делиться опытом и кейсами на «Атланты Сити 2026» будут 50+ владельцев и топ-менеджеров компаний из разных ниш бизнеса: Оскар Хартманн (AKTIVO, 14 единорогов), Виктор Кузнецов («ВсеИнструменты.ру»), Евгений Демин (Splat), Александр Сысоев («2ГИС»), Виктор Семенов («Белая дача»), Дмитрий Фомин (DOFOMIN GROUP), Алексей Васильчук («Чайхона №1», RESTart Vasilchuk Brothers), Сергей Иванов (ГК «ЭФКО») и др.   Послушать их опыт, обсудить вопросы в узком кругу и разобрать кейсы — это супер бесценно, поэтому уже начинаю готовиться. Такой вот у меня получился воодущевляющий старт рабочей недели.  Да, и как вы заметили, я крайне редко поддерживаю какие-либо форумы, и это должно быть либо что-то супер масштабное, либо нишевое, но профильное. И предстоящий фестиваль - это как раз про первое. </t>
+  </si>
+  <si>
+    <t>25.05.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7184</t>
+  </si>
+  <si>
+    <t>На что клюнем, товарищи спортсмены-биохакеры?😄</t>
+  </si>
+  <si>
+    <t>22.05.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7179</t>
+  </si>
+  <si>
+    <t>Так, у нас с вами намечается #новое_место_Полин в начале лета. 1 июня Андрей Зайцев открывает ресторан  «Золотой заяц» на территории «Сколково». Мне кажется, что это будет супер проект, где уже от рендеров веет quiet luxury. По кухне — итальянская классика, raw-бар и стейки из собственных камер вызревания. Но больше всего мне понравилось зонирование. Тут и приватные комнаты, и терраса, и просторный общий зал, который в Москве с огнем не сыщешь. Есть ощущение, что там будет неплохая посадка, невзирая на 200 посадочных. В общем, заранее продумали, чтобы ребятам наукограда было, и где поужинать, и переговорить)</t>
+  </si>
+  <si>
+    <t>22.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7177</t>
+  </si>
+  <si>
+    <t>Сегодня мой любименький Юг22 будет гулять день рождения. Вот уже 4 года это наша стабильно яркая и приветливая частица Средиземноморья. Праздник планируют закатить в формате итальянской фиесты, которая после 22:00 перетечет в бар на минус первом этаже. Совсем недавно танцевала там, и это было очень весело. Идем угощаться лимончелло и канноли, тусить и встречать лето)) P.S.: и непременно закажите коктейль из коллаборации с Nude Store, в подарок дарят шедевральные твилли!</t>
+  </si>
+  <si>
+    <t>21.05.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7175</t>
+  </si>
+  <si>
+    <t>Евгений Романенко, по видимому, «отвоевал», если не все Лужники, то хотя бы дорожки для спортсменов, и теперь толпу темщиков, интервьюерщиков и прочих праздно гуляющих кочевников с патриков хоть как-то разграничат с желающими побегать.  Следила за тем, что разворачивалось вокруг локации, и рада, что администрация комплекса, как и сам Пинский-таки вышли на диалог, и лед тронулся до того, как главный спортивный спот города превратился в едальню. </t>
+  </si>
+  <si>
+    <t>21.05.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7170</t>
+  </si>
+  <si>
+    <t>Прогуливалась сегодня по Пятницкой и зашла за утренним кофе в «Аэроплан» — главное кафе моей юности. В свое время это было место, где я работала, читала, училась и просто приходила туда в настроении «не знаю, куда податься». С тех времен, конечно, многое (если не все) изменилось, но так приятно было снова окунуться в эту ностальгию.  Появилось шикарное меню завтраков, обновилась витрина с выпечкой, но их особая атмосфера осталась прежней, и это круто. По контингенту - здоровый микс из культурных людей, зумеров и офисников. По кофе тоже все более, чем достойно. В общем, молодцы.</t>
+  </si>
+  <si>
+    <t>20.05.26 15:53</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7168</t>
+  </si>
+  <si>
+    <t>Открыла для себя Amber с новой стороны. Заглянули туда с девчонками перед вечеринкой и подумали, что это может быть прикольным fancy place, чтобы начать вечер и настроиться на веселье. Отличные суши и приятная атмосфера цветного. А вот Аврору по соседству я совсем не люблю, но пост сегодня не о ней))</t>
+  </si>
+  <si>
+    <t>20.05.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7163</t>
+  </si>
+  <si>
+    <t>К десертам я чаще всего равнодушна, а, если они и случаются, то в очень редкий период. Но вот к чему я дышу неровно, так это к шоколаду. Знаю меру, держу себя в руках, но обычно такие наборы задерживаются дома ненадолго. Выбирать стараюсь только премиальные и качественные, Leonidas один из них. Раньше я покупала его в бутике в Столешникове, и рада, что после паузы бренд снова с нами. В Европе это одна из самых известных сетей бельгийского шоколада и официальный поставщик королевского двора. Такое нам, конечно, подходит.  По промокоду POLA10 до 30 июля действует скидка 10%. Покупаю себе и пару раз брала для бизнес-презентов. Сделать подборку своего любимого шоколада? </t>
+  </si>
+  <si>
+    <t>19.05.26 19:52</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7162</t>
+  </si>
+  <si>
+    <t>Я и три мои личности все еще на связи 💃🏽</t>
+  </si>
+  <si>
+    <t>19.05.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7161</t>
+  </si>
+  <si>
+    <t>Это великолепно позитивный фильм в наши времена! Сеансов море, но выловить места на вечерний почти во всех кинотеатрах столицы оказалось еще той задачкой, представьте! Ходила вчера в 21:50, хотя вот это старческое, «ну, Полин, ну, куда, тебе спать скоро ложиться», присутствовало, но не победило) Кстати, впервые побывала в «5 звезд» на Смоленской. И знаете, это оказался шикарный маленький зал и супер бюджетно по сравнению с аналоговыми «Москвой» и «Романовым». В общем, смотрите! Кто видел, как вам?</t>
+  </si>
+  <si>
+    <t>19.05.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7160</t>
+  </si>
+  <si>
+    <t>Неочевидный факт обо мне)))) Передаю привет всем близнецам … или таким же неопределившимся) за кадром еще зеленый сок</t>
+  </si>
+  <si>
+    <t>18.05.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7159</t>
+  </si>
+  <si>
+    <t>Словом этой весны провозглашаю слово «нишево». Но обязательно в значении «отстоять час в очереди за булкой, а потом съесть ее на коленке». А если серьезно, я совсем не понимаю этой истерии вокруг модных в этом сезоне Автомойки by Veladora, Чапы и бейглов Nephew. Да, это можно списать на усталость москвичей от помпезности классических ресторанов с человеческим сервисом, бойкот ценам (хотя тут спорно, потому что счет в таких «булочных» уже сравним с ресторанным), но мне все это напоминает кота, которому ты покупаешь шикарную лежанку, а он выбирает коробку от нее. Поиграет, и потом все равно придет на место.  </t>
+  </si>
+  <si>
+    <t>16.05.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7154</t>
+  </si>
+  <si>
+    <t>Москва, на самом деле, лучший город Земли. С такой мыслью я бежала сегодняшнюю эстафету по Садовому кольцу, восхищаясь то видами, то дорогой) Я не готовилась к забегу специально (да, занимаюсь спортом, но прицельно вот так не бегаю), поэтому для меня такие мероприятия - это всегда некий вызов самой себе. Но все было здорово! Очень ободряющий спортивный дух, и супер поддерживающая работа волонтеров на протяжении всей дистанции. Ребята, вы классные! Мы все, кто вышел этим утром на Садовое, классные))</t>
+  </si>
+  <si>
+    <t>15.05.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7153</t>
+  </si>
+  <si>
+    <t>В эти выходные нас с вами ждет череда «дворовых» открытий сезона: - 16 мая Leveldva Dvor с их вечеринкой под открытым небом. - 16 мая открытие летнего двора DFF Radio. - 16 мая, Alaska Pool Club большая дневная вечеринка, старт сезона Alaska Sessions. А лето-то приближается! Планирую потанцевать в Leveldva, приходите)</t>
+  </si>
+  <si>
+    <t>13.05.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7152</t>
+  </si>
+  <si>
+    <t>Веранда новенького Nuance в Столешникове — это чисто Чапа для тех, кто тоже хочет сидеть во дворе, но делать это с комфортом)) а если без шуток, то, мне кажется, место будет ооочень привлекательное. 16 мая техническое открытие, может, заглянуть?</t>
+  </si>
+  <si>
+    <t>12.05.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7151</t>
+  </si>
+  <si>
+    <t>Первый рабочий день после затяжных выходных (и тем более, отпуска) ощущается примерно так))</t>
+  </si>
+  <si>
+    <t>11.05.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7150</t>
+  </si>
+  <si>
+    <t>Выходные принесли некоторые новости о закрытиях, на этот раз поминаем еще два места: Л.Е.С и Шинок. И если Л.Е.С на моей памяти всегда был полупустым, то вот Шинок была удивлена увидеть в списке, хоть и не ходила. Все-таки почти 30 лет на гастрокарте. Все идет ровно так, как завещал Зарьков, и зачистка рынка разворачивается прямо перед нашими глазами.</t>
+  </si>
+  <si>
+    <t>09.05.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7149</t>
+  </si>
+  <si>
+    <t>С праздником, друзья! Мирного неба над вашими головами 🤍</t>
+  </si>
+  <si>
+    <t>08.05.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7140</t>
+  </si>
+  <si>
+    <t>Мой путеводитель по Марбелье выглядит, как грамотный баланс между спортом, работой и весельем)) Собрала для вас топ мест, где бывала чаще всего. Сохраняйте, пересылайте, пользуйтесь. 📌 Завтрак The Cult coffee, wine &amp; bakery или, как я ее называю «Местная Кофемания». Не самый лучший вариант в плане еды, но там классная расслабленная атмосфера, русскоговорящее комьюнити и пространство для новых знакомств. Rosas Café Marbella - классические и хелси вариации в окружении бесчисленного количества роз. Organic Cold Pressed Juicery - сюда хорошо заглянуть после длительной утренней прогулки по набережной: модно, вкусненько, ну, и само название отсылает к зожу.  ABC - супер стильная местная кофейня. ROASTED Specialty Coffee - еще одно место, где взять холодных кофеек и поработать 📌 Досуг  Studio 34 - роскошный пилатес Padel and Tennis Club Nueva Alcantara - тот самый падел. Об этом виде спорта я узнала пару лет назад именно в Марбелье THE I/O - кроссфит, зал и спорт-кафе — все в одном месте. Вообще показалось, что это даже как некое спортивное комьюнити Happy Times Kids Club - отличный детский клуб, где можно оставить деток и пойти на спорт. К слову, весь спорт (пилатес, падел и зал, о которых пишу) расположен рядом с этим детским клубом, что достаточно удобно El Corte Inglés (сеть премиум супермаркетов) с едой, одеждой и этажом фуд-корнеров. По атмосфере напоминает лондонский Harrods 📌 Ужин  Почти все, что находится на территории отеля Marbella Club, но чаще всего я ходила к любимчикам: - Gaia - Lena - Los Abanicos из нетривиального и неочевидного (реко местных приятелей). Говорят, тут лучшие бычьи хвосты - Estepona (город по соседству, по сути пригород Марбельи), отель Finca Cortesin</t>
+  </si>
+  <si>
+    <t>07.05.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7139</t>
+  </si>
+  <si>
+    <t>Доброе побережное утро! Знаю, что солнцем сейчас Москву не удивить) поэтому собираю вам свой большой «путеводитель» по Марбелье.</t>
+  </si>
+  <si>
+    <t>06.05.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7137</t>
+  </si>
+  <si>
+    <t>Сидела я прекрасным вечером, наслаждалась живой музыкой и невероятно притягательной, даже магической, атмосферой. Решила вспомнить, а где в Москве вот так вот можно посидеть? Пишите в комментариях ваши варианты, а я соберу свою подборку.</t>
+  </si>
+  <si>
+    <t>05.05.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7136</t>
+  </si>
+  <si>
+    <t>Пинский здорово облегчил задачу всем кочующим блогерам с патриков и садовых кварталов, ведь теперь, чтобы тусить в Лужниках, не надо осваивать модный теннис, падел или хотя бы бег. Можно просто прийти и поесть. Пупупууу))) как же так просто и быстро все случилось (город Пинского в Лужниках) — загадка.</t>
+  </si>
+  <si>
+    <t>05.05.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7135</t>
+  </si>
+  <si>
+    <t>Мое утро сегодня выглядит так)) А еще я та самая персона, которая по утрам не может выбрать: чай или кофе, и выбираю все. И сверху прошу еще грин джус</t>
+  </si>
+  <si>
+    <t>04.05.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7133</t>
+  </si>
+  <si>
+    <t>Всего три недели с открытия BUS hand roll bar, и вот Champagne shower стоит уже не 500, а 750 тысяч. Инфляция бьет по самой незащищенной части населения 🙈</t>
+  </si>
+  <si>
+    <t>03.05.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7127</t>
+  </si>
+  <si>
+    <t>На Садово-Кудринской в эти выходные открылся закрытый members' club Allen's. Честно, не сильно верю в такой формат, поскольку, те, кому реально нужна приватность, гуляют так, что никто и никогда не узнает. А условно закрытые клубы, как правило, несложно открываются для красивых девчонок, на которых идут платежеспособные мужчины. Но посмотрим, как будет устроено здесь, и, конечно, интересно узнать стоимость членства.  До этого видео думала, что это какая-то больше история для своих, чем коммерческая. Но, если такая «случайная запрещенная съемка» не часть маркетинга, то я еще больше не понимаю, для какой аудитории это место. Но выводы делать рано, посидим, посмотрим)</t>
+  </si>
+  <si>
+    <t>02.05.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7126</t>
+  </si>
+  <si>
+    <t>А если вдруг все заблокируют, пойду на свадьбы тамадой 😄</t>
+  </si>
+  <si>
+    <t>01.05.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7125</t>
+  </si>
+  <si>
+    <t>Не знаю точно, какая сейчас погода в Москве, но мое утро сегодня точно прекрасно)</t>
+  </si>
+  <si>
+    <t>01.05.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7122</t>
+  </si>
+  <si>
+    <t>За эклерами едем? В Переделкино снова открывается поп ап «Алло Алло», и это, конечно, весомый аргумент поехать в городок писателей в выходные.  В прошлом году, помню, я здорово наелась и нагулялась, чего и вам желаю. Работать поп ап будет несколько дней на майские: 2-3 и 9-10 мая с 10:00 и до 22:00, или до последнего эклера.</t>
+  </si>
+  <si>
+    <t>30.04.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7121</t>
+  </si>
+  <si>
+    <t>Навязанный вайб весны: скинуть вес, покрасить волосы, выйти на пробежку. То, чего на самом деле хочет душа:</t>
+  </si>
+  <si>
+    <t>30.04.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7113</t>
+  </si>
+  <si>
+    <t>Мясцо победило! Ловите #подборка_Полин, куда идем на майские шашлыки, пока погода к нам не благосклонна)</t>
+  </si>
+  <si>
+    <t>29.04.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7112</t>
+  </si>
+  <si>
+    <t>Тем временем батл «Трапезника» и Перельмана продолжается )) Не «закрытие», а «осознанная эволюция»))</t>
+  </si>
+  <si>
+    <t>29.04.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7111</t>
+  </si>
+  <si>
+    <t>Если сегодня легкий апрельский снегоураган унесет вас к Ресторанам Раппопорта, считайте это знаком. До 1 мая во всех ресторанах холдинга действует антиснежный протокол, и всех гостей угощают горячим кофе, чтобы переждать это снежное безумие было теплее и приятнее. Именно угощают, без всех этих штучек «от суммы чека» или «к десерту». Список ресторанов тут. </t>
+  </si>
+  <si>
+    <t>28.04.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7110</t>
+  </si>
+  <si>
+    <t>Мне сбросили шокирующий инсайд: ресторан Sage работает последний месяц и закрывается 15 мая на реконцепт. К тому, что будет с помещением после — Дмитрий Блинов иметь отношения уже не будет. Кризис настолько суровый, что схлапываются даже рестораны, где в собственниках Роман Аркадьевич.</t>
+  </si>
+  <si>
+    <t>28.04.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7108</t>
+  </si>
+  <si>
+    <t>Совсем скоро наступит тепло, и знакомства будут происходить на улицах и в парках. Но пока погода раскачивает нас на качелях, 88date продолжает свои выходы в оффлайн и запускает Live Connect, чтобы люди могли знакомиться в заведениях.  И тут мой внутренний маркетолог снова ликует, потому что идея очень классная: на столах в ресторане лежат костеры с QR-кодом. Сканируешь его и видишь, кто сейчас здесь и открыт к знакомству. Дальше можно лайкнуть, написать или продолжить вживую. Ну, класс же!  Ближайшие Live Connect вечера 30 апреля в моем любименьком Юг22 на Большой Никитской 22, и 1 мая в Uilliam’s на Цветном. Все, кто сингл, берем на заметку! </t>
+  </si>
+  <si>
+    <t>27.04.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7107</t>
+  </si>
+  <si>
+    <t>Прогнозы, конечно, внедряют оптимизма, но мы с вами помним все басни про самое жаркое лето и тп. Поэтому голосуем, что сейчас будет актуальнее</t>
+  </si>
+  <si>
+    <t>27.04.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7099</t>
+  </si>
+  <si>
+    <t>Когда утром выглянул в окно, и все майские планы такие …</t>
+  </si>
+  <si>
+    <t>25.04.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7093</t>
+  </si>
+  <si>
+    <t>Позавтракали сегодня с девчонками в Loro на Трубецкой (да, несмотря на то, что живу неподалеку, добраться удалось только сейчас) Завтраки как раз только запустили, и в этом мы удачно сюда попали. Мы, конечно, хелси-пэпэшницы😄, и у нас на тарелках все без лишнего масла и соусов, но позиции сумасшедше вкусные! Временно я не могу себе такое позволить, но однозначно рекомендую всем гедонистам их попробовать (на Большой Никитской завтраки, кстати, тоже обновили). Ну, и приятно удивлена атмосферой. На первом этаже мне понравилось даже больше, чем на втором, но я фанат высоких видовых окон, поэтому выбор был предопределен) </t>
+  </si>
+  <si>
+    <t>24.04.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7087</t>
+  </si>
+  <si>
+    <t>У нас тут с вами эксклюзивчик! Сегодня на Пушкинской набережной в Парке Горького открывается Made in Bali, позиционирующийся как представительство острова в Москве. Судя по фото, балийский вайб воспроизведен с максимальной достоверностью. Интерьер делали ребята из Placebo/25, их любовь к детализации мы уже знаем по Madame Roche и Substance, и тут не исключение — в Made in Bali они привезли из индонезии 9 тысяч (!) артефактов. Кухня тоже обещает быть аутентичной, но ее я оценю после майских, планирую зайти лично. Такой вот я оперативный блогер 😅   Кстати, о майских. С 14 мая будет работать полноценная культурная программа с лекциями, йогой и вечеринками. Короче, все, как на Бали #новое_место_Полин</t>
+  </si>
+  <si>
+    <t>24.04.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7086</t>
+  </si>
+  <si>
+    <t>Танцевать будем? Выходные же) Что у нас по вечеринкам: — 24 и 25.04 Leveldva Диско от Sputnik и Anton Beznosuk и лайв от Gori и Dangerous Capsule — 24.04 Модники Вечеринка «верните мой 2к17» — 25.04 Madame Roche Вечер под музыку MONOPLAY, MIKESPIRIT, ROCCA, AVALI. — 24-25.04 Leps Asia Музыкальный вечер с шоу-программой и караоке.</t>
+  </si>
+  <si>
+    <t>23.04.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7085</t>
+  </si>
+  <si>
+    <t>Не представляю, каким еще способом поднимать уровень эндорфинов в такую погоду, поэтому пусть будет красивая еда)) #блюдо_дня_Полин: суп с морепродуктами из Юг22. Для меня он один из самых вкусных в Москве!  Не люблю сильный привкус биска, люблю больше томатное и островатое послевкусие, и этот именно такой💔  А за кадром еще салат табуле. Мой фаворит последнее время, беру везде, где вижу. В Юге22 он с морепродуктами, и это было очень свежо и белково))</t>
+  </si>
+  <si>
+    <t>23.04.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7084</t>
+  </si>
+  <si>
+    <t>Кофеманы и все, кто не в силах проснуться, этот обзор для вас! Полин в Макс</t>
+  </si>
+  <si>
+    <t>22.04.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7077</t>
+  </si>
+  <si>
+    <t>Вчера один из моих любимых гастроканалов «Трапезник» праздновал день рождения, и с уверенностью заявляю: сосисочная вечеринка удалась!  Бутербродики с колбаской просто во мне и в моем сердце)) Отличный вечер, встретила много знакомых и от души повеселилась.  Желаю проекту оставаться тем, в который мы когда-то влюбились: харизматичным, острым и объективным. Сейчас это огромная редкость. Ну, и всегда ждем и благодарим за инсайтики)</t>
+  </si>
+  <si>
+    <t>22.04.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7068</t>
+  </si>
+  <si>
+    <t>А это я успела залететь на «Арктика. Полюс света» в последний день экспозиции. Даже урвала билеты на сборную экскурсию. Любителям нашего севера очень бы понравилось (я сюда себя приписываю). Работы первых художников-путешественников по Арктике Борисова и Коровина, плюс много современных авторов-участников полярных экспедиций.  Очень ободряюще было гулять среди «ледников», ну, а лапки медведя так и хотелось потискать))</t>
+  </si>
+  <si>
+    <t>22.04.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7067</t>
+  </si>
+  <si>
+    <t>Обновленный культурный вестник, куда сходить и что увидеть прямо сейчас: — Международная биеннале «Искусство будущего», МАММ до 6 июня — Международная выставка современного искусства «Вместе», Сколково до 17 мая — Color Matrix Тима Парщикова, галерея Alina Pinsky до 12 мая — «Архетипы авангарда», Третьяковская галерея на Кадашевской набережной, до 11 мая — «Саврасов и тишина», Музей Нового Иерусалима, до 31 мая — «Дали и Пикассо», усадьба Голицыных, до 3 июня — «Эпоха Неизвестного», Третьяковская галерея, до 12 мая #анонс_Полин</t>
+  </si>
+  <si>
+    <t>21.04.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7066</t>
+  </si>
+  <si>
+    <t>Если в игру от «Антиглянца» вы уже поиграли, предлагаю перейти к гастрогиду РБК х РСХБ «Гастрономическая карта России», на которую я залипла в перерыве.  Классный инструмент, чтобы придать путешествию в том числе гастрономическую тональность. Под тоской о недавних ялтинских каникулах, просмотрела, что интересного в краснодарском крае. Впрочем, перед майскими актуально будет чекнуть и другие направления. </t>
+  </si>
+  <si>
+    <t>21.04.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7061</t>
+  </si>
+  <si>
+    <t>Утренние ритуалы: последнее время я ем очень долго, поэтому готовлю дома, беру с собой и спокойно завтракаю в машине сразу после утренней деловой агонии)) Такая вот «Кофемания без тарелок»😄</t>
+  </si>
+  <si>
+    <t>20.04.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7060</t>
+  </si>
+  <si>
+    <t>Москвичи настраиваются на еще одну неделю дождей 🥲</t>
+  </si>
+  <si>
+    <t>18.04.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7056</t>
+  </si>
+  <si>
+    <t>Ждала возвращения в Москву еще и по этому поводу — вместе с мультибрендовой платформой lio отсняли спецпроект, в который вложили весь свой вкус и душу) Вы увидите первые❤️</t>
+  </si>
+  <si>
+    <t>18.04.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7054</t>
+  </si>
+  <si>
+    <t>Утренние вайбы сегодня такие )</t>
+  </si>
+  <si>
+    <t>17.04.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7047</t>
+  </si>
+  <si>
+    <t>Сегодня в Малом Козихинском Lucky Group открывает новый ресторан Bus hand roll bar. «Свои» и расслабленные заведения сейчас на пике популярности, и, как я понимаю, Bus поедет по этому же направлению. А вот с кухней интересненько. Хенд роллы только набирают обороты, но все их заочно любят, и очень интересно будет попробовать в исполнении Артема Лопатина (который, на минуточку, стажировался у самого Дзиро Оно). Судя по впечатлениям гостей светского открытия, кухня супер вау. Ну, а если не хватит восторга, можно заказать Champagne Shower за полмиллиона))  Фото из запрещенной сети. </t>
+  </si>
+  <si>
+    <t>16.04.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7046</t>
+  </si>
+  <si>
+    <t>Что у нас с выходными? Собрала несколько идей, в том числе семейного формата, что точно не пропускаем: — Ярмарка современного искусства |catalog|, 17-19.04 Погулять, посмотреть, а может, и прикупить что-то.  — Старт сезона супергонки Кубок GT. Гран-При Москвы на «Moscow Raceway», 18.04 Мероприятие уличное, поэтому запасаемся дождевиками)) На случай непредсказуемой погоды есть трибуны с крышами.  — Завтрак с «Зеленой школой» Парка Горького в Кривоколенном, 9с3, 19.04 Чудесное мероприятие формата #куда_с_детьми_Полин , приобщаем ребятню к взаимодействию с природой.  — Лекция «Диагноз по портрету: чем «болели» персонажи известных картин» в Музее Зиларт, 19.04 #анонс_Полин</t>
+  </si>
+  <si>
+    <t>15.04.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7045</t>
+  </si>
+  <si>
+    <t>Ну, мы 🤭</t>
+  </si>
+  <si>
+    <t>14.04.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7044</t>
+  </si>
+  <si>
+    <t>Не то, чтобы сильно, но все же соскучилась по Москве, и уже скоро возвращаюсь. Первым делом в планах забег по любимым бьютипростоанствам и на спорт. А еще хочу заглянуть в шоу-рум RUBAN на Ермолаевском переулке на распродажу архивных коллекций. Приглянулись пара платьев и жилет, надеюсь, они еще меня ждут))</t>
+  </si>
+  <si>
+    <t>14.04.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7035</t>
+  </si>
+  <si>
+    <t>23 апреля Siberia открывает новый банный комплекс в Москве, и, уже сейчас видно, что проекты у них, конечно, супер продуманные. В Siberia на Бауманской (а это 1,5 тысячи квадратов, на минуточку), будет пять самостоятельных пространств: «Аркаим», «Искер», «Монастырская», «Саха» и «Хигол», и каждое основано на реальном историческом, культурном или природном контексте. Мою любовь к парениям вы знаете, и тут мне заранее любопытно, как те фишки в каждой из церемоний. Да, и еще из любопытного: кухню для этого комплекса создавала команда ресторана Manul, так сказать, для полноты погружения.  📍Новая Переведеновская, 6с3, #новое_место_Полин</t>
+  </si>
+  <si>
+    <t>13.04.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7027</t>
+  </si>
+  <si>
+    <t>Перенесем #обзор_Полин в солнечную Ялту, как обещала, друзья, это вау! Не была в Крыму достаточно давно, и рада, что случилось вернуться сюда именно в отель Pallasa.  Да, не могу сказать, что он также на слуху, как популярная Мрия, но по мне, отель точно заслуживает места в каком-нибудь топ-5 самых красивых и атмосферных мест на Крымском побережье. Супер камерный и не заезженный, такой даже гедонистический и приватный от основателей культового московского Modus на Плющихе (собственно, ресторан в отеле тоже Modus). Прекрасный сервис, интерьер и легенда с отсылкой к ученому, работавшему когда-то в этих местах. Но меня сразили виды. Буквально, Лазурка или Италия, кипарисы, средиземноморские сосны, воздух, в общем, смотреть, дышать, гулять — все идеально, в том числе спа и банька, которые мы вчера благополучно опробовали.  Конечно, местами еще можно встретить контрасты локаций и местности, и они очень яркие. Но в целом, весь Крым — это именно такой контраст, а главное, за чем ты туда едешь, все же природа. </t>
+  </si>
+  <si>
+    <t>12.04.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7021</t>
+  </si>
+  <si>
+    <t>Всех с праздником светлой Пасхи из солнечного города счастья Ялты! Я тем временем в красивейшем отеле Pallasa в честь ученого И.С.Паласса. Завтра отдельно поделюсь обзором, прекрасное место 🤍</t>
+  </si>
+  <si>
+    <t>11.04.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7019</t>
+  </si>
+  <si>
+    <t>Rico в Ружейном переулке еще одна моя большая любовь, особенно для камерных празднований. Как ни зайду, одни публичные личности (я не в счет😝) То Лиза Моряк с подругой, то Родион Газманов на свидании. Кстати, стол декорировала я, вместе с декоратором, конечно) Собиралась, если вдруг интересно, в HELMS. Тоже давно любимое местечко.</t>
+  </si>
+  <si>
+    <t>11.04.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7015</t>
+  </si>
+  <si>
+    <t>Рубрика «вот это новости»: до 22 апреля в залах и в доставке Ultima Яндекс Еды рестораны Dreamteam запускают специальное меню из легендарных и самых любимых блюд гостей, которые шефы проектов приготовят в новом прочтении. Например, в Smoke BBQ на Трубной подготовили: Севиче из сибаса с кремом из батата - настоящее перуанское севиче с соусом лече-де-тигре и красным луком. Свиное ребро BBQ - всеми любимое ребро в прошлой подаче с капустой коул слоу и пшеничной лепешкой. Бургер брискет - легендарная техасская классика - нежная булочка, рваный брискет, капуста коул слоу и соус барбекю. Севиче из сладких помидоров - сочные томаты, сладкий соус чили, маринованный лук и зелень - яркая классика, которая идеально дополнит любое блюдо из коптильни. В Smoke BBQ точно стоит заглянуть, если душа просит сочного мясца. Ну, или оформляйте доставку в Ultima Яндекс Еде. Полин в Мах</t>
+  </si>
+  <si>
+    <t>10.04.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7010</t>
+  </si>
+  <si>
+    <t>Где еще заказать кулич  Финальная #подборка_Полин для тех, кто долго думал) Заведения, которые еще принимают предзаказ на кулич или те, где его можно будет забрать на месте.  Первая часть подборки тут.</t>
+  </si>
+  <si>
+    <t>10.04.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7009</t>
+  </si>
+  <si>
+    <t>Новость к пятнице от SuperJob: чаще всего ленивыми себя называют дизайнеры, аналитики, пиарщики и юристы. Меньше всего ленятся миллениалы (ну, еще бы) и бухгалтеры (низкий поклон от всех предпринимателей)). Так, ну тогда мой вопросик: тут есть дизайнеры или пиарщики? По поводу лени подтверждаете? 😄</t>
+  </si>
+  <si>
+    <t>09.04.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7007</t>
+  </si>
+  <si>
+    <t>#блюдо_дня_Полин «Римская паста» из Пробки на Цветном. Просто мой личный разрыв сердечка 💔</t>
+  </si>
+  <si>
+    <t>09.04.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7006</t>
+  </si>
+  <si>
+    <t>Настроение: Анатолий) * но вообще-то мы за зож и такое осуждаем</t>
+  </si>
+  <si>
+    <t>07.04.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6990</t>
+  </si>
+  <si>
+    <t>Уже определились с планами на Пасху? Сохраняйте, этот #анонс_Полин для всех, кто планирует отмечать праздник в кругу семьи. На «Гастровилле» в аутлете Новая Рига можно провести идеальный предпасхальный день: неспешная прогулка на свежем воздухе во время шопинга, а после — вкусные обед и, конечно, куличи с собой, чтобы накрыть воскресный стол. Здесь сейчас особенно красиво и по-весеннему уютно, а главное, есть, из чего выбрать! У витрины La Poste можно зависнуть надолго, глядя на их самый воздушный панеттоне с шоколадом и цукатами. Или у пекарни «Где хлеб», где предлагают кулич по рецептуре XIX века. Он без красителей, консервантов, как будто даже без вреда для фигуры😄 Уже сейчас можно оформить заказ или приехать и выбрать на месте Я часто рассказываю про «Гастровиллу», как про приятный загородный формат, и этот раз не будет исключением. В праздники тут особенная атмосфера: уютно, по-семейному и очень красиво. Программу на праздники смотрите тут. А у вас какие планы на Пасху, уже решили, как будете отмечать? «Гастровилла» на территории аутлета Новая Рига 📍д. Покровское, ул. Центральная, 33к10.</t>
+  </si>
+  <si>
+    <t>07.04.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6989</t>
+  </si>
+  <si>
+    <t>Что будет, если две Миранды Пристли окажутся в одной комнате? Правильно — самая iconic обложка нового номера Vogue. Анна Винтур и Мэрил Стрип вместе для свежего выпуска журнала. Легенды!❤️‍🔥 PEOPLETALK в MAX</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6988</t>
+  </si>
+  <si>
+    <t>Считаю, что эта обложка точно должна войти в список легендарных! С ума схожу и с нетерпением жду вторую часть такого же легендарного фильма🖇️♥️</t>
+  </si>
+  <si>
+    <t>07.04.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6987</t>
+  </si>
+  <si>
+    <t>В духе зумерских трендов достала свои проводные наушники. А знаете, неплохо и совершенно напрасно забытый вайб))</t>
+  </si>
+  <si>
+    <t>06.04.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6982</t>
+  </si>
+  <si>
+    <t>Работать сегодня снова решила в Look up cafe. Мой супер спот и место для повышения концентрации)</t>
+  </si>
+  <si>
+    <t>06.04.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6981</t>
+  </si>
+  <si>
+    <t>Настраиваем антенны на новую неделю )</t>
+  </si>
+  <si>
+    <t>05.04.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6979</t>
+  </si>
+  <si>
+    <t>Отвлечемся на дубайские новости, где на выходных посреди пустыни 88date устроили Speed dating в суперкарах. 30 мужчин на суперкарах (только владельцы, никакого «прокатного статуса») и 30 девушек на пассажирском. Заезд построили по типу квеста, а финишем стала закатная вечеринка под пылающие 88date в духе burning man. Не устаю повторять, как мне нравится, креатив проекта, пусть и цель знакомства уже не актуальна. Очевидно, в 88date делают ставку на офлайн-опыт для своих пользователей и, что главное, не жалеют на это ресурсов.</t>
+  </si>
+  <si>
+    <t>04.04.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6978</t>
+  </si>
+  <si>
+    <t>Доброе утро) по расписанию тренировочка в Reboot.</t>
+  </si>
+  <si>
+    <t>03.04.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6977</t>
+  </si>
+  <si>
+    <t>Ну, и о веселом, пятница же) Завтра в Leveldva диско-суббота с Vitaly Kozak, Sputnik и Artem Chelbaev в эфире. Идем дэнсить. </t>
+  </si>
+  <si>
+    <t>03.04.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6976</t>
+  </si>
+  <si>
+    <t>Вообще факт довольно очевидный. Гостевой поток снизился, поскольку сейчас люди перераспределяют приоритеты, и, если говорить про трафик, то мы все понимаем, что львиная доля заведений просто в режиме выживания.  Я согласна, что нужна более длительная поддержка, и очень грустно смотреть на то, что происходит в индустрии. В конце концов не хочется вернуться в нулевые, где останется 5-10 ресторанов, а ужин там станет событием для очень богатой и очень небольшой части населения. </t>
+  </si>
+  <si>
+    <t>02.04.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6975</t>
+  </si>
+  <si>
+    <t>Gastreet International Restaurant Show снова объявил конкурс на лучшего «Народного спикера».  Чтобы принять участие, до 7 апреля нужно подать заявку и записать короткое видео (до 1 минуты) о том, какую боль индустрии вы решаете и зачем это участникам Gastreet. С 10–20 апреля пройдет народное голосование, а 24 апреля объявят победителя. Главный приз — выступление на Gastreet 2026 и полный пакет участия. Впервые билеты получат все: финалисты — «Профи», остальные — «Фан». Кажется, у нас появился реальный способ заявить о своем вкладе в развитие индустрии. Вперед, креативные мои. </t>
+  </si>
+  <si>
+    <t>02.04.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6974</t>
+  </si>
+  <si>
+    <t>Когда приготовил кулич по рецепту Энди Шефа и не хочешь слышать ничего о суточных нормах 😄</t>
+  </si>
+  <si>
+    <t>02.04.26 05:26</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6973</t>
+  </si>
+  <si>
+    <t>А теперь к действительно важным новостям. ТАСС заявляет, что норма потребления кулича на Пасху 100-150 г в день. Есть его стоит совместно с основным приемом пищи и в первой половине дня из-за высокой калорийности. Для любителей только посыпки новостей нет))</t>
+  </si>
+  <si>
+    <t>01.04.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6972</t>
+  </si>
+  <si>
+    <t>Весна принесла сразу несколько новых открытий. Как-то тихо и бесшумно открылся японский IMA Аркадия Новикова в Зарядье, и с ним, почти по соседству, и тоже японский Motto Azabu в Метрополе. Очень достойное пополнение в туристическом центре. Чуть подальше, на Павелецкой, запустили «Своды», продолжая идею комьюнити баров с аскетичным интерьером и фокусом на гостях и кухне. Плюсом Депо. Три вокзала, где обрусевшие друзья-французы открыли Mama Roasta. Во Франции уже есть такие заведения и теперь формат захотели продолжить тут.   Очень неплохо для наших нестабильных времен #новое_место_Полин</t>
+  </si>
+  <si>
+    <t>01.04.26 04:45</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6971</t>
+  </si>
+  <si>
+    <t>Это мы с утра включили VPN и идем проверять, работает ли тут все))</t>
+  </si>
+  <si>
+    <t>31.03.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6970</t>
+  </si>
+  <si>
+    <t>Поднакопились ваши вопросики, поэтому сделаю внеплановое включение #спроси_Полин. Пока что это не регулярный формат, рубрика будет в эфире по мере частоты ваших запросов. Итак, вы спрашиваете: «Скоро день рождения (мне исполняется 33) и я хотела бы отметить с девочками 5-7 человек - приятный ужин и танцы».  Места, где точно ужин будет приятным, а где-то еще и с танцами: Probka - проверенная классика на любой случай, есть столик ровно на это количество человек. El Pimpi - круглый столик и веселье. Loro на Трубецкой - симпатичный, на днях ужинала там и видела небольшую компанию, празднующую др), также есть комнатка на мини компанию. Rico на Ружейном переулке - камерный и уютный формат. Osso - безумно вкусная итальянская кухня и есть столик на компанию.  AYU (сет в пространстве ровно на 8 человек, супер идея для др)  Hibiki лучший ресторан азиатской кухни в городе (по моему субъективному мнению), есть комнатка на небольшую компанию  За крышей - отличный вариант для небольшой компании, есть как коммунальный стол, так и объединенные на компанию, ну и конечно же прекрасная винная карта. Ну, и конечно, Kaifuso - если душа просит танцев. «Где в Москве можно профитролей поесть нормальных? Так как я сама много готовлю, в том числе и десерты, то клиент я взыскательный. Не везде была, конечно, но кажется такой десерт вообще больше никто не делает?» Сразу скажу, я не эксперт в десертах, тк ем их нечасто. Приведу примеры мест с классикой, и, может, кто-то еще подскажет в комментариях.  White Rabbit - периодически использует формат профитролей в сетах и десертах (часто с необычными кремами и текстурами). Кафе «Пушкин» - классические французские профитроли с заварным кремом и шоколадом, максимально «каноничные». Atelier de tartelettes - хотя основной фокус тарталетки, здесь можно найти мини-шу с авторскими начинками. Если нужна подобная рубрика, пишите свои вопросы/запросы в комментариях. </t>
+  </si>
+  <si>
+    <t>30.03.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6969</t>
+  </si>
+  <si>
+    <t>Ни дня без блокировок или 1 апреля нас ждет еще один сюрприз. РБК со ссылкой на источники сообщает, что с 1 апреля владельцы iPhone не смогут пополнять баланс Apple ID с мобильного счета, так как операторам поручено отключить эту функцию. По данным источников, мера связана с попыткой ограничить оплату VPN-сервисов. Ни на что не намекаю, но что-то мне подсказывает, что за эти два дня баланс Apple ID миллионов россиян будет пополнен на годы вперед 😄</t>
+  </si>
+  <si>
+    <t>30.03.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6968</t>
+  </si>
+  <si>
+    <t>Измученные новостями о блокировках админы приближаются к 1 апреля. Ваши ставки: продолжит работать?</t>
+  </si>
+  <si>
+    <t>29.03.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6967</t>
+  </si>
+  <si>
+    <t>Семифреддо стоит любить уже хотя бы за обилие таких историй. (Впрочем, как и фениксов, которые там периодически воспаряют)</t>
+  </si>
+  <si>
+    <t>29.03.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6966</t>
+  </si>
+  <si>
+    <t>#ПодслушаноАнтиглянцем в “Семифреддо”: - Он был так влюблен, что купил у моей подруги мой номер за серьги Graff. Ну не самые топовые, тысяч за двадцать евро, она скромно так попросила. …На свидание пришел без цветов. Всю дорогу ругал бывшую жену и говорил, что, да, сейчас у него в ведомстве дела не очень, но он воспарит как птица феникс. Так и сказал - “Я воспарю, как птица феникс!” на свой госслужбе. И подарил мне… КНИГУ. “Екатерина Великая”. Типа, я Екатерина, и она тоже. ВОТ ТАКЕННОЕ ТАБЛО на всю обложку. Это мне. А подруге - Graff.</t>
+  </si>
+  <si>
+    <t>28.03.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6965</t>
+  </si>
+  <si>
+    <t>Рубрика «хотелка дня» — часы из коллаборации Рестораны Раппопорта и Simach. Дизайн иронично намекает на то самое роскошное, о котором мы все подумали. Но по мне, настоящая роскошь идет в пакете привилегий, который открывается с фактом владения часами. А там как бы, на минутку, скидки 20% во все Рестораны Раппопорта, доступ в закрытый сигарный клуб, приоритетные бронирования и много чего еще.  Стоимость часов 50 000₽, релиз 1 апреля ограниченным тиражом. </t>
+  </si>
+  <si>
+    <t>27.03.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6964</t>
+  </si>
+  <si>
+    <t>Что на выходные: танцы, бранчи, все дела) 27 марта • мастер-класс в Blar • спецпоказ «Картины дружеских связей» в Третьяковке 29 марта • гриль-бранч Alaska pool club • morning coffee club в Yauza place</t>
+  </si>
+  <si>
+    <t>26.03.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6955</t>
+  </si>
+  <si>
+    <t>В моем личном топе заведений для работы Look Up Cafe определенно держится в фаворитах. Просто прекраснейшее пространство, куда приходишь, и голова как-то сама настраивается заниматься делом, а не прокрастинировать. Ну, и еще супер удобно, что если рабочий процесс зашел далеко, и вскипает крышечка, можно всегда отойти за кофе, посмотреть книги и просто пошагать (места там много!) #обзор_Полин 📍 Садовническая, 9А</t>
+  </si>
+  <si>
+    <t>26.03.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6953</t>
+  </si>
+  <si>
+    <t>Пишут, что россияне стали массово отказываться от бизнес-ланчей и начинают носить обеды из дома. Но дело не в том, что обедать в ресторане стало дорого (хотя, бесспорно, это так), но еще и в финансовой грамотности. Эксперты посчитали, что обед в контейнере обойдется примерно в 100-150 ₽ (ну, не знаю), в то время как бизнес-ланч примерно в 600-900 ₽. Ежедневную экономию 500-750 ₽ предлагают размещать на депозитах, по примеру «Эффекта латте» и копить деньги. Я, конечно, не инвестор, но иногда беру с собой контейнеры, если понимаю, что дела идут плотно, и времени на размеренный завтрак или обед не будет. Но получается забавно. Мы все считали, что главный враг ресторанного бизнеса — это кризисы и аренда, а оказалось, что общепит добивает банальная гречка в контейнере)</t>
+  </si>
+  <si>
+    <t>25.03.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6952</t>
+  </si>
+  <si>
+    <t>#блюдо_дня_Полин лимитированный смэш-бургер с креветочной котлетой и внушительной порцией черной икры в Marcelo Miracles Shop&amp;Bar. Если и добирать норму белка, то только так 😸</t>
+  </si>
+  <si>
+    <t>24.03.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6950</t>
+  </si>
+  <si>
+    <t>Разузнала, что 25 марта в Павелецкой Плазе на - 2 этаже открывается поп-ап бренда d’Alba. В прошлый раз я покупала там свою роскошную сыворотку с белым трюфелем, а в этом году, помимо знакомых продуктов, обещают новинки, в том числе антиэйдж линейку, которой пока даже нет в магазинах.  Поп-ап проработает до 10 июня. Будут дарить подарки за покупки, разыгрывать приятности, делать гравировку на продуктах. В первую неделю работы запланированы особенно большие скидки. Аж до - 53%! Еще и новый летний напиток цитрусовый маття-бамбл с малиной в коллаборации со STARS COFFEE запустили. В общем, не идем, а бежим, девочки!</t>
+  </si>
+  <si>
+    <t>24.03.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6949</t>
+  </si>
+  <si>
+    <t>Как же я смеялась 😸 Тартар из Кофемании как новый маркер готовности к переменам )</t>
+  </si>
+  <si>
+    <t>24.03.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6945</t>
+  </si>
+  <si>
+    <t>Где мужчины, Полин? Судя по фото, все будут в ΜΟΛΩΝ ΛΑΒΕ)) Ресторан продолжает знакомить с традициями своей страны и 25 марта отмечает главный праздник — День национального возрождения Греции. Будет много музыки и танцев, национальной одежды и, конечно, тарелочки, куда без них.</t>
+  </si>
+  <si>
+    <t>23.03.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6944</t>
+  </si>
+  <si>
+    <t>Весна, конечно, супер мотивирующее время. Взяла себе абонемент на 30 тренировок в Reboot, и решила пока что оставаться верной своему подходу миксовать активности. За хардкором я иду как раз-таки в Reboot, за чем-то более спокойным (хотя вряд ли барре можно таким назвать) - в SM Stretching, успокоить голову - в новенький Let's Go.  Ну, и погода сейчас просто настаивает отказаться от такси и машины и больше ходить пешком, чем я благополучно и занимаюсь. Готовимся к лету 😄 </t>
+  </si>
+  <si>
+    <t>23.03.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6942</t>
+  </si>
+  <si>
+    <t>Yes )</t>
+  </si>
+  <si>
+    <t>22.03.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6941</t>
+  </si>
+  <si>
+    <t>Знаете, где все-таки одно из моих любимейших мест на завтрак? Место, где солнце заливает зал, никакого пафоса, люди просто получают удовольствие от утра (как в одиночестве, так и в компании), запах выпечки раздается такой, что даже если вы на диете, вы оттуда не уйдете без выпечки. Ну а тартин с маслом и икрой — моя любовь! Рассказала в МАХ 💛</t>
+  </si>
+  <si>
+    <t>21.03.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6932</t>
+  </si>
+  <si>
+    <t>Красивые картинки с открытия коллективной выставки LIMÉ и The Blueprint «Отпечатки» в поддержку ежегодного списка The Blueprint 100.  Хрупкая идея того, что отпечаток становится попыткой удержать факт присутствия. И главное, какие отпечатки человек, события и время оставляют после себя. Пространство галереи оформлено как символический «отпечаток» пальца, а проект впервые дополнен авторским музыкальным сопровождением Игоря Яковенко.  Выставка проходит до 31 июля в LIMÉ Gallery на 4 этаже флагмана LIMÉ на Кузнецком мосту. Вход свободный, есть медиации, анонсы объявляют в соцсетях брендов.  </t>
+  </si>
+  <si>
+    <t>20.03.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6930</t>
+  </si>
+  <si>
+    <t>Быстро растут не только чужие дети, но и рестораны. Казалось, еще недавно я отмечала свой день рождения в новеньком в EL Pimpi, а 26 марта они уже празднуют первый год! Устраивают большой движ, приходите поздравить и повеселиться.</t>
+  </si>
+  <si>
+    <t>20.03.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/6929</t>
+  </si>
+  <si>
+    <t>Рубрика «Вы спрашиваете» (а может, и правда ее ввести?). Чудесный запрос на подборку ресторанов на компанию 10-15 человек. Собрала свой личный топ Nothing fancy Есть большой стол для компании до 12-15 человек, прикольное (именно прикольное) место, где можно пообедать с коллегами, например. Понятная и «чистая» еда. Все, как мы любим. Osso Для компании можно организовать классный вечер, тк там просто замечательный гест-менеджер и нереальный шеф. Probka  Коммунальный стол на компанию до 10 человек. Одно из самых стабильно любимых и гостеприимных мест в городе. Продолжение подборки в Мах ➡️</t>
+  </si>
+  <si>
+    <t>19.09.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7507</t>
+  </si>
+  <si>
+    <t>Lucky Group открыли штаб-квартиру Lucky Place на месте бывшего креативного пространства T1. Мода модная. Но еще больше меня впечатляет функционал, поскольку программу планируют максимально многогранную. Тут и Fun Table, где с приглашенными экспертами будут готовить всякое разное, и поп-ап кафе одного дня, и выездной формат за грибочками. В общем такой здоровый симбиоз, где каждому найдется что-то подходящее. P.S.: смотрю на программу и будто бы даже уже и не помнится, что со Studio3 что-то там не получилось. По-моему, под осенние вечера и в долгосрок вот такое куда интереснее. </t>
+  </si>
+  <si>
+    <t>18.09.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7506</t>
+  </si>
+  <si>
+    <t>Мои любимки Юг 22 открывают ночную программу. Напомню, на -1 этаже ресторана уже довольно давно проходят стабильно веселые вечеринки, и в эту субботу осенний сезон откроют таким (для меня немного неожиданным) DJ-сетом. Идем на танцы, коктейли и южный ритм.</t>
+  </si>
+  <si>
+    <t>17.09.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7504</t>
+  </si>
+  <si>
+    <t>Кадры из легендарной «Астории», которую в декабре Александр Леонидович Раппопорт откроет на Центральном Московском ипподроме. Уверена, так кропотливо отреставрировать легендарное историческое место в миллион раз сложнее, чем просто построить ресторан с нуля. </t>
+  </si>
+  <si>
+    <t>16.09.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/polinwheretogo/7502</t>
+  </si>
+  <si>
+    <t>Вот есть такие места, которых годами держишь во френдзоне, а когда приходишь, чувствуешь, что тебя, как гостя, любят там все также сильно. И что вкусно у них, и хорошо, и уютно. У меня такие отношения с рестораном Maya)) Подуставшая от Большой Никитской, я как-то заочно отношусь к нему с холодком, но всякий раз убеждаюсь, что зря.  На днях ехала на встречу с подругой, почувствовала симптомы отравления. В ресторане это не озвучила, но официант, услышав между разговором, предложил куриный бульон. Я отказалась, но чашку мне все же заботливо подали, и, знаете, как же мне стало лучше! И как же хорош был бургер из вагю у подруги, вернусь за ним точно. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3518,62 +5474,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H350"/>
+  <dimension ref="A1:H569"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="2180.039" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="2256.735" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -12454,50 +14410,3773 @@
       <c r="H349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>67675</v>
       </c>
       <c r="B350" t="s">
         <v>1042</v>
       </c>
       <c r="C350" t="s">
         <v>1045</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="E350">
         <v>401</v>
       </c>
       <c r="G350">
         <v>1</v>
       </c>
       <c r="H350">
         <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>112492</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E351">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>112493</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E352">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>112494</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E353">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>112495</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E354">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>112496</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E355">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>112497</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E356">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>112498</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E357">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>112499</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E358">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>112500</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E359">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>112501</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E360">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>112502</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>112503</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E362">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>112504</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E363">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>112505</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E364">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>112506</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E365">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>112507</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E366">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>112508</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E367">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>112509</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E368">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>112510</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E369">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>112511</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E370">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>112512</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E371">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>112513</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E372">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>112514</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E373">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>112515</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E374">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>112516</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E375">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>112517</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E376">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>112518</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E377">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>112519</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E378">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>112520</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E379">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>112521</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E380">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>112522</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E381">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>112523</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E382">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>112524</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E383">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>112525</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E384">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>112526</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E385">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>112527</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E386">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>112528</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E387">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>112529</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E388">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>112530</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E389">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>112531</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E390">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>112532</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E391">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>112533</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E392">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>112534</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E393">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>112535</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E394">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>112536</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E395">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>112537</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E396">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>112538</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E397">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>112539</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E398">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>112540</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E399">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>112541</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E400">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>112542</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E401">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>112543</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E402">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>112544</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E403">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>112545</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E404">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>112546</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E405">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>112547</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E406">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>112548</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E407">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>112549</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E408">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>112550</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E409">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>112551</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E410">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>112552</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E411">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>112553</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E412">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>112554</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E413">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>112555</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E414">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>112556</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E415">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>112557</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E416">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>112558</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E417">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>112559</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E418">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>112560</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E419">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>112561</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E420">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>112562</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E421">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>112563</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E422">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>112564</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E423">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>112565</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E424">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>112566</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E425">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>112567</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E426">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>112568</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E427">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>112569</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E428">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>112570</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E429">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>112571</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E430">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>112572</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E431">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>112573</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E432">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>112574</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E433">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>112575</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E434">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>112576</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E435">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>112577</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E436">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>112578</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E437">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>112579</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E438">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>112580</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E439">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>112581</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E440">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>112582</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E441">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>112583</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E442">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>112584</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E443">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>112585</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E444">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>112586</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E445">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>112587</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E446">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>112588</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E447">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>112589</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E448">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>112590</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E449">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>112591</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E450">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>112592</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E451">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>112593</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E452">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>112594</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E453">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>112595</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E454">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>112596</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E455">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>112597</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E456">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>112598</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E457">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>112599</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E458">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>112600</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E459">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>112601</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E460">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>112602</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E461">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>112603</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E462">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>112604</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E463">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>112605</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E464">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>112606</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E465">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>112607</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E466">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>112608</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E467">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>112609</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E468">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>112610</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E469">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>112611</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E470">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>112612</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E471">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>112613</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E472">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>112614</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E473">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>112615</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E474">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>112616</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E475">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>112617</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E476">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>112618</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E477">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>112619</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E478">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>112620</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E479">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>112621</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E480">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>112622</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E481">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>112623</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E482">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>112624</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E483">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>112625</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E484">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>112626</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E485">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>112627</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E486">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>112628</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E487">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>112629</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E488">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>112630</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E489">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>112631</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E490">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>112632</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E491">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>112633</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E492">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>112634</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E493">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>112635</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E494">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>112636</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E495">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>112637</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E496">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>112638</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E497">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>112639</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E498">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>112640</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E499">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>112641</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E500">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>112642</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E501">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>112643</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E502">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>112644</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E503">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>112645</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E504">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>112646</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E505">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>112647</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E506">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>112648</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E507">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>112649</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E508">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>112650</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E509">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>112651</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E510">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>112652</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E511">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>112653</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E512">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>112654</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E513">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>112655</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E514">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>112656</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E515">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>112657</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E516">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>112658</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E517">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>112659</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E518">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>112660</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E519">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>112661</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E520">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>112662</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E521">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>112663</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E522">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>112664</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E523">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>112665</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E524">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>112666</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E525">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>112667</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E526">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>112668</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E527">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>112669</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E528">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>112670</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E529">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>112671</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E530">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>112672</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E531">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>112673</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E532">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>112674</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E533">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>112675</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E534">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>112676</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E535">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>112677</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E536">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>112678</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E537">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>112679</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E538">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>112680</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E539">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>112681</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E540">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>112682</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E541">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>112683</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E542">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>112684</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E543">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>112685</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E544">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>112686</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E545">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>112687</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E546">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>112688</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E547">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>112689</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E548">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>112690</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E549">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>112691</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E550">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>112692</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E551">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>112693</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E552">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>112694</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E553">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>112695</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E554">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>112696</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E555">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>112697</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E556">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>112698</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E557">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>112699</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E558">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>112700</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E559">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>112701</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E560">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>112702</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E561">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>112703</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E562">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>112704</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E563">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>112705</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E564">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>112706</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E565">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>125671</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E566">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>125672</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E567">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>125673</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E568">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>125674</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E569">
+        <v>978</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">