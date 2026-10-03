--- v1 (2026-02-03)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="631">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="862">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1905,50 +1905,743 @@
     <t>19.09.25 08:12</t>
   </si>
   <si>
     <t>t.me/remote_russia/5348</t>
   </si>
   <si>
     <t>Шок-контент по-чукотски: кладбище китов Следующей нашей остановкой после острова Итыгран стало национальное село Янракыннот. Оно находится на небольшом холме на побережье Берингова моря. Между двумя местами высадки было примерно три часа хода. Как и на Итыгране, в Янракынноте есть свой «берег скелетов», но это уже другая история. Если Китовая аллея — древний памятник эскимосов, то здесь перед нами современное действующее кладбище. Местные жители охотятся на китов, разделывают туши на берегу, а скелеты оставляют обгладывать диким животным. Черепа ставят вертикальным «забором», отчего они напоминают раскрытые ножницы. Вообще, скелет кита похож на останки какого-то птерозавра. Не знай я предысторию, ни за что бы не догадалась, что за существо передо мной. Добыча серых и гренландских китов на Чукотке разрешена, но только для представителей коренного населения. Это часть традиционного уклада и единственный способ выжить. Мужчины-морзверобои (женщинам охотиться нельзя) обеспечивают мясом целые поселки. Весь промысел курируется территориально-соседскими общинами, или ТСО. Всего на Чукотке их десять. Каждый год китобоям выдают квоту. У больших общин — например, есть община «Дауркин», в которую входят сразу пять сел, — она больше, у маленьких меньше. «Дауркин» может добыть 45 серых китов, 555 моржей, 1200 тюленей. Это количество делится между всеми населенными пунктами. У каждого села свои охотничьи угодья и лежбища. По окончании сезона зверобои должны отчитаться, поскольку получают зарплату. У них даже есть KPI: показатели результативности. То, что местным знакомо и привычно, туриста поначалу шокирует. В Янракынноте меня не покидало жуткое ощущение: огромные мумифицированные туши китов, оставленные на берегу, казались изуродованными пришельцами, пострадавшими от мощного взрыва. В комментариях оставила еще фото.</t>
   </si>
   <si>
     <t>19.09.25 06:11</t>
   </si>
   <si>
     <t>t.me/remote_russia/5343</t>
   </si>
   <si>
     <t>Что действительно важно в путешествиях? Конечно, впечатления. Гулять по побережью или узким улочкам, сидеть в поезде, подниматься в горы, лежать в гамаке у океана. Для всего этого идеально подойдут свитшоты и футболки российского бренда Captain's Mate. Подписывайтесь на их телеграм-канал. Ребята часто делятся историями из путешествий, новинками и акциями. Для моих читателей действует промокод KOVYL, который дает скидку 12% до 18 октября включительно. #реклама</t>
   </si>
   <si>
     <t>18.09.25 13:38</t>
   </si>
   <si>
     <t>t.me/remote_russia/5335</t>
   </si>
   <si>
     <t>#Чукотка Остров Итыгран После целого дня качки в открытом Беринговом море все дружно выдохнули, когда судно зашло в пролив Сенявина. Дальше как по заказу: волны — на минимум, краски — на максимум. Вдали показался остров Итыгран, где мы и высадились на резиновых лодках «Зодиаках» (такими пользовался Жак-Ив Кусто в своих экспедициях). До пандемии на Итыгране чаще бывали иностранцы, чем русские. Сюда заходили большие круизные лайнеры Poseidon Expeditions и других компаний. Сейчас по воде можно добраться только на «Профессоре Хромове». Никаких регулярных паромов тут нет, да и вообще, на острове никто не живет. Есть туры из поселка Провидения, которые организует нацпарк «Берингия» (Итыгран — его часть). Вас отвезут в бухту Румилет, а оттуда к острову. Но до Провидения нужно еще долететь местными авиалиниями. С авиацией на Чукотке все непредсказуемо. Самолеты постоянно отменяют из-за плохой погоды, и вы можете провести в ожидании рейса неделю. Один из пассажиров «Хромова», когда-то здесь уже бывавший, рассказал мне, что прождал своего вылета 21 день. Главная причина попасть на Итыгран — Китовая аллея. Примерно в 16 веке (когда точно — никто не знает) местные эскимосы вкапывали в землю кости и черепа гренландских китов. Из китовых останков сложился целый археологический комплекс. Кому и зачем нужно было заниматься его строительством — вопрос. Есть разные версии: охотничья база, площадка для спортивных состязаний, перевалочный пункт. Самая популярная — что это древнее святилище. Китов эскимосы всегда почитали, хоть и охотились на них (и до сих пор охотятся). До недавних пор научное сообщество ничего про Китовую аллею не знало. Ее обнаружили только в 1976 году исследователи из Института этнологии и антропологии. Объект рассматривали в качестве претендента на включение в список Всемирного наследия ЮНЕСКО, но после 2022 года вопрос замялся. Пока мы бродили по побережью среди китовых костей, я вспомнила, что нечто подобное видела на Фолклендских островах. В прибрежном городишке Стэнли есть англиканская церковь, возле которой стоит огромная арка из челюстей двух синих китов. Правда, той арке всего 90 лет, а тут перед нами 400-летние свидетельства присутствия людей там, куда сегодня еще попробуй доберись.</t>
+  </si>
+  <si>
+    <t>10.09.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6221</t>
+  </si>
+  <si>
+    <t>В Боровске все самое интересное находится за пределами исторического центра, поэтому не нужно ходить кругами по одним и тем же трем улицам. ➡️ Сохраняйте маршрут прогулки. После Тюремного замка двигайтесь в сторону центра через Текиженский овраг. Там пару лет назад разбили шикарный ландшафтный парк, и теперь это самая современная часть города. Парк называется «Свет творящая Текижа» — в честь одноименного ручья. В рельеф оврага вписали «парящий» деревянный настил, но при этом с урбанистикой не переборщили и сохранили абсолютно дикий ландшафт. Вы посреди огромного зеленого каньона — просто не по пояс в траве, а со стаканчиком латте, купленным вот в этой монастырской лавке (там еще отличное мороженое из соседнего Козельска продают). Когда будете гулять по парку, ищите глазами зеркального зайца. Этот арт-объект — отсылка к местной легенде: говорят, под оврагом находится целая сеть подземных ходов, оставшихся от старых каменоломен. Чтобы проверить длину рукотворных пещер, раньше в одну из них сажали зайца и смотрели, в какой части города он выпрыгнет. А еще где-то здесь Циолковский запускал своих воздушных змеев. В общем, место романтизировано со всех сторон. Из парка вы выходите на улицу Калужская и видите торчащий из здания Як-40 — не побочка от третьей чашки эспрессо, а частный музей авиации, где дают посидеть за штурвалом. Калужская выводит к площади Ленина и Торговым рядам. Там ищите фрески Владимира Овчинникова — например, знаменитый «Глобус Боровска». В двух минутах — часовня боярыни Морозовой. Она может оказаться закрыта, но мне повезло попасть внутрь — в это время проходила экскурсия. Из центра двигайтесь в направлении деревянной Покровской церкви. Туда правильнее всего приходить к закату — и вот почему: на краю обрыва стоит монастырская «Чайная на Высоком» с панорамными окнами. Из этой точки открываются такие виды на долину реки Протвы и всю центральную часть города, что есть риск зависнуть на несколько часов и обнулить все планы. За сувенирами и плюшками бегите в «Домик счастья», и там же симпатичная смотровая рядом. А если задора хватит на ночевку, то есть отель «Бора-Боровск». Во времена моей работы в глянце за такой каламбур премировали бы пробником рекламодательского крема.</t>
+  </si>
+  <si>
+    <t>05.09.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6213</t>
+  </si>
+  <si>
+    <t>У Боровска есть собственный Бэнкси. Такое прозвище дали художнику Владимиру Овчинникову, который расписал фасады домов, превратив город в галерею под открытым небом. Нарисованный Боровск прорастает сквозь настоящий, размывая границы реального и выдуманного. В этом двоемирии ты существуешь, когда бродишь по его улицам, сталкиваясь то с Циолковским в калошах, запускающим деревянную ракету в калужское небо, то с газетчиком у водосточной трубы. Благодаря Овчинникову Боровск стал известен среди туристов: сюда начали ездить, чтобы увидеть его работы. Сегодня по фрескам водят экскурсии. Сюжеты овчинниковского стрит-арта удивительно многослойны. От протопопа Аввакума, которого сюда сослали вместе с боярыней Морозовой, до зарисовок дореволюционного быта и политических высказываний. Владимир много лет боролся за сохранение исторической памяти, собирал материалы о жертвах сталинских репрессий и создал целую галерею портретов расстрелянных. Пишу все это в прошедшем времени, потому что совсем недавно, в мае, он умер. Овчинников не всегда был художником. Он работал инженером-строителем и экономистом, а живописью увлекся уже после выхода на пенсию. С начала нулевых он сделал около сотни фресок, создав, по сути, параллельный Боровск. Заселил скучные улицы людьми и сюжетами, которых не хватало в реальности. И теперь этот нарисованный мир живет своей жизнью. Задумалась, есть ли еще такое в России, чтобы один человек расписал целый город и стал его символом. В голову приходит только Старик Букашкин из Екатеринбурга, но в Екате совсем другой контекст: там десятки известных авторов, да и вообще стрит-арт-движение – одно из мощнейших в стране. Боровск — тихая провинция, и сравнивать ее с уральским мегаполисом не будем. Получается, что Боровск такой один.</t>
+  </si>
+  <si>
+    <t>04.09.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6207</t>
+  </si>
+  <si>
+    <t>После экскурсии пообедала в тюремном кафе «Вкус свободы». Тут хозяйка тоже повеселилась от души. Столы разделены металлическими решетками (видимо, чтобы соседи не украли твою котлету), на скамейках лежат полосатые подушки, вся еда — на железной посуде. Меню — «малява», написанная от руки на тетрадном листе. И это, судя по всему, не тонкий концептуальный ход, а стихийный менеджмент: фиксированного списка блюд нет. Кулинарная повестка дня зависит от настроения повара и обновляется в режиме реального времени. Еда максимально простая, но, к счастью, до аутентичной баланды дело не дошло. Предлагают классический столовский набор «суп-пюре-компот». Все очень вкусно по-домашнему, а цены — чистый коммунизм. На 500 рублей можно по-царски пообедать вдвоем. Тот случай, когда чек за обед пугает гораздо меньше, чем окружающая обстановка. Кстати, кафе сначала планировали назвать «По понятиям».</t>
+  </si>
+  <si>
+    <t>04.09.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6206</t>
+  </si>
+  <si>
+    <t>Дарим визы! В Европу🇪🇺, Великобританию🇬🇧 или США🇺🇸 Чтобы получить подарок, нужно подписаться на каналы: ➖На Ссаных Матрасах ➖Иду Бегу Еду ➖Понаехавшая Двоим победителям мы профессионально соберём и подготовим пакет документов, выхватим из рук тысяч страждущих слот на подачу, а затем за ручку доведём вас до получения паспорта. Останется только заплатить визовый сбор. И да, мы сделаем максимум, но окончательное решение по визе принимает консульство. Результаты подведём через неделю — 11 сентября. Не забудьте нажать на кнопку «Участвовать» внизу этого поста. Участников: 2057 Призовых мест: 2 Дата розыгрыша: 12:00, 11.09.2026 MSK (завершён) Победители розыгрыша: 1. Наталья☀️✈️🌞 - 5p1oob 2. Mariya - 5odcoe</t>
+  </si>
+  <si>
+    <t>03.09.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6198</t>
+  </si>
+  <si>
+    <t>Про музей в тюрьме Тут мог бы быть хайповый заголовок, типа, «Как я попала в тюрьму в Боровске». Но обойдемся без золотых стандартов Экспресс-газеты. Рассказываю про главный локальный аттракцион — частный музей в бывшем тюремном замке. Три года назад его открыла предпринимательница Светлана Шорохова, коренная боровчанка. В 19 веке эта тюрьма была пересыльным пунктом между этапами, здесь сидели за мелкие кражи и разбой. В 1930-е годы здание превратили в общежитие для передовиков ткацкой фабрики, а в наше время оно стояло пустое и полуразрушенное, облюбованное боровскими маргиналами. Это второй тюремный замок после Тобольска, в котором я побывала по своей воле. Но если в Сибири сторителлинг держится на именах масштаба Достоевского (из одной только его тюремной Библии можно выжать отдельную лекцию), то в Боровске с вип-арестантами не задалось. Местный контингент великих мемуаров не оставил. Поэтому хозяйке пришлось включать фантазию. Концепцию нащупали быстро: раз нет великих сидельцев — будут великие страдания. В экспозицию завезли копии средневековых европейских орудий пыток. Теперь посреди Калужской области вам демонстрируют испанский сапожок и железную деву. Из того, что не стали импортозамещать, — легендарная петровская «медаль за пьянство»: чугунный монолит весом 7 кило, который вешали на шею особо отличившимся алкоголикам. Здесь же — тронный зал из «Игры престолов», пантеон славянских богов и выставка чеканки, сделанной заключенными. Связи с историей Боровска ноль, но экскурсия все равно получилась бодрой. Правда, детей я бы оставляла на входе. Со мной была подруга с 11-летней дочкой, и та осталась под глубоким травмирующим впечатлением от инквизиторских приблуд. На втором этаже хозяйка сделала гостиницу в тюремной эстетике: с койками-нарами на цепях, пижамой в полосочку и баландой на завтрак за 10.000 рублей в сутки. Сфотографировать номера у меня не получилось — на момент моего визита еще шли последние приготовления. Но сейчас отель уже принимает первых заключенных, так что если ваши выходные стали слишком предсказуемыми — вы знаете, куда присесть ехать.</t>
+  </si>
+  <si>
+    <t>02.09.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6190</t>
+  </si>
+  <si>
+    <t>Заехала в Боровск. В отличие от Тарусы, Боровск не особо на слуху. Здесь нет такой рафинированной картинки, модных отелей и ресторанов. Но у города есть несколько визитных карточек, выгодно выделяющих его на скучном фоне городов-однодневок. Тут мощная старообрядческая история — раз. Местная предпринимательница открыла музей в тюремном замке — два. А еще у Боровска — и это три — есть собственный Бэнкси: художник-летописец, оставивший его историю на городских стенах. Но обо всем по порядку. Я приехала в город на такси из Калуги (ехать примерно 1,5 часа, в одну сторону получилось 3.000 ₽). Ничего заранее не бронировала и сразу попала на экскурсию в тюремный замок — про него расскажу отдельно. Я была уверена, что в Боровске кругом пешие дистанции, но город оказался неожиданно масштабным. К примеру, от упомянутого тюремного замка до самой классной смотровой на высоком берегу — почти час. Если вы без машины, то закладывайте на прогулки целый полноценный день. Вечером шагомер показал мне 15 километров дистанции. На что эти километры были потрачены — отчитаюсь в следующих постах.</t>
+  </si>
+  <si>
+    <t>01.09.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6182</t>
+  </si>
+  <si>
+    <t>Музей истории космонавтики в Калуге — овеществленная фантастика 60-х Масштаб и уровень настолько впечатляют, что ради одного этого места уже стоит доехать до города. Музей расположен в двух соседних зданиях: историческом и новом. Старое — абсолютный шедевр советского модернизма, с куполом планетария, пробивающим бетонную плиту. Над проектом работал целый консилиум архитекторов, идея принадлежала Королёву, а первый камень в фундамент заложил, конечно же, красавец Юрий. Новое здание открыли пять лет назад, к 60-летию первого полета. Из исторического корпуса сюда ведет подземный тоннель глубиной почти с полноценную станцию метро. Сам выставочный павильон буквально врезали в склон берега. Таких видов на Яченское водохранилище вы не получите больше нигде! Из панорамных окон открывается сумасшедшая картинка, при этом прямо перед вами, в залах-атриумах, под потолком на стальных тросах парят многотонные агрегаты, спутники и орбитальные станции. Так выглядит космос на земле. Снаружи разбит целый космический парк с арт-объектами и оригиналом ракеты «Восток». Это ракета-дублер к полету Гагарина, стоявшая на стартовой площадке Байконура. Если бы с первым полетом что-то пошло не так, то отдуваться за человечество вот на этом «Востоке» отправили бы Германа Титова. Групповая экскурсия оказалась ооочень длинной, больше двух часов. За это время узнала много неожиданного. Например, что Циолковского до самой его старости не признавали в научных кругах, считая фриковатым персонажем со сверхидеями. Учитель физики, ходивший в плаще-крылатке, ездил на коньках с зонтом в качестве паруса и конструировал огромные жестяные слуховые трубы, вызывая у соседей скорее сочувствие. Нормальное такое переобувание: сначала тебя считают городским сумасшедшим, а потом строят в твою честь крупнейший музей космонавтики на планете. P.S. На память купила в местном сувенирном борщ в тюбике.</t>
+  </si>
+  <si>
+    <t>31.08.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6177</t>
+  </si>
+  <si>
+    <t>Хочу доехать до Нижнего. Там сейчас идет выставка «Великая Всероссийская» в Пакгаузах — аналог той, на которой Попов показывал радио, а Шухов — башню. Нижний — одно из мест, где лучше снимать квартиру, а не отель. Начинаешь по-другому ощущать город. Ходить в «свою» кофейню за углом, изучать дворы и жить в собственном ритме. В общем, я начала шерстить Авито и наткнулась на такое количество красивых вариантов, что даже сделала подборку на будущее. Ловите, вдруг вам тоже пригодится. Особенно если собираетесь не на пару дней, а на длительное время. Квартира в этом случае — самое выгодное решение. На Авито Путешествиях можно поймать скидки до 50%. А промокод ПОНАЕХАВШАЯ скинет 10% дополнительно без ограничений по сумме.</t>
+  </si>
+  <si>
+    <t>31.08.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6169</t>
+  </si>
+  <si>
+    <t>Никогда бы не подумала, что во время сплава в Калужской области можно НАСТОЛЬКО потерять ощущение реальности и часовых поясов. Не хочу обижать Калужскую область, но два года назад у меня случилась Амазонка. После такого кажется, что дальше будет как в старом анекдоте про золотую рыбку: «Хочу, чтобы у меня все было», — «Старик, а у тебя уже все было». Можно назвать это синдромом заниженных ожиданий. На сплав я отправлялась ради смены оптики и терапевтической тишины, не рассчитывая на вау-эффект. Но привычный среднерусский пейзаж закончился за первым же поворотом. Река Серёна оказалась не похожей на типичные равнинные реки, как горный порог — на зеркало паркового пруда. Это река-тайник, пробившая себе путь в глубоком каменистом русле, напоминающем каньон. Высокие берега создают полное ощущение, что вокруг непролазные джунгли. Сплав похож на компьютерную игру с постоянными переходами на более сложный уровень. За каждым поворотом — упавшие стволы, перекаты, коряги, «расчески» — нависающие над головой ветки, от которых нужно уворачиваться. Здешняя природа выглядит не по-европейски аккуратно, а по-азиатски избыточно. В темном лесном лабиринте кустарники сплетаются над водой в почти что мангровые заросли. Самый удивительный эффект — оптический. Стоит сесть в байдарку, как картинка резко укрупняется. Прибрежная трава превращается в трехметровые кущи, краснокнижные стрекозы павлиньего цвета — в птеродактилей, случайная коряга — в монумент, а сама Серёна становится бесконечным живым коридором, наглухо отрезающим вас от привычной реальности.</t>
+  </si>
+  <si>
+    <t>27.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6161</t>
+  </si>
+  <si>
+    <t>Младший брат Исторического музея: заехала в необычный монастырь под Козельском Если соберетесь в Калужскую область, то в 12 километрах от Оптиной пустыни не пропустите Шамордино. Когда едешь по тихой региональной трассе, среди полей и перелесков, меньше всего ожидаешь увидеть такую архитектуру и такие масштабы. Шамординский монастырь не похож на обитель в привычном понимании: главный собор, трапезная, кельи — все выдержано в псевдорусском стиле и построено из красного кирпича. Размах не вяжется с географией: в стороне от больших городов построили храм, который вмещает до 5000 человек! Конечно, за подобным местом не могли не стоять известные фамилии. Фамилия раз — Сергей Перлов. Тот самый торговец чаем, чей магазин-пагода до сих пор работает на Мясницкой. На чайные деньги строился не только главный Казанский собор, но и трапезная, лечебница, приют для пилигримов, мастерские, водонапорная башня — последнюю я вообще в монастырях раньше никогда не видела. Перлов остался предан Шамордино до самого конца: он похоронен здесь же, рядом с настоятельницами. Вторая важная фамилия в этой истории — Сергей Шервуд. Он приходится сыном тому самому Владимиру Шервуду, который спроектировал Исторический музей на Красной площади. Тут семейный почерк видно невооруженным взглядом: тот же красный кирпич, те же кокошники. Уникальность Шамордино не только в архитектуре. Внутри собрана коллекция вышитых вручную икон, которые сестры украсили речным жемчугом, бисером и камнями. Короче, маст-визит!</t>
+  </si>
+  <si>
+    <t>26.08.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6153</t>
+  </si>
+  <si>
+    <t>Самое безумное место в Калужской области Сама того не ожидая, получила мощный психоделический опыт в городе Козельске. Козельск знаменит Оптиной пустынью — монастырем, ставшим местом притяжения для Гоголя, Достоевского и Толстого. Но если вы не ищете духовных откровений, Козельск может предложить вам нечто противоположное. Не хотите в обитель? Добро пожаловать в преисподнюю! «Вихляндия» — частный развлекательный парк, открытый местным бизнесменом Владимиром Вихлянцевым. История у него такая. Предприниматель нанял художника Владимира Колесникова, чтобы оформить камин в собственном доме. В процессе мужчины увлеклись, и нехитрая интерьерная задача обернулась тотальной бетонной экспансией. Вместо дома Вихлянцев поселился в дупле монструозного бетонного дерева, облепленного раскрашенными цементными лианами и грибами-переростками. Отовсюду из стен лезут коряги, хвосты драконов и криповые чудища. Хоррор-подворье разрослось до территории площадью с гектар: бюджет у «Вихляндии» явно ничем не ограничен и уже сопоставим с бюджетом самого Козельска. В «Вихляндии» есть пугающее ощущение неконтролируемого прорыва. Как будто ты случайно забрался в чью-то черепную коробку в момент тяжелого психоделического трипа. Это не статичные декорации, а агрессивная биомасса, захватившая кусок земли и продолжающая расползаться и пожирать все на своем пути. У каждого объекта есть глаза. На тебя смотрят заборы, смотрят трубы, смотрят ступеньки. Помните старый детский ужастик «Джуманджи»? Там герои открывали портал, из которого вырывались дикие звери и плотоядные растения. В доме Вихлянцева произошло примерно то же самое — только вместо тигров и ягуаров из разверзшихся шлюзов подсознания хлынули пучеглазые драконы, носатые грибы и механические свиньи в стиле стимпанка. Существует такое понятие horror vacui, «боязнь пустоты». Это когда художник испытывает болезненный страх перед белым холстом. Ему кажется, что белое — это незавершенность. И тогда он начинает истово закрашивать каждый квадратный сантиметр. Заливать его бетоном и превращать в зубы или чешую. Думаю, в интерьерах в духе скандинавского минимализма творческому дуэту Вихлянцев &amp; Колесников просто не выжить! Ну а если серьезно, то «Вихляндия» — это настолько плохо, что даже хорошо. До гениальности проекту не хватает только самоиронии. Создатели могли бы просто посмеяться над собой: ну да, мы отчудили и влили миллионы в Диснейленд на стероидах. Вместо этого в буклете, который выдают на входе вместе с билетом, они размышляют о «высоком искусстве», «зове души» и все в таком духе. И вот этот непробиваемый пафос делает «Вихляндию» по-настоящему жуткой. Даже корова Марта, у которой вместо тела — ягода клубники, не так страшна, как непоколебимая вера авторов в то, что они создали шедевр.</t>
+  </si>
+  <si>
+    <t>26.08.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6145</t>
+  </si>
+  <si>
+    <t>Открыла страницу URBANTIGER на Lamoda. С российскими производителями одежды для аутдора при ребрендинге обычно случаются две вещи: либо ничего не меняется, либо меняется всё, кроме логотипа. URBANTIGER выбрал третий, более редкий путь — сохранил технологичность, но упаковал её в более уместную для города эстетику. Мембраны и рипстоп остались — просто теперь в них можно смело отправляться на встречу в спешелти-кофейню, а не только выходить из леса. Унисекс-ветровка легко помещается в кармане и при необходимости превращается в сумку. Жилет с влагоотталкивающей пропиткой одинаково хорош и под рюкзак в трекинге, и поверх свитера в городе. Каждая вещь получилась абсолютно универсальной — и при этом не в ущерб дизайну. Аутдор на глазах перестаёт быть нишевым «туристическим» направлением и становится частью повседневного гардероба. URBANTIGER оказался в числе первых, кто уловил этот тренд. Реклама. АО «БТК ГРУПП», ИНН 7816043890, erid=2SDnjevKiY3</t>
+  </si>
+  <si>
+    <t>22.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6137</t>
+  </si>
+  <si>
+    <t>Чем заниматься в Тарусе. Собрала все главные места в одну подборку. ⚫️ Если вы решите приехать с ночевкой, то остановиться можно в «Частной территории». Это гостевой дом дизайнера Анастасии Монастыревой и предпринимателя Дмитрия Паршина. Напоминает скорее дачу близких друзей, чем отель. С собственным погребком, где хранится ледяной тарусский сидр от местной сидродельни, и очень приятными интерьерами. ⚫️ Прогуляйтесь по набережной до Дома литераторов, где живет и творит Марко Бравура. Загляните к нему в мастерскую. Предварительно записаться можно по номеру +7-925-816-59-77. До 30 сентября в Доме литераторов проходит выставка «За 101-м километром. Нонконформисты в Тарусе» — ее сделали совместно с Музеем Зверева (не парикмахера, который «звезда в шоке», а Анатолия Зверева, художника-авангардиста). ⚫️ Возьмите катер, чтобы прокатиться по Оке, и посетите усадьбу Поленово. Это на противоположном берегу. Поленово находится в Тульской области, но воспринимается как неотделимая часть Тарусы. Забронировать катер можно по номеру +7-909-250-02-70. ⚫️ Сходите на экскурсию в Сад Ракицкого. Это очень красивое место, и хотя от экскурсии у меня остались неоднозначные впечатления, прогулка по территории — чистое удовольствие. ⚫️ Поезжайте в Истомино к Маше Щебетовой — от Тарусы это 20 минут на такси. У Маши постоянно проходят мероприятия и выставки, расписание можно найти в телеграм-канале. Выставка «Мода как искусство» идет до 29 августа, еще можно успеть. ⚫️ Хрестоматийная программа — музеи Цветаевой, Паустовского, мастерская Эдуарда Штейнберга и дача Святослава Рихтера. ⚫️ Обзорную экскурсию по городу шикарно проводит основательница фонда «Тарусское наследие» Оксана Савоскул, про которую я рассказывала здесь. Запись по номеру +7-980-512-89-63. ⚫️ Из заведений я попробовала рестораны «Дядя Дымов» (тут свой Дымов, не тот, что в Суздале) и «Голубчики». Еще местные рекомендуют «Марусю», кафе кореянки Маши Мун, мясной ресторан «ТарТар Таруса». За вкусными десертами — в кондитерскую «Где-то здесь». Я бы закладывала на Тарусу как минимум два полноценных дня. И кто знает, может, вам тоже захочется по примеру местных бросить все и остаться на Оке.</t>
+  </si>
+  <si>
+    <t>21.08.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6129</t>
+  </si>
+  <si>
+    <t>Купить поместье, не выходя из «ол инклюзива» Новость о продаже усадьбы застала Машу Щебетову на отдыхе в Турции. Цена выглядела опечаткой: историческая недвижимость по стоимости маленькой квартиры в Подмосковье. Пришлось подписывать купчую прямо из шезлонга. Тем более что до этого на поиск площадки ушло четыре года. У Истомино богатая на громкие фамилии история. 300 лет назад усадьба принадлежала предкам Льва Толстого. Дом строили по проекту зятя Кутузова — Николая Хитрово (это в его честь называется Хитровский рынок в Москве). В советское время здесь размещалась школа — и около десяти лет здание стояло заброшенным. Браться за такой проект в одиночку было бы слишком рискованно. Маша — хороший менеджер, но если замахиваться на культурное пространство, то тут нужен сообщник из мира искусства. На роль partner in crime идеально подходила художница Женя Бондаренко. Правда, уговаривать ее пришлось долго. Женя, как и положено востребованному куратору, поначалу отказывалась. В Тарусе она нарасхват. Бондаренко стоит за оформлением проекта «Забытые истории». Вместе с мужем Мишей Самолётовым, тоже художником, они задают тон культурной жизни города, а их необычный круглый дом из соломы и глины выглядит как арт-объект. После затянувшихся переговоров Женя сдалась. Сегодня девушки работают в тандеме: имение на глазах превращается в галерею современного искусства. В середине лета здесь проходила выставка «Дачники», а буквально пару недель назад открылась новая — про моду. Но это не музейная площадка в привычном смысле. Это заповедник усадебной жизни. Сюда можно прийти на чаепитие в толстовских стенах, послушать лекцию, посмотреть кино на лужайке. Заглянуть в старую церквушку. Догулять до восстановленного каменного грота. На первый день рождения в Истомино приехало 1000 человек. Чтобы вы понимали: население всей Тарусы — девять тысяч. «Я не знаю, как так получилось, — смущается Маша. — Просто вокруг нас образовалось сообщество очень классных людей. Мы для этого ничего специально не делали». Но сделали они на самом деле много: создали островок красоты, к которому всем хочется причалить. P.S. Возможно, кого-то смутит облупившаяся краска на стенах и общее состояние дома, но он еще только в самом начале реставрации. Процесс займет много лет. Истомино в нынешнем виде существует всего два года.</t>
+  </si>
+  <si>
+    <t>19.08.26 19:10</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6121</t>
+  </si>
+  <si>
+    <t>Еще один красивый проект в Тарусе: Истомино, 300-летняя усадьба Толстых Пару лет назад ее выкупила тарусянка Мария Щебетова (на фото 1). С Машей мы встретились в декорациях, напоминающих скорее английское поместье, чем калужскую деревню. Безупречная лужайка, на которой героини Джейн Остин могли бы часами обсуждать свои девичьи драмы. На длинном столе — охапки полевых цветов. Кованая мебель под раскидистой кроной маньчжурского ореха. До пандемии Маша была бесконечно далека от усадебного быта: занималась международным туризмом. А потом случился ковид, заставивший столичную публику массово променять квартирное затворничество на вольные гектары среднерусских пейзажей. Щебетова вернулась в родную Тарусу и так прониклась ее дачным очарованием, что решила остаться. По словам Маши, в то время в городе начались тектонические сдвиги. Появилась новая волна «дачников» — дизайнеры, архитекторы, переводчики. Приезжали уже не на выходные, а чтобы остаться. Тогда Щебетова решила применить свой международный туристический опыт к калужским реалиям. «В городе не хватало проекта, который был бы про людей, — вспоминает она. — На стандартных экскурсиях тебя обычно засыпают датами и событиями, а мне хотелось, чтобы гости открывали для себя Тарусу через человеческие истории. Ходили пить чай к местным художникам, заглядывали в мастерские». Так появился проект «Таруса ART» — попытка вписать туристов в закрытую творческую тусовку и показать город изнутри. Его штаб-квартирой — точнее штаб-усадьбой — стало Истомино. Но к исторической недвидимости Щебетова подбиралась долгих четыре года. В следующем посте расскажу, как Маше удалось купить поместье Толстых, не выходя из турецкого «ол инклюзива».</t>
+  </si>
+  <si>
+    <t>19.08.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6116</t>
+  </si>
+  <si>
+    <t>Мы можем не помнить названия отелей, но всегда запоминаем, как нас там встретили. Как сотрудник ресепшена выслушал нашу историю про долгий перелет, помог выбрать экскурсию или посоветовал вкусное место для ужина. Именно на таких людях держится гостиничный сервис. Чтобы напомнить о важности их работы, сервисы Туту и Нетмонет запустили премию «Все звёзды». Если в ближайшее время вы планируете останавливаться в отеле, не скупитесь на обратную связь. Ставьте оценки сотрудникам, чья работа вас впечатлила, и оставляйте чаевые через Нетмонет — это поможет участникам победить в премии.</t>
+  </si>
+  <si>
+    <t>17.08.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6108</t>
+  </si>
+  <si>
+    <t>У Суздаля – Вадим Дымов, у Тарусы – Исмаил Ахметов У города на Оке тоже есть свой покровитель. Только вместо отелей в стиле купеческого гедонизма и ресторанов с наливками под хруст огурцов он вкладывается в искусство. Помню, как в бытность директором отдела культуры Harper's Bazaar я ездила в Тарусу на открытие выставки в Доме литераторов. Фамилию Ахметова тогда произносили с той особой интонацией, с какой называют людей, задающих правила игры. Сам он при этом незримо присутствовал где-то на периферии: как Гэтсби, который всех гуляет за свой счет, сидя в башне из слоновой кости (или — возвращаясь в калужские реалии — на веранде, утопающей в зарослях библейского масштаба). Исмаил живет в Тарусе, и большая часть его проектов реализована здесь же. Среди самых заметных — здание бывшей больницы 1870 года, которое бизнесмен выкупил заброшенным, отреставрировал и сдал в аренду за рубль в год. Сейчас в нем размещается детская школа искусств. Похожая история случилась с вышеупомянутым Домом литераторов. Десять лет назад на его месте стояла заброшенная столовая при санатории. Ахметов разглядел в полуразрушенных стенах будущее главное культурное пространство города и превратил его в художественную резиденцию. Там сейчас хранится часть его личной коллекции мозаики (а коллекция такая, что впору открывать музей: одна из крупнейших в мире!). У резиденции с приставкой «арт» должен быть свой художник. Так в Тарусе появился итальянец Марко Бравура. Уже будучи крупным коллекционером, Ахметов поехал в Равенну — город, который сам по себе одно сплошное мозаичное панно. Там они познакомились с Марко — последний в Равенне жил и работал. Сначала Исмаил позвал итальянца в гости, а вскоре Бравура собрал вещички и заявил жене и дочери (благо обе — художницы, и к стихийным пленэрам им не привыкать): мы переезжаем в Россию. Сейчас в Доме литераторов у Марко своя мастерская, где его почти каждый день можно застать. Работает он не только с цветным стеклом, но и с ракушками из Оки — собирает мозаику из того, что в буквальном смысле лежит под ногами. С тех пор как я была тут последний раз, Бравура (он на фото 6), по ощущениям, еще больше обрусел: в тельняшке и с сигаретой стал похож на тарусского дачника, у которого в кармане вместо семечек случайно завалялась пара билетов на Венецианскую биеннале. У Дома литераторов установлена его скульптурная композиция — волны, выложенные переливающейся на солнце золотой смальтой и осколками цветного стекла. Называется «Золотая река». Мне показалось, неплохая метафора для всего происходящего в Тарусе: сюда, как по золотой реке, стекаются таланты, идеи, деньги, амбиции. Главное — чтобы этот бурный поток не снес тихий дачный шарм и не развернул русло в сторону Патриарших.</t>
+  </si>
+  <si>
+    <t>16.08.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6103</t>
+  </si>
+  <si>
+    <t>Я из тех девушек, в чьей «дамской сумочке» могут лежать трекинговые гамаши и сидушка-хоба. Мне важно, чтобы сумка умудрялась вмещать в себя невместимое, но при этом снаружи выглядела элегантно. Знакомьтесь: «Верфь», бренд аксессуаров с собственным производством в Санкт-Петербурге. Ребята создают лаконичные рюкзаки и кошельки из премиальной кожи, в которых эстетика сочетается с невероятной практичностью. Главная фишка «Верфи» — это то, как устроены изделия внутри. Для каждой мелочи, документов и ноутбука предусмотрены удобные отделения. При этом снаружи сумки выглядят минималистично и легко вписываются в любой гардероб. Ребята из «Верфи» настолько уверены в своей работе (и небезосновательно), что дают на все пожизненную гарантию. Если со швом или замком что-то случится, вам их бесплатно отремонтируют. ‼️ Приятный бонус для моих подписчиков: по промокоду Понаехавшая картхолдер в подарок при покупке от 3000 рублей. Переходите на сайт и забирайте свою идеальную сумку для путешествий!</t>
+  </si>
+  <si>
+    <t>16.08.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6095</t>
+  </si>
+  <si>
+    <t>Обычно соседи заходят за солью. В Тарусе соседи заходят «заколлабиться» или, на худой конец, обсудить, чья выставка в этом сезоне получилась более концептуальной. Тут каждый второй — художник, куратор или галерист, и все подозрительно близко знакомы, как в детективах у Агаты Кристи. В трех разных местах в течение дня я умудрилась столкнуться с одними и теми же людьми и услышать одни и те же фамилии. Сначала решила, что случайно вломилась в чей-то закрытый кооператив. Потом поняла: это и есть Таруса. Одна большая московская гостиная, упакованная в дачный формат. Все всех знают. Все со всеми повязаны. Как Шерочка с Машерочкой, Чук — с Геком, Баден — с Баденом. Справедливости ради, этот неистовый нетворкинг начался не вчера. Паустовский пил здесь чай с Заболоцким. Ахмадулина ходила на концерты к Рихтеру. Прокофьев два лета подряд жил в бане усадьбы Поленова. Город окрестили «русским Барбизоном» — по аналогии с деревушкой под Парижем, где предвестники импрессионизма устраивали пленэры, а по вечерам сочиняли манифесты нового искусства за бутылкой. Нынешние владельцы галерей и мастерских, по сути, просто держат вахту. Схема прежняя: поймать экзистенциальный кризис, приехать на Оку, вдохновиться, что-нибудь основать — и передать эстафетную палочку следующему. Судя по тому, с какой скоростью город обрастает новыми арт-пространствами, палочка никогда не залеживается. Можно упрекать Тарусу в чрезмерной коммерциализации — и отчасти упрек будет справедливым: слишком уж складно, фотогенично и профессионально тут все сделано. Но надо отдать должное: мало у какого места в России настолько четкое позиционирование и настолько узнаваемый образ. Каких-то полтора века сарафанного радио — и штат маркетологов уже не нужен.</t>
+  </si>
+  <si>
+    <t>14.08.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6087</t>
+  </si>
+  <si>
+    <t>А вот экскурсия по Cаду Ракицкого, увы, не впечатлила совсем. При этом к самой локации вопросов нет. То, как кропотливо и бережно все восстановили, вызывает огромное уважение. Короткий дисклеймер для тех, кто не в теме. В ХХ веке в Тарусе поселился учёный-агроном Николай Ракицкий вместе с женой Софьей. Этот сад стал для них не просто красивой глянцевой картинкой и лабораторией для ботанических экспериментов. Это было убежище, в котором супруги создали свою альтернативную реальность. После выхода книги Софьи «Народ на войне» о Первой мировой семью подвергли жесткой критике. В удушающей атмосфере прессинга они искали островок свободы. И именно здесь, в Тарусе, Ракицкие его нашли, создав собственную версию Эдема, — место, где среди экзотических растений можно было укрыться от турбулентности внешнего мира. Семейное гнездо унаследовала падчерица, но она жила в Москве и не занималась домом. Во время пандемии участок выкупила дизайнер Женя Жданова. Буквально за пару сезонов она совершила настоящий подвиг: вместе с дендрологами из бюро «Мох» (того самого, которое работало над ландшафтами острова «Новая Голландия») восстановила исторический сад. В итоге получилось визуально безупречное пространство. Когда гуляешь по территории, рука постоянно тянется к телефону за новым кадром. А вот дальше магия немного рассеивается. То ли мне банально не повезло с гидом, то ли здешние прогулки в принципе носят формальный характер, но личность самого Ракицкого в рассказе получилась бледным эскизом. Всё повествование о создателе этого места свелось к перечислению фактов: Николай много экспериментировал, любил необычные рецепты и написал книгу о кулинарии. Обидно, что человек, чья масштабная и драматичная жизнь заслуживает целого романа, превратился в схематичного персонажа. Зато на коммерческой составляющей проекта гид заострила особое внимание. Теперь я зачем-то знаю, что в местном гастротеатре установлены кухни бренда «Мария». Основная часть экскурсии проходила в саду, что логично. Нас останавливали буквально у каждого куста и дерева. Но не для того, чтобы рассказать захватывающую историю, а чтобы выдать поток сухих энциклопедических фактов про маньчжурский орех, румелийскую сосну и татарский клен. К концу прогулки сложилось впечатление, что форма победила содержание. Такому месту жизненно необходим увлеченный рассказчик, способный раскрыть истинный масштаб личности Ракицкого, а не провести инвентаризацию ботанического атласа. Если вы бывали в Саду Ракицкого, поделитесь своими впечатлениями.</t>
+  </si>
+  <si>
+    <t>13.08.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6079</t>
+  </si>
+  <si>
+    <t>Искусство подглядывания за чужой жизнью. В Тарусе попала на выставку «Забытые истории» в бывшем купеческом доме на Луначарского, 9/7. Дом сейчас активно реставрируют владельцы «Частной территории», взявшие его в аренду на 50 лет. В нескольких комнатах собрали старинные наличники и сундуки, принадлежавшие тарусянам и жителям окрестных деревень, дополнили все это черно-белыми кадрами фотографа Ирины Кудрявцевой — и получилась лиричная и местами пронзительная история про уходящую натуру. Про то, как окна, обрамленные резным кружевом, становятся медиумами: транслируют нам фрагменты чьих-то жизней. А в старых вещах — тяжелых крышках сундуков, блеклых орнаментах на рушниках — оживает та тактильная, теплая, пахнущая деревом реальность, которую мы давно потеряли в больших городах. Собирала все это основательница фонда «Тарусское наследие» Оксана Савоскул. Она тут тоже была и очень трогательно обо всем рассказывала. Даже приведу одну ее цитату, которая мне особенно запала в душу. «Когда я куда-то еду, то первым делом захожу на Авито и смотрю, не продается ли в этом месте что-то из старых вещей. Бывает, что люди готовы отдать семейную реликвию за бесценок. Помню, как в одной семье нашла рушник, украшенный вышитой синей птичкой. Ну прямо птица счастья! Вещь досталась им в наследство от прапрапрабабушки. И вот этот осколок личной истории и памяти — самого ценного, что вообще есть у человека, — мне без малейших сожалений отдали за бутылку пива. В ту секунду стало почти физически больно. Так и захотелось сказать: “Люди, вы понимаете, что ваша семейная птица счастья, на которую у вашего же близкого родственника ушли часы кропотливого труда, только что упорхнула? Уравнялась по значимости с “Жигулями”». После таких рассказов трещит по швам любая броня цинизма. И вообще, феномен выставки в том, что все увиденное начинаешь воспринимать как часть и твоей собственной истории. Я не жила в деревне, у меня не было избы и расписного сундука. Но вот этот меланхоличный поиск точек соприкосновения нашей привычной реальности с чем-то ускользающим, убегающим от нас так же стремительно, как огни ночного поезда, вызывает щемящее чувство. Тоска по дому, в котором ты никогда не жил. Выставка идет до 31 августа, успевайте.</t>
+  </si>
+  <si>
+    <t>12.08.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6078</t>
+  </si>
+  <si>
+    <t>Давно хотела покататься по Калужской области. Вроде считанные часы от Москвы — а тут тебе и психоделический Диснейленд, и сплавы, по красоте не уступающие какой-нибудь Чусовой, и старая добрая Таруса с атмосферой, что ты на даче у друзей-художников. Кажется, в психологии это называется «географическая слепота» — когда ты не воспринимаешь то, что близко к дому, как интересное и заслуживающее внимания. Можно исколесить полмира и не знать, что на соседней улице находится то, ради чего кто-то готов поменять несколько часовых поясов. Предлагаю устроить перекличку стыдных признаний. Расскажите, что из самого близкого, очевидного и суперпопулярного среди туристов вы, к своему стыду (или гордости?), не посещали. Я вот никогда не ходила в Музеи Кремля, не видела вживую Кижи и за четыре раза, что бывала в Краснодаре, так и не дошла до парка Галицкого. Теперь ваша очередь позориться.</t>
+  </si>
+  <si>
+    <t>12.08.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6070</t>
+  </si>
+  <si>
+    <t>Уже которая моя поездка по Северу проходит в компании Bjorn Larsen — бренда, у которого нордический дух. Он придуман и сделан в России. Все вещи добротные, функциональные, с максимальным фокусом на технологичность и защиту. У курток Bjorn Larsen водоотталкивающая пропитка и мембрана, которые отлично держат и дождь, и ветер. Что особенно важно — по соотношению цены и качества это идеально сбалансированная история: вы не переплачиваете за логотип, а вкладываетесь в реальную стоимость материалов, которые прослужат долго. Раньше ребята специализировались на супертеплых алясках для экстремальной зимы, а теперь у них есть и кожа, и легкие модели — например, как моя розовая ветровка на фото. Сейчас у Bjorn Larsen большой выбор демисезона. Можно заказать понравившиеся вещи с примеркой и оплатить только то, что подойдет. По промокоду ПОНАЕХАВШАЯ будет скидка 15%. Как ни грустно это осознавать, но первые заморозки не за горами.</t>
+  </si>
+  <si>
+    <t>11.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6062</t>
+  </si>
+  <si>
+    <t>«Работал гендиректором в Москве, жил на Рогожском Валу. Потом все задолбало». Человек, встретивший меня на острове, представился Дмитрием. Сначала я решила, что он один из монахов, но Дмитрий вскоре поделился, что завтра ему исполняется 61 год и «по такому случаю припасена праздничная бутылочка вискаря».  В Спасо-Каменном монастыре он уже шесть лет. Занимается всем подряд: готовит еду, что-то чинит. Говорит, за это время выбирался в Вологду всего три раза. Я не стала лезть в душу и спрашивать, что именно привело его в эти края. Очевидно, что тут он нашел то, что искал — как и многие, для кого привычный мир оказался слишком большим, а этот клочок земли размером с футбольное поле — в самый раз. Когда-то остров спас от шторма белозерского князя. Теперь от штормов — экзистенциальных — здесь спасаются все желающие. Монастырь стал действующим меньше десяти лет назад. Несмотря на то, что он один из древнейших на Русском Севере, еще недавно это была просто груда щебня. История классическая: деревянное здание сгорело в пожаре, каменное взорвали при советской власти. Уцелела только колокольня 16 века. Какое-то время тут размещалась колония для малолетних преступников. Потом был пункт по приёму и переработке рыбы. В 90-е Спасо-Каменный окончательно превратился в заброшку.  Примерно в это же время в его истории появился гендиректор. Нет, не Дмитрий с Рогожского Вала — тот еще жил в Москве. Александр Плигин — гендир вологодского предприятия, инженер и любитель прыжков с парашютом — приехал сюда вместе со своим другом — реставратором Александром Асафовым. Монастырь попал под программу сохранения наследия, и мужчины взялись за его восстановление, на которое государство выделило деньги.  Но иллюзия благополучия быстро рассеялась. В стране назревал кризис, и скоро всем стало не до памятников. Финансирование прекратили, рабочие уехали, остров снова опустел. К тому моменту Асафов умер, и самым разумным решением для Плигина было бы вернуться домой.  Там, где обыватель увидел бы просто несостоявшийся проект и пошел дальше, Александр разглядел личную ответственность перед историей. Он оставил бизнес в Вологде, окончательно перебрался на остров и перевез сюда жену Надежду и детей. Следующие тринадцать лет мужчина собственноручно разбирал завалы разрушенного собора, укреплял береговую линию валунами, возводил часовню, обустраивал гостиницу. Круглосуточная работа серьезно подорвала его здоровье. Плигин умер от сердечного приступа прямо здесь. Ему было 56.  Прошло еще 13 лет — и РПЦ признала монастырь на официальном уровне. Сейчас в выходные сюда приезжают толпы туристов. Катера у причала сменяют друг друга, как автобусы на городской остановке. Все восхищаются атмосферой этого места. Легко быть причастным к тому, что кто-то уже поднял из руин. Каждый год в феврале в небе над монастырем появляется воздушный шар, зависает, а затем плавно снижается. Из аэростата выходит женщина. Первым делом она идет к могиле своего мужа — Александра Плигина. Много лет назад, сразу после свадьбы, они точно так же вдвоем приземлились на этот пятачок суши — только с парашютами. Остров превратился для Надежды Плигиной в дом, и даже сейчас, когда в этом доме стало слишком многолюдно, она остается его полноправной хозяйкой. Той самой надеждой, которая нужна любому безумцу, решившему в одиночку перевернуть мир.</t>
+  </si>
+  <si>
+    <t>06.08.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6054</t>
+  </si>
+  <si>
+    <t>Еще одна причина добраться до Устья — Спасо-Каменный монастырь. Обитель на крошечном клочке суши посреди Кубенского озера — едва ли не древнейшая на Русском Севере. Ее история пестрит такими именами, что Иван Грозный на их фоне кажется юным тиктокером. В 13 веке белозерский князь Глеб Василькович попал на озере в шторм и так перепугался, что дал обет: если выживу — построю монастырь. Князю тогда повезло. Его выбросила волной на остров, где он и нашел спасение. Обещание пришлось сдерживать. Так посреди Кубенского озера появился Спасо-Каменный. На этих камнях с тех пор находят спасение не только князья, но и отставные гендиректоры, заблудшие души всех мастей, случайные визитеры и монахи. От суши монастырь отрезают 12 километров водной глади. Чтобы преодолеть это расстояние, нужна моторная лодка — и тогда дорога занимает каких-то 15-20 минут. Я взяла катер, воспользовавшись контактом Ивана, героя предыдущего поста (если кому-то нужен номер водителя, пишите). И вот мы идем по реке Кубене, а дальше — по узким водяным протокам прямо в Кубенское озеро, будто по лабиринту, только вместо стен — высокие камыши. Идем уверенно, но без лихачества. С тех пор как вояж Глеба Васильковича не задался, тут мало что изменилось: Кубенское озеро по-прежнему коварно и непредсказуемо. В 19 веке на том острове, где стоит Спасо-Каменный, даже учредили Императорское общество спасения на водах. Специально для него из Петербурга привезли пятитонный колокол, отлитый из гильз времен войны 1812 года. На крыше братского корпуса установили керосиновый маяк, а спасателями подрабатывали монахи вместе с настоятелем. По карте сложно понять, зачем тихой вологодской обители понадобился такой внушительный арсенал. Но все встает на места, когда выходишь на открытую воду: полное ощущение, что ты в море. А потом вдалеке появляется маленькая точка. Растет, растет, растет — и вот перед тобой уже целый остров, правда, размером не больше футбольного поля. Во время водной прогулки меня не покидало чувство, что я в Венеции: двигаюсь в сторону Сан-Франческо-дель-Дезерто, где посреди лагуны из воды тоже вырастает монастырь — только францисканский. Ради одной этой картинки — древней обители, которая выглядит как хрупкий мираж в окружении бескрайней воды, — уже стоит приехать в Устье. На берегу двухмерная глянцевая открытка внезапно обретает объем. Сквозь озерную прохладу проступает тепло нагретого солнцем камня, и за красивой декорацией возникают человеческие истории таких масштабов, что размер крохотного клочка суши оказывается едва ли не больше самого озера. Но про это я напишу отдельный пост.</t>
+  </si>
+  <si>
+    <t>05.08.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6046</t>
+  </si>
+  <si>
+    <t>Этот дом молодой архитектор Иван Магарёв нашел на Авито за 2 миллиона рублей. А я, приехав в Устье, нашла самого Ивана сидящим на ступеньках своего сказочного замка (на фото 2) — он как раз решал текущие дела по реставрации (на втором этаже вовсю продолжается ремонт). Конечно, я не могла не воспользоваться случаем и всю историю дома узнала из первых уст. Как так вообще получилось, что молодой парень начал интересоваться исторической недвижимостью? Иван учился в Италии и там же писал магистерскую на тему сохранения культурного наследия. Одно дело — теоретизировать, совсем другое — пройти весь путь от начала до конца. Логичным продолжением его итальянской биографии мог бы стать Милан: какое-нибудь модное реставрационное бюро, где архитекторы в безупречных льняных костюмах пьют эспрессо, изящно отставив мизинчик. Но Магарёв пошел по пути первопроходца и вместо мраморной карьерной лестницы с отполированными ступенями выбрал шаткие строительные леса. Отец Ивана был родом из Устья в Вологодской области, и вот архитектор возвращается из Италии домой, чтобы применить свой европейский опыт к родной фактуре. Купеческое наследие в Устье продавалось так же буднично, как старый ненужный гараж: обычное объявление на Авито, цена — 2 миллиона рублей. В 2020 году, когда сделка состоялась, тот самый дом-замок уже потерял все, что только мог: окна были выбиты, коммуникации отсутствовали. Работа предстояла с нуля, а поскольку Магарёв делал все без помощи спонсоров, процесс растянулся на шесть лет. В апреле этого года на первом этаже заработала кофейня. На втором еще идет стройка — там откроется мини-гостиница. Зимой Иван выиграл грант на строительство музея рядом с кофейней. Там, где когда-то была старая кочегарка, появится интерактивное пространство с аудиоспектаклем. Пока вся магия этого места сосредоточена внизу. Заказывая кофе (он тут превосходный — годы, проведенные в Италии, не прошли даром), невольно поднимаешь глаза и видишь над барной стойкой портрет мужчины в сюртуке. Это первый хозяин здания Иван Никуличев — купец, в чьем ведении находились заводы и пароходы. Буквально: он владел крупным стекольным заводом, собственной лесопилкой и целой флотилией для отправки грузов по воде. Когда-то Никуличев изменил Устье: на его деньги, которые приносила торговля, здесь появились церковно-приходская школа, телеграф, народный дом с библиотекой. Сегодня его тезка Иван продолжает в том же духе. Правда, заводов-пароходов и огромных бюджетов у него нет — но зато есть безупречный вкус, насмотренность и вера в то, что одно хорошее начинание может запустить цепную реакцию. Сильнее всего в этой истории меня зацепила не реставрация дома, а то, что за ней стоит. Человек с итальянским дипломом, у которого были все основания работать с чужим наследием в чужой красивой стране, выбрал свое — в маленьком городе, о котором большинство даже не знает. Просто взял и наглядно показал: ты сам решаешь, где твой центр мира.</t>
+  </si>
+  <si>
+    <t>04.08.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6038</t>
+  </si>
+  <si>
+    <t>Заканчивая поездку по Вологодской области, заехала в Устье. Старинный купеческий городок (везде фигурирует как село, но мне почему-то хочется называть его городком) в 70 км от Вологды сейчас переживает ренессанс. Для жителей Вологодчины Устье — популярное пляжное направление выходного дня. Летом здесь не протолкнуться. Все рвутся к берегам «Вологодского моря» — так ласково называют место слияния реки Кубены и огромного Кубенского озера, где пляжи с удобным пологим заходом в воду и белым песком. Но для меня куда бОльшим магнитом стала история про местного жителя, которую мне рассказали в Тотьме. Из-за нее я сюда и приехала. Молодой парень по имени Иван, архитектор по образованию, решил восстановить в Устье старый купеческий торговый дом. Дом невероятный: особняк из красного кирпича в стиле псевдоготики, с башенками, шпилями и флюгером (на фото 2). Настоящий сказочный замок в миниатюре. Когда-то он принадлежал богатейшему купцу, которого, по совпадению, тоже звали Иваном. Само по себе восстановление исторических зданий не такая уж редкость в наше время (спасибо «Том Сойер Фесту» и волонтерам), но Иван-архитектор, во-первых, сделал это в одиночку и безо всякого административного / медийного ресурса, на собственные деньги, а во-вторых, превратил дом Ивана-купца в такое модное место, что в Устье теперь приезжают просто для того, чтобы выпить кофе или съесть домашнюю лазанью в кофейне, разместившейся в том самом сказочном замке (оцените атмосферу на фото 1). Вот и я приехала ровно по этой причине. А заодно еще и познакомилась с хозяином — в следующем посте все расскажу.</t>
+  </si>
+  <si>
+    <t>04.08.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6037</t>
+  </si>
+  <si>
+    <t>Недавно вот под этим постом случился горячий спор, что считать искусством, а что нет. Вспомнили всех: Бернини, Мунка, Матисса. Да что там: Никаса Сафронова достали с антресолей! Самое время перейти от словесных баталий к дуэли. Завтра, в 19.00 по Москве. У Синхронизации в это время начнется бесплатный мастер-класс «Внутри шедевра: анализируем картины как искусствовед». С историком искусства Ольгой Чуворкиной будем разбираться, почему «Крик» Мунка стал символом целой эпохи, какие смыслы Боттичелли спрятал в своей «Весне» и нужно ли вообще учиться смотреть на картины глазами искусствоведов, отбросив личные предпочтения. Для участия нужна только предварительная регистрация вот по этой ссылке. 5 августа в 19:00</t>
+  </si>
+  <si>
+    <t>03.08.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6029</t>
+  </si>
+  <si>
+    <t>Немного солнца в холодной воде Пожалуй, самое красивое и необычное место в окрестностях Великого Устюга (до него отсюда 70 км), где река пробила себе путь сквозь древние породы и обнажила крутые скалы. Опоки — геологический разлом, похожий на гигантский слоеный пирог. Смотреть на него лучше всего с воды: так Опоки раскрывают свой истинный масштаб. Высота берегов — примерно два десятиэтажных дома. Зрелищнее всего эти марсианские скалы выглядят на закате. Берете лодку (у пристани найдете номера местных «извозчиков») и двигаетесь вдоль обрывов по Сухоне. Отдельный сюрприз ждет дальше по течению, на месте старой геологической базы. Там прямо из-под земли бьет фонтан — артезианская скважина, которую пробурили в 1941 году заключенные Опоклага. Тогда же, в 1940-е, здесь пытались построить плотину, но Сухона уже в первое весеннее половодье снесла все на своем пути. От стройки остались только фрагменты старых деревянных шлюзов и памятный крест жертвам ГУЛАГа на берегу.</t>
+  </si>
+  <si>
+    <t>10.07.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6013</t>
+  </si>
+  <si>
+    <t>Как спланировать поездку в Тотьму: транспорт, жилье и еда Чуть позже сделаю пост с маршрутом и всеми-всеми местами, а пока вот такая лаконичная выжимка, чтобы закрыть базовые потребности. 🔴 Как добраться? Единственный вариант — автопутешествие, поскольку аэропортов рядом с Тотьмой нет, а железная дорога проходит далеко. Если вы водите, то просто прокладывайте маршрут из Москвы через Переславль-Залесский, Ярославль и Вологду: везде можно сделать остановки, растянув поездку хоть на неделю. Если у вас нет машины, то вот здесь вся информация по рейсовым автобусам из Вологды. И еще повод погрустить и передать привет моим друзьям из @betterbywater: раньше до города можно было дойти по воде на красивом трехпалубном теплоходе. В нулевые порт закрыли. 🔴 Где жить? Город не избалован сетевыми отелями, да и отелями в принципе. Лучший вариант — гостиница «Русский причал», где останавливалась я. У меня был номер не в общем корпусе, а в отдельном гостевом доме (8.500 ₽ в сутки; если же выберете стандартный номер, то 2.800 ₽). Кайф «Русского причала» в том, что отель находится прямо на набережной, в очень живописном месте с видом на Сухону. Еще один вариант, но с нюансами — маленький, буквально на пару А-фреймов, глэмпинг «Хутор Внуково» в 3 км от центра. Нюансы там в том, что летом на берегу будет много комаров. Подумайте, готовы ли вы к такому соседству. 🔴 Где есть? С ресторанами в Тотьме тоже пока все скромно, но есть очень хорошие кафе с домашней кухней. Одно из главных называется «Калифорния» и находится на Ленина, 59б, в двух шагах от краеведческого музея. Цены там смешные, а качество еды отличное. Другой вариант — трактир в посёлке Дачный, уже на выезде из города. Тоже по-домашнему. Кофе варят в Black Fox и там же пекут вкуснейшие круассаны. Соседняя дверь — сыроварня Бориса Юркина, где продаются сыры местного производства, домашний квас и вологодские сладости. Кстати, Black Fox — это в честь черной лисы, которую тотемские купцы-мореходы нашли на Алеутских островах, тем самым обеспечив себе безбедное будущее, а городу — дорогущие храмы-корабли в стиле тотемского барокко. Эта лиса сейчас красуется на гербе Тотьмы и — в виде памятника — на набережной Кускова (фото 7). Нейминг — вообще отдельная тема. Поначалу все эти названия типа «Калифорния», «Аляска» и все в таком духе кажутся смешным провинциальным выпендрежем. А потом знакомишься с историей города и начинаешь улавливать в них дух больших авантюр.</t>
+  </si>
+  <si>
+    <t>09.07.26 18:19</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6012</t>
+  </si>
+  <si>
+    <t>Дело было в 2020 году. Ковидный локдаун обернулся периодом невиданного спортивного энтузиазма. Но предшествовало ему лютое саморазрушение. Как только закрылись границы, я распахнула углеводное окно. Килограммы тортиков, полуночные ужины и прочие способы быстро и без особых усилий состарить свой организм лет так на десять. А потом я решила начать новую жизнь. С понедельника. Но в тот раз понедельник действительно случился: я купила доступ к платформе онлайн-тренировок, достала с антресолей запылившиеся лосины и принялась за жимы, махи и приседы. Спустя два месяца, когда все вернулись к офисным станкам, коллеги не сразу признали во мне старую знакомую. С тех пор я усвоила две простые истины. Первая: не нужно ставить олимпийские рекорды, занимаясь до полного изнеможения, — достаточно получаса в день. Вторая: чтобы получить результат, не обязательно покупать абонемент в фитнес-клуб или искать личного тренера. Онлайн-занятия — вариант, который экономит кучу времени. На платформе Fitstars собрана самая большая подборка онлайн-тренировок по различным направлениям: от обычной зарядки до пилатеса и йоги. Все видеоуроки записаны профессионалами, прошедшими строгий отбор. Вдобавок на сайте есть рекомендации по питанию. В июле у Fitstars действуют специальные условия на безлимитный доступ к тренировкам: его можно оформить со скидкой 70% по промокоду ПОНАЕХАВШАЯ. Оплачиваете один раз и получаете пожизненную подписку. Есть рассрочка. А еще при покупке безлимита навсегда до 10 июля сразу дарят фирменный коврик для занятий спортом и умные весы Picooc за выполненные тренировки, но количество подарков ограничено, поэтому успевайте. Акция действует с 01.07.2026 по 31.07.2026. Организатор акции, правила её проведения, количество подарков, сроки, место и порядок их получения — на сайте FitStars (раздел «Акции»).</t>
+  </si>
+  <si>
+    <t>09.07.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6004</t>
+  </si>
+  <si>
+    <t>Совершенно ошеломительный Музей церковной старины работает в Тотьме, в здании Успенской церкви. Кстати, это единственный храм в городе, который построен не на пушные миллионы купцов-мореходов, а на средства обычных прихожан. Как и у всякой церкви в России, у Успенской сложная судьба. В советские годы небесную канцелярию превратили в земную рутину; продавали здесь керосин (не обнадеживайтесь: его уже нет), выпекали торты и чего только ни делали, пока в 80-е в Тотьму не съехались краеведы и реставраторы. Общими усилиями начали собирать разбросанные по вологодским лесам осколки духовности: свозить из часовен иконы 16-17 веков, доставать с чердаков (не фигура речи, а реальная история) деревянных Иисусов. И получилась коллекция, которой может позавидовать любой столичный музей. Сразу оговорюсь: я очень спокойно отношусь к религиозному искусству. Меня сложно довести до катарсиса перед алтарем и лишить дара речи скрытыми смыслами в канонических сюжетах. Бывают, конечно, редкие моменты исключений — когда стоишь лицом к лицу с фресками Дионисия в Ферапонтово или заглядываешь в глаза пермским богам в Чердыни. Так вот, тотемский музей — это как раз история про то, что мурашки побегут даже у слона. Здесь шикарное собрание деревянной скульптуры. Все мы наслышаны о вышеупомянутых пермских богах, гастролирующих по музеям первого эшелона (пару лет назад я смотрела их в Третьяковке), но о том, что в крошечной Тотьме скрываются шедевры ничуть не меньшего масштаба, знают единицы. А здесь в общей сложности сто деревянных скульптур! Прямо по центру зала стоят ангелы, покрытые сусальным золотом и со следами от гвоздей на ногах: когда-то они вошли не в ту дверь их сочли слишком чувственными и заколотили голые коленки. Очень необычно видеть на Севере, где всем заправляет минимализм, таких пышненьких круглолицых парней в духе итальянского барокко. В коллекции много редких вещей. Например, резная дарохранительница 16 века — изумительной красоты деревянный «шкафчик», в который клали хлеб и вино для причастия. Двусторонняя икона, скрывающая на обороте еще один сюжет. Икона, подаренная городу Евдокией Лопухиной, — первой женой Петра I. Экспозицию совсем недавно обновили впервые за 30 лет, и это, поверьте, повод приехать в Тотьму (помимо всех остальных поводов, которых у меня набралось уже с пару десятков). Мама просила меня больше не писать такие длинные посты, но я не могу не сказать пару слов про гида. У особенного места он должен быть особенным — иначе вся магия разрушается. Музею повезло и с этим. Здесь работает чудесная девушка Ясна, которая переехала на Север из Ростова-на-Дону. Ясна шутит, что Тотьма для нее не тихая провинция, а центр цивилизации: до этого она прожила 15 лет в карельском лесу. А я слушаю ее рассказы и понимаю, что и для меня Тотьма — цивилизация. Отдельный самодостаточный мир со своим культурным кодом, своими кораблями без моря и ангелами, для которых следы от гвоздей не повод сложить крылья.</t>
+  </si>
+  <si>
+    <t>04.07.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5996</t>
+  </si>
+  <si>
+    <t>Вы наверняка знаете про «Том Сойер Фест» — волонтерский фестиваль, который придумали в Самаре десять лет назад. Идея в том, что неравнодушные горожане, архитекторы и спонсоры объединяются, чтобы вместе реставрировать старые дома. Я, кстати, недавно задумалась: а при чем тут вообще Том Сойер, который не то чтобы зарекомендовал себя ревнителем культурного наследия. Оказывается, все дело в эпизоде, когда мальчик превращает покраску забора в игру, к которой присоединяются другие дети. Тут примерно такая же схема: ремонт дома — это повод для тусовки, в самом хорошем смысле. К чему я это все? А к тому, что в Тотьме «Том Сойер Фест» тоже отметился: здесь отреставрировали шесть домов. На фото — бывший детский садик «Василёк», который квартировал в полуаварийном здании XIX века на Ленина, 68. Дом стал до того плох, что садик закрыли. Но сейчас, глядя на этот ухоженный особняк, сложно поверить, что он трещал по швам. Перезагрузка «Василька» случилась благодаря нескольким подругам, среди которых есть художница, фотограф и керамистка. С одной из девушек — выпускницей худграфа Светланой — я познакомилась (на фото 5). «Мы три года тут все приводили в порядок и решили открыть креативное пространство, “как у вас в Москвах”», — смеется она. Детский садик превратился во взрослый. Сейчас это место называется «Городской сад». На первом этаже девушки сделали коворкинг, небольшой зал для выставок и мастерские. На втором этаже фотостудия. У дома шикарный балкон, которому пока не придумали применение. Я посоветовала Светлане устраивать там чаепития на закате. Перед «Городским садом» — пешеходные дорожки, зеленые зоны, качели, навесы и площадка с мини-сценой. Все очень современное и стильное. О том, как все было плохо, напоминают только старые фотографии: девушки сделали «прощальную» съемку дома перед началом реставрации. Потом распечатали эти снимки и повесили на стену (фото 7). «Это наша стена плача», — шутит Светлана. Плакать над руинами они с подругами могли бы долго, но предпочли радоваться: вернуть жизнь туда, где однажды остановилась.</t>
+  </si>
+  <si>
+    <t>04.07.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5988</t>
+  </si>
+  <si>
+    <t>На мгновение перенесемся с Севера на лазурное побережье. Смотрите, какая вдохновляющая съемка новой коллекции получилась у ребят из Captain’s Mate — российского бренда, который выпускает красивую и удобную одежду для путешествий. Тут и маяки для романтичных променадов, и чайки для морских прогулок, и яркие аксессуары. Кстати, у ребят есть оффлайн-магазины в Москве и Санкт-Петербурге. Но если вам привычнее цифровой шопинг, то для обновления гардероба воспользуйтесь промокодом kovyl, чтобы получить скидку 12% (действует на всю одежду до 4 августа включительно). И подписывайтесь на телеграм-канал Captain's Mate. Там истории из путешествий и актуальная информация об акциях. Реклама. ИНН 301505022888 (ИП Тепляшов К.В.). erid: 2VtzqwTSTz9</t>
+  </si>
+  <si>
+    <t>03.07.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5980</t>
+  </si>
+  <si>
+    <t>Новый день — новое классное место. Заглянула в пространство «Ива внутри», которое открыла в Тотьме мастер народных художественных промыслов Ирина Савинская. Ира с детства увлекалась работой с деревом. Говорит, на уроках труда любила заниматься резьбой вместе с мальчишками. После школы уехала учиться в Великий Устюг, а потом вернулась и вела детские кружки. «Ива внутри» — это и кафе, где кормят вкуснейшими домашними блинчиками и вологодским мороженым, и магазин, и мастерская, где хозяйка проводит воркшопы для всех желающих. Со временем главной Ириной страстью стало лозоплетение. Из длинных тонких побегов ивы она делает корзинки, короба, мебель. В ее руках промысел, который ассоциируется у многих с «бабушкиной» архаикой, выглядит на удивление свежо. Художница рассказывает, что далеко не каждую иву можно использовать в работе. Чтобы не зависеть от случайных поисков, она обратилась в Фонд культурных инициатив, выиграла грант и на полученные деньги разбила собственную плантацию, где теперь выращивает 14 видов ивы. Ирина не ведет соцсети и не очень понимает, как себя продвигать. Когда я объясняю ей, какое сокровище у нее в руках, она смущается. Сейчас колоссальный запрос на ремёсла: я постоянно вижу в запрещенной сети, как детские люльки из лозы скупают в промышленных количествах, а за плетеными светильниками выстраиваются виртуальные очереди. Стоит «Иве внутри» рассказать о себе погромче — и сарафанное радио сработает. С другой стороны, природная скромность и нежелание гнаться за быстрым успехом помогают Ире удерживать баланс — не превращать любимое дело в коммерческий конвейер. Тотьма вообще вся про это: про то, что важнее делать глубоко и честно, а не напоказ. Город как будто не осознал, насколько он может быть востребованным, и в этом блаженном неведении сохраняет то, что многие давно потеряли: свободу оставаться собой, не оглядываясь на чужие оценки.</t>
+  </si>
+  <si>
+    <t>02.07.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5975</t>
+  </si>
+  <si>
+    <t>Самые занятые люди в мире варят соль. Если вы живете с мыслью, что вам ни на что не хватает времени, то просто приезжайте в Тотьму и займитесь солеварением. И тогда вам покажется, что до этого в сутках было слишком много часов. Я уже рассказывала, что в музее «Соль Тотемская» восстановили соляной промысел во всех подробностях. Любой желающий может взять мастер-класс и сварить себе мешочек сувенирной соли. Но терпения хватит единицам. Как оказалось, средневековое солеварение — это вам не расслабленный крафтовый воркшоп. Сначала нужно добыть рассол — концентрат, за который тотьмичи должны сказать спасибо Пермскому периоду. Примерно 250 миллионов лет назад, пока звероящеры резвились на палеозойских рейвах, озёра и мелководные моря высыхали. После них оставались колоссальные соляные пласты. И так получилось, что залегали они прямо под Тотьмой. Чем глубже копаешь, тем солонее здешние недра, поэтому рассолоподъемные трубы и погружали на 200 метров. Добычей рассола занимались водолеи. Не по гороскопу, а по призванию — тогда была такая профессия. Сейчас это делает хрупкая женщина по имени Наталья (на фото). С профессиями средневековья вообще отдельная история. Сайт «Хедхантер» того времени выглядел бы экзотично. Там искали бы пескаря — не рыбу, а человека, который удаляет из кипящего соляного раствора примеси. Отсматривали резюме столболазов — специалистов по деревьям, из которых делали рассолоподъемные трубы. Унимателей, в чьи обязанности входило следить за огнем в печи, заманивали видом на Сухону из офиса и ДМС со штатным знахарем. В общем, наши трудовые книжки с тех пор заметно потеряли в харизме. Но вернемся к солеварению. Рассол наливают в кованый металлический противень, который называется цреном. А дальше начинается самое сложное. Как объяснила мне Наталья, солевару нельзя покидать рабочее место даже на минуту. Отошел за тыквенным латте — и у тебя тут же пригорели примеси: известь, гипс и другие вещества, которые есть в любом рассоле. Раньше их убрал бы пескарь, но где он теперь — кругом сплошные инфлюенс-маркетологи и менеджеры клиентского сервиса. Рассол выкипает часами, превращая воздух в густой соляной туман. Ты стоишь у раскаленной печи с деревянной лопаткой и непрерывно мешаешь эту бурлящую массу, пока не начался процесс кристаллизации. Для того, что ты делаешь, тоже есть отдельное слово: повар. Оказывается, поварами изначально называли людей, вываривающих соль, а не поливающих трюфельным маслом карпаччо из осьминога. В «Соли Тотемской» Наталья — повар, пескарь, водолей и униматель в одном лице. Так что если на следующем зуме начальник попросит вас «подхватить еще один проект», просто мысленно пожелайте ему съесть пуд соли. А лучше пусть самостоятельно сварит ее на тотемской варнице.</t>
+  </si>
+  <si>
+    <t>28.06.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5967</t>
+  </si>
+  <si>
+    <t>Что особенно радует, прошлое в Тотьме — это не страницы пыльных учебников. Город избежал ловушки, когда история превращается в безжизненный памятник: он по-современному работает со своим наследием. Вернее это делают местные жители — стопроцентные преемники тех самых купцов, бесстрашно бороздивших океаны. Что вообще означает «работает с наследием»? Это не про лапти и косоворотки, а про умение вписать свое прошлое в повседневную жизнь и городскую среду так, чтобы это не выглядело вставным зубом или живописью Никаса Сафронова. Яркий пример — совсем новый музей «Соль Тотемская». Соль, как известно, — лучший консервант, а тут с ее помощью законсервировали историю длиной в 500 лет. И не просто реконструировали старинные варницы, амбары и колодцы, не просто воссоздали весь процесс от первого рассола до кристалликов на ладони, а показали, что главная соль земли — по-прежнему люди. Вся эта гигантская индустрия средневековья держалась на страсти и упорстве — и на них же «Соль Тотемская» держится сейчас. Музей целиком сделан на грантовые деньги и появился из чистой веры в идею. А идея была — раскопать в окрестностях деревни Варницы (3 км от центра города) старые деревянные рассолоподъемные трубы, которые тут использовали еще в 16 веке. Эта система труб — абсолютно космический уровень инженерии, опередивший свое время на столетия. Одну скважину для добычи соли могли бурить 15 лет, ведь ее глубина доходила до 200 метров! Трубы делали из целиковых стволов сосен, очищенных от сердцевины и соединенных между собой березовым дегтем. Представьте, каких усилий стоили все эти манипуляции во времена, когда не было никакой вспомогательной техники. Сначала найти нужное дерево, способное выдержать давление земли и агрессивную соляную среду, потом сантиметр за сантиметром высверливать его изнутри по всей длине, ювелирно выскабливать и шлифовать, чтобы вода поднималась без сопротивления, — и так далее, и так далее, тут можно целую научную диссертацию написать. И вот эти трубы спустя 500 лет раскапывают археологи, музейщики создают вокруг них ландшафтный комплекс с экскурсионным маршрутом — и история оживает. Она и так все это время никуда не девалась: тотьмичи до сих пор полощут горло водой из местных соляных источников и кладут в них на ночь огурцы. Но то, что веками было просто привычной рутиной, теперь стало частью культурного кода. Город не похоронил свое прошлое в земле, а наоборот, вытащил его на поверхность. P.S. Вот этот фрагмент трубы на фото 3 — это никакая не реконструкция, а подлинный 16 век.</t>
+  </si>
+  <si>
+    <t>27.06.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5959</t>
+  </si>
+  <si>
+    <t>Тотьма — тот самый гость вечера, который всю дорогу стоял в сторонке, пока другие громко рассказывали анекдоты. Ты подходишь к этому скромняге, начинаешь разговор, и через минуту выясняется, что перед тобой самый интересный человек в комнате. Ну а если без метафор, то Тотьма представлялась мне тихой, застенчивой, убаюканной собственной провинциальностью. На первый взгляд все так и есть, но за сонной идиллией скрываются такие тектонические сдвиги истории, влиявшие на очертания целых континентов, что невозможно воспринимать город просто как открыточную декорацию для поездки на выходные. По примеру итальянцев, которые давно и успешно эксплуатируют бренд сладкой жизни, тотьмичи имеют все основания запатентовать жизнь соленую: соль тут начали добывать еще в 14 веке. Свои варницы в Тотьме держали не только богатейшие монастыри вроде Троице-Сергиевой лавры, но и, как бы мы сейчас выразились, семьи олигархов. Например, Строгановы — люди, которые фактически владели Уралом и финансировали освоение Сибири. Соляные деньги подарили купцам абсолютную, дерзкую свободу и совсем не иллюзорное ощущение, что способность менять мир никак не связана с географией: ты можешь жить в малюсеньком городе и перекраивать историю. И не имеет значения, чем именно ты занимаешься. Когда варницы перестали приносить прибыль (в 18 веке промысел сошел на нет), тотемские купцы с той же пассионарностью взялись за освоение новых земель. Городу, который находится в тысячах километров от океана, хватило амбиций — и денег — отправлять корабли к берегам Нового Света. Из сотни экспедиций того времени на Тотьму приходится 39. Вы только вдумайтесь! Нормальная такая провинция, да? Из глубины вологодских лесов тотьмичи разглядели Тихий океан, а в нем — Алеутские острова. Потом дошли до Аляски, основали Форт-Росс — самую южную русскую колонию в Калифорнии. Случись это сейчас, они бы уже стали лицом какого-нибудь The North Face и читали лекции, как запустить международный стартап, не выходя из зоны лесного комфорта. На гербе города до сих пор красуется американская черная лисица — зверь из другого полушария. Но главный памятник дерзости — местные храмы. Они настолько необычные, что для их описания даже используют отдельный термин: тотемское барокко. Это огромные высеченные из камня церкви-парусники с узорами, которые повторяют контуры морских карт. Купцы строили их «от избытка капитала» (цитата) и в знак благодарности океану, пощадившему корабли. Смотришь на эти гулливеровские фасады — и не покидает ощущение пространственного сбоя: слишком монументальный размах. А потом над головой проносятся чайки, и ты понимаешь, что оказался не в глубине вологодских лесов, а в портовом городе. В месте, живущем по законам большой воды и бескрайнего океана.</t>
+  </si>
+  <si>
+    <t>23.06.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5958</t>
+  </si>
+  <si>
+    <t>А вот и цель моей поездки. Город, который дарит ощущение, что ты нашел сокровище, прежде чем его успели выставить на витрину. Были / слышали?</t>
+  </si>
+  <si>
+    <t>23.06.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5957</t>
+  </si>
+  <si>
+    <t>А вот если бы я забронировала отель заранее, можно было попросить Алису Про найти бронь. Пока человечество уютно деградирует под рилсики, ИИ, оказывается, научился не только отвечать на глупые вопросы, почему Шрек зеленый и в чем смысл жизни, но и работать с письмами в Яндекс Почте. То есть можно написать: «Алис, найди мне билет из Москвы в Сочи, который я покупала месяц назад» — и она найдет. Или расскажет, какие документы прислали из визового центра. Или соберет по разным письмам все нужные бронирования по конкретной поездке. Следующий уровень — ИИ понимает, в чем смысл жизни, и улетает в Сочи вместо тебя.</t>
+  </si>
+  <si>
+    <t>22.06.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5952</t>
+  </si>
+  <si>
+    <t>Какая хорошая идея: поехать в Вологодскую область в самый разгар праздников, когда примерно вся Москва запланировала то же самое. А лучше поехать в Вологодскую область в самый разгар праздников и не забронировать заранее отель. Осознание собственной глупости накрыло меня уже в пути, где-то между Сергиевым Посадом и Александровом. 12 июня, над Россией клубится шашлычный дымок, и я захожу в приложение тревел-агрегатора, чтобы найти гостиницу. Вместо привычного списка на экране пустота. Отелей нет. Никаких. Ни сетевых, ни бутиковых, ни тараканьих. Из крупных городов по пути Переславль, Ярославль и Вологда. Ярославль предлагает единственный оставшийся вариант за 38.500 в сутки (даже скриншот сохранила на память — буду показывать дочери вместо бабайки). Переславль и Вологда предлагают спать в машине, и их сложно обвинить в малодушии. Ничего не остается, как открыть карту и начать прозванивать все, что хотя бы по косвенным признакам можно принять за ночлег. Но и это не спасает. Придорожный отель «Уют» с лепестками пластмассовых роз в джакузи в этот вечер переживает прайм-эру. Счастливыми шашлычниками переполнены даже частные дома. Надежда появляется внезапно, когда мой звонок раздается в городе под названием Данилов. В трубке я слышу усталый женский голос. — Во сколько вы будете? — тихо спрашивает трубка. Услышав, что я только подъезжаю к Ярославлю, собеседница тяжело, по-матерински вздыхает: — Ох, опять мне всю ночь не спать… Женщину на том конце зовут Зоя Ивановна, и она работает администратором в гостевом доме без названия. Чтобы спасти Зою Ивановну от принудительного бодрствования, я заключаю старомодный пакт о бесконтактном заселении: ключ будет ждать меня под ковриком, а Зоя Ивановна ждать не будет и зайдет утром, чтобы провести оплату. Пока я еду, женщина перезванивает несколько раз. — Не потерялись? Ну вы мне напишите, как зайдете в номер, а то я переживаю. Оказавшись в Данилове в два часа ночи, я неожиданно для себя выясняю, что попала в шахматную столицу Ярославской области (хотелось бы прийти к этому знанию при свете дня и менее извилистым путем, но уж как есть). Придорожные столбы приветствуют гостей неоновыми ферзями и пешками. Но главным гроссмейстером этой ночи выступает Зоя Ивановна. Ее коврик с секретом не подводит. Поворачивая ключ в замке своего номера, я мысленно благодарю Зою Римскую, а также Зою Вифлеемскую, Зою Атталийскую и других покровительниц всех Зой за то, что в эпоху бездушных агрегаторов мне вернули веру в старый добрый аналоговый мир. Мир, в котором самые надежные договоренности скрепляются не верификацией по биометрии, а обещанием, данным незнакомому человеку по телефону. В этом мире ключи все еще лежат под ковриком, посадочные пишутся от руки, а вместо кэшбэка выдают железную сдачу.</t>
+  </si>
+  <si>
+    <t>21.06.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5944</t>
+  </si>
+  <si>
+    <t>1150 километров из Ростова в Москву на машине за один световой день прошли под девизом «слабоумие и отвага». Но что поделать: перед следующим большим путешествием мне нужно оказаться дома. Примерно на середине пути заехала в парк «Кудыкина гора» в Липецкой области и попала аккурат к извержению Горыныча. Думаю, историю этого места знают все, но если вдруг вы не в курсе, как так получилось, что посреди липецких полей дают фаер-шоу, то вот краткий синопсис. Двадцать лет назад основатель агрохолдинга «Аврора» Сергей Уваркин, который выращивал здесь пшеницу, свеклу и картофель, решил построить сафари-парк на берегу Дона. Место пользовалось популярностью среди жителей области, но на федеральный уровень не выходило. Для сравнения: сейчас к Горынычу приезжают 500 000 человек в год. А потом за дело взялась Юлия Уваркина — невестка Сергея (он, к сожалению, ушел из жизни). У Юлии все прекрасно и с насмотренностью, и с бизнес-жилкой. Она привлекла к сотрудничеству архитектурное бюро Megabudka, и те упаковали русскую сказку в современный дизайн. Бывший контактный зоопарк превратился в невероятный по масштабам и эстетике проект — 500 гектаров чистого безумия, в самом хорошем смысле. «Кудыкина гора» — это не безвкусный луна-парк из 90-х, а стильный и тонкий русский сюрреализм. На фоне уходящих в бесконечность лугов все эти богатырские шлемы и троянские кони кажутся милыми игрушками, разбросанными на ковре. Но главный феномен этого места не в том, что в чистом поле появились сказочные декорации. «Кудыкина гора» легитимизирует желание взрослых уставших от проблем людей хотя бы один день побыть дураками на законных основаниях. Ирония — лучший способ не сойти с ума. Большинство туристов едут сюда ради одной конкретной цели: увидеть, как гигантский змей, срисованный со страниц славянских фэнтези, извергает пламя. В этот момент толпа людей — с ипотеками, экзистенциальными кризисами и дефицитом бензина на заправках — забывает про все и начинает визжать от восторга. Возникает эффект коллективной эйфории: пятнадцать метров бетона и монтажной пены, дышащие огнем, возвращают присутствующим способность радоваться. Десять минут у Горыныча можно приравнивать к сеансу групповой психотерапии. Ну а если вам совсем чужда вся эта бутафория, достаточно просто уйти в дальний угол парка, лечь там в траву и позволить южной степи вас обнять. Наверное, специально я бы на «Кудыкину гору» не поехала — такие штуки работают как эмоциональный пит-стоп. Возвращаешься с юга России в центр или, наоборот, едешь из Москвы в Ростов-на-Дону, сворачиваешь с дороги и попадаешь в безумный мир. Парк находится совсем недалеко от федеральной трассы «Дон». Инфраструктура тут, как вы поняли, превосходная, еда вкусная, архитектура вообще улёт. Горыныч, правда, работает всего два дня в неделю — по субботам и воскресеньям. Но зато не выгорает — нам с вами есть чему у него поучиться.</t>
+  </si>
+  <si>
+    <t>21.06.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5936</t>
+  </si>
+  <si>
+    <t>Это мог бы быть короткий пост, но я опять не смогла остановиться. 1150 километров из Ростова в Москву на машине за один световой день прошли под девизом «слабоумие и отвага». Но что поделать: перед следующим большим путешествием мне нужно оказаться дома. Примерно на середине пути заехала в парк «Кудыкина гора» в Липецкой области и, не рассчитывая тайминга заранее, попала аккурат к извержению Горыныча. Думаю, историю этого места знают все, но если вдруг вы не в курсе, как так получилось, что посреди липецких полей дают фаер-шоу, то вот краткий синопсис. Двадцать лет назад основатель агрохолдинга «Аврора» Сергей Уваркин, который выращивал здесь пшеницу, свеклу и картофель, решил построить сафари-парк на берегу Дона. Место пользовалось популярностью среди жителей области, но на федеральный уровень не выходило. Для сравнения: сейчас к Горынычу приезжают 500 000 человек в год. А потом за дело взялась Юлия Уваркина — невестка Сергея (он, к сожалению, ушел из жизни). У Юлии все прекрасно и с насмотренностью, и с бизнес-жилкой. Она привлекла к сотрудничеству архитектурное бюро Megabudka, и те упаковали русскую сказку в современный дизайн. Бывший контактный зоопарк превратился в невероятный по масштабам и эстетике проект — 500 гектаров чистого безумия, в самом хорошем смысле. «Кудыкина гора» — это не безвкусный луна-парк из 90-х, а стильный и тонкий русский сюрреализм. На фоне уходящих в бесконечность просторов все эти Горынычи и троянские кони кажутся милыми игрушками, разбросанными на ковре. Но главный феномен этого места не в том, что в чистом поле появились сказочные декорации. «Кудыкина гора» легитимизирует желание взрослых уставших от проблем людей хотя бы один день побыть дураками на законных основаниях. Ирония — лучший способ не сойти с ума. Подавляющее большинство туристов едут сюда ради одной конкретной цели: увидеть, как гигантский змей, срисованный со страниц славянских фэнтези, извергает пламя. В этот момент толпа людей — с ипотеками, экзистенциальными кризисами и дефицитом бензина на заправках — забывает про все и начинает визжать от восторга. Возникает эффект коллективной эйфории: пятнадцать метров бетона и монтажной пены, дышащие огнем, возвращают присутствующим утраченную способность радоваться. Десять минут у Горыныча можно приравнивать к сеансу групповой психотерапии. Ну а если вам совсем чужда вся эта бутафория, достаточно просто уйти на дальний край парка, лечь там в траву и позволить южной степи вас обнять. Наверное, специально я бы на «Кудыкину гору» не поехала — такие штуки работают как эмоциональный пит-стоп. Возвращаешься с юга России в центр или, наоборот, едешь из Москвы в Ростов-на-Дону, сворачиваешь с дороги и попадаешь в безумный мир. Парк находится совсем недалеко от федеральной трассы «Дон». Инфраструктура тут, как вы поняли, превосходная, еда вкусная, архитектура вообще улёт. Горыныч, правда, работает всего два дня в неделю — по субботам и воскресеньям. Но зато не выгорает — нам с вами есть чему у него поучиться.</t>
+  </si>
+  <si>
+    <t>20.06.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5928</t>
+  </si>
+  <si>
+    <t>Таганрог — абсолютно чеховский город. Одноэтажная купеческая провинция, где томно и лениво: дворики увиты виноградом, поперек улиц растянулись коты, а сквозь густые кроны деревьев падают кружевные тени. Таганрог не воссоздает чеховскую атмосферу ради туристов — он в ней живет. Даже если вы не планируете променад по писательским местам, вас здесь все равно накроет русской литературой на уровне самых банальных повседневных ситуаций. Я ехала в город подготовленная, вооружившись любимыми адресами друзей-таганрожцев. Софья, эстетка и культуролог, советовала найти керамическую львицу Врубеля на фасаде Музея градостроительства и прогуляться по старому кладбищу, где сохранились склепы итальянских и греческих купцов (это не мы с ней такие эксцентрики, просто кладбище тут — важная городская достопримечательность). Рома, знаток гастродвижухи, рекомендовал бронировать столик в Feola’s: там лучший вид на Таганрогский залив, а Ольга Уколова, лучший шеф-женщина на юге России, работает исключительно с местными фермерами. В общем, я разжилась явками-паролями, а потом приехала и поняла, что впервые за долгое время не хочу строить маршруты и упаковывать день в строгие списки. Хочу сворачивать в случайные переулки, рассматривать резные наличники, сидеть на прогретых солнцем ступенях перед заливом. После забега по Ростову, где я пыталась, как сорока в ювелирном, унести на своих крыльях как можно больше драгоценных впечатлений, в Таганроге мне хотелось легковесности. Он не ослепляет глянцем, не оглушает темпераментом и не давит масштабом. Редкое чувство — оказаться не искателем новых ощущений на пробежке, а просто человеком, который совпал с городом по ритму.</t>
+  </si>
+  <si>
+    <t>11.06.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5920</t>
+  </si>
+  <si>
+    <t>Богудония: безумный рыбацкий самострой в Таганроге «Тридцать лет назад я бы не пошел на эту экскурсию без кастета», — признался мне гид Андрей. Мы с Андреем встретились у входа у Богудонию — рыбацкую деревню, зажатую между Никольской балкой и Рыбным переулком в Таганроге. Богудонии нет на городских картах, да и выглядит она как недоразумение: ощущение, что хижины на сваях сделаны из того, что выбросило море. Дома плотно прижимаются друг к другу, пытаясь не соскользнуть в воду. Отдельный жанр сюрпризов — дыры в земле как напоминание о подземных ледниках для хранения рыбы. Когда-то этот район был рассадником контрабандистов. Даже местные боялись сюда заходить. Улицы в Богудонии настолько узкие, что похожи на трещины, а к воде ведут спуски с канатами вместо перил. Пахнет сушеной рыбой, морской солью и нагретым кирпичом. Первое, что я увидела, оказавшись на галечном пляже, — выброшенный на берег крошечный осетр. Оказывается, осетровые здесь не просто водятся — еще со времен Петра в Таганроге развернули икорный промысел. Была и рыболовецкая артель, которую в 19 веке организовал некий Александр Боудон. Как несложно догадаться, Богудонию потом в честь него и назвали. Промысел Боудона загнулся с приходом большевиков. Предприятие национализировали и на его месте появился уже советский рыбзавод. Дальше тоже все по классике: лихие 90-е, кризис, ловить стало нечего — во всех смыслах. Сейчас Богудония — это просто жилой квартал, имеющий негласный статус городской легенды. Толщина культурного слоя обязывает: тут и генуэзцы отметились в Средние века, и Петр с Азовскими походами. Для местных экскурсоводов — мощный источник исторических спекуляций. Можно нафантазировать таких сюжетов, что Гай Ричи закурит не с того конца. Здесь вам расскажут сотню баек про пиратов и даже, прости меня, господи, про золото Колчака (когда его уже найдут? а то я устала сбиваться со счета). Большая загадка — как курьеры доставки находят нужную калитку, если у трех разных домов на вертикальном обрыве может быть один и тот же номер. Ну и, конечно, главный вопрос — как этот безумный рыбацкий самострой умудряется стоять наперекор всем штормам и законам физики.</t>
+  </si>
+  <si>
+    <t>08.06.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5912</t>
+  </si>
+  <si>
+    <t>Закончить ростовскую серию надо тем же, с чего начинали: беззастенчивым гедонизмом. Не могу сказать, что за несколько дней обошла все городские рестораны и бары, но тем, что есть (и пить), обязана поделиться. 🟢 «Раки и гады» — место, где душа поет под аккомпанемент штатного аккордеониста. Прорваться сложно — обычно все забронировано на неделю вперед. Но если уж прорвались, требуйте ведро донских раков с укропом. 🟢 Leo Wine &amp; Kitchen — самое стабильно награждаемое заведение города, собирающее ресторанные премии из года в год. После такого часто расслабляются и почивают на лаврах, но «Лео» пока в тонусе. 🟢 «Лариса жарит» и «Лариса пьет» — в зависимости от того, что вы от Ларисы хотите. Первое — мясной ресторан с собственной коптильней: мясо готовят в техасском смокере. Второе — гастробар, в котором сеты с настойками оформляют в виде символов города: донской баржи, колеса обозрения или Ворошиловского моста. 🟢 За классным видом на Ростов поднимайтесь на террасу бутик-отеля «39». Судак с чечевицей и утка с медовыми яблоками хороши сами по себе, но в закатных лучах — особенно. 🟢 «Эссе» — джазовый клуб с рестораном. В Ростове, как и в Ереване, джаз — обязательная часть программы. 🟢 «Линии» — камерный театр и арт-пространство в Нахичевани. Актеры играют на расстоянии вытянутой руки, а спектакли начинаются на кухне. Чтобы гоголевский «Вий» был не так страшен, зрителей подбадривают наливками. 🟢 «Чайник» — место для тех, кто в состоянии поддержать разговор об оттенках южнофуцзяньского улуна дольше 30 секунд. Можно устроить полноценную церемонию со всеми проливами и купанием чайной жабы, а можно взять в бумажном стакане с собой — и никто не оскорбится, что вы миновали стадию согревания чайного листа дыханием. 🟢 «Хрусталь» — атмосферная советская рюмочная, где из советского особенно удались бутерброды со шпротами. 🟢 «Золотой колос» — старейшая кондитерская (писала о ней тут) со смешными ценами и живой музыкой по вечерам. Гид-ростовчанка рассказывала мне, что у каждого жителя города независимо от возраста в «Колосе» есть любимый десерт. Добавляйте свои рекомендации в комментариях — мне не жалко.</t>
+  </si>
+  <si>
+    <t>07.06.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5911</t>
+  </si>
+  <si>
+    <t>Самое большое заблуждение начинающих авторов — не садиться за текст, пока не придет вдохновение. Ждать его приходится от пятнадцати минут до пятидесяти лет. Можно скоротать это время, посадив дерево и построив дом, но лучше, как советовал Стивен Кинг, просто взяться за работу. Умение писать — навык, который тренируется большим количеством писательских жимов и приседов. Как в спортзале: хочешь быть в тонусе — пиши регулярно. Каждый раз, когда мои пальцы методично отбивают по клавиатуре слово «прокрастинация», я обращаюсь к своей подруге Марине Мироновой. Марина пишет о путешествиях для «Вокруг Света» и выпускает книжки быстрее, чем высыхает краска на свежем холсте. Она умеет превращать в литературу самые, казалось бы, обыденные ситуации. Даже подводники в мурманском баре подкатывают к ней, как литературные персонажи. Вместо «Девушка, что вы делаете сегодня вечером?» — «Спорим, у тебя объем легких литров пять!» Я давно просила Марину сделать свой писательский курс, потому что кто, если не она! Проходит буквально пара недель — и она присылает ссылку на лендинг (вместо того, чтобы пятьдесят лет ждать вдохновения). Курс посвящен travel-журналистике, но на самом деле он про то, как находить правильные слова для всего, что видишь вокруг; формулировать идею и доносить ее до аудитории. Этот навык нужен не только тем, кто давно лелеет мечту написать книгу. Он бесценен, если ваша работа связана с пиаром / редактурой / соцсетями. Или вам часто не хватает слов, чтобы передать свои эмоции. Хочу поделиться этим с вами не на правах рекламы, а из самой искренней радости: иметь такого наставника — огромное счастье. Курс стартует 13 июня и продлится два месяца. Гарантирую, что спустя эти два месяца вы не только найдете свой уникальный голос, но и научитесь брать этим голосом такие ноты, что Ла Скала обзавидуется. Если скажете, что вы от меня, будет дружеская скидка 10%.</t>
+  </si>
+  <si>
+    <t>03.06.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5903</t>
+  </si>
+  <si>
+    <t>После прогулки по Ростову у меня в телефоне больше трехсот фотографий. Не понимаю, как уложить все это в голове, поэтому просто рандомная подборка мест и историй — по порядку следования картинок. 1️⃣Дом Сабины Шпильрейн Первая женщина-психоаналитик, доктор наук и ученица Зигмунда Фрейда была родом из Ростова. К профессии Шпильрейн пришла через собственную травму: еще ребенком пережила смерть сестры и тиранию отца. Позже она попала на терапию к самому Юнгу, с которым у них случился деструктивный роман. История легла в основу фильма «Опасный метод». Дом Сабины с памятной табличкой находится на Пушкинской, 83. 2️⃣ Самое красивое отделение «Почты России» Сумасшедшей красоты лепнина и исторический паркет в здании на Советской, 20/1. Только непонятно, кому отправлять письма с этой почты, чтобы дом привели в нормальное состояние. 3️⃣,4️⃣ Улица Ульяновская Одна из первых городских улиц с немыслимым количеством колоритных двориков, прячущихся за коваными арками. Начинайте прогулку от доходного дома Акимова и двигайтесь в сторону особняка братьев Геронимус. 5️⃣ Улица Суворова Еще один музей под открытым небом. Эклектика, модерн, кирпичный стиль и конструктивизм — все компактно в одном месте. 6️⃣ «Золотой колос» Самая старая кондитерская в городе на Большой Садовой, 43. «Золотой колос» ведет историю с 1954 года, и цены, по ощущениям, той же эпохи. Для пущей атмосферности по вечерам играет пианист. 7️⃣ Солдатская синагога Помимо армян, в Ростове всегда была мощная еврейская диаспора. Здание синагоги сильно пострадало от пожара во время еврейского погрома, но, к счастью, было восстановлено. Дом в стиле модерна с мавританскими куполами стоит на Тургеневской. 8️⃣ Доходный дом Максимова Шикарное здание с печальной судьбой на Московской, 72. Планировали отреставрировать и превратить в музей, но воз и ныне там.</t>
+  </si>
+  <si>
+    <t>02.06.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5895</t>
+  </si>
+  <si>
+    <t>Сикстинская капелла в подземелье Один из культурных феноменов Ростова — мозаики в подземных переходах. Об их создателе известно мало. Его звали Юрий Лабинцев, и он был самоучкой. Делал ремонты в квартирах, где, среди прочего, клал кафельную плитку. Эта плитка и станет его главным художественным средством. Как-то раз Лабинцев делал ремонт у большого начальника — Георгия Былло, руководившего в 70-е строительством подземных переходов. Тот быстро рассмотрел талант в простом рабочем и предложил ему украшать переходы плиточной мозаикой. То, что вы видите на фото, — это именно мозаика. На первый взгляд может показаться, что изображения нарисовали краской, но каждая картина складывалась из сотен кусочков ломкого кафеля. Этим занималась целая артель. Лабинцев делал эскизы и руководил процессом. Для работы использовали два вида плитки: голубая чехословацкая служила фоном, а местная шахтинская заменяла краски. Все фрагменты вырезали вручную. Всего в Ростове-на-Дону четыре подземных перехода-галереи. Один из них — тот, что на пересечении Кировского проспекта и Большой Садовой — сейчас закрыт. По оставшимся трем я прогулялась. Если захотите повторить, то первый переход ищите на пересечении Буденновского проспекта и улицы Московской, второй — Буденновский / Большая Садовая, а третий — Большая Садовая / Ворошиловский проспект. Эти мозаики — настоящее чудо. Я такого нигде и никогда не видела. Уникальность не только в технике: Лабинцев использовал обыкновенный облицовочный кафель. Больше всего поражают сюжеты. В них нет привычного для эпохи пафоса, монументального вождизма и громогласных лозунгов. Они максимально приближены к человеку. Вот ученик стоит у доски перед классом, а вот счастливая семья забирает младенца из роддома. Уборка урожая в полях, продукты на донском рынке, дети со снеговиком во дворе, доярка с бидоном. Из сотен хрупких керамических кусочков собрана не история великих строек, а простая человеческая жизнь. P.S. Еще больше фото оставляю в комментариях под постом.</t>
+  </si>
+  <si>
+    <t>31.05.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5887</t>
+  </si>
+  <si>
+    <t>Нахичевань-на-Дону: город, которого больше нет Прогулялась по бывшему армянскому городу, а сейчас армянскому кварталу внутри Ростова. Он начинается сразу за Театральной площадью. Раньше вместо одного города было два: Ростов-на-Дону и Нахичевань-на-Дону (причем второй старше). В 19 веке они не уступали друг другу в размерах. Но строительство железнодорожного вокзала стало толчком к развитию: Ростов разросся и проглотил Нахичевань. Откуда вообще взялась армянская диаспора на этой территории? Все благодаря Екатерине II. Императрица решила ослабить Крымское ханство, нанеся ему экономический удар. Каким образом? Переселив всех армян на правый берег Дона. Армяне играли важную роль в экономике ханства — они всегда были хорошими продавцами и искусными ремесленниками. К тому же они христиане. Можно было призывать еще и к духовному единению. Но одной духовностью сложно замотивировать. Переселенцам щедро раздавали земли, навсегда освобождали от военной службы, на десять лет — от налогов. В низовье Дона тогда были голые степи, где практически никто не жил. Так и появился молодой армянский город. Похожая история случилась с крымскими греками, но тех расселили вдоль побережья Азовского моря. Помимо земель и налоговых послаблений, армянам достался градостроительный план в духе доминирующего тогда классицизма. Если посмотреть на Нахичевань с высоты птичьего полета, то можно удивиться строгой геометрии улиц (они здесь называются линиями). А еще в армянском квартале совсем нет доходных домов. Вместо них — усадьбы. Местные купцы строили дома для своих семей, а не коммерческие многоквартирные здания под сдачу. Годом, когда Нахичевань утратила статус города, считается 1928-й. Но культурная автономия сохранилась. Здесь по-прежнему много армян — потомков тех самых переселенцев. Центр квартала — Нахичеванский базар. На первый взгляд обычный рынок, но нужно обращать внимание на вывески: то рыбу продают из озера Севан, то армянский сыр. В двух шагах — армянская церковь Сурб Арутюн, Музей русско-армянской дружбы и памятник жертвам геноцида. Название одной из улиц — Ереванская. Забавно, что у двух городов были разные законы. Люди садились в трамвай в Ростове, где нельзя было курить в общественном транспорте, а в Нахичевани этот запрет уже не действовал. Как только трамвай пересекал границу, салон заполнялся густым дымом.</t>
+  </si>
+  <si>
+    <t>30.05.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5879</t>
+  </si>
+  <si>
+    <t>Предсказуемо влюбилась в Ростов-на-Дону. У города энергия беспечного прожигателя жизни, который сначала гуляет весь ресторан за свой счет, а под утро идет домой пешком. Ну и контрасты, как мы любим. Барочная лепнина и осыпающаяся штукатурка. Парадные фасады на Большой Садовой и «трушные» дворики на Ульяновской, где ветер раздувает простыни, а из окон доносится звон посуды. Резьба по мрамору и граффити по мрамору. Витальность и тлен. Ростов не держит тебя на почтительной дистанции, поправляя пенсне, а сразу панибратски хватает за рукав и тащит в ближайший бар, прежде чем ты успеешь опомниться. Как сказала мне местный гид, не лишенная, как и многие ростовчане, самоиронии: «У нас тут один сплошной кабак на миллион посадочных мест». Наверное, нигде в России нет такого культа гедонизма, за который не просто не стыдно — он сама суть бытия. И как бы вы от него ни открещивались, придумывая уважительные причины вроде поиска следов купеческого прошлого или изучения мозаичных панно в переходах, под конец дня все равно обнаружите себя в компании людей, водружающих на стол третье ведро вареных раков под ледяного «Ведерникова».</t>
+  </si>
+  <si>
+    <t>30.05.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5878</t>
+  </si>
+  <si>
+    <t>Я родилась и выросла в Пензе и первое время после переезда в Москву часто ездила домой на автобусе. Было это, страшно сказать, 18 лет назад. Тогда автобусные путешествия напоминали гастролирующий цыганский табор. Для полноты ощущений не хватало только медведей. Стратегический запас вареных яиц, курицы и огурцов уничтожался в первые же часы, а потом каждый выживал как мог. Во время стоянок эстеты варили кофе в котелках, остальные скупали у местных бабушек пирожки и семечки. Вкус пирожков из рязанского Шацка я буду помнить до седин! Позже я много путешествовала на автобусах в других странах: ездила по деревушкам Сицилии, добиралась из Покхары в Катманду в Непале. Обычно после таких перемещений как минимум находишь новых друзей, как максимум — получаешь приглашение на местную свадьбу или крестины чьего-то внучатого племянника. Потом я нарезала свои километры уже на самолетах, а автобусный мир стремительно менялся. Сейчас не нужно стоять в очередях за билетами и пробивать себе привилегированное место у окна. Бабушки, наверное, тоже уже торгуют не семечками, а банановым латте и безглютеновыми кексами. С появлением сервиса Unitiki жизнь автобусофилов сильно упростилась. Можно спланировать путешествие, купив билеты в два клика, и сэкономить при этом даже по сравнению с поездом. 📌Если вы соскучитесь по дорожной романтике и решите махнуть в соседний город, по промокоду Понаехавшая получите скидку 10% на покупку билетов. Просто введите его при оформлении билета в Unitiki. Ну и вареные яйца с собой можно не брать.</t>
+  </si>
+  <si>
+    <t>26.05.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5870</t>
+  </si>
+  <si>
+    <t>«Вам надо больше гулять», — строго сказала мне врач на пятом месяце беременности. Не следовать врачебным предписаниям — плохая идея. Перебрав в голове гулятельные маршруты в диапазоне от Нескучного сада до парка «Сокольники», я сделала выбор в пользу восточного побережья Чукотки. «Гуляйте в парке», — добавила гинеколог, и я не посмела ослушаться. Кто скажет, что нацпарк «Берингия» не парк? Да, связь работает чуть хуже, чем в «Сокольниках», а места на парковке быстро разбирают гренландские киты, которым нужно немножко размяться перед миграцией. Зато тундровые пейзажи и шум Берингова моря снижают уровень кортизола. А августовские +12 очевидно активизируют защитные силы организма. В общем, какие тут могут быть сомнения? Кругом одни плюсы. После того эпического путешествия у меня в канале выходила большая серия про Чукотку. А сейчас у меня для вас другая новость в продолжение темы. Во время экспедиции мы с оператором Гришей снимали все, что только видели: Дежнева на мысе Дежнева, моржей на острове моржей Ратманова, эскимосов в Новом Чаплино, вышеупомянутых китов в проливе Сенявина — одном из трех самых китовых мест на планете. Потом мы вернулись в Москву и смонтировали компактный (на 20 минут) фильм. Его главными героями стали местные жители и мои соседи по судну «Профессор Хромов». Там же Александр Богословский — организатор экспедиции — рассказывает, как все устроено на Чукотке и чем она так манит. В общем, я буду очень рада, если вы потратите 20 минут своей жизни — и столько же минут своего випиэна на просмотр нашей мини-документалочки. Смотреть здесь ⤵️ 📷 на YouTube 📺 на Rutube Ну а если вам тоже приспичит погулять, то такая же экспедиция на Чукотку состоится в этом году, с 7 по 14 августа. Программа один в один: «Хромов» выходит из Анадыря и через территорию уже знакомого вам нацпарка «Берингия» идет к берегам Аляски. По пути собирает все ништяки маршрута: фьорды, птичьи базары, лежбища моржей, национальные села чукчей и эскимосов. Уровень суровости будет сбалансирован терапевтической дозой гедонизма: гастроужинами от шеф-повара Романа Орлова («Рыба моя», «На даче», «ТЭМУ»). Винище от Галицкого и его однофамильца Галицкого будет хлестать как из крана (алкоголь включен без ограничений), а красная икра с соседней Камчатки сама полезет в рот. Тест на беременность для посадки на борт не требуется. По деталям писать напрямую организатору: @alexanderktp</t>
+  </si>
+  <si>
+    <t>25.05.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5862</t>
+  </si>
+  <si>
+    <t>Чтобы сменить степи на горы, не так уж много и надо. Меньше пяти часов от Элисты — и я в Кавминводах. Удивительное дело — наблюдать, как плоский калмыцкий ландшафт сначала холмится, затем нарастает волнами предгорий и наконец превращается в мощные пики Кавказа. И все это — за каких-то 370 километров. По меркам нашей немаленькой страны, не расстояние. Из Кисловодска я решила сразу добраться до урочища Джилы-Су. Как только заехали из Ставропольского края в Карачаево-Черкесию (граница проходит по селу Кичи-Балык), за окнами как будто включили кино. Хаотичная горная жизнь бурлит, как нарзан в скважине. Отары овец, блокирующие движение. Коровы, пасущиеся прямо на виражах серпантина. Самодельные прилавки с медом и папахами. Облака, зацепившиеся за крыши домов. А потом над всей этой повседневной суетой возникает вечное. Я видела Эльбрус в разных ракурсах. Один из самых крутых — с плато Бермамыт (фото оттуда). Когда стоишь в шаге от обрыва, тело почти физически ощущает полет над бездной. Но там, на Бермамыте, гора — в десятках километров. Дистанция делает тебя сторонним наблюдателем. Совсем другое дело — дорога на Джилы-Су. С каждым поворотом реальность трещит по швам: кажется, что ты можешь погладить Эльбрус по белоснежной макушке. Вроде ближе подобраться уже невозможно, а потом очередной виток серпантина — и облака у тебя под ногами. И навигатору дальше прокладывать маршрут только в стратосферу.</t>
+  </si>
+  <si>
+    <t>25.05.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5858</t>
+  </si>
+  <si>
+    <t>Майские уже позади, а до Нового года еще далеко. ✨ Но когда нам нужны были поводы! Гугл подсказывает, что отметить сегодня можно День филолога, День Африки, День нерпенка, День пограничной кинологии и — моим розовым волосам особенно актуально — День свободы причесок. Берем! У Флаувау такая шикарная подборка дофаминовых десертов, что я не удержалась (ну а худеть традиционно будем со следующего понедельника). Флаувау — главный маркетплейс с тортиками, цветами и прочими радостями — работает уже в 1700 городах. Можно не только выбрать готовое угощение, но и заказать персональный дизайн, а вдобавок к нему — воздушные шары, комнатные растения, подарочные сертификаты и другие праздничные атрибуты. Заказ и оплата из любой точки мира. ‼️ А по моему промокоду ПОНАЕХАВШАЯ действует скидка 15% на первый заказ до 31 августа.</t>
+  </si>
+  <si>
+    <t>23.05.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5850</t>
+  </si>
+  <si>
+    <t>Решила добавить экзотики своей поездке в Калмыкию, поселившись в единственном глэмпинге в окрестностях Элисты. Глэмпинг в этих краях — редкий зверь. Вот сайгака увидеть — запросто, а глэмпинг пойди найди. «Хотон» — так называется место — открыли на грант, о чем сообщает табличка при входе. Вместо скучных барнхаусов тут современная версия юрт. Современная настолько, что внутри выглядит как обычный гостиничный номер-апарты: большая кухня-гостиная, спальня с кроватью кинг-сайз, ванная без кочевых сюрпризов. В общем, я так воодушевилась, что уже побежала писать хорошие отзывы, как вдруг эта лодка любви начала разбиваться о быт. Сначала в номере пропала горячая вода. «Что-то с бойлером, — пожал плечами сантехник и попросил запастись терпением. — Я сейчас покручу, и должно заработать». Запасаться терпением за 14.000 в сутки не очень хотелось, и я, реинкарнировавшись в мерзкую старуху Шапокляк, начала подмечать досадные огрехи. Полочка в ванной вся проржавела, и на ней облупилась краска. Дверная ручка того и гляди вывалится, как то самое чеховское ружье, которое долго висит на стене без дела (и в итоге вывалилась, да). Видимо, грант закончился, и владельцы решили, что вкладываться в поддержание всей этой красоты незачем. А вот ценник можно поставить бодрый: единственный глэмпинг в округе как-никак. Морали в конце не будет, да и степень моего возмущения сильно преувеличена. Из «Хотона» открывается такой вид на Элисту, что Шапокляк быстренько собрала вещи и улетучилась. Я вышла на террасу собственной юрты, поймала взглядом Золотую обитель Будды Шакьямуни и решила по-буддистски отращивать дзен. Наверное, так и выглядит колесо сансары: платишь ты, а крутится сантехник.</t>
+  </si>
+  <si>
+    <t>21.05.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5845</t>
+  </si>
+  <si>
+    <t>После не поющих поющих барханов — не розовое розовое озеро. Видимо, перед поездкой в Калмыкию я сильно накосячила, и дух Чингисхана (того самого, что покоится под барханами, как и десятки его собратьев на маршруте «Золотого кольца гробниц») решил меня проучить. «Ну вообще, оно обычно другого цвета», — заметила гид Гиляна, как бы извиняясь за розовое Меклетинское озеро, которое в этот день оказалось недостаточно розовым. Передо мной лежала небольшая бурая лужица. Я походила вокруг и посмотрела на нее с разных сторон: вдруг под нужным углом озеро — хоп – и розовое? Но нет, классическая дихотомия в стиле «ожидание vs реальность». Возможно, было ошибкой приезжать сюда на закате. Когда солнце в зените, свет падает сверху, и вода окрашивается в оттенки малинового зефира. Во всяком случае так это выглядит в мире победившего фотошопа. Эффект возникает из-за рачков, обитающих в воде: они не сидят без дела, а старательно производят пигменты. Из-за них же, кстати, фламинго тоже розовые. Вот тут я об этом рассказывала, когда путешествовала по Чили. На берегу озера стоит памятник несостоявшемуся туризму (фото 4): остатки глэмпинга, который тут когда-то решили сделать. Пару лет назад эти сферы еще сдавали, но спрос, по словам Гиляны, небольшой, и глэмпинг просто оставили на растерзание степному ветру. А он быстро управился: сейчас эти шатры похожи на декорации к фильму в жанре зомби-апокалипсиса. Видимо, мэтч с розовым озером не случился не только у меня. P.S. Если вам повезло больше, накидайте фоток в комментариях.</t>
+  </si>
+  <si>
+    <t>19.05.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5837</t>
+  </si>
+  <si>
+    <t>Предполагалось, что барханы поют. «Это напоминает органную музыку», — подогревала мой интерес Гиляна, пока мы направлялись в сторону румяных гор песка. Такие фрагменты пустыни посреди цветущей степи похожи на графические баги. Большой Брат в Астраханской области, Сарыкум в Дагестане, Ийме в Тыве, тукуланы в Якутии — после энного количества песчаных аномалий я уже запуталась в версиях их происхождения. А уж если копнуть легенды, то придется бежать за чекушкой и можем не расходиться до утра. От истории про какого-нибудь разъяренного великана, уронившего мешки с песком, до теории вселенского заговора: это секретные базы котов-гигантов, которые миллионы лет заготавливали свои лотки. Лично мне самой убедительной — и лиричной — кажется версия, что барханы сотворил ветер. Он же наполнил свое произведение эффектами 4D: в ветреную погоду песчинки трутся друг о друга, издавая звук, похожий на протяжный вой. В день, когда мы с Гиляной высадились в калмыцкой пустыне, ветра, как назло, не было. Поющие барханы не пели, а лежали молча, мало чем отличаясь от какого-нибудь заброшенного песчаного карьера. В надежде вернуть магию месту вдалеке фотографировались девушки в летящих платьях. Под ногами тянулись следы внедорожников — накануне прошло ралли в честь сезона цветения тюльпанов (надеюсь, сезон на этом не закончился). На одном из холмов я заметила табличку: «Здесь похоронен Чингисхан». Помилуйте! Даже в Калмыкии не обходится без моего любимого археологического мема. Если подсчитать количество предполагаемых захоронений, которые я встречала по России только за последние пару лет, то Чингисханов наберется уже на целое войско. Пора продавать единый туристический билет «Золотое кольцо гробниц». С молчаливыми барханами развлечений оказалось меньше, чем с поющими: можно ходить по песку, лежать на песке и рассматривать песок. Самые яркие впечатления — тактильные. Если растереть немного песка в руке, то ощущение, что ты извалялся в муке. Песчинки такие мелкие, что напоминают пудру. Коты-гиганты явно что-то знали. В следующий раз перед поездкой к барханам буду умолять синоптиков предсказать мне бурю в пустыне, чтобы попасть на обещанный органный концерт.</t>
+  </si>
+  <si>
+    <t>17.05.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5829</t>
+  </si>
+  <si>
+    <t>За этнографией в Калмыкии нужно ехать в страну Бумба. Она упоминается в калмыцком эпосе «Джангар» как символ всеобщего благоденствия — и она же есть в поселке Адык, что в 135 километрах от Элисты. «Адык — cтрана Бумба» — название проекта, который придумал местный житель и под который получил грант на развитие туризма. Это этнопарк, где есть несколько юрт, царственно пасутся верблюды, развешаны национальные костюмы и разложена всякая утварь. Все это находится на территории заповедника «Черные земли», куда приезжают смотреть природные чудеса (розовые озера, поющие барханы) и где, если повезет, можно увидеть краснокнижных сайгаков. Из-за сайгаков территория и получила статус заповедника, а «черные земли» — потому что тут соленая почва и зимой не бывает снега. На мой субъективный понаехавший взгляд, повидавший и оленеводов на Ямале, и фестиваль шаманов в Тыве, этнография в Калмыкии не самая сильная сторона. Калмыки еще сто лет назад перестали быть кочевниками, в юртах сегодня никто не живет, и в целом образ жизни приближен к привычному для нас с вами. Из экзотического остался только буддизм и яйца барана. Но выбраться из Элисты в калмыцкую степь все равно стоит — чтобы почувствовать ее эпический размах. Бумба для этого — самое подходящее место. До этнопарка мы ехали по идеальной дороге. Дальность обзора в степи такая, что можно разглядеть, как в Элисте пьют чай с борцоками. Невольно начинаешь верить конспирологам с их теориями, что Земля плоская. Летом над асфальтом парит раскаленный степной воздух. Температура доходит до 50 градусов. В юрте меня встретила девушка по имени Гиляна. «По-калмыцки “светлая”», — улыбнулась она. После короткой экскурсии мы сели в машину и отправились к Поющим барханам. «Прямо под нами сейчас нефтяное море, — сообщила Гиляна. — Нефть идет по трубам из Казахстана в Новороссийск». Нефтяники расщедрились на асфальт, поэтому по заповеднику сегодня передвигаешься как по взлетно-посадочной полосе. Верблюды, кажется, до сих пор в шоке: по таким дорогам караванами ходить — это тебе не копыта по пустыне стирать. Современный «шелковый путь» пахнет уже не специями, а девяносто вторым бензином.</t>
+  </si>
+  <si>
+    <t>06.05.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5820</t>
+  </si>
+  <si>
+    <t>Большой пост про еду Но прежде чем плюхнуться в жирный бульон, короткая (насколько возможно) предыстория. Потому что современная калмыцкая кухня — сложное явление, и к нему нужен дисклеймер. Калмыкию постигла та же участь, что и большинство национальных республик в нашей стране. Национальное заменили советским, Будду — Ильичом. Сейчас Калмыкия пытается вернуть собственное лицо. Обретение себя и своих корней происходит и на уровне гастрономии. Одно из главных мест, где калмыцкую кухню пересобрали, называется «Уралан». Заведение уже прошло проверку временем. Мой официант — молодой парень по имени Бова — рассказал, что раньше здесь работала его мама. Бова решил продолжить семейную традицию. Еда в «Уралане» — это не повседневный набор жителя Элисты. Это про то, что такое калмыцкая кухня по своей исторической сути. С одной стороны, калмыки — кочевники (во всяком случае когда-то ими были), а еда у кочевника должна быть такая, чтобы скакать по степи часов двенадцать без остановки на «Макфлури». Но до того, как стать кочевниками, ойраты, предки калмыков, жили в лесах и там распробовали марала и всякие ягоды-грибы. Бесшовно соединить кочевое с таежным, чтобы не получилась жертва пластической хирургии, не так-то просто. Тут нужна насмотренность и хорошо набитая рука. Шеф-повар «Уралана» Арслан Шамаков проделал кропотливую работу. Степень погружения в кулинарную древность у него была на уровне археологии. Шамаков перечитал тревел-блоги аж самого Марко Поло и в «Книге о разнообразии мира» нашел описание того, что ели монголы в 13 веке. Потом неугомонный шеф раскопал (не удивлюсь, если в буквальном смысле) манускрипт «Кухня Великого Хана», а в нем — «рецепты для здорового питания правителя». Все это Арслан адаптировал к современной жизни. Без молекулярной кухни и заигрывания с дефлопе. На тарелке получаешь ровно то, что обещано в меню. Роза пахнет розой. Буузы — это буузы, а не сфера из бульона с конфи из рубленой говядины су-вид. А теперь идите поешьте и в следующем посте будем виртуально капать мясным соком на клавиатуру.</t>
+  </si>
+  <si>
+    <t>05.05.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5812</t>
+  </si>
+  <si>
+    <t>Весь этот буддистский колорит в Элисте появился при Собянине Илюмжинове. Бывший президент Калмыкии — персонаж настолько легендарный, что в его существовании можно усомниться. Биографию Илюмжинова как будто писали голливудские сценаристы. В 15 возглавил сборную Калмыкии по шахматам. К 30 стал мультимиллионером. В 31 — самым молодым главой республики. Встречался с Вангой. Не хватает только контактов с инопланетянами, но и они, по словам Илюмжинова, были. Лет 15 назад он рассказывал по телеку, как нлошники забрали его прямо из квартиры. Про Вангу экс-глава тоже много говорил в публичном пространстве. Коронная история — о том, как болгарская провидица предсказала ему двойное президентство: «Сидеть тебе, Кирсан, на двух стульях». В моменте Илюмжинов не понял, о чем идет речь, а потом пазл сложился: спустя два года после того как он возглавил Калмыкию, ему предложили рулить еще и ФИДЕ — Международной шахматной федерацией. Из этого симбиоза должностей выросла идея: Элиста должна превратиться в мировую шахматную столицу. В 1998 году в Калмыкии проходила Всемирная шахматная олимпиада, к которой построили Сити-Чесс — город в городе, где улицы названы в честь Ферзя и Белой Ладьи, асфальт расчерчен на клетки, а фигуры на доске превращены в арт-объекты. Практически Нью-Васюки. Тем более тут и проспект Остапа Бендера имеется, и памятник великому комбинатору отлили в полный рост. За 30 лет громкая слава Сити-Чесс поутихла. Сейчас это просто спокойный ухоженный район, где живут обычные люди. Радует, что он не превратился в никому не нужную заброшку, как часто бывает с олимпийскими объектами. Шахматная мекка выглядит прилично и даже впечатляюще. Нечто среднее между турецким курортом и поселком таунхаусов где-нибудь в ближайшем Подмосковье. Жители Кузьминок или Капотни, оказавшись здесь, подумали бы, что попали в рай.</t>
+  </si>
+  <si>
+    <t>04.05.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5804</t>
+  </si>
+  <si>
+    <t>Элиста — удивительно гармоничный город. По сравнению с двумя другими столицами буддистских республик — Улан-Удэ и Кызылом, от которых веет градостроительным хаосом, — в Элисте чувствуется заботливая хозяйская рука. Вся центральная часть — образцово-показательная. Даже автобусные остановки и уличные фонари здесь с элементами буддистской архитектуры, а фасады панелек в спальных районах украшают муралы с сайгаками и лотосами. Красота!</t>
+  </si>
+  <si>
+    <t>03.05.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5796</t>
+  </si>
+  <si>
+    <t>Побывала в самом жарком месте России. К списку моих сомнительных достижений добавляется чек-ин на Полюсе жары. В поселке Утта в Калмыкии стоит стела, которой отмечено место, где был зафиксирован температурный рекорд: +45,4 °С в тени. Понятно, что в Дубае в такую погоду никто бы без куртки из дома не вышел. В списке сомнительных достижений у меня уже есть Полюс холода в Оймяконе. Там -71,2 °C. И там я побывала трижды (трижды сомнительно). Прочитала, что такой температурный перепад — в 116+ градусов — на Титане, спутнике Сатурна. Так что если нам с вами вдруг станет тесно, то вот, пожалуй, самый понятный и близкий по климату вариант на курортах Солнечной системы. После Калмыкии и Оймякона на Титане ты, считай, дома. А до Элисты мне осталось 150 километров.</t>
+  </si>
+  <si>
+    <t>02.05.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5788</t>
+  </si>
+  <si>
+    <t>Астрахань — та самая развилка, перед которой надо постоять и подумать. На север пойдешь — в столицу Золотой орды (это я про Сарай-Бату) попадешь. На восток пойдешь — Великий шелковый путь найдешь. История здесь не просто существует в виде фона. Она прорастает в реальность, пускает в ней корни. Заползает на крыши, оплетает балконы — прямо как дикий виноград. Идешь по улице Чернышевского, ныряешь во дворик, и — хлоп — перед тобой караван-сарай времен, когда персидские купцы приезжали в Астрахань на верблюдах, чтобы торговать шелком и специями (фото 2, 3, 8). Сейчас это просто жилой дом, где подкармливают уличных котов и кинематографично сушат белье на веревках. Поставьте в кадр верблюда, и он покажется гораздо уместнее, чем припаркованная «Мазда». Или приходишь на Татар-базар на площади Свободы и как будто слышишь стук копыт и поскрипывание телег: это везут на продажу «татарские» овощи прямо с огородов. Рынок, менявший прописку много раз, всегда оставался центром мусульманского «города в городе». Астрахань — третья столица татар (после Казани и Оренбурга), а Татар-базар — пограничье между русской частью и восточными кварталами. Или стоишь под ажурным кованым балконом (лишь бы не упал!) и представляешь, как какой-нибудь Савва Мокеевич, купец первой гильдии, оформляет заказ на каслинское литье. «Так, пузатых ангелочков мне не надо, бросьте эти ваши французские глупости! Мне по карнизу пустите виноградную лозу». Или отъезжаешь на 50 километров, и через реку от «Рыбзавода» — Итиль, столица Хазарского каганата. И ты такой сидишь ночью в джакузи под звездами (простите старого гедониста) и воображаешь, что на соседнем берегу Волги хазары — те самые, неразумные, которым, если мне не изменяет память выпускника литфака, мстил вещий Олег, — в шелковых кафтанах пересчитывают соболиные шкурки. А потом, уже при свете дня, идешь смотреть на раскопки, которые тут проводят, и видишь, как молодые красивые археологи достают из земли… ну окей, не шелковые кафтаны и соболиные шкурки, но какие-нибудь фрагменты кувшинов. И все это происходит с тобой в сжатый отрезок времени, на одной компактной территории. Ну как тут не влюбиться, вот скажите?</t>
+  </si>
+  <si>
+    <t>30.04.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5780</t>
+  </si>
+  <si>
+    <t>Мужчина за соседним столиком уже два часа рассказывает друзьям, как правильно ловить щуку. Случись такой разговор в буфете Большого театра — я бы подавилась тарталеткой, но за ужином в ресторане отеля «Рыбзавод» не это ли торжество логики. Хотя не будем упрощать: тут и оперные вечера устраивают, и астрономов приглашают, чтобы вместе смотреть в телескоп — в хорошую погоду небо над Волгой такое звездное, что похоже на кусок черного бархата, на котором рассыпали пыльцу. И все же основная публика здесь — рыбаки. Не те, что в ватниках с чекушкой идут «на карасиков», а Станиславские от рыбалки: таким, чтобы поймать щуку, надо мыслить как щука. Почувствовать тяжесть лески и вибрацию удилища. Ну и мембрану с собой вместо ватника прихватить, а иначе «не верю». Рыбачить в дельте Волги можно круглый год. Зимой вместо моторок используют аэролодки. Только обычные «хивусы», как на Байкале, тут не подходят. Лед в дельте не всегда прочный, и «хивус» его сломает. Используют сверхлегкие лодки с каркасом из алюминия, которые сами построили на петербуржской верфи. Местные егеря рыбачат с детства. С ними клюет даже у тех, кто впервые взял в руки удочку. Правда, слишком сильно войти во вкус не получится. Не больше одного сома в день. Ловля осетровых под строгим запретом. Дельту патрулируют инспекторы Рыбнадзора. Та черная икра, которая продается на рынке «Селенские Исады» (пост про него), получена на фермах. Для туристов рыбалка — развлечение, для местных — способ заработка. Кстати, «Рыбзавод» — потому что на этом месте действительно когда-то функционировало предприятие, аж с 1861 года. Просто не пережило лихие 90-е. Теперь Рыбзавод производит впечатления — и уже не конвейерным способом.</t>
+  </si>
+  <si>
+    <t>28.04.26 18:16</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5767</t>
+  </si>
+  <si>
+    <t>Вошла в одну реку дважды. И написала ооочень длинный пост. Побывала в дельте Волги во второй раз. И впечатлений по сравнению с тем первым разом никак не поубавилось. Это при том, что 5 лет назад моя поездка выпала на сезон цветения лотосов, когда потерять сознание от красоты можно было, просто пошире открыв глаза. Сейчас, когда дельта только просыпается и как будто в состоянии глубокого вдоха, нет вот этого кричащего памагити-эффекта, что ты внутри фотошопа. Есть легкая дымка, запах прелых листьев и свежей воды. Краски сдержанны, звуки приглушены. Как будто кто-то написал все это акварелью по мокрой бумаге. Волга начинает «расщепляться» уже на уровне Астрахани, а в районе деревни Самосделка, откуда мы вышли на лодке вместе с егерем Иваном из отеля «Рыбзавод», ее русло напоминает корневую систему большого дерева. Примерно 1000 водотоков сбегаются в сторону Каспия. Даже если вы всю жизнь, как Иван, проведете в дельте, вы все равно не пройдете один и тот же маршрут дважды. Представьте, сколько комбинаций можно сложить из этой тысячи маленьких коридорчиков, проложенных в камышовых зарослях. А они еще и меняются: одни становятся полноводнее, другие мельчают. То, что вы видите-слышите-ощущаете в дельте, каждый раз отличается. Сегодня у вас на расстоянии вытянутой руки стая бакланов, завтра на берег выйдет шакал (ко мне вот вышел, например), а послезавтра сто лебедей одновременно сорвутся с поверхности воды и полетят в вашу сторону, издавая гул, сравнимый с работой турбогенератора. Вау-эффект создается еще и контрастом между истоком Волги и ее дельтой. Это как звонок на кнопочной «Нокии» в сравнении с Восьмой симфонией Малера. Поверить в то, что тощий ручеек в Тверской области способен за 3500 километров пробега нарастить массу до крупнейшей речищи Европы, невозможно. Пока сам это не увидишь, а увидеть стоит хотя бы раз, все остается на уровне сухих тезисов. Как человек, прошедший Амазонку в Бразилии и держащий в голове богатый материал для сравнения, скажу вам, что дельта Волги — это вообще ни разу не категория Б. Будь такое в Бразилии, мы бы полетели через половину земного жара, а поскольку оно рядом, то вроде как и фиг с ним. Но нет, не фиг.</t>
+  </si>
+  <si>
+    <t>27.04.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5759</t>
+  </si>
+  <si>
+    <t>Икра престолов Бесстыже блестят копченые сомы. Рассыпается бисером щучья икра. На осетровых витринах цены похожи на чьи-то номера телефонов. «Селенские Исады» — самый популярный рыбный рынок в Астрахани. Даже если севиче из севрюги у вас было на ужин буквально вчера, а тирадито из стерляди уже не лезет, заглянуть сюда все равно стоит. Каждый прилавок — голландский натюрморт. Отдельный вид удовольствия — ходить вдоль рыбных рядов и читать призывные надписи на картонках. Конкуренция вынуждает продавцов прибегать к нестандартным маркетинговым инструментам. «Рыба дорогая, потому что черви дорогие», — как бы извиняясь, объясняют они бодрое ценообразование. Я пришла в «Исады» за сушеной воблой. «Ты не можешь купить счастье, но можешь купить воблу», — гласила очередная картонка, ссылаясь на Омара Хайяма (они с Коко Шанель, по-моему, лидируют по количеству приписываемых несуществующих цитат). И я решила прислушаться к персидской мудрости. А дальше все как в тумане. Где вобла, там и хе (рука потянулась написать «хехе») из судака. Где судак, там и щука. А у щуки есть икра. А еще икра бывает черной, но только уже не у щуки. «Вот смотрите, у нас тут на прилавке самый свежак, вы такую больше нигде не найдете». Помните, в нулевые продавали косметику «Дешели»? Сначала тебя приглашают на бесплатную процедуру (читайте: дают попробовать воблу), и вот ты уже берешь кредит, чтобы купить волшебный флюид с вытяжкой из хряпы бородавчатой, которому рукоплещет весь Голливуд. Здесь примерно такой же эффект. Вместо воблы я достаю из широких штанин дубликатом бесценного груза сто грамм черной из осетрового пуза. Ну ладно, 6000 рублей на благородное дело потратить не квартиру в МММ заложить. Омар Хайям бы тоже не удержался.</t>
+  </si>
+  <si>
+    <t>26.04.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5751</t>
+  </si>
+  <si>
+    <t>Вместо пролога Внезапно зацепила кусочек Калмыкии, зажатый между соседними регионами. Когда едешь по федеральной трассе «Каспий» из Волгограда в Астрахань, то буквально 10 километров, не больше, проезжаешь через буддистскую республику. Можно даже не обратить внимание, но лучше обратить и остановиться: в Калмыкии это единственное место, где есть прямой выход к Волге. Как ориентир забейте в навигатор поселок Цаган Аман. На вид обычная деревня, но если нырнуть поглубже, в качестве бонуса получите большой красивый хурул. В этом месте берег Волги высокий и похож на песчаный карьер, густо поросший пустынным кустарником жузгуном, который создает хрупкое кружево на барханах. Вот примерно здесь ойраты, предки современных калмыков, и переходили реку, а затем расселялись по степям. Цаган Аман, кстати, означает «счастливый берег».</t>
+  </si>
+  <si>
+    <t>25.04.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5743</t>
+  </si>
+  <si>
+    <t>Волгоград — город из моего детства. Помню его на уровне размытых картинок: длинная набережная, Мамаев курган из окна поезда по дороге в Ростовскую область. С тех пор тут, наверное, многое изменилось, но мне не с чем сравнить. У призрака из прошлого слишком неясные очертания, чтобы почувствовать разницу. После Саратова Волгоград кажется огромным — он как будто не по размеру обычному человеку. На каждой улице, в каждом доме ощущается размах сталинской стройки. Весь город похож на монумент человеческому подвигу, что, в общем, так и есть. У главного шедевра Вучетича много людей и днем, и ночью. Я сходила на Мамаев курган дважды — и дважды испытала сильнейшее потрясение. Первый раз — когда из темноты передо мной выросло гигантское изваяние. Второй — когда зашла в Зал славы, где под «Грезы» Шумана горит вечный огонь, несет службу караул и сомкнулась в стальной хватке скульптурная рука с факелом. Невероятной силы и мощи образ. Излить столько боли в бетоне, превратив его в живую трепещущую материю, мог только настоящий гений.</t>
+  </si>
+  <si>
+    <t>23.04.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5735</t>
+  </si>
+  <si>
+    <t>А еще Сарепта — мировая горчичная столица. Ну одна из трех — не будем обижать прилежных дижонцев и старательных девонширцев. Когда ввели запрет на ввоз английских товаров (после подписания Тильзитского мира с Наполеоном Россия присоединилась к континентальной блокаде Англии), нужно было что-то намазывать на свиную рульку. И тогда немцы из Сарепты начали активнее смотреть по сторонам. Местный житель по имени Иоганн Найтц прокатился по астраханским и калмыцким степям и заметил, что там растет сизая горчица, которая устойчива к засухе и вообще чудо как хороша. Предприимчивый сарептянин решился на сельскохозяйственный эксперимент. Вскоре у Найтца уже был свой заводик, а горчицу из Сарепты распробовал Александр I и так расчувствовался, что подарил Иоганну золотые часы. Самое удивительное в этой истории — то, что горчицу, горчичный порошок и горчичное масло в Сарепте производят до сих пор. Завод — преемник того самого предприятия Найтца работает на улице Бахтурова, 2. У них даже на логотипе написано: основано в 1810 году. Вот же молодцы! Сколько подобных начинаний ушло в небытие. Помню, в Каргополе мне рассказывали, что местное пиво когда-то получило золотую медаль на Всемирной выставке в Париже и считалось лучшим в России. И где теперь это пиво? А в Сарепте сизая горчица все так же колосится, как и 200 лет назад. Вдвойне приятно, что вечером у меня случилось еще одно — незапланированное — свидание с Иоганном Найтцем. Прихожу на ужин в ресторан 12 Kitchen &amp; Wine (отличный, кстати), открываю меню, а там — блюда с пометкой «Сарепта». И если заказать, то подарят бутылку горчичного масла. Я, конечно, заказала и теперь вожу с собой в чемодане 500 мл истории. Главное — не расплескать.</t>
+  </si>
+  <si>
+    <t>21.04.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5719</t>
+  </si>
+  <si>
+    <t>Освоила экзотический транспорт — подземный трамвай, или метротрам. Садишься в обычный трамвай на улице, а потом — бац — и ты уже в турецком Кемере без паспорта под землей. Такие трамваи с выкрутасами есть в Сан-Франциско, Брюсселе, Мадриде, Порту, Тель-Авиве. У нас — в Волгограде. Прочитала, что нечто подобное сейчас делают в Челябинске. У волгоградского метротрама долгая история. Открыли его еще в 1984 году, а потом постепенно доводили до ума. «Постепенно» растянулось на 30 с лишним лет. Когда на смену видеосалонам пришли стримеры, ларьки заменили маркетплейсами, а Ротару — Нюшей, запустили вторую очередь трамвайных путей. Из восьми районов трамвайные линии сейчас соединяют пять. Если посмотреть на карту, то город по форме длинный и узкий — пробки тут были еще со времен СССР. Подземным транспортом решили разгрузить движение. Но для полноценного метрополитена Волгограду нужен был статус миллионника — не хватало 200 000 человек. Строили «на вырост», держа в голове, что вот случится демографический взрыв — и метротрам превратится в обычное метро. Но будь в Волгограде обычное метро, стали бы мы об этом говорить? А так, если верить опросам, подземный трамвай — третья самая посещаемая достопримечательность города (после Мамаева кургана и Дома Павлова). Челябинск, ваш выход.</t>
+  </si>
+  <si>
+    <t>20.04.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5714</t>
+  </si>
+  <si>
+    <t>По дороге в Саратов заехали в Петровск — на родину импульсивных покупок. Из Петровска пошло выражение «стОит как чугунный мост», когда говорят про что-то запредельно дорогое. А история такая. Раньше через местную речку Медведицу был перекинут хлипкий деревянный мост, который обрушился, когда по нему проходило стадо коров (судьба коров неизвестна). Так совпало, что в это время в Петровске остановились купцы, перевозившие целой экспедицией новый железный мост со Всемирной выставки в Париже. Шел 1901 год. Вечером местные и пришлые купцы пили водку в трактире, разговорились, и случился, как бы мы сейчас сказали, мэтч. У вас товар, у нас купец в буквальном смысле. Половину парижского моста по пьяни купили за бешеные деньги и установили в Петровске, а вторая половина (мост состоял из двух частей) поехала в Пензу. Думаю, продолжение истории, ускользнувшее в небытии, выглядело так: купцы-покупатели протрезвели, свели дебет с кредитом и массово закодировались. Но фарш уже было не провернуть, купцы-продавцы уехали с деньгами, а Петровский мост красуется на своем почетном месте по сей день. Только коровы по нему больше не ходят.</t>
+  </si>
+  <si>
+    <t>19.04.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5706</t>
+  </si>
+  <si>
+    <t>А вообще, Саратов — красивый город. Если абстрагироваться от его проблемной стороны и переключиться с нытья на архитектуру (тут, правда, тоже своя проблемная сторона — большинство колоритных домов в запущенном состоянии, то есть переключаемся обратно в режим нытья), замечаешь совсем другое. Здание консерватории с башенками. Бывшие мельницы немцев Поволжья — «мучных королей» братьев Шмидт (сохранилась Малая мельница, похожая на готический замок с зеленой крышей, — на фото 8). Речной вокзал 30-х. Мост через Волгу я застала в тумане, отчего казалось, что он парит в воздухе. В городе продвигают космический бренд: в Саратове Гагарин совершил свой первый полет. Только не в космос, а на самолете Як-18. Здесь же он учился в индустриальном техникуме, на литейном факультете. В местном Народном музее показывают отлитую им чугунную решетку. В напоминание обо всех космических подвигах в Саратове есть Набережная космонавтов, Парк покорителей космоса, разбитый недалеко от места приземления «Востока-1», планетарий и аэроклуб «Дубки», в котором секс-символ советских женщин и пилотировал Як-18. Аэропорт тоже называется в честь кого? Ну вы поняли. С такой фактурой потенциал для туризма колоссальный. Надо только, чтобы эту ракету кто-то уже запустил в стратосферу. Ну и дороги сделал.</t>
+  </si>
+  <si>
+    <t>18.04.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5698</t>
+  </si>
+  <si>
+    <t>Саратов. Страна Лимония Саратовский лимонарий — чистый сюрреализм. Посреди жуткой промзоны из земли торчит палка с надписью: «Тропики рядом». Рядом может быть что угодно — бывший асфальт, отсутствие нормальной навигации, если не считать заводской проходной, где сидит охранник, — но тропиков рядом вроде как быть не должно. А они есть. На месте теплиц «Саратовнефтегаза» разбили райский сад с лимонными деревьями, кошкой Степаном (когда поняли, что это кошка, было уже поздно — Степан оформился как личность) и целой живой игуаной. Среди тропических зарослей проложили узкие тропинки, на которых все толкаются. Экскурсия в лимонарий стоила 450 рублей и длилась 20 минут. Экскурсовод с харизмой тренера по НЛП (улыбка шире, чем того требуют обстоятельства, до неестественности слащавая манера) провел нас по лимонной роще, снабдив разнородными фактами: например, о том, что в теплице можно насчитать 15 сортов цитрусовых, а лимон-рекордсмен сорта «Юбилейный» весил кило восемьсот. Оттарабанил без энтузиазма, общения с аудиторией и минимального интереса к ее реакции. В конце всех отвели в лавку с местными сувенирами. При лимонарии производят всякие цитрусовые штуки, от лимонада-цитронада до джемов и апельсиновых чипсов. Я взяла цитронад. По вкусу что-то химическое. От места остались двоякие впечатления. С одной стороны, ну как не порадоваться, когда среди серости вырос тропический сад. С другой — все настолько уныло, конвейерно и без души, что от лимонария лишь кислое послевкусие. Кстати, кошку Степана я так и не увидела.</t>
+  </si>
+  <si>
+    <t>17.04.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5693</t>
+  </si>
+  <si>
+    <t>— Вам мальчиков или девочек? — А в чём разница? — Ну мальчики у нас крупные и сочные. Но девочек мы продаём дороже. С ними легче управляться. Мелкие 1000 рублей. Средние 1600. Большие девчонки по 2500. — Ну давайте нам средних девчонок. Подъедем через полчаса. Такой телефонный разговор мог состояться много где и по разным поводам, но у нас он случился на трассе по дороге в Саратов, когда мы решили, что нет плана лучше, чем, сидя в номере отеля в промозглый апрельский вечер, разделывать мясистых раков, капая соком себе на одежду и похрюкивая от удовольствия. Когда мы заехали в город, уже стемнело. Шёл ледяной дождь, и обстановка вокруг казалась недружелюбной. Верхом недружелюбия стали разбитые дороги в центре: при всей моей обширной географии, такого я не помню даже в самых отдалённых закоулках необъятной. Светящееся крылечко на улице Чернышевского, 173 выглядело спасительно. Когда я вышла из машины, меня накрыло облаком канализационных отходов — видимо, где-то рядом прорвало трубу. На крылечко я забегала, как получивший ожог ныряет в ледяную воду. Внутри — что-то вроде микроскопической советской столовки, только без столов, но с диваном и фикусом в углу. Вкусно пахло лаврушкой, укропом и чесноком. Женщина, стоявшая за прилавком, вынесла из кухни большое пластиковое ведро. — Вот ваши девчонки, забирайте! Ведро оказалось тёплым — девчонок подготовили только что, и они плавали в ароматном вареве, расставив клешни. Раков в Саратове продают практически везде, но именно здесь, в «Раковой № 1», их варят по фирменному рецепту уже много лет: те самые лаврушка-укроп-чеснок и немножко волшебства, которое не разглашается. Сразу несколько знакомых сказали, что удалят мой номер телефона, если я не заеду в «Раковую». Пришлось заехать. Спустя полчаса и дождь, и разбитый асфальт, и общее ощущение неуюта остались где-то далеко, растворившись в крепком раковом бульоне. Простейшая бытовая магия в действии. И это мы ещё больших девчонок по 2500 не пробовали!</t>
+  </si>
+  <si>
+    <t>16.04.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/5692</t>
+  </si>
+  <si>
+    <t>Выходить из декрета надо красиво. Не на соседнюю улицу с постами про то, как взглянуть на Садовое кольцо в непривычном ракурсе, а с большой интересной серией. Трехмесячное па-де-труа с младенцем неслабо прокачало мой навык выживания в экстремальных (во всяком случае для психики) условиях, поэтому план проехать на машине 4000 км от Москвы до юга России сейчас уже не кажется амбициозным. Отговорите меня, пока не поздно. География планируется ситуативная. Точно будет Калмыкия — туда я давно хочу, и там, говорят, уже вовсю цветут тюльпаны. Если Калмыкия, то и Волгоград по пути. Возможно, заедем в Астрахань и Кавминводы. Финал — в Красной Поляне. На всякий случай прихватили с собой загранники. Спасибо всем, кто дождался, и особенно тем, кто поставил хороший впн. Канал в «Максе» я пока не делала, чтобы не молчать в двух каналах одновременно, но если все, что замедляется, продолжит замедляться, буду дублировать свои нехитрые заметки и туда. Как говорится, был бы поп — будет и приход.</t>
+  </si>
+  <si>
+    <t>18.09.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/remote_russia/6229</t>
+  </si>
+  <si>
+    <t>Как клоуны захватили Тверскую область Листала свои летние фотки и поняла, что забыла рассказать вам про фестиваль клоунов в Старице, на котором побывала в качестве участника в августе. Вообще, интересно наблюдать, как события, которые воспринимались как повод собрать в одном месте аудиторию передачи «Играй, гармонь любимая», на глазах превращаются в дико модные. День огурца в Суздале, Крошево в Боровичах (кстати, совсем скоро), а теперь еще и Карандаш-фест в Тверской области. Ни у кого язык не повернется сказать, что это тимбилдинги для бабушек. А главное — они становятся мощным драйвером туризма. Про тихую Старицу на Волге еще недавно знали немногие. Волгой и даже древним кремлем у нас сложно удивить. Поэтому тамошние пиарщики решили поискать инфоповоды пожирнее. Как превратить сонную провинцию в одну из главных летних инсталокаций? Можно придумать что-нибудь с Пушкиным: город входит в маршрут «Пушкинское кольцо Верхневолжья». Но эту нишу давно застолбили Михайловское и Болдино. Пытаться конкурировать с ними — все равно что перепеть соловья в караоке. Чем еще известна Старица? Ее любил Иван Грозный. Так, ну это пропускаем. И тут в пыльных архивах обнаружился вау-факт: в 30-е годы здесь жил, работал и рисовал плакаты Миша Румянцев. Потом он надел огромные штаны, взял в руки скотч-терьера Кляксу и стал легендарным клоуном Карандашом. Значит, теперь на вполне легитимных основаниях можно собрать в Старице всех главных клоунов страны. На самом деле Карандаш-фест — это не цирк в чистом виде, а крутейший театральный фестиваль. На него привозят спектакли, на которые в Москве полный солд аут. Например, в этом году показывали «Бременских музыкантов» в постановке Евгения Марчелли — билеты на них достать почти нереально. Были и участники Авиньонского фестиваля: Паганель и театр «Микос». «Хоронько Оркестр» устроил кабаре в духе Курта Вайля и Тома Уэйтса, а выпускницы ГИТИСа Spokanki смешали а капелла со стендапом. В моем случае всю картину испортило только одно обстоятельство — адская жара, при которой плавились и асфальт, и мозги. Стоять у сцены под таким солнцем — занятие для людей со стальным здоровьем и неограниченными запасами SPF. У меня не нашлось ни того, ни другого, поэтому я ограничилась парой часов. Но даже за такое короткое время впечатлений хватило через край. Самое яркое — клоунская кавалькада, когда все участники шли одной разноцветной толпой по набережной. Поющий и танцующий смерч. В прошлом году эти кадры разлетелись по интернету с такой силой, что даже высоколобая британская газета The Guardian включила фестиваль в список главных событий уикенда В МИРЕ. Вот это, я понимаю, пиар! Шах и мат, британские ученые. *приставка «инста» в слове «инсталокаций» по-прежнему запрещена в РФ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2270,62 +2963,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H209"/>
+  <dimension ref="A1:H286"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3894.192" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="3917.758" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -7627,50 +8320,1359 @@
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>80208</v>
       </c>
       <c r="B209" t="s">
         <v>628</v>
       </c>
       <c r="C209" t="s">
         <v>629</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>630</v>
       </c>
       <c r="E209">
         <v>7768</v>
       </c>
       <c r="F209">
         <v>44</v>
       </c>
       <c r="G209">
         <v>725</v>
       </c>
       <c r="H209">
         <v>34</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>112416</v>
+      </c>
+      <c r="B210" t="s">
+        <v>631</v>
+      </c>
+      <c r="C210" t="s">
+        <v>632</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="E210">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>112417</v>
+      </c>
+      <c r="B211" t="s">
+        <v>634</v>
+      </c>
+      <c r="C211" t="s">
+        <v>635</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="E211">
+        <v>4748</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>112418</v>
+      </c>
+      <c r="B212" t="s">
+        <v>637</v>
+      </c>
+      <c r="C212" t="s">
+        <v>638</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="E212">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>112419</v>
+      </c>
+      <c r="B213" t="s">
+        <v>640</v>
+      </c>
+      <c r="C213" t="s">
+        <v>641</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="E213">
+        <v>4638</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>112420</v>
+      </c>
+      <c r="B214" t="s">
+        <v>643</v>
+      </c>
+      <c r="C214" t="s">
+        <v>644</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="E214">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>112421</v>
+      </c>
+      <c r="B215" t="s">
+        <v>646</v>
+      </c>
+      <c r="C215" t="s">
+        <v>647</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="E215">
+        <v>3695</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>112422</v>
+      </c>
+      <c r="B216" t="s">
+        <v>649</v>
+      </c>
+      <c r="C216" t="s">
+        <v>650</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="E216">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>112423</v>
+      </c>
+      <c r="B217" t="s">
+        <v>652</v>
+      </c>
+      <c r="C217" t="s">
+        <v>653</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="E217">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>112424</v>
+      </c>
+      <c r="B218" t="s">
+        <v>655</v>
+      </c>
+      <c r="C218" t="s">
+        <v>656</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="E218">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>112425</v>
+      </c>
+      <c r="B219" t="s">
+        <v>658</v>
+      </c>
+      <c r="C219" t="s">
+        <v>659</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="E219">
+        <v>4661</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>112426</v>
+      </c>
+      <c r="B220" t="s">
+        <v>661</v>
+      </c>
+      <c r="C220" t="s">
+        <v>662</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="E220">
+        <v>3991</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>112427</v>
+      </c>
+      <c r="B221" t="s">
+        <v>664</v>
+      </c>
+      <c r="C221" t="s">
+        <v>665</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="E221">
+        <v>3965</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>112428</v>
+      </c>
+      <c r="B222" t="s">
+        <v>667</v>
+      </c>
+      <c r="C222" t="s">
+        <v>668</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="E222">
+        <v>4880</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>112429</v>
+      </c>
+      <c r="B223" t="s">
+        <v>670</v>
+      </c>
+      <c r="C223" t="s">
+        <v>671</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="E223">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>112430</v>
+      </c>
+      <c r="B224" t="s">
+        <v>673</v>
+      </c>
+      <c r="C224" t="s">
+        <v>674</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="E224">
+        <v>4427</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>112431</v>
+      </c>
+      <c r="B225" t="s">
+        <v>676</v>
+      </c>
+      <c r="C225" t="s">
+        <v>677</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="E225">
+        <v>4133</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>112432</v>
+      </c>
+      <c r="B226" t="s">
+        <v>679</v>
+      </c>
+      <c r="C226" t="s">
+        <v>680</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="E226">
+        <v>4458</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>112433</v>
+      </c>
+      <c r="B227" t="s">
+        <v>682</v>
+      </c>
+      <c r="C227" t="s">
+        <v>683</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="E227">
+        <v>4610</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>112434</v>
+      </c>
+      <c r="B228" t="s">
+        <v>685</v>
+      </c>
+      <c r="C228" t="s">
+        <v>686</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="E228">
+        <v>4595</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>112435</v>
+      </c>
+      <c r="B229" t="s">
+        <v>688</v>
+      </c>
+      <c r="C229" t="s">
+        <v>689</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="E229">
+        <v>4314</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>112436</v>
+      </c>
+      <c r="B230" t="s">
+        <v>691</v>
+      </c>
+      <c r="C230" t="s">
+        <v>692</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="E230">
+        <v>4663</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>112437</v>
+      </c>
+      <c r="B231" t="s">
+        <v>694</v>
+      </c>
+      <c r="C231" t="s">
+        <v>695</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="E231">
+        <v>5075</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>112438</v>
+      </c>
+      <c r="B232" t="s">
+        <v>697</v>
+      </c>
+      <c r="C232" t="s">
+        <v>698</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="E232">
+        <v>4518</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>112439</v>
+      </c>
+      <c r="B233" t="s">
+        <v>700</v>
+      </c>
+      <c r="C233" t="s">
+        <v>701</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="E233">
+        <v>4648</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>112440</v>
+      </c>
+      <c r="B234" t="s">
+        <v>703</v>
+      </c>
+      <c r="C234" t="s">
+        <v>704</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="E234">
+        <v>6037</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>112441</v>
+      </c>
+      <c r="B235" t="s">
+        <v>706</v>
+      </c>
+      <c r="C235" t="s">
+        <v>707</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="E235">
+        <v>5423</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>112442</v>
+      </c>
+      <c r="B236" t="s">
+        <v>709</v>
+      </c>
+      <c r="C236" t="s">
+        <v>710</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="E236">
+        <v>5053</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>112443</v>
+      </c>
+      <c r="B237" t="s">
+        <v>712</v>
+      </c>
+      <c r="C237" t="s">
+        <v>713</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="E237">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>112444</v>
+      </c>
+      <c r="B238" t="s">
+        <v>715</v>
+      </c>
+      <c r="C238" t="s">
+        <v>716</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="E238">
+        <v>5382</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>112445</v>
+      </c>
+      <c r="B239" t="s">
+        <v>718</v>
+      </c>
+      <c r="C239" t="s">
+        <v>719</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="E239">
+        <v>6550</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>112446</v>
+      </c>
+      <c r="B240" t="s">
+        <v>721</v>
+      </c>
+      <c r="C240" t="s">
+        <v>722</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="E240">
+        <v>6400</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>112447</v>
+      </c>
+      <c r="B241" t="s">
+        <v>724</v>
+      </c>
+      <c r="C241" t="s">
+        <v>725</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="E241">
+        <v>4877</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>112448</v>
+      </c>
+      <c r="B242" t="s">
+        <v>727</v>
+      </c>
+      <c r="C242" t="s">
+        <v>728</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="E242">
+        <v>5647</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>112449</v>
+      </c>
+      <c r="B243" t="s">
+        <v>730</v>
+      </c>
+      <c r="C243" t="s">
+        <v>731</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="E243">
+        <v>4646</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>112450</v>
+      </c>
+      <c r="B244" t="s">
+        <v>733</v>
+      </c>
+      <c r="C244" t="s">
+        <v>734</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="E244">
+        <v>4274</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>112451</v>
+      </c>
+      <c r="B245" t="s">
+        <v>736</v>
+      </c>
+      <c r="C245" t="s">
+        <v>737</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="E245">
+        <v>4671</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>112452</v>
+      </c>
+      <c r="B246" t="s">
+        <v>739</v>
+      </c>
+      <c r="C246" t="s">
+        <v>740</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="E246">
+        <v>7829</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>112453</v>
+      </c>
+      <c r="B247" t="s">
+        <v>742</v>
+      </c>
+      <c r="C247" t="s">
+        <v>743</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="E247">
+        <v>5344</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>112454</v>
+      </c>
+      <c r="B248" t="s">
+        <v>745</v>
+      </c>
+      <c r="C248" t="s">
+        <v>746</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="E248">
+        <v>7406</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>112455</v>
+      </c>
+      <c r="B249" t="s">
+        <v>748</v>
+      </c>
+      <c r="C249" t="s">
+        <v>749</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="E249">
+        <v>6769</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>112456</v>
+      </c>
+      <c r="B250" t="s">
+        <v>751</v>
+      </c>
+      <c r="C250" t="s">
+        <v>752</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="E250">
+        <v>5069</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>112457</v>
+      </c>
+      <c r="B251" t="s">
+        <v>754</v>
+      </c>
+      <c r="C251" t="s">
+        <v>755</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="E251">
+        <v>5168</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>112458</v>
+      </c>
+      <c r="B252" t="s">
+        <v>757</v>
+      </c>
+      <c r="C252" t="s">
+        <v>758</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="E252">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>112459</v>
+      </c>
+      <c r="B253" t="s">
+        <v>760</v>
+      </c>
+      <c r="C253" t="s">
+        <v>761</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="E253">
+        <v>5532</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>112460</v>
+      </c>
+      <c r="B254" t="s">
+        <v>763</v>
+      </c>
+      <c r="C254" t="s">
+        <v>764</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="E254">
+        <v>6860</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>112461</v>
+      </c>
+      <c r="B255" t="s">
+        <v>766</v>
+      </c>
+      <c r="C255" t="s">
+        <v>767</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="E255">
+        <v>6358</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>112462</v>
+      </c>
+      <c r="B256" t="s">
+        <v>769</v>
+      </c>
+      <c r="C256" t="s">
+        <v>770</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="E256">
+        <v>4492</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>112463</v>
+      </c>
+      <c r="B257" t="s">
+        <v>772</v>
+      </c>
+      <c r="C257" t="s">
+        <v>773</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="E257">
+        <v>6483</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>112464</v>
+      </c>
+      <c r="B258" t="s">
+        <v>775</v>
+      </c>
+      <c r="C258" t="s">
+        <v>776</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="E258">
+        <v>5674</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>112465</v>
+      </c>
+      <c r="B259" t="s">
+        <v>778</v>
+      </c>
+      <c r="C259" t="s">
+        <v>779</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="E259">
+        <v>5554</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>112466</v>
+      </c>
+      <c r="B260" t="s">
+        <v>781</v>
+      </c>
+      <c r="C260" t="s">
+        <v>782</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="E260">
+        <v>5621</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>112467</v>
+      </c>
+      <c r="B261" t="s">
+        <v>784</v>
+      </c>
+      <c r="C261" t="s">
+        <v>785</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E261">
+        <v>5992</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>112468</v>
+      </c>
+      <c r="B262" t="s">
+        <v>787</v>
+      </c>
+      <c r="C262" t="s">
+        <v>788</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="E262">
+        <v>5793</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>112469</v>
+      </c>
+      <c r="B263" t="s">
+        <v>790</v>
+      </c>
+      <c r="C263" t="s">
+        <v>791</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="E263">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>112470</v>
+      </c>
+      <c r="B264" t="s">
+        <v>793</v>
+      </c>
+      <c r="C264" t="s">
+        <v>794</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="E264">
+        <v>4885</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>112471</v>
+      </c>
+      <c r="B265" t="s">
+        <v>796</v>
+      </c>
+      <c r="C265" t="s">
+        <v>797</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="E265">
+        <v>4819</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>112472</v>
+      </c>
+      <c r="B266" t="s">
+        <v>799</v>
+      </c>
+      <c r="C266" t="s">
+        <v>800</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="E266">
+        <v>5010</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>112473</v>
+      </c>
+      <c r="B267" t="s">
+        <v>802</v>
+      </c>
+      <c r="C267" t="s">
+        <v>803</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="E267">
+        <v>5013</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>112474</v>
+      </c>
+      <c r="B268" t="s">
+        <v>805</v>
+      </c>
+      <c r="C268" t="s">
+        <v>806</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="E268">
+        <v>5298</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>112475</v>
+      </c>
+      <c r="B269" t="s">
+        <v>808</v>
+      </c>
+      <c r="C269" t="s">
+        <v>809</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="E269">
+        <v>8752</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>112476</v>
+      </c>
+      <c r="B270" t="s">
+        <v>811</v>
+      </c>
+      <c r="C270" t="s">
+        <v>812</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="E270">
+        <v>6077</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>112477</v>
+      </c>
+      <c r="B271" t="s">
+        <v>814</v>
+      </c>
+      <c r="C271" t="s">
+        <v>815</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="E271">
+        <v>5545</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>112478</v>
+      </c>
+      <c r="B272" t="s">
+        <v>817</v>
+      </c>
+      <c r="C272" t="s">
+        <v>818</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="E272">
+        <v>5638</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>112479</v>
+      </c>
+      <c r="B273" t="s">
+        <v>820</v>
+      </c>
+      <c r="C273" t="s">
+        <v>821</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="E273">
+        <v>5295</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>112480</v>
+      </c>
+      <c r="B274" t="s">
+        <v>823</v>
+      </c>
+      <c r="C274" t="s">
+        <v>824</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="E274">
+        <v>5645</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>112481</v>
+      </c>
+      <c r="B275" t="s">
+        <v>826</v>
+      </c>
+      <c r="C275" t="s">
+        <v>827</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="E275">
+        <v>6081</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>112482</v>
+      </c>
+      <c r="B276" t="s">
+        <v>829</v>
+      </c>
+      <c r="C276" t="s">
+        <v>830</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="E276">
+        <v>5984</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>112483</v>
+      </c>
+      <c r="B277" t="s">
+        <v>832</v>
+      </c>
+      <c r="C277" t="s">
+        <v>833</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="E277">
+        <v>5970</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>112484</v>
+      </c>
+      <c r="B278" t="s">
+        <v>835</v>
+      </c>
+      <c r="C278" t="s">
+        <v>836</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="E278">
+        <v>5750</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>112485</v>
+      </c>
+      <c r="B279" t="s">
+        <v>838</v>
+      </c>
+      <c r="C279" t="s">
+        <v>839</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="E279">
+        <v>5867</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>112486</v>
+      </c>
+      <c r="B280" t="s">
+        <v>841</v>
+      </c>
+      <c r="C280" t="s">
+        <v>842</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="E280">
+        <v>6137</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>112487</v>
+      </c>
+      <c r="B281" t="s">
+        <v>844</v>
+      </c>
+      <c r="C281" t="s">
+        <v>845</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="E281">
+        <v>7868</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>112488</v>
+      </c>
+      <c r="B282" t="s">
+        <v>847</v>
+      </c>
+      <c r="C282" t="s">
+        <v>848</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="E282">
+        <v>6454</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>112489</v>
+      </c>
+      <c r="B283" t="s">
+        <v>850</v>
+      </c>
+      <c r="C283" t="s">
+        <v>851</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="E283">
+        <v>6305</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>112490</v>
+      </c>
+      <c r="B284" t="s">
+        <v>853</v>
+      </c>
+      <c r="C284" t="s">
+        <v>854</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="E284">
+        <v>6650</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>112491</v>
+      </c>
+      <c r="B285" t="s">
+        <v>856</v>
+      </c>
+      <c r="C285" t="s">
+        <v>857</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="E285">
+        <v>7728</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>125669</v>
+      </c>
+      <c r="B286" t="s">
+        <v>859</v>
+      </c>
+      <c r="C286" t="s">
+        <v>860</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="E286">
+        <v>2596</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">