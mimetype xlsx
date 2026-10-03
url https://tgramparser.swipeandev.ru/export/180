--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1003">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1595">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3021,50 +3021,1826 @@
     <t>10.05.25 12:18</t>
   </si>
   <si>
     <t>t.me/somsomsom_io/6625</t>
   </si>
   <si>
     <t>Смотрю на прекрасное: лекторий о визуале в «Проливошной» В следующий вторник, 13 мая, в баре «Проливошная» пройдет лекция «Эволюция визуального». Пиарщик и музыкант, основатель агентства «Явь» Алексей Тилли расскажет: 🔵как менялись представления о красоте 🔵когда появился дизайн 🔵как интернет «смыл» различия между красивым и уродливым 🔵что мы знаем о сетевых эстетиках, их комбинациях и эпохе нейротворчества. Начало в 20:00. Вход свободный. @somsomsom_io</t>
   </si>
   <si>
     <t>10.05.25 08:09</t>
   </si>
   <si>
     <t>t.me/somsomsom_io/6622</t>
   </si>
   <si>
     <t>Джармушевская болтология: в кинотеатре #ёкино покажут фильм «Кофе и сигареты» Сегодня и в следующий вторник вновь можно увидеть киноальманах «Кофе и сигареты» в рамках ретроперспективы старины Джима Джармуша. Сборник из одиннадцати черно-белых короткометражных фильмов, где герои говорят «ни о чем и обо всем на свете, от катушек Теслы и Парижа 1920-х до нетрадиционной медицины и обратной стороны славы». В фильме можно увидеть музыкантов Игги Попа и Тома Уэйтса, группу The White Stripes, рэперов RZA и GZA, голливудских звезд Кейт Бланшетт и Билла Мюррея, любимчиков режиссера Роберто Бениньи и Исаака де Банколе. Сеансы пройдут с оригинальной звуковой дорожкой и русскими субтитрами. 🔵Начало показов в 19:10. Билеты: 380 рублей #сом_кино</t>
   </si>
   <si>
     <t>10.05.25 05:53</t>
   </si>
   <si>
     <t>t.me/somsomsom_io/6621</t>
   </si>
   <si>
     <t>Доброе субботнее утро! Это пост для ваших салютов ✨ Присылайте в комментарии к этому посту фото и видео вчерашнего фейерверка. Вы ведь точно снимали 😁 ⬇️</t>
+  </si>
+  <si>
+    <t>11.09.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9299</t>
+  </si>
+  <si>
+    <t>«Презрение» — самый голливудский фильм Жан-Люка Годара с Брижит Бардо в главной роли Друзья, на этой неделе продолжаем совместные показы с «Альянс Франсез Самара» — в эту субботу, 12 сентября будем смотреть «Презрение» — ироничное кино о кино, снятое в Италии по мотивам одноименного романа Альберто Моравиа. Сюжет «Презрения» искусно разворачивается на съемочной площадке Ланга, который на острове Капри работает над боевиком о странствиях Одиссея. Этот «фильм в фильме» служит великолепным задником для драматичной истории отчуждения, которую разыгрывают Брижит Бардо и Мишель Пикколи. Оператор Рауль Кутар создал одну из самых изысканных цветных картин десятилетия, вилла Малапарте на Капри стала символом кинематографической красоты, а музыка Жоржа Делерю придает повествованию трагическую торжественность «Презрение» стало попыткой Жан-Люка Годара вписаться в мир «студийного» коммерческого кино, к которому сам режиссёр всю свою жизнь не испытывал ничего, кроме означенного в названии чувства. Хоть в своё время эта работа и была признана неудачной, для наших сегодняшних глаз это одна из самых интересных картин Годара. В ней разнонаправленные творческие линии сошлись, создав эффект раската молнии, где его уникальный почерк получил огранку за счёт всего, что мог дать высокий бюджет того времени: участие Брижит Бардо, съемки в живописных локациях Капри и т.д. При создании этого фильма Годар также реализовал свою давнюю мечту: быть ассистентом у великого немецкого классика, автора «Метрополиса» Фрица Ланга. ➿Фильм представит и обсудит со зрителями Илья Панин, старший преподаватель кафедры философии и социально-гуманитарных наук СамГТУ. ➡️ 12 сентября, 18:00 / Билеты Показ пройдет на французском языке с русскими субтитрами</t>
+  </si>
+  <si>
+    <t>10.09.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9298</t>
+  </si>
+  <si>
+    <t>Литературный стендап «Библиотека»: Энтони Бёрджесс «Заводной апельсин» 20 сентября обсуждаем шокирующую антиутопию о банде малолетних преступников, которая заставит нас заглянуть в самые тёмные бездны человеческой жестокости и задаться вопросами о человеческой душе и нашей жизни. Ведущие – самарские стендап-комики Кирилл Карташев и Евгений Караваннов и, традиционно, литературовед Лена Докучаева. Лена отвечает за историко-литературное сопровождение вечера, а парни — за смех и улыбки гостей. ➡️ Читаем, обсуждаем и шутим 20 сентября в 19:00 в баре «Рюмочка» 🤫 ⏩Билеты — 400 рублей 📝 Гарантируем: даже те, кто не читал, получат удовольствие от вечера 📖 #сом_книжный</t>
+  </si>
+  <si>
+    <t>10.09.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9297</t>
+  </si>
+  <si>
+    <t>Галерея уличного искусства «Окраина»: отмечает 5 лет🎨 12 сентября в 13:00 галерея уличного искусства «Окраина» приглашает на праздничную прогулку и медиацию вместе с идеологом и куратором проекта Артом Абстрактовым — в честь своего пятилетия. За пять лет обычный гаражный массив превратился в масштабное культурное пространство под открытым небом: сегодня здесь собрано около 120 работ от 95 художников из Самары, Самарской области, Саратова, Иванова, Красноярска, Твери, Москвы, Санкт‑Петербурга и других городов. Во время прогулки гости увидят новые произведения и основную экспозицию пяти залов, узнают историю проекта, познакомятся с рассказами о художниках и о том, как формировалось пространство, где органично соединяются студийные и уличные художественные практики. ➿Посещение возможно только по предварительной записи, количество мест ограничено: чтобы записаться, напишите Арту Абстрактову. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>09.09.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9288</t>
+  </si>
+  <si>
+    <t>🎬 Завтра стартует Beat Weekend — международный фестиваль документального кино о новой культуре С 10 по 20 сентября его можно егобудет посмотреть на площадках Третьяковской галереи, галереи «Виктория», в кинотеатрах «Художественный» и «Синема Парк Парк Хаус». Фильм открытия — «Боуи: последний акт»: он раскрывает последние годы Дэвида Боуи и историю создания его прощального альбома Blackstar. Лента «Канье Уэст: во имя кого?» без прикрас показывает шесть лет из жизни музыканта — от триумфа до одиночества на фоне крушения его империи. «Лучшее лето» — капсула времени из середины 90‑х: за кулисами музыкального фестиваля оживают истории Beastie Boys, Sonic Youth, Foo Fighters и других культовых групп. Российская премьера фильма «Твигги» расскажет о стремительном взлёте первой супермодели и её насыщенной жизни после моды. «Сделано в Милане: история Армани и итальянской моды» покажет, как Джорджо Армани превратил Милан в столицу моды и повлиял на эстетику кино и дизайна. Необычный взгляд на привычные вещи предлагают «История бетона» — абсурдная комедия о главном строительном материале — и «Овсянка для чемпионов», обаятельный фильм о чемпионате по приготовлению овсяной каши в духе Уэса Андерсона. «Биостанция Анива: дело длинной воли» — история о людях, которые вопреки трудностям строят научный центр на Сахалине. А в подборке Best of Beat собраны любимые зрителями хиты прошлых лет: от портрета фотографа Мартина Парра до вдохновляющей истории про культуру бега и рассказа о создателях «Смешариков». 🔘Билеты на показы и другие события можно купить на сайте фестиваля. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>07.09.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9287</t>
+  </si>
+  <si>
+    <t>Поймали Тёму Клмоу и Юлю Солнцеву из группы «Два Обреза» перед концертом «Гиг в галерее» в галерее Виктории — прониклись волжским вайбом, ухватили кусочек уходящего лета на пляже. Ребята рассказали нам про историю названия группы и про то, как ирония уживается с серьёзными темами в их текстах. А еще раскрыли секреты альбома «Шабаш Радио» и поделились самым неожиданным комплиментом от слушателя. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>07.09.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9281</t>
+  </si>
+  <si>
+    <t>«Презрение» — самый голливудский фильма Жан-Люка Годара с Брижит Бардо в главной роли Друзья, на этой неделе продолжаем совместные показы с «Альянс Франсез Самара» — в эту субботу, 12 сентября будем смотреть «Презрение» — ироничное кино о кино, снятое в Италии по мотивам одноименного романа Альберто Моравиа. Сюжет «Презрения» искусно разворачивается на съемочной площадке Ланга, который на острове Капри работает над боевиком о странствиях Одиссея. Этот «фильм в фильме» служит великолепным задником для драматичной истории отчуждения, которую разыгрывают Брижит Бардо и Мишель Пикколи. Оператор Рауль Кутар создал одну из самых изысканных цветных картин десятилетия, вилла Малапарте на Капри стала символом кинематографической красоты, а музыка Жоржа Делерю придает повествованию трагическую торжественность «Презрение» стало попыткой Жан-Люка Годара вписаться в мир «студийного» коммерческого кино, к которому сам режиссёр всю свою жизнь не испытывал ничего, кроме означенного в названии чувства. Хоть в своё время эта работа и была признана неудачной, для наших сегодняшних глаз это одна из самых интересных картин Годара. В ней разнонаправленные творческие линии сошлись, создав эффект раската молнии, где его уникальный почерк получил огранку за счёт всего, что мог дать высокий бюджет того времени: участие Брижит Бардо, съемки в живописных локациях Капри и т.д. При создании этого фильма Годар также реализовал свою давнюю мечту: быть ассистентом у великого немецкого классика, автора «Метрополиса» Фрица Ланга. ➿Фильм представит и обсудит со зрителями Илья Панин, старший преподаватель кафедры философии и социально-гуманитарных наук СамГТУ. ➡️ 12 сентября, 18:00 / Билеты Показ пройдет на французском языке с русскими субтитрами</t>
+  </si>
+  <si>
+    <t>04.09.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9276</t>
+  </si>
+  <si>
+    <t>«Тони» — фильм от студии А24 про лето, изменившее жизнь шеф-повара, писателя и путешественника Энтони Бурден🍽 Ну что, друзья, лето пролетело, но мы то знаем, новый киносезон только впереди: 5 сентября зовём вас на просмотр и обсуждение фильма «Тони» — новой работы студии A24 от режиссёра Мэтта Джонсона, автора саркастической истории успеха BlackBerry, показанной в конкурсе Берлинале. Картина посвящена молодости Энтони Бурдена — человека, который стал легендой как шеф‑повар, писатель и телеведущий. Лето в Провинстауне пахнет океаном, солнцем и устрицами, а целый год здесь умещается в несколько курортных месяцев. 19-летний Тони приезжает сюда без чётких планов на жизнь — с амбициями стать писателем и желанием покорить девушку. Случайная подработка на кухне местного ресторана превращает беззаботные каникулы в головокружительное погружение в мир хаоса, адреналина и страсти. Это история одного лета, которое определило судьбу Энтони Бурдена — шеф-повара, изменившего мировую гастрономическую культуру. Фильм уже получил признание критиков — на некоторых агрегаторах рейтинг близок к 96 %, а исполнитель главной роли Доминик Сесса удостоился премии Ассоциации кинокритиков Вашингтона за лучший прорыв года и премии «Выбор критиков» в категории «Лучший молодой исполнитель». В кадре — сильный актёрский ансамбль: харизматичный Антонио Бандерас, а вместе с ним — яркие молодые таланты: Лео Вудалл (звезда сериала «Белый лотос») и Эмилия Джонс, известная в «CODA: Ребёнок глухих родителей» и «Кошки‑мышки». ➿Фильм представит и обсудит со зрителями Алия Хузягалеева, автор киносообщества Chacun son cinema. ➡️ 5 сентября, 18:00 / Билеты Показ пройдет на английском языке с русскими субтитрами</t>
+  </si>
+  <si>
+    <t>02.09.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9275</t>
+  </si>
+  <si>
+    <t>Школа юмора: лекция от самарского стендап-клуба В это воскресенье самарские комики проведут лекцию «Как выступить первый раз?», на которой: • поделятся теорией и практикой; • расскажут об основных сценических моментах; • пообщаются с гостями и обсудят их наброски. Начало в 18:00, продолжительность – 1,5 часа. Стоимость участия – 400 рублей, количество мест ограничено. 📌Samari Pirates Bar Садовая, 223 @somsomsom_io</t>
+  </si>
+  <si>
+    <t>01.09.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9274</t>
+  </si>
+  <si>
+    <t>Галерея «Виктория» открывает сезон: неделя издательства V–A–C и концерт «Гиг в галерее» До конца этой недели в книжном магазине галереи пройдёт Неделя издательства V–A–C Press: гостей ждут презентации книг, встречи с экспертами и скидки на все издания V–A–C. Особое внимание — фантастической и детской литературе. 🔵5 сентября в 16:00 состоится презентация «Нисенитница в небывальщине»: о фантастических книгах расскажут Григорий Чередов, директор издательских программ фонда V–A–C и Дома культуры «ГЭС‑2», и Вячеслав Немиров, редактор издательства V–A–C, а также составитель книг Виталий Бабенко. 🔵6 сентября в 16:00 Григорий Чередов представит детские книги издательства. Вход на обе встречи свободный по регистрации. Кульминацией недели станет «Гиг в галерее» — 4 сентября в 18:30 главный выставочный зал, «Зал С» на один вечер превратится в концертную площадку. Впервые в Самаре выступят екатеринбургский дуэт «Два Обреза» и московская группа «источник», а также сыграет лайв‑сет электронный музыкант Пайта. ➡️ Билеты на концерт — 800 рублей в предпродаже и 1000 рублей в день мероприятия. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>28.08.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9273</t>
+  </si>
+  <si>
+    <t>«К нам едет ревизор!» Уже в это воскресенье в «Рюмочке» состоится новая встреча литературного стендапа «Библиотека». В этот раз поговорим о комедии Гоголя «Ревизор» и расскажем: 🔷кто, не произнеся ни одной реплики, не покидает сцену ни на минуту; 🔷с какими культурными сложностями столкнулись переводчики комедии на персидский; 🔷как гоголевскому тексту удается оставаться подозрительно современным. Литературовед Лена Докучаева поделится инсайдами и погрузит в литературно-исторический контекст, а парни из самарского стенд-ап клуба помогут взглянуть на классику через призму юмора. ➡️ Встречаемся 30 августа в 19:00. Билеты — 400 рублей. #сом_книжный</t>
+  </si>
+  <si>
+    <t>27.08.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9267</t>
+  </si>
+  <si>
+    <t>«Жить своей жизнью» — классика французской «новой волны» с Анной Кариной в главной роли и один из ключевых фильмов в творчестве Жан-Люка Годара В эту пятницу, 28 августа встречаем выходные в компании с Жан-Люком Годаром — будем смотреть классику французской новой волны «Жить своей жизнью» совместно с «Альянс Франсез Самара». Рассказанная в двенадцати коротких сценах история молодой парижанки Наны, попытки которой освободиться от условностей приводят на самое дно общественной жизни. В своем четвертом фильме Годар размышляет о проблеме проституции, критикует консьюмеризм и превращение женского тела в товар, но самое главное — пишет тончайший портрет женщины в поисках собственного «я». Годар и его постоянный оператор Рауль Кутар используют целую палитру кинематографических приемов: интертитры, задающие каждую сцену; длинные планы, снятые невероятно подвижной камерой; фирменные джамп-каты, нарушающие плавный ход повествования; новаторскую запись речи и звуков прямо во время съемок, без постобработки, но с добавлением музыки Мишеля Леграна. Как и во всем творчестве Годара, множество аллюзий и отсылок, от «Страстей Жанны д'Арк» Дрейера до рассказа Эдгара Аллана По и философских концепций языка и речи. ➿Фильм представит и обсудит со зрителями Ксения Полозова, координатор по культуре Альянс Франсез Самара ➡️ 28 августа, 19:30 / Билеты Показ пройдёт на французском языке с русскими субтитрами.</t>
+  </si>
+  <si>
+    <t>21.08.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9266</t>
+  </si>
+  <si>
+    <t>Литературный стендап «Библиотека»: Николай Гоголь «Ревизор» В этот раз обсуждаем комедию, сюжет которой Гоголю подкинул Пушкин, а первым зрителем и защитником которой стал император Николай I: «Ну, пьеса! Всем досталось, а мне более всех!» Ведущие – самарские стендап-комики Кирилл Карташев и Евгений Караваннов и, традиционно, литературовед Лена Докучаева. Лена отвечает за историко-литературное сопровождение вечера, а парни — за смех и улыбки гостей. ➡️ Читаем, обсуждаем и шутим 30 августа в 19:00 в баре «Рюмочка» 🤫 ⏩Билеты — от 400 рублей 📝 Гарантируем: даже те, кто не читал, получат удовольствие от вечера 📖 #сом_книжный</t>
+  </si>
+  <si>
+    <t>21.08.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9261</t>
+  </si>
+  <si>
+    <t>Фестиваль «Хорус» — мощный заряд независимой музыки 29 августа стартует фестиваль инди‑музыки «ХОРУС» —на одной сцене летника бара «Хват» встретятся яркие артисты, чьи звучания ломают жанровые рамки. Главный хедлайнер фестиваля — группа «Где Фантом?»: уфимский пост‑панк‑коллектив, существующий с 2019 года и набравший сотни миллионов прослушиваний на стримингах. Кто еще в лайнапе? ➿Шампур —шугейз и нойз‑поп с андрогинным вокалом, легенды Yauza Club ➿Сибарит — пост‑панк и колдвэйв с атмосферой ночных маршрутов и горьких размышлений о любви ➿DMITRY KRYLOV — самарский саунд‑артист и основатель лейбла Zero Condition, который откроет фестиваль диджей‑сетом в палитре пост‑музыки. Любителей острых звуковых контрастов ждут EEVA — культовый пост‑хардкор, возвращающийся после четырёхлетнего молчания — вместе с «РАСКАТЫ» — арт‑панк с энергией панка 70‑х и экспериментами авангарда. Настоящий кроссовер мечты. Громкие и бескомпромиссные «ФУЗЗ МАЛЬЧИКИ» подарят волну гаражного рока и психоделии, а «Пекинский Велосипед» из Екатеринбурга — искренний эмо‑панк о дружбе и воспоминаниях, уже покоривший стриминги. Дополнят картину VODOPADY — самарская инди‑группа с лирикой о молодости и яркими гитарными риффами, и Iknownothing — самобытный пост‑рок с оттенками эмо и пост‑хардкора. 🔵29 августа, 15:00 🔵Билеты: 1100 рублей. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>20.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9260</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. niteboy. (@gerxmwp) 2. Anna (@ann_kkke) 3. Матвей (@mathewwhitee) 4. Aleksandr (@shchipcom) 5. Катя (@katte_riinaa) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>20.08.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9259</t>
+  </si>
+  <si>
+    <t>⚡️ Тру‑крайм без прикрас: интервью с ведущими подкаста «Дневники Лоры Палны» Если в детстве вы не отрывались от экрана телевизора во время показа «Криминальной России» и «Следствие вели…», то, скорее всего, сегодня вы увлечённый поклонник документальных фильмов и подкастов о маньяках и прочих негодяях. И, конечно же, едва ли вы пропустили недавний визит тру‑крайм‑подкаста «Дневники Лоры Палны» @lorapalnapodcast с открытой записью в Самаре. Мы решили побольше разузнать о тру‑крайме и пообщались с ведущими подкаста — Марией Погребняк и Дмитрием Лебедевым — о специфике такого контента. Какую пользу и какой вред несут криминальные истории, стоит ли ограждать от них детей, как Маша и Митя борются с выгоранием и что ждёт слушателей «Дневников Лоры Палны» в будущем — смотрите в новом интервью! @somsomsom_io</t>
+  </si>
+  <si>
+    <t>20.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9250</t>
+  </si>
+  <si>
+    <t>В SPACE13 gallery открылась выставка «Субмерсия» «Субмерсия» — проект, объединяющий семь авторских исследований. Художники размышляют о воде как об альтернативной реальности, а о погружении в неё — как о специфическом переживании. Атмосфера выставки получилась таинственной и неоднозначной: вместо образа воды как животворящей стихии зритель оказывается будто в глубокой океанской впадине. Отчасти такое восприятие создаёт сумрачный саунд‑дизайн Александра Бузулукского — завсегдатая галереи. Пространство выставки словно погружает в подводный мир: среди образов — существа, рыбы, растения. При этом эмоциональный фон остаётся не драматичным, а созерцательным. Водная стихия считывается и в технике исполнения: большинство работ выполнено с подтёками, каплями, полупрозрачными мазками и нечёткими контурами. Среди наиболее запоминающихся работ: ➿ «Сны», «Untitled I» и «Untitled II» Нат Тиняковой. В них сочетаются восхитительные, манящие цвета и пугающая аномальность, «невозможность» сюжета. Содержание кажется одновременно знакомым и категорически далёким. Не случайно «Untitled II» стала лицом выставки. ➿ «Круги на воде» Надежды Прадес — спокойная, умиротворяющая работа, своего рода островок эмоционального штиля. ➿«Очень странная история I» и «Очень странная история II» Веры Куликовой: их можно условно рассматривать как диптих — вместе они складываются в неочевидный меланхоличный сторителлинг. ➿«577 дней воды» Лизы Тарасовой — работа, передающая ощущение дереализации. На входе можно взять путеводитель, чтобы ближе познакомиться с работами. Тем, кто хочет сформировать собственное впечатление без подсказок, стоит обратиться к путеводителю уже после осмотра экспозиции: так современное искусство сможет полнее раскрыть свои смыслы. Выставка открыта для посещения до 20 сентября. Текст и фото: Ксения Glossa @somsomsom_io</t>
+  </si>
+  <si>
+    <t>19.08.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9245</t>
+  </si>
+  <si>
+    <t>19.08.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9237</t>
+  </si>
+  <si>
+    <t>Специальный показ: «Кофе и сигареты» Джима Джармуша 22 августа в 18:00 смотрим легендарные «Кофе и сигареты» Джима Джармуша — эстетский, остроумный и всегда актуальный сборник эпичных встреч любимцев режиссера. От музыкантов Тома Уэйтса и лидеров Wu-Tang Clan до кинозвезд Кейт Бланшетт, Билла Мюррея и шоумена Стива Кугана. Сборник из одиннадцати короткометражек, снятых Джармушем на протяжении почти двадцати лет и объединенных простым ритуалом: герои встречаются за чашкой кофе и сигаретой, чтобы поговорить ни о чем и обо всем на свете. Из самых обыденных ситуаций режиссер выстраивает тонкие, смешные и немного меланхоличные наблюдения о человеческих отношениях, одиночестве, славе, творчестве и странностях повседневной жизни. Лаконичные черно-белые кадры, неспешный ритм, паузы и интонации, которые важнее, чем сюжет, превращают каждую новеллу в самостоятельную миниатюру, а вместе они складываются в своеобразный портрет мира глазами Джармуша. Фильм стал одной из самых узнаваемых работ Джармуша — остроумным признанием в любви мимолетным встречам, из которых, по его убеждению, и состоит сама жизнь. ➿Вступительное слово к спецпоказу подготовит Илья Панин, старший преподаватель кафедры философии и социально-гуманитарных наук СамГТУ. ➡️ Билеты Показ пройдет на английском языке с русскими субтитрами</t>
+  </si>
+  <si>
+    <t>18.08.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9233</t>
+  </si>
+  <si>
+    <t>В «Проливке» открылась мини‑выставка «Творчество как исследование» В барном пространстве «Проливки» начала работу мини‑выставка чёрно‑белых плёночных фотографий Артёма NOISFILMSOUNDS. Серия, получившая название «Творчество как исследование», объединяет снимки, созданные в период с 2023 по 2026 год на различной аналоговой технике. В экспозицию вошли наиболее удачные работы, отражающие четырёхлетний путь автора в изучении плёночных процессов и особенностей разных камер. Артём, фотограф‑исследователь из Тольятти, воспринимает творчество как результат непрерывного эксперимента: каждый кадр в серии — отдельная веха в его исследовании аналоговой фотографии. Выставка позволяет зрителю погрузиться в эстетику плёночной съёмки и проследить, как технические поиски трансформируются в художественный результат. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>18.08.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9232</t>
+  </si>
+  <si>
+    <t>Галерея «419» запускает практическую экскурсию «От печатного станка к выставочному залу» Желюащие смогут не только увидеть работы с выставки «Цветы, хлеб и космос», но и разобраться, как они создавались. В программе — посещение музея‑студии высокой печати «Letterhaus», знакомство с техникой и наблюдение за процессом печати, а затем — осмотр экспозиции в самой галерее. Плюс приятный бонус от партнёров: напиток навынос в кофейне «Muwa». Всё включено в единый билет, участие — только по предварительной записи. ➿29 августа, 15:00 ➿Место встречи: музей‑студия высокой печати «Letterhaus», ул. Алексея Толстого, 19. ➿Стоимость билета: 950 рублей — взрослый, 650 рублей — детский. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>18.08.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9229</t>
+  </si>
+  <si>
+    <t>В «Юми» — новинка: хот‑пот, он же хого, «китайский самовар»🍜 Паназиатское бистро «Юми» на «Станкозаводе» приглашает попробовать новый формат трапезы — хого. В общем котелке сами приготовите овощи, нежное мясо или морепродукты — и разделите этот уютный гастрономический опыт с близкими. Проверить на практике можно уже сейчас — бистро работает ежедневно с 12:00 до 00:00. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>17.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9228</t>
+  </si>
+  <si>
+    <t>Дарим пять проходок на вечеринку «Реп над Волгой x UGLYSTEPHAN» 21 августа в 22:00 терраса ресторана «Белуга» превратится в эпицентр хип‑хоп‑энергии — промо‑группа «Реп над Волгой» устраивает масштабную вечеринку. Всю ночь в эфире — самые горячие хиты русского и западного рэпа. Хедлайнер вечера — UGLYSTEPHAN: артист выступит с большим live‑клабшоу сразу после европейского тура. В поддержке — YOUNG ROYCE, YUMMY, TETTOV и NINTEN. Хочешь оказаться в центре тусовки? Участвуй в розыгрыше! Всё просто: 🔵подпишитесь на телеграм-канал журнала «Сом» и промо‑группы «Реп над Волгой» 🔵нажмите кнопку «Я в деле» Итоги розыгрыша объявим вечером 20 августа. Лови свой шанс! 🎉 Результаты розыгрыша: 🏆 Победители: 1. niteboy. (@gerxmwp) 2. Anna (@ann_kkke) 3. Матвей (@mathewwhitee) 4. Aleksandr (@shchipcom) 5. Катя (@katte_riinaa) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>15.08.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9223</t>
+  </si>
+  <si>
+    <t>День рождения Станкозавода — арт-кластеру исполняется четыре года❤️ Два дня в сердце креативного кластера будет кипеть жизнь: маркет, книги, мастер‑классы, музыка. Ловите программу — планируйте маршрут! 15 августа 012:00–20:00 — Летний маркет в Бенке холле (2 этаж, красная лестница) и гастромаркет во дворе. ➿12:00–20:00 — Цветочный своп в Малом зале (2 этаж, красная лестница, налево). ➿12:00–21:00 — Книжная ярмарка и лекторий МИФ (арка около красной лестницы). ➿14:00–15:00 — Мастер‑класс по сборке роботов от ROBODELKIN (А106, слева от жёлтой башни). Стоимость: 300 ₽, регистрация ➿16:00–17:00 — Мастер‑класс «Рыбка‑подвес» от творческой мастерской LEKALOKIDS (А106, слева от жёлтой башни). Бесплатно, регистрация ➿ 15:00–01:00 — Музыкальная программа во дворе. Лайнап: МЫСЛИМИМА, хор СИНЕСТЕЗИЯ ➿ 20:00–22:00 — Сансет с DJ на крыше (3 этаж, жёлтая башня). Стоимость: 350 ₽. 16 августа ➿12:00–20:00 — Летний маркет в Бенке холле и гастромаркет во дворе. ➿12:00–20:00 — Цветочный своп в Малом зале. ➿12:00–21:00 — Книжная ярмарка МИФ (арка около красной лестницы). ➿14:00–15:00 — Мастер‑класс по сборке роботов от ROBODELKIN (А106). Стоимость: 300 ₽, регистрация ➿16:00–17:00 — Мастер‑класс «Рыбка‑подвес» от LEKALOKIDS (А106). Бесплатно, регистрация ➿ 19:00–22:00 — Сансет с DJ на крыше (3 этаж, жёлтая башня). Стоимость: 350 ₽. Вход на маркет, своп, ярмарку — свободный. На мастер‑классы — по регистрации. 📍Куйбышева, 128а. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>13.08.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9222</t>
+  </si>
+  <si>
+    <t>Собери свой образ Безымянки: мастер‑класс от «Мастерской мерча» Несмотря на промышленный и жилой характер Безымянки, её история остаётся привлекательной для изучения и размышлений. В рамках мероприятия участники Мастерской мерча представят свои концепции работ и проведут мастер‑класс по созданию коллажей. Гости мастер‑класса соберут коллажи из фотографий и вырезок, посвящённых Безымянке, а итогом проекта станет зин — его составят из созданных работ. 🔵Дата и время: 15 августа, 15:00. 🔵Стоимость участия — 1000 рублей. В неё включены материалы и инструменты для работы, созданный участником коллаж, а также приглашение на презентацию готового издания. Для регистрации нужно написать @vlestis. 📍Куйбышева, 78, вход через Napi:bar, 3‑й этаж, кабинет № 70. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>11.08.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9220</t>
+  </si>
+  <si>
+    <t>📕 Издательство МИФ отмечает 21‑й день рождения и проводит Гаражку в пространстве «ЦЕХ» В честь юбилея издательство представило рекордное количество новинок — посетители смогут выбрать книги по своим интересам. Также в программе — лекция писательницы и поэтессы Натальи Способиной на тему «Как создать мир, в который поверят читатели». Наталья Способина — автор бестселлеров «Многогранники», «Магниты», «Многоточия», «Истинное волшебство» и «Прядущая». Она — лауреат международного конкурса на платформе Sweek, входила в лонг‑лист премии им. Короленко, а также становилась финалисткой и лауреатом ряда поэтических конкурсов. 🔵График: 14 августа маркет будет работать с 14:00 до 21:00, 15 и 16 августа — с 12:00 до 21:00. 🔵Лекция: 16 августа в 13:00 🔵Вход на лекцию свободный, регистрация не требуется. 📍Центр труда и отдыха «Станкозавод» @somsomsom_io</t>
+  </si>
+  <si>
+    <t>10.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9219</t>
+  </si>
+  <si>
+    <t>В гастробаре «Проливошная» расскажут про средневековые сказки Уже завтра, филолог Ксения Константинова проведёт лекцию «Средневековые сказки: мрачные тайны за знакомыми сюжетами». Будет разбор культовых сюжетов с непривычного ракурса: спикер покажет, как фольклорные архетипы перекликаются с современной поп‑культурой — например, проведёт параллель между Иваном‑дураком и Гомером Симпсоном. Или же, какой скрытый смысл скрывается за попытками рассмешить царевну Несмеяну, а также познакомятся с жёсткой средневековой версией истории Золушки — в том числе с эпизодом расправы над мачехой. 🔵11 августа, в 20:00 🔵Вход свободный @somsomsom_io</t>
+  </si>
+  <si>
+    <t>09.08.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9217</t>
+  </si>
+  <si>
+    <t>В независимом книжном магазине «Зелёная Дама» выступит певица «маяк» Это будет акустический концерт самобытной поп-рок певицы, яркой представительницы российской инди‑сцены. Её песни пропитаны любовью, лиризмом и лёгкой меланхолией. Певица не ограничивает себя жанровыми рамками, смело миксует поп, рок и альтернативу, иногда добавляя элементы хип-хопа и соула. Среди самых ярких синглов артистки — «Море», «Динамит», «Хрусталь», «Должна», «Горькие слёзы». Осталось совсем немного билетов — если хочется попасть на концерт, сейчас самое время. ➿23 августа, в 20:00. ➿Стоимость билета — 1700 ₽. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>05.08.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9216</t>
+  </si>
+  <si>
+    <t>«Мама Миа! Белиссимо!»: «Перчини» открывает новую гастрономическую главу — представляет масштабное обновление меню🍴🇮🇹 В разделе салатов представлены итальянские интерпретации оливье с пепперони и винегрета с анчоусами, а также салат с жареным кальмаром и капрезе в новом формате. Особая гордость обновлённого меню — пасты собственного производства. Гости могут попробовать запечённые трюфельную лазанью и мак‑н‑чиз с сальсиччей и пепперони, а также пять видов равиоли: с морепродуктами, в сливочно‑сырном соусе, с соусом карбонара, неаполитано и картофельные в трюфельном соусе. Раздел горячих блюд тоже пополнился новыми позициями: пожарская котлета с картофельным пюре, цыплёнок в неаполитанском и сливочно‑чесночном соусах, филе окуня в итальянских травах, тальятта из свинины. Десертная карта теперь включает канноли — хрустящие трубочки с нежным сырным кремом — и воздушную панна‑котту капучино. 📍Почувствовать итальянское настроение и попробовать новинки можно во всех ресторанах «Перчини». @somsomsom_io</t>
+  </si>
+  <si>
+    <t>04.08.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9215</t>
+  </si>
+  <si>
+    <t>Экскурсия «Плакаты и архитектура»: исследование выставки «Цветы, хлеб и космос» Выставка возникла из искренней любви к архитектуре модернизма — её автор стремился показать её красоту максимально широкой аудитории. Теперь эта любовь легла в основу особого формата знакомства с искусством: участники смогут вместе открывать выразительные черты эпохи и обмениваться впечатлениями. Искусствовед Дарья Волкова и исследователь советской архитектуры Максим Тюгин проведут погружение в стилистику модернизма и конструктивизма. В центре внимания окажутся плакаты художника Севы: на основе шести работ эксперты разберут шесть знаковых архитектурных объектов, выделят примечательные детали и поделятся интересными историями. Также в ходе встречи планируется обсуждение различных техник печатной графики. ➿ 9 августа, в 17:00. ➿Стоимость участия — 400 ₽. Для посещения необходима предварительная запись. 📍  галерея «419», Ленинградская, 77, 1 этаж @somsomsom_io</t>
+  </si>
+  <si>
+    <t>03.08.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9214</t>
+  </si>
+  <si>
+    <t>Авторский взгляд: ретроспектива Жан‑Люка Годара На следующей неделе, при поддержке «Альянс Франсез Самара» начнём показывать одни из лучших фильмов Жан‑Люка Годара раннего периода «Новой волны» (1960–1966) — времени, когда режиссёр не боялся ломать правила и менять само представление о том, каким может быть кино. Для Годара кино было пространством абсолютной свободы: он смело смешивал жанры, нарушал привычные законы повествования, вёл со зрителем откровенный разговор и превращал каждый фильм в интеллектуальное приключение. В ретроспективе собраны самые яркие картины мастера раннего этапа: «На последнем дыхании», «Жить своей жизнью», «Презрение», «Банда аутсайдеров», «Безумный Пьеро». НА ПОСЛЕДНЕМ ДЫХАНИИ / À bout de souffle / 1960 ➡️ 5 августа, 19:00 / Билеты Дебютный полнометражный фильм Жан‑Люка Годара — трогательный и яркий, запомнившийся зрителю мелочами и цитатами, — стал символом нового французского кино и этапным примером смелой работы с киноязыком. История молодого преступника Мишеля Пуакара, который ворует машины и живёт на полную, а вместе с возлюбленной Патрицией прячется от полиции, занимается любовью и говорит о книгах и газетных утках. В главных ролях: Джин Сиберг, Жан-Поль Бельмондо, Даниэль Буланже Фильм представит и обсудит Ярослав Левин, историк кино и поп‑культуры, доцент кафедры философии и социально-гуманитарных наук СамГТУ. ЖИТЬ СВОЕЙ ЖИЗНЬЮ / Vivre sa vie: Film en douze tableaux/ 1962 ➡️ 28 августа, 19:30 / Билеты Двенадцать мозаичных новелл, составляющих трагический портрет женщины и целой эпохи. Годар виртуозно экспериментирует с формой, монтажом и звуком, разрушая привычные кинематографические каноны. В центре истории — Нана, мечтающая о свободе, но сталкивающаяся с суровой реальностью: её поиски самостоятельности оборачиваются болезненными испытаниями. В главной роли — Анна Карина, величайшая муза режиссера и икона кино 60-х. Фильм представит и обсудит со зрителями Ксения Полозова, координатор по культуре Альянс Франсез Самара Все показы пройдут на французском языке с русскими субтитрами</t>
+  </si>
+  <si>
+    <t>30.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9204</t>
+  </si>
+  <si>
+    <t>Винный ридинг по роману Срджана Валяревича «Комо» на фестивале «По краям» прошёл в камерной атмосфере — на мгновение удалось сбежать из городской суеты к тихим озёрам Ломбардии. Вместе с гостями и литературоведом Леной Докучаевой, мы подхватили интонацию романа: отрывки про виллу у озера, прогулки по холмам и тихие минуты с бокалом вина в руках будто наполнили зал тем самым итальянским покоем. Параллельно с чтением проходила дегустация тихих белых вин от «Абрау‑Дюрсо». Вместе с Евгенией Базаровой, кавистом самарского Ателье вина «Абрау‑Дюрсо» гости попробовали освежающее сухое белое «Винодельня Ведерниковъ. Ассамбляж» и элегантное «Шардоне Абрау-Дюрсо» с бархатистыми фруктовыми оттенками. Обсуждали детали сюжета, делились ассоциациями и тем, как вино помогает по‑новому почувствовать текст. Вечер получился не просто про вино или книгу — а про умение замечать момент, ценить паузу и находить красоту в простых вещах. Спасибо всем, кто пришёл, а также отдельное спасибо «Абрау‑Дюрсо» за щедрую дегустацию и за то, что помогли на один вечер перенести гостей с берегов Волги к озёрам Ломбардии. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>29.07.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9202</t>
+  </si>
+  <si>
+    <t>💫Проект «Слово за слово» готовит для зрителей новую документальную читку Уже завтра, в «Проливке» представят «Звучит история» — читку‑караоке, в которой реальные жизненные истории переплетаются с музыкой. Организаторы хотят показать, как одна случайная нота способна мгновенно перенести человека в прошлое — к запаху дождя, голосу важного человека или прощанию на вокзале. В программе — эмоциональные воспоминания, искренние переживания и совместное пение: участники смогут и посмеяться, и поплакать, и затронуть самые сокровенные струны души. 🔵 30 июля, 20:00. 📍 Место проведения — бар «Проливошная». 💰Вход — свободный донат. Для участия необходимо записаться у @NadezhdaAtylina. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>29.07.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9195</t>
+  </si>
+  <si>
+    <t>Специальный показ: «Грозовой перевал» Андреа Арнольд У нас есть еще одни шикарные новости, 1 августа перед основным прокатом покажем, и конечно, обсудим экранизацию «Грозового перевала» — картины Андреа Арнольд, снятой 2011 году и награжденной Венецианским кинофестивалем. Экранизация Андреа Арнольд превратилась из традиционной романтической драмы в острую психологическую историю — она раскрывает не только силу любви, но и грани одержимости, жестокость и бесстрашие человеческих чувств. Режиссёр сознательно ушла от пышной литературной эстетики и штампов «костюмного кино», сделав ставку на суровую, почти первозданную красоту йоркширских пустошей — именно эта атмосфера во многом и обеспечила роману Эмили Бронте вечную актуальность. ➿Фильм представит и обсудит со зрителями Алия Хузягалеева, автор киносообщества Chacun son cinema. ➡️ 1 августа, 18:00 Показ пройдет на английском языке с русскими субтитрами</t>
+  </si>
+  <si>
+    <t>28.07.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9186</t>
+  </si>
+  <si>
+    <t>Давно собирались — и вот наконец собрались! Побывали в ресторане «Дуся»: прикоснулись к атмосфере дворянской роскоши и теперь делимся с вами своими впечатлениями. Ресторан располагается в бывшей усадьбе Авдотьи Библиевой. Его интерьер полностью соответствует дворянскому статусу: столы украшают отглаженные салфетки, фарфоровая посуда и отполированные приборы, а стены расписаны узором, напоминающим полевые травы. В заведении хватит места для всех: есть просторный зал и отдельный кабинет для тех, кто предпочитает уединение, а на веранде с плетёной мебелью можно расположиться как под навесом, так и под открытым небом. Новое и сезонное меню «Дуси» разработал шеф‑повар Дмитрий Соколов, известный по проекту «Ваще огонь». В ресторане подают блюда русско‑европейской кухни в авторском прочтении шефа — именно так могла бы выглядеть трапеза современного дворянства. В меню представлены завтраки, сезонные блюда и даже гриль‑бар: он находится на веранде и работает по вечерам в пятницу и субботу. Мы попробовали понемногу всего и в полной мере прочувствовали атмосферу купеческой роскоши. 🟨 Выбор Ксюши Если уж гулять в таком месте, то с размахом. Поэтому я решила взять на пробу «Царскую окрошку» с камчатским крабом, «Праздничную утку», а на закуску — яблоки в Дусином маринаде. Окрошку в «Дусе» подают со сметаной, горчицей и хреном — они придают блюду пикантность. Заправку можно выбрать по вкусу: квас, кефир или минеральную воду. Я остановилась на квасе — его в ресторане готовят сами и настаивают на изюме. Окрошка получилась сытной благодаря крабу и сметане, а лёгкий сладковатый оттенок кваса лишь подчеркнул общий вкус блюда. Утка оказалась мягкой и нежной: её подали на подложке из яблочного пюре с ягодным соусом. Но больше всего меня впечатлили маринованные яблоки — в меру солёные и кислые, хрустящие и пряные. 🟨 Выбор Кристины Я заказала биток «Боярский» и муссовый десерт «Зеркало Дуси». Биток стал отличным вариантом для ужина после рабочего дня — блюдо получилось сытным. Сам биток был сочным, картофельное пюре — мягким, а соус гармонично дополнял общую композицию. Если не можете определиться с выбором — берите биток «Боярский», точно не прогадаете. Десерт оказался невероятно вкусным и, что особенно приятно, не приторным. Нежный сладкий мусс прекрасно сочетался с кислой яблочной начинкой, а завершал композицию карамельный наличник, украшавший пирожное. 🟨 Выбор Ксюши Glossa Я остановилась на салате «Дусина гордость» с ростбифом и пасте с камчатским крабом. Оба блюда приятно удивили внушительными порциями. Салат «Дусина гордость» порадовал свежестью: он получился сочным, а авокадо было спелым — ничего не кислит, и выглядит блюдо очень фотогенично. Паста — неплохие спагетти, приятный соус и много краба. Не обошли вниманием и напитки: заказали чай «Дусина радость» — это сбор на основе чёрного чая с ягодами вишни и специями. По вкусу напиток одновременно напоминал и глинтвейн, и дачный чай, в который добавили листья с ягодных кустов. 📹 Из алкогольных напитков мы попробовали фирменные коктейли «Девичьи грёзы» и «Дуся». Оба коктейля отлично сбалансированы: в них гармонично сочетаются сладость и ягодная кислинка, они освежают и при этом не имеют характерного спиртового привкуса, который нередко встречается. К тому же выглядят эти напитки так же красиво, как и вкусны. 📹 Также мы не смогли удержаться и взяли несколько настоек: огуречную «Барский рассол», морковную «Купеческую» и на десерт — вишнёвую с миндалем. Особенно впечатлили «Купеческая» и вишнёвая настойки: первая по вкусу напоминает свежий морковный фреш, а вторая — плотная, сладкая, по ощущениям и вкусу похожа на варенье. 🔵График работы: понедельник — четверг и воскресенье — с 08:00 до 22:00, а в пятницу и суббота — с 08:00 до 23:00. 📍Адрес: Самарская, 69 @somsomsom_io</t>
+  </si>
+  <si>
+    <t>27.07.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9185</t>
+  </si>
+  <si>
+    <t>В нашем с музеем Модерна дворике прошла большая распродажа Ad Marginem: здесь были представлены более 1500 книг о философии, искусстве и современной культуре и продукция локальных брендов. По случаю фестиваля «По краям» мы сочинили два спешл-напитка: 🟠«Кофейное пиво» — отсылка к волжскому гедонизму: микс кваса и кофе, по вкусу — как тёмное пиво. 🟠«Лаго Россо» («Красное озеро» по‑итальянски) — малиновый красный лимонад, вдохновлённый книгой и Италией. Они пришлись вам по вкусу: за эти жаркие дни вы выпили больше 70 коктейлей! И мы этому очень рады 🧡 Информационный партнер мероприятия - журнал «Сом».</t>
+  </si>
+  <si>
+    <t>26.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9180</t>
+  </si>
+  <si>
+    <t>Программа второго дня фестиваля «по краям» от издательства Ad Marginem 📣 ‼️Обратите внимание: связи с аномально жаркой погодой время работы фестиваля изменилось: с 16:00 до 22:00. Актуальную программу можно найти в карточках фестиваля. Если вы не успели побывать в первый день — сейчас самое время присоединиться: в Музее Модерна вас ждёт распродажа книг издательства Ad Marginem со скидками до 50 % и маркет локальных брендов. Между лекциями и книжными находками устройте себе маленькую паузу — загляните в кофейню White Cup по соседству. Здесь подают фирменные спешл‑напитки: глоток прохлады и новый оттенок впечатлений. На лекции «От графа Орлока к „Реальным упырям“» историк кино Ярослав Левин покажет, как трансформировался образ вампира: из воплощения первобытного ужаса он шаг за шагом превращался в сложного, порой ироничного героя, отражая тревоги и надежды разных эпох. Следующая встреча — «Философия моря»: вместе с переводчиками и философами вы проследите, как образ водной стихии осмыслялся в европейской мысли — от античного трепета перед бездной до романтических грёз и прагматичных вызовов глобализации. Искусствовед и куратор выставки «Как быть гедонистом?» Ирина Свиридова предложит необычный формат — прожить один день волжского гедониста рубежа XIX–XX веков. Вы мысленно пройдёте по улицам летней Самары эпохи модерна, заглянете в театр и кино, примете участие в спортивных забавах того времени и завершите вечер в колоритных увеселительных заведениях начала прошлого столетия. Завершит программу виниловая лекция «Виниловые хроники хип‑хопа». Коллекционер Николай Волков не просто поставит культовые треки от Sugarhill Gang до Grandmaster Flash — он раскроет историю каждого релиза и объяснит, как эти пластинки стали голосом поколений и изменили музыкальный ландшафт. До встречи в Музее Модерна!</t>
+  </si>
+  <si>
+    <t>25.07.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9171</t>
+  </si>
+  <si>
+    <t>Первый день фестиваля «По краям» — ловим кадры от Ксюши Glossa — в нём весь дух фестиваля📸✨</t>
+  </si>
+  <si>
+    <t>25.07.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9167</t>
+  </si>
+  <si>
+    <t>Загляните в кофейню White Cup — в дни фестиваля «По краям» тут ждут свои фирменные спешл-напитки 🔵«Кофейное пиво» — отсылка к волжскому гедонизму: микс кваса и кофе, по вкусу — как тёмное пиво. 🔵«Лаго Россо» («Красное озеро» по‑итальянски) — малиновый красный лимонад, вдохновлённый книгой и Италией. Приходите пробовать!</t>
+  </si>
+  <si>
+    <t>25.07.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9166</t>
+  </si>
+  <si>
+    <t>Друзья, прямо сейчас в Музее Модерна большая распродажа Ad Marginem: более 1500 книг о философии, искусстве и современной культуре со скидками до 50 %, а также лимитированный мерч. В уютном дворике музея вас ждет маркет локальных брендов: от керамики и украшений до зинов и авторских принтов. В музее «Зеленка» прямо сейчас идет мастер‑класс «Когда заходит солнце» по созданию авторских портретов из фактурных отпечатков. Публичная программа расположится в подвале Музея Модерна: здесь пройдет лекции от творческого пути Томаса Манна и философских ответов на кризис смысла до феномена Флориана Иллиеса и современных поисков в текстах Сильвена Тессона. Приходите!</t>
+  </si>
+  <si>
+    <t>25.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9158</t>
+  </si>
+  <si>
+    <t>Программа первого дня фестиваля «По краям» 📕 Сегодня в Музее Модерна вас ждёт с 12:00 до 20:00 большая распродажа Ad Marginem: более 1500 книг о философии, искусстве и современной культуре со скидками до 50 %, а также лимитированный мерч. В уютном дворике музея развернётся маркет локальных брендов: от керамики и украшений до зинов и авторских принтов. На мастер‑классе «Когда заходит солнце» участники создадут авторские портреты из фактурных отпечатков, поймав «текстуру момента», а на экскурсии «Как быть гедонистом?» проследят, как столетие назад самарцы учились быть счастливыми в деталях — от пикников за Волгой до прогулок на пароходах. Публичная программа раскроет разные грани гуманитарного знания: от творческого пути Томаса Манна и философских ответов на кризис смысла до феномена Флориана Иллиеса и современных поисков «первооткрывательства» в текстах Сильвена Тессона. Забегайте в соседнюю кофейню White Cup — в эти дни фестиваля «По краям» тут ждут фирменные спешл‑напитки. Они отлично освежат в такую знойную жару и станут приятным дополнением к фестивальному маршруту. Завершит день винный ридинг романа «Комо» — с дегустацией тихих вин «Абрау‑Дюрсо» и попыткой поймать тот самый момент, о котором пишет автор. До встречи на фестивале🤍 @somsomsom_io</t>
+  </si>
+  <si>
+    <t>23.07.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9149</t>
+  </si>
+  <si>
+    <t>«Большая хипхопина: Человек знака» — в эти выходные в «ОССИ МИ» пройдёт самобытный вечер на стыке поэтики и хип‑хопа Событие перекликается с выставочными проектами «Человек знака» и «Держи удар» художника Алека Петука. На площадке выступят: Кирилл Ермолин‑Луговской (listening‑группа), Black PC Orchestra (Семён Безгинов), Илья Михеев, Саша Деяш, Алек Петук, Балик57, Хуго‑Уго (!) и DJ Dee‑Zero‑Kay 🔵25 июля, 18:00. 🔵Вход — по свободному донату. 📍Локацию подскажут в канале ОССИ МИ @somsomsom_io</t>
+  </si>
+  <si>
+    <t>23.07.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9146</t>
+  </si>
+  <si>
+    <t>«ОССИ МИ»зовёт на «Большую хипхопину: Человек знака» — в эти выходные пройдёт самобытный вечер на стыке поэтики и хип‑хопа Событие перекликается с выставочными проектами «Человек знака» и «Держи удар» художника Алека Петука. На площадке выступят: Кирилл Ермолин‑Луговской (listening‑группа), Black PC Orchestra (Семён Безгинов), Илья Михеев, Саша Деяш, Алек Петук, Балик57, Хуго‑Уго (!) и DJ Dee‑Zero‑Kay 🔵25 июля, 18:00. 🔵Вход — по свободному донату. 📍Локацию подскажут в канале ОССИ МИ @somsomsom_io</t>
+  </si>
+  <si>
+    <t>23.07.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9143</t>
+  </si>
+  <si>
+    <t>«Большая хипхопина: Человек знака» — в эти выходные в «ОССИ МИ» пройдёт самобытный вечер на стыке поэтики и хип‑хопа Событие перекликается с выставочными проектами «Человек знака» и «Держи удар» художника Алека Петука. На площадке выступят: 🔵Кирилл Ермолин‑Луговской (listening‑группа) 🔵Black PC Orchestra (Семён Безгинов) 🔵Илья Михеев 🔵Саша Деяш 🔵 Алек Петук 🔵 Балик57 🔵 Хуго‑Уго (!) 🔵DJ Dee‑Zero‑Kay Вход — по свободному донату. Локацию подскажут в канале ОССИ МИ @somsomsom_io</t>
+  </si>
+  <si>
+    <t>22.07.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9136</t>
+  </si>
+  <si>
+    <t>Маркет локальных брендов на фестивале «по краям»📚 25-26 июля в уютном дворике музея вас ждут украшения из натуральных камней, бисера и бусин от «Бусотеки», украшения и керамика с задорным дизайном от Klukva Ceramics, авторские изделия из олова и декор для дома от «Точки над i», а также стикеры, закладки, открытки, постеры, лимитированные принты, зины и картины от творческого объединения «АПЕГА». Отдельной локацией будут представлены букинистика, редкие издания и новинки издательства Silene Noctiflora, а также книги, работы самарских авторов и сувениры от Галереи «Виктория». @somsomsom_io</t>
+  </si>
+  <si>
+    <t>21.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9126</t>
+  </si>
+  <si>
+    <t>«Издатель как диджей: он соединеняет творческие голоса в единое произведение»: интервью с издателем Ad Marginem Михаилом Котоминым В преддверии фестиваля «По краям» нам удалось пообщаться с Михаилом Котоминым — издателем и директором Ad Marginem. В большом интервью журналу «Сом» Михаил раскрыл редакционную стратегию издательства, рассказал о смелых и рискованных проектах, которые команда считает принципиально важными, и поделился прогнозами о том, какие книги будут востребованы читателями в ближайшие годы. В карточках — краткие тезисы, полное интервью читайте в статье @somsomsom_io</t>
+  </si>
+  <si>
+    <t>21.07.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9125</t>
+  </si>
+  <si>
+    <t>Ещё одна лекция: сегодня в культурном центре «ЗИМ Галерея» посвятят лекцию коллажу Инна Назарова, искусствовед и основатель галереи ART7 на Миусах. Она расскажет, почему коллаж сейчас переживает ренессанс и привлекает внимание на арт‑ярмарках, познакомит с современными авторами, работающими в этой технике, и объяснит, чем коллаж интересен как начинающим собирателям искусства, так и опытным коллекционерам. 🔵21 июля / 19:00 🔵Вход свободный 📍Ново-Садовая, 106, корпус 155 @somsomsom_io</t>
+  </si>
+  <si>
+    <t>20.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9124</t>
+  </si>
+  <si>
+    <t>Уже завтра, в галерее «Виктория» расскажут, как современные художники работают с песней 🎼 Исследовательница современной культуры и искусства и старший научный сотрудник Дома культуры «ГЭС‑2» Леры Конончук прочитает лекцию «Вперёд и с песней! О задачах пения в искусстве последних десятилетий». Песня может становиться инструментом коллективной настройки — от ритуальных песнопений до мемов, хранить традиции и память, передавать личные и групповые переживания, отражать культурный контекст или выступать как самостоятельный художественный жест. В ходе встречи рассмотрят эти подходы, а после прослушивания ряда примеров в формате открытой беседы обсудят, какие способы обращения к песне кажутся наиболее и наименее перспективными для будущего искусства. 🔵21 июля, 19:00 🔵Билет: 150 рублей @somsomsom_io</t>
+  </si>
+  <si>
+    <t>20.07.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9123</t>
+  </si>
+  <si>
+    <t>На этой неделе в баре «Шум. Пустой оркестр» выступит блюз-трио RADIN Музыканты смешивают в своём звучании томный блюз, зажигательные латинские ритмы и драйвовый техасский рок — каждая композиция будто отдельный коктейль из эмоций, а гитарные соло добавляют исполнению особой свободы и страсти. ➿Приходите в субботу, 25 июля — начало концерта в 19:00. ➿Стоимость билета — от 1000 рублей. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>19.07.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9116</t>
+  </si>
+  <si>
+    <t>Токсичная любовь: почему герои классики живут в деструктивных отношениях Если смотреть на русскую литературу XIX века через современную оптику, окажется, что счастливые отношения там скорее исключение, чем правило. Зато писатели‑классики с удивительной точностью исследовали ревность, эмоциональную зависимость, манипуляции, неравенство и невозможность услышать другого человека. Конечно, они не пользовались терминами вроде «газлайтинг» или «токсичность», но многие механизмы деструктивных отношений описали задолго до появления современной психологии. Вместе с Екатериной Аверьяновой — филологом, менеджером проектов театра «СамАрт», аспиранткой кафедры литературы СГСПУ и автором телеграм‑канала @averyanova_tutor — посмотрим на героев Лермонтова, Достоевского, Островского и Гончарова и не повторим их ошибок. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>16.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9109</t>
+  </si>
+  <si>
+    <t>Хорошо там, где поесть: в «Где нас нет» обновили меню 🍽️ В ресторане «Где нас нет» случились гастрономические перемены: в меню появились авторские блюда, а в барную карту добавили новую главу. Бренд-шефы заведения Евгений Гурин и Андрей Рогачев предлагают гостям по новому взглянуть на закуски, пасту, блюда на гриле, роллы и десерты. ➿В разделе закусок — авторские суши из мраморной говядины и обожженная говядина стриплойн. Оба блюда при подаче опаливают живым огнем (!) через полено. ➿Появился в меню и новый ролл с тунцом и копченой в смокере вишне. А брискет теперь подают с птитимом или молодым картофелем. ➿В разделе десертов пополнение. Гостям предлагают кофейно-вишневый тарт и «Луну» — фисташковый мусс в шоколадной глазури с начинкой из бисквита и малинового конфи. ➿Барная карта тоже обновилась. Ее главная премьера — выдержанный негрони. Изучить новинки можно в меню. А попробовать их — забронировав столик в тг-боте @gnn_rest_bot или по телефону: +7(846)202-80-08 📍Коммунистическая, 90 @somsomsom_io</t>
+  </si>
+  <si>
+    <t>15.07.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9104</t>
+  </si>
+  <si>
+    <t>«Дом77» отметит свое девятилетие в эту субботу 18 июля креативный кластер «Дом 77» отметит девятый день рождения большим городским праздником — с музыкой, искусством, локальными брендами и мастер‑классами. За девять лет площадка стала одним из главных независимых культурных пространств Самары: место, где рождаются проекты, проходят выставки и концерты, формируются творческие сообщества. ➿Музыкальная программа На большой сцене летника выступят артисты из Самары и специальные гости: Соловы, легендарная группа Bajinda Behind The Enemy Lines, а также LAVBLAST, SP4K, The Blessed Tiger, Фефа, RADIN и Люси. После концертов в баре Дома 77 до глубокой ночи будут звучать электронные сеты от Юноуми, KOTKIN, LAVBLAST, SP4K и XOCHURAPP. ➿Выставка «Цветы, хлеб и космос» (галерея «419») В экспозиции — тиражная графика Севы Выводцева и инсталляция студии NOῨD: падающий самарский элеватор — метафора хрупкости архитектурного наследия. Выставка раскрывает связь модерна и модернизма в архитектуре от ар‑нуво до брутализма и показывает, как образы будущего становятся ценным наследием. Кураторы: Лаура Синанян, Сева Выводцев. Художники: Сева Выводцев, студия NOῨD (Игорь Апарин, Серафима Тельканова). ➿Ночной маркет локальных брендов С 18:00 до 02:00 на маленьком летнике будет работать маркет: гости смогут познакомиться с проектами самарских дизайнеров, художников и ремесленников — купить одежду, аксессуары, украшения, керамику, свечи и предметы интерьера. ➿Мастер‑классы На втором уровне большого летника весь вечер будут проходить мастер‑классы: гости смогут заплести афрокосы, создать «денежный аромат» из натуральных масел и поучаствовать в творческом занятии от проекта «Гостиная». 🔵Начало программы в 18:00 🔵Стоимость входа: 600 ₽ — при репосте, вход с Ленинградской, 900 ₽ — без репоста, вход с Ленинградской, 1 400 ₽ — быстрый вход с Садовой. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>15.07.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9102</t>
+  </si>
+  <si>
+    <t>В Самару приедут «Дневники Лоры Палны» В следующую субботу, 25 июля, в ивент-холле «Сигнал» пройдет открытая запись самого терапевтичного тру-крайм подкаста «Дневники Лоры Палны». Это истории о маньяках, мошенниках и прочих негодяях, рассказанные без духоты, но с журналистской дотошностью, и разговоры о человеческой жестокости, сдобренные щедрой порцией зубодробительного юмора. Ведущие расскажут истории о маньяках-отравителях, приправленные неожиданными поворотами и фирменными шутками. Маша Погребняк — о самарском серийнике, который грабил и убивал с помощью тяжелых нейролептиков. А Митя Лебедев — о нераскрытой чикагской серии отравлений лекарством. После выступления пройдет автограф-сессия — каждый сможет сфотографироваться на память, обняться и поделиться приятностями с любимыми подкастерами. Щекотать нервы, смеяться и отвлекаться от тревожных мыслей начнут в 19:00. Узнать подробнее об открытой записи и купить билеты можно по ссылке. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>14.07.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9101</t>
+  </si>
+  <si>
+    <t>Журнал «‎Сом» пригласил(-а) Вас на фестиваль «по краям»</t>
+  </si>
+  <si>
+    <t>14.07.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9091</t>
+  </si>
+  <si>
+    <t>25 и 26 июля проведем в Самаре — следующей точке книжного тура «по краям»! Самарская программа, организованная совместно с Музеем Модерна, журналом «‎Сом» и галереей «Виктория», посвящена искусству наслаждаться жизнью — от городской культуры отдыха и волжского гедонизма начала XX века до литературы, философии и искусства, которые помогают увидеть ценность повседневных впечатлений. Поговорим о том, как менялись представления о хорошем времени, удовольствии и свободе, как путешествия становятся поиском новых ощущений, литература превращает частную жизнь в предмет размышления, а искусство учит замечать необычное в привычном. Именно поэтому книгой города мы выбрали роман Срджана Валяревича «Комо» — историю писателя, который оказывается на берегу итальянского озера и проводит месяц среди красивых пейзажей, вина и разговоров. Это книга о радости присутствия в моменте и умении ценить простые удовольствия. В программе — ярмарка книг Ad Marginem со скидками до 50%, лекции, дискуссии, мастер-классы, экскурсии по Музею Модерна, маркет локальных брендов и вечерние события у Волги. Подробная программа фестиваля — в карточках и на сайте тура. → 25–26 июля, 12:00–20:00, Музей Модерна (ул. Фрунзе, 159). Часть событий пройдет в галерее «Виктория» (ул. Некрасовская, 2) Вход свободный, на некоторые события нужна регистрация.</t>
+  </si>
+  <si>
+    <t>14.07.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9090</t>
+  </si>
+  <si>
+    <t>«Свет, камера, музей!»: в Музее Эльдара Рязанова расскажут о связи кино и музеев Послезавтра, 16 июля, в Музее Эльдара Рязанова в рамках проекта «Музей Рязанова 2.0» пройдет лекция «Музеи и кино». Ее проведет Иван Гринько — доктор исторических наук и культурный антрополог, руководитель департамента музейных и социокультурных проектов Арт Медиа Бюро и основатель Школы прикладной музеологии. Музеи и кино часто принято противопоставлять, однако между этими двумя сферами гораздо больше общего, чем кажется на первый взгляд. Музеи и кино не просто активно взаимодействуют и обмениваются идеями и героями. Они имеют массу общих вызовов и сюжетов. Гости лекции узнают, как популярные сериалы влияют на музейный маркетинг и почему некоторые голливудские фильмы начинаются с экспозиций популярных мировых музеев. А также рассмотрят связь музеев и кино и взглянут на них глазами режиссеров и актеров. 🔵Лекция начнется в 18:30. 🔵Вход свободный по предварительной регистрации по ссылке. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>13.07.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9085</t>
+  </si>
+  <si>
+    <t>«Ее личный ад» — новая картина режиссера «Драйва» Николаса Виндинга Рефна На неделю раньше основного проката, 18 июля покажем новую работу Николаса Виндинга Рефна «Её личный ад». Это первая полнометражная работа прославленного датского постановщика за последние десять лет. Глубоко личная работа, во многом рождённая из тяжёлого опыта режиссёра: незадолго до съёмок он пережил клиническую смерть, и эта травма отчётливо отозвалась и в визуальном стиле картины, и в её смысловом ядре. Лента погружает в напряжённую, гипнотическую атмосферу, где каждый кадр наполнен тревожной образностью и словно передаёт внутренние переживания автора. Картина выдержана в узнаваемой эстетике Рефна и органично вписывается в его кинематографическую вселенную — её можно считать стилистическим продолжением таких знаковых лент, как «Только Бог простит» и «Неоновый демон». В центре сюжета — актриса Эль, в исполнении Софи Тэтчер: её повседневность, похожая на зыбкий сон, вот‑вот рухнет из‑за встречи с маньяком по прозвищу Кожаный человек, который охотится на одиноких девушек. Параллельно развивается линия рядового Кея, в роли Чарльз Мелтон, у которого с убийцей свои счёты — он идёт по следу преступника, ведомый личной мотивацией. Съемки фильма прошли в Японии в мае 2025 года. Мировая премьера картины состоялась на Каннском кинофестивале во внеконкурсной программе в этом году. Приглашаем первыми увидеть «Её личный ад», а также обсудить с Алией Хузягалеевой, автором киносообщества Chacun son cinema. ➡️ 18 июля, 18:00 / Билеты Показ пройдет на английском языке с русскими субтитрами</t>
+  </si>
+  <si>
+    <t>10.07.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9083</t>
+  </si>
+  <si>
+    <t>Сегодня в культурном центре «ЗИМ Галерея» откроется выставка «Рождённые авангардом. Художники Нижнего Тагила» Будут представлены нижетагильские художники разных поколений и разных художественных языков. Их произведения не похожи друг на друга, но все они объединены общим происхождением — не географическим, а духовным. 🔵10 июля / 19:00 🔵Вход свободный 📍Ново-Садовая, 106, корпус 155 @somsomsom_io</t>
+  </si>
+  <si>
+    <t>09.07.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9075</t>
+  </si>
+  <si>
+    <t>Блиц-интервью о выставке «Чувства(о) Дома» с Екатериной Гуровой 10 июля в Музее-галерее «Заварка» начнет работу выставка «Чувства(о) Дома». Это проект, который реализуется в рамках Арт-урбанистической лаборатории «По соседству» при поддержке Фонда Потанина. Экспозиция рассказывает о таком важном социальном пространстве как дом через воспоминания, чувства и эмоции жителей Ленинского района Самары. Перед открытием «Чувства(о) Дома», мы решили узнать: что есть дом, как же он может чувствовать и какими эмоциями наполняет жителей, а главное, почему стоит посетить выставку. На эти вопросы ответы нам дала Екатерина Гурова — кандидат исторических наук, заместитель директора Музея Эльдара Рязанова по научной работе, заведующая Музеем-галереей «Заварка» и руководитель проекта «По соседству». @somsomsom_io</t>
+  </si>
+  <si>
+    <t>09.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9068</t>
+  </si>
+  <si>
+    <t>09.07.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9064</t>
+  </si>
+  <si>
+    <t>Фестиваль «КАНИКУЛА» в Третьяковской галерее: три дня летних каникул в музее С 10 по 12 июля в филиале Третьяковской галереи в Самаре пройдёт летний фестиваль «КАНИКУЛА». Три дня с 9:30 до 23:00 будут наполнены активностями для взрослых и детей: программа объединяет элементы «лагеря» (зарядка, дневной отдых, дискотека) с культурными форматами (лекции, концерты, спектакли, квизы). Основная площадка — новый Летний двор Третьяковской галереи, где пройдут главные события: концерты, игры, спектакли, лекции и вечерняя дискотека. На террасе запланированы утренние занятия йогой и зарядкой, в кафе — утренний рейв, во внутреннем дворе — мастер‑классы. Гости фестиваля смогут отдыхать на лежаках и подушках, выбирать книги на ярмарке от издательства детской литературы «Самокат», обедать в музейном буфете, который в дни фестиваля будет размещён во внешнем дворе. Музыкальная программа включает выступления групп BAJINDA BEHIND THE ENEMY LINES, «Лампабикт» и «Мегаполис». Театральная часть представлена Хором Дурацкого и перформансом «Пальто как вторая кожа» с участием Розы Хайруллиной. Лекторий фестиваля объединяет выступления Олега Нестерова, Елены Савенковой, Ильи Саморукова, Андрея Олеха, Елены Вяльцевой, Дмитрия Андрамонова и Андрея Кочеткова по темам музыки, кино, социологии, истории и городского пространства. 📍Подробная программа фестиваля и покупка билета на сайте @somsomsom_io</t>
+  </si>
+  <si>
+    <t>09.07.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9063</t>
+  </si>
+  <si>
+    <t>Рекомендация: VibeCast — новая образовательная платформа о технологиях и IT Компания Justhost.ru запустила медиаплатформу VibeCast, ориентированную на аудиторию, которая следит за трендами в IT, диджитал и AI. Проект объединяет новостной поток, обучающий контент и практические форматы. На платформе запланированы вебинары, демонстрации продуктов и мастер‑классы, в том числе по направлению «вайбкодинг». В дальнейшем команда планирует развивать полноценный портал и серию офлайн‑мероприятий. Ключевым событием станет крупный IT‑ивент — долгожданное возвращение масштабных встреч индустрии. Подробности и обновления — в канале @somsomsom_io</t>
+  </si>
+  <si>
+    <t>09.07.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9061</t>
+  </si>
+  <si>
+    <t>На вечеринке «Продленки» выступят лил кидд и VILLIAN В эту субботу, 11 июля, в баре «Вечной Молодой» на вечеринке промо-группы «Продлёнка» выступят представители современной хип‑хоп‑сцены. На сцене — лил кидд, исполнитель из Саратова, чьи треки «Тамагочи», «Красива», «Первый Поцелуй» и другие покорили чарты и соцсети. А также VILLIAN — автор одного из главных хитов этого года «8 миля», совместно с Madk1d. Вместе с ними — Blazey, ZPB, Raze, Woo, Krasilllnikov, Stepanova и Gart, а также SLMK. Не только музыка: на летнике будет большой маркет. 🔵11 июля / 18:00 🔵Вход: от 500 рублей @somsomsom_io</t>
+  </si>
+  <si>
+    <t>08.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9060</t>
+  </si>
+  <si>
+    <t>Киноканикулы: июльские показы в киноклубе Дорогие друзья! Июль — время, когда хочется дышать полной грудью, ловить солнечные блики и не думать ни о чём серьёзном. Поэтому мы решили провести этот месяц в уютном летнем кинокружке: только лёгкое, солнечное кино, под которое так приятно пить холодный лимонад и улыбаться. Наша программа — как коллекция летних хайлайтов: яркие, тёплые, запоминающиеся моменты, упакованные в фильмы. ➿Бассейн / 08.07 Чувственный французский триллер Жака Дере. В главных ролях — Ален Делон и Роми Шнайдер, культовая пара в европейском кино XX века, и икона стиля Джейн Биркин ➿Паттерсон / 10.07 Один из самых лиричных фильмов Джима Джармуша — романтическая мелодрама о водителе автобуса, который видит поэзию в повседневности. ➿Жар-птица / 13.07 Фильм Романа Михайлова с Александрой Киселевой и Марком Эйдельштейном — сказка, залитая светом, о свободе и театре, о связи и переплетении трех миров — мира живых, ушедших и сновидений. Картина стала собирательным образом всех фильмов режиссера. ➿Надо снимать фильмы о любви / 15.07 Проникновенный фильм Романа Михайлова о хрупкости человеческих связей, снятый с удивительной поэтичностью в древнейшем индийском городе Варанаси. ➿Мужчина и женщина / 17.07 Классика французского кино от режиссёра Клода Лелуша с Анук Эме и Жаном-Луи Трентиньяном в главных ролях. Фильм получил «Золотую пальмовую ветвь» Каннского фестиваля-1966 и премию «Оскар» за лучший фильм на иностранном языке и лучший оригинальный сценарий. ➿Посторонний / 22.07 Экранизация одноименного романа Альбера Камю, одного из самых популярных произведений XX века. Новый фильм современного классика французского кино Франсуа Озона ➿Великая красота / 24.07 Эпическая киносатира на современное общество от режиссёра Паоло Соррентино, представляющая собой «портрет утопающего в декадентской неге современного Рима». В прессе именовалась своеобразным переосмыслением, вольным ремейком знаковой драмы Федерико Феллини «Сладкая жизнь». ❗️Все сеансы пройдут на языке оригинала с русскими субтитрами.</t>
+  </si>
+  <si>
+    <t>08.07.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9054</t>
+  </si>
+  <si>
+    <t>«Неделя современной музыки» в галерее «Виктория» ➿Уже сегодня, в 19:00 — концерт Сергея Летова. Саксофонист и импровизатор, который выступал с фри-джазовыми музыкантами мирового уровня (Мэттью Шипп, Тристан Хонсингер и другие), играл с рок-группами («Аквариум», «ДДТ», «Гражданская Оборона»), писал музыку для театров. После выступления состоится QA-сессия (вопросы и ответы). Билет: 500 рублей.  ➿9 июля, 19:00 — концерт Московского ансамбля современной музыки (МАСМ). Их программа называется «Синдром дефицита внимания» и создана специально к выставке «Полный сюр». Музыканты исследуют границы человеческого сознания — на стыке социального хаоса и глубоко личного высказывания. Билет: 1000 рублей.  ➿10 июля, 19:00 — презентация альбома Spurv «Samba de Barinovka» и мини-лекция Дмитрия Крылова. Дмитрий Spurv — самарский музыкант, сооснователь лейбла Oblast, часто коллаборационирует с AL-90. В рамках события расскажут про lo-fi-звук. Вход свободный, но нужна регистрация.  ➿11 июля, 17:00 — лекция музыкального обозревателя Леонида Кравченко «Алгоритмы и музыка машин». Леонид — автор канала о странной музыке What’s That Noise?, сооснователь проекта Tapehood, который популяризирует кассетную культуру. Билет: 300 рублей.  ➿11 июля, 19:00 — концерт Сони Скобелевой. Звуковой художник и мультиинструменталист, которая работает на стыке электронного саунда и живого инструментального звучания. Билет: 300 рублей.  ➿12 июля, 13:00 — семейный концерт «Трогательный оркестр». Интерактивная программа: слушатели могут взаимодействовать с музыкантами и прикасаться к инструментам, чтобы лучше понять природу звука. Особое приглашение — глухим и слабослышащим детям 7–12 лет вместе с родителями (ограничение: до 15 детей). ➿12 июля, 13:00 — мастер-класс по сборке DIY-синтезатора. Пятичасовое занятие в универсальной мастерской: от теории — к пайке и финальной сборке цифрового синтезатора на базе Pico 1. Группа до 8 человек, материалы включены в стоимость. Билет: 5000 рублей.  ➿12 июля, 19:00 — виниловый диджей-сет на крыше от самарского комьюнити Oblast. Завершающее событие: закат на крыше под пластинки из личных коллекций участников — tsyo (ценитель редкостей и демо-записей), d. towärds (музыкант и мультимедиа-художник, исследует звук и пространство) и hasis (диггер и музыкальный исследователь). Билет: 300 рублей.  📍Узнать подробнее о расписании и приобрести билеты можно здесь. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>08.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9052</t>
+  </si>
+  <si>
+    <t>На вечеринке «ХОРУС × ЗАХВАТ» выступит Никита Забелин и xandr.vasiliev В эту пятницу, в бар «Хват» приезжают столичные звёзды электронной сцены Resonance Moscow. — Никита Забелин, куратор и исследователь на стыке звука, технологий и эмоций. Его карьера насчитывает 20 лет: за это время музыкант успел выступить в культовых клубах Berghain и Tresor, а также неоднократно записываться на лейбле HÖR. — Вместе с ним на сцену выйдет Александр Васильев (xandr.vasiliev) — электронный лайв‑артист, сочетающий джазовый бэкграунд с глубокой экспертизой в области модульных синтезаторов. —  Локальную часть программы представят Tilly, s.f.r.v., Timerbai и lola femm. Завершит вечер CRIMINALTEMPO, известный своим бескомпромиссным подходом к ритму. 🔵10 июля / 22:00 🔵Вход: 800 рублей 📍Галактионовская, 40 @somsomsom_io</t>
+  </si>
+  <si>
+    <t>07.07.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9044</t>
+  </si>
+  <si>
+    <t>Новые релизы российской инди‑сцены: знакомимся с hanygaflex, Меджикулом, аквапарком, Истомой, Пайтой и сборником ИМИ.Резиденция. 🔵hanygaflex — УРАН 235 Самарская группа возвращается после четырёхлетнего перерыва с новым альбомом. Их звучание стало мрачнее и тяжелее: теперь это плотный хардкор с металлическими риффами и ощутимым внутренним напряжением. В новом материале — максимальная концентрация эмоций: кажется, что все эти годы музыканты боролись с собой, и теперь выплеснули эту борьбу в музыке. 🔵Меджикул — Рикки-Тикки-Танец Буйный музыкальный карнавал в духе 80‑х: фанковые ритмы, игривые синтезаторы и дерзкие гитарные партии сплетаются в сплошной поток энергии. Одно только желание — танцевать, смеяться и ловить момент. 🔵аквапарк — усталые люди Винтажный инди‑рок с лёгкой меланхолией: в звучании угадываются отголоски группы «Браво» и брит‑поп‑волны 2000‑х. Звонкие гитары и энергичные ударные обрамляют поэтичные тексты о любви в неспокойном мире — и об усталости от этой вечной суеты. 🔵Истома — Мечта Нежный, почти невесомый альбом, замирающий на грани сна и яви. Акустические переборы сплетаются с воздушным вокалом Истомы, а тексты ловят хрупкие моменты надежды и тихой грусти — словно попытка удержать ускользающую мечту. 🔵Пайта — Слова в мелодиях Интимный разговор на языке электроники: лоу‑файные текстуры, тягучие синтезаторные волны и вкрапления гитар сплетаются в атмосферу городского сумрака. Тихая драма будней — от трамвайного перестука до отражения солнца в воде, от случайной встречи до долгого молчания. 🔵Amp Effect — Shades Проект появился в марте 2023 года как объединение двух диджеев с разным опытом, но общим взглядом на электронную музыку. До создания проекта Павел работал преимущественно в направлении техно, а Никита экспериментировал с брейкбитом и хаусом. В новом альбоме они решили показать все мастерство и навыки. 🔵сборник ИМИ.Резиденция 2026 Смесь свежих голосов и смелых экспериментов: инди‑баллады, трип‑хоп, босанова и реггетон. Все треки созданы в рамках проекта в апреле этого года в Доме творчества Переделкино. В нём приняли участие О! Марго, Рубеж Веков, Маша Мирова, Аня из Питера, pfctlord, Ottepel, Варвара Альтова, DEGA, О!нет, миленхолия, Оха, maxim coroletci, Игорь Ку и Юнсн. Отправной точкой для текстов стали случайные цитаты из произведений писателей, связанных с Переделкином. 🔵Mirèle — Мне противно это лето В свой день рождения певица Mirèle порадовала слушателей новой песня. Артистка полностью самостоятельно занималась её продакшеном — без помощи сторонних саунд‑продюсеров. Mirèle также рассказала о желании вернуться к своим музыкальным истокам и активнее выпускать материал в авторском звучании, а в планах — представить публике ранее неизданные песни. #сом_релиз</t>
+  </si>
+  <si>
+    <t>06.07.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9041</t>
+  </si>
+  <si>
+    <t>Третьяковская галерея в Самаре запускает мастер‑классы — по деревянной скульптуре, графике, живописи и перформансу Участники будут черпать вдохновение в летнем настроении, а в октябре вместе с музейными специалистами создадут выставку и представят на ней свои работы. К занятиям приглашаются взрослые, подростки старше 12 лет, а также дети старше 5 лет — в сопровождении родителя. Для разных групп предусмотрены отдельные категории абонементов. Старт занятий уже завтра: первое занятие по деревянной скульптуре для взрослых пройдёт 7 июля, а семейный абонемент для ребёнка старше 5 лет с родителем начнётся — 8 июля. Куратор проекта — художник Иван Ключников. Мастер‑классы по деревянной скульптуре проведут приглашённые специалисты: скульптор Сергей Ключников и столяр Григорий Бражников. Стоимость абонемента «Деревянное лето» для взрослых — 3 250 рублей, семейного абонемента «Объёмное лето. Дети» — 3 300 рублей. ☀️ Узнать подробности и приобрести абонемент можно на официальном сайте музея или на кассе. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>06.07.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9035</t>
+  </si>
+  <si>
+    <t>На прошлых выходных в Surf Coffee® × Kusto открылась выставка «Пока мы лиц не обрели» от творческого объединения АПЕГА Проект посвящён исследованию идентичности — в его основе 42 абстрактных портрета: семь художниц по‑своему интерпретировали образы друг друга, представив семь разных визуальных языков. Название проекта отсылает к роману Клайва Льюиса «Пока мы лиц не обрели» — философскому тексту о природе восприятия, границах самопознания и сложности обретения подлинного «я». Участницы выставки: Елена Суровцева, Яна Гончарова, Полина Башкайкина (Borya Boris), Алёна Трифонова (LYON), Екатерина Гусева, Кассандра Афирная, Гузель Галиева. Экспозиция будет работать до 26 июля, а в её рамках пройдут мастер‑классы и закрытие выставки 🔵12 июля в 12:00 — «Портрет в трафарете: игра формы и цвета», Полина Башкайкина (Borya Boris); 🔵19 июля в 12:00 — «Люди в масках», Екатерина Гусева. 📍Куйбышева, 100 @somsomsom_io</t>
+  </si>
+  <si>
+    <t>03.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9034</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Анна (@AnnaKudryashova) 2. Таня (@tn_taziuccio) 3. win (@millcheats) 4. Анастасия (@siavonamor) 5. Дашиша (@cheese_hunter) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>02.07.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9033</t>
+  </si>
+  <si>
+    <t>В Самаре на фестивале Roof Live выступит группа «Градусы» Это одна из самых узнаваемых поп‑рок‑групп страны, покорившая слушателей ещё в конце 2000‑х. Коллектив основали Роман Пашков и Руслан Тагиев: их творческий тандем подарил публике множество хитов, которые прочно обосновались в радиоэфирах и плейлистах нескольких поколений. Визитной карточкой группы стала песня «Режиссёр», а в звучании «Градусов» органично переплетаются поп‑мелодии, роковые риффы и элементы фанка и диско. Обратите внимание: концерт пройдёт на площадке концертного зала «Метелица». 3 июля, 20:00. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>01.07.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9032</t>
+  </si>
+  <si>
+    <t>«Когда классика взрывает шаблоны: концерт «Музыкальный дебош» на набережной 4 июля в 18:30 на набережной у ресторана «Перчини» пройдёт уличный концерт «Музыкальный дебош» — яркое завершение фестиваля «Лука‑Фест». Будет необычная программа: семь талантливых молодых музыкантов страны — артисты ансамбля «Солисты Москвы» Юрия Башмета, Московской филармонии и оркестра Теодора Курентзиса — вместе с Сашей Островским, ведущим и автором канала «Страдивали», покажут, что классика может быть дерзкой и современной. Концерт благотворительный: все собранные средства пойдут в поддержку Фонда Константина Хабенского. Слушать музыку можно прямо с набережной — или занять лучшие места внутри: на новой летней веранде и у панорамных окон. Места ограничены — бронируйте заранее. Депозит: 2 500 ₽ с гостя @somsomsom_io</t>
+  </si>
+  <si>
+    <t>01.07.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9026</t>
+  </si>
+  <si>
+    <t>Завтра встречаемся на литературном стендапе по «Рассечению Стоуна» Если вы думаете: «Я не читал роман, значит, мне не стоит идти», – листайте карточки. Мы собрали пять причин, почему этот вечер может стать одним из самых необычных событий недели и понравиться даже тем, кто не знаком с романом. Листайте карточки и выбирайте место в зале! Билеты – по ссылке ↖️ До встречи уже завтра в 20:00 💙</t>
+  </si>
+  <si>
+    <t>30.06.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9020</t>
+  </si>
+  <si>
+    <t>«Мементо»: неонуарный триллер Кристофера Нолана, закрепивший за режиссером статус одного из главных новаторов современного кино В следующую субботу, 4 июля откроем второй летний месяц спецпоказом «Мементо» (Memento) Кристофера Нолана к 25-летию картины. Культовый неонуарный триллер стал второй полнометражной работой рёжиссёра, которая изменила представление о том, каким может быть жанровое кино. Изобретательная история о человеке с антероградной амнезией, который пытается расследовать убийство жены. Чтобы фиксировать реальность, герой оставляет себе подсказки: записки, фотографии, татуировки. Режиссёр выстраивает повествование как головоломку: оно движется одновременно вперёд и назад, погружая зрителя в фрагментированное восприятие персонажа. За виртуозной конструкцией скрывается глубокое размышление о памяти, самообмане и человеческой потребности создавать удобную версию собственной жизни. Нолан соединяет эстетику классического нуара с математической точностью монтажа: субъективное восприятие становится главным двигателем саспенса. Каждая новая деталь одновременно приближает к истине — и делает её ещё более расплывчатой. «Мементо», снятый как независимый проект, определил дальнейший путь Нолана и во многом сформировал его авторский стиль — с интересом к нелинейному времени, ненадёжному восприятию и конфликту между объективной реальностью и конструкциями сознания. Фильм доказал, что сложная экспериментальная форма может быть частью жанрового кино и находить отклик у массовой аудитории. Главные роли в нем исполнили Гай Пирс, Кэрри-Энн Мосс, Джо Пантольяно, Марк Бун-младший, Расс Фега, Джорджа Фокс, Стивен Тоболовски и другие. ➿Фильм представит и обсудит Ярослав Левин, историк кино и поп‑культуры, доцент кафедры философии и социально-гуманитарных наук СамГТУ. ➡️ 4 июля, 17:00 / Билеты Показ пройдет на английском языке с русскими субтитрами.</t>
+  </si>
+  <si>
+    <t>30.06.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9010</t>
+  </si>
+  <si>
+    <t>Так давно не показывали вам уголки родного города… Ловите атмосферные пасмурные хроники самарских улиц — снимки от Ксюши Glossa @somsomsom_io</t>
+  </si>
+  <si>
+    <t>29.06.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9009</t>
+  </si>
+  <si>
+    <t>Разыгрываем пять проходок на вечеринку «Реп над Волгой 2021» 3 июля в 22:00 на просторной террасе ресторана «Белуга» будет крутая вечеринка от промо‑группы «Реп над Волгой» совместно с брендом 63EDGE. В программе — хиты 2017–2021 годов, а ещё у гостей будет шанс выиграть фирменные вещи от 63EDGE. В лайн-апе: YOUNG ROYCE, YUMMY, TETTOV, NINTEN Хотите попасть на тусовку? Участвуйте в розыгрыше! Для этого нужно: 🔵подпишитесь на телеграм-канал журнала «Сом» и промо‑группы «Реп над Волгой» 🔵нажмите кнопку «Я в деле» Итоги подведем утром 3 июля. Всем хип-хопа! 🎉 Результаты розыгрыша: 🏆 Победители: 1. Анна (@AnnaKudryashova) 2. Таня (@tn_taziuccio) 3. win (@millcheats) 4. Анастасия (@siavonamor) 5. Дашиша (@cheese_hunter) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>26.06.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8985</t>
+  </si>
+  <si>
+    <t>Фестиваль Roof Live х «Альфа»: концерты переезжают под крышу Из соображений безопасности массовые мероприятия должны проводиться в закрытых пространствах — поэтому выступления групп IOWA и «Браво» в рамках фестиваля Roof Live пройдут не на привычной площадке, а в фуд‑парке «Аврора Молл». При этом даты и время концертов не изменились, а купленные билеты остаются действительными.</t>
+  </si>
+  <si>
+    <t>25.06.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8984</t>
+  </si>
+  <si>
+    <t>Изобретая музей: в Музее Эльдара Рязанова обсудят пути будущего развития Уже в субботу, 27 июня в Музее Эльдара Рязанова состоится общественная встреча в рамках проекта «Музей Рязанова 2.0». Спикеры встречи сформулируют базовые тезисы о Музее Эльдара Рязанова в городском пространстве и определят его роль, место и значимость. Также обсудят социокультурный контекст Самары и актуальные направления для будущего развития музея. Итогом мероприятия станут круг гипотез и утверждений для обсуждения на дальнейших стратегических сессиях. «Общественная встреча — первое публичное мероприятие проекта. Многосторонний подход позволит поразмышлять о нашем музее в настоящем и будущем, — объясняет команда проекта. — Кроме спикеров, мы приглашаем к участию работников музеев и галерей Самары, студентов Самарского института культуры, местных киноведов и активных, неравнодушных жителей города». Проект «Музей Рязанова 2.0» создан для формирования новой концепции развития будущего музейного пространства. Он стал победителем конкурса «Профессиональное развитие» Благотворительного фонда Владимира Потанина в номинации «Институциональный опыт». По задумке проекта, Музей Эльдара Рязанова займет все три этажа здания и будет отвечать современным музейным стандартам и запросам аудитории. Для этого музей организует общественную встречу и серию стратегических установочных и проектировочных сессий. В завершении проекта публично представят итоговую концепцию — продуманную, профессиональную и грамотную. Встреча начнется в 16:00. Вход на мероприятие — свободный, по предварительной записи по ссылке. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>24.06.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8983</t>
+  </si>
+  <si>
+    <t>Фестиваль Stereoleto пройдет на «МТЛ-Арене» В эту субботу, 27 июня Stereoleto проведут на сцене МТЛ Арены. По независящим от нас причинам мы вынуждены изменить площадку проведения фестиваля. Это решение позволит сохранить событие и провести его в запланированные сроки. Программа мероприятии состав артистов не изменится. Купленные билеты будут действительны. Подробности о проведении фестиваля можно узнать в телеграм-канале @stereoletosamara или на сайте Stereoleto по ссылке. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>24.06.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8982</t>
+  </si>
+  <si>
+    <t>Молния! Фестиваль Stereoleto сменил место проведения! Фестиваль Stereoleto переезжает под крышу МТЛ Арены. Организаторы объясняют смену локации сохранением комфорта гостей при непредсказуемой погоде. Фестиваль также пройдет 27 июня. Программа мероприятия и состав артистов не изменится. Купленные билеты будут действительны. Подробности о проведении фестиваля можно узнать в телеграм-канале @stereoletosamara или на сайте Stereoleto по ссылке. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>24.06.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8978</t>
+  </si>
+  <si>
+    <t>Возможность: стать участником Ночного маркета ко Дню рождения «Дома 77» Арт-кластер на Ленинградской, 77 открыл приём заявок на участие в фестивале «Ночной маркет ко Дню рождения Дома 77». Можно будет представить свои проекты в одной из трёх категорий: участие в основном маркете на летнике, фуд‑зоне или мастер‑классах. 🔵В основном маркете приглашаются локальные бренды — производители одежды, украшений, сумок и косметики, мастера домашнего декора и керамики, художники, тату‑мастера, а также представители иных креативных проектов. 🔵Для фуд‑зоны ждут рестораны, кофейни и гастрономические бренды со своим производством: производителей сладостей, сыров, колбасных изделий и других продуктов питания. 🔵В категории мастер‑классов: от проектов, готовых поделиться секретами своего мастерства с гостями фестиваля. Для участия необходимо заполнить анкету по форме. Срок подачи заявок — до 13 июля, а само событие пройдет 18 июля с 18:00 до 02:00, стоимость участия — от 3 500  рублей. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>23.06.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8973</t>
+  </si>
+  <si>
+    <t>Сегодня открылась итоговая выставка второго сезона конкурса «Картина мира» 23 июня в филиале Государственной Третьяковской галереи в Самаре открылась итоговая выставка второго сезона Международного конкурса молодых художников «Картина мира». Экспозиция представляет работы 15 финалистов из 11 стран мира — среди них авторы из России, Бангладеш, Индонезии, Китая, Сенегала, Демократической Республики Конго, Колумбии, Вьетнама, Южной Кореи, Кыргызстана и Камеруна. В числе российских участников — Анна Толстова, Наталья Морщакова и Арина Вилинчук. Тема конкурса — «Ценности моего народа как часть глобальной культуры человечества». Художники в возрасте от 18 до 35 лет предложили собственные интерпретации культурной памяти, национальной идентичности, семейных традиций и связи поколений. В экспозиции собраны работы в разных техниках — от живописи и графики до цифрового искусства. Выставка не разделена по странам, регионам или художественным направлениям: пространство организовано как единый диалог культур. Через личные истории и национальные традиции авторы размышляют о памяти, семье, преемственности поколений и культурных корнях. Особое внимание привлекает специальная номинация «Вдохновлённый русским», учреждённая к 170‑летию Государственной Третьяковской галереи. Она посвящена влиянию русской художественной школы и культурного наследия России на современное мировое искусство. Победителем номинации стал Луонг Као из Вьетнама. Выставка продлится до 23 июля, вход — свободный. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>23.06.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8972</t>
+  </si>
+  <si>
+    <t>В эту субботу промо-группа «Продленка» устроит вечеринку в «Хокку» В эти выходные, 27 июня промо-группа «Продленка» готовит новую вечеринку в новом месте. На этот раз в суши-рамен-баре «Хокку». Эксклюзивная коллаборация в ритме азиатских мегаполисов: неон, музыка и атмосфера ночных улиц Токио, Сеула и Бангкока. Рекомендуют придерживаться тематического дресс‑кода в стилях y2k Asia, ципао или босодзоку. За музыкальное наполнение отвечают DJ Raze, Woo, Anton Veganov, Blazey и ZPB. Начало в 22:00. Билеты: от 900 рублей. Адрес: Коммунистическая, 90/1 @somsomsom_io</t>
+  </si>
+  <si>
+    <t>23.06.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8971</t>
+  </si>
+  <si>
+    <t>Литературный стендап «Библиотека»: Абрахам Вергезе «Рассечение Стоуна» В этот раз обсуждаем «Рассечение Стоуна» — роман о братьях-близнецах, появившихся на свет при драматических обстоятельствах. О любви, которая спасает и разрушает. О поиске собственного места в мире, когда прошлое постоянно напоминает о себе. Ведущие – самарские стендап-комики Кирилл Карташев и Евгений Караваннов и, традиционно, литературовед Лена Докучаева. Лена отвечает за историко-литературное сопровождение вечера, а парни — за смех и улыбки гостей. ⚡️Приглашенный гость – Настя Веневитина, участница шоу «Прожарка» на ТНТ4, Roast Battle LABELCOM, «Женский Стендап» на ТНТ. ➡️ Читаем, обсуждаем и шутим 2 июля в 20:00 в баре «Рюмочка» Билеты — от 800 рублей 📝 Гарантируем: даже те, кто не читал, получат удовольствие от вечера #сом_книжный</t>
+  </si>
+  <si>
+    <t>23.06.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8970</t>
+  </si>
+  <si>
+    <t>Сегодня вечером в преддверии Stereoleto режиссер фестиваля Сергей Кривчиков проведет паблик-ток в Surf Coffee Сергей расскажет о летних фестивалях, современной и актуальной музыке, а также раскроет тайны организации событий на тысячи человек. Модератором встречи выступит музыкальный журналист и PR-щик Алексей Тилли. Напоминаем о том, что масштабный летний фестиваль Stereoleto состоится уже на этой неделе, 27 июня. Также фестиваль объявил полный лайн-ап. На Stereoleto в Самаре выступят: Хаски, Найк Борзов, Beautiful Boys, Хмыров, Диктофон, Хохма, Майвл, Каспий, а также локальные Vodopady и Bajinda Behind The Enemy Lines. Место проведения паблик-тока: Surf X Globe, ул. Некрасовская 57, 19:00, вход свободный. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8968</t>
+  </si>
+  <si>
+    <t>22.06.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8967</t>
+  </si>
+  <si>
+    <t>«Это не шутки!»: на этой неделе IOWA выступит на фестивале Roof Live 26 июня на крыше ТРЦ «Аврора Молл» зовём всех и идём на концерт группы IOWA, где будем подпевать хиты «Маршрутка», «Улыбайся», «Бьет Бит» и другие популярные песни коллектива. Для тех ещё не знаком, IOWA — российский музыкальный проект, чьи песни уже 17 лет цепляют слушателя своей искренностью и глубиной, уникальным звучанием и ярким вокалом солистки Екатерины Терещенко. Несмотря на большую популярность и многочисленные музыкальные премии группа сохраняет свою самобытность. Отдаваться невесомости, танцевать и петь любимые песни начнут в 20:00. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>18.06.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8960</t>
+  </si>
+  <si>
+    <t>«Восемь с половиной»: экзистенциальная трагикомедия, признанная классикой мирового кинематографа и вершиной творчества Федерико Феллини В следующую субботу, 20 июня в 17:00 смотрим «Восемь с половиной» — классику мирового кинематографа и вершину режиссёрского мастерства Феллини. Картина рассказывает о режиссёре Гвидо Ансельми, который переживает глубокий творческий и личный кризис, пытаясь найти вдохновение для нового фильма. В центре сюжета — не столько сам процесс съёмок, сколько внутренний мир героя, его воспоминания, мечты, страхи и поиски смысла жизни и любви. Феллини показывает, как кино может быть способом самопознания, а режиссёр — заложником собственных иллюзий и ожиданий общества. Фильм во многом автобиографичен: название отражает порядковый номер ленты в фильмографии Феллини, а сам сюжет становится исповедью о муках творчества. Режиссёр вдохновлялся «Земляничной поляной» Ингмара Бергмана и использовал приём «потока сознания», а чтобы не терять лёгкость тона, даже напоминал себе письменно: «Опомнись, это комедия». При этом сценарий был совсем небольшим — всего 70 страниц, треть из которых занимали заголовки и описания внешности героев. «Восемь с половиной» оказало огромное влияние на мировой кинематограф и породило целую традицию «фильмов о фильме». Среди тех, кого вдохновила лента, — Анджей Вайда, Франсуа Трюффо, Боб Фосс, Вим Вендерс, Такеши Китано, Педро Альмодовар. Лента удостоена множества наград, в том числе двух «Оскаров» (за лучший иностранный фильм и лучшие костюмы) и главного приза ММКФ. В 1963 году Феллини с женой Джульеттой Мазиной представили фильм в Москве, и, несмотря на неодобрение партии, жюри во главе с Григорием Чухраем настояло на присуждении главную на тот момент кинематографическую награду в СССР. Также это одна из важнейших ролей великого Марчелло Мастроянни, изменившая его жизнь навсегда. Многое, перевернул Феллини и в сознании зрителей. Смотреть это полотно важно исключительно на большом экране. ➿Фильм представит и обсудит со зрителями арт-критик, куратор галереи «Виктория» Сергей Баландин. ➡️ 20 июня, 17:00 / Билеты Показ пройдет на английском, итальянском и французских языках с русскими субтитрами.</t>
+  </si>
+  <si>
+    <t>13.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8958</t>
+  </si>
+  <si>
+    <t>Сладкое искусство: «Перчини» и галерея «Виктория» выпустили десерт Лимитированный десерт «Солнышко» вдохновлен одноименным арт-объектом художника Игоря Самолетова. Он состоит из бисквита «красный бархат», нежного крем-чиза и мангово-цитрусового соуса. А украшает пирожное шоколадный барельеф с олененком, повторяющий элемент арт-объекта Самолетова. Заказавшим «Солнышка» ресторан «Перчини» дарит билет в галерею «Виктория» на выставку «Полный сюр!». Новинку можно попробовать во всех ресторанах «Перчини». А знать больше об арт-объекте можно узнать на сайте галереи «Виктория» по ссылке. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>12.06.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8957</t>
+  </si>
+  <si>
+    <t>Ищем участников на маркет фестиваля «по краям» от Ad Marginem 25 и 26 июля издательство Ad Marginem при поддержке Яндекс.Книги проведет книжный фестиваль в Самаре в рамках тура «по краям». В программе — большая распродажа книг, ярмарка художников и локальных брендов, лекции, дискуссии, мастер-классы. Среди участников события — редакторы, переводчики и авторы издательства Ad Marginem. Мы открываем прием заявок на участие в маркете и приглашаем бренды украшений, одежды, декора, ручных изделий, а также продавцов винила. Если вы создаёте уникальные вещи и хотите поделиться своим творчеством с широкой аудиторией, фестиваль станет отличной площадкой для этого. Чтобы стать участником, отправляйте заявку с рассказом о себе: @slowdiscoq до 1 июля. До встречи на фестивале🙌 @somsomsom_io</t>
+  </si>
+  <si>
+    <t>12.06.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8948</t>
+  </si>
+  <si>
+    <t>«Фейерверки днем»: приз за лучший дебют на Фестивале актуального российского кино «Маяк» Дорогие зрители, 13 июня с большой искренностью зовем на специальный показ драмеди «Фейерверки днем» — лёгкой, но амбициозной картины дебютантки Нины Воловой, отмеченной наградой «Лучший дебют» на фестивале Маяк–2025. Главные роли исполнили Александр Робак, Ван Бин, Вера Енгалычева, Дарья Коныжева, Маша Раскина, Олеся Судзиловская и другие. Сюжет разворачивается вокруг трех сестер. Они окружены дорогими подарками и любовью щедрого отца Виктора (Александр Робак), но его бизнес на грани банкротства. Вдруг на их пороге появляется Вэйхонг (Ван Бин) — прагматичный деловой партнер Виктора из Китая. Когда отец решает отдать родовое гнездо, чтобы закрыть долги, сестры принимают меры, чтобы не допустить этого. Полнометражный игровой дебют «Фейерверки днем» вырос из сценария, написанного в лаборатории «Ленфильм–дебют» в 2023 году. «Жизнь моей семьи начала меняться: родители развелись, одна сестра уехала, вторая выросла, а я погрузилась в кино. В один момент у меня появилось ощущение смены эпохи и острое желание как-то удержать в руках это уходящее сквозь пальцы время. Оставить какой-то отпечаток в памяти, который сохранит нужную интонацию и меланхолию. Для себя я назвала эту историю «мой вишневый сад», когда она еще была задумкой. Только в моем доме вместо вишни были елки. Это фильм про прощание с домом, с детством, про уходящую эпоху. Если вы любите актерское кино с калейдоскопом персонажей, диалоги и драму с нотами комедии и сатиры, то вам будет интересно». ➿Фильм представит и обсудит со зрителями Алия Хузягалеева, автор киносообщества Chacun son cinema. После просмотра подключится по видеосвязи режиссёр картины Нина Волова — вместе поразмышляем о фильме. Будет возможность не только расспросить Нину о тонкостях создания ленты, но и рассказать, какие эмоции и мысли у вас возникли. ➡️ 13 июня, 18:00 / Билеты</t>
+  </si>
+  <si>
+    <t>11.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8947</t>
+  </si>
+  <si>
+    <t>Живая музыка и звонкий смех: стендап и джаз в «Вечно Молодом» Уже сегодняшним вечером пространство бара зальется шутками под ритмичный аккомпанемент оркестра. Стендап и джаз — это проверенный формат, где самарский джаз-рок оркестр будет создавать атмосферу, а опытные и начинающие комики расскажут свой материал. Начало в 20:00. Билеты — 600 рублей По промокоду jazz15 скидка 15%, предложение ограничено @somsomsom_io</t>
+  </si>
+  <si>
+    <t>10.06.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8946</t>
+  </si>
+  <si>
+    <t>На «Станкозаводе» откроется выставка «Четвёртое пространство: Акт II» Пространство «Бойлерная» на территории «Станкозавода» на три недели превратится в экспериментальную площадку: с 12 по 30 июня здесь развернётся арт‑проект «Четвёртое пространство: Акт II» от студии S U D A K O V studio. Инициатива реализуется в рамках деятельности «Центра Пространственных Структур» (ЦПС) — мобильной лаборатории, которая не закрепляется за одной точкой, а каждый раз заново переосмысляет новую локацию. Особенность ЦПС — в умении раскрывать скрытые потенциалы городских пространств, превращая их в площадки для смелых художественных высказываний. На этот раз авторы предлагают зрителям пережить эффект выхода за пределы обыденного восприятия. С помощью световых эффектов, пространственных решений и многослойного звукового оформления создатели выстраивают особую среду, в которой привычные представления о реальности начинают «плыть». График работы: с понедельника по четверг с 16:00 по 20:00. С пятницы по воскресенье с 12:00 по 20:00. Стоимость билета — 500 рублей. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>09.06.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8937</t>
+  </si>
+  <si>
+    <t>Блиц-интервью: Дельфин Уже на этой неделе, 11 июня, @dolphinmusic — Дельфин — откроет фестиваль Roof Live. Концерт порадует поклонников особой подборкой: в сет‑листе — множество редких, давно не звучавших композиций, а зрелищность усилит эффектное мультимедиа‑шоу. А сегодня в нашем блиц‑интервью Андрей размышляет о новом эмбиент‑альбоме «Хлопок и Нейтрино», делится мыслями о силе тишины, о возвращении к старым композициям и о том, как рождается музыка без слов. Читайте ответы — и зовём вас на концерт! @somsomsom_io</t>
+  </si>
+  <si>
+    <t>09.06.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8936</t>
+  </si>
+  <si>
+    <t>Модерн волжских городов: 10 июня во Всемирный день модерна, в пространстве «ЦЕХ» центра труда и отдыха «Станкозавод» пройдёт лекция «Модерн волжских городов» просветительского проекта «ВООПИиК покажет». Лекцию прочтёт Армен Арутюнов — журналист, историк архитектуры, член совета Самарского регионального отделения ВООПИиК. В начале ХХ века Самара стала одним из самых динамично развивающихся волжских городов. Экономический рост дал толчок активному строительству — именно тогда в городе сформировался уникальный для российской провинции комплекс зданий в стиле модерн. Похожие процессы происходили и в других городах на берегах Волги. На лекции Армен Арутюнов расскажет о памятниках модерна в Самаре, Балакове, Нижнем Новгороде, Саратове, Сызрани, Ульяновске и других городах Поволжья. Слушатели узнают, что объединяет здания начала ХХ века в разных уголках региона, познакомятся с именами мастеров, работавших на Волге, и поймут, в чём ценность созданных ими архитектурных произведений. Начало в 19:00. Вход свободный. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>09.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8935</t>
+  </si>
+  <si>
+    <t>Искусство для науки: Skuratov Coffee запустили опен-колл для художников Skuratov Coffee готовится к открытию кофейни на территории Аграрного университета в Омске — в одном из бывших учебных корпусов. В честь этого, команда сети начала опен-колл для художников, чье произведение украсит локацию. Новое пространство станет одним из самых больших проектов Skuratov Coffee. Оно объединит в себе кофейню с производственным хабом, зеленую веранду, кастомную мебель из натуральных материалов и восстановленное советское остекление. Будущий арт-объект должен быть изготовлен из природных материалов и подчеркивать концепцию локации и ее связь с Аграрным университетом. Заявки от художников будут принимать до 30 июня включительно. От художников ждут концептуальное видение и технический эскиз будущего арт-объекта. В экспертной комиссии опен-колла примут участие: ➿Кристина Горланова — куратор и художница, сооснователь Ассоциации арт-резиденций России, куратор арт-резиденции «Выкса» ➿Ольга Сметанина — архитектор Da Bureau ➿Мария Рыбка — креативный директор Skuratov Coffee Узнать подробности и подать заявку на участие можно на сайте Skuratov Coffee @somsomsom_io</t>
+  </si>
+  <si>
+    <t>08.06.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8927</t>
+  </si>
+  <si>
+    <t>Потерянные в себе: как русская литература раскрывает кризис идентичности Считается, что в русской литературе можно найти ответы на любые вопросы о человеческой психологии. Одна из неочевидных, но глубоких тем классики — кризис идентичности. Герои нередко мучаются от того, что не понимают, кто они без чужих ожиданий, терзаются ощущением внутренней пустоты и ищут ответ на вопрос, как «быть собой». И, увы, многим из них так и не удаётся с этим разобраться. Зато разобраться в этой теме помогает Екатерина Аверьянова — филолог, менеджер проектов театра «СамАрт», аспирантка кафедры литературы СГСПУ и автор телеграм‑канала @averyanova_tutor @somsomsom_io</t>
+  </si>
+  <si>
+    <t>06.06.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8926</t>
+  </si>
+  <si>
+    <t>Сюр какой-то: в Галерее «Виктория» открылась новая выставка 5 июня Галерея «Виктория» представила групповую выставку «Полный сюр!», посвященную инсталляции в российском современном искусстве. Экспозиция включает 16 инсталляционных проектов, созданных в 2020-е годы ведущими актуальными художниками из Москвы, Санкт-Петербурга, Нижнего Новгорода, Томска и Самары. Редакция журнала Сом посетила выставку — делимся первым впечатлением в видео.  Куратор выставки Сергей Баландин и Илья Крончев-Иванов рассматривают инсталляцию как форму искусства, напрямую связанную с реальностью и способную реагировать на вызовы современного мира. Инсталляция по сей день остаётся наиболее сложным и трудноопределимым художественных медиумом, размывая привычные границы произведения, объединяя пространство, объекты, звук, свет и зрительский опыт в единую ситуацию. Выставка доступна для посещения до 30 августа в залах В и С. Стоимость билета: 300₽ / 150₽ — льготные</t>
+  </si>
+  <si>
+    <t>05.06.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8919</t>
+  </si>
+  <si>
+    <t>Помните, что первый филиал Третьяковской галереи открылся в Самаре — уже два года назад? Это событие не могло остаться без внимания: ко дню его рождению сняли документальный фильм🎬 Режиссёр Максим Емельянов совместно с Endorphin Production за несколько съёмочных смен создал по‑настоящему проникновенную работу. В кадре — вся внутренняя жизнь галереи: от редких архивных материалов до уникальных кадров привоза картин, их распаковки и размещения в залах. В нашем блиц‑интервью мы не только поговорим о фильме, но и узнаем о самом режиссёре: как начался его путь в кино и что вдохновило взяться за этот проект. Читайте блиц‑интервью и приходите завтра на показ документального фильма «Фабрика культуры: Третьяковская галерея в Самаре». Начало сеанса — в 19:30 💙 @somsomsom_io</t>
+  </si>
+  <si>
+    <t>04.06.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8918</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Анастасия (@lm_fiine) 2. Глеб (@kolchanchi) 3. светулик (@Chtootstan) 4. alina (@thewizard_alina) 5. Joe (@JoannaKing) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>04.06.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8913</t>
+  </si>
+  <si>
+    <t>Винное открытие: Ателье вина «Абрау-Дюрсо» Ещё одно классное самарское открытие — первое городское ателье вина от винного дома «Абрау-Дюрсо» — одного из старейших российских производителей с историей более 155 лет. Новое пространство стало продолжением развития фирменной розничной сети бренда и объединило формат специализированного бутика, консультационного сервиса и площадки для будущих тематических мероприятий. Концепция ателье выходит за рамки привычной покупки вина и строится на внимательном подходе к каждому гостю. В пространстве работают консультанты-кависты «Абрау-Дюрсо», которые помогают ориентироваться в ассортименте, учитывать индивидуальные предпочтения и подбирать напитки под разные поводы, гастрономические сочетания и вкусовые запросы. В ателье представлен широкий ассортимент продукции «Абрау-Дюрсо»: игристые и тихие вина, крепкие спиртные и безалкогольные напитки, игристый чай, а также деликатесы и сопутствующие гастрономические позиции. Кроме того, гости могут познакомиться с ассортиментом проекта VINO.RU by Abrau, который расширяет представление о современном российском виноделии и объединяет продукцию разных производителей. Ателье вина «Абрау-Дюрсо» расположено в историческом центре Самары по адресу: улица Самарская, 131. Новое пространство стало частью сети фирменных точек бренда, которая сегодня насчитывает 13 ателье вина в разных городах России. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>03.06.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8904</t>
+  </si>
+  <si>
+    <t>«Ты, я — паназия»: ресторан «Юми» открылся на «Станкозаводе» 28 мая распахнул двери паназиатский ресторан «Юми». До этого заведение работало в техническом режиме. Это новый проект от команды «Куйбышев Фэмили» с акцентом на паназиатской кухне. Мы уже заглянули туда, а теперь рассказываем, почему не стоит проходить мимо уголка паназии. Ресторан занимает два этажа и оформлен в азиатском стиле и в спокойных песочных тонах. В перспективе столы планируют оборудовать хого — так называемым «китайским самоваром» с горячим бульоном. С его помощью гости смогут самостоятельно приготовить мясные слайсы, грибы и овощи. Гостей «Юми» встречают чашкой зелёного чая и тёплыми полотенцами для рук. Все блюда готовят индивидуально для каждого посетителя — в ресторане отказались от заготовок. При этом ожидание не затянется: заказ подают в течение 15–20 минут. Меню сочетает классические и необычные блюда паназиатской кухни: от цзяодзы, мисо‑супов и фо бо до тартара из лосося и салата с ферментированным ананасом. Каждое блюдо — это гармоничное сочетание вкусов. Наши рекомендации: ➿Фо бо. У супа в меру пряный и насыщенный бульон, который дополняют свежая мята и по‑настоящему острая паста табаджан. Говядина здесь нежная — буквально тает во рту. ➿Роллы «Филадельфия» и «Тунец татаки». В них свежая рыба гармонично сочетается со сливочным сыром, не перебивая вкуса друг друга. Рис — в меру сладкий, хорошо держит форму: он не сухой и не разварен. ➿Салат с угрём. Насыщенный вкус угря, кремовый и сливочный авокадо и освежающие бобы эдамаме с ореховыми нотками отлично дополняют друг друга. Пикантности блюду придаёт умеренно острый спайси‑соус. Ресторан «Юми» расположился в Центре труда и отдыха «Станкозавод», рядом с баром «Куйбышев». График работы: ежедневно с 12:00 до 24:00. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>01.06.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8902</t>
+  </si>
+  <si>
+    <t>Дарим билеты на вечеринку от «Реп над Волгой» 5 июня в 22:00 на летней террасе ресторана «Белуга» промо-группа «Реп над Волгой» устроит вечеринку, посвященную культовому 2017 году. Ставить лучшие треки той эпохи и держать «вайб 2к17« будут диджеи ЯНГ РОЙС, ЯММИ, РЭЙЗ, НИНТЕН и ТЕТТОВ. На типичной тусовке с бассейном разыграют Apple Watch 11 series, сертификат на сотню мороженых от САМПО и проходки на следующие вечеринки промо-группы. А уже сейчас мы совместно с «Реп над Волгой» дарим пять бесплатных проходок на ивент. Условия простые: 🔵подпишитесь на телеграм-канал журнала «Сом» и промо‑группы «Реп над Волгой» 🔵нажмите кнопку «Я в деле» Итоги розыгрыша подведем 4 июня. А вы готовьте свои трешеры! 🎉 Результаты розыгрыша: 🏆 Победители: 1. Анастасия (@lm_fiine) 2. Глеб (@kolchanchi) 3. светулик (@Chtootstan) 4. alina (@thewizard_alina) 5. Joe (@JoannaKing) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>01.06.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8901</t>
+  </si>
+  <si>
+    <t>«Не было ветра в тот день»: выставка художников объединения «СТАЯ» 3 июня в 18:30 в культурном центре «ЗИМ Галерея» откроется выставка «Не было ветра в тот день» от художников самарского творческого объединения «СТАЯ» — Антона Антонова и Ксении Тимофеевой. Куратор проекта — Анастасия Альбокринова. Проект приглашает погрузиться в практику поэтического наблюдения за птицами: в работах пернатые словно разрезают пространство между «здесь» и «где‑то», открывая иное измерение чувственности. Через этот образ авторы размышляют о смертности, ограниченности человеческого опыта и бескрайности мира. Художников объединяет схожая эстетика и глубинные идеи. Их монохромные образы напоминают фрагменты снов или записи из личных дневников. В работах прослеживается общее переживание хрупкости времени и эфемерности жизненных форм. Птица здесь — одновременно антагонист и желанная сущность человека: свободная, способная быть где угодно и построить дом из ничего. Вход на выставку свободный. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>31.05.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8892</t>
+  </si>
+  <si>
+    <t>Новые музыкальные релизы: Хадн Дадн, Саша де Буряк, Тима ищет свет, БАЗАР и другие артисты Май уходит, оставляя после себя россыпь ярких музыкальных релизов. Если ещё сомневаетесь, каких артистов и альбомы добавить в свой плейлист, мы собрали для вас подборку самых заметных новинок — от джазрэпа и инди‑фолка до поп‑панка и концептуального инди. Здесь и свежие дебюты, и долгожданные возвращения, и эксперименты, которые точно стоит услышать. ➿Саша де Буряк — Лунапарк Молодой тольяттинский артист выпустил яркий дебютный альбом в стиле «джазрэп». Музыкальная палитра поражает разнообразием — джаз, хип‑хоп, фанк и R&amp;B сплетены в искромётные аранжировки. ➿Хадн Дадн — Эжен. Часть 1 Первая часть масштабного альбома «Эжен». Артисты описывают работу как «аромат 2026 года» — противоречивый и тонкий, собранный из, казалось бы, несочетаемых элементов. Лёгкое, невесомое акустическое звучание становится лейтмотивом пластинки — от хроники неукротимого веселья до тихой надежды на спасение. Ждём вторую часть этой осенью. ➿тима ищет свет — белый альбом Первый за три года полноформатный релиз, открывающий дилогию: она посвящена людям, любви, доброте и свету. В 11 песнях, Тимофей исследует темы ностальгии, исцеления и обретения света. Звучание движется в сторону простоты: акустические элементы и живые инструменты доминируют, а электроника остаётся деликатным акцентом. ➿лесопарк — парки самары Новый альбом от самарского музыканта, сочетающий инди‑фолк и минималистичную электронику. Звуковая прогулка по знаковым уголкам города, где природа встречается с урбаном. Тексты про самоопределение, искренность и поиск опоры в повседневности ➿Песочница имени меня — мДБМ Эклектичный и концептуальный альбом от новых инди-фрешманов. История общей боли, рассказанная через поэтическую, сказочно-мрачную образность. Идейно релиз строится вокруг формулы «виноваты все и никто»: травмированные дети вырастают во взрослых и передают страх, агрессию, зависимости и искажённые модели близости уже своим детям. Звуковая картина альбома — старая советская комната с пианино, услышанная через шум и сломанную электронику. ➿БАЗАР — Абрикосовое варенье Альбом о любви и погоде, превращённых в рифму к повседневности. Люди в его историях тоскуют у шезлонгов, пытаются удержать друг друга среди серых городов и лишних мыслей, мечтают о горах и прячутся от наступающей осени. Виолончели, тромбоны, хоры и тёплый саксофон формируют ощущение старого кино, будто снятое на стыке южного тепла и городских панельных дворов, а в деталях — мокрый асфальт, кухонные разговоры и запах фруктов, напоминающий, что лето пролетело слишком быстро. ➿меня зовут маша — послезавтра Семь коротких музыкальных зарисовок, собранных в цельную инди‑поп‑историю. Лёгкие мелодии и деликатные аранжировки. Настроение — сдержанная надежда: будто день ещё не наступил, но рассвет уже близок. ➿Морэ &amp; Рэльсы — Лес. Озеро. Побухать Девятый альбом культовой поп-панк группы из нулевых, которую полюбили за бойкие и хулиганистые тексты. Задор всё ещё на месте, несмотря на возраст парней. Харизматичный инди‑рок, яркие гитарные партии, энергичные барабаны. ➿акульи слёзы — принцесса беспорядка Новый альбом полный меланхоличной красоты. Звучание балансирует между дрим-попом и инди‑роком с элементами лоу-фая и шугейза. Мягкие гитарные текстуры, атмосферные синтезаторы и приглушённый вокал. #сом_релиз</t>
+  </si>
+  <si>
+    <t>30.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8889</t>
+  </si>
+  <si>
+    <t>Художница Яна Арбузова — среди победителей open call арт‑резиденции MaxArt Фонд современного искусства MaxArt завершил отбор четырех победителей open call для участия в 11 сезоне арт-резиденции в Перми. Художники,  смогут в течение месяца работать над своими проектами в мастерских особняка XIX века. Участники также получат кураторскую поддержку и возможность принять участие в мероприятиях, направленных на знакомство с локальной художественной средой и профессиональным сообществом.  Среди победителей — звезда самарского современного искусства Яна Арбузова — художница, чьи работы уже успели заявить о себе на арт-сцене. Её произведения экспонировались в культурных институциях Самары, Москвы, Санкт‑Петербурга, Новороссийска, Димитровграда, Уфы и Оренбурга. А ещё Яна регулярная участница ярмарки современного искусства Blazar. Теперь её творческий путь дополнится опытом в рамках пермской арт‑резиденции. Также победителями open call стали: ➿Иван Михайлов — художник из Чебоксар с международным опытом: его персональные и групповые выставки проходили в культурных институциях России, США, Испании, Франции, Нидерландов и Италии. Участник II Чувашской биеннале современного искусства и ярмарки «Контур. Фото». ➿Катя Браунс — пермская художница, чьи работы выставлялись в культурных центрах Перми. ➿Лидия Ильчук — московская художница, резидентка Центра художественного производства «Своды» и «Московских мастерских». Участница ярмарок современного искусства Blazar, Third Place Art Fair и «Вин‑Вин». Поздравляем с таким событием и радуемся за Яну! @somsomsom_io</t>
+  </si>
+  <si>
+    <t>29.05.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8888</t>
+  </si>
+  <si>
+    <t>Skuratov Coffee открыл «Луна-парк» сезонных напитков Лето уже на пороге — и команда Skuratov Coffee подготовила для гостей новое сезонное меню «Луна‑парк». В нём — пять напитков с яркими и запоминающимися вкусами. Мы уже успели «прокатиться» на кофейных аттракционах и с радостью делимся впечатлениями. 🔵 Колд брю со сливочной пеной и шоколадной крошкой В напитке подружились бархатистый кофейный вкус, легкая сладость карамели и сливочная пена с крошкой шоколадного печенья. 🔵 Лимонад с чёрной смородиной и базиликом Ягодная бомба с лимонной кислинкой и пряной горчинкой базилика. В послевкусии можно уловить едва заметные ноты, напоминающие рассол из домашних закруток, — и это делает вкус ещё интереснее. 🔵 Айс‑матча с клубникой Сливочно‑травянистая матча с нежной клубничной сладостью создаёт мягкий вкус — почти как у клубничного мороженого. 🔵 Фраппе с лимоном и вербеной Настоящий аттракцион вкуса: сочный лимон и крепкий эспрессо резко «подбрасывают» вверх, заряжая энергией, а сливки и вербена мягко «спускают» вниз, оставляя освежающее послевкусие. 🔵 Персиковый лимонад Сладкий персик, яркий фруктовый сок и лёгкая содовая. По вкусу напиток напоминает любимую конфету «Шипучка». Поймать летнее настроение и попробовать новинки можно во всех кофейнях Skuratov Coffee🎢🎪 @somsomsom_io</t>
+  </si>
+  <si>
+    <t>27.05.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8882</t>
+  </si>
+  <si>
+    <t>Вышел трейлер волжского триллера «КВОК» самарской киностудии ModjoFilms Киностудия ModjoFilms опубликовала трейлер короткометражного триллера «КВОК» — это пилотный эпизод будущего полнометражного триллера самарского режиссёра Антона Долганова. Это третий фильм, снятый на Волге, и первый мистический триллер киностудии. Синопсис: После загадочного исчезновения рыбака, водолаз Антон приезжает обследовать реку. Он селится в глухой деревне в доме Кристины, жены исчезнувшего. Местные говорят, что в мутной глубине Волги затаился гигантский сом из древних легенд. Каждое погружение превращается в опасную игру, где грань между реальностью и мифом постепенно размывается. То, что скрывает река, уходит намного глубже - он сталкивается с легендой, живой и голодной.    Главные роли исполнили, известный зрителю по многочисленным федеральным проектам, российский актёр театра и кино из Санкт-Петербурга Григорий Чабан и актриса театра СамАрт Ольга Ламинская.    Съемки прошли в прошлом году рядом с селом Винновка и длились три дня: один день на воде и два дня — под водой. Каждая смена требовала точности и слаженной работы команды в составе 30 человек, чтобы замысел ожил в объективе кинокамеры. Сцены под водой были сняты с помощью профессиональных водолазов.    Посмотреть трейлер в ВКонтакте Посмотреть трейлер на YouTube @somsomsom_io</t>
+  </si>
+  <si>
+    <t>26.05.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8881</t>
+  </si>
+  <si>
+    <t>Это полный сюр: на следующей неделе галерея «Виктория» откроет групповую выставку, посвященную инсталляции в современном российском искусстве С 5 июня и по 30 августа в галерее современного искусства «Виктория» будет работать выставка «Полный сюр!» — проект, посвящённый инсталляции в современном российском искусстве. Экспозиция представит 16 инсталляционных проектов, созданных в 2020‑е годы ведущими современными художниками из Москвы, Санкт‑Петербурга, Нижнего Новгорода, Томска и Самары. Кураторами выступили Сергей Баландин и Илья Крончев-Иванов. Название выставки отсылает к восприятию современной реальности как «сюрреальной» — эпохи постправды, когда действительность всё чаще кажется противоречивой и трудно интерпретируемой. Глобальные политические трансформации, пандемия и порождённые ею новые мифы и сценарии коллективного опыта лишили мир прежней устойчивости: в этих условиях сама жизнь нередко напоминает художественный сюрреалистический эксперимент. Зрители смогут познакомиться с работами отечественных авторов, активно работающих с языком инсталляции, — Всеволода Абазова, Марины Алексеевой, Владимира Раннева, Петра Белого, Яна Гинзбурга, Ивана Горшкова, Грехта, Алексея Громова, Эрика Железкера, Ирины Кориной, Андрея Сяйлева и других. Стоимость билета: 300 рублей. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>22.05.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8871</t>
+  </si>
+  <si>
+    <t>«Нежная кожа»: драма о хрупкости чувств, влечении и невозможности удержать всё Завтра, 23 мая киноклуб в кинотеатре #ёкино продолжит мини-ретроспективу фильмов Франсуа Трюффо совместно с «Альянс Франсез Самара» — на экране покажут «Нежную кожу» с Франсуазой Дорлеак, один из самых напряжённых фильмов французского режиссёра. Сеанс пройдет на французском языке (!) с русскими субтитрами, а представит и обсудит картину со зрителями Алия Хузягалеева, автор киносообщества Chacun son cinema. «Нежная кожа» в свое время был принят критиками на удивление холодно. В 1964 году картина претендовала на «Золотую пальмовую ветвь» Каннского кинофестиваля, но проиграла триумфальным «Шербурским зонтикам», главную роль в которых сыграла дебютантка Катрин Денёв. Для Франсуазы Дорлеак это было ударом — в отличие от младшей сестры она гораздо серьезнее относилась к актерской карьере, и именно Франсуазе прочили в кино большое будущее. Увы, всего через три года Дорлеак погибла в автокатастрофе. Это стало трагедией для Трюффо — режиссера долгое время связывали с Дорлеак романтические отношения. Также касаясь в этом фильме тем любви и измены, Трюффо создает настоящий отпечаток реальности своего времени. С помощью классических элементов триллера — контрастного освещения, тревожного ожидания, длинных кадров с  реакциями персонажей — Трюффо рассказывает историю о безвыходном положении героев, при этом делая тонкую сатиру о нравах современного общества. Начало сеанса в 18:00 / Билеты #сом_кино</t>
+  </si>
+  <si>
+    <t>22.05.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8870</t>
+  </si>
+  <si>
+    <t>Путешествие по лозе: в «Доме Нино» попробуют историю вина на вкус 27 мая ресторан грузинской кухни «Дом Нино» проведет винную дегустацию «Два берега одной лозы». Ее проведет сомелье Яна Кабакова. Винный вернисаж объединит в себе грузинский южный темперамент и немецкую северную выдержку. Еще в 18-х – 19-х веках немецкие колонисты привезли в Грузию новые сорта винограда и технологии выдержки. А Грузия в ответ поделилась с ними кувшинами квеври и многовековой философией вина. Гостей дегустационного вечера проведут по винным картам от терпкого Саперави до элегантного Рислинга. Путешествие будут сопровождать авторские закуски, истории вин и рекомендации от сомелье. Начало мероприятия — 19:00. Стоимость участия — 3 000 рублей. Узнать полную программу дегустации и забронировать участие можно по телефону: +7 (846) 202-82-02 @somsomsom_io</t>
+  </si>
+  <si>
+    <t>21.05.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8869</t>
+  </si>
+  <si>
+    <t>Верхом на звезде: Найк Борзов выступит на STEREOLETO в Самаре Легенда российской инди‑сцены, чей самый голос, который знает наизусть каждый фанат рок‑музыки. «Лошадка», «Верхом на звезде», «Три слова», «Одна она» — эти хиты стали частью нашего культурного кода, а Найк остаётся одним из самых самобытных артистов страны. Найк Борзов начал сольную карьеру в 90‑х, прославился в нулевых с альбомами «Супермен» и «Заноза» и до сих пор создаёт музыку, которая резонирует с душой поколения. 27 июня, Струковский сад. STEREOLETO. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>20.05.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8868</t>
+  </si>
+  <si>
+    <t>Помните трек «обла.ком» от инди‑ретро‑вейв‑певицы Соловы, который сейчас вирусится в соцсетях? Да‑да, он — теперь у вирусного хита крутой клип, и его точно стоит посмотреть. Съёмки прошли в атмосферном месте — на базе отдыха «Крутояк» во Владимирской области, а в августе там пройдёт фестиваль «КРУТО», где Солова выступит вживую. За визуальную магию отвечали режиссёр и арт‑директор Егор Кондрашов и продюсер Евгений Машков, а в кадре засветились хореограф Валерия Шумова с неповторимым стилем и Игорь Перепечко, главный фейсконтрольщик ДК «Альфа Кристалл». @somsomsom_io</t>
+  </si>
+  <si>
+    <t>18.05.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8867</t>
+  </si>
+  <si>
+    <t>Как прошла «Ночь музеев» в арт‑кластере «Дом 77» В минувшую субботу, 16 мая, «Ночь музеев» в арт‑кластере «Дом 77» прошла под названием «Общие частоты» и успешно объединила традиционные формы искусства с цифровыми технологиями. Исследовали студии резидентов — от тату‑мастерских до театральных пространств, — и побывали на новых выставках: «Родное», «Край», а также на медиавыставке «Седьмой сон». На ней нейрохудожники из «Берёзового промта» наглядно продемонстрировали, как нейросети интерпретируют русский культурный код. Особое впечатление на нас произвёл аудиовизуальный концерт от ELEMENTS на летнике. За ним последовали яркие выступления: завораживающий дарк‑фолк дуэт sylva и мощный хор AETERNITAS под руководством Сияны Репиной. Дополнили ещё разнообразные инсталляции — лазерная, мэппинг и аудиовизуальная проекция от ELEMENTS. 🎬 Смотрим наш видеоотчёт с «Ночь музеев» в «Дом 77» @somsomsom_io</t>
+  </si>
+  <si>
+    <t>18.05.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8866</t>
+  </si>
+  <si>
+    <t>В библиотеке Галереи «Виктория» пройдет встреча ридинг-группы Завтра, 19 мая участники обсудят книгу французского историка искусства и культуры Даниэля Арасса «Взгляд улитки. Описания неочевидного». В ходе встречи разберут несколько глав произведения, построенного в формате остроумных писем автора знакомым и коллегам, местами напоминающих детективные расследования. Проведёт встречу Анастасия Тихомирова — директор книжного магазина Галереи «Виктория». Собравшиеся поговорят о концепции замедления и «взгляде улитки» при изучении работ художников, обсудят неожиданные значения деталей в классической живописи Веласкеса, Тициана, Тинторетто и других мастеров. Кроме того, участники поразмышляют, как подход Арасса к незначительным деталям можно применить к анализу современного искусства. 〰️ Начало в 19:00. Вход свободный по регистрации. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>17.05.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8859</t>
+  </si>
+  <si>
+    <t>Свежие релизы отечественной сцены: что слушали на этой неделе Российская музыкальная палитра на отечественной сцене продолжает расширяться. В этот раз фокус сместился с громких имён на новых артистов, но также и не забыли про адептов сцены. ➿Гипнобаза — Хор Водолей Третий альбом московского инди-коллектива, чьй стиль определяют сами участники как «ностальджи‑поп». В центре истории — диктатура искусственного интеллекта под управлением нейросети «Водолей»: сначала она вершит суд над мировой элитой, затем — над всем человечеством, поскольку люди утратили волю и желание к спасению. Концепция задаёт тон всему альбому: грустные тексты о цифровой антиутопии резко контрастируют с пёстрыми аранжировками в стиле нью‑вейв. При этом мелодии не всегда «весёлые» — фирменная ностальгическая инди‑обёртка коллектива одинаково хорошо ложится и на танцевальные треки, и на меланхоличные баллады. 🔵Саммер Кома — Сердце Московская шугейз-дрим-поп группа выпустила альбом, ставший итогом двухлетних странствий и поисков. Музыканты посвятили его тем, кто когда‑либо ощущал себя потерянным: стоял на вокзале с рюкзаком, не зная, куда идти, или опаздывал на самолёт из‑за долгих раздумий, или дарил своё сердце, боясь его потерять, или же, чувствовал себя лишним в комнате, полной людей. Звучание альбома строится на сочетании милого инди‑рока с шугейзом — получается громко, душевно и немного грустно. В то же время он обращён и к тем, кто верит: однажды всё станет громче и понятнее. ➿Дельфин — Хлопок и Нейтрино Одна из самых экспериментальных и тихих работ в творчестве Дельфина. После достаточно агрессивных и злободневных альбомов конца 2010‑х музыкант сделал радикальный творческий жест: полностью отказался от вокала и создал инструментальный эмбиент‑релиз. Концепция альбома строится на идее внутреннего путешествия: без «голоса проводника» слушатель сам наполняет музыку смыслами и переживаниями. 🔵Chainspell — Пустота Весь прошлый год главред слушал «Остаться собой» от московской группы Dog Wave. А теперь — новый проект на базе этого коллектива: Chainspell. Состав сократился до трио — в него вошли вокалистка Сия, гитарист Дима и барабанщик Саша. Музыканты решили отойти от «наивности и подростковой грусти» предыдущего проекта и экспериментировать с более утяжелённым, динамичным звучанием. В новых композициях появились отчётливые оттенки альт‑метала и гранжа. Проникновенный вокал Сии по‑прежнему остаётся эмоциональной опорой композиций, но теперь он звучит на фоне более жёстких гитарных партий и энергичной ритм‑секции. ➿tsuefa! — Сквозь Знакомим: молодая российская инди‑группа из Москвы с самобытным звучанием, сочетающим меланхоличные настроения с энергичной подачей. Коллектив выделяется на фоне современной сцены умением балансировать между атмосферной задумчивостью и драйвовыми ритмическими рисунками. В этом ключе создан и новый мини‑альбом — четыре трека о пустоте, одиночестве и городской тоске. Несмотря на мрачноватую тематику, релиз не погрузит вас в безысходность, а наоборот зарядит энергией движения вперёд — к неизвестному. Под эти композиции хочется идти, бежать, искать новые горизонты — и в этом проявляется фирменный почерк группы: даже в размышлениях о сложных состояниях она находит импульс для развития и перемен. 🔵Alyness — Safehouse Мультижанровое эмоциональное полотно, охватывающее жанры от электро до хауса от электронного продюсера, участника лейбла SYSTEM 108 и диджея из Москвы. ➿МОЛОДОСТЬ ВНУТРИ — На память Антиколыбельная о любви, времени и утрате в эстетике 2017 от легенды питерской альт-сцены. История об уходящих моментах близости и совместного счастья, которые продолжают жить в воспоминаниях. На фоне серых будней, тревог и внутреннего напряжения именно эти воспоминания становятся источником тепла и опоры. Напоминаем, что любой желающий — музыкант, менеджер группы или представитель лейбла — всегда может прислать релиз на прослушивание, чтобы попасть в нашу еженедельную подборку. Присылайте @slowdiscoq #сом_релиз</t>
+  </si>
+  <si>
+    <t>15.05.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8858</t>
+  </si>
+  <si>
+    <t>Программа «Ночи музеев» в Музее Модерна: «Старые линии» 16 мая Музей Модерна подготовил программу под названием «Старые линии». Она посвящена стилю модерн и историческим процессам, которые его породили: плавным линиям в искусстве и архитектуре, а также движению истории как череде линий — прерывистых, но продолжающихся. В этот вечер гостей ждут выставки, лекции, музыкальные выступления и презентация библиотечного проекта. С 19:00 до 23:00 будут работать выставки: экспозиция «Особняк», «Здесь были», «Ранняя любовь» и «Своды». В рамках лектория пройдут три лекции. Первая состоится с 19:10 до 20:00 — «Стиль старых линий»: научный сотрудник Музея Модерна Илья Саморуков расскажет об основах стиля модерн. Следующая лекция пройдёт с 20:10 до 21:00 — «“Родное” как категория в творчестве Александра Зеленко»: историк Елена Жидкова представит рассказ об архитекторе Александре Зеленко, создателе Дома Курлиной. Завершит лекционную программу выступление с 21:10 до 22:00 — «Линии жизней»: самарский блогер и популяризатор истории Николай Мельников раскроет тему связи самарского купечества со стилем модерн. С 19:20 до 20:00 выступит арт‑рок группа REYTAM. Затем, с 20:10 до 21:00, прозвучит концерт инструментальной группы «Институт пчеловодства». Завершит музыкальную часть вечера выступление фолк‑группы sylva с 21:10 до 22:00. В библиотеке Музея Модерна в 20:00–21:00 состоится презентация картотеки проекта «Город модерна» от куратора Никиты Кузнецова. Событие пройдет в формате викторины по самарской архитектуре. Победители викторины получат символические призы. Стоимость входа: 500 (взрослый), 350 рублей (льготный). #сом_ночьмузеев</t>
+  </si>
+  <si>
+    <t>15.05.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8853</t>
+  </si>
+  <si>
+    <t>Самара на карте 🅰️ Специально к Ночи музеев Альфа-Банк и креативный кластер «Дом 77» создали коллекцию кастомных банковских карт с иллюстрациями Самарских художников-резидентов галереи «419». Нанести уникальный дизайн на свою Альфа-карту абсолютно бесплатно можно будет в рамках фестивальной программы во дворе кластера 16 мая с 18:00 до 01:00. Нет карты? Оформи её на мероприятии буквально за 5 минут. Самая большая сложность - выбрать дизайн)) Потому что мы - хотим все 😍 Сева Выводцев Сева Выводцев — иллюстратор, художник, креативный директор и сооснователь агентства «ТРУД», автор проекта Soviet Samara, участник ярмарок Blazar, «Контур» и WIN-WIN, один из сооснователей «Школы плохого рисунка». В кластере «Дом 77» его работы представлены в виде муралов: их можно увидеть на малом летнике, а также внутри бара «Вечно молодой». Часть этих изображений будет адаптирована для нанесения на карту. Рома UOFX Рома UOFX начал свой творческий путь в 2004 году, во время третьей–четвёртой волны граффити в России. Он быстро выделился среди самарской сцены благодаря выразительной работе со шрифтами, однако со временем сосредоточился на персонажах и абстрактных формах. Его художественный язык формировался на стыке дудлинга, абстракции и экспериментов с материалами — от пастели до чернил. В рамках «Ночи музеев» часть этого визуального языка, в виде дудлов, можно будет перенести на банковскую карту. Яна Арбузова Яна Арбузова — художница и иллюстратор, выпускница Самарского художественного училища им. К. С. Петрова-Водкина. Участница выставок и ярмарок в Самаре, Москве, Санкт-Петербурге и других городах России. Её художественная практика прошла путь от гиперреализма к более свободной, коллажной и графичной манере. В своих работах она исследует темы одиночества, разобщённости и субъективности восприятия реальности. В рамках проекта на карту можно будет нанести её работы - «Поле, 26 сентября» или композицию с ключевыми архитектурными символами Самары, включая Драматический театр им. Горького, Элеватор и др. Кристина Кривцова Кристина Кривцова — самарская художница участница выставок Союза художников России, галереи «419», а также независимых и институциональных проектов. В 2025 году состоялась её персональная выставка в пространстве «ЗИМ Галерея». В своих работах исследует тему воспоминаний, надежды и поиска света. Художница открыла бренд DARMA ceramic в котором создает предметы вдохновленные буддийскими воззрениями. В рамках коллаборации на карту можно будет нанести гравировку по мотивам её работ «Дом» и «Солнце Адама». Команда Дом 77 х Альфа-Банк Реклама. erid: 2VtzqwkAPNp ИНН: 7728168971 Рекламодатель АО "АЛЬФА-БАНК"</t>
+  </si>
+  <si>
+    <t>15.05.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8852</t>
+  </si>
+  <si>
+    <t>Программа «Ночи музеев» в культурном центре «ЗИМ Галерея» 16 мая культурный центр «ЗИМ Галерея» тоже присоединится к Всероссийской акции «Ночь музеев». Гости смогут посетить учреждение с 15:00 до 23:00, а вход на все мероприятия будет свободным. В рамках акции в галерее будут работать две выставки. Первая — «Красота земная и небесная», персональная выставка Дины Богусоновой: в экспозиции представлены живописные произведения художницы и работы в технике горячей эмали. Вторая — «Субстанция», проект самарского художника уличной волны Кирилла Зырянова. В рамках выставки собраны графика, объекты декоративно‑прикладного искусства, цифровое искусство, текстиль и скульптура — все элементы сплетаются в единое художественное высказывание. Программа мероприятий начнётся в 15:00 с авторской экскурсии по выставке Кирилла Зырянова «Субстанция». Художник лично расскажет о своём творчестве и представленных работах. В 16:00 состоится лекция Армена Арутюнова «Архитектура самарских музеев и галерей»: самарский историк архитектуры поделится сведениями о зданиях местных галерей и музеев, а также расскажет о неосуществлённых архитектурных проектах. В 17:00 пройдёт авторская экскурсия Дины Богусоновой по выставке «Красота земная и небесная»: художница познакомит гостей с работами, представленными на выставке, раскроет сюжеты, поделится историями создания произведений и расскажет о техниках исполнения. Завершит программу сеанс коллективного рисования от проекта «Школа плохого рисунка», который пройдёт с 18:00 до 20:00. #сом_ночьмузеев</t>
+  </si>
+  <si>
+    <t>15.05.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8851</t>
+  </si>
+  <si>
+    <t>Книжный фестиваль «По краям» от независимого издательства Ad Marginem вновь приедет в Самару В этом году в Самаре он пройдёт 25 и 26 июля в летнем дворике Музея Модерна. Фестиваль, организуемый совместно с сервисом Яндекс Книги, — часть масштабного тура по России: с 23 мая по 25 октября событие охватит 16 городов. Гостей ждет большая книжная распродажа, лекции, мастер-классы для детей и взрослых, маркет локальных брендов, встречи с переводчиками и редакторами, события от партнеров. Вход на все события свободный. Для всех ценителей книг и культурного досуга: не забудьте записать даты в календарь. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>15.05.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8850</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Valentina (@ValNa05) 2. Олег (@djfndjs) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>15.05.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8849</t>
+  </si>
+  <si>
+    <t>Программа «Ночи музеев» в галерее «Виктория»: 16 мая галерея «Виктория» впервые за три года после реконструкции приглашает на «Ночь музеев». В рамках акции будут открыты выставки «Самое красивое место, где я когда‑либо был», «Убежище. Заговор Тополей. Акт III», инсталляция Игоря Самолёта «Солнышко». Программа стартует с обзорных экскурсий по зданию и выставкам, которые будут проходить с 14:00 до 21:00. В течение вечера запланированы тематические экскурсии от разных специалистов: в 14:00 проведёт экскурсию медиатор Александр Мищенко, в 16:00 — куратор Анастасия Альбокринова, в 19:00 выступит с экскурсией куратор и директор Сергей Баландин, а в 21:00 гостей ждёт экскурсия от медиатора Кристины Нижегородцевой. В лектории в 15:00 состоится лекция «Огонь, проливший свет» от Альянс Франсез, посвящённая истории и архитектуре Собора Парижской Богоматери. В 22:00 пройдёт шоу‑прожарка «Гадкая архитектура» от куратора галереи Сергея Баландина, архитектора Ренаты Насыбуллиной и архитектурного фотографа Андрея Болховецкого — юмористическое обсуждение известных архитектурных шедевров. На крыше галереи в 16:00 пройдёт презентация арт‑объектов «Маяки на крыше» в рамках проекта «Мастерская маяков». Гости увидят светящиеся объекты — маленьких спутников для инсталляции Игоря Самолёта «Солнышко». Эти арт‑объекты были созданы участниками мастер‑классов от архитекторов Максима Газиева и Макара Голикова. В 21:00 начнётся виниловый диджей-сет от Tsyo — самарского диджея и продюсера, известного по участию в крупных электронных проектах страны. В программе — композиции из личной виниловой коллекции Виктора и неизданные работы российских авторов. В библиотеке в 20:00 состоится концерт «Рояль в библиотеке» с участием Екатерины Нестеровой — пианистки, композитора и поэта. В авторской программе на стыке современного джаза и неоклассики прозвучат композиции, вдохновлённые выставкой «Самое красивое место, где я когда‑либо был». Детская студия подготовила насыщенную программу для юных гостей и их родителей: в 14:00 откроется свободная студия, в 15:00 пройдёт детская медиация по выставке «Самое красивое место, где я когда‑либо был» с последующим мастер‑классом, в 18:00 состоится архитектурный мастер‑класс для детей «Детский сад», в 20:00 гостей ждут настольные игры по реконструкции Нотр‑Дама, а в 22:00 запланирован мастер‑класс для взрослых «Ля‑ля, тополя». Стоимость входа: 300 рублей (взрослый билет), 150 рублей (льготный). #сом_ночьмузеев</t>
+  </si>
+  <si>
+    <t>14.05.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8848</t>
+  </si>
+  <si>
+    <t>Программа «Ночи музеев» в Музее‑галерее «Заварка»: «Выходи из Дома» 16 мая Музей‑галерея «Заварка» примет участие во Всероссийской акции «Ночь музеев» под общей темой «Выходи из Дома». Программа дня выглядит вот так: В 12:00 — семейный мастер‑класс от столярной мастерской «Столярник»: дети научатся работать с деревом и сделают деревянные машинки. Стоимость — 700 рублей. С 14:00 до 16:30 — бесплатное посещение бывшего дома Михаила Маштакова и последней возможности увидеть выставку «Время выдержки: Дом Маштакова. 1/125 секунды». В 17:00 — кураторская экскурсия по выставке «Время выдержки: Дом Маштакова. 1/125 секунды» с рассказом об истории здания и работами самарских художников. Вход свободный, по записи. В 19:00 — концерт самарской певицы Фефы с джазовыми песнями о родных местах. Стоимость — 350 рублей. В 22:00 — авторская экскурсия «Прекрасный старый дом» от Екатерины Гуровой с чаепитием и эксклюзивным интервью с бывшей жительницей дома. Стоимость — 500 рублей. Параллельно в городском пространстве: В 16:00 — пешеходная экскурсия «На этом месте» по улицам Ленинского района с историком Анастасией Волынкиной и архитектором Любовью Ионовой. Стоимость — 350 рублей, место сбора — улица Самарская, 207. В 17:30 — фотопрогулка «Детально» по улицам Маяковской, Ленинской, Ярмарочной, Садовой и Самарской с Кириллом Гуровым и Олегом Баулиным: изучение архитектурных деталей района. Стоимость — 350 рублей, место сбора — улица Самарская, 207. #сом_ночьмузеев</t>
+  </si>
+  <si>
+    <t>14.05.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8847</t>
+  </si>
+  <si>
+    <t>Прогулка и медиация по галерее уличного искусства «Окраина» 16 мая в рамках акции «Ночь Музеев» состоится прогулка и медиация по галерее уличного искусства «Окраина». Проект отмечает свой пятый сезон и продолжает расширяться: некогда типовой гаражный массив превратился в яркую культурную площадку благодаря вовлечению художников уличной волны, а также авторов, совмещающих студийные и уличные практики. Галерея объединяет известных деятелей уличного искусства из Самары и других регионов России — в числе участников авторы из Саратова, Красноярска, Иваново, Твери, Москвы и Санкт‑Петербурга. Основная экспозиция «Окраины» включает четыре зала, а посетители также смогут увидеть пятый зал — он находится в процессе создания полотен. На открытой площадке галереи представлено около 100 работ 85 художников: экспозиция даёт возможность познакомиться с широким спектром современного уличного искусства, в том числе с творениями самарских авторов и ярких представителей из Самарской области. Начало в 13:00. Чтобы записаться, нужно написать @artabstractov или @aksometrylab в запрещенной соцсети. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>14.05.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8846</t>
+  </si>
+  <si>
+    <t>«Ночь музеев» в Доме рока: рок, ретро‑авто, джемы и секретный эксклюзив 16 мая самарский Дом рока подготовил рок‑н‑ролльную программу. С 20:00 до 22:00 на летней площадке будет работать выставка редких и эксклюзивных ретро‑автомобилей. В то же время стартует выступление студентов SCRATCH DJ School. В 21:00 прозвучит авторский электронный проект by_picasso от Константина Игудина, арт‑директора Дома рока. Сразу после, с 21:30 до 22:00, состоится джем‑выступление: Илья Кулагин и Рустам Галимов соединят барабанный грув и электронную музыку. Кульминацией вечера с 22:00 до 23:00 станет концерт от сотрудников НЕмузея. В рамках «Ночи музеев» Дом рока также запускает серию авторских экскурсий, первой темой которых станет творчество Элвиса Пресли, короля рок‑н‑ролла. Участникам расскажут малоизвестные истории и проведут по знаковым местам музея. Днём 16 мая посетители экскурсий получат доступ к секретному эксклюзиву — особой части программы, доступной только в этот день. Входной билет: 750 рублей. #сом_ночьмузеев</t>
+  </si>
+  <si>
+    <t>13.05.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8839</t>
+  </si>
+  <si>
+    <t>«Ночь музеев» в Третьяковке в Самаре: программа и активности 16 мая самарский филиал Третьяковской галереи приглашает на «Ночь музеев», посвящённую новой выставке «Состояние потока. Волга в русском искусстве». Программа запланирована во дворе филиала и на площадке «Летняя кухня» — образовательном пространстве для семейной аудитории, которое впервые откроют для широкой публики. В этот вечер погрузимся в тему жизни на реке, речных практик, судоходства и связи Волги с искусством. Все участники получат возможность осмотреть новую выставку, а для детей предусмотрен специальный путеводитель по экспозиции — позже ребята смогут превратить его в бумажные кораблики на тематическом мастер‑классе. Недалеко от Сада Баланса состоится презентация мурала по эскизу художника Валерия Чтака. Программа вечера: 19:00 — начало мероприятия, открытие зоны мастер‑классов и речной станции «Береговая». 19:10–20:30 — музыкально‑лекционная программа: лекции об истории Волги, волжском туризме и творчестве художника Валерия Чтака. 20:30–20:50 — перформативная тренировка по гребле от Ксении Загайновой. 20:50–22:10 — живые выступления музыкантов: группы The Blessed Tiger, кинематографичный фанк и ритмичный соул с элементами шаманских мотивов, психоделического рока, электронной и восточной музыки, и композитора, пианиста Павла Куприянова. 22:10–22:40 — выступление камерного хора Solaris Самарского государственного института культуры и коллективный хоровод. Весь вечер во дворе будет звучать музыка и работать зона мастер‑классов: ➿«Мастерская спасательных кругов»: создание миниатюрных декоративных кругов в форме броши, подвески или украшения для интерьера. ➿«Открытки с берега Волги»: изготовление авторской открытки с видами и закатами Волги. ➿«Арт‑объекты „Волжская рыба“»: роспись брелоков в виде рыб. ➿«Программа для юных капитанов»: путешествие по выставке с персональным путеводителем и мастер‑класс по созданию бумажных корабликов. ➿«Создание композиций из природных материалов»: арт‑объекты из древесины, найденной на берегу Волги. ➿Коллективный арт‑объект: совместное создание панно с использованием техник вязания узлов и плетения сетей. ➿«Волжская флотилия»: мастер‑класс по изготовлению корабликов и их «спуск на воду» прямо во дворе галереи. Также во дворе появится инсталляция в форме большого корабля — ещё один повод для ярких фото и погружения в волжскую атмосферу. Входной билет: от 500 рублей. #сом_ночьмузеев</t>
+  </si>
+  <si>
+    <t>13.05.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8838</t>
+  </si>
+  <si>
+    <t>«Субстанция»: персональная выставка Кирилла Зырянова в «ЗИМ Галерее» 15 мая в зале лектория культурного центра «ЗИМ Галерея» откроется персональная выставка самарского художника Кирилла Зырянова «Субстанция». Кирилл Зырянов — представитель уличной волны в искусстве, участник объединения «Аксометрия ЛАБ», член Творческого союза художников «Солярис» и Союза дизайнеров России. В творчестве Зырянова переплетаются масштабные муралы и студийные произведения: художник не разделяет «высокое» и «уличное» искусство, считая их единым художественным языком. Его вдохновляют природа Самары, ностальгические образы юности и эстетика брутализма — всё, что обладает плотностью формы и внутренней силой. Открытие запланировано в 19:00. Выставка будет работать до 31 мая. Вход: свободный. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>12.05.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8835</t>
+  </si>
+  <si>
+    <t>«Ночь музеев» в Доме 77: программа «Общие частоты» 16 мая арт-кластер «Дом 77» откроет свои двери для всех, кто готов ощутить единство через резонанс разных языков, практик и чувственных опытов. В основе события — идея невидимых потоков: звука, образа, ритма, цифрового сигнала и культурного кода. С самого старта, в 18:00, гостей ждёт резидентская программа в двух корпусах кластера — день открытых студий и событий по всему пространству. Можно будет посетить «Борн ту тату», «Подземелье Кетры», «МЕСТО», «Мастерскую моно Лаванда», «БЛОК», театр «ТУЗ», пространство «ДоМ», «Счастье внутри», «ШАЛАШ ПРИХОЖКА», «Путь красоты» и «Студию 104». В программе — тату, роспись посуды, настольные игры, театральные постановки, тренинги, лекции, парфюмерный интерактив, музыкальные сеты, знакомство с локальными брендами и специальные угощения. Собирайте свой маршрут и приходите исследовать студии в Доме 77 — программа продлится до 01:00. Также в 18:00 откроются две выставки, которые можно будет посетить до 00:00: «Родное» расположится на 2 этаже 1 корпуса, а выставка самарских художников «Край» от галереи «419» — на 4 этаже того же корпуса. На летнике в 20:40 пройдёт аудиовизуальный концерт — симбиоз света и музыки от ELEMENTS. Выступит дарк‑фолк дуэт sylva и на сцену выйдет концертный хор AETERNITAS — участник шоу «Ну‑ка, все вместе! Хором!», известный по всей России своим уникальным звучанием. Руководит хором Сияна Репина. Параллельно стартует блок медиаискусства: в 1 корпусе, на 1 этаже, в выставочном пространстве с 18:00 до 04:00 пройдёт медиавыставка «Седьмой сон» от сообщества нейрохудожников «Берёзовый промт» — авторы исследуют русский культурный код с помощью нейросетей. На 4 этаже гостей ждут проекты Галереи «419»: с 18:00–02:00 лазерная инсталляция в правом крыле и мэппинг в Запасном. Затем на летнике с 21:10 до 04:00 будет работать аудиовизуальная инсталляция от ELEMENTS. Советуем не пропустить лекторий «Локальный источник» в баре «Вечно молодой», который стартует в 18:30. 18:30–19:30 — Дмитрий Птицын и Дмитрий Дмитриев поговорят о локальной документалистике, неочевидной магии в повседневных процессах и о том, как создавать шедевры в газетном киоске; 19:30–20:30 — Антон Черепок представит лекцию «Кем был робот Куйбышевец до того, как стал знаменитым» и откроет глубинную айдентику; 20:30–21:30 — Армен Арутюнов расскажет о корнях самарского модерна: как местные архитекторы интерпретировали идеи «нового стиля» и чем уникален самарский модерн. Завершится вечер ночной программой в баре «Вечно Молодой» — встречаемся с 22:00 до 04:00! За диджейскими вертушками Valinevich бэк-ту-бэк Sergey Pfpf и участники формации CODE: dj Hot Wife, Lola Femm, Dina. #сом_ночьмузеев</t>
+  </si>
+  <si>
+    <t>11.05.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8833</t>
+  </si>
+  <si>
+    <t>Дарим пару билетов на медиа-перфоманс «Четвертое пространство» на Станкозаводе Как уже рассказывали ранее, в рамках акции «Ночь музеев» в Бенке холле на Станкозаводе пройдёт медиа‑перформанс «Четвертое пространство» в трёх актах от студии Сергея Судакова совместно с командой «Фокус Медия 63». Пространство создано для погружения в генетическую память, медиа‑инсталляция превращает стены в живой организм, а взаимодействие звука и света формирует иммерсивный цифровой мир — метафизическое четырёхмерное пространство, где время и пространство существуют вне привычных физических законов. Показы запланированы на: 16 мая — с 15:00 до 23:00, а также 17 мая — с 15:00 до 21:00. Редакция совместно с командой Станкозавода разыгрывает пару билетов на медиа‑перформанс «Четвертое пространство». Для участия в розыгрыше билета необходимо: 🔵подпишитесь на телеграм-канал журнала «Сом» и Станкозавода 🔵нажмите кнопку «Я в деле» Итоги розыгрыша подведем 15 мая. Всем удачи! 🎉 Результаты розыгрыша: 🏆 Победители: 1. Valentina (@ValNa05) 2. Олег (@djfndjs) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>11.05.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8829</t>
+  </si>
+  <si>
+    <t>«Ночь музеев» на Станкозаводе: перформансы, выставки, читки и книги На этой неделе, как многие знают, стартует всероссийская акция «Ночь музеев», поэтому всё внимание будет приковано к долгожданной субботе. Расскажем по традиции про основные площадки, которые мы рекомендуем посетить. Первый на очереди — Станкозавод, где индустриальное прошлое площадки объединится с личными воспоминаниями горожан. Начнётся программа с ярмарки книг от издательства МИФ — приходите за новыми книгами. График работы: 15 мая: с 14:00 до 21:00, 16 мая: с 12:00 до 21:00, 17 мая: с 12:00 до 20:00. Вход свободный, место проведения — ЦЕХ. Главным событием станет медиа‑перформанс «Четвёртое пространство» от студии Сергея Судакова совместно с командой «Фокус Медия 63». Медиаинсталляция превращает стены в живой организм, а звук и свет погружают в метафизическое четырёхмерное пространство. График работы: 16 мая с 15:00 до 23:00, 17 мая с 15:00 до 21:00. Билет: 700 ₽, место проведения — Бенке холл. Также откроется выставка «Свет» — небесные светила, преломлённые через призмы астрономии и средневековой алхимии в авторских инсталляциях самарских художниц. График работы: 16 мая будет открытие в 18:00. Билет:300 ₽, место проведения — Бойлерная. Чуть позже советуем попасть на театральную читку «Комната забытых вещей» от команды «Слово за Слово». Главные «экспонаты» здесь — то самое родное из прошлого: засушенный цветок из книги, выцветшее фото дома, конфета, которую дарили только по праздникам, камушек с любимой речки. Начало в 19:00. Билет: 1000 ₽, место проведения — Крыша. И откроется еще одна выставка «Точка на карте: код 63» — исследование идентичности региона. Каждая работа здесь — зашифрованный «код» места, выраженный в цвете и форме. культурном порыве. График работы: с 16 по 22 мая с 8:00 до 22:00. Вход свободный, место проведения — Корпус А (желтая башня, 2 этаж). #сом_ночьмузеев</t>
+  </si>
+  <si>
+    <t>10.05.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8822</t>
+  </si>
+  <si>
+    <t>Зачем сегодня читать классику? Классика часто ассоциируется со скукой, тягостью и огромным объёмом текста. Но когда‑то произведения Некрасова, Толстого и Тургенева не были «классикой» — авторы писали для современников, а не для школьников. Книги вроде «Кому на Руси жить хорошо», «Отцы и дети» или «Воскресение» бурно обсуждали в обществе и заставляли задуматься самых разных читателей. Вряд ли Толстой предполагал, что станет «причиной страданий» старшеклассников. В школе мы читаем классику не по выбору, а из‑за оценок и читательского дневника. Из‑за этого спустя годы даже открытие любой книги может вызывать «вьетнамские флешбэки» с уроками литературы. Екатерина Аверьянова — филолог, менеджер проектов театра «СамАрт», аспирантка кафедры литературы СГСПУ и автор телеграм‑канала @averyanova_tutor — собрала пять причин, почему стоит вернуться к Пушкину, Толстому, Достоевскому, Набокову и другим классикам уже после получения диплома. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>06.05.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8813</t>
+  </si>
+  <si>
+    <t>Книжная рекомендация от Ксюши Glossa: ценные книги о фотографии из библиотеки галереи «Виктория» Поскольку фотография — молодое искусство, глубокая литература по теме — редкость. Эта подборка поможет восполнить пробелы: выбирайте то, что откликается! 1️⃣«О фотографии» — сборник эссе американской писательницы Сьюзен Сонтаг. Фундаментальный труд, посвящённый общественным нормам прекрасного, парадоксам фотографии и способам интерпретации реальности через изображение. 2️⃣«Смотрим на чужие страдания» того же автора — исследование военной, документальной и социальной фотографии. В книге анализируются снимки с точки зрения репрезентации войны и насилия, затрагиваются вопросы этики, манипуляции и цензуры. 3️⃣«Фотографическое: опыт теории расхождений» — сборник эссе историка и теоретика искусства Розалинд Краусс. Автор рассуждает о том, как соотносить традиционное искусство с фотографией, а также затрагивает вопросы новейшего искусства. 4️⃣«Основы композиции в фотографии» — фундаментальный труд фотографа и теоретика фотоискусства Лидии Дыко. В книге подробно рассматриваются приёмы и тонкости создания фото: освещаются вопросы композиции, световой и тональной структуры, а также особенности их применения в различных жанрах. 5️⃣«Энциклопедия фотографии» — краткий и ёмкий обзор главных вех в истории фотографии 6️⃣«Camera Lucida» — первое в своём роде эссе французского философа Ролана Барта. Автор размышляет о понятиях studium и punctum, затрагивает сложности анализа снимка в рамках искусства и исследует отношение с референтом. 7️⃣«Фото и кино» — сборник статей, в которых, один из теоретиков русского авангарда, Осип Брик рассуждает о фотографии с позиции обычного советского гражданина. В работах освещается борьба фотографии и кинематографа со старыми ремесленными формами, а также поднимаются споры о месте искусства в советском государстве. 8️⃣«Время непосредственной фотографии» — книга, написанная Владиславом Ефимовым и Марией Бывкиной и посвящённая неформальному объединению фотохудожников второй половины 1980‑х годов. Издание сочетает в себе черты фотоальбома, истории фотографии и документальной хроники. Текст и фото: Ксения Glossa #Ксюша_и_фотки</t>
+  </si>
+  <si>
+    <t>05.05.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8812</t>
+  </si>
+  <si>
+    <t>Сцена ждёт: фестиваль STEREOLETO отбирает локального артиста для главной сцены 27 июня Самара превратится в эпицентр музыки: на фестивале STEREOLETO выступят Хаски, ХОХМА, Диктофон, хмыров, Beautiful Boys и другие яркие артисты. Но это ещё не всё: организаторы ищут локального исполнителя, который дополнит звёздный лайнап на сцене Звука. Шанс для самарских музыкантов — превратить мечту о большой сцене в реальность. Если создаете авторскую музыку, живете в Самаре или области и уже верифицированы в Звук Студио, фестиваль готов дать микрофон. Для участия в отборе на выступление необходимо соответствовать условиям (подробности — в анкете по ссылке) и успеть подать заявку до 23 мая. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>01.05.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8802</t>
+  </si>
+  <si>
+    <t>По течению сквозь эпохи: в самарской Третьяковке показали историю Волги Вчера, 30 апреля в самарском филиале Третьяковской галереи открылась выставка «Состояние потока. Волга в русском искусстве», которая будет работать до 28 сентября. Кураторы проекта — Константин Зацепин и Андрей Ефиц — превратили экспозицию в увлекательное художественное плавание по Волге, как менялось восприятие великой реки в искусстве разных эпох. Волга предстаёт в самых разных образах — в «итальянском» пейзаже, «впадающая в коммунизм», гедонистическая, медитативная, мистическая, а также как живое тело: такой её видели классики и представляют современники. «Мы сейчас живём в таком состоянии — поток. И неизвестно, куда он нас вынесет. Выставка идёт по кругу: после тёмных мистических залов — светлые пространства. И в этом есть сердечность. Всё меняется, ничто не задерживается навсегда. Волга текла до нас, течёт при нас и будет течь после нас. Да, она изменяется, но тем не менее это пространство, в котором мы с вами живём». Экспозиция включает 73 произведения пятидесяти российских художников — от мастеров начала XIX века до наших современников. Среди авторов представлены картины Куинджи, Левитана, Кустодиева, Нестерова, Петрова-Водкина, Саврасова, Лентулова, Васнецова, братьев Чернецовых и многих других. В создании выставки «Состояние потока» приняли участие девять ведущих музеев страны и Поволжья, в том числе Третьяковская галерея, Русский музей, Нижегородский государственный художественный музей, Самарский областной художественный музей и Тольяттинский художественный музей. График работы: с вторника по воскресенье с 10:00 до 21:00. Взрослый билет: 500 рублей. #сом_выставка</t>
+  </si>
+  <si>
+    <t>01.05.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8795</t>
+  </si>
+  <si>
+    <t>Свежие релизы отечественной сцены: что стоит послушать прямо сейчас Отечественная сцена не перестаёт радовать яркими релизами, а мы, как всегда по традиции, всё отслушали, чтобы рассказать вам о самом интересном. Представляем краткий гид по свежим релизам: ➿Cream Soda — Истерика Первый альбом, полностью созданный в новой конфигурации группы. После ухода Димы Новы, Cream Soda продолжила работу в дуэте Ильи Гадаева и Алисы Стяжковой и вернулась к электрохаус‑корням нулевых. Вдохновением послужила книга Рика Рубина «Творческий акт», которая помогла музыкантам отнестись к процессу как к игре. Илья миксовал индийское диско с текстами на разных языках, затем отделял инструменты с помощью стем‑сепарации и вручную дорабатывал аранжировки. Финальный вокал Алисы Стяжковой накладывался поверх ИИ‑заготовок. ➿Паша Жданов &amp; облако ада — Почему плывут облака Четыре песни, ждавшие своего часа 12 лет, наконец зазвучали так, как должны были. Переосмысление раннего материала Паши Жданова из проекта «облако ада», записанное в 2026‑м с участием саксофониста Александра Тимофеева. Неожиданно светлая и нежная работа: вместо привычного авторского надрыва — жизнеутверждающий настрой, самоирония и удивительная теплота. ➿видеокассета твоих родителей — Держитесь за поручни Новый EP от саранской группы демонстрирует эволюцию их звучания. Коллектив расширил свой привычный панк‑поп стиль, иногда его называют рингтон‑панком, добавив танцевальные биты и блюзовые элементы. За лёгкими, почти шутливыми интонациями скрываются темы одиночества, перегрузки и быстротечности хороших моментов. ➿plenka — nightline Композиция в жанре лоу-фай хаус с энергией нескончаемой ночи и вайбом цветущих нулевых. Атмосфера поездок по неспящему мегаполису передается в легко звучащей электронике. Под этот звук можно забыться в приятных воспоминаниях, помечтать о чем-то сокровенном или просто насладиться ночной атмосферой. ➿Нелюдимка — Вечно зеленые аллеи Полноформатная работа новой певицы Ульяны Васькович, в которой эклектично сочетаются элементы слоукора и пост‑рока. Музыкальный язык альбома строится на нарочито дилетантском подходе: звук не отшлифован до глянцевого блеска, а оставлен в почти репетиционном виде, а вокальная подача Ульяны больше напоминает разговор, чем пение. Цельное художественное высказывание — сдержанное, рефлексивное и намеренно лишённое любой показной виртуозности. ➿idst — Музыка для лифта Путешествие на лифте по этажам безымянного здания во время ЧП: каждый трек символизирует остановку на новом этаже. В звучании смешались фанк, инди‑поп, инди‑рок и диско с отсылками к нью‑диско конца нулевых. Тёплые грувовые басы, духовые и танцевальные ритмы создают атмосферу ностальгии с лёгкой иронией. ➿Lurmish — Эпидемия женского одиночества Новый сольный альбом певицы Карины Люрмиш, представленный как эротическая трагикомедия, в которой артистка хотела быть как можно ближе к слушателю. Звуковой ландшафт альбома балансирует между минималистичной электроникой и интимными акустическими элементами, так называемый эффект доверительного разговора тет‑а‑тет. Напоминаем, что любой желающий — музыкант, менеджер группы или представитель лейбла — всегда может прислать релиз на прослушивание, чтобы попасть в нашу еженедельную подборку. Присылайте @slowdiscoq #сом_релиз</t>
+  </si>
+  <si>
+    <t>01.05.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8794</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Аня (@npsdi) 2. Bladoc (@Syka_wo_sne) 3. delya (@meedelya) 4. kog1x (@kog1x) 5. Влад (@Rass0n) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>30.04.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8793</t>
+  </si>
+  <si>
+    <t>Выход из изоляции: независимые театры Самары объединились В минувшую среду, 29 апреля в независимом книжном пространстве «Зеленая Дама» прошел круглый стол Совета независимых театров Самары. Он объединил режиссеров, актеров, продюсеров и всех, кто живет театральным искусством. На открытой встрече участники обсудили насущные вопросы и подписали положения о Совете независимых театров в Самаре. Иван Аникеев, инициатор совета и художественный руководитель театра-студии Krug_И, рассказал о важности этого события: — Что послужило толчком для создания Совета независимых театров? В чем его необходимость? — Усталость делать всё в одиночку. Каждый варится в своём котле, решает одни и те же проблемы, но почти не пересекается с другими. В какой-то момент возник вопрос «А почему мы вообще не разговариваем друг с другом?». Просто так сложилось: нет среды и точки сбора. А Совет — попытка эту точку создать. Не формально, а изнутри — от тех, кто делает театр. — Какие возможности для самарской театральной индустрии открывает это событие? Какие перспективы видите вы?  — Появляется ощущение, что ты не один. А дальше уже начинаются вещи, которые сложно сделать в одиночку: совместные проекты, обмен ресурсами, коллаборации. Появляется голос. Когда ты один — тебя слышат. Когда вас несколько — с вами начинают разговаривать. — Насколько и как создание Совета может повлиять на независимые театры? Не скажется ли это на их независимости и индивидуальности? — Это главный и понятный страх. Но важно понять: Совет не управляет театрами и ни у кого ничего не забирает. Каждый театр останется со своим языком, эстетикой, принципами. Никто не скажет, что и как делать. Просто появляется возможность диалога с другими. Хочешь — участвуешь, не хочешь — нет. На мой взгляд, это не про потерю независимости, а про ее сохранение, но уже не в изоляции. В Совет независимых театров Самары вошли: театр «Лицом к лицу», театр-студия «Свои», театр «форма Т», единственный в городе театр на английском языке Dragons dream и театр-студия «Krug_И». @somsomsom_io</t>
+  </si>
+  <si>
+    <t>30.04.26 13:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8786</t>
+  </si>
+  <si>
+    <t>Закаты над Волгой: «Станкозавод» открывает сезон крыш Пора доставать солнцезащитные очки и готовиться к закатным вечерам — с 1 мая «Станкозавод» открывает сезон на своей легендарной крыше. С первых дней мая она вновь становится главной точкой притяжения города: волшебные закаты над Волгой, панорамная смотровая площадка с потрясающим видом на реку, атмосферные диджей‑сеты для идеального вечера, а также яркие концерты и фестивали под открытым небом График работы: ежедневно с 15:00 до 21:00, начиная с 1 мая. Стоимость билетов: на смотровую площадку — 150 руб., на «Сансет» — 350 руб. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>30.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8781</t>
+  </si>
+  <si>
+    <t>План на первомайские выходные : фестиваль инди-музыки «Хорус» Напоминаем, что уже 2 мая в Самаре стартует фестиваль инди‑музыки «ХОРУС» — событие, которое задаст тон первым майским праздникам для поклонников современной российской сцены. На летнике бара «Хват» ожидается двойная музыкальная программа: днём — выступлениями инди‑артистов с акцентом на шугейз, пост‑панк, нойз‑рок и психоделические звучания, а ночью — серией электронных сетов от Zero Condition с техно, трайбл, UK bass, а также редкими tape‑сетами. Лайнап впечатляющий: ЖАРОК, sylva, «11:11», «Неоновый гроб», «Когнитивные искажения», TYAGOTENIE, The Blessed Tiger, SPURV, Ambrela. Ночью эстафету примет Zero Condition: гостей ждут живые сеты mishxn и Пайты, атмосферный tape‑сет от Mashusa, а также диджей‑сеты самарских резидентов лейбла — Dmitry Krylov и vvovoxx. Начало музыкального праздника с 15:00. Билеты: от 900 рублей. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>29.04.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8772</t>
+  </si>
+  <si>
+    <t>В прошлую пятницу посетили открытие выставки «ПРИВЕТКАКДЕЛА?» в @space13_gallery и с радостью поздравили галерею Space 13 с трёхлетием! С удовольствием делимся с читателями впечатлениями от проекта московского художника Кирилла Манчунского. В основе экспозиции — глубоко личная история: идеей для Кирилла послужила непростая судьба его дедушки, страдающего от болезни Альцгеймера. Эта тема задаёт тон всему проекту: на первый взгляд наивные картины при внимательном рассмотрении поражают глубиной и эмоциональной насыщенностью. Что сразу бросается в глаза — смелость автора. Кирилл словно игнорирует негласное правило «Не вникай в бред сумасшедшего» и погружается в мир хаотичных образов, чтобы найти в них скрытый смысл. На полотнах несочетаемые, казалось бы, элементы складываются в цельные сюжеты — зрителю остаётся лишь ухватиться за тонкую нить, ведущую в этот необычный мир, который существует вопреки логике и привычным представлениям о реальности. Особого внимания заслуживает техника исполнения. Хотя Кирилл Манчунский известен прежде всего как мастер вышивки, на выставке «ПРИВЕТКАКДЕЛА?» он демонстрирует виртуозное владение самыми разными медиумами: батиком, графикой, цветной печатью, выжиганием по дереву, акриловой живописью и ручной вышивкой. Симбиоз создаёт эффект визуального хаоса — мозаику текстур, пятен и красок, которая удивительным образом перекликается с повествовательной структурой работ. Отдельного упоминания достойны диптихи — форма, которая в руках автора обретает новое звучание. Каждая пара картин не просто визуально продолжает друг друга: вторая часть словно достраивает сюжет, добавляя новые смысловые слои. Невольно задерживаешься у каждой пары работ — хочется рассмотреть детали, уловить связь, понять, как меняется восприятие при переходе от одной части к другой. Работы Кирилла Манчунского требуют вдумчивого восприятия: их нельзя «пробежать глазами» — нужно погрузиться в контекст, дать себе время на осмысление. Выставка «ПРИВЕТКАКДЕЛА?» продлится до 14 июня включительно. График работы — четверг-пятница: с 16:00 по 20:00; суббота с 14:00 по 20:00; воскресенье с 14:00 по 18:00. Адрес: Молодогвардейская, 66 Вход — 300 рублей. Текст и фото: Ксения Glossa #Ксюша_и_фотки #сом_выставка</t>
+  </si>
+  <si>
+    <t>29.04.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8771</t>
+  </si>
+  <si>
+    <t>Купцы, ярмарки и пассажи: 2 мая культурный центр «ЗИМ Галерея» приглашает на лекцию «Почему отечественная торговля — это безумно стильно и красиво». Историк, экскурсовод и основатель проекта «Архитектурные излишества» Павел Гнилорыбов возьмётся за непростую задачу — исправить сложившийся в классической русской литературе отрицательный образ купца. На лекции он расскажет, что история отечественной коммерции, насчитывающая тысячи лет, — это предмет национальной гордости. Слушатели узнают о знаменитых ярмарках и их значении, об архитектурных особенностях пассажей и торговых рядов, о важнейших торговых путях, соединявших разные уголки Древней Руси и Российской империи. Павел расскажет о чайной торговле и её культурном влиянии, о специализации отдельных городов и уездов, формировавшей экономическую карту страны, раскроет суть «архитектонической функции товаров». Начало в 17:00. Вход свободный. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>28.04.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8762</t>
+  </si>
+  <si>
+    <t>Как прошёл фестиваль Intervals 2026 в Нижнем Новгороде: На прошлой неделе Нижний Новгород превратился в гигантскую интерактивную инсталляцию. Именно так выглядел фестиваль медиаискусства Intervals 2026 — с 23 по 26 апреля улицы, здания и даже Чкаловская лестница оживали под звуки электронной музыки и игру света. Фестиваль разросся до 20+ локаций: от Нижегородской ярмарки до уютных «Заповедных кварталов», от выставочного «Терминала А» до индустриальных конструкций в Сормово. Концерт-открытие прошёл под режиссурой Владимира Варнавы. В нём участвовали хор Attaque de panique и Gruppa Varnava. Это было мультимедийное действие, которое задало планку всему фестивалю. Музыкальная кульминация наступила в пространстве «ЦЕХ» глаными героями вечеринки IF NIGHT стали Хаски, Yang Bing, ГЛУМ, Symbol, «Станция метро Горьковская», Kirill Shapovalov. Образовательный блок включал лекции и воркшопы о медиаискусстве, художественных практиках и технологиях от более чем 30 спикеров. Главные хиты фестиваля — именно они произвели на нас самое сильное впечатление. Конечно, это Chronomorph от PANTERRA в павильоне Нижегородской ярмарки — металл, провода и клубы густого дыма создавали ощущение машины времени. На Нижне‑Волжской набережной нас ждала впечатляющая инсталляция от dreamlaser × metanoeia studio в виде многослойной башни. На фасаде Академии Маяк мы увидели сразу три впечатляющих мэппинга: студия SKGPLUS из Китая представила работу об определении будущего в условиях развивающихся технологий, итальянская студия mammasONica создала мэппинг, которая открывает новые способы осознанности через контролируемые сбои и нестабильность и художник re4ee показал мэппинг La carte sans le territoire, своего рода «мыслящая машина», которая пытается постичь то, что лежит в чувственном мире. На Зеленском съезде открыли для себя кинетическую инсталляцию испанского художника Josep Poblet, в МедиаХолле завораживающую инсталляцию semantic anomaly от Sasha Kojjio, а ещё наблюдали AV‑перформансы в концертном Пакгаузе — уникальные мультимедийные произведения, которые медиахудожники 404.zero, Digital Moss, Shihua Ma и Arthew0 исполняли в реальном времени. На Чкаловской лестнице — той самой, с 560 ступенями — аудиовизуальная проекция испанского художника Filip Roca, которая исследует момент, когда знак начинает функционировать как символ. Особое впечатление на нас произвела аудиовизуальная инсталляция «Словарный запас» — совместный проект студии dreamlaser и художника Владимира Абиха. Специально нашли время, чтобы посетить пространство Резервуаров на территории бывшей Сормовской нефтебазы. Поездка на Intervals 2026 в Нижний Новгород прошла на ура — мы в восторге и с нетерпением ждём юбилейного фестиваля в следующем году☀️ @somsomsom_io</t>
+  </si>
+  <si>
+    <t>28.04.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8759</t>
+  </si>
+  <si>
+    <t>На Станкозаводе пройдет иммерсивный спектакль «Станция Жизнь» Это проект, который выходит за рамки традиционного театрального опыта. Создатели предлагают зрителям не наблюдать за действием со стороны, а стать его непосредственными участниками. Концепция постановки строится вокруг метафоры жизненной станции — места на пути между прошлым и будущим, где каждый может остановиться, прислушаться к себе и открыть новые смыслы. В пространстве спектакля стираются привычные границы между сценой и залом, а зрители получают возможность прожить уникальный эмоциональный опыт. Художественное воздействие создаётся через синтез разных видов искусства: музыка, пластические движения и голоса сливаются в единый поток, позволяющий погрузиться в особую атмосферу, замедлить темп и остановиться в суете повседневности. Творческую команду проекта составили профессионалы из разных сфер искусства. В их числе: психолог и автор иммерсивных спектаклей Елизавета Губанова, хореограф и режиссёр по пластике Ирина Павлова, композитор и пианист Паша Куприянов, концертный хор AETERNITAS с уникальным звучанием под руководством Сияны Репиной, а также певица, солистка шоу‑групп Елизавета Гейдман. К постановке также привлечены артисты Самарского областного училища культуры, опытные хореографы и приглашённые исполнители. 🔵14 мая, сбор гостей запланирован на 18:30, начало спектакля — на 19:00. 🔵Дресс‑код total black 🔵Подробности и билеты @somsomsom_io</t>
+  </si>
+  <si>
+    <t>28.04.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8755</t>
+  </si>
+  <si>
+    <t>«Полутон»: хоррор, который пугает звуком 30 апреля благодаря дистрибьютеру @provzglyad выходит в прокат модный иммерсивный хоррор «Полутон» от студии A24 — создателей культовых хоррор‑хитов «Реинкарнация» и «Солнцестояние». Дебютный полнометражный фильм канадского режиссёра Иана Туасона, «пионера иммерсивных VR‑хорроров», произвёл фурор на одном из главном фестивале независимых фильмов Sundance, где критики окрестили Туасона «новым голосом в жанре». Это стильный слоубернер с невероятным звуком, который критики уже окрестили «паранормальным явлением для ушей». Фильм использует 3D‑аудиоландшафт, чтобы направлять внимание зрителя и создавать ощущение физического присутствия. Детские колыбельные, скрытые послания, воспроизводимые задом наперёд, и необъяснимые шумы формируют гнетущую атмосферу — и делают звуковой дизайн одним из лучших в истории жанра. В центре истории — Эви, ведущая подкаста о сверхъестественном (блестящая работа Нины Кири, известной по роли Алмы в «Рассказе служанки»), которая начинает получать анонимные аудиофайлы. Что скрывают эти записи — и какую зловещую тайну они принесут в её жизнь? Критики единогласно рекомендуют смотреть «Полутон» исключительно в кинотеатре. Этот опыт не воспроизводим в домашних условиях. #сом_кино</t>
+  </si>
+  <si>
+    <t>28.04.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8754</t>
+  </si>
+  <si>
+    <t>Дарим билеты на вечеринку «Мир, труд, любовь» 2 мая в 22:00 в баре «Кутёж» пройдёт вечеринка от промо‑группы «Реп над Волгой», посвящённая знакомствам. За пультом будут ставить известные хип‑хоп треки диджеи БИГ СМОК, ЯНГ РОЙС и ЯММИ. Совместно с организаторами мы дарим пять бесплатных проходок на событие. А вот условия: 🔵подпишитесь на телеграм-канал журнала «Сом» и промо‑группы «Реп над Волгой» 🔵нажмите кнопку «Я в деле» Итоги розыгрыша подведем 1 мая. Всем хип-хопа! 🎉 Результаты розыгрыша: 🏆 Победители: 1. Аня (@npsdi) 2. Bladoc (@Syka_wo_sne) 3. delya (@meedelya) 4. kog1x (@kog1x) 5. Влад (@Rass0n) ✔️Проверить результаты @somsomsom_io</t>
+  </si>
+  <si>
+    <t>27.04.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8753</t>
+  </si>
+  <si>
+    <t>Каспий — новый участник лайнапа STEREOLETO Организаторы фестиваля STEREOLETO объявили ещё одного яркого участника программы — Каспия. Странствующий артист без определённой точки на карте, чьё творчество выходит за рамки географических координат. Его песни о любви, свободе и бесконечном пути уже оценили на крупнейших музыкальных фестивалях, а композиции нашли своё место в кино — в том числе в проектах «Цикады» и «Про любовь». Музыка Каспия обладает удивительной способностью объединять людей: в его мелодиях и текстах слышится искренний посыл, который находит отклик в сердце каждого слушателя. Сам музыкант твёрдо верит и открыто заявляет: «Каждый человек должен быть счастлив — несмотря ни на что и вопреки всему». Ждём выступление артиста этим летом — 27 июня в Струковском саду. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>24.04.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8752</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. ybicakiler (@flowerrboy) 2. shzdkv (@eeqweqtq) 3. Наталья (@netlibb) 4. Lunꪋ (@l1unaF) 5. solomka138 (@solomka138) 6. Юта (@Prosto_donya63) 7. Aлина (@alinka_238) 8. Андрей (@irt1sh) 9. lilgacy (@lilgacy) 10. Den (@ivankras) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>23.04.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8751</t>
+  </si>
+  <si>
+    <t>Прямое включение с Нижнего Новгорода: сегодня стартовал Intervals-2026☀️</t>
+  </si>
+  <si>
+    <t>23.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8742</t>
+  </si>
+  <si>
+    <t>«Пережить девяностый» — авторская иммерсивная экскурсия, после которой хочется еще долго вспоминать былое и обсуждать увиденное Экс-директор музея Андрей Кочетков вместе с самарскими музыкантами придумал формат, в котором история оживает через музыку. Очень трогательный момент программы — выступление солистки: она пела в музее Модерна 31 год назад, а теперь снова вышла на сцену чтобы исполнить известные песни 90-х. Экскурсия связана с предыдущей программой «Последний год Куйбышева», той самой, что вошла в шорт‑лист премии «Музейный Олимп », но при этом рассказывает совершенно новые истории про 1990 год — год открытия Ленинского мемориала, который сейчас известен как Музей имени Алабина Нам удалось также посмотреть настоящие журналы тех лет, попробовать настоящий березовый сок и увидеть карту СССР, восстановленную техниками музея. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>22.04.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8735</t>
+  </si>
+  <si>
+    <t>Продолжаем музыкальную экскурсию по российской сцене — встречаем вторую часть релизов. От солнечной блюзовой композиции до завораживающего северного рока из Мурманска до инди‑попа с философским подтекстом. 🔵RADIN — Портофино Трио блюзменов из Самары выпуситили лёгкую и солнечную композицию, в которой средиземноморская атмосфера итальянского курорта встречается с расслабленным настроением летней Волги. Отчётливо слышны латинские ритмы, гитарные партии балансируют между блюзовой меланхолией и зажигательными карибскими мотивами. 🔵другдиджея — Недостаток Новый мини-альбом московской группы, известной своим уникальным миксом неосоула, электрифицированного фанка и психонавтического хип‑хопа с джазовыми импровизациями. В релиз вошли четыре трека, среди которых — коллаборации с Фреской, DJ Zeman и Дядей Громъ. 🔵Бюро — Распыляйся) Второй альбом петрозаводской инди‑поп‑группы представляет собой «альтернативный СДВГ‑поп». Ключевая идея, сконцентрированная в треке «Распыляйся», — радикальное принятие себя: группа предлагает увидеть в «распылении» не недостаток, а возможную сильную сторону. В альбоме есть совместный трек с Рушаной. 🔵нотэбёрд — Как же не верится Мурманский коллектив наконец-то выпустил свой первый полноформатный альбом — он придётся по вкусу любителям интеллигентного русского рока и ценителям нестандартной музыки. Звучание пластинки сочетает тягучий пост‑рок, холодный северный эмбиент, элементы ню‑джаза и фолка, а атмосфера треков идеально подходит для сопровождения видео с пейзажами Арктики. Вокал Виктора Скорбенко и гитарные партии создают завораживающее, чуть тревожное настроение — словно отражение суровой северной природы. 🔵Психея — Прото Альбом-собрание самых ранних песен Психеи, которые долго существовали в разрозненном виде — от набросков до почти исчезнувших записей. Материал был написан Фео ещё в юности, а сейчас собран и доведён до финального состояния: восстановлены компьютерные партии и сэмплы, пересмотрены аранжировки, приведены в порядок тексты. 🔵Масла — Чапмэн Рэд Музыкальный эксперимент DJ Stonik1917, отсылающий к психоделическому британскому року прошлых десятилетий. Мощные гитарные волны, пульсирующая перкуссия и мелодичные трубы сплетаются в композиции, которые погружают в состояние романтической грёзы. #сом_релиз</t>
+  </si>
+  <si>
+    <t>21.04.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8734</t>
+  </si>
+  <si>
+    <t>Дарим 10 билетов на вечеринку DROP.TUSA в баре «Вечно молодой» Журнал «Сом» совместно с организаторами DROP.TUSA дарит 10 бесплатных билетов на вечеринку. Она пройдет 24 апреля, в эту пятницу, в баре «Вечно молодой». Главными гостями станут Gorilla Glu и Lil Naku — хитмейкеры американского лейбла Atlantic Records, которые представят свой фирменный русско‑народный трэп. После них выступит DJ Avir — основатель и идейный вдохновитель хип‑хоп коммьюнити «Кастомизации 843»: в его сетах — микс хип‑хоп битов, модных звуков и нетленной классики. Также на сцене появятся резиденты DROP.TUSA: SEVENTEENSAMMY, KOLZHANOVA, KOTKIN, 4LIN и XOCHURAPP. Условия простые: 🔵подпишитесь на телеграм-канал журнала «Сом» и объединения DROP.TUSA 🔵нажмите кнопку «Я в деле» Итоги розыгрыша подведем 24 апреля. Всем удачи! 🎉 Результаты розыгрыша: 🏆 Победители: 1. ybicakiler (@flowerrboy) 2. shzdkv (@eeqweqtq) 3. Наталья (@netlibb) 4. Lunꪋ (@l1unaF) 5. solomka138 (@solomka138) 6. Юта (@Prosto_donya63) 7. Aлина (@alinka_238) 8. Андрей (@irt1sh) 9. lilgacy (@lilgacy) 10. Den (@ivankras) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>20.04.26 13:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8725</t>
+  </si>
+  <si>
+    <t>Нижний Новгород вновь станет центром притяжения для ценителей современного искусства: с 23 по 26 апреля город превратится в огромную мультимедийную сцену — здесь пройдёт международный фестиваль медиаискусства Intervals 2026 — крупнейшее в России ежегодное событие в сфере медиаарта. Тема этого года — «Знак / Символ»: ожившие проекции, интерактивные инсталляции и цифровые нарративы покажут, как привычные знаки обретают новые значения. ➿Что в программе➿ 🟠С 23 по 26 апреля медиавыставка охватит более 20 уличных и внутренних пространств города. Вход свободный, все локации собраны на карте. 🟠23 апреля / Концерт-открытие Концерт-открытие под руководством хореографа Владимира Варнавы. Выступят хор Attaque de panique и танцевальная компания Varnava Dance Co. 🟠24–25 апреля / AV-перформансы AV‑перформансы в Концертном Пакгаузе. Медиахудожники продемонстрируют мультимедийные произведения, которые создаются прямо на глазах у зрителей. 🟠25 апреля / Ночная программа Ночная программа с живыми выступлениями и электронными сетами. На сцене — ГЛУМ, Symbol, Хаски, 🟠26 апреля / Образовательная программа Образовательная программа в Академии Маяк. Лекции и воркшопы о медиаискусстве, художественных практиках и технологиях от более чем 30 спикеров. Вход бесплатный, по регистрации. Наша редакция едет в Нижний Новгород — ждите репортажей с локаций и ключевых инсталляций! Фото: Intervals @somsomsom_io</t>
+  </si>
+  <si>
+    <t>20.04.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8724</t>
+  </si>
+  <si>
+    <t>«Фантастическое безрыбье»: почему научная фантастика теряет позиции в России? 23 апреля в культурном центре «ЗИМ Галерея» пройдёт лекция самарского писателя‑фантаста, игрового сценариста и нарративного дизайнера Алисы Локаловой «Фантастическое безрыбье: почему в России издаётся всё меньше научной фантастики», приуроченая к Всемирному дню книги и авторского права, а также недавно прошедшему Дню космонавтики. В ходе лекции представят обзор состояния научной фантастики на современном русскоязычном литературном рынке. Гости «ЗИМ Галереи» узнают, почему сегодня фэнтези пользуется большей популярностью, чем научная фантастика, какими аргументами издатели обосновывают отказы авторам и почему переводная научно‑фантастическая литература встречается на полках магазинов значительно чаще, чем произведения русскоязычных авторов. Начало в 19:00. Вход свободный. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>20.04.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8723</t>
+  </si>
+  <si>
+    <t>Саксофон, кахон и любимые песни: на этой неделе в «Рюмочке» пройдет концерт VLNY 24 апреля на площадке гастробара «Рюмочка» сыграет акустический концерт одна из самых атмосферных инди‑групп России — VLNY. Коллектив представит программу в расширенном составе: звучание дополнят саксофон и кахон. Старт вечера в 20:00. Билет: 1800 рублей. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>20.04.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8721</t>
+  </si>
+  <si>
+    <t>МЕНЬШЕ 100 рублей за ЦЕЛУЮ пиццу 20 см от Додо! 🍕 15 лет, 15 000 пицц в Додо 🍕 Мега День Пиццы во всех пиццериях города! Додо Пицце исполняется 15 лет, поэтому отмечают с размахом: 25 и 26 апреля они приготовят и продадут 15 000 пицц 20 см по 99 рублей. Додо родом из маленького российского города: первая пиццерия открылась в апреле 2011 года в городе Сыктывкар. Это была крошечная пиццерия, расположенная в подвале без окон довольно неказистого одноэтажного здания. Сегодня Додо Пицца — международная сеть с 1200+ пиццерий, которая празднует 15-летие с невероятным масштабом и выгодой для посетителей! 🔥 В этот раз в акции участвуют сразу две пиццы: Пепперони и Ветчина и сыр. Такого ещё не было: приходите в любую пиццерию Самары 25 и 26 апреля, в любое время работы! Делись постом с друзьями и бронируй место в календаре: такое нельзя пропустить. Реклама ООО Додо Пицца Самара ИНН 6317102517 erid 2VtzqxLBsfU</t>
+  </si>
+  <si>
+    <t>19.04.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8715</t>
+  </si>
+  <si>
+    <t>За последние недели отечественная музыкальная сцена порадовала нас россыпью ярких релизов — от инди‑рока до фанка и трибьютов культовым артистам. Собрали для вас подборку самых интересных новинок, которые легко могли остаться незамеченными. Это — первая часть нашего обзора: рассказываем о свежих работах, заслуживающих вашего внимания. ➿Золотые Зубы, Иван Лужков — Нет, это я хочу умереть в Новом Орлеане Совместная работа тольяттинской группы «Золотые зубы» и челябинского музыканта Ивана Лужков. Инди-рок-пластинка с меланхоличной гитарной мелодикой, которая объединяет творчество артистов разных поколений и музыкальных направлений. В основе альбома — длинные песенные истории, вдохновлённые классическим слоукором, произведениями Стивена Кинга, а также европейским и американским кино. ➿СЛОУБЁРНЕР — Свет проникает в дома Дебютная работа новой «медленной и шумной группы с берегов Волги», объединившей музыкантов из коллективов «Любовь эмигранта» и VLNY. Звуковая палитра сплетается из тёплых вздохов духовых и холодных цифровых волн — голоса тонут в мерцающей ряби, будто обрывки забытого сна, которые тают на рассвете. Атмосфера сингла отсылает к образам детства — нечётким очертаниям знакомого двора, которые, подобно сновидению, начинают «сгорать» при пробуждении. ➿трибьют «Звуки Му» — Досуги-буги Трибьют‑альбом, посвящённый творчеству Петра Мамонова и группы «Звуки Му», вышедший 14 апреля — в день, когда музыканту могло бы исполниться 75 лет. Масштабное музыкальное посвящение: в него вошли 36 интерпретаций песен культового артиста от самых разных исполнителей, среди которых Диктофон, ХОХМА, Несладко, ВЕЩЬ, Чёрный Государь, Чёрная речка, Bitcevsky Park, Другое дело, «Где Фантом?». Продюсером трибьюта выступил Илья Бортнюк — петербургский промоутер и давний поклонник творчества Мамонова. ➿Lay-Far Dance Orchestra — Skybreak Дебютный полноформатный альбом проекта Александра Lay‑Far, диджея и мастера электронной музыки. В этой работе музыканты отказались от привычного электронного звучания в пользу живых инструментов, записанных с использованием винтажных техник и аналогового оборудования, включая магнитную ленту. В жанровом плане альбом объединяет джаз, диско‑фанк, хаус, брокен‑бит, драм‑н‑бэйс и library‑музыку, создавая динамичное и романтичное звучание. Среди гостей релиза — Seven Davis Jr., Антоха MC и Lipelis ➿Неет, ты что — Мультипликатио Дагестанская фанки‑соул‑группа неожиданно вернулась с новым альбомом. Одиннадцать песен, где солнечный фанк и соул переплетаются с безумной перкуссией, винтажным хип‑хопом и светло‑меланхоличным настроением. Этот альбом — идеальный саундтрек на грядущее лето. ➿PALC — 7 Компактное высказывание из семи треков. Гитарный драйв и фанк‑ритмы по‑прежнему на месте, но теперь к ним примешивается романтичный постпанк. Злободневные тексты с игрой слов по‑прежнему цепляют, но звучат более открыто и эмоционально. #сом_релиз</t>
+  </si>
+  <si>
+    <t>17.04.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8708</t>
+  </si>
+  <si>
+    <t>«Олдбой» — культовый корейский фильм Пак Чхан Ука, после которого мировое кино уже не могло быть прежним В эту субботу, 18 апреля, киноклуб в кинотеатре #ёкино покажет «Олдбой» — неонуарный триллер режиссёра Пак Чхан Ука. Фильм считается современной классикой и одной из самых обсуждаемых работ начала XXI века. После просмотра можно будет обсудить картину с Ильёй Паниным, старшим преподавателем кафедры философии и социально‑гуманитарных наук СамГТУ. «Олдбой» входит в «трилогию мести» — неформальную подборку фильмов Пак Чхан Ука, объединённых темой возмездия: «Сочувствие господину Месть», «Олдбой» и «Сочувствие госпоже Месть». При этом ленты не связаны между собой ни персонажами, ни сюжетом, ни какими‑либо деталями. Каждая история уникальна, но сконцентрирована на исследовании одного и того же чувства. Пак Чхан Ук размышляет о том, как месть разрушает людей, превращая жертву и палача в участников одной трагедии. По мысли режиссёра, возмездие становится не освобождением, а продолжением насилия. «Олдбой» прославился шокирующей драматургией с неожиданными поворотами, выразительным визуальным стилем и напряжённой атмосферой безысходности и тревоги. Режиссёр использует необычные ракурсы, длинные планы и эстетичные, но тревожные композиции кадров. Одна из самых знаменитых сцен фильма — драка в коридоре, снятая одним непрерывным планом. Этот приём подчёркивает реализм и жестокость происходящего, физически выматывая зрителя вместе с героем. Фильм оказал огромное влияние на мировую поп‑культуру и язык кинематографа, закрепив за корейским кино репутацию источника смелых и оригинальных идей. Шикарные новости для любителей языка оригинала, демонстрироваться будет отреставрированная версия на корейском языке с русскими субтитрами. Начало сеанса в 19:30. Билеты: 500 рублей. #сом_кино</t>
+  </si>
+  <si>
+    <t>17.04.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8705</t>
+  </si>
+  <si>
+    <t>Волна морских деликатесов накрывает город: В сети итальянских ресторанов «Перчини» объявили фестиваль лангустинов. Он продлится до конца апреля. Новинками меню стали: • Насыщенная паста с лангустинами • Свежее и сладкое карпаччо из лангустинов с манговым соусом Попробовать деликатесы можно во всех ресторанах «Перчини». @somsomsom_io</t>
+  </si>
+  <si>
+    <t>16.04.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8704</t>
+  </si>
+  <si>
+    <t>Четыре миллиона просмотров — теперь вживую: в Самаре выступит Саша Малой 23 апреля в Дворце культуры «Железнодорожников» пройдет стендап‑концерт Саши Малого — комика, которого знают по участию в YouTube‑шоу «Самый Умный Комик», «Книжный клуб» и другим проектам. Резидент московского Stand Up Club, Саша прославился не только яркими выступлениями в популярных шоу, но и сольным концертом «Консьерто Вульгар», который набрал более четырёх миллионов просмотров на YouTube. Начало концерта в 19:00. Билеты: от 1300 рублей. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>16.04.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8703</t>
+  </si>
+  <si>
+    <t>Опрос: как вы воспринимаете советские площади Дорогие читатели! Знаем, что вы неравнодушны к нашему городу и заботитесь о его облике и комфорте. Самара — город с богатой историей и уникальной архитектурой, и общественные пространства играют в его жизни особую роль. Именно поэтому приглашаем вас принять участие в опросе о советских площадях Самары. Архитектор и реставратор Любовь Ионова проводит научное исследование для разработки рекомендаций по сохранению и развитию исторических ансамблей города. Цель опроса — понять, как жители города воспринимают архитектуру площадей, каким образом используют эти общественные пространства и какие эмоции и ощущения они испытывают, находясь на них. Результаты помогут сформулировать рекомендации по сохранению и развитию исторических ансамблей. ▶️ Пройти опрос — по ссылке @somsomsom_io</t>
+  </si>
+  <si>
+    <t>16.04.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8702</t>
+  </si>
+  <si>
+    <t>Музей Эльдара Рязанова запускает просветительский проект «Берегись кино» Кураторы проекта: кандидат исторических наук, старший научный сотрудник музея Вячеслав Вербовой и куратор кинопоказов Наталья Фазлыева — генеральный директор онлайн‑издания Cinemaplex, член самарской кинокомиссии, программный директор кинофестиваля «Каракуз фильм». Название проекта отсылает к культовому фильму Рязанова «Берегись автомобиля» и к Самаре — городу, где установлена скульптура главного героя картины Юрия Деточкина. «Берегись кино» объединит разные форматы: лекции, творческие встречи, читки, театрализованные представления, записи подкастов и кинопоказы. Зрители смогут увидеть редкие фестивальные фильмы, ранее не выходившие в широкий прокат, а также пообщаться с актёрами, режиссёрами и участниками кинофестивалей. Перед каждым кинопоказом эксперт будет читать лекцию, связанную с тематикой фильма, а после состоится обсуждение с приглашённым гостем и сотрудниками музея. Кинопоказы пройдут в кинотеатре «Художественный». Первое мероприятие проекта состоится уже в эту субботу в 16:00. Зрителей ждёт показ музыкального фильма российского режиссёра Анджея Петраса «Огниво против Волшебной Скважины». Картина снята по мотивам сказки Ганса Христиана Андерсена и наполнена настоящей магией: в ней сочетаются яркие персонажи и волшебные артефакты, театр марионеток и гигантские собаки‑роботы, песни и танцы. В фильме также запечатлены неповторимые виды Карелии и Выборга. Фильм представит Артём Гаспаров — филолог, кинокритик, руководитель методического кабинета Центра кинопедагогики и медиакультуры Московского педагогического государственного университета, эксперт кинофестиваля «Каракуз фильм». Перед кинопоказом он прочтёт лекцию «Как смотреть авторское кино в мире сказочных блокбастеров. Новаторство и уникальность фильма „Огниво против Волшебной скважины“». Вход свободный, но с регистрацией. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>16.04.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8701</t>
+  </si>
+  <si>
+    <t>БЕСПЛАТНЫЙ КОНЦЕРТ TOXI$ НА АЛЬФА-БУДУЩЕЕ ФЕСТ Альфа-Будущее Фест — это событие, с которого уходишь с новыми знакомствами, идеями. На сцене предприниматели, блогеры и топовые спикеры. Разговоры про карьеру, тренды, музыку. Мастер-классы от экспертов и нетворкинг. На Фесте будут: Дмитрий Губерниев, Максим Буяков (Станция метро «Горьковская»), Алексей Рожков (RNDM CREW), Дмитрий Кузнецов (Mozi J), Константин Куликов (Альфа-Банк) и список будет еще пополняться! А музыкальный хедлайнер TOXI$ раскачивает толпу 🎶 Самара. МТЛ Арена. 26 апреля. Начало в 13:00 ТВОЙ БЕСПЛАТНЫЙ БИЛЕТ ПО ССЫЛКЕ Реклама. erid: 2VtzqwMjecn ИНН: 7728168971 Рекламодатель АО "АЛЬФА-БАНК"</t>
+  </si>
+  <si>
+    <t>16.04.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8698</t>
+  </si>
+  <si>
+    <t>Напоминаем: идёт книжный фестиваль «Платформа» — сегодня второй день Он проходит до 21 апреля в торговом центре «Гуд’Ок». В ближайшие дни гостей фестиваля ждёт ещё множество интересных событий. 17 апреля в рамках фестиваля пройдёт отборочный тур Чемпионата мира по чтению вслух «Открой рот» — уникального проекта, который проводится с 2011 года. На самарском этапе участникам предстоит читать короткие отрывки из произведений разных жанров. Артистизм и грамотность будут оценивать эксперты, чья профессиона деятельность связана с литературой, публичными выступлениями и филологией. Финал традиционно проходит на Красной площади в Москве. Регистрация — по форме. 18 апреля станет днём ярких литературных премьер и проверки грамотности: состоится презентация романа Анны Лужбиной «Крууга» — книги, получившей Премию Художественного театра в номинации «Литература», а также дебют Евгения Долгих с книгой «Земля. Асфальт» — сборником повестей и рассказов о взаимоотношениях города и деревни. В этот же день можно испытать свои знания русского языка в рамках «Тотального диктанта». 19 апреля вас ждёт целый день активностей: сначала литературный квиз — проверьте эрудицию в области русской и мировой литературы, а затем благотворительный книжный маркет от команды «НеНовое» — принесите прочитанные книги и помогите доброму делу. Кроме того, в программе фестиваля — более двух десятков лекций и дискуссий на актуальные темы: о противостоянии науки и художественной фантазии, об истории того, как писатели становились брендами, о причинах популярности феминитивов, заимствований и сленга, а также о практическом руководстве по созданию эпичного музыкального клипа с помощью ИИ. Обязательно загляните и в «Книжный Зомбиленд» — ярмарку нового формата «магазин без продавца». В течение всей недели здесь представлены книги всевозможных жанров от 60 издательств страны — от гигантов книжного рынка до нишевых печатных домов, причём по ценам, близким к издательским. Полную программу мероприятий и список издательств можно найти на сайте фестиваля. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>15.04.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8697</t>
+  </si>
+  <si>
+    <t>В Самаре выступит группа Pompeya: презентация нового мини‑альбома и главные хиты Столичные модники Pompeya уже завтра приезжают в клуб «Сигнал» с презентацией нового мини‑альбома Thanks — второй части дилогии EP. Первая часть релиза, Awesome, вышла в апреле 2025‑го, а Thanks вышел совершенно недавно. Об этих релизах вам уже рассказывали в нашей подборке. С момента выхода дебютного альбома Tropical, которому исполняется 15 лет группа завоевала любовь не только у миллениалов, ассоциирующих Pompeya с ностальгией по 2010‑м, но и у более молодой аудитории. Своё вдохновение участники черпают в музыке диско и фанк 70-х, инди и поп-музыке 80-х и 90-х. Старт концерта в 20:00. Билеты: от 1500 рублей. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>15.04.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8696</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Алёна🐾 (@kapibara1991) 2. Olivia (@olivka2913) 3. Мария (@MariEsmont) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>14.04.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8691</t>
+  </si>
+  <si>
+    <t>Первые майские — с «ХОРУСом» 2 мая в Самаре стартует фестиваль инди‑музыки «ХОРУС» — событие, которое задаст тон первым майским праздникам для поклонников современной российской сцены. На летнике бара «Хват» ожидается двойная музыкальная программа: днём — выступлениями инди‑артистов с акцентом на шугейз, пост‑панк, нойз‑рок и психоделические звучания, а ночью — серией электронных сетов от Zero Condition с техно, трайбл, UK bass, а также редкими tape‑сетами. Лайнап впечатляющий: ЖАРОК, sylva, «11:11», «Неоновый гроб», «Когнитивные искажения», TYAGOTENIE, The Blessed Tiger, SPURV, Ambrela. Ночью эстафету примет Zero Condition: гостей ждут живые сеты mishxn и Пайты, атмосферный tape‑сет от Mashusa, а также диджей‑сеты самарских резидентов лейбла — Dmitry Krylov и vvovoxx. Начало музыкального праздника с 15:00. Билеты: от 900 рублей. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>13.04.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8690</t>
+  </si>
+  <si>
+    <t>Искусство сквозь времена: в «ЗИМ Галерее» расскажут об искусстве горячей эмали 16 апреля в 19:00 в культурном центре «ЗИМ Галерея» пройдёт лекция «Искусство сквозь времена: горячая эмаль вчера и сегодня». Гостей ждёт встреча с художником‑эмальером Диной Богусоновой. Прямо сейчас в главном зале галереи можно увидеть работы мастера на выставке «Красота земная и небесная», так что у посетителей появится шанс «поговорить» с эмалью ещё до лекции — через готовые произведения. Что скрывается за загадочным словом «горячая эмаль»? Почему этой технике уже больше трёх тысяч лет, но она до сих пор вдохновляет мастеров? Как происходит таинственный процесс отжига — и почему он так важен? Дина Богусонова не станет сыпать сухими терминами: вместо этого она проведёт слушателей по пути создания эмалевых работ — от замысла до финального обжига. Зрители увидят закулисье эмальерного мастерства через серию ярких фотографий процесса, узнают, какие современные технологии теперь помогают художникам работать с древним материалом, и познакомятся с разными направлениями горячей эмали — от классических решений до смелых экспериментов, а также о крупных российских и зарубежных мастерских и международных эмальерных выставках. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>09.04.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8684</t>
+  </si>
+  <si>
+    <t>Блиц с группой «Другое дело» — о новом мини‑альбоме «Гораздо» Что будет, если смешать прогрессивный рок, электронику и щепотку безумия? Ответ знает воронежская группа «Другое дело» — гости нашего нового блица. Коллектив играет замысловатый прогрессивный инди‑рок с витиеватыми формами и гармониями, описывая своё звучание как «диковинный прогрессив‑электро‑синт‑рок‑коллаж для сумасшедших и смешных». Группа успела посотрудничать с известными артистами: Несладко, «Полюса», «Комсомольск», «Головогрудь». К выходу нового мини‑альбома «Гораздо» мы задали ребятам несколько вопросов. Читайте карточки с блиц‑интервью и слушайте релиз на стриминговых платформах. #сом_релиз</t>
+  </si>
+  <si>
+    <t>08.04.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8678</t>
+  </si>
+  <si>
+    <t>Жизнь — это красиво: на «Станкозаводе» проходит выставка NaturVita До 26 апреля в новом культурном центре «Бойлерная» на «Станкозаводе» работает выставка NaturVita. Она посвящена весне — символу жизни, энергии и обновления. Кураторами проекта стали Дмитрий Вырыпаев и Дмитрий Файницкий. Экспозиция объединила работы в разных жанрах и техниках от 12 знаковых самарских художников: Иван Шкатов, Денис Вертиго, Арт Абстрактов, Андрей ЧЖНС, Михаил Шульпин, Андрей Курочкин, Елена Островская, Наталья Шепелева, Галина Петра, Юлия Кузнецова, Эльмира Гилаева и Оксана Стогова. «NaturVita — это живая натура. Выставка работает на контрастах: здесь можно увидеть разное искусство, объединенное одной темой. Если бы мы собрали ее только из классических натюрмортов, то получился эффект флористического салона. А наша цель — подарить посетителям светлое впечатление и отвлечь от трудностей. Поэтому каждая работа на выставке вызывает эмоции и понятна без пояснений» — Дмитрий Файницкий, куратор выставки NaturVita. Постановка экспозиции направлена на расслабление и постепенное погружение: от мирных и классических работ она переходит к более абстрактным произведениям и стрит-арту, а завершается эмоциональным импрессионизмом. Несмотря на это, у выставки нет верного маршрута: даже перемещаясь по залу хаотично, посетитель испытает яркие эмоции. График работы: с понедельника по четверг — с 16:00 до 20:00, с пятницы по воскресенье — с 12:00 до 20:00 Вход — 300 рублей. Фото: Ксения Вострикова #Ксюша_и_фотки #сом_выставка</t>
+  </si>
+  <si>
+    <t>07.04.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8677</t>
+  </si>
+  <si>
+    <t>Уже через пару дней выходит в прокат романтическое драмеди «Вот это драма!» с Зендеей и Робертом Паттинсоном в главных ролях. Но перед этим, 8 апреля сеть кинотеатров «Синема Парк» и «Формула Кино» приглашает на всероссийскую премьеру картины. За рубежом фильм выйдет чуть раньше — 3 апреля. Созданием ленты занималась киностудия A24, подарившая миру оскароносный «Всё везде и сразу», «Еретика», «Прошлые жизни», «Падение империи» и другие заметные работы. Режиссёром и сценаристом выступил Кристоффер Боргли — норвежский постановщик, который в жанре чёрной комедии позволяет себе высмеивать явления, редко становящиеся предметом иронии в американском кино. По сюжету Чарли и Эмма влюблены друг в друга и вот‑вот поженятся. Место свадьбы выбрано, приглашения разосланы, до долгожданной церемонии остаются считанные дни. Но одно, казалось бы, невинное откровение переворачивает всё: Чарли узнаёт об Эмме то, что предпочёл бы не знать. Теперь на пути к «долго и счастливо» их отношениям предстоит пройти через неожиданную драму. Картина использует структуру классического ромкома, чтобы по‑новому взглянуть на актуальные социальные вопросы: режиссёр затрагивает темы культуры отмены, двойных стандартов и современной толерантности. Обозреватели особенно отмечают: убедительную актёрскую игру Зендеи и Роберта Паттинсона, как Боргли демонстрирует «мучительно неудобный», но «удивительно честный» взгляд на отношения. Критики называют картину одновременно «тревожной», «ужасающей» и «смешной». Многие журналисты уже называют «Вот это драма!» одним из лучших фильмов 2026 года — картина обещает вызвать неоднозначную реакцию, но точно не оставит зрителей равнодушными. Советуем не пропустить премьеру, а с 9 апреля картина выходит в общий прокат. #cом_кино</t>
+  </si>
+  <si>
+    <t>03.04.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8675</t>
+  </si>
+  <si>
+    <t>«Четыреста ударов»: кинодебют Франсуа Трюффо на большом экране Уже завтра, 4 апреля киноклуб в кинотеатре #ёкино запускает ретроспективу режиссёра Франсуа Трюффо совместно с Альянс Франсез Самара — с показа дебютной картины мастера «Четыреста ударов» (Les Quatre Cents Coups, 1959). Франсуа Трюффо начинал как кинокритик и стал одним из идеологов кинематографического бунта 1950‑х–60‑х годов. Он бросил вызов консервативным канонам студийного кино, отстаивая авторское видение и свободу самовыражения. Его кинематограф стал исповедью целого поколения: Трюффо показывал магию реальной жизни, доказывая, что самые глубокие драмы разворачиваются на парижских бульварах, в тесных квартирах и смятенных сердцах обычных людей. «Четыреста ударов» — это история о детстве и бунте против несправедливости мира взрослых с Жаном‑Пьером Лео в главной роли. Фильм во многом автобиографичен: Трюффо создал образ Антуана Дуанеля, опираясь на собственные воспоминания о непростом детстве, одиночестве и столкновении с жёсткими правилами общества. Оператор Анри Дэкаэ создал визуальный язык, во многом определивший эстетику «новой волны». Фильм был представлен на Каннском кинофестивале в 1959 году и удостоился Золотой пальмовой ветви за лучшую режиссуру, несмотря на идейные разногласия Трюффо‑кинокритика и руководства фестиваля. Фильм представит и обсудит со зрителями Мария Харикова, искусствовед и участник проекта «Киноартель 1895». Показ пройдет на французском языке с русскими субтитрами. Начало сеанса в 18:00. Билеты: 500 рублей. #сом_кино</t>
+  </si>
+  <si>
+    <t>03.04.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8673</t>
+  </si>
+  <si>
+    <t>Футбол + нулевые = идеальный матчдэй «Акрон» — ЦСКА: Тольяттинский клуб «Акрон» вновь приезжает в Самару для проведения домашнего матча с московским ЦСКА — любителей футбола ожидает топовая встреча и полноценный матчдэй с погружением в атмосферу 2000‑х годов. Организаторы планируют перенести болельщиков в эпоху «нулевых» — время, когда поклонники собирали обложки журналов со звёздами и украшали стены плакатами с кумирами, играли в фишки на школьных переменах, передавали медиафайлы по Bluetooth, пользовались CD‑дисками и с увлечением смотрели эфиры реалити‑шоу. Портал в беззаботное прошлое откроется в субботу, 4 апреля, в 14:00 на стадионе «Солидарность Самара Арена». Матч пройдёт под слоганом «Связь без помех», который отсылает к периоду, когда люди меньше зависели от гаджетов, не сталкивались с проблемами мобильной связи и предпочитали живое общение. В рамках мероприятия в семейном секторе, доступном для всех желающих, будут работать тематические зоны с разнообразными активностями: спидфрендинг, настольные игры, услуга печати термотрансфера на одежде, нейрофотобудка, классическая игра в фишки, а также DJ‑сет с хитами 2000‑х и другие развлечения. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>03.04.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8672</t>
+  </si>
+  <si>
+    <t>Разыгрываем три парных билета на музыкальный фестиваль Stereoleto в Самаре Журнал «Сом» совместно с организаторами Stereoleto дарит подписчикам три парных билета на одно из самых ярких музыкальных событий года: в 2026 году пройдёт юбилейный, 25‑й выпуск фестиваля Stereoleto — и впервые он состоится 27 июня в Самаре. В живописном Струковском саду выступят рэпер Хаски, энергичная ярославская панк‑группа «Хохма», саратовские романтики Beautiful Boys, ретро‑рокеры «Диктофон», «Хмыров», мастерски сочетающий рок и хип‑хоп, а также самарские любимцы Bajinda Behind The Enemy Lines. Условия простые: 🔵подпишитесь на телеграм-канал журнала «Сом» и фестиваля Stereoleto 🔵нажмите кнопку «Я в деле» Каждый победитель розыгрыша получит парный билет — и сможет взять с собой друга! Итоги подведем 15 апреля. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>03.04.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8671</t>
+  </si>
+  <si>
+    <t>Откройся футболу: как Додстеры оделись в форму «Крыльев Советов» Рассказываем в карточках, как Додстеры надели форму «Крыльев Советов» и почему Додо Пицца объединилась с твоим любимым самарским футбольным клубом! Реклама: ООО Додо Пицца Самара, ИНН 6317102517, ERID: 2VtzqvfVmSe @somsomsom_io</t>
+  </si>
+  <si>
+    <t>03.04.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8662</t>
+  </si>
+  <si>
+    <t>Когда-то ты был битником: в «Зелёной Даме» расскажут о культуре битников 5 апреля в стенах книжного магазина пройдет лекция Александра Сошникова «Это поколение бит» о том, как битники — поэты, писатели и музыканты — бросили вызов конформизму послевоенного общества и стали символом свободы самовыражения. Александр Сошников, кандидат педагогических наук и доцент Самарского государственного института культуры, расскажет, почему мощный культурный протест возник именно в 1950‑е годы, каким образом джаз, буддизм и уличная культура вдохновляли битников, а также раскроет влияние таких ключевых фигур, как Джек Керуак, Аллен Гинзберг и Уильям Берроуз, на мировую культуру. Атмосферу вечера дополнит художественное оформление от андерграундного художника Егора Порезова — его работы в настоящее время представлены на выставке в «Зелёной Даме». Начало в 18:00. Вход свободный. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>03.04.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8656</t>
+  </si>
+  <si>
+    <t>Высшая лига музыкального искусства: Самарская филармония анонсирует сезон 2026–2027 с участием мировых звёзд Аида Гарифуллина, Денис Мацуев, Вадим Репин, Кристоф Барати и Борис Березовский — имена, олицетворяющие высшую лигу музыкального искусства, — войдут в афишу сезона 2026–2027 Академического симфонического оркестра Самарской филармонии. Оркестр Самарской филармонии традиционно откроет сезон фестивалем «Шостакович. Над Временем». На торжественном открытии выступят всемирно известная оперная певица Аида Гарифуллина и венгерский скрипач‑виртуоз Кристоф Барати, а за дирижёрским пультом будет художественный руководитель и главный дирижёр оркестра Самарской филармонии Денис Власенко. В новом сезоне с Академическим симфоническим оркестром выступят: Сергей Лейферкус, отмечающий в этом году юбилей; победители Конкурса имени Рахманинова — Жуй Мин и Владимир Вишневский; незаурядный французский дирижёр Клеман Нонсье; блестящий молодой пианист Иван Бессонов; известный виолончелист Нарек Ахназарян; кларнетист‑корифей Игорь Фёдоров, а также восходящие звёзды оперы — Елена Гвритишвили, Алексей Курсанов и Яна Дьякова. «Мы счастливы, что сумели пригласить в Самару на следующий сезон самых востребованных артистов современности — лучших представителей своих инструментов! Новый концертный сезон обещает быть насыщенным: нас ждут яркие события, фестивали, юбилеи и, конечно, гастроли. С нетерпением ждём публику на наших концертах в сезоне 2026–2027!» — комментирует маэстро Власенко наполнение нового симфонического сезона. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>02.04.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8655</t>
+  </si>
+  <si>
+    <t>Неделя книг, идей и встреч: в Самаре пройдёт книжный фестиваль «Платформа» С 15 по 21 апреля Самара принимает книжный фестиваль «Платформа» — семь дней ярких событий, встреч с авторами и книжных находок. Местом его проведения станет торговой центр «Гудок», а для гостей — свободный вход на все мероприятия без необходимости регистрации. В течение недели посетители фестиваля смогут погрузиться в мир книг: познакомиться с новинками и бестселлерами российских издательств, побывать на лекциях столичных и самарских писателей, открыть для себя новые имена современной российской культуры. Одно из центральных событий — книжная ярмарка «Книжный Зомбиленд», которая будет работать в необычном формате «магазин без продавца». Такой подход даст возможность выбирать книги в своём темпе и при этом существенно экономить: издания будут представлены по ценам издательств с минимальными наценками. В ярмарке примут участие более 60 крупных, специализированных, локальных и частных издательств страны. Среди участников — «Фантом Пресс», «Альпина Паблишер», «Новое литературное обозрение», «Рипол Классик», издательство Высшей Школы Экономики, «Синдбад», «Этерна» и многие другие. От поэтических строк до творческих экспериментов: на фестивале можно будет взять автограф у любимых авторов, узнать о книжных премьерах, поучаствовать в дискуссиях и лекциях, создать что‑то своими руками на мастер‑классах и даже пройти литературные квесты. Следим за всеми подробности — в соцсетях и на сайте фестиваля. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>02.04.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8654</t>
+  </si>
+  <si>
+    <t>«Живое обречено жить»: в галерее «Виктория» откроется выставка НИИ Собачьих дел 5 апреля в Зале А на первом этаже галереи «Виктория» откроется выставка тюменской арт‑группы НИИ Собачьих дел — «Живое обречено жить». Это второй акт экспериментального проекта «Заговор тополей» от куратора Анастасии Альбокриновой. Проект посвящён трём тополям, которые росли у старого входа в галерею до 2023 года. В центре экспозиции — техномагическая инсталляция художников Лады Ладной и Константина Рослякова. Авторы обращаются к позднесоветской технологии «Зеркало Козырева», вытесненной на периферию научного знания. Инсталляция представляет собой масштабную металлическую спираль. По замыслу художников, она помогает услышать голоса погибших тополей: движение вглубь спирали приближает зрителя к встрече с невозможным. Три радиоприбора с «тополиными» антеннами улавливают призрачные сигналы деревьев — антенны направлены в «изнанку материального мира», где, по концепции проекта, живое обречено жить. Проект соединяет интерес к андеграундным научным разработкам со спекулятивным моделированием реальности: в ней мёртвые деревья обретают голос, а многократно спутанные и отражённые сигналы находят своего слушателя. А вот пара слов об НИИ Собачьих дел: художники смешивают здравый смысл с фантасмагорическими историями и работают по необычному методу — контингентному созданию искусства. За пару лет успели отметиться на «Архстоянии‑2023», в резиденциях «Сияние» и «Арткоммуналка» и не только. Приходите на открытие выставки с 12:00 до 14:00 сможете осмотреть экспозицию вместе с художниками Ладой Ладной и Константином Росляковым — бесплатно! А в 14:00 в Зале В вас ждёт артист‑ток с «НИИ Собачьих дел» — билет всего 150 рублей. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>02.04.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8648</t>
+  </si>
+  <si>
+    <t>«Космос засыпает»: драма о мечте, долге и зыбучих песках провинции Сегодня в российский прокат выходит полнометражный дебютный фильм «Космос засыпает» режиссёра Антона Мамыкина — драма взросления с Марком Эйдельштейном, взявшая главный приз в конкурсе российских дебютов на фестивале «Дух огня». В центре сюжета — Паша, студент из Санкт‑Петербурга, который учится на инженера‑ракетостроителя и обладает огромным талантом: ему светит стажировка в транснациональной космической программе. Однако планы рушатся после трагической вести из дома: в далёком заполярном посёлке Шойна, буквально утопающем в песках, погибает его отец. Теперь Паша вынужден взять на себя заботу о своенравном младшем брате и впавшей в депрессию матери. Посёлок Шойна в фильме становится полноправным героем истории: его пейзажи — дюны, песчаные бури и приливы Белого моря — не просто фон, а универсальная метафора российской провинции: зыбучей и словно парализующей мечты молодых людей о великих свершениях. Картина примечательна не только атмосферной визуальной стилистикой и глубокой метафорикой, но и сильным актёрским составом. Марк Эйдельштейн и Дарья Екамасова развивают на экране уже знакомую зрителям конфигурацию «сын — мать», ранее воплощённую ими в фильме «Анора», а также обыгрывают оттенки тандема «фрик — безмолвный травматик» из «Ганди молчал по субботам». «Космос засыпает» можно посмотреть в кинотеатрах: «#ёкино», «Алмаз Синема Амбар», «Мягкий кинотеатр Гудок» и «Синема 5». #сом_кино</t>
+  </si>
+  <si>
+    <t>02.04.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8647</t>
+  </si>
+  <si>
+    <t>Motorama отправляется в мини-тур по Волге: 7 апреля на площадке «Сигнал» в Самаре пройдёт концерт ростовской группы Motorama — одного из самых самобытных российских музыкальных проектов на стыке нью‑вейва и пост‑панка. История коллектива началась в 2005 году: его основал Владислав Паршин. Уже тогда стало ясно, что Motorama привнесёт в отечественную сцену особый атмосферный звук — минималистичный, меланхоличный, но при этом цепляющий с первых аккордов. За годы существования группа завоевала любовь слушателей не только в России, но и за рубежом: первый заграничный тур состоялся уже в 2011 году. Музыка Motorama покорила европейские площадки, закрепив за коллективом статус международного инди‑проекта с узнаваемым стилем. Концерт в Самаре станет частью небольшого тура по России: помимо Самары, группа посетит уже сегодня Нижний Новгород, а вскоре Казань, Уфу и Екатеринбург. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>01.04.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8646</t>
+  </si>
+  <si>
+    <t>Красота земная и небесная: мир Дины Богусоновой 3 апреля в 19:00 в главном зале культурного центра «ЗИМ Галерея» откроется персональная выставка самарской художницы Дины Богусоновой «Красота земная и небесная». В экспозиции представят около 40 произведений — живописные работы и произведения в технике горячей эмали, многие из которых созданы специально для этой выставки. Дина Богусонова — живописец, график и эмальер, член Союза художников России и Международной ассоциации изобразительных искусств. За 30 лет карьеры она участвовала более чем в 80 выставках в России и за рубежом. В своём творчестве художница проводит параллели между человеческой жизнью и циклами природы — весной, летом, осенью, зимой и вновь весной. Для неё живопись — это попытка ухватить мгновение: даже наблюдение за прорастающим весной картофелем раскрывает великую энергию, заложенную в малом. Работы Богусоновой ранее экспонировались в галереях «Новое пространство», «Вавилон», «Арт‑пропаганда», Самарском художественном музее, в Тольяттинском художественном музее, в петербургском конгрессно‑выставочном центре «Экспофорум» и в галерее «Эрарта» в Лондоне. Вход свободный, выставка продлится до середины мая. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>01.04.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8643</t>
+  </si>
+  <si>
+    <t>«Поляна Доставка» принимает предзаказы на пасхальные куличи из кафе «Кэрри» К Пасхе кафе «Кэрри» предлагает несколько видов куличей, которые можно заказать через «Поляну Доставку» — с возможностью доставки на дом или самовывоза. Выбирайте из нескольких вариантов: 🔘кулич по мотивам шоколадно‑орехового батончика «Рот Фронт» — вкус из детства; 🔘 весенняя версия кулича с пряным яблоком; 🔘 классический кулич с цукатами в меренге (от 290 рублей); 🔘 классический кулич с фисташкой в белом шоколаде (от 390 рублей). Оформить предзаказ можно на сайте «Поляна Доставка». @somsomsom_io</t>
+  </si>
+  <si>
+    <t>01.04.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8641</t>
+  </si>
+  <si>
+    <t>Обновляемся и расхламляемся: в «Бутылисте» пройдёт апрельский своп 5 апреля в кооперативе «Бутылист» пройдёт весенний своп от команды «НеНовое». Своп — это экологичная альтернатива шоппингу и избыточному потреблению. Он поможет расхламить гардероб и дом: вы сможете найти ненужным вещам новых хозяев и бесплатно забрать домой те предметы, которые вам понравятся. На весенний своп можно принести: 🔵одежду и обувь; 🔵аксессуары и украшения; 🔵посуду; 🔵декор и вещи для дома — всё в хорошем состоянии; 🔵всё, что связано с растениями: горшки, семена, инвентарь, черенки и отростки. Участники могут забирать понравившиеся вещи в любом количестве. Оставшиеся после свопа предметы передадут на благотворительность. Начало в 15:00. Стоимость входа — 300 рублей. Для детей и подростков до 14 лет — вход бесплатный. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>31.03.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8640</t>
+  </si>
+  <si>
+    <t>Привет, всем, кто нас читает! У нас новости: мы запускаем опен‑колл для журналистов, блогеров, музыкантов, писателей и всех увлечённых людей из городов Поволжья. Наш фокус на лайфстайле и культуре: рассказываем о творческих проектах, культурных событиях и интересных людях региона. Хотим сразу уточнить: сердце проекта остаётся в Самаре. Мы продолжим рассказывать о жизни города, его жителях и событиях. Но теперь планируем объединить вокруг себя соседние города. Наша цель — создать общее информационное и культурное пространство для Поволжья, где каждый город сможет поделиться своими новостями и особенностями. Кого мы ищем: журналистов и авторов Telegram‑каналов, блогеров, музыкантов и представителей лейблов, писателей и представителей книжных издательств, любителей кино — тех, кто готов делиться впечатлениями и находить интересные истории. Что предлагаем вместе: ➿готовить совместные публикации и спецпроекты; ➿обмениваться новостями и идеями; ➿сформировать региональную сеть авторов и корреспондентов; ➿поддерживать локальные инициативы и культурные события. Если вы живёте в Тольятти, Ульяновске, Казани, Нижнем Новгороде или любом другом городе на Волге — будем рады пообщаться! Расскажите, какие темы вам интересны, о ком стоит написать, какие события стоит осветить. Мы хотим, чтобы наше медиа отражало жизнь разных уголков Поволжья. Основной контакт для связи — Данила, пишите ему: @slowdiscoq. В сообщении расскажите немного о себе и о том, как видите возможное сотрудничество — будем рады познакомиться поближе! Ещё одна просьба: поделитесь этим постом с друзьями и знакомыми, особенно если среди них есть журналисты, блогеры, музыканты, писатели или просто увлечённые люди из городов Поволжья. Чем больше участников присоединится, тем разнообразнее и содержательнее получится наше медиа. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>31.03.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8639</t>
+  </si>
+  <si>
+    <t>73 произведения о Волге: в Третьяковской галерее в Самаре откроется выставка «Состояние потока. Волга в русском искусстве» С 30 апреля по 28 сентября в Третьяковской галерее в Самаре пройдёт выставка «Состояние потока. Волга в русском искусстве». Куратором проекта выступит Константин Зацепин, сокуратором — Андрей Ефиц. Экспозиция призвана показать, как русское искусство осмысляло отношения человека и Волги на протяжении последних двух столетий, и ответить на ключевой вопрос: как современное общество воспринимает Волгу и каким образом река стала неотъемлемой частью «классического русского пейзажа». Концепция выставки отражает эволюцию образа Волги в искусстве. В XIX веке реку возвеличивали как символ России, в XX веке её «укротили» в интересах человека, а современные художники воспринимают Волгу как живой организм — нечто равное человеку, обладающее собственной биографией, непростым характером и даже своими правами. География проекта охватывает всё течение Волги, а сама экспозиция выстроена как путешествие сквозь эпохи: зрители смогут погрузиться в разные режимы восприятия реки в различные исторические периоды. Всего на выставке представят 73 произведения 50 российских художников — от мастеров начала XIX века до наших современников. Среди авторов работ — Алексей Саврасов, Исаак Левитан, Архип Куинджи, Фёдор Васильев, Борис Кустодиев, Кузьма Петров‑Водкин, Михаил Нестеров, Александр Куприн, Аристарх Лентулов, Георгий Нисский и другие. В реализации проекта приняли участие ведущие культурные институции страны: Государственная Третьяковская галерея, Государственный Русский музей, Государственный центральный музей современной истории России, Астраханская государственная картинная галерея им. П. М. Догадина, Государственный музей изобразительных искусств Республики Татарстан, Нижегородский государственный художественный музей, Самарский областной художественный музей, Тольяттинский художественный музей и Ярославский художественный музей. 〰️Билеты на выставку уже доступны на сайте. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>30.03.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8638</t>
+  </si>
+  <si>
+    <t>Удача в чашке: Skuratov Coffee проведёт День Тайного Напитка 1 апреля сеть кофеен Skuratov Coffee вновь проведёт свой традиционный День Тайного Напитка — милый весенний ритуал, который уже полюбился многим гостям. Акция пройдёт во всех заведениях сети. Как это работает: 🔵За фиксированную стоимость вы выбираете открытку с очаровательным персонажем. 🔵Стираете скретч‑слой — и перед вами появляется небольшое предсказание на день: доброе напутствие, лёгкая шутка или мудрая мысль. 🔵Бариста готовит напиток, который идеально соответствует вашему посланию. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>29.03.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8633</t>
+  </si>
+  <si>
+    <t>Российская инди‑сцена на неделе: метал‑фолк от Sylva, новый альбом от «Дайте танк (!)», рефлексивный сингл от Pluush и винтажное диско от Pompeya ➿ Дайте танк (!) — Радио Пепел Любимая многими группа вернулась с новым альбомом всего год спустя после «Хрупко». Продолжение концепции 10‑летней давности «Радио Огонь»: пластинка стилизована под эфир вымышленной радиостанции и описывает события одной летней ночи. В записи участвовали Вася Васин под псевдонимом Коля Колин из «Кирпичей», Катя Павлова, «Настежь», «Хватит Паясничать» и Иван Курочкин из «Электрофореза». ➿sylva — Первобытное Метал-фолк-кор история зарождения человечества и человечности, их первых шагов из-под тяжести самого глубокого прошлого. Перегруженные гитары, этно-инструменты, эклектика наших дней и прошедших веков, запада и востока. Кроме того, на релизе есть совместная работа с еще одним самарским коллективом TYAGOTENIE. ➿PLUUSH — Твоя планета тут Трек, который стал эмоциональным манифестом нового этапа в творчестве проекта Аллы Фармер и Ильи Ночки и ярким примером трансформации от ранних работ с их игривым образом «плюшевых куколок» к более зрелому звучанию. Песня об одиночестве, зимней застывшей тревоге и мечтах о том, что где‑то есть место, где всё это не произойдёт. ➿VODOPADY — Монстр Новый сингл самарской группы — решительное возвращение к яростному гитарному звуку. В центре повествования — тема ненависти к себе, своему телу, собственным поступкам и словам. ➿Pompeya — Thanks Пятитрековый релиз в фирменном стиле группы: расслабленный саунд в духе диско 70–80‑х годов с узнаваемым лоском и лёгкостью, за которые коллектив полюбили ещё на «Пикнике Афиши» и в клубе «Солянка». #сом_релиз</t>
+  </si>
+  <si>
+    <t>28.03.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8632</t>
+  </si>
+  <si>
+    <t>Этим летом Самара снова услышит Roof Live: второй сезон культового фестиваля Представьте: тёплый летний вечер, городской пейзаж на фоне — и любимые песни вживую. Самара вновь станет эпицентром музыкальной жизни — с июля по август пройдёт во второй раз культовый фестиваля Roof Live. Программа обещает быть разнообразной: 11 июня выступит Дельфин, 13 июня гостей порадует Моя Мишель, а 26 июня на сцену выйдет IOWA. В июле музыкальная эстафета продолжится: 3 июля выступят Градусы, 11 июля публика услышит Линду, а 17 июля за настроение будет отвечать Гудтаймс. Завершат сезон августовские концерты: 7 августа на фестивале появится Асия, а 14 августа — легендарный Найк Борзов. ➡️ Билеты на летние концерты уже доступны на сайте. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>28.03.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8631</t>
+  </si>
+  <si>
+    <t>Повышенный спрос, дождь и снегопад, воля алгоритмов – сколько раз по этим причинам вы переплачивали за такси? Делимся лайфхаком для выгодных поездок. Drivee – это альтернатива классическим такси-сервисам с фиксированными тарифами и динамическим ценообразованием. Его удобство в отсутствии алгоритмов агрегаторов: — Вы сами выбираете водителя по рейтингу и машине; — Вы сами назначаете цену за поездку. Больше не нужно ждать, когда снизится спрос на такси и ехать за двойную цену. Например, поездка с проспекта Кирова до старой набережной будет стоить от 200 рублей. А до аэропорта можно назначать цену от 700 рублей. Начать экономить на такси можно, скачав приложение Drivee: https://drivee.onelink.me/4L3p/5tunhwdd</t>
+  </si>
+  <si>
+    <t>27.03.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8630</t>
+  </si>
+  <si>
+    <t>Блиц с Мальвиной Лебовски и Пашей Ждановым: к выходу мини‑альбома «Туше» Взяли блиц‑интервью у певицы и блогерки М. Лебовски и продюсера Паши Жданова к выходу её нового мини‑альбома «Туше». Работа продолжает линию дебютного релиза «Меломаниачка»: музыкально и тематически она развивает уже знакомые мотивы. В трёх треках альбома можно услышать дуэт голосов — женские партии записала сама Мальвина Лебовски, мужские взял на себя Паша Жданов (Ада, Принц Черноземья, Супергруппа). Читайте блиц‑интервью и слушайте новый мини‑альбом на всех стриминговых платформах! @somsomsom_io</t>
+  </si>
+  <si>
+    <t>27.03.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8624</t>
+  </si>
+  <si>
+    <t>26.03.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8611</t>
+  </si>
+  <si>
+    <t>INTERVALS 2026: медиаискусство в сердце Нижнего Новгорода Международный фестиваль медиаискусства INTERVALS пройдёт в Нижнем Новгороде с 23 по 26 апреля — и это будет погружение в мир искусства, технологий и городской среды. Тема этого года — «Знак / Символ»: исследуем, как знаки и символы вплетаются в городскую ткань, становятся самостоятельными художественными объектами и помогают медиаискусству формировать новые смыслы и связи. Что ждёт гостей INTERVALS 2026? Четыре дня насыщенной программы: бесплатная городская мультимедийная выставка, образовательная программа, музыкальные выступления и аудиовизуальные перформансы. Программа фестиваля: ➿23 апреля — концерт‑открытие в пространстве ЦЕХ*. Режиссёр — хореограф Владимир Варнава, лауреат театральной премии «Золотая маска». В программе: хор Attaque de panique и Gruppa Varnava. Живой звук голосов, хореография и мультимедийное световое оформление сольются в единое действие. ➿24–25 апреля — аудиовизуальные перформансы от ярких артистов: 404.zero, digital moss, Shihua Ma, Алексей Руденко (arthew0) ➿25 апреля — ночная музыкальная программа в пространстве ЦЕХ*: выступят ГЛУМ, Symbol, Хаски, проект «Станция метро Горьковская» и Kirill Shapovalov. ➿25–26 апреля — образовательная программа. На городской мультимедийной выставке, которая пройдёт на разных локациях Нижнего Новгорода, как внешних, так и внутренних, будут представлены работы российских и зарубежных художников: Quayola (Италия), Josep Poblet (Испания), Saeed Gebaan (Саудовская Аравия), mammasONica (Италия), SKGPLUS (Китай), Filip Roca, PANTERRA, Sasha Kojjio, OUROBOROS, dreamlaser, KBDUKE, Антон Мороков, Денис Астахов. Также зрители увидят проекты победителей открытых конкурсов фестиваля и мультимедийные инсталляции партнёров. ➡️ Встречаемся в Нижнем с 23 по 26 апреля @somsomsom_io</t>
+  </si>
+  <si>
+    <t>25.03.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8607</t>
+  </si>
+  <si>
+    <t>В поисках баланса: в Самаре и Тольятти покажут короткометражный фильм о предпринимательстве Предприниматели Самарской области раскрывают изнанку бизнеса в короткометражном фильме «В партнёрстве с собой». Картина создана самими предпринимателями региона — они выступили не только в роли продюсеров, но и в качестве актёров. Цель проекта — открыто показать внутреннюю сторону бизнеса, о которой редко говорят публично. В центре повествования — Саша, владелец креативного агентства. После срыва крупного проекта он теряет уверенность в себе и контроль над компанией. Давление со стороны команды, высокие ожидания клиентов и внутренние сомнения доводят героя до кризиса. Постепенно он приходит к важному осознанию: пока внутри царит хаос, справиться с внешними проблемами невозможно. Сценарий написала бизнес‑психолог Елена Юсупова на основе реальных историй предпринимателей, переживших управленческие кризисы и выгорание. Съёмки проходили в Самаре и на живописных природных локациях за Волгой. В создании фильма приняли участие более 29 человек: профессиональная съёмочная группа и предприниматели‑актёры. Картина уже удостоена награды за лучшую операторскую работу на фестивале «Киномалия» в Москве. Церемония прошла в январе этого года в кинотеатре «Октябрь». Закрытые показы фильма состоятся: 26 марта, 19:00 — в Самаре в кинотеатре «Художественный», 1 апреля, 14:00 — в Тольятти в «Парк отеле». Для записи — @thebestbouritto @somsomsom_io</t>
+  </si>
+  <si>
+    <t>24.03.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8601</t>
+  </si>
+  <si>
+    <t>Провокационный Лантимос возвращается: на большой экран вернётся фильм греческого режиссёра «Убийство священного оленя» Уже через пару дней в повторный прокат выходит «Убийство священного оленя» — пятый фильм Йоргоса Лантимоса, главного представителя «странной новой волны» греческого кино и обладателя множества международных наград. Картина, отмеченная Призом за лучший сценарий на Каннском кинофестивале 2017 года, закрепила за режиссёром репутацию мастера провокационного авторского кино. Это второй фильм режиссёра, снятый в Америке с участием голливудских звёзд. После успеха «Лобстера» Лантимос уленверенно закрепился в международном кинематографе и продолжил исследовать границы человеческого поведения через призму абсурда и жёсткой морали. В центре актёрского ансамбля — звёзды мирового кино: Колин Фаррелл в роли кардиохирурга Стивена Мёрфи, Николь Кидман — его жена Анна, Барри Кеоган — загадочный юноша Мартин, а также Алисия Сильверстоун и Рэффи Кэссиди. Игра Кеогана была особенно отмечена критиками и принесла ему награду за лучшую мужскую роль второго плана на Irish Film &amp; Television Awards, а сам актёр получил международное признание именно после этой роли — его исполнение называют «пугающе убедительным». Напряжённая трагедия о вине и ответственности начинается как психологический триллер, а по мере развития сюжета фильм перерастает в современную интерпретацию античного мифа об Ифигении и жертвоприношении священного оленя Артемиде. Лантимос использует древний сюжет для исследования актуальных тем: вины, рациональности, цены профессиональных ошибок и кризиса семейных отношений. Визуальная эстетика строится на статичных кадрах, длинных планах и симметричной композиции: фронтальные ракурсы напоминают античные барельефы, а широкоугольные объективы слегка искривляют пространство. Тревожную атмосферу усиливает саундтрек Фартеиса Сэлмонса с диссонансными мотивами — в отдельных сценах звучит музыка Дьёрдя Лигети. На этих выходных, 28 марта, в кинотеатре #ёкино можно будет увидеть провокационную картину на большом экране в оригинале с русскими субтитрами и обсудить её с приглашённым спикером Ярославом Левиным, историком кино и поп‑культуры. Начало в 18:00. Билеты: 500 рублей. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>24.03.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8600</t>
+  </si>
+  <si>
+    <t>«Почему девушки выбирают плохих парней»: новая программа писателя Александра Бессонова 29 марта концертный зал «Универ Студия» станет местом встречи с литературой — здесь пройдёт программа новосибирского писателя Александра Бессонова «Почему девушки выбирают плохих парней», известная также как «Ху из мистер Фролов?». В центре внимания — плутовской роман и его герой, обаятельный мошенник Олег Фролов. Автор приглашает поразмышлять: почему персонажи вроде Ходжи Насреддина, Швейка и Остапа Бендера, вопреки своим проделкам, вызывают симпатию? И что скрывается за вечным поиском справедливости — тем, что движет судьями, прокурорами и адвокатами на протяжении веков? Александр Бессонов известен как мастер короткой прозы и автор книг «Чарли», «Добрее» и «Мадам». Победа на фестивале «БеспринцЫпные чтения» с рассказом «Граф Монте‑Кристо» закрепила за ним репутацию талантливого рассказчика. Его тексты полюбились широкой аудитории — их с удовольствием читают со сцены Катерина Шпица, Павел Деревянко и другие резиденты проекта. Начало в 18:00. Билеты: от 1000 рублей. @somsomsom_io</t>
+  </si>
+  <si>
+    <t>24.03.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8596</t>
+  </si>
+  <si>
+    <t>🌿 Весна-вкусна: Skuratov Coffee представили сезонные напитки Весна уже чувствуется в воздухе — и Skuratov Coffee решил поддержать это настроение новым сезонным меню «Весна зелёная». Команда сети вдохновилась поздней весной: когда всё вокруг цветёт, зеленеет и становится по‑настоящему тепло. Наша редакция уже попробовала новинки, чтобы поделиться впечатлениями с вами! ☕️ Латте с мятой и мелиссой Сладкий, ароматный, будто с бабушкиного огорода. Сливочный вкус здесь идеально дополнен пряностью мелиссы и освежающей нотой мяты. 🍓Фильтр с клубникой и тархуном Неожиданное, но удачное сочетание: благородная горчинка кофе, лёгкая кислинка клубники и тонкая пряность тархуна создают яркий и в меру сладкий профиль. 🍵 Матча‑латте с малиновой пеной Лёгкий и свежий напиток, где кисло‑сладкие ягодные ноты идеально сочетаются со сливочно‑травяным вкусом матчи. Отличный выбор даже для тех, кто раньше не был фанатом этого напитка! Советуем не откладывать знакомство с новинками — заглядывайте в кофейни Skuratov Coffee и оцените сами✨ @somsomsom_io</t>
+  </si>
+  <si>
+    <t>21.03.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8582</t>
+  </si>
+  <si>
+    <t>Новая подборка новинок отечественной инди‑сцены: мини-альбом hehehe, неизданная композиция Альянса 80‑х, мечтательный трек «Дайте танк(!)» и танцевальный SPLAV от LAVBLAST. 💫 hehehe — Из дома в дом Меланхоличный инди‑рок о прощании с прошлым и адаптации к новому: музыканты осмысляют переезд из Владивостока в Москву. Пять треков метафорически отражают пять стадий принятия: от отрицания и гнева до торга, депрессии и, наконец, принятия. Мини-альбом раскрывает личные переживания артистов за период после переезда и показывает, как они постепенно осознают и принимают свой выбор. 💫 FÓLGA — Усталая я Новый альбом Ольги Фокиной, бэк‑вокалистки «Хадн Дадн» — это одиннадцать песен о сложных и деструктивных романтических отношениях, история эмоционального выгорания и прощания с прошлым. Музыка сочетает синти‑поп, инди‑электронику и хип‑хоп с вкраплениями фолковых интонаций — отсылками к 10‑летнему опыту артистки в фольклорном ансамбле. Альбом звучит нервно и пронзительно — он для тех, кто переживает травмы, справляется с рутиной и учится отпускать прошлое. 💫 LAVBLAST, SP4K — SPLAV Полина Фаворская (ex. Serebro) и Риша Раш вместе с продюсером SP4K выпустили третий альбом — своеобразный трибьют клубной музыке 90‑х и 00‑х. Среди треков можно услышать как попсовые мотивы в духе «Гостей из будущего», так и рейверские истории в стилях электро, тек‑хаус, техно, драм‑н‑бейс. 💫 CNQR+, plenka — Aireco Лоуфайный трек в духе Frutiger Aero с винтажными синтезаторами 2000‑х. Лёгкая танцевальность и волна ностальгии — будто листаешь старые цифровые фото. 💫 Песочница имени меня — Крыса Инди‑рок‑сингл открывает будущий альбом «Маленькие девочки и большие мальчики» — высказывание о травмах взросления и унаследованных установках. В основе песни — метафора о крысе, которая в попытках спастись от кота попадает в бутылочное горлышко: так иллюстрируется иллюзорное спасение в алкоголе. Музыкально трек строится на контрасте: безмятежное начало постепенно сменяется тревожным, гротескным звучанием, а нестандартный ритм куплетов перетекает в мелодичные припевы. Обложка сингла создана в необычной концепции: барабанщика группы поместили в 400‑литровую самодельную бутылку. 💫 Дайте танк(!) — Песня Мечтательный сингл о силе музыки — о том, как одна песня способна пробудить давно забытые воспоминания и погрузить в состояние лёгкого транса. Параллельно трек намекает на альбом «Радио Огонь», 10-летие которого отмечается в этом году. 💫 АЛЬЯНС — Быть на краю Культовая нью‑вейв‑группа выпустила неизданную композицию, созданную ещё в середине 1980‑х годов. Звучание трека воссоздаёт ностальгическую атмосферу эпохи: в нём отчётливо прослеживается фирменный стиль коллектива, знакомый слушателям по хиту «На заре». По словам музыкантов, песня, написанная в период масштабных перемен, сегодня обретает особую актуальность — она передаёт состояние души, «которая хочет петь от избытка силы сделать шаг в новую реальность». Композиция войдёт в юбилейный сборник к 45‑летию группы наряду с ремейками её самых ярких песен. 💫 Ностальгия недели: Mujuice — Downshifting Пятнадцать лет назад, случился мини‑переворот в российской инди‑музыке — вышел Downshifting Муджуса. Альбом‑эпоха для российской инди‑музыки возродил интерес к русскоязычной музыке и объединил передовую электронику с поп‑песнями в безупречном балансе. Музыканта сравнивали с Цоем, а релиз называли «Морским» XXI века: спустя 15 лет он остаётся голосом поколения и источником множества трактовок. #сом_релиз</t>
+  </si>
+  <si>
+    <t>20.03.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/8576</t>
+  </si>
+  <si>
+    <t>«Самое красивое место, где я когда‑либо был»: фотоэкспозиция на новой выставке галереи «Виктория» Заметили, как порой скептически относятся люди к фотографиям на выставках? Опустим консервативный взгляд на искусство — тот самый, что оценивает всё исключительно через призму насмотренности живописью эпохи Ренессанса, — и обратимся к современному искусству. И даже тут картина знакомая: рукотворные работы вопросов не вызывают, а вот само присутствие фотографии в экспозиции тут же провоцирует тот самый ошеломляющий для меня вопрос: «Разве фотография — это искусство?» Снимки будто по умолчанию воспринимаются как нечто второстепенно. Не буду пускаться в философские дебри о субъективности восприятия, но предлагаю всё же обратить внимание на кадры из новой экспозиции «Самое красивое место, где я когда‑либо был» — она открылась в обновлённом здании галереи «Виктория». Всего в экспозиции шесть фоторабот, и каждая, честно говоря, заслуживает куда более пристального разглядывания. Но в рамках этого обзорного текста пробегусь по ним кратко — и сразу оговорюсь: всё ниже — сугубо моё субъективное мнение. ➿Вольфганг Тильманс, «Самое красивое место, где я когда‑либо был» (2002). Это заглавный снимок выставки — кадр с острова Санту‑Антан. Я вижу его просторным и полупустым — и оттого особенно умиротворяющим: бескрайнее белое пространство лишь кое‑где расцвечено насыщенными цветными пятнами. ➿Андреас Гурски, «Тур де Франс» (2007) Максимально масштабный снимок важнейшей велогонки во французских Альпах. Одна из тех работ, где человечество буквально кажется горсткой муравьёв на фоне израненной природы. Здесь есть всё: и лёгкая хаотичность, и динамика, и ненасыщенные цветные пятна, и куча деталей — глаз так и цепляется за каждую мелочь. ➿Александр Гронский. «Диптих без названия» (2010, 2018) и «Работа без названия» (2023) На снимках — застройка Люберецкого карьера: эта своенравная окраина, тот самый «недогород» и «переполе», что моментально отозвались во мне вайбами моего детства. Отдельно хочется отметить деликатнейшую художественную цветокоррекцию диптиха — выглядит по‑настоящему живописно. ➿Олег Кулик, из серии «Лозунги», № 8 (2003). Сама тема — сосуществование природы и человечества — мне близка и интересна. Но конкретно эта работа, увы, не произвела на меня сильного впечатления. Да, она меланхоличная, с неплохим сюжетом, но вот художественная составляющая… как бы это сказать… не вау. ➿Марио Тестино, Brouwersgracht, Амстердам, L’Uomo Vogue (1999) Вот это — сильнейший финальный аккорд всей выставки. При первом же взгляде на снимок вспоминаются лучшие работы признанных мастодонтов фотографии, а в голове тут же всплывает мысль: «А вот раньше!..» Эта работа воистину вне времени, вне языков и вне суетливого мельтешения жизни. Именно то, что мы обычно и называем искусством. Составить собственное впечатление о выставке «Самое красивое место, где я когда‑либо был», посвящённой пейзажу в российском и зарубежном искусстве ХХ–XXI веков, можно в галерее «Виктория» — экспозиция будет открыта до 17 мая. — Фотография и текст: Ксения Вострикова #Ксюша_и_фотки</t>
+  </si>
+  <si>
+    <t>19.09.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9306</t>
+  </si>
+  <si>
+    <t>«Банда аутсайдеров» — один из характерных фильмов Жан-Люка Годара и всей французской новой волны «Банда аутсайдеров» — это как если бы «Алиса в стране чудес» встретила Франца Кафку, по меткой характеристике самого Годара. История трех героев и их попытки ограбления в Париже оказывается лишь поводом для дерзкой игры режиссера в нуар, продолжающей линию, заданную «На последнем дыхании». Жанровый каркас криминального фильма вновь превращается в легкий, почти небрежный танец идей и образов: черно-белый, одновременно беззаботный и меланхоличный, пронизанный духом юности, фантазий и свободы. Визуальный ряд здесь не иллюстрация для сценария, но самодостаточное выразительное средство с яркими сценами, среди которых знаменитый забег по Лувру, импровизационный танец в кафе, короткий фрагмент полной тишины. В этих моментах, навсегда вошедших в историю кино, и раскрывается магия новой волны, где важнее не сюжет, а само течение жизни и ее странный, неуловимый ритм. Эта картина вдохновила многих режиссеров — от Бернардо Бертолуччи, повторившего эпизод в Лувре в «Мечтателях», до Квентина Тарантино, который не только переосмыслил танец в «Криминальном чтиве», но и назвал свою кинокомпанию A Band Apart в честь фильма. 19 сентября, 18:00 — приглашаем ретроперспективный показ одного из самых обаятельных фильмов классика французского и мирового кинематографа с участием приглашенного спикера: Ксения Полозова, координатор по культуре Альянс Франсез Самара ⚫️Билеты Показ пройдет на французском языке с русскими субтитрами.</t>
+  </si>
+  <si>
+    <t>18.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/somsomsom_io/9305</t>
+  </si>
+  <si>
+    <t>Молоко плюс шутки: литературный стендап по «Заводному апельсину» Уже в это воскресенье разбираем скандальный роман Энтони Бёрджесса. Выясним, почему история об Алексе и его банде до сих пор будоражит умы, и обсудим: 🔶как так вышло, что английские подростки заговорили на русском сленге и при чём тут Ленинград; 🔶работает ли «метод Людовика» и можно ли насильно сделать человека добрым; 🔶как Бетховен связан с криминалом. Литературовед Лена Докучаева разложит антиутопию по полочкам, а самарские комики Кирилл Карташев и Евгений Караваннов сделают всё, чтобы «Рюмочка» наполнилась звонким смехом. Встречаемся 20 сентября в 19:00 🥛 ➡️ Билеты — по ссылке. Гарантием: удовольствие получат даже те, кто не читал 👁 #сом_книжный</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3386,62 +5162,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H335"/>
+  <dimension ref="A1:H534"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3416.309" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4686.856" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -11344,50 +13120,3433 @@
       <c r="C334" t="s">
         <v>998</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>999</v>
       </c>
       <c r="E334">
         <v>1038</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
         <v>49858</v>
       </c>
       <c r="B335" t="s">
         <v>1000</v>
       </c>
       <c r="C335" t="s">
         <v>1001</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="E335">
         <v>1003</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>112219</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E336">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>112220</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E337">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>112221</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E338">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>112222</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E339">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>112223</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E340">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>112224</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>112225</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E342">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>112226</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E343">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>112227</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E344">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>112228</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E345">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>112229</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E346">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>112230</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E347">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>112231</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E348">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>112232</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E349">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>112233</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E350">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>112234</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E351">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>112235</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>112236</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E353">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>112237</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E354">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>112238</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E355">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>112239</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E356">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>112240</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E357">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>112241</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E358">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>112242</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E359">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>112243</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E360">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>112244</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E361">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>112245</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E362">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>112246</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E363">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>112247</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E364">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>112248</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E365">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>112249</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E366">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>112250</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E367">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>112251</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E368">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>112252</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E369">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>112253</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E370">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>112254</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E371">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>112255</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E372">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>112256</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E373">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>112257</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E374">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>112258</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E375">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>112259</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E376">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>112260</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>112261</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>112262</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E379">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>112263</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E380">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>112264</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E381">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>112265</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E382">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>112266</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E383">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>112267</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E384">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>112268</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E385">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>112269</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E386">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>112270</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E387">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>112271</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E388">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>112272</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E389">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>112273</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E390">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>112274</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E391">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>112275</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E392">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>112276</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E393">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>112277</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E394">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>112278</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E395">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>112279</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E396">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>112280</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E397">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>112281</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E398">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>112282</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E399">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>112283</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E400">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>112284</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E401">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>112285</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E402">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>112286</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E403">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>112287</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E404">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>112288</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E405">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>112289</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E406">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>112290</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E407">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>112291</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E408">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>112292</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E409">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>112293</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E410">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>112294</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E411">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>112295</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E412">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>112296</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E413">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>112297</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E414">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>112298</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E415">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>112299</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E416">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>112300</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E417">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>112301</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E418">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>112302</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E419">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>112303</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E420">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>112304</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E421">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>112305</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E422">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>112306</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E423">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>112307</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E424">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>112308</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E425">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>112309</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E426">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>112310</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E427">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>112311</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E428">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>112312</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E429">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>112313</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E430">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>112314</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E431">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>112315</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E432">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>112316</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E433">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>112317</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E434">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>112318</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E435">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>112319</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E436">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>112320</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E437">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>112321</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E438">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>112322</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E439">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>112323</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E440">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>112324</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E441">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>112325</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E442">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>112326</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E443">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>112327</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E444">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>112328</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E445">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>112329</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E446">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>112330</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E447">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>112331</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E448">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>112332</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E449">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>112333</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E450">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>112334</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E451">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>112335</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E452">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>112336</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E453">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>112337</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E454">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>112338</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E455">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>112339</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E456">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>112340</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E457">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>112341</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E458">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>112342</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E459">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>112343</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E460">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>112344</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E461">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>112345</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E462">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>112346</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E463">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>112347</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E464">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>112348</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E465">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>112349</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E466">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>112350</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E467">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>112351</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E468">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>112352</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E469">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>112353</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E470">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>112354</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E471">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>112355</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E472">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>112356</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E473">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>112357</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E474">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>112358</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E475">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>112359</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E476">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>112360</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E477">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>112361</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E478">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>112362</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E479">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>112363</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E480">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>112364</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E481">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>112365</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E482">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>112366</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E483">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>112367</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E484">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>112368</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E485">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>112369</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E486">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>112370</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E487">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>112371</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E488">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>112372</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E489">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>112373</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E490">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>112374</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E491">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>112375</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E492">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>112376</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E493">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>112377</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E494">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>112378</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E495">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>112379</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E496">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>112380</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E497">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>112381</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E498">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>112382</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E499">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>112383</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E500">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>112384</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E501">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>112385</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E502">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>112386</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E503">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>112387</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E504">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>112388</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E505">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>112389</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E506">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>112390</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E507">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>112391</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E508">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>112392</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E509">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>112393</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E510">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>112394</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E511">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>112395</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E512">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>112396</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E513">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>112397</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E514">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>112398</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E515">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>112399</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E516">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>112400</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E517">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>112401</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E518">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>112402</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E519">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>112403</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E520">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>112404</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E521">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>112405</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E522">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>112406</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E523">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>112407</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E524">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>112408</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E525">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>112409</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E526">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>112410</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E527">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>112411</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E528">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>112412</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E529">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>112413</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E530">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>112414</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E531">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>112415</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E532">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>125666</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E533">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>125667</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E534">
+        <v>555</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">