--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3656">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -6891,50 +6891,4139 @@
     <t>02.01.26 11:20</t>
   </si>
   <si>
     <t>t.me/enter_samara/15978</t>
   </si>
   <si>
     <t>В Самаре состоится большой праздничный концерт групп WLVS, BAJINDA BEHIND THE ENEMY LINES, МАТЬМАЧЕХА Он пройдет 4 января в ивент-холле «Сигнал». Выступят: — BAJINDA BEHIND THE ENEMY LINES: самарская группа со звучанием на стыке инди-рока, трип-хопа и психоделии; — WLVS: трио из самарского подполья и по совместительству одна из самых значимых групп в современном российском андеграунде; — МАТЬМАЧЕХА: рок-группа, которая верит в силу первой влюбленности, в утренний свет после бессонной ночи и в то, что басовый грув всё ещё может сказать больше, чем сто слов. Начало концерта в 19:00. Билет: от 1 300 рублей. @enter_samara</t>
   </si>
   <si>
     <t>02.01.26 07:11</t>
   </si>
   <si>
     <t>t.me/enter_samara/15977</t>
   </si>
   <si>
     <t>Завтра в Самаре пройдет стендап-концерт под аккомпанемент джазового оркестра Самарский стендап клуб представит лучший материал за год под аккомпанемент джазового оркестра. Концерт пройдет на площадке ДКЖ им. Пушкина 3 января. Гостей ждет шоу с проверенными шутками от Дарьи Кирсановой, Максима Исчалова, Евгения Караваннова, Алексея Муллина, Егора Сямукова и Кирилла Карташева. 3 января, 20:00 / Билет: от 1 500 рублей @enter_samara</t>
   </si>
   <si>
     <t>01.01.26 07:03</t>
   </si>
   <si>
     <t>t.me/enter_samara/15976</t>
   </si>
   <si>
     <t>Ну как, ожили? Поздравляем всех с наступившим 2026 🎅 Под этим постом можете делиться самыми яркими фотокарточками вчерашней ночи! @enter_samara</t>
+  </si>
+  <si>
+    <t>15.09.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19704</t>
+  </si>
+  <si>
+    <t>В «Вечно молодом» выступит группа WLVS 26 сентября в «Вечно молодом» WLVS презентует новый альбом «Субъект №2» при поддержке Shit Happiness. Группа WLVS была образована в Самаре в конце 2011 года, начиная с 2014 года группа регулярно выезжает на концерты по России и в Европу. С 2015 года начинает регулярно проводиться «Подполье Фест» организованный идейным вдохновителем и вокалистом группы Максимом Смирновым, где выступают самые яркие представители новой андеграундной волны музыки в России. Начало в 19:00. Билет: 1 200 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>15.09.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19703</t>
+  </si>
+  <si>
+    <t>Кинотеатр на набережной закрылся Осень официально наступила: теперь на кино в «Филине» можно будет попасть только весной 2027 года. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>15.09.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19700</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет премьера экшн-триллера «НАТИСК» «НАТИСК» — это новый фильм от студии «А24» режиссера-визионера Адама Вингарда, автора «Годзиллы против Конга» и триллера «Гость». В нем сочетаются ретро-стилистика, элементы слэшера и научной фантастики. По сюжету военный эксперимент выходит из-под контроля, из сверхсекретной лаборатории сбегает группа безжалостных суперсолдат — генетически модифицированных машин, уничтожающих все живое на своем пути. Оставляя за собой кровавый след, они нападают на дом Селесты — и теперь ей придется вспомнить все навыки своего прошлого. Премьера состоится в «Синема Парк Парк Хаус» завтра, 16 сентября, 19:30. Билет: от 480 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>15.09.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19699</t>
+  </si>
+  <si>
+    <t>Сервис «Литрес» и агентство Magram MR выяснили, какие слова вызывают у россиян больше всего отторжения. Главным раздражителем оказался молодежный сленг. В исследовании чаще всего жаловались на слова «кринж», «рофл», «инфа», «лол» и «имба» https://entermedia.io/news/issledovanie-kakie-slova-bolshe-vsego-razdrazhayut-rossiyan/ А какое из этих сленговых слов раздражает вас сильнее всего? ❤️‍🔥 — Кринж 🙈 — Рофл 🗿 — Инфа 😁 — Лол 🔥 — Имба 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>15.09.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19698</t>
+  </si>
+  <si>
+    <t>#гдеработать Говорят, лучшие решения приходят спонтанно. Например, взять и откликнуться на вакансию — держите подборку — Благотворительный фонд «ТЫ ДОМА» ищет специалиста по социальной работе. Он займется социальным сопровождением клиентов, помощью в восстановлении документов, оформлении выплат, трудоустройстве, поиске родственников и решении других социальных вопросов. Откликнуться по номеру +7 (927) 704-63-20; — Concept Studio в поисках мастера ногтевого сервиса с опытом от года в студию на ул. Солнечной, 12. Предлагают удобный график, предсказуемый доход, обучение. Откликнуться; — Литературный музей ищет администратора, который будет консультировать гостей, помогать формировать экскурсии, отвечать на звонки и письма, вести онлайн запись на загятия и экскурсии, приглашать новых посетителей. Условия — оформление по ТК РФ, выходные — понедельник и вторник. Откликнуться на почту samara.litmus@yandex.ru. Если вы хотите, чтобы вашу вакансию опубликовали — пишите нашему редактору Полине Сотниковой @appoluna. В тексте нужно указать позицию, функционал, требования к соискателю и условия работы. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>15.09.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19697</t>
+  </si>
+  <si>
+    <t>В Музее Модерна расскажут, как самарцы проводили лето с XVI по XXI век Андрей Кочетков, основатель «Том Сойер Феста, прочитает лекцию «Лето в Самаре: как менялась жизнь в тёплое время года с XVI по XXI век». Поговорят о том, чем занимались летом в Самаре во времена князя Засекина, Степана Разина, Петра I, Николая II и на протяжении XX века. И о том, как берега резкого изгиба Волги у Самары, бывшие одним из самых разбойничьих мест во всем течении реки, приобрели стараниями человека нынешний курортный флер. 20 сентября, 17:00 / Билет: 200 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>15.09.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19696</t>
+  </si>
+  <si>
+    <t>Самарцы назвали желаемый размер МРОТ Жители Самарской обласьт считают, что минимальная зарплата должна составлять около 54 800 рублей в месяц. Такие результаты исследования приводит SuperJob. За последние семь месяцев ожидания самарцев выросли на 4,6%. В феврале горожане называли сумму 52,4 тыс. рублей, в июне 2025 года — 51,2 тыс., а сейчас — 54,8 тыс. рублей. При этом федеральный МРОТ с января 2026 года составляет чуть более 27 тыс. рублей. Более высокий минимум установлен в Москве — 39,7 тыс. рублей и Санкт-Петербурге — 31,2 тыс. рублей. Самые высокие ожидания зафиксировали в Москве — 64 тыс. рублей. В Санкт-Петербурге жители назвали 60 тыс. рублей, в Хабаровске — 58 тыс., в Красноярске — 57,6 тыс., а в Краснодаре — 57,3 тыс. рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>15.09.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19686</t>
+  </si>
+  <si>
+    <t>Самарская область — родина множества талантливых и целеустремленных спортсменов. В новом материале рассказали о некоторых из них 🏅 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.09.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19681</t>
+  </si>
+  <si>
+    <t>В Галерее «Виктория» (наконец-то) откроется выставка Спойлер: в новой большой выставке «Идите по моему следу» представят работы Ивана Айвазовского, Александры Экстер и Зинаиды Серебряковой наряду с влиятельными образцами мирового современного искусства — Пьеро Мандзони, Алигьеро Боэтти, Синди Шерман, Романа Опалки, Зигмара Польке и других. Также можно будет увидеть произведения самарских авторов разных поколений: от современных классиков Николая Шеина, Вадима Сушко и Валентина Пурыгина до имен, взошедших на российскую сцену в XXI веке: Оксаны Стоговой, Владимира Логутова, Александра Филимонова, Дарьи Емельяновой. Кураторы выставки — Анастасия Альбокринова и Игорь Волков. Открытие пройдет 24 сентября в 11:00. Первая кураторская экскурсия состоится 24 сентября в 19:00. Билеты можно приобрести на сайте. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.09.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19675</t>
+  </si>
+  <si>
+    <t>Иногда хочется бросить все и просто уехать в осеннее Ширяево. Делимся кадрами Инги Пеннер для «Точки на карте». 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.09.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19671</t>
+  </si>
+  <si>
+    <t>21 ресторан Самары вошел в лонг-лист премии WHERETOEAT Центр Сразу 21 ресторан Самары вошел в лонг-лист премии WHERETOEAT 2026. Список опубликовал оргкомитет международной ресторанной премии 10 сентября. Теперь заведения будут бороться за попадание в итоговый рейтинг лучших ресторанов Центра России. В числе участников — «Кипятокъ», «Люди», «Прага», «Ваще огонь», «Где нас нет», «Гриль&amp;Пудра», La Volte, La Torre, «Дом Нино», «Дуся», «Заволга», «Земляне», Lunasole, Meat Happens, «Хац Хаус», «Ферма», «Кухмистерская», «Ходят слухи», «Ливингстон», «Южанин», «Мушмула». WHERETOEAT ежегодно составляет рейтинги лучших ресторанов разных регионов России. Победителей определяет закрытое голосование экспертных коллегий, в которые входят представители ресторанного и гостиничного бизнеса, а также профильные журналисты. В каждом регионе в голосовании участвуют 100 экспертов. Итоги WHERETOEAT Центр объявят 14 октября в Нижнем Новгороде. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.09.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19670</t>
+  </si>
+  <si>
+    <t>Минус еще одно место в Самаре: закрылся Harat’s на Красноармейской. При этом бар на Дачной продолжает работать. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.09.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19669</t>
+  </si>
+  <si>
+    <t>Весной в Самаре выступит группа «Перемотка» 16 апреля 2027 года в «Сигнале» выступит группа «Перемотка». Музыканты выступят расширенным составом с живыми барабанами. Коллектив исполнит известные треки и презентует новый материал. А в октябре группа планирует выпустить мини-альбом. «Перемотка» появилась в Екатеринбурге в 2015 году. Музыканты играют меланхоличный постпанк и дрим-поп с гитарным звучанием и русскоязычной лирикой, а широкую известность проекту принесли треки «Как тебя покорить?» и «Встречная». Билеты: от 1 200 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.09.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19667</t>
+  </si>
+  <si>
+    <t>В «Корже» представили осенние напитки В этом году в осенней коллекции спешл-напитков «Коржа» классические согревающие вкусы: — Сырный латте; — Тыквенный латте; — Латте «Яблочный пирог»; — Фильтр «Черешня»; — Ореховый какао; — Чай с жимолостью; — Яблочный чай с корицей. Напитки доступны во всех кофейнях сети. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.09.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19666</t>
+  </si>
+  <si>
+    <t>В Третьяковке в Самаре пройдет «Праздник урожая» 20 сентября пройдет фестиваль «Праздник урожая», посвященный закрытию сезона проекта «Соседский огород». Этой осенью участники проекта «Соседский огород» уже в третий раз собирают урожай со своих грядок, разместившихся прямо во дворе Третьяковской галереи. В программе — выступление хора, мастер-классы по линогравюре, цианотипии и панно, лекции, показ коллекции, созданной в рамках проекта «Швейный цех», танцы. Начало в 15:00. Билет: 350 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.09.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19662</t>
+  </si>
+  <si>
+    <t>Показываем красивое: В Самаре появился новый мурал Художники Дмитрий Пирог и Иван Ходот изобразили символы города на фасаде дома на Чапаевской, 212. Мурал появился к 440-летию Самары. 📸: Едагда 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.09.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19645</t>
+  </si>
+  <si>
+    <t>С днем рождения, Самара 🤍 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>11.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19644</t>
+  </si>
+  <si>
+    <t>Группа «Буерак» выступит в Самаре Группа «Буерак» выступит в Самаре 27 ноября. Концерт пройдет в баре «Куйбышев» и будет посвящен 10-летию альбома «Танцы по расчету». По словам группы, этот альбом стал для них одним из ключевых релизов и во многом определил звучание «Буерака». В программу также войдут песни разных лет. Отдельной частью концерта станет презентация нового мини-альбома «2016». Начало в 20:00. Стоимость билета от 1 600 рублей. Приобрести можно по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>11.09.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19643</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет «Хорооке» 12 сентября в «Чайке» пройдет «Хорооке». Это групповое караоке: все поют хором под живую музыку бенда, тексты выдают каждому участнику. Не нужно уметь петь — главное вместе подпевать знакомым песням. Начало в 18:00 по адресу Высоцкого, 8. Билет — 500 ₽. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>11.09.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19642</t>
+  </si>
+  <si>
+    <t>SuperJob назвал самые высокооплачиваемые вакансии сентября в Самаре Сервис по поиску работы SuperJob проанализировал рынок труда в крупнейших городах России и отобрал самые привлекательные предложения начала осени. В Самаре эксперты составили рейтинг вакансий с наибольшим уровнем дохода. Лидером списка стала вакансия технолога-конструктора корпусной мебели. Кандидату предлагают зарплату до 190 000 рублей. На втором месте должность директора магазина с зарплатой до 130 000 рублей. Замыкает тройку менеджер активных продаж в банке. Он будет получать от 100 000 рублей в месяц. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>11.09.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19641</t>
+  </si>
+  <si>
+    <t>Жигулевский заповедник поменял расписание экскурсий на гору Стрельная Теперь с понедельника по четверг экскурсии проходят каждые два часа. Первая экскурсия стартует в 9:00, последняя — в 18:00. В пятницу, субботу и воскресенье экскурсии проводятся каждый час — с 9:00 до 18:00 включительно. Приобрести пропуск на экскурсионный маршрут можно заранее. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>11.09.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19633</t>
+  </si>
+  <si>
+    <t>Где спрятаться от городской суеты: рассказываем о новом поселке «Бавария Парк» в 15 минутах от Самары. Реклама: ИП Никульшин Максим Анатольевич ИНН 631224354437 erid: 2SDnjdsaxCB</t>
+  </si>
+  <si>
+    <t>11.09.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19632</t>
+  </si>
+  <si>
+    <t>Surf Coffee проведет пробежку Беговой клуб спота на Полевой, 54 приглашает на воскресную пробежку 13 сентября. Участников ждет разминка и легкий разговорный темп по набережной. После — кофе, завтрак со специальным комбо для восстановления и энергетические шоты для дополнительного заряда. Начало в 9:00. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>11.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19630</t>
+  </si>
+  <si>
+    <t>Арт-кластер «Артист» отметит шестой День рождения В честь дня рождения пройдет праздничный вечер с хедлайнером DIBIDABO — музыкантом и продюсером, известным выступлениями в Европе, США и Азии. Его стиль сочетает грув, электронику и этнические мотивы. На саппорте — Саша Тархов. Гостей ждут welcome от резидентов, праздничный декор, фотограф и тёплая атмосфера. 12 сентября, 20:00 / Вход с 22:00 — 500 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>11.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19629</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет первый Слет Ассоциации конструктивизма С 25 по 27 сентября в филиале Государственной Третьяковской галереи состоится первый Слет Ассоциации конструктивизма. Специалисты и представители ведущих проектов обсудят сохранение архитектурного наследия русского авангарда, адаптацию зданий к современной жизни и способы общения с аудиторией. Среди участников — эксперты из Центра «Зотов», Музея Мельниковых, Дома Наркомфина и других организаций. В программе — концерт камерного оркестра «Синестезия» и лекции. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.09.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19628</t>
+  </si>
+  <si>
+    <t>«Халява, приди», студвесны и исчезающая флешка: Как редакция Enter помнит свое студенчество Перед каждой сессией студенты почти любого вуза практикуют один и тот же ритуал — высунуться в форточку с зачеткой и позвать халяву. Не можем точно сказать, работает ли он, но отметим другое: если бы у каждого поколения студентов была привычка хранить важные файлы не в одном месте, а сразу в нескольких, часть страшных историй с флешками, дипломами и концертными фонограммами так и осталась бы теорией, а не личным опытом. Этой осенью, в период всеобщей ностальгии по студенческим годам, команда редакции Enter решила вспомнить свои студвесны, зачеты и защиты — и заодно истории о том, как терялся нужный файл накануне защиты и путались флешки перед концертом. Рассказываем пять историй от коллег и разбираемся, как сегодня можно было бы избежать этих ситуаций и при чем тут Яндекс Диск. https://entermedia.io/people/halyava-pridi-studvesny-i-ischezayushhaya-fleshka-kak-redaktsiya-enter-pomnit-svoe-studenchestvo/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.09.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19627</t>
+  </si>
+  <si>
+    <t>АвтоВАЗ зарегистрировал фразу «Можно, а зачем?» как товарный знак Эта фраза директора по продуктам АвтоВАЗа Олега Груненкова стала мемом после интервью. Ее он произнес в одном из выпусков блогера Амирана Сардарова в ответ на вопрос, может ли предприятие создать конкурента BMW 5 Series. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.09.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19626</t>
+  </si>
+  <si>
+    <t>На озере Грязное пройдет спортивный фестиваль 12 и 13 сентября пройдет «Грязное Фест». Это двухдневное событие объединит заплывы на открытой воде на 1, 2 и 4 км, трейл на 5 км и костюмированный ночной сап-заплыв. Участников ждут квест, прогулки на ялах, утренняя йога, вечер у костра и трехразовое горячее питание. Фестиваль рассчитан на спортсменов любого уровня, семьи и детей. В стоимость взрослого билета входит место под палатку в лагере на берегу озера. Подробности о фестивале по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.09.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19625</t>
+  </si>
+  <si>
+    <t>Дружеское напоминание: Уже завтра узнаем, кто получит билеты на вечеринку «Волжского Хвата», хедлайнером которой станет «Станция метро Горьковская» Правила как всегда простые — желаем удачи 😍 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19624</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет лекция заведующей сектором новейших течений Государственной Третьяковской галереи Заведующая сектором новейших течений Государственной Третьяковской галереи Наталья Сидорова выступит с лекцией «Большие культурные явления на берегах большой реки. Существовала ли „Саратовская школа“ в ХХ веке?». Слушатели узнают о «волжском потоке» в искусстве, саратовской школе, работах Виктора Борисова-Мусатова и художников «Голубой розы». Лекция состоится 12 сентября в 16:00 в лектории Третьяковской галереи в Самаре. Билет: 400 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.09.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19623</t>
+  </si>
+  <si>
+    <t>Исследование: Какие книги чаще всего покупают и отдают жители Самары Организаторы благотворительных книжных маркетов, команда «НеНовое», поделились статистикой по книгам, которые чаще всего сдают и покупают жители города. Как оказалось, охотнее всего самарцы избавляются от классики, а в топе запросов —Стивен Кинг, советские учебники и книги по краеведению. Самым часто сдаваемым автором стал Александр Дюма. За 10 уже прошедших книжных маркетов участники принесли более 60 его книг. Из русских классиков чаще всего сдают на благотворительность книги Сергея Есенина, Алексея Толстого и Михаила Лермонтова. Рекордсменом стала книга Леона Фейхтвангера «Гойя» в издании 1982 года. Из современных книг на книжные маркеты чаще всего приносят любовные романы. Любители чтения, приходящие на маркеты за недорогими книгами, чаще всего спрашивают произведения Стивена Кинга, «Цветы для Элджернона» Дэниэла Киза, «К себе нежно» Ольги Примаченко и другие популярные книги по психологии и саморазвитию. Напоминаем, что ближайший книжный маркет «НеНовое» состоится на площадке независимого книжного магазина «Зеленая Дама» 13 сентября с 13:00. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19619</t>
+  </si>
+  <si>
+    <t>13 сентября Самаре исполняется 440 лет. Рассказываем о программе мероприятий, которые пройдут в этот день Основные мероприятия юбилейного Дня города пройдут в субботу и воскресенье, 12 и 13 сентября. Центром притяжения станет набережная между Маяковским и Полевым спусками — именно здесь развернётся большая часть уличной программы. В эти дни на променаде будут работать выставка-продажа местных производителей «Сделано в Самаре», кинотеатр под открытым небом «Филин» с марафоном «Снято в Самаре», литературно-поэтическая площадка «Слово о Самаре», мастер-классы по танцам и выступления самодеятельных артистов, музыкальные дефиле Самарского концертного духового оркестра. Параллельно откроются выставки в историческом центре: пройдет арт-фестиваль «Живописный город» у Союза художников, акварельная экспозиция «Волжские ландшафты» в Доме архитектора. 13 сентября горожанам бесплатно откроют основные экспозиции всех государственных и муниципальных музеев. 📷: @nosov_photo 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19609</t>
+  </si>
+  <si>
+    <t>Сегодня рассказываем о самарских парах, которые вдохновляют и напоминают нам, что такое любовь ❤️ Фото Яны и Александра: Собака Самара 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.09.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19608</t>
+  </si>
+  <si>
+    <t>Цифра дня: Сколько жителей Самары занимаются волонтерством По данным «Добро. рф», в 2025 году в регионе добровольчеством занимались 22,4 тыс. человек. Средний возраст самарских волонтеров — 22 года. Большинство из них — девушки: 63% от общего числа волонтеров. Этот пост — ваш знак сделать что-то хорошее сегодня 🌟 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.09.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19604</t>
+  </si>
+  <si>
+    <t>Презентация Apple завершилась показом первого в истории бренда складного смартфона iPhone Duo. До этого компания представила iPhone 18 Pro и 18 Pro Max, новые часы и наушники. Собрали в новости ключевые характеристики всех анонсированных гаджетов, цены и даты старта продаж https://entermedia.io/news/apple-prezentovala-skladnoj-iphone-duo-i-linejku-iphone-18/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>09.09.26 17:58</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19602</t>
+  </si>
+  <si>
+    <t>Apple представил iPhone Duo — первый складной iPhone. Выглядит модель вот так 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>09.09.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19601</t>
+  </si>
+  <si>
+    <t>В iPhone 18 Pro и iPhone 18 Pro Max поставили кремний-углеродные аккумуляторы. За счет этого смартфоны стали компактнее, а заряжать их придется реже. Базовый iPhone 18 Pro теперь держит батарею как прошлогодний iPhone 17 Pro Max — до 24 часов работы. Флагманский 18 Pro Max выдерживает еще дольше: заряда хватит на 30 часов 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>09.09.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19597</t>
+  </si>
+  <si>
+    <t>Apple представила iPhone 18 Pro и 18 Pro Max Смартфоны будут доступны в четырех цветах: бургунди, серый, черный и голубой 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>09.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19596</t>
+  </si>
+  <si>
+    <t>Завтра в Самаре стартует кинофестиваль Beat Weekend Международный фестиваль документального кино о новой культуре Beat Weekend пройдет с 10 по 20 сентября. Среди фильмов программы — ленты о Дэвиде Боуи и Канье Уэсте, Джорджо Армани, первой супермодели Твигги, Мартине Парре, чемпионате мира по приготовлению овсяной каши, а также зрительские хиты фестиваля прошлых лет.   В Самаре фестиваль пройдет на четырех площадках: филиал Государственной Третьяковской Галереи, Галерея «Виктория», кинотеатры «Художественный» и «Синема Парк Парк хаус». Подробнее о программе на сайте. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>09.09.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19595</t>
+  </si>
+  <si>
+    <t>Из Самары запустят прямые рейсы на Шри-Ланку Со 2 ноября по 13 мая авиакомпания AZUR air будет выполнять прямые рейсы из Самары на Шри-Ланку. Вылеты — раз в 13 дней. В норму багажа входит 10 кг в багажном отсеке и 5 кг ручной клади. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>09.09.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19592</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет фестиваль «ЭкоБерег» XV Международный фестиваль имени В. Н. Логвинова «ЭкоБерег» организуют Союз московских архитекторов и АНО «Комплексное пространственное развитие Самарской области». Основная программа пройдет на «Станкозаводе». Также события пройдут в Струковском саду, Доме архитектора, Третьяковке в Самаре и на Волге. В программе — пешеходные экскурсии, круиз на теплоходе, заплыв на каяках и посещение выставки в Третьяковке. 12 сентября состоится награждение победителей конкурсов и закрытие фестиваля. Центральное событие фестиваля — конференция «Город у воды». Ее участники обсудят проекты развития Лысой горы и Самарского заречья у озера Гатное. Полная программа и регистрация на события по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>09.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19590</t>
+  </si>
+  <si>
+    <t>В галерее уличного искусства «Окраина» пройдет прогулка и медиация Событие приурочено к пятилетию проекта. Посетители увидят новые работы уличной галереи, которая насчитывает около 120 произведений 95 художников из Самары и 13 регионов России. Основная экспозиция занимает пять залов. 12 сентября, 13:00 / Посещение — только по предварительной записи @aksometrylab. Количество мест ограничено. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>09.09.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19589</t>
+  </si>
+  <si>
+    <t>В Самаре завершают реставрацию склепа Алабиных В Иверском женском монастыре заканчивают ремонт фамильного склепа Алабиных. После завершения работ его планируют открыть для посетителей. В 2018 году археологи провели раскопки: останков первого головы Самары Петра Алабина не нашли. Обнаружили лишь частично сохранившийся цинковый гроб с фрагментами останков женщины — предположительно, его дочери Елены. Остальные захоронения, скорее всего, разграбили в годы Гражданской войны. После раскопок склеп законсервировали. Реставрация началась в 2025 году. Из областного бюджета выделили 13,6 млн рублей, монастырь добавил 1,4 млн. Восстановили кирпичную кладку, декоративные элементы, обустроили подпорную стену и благоустроили территорию. Основные работы выполнили в 2025 году, сейчас объект доделывают. Фото: КП Самара 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>09.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19582</t>
+  </si>
+  <si>
+    <t>Итог Всероссийского опен-колла Enter, СИБУР и ANKI — пара кроссовок, которая открывает серию, посвященную городам России ✨</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19583</t>
+  </si>
+  <si>
+    <t>От эскиза до пары: СИБУР и ANKI запустили лимитированную коллекцию кроссовок Этим летом мы вместе с СИБУРом и ANKI запустили всероссийский опен-колл и предложили участникам придумать дизайн кроссовок, посвященных Казани и Татарстану. На конкурс пришло больше 70 работ, а победителем стала Варвара Обшивалкина. Теперь ее эскиз превратился в готовую пару: СИБУР и ANKI представили лимитированную коллекцию кроссовок, которую полностью производят в России из отечественных материалов. Рассказываем в материале, как производят кроссовки, причем здесь нефтехимия и когда можно будет купить пару https://entermedia.io/fashion/ot-eskiza-do-pary-sibur-i-anki-zapustili-limitirovannuyu-kollektsiyu-krossovok/ 💤 Telegram | Макс</t>
+  </si>
+  <si>
+    <t>09.09.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19581</t>
+  </si>
+  <si>
+    <t>В «Заварке» пройдет мастер-класс по созданию обвесов В музее-галерее проведут мастер-класс по созданию обвесов «Коровки». Участники сделают аксессуар из керамических бусин в виде коровок, сердечек из лыка и декоративных ниток. Ведет занятие Мария Армен, сотрудник самарского филиала Третьяковской галереи. 11 сентября, 19:00 / Билет: 800 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>09.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19580</t>
+  </si>
+  <si>
+    <t>Пловец из Самары завоевал бронзу на Чемпионате Европы Самарский паралимпиец Кирилл Пульвер стал бронзовым призером Чемпионата Европы, победив на дистанции 50 метров вольным стилем. Соревнования проходят в Турции, и впереди у спортсмена еще четыре заплыва. В турнире участвуют около 400 ведущих атлетов из 38 стран. Российскую паралимпийскую сборную представляют 65 пловцов. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>08.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19579</t>
+  </si>
+  <si>
+    <t>В России может завершиться практика предсеансового обслуживания, позволявшая кинотеатрам показывать голливудские новинки. Об этом рассказал глава Ассоциации владельцев кинотеатров Алексей Воронков https://entermedia.io/news/v-rossijskih-kinoteatrah-mozhet-zavershitsya-praktika-predseansovogo-obsluzhivaniya/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>08.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19577</t>
+  </si>
+  <si>
+    <t>В Галерее «Виктория» пройдет встреча с художником из Владивостока 9 сентября пройдет встреча с Михаилом Чувакиным — художником из Владивостока, который с конца августа работает над своим проектом в резиденции Галереи «Виктория». Он расскажет о своей работе с квази-археологией и квази-этнографией, о том, как создает несуществующие культуры и миры в своем творчестве. Графика Михаила Чувакина — это тень, тусклое отражение загадочного мира, которого нет в настоящем. 9 сентября, 19:00 / Вход свободный по регистрации 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>08.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19576</t>
+  </si>
+  <si>
+    <t>В Самаре выступит сибирское трио «Убийцы» 26 сентября в Самаре выступит сибирское трио «Убийцы». Музыканты соединяют экзистенциальный рэп, электроклэш и живые ударные, а их звучание строится на сочетании иронии, отчаянного веселья и меланхолии. Концерт пройдет в «Хвате». Начало в 19:00. Стоимость билета от 1 000 рублей. Приобрести можно по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>08.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19575</t>
+  </si>
+  <si>
+    <t>В арт-кластере «Артист» пройдет своп 20 сентября в творческом кластере «Артист» состоится своп — мероприятие по бесплатному обмену вещами. Участники могут принести чистую одежду, обувь, сумки, аксессуары, книги, игрушки, детские вещи, растения, украшения и другие предметы в хорошем состоянии. Приходить с вещами необязательно — можно просто выбрать что-то для себя. Помимо обмена, пройдут мастер-классы по кастомизации одежды, лекция и интерактивы. Прийти можно с 13:00 до 19:00. Вход свободный. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>08.09.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19573</t>
+  </si>
+  <si>
+    <t>Показываем красивое от коллег из Казани! Нам таких посланий на стройках тоже не хватает ❤️</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19574</t>
+  </si>
+  <si>
+    <t>На небе Казани теперь есть признание, которое сложно не заметить. Вместе с «КамаСтройИнвест» зажгли на строительном кране у ЖК «Оригана» световую инсталляцию. Теперь ежедневно с 18:00 и до утра послание освещает город. Чтобы ощутить всю красоту момента, мы поднялись еще выше. Показываем, почему теперь во время прогулок стоит иногда смотреть не только под ноги. Подробнее о проекте по ссылке: https://entermedia.io/city/kazan-ty-lyubov-enter-i-kamastrojinvest-zazhgli-priznanie-v-lyubvi-na-stroitelnom-krane-zhk-origana/ 💤 Telegram | Макс</t>
+  </si>
+  <si>
+    <t>08.09.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19571</t>
+  </si>
+  <si>
+    <t>Конкурс: Дарим билеты на вечеринку «Волжского хвата», хедлайнером которой станет «Станция метро Горьковская» 12 сентября в новом клубе LOT на «Станкозаводе» пройдет большой ежегодный рейв от «Волжского Хвата». Визуальным оформлением по традиции займется BUREAU. Выступят «Станция метро Горьковская», CALL ME ILYA, SAVELIY SILYAVA, BASSDUMA, Tilly и s.f.r.v. Вместе с организаторами дарим пять билетов на событие. Всего победителей будет пять, каждый получит по одному пригласительному. Чтобы выиграть: 1. Подпишитесь на аккаунты @enter_samara и @hvathvathvat 2. Нажмите «Участвовать» 3. Дождитесь окончания розыгрыша 11 сентября бот проверит условия и рандомно определит пять победителей. Желаем удачи!</t>
+  </si>
+  <si>
+    <t>08.09.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19570</t>
+  </si>
+  <si>
+    <t>#чтопосмотреть Группа «Золотые зубы» выпустила клип на трек Tone of Voice Тольяттинская группа выпустила клип на песню из альбома «Страна радости». Команда рассказывает о нем так: Нужная песня не ждет своего часа — этот час просто настает. «Tone of Voice» звучала у Золотых зубов всегда, но на недоступной частоте: теперь сквозь помехи пробилась и картинка. В кадре — одинокий мужчина, экскаватор в закатном свете и поле такой ровной зелени, что похоже скорее на сон, чем на реальность. Герой раз за разом черпает и ссыпает землю обратно. Сонный полуночный зритель выходит из морока: «Какого черта», — бормочет он, придвигаясь к экрану. Смотреть по ссылке 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>08.09.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19569</t>
+  </si>
+  <si>
+    <t>В «Проливошной» расскажут об античных героях в архитектуре Самары Сегодня в гастробаре выступит историк архитектуры и градозащитник Армен Арутюнов. Он расскажет о существующих и утраченных образах античных богов, героев легенд, муз и других персонажей на фасадах самарских зданий, о художественных особенностях памятников архитектуры и их авторах. 8 сентября, 20:00 / Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>08.09.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19568</t>
+  </si>
+  <si>
+    <t>Эта неделя в Самаре будет дождливой На этой неделе в Самаре сохранится теплая, но дождливая погода. Во вторник и среду облачность и дожди сохранятся, местами усилятся. Температура +14…+19 °C. В четверг, 10 сентября, осадки ослабеют, воздух прогреется до +17…+22 °C, ветер восточный и северо-восточный 5–10 м/с. В пятницу дождей не ожидается, переменная облачность, температура до +20…+25 °C. Ночью столбики термометров будут опускаться до +6…+14 °C. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>08.09.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19567</t>
+  </si>
+  <si>
+    <t>Восторгаемся красотой самарских закатов 🌅 📷: ariadnaaa_k163, magicspace_alfiya, sofyyzm,gorod_kurort, ne_kak_vse163, sunlightium, varvara_vaal, blgr.haze 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19566</t>
+  </si>
+  <si>
+    <t>«Яндекс Go» запускает режим «Позже». Опция будет активироваться при сильной загрузке дорог, непогоде или после больших мероприятий, когда спрос зашкаливает. Подождать машину придется в среднем 30-40 минут, но уехать можно будет дешевле https://entermedia.io/news/v-yandeks-go-zapuskayut-optsiyu-pozzhe-so-skidkami-v-chasy-pik/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.09.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19565</t>
+  </si>
+  <si>
+    <t>Цифра дня: Сколько тонн мусора вывезли с территорий Заволги За два месяца с волжских островов вывезли более 80 тонн мусора. На островных территориях, включая острова Поджабный, Голодный и Рождествено, обустроили новые точки сбора, а еще установили 20 сборно-разборных площадок и восемь дополнительных контейнеров. Вывозить отходы будут до ноября. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.09.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19564</t>
+  </si>
+  <si>
+    <t>Переправа Самара — Рождествено переходит на осеннее расписание С 7 сентября по 1 ноября меняется график работы переправы Самара — Рождествено. Из Самары теплоходы отправляются ежедневно в 6:00, 7:00, 9:00, 17:00, 19:00 и 21:00. По пятницам, субботам и воскресеньям добавляются рейсы в 11:00, 13:00 и 15:00. Из Рождествено — ежедневно в 6:00, 8:00, 10:00, 18:00, 20:00 и 21:00. В пятницу и выходные — дополнительные рейсы в 12:00, 14:00 и 16:00. Суда заходят на остановку на Проране по расписанию. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.09.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19563</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет благотворительный фестиваль для животных 12 сентября перед центральным входом в ТЦ «Мега» состоится «МЕГА Лапки Фест». В программе — выставка-пристройство от центра помощи животным «ФлагманВет», конкурсы и выступления питомцев и служебных собак, советы ветеринаров и профилактический осмотр, ярмарка товаров для питомцев. Фестиваль будет проходить с 13:00 до 16:00. Вход свободный. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.09.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19562</t>
+  </si>
+  <si>
+    <t>В Самаре восстановили арт-объект на Осипенко На улице Осипенко отреставрировали арт-объект «Полет Ван Перси», который был создан к ЧМ-2018. Ее автор — художник Миша Most. Инсталляция посвящена уникальному голу, который забил голландский футболист Роберт Ван Перси на чемпионате 2014 года. Игрок решился на удар в падении «рыбкой» из-за пределов штрафной площадки, взмыл в воздух и перекинул мяч по дуге над голкипером. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.09.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19551</t>
+  </si>
+  <si>
+    <t>Ресторан Nonna di Bruni закрылся Итальянский ресторан Nonna di Bruni объявил о закрытии в соцсетях. Команда решила сделать паузу, чтобы переоткрыться в новом формате. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.09.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19542</t>
+  </si>
+  <si>
+    <t>Вы тоже хотели все бросить и стать фермером? Сергей Пронин это сделал — сейчас занимается выращиванием малины в Самарской области. Рассказываем о нем в новом материале ✨ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.09.26 04:55</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19537</t>
+  </si>
+  <si>
+    <t>Самарские закаты великолепны, однако тот, что мы видели вчера — просто невероятен! Успели сделать фото на память? Делитесь в комментариях 💛 📷: sofyyzm, gorod_kurort, ne_kak_vse163, sunlightium, pturukina, varvara_vaal 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>04.09.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19536</t>
+  </si>
+  <si>
+    <t>Скучали по новостям о концертах Канье Уэста в Петербурге? Вот и новое заявление «Газпром Арены»: В связи с участившимся количеством вопросов и обращений повторяем, что в календаре событий октября 2026 года на «Газпром Арене» никаких концертов зарубежных исполнителей нет. 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>04.09.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19535</t>
+  </si>
+  <si>
+    <t>Жители Самары смогут наблюдать сближение Луны и Марса Красная планета окажется рядом со спутником Земли в созвездии Близнецов. Пик максимального сближения придется на 22:28. Сам момент максимального сближения застать не удастся, но планета не успеет далеко отойти от Луны, поэтому явление будет отчетливо видно на протяжении ночи. Разглядеть космическое событие получится невооруженным глазом: Марс предстанет яркой красной точкой со звездной величиной 1,3 благодаря оксидам железа в поверхностной пыли. В любительский телескоп с диаметром объектива от 10 см точка превратится в различимый планетарный диск. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>04.09.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19534</t>
+  </si>
+  <si>
+    <t>Россияне стали меньше пить в заведениях По итогам первого полугодия, продажи алкоголя в ресторанном сегменте упали на 42,4%, по подсчетам аналитиков отрасли. Эксперты объясняют такой спад общим снижением посещаемости ресторанов и кафе (в среднем на 7–10% за первые шесть месяцев 2026 года), что спровоцировало рост цен в заведениях. Еще одним объективным фактором снижения спроса стало падение реальных доходов населения — в целях экономии люди все чаще отказываются от алкоголя при походах в общепит. Отмечается также, что посетители ресторанов стали гораздо внимательнее относиться к своим расходам и все чаще делать выбор в пользу безалкогольных напитков. Дополнительным драйвером стал тренд на ЗОЖ среди молодой аудитории. За счет этих факторов рынок безалкогольного сегмента показал рост — минимум на 50%. Стали меньше пить в заведениях? 🔥— да 🗿— нет ❤️‍🔥— вообще не пью 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>04.09.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19533</t>
+  </si>
+  <si>
+    <t>В ТРК «Космопорт» закрывается бутик KARL LAGERFELD с финальной распродажей до -80% Минус еще одно место в Самаре: монобрендовый мужской бутик одежды и аксессуаров KARL LAGERFELD в Самаре закрывается уже 1 октября. До этого момента есть время, чтобы собрать осеннюю капсулу со скидками до 80%. В бутике представлены как повседневные айтемы, так и образы на выход: худи и футболки, рубашки, брюки и аксессуары — все это со знаменитым немецким качеством. Адрес: ул. Дыбенко, 30 / +7 (846) 207-09-78 Реклама: ООО «КОСМО ФЭШН» ИНН 6318075915 erid: 2SDnjenu8uy</t>
+  </si>
+  <si>
+    <t>04.09.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19532</t>
+  </si>
+  <si>
+    <t>Самарский стендап клуб расскажет о том, как выступить в первый раз В воскресенье в Samari Pirates Bar самарский стендап клуб проведет вводную лекцию для желающих, чтобы рассказать, как выступить впервые. Они введут в теорию, расскажут об основных сценических моментах и ответят на вопросы. Продолжительность: 1,5 часа. Адрес: ул. Садовая 223 6 сентября, 18:00 / Билет: 400 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>04.09.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19527</t>
+  </si>
+  <si>
+    <t>«Золотой век Голливуда»: вечер, где вы — в центре великого кино 18 сентября в МТС Live Холл Самара — концерт, переносящий в эпоху, когда музыка создавала миры и звучала как признание. В Самаре давно не было концертов Lumisfera — и теперь они представят лучшую по красоте и роскоши программу. 3000 свечей, оркестр и голос Кристины Стельмах, дивы из мира грёз, оживят мелодии великих фильмов. В программе — саундтреки из Бондианы, «Великого Гэтсби», «Криминального чтива» и «Убить Билла». Хиты, знакомые с первых нот, в изысканных аранжировках. Осенние сумерки отступают, уступая место блеску старого Голливуда. Вечер, где вы — главный герой фильма, который любите. Впустите это кино в свою жизнь. 🎫 Билеты: https://clck.ru/3VZg5t Реклама: ООО «ЛЮМИСФЕРА» ИНН 9703204942 erid: 2SDnjcHcMJB</t>
+  </si>
+  <si>
+    <t>04.09.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19525</t>
+  </si>
+  <si>
+    <t>Конкурс: Дарим билеты на Beat Weekend 2026 С 10 по 20 сентября в Самаре пройдет фестиваль документального кино Beat Weekend 2026. Показы организуют в Третьяковке в Самаре, Галерее «Виктория», кинотеатрах «Художественный» и «Синема Парк Парк Хаус». В программу вошли фильмы о Дэвиде Боуи, Канье Уэсте, первой супермодели Твигги и чемпионате по приготовлению овсянки. Вместе с организаторами дарим пять парных билетов-вездеходов на фестиваль. Всего победителей будет пять, каждый получит по одному билету на две персоны. Как участвовать: 1. Подпишитесь на @enter_samara и @beatweekend_samara 2. Нажмите «Участвовать» 3. Дождитесь окончания розыгрыша Победителей выберем 9 сентября с помощью рандомайзера. Удачи!</t>
+  </si>
+  <si>
+    <t>04.09.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19524</t>
+  </si>
+  <si>
+    <t>Самарские экологи спасли памятник природы и нашли колонию редких животных В Самарской области удалось сохранить уникальный участок целинной степи, который в прошлом году пытались распахать. Речь идет о памятнике природы «Участок типчаково-ковыльной целинной степи» в Большечерниговском районе. Инспекторы регионального минприроды вовремя заметили нарушение и остановили работы — под угрозой оказались около 70 гектаров. Сейчас вся охраняемая территория площадью почти 900 гектаров остается нетронутой. Во время проверки специалисты обнаружили крупную колонию степной пищухи — редкого зверька, занесенного в Красную книгу Самарской области и имеющего статус вида с сокращающейся численностью в международных списках. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>04.09.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19523</t>
+  </si>
+  <si>
+    <t>В Самаре приступили к строительству нового баскетбольного центра Двухэтажный спортивный комплекс будет работать в границах улиц Ново-Вокзальной и Ставропольской. В здании разместят два спортивных зала, раздевалки с душевыми, административные и вспомогательные помещения. Сейчас ведется устройство фундамента, а ввести комплекс в работу планируют в 2027 году. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>04.09.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19522</t>
+  </si>
+  <si>
+    <t>Какие еще знаменитости из Самарской области вам приходят на ум? Делитесь в комментариях ✨ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.09.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19521</t>
+  </si>
+  <si>
+    <t>Surf Coffee проведет пробежку Беговой клуб спота на Полевой, 54 приглашает на воскресную пробежку 6 сентября. Участников ждет разминка и легкий разговорный темп по набережной. После — кофе, завтрак со специальным комбо для восстановления и энергетические шоты для дополнительного заряда. Начало в 9:00. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.09.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19517</t>
+  </si>
+  <si>
+    <t>Если вы в Москве, то зайдите во двор «Столешники Хаус». Там появилась инсталляция «Фонтан» Андрея Сяйлева Этот объект создан для филиала Третьяковской галереи в Самаре, признанного «Музеем года 2026» по версии Cosmoscow. Увидеть инсталляцию можно будет до 11 сентября. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.09.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19515</t>
+  </si>
+  <si>
+    <t>Показываем красивое: В сообществе «Точка на карте» поделились кадрами Александра Терехова с закатом на Молодецком кургане Координаты локации — 53°24'21"N 49°18'47"E. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.09.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19514</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. ✨ (@bliiinnnn) 2. Olga_nt (@Olga_trosch) 3. Надежда (@Nadezhda334) 4. Дарья (@Darya_Gornovitova) 5. сочник (@sonchikks) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>03.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19512</t>
+  </si>
+  <si>
+    <t>#новоеместо В Самаре открылся ресторан «Жарок» «Жарок» — мясной ресторан с коптильной и собственной пекарней, который открылся в ТК «Гудок». Это место с понятной приготовленной на огне едой. Мясо готовят на испанском хоспере, аргентинском гриле и техасском смокере. В барной кадре — коллекция пенного, крафта и сидра. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19511</t>
+  </si>
+  <si>
+    <t>В Самаре планируют создать новые трамвайные ветки Министр градостроительной политики Самарской области Екатерина Семенова в интервью «Комсомольской правде» рассказала о планах развития транспортной системы и регулирования застройки в городе. По словам главы Минграда, анализ показал: в Самаре уже достаточно плотная улично-дорожная сеть, однако не хватает связанности — поперечных связей и выходов из тупиковых улиц. Специалисты также выявили дублирующие автобусные маршруты по одним и тем же улицам, в то время как параллельные остаются незадействованными. Развивать транспортную инфраструктуру планируют в первую очередь возле стадиона «Самара Арена», в южном направлении, на Безымянке и в историческом поселении. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19510</t>
+  </si>
+  <si>
+    <t>Музей Эльдара Рязанова запускает киноклуб «Притворщики» Курировать проект и проводить встречи будет кандидат исторических наук, старший научный сотрудник музея Вячеслав Вербовой.   На встречах киноклуба творчество советских актеров будет рассматриваться свежим критическим взглядом. Зрители смогут обсудить любимые роли артистов, а также узнают о творческом пути звезд отечественного кинематографа и особенностях их игры.   Первая встреча киноклуба пройдет 6 сентября в 14:00. Тема — «Евгений Леонов. К 100-летию артиста». Билет: 250 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.09.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19508</t>
+  </si>
+  <si>
+    <t>Спустя несколько лет в Самаре отремонтировали улицу Дачную Улицу открыли после масштабной реконструкции. Ее выполнили по новому принципу комплексного строительства и ремонта дорог: сначала привели в порядок коммуникации, затем приступили к асфальтировке и озеленению. Здесь уложили более 9,3 тысяч кв. м асфальтобетонного покрытия, около 5 тысяч кв. м тротуаров, оборудовали 54 новые точки света, засеяли более 5,7 тысяч кв. м газонов. Ремонт занял два года. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.09.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19507</t>
+  </si>
+  <si>
+    <t>На «Даче со слонами» откроется выставка Алины Серовой 5 сентября пройдет открытие выставки «От парты до искусства». Это история творческого пути художницы: от школьных лет до 2026 года. Графика, коллаж, арт-объекты и материалы из личного архива складываются в многослойный мир, где встречаются ностальгия по СССР, готика, драма, интернет, сны и мемы. ️Выставка работает до 3 октября. Вход на открытие по предварительной регистрации, в остальное время — 150 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>02.09.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19506</t>
+  </si>
+  <si>
+    <t>Вышел первый трейлер сериала по «Гарри Поттеру» от HBO. Премьера запланирована на 25 декабря 🪄 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>02.09.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19501</t>
+  </si>
+  <si>
+    <t>#эксклюзив Показываем, как проходит подготовка самарских галерей к ярмарке Cosmoscow 14-я международная ярмарка современного искусства Cosmoscow пройдет с 4 по 6 сентября 2026 года на двух этажах «Тимирязев Центра» в Москве. Самару в этом году представляют сразу три галереи: Самарский филиал Третьяковки, Галерея «Виктория» и галерея Space13. Делимся эксклюзивным репортажем Ксении Glossa с площадок Галереи «Виктория» и галереи Space13. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>02.09.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19500</t>
+  </si>
+  <si>
+    <t>В российских школах планируют запустить уроки киберспорта в рамках предмета «Физическая культура». На занятиях школьников хотят обучать стратегиям, файтингам и симуляторам для развития дисциплины и командной работы https://entermedia.io/news/v-rossijskih-shkolah-planiruyut-vvesti-uroki-kibersporta/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>02.09.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19499</t>
+  </si>
+  <si>
+    <t>В «Заварке» расскажут, как в эпоху ар-нуво появился современный комфорт в домах В музее-галерее «Заварка» пройдет лекция «Дом в стиле ар-нуво: утверждение современного комфорта». Ее прочитает научный сотрудник Музея модерна Елена Жидкова. На встрече речь пойдет о городских особняках рубежа XIX–XX веков, когда в дома массово вошли ванна, водопровод, туалет, вентиляция, электричество и телефон. 5 сентября, 16:00 / Билет: 250 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>02.09.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19498</t>
+  </si>
+  <si>
+    <t>«Продленка» проведет вечеринку на пляже «СамТропе» 5 сентября в «СамТропе», справа от Маяковского спуска, пройдет вечеринка в стиле 2k16. За пультом — Blazey, Woo, ZPB и Raze. Прийти можно с 17:00 до 22:00. Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>02.09.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19494</t>
+  </si>
+  <si>
+    <t>Показываем красивое: В Skuratov Coffee на Молодогвардейской, 80 работает выставка Екатерины Коталевской «Прогулка с лисами». На выставке представлена графика и монотипия с индустриальными и природными пейзажами. А герои серии, рыжие лисы, выступят проводниками в лиминальные зоны, своеобразные порталы между нашей реальностью и вымышленным миром. Вход свободный. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>02.09.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19493</t>
+  </si>
+  <si>
+    <t>#новоеместо В Самаре откроется еще одна «Белотурка» На ул. Мичурина, 17 готовится к открытию новая пекарня «Белотурка». Это будет флагманская точка сети — полноценное заведение с посадкой, а не просто островок на вынос. Сейчас внутри завершается отделка. Источник: @zhenin_zhurnal 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>02.09.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19492</t>
+  </si>
+  <si>
+    <t>Озеро в Зубчаниновке очистят от мазута Мазутное озеро в Самаре очистят. Почти 20 гектаров загрязненной территории требуют 1,9 млрд рублей. Озеро появилось в 1940-е в старом карьере, куда десятилетиями сливали промышленные отходы. Сейчас грунт загрязнен на глубину более 36 метров, содержание нефтепродуктов превышено в 1 100 раз. Объект угрожает рекам и создает риск пожаров. Очистку проведут в 2027–2029 года. Планируется обезвредить все отходы включая содержимое озера и грунт, установить защитное ограждение из свай длиной около километра, чтобы избежать обрушения, и покрыть территорию противофильтрационным экраном из геомембраны. Это снизит проникновение вредных веществ в почву и грунтовые воды. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>02.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19491</t>
+  </si>
+  <si>
+    <t>На набережной Самары построят стадион Он будет предназначен для игры в пляжный волейбол — специально к Спартакиаде народов России, которая будет проходить со 2 по 7 сентября. На трибунах смогут разместиться 800 зрителей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>01.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19490</t>
+  </si>
+  <si>
+    <t>Это Шанс: Кинофестиваль «Красная книга в моих руках», Выставка «част(н)ый случай» и другое Хотите показать свою работу на выставке «част(н)ый случай», сделать совместный дроп с Befree, попасть на кинофестиваль о редких животных или создать арт-объект для въездной группы Абрау-Дюрсо? Тогда вам сюда. Автор Telegram-канала «ПОТОК» Лада Поздеева собрала новую подборку опен-коллов, конкурсов и грантов. Осталось выбрать возможность, изучить условия и подать заявку https://entermedia.io/city/eto-shans-kinofestival-krasnaya-kniga-v-moih-rukah-vystavka-chast-n-yj-sluchaj-i-drugoe/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>01.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19489</t>
+  </si>
+  <si>
+    <t>На крыше «Станкозавода» пройдет концерт На этой неделе состоится заключительный концерт сезона на крыше «Станкозавода» — «Скрипка и фортепиано — романтика в абсолюте». Прозвучит музыка Эйнауди и современные романтические хиты. Исполнители — артисты филармонии, лауреаты международных конкурсов Павел Назаров (фортепиано) и Анна Шевякова (скрипка). 3 сентября, 19:00 / Билет: 1 200 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>01.09.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19488</t>
+  </si>
+  <si>
+    <t>В лектории «Дома птиц» расскажут об архитектуре Парижа 3 сентября во дворе «Дома птиц» пройдет лекция «Бетонное безумие большого Парижа». Ее прочитает Ира Фишман с аудио-комментариями Виталия Стадникова. Эта лекция будет не о центре города, а о бруталистской ее части на окраинах. Адрес: Молодогвардейская, 91-93 Начало в 19:00 / Вход: свободный донат 📷: Собака.СМР 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>01.09.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19479</t>
+  </si>
+  <si>
+    <t>Врываемся в сентябрь и в новый учебный год с радостными мыслями о том, что нам сегодня никуда не надо 😎 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>01.09.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19478</t>
+  </si>
+  <si>
+    <t>Surf Coffee запустил осеннее меню напитков «Сезон созерцания». В линейку вошли четыре позиции: латте мисо-груша, ходзича банановый хлеб, пунш пряный дюшес и чай медовая дыня. Подробности собрали в новости https://entermedia.io/news/surf-coffee-zapustil-osennee-menyu-napitkov-sezon-sozertsaniya/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>01.09.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19477</t>
+  </si>
+  <si>
+    <t>Стало известно, какой фильм смотрели чаще всего в самарских кинотеатрах в 2026 году В Самарастате поделились данными «Фонда кино» о просмотрах отечественных фильмов в Самарской области. Лидером проката стал фильм «Чебурашка 2». Его посмотрели 241,1 тыс. зрителей. На втором месте — «Простоквашино» с 102,6 тыс. просмотров. Третье место занял фильм «Буратино». На его просмотр в июле пришли 86,1 тыс. зрителей. Ходили на «Чебурашку 2»? Как вам? 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>01.09.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19476</t>
+  </si>
+  <si>
+    <t>В Самаре закончилась навигация «Валдаев» Теперь от речного вокзала до Ширяево, от Поляны им. Фрунзе до Ширяево и от речного вокзала до Винновки не добраться на скоростных «Валдаях». Этот сезон получился одним из самых коротких по сравнению с предыдущими. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>01.09.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19468</t>
+  </si>
+  <si>
+    <t>Предлагаем отвлечься от дел и взглянуть на то, как прошла экскурсия для собак и их хозяев от музея «Заварка» 😘 Если вы не успели зарегистрироваться на первую встречу, ее планируют повторить в сентябре! 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>01.09.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19459</t>
+  </si>
+  <si>
+    <t>Как прошло это лето у читателей Enter Самара — вы делились своими ответами, а теперь мы делимся ими! ☀️ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>31.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19458</t>
+  </si>
+  <si>
+    <t>Все, читатели, новостей на сегодня нет. Просто кайфуйте и запоминайте истину! 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>31.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19457</t>
+  </si>
+  <si>
+    <t>Это знак прогуляться по любимому городу в последний день лета 🩷 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>31.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19455</t>
+  </si>
+  <si>
+    <t>Конкурс: Дарим билеты на «Гиг» в Галерее «Виктория» 4 сентября выставочный зал Галереи «Виктория» превратится в концертную площадку на один вечер. В Самаре впервые выступят группы «Два Обреза» и «источник», а Пайта сыграет лайв-сет. Дарим подписчикам Enter Самара пять парных билетов на «Гиг». Всего победителей будет пять, каждый из них получит по одному билету на две персоны. Чтобы выиграть: 1. Подпишитесь на аккаунты @enter_samara и @gallery_victoria. 2. Нажмите «Участвовать». 3. Дождитесь окончания розыгрыша. 3 сентября бот рандомно выберет пять победителей, а мы вручим им призы.</t>
+  </si>
+  <si>
+    <t>31.08.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19448</t>
+  </si>
+  <si>
+    <t>Возможность: Установить новую кухню со скидкой 25 000 ₽ в Самаре До 15 сентября мебельная студия «Кухнари» предлагает обновить кухню индивидуально под ваше пространство со скидкой 25 000 ₽. А при заказе дарят сушилку для посуды и лоток для столовых приборов 🎁 Команда уже 13 лет помогает жителям Самары правильно и стильно обустраивать дом или квартиру. Дизайнеры создают уникальные проекты по вашим запросам, производят расчеты и могут зафиксировать стоимость в течение 12 месяцев. ➡️Узнать больше о возможностях можно по ссылке. А если вы напишете в сообщения «Кухнарей» «Хочу кухню», то зарезервируете за собой персональное предложение на кухонный гарнитур. Реклама: ИП КАШАЕВ РУСЛАН ДАМИРОВИЧ ИНН 583185044618 erid 2SDnjcBt9Zu</t>
+  </si>
+  <si>
+    <t>31.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19447</t>
+  </si>
+  <si>
+    <t>Самарские альпинисты завоевали четыре медали на этапах Кубка России В Камчатском крае завершились соревнования Кубка России по альпинизму в дисциплинах скайраннинга: гонка и вертикальный километр. Команду Самарской области представляла сборная региональной Федерации альпинизма. Елена Петрова стала абсолютной победительницей сразу в обеих дисциплинах, взяв два золота. Сергей Лаптев дважды финишировал вторым. Юрий Исмаилов одержал победу в гонке и занял третье место в вертикальном километре. Еще один самарский участник, Дмитрий Саранцев, показал четвертый результат в гонке и пятый — в вертикальном километре. Поздравляем! 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>31.08.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19446</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет благотворительный книжный маркет 13 сентября на площадке книжного «Зеленая Дама» состоится благотворительный книжный маркет «Книги в городе». Средства с него будут переданы волонтерскому проекту «Надо сохранить». Любую книгу на маркете можно будет купить по цене до 300 рублей. На маркет можно принести ненужные книги в хорошем состоянии и передать их организаторам. Если вы из другого города, но хотите помочь проекту — книги можно заблаговременно отправить организаторам любой доставкой. Все собранные книги будут выставлены на продажу на площадке маркета, а после его окончания все, что не распродано, отправится в шкафы и полки для буккроссинга в разных районах города. Для тех, кто готов поделиться книгами, но не имеет возможности посетить мероприятие, работают пункты сбора книг у партнеров маркета: — Независимый книжный магазин «Зеленая Дама» (ул.Некрасовская, 63) — Кофейня «13» (ул. Киевская, 1) — Кофейня «Дом Матча» (ул. Солнечная, 60) — Кофейня «Чернов Кофе» (ул. Победы, 101) — Винтажка «Очень модное место» (ул. Венцека, 40) 13 сентября, 13:00 — 19:00 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>31.08.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19445</t>
+  </si>
+  <si>
+    <t>Осень к нам приходит: рассказываем о погоде в Самаре в первую неделю сезона В понедельник, 31 августа, Самару ждет малооблачное небо без дождей. Юго-западный ветер 5–10 м/с, воздух прогреется до +20…+22 °C. 1 сентября небо затянется облаками. Местами возможны кратковременные дожди и грозы. Ветер останется юго-западным (5–10 м/с). Ночью столбик термометра опустится до +9…+14 °C, днем поднимется до +22…+27 °C. 2 и 3 сентября погода в регионе не изменится. Пятница, 4 сентября, принесет облачную погоду с кратковременным дождем. Южный и юго-западный ветер 5–10 м/с. Температура ночью +10…+15 °C, днем снова +24…+29 °C. 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>31.08.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19441</t>
+  </si>
+  <si>
+    <t>#новоеместо В кинотеатре «Художественный» открылся Детский культурно-просветительский центр Новый центр объединяет образование, кино и творческие практики. Здесь можно будет узнать больше об истории кинематографа и принять участие в мастер-классах, кинопоказах, выставках, лекциях и интерактивных программах. Также здесь открылось новое кинокафе «Титры». 📸: Игорь Жаткин 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>31.08.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19432</t>
+  </si>
+  <si>
+    <t>Городской уют в цифрах 💸 Каждый раз, проходя мимо трамвая или клумб, знайте — это стоит приличных денег. Посчитали, во сколько обходятся привычные вещи на наших улицах. 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>30.08.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19431</t>
+  </si>
+  <si>
+    <t>Какое событие этого лета запомнилось вам сильнее всего? Делитесь впечатлениями и фотографиями в комментариях, а самые интересные попадут в отдельный пост ☀️ 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>29.08.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19427</t>
+  </si>
+  <si>
+    <t>#наразведке Прямо сейчас на летнике «Волжского Хвата» проходит фестиваль инди-музыки «Хорус» Впереди выступления групп «Раскаты», «Фузз мальчики», «Пекинский велосипед», «Где Фантом?» и других. После инструментальной части в баре диджей-сеты сыграют резиденты B4. 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>28.08.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19425</t>
+  </si>
+  <si>
+    <t>В Третьяковке в Самаре состоится встреча с художницей и капитаном речного судна 29 августа состоится встреча с художницей Екатериной Герасименко и капитаном речного судна Антоном Сарбаевым. Презентация художественного исследования состоится в рамках Программы арт-резиденции «Художник +». Екатерина приехала в резиденцию продолжить свою серию работ, исследующих пространства видов с транспортных рейсов теплоходов, курсирующих по Волге от города к островам. Совместно с водителем «омика» Антоном Сарбаевым художница изучала тонкости речных маршрутов и устройство старого судна, которого в скором времени уже не встретишь на Волге. 29 августа, 17:00 / Вход свободный по регистрации 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>28.08.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19424</t>
+  </si>
+  <si>
+    <t>В «Кутеже» пройдет маркет «Три синих трамвая» 29 и 30 августа на летнике «Кутежа» пройдет маркет «Три синих трамвая». В программе события — маркет самарских брендов одежды, аксессуаров и не только, зеленый своп, фотобудка от «Автопортретной», хорооке, творческий спиддейтинг и иммерсивный спектакль «Истории из чемодана». Прийти можно с 12:00 до 20:00. Вход свободный. 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>28.08.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19423</t>
+  </si>
+  <si>
+    <t>Концерт Канье Уэста в Петербурге все-таки состоится Концерт американского рэпера Канье Уэста в Петербурге состоится, запрета на его проведение нет Об это рассказали РБК со ссылкой на два источника, знакомых с ходом обсуждения темы. 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>28.08.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19422</t>
+  </si>
+  <si>
+    <t>В Самаре пройдут турниры по пляжному волейболу Со 2 по 7 сентября на Первомайском спуске пройдут соревнования по пляжному волейболу среди мужских и женских команд в рамках Спартакиады народов России. Это один из отборочных этапов для формирования национальной сборной на летние Олимпийские игры 2028 года. Матчи начнутся 3 сентября, участие в них примут по 24 команды из двух человек среди мужчин и женщин. Отборочные встречи состоятся на обычных площадках для пляжного волейбола, а финалы будут сыграны на специально собранном корте с трибунами. Предварительные игры волейболистов смогут свободно посмотреть все отдыхающие на пляже. 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>28.08.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19417</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Выставка «Осторожно, хрупкое!» на «Станкозаводе» Вчера на «Станкозаводе» открылась выставка московского креативного агентства «КАСАНИЕ». Это приглашение во внутренний мир подростка, которое нацелено на понимание себя и других. Посетить можно до 30 сентября. Билет: 1 000 рублей. Дети до 18 лет — бесплатно. 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>28.08.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19415</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет открытая бейсбольная игра Самарская бейсбольная команда Roosters проведет открытую игру в парке Гагарина. Зрители смогут познакомиться с участниками команды, попробовать отбить мяч и угоститься кофе и капкейками. Кстати, мы уже рассказывали о единственной самарской бейсбольной команде. Материал можно прочитать по ссылке. 29 августа, 12:00 / Вход свободный Автор фото: cosmalesha 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>28.08.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19414</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Bane Jacket (@Bane_jacket) 2. женя 𓇢𓆸 (@eve7a) 3. never dies (@burroughsss26) 4. вероника (@retnerz) 5. лисандра (@saintlisandra) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>28.08.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19413</t>
+  </si>
+  <si>
+    <t>Цифра дня: Сколько стоит собрать ребенка в школу в Самаре Подготовка ребенка к новому учебному году родителям из Самары в среднем обойдется в 16 000 рублей. По сравнению с прошлым годом сумма выросла на 9%. Такие данные приводит сервис SuperJob по результатам опроса родителей. Самара вошла в топ-20 городов с самыми высокими расходами на школьные сборы. Больше всего на подготовку одного ученика тратят в Москве (21 000 рублей), Санкт-Петербурге (19 400 рублей), Красноярске (18 500 рублей) и Екатеринбурге (18 300 рублей). Меньше всего среди мегаполисов сборы стоят в Волгограде и Уфе — 15 200 и 15 300 рублей соответственно. За последние семь лет траты самарцев на экипировку школьника выросли более чем в два раза. В 2019 году средний бюджет составлял 7 800 рублей. В целом по стране 9% родителей признались, что для покупки всего необходимого к 1 сентября им пришлось взять кредит. 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>28.08.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19409</t>
+  </si>
+  <si>
+    <t>Галерея «Виктория» проведет фестиваль «Открытие сезона» На следующей неделе Галерея «Виктория» откроет осенний сезон. В программе: — Концерт групп «Два обреза», «источник» и Пайта в выставочном зале 4 сентября; — Неделя издательства V–A–C Press с 31 августа по 6 сентября; — Презентация книг от издательства V–A–C Press; — Специальная программа Детской студии ко Дню знаний 1 сентября; — Открытие мастерских; — Итоговая выставка Школы проектной фотографии «Щель под камнем»; — «Провалошная». Часть событий можно посетить бесплатно по регистрации. Билет на музыкальную часть обойдется в 800 рублей. Узнать подробнее о программе можно по ссылке. 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>28.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19399</t>
+  </si>
+  <si>
+    <t>Как «Том Сойер Фест» спасает один из старейших деревянных домов в Самаре, и как помочь команде сохранить здание — читайте в карточках ✨ 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>27.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19391</t>
+  </si>
+  <si>
+    <t>#наразведке В «Землянах» проходит гостевая смена ресторана современной сибирской кухни Manul Шеф-повар Виктор Шайдецкий привез в Самару блюда, в основе которых — гастрономические традиции Алтая, Тывы, Хакасии и Енисейского Севера. Он восстанавливает забытые рецепты, изучает локальные продукты и превращает их в современную авторскую кухню. Только сегодня здесь можно попробовать «оливки» из молодых шишек, тартар из лося, картофель с мороженым из жженого лука и не только. 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>27.08.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19390</t>
+  </si>
+  <si>
+    <t>Напоминаем, что уже завтра объявим результаты конкурса на билеты на фестиваль «Хорус», хедлайнером которого станет группа «Где Фантом?» 😘 Бот рандомно выберет пять победителей, а мы вручим им по одному парному билету. Вы все еще успеваете принять участие, желаем удачи!</t>
+  </si>
+  <si>
+    <t>27.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19387</t>
+  </si>
+  <si>
+    <t>«Киномакс» покажет «Интерстеллар», «Марсианин» и «Проект “Конец света”» в Самаре В сентябре в сети кинотеатров «Киномакс» покажут серию фантастических картин о космосе. Сеансы будут проходить по средам. Расписание: • 2 сентября — «Интерстеллар». Научно-фантастическая драма Кристофера Нолана о группе исследователей, которые отправляются сквозь червоточину в поисках нового дома для человечества. • 9 сентября — «Марсианин». Фильм Ридли Скотта о ботанике и астронавте Марке Уотни, который в одиночку борется за выживание на необитаемом Марсе после вынужденной эвакуации исследовательской миссии. • 16 сентября — «Проект “Конец света”». Фантастический фильм о столкновении людей с глобальной космической угрозой и попытках предотвратить масштабную катастрофу. Билеты: от 300 рублей. 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>27.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19386</t>
+  </si>
+  <si>
+    <t>В Самаре выбрали подрядчика, который организует платные парковки До конца года в Самаре появятся платные парковки — и даже приложение к ним. В городе выбрали подрядчика, который создаст систему «Парковки Самары»: программу, оборудование, подключение и техподдержку. Муниципальный контракт заключен с компанией «Цифровые решения регионов». Напомним, что первые платные места появятся в историческом центре — между улицами Горького, Молодогвардейской и Волжским проспектом. Подрядчику передали схемы движения, тарифы, правила, виды абонементов и льготы. Позже запустят сайт и мобильное приложение: там можно будет увидеть свободные места и ближайшие достопримечательности. 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>27.08.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19380</t>
+  </si>
+  <si>
+    <t>Показываем задумчивые кадры из Тольятти. Их автор — Арсений Котов, фотограф постсоветской архитектуры. 📸: nothern.friend 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>27.08.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19379</t>
+  </si>
+  <si>
+    <t>Волонтеры «Путь реки» нашли записку, которой 59 лет Участники проекта «Путь реки» расчищали территорию у Склепа Люпова близ села Ермаково. Под киркой одного из волонтеров звякнула советская бутылка, а внутри оказалась свернутая записка. На записке было написано: «Кочетков Ник. Ник. Был 16 сентября 1967 года. Прошу записку оставить». На обороте: «Куйбышев. Бутылку не колоть». Послание пролежало в земле почти 60 лет. Среди волонтеров нашелся однофамилец, но родства нет. Связались с другими самарскими Кочетковыми — безрезультатно. Проект «Путь реки» ищет Николая Николаевича Кочеткова или его родственников. Если вы знаете его, пишите в соцсети проекта. 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>27.08.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19378</t>
+  </si>
+  <si>
+    <t>Сегодня в «Рюмочке» выступит джаз-трио из Сибири В «Рюмочке» выступит инструментальное трио авторского джаза «ELS.». Это переплетение джаза, классики и электроники. В составе коллектива — победители всероссийских и международных конкурсов: Татьяна Михайлова (рояль), Влада Русских (бас‑гитара) и Дмитрий Андреев (ударные). 27 августа, 20:00 / Билеты: от 600 рублей 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>27.08.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19370</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19369</t>
+  </si>
+  <si>
+    <t>Каждый четвертый работник в Самарской области получает зарплату выше средней по России В Самарской области 25% работников получают зарплату выше среднероссийской, еще у 4% доход превышает среднюю зарплату по стране более чем в два раза. Такие данные приводит «РИА Рейтинг» по итогам исследования на основе официальной статистики за 2025–2026 годы. Средняя зарплата по России в 2025 году выросла на 14,3% и превысила 100 тыс. рублей. В 2026 году показатель достиг примерно 108 тыс. рублей. Лидером рейтинга стал Ямало-Ненецкий автономный округ — там зарплату выше средней по стране получают 65,8% работников. Далее идут Магаданская область (57,2%) и Чукотский автономный округ (56,5%). В Приволжском федеральном округе лучший результат показал Татарстан: 38,9% работников получают больше среднероссийской зарплаты. 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>27.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19366</t>
+  </si>
+  <si>
+    <t>В Третьяковке в Самаре покажут «Двенадцатую ночь» Юрия Муравицкого 30 августа в Самарском филиале Третьяковской галереи впервые состоится спектакль «Двенадцатая ночь, или как угодно» режиссера Юрия Муравицкого. Постановку привезёт Никитинский театр из Воронежа. Спектакль трижды номинировался на «Золотую Маску», участвовал в Платоновском фестивале и гастролировал по стране. Главная особенность — актёры перед началом и после антракта тянут жребий, определяя роли. Каждый показ получается уникальным. Гастроли театра в Самаре начнутся раньше: 28 августа в «Мастерской» покажут «Вертинского», 29 августа в «СамАрте» — «Принца Гомбургского». 30 августа, 18:00 / Билет: 2 000 рублей 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>27.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19365</t>
+  </si>
+  <si>
+    <t>Рассказываем, каким будет цирк в Самаре после реконструкции Самарский цирк ни разу не проходил капитальный ремонт за 57 лет. В 2026 году «Росгосцирк» подал заявку на его включение в федеральный реестр объектов, которые реконструируют за счет госбюджета.Проект еще не утвержден окончательно, но уже известны детали модернизации: — Восстановят несущие конструкции, обновят все коммуникации, сделают внутренние перепланировки; — Для артистов добавят гримерки, бытовые и подсобные помещения, расширят склады для декораций и реквизита; — Вольеры для животных приведут к современным ветеринарным нормам; — В зале сократят число мест с 2 196 до 2 000. Также появятся гостиница минимум на 100 номеров для гастролирующих трупп. В 2015 году уже предлагали проекты реконструкции здания. Делимся 3D-рендером. Источник: КП Самара 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>26.08.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19364</t>
+  </si>
+  <si>
+    <t>Концерт Канье Уэста в Петербурге могут перенести Как сообщают в пресс-службе «Газпром Арены», мероприятие все-таки состоится — сейчас Say Agency ведут переговоры с площадкой. При это даты концерта могут изменить. Продолжаем следить за ситуацией! 💤 Telegram | Maкс</t>
+  </si>
+  <si>
+    <t>26.08.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19362</t>
+  </si>
+  <si>
+    <t>Возможность: Поддержать проект из Самары в премии «Архиwood 2026» Инсталляция «Падающий Пизанский Самарский элеватор» студии NOῨD, представленная на выставке «ЦВЕТЫ, ХЛЕБ И КОСМОС» галереи «419», вошла в шорт-лист премии «Архиwood 2026» в номинации «Арт-объект». Работа стала частью разговора об архитектуре XX века, памяти и сохранении наследия. Самарский элеватор — первый вертикальный элеватор в СССР и значимый памятник брутализма — долгие годы находился под угрозой сноса. В инсталляции его модель наклонена на 5°, как Пизанская башня: хрупкий монумент, который буквально приходится удерживать. Особенно символично, что именно в дни выставки элеватор получил статус объекта культурного наследия. Голосование за проект открыто до 8 сентября. Поддержать можно по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>26.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19357</t>
+  </si>
+  <si>
+    <t>Завтра в «Землянах» пройдет гостевая смена ресторана MANUL 27 августа бистро «Земляне» примут в гостях команду московского ресторана MANUL — одного из главных столичных форпостов сибирской кухни в столице.  Шеф-повар Виктор Шайдецкий исследует гастрономические традиции Алтая, Тывы, Хакасии и Енисейского Севера. Вместе с историками, этнографами и коренными жителями он восстанавливает забытые рецепты, изучает локальные продукты и превращает их в современную авторскую кухню. Завтра гости смогут попробовать авторские блюда, которые впервые будут представлены в Самаре в формате a la carte: — Амисбуш — «оливки» из молодых сосновых шишек; — Тартар из лося с ржаными чипсами; — Мини-картофель с кострища с мороженым из жженого лука; — Томленая чавыча с кедровой кашей и соусом из трав; — «Халимат» — десерт с печеными яблоками, ромашкой и бузиной. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>26.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19356</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Ирина (@irenecorbie) 2. rina (@rina_wjqj) 3. Софья 😇 ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>26.08.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19355</t>
+  </si>
+  <si>
+    <t>В «Вечно молодом» выступит Philipp Gorbachev Московский диджей и продюсер Philipp Gorbachev — одна из заметных фигур мировой клубной сцены. 4 сентября пройдет его диджей сет в «Вечно молодом». В 2010-е годы он оказал значительное влияние на формирование российской электронной сцены и до сих пор остается ее активным участником. Выступал в берлинском Berghain, записывал эфиры для Boiler Room и HÖR, а также гастролировал в 35 странах. На локальном саппорте Леша Валиневич и PFPF, Dancetroy OS, а также дуэт Lola femm с dina. Начало в 22:00 / Вход: от 300 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>26.08.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19354</t>
+  </si>
+  <si>
+    <t>Wildberries запустил свой мессенджер WB Chat без официального анонса. Авторизоваться в сервисе можно через WB ID https://entermedia.io/news/wildberries-zapustil-messendzher-wb-chat/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>26.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19353</t>
+  </si>
+  <si>
+    <t>1 сентября в Самаре запретят продажу алкоголя Традиционно, в День знаний на всей территории области в связи с началом учебного года будет запрещена розничная продажа алкоголя. Ограничение не распространяется на организации, которые продают алкогольную продукцию при оказании услуг общественного питания. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>26.08.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19352</t>
+  </si>
+  <si>
+    <t>Спортсмены из Тольятти выиграли золото Первенства мира по прыжкам в воду На соревнованиях в Хорватии победили Кирилл Косимов и Мирослав Киселев. Они стали лучшими в синхронных прыжках с десятиметровой вышки и получили 301,14 балла. Поздравляем! 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>26.08.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19351</t>
+  </si>
+  <si>
+    <t>Эксперты подсчитали траты жителей Самарской области на коммуналку и топливо за прошлый год В среднем семья в Самарской области тратит на оплату ЖКУ и топлива 6 405,6 рублей в месяц. Такие данные по итогам 2025 года приводятся в исследовании РИА «Новостей». В структуре потребительских расходов жителей области эта сумма составляет 10,7%. За год показатель снизился на 0,1%. С такими результатами Самарская область заняла 64 место среди регионов России по наименьшей доле расходов на коммуналку. Первую тройку рейтинга с минимальной нагрузкой на семейный бюджет сформировали Дагестан (5%), Астраханская область (5,9%) и Ингушетия (6,1%). 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>26.08.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19350</t>
+  </si>
+  <si>
+    <t>В Галерее «Виктория» расскажут о том, что писали путешественники о Поволжье Завтра с лекцией выступит Евгений Стрелков — художник, куратор из Нижнего Новгорода и автор книги «Формула Волги». Он представит редкие книжные материалы XVIII-XIX веков — описания путешествий, натурфилософские трактаты, мемуары, поэтические сборники и естественно-научные статьи, связанные с исследованием Волги. Расскажет о том, как современные художники используют этот богатый материал для пересборки, как исходная книжная основа получает расширения в зону аудио- и видеоформатов с использованием электронных медиа и как современное искусство вводит архивные документы в культурный обиход уже не только как памятники, но и как живой материал. 27 августа, 19:00 / Вход: 150 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>26.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19343</t>
+  </si>
+  <si>
+    <t>Знаем, где вы будете проводить ночи. В Самаре открылось новое клубное пространство LOT: рассказываем о концепции, интерьере и кухне! 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>25.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19342</t>
+  </si>
+  <si>
+    <t>С 1 октября российские стоматологи будут обязаны применять анестезию при любых потенциально болезненных процедурах. Раньше четкого требования в законе не было, и решение об уколе оставалось исключительно на усмотрение врача https://entermedia.io/news/stomatologov-obyazhut-delat-anesteziyu-pri-lyubyh-boleznennyh-protsedurah/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>25.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19340</t>
+  </si>
+  <si>
+    <t>На Даче Соколова состоится концерт классической музыки 28 августа на Даче Соколова состоится концерт «Три голоса, одна история». На сцене — баритон Вадим Зубков (Самарская филармония), сопрано Даяна Осадиайе (Москва) и сопрано Софья Цимбал (Самарский театр оперы и балета). Их поддержит камерный оркестр «Archi del Volga». С 18:00 для гостей откроется территория усадьбы: можно прогуляться, подняться на смотровую площадку и сделать фото на фоне исторического особняка 1909 года. Часть выручки от билетов пойдет на восстановление Дачи Соколова — объекта культурного наследия федерального значения. 28 августа, 19:00 / Билеты: 2 500 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>25.08.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19338</t>
+  </si>
+  <si>
+    <t>Еще три здания в Самаре признали объектами культурного наследия Документ об этом появился на сайте регионального управления охраны памятников. В список вошла усадьба священника Лебединского на Красноармейской, 49 и 49а. Ее строили в два этапа — в 1905–1906 и 1908–1909 годах. Также статус получили дом врача и коллежского советника Никитина на Красноармейской, 29 и жилой дом по проекту Щербачева на Некрасовской, 48. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>25.08.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19337</t>
+  </si>
+  <si>
+    <t>Джасурбек Махкамов из Самары завоевал бронзовую медаль на чемпионате мира по ММА в Абу-Даби В весовой категории до 93 кг он начал турнир с поражения Максиму Головчанских, затем уступил Никите Витренко. Однако в третьем поединке одержал победу, а в финальном бою за бронзу справился с чемпионом мира 2025 года Фирдавсом Разаковым. Подготовкой спортсмена руководит тренер Антон Захарчев. Поздравляем с успешным выступлением! 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>25.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19332</t>
+  </si>
+  <si>
+    <t>Предлагаем отвлечься от дел и взглянуть на бакланов, которые сушат перья ранним утром на острове Фестивальный 🥹 Источник: @probobin 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>25.08.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19331</t>
+  </si>
+  <si>
+    <t>В баре «Проливошная» пройдет «Вечер для тревожных котиков» 28 августа в баре «Проливошная» пройдет психологическая встреча, посвященная тревоге. Разговор пройдет без диагнозов и сложных терминов: немного современной психологии, практики, ответы на вопросы и презентация книги «Тетрадь для тревожных котиков». Спикер — Александр Карасев, клинический психолог, член АКПП, специалист клиники «ПроТебя». 28 августа, 19:00 / Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>25.08.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19330</t>
+  </si>
+  <si>
+    <t>Жители Самары не увидят «Осетровую» Луну 28 августа В ночь с 27 на 28 августа жители Самары не смогут наблюдать частичное лунное затмение, когда тень Земли закроет 96% поверхности спутника, из-за чего он может приобрести красновато-малиновый оттенок. Название явления пришло из календаря алгонкинов — коренных народов Северной Америки. Летнее полнолуние у них совпадало с сезоном активной ловли осетра в Великих озерах и реках. У других племен встречались названия Кукурузная или Зерновая Луна. Низко над горизонтом диск часто приобретает теплый оранжево-красный оттенок из-за рассеивания солнечного света в атмосфере Земли. Жители Самары застанут лишь начальную полутеневую фазу из-за погодных условий. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>25.08.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19328</t>
+  </si>
+  <si>
+    <t>В Самаре у берегов Волги обнаружили масляное пятно Специалисты Росприроднадзора зафиксировали на поверхности воды радужную пленку толщиной менее 0,001 мм на побережье 8 и 9 просеки. Они взяли пробы для проведения лабораторного анализа. По предварительным данным, загрязнение могло произойти из-за разового сброса подсланевых вод с проходящего судна. Автор видео: zagar_black 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>25.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19318</t>
+  </si>
+  <si>
+    <t>Бу! Испугались? И правильно — в нашей подборке собрались филиалы Ада в Самаре. В комментариях делитесь своими жуткими локациями ☠️ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>24.08.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19317</t>
+  </si>
+  <si>
+    <t>⚡️«Газпром Арена» отказалась от концерта Канье Уэста в Петербурге Вот так новости! Команда стадиона опубликовала официальное заявление в социальных сетях о том, что не является организатором мероприятия. Газпром арена» никаких договоров по аренде стадиона для проведения мероприятия не подписывала. Такого договора нет. Соответственно концерт не может состояться на нашей площадке 💤 Telegram | Mакс</t>
+  </si>
+  <si>
+    <t>24.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19316</t>
+  </si>
+  <si>
+    <t>В Самаре закрылось Stereo Cafe Минус еще одно заведение в Самаре: об открытии заявило Stereo Cafe в соцсетях. Вчера кафе работало последний день. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>24.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19315</t>
+  </si>
+  <si>
+    <t>Конкурс: Дарим билеты на концерт группы VLNY на крыше «Станкозавода» 27 августа на крыше центра труда и отдыха «Станкозавод» состоится концерт группы VLNY. Гостей ждет спокойная романтика, отдающая летом, Волгой и свежей прохладой Финского залива. Дарим три парных билета на концерт. Правила как всегда простые: 1. Подпишитесь на аккаунты @enter_samara, @stzv_afisha и @vlnyofficial 2. Нажмите «Участвовать». 3. Дождитесь окончания розыгрыша. 26 августа бот рандомно выберет трех победителей, а мы вручим им призы.</t>
+  </si>
+  <si>
+    <t>24.08.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19314</t>
+  </si>
+  <si>
+    <t>В Третьяковке в Самаре состоится встреча с художницей Сашей Кокачевой и биологом Сергеем Павловым Завтра в рамках арт-резиденции «Художник +» пройдёт встреча с художницей Сашей Кокачевой из Санкт-Петербурга и кандидатом биологических наук Сергеем Павловым. Саша работает над проектом о потере ориентиров в современном мире. Метафорами стали исчезнувшие самарские обсерватории, павильон «Служба времени» и птицы, страдающие от круглосуточной городской подсветки. Гости познакомятся с художницей и ее практиками, узнают о жизни птиц Самарской области, посетят мастерскую и увидят работы, созданные в резиденции. 25 августа, 19:00 / Вход свободный по регистрации 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>24.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19313</t>
+  </si>
+  <si>
+    <t>Житель Сызрани выловил гигантского сома в Подвалье Рыбак выловил сома весом 57 килограммов и длиной почти два метра за десять минут. Для него это рекорд: предыдущий трофей весил 31 кг. 📸: КТВ-Луч 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>24.08.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19312</t>
+  </si>
+  <si>
+    <t>В Самаре выступит «Станция метро Горьковская» 12 сентября в новом клубе LOT на «Станкозаводе» пройдет большой ежегодный рейв от «Волжского Хвата». Визуальным оформлением по традиции займется BUREAU. Выступят «Станция метро Горьковская», CALL ME ILYA, SAVELIY SILYAVA, BASSDUMA, Tilly и s.f.r.v. Начало в 22:00. Билеты: от 1 000 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>24.08.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19311</t>
+  </si>
+  <si>
+    <t>Реакция жителей Самары после того, как узнали, сколько нужно копить на квартиру 😫 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>24.08.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19310</t>
+  </si>
+  <si>
+    <t>Жителю Самарской области нужно копить больше восьми лет на квартиру в новостройке Для расчетов эксперты сопоставили среднюю стоимость жилья на первичном рынке и средний уровень зарплат в регионах. В Самарской области средняя стоимость квартиры составила 8 119 999 рублей при средней зарплате 84 421 рубля в месяц. Модель предполагает, что человек откладывает весь свой доход без учета процентов по банковским вкладам. Быстрее всего накопить на квартиру могут жители Ненецкого автономного округа — за 3,1 года. Сложнее всего ситуация сложилась в Карачаево-Черкесии, где на покупку потребуется 16,1 года. В целом по стране доступность первичного жилья за последние семь лет упала. По данным аналогичного исследования 2019 года, россиянину в среднем требовалось 5,7 года накоплений: за этот период зарплаты по стране увеличились на 123%, в то время как цены на новостройки выросли на 151%. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>24.08.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19309</t>
+  </si>
+  <si>
+    <t>В Самаре закрывается «Чико» Сеть заведений корейской кухни уходит и из Самары. «Чико» на набережной будет открыто для гостей до конца августа, а на Молодогвардейской уже закрылось. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>24.08.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19308</t>
+  </si>
+  <si>
+    <t>Плавно начинаем последнюю неделю лета. По этому поводу подготовили несколько маршрутов выходного дня, куда можно добраться на электричке 🚆 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19299</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Новая выставка в Галерее «Виктория» В галерее открылась выставка Анастасии Крохалевой «Переливы и переливания». Это презентация итогов ее работы в арт-резиденции в керамической мастерской. Художница из Екатеринбурга представляет скульптуры, в которых через объединение кинетики, воды и керамики рождается звук. Работает до 30 августа. Вход свободный. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19298</t>
+  </si>
+  <si>
+    <t>Мем «6-7» («Сикс-севен») стал самым популярным в русскоязычном интернете за первые полгода 2026-го. Выражение с характерным жестом набрало свыше 1,26 миллиона упоминаний в соцсетях и обошло «Воздухана» и ИИ-сериал про клубнику с бананом https://entermedia.io/news/mem-6-7-stal-samym-populyarnym-v-russkoyazychnyh-sotssetyah-v-2026-godu/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.08.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19297</t>
+  </si>
+  <si>
+    <t>На «Даче со слонами» покажут мультфильмы В программе — показ-обсуждение мультфильмов, сделанных детьми. Главное событие вечера — показ мультфильма «Дача со слонами», созданного в 2011 году учениками детской киностудии «Печка». На вечере будут присутствовать авторы и педагоги, которым можно будет задать вопросы о детской мультипликации и об идеях мультфильмов. 22 августа, 17:00 / Билет: 150 рублей по регистрации 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.08.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19296</t>
+  </si>
+  <si>
+    <t>Цифра дня: Сколько арбузов и дынь в среднем съел житель Самары в 2025 году По данным Самарастата, в среднем житель Самарской области съел 21,3 кг арбузов и дынь в прошлом году. Эти данные получили по результатам выборочного обследования бюджетов домашних хозяйств в 2025 году. В комментариях делитесь местами, где в Самаре найти самые вкусные арбузы 🍉 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.08.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19295</t>
+  </si>
+  <si>
+    <t>В самарских кинотеатрах покажут первую часть «Сумерек» В сети «Киномакс» пройдут показы фильма «Сумерки». Сеансы стартуют с 17 сентября. По сюжету 17-летняя Белла Свон переезжает к отцу в небольшой дождливый городок Форкс. В новой школе она знакомится с загадочным одноклассником Эдвардом Калленом и вскоре выясняет, что он и его семья — вампиры, отказавшиеся от нападений на людей. Между героями завязывается роман, но их отношения оказываются под угрозой, когда в городе появляется кочевой клан опасных хищников. Билеты: от 400 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.08.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19293</t>
+  </si>
+  <si>
+    <t>Конкурс: Дарим билеты на фестиваль «Хорус» 29 августа на летнике «Хвата» состоится фестиваль инди-музыки «Хорус». Хедлайнером фестиваля станет группа «Где Фантом?», а также выступят группы «шампур», «Сибарит», «Раскаты», «Фузз мальчики», eeva и Дмитрий Крылов. Вместе с командой фестиваля дарим подписчикам Enter Самара пять парных билетов на «Хорус». Всего победителей будет пять, каждый из них получит по одному билету на две персоны. Чтобы выиграть: 1. Подпишитесь на аккаунты @enter_samara и @chorus_fest 2. Нажмите «Участвовать». 3. Дождитесь окончания розыгрыша. 28 августа бот рандомно выберет пять победителей, а мы вручим им призы.</t>
+  </si>
+  <si>
+    <t>21.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19292</t>
+  </si>
+  <si>
+    <t>Зимой в Самаре пройдет концерт ЛСП 26 декабря в Самаре выступит ЛСП. Концерт в рамках тура пройдет в МТЛ «Арена». Олег ЛСП — белорусский певец, рэпер и автор песен. Свою сольную карьеру он начал в 2007 году, с тех пор выпустив три мини-альбома и семь студийных альбомов. Первые релизы Олег записал вместе с Романом Сащенко (Рома Англичанин), который скончался в 2017 году. В мае того же года вышел клип «Монетка», который стал главным хитом проекта. Концерт начнется в 20:00. Билеты стоят от 2 500 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.08.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19291</t>
+  </si>
+  <si>
+    <t>Завтра в Самаре перекроют дороги из-за марафона 22 августа пройдет Самарский международный марафон на кубок Главы городского округа Самара. Из-за него будет ограничено движение транспортных средств и средств индивидуальной мобильности, за исключением спецмашин. С 5:00 до 16:00 ограничат движение на улицах Арена 2018, Проезде № 2, 2-й Стадионной, Дальней и Проезде № 7. А сегодня с 18:00 там запретят остановку и стоянку. Автобусы № 83, 88 и 93 пустят по временным схемам. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19289</t>
+  </si>
+  <si>
+    <t>«Заварка» стала победителем премии «Жить вместе» Специальный проект музея-галереи «Заварка» к выставке «Здесь осталось детство» получил диплом победителя премии «Жить вместе». «Жить вместе» поддерживает тех, кто формирует локальные сообщества, горизонтальные инициативы и проекты, направленные на решение общественно значимых задач. Результаты объявили в Москве, где два года работы команды над проектом оценили по достоинству. Организаторы благодарят всех, кто делился воспоминаниями и поддерживал проект. Поздравляем команду «Заварки»! 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19288</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. сеньтяй (@kudrash_boy) 2. Лада (@rarep1uxury) 3. Aleksandr (@shchipcom) 4. Дарья (@Dashalexx666) 5. Daria (@sus_darius) 6. янчик (@s7moky) 7. настюша bnnkuff (@bnnkuff) 8. atr (@freee865) 9. Ника (@O_Phantom_O) 10. Михаил (@Krolik_Boni) 11. Валечка (@vaalechkaaa) 12. 𝑅𝑜𝑚𝑎𝑛𝑜𝑣𝑛𝑎 (@romkovna) 13. teroqe (@teroqe) 14. Жанна (@JeannaS) 15. Полина (@frwwwh) 16. Камиль (@Kamabullet7) 17. Мышь (@Mousemarr) 18. Кирилл (@reweuu) 19. напас (@ramurzs) 20. Мария (@shirokova23) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>20.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19287</t>
+  </si>
+  <si>
+    <t>Если вдруг решили искупаться, пока в Самаре потеплело, то знайте: пляжи не соответствуют санитарным требованиям Роспотребнадзор по Самарской области опубликовал результаты проверки пляжей. Специалисты исследовали пробы воды и песка на соответствие санитарным требованиям. Выявлены несоответствующие пробы воды по микробиологическим показателям на пляжах Самары: — на I очереди набережной; — на II очереди набережной; — на IV очереди набережной; — в Загородном парке; — на спуске улицы Советской Армии; — на Барбошиной поляне; — на пляже санатория «Можайский»; — на Красноглинском пляже. При этом по санитарно-химическим и паразитологическим показателям отобранные пробы воды соответствуют нормативам. Но купаться на указанных пляжах Роспотребнадзор все равно не рекомендует. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.08.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19286</t>
+  </si>
+  <si>
+    <t>В Surf Coffee пройдет встреча разговорного клуба английского языка В воскресенье в споте на Полевой, 54 пройдет встреча разговорного клуба английского языка. Участники смогут потренировать разговорный английский в дружелюбной атмосфере. Тема этой недели — «Culture and Speech». 23 августа, 11:30 / Участие: 700 рублей по записи @engdistrict63 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.08.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19283</t>
+  </si>
+  <si>
+    <t>На сегодняшнюю «премьеру» «Человека-паука» в Самаре раскуплены большинство билетов в разных кинотеатрах. Вот это народная любовь — это вам не «Колобок»! 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.08.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19282</t>
+  </si>
+  <si>
+    <t>Преступление, которое могло произойти только в Самарской области Житель Тольятти украл сапборд и переплыл Волгу, чтобы попасть на работу. 38-летний тольяттинец проник на закрытую территорию базы отдыха в селе Ширяево, перелез через забор и похитил сапборд стоимостью более 11 тысяч рублей. Момент кражи зафиксировали камеры видеонаблюдения. На украденной доске мужчина преодолел свыше 30 километров по Волге и благополучно добрался до места работы. Позже он передал сапборд знакомой на временное хранение, а та впоследствии избавилась от вещей, включая похищенный инвентарь. Полиция задержала подозреваемого. Он признался в содеянном и объяснил, что использовал доску исключительно как транспорт до работы. Обстоятельства дела продолжают устанавливать. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19281</t>
+  </si>
+  <si>
+    <t>Сегодня в «Проливошной» пройдет театральная встреча Проект «Слово за слово» представит новую документальную читку в «Проливошной». Некоторое время назад они запустили проект-исследование «Комната забытых вещей». В основе читки — настоящие истории, которые им доверили люди. Они соединили музыку, текст и память. 20 августа, 20:00 / Вход по записи в комментариях 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.08.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19277</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет спецпоказ фильма «Тони» 30 августа в «Синема Парк Парк Хаус» состоится спецпоказ фильма «Тони» от студии A24 от режиссера Мэтта Джонсона. В фильме снялись Антонио Бандерас и восходящие звезды Доминик Сесса, Лео Вудалл и Эмилия Джонс. По сюжету 19-летний Тони приезжает в Провинстаун без четких планов на жизнь — с амбициями стать писателем и желанием покорить девушку. Случайная подработка на кухне местного ресторана превращает беззаботные каникулы в головокружительное погружение в мир хаоса, адреналина и страсти. Это история одного лета, которое определило судьбу Энтони Бурдена — шеф-повара, изменившего мировую гастрономическую культуру. Начало в 17:00. Билет: от 610 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.08.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19267</t>
+  </si>
+  <si>
+    <t>Запускаем новую рубрику, в которой предлагаем ярким личностям Самары рассказать о том, как проходит их день. Нашим первым героем стала Евгения Артемьева, инфлюенсер и настоящий амбассадор самарской эстетики! Отмечайте в комментариях тех, кого хотели бы видеть следующим героем! 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>19.08.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19266</t>
+  </si>
+  <si>
+    <t>«Путь реки» запускает экологические велопрогулки по Самарской луке Любой житель Самарской области может присоединиться к уборке мусора в Самарской луке на велосипедах. Транспорт бесплатно предоставляет Fox Bike. Группа доедет от Рождествено до Глиняного карьера рядом с Выползово. Приберет мусор, который лежит тут годами. Вывоз организует Нацпарк. Выезд пройдет во вторник, 25 августа в 11:00. Зарегистрироваться можно по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>19.08.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19265</t>
+  </si>
+  <si>
+    <t>Дружеское напоминание ⚡️ Прямо сейчас проходит розыгрыш 20 билетов на вечеринку «Реп над Волгой», которая завершит летний сезон команды. Главным гостем вечера станет UGLYSTEPHAN с большим live-клабшоу после европейского тура. Правила как всегда простые, желаем удачи! 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>19.08.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19262</t>
+  </si>
+  <si>
+    <t>В Самаре покажут спектакль на баскетбольной площадке Театральная лаборатория «Самое свое» представит спектакль «Поиск радости». Он вдохновлен уличным баскетболом и городскими площадками, на которые мы приходим в поисках обычной, повседневной радости. Адрес: 7-я просека, 139А. Баскетбольная площадка туристического центра «Олимп». 6 сентября, 17:30 / Билет: 900 рублей в сообщениях @veryoldptichka 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>19.08.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19259</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет арт-показ фильма «Кофе и сигареты» Джима Джармуша В «ёкино» пройдет спецпоказ фильма «Кофе и сигареты» Джима Джармуша — эстетский и остроумный сборник эпичных встреч любимцев режиссера. От музыкантов Тома Уэйтса и лидеров Wu-Tang Clan до кинозвезд Кейт Бланшетт, Билла Мюррея и шоумена Стива Кугана. Сборник из одиннадцати короткометражек, снятых Джармушем на протяжении почти двадцати лет и объединенных простым ритуалом: герои встречаются за чашкой кофе, чтобы поговорить ни о чем и обо всем на свете. Вступительное слово подготовит Илья Панин, старший преподаватель кафедры философии и социально-гуманитарных наук СамГТУ. Показ пройдет на английском языке с русскими субтитрами. 22 августа, 18:00 / Билет: 500 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>19.08.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19257</t>
+  </si>
+  <si>
+    <t>В Самаре откроется выставка «ОСТОРОЖНО ХРУПКОЕ» «ОСТОРОЖНО ХРУПКОЕ» — это выставка московского креативного агентства «КАСАНИЕ». Открытие пройдет в «Бойлерной» центра труда и отдыха «Станкозавод». Выставка — приглашение во внутренний мир подростка, которое нацелено на понимание себя и других. Открытие пройдет 28 августа. Посетить можно до 30 сентября. Билет: 1 000 рублей. Дети до 18 лет — бесплатно. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>19.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19256</t>
+  </si>
+  <si>
+    <t>Предлагаем отвлечься от дел на милую историю: теперь в Курумоче работают собаки эмоциональной поддержки Английский сеттер Чили и уиппет Кира — новые сотрудники залов ожидания аэропорта. Их главная миссия — снимать стресс у пассажиров перед полетом. Они прошли специальную подготовку: спокойно реагируют на большое скопление людей, громкие звуки и новую обстановку, умеют взаимодействовать с пассажирами разного возраста, чувствуют настроение человека. Рядом с ними находится кинолог. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>19.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19253</t>
+  </si>
+  <si>
+    <t>Креативное агентство «Громкие Рыбы» выпустило несогласованную рекламу знаменитой набережночелнинской туалетной бумаги. Через историю привычного серого рулона авторы рассказали о мужчинах, которых с детства учили терпеть и никогда не жаловаться. Посмотреть ролик можно у нас в новости https://entermedia.io/news/gromkie-ryby-vypustili-nesoglasovannuyu-reklamu-naberezhnochelninskoj-tualetnoj-bumagi/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>19.08.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19249</t>
+  </si>
+  <si>
+    <t>Показываем милое: «Город барсуков» в Жигулевском заповеднике 🦡 В канале PROБобин поделились кадрами барсуков в селе Бахилова поляна. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>19.08.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19244</t>
+  </si>
+  <si>
+    <t>Еще больше самарских мемов ⚡️</t>
+  </si>
+  <si>
+    <t>19.08.26 05:27</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19235</t>
+  </si>
+  <si>
+    <t>Надорвали животики от смеха, пока делали этот пост 🤪 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.08.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19234</t>
+  </si>
+  <si>
+    <t>В Самаре расскажут о северном модерне и архитекторе фон Гогене В Музее имени Алабина пройдет лекция Армена Арутюнова «Фон Гоген — северный модерн на улицах Самары». Самара — один из главных центров архитектуры модерна в России. Среди ее зданий есть редкие примеры северного модерна, вдохновлённого скандинавскими постройками рубежа XIX–XX веков. Самый яркий из них — бывшее здание Крестьянского поземельного банка на ул. Куйбышева, 153, построенное по проекту петербургского архитектора Александра фон Гогена. На встрече расскажут о творческой биографии зодчего, его самарских и других российских проектах, связи Самары с Пензой, источниках вдохновения мастера и других памятниках северного модерна в городе. 20 августа, 19:00 / Билеты: 450 ₽ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.08.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19232</t>
+  </si>
+  <si>
+    <t>В Галерее «Виктория» откроется выставка художницы из Екатеринбурга 20 августа в Галерее «Виктория» состоится открытие выставки Анастасии Крохалевой «Переливы и переливания». Эта выставка — результат ее работы в арт-резиденции в керамической мастерской галереи. Художница из Екатеринбурга представляет скульптуры, в которых через объединение кинетики, воды и керамики рождается звук. Материалы звучащих скульптур проявляют связь произведений с местом их создания: мотор стеклоподъемника ВАЗ-2110, выпускавшегося в Тольятти, оказывается элементом необходимым для свиста керамических деталей, а придуманный художницей еще в детстве грот-фонтан, проявляется перед ней в виде Пещеры Братьев Греве на берегу Волги. Открытие выставки состоится в 19:00 в зале на первом этаже. Вход свободный. Посетить можно до 30 августа. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.08.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19231</t>
+  </si>
+  <si>
+    <t>Это Шанс: Международная премия «Евразия», Проект «Морфология улиц» и другое Хотите возглавить арт-лабораторию по паблик-арту в Тюмени, попасть в амбассадорскую программу ВТБ или получить грант фонда Ruarts на свой проект? Автор Telegram-канала «ПОТОК» Лада Поздеева собрала новую подборку опен-коллов, конкурсов и грантов. Осталось выбрать возможность, изучить условия и подать заявку https://entermedia.io/city/eto-shans-mezhdunarodnaya-premiya-evraziya-proekt-morfologiya-ulits-i-drugoe/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.08.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19230</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет самый длинный заплыв по Волге С 20 по 24 августа в акватории Волги в седьмой раз состоится X-WATERS SAMARA 181 — пятидневный марафонский заплыв на 181 км, самый длинный в России. Старт — 20 августа с пляжа турбазы «Ладья». Участники ежедневно преодолевают 30–40 км по течению, проводя в воде по 6–8 часов и ночуя в палатках. Дистанцию проходят сольно, в паре или эстафетой. Впервые в финальный день пройдет однодневный ультразаплыв на 30 км. Финиш — 24 августа там же, где старт. В заплыве участвуют 63 пловца из Москвы, Петербурга, Екатеринбурга и других городов. 20 августа для болельщиков организуют бесплатный кораблик с причала КИНАП, отправление в 7:10. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.08.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19229</t>
+  </si>
+  <si>
+    <t>В Самарской области начали ходить новые электрички В Самарской области начали ходить новые электрички «Финист» в пятивагонном составе. Они оснащены системами климат-контроля с обеззараживанием воздуха, креслами с USB-розетками, местами для установки инвалидных колясок. Поезда будут курсировать между Самарой и Тольятти, Самарой и Жигулевском, Жигулевском и Тольятти, Новокуйбышевском и Тольятти. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.08.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19228</t>
+  </si>
+  <si>
+    <t>Пока Самарское лето еще не подошло к концу, включаем в наушниках песни, которые усилят расслабленный вайб ☀️ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.08.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19218</t>
+  </si>
+  <si>
+    <t>Если этим летом с поездкой в Италию не сложилось, предлагаем вам альтернативный гастро-маршрут — в Тольятти ☀️ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.08.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19209</t>
+  </si>
+  <si>
+    <t>Вчерашний ночной шторм в объективе наших читателей ☔️ Сегодня погода играет на контрастах: синоптики обещают до +28°C, возможен кратковременный дождь. Зонты не убираем! 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.08.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19208</t>
+  </si>
+  <si>
+    <t>Погодка в Самаре найс ⛈️ Успели промокнуть под ливнем или чиллите дома? Делитесь кадрами грозы в комментариях! 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19207</t>
+  </si>
+  <si>
+    <t>В Самаре выступит Boulevard Depo Boulevard Depo выступит в Самаре в рамках «Тур а-ля карт». Он исполнит лучшие треки, собранные за 15 лет карьеры, и представит новый материал. Концерт пройдет на площадке «Метелица-С» 1 ноября. Выступление начнется в 20:00. Билеты стоят 2 000 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19205</t>
+  </si>
+  <si>
+    <t>Спортсменка из Самары установила мировой рекорд в прыжках на роликах На международном турнире Lishuy Open в Китае самарские спортсменки завоевали для сборной России два золота. Вероника Жерельникова установила мировой рекорд в прыжках на роликах, прыгнув на 140 сантиметров. Анна Кукушкина победила в дисциплине «слайды». Обе спортсменки выступали за Самарскую область. Поздравляем! 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.08.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19204</t>
+  </si>
+  <si>
+    <t>⚡️Канье Уэст приедет в Петербург с двумя концертами Выступления запланированы на 10 и 11 октября на «Газпром Арене». Об этом сообщает компания «Сэй Эдженси», которая занимается организацией события. Стоимость билетов начинается от 9 000 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19202</t>
+  </si>
+  <si>
+    <t>Конкурс: Дарим 20 билетов на вечеринку «Реп над Волгой» 21 августа пройдет последняя большая летняя тусовка «Реп над Волгой» на самом просторном летнике Самары — террасе «Белуги». Всю ночь будут исполнять только хиты русского и западного репа, а главным гостем вечера станет UGLYSTEPHAN с большим live-клабшоу после европейского тура. Вместе с командой «Реп над Волгой» дарим 20 билетов на вечеринку. Стать обладателем приза просто: 1. Подпишитесь на аккаунты @enter_samara и @rnv63 2. Нажмите «Участвовать» 3. Дождитесь окончания розыгрыша 20 августа бот проверит условия и рандомно определит 20 человек, которым достанется по одному билету. Желаем удачи!</t>
+  </si>
+  <si>
+    <t>17.08.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19198</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет кинофестиваль Beat Weekend Международный фестиваль документального кино о новой культуре Beat Weekend пройдет с 10 по 20 сентября. Среди фильмов программы — ленты о Дэвиде Боуи и Канье Уэсте, Джорджо Армани, первой супермодели Твигги, Мартине Парре, чемпионате мира по приготовлению овсяной каши, а также зрительские хиты фестиваля прошлых лет.   В Самаре фестиваль пройдет на четырех площадках: филиал Государственной Третьяковской Галереи, Галерея «Виктория», кинотеатры «Художественный» и «Синема Парк Парк хаус». Многие сеансы дополнит программа специальных событий с участием культурных героев, экспертов и представителей городских сообществ. Подробно о событиях будет рассказано позже.  В подборке Best of Beat представлены зрительские хиты фестиваля прошлых лет. Это фильмы о легендарном фотографе «Я – Мартин Парр», личный портрет памятников брутализма «Время брутализма», вдохновляющая история про культуру бега «Бег – это свобода» и рассказ о команде мультсериала «Смешарики». Подробнее о программе на сайте. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.08.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19197</t>
+  </si>
+  <si>
+    <t>В Самаре выберут инвесторов для реставрации семи объектов культурного наследия Аукционы пройдут 9–11 сентября, заявки принимают до 4 сентября. Статус культурного наследия зданий сохраняется, а сами проекты должны быть социально ориентированными. На аукцион выставлены: — Алексея Толстого, 33-31/Комсомольская, 18 (Реальное училище); — Ленинская, 201 (дом Рябинина-Ивановых); — Водников, 84 (дом Курлина); — Ленинская, 159-161 / Вилоновская, 66 (дом Сажина); — Степана Разина, 80-82 / Венцека, 31-33 (дом Сурошникова); — Алексея Толстого, 36 / Комсомольская, 23 (усадьба Слюсарева); — Алексея Толстого, 84. Первые четыре инвестора, выбранные в феврале, сейчас согласовывают документацию — дальше пройдет разработка проектов. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.08.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19195</t>
+  </si>
+  <si>
+    <t>В «Посольстве» состоится гостевая смена White Rabbit Family 20 августа в «Посольство» приедут Антон Громов и Евгений Евдин — бар-менеджеры альянса White Rabbit Family, проектов Krasota и IKURA. Антон и Евгений представят коктейльную карту от двух концепций: авторские напитки Krasota, созданные в эстетике гастротеатра, и яркие, выразительные коктейли IKURA в японской стилистике. 20 августа, 20:00 / Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.08.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19194</t>
+  </si>
+  <si>
+    <t>Цифра дня: Сколько томатов собрали в Самарской области В прошлом году в Самарской области под выращивание помидоров было отведено 1 267 гектаров. По данным Самарастата, на них выросло тыс. тонн урожая. Самыми урожайными стали Кинель-Черкасский и Хворостянский районы. В 2026 году самый большой томат вырастила Людмила Абрамушкина. Его вес — 1,763 кг. Томат стал победителем конкурса «Сызранский гигант», который проходил в эти выходные. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19184</t>
+  </si>
+  <si>
+    <t>Этим дождливым утром наблюдаем за красотой Голубого озера 💙 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.08.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19178</t>
+  </si>
+  <si>
+    <t>#наразведке Редакция Enter Самара одна из первых попала на выставку «Субмерсия» в SPACE13 gallery Это проект, объединяющий семь авторских исследований. Художники размышляют о воде как об альтернативной реальности и о погружении в нее как о специфическом переживании. Выставка будет работать до 20 сентября. Официальное открытие пройдет 15 августа с 17:00 до19:00. Билет: 300 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19177</t>
+  </si>
+  <si>
+    <t>В Третьяковской галерее в Самаре пройдет Летний архитектурный фестиваль С 19 по 23 августа в Самарской Третьяковке пройдет фестиваль. В программе — шесть фильмов об архитектуре, дизайне и городской среде. Картины показывают, как пространство влияет на человека и как человек меняет его вокруг себя. Все фильмы идут на языке оригинала с русскими субтитрами. Расписание: — 19 августа, 19:00 — «Большая арка»; — 21 августа, 19:00 — «Павильон на воде»; — 22 августа, 17:00 — «Зеленое на сером»; — 22 августа, 19:00 — «Сила утопии: Ле Корбюзье в Чандигархе»; — 23 августа, 17:00 — «Леверенц. Божественная тьма»; — 23 августа, 19:00 — «Борьба за Бруклин». 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.08.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19176</t>
+  </si>
+  <si>
+    <t>Возможность: Узнать, как печатают плакаты на старинных станках В Самаре пройдет практическая экскурсия в музей-студию высокой печати Letterhaus в рамках выставки «Цветы, хлеб и космос» в галерее «419». Участники увидят старинные печатные станки и наборные шрифты, побывают в печатном цехе и вживую понаблюдают за процессом высокой печати. После этого группа отправится в галерею «419», чтобы посмотреть работы выставки уже с пониманием техники. Кстати, выставку «Цветы, хлеб и космос» продлили до 30 августа. 29 августа, 15:00 / Билеты: 950 ₽ (взрослый), 650 ₽ (детский) 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.08.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19174</t>
+  </si>
+  <si>
+    <t>«Продленка» отметит восьмой День рождения Завтра промо-группа «Продленка» проведет вечеринку в честь восьмого Дня рождения. Она пройдет в «Вечно молодом» сразу на трех площадках: в баре, на летнике и в бильярдной. В лайн-апе Yungway, 4N Way, Maladoy Prince, Mozzytap. На локальном саппорте — Raze, Blazey, Zpb, Woo и Veganov. 15 августа. Начало в 18:00. Билеты на входе. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19173</t>
+  </si>
+  <si>
+    <t>В «Проливошной» пройдет арт-показ фильма «Криминальное чтиво» 15 августа в гастробаре состоится совместный просмотр и обсуждение фильма с Ярославом Левиным — кандидатом исторических наук, историком кино и популярной культуры. Вместе с ним пройдет просмотр «Криминального чтива» Квентина Тарантино и обсуждение особенностей фильма, отсылок и деталей. 15 августа, 16:00 / Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.08.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19172</t>
+  </si>
+  <si>
+    <t>Предлагаем отвлечься от всех дел, чтобы взглянуть на косуль в лесах Самарской области 🥹 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.08.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19170</t>
+  </si>
+  <si>
+    <t>В меню «Юми» ввели хот-пот В паназиатском бистро «Юми» на «Станкозаводе» появилась возможность заказать хот-пот или «китайский самовар» хого, в котором можно варить овощи и ломтики мяса или морепродуктов в большой компании, разделяя трапезу с друзьями. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.08.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19169</t>
+  </si>
+  <si>
+    <t>Цифра дня: Сколько туристов посетило Самарскую область По данным «Самарастата», в 2025 году туристический поток в Самарскую область, основываясь на данных мобильных операторов, составил 3,2 млн человек. Услугами коллективных средств размещения воспользовались 1,3 млн гостей. В топе гостей — жители Республики Татарстан, Москвы и Подмосковья, Республики Башкортостан, Ульяновской, Оренбургской и Саратовской областей. Активно интересуются регионом и гости из стран СНГ — Казахстана, Беларуси, Узбекистана, а также туристы из Китая. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.08.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19159</t>
+  </si>
+  <si>
+    <t>Что нового открылось в Самаре этим летом: рассказываем о ресторанах, кофейнях и не только ✨</t>
+  </si>
+  <si>
+    <t>13.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19157</t>
+  </si>
+  <si>
+    <t>Нашли для вас идею на выходные — пройти квест по усадьбам Самары Для жителей и гостей Самары разработали квест-экскурсию по историческому центру города, посвященную купеческой архитектуре второй половины XIX — начала XX века и формированию городского пространства через частную инициативу, торговлю и культуру. Маршрут начинается в галерее «Заварка», продолжается по улице Арцыбушевской и Подворью купца Дунаева, Особняку Те-Клодта, Особнякк Курлиной, Храмк Пресвятого Сердца Иисуса, Музей-усадьбу Алексея Николаевича Толстого и Особняк купцов Шихобаловых. Квест был разработан петербургской командой «Доктрина эт нобилес» к Фестивалю дачной культуры, который проходил этим летом в Самаре. Пройти его можно по ссылке. Реклама: ООО «Доктрина А» ИНН 7841088461 erid: 2SDnje8Ch63 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.08.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19156</t>
+  </si>
+  <si>
+    <t>В Самаре выступит «Где фантом?» «Где Фантом?» — уфимский пост-панк с сотнями миллионов прослушиваний на стримингах. Прошлым летом группа выступила на всех значимых отечественных фестивалях, а зимой съездила в тур по Китаю, где собрала полные залы. Группа станет хедлайнером фестиваля «Хорус», который состоится 29 августа на летнике «Хвата». В лайн-апе фестиваля группы «шампур», «Сибарит», «Раскаты», «Фузз мальчики», eeva и Дмитрий Крылов. 29 августа, 15:00 / Билет: 900 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19155</t>
+  </si>
+  <si>
+    <t>В Самаре предложили превратить остановки в теплые мини-хабы Авторы концепции комплексного развития Безымянки — АНО «Комплексное пространственное развитие Самарской области» — предложили создать пилотную сеть теплых остановок-мини-хабов. Они совмещают общественный транспорт, небольшие сервисы и инфраструктуру для самокатов и велосипедов. Разместить объекты планируют рядом с ключевыми пространствами района — например, у парка Дружбы. В такой остановке могут быть закрытый остекленный павильон с сиденьями и подогревом зимой, мини-кафе или автоматы с напитками и снэками, розетки для зарядки гаджетов, парковка и зарядка для самокатов и велосипедов, навигация с электронным табло расписания, туалет, камера хранения, комната матери и ребенка, станция проката и пункт выдачи посылок. Как вам идея? 🔥 — отлично, надо делать! 🗿 — лучше оставить как было 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.08.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19153</t>
+  </si>
+  <si>
+    <t>В SPACE13 gallery откроется выставка «Субмерсия» 15 августа в SPACE13 gallery откроют выставку «Субмерсия» — проект, объединяющий семь авторских исследований. Художники размышляют о воде как об альтернативной реальности и о погружении в нее как о специфическом переживании. В проекте принимают участие Оля Васильева, Лиля Епифанова, Вера Куликова, Марина Нико, Надежда Прадес, Лиза Тарасова, Нат Тинякова. Над саунд-дизайном выставки работал Александр Бузулукский. Выставка будет работать до 20 сентября. Официальное открытие пройдет 15 августа с 17:00 до 19:00. Билет: 300 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.08.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19152</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. N (@wwwwwsspp) 2. Екатeрина Т (@kat_tabeeva) 3. Ksenia🌜🌗🌛 (@xenioss99) 4. даянка (@dayqi) 5. Алиса (@alismeme) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>13.08.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19151</t>
+  </si>
+  <si>
+    <t>#чтопослушать NOMORRA и mör выпустили сингл «Солнце село на восток» Самарский исполнитель NOMORRA выпустил совместный трек с вокалисткой группы sylva, mör, «Солнце село на восток». Это теплый, нежный, романтичный и образный дрим-поп о чувстве тревоги при внешнем спокойствии. Слушать на всех площадках. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.08.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19144</t>
+  </si>
+  <si>
+    <t>Вчера Луна ненадолго закрыла Солнце — очевидцы по всему миру делятся кадрами солнечного затмения Самые красивые кадры сняли жители Гренландии, Исландии и Испании. В России полную фазу можно было наблюдать только на северо-востоке Таймыра, а в европейской части — лишь частичную. Следующее полное солнечное затмение над Россией ожидается 30 марта 2033 года на Чукотке. Фото: Роскосмос, Reuters, TT News Agency, Markus Schreiber / AP, ТАСС 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19143</t>
+  </si>
+  <si>
+    <t>Фестиваль «Персеиды 2026» перенесли на новую дату Сообщество «Астросамара» рассказало о переносе фестиваля наблюдения за звездами на 15 августа из-за неблагоприятных метеоусловий: ожидается облачность в разных ярусах, как в дневное, так и в ночное время, а также дождь днем и плотный туман ночью. Заранее регистрироваться не нужно. Стоимость участия для взрослых: 600 рублей. Узнать больше о программе и участии можно по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19137</t>
+  </si>
+  <si>
+    <t>Давайте обменяемся летними фотографиями Самары 📷 Пора пробежаться по фотопленке и вспомнить лучшие моменты. Оставляйте свои летние кадры и аккаунт в запрещенной соцсети, а мы соберем подборку! ❤️‍🔥 — если любите летнюю Самару Автор фото: @glossa_ph 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>12.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19134</t>
+  </si>
+  <si>
+    <t>В Самаре стало возможно выбрать квартиру на выходные по категориям на Авито Путешествиях Пока все ищут жилье в Самаре по фоткам и надеются на удачу, в Авито придумали, как это упростить: теперь у частных объектов есть категории «Стандарт», «Комфорт» и «Премиум». При оценке учитывают ремонт, мебель, технику, сервис, площадь, расположение и рейтинг. Метка видна прямо в объявлении, а фильтр на этапе поиска. Кажется, что выбирать жильё для поездки в наш город стало проще. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>12.08.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19133</t>
+  </si>
+  <si>
+    <t>В «Бутылисте» пройдет своп 23 августа на втором этаже кооператива «Бутылист» можно будет обменяться летней и осенней одеждой и обувью, аксессуарами и вещами для дома. На своп можно принести любое количество вещей в хорошем состоянии или просто прийти с пустыми руками. Забирать вещи со свопа можно в неограниченных количествах. Все неразобранные вещи после свопа будут переданы благотворительным организациям. 23 августа, 15:00 — 18:00 / Вход: 300 рублей, детям и подросткам до 14 лет — бесплатно 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>12.08.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19127</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Сусканский залив в объективе Ирины Чайковской Сообщество «Точка на карте» поделилось координатами живописной локации: 53.837138, 49.189442 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>12.08.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19125</t>
+  </si>
+  <si>
+    <t>В «Альфа Глэмпинге» состоится вечер в стиле итальянского праздника урожая совместно с Osteria Lora 30 августа «Альфа Глэмпинг» и Osteria Lora проведут видовой гастроужин, посвященный итальянскому празднику урожая Феррагосто. Это ужин из трех курсов блюд с живой музыкой. Сбор гостей — в 17:00. Стоимость билета — 4 990 рублей без проживания. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>12.08.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19124</t>
+  </si>
+  <si>
+    <t>В пространстве «Кабинет» пройдет событие «Коллажная Безымянка» Это презентация концепции безымянской сувенирки и мастер-класс по коллажу. Участницы «Мастерской мерча» Влада Трушина и Полина Просвиркина приглашают к художественному переосмыслению района. На мастер-классе участники создадут собственные коллажи из фотографий Безымянки. В итоге получится зин с авторскими разворотами. В цену входят материалы, инструменты, готовый коллаж после оцифровки и приглашение на презентацию зина. Адрес: ул. Куйбышева, 78 (вход через Napi:bar), 3 этаж, кабинет №70 15 августа, 15:00 – 17:00 / Вход: 1 000 рублей по регистрации в сообщениях @vlestis 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>12.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19123</t>
+  </si>
+  <si>
+    <t>#новоеместо В Самаре откроется еще один Surf Coffee Surf Coffee х Ladya готовится открытию в модном пространстве «Ладья» на ул. Лесной, 33. Показываем рендеры. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>12.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19122</t>
+  </si>
+  <si>
+    <t>В Галерее «Виктория» пройдет лекция идеолога «Том Сойер Феста» Историк и краевед Андрей Кочетков — один из главных знатоков Самары, идеолог «Том Сойер Феста» и зампредседателя местного отделения ВООПИиК. 16 августа он выступит в Галерее «Виктория» с лекцией «Место Самарской земли в истории Волги». Гости узнают, какую роль сыграла Самарская земля в истории Волги, чем она похожа на другие волжские края и в чем уникальна. 16 августа, 16:00 / Вход: 150 ₽ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>12.08.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19121</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет гаражка издательства «МИФ» С 14 по 16 августа в пространстве «ЦЕХ» на «Станкозаводе» состоится гаражка издательства «МИФ». В этот раз встреча будет особенной — издательство отмечает 21-й день рождения. Гостей ждут обновленная классика с иллюстрациями современных российских художников, детективы и фэнтези. Также будут представлены книги по культуре, психологии и бизнесу, комиксы, детская литература и красивые подарочные издания. 16 августа в 13:00 пройдет бесплатная лекция «Как создать мир, в который поверят читатели». Спикер — писательница и поэтесса Наталья Способина, автор бестселлеров «Многогранники», «Магниты» и «Многоточия», «Истинное волшебство» и «Прядущая». Гаражка будет открыта 14 августа с 14:00 до 21:00, 15 и 16 августа — с 12:00 до 21:00. Вход свободный. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>12.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19120</t>
+  </si>
+  <si>
+    <t>Не все герои носят плащи: некоторые носят каски и спецодежду! Рассказываем о Данияре — пожарном из Самары, который стал героем соцсетей 🧑‍🚒 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>11.08.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19119</t>
+  </si>
+  <si>
+    <t>Смотрим на звезды: на этой неделе самарцы застанут сразу два необычных астрономических события 12 августа можно будет увидеть частичное солнечное затмение. Явление случится прямо перед закатом: по самарскому времени начало полного затмения произойдет в 20:58, а момент наибольшей фазы — в 21:46. Напоминаем, что смотреть на Солнце без специальной защиты опасно. В ночь с 12 на 13 августа загадываем желание — пик активности достигнет метеорный поток Персеиды. В ясную погоду и при темном небе можно заметить до 100–120 падающих звезд в час. Удобнее всего наблюдать за падающими звездами за городом. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>11.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19114</t>
+  </si>
+  <si>
+    <t>Показываем красивое: В Самаре появились керамические таблички с забытыми ремесленными профессиями Проект «Руки не помнят: забытые ремесла старой Самары» запустили волонтеры «Том Сойер Феста — Наследие». Автор табличек — Вадим Тюкин. Всего в городе можно найти 15 объектов. 📸: ЕЩЁ Самара 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>11.08.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19112</t>
+  </si>
+  <si>
+    <t>В Загородном парке пройдет «Летник» «Летник» — это ежегодный фестиваль акустической музыки. 15 августа со сцены Загородного парка исполнят песни групп «Браво», ZOLOTO, «Аффинаж», «Диктофон» и не только. Место встречи — сцена напротив памятника семье. Для максимального комфорта организаторы предлагают взять с собой плед. 15 августа, 18:00 / Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>11.08.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19111</t>
+  </si>
+  <si>
+    <t>#новоеместо Рассказываем, когда пройдет открытие нового «Коржа» в «Парк Хаусе» 15 августа в ТЦ «Парк Хаус» откроется десятая кофейня сети «Корж». По этому случаю устроят большую вечеринку: музыку, квест по магазинам торгового центра, а также будут дарить мерч. Главные музыкальные гости — резиденты «Продленки». С 11:00 до 14:00 на парковке у входа в «Корж» они проведут кофейный рейв. Кофейня будет открыта с 10:00 до 22:00. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>11.08.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19110</t>
+  </si>
+  <si>
+    <t>#гдеработать Если в буднях не хватает перчинки в виде горящих дедлайнов, трехсот непрочитанных диалогов и коллег рядом — пора шерстить вакансии. Вот что мы нашли: — Агентство «Сода» в поисках главного маркетолога с опытом в digital, который займется ведением соцсетей, описанием кейсов в статьи, организацией коллабораций. Предлагают гибридный формат работы с офисом на «Станкозаводе», минимум бюрократии и высокий уровень самостоятельности. Откликнуться; — Галерея «Виктория» ищет библиотекаря, который будет составлять тематические подборки, координировать мероприятия и следить за сохранностью книг. Предлагают сменный график работы, полный соцпакет, ежедневное взаимодействие с искусством. Откликнуться; — Сеть «Слойка» в поисках территориального менеджера с личным автомобилем, который будет привлекать новых заказчиков для b2b-продаж. Предлагают оклад с процентом от продаж, соцпакет, корпоративное питание и компенсацию топлива. Откликнуться @shafrannnnn. Если вы хотите, чтобы вашу вакансию опубликовали — пишите нашему редактору Полине Сотниковой @appoluna. В тексте нужно указать позицию, функционал, требования к соискателю и условия работы. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>11.08.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19107</t>
+  </si>
+  <si>
+    <t>Волонтеры «Пути реки» провели первый субботник сезона В субботу активисты «Пути реки» вместе с профсоюзом завода «Прогресс» провели первый в этом сезоне субботник на окраине Гавриловой поляны. Свалка в овраге рядом с поселком появилась 20–30 лет назад, когда организованного вывоза мусора еще не было. Местный житель Александр уже частично разобрал завалы на своем участке, а волонтеры помогли очистить следующие слои. Среди отходов нашлись настоящие «артефакты» — аудиокассеты, компакт-диски и упаковки напитков давно исчезнувших брендов. В итоге собрали 30 больших мешков мусора. В этом сезоне запланировано еще четыре субботника с предприятиями и сообществами. Организации, желающие провести корпоративный выезд, могут обратиться к команде. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>11.08.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19105</t>
+  </si>
+  <si>
+    <t>В Самаре реставрируют историческую трансформаторную подстанцию «Самарская сетевая компания» и волонтеры «Том Сойер Феста» взялись за преображение уникальной исторической подстанции на улице Григория Аксакова, 3. Эту трансформаторную подстанцию запустили в 1941 году, но в облике до сих пор живут детали стиля модерн. Ее фасады украсят росписью по мотивам «Аленького цветочка» Аксакова. Эскизы создала художница Ольга Введенская, которая уже работает с фестивалем над мозаикой в Саду наличников. Присоединиться может любой желающий — специальные навыки не нужны, всему научат на месте. Работы идут по понедельникам, средам и пятницам с 18:00. За графиком можно следить по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>11.08.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19100</t>
+  </si>
+  <si>
+    <t>И вторая часть 🌟</t>
+  </si>
+  <si>
+    <t>11.08.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19093</t>
+  </si>
+  <si>
+    <t>Попросили Настю Швец, PR промо-группы «Волжский хват» и фанатку самарского рэпа, рассказать о том, какой была локальная сцена 90-х и 00-х! 💖 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19092</t>
+  </si>
+  <si>
+    <t>И еще одно #новоеместо в Самаре — на Садовой, 214, по соседству с пекарней Puri, открылось «То самое тесто» В ассортименте — ремесленный хлеб и выпечка, торты, макаронс и кофе. Видео из соцсетей проекта. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.08.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19091</t>
+  </si>
+  <si>
+    <t>В «Проливке» расскажут о Средневековых сказках Завтра, 11 августа, в гастробаре «Проливошная» пройдет лекция филолога Ксении Константиноврй «Средневековые сказки: мрачные тайны за знакомыми сюжетами». Гости узнают, как Иван-дурак связан с Гомером Симпсоном, почему так важно рассмешить царевну Несмеяну и как Золушка убила свою мачеху. Начало в 20:00. Вход свободный. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.08.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19089</t>
+  </si>
+  <si>
+    <t>#новоеместо В Самаре откроется «Эклерная бистро» Новое заведение сети кондитерских откроется на 9 просеке. Дату открытия пока не объявили. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19088</t>
+  </si>
+  <si>
+    <t>Волга под Самарой снова зацвела Каждое лето Волга у Самары и Тольятти становится зеленой и начинает неприятно пахнуть. Причина — бурное размножение цианобактерий, сине-зеленых водорослей. Этому способствуют несколько факторов сразу: замедленное течение из-за плотин, более теплая вода (за 70 лет она прогрелась почти на 3 градуса) и избыток азота с фосфором, которые попадают в реку с полей, промышленных стоков и канализации. Когда вода становится густо-зеленой и появляется запах, купаться не стоит. Некоторые виды цианобактерий выделяют токсины, которые могут вызвать раздражение кожи, аллергию и проблемы с желудком. Особенно осторожными нужно быть с детьми и домашними животными. Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19087</t>
+  </si>
+  <si>
+    <t>В Самарской области с 1 октября вырастет стоимость проезда в пригородных поездах Новые тарифы за один километр составят: — В обычных поездах — 4,66 рубля; — В «Ласточках» и «Финистах» — 4,7 рубля; — В поездах ЭП2Д — 4,1 рубля. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.08.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19085</t>
+  </si>
+  <si>
+    <t>#новоеместо В Самаре открылась кофейня Beit Восточная кофейня Beit открылась на Галактионовской, 167. Здесь готовят авторские напитки и моктейли, вдохновленные Ближним Востоком, а также несколько видов кофе в турке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19084</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет презентация ежедневника-планера «Сила маленьких шагов» Юрия Белонощенко В «Читай городе» в Аврора Молл состоится презентация ежедневника-планера «Сила маленьких шагов» предпринимателя Юрия Белонощенко. Сам Юрий родом из Самары, и это будет первая презентация ежедневника. Он расскажет, как все начиналось: управленческие позиции в крупном бизнесе, крепкая семья и пятеро детей, международная сеть детских клубов «Бэби-клуб», а потом марафоны по Сахаре, спорт и биография, похожая на голливудский фильм. 12 августа, 19:00 / Вход свободный по регистрации 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>10.08.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19075</t>
+  </si>
+  <si>
+    <t>Что еще добавим? 🤪 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.08.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19074</t>
+  </si>
+  <si>
+    <t>В «Хвате» пройдет вечеринка-ярмарка 9 августа в Самаре пройдет вечеринка «Хват-огород». На летнике бара развернется ярмарка локальных продуктов, где можно будет не только купить, но и попробовать домашние джемы, соки, компоты, соленые огурцы и прочую консервацию, яблоки, груши и другие сезонные продукты. За диджейкой Dina, POEHALI и javoskresh. 9 августа, 18:00 / Вход: 200 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19072</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Мария (@MaryaKulakova) 2. Алина (@derniedergang) 3. Таня (@tvoya_yoga_tlt) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>07.08.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19071</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет презентация книги архитектора Виталия Стадникова В кинозале Третьяковки в Самаре презентуют книгу архитектора Виталия Стадникова «От сарая к шедевру. История создания, спасения и реставрации Фабрики-кухни в форме серпа и молота». Виталий Стадников — архитектор-урбанист, градозащитник, инициатор кампании по популяризации и защите Фабрики-кухни завода им.А.А.Масленникова, главный архитектор проекта приспособления здания под самарский филиал Третьяковской галереи. Его последняя книга «От сарая к шедевру. История создания, спасения и реставрации Фабрики-кухни в форме серпа и молота» посвящена истории многолетней борьбы за спасение здания, процессу его реставрации и дальнейшей судьбе памятника архитектуры. На презентации выступят коллеги, друзья и участники процесса реставрации, которые поделятся личными воспоминаниями об авторе, раскроют историю появления книги, а также ответят на вопросы гостей. 11 августа, 18:30 / Вход свободный  💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.08.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19070</t>
+  </si>
+  <si>
+    <t>Самарский лейбл электронной музыки Zero Condition запустил цикл релизов, посвященный найденным физическим носителям, которые невозможно идентифицировать Лейбл оцифровывает находки, выкладывает их на стриминги, а если найдется автор, который докажет свою причастность, они переименуют релиз на корректное название, а все полученные с данного релиза средства переведут законному владельцу прав на эту музыку. Если же у вас есть кассета с музыкой неизвестного происхождения, то команда лейбла с радостью примет ее в дар для оцифровки. Приветствуются электронные жанры. Присылать свои истории и находки можно на почту zeroconditionrec@gmail.com. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.08.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19069</t>
+  </si>
+  <si>
+    <t>Конкурс: Дарим билеты на хип-хоп фестиваль «КУЛЬТУРА» 14 августа на летнике «Дома77» отметят 53 День рождения хип-хопа фестивалем «КУЛЬТУРА». В программе — скейт контест, танцевальные баттлы, граффити, фристайл баттлы и паркур, а хедлайнерами станет рэп группа TGK. Вместе с командой «Дома77» и бара «Вечно молодой» дарим пять билетов на «КУЛЬТУРУ». Чтобы выиграть: 1. Подпишитесь на аккаунты @enter_samara, @dom77me и @wm_live 2. Нажмите «Участвовать» 3. Дождитесь окончания розыгрыша 13 августа бот проверит условия и рандомно определит пять победителей, каждый получит по одному билету. Желаем удачи!</t>
+  </si>
+  <si>
+    <t>07.08.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19067</t>
+  </si>
+  <si>
+    <t>В галерее «419» пройдет плакатно-архитектурная экскурсия по выставке «Цветы, хлеб и космос» Искусствовед Дарья Волкова и исследователь советской архитектуры Максим Тюгин расскажут об архитектуре модернизма и конструктивизма, выбирая с плакатов Севы Выводцева любимые объекты и интересные детали. Гости узнают шесть историй об архитектурных объектах с шести плакатов и немного обсудят разные техники печатной графики. Адрес: ул. Ленинградская 77 9 августа, 17:00 / Вход по предварительной записи, 400 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.08.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19066</t>
+  </si>
+  <si>
+    <t>В «Перчини» проходит фестиваль тирамису До 17 августа в сети ресторанов «Перчини» запускают четыре сезонных вкуса тирамису. В меню появились классический, клубничный, малиновый и фисташковый десерты. Также можно попробовать ассорти десертов в одной подаче. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.08.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19065</t>
+  </si>
+  <si>
+    <t>В Самаре состоится открытая танцевальная психологическая встреча 11 августа проект «Здесь можно» проведет встречу по танцевальной терапии с психологом и хореографом Полиной Шумило. Она поможет погрузиться в контакт со своим телом и научиться двигаться из внутренних импульсов. Адрес: ул. Красноармейская, 93А 11 августа, 18:30 / Вход свободный по регистрации 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19061</t>
+  </si>
+  <si>
+    <t>В конце августа в Перми пройдет фестиваль света и медиаискусства «ПРОСВЕТ». Улицы, площади и фасады исторических зданий на три дня превратятся в открытую выставку с масштабными световыми инсталляциями и маппингом. События охватят пять городских площадок, а в программу войдут лекции, встречи с художниками и ночная мультимедиа-вечеринка. Если планируете поездку, вот вам отличный повод. Кстати, вход на основную часть фестиваля бесплатный https://entermedia.io/news/v-permi-projdet-festival-sveta-i-mediaiskusstva-prosvet/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>07.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19052</t>
+  </si>
+  <si>
+    <t>Шутки шутками, но мы тут серьезные темы обсуждаем: Кирилл Карташев рассказывает, как живут самарские комики, с чего начинался локальный стендап и кому точно не надо выходить на сцену 😎 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>06.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19051</t>
+  </si>
+  <si>
+    <t>Возможность: Создать собственную инсталляцию В Галерее «Виктория» пройдет мастер-класс по созданию арт-объекта. Его проведет художница Наталья Прокофьева. На мастер-классе «Чемоданное настроение» участники обратятся к опыту отдыха и смогут создать скульптуру, которая исследует отношения с покоем и умиротворением. 7 августа, 16:00 / Билет: 2 500 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>06.08.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19050</t>
+  </si>
+  <si>
+    <t>В «Дринките» проведут утренний рейв В субботу в кофейне «Дринкит» Галактионовской, 130 пройдет кофейный рейв. На виниле сыграет Александр Сашин, а Павел Castanea исполнит лайв-сет. Приходим в пижаме и тапочках! 8 августа, 10:00 — 12:00 / Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>06.08.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19049</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет забег, организованный комплексом «Самарские Термы» Маршрут пройдет 15 августа рядом с «Солидарность Ареной». Участники стартуют с пятью часами отдыха в «Термах». Чем быстрее спортсмен финиширует, тем больше времени он получит. Выигранные часы можно использовать в течение шести месяцев, в том числе в выходные и праздники. Каждый участник гарантированно получит часы на восстановление в комплексе. Победители среди мужчин и женщин, первыми пересекшие финишную черту, получат главный приз — «Билет в лето» на 25 часов отдыха в «Самарских Термах». Для участия необходимо зарегистрироваться на странице забега, приобрести «Безлимит выходного дня» и приехать 15 августа к 09:00 в «Самарские Термы» в беговой форме. Перед стартом состоится разминка. Регистрация уже открыта! Реклама: ООО «Самарские термы» ИНН 3257079128 erid 2SDnjdvSpy9</t>
+  </si>
+  <si>
+    <t>06.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19048</t>
+  </si>
+  <si>
+    <t>В «Бутылисте» пройдет эксклюзивный показ фильма «Зеркало для бродяги» Журналист и документалист Василий Кондрашов, автор канала «Пассажир», везет в Самару эксклюзивный офлайн-показ фильма «Зеркало для бродяги» — истории, снятой за один месяц странствий по Пакистану. Это фильм о дороге и о Пакистане. Старые дребезжащие поезда, дешёвые отели, мегаполисы, деревни и их жители. И полтора часа погружения в мир суфиев, исламских мистиков. Показ пройдет до официальной премьеры в сети, а после просмотра можно будет пообщаться с автором. 6 августа, 20:00 / Вход: любая бумажная купюра 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>06.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19047</t>
+  </si>
+  <si>
+    <t>На крыше ресторана Nebo выступит дуэт ISENTIE ISENTIE — электронный дуэт, соединяющий футуристичное звучание, глубокий эмоциональный вокал и мощную энергетику. Гостей ждет вокал и диджей-сет в стилях дип-хаус, техно и дарк-поп на фоне заката и огней города. Адрес: ул. Самарская, 110 Концерт пройдет 15 августа. Бронирование по номеру +7 (846) 211-55-21. 21+ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>06.08.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19046</t>
+  </si>
+  <si>
+    <t>В Самарской области стало меньше пляжей, непригодных для купания По данным Роспотребнадзора, за неделю число мест, где купаться не советуют, сократилось. Специалисты проверили пробы воды на микробиологию, инфекции, паразитов и химию. Патогенной микрофлоры нигде не нашли, химия и паразитология в норме. А вот по микробиологии не соответствуют норме четыре пляжа: • Сакулино-1 и Сакулино-2 в Новокуйбышевске; • Барбошина поляна в Самаре; • Озеро Ладное в Кинеле. Еще неделю назад таких было семь — три в Новокуйбышевске и четыре в Самаре. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>06.08.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19045</t>
+  </si>
+  <si>
+    <t>Фестиваль «Сызранский помидор» пройдет на базе Дома культуры «Авангард» 15 августа состоится фестиваль «Сызранский помидор». В 2026 году он не будет проходить на улице по причине обеспечения безопасности участников. Организаторы перенесли фестиваль в ДК «Авангард». В рамках фестиваля пройдет конкурс «Сызранский гигант». Участники представят конкурсной комиссии самый большой по размеру помидор летнего сезона 2026 года. Выращенные помидоры можно принести для взвешивания и фотофиксации по адресу г. Сызрань, ул. К. Маркса, 19. Предварительную заявку можно оставить по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>06.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19044</t>
+  </si>
+  <si>
+    <t>Как же они чувствуют! 🕺 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>05.08.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19043</t>
+  </si>
+  <si>
+    <t>В «Заварке» пройдет дрейф «Районный» по выставке «Чувства(о) Дома» Кирилл Гуров, старший научный сотрудник Музея-галереи «Заварка», проведет прогулку по Дому Маштакова. Выполняя задания и заполняя специально разработанную книжку, участники смогут по-новому посмотреть на привычные границы Ленинского района и сформировать свое представление о нем через собранные истории. 8 августа, 16:00 / Билет: 350 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>05.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19039</t>
+  </si>
+  <si>
+    <t>Сеть кинотеатров «Синема 5» открыла продажу билетов на показы фильма «Человек-паук: Новый день» в Самаре По сюжету с событий предыдущей части прошло четыре года. Повзрослевший Питер Паркер живет в полном одиночестве, добровольно стерев себя из памяти близких людей. Вся его жизнь теперь посвящена защите Нью-Йорка, однако возросшие нагрузки провоцируют опасную физическую эволюцию, которая угрожает его жизни. Ситуацию осложняет новая преступная схема, из-за которой перед героем возникает одна из самых серьезных угроз в его карьере. Сеансы стартуют 20 августа. Билеты можно приобрести по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>05.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19038</t>
+  </si>
+  <si>
+    <t>На крыше Музея имени Алабина пройдет концерт В эту пятницу Никита Крастенко сыграет инструментальный synthwave на крыше Музея имени Алабина. Он исполнит музыку для тех, кто скучает по эстетике старых боевиков, неоновым огням и видеоиграм, в которые можно было играть бесконечно. 7 августа, 20:00 / Билет: 600 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>05.08.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19037</t>
+  </si>
+  <si>
+    <t>В «Бутылисте» выступит Chonyatsky Chonyatsky — это сайд-проект сооснователя группы «макулатура» Евгения Алехина, прозаика, поэта и рэп-исполнителя. 18 августа он выступит в «Бутылисте» под аккомпанемент Миши Золо из групп «Црвених Цветова» и «Ходьба». Начало в 19:00 / Билет: 1 111 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>05.08.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19036</t>
+  </si>
+  <si>
+    <t>Сеть барбершопов «Братишка» запускает бесплатное обучение для пострадавших после трагедии на складе Wildberries Сеть барбершопов «Братишка» объявила о бесплатной программе переобучения для сотрудников, потерявших работу после трагедии на складе Wildberries в регионе. Компания предлагает полное обучение профессии барбера за свой счет с гарантией трудоустройства в один из своих филиалов. В сети готовы взять на обучение 1–3 мотивированных человека, желающих освоить новую профессию и сразу начать зарабатывать. Все расходы берет на себя «Братишка». Желающим принять участие или рассказать свою историю предлагают связаться через Telegram: @magerramova11 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>05.08.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19032</t>
+  </si>
+  <si>
+    <t>В Самаре откроется бутик-отель в отреставрированных купеческих домах В историческом центре Самары, на пересечении улиц Молодогвардейской и Льва Толстого, готовится к открытию пятизвездочный бутик-отель. Проект разместится в двух отреставрированных зданиях — бывшем доходном доме купца Савельева и доме купца Никанора Портнова. Концепция отеля построена на контрасте: снаружи — восстановленная архитектура купеческой Самары с сохранением исторического облика фасадов, внутри — современные интерьеры. В отеле будет 34 компактных номера площадью по 25 м². Делимся рендерами проекта. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>05.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19031</t>
+  </si>
+  <si>
+    <t>В Самаре закрылось еще одно заведение: грузинское бистро «Марико» на Галактионовской, 39 объявило о прекращении работы 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>05.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19030</t>
+  </si>
+  <si>
+    <t>Между Самарой и Саратовом запустят «Ласточку» В 2027 году жители Самарской и Саратовской областей смогут добираться друг до друга на дневном скоростном поезде. «Ласточку» запустят в рамках проекта «Самара — центр семи столиц». Он соединит город с Уфой, Саратовом, Пензой, Оренбургом, Ульяновском и Саранском пригородными поездами. Первый этап проекта уже реализован — весной запустили «Ласточку» до Уфы. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>04.08.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19029</t>
+  </si>
+  <si>
+    <t>Это Шанс: Конкурс на обучение на программе «Сценография», Всероссийский конкурс для журналистов «Реставрация памяти» и другое Хотите разместить свои работы на платформе Куб.Маркет, отправиться на писательский семинар Гонконгского баптистского университета или принять участие в новогодней выставке «Главная героиня»? Тогда вам сюда. Автор Telegram-канала «ПОТОК» Лада Поздеева собрала новую подборку опен-коллов, конкурсов и грантов. Осталось выбрать возможность, изучить условия и подать заявку https://entermedia.io/city/eto-shans-konkurs-stsenografiya-konkurs-dlya-zhurnalistov-restavratsiya-i-drugoe/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>04.08.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19028</t>
+  </si>
+  <si>
+    <t>«Кидз Комбо» со Смешариками появились во «Вкусно — и точка» В линейке девять персонажей: Крош, Нюша, Бараш, Ежик, Лосяш, Совунья, Кар-Карыч, Копатыч и Пин. Все они выполнены в виде объемных брелоков для сумок и рюкзаков. Фигурки упакованы в непрозрачные пакетики, так что какой именно персонаж достанется — сюрприз. Вдобавок в меню появились новые спешлы: маршмеллоу со вкусом бабл-гам и мороженое «Айс Де Люкс Карамель-маршмеллоу». Игрушки будут продаваться до 7 сентября 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>04.08.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19027</t>
+  </si>
+  <si>
+    <t>В Галерее «Виктория» пройдет концерт новой импровизационной музыки Ольги Круковской и Дмитрия Бибикова Завтра, 5 августа, в библиотеке Галереи «Виктория» пройдет спонтанная экспериментальная импровизация с использованием современных техник игры на музыкальных инструментах на основе глубокого слушания и тонкого взаимодействия музыкантов. Начало в 19:00 / Билет: 300 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>04.08.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19026</t>
+  </si>
+  <si>
+    <t>Минус еще одно место: В Самаре закрылась кофейня Cup to Cup на Академика Платонова, 8 Место проработало 9 лет, а о закрытии объявило в соцсетях. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>04.08.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19025</t>
+  </si>
+  <si>
+    <t>#гдеработать Летний отпуск не может быть вечным, так что предлагаем найти работу, на которую захочется приходить круглый год! — Ресторан «Южанин» в поисках кондитера, который будет создавать и оформлять десерты и выпечку, придумывать новые сочетания и соблюдать стандарты ресторана. Предлагают график 2/2 или 3/3, бесплатное питание, скидки и не только. Откликнуться; — «Додо Пицца» ищет помощника регионального маркетолога, который будет заказывать визуальные материалы, контролировать оформление ресторанов, адаптировать рекламные материалы. Предлагают работу в офисе в центре города, развитую корпоративную культуру, скидки и ДМС. Откликнуться; — Школа Speaking Planet в поисках преподавателей английского, немецкого, французского, арабского, испанского и других языков для взрослых с высшим филологическим образованием и опытом работы от года. Откликнуться. Если вы хотите, чтобы вашу вакансию опубликовали — пишите нашему редактору Полине Сотниковой @appoluna. В тексте нужно указать позицию, функционал, требования к соискателю и условия работы. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>04.08.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19024</t>
+  </si>
+  <si>
+    <t>С 1 сентября в России вступят в силу новые правила перевозки багажа и домашних животных в такси. Таксопарки смогут сами задавать нормы для ручной клади, а для переносок с питомцами прописали строгие требования к водонепроницаемости и габаритам https://entermedia.io/news/mintrans-utverdil-novye-pravila-perevozki-bagazha-i-zhivotnyh-v-taksi/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>04.08.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19023</t>
+  </si>
+  <si>
+    <t>«Астросамара» проведет ночь фестиваль «Персеиды 2026» Самарский клуб любителей астрономии «Астросамара» проведет ночь наблюдений за звездами и метеорным потоком Персеиды. Она состоится в субботу, 8 августа, на Зеленой горе у Елховки. Участники начнут с наблюдений за Солнцем, примут участие в квизе, послушают лекцию об устройстве Вселенной, узнают, как фотографируют астрономы. Также в программе ночные наблюдения в телескопы: будут смотреть на звезды, Луну и парад планет. Заранее регистрироваться не нужно. Стоимость участия для взрослых: 600 рублей. Узнать больше о программе и участии можно по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>04.08.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19022</t>
+  </si>
+  <si>
+    <t>Роботы-доставщики начнут работать в Самарской области Самарская область вошла в число 35 регионов, где правительство России запускает экспериментальный правовой режим для роботов-доставщиков. Об этом сообщил в соцсетях губернатор Вячеслав Федорищев. На улицах области появятся компактные роботы-курьеры высотой до 60 сантиметров. Эти роверы будут передвигаться по тротуарам, велодорожкам и жилым зонам со скоростью обычного пешехода. Они работают на электричестве, почти не издают шума и не выбрасывают вредных веществ в воздух. Эксперимент рассчитан на три года. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>04.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19012</t>
+  </si>
+  <si>
+    <t>Где в Самаре найти красивые и вкусные десерты — делимся в новой подборке 🎂 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.08.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19011</t>
+  </si>
+  <si>
+    <t>В «Вечно Молодом» проведут вечер джаза и стендапа 6 августа самарской стендап клуб проведет вечер юмора и джаза. Дюжина самарских начинающих и опытных комиков расскажут свои шутки, а «ДжазРокОркестр» исполнит знакомые композиции между выступлениями. 6 августа, 20:00 / Билеты: от 600 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.08.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19010</t>
+  </si>
+  <si>
+    <t>Помните, как эту рекламу крутили на самарском ТВ? 📺 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.08.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19009</t>
+  </si>
+  <si>
+    <t>Возможность: Проявить свою любовь к Волге через видеоарт Галерея «Виктория» запускает видеолабораторию «Речные прописи» совместно с Центром креативных индустрий СамГТУ «Дача со слонами». Лаборатория посвящена видеоарту и видеоперформансу, и обращается к волжскому пейзажу как к особому культурному феномену. Участники будут работать с инструментами современного искусства — видео, перформансом, звуком, текстом, движением, архивом и найденным изображением. Итогом станет коллективная выставка на «Даче со слонами», в которую войдут видеоработы, видеоперформансы, инсталляции, графика и не только. Ведущими выступят Александра Артамонова и Евгения Лаптева, участницы художественного коллектива «Нежные бабы» из Калининграда. Подать заявку на участие можно до 12 августа. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.08.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19007</t>
+  </si>
+  <si>
+    <t>Команда «Коржа» рассказала, какой будет десятая кофейня сети В «Парк Хаусе» готовится к открытию десятый «Корж». Концепция пространства предполагает, что родители смогут спокойно выпить кофе, пока дети заняты в отдельной «маленькой кофейне». Большая площадь и наличие просторной парковки торгового центра избавят посетителей от необходимости искать свободное место. В заведении планируется разнообразная посадка: можно будет провести рабочую встречу, созвон или просто побыть в тишине. Сейчас на площадке идут строительные работы. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.08.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19006</t>
+  </si>
+  <si>
+    <t>В Литмузее обсудят «Одиссею» Кристофера Нолана В усадебном саду самарского Литмузея пройдет беседа с литературоведом Леонидом Немцевым. Тема вечера — поэма Гомера «Одиссея» и новая экранизация Кристофера Нолана. Участники поразмышляют, почему этот сюжет остается вечным и продолжает волновать читателей и зрителей спустя тысячелетия. 11 августа, 19:00 / Билет: 500 рублей по записи по телефону 332-11-22 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.08.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19005</t>
+  </si>
+  <si>
+    <t>Самару хотят избавить от проводов над головой Мэр Самары Иван Носков сообщил, что в Самаре возобновили работы по укладке коммуникаций под землю. Технологию «чистое небо» сделают частью благоустройства города. Первым участком стала улица Владимирская: специалисты «Самарагорсвета» уже перенесли 48 метров воздушных линий под землю. В дальнейшем такие работы хотят сделать постоянными. Это очистит вид улиц и повысит надежность сетей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.08.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19004</t>
+  </si>
+  <si>
+    <t>На набережной в Самаре могут построить колесо обозрения Об этом сообщил мэр города Иван Носков во время интервью участницам проекта «ГИС Дети». Похожие предложения ранее выдвигали архитекторы, когда разрабатывали концепции пятой очереди набережной — участка от бассейна ЦСКА до улицы Вилоновской. Как думаете, мы увидим колесо обозрения на набережной в ближайшие годы? 🔥— да! 🗿— сомневаюсь 🙈— лучше бы закончили метро… 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>03.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18996</t>
+  </si>
+  <si>
+    <t>Как радио, которое запустили в Тольятти, стало главным для российской рэп-сцены. Рассказываем о STUDIO21 ✨ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>01.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18994</t>
+  </si>
+  <si>
+    <t>Конкурс: Дарим сертификаты в «Перчини» Этим летом в «Перчини» запустили новое меню: это самое масштабное обновление в сети. Главное обновление — расширенная линейка пасты собственного приготовления. Новый взгляд на итальянскую кухню не ограничился пастой. Из самых необычных сочетаний — оливье с пепперони, винегрет с анчоусами, трюфельные ригатони, филе окуня в итальянских травах и тальятта из свинины и пожарская котлета. По этому поводу мы с командой сети ресторанов запускаем конкурс. Три победителя получат по одному сертификату на 3 000 рублей в «Перчини». Правила простые: 1. Подпишитесь на аккаунты @enter_samara и @perchinismr 2. Нажмите «Участвовать» 3. Дождитесь окончания розыгрыша 7 августа июля бот проверит условия и рандомно определит трех победителей. Желаем удачи!</t>
+  </si>
+  <si>
+    <t>31.07.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18993</t>
+  </si>
+  <si>
+    <t>Узнали, что в парке Гагарина проводят бесплатные тренировки для собак и их хозяев Тренировки по аджилити проходят каждый четверг в 18:00 бесплатно в парке Гагарина. Их проводят для собак любых пород и уровней подготовки, весь инвентарь предоставляют на месте.   Аджилити — это вид спорта для собак, в котором она под руководством хозяина преодолевает полосу препятствий на скорость и точность. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>31.07.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18992</t>
+  </si>
+  <si>
+    <t>С сентября в России изменятся правила проезда на поездах дальнего и пригородного следования. При покупке билетов пассажирам придется указывать номер телефона или e-mail для уведомлений, а требование возвращать билеты на пригородные поезда с указанием мест только через кассу отменят https://entermedia.io/news/v-rossii-s-sentyabrya-izmenyatsya-pravila-perevozok-v-poezdah/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>31.07.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18988</t>
+  </si>
+  <si>
+    <t>#новоеместо В Самаре откроется стритфуд-бистро «Твинго» «Твинго» — камерное стритфуд-бистро, где готовят сендвичи и фритюр с быстрой подачей. В основе меню — классика сэндвич-баров, переосмысленная через поп-культурные отсылки. Некоторые позиции меню — дань уважения любимым фильмам и сериалам команды. Здесь можно попробовать Gabagool из «Клана Сопрано», The Bear Italian Beef из «Медведя», Ultra-tuna из «Форсажа» и не только. Официально заведение откроется уже завтра, 1 августа. Адрес: ул. Молодогвардейская, 92. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>31.07.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18984</t>
+  </si>
+  <si>
+    <t>31.07.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18983</t>
+  </si>
+  <si>
+    <t>Бар «Боря» проведет круиз с по Волге с «Самоцветом» из Екатеринбурга 15 августа пройдет «Круиз кайфа» от «Бори» и «Самоцвета». За бар встанут Александр Аникин и Семен Синица. Гостей ждет кухня от шефа «Бори», а ведущим вечера станет Александр Елсаков. За пультом весь вечер играют Слава Душин и Илья Шалфей. Билеты можно приобрести только офлайн в «Боре». Стоимость: 1 500 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>31.07.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18978</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет фестиваль «Хорус» 29 августа на летнике «Хвата» состоится фестиваль инди-музыки «Хорус». Команда опубликовала первый пул артистов. Выступят группы «Пекинский велосипед» — эмо-панк из Екатеринбурга, инди-группа VODOPADY из Самары и Iknownothing, одна из самых ярких и самобытных пост-рок групп на независимой сцене страны. Об остальных участниках фестиваля команда расскажет в скором времени. 29 августа, 15:00 — 23:00 / Билет: от 700 рублей 📷: @hes_tx 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>31.07.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18972</t>
+  </si>
+  <si>
+    <t>«Станкозавод» отметит День рождения 15 и 16 августа центр труда и отдыха «Станкозавод» отметит четвертый День рождения. В честь него команда откроет все пространства Станкозавода и готовит большую программу: — Бенке холл / 15 и 16 августа, 12:00 - 20:00 / Большой летний маркет; — Малый зал / 15 и 16 августа, 12:00 - 20:00 / Два свопа: цветочный и детской одежды; — ЦЕХ / 14 августа, 14:00 - 21:00, 15 и 16 августа, 14:00 - 21:00 / Лекторий и ярмарка издательства «МИФ»; — Двор / 15 августа, 15:00 - 19:00 / Концертная программа на синей лестнице; — А106 / 15 и 16 августа, 16:00 - 17:00 / Мастер-класс по созданию летней игрушки; — Крыша / 15 и 16 августа, 19:00 - 22:00 / Диджей-сеты на закате. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>31.07.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18971</t>
+  </si>
+  <si>
+    <t>В Самаре взялись за фасад дома Шихобаловой на Молодогвардейской, 54 Начался капремонт здания стоматологической поликлиники. Дом на Молодогвардейской, 54 — объект культурного наследия. Во время ремонта восстановят исторические детали, снимут наружные кондиционеры, утеплят стены и сделают архитектурную подсветку. Работы планируют закончить до конца года. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>31.07.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18962</t>
+  </si>
+  <si>
+    <t>В Самарской области, на правом берегу Волги, расположились Подвальские террасы. Это памятник природы в Шигонском районе, рядом с селом Подвалье. Местные холмы образовались из-за древних оползней. Теперь они ступенями спускаются к Волге. Здесь можно увидеть белые меловые склоны, каменистые степи, редкие растения и большую колонию сурков. Многие называют это место «самарской Исландией». Сюда приезжают отдохнуть с палатками или в «Альфа глэмпинг», чтобы насладиться видом на холмы. Авторы фото: alpha.glamping vadimpo gorod_kurort bonviktori svetlana_vm8 sv_ofishkina am_instaphoto artemzhivogliad anastacyz 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>30.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18958</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет Международный фестиваль фотографии «Форма, образ, воображение» С 31 июля по 29 августа в галерее «Новое пространство» пройдет фотовыставка. Она объединит работы, созданные с использованием длинной выдержки, коллажа, мультиэкспозиции, пиктореализма. На выставке представят искусство самарских фотографов, членов Фотообъединения Самарского областного Союза журналистов России и авторов из других городов страны от Калининграда до Владивостока. Также в экспозицию вошли работы фотохудожников из Граца (Австрия), Белграда (Сербия), Ниццы (Франция), Мехико (Мексика). Открытие пройдет в 18:00. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>30.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18956</t>
+  </si>
+  <si>
+    <t>На ферме «Вива Сперанза» пройдет ужин под открытым небом 6 августа в рамках фестиваля «ТАЙГАСТРО» пройдет ужин под открытым небом на ферме «Вива Сперанза» с видом на Сокольи горы. В этот вечер встретятся Иван Оленин, шеф «Землян» и визионер современной кухни Поволжья, и Андрей Аникиев, шеф архангельского roomi и исследователь кухни Русского Севера. Все семь курсов шефы создали в соавторстве, объединив два региона и два подхода к локальному продукту. В меню — кумжа с костра, волжский сом, фермерские сыры и овощи, корнеплоды, свежие травы, грибы и ягоды, а на десерт — черный пряник по-мезенски. Для гостей предусмотрено коктейльное сопровождение из локальных ингредиентов. Ужин пройдет при поддержке Dewar’s. 6 августа, 18:30 / Стоимость — 10 000 рублей. Количество мест ограничено. Подробности и бронирование: +7 (908) 403-13-13 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>30.07.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18955</t>
+  </si>
+  <si>
+    <t>В «Зеленой даме» пройдет концерт от «Ухо Booking» Творческое гиг-объединение «Ухо Booking» проведет нойз-концерт в незавимимом книжном магазине. Выступят группы «ХАРП» — параноидальный нойз-рок из Москвы, самарские «Раскаты» и TYAGOTENIE. 5 августа, 19:00 / Билет: от 700 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>30.07.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18954</t>
+  </si>
+  <si>
+    <t>🤳🏻Шум на улице, лай собаки, громкие разговоры соседей в кафе - в МТС решили, что всё это не должно мешать вашему телефонному разговору. Технология Шумоподавления очищает вашу речь от фоновых шумов прямо во время звонка, оставляя только голос.   ➡️Подключайте в приложении Мой МТС - и пусть слышно будет только важное.</t>
+  </si>
+  <si>
+    <t>30.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18952</t>
+  </si>
+  <si>
+    <t>В Самаре благоустроили пляж Загородного парка На пляже Загородного парка появился новый деревянный настил, который ведет к воде от лестницы. В скором времени его планируют расширить. Также место оборудовали дополнительными лавочками. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>30.07.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18951</t>
+  </si>
+  <si>
+    <t>В «Вечно молодом» пройдет юмористическое «Гонг шоу» Сегодня, 30 июля, в «Вечно молодом» пройдет «Гонг Шоу». Это формат, в котором задача комика лучше всех рассмешить зал, а в конце вечера ведущий совместно с залом выберут лучшего комика, который займет первое место и пройдет в полуфинал в Москве на стендап фестивале «Панчлайн». Выступят Алексей Федин, Кирилл Марамыгин, Юрий Четвериков, Ильтимирова Ольга, Олег Жуков и другие. Начало в 20:00. Билет: от 300 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>30.07.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18950</t>
+  </si>
+  <si>
+    <t>С 2010 года ингредиенты для обычного бургера подорожали больше чем на 250%. Аналитики изучили динамику цен за последние 16,5 года и выяснили, как изменилась стоимость классического набора. Делимся результатами https://entermedia.io/news/tsifra-dnya-naskolko-s-2010-goda-podorozhali-ingredienty-dlya-burgera-v-rossii/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>30.07.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18949</t>
+  </si>
+  <si>
+    <t>Не только про уколы: 15 глупых вопросов о косметологии К косметологии до сих пор относятся с настороженностью: кто-то боится «переборщить», а другие не понимают, как сохранить баланс между естественностью и вмешательством. К этому еще добавляется вопрос, как найти «своего» врача, потому что кроме хорошего образования и большой профессиональной базы, важно совпасть в эстетическом взгляде. В новом материале из серии «15 глупых вопросов» мы разобрались, что представляет собой современная косметология, какие возможности в уходе она дарит и почему хороший результат сегодня все чаще строится не на одной процедуре, а на продуманной комбинации ухода, аппаратных методик и инъекций. Ставим точки в этих вопросах вместе с Зульфией Садыковой, основательницей косметологической клиники и бренда космецевтики Dr. Sadykova. https://entermedia.io/fashion/ne-tolko-pro-ukoly-15-glupyh-voprosov-o-kosmetologii/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>29.07.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18948</t>
+  </si>
+  <si>
+    <t>На этой неделе в Самаре пройдет чемпионат по парусному спорту С 31 июля по 2 августа в акватории Волги проведут первенство и чемпионат по парусному спорту, в котором примут участие около 50 спортсменов. Старты будут проходить ежедневно с 11:00 на территории яхт-клуба «Волга» в районе острова Рождественского. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>29.07.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18947</t>
+  </si>
+  <si>
+    <t>Росстандарт утвердил новый ГОСТ на глазированные сырки. В документе прописали требования к глазури и творожной массе, допустимую долю жира и список разрешенных добавок https://entermedia.io/news/rosstandart-utverdil-novyj-gost-na-tvorozhnye-syrki/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>29.07.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18946</t>
+  </si>
+  <si>
+    <t>В Галерее «Виктория» расскажут о том, что такое современное искусство Завтра, 30 июля, в Галерее «Виктория» пройдет лекция искусствоведа Дарьи Волковой «Современное? Нет, не слышали». Гости узнают, когда начинается современное искусство и что делает произведение современным — техника, тема, сопроводительный манифест? Вместе порассуждают о том, как отличить современное искусство от несовременного. 30 июля, 19:00 / Билет: 150 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>29.07.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18945</t>
+  </si>
+  <si>
+    <t>На пляже «СамТропе» пройдет вечеринка от промо-группы «Продленка» В субботу на пляже «СамТропе» состоится вечеринка в стиле 2к16 от «Продленки». Ее сопроводит специальная коктейльная карта и диджей сеты в эстетике эпохи от Raze, Blazey и Stepanova. Адрес: новая набережная, справа от Маяковского спуска 1 августа, 18:00 — 22:00 / Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>29.07.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18944</t>
+  </si>
+  <si>
+    <t>Дельфин анонсировал новый альбом и тур, в рамках которого выступит в Самаре Дельфин анонсировал новый альбом и масштабный тур 2026-2027 годов. В рамках гастролей музыкант приедет в Самару. Концерт пройдет 21 февраля 2027 года в «Звезде». Точная дата выхода пластинки пока неизвестна, но первые треки артист обещает выпустить в ближайшее время. Первые концерты в поддержку релиза стартуют уже в октябре, а в Санкт-Петербурге и Москве Дельфин представит программу с расширенным составом музыкантов и масштабным мультимедийным шоу. Забронировать билет можно по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>29.07.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18943</t>
+  </si>
+  <si>
+    <t>Рассказываем, на каких самарских пляжах не рекомендуют купаться Роспотребнадзор выявил несоответствия по микробиологическим показателям на пляжах в Самарской области. В воде на восьми пляжах нашли опасные вирусы: — пляжи озер Орлово, Сакулино-1 и Сакулино-2 в Новокуйбышевске; — пляжи Красноглинского района, Барбошиной поляны, Фестивальной поляны и санатория «Можайский»; — пляж Отрадного на реке Большая Кинель. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>29.07.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18939</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет арт-показ фильма «Грозовой перевал» Андреа Арнольд 1 августа в «ёкино» покажут и обсудят экранизацию «Грозового перевала» — картины Андреа Арнольд, снятой 2011 году и награжденной Венецианским кинофестивалем. Экранизация Андреа Арнольд превратилась из традиционной романтической драмы в острую психологическую историю — она раскрывает не только силу любви, но и грани одержимости, жестокость и бесстрашие человеческих чувств. Фильм представит и обсудит со зрителями Алия Хузягалеева, автор киносообщества Chacun son cinema. Показ пройдет на английском языке с русскими субтитрами 1 августа, 18:00 / Билет: 500 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>29.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18929</t>
+  </si>
+  <si>
+    <t>Где тусуется поколение альфа и младшие зумеры в Самаре — рассказываем в карточках 😎 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>28.07.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18928</t>
+  </si>
+  <si>
+    <t>В Тольятти планируют открыть акватермальный комплекс В конце 2026 года в Тольятти запустят новый акватермальный комплекс. Внутри разместят четыре бассейна: уличный с аттракционами, взрослый и два детских, джакузи, четыре вида саун, турецкий хамам. На данный момент основные строительно-монтажные работы завершены, идет активная фаза обустройства территории и оснащения комплекса оборудованием. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>28.07.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18925</t>
+  </si>
+  <si>
+    <t>В Самаре состоится танцевальный фестиваль «Бытие» 31 июля и 1 августа в Самаре пройдет танцевальный хип-хоп фестиваль «Бытие». В программе события — фристайл баттлы, мастер классы, вечер перфомансов, паблик-ток, вечеринки, лекции и джемы. Фестиваль состоится на площадке «Дом77». Подробности о программе и участии по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>28.07.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18924</t>
+  </si>
+  <si>
+    <t>«Том Сойер Фест — Наследие» объявил сбор на восстановление двери усадьбы в центре Самары Благотворительный фонд «Том Сойер Фест — Наследие» объявил сбор на восстановление двери усадьбы Благосклоновой на улице Льва Толстого, 60 в Самаре. Волонтеры полностью восстановят фасад, резьбу, а также историческое крыльцо в этом сезоне фестиваля. Дом № 60 по улице Льва Толстого был построен предположительно в первой половине 1880-х годов. Первый хозяин — самарский чиновник Н.А. Соколов. В 1892 году усадебное место вместе со строениями было продано Елене Благосклоновой, жене коллежского секретаря. Она по-хозяйски начинает перестраивать усадьбу. В 1899 году она подает прошение в управу о разрешении построить «деревянный в 2 этажа дом и навес на каменных столбах с брандмауэром», а также вместо одного этажа каменного дома построить 2-этажный дом.  Интересно, что проект этого дома включал башенку, которая располагалась не с улицы, а со двора. Нынешний владелец части дома намерен эту башенку восстановить. Помочь команде восстановить утраченный фрагмент дома можно по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>28.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18923</t>
+  </si>
+  <si>
+    <t>Музей Модерна расскажет о том, как быть гедонистом В воскресенье Музей Модерна проведет лекцию-пикник «Летний отдых на природе». Она пройдет на улице в Струковском саду, участники расположатся в тени деревьев на пледах и обсудят, как самарцы эпохи модерна выбирались на пикники на природу, что брали с собой и как развлекались. Лектор: Ирина Свиридова, и.о. директора СОИКМ им. П. В. Алабина, искусствовед. 2 августа, 12:00 / Билет: 450 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>28.07.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18922</t>
+  </si>
+  <si>
+    <t>#гдеработать Кто-то уезжает в отпуск, а кто-то — навстречу новой работе. Собрали вакансии для вторых: — Hi Store ищет SMM-менеджера в отдел маркетинга, который будет работать с контентом, смыслами, посылами, инфоповодами, целевой аудиторией. Важно умение использовать нейросети, быть самостоятельным и аргументировать свой выбор. Откликнуться; — Галерея «Виктория» в поисках администратора мастерских, который будет поддерживать связь со студентами, готовить заявки на покупку материалов, помогать с монтажом выставок. Опыт работы в полиграфии и дизайне будет вашим преимуществом. Откликнуться; — «Белотурка» ищет кондитера, который будет создавать и украшать десерты и выпечку. Предлагают график 2/2 или 3/3 в удобные смены, бесплатное питание и корпоративные скидки. Откликнуться. Если вы хотите, чтобы вашу вакансию опубликовали — пишите нашему редактору Полине Сотниковой @appoluna. В тексте нужно указать позицию, функционал, требования к соискателю и условия работы. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>28.07.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18921</t>
+  </si>
+  <si>
+    <t>В «Проливке» пройдет театральная встреча Проект «Слово за слово» представит новую документальную читку-караоке по мотивам реальных историй из жизни в гастробаре «Проливошная». На ней вспомнят о небольших деталях, которые переносят в прошлое. 30 июля, 20:00 / Вход: свободный донат по записи в сообщениях @NadezhdaAtylina 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>28.07.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18920</t>
+  </si>
+  <si>
+    <t>Жители Самары смогут увидеть редкую «Оленью Луну» В ближайшие дни ночное небо над областью украсит необычное полнолуние. Луна будет выглядеть заметно крупнее обычного, а при определенных условиях может даже приобрести красноватый оттенок. Лучше всего это явление будет заметно в ночь с 28 на 29 и с 29 на 30 июля. Астрономы называют это полнолуние «Оленьей Луной». Такое необычное имя пришло к нам из традиций североамериканских индейцев: они давали названия каждому лунному циклу, чтобы ориентироваться в смене сезонов. Июльское полнолуние получило свое название неслучайно — именно в это время у молодых оленей начинают активно расти и крепнуть новые рога. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>28.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18911</t>
+  </si>
+  <si>
+    <t>Освежаемся красиво: курортные локации Самары, посещение которых может заменить отпуск 🏝️ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>27.07.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18910</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет праздник для питомцев Во дворе бара «Кутеж» состоится большой летний праздник для домашних животных и их владельцев от груминг-салона «Чехвост». Гостей ждут конкурсы, фотозона, активности для питомцев, маркет для животных. 29 июля, 19:00 / Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>27.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18909</t>
+  </si>
+  <si>
+    <t>Черногория отменит безвизовый режим для россиян. С 1 ноября этого года для поездки в страну гражданам России придется оформлять визу https://entermedia.io/news/chernogoriya-otmenit-bezvizovyj-rezhim-dlya-rossiyan-s-1-noyabrya/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>27.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18907</t>
+  </si>
+  <si>
+    <t>В галерее «419» состоится встреча с художником Севой Выводцевым и студией NOῨD Завтра, 28 июля, в галерее «419» пройдет артист-ток с художниками и командой выставки «Цветы, хлеб и космос». Они расскажут о своих работах и ответят на вопросы публики. Встреча пройдет на первом этаже «Дома77». Сева Выводцев — самарско-московский художник и иллюстратор, сооснователь и креативный директор агентства «ТРУД», автор проекта Soviet Samara, участник ярмарок Blazar, «Контур» и WIN-WIN. Cтудия NOῨD — независимое документально-художественное объединение архитекторов, художников, дизайнеров и специалистов кросс-дисциплинарных практик, возникшее в 2019 году. Модераторами артист-тока выступит арт-клуб «ХУДРУК». 28 июля, 20:00 / Вход по записи: 300 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>27.07.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18906</t>
+  </si>
+  <si>
+    <t>#новоеместо В Самаре открылась пекарня PURI Сегодня на ул. Садовой, 214 открылась новая локация от команды PURI. А в 19:00 здесь пройдет живое выступление группы «Дудук и Голос». 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>27.07.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18905</t>
+  </si>
+  <si>
+    <t>В 2027 году россиян на пятидневке ждет 118 выходных и нерабочих праздничных дней. При этом работать предстоит 247 дней https://entermedia.io/news/v-2027-godu-rossiyan-ozhidaet-118-vyhodnyh-dnej/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>27.07.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18904</t>
+  </si>
+  <si>
+    <t>В Самаре откроется выставка современного искусства «Не по инструкции» 1 августа в Даче К. П. Головкина состоится открытие коллективной выставки современного искусства «Не по инструкции». В проекте участвуют художники из разных городов России, работающие с живописью, графикой, видеоартом и инсталляцией. Тема выставки — ситуации, в которых ожидание сталкивается с реальностью, а привычные представления перестают работать. Каждый автор раскрывает этот опыт по-своему: через сюжет, материал, технику и собственный художественный язык. Главная идея проекта — отсутствие единственно верного способа говорить о человеке и окружающем мире. Открытие пройдет 1 августа с 17:00 до 19:00. Выставка будет работать до 29 августа. Вход на открытие свободный. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>27.07.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18897</t>
+  </si>
+  <si>
+    <t>Куда планируете поездки: Заволгу, ЗаВолгу или все-таки за Волгу? 😎 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>27.07.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18896</t>
+  </si>
+  <si>
+    <t>Ура! Самарский элеватор получил статус памятника культурного наследия Госинспекция по охране объектов культурного наследия Самарской области исключила его из перечня выявленных ОКН и включила в единый госреестр памятников истории и культуры народов РФ. Теперь здание нельзя сносить, возводить рядом капитальные постройки, прокладывать коммуникации и размещать рекламу. Разрешены только реставрация, благоустройство территории, археологические работы и экскурсии. Защиту объекта планировали давно, но в 2021 году УГООКН отказало во включении, ссылаясь на низкую архитектурную и градостроительную ценность. Региональное отделение ВООПИиК оспорило решение и добивалось статуса памятника. Процесс начался в феврале 2022 года и длился более двух лет из-за экспертиз. В марте 2025 года ВООПИиК доказало подлинность элеватора, что сделало включение в перечень выявленных объектов культурного наследия обоснованным. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>27.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18887</t>
+  </si>
+  <si>
+    <t>Подборка на случай, если у вас нет кондиционера 🥵 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>24.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18886</t>
+  </si>
+  <si>
+    <t>ФК «Акрон» из Тольятти выпустил форму, вдохновленную советской мозаикой За основу дизайна было взято мозаичное панно «Радость труда», состоящее из цветного непрозрачного стекла. Форму назвали «Радость игры». 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>24.07.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18885</t>
+  </si>
+  <si>
+    <t>Кто он такой, мы его не звали: 15 глупых вопросов о борщевике Борщевик уже стал героем страшилок, мемов и новостных заголовков. Одни боятся даже пройти рядом с ним, другие уверены, что достаточно один раз скосить заросли — и проблема исчезнет. Тем не менее, экологи бьют тревогу, а сотни людей продолжают регулярно выходить на субботники и бороться с ядовитым сорняком. Чтобы узнать, зачем это делать, чем опасен борщевик, как не получить ожог и может ли растение захватить Австралию, редакция Enter задала 15 глупых вопросов региональному куратору движения «СтопБорщевик» Тимуру Ескараеву https://entermedia.io/city/my-ego-ne-zvali-15-glupyh-voprosov-o-borshhevike/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>24.07.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18881</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Картина Влады Самарцевой в кофейне Muwa На центральной стене кофейни на Чапаевской теперь висит большая работа самарской художницы Влады Самарцевой. Этот холст — полностью ее творческое видение, не ограниченное каким-либо техническим заданием. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>24.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18875</t>
+  </si>
+  <si>
+    <t>У Дворца бракосочетания на Полевой появился двор Во дворе теперь проводят церемонии под открытым небом. На церемонию можно пригласить музыкантов, которые сыграют на фортепиано и флейте. Для гостей предусмотрены зонты от солнца. Источник: @zhenin_zhurnal 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>24.07.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18871</t>
+  </si>
+  <si>
+    <t>«Одиссею» Кристофера Нолана начнут показывать в Самаре на следующей неделе Фильм «Одиссея» Кристофера Нолана выйдет в неофициальный прокат 30 июля. Дата показа уже появилась на сайте кинотеатра «Синема 5», «Мягких кинотеатров» и других. «Одиссея» рассказывает эпическую историю по мотивам одноименного произведения древнегреческого поэта Гомера. Лента стала первой картиной, которую полностью сняли на IMAX-камеры. Главные роли в картине сыграли Мэтт Деймон («Оппенгеймер»), Том Холланд («Человек-паук»), Энн Хэтэуэй («Интерстеллар»), Роберт Паттинсон («Довод») и другие знаменитые актеры. Билеты скоро появятся на сайте кинотеатров. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>24.07.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18870</t>
+  </si>
+  <si>
+    <t>Помните, как раньше? То воспоминание из детства, когда просто выходили с друзьями во двор и время исчезало. Мяч, смех, крик «пасую!», стук колес и вечер, который всегда наступал слишком быстро. Мама зовет ужинать, а уходить совсем не хочется. В поселках АССЕТ все устроено именно так, как в этих воспоминаниях. Не верите? Посмотрите сами❤️ 👉🏻Скачайте каталог «Топ-5 коттеджных поселков» и посмотрите, какой может быть загородная жизнь! Подпишись, чтобы узнать больше Реклама: ИП Евсеев Сергей Николаевич ИНН 637603216640 erid 2SDnjdhDJWw</t>
+  </si>
+  <si>
+    <t>24.07.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18869</t>
+  </si>
+  <si>
+    <t>Галерея «Виктория» досрочно закрыла выставку «Полный сюр!» Об этом команда сообщила в социальных сетях. Причиной стало соблюдение норм пожарной безопасности при экспонировании художественных работ. Приоритет галереи — безопасность посетителей, сохранность произведений искусства и здания. В сложившихся обстоятельствах дальнейшая работа экспозиции невозможна. За 16 дней работы выставки «Полный сюр!» ее посетило более 4 500 зрителей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>24.07.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18868</t>
+  </si>
+  <si>
+    <t>Радиостанция STUDIO 21 объявила о перезапуске Команда радиостанции рассказала в соцсетях о том, что новость о закрытии была экспериментом перед обновлением концепции. Нам было важно не просто объявить о переменах. Нам было важно поставить точку. Закончить одну историю, чтобы начать другую. До объявления о перезапуске на станции играла еще не изданная работа Saluki, которая стала промо его нового альбома и стартом обновленной STUDIO 21. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18866</t>
+  </si>
+  <si>
+    <t>24.07.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18865</t>
+  </si>
+  <si>
+    <t>В «Заварке» состоится лекция «Реальные теории вымышленных городов» В субботу архитектор и медиатор Мария Насыбуллина расскажет о том, как идеи и манифесты урбанистов встречаются не только в кинематографе, но и в мультфильмах. Гости узнают, какие отсылки кроет в себе «Зверополис», почему Спрингфилд из «Симпсонов» выглядит как карикатура на американский город и почему многие мультфильмы буквально спорят с идеями модернизма. 25 июля, 16:00 / Билет: 250 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>23.07.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18864</t>
+  </si>
+  <si>
+    <t>В «Боре» пройдет концерт Димы Артемьева Завтра, 24 июля, на улице перед баром «Боря» пройдет акустический концерт Димы Артемьева из группы VLNY. Он исполнит любимые народные песни и поп-шлягеры. Начало в 20:00. Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>23.07.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18862</t>
+  </si>
+  <si>
+    <t>Возможность: Помочь изучить опыт туристов в Ширяево, чтобы сделать место комфортнее АНО «Комплексное пространственное развитие Самарской области» изучает опыт посещения Ширяево, чтобы понять, какие решения сделают поездку более комфортной, а развитие территории — бережным по отношению к природе и местным жителям. Команда проводит полностью анонимный опрос, чтобы узнать, как проходят ваши путешествия: какие локации посещаете, с какими трудностями сталкиваетесь и чего не хватает. Заполнение займет около 10 минут по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>23.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18860</t>
+  </si>
+  <si>
+    <t>Если вы планируете провести выходные в Тольятти, можно зайти в «Тотти» на благотворительный аукцион Заведение на Юбилейной, 85Б проведет благотворительный аукцион для кошек и собак из «Доброго Дома». Можно принести свои вещи на продажу или приобрести чужие, а всю выручку организаторы передадут в приют. 25 июля, 20:00 / Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>23.07.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18859</t>
+  </si>
+  <si>
+    <t>Сервис Brand Analytics составил рейтинг самых популярных мемов в российском интернете за второй квартал 2026 года. Лидерами стали «Воздухан», «Черемша» и «Бурмалда». Полный список — в новости https://entermedia.io/news/vozduhan-cheremsha-i-burmalda-stali-samymi-populyarnymi-memami-runeta-vo-vtorom-kvartale-2026-goda/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>23.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18858</t>
+  </si>
+  <si>
+    <t>Возможность: Стать обладателем бывшей гостиницы «Националь» в Самаре Пятиэтажное здание на улице Фрунзе, 91 в стиле модерн было построено в 1905 году. До революции «Националь» был лучшим отелем царской России. Сейчас отель не работает, но будущий владелец может получить 96 номеров и перспективу расширения до 133. Цена вопроса — 255 миллионов рублей. Берем? 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>23.07.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18857</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет цикл бесплатных психологических лекций Психологический сервис «Я Окей» совместно с Центром современных инициатив Strelka Hall и творческим кластером «Станкозавод» организует две бесплатные лекции в Самаре. Их прочитает Анастасия Краснопольская — психолог, гештальт-терапевт, ведущая психологических групп. — «Муки выбора: почему мы никак не решаемся на то, что хотим?» / 24 июля, 13:00 / Strelka Hall, пр. Масленникова, 37; — «Страх будущего: как жить в настоящем» / 26 июля, 13:00 / «Станкозавод», пространство «ЦЕХ» Вход свободный по регистрации в сообщениях @psi_okei. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>23.07.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18856</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет книжный фестиваль «по краям» «по краям» — это книжный фестиваль от издательства Ad Marginem, который пройдет 25 и 26 июля в Музее Модерна и Галерее «Виктория». В рамках фестиваля во дворе Музея Модерна пройдет книжная ярмарка и маркет локальных брендов. В рамках публичной программы в Музее Модерна и Галерее «Виктория» состоятся лекции, презентации книг, мастер-классы и прогулки на сапах. Вход на все мероприятия бесплатный. Узнать подробнее о программе можно по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>23.07.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18854</t>
+  </si>
+  <si>
+    <t>В Самаре на продажу выставят больницы Красного Креста и Шихобалова В Самарской области расширили список объектов для приватизации на 2025–2027 годы. В него включили несколько знаковых исторических зданий. На продажу в Самаре планируется выставить больницу общества Красного Креста (ул. Никитинская / Льва Толстого), городскую больницу им. А. Н. Шихобалова (Ленинская, 75), здание бывшего губернского казначейства и Центрального архива (Молодогвардейская, 35). Также приватизируют пять зданий в Самаре и два в Тольятти: все это бывшие здания медицинского назначения и недострои. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>23.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18845</t>
+  </si>
+  <si>
+    <t>Этот пост снизит ваш уровень кортизола 🩷 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>22.07.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18844</t>
+  </si>
+  <si>
+    <t>Возможность: Представить свой бренд на ивент-маркете «Три синих трамвая» «Три синих трамвая» объявляют набор участников на ивент-маркет, который пройдет 29 и 30 августа в летнем дворе «Кутежа». Если у вас свой бренд керамики, одежды, декора для дома, аксессуаров — можно оставить заявку. Также ребята ищут людей, которые хотели бы провести свои интерактивы, мастер-классы и не только. Прием заявок до 29 июля по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>22.07.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18843</t>
+  </si>
+  <si>
+    <t>В «Проливошной» пройдет открытый турнир по бильярду В гастробаре «Проливошная» состоится пятый открытый турнир, победителя которого ждет приз и звание заклинателя шаров и кия. Количество мест ограничено. 1 августа, 20:00 / Запись по ссылке 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>22.07.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18842</t>
+  </si>
+  <si>
+    <t>С 8 по 16 августа в России пройдет летний этап Всероссийской переписи воробьев. Орнитологи предлагают посчитать птиц, чтобы оценить их численность, найти особей с необычным окрасом и узнать, как далеко воробьи продвинулись вглубь городов. К слову, во время зимнего учета 374 жителя Самарской области зафиксировали 5 887 воробьев https://entermedia.io/news/v-tatarstane-i-drugih-regionah-rossii-projdet-letnyaya-perepis-vorobev/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>22.07.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18841</t>
+  </si>
+  <si>
+    <t>Surf Coffee проведет йога-практику на набережной Спот Surf Coffee x Pool проведет йога-практику на набережной совместно с преподавателем Smotri Yoga Club Юлией Забаровской. С собой нужен коврик. 24 июля, 19:00 / Количество мест ограничено. Запись в сообщениях @tamara_iz_samara 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>22.07.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18840</t>
+  </si>
+  <si>
+    <t>Сегодня в Самаре расскажут о противостоянии групп Oasis и Blur Сегодня в «Флэт 31» пройдет лекция музыкального журналиста Алексея Тилли. Он расскажет о «битве», которую называют главной враждой в мире брит-попа — противостоянии групп Oasis и Blur. 22 июля, 19:00 / Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>22.07.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18839</t>
+  </si>
+  <si>
+    <t>В бистро «Земляне» пройдет гостевая смена петербургских ресторанов Saro и Closer 23 июля в бистро «Земляне» пройдет продолжение серии событий «Земляне. Нулевой километр». Гостем вечера станет Мария Дементьева — бренд-шеф и совладелица петербургских ресторанов Saro и Closer, дважды номинант премии WHERE TO EAT в категории «Лучший шеф-повар — женщина». В основе подхода Марии — чистота вкуса, минимализм, сезонные и фермерские продукты. В меню гастрольного ужина представлены: — Томаты из Ленинградской области с молодым козьим сыром; — Карпаччо из говяжьего языка; — Тартар из говядины на солодовом хлебе с костным мозгом; — Стейк бавет с лисичками и пюре из топинамбура; — Нектарины на гриле со сливочным мороженым. Авторские блюда можно будет заказать в формате à la carte только один вечер, 23 июля, с 17:00. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>22.07.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18838</t>
+  </si>
+  <si>
+    <t>В Самаре появится еще больше ограничений для водителей электросамокатов В администрации Самары представили полный перечень мест, где самокатам будет запрещено передвигаться и парковаться. Движение запретят на участке улицы Фрунзе, набережной Волги и улице Ленинградской. На Ленинской, Солнечной, площади Революции установят «лежачие полицейские». Парковку СИМ запретят в сквере им. Устинова, в сквере им. 30-летия Победы, на Ульяновском спуске, в Струковском саду, в границах улиц Чапаевская, Ульяновская, Молодогвардейская и Вилоновская, в парке им. Щорса. Запрет внесут в приложения каршеринговых компаний. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>22.07.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18837</t>
+  </si>
+  <si>
+    <t>В парке Гагарина можно будет попробовать кофе, сваренный роботом. Корнер установила команда Парков Самары и «Монти кафе» Как думаете, кто лучше справится с приготовлением напитка — неформал из спешиалти кофейни или бездушная машина? Источник: @probobin 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>22.07.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18829</t>
+  </si>
+  <si>
+    <t>Где найти загадочное в Самарской области? Спросили у Романа Рунева, фотографа и исследователя заброшенных мест, какие локации родного края вызывают мурашки 👻 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.07.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18828</t>
+  </si>
+  <si>
+    <t>Московский музыкальный фестиваль Outline отменили в первый день события Причиной стала угроза беспилотной опасности в регионе. Традиционно сюда приезжают тысячи гостей, в том числе из Петербурга. Outline проходит в городе Талдом в 90 километрах от Москвы. В этом году он должен был проходить с 21 по 27 июля, а среди хэдлайнеров были заявлены Icegergert, Mirèle, Хаски и Жанна Агузарова. Информация о том, что делать с билетами, появится в ближайшее время 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.07.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18825</t>
+  </si>
+  <si>
+    <t>Во «Вкусно — и точка» появятся Кидз Комбо со Смешариками. Запуск запланирован на 4 августа. В ресторанах сети можно будет найти брелоки с Крошем, Нюшей, Барашем, Копатычем и другими персонажами Ромашковой долины. Фигурки будут продаваться в непрозрачных пакетиках 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.07.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18824</t>
+  </si>
+  <si>
+    <t>На «Станкозаводе» расскажут об архитектуре Лондона В пространстве «ЦЕХ» состоится лекция «Лондон: между традицией и новой урбанистикой. Архитектурное путешествие». Ее проведет архитектор, креативный предприниматель, партнер и соучредитель архитектурного бюро «Дружба» Анастасия Рычкова, которая специализируется на проектировании общественных пространств, детском слое в городе и тактическом урбанизме. Вместе с ней слушатели пройдутся по четырем районам Лондона с разными подходами к развитию города, увидят, как меняются бывшие промышленные территории, разберутся, как новая архитектура встраивается в исторический контекст. 22 июля, 19:00 / Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.07.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18823</t>
+  </si>
+  <si>
+    <t>#гдеработать Настало время взять мышку, чтобы нарисовать новую карьерную картину. А мы подготовили для этого подборку интересных вакансий в Самаре! — Агентство «Цех» ищет ведущего графического дизайнера с опытом тимлида от года в офис в Тольятти или на удаленку. Предстоит вести проект по коммуникационному дизайну в связке с проектным менеджером: планирование, коммуникация и развитие проекта, управлять командой. Откликнуться; — Галерея «Виктория» ищет продюсера просветительских и инклюзивных мероприятий, который будет вести коммуникацию с приглашенными лекторами, экскурсоводами, переводчиками, тесно работать с техническим и PR отделом Галереи вместе с куратором просветительской программы. Откликнуться; — Кухмистерская фон Вакано ищет пекаря-кондитера с опытом от года. Среди задач — приготовление десертов, тортов, тарталеток, кремов по ТТК и контроль качества. Откликнуться. Если вы хотите, чтобы вашу вакансию опубликовали — пишите нашему редактору Полине Сотниковой @appoluna. В тексте нужно указать позицию, функционал, требования к соискателю и условия работы. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.07.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18822</t>
+  </si>
+  <si>
+    <t>Это Шанс: Всероссийский конкурс «Зерно будущего», Открытый конкурс на обучение благоустройству родников и другое Хотите пройти оплачиваемую стажировку в «Ак Барс Дом», попасть в галерею «ГОНЧИЕ», получить грант на исследование конструктивизма или издать книгу для детей и подростков? Тогда вам сюда. Автор Telegram-канала «ПОТОК» Лада Поздеева собрала новую подборку опен-коллов, конкурсов и грантов. Осталось выбрать возможность, изучить условия и подать заявку https://entermedia.io/city/eto-shans-vserossijskij-konkurs-zerno-budushhego-otkrytyj-konkurs-na-obuchenie-blagoustrojstvu-rodnikov-i-drugoe/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18821</t>
+  </si>
+  <si>
+    <t>В «ЗИМ Галерее» расскажут о коллаже Искусствовед и основатель галереи ART7 на Миусах Инна Назарова проведет лекцию, на которой расскажет, почему именно сейчас коллаж переживает ренессанс и собирает очереди на арт-ярмарках, кто из современных авторов работает в этой технике и за что их ценят музеи и коллекционеры и почему коллаж называют идеальной точкой входа в искусство для начинающего собирателя. 21 июля, 19:00 / Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18813</t>
+  </si>
+  <si>
+    <t>Открыт приём заявок на ТЕХНОХАК_СИБУР 2026! 🚀 Теория — это хорошо, но как насчёт того, чтобы применить свои знания на реальном производстве? С 14 по 23 августа Передовая инженерная школа НГУ совместно с СИБУРом проведёт летний инженерный хакатон ТЕХНОХАК 2026 в Новосибирске! Это твой шанс выйти за рамки учебных кейсов, поработать с уникальными индустриальными задачами нефтехимии и заявить о себе перед работодателем-лидером отрасли. 🔘Формат: гибридный (онлайн-работа + очный финал в Новосибирске). 🔘Для кого: студенты старших курсов, магистранты, аспиранты и молодые учёные технических и естественнонаучных направлений. 👉 Листайте карточки, чтобы узнать подробности о хакатоне, и успейте зарегистрироваться до 5 августа! 🤩 MAX | ВКонтакте | Дзен</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18812</t>
+  </si>
+  <si>
+    <t>Возможность для молодых ученых и специалистов из Самары! 🌟</t>
+  </si>
+  <si>
+    <t>21.07.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18811</t>
+  </si>
+  <si>
+    <t>В сети пишут, что «Додо Пицца» готовит коллаборацию с Lay’s В сентябре в ресторанах сети должна появиться пицца с чипсами. Вместе с этим Lay's Maxx начнут продавать чипсы с фирменным вкусом «Додо». 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.07.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18810</t>
+  </si>
+  <si>
+    <t>В «Хвате» пройдет винтажная гаражка 24 июля на летнике бара «Волжский хват» состоится винтажная гаражка с диджей-сетами, бирпонгом и свопом растений. Она будет проходить с 15:00 до 21:00. Сейчас организаторы открыли набор участников. Оставить заявку можно в сообщениях @kkariiss. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>21.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18809</t>
+  </si>
+  <si>
+    <t>Начинаем день с красоты Самарской области 🩷 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.07.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18808</t>
+  </si>
+  <si>
+    <t>Отвлечем вас от всех дел! Появился полноценный трейлер фильма «Мстители: Доктор Дум». Мировая премьера запланирована на 18 декабря, в один день с «Дюной 3» (надеемся, сдвигать релиз в России из-за «Трех богатырей» или «Зимы в Простоквашино», например, не придется) 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.07.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18806</t>
+  </si>
+  <si>
+    <t>Радиостанция STUDIO 21 прекратит вещание Хип-хоп радиостанцию STUDIO 21 запустили в Тольятти в 2017 году, а с 2018 она начала вещание в других городах. В эфире ставили треки российских и зарубежных исполнителей, выходили авторские рубрики, звучали интервью с музыкантами и диджей-миксы. В Telegram-канале станции сообщили о скором прекращении вещания. В марте 2026 года Таганский райсуд Москвы оштрафовал STUDIO 21 на 500 000 рублей за пропаганду наркотических средств при трансляции песни российского рэпера Rocket. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.07.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18805</t>
+  </si>
+  <si>
+    <t>Зимой в Самаре выступит Mr. Credo Концерт состоится 8 декабря. Он пройдет на площадке МТЛ «Арена». Mr. Credo — российский певец, поэт, композитор, музыкальный продюсер. Он прославился в середине 90-х, когда выпустил треки «Медляк», «Чудная долина» и другие хиты, которые остаются популярными до сих пор. Начало в 20:00. Стоимость билета от 3 000 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.07.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18804</t>
+  </si>
+  <si>
+    <t>На уход за придорожными деревьями и кустарниками в Самаре потратят 5,5 миллиона рублей Работы пройдут на самых Ново-Садовой, Демократической, Московском и Красноглинском шоссе, Центральной магистрали, Кировском мосту и трассе в сторону Курумоча. Средства направят на посадку новых деревьев, регулярный полив и уход за молодыми насаждениями. Когда именно стартуют работы, пока не уточняется. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18803</t>
+  </si>
+  <si>
+    <t>На крыше «Станкозавода» пройдет акустический концерт волжских песен 23 июля на крыше центра труда и отдыха выступит фронтмен и сооснователь группы «For Me» из Новосибирска Никита Кириллин и Таня Гаврилова — художник, композитор, автор-исполнитель из Самары. Они исполнят авторские песни с Волжских берегов о природе, поиске себя и любви в сопровождении инструментального фьюжн ансамбля из Смышляевки, участников кавер-группы Coda Band и PGT Fusion Project, совместно с хором «СИНЕСТЕЗИЯ». Сбор гостей в 19:00. Билет: от 1 500 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.07.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18802</t>
+  </si>
+  <si>
+    <t>В Самаре расскажут о задачах пения в искусстве последних десятилетий Завтра в Галерее «Виктория» пройдет лекция старшего научного сотрудника Дома культуры «ГЭС-2» Леры Конончук «Вперед и с песней! О задачах пения в искусстве последних десятилетий». На лекции рассмотрят принципы обращения к песне современными художниками, а также — в рамках свободной беседы, по итогам прослушиваний — наметят наименее и наиболее вдохновляющие способы работы с песней в будущем. 21 июля, 19:00 / Билет: 150 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.07.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18801</t>
+  </si>
+  <si>
+    <t>В Самаре временно закроют Ботанический сад Ботанический сад Самары будет закрыт с 21 июля по 3 августа из-за санитарных и агротехнических работ на территории. После открытия двери сада будут открыты ежедневно, кроме среды. По будням он будет работать с 10:00 до 20:00, в выходные и праздничные дни — с 10:00 до 17:00. 📷: lenaprosto 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.07.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18800</t>
+  </si>
+  <si>
+    <t>#новоеместо В Самаре откроется еще один «Корж» Десятый «Корж» будет работать в ТЦ «Парк Хаус». Для новой локации сделали отдельный вход. Открытие планируется этим летом. Видео из соцсетей бренда. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.07.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18799</t>
+  </si>
+  <si>
+    <t>В Самаре из-за ремонта теплосети изменили маршруты шести автобусов С 20 июля в Самаре на перекрестке Московского шоссе и улицы Мичурина введено ограничение движения. Перекрытие продлится до 22 июля включительно. Из-за этого временно изменятся маршруты шести автобусов: № 1, 24, 34, 41, 67 и 84. В направлении центра автобусы будут следовать через улицы Гагарина, Луначарского и Мичурина. В обратном направлении — через улицы Мичурина, Клиническую и Коммунистическую. Движение будет восстановлено в обычном режиме после завершения ремонтных работ. Видео: PROБобин 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18798</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Маргарита (@prozac_me) 2. ilya (@ellyenelly) 3. Ilya (@IlyaAleksandrovitch) 4. julie (@rptaftrme) 5. Мария (@Mary_Fridman14) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>17.07.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18797</t>
+  </si>
+  <si>
+    <t>Цифра дня: Почти треть офисных работников Самары конфликтует с коллегами из-за температуры в кабинете Аналитики SuperJob выяснили, кто чаще всего спорит из-за кондиционеров. В Самаре 28% офисных сотрудников сталкиваются со спорами из-за кондиционеров и температуры в кабинете. Большинство респондентов (60%) заявили, что ссор в их коллективах не бывает. В офисах еще 12% горожан климатическая техника просто отсутствует. Из-за кондиционеров женщины конфликтуют чаще мужчин. О спорах сообщили 30% опрошенных горожанок против 25% среди представителей мужского пола. Респонденты старше 45 лет рассказывают о подобных ситуациях чаще тех, кто младше (32% против 24%). Разногласия из-за климата в офисе возникают у 31% сотрудников с высшим образованием и у 25% — со средним профессиональным. Горожане с зарплатой от 150 000 рублей в месяц спорят о кондиционерах чаще тех, кто получает меньше (35%). 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.07.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18791</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Сообщество «Точка на карте» поделилось яркими кадрами Вадима Потрашкова На них — Ягодинский лес, берег Волги и качели на пляже «Алых Парусов». Точные координаты локации — 53°33'59.3"N 49°00'45.1"E 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.07.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18790</t>
+  </si>
+  <si>
+    <t>На «Станкозаводе» расскажут о творчестве Дэвида Линча В воскресенье состоится лекция «Дэвид Линч: моё полено превращается в золото». Ее прочитает исследователь киноязыка Тася Филина из Омска. На встрече обсудят, почему «Твин Пикс» невозможно покинуть, как Линч создает символы, пространства и состояния и почему его кино одновременно пугает и завораживает. 19 июля, 16:00 / Вход по регистрации со свободным донатом 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.07.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18789</t>
+  </si>
+  <si>
+    <t>#новоеместо Пекарня Puri переедет на новое место После сноса пекарни на ул. Буянова, 135Б Puri переедет на новый адрес. Локация будет работать на Садовой, 214 с 24 июля. Видео из соцсетей Puri. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.07.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18788</t>
+  </si>
+  <si>
+    <t>Галерея «Виктория» проведет архитектурную прогулку по набережной В субботу состоится архитектурная прогулка «Виктория: черная жемчужина самарской набережной» с медиатором Александром Мищенко. Участники узнают об архитектурных особенностях сохранившихся и утраченных зданий, посмотрят на набережную как на единый архитектурный ансамбль. 18 июля, 18:00 / Билет: 300 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.07.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18787</t>
+  </si>
+  <si>
+    <t>В парке «Молодежный» пройдет «Воскресник» 19 июля в парке «Молодежный» состоится утренний праздник для жителей района. В программе: — 10:00 – 11:00 / Фитнес на свежем воздухе с Кети, тренером с международным опытом. Тренировка подойдет для всех — и для опытных спортсменов, и для новичков, для всей семьи и разных поколений. С собой надо взять коврик. Регистрация на тренировку по ссылке;   — 11:00 – 12:00 / Мастер‑класс «Ласточка» от студии керамики «Сквер». Участники будут расписывать и раскрашивать фигурки птиц из глины. Мастер‑класс рассчитан на детей от 7 до 13 лет. Количество мест ограничено. Регистрация по ссылке.   — 12:00 – 12:30 / Шоу гигантских мыльных пузырей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.07.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18786</t>
+  </si>
+  <si>
+    <t>На просторах Интернета нашли трогательное видео о закрытом детском лагере «Костер» Блогер Мария Цыбатова попала в закрытый детский лагерь «Костер», который не функционирует уже с 2018 года. Сейчас он в частной собственности. В комментариях рассказывайте, проводили ли там свое лето вы? Автор: _fulmine_ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.07.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18779</t>
+  </si>
+  <si>
+    <t>Уже завтра «Дом77» отпразднует девятый День рождения. Рассказываем о программе события в карточках ✨ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>16.07.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18778</t>
+  </si>
+  <si>
+    <t>Прозрачные условия для бизнеса, прям как этот пакет из коллабы Тануки и Т-бизнес: 🧩🧩🧩🧩🧩 🧩🧩🧩🧩🧩🧩Новинка 🧩🧩🧩🧩🧩🧩 🧩🧩🧩🧩Спринг роллы 🧩🧩🧩 🧩🧩🧩🧩Всё прозрачно: 🧩🧩🧩🧩что снаружи, то и внутри 🧩🧩🧩🧩🧩 🧩🧩🧩🧩🧩🧩Сет роллов 🧩🧩🧩🧩🧩🧩 🗝🗝🗝🧩Честный вкус в 🗝🗝🗝🧩лимитированном дизайне 🗝🗝🗝 🧩 🧩🧩🧩🧩🧩🧩Самое 🧩🧩🧩🧩🧩🧩Интересное 🧩🧩🧩🧩🧩🧩 🧩🧩🧩🧩3 месяца бесплатного 🧩🧩🧩🧩обслуживания бизнес- 🧩🧩🧩🧩счета на любом тарифе🧩 Откройте счет в Т-Бизнесе до 22 июля и получите три месяца бесплатного обслуживания. Все подробности на сайте. Когда вкусные условия видно насквозь! 🤣</t>
+  </si>
+  <si>
+    <t>16.07.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18769</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Кадры с фотопрогулки «Город в деталях» от Enter Самара и Surf Coffee 12 июля мы вышли на фотопрогулку «Уходя из центра» в рамках серии событий «Город в деталях». Показываем кадры гида Кирилла Гурова из музея-галереи «Заварка»! В комментариях делитесь своими фотографиями деталей города 🥳 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>16.07.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18768</t>
+  </si>
+  <si>
+    <t>Издательство Tatlin выпустит книгу Виталия Стадникова «От сарая к шедевру. История создания, спасения и реставрации Фабрики-кухни в форме серпа и молота» — это последняя книга Виталия Стадникова, выход которой запланирован на 11 августа 2026 года. В 2008 году архитектор, градозащитник и исследователь русского авангарда Виталий Стадников инициировал кампанию по защите и реставрации самарской Фабрики-кухни. Возрождению уникального исторического объекта он посвятил эту книгу, где изложил историю от первого лица, без прикрас, раскрыв важные моменты борьбы за сохранение Фабрики-кухни и подробности реставрации, поделившись собственными рефлексиями и переживаниями по этому поводу. Книга предназначена для архитекторов, градостроителей и всех тех, кому небезразлична судьба наследия русского авангарда. Сейчас можно оформить предзаказ. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>16.07.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18767</t>
+  </si>
+  <si>
+    <t>Приложения VK и мессенджер «Макс» пропали из магазина Google Play. В июне их также удалили из App Store https://entermedia.io/news/prilozheniya-vk-i-messendzher-maks-propali-iz-google-play/</t>
+  </si>
+  <si>
+    <t>16.07.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18766</t>
+  </si>
+  <si>
+    <t>В «Зеленой даме» состоится благотворительный книжный маркет 26 июля независимый книжный магазин «Зеленая Дама» и команда «НеНовое» проведут благотворительный книжный маркет, средства от которого будут переданы приюту для животных «Лакшми». Любую книгу на маркете можно будет купить по цене от 50 до 300 рублей. Также в рамках маркета пройдет литературный лекторий. На само событие или заранее можно принести ненужные книги в хорошем состоянии и передать их организаторам. Книги будут выставлены на продажу. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>16.07.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18764</t>
+  </si>
+  <si>
+    <t>Конкурс: Дарим билеты и мерч ко Дню рождения «Дома77» 18 июля арт-кластер «Дом77» отпразднует девятый День рождения. На празднике пройдут ночной маркет локальных брендов, интерактивы от резидентов, открытие выставки Севы Выводцева и студии NOῨD «Цветы, хлеб и космос» в «Галерее 419», виниловый маркет, мастер-классы и музыкальная программа. На сцене летника выступят Солова, Bajinda Behind The Enemy Lines, LAVBLAST, SP4K, The Blessed Tiger, Фефа, RADIN и Люси. В «Вечно молодом» будут звучать электронные сеты от Юноуми, KOTKIN, LAVBLAST, SP4K и XOCHURAPP. Вместе с командой «Дома77» дарим новый мерч арт-кластера в коллаборации с Яной Арбузовой и пять парных билетов на событие. Первый победитель получит лонгслив и парный билет, остальные четыре — по парному билету. Как участвовать: 1. Подпишитесь на аккаунты @enter_samara и @dom77me 2. Нажмите «Участвовать» 3. Дождитесь окончания розыгрыша Днем 18 июля июля бот проверит условия и рандомно определит пять победителей. Желаем удачи!</t>
+  </si>
+  <si>
+    <t>16.07.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18759</t>
+  </si>
+  <si>
+    <t>Возможность: Помочь самарскому «Том Сойер Фесту» «Том Сойер Фест» начал реставрационные работы на доме купца Кожевникова. За четыре года команда расчистила территорию и сам дом от десятков тонн мусора, а в этом году разберет аварийные стены цокольного этажа, организует фундамент и основание дома. В доме купца Кожевникова на ул. Коммунистической, 5 разместят мастерские «Том Сойер Феста» и общественное пространство с лекторием и музейной экспозицией. Сейчас для того, чтобы собрать «коробку» здания, нужно 15 миллионов рублей. Общая смета, которую утвердили два года назад, составляет около 42 миллионов. Поэтому команда запускает сбор пожертвований, чтобы продолжать работу. Помочь может любой желающий. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>16.07.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18758</t>
+  </si>
+  <si>
+    <t>В Самару приедут «Дневники Лоры Палны» 25 июля пройдет открытая запись тру-крайм подкаста «Дневники Лоры Палны». Событие пройдет на площадке «Сигнал». Ведущая Маша Погребняк расскажет о самарском серийнике, который грабил и убивал с помощью тяжелых нейролептиков. А Митя Лебедев — о нераскрытой серии отравлений лекарством. После выступления пройдет автограф-сессия. Начало в 19:00. Билет: от 1 500 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>16.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18756</t>
+  </si>
+  <si>
+    <t>В Музее Модерна выступит редакция журнала «Петрополь» Сегодня в Музее Модерна пройдет лекция «Ресторанное дело Российской империи», которую прочитает Семен Попов, издатель «Петрополя» и коллекционер. Он расскажет о трендах и тонкостях гастрономической индустрии эпохи модерна. Гости узнают, сильно ли отличались рестораны прошлого от привычных нам сейчас, сколько стоил хороший ужин и какая кухня была в моде. Особое внимание уделят артефактам из коллекции журнала «Петрополь» — фафору, столовым приборам и карточкам меню, представленным на выставке «Как быть гедонистом?». Будут и оригинальные предметы из коллекции, не попавшие в основную экспозицию. 16 июля, 19:00 / Стоимость билета: 250 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>15.07.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18752</t>
+  </si>
+  <si>
+    <t>LEGO выпустит набор с домами Губки Боба, Патрика и Сквидварда Компания возвращает серию по мультсериалу в линейке LEGO Icons спустя 14 лет. Набор под названием Bikini Bottom состоит из 1 794 деталей и поступит в продажу 1 сентября этого года. Из конструктора можно собрать ананасовый дом Губки Боба, каменное жилище Патрика и дом-статую Сквидварда. Все здания имеют раскрывающийся формат с детализированным интерьером комнат. В комплекте идут минифигурки главных героев, улитка Гэри, персонаж ДодлБоб, лодкомобиль и поляна с медузами. Стоимость набора составит около 220 долларов. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>15.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18751</t>
+  </si>
+  <si>
+    <t>В «Заварке» состоится чайная церемония «Чай до востребования: ушедшие традиции домашних чаепитий» Ее проведет культуролог, эксперт по чайным культурам мира Александра Шайдрова. Участники отправятся в путешествие во времени и почувствуют смену традиций, вкусов и судеб. От размеренного уклада купеческой семьи до шумной коммунальной жизни, от забытой русской чайной традиции до ее возрождения теперь. Гости познакомятся с традиционными для каждой эпохи чаями, способами их заваривания и подачи.   18 июля, 16:00 / Вход : 700 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>15.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18750</t>
+  </si>
+  <si>
+    <t>А вот видео запуска ракеты-носителя с космодрома! Корабль «Союз МС-29» отправился к МКС с интернациональным экипажем в составе космонавтов «Роскосмоса» Петра Дуброва и Анны Кикиной и астронавта NASA Анила Менона: для него это первый полет в космос. Автор: romancev768 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>15.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18749</t>
+  </si>
+  <si>
+    <t>Бар «Люди» отпразднует День рождения С 16 по 19 июля команда бара «Люди» проведет четыре дня музыки, коктейлей и еды. Рассказываем о программе: — 16 июля, 20:00 / Квартирник с Романом Ожеговым; — 17 июля, 20:00 / День ностальгии и тест коктейлей; — 18 июля, 20:00 / Ограниченное меню спешлов и подарки от друзей заведения; — 19 июля, 14:00 / Похмельный бранч на гриле. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>15.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18743</t>
+  </si>
+  <si>
+    <t>Цифра дня: Рассказываем, сколько пляжей Самарской области признали небезопасными для отдыха Пять пляжей губернии были признаны небезопасными региональным управлением Роспотребнадзора: — «Волжский замок» в Тольятти; — «Итальянский пляж» в Тольятти; — Городской пляж № 1 в Сызрани; — Городской пляж № 2 в Сызрани; — Городской пляж № 3 в Сызрани. Напомним, что ранее специалисты Роспотребнадзора по Самарской области выявили несоответствие воды микробиологическим нормам на всех официальных пляжах Самары. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>15.07.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18742</t>
+  </si>
+  <si>
+    <t>В Ширяево пройдет фестиваль «Репин навсегда» 5 августа в Историко-музейном комплексе в селе Ширяево состоится фестиваль искусств «Репин навсегда». В программе — выступление Государственного академического Волжского русского народного хора, творческие мастер-классы и пленэры. Посетители смогут принять участие в мастер-классе по скетчингу художницы Юлии Гусевой, понаблюдать за репинским пленэром самарских художниц Анны Сливковой и Евгении Тарасовой, попробовать себя в ксилографии, изготовлении кожаных браслетов и других творческих занятиях. На фестивале состоится открытие выставки «Илья Репин и художники Абрамцевского кружка. Печатная графика XIX-XX веков из собрания музея-заповедника Абрамцево». 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>15.07.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18741</t>
+  </si>
+  <si>
+    <t>В Самаре состоится сольный концерт Максима Береснева 16 июля в «Вечно Молодом» состоится сольный концерт самарского комика Максима Береснева — участника «Стендапа» на «ТНТ», шоу «Токсики», «Роаст Баттла». А еще он объездил Европу и Россию на разогреве Вани Усовича. 16 июля, 20:00 / Билет: от 1 000 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>15.07.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18740</t>
+  </si>
+  <si>
+    <t>Исследование: В каких отраслях быстрее всего растет зарплата в Самарской области По данным hh.ru, лидерами по росту зарплат в Самарской области стали специалисты сельского хозяйства — сразу на 27,7%. Сейчас медианная зарплата в этой сфере составляет 131,2 тысячи рублей. На втором месте — добыча сырья с ростом на 21,5%, до 109,7 тысячи рублей. Абсолютными лидерами по темпам роста стали инженеры-энергетики и инженеры-электрики. За полгода предлагаемые зарплаты для них выросли сразу на 120% — с 80 до 176 тысяч рублей. Один только вопрос. А где такие зарплаты?... 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.07.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18738</t>
+  </si>
+  <si>
+    <t>В La Volte состоится гостевая смена бара «Травник» 16 и 17 июля в La Volte приезжает бар из Нижнего Новгорода «Травник», признанный баром года по версии WhereToEat 2025. Ребята привезут коктейли и настойки, которые можно будет попробовать с 18:00 и до закрытия. Будут подавать напитки на основе хмеля с базиликом, тархуна и клубники, черешни и сосны, и не только. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.07.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18737</t>
+  </si>
+  <si>
+    <t>В «Синема Парк» покажут финал Чемпионата мира по футболу FIFA 2026 на большом экране Финальный поединок ЧМ в формате кинопоказа покажут в кинотеатре «Синема Парк» в ТЦ «Парк Хаус». Предварительная продажа билетов на прямую трансляцию уже открыта. Финал Чемпионата мира по футболу FIFA 2026 пройдет в воскресенье, 19 июля. Состав участников финала пока неизвестен. Прямо сейчас на турнире завершилась стадия плей-офф. Начало трансляции в 22:45. Билеты стоят от 700₽. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.07.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18733</t>
+  </si>
+  <si>
+    <t>В «Перчини» запустили новое меню: это самое масштабное обновление в сети Команда открывает новую главку бренда: теперь итальянские традиции встречаются со знакомыми вкусами. Главное обновление — расширенная линейка пасты собственного приготовления. В нее вошли пять видов равиоли с авторскими соусами, несколько вариантов запеченной пасты, включая мак-н-чиз и трюфельную лазанью, а также новые формы и сочетания классической пасты. Новый взгляд на итальянскую кухню не ограничился пастой. Из самых необычных сочетаний — оливье с пепперони, винегрет с анчоусами, трюфельные ригатони, филе окуня в итальянских травах и тальятта из свинины и пожарская котлета. Новое меню уже доступно во всех ресторанах «Перчини». Видео из социальных сетей ресторана. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.07.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18732</t>
+  </si>
+  <si>
+    <t>В баре «Шум. Пустой оркестр» выступит RADIN RADIN — трио молодых блюзменов из Самары. Группа исполняет техасский рок, латинские ритмы и томный блюз с гитарными импровизациями. Концерт состоится 25 июля в 19:00. Билет: от 1 000 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.07.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18731</t>
+  </si>
+  <si>
+    <t>#гдеработать Летний отпуск не может быть вечным, так что предлагаем найти работу, на которую захочется приходить круглый год! — Магазин «Все другое» ищет продавца-консультанта без обязательного опыта, но с коммуникативными навыками. Предлагают сменный график, корпоративные скидки и оплачиваемую стажировку. Откликнуться в личных сообщениях @Sergey_saraev; — IT-компания «Информационно-медицинский центр» ищет офис-менеджера с опытом работы, который займется оформлением документации, приемом заявок и звонков от клиентов, встречать клиентов. Предлагают официальное трудоустройство, удобный график. Откликнуться; — Федеральная сеть центров Happy Panda в поисках педагогов английского языка в центры Юг-1, Юг-2 на дополнительную или основную занятость. Для команды важно педагогическое или лингвистическое образование и уровень языка от B2. Предлагают активную методическую поддержку и обучение, конкурентную и прозрачную система выплат. Откликнуться. Если вы хотите, чтобы вашу вакансию опубликовали — пишите нашему редактору Полине Сотниковой @appoluna. В тексте нужно указать позицию, функционал, требования к соискателю и условия работы. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.07.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18730</t>
+  </si>
+  <si>
+    <t>В Музее Эльдара Рязанова пройдет лекция «Музеи и кино» В четверг доктор исторических наук и культурный антрополог Иван Гринько расскажет, почему между музеями и кино гораздо больше общего, чем кажется на первый взгляд. Музеи и кино не просто активно взаимодействуют и обмениваются идеями и героями. Они имеют массу общих вызовов и сюжетов.   Он расскажет, каким образом популярные сериалы, такие как «Игра престолов», влияют на музейный маркетинг, почему некоторые голливудские фильмы, к примеру, «Код да Винчи», начинаются в экспозициях популярных музеев мира. На лекции посетители рассмотрят связь музеев и кино, взглянут на них глазами режиссеров и актеров.   16 июля, 18:30 / Вход свободный. Требуется предварительная запись 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.07.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18729</t>
+  </si>
+  <si>
+    <t>Цифра дня: Сколько жителям Самары нужно копить на квартиру В Самарской области семье с одним ребенком в среднем потребуется 4,7 лет, чтобы накопить на квартиру площадью 60 кв. метров. По сравнению с прошлым годом этот срок увеличился на пять месяцев, следует из исследования РИА Рейтинг. По итогам исследования область заняла 36-е место среди российских регионов по доступности жилья. Расчеты проводились для семьи из двух работающих взрослых и одного ребенка при условии, что все свободные средства после обязательных расходов направляются на накопления. Средняя стоимость двухкомнатной квартиры на вторичном рынке в регионе оценивается в 6,1 млн рублей. При составлении рейтинга аналитики учитывали медианную заработную плату, величину прожиточного минимума, доходность банковских вкладов, а также данные Росстата, Банка России и Сбериндекса. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>14.07.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18725</t>
+  </si>
+  <si>
+    <t>И продолжение интервью ✨</t>
+  </si>
+  <si>
+    <t>14.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18717</t>
+  </si>
+  <si>
+    <t>Возвращение рубрики «Городские предприниматели» — узнали у основательницы самарского бренда косметики UNNA Лейлы Эйвазовой о том, что стало отправной точной и об уникальности ихтиола ✨ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.07.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18715</t>
+  </si>
+  <si>
+    <t>Самара вошла в топ-20 городов по удобству общественного транспорта Самара заняла 15-е место в рейтинге удобства общественного транспорта. Исследование провели аналитики Simetra, ВЭБ.РФ и НИУ ВШЭ.  Качество оценивали по по пяти параметрам: физической и ценовой доступности, функциональности, комфорту и удобству, безопасности, устойчивости развития. Главными преимуществами Самары назвали обновление подвижного состава и развитую маршрутную сеть. Возглавили рейтинг Пермь, Екатеринбург, Новокузнецк, Нижний Новгород и Казань. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.07.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18714</t>
+  </si>
+  <si>
+    <t>База данных Numbeo выкатила рейтинг городов по стоимости аренды жилья Хорошие новости: среди 549 городов Самары нет. Зато есть и Калининград, Санкт-Петербург, Нижний Новгород, Тюмень, Екатеринбург, Казань, Красноярск, Краснодар, Новосибирск и Пермь. Это значит, что жилье там дороже, чем у нас. Админ, глядя в свой список городов для переезда 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.07.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18713</t>
+  </si>
+  <si>
+    <t>Показываем красивое: TOUR130 на ветряной электростанции Живописные лайвы диджея Насти Стоповской и друзей промо-группы полностью можно посмотреть по ссылке. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.07.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18712</t>
+  </si>
+  <si>
+    <t>В Самарской области создали три новых памятника природы В Красноармейском, Пестравском, Безенчукском и Шигонском районах утвердили новые памятники природы общей площадью 6,8 тысяч гектаров. Это «Овраг Куркульный», «Майтуга» и «Оползневые террасы у села Новодевичье». Новый статус защитит ландшафты от застройки, распашки земель и строительства дорог. На всех трех памятниках природы введен ряд ограничений: запрещено разведение костров, проезд транспорта вне установленных дорог, разбивка палаточных лагерей и организация свалок. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18711</t>
+  </si>
+  <si>
+    <t>На «Станкозаводе» расскажут о звуковом портрете Самары На «Архитектурной среде» в пространстве «Цех» на «Станкозаводе» предлагают поговорить о том, как город ощущается человеком. Психолог, гештальт-терапевт Юлия Сагирова выступит с лекцией «Городской шум: звуковой портрет Самары». Она расскажет, почему одни городские звуки истощают, а другие помогают восстановиться, из чего складывается звуковой портрет Самары: от грохота трамваев и гула Московского шоссе до шума волжских волн и шелеста деревьев в Струковском саду, и как находить островки тишины в городе и защищать себя от звуковой перегрузки. 15 июля, 19:00 / Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.07.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18710</t>
+  </si>
+  <si>
+    <t>На Безымянке стартует новый проект «Том Сойер Феста» Художник Иван Ключников вместе с волонтерами создаст мозаичное панно в угловой арке дома № 13 по улице Краснодонской. Сегодня в 18:00 пройдет первая установочная встреча с жителями. На ней расскажут, как будут проходить работы и как можно поучаствовать. Встреча состоится в библиотеке № 16 на Краснодонской, 13 — там художник будет проводить и мастер-классы по мозаике для всех желающих. К сентябрю в арке появится арт-объект, который символизирует историю Безымянки. 13 июля, 18:00 / Вход свободный 📷: Евгений Шаров 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.07.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18701</t>
+  </si>
+  <si>
+    <t>Неповторимая атмосфера Самары во время Чемпионата Мира по футболу в 2018 году ⚽️ Делитесь архивными фото и видео в комментариях! 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.07.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18700</t>
+  </si>
+  <si>
+    <t>На этой неделе в Самару придет похолодание По данным синоптиков Приволжского УГМС, с 13 по 17 июля в Самарской области ожидается дождливая погода, возможны грозы. Температура воздуха днем опустится в среднем до +28°С, ночью — до +17°С. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>13.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/18699</t>
+  </si>
+  <si>
+    <t>Давайте пройдемся по улицам Самары… Почти сто лет назад! 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>20.09.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19754</t>
+  </si>
+  <si>
+    <t>#новоеместо В Самаре открылось пространство для женщин «Сакралиум» — новое эстетичное женское пространство в Самаре, созданное для восстановления внутреннего равновесия и контакта с собой. Здесь можно заняться йогой и телесными практиками, прийти на массаж поющими чашами, мастер-классы, танцы и не только. Все практики проходят в умиротворяющей и бережной обстановке. Особое внимание здесь уделяют звуковым практикам на гонге и поющих чашах. Подробнее о программах и событиях можно узнать по ссылке. Адрес: ул. Солнечная, 60, 3 этаж 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19753</t>
+  </si>
+  <si>
+    <t>В боливийских лесах ученые открыли неизвестный науке вид дикой кошки весом менее полутора килограммов. Котенка нашли у обочины еще в 2015 году, но подтвердить существование нового вида удалось только спустя 10 лет благодаря генетическому анализу https://entermedia.io/news/uchenye-otkryli-novyj-vid-dikoj-koshki-v-bolivii 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.09.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19752</t>
+  </si>
+  <si>
+    <t>В Тольятти откроют термы Завтра, 19 сентября, в Тольятти откроется акватермальный комплекс «Атолл». Праздник растянется на все выходные: субботу и воскресенье. Внутри терм будет русская баня, сауны, травяная баня, хаммам, рыбный пилинг, грязевые комнаты и кафе, а также бассейн, гидро- и аэромассажные зоны, детские бассейны и круглогодичный уличный бассейн. 📷: Коммерсантъ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.09.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19751</t>
+  </si>
+  <si>
+    <t>Интервью: Крупный бизнес Приволжья проявляет интерес к криптовалюте и цифровым финансовым активам В эпоху дорогих денег у предприятий растет интерес к технологичным финансовым инструментам, которые позволяют более гибко привлекать капитал. Об этом рассказал в интервью РБК Филипп Ананьев, директор по корпоративным клиентам Т-Банка в ПФО. По его словам, у бизнеса растет запрос на факторинг и цифровые финансовые активы. Он спрогнозировал рост рынка цифровых финансовых активов в России до 5 трлн рублей уже в текущем году. Финтех помогает адаптироваться к санкционным барьерам и участникам внешней торговли. Например, компании в сфере экспорта, до 12% которого в РФ формирует Приволжье, стали чаще запрашивать полное сопровождение сделок с возможностью выбора способа расчетов, включая криптовалюты. Вы пользуетесь криптой? 👍 — да, есть цифровой кошелек 🔥 — нет, но хочу 🙈 — не пользовался и не планирую 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.09.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19749</t>
+  </si>
+  <si>
+    <t>Показываем, как Самара и Тольятти выглядят из космоса Кадрами с орбиты поделились в аккаунте kocmoc360 в запрещенной соцсети. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.09.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19748</t>
+  </si>
+  <si>
+    <t>#новоеместо В Самаре открылось китайское бистро «Гастроазия» «Гастроазия» — это камерное китайское бистро, в меню которого блюда из разных регионов страны. За меню отвечает шеф-повар Сергей Шендяпин. В нем представлена домашняя лапша, вотоны, роллы, тофу, цзяоцзы и не только. Адрес: 6-я просека, 159а 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.09.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19747</t>
+  </si>
+  <si>
+    <t>«Киномакс» покажет четыре части «Мстителей» Сеансы стартуют 23 сентября. В первой части 2012 года ключевые супергерои Marvel впервые собираются вместе, чтобы отбить нападение Локи на Нью-Йорк, в «Эре Альтрона» противостоят вышедшему из-под контроля искусственному интеллекту. В «Войне бесконечности» и «Финале» команда сталкивается с Таносом, который собирает Камни Бесконечности для уничтожения половины жизни во Вселенной, терпит поражение и отправляется в прошлое, чтобы исправить последствия щелчка. Расписание: — 23 сентября — «Мстители»; — 30 сентября — «Мстители: Эра Альтрона»; — 7 октября — «Мстители: Война бесконечности»; — 14 октября — «Мстители: Финал». 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.09.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19746</t>
+  </si>
+  <si>
+    <t>Дождались: В Самаре убрали забор возле «Баланс Тауэрс». Он больше 20 лет скрывал территорию. Застройщик начинает благоустройство сквера, чтобы включить локацию в ландшафт города. 📷: ivanova_estate 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.09.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19741</t>
+  </si>
+  <si>
+    <t>В «Проливошной» обновили меню Концепцию нового меню в гастробаре решили не ограничивать географией и направлением: рядом оказались смалец и мутабаль, сельдь и гравлакс, онигирадзу и плескавица, кесадилья и чили кон карне. Ребята взяли уже знакомые гостям блюда, кое-что переосмыслили, кое-что придумали с нуля и собрали все это в одну довольно космополитичную компанию. А обложку нового меню нарисовал бармен «Проливошной» Валера. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>18.09.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19731</t>
+  </si>
+  <si>
+    <t>Внутренняя кухня подготовки к вечеринке — узнали у промо-группы «Волжский хват», как проходили будни перед «Станцией метро Горьковская» 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.09.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19730</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет Форум новых урбанистов имени Виталия Стадникова 17 октября Самарское региональное отделение ВООПИиК проведет в пространстве «Цех» Центра труда и отдыха «Станкозавод» Форум новых урбанистов имени Виталия Стадникова.   Форум соберет профессионалов по работе с наследием, исторической средой, градорегулированием, реновацией и развитием территорий, чтобы обсудить насущные проблемы и вызовы современных городов, опираясь на самарский контекст.   Ключевые темы форума, которым будут посвящены панельные дискуссии, круглый стол и выступления экспертов — историческое поселение, бесконфликтная реновация, Безымянка, наследие модернизма Программу можно посмотреть на сайте самарского ВООПИиК. 17 октября, с 11:00 / Вход свободный 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.09.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19729</t>
+  </si>
+  <si>
+    <t>В Самаре расскажут, как писать и издавать книги В коворкинг-кафе «Круассан офис» состоится практический семинар «Книга как проект: как написать, издать и надо ли это делать» от литагента и писательницы Татьяны Выводновой. Участники узнают, как оценить потенциал своей идеи, выстроить отношения с издательством, избежать типичных ошибок писателя и понять, нужно ли вообще браться за такой долгосрочный и сложный проект, как написание книги. Татьяна Выводнова — пиарщик, автор книги «Я люблю тебя. Я живу дальше», как литагент сотрудничает с авторами издательств «Бомбора» и «АСТ», создательница серии литературных лекториев «Берешь и пишешь» и соорганизатор регулярных благотворительных книжных маркетов, которые проходят в Самаре с 2023 года. 20 сентября, 12:00 — 15:00 / Билет: от 2 500 рублей 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.09.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19728</t>
+  </si>
+  <si>
+    <t>Рассказываем, когда закончится ремонт в парке Щорса Второй этап благоустройства парка Щорса планируют завершить до конца октября. Здесь обновляют главный вход, делают дорожки и фонтан, а также устанавливают освещение. 📸: Новости Самары 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19724</t>
+  </si>
+  <si>
+    <t>Фильм «Я приду» выйдет в российский прокат 8 октября Полнометражный семейный приключенческий фильм «Я приду» режиссера Булата Сабитова выйдет в широкий российский прокат 8 октября. Картина уже успела собрать 10 наград на российских и международных кинофестивалях Сюжет рассказывает о 16-летнем Тимофее, который сбегает из спецшколы, чтобы навестить переставшую отвечать на письма бабушку. Вместе с ним в путь отправляется восьмилетний Малек. Дорога мальчиков превращается в приключение, посвященное взрослению, ответственности и ценности родных людей. https://entermedia.io/news/snyatyj-v-tatarstane-film-ya-pridu-vyjdet-v-rossijskij-prokat-8-oktyabrya/ 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.09.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19723</t>
+  </si>
+  <si>
+    <t>#новоеместо Рассказываем, когда в Самаре откроется новый Surf Coffee Праздничное открытие Surf Coffee® x Ladya на ул. Лесной, 33 состоится 19 сентября. С 17:00 здесь сыграют диджей сет, а при покупке от 600 рублей дарят специальный напиток, лимитированные стикеры и брелок. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.09.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19722</t>
+  </si>
+  <si>
+    <t>Во дворе Литмузея пройдет «Гитарник» 22 сентября в саду Литературного музея соберутся, чтобы петь любимые песни хором. Тон вечеру задаст гитарист Дмитрий Карюхин, он играет в джазовых составах Carioca и Monocle. Можно прийти со своей гитарой 22 сентября, 18:30 / Билет: 500 рублей. Запись по номеру 332-11-22 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.09.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19721</t>
+  </si>
+  <si>
+    <t>В «Боре» выступит Юра Макарычев Юра Макарычев — экс-фронтмен тольяттинской инди-группы On-The-Go. 19 сентября он даст сольный концерт в рамках своего нового проекта Yorik в «Боре». Начало 19 сентября в 20:00. Вход свободный. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>17.09.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19720</t>
+  </si>
+  <si>
+    <t>Сегодня мы начинаем день с романтизации золотой осени в Самаре 🍁 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>16.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19718</t>
+  </si>
+  <si>
+    <t>СИБУР и ANKI открыли предзаказ на лимитированные кроссовки, посвященные Казани Это первый релиз серии о городах присутствия СИБУРа. Кроссовки полностью производят в России из отечественных материалов, а дизайн пары выбрали по итогам всероссийского опен-колла, который Enter провели вместе с СИБУРом и ANKI этим летом. Оформить предзаказ можно уже сегодня. Как это сделать и сколько стоит пара, рассказываем в новости https://entermedia.io/news/sibur-i-anki-otkryli-predzakaz-na-limitirovannye-krossovki-posvyashhennye-kazani/ 💤 Дарим iPhone Duo здесь</t>
+  </si>
+  <si>
+    <t>16.09.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19715</t>
+  </si>
+  <si>
+    <t>Команда проекта «Путь реки» установила стенды и столы в регламентированных местах ночлега Они установлены, чтобы туристы были спокойны, следуя по нашему маршруту «Путь реки» в Самарской Луке. Команда установила шесть стендов и две лавочки от Жигулевска до Верблюда, теперь их 23. На местности появились: — Откол возле водозабора Жигулевска (53.42898 49.46468); — Зольненское побережье (53.43935 49.71355); — Садовод-Молебный в сторону Солнечной Поляны (53.44731 49.85785); — У Осокоря среди высоких деревьев и лиан на берегу (53.43933 49.91570); — Марафонская поляна в Ширяевском овраге (53.40236 50.00112); — Верблюд, полочка не в районе штолен, где тренируются скалолазы, но на пути к ним, где поворот на штольни Спартак (53.40804 50.07839). 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>16.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19714</t>
+  </si>
+  <si>
+    <t>В Surf Coffee пройдет встреча клуба вязания Завтра, 17 сентября, в споте на Некрасовской, 57 пройдет встреча клуба вязания. Если у вас уже есть опыт, предлагают взять актуальную работу или то что хотите начать, но не знаете как. Если вы совсем не вяжете — берите то что есть: спицы, крючок, пряжа, а более опытные участники помогут разобраться с техникой и набором. Начало в 19:00. Участие бесплатное. Записаться можно в сообщениях @kkariiss 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>16.09.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19708</t>
+  </si>
+  <si>
+    <t>У «Бургер Кинга» стартует вторая коллаборация с «Атакой титанов». В специальное меню вошли синий воппер «Прародитель», соус «Инъекция титана» и приправа «Дрожь земли». Кроме бургеров раздают чиби-фигурки с героями и коллекционные стаканы с Зубастым, Звероподобным, Атакующим титанами и Титаном-перевозчиком 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>16.09.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19707</t>
+  </si>
+  <si>
+    <t>В «Гриль&amp;Пудра» показывают работы художника Миши Качикаракиса До 30 сентября в бистро «Гриль&amp;Пудра» представлена экспозиция художника Миши Качикаракиса — шесть работ-этюдов, созданных в последние недели лета. Последние две недели лета Михаил брал с собой на прогулки холст, мелки, маркеры и шел по городу без четкого маршрута, пока не находил место, которое вызывало эмоцию. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>16.09.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19706</t>
+  </si>
+  <si>
+    <t>«Заварка» проведет новую пешеходную экскурсию «Отпечатки» Экскурсия посвящена архитектуре и истории Ленинского района Самары. Участники пройдутся по улицам Самарской, Ленинской, Садовой, Ярмарочной, Маяковского, увидят деревянные и каменно-деревянные дома этой территории, узнают о стилевом многообразии зданий и символах в резном декоре. Экскурсанты смогут сохранить на память отпечатки резных деталей зданий, сделав с них оттиск и поставив штамп в специальную книжечку-зин. Экскурсию проведут краевед, теоретик искусства, преподаватель Самарского областного училища культуры и искусств, научный сотрудник музея Олег Баулин и иллюстратор, преподаватель печатной графики в Галерее «Виктория» Елизавета Куртова. Место сбора группы — вход в Музей-галерею «Заварка» (ул. Самарская, 207). 20 сентября, 16:00 / Стоимость билета: 500 рублей. 💤Telegram | Макс</t>
+  </si>
+  <si>
+    <t>16.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/19705</t>
+  </si>
+  <si>
+    <t>Это Шанс: I Триеннале авторского ювелирного искусства «Апробация», режиссерская лаборатория «Проявка» Хотите поучаствовать в выставке в Государственном историческом музее, сфотографировать объекты культурного наследия, получить грант на исследование о русской эмиграции или выиграть приз в конкурсе медиаконтента о городах? Вот вам новые возможности. Автор Telegram-канала «ПОТОК» Лада Поздеева собрала новую подборку опен-коллов, конкурсов и грантов. Осталось выбрать возможность, изучить условия и подать заявку https://entermedia.io/city/eto-shans-i-triennale-avtorskogo-yuvelirnogo-iskusstva-aprobatsiya-otkrytyj-mezhdunarodnyj-konkurs-plakata-sredi-molodezhi-i-drugoe/ 💤Telegram | Макс</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7256,59 +11345,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H764"/>
+  <dimension ref="A1:H1221"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1751.715" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -23734,50 +27823,7819 @@
       <c r="C763" t="s">
         <v>2288</v>
       </c>
       <c r="D763" s="1" t="s">
         <v>2289</v>
       </c>
       <c r="E763">
         <v>6972</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764">
         <v>85510</v>
       </c>
       <c r="B764" t="s">
         <v>2290</v>
       </c>
       <c r="C764" t="s">
         <v>2291</v>
       </c>
       <c r="D764" s="1" t="s">
         <v>2292</v>
       </c>
       <c r="E764">
         <v>7194</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>111787</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E765">
+        <v>3508</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>111788</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E766">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>111789</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E767">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>111790</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E768">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>111791</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E769">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>111792</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E770">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>111793</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E771">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>111794</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E772">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>111795</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E773">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>111796</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E774">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>111797</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E775">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>111798</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E776">
+        <v>3291</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>111799</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E777">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>111800</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E778">
+        <v>3358</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>111801</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E779">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>111802</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E780">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>111803</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E781">
+        <v>3841</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>111804</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E782">
+        <v>4133</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>111805</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E783">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>111806</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E784">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>111807</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E785">
+        <v>3374</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>111808</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E786">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>111809</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E787">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>111810</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E788">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>111811</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E789">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>111812</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E790">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>111813</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="E791">
+        <v>3421</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>111814</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E792">
+        <v>3179</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>111815</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E793">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>111816</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E794">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>111817</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="E795">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>111818</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="E796">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>111819</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="E797">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>111820</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E798">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>111821</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="E799">
+        <v>3284</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>111822</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="E800">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>111823</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2401</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E801">
+        <v>3592</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>111824</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="E802">
+        <v>3526</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>111825</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2407</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="E803">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>111826</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="E804">
+        <v>3832</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>111827</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="E805">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>111828</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="E806">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>111829</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="E807">
+        <v>2997</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>111830</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="E808">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>111831</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E809">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>111832</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="E810">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>111833</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E811">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>111834</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="E812">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>111835</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E813">
+        <v>3334</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>111836</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="E814">
+        <v>3253</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>111837</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E815">
+        <v>3413</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>111838</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E816">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>111839</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E817">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>111840</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E818">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>111841</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E819">
+        <v>3197</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>111842</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E820">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>111843</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E821">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>111844</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E822">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>111845</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E823">
+        <v>3965</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>111846</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E824">
+        <v>3623</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>111847</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E825">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>111848</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E826">
+        <v>3560</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>111849</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E827">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>111850</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E828">
+        <v>3993</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>111851</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="E829">
+        <v>4068</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>111852</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E830">
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>111853</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="E831">
+        <v>4470</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>111854</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="E832">
+        <v>3822</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>111855</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E833">
+        <v>4521</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>111856</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="E834">
+        <v>4036</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>111857</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="E835">
+        <v>3783</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>111858</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="E836">
+        <v>3273</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>111859</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E837">
+        <v>3460</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>111860</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E838">
+        <v>3574</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>111861</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E839">
+        <v>3706</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>111862</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E840">
+        <v>3619</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>111863</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E841">
+        <v>3768</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>111864</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E842">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>111865</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E843">
+        <v>3542</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>111866</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E844">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>111867</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E845">
+        <v>3606</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>111868</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E846">
+        <v>3399</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>111869</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E847">
+        <v>3339</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>111870</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E848">
+        <v>3410</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>111871</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E849">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>111872</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E850">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>111873</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E851">
+        <v>3385</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>111874</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E852">
+        <v>3360</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>111875</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E853">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>111876</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E854">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>111877</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E855">
+        <v>3419</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>111878</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E856">
+        <v>3574</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>111879</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E857">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>111880</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E858">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>111881</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E859">
+        <v>3445</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>111882</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E860">
+        <v>3349</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>111883</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E861">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>111884</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E862">
+        <v>3473</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>111885</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E863">
+        <v>3555</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>111886</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E864">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>111887</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E865">
+        <v>3604</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>111888</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E866">
+        <v>3380</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>111889</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E867">
+        <v>3365</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>111890</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E868">
+        <v>3573</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>111891</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E869">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>111892</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E870">
+        <v>3325</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>111893</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E871">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>111894</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E872">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>111895</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="E873">
+        <v>3423</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>111896</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="E874">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>111897</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E875">
+        <v>3231</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>111898</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E876">
+        <v>3592</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>111899</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E877">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>111900</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E878">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>111901</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="E879">
+        <v>3979</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>111902</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E880">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>111903</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E881">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>111904</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E882">
+        <v>3429</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>111905</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E883">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>111906</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E884">
+        <v>3555</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>111907</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E885">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>111908</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E886">
+        <v>3231</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>111909</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E887">
+        <v>3737</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>111910</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E888">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>111911</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E889">
+        <v>3463</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>111912</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E890">
+        <v>3263</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>111913</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E891">
+        <v>3376</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>111914</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E892">
+        <v>3568</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>111915</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E893">
+        <v>3242</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>111916</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E894">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>111917</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E895">
+        <v>3437</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>111918</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E896">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>111919</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E897">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>111920</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E898">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>111921</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E899">
+        <v>4072</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>111922</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2694</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E900">
+        <v>3943</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>111923</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E901">
+        <v>3940</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>111924</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E902">
+        <v>3521</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>111925</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E903">
+        <v>5157</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>111926</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E904">
+        <v>3864</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>111927</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E905">
+        <v>4076</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>111928</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="E906">
+        <v>4117</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>111929</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E907">
+        <v>3816</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>111930</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E908">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>111931</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E909">
+        <v>3759</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>111932</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E910">
+        <v>4306</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>111933</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E911">
+        <v>4324</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>111934</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="E912">
+        <v>4059</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>111935</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E913">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>111936</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E914">
+        <v>3674</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>111937</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E915">
+        <v>3607</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>111938</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E916">
+        <v>4150</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>111939</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E917">
+        <v>4089</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>111940</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E918">
+        <v>4138</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>111941</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E919">
+        <v>4472</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>111942</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E920">
+        <v>4762</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>111943</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E921">
+        <v>4635</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>111944</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E922">
+        <v>6155</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>111945</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E923">
+        <v>4226</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>111946</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E924">
+        <v>4647</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>111947</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="E925">
+        <v>4474</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>111948</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E926">
+        <v>4132</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>111949</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E927">
+        <v>4486</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>111950</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E928">
+        <v>5027</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>111951</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E929">
+        <v>4380</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>111952</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="E930">
+        <v>4518</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>111953</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E931">
+        <v>4386</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>111954</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="E932">
+        <v>4056</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>111955</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="E933">
+        <v>4021</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>111956</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="E934">
+        <v>4278</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>111957</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2800</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="E935">
+        <v>4994</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>111958</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="E936">
+        <v>4222</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>111959</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E937">
+        <v>4056</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>111960</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E938">
+        <v>3822</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>111961</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E939">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>111962</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E940">
+        <v>3819</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>111963</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E941">
+        <v>3999</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>111964</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E942">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>111965</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E943">
+        <v>4986</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>111966</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E944">
+        <v>3601</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>111967</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="E945">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>111968</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E946">
+        <v>3291</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>111969</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="E947">
+        <v>3606</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>111970</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="E948">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>111971</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E949">
+        <v>3431</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>111972</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E950">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>111973</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="E951">
+        <v>3375</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>111974</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E952">
+        <v>3857</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>111975</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E953">
+        <v>3413</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>111976</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E954">
+        <v>3396</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>111977</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E955">
+        <v>3371</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>111978</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E956">
+        <v>3524</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>111979</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="E957">
+        <v>3614</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>111980</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E958">
+        <v>3511</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>111981</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E959">
+        <v>3513</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>111982</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E960">
+        <v>3928</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>111983</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E961">
+        <v>3922</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>111984</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E962">
+        <v>3766</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>111985</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="E963">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>111986</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E964">
+        <v>4891</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>111987</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="E965">
+        <v>5058</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>111988</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E966">
+        <v>5061</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>111989</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E967">
+        <v>4484</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>111990</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="E968">
+        <v>5459</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>111991</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="E969">
+        <v>5621</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>111992</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="E970">
+        <v>3665</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>111993</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2907</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2908</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="E971">
+        <v>3554</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>111994</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2910</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="E972">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>111995</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2913</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="E973">
+        <v>3608</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>111996</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2916</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2917</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E974">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>111997</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2920</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="E975">
+        <v>4008</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>111998</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="E976">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>111999</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="E977">
+        <v>3605</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>112000</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="E978">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>112001</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="E979">
+        <v>3845</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>112002</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2935</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="E980">
+        <v>3679</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>112003</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="E981">
+        <v>4103</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>112004</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2942</v>
+      </c>
+      <c r="E982">
+        <v>3598</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>112005</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2944</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="E983">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>112006</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2946</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2947</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="E984">
+        <v>3678</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>112007</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2949</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="E985">
+        <v>3431</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>112008</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="E986">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>112009</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2955</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2956</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="E987">
+        <v>3706</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>112010</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2958</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2959</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="E988">
+        <v>5114</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>112011</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="E989">
+        <v>3744</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>112012</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2965</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="E990">
+        <v>3433</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>112013</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2967</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="E991">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>112014</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="E992">
+        <v>3773</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>112015</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2973</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2974</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="E993">
+        <v>3658</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>112016</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2977</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="E994">
+        <v>3726</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>112017</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2979</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2980</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E995">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>112018</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2982</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2983</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="E996">
+        <v>3552</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>112019</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2985</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2986</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="E997">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>112020</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2989</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="E998">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>112021</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2991</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2992</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="E999">
+        <v>3668</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>112022</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2995</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="E1000">
+        <v>3881</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>112023</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2997</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="E1001">
+        <v>3700</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>112024</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>3000</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>3001</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="E1002">
+        <v>4408</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>112025</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>3003</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E1003">
+        <v>3789</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>112026</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>3006</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>3007</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="E1004">
+        <v>4380</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>112027</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="E1005">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>112028</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>3012</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>3013</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="E1006">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>112029</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>3016</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="E1007">
+        <v>3266</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>112030</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>3018</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>3019</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="E1008">
+        <v>3461</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>112031</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="E1009">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>112032</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>3024</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>3025</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="E1010">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>112033</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>3028</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="E1011">
+        <v>3910</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>112034</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>3030</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>3031</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="E1012">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>112035</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>3033</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="E1013">
+        <v>3974</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>112036</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="E1014">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>112037</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>3039</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>3040</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="E1015">
+        <v>4268</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>112038</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="E1016">
+        <v>4168</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>112039</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>3045</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="E1017">
+        <v>4371</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>112040</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="E1018">
+        <v>4122</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>112041</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3051</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>3052</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="E1019">
+        <v>5508</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>112042</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>3054</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="E1020">
+        <v>3891</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>112043</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>3057</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="E1021">
+        <v>3865</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>112044</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3061</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="E1022">
+        <v>3552</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>112045</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3063</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="E1023">
+        <v>6303</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>112046</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3066</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="E1024">
+        <v>3608</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>112047</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3069</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="E1025">
+        <v>3690</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>112048</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>3074</v>
+      </c>
+      <c r="E1026">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>112049</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3075</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="E1027">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>112050</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3078</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="E1028">
+        <v>4278</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>112051</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="E1029">
+        <v>3957</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>112052</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3084</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="E1030">
+        <v>4163</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>112053</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3087</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="E1031">
+        <v>4178</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>112054</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="E1032">
+        <v>3819</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>112055</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3093</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="E1033">
+        <v>3860</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>112056</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3096</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="E1034">
+        <v>3995</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>112057</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="E1035">
+        <v>4720</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>112058</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="E1036">
+        <v>4079</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>112059</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3105</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="E1037">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>112060</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="E1038">
+        <v>4238</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>112061</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3111</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3112</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="E1039">
+        <v>4285</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>112062</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3114</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3115</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E1040">
+        <v>4137</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>112063</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3117</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="E1041">
+        <v>4475</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>112064</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3120</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3121</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="E1042">
+        <v>4548</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>112065</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="E1043">
+        <v>4384</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>112066</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3126</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="E1044">
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>112067</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3129</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="E1045">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>112068</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3132</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="E1046">
+        <v>4393</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>112069</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1047">
+        <v>4424</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>112070</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="E1048">
+        <v>4450</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>112071</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="E1049">
+        <v>4409</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>112072</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="E1050">
+        <v>3963</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>112073</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="E1051">
+        <v>4144</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>112074</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3150</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3151</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="E1052">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>112075</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3153</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="E1053">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>112076</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3156</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1054">
+        <v>4205</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>112077</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3160</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="E1055">
+        <v>3878</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>112078</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="E1056">
+        <v>3910</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>112079</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="E1057">
+        <v>3967</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>112080</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3168</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3169</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="E1058">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>112081</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="E1059">
+        <v>4248</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>112082</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3174</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="E1060">
+        <v>4141</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>112083</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3177</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="E1061">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>112084</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1062">
+        <v>4892</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>112085</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="E1063">
+        <v>5280</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>112086</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E1064">
+        <v>4363</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>112087</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="E1065">
+        <v>4321</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>112088</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3192</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="E1066">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>112089</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="E1067">
+        <v>4415</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>112090</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3197</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3198</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="E1068">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>112091</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3200</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="E1069">
+        <v>3810</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>112092</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3203</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3204</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="E1070">
+        <v>3642</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>112093</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3206</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="E1071">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>112094</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="E1072">
+        <v>3964</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>112095</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3212</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3213</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E1073">
+        <v>3748</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>112096</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3215</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3216</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="E1074">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>112097</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3218</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3219</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="E1075">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>112098</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="E1076">
+        <v>4003</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>112099</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3224</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3225</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="E1077">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>112100</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="E1078">
+        <v>3559</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>112101</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3230</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3231</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="E1079">
+        <v>3822</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>112102</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3233</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E1080">
+        <v>3976</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>112103</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3237</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="E1081">
+        <v>3818</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>112104</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3239</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="E1082">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>112105</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3242</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1083">
+        <v>4086</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>112106</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="E1084">
+        <v>3731</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>112107</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3248</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3249</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="E1085">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>112108</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3251</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="E1086">
+        <v>3679</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>112109</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3254</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="E1087">
+        <v>3876</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>112110</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3257</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="E1088">
+        <v>4098</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>112111</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3260</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3261</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="E1089">
+        <v>3595</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>112112</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3263</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="E1090">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>112113</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3266</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3267</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="E1091">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>112114</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3269</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3270</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E1092">
+        <v>3758</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>112115</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3272</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="E1093">
+        <v>3687</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>112116</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3275</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3276</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="E1094">
+        <v>3957</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>112117</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3278</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3279</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E1095">
+        <v>3818</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>112118</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="E1096">
+        <v>4302</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>112119</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="E1097">
+        <v>3888</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>112120</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="E1098">
+        <v>3974</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>112121</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="E1099">
+        <v>3771</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>112122</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="E1100">
+        <v>3826</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>112123</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3297</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="E1101">
+        <v>4289</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>112124</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E1102">
+        <v>3762</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>112125</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="E1103">
+        <v>4854</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>112126</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="E1104">
+        <v>4230</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>112127</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="E1105">
+        <v>4765</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>112128</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="E1106">
+        <v>4211</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>112129</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3314</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3315</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="E1107">
+        <v>4020</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>112130</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="E1108">
+        <v>3830</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>112131</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="E1109">
+        <v>4074</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>112132</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="E1110">
+        <v>3986</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>112133</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="E1111">
+        <v>4051</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>112134</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E1112">
+        <v>3749</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>112135</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3332</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E1113">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>112136</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3333</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="E1114">
+        <v>3852</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>112137</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3336</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3337</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="E1115">
+        <v>4103</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>112138</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3339</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="E1116">
+        <v>3853</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>112139</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3342</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3344</v>
+      </c>
+      <c r="E1117">
+        <v>3778</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>112140</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3345</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3346</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="E1118">
+        <v>3441</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>112141</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3348</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3349</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3350</v>
+      </c>
+      <c r="E1119">
+        <v>3876</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>112142</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="E1120">
+        <v>3649</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>112143</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3354</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3355</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3356</v>
+      </c>
+      <c r="E1121">
+        <v>3697</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>112144</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3357</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3358</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="E1122">
+        <v>4238</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>112145</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3360</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="E1123">
+        <v>3820</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>112146</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3363</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="E1124">
+        <v>3698</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>112147</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3368</v>
+      </c>
+      <c r="E1125">
+        <v>3485</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>112148</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3369</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3370</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="E1126">
+        <v>3744</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>112149</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3372</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3373</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3374</v>
+      </c>
+      <c r="E1127">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>112150</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3375</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3376</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="E1128">
+        <v>3550</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>112151</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3378</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3379</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3380</v>
+      </c>
+      <c r="E1129">
+        <v>3533</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>112152</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3381</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3382</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="E1130">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>112153</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3384</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3386</v>
+      </c>
+      <c r="E1131">
+        <v>4285</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>112154</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3387</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="E1132">
+        <v>3737</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>112155</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3390</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3391</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3392</v>
+      </c>
+      <c r="E1133">
+        <v>3831</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>112156</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3393</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3394</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="E1134">
+        <v>4132</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>112157</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3396</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3397</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1135">
+        <v>3564</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>112158</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3399</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3400</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="E1136">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>112159</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3402</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3403</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="E1137">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>112160</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3405</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3406</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="E1138">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>112161</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3408</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3409</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="E1139">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>112162</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3408</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="E1140">
+        <v>3335</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>112163</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3413</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3415</v>
+      </c>
+      <c r="E1141">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>112164</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="E1142">
+        <v>3947</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>112165</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3419</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3420</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="E1143">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>112166</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="E1144">
+        <v>3700</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>112167</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="E1145">
+        <v>3754</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>112168</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3428</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="E1146">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>112169</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="E1147">
+        <v>3464</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>112170</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3434</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3435</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="E1148">
+        <v>3597</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>112171</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3437</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3438</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3439</v>
+      </c>
+      <c r="E1149">
+        <v>3737</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>112172</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3441</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="E1150">
+        <v>4118</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>112173</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3444</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="E1151">
+        <v>3938</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>112174</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3446</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3447</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3448</v>
+      </c>
+      <c r="E1152">
+        <v>4324</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>112175</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="E1153">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>112176</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3452</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3453</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="E1154">
+        <v>4781</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>112177</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3455</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="E1155">
+        <v>3557</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>112178</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3458</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="E1156">
+        <v>3746</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>112179</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="E1157">
+        <v>3544</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>112180</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="E1158">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>112181</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3467</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="E1159">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>112182</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3470</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="E1160">
+        <v>3461</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>112183</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3474</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="E1161">
+        <v>3342</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>112184</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3477</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="E1162">
+        <v>3354</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>112185</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3479</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3480</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="E1163">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>112186</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3482</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3483</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="E1164">
+        <v>3215</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>112187</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3485</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E1165">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>112188</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3488</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="E1166">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>112189</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="E1167">
+        <v>4237</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>112190</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3496</v>
+      </c>
+      <c r="E1168">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>112191</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3499</v>
+      </c>
+      <c r="E1169">
+        <v>3358</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>112192</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3502</v>
+      </c>
+      <c r="E1170">
+        <v>3357</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>112193</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3505</v>
+      </c>
+      <c r="E1171">
+        <v>3489</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>112194</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3506</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3507</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3508</v>
+      </c>
+      <c r="E1172">
+        <v>3234</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>112195</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3509</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3510</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E1173">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>112196</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3512</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3513</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>3514</v>
+      </c>
+      <c r="E1174">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>112197</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="E1175">
+        <v>3364</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>112198</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3519</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="E1176">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>112199</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3521</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3522</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3523</v>
+      </c>
+      <c r="E1177">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>112200</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3524</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="E1178">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>112201</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3527</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3528</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="E1179">
+        <v>4240</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>112202</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E1180">
+        <v>3922</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>112203</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1181">
+        <v>3654</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>112204</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3537</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="E1182">
+        <v>3326</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>112205</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="E1183">
+        <v>3402</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>112206</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3543</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="E1184">
+        <v>3364</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>112207</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3545</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="E1185">
+        <v>3305</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>112208</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3549</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="E1186">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>112209</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3552</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="E1187">
+        <v>3339</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>112210</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3554</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3555</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="E1188">
+        <v>3557</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>112211</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="E1189">
+        <v>3497</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>112212</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3561</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="E1190">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>112213</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="E1191">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>112214</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="E1192">
+        <v>3425</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>112215</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3570</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="E1193">
+        <v>3609</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>112216</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="E1194">
+        <v>3442</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>112217</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3576</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="E1195">
+        <v>4040</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>112218</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3579</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="E1196">
+        <v>3768</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>125640</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3582</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="E1197">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>125641</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3584</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3585</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3586</v>
+      </c>
+      <c r="E1198">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>125642</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3587</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3588</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="E1199">
+        <v>3009</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>125643</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3590</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3591</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3592</v>
+      </c>
+      <c r="E1200">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>125644</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3594</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3595</v>
+      </c>
+      <c r="E1201">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>125645</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3596</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3597</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3598</v>
+      </c>
+      <c r="E1202">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>125646</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3599</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3600</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="E1203">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>125647</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3602</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3603</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>3604</v>
+      </c>
+      <c r="E1204">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>125648</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3605</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3606</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1205">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>125649</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3608</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3609</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3610</v>
+      </c>
+      <c r="E1206">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>125650</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3611</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3612</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E1207">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>125651</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3614</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3615</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3616</v>
+      </c>
+      <c r="E1208">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>125652</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3617</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3619</v>
+      </c>
+      <c r="E1209">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>125653</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="E1210">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>125654</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3623</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3624</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="E1211">
+        <v>3251</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>125655</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3626</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3627</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="E1212">
+        <v>3235</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>125656</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3631</v>
+      </c>
+      <c r="E1213">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>125657</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3632</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3633</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3634</v>
+      </c>
+      <c r="E1214">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>125658</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3635</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3636</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>3637</v>
+      </c>
+      <c r="E1215">
+        <v>3281</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>125659</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3638</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3639</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3640</v>
+      </c>
+      <c r="E1216">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>125660</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3641</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3642</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3643</v>
+      </c>
+      <c r="E1217">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>125661</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3644</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>3646</v>
+      </c>
+      <c r="E1218">
+        <v>3504</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>125662</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3647</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3648</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>3649</v>
+      </c>
+      <c r="E1219">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>125663</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3650</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3651</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>3652</v>
+      </c>
+      <c r="E1220">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>125664</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3653</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3654</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>3655</v>
+      </c>
+      <c r="E1221">
+        <v>3212</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">