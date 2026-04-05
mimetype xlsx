--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2293">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3867,50 +3867,3074 @@
     <t>В «Банях Деревенька» пройдут вечеринки от Scratch DJ School Каждую среду и пятницу в «Банях Деревенька» проходят вечеринки под открытым небом от Scratch DJ School. В программе — парения, DJ-сет и тотальный релакс. Присоединиться можно по средам и пятницам до конца июля с 19:00 до 22:00. Это семейные/совместные дни для посещения, а до конца лета на вход до -50%. Адрес: ул. Неверова, 95а. Забронировать можно по номеру +7 (846) 225-16-02 @enter_samara</t>
   </si>
   <si>
     <t>16.07.25 12:02</t>
   </si>
   <si>
     <t>t.me/enter_samara/13395</t>
   </si>
   <si>
     <t>Новость для бегунов. «Яндекс Музыка» запустила настройки «Моей волны» по темпам бега В стриминге появились специальные настройки для легких, средних и интенсивных пробежек. Сервис рекомендует треки, основываясь на предпочтениях и под разный беговой темп. Держите подробности https://entermedia.io/news/yandeks-muzyka-zapustila-nastrojki-moej-volny-po-tempam-bega/</t>
   </si>
   <si>
     <t>16.07.25 11:05</t>
   </si>
   <si>
     <t>t.me/enter_samara/13392</t>
   </si>
   <si>
     <t>В Lunasole запустили «зеленое» меню В коллаборации с домом красоты «Зори» в ресторане вышло несколько «зеленых» позиций. Среди них: — Зеленое ризотто с горошком, страчателлой и креветками / 590 рублей; — Карпаччо с осьминогом, фисташкой и заправкой из анчоусов / 990 рублей; — Гаспаччо из огурца с жареными лангустинами, тыквенными семечками и греческим йогуртом / 490 рублей; — Окрошка на греческом йогурте / 550 рублей. @enter_samara</t>
   </si>
   <si>
     <t>16.07.25 09:33</t>
   </si>
   <si>
     <t>t.me/enter_samara/13387</t>
+  </si>
+  <si>
+    <t>01.03.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16788</t>
+  </si>
+  <si>
+    <t>В преддверии 8 марта предлагаем читателям Enter выбрать лучшие «женские» места в Самаре: салоны красоты и другие проекты, которые редко попадают в наши подборки. Выбирайте своих любимчиков в опросе или пишите в комментариях 🩷 @enter_samara</t>
+  </si>
+  <si>
+    <t>27.02.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16783</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Зимняя ГЭС 📸: @woodston_trip @enter_samara</t>
+  </si>
+  <si>
+    <t>27.02.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16782</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет зимний фестиваль «Пластилиновый дождь» В эти выходные в ТК «Гудок» пройдет VI зимний фестиваль «Пластилиновый дождь». В программе — шествие участников фестиваля, выступление уличных театров и танцевальных коллективов, живые концерты, мастер-классы и не только. Вход свободный. Подробнее о программе по ссылке. 📷: Дарья Добрынина @enter_samara</t>
+  </si>
+  <si>
+    <t>27.02.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16781</t>
+  </si>
+  <si>
+    <t>⚡️В Самарской области отбой ракетной опасности @enter_samara</t>
+  </si>
+  <si>
+    <t>27.02.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16780</t>
+  </si>
+  <si>
+    <t>4 марта в Самаре пройдет плановая проверка системы оповещения Техническая проверка пройдет 4 марта с 10:40 до 10:45. Включат сирены и громкоговорящие устройства на крышах жилых домов, административных зданий, в местах массового пребывания людей. Жителей и гостей города просят сохранять спокойствие. Проверка носит плановый характер и не требует никаких дополнительных действий. @enter_samara</t>
+  </si>
+  <si>
+    <t>27.02.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16779</t>
+  </si>
+  <si>
+    <t>В аэропорту Самары ввели временные ограничения на прием и выпуск воздушных судов. В Самарской области временно закрыто воздушное пространство. Тем временем, в Советском и Куйбышевском районах объявили отбой ракетной опасности по громкоговорителям. @enter_samara</t>
+  </si>
+  <si>
+    <t>27.02.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16778</t>
+  </si>
+  <si>
+    <t>⚡В Самарской области ракетная опасность По возможности оставайтесь дома. Укройтесь в помещениях без окон со сплошными стенами. Не подходите к окнам. Если Вы находитесь на улице или в транспорте, направляйтесь в ближайшее укрытие или иное безопасное место. @enter_samara</t>
+  </si>
+  <si>
+    <t>27.02.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16777</t>
+  </si>
+  <si>
+    <t>Возможность: Принять участие в «Лаборатории самарских художников» от Третьяковки в Самаре Третьяковка в Самаре запускает программу поддержки местных авторов. Участникам Лаборатории будут доступны оборудованные мастерские, а также предоставлена возможность воплощения художественного проекта в галерее. Лаборатория самарских художников реализуется в рамках параллельной программы выставки «Состояние потока. Волга в русском искусстве». Результатом станет групповой выставочный проект в зале арт-резиденции. Принять участие могут художники из Самары старше 18 лет, работающие в любых жанрах и техниках. Подать заявку можно до 1 апреля. @enter_samara</t>
+  </si>
+  <si>
+    <t>27.02.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16774</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет арт-показ фильма «Сладкая жизнь» Завтра, 28 февраля, в кинотеатре «ёкино» состоится показ фильма «Сладкая жизнь» Федерико Феллини. Это монументальная фреска о ночной и богемной жизни Рима, которая определила свое время и повлияла на несколько поколений итальянских кинематографистов. В центре повествования — журналист и писатель Марчелло, переживающий глубокий кризис и давно ставший неотъемлемой частью порочной повседневности, документальными зарисовками о которой пестрит итальянская пресса. Примечательно, что именно этот фильм подарил миру термин «папарацци». Показ пройдет на языке оригинала с русскими субтитрами, а после сеанса картину обсудит Сергей Баландин — арт‑критик и куратор галереи «Виктория». 28 февраля, 17:00 / Билет: 500 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>27.02.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16773</t>
+  </si>
+  <si>
+    <t>В Самаре «Ласточки» снова заменят на обычные электрички На эти выходные «Ласточки» заменят на составы ЭД4М из-за производственной необходимости. 28 февраля замена пройдет на маршруте «Самара — Сызрань», 1 марта — из Сызрани до Самары и из Новокуйбышевска до Тольятти и обратно. @enter_samara</t>
+  </si>
+  <si>
+    <t>27.02.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16763</t>
+  </si>
+  <si>
+    <t>Как правильно говорить с людьми с инвалидностью и о них — команда Музея Модерна и проекта «Ближе к модерну» собрала наиболее употребимые и корректные выражения в виде карточек. Они созданы на основе доступных ресурсов благотворительного фонда «Свет» и музея современного искусства «Гараж». Мы надеемся не только помочь вам разобраться в терминах, но и пробудить интерес к изучению каждого термина и его культурного аспекта. Помните, каждый человек уникален, и общение — процесс взаимного уважения. Используйте словарик как навигатор, а не догму! @enter_samara</t>
+  </si>
+  <si>
+    <t>26.02.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16762</t>
+  </si>
+  <si>
+    <t>Власти рассматривают возможность блокировки Telegram в первых числах апреля Источники в профильных ведомствах обсуждают возможность ограничения работы мессенджера Telegram в первых числах апреля. Об этом сообщает РБК со ссылкой на собеседника, знакомого с ходом обсуждений. Два источника, близких к Кремлю, называют это окончательным решением. По их данным, среди причин возможной блокировки — участившиеся случаи вербовки людей, в том числе несовершеннолетних, для совершения противоправных действий. В Роскомнадзоре не подтвердили информацию о блокировке Telegram к началу апреля, но и не опровергли ее. В ведомстве заявили, что «нечего добавить к ранее опубликованной информации по данному вопросу».</t>
+  </si>
+  <si>
+    <t>26.02.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16758</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Сусканский залив зимой В сообщесвте «Точка на карте» поделились кадрами Сергея Сергеева. Координаты: 53.837138, 49.189442 @enter_samara</t>
+  </si>
+  <si>
+    <t>26.02.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16757</t>
+  </si>
+  <si>
+    <t>В Самаре выступит группа «Комната культуры» На площадке МТЛ «Арена» выступит «Комната культуры» — группа из Барнаула, созданная Женей Трофимовым и Романом Рудыкой. У группы более 6 млн слушателей на стримингах, а песня «Поезда» стала вирусной в социальных сетях. Концерт пройдет 8 марта. Билеты: от 6 000 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>26.02.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16756</t>
+  </si>
+  <si>
+    <t>В «Хвате» пройдет вечеринка от промо-группы «Ренессанс» В пятницу в баре состоится первая вечеринка нового творческого объединения «Ренессанс». На вечеринке планируют создать свободное пространство самовыражения для каждого. В лайн-апе Andrey Lunin, Organichno, Eric Buckwheat. 27 февраля, 22:00 / Вход: от 300 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>26.02.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16755</t>
+  </si>
+  <si>
+    <t>На гаражке издательства «МИФ» пройдет лекторий Гаражка «МИФа» пройдет на «Станкозаводе» с 27 февраля по 1 марта. В субботу и воскресенье на ней пройдет лекторий от благотворительного книжного маркета команды «НеНовое»: — 28 февраля, 13:00 / Выступит Алексей Юров, основатель «Зеленой дамы», а также ее резиденты, с лекцией «Что такое культура независимых книжных»;   — 28 февраля, 15:00 / Писатель Антон Нелихов выступит с лекцией «Мамонт в русской сказке» о том, как кости мамонтов становились богатырями, сражались с лихорадками, а с появлением палеонтологии — превратились в моральное поучение и таежного оборотня; — 1 марта, 13:00 / Максим Федоров и Алексей Сураев из «Другого города» расскажут, как нейросети помогают рассказывать истории»;   — 1 марта, 15:00 / Писатель Алиса Локалова прочитает лекцию «Четыре коня лингвокалипсиса: почему нас цепляют феминитивы, заимствования, сленг и мат»;   — 1 марта, 17:00 / Литературовед Елена Докучаева и стендап-комик Кирилл Карташев выступят на тему «Как сделать чтение модным (и надо ли?)» @enter_samara</t>
+  </si>
+  <si>
+    <t>26.02.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16754</t>
+  </si>
+  <si>
+    <t>В музее им. П.В. Алабина откроется выставка «Палеоцентр» Сегодня в 19:00 в музее им. П.В. Алабина откроется выставка «Палеоцентр». Она основана на палеонтологической коллекции, которую собирали для фонда музея в течение 140 лет. На выставке можно будет увидеть наиболее яркие новые поступления палеонтологического материала за последние 20 лет, а также открытия, редкости и голотипы, собрание юрских и меловых губок, коллекцию аммонитов и многое другое. Большинство экспонатов выставляются впервые. 26 февраля, 19:00 / В день открытия вход свободный. В остальное время — 200 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>26.02.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16750</t>
+  </si>
+  <si>
+    <t>В Самаре покажут фильм «Грязные танцы» Сеть кинотеатров «Киномакс» покажет фильм «Грязные танцы» 1987 года. Сеанс пройдет 7 марта. Действие картины происходит летом 1963 года. 17-летняя Фрэнсис по прозвищу Бэби приезжает с родителями в курортный отель и знакомится с профессиональным танцором Джонни. Постепенно она погружается в мир зажигательных «грязных танцев» и становится его партнершей не только на паркете, но и за пределами сцены. Их отношениям предстоит пройти испытания социальными предрассудками и запретами, которые делают этот летний роман особенно непростым. Главные роли в фильме исполнили Патрик Суэйзи и Дженнифер Грей. Стоимость билетов начинается от 390 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>26.02.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16749</t>
+  </si>
+  <si>
+    <t>В России планируют ввести единые правила отображения цен на маркетплейсах. Стоимость товара должна будет показываться одинаково для всех покупателей и не зависеть от способа оплаты, в том числе при использовании карт маркетплейсов https://entermedia.io/news/v-rossii-vvedut-edinye-pravila-otobrazheniya-tsen-na-marketplejsah/</t>
+  </si>
+  <si>
+    <t>26.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16748</t>
+  </si>
+  <si>
+    <t>Сегодня вспоминаем легендарные сходки неформалов с 2008 по 2013 годы 🩷☠️ @enter_samara</t>
+  </si>
+  <si>
+    <t>25.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16746</t>
+  </si>
+  <si>
+    <t>В «Хвате» пройдет большая вечеринка «Хват» отпразднует еще один День рождения — 3 года и 2 месяца. Выступят сразу три хедлайнера — ANY ACT, BASSDUMA, ANSKEY. На локальном саппорте — TIMERBAI, TARKHOV, TILLY и S.F.R.V. 13 марта, 22:00 / Вход: от 700 рублей 📷: @hes_tx @enter_samara</t>
+  </si>
+  <si>
+    <t>25.02.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16745</t>
+  </si>
+  <si>
+    <t>Еще одна новость из Тольятти: В городе планируют построить новый приют для животных Сейчас ведется обсуждение места для строительства приюта. Вероятнее всего он появится в границах улиц Северная, Цеховая, Вокзальная и Окраинная в Автозаводском районе Тольятти. В нем планируют разместить 1 000 бездомных животных. @enter_samara</t>
+  </si>
+  <si>
+    <t>25.02.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16743</t>
+  </si>
+  <si>
+    <t>#новоеместо В Самаре откроется книжный магазин от Галереи «Виктория» 6 марта на первом этаже обновленного здания Галереи «Виктория» откроется книжный магазин. На полках будут представлены издания о современном искусстве и культуре, философии и музыке, кино и театре, архитектуре и дизайне, гуманитарных науках, а также нон-фикшн, художественная литература, краеведческие и современные детские книги. Также в магазине можно будет приобрести сувениры, мерч и тиражное искусство. По соседству с книжным будет работать кофейня Muwa. Адрес: ул. Некрасовская, 2 С 6 по 8 марта сюда можно будет попасть только по билету на открытие, в остальное время вход свободный. @enter_samara</t>
+  </si>
+  <si>
+    <t>25.02.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16742</t>
+  </si>
+  <si>
+    <t>В Тольятти пройдет чемпионат России по дартсу Если вы устали играть в бильярд, можно увлечься дартсом. С 25 по 30 марта в Тольятти пройдет Всероссийский чемпионат по игре в дартс, он состоится на площадке легкоатлетического манежа «Спорт». С 25 по 27 марта пройдет первенство России среди юниоров, с 27 по 30 марта пройдут соревнования за медали чемпионата России среди мужчин и женщин. @enter_samara</t>
+  </si>
+  <si>
+    <t>25.02.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16741</t>
+  </si>
+  <si>
+    <t>В «Проливошной» расскажут про хейт-вотчинг В гастробаре пройдет лекция психодинамического психолога Климовой Екатерины из «Самарской ассоциации психообразования». Она расскажет, почему нас так тянет смотреть то, что бесит. Гости узнают о психологической природе хейт-вотчинга, зачем психике вообще это нужно, и что полезного можно оттуда вынести. Для практики посмотрят серию «Званого ужина» и разберут, что на самом деле происходит внутри. 25 февраля, 20:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>25.02.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16740</t>
+  </si>
+  <si>
+    <t>В Самаре планируют ремонт Московского шоссе Ремонт проведут на участке от ул. Мичурина до пр. Кирова. На это выделят 528,49 млн рублей. На этом участке проезжей части устранят дефекты: колейность и выбоины, а на тротуарах поменяют плитку и асфальт. Также замене подлежат бортовые камни, решетки дождеприемных колодцев, люки смотровых колодцев.  Ремонт будет проходить с 1 апреля до 1 сентября. @enter_samara</t>
+  </si>
+  <si>
+    <t>25.02.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16735</t>
+  </si>
+  <si>
+    <t>Рассказываем, где пробовать постное меню в Самаре Принесли подборку самарских заведений, в которых подают блюда для тех, кто соблюдает пост или придерживается вегетарианской диеты: — В Nonna di Bruni можно попробовать чечевичный суп с картофелем пай (370 ₽), спагетти с цукини, томатами черри и соусом песто (550 ₽) или салат с печеной тыквой, свежей руколой, соусом песто и тыквенными семечками (390 ₽); — В «Земляне» идем за пастой с фрикадельками из мяса на основе растительного белка с томатным соусом и базиликом (590 ₽) или весенним соте из редиса, фасоли, брокколи и шпината (550 ₽); — В La Volte подают хумус из фасоли лима, грибной суп, зеленый салат; — «Гринберг» предлагает попробовать тыквенный суп с гранолой (430 ₽), рататуй с соусом Наполи (450 ₽) или мильфей с банановым сорбетом (480 ₽); — В Osteria Lora готовят карпаччо из кабачка (330 ₽), пиццу с печеными овощами и хумусом (550 ₽), морковный пирог с малиновым сорбетом (390 ₽). @enter_samara</t>
+  </si>
+  <si>
+    <t>25.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16726</t>
+  </si>
+  <si>
+    <t>Знаем, что сейчас хочется перезагрузиться: поставить все дела на паузу и вдохнуть полной грудью. Наша новая подборка — о таких местах в Самаре ❤️‍🩹 @enter_samara</t>
+  </si>
+  <si>
+    <t>24.02.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16725</t>
+  </si>
+  <si>
+    <t>В «Проливошной» состоится театральная встреча Команда «Слово за слово» представит новую читку, в основе которой воспоминания про отцов, братьев и дедушек. Ребята собрали истории людей разных поколений о семейных взаимоотношениях. Гости услышат рассказы не про идеальных, а про настоящих мужчин. 26 февраля, 19:30 / Вход: free donation @enter_samara</t>
+  </si>
+  <si>
+    <t>24.02.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16717</t>
+  </si>
+  <si>
+    <t>Какой Самара была 50 лет назад — показываем открытки и архивные кадры любимых прогулочных маршрутов Куйбышева 1976 года ✨ Фотографии с сайтов pastvu и oldpostcards. @enter_samara</t>
+  </si>
+  <si>
+    <t>24.02.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16716</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет лекция директора Благотворительного Фонда «Том Сойер Фест — Наследие» Завтра в пространстве «Цех» на «Станкозаводе» выступит Анастасия Кнор, директор Благотворительного Фонда «Том Сойер Фест — Наследие». Она расскажет о премии «Наследие дороже». Слушатели узнают о людях, которые сохраняют историческую архитектуру в России не по обязанности, а по зову сердца. О тех, кто бережет старые стены, возвращает к жизни забытые пространства и доказывает, что прошлое может быть частью будущего. На встрече можно будет узнать о миссии и ценности первой в России национальной премии, созданной для поддержки таких инициатив, а также о том, какие проекты сегодня формируют новую культуру бережного отношения к наследию. 25 февраля, 19:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>24.02.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16715</t>
+  </si>
+  <si>
+    <t>Новость, которую мы заслужили: Лабрадор из Самары стал лучшей собакой-поводырем в России Лабрадор Снежок победил в номинации «Социальные собаки» на выставке «Лучшие собаки России», которая проходила в Москве. Снежок помогает двум студентам кафедры эстрадно-джазового искусства в СГИКе — Анне Казаевой и Валентину Бычкову. Кстати, у Снежка есть собственный студенческий билет. @enter_samara</t>
+  </si>
+  <si>
+    <t>24.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16714</t>
+  </si>
+  <si>
+    <t>Рассказываем, сколько воробьев проживает в Самарской области В России завершилась ежегодная перепись воробьев. Ее цель — собрать актуальные данные о численности полевого и домового воробья для мониторинга популяций и сохранения биоразнообразия. В Самарской области в акции участвовало 374 человека. Они находили птиц, фотографировали их, отмечали координаты с помощью GPS и передавали данные на сайт проекта. Всего было зафиксировано 5 887 воробьев. По итогам акции по стране охвачено 87 регионов России, проведено 14 194 наблюдения и учтено 322 426 воробьев. Спасибо за внимание! @enter_samara</t>
+  </si>
+  <si>
+    <t>24.02.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16713</t>
+  </si>
+  <si>
+    <t>#гдеработать Без труда можно выловить только «Вакансии недели» из пруда. — Сеть аптек «Вита» в поисках маркетолога, который будет участвовать в разработке и реализации плана маркетинговых мероприятий, создавать ТЗ для дизайнеров, анализировать отчеты и не только. Предлагают оформление по ТК РФ, возможность роста, развитую корпоративную культуру. Откликнуться; — Компания Corsa Style ищет швею на мебельное производство с опытом работы на промышленной швейной машине. Предстоит разрабатывать лекала, создавать чехлы на мягкую мебель и не только. Откликнуться; — Магазин техники Hi Store в поисках web-дизайнера. Предстоит разрабатывать макеты для сайта, участвовать в редизайне, работать в связке с маркетингом. Необходимы базовый опыт работы в Figma, Photoshop, Illustrator и понимание современных UI/UX трендов. Откликнуться. Если вы хотите, чтобы вашу вакансию опубликовали — пишите нашему редактору Полине Сотниковой @appoluna. В тексте нужно указать позицию, функционал, требования к соискателю и условия работы. @enter_samara</t>
+  </si>
+  <si>
+    <t>24.02.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16712</t>
+  </si>
+  <si>
+    <t>#чтопослушать Тольяттинская группа «Золотые зубы» выпустила EP «SWAG №3» «SWAG №3» — это расслабленный и расслабляющий EP из шести треков, которые объединяют обрывки историй, отвлекающие элементы и симбиоз звуков. Слушать на всех площадках. @enter_samara</t>
+  </si>
+  <si>
+    <t>24.02.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16711</t>
+  </si>
+  <si>
+    <t>Цифра дня: Сколько блинов раздали на площади Куйбышева 21 и 22 февраля на площади Куйбышева прошло празднование Масленицы. За это время приготовили около 15 000 блинов, но гостей праздника было больше — 20 000 человек. @enter_samara</t>
+  </si>
+  <si>
+    <t>24.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16702</t>
+  </si>
+  <si>
+    <t>Погода диктует нам новые правила передвижения по Самаре, а мы умеем адаптироваться, хоть и получается забавно ⛸️ 📸: @nosov_photo @enter_samara</t>
+  </si>
+  <si>
+    <t>23.02.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16698</t>
+  </si>
+  <si>
+    <t>#эксклюзив Первыми показываем интерьер нового Cin Cin бистро 27 февраля в Самаре в техническом режиме откроется бистро Cin Cin. Оно будет работать на ул. Садовой, 251, акцент в меню здесь сделают на завтраках. Ранее здесь располагались кафе Bibi и ресторан Mrs. Hadson. Режим работы — с 9:00 до 22:00. @enter_samara</t>
+  </si>
+  <si>
+    <t>21.02.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16693</t>
+  </si>
+  <si>
+    <t>#наразведке Показываем, как проходит Масленица на «Станкозаводе» Развлекательная программа в центре труда и отдыха проходит сегодня и завтра до 17:00. Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>20.02.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16692</t>
+  </si>
+  <si>
+    <t>Не перелить, не пересушить: 15 глупых вопросов об уходе за растениями Комнатные растения — это не только про «полить раз в неделю». Иногда они внезапно замирают в росте, теряют форму, болеют и намекают, что им не нравится на подоконнике. Мы разобрались в основных вопросах вместе с экспертом по уходу за растениями и основательницей магазина «Природа» Юлией Турайхановой. Читайте, как выбрать место, грамотно поливать и пересаживать, надо ли покупать фитолампу, чем подкармливать и лечить и можно ли вырастить дома плоды. https://entermedia.io/weekend/ne-perelit-ne-peresushit-15-glupyh-voprosov-ob-uhode-za-rasteniyami/</t>
+  </si>
+  <si>
+    <t>20.02.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16691</t>
+  </si>
+  <si>
+    <t>В баре «Любочка» пройдет вечеринка от промо-группы «Пластинка» В субботу в баре на ул. Красноармейской, 1А пройдут хип-хоп диджей-сеты от Naivvvy, Xochurapp, Young Royce, а также выступит C Chev. На баре можно будет попробовать спешл-напитки, созданные для вечеринки. 21 февраля, 22:00 / Вход: от 300 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>20.02.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16690</t>
+  </si>
+  <si>
+    <t>В баре «Шум.Пустой оркестр» выступит группа «Джульетта любит лето» 7 марта в баре «Шум. Пустой оркестр» прозвучат стихи и песни Екатерины Нестеровой — номинанта национальной премии «Поэт года», и вокал джазовой певицы Юлии Землянской. 7 марта, 18:00 / Билет: 1 000 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>20.02.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16689</t>
+  </si>
+  <si>
+    <t>«Заварка» проведет зимнюю фотопрогулку В субботу музей-галерея «Заварка» проведет фотопрогулку «Детально». Она посвящена архитектуре и истории района вокруг «Заварки». Участники пройдутся по улицам Маяковской, Ленинской, Ярмарочной, Садовой и Самарской, узнают особенности этого места и исследуют городское пространство через символы. Они увидят многие архитектурные детали, часто скрытые от глаз — кирпичные клейма, кованые и литые чугунные навесы, домовую резьбу. Ведущие — Кирилл Гуров (фотограф, модератор) и Олег Баулин (экскурсовод). Встреча подойдет как для профессиональных фотографов, так и для новичков. Место встречи: Музей-галерея «Заварка», ул. Самарская, 207а 21 февраля, 14:00 / Стоимость билета: 350 рублей. Количество мест строго ограничено. @enter_samara</t>
+  </si>
+  <si>
+    <t>20.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16688</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет скейт-контест 23 февраля в скейт-парке MINIPARK пройдет рок-концерт и скейт-контест. В рамках соревнований пройдет формат Cash for Tricks, а за музыку отвечают группы «Электролюбовь» и «Фузз мальчики». Адрес: Московское шоссе, лит.Д к.64 23 февраля, 19:00 / Вход: от 400 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>20.02.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16687</t>
+  </si>
+  <si>
+    <t>Умер солист группы Shortparis Николай Комягин. О его смерти сообщила Ксения Собчак. По ее словам, артисту стало плохо после тренировки по боксу, и его сердце не выдержало. «Горько и больно», — написала Собчак. Комягин был фронтменом и идеологом петербургской группы Shortparis. Коллектив известен такими композициями, как «Страшно» и «Яблонный сад», а сам музыкант считался одной из самых ярких и интеллектуальных фигур современной российской сцены. @enter_samara</t>
+  </si>
+  <si>
+    <t>20.02.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16686</t>
+  </si>
+  <si>
+    <t>Самарская область снова не вошла в топ-20 регионов по уровню жизни Агентство стратегических инициатив опубликовало национальный рейтинг регионов России по качеству жизни. Публично АСИ называет только первую двадцатку рейтинга. На первом месте Москва, затем — Санкт-Петербург, Тюменская область, Татарстан и Сахалин. Среди регионов, показавших наиболее высокую динамику роста, оказались Приморский край, Омская, Астраханская, Кемеровская области. Самарскую область можно лишь в рейтинге 2023 года. Тогда она заняла 15 место. @enter_samara</t>
+  </si>
+  <si>
+    <t>20.02.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16679</t>
+  </si>
+  <si>
+    <t>Где есть блины: 7 мест в Самаре До финала Масленицы остался уикенд, поэтому рассказываем, где можно попробовать блины с необычными вкусами и красивой подачей: — В Lunasole идем за блинами с кроликом, моцареллой, соусом Бешамель и пармезаном (590₽) или томленой говядиной, белыми грибами и вялеными томатами (530₽); — В «Доме Гринберга» выбираем блины с черной икрой и взбитым сливочным маслом (1 550₽) или десертные с кремом милфей, ягодами и вишневым компоте (530₽); — La Volte предлагают попробовать блинный торт с черной смородиной и маком (590₽); — В «Корже» готовят морковные блины на сливочном масле с лососем собственного засола, соусом айоли и зеленым маслом (550₽); — В ресторан «Русский» идем за классикой — блинами с сырным кремом и вареньем из вишни (285₽); — «Проливошная» готовит блины на шоколадном пиве с кисло-сладким соусом с голубой матчей; — В «Белотурку» идем за блинами с припеком из домашней птицы и грибов. @enter_samara</t>
+  </si>
+  <si>
+    <t>20.02.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16678</t>
+  </si>
+  <si>
+    <t>В Самаре — Масленица головного мозга. Рассказывайте, с чем любите есть блины 🥞 @enter_samara</t>
+  </si>
+  <si>
+    <t>19.02.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16677</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет гаражка от издательства «МИФ» Издательство «МИФ» привезет 5 000 книг в пространство «Цех» на «Станкозаводе». С 27 февраля до 1 марта будет представлена классика в авторском оформлении, романы, детективы и мрачное фэнтези, комиксы, развивающая и художественная литература для детей, а также подарочные издания. 27 февраля — 1 марта / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>19.02.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16676</t>
+  </si>
+  <si>
+    <t>В «Вечно молодом» выступит Уablochko Zelenoe В субботу в баре на ул. Ленинградской, 77 выступит Уablochko Zelenoe — независимый андердог электронной сцены, продюссер и диджей. На локальном саппорте Lola Femm и Dina из промо-группы Code, а также Mad1killa и Dj Мужчина из промо-группы B4. 21 февраля, 22:00 / Вход: от 300 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>19.02.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16675</t>
+  </si>
+  <si>
+    <t>В культурном центре «ЗИМ Галерея» пройдет арт-медиация «Портал в райский сад» Ее проведет художница, куратор выставки «По ту сторону райского сада» Анна Иванушкина. Арт-медиация — не просто кураторская экскурсия с расшифровкой смыслов. Это скорее «сталкерство» в параллельный мир чужой реальности, где для каждого спрятан кусочек собственного «рая». Медиация также включает в себя арт-практику, с помощью которой участники будут создавать свои порталы в мир искусства. 21 февраля, 15:30 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>19.02.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16674</t>
+  </si>
+  <si>
+    <t>Стартовал прием заявок на региональный этап фестиваля рекламы и маркетинговых коммуникаций Silver Mercury Regions 2026. Участники из Приволжского федерального округа могут представить реализованные проекты в сфере рекламы, маркетинга, digital и брендинга. Фестиваль пройдет 24 марта, а работы оценят федеральные и региональные эксперты индустрии. Титульный партнер премии — коммуникационное агентство К9. Подробнее в новости https://entermedia.io/news/startoval-priem-zayavok-na-festival-silver-mercury-regions-2026/</t>
+  </si>
+  <si>
+    <t>19.02.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16665</t>
+  </si>
+  <si>
+    <t>Livada School запустила Livada Gallery — цифровую онлайн-галерею, где публикуют художественные проекты, созданные с использованием AI. Первая выставка собрана из работ студентов и посвящена теме «Одержимости». Делимся подробностями https://entermedia.io/news/livada-school-zapustila-tsifrovuyu-galereyu-ai-proektov/</t>
+  </si>
+  <si>
+    <t>19.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16662</t>
+  </si>
+  <si>
+    <t>В Самаре покажут трилогию приквелов «Звездные войны» В сети кинотеатров «Киномакс» покажут трилогию приквелов «Звездные войны». Сеансы пройдут в марте. Сюжет трилогии приквелов «Звездных войн» охватывает события, предшествующие оригинальной истории. В первом эпизоде джедаи Квай-Гон Джинн и Оби-Ван Кеноби обнаруживают на Татуине одаренного мальчика Энакина Скайуокера, который, как полагают, может привести баланс Силе. Во втором фильме, спустя 10 лет, Энакин становится падаваном Оби-Вана, сталкивается с внутренними сомнениями и заводит запретный роман с сенатором Падме Амидалой, а Галактическая Республика переживает нарастающий кризис, что приводит к началу Войн клонов. В третьем эпизоде Войны клонов достигают апогея, Энакин поддается влиянию канцлера Палпатина и обращается к темной стороне, в результате чего Республика падает и начинается эра Империи. Расписание: • 11 марта — «Звездные войны: Эпизод 1 – Скрытая угроза». Билеты; • 18 марта — «Звездные войны: Эпизод 2 – Атака клонов». Билеты; • 25 марта — «Звездные войны: Эпизод 3 – Месть ситхов». Билеты. @enter_samara</t>
+  </si>
+  <si>
+    <t>19.02.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16661</t>
+  </si>
+  <si>
+    <t>История станет превалирующим предметом ЕГЭ при поступлении на гуманитарные направления в российских вузах. Изменения начнут действовать в 2027 году https://entermedia.io/news/s-2027-goda-istoriya-stanet-osnovnym-predmetom-ege-dlya-postupleniya-v-gumanitarnye-vuzy/</t>
+  </si>
+  <si>
+    <t>19.02.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16660</t>
+  </si>
+  <si>
+    <t>В «Проливошной» пройдет открытый турнир по бильярду В гастробаре открыли запись на открытый турнир по бильярду. Побелитель получит призы от «Проливошной» 22 февраля, 20:00 / Участие по записи в комментариях в сообществе. Количество мест ограничено. @enter_samara</t>
+  </si>
+  <si>
+    <t>19.02.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16659</t>
+  </si>
+  <si>
+    <t>«Оскар-2026»: Кто победит в номинации «Лучший фильм», почему вампиры снова в моде, а Йоргос Лантимос — нет Ночью 16 марта пройдет 98-я церемония вручения «Оскар». Ежегодно одна из старейших и наиболее престижных премий не только выбирает лучших среди лучших, но и намечает пути развития кино, определяет значимые тенденции и индустриальные сдвиги. Поэтому перечень номинантов на «Оскар» может послужить как поводом пополнить свой список фильмов к просмотру, так и способом понять, что происходит с мировым кинематографом прямо сейчас. В преддверии церемонии кинокритик и основательница киноклуба «Место» Мария Наумова составила для Enter дайджест по главным участникам оскаровской гонки в этом году. Читайте, кто отберет статуэтку у Эммы Стоун, как «Оскар» пытается быть более артхаусным и над каким фильмом из главного топа работал оператор из России. https://entermedia.io/weekend/oskar-2026-kto-pobedit-v-nominatsii-luchshij-film-pochemu-vampiry-snova-v-mode-a-jorgos-lantimos-net/</t>
+  </si>
+  <si>
+    <t>19.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16658</t>
+  </si>
+  <si>
+    <t>Город, в котором хорошо даже в курмышах 🩷 Авторы видео: rooney.999 vadimpo lobovatanya lenaaeea sene.nov..ru maystrenko_vladlena в запрещенной соцсети @enter_samara</t>
+  </si>
+  <si>
+    <t>18.02.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16657</t>
+  </si>
+  <si>
+    <t>Wildberries расширил раздел частных продаж «Ресейл». Теперь там можно продавать товары независимо от места покупки. Оплата доступна только по полной предоплате, а получить покупку можно в пункте выдачи https://entermedia.io/news/wildberries-razreshil-prodavat-v-resejle-tovary-nezavisimo-ot-mesta-pokupki/</t>
+  </si>
+  <si>
+    <t>18.02.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16653</t>
+  </si>
+  <si>
+    <t>На «Станкозаводе» открылась выставка современной фотографии В корпусе «А» центра труда и отдыха открылась фотовыставка арт-группы «Самарский дом отдыха и культуры». Будут представлены работы Ангелины Тришкиной, Георгия Пороцкого, Виолетты Назаровой, Льва Гринчука. Художники передают через фотографию искаженные воспоминания, настроение момента и собственный опыт через призму эмоций. Выставка будет работать до 13 марта каждый день с 8:00 до 22:00. Вход свободный. @enter_samara</t>
+  </si>
+  <si>
+    <t>18.02.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16652</t>
+  </si>
+  <si>
+    <t>Предлагаем отвлечься от задач и просто посмотреть на фото, которое опубликовал Национальный парк «Самарская лука» В Сосново-Солонецком лесничестве парка «Самарская Лука» была замечена пара лосей в поле. Теперь отправьте близкому и подпишите «Мы или не мы?» @enter_samara</t>
+  </si>
+  <si>
+    <t>18.02.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16650</t>
+  </si>
+  <si>
+    <t>В Музее Модерна пройдет ироничная лекция о комедийных актрисах 7 марта в Музее Модерна состоится творческий вечер о комедийных актрисах советского кино. Будут говорить Татьяне Пельтцер , Рине Зеленой, Фаине Раневской и Надежде Румянцевой. В программе — рассказы о великих актрисах и миниатюры в исполнении артистов эстрадного театра «Так Просто…» Антона Логвина, Алены Ивановой-Денисовой и Евгения Козаченко. У рояля — Дмитрий Регов. 7 марта, 16:00 / Билет: 700 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>18.02.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16649</t>
+  </si>
+  <si>
+    <t>Если вы планировали провести эти выходные в Сызрани, то мы принесли для вас идею на вечер 22 февраля в кофейне «Белый Кот» группа RADIN даст концерт авторской музыки. RADIN — трио молодых блюзменов из Самары, которые вдохновляются техасским роком, латинскими ритмами и блюзом с гитарными импровизациями. На концерте они представляют дебютный альбом «Sour blues» Адрес: г. Сызрань, ул. Советская 9 Начало концерта в 16:00. Узнать о билетах можно по номеру +7 (927) 770-26-25 (Татьяна). @enter_samara</t>
+  </si>
+  <si>
+    <t>18.02.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16648</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Кристина (@krish_kosmetologist) 2. nasty (@nastya_sik) 3. Alex 4. Валера (@valerik_888) 5. Никита🐍 (@NikitaDaDaYa) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>18.02.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16647</t>
+  </si>
+  <si>
+    <t>В Surf Coffee пройдет коллажная встреча «Киноафиша» В споте на ул. Полевой, 54 пройдет встреча по созданию коллажа. На ней участники соберут афишу к любимому фильму или к фильму о себе — через вырезки, цвета, образы и ассоциации. Материалы предоставляются. Но можно взять свои любимые с собой. 22 февраля, 14:00 / Стоимость участия: 300 рублей. Записаться в сообщениях @nstsgo @enter_samara</t>
+  </si>
+  <si>
+    <t>18.02.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16646</t>
+  </si>
+  <si>
+    <t>В Самаре выступит Слава КПСС Концерт Славы КПСС состоится в рамках Всероссийского тура Bard Tour. Он пройдет на площадке «Сигнал» в марте 2026 года. Слава КПСС — рэпер, поэт, стример, участник рэп-группы «Ежемесячные», творческого объединения «Антихайп». Он также известен по псевдонимам Гнойный, Соня Мармеладова, Валентин Дядька и другим. 8 марта, 19:00 / Билет: от 2 700 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>17.02.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16632</t>
+  </si>
+  <si>
+    <t>Продолжаем рассказывать о спешлах на Масленицу в заведениях Самары В меню PURI на Куйбышева и на Солнечной до 22 февраля подают блины. Подготовили несколько позиций: с курицей и грибами, с уткой и томлённой в вине грушей, с говядиной в перечном соусе, с творогом и ягодами и с вареньем. @enter_samara</t>
+  </si>
+  <si>
+    <t>17.02.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16630</t>
+  </si>
+  <si>
+    <t>В баре-фонотеке «Шум» состоится читка монопьесы В «Шуме» выступит дуэт «Нараспашку» с новым форматом читки, где монопьеса, задуманная для одного голоса, прозвучит от двух лиц. По словам организаторов, читка станет исповедью, которая обретет неожиданные оттенки и откликнется каждой женщине. Читают поэтесса Журавлева Софья и актриса драмтеатра Колодина Анастасия. 20 февраля, 20:00 / Билет: 1 200 рублей. Бронь в сообщениях @Marina_VS22 @enter_samara</t>
+  </si>
+  <si>
+    <t>17.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16629</t>
+  </si>
+  <si>
+    <t>Это шанс: Шестой фестиваль медиаискусства НУР, ярмарка blazar и другое Нам надуло десять новых возможностей для креативных людей! Автор Telegram-канала «ПОТОК» Лада Поздеева объединила 10 актуальных стажировок и конкурсов. Например, можно придумать архитектурную концепцию для территорий в Арктике, показать работу на главной ярмарке молодого современного искусства или поставить спектакль в «Театре.doc». Подробности у нас на сайте https://entermedia.io/city/eto-shans-stazhirovka-v-merii-kazani-yarmarka-blazar-i-drugoe/</t>
+  </si>
+  <si>
+    <t>17.02.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16624</t>
+  </si>
+  <si>
+    <t>День Влюбленных прошел, а желание дарить тепло осталось. Всегда актуально провести вечер с теми, кто важен: с любимым человеком, подругой, мамой или просто с собой — без спешки, в красоте и свете В пространстве, где свет 3 000 свечей обволакивает, а звуки оркестра сближают, разговоры становятся теплее, а взгляды — внимательнее. Здесь можно заново почувствовать: «как хорошо, что мы есть друг у друга». Такие вечера в Самаре и по всей России создает Lumisfera — проект концертов при свечах, где музыка и атмосфера превращаются в яркое общее воспоминание. «То самое свидание» — премьера-подарок к весенним праздникам и лучший способ провести вечер с любимыми. 📍 Ваше «То самое свидание» 5 марта в КРЦ «Звезда» 🎫 Билеты: https://clck.ru/3RqejJ</t>
+  </si>
+  <si>
+    <t>17.02.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16623</t>
+  </si>
+  <si>
+    <t>Telegram-канал Baza сообщил о возможной полной блокировке Telegram в России с 1 апреля. В Роскомнадзоре, комментируя публикации в СМИ, заявили, что дополнительной информации по этому вопросу нет, и напомнили о действующих ограничениях в отношении сервиса за неисполнение российского законодательства https://entermedia.io/news/roskomnadzor-prokommentiroval-soobshheniya-o-vozmozhnoj-blokirovke-telegram-s-1-aprelya/</t>
+  </si>
+  <si>
+    <t>17.02.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16622</t>
+  </si>
+  <si>
+    <t>#гдеработать Каждый вторник мы публикуем вакансии в креативной и не только сфере. Делитесь с друзьями, которые сейчас в поиске! — Команда Milimon в поисках амбициозного управляющего директора, который умеет вдохновлять команды и готов выполнять сложные задачи, чтобы сделать Самару центром туризма. Предлагают чуткую команду, достойную оплату труда и карьерный рост. Откликнуться; — Кофейня Muwa ищет бариста открытой кухни. Ищут ответственного, заинтересованного и чуткого сотрудника. Предлагают прибавки к зарплате за полную смену, скидки, развоз на такси. Откликнуться; — IT-компания EasyCode в поисках преподавателя программирования (HTML/CSS/JavaScript) с опытом английского языка на частичную занятость с опытом. Предстоит обучать детей в группах до 9 человек и взаимодействовать с методистом. Откликнуться. Если вы хотите, чтобы вашу вакансию опубликовали — пишите нашему редактору Полине Сотниковой @appoluna. В тексте нужно указать позицию, функционал, требования к соискателю и условия работы. @enter_samara</t>
+  </si>
+  <si>
+    <t>17.02.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16621</t>
+  </si>
+  <si>
+    <t>Цифра дня: Во сколько обойдется приготовить блины в Самарской области В Самарской области стоимость приготовления блинов на четырех человек составила 104, 56 рублей. Об этом следует из данных Центра стратегических разработок. В целом по стране средняя стоимость приготовления блинов увеличилась на 4%. Сильнее всего подорожало молоко — на 8%, пшеничная мука выросла в цене на 3%, при этом яйца, наоборот, подешевели на 6%. Готовая блинная смесь прибавила в цене 10% и сейчас стоит в среднем 195 рублей. В кафе и ресторанах порция блинов подорожала на 6% — до 287 рублей, а замороженные блины выросли в цене на 10% и стоят около 199 рублей. Как уточняется, «индекс блинов» рассчитывается по базовому рецепту: 200 граммов муки, два яйца, 500 мл молока, столовая ложка сахара, три столовые ложки подсолнечного масла и половина чайной ложки соли. @enter_samara</t>
+  </si>
+  <si>
+    <t>17.02.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16620</t>
+  </si>
+  <si>
+    <t>Никаких больше фотографий: На Мысе Красоты уничтожили качели В поселке Прибрежный спилили подожгли сосну и спилили ветку, на которой держались знаменитые качели на Мысе Красоты. Также вандалы сломали и выбросили скамейку, на которой отдыхали туристы. Фотографией поделились в группе ВКонтакте «Прибрежный». В комментариях делитесь вашими архивными кадрами из этой локации. @enter_samara</t>
+  </si>
+  <si>
+    <t>17.02.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16613</t>
+  </si>
+  <si>
+    <t>Сегодня ищем красивое в обыденном и привычном: уютных панельных домах, сугробах и мыслях о приближающейся в Самару весне Авторы фото: Роман Рунев, nothern.friend и vadimpo в запрещенной соцсети</t>
+  </si>
+  <si>
+    <t>17.02.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16612</t>
+  </si>
+  <si>
+    <t>В Самару вернутся морозы Пока мы думаем о приближении весны, Самарская область окажется под влиянием циклона с осадками и порывистым ветром. В среду ожидается существенное похолодание. Сегодня вечером температура воздуха опустится с -2°С до -10°С, порывы сохранятся на уровне 15-20 м/с. В среду утром ожидаются морозные -12°С и солнце, осадки прекратятся. Все-таки хорошо, что февраль — самый короткий месяц в году ❄️ @enter_samara</t>
+  </si>
+  <si>
+    <t>16.02.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16611</t>
+  </si>
+  <si>
+    <t>На «Станкозаводе» пройдет весенний маркет В центре труда и отдыха состоится ежегодный большой весенний маркет. Он будет проходить 28 февраля и 1 марта. В программе — более 80 брендов, цветочный и книжный своп, ярмарка издательства «МИФ», мастер-классы по изготовлению карамели и лекторий в пространстве «ЦЕХ». 28 февраля и 1 марта, с 12:00 до 20:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>16.02.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16610</t>
+  </si>
+  <si>
+    <t>И такие новости тут тоже есть: Рассказываем, сколько денег выделят на содержание общественных туалетов в Самаре В 2026 и начале 2027 в Самаре выделят 48,22 млн рублей на содержание общественных туалетов. Департамент городского хозяйства и экологии Самары объявил конкурс на поиск подрядчика, который должен будет содержать уборные в чистоте, убирать их по графику, а в случае повреждения восстанавливать оборудование и инженерные системы. На эту сумму нужно будет содержать 18 общественных уборных разных типов: пять стационарных, девять двухместных модулей павильонов, два трехместных модуля, один четырехместный павильон и один шестиместный модуль. @enter_samara</t>
+  </si>
+  <si>
+    <t>16.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16608</t>
+  </si>
+  <si>
+    <t>В баре «Привычка» пройдет благотворительный концерт В последний день февраля в Самаре состоится концерт при поддержке промо-групп WITCHES SABBATH SOUNDSYSTEM, BORN TO PLAY, УХО BOOKING и FUNCTION PRINTSHOP. В лайн-апе — уфимская группа «Прекрасная зеленая», а также «Поздняк!», «Электролюбовь», «Eggplant». Также пройдут диджей сэты Nephrite b2b Chhinnamasta, Mular, Jahgy и AllCatsAreBeauty Все средства с продажи билетов и мерча будут переданы на лечение Анны, генетика, микробиолога и артистки ульяновского уличного театра Luna Show, после аварии. Адрес: ул. Галактионовская, 29А 28 февраля, 19:00 / Вход: 500 рублей 📷: Дима Птицын @enter_samara</t>
+  </si>
+  <si>
+    <t>16.02.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16607</t>
+  </si>
+  <si>
+    <t>С 1 марта «Почта России» повысит тарифы на отправку писем и бандеролей. Рассказываем, сколько теперь будет стоить пересылка https://entermedia.io/news/s-1-marta-pochta-rossii-povysit-tarify-na-pisma-i-banderoli/</t>
+  </si>
+  <si>
+    <t>16.02.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16606</t>
+  </si>
+  <si>
+    <t>Летом в Самаре выступит группа Kunteynir Kunteynir — российская андреграунд рэп-группа из Москвы, которая была образована Пашей Техником и МС Смешным в 2002 году. В 2020 году МС Кальмар и Паша Техник воссоединили группу и записали альбом «Дорога в облака». За свою музыкальную карьеру коллектив выпустил девять студийных альбомов. На концерте презентуют новый альбом «Побочки» и исполнят старые хиты. Выступление состоится 20 июня на площадке «Вечно молодой». Начало в 18:30. Стоимость билета от 1 200₽. @enter_samara</t>
+  </si>
+  <si>
+    <t>16.02.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16600</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Свечи Mono Lavender Свечи от самарского бренда, вдохновленные литературой, архитектурой города и ностальгией по детству. Сегодня команда празднует семилетие в магазине на ул. Фрунзе, 68А и дарит гостям подарки. @enter_samara</t>
+  </si>
+  <si>
+    <t>16.02.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16595</t>
+  </si>
+  <si>
+    <t>Дождались: В марте 2026 года в Самаре представят обновленную концепцию Загородного парка Уже заложены бюджетные средства на замену и создание дополнительных точек освещения на отдельных участках Загородного парка. Эскиз проекта находится на финальной стадии. Также проходит сбор информации об инженерных сетях и ревизия договоров с торговыми объектами в парке. В последний раз Загородный парк реконструировали в 1960 году. А эскизы обновленной территории показывали еще в 2023 году: их мы приложили к этой публикации. Что, по вашему, должно измениться в Загородном парке в первую очередь? Делитесь мыслями в комментариях! @enter_samara</t>
+  </si>
+  <si>
+    <t>16.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16588</t>
+  </si>
+  <si>
+    <t>Страшилки для каждого самарца ☠️ @enter_samara</t>
+  </si>
+  <si>
+    <t>14.02.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16579</t>
+  </si>
+  <si>
+    <t>Валентинки, чтобы отправить тому, с кем ничего не получилось ❤️‍🩹 @enter_samara</t>
+  </si>
+  <si>
+    <t>13.02.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16578</t>
+  </si>
+  <si>
+    <t>Wildberries добавил платную возможность расширить корзину. За 199 рублей в месяц пользователи могут увеличить лимиты на хранение товаров https://entermedia.io/news/wildberries-vvel-platnuyu-uvelichennuyu-korzinu/</t>
+  </si>
+  <si>
+    <t>13.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16577</t>
+  </si>
+  <si>
+    <t>В «ЗИМ Галерее» расскажут о настоящей любви Завтра в культурном центре «ЗИМ Галерея» пройдет лекция «Что такое любовь». Ее прочитает консультирующий психолог, супервизор, автор тренингов и обучающих программ, кандидат психологических наук Наталья Богдан. Она расскажет, из чего состоит ощущение любви, каковы ее искажения и подделки и какой самый главный признак того, что ваша любовь – настоящая. 14 февраля, 16:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>13.02.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16574</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет спецпоказ фильма «Посторонний» «Посторонний» — новый фильм современного классика французского кино Франсуа Озона, экранизация одноименного романа Альбера Камю. Премьера состоялась в основном конкурсе Венецианского кинофестиваля — 2025. По сюжету Мерсо, красивый и замкнутый молодой человек, едет на похороны матери, не проронив ни слезы. Вернувшись к своей повседневной жизни, он погружается в скуку, внутреннюю пустоту и роман с Мари. Все кажется предсказуемым и бессмысленным, но в один невыносимо жаркий день на пляже происходит событие, из-за которого жизнь Мерсо и всех, кто его окружает, полностью меняется. Спецпоказ в Самаре состоится 23 февраля в 18:00 в кинотеатре «Синема Парк Парк хаус». Билеты от 610 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>13.02.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16573</t>
+  </si>
+  <si>
+    <t>К 14 февраля Surf Coffee подготовил лимитированный напиток и открытку, которую в этот день будут дарить всем гостям. В меню появится Роузи Бланш — напиток на основе чая ройбуш с нотами инжира, вишни и сакуры. Его можно будет попробовать на всех спотах Surf Coffee с 14 по 28 февраля @enter_samara</t>
+  </si>
+  <si>
+    <t>13.02.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16572</t>
+  </si>
+  <si>
+    <t>ЫыыыыыыыыыСДЕЛАЙыыыыыыыыыыыыыыыыыыыыыыыыы ыыыыыыыыыыыыыыыыыыыыыыКОРРЕКЦИЮ ыыыыыыыыыыыыыыыыыыыВыыыыыыыыыыыыыыы ГЛАЗКЛИНИКыыыыыыыыыыыыыыыыыыыыыыыыыыыыыыы Понятно, Центробанк придумал что-то сложное, а вот Глазклиник поможет увидеть важные детали! Лазерная коррекция зрения от 11900 рублей за оба глаза. Забронируйте акцию, ведь она действует до 28 февраля. Глазклиник и видно все до мелочей. Никакого Ыыыыыыыыы — только четкость. Активизировать скидку Имеются противопоказания, необходима консультация специалиста.</t>
+  </si>
+  <si>
+    <t>13.02.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16571</t>
+  </si>
+  <si>
+    <t>Если вы еще не поняли, Масленица уже на следующей неделе. По этому поводу «Станкозавод» устроит праздник 21 февраля в центре труда и отдыха запускают «Кибермасленицу», которая будет сочетать традиции и индустриальную эстетику. В программе блинная ярмарка, корнеры с едой от резидентов, коллективные гуляния и ведущий с активностями, медиа-арт от Сергея Судакова. 21 февраля, с 12:00 до 17:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>13.02.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16570</t>
+  </si>
+  <si>
+    <t>Сегодня бар «8bit» отпразднует День рождения Четыре года назад в Самаре открылся бар с аркадами «8bit». Сегодня команда отпразднует День рождения. В программе — конкурсы с ведущим и welcome от кухни и бара для всех гостей. 13 февраля, 19:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>13.02.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16568</t>
+  </si>
+  <si>
+    <t>Рассказываем, что попробовать в эти выходные В меню «Перчини» временно вернули десерт «Крепвиль». Это блинный торт, который был в меню с самого открытия ресторана. Десерт представлен в двух вариациях: классический с белым шоколадом и творожным сыром, и шоколадный с творожным кремом и пюре маракуйи. Десерт вернулся на ограниченное время, но команда ресторана обещает вернуть его в постоянное меню. @enter_samara</t>
+  </si>
+  <si>
+    <t>13.02.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16567</t>
+  </si>
+  <si>
+    <t>Спорим, у вас есть знакомые, которым плохо из-за погоды? А может быть, вы сами чувствуете метеозависимость? Чтобы разобраться с этим явлением, однажды мы задали 15 вопросов врачу-терапевту приемно-диагностического отделения РКБ Ренате Хаснулиной. Читайте, что скрывается за симптомами, как чувствовать себя лучше и можно ли побороть метеозависимость навсегда https://entermedia.io/people/kazhetsya-dozhd-sobiraetsya-15-glupyh-voprosov-o-meteozavisimosti/</t>
+  </si>
+  <si>
+    <t>13.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16557</t>
+  </si>
+  <si>
+    <t>Какой была любовь в Самаре 100 лет назад? 💌 @enter_samara</t>
+  </si>
+  <si>
+    <t>12.02.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16556</t>
+  </si>
+  <si>
+    <t>Ко Дню всех влюбленных в Skuratov Coffee вернули какао с соленой карамелью и клубникой Напиток можно попробовать с 12 по 18 февраля. В составе — темный шоколад, молоко, соус из соленой карамели и посыпка из сублимированной клубники. А еще команда запустила Telegram-бот с тестом, с помощью которого можно узнать «гимн ваших отношений» @enter_samara</t>
+  </si>
+  <si>
+    <t>12.02.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16552</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Сталагмиты в Сокском карьере Фотографии из пещер из сообщества «Точка на карте» @enter_samara</t>
+  </si>
+  <si>
+    <t>12.02.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16549</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет премьерный показ фильма «Ловушка для кролика» 19 февраля в прокат выходит кинолента «Ловушка для кролика» — сочетание психологического триллера, кельтского фольклора и экспериментальной электронной музыки с Девом Пателем в главной роли. По сюжету, Дафна и Дарси — пара молодых музыкантов, сбежавших из шумного Лондона в заброшенный дом посреди валлийских лесов. Собирая для нового альбома звуки природы, они случайно записывают потусторонний шум. Вскоре на пороге их дома появляется ребенок без имени и прошлого, который хочет стать частью их семьи. Любой ценой. В Самаре премьера с видеоприветствием от создателей пройдет 15 февраля в 18:00 в кинотеатре «Синема Парк хаус». @enter_samara</t>
+  </si>
+  <si>
+    <t>12.02.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16548</t>
+  </si>
+  <si>
+    <t>В Самаре выступит Антоха МС Концерт состоится 30 мая. Он пройдет в баре «Вечно молодой» в рамках тура «Вселенная Антохи МС». Это один из самых узнаваемых и самобытных российских исполнителей, певец и трубач. Его музыка — это смесь рэгги, хип-хопа, джаза, танцевального фанка и оркестрового диско. В 2024 году Антоха выпустил первый за пять лет лонгплей «ШИК МОЛА», которым открыл череду громких коллабораций: со Славой КПСС, ROMANOVSKAYA (певица и соавтор Cream Soda), The Hatters, Бастой, ЛАУД и пионерами поп-гранжа UBEL. Начало в 19:00. Стоимость билета от 1 500 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>12.02.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16547</t>
+  </si>
+  <si>
+    <t>В «Доме Архитектора» пройдут деловые знакомства Клуб молодых архитекторов Самары «ДОМ:А» проведет спиддейтинг для тех, кто ищет специалистов для работы и коллабораций. В нем могут принять участие архитекторы, дизайнеры интерьеров и другие специалисты, чтобы предложить свою эспертизу, посоветоваться или просто найти сотрудника. Адрес: ул. Вилоновская, 10 15 февраля, 18:00 / Участие по регистрации @enter_samara</t>
+  </si>
+  <si>
+    <t>12.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16542</t>
+  </si>
+  <si>
+    <t>В 2026 году в Самаре продолжат борьбу с ларьками Администрации районов города приступили к инвентаризации торговых точек на предмет законности их размещения. В Самаре планируют привести в порядок не только центр города, но и отдаленные районы, где наблюдается наибольшее скопление незаконных торговых точек — ларьков, киосков и лоточной торговли. Это делают не только по эстетическим соображениям, но и из-за их несоответствия санитарным нормам. За 2025 год в Самаре демонтировали 225 незаконных торговых объектов. Сколько их будет в 2026, пока неизвестно. По этому поводу ловите подборку ностальгичных фотографий киосков @enter_samara</t>
+  </si>
+  <si>
+    <t>12.02.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16541</t>
+  </si>
+  <si>
+    <t>В SPACE13 gallery состоится открытие выставки «Самый темный час перед рассветом» С 14 февраля по 5 апреля в галерее пройдет групповой выставочный проект «Самый темный час перед рассветом». В ней примет участие 29 художников. Они обращаются к образам мифов, легенд и сказок через актуальное искусство, чтобы через архетипы показать то, что дает опору в сложное время. Адрес: ул. Молодогвардейская, 66 Официальное открытие — 14 февраля с 17:00 до 19:00. Билет: 300 рублей. 📷: Картина Анастасии Глуховой — Limen @enter_samara</t>
+  </si>
+  <si>
+    <t>12.02.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16539</t>
+  </si>
+  <si>
+    <t>Сегодня в «Хвате» выступит группа Truckdrivers Truckdrivers — челябинская скакор группа, которая играет смесь панка и доброго регги. Обещают атмосферу праздника, на котором можно от души потанцевать и поорать любимую песню во все горло. 12 февраля, 19:00 / Билет: 900 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>12.02.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16538</t>
+  </si>
+  <si>
+    <t>Завод в Тольятти ищет дегустатора мармелада Кажется, это то, о чем вы (и мы) мечтаем: на завод «Мармеладыча» ищут дегустатора с зарплатой в 260 тысяч рублей с релокацией в Тольятти. Для отклика на вакансию нужно оценить мармелад на кислость, твердость и вкусность по 10-балльной шкале. @enter_samara</t>
+  </si>
+  <si>
+    <t>12.02.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16529</t>
+  </si>
+  <si>
+    <t>Какие песни у вас ассоциируются с Самарой? 🎧 @enter_samara</t>
+  </si>
+  <si>
+    <t>11.02.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16520</t>
+  </si>
+  <si>
+    <t>Фонд «Антон тут рядом» объявил программу ежегодной акции к 14 февраля В этом году «Прикоснуться словами» проходит в 46 городах, включая Самару. Фонд представил новые валентинки с цитатами студентов, спешл-открытки с партнерами, валентиночную коллекцию от инклюзивных мастерских и анонсировал благотворительные события https://entermedia.io/news/fond-anton-tut-ryadom-obyavil-programmu-aktsii-k-14-fevralya/</t>
+  </si>
+  <si>
+    <t>11.02.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16519</t>
+  </si>
+  <si>
+    <t>Цифра дня: Сколько свиданий в месяц могут позволить себе самарцы Жители Самары в среднем могут позволить себе 14 свиданий в месяц. Средняя стоимость одного свидания в городе составляет 5 332 рубля. Такие данные привели эксперты 2ГИС, которые рассчитали индекс свидания для российских городов-миллионников. Индекс показывает, сколько романтических встреч в месяц можно организовать на среднюю зарплату в регионе. При расчете учитывались данные Росстата о среднемесячной номинальной начисленной заработной плате за октябрь 2025 года, а также средняя стоимость свидания в феврале 2026 года. Свидание в расчетах 2ГИС состоит из ужина на двоих в ресторане с подходящей атмосферой и букета из семи красных роз. Средний чек в ресторанах определяли по данным заведений с вайбом «Свидание» в 2ГИС, стоимость цветов — по карточкам цветочных магазинов. В среднем по городам-миллионникам свидание обошлось в 5 397 рублей. Больше всего свиданий в месяц могут позволить себе жители Москвы — 24, Санкт-Петербурга — 20 и Екатеринбурга — 18. @enter_samara</t>
+  </si>
+  <si>
+    <t>11.02.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16518</t>
+  </si>
+  <si>
+    <t>Эта информация вам точно когда-то пригодится: на территории России обитает около 45 млн воробьев Предварительную оценку данных Всероссийской переписи воробьев дал РИА Новости орнитолог, директор Зоологического музея МГУ имени М. В. Ломоносова Михаил Калякин. Он отметил, что в России есть и другие виды воробьев, но их не учитывают в переписи, поэтому их численность можно определить лишь приблизительно. Акция продолжается до 16 февраля, поэтому окончательное количество учтенных птиц может немного увеличиться. @enter_samara</t>
+  </si>
+  <si>
+    <t>11.02.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16517</t>
+  </si>
+  <si>
+    <t>Еще больше планов на 14 февраля: В f9 состоится турнир по бильярду для парочек 14 февраля в пространстве f9 на ул. Ленинградской, 77 состоится турнир по бильярду для парочек. Из приятного: одиноких не дисквалифицируют, можно пригласить сыграть незнакомцев или друзей. Зарегистрироваться на турнир можно по номеру +7 (937) 187-26-20. @enter_samara</t>
+  </si>
+  <si>
+    <t>11.02.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16515</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет арт-показ фильма «Любовное настроение» В кинотеатре «ёкино» покажут фильм Вонга Карвая «Любовное настроение», одну из самых поэтичных картин гонконгской «новой волны». Действие разворачивается в Гонконге 1960‑х: узнав об изменах своих супругов, соседи по большой квартире — журналист Чоу Мовань и секретарша Су Личжэнь — начинают проводить больше времени вместе. Несмотря на вспыхнувшую между ними любовь, герои не решаются вступить в отношения. Картину представит и обсудит Алия Хузягалеева — автор киносообщества Chacun son cinema. Показ пройдет на кантонском и шанхайском диалектах китайского языка с русскими субтитрами. 14 февраля, 18:00 / Билет: 500 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>11.02.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16513</t>
+  </si>
+  <si>
+    <t>Дарим билеты на музыкальный фестиваль Stereoleto в Самаре Stereoleto — один из крупнейших независимых фестивалей России, который в 2026 году пройдет уже в 25-й раз, а в Самаре — впервые. Команда уже объявила первых участников: в Струковском саду выступят репер Хаски, ярославская панк-группа «Хохма», инди-рокеры «Диктофон» и «Хмыров» — группа, сочетающая рок и хип-хоп. Вместе с Stereoleto дарим подписчикам Enter Самара пять парных билетов на фестиваль. Всего победителей будет пять, каждый из них получит по одному билету для себя и своего «плюса». Чтобы выиграть: 1. Подпишитесь на аккаунты @enter_samara и @stereoletosamara 2. Нажмите «Участвовать». 3. Дождитесь окончания розыгрыша. 18 февраля бот рандомно выберет пять победителей, а мы вручим им призы.</t>
+  </si>
+  <si>
+    <t>11.02.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16511</t>
+  </si>
+  <si>
+    <t>В «Корже» представили спешл-напиток ко Дню всех влюбленных К 14 февраля команда кофейни подготовила кофейный апероль — фильтр кофе с вишней, арбузом и цитрусовой нотой сиропа «апероль» б/а. При заказе в кофейне на ул. Куйбышева, 103 гости смогут воспользоваться фотобудкой. Попробовать такой можно до 15 февраля. @enter_samara</t>
+  </si>
+  <si>
+    <t>11.02.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16510</t>
+  </si>
+  <si>
+    <t>В Самарской Третьяковке расскажут о chiptune-музыке 14 февраля в Третьяковской галерее в Самаре пройдет лекция от Яндекс Музея. Композитор Сергей Косов расскажет про chiptune-музыку — жанр, в котором звуки синтезируют с помощью аудиочипов старых игровых консолей и компьютеров. Это помогает создать ностальгическое «пиксельное» звучание. На встрече композитор поделится основами создания chiptune-музыки и покажет треки, созданные для игр. 14 февраля, 12:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>11.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16509</t>
+  </si>
+  <si>
+    <t>В Самаре обновят летнюю сцену в Струковском саду В Струковском саду модернизируют летнюю сцену. Об этом сообщила первый заместитель главы города Юлия Ашуркова. После обновления сцена станет местом притяжения туристов и жителей города: на ней планируют проводить выступления команд КВН и артистов. Сейчас идет работа по поиску инвестора проекта. Напомним, что 27 июня 2026 года в Струковском саду впервые пройдет фестиваль Stereoleto. @enter_samara</t>
+  </si>
+  <si>
+    <t>10.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16508</t>
+  </si>
+  <si>
+    <t>В «ЗИМ Галерее» откроется «Незавершенная выставка» «Незавершенная выставка» — переконструированный персональный проект самарского художника Кирилла Гурова, показанный в московской галерее «Корней» в январе этого года. Он посвящен воспоминаниям о дедушке художника, который в 1960-х служил матросом на первых атомных подводных лодках и был свидетелем аварий реактора. При создании работ автор занимался воспоминаниями воспоминаний — пересказом памяти, оставленной его дедушкой. Художник собирает пластичную по своей природе память через объекты в семейном архиве, систематизирует ее через фотографию. Открытие состоится 12 февраля в 19:00. Вход свободный На фото: Выставка Кирилла Гурова «Ча-ща» на площадке Victoria Underground. @enter_samara</t>
+  </si>
+  <si>
+    <t>10.02.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16507</t>
+  </si>
+  <si>
+    <t>Telegram в России все же ограничивают в работе Роскомнадзор подтвердил, что вводит ограничения и планирует продолжать их, чтобы добиться исполнения российского законодательства. В ведомстве заявили, что мессенджер не обеспечивает защиту персональных данных и, по их оценке, не принимает достаточных мер для противодействия мошенничеству. Также отмечается, что Telegram и ряд других сервисов до сих пор не устранили нарушения, из-за которых были введены ограничения. @enter_samara</t>
+  </si>
+  <si>
+    <t>10.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16506</t>
+  </si>
+  <si>
+    <t>В кинотеатрах «Синема 5» покажут фильм «Титаник» В кинотеатрах сети «Синема 5» пройдут показы фильма «Титаник». Сеансы запланированы на 13, 14 и 15 февраля. Действие картины разворачивается в апреле 1912 года во время первого и последнего рейса лайнера «Титаник». На борту знакомятся Джек, пассажир третьего класса, и Роза — наследница из обеспеченной семьи, которая едет в Америку для брака по расчету. Их история разворачивается на фоне событий, завершившихся катастрофой. Стоимость билетов начинается от 520 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>10.02.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16505</t>
+  </si>
+  <si>
+    <t>В Госдуме опровергли информацию о замедлении Telegram Зампред комитета по информационной политике Александр Ющенко заявил, что вопрос замедления мессенджера в Госдуме не обсуждался. Об этом он сказал в разговоре с ТВЦ. По его словам, Роскомнадзор может начать блокировку сервиса только при наличии претензий к соблюдению законодательства. Пока таких оснований, по его словам, нет @enter_samara</t>
+  </si>
+  <si>
+    <t>10.02.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16504</t>
+  </si>
+  <si>
+    <t>Перекличка! Роскомнадзор планирует замедление работы Telegram в России. По данным РБК, ведомство может начать принимать меры по частичному ограничению работы сервиса уже сегодня https://entermedia.io/news/roskomnadzor-planiruet-nachat-ogranichenie-raboty-telegram/ Пока мессенджер работает, рассказывайте, готовы ли вы переходить на другие площадки: 🔥— Завел Max, работает даже на парковке 👍— Теперь смотрю хайповые мемы ВКонтакте ❤️‍🔥— Остаюсь в Telegram @enter_samara</t>
+  </si>
+  <si>
+    <t>10.02.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16503</t>
+  </si>
+  <si>
+    <t>В Surf Coffee состоится мастер-класс по созданию брелков В четверг в споте на ул. Некрасовской, 57 пройдет мастер-класс по созданию брелка — подарка для себя или друга. 12 февраля, 18:30 / Билет: 650 рублей. Запись в сообщениях @malvi_VA @enter_samara</t>
+  </si>
+  <si>
+    <t>10.02.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16502</t>
+  </si>
+  <si>
+    <t>#гдеработать Этой подводкой подводим вас к новым «Вакансиям недели» — знакомьтесь! — Гастробар «Проливошная» в поисках повара с базовыми знаниями работы кухни, умением готовить согласно ТТК и опытом работы. Предлагают официальное трудоустройство, часовую ставку и работу в активной команде. Откликнуться в сообщениях @shiro_sugar; — Nebo Group ищет опытного SMM-менеджера, который будет работать с двумя ресторанными проектами, коммуницировать с блоггерами и амбассадорами, снимать и монтировать видео. Предлагают работу с частичной занятостью в гибридном формате. Откликнуться; — Labberry в поисках старшего флориста, который займется сборкой букетов, оформлением витрины и уходом за цветами. Предлагают премии в праздничные дни, график 2/2 и обучения. Откликнуться. Если вы хотите, чтобы вашу вакансию опубликовали — пишите нашему редактору Полине Сотниковой @appoluna. В тексте нужно указать позицию, функционал, требования к соискателю и условия работы. @enter_samara</t>
+  </si>
+  <si>
+    <t>10.02.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16501</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Утки на набережной Комсомольского района в Тольятти 🦆 Автор видео поделился координатами: 53.471963, 49.468515 📸: new_suluguni @enter_samara</t>
+  </si>
+  <si>
+    <t>10.02.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16500</t>
+  </si>
+  <si>
+    <t>Цифра дня: Сколько самарцы готовы потратить на 14 февраля По данным аналитиков Авито, отмечать День святого Валентина в этом году будут почти половина жителей Самары (45%), и в основном — молодежь от 18 до 24 лет. 24% самарцев хотели бы получить на День всех влюбленных романтический ужин, 23% выбирают небольшое путешествие или выходные вдвоем. 22% сообщили, что подарок им не важен. Среди желанных подарков у женщин — цветы (20%), ювелирные украшения (13%) и парфюмерия (12%). Мужчины хотели бы получить смарт-часы или наушники (16%), хороший алкоголь (10%). Пары от 18 до 24 лет чаще выбирает совместную фотосессию (15%), мягкие игрушки (15%) и подарки ручной работы (14%). В среднем самарцы планируют потратить на подарок ко Дню всех влюбленных 8 000 рублей. Мужчины закладывают бюджет на треть больше. 10% хотят уложиться в 2 000 рублей, 56% — в сумму от 2 000 до 5 000 рублей. Еще 16% готовы потратить от 5 000 до 10 000 рублей, а 19% — еще больше. Планируете отмечать День всех влюбленных? 😍— да, уже запланирован вечер 👍— нет, я не отмечаю 🗿— нет, я одинок @enter_samara</t>
+  </si>
+  <si>
+    <t>10.02.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16491</t>
+  </si>
+  <si>
+    <t>Одинокие сердца, объединяйтесь! Рассказываем, как провести 14 февраля и где искать вторую половинку в Самаре 🩷 @enter_samara</t>
+  </si>
+  <si>
+    <t>09.02.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16490</t>
+  </si>
+  <si>
+    <t>Если вы думаете, что понедельник не задался, то вы не одни: футбольный матч «Крыльев Советов» и «КАМАЗ» из Набережных Челнов пришлось прервать из-за массовой драки В конце первого тайма Николай Рассказов из «Крыльев» ударил головой в лоб Ацамаза Ревазова, затем к драке присоединились и другие игроки. Вайб утренней планерки присутствует… @enter_samara</t>
+  </si>
+  <si>
+    <t>09.02.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16489</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет показ киноспектакля «8 СНОВ» «8 СНОВ» — авторский кино‑спектакль Саввы Саркисяна по мотивам рассказа Рюноскэ Акутагавы «В чаще». Наиболее известной экранизацией стала работа Акиры Куросавы 1950 года «Расёмон». Это артхаусный психологический детектив, исследующий картину мира человека. Зрители попытаются ответить на вопрос, показывает ли наше восприятие мир таким, какой он есть, или это всего лишь искаженная реальность. Показ состоится в ЦРК «Художественный». 26 февраля, 20:00 / Билет: 700 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>09.02.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16484</t>
+  </si>
+  <si>
+    <t>#эксклюзив Стала известна дата открытия Галереи «Виктория» в Самаре Галерея «Виктория» объявила даты открытия после трехлетней реконструкции. Первые гости смогут посетить галерею современного искусства уже 6 марта. Галерею откроют сразу тремя проектами: — Выставкой «Самое красивое место, где я когда-либо был» с работами Андреаса Гурски, Питера Дойга, Такаси Мураками, Вольфганга Тильманса и Эрика Булатова; — Сайт-специфичным циклом выставок, инсталляций и арт-практик молодых художников из четырех городов России «Заговор тополей»; — Инсталляцией Игоря Самолета «Солнышко» на крыше.   Также здесь будут открыты для посещения детская студия, мастерские шелкографии и керамики. Гости смогут провести время в кофейне на первом этаже и приобрести книги в магазине. Напомним, что в 2023 году началась реконструкция Галереи «Виктория». Теперь она займет все здание на ул. Некрасовской, 2, напротив набережной Волги. @enter_samara</t>
+  </si>
+  <si>
+    <t>09.02.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16483</t>
+  </si>
+  <si>
+    <t>Исследование: Самарцы не готовы отказаться от кофе и путешествий ради квартиры Девелопер Level Group провел исследование, чтобы выяснить, чем готовы пожертвовать самарцы ради приобретения собственной недвижимости. Стало известно, что 29% предпочтет кафе, рестораны и впечатления покупке квартиры. Респонденты признались, что не готовы отказываться от утреннего кофе, походов в рестораны и кафе ради покупки квартиры. Однако для большинства квартира остается приоритетом, хотя подходы к ее приобретению разнятся. Пятая часть (20%) респондентов выбирает жилье, ориентируясь на качество среды. Для них квартира важнее сиюминутных трат, но при условии, что она будет расположена рядом с зелеными зонами, лесом и обладать хорошими видовыми характеристиками.​ Почти четверть самарцев (25%) придерживаются стратегии «рациональный аскетизм». Они заявили, что квартира для них однозначно важнее развлечений, и они готовы пожертвовать кафе и поездками ради того, чтобы быстрее собрать первоначальный взнос.​ А вы готовы отказаться от повседневного комфорта в пользу покупки недвижимости? 👍— да 🗿— не вижу в этом смысла @enter_samara</t>
+  </si>
+  <si>
+    <t>09.02.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16482</t>
+  </si>
+  <si>
+    <t>В Самаре состоится поэтическая читка ко Дню святого Валентина Актеры Роман Пяткин и Василий Радченко прочитают трогательные и смелые стихи о любви под аккомпанемент живой гитары Максима Рожкова. Поэтическая читка состоится в ресторане «Своя среда». Адрес: 9 просека, 2 линия, 44 14 февраля, 18:00 / Билет: 2 600 рублей. В стоимость билета входит фуршетный сет от ресторана. Забронировать места можно в сообщениях @Marina_VS22 @enter_samara</t>
+  </si>
+  <si>
+    <t>09.02.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16481</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. albina🎨 (@albina_des) 2. Арина (@ariiiiishhh) 3. Мария (@maria_fedosovaa) 4. Дима (@d7864) 5. Андрей (@AndreyZat) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>09.02.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16478</t>
+  </si>
+  <si>
+    <t>В «Хвате» пройдет музыкальный шоукейс в честь Дня рождения «Ухо Booking» 20 февраля в «Хвате» выступят 12 групп в честь Дня рождения «Ухо Booking». Концерты будут проходить на двух сценах. На первом этаже выступят независимые представители инди-сцены — «САММЕР КОМА», GEGEN, «РАСКАТЫ», «ЭЛЕКТРОЛЮБОВЬ», POST REVOLUTION и «ФУЗЗ МАЛЬЧИКИ». В подвале сыграют адепты тотального панка и хардкора в лице «ШУЛЕР», «С.Д.Я.В», TUNNEL RATS И BARBED WIRE. 20 февраля, 18:00 / Билет: от 900 рублей 📷: olddevil6666 @enter_samara</t>
+  </si>
+  <si>
+    <t>09.02.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16477</t>
+  </si>
+  <si>
+    <t>В Музее Модерна пройдет открытие выставки «Ранняя любовь» Выставка представляет произведения из пяти новых самарских коллекций современного искусства. В экспозицию вошли произведения как местных художников, так и звезды российского искусства, чьи работы находятся в ведущих музеях страны. Работы предоставят коллекционеры Сергей Баландин, Маргарита Галявеева, Александр Даранович, Мария Иванова и Анна Радаева. Открытие состоится 12 февраля в 19:00. Выставка работает до 12 апреля 2026 года. На открытие вход свободный. 📸: elenelen_a @enter_samara</t>
+  </si>
+  <si>
+    <t>09.02.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16476</t>
+  </si>
+  <si>
+    <t>Минус еще одно заведение: В Самаре закрылось кафе «Пэпэ» «Пэпэ» завершил работу по техническим причинам. Об этом сообщили в социальных сетях команды. Кафе открылось в ноябре 2025 года. @enter_samara</t>
+  </si>
+  <si>
+    <t>09.02.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16473</t>
+  </si>
+  <si>
+    <t>Национальный парк «Самарская Лука» увеличил стоимость входного билета Теперь стоимость посещения экологической тропы обойдется в 122 рубля. Дети до семи лет проходят бесплатно. Проезд на автомобиле — 122 рубля, а на снегоходе или мотоцикле — 183 рубля. Размещение палатки до трех дней — 183 рубля. Аренда беседки и пикниковой зоны — 2 440 рублей за три часа. Стоимость входных билетов увеличилась из-за повышения НДС. 📷: Татьяна Шебаршенко, Анна Девяткина @enter_samara</t>
+  </si>
+  <si>
+    <t>09.02.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16471</t>
+  </si>
+  <si>
+    <t>В Самаре представили концепцию развития Безымянки По словам архитектора Петра Яковлева, самым сложным был поиск баланса между современной высотной застройкой и сохранением исторической среды, которая сформировалась на Безымянке. Задача проекта — найти гармонию между экономическими интересами и сохранением наследия. 📷: Министерство градостроительной политики Самарской области @enter_samara</t>
+  </si>
+  <si>
+    <t>09.02.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16470</t>
+  </si>
+  <si>
+    <t>Представили, как звучат торговые центры Самары 🤪 @enter_samara</t>
+  </si>
+  <si>
+    <t>06.02.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16469</t>
+  </si>
+  <si>
+    <t>В Музее Модерна состоится лекция о любовной поэзии Серебряного века Филолог Ольга Полякова прочитает лекцию о поэзии Серебряного века, в которой слово о любви становится путеводной звездой, маяком на волнах житейского моря. 14 февраля, 15:00 / Билет: 150 рублей. Количество мест ограничено. @enter_samara</t>
+  </si>
+  <si>
+    <t>06.02.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16468</t>
+  </si>
+  <si>
+    <t>В Самаре состоится поэтическая читка ко Дню святого Валентина 14 февраля в ресторане «Своя среда» состоится поэтическая читка ко Дню святого Валентина «С любовью». Актеры театра «Грань» Василий Радченко и Роман Пяткин под аккомпанемент гитары Максима Рожкова исполнят стихи о любви: классические и современные. 14 февраля, 18:00 / Билет: 2 600 рублей. Забронировать в сообщениях @Marina_VS22 @enter_samara</t>
+  </si>
+  <si>
+    <t>06.02.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16459</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Замок Гарибальди в морозном закате Невероятной атмосферой поделилась nadiii_13 в запрещенной соцсети @enter_samara</t>
+  </si>
+  <si>
+    <t>06.02.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16458</t>
+  </si>
+  <si>
+    <t>Спортсменка из Самарской области попала в Книгу рекордов России Анастасия Воробьева, спортсменка из Сызрани, вошла в Книгу рекордов России за рекорд в дисциплине кистевая тяга гири. Она подняла гирю весом 16 кг 450 раз. Прежний рекорд при том же весе составил 428 повторений. Поздравляем! @enter_samara</t>
+  </si>
+  <si>
+    <t>06.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16457</t>
+  </si>
+  <si>
+    <t>Дружеское напоминание: Прямо сейчас проходит конкурс на цветочные подписки в «Белый сад» и сертификаты в студию автопортрета «Ты» Всего будет пять победителей, имена которых мы узнаем уже 9 февраля. Правила как всегда простые, желаем удачи! @enter_samara</t>
+  </si>
+  <si>
+    <t>06.02.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16456</t>
+  </si>
+  <si>
+    <t>Весной в Самаре выступит группа «Рубеж веков» 5 марта на площадке бара «Куйбышев» выступит фолк-рок группа «Рубеж веков». На концерте коллектив презентует новый альбом «О боли». «Рубеж веков» — группа, работающая на стыке русского фолка, инди-рока и современной альтернативной сцены. В их музыке органично соседствуют народные хоровые распевы, перегруженные гитары, пронзительная акустика, электроника и речитативы, создавая плотное и эмоционально насыщенное звучание. Концерт начнется в 20:00. Билеты стоят от 1 300 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>06.02.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16451</t>
+  </si>
+  <si>
+    <t>В La Volte пройдет гостевая смена ресторана Fiorentina 6 и 7 февраля в La Volte приедет проект Fiorentina — мясной итальянский ресторан из Нижнего Новгорода. Спешлы будут доступны два дня с 17:00 до 22:00. В меню: — Мясные суши с фуагра; — Карпаччо из пиканьи Dry Ager с трюфельным айоли; — Тартар из говядины с грибами шиитаке; — Паста со стейком тальята и соусом из протертых томатов; — Шоколадный ганаш с соленой карамелью. @enter_samara</t>
+  </si>
+  <si>
+    <t>06.02.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16450</t>
+  </si>
+  <si>
+    <t>Шоколад снова дорожает. Компания Mars повысила отпускные цены на батончики и драже. Рост составил от 4,5 до 9% в зависимости от формата. Объясняют это ростом издержек и изменением условий работы с ритейлерами https://entermedia.io/news/shokoladnye-batonchiki-i-drazhe-kompanii-mars-podorozhali-na-4-5-9/</t>
+  </si>
+  <si>
+    <t>06.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16440</t>
+  </si>
+  <si>
+    <t>Не все поймут, немногие оценят — список нишевых локаций для самых прошаренных пользователей Самары в новой подборке. За идею выражаем респект Fomoteca @enter_samara</t>
+  </si>
+  <si>
+    <t>05.02.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16439</t>
+  </si>
+  <si>
+    <t>На «Станкозаводе» отпразднуют День Святого Валентина Праздник в центре труда и отдыха в пространстве «Цех» разделится на два дня: — 13 февраля состоится Galentine's Day для тех, кто ищет новых друзей, а не парочку. Пройдет speed-френдинг — формат быстрых знакомств, который отличается от классического speed-дейтинга тем, что участники успеют познакомиться со всеми гостями. Начало в 18:00 / Вход по регистрации: 300 рублей; — 14 февраля пройдет лекция сексолога Алены Чаби. Она расскажет о трендах в индустрии sexual wellness / Начало в 16:00 / Вход свободный по регистрации. @enter_samara</t>
+  </si>
+  <si>
+    <t>05.02.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16435</t>
+  </si>
+  <si>
+    <t>Продолжаем собирать сервиз: В самарские «Вкусно — и точка» завезли коллекционные стаканы-хамелеоны Они выполнены в нейтральной расцветке, но при контакте с холодом меняют цвет на желтый, оранжевый, зеленый или фиолетовый. Получить один из них можно, купив праздничный комбо — цена стартует от 549 ₽. Стакан выдается случайным образом, выбрать или обменять нельзя 😐 @enter_samara</t>
+  </si>
+  <si>
+    <t>05.02.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16432</t>
+  </si>
+  <si>
+    <t>Сегодня в «Хвате» пройдет концерт андерграунд музыки УХО BOOKING и CHRISTOSOFF PRODUCTION проведут концерт московской блэкгейз группы Ospa 1959, пост-блэк коллектива L'ANGOISSE и эмбиент-музыканта Дмитрия Крылова. Обещают мрачную атмосферу, покрытую льдом и припорошенную снегом. 5 февраля, 19:00 / Вход: 800 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>05.02.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16427</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Зимняя гора Верблюд 📸: Woodston Trip @enter_samara</t>
+  </si>
+  <si>
+    <t>05.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16426</t>
+  </si>
+  <si>
+    <t>В Самаре открылись новые пункты приема вторсырья Осенью 2025 года в Самаре открылся открылся пункт приема вторсырья за вознаграждение на ул. XXII Партсъезда, 1Г. Теперь работают еще три площадки: — ул. Грозненская, 8; — ул. Пугачевская, 73Б; — Красная Глинка, 2-й квартал, 24А. На переработку можно отдать разные фракции пластика, макулатуру, стекло, текстиль, автомобильные шины и не только. Вопросы по работе экопунктов и уточнению правил приема вторсырья можно задать по телефону +7 (985) 674-51-00. @enter_samara</t>
+  </si>
+  <si>
+    <t>05.02.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16425</t>
+  </si>
+  <si>
+    <t>В культурном центре «ЗИМ Галерея» пройдет лекция «Лев Бакст и поиски Элизиума» Ее прочитает искусствовед, заведующая Музеем модерна Ирина Свиридова. Она рассскажет о художнике Льве Баксте — сценографе «Русских сезонов» Сергея Дягилева в Париже, книжном графике, участнике объединения «Мир искусства». На лекции Ирина Свиридова покажет работы Льва Бакста и расскажет, как его образы повлияли на развитие искусства и моды XX века. 8 февраля, 16:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>05.02.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16424</t>
+  </si>
+  <si>
+    <t>В Самаре состоится выставка для животных и их хозяев С 13 по 15 февраля на площадке «Экспо Волга» пройдет выставка «Уши. Лапы. Хвост». В программе — ветеринарный и кинологический форумы, выставка собак и кошек всех пород, чемпионат по грумингу и не только. Узнать больше о программе можно по ссылке. Стоимость билета: 250 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>05.02.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16423</t>
+  </si>
+  <si>
+    <t>Возможность: Стать резидентом Самарской Третьяковки Третьяковская галерея в Самаре запустила сбор заявок на второй сезон программы арт-резиденции «Художник +» Художников, кураторов и исследователей, не проживающих в Самаре, приглашают заполнить заявку и предложить область исследовательских интересов для будущей работы со специалистом из «нехудожественной» сферы из Самары. В 2026 году филиал планирует принять до пяти представителей российской художественной сцены в рамках открытого конкурса. По итогам арт-резиденции в конце года планируется открытие групповой выставки, которая объединит всех участников программы.  Для художников, проживающих в Самаре, будет объявлен отдельный конкурс. Узнать больше о правилах и заполнить заявку можно по ссылке. @enter_samara</t>
+  </si>
+  <si>
+    <t>05.02.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16416</t>
+  </si>
+  <si>
+    <t>С 1 января в России вступили в силу масштабные налоговые изменения и на фоне этого мы все чаще видим тревожные прогнозы для бизнеса и не только. Мы решили обсудить, каким будет 2026 год для гастроиндустрии Самары вместе с представителями локальных проектов.  Что будет в тренде ближаший год и как чувствует себя бизнес — читайте в новом материале. @enter_samara</t>
+  </si>
+  <si>
+    <t>04.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16415</t>
+  </si>
+  <si>
+    <t>В России с 7 по 15 февраля пройдет перепись воробьев. Ее проводят на фоне сокращения численности домового воробья, зафиксированного в ряде стран. При этом для оценки ситуации в России пока не хватает данных длительного наблюдения https://entermedia.io/news/v-rossii-projdet-perepis-vorobev/</t>
+  </si>
+  <si>
+    <t>04.02.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16413</t>
+  </si>
+  <si>
+    <t>Если вы пропустили, ресторан «Рыбалтика» закрылся на обновление Два ресторана «Рыбалтика», на набережной и на проспекте Ленина, закрылись на обновление. Дату открытия пока держат в тайне, а пока показываем визуализации ремонта из социальных сетей проекта. @enter_samara</t>
+  </si>
+  <si>
+    <t>04.02.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16412</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет аниме-рейв 7 февраля в «Хвате» пройдет вечеринка для отаку. В планах — игровая зона и танцы под аниме-блокбастеры: музыку ставят Poehali и Tux. На баре можно будет заказать спешлы из рамен-бара Very Peri. Будут подавать рамен с говядиной в формате to-go в двух вариантах: острый и неострый, и несколько видов онигири: с курицей, тунцом и чуккой. Своими любимыми тайтлами делитесь в комментариях под этим постом! 7 февраля, 20:00 / Вход: от 500 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>04.02.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16409</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет арт-показ фильма «Апокалипсис сегодня» В субботу в кинотеатре «ёкино» покажут фильм Фрэнсиса Форда Копполы «Апокалипсис сегодня». Картина построена на теме войны во Вьетнаме и создана по сценарию Фрэнсиса Форда Копполы, Джона Милиуса и Майкла Герра. Вдохновением для сценаристов послужила повесть Джозефа Конрада «Сердце тьмы». Фильм был удостоен премии «Оскар» за лучшую операторскую работу и лучший звук, а на Каннском фестивале получил «Золотую пальмовую ветвь». Картину представит и обсудит со зрителями Илья Панин, старший преподаватель кафедры философии и социально-гуманитарных наук СамГТУ. Демонстрироваться будет оригинальная кинотеатральная версия на языке оригинала с русскими субтитрами 7 февраля, 17:30 / Билет: 500 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>04.02.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16408</t>
+  </si>
+  <si>
+    <t>В «Флэт31» пройдет концерт Лизы Льянга Завтра в Самаре состоится сольный концерт Лизы Льянга — джазовой вокалистки из Кении. В ее музыке переплетаются госпел, афро-соул и мировая музыка. Вместе с Лизой выступит джазовый коллектив «JIVE» из Казани. 5 февраля, 19:00 / Билет: от 1 600 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>04.02.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16407</t>
+  </si>
+  <si>
+    <t>В культурном центре «ЗИМ Галерея» откроется выставка «По ту сторону райского сада» В экспозиции представят более 70 работ девяти художниц, выполненные в разных техниках — живопись, графика, керамика, коллаж, арт-объекты, мозаика. Выставка приглашает проследовать вместе с художницами по мистическому пути до райского сада. Зрители погрузятся в мир грез, в котором стирается граница реальности и вымысла, где каждый может получить ответы на вечные вопросы о будущем и своей роли в настоящем. В экспозицию войдут произведения девяти участниц арт-группы «Сады»: Анны Иванушкиной, Алены Будариной, Екатерины Сидоровой, Марии Армен, Натальи Атляновой, Ольги Седых, Татьяны Минсафиной, Татьяны Серовой и Татьяны Чириковой. 5 февраля, 19.00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>04.02.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16405</t>
+  </si>
+  <si>
+    <t>Сообщество «Точка на карте» проведет поход к подножию Молодецкого кургана Это одна из самых популярных туристических локаций в Самарской области. Вместе с Анжелой Маныловой, профессиональным экскурсоводом и большим знатоком Самарской луки, участники прогуляются вдоль «хрустальной» галереи, поднимутся на Девью гору и увидят панораму замерзшего Жигулевского моря. Продолжительность маршрута — 6-7 км, уровень сложности легкий. Участие возможно только на своем автомобиле. 8 февраля 2026 / Участие: 950 рублей. Регистрация по ссылке. @enter_samara</t>
+  </si>
+  <si>
+    <t>04.02.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16404</t>
+  </si>
+  <si>
+    <t>Цифра дня: Сколько снега вывезли из Самары С территории Самары вывезли более 20 тысяч тонн снега: и это не считая вчерашнюю метель! Со 2 на 3 февраля выпало 29,5% месячной нормы осадков. На дорогах работало 350 единиц техники, а количество рабочих составило до 600 человек. @enter_samara</t>
+  </si>
+  <si>
+    <t>04.02.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16395</t>
+  </si>
+  <si>
+    <t>Подарки с волжской душой: что везти из Самары для друзей и близких. В подборке — украшения, свечи и даже булочки 💫 @enter_samara</t>
+  </si>
+  <si>
+    <t>03.02.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16394</t>
+  </si>
+  <si>
+    <t>Руководство по выживанию: Почему нам плохо в феврале и как вернуть серотонин Февраль еще с давних времен называют «лютым». И если раньше сетовали на морозы и метели, сегодня «лютыми» для нас становятся в первую очередь психологические ощущения. Казалось бы, самый короткий месяц в году, но парализующая хандра и иногда депрессия заставляют усомниться в достоверности календаря. Почему февраль — это прайм тяжелых мыслей, как продержаться до весны, когда все же необходимо обратиться за помощью к специалисту и хороший ли терапевт из чата GPT? Это и многое другое редакция Enter узнала у психолога Лии Шагабутдиновой. https://entermedia.io/people/rukovodstvo-po-vyzhivaniyu-pochemu-nam-ploho-v-fevrale-i-kak-vernut-serotonin/</t>
+  </si>
+  <si>
+    <t>03.02.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16390</t>
+  </si>
+  <si>
+    <t>В Самаре отреставрируют четыре объекта культурного наследия В Самаре определили первых инвесторов, которые будут реставрировать самарские объекты культурного наследия. Город заключит с инвестором договор, по которому он проведет реставрацию за свой счет. Здание до завершения работ остается в муниципальной собственности. После этого инвестор может открыть в нем соцучреждение или организацию — например, офис, галерею, кафе, отель, выставочный зал. Первые аукционы состоялись, поступили заявки на четыре объекта: ул. Ленинская 104-106; ул. Водников, 40; ул. Максима Горького, 119; ул. Фрунзе, 123-125. Победили компании ООО «Волжанин» из Нижнего Новгорода, ООО «Инвестстрой» из Казани и «Зеленый мир» из Самары. @enter_samara</t>
+  </si>
+  <si>
+    <t>03.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16389</t>
+  </si>
+  <si>
+    <t>Это Шанс: Всероссийский конкурс молодых поэтов, Международный конкурс анатомического рисунка и другое Вторая в году рубрика с самыми интересными возможностями, грантами и конкурсами. В новом выпуске автор Telegram-канала «ПОТОК» Лада Поздеева рассказывает, как попасть в журнал Agnoscis Journal, что сделать, чтобы ваш трек стал трейлером к Beat Film Festival и Beat Weekend, а еще кто будет оценивать умение пользоваться нейросетями Осталось только изучить условия и заявить о себе https://entermedia.io/city/eto-shans-vserossijskij-konkurs-molodyh-poetov-mezhdunarodnyj-konkurs-anatomicheskogo-risunka-i-drugoe/</t>
+  </si>
+  <si>
+    <t>03.02.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16386</t>
+  </si>
+  <si>
+    <t>В Skuratov Coffee откроется выставка Антона Антонова 7 февраля в Skuratov Coffee на ул. Молодогвардейской, 80 откроется выставка самарского художника Антона Антонова «Бытие». Он представит живописно-графическую серию монохромных картин, на которых бытовые сцены сосуществуют с абстрактными пятнами розового цвета. Художник фиксирует момент принятия своей реальности, после которого происходит особая магия. «Бытие» — визуальная серия, раскрывающая двойственность мира в опыте частной жизни, чудесным образом обнаруживающая свою универсальность для многих из нас. Открытие состоится в субботу, 7 февраля, в 12:00. В рамках презентации состоится встреча с художником. Вход свободный. @enter_samara</t>
+  </si>
+  <si>
+    <t>03.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16385</t>
+  </si>
+  <si>
+    <t>#гдеработать Без труда можно выловить только «Вакансии недели» из пруда. — Ресторан Nebo в поисках опытного кондитера, который будет создавать муссовые десерты, бисквиты и выпечку. Предлагают бонусы, стабильную зарплату, развоз до дома на такси после смены и удобный график. Откликнуться; — Фитнес-клуб «Гора» в поисках персонального тренера с опытом личных тренировок, который будет нести здоровье и веру в себя клиентам. Предлагают систему поддержки новым тренерам, большую клиентскую базу и лояльную систему аренды. Откликнуться; — Кофейня YourTime ищет бариста с опытом и без. Предлагают работу в активной молодой команде, возможность обучаться, корпоративные привилегии и возможности для роста. Откликнуться в сообщениях @forficula. Если вы хотите, чтобы вашу вакансию опубликовали — пишите нашему редактору Полине Сотниковой @appoluna. В тексте нужно указать позицию, функционал, требования к соискателю и условия работы. @enter_samara</t>
+  </si>
+  <si>
+    <t>03.02.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16380</t>
+  </si>
+  <si>
+    <t>Самару сегодня замело ☃️ Присылайте фотографии заснеженного города в комментарии! @enter_samara</t>
+  </si>
+  <si>
+    <t>03.02.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16379</t>
+  </si>
+  <si>
+    <t>В Тольятти планируют открыть кризисный центр для бездомных людей Авторы благотворительного проекта «Социальный автобус» планирует открыть кризисный центр «Альтернатива» в Тольятти. Он будет работать для людей, потерявших дом. В центр можно будет обратиться за ночлегом, горячей едой, одеждой и помощью социального работника, психолога и юриста. На месте будут оказывать помощь волонтеры-медики. Центр будет работать по адресу ул. Никонова, 43с1. О том, как помочь команде осуществить инициативу, можно узнать по ссылке. @enter_samara</t>
+  </si>
+  <si>
+    <t>03.02.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16378</t>
+  </si>
+  <si>
+    <t>Если вас не пугают снегопады, то сегодня «Проливошной» стартрует новый сезон лекций. Расскажут об «изобретении» молодежи Сегодня в гастробаре состоится лекция «Поганая молодежь: краткая история феномена». Ее прочитает кандидат философских наук Дмитрий Андрамонов. Он расскажет об «изобретении» молодежи как социального феномена, конфликтах между поколениями и моральных паниках вокруг молодежных субкультур. 3 февраля, 20:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>03.02.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16368</t>
+  </si>
+  <si>
+    <t>Спросили о любимых местах у Аллы Кучерявой — фотографа и победительницы в премии Russian Photo Awards в номинации «Автопортрет». В списке — природа, кофе, баня и не только 🤍 @enter_samara</t>
+  </si>
+  <si>
+    <t>02.02.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16367</t>
+  </si>
+  <si>
+    <t>Россияне стали чаще материться Об этом сообщил научный сотрудник Института русского языка имени В. В. Виноградова Владимир Пахомов в разговоре с РИА Новости. Ученые считают, проблема не в самом существовании таких слов, а в их чрезмерном и неуместном использовании. Эксперты считают, что мат скорее нуждается в бережном отношении, чем в полном искоренении, так как он занимает особое место в русском языке. Вместо запретов предлагают объяснять, где и когда подобная лексика уместна. «Лингвисты сейчас, как бы парадоксально это ни звучало, выдвигают тезис о том, что мат нужно защищать и спасать, что нужно стараться мат ограничить в употреблении именно для того, чтобы мы этот уникальный пласт слов, обладающих такой силой, не потеряли», — уточнил Владимир Пахомов. Часто материтесь? 😄— да 🔥— редко, но метко 🙈— вообще не матерюсь @enter_samara</t>
+  </si>
+  <si>
+    <t>02.02.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16366</t>
+  </si>
+  <si>
+    <t>Цифра дня: Сколько километров дорог отремонтируют в Самарской области в 2026 году В Самарской области отремонтируют более 100 км дорог и 11 мостов в 2026 году. Ремонт охватит ключевые магистрали в Самаре и Тольятти, а также дороги регионального значения. Особое внимание уделят дорогам, которые служат единственными подъездами к населенным пунктам. Также планируют модернизировать 36 контроллеров светофорных объектов и установить 169 дополнительных детекторов транспорта на региональных дорогах и улицах Самары и Тольятти. @enter_samara</t>
+  </si>
+  <si>
+    <t>02.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16365</t>
+  </si>
+  <si>
+    <t>Возле Дачи со слонами планируют обустроить новый сквер Около Дачи купца Головкина планируют снести аварийные здания и освободить территорию площадью 1,5 га. На месте снесенных домов планируют обустроить парк или сквер со смотровой площадкой, фонтаном, детской площадкой и зонами отдыха, а также парковкой и выходом к Волге. @enter_samara</t>
+  </si>
+  <si>
+    <t>02.02.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16363</t>
+  </si>
+  <si>
+    <t>Дарим цветочные подписки в «Белый сад» и сертификаты в студию автопортрета «Ты» «Белый сад» — это студия флористики в центре Самары, где можно найти необычные сочетания цветов и форм, премиальные сорта и фермерские цветы. Студия автопортрета «Ты» — это место, где можно провести фотосессию без фотографа. В студии камерная атмосфера: уединенное и безопасное пространство, любимая музыка и кликер для фото. Вместе со студиями «Белый сад» и «Ты» дарим подарки подписчикам Enter Самара: — I место: букет на 10 000 ₽ и фотосессия на 60 минут; — II место: цветочная подписка; — III место: фотосессия на 60 минут; — IV и V место: по фотосессии на 20 минут. 1. Подпишитесь на Enter Самара, «Белый сад» и «Ты» 2. Нажмите кнопку «Участвовать» 3. Дождитесь окончания конкурса 9 февраля бот рандомно выберет пять победителей, а мы вручим им призы. @enter_samara</t>
+  </si>
+  <si>
+    <t>02.02.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16362</t>
+  </si>
+  <si>
+    <t>В Самаре выступит группа Pompeya 16 апреля в Самаре выступит группа Pompeya. Концерт пройдет в «Сигнале». Pompeya — российская инди-поп/инди-рок группа из Москвы, основанная в 2006 году, которая поет на английском языке и сочетает в своем звучании элементы диско, new wave и поп-рока. За годы существования коллектив выпустил несколько студийных альбомов, включая «Tropical», «Foursome», «Real», «Dreamers», «Bingo», «Awesome» и другие релизы. Начало концерта запланировано на 20:00. Билеты стоят от 1 500 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>02.02.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16358</t>
+  </si>
+  <si>
+    <t>Новость для мясоедов: В ресторане «Бык и море» дарят стейк к заказу С понедельника по пятницу в ресторане на Волжском проспекте, 6 дарят скёрт-стейк к заказу от 2 000 рублей. Для этого нужно иметь карту лояльности заведения и прийти до 18:00. Важно: на одного гостя рассчитан один стейк. Забронировать столик можно здесь. @enter_samara</t>
+  </si>
+  <si>
+    <t>02.02.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16357</t>
+  </si>
+  <si>
+    <t>Рассказываем, как площадь Куйбышева украсят к Масленице В эти выходные на площади Куйбышева начался демонтаж новогодних украшений. К 22 февраля здесь разместят ярмарку «Город мастеров», арт-объект «Маслена», масленичные фотозоны и другие локации. Ледовые катки и деревянная горка будут открыты до потепления. @enter_samara</t>
+  </si>
+  <si>
+    <t>02.02.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16354</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет показ фильма «Здесь был Юра» 5 февраля в кинотеатре «Художественный» покажут фильм Сергея Малкина «Здесь был Юра». По сюжету тридцатилетние Олег и Серега мечтают стать рок-звездами. Они играют в малоизвестной группе, живут в коммуналке и готовятся к важному выступлению на локальном фестивале. Накануне концерта на них сваливается неожиданная забота в виде родного дяди Олега ― 50-летнего мужчины с ментальными особенностями, которого парни ни на минуту не могут оставить без присмотра. Показ состоится в 20:10. Билет: 400 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>02.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16353</t>
+  </si>
+  <si>
+    <t>Скучаете по Самаре? Давайте соберем все самое ценное в одном месте — под этим видео 🤍 @enter_samara</t>
+  </si>
+  <si>
+    <t>30.01.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16351</t>
+  </si>
+  <si>
+    <t>В «Кутеже» состоится гостевая смена бара «Волжайна» «Волжайна» проведет ответный гест в баре «Кутеж» в эту субботу. В программе вечера — барные спешлы, борщ и караоке. За пульт встанут DJ Artist и DJ Ilyasov. 31 января, 22:00 / Вход через ресторан «Коза» на ул. Куйбышева, 78. @enter_samara</t>
+  </si>
+  <si>
+    <t>30.01.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16350</t>
+  </si>
+  <si>
+    <t>В Самаре выступит группа «Перемотка» Уральская пост-панк группа «Перемотка» презентует новый альбом «Зеленый луч» на площадке «Сигнал». А так же споет все старые хиты: «Встречная», «Как тебя покорить» и другие. Их песни — это пронзительные тексты, воздушные мелодии и фактурный вокал. 13 марта, 20:00 / Билеты: от 1 900 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>30.01.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16349</t>
+  </si>
+  <si>
+    <t>В баре «Тайн» пройдет вечеринка «Овсянка» Завтра, 31 января, в баре «Тайн» на ул. Молодогвардейской, 96 пройдет вечеринка «Овсянка». На ней выступят Nekosmos, Мс гафф и Тайный гость. Начало вечера в 22:00. Вход от 300 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>30.01.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16348</t>
+  </si>
+  <si>
+    <t>В «Заварке» пройдет медиаторский тур по выставке «Время выдержки: Дом Маштакова. 1/125 секунды» Медиаторский тур — это формат посещения выставки, во время которого участники беседуют об искусстве и кураторских концепциях с медиатором, делятся личным мнением. Участником может стать любой желающий, независимо от опыта и насмотренности в сфере искусства. Проект «Время выдержки: Дом Маштакова. 1/125 секунды» посвящен истории дома, в котором разместилась «Заварка». На встрече посетители обсудят эти эмоции и переживания, а также способы, с помощью которых можно сформировать память о месте и посмотреть на себя и свою связь с городом с другого ракурса. 1 февраля, 14:00 / Билет: 250 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>30.01.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16347</t>
+  </si>
+  <si>
+    <t>В «Доме рока» расскажут об эстетике ар-нуво в культуре хиппи В это воскресенье в пространстве «Флэт 31» пройдет лекция Ирины Свиридовой, искусствоведа и заведующей Музеем Модерна. Она расскажет о том, как в поисках эстетической опоры художники 1960-х обращаются к искусству ар-нуво с его изогнутыми линиями, декоративизмом шрифтов, обращению к природе, образу женщины и эзотерическим учениям. 1 февраля, 19:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>30.01.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16346</t>
+  </si>
+  <si>
+    <t>Рассказываем, когда в Самаре уберут новогодние украшения Демонтаж новогодней иллюминации вдоль дорог должны завершить до 20 марта. Их снимут с улицы Ново-Садовой и на Красноглинском шоссе. На это потратят 3,9 млн рублей. А новогодний городок с площади Куйбышева начнут убирать уже 1 февраля. Демонтаж займет две недели. @enter_samara</t>
+  </si>
+  <si>
+    <t>30.01.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16345</t>
+  </si>
+  <si>
+    <t>В Самаре откроется выставка Анастасии Альбокриновой «Все умрут…» «Все умрут…» — это документальное эссе, в котором заметки, рисунки, стихотворения и конспекты составляют разомкнутый таймлайн одной жизни. Гости увидят хронологически выстроенные свидетельства существования художницы и куратора. Цепляясь друг за друга, они все дальше уходят от точки «ноль» и ведут в неумолимую даль, туда, где все умрут, а они — останутся. Открытие состоится 1 февраля в 16:00 — 20:00 в студии Анастасии Альбокриновой KABINET на ул. Куйбышева, 78, 3 этаж, №70 @enter_samara</t>
+  </si>
+  <si>
+    <t>29.01.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16335</t>
+  </si>
+  <si>
+    <t>Зумеры оказались самым счастливым поколением в России Такие данные показал новый опрос ВЦИОМ. 46% респондентов, родившихся после 2001 года, признались, что чаще других находятся в позитивном эмоциональном состоянии. Согласно исследованию, с возрастом уровень ощущаемого счастья постепенно снижается. Чем старше поколение, тем реже его представители отмечают у себя приподнятое настроение. Самыми тревожными, по данным опроса, стали младшие миллениалы — россияне 1992–2000 годов рождения. Среди них 37% заявили, что чаще остальных испытывают чувство тревоги и подавленности. @enter_samara</t>
+  </si>
+  <si>
+    <t>29.01.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16334</t>
+  </si>
+  <si>
+    <t>В России с 2026 года начнется переход на новую систему высшего образования. Форматы «бакалавр» и «магистр» будут постепенно отменяться, а вместо них введут базовое и специализированное высшее образование https://entermedia.io/news/formaty-bakalavr-i-magistr-v-rossii-nachnut-otmenyat-s-2026-goda/</t>
+  </si>
+  <si>
+    <t>29.01.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16333</t>
+  </si>
+  <si>
+    <t>Московские проездные посвятили Самарской области Самарской области посвятили новые тематические «Единые» и «Тройки». Ранее в метро Москвы уже реализовали проекты, посвященные разным регионам России, — в формате тематических поездов и выставок. Купить тематические проездные можно в столице, в транспорте Самары такие работать не будут! @enter_samara</t>
+  </si>
+  <si>
+    <t>29.01.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16331</t>
+  </si>
+  <si>
+    <t>В баре «Рюмочка» пройдет вечер джаза Сегодня на сцене бара «Рюмочка» выступит «7/11» — квартет музыкантов из разных городов, победителей международных конкурсов, собравшихся в Москве. В составе коллектива — Егор Кучков (контрабас), Михаил Сокол (барабаны), Давид Литовченко (труба) и Михаил Павлов (фортепиано); Они представят программу «Night On 1905». Прозвучит авторская музыка, созданная специально для этого проекта, а также джазовые стандарты в уникальных современных аранжировках, переосмысленные через призму актуального ритма, гармонии и импровизации. 29 января, 20:00 / Билет: от 800 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>29.01.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16330</t>
+  </si>
+  <si>
+    <t>В издательстве Музея «Гараж» вышла книга об Аннэте Басс Аннэта Яковлевна Басс была директором Самарского областного художественного музея с 1958 по 2005 год. Благодаря ее работе музей превратился в значимое культурное пространство, уважаемое не только в Самаре, но и в мировом музейном сообществе. Она сохранила от уничтожения более четырехсот полотен авангарда, ее усилиями коллекция значительно расширилась и стали возможными регулярные поездки с произведениями из нее в ведущие отечественные и зарубежные музеи. Книга «Аннэта Басс. Полвека в музее» была написана ее дочерью, Натальей Басс. Перед читателем вырастает фигура директора — «великой маленькой женщины», сумевшей сохранить и приумножить богатство самарского художественного собрания. Книгу можно найти на сайте издательства. @enter_samara</t>
+  </si>
+  <si>
+    <t>29.01.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16329</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Как изменился Дом птиц в Самаре Команда TM project bureau создала видеоролик, когда стала номинантом премии «Наследие дороже». В видео показано, как изменился дом на ул. Молодогвардейской, 93 после того, как архитекторы Александр Шуткин и Ира Фишман купили его в 2020 году и начали реставрацию. Желаем городу еще больше проектов, которые относятся с любовью к его архитектуре! @enter_samara</t>
+  </si>
+  <si>
+    <t>29.01.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16328</t>
+  </si>
+  <si>
+    <t>Теперь о действительно важных новостях: На мусорных контейнерах в Самаре могут появиться QR-коды Это пилотный проект, который скоро запустят в Самаре. На мусорных контейнерах появятся QR-коды, по которым можно будет контролировать состояние площадок: на них будет указана информация о правилах пользования контейнерной площадкой и контакты ответственных за ее содержание и вывоз ТКО. Первые сто информационных табличек появятся в феврале этого года. @enter_samara</t>
+  </si>
+  <si>
+    <t>29.01.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16327</t>
+  </si>
+  <si>
+    <t>Кажется, мы никогда не дождемся: Появились новые сроки запуска электрички до аэропорта Курумоч Спойлер: их планируют запустить через восемь лет. Сейчас рассматривают два варианта маршрута: обходная железнодорожная ветка через лесной массив или по эстакаде через Аэропортовское шоссе. Схемы представят до 27 февраля 2026 года. Также отмечают, что электричка будет ехать из Самары до аэропорта 54 минуты и довозить 1,4 млн человек в год. А пока что едем на автобусе… @enter_samara</t>
+  </si>
+  <si>
+    <t>29.01.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16326</t>
+  </si>
+  <si>
+    <t>Так и живем! 😁 @enter_samara</t>
+  </si>
+  <si>
+    <t>28.01.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16325</t>
+  </si>
+  <si>
+    <t>В «Проливошной» покажут документальный фильм от самарских художников Завтра в гастробаре покажут фильм «Серебряное Ребро». Это документальный фильм о десяти самарских художниках, которые получили независимую одноименную премию в области современного искусства. Его представит Екатерина Оленина, создательница проекта. Зрители увидят личные истории и узнают, каково быть художником в Самаре. 29 января, 20:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>28.01.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16324</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет конкурс барменов 6 февраля пройдет Международный день бармена. По этому поводу самарское коммьюнити проведет конкурс, на который приглашают зрителей. Конкурс проведут в баре «Рюмочка» 8 февраля в 16:00. 16 участников будут сражаться один на один в формате «плей-офф» по олимпийской системе. Победитель получит звание лучшего бармена города 2026 года. Вход для зрителей свободный. @enter_samara</t>
+  </si>
+  <si>
+    <t>28.01.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16323</t>
+  </si>
+  <si>
+    <t>Самарская область попала в топ-20 рейтинга туристической привлекательности регионов за 2025 год Самарская область — на 11 месте в рейтинге туристической привлекательности. Его составил журнал «Отдых в России» совместно с Центром информационных коммуникаций «Рейтинг». Как и в прошлом году, его возглавили Москва, Московская область и Краснодарский край. По данным составителей, регионы оценивались по 12 критериям. Среди них — количество объектов культурного наследия, количество поисковых запросов, уровень развития туристической отрасли и инфраструктуры, число иностранных туристов и не только. В первую группу рейтинга вошли 30 субъектов. Это экономически развитые регионы, активно развивающие туризм и гостеприимство. В 2025 году регион ухудшил результат по сравнению с прошлым годом: Самарская область опустилась с 9-го на 11-е место, а Татарстан поднялся с 11-го на 9-е. Замыкают рейтинг Ненецкий автономный округ, Республика Тыва и Еврейская автономная область. Всего эксперты оценивали 85 регионов. @enter_samara</t>
+  </si>
+  <si>
+    <t>28.01.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16322</t>
+  </si>
+  <si>
+    <t>В Surf Coffee состоится мастер-класс по созданию зина В пятницу в споте на ул. Некрасовской, 57 пройдет мастер-класс «Здесь был кофе». Участники сделают одностраничный зин с абстрактным коллажем. Обсудят саму абстракцию и узнают, почему В.В. Кандинский написал книгу «О духовном в искусстве» 30 января, 17:00 / Вход свободный. Количество мест ограничено. Upd: Мероприятие отменили @enter_samara</t>
+  </si>
+  <si>
+    <t>28.01.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16321</t>
+  </si>
+  <si>
+    <t>В «ЗИМ Галерее» расскажут о становлении художника Джексона Поллока Сегодня в культурном центре расскажут о том, как Джексону Поллоку удалось создать свой уникальный художественный стиль, какое влияние на него оказали мифы североамериканских индейцев, эксперименты европейских сюрреалистов и мексиканские муралы, и почему именно его живопись стала «классикой американского искусства». Лекцию прочитает кандидат исторических наук, доцент Самарского университета Юлия Жердева. 28 января, 19:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>28.01.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16320</t>
+  </si>
+  <si>
+    <t>В «Гостиной» пройдет актерская читка «Правда, мы будем всегда?» 30 января в творческом пространстве «Гостиная» прозвучат зимние истории Сергея Козлова, автора «Ежика в тумане», про Ежика и Медвежонка. В них герои проходят вместе через метели и холода, чтобы согреть друг друга любовью и вниманием. Актеры Наталья Сухинина и Максим Князев из союза «Чумадан» выступят под аккомпанемент гитары от Дмитрия Дмитриева, основателя Jazz Guide Jam. 30 января, 20:00 / Билет: 1 200 рублей. Приобрести билет можно в сообщениях сообщества. @enter_samara</t>
+  </si>
+  <si>
+    <t>28.01.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16319</t>
+  </si>
+  <si>
+    <t>Ремесленная пекарня из Самары получила премию за реставрацию особняка «Белотурка» стала лауреатом 2-ой степени премии ВООПИиК «Наследие дороже» за реставрацию особняка Ливерия Покидышева на улице Ленинградской. Для нас это не просто здание, а дом хлебной истории города с духом купеческой Самары XIX века. Внутри здания мы сохранили исторические деревянные потолки, при реставрации которых использовался исключительно изначальный материал — дерево дуба, сохранена и восстановлена аутентичная кирпичная кладка. Поздравляем команду с наградой и надеемся, что это далеко не последняя инициатива по сохранению истории Самары! @enter_samara</t>
+  </si>
+  <si>
+    <t>28.01.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16317</t>
+  </si>
+  <si>
+    <t>На «Станкозаводе» откроется выставка постеров с матчей ФК «Акрон» В субботу, 31 января, состоится открытие выставки коллекционных матчевых постеров. На ней будут представлены работы российских иллюстраторов, которые переосмыслили футбол через призму собственного стиля в 2025 году. В день открытия с 15:00 до 18:00 в пространстве «Цех» на «Станкозаводе» пройдет лекторий от Полины Дрожжиной, руководителя спецпроектов «Акрона», Леонида Копылова, научного сотрудника Музея Модерна, и Юлии Завтур, иллюстратора и художницы. Выставка продлится до 26 апреля включительно. В день открытия вход по регистрации, в остальные дни — свободный. @enter_samara</t>
+  </si>
+  <si>
+    <t>28.01.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16308</t>
+  </si>
+  <si>
+    <t>Атмосфера, которая больше никогда не повторится ✨ Оживили фотографии Куйбышева 1960-х с помощью нейросети, чтобы перенестись в прошлое! @enter_samara</t>
+  </si>
+  <si>
+    <t>27.01.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16307</t>
+  </si>
+  <si>
+    <t>Возможность: Принять участие в весеннем маркете на «Станкозаводе» 28 февраля и 1 марта в центре культуры и отдыха «Станкозавод» состоится весенний маркет. На нем объединятся креативные проекты со всего региона, а сейчас любой желающий может подать заявку на участие. Команда приглашает мастеров, дизайнеров, бренды аксессуаров, декора, косметики и одежды. Прием заявок открыт до 1 февраля включительно. @enter_samara</t>
+  </si>
+  <si>
+    <t>27.01.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16302</t>
+  </si>
+  <si>
+    <t>С 1 февраля фонд «Антон тут рядом» запускает благотворительные валентинки ко Дню влюбленных. В этом году студенты фонда создали валентинки с короткими фразами о чувствах, повседневности и любви. Средства от продажи валентинок направят на поддержку программ помощи людям с аутизмом. Где их можно купить и как проходит акция, рассказываем в новости https://entermedia.io/news/fond-anton-tut-ryadom-zapuskaet-blagotvoritelnye-valentinki-k-14-fevralya/</t>
+  </si>
+  <si>
+    <t>27.01.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16301</t>
+  </si>
+  <si>
+    <t>Цифра дня: Самара попала в топ-10 городов-сладкоежек России Маркетплейс цветов и подарков Flowwow составил рейтинг регионов-сладкоежек, где Самара заняла седьмое место по количеству заказанных десертов. По результатам исследования, за прошедший год самарцы съели 6,5 тонны сладостей ручной работы — это на 38% больше, чем в 2024 году. Одними из самых востребованных стали бенто-торты — всего заказали 2,5 тонны десерта, это на 54% больше прошлогодних показателей. Наименьшей популярностью в городе среди всех десертов пользовались сладкие пироги. Помимо Самары, в топ регионов-сладкоежек вошли Москва (первое место) и Санкт-Петербург (второе место). Екатеринбург расположился на третьей строчке, Казань — на четвертой. Далее следуют Краснодар и Тюмень. Замыкают список Новосибирск, Нижний Новгород и Ростов-на-Дону. @enter_samara</t>
+  </si>
+  <si>
+    <t>27.01.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16296</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет арт-показ фильма «Броненосец “Потемкин”» В эту субботу в кинотеатре «ёкино» покажут культовую ленту советского киноаванграда «Броненосец “Потемкин”» Сергея Эйзенштейна в честь столетия. Фильм будет представлять Мария Владимировна Харикова, искусствовед и участник «Киноартели 1895». Зрительская премьера фильма «Броненосец «Потемкин» состоялась 18 января 1926 года. Тогда фильм стал знаменательным не только для начинающего режиссера Сергея Эйзенштейна, но и для мирового кинематографа. Со временем он был признан «лучшим фильмом всех времен и народов». Будет представлена версия 1976 года, восстановленная на киностудии «Мосфильм» при участии Госфильмофонда СССР и музея С. М. Эйзенштейна под художественным руководством Сергея Юткевича с музыкальным сопровождением Дмитрия Шостаковича. 31 января, 18:00 / Билет: 500 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>27.01.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16295</t>
+  </si>
+  <si>
+    <t>Стало известно, когда запустят электричку из Самары до Уфы Из Самары планируют запустить «Ласточки» до Уфы, это может произойти уже 30 апреля. Технические возможности предусматривают запустить скоростные электрички три раза в неделю — пятницу, субботу и воскресенье.  Сейчас проект находится на финальном согласовании. @enter_samara</t>
+  </si>
+  <si>
+    <t>27.01.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16294</t>
+  </si>
+  <si>
+    <t>#гдеработать Если настроения на работу хватает на 10 минут, пора с этим что-то делать. Например, еще столько же посвятить изучению вакансий в Самаре: — Галерея «Виктория» в поисках финансиста с высшим образованием и опытом работы не менее трех лет. Среди задач — анализ использования денежных средств, составление смет и поддержка бухгалтерии. Предлагают официальное трудоустройство, работу в комфортном офисе в центре города и скидки. Откликнуться; — «Додо Пицца» ищет регионального маркетолога, который займется составлением медиа-планов, переговорами с контрагентами и работой с документооборотом. Предлагают фиксированный график, ДМС, компенсацию оплаты спортивных занятий и не только. Откликнуться; — Ресторан «Ваще огонь» ищет бармена, который будет работать согласно стандартам заведения, принимать товар и заниматься инвентаризацией. Предлагают быстрый карьерный рост, корпоративное питание, развоз на такси и не только. Откликнуться. Если вы хотите, чтобы вашу вакансию опубликовали — пишите нашему редактору Полине Сотниковой @appoluna. В тексте нужно указать позицию, функционал, требования к соискателю и условия работы. @enter_samara</t>
+  </si>
+  <si>
+    <t>27.01.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16293</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет читка рассказов Туве Янссон В пятницу в пространстве «Флэт 31» состоится премьера читки «Зима Муми-тролля» от команды «Просто вслух». Гости услышат историю Туве Янссон о волшебной зиме, неизвестных существах, дружбе, взрослении и надежде. 30 января, 20:30 / Билет: от 800 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>27.01.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16289</t>
+  </si>
+  <si>
+    <t>«Магнит» запустил рамен-бар в магазине на Первомайской Самара вошла в список 11 городов, в которых ритейлер открыл 24 новых заведения в магазинах «у дома». Формат работает по принципу самообслуживания: на автоматизированных витринах представлены разные виды лапши и топпингов — мясо, грибы, сыры, овощи и зелень. Покупатель выбирает компоненты, оплачивает заказ и готовит рамен в специальной раменоварке за несколько минут. Чтобы упростить и ускорить приготовление рамена, на витринах и упаковках размещены инструкции. Кроме рамена, в магазине представлены популярные азиатские прохладительные напитки и десерты. Первая точка в Самаре открылась в «Магните» на Первомайской, 25. Пресс-служба компании показала, как выглядит новый формат — внешний вид заведений может незначительно различаться в зависимости от города. @enter_samara</t>
+  </si>
+  <si>
+    <t>26.01.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16271</t>
+  </si>
+  <si>
+    <t>Аппарат для чтения мыслей еще не придумали, поэтому мы решили прочитать отзывы жителей Самары на популярные музеи. Самые оригинальные ответы — в карточках 💫 @enter_samara</t>
+  </si>
+  <si>
+    <t>26.01.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16270</t>
+  </si>
+  <si>
+    <t>Самара вошла в десятку городов-миллионников по росту цен на новостройки Самара заняла седьмое место среди городов-миллионников России по темпам роста цен на первичном рынке жилья по состоянию на конец декабря. Об этом сообщает РБК со ссылкой на данные федерального агентства «НДВ Супермаркет Недвижимости». Средняя цена квадратного метра в новостройках Самары за год выросла на 10,7% по сравнению с аналогичным периодом 2024 года и достигла 136 700 рублей. По этому показателю город вошел в десятку лидеров среди мегаполисов. Лидером рейтинга стала Москва, где к концу декабря средняя стоимость квадратного метра на первичном рынке увеличилась на 25,5% и составила 643 500 рублей. Второе место занял Санкт-Петербург с ростом на 21,8%, до 350 200 рублей за квадратный метр. @enter_samara</t>
+  </si>
+  <si>
+    <t>26.01.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16269</t>
+  </si>
+  <si>
+    <t>В Самаре пройдут встречи по настольной игре Dungeons &amp; Dragons «Артерия» устраивает сессии по Dungeons &amp; Dragons — настольной ролевой игре в жанре фэнтези, разработанной Гэри Гайгэксом и Дэйвом Арнесоном в 1974 году. Встречи пройдут 31 января и 1 февраля в 16:00. Стоимость участия — 750 рублей. Записаться и узнать подробности можно в сообщениях @arteriagames @enter_samara</t>
+  </si>
+  <si>
+    <t>26.01.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16268</t>
+  </si>
+  <si>
+    <t>Фотограф из Самары выиграла в премии Russian Photo Awards Фотограф Алла Кучерявая приняла участие во Всероссийской премии Russian Photo Awards и выиграла в номинации «Автопортрет» с работой «Сердце». Поздравляем! Всего в конкурсе участвовало 13 814 работы в 27 номинациях. @enter_samara</t>
+  </si>
+  <si>
+    <t>26.01.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16267</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет концерт-встреча с Павлом Тетериным Павел Тетерин — автор-исполнитель, продюсер и музыкант из Самары, который наиболее известен как фронтмен рок-группы Bajinda behind the enemy lines. В эту субботу он выступит на сцене бара-фонотеки «Шум» с полуакустическим камерным концертом. На выступлении можно будет услышать полностью оригинальный материал, большая часть которого никогда не исполнялась живьем. Павел выступит с Екатериной Нестеровой (фортепиано), Ириной Бекпергеновой (перкуссия) и Анжеликой Смолой (бэк-вокал). 31 января, 18:00 / Билет: 1 000 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>26.01.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16266</t>
+  </si>
+  <si>
+    <t>Два самарских ресторана попали в шорт-лист премии Russian Hospitality Awards В финал премии «Russian Hospitality Awards. Рестораны» попало два самарских ресторана — «Ваще Огонь» в номинации «Лучший мясной ресторан» и «Дом Нино» в номинации «Лучший ресторан кавказской кухни». Всего в премии участвовало 518 ресторанов из 56 городов России. Победители станут известны на церемонии награждения 16 марта. @enter_samara</t>
+  </si>
+  <si>
+    <t>26.01.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16264</t>
+  </si>
+  <si>
+    <t>Минус еще одно заведение: В Самаре закрыли бистро «Зозо» Бистро европейской кухни в центре труда и отдыха «Станкозавод» будет работать до 31 января. На месте заведения откроется пространство кейтеринга от Ивана Жуковкина «Ходят слухи». @enter_samara</t>
+  </si>
+  <si>
+    <t>26.01.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16263</t>
+  </si>
+  <si>
+    <t>В Самаре снова изменили расписание переправы через Волгу Теперь первый рейс до Рождествено и Прорана запланирован на 07:00, последний, из Рождествено, на 19:00. Временно место отправления судов из Самары расположили в районе Ленинградского спуска, а купить билеты можно в здании Речного вокзала. @enter_samara</t>
+  </si>
+  <si>
+    <t>26.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16262</t>
+  </si>
+  <si>
+    <t>Самая длинная история любви выглядит так! Самара в сердце навсегда 🤍 @enter_samara</t>
+  </si>
+  <si>
+    <t>23.01.26 19:09</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16260</t>
+  </si>
+  <si>
+    <t>Из самарского цирка сбежал слон, а потом его поймали Не понимаем, какую именно эмоцию надо использовать… @enter_samara</t>
+  </si>
+  <si>
+    <t>23.01.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16259</t>
+  </si>
+  <si>
+    <t>В феврале, пэпэ, в Самаре выступит Ганвест. Фа, ватафа? Клаб-шоу с участием артиста, пэпэ, пройдет в клубе Las Vegas. Шнейне. Оно состоится 27 февраля. Российский и казахстанский рэпер получил известность благодаря трекам «Никотин», «Дурман» и «На рахате». В 2025 году он привлек дополнительное внимание в сети из-за вирусных слов «пэпэ», «шнейне», «фа» и «ватафа», которые начал активно использовать в своей речи и соцсетях. Со временем они стали мемами в русском сегменте интернета. Ссылку на билеты пока не дропнули. Ватафа? Нам тоже плохо @enter_samara</t>
+  </si>
+  <si>
+    <t>23.01.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16250</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Зимние прогулки по Самаре Пока на улице сохраняется морозная погода, смотрим на город в оптике фотографа Александра Носова. @enter_samara</t>
+  </si>
+  <si>
+    <t>23.01.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16247</t>
+  </si>
+  <si>
+    <t>В Самаре комики выступят с шоу «Что у вас случилось?» 7 февраля в Самаре выступят Богдан Лисевский, Лиза Варвара Аранова и Костя Пушкин с программой «Что у вас случилось?». Это юмористическо-терапевтическое шоу, в котором комики обсуждают проблемы со зрителями. Они вызовут по очереди на сцену человека из зала, который согласен обсудить свой запрос. Комики-терапевты совместно со зрителем-пациентом решают его проблему. Концерт пройдет на площадке Дома офицеров. Билет: от 1 000 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>23.01.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16246</t>
+  </si>
+  <si>
+    <t>В «Бутылисте» пройдет своп В это воскресенье, 25 января, в боттлшопе «Бутылист» состоится своп. Гости смогут расхламить гардероб или дом, найти ненужным вещам новых хозяев, а любые понравившиеся вещи бесплатно забрать домой. Принести можно одежду и обувь, аксессуары и украшения, декор и вещи для дома — все в хорошем состоянии. Забирать то, что понравилось и подошло, можно в любых количествах. Вещи можно принести только на мероприятие, заранее принять их у организаторов возможности нет. 25 января, 15:00 — 18:00 / Вход: 300 рублей, всем Татьянам и студентам — бесплатно @enter_samara</t>
+  </si>
+  <si>
+    <t>23.01.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16242</t>
+  </si>
+  <si>
+    <t>В кафе «Пэпэ» состоится детокс-рейв Команда кафе правильного питания вместе с Slim Chic проведет бранч-вечеринку. В программе — DJ-сет от Марины Косяковой и дыхательные практики. Угощать будут спешл-напитками — витаминными детокс-шотами. 25 января, 13:00 — 15:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>23.01.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16241</t>
+  </si>
+  <si>
+    <t>В «Рюмочке» состоится поэтическая читка «Хулиганы» 25 января в баре «Рюмочка» актеры театра «Грань» Роман Пяткин и Василий Радченко погрузят в тексты Высоцкого и поэтов разных эпох — от Маяковского и Есенина до Бориса Рыжего. Гитара Максима Рожкова дополнит вечер. 25 января, 20:00 / Билет: от 1 400 рублей. Забронировать по номеру +7 (964) 980-88-98. @enter_samara</t>
+  </si>
+  <si>
+    <t>23.01.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16239</t>
+  </si>
+  <si>
+    <t>Вы знали, что раньше можно было переправиться до Рождествено на вертолете? В начале 2000-х до села действовала переправа на вертолетах Ми-8. Закрыли ее из-за дороговизны, поэтому нам остается лишь рассматривать архивные фото и удивляться. Кто-то переправлялся так через Волгу? Делитесь воспоминаниями! Источник: ЕЩЕ Самара @enter_samara</t>
+  </si>
+  <si>
+    <t>23.01.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16226</t>
+  </si>
+  <si>
+    <t>Что читали в Самаре 174 года назад: рассказываем о первой городской газете 🗞️ @enter_samara</t>
+  </si>
+  <si>
+    <t>22.01.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16224</t>
+  </si>
+  <si>
+    <t>В Самаре выступит группа «Аффинаж» 26 февраля на площадке «Сигнал» выступит группа из Санкт-Петербурга «Аффинаж». Команда работает в жанре нуар-шансон, который содержит отсылки к множеству жанров поп и рок-музыки. Концерт пройдет в рамках «Не-покой-тура». На нем прозвучат лучшие и новые песни группы. Стоимость билета: от 1 700 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>22.01.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16223</t>
+  </si>
+  <si>
+    <t>Если в эти выходные вы планировали в Тольятти, то рассказываем, чем там можно заняться В субботу в кафе «Тотти» пройдет «Аукцион всякой фигни». Участники могут принести ненужную одежду, аксессуары для дома, безделушки и другие вещи, чтобы выставить их на аукцион. Адрес: Тольятти, ул. Юбилейная, 85Б Мероприятие пройдет 24 января в 20:00. Участие бесплатное. 📷: hawbomzh @enter_samara</t>
+  </si>
+  <si>
+    <t>22.01.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16220</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет концерт музыки XVIII века Самарский Литературный музей проведет концерт «Альтера Музыка» в «Горький центре». Гости услышат русскую и западноевропейскую музыку XVIII века. В репертуаре — Теплов, Бортянский, Тиц, а также Вивальди, Бах и Рамо. Адрес: ул. Куйбышева, 113 25 января, 17:00 / Билет: от 850 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>22.01.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16219</t>
+  </si>
+  <si>
+    <t>«Киномакс» покажет трилогию «Властелин колец» Сеть кинотеатров «Киномакс» покажет трилогию «Властелин колец». Сеансы пройдут в феврале. Трилогия «Властелин колец» рассказывает единую историю Средиземья, где судьба мира зависит от уничтожения Кольца Всевластия. Хоббит Фродо и его спутники отправляются в опасное путешествие к Роковой горе, пока разные народы — эльфы, люди и гномы — объединяются в борьбе с силами тьмы Саурона. Серия фильмов Питера Джексона стала одной из главных киноэпопей XXI века, получив признание критиков и зрителей по всему миру и в общей сложности 17 премий «Оскар». Расписание: • 4 февраля — «Властелин колец: Братство кольца». Билеты; • 11 февраля — «Властелин колец: Две крепости». Билеты; • 18 февраля — «Властелин колец: Возвращение короля». Билеты. @enter_samara</t>
+  </si>
+  <si>
+    <t>22.01.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16218</t>
+  </si>
+  <si>
+    <t>«Театральный поезд» привезет лучшие спектакли в Самару В этом году Союз театральных деятелей России отмечает свой 150-летний юбилей масштабным всероссийским проектом «Театральный поезд». В мае два поезда — из Владивостока и Севастополя — отправятся в театральное путешествие в Москву. На каждом этапе маршрута поезда будут останавливаться в различных городах, в том числе и в Самару. В 43 городах пройдут фестивали с показами лучших спектаклей разных жанров: драмы, оперы, балета и кукольного театра. Также запланированы образовательные мероприятия, мастер-классы и творческие встречи для зрителей. Когда поезд приедет в Самару и программа, пока неизвестно. @enter_samara</t>
+  </si>
+  <si>
+    <t>22.01.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16217</t>
+  </si>
+  <si>
+    <t>В «Волжайне» состоится гостевая смена бара «Кутеж» 23 и 24 января в баре на «Станкозаводе» пройдет гостевая смена гусарского бара «Кутеж». Команды готовят специальную коктейльную карту и танцы под диджей-сеты Shaman, Gabiiseven и Cartakaman. Конферансье вечера станет Евгений Козаченко. @enter_samara</t>
+  </si>
+  <si>
+    <t>22.01.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16216</t>
+  </si>
+  <si>
+    <t>В Музее Модерна расскажут о сладостях прошлого В субботу в Музее Модерна состоится экскурсия по выставке «Конфетный этикет» Выставка представляет частное собрание конфетного этикета и кондитерской упаковки самарских производителей Марины Эриковны Целиной. Это жестяные банки из-под печенья, какао и конфет, картонные коробки, рекламные объявления и вкладыши в продукцию, а также многочисленные конфетные этикеты, которые охватывают историю производства на протяжении всего ХХ века. Экскурсовод: Елена Жидкова, куратор выставки. 24 января, 13:00 / Билет: 300 рублей. Количество мест ограничено. @enter_samara</t>
+  </si>
+  <si>
+    <t>22.01.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16215</t>
+  </si>
+  <si>
+    <t>В Skuratov Coffee расскажут, как правильно заваривать дрипы В эту субботу в кофейне на ул. Максима Горького, 129 состоится мастер-класс по завариванию кофе в дрип-пакетах. Обсудят все тонкости и разберутся, есть ли они вообще. Участники заварят разное зерно и найдут отличия во вкусе. Ставьте реакцию, если бы этот мастер-класс не помешал сегодня утром ☕️ 24 января, 16:00 и 18:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>22.01.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16214</t>
+  </si>
+  <si>
+    <t>Если вы пропустили, на улицах Самары демонтируют барельефы «Куйбышевец» Причина демонтажа — жалоба самарского активиста Дмитрия Гуренкова на барельефы, которые не были согласованы с администрацией города. В своем обращении он утверждает, что объекты провокационны. Ранее он высказывался против установки фигурок «шлетунов» в городе. Интересно, приведет ли этот случай к уничтожению других объектов стрит-арта. Делитесь мыслями в комментариях! 📷: Street art hunter Samara @enter_samara</t>
+  </si>
+  <si>
+    <t>21.01.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16213</t>
+  </si>
+  <si>
+    <t>В Самаре открыли еще один каток Сегодня на набережной у Некрасовского спуска открыли новый каток. Он работает каждый день, кроме понедельника и периода с 7 до 11 утра: в это время проводится заливка льда. Каток освещен, а пункт проката коньков имеется. 📷: Иван Носков @enter_samara</t>
+  </si>
+  <si>
+    <t>21.01.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16212</t>
+  </si>
+  <si>
+    <t>В «Проливошной» состоится театральная встреча Завтра команда «Слово за слово» выступит с читкой «В дороге» в гастробаре «Проливошная». Они собрали истории из такси, автобусов, поездов и самолетов, которые прислали зрители. 22 января, 19:30 / Вход по свободному донату @enter_samara</t>
+  </si>
+  <si>
+    <t>21.01.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16209</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет арт-показ фильма Дэвида Линча «Шоссе в никуда» В эти выходные в кинотеатре «ёкино» пройдет спецпоказ фильма «Шоссе в никуда» к 80-летию режиссера Дэвида Линча. Это седьмой полнометражный фильм Дэвида Линча, признанный одной из самых сложных кинематографических головоломок XX века. С момента выхода картины появилось множество интерпретаций сюжета и попыток разгадать происходящее на экране. Саундтрек к фильму создали Анджело Бадаламенти, Трент Резнор (Nine Inch Nails), Билли Корган (Smashing Pumpkins) и не только. Показ пройдет на языке оригинала с субтитрами. Фильм представит и обсудит историк кино и поп-культуры Ярослав Левин. 24 января, 18:00 / Билет: 500 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>21.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16208</t>
+  </si>
+  <si>
+    <t>В Самаре стартовал отбор общественных пространств, которые благоустроят в 2027 году До 2 февраля жители Самары могут выбрать одну из 72 территорий в любом из районов города для благоустройства. На основе поступивших выберут 20 объектов, которые вынесут на рейтинговое голосование. Территории, набравшие наибольшее число голосов, преобразятся в 2027 году. Дизайн-проекты представят жителям районов и доработают с учетом их пожеланий и предложений. Полный список пространств, участвующих в отборе, доступен по ссылке. Проголосовать можно по по номеру +7 (846) 266-54-54. @enter_samara</t>
+  </si>
+  <si>
+    <t>21.01.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16207</t>
+  </si>
+  <si>
+    <t>Инструкция: Как помочь бездомным животным в сильные холода В Самаре начинаются сильные морозы, и это самый опасный сезон для бездомных животных. Холод, голод и хронический недосып могут стать для них смертельными. Почти всегда рядом оказывается человек, который может помочь хвостатым горожанам, даже если у него нет опыта. Как распознать переохлаждение у животных, оказать первую помощь и сделать это безопасно, редакция Enter узнала у экспертов. Читайте и помогайте грамотно! https://entermedia.io/city/instruktsiya-kak-pomoch-bezdomnym-zhivotnym-v-silnye-holoda/</t>
+  </si>
+  <si>
+    <t>21.01.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16206</t>
+  </si>
+  <si>
+    <t>Усадьбу семьи Аксаковых признали объектом культурного наследия Объектами культурного наследия регионального значения признали некрополь семьи самарского губернатора Григория Аксакова, дворянскую усадьбу Страхово, включая фундамент дома и хозяйственные постройки, парк и церковь, расположенные вблизи усадьбы. Они расположены в селе Страхово в Борском районе, и были основаны в 1749 году. От самой усадьбы остались руины. О реставрации этого места новостей пока нет: статус ОКН защищает его от сноса и несанкционированных работ. 📷: Екатерина Мишанина @enter_samara</t>
+  </si>
+  <si>
+    <t>21.01.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16205</t>
+  </si>
+  <si>
+    <t>Возможность: Присоединиться к лаборатории по созданию пьесы с незрячими подростками от театра «СамАрт» Театр «СамАрт» и одиннадцатиклассники из самарской школы-интерната №17 для детей с нарушением зрения пишут пьесу на основе оригинального «живого» текста в рамках лаборатории «Точки контакта». Участники лаборатории отвечают на вопрос, каково это — оставаться собой, когда мир вокруг яркий и требовательный? Можно ли сохранить свою индивидуальность и при этом быть в гармонии с окружающим? Чтобы присоединиться к проекту, пишите @averyanova_ekaterina @enter_samara</t>
+  </si>
+  <si>
+    <t>21.01.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16204</t>
+  </si>
+  <si>
+    <t>В Самаре запустили шеринг снегокатов Шеринговый сервис снегокатов «Кашалот» запустили в восьми локациях в Самаре. Их можно найти на площади Куйбышева, Набережной, в парке Гагарина, Молодежном парке и не только. А мы только забыли о самокатах… @enter_samara</t>
+  </si>
+  <si>
+    <t>21.01.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16203</t>
+  </si>
+  <si>
+    <t>В России в рамках диспансеризации по ОМС женщинам начали делать анализ на вирус папилломы человека. Он помогает выявить опасные типы ВПЧ, которые могут привести к раку шейки матки, даже если симптомов нет https://entermedia.io/news/v-rossii-analiz-na-vpch-vklyuchili-v-dispanserizatsiyu-po-oms/</t>
+  </si>
+  <si>
+    <t>21.01.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16193</t>
+  </si>
+  <si>
+    <t>Куда пойти с ноутбуком в Самаре: рассказываем о локациях для фрилансеров и студентов 💻 @enter_samara</t>
+  </si>
+  <si>
+    <t>20.01.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16192</t>
+  </si>
+  <si>
+    <t>В эту пятницу в Самаре состоится вечеринка от промо-группы B4 В «Вечно молодом» состоится вечеринка PROTECT THE UNDERGROUND II — напоминание о важности электронной танцевальной музыки и поддержки андерграудной сцены. Прозвучат такие жанры как TECHNO, ELECTRO, BREAKBEAT, UK. За пультом — DINA, MAD1KILLA, AJIN и FESO. 23 января, 22:00 / Вход свободный 📷: @tjan98 @enter_samara</t>
+  </si>
+  <si>
+    <t>20.01.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16191</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет концерт группы «Электролюбовь» В книжном магазине «Зеленая дама» выступит группа «Электролюбовь». Это психоделический гаражный лоу-фай из Самары. Их музыка — намеренно сырые аранжировки и гитарные соло, растягивающиеся как пленка в перегретом магнитофоне, а тексты балансируют между абстракцией и исповедью. 25 января, 18:00 / Вход по свободному донату @enter_samara</t>
+  </si>
+  <si>
+    <t>20.01.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16190</t>
+  </si>
+  <si>
+    <t>Цифра дня: Сколько катков работает в Самаре По данным Самарастат, этой зимой в Самаре работают 108 катков. Самый большой находится на площади Куйбышева, его площадь — около 2,5 тыс. кв. метров. А еще катки заливают во дворах, у школ, в парках и скверах. Полной картой поделилась Администрация Самарской области, найти ближайший к себе каток можно по ссылке. @enter_samara</t>
+  </si>
+  <si>
+    <t>20.01.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16189</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет лекция об инди-музыке 2010-х В пятницу, 23 января, в пространстве «Флэт 31» состоится лекция об инди-музыке 2010-х. Гости узнают о фестивале «Пикник Афиши», хипстерах, моде, литературе и отечественном инди-роке. Будут упомянуты такие исполнители как Mujuice, Motorama, «Самое Большое Простое Число», Pompeya, Tesla Boy, The Retuses, «Пасош» и многие другие. Лекцию прочитает Алексей Тилли, независимый журналист и исследователь культуры. 23 января, 19:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>20.01.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16188</t>
+  </si>
+  <si>
+    <t>#гдеработать Пока вы то-се, там-сям, туда-сюда, у нас тут уже новая подборка интересных вакансий в Самаре: — Компания Masterfabrik в поисках операционного менеджера, который будет координировать внутренние процессы, общаться с клиентами и вести учет продаж. Предлагают полный рабочий день с гибким графиком в комфортном офисе в историческом центре города. Откликнуться в сообщениях @anstsl; — Гастробар «Проливошная» в поисках бармена, который любит общаться с гостями и будет заинтересован в жизни заведения. Команда готова рассмотреть как кандидатов с опытом, так и обучить новичков. Предлагают почасовую ставку, официальное трудоустройство. Откликнуться в сообщениях @Krisssss1234; — Магазин «Все другое» ищет продавца-консультанта без обязательного опыта, но с коммуникативными навыками. Предлагают сменный график, корпоративные скидки и оплачиваемую стажировку. Откликнуться в личных сообщениях @Sergey_saraev. Если вы хотите, чтобы вашу вакансию опубликовали — пишите нашему редактору Полине Сотниковой @appoluna. В тексте нужно указать позицию, функционал, требования к соискателю и условия работы. @enter_samara</t>
+  </si>
+  <si>
+    <t>20.01.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16187</t>
+  </si>
+  <si>
+    <t>Это шанс: Резиденция в Португалии, национальный гастрономический конкурс и другое Возвращаем рубрику с самыми интересными возможностями, грантами и конкурсами. В первом выпуске года автор Telegram-канала «ПОТОК» Лада Поздеева рассказывает, как бесплатно съездить на стажировку во Францию или пожить в Португалии, создать самую большую мозаику в Москве и стать лучшим молодым шефом России. Осталось только изучить условия и заявить о себе https://entermedia.io/city/eto-shans-rezidentsiya-v-portugalii-natsionalnyj-gastronomicheskij-konkurs-i-drugoe/</t>
+  </si>
+  <si>
+    <t>20.01.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16183</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет показ анимационного фильма «Яйцо ангела» 22 января в кинотеатре «Киномакс» состоится показ культового аниме Мамору Осии «Яйцо ангела». По сюжету в мире фантазий, тьмы и теней девочка ждет, что из яйца появится ангел. Однажды она встречает загадочного человека — он ищет птицу, которую видел во сне. Они общаются без слов, и в тишине рождается доверие — хрупкое, как скорлупа, которая вот-вот треснет. Аниме покажут в 4К реставрации и дубляже Reanimedia. Показ начнется в 17:30. Стоимость билета — от 410 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>20.01.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16173</t>
+  </si>
+  <si>
+    <t>Это было легендарно! Поддаемся ностальгии, чтобы вспомнить, каким был 2016 год в Самаре 💫 @enter_samara</t>
+  </si>
+  <si>
+    <t>19.01.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16168</t>
+  </si>
+  <si>
+    <t>NUR NOW x T2: Как выставка «Страна. Связь. Технологии» знакомит нас с медиаартом в городах России В семи городах России проходит (а в Самаре уже прошла) выставка цифрового искусства NUR NOW x T2 «Страна. Связь. Технологии». Это совместный проект фестиваля НУР и мобильного оператора Т2, который объединил художников со всего мира и через язык цифрового искусства исследовал связь культуры, традиций и современных технологий. Редакция Enter узнала подробности о выставке и пообщалась с ее куратором Николаем Красильниковым и Евгенией Мусиной, креативным директором студии formate, а также с руководителем департамента маркетинга макрорегиона «Волга» Т2 Юлией Соколовой. Рассказываем, в чем особенности концепции и каким образом отбирались художники. https://entermedia.io/weekend/nur-now-x-t2-kak-vystavka-strana-svyaz-tehnologii-znakomit-nas-s-mediaartom-v-gorodah-rossii/</t>
+  </si>
+  <si>
+    <t>19.01.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16167</t>
+  </si>
+  <si>
+    <t>В Самаре выступит Thomas Mraz Концерт пройдет в рамках тура, посвященного 10-летию альбома «May 13». Thomas Mraz — российский рэпер, певец и продюсер, ранее участник творческого объединения Dopeclvb. В 2016-2017 годы сотрудничал с лейблом Booking Machine, выпустил совместные треки, включая «Stereocoma», и дебютный альбом «May 13» — проект с участием Boulevard Depo, LSP и Pharaoh. В него вошли «Rolling Stoner», «Gloucoma», «Houston» и другие хиты. Концерт пройдет 14 апреля в «Сигнале». Артист исполнит старые треки и представит новый материал, который выйдет во время ожидания тура. Билеты стоят от 1 600 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>19.01.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16166</t>
+  </si>
+  <si>
+    <t>С 1 марта для пассажиров самолетов в России начнут действовать новые правила. Авиакомпании обязали заранее и подробно рассказывать об условиях перелета, возврате билетов и правах пассажиров, а также по-новому урегулировали вопросы задержек рейсов https://entermedia.io/news/s-1-marta-v-rossii-izmenyatsya-pravila-aviapereletov/</t>
+  </si>
+  <si>
+    <t>19.01.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16162</t>
+  </si>
+  <si>
+    <t>В баре «Шум. Пустой оркестр» пройдет киновечер В баре-фонотеке состоится кинопоказ фильма «Боб Дилан: Никому не известный» Джеймса Мэнголда с Тимоти Шаламе в главной роли. Это биографическая драма о карьере музыканта и поиске нового звучания. 25 января, 19:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>19.01.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16161</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет большой сольный концерт группы TARAXACUM TARAXACUM — это самарский фольклор-коллектив, который исполняет народную музыку в экспериментальной аранжировке. 21 февраля состоится большой сольный концерт на площадке «Флэт 31». Билеты стоят от 900 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>19.01.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16160</t>
+  </si>
+  <si>
+    <t>Цифра дня: Сколько километров трамвайных путей отремонтируют в Самаре в 2026 году В Самаре отремонтируют более 5 км трамвайных путей в этом году. Капитальные работы запланированы на двух участках улицы Ново-Садовой: от Ново-Вокзальной до кольца ТЦ «Апельсин» и от ТЦ «Апельсин» до улицы Гастелло. Также трамвайные пути обновят на 15 перекрестках: — пр. Ленина — Осипенко; — пр. Ленина — ул. Челюскинцев; — ул. Ташкентская — ул. Стара-Загора; — ул. Советской Армии — ул. Антонова-Овсеенко; — пр. Карла Маркса — ул. Ново-Вокзальная; — пр. Кирова — ул. Ставропольская; — ул. Вольская — ул. 22-го Партсъезда; — ул. Свободы — ул. 22-го Партсъезда; — ул. Промышленности — ул. Советской Армии; — ул. Алма-Атинская — пр. Металлургов; — ул. Победы — ул. 22-го Партсъезда; — ул. Аэродромная — ул. Авроры; — ул. Красноармейская — ул. Агибалова; — ул. Стара-Загора — ул. Ново-Вокзальная; — ул. Пензенская — ул. Владимирская. @enter_samara</t>
+  </si>
+  <si>
+    <t>19.01.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16159</t>
+  </si>
+  <si>
+    <t>В «Гостиной» пройдет мастер-класс по керамике 28 января в творческом пространстве «Гостиная» пройдет урок по базовым навыкам ручной лепки из глины. Его проведет керамистка Анна Толстова, основательница бренда Fairy Airy. Участники смогут создать изделия для уюта своего дома или в подарок — тарелочки для украшений и благовоний или подсвечники. На фоне будет играть первая часть «Шрека» 28 января, 19:00 / Участие: 2 800 рублей. В стоимость входят все материалы, чаепитие, два обжига и глазуровка мастером. Адрес: ул, Ленинградская, 58. @enter_samara</t>
+  </si>
+  <si>
+    <t>19.01.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16152</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Хрустальные скалы Девьей горы и Молодецкого кургана Одна из самых популярных туристических локаций этой зимой. Автор фотографий: Валентина Самойлова @enter_samara</t>
+  </si>
+  <si>
+    <t>19.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16151</t>
+  </si>
+  <si>
+    <t>Подслушано в Самаре: рассказываем о локальных музыкантах, которые раздают стиль 🎧 @enter_samara</t>
+  </si>
+  <si>
+    <t>17.01.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16146</t>
+  </si>
+  <si>
+    <t>#наразведке: Сегодня редакция Enter Самара побывала на гостевой смене Frenchie Cafe в бистро La Volte Frenchie Cafe — это французское кафе из Екатеринбурга. Команда представила спешл-меню. Попробовали блины с мясом и соусом из белых грибов — сытные, с большим количеством соуса и начинки, и пончики с соленой карамелью: они получились воздушными и сбалансированными по вкусу. Также в меню крок мадам и драники с окороком. Спешлы подают до завтра, с 9:00 до 16:00. @enter_samara</t>
+  </si>
+  <si>
+    <t>16.01.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16145</t>
+  </si>
+  <si>
+    <t>К началу весны планируют ввести безвизовый режим между Россией и Саудовской Аравией Об этом сообщил директор департамента многостороннего экономического сотрудничества и специальных проектов Минэкономразвития Никита Кондратьев в комментарии «РИА Новости». Ориентировочное время запуска программы назначено на конец февраля или начало марта 2026 года. На все внутренние процедуры дается 90 дней. @enter_samara</t>
+  </si>
+  <si>
+    <t>16.01.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16144</t>
+  </si>
+  <si>
+    <t>The Hatters выступят в Самаре в рамках юбилейного тура 17 апреля в Самаре пройдет концерт группы The Hatters. Выступление состоится в МТЛ «Арена» и станет частью большого тура, приуроченного к 10-летию коллектива. The Hatters — петербургская группа, основанная в 2016 году, работающая на стыке фолк-рока, панка и альтернативной музыки. За время существования коллектив выпустил несколько студийных альбомов и EP, включая «Forte &amp; Piano», «Golden Hits» и «По ходу люблю», а также получил широкую известность благодаря концертной активности и участию в крупных фестивалях. Билеты на концерт стоят от 2 800 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>16.01.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16142</t>
+  </si>
+  <si>
+    <t>В баре «Волжский хват» состоится вечеринка «КОНТРОЛЬ Х РАСПАД» В баре на ул. Галактионовской, 40 пройдет вечеринка локальных диджеев с саппортом из Сибири. В лайн-апе ILIСH &amp; PODUMAESH, TUX &amp; SENDAII, LOLA FEMM, CEEPLAYA &amp; BRUSTO, VHQ CRYYYSTAL, NULLHUMAN и VHQ CASTLES. 17 января, 21:00 / Билет: от 500 рублей 📷: @hes_tx @enter_samara</t>
+  </si>
+  <si>
+    <t>16.01.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16141</t>
+  </si>
+  <si>
+    <t>В культурном центре «ЗИМ Галерея» пройдет лекция «Архитектура Самары: от губернского города до областного центра» Лекция приурочена к 175-летию Самарской губернии. Ее прочитает историк архитектуры и градозащитник Армен Арутюнов. Он расскажет, как менялся облик Самары в 1851–2026 годах, и какие произведения создавали зодчие в прошлом и настоящем — от дома Макке и Дворянского собрания до нового Дворца спорта. 18 января 16:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>16.01.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16140</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет концерт «Лампабикт» «Лампабикт» — современный менестрель, исполняющий надрывную инди-музыку с фолковыми вкраплениями, лиричными сюжетами и аккуратно сплетенными друг с другом словами. В рамках большого тура артист презентует новый альбом. Он выступит на площадке «Куйбышев» 19 февраля. Билеты: от 3 200 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>16.01.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16138</t>
+  </si>
+  <si>
+    <t>У элеватора планируют построить новые жилые дома Несколько малоэтажных домов могут появиться по адресу ул. Алексея Толстого, 8. Мастер-план домов уже одобрен, но застройщикам требуется рассмотреть транспортные и пешеходные связи. Проектировщик взаимодействовал с государственной инспекцией по охране культурных объектов и получил согласование на архитектурные решения и высотные характеристики. Кроме того, здесь уже провели археологическое обследование и согласовали сохранность объектов культурного наследия, расположенных рядом. Как вам проект? ❤️‍🔥 — нравится! 🙈 — выглядит плохо 📷: Министерство градостроительной политики @enter_samara</t>
+  </si>
+  <si>
+    <t>16.01.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16137</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет лекция-квартирник о благотворительности и музыке Сегодня, 16 января, в пространстве «Флэт 31» состоится лекция-квартирник медиатора Бориса Чиркова. Он расскажет о благотворительности и рок-музыкантах. О концертах и фестивалях, которые проводились и проводятся с целью помочь. 16 января, 19:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>16.01.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16136</t>
+  </si>
+  <si>
+    <t>Почти половину исторического поселения Самары могут отдать под застройку До 1 июня 2026 года в Самаре разработают регламент исторического поселения, чтобы создать единые правила для застройки, учитывая противоречия между зонами охраны и правилами землепользования. Под застройку могут отдать более 40% территории, сочетая сохранение ОКН и реновацию, с фокусом на «ступенчатую» этажность и привлечение инвесторов для комплексного строительства и восстановления объектов культурного наследия. Напомним, что в феврале 2025 года в Самаре утвердили границы исторического поселения. Внутри этой зоны запрещено сносить объекты культурного наследия. В нее вошла территория от улицы Григория Засекина вдоль берега Волги до второй очереди набережной, улиц Галактионовской, Вилоновской и Красноармейской до железнодорожного вокзала, улицы Льва Толстого, Братьев Коростелевых, Ленинградской, Самарской, Пионерской, Комсомольской, Фрунзе и Хлебной площади. Источник: ВолгаНьюс 📷: @nosov_photo @enter_samara</t>
+  </si>
+  <si>
+    <t>16.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16135</t>
+  </si>
+  <si>
+    <t>Вам сюда надо: в Самаре собрались цифровые художники со всего мира, чтобы показать, как современные технологии становятся общим языком обмена ценностями и смыслами На выставке цифрового искусства NUR NOW х T2 «Страна. Связь. Технологии» представлено более 130 работ в 14 залах площадью свыше 1 400 квадратных метров. Технологии стали общим языком, объединяющим страны, города и культуры — убедиться в этом можно до 18 января на площадке «Россия — моя история» на ул. Красноармейской, 131. @enter_samara</t>
+  </si>
+  <si>
+    <t>15.01.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16134</t>
+  </si>
+  <si>
+    <t>Возможность: Провести собственное мероприятие в боттлшопе «Бутылист» Команда магазина «Бутылист» запускает open call на проведение событий в стенах их пространства. До 31 января любой желающий может оставить заявку на проведение киноклуба, театральных читок, свопов и не только. Рассказать о событии можно в сообщениях канала «Бутылиста». @enter_samara</t>
+  </si>
+  <si>
+    <t>15.01.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16132</t>
+  </si>
+  <si>
+    <t>В Самаре начали снос аварийных домов Сейчас в городе сносят 17 зданий, которые ранее объявили аварийными и расселили. Они находятся на улицах Советской Армии, Каховской, Олимпийской, Пугачевской, Бобруйской, Никитинской, Вятской, Водников, Некрасовской, улице Максима Горького, переулке Ташкентском и в квартале №1 поселка Мехзавод. В администрации города уточняют, что освобожденные из-под аварийных домов земельные участки пополнят муниципальный земельный фонд и могут быть использованы для строительства нового жилья, создания социальной инфраструктуры или новых общественных пространств. @enter_samara</t>
+  </si>
+  <si>
+    <t>15.01.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16131</t>
+  </si>
+  <si>
+    <t>Показываем красивое: Новый самарский мерч Команда креативного продакшена ONAMANIT представила новое худи «Самара». На нем изображено название любимого города и вышито сердце. Такое худи обойдется в 7 800 рублей, а найти можно в центре труда и отдыха «Станкозавод». @enter_samara</t>
+  </si>
+  <si>
+    <t>15.01.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16130</t>
+  </si>
+  <si>
+    <t>В Самаре состоится благотворительный литературный стендап В культурном центре «ЗИМ Галерея» состоится благотворительный литературный стендап. Участники услышат произведения классической литературы и смогут выйти к микрофону — есть несколько мест для чтецов. Все собранные средства будут направлены в благотворительный фонд «ЕВИТА». 23 января, 18:00 / Вход: 1 000 рублей. Телефон для справок + 7 (917) 161-97-40 @enter_samara</t>
+  </si>
+  <si>
+    <t>15.01.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16129</t>
+  </si>
+  <si>
+    <t>Автобусу до аэропорта в Самаре добавили еще одну остановку Автобус №222 до аэропорта Курумоч теперь делает еще одну остановку у станции метро «Московская». Напомним, что на линии вышли 10 автобусов с кондиционерами, мягкими креслами, нишами для ручной клади и багажными отделениями. Интервалы движения: 1 час днем и 2–2,5 часа ночью. Стоимость проезда составляет 147 рубля, провоз багажа — 22 рубля. @enter_samara</t>
+  </si>
+  <si>
+    <t>15.01.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16125</t>
+  </si>
+  <si>
+    <t>Если вы вдруг еще не видели финал «Очень странных дел», в эти выходные его можно будет посмотреть в кинотеатрах В кинотеатре «Синема 5» покажут финальный эпизод сериала «Очень странные дела». Сеансы пройдут 17 и 18 января. Стоимость билетов начинается от 520 рублей. Отзывы о заключительном эпизоде разделились: критики в целом дали сезону положительные оценки (около 82% на Rotten Tomatoes), но зрители восприняли финал гораздо прохладнее А если уже все посмотрели, рассказывайте, как вам финал? 🔥 — Мне понравилось 💔 — Не понравилось, но есть хорошие моменты 🙈 — Разочарование @enter_samara</t>
+  </si>
+  <si>
+    <t>15.01.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16124</t>
+  </si>
+  <si>
+    <t>Wildberries подключила все пункты выдачи заказов в России к сервису WB Track. Клиенты могут отправлять посылки друг другу через мобильное приложение или прямо в ПВЗ https://entermedia.io/news/wildberries-podklyuchila-vse-punkty-vydachi-v-rossii-k-servisu-otpravki-posylok-mezhdu-klientami-wb-track/</t>
+  </si>
+  <si>
+    <t>15.01.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16114</t>
+  </si>
+  <si>
+    <t>Что нового произойдет в Самаре в 2026 году: об изменениях и открытиях рассказываем в карточках 🚀</t>
+  </si>
+  <si>
+    <t>14.01.26 16:52</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16113</t>
+  </si>
+  <si>
+    <t>UPD: Госдепартамент США приостановил оформление только иммиграционных виз для граждан 75 стран. Неиммиграционные визы это решение не затрагивает</t>
+  </si>
+  <si>
+    <t>14.01.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16112</t>
+  </si>
+  <si>
+    <t>США временно приостанавливают оформление виз для граждан 75 стран, в том числе России. Ограничения вводят на время пересмотра процедур проверки заявителей https://entermedia.io/news/ssha-priostanavlivaet-oformlenie-viz-dlya-grazhdan-75-stran-vklyuchaya-rossiyu/</t>
+  </si>
+  <si>
+    <t>14.01.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16111</t>
+  </si>
+  <si>
+    <t>Следующие длинные выходные ждут жителей Самары в феврале Длинные выходные будут в честь Дня защитника Отечества. Отдыхать будет три дня подряд — с 21 по 23 февраля, начиная с субботы и заканчивая понедельником. Стоит отметить, что в 2026 году в Самарской области запланировано семь сокращенных рабочих недель. Все они будут приурочены к общероссийским праздникам. @enter_samara</t>
+  </si>
+  <si>
+    <t>14.01.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16110</t>
+  </si>
+  <si>
+    <t>В Самаре проходит реставрация Монастырских ворот На этой неделе на улице Осипенко начали реставрировать Монастырские ворота 1863 года постройки. До 1923 года они служили входом в Никольский мужской монастырь. @enter_samara</t>
+  </si>
+  <si>
+    <t>14.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16109</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет поэтический моноспектакль «Честно» 20 января поэтический чтец Ani Aspeti представит моноспектакль-исповедь «Честно» на площадке ДК Железнодорожников. По сюжету главный герой проходит внутренний путь от рождения до зрелости, осмысляя свой опыт и приглашая зрителя к откровенному разговору. 20 января, 19:00 / Билет: от 2 000 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>14.01.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16108</t>
+  </si>
+  <si>
+    <t>«Волжский хват» отметит третий День рождения 31 января бар «Волжский хват» отметит третий День рождения вечеринкой. В лайн-апе RLGN, BASSDUMA, s.f.r.v., Lola femm, Timerbai и Criminal tempo. Начало в 22:00. Билет: от 700 рублей. 📸: Света Брайко @enter_samara</t>
+  </si>
+  <si>
+    <t>14.01.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16107</t>
+  </si>
+  <si>
+    <t>В «Заварке» прочитают воспоминания жителей, соседей и гостей дома Маштакова В пятницу актеры театра «Грань» Роман Пяткин и Василий Радченко представят читку воспоминаний в сопровождении гитариста Максима Рожкова. Гости услышат истории, собранные во время подготовки выставки «Время выдержки: Дом Маштакова. 1/125 секунды» и проекта «По соседству». Во время читки раскроются необычные факты, связанные с историей здания, а также подлинные эмоции, чувства и переживания его обитателей. 23 января, 19:00 / Билет: 700 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>14.01.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16103</t>
+  </si>
+  <si>
+    <t>На улицах Самары нашли новый стрит-арт Это «Куйбышевец» — игрушка-робот, которую делали на ЦСКБ Прогресс с 1979 по 1991 год. Объемные панно с игрушкой можно найти на улицах Арцыбушевской, 175, Мориса Тореза, 33, Челюскинцев, 1, в Сквере 21 армии и по другим адресам. Источник: Street art hunter Samara @enter_samara</t>
+  </si>
+  <si>
+    <t>14.01.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16102</t>
+  </si>
+  <si>
+    <t>Минус еще одно заведение: В Самаре закрылся ресторан «Джонни Ву» По информации из социальных сетей паназиатского ресторана, он прекратил работу 12 января. Откроется ли на его месте что-то новое, пока неизвестно. @enter_samara</t>
+  </si>
+  <si>
+    <t>14.01.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16098</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет арт-показ фильма «Марти Великолепный» 17 января в кинотеатре «ёкино» пройдет арт-показ фильма «Марти Великолепный». Это американская спортивная драма режиссера Джоша Сафди. Главные роли в фильме исполнили Тимоти Шаламе и Гвинет Пэлтроу, а также снялся Tyler, The Creator. «Марти Великолепный» рассказывает историю амбициозного молодого игрока в настольный теннис Марти Маузера, который стремится стать мировой звездой, преодолевая трудности и собственную одержимость. Картина вдохновлена жизнью реального американского чемпиона Марти Рейсмана и показывает путь героя к успеху — его страсть к игре и высокую цену, которую спортсмен платит за мечту. Показ пройдет на языке оригинала с русскими субтитрами. После него состоится обсуждение с Алией Хузягалеевой — автором киносообщества Chacun son cinema. 17 января, 18:00 / Билет: 500 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>14.01.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16091</t>
+  </si>
+  <si>
+    <t>13 января 1851 года Самара стала центром губернии. О том, как это происходило, и каким был город 175 лет назад, рассказываем в карточках! @enter_samara</t>
+  </si>
+  <si>
+    <t>13.01.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16084</t>
+  </si>
+  <si>
+    <t>В Самаре пройдет повторный показ фильма о Безымянке 14 января в пространстве «ЦЕХ» центра труда и отдыха «Станкозавод» состоится презентация фильма «Безымянка. В поисках Имени». В нем историк Леонид Копылов и писатель Андрей Олех исследуют ускользающую фактуру легендарного рабочего района Самары, рассуждая о его прошлом и туманном будущем. Просмотр завершится обменом вопросами и ответами. Презентацию фильма проведет Леонид Копылов и Андрей Олех. 14 января, 19:00 / Вход свободный  @enter_samara</t>
+  </si>
+  <si>
+    <t>13.01.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16080</t>
+  </si>
+  <si>
+    <t>В самарских кинотетрах покажут фильм «Аватар: Пламя и пепел» 15 января в кинотеатрах Самары начнут показывать фильм «Аватар: Пламя и пепел». Продажа билетов на сеансы уже открыта. Сюжет фильма разворачивается вокруг Джейка Салли, Нейтири и их детей, которым приходится пережить смерть Нетейама и вновь столкнуться с растущим противостоянием с корпорацией RDA и новым враждебным кланом на’ви во главе с Варангом на Пандоре. В мировом прокате картина собрала более 1,23 млрд долларов. Отзывы критиков и зрителей смешанные: визуальные эффекты и мир Пандоры хвалят, но отмечают, что сюжет кажется повторением предыдущих частей — на Rotten Tomatoes рейтинг держится примерно 66%. Билеты можно купить в сетях «Киномакс», «Синема 5», «Алмаз Синема», «Мягкий кинотеатр» и не только. @enter_samara</t>
+  </si>
+  <si>
+    <t>13.01.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16075</t>
+  </si>
+  <si>
+    <t>В бистро La Volte пройдет гостевая смена Frenchie Cafe В эти выходные, 17 и 18 января, в европейское бистро La Volte приедет команда Frenchie Cafe из Екатеринбурга. Спешл-меню можно будет попробовать с 9:00 до 16:00. Будут подавать: — Крок мадам; — Блины с мясом и соусом из белых грибов; — Круассан с лососем и гуакамоле; — Драники с окороком; — Пончики с соленой карамелью. @enter_samara</t>
+  </si>
+  <si>
+    <t>13.01.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16074</t>
+  </si>
+  <si>
+    <t>С 1 марта 2026 года онлайн-сервисам запретят автоматически списывать деньги за подписки без явного согласия пользователя. Компании также должны будут упростить отмену подписок https://entermedia.io/news/s-1-marta-servisam-zapretyat-spisyvat-dengi-za-podpiski-bez-soglasiya-polzovatelya/</t>
+  </si>
+  <si>
+    <t>13.01.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16073</t>
+  </si>
+  <si>
+    <t>#гдеработать Новый год — новая подборка интересных вакансий в Самаре. Если вы давно планировали поменять место работы, то это ваш шанс! — Галерея «Виктория» в поисках специалистов в книжный магазин, которые интересуются литературой и готовы помочь гостям галереи с выбором книг. Предлагают конкурентную зарплату, скидки и возможность влиять на формат магазина. Откликнуться; — Центру цифрового образования детей «IT-Куб» нужен педагог дополнительного образования по направлению VR. Ищут специалиста с базовыми навыками работы с Unreal Engine или Unity и умение запрограммировать простые игровые механики. Предлагают удобное расписание, педагогический летний отпуск и оформление по ТК РФ. Откликнуться; — Сеть магазинов техники Hi Store ищет SEO-специалиста с опытом работы от двух лет, который поможет продвигать сайт и улучшить его видимость в поисковых системах. Предлагают график 5/2 в комфортном офисе, скидки и отсутствие бюрократии. Откликнуться. Если вы хотите, чтобы вашу вакансию опубликовали — пишите нашему редактору Полине Сотниковой @appoluna. В тексте нужно указать позицию, функционал, требования к соискателю и условия работы. @enter_samara</t>
+  </si>
+  <si>
+    <t>13.01.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16069</t>
+  </si>
+  <si>
+    <t>В Самаре откроется выставка Владимира Потапова «Безличные глаголы» 18 января в независимой галерее «осси ми» откроется выставка «Безличные глаголы» — это размышление о том, как бюрократическая система присваивается художественным высказыванием и превращается в его соучастника. Этим соучастником становится Почта России, выступающая как безличный логистический механизм. Специально подготовленные посылки отправляются почтовым маршрутом из Москвы в Самару. Внутри каждой посылки находится особый груз — одновременно материальный и символический. Открытие состоится 18 января с 19:00 до 22:00 в квартирном пространстве осси «ми». После можно посетить до 8 февраля по записи @ilyaalya. Вход: свободный донат @enter_samara</t>
+  </si>
+  <si>
+    <t>13.01.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16064</t>
+  </si>
+  <si>
+    <t>Сегодня — День Самарской губернии 13 января 1851 года Самара стала центром губернии. Именно с этого момента город начинает стремительно развиваться и расти. Появляются первые театры, памятники архитектуры, знаменитые купцы и меценаты. Сегодня Самарская губерния празднует 175-летие, а 35 лет назад город обратно переименовали из Куйбышева в Самару. В честь этого мы предлагаем взглянуть на городские пейзажи художника Вадима Силантьева. @enter_samara</t>
+  </si>
+  <si>
+    <t>13.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16055</t>
+  </si>
+  <si>
+    <t>Не унывать! Метели не навсегда: через 20 недель в Самару вернется жаркое лето 😎⛱️ @enter_samara</t>
+  </si>
+  <si>
+    <t>12.01.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16054</t>
+  </si>
+  <si>
+    <t>В Третьяковке в Самаре пройдут повторные показы спектакля «Классные легенды» 13, 14, 20 и 21 января в пространстве выставки «Детство. Мечты» пройдут показы иммерсивного спектакля «Классные легенды» в постановке Александра Пронькина по пьесе Германа Грекова. Спектакль состоит из четырех историй, основанных на школьном фольклоре — мистических рассказах, городских легендах, которые передавались между поколениями детей. Зрители вместе с проводником пройдут из зала в зал выставки, где им предложат стать участниками действия. Билет: 2 200 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>12.01.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16053</t>
+  </si>
+  <si>
+    <t>В музее Эльдара Рязанова расскажут о появлении кинематографа в Самаре Гости узнают, где в дореволюционной Самаре впервые показали синематограф братьев Люмьер, как возник первый в России плавучий электро-театр на барже и в каких зданиях размещались самые роскошные электро-театры города. Гости также погрузятся в историю создания первых фильмов и особенности проката, правила организации кинотеатров и их репертуары Лектор: историк, заместитель директора музея по развитию Анастасия Чекмасова. 13 января, 17:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>12.01.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16049</t>
+  </si>
+  <si>
+    <t>В Самаре продолжается выставка цифрового искусства «Страна. Связь. Технологии» Попасть на выставку-коллаборацию проекта NUR NOW и мобильного оператора T2 можно будет до 18 января. В пространстве музея «Роосия — моя история» на ул. Красноармейской, 131 представлены работы 3D-артиста DMITRIEV, бразильско-аргентинского художника Tec Fase, студии SKG+ из Китая и художников из России, Японии, Италии, Франции, Швеции, США и других стран. Стоимость взрослого билета — 500 рублей, детский обойдется в 350 рублей. Для абонентов T2 будет действовать скидка. @enter_samara</t>
+  </si>
+  <si>
+    <t>12.01.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16048</t>
+  </si>
+  <si>
+    <t>Рассказываем, какими именами называли детей в Самаре чаще всего В региональном комитете ЗАГС назвали самые популярные имена для новорожденных в 2025 году. Мальчикам чаще давали имя Михаил — всего в Самаре родилось 530 детей с этим именем. А самым популярным именем у девочек стало София — их стало на 400 больше. Самыми редкими именами стали Олег, Космос, Вениамин, Спиридон, Савватий и Антонина, Владислава, Тамара, Настасья, Августина. @enter_samara</t>
+  </si>
+  <si>
+    <t>12.01.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16047</t>
+  </si>
+  <si>
+    <t>В Самаре покажут «Маленького принца» В частном театре «Место действия» на ул. Никитинской, 53 пройдет театральная постановка по классической сказке Антуана де Сент-Экзюпери. Зрителей ждет сказка-притча, рассказанная не только актерами, но и куклами, созданными художницей Татьяной Столяровой. На сцене окажутся обломки самолета, потерпевшего крушение в пустыне. А музыка композитора Сергея Бережного проведет Маленького Принца по его долгому пути. 24 января, 12:00 / Билеты: от 900 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>12.01.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16046</t>
+  </si>
+  <si>
+    <t>Вау! Блогер из Тольятти Анастасия Федько на красной дорожке с Леонардо ди Каприо @enter_samara</t>
+  </si>
+  <si>
+    <t>12.01.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16042</t>
+  </si>
+  <si>
+    <t>#новоеместо Что открылось в Самаре в январе Первые недели января были богаты на открытия новых заведений в Самаре. Рассказываем, куда можно зайти: — «Вкусно — и точка» / ул. Полевая, 15 / Главный спот сети вновь открылся после реконструкции; — «Дринкит» / ул. Галактионовская, 130 / Третья кофейня сети в районе Самарской площади с панорамными окнами и печатью фотографий на чеке; — «Культ карго» / ул. Арцыбушевская, 32Б / Заведение переехало в новое помещение до весны. Меню оставили прежнее: пиццы, бургеры и питы; — «Старик Хинкалыч» / ул. Куйбышева, 76 / Новое заведение грузинской сети рядом с главной пешеходной улицей; — Your Time / ул. Молодогвардейская, 68 / Кофейня с завтраками и вафлями. @enter_samara</t>
+  </si>
+  <si>
+    <t>12.01.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16041</t>
+  </si>
+  <si>
+    <t>Цифра дня: Сколько снега убрали с самарских улиц В эти выходные из Самары вывезли 8 184 тонн снега — всего выпало 30% осадков от январской нормы. Всего за месяц, с 4 января 2026 года, из города вывезли более 30 тысяч тонн снега. Интересно, сколько снега уберут сегодня 🧐 @enter_samara</t>
+  </si>
+  <si>
+    <t>12.01.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16040</t>
+  </si>
+  <si>
+    <t>Первая рабочая неделя в 2026: погнали! Если вы тоже сбили режим и не понимаете, как начинать работать, присылайте мемы, которые отражают ваше настроение 😭 @enter_samara</t>
+  </si>
+  <si>
+    <t>11.01.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16031</t>
+  </si>
+  <si>
+    <t>Новогодняя сказка в Самаре. Показываем атмосферные кадры локальных фотографов Авторы фото: sokolov_bro, vadimpo и _nosov_ph в запрещенной соцсети @enter_samara</t>
+  </si>
+  <si>
+    <t>11.01.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16030</t>
+  </si>
+  <si>
+    <t>Важное напоминание: Сегодня — последний день каникул Надеемся, вы успели отдохнуть, выспаться, записать цели на 2026 год. Завтра врываемся в новую рабочую неделю. @enter_samara</t>
+  </si>
+  <si>
+    <t>10.01.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16029</t>
+  </si>
+  <si>
+    <t>В Самаре планируют запустить городскую электричку, которая станет продолжением метро Наземное метро будут развивать на базе железнодорожной инфраструктуры города. Таким образом метро из локальной ветки станет полноценной магистралью, которая свяжет промышленные районы с историческим центром. Источник: ТАСС @enter_samara</t>
+  </si>
+  <si>
+    <t>10.01.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16028</t>
+  </si>
+  <si>
+    <t>В России утвердят ГОСТ на шаурму Это предложение уже обсуждалось, но теперь появился новый срок. ГОСТ планируют ввести до конца 2026 года, как сообщил глава Роскачества Максим Протасов. Документ закрепит понятия «шаверма», «шаурма», «донер» и «кебаб» и будет регламентировать требования к продукции, которая готовится при потребителе. В комментариях делитесь любимыми местами с шавой в Самаре @enter_samara</t>
+  </si>
+  <si>
+    <t>09.01.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16027</t>
+  </si>
+  <si>
+    <t>Вдруг вы решили, что уже пора, то рассказываем, куда можно сдать елки и сосны на переработку в Самаре Так они не попадут на мусорный полигон, а будут переработаны в щепу. Деревья можно сдать бесплатно до 15 января по следующим адресам: — проспект Ленина, 2б / улица Полевая; — перекресток улиц Маломосковской / Революционной; — перекресток Авроры / Дыбенко; — улица 22 Партсъезда, 38; — перекресток улиц Дыбенко / Ивана Булкина; — перекресток Ново-Вокзальной / Физкультурной; — улица Аэродромная, 72; — перекресток улиц Вольской / Ново-Вокзальной; — проспект Кирова, 304; — улица Стара Загора, 137; — улица Ново-Вокзальная, 217; — улица Сергея Лазо, 21; — поселок Береза, квартал 4, напротив дома 8; — Мехзавод, квартал 4, 4; — улица Белорусская, 131; — улица Алексея Толстого, 17 (Хлебная площадь); — перекресток улиц Чернореченской / Владимирской; — улица Маяковского, 97; — улица Дачная, 28; — улица Арцыбушевская, 105. На елке не должно быть остатков украшений, мишуры и гирлянд — не надо связывать, обматывать скотчем, упаковывать в пакеты и пленку. @enter_samara</t>
+  </si>
+  <si>
+    <t>09.01.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16017</t>
+  </si>
+  <si>
+    <t>На случай, если под конец каникул вы разболелись: рассказываем о коротких сериалах, которые можно посмотреть за одну ночь 📺 @enter_samara</t>
+  </si>
+  <si>
+    <t>08.01.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16016</t>
+  </si>
+  <si>
+    <t>В «Посольстве» пройдет иммерсивный вечер музыки и поэзии Сегодня, 8 января, в барном особняке «Посольство» пройдет «Тайное собрание. Время чудес». Это иммерсивный вечер поэзии и музыки, где гости отправятся в путешествие сквозь время. Выступят импровизационный симфонический оркестр «СИНЕСТЕЗИЯ orchestra», поэты из проекта «Волжский стих» и артисты балета и театра. Действует дресс-код — White tie creative 8 января, 19:00 — 22:00 / Билет: от 2 000 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>07.01.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16015</t>
+  </si>
+  <si>
+    <t>В книжном магазине «Зеленая дама» пройдет лекция об одном из ключевых мастеров русского авангарда В Самаре состоится лекция об одном из ключевых мастеров русского авангарда — Эль Лисицком. Событие дополнит презентация книг издания Европейского университета в Санкт‑Петербурге, посвященных наследию художника и контексту эпохи. С лекцией выступит Дмитрий Козлов, искусствовед, научный сотрудник Школы искусств и культурного наследия ЕУСПб. Слушатели узнают, как складывался творческий путь, в чем заключалась уникальность синтеза супрематизма и конструктивизма в работах Лисицкого и каков был вклад художника в типографику, дизайн, архитектуру и выставочное дело. Адрес: ул. Некрасовская, 63 7 января, 19:00 / Вход свободный @enter_samara</t>
+  </si>
+  <si>
+    <t>07.01.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16005</t>
+  </si>
+  <si>
+    <t>Составили для вас новый большой гид по заведениям Самары — 90 мест для разных поводов и настроения. Забирайте себе и пользуйтесь! И добавляйте свои любимые места в комментариях ✍️ @enter_samara</t>
+  </si>
+  <si>
+    <t>06.01.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16001</t>
+  </si>
+  <si>
+    <t>Если после просмотра последнего сезона сериала «Очень странные дела» вы не успели насладиться игрой любимых актеров, не беда! Мы подобрали несколько отличных фильмов с любимчиками, которые можно посмотреть на январских праздниках: 1. Мармелад (2024) — Ради дерзкой красотки парень решается на ограбление. Криминальное драмеди с Джо Кири; 2. Репетитор (2022) — Детективная драма, события которой разворачиваются в реалиях конца XIX века, с Ноа Шнапп; 3. Адское лето (2023) — Комедийный хоррор для любителей «Крика» с Финном Вулфардом; 4. Город страха (2024) — Успешный психолог пытается спасти свою дочь, влюбившуюся в сектанта, но и сам попадает в опасную ловушку. Экранизация романа «Токио» Николаса Хогга с Сэди Синк; 5. Общество Онор (2022) — Комедийный фильм о взрослении и достижении мечты. В главной роли Гейтен Матараццо; 6. Дева и дракон (2024) — Темное фэнтези от Netflix с Милли Бобби Браун в главной роли; 7. Отомсти за меня (2022) — Старшеклассницы объединяются из-за общей беды и желания отомстить. Подростковая комедия с Майей Хоук, Софи Тернер и Камилой Мендес; 8. Каштан (2023) — Драма с Наталией Дайер о запутанном любовном треугольнике. @enter_samara</t>
+  </si>
+  <si>
+    <t>06.01.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/16000</t>
+  </si>
+  <si>
+    <t>С сегодняшнего дня до Рождествено можно добраться на воздушной подушке С 6 января между Самарой и Рождествено запустили суда на воздушной подушке: «Нептун» и «Славир». Первый рейс — из Самары в 8:30, последний — из Рождествено в 16:00. Еще одна идея на каникулы! @enter_samara</t>
+  </si>
+  <si>
+    <t>05.01.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/15999</t>
+  </si>
+  <si>
+    <t>Напоминаем, что в эти новогодние каникулы в Самаре пройдет концерт при свечах 9 января в КРЦ «Звезда» состоится концерт от команды Lumisfera. На программу «Волшебный свет Рождества» вы услышите музыку из «Щелкунчик», «Гарри Поттера», мультфильма «Анастасия» и культовые рождественские хиты Подарите себе вечер, в котором сердце становится теплее, а мысли — светлее. Билеты можно приобрести по ссылке от 2 200 рублей: https://clck.ru/3R2d96 Реклама: ООО «Люмисфера» ИНН: 9703204942 erid 2SDnjdLR8xg</t>
+  </si>
+  <si>
+    <t>05.01.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/15994</t>
+  </si>
+  <si>
+    <t>И вторая часть 🤍</t>
+  </si>
+  <si>
+    <t>05.01.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/15988</t>
+  </si>
+  <si>
+    <t>Начинаем год с мини-путешествия: взгляните на Уфу глазами редакции Enter. Рассказываем, где жить, что смотреть и куда сходить 👀</t>
+  </si>
+  <si>
+    <t>04.01.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/15984</t>
+  </si>
+  <si>
+    <t>Если вы уже скучаете по Хокинсу и атмосфере «Очень странных дел», то мы собрали для вас пять сериалов, которые можно смотреть запоем: от мистических историй до напряженных триллеров. Ловите список и выбирайте: 1. «Оно: Добро пожаловать в Дерри» (2025) — Отличная замена по атмосфере, но очень жуткая! Та же команда не самых «крутых» ребят, 60-е годы, маленький город и монстр, олицетворяющий их страхи. В начале может показаться скучным и кровавым, но рекомендуем досмотреть до конца — вайб очень схож. 2. «Школьные духи» (2023) — Если вам нравились подростковые детективы в «ОСД», то этот сериал может вас заинтересовать. Мистика, дружба и загадочные события. 3. «Лок и ключ» (2020) — Магия, загадки и семейные тайны в таинственном доме. Меньше ностальгии по 80-м, но больше фантастики и тайн. 4. «Меня это не устраивает!» (2020) — Самый подростковый сериал из списка. Здесь нет инопланетных угроз, но есть реальные проблемы взросления и дух бунта. 5. «Тьма» (2017) — Для тех, кто готов к чему-то более мрачному и сложному. Возможно, кому-то будет трудно воспринять, но наш редактор считает, что этот сериал стоит внимания. Немецкий проект о пропаже детей, семейных тайнах и временных парадоксах. @enter_samara</t>
+  </si>
+  <si>
+    <t>04.01.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/15983</t>
+  </si>
+  <si>
+    <t>Сегодня в Самаре состоится открытие выставки «Страна. Связь. Технологии» С 4 по 18 января в Самаре пройдет выставка цифрового искусства «Страна. Связь. Технологии». На выставке будут представлены 22 работы медиа-художников из разных стран: Китая, России, Японии, Италии, Франции, Швеции, США и других. Адрес: ул. Красноармейская, 131 Стоимость взрослого билета — 500 рублей, детский обойдется в 350 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>03.01.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/15982</t>
+  </si>
+  <si>
+    <t>Сегодня ожидается первое полнолуние года, которое называют Волчьей Луной Рядом с Луной также будут проходить две ярчайших звезды из созвездия Близнецов — Поллукс и Кастор. Кроме того, на 3 и 4 января придется максимум метеорного потока Квадрантиды. Это значит, что вместе с полнолунием можно будет наблюдать звездопад. «Исключительно красивым ожидается наступающее сегодня первое полнолуние года. Одна из самых больших Лун в году (некоторые даже относят ее к Суперлуниям) будет наблюдаться на небе почти всю ночь вместе с самой яркой сейчас планетой на ночном небе – Юпитером», — отметили специалисты. @enter_samara</t>
+  </si>
+  <si>
+    <t>03.01.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/15981</t>
+  </si>
+  <si>
+    <t>Дружеское напоминание о том, что уже сегодня в Самаре пройдет большой рейв от промо-групп «Волжский хват» и «Продленка» На сцене «Волжского хвата» выступят секретный live-бенд, Maksimovna, Sergey Mudrik, Tilly b2b s.f.r.v., Tarkhov b2b Timerbai, Gilmanov, Lola Femm b2b Ajin. Декорациями пространств займется команда Buro Event. На сцене «Продленки» с лайвами выступят Young P&amp;H и MC Пох, а за пульт встанут Woo, Anton Veganov, Blazey, ZPB и Raze. 3 января, 22:00 / Билет: от 800 рублей 📸: Лиза Пронина @enter_samara</t>
+  </si>
+  <si>
+    <t>03.01.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/15980</t>
+  </si>
+  <si>
+    <t>Чем заняться на январских в Самаре — показываем идеи для интересного отдыха 🎄 @enter_samara</t>
+  </si>
+  <si>
+    <t>02.01.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/15978</t>
+  </si>
+  <si>
+    <t>В Самаре состоится большой праздничный концерт групп WLVS, BAJINDA BEHIND THE ENEMY LINES, МАТЬМАЧЕХА Он пройдет 4 января в ивент-холле «Сигнал». Выступят: — BAJINDA BEHIND THE ENEMY LINES: самарская группа со звучанием на стыке инди-рока, трип-хопа и психоделии; — WLVS: трио из самарского подполья и по совместительству одна из самых значимых групп в современном российском андеграунде; — МАТЬМАЧЕХА: рок-группа, которая верит в силу первой влюбленности, в утренний свет после бессонной ночи и в то, что басовый грув всё ещё может сказать больше, чем сто слов. Начало концерта в 19:00. Билет: от 1 300 рублей. @enter_samara</t>
+  </si>
+  <si>
+    <t>02.01.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/15977</t>
+  </si>
+  <si>
+    <t>Завтра в Самаре пройдет стендап-концерт под аккомпанемент джазового оркестра Самарский стендап клуб представит лучший материал за год под аккомпанемент джазового оркестра. Концерт пройдет на площадке ДКЖ им. Пушкина 3 января. Гостей ждет шоу с проверенными шутками от Дарьи Кирсановой, Максима Исчалова, Евгения Караваннова, Алексея Муллина, Егора Сямукова и Кирилла Карташева. 3 января, 20:00 / Билет: от 1 500 рублей @enter_samara</t>
+  </si>
+  <si>
+    <t>01.01.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/enter_samara/15976</t>
+  </si>
+  <si>
+    <t>Ну как, ожили? Поздравляем всех с наступившим 2026 🎅 Под этим постом можете делиться самыми яркими фотокарточками вчерашней ночи! @enter_samara</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4232,51 +7256,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H428"/>
+  <dimension ref="A1:H764"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1751.715" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -7193,51 +10217,51 @@
       </c>
       <c r="G116">
         <v>172</v>
       </c>
       <c r="H116">
         <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>49211</v>
       </c>
       <c r="B117" t="s">
         <v>353</v>
       </c>
       <c r="C117" t="s">
         <v>354</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E117">
         <v>6492</v>
       </c>
       <c r="F117">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G117">
         <v>37</v>
       </c>
       <c r="H117">
         <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>49212</v>
       </c>
       <c r="B118" t="s">
         <v>356</v>
       </c>
       <c r="C118" t="s">
         <v>357</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E118">
         <v>5776</v>
       </c>
       <c r="F118">
@@ -7360,51 +10384,51 @@
       </c>
       <c r="F123">
         <v>9</v>
       </c>
       <c r="G123">
         <v>68</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>49218</v>
       </c>
       <c r="B124" t="s">
         <v>373</v>
       </c>
       <c r="C124" t="s">
         <v>374</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>375</v>
       </c>
       <c r="E124">
         <v>7326</v>
       </c>
       <c r="F124">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G124">
         <v>211</v>
       </c>
       <c r="H124">
         <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>49219</v>
       </c>
       <c r="B125" t="s">
         <v>376</v>
       </c>
       <c r="C125" t="s">
         <v>377</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>378</v>
       </c>
       <c r="E125">
         <v>7389</v>
       </c>
       <c r="F125">
@@ -7412,51 +10436,51 @@
       </c>
       <c r="G125">
         <v>71</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>49220</v>
       </c>
       <c r="B126" t="s">
         <v>379</v>
       </c>
       <c r="C126" t="s">
         <v>380</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>381</v>
       </c>
       <c r="E126">
         <v>7004</v>
       </c>
       <c r="F126">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G126">
         <v>238</v>
       </c>
       <c r="H126">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>49221</v>
       </c>
       <c r="B127" t="s">
         <v>382</v>
       </c>
       <c r="C127" t="s">
         <v>383</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>384</v>
       </c>
       <c r="E127">
         <v>7109</v>
       </c>
       <c r="F127">
@@ -7542,51 +10566,51 @@
       </c>
       <c r="G130">
         <v>51</v>
       </c>
       <c r="H130">
         <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>49225</v>
       </c>
       <c r="B131" t="s">
         <v>394</v>
       </c>
       <c r="C131" t="s">
         <v>395</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E131">
         <v>10181</v>
       </c>
       <c r="F131">
-        <v>702</v>
+        <v>708</v>
       </c>
       <c r="G131">
         <v>225</v>
       </c>
       <c r="H131">
         <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>49226</v>
       </c>
       <c r="B132" t="s">
         <v>397</v>
       </c>
       <c r="C132" t="s">
         <v>398</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>399</v>
       </c>
       <c r="E132">
         <v>7106</v>
       </c>
       <c r="F132">
@@ -7672,51 +10696,51 @@
       </c>
       <c r="G135">
         <v>72</v>
       </c>
       <c r="H135">
         <v>5</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>49230</v>
       </c>
       <c r="B136" t="s">
         <v>409</v>
       </c>
       <c r="C136" t="s">
         <v>410</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>411</v>
       </c>
       <c r="E136">
         <v>7122</v>
       </c>
       <c r="F136">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="G136">
         <v>89</v>
       </c>
       <c r="H136">
         <v>3</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>49231</v>
       </c>
       <c r="B137" t="s">
         <v>412</v>
       </c>
       <c r="C137" t="s">
         <v>413</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>414</v>
       </c>
       <c r="E137">
         <v>6624</v>
       </c>
       <c r="F137">
@@ -7877,51 +10901,51 @@
       </c>
       <c r="G143">
         <v>69</v>
       </c>
       <c r="H143">
         <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>49238</v>
       </c>
       <c r="B144" t="s">
         <v>433</v>
       </c>
       <c r="C144" t="s">
         <v>434</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>435</v>
       </c>
       <c r="E144">
         <v>5741</v>
       </c>
       <c r="F144">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G144">
         <v>50</v>
       </c>
       <c r="H144">
         <v>5</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>49239</v>
       </c>
       <c r="B145" t="s">
         <v>436</v>
       </c>
       <c r="C145" t="s">
         <v>437</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>438</v>
       </c>
       <c r="E145">
         <v>5073</v>
       </c>
       <c r="F145">
@@ -8157,51 +11181,51 @@
       </c>
       <c r="G154">
         <v>90</v>
       </c>
       <c r="H154">
         <v>6</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>49249</v>
       </c>
       <c r="B155" t="s">
         <v>466</v>
       </c>
       <c r="C155" t="s">
         <v>467</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>468</v>
       </c>
       <c r="E155">
         <v>5650</v>
       </c>
       <c r="F155">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G155">
         <v>49</v>
       </c>
       <c r="H155">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>49250</v>
       </c>
       <c r="B156" t="s">
         <v>469</v>
       </c>
       <c r="C156" t="s">
         <v>470</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>471</v>
       </c>
       <c r="E156">
         <v>5339</v>
       </c>
       <c r="F156">
@@ -8284,51 +11308,51 @@
       </c>
       <c r="G159">
         <v>75</v>
       </c>
       <c r="H159">
         <v>3</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>49254</v>
       </c>
       <c r="B160" t="s">
         <v>481</v>
       </c>
       <c r="C160" t="s">
         <v>482</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>483</v>
       </c>
       <c r="E160">
         <v>6566</v>
       </c>
       <c r="F160">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G160">
         <v>51</v>
       </c>
       <c r="H160">
         <v>3</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>49255</v>
       </c>
       <c r="B161" t="s">
         <v>484</v>
       </c>
       <c r="C161" t="s">
         <v>485</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>486</v>
       </c>
       <c r="E161">
         <v>6180</v>
       </c>
       <c r="F161">
@@ -9167,51 +12191,51 @@
       </c>
       <c r="G194">
         <v>68</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>49289</v>
       </c>
       <c r="B195" t="s">
         <v>586</v>
       </c>
       <c r="C195" t="s">
         <v>587</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>588</v>
       </c>
       <c r="E195">
         <v>5083</v>
       </c>
       <c r="F195">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G195">
         <v>65</v>
       </c>
       <c r="H195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>49290</v>
       </c>
       <c r="B196" t="s">
         <v>589</v>
       </c>
       <c r="C196" t="s">
         <v>590</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>591</v>
       </c>
       <c r="E196">
         <v>5453</v>
       </c>
       <c r="F196">
@@ -9242,100 +12266,100 @@
       </c>
       <c r="F197">
         <v>26</v>
       </c>
       <c r="G197">
         <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>49292</v>
       </c>
       <c r="B198" t="s">
         <v>595</v>
       </c>
       <c r="C198" t="s">
         <v>596</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E198">
         <v>5233</v>
       </c>
       <c r="F198">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G198">
         <v>34</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>49293</v>
       </c>
       <c r="B199" t="s">
         <v>598</v>
       </c>
       <c r="C199" t="s">
         <v>599</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>600</v>
       </c>
       <c r="E199">
         <v>5375</v>
       </c>
       <c r="F199">
         <v>81</v>
       </c>
       <c r="G199">
         <v>79</v>
       </c>
       <c r="H199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>49294</v>
       </c>
       <c r="B200" t="s">
         <v>601</v>
       </c>
       <c r="C200" t="s">
         <v>602</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>603</v>
       </c>
       <c r="E200">
         <v>6919</v>
       </c>
       <c r="F200">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="G200">
         <v>299</v>
       </c>
       <c r="H200">
         <v>28</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>49295</v>
       </c>
       <c r="B201" t="s">
         <v>604</v>
       </c>
       <c r="C201" t="s">
         <v>605</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>606</v>
       </c>
       <c r="E201">
         <v>5936</v>
       </c>
       <c r="F201">
@@ -11402,67 +14426,85 @@
         <v>139</v>
       </c>
       <c r="G283">
         <v>106</v>
       </c>
       <c r="H283">
         <v>2</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>49378</v>
       </c>
       <c r="B284" t="s">
         <v>853</v>
       </c>
       <c r="C284" t="s">
         <v>854</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>855</v>
       </c>
       <c r="E284">
         <v>5983</v>
       </c>
+      <c r="F284">
+        <v>84</v>
+      </c>
+      <c r="G284">
+        <v>65</v>
+      </c>
+      <c r="H284">
+        <v>4</v>
+      </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>49379</v>
       </c>
       <c r="B285" t="s">
         <v>856</v>
       </c>
       <c r="C285" t="s">
         <v>857</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>858</v>
       </c>
       <c r="E285">
         <v>6554</v>
       </c>
+      <c r="F285">
+        <v>56</v>
+      </c>
+      <c r="G285">
+        <v>116</v>
+      </c>
+      <c r="H285">
+        <v>4</v>
+      </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>49380</v>
       </c>
       <c r="B286" t="s">
         <v>859</v>
       </c>
       <c r="C286" t="s">
         <v>860</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>861</v>
       </c>
       <c r="E286">
         <v>6397</v>
       </c>
       <c r="F286">
         <v>69</v>
       </c>
       <c r="G286">
         <v>119</v>
       </c>
       <c r="H286">
         <v>1</v>
@@ -14980,50 +18022,5762 @@
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
         <v>49522</v>
       </c>
       <c r="B428" t="s">
         <v>1283</v>
       </c>
       <c r="C428" t="s">
         <v>1284</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="E428">
         <v>5198</v>
       </c>
       <c r="F428">
         <v>13</v>
       </c>
       <c r="G428">
         <v>166</v>
       </c>
       <c r="H428">
         <v>5</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>85175</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E429">
+        <v>4015</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>85176</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E430">
+        <v>5160</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>85177</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E431">
+        <v>5863</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>85178</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E432">
+        <v>7550</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>85179</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E433">
+        <v>9410</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>85180</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E434">
+        <v>11591</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>85181</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E435">
+        <v>15336</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>85182</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E436">
+        <v>8121</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>85183</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E437">
+        <v>5295</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>85184</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E438">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>85185</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E439">
+        <v>4567</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>85186</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E440">
+        <v>4720</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>85187</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E441">
+        <v>4450</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>85188</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E442">
+        <v>4463</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>85189</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E443">
+        <v>4165</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>85190</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E444">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>85191</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E445">
+        <v>4158</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>85192</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E446">
+        <v>4435</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>85193</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E447">
+        <v>4568</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>85194</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E448">
+        <v>4533</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>85195</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E449">
+        <v>5211</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>85196</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E450">
+        <v>4426</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>85197</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E451">
+        <v>4692</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>85198</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E452">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>85199</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E453">
+        <v>4454</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>85200</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E454">
+        <v>4567</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>85201</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E455">
+        <v>4253</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>85202</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E456">
+        <v>4313</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>85203</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E457">
+        <v>4496</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>85204</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E458">
+        <v>4436</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>85205</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E459">
+        <v>4467</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>85206</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E460">
+        <v>4924</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>85207</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E461">
+        <v>4820</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>85208</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E462">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>85209</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E463">
+        <v>4316</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>85210</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E464">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>85211</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E465">
+        <v>4497</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>85212</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E466">
+        <v>5354</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>85213</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E467">
+        <v>5906</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>85214</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E468">
+        <v>5840</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>85215</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E469">
+        <v>5478</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>85216</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E470">
+        <v>5751</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>85217</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E471">
+        <v>5268</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>85218</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E472">
+        <v>5402</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>85219</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E473">
+        <v>6760</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>85220</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E474">
+        <v>6217</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>85221</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E475">
+        <v>5268</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>85222</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E476">
+        <v>5359</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>85223</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E477">
+        <v>5376</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>85224</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E478">
+        <v>5032</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>85225</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E479">
+        <v>4665</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>85226</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E480">
+        <v>4320</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>85227</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E481">
+        <v>4165</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>85228</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E482">
+        <v>4660</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>85229</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E483">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>85230</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E484">
+        <v>4723</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>85231</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E485">
+        <v>4793</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>85232</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E486">
+        <v>4950</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>85233</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E487">
+        <v>4976</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>85234</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E488">
+        <v>5159</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>85235</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E489">
+        <v>4453</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>85236</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E490">
+        <v>4711</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>85237</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E491">
+        <v>4859</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>85238</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E492">
+        <v>4703</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>85239</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E493">
+        <v>5026</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>85240</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E494">
+        <v>4974</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>85241</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E495">
+        <v>4930</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>85242</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E496">
+        <v>4715</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>85243</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E497">
+        <v>4484</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>85244</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E498">
+        <v>4602</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>85245</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E499">
+        <v>4741</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>85246</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E500">
+        <v>4555</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>85247</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E501">
+        <v>4540</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>85248</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E502">
+        <v>4816</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>85249</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E503">
+        <v>4559</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>85250</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E504">
+        <v>4955</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>85251</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E505">
+        <v>5170</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>85252</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E506">
+        <v>4656</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>85253</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E507">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>85254</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E508">
+        <v>4745</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>85255</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E509">
+        <v>5375</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>85256</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E510">
+        <v>4996</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>85257</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E511">
+        <v>5483</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>85258</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E512">
+        <v>6046</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>85259</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E513">
+        <v>7274</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>85260</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E514">
+        <v>6455</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>85261</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E515">
+        <v>5608</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>85262</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E516">
+        <v>5740</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>85263</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E517">
+        <v>5641</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>85264</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E518">
+        <v>5817</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>85265</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E519">
+        <v>5543</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>85266</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E520">
+        <v>5263</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>85267</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E521">
+        <v>5062</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>85268</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E522">
+        <v>4795</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>85269</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E523">
+        <v>5256</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>85270</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E524">
+        <v>6368</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>85271</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E525">
+        <v>4859</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>85272</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E526">
+        <v>4780</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>85273</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E527">
+        <v>4922</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>85274</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E528">
+        <v>4726</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>85275</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E529">
+        <v>4903</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>85276</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E530">
+        <v>4746</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>85277</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E531">
+        <v>5581</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>85278</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E532">
+        <v>7056</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>85279</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E533">
+        <v>4844</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>85280</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E534">
+        <v>5152</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>85281</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E535">
+        <v>5079</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>85282</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E536">
+        <v>4997</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>85283</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E537">
+        <v>4808</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>85284</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E538">
+        <v>5152</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>85285</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E539">
+        <v>5661</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>85286</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E540">
+        <v>5683</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>85287</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E541">
+        <v>5345</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>85288</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E542">
+        <v>5258</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>85289</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E543">
+        <v>5549</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>85290</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E544">
+        <v>5920</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>85291</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E545">
+        <v>5537</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>85292</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E546">
+        <v>6306</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>85293</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E547">
+        <v>6529</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>85294</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E548">
+        <v>5159</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>85295</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E549">
+        <v>5083</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>85296</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E550">
+        <v>4788</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>85297</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E551">
+        <v>4952</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>85298</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E552">
+        <v>5032</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>85299</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E553">
+        <v>5414</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>85300</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E554">
+        <v>4876</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>85301</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E555">
+        <v>5368</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>85302</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E556">
+        <v>4958</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>85303</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E557">
+        <v>4931</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>85304</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E558">
+        <v>4469</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>85305</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E559">
+        <v>4885</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>85306</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E560">
+        <v>5409</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>85307</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E561">
+        <v>6130</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>85308</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E562">
+        <v>5424</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>85309</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E563">
+        <v>6345</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>85310</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E564">
+        <v>5733</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>85311</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E565">
+        <v>6256</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>85312</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E566">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>85313</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E567">
+        <v>5910</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>85314</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E568">
+        <v>5922</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>85315</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E569">
+        <v>5463</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>85316</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E570">
+        <v>5150</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>85317</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E571">
+        <v>5334</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>85318</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E572">
+        <v>5252</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>85319</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E573">
+        <v>5702</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>85320</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E574">
+        <v>5594</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>85321</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E575">
+        <v>6062</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>85322</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E576">
+        <v>5970</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>85323</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E577">
+        <v>4968</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>85324</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E578">
+        <v>5286</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>85325</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E579">
+        <v>5182</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>85326</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E580">
+        <v>5573</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>85327</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E581">
+        <v>5208</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>85328</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E582">
+        <v>5765</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>85329</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E583">
+        <v>5967</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>85330</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E584">
+        <v>5705</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>85331</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E585">
+        <v>6152</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>85332</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E586">
+        <v>4928</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>85333</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E587">
+        <v>4871</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>85334</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E588">
+        <v>4726</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>85335</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E589">
+        <v>5120</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>85336</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E590">
+        <v>5091</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>85337</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E591">
+        <v>6207</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>85338</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E592">
+        <v>5220</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>85339</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E593">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>85340</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E594">
+        <v>4700</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>85341</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E595">
+        <v>5615</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>85342</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E596">
+        <v>5526</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>85343</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E597">
+        <v>5354</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>85344</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E598">
+        <v>5196</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>85345</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E599">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>85346</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E600">
+        <v>5160</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>85347</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E601">
+        <v>5188</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>85348</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E602">
+        <v>5046</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>85349</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E603">
+        <v>5388</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>85350</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E604">
+        <v>5836</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>85351</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E605">
+        <v>5474</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>85352</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E606">
+        <v>5562</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>85353</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E607">
+        <v>5300</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>85354</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E608">
+        <v>5654</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>85355</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E609">
+        <v>5949</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>85356</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E610">
+        <v>6746</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>85357</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E611">
+        <v>6326</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>85358</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E612">
+        <v>5415</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>85359</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E613">
+        <v>5432</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>85360</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E614">
+        <v>5498</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>85361</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E615">
+        <v>5628</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>85362</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E616">
+        <v>5680</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>85363</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E617">
+        <v>6568</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>85364</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E618">
+        <v>6233</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>85365</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E619">
+        <v>6839</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>85366</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E620">
+        <v>5798</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>85367</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E621">
+        <v>5514</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>85368</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E622">
+        <v>5168</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>85369</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E623">
+        <v>5308</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>85370</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E624">
+        <v>5696</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>85371</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E625">
+        <v>5651</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>85372</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E626">
+        <v>5862</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>85373</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E627">
+        <v>5539</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>85374</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E628">
+        <v>5395</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>85375</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E629">
+        <v>5246</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>85376</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E630">
+        <v>5181</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>85377</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E631">
+        <v>5221</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>85378</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E632">
+        <v>5314</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>85379</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E633">
+        <v>5676</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>85380</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E634">
+        <v>7838</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>85381</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E635">
+        <v>5418</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>85382</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E636">
+        <v>5222</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>85383</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E637">
+        <v>5060</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>85384</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E638">
+        <v>5212</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>85385</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E639">
+        <v>6490</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>85386</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E640">
+        <v>5586</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>85387</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E641">
+        <v>5832</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>85388</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E642">
+        <v>7609</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>85389</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E643">
+        <v>5989</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>85390</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E644">
+        <v>6091</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>85391</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E645">
+        <v>6448</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>85392</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E646">
+        <v>6554</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>85393</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E647">
+        <v>6470</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>85394</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E648">
+        <v>6486</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>85395</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E649">
+        <v>6905</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>85396</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E650">
+        <v>6695</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>85397</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E651">
+        <v>7221</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>85398</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E652">
+        <v>13479</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>85399</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E653">
+        <v>9394</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>85400</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E654">
+        <v>5844</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>85401</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E655">
+        <v>5965</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>85402</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E656">
+        <v>5431</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>85403</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E657">
+        <v>5919</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>85404</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E658">
+        <v>5464</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>85405</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E659">
+        <v>5607</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>85406</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E660">
+        <v>5575</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>85407</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="E661">
+        <v>5273</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>85408</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E662">
+        <v>5079</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>85409</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E663">
+        <v>5218</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>85410</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E664">
+        <v>6123</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>85411</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E665">
+        <v>5318</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>85412</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E666">
+        <v>5165</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>85413</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E667">
+        <v>5348</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>85414</v>
+      </c>
+      <c r="B668" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E668">
+        <v>5689</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>85415</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E669">
+        <v>6137</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>85416</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E670">
+        <v>6031</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>85417</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E671">
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>85418</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E672">
+        <v>5359</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>85419</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E673">
+        <v>5379</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>85420</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E674">
+        <v>5367</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>85421</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E675">
+        <v>5436</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>85422</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E676">
+        <v>5520</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>85423</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="E677">
+        <v>6108</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>85424</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E678">
+        <v>6010</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>85425</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E679">
+        <v>6088</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>85426</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E680">
+        <v>5738</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>85427</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E681">
+        <v>5592</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>85428</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E682">
+        <v>5451</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>85429</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E683">
+        <v>5494</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>85430</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E684">
+        <v>5220</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>85431</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E685">
+        <v>4772</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>85432</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E686">
+        <v>4902</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>85433</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E687">
+        <v>4780</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>85434</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E688">
+        <v>5388</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>85435</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="E689">
+        <v>5616</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>85436</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E690">
+        <v>5423</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>85437</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E691">
+        <v>5811</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>85438</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E692">
+        <v>5523</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>85439</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E693">
+        <v>5145</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>85440</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E694">
+        <v>4992</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>85441</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E695">
+        <v>5787</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>85442</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E696">
+        <v>5584</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>85443</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E697">
+        <v>6701</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>85444</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E698">
+        <v>6494</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>85445</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E699">
+        <v>6207</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>85446</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="E700">
+        <v>6070</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>85447</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E701">
+        <v>6184</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>85448</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E702">
+        <v>5516</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>85449</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E703">
+        <v>5930</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>85450</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E704">
+        <v>5579</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>85451</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E705">
+        <v>6022</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>85452</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E706">
+        <v>5696</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>85453</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E707">
+        <v>5712</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>85454</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E708">
+        <v>6039</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>85455</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E709">
+        <v>6072</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>85456</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E710">
+        <v>5678</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>85457</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E711">
+        <v>5878</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>85458</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E712">
+        <v>5935</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>85459</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E713">
+        <v>5951</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>85460</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E714">
+        <v>6339</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>85461</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E715">
+        <v>6365</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>85462</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E716">
+        <v>6240</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>85463</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="E717">
+        <v>5949</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>85464</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E718">
+        <v>5396</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>85465</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="E719">
+        <v>5801</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>85466</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E720">
+        <v>6073</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>85467</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E721">
+        <v>5283</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>85468</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E722">
+        <v>6196</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>85469</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E723">
+        <v>6595</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>85470</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E724">
+        <v>5614</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>85471</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="E725">
+        <v>5784</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>85472</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E726">
+        <v>5567</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>85473</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E727">
+        <v>5422</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>85474</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E728">
+        <v>5505</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>85475</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E729">
+        <v>5541</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>85476</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="E730">
+        <v>5344</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>85477</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E731">
+        <v>5244</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>85478</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="E732">
+        <v>5921</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>85479</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E733">
+        <v>6135</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>85480</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E734">
+        <v>6063</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>85481</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E735">
+        <v>5591</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>85482</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E736">
+        <v>6094</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>85483</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E737">
+        <v>6354</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>85484</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E738">
+        <v>6489</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>85485</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E739">
+        <v>6359</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>85486</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E740">
+        <v>6475</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>85487</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E741">
+        <v>5740</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>85488</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E742">
+        <v>5676</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>85489</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E743">
+        <v>6535</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>85490</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E744">
+        <v>6555</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>85491</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E745">
+        <v>6386</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>85492</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E746">
+        <v>6313</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>85493</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E747">
+        <v>5999</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>85494</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E748">
+        <v>6784</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>85495</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E749">
+        <v>6502</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>85496</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E750">
+        <v>6095</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>85497</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E751">
+        <v>6581</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>85498</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E752">
+        <v>6879</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>85499</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E753">
+        <v>6717</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>85500</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E754">
+        <v>6417</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>85501</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E755">
+        <v>6018</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>85502</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E756">
+        <v>5569</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>85503</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E757">
+        <v>7219</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>85504</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E758">
+        <v>7287</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>85505</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="E759">
+        <v>7090</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>85506</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E760">
+        <v>6779</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>85507</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E761">
+        <v>6229</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>85508</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E762">
+        <v>7327</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>85509</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E763">
+        <v>6972</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>85510</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E764">
+        <v>7194</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">