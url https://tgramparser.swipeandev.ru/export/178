--- v1 (2026-02-03)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2048">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3483,50 +3483,2723 @@
     <t>t.me/dauotkysit/7280</t>
   </si>
   <si>
     <t>t.me/dauotkysit/7285</t>
   </si>
   <si>
     <t>Мята установила мировой рекорд Гиннесса! Мята Platinum Dubai вошла в историю, став рекордсменом по крупнейшей в мире 3D-печатной конструкции, которая представляет собой часть футуристического интерьера ресторана. Проект реализован совместно с Proto21 и DA Bureau и стал прорывом в ресторанной архитектуре. В основе меню от шефа Марко Ферреры мексиканские и калифорнийские мотивы. В коктейльной карте — авторские коктейли на травах, выращенных в собственной гидропонной ферме. Круто, когда проекты с российскими корнями выделяются необычными решениями. Адрес: City Walk, Дубай</t>
   </si>
   <si>
     <t>08.04.25 10:14</t>
   </si>
   <si>
     <t>t.me/dauotkysit/7279</t>
   </si>
   <si>
     <t>Хлеб с маслом Все правильно, в Лавке появился кусок хлеба с маслом, который принесут вам домой. И все удовольствие за каких-то 39₽. Если вы думаете, что москвичи совсем охерели, то вы правильно думаете 😃</t>
   </si>
   <si>
     <t>07.04.25 17:45</t>
   </si>
   <si>
     <t>t.me/dauotkysit/7277</t>
   </si>
   <si>
     <t>Mini Turkish Spot — стамбульский стрит-фуд Очень камерное заведение со стамбульской уличной едой, айраном, чаем и газировкой. При входе атмосферная веранда, внутри крошечные и не очень удобные столики. ▪️Кюфта (450₽) — котлетка из говядины и баранины, лук, помидор, салат романо, кинза, мята и лепешка. ▪️Балык (450₽) — типичный стамбульский стритфуд, скумбрия на углях, гранат, салат романо, лук, помидор, соус наршараб, сверху лимон. Пробовал первый раз. Прикольно, мне понравилось. ▪️Симит (390₽) — каймак (что-то между йогуртом или сметаной), липовый мед и симит — турецкий бублик. Классное сочетание нежности каймака и сладости меда. Пушка! Знаю, что многие жалуются, что кюфта здесь суховата, но у меня было все ок. Адрес: Тверская 19с2 Меню в первом комментарии.</t>
+  </si>
+  <si>
+    <t>12.09.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10449</t>
+  </si>
+  <si>
+    <t>Помните те самые деньки у бабушки? Когда что-то готовится на плите, разговоры идут сами собой, а время будто замедляется. Купер снял кулинарное шоу про такие моменты: здесь готовят вместе, вспоминают истории из прошлого, шутят и разговаривают обо всём на свете. Получился настоящий антистресс, где включаешь выпуск и будто возвращаешься в детство. Смотрите выпуск и пишите в комментариях к нему, чем вас угощали в детстве. Автор самого залайканного комментария получит корзину продуктов от Купера и Магнита. P.S. Розыгрыш до 30 сентября</t>
+  </si>
+  <si>
+    <t>12.09.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10448</t>
+  </si>
+  <si>
+    <t>Окрошечный мармелад В упаковке два вида мармелада — с квасом и с хреном. И то, и то — редкостное гэ. С хреном — как приторно сладкий маринованный огурец. С квасом — вообще ничего общего с квасом, разве что еле уловимый запах, а так, обычный приторный мармелад с непонятным вкусом. Полетело в помойку. Купил во ВкусВилле за 197₽. Дай Откусить в MAX #new</t>
+  </si>
+  <si>
+    <t>08.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10446</t>
+  </si>
+  <si>
+    <t>Oui Oui — французское бистро Новое французское бистро в закоулках Китай-города. В меню французский стритфуд. Внутри непримечательный интерьер, а на улице шикарная веранда с видом на парк «Горка». ▪️Croissant-dog (790₽) — говяжья сосиска, чеддер, горчица, огуречный релиш. Это круассан с начинкой от хот-дога, и, да, это вкусно. ▪️Entrecote (1390₽) — стейк из говядины, сливочный соус антрекот на основе анчоусов и зелени, картофель фри, пармезан. Соус шикарный, картошка местами недожарена, а вот мясо совсем грустное, жевать это было невозможно. Соседний столик столкнулся с тем же. ▪️Brioche dorée (790₽) — сладкая бриошь с каштановым кремом и голубикой. Сладкая булка с кремом и ягодами, такое сложно испортить 😃 Сервис на нуле: приборы не принесли, заказ ждали долго, персонал не знает состав блюд. Заинтересованности ноль. Но тут ооочень атмосферно, захотелось вернуться сюда, прихватить с собой книгу, взять кофе и неспешно посидеть часок-другой. Впечатления спорные, в целом, все поправимо. По сервису, мне кажется, тут лучше не будет, а вот над мясом надо поработать. Невзирая на недочеты, рекомендую к посещению. Адрес: Б. Спасоглинищевский пер. 3с5 Меню в первом комментарии. Дай Откусить в MAX #обед #ужин</t>
+  </si>
+  <si>
+    <t>08.09.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10442</t>
+  </si>
+  <si>
+    <t>Во «Вкусно — и точка» новая команда супергероев! Появился лимитированный Кидз Комбо с пятью героями СберПрайм: Капитан Прайм, КотоДрайв, БыстроКот, МультиКуся и ЛедиМелодия. У каждого свой характер и суперсила: кто-то знает короткие пути, кто-то умеет мгновенно приносить нужное, а кто-то отвечает за музыку и истории. За новым Кидз Комбо можно даже не выходить из дома: с 8 сентября по 5 октября заказывайте его в Купере с подпиской СберПрайм, оплачивайте Сбером и получайте кешбэк 30% бонусами Спасибо. Ещё нет Прайма? Подключайте за 1 ₽ на 30 дней — и начинайте собирать суперкоманду.</t>
+  </si>
+  <si>
+    <t>08.09.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10441</t>
+  </si>
+  <si>
+    <t>Техникум — блюдо дня ▪️Большая перемена (950₽) — пять брусочков из молочного шоколада с соленой карамелью внутри. Очень быстро разбирают, так что уточняйте наличие заранее. Адрес: Б. Дмитровка 7/5с2 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>06.09.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10440</t>
+  </si>
+  <si>
+    <t>Tsunami Sushi &amp; Cocktails — роллы в стиле Nikkei В основе меню роллы в стиле Nikkei, сочетающие в себе традиции японской кухни с экзотическими соусами из Перу. От себя настоятельно рекомендую попробовать «Сакана ролл». Из приятного — при заказе в ресторане или в доставке от 5000₽ один из главных хитов — трюфельный ролл с гребешком в подарок! P.S. По промокоду «счастье» Адрес: Б. Садовая 14с6 Бронь: +79238963867 Меню на сайте.</t>
+  </si>
+  <si>
+    <t>02.09.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10436</t>
+  </si>
+  <si>
+    <t>Машенька — Раппопорт снова в игре Новый ресторан современной русской кухни Александра Раппопорта, шеф-повар Игорь Гришечкин (Cococo). В интерьере отсылки к народным промыслам, коллекционные самовары и расписной потолок. Название — отсылка к роману Набокова «Машенька». На стене портреты знаменитых «Машенек» из разных эпох. Аудитория очень взрослая, а все официантки тут с косами. ▪️Холодец (1100₽) — телятина, с тертым хреном, горчичным мороженым и чипсом из дижонской горчицы. Восхитительный холодец! В сочетании с мороженым из горчицы, просто шедевр! ▪️Картофельные пончики (1650₽) — начинка из картофеля и жареного лука, посыпают луковой пудрой, подают с соусом из сметаны, сливочного сыра и укропа, и красной икрой. Нереально вкусно, но блюдо довольно тяжелое, лучше брать на двоих. ▪️Шницель по-министерски (3250₽) — филе цыпленка, подают с сальсой из томатов, заправленной оливковым маслом. Огромный шницель с идеальной прожаркой. Берите на двоих. Дорого, место скорее для празднования важных событий или свиданий. Вкусно, порции большие, но цены бьют все психологические барьеры. Но при этом ресторан постоянно забит, если верить персоналу, даже днем. Мне понравилось, тут вкусно, хороший сервис и приятная атмосфера, и я рад, что Раппопорт наконец открыл что-то действительно интересное и не проходное. Рекомендую к посещению. Адрес: Варварка 14 Меню в первом комментарии. Дай Откусить в MAX #обед #ужин</t>
+  </si>
+  <si>
+    <t>02.09.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10432</t>
+  </si>
+  <si>
+    <t>В Москве открылся третий ресторан «YOJI» от Иды Галич Ресторан YOJI Иды Галич запустил новую локацию в формате dark-kitchen. Это самое большое производство YOJI — площадью 200 м² и уже третья локация сети. За счет нового производства зона доставки расширилась — блюда японской кухни стали доступны еще большему количеству районов по Московской области, а в Москве уже не осталось района, куда не могут приехать YOJI. К открытию новой локации в YOJI подготовили подарки и акции — по промокоду SVAO дарят скидку 40% на первый заказ в новой зоне доставки. Приятный повод заглянуть в приложение и попробовать что-нибудь из меню. *скидка действует весь сентябрь на доставку только в зеленой зоне Академика Комарова 9, и на самовывоз с новой локации от 5 900 ₽.</t>
+  </si>
+  <si>
+    <t>02.09.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10428</t>
+  </si>
+  <si>
+    <t>Dodgy — блюдо дня ▪️Школьная пицца (200₽) — томатная основа с майонезом, маринованные огурцы, колбаса, сыр. В меню на несколько дней, но, если гостям понравится, оставят в основном меню. Адрес: Покровка 9с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>01.09.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10427</t>
+  </si>
+  <si>
+    <t>Сентябрь — отличный повод ненадолго вернуться в школьные годы 📚 Помните свой первый звонок, любимый пенал и тот самый шоппер со сменкой? VASILINCIAGA × Сбер собрали знакомые школьные образы в лимитированной коллекции «Классная форма» для Kukoyaka Shop. В дропе — оверсайз-футболка, шоппер и пенал-косметичка, а на них — надписи, напоминающие знакомые всем школьные замечания и пометки в тетрадях. Только теперь они звучат забавно и становятся частью образа. А пока взрослые вспоминают школьные годы, детям можно собрать всё необходимое к учебному сезону с выгодой. Детская СберКарта даёт до 50% кешбэка бонусами Спасибо на одежду, обувь, книги и другие товары для учёбы. А при оплате с Совместного счёта родители также могут получать кешбэк — до 2 000 бонусов Спасибо на каждого. Всего можно получить до 4 000 бонусов. Лимитированный дроп поддержал СТС Kids — телеканал, который всегда рядом с детскими увлечениями и трендами 💚</t>
+  </si>
+  <si>
+    <t>01.09.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10426</t>
+  </si>
+  <si>
+    <t>Maestrello — блюдо дня ▪️Маргарита (250₽) — томатный соус, моцарелла, базилик, оливковое масло. До 7 сентября во всех точках Maestrello пиццу «Маргарита» подают за 250₽, в честь 9 дня рождения пиццерий. Цена ровно как девять лет назад. Адрес: Покровка 16 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>31.08.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10425</t>
+  </si>
+  <si>
+    <t>Завтраки на двоих ▪️Lúwo — Большой греческий завтрак (4400₽). Шакшука, зеленый салат, салат из овощей, халуми, оливки, хумус, гуакамоле, лабне, томаты, абрикосовое масло, финики, питы. ▪️Савой — Императорский завтрак (8900₽). Блины, сметана, варенье, сырники, рисовая каша, блюда из яиц, овощи, риет из лосося, ростбиф, лосось, омуль, муксун, икра, хлеб с маслом, круассаны, пирожки, ассорти десертов. ▪️Шаляпин — Дубинушка (15000₽). Этажерка с пшеничными блинами и гречишными оладьями с тремя видами икры, муксуном, неркой, молодым картофелем и малосольными огурцами. ▪️Недальний восток — Турецкий завтрак (6500₽). Менемен, омлет, овощи, халяльные говяжьи колбаски, грецкие орехи, сухофрукты, арбуз, варенье, мёд, намазки, лепешка и пита. ▪️Юг22 — Средиземноморский завтрак (3550₽). Чуррос с шоколадным фонданом, греческий салат, кулури, гирос с бараниной, тарамасалата, мухаммара и бабагануш с дипом из перца рамиро. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10420</t>
+  </si>
+  <si>
+    <t>Защита близких начинается с одного шага «Доверенный контакт» от Сбера – бесплатный сервис, который помогает обезопасить родителей, детей и других родных от мошенников. Вы назначаете доверенного близкого или сами становитесь таким контактом. Работает всё просто: ▪️Вы назначаете доверенного близкого или сами становитесь таким контактом. ▪️Если банк видит подозрительную операцию – приостанавливает её и уведомляет доверенного. ▪️Доверенный связывается с родным, проверяет ситуацию и подтверждает или отклоняет операцию в приложении. В сложных случаях банк может сам позвонить доверенному с номера 900. Доверенный видит только подозрительные операции – не историю трат и не баланс. Подключить «Доверенный контакт» себе или близким можно в приложении СберБанк Онлайн по ссылке.</t>
+  </si>
+  <si>
+    <t>31.08.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10419</t>
+  </si>
+  <si>
+    <t>Горыныч — блюдо дня ▪️Тартар из говядины (990₽) — маринованные огурцы, лук, щавель, стружка из каперсов, красная икра, трюфельное масло, соус на основе дижонской горчицы и кетчупа, гренки. Адрес: Рождественский бул. 1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>28.08.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10417</t>
+  </si>
+  <si>
+    <t>Кофемания — блюдо дня ▪️Школьный звонок (950₽) — шоколадный бисквит, карамель, мусс из вареной сгущенки, белый и клубничный шоколад. Доступен до 4 сентября. Адрес: Трубная пл. 2 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>27.08.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10416</t>
+  </si>
+  <si>
+    <t>Bus — японский от Lucky Group Японский бар от Lucky Group, открылся на месте Santi. Шеф Артемий Лопатин (Jun и Kiyomi). Внутри открытая кухня, контактный суши-бар, много дерева, японские постеры, а на фоне играет винил. В меню 4 направления: хенд-роллы, гедза, рамены и спешлы от шефа, наливают пиво из кранов. ▪️Хенд-роллы — краб тобико (890₽) с рисом, камчатским крабом, икрой летучей рыбы и соусом спайси. Лосось икура (920₽) — с рисом, маринованной икрой, соусом шисо и зеленью. В меню 4 вида хенд-роллов: классические, «сигары» и открытые. Шикарно! ▪️Зеленый салат (430₽) — свежие огурцы, салат, редис, грецкие орехи, обжаренные крекеры, яблочная заправка. ▪️Тантанмен вагю (980₽) — куриный бульон, ореховый соус, обжаренный фарш вагю, кунжутное масло раю, острый соус, лотос во фритюре, лапша. Наваристый, густой, пикантный и очень сытный. А еще, рекомендую закать Суномоно (290₽) — легкая свежая закуска. Можете за каких-то 750000₽ заказать Champagne Shower: официанты выносят несколько бутылок Dom Perignon и поливают весь зал. Не забудьте только позвать меня 😃. По будням работают с 17:00, а по выходным с 13:00, столики не бронируют. Крайне рекомендую к посещению. Адрес: Б. Козихинский пер. 18/8 Меню в первом комментарии. Дай Откусить в MAX #ужин</t>
+  </si>
+  <si>
+    <t>27.08.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10412</t>
+  </si>
+  <si>
+    <t>Битва шеф-поваров «Русский Фьюжен» в WorldFood Connect   2 сентября в 12:00 сообщество экспертов продуктов питания WorldFood Connect с выставкой продуктов питания WorldFood Moscow приглашают на онлайн-полуфинал шоу «Русский Фьюжен». В программе оценка звездного жюри и разбор дуэльных блюд, которые проведут Станислав Песоцкий, концепт-шеф гастротеатра SVET, и Евгений Павлов, шеф-повар с 10-летним стажем, работавший в Москве, Нью-Йорке, Хьюстоне и Бангкоке. Итоговая оценка шефа — это сумма баллов жюри и ваших голосов в прямом эфире. В конце эфира будут озвучены имена двух сильнейших, которые пройдут в большой финал. Бесплатная регистрация по ссылке.</t>
+  </si>
+  <si>
+    <t>27.08.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10411</t>
+  </si>
+  <si>
+    <t>Underdog — блюдо дня ▪️Mortadella dog (790₽) — мортаделла, страчателла, соус песто, дробленая фисташка, зелень. Адрес: Маросейка 6-8с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>26.08.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10410</t>
+  </si>
+  <si>
+    <t>Пятёрочка «дропнула» суперфуды для учебы В Магазинах будущего сети к 1 сентября появились функциональные подборки для школьников и студентов. Всего 5 категорий: Для концентрации — готовая еда и снэки с железом, полифенолами и цинком. Для глубокого сна — продукты с высоким содержанием магния. От тревоги и стресса — еда с витамином С и холином. Вместо мини-пиццы — перекусы с высоким содержанием белка и блюда со сбалансированным КБЖУ. В мое время из суперфуда был только Yupi с витамином C 😃</t>
+  </si>
+  <si>
+    <t>26.08.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10407</t>
+  </si>
+  <si>
+    <t>El Pimpi — коктейль вечера ▪️Торреро (1200₽) — джин Бомбей Сапфир, Херес Фино, вермут Мартини Ризерва Рубино и Мартини Ризерва Биттер, орегано, хамон. Адрес: Б. Никитская 12 Дай Откусить в MAX #коктейльвечера</t>
+  </si>
+  <si>
+    <t>26.08.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10406</t>
+  </si>
+  <si>
+    <t>Что ты любишь готовить больше всего? Теперь это можно показать прямо на телефоне. У TECNO POVA 8 5G есть пиксельный Мини Экран, на котором можно поставить символ, связанный с любимым блюдом или кухней. Выбирай свой, делай фото и делись с друзьями. А ещё можно придумать собственный рисунок для Мини Экрана и рассказать, как бы он мог помогать на кухне или в жизни. За самый лучший рисунок подарят TECNO POVA 8 5G. Ну и пока готовишь, можно не переживать за зарядку: аккумулятора на 8000 мАч хватит надолго.</t>
+  </si>
+  <si>
+    <t>26.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10403</t>
+  </si>
+  <si>
+    <t>Пушкинъ — малосольные огурцы До 30 августа проходит фестиваль малосольного огурца. Шеф Андрей Махов уже 10 лет разрабатывает рецепты, подбирает огурцы и сам солит. В меню шесть видов: ▪️С чесноком и укропом — эталонная классика. ▪️С перцем чили — очень жгучие. ▪️С лимонной травой — мягкий вкус, лимон на послевкусии. ▪️С эстрагоном — самый необычный из всех, сладковатый, с ярким оттенком тархуна. ▪️С медом и яблоками — на послевкусии мед, не приторно сладкие. ▪️Квасные — с добавлением ржаного хлеба для брожения. Мой фаворит. Очень насыщенные, ближе к соленым огурцам, и очень яркий вкус кваса. Можно взять один каждого сорта на пробу (90₽/шт). К соленьям предлагают огуречную настойку (650₽), но предупреждаю, она ооочень крепкая 😃 Адрес: Тверской бул. 26А Дай Откусить в MAX #обед #ужин</t>
+  </si>
+  <si>
+    <t>26.08.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10402</t>
+  </si>
+  <si>
+    <t>Главное событие для специалистов HoReCa  С 15 по 18 сентября пройдет WorldFood Moscow — программа обучения специалистов индустрии гостеприимства и мастер-классы от ведущих российских шефов. В программе: Инструменты от топ-экспертов HoReCa, шефы со всего мира поделятся опытом и знаниями в процессе лекций и мастер-классов, все поставщики для HoReCa на одной площадке и живое общение с экспертами. Если работаете в ресторанном бизнесе и хотите найти полезные контакты и идеи для работы — регистрируйтесь по промокоду DAI и скачивайте приложение WorldFood Connect для навигации по выставке.</t>
+  </si>
+  <si>
+    <t>26.08.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10401</t>
+  </si>
+  <si>
+    <t>Воронеж — блюдо дня ▪️Люля из утки (1890₽) — пюре с луком фри, салат романо, маринованный лук. Адрес: Пречистенка 4 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>24.08.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10400</t>
+  </si>
+  <si>
+    <t>25-26 августа в «Раковой» на Маяковке - полный безлимит на устрицы Моари Платишь 2500р и ешь устрицы без ограничений Стол лучше забронировать заранее</t>
+  </si>
+  <si>
+    <t>21.08.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10395</t>
+  </si>
+  <si>
+    <t>Новый на Пятницкой Сегодня на набережной открылся новый рамен-изакая-бар . Здесь соединяются японские традиции и эксперименты. В меню акцент на фьюжн-рамены и якитори, которые готовят на угольном гриле робата. Шеф рекомендует обратить внимание: на сёю рамен с вонтонами (доступен только на Пятницкой), тори-пайтана, утиный сёю рамен, авторские якитори, роллы, курицу карааге, гёдза, креветки, десерт «Манэки-нэко», блинный торт и коктейли на базе азиатских продуктов. P.S. Первые 100 гостей получают рамен по 490₽ (каждый день до 1 сентября). При заказе трех порций классических якитори цена на каждую станет 280₽. При заказе трех порций авторских якитори — 580₽. Адрес: Пятницкая 2/38с1 Бронь: +7 495 323 99 60</t>
+  </si>
+  <si>
+    <t>21.08.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10391</t>
+  </si>
+  <si>
+    <t>Salone Pasta &amp; Bar — блюдо дня ▪️Спагетти Карбонара by Salone (1990₽) — обжаренные гуанчале (свиные щечки), соус на основе белого вина, сливок и желтка, спагетти, в голове пармиджано реджано двухлетней выдержки. Адрес: М. Дмитровка 18Ас3 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>20.08.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10390</t>
+  </si>
+  <si>
+    <t>Моя пьяная бабушка летит в Сингарпур — танцы на Никитской Двухэтажный азиатский бар на Большой Никитской от С.И.Д.Р. Групп (Lobo Loko, Кот Шредингера). На первом этаже более расслабленная атмосфера, на -1 — диджей и танцы. ▪️Веер в хайболе (890₽) — джин, вермут Мартини Фиеро, ликер Трипл Сек, персиковый дистиллят. Легкая версия негрони. ▪️Малайзия шпритц (890₽) — джин на эвкалипте, алоэ, лайм, лимон, игристое, мята. Бармен сказал пить без трубочки, чтобы вдыхать запах мяты. Свежий, цитрусовый. ▪️Бабушкин курятник (1150₽) — ром, персиковый соджу, сливки. Очень сладкие и крепкие, лучше берите на компанию 😃 На -1 этаже зал с диджеем и громкой музыкой, помещение миниатюрное, но это не помешало превратить его в танцпол. Играет танцевальная попса. А еще, тут клевые официанты, на одной волне с гостями. Спасибо за вечер! Адрес: Б. Никитская 14 Меню в первом комментарии. Дай Откусить в MAX #бар</t>
+  </si>
+  <si>
+    <t>20.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10386</t>
+  </si>
+  <si>
+    <t>Новый тренд — глазированные сырники от Creative Kitchen Это что-то между классическими сырниками и глазированным десертом. Ничего готовить не нужно, просто открыть упаковку. В линейке три вкуса, подходят как для завтрака, так и для десерта.</t>
+  </si>
+  <si>
+    <t>20.08.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10384</t>
+  </si>
+  <si>
+    <t>Зарядье — коктейль вечера ▪️Сет Матрешка (1400₽) — 3 коктейля: джин с клюквенным пюре и яблочным соком, малиновый ликер с лаймовым кордиалом, ром с черникой и ежевикой. Подают с клюквой в сахаре и мармеладом. Адрес: Варварка 6с1 Дай Откусить в MAX #коктейльвечера</t>
+  </si>
+  <si>
+    <t>19.08.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10383</t>
+  </si>
+  <si>
+    <t>Пушкинъ — деловые обеды Ресторан русской кухни пушкинской поры. Интерьер в духе дворянской усадьбы, лепнина, дерево, много антиквариата. Недавно обновили меню деловых обедов. Обед из двух блюд 1380₽, из трех 2070₽, из четырех 2760₽. ▪️Паштет — из куриной печени с добавлением белого вина, в желе из черной смородины, украшается свекольной пудрой и зеленью. Подают с бриошью. Неимоверно вкусная бриошь, шикарный паштет с кислинкой ягодного желе. ▪️Рассольник — говяжий бульон, картофель, лук, морковь, щавель, телячьи почки, перепелиные яйца, зелень. ▪️Расстегай — пирог из слоеного текста, ризотто с визигой, филе судака и форели, поливают соусом на основе сливок, красной икры и эстрагона. Очень сытно. Подают по будням 12:00-16:00. Обед сопровождается кофе или чаем, на выбор гостя. А также можно нужно дополнить бокалом вина (750₽). Один из лучших обедов в городе. Адрес: Тверской бул. 26А Меню в первом комментарии. Дай Откусить в MAX #обед</t>
+  </si>
+  <si>
+    <t>19.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10379</t>
+  </si>
+  <si>
+    <t>T-Premium теперь в Суздале Вместе с Дымов Керамикой сервис создал новую версию узора «Черника», который используется в росписи керамических изделий. Теперь этот узор можно увидеть и в городских арт-пространствах. Во дворе Дома русского чаепития появилась зона T-Premium с самоваром и зеркалом в форме наличника, а у ресторана «Сыродельня» — фотобудка. P.S. Клиентам T-Premium доступен кэшбэк 10% в магазинах и ресторанах сети «Дымов». Кэшбэк действует до 30.09.2026, максимум 15000₽. Доступен клиентам с сервисом T-Premium. Подробнее тут.</t>
+  </si>
+  <si>
+    <t>19.08.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10375</t>
+  </si>
+  <si>
+    <t>Lay’s — белые грибы со сметаной. ЛЕГЕНДА ВЕРНУЛАСЬ! Я уже думал, что это какой-то вброс, потому что новость о возвращении видел, а сами чипсы найти нигде не мог. Но сегодня свершилось. Нашёл в Самокате за 179₽. Вкус 1 в 1 тот самый. Ничего не «переосмыслили», и, слава богу, не сделали «по новой рецептуре». Те самые Lay’s с белыми грибами. P.S. Их убрали с продажи в июле 2022 года.</t>
+  </si>
+  <si>
+    <t>18.08.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10374</t>
+  </si>
+  <si>
+    <t>Гаражи Переделкино — советские гаражи Арт-пространство от Дома творчества Переделкино, вдохновленное советской эпохой. На территории — гаражи с винтажным рынком, семейной мастерской, книжным магазином, гастро-точки с шашлыком, пирожками, печеньем, бутербродами и пивом. Простоял в очереди за шашлыком около часа, и прямо передо мной объявили, что осталось только 15 порций, и то, только курица и индейка. Как сказали сотрудники, за выходные продали 200кг мяса. Представляю лица тех людей, которые простояли час, и им не хватило шашлыка. Пирожков, кстати, тоже не было. Шашлык пойдет, на 4 с минусом. Пространство интересное, точно стоит посетить, но будьте готовы уйти голодными. Работает только по выходным 12:00-21:00. Много семей с детьми, а еще, очень много ос, так что полное погружение в летние гаражи обеспечено. Адрес: пос. Переделкино Меню в первом комментарии. Дай Откусить в MAX #обед #ужин</t>
+  </si>
+  <si>
+    <t>18.08.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10370</t>
+  </si>
+  <si>
+    <t>Фестиваль сидра и пенного в Раковой 22 августа в Раковой на Усачева пройдет фестиваль сидра и разливного пенного «Яблочный SPA». Сидр от 390₽, разливное пиво от 290₽. Устрицы 390₽, игристое 490₽. Раки в огромном казане по 290₽, стритфуд, печеные яблоки, мидии в соусе из сухого сидра. В программе розыгрыш призов от партнеров, сертификат на ужин в Раковой, фирменный мерч, ярмарка, винил, DJ сет и танцы. Адрес: Усачева 22 Вход свободный, начало с 13:00.</t>
+  </si>
+  <si>
+    <t>18.08.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10369</t>
+  </si>
+  <si>
+    <t>Салатная жижа Да, мы в Москве совсем уже 😃 Жижа, которая остается от салата, или как в простонародье ее называют — юшка. Очень сильно выделяется вкус огурца, это и отличает от «классической» жижи от салата. После пьянки я выпил бы это с огромным удовольствием, а так, конечно, это все баловство. Заказал в Лавке, стоит 135₽. Дай Откусить в MAX #new</t>
+  </si>
+  <si>
+    <t>14.08.26 18:27</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10367</t>
+  </si>
+  <si>
+    <t>Coperto — ресторан с собственным кинотеатром Да-да, прямо в ресторане есть отдельный зал на 11 мест, где идут все фильмы, доступные в прокате (или можно выбрать свой), и да, сюда можно заказать любую еду из ресторана. По поводу кинотеатра: билеты от 3000₽, можно арендовать полностью зал на 2 часа, от 50000₽. Вот вам лайфхак: приходите утром на первые сеансы, как правило, там никого нет, и вы будете с большей вероятностью в зале одни и сможете выбрать любой фильм. Внутри раскладывающиеся кресла со столиками, звездное небо, как в Rolls-Royce и отдельная уборная прям внутри зала. К выходу «Одиссеи» запустили сет из 5 подач, отсылающий к фильму: тартар из дорадо, ростбиф из мраморной говядины, персики с трюфелем и страчателлой, мини-кальмары с камчатским крабом и десерт с инжиром и греческим йогуртом. В кинотеатре довольно темно, поэтому сфотографировать блюда не было возможности. Но было вкусно. Подача блюд каждые 20 минут. Что касается фильма — относитесь к нему, как к одной из вариаций сказки. Скажем так, он точно вызывает эмоции, а вот какие, уже решите сами после просмотра 😃 Идеально для свидания. Конкретно на «Одиссею» есть сеансы без подачи сета 7000₽/чел, с сетом 10000₽/чел. Адрес: Покровский бул. 5 Меню в первом комментарии. Дай Откусить в MAX #ужин</t>
+  </si>
+  <si>
+    <t>14.08.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10366</t>
+  </si>
+  <si>
+    <t>«Пятёрочка» теперь подсказывает, какими продуктами стоит полакомиться в первую очередь Купили йогурт с коротким сроком хранения, поставили на полку в холодильнике, а через неделю обнаружили его и испытали то самое досадное чувство, как будто забыли о чем-то важном? Если с вами такое частенько происходит, новая фича от «Пятёрочки» будет максимальной полезной. Теперь приложение сети само напомнит после покупки, какие продукты до какого срока необходимо съесть. Например, тот самый злополучный йогурт лучше съесть до субботы. Сервис отслеживает сроки годности продуктов, купленных с картой лояльности по данным «Честного знака». Ничего сканировать, фотографировать и добавлять вручную не нужно. Абсолютно идеальная находка для любителей «поставить и забыть». Меньше просрочки в вашем холодильнике, больше вкусняшек, съеденных вовремя!</t>
+  </si>
+  <si>
+    <t>14.08.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10365</t>
+  </si>
+  <si>
+    <t>Skrepka — блюдо дня ▪️Сырный пончик (450₽) — крем-сыр, запеченная кукуруза с паприкой и запеченный бекон. Адрес: Девяткин пер. 7 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>14.08.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10364</t>
+  </si>
+  <si>
+    <t>Конференция для тех, кто развивает ресторанный бизнес и ищет новые точки роста 27 августа в Доме культуры «ГЭС-2» пройдёт ТОК — конференция для предпринимателей от Точка Банк. Одна из дискуссий — «Рестораны без столичного трафика. Как региональные проекты создают спрос и держат маржу». Поговорят о том, как привлекать гостей, возвращать локальную аудиторию и расти, когда большого внешнего трафика нет. Своим опытом поделятся Даниил Молоков — основатель «Местных ресторанов» в Твери, Анастасия Анциферова — основатель ресторанной группы «Это по любви» в Йошкар-Оле, и Полина Бахарева — основательница бренда макаронс PAOLA из Тюмени. Модератор — Евгения Левшицкая, сооснователь Perelman People. Среди хедлайнеров ТОК — Сергей Минаев, Михаил Токовинин и Николай Картозия. А между выступлениями можно будет пообщаться с другими предпринимателями и представителями крупных компаний. Подробности и регистрация — по ссылке. А по промокоду ОТКУСИТЬ вас ждет скидка 20%.</t>
+  </si>
+  <si>
+    <t>14.08.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10363</t>
+  </si>
+  <si>
+    <t>Открытия июля ▪️Рубель — ресторан современной русской кухни от AVA Team на первой линии ГУМа с видом на Красную площадь. Сводчатые потолки, панорамные окна и открытая кухня. ▪️Шоша — бар-закусочная с пивом и азиатской кухней. Внутри шумный бар и более спокойный зал. ▪️Macau — бар с артефактами из буддийских храмов и аптекарской витриной. В коктейльной карте 14 коктейлей, меню в формате открыток из путешествий, подают в китайских шкатулках. ▪️Тверской. Дом вкуса — 8 этажей с 33 корнерами, 4 ресторанами, кинотеатром, сценой и верандами, планируются мероприятия: фестивали, ужины с шефами, гастроспектакли. ▪️Omut — открылся на месте Historia. Ночной клуб, ресторан, лаунж и концертная площадка в историческом особняке. В меню авторская кухня с европейскими и азиатскими акцентами. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10358</t>
+  </si>
+  <si>
+    <t>Rusty Rat &amp; Pizza — завтраки Пиццерия и коктейльный бар от команды Underdog. В меню сочетание итальянской и американской культур. Недавно запустили завтраки, правда, доступны только с пятницы по воскресенье 10:00-14:00. ▪️French Toast (990₽) — бриошь обжаривают на сливочном масле, посыпают сахарной пудрой, из-за чего создается легкая карамельная корочка, фисташковый крем, свежая малина, дробленая фисташка, ягодный соус. Нереально вкусно. ▪️Крок-мадам (1090₽) — тамбовский окорок, глазунья, швейцарский сыр, горчично-медовый соус, зеленый лук. Огромный сэндвич, идеально, если у вас была веселая ночь. ▪️Сырники (990₽) — с ягодным соусом, сметаной, дробленой фисташкой и ягодами: клубникой, черникой и малиной. Немного плотнее, чем классические сырники. На завтраках гостей мало, так что можете не бронировать. Но это пока что, видимо, про завтраки мало кто знает. Рекомендую к посещению. Адрес: Б. Черкасский пер. 13с4 Меню в первом комментарии. Дай Откусить в MAX #завтрак</t>
+  </si>
+  <si>
+    <t>13.08.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10354</t>
+  </si>
+  <si>
+    <t>В Парках Москвы появился гастропутеводитель Теперь перед прогулкой можно заранее придумать вкусную часть маршрута. В новом путеводителе Парки Москвы собрали подборку заведений — от небольших кофеен до ресторанов. Удобно, если хочется сменить привычную локацию для завтрака или устроить себе маленькое гастрономическое путешествие. А еще это хороший способ открыть для себя парки с новой стороны. Посмотреть путеводитель можно по ссылке и в комментариях.</t>
+  </si>
+  <si>
+    <t>13.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10350</t>
+  </si>
+  <si>
+    <t>Salone Pasta &amp; Bar — блюдо дня ▪️Пицца с лисичками (1990₽) — тонкое тесто с хрустящими бортами, моцарелла, сливочный соус, обжаренные лисички, пармиджано реджано, зелень. Адрес: М. Дмитровка 18Ас3 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>12.08.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10347</t>
+  </si>
+  <si>
+    <t>Sur — блюдо дня ▪️Sur Meal (650₽) — доступен в двух вариантах: чизбургер и картофель фри или куриные наггетсы и картофель фри. Внутри игрушка из старых коллекций Happy Meal 2010-х годов в оригинальной упаковке. Какая игрушка попадется — рандом. Тираж ограничен. Адрес: Б. Трёхсвятительский пер. 2/1с8 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>07.08.26 19:45</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10346</t>
+  </si>
+  <si>
+    <t>07.08.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10341</t>
+  </si>
+  <si>
+    <t>В гостинице «Метрополь» открылось пространство Ue при ресторане Motto Azabu — камерный формат Chef’s Table на 8 гостей. Здесь гости сидят перед шефами и наблюдают за приготовлением каждого блюда. За меню отвечают шеф Motto Azabu Вадим Мальков и потомственный суши-шеф из Японии Хисаюки Нишиока. Гостей ждет ужин из 15 подач с редкой рыбой и морепродуктами, которые доставляют напрямую из Японии, без адаптации под европейский вкус. В стоимость также входят три напитка. В основе — фугу, кинмэдай, мадай, шимадзи, кохада, хирамаса. Скоро в Ue появятся еще два формата: сет с премиальной японской говядиной вагю и сезонный омакасе. Ужины проходят каждый четверг, пятницу и субботу. Адрес: гостиница «Метрополь», Театральный пр-д, 2 Бронь: +7 905 774-48-88</t>
+  </si>
+  <si>
+    <t>07.08.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10337</t>
+  </si>
+  <si>
+    <t>Восход — напиток дня ▪️Пиво (0,22₽) — только сегодня наливают кружку пива за 22 копейки. На закуску — кулек гренок с икрой воблы. На видео пиво на 1,1₽. Адрес: Варварка 6с7 Дай Откусить в MAX #напитокдня</t>
+  </si>
+  <si>
+    <t>06.08.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10336</t>
+  </si>
+  <si>
+    <t>ТАЙГАСТРО когда-то начинался как локальный фестиваль сибирской кухни, а сейчас в нём участвуют уже больше 500 ресторанов из шести стран. Идея простая: каждый ресторан готовит сет из трёх блюд только из местных сезонных продуктов. Поэтому в каждом городе фестиваль получается разным — где-то в центре внимания таёжные ягоды и северная рыба, а где-то совсем другие вкусы. К каждому сету подают Dewar’s — в чистом виде или в авторском коктейле, который тоже собирают из локальных ингредиентов. Мне вообще нравится сама идея: не рассказывать про гастрономию регионов, а дать её попробовать. Фестиваль идёт до 16 августа, подробности есть на сайте «Открывай новое». Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10332</t>
+  </si>
+  <si>
+    <t>Горыныч — блюдо дня ▪️Пицца Дольче (1190₽) — запеченные яблоки, крем маскарпоне, корица. Подают с ванильным мороженым. Итальянская версия шарлотки. Адрес: Рождественский бул. 1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>04.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10331</t>
+  </si>
+  <si>
+    <t>Magritte — европейский от Новикова Новый европейский ресторан Аркадия Новикова в гостинице «Россия» с панорамным видом на Зарядье. Название отсылает к художнику Рене Магритту, в интерьере отсылки к его работам. Шеф Леонид Конобрицкий (Restaurant by Deep Fried Friends, Le Pigeon). В меню классика Франции и Италии с акцентом на Средиземноморье. ▪️Лингвини (2450₽) — краб, томатный соус, протертые томаты, чили, лук-шалот, куриный бульон, базилик. Именно такую пасту с крабом я и хочу получать всегда и везде. ▪️Салями (1650₽) — моцарелла, томатный соус, салями из курицы и индейки, базилик, орегано. Во-первых, согласитесь, она очень красивая. А во-вторых, хоть ее и не готовили в дровяной печи, она безумно вкусная. ▪️Семифредо (550₽) — на основе взбитых яиц, сахара, сливок и орехов, затем замораживают. Украшают дробленой фисташкой и карамелью. Нет слов, как это вкусно. А еще тут шикарный тартар (2100₽) и луковый суп (1200₽). Луковый суп вообще один из самых вкусных, что я ел. А вот паккери качо-э-пепе (1950₽) не понравилось. Отличное обслуживание, шикарный интерьер и восхитительная кухня. Зовите сюда на свидание, приходите на семейный ужин. Новиков еще раз доказал, кто тут батя. Адрес: Варварка 14 Меню в первом комментарии. Дай Откусить в MAX #ужин</t>
+  </si>
+  <si>
+    <t>04.08.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10327</t>
+  </si>
+  <si>
+    <t>One Price Coffee запустили эспрессо-тоник со вкусом жвачки вишня-кола Освежающий вишневый вкус, напоминает ту самую жвачку из детства. Сам напиток блестит на солнце из-за шиммера, который добавляют в стакан. Технологии не остановить 😃</t>
+  </si>
+  <si>
+    <t>04.08.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10326</t>
+  </si>
+  <si>
+    <t>Sartoria Lamberti — блюдо дня ▪️Аффогато (1100₽) — фундучное пралине на основе темного шоколада и кофе, карамелизированный пекан, шоколадный крамбл, дополняют эспрессо. Подают с эскимо из лимонного пломбира и темного шоколада со взрывной карамелью. Адрес: Тверская 3 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>03.08.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10325</t>
+  </si>
+  <si>
+    <t>«Мэтч с первого укуса»: VK Знакомства и Mini Turkish Spot запускают «Великолепный сет» До 31 августа гости смогут попробовать «Великолепный сет» (990₽). А если вы пока пришли без пары, самое время начать свою романтическую историю, почти как в турецком сериале. В составе: шиш таук и хумус с лепёшкой. Чтобы шанс встретить своего Серкана Болата стал чуть выше, по QR-коду в кафе можно получить Премиум от VK Знакомств бесплатно на 7 дней. А пользователи с уже активной подпиской получат к сету пахлаву в подарок. Адрес: М. Палашёвский пер. 19с2</t>
+  </si>
+  <si>
+    <t>01.08.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10323</t>
+  </si>
+  <si>
+    <t>Летом всё вокруг преображается: люди чаще наряжаются, занимают места на террасах, дольше остаются за ужином и охотнее говорят друг другу «Давай увидимся». Особенно приятно, когда любимые места становятся частью этих моментов. Например, в ресторанах «She», «Горыныч» и «Техникум» MARTINI Fiero &amp; Tonic можно комплиментарно дополнить MARTINI Brut. Так любимый коктейль приобретает новое, игристое звучание и преображается в MARTINI Fiero Spritz. Именно из таких приятных деталей складывается атмосфера вечера. Любимый коктейль раскрывается по-новому, а обычная встреча превращается в историю, в которой именно вы оказываетесь в главной роли.</t>
+  </si>
+  <si>
+    <t>31.07.26 19:33</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10322</t>
+  </si>
+  <si>
+    <t>31.07.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10320</t>
+  </si>
+  <si>
+    <t>Калачная — коломенские калачи Находится около башни (Пятницкие ворота). В самом здании — музей, посвященный калачам, где проводят экскурсии и рассказывают о технологиях приготовления калачей. На улице — лавка, где продают калачи с разными начинками по рецептам, восстановленным по архивным документам. Выражение «дойти до ручки» пошло от калачей, ручку от калача раньше отдавали беднякам. ▪️С гусем (540₽) — само тесто довольно плотное, начинка из тушеного гуся. Вкусно, попробовать однозначно стоит. Сам хлеб довольно постный, акцент на мясе. Из минусов: его слишком сильно разрезали, и есть было совсем неудобно. ▪️С говядиной (490₽) — не знаю, в каких архивах они в рецепте нашли микрозелень, но она портит примерно все. Если ее выбросить в ближайшую помойку, как сделал это я, то с говядиной однозначный топ. ▪️Левашник с клубникой (130₽) — тесто, как для беляша, а внутри варенье из цельной клубники. Варенье не очень сладкое, и мне это нравится. Со свининой не берите, она тут совсем не в тему. По выходным в хорошую погоду тут всегда огромные очереди. Исторический центр Коломны невероятно красивый, тут полно заведений, которые я, увы, не успел посетить. А еще обязательно попробуйте местный мёд (я про напиток) и сидр. Местные пряники не берите, они сильно хуже тульских. А еще ни в коем случае не берите уличные лимонады, это не лимонад, а полстакана сиропа с теплой водой, который полетел в помойку. Адрес: Коломна, Зайцева 14 Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10316</t>
+  </si>
+  <si>
+    <t>На AGUTEENS FEST произошло неожиданное — томаты буквально вышли на большую сцену. Во время вокального конкурса шеф из ролика бренда «ЭКО-Культура» предложил жюри принять участие в небольшом томатном челлендже. А на фестивальной площадке можно было попробовать овощи на дегустации, отдохнуть в лаунж-зоне и сделать пару кадров на память в фотобудке и фотозоне с горным пейзажем. Кажется, у томатов случился свой маленький звёздный час.</t>
+  </si>
+  <si>
+    <t>31.07.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10315</t>
+  </si>
+  <si>
+    <t>Блюда с лисичками ▪️Белуга — векошник (1690₽). Открытый пирог с толченым картофелем, чесноком, зеленью, костромским сыром, жареными лисичками и грибным соусом. ▪️Горыныч — гранд вареник (950₽). Печеный картофель, обжаренные лисички, сливочное масло, зелень. ▪️Казбек — оджахури (1100₽). Лисички, картофель и зеленое масло со сметаной. ▪️Anna Bistro — ролл с лисичками (550₽). Открытый ролл с маринованными лисичками и водорослями шио комбу. ▪️Шануар — жаренные на сковороде лисички (1250₽). С луком, мини-картофелем, копченой сметаной и зеленью. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10310</t>
+  </si>
+  <si>
+    <t>Moscow Restaurant Week — отпуск, который помещается в один ужин Фестивалю в этом году исполняется 10 лет. До 2 августа рестораны Москвы готовят специальные сеты на тему «Побег из города». Каждый ресторан выбирает свою стихию — лес, море, горы или реку. В меню три пары из закуски, горячего и десерта, а горячее готовят только на живом огне. К блюдам можно выбрать Dewar’s в чистом виде, коктейль на его основе или безалкогольную версию. А после ужина гости получают открытку с QR-кодом и гидом по регионам России. Вся подробная инфа о фестивале на сайте «Открывай новое» — там же собрано всё, ради чего этим летом стоит выйти из дома. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10305</t>
+  </si>
+  <si>
+    <t>Underdog — блюдо дня ▪️Raspberry &amp; Pistachio Bagel (790₽) — маковый бейгл со свежей малиной, матча-кремом и ягодным соусом. В меню до 6 августа. Адрес: Маросейка 6-8с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>31.07.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10304</t>
+  </si>
+  <si>
+    <t>Иногда достаточно просто задержать взгляд чуть дольше обычного — и начинаешь замечать то, что раньше проходило мимо. На этой идее строится летняя резиденция «Ближе, чем кажется» в Переделкино. Восемь фотографов проведут там неделю вместе с куратором Ниной Гомиашвили, будут искать интересные детали, обсуждать снимки и собирать визуальный дневник городка писателей. Снимать будут на HUAWEI Pura 90s Pro Max с телеобъективом 200 МП, который помогает ловить даже самые далёкие детали без потери качества. А уже в сентябре все фотографии, видео и заметки объединят в один цифровой архив.</t>
+  </si>
+  <si>
+    <t>30.07.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10302</t>
+  </si>
+  <si>
+    <t>InOut — напиток дня ▪️Айс-латте (500₽) — подают в кубе льда. Как сказал официант, если опустить трубочку в кофе и загадать желание — оно сбудется. Главное, выпить напиток, пока лед не растаял. Адрес: Зубовская 7 Дай Откусить в MAX #напитокдня</t>
+  </si>
+  <si>
+    <t>30.07.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10301</t>
+  </si>
+  <si>
+    <t>Дарим эстетам 30 000 ₽ Мы все так часто восхищаемся атмосферой в ресторанах и гораздо реже задумываемся о том, как создать такое же впечатление дома. Поэтому мы объединились с Williams Oliver — брендом, который умеет превращать обычный ужин в эстетическое удовольствие, — и разыгрываем сертификаты на приятные покупки среди тех, кто разделяет эту любовь к мелочам. Среди подарков — 3 сертификата номиналом: — 15 000 ₽ — 10 000 ₽ — 5 000 ₽ Чтобы стать участником, необходимо: 1. Быть подписанными на телеграм-каналы «Открытая кухня» и Williams Oliver. 2. Нажать на кнопку «Участвовать». 3. Поставить реакции на последние 3 поста в обоих каналах. Итоги подведём 11 августа в 15:00. Правила участия — здесь. Пусть красота и эстетика окружают вас во всём! 💛 забронировать стол</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10300</t>
+  </si>
+  <si>
+    <t>Если вы любите не только вкусно поесть, но и читать, что происходит в ресторанной индустрии, загляните в «Открытую кухню» от Яндекс Еды. Ребята пишут не только про рестораны, но и про людей, которые за ними стоят: интервью с шефами, интересные гастро истории, неожиданные находки и подборки мест, которые хочется сохранить. А сейчас ещё можно поучаствовать в розыгрыше сертификатов Williams Oliver на 30 000 ₽. Всё просто — подписаться и поставить реакции на последние посты в обоих каналах. Итоги подведут 11 августа. Реклама</t>
+  </si>
+  <si>
+    <t>30.07.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10299</t>
+  </si>
+  <si>
+    <t>Мороженое со вкусом кваса Во вкусу — абрикос (в составе яблочный и абрикосовый сок) с хлебно-квасными оттенками и небольшой кислинкой. Вкусно? Ну 50/50. Скорее, необычно. Но второй раз точно не куплю 😃 Купил во ВкусВилле, стоит 115₽. Дай Откусить в MAX #new</t>
+  </si>
+  <si>
+    <t>30.07.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10297</t>
+  </si>
+  <si>
+    <t>Когда в списке было «купить пару тетрадей», а на кассе оказалось, что собрал ребёнка к школе на год вперёд К счастью, за тетради, ручки, карандаши, рюкзаки и другие школьные товары по детской СберКарте и Совместному счёту можно получить кешбэк 50% — всего до 4000 бонусов Спасибо. А ещё для детской СберКарты можно выбрать один из трёх дизайнов и найти на ней пасхалки 67 😎</t>
+  </si>
+  <si>
+    <t>29.07.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10296</t>
+  </si>
+  <si>
+    <t>Eva — блюдо дня ▪️Лепешка (980₽) — тесто с добавлением сыра фета и сливочно-чесночным маслом, обжаренные лисички, соус бешамель, трюфель, трюфельное масло. Адрес: Университетский пр-т 25 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>28.07.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10295</t>
+  </si>
+  <si>
+    <t>Сахалин — роскошный даже днем Как-то я оказался тут в обеденное время и влюбился. Днем он выглядит совсем иначе, невероятно красивый, с шикарным видом на панораму города. ▪️Салат Сахалин (3350₽) — томаты, авокадо, фаланги камчатского краба, икра тобико, чесночный соус руй, зеленое масло из укропа. Восторг! ▪️Роллы Сахалин (2850₽) — камчатский краб с соусом руй, огурцы, авокадо, сверху опалённый лосось, икра, украшают перцем и луком. Классическая Филадельфия (1850₽) и Калифорния (1900₽) — шикарные роллы, добавить нечего. ▪️Тартар (1780₽) — наисвежайший лосось, сладкое манго, соус на основе оливкового масла, сока лимона и соуса понзу. Вот, где действительно качественная рыба. Тут очень плохо ловит связь, и это прекрасно, можно спокойно насладиться красотой вокруг. Если захотите на веранду, имейте в виду, что там довольно сильный ветер. Адрес: Смоленская 8 Меню в первом комментарии. Дай Откусить в MAX #обед #ужин</t>
+  </si>
+  <si>
+    <t>28.07.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10291</t>
+  </si>
+  <si>
+    <t>В отпуске всегда есть момент, когда хочется приблизить то, до чего ногами не дойти: домик высоко в горах, лодку у горизонта или вершину, которая кажется совсем крошечной. У нового HUAWEI Pura 90s Pro Max с этим помогает телеобъектив на 200 МП и мощный зум — можно рассматривать удалённые объекты без ощущения, что снимок превратился в кашу. А камера XMAGE второго поколения старается сохранить естественные цвета, чтобы закат выглядел как закат, а не набор фильтров. Кстати, предзаказ смартфона уже стартовал у российских ритейлеров. И да, расцветки у него получились вполне в духе лета — с яркими градиентами, напоминающими вечернее небо.</t>
+  </si>
+  <si>
+    <t>28.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10289</t>
+  </si>
+  <si>
+    <t>Sartoria Lamberti — блюдо дня ▪️Пион (1200₽) — вафельный рожок, фисташковое мороженое, клубничный конфитюр, земляничный сорбет, свежая земляника, цветок из ванильной панна-котты, листочки из шоколада. Адрес: Тверская 3 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>28.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10288</t>
+  </si>
+  <si>
+    <t>Греция без билетов и перелёта Elementaree вдохновились новой «Одиссеей» Кристофера Нолана и эпосом Гомера и собрали специальное меню с греческими блюдами: гиросом, креветками саганаки, закуской из тунца и другими позициями. Для такого ужина даже не придётся идти в магазин. Все продукты приезжают в нужном количестве и подготовленными — дома останется только собрать всё по рецепту за 15 минут. При заказе блюд из подборки — подарок от лектория «Девочка с персиками». Это лекция кинокритика Егора Москвитина о героях эпоса, образах и деталях новой экранизации Нолана. P.S. по промокоду dauotkysit скидка -40% на первый заказ от 3000₽</t>
+  </si>
+  <si>
+    <t>28.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10287</t>
+  </si>
+  <si>
+    <t>Веранды на Трубной. Часть 2 ▪️Ikura — в азиатском стиле, в меню японско-перуанская кухня. ▪️Uilliam’s — в итальянском стиле с ярко-голубым акцентом, итальянская кухня. ▪️Wu Shu — миниатюрная веранда в азиатском стиле, в меню китайская кухня. ▪️Smoke BBQ — уютная терасса с обилием зелени, мясной ресторан. ▪️Brodo — в стиле ар-деко с богемными акцентами, европейская кухня. Первая часть подборки тут Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10282</t>
+  </si>
+  <si>
+    <t>Хамон за 65000₽, чипсы за 8300₽ и редкие деликатесы, которые не так просто найти Усачёвский рынок — гастрономический рай в Хамовниках. Какие продукты удалось найти на самом интересном рынке Москвы: ▪️Заморская лавка — культовые испанские чипсы из отборного картофеля, обжаренного на оливковом масле Extra Virgin (8300₽/300г), хамон почти 7кг, 36 месяцев выдержки (65000₽), малиновый джем с трюфелем (690₽). ▪️Сокровища морей — моллюск анадара или, как его называют в Японии «кровавая ракушка», на фото в центре (850₽), японские устрицы (650₽/шт). ▪️Итальянская лавка — прошутто ala Ghianda на желудевом откорме с ярким ореховым оттенком и древесными нотами, выдержка 36 месяцев (4000₽/100г), пармезан 80 месяцев выдержки (2100₽/100г). А еще, в лавке «Жемчужина Каспия» продают вяленую икру (3500₽/100г), голландскую сельдь (9000₽) и черную осетровую икру (7000₽/100г), что в нынешних реалиях очень даже адекватно. Адрес: Усачева 26 Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10278</t>
+  </si>
+  <si>
+    <t>Много лосося дропнули Лососевый Наполеон Вместо слоеного теста — рис, вместо заварного крема — лосось, крабовый микс, авокадо и творожный сыр. А чтобы повторить классическую посыпку наполеона, Лососевый Наполеон украшают сверху икрой тобико С ДР получается😃</t>
+  </si>
+  <si>
+    <t>27.07.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10277</t>
+  </si>
+  <si>
+    <t>Rusty Rat &amp; Pizza — блюдо дня ▪️Continental breakfast (1890₽) — ветчина, сыр маасдам, абрикосовый джем, мини-нутелла, сливочное масло, 2 тоста, 2 яйца всмятку, авокадо, салат с огурцами, томатами и цитрусовой заправкой, йогурт с гранолой, ягодами и фруктами: дыня, клубника, черника, малина, яблоко. Подают с фильтр-кофе и апельсиновым соком. Адрес: Б. Черкасский пер. 13с4 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>23.07.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10276</t>
+  </si>
+  <si>
+    <t>Лето — самое время прокачать домашний бар и свои знания о коктейлях Сеть «ВинЛаб» объединила барную культуру и искусство в интересное промо «Миксусство», которое включает: предложения с уже продуманными микс-наборами для коктейлей, летний гид с простыми рецептами, которые можно повторить дома, телеграм-бот, куда можно загрузить чеки за покупку напитков-участников акции и выиграть призы, и даже открыла «Бар Микскусство» — игру в мобильном приложении, которая превратит вас в настоящего бартендера. Все интерактивы сети, посвященные коктейльной культуре, собраны на одной странице.</t>
+  </si>
+  <si>
+    <t>23.07.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10275</t>
+  </si>
+  <si>
+    <t>Nene — блюдо дня ▪️Шоколадно-маковый торт (890₽) — малиновое пюре, маковый бисквит, покрывают глазурью из темного шоколада, украшают салфеткой из съедобной бумаги. Адрес: Б. Грузинская 76 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>23.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10274</t>
+  </si>
+  <si>
+    <t>Россияне всё чаще покупают готовую еду Рисовая каша стала самым популярным готовым блюдом в «Пятёрочке» и «Перекрёстке». Продажи завтраков за год выросли на 37%, а следом в рейтинге расположились борщ с курицей и шницель с картофельным пюре. В целом готовая еда встречается уже в каждом двадцатом чеке, подсчитали Х5 и Роскачество. За год количество таких покупок выросло более чем на 15%. Покупатели при этом внимательно изучают не только ассортимент: 85% интересуются, как еду производят и проверяют, а почти 40% ищут на упаковке информацию о контроле качества.</t>
+  </si>
+  <si>
+    <t>21.07.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10273</t>
+  </si>
+  <si>
+    <t>Лавка запустила летнюю зону На Болотной площади открылся сад Лавки: кафе со стритфудом, холодные напитки, мороженое и уголки для фото и тематические мероприятия. График работы: каждый день 10:00-22:00, кафе работает со вторника по воскресенье 11:00-22:00. Адрес: Болотная площадь</t>
+  </si>
+  <si>
+    <t>21.07.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10268</t>
+  </si>
+  <si>
+    <t>Lovin — смэши от Парадеевича Смэш-бургерная от стримера Александра Парадеевича. В меню — смэши, картофель фри с топпингами и молочные коктейли. Интерьер в стиле американских гостиных: диваны, теплый свет, полки с журналами. Помещение делят с магазином одежды. ▪️Чизбургер (750₽) — 2 котлеты из мраморной говядины, маринованные огурцы, салат, кетчуп, сладкая горчица, чеддер. Котлета аж блестит от того, сколько на ней масла. В целом, съедобно, но с маслом перебор. ▪️Фирменный (900₽) — 2 котлеты из мраморной говядины, 2 вида сыра, подкопченный соус, маринованные огурцы. Слишком яркий вкус соуса и тоже перебор с маслом. Этот не понравился. ▪️Чикенбургер (700₽) — куриные стрипсы в панировке из бриоши, чеддер, соус чипотле-майо, чеддер. Стрипсы очень нежные. Этот бургер топовый. Когда ехал, думал, что гостей не будет, как обычно и бывает, когда хайп проходит, но тут очередь на улице. Все это днем в будний день. Интерьер стильный, но вот бургеры весьма средние, все кривые и неприятно жирные, хотя куриный очень даже удачный. Общие впечатления на 7/10. Адрес: Кривоколенный пер. 3 Меню в первом комментарии. Дай Откусить в MAX #обед</t>
+  </si>
+  <si>
+    <t>21.07.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10264</t>
+  </si>
+  <si>
+    <t>GEBO — новый, панорамный На 18 этаже Palmira Art Hotel открылся новый ресторан GEBO с панорамным видом на Москва-Сити. Концепция строится вокруг северных продуктов и японских акцентов. В основе кухни — открытый огонь, холодная выдержка и ферментация, которые помогают раскрыть вкус продукта. Практически все блюда готовят на живом огне — от рыбы до овощей. Шеф рекомендует обратить внимание на чилийский лосось, томлённый в древесине с ягодно-мисо соусом, и лангустины с апельсиновым дрессингом, клубникой и ванилью. Адрес: 4-я Магистральная 4/11 Бронь по телефону: + 7 901 628 54 97</t>
+  </si>
+  <si>
+    <t>21.07.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10260</t>
+  </si>
+  <si>
+    <t>Senti Menti — напиток дня ▪️Аффогато (890₽) — ванильное мороженое, двойной эспрессо, фисташка. Адрес: Солянка 1/2с1 Дай Откусить в MAX #напитокдня</t>
+  </si>
+  <si>
+    <t>17.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10259</t>
+  </si>
+  <si>
+    <t>Соль Земли — вторая серия: хлеб начали с серпа ▪️Помните, писали про обед, которого нет ни в одном меню? Гастроэкспедиция Ивана Глушкова доехала до второй локации — и подняла ставки. Если в Переделкино за продуктами ходили на рынок, то под Самарой их брали прямо из-под ног: стол стоял посреди пшеничного поля, зерна для хлеба жали серпами и мололи вручную, а молодой нут сорвали на этом же поле и отправили в севиче из волжской рыбы и раков. Гостей к столу подвозили комбайны. Серьёзно. Готовили Никанор Вейра (Olluco) и Иван Оленин («Земляне»), и меню одного дня получилось таким: после севиче — лепёшка с тартаром из утки и жареной кукурузой, оленина с лесными грибами и фуа-гра, запечённая рыба с зелёными овощами, мясо на углях. На сладкое — блинчики с испанской сгущёнкой как дань уважения к корням шефа.  По традиции, к каждой подаче — своя пара на основе шотландского Dewar's, и всё на локальном: персик с ромашкой, ежевика с ферментированным яблоком, крыжовник, дым волжских трав в финале. Вкусы Самары, разлитые по бокалам. Это меню больше не повторится — экспедиция едет дальше, в Мичуринск и на Байкал. Полное расписание и другие важные гастрособытия отразили в гиде «Открывай новое». Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10254</t>
+  </si>
+  <si>
+    <t>Тусовки под открытым небом ▪️Yauza — танцы, мастер-классы, йога, шумные вечеринки и другие активности во дворе. Расписание и билеты на сайте. ▪️Профсоюз — объединение более 20 баров, фуд-корт, танцпол, площадь с фонтаном и сцена, вход по депозиту. ▪️Двойная жизнь Вероники — винный бар с вечеринками, проходят во внутреннем дворе чт-сб, вход бесплатный. ▪️Тебураси — японский бар с вечеринками в японском стиле с диджеями и танцами во дворике, вход бесплатный. ▪️Leveldva Dvor — диджеи, стрит-фуд, активности и танцы. Вход по билетам. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10249</t>
+  </si>
+  <si>
+    <t>Если летом нужен один гаджет и для работы, и для отдыха, обратите внимание на новый HUAWEI MatePad Pro Max — на него уже открыт предзаказ. 13,2-дюймовый 3К-экран подойдёт для сериалов и игр, шесть динамиков отвечают за объёмный звук, а при необходимости планшет можно превратить в ноутбук при помощи чехла-клавиатуры. Планшет весит всего 499 грамм и тонкий (4,7 дюймов), так что легко поместится в рюкзак или ручную кладь.</t>
+  </si>
+  <si>
+    <t>16.07.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10247</t>
+  </si>
+  <si>
+    <t>Такахули — блюдо дня ▪️Хинчапури (1650₽) — лепешка с сулугуни и моцареллой, сливочный соус со шпинатом и базиликом, мини-хинкали с сыром, зелень. Адрес: М. Бронная 10с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>15.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10246</t>
+  </si>
+  <si>
+    <t>Поиск Яндекса вместе со спорт-баром «Лига Пап» выпустили необычные подставки под напитки с вопросами из Алисы AI. На каждой стороне — по ответу, но только только один правильный. Нужно угадать, что относится к футболу, а что — к барной теме. Например, джиггер — это мерный стаканчик или атакующий полузащитник? А тики-така — стиль игры в пас или тропический коктейль? Такие костеры появились в московской «Лиге Пап» к чемпионату мира по футболу. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10244</t>
+  </si>
+  <si>
+    <t>Юаньян — китайский хого Новый трехэтажный ресторан китайской кухни. В основе концепции — хого (китайский «самовар», который устанавливается в центре стола). Гость сам выбирает бульон, ингредиенты, соус и готовит прямо за столом. ▪️Томатный хого — томатный бульон (480₽), говядина (650₽), лапша (380₽), древесные грибы (480₽) и мешочки с икрой тобико (680₽). ▪️Мясной хого — мясной бульон (480₽), говядина (650₽), фунчоза (480₽), древесные грибы (480₽), тофу (380₽), ростки сои (320₽). ▪️Рисовые лепешки (580₽) — из рисовой муки с добавлением яйца, посыпают соевой мукой. Это что-то нереальное, брать обязательно. «Юаньян» в переводе с китайского — «утка-мандаринка», они всегда плавают парами, это и легло в концепцию заведения. Гости собираются парами или большими компаниями и вместе готовят. Большинство персонала из Китая, как и многие гости. Официанты помогают с выбором ингредиентов и готовкой. Единственное, долгое обслуживание, но заведение только открылось, поэтому такое простительно. Есть еще одна точка на Мендеевской. Тут очень вкусно. Крайне рекомендую к посещению. Адрес: пр-т Мира 102к1 Меню в первом комментарии. Дай Откусить в MAX #обед #ужин</t>
+  </si>
+  <si>
+    <t>15.07.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10240</t>
+  </si>
+  <si>
+    <t>В Заряде от Магнита запустили покет-бургеры от Владимира Чистякова Ещё и со 100% кешбэком бонусами по карте Магнита! Шеф Владимир Чистяков разработал для сети новинки в трёх вариациях: 🎨🎨🎨🎨 🎨🎨🎨🎨Курица карри 🎨🎨🎨🎨и перец-гриль 🎨🎨🎨🎨 🎨🎨🎨🎨Мортаделла 🎨🎨🎨🎨и трюфель-песто 🎨🎨🎨🎨 🎨🎨🎨🎨 🎨🎨🎨🎨Говядина 🎨🎨🎨🎨и трюфель-кимчи 100% кешбек действует только до 21 июля, так что не откладывайте Информация о рекламодателе</t>
+  </si>
+  <si>
+    <t>15.07.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10239</t>
+  </si>
+  <si>
+    <t>Московский картофель «Чураско» и «Ананас с морепродуктами» ▪️Чураско — вкус маринованной черемши с чесноком, причем острота от чеснока осталась. Никакой это не чураско, но вкус очень интересный. ▪️Ананас с чили и морепродуктами — напоминает Lay's с крабом, но с очень легкой остринкой и сладостью. Вкуса ананаса ноль, но, в целом, норм. Не смог их нигде найти, поэтому заказал на маркетплейсе за оверпрайс. Дай Откусить в MAX #new</t>
+  </si>
+  <si>
+    <t>15.07.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10237</t>
+  </si>
+  <si>
+    <t>Пятёрочка «дропнула» рецепты для зумеров В «Магазинах будущего» сети появились молодежные версии знакомых всем вкусов: окрошка теперь с комбучей, миндальным или кокосовым напитком вместо кваса и кефира, «каша с комочками» — с ягодами, семенами чиа и льном вместо овсянки. В славянский сет добавили соленья, травяные напитки, сало и квас. А овощной салат теперь называется «Зеленый кранч с сырными жемчужинами», где жемчужины –– это шарики моцареллы. Чтобы питаться правильно и сбалансированно всем, приходится переизобретать проверенную временем классику. Но такой оригинальный дроп придётся по душе не только зумерам 😃</t>
+  </si>
+  <si>
+    <t>14.07.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10234</t>
+  </si>
+  <si>
+    <t>Горыныч Лавка — сэндвичи здорового человека Новый проект от Зарькова и Мухина на 1 этаже «Горыныча» в ЖК Lucky в формате быстрого обслуживания. На витрине выпечка, пицца, маринованные закуски и салаты, а сэндвичи готовят из под ножа. ▪️Фирменный (790₽) — бриошь, говяжья котлета, чеддер, маринованные огурцы, фирменный соус на основе майонеза и томатной пасты. 100/10, сочное мясо и чуть сладковатая бриошь, брать обязательно. ▪️Брискет (690₽) — говяжий брискет, квашеная капуста, маринованные огурцы, моцарелла, фирменный соус. Тоже отличный, с чуть островатым соусом. ▪️Тунец (640₽) — авокадо, томаты, тунец с соусом кимчи, семечковый хлеб. Для любителей острого. Сэндвичи готовят из под ножа: всего 6 видов, включая 1 сладкий — с бананом и соленой карамелью. Если в двух словах, приезжаете, заказываете фирменный сэндвич и улетаете в стратосферу. Адрес: 2-я Звенигородская 12с22 Меню в первом комментарии. Дай Откусить в MAX #обед</t>
+  </si>
+  <si>
+    <t>14.07.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10230</t>
+  </si>
+  <si>
+    <t>В такую жару хочется только одного — айс БИлатте 😍 Уникальный напиток, не только охлаждающий в самый солнечный день, но и делающий его продуктивным. И всë благодаря ингредиентам из Улучшайзера: ✅ Обмен Гб на золото по курсу ЦБ. ✅ 1 Тб в облаке билайн. ✅ +1000 AI-токенов каждый месяц. ✅ Библиотека промтов для AI. ✅ Ачивки за достижения. Повторяй рецепт дома и помни главное: смешивай, но не взбалтывай.</t>
+  </si>
+  <si>
+    <t>14.07.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10229</t>
+  </si>
+  <si>
+    <t>Веранды на Трубной ▪️Avrora — большая веранда в теплых оттенках на крыше с панорамным видом, в меню акцент на рыбу и морепродукты. ▪️Горыныч — большая веранда с ярко-красным акцентом и декорациями, мясной ресторан с кухней открытого огня. ▪️Пешка — большая веранда на склоне, откуда открывается вид на город, французская кухня с итальянским акцентом. ▪️Amber — веранда в темных тонах с древесными деталями, японская кухня. ▪️Anchovy’s Club — в спокойных морских оттенках с деревянной мебелью, диванами и обилием зелени, морская кухня. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>14.07.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10224</t>
+  </si>
+  <si>
+    <t>Азбука вкуса дарит путешествие в Японию на двоих К запуску коллекции японских десертов, созданных совместно с шеф-кондитером Хидеки Морикавой, Азбука вкуса запустила телеграм-бота, в котором можно выиграть путешествие в Страну восходящего солнца — с билетами и проживанием. Если давно хотели прогуляться по самому оживлённому перекрёстку в мире, увидеть Фудзи своими глазами и словить дзен в буддийских садах, это отличный повод испытать удачу. Условия: перейдите в бота, подпишитесь на канал Азбуки вкуса и ответьте на шесть вопросов о Японии. Срок проведения акции — с 13.07.2026 по 04.08.2026. С подробными правилами акции, количеством призов, местом и порядком их получения можно ознакомиться по ссылке.</t>
+  </si>
+  <si>
+    <t>14.07.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10223</t>
+  </si>
+  <si>
+    <t>Горыныч Лавка — сэндвичи Новый проект от Зарькова и Мухина на 1 этаже «Горыныча» в ЖК Lucky. В меню сэндвичи, выпечка, салаты, пицца и кофе. ▪️Фирменный (790₽) — бриошь, говяжья котлета, чеддер, маринованные огурцы, фирменный соус на основе майонеза и томатной пасты. 100/10, сочное мясо и чуть сладковатая бриошь, брать обязательно. ▪️Брискет (690₽) — говяжий брискет, квашеная капуста, маринованные огурцы, моцарелла, фирменный соус. Не менее вкусный сэндвич с чуть островатым соусом. ▪️Тунец (640₽) — авокадо, томаты, тунец с соусом кимчи, семечковый хлеб. Хороший вариант для завтрака, но для любителей острого. На витринах выпечка, маринованные закуски, пицца и салаты. Сэндвичи готовят из под ножа: всего 6 видов, включая 1 сладкий — с бананом и соленой карамелью. В последнее время много ресторанов открывают мини-форматы с сэндвичами и быстрым обслуживанием. Такой сейчас тренд, ну а что, быстро и вкусно. Если у вас немного времени на обед — Лавка хороший вариант. Адрес: 2-я Звенигородская 12с22 Меню в первом комментарии. Дай Откусить в MAX #обед</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10219</t>
+  </si>
+  <si>
+    <t>Magritte — блюдо дня ▪️Луковый суп (1200₽) — говяжий бульон, карамелизированный лук, белое вино, тимьян, сыр грюйер, чесночное масло, петрушка, шапочка из сдобного теста, смазанная желтком. Один из лучших луковых супов, что приходилось пробовать. Шапку крошите в суп и улетаете в космос. Адрес: Варварка 14 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>09.07.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10218</t>
+  </si>
+  <si>
+    <t>Wu Shu — блюдо дня ▪️Маджонг (190₽) — сладкие игральные кости для игры в маджонг. 3 вкуса: мед-орехи, слива-кардамон, вишня-марципан (на видео). Покрыты белым шоколадом. Адрес: Трубная 23к2 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>09.07.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10217</t>
+  </si>
+  <si>
+    <t>Secret Kitchen в коллаборации с Luxors Travel запускает розыгрыш полностью оплаченной поездки в Турцию. И да, перелёт тоже включен. Условия можно узнать в приложении. Важно: чем больше заказов, тем выше шанс выиграть.</t>
+  </si>
+  <si>
+    <t>09.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10216</t>
+  </si>
+  <si>
+    <t>09.07.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10215</t>
+  </si>
+  <si>
+    <t>Открытия июня ▪️Magritte — французско-итальянский ресторан от Аркадия Новикова, находится на втором этаже, над недавно открывшимся IMA. Назван в честь художника Рене Магритта. ▪️Нюанс — клубно-событийный ресторан Алексея Ольхового («Радио», «Оригинал»), стилизованный под парижский двор. В меню французская кухня. ▪️Горыныч Лавка — дейли-кафе с пиццей, сэндвичами и выпечкой на 1 этаже Горыныча в ЖК Lucky. ▪️Пешка — шахматный клуб от создателей бара «Ровесник» и боулинга «Дорожка», в меню французская кухня с итальянским акцентом. ▪️Nara — японский коктейльный бар с авторской коктейльной картой и кухней, вдохновленной современной Японией. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>08.07.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10210</t>
+  </si>
+  <si>
+    <t>С удивлением наткнулся на историю с «недовесом» во «Вкусно — и точка». С удивлением, потому что хайпиться на этом в 2026-м - вообще не понимать, как устроена сфера питания. И очевидно, что раскручивающие эту историю товарищи, как минимум сами в своей жизни не ничего не готовили, кроме бутербродов и пельменей. В общепите никто не стоит с весами у каждого бургера. Большинство блюд собирают вручную, поэтому итоговый вес почти всегда немного отличается: где-то чуть больше соуса, где-то попался помидор покрупнее, а котлета во время жарки просто потеряла часть влаги. То же самое происходит и с другими блюдами. Вес пасты может меняться из-за количества соуса, мясо — из-за жарки, а овощи просто не бывают одинакового размера. Это и ошибкой назвать нельзя - просто объективная реальность, что в России, что в других странах.</t>
+  </si>
+  <si>
+    <t>08.07.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10209</t>
+  </si>
+  <si>
+    <t>СберПремьер — это возможность выбирать то, что важно именно сейчас. Сегодня нужна помощь на дороге, завтра забота о здоровье, а позже может понадобиться защита для питомца. «Здоровье Премиум» включает консультации профильных врачей и бесплатные анализы, «Авто» — помощь на дороге и повышенный кешбэк в специальных категориях, «Питомцы» — страхование кошки или собаки с компенсацией расходов на лечение. Каждая дополнительная опция стоит 1 500 ₽ в месяц. Меняйте привилегии на те, что вам действительно нужны и управляйте ими в СберБанк Онлайн.</t>
+  </si>
+  <si>
+    <t>08.07.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10208</t>
+  </si>
+  <si>
+    <t>Billie — блюдо дня ▪️Карбонара (990₽) — соус бешамель, обжаренный бекон, сыр пекорино, желток, черный перец. Адрес: Неглинная 29с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>07.07.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10207</t>
+  </si>
+  <si>
+    <t>Саке, которое подают на афтепати «Оскара» и Каннского кинофестиваля, можно попробовать уже завтра Ресторан Motto Azabu и бренд саке Dassai запускают серию совместных вечеров. Первый ужин вобрал в себя всю линейку бренда: от Dassai 45 до Dassai Beyond — саке с секретной формулой. В меню сет из шести курсов от шеф-повара Вадима Малькова и шеф-сомелье Артема Виничука: ▪️анкимо, шисо и манго / даши с юдзу-желе, уни — в паре с Dassai 45; ▪️ассорти сашими (аками, чу-торо, о-торо, кинмедай, мадай) — с Dassai 39; ▪️краб и бульон из вонголе — с Dassai 23; ▪️чаванмуси с крабом — кульминация вечера, Dassai Beyond; ▪️сибас тацута-яки — с Dassai Shochu; ▪️тройной манго — с коктейлем на основе Dassai Shochu. Проводником в мир саке станет Сергей Пащенко — единственный в России сертифицированный саке-сомелье международной ассоциации SSA и бренд-амбассадор SIMPLE по Японии. Приобрести билеты можно в чате «Мотто Азабу» или по телефону +7 (905) 774-48-88 Адрес: Гостиница «Метрополь», Театральный пр. 2</t>
+  </si>
+  <si>
+    <t>07.07.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10202</t>
+  </si>
+  <si>
+    <t>Bijou — Франция по приятным ценам Под одной крышей французский ресторан и тут же, в соседнем помещении — бар. Два зала: в первом большая барная стойка и высокие диваны, второй светлый с открытой кухней и акцентом на гастрономию. ▪️Рататуй (650₽) — томаты, баклажаны и кабачки, томленые в собственном соку, томатная вода, сыр грюйер, тимьян и чесночное масло. Баланс вкусов, готовность овощей, все в идеале. ▪️Картофельный гратен (960₽) — спрессованные картофельные слайсы, обжаренные лангустины, соус ремулад, зелень. Гратен очень легко испортить, но тут он идеален. ▪️Пудинг (450₽) — сливочный пудинг с бананом и мороженым. Просто нереальный, брать обязательно. В меню переосмысленная классика, много авторских блюд с французским акцентом. По будням 12:00-16:00 французские обеды 860₽-1200₽, а по четвергам проходят устричные вечера с живой музыкой. Удобная концепция: сюда можно прийти поужинать и остаться в баре для продолжения вечера. Из коктейлей берите «Жанна Авриль», точно не прогадаете. А еще, было приятно увидеть за соседним столиком французов. Адрес: 2-я Брестская 39с3 Меню в первом комментарии. Дай Откусить в MAX #обед #ужин #бар</t>
+  </si>
+  <si>
+    <t>06.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10198</t>
+  </si>
+  <si>
+    <t>Пол-литра пива за 200₽ В Колбасофф акция: пол-литра фирменного пенного по 200₽. Главное, сказать кодовую фразу. Что за фраза — смотрите в видео. P.S. Акция действует с воскресенья по четверг</t>
+  </si>
+  <si>
+    <t>06.07.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10197</t>
+  </si>
+  <si>
+    <t>Dr. Живаго — блюдо дня ▪️Зеленый холодник (1380₽) — спаржа, огурцы, шпинат, щавель, ароматное масло, заливают квасом, подают со сметаной и муссом из яичных желтков с добавлением хрена и горчицы. Адрес: Моховая 15с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>03.07.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10196</t>
+  </si>
+  <si>
+    <t>ВТБ представил коллаборацию со Stars Coffee В меню сети кофеен появился латте «Лимонный сад с малиной», а стаканы оформили в стиле проекта «Классика вдохновляет» — с отсылками к русской литературе. Однозначно повод заглянуть в Stars Coffee.</t>
+  </si>
+  <si>
+    <t>03.07.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10195</t>
+  </si>
+  <si>
+    <t>Dr. Живаго — блюдо дня ▪️Павлова (830₽) — безе, крем пломбир с добавлением лимона, сорбет из черешни, вишневый соус, украшают цветком мака из тонкого теста, посыпают маком. Адрес: Моховая 15с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>30.06.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10194</t>
+  </si>
+  <si>
+    <t>1 июля в «Раковой» на Маяковке - полный безлимит на устрицы Моари Платишь 2500р и ешь устрицы без ограничений Стол лучше забронировать заранее</t>
+  </si>
+  <si>
+    <t>30.06.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10193</t>
+  </si>
+  <si>
+    <t>Какие же ягоды любят в разных регионах России Пока сезон ягод в самом разгаре, аналитики торговой сети «Пятёрочка» изучили покупки и заметили закономерность: в Центральной России чаще выбирают клубнику, на Северо-Западе — черешню, а на Дальнем Востоке растёт популярность голубики. В целом интерес к ягодам заметно вырос: сегодня они встречаются уже почти в каждом втором чеке.</t>
+  </si>
+  <si>
+    <t>29.06.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10192</t>
+  </si>
+  <si>
+    <t>Забыли сахар — завтраки из Петербурга теперь и в Москве Популярная петербургская сеть открыла первое полноценное кафе в Москве. В меню акцент на правильное питание и натуральные ингредиенты. Находится на 1 этаже бизнес-центра, можно взять еду с собой и пойти на смотровую площадку (на 6 этаже). Десерты со сниженным количеством сахара или без него, блюда с уменьшенным количеством соли и вообще без всего, что сейчас принято избегать. ▪️Безглютеновые сырники (850₽) — приготовлены на твороге и рисовой муке, подают со сметаной и конфи из земляники. Земляника, кстати, лесная, сами сырники не совсем стандартные, очень нежные и вкусные. ▪️Круассан (890₽) — слабосоленая форель, зелень, свежие огурцы, яйцо пашот, соус цезарь с добавлением нори, зеленое масло. Совсем не тяжелый, идеально для завтрака. ▪️Десерт Облако (820₽) — мусс из ананаса, кули из клубники и киви, кокосово-миндальный бисквит. Очень напоминает десерт с меренгой и фруктами из детства, только без меренги. Сахара в составе нет. В центре зала — большое парящее облако, кстати, Забыли сахар в Питере входили в топ-9 лучших интерьеров мира по версии Лондонской премии Restaurant&amp;Bar Awards. Есть свой сад в Сочи, где выращивают фрукты и ягоды. В Москве есть еще одна точка на Ленинградском вокзале, в формате кафе быстрого обслуживания. А еще тут очень сильные десерты, обязательно попробуйте с ежевикой и медовик. Адрес: Ермакова Роща 1 Меню в первом комментарии. Дай Откусить в MAX #завтрак #обед</t>
+  </si>
+  <si>
+    <t>29.06.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10188</t>
+  </si>
+  <si>
+    <t>К Чемпионату мира Яндекс Лавка выкатила специальную подборку Позиции отсылают на блюда стран-участниц Чемпионата: знакомые вкусы из разных кухонь мира в формате готовой еды. ▪️Чипсы с олениной в брусничном соусе — отсылают к кухне Канады ▪️Мафе с говядиной и бататом в арахисовой пастой — по рецепту Сенегала ▪️Кола с сиропом из фиников — отсылка к Саудовской Аравии ▪️Колбаски с сыром и кукурузой — по рецептам Австралии ▪️Конфеты с бурбоном и арахисом — в духе американских десертов</t>
+  </si>
+  <si>
+    <t>29.06.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10178</t>
+  </si>
+  <si>
+    <t>M&amp;M's с вишней Мало того, что дорогой, так еще и не вкусный. Взял на дачу, пробовало человек 5, вообще никому не понравилось. Химозный вишневый вкус, шоколад почти не чувствуется, слишком много хрустящей части. Самый неудачный M&amp;M's, который доводилось пробовать. Стоит 300₽, когда обычный стоит в районе 150₽.</t>
+  </si>
+  <si>
+    <t>27.06.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10177</t>
+  </si>
+  <si>
+    <t>Скидки до -40% на продукты от Ozon fresh Сладости, молочные продукты, орехи, чипсы и еще куча вкусных находок. Выглядит, как хороший повод пополнить свои запасы. Реклама. ООО «Интернет Решения», ИНН 7704217370, erid: 2VSb5ypcytn</t>
+  </si>
+  <si>
+    <t>26.06.26 18:06</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10172</t>
+  </si>
+  <si>
+    <t>Mitzva Bar — коктейль вечера ▪️Libra (1190₽) — джин, ассам, карри, изюм, банан. Подается с шоколадом. В карте коктейлей, посвященных знакам зодиака. Адрес: Пятницкая 3/4с1 Дай Откусить в MAX #коктейльвечера</t>
+  </si>
+  <si>
+    <t>26.06.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10171</t>
+  </si>
+  <si>
+    <t>First&amp;Red вместе с кофейным мультипространством rockets.concept store. и теннисистом Кареном Хачановым запустили коллекцию напитков, вдохновлённую теннисными столицами мира: Мельбурном, Парижем, Уимблдоном и Нью-Йорком. В меню — кофейные и матча-напитки с необычными сочетаниями: от кокоса и синей матчи до дыни, каламанси и медовых сот. С каждым напитком выдают карточку с кодом, который можно зарегистрировать на сайте проекта и получить подарок. Коллекция уже доступна в кофейнях rockets.concept store. на Валовой и Садовнической набережной.</t>
+  </si>
+  <si>
+    <t>26.06.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10169</t>
+  </si>
+  <si>
+    <t>Papandopulo — блюдо дня ▪️Гирос с курицей (680₽) — лепешка, замешанная на айране, курица «Папандо», красный лук, томаты, дзадзики, картофель фри, маринованные перцы, соус а ля 1000 островов. Адрес: 2-я Звенигородская 12с23 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>26.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10168</t>
+  </si>
+  <si>
+    <t>Обручальный пончик за 30 000₽ «Обручальный пончик» за 30 000₽ выпустили 585 Золотой и Эклерная Клер. Внутри — белый шоколад, съедобное золото и лаймовый мусс с малиной. Схема такая: покупаешь пончик, делаешь предложение, получаешь заветное «да», а потом идете за настоящими кольцами. Вместе с десертом выдают сертификат на 30 000₽ в «585 Золотой», так что пончик в итоге получается бесплатным. Походу, это теперь самый дорогой способ съесть десерт бесплатно 😃</t>
+  </si>
+  <si>
+    <t>26.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10166</t>
+  </si>
+  <si>
+    <t>Вечный вопрос — что приготовить сегодня на ужин? Пока одни ищут рецепты у фуд-блогеров, Константин Ивлев в шоу «Кулинарная битва» отбирал интересные блюда от авторов VK Видео. Лучшие рецепты собрали в отдельный плейлист: завтраки, мясные блюда, домашняя кухня, идеи для ужина и другие варианты, которые вполне реально повторить дома.</t>
+  </si>
+  <si>
+    <t>25.06.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10162</t>
+  </si>
+  <si>
+    <t>Юаньян — традиционный китайский Хого Уже в эту субботу состоится открытие нового ресторана с хого (китайский hot pot). В центре стола располагается кипящий бульон. Гость выбирает ингредиенты: мясо, морепродукты, овощи, грибы и лапшу, чтобы приготовить их по своему вкусу прямо за столом. В меню большой выбор ингредиентов, несколько видов фирменных бульонов и уютная атмосфера для компаний и семейных встреч. Программа в день открытия: артисты из Китая, чайная церемония и игра на традиционных китайских инструментах. Также гостей ждут скидки, а за отметку или отзыв можно получить подарки из Китая. Адрес: Проспект мира 102к1 Бронь: +7(916) 503-64-35</t>
+  </si>
+  <si>
+    <t>25.06.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10158</t>
+  </si>
+  <si>
+    <t>Веранды у воды ▪️Erwin. Павильон — большая терраса с цветами около Патриаршего пруда, еще есть веранда на крыше, средиземноморская кухня. ▪️Shore house — ресторан и яхт-клуб недалеко от Москвы. Внутри уютная веранда, вид на яхты, открытый пирс, в меню блюда азербайджанской, узбекской, европейской и японской кухонь. ▪️Ласточка — двухпалубный ресторан-яхта, из панорамных окон открывается вид на Москву-реку и Воробьевы горы, средиземноморская кухня. ▪️Причал — загородный ресторан с террасой у реки и пляжной зоной, есть плавучие шатры для больших компаний, в меню разные кухни мира. ▪️Чайка — двухпалубный ресторан-яхта у подножия Москва-Сити с видом на Москву-реку, в меню европейская и азиатская кухни. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>25.06.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10153</t>
+  </si>
+  <si>
+    <t>В Grand Cru до 1 сентября скидка до 30% на блюда от шефа Давида Эммерле Среди позиций — луковый суп с грюйером (1450₽), утиная грудка с апельсиновым соусом (2450₽) и сет Pépite со спаржей и артишоком (2950₽). Ресторан славится своей винной картой — более 1200 позиций, которые обновляются ежедневно. На протяжении десяти лет Grand Cru получает награду «Два бокала» от американского журнала Wine Spectator. Для ресторана это ещё и завершение важного этапа сотрудничества с шефом, при котором Grand Cru в 2021 году получил звезду Michelin. Хороший повод обратить внимание не только на винную карту, но и на кухню.</t>
+  </si>
+  <si>
+    <t>24.06.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10149</t>
+  </si>
+  <si>
+    <t>Забыли сахар — блюдо дня ▪️Ежевика (850₽) — мусс из черники, малины и мяты, конфи из ежевики, фисташковый бисквит. Приготовлен без добавления сахара. Адрес: Ермакова Роща 1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>24.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10148</t>
+  </si>
+  <si>
+    <t>Летний двор: устричный базар, игристое и розыгрыши 27 июня в Хамовниках пройдет девятый фестиваль «Летний двор» в честь дня рождения «Раковой». В программе: DJ сеты, настольный теннис, футбол, ярмарка и винил маркет, рoзыгрыш призов и группа Кар-Мэн. В меню: раки в казане по 290₽, стритфуд, узбекский плов, игристое по 450₽, устричный базар (устрицы Моари 370₽) и большой выбор пенного по 270₽. Адрес: Усачева 22 Вход свободный, начало в 14:00</t>
+  </si>
+  <si>
+    <t>23.06.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10147</t>
+  </si>
+  <si>
+    <t>Что стоит обязательно попробовать этим летом? Предприниматель и ресторатор Виталий Истомин считает, что искать новое нужно не только в рецептах, но и в бизнес-процессах. Например, ВТБ на всё лето полностью отменил комиссию за торговый эквайринг. Для покупателей и гостей всё остаётся по-прежнему. А вот у владельцев ресторанов и кафе появляется больше возможностей вкладывать средства в развитие. Откройте счёт для бизнеса в ВТБ и подключите эквайринг без комиссии. 💙 Предложение с приятным послевкусием.</t>
+  </si>
+  <si>
+    <t>23.06.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10146</t>
+  </si>
+  <si>
+    <t>Anchovy’s Club — блюдо дня ▪️Нисуаз (1350₽) — обжаренные креветки, перепелиные яйца, бейби картофель, печеный болгарский перец, стручковый горох, маринованный красный лук, шпинат, салат романо, заправка нисуаз на основе горчицы и меда. Адрес: Колокольников пер. 3с2 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>23.06.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10145</t>
+  </si>
+  <si>
+    <t>Алиса AI теперь умеет не только советовать, куда сходить, но и сразу бронировать столик Попробовал в яндексовой нейросети новый сценарий: отправил в чат промт «Забронируй столик на четверых в La Bottega Siciliana на 21:00» и буквально спустя минуту уже писал друзьям с подтвержденной бронью. К слову, там же можно и в салоны красоты записываться по той же схеме. Правда сначала планировал пойти в Белугу, но нужного времени там не оказалось, и Алиса AI предложила другие варианты. Изменить или отменить запись тоже можно прямо в чате. В базе уже больше 30 тысяч ресторанов и около 40 тысяч салонов и других сервисных компаний по России. Меньше вкладок — меньше шансов забить и никуда не пойти. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>23.06.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10144</t>
+  </si>
+  <si>
+    <t>23.06.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10142</t>
+  </si>
+  <si>
+    <t>Веранды на Большой Никитской ▪️El Pimpi — с испанским акцентом, цветами, бархатной и плетеной мебелью. ▪️Юг 22 — средиземноморский антураж, яркие акценты и обилие зелени и лимонов. ▪️Luwo — на крыше с панорамным видом на храм, с атмосферой средиземноморья. ▪️Muse — в уютном уголке под деревьями, с плетеной мебелью. ▪️Ester — с винтажной мебелью и ярко-желтыми акцентами.</t>
+  </si>
+  <si>
+    <t>23.06.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10137</t>
+  </si>
+  <si>
+    <t>Классика бывает разной, но эта наверняка придётся по вкусу. В корнере ВТБ в башне «Евразия» появилось мороженое в форме скульптурных портретов великих классиков. Такое нам нравится 😃</t>
+  </si>
+  <si>
+    <t>22.06.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10136</t>
+  </si>
+  <si>
+    <t>Как выглядит современное пищевое производство в России сегодня Индилайт организовал пресс-тур в Пензу на собственное производство и показал, как сегодня работает один из крупнейших производителей индейки в Европе. Большая часть процессов автоматизирована: система самостоятельно поддерживает необходимые условия, а сотрудники контролируют работу оборудования. Стейковая линия выверяет каждый срез до миллиметра, а ветчинная линия отвечает за полный цикл приготовления и нарезки продукции. Высокая точность, автоматизация и контроль качества — уже стандарт для такого уровня производства.</t>
+  </si>
+  <si>
+    <t>22.06.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10135</t>
+  </si>
+  <si>
+    <t>Ima — японский от Новикова Новый японский ресторан от Аркадия Новикова. Находится в гостинице «Россия», которую еще не открыли. Шикарный интерьер, если перенести это заведение в любую точку мира, будет ощущение, что ты находишься в очень качественном месте. Цены кусаются, качество продуктов отменное. В меню традиционная японская кухня. ▪️Гюдон вагю (7500₽) — рис, вешенки, опаленный вагю, соус кальбе на основе кунжутного масла, украшают кремовым желтком, нори, кунжутом и черным пьемонтским трюфелем. Мне кажется, я ничего вкуснее никогда и не ел. ▪️Сашими лосось (1100₽), желтохвост (2200₽) и аками (2100₽) — желтохвост выдерживают в листьях водорослей комбу с добавлением саке — невероятно нежный. ▪️Сашими салат (2500₽) — желтохвост, лосось, дайкон, морковь, шисо, подают под соусом на основе кунжутного масла, соевого соуса, мицукана и острой пасты. Пробовать обязательно! В будние дни гостей немного, а вот в выходные вечером обязательно бронируйте. Отдельно хочу отметить сервис, пока это лучшее, что со мной случалось. Самый сильный проект, который когда-либо делал Новиков в Москве. Браво! Адрес: Варварка 14 Меню в первом комментарии. Дай Откусить в MAX #ужин</t>
+  </si>
+  <si>
+    <t>22.06.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10131</t>
+  </si>
+  <si>
+    <t>Бесплатный трафик в ресторан из театров и концертных залов Сервис по продаже билетов Ticketland в ближайшее время начнет показывать зрителям рестораны и кафе рядом с площадкой прямо при покупке билетов. Там же можно будет сразу забронировать стол и получить скидку 10% на счёт. Система работает через Bartello (оба сервиса доступны в МТС Live): гость платит по QR в чеке, оставляет чаевые, заказ автоматически закрывается. Рестораны получат поток гостей из аудитории около 5 млн человек в месяц — многие зрители и так идут поесть до или после события. Размещение в рекомендациях пока бесплатное, список партнёров открыт. Подключиться — по ссылке.</t>
+  </si>
+  <si>
+    <t>22.06.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10126</t>
+  </si>
+  <si>
+    <t>Пушкинъ — блюдо дня ▪️Рыжая с правого бока и румяная с левого бока баба — пропитывается ромом, ванильный крем, лимонная цедра и апельсиновые цукаты. В составе сета Set-o-Mania. Адрес: Тверской бул. 26А Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>20.06.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10125</t>
+  </si>
+  <si>
+    <t>Если выбирать один предмет, который чаще всего мелькал на Пикнике Афиши, то это ярко-красные стаканы у Underdog. Они были буквально везде: в руках у гостей, на пледах перед сценой и в сториз. Ну а что, удобные, яркие и очень даже в стиле Underdog.</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10121</t>
+  </si>
+  <si>
+    <t>19.06.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10117</t>
+  </si>
+  <si>
+    <t>Бургеры ▪️Воронеж — Хранитель Севера (840₽). Котлета из оленины с добавлением говядины, жареный лук, устричный соус, карамелизированный лук, зеленое яблоко и брусника. ▪️Jnkl — чикенбургер (950₽). Хрустящая курица, маринованный чили, микс салата, фирменный соус. ▪️Smoke BBQ — бургер со сладким луком (950₽). Котлета из мраморной говядины, чеддер, салат романо, томаты, лук, карамелизированный лук и огурцы, маринованные в бурбоне. ▪️Smash Point — Classic Smash (790₽). Три говяжьи котлеты, два ломтика сыра, кетчуп, горчица, лук, маринованные огурцы. ▪️Torro Grill — фирменный бургер (1490₽). Две котлеты из говядины, голубой сыр, томаты, халапеньо, бекон и огуречный релиш. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10112</t>
+  </si>
+  <si>
+    <t>Ресторан, где ужин строится вокруг печи Дебри — ресторан современной русской и европейской кухни. Интерьер напоминает лес с обилием зелени, резными колоннами и деревянной мебелью. В меню акцент на локальные продукты и многочасовое томление в дровяной печи: запеченная голень индейки, утиная ножка конфи, закуски с костным мозгом. Также есть раздел с лепешками на ферментированном тесте — за счет ферментации тесто получается воздушным и нежным, как у неаполитанской пиццы. В барной карте авторские коктейли и классические вина стран Старого и Нового Света. Адрес: Бахрушина 9с1</t>
+  </si>
+  <si>
+    <t>19.06.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10108</t>
+  </si>
+  <si>
+    <t>Белуга — блюдо дня ▪️Подсолнух (990₽) — лепестки из тонкого печенья, начинка из крема и мороженого из халвы, абрикосовый джем, попкорн из гречки, паста из семян подсолнечника. Адрес: Моховая 15/1с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>18.06.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10107</t>
+  </si>
+  <si>
+    <t>Ivanka — итальянский вечер Средиземноморский ресторан на четвертом этаже башни Neva Towers с летней террасой и панорамным видом на Сити. В эту субботу вечер был посвящен Италии, следующие субботние вечера будут посвящены другим странам Средиземноморья, с танцами, угощениями и музыкой. ▪️Качо э пепе (2200₽) — со страчателлой, пармезаном и трюфелем. Не классический вариант качо э пепе, с добавлением страчателлы и трюфеля. Получилось очень даже вкусно. ▪️Тирамису (950₽) — печенье савоярди пропитывается кофе, маскарпоне, посыпают пудрой из какао. Невероятной воздушности тирамису, достойный конкурент тирамису из Пробки. ▪️Тайны Коко (1400₽) — водка на черной смородине, джин, черноплодка, фруктовый ликер, морс. Яркий ягодный вкус. Каждому гостю предлагают прокрутить колесо фортуны, где можно выиграть блюдо или напиток, посвященный регионам Италии. Всю пасту подавали в головке сыра, а тирамису в большой тележке. Кстати, впервые в жизни стал свидетелем предложения руки и сердца. Ребят, не знаю, как вас зовут, но, от себя, поздравляю. В июне планируется греческий и испанский вечер, так что, если вы еще не сделали предложение своей девушке, еще есть шанс сделать это красиво😃 Адрес: 1-й Красногвардейский пр. 22с1 Меню в первом комментарии. Дай Откусить в MAX #ужин</t>
+  </si>
+  <si>
+    <t>18.06.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10103</t>
+  </si>
+  <si>
+    <t>27 июня на Дизайн заводе пройдет летний гастрономический фестиваль для всей семьи — КУСЬ Фест от Ozon fresh. Гостей ждет насыщенная шоу-программа: более 20 корнеров от модных ресторанов Москвы, лекции от известных шеф-поваров, мастер-классы, активности для детей и взрослых с подарками и, даже кабинет таро-нумеролога. Закончится вечер живым выступлением Тоси Чайкиной и Therr Maitz! Вход свободный. Подробная программа фестиваля и запись на мастер-классы в социальных сетях мероприятия: КУСЬ в Телеграм КУСЬ в MAX КУСЬ в ВКонтакте Именно так и должен выглядеть идеальный летний выходной!</t>
+  </si>
+  <si>
+    <t>18.06.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10098</t>
+  </si>
+  <si>
+    <t>Lay’s соль и черный перец Не прошло и ста лет, как Lay’s сделали чипсы с солью и перцем. Рифленые, соли и перца умеренно, в целом неплохие, на твердую четверку. Но если хотите действительно вкусные чипсы с солью и перцем, то это Bruto. Они мягче, в них чуть больше перца, под пиво залетают, как дети в школу, но продаются далеко не везде. Купил в Лавке, стоят 125₽. Дай Откусить в MAX #new</t>
+  </si>
+  <si>
+    <t>16.06.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10094</t>
+  </si>
+  <si>
+    <t>Гастротур по 60-й параллели! Прошлым летом я открыл для себя удивительный Когалым с его парками, развлекательными центрами, океанариумом и, конечно, ресторанами.  И вот новое событие — ресторанная карта города пополнилась проектом от Pinskiy &amp; CO. Новая гастрономическая достопримечательность создана при поддержке фонда «Наше будущее». Его основатель Вагит Алекперов вместе с ресторатором Антоном Пинским лично приехали на премьерную дегустацию в «4 Сыра». Меня впечатляет, насколько активно здесь развивается ресторанная культура! И это неудивительно: Когалым уже давно славится своим изысканным вкусом, в котором органично сочетаются традиционные сибирские мотивы с каноническими рецептами итальянской и французской кухни.   «4 Сыра» также не лишён «перчинки»: меню составлено из итальянских и грузинских блюд. А раз в месяц здесь ещё будут проходить гастроужины от бренд-шефа Александра Карюкина — он планирует приезды из Санкт-Петербурга, который, кстати, как и Когалым, расположен на 60-й параллели. Если окажетесь в этих краях — загляните. Город продолжает приятно удивлять и открываться с новых сторон!</t>
+  </si>
+  <si>
+    <t>16.06.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10093</t>
+  </si>
+  <si>
+    <t>Санта Муэрте — новый мексиканский бар Двухэтажный бар с латиноамериканской кухней и авторскими коктейлями. По бару ходят актеры и вовлекают гостей в конкурсы, фокусы, сценки и даже «перестрелки». ▪️Тако аль-пастор (550₽) — 2 тако с рваной свининой, маринованным луком, сальсой и зеленью. Довольно большие и сбалансированные. ▪️Самая острая чимичанга в городе (990₽) — куриная грудка, чеддер, фасоль, чили, томатный соус и соус каламанси. Подают со сметаной и сальсой. При заказе к гостю подходит мексиканец и «угрожает» пистолетом. Если гость съест блюдо за 2 минуты под надзором мексиканца, то чимичанга идет бесплатно. А что будет, если не успеет, остается только гадать 😃 ▪️Мичелада (890₽) — пиво, сангрита с лаймом и специями: пряный, остро-кислый. Тулум (850₽) — сауэр на портвейне с клубникой: нежный и питкий. Играет всем знакомая тусовочная попса. Проходят разные активности и тематические мероприятия в иммерсивном формате: живой вокал, шаманские ритуалы, фотосессии, латинские танцы и взаимодействие с гостями. Публика довольно разношерстная, место без пафоса с очень веселой атмосферой. Бронь столов на сайте. Расписание вечеринок тут. Адрес: Мясницкая 13с1 Меню в первом комментарии. Дай Откусить в MAX #бар</t>
+  </si>
+  <si>
+    <t>15.06.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10089</t>
+  </si>
+  <si>
+    <t>Соль Земли — обед, которого нет ни в одном меню Гастроэкспедиция Ивана Глушкова открыла четвёртый сезон — дачным обедом. Сама идея фестиваля авантюрная: никакого заранее придуманного меню, никаких заготовок. Команда с раннего утра отправляется на рынок и сочиняет обед прямо там — из того, что в этот день привезли фермеры. Меню, которое существует ровно один день и больше не повторится никогда. Всё по дачным канонам: неспешный аперитив, прогулка по писательским аллеям и сезонная еда. За плитой — Александр Пименов (Animals, Copen57), за напитками — Дмитрий Нестеров из Door 2310. В этот раз из печи доставали горячие лепёшки, к ним — копчёный на травах лосось. Дальше пошли тартар из ягнёнка, зелёная спаржа с бурратой и чили, белая рыба с жареным лимоном и цыплята с матбухой. На сладкое — абрикосовый десерт и ягоды прямо с рынка. Для каждого блюда был создан свой уникальный напиток, собранный под настроение конкретной подачи. Дальше гастроэкспедиция отправится по регионам страны: Самара, Мичуринск, Байкал. И каждый её ужин будет таким же — однажды придуманным и больше нигде не повторённым. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>15.06.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10084</t>
+  </si>
+  <si>
+    <t>Карамельная мануфактура — кондитерская Небольшая кондитерская в Парке Горького. Более 30 видов карамели, фигурных леденцов, маршмеллоу и мармелада. Карамель тянут прямо на глазах у гостей. ▪️Маскарпоне с виноградом (250₽) — сливочно-сырный вкус, с легкой кислинкой. Очень хорошо. ▪️Клюква со смородиной (250₽) — насыщенный ягодный вкус. Самый вкусная карамель за всю мою недолгую жизнь. Очень хочу еще. ▪️Маракуйя с лаймом (250₽) — для любителей кислого. Очень дружелюбный персонал, в процессе варки всех угощает карамелью. Посмотреть, как тянут карамель, можно в пятницу, субботу и воскресенье. Четкого расписания нет, тут как повезет, но первую варку начинают в районе 12:30. Для детей проводят карамельные мастер-классы (1500₽/чел). Адрес: Пушкинская наб. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>15.06.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10080</t>
+  </si>
+  <si>
+    <t>Кто-то: это что, уже второй килограмм черешни? Мы: это ТОЛЬКО второй Самокат напоминает: лета много не бывает. Как и черешни, персиков, мороженого и холодных лимонадов. В приложении появилась сезонная подборка со всеми главными героями июня. Всё максимально опасно для самоконтроля. Заказывайте сколько хотите, привезут все с бесплатной доставкой от 15 минут. А с промокодом ДАЙ50 будет скидка 50% на первый заказ от 700₽.</t>
+  </si>
+  <si>
+    <t>15.06.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10079</t>
+  </si>
+  <si>
+    <t>Underdog — блюдо дня ▪️Cheese steak dog (890₽) — ростбиф, перец гриль, халапеньо, сыр чеддер, сырный соус, зеленый лук. Адрес: Маросейка 6-8с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>13.06.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10078</t>
+  </si>
+  <si>
+    <t>Пока Москва живёт в привычном ритме, сад «Эрмитаж» наполняется живой музыкой, тёплым светом июньских вечеров и особой атмосферой Moscow Jazz Festival. До 13 июня здесь проходят концерты, мастер-классы и выступления артистов со всего мира. Настроение фестиваля создаёт не только музыка. «Золотой Резерв» угощает гостей VIP-зоны фирменными коктейлями, а в брендированной фотобудке можно сохранить на память самые яркие моменты этого вечера. Тёплый воздух, джаз, который звучит среди аллей сада, и неспешная атмосфера летнего города — именно так и хочется проводить июньские вечера.</t>
+  </si>
+  <si>
+    <t>13.06.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10074</t>
+  </si>
+  <si>
+    <t>Открытые бассейны. Часть 2 ▪️Alaska Pool Club — тёплый бассейн с зонами отдыха и лежаками, где можно провести день у воды и пообедать прямо на шезлонге. Аренда лежака от 8000₽. ▪️Remy Beach Club — открытая терасса на 500 посадочных мест, бассейн, зоны с лежаками и VIP-кроватями, бар и площадка для вечеринок. Аренда лежака от 5000₽. ▪️Пляж Речной — 4 подогреваемых бассейна, шезлонги, кровати, гамаки, ресторан морской кухни. Аренда лежака от 2500₽. ▪️Gremm — парные, бани, хаммам, джакузи и бассейны, круглогодичный бассейн на крыше, спа-комплекс, кафе и рестораны. Билеты от 3100₽. ▪️Чайка — бассейны под открытым небом, сауны, ледяная купель, каскадный душ, тренажерный зал, воркаут-площадка, бесплатные групповые занятия в зале и на воде. Билеты от 1600₽. Первая часть подборки тут. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>12.06.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10069</t>
+  </si>
+  <si>
+    <t>Пока одни проводят летние вечера дома, другие встречают закат на крыше под живую музыку! В Москве проходят концерты на крышах. Ловите расписание на июнь: ▪️Трибьют-концерт ADELE ▪️Итальянские хиты в симфоническом звучании - Адриано Челентано, Андреа Бочелли ▪️Мировые Поп хиты в симфоническом звучании ▪️Музыкальное путешествие по странам - Париж / Нью-Йорк / Италия ▪️Симфонические Русские Рок хиты ▪️Вечер в Сан-Ремо — Eros Ramazzotti, Ricchi e Poveri, Adriano Celentano ▪️Сочный джаз и соул ▪️Хиты Майкла Джексона на Крыше Отличный вариант для свидания, встречи с друзьями или необычного летнего вечера. P.S. По промокоду ГОУНАКРЫШУ — скидка 10% Подробности и билеты: @Roof_Sound</t>
+  </si>
+  <si>
+    <t>12.06.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10068</t>
+  </si>
+  <si>
+    <t>Ava — блюдо дня ▪️Хеппи мил (1600₽) — чизбургер с говяжьей котлетой, сыром чеддер и соусом на основе барбекю, с добавлением халапеньо, подают с трюфельно-сырным соусом, маринованными огурцами с халапеньо и бокалом просекко. Адрес: М. Бронная 21/13с2 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>11.06.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10067</t>
+  </si>
+  <si>
+    <t>Сессия – не повод, чтобы отказываться от обеда В приложениях «Перекрёстка» и «Пятёрочки» появилась специальная студенческая подборка качественной готовой еды «Топливо для сессии». Пока ты занят «зубрежкой», она решает сразу две проблемы: не нужно готовить или отвлекаться на поход в кафе! Внутри – полноценные блюда, а не быстрые перекусы: филе куриное с гречкой и луковым соусом, плов с говядиной, гуляш из курицы с овощами и гречкой и многое другое. Все они прошли проверку системой качества Х5 — ищи специальный знак на упаковке. Жми на ссылки и забирай свой набор для выживания на сессии.</t>
+  </si>
+  <si>
+    <t>11.06.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10066</t>
+  </si>
+  <si>
+    <t>Мороженое Skittles и MilkyWay Мороженое Skittles — оно просто никакое. То ли лед, то ли что, с кусками непонятно чего. От Skittles тут одно только название. MilkyWay — слегка химозненький пломбир. Лучше возьмите «Чистую линию». А вот мороженое Bueno в вафельном рожке (фотки нет, потому что я его съел) — что-то наркотическое. Но цена неадекват. Skittles стоит 149₽, MilkyWay 139₽, Bueno 399₽.</t>
+  </si>
+  <si>
+    <t>11.06.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10064</t>
+  </si>
+  <si>
+    <t>Сладкие булочки, мы к вам с новостями! На сайте «Открытой кухни» появились тематические тесты. Планы на ближайшие дни такие: • выяснить, какая японская эстетика вам ближе; • представить свой идеальный день в Италии; • и наконец-то узнать главное — какая вы сладкая булочка. Не будем скрывать, но свои результаты мы обсуждали долго! Настолько они попали в нас. Теперь ваша очередь — проверяйте на себе и делитесь, что получилось у вас. 💛 забронировать стол</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10063</t>
+  </si>
+  <si>
+    <t>Есть вопросы, на которые срочно хочется получить ответ. Например: какая вы сладкая булочка?</t>
+  </si>
+  <si>
+    <t>11.06.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10062</t>
+  </si>
+  <si>
+    <t>Веранды на крышах. Часть 2 ▪️Сахалин — рыбный ресторан с панорамной террасой на высоте 88 метров над землей. ▪️White Rabbit — терраса с панорамным видом на исторический центр, современная русская кухня. ▪️Дымзавод Красный октябрь — терраса с панорамным видом на Москва-реку и памятник Петру I, европейская кухня. ▪️Peach — светлая терраса, на которой проводят концерты и мероприятия, европейская кухня со средиземноморскими и азиатскими акцентами. ▪️ERWIN.Павильон.Патрики — помимо террасы на воде, есть веранда на крыше с живописным видом на пруд, средиземноморская кухня. Первая часть подборки тут. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>11.06.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10057</t>
+  </si>
+  <si>
+    <t>«Перекрёсток» совместно с EGGSELLENT запустили линейку готовых завтраков.  Среди новинок: омлет с фетой и хариссой, сэндвич-бриошь «Двойной сыр» и «Жюльен», белковый завтрак с креветками, апельсиновый чизкейк, большой английский завтрак, вафли с курицей и классический маффин. Такое мы обязательно добавляем в корзину. Уже доступно в магазинах сети и доставке. </t>
+  </si>
+  <si>
+    <t>10.06.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10054</t>
+  </si>
+  <si>
+    <t>Открытые бассейны ▪️Лужники — аквапарк, бассейны, оздоровительно-развлекательные зоны для детей, шезлонги, бани и сауны. Шесть этажей для отдыха и развлечений, рестораны и кафе. Билеты от 2990₽. ▪️Dream Beach Club — 5 бассейнов необычной геометрии, волновой бассейн, зоны для детей, рестораны. Билеты от 3000₽. ▪️Зеленое озеро — загородный клуб с двухэтажным рестораном в стиле альпийского шале, пляжной зоной, бассейном, русской баней. Билеты от 3000₽ + 5000₽ депозит на еду. ▪️City Beach Club — бассейн, ресторан, бунгало, кровати с балдахинами, проходят вечеринки. Билеты от 3000₽. ▪️The Bassein — бассейны, столы для игры в пинг-понг, шезлонги, пляжные качели, кафе с летней верандой и бары. Билеты от 2000₽.</t>
+  </si>
+  <si>
+    <t>10.06.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10049</t>
+  </si>
+  <si>
+    <t>В М.Видео стартовали продажи HUAWEI nova 15 Max, и это отличные новости для тех, кто ищет сбалансированный аппарат по адекватной цене. На борту камера 50 МП со специальной матрицей RYYB, которая улавливает на 40% больше света. Можно делать яркие и детализированные портреты даже при слабом освещении — например, во время ужина в полумраке ресторана без вспышки. Мультимедийная часть тоже на высоте: супергромкие стереодинамики выдают объемный звук, а огромная батарея емкостью 8500 мА*ч избавляет от необходимости постоянно носить с собой пауэрбанк и искать свободную розетку в кафе. Ну и для тех, кто порой готовит дома, добавили интересную фичу: управлением экраном влажными руками. Можно смотреть рецепты, мыть овощи и нарезать салаты, не отвлекаясь.</t>
+  </si>
+  <si>
+    <t>10.06.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10047</t>
+  </si>
+  <si>
+    <t>Пушкинъ — блюдо дня ▪️Пастила (1050₽) — яблочная пастила, пропитанная медом, с добавлением лимона и эстрагона, посыпают сахарной пудрой. Адрес: Тверской бул. 26А Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>10.06.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10046</t>
+  </si>
+  <si>
+    <t>Кухонные ножи способны вызывать эмоций больше, чем мы думали 😃 По крайней мере, именно на это намекает Пятёрочка. Секрет прост: эти люди уже успели получить те самые ножи по акции за рубль. Го копить наклейки?</t>
+  </si>
+  <si>
+    <t>08.06.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10043</t>
+  </si>
+  <si>
+    <t>Uma — блюдо дня ▪️Лава ролл (1690₽) — рис, авокадо, тунец, соус айоли, опаленный лосось, чеддер, трюфель. Адрес: Цветной бул. 2 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>05.06.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10042</t>
+  </si>
+  <si>
+    <t>Alexander’s МитПоинт — легендарная кюфта Сижу, жду свой заказ, заходит девушка: очки за сотку, сумка Celinе. Жую свою кюфту, заходит другая мадмуазель с Chanel на перевес. Публика очень разношерстная, на Вознесенском обычная картина, когда из Майбаха ночью вываливается подпитая молодежь за кюфтой из окошка. ▪️Кюфта (350₽) — котлетки из говядины и баранины, специи, сыр сулугуни, томаты и салат. Как всегда, великолепно. Лаваш — 100/10. К кюфте берите айран (150₽) — беспроигрышное сочетание. А еще попробуйте гранатовую газировку (150₽) — слегка терпкая, в меру сладкая, с кислинкой. Кроме кюфты в меню — картошка фри и по-деревенски (200₽). Пробовал обе, отличные. В сети всего 3 точки, та, что была на Китай-городе, переехала на Октябрьскую. На Киевской очень миниатюрный зал с 3 стульями. Адрес: Б. Дорогомиловская 10 Дай Откусить в MAX #обед</t>
+  </si>
+  <si>
+    <t>05.06.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10038</t>
+  </si>
+  <si>
+    <t>В Chang глобальное обновление меню, одно из самых масштабных за всё время существования проекта. Команда не только добавила новые блюда, но и переосмыслила уже знакомые позиции: усилила вкусы и доработала рецептуры. Из новинок: сырный рамен с курицей кацу и насыщенным сливочным бульоном. На десерт — тайский блин с бананом, карамелью и лаймовым сорбетом, который хорошо балансирует сладость. Ещё добавили креветки с васаби-сгущёнкой и два новых ролла. Для любителей азиатской кухни здесь появилось сразу несколько новых причин заглянуть. Адрес: Солянка 1/2с1, Мясницкая 22/1, Мира 211к2 ТРК Европолис</t>
+  </si>
+  <si>
+    <t>04.06.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10033</t>
+  </si>
+  <si>
+    <t>Веранды на крышах ▪️Воронеж — веранда на крыше особняка XVIII века с видом на Храм Христа Спасителя. ▪️Luwo — на крыше с панорамным видом на храм, с атмосферой средиземноморья. ▪️Казбек — веранда в стиле тбилисских балконов с видом на Москву-реку и широкую набережную. ▪️Дубай — с панорамным видом на ЦУМ и Большой театр, в теплых тонах в стиле лобби люксового отеля. ▪️Санто Джованни — веранда на крыше под навесом, в итальянском стиле с уличным баром. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>04.06.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10028</t>
+  </si>
+  <si>
+    <t>Когда хочется поехать на пикник, но готовить совершенно не хочется. У «Пятёрочки» появилась сезонная линейка готовой еды «Пора на пикник». В меню всё, что обычно ассоциируется с летом: шашлык из курицы с лавашом, окрошка в двух вариантах (в том числе вегетарианская), курица гриль, панини, стейк из индейки с картофелем и другие готовые блюда, которые можно съесть сразу или быстро разогреть. В общем, вариант для тех случаев, когда хочется провести больше времени на улице, а не у мангала или плиты.</t>
+  </si>
+  <si>
+    <t>04.06.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10027</t>
+  </si>
+  <si>
+    <t>J'Pan — блюдо дня ▪️Маруяма Ханами бенто (1190₽) — рис с приправой денбу и фурикаке, редис, маринованная слива, гунканы с трюфелем, водорослями тосака, тунцом и гунканы с лососем и красной икрой, японский омлет с нори, салат с маринованным лотосом, свежими огурцами, зеленью и соусом понзу. Доступен до 15 июня только на Смоленской. Адрес: 2 Смоленский пер. 1/4 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>04.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10026</t>
+  </si>
+  <si>
+    <t>После дня переговоров, встреч и нетворкинга тоже нужен отдых. С 4 по 6 июня в «Гельвеции», «Астории» и «Гранд Отеле Мойка 22» подают специальный утренний сет от ВТБ и Андрея Шмакова — шефа SAVVA и обладателя звезды Michelin. В составе — куриный бульон и напиток по секретному рецепту. В общем, всё, что может пригодиться после насыщенного дня переговоров и встреч.</t>
+  </si>
+  <si>
+    <t>03.06.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10023</t>
+  </si>
+  <si>
+    <t>De Laura &amp; Verve — Италия и Франция в одном месте Двухэтажный проект, на первом этаже итальянская остерия со светлым залом и обилием зелени. На нижнем — бар с парижской атмосферой, сводчатыми потолками и приглушенным светом. ▪️Mamma Mia (960₽) — моцарелла, томаты, соус песто, пармезан. Наподобие Маргариты, но чуть меньше по размеру и с большим количеством пармезана. ▪️Равиоли-конфетки (1100₽) — с рикоттой, зеленым горошком и соусом на основе лимонной цедры. Первая реакция: что тут делает горошек? Но, на удивление, он тут отлично дополняет вкус рикотты. ▪️Муза (750₽) — джин, маракуйя, бузина, крыжовник. Не приторно сладкий, приятный. Verve №3 (750₽) — лимончелло, персик, дыня, миндальная пена. Мой фаворит, нежный, легкий, с миндальным послевкусием. Parfume (750₽) — джин, малиновый кордиал. Самый яркий, отчетливый ягодный вкус. Очень удобная концепция: поужинать в светлой итальянской остерии и спуститься за продолжением в бар с парижской атмосферой. В баре по пятницам и субботам подают welcome-бокал и проходит музыкальная программа, внутри несколько залов и сцена, отдельное меню с едой, кстати, тоже есть. Если ищите универсальное место, где вкусно поужинать и выпить, вам сюда. Адрес: Покровка 6 Дай Откусить в MAX Меню в первом комментарии. #обед #ужин #бар</t>
+  </si>
+  <si>
+    <t>03.06.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10019</t>
+  </si>
+  <si>
+    <t>Первый мужской гастрономический фестиваль В сети «Горбуфет Шашлычная» до 21 июня проходит «Первый мужской гастрономический фестиваль». Суть такая: известные шефы готовят закуски под водку Gastronom, а после премьеры блюдо остаётся в меню ещё на неделю. Сейчас в фестивале участвует Дмитрий Париков с риетом из скумбрии, кислым луком и бородинским хлебом. Впереди еще 2 кулинарных перфоманса: ▪️7 июня — Мирко Дзаго ▪️14 июня — Виктор Шайдецкий Так что если хотите попробовать блюда лично от шефов — это как раз такой случай.</t>
+  </si>
+  <si>
+    <t>03.06.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10016</t>
+  </si>
+  <si>
+    <t>Пломбир со вкусом драника Ванильный пломбир с вафельным рожком из картофельного пюре, с приправой жареного лука и паприки. Яркий вкус жареного лука, сам рожок солоноватый и все это вместе со сладостью мороженого — пушка бомба. А белорусы знают толк в извращениях 😃 Купил в Магнолии, стоит 150₽. Дай Откусить в MAX #new</t>
+  </si>
+  <si>
+    <t>02.06.26 17:57</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10009</t>
+  </si>
+  <si>
+    <t>Весь ПМЭФ и не только — коктейли для клиентов Alfa Only и А-Клуба за счёт Альфа-Банка. Хоть каждый день 🍸 Каждый июнь Санкт-Петербург собирает сотни тысяч гостей. Там проходит Петербургский международный экономический форум — одно из главных деловых событий мира. День заканчивается, белые ночи не дают расходиться, и город переходит в другой режим. Мы вдохновились атмосферой этого события — и создали особое коктейльное меню от Alfa Only и А-Клуба ⚪ 🦆 Alfa Only и международный ресторанный рейтинг GreatList позвали шеф-барменов из стран-участниц ПМЭФ. И попросили придумать коктейли, которые отражают их культуру. До 15 июня авторское меню работает в восьми барах Петербурга — клиентам Alfa Only и А-Клуба напиток в подарок. А в отелях и ресторанах-партнёрах А-Клуба — особый авторский коктейль на основе негрони по особой рецептуре от каждого заведения. До 7 июня клиенты А-Клуба получат аперитив как комплимент в избранных местах — Мансарде, Гранд Отеле Мойка 22, БОР 812 и не только 🌟 @alfabank</t>
+  </si>
+  <si>
+    <t>02.06.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10008</t>
+  </si>
+  <si>
+    <t>Турандот — бранч Паназиатский ресторан Maison Dellos (Пушкинъ, Матрешка и т.д.). Дворцовый интерьер в стиле позднего барокко, 12 залов с антикварной мебелью, бронзовые зеркала эпохи Людовика XVII, ротонда, занимающая два этажа, лепнина на куполе в виде небосвода. Бранчи проходят по выходным дням в формате шведского стола. В основе — блюда паназиатской и европейской кухни: холодные и горячие закуски, основные блюда, десерты, фрукты и мороженое, из алкоголя: игристое, вино, виски, бренди, водка.. Для детей проходит анимационная программа. Отличная еда, шикарный сервис и невероятная красота вокруг. Публика взрослая, очень много гостей возраста 55+ и больших семей. Но есть и парочки. Да, дорого, но оно того стоит. По цене: Стандарт (13:00-17:00). Без алкоголя: 10900₽ на персону, с алкоголем 11900₽, дети до 12 лет 5800₽, до 3 лет бесплатно во всех форматах. Le Grand Brunch 17900₽ (устрицы, тропические фрукты и премиальный алкоголь). Лайт (12:30-14:30 или 15:00-17:00). 12:30-14:30 — без алкоголя 4950₽, с алкоголем 5500₽, дети до 12 лет 3500₽. 15:00-17:00 — без алкоголя 5950₽, с алкоголем 6500₽, дети до 12 лет 4500₽. Также есть бранч банкет (на компанию от 8 персон). Адрес: Тверской б-р 26с3 Дай Откусить в MAX #бранч</t>
+  </si>
+  <si>
+    <t>02.06.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10004</t>
+  </si>
+  <si>
+    <t>Новое слово в эквайринге от ВТБ. Банк представил собственное программное обеспечение, уже доступное на фирменных POS-терминалах: поддержка QR-платежей, технологии «Волна» и биоэквайринга помогает принимать оплату быстро и удобно. Подходит и для небольшой кофейни, и для крупной ресторанной сети. Кроме того, ВТБ отменил комиссию за торговый эквайринг для бизнес-клиентов. Подробности — на сайте банка. Современный сервис начинается с современных технологий.</t>
+  </si>
+  <si>
+    <t>02.06.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10003</t>
+  </si>
+  <si>
+    <t>Греческий салат ▪️Eva — греческий салат (1450₽). Томаты, огурцы, перец рамиро, фета, маринованный лук, хлеб, оливки, оливковое масло, горчица, уксус, чеснок, орегано, каперсы, укроп, мёд. ▪️Пафос — Grand греческий салат (2490₽). Перец рамиро, огурцы, томаты, красный лук, джонджоли, брынза, каперсы, оливки, лимон, оливковое масло, чеснок, бальзамический и винный уксус, дижонская горчица, мед. ▪️Юг22 — большой греческий салат (2650₽). Огурцы, томаты, фета, перец рамиро, оливки, красный лук, каперсы, петрушка, орегано, джонджоли, специи затаар, лимон. ▪️Zea — A-La Greque (1480₽). Огурцы, томаты, перец рамиро и болгарский, оливки каламата, фета, красный лук, орегано, оливковое масло, сок лимона, мед. ▪️Афина — греческий салат (1550₽). Огурцы, томаты, маринованный красный лук, оливки каламата, фета, орегано, гренки, каперсы, перец рамиро. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>02.06.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9998</t>
+  </si>
+  <si>
+    <t>Путешествие начинается не с посадки в самолет, а с ощущения, что о вашем комфорте подумали заранее. Сбер и «Кофемания» запустили в Шереметьево специальные комплиментарные боксы to go для клиентов Sber Private Banking и СберПервого — готовые гастрономические наборы для ожидания рейса, раннего вылета или дороги между встречами. Предложение действует до 30 июня 2026 года в «Кофемании» терминалов B и C. На выбор — четыре варианта боксов с едой и напитками, которые удобно взять с собой в полет или оставить для комфортного ожидания посадки. Получить Сбербокс можно через промокод: скопировать его в разделе «Для жизни» в приложении банка, применить в приложении «Кофемании» и забрать заказ в аэропорту. Когда travel-опыт начинается с правильных деталей.</t>
+  </si>
+  <si>
+    <t>02.06.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9996</t>
+  </si>
+  <si>
+    <t>Anna Bistro — блюдо дня ▪️Тирамису — печенье савоярди пропитывается кофе, маскарпоне, посыпают пудрой из какао. Десерт выносят комплиментом на день рождения гостя. Подают с зажженой свечой в виде вишни. Адрес: Ленинградский пр. 36с38 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>31.05.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9995</t>
+  </si>
+  <si>
+    <t>Куриный бренд готовит запуск с исполнением желаний — а вот какой, пока секрет Слышали такую историю: один из узнаваемых куриных брендов готовит для своих гостей проект, где будет исполнять желания. Звучит как сценарий сказки, но всё вполне всерьёз. Имя пока держат в секрете. Зацепиться можно за детали: красный цвет и золотистая курочка в панировке. Будем следить, как развернётся история 🍗</t>
+  </si>
+  <si>
+    <t>31.05.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9994</t>
+  </si>
+  <si>
+    <t>Машенька — блюдо дня ▪️Шницель по-министерски (2710₽) — филе цыпленка, подают с сальсой из томатов, заправленной оливковым маслом. Адрес: Варварка 14 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>30.05.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9993</t>
+  </si>
+  <si>
+    <t>Кажется, у Много лосося уровень любви к своему бренду вышел на новый уровень. Они собрали беговой отряд Много лососей и пробежали 10 км в лососинах, лосошортах и лосотишках. Жду, когда это станет официальной дисциплиной на московских забегах.</t>
+  </si>
+  <si>
+    <t>30.05.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9992</t>
+  </si>
+  <si>
+    <t>Бибирево — блюдо дня ▪️Окрошка (1₽) — отварная курица, картофель, яйцо, редис, огурцы, зелень, сметана, горчичный соус, заливают темной Балтикой. На удивление, очень напоминает окрошку на квасе, но с небольшим алкогольным привкусом. Подают за 1₽ только сегодня до 19:00. Для тех кто не верит, чек на 1₽ в первом комментарии. Адрес: Украинский б-р 15 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>29.05.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9990</t>
+  </si>
+  <si>
+    <t>Пока одни обсуждают бизнес за кофе, другие — за хорошим вином Если оплатить покупку в SimpleWine бизнес-картой Точка Банка, можно получить скидку 15% на все товары винотеки до конца 2026 года. Как это работает: ▪️до 5 июня нужно совершить покупку от 500 ₽ в SimpleWine и оплатить её бизнес-картой Точка Банка ▪️вам придёт ссылка на подключение программы лояльности ▪️активируете её и пользуетесь скидкой весь год И да, на первую покупку сейчас ещё действует скидка 20% по промокоду TB20 — просто назовите его на кассе. Если бизнес-карты Точка Банка у вас пока нет — кажется, это повод присмотреться.</t>
+  </si>
+  <si>
+    <t>29.05.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9989</t>
+  </si>
+  <si>
+    <t>Ugolёk — завтраки Легендарный ресторан Ильи Тютенкова, который в феврале взяли в свои руки Георгий Троян и Сергей Лобачев. Товарищи обновили завтраки, и это лучшее, что случалось с рестораном за последние годы. Внутри на бетонных стенах мох, деревянная мебель, блюда готовят в антикварных американских дровяных печах. ▪️Маффин (980₽) — котлета из мраморной говядины, моцарелла, поджаренный бекон, глазунья и соус голландез на основе желтков и сливочного масла. Ну это раз*еб. ▪️Шакшука (790₽) — томатная основа, 2 яйца, зелень, сыр фета, восточные специи заатар. Великолепная шакшука, с легкой пряностью. ▪️Большой завтрак (750₽) — мраморная колбаска, крем из фасоли, фасоль в аджике, картофель на гриле, свежие томаты, 2 глазуньи, мини-перчики, зелень. Подают с пивной бриошью. А еще обязательно попробуйте топленые сырники (650₽) со сметаной и вареньем на основе апельсинового фреша, сахара и оливок. Ресторан уже давно перешел в раздел старожилов, ему уже 13 лет. Куча заведений открылось, переоткрылось, а этот будет дальше жить, несмотря ни на какие кризисы. Тютенков красавчик. Адрес: Б. Никитская 12 Меню в первом комментарии. Дай Откусить в MAX #завтрак</t>
+  </si>
+  <si>
+    <t>29.05.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9980</t>
+  </si>
+  <si>
+    <t>⚡️ Смотри финал Лиги чемпионов вместе с нами В Smoke BBQ на Трубной открывается «Летний клуб WINLINE» – брендированная веранда с лаунж-зоной и большим экраном 🔥 Первое мероприятие там пройдёт уже завтра. В программе: турнир по кикеру, интерактивы и сам финал ЛЧ с комментариями Данилы Махалина 🎙️⚽️ И это только начало – «Летний клуб WINLINE» будет работать в течение всего ЧМ-2026! 🌎 ❤️ – увидимся на месте</t>
+  </si>
+  <si>
+    <t>27.05.26 17:54</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9979</t>
+  </si>
+  <si>
+    <t>Гастробар «Виновные» и шеф Владимир Щепилов запустили летнее меню В меню — блюда в разных направлениях, с акцентом на сочетание еды и вина. Концепция гастробара остаётся прежней: винная карта и кухня, которые работают вместе. Место идеально подойдет для свидания или дружеских посиделок. Адрес: Солянка 1/2с2</t>
+  </si>
+  <si>
+    <t>27.05.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9974</t>
+  </si>
+  <si>
+    <t>Гвидон — блюдо дня ▪️Шу (850₽) — земляника, взбитый шоколадный крем, начинка из земляничного джема, поливают сливочным кремом Патисьер. Адрес: Б. Никитская 5 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>26.05.26 19:30</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9973</t>
+  </si>
+  <si>
+    <t>Место, где дарят эмоции и поднимают настроение В первом иммерсивном кавказском ресторане «Тамада Культур-Мультур» официанты-актеры устраивают сценки и сюрпризы для гостей: растягивают сыр из хачапури, дарят настойки, а если угадаете специи с закрытыми глазами — пряности забираете с собой. Местная гадалка Софико проводит бесплатные сеансы для гостей. Среди хитов меню — беляши от тёщи шефа, батумские рапаны, хачапури от шеф-пекаря из горной Осетии, а также необычные коктейли и авторские настойки. Ресторан наполнен арт-объектами и поделен на тематические залы с уникальным дизайном. Проект создан командой ресторанов «Кусочки» — основателями иммерсивного направления и знатоками яркого досуга. Адрес: Б. Пироговская 37–43а</t>
+  </si>
+  <si>
+    <t>25.05.26 18:50</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9968</t>
+  </si>
+  <si>
+    <t>Бабушки vs Технологии: в питерской Пятёрочке связали чехлы будущего Бабушки из фонда «Добрый Город Петербург» решили не дожидаться старта продаж новинки Тима Кука и провели мастер-класс по созданию своих чехлов Apple х Issey Miyake. Только с теплотой, заботой и вниманию к участинкам Получились такие милые мини-сумки под телефон или бутылку с водой. Можно их повесить на шею, намотать на руку или прикрепить к рюкзаку как обвес. Летом штука незаменимая: кинул телефон, бутылку воды, пару мелочей — и пошел гулять. Удобно и очень даже симпатично.</t>
+  </si>
+  <si>
+    <t>25.05.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9967</t>
+  </si>
+  <si>
+    <t>25.05.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9966</t>
+  </si>
+  <si>
+    <t>J'Pan — блюдо дня ▪️Юмэ (890₽) — кокосовый мусс, джем с брусникой и клюквой, миндальное пралине, шоколадный бисквит, поливают ванильными взбитыми сливками. Доступен до 15 июня только на Смоленской. Адрес: 2 Смоленский пер. 1/4 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>22.05.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9965</t>
+  </si>
+  <si>
+    <t>Level Group запустили Черную пятницу: скидки до 40% на квартиры комфорт- и бизнес-класса в разных районах Москвы. 🏡 В акции участвуют и готовые дома — можно сразу забрать ключи 🛝 Хорошая инфраструктура вокруг: школы, детские сады, парки 🕒 Пул ограничен, и первыми уходят квартиры с видами и удачными планировками Сейчас вы можете приобрести недвижимость на максимально выгодных условиях. Скидки по акции действуют в том числе при покупке по программе семейной ипотеки - ставки по ней скоро будут расти, поэтому сейчас лучший момент, чтобы ей воспользоваться.</t>
+  </si>
+  <si>
+    <t>22.05.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9964</t>
+  </si>
+  <si>
+    <t>Underdog — блюдо дня ▪️Bacon haze mini burgers (1190₽) — два мини-чизбургера с джемом из бекона, сыром чеддер, перечным соусом и картофелем пай. Адрес: Маросейка 6-8с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>21.05.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9963</t>
+  </si>
+  <si>
+    <t>🛴«Тема Еды» — а ещё там была отдельная секция для курьеров Можно сколько угодно говорить про шефов и тренды, но без курьеров еда до клиента не доедет. Поэтому на «Теме Еды» им тоже выделили свою площадку — на «Хлебозаводе №9». Целый трек — Q&amp;A с руководителем курьерского продукта, разборы частых болей курьеров во время доставок заказов. Что обсуждали: ▪️Самые частые проблемы во время доставок с руководителем курьерского продукта Яндекс Еды. ▪️Апдейты приложения для работы с заказами Про, геймификацию сценариев и возможные улучшения. Что понравилось: у курьеров была своя полноценная сцена, своя программа и прямой диалог с руководителем. Видно, что Яндекс реально заботится о ребятах, которые каждый день в полях. И это правильно — без них никакая доставка не работает. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>21.05.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9962</t>
+  </si>
+  <si>
+    <t>«Тема Еды» — в Москве закончилась ежегодная ресторанная конференция от Яндекс Еды Два дня на «Хлебозаводе №9», 7 площадок, больше 100 лекций. Рестораторы, шефы, маркетологи — в общем, вся индустрия в одном месте.  ▪️На главной сцене прошли интервью с Антоном Пинским, Аркадием Новиковым, Арамом Мнацакановым, Дмитрием Блиновым. ▪️Эксперты рассказали про поведение гостей. По данным Data Insight, 3 заказа из 4 совершаются в зале. 61% гостей ходят в рестораны ежемесячно, 84% используют интернет для выбора заведения в половине случаев или чаще, 69% прислушиваются к рекомендациям, 56% смотрят на рейтинг в картах и навигаторе. ▪️Онлайн-бронирование выросло на 39% за год, 64% гостей бронируют заведение перед визитом. ▪️Отдельная панельная дискуссия была про доставку — команда Яндекс Еды ответила на вопросы ресторанов-партнёров и обсудила стандарты правильной упаковки блюд. Ксения Прохорова, руководитель службы ресторанных операций, анонсировала инструмент для обмена рекомендациями и лучшими практиками упаковочных решений между ресторанами. ▪️Итоги конкурса «Основной курс» для молодых поваров, шефов и су-шефов: первое место – Андрей Фомин, второе – Алексей Курников, третье – Владислав Аврамчик. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>20.05.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9958</t>
+  </si>
+  <si>
+    <t>Названы лучшие российские вина 2026 года VINO.RU by Abrau в третий раз провёл дегустационный конкурс «Винная карта России» — список лучших вин года, который составляют ведущие сомелье. В этом году в жюри были 13 шеф-сомелье из разных регионов России и лучший сомелье Индии Кевин Родригес. Вместе они вслепую оценили более 250 вин. В итоговую карту вошли 115 лучших российских вин: от доступных на каждый день до редких, дорогих и коллекционных релизов. Для покупателя это готовая шпаргалка: что взять к ужину, на праздник или в подарок. Особенно если не хочется переплачивать за «просто импортное» вино, когда за те же деньги можно выбрать российскую бутылку, которую сомелье признали одним из лучших и самых достойных образцов года. Смотреть «Винную карту России»</t>
+  </si>
+  <si>
+    <t>20.05.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9953</t>
+  </si>
+  <si>
+    <t>Manul — блюдо дня ▪️Сибирское застолье (105.000₽) — сет включает 3 подачи. Первая — холодные закуски: 1 кг забойной осетровой икры, оладья, соленые грибы, ассорти солений, закуска из земляной груши, тартар из оленя, закуска из редьки, филе соленого тугуна. После подают строганину из чира, ее постепенно нарезают в течение застоялья. Третья — горячая подача: утиная грудка, каша из пшена и тыквы, соус из облепихи с жаренными в печи апельсинами, печеный муксун, кедровая каша с талганом, соус на основе сметаны и жареных костей муксуна. Подают с водкой Mamont Ivory. Сет расчитан на 4-х. Нас было четверо, но мы съели, от силы, грамм 400 икры, остальное забрали домой. Официант говорил, что большая часть мужиков под водочку за пару часов съедают весь кг. И большая редкость, чтоб кто-то не доел или брал с собой. P.S. В сет включена дополнительная порция оладьев, ее выносят по запросу. Адрес: Охотный ряд 2 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9957</t>
+  </si>
+  <si>
+    <t>18.05.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9952</t>
+  </si>
+  <si>
+    <t>Чтиво Дом — Минаев, где индейка? Проект от команды журнала «Чтиво» Сергея Минаева. Культурное пространство в здании Музея Москвы с кафе, кинотеатром и читальным залом. Внутри сэндвичная Dodgy. ▪️Баффало (790₽) — куриный шницель в остром соусе баффало, маринованные огурцы, соус ранч, салат коул слоу, бриошь. Островатый, сочный. ▪️Мортаделла (790₽) — мусс из моцареллы, фисташковая паста, итальянская колбаса, чимичурри, мед. Местный хит. ▪️Курица-бекон (790₽) — курица су вид, сладкий бекон, салат романо, медово-горчичный соус и чипотле, чимичурри. Зашел больше всех. «Индилайт» обязаны заколлабиться с Dodgy и запустить совместный с Минаевым авторский сэндвич. Сэндвичи от Dodgy в топе, а вот кофе отвратительный, откровенно говоря, не помню, пил ли я что-то хуже, чем этот. Без шуток, это помои, а не кофе. Когда попросил переделать, девушка сказала, что может переделать, но будет так же. Свободных мест нет, очень много хипстеров с ноутами за пустыми столами. А еще, очень неудобные табуретки за общим столом. Проект прикольный, но скорее больше для творческой молодежи в обуви размером с ботинки для сноуборда. Адрес: Зубовский бул. 2с7 Меню в первом комментарии. Дай Откусить в MAX #обед #ужин</t>
+  </si>
+  <si>
+    <t>15.05.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9948</t>
+  </si>
+  <si>
+    <t>Ozon fresh запустил новый бренд горячей еды — Hot&amp;fresh. Теперь можно заказать с быстрой доставкой пеперони, наггетсы в хрустящей панировке и даже корейский корн‑дог с сосиской и тягучим сыром. А курьер по дороге мой заказ из ПВЗ не захватит? 😃</t>
+  </si>
+  <si>
+    <t>08.05.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9947</t>
+  </si>
+  <si>
+    <t>Вот такие новости от WRF пришли сегодня: до 16 мая новым участникам программы лояльности они начисляют 5000 баллов за регистрацию в мобильном приложении. По факту, это 5000₽ на первое знакомство с ресторанами альянса. Баллы начислят на следующий день после регистрации, а потратить их нужно до 16 июня. Сделать это можно почти во всех проектах альянса, кроме гастротеатров и зарубежных ресторанов. Зарегистрироваться можно по ссылке.</t>
+  </si>
+  <si>
+    <t>07.05.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9941</t>
+  </si>
+  <si>
+    <t>😗 Мы сделали шашлык под руководством нейросети. Бренд-шеф Рустам Даутов приготовил мясо по рецепту из чата с Алисой AI и сравнил с рецептом, который используют в его заведении. Кто оказался лучше — в видео. ↗️ А ещё с Алисой AI можно делать блинчики, готовить кофе и собирать образы. Смотрите в роликах, что другие профессионалы сказали про работу нейросети. Подписывайтесь 〰️ @yandex</t>
+  </si>
+  <si>
+    <t>07.05.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9940</t>
+  </si>
+  <si>
+    <t>Underdog — блюдо дня ▪️Sweet chick burger (920₽) — куриный шницель, шарик пломбира, мед с добавлением перца Каролина Рипер, булочка с маком. Очень жгучий и одновременно — сладкий. Адрес: Маросейка 6-8с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>06.05.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9939</t>
+  </si>
+  <si>
+    <t>Анна — коктейль вечера ◾️Nuage de fraise (1100₽) – кордиал на основе малины, бузины и васильков, французский земляничный ликер, джин Citadelle Jardin Gin и игристое. Приятный ягодно-цветочный коктейль. Есть также б/а версия коктейля. P.S. При заказе коктейля дарят бессульфатный восстанавливающий шампунь и маску для волос от Eddera. Адрес: Большая Дмитровка, 10 с.4</t>
+  </si>
+  <si>
+    <t>06.05.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9938</t>
+  </si>
+  <si>
+    <t>Creative Kitchen выпустили глазированные сырники в шоколаде Это что-то между завтраком и десертом, удобно взять с собой, съесть дома с кофе или дать детям вместо обычных сладостей. Всего три вкуса: малина с черникой, малина с фисташкой и малина с манго и маракуйей. Получился такой гибрид — вроде и завтрак, и десерт одновременно. Ничего не напоминает?) похоже на что-то вроде глазированного сырка. Заказать можно в Лавке и Самокате.</t>
+  </si>
+  <si>
+    <t>06.05.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9936</t>
+  </si>
+  <si>
+    <t>Anchovy’s Club — блюдо дня ▪️Осьми-дог (1750₽) — бриошь, обжаренные щупальца марокканского осьминога, тайский соус на основе сладкого перца чили, салат коул слоу, томаты, соус шрирача, зеленый лук. Адрес: Колокольников пер. 3с2 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>05.05.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9935</t>
+  </si>
+  <si>
+    <t>Самые популярные рестораны у состоятельных москвичей Консьерж-сервис T-Premium составил подборку самых популярных локаций премиум-сегмента в Москве этой весной. Ресторанный рейтинг выглядит так: ▪️«Горыныч» — лидер сезона. Бронировать столики здесь нужно за недели две (если это делать не через консьерж-сервис) ▪️IKRA — сюда приходят ради дегустационных сетов. ▪️Loona — его выбирают те, кто собирается заказать бокал вина и, никуда не торопясь, обсуждать планы на лето. ▪️Ava Bistro — если хочется модно, шумно и завтрак, перетекающий в ужин. ▪️«Сахалин» — тут можно заказать морепродукты и наслаждаться панорамным видом на Москву. Кроме ресторанов, в гиде также оказались отели, спектакли и спортивные мероприятия, пользующиеся большим ажиотажем. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>05.05.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9934</t>
+  </si>
+  <si>
+    <t>Dizengof/99 — блюдо дня ▪️Израильский завтрак (590₽) — на выбор омлет, глазунья или болтунья, морковный хумус, овощной салат из томатов, огурцов и редиски, сливочный сыр, намазка на основе тунца с клюквой, яичная намазка с добавлением укропа, клубничный джем, шоколадная гранола с йогуртом, манго, хлеб хала и на выбор напиток: яблочный или апельсиновый сок, кофе, чай или коктейли Mimosa или Citrus Spritz. Ежедневно до 12:00 во всех точках сети вы можете заказать этот завтрак всего за 590₽. После 12:00 цена снова станет более реальной (1100₽) 😃 Адрес: Покровский бул. 8с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>05.05.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9933</t>
+  </si>
+  <si>
+    <t>Много лосося выпустили шашлыроллы и напальчники для их употребления Теперь можно не бояться хвататься за самый горячий шашлык, обжигая при этом пальцы. Просто натяните «напальчники». А для любителей роллов запустили шашлыроллы — когда не смог выбрать между «на шашлыки» и «за роллами». В меню: шашлыдельфия с лососем, шашлыролл с лососем, с огурцом и шашлыфорния.</t>
+  </si>
+  <si>
+    <t>01.05.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9928</t>
+  </si>
+  <si>
+    <t>Где поужинать в стиле героев «Беспринципных»?  Если вы периодически ловите себя на мысли «хочу прожить день как персонаж сериала про Патрики», есть план — вышла подборка ресторанов из нового сезона «Беспринципных».  Что важно: если бронировать столик через Яндекс Еду, можно получить приятные комплименты или подарки от заведений. Акция действует до 11 мая.  А сам новый сезон уже доступен на Кинопоиске. Посмотрите, чтобы настроиться на нужную волну.</t>
+  </si>
+  <si>
+    <t>01.05.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9927</t>
+  </si>
+  <si>
+    <t>Lay’s пряная креветка Теперь это мои любимые чипсы. Похожи на Lay’s с крабом, но более пряные и с креветочным оттенком. Купил в Перекрестке, стоит 150₽. Дай Откусить в MAX #new</t>
+  </si>
+  <si>
+    <t>30.04.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9926</t>
+  </si>
+  <si>
+    <t>Это самый желанный аксессуар года — лимитированный платёжный стикер от ЦУМа и Альфа-Банка ⚪️ 🦆 В мире моды есть легендарные вещи. Оранжевый пакет из ЦУМа — одна из них. Теперь вместе с ним — лимитированный платёжный стикер от ЦУМа и Альфа-Банка. Это самая стильная коллаборация страны. Привилегии для клиентов, кэшбэк до 20% — и теперь платёжный аксессуар, за которым уже охотятся. Таких стикеров всего 4 000. Фасад главного универмага страны на телефоне — тонкий стикер, срабатывает за секунду на любом терминале. Такой не прячут под чехол. Это знак отличия — для тех, кто понимает 🤌🏻 Для премиального сервиса Alfa Only — серебристо-жемчужный оттенок. Для закрытого сообщества А-Клуб — глубокий чёрный. Попробуйте поймать стикер по ссылке, прямо в ЦУМе или в приложении Альфа-Банка. Редактор канала: ходить с оранжевым пакетом ЦУМа — искусство. Носить ЦУМ на телефоне — перформанс 😁 @alfabank</t>
+  </si>
+  <si>
+    <t>30.04.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9925</t>
+  </si>
+  <si>
+    <t>Meat Crew — есть мясо, пить пиво Сеть барбекю-ресторанов с южноамериканской открытой кухней. Мясо готовят на дровяном смокере по техасской технологии.  ▪️Свиная рулька (250₽/100г) — свиная рулька, томленая в смокере, картофельное пюре, кинза, паприка. Нежнейшее мясо с дымной корочкой, тает во рту. На фото 850г. ▪️Мясной микс (4950₽) — томленый брискет и утка, свиные ребра, колбаски из говядины и свинины, «черри» картофель, маринованные огурцы и лук, свежий лук, халапеньо, кинза, коул слоу в сметанном соусе, сырный соус. Берите минимум на троих. ▪️Бургер с рваной говядиной (750₽) — рваная говядина из смокера, маринованные огурцы, салат коул слоу, томаты, соус барбекю. Это слишком хорошо, чтобы быть правдой. Уже с порога начинает выделяться слюна от запахов, которые тут стоят. Гости очень разношерстные: парочки, семьи с детьми и большие компании мужчин, явно отмечающие какой-то праздник. Отличное место, посидеть попить пиво в друзьями, кстати, на входе уютная веранда. А еще тут шикарные ланчи от 660₽. Адрес: Новодмитровская 1с9 Меню в первом комментарии. Дай Откусить в MAX #обед #ужин</t>
+  </si>
+  <si>
+    <t>30.04.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9921</t>
+  </si>
+  <si>
+    <t>X5 и Роскачество запустили новый индикатор готовой еды – индекс «Цезаря» – и уже получили первые данные I квартал 2026: 5,06% чеков «Пятёрочки» и «Перекрёстка» содержат готовую еду. Сегмент – самый быстрорастущий в фудритейле. Спрос также измерили по городам и регионам. Самый высокий прирост – в Тульской и Иркутской областях. В Х5 говорят, что индекс сделает рынок прозрачнее, а потому поможет «укрепить доверие россиян» к качеству и пищевой безопасности готовой еды. Ну а мы просто едим салат из магазина у дома и ждём следующего квартала – посмотрим, как изменится статистика.</t>
+  </si>
+  <si>
+    <t>30.04.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9920</t>
+  </si>
+  <si>
+    <t>Завтраки весь день ▪️Cream Soda — в меню завтраки с акцентом на авторские соусы: голландский с лососем, скандинавский с омлетом, драники с лососем и др. Открыты с 8:00, по выходным с 9:00. ▪️Ami Chaise — в меню скрембл с мортаделлой, зеленая гречка с грибами, бутер с красной икрой, сырники с вишней, бенедикт с лососем и др. Открыты с 8:00. ▪️Mates Coffee — в меню сырники с вареньем, бейгл с омлетом и авокадо, зеленая гречка с сыром, блинчики с жюльеном и др. Открыты с 9:00, в пятницу и выходные с 10:00. ▪️Дизенгоф99 — в меню израильский завтрак, яффа-плейт с омлетом, карамель-плейт с говяжьими колбасками, шакшука классическая и с пастрами и др. Открыты с 10:00. ▪️Виновные — в меню сырники, овсянка с тунцом и пармезаном, лосось с тартаром из авокадо и яйцом, скрембл на чиабатте и др. Открыты с 12:00. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9915</t>
+  </si>
+  <si>
+    <t>На шашлыки без шашлыков   За окном совсем «не май-месяц», а что-то вроде ноября: дождь, снег и никакого намёка на шашлычный сезон. Но погода нас не остановит! VINO.RU by Abrau предлагает свой дачный набор «мясных» вин: с пикантными, землистыми или анималистичными нотами. Дым, аромат мяса на мангале, запах костра — почувствуйте все это вместе с этой подборкой: ▪️«Винодельня Ведерниковъ» петнат голубок 2024 Игристое вино из красного сорта создает атмосферу праздника своим перляжем и при этом отлично сочетается с грилем: в нём есть и лёгкий танин, и ароматика копчёностей и пряностей на фоне ягод.   ▪️Сергей Журавлев шираз 2022 Классический пряный шираз с перечным характером. Отличный вариант к стейкам, мясу на гриле и всему, что обычно требует серьёзного красного. ▪️«Агролайн» Маунтен Игл каберне совиньон 2022 Понятная классика для шашлыка на шампурах. Особенно хорошо зайдёт к баранине и насыщенным мясным блюдам.   ▪️«Абрау-Дюрсо» пино нуар 2024 Лёгкий и сдержанный вариант красного, который можно сочетать с барбекю из белого мяса птицы или тунца. Пусть майские не проходят мимо — заглядывайте на VINO.RU за идеальным «шашлычным» набором.</t>
+  </si>
+  <si>
+    <t>30.04.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9914</t>
+  </si>
+  <si>
+    <t>Машенька — блюдо дня ▪️Картофельные пончики (1320₽) — начинка‌ из картофеля с жареным луком, посыпают луковой пудрой, подают ‌с соусом из сметаны, сливочного сыра, укропа и красной икрой. Адрес: Варварка 14 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>29.04.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9913</t>
+  </si>
+  <si>
+    <t>В Пятёрочке будущего замечен ШАШЛЫЛЬЕ 😃 «Мангальный сомелье» шарит за мясо, шашлык и другие блюда с огня. Можно подойти и спросить: что взять, как замариновать и с чем подавать. Подскажет по мясу, соусам и базово соберёт тебя на дачу. Ну а что, удобно!</t>
+  </si>
+  <si>
+    <t>25.04.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9904</t>
+  </si>
+  <si>
+    <t>GreatList x Альфа-Банк. Сотрудничество, которое открывает новые имена 🍸 За каждым рестораном, в который хочется вернуться, стоят люди с историей. Они создают блюда-впечатления. Открывают заведения, куда сложно попасть. Формируют гастрономическую культуру — в России и далеко за её пределами. Но их лица остаются за кадром: вы помните ужин, атмосферу — и почти никогда не знаете, кто за всем стоит. Мы с международным ресторанным гидом GreatList решили это исправить — и рассказываем истории лучших шеф-поваров 🍽 Поддерживаем GreatList с 2022 года. И теперь объявляем о продлении сотрудничества. Значит, вместе подготовим ещё больше событий, откроем новые имена и запустим гид в городах по всему миру. Там, где есть заведения с суперсервисом и безупречной кухней. Без компромиссов. Знакомьтесь, в карточках — люди, которые прямо сейчас создают лучшие рестораны мира. Каждый шеф-повар — подтверждение, что идеальное блюдо не появляется из ниоткуда. За ним всегда стоит человек, который не готов на меньшее 💪🏻 @alfabank</t>
+  </si>
+  <si>
+    <t>25.04.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9903</t>
+  </si>
+  <si>
+    <t>Underdog — напиток дня ▪️Kimchi mad Mary (990₽) — водка, томатный сок с добавлением соуса кимчи, поджаренный бекон, мини-хот дог со свино-говяжьей колбаской, маринованный огурец и лук, патиссон, томат черри, лимон, сельдерей, специи. Когда она сказала, что «не ест после шести» 😃 Адрес: Маросейка 6-8с1 Дай Откусить в MAX #напитокдня</t>
+  </si>
+  <si>
+    <t>25.04.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9902</t>
+  </si>
+  <si>
+    <t>Если говорить про гастроиндустрию, то такие события, как «Тема Еды», становятся точкой притяжения самых интересных экспертов и лекций Бесплатная конференция пройдет 20-21 мая - и, судя по программе, она будет максимально насыщенной. Яндекс Еда вместе с экспертами подготовила больше 100 лекций и кейсов по 7 площадкам: ▪️ Главная сцена. Здесь будут живые интервью предпринимателя, сооснователя маркетплейса услуг YouDo, медиа и бизнес-сообщества «Основатели» Дениса Кутергина с ведущими рестораторами, среди которых Дмитрий Блинов, Арам Мнацаканов и другие. ▪️Управление ▪️Доставка ▪️Маркетинг ▪️Кухня ▪️СКОЛКОВО для бизнеса ▪️Люди и технологии За пару дней можно прокачать свои навыки, завести полезные контакты, и понять, как сегодня устроен ресторанный бизнес изнутри. А еще - послушать классных спикеров, среди которых: Михаил Левченко, Дмитрий Журкин, Артем Гребенщиков, Алексей Гребенщиков, Кирилл Белюсев, Марсель Шарипов, Александр Умаров и Сергей Глазунов. Адрес: Хлебозавод №9 Бесплатная регистрация здесь</t>
+  </si>
+  <si>
+    <t>25.04.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9899</t>
+  </si>
+  <si>
+    <t>Are cafe — блюдо дня Начнем это утро с небольших извращений. ▪️Принглс (400₽) — ванильное печенье, шоколадный крем-чиз, принглс с паприкой, шоколад. Я такое люблю, так что мне было очень даже вкусно 😃 Адрес: Покровка 2/1с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>24.04.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9898</t>
+  </si>
+  <si>
+    <t>Мне периодически прилетает один и тот же вопрос: куда сходить выпить. Чтобы каждый раз не вспоминать и не собирать заново список баров, я сделал готовый, куда сам хожу с друзьями. Смотрите и сохраняйте себе в 2ГИС.  Там как раз теперь можно собирать свои списки мест, а доступ можно оставить только для себя, открыть для друзей или сделать публичным. Так что теперь вместо долгих объяснений можно просто кинуть ссылку, чтобы порекомендовать, где и что именно пить.</t>
+  </si>
+  <si>
+    <t>24.04.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9893</t>
+  </si>
+  <si>
+    <t>Manul — блюдо дня ▪️Десерт-свеча — медовые коржи, лимонный ганаш на белом шоколаде, гель из лимона и лимонника, цукаты из лимонной цедры, покрыт глазурью из белого шоколада. Десерт выносят комплиментом на день рождения гостя. Подают на подставке с зажженными свечами. Адрес: Охотный ряд 2 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>23.04.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9892</t>
+  </si>
+  <si>
+    <t>X5 укрепила лидерство на рынке готовой еды По итогам 2025 года X5 сохранила первое место по продажам готовой еды: 216,4 млрд рублей, а доля на рынке достигла 19,3%. На втором месте «Магнит», который нарастил продажи до 83,4 млрд рублей, далее «ВкусВилл» с выручкой 75 млрд рублей. По данным Infoline, на конец 2025 года количество «Пятерочек» с пекарнями и кофе-поинтами достигало 22 тысяч. Там прогнозируют, что во втором квартале 2026 года X5 выйдет на 550 тыс. единиц в сутки. Другие ритейлеры также активно наращивают производство. В 2025 году сегмент готовой еды достиг 1,12 трлн рублей, что на 18,5% большое год к году. В 2026 объем рынка может вырасти еще на 18%.</t>
+  </si>
+  <si>
+    <t>23.04.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9891</t>
+  </si>
+  <si>
+    <t>Лобстер в соусе бешамель из «Бургер Кинга» В наборе: картошка, приправа и пакет для смешивания. Высыпаешь в пакет картошку, приправу, и хорошенько перемешиваешь. Вкус, конечно же, химозный, но а какой он еще должен быть 😃 Приправу добавляйте постепенно, потому что очень легко переборщить. По запаху, как лейс с крабом, но вкус более нежный. В целом, прикольно, но второй есть такое не стал. Купил в БК, со средней картошкой стоит 149₽. Дай Откусить в MAX #new</t>
+  </si>
+  <si>
+    <t>23.04.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9886</t>
+  </si>
+  <si>
+    <t>А что, если каждый день целую неделю есть азбучные эклеры? Нет, не надоест, ведь там столько разных начинок 🤩 Есть и любимая классика — с ванильной и шоколадной начинкой — и неожиданные сочетания: 🧩 с фисташковой пастой и сливочно-сырным кремом, 🧩 с фисташковым кремом и тестом катаифи, 🧩 со сливочно-ванильным кремом и натуральным пюре манго, 🧩 с нежной маковой начинкой. Азбучные эклеры готовятся по традиционной формуле: заварное тесто на итальянской муке, щедрая начинка и нежная помадка сверху. 🥗 Заказывайте онлайн или покупайте в магазинах Азбука вкуса в Москве и Санкт-Петербурге.</t>
+  </si>
+  <si>
+    <t>23.04.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9885</t>
+  </si>
+  <si>
+    <t>Underdog — блюдо дня ▪️Reuben (1690₽) — пастрами, салат коул слоу, чеддер, маринованные огурцы, сладкая горчица, подают с соленым и маринованным огурцом. Можно заказать половину сэндвича (1190₽). Царь всех сэндвичей с Пастрами. Лучший в городе. Адрес: Маросейка 6-8с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>18.04.26 17:43</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9884</t>
+  </si>
+  <si>
+    <t>Блин «Лаванда» в «Теремке» В «Теремке» появилась десертная новинка: блин «Лаванда». Внутри тонкого блина нежный заварной крем с ярким оттенком лаванды. «Теремок» — это про современную русскую кухню, все готовят под заказ, без заморозки и полуфабрикатов. В меню есть не только сладкие позиции, но и более сытные: блины, супы, горячее. P.S. У «Теремка» есть телеграм-канал, где регулярно выкладывают новинки и акции, ссылка тут.</t>
+  </si>
+  <si>
+    <t>18.04.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9883</t>
+  </si>
+  <si>
+    <t>Ярмарка премиальных российских вин в «Депо» на Белорусской С 23 по 26 апреля в Депо пройдет Ярмарка премиальных российских вин — и это возможность узнать об отечественной продукции в одном месте (в том числе о винах проекта «Большое Русское Вино»). В программе дегустации, мастер-классы, винное казино, розыгрыши. Все о мировых трендах расскажут профессионалы отрасли. Если повезет, еще и подарки захватите — первые 50 гостей каждого дня получат приятный бонус от партнеров. Перед майскими — самое то. Рейтинг 18+, билеты уже доступны по ссылке</t>
+  </si>
+  <si>
+    <t>18.04.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9882</t>
+  </si>
+  <si>
+    <t>Skrepka — блюдо дня ▪️Пиццетта (590₽) — неаполитанское тесто, пепперони, моцарелла, острое масло, глазунья, зеленый лук. В меню завтраков. Адрес: Девяткин пер. 7 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>17.04.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9881</t>
+  </si>
+  <si>
+    <t>В Москве проходит выставка Coffee Tea Cacao Expo. Заметил в зоне проведения интересные стаканы. Уже видел их раньше, логично было встретить их именно здесь. Как по мне, их решение очень удобно: экологичные, один формат стаканов подходит для горячих и холодных напитков. И выглядят аккуратно, без лишнего шума. Обычно такие решения сначала появляются на профильных событиях, а потом быстро заходят в кофейни. Есть ощущение, что и тут будет так же.</t>
+  </si>
+  <si>
+    <t>17.04.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9876</t>
+  </si>
+  <si>
+    <t>Ava Daily — сэндвичи от Лосева и Истомина В Авиапарке открыли целый кластер заведений от Ava Team, но если с Loona и Ava Bistro все понятно, то Ava Daily относительно новый формат. Акцент на сэндвичи, боулы и бургеры. ▪️Фокачча с прошутто и чоризо (780₽) — творожный сыр, руккола, маринованные огурцы, соус на основе яичных желтков и горчицы. Очень классный, в меру острый горчичный соус. Прикольное сочетание прошутто с чоризо, одно мягкое, второе плотное, мне нравится. ▪️Бургер (870₽) — мраморная говядина, бекон, свежие томаты, маринованный красный лук и огурцы, салат, сыр. Точно такой же бургер, как в Ava, но только с беконом. Приготовлен идеально. ▪️Сэндвич с тунцом (690₽) — консервированный тунец, замешанный с яйцом, красный лук, свежие огурцы, вареное яйцо, бриошь. Шикарный! Это уже 3 точка сети. Все сэндвичи есть в готовом виде, но лучше просите из под ножа, кстати, их можно брать по половине. Отличный проект, что-то типа «Кофемании без тарелок», только с более гуманным ценником и, местами, вкуснее. Адрес: Ходынский бул. 4 Меню в первом комментарии. Дай Откусить в MAX #обед</t>
+  </si>
+  <si>
+    <t>17.04.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9872</t>
+  </si>
+  <si>
+    <t>Каждый день появляется много классных заведений, и все хочется в них попробовать, но как балансировать между вкусной едой и сохранением формы? С часами HUAWEI WATCH GT Runner 2, продажи которых сегодня стартовали в М.Видео, — легко. Эти часы — настоящий мотиватор для спортсменов, они анализируют показатели, предлагают тренировки, а в режиме «Марафон» дают советы, как сделать забег эффективнее, и даже мониторят фазы сна и дыхание. Кстати, корпус из титана весит всего 34,5 грамма, а ремешок повторяет изгибы запястья, что невероятно удобно не только во время спорта, но и в повседневной жизни.</t>
+  </si>
+  <si>
+    <t>17.04.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9870</t>
+  </si>
+  <si>
+    <t>Found Rāmen &amp; Rekōdo — блюдо дня ▪️Томатный моти (400₽) — томатный сок смешивают с мукой, крахмалом и сахаром, обвязывают нитями, чтобы придать форму томата, подают с листом шисо, сахарным сиропом и веточкой томата. По вкусу — примерно как томатный сок с огромным количеством сахара, второй раз бы точно не заказал 😃 Адрес: Столешников пер. 11 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>16.04.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9869</t>
+  </si>
+  <si>
+    <t>В ЦДМ на Лубянке открылась гастрономическая игровая «НеДетский» Днем — пространство для завтраков, кофе, обедов и коротких встреч. Вечером формат меняется: работают бары, проходят мероприятия, диджей-сеты и музыкальные бинго. Внутри — 35 корнеров с разными концепциями: азиатская, итальянская и европейская кухня, бургеры, напитки, десерты, а также рюмочная и пивной бар. Так что сюда можно прийти не только поесть, но и остаться на вечер — с музыкой и движем. P.S. Афиша и подробности событий в телеграм-канале НеДетского</t>
+  </si>
+  <si>
+    <t>16.04.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9868</t>
+  </si>
+  <si>
+    <t>Сэндвичи ▪️Amber — кацу стриплойн (2200₽). Обжаренный на гриле хлеб хоккайдо со стриплойном хойдзи в панировке, соус тонкацу и трюфельный айоли. ▪️Masa Madre — сэндвич с мортаделлой (950₽). Хоккайдо, мортаделла, страчателла, песто из трав. ▪️La Poste — крок-мен (650₽). Пастрами из говядины, маринованные огурцы, сыр и соус на основе майонеза и кетчупа. ▪️Dodgy — сэндвич с курицей (700₽). Курица су-вид, сладкий бекон, романо, медово-горчичный соус, чипотле и чимичурри. ▪️Kalabasa — сэндвич с пастрами (1630₽). Пастрами из индейки, маринованные и свежие огурцы, песто, романо, зелень. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>16.04.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9863</t>
+  </si>
+  <si>
+    <t>«Гастровилла» — фудмаркет Загородный фудмаркет на территории аутлета Новая Рига. Внутри более 25 ресторанов и корнеров с кухнями всего мира. На первом этаже фермерский рынок со свежими продуктами, мясом и рыбой. На втором — два полноценных ресторана: «Сыроварня» и Boston Seafood&amp;Bar. Что пробовали и вам советуем: ▪️Ресторан «Ракушка» — акцент на морепродукты, в том числе устрицы: джоли (560₽), муроцу (650₽), хасанская (390₽), люмьер (450₽), касабланка (600₽), фин де клер (550₽). Подают с лимоном и винным уксусом, вкусно! Приходите пробовать лично 18 апреля на «Устричном базаре» ▪️Ресторан MiMi — грузинская классик: тепло, сытно, ароматно. хачапури по-аджарски (780₽). «Очищенное» хачапури, отличается от классического тем, что после запекания убирают мягкое тесто из бортиков и запекают еще 5 минут. Бортики получаются более хрустящими и тонкими. Фишка именно этого ресторана — тандыр, в котором ежедневно пекут свежий грузинский хлеб (пури). Можно понаблюдать за процессом и купить с пылу с жару. ▪️Коптильня «Тайга» — самая разная дичь воплощенная в блюда. Определенно фаворит — дичь по-строгановски (1650₽). Классическое сочетание бейби картофеля, сливочного соуса, шампиньонов и зелени с мясом лося, косули и сарлыка. Место, куда можно выбраться всей семьей не только на обед или ужин, но и на тематические мероприятия: 18 апреля пройдет устричный базар, где можно попробовать устрицы по выгодным ценам. В программе также живая музыка, мим, розыгрыш призов, игристое и атмосфера французской набережной. Подробности мероприятия смотрите в тг-канале. P.S. За регистрацию гостям бесплатно подают игристое, ссылка на регистрацию. Адрес: МО, Центральная 33к10 Дай Откусить в MAX #обед #ужин</t>
+  </si>
+  <si>
+    <t>15.04.26 17:51</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9859</t>
+  </si>
+  <si>
+    <t>15.04.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9855</t>
+  </si>
+  <si>
+    <t>Приводить себя в форму к лету можно красиво и со вкусом Ресторан La Raquette Антона Пинского запустил коллаборацию с «Логикой молока» и экспертом по здоровому питанию Юлией Бордовских. В бистро появились блюда с чистыми составами — грибной кофе, йогурты с ореховой гранолой, боулы, запеканки и смузи. В общем, коллаборация делает ровно то, что и должна делать хорошая ресторанная идея: не просто кормит, а собирает вас обратно из мартовской пыли, дедлайнов и эмоционального авитаминоза. И за это, конечно, лайк.</t>
+  </si>
+  <si>
+    <t>15.04.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9851</t>
+  </si>
+  <si>
+    <t>Orbit Skittles В пачке несколько вкусов и они в точности повторяют вкусы Skittles. Реально один в один, видимо, используют одни и те же ароматизаторы. Сахара в составе нет. Идеально, когда хочется чего-то вкусного, но ты на диете. Купил в «Магнолии», стоит 46₽. Дай Откусить в MAX #new</t>
+  </si>
+  <si>
+    <t>15.04.26 10:57</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9849</t>
+  </si>
+  <si>
+    <t>В приложении Перекрёстка теперь есть бот для создания полезных рационов, называется ПП-консьерж. Нужно заполнить небольшую анкету о себе и своём образе жизни, после чего получаешь готовое персонализированное меню из полезных блюд на неделю. Бонусом дают список полезных покупок из супермаркета. А еще в ТЦ Океания установили забавное кресло из овощей и фруктов. Улыбнуло)</t>
+  </si>
+  <si>
+    <t>15.04.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9848</t>
+  </si>
+  <si>
+    <t>Бибирево — напиток дня ▪️Пивное латте — эспрессо, сгущенное молоко, темный стаут. По вкусу, как сладкое сливочное пиво с кофейным оттенком. Подают бесплатно при заказе любого блюда каждый день с 12:00 до 15:00. Можете спокойно взять с собой на работу, на все вопросы, почему вы такой веселый, отвечайте, что у вас просто хорошее настроение😃 Адрес: Украинский б-р 15 Дай Откусить в MAX #напитокдня</t>
+  </si>
+  <si>
+    <t>13.04.26 18:49</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9847</t>
+  </si>
+  <si>
+    <t>Dr. Живаго — блюдо дня ▪️Сельдь в пальто из свеклы (670₽) — картофель, свекла, майонез, морковь, репчатый лук, укроп, сельдь. Украшается слайсами свеклы и перепелиным яйцом. Адрес: Моховая 15с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>12.04.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9846</t>
+  </si>
+  <si>
+    <t>🟠🔴🟡🟢🔵 У каждого свои желания. У детей — чтобы интернета было побольше, а у родителей — чтобы тревог за детей было поменьше. СберМобайл позаботился и о тех, и о других. В детском тарифе за 349 ₽ — 30 Гб и 300 минут для связи, а для спокойствия родителей — защита от мошенников и бесплатные звонки на Любимый номер любого оператора</t>
+  </si>
+  <si>
+    <t>12.04.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9845</t>
+  </si>
+  <si>
+    <t>6 кубиков льда в Самокате — 475₽. Но тут скорее вопрос не в цене, а то, откуда этот лёд приехал, — из Беларуси. То есть кто-то реально придумал гениальный план: заморозить воду в Беларуси, засунуть это добро в упаковку, довезти в морозилке в другую страну, а потом продать умирающему от жары москвичу. Посмотрел, сколько стоит такой кубик льда с оттиском: цена варьируется в районе 30₽ за штуку, но это опт для заведений. Теперь Беларусь славится не только картошкой, но и льдом 😃</t>
+  </si>
+  <si>
+    <t>11.04.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9843</t>
+  </si>
+  <si>
+    <t>Недорогие куличи ▪️Mellow — творожное тесто с цукатами апельсина, вяленой клюквой и маком, покрыт шапкой из маршмеллоу (990₽). ▪️Зарядье — тесто с коньяком, ванилью, цукатами, изюмом и вишней, украшен помадкой с шоколадными яйцами и гнездом из теста катаифи (900₽). ▪️Kislovsky — кулич с арахисовой мукой, изюмом и цукатами, украшен бусинами (870₽). ▪️6pm bread kitchen — с цукатами, вяленой клюквой, цедрой апельсина и медом, покрыт сахарной глазурью и миндалем (950₽). ▪️У Палыча — с изюмом, апельсином и курагой, украшен орешками в шоколаде (990₽). Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>11.04.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9838</t>
+  </si>
+  <si>
+    <t>Для тех, кто все еще не обзавелся куличом В Лавке есть куличи на любой вкус: классические, с вау-эффектом и в наборах, чтобы украсить самостоятельно. А если нужна изюминка, но не нужен изюм, на праздничный стол можно поставить панеттоне. Посмотреть</t>
+  </si>
+  <si>
+    <t>10.04.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9833</t>
+  </si>
+  <si>
+    <t>Куличи. Часть 3 ▪️Азбука вкуса — изюм, цукаты, сливочно‑ванильные нотки с оттенком кофе и лимона, украшен меренгой и съедобными цветами виолы (2950₽). ▪️White Rabbit — кулич на закваске с цукатами, шоколадом и вяленой вишней (6000₽). ▪️Miss you — цукаты, миндаль, изюм, ваниль, начинка из ванильного крема, меренговая шапочка с сушками, драже и петушком (12000₽). ▪️Мари Vanna — c лимонной начинкой, шапочкой из глазури и россыпью цветов (2100₽). ▪️Горыныч — темный шоколад, изюм, курага и цукаты, украшен помадкой и шоколадным драже (2990₽). Предыдущая часть подборки тут. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>10.04.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9828</t>
+  </si>
+  <si>
+    <t>До 22 апреля в залах и в доставке Ultima Яндекс Еды рестораны Dreamteam запускают специальное меню из легендарных и самых любимых блюд гостей, которые шефы проектов приготовят в новом, авторском прочтении. В Smoke BBQ на Трубной подготовили: ▪️ Севиче из сибаса с кремом из батата — настоящее перуанское севиче с соусом лече-де-тигре и красным луком. ▪️ Свиное ребро BBQ — всеми любимое ребро в прошлой подаче с капустой коул слоу и пшеничной лепешкой. ▪️ Бургер брискет — легендарная техасская классика — нежная булочка, рваный брискет, капуста коул слоу и соус барбекю. ▪️ Севиче из сладких помидоров — сочные томаты, соус сладкий-чили и маринованный лук и зелень — яркая классика, которая идеально дополнит любое блюдо из коптильни. Точно стоит заглянуть, если душа просит мяса. Заходите в ресторан Smoke BBQ на Трубной или оформляйте заказ в Ultima Яндекс Еде. Дай Откусить в MAX #обед #ужин</t>
+  </si>
+  <si>
+    <t>10.04.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9824</t>
+  </si>
+  <si>
+    <t>Underdog — блюдо дня ▪️Пасхальный кулич (690₽) — классический кулич с изюмом, вымоченном в роме, начинка с ванильным кремом, полностью покрыт глазурью — для тех кому шапки мало 😃 Подают 11 и 12 апреля с 12:00. Адрес: Маросейка 6-8с1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>10.04.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9823</t>
+  </si>
+  <si>
+    <t>В «Перекрёстке» запустили в продажу пасхальный торт  Птенчик вылупляется из скорлупы, цветы и золотые детали – ну прямо пасхальное яйцо Фаберже, только съедобное. Выглядит как торт от крутого кондитера, а продаётся прямо в супермаркете.  Внутри килограмм медового бисквита и ванильного крема. Итого отличное дополнение к куличу на праздничный стол.</t>
+  </si>
+  <si>
+    <t>09.04.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9822</t>
+  </si>
+  <si>
+    <t>Skrepka — блюдо дня ▪️Верхушка кулича (450₽) — пончик с заварным кремом и малиновым джемом, украшают глазурью и кондитерской посыпкой. Адрес: Девяткин пер. 7 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>08.04.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9821</t>
+  </si>
+  <si>
+    <t>Увидел прикольную штуку, будет актуально всем рестораторам Оказывается, в Яндекс Картах можно к карточке заведения прикрутить нейролендинг из Директа. ИИ за пару минут собирает аналог сайта: описание, фотки, акции, бронирование, отзывы. Фишка в том, что эта страница грузится даже при ограничениях в работе интернета. Для заведений, которым важно, чтобы гость мог не только найти их на карте, но и сразу узнать подробности и забронировать — это дополнительная точка входа, которая работает в любых условиях. По сути лайфхак, чтобы у заведения был сайт, который доступен в любых условиях. Для тех, у кого есть свой сайт — это может быть резервной посадочной, которая не зависит от того, что происходит с соединением. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>07.04.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9820</t>
+  </si>
+  <si>
+    <t>Papandopulo — греческий стритфуд В основе меню греческий стритфуд от Давида Папазян (Klich). Бренд-шеф Костя Атмаджан. Яркий интерьер: синяя плитка, хромированные столешницы, большие окна, открытая кухня. ▪️Греческий салат (790₽) — фермерская фета, томаты, огурцы, маринованный лук и перцы, рамиро, оливки, базилик, заправка на основе оливкового масла, горчицы и сахара. Я бы сильнее обжарил хлеб, а то он слишком быстро мякнет. В остальном — очень качественный и вкусный салат. ▪️Гирос с курицей (660₽) — лепешка, замешанная на айране, курица «Папандо», красный лук, томаты, дзадзики, картофель фри, маринованные перцы, соус а ля 1000 островов. Картофель готовят в 3 этапа: варят, обжаривают на низких температурах, потом на высоких, затем обваливают в орегано. Получается что-то между фри и по-деревенски. Шикарно! ▪️Мерида (1280₽) — сувлаки из говяжьей вырезки, зеленая сальса, лимон, картофель фри, маринованный лук и что-то типа греческого салата, но с лимонной заправкой, пита, дзадзики и соус 1000 островов. Гарнир на выбор: рис или фри. Если ты не ел сутки, иначе осилить это в одно лицо будет непросто. Как же я тут обожрался, остановиться есть никак не получалось. Здесь, кстати, просто раз***ная мусака, 12/10, и шикарный дзадзики. А еще, тут очень качественный и приятный звук. Вроде собираются делать небольшие вечеринки и все такое. Рекомендую к посещению. Адрес: 2-я Звенигородская 12с23 Меню в первом комментарии. Дай Откусить в MAX #обед #ужин</t>
+  </si>
+  <si>
+    <t>07.04.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9816</t>
+  </si>
+  <si>
+    <t>В Москве много красивых мест с эффектной подачей блюд, но на фото это часто выглядит хуже, чем в реальности. С этим помогают новые технологии: например, недавно у крупных ритейлеров стартовал предзаказ на смартфон HUAWEI Mate 80 Pro с камерой нового поколения. Как обещают разработчики, камера захватывает на 96% больше света. Если верить первым обзорам, можно делать качественные снимки без шума и при любом освещении. А если на фото лишние детали вроде приборов или рук, то их можно быстро удалить, с помощью встроенного ИИ.</t>
+  </si>
+  <si>
+    <t>07.04.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9815</t>
+  </si>
+  <si>
+    <t>Панеттоне ▪️Salone Moscow — готовят по рецепту из города Треккина (Италия) с технологией закваски длительного созревания, добавляют фисташковый крем (7500₽). ▪️Bistrot — темный шоколад, какао и начинка из пралине из фундука и миндаля с мягкой кремовой текстурой (5900₽). ▪️Peach — шоколадный ганаш на основе бельгийского шоколада, шоколадная глазурь и стружка (7500₽). ▪️Тэму — апельсиновые и лимонные цукаты, ваниль, изюм, вымоченный в роме, цедра апельсина (3500₽). ▪️Butler — стручковая ваниль, изюм, цукаты, миндальная глазурь (4000₽). Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>07.04.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9810</t>
+  </si>
+  <si>
+    <t>JAZZ CABARET — бурлеск-шоу на крыше под живой джаз при свечах 18+ Под бархатный звук живого джаза и искристое шампанское в бокалах вы погрузитесь в мир соблазна, где каждое движение на грани откровения. Атмосфера Нового Орлеана эпохи расцвета: тёплый винтажный джаз, изысканный бурлеск, чувственный вокал и магия тела, от которой невозможно отвести взгляд. Сотни мерцающих свечей, полутона, взгляды и игра. И всё это на тёплой остеклённой панорамной крыше (+24 °C), где ночная Москва становится живой декорацией. Ближайшие даты кабаре: ▪️ 11 апреля и 2 мая — JAZZ CABARET: бурлеск-шоу на панорамной крыше при свечах Расписание праздничных джазовых и симфонических концертов на крыше при свечах: ▪️ 11 апреля — «Чайковский»: концерт классической музыки и балета ▪️ 2 мая — «Нью-Йорк 50-х»: джаз на крыше ▪️ 13 июня — Французский джаз на панорамной крыше ▪️ 13 июня — Винтажный джаз на панорамной крыше при свечах с джазовой звездой Джиа и Algorithm Band По промокоду «LIVE» скидка 10% Билеты от 1600 ₽ → artmusic.live Организатор: @ArtMusic_live</t>
+  </si>
+  <si>
+    <t>07.04.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9804</t>
+  </si>
+  <si>
+    <t>Underdog — блюдо дня ▪️Stoned donut burger (890₽) — 2 говяжьи смэш-котлеты, чеддер и сладкие пончики Krispy Kreme. Это было п****ц как вкусно. Если бросать диету, то только ради этого смэша 😃 Адрес: Маросейка 6-8с1 #блюдодня</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9809</t>
+  </si>
+  <si>
+    <t>06.04.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9803</t>
+  </si>
+  <si>
+    <t>Куличи. Часть 2 ▪️Rusty Rat — матча панеттоне (3900₽). Тесто замешивают с матчей и фисташкой, малиновая начинка, украшают малиной в шоколаде. ▪️Cream Soda — кулич (2590₽). Карамельная начинка, покрыт глазурью и украшен съедобными золотыми бабочками. ▪️Manul — кулич (3500₽). Вяленая груша, клюква, шапка из таежного меда, кедровых орехов и сосновых шишек. ▪️Assunta Madre — кулич (8500₽). Тесто с пропиткой из рома, орехи и цукаты, покрывают тонким слоем сахарной помадки и украшают зефирными маками. ▪️Mátes — шоколадная бабка (3900₽). Сдобное тесто с какао и мёдом с кусочками шоколада и начинкой из шоколадного ганаша. Первая часть подборки тут. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>06.04.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9798</t>
+  </si>
+  <si>
+    <t>Иногда, чтобы изменить жизнь, достаточно зайти в прачечную. Или согласиться на загадочную дегустацию. Или начать писать роман о собственной жизни. Так начинается «Дегустация» Ксении Буржской, ироничный, необычный и эксцентричный книжный сериал. Финальные серии уже вышли в Яндекс Книгах, и теперь история доступна целиком. La plus grande émission culinaire du pays vous attend! «Крупнейшее кулинарное шоу страны ждёт вас!»</t>
+  </si>
+  <si>
+    <t>06.04.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9797</t>
+  </si>
+  <si>
+    <t>Восход — блюдо дня ▪️Матрешка (33.000₽) — корпус матрешки из шоколада, покрыт велюром, украшен кружевами из съедобных нитей. Внутри матрешки кулич с шафраном и белой черешней, украшен весенним букетом из вафельной бумаги, покрыт глазурью, дополнен шоколадными яйцами. Если вы на Пасху принесете этот кулич на знакомство с родителями своей девушки, то вас сразу примут в семью 😃 Адрес: Варварка 6с7 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>03.04.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9796</t>
+  </si>
+  <si>
+    <t>Куличи ▪️Ribambelle — Зайчата на полянке (7500₽). Цедра лимона, изюм, вяленая клюква, цукаты, фигурки из мастики, фисташки. ▪️Восход — Царский (3900₽). Цедра апельсина и шафрана с цукатами из белой черешни, апельсина, вишни, изюма и клюквы. ▪️Воронеж — кулич с кокошником (5700₽). Цедра апельсина, цукаты из вишни и клюквы, вымоченные в апельсиновом соке с коньяком. В состав входят 10 яиц с росписью. ▪️Сыроварня — сдобный кулич с изюмом (1450₽). Сахарная глазурь, веточки эвкалипта и пасхальные яйца из шоколада. ▪️Jules Zang — кулич с красным маком (3790₽). Ваниль, белый шоколад, цукаты, изюм, вымоченный в роме, помадка из маршмеллоу и съедобный цветок. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>03.04.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9791</t>
+  </si>
+  <si>
+    <t>Знаковые рестораны закрываются, а ваши соседи «уходят на ремонт» Рынок сжимается. Одни пытаются выжить через оптимизацию, другие в панике режут всё подряд и фактически консервируют свой бизнес. Ни то, ни другое на практике не работает Кризис не переждать, но к нему можно адаптироваться — если вовремя перестроить внутренние процессы и маркетинг под новые привычки и поведение гостей. С маркетингом поможет агентство Мэйко — 15 лет в ресторанном рынке, 150+ реальных кейсов. Строят воронку продаж с использованием: ▪️Контекста и таргета (реклама Яндекс и ВК) ▪️SEO и GEO-оптимизации ▪️SMM и инфлюенс-маркетинга ▪️Сайтов, коллабораций, ИИ-контента ▪️Анализа по лидам: брони и звонки Среди клиентов — Сыроварня, Батони, , Яуза, Soho Family Group, рестораны Дениса Иванова, Creative Kitchen и другие. Напишите ребятам в Мэйко, они разберут вашу ситуацию и предложат конкретный план действий.</t>
+  </si>
+  <si>
+    <t>03.04.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9790</t>
+  </si>
+  <si>
+    <t>Ava Daily — блюдо дня ▪️Сэндвич с тунцом (690₽) — консервированный тунец, замешанный с яйцом, красный лук, свежие огурцы, вареное яйцо, поджаренная бриошь. Адрес: Ходынский бул. 4 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>03.04.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9789</t>
+  </si>
+  <si>
+    <t>31.03.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9784</t>
+  </si>
+  <si>
+    <t>Taksim — турецкий мясной ресторан с шоу-подачей Taksim — это гастрономический мост между Москвой и Стамбулом. Всё мясо халяль, а рецепты переданы от носителей турецких традиций. Подача мяса превращается в спектакль у стола, с жонглированием ножей, филигранной нарезкой, огнём и сухим льдом (при заказе любого блюда из раздела меню «На компанию». Шеф рекомендует: ассорти мезе, адана-кебаб, пиде с говядиной, спинку ягнёнка на огне, донер в лаваше, дана-шашлык, локум и, конечно, большой Турецкий завтрак. Любителей сладкого ждёт подарок — турецкая пахлава с мороженым (хавуч дилими) с шоу-подачей у стола (при счёте от 3000 рублей на персону весь апрель). Спецпредложение действует во всех ресторанах сети: Б. Дмитровка, Старый Арбат, ТЦ "Океания" на Кутузовском и ТЦ "Коламбус". Бронь: +74951060306</t>
+  </si>
+  <si>
+    <t>31.03.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9780</t>
+  </si>
+  <si>
+    <t>Машенька — блюдо дня ▪️Гранд бифштекс (2960₽) — бифштекс из рубленой‌ говядины с соусом из белых грибов, обжаренные белые грибы и брусника. Подают с картофельным пюре с трюфелем и зеленью. Адрес: Варварка 14 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>31.03.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9779</t>
+  </si>
+  <si>
+    <t>Флаувау — не только сервис, где можно заказать цветы, но и торты, воздушные шары, комнатные растения и даже куличи Куличи ежедневно выпекаются в ограниченном количестве, поэтому за свежесть можно не переживать. Выбор большой, их можно отправить в качестве подарка или заказать себе. Оплатить заказ можно из любой точки мира, перед отправкой вы получите фотографию, что заказ точно, как в каталоге. Скачать приложение и заказать куличи можно по ссылке. P.S. По промокоду ОТКУСИТЬ скидка 15% на первый заказ.</t>
+  </si>
+  <si>
+    <t>31.03.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9774</t>
+  </si>
+  <si>
+    <t>Куличи до сотки 😃 ▪️French Cake — Кремлёвский кулич (100.000₽). Классический кулич с ванилью и цедрой апельсина, с изображением храма Василия Блаженного из мастики ручной работы. ▪️Кондитерская Пушкинъ — кулич в белом шоколаде (31.000₽). Изюм, цукаты лимона и апельсина, вымоченные в темном роме, хрустящий миндальный слой, сахарная помадка, купол из белого шоколада. ▪️Восход — Матрешка (33.000₽). Корпус матрешки из шоколада, кокошник из съедобных нитей, внутри шоколадный кулич на шафране с белой черешней, весенним букетом и шоколадными яйцами. ▪️Гвидон — Жар-Птица (30.000₽). Воздушное тесто на натуральной закваске, цукаты, шоколад, полностью покрыт сусальным золотом. ▪️Матрешка — кулич (7500₽). Цукаты апельсина и тыквы, изюм, клюква, фундук, шоколад, заварной крем и ягодный соус, покрыт глазурью, украшен баранками, цукатами, клюквой, шоколадными яйцами и сахарным петушком. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>31.03.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9769</t>
+  </si>
+  <si>
+    <t>В «Пятёрочке» запустили новую линейку Средиземноморской готовой еды В меню 14 новинок, вдохновлённых рецептами Италии, Испании и Греции. Среди них - ролл с курицей и песто, сэндвич с тунцом, поке с лососем, фарфалле с курицей и вялеными томатами или с горбушей в сливочном соусе, ролл с креветкой, зелёный салат с сыром и яйцом и другие. Отличный вариант когда хочется чего-то не банального. Можно считать это самым быстрым маршрутом к Средиземноморью. P.S. Попробовать можно с 30 марта по 31 мая. Искать на полках с готовой едой от «Пятёрочки Кафе».</t>
+  </si>
+  <si>
+    <t>30.03.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9768</t>
+  </si>
+  <si>
+    <t>Обожаю роти. Открываешь холодильник, собираешь всё, что попалось под руку — и вуаля: завтрак, обед или даже ужин готов. А если нет идей, вот пару классных вариантов начинок.</t>
+  </si>
+  <si>
+    <t>30.03.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9767</t>
+  </si>
+  <si>
+    <t>Jnkl — блюдо дня ▪️Криспи чикен вафля (850₽) — вафля с куриными стрипсами, пломбиром, кешью и перцем чили, поливают кленовым сиропом. В меню завтраков. Как сказала моя жена, идеальное блюдо в ПМС 😃 Адрес: Усачева 15А Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>29.03.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9766</t>
+  </si>
+  <si>
+    <t>Реклама. ООО «Интернет Решения», ИНН 7704217370, erid: 2VSb5xKRySy</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9765</t>
+  </si>
+  <si>
+    <t>Немного ягодного асмр-контента для ваших ушей и глаз. Особенно понравится тем, кто ещё не успел заказать нашу малину, клюкву и чёрную смородину в шоколаде. 🤗 Голосуем за фаворитов специальными реакциями: ☺️ Ссылка на Ozon fresh в MAХ</t>
+  </si>
+  <si>
+    <t>29.03.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9764</t>
+  </si>
+  <si>
+    <t>Булки с кремом ▪️Rockets — лимонный завиток (490₽). Слоеное тесто, заварной лимонный крем, белый ганаш с маскарпоне, меренга, пюре маракуйи. ▪️Kalabasa — лимонное шу (550₽). Корочка из песочного кракелина, шапочка из запеченной меренги, начинка из заварного лимонного крема. ▪️Luwo — булка с корицей (700₽). Корица с карамелизированным сахаром, сливочно-медовый крем, какао. ▪️Ухват — фисташковый рогалик (670₽). Начинка из заварной фисташковой пасты, шоколадная глазурь, фисташки. ▪️Брусника — крафин (185₽). Слоеное тесто, маскарпоне, сливки, сливочное масло, сахарная пудра. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>29.03.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9759</t>
+  </si>
+  <si>
+    <t>Всегда приятно устроить домашний праздник без повода. Собрать своих, накрыть стол и провести время вместе. Это как маленькая традиция — наполнять дом теплом, разговорами и хорошей едой. Формула простая: близкие люди, любимые блюда и Добрый Cola. Если вам близки такие встречи, загляните в Яндекс Еду, там можно сыграть в классные игры и выиграть промокоды на заказы.</t>
+  </si>
+  <si>
+    <t>29.03.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9758</t>
+  </si>
+  <si>
+    <t>Loro — блюдо дня ▪️Ромовая баба (950₽) — домашнюю бриошь вымачивают в пряном роме с цедрой апельсина и корицей. Подают с кремом на основе маскарпоне и апельсиновыми цукатами. Адрес: Трубецкая 10 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>27.03.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9757</t>
+  </si>
+  <si>
+    <t>10 000 рублей за ужин вернет T-Private Компенсация ужина после посещения театра стала частью «театральной программы», которую сервис запустил к Всемирному дню театра. До 30 июня в ресторанах AФINA, Narnia, Phantom, Loona, The Greeks, Ava Bistro на Никитской гости могут показать билет на спектакль и сертификат в приложении Pinsky&amp;Co и получить компенсацию до 10 тысяч рублей от общего чека, а также комплимент от заведения — бокал шампанского и закуску с черной икрой. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>27.03.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9756</t>
+  </si>
+  <si>
+    <t>Шоколадка Guinness В составе Guinness, но по вкусу это просто темный шоколад с помадкой и еле уловимым алкогольным привкусом. Стоит 450₽, полная шляпа, не покупайте. Дай Откусить в MAX #new</t>
+  </si>
+  <si>
+    <t>27.03.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9755</t>
+  </si>
+  <si>
+    <t>В «Ведомостях Юг» вышел довольно интересный материал про доставку в ресторанах Ростова и Краснодара. Обычно такие разборы делают про Москву, а тут — юг, и там свои расклады. Если коротко: гости стали считать деньги и чаще планировать визиты заранее. Ресторан — уже не «а давай зайдём», а скорее событие. Доставка при этом остаётся важным каналом, но у всех по-разному. Кто-то качает через агрегаторы — это быстрый старт, не нужно содержать курьеров, и к тебе приходят гости, которые иначе бы просто не нашли ресторан. Кто-то строит свой канал — потому что это прямой контакт с гостем и контроль, который агрегатор не даст. Большинство в итоге совмещают. Эксперты говорят, что миф о нерентабельности доставки живёт скорее в головах. Ресторанщики привыкли к залу, подаче, сервису лицом к лицу. А доставка — это когда твоё изысканное блюдо едят пластиковой вилкой из контейнера. Понятно, что это вызывает внутреннее сопротивление. Но те, кто его преодолел, смотрят на доставку проще: это ещё один зал, просто гости «сидят» дома. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>27.03.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9754</t>
+  </si>
+  <si>
+    <t>Ra'men — блюдо дня ▪️Тони Тони (990₽) — начинка из крема с бабл-гам, клубничным конфи, банановым бисквитом, ванильным кранчем и мятным кремом, покрыт шоколадной глазурью. Доступен до 17 апреля. Адрес: Цветной бул. 21с7 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>26.03.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9753</t>
+  </si>
+  <si>
+    <t>«Счёт, пожалуйста!» А он вам не нужен! По случаю пришедшей в Москву настоящей весны мы вместе с «Интеллигенцией 2.0» решили разыграть депозит на 50 000₽. Как принять участие в розыгрыше? — Подпишитесь на каналы «Интеллигенция 2.0» и «Открытая кухня». — Нажмите на кнопку «Участвовать». — Поставьте реакции на последние 5 постов в обоих каналах. — Перешлите пост друзьям, чтобы увеличить шансы. 30 марта объявим победителя! Правила участия и прочие формальности — здесь. Готовьтесь к победе заранее — бронируйте столы в ресторане «Интеллигенция 2.0» с помощью приложения Яндекс Еды и приближайтесь к заветной цели. 💛 забронировать стол</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9752</t>
+  </si>
+  <si>
+    <t>Ребята из Открытой кухни разыгрывают щедрый депозит на 50.000 ₽ в «Интеллигенцию 2.0». Почему бы и да! Все подробности ниже! Реклама</t>
+  </si>
+  <si>
+    <t>26.03.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9751</t>
+  </si>
+  <si>
+    <t>Раковая — блюдо дня ▪️Лобстер-ролл (4200₽) — бриошь, обжаренные креветки, мясо тихоокеанского лобстера, соус на основе корейского майонеза, устричного и рыбного соуса, чеснок, тимьян, соус ремулад с добавлением маринованных огурцов, каперсов и дижонской горчицы, салат романо. Подают с картофелем фри и лимоном. Адрес: Б. Садовая 5к1 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>25.03.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9750</t>
+  </si>
+  <si>
+    <t>Ребята из LEBO PRO запустили новый сезон подкаста «Двойной эКспрессо», куда приглашают гостей, которые реально двигают индустрию. Первый выпуск с Ксенией Дукалис. Без «успешного успеха»: честно про проблемы в бизнесе, маркетинг и громкую ситуацию со SPAR. Будет интересно посмотреть не только людям из сферы, но и тем, кто просто хочет понимать, как все это устроено изнутри. Посмотреть можно в ВК и на Ютуб.</t>
+  </si>
+  <si>
+    <t>25.03.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9749</t>
+  </si>
+  <si>
+    <t>Ava Daily — напиток дня ▪️Айс матча (490₽) — матча с сиропом «бобы тонка», взбитые сливки с добавлением фисташкового масла, посыпают дробленой фисташкой. Я не люблю все эти напитки в стиле Pims. Но это черт возьми, тааак вкусно! В меру сладкий, горечь матчи смягчают бобы тонка. На напиток это не тянет, скорее — жидкий десерт. Но его хочется есть ложками и орать «несите еще». Адрес: Ходынский бул. 4 Дай Откусить в MAX #напитокдня</t>
+  </si>
+  <si>
+    <t>24.03.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9748</t>
+  </si>
+  <si>
+    <t>Праздники заметно меняют гастрономические предпочтения, и это хорошо видно по выбору кухонь. Аналитики Яндекса посмотрели, какие рестораны россияне бронируют в праздники в Еде и Картах. Выбор таков: на 14 февраля и 8 марта в топе французская кухня, рестораны при отелях и места с классической музыкой. В целом все, что про красиво и где можно спокойно пообщаться. Но есть и нюансы: в День святого Валентина растет интерес к устричным барам и китайской кухне, а 8 марта — к панорамным ресторанам и вегетарианским заведениям. 23 февраля совсем другой вайб, здесь уже заходят турецкая, восточная и узбекская кухни. При этом на праздники люди думают сильно заранее: если в обычный выходной столик бронируют за 8 часов, то на 14 февраля и 8 марта — уже за 3 дня. Сама бронь теперь делается быстрее, чем выбирается ресторан, через пару кликов в приложении. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>24.03.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9747</t>
+  </si>
+  <si>
+    <t>Пасха в Ribambelle Ribambelle открыли предзаказ на пасхальную коллекцию: куличи с леденцовыми петушками, фисташками, ванильным зефиром и т.д., краффины, творожное кольцо, пасхи, корзины со сладостями, имбирный домик, муссовые пирожные-кролики, капкейки, пряники, макаронс и кейк-попсы. P.S. Крайне рекомендую заказывать заранее. Я уже два года подряд не успеваю купить у них кулич с зайцами. Посмотреть всю пасхальную коллекцию и оформить предзаказ можно на сайте.</t>
+  </si>
+  <si>
+    <t>23.03.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/9742</t>
+  </si>
+  <si>
+    <t>Skrepka — блюдо дня ▪️Пончик (450₽/шт) — пончик пропитывают кофейным сиропом, наполняют кофейным ганашем и кремом из маскарпоне, посыпают какао. И да, это вкусно 😃 Доступно до 29 марта. Адрес: Девяткин пер. 7 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>20.09.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10469</t>
+  </si>
+  <si>
+    <t>Итальянский гастрофестиваль Made in Italy от Simple Group 22 сентября в пяти московских ресторанах пройдут тематические ужины с представителями итальянских виноделен, которые специально для этого приедут в Москву. В Grand Cru гостей познакомят с винодельней Bertani, в Lui — Capannelle, в Pafos — Riecine, в «Сахалине» с Bertinga и Vie di Romans, а в Quadrum в Four Seasons познакомят с Umani Ronchi. В каждом ресторане подготовят отдельную программу и авторский сет от шефа. После ужинов Made in Italy продолжится: в течение месяца в ресторанах будут доступны подборки премиальных итальянских вин от Simple по специальным ценам. Они появятся отдельными вкладышами в меню ресторанов-участников.</t>
+  </si>
+  <si>
+    <t>17.09.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10464</t>
+  </si>
+  <si>
+    <t>Sartoria Lamberti — итальянские бранчи Каждые выходные с 13:00 до 16:00 в ресторане проходит бранч в формате шведского стола, а горячие блюда подают по меню. Столы ломятся от блюд: устрицы, морские ежи, красная икра, безлимитное просекко, свежевыжатый сок. Горячее подают по меню: лазанья, телячьи щечки с пюре, утиная ножка конфи, палтус с горошком, супы, десерты и т.д. К 13:00 никого не было, а к 14:00 была почти полная посадка, очень все неспешно, без очередей, как в отелях Турции. Алкоголь, кстати, был на каждом столе. Наверное, один из самых красивых и неспешных бранчей в городе. Рекомендую к посещению. Есть два формата: с игристым (6500₽/чел) и с игристым и морепродуктами (8000₽/чел). Детский 3500₽.  Адрес: Тверская 3 Меню в первом комментарии. Дай Откусить в MAX #бранч</t>
+  </si>
+  <si>
+    <t>17.09.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10460</t>
+  </si>
+  <si>
+    <t>Хотите получать больше выгоды от ежедневных покупок? Присмотритесь к ОТП Карте: прямо сейчас новым клиентам доступно 1000 бонусных рублей за выполнение простых условий: ▪️Оформите ОТП Карту по ссылке ▪️Сделайте покупки на общую сумму от 5000₽ ▪️Получите 1000 бонусных рублей на счет После этого карта продолжит приносить доход: каждый месяц можно выбирать 4 категории и возвращать кешбэк бонусными рублями. Добавьте к этому бесплатный выпуск, обслуживание, доставку и платёжный стикер. Акция действует до 30 сентября.</t>
+  </si>
+  <si>
+    <t>17.09.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10459</t>
+  </si>
+  <si>
+    <t>Вот такой кальян приносят в Uma. Называется Kage-Shibai — по-японски «театр теней». Фишка в том, что вместе с кальяном вам устраивают маленький спектакль. Сам кальян — это отсылка к театру теней. На выбор три сюжета: семейная история, драма или боевик. Вкус можно выбрать любой, а вот поставить свой фильм не получится, я спросил 😃 Стоит 8500₽. Адрес: Цветной бул. 2</t>
+  </si>
+  <si>
+    <t>17.09.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10458</t>
+  </si>
+  <si>
+    <t>Полтора килограмма мидий за 2011₽ Brasserie Lambic в этом году исполняется 15 лет. Первый ресторан сети открылся в 2011-м, а сегодня их уже 15 по Москве. По этому случаю до конца сентября 1,5 кг бельгийских мидий в соусе отдают за 2011₽. Все подробности на сайте</t>
+  </si>
+  <si>
+    <t>17.09.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10457</t>
+  </si>
+  <si>
+    <t>Ruski — блюдо дня ▪️Борщ (0₽) — по будням с 13:00 до 15:00 угощают борщом со сметаной и бородинским хлебом совершенно бесплатно. Адрес: 1-й Красногвардейский пр. 21с2 Дай Откусить в MAX #блюдодня</t>
+  </si>
+  <si>
+    <t>16.09.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10456</t>
+  </si>
+  <si>
+    <t>Открытия августа ▪️Juan — ресторан испанской и латиноамериканской кухни с открытым огнём и коллекцией текилы. ▪️Oui Oui — французское бистро с верандой с видом на парк «Горка». В меню французский стритфуд. ▪️BOBBY-Q — кебабная из Еревана, в Москве открыли уже вторую точку. Внутри современный интерьер с красными акцентами. ▪️КИП — гастробар с эстетикой гранжа и готики, открылся на месте лапшичной Tricky. В интерьере элементы средневековья и рыцарские мотивы. ▪️Огни — гастробар с бильярдом. Интерьер в стиле лофт с красной подсветкой и зеркалами. В меню акцент на детройтскую пиццу. Дай Откусить в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10451</t>
+  </si>
+  <si>
+    <t>Как выжить HoReCa в 2027 году? На HoReCa Forum 9 октября лидеры рынка расскажут, как сохранить прибыль, вернуть гостя, найти новые точки роста и какие форматы определят будущее индустрии. Кто будет: • Александр Зайцев — генеральный директор «Сыроварни» • Максим Романцев — Генеральный директор ресторана Savva и бара «Шаляпин» в отеле «Метрополь» • Михаил Левченко — сооснователь LB group (J'PAN, Ra'men, WuShu, Senti Menti, Nene) • Такуми Вада-сан — Шеф-повар ресторана IMA, посвятил японской гастрономии более тридцати лет • Анна Шишанок — руководитель ресторанного продукта Яндекс Еды • Марк Ерёмин — Совладелец сервиса путешествий ahhu.ru и архитектурного бюро Uma.archi • Владимир Масютин — Основатель и Руководитель гостиничной управляющей компании «Группа Отелей Русские Сезоны» • Оксана Леоненко — Генеральный директор Отель The Carlton Адрес: Soluxe Hotel Moscow, ул. Вильгельма Пика 16 Регистрация по ссылке. Количество мест ограничено.</t>
+  </si>
+  <si>
+    <t>16.09.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/dauotkysit/10450</t>
+  </si>
+  <si>
+    <t>Jnkl — блюдо дня ▪️Донат-смэш (1500₽) — глазированные пончики, 2 говяжьи котлеты, чеддер, малиновый джем и маринованный перец чили. В меню до 20 сентября. Адрес: Усачева 15А Дай Откусить в MAX #блюдодня</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3848,61 +6521,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H395"/>
+  <dimension ref="A1:H698"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2110.342" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
@@ -11998,50 +14671,5201 @@
       <c r="E394">
         <v>78713</v>
       </c>
       <c r="F394">
         <v>2056</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
         <v>49091</v>
       </c>
       <c r="B395" t="s">
         <v>1154</v>
       </c>
       <c r="C395" t="s">
         <v>1155</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="E395">
         <v>76896</v>
       </c>
       <c r="F395">
         <v>706</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>111491</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E396">
+        <v>59531</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>111492</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E397">
+        <v>54514</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>111493</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E398">
+        <v>60041</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>111494</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E399">
+        <v>57768</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>111495</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E400">
+        <v>57640</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>111496</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E401">
+        <v>57881</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>111497</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E402">
+        <v>61498</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>111498</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E403">
+        <v>59487</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>111499</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E404">
+        <v>58382</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>111500</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E405">
+        <v>57751</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>111501</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E406">
+        <v>57391</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>111502</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E407">
+        <v>59968</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>111503</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E408">
+        <v>57590</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>111504</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E409">
+        <v>63105</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>111505</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E410">
+        <v>62176</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>111506</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E411">
+        <v>61844</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>111507</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E412">
+        <v>59670</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>111508</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E413">
+        <v>58648</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>111509</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E414">
+        <v>66511</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>111510</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E415">
+        <v>58705</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>111511</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E416">
+        <v>59316</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>111512</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E417">
+        <v>57145</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>111513</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E418">
+        <v>57596</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>111514</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E419">
+        <v>59941</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>111515</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E420">
+        <v>59928</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>111516</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E421">
+        <v>59589</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>111517</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E422">
+        <v>58553</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>111518</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E423">
+        <v>60595</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>111519</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E424">
+        <v>59158</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>111520</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E425">
+        <v>59948</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>111521</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E426">
+        <v>58758</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>111522</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E427">
+        <v>58473</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>111523</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E428">
+        <v>58661</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>111524</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E429">
+        <v>58290</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>111525</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E430">
+        <v>60386</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>111526</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E431">
+        <v>60588</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>111527</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E432">
+        <v>63801</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>111528</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E433">
+        <v>59419</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>111529</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E434">
+        <v>57792</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>111530</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E435">
+        <v>58460</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>111531</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E436">
+        <v>58917</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>111532</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E437">
+        <v>59594</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>111533</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E438">
+        <v>58260</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>111534</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E439">
+        <v>58876</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>111535</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E440">
+        <v>64281</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>111536</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E441">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>111537</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E442">
+        <v>64728</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>111538</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E443">
+        <v>62836</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>111539</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E444">
+        <v>61058</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>111540</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E445">
+        <v>62040</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>111541</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E446">
+        <v>62137</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>111542</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E447">
+        <v>59390</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>111543</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E448">
+        <v>60400</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>111544</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E449">
+        <v>61256</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>111545</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E450">
+        <v>61298</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>111546</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E451">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>111547</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E452">
+        <v>60557</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>111548</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E453">
+        <v>58027</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>111549</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E454">
+        <v>61062</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>111550</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E455">
+        <v>57676</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>111551</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E456">
+        <v>57997</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>111552</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E457">
+        <v>58260</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>111553</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E458">
+        <v>58983</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>111554</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E459">
+        <v>53444</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>111555</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E460">
+        <v>56807</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>111556</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E461">
+        <v>58621</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>111557</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E462">
+        <v>59268</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>111558</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E463">
+        <v>60806</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>111559</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E464">
+        <v>60575</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>111560</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E465">
+        <v>59012</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>111561</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E466">
+        <v>58270</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>111562</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E467">
+        <v>58335</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>111563</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E468">
+        <v>58865</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>111564</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E469">
+        <v>60683</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>111565</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E470">
+        <v>60560</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>111566</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E471">
+        <v>61096</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>111567</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E472">
+        <v>63453</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>111568</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E473">
+        <v>59968</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>111569</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E474">
+        <v>62204</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>111570</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E475">
+        <v>60736</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>111571</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E476">
+        <v>60312</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>111572</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E477">
+        <v>59751</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>111573</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E478">
+        <v>60723</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>111574</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E479">
+        <v>63437</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>111575</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E480">
+        <v>60461</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>111576</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E481">
+        <v>59592</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>111577</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E482">
+        <v>62217</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>111578</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E483">
+        <v>59630</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>111579</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E484">
+        <v>59936</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>111580</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E485">
+        <v>58743</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>111581</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E486">
+        <v>57537</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>111582</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E487">
+        <v>60038</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>111583</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E488">
+        <v>60546</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>111584</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E489">
+        <v>54434</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>111585</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E490">
+        <v>57728</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>111586</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E491">
+        <v>58180</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>111587</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E492">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>111588</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E493">
+        <v>60775</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>111589</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E494">
+        <v>64615</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>111590</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E495">
+        <v>61933</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>111591</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E496">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>111592</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E497">
+        <v>61374</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>111593</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E498">
+        <v>59405</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>111594</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E499">
+        <v>59303</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>111595</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E500">
+        <v>62500</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>111596</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E501">
+        <v>60591</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>111597</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E502">
+        <v>61540</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>111598</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E503">
+        <v>61965</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>111599</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E504">
+        <v>61937</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>111600</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E505">
+        <v>63835</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>111601</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E506">
+        <v>65442</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>111602</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E507">
+        <v>65687</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>111603</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E508">
+        <v>63579</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>111604</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E509">
+        <v>64086</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>111605</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E510">
+        <v>60819</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>111606</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E511">
+        <v>64084</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>111607</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E512">
+        <v>61552</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>111608</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E513">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>111609</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E514">
+        <v>61731</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>111610</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E515">
+        <v>59795</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>111611</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E516">
+        <v>59800</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>111612</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E517">
+        <v>60774</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>111613</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E518">
+        <v>59975</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>111614</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E519">
+        <v>58498</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>111615</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E520">
+        <v>59247</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>111616</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E521">
+        <v>59698</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>111617</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E522">
+        <v>60147</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>111618</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E523">
+        <v>59445</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>111619</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E524">
+        <v>58762</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>111620</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E525">
+        <v>65557</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>111621</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E526">
+        <v>6209</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>111622</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E527">
+        <v>58299</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>111623</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E528">
+        <v>55676</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>111624</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E529">
+        <v>58710</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>111625</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E530">
+        <v>57389</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>111626</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E531">
+        <v>57451</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>111627</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E532">
+        <v>59764</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>111628</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E533">
+        <v>59980</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>111629</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E534">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>111630</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E535">
+        <v>61361</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>111631</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E536">
+        <v>59745</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>111632</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E537">
+        <v>58823</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>111633</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E538">
+        <v>59133</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>111634</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E539">
+        <v>58689</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>111635</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E540">
+        <v>60108</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>111636</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E541">
+        <v>60433</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>111637</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E542">
+        <v>60280</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>111638</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E543">
+        <v>62983</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>111639</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E544">
+        <v>59546</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>111640</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E545">
+        <v>60037</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>111641</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E546">
+        <v>60067</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>111642</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E547">
+        <v>62067</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>111643</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E548">
+        <v>60219</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>111644</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E549">
+        <v>63208</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>111645</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E550">
+        <v>59266</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>111646</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E551">
+        <v>60446</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>111647</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E552">
+        <v>59049</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>111648</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E553">
+        <v>51135</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>111649</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E554">
+        <v>56891</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>111650</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E555">
+        <v>58650</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>111651</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E556">
+        <v>60436</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>111652</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E557">
+        <v>60461</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>111653</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E558">
+        <v>58602</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>111654</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E559">
+        <v>60035</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>111655</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E560">
+        <v>60205</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>111656</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E561">
+        <v>61488</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>111657</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E562">
+        <v>64077</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>111658</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E563">
+        <v>60855</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>111659</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E564">
+        <v>60240</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>111660</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E565">
+        <v>57863</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>111661</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E566">
+        <v>58039</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>111662</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E567">
+        <v>58270</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>111663</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E568">
+        <v>59332</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>111664</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E569">
+        <v>58790</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>111665</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E570">
+        <v>62537</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>111666</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E571">
+        <v>52213</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>111667</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E572">
+        <v>62727</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>111668</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E573">
+        <v>62511</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>111669</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E574">
+        <v>61370</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>111670</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E575">
+        <v>60222</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>111671</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E576">
+        <v>63254</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>111672</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E577">
+        <v>66154</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>111673</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E578">
+        <v>64300</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>111674</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E579">
+        <v>62573</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>111675</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E580">
+        <v>63446</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>111676</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E581">
+        <v>59721</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>111677</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E582">
+        <v>59601</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>111678</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E583">
+        <v>61168</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>111679</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E584">
+        <v>62508</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>111680</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E585">
+        <v>61826</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>111681</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E586">
+        <v>62818</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>111682</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E587">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>111683</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E588">
+        <v>63142</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>111684</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E589">
+        <v>62830</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>111685</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E590">
+        <v>63247</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>111686</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E591">
+        <v>62638</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>111687</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E592">
+        <v>62056</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>111688</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E593">
+        <v>61490</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>111689</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E594">
+        <v>63563</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>111690</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E595">
+        <v>63030</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>111691</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E596">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>111692</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E597">
+        <v>66075</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>111693</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E598">
+        <v>67942</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>111694</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E599">
+        <v>62959</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>111695</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E600">
+        <v>65402</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>111696</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E601">
+        <v>64771</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>111697</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E602">
+        <v>63152</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>111698</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E603">
+        <v>62628</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>111699</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E604">
+        <v>64848</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>111700</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E605">
+        <v>63638</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>111701</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E606">
+        <v>62480</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>111702</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E607">
+        <v>64635</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>111703</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E608">
+        <v>68553</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>111704</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E609">
+        <v>64691</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>111705</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E610">
+        <v>60429</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>111706</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E611">
+        <v>61520</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>111707</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E612">
+        <v>64250</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>111708</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E613">
+        <v>60335</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>111709</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E614">
+        <v>61436</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>111710</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E615">
+        <v>62181</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>111711</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E616">
+        <v>65434</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>111712</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E617">
+        <v>63163</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>111713</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E618">
+        <v>64198</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>111714</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E619">
+        <v>60108</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>111715</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E620">
+        <v>59309</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>111716</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E621">
+        <v>60567</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>111717</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E622">
+        <v>60972</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>111718</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E623">
+        <v>62341</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>111719</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E624">
+        <v>62685</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>111720</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E625">
+        <v>62064</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>111721</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E626">
+        <v>65537</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>111722</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E627">
+        <v>68066</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>111723</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E628">
+        <v>67907</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>111724</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E629">
+        <v>63598</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>111725</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E630">
+        <v>62439</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>111726</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E631">
+        <v>60624</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>111727</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E632">
+        <v>59741</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>111728</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E633">
+        <v>61976</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>111729</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E634">
+        <v>63232</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>111730</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E635">
+        <v>61606</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>111731</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E636">
+        <v>61210</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>111732</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>111733</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E638">
+        <v>61650</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>111734</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E639">
+        <v>61427</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>111735</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E640">
+        <v>61864</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>111736</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E641">
+        <v>65103</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>111737</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E642">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>111738</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E643">
+        <v>65602</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>111739</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E644">
+        <v>67512</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>111740</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E645">
+        <v>67129</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>111741</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E646">
+        <v>63553</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>111742</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E647">
+        <v>65773</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>111743</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E648">
+        <v>63161</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>111744</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E649">
+        <v>63880</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>111745</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E650">
+        <v>65961</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>111746</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E651">
+        <v>66086</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>111747</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E652">
+        <v>65969</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>111748</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E653">
+        <v>72313</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>111749</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E654">
+        <v>68153</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>111750</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E655">
+        <v>67724</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>111751</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E656">
+        <v>68359</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>111752</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E657">
+        <v>69451</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>111753</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E658">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>111754</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E659">
+        <v>70998</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>111755</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E660">
+        <v>68791</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>111756</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E661">
+        <v>71352</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>111757</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E662">
+        <v>75574</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>111758</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E663">
+        <v>72181</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>111759</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E664">
+        <v>70265</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>111760</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E665">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>111761</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E666">
+        <v>68911</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>111762</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E667">
+        <v>66462</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>111763</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E668">
+        <v>63435</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>111764</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E669">
+        <v>68956</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>111765</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E670">
+        <v>67558</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>111766</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E671">
+        <v>69297</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>111767</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E672">
+        <v>68028</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>111768</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E673">
+        <v>63640</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>111769</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E674">
+        <v>63668</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>111770</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E675">
+        <v>63573</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>111771</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E676">
+        <v>62779</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>111772</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E677">
+        <v>63791</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>111773</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E678">
+        <v>65424</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>111774</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E679">
+        <v>66645</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>111775</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E680">
+        <v>66613</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>111776</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E681">
+        <v>65918</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>111777</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E682">
+        <v>54689</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>111778</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E683">
+        <v>61676</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>111779</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E684">
+        <v>64140</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>111780</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E685">
+        <v>61988</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>111781</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E686">
+        <v>63487</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>111782</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E687">
+        <v>64172</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>111783</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E688">
+        <v>66999</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>111784</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E689">
+        <v>68276</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>125630</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E690">
+        <v>38241</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>125631</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E691">
+        <v>54842</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>125632</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E692">
+        <v>53834</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>125633</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E693">
+        <v>53455</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>125634</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E694">
+        <v>54760</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>125635</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E695">
+        <v>55143</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>125636</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E696">
+        <v>55115</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>125637</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E697">
+        <v>54286</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>125638</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E698">
+        <v>55779</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">