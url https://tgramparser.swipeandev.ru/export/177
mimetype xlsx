--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1005">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1783">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3027,50 +3027,2384 @@
     <t>08.02.25 08:44</t>
   </si>
   <si>
     <t>t.me/michelinwontgive/4813</t>
   </si>
   <si>
     <t>Помните, недавно писала о том, что у Яндекс Еды появилась долгожданная функция онлайн бронирования столиков в ресторанах в разделе Куда сходить? Так вот ребята заморочились и выпустили целый комикс, посвященный бронированию ресторанов онлайн! И вот, конечно, сложно не согласиться, что бронировать заведение нажатием кнопки в приложении в разы удобнее и комфортнее, чем звонить напрямую в ресторан!</t>
   </si>
   <si>
     <t>17.09.25 13:06</t>
   </si>
   <si>
     <t>t.me/michelinwontgive/5817</t>
   </si>
   <si>
     <t>Коллаж из блюд открывшегося сегодня в Петербурге нового проекта Дмитрия Блинова - ресторана русской кухни Перемена. Not too bad. Not too bad. Надо обязательно зайти затестить, если окажетесь в Петербурге! 🏠Петроградская наб., д.18 📞+7(931)206-09-99</t>
   </si>
   <si>
     <t>17.09.25 10:17</t>
   </si>
   <si>
     <t>t.me/michelinwontgive/5815</t>
   </si>
   <si>
     <t>На 1905 года в ЖК Lucky формируется самый настоящий гастрономический кластер. Что мы уже имеем: Кофеманию, сильно полюбившуюся мне Di Nulla, M2 Ordanic club. И в самое ближайшее время там же открываются ещё 3 проекта: Juan Cantina Espanola и Joli Grand Bistro от создателей Salone Pasta&amp;bar. Joli - проект, особенно любимый мной в Петербурге, поэтому его открытие я жду с большим нетерпением. Третий проект - Lac bistrot, о котором пока мало что известно, но открытие обещают в самое ближайшее время, так что пойдем пробовать и узнавать!</t>
+  </si>
+  <si>
+    <t>15.09.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7983</t>
+  </si>
+  <si>
+    <t>Я уже делала две подборки сезонных блюд с инжиром (первая здесь, а вторая вот тут). Пришло время поговорить о сладостях😋😋😋 Десерты с инжиром всегда ассоциируются у меня с особым уютом, пожелтевшими листьями и пледом! В этом году глаза просто разбегаются от этой сезонной красоты😍 💜В Nobo хрустящая тарталетка с инжиром 💜В Zio Vini сливочная панна котта с инжиром и густым фруктовым соусом 💜В Miss you дэниш с инжиром 💜В Loro Хамовники семифреддо с инжиром и мускатным орехом 💜В Сахалине медовик с сочным инжиром 💜В Selfie тирамису с инжиром 💜В Finch горячий тарт татен с инжиром, пломбиром, малиной и корицей 💜В Lui хрустящая тарталетка с нежным кремом и инжиром 💜В Nappe шоколадный фонтан, инжир и ванильный пломбир #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>14.09.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7982</t>
+  </si>
+  <si>
+    <t>Всех с понедельником😁🫠🤪 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>11.09.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7973</t>
+  </si>
+  <si>
+    <t>Чтобы не поехать крышечкой, глядя на погоду за окном, напомню вам о своей недавней подборке мест, где лучше всего пить вино в такую ненастную погоду🥲 🥂За крышей 🥂Riesling Boys 🥂Big Wine Freaks 🥂Urban Winery 🥂Дебют 🥂Soma 🥂Carniceria vino 🥂Компаньон 🥂Eno bistro #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>10.09.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7972</t>
+  </si>
+  <si>
+    <t>Погодка располагает к аффогато с инжиром в Zio Vini☕️🍨☀️😍 🏠ул.Малая Пироговская, д.8 📞+7(985)290-90-00 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>09.09.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7963</t>
+  </si>
+  <si>
+    <t>Инжира в этом сезоне в ресторанных спешлах не просто много, а запредельно много. Первая подборка блюд с инжиром была вот здесь, а сегодня вторая! Сохраняем, пересылаем любимым и друзьям и бежим пробовать😘🤌🏼 💜В Salone pasta&amp;bar прошутто Сан-Даниеле с инжиром 💜В Deep Fried Friends ризотто с инжиром, уткой, апельсиновым чатни и горгонзоллой 💜В Nappe карпаччо из артишоков с инжиром 💜В Zio Vini карпаччо из свежего инжира с пармезаном и 💜В AVA крудо из гребешка с инжиром и авокадо 💜В Magritte пицца с вяленой уткой и свежим инжиром 💜В Гвидон карпаччо из артишоков и свежий инжир 💜В Горыныч утка конфи с жареным инжиром и Фуа гра #полезныеподборки 🤫🤫🤫 На подходе ещё одна подборочка😋 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>08.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7962</t>
+  </si>
+  <si>
+    <t>А ещё в новой Eva в ЖК Prime Park с завтрашнего дня запускаются завтраки! Утреннее меню будет с 8:00 утра! Удобненько😎 Посмотрите на эти виды из окон😍💔 🏠Ленинградский пр-кт, д.37/7 📞+7(495)189-83-83 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>08.09.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7953</t>
+  </si>
+  <si>
+    <t>Новая Eva в ЖК Prime Park получилась чуть ли не самой уютной из всех Ев в городе. Два этажа, второй свет, много дерева и текстиля в отделке, зелень и окна в пол с видом на зелень внутреннего дворика - тишина и благодать. Меню, конечно же, классическое ЕВское😁 Неизменный самый вкусный в городе греческий салат, жареный халуми с трюфелем и медом, свекла/малина/пекан, осьминог, орзо с морепродуктами, утиная ножка, казарече с говядиной, мусс из вареной сгущенки. Рекомендую садиться именно на втором этаже и в идеале у окна. Черный чай с мятой или бокал красного - идеальны в эту уже такую меланхоличную осеннюю погоду💔🍂🍁 🏠Ленинградский пр-кт, д.37/7 📞+7(495)189-83-83 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>08.09.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7951</t>
+  </si>
+  <si>
+    <t>Я абсолютный консерватор по жизни. Именно поэтому всю жизнь придерживаюсь стратегии белковых завтраков и по утрам ем либо омлеты, либо сырники. Ну и ещё позволяю себе гилти плежар в виде пары кусочков шоколада с чаем. От сладкого могу легко отказаться днём и вечером, но утром - никогда! И вы только посмотрите, что я нашла! Сырники в глазури из белого шоколада от бренда Creative kitchen! В упаковке два сырника с начинками на любой вкус: в каждой упаковке обязательно Малина и на выбор Манго-маракуйя, Черника или Фисташка. Можно съесть на завтрак, а любители глазированных сырков могут насладиться ими как прекрасным десертом к чаю или кофе!  Ну и специально для нас с вами!  Бонус номер раз: внутри - нежность сырника, снаружи - хруст настоящего шоколада!  Бонус номер два: на 100 грамм сырников приходится 12,6 грамм белка! Бонус номер три: в продукции Creative kitchen абсолютно чистый состав. Без консервантов и Е-добавок! P.S.И да: аналоги у других брендов можете не искать: их просто не существует, я проверила! Купить сырники в шоколадной глазури уже можно в Яндекс лавке!</t>
+  </si>
+  <si>
+    <t>07.09.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7942</t>
+  </si>
+  <si>
+    <t>Я посчитала, что в этом году была в Padron не меньше 8 раз. Один из самых любимых ресторанов в городе, в котором прекрасно всё: концепция, кухня, интерьер, обслуживание, винная карта. Если хочется мяса, но нет желания идти прямо «в лоб» (читай, в стейк-хаус), Padron - первое, что приходит на ум! Про интерьер с отсылками к Испании и творчеству великого Гауди вы наверняка уже слышали и не раз. Про кухню, построенную вокруг асадора, - тоже. А вот на винную карту лично я пристально посмотрела только в последний визит. Нас сложно удивить российскими винами, ещё сложнее - Францией и Италией (ну они как бы везде), а вот Испания - совсем другое дело. Я насчитала около 150 испанских винных позиций в меню и подозреваю, что это не полный список запасов винных шкафов Падрона. Разброс цен за бутылки колеблется от абсолютно демократичных до изумляющих шестизначных цифр. Ну то есть найти себе подходящий пэйринг к ужину сможет любой желающий. Ну а это мой топ блюд, которые я всегда беру в Падроне (и вам настоятельно рекомендую): 🥩крокеты с говяжьими хвостами и перечным соусом 🥩эмпанада с крабом, чёрной треской и лимонным айоли 🥩салат из томатов с кремом из сыра каприччио и маринованным луком 🥩почки кролика с соусe Pedro Ximenez и пюре из сельдерея 🥩говяжьи щечки с рисом, майоркинская собрасада 🥩на десерт - самый вкусный в городе тарт татен с яблоком и мороженым из табака и ванили! 🏠Страстной бульвар, д.7, стр.1 📞+7(495)189-80-88 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>07.09.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7941</t>
+  </si>
+  <si>
+    <t>Доброе утро😁🫠🤪 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>05.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7932</t>
+  </si>
+  <si>
+    <t>После моей подборки самых вкусных омлетов в городе, прозвучало предложение сделать подборку с самыми вкусными сырниками в городе! Сказано - сделано! Держите мои самые любимые утренние сырники в Москве🤍💛 💛В Pinch легендарные сырники из топлёной рикотты со сметанным кремом и соусом «Лесные ягоды» 💛В Nappe вкуснейшие и самые красивые пышные сырники с ягодами и ванильным кремом 💛В Londri эталонная классика с вишней и сметаной 💛В Osso сырники со сметаной и ягодным соусом 💛В Loro сырники со свежими ягодами и йогуртом 💛В Salone pasta&amp;bar мини-сырники с вишней и сметаной 💛В Северянах сырники из топлёного творога 💛В Deep fried friends сырники из рикотты с кремом, ягодным соусом и ежевикой! 💛В Yauza place сырник с брусникой и сметаной! #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>04.09.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7931</t>
+  </si>
+  <si>
+    <t>В студии ваша любимая рубрика #аяжеговорила! А я ведь говорила, что Lumicino точно закроется в этом году! Что у нас получается по статистике? 6 заведений из моего списка 10 мест, закрытие которых я прогнозировала, уже закрылись! И это я ещё не все свои мысли насчет грядущих закрытий в этом году озвучила🙄😏 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>03.09.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7929</t>
+  </si>
+  <si>
+    <t>Забежала с утра на быстрый завтрак в новый грузинский Veriko (на Большой Грузинской😁😁😁) глянуть одним глазком, стоит ли он нашего внимания и надо ли идти сюда на ужин. Стоит! Надо! Очень атмосферное место и, судя по меню, вкусное! Буду бронировать на ближайший вечер! Настоятельно рекомендую требовать стол у окна!☀️🍁🍃 🏠ул.2-я Брестская, д.37, с.1 📞+7(926)134-35-35 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>02.09.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7923</t>
+  </si>
+  <si>
+    <t>Зашла сегодня за кофе с круассаном в Bez tarelok в Новинском пассаже впервые после их ребрендинга. На отдельных фото в соц сетях видела новые стильные стаканчики серебряного цвета, но когда мне сделали латте на кокосовом меньше чем за минуту, я сначала вообще не поняла, что произошло. Смотрите на фото и видео☝🏼: в ресторане 3 станции. На приготовление моего латте на кокосовом было задействовано две: молочная станция сделала глянцевую пенку, а кофейная - довела её до нужного кофейного напитка. Эти умные кофейные станции называются Linkbar. И в Новинском (и ещё сказали, что такую же установили в Bez tarelok в Павелецкая Плаза) уже нет классических кофемашин, которые мы привыкли с вами видеть в других ресторанах Кофемании. Ну то есть вы понимаете да, что автоматом очереди становятся в разы меньше? Обслуживание с такой умной кофейной станцией происходит в разы быстрее, сокращая человеческий фактор до абсолютного минимума! Я, если честно, даже не успела понять, как от слов «мне, пожалуйста, маленький латте на кокосовом» прошли какие-то 30 секунд, и мне выдали стильный футуристичный стаканчик с моим напитком. Это просто магия! Требую установить такие во все Bez tarelok немедленно!😁 Особенно интересует филиал на Усачевском🤪😎☕️ P.S.Завтра снова зайду за кофе и ещё раз уже более осознанно просканирую процесс стремительного приготовления кофе🚀🚀🚀 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>01.09.26 04:18</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7922</t>
+  </si>
+  <si>
+    <t>Всех родителей школьников с 1 сентября😂😂😂 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>31.08.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7921</t>
+  </si>
+  <si>
+    <t>Родители школьников, attention! Завтра в новенькой Eva в ЖК Prime park с 12:00 до 17:00 состоится семейный день: всех детей будут угощать на выбор фирменным тортом с сезонными фруктами🍰 или мороженым🍦😋 А ещё будет батут, анимация и сезонный маркет! А ещё будут дарить дневники-раскраски, разработанные совместно с брендом Loomknits! P.S. Но если вдруг Prime park вам совсем не по пути, знайте: подарки можно получить с 1 по 7 сентября в EVA Хамовники, Мосфильм и Prime Park! P.P.S.В Eva на Мосфильме завтра в честь праздника также будет мастер-класс по приготовлению кулури и анимация! 🏠Ленинградский пр-кт, д.37/7 📞+7(495)189-83-83 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>31.08.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7912</t>
+  </si>
+  <si>
+    <t>Побывала в субботу в Niki Piano bar. К слову, это не первое моё посещение сего заведения, но полноценно я смогла поужинать там только позавчера. Первый раз был рассчитан на робкое знакомство с салоном и чуть не закончился рукопашным боем. И это ключевой момент: в вечернее время, после 21:00 люди начинают пить там как не в себя, а некоторые под воздействием алкогольного опьянения теряют самоконтроль, проявляя дикую агрессию. Вот ровно на такого персонажа нам и «повезло» нарваться за пятнадцатиминутное пребывание в заведении. Так вот если вас интересует именно кухня, а не пьянки под звуки русского шансона и Таню Буланову, доносящиеся от рояля и окружившей его толпы, советую идти в Niki строго с 17:00 до 19:00. Вероятнее всего, заведение окажется абсолютно или почти пустым, так что поесть вы сможете без приключений и лишнего шума. Во главе меню (полное меню можно посмотреть вот здесь) - русская кухня с большим акцентом на закуски к рюмочке. Здесь большой раздел бутербродов, всех видов икры с оладьями, пирожки, всевозможные соленья, уха, борщ, окрошка, пельмени, вареники и тэ дэ. Все блюда на отличном уровне, но сказать, что очень хочется вернуться, вообще не могу. То ли флёр питейного заведения отталкивает, то ли в целом локация Большой Никитской будто теряет свой шарм. Ну и пару слов об интерьере и обслуживании: весь персонал работает на пять с плюсом, молодцы. Интерьер тоже не подкачал: ковролин на полу - это не просто смело. Рояль и картины, уже узнаваемые по первому Niki в Художественном витражи бара - стиль, уют, тепло. Но для меня это заведение оказалось местом на один раз! 🏠ул.Большоя Никитская, д.22/2 📞+7(495)189-83-45 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>31.08.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7903</t>
+  </si>
+  <si>
+    <t>31.08.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7902</t>
+  </si>
+  <si>
+    <t>Вот так должно выглядеть мороженое, которое хочется съесть до последней ложки! Пломбир с вафельным рожком, ягодами и уже таким сладким сезонным инжиром в Nappe😍🍦 🏠Скатертный пер., д.13 📞+7(495)697-12-41 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>31.08.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7899</t>
+  </si>
+  <si>
+    <t>Вот такое я люблю! С 7 сентября в Кофемании можно попробовать 3 новых осенних десерта (и все читаются максимально вкусно): 🧁Маррони — каштановый мусс и крем с сочной чёрной смородиной и черникой, хрустящая меренга с кешью, миндально-фундучное пралине и глазурь из тёмного и молочного шоколада. 🧁Финансье — безглютеновый миндальный бисквит и крем шантильи на основе маскарпоне с натуральной ванилью. Сверху - хрустящий миндаль и белый шоколад. 🧁Тирамису — воздушный бисквит, пропитанный эспрессо и сливочным ликёром, а сверху- густой, плотный крем из маскарпоне. ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>30.08.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7898</t>
+  </si>
+  <si>
+    <t>Доброе утро☀️🍨😋 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>29.08.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7897</t>
+  </si>
+  <si>
+    <t>Ситуация: оставляю в среду вечером после ужина чаевые в одном из московских ресторанов! Я встречала разные «на что коплю»: и на мечту, и на дом, и на учебу, и на собаку. Но чтобы на увольнение😁🤪 Зато честно😉 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>28.08.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7896</t>
+  </si>
+  <si>
+    <t>Пошла бронировать стол на субботу💅🏻👣 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>27.08.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7895</t>
+  </si>
+  <si>
+    <t>Позвонила вчера забронировать столик в итальянском ресторане Lila на субботу перед театром🎭, а мне администратор на том конце провода выдаёт, что он закрылся на ремонт! Так, ребят, стоп! Ну у них же был хороший ремонт!😏😏😏 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>25.08.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7877</t>
+  </si>
+  <si>
+    <t>Мой любимый вид утренней трапезы - омлет! Поэтому если планируется завтрак где-нибудь аут, первым делом раньше всегда смотрела меню на наличие омлетов. Но хоть и блюдо это универсальное и присутствующее в 99% заведений, по-настоящему вкусных омлетов не так-то и много! Поэтому делюсь с вами моим топом мест с самыми вкусными омлетами в городе! Хожу завтракать, в основном, только в них и всегда беру именно эти омлеты🥚🍳☕️ Сохраняйте и бегите пробовать обязательно😘 🍳В Mamie омлет с козьим сыром и грибами 🍳В Pinch омлет с чёрным трюфелем и домашней рикоттой 🍳В Di Nulla омлет с крабом и томатами 🍳В Osso омлет с крабом и салатом из зелени и томатов 🍳В Miss you эталонный французский омлет с чёрным трюфелем (от одной мысли о нём начинают течь слюни🤤🤤🤤) 🍳В Loro самый вкусный скрэмбл с чёрным трюфелем на тосте 🍳В Nappe белковый омлет с крабом (но я всегда прошу добавлять желтки👌🏼) 🍳В Londri омлет с крабом #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>25.08.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7868</t>
+  </si>
+  <si>
+    <t>25.08.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7867</t>
+  </si>
+  <si>
+    <t>Вчера на подъезде к дому увидела человек 5 вот с таким☝🏼 напитком в руках. Все шли из Кофемании Bez tarelok. А в стаканчике оказалась голубая матча на кокосовом молоке с ягодно-сливочным вкусом (розовый слой сделан на основе питахайи и съедобной ромашки из сахарной бумаги), которую можно попробовать до 15 сентября! Изменю сегодня своему любимому латте на кокосовом, возьму голубую матчу в Bez tarelok и пойду свою традиционную десятку км в Лужники или Нескучный☕️👣 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>24.08.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7866</t>
+  </si>
+  <si>
+    <t>Назрел понедельничный вопрос😬! Каждый день проезжаю мимо ресторана Поле на Зубовской площади (который на первом этаже отеля Maidens), лицезрею огромную пустующую площадь с такими же пустыми столами и думаю: закроется в декабре или раньше? Делаю ставку, что до конца года не доживёт! И даже десерт Муравейник со сваренными в лимонном сиропе настоящими муравьями не спас ситуацию😁🤪🥴🥴🥴 Видео шедеврального десерта прикладываю!😁 Только ни в коем случае не смотрите его, если застали этот пост за трапезой!🫠🫠🫠 P.S.Ту же участь пророчу и соседствующему дверь в дверь ресторану Lea! Кто вообще в такие заведения ходит, ума не приложу🤷🏼‍♀️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>24.08.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7865</t>
+  </si>
+  <si>
+    <t>О, смотрите! В сентябре «Золотая Балка» запускает новый поток курса «О вине и не только» для новичков. Что в него войдёт: 🍇5 лекций — от сортов винограда и терруара до основ пейринга; 🍇5 дегустационных образцов на каждом занятии; 🍇закрытый чат с экспертами; 🍇эногастрономический ужин в качестве выпускного. Самое ценное, что этот курс не нацелен на подготовку сомелье, кавистов или других специалистов винной отрасли: он предназначен для любителей вина (ну то есть для нас с вами🥂), которые хотят расширить свой винный кругозор, но находятся в самом начале пути. Бонусом идёт максимально удобная локация лекций: они будут проходить в Усадьбе Васильчиковых на Большой Никитской. Курс идёт месяц и начинается уже 15 сентября. Количество мест, как всегда, ограничено! Подробную информацию по курсу можно найти вот здесь! ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>23.08.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7864</t>
+  </si>
+  <si>
+    <t>Доброе утро😋☕️🥞 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>21.08.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7863</t>
+  </si>
+  <si>
+    <t>😋😋😋☕️☕️☕️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>21.08.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7861</t>
+  </si>
+  <si>
+    <t>Я нашла идеальный пэйринг к бокалу вина на ужин! Это не сыр, не ягоды, не конфеты! Это самая настоящая чёрная икра в шоколаде! Вот такая красивая коробка ИКРАЖЕ скрывает в себе истинное сокровище: коллекцию из 5 конфет в белом, молочном и горьком шоколаде ручной работы. А внутри каждой - деликатес с берегов Волги: чёрная икра! Но самое удивительное - это даже не максимальный уровень эстетики упаковки и внешнего вида конфет, а их вкус! Гедонизм на стыке сладости бельгийского шоколада и солёной пикантности чёрной икры ощущается с первого же укуса! Абсолютно точно новое слово в мире деликатесов! Жалею только об одном: что взяла только одну пачку! Пойду куплю ещё штук 5! Эксклюзивно заказать чёрную икру в шоколаде можно вот здесь https://ferma.shop/ Конечно же, с заботливой доставкой!🖤 Реклама. Erid: 2W5zFHbpAdX ООО «ФЕРМА ШОП» ОГРН: 1253400003042 Юридический адрес: 404143 улица ЛАЗУРНАЯ, д. Д. 2Г, Волгоградская область, р-н Среднеахтубинский, г. КИЛЯКОВКА</t>
+  </si>
+  <si>
+    <t>20.08.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7860</t>
+  </si>
+  <si>
+    <t>Просто напоминание😎☕️🫖 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>20.08.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7859</t>
+  </si>
+  <si>
+    <t>Ох уж этот ресторанный бизнес со своими сюрпризами и парадоксами! У вас может быть полный зал, но при этом минус вместо прибыли. Или крутую систему учёта за полмиллиона купили, а персонал обучить забыли. Новенький официант втыкает не в тот стол, кухня получает три одинаковых заказа, бар не видит стоп-лист — и к концу смены у вас минус в кассе и недовольные гости в отзывах. Минимизируйте риски в процессах после курса «Операционный директор в Хорека» от Академии Эдюсон. Вы научитесь снижать себестоимость блюд, внедрите системы, которые работают не только «на бумаге», и узнаете, как грамотно обучать команду. В программе 320 уроков, 34 бизнес-кейса, 15 практических заданий. Преподаватели — специалисты с опытом работы в разных отраслях, в том числе в индустрии гостеприимства. Например, сооснователи агентства HotConsulting. А еще — операционный директор KFC в Беларуси. По промокоду МИШЛЕН получите скидку 65% + консультацию с экспертом из HoReCa лично по вашему кейсу — в подарок! Оставляйте заявку здесь.</t>
+  </si>
+  <si>
+    <t>20.08.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7850</t>
+  </si>
+  <si>
+    <t>Как ни печально констатировать этот факт, но лето почти всё, так что уже можно спокойно есть, что угодно, ибо сезон мини-бикини финита😁! Пристегнитесь! Следующая остановка - пончики😈🍩 Собрала самые вкусные сладкие (и не очень) пончики в одном месте! 🍩В Senti Menti ванильное мороженое с пончиками 🍩В Гвидон пончики «Вздохи монашки» с осетровой икрой 🍩В Zio Vini пончики из рикотты с домашним мороженым 🍩В Anchovy’s club пончики в цитрусовой глазури с ванильным кремом 🍩В Mandy’s пончики с ванильным кремом 🍩В Marta’s Deli пончики с ванильным кремом или с малиной 🍩В Машенька картофельные пончики с красной икрой 🍩В AVA пончики с крабом 🍩В Tilda картофельные пончики с соусом тартар #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>19.08.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7849</t>
+  </si>
+  <si>
+    <t>Прочитала новость об открытии очередного Remy. На этот раз «досталось» Хамовникам. У меня вопрос: есть среди нас поклонники этого заведения? Если да, то напишите, пожалуйста, а что вы там едите? Кроме выпечки, имхо, есть там абсолютно нечего🤷🏼‍♀️🤷🏼‍♀️🤷🏼‍♀️</t>
+  </si>
+  <si>
+    <t>19.08.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7843</t>
+  </si>
+  <si>
+    <t>Знаете, куда мы с вами ещё идём? Ну, конечно же, пробовать обновлённые завтраки в мою любимую Di Nulla. Я уже о них рассказывала, так что если пропустили, бежим пробовать! Из новинок: 🍳Ароматная шакшука с нежной моцареллой, запеченной до хрустящей корочки, которую готовят по рецепту постоянного гостя 🍳 сэндвич  с томатами, песто и теплым молодым сыром на неаполитанском тесте 🍳 пышный белковый омлет с цукини и лангустинами 🍳 салат с киноа, авокадо и яйцом 5 минут, заправленный оливковым маслом и белым бальзамическим уксусом 🍳 нежный взбитый творог с ягодами и гранолой собственного приготовления из овсянки, клюквы, фундука, грецкого ореха, тыквенных семечек, меда и корицы 🏠ул.2-я Звенигородская, д.12А 📞+7(926)196-12-12 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>19.08.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7842</t>
+  </si>
+  <si>
+    <t>Ох, кажется, я знаю, где провести вечер 20 августа. В Зеа пройдёт ужин в четыре руки: готовят Денис Шелепнев, шеф Зеа, и Николай Бобров, шеф красноярской Tunguska, которая в этом году заняла 7ое место в WHERETOEAT INTERNATIONAL 2026. Бобров - вообще один из тех шефов, за которыми крайне интересно следить: он очень тонко и современно работает с сибирскими продуктами, не превращая локальность в гастрономический аттракцион. Меню читается интересно: У Николая — «черный тартар» из подкопченной говядины с картофельными канеле, грибным паштетом и «икрой» из грибного бульона и сразу две версии лося: татаки с брусникой и медом и горячее с черемшой, острой капустой и брусничным BBQ. У Дениса — совсем другое настроение: хамачи с томатной водой, ахи амарилло и цитрусовым маслом, фуа-гра с инжиром, сморчками и бренди. А на десерт — компрессионный арбуз, кумкват и греческое мороженое. Надо идти! Начало: 20 августа в 19:00 Стоимость ужина – 10 000 рублей за персону Билеты можно приобрести вот здесь! 🏠Кутузовский проспект, д.2/1с1 📞+7(958)295-74-17 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>18.08.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7833</t>
+  </si>
+  <si>
+    <t>Испанский проект Juan, открывшийся в Москве на территории ЖК Lucky, получился по-настоящему атмосферным и притягательным. Всё-таки ребята из Питера чуть более тонко чувствуют давление погоды, видимо, ибо у них все проекты получаются особенно теплыми и обволакивающими именно с точки зрения интерьера. Кстати, само помещение по сравнению с тем же Joli напротив крайне небольшое, отчего прогнозирую сложности с бронью: если захочется в Juan, о столике придется позаботиться заблаговременно! В меню - Испания (полное меню выложила в комментарии к посту👇🏼)! Тако, пинчос, оливки, сесина, хамон, перцы Падрон, паэлья, чуррос и так далее. Естественно, огромный выбор текилы! Даже стало обидно, что я не пью крепкий алкоголь: бутыли у них словно музейные экспонаты🔥😍 Вкусно безумно! И запредельно атмосферно! Умнички🔥🔥🔥 🏠ул.2-ая Звенигородская, д.12б22 📞+7(925)404-11-12 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>18.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7830</t>
+  </si>
+  <si>
+    <t>21 августа свои двери открывает третий Loro в городе! На этот раз повезло Цветному будьвару!🔥 Больше фото выложила в комментарии к посту👇🏼 P.S:Вы знаете, что делать😜 🏠Колокольников пер., 2 📞+7(495)-189-88-80 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>17.08.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7821</t>
+  </si>
+  <si>
+    <t>Врываемся в сезон инжира! Он же фиговый сезон! Он же сезон смоковницы (да-да, если вы не знали, фиговое дерево ещё величают смоковницей)! Первая «порция» мест с инжирными блюдами подъехала, сохраняем и посещаем (вторая тоже скоро будет💜): 💜В Selfie можно попробовать фирменный тирамису с инжиром 💜В Lin bistro прошутто крудо с инжиром и моцареллу с инжиром 💜В Uilliams инжир со страчателлой 💜В She аж целых 7 блюд с инжиром (пицца, камамбер, утка конфи, пирог, моти и др) 💜В Jep тарт с инжиром 💜В Горыныч пиццу с инжиром и пармской ветчиной, запеченный Камамбер с инжиром и др) 💜В Mushrooms тоже огромный выбор блюд с инжиром (я насчитала 6 штук) 💜В Техникум аж 8 инжирных позиций, но фирменный сметанник с инжиром - маст! #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>17.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7820</t>
+  </si>
+  <si>
+    <t>Я/мы каждый будний день!😴😴 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>16.08.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7819</t>
+  </si>
+  <si>
+    <t>😁😎🤪🥂 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>15.08.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7818</t>
+  </si>
+  <si>
+    <t>FYI: Петербургский проект Juan сегодня официально открылся на территории ЖК Lucky! И я даже смогла забронировать столик на завтра🤪 🏠ул.2-ая Звенигородская, д.12б22 📞+7(925)404-11-12 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>15.08.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7809</t>
+  </si>
+  <si>
+    <t>В Senti Menti на Льва Толстого просто яблоку негде упасть! Поразительно! Довольно спокойная в гастрономическом плане улица, полностью ориентированная, в первую очередь, на поток офисных сотрудников, стала центром притяжения для людей со всего города! Отличный якорный проект для локации, который может стать катализатором открытия новых достойных мест (а вся ненужная ерунда отсюда, наконец-таки, уйдет🤪). Феномен бешеной популярности Senti Menti прост: при достаточно высоком уровне кухни, помноженном на понятную итальянскую концепцию и стильный фотогеничный интерьер, цены здесь не просто приятные, а неприлично демократичные (ссылочку на меню оставляю вот здесь). Да, понятно, что вы здесь не увидите, например, уникальной винной карты, но взять в качестве аккомпанемента к ужину бокал кремана (кремана!!!) за 1 100 рублей, когда в соседних заведениях ровно такое же разливают за 1 500 - 1 700 рублей, - приятно. Обязательно попробуйте: 🔥сырные пончетти с трюфельным кремом и пармезаном 🔥панцанеллу с бураттой 🔥карпаччо из говядины с трюфелем, пармезаном и каперсами 🔥ризотто с грибами, страчателлой и трюфелем 🔥ванильное мороженое с пончиками 🏠ул.Льва Толстого, д.18Б 📞+7(985)996-11-28 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>14.08.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7808</t>
+  </si>
+  <si>
+    <t>Пошла в нельзяграм посмотреть телефон нового Probka wines на Малой Никитской (это который открылся справа от Mina на месте розового FullMoon), чтобы забронировать столик на ужин, а там, оказывается, нельзя бронировать😏😏😏 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>14.08.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7807</t>
+  </si>
+  <si>
+    <t>Хотелка дня - кофейное мороженое с маскарпоне и вишней гриотин в Loro на Трубецкой🤤🤤🤤 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>13.08.26 11:39</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7806</t>
+  </si>
+  <si>
+    <t>Ни убавить, ни прибавить😏😏😏🤪🤪🤪 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>12.08.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7797</t>
+  </si>
+  <si>
+    <t>На фото блюд из петербуржского BoBo можно смотреть бесконечно. Однозначно мой самый любимый ресторан с Северной столице❤️‍🔥 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>12.08.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7795</t>
+  </si>
+  <si>
+    <t>Вот этого нам, энофилам и любителям походить по ресторанам, точно не хватало! Издание Simple wine news объединилось с гидом GreatList и создало независимый рейтинг винных карт в ресторанах Москвы — Great Wine List by SWN. Ну и что такого, таких рейтингов туча, скажете вы? А вот и нет! Объясняю: винные карты ценивали строго по мировым стандартам: 100-балльная шкала и 50+ критериев. В жюри — шефы-сомелье Дмитрий Кипелкин, Сергей Аксеновский, Светлана Добрынина и эксперты Simple Wine News. Порог в 85+ баллов для вхождения в гид прошли всего 70 ресторанов, в топе — Regent (95), Oltremare (94), а также Semifreddo, Butler, Selfie, Carnicería vino, Sartoria Lamberti и Lui (по 93). Получился отличный навигатор для выбора заведения не только по кухне, но и по вину. Кстати, кроме баллов в гиде есть специальные номинации — например, «выбор саке», «выбор по бокалам» (моя тема, всегда начинаю оценивать винную карту именно с бокальных позиций) или «лучший выбор Шампани по бокалам». Полная версия уже доступна на https://greatlist.ru/msk/great-wine-list/, можете ознакомиться!</t>
+  </si>
+  <si>
+    <t>11.08.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7786</t>
+  </si>
+  <si>
+    <t>Продолжаю ходить на новые сеты в любимый ресторан Икра. Вчера случился второй сет Ильи Кокотовского «Москва и Москвичи». Первый его сет, «Окно в Европу», ознаменовал собой мое знакомство с Икрой и просто покорил своим сторителлингом. Впрочем, с Москвой и Москвичами получилось ничуть не хуже: такой ужин даже сетом назвать сложно! Потому что здесь тебе не просто последовательно выносят красивые тарелки, а буквально устраивают гастрономический спектакль про Москву — с историями, узнаваемыми образами, воспоминаниями и очень личным взглядом шефа на наш любимый город❤️. За время, прошедшее с первого сета Ильи Кокотовского (а прошло уже почти 4 года😬🤪), шеф значительно прокачал свои навыки прекрасного рассказчика: каждое блюдо здесь существует не само по себе, а как часть одной большой истории. И в какой-то момент ловишь себя на том, что уже не очень понимаешь, чего ждёшь больше — следующее блюдо или очередную байку с загадкой😁 В конце сета традиционно спели все вместе песню про него, про лучший город Земли💙 Запоминаем! Сет Москва и Москвичи - обязательно сходить и получить огромное эстетическое и гастрономическое удовольствие! P.S. И решила собрать все посты о посещённых сетах в Икре в одном месте: ⭐️Владимир Мухин Вся жизнь - икра ⭐️Анатолий Казаков Свой среди чужих ⭐️Ликарион Солнцев Чёрный и белый ⭐️Илья Кокотовский Окно в Европу ⭐️Глеб Шеломанов Большой куш ⭐️Все шефы Dream Team ⭐️Икра Плёс Бурлаки ⭐️Икра Плёс На даче 🏠ул.Большая Никитская, д.5 📞+7(499)673-22-55 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>10.08.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7780</t>
+  </si>
+  <si>
+    <t>Ну какова красота!🤌🏼 Посмотрите, какая эстетичная Eva в ЖК Прайм Парк получилась! Открывается уже завтра, и, конечно же, все поклонники проекта найдут в меню узнаваемую классику в виде греческих хитов: мезе, дипы, лепёшки, лучший в городе греческий салат, халуми, осьминог и многие другие узнаваемые и до боли любимые позиции! В общем, вы сами знаете, что делать😎 Адрес и телефон ниже 👇🏼 🏠 Ленинградский проспект, 37/7 📞 +7(495)189-83-83 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>10.08.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7771</t>
+  </si>
+  <si>
+    <t>Вот я не зря на прошлой неделе вспоминала лучшие мясные рестораны города! Всё потому, что примерно раз в месяц у меня возникает острое желание пойти в стейк-хаус и съесть кусок филе миньона с перечным соусом. Так что, не долго думая и смотря на свою подборку заведений с лучшим мясом в городе, вечер пятницы решено было провести в 800 Contemporary Steak.  Не была я здесь давно: пару лет так точно. И каждый раз, возвращаясь и читая бесконечное меню, не перестаю удивляться как ресторан столько лет, невзирая на постоянно меняющиеся тренды, бушующий кризис, лавиной сошедший буквально на всех, включая ресторанную индустрию, исход заведений с Патриарших, держит такую высокую планку и непоколебим в части сервиса, качества и разнообразия мясных (и не только) блюд. Ссылку на меню оставляю вот здесь: выделите время, чтобы изучить его, тут одной минутой не обойдешься. Вы только вдумайтесь в эти цифры: 15 видов пюре, 15 видов других гарниров, 18 видов бургеров, 4 вида шаурмы, 12 видов соусов к мясу, более 20 видов стейков, не считая другие мясные блюда, более 20 видов десертов, включая мороженое и сорбеты. Как вам такие цифры? Ну а от себя однозначно рекомендую: 🥩трио тартаров: телятина, кострец, вырезка 🥩такос с рваной говядиной 🥩костный мозг с перечным луком - тут вообще без комментариев! Мой самый любимый деликатес! 🥩филе миньон с фуа гра, ежевикой, эстрагоном и соусом порто 🥩стейк мясника 🥩фирменное пюре с трюфелем Браво!👏🏻👏🏻👏🏻 Приходить и возвращаться!  P.S.И, кстати, вовсю идет стройка второго 800 Contemporary Steak на Мосфильме (в ЖК Вишневый сад). Говорят, что план открыться в декабре!🙂‍↔️🙂‍↔️🙂‍↔️ 🏠Большой Патриарший пер., д.6, стр.1 📞+7(499)769-33-33 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>09.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7770</t>
+  </si>
+  <si>
+    <t>Лучшая ситуативная реклама ресторана, я считаю😂😁🤪🤌🏼 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>07.08.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7769</t>
+  </si>
+  <si>
+    <t>Я/мы Николай Цискаридзе🤪👻🍽️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>07.08.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7768</t>
+  </si>
+  <si>
+    <t>А ой, и кстати! Проходя позавчера с поникшей головой по Льва Толстого после осознания, что в Senti Menti мне не сесть, и направившись в сторону InOut, запечатлела на фотоплёнку📸📸📸 фото зала ресторана Inspiro (это где кормят травами и ежовиком гребенчатым, вот тут рассказывала). Фото этого самого зала, как вы видите, выше☝🏼☝🏼☝🏼 И что мы имеем: улица Льва Толстого. Справа только что открывшийся Senti Menti с огромной очередью на вход, слева большой InOut с добротной верандой во дворе, забитой до отказа. Посередине - пустой Inspiro. Выводы? Да они уже мной были озвучены в канале не один раз. Ждем новостей о закрытии проекта в ближайшем будущем. ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>06.08.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7767</t>
+  </si>
+  <si>
+    <t>И это чистая правда. Позвонила я вчера в новый Senti Menti на Льва Толстого, чтобы забронировать столик. Мне говорят: простите-извините, с 5 по 7 августа столы не бронируем, только в порядке живой очереди. Ну я и наивная нацепила шпильки и побежала туда ужинать. В 21:00 живая очередь на улице была не меньше, чем на фото выше. Ну я и пошла… ужинать в InOut😒 (а хотела в Senti Menti😭😭😭). В InOut, кстати, был полный биток: на веранде ни одного свободного стола, внутри - тоже очень людно! Неожиданно! ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>06.08.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7766</t>
+  </si>
+  <si>
+    <t>Вчера почти в ночи у Саши Сысоева вышла новость о закрытии Luwo на Большой Никитской. На его место переезжает AVA Bistro. А я что? Что я? Да-да. Я говорила! Мой прогноз динамично сбывается! Уже пятое попадание по части закрытия ресторанов, которые я спрогнозировала ещё в феврале! Не переключайтесь!🙌🏼 #аяжеговорила ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>05.08.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7757</t>
+  </si>
+  <si>
+    <t>Если вы любите мясо так же сильно, как его люблю я, и если вдруг по какой-то абсолютно необъяснимой причине вы еще не были хотя бы в одном из заведений ниже👇🏼, незамедлительно сохраняйте мою подборку лучших ресторанов, где можно попробовать самые вкусные стейки в городе😋😋😋! 🥩Bruno 🥩Жажда крови 🥩Carniceria vino 🥩800 contemporary steak 🥩Marmo 🥩Max’s Beef For Money 🥩Oma 🥩Padron 🥩Cihan #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>04.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7748</t>
+  </si>
+  <si>
+    <t>Красивые картинки с ужина на веранде самого атмосферного ресторана Петербурга этого лета🧡 Лодочная станция!💔 🏠Санкт-Петербург, Петровский пр-кт, д.9Л 📞+7(931)332-33-11 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>03.08.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7742</t>
+  </si>
+  <si>
+    <t>В Salone pasta&amp;bar очень вкусные завтраки! Несмотря на то что запустили их больше года назад, добралась я до утреннего меню только сейчас! Летнее утро вдвойне приятно провести на веранде, хотя внутреннее убранство ресторана настолько красиво и эстетично, что хочется сесть именно там💔 В меню - любимая всеми классика в виде Бенедикта, тартина, каш, сырников, омлетов, дополненная конструкторами, амарантовой кашей, крепами, фантазийной шакшукой и другими позициями. Обязательно попробуйте шакшуку и омлет с трюфелем, мини-сырники и креп-сюзетт с апельсиновой карамелью🧡 🏠ул.Малая Дмитровка, д.18А, с.3 📞+7(929)926-11-99 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>02.08.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7741</t>
+  </si>
+  <si>
+    <t>Просто напоминание☝🏼😎🍾 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>31.07.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7739</t>
+  </si>
+  <si>
+    <t>Веранда недели - невесомый современный японский павильон японского Motto Azabu (рассказывала о нём вот здесь). Веранда эта живет по погоде: солнце — и она полностью открывается городу, дождь — за секунды превращается в уютный закрытый зал. Практически каждая деталь сделана на заказ специально для проекта. А столы подсвечены так, что вечером появляется ощущение камерности и особого уюта (для летних веранд это большая редкость💛)! ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>31.07.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7730</t>
+  </si>
+  <si>
+    <t>🎬 Для всех, кто любит смотреть кино с максимальным комфортом, кажется, есть отличная новость. Теперь киноклуб «Москва» — это две локации. Помимо легендарного пространства на Охотном Ряду, смотреть фильмы с тем же уровнем сервиса можно и во «Временах Года». Что особенно приятно — формат остался прежним: «Москва» работает по клубным картам, а во «Временах Года» попасть на сеанс может любой желающий. При этом атмосфера, ресторанное обслуживание прямо в зале, безупречный звук и изображение — все осталось на том уровне, за который многие и любят этот кинотеатр. Теперь выбрать, где смотреть долгожданные премьеры, стало еще проще. Подробнее можно почитать вот здесь! 🎟 Бронирование: 📞 +7 (495) 642-41-41 — Охотный ряд, 2 📞 +7 (925) 966-24-25 — Кутузовский пр-т, 48 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>30.07.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7721</t>
+  </si>
+  <si>
+    <t>Я вчера побывала в заведении, о котором почему-то никто не рассказывает правду. Точнее, почти никто не освещает его с тех сторон, с которых оно разительно отличается от любого другого заведения в городе. Речь о винном ресторане Urban Winery, который смело можно назвать одним из самых необычных гастрономических пространств в городе. И сейчас объясню, почему. ⭐️Локация. Ресторан расположен в старинной усадьбе 18 века на Спартаковской улице. Когда ребята взялись за восстановление усадьбы Савиных–Закревских, они сохранили в ней 16 исторических каминов, лепнину, плитку и старинные кирпичные своды винодельни. ⭐️Urban Winery - это не только ресторан, но и первая настоящая городская винодельня (вино делают прямо там, и это не шутка). Да-да, именно на -1 этаже усадьбы привезенный виноград перерабатывают, выдерживают в бочках, бетонных «яйцах», глиняных амфорах и стальных емкостях. Сейчас ребята производят около 15 000 литров в год. Планируют увеличить этот объем вдвое (если я правильно запомнила цифры🤪). ⭐️Ресторан мастерски поделён на несколько пространств. Здесь есть и 2 просторных зала, и зал с барной стойкой, и малый зал с открытой кухней. А ещё есть секретная радиорубка: а одной из дверей скрывается listening room — отдельное пространство для музыкальных вечеров. Там установлена винтажная японская аудиосистема с виниловыми и катушечными проигрывателями и коллекцией пластинок. А еще там есть потайная дверь, через которую можно зайти и выйти, оставшись незамеченным для остальной части ресторана! ⭐️При ресторане есть магазин, настоящий ботлшоп, в котором продается вино и деликатесы к нему. ⭐️В карте ресторана около 130 этикеток со всего мира, но основной акцент сделан именно на российских винодельнях. Тем не менее там можно найти даже Чешское и венгерское вино. ⭐️Кухня построена вокруг идеи винодельни: меню выглядит так, будто вы приехали на семейную винодельню где-нибудь в Тоскане или Бургундии: простые деревенские блюда из локальных продуктов, но в современной подаче. Рассказывать об Urban Winery я могу ещё очень долго, но настоятельно рекомендую вам посетить это место на обед или ужин и попросить провести экскурсию по всей усадьбе! Я получила незабываемый опыт и огромное удовольствие, помноженное на абсолютное удивление от увиденного в центре Москвы. P.S.Костный мозг с шоколадным ганашем и солёный Наполеон - отвал всего, чего можно🤪🤪🤪 P.P.S.Больше фото выложила в комментарии к посту👇🏼 🏠ул.Спартаковская, д.3-1 📞+7(989)108-01-05 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>29.07.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7712</t>
+  </si>
+  <si>
+    <t>Предлагаю пробежаться по недавним и ближайшим открытиям, которые нас ждут! Сохраняем, чтобы точно не забыть посетить❤️ ⚡️Eva на Мосфильме (Университетский проспект) - просторная двухэтажная Греция с наивкуснейшей едой ⚡️Joli - красивый проект из Петербурга, расположившийся в просторном пространстве на территории ЖК Lucky ⚡️Niki piano bar - ресторан русской кухни на Большой Никитской с роялем в центре зала и живой музыкой каждый день ⚡️Буфет Исток - новый проект во дворах Никитской от Софьи Эрнст, Юлии Журавлевой и Евгении Левшицкой про ностальгическую русскую кухню ⚡️Пешка - шахматный клуб и французское бистро на Рождественском бульваре ⚡️Odzu - ресторан японской кухни. И да, снова в ЖК Lucky ⚡️Probka wines - вовсю готовится к открытию на Никитской рядом с Mina на месте печального Fullmoon ⚡️Рубель - ресторан русской кухни в ГУМе с видом на Красную площадь от трио Пинского-Истомина-Лосева ⚡️Senti Menti - уже второй по счёту, на этот раз расположится в Хамовниках на Льва Толстого. Открывается уже 1 августа! #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>28.07.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7710</t>
+  </si>
+  <si>
+    <t>Значит, буквально несколько недель назад открылась третья Eva на Мосфильме. Буквально на днях открывается четвёртая Eva в ЖК Прайм парк. И что вы думаете? Пятой Eva в Москве тоже быть! Стройка замечена в Сколково, в аккурат напротив местной Кофемании! Вот такие дела! P.S.Спасибо моему бессменному информатору😘 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>28.07.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7709</t>
+  </si>
+  <si>
+    <t>То, на чём зиждется нервная система🤪 Доброе утро!😁 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>27.07.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7700</t>
+  </si>
+  <si>
+    <t>А помните, раньше в ресторанах наливали бесплатную воду? БЕСПЛАТНУЮ ВОДУ! Не за тыщу-полторы рублей за бутылочку, а просто комплиментом. Найдено еще одно такое уникальное место, которых в Москве уже почти не осталось. Cazaban бистро, до которого я, наконец, дотопала. Да-да, именно в этом уютном пространстве с собственной верандой во внутреннем дворике вам принесут водичку за ноль рублей💔 Внутри - пространство, разделенное на 3 небольших зала, снаружи - веранда во дворе. По четвергам проходят театральные вечера! В меню - европейский микс с намеками на Испанию и Италию! Еда простая, понятная, но при этом вкусная и привлекательная. Что берём: 🍽️Тартар из говядины с бородинскими пончиками (ох уж эти пончики🤤🤤🤤) 🍽️страчателла с абрикосами (идеально к вину🥂) 🍽️чесночные креветки с багетом 🍽️французский луковый суп 🍽️паста каламарата с телячьими щёчками 🍽️фирменная Анна Павловна! И вообще у Cazaban прекрасная пекарня: выпечку можно смело брать всю и побольше! 🏠Серпуховская площадь, д.36/71с1 📞+7(925)658-57-99 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>26.07.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7699</t>
+  </si>
+  <si>
+    <t>Доброе утро!😋☕️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>24.07.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7698</t>
+  </si>
+  <si>
+    <t>Пообщалась с людьми внутри Кофемании! И, конечно же, утренняя новость о закрытии точек, как я и сказала, оказалась вбросом. Кроме ГУМа и одной точки в Домодедово (кстати, правильно сделали, что закрыли: отвратный аэропорт) ничего больше не закрывалось. Более того, уже в августе откроется Кофемания в СберСити, а в сентябре моя самая родная - на Комсомольском проспекте❤️ Надеюсь, любимые Сан Саныч и Николай туда вернутся🫶🏻 P.S.На фото кусочек Кофемании в СберСити🤫 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>24.07.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7697</t>
+  </si>
+  <si>
+    <t>Я сейчас захлебнусь собственной слюной🤤🤤🤤 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>24.07.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7696</t>
+  </si>
+  <si>
+    <t>А сегодняшняя новость про Кофеманию (что она за год закрыла четверть своих ресторанов) кажется каким-то вбросом. Лично я не нашла в этих ваших интернетах ничего, кроме уже давно закрывшейся точки в ГУМе🤷🏼‍♀️ На сайте как были 55 точек (включая Жажду крови, Кинки и т.п.), так и остались. Кто знает, какие ещё закрылись? Делитесь! ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>24.07.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7695</t>
+  </si>
+  <si>
+    <t>Рубрика #аяжеговорила А я же говорила, что Quidi на Патриарших - претендент в первых рядах на закрытие. Вот и закрылась. В начале года я делала прогноз ожидаемых ресторанных закрытий. Посмотреть можно вот здесь. Итого, тотал получается, что это уже четвертое закрытие из моего списка. Pino, Oshi Izakaya, San Si, ну и теперь Quidi. В общем, не переключайтесь😏🤷🏼‍♀️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>23.07.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7686</t>
+  </si>
+  <si>
+    <t>Каждый год я говорю себе: в этот теплый сезон точно без Питера, и все равно каждое лето я туда еду. Но в этот раз пообещала себе не ходить в те места, в которых я уже была. Раз уж решила ехать, так будь добра живи в новом отеле, забронируй себе 3 завтрака и 3 ужина в тех ресторанах, в которых ты ещё не была, музеи - только те, которые ещё не посещала. Ну я и забронировала. Ресторан русской кухни Перемена Дмитрия Блинова, открывшийся чуть менее года назад. И он мне категорически не понравился. Первое, что отталкивает - интерьер. Пустой, абсолютно неуютный, непродуманный, слабо напоминающий русскость. Находиться в нем с первой секунды архи дискомфортно: запредельно высокие потолки, большая площадь помещения и его пенальная форма, а также острая нехватка текстиля в отделке - благодать для эха и гула, создающих ощущение дешёвой столовки. Кухня - типично “Блиновская”, читай, узнаваемая (цены, кстати, тоже. Иными словами, приятные. Это плюс). За базу взяли все знакомые нам русские блюда: блины, борщ, форшмак, пироги, вареники, крупы и так далее. Добавили эспуму, соусы, где-то небрежно бросили кусок фуа-гра, претендуя на авторское видение, судя по всему, но сделано это всё как бы без души, а потому ни одно блюдо не запомнилось. Справедливости ради замечу, что обслуживал нас прекрасный официант, девушка-сомелье тоже оказалась профессионалом своего дела. Пожалуй, это единственный позитивный момент за всё посещение ресторана, возвращаться в который нет абсолютно никакого желания.  У меня всё! 🏠Санкт-Петербург, Петроградская наб., д.18 📞+7(931)206-09-99 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>22.07.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7677</t>
+  </si>
+  <si>
+    <t>Неожиданно! В Конг, который в ЖК Прайм Парк, запустили завтраки. Каждый день с 10:00 до 14:00 по будням (и до 15:00 по выходным). Меню впечатляет: помимо азиатских твистов в виде хоккайдо бенедикта, Кацу сандо, тапури, роти с крабом, дамбури можно найти и привычную нам утреннюю классику: сырники, омлеты, каши, панкейки и так далее. Везёт резидентам Прайм Парка😋 Полное меню выложила в комментарии к посту!👇🏼 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>22.07.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7676</t>
+  </si>
+  <si>
+    <t>Почему проекты публичных людей закрываются, а другие компании превращаются в федеральные сети? Вышел интересный выпуск подкаста от LEBO PRO «Двойной эКспрессо» - разговор о масштабировании бизнеса, маркетинге, балансе здравого смысла и интуиции, ошибках предпринимателей и решениях, которые помогают расти даже на высококонкурентном рынке и в условиях тотальной неопределённости. Полезно тем, кто строит собственный бизнес или только планирует им заниматься. Смотреть выпуск можно в ВК и YouTube.</t>
+  </si>
+  <si>
+    <t>21.07.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7667</t>
+  </si>
+  <si>
+    <t>Продолжаем марафон самой вкусной пиццы в городе. Первая часть подборки у нас вот здесь, а сейчас пришло время второй! Поехали! 🍕Osso 🍕Nappe 🍕Di Nulla 🍕Salone pasta&amp;bar 🍕Londri 🍕Издательство пиццы 🍕Pizza 22 см 🍕Rebecca 🍕Probka #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>20.07.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7666</t>
+  </si>
+  <si>
+    <t>Пришло вот такое сообщение в ТГ с анонсом некоего нового нейрогастрономического сета от проекта Inspiro (свои мысли об их ресторане на Льва Толстого озвучивала вот здесь). Заявленная стоимость сета - 50 000 рублей. Напомню, что самый дорогой сет в культовом ресторане Икра стоит 27 000 рублей. В единственном гастротеатре Krasota - 35 000 рублей. А в Inspiro - 50 000 рублей😁😁 Воистину stupid money!🤪🤪 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>19.07.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7665</t>
+  </si>
+  <si>
+    <t>Поужинать на одной из самых атмосферных веранд двух столиц - done✅ И с погодой повезло, ну просто 🔥🔥🔥 +27 и ни одного облачка! Всем, кто планирует поездку в Петербург в этот летний сезон, - обязательно к посещению! Лодочная станция!🛥️🚤⛵️ P.S.Это вчера было. Сегодня дома уже😌 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>18.07.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7664</t>
+  </si>
+  <si>
+    <t>Зарисовки субботнего утра. Самые вкусные завтраки в любимой Di Nulla. Обожать😍 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>16.07.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7655</t>
+  </si>
+  <si>
+    <t>Мой любимый вид фастфуда - пицца. Но если по всему миру к ней относятся именно как к самому настоящему бюджетному блюду, то у нас в Московии пицца зачастую предстаёт в виде изысканного блюда, которое даже язык не повернётся назвать джанкфудом. Достойных мест в городе с отличной пиццей много, так что я разделила подборку на 2 части. В этой, первой части, пройдемся по тяжёлому люксу, а во второй уже обратим внимание на более бюджетные места💅🏻💅🏻💅🏻Обязательно сохраняйте, чтобы не забыть попробовать🍕🍕🍕 🍕Leo 🍕Bottega Siciliana 🍕Zio Vini 🍕Due Forni 🍕Magritte 🍕Il Ristorante 🍕Lila 🍕Unica 🍕Butler #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>15.07.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7654</t>
+  </si>
+  <si>
+    <t>Настроение на вечер: прийти в Niki Piano Bar, сесть за барную стойку, заказать бокал прохладного кремана и сметанный крем с ягодами из десертной карты🤤🥂🍓 🏠ул.Большая Никитская, д.22/2 📞+7(495)189-83-45 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>14.07.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7645</t>
+  </si>
+  <si>
+    <t>Помните, рассказывала о своих топ-10 ресторанов, которым я безмерно предана и в которые буду ходить всегда? В их числе Londri. Нет абсолютно никакой разницы, завтрак, обед или ужин: сюда я возвращаюсь с завидной регулярностью и неизмеримым удовольствием. Неизменно вкусная Италия, высочайший уровень сервиса и радующий глаз интерьер просто не могут не влюбить в себя. В этот обед взяла всю волю в кулак решилась отойти от любимой классики (равиоли и гребешок не в счет: их здесь безоговорочно заказываю всегда) и попробовать новые десерты и позиции из летнего меню.  Что берём: 🍽️Равиоли с ягнёнком и гребешок с томатным понзу (база) 🍽️карпаччо из говядины 🍽️ригатони дженовезе 🍽️цветы цукини с крабом 🍽️самый вкусный мильфей 🍽️тирамису. Отдельно хочу отметить десертную карту авторства кондитера Дарьи Шмаровой. Искренне считаю, что Дарья сделала одну из лучших десертных карт в городе! 🏠Дмитровский пер., д.11 📞+7(495)189-88-89 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>14.07.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7639</t>
+  </si>
+  <si>
+    <t>Какие красивые сезонные десерты в летнем меню Unica😍 Особенно порадовало корпусное пирожное в виде большого томата из йогуртового мусса с начинкой из томатов и малины в глазури. Сервируют с сорбетом из базилика🤤🤤🤤 А эти тарталетки с кремом из фисташек и ванили с сезонными ягодами💔🍓 🏠Благовещенский пер., д.10, с.2 📞+7(925)111-50-85 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>13.07.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7638</t>
+  </si>
+  <si>
+    <t>-Никто -Абсолютно никто -Кофейня в Мытищах: подходите, снимайте стресс😁🤪 (приблизьте фото, чтобы увидеть ту самую надпись! Да, ребята оформили входную группу той самой пупырчатой плёнкой для упаковки) ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>13.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7629</t>
+  </si>
+  <si>
+    <t>В субботу случился очень вкусный ужин в Salone Pasta&amp;bar. Побежала я туда за сезонным десертом с земляникой, о котором рассказывала вот здесь! Но перед десертом нужно что? Правильно: плотно поужинать! Вообще в Salone я была только единожды и сразу после открытия (то есть почти 2 года назад) и очень жалею, что так долго не наведывалась сюда с повторным визитом. Ожидаемо полная посадка, приглушенная атмосфера, неповторимо атмосферный интерьер, отточенное обслуживание и полное попадание с блюдами из меню. Посмотрев на шумную и веселую компанию гостей, отмечающих день рождения девушки, возникло невольное желание тоже отметить свой праздник здесь🤍 Что берём (полное меню можно посмотреть вот здесь): 🍽️тартар из говядины со сливочным соусом и лисичками 🍽️карпаччо из осьминога с томатной сальсой 🍽️классический итальянский салат с крабом 🍽️крудо из гребешка с чёрным трюфелем 🍽️тортелли с прошутто и трюфельной пастой 🍽️паппапделле с рагу из бычьих хвостов 🍽️на десерт, конечно же, тот самый крем из белого шоколада с земляникой😍🍓 Ну а я теперь планирую опробовать здесь завтраки😍☕️🥐 🏠ул.Малая Дмитровка, д.18А, с.3 📞+7(929)926-11-99 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>13.07.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7628</t>
+  </si>
+  <si>
+    <t>Внимание! Это первое видео из помещения на Трубной улице, в котором уже в августе (напомню, что до него осталось всего 18 дней🤪) открывается новенький, уже третий по счёту Loro. В главных ролях ролика - бессменный управляющий всех Loro Роберто Равоне и шеф-сомелье Александра Ефремова! Хочу отдельно подчеркнуть, что несмотря на то, что это будет уже третий проект, предыдущие 2 (на Большой Никитской и в Хамовниках) разительно отличаются друг от друга и имеют свои сильные стороны! Верю, что и третий по счету Loro будет выгодно отличаться от других проектов! С нетерпением жду открытие и бегу ужинать💃🏼💃🏼💃🏼 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>11.07.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7626</t>
+  </si>
+  <si>
+    <t>О боже!💔 Просто посмотрите на этот земляничный тирамису в Senti Menti!😍 Попробовать можно строго до 31 июля💔 Пошла бронировать💃🏼 🏠ул.Солянка, д.1/2, с.1 📞+7(985)996-11-28 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>10.07.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7625</t>
+  </si>
+  <si>
+    <t>#live Всё бросайте и бегите скорее в Londri на это сумасшедшее сезонное ризотто с лисичками🤤 🏠Дмитровский пер., д.11 📞+7(495)189-88-89 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>10.07.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7619</t>
+  </si>
+  <si>
+    <t>Находка лета - просторнейшая веранда Zea, на которой будет одинаково комфортно как в жаркие солнечные дни, так и в дожди. Хотя, конечно же, у Zea слишком нарядный интерьер внутри, чтобы упускать возможность поужинать в нём, но и летом хочется по максимуму проводить время на верандах! А вообще я прибежала в Zea за тем самым сезонным гаспачо и тартаром из двух видов тунца😍❤️ И если вы любите гаспачо так же сильно, как и я, записывайте: приходим в Zea и берем именно тот, который с базиликовым сорбетом и тартаром из огурца!🤤🤤🤤 Вкуснее в жизни не пробовала! Без преувеличений! И тартар из двух видов тунца: аками и о-торо🔥 🏠Кутузовский проспект, д.2/1с1 📞+7(958)295-74-17 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>09.07.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7618</t>
+  </si>
+  <si>
+    <t>Хочу этот крем из белого шоколада с земляникой из Salone pasta&amp;bar🤤🤤🤤 🏠ул.Малая Дмитровка, д.18А, с.3 📞+7(929)926-11-99 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>09.07.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7616</t>
+  </si>
+  <si>
+    <t>Обалдеть, 1 июля стартовал уже одиннадцатый по счёту всероссийский фестиваль завтраков BreakFest. В этот раз он пройдёт более чем в 40 российских городах в более чем 250 ресторанах. Целый месяц, до 31 июля включительно, рестораны и кафе по всей стране будут предлагать гостям специальные меню завтраков - от классических и локальных блюд до авторских идей и форматов to go. Полный список ресторанов-участников можно посмотреть вот здесь! ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>08.07.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7607</t>
+  </si>
+  <si>
+    <t>В чат вошел сезон лисичек!😋 Если вы любите их так же сильно, как и я, то идём пробовать сезонный спешл: 🍽️В Salone Pasta&amp;bar - на тартар, пиццу, картофель и тальолини с лисичками 🍽️В Londri - на пиццу и ризотто с лисичками 🍽️В Maya - на лепешку с лисичками и бри 🍽️В Брассери Кузнецкий мост - на картофельные ньокки с лисичками 🍽️В White Rabbit - за эклерами с картофельным кремом и лисичками 🍽️В Unica - на ризотто с лисичками 🍽️В AVA - за жареным картофелем с яйцом пашот и лисичками 🍽️В Selfie - за тарталеткой с лисичками и пармезаном 🍽️В Lin Bistro - за пастой с лисичками, раклетом и петрушкой! #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>07.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7598</t>
+  </si>
+  <si>
+    <t>Настоятельно рекомендую посетить новую Eva на Мосфильме, пока её не оккупировали местные жители! Вообще району безумно повезло: самая большая двухэтажная Греция на Университетском проспекте - на эту минуту однозначно его главная гастрономическая точка притяжения. Плюсуем сюда любимую многими кухню, расслабленную атмосферу, великолепный сервис и получаем абсолютную любовь не только резидентов Мосфильма.  Завтраки ещё не успели запустить, но обещают в самое ближайшее время. Основное меню пестрит знакомыми названиями и до боли любимыми блюдами. Ну а если вдруг случайно, по какой-то совершенно непонятной ошибке вы ещё не очень знакомы с кухней Eva, то держите short-list абсолютных хитов, которые вам точно стоит попробовать: 🍽️тот самый греческий салат 🍽️крокеты с осьминогом 🍽️жареный халуми с трюфелем 🍽️свекла/пекан/малина 🍽️орзо с морепродуктами 🍽️осьминог, томат на гриле, тахини 🍽️На десерт всегда беру свой любимый десерт мусс из  варёной сгущёнки с малиной, но пока ещё идёт сезон земляники, конечно же, воспользовалась случаем,  и взяла сезонный десерт с малиной (в Eva их целых три, рассказывала вот здесь)! Жду веранду, завтраки и бегу сюда снова! 🏠Университетский пр-кт, д.25 📞+7(495)385-88-18 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>07.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7596</t>
+  </si>
+  <si>
+    <t>Я вообще долго держалась, прежде чем признаться, что и меня Frambini не смог оставить к себе равнодушной. Но теперь в моём холодильнике всегда стоят 1-2 упаковки этих ягод! А теперь внимание! Сейчас будут вау-новости! Frambini вместе с Ozon fresh и Ozon Банком выпустили лимитированную линейку Frambini — микс малины в 5 видах шоколада😍 В одной баночке собрали малину в белом, молочном, тёмном шоколаде, шоколаде со вкусом голубики и со вкусом матчи🤩 Но это ещё не всё😏 Самое интересное, что в каждой баночке есть один из гарантированных призов: айфон, баллы, стильные сувениры и главное — миллион рублей! Испытать удачу и попробовать стать миллионером можно только на @ozonfresh и только до 31 июля: именно до этого дня будет действовать акция и лимитированная коллекция микса ягод в разном шоколаде. Все бегом заказывать, пока заветные баночки не раскупили🏃🏽🏃‍♀️</t>
+  </si>
+  <si>
+    <t>06.07.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7590</t>
+  </si>
+  <si>
+    <t>Тот самый двор ресторана Share с парящей в холодное время года луной в закоулках Никитской летом превращается в уютнейшую веранду, где, в отличие от зачастую неприятно шумной первой линии Большой Никитской, тишину нарушают разве что задушевные разговоры за соседними столами, ну и, само собой, музыкальное сопровождение. Share внутри и в холодное время года я нежно люблю, а вот на веранде поужинала впервые и смело заношу ее в любимые летники☀️☀️☀️ В меню привычный comfort food (в комментарии выложила полное меню👇🏼). Что берём: 🍽️тартар из говядины с картофельными чипсами и трюфельным соусом 🍽️гребешок с грейпфрутом и эстрагоном 🍽️салат с томатным кремом 🍽️запечённый цыплёнок 🍽️щека бычка в красном вине с луком конфи 🍽️на десерт - обязательно фирменный тирамису, на который мне не хватило места в этот раз! Прибегу за ним скоро🤎 🏠Вознесенский пер., д.5, с.1 📞+7(495)105-92-77 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>06.07.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7589</t>
+  </si>
+  <si>
+    <t>Доброе утро!☀️☀️☀️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>04.07.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7587</t>
+  </si>
+  <si>
+    <t>Какая красивая веранда в новом Loro в Хамовниках. Пришла на завтрак и сказала «вау»: после скромных уличных столов Loro на Никитской такая веранда смотрится очень непривычно, но безусловно круто для ресторана. На Трубецкой тихо, спокойно и зелено: идеальное место для завтраков и ужинов на открытом воздухе! Обязательно зайду на ужин на неделе🍽️🥂 🏠ул.Трубецкая, д.10 📞+7(495)189-81-89 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>03.07.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7581</t>
+  </si>
+  <si>
+    <t>Ух ты! В rockets.concept store на Тверском бульваре - совместная история с EKONIKA - Yogurt Bar. В её основе — идея неспешных завтраков и простых семейных традиций, которые хочется разделять с близкими. Специально к запуску команда rockets.coffee создала напиток Kalimera - молочный напиток на основе эспрессо, клубники и протеина с воздушной пеной из греческого йогурта и фисташковой крошкой. Вместе с запуском гости rockets.concept store смогут получить набор многоразовых металлических трубочек Breakfast Yogurt Club. Для этого достаточно заказать Kalimera и сохранить карточку-купон, которую можно обменять на подарок в Yogurt Bar. Попробовать напиток и получить подарок можно до 7 августа! Стиль!😎 🏠Тверской бульвар, д.3 📞+7(926)572-22-14 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>02.07.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7572</t>
+  </si>
+  <si>
+    <t>В новом самом ожидаемом мной открытии лета - петербургском проекте Joli, который позавчера распахнул свои двери в ЖК Lucky, ожидаемо яблоку негде упасть. Полная посадка, суета, снующие от стола к столу официанты. В общем, очевидное доказательство того, что проект московская публика ждала с нетерпением и не применула возможностью познакомиться с ним в первые же дни после открытия. Интерьер нарядно-воздушный, со вторым светом, узнаваемыми петербургскими акцентами, перенесёнными сюда из ресторана в северной столице. И, конечно же, кухня со всеми её знаковыми блюдами, за которыми мы прыгали в Сапсан и неслись в Петербург. Что пробовали: 🍽️Тартар из говядины с соусом морне и картофелем фри 🍽️картофельный гратен с сибасом, сморчками ботаргой 🍽️котлету из щуки с печёным картофелем и соусом из зелёного горошка 🍽️бедро цыплёнка с перцем рамиро 🍽️тарт с земляникой 🍽️ну и куда же мы без легендарных Золотых орешков😍 Полное меню можно посмотреть вот здесь. Однозначно одно из главных открытий этого года! И точно один из моих новоиспечённых любимчиков! Всем обязателен к посещению!🔥 🏠ул.2-ая Звенигородская, д.12, с.21 📞+7(985)720-75-55 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>02.07.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7570</t>
+  </si>
+  <si>
+    <t>Ну вдруг вы думаете, чем занять сегодняшний вечер! Сегодня финальный в этом сезоне итальянский квартирник в Salone Pasta&amp;Bar! Что это за формат? Если коротко: 2 больших общих стола для гостей, вкусная еда, любимые песни и огромная традиционная спагеттата. Квартирники в Salone традиционно проходят по четвергам! Сегодня - не исключение, а потом небольшие каникулы перед стартом нового сезона! Стоимость участия - 8 000 рублей (все блюда включены). 🏠ул.Малая Дмитровка, д.18А, с.3 📞+7(929)926-11-99 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>02.07.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7569</t>
+  </si>
+  <si>
+    <t>Оппа! Pino закрылся (якобы на ремонт, но я в это слабо верю). А я что? Правильно! Я говорила! Говорила, что Pino закроется в этом году😏 Уже третий из моего списка-прогноза. #аяжеговорила ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>01.07.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7567</t>
+  </si>
+  <si>
+    <t>Тем временем в Москве уже +28, так что напоминаю вам про недавнюю и как никогда актуальную подборку с самым вкусным мороженым в городе! Ну и идея номер 10: забежать в Nappe на сочную новинку в виде пломбира с черешней и клубникой🍦🍒🍓🤤 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>01.07.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7566</t>
+  </si>
+  <si>
+    <t>У нас есть еще 15 дней, чтобы успеть попробовать блюда в рамках гастрономического фестиваля “Назад в будущее”, который начался 24 июня и продлится до 15 июля по всей России. В рамках фестиваля в меню ресторанов-участников появятся от 1 до 4 позиций, приготовленных по классическим рецептам. Среди участников рестораны White Rabbit Family, Аркадия Новикова, Дeниса Иванова, Maison Dellos, Atelier Family и другие. Среди самых ярких участников в Москве: Lui, Salone Pasta&amp;Bar, She, Гвидон, Motto Azabu и другие. С полным списком участников можно ознакомиться вот здесь. ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>30.06.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7557</t>
+  </si>
+  <si>
+    <t>Жара в городе🔥🥵 Температура на градусниках упорно ползёт вверх, а аппетит ввиду погоды - вниз. Но что точно хорошо «заходит» в знойные дни, так это холодные супы! Собрала свой топ самых интересных супов, которые точно стоит попробовать! Сохраняйте🙌🏼 🍅В 800 Contemporary steak - на гаспачо с крабом 🥑В Nappe - на холодный суп из авокадо с лаймовым маслом 🫜В Машенька - на свекольник со смородиной 🍅В Jules Zang - на холодный суп из томатов, красных перцев и цукини 🌽В Ikura - за холодным кукурузным супом 🍓В Loro - за гаспачо из клубники и томатов, краб, страчателла 🍅В Zea - за гаспачо с тартаром из огурца и базиликовым сорбетом 🥒В Северяне - за окрошкой на квасе 🥑В Londri - на зеленый гаспачо #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>29.06.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7552</t>
+  </si>
+  <si>
+    <t>Фото новой самой большой в городе двухэтажной Eva на Мосфильме!😍 Искать на Университетском проспекте, д.25! 📞+7(968)899-90-88 P.S.Фото блюд выложила в комментарии к посту👇🏼 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>28.06.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7550</t>
+  </si>
+  <si>
+    <t>Доброе утро! У меня 2 отличные новости на предстоящую неделю! 💙1 июля официальное открытие третьей и самой большой в городе EVA. И в этот третий раз несказанно повезло району Мосфильм. Просторную Грецию можно найти по адресу Университетский проспект, д.25! 💙30 июня в ЖК Lucky открывается петербургский Joli Grand Bistrot! План - успеть везде🍽️💃🏼 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>26.06.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7541</t>
+  </si>
+  <si>
+    <t>Ну что, с земляникой мы с вами плюс-минус разобрались, переходим к черешне😏😏😏 Сохраняем и бежим пробовать в приближающиеся выходные самые вкусные десерты с черешней! 🍒В Selfie - на тирамису с черешней 🍒В Ava - на пломбир с черешней 🍒В Caffe Mandy’s - на мороженое со вкусом ягод, фисташек и трав (в меню до 1 июля) 🍒В Masa Madre - на Павлову с черешней 🍒В Senti Menti - аж на три новых десерта с черешней: ванильное мороженое, кокосовую панна-котту и торт Ламбет 🍒В Geraldine - на ягодный суп с пломбиром 🍒В Fumisawa - на шоколадный мусс с черешней 🍒В Carniceria Vino - на лаймовое мороженое с черешней! #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>25.06.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7540</t>
+  </si>
+  <si>
+    <t>Чисто я всю эту неделю🙄🤪😁 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>25.06.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7531</t>
+  </si>
+  <si>
+    <t>Дотопала до нового Magritte в гостинице Москва и что хочу сказать. Давно не открывалось таких мест! Нарядных и масштабных, в которых чувствуется лоск. Место, куда можно прийти на статусный обед или ужин, на свидание, на семейный бранч или отметить день рождения. Удивительно, как в одном месте сочетаются и повседневность (в хорошем смысле этого слова), и дух событийности. За второе отвечает, в первую очередь, конечно же, интерьер, вдохновлённый творчеством всем нам известного бельгийского художника Рене Магритта: здесь и небесные своды, картинные фантазии на тему одной из самых известных работ художника “Сын человеческий”, и сюрреалистичные статуи и инсталляции (фото выше☝🏼 и в комментариях👇🏼 - яркое тому подтверждение). Белые скатерти, деревянные лакированные потолки, невероятной красоты бар только усиливают чувство праздничности. Кухня - средиземноморье с явным уклоном в Италию и Францию (полное меню можете посмотреть вот здесь). Ну раз уж все-таки Италия, конечно же, было решено взять по пасте. Ужин получился безумно вкусный, всё, что попробовали: 🍽️гребешок с соусом цитронет  🍽️томаты с козьим сыром 🍽️канели с фуа-гра 🍽️эскалоп из фуа-гра с грушей конфи 🍽️папарделле с рагу из козлёнка 🍽️лингвини с крабом 🍽️на десерт - обязательно нежнейший наполеон и опять же канеле, которые невозможно не заказать, попробовав их на закуску с фуа-гра! Винная карта насчитывает почти полтысячи наименований. Персонала в зале более чем предостаточно, чтобы каждый гость почувствовал себя не обделённым вниманием. Заношу Magritte в список лучших ресторанов для особого повода. И очень надеюсь, что его не заполонят девушки с чайником чая за столом в ожидании денежного улова. Не суйтесь сюда, сидите в своём Ольтрешмаре: в Magritte ходят приличные люди семьями! 🏠ул.Варварка, д.14 📞+7(499)444-10-04 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>24.06.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7516</t>
+  </si>
+  <si>
+    <t>Насмотреться в нельзяграме на эти безумные тарталетки со свежими ягодами и пойти собираться в ближайший La Poste за уловом - done✅✅✅ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>23.06.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7514</t>
+  </si>
+  <si>
+    <t>Рубрика #аяжеговорила. А я же говорила, что закроются. Из моего списка-прогноза уже два закончили свою работу: китайский San Si и Oshi Izakaya на Бронной. Не переключайтесь😏😎 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>22.06.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7505</t>
+  </si>
+  <si>
+    <t>Разве я обещала, что остановлюсь? Ну уж нет, такое и сама не пропущу, и вам не позволю! Первую подборку десертов с земляникой все видели? Сохранили, надеюсь? Вторая часть от меня тоже подоспела. И вообще! Кто мы такие, чтобы пропустить мимо себя сезон земляники😏😋 🍓В Pshur идём за слойкой с заварным ванильным кремом и земляникой 🍓В Rockets - сразу за двумя десертами: за дэнишем с земляникой и кремом Браун баттер и за земляничным тартом с кремом шантильи 🍓В Fumisawa - за десертом Павлова с земляникой 🍓В Salone pasta&amp;bar - земляника и крем из белого шоколада 🍓В Assunta Madre - за круассаном со сливочным мороженым и земляникой 🍓В 800 Contemporary Steak - за земляничным супом с ванильным мороженым 🍓В Брассери Кузнецкий Мост - за кремом маскарпоне с земляникой 🍓В Di Nulla - за тартом и земляникой! #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>21.06.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7504</t>
+  </si>
+  <si>
+    <t>Доброе утро!😋😋😋 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>20.06.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7503</t>
+  </si>
+  <si>
+    <t>Я/мы, когда нужно скорректировать питание🙄😏😎 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>19.06.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7502</t>
+  </si>
+  <si>
+    <t>Рецепт моего гастрономического экспресс-восстановления в любой день независимо от времени года: свернуть в абсолютно тихий Скатертный переулок, зайти в Nappe, взять самый вкусный в мире Наполеон, чайник чёрного чая с мятой и медитировать на каждую деталь ресторана. В этот раз новые чайные пары просто свели меня с ума своей красотой💙🫶🏻 🏠Скатертный пер., д.13 📞+7(495)697-12-41 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>19.06.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7493</t>
+  </si>
+  <si>
+    <t>У нас с вами поднакопилось ресторанных открытий, давайте соберём все самые важные в одном месте, чтобы не забыть и посетить их в самое ближайшее время! Погнали! 🥂Нюанс - парижский двор в Столешниковом переулке от создателей Yauza place (подробно писала о нём вот здесь) 🥂FAB.33 - новое бистро в Большом Сухаревском переулке, страдающее множественными перевоплощениями в течение дня: утром здесь кофе и свежая выпечка, днём - бистро с гурманскими сэндвичами, а вечером - бар-ресторан 🥂Niki Piano bar на Большой Никитской - младший брат нарядного и вкусного ресторана русской кухни Niki в кинотеатре Художественном 🥂Золотой Заяц в Сколково - дорогая Италия в белых скатертях и 300 винных этикеток с акцентом на Италию 🥂Magritte - дорогой и нарядный ресторан Аркадия Новикова в здании гостиницы “Россия” на Варварке с видом на парк Зарядье. кухня здесь - про Средиземноморье и французско-итальянские настроения 🥂ИНО - открытие как продолжение гастропространства “Фермы М2”: пекарня, ресторан, магазин, веранда в одном месте 🥂Nara - довольно интересный концепт, открывшийся буквально меньше месяца назад на Китай-городе, новость о котором я как-то вообще пропустила мимо себя. Nara позиционирует себя как первый в городе JOMO-бар. Если по-русски, то это полная противоположность шумным клубам и барам: это место про замедление, тишину и японскую эстетику. В меню - Япония, не набившая оскомину барная карта и спокойная и умиротворяющая атмосфера 🥂Joli и Juan Cantina Espanola - два неприлично популярных “гостя” из Петербурга, которые обещают открыться уже в самое ближайшее время в Москве на территории ЖК Lucky. #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>18.06.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7484</t>
+  </si>
+  <si>
+    <t>Лето - время свежих ягод🍓🫐🍒 Уверена, что у большинства из нас в фаворитах земляника! Так что сохраняем подборку мест с десертами с этой прекрасной ягодой и идём пробовать🫶🏻 🍓Atlantica - тирамису с земляникой 🍓Leo - земляничный суп с ванильным мороженым 🍓Edomo - Павлова с земляникой 🍓Eva - аж три десерта: фило с земляникой и фисташкой, чизкейк с земляникой, земляника/йогурт/ромашка 🍓InOut - пирог со свежей земляникой 🍓Alaska - тарт со свежей земляникой и клубничным пюре 🍓Magritte - ром баба с земляникой 🍓Miss you - тарт с земляникой 🍓Creamo - пломбир с земляникой! #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>17.06.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7482</t>
+  </si>
+  <si>
+    <t>Галя, у нас отмена! Когда в конце года из разных источников зазвучала новость о том, что ресторан русской кухни Niki переезжает из Художественного на Большую Никитскую (в помещение, где не полетел ни совершенно неудачный 345, ни более удачный Mosto), я откровенно расстроилась. Почему? Потому что Niki идеально вписывается в концепцию и историю филигранно отреставрированного кинотеатра с огромной историей (кто не знал: Художественный - один из старейших кинотеатров в мире!). Но планы поменялись, Niki в Художественном остается на месте, а уже завтра на Никитской откроет свои двери его младший брат в более музыкальном воплощении: Niki Piano bar. Та же русская кухня, тот же «пышный» интерьер, только в центре зала будет рояль, график работы с 17:00 и живая музыка каждый день! Концепция звучит как абсолютный win-win, особенно принимая во внимание, что с бумагой музыкальными заведениями в стране в городе напряжёнка🤪 🏠ул.Большая Никитская, д.22/2 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>16.06.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7481</t>
+  </si>
+  <si>
+    <t>Свежесть и ветерок, уверена, вернулись к нам ненадолго, и скоро яркое летнее солнце снова начнёт припекать на улицах нашего города, так что берём на карандаш и начинаем потихонечку собираться в Unica за освежающим десертом сгроппино. И если классический одноимённый коктейль предполагает микс из лимонного сорбета, просекко и водки, то в Unica помимо сорбета добавляют ванильный пломбир, граппу и лимончелло собственного приготовления😋😋😋. Все ингредиенты при подаче эффектно взбивают у стола при госте до воздушной кремовой текстуры🍧🍧🍧 🏠Благовещенский пер., д.10, с.2 📞+7(925)111-50-85 P.S. И, кстати, если вдруг пропустили: подборку с самым вкусным сгроппино в городе я уже делала (посмотреть можно вот здесь)! ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>16.06.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7480</t>
+  </si>
+  <si>
+    <t>Какая пошлость гадость, какая гадость этот ваш ресторан русско-византийской кухни MONOMAKH на 90 этаже башни Федерация эта ваша заливная рыба🥴🥴🥴 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>15.06.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7479</t>
+  </si>
+  <si>
+    <t>Доброе утро! Всех с понедельником🤪 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>14.06.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7478</t>
+  </si>
+  <si>
+    <t>Доброе утро☕️🩵 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>12.06.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7477</t>
+  </si>
+  <si>
+    <t>Если ещё не забыли, весной в Marcelo Miracles bar можно было отведать смэш-бургер на бриоши с чёрной осетровой икрой и котлетой из рубленых тигровых креветок за 5 тыщ руб. Ребята не расслабляются и предлагают отведать сливочный пломбир с пастой из ферментированных бобов и чёрным либо белым трюфелем. Рожок мороженого с белым трюфелем обойдется в 1800 руб, а с чёрным - в 900 руб. Внимание! Акция ограничена! Попробовать лакшери лайф в вафельном стаканчике можно только до 25 июня🫠🫠🫠! ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>11.06.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7468</t>
+  </si>
+  <si>
+    <t>#гастровдохновение Ресторан Vino Locale, Турция ⭐️⭐️🍀 Michelin ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>10.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7459</t>
+  </si>
+  <si>
+    <t>Сегодня всемирный день мороженого🍦🍦🍦 и тотальное осознание того, что в такую жару спасёт только оно самое🫠! Так что записываем и срочно собираемся охлаждаться в мой топ мест с самым вкусным джелато в городе🍦🍨🧊! Погнали👇🏻! 🍨Bottega Siciliana 🍦Mina 🍨Creamo 🍦Nappe 🍨Miss you 🍦InOut 🍨Vadvare 🍦Senti menti 🍨Casa Leone #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>09.06.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7458</t>
+  </si>
+  <si>
+    <t>😋😋😋🍦🍦🍦 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>08.06.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7457</t>
+  </si>
+  <si>
+    <t>Пошла собираться в Selfie на этот божественный тирамису с черешней🥹😍 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>08.06.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7456</t>
+  </si>
+  <si>
+    <t>Доброе утро! Ну что, всех с понедельником😎 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>07.06.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7455</t>
+  </si>
+  <si>
+    <t>Доброе утро☺️🥥🍦☕️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>06.06.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7449</t>
+  </si>
+  <si>
+    <t>В одном из моих самых любимых ресторанов в городе Di Nulla обновили меню завтраков! Среди новинок утреннего меню: 🍳Шакшука от нашего соседа 🍳Белковый омлет с цукини и лангустинами 🍳Неаполитанский сэндвич с томатами и теплой моцареллой 🍳Салат с киноа, авокадо и яйцом 5 минут 🍳Взбитый творог с ягодами и гранолой, которую ребята делают сами! Пошла бронировать💅🏻💃🏼 🏠ул.2-я Звенигородская, д.12А 📞+7(926)196-12-12 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>04.06.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7448</t>
+  </si>
+  <si>
+    <t>6 июня будет двойное бинго: в любимом мной Yauza place пройдет совместный летний бранч бренд-шефа ресторана Андрея Лапина иииии Евгения Викентьева (Centrale bistro). Но это ещё не всё: как и полагается одному из самых летних двориков города, бранч плавно перетечёт в вечеринку, на которой Евгений собственнолично встанет за диджейский пульт. С кухни на танцпол корабля на бал, получается?😁 В комментариях написала несколько цитат из меню предстоящего бранча! Ну как бы 24 градуса и солнце, погода идеальная, надо срочно бежать бронировать стол, если там в принципе осталось, что бронировать🙆🏼‍♀️ 🏠Подколокольный пер., д.16, с.4 📞+7(999)348-50-66 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>04.06.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7447</t>
+  </si>
+  <si>
+    <t>Свадебный переполох — привычное состояние молодоженов и организаторов. А вот у кондитеров есть шанс пройти летний сезон без лишней суеты! Заботливые шеф-кондитеры Академии Шоколада Callebaut выпустили новый сборник рецептов свадебных десертов. В нем — и обязательный свадебный торт, и порционные форматы, и милые подарки-комплименты для гостей. Воздушные текстуры, свежесть фруктов и ягод, белый шоколад Callebaut — кажется, эта формула идеальна. Все вкусы актуальные, подача — современная, а концепция продумана до мелочей. Учтена даже будущая транспортировка десертов из кондитерского цеха к месту проведения свадьбы 🤌🏻 И не спешите закрывать сборник в конце лета. Здесь же вы найдете продолжение — 4 рецепта для осенне-зимнего свадебного сезона, о котором пишут до обидного редко. Не пропустите!</t>
+  </si>
+  <si>
+    <t>03.06.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7446</t>
+  </si>
+  <si>
+    <t>Настроение - построить маршрут до Piu Piu bistro (да-да, я тоже о таком не знала до сегодняшнего дня) и попробовать летний special от талантливейшего шеф-кондитера любимого Londri Дарьи Шмаровой - клубнику с сабайоном из лимончелло🍓🍋😍 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>03.06.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7442</t>
+  </si>
+  <si>
+    <t>Я сейчас немного взгрустнула, что перенесла свою запланированную гастропоездку в Петербург с июня на июль🥲😭 Потому что именно в июне будут ходить специальные гастрономические рейсы Сапсана в рамках нового совместного проекта Т2 и ресторанного гида GreatList. Концепция проекта объединяет меню со знаковыми блюдами иностранных шеф-поваров в лучших ресторанах Москвы и Петербурга, тематические маршруты для знакомства со знаковыми локациями и специальные гастрономические рейсы в Сапсане. В нашем распоряжении целый июнь! Не совершайте моей ошибки: не переносите поездку в СПБ, если планировали туда в июне🥲❤️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>02.06.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7433</t>
+  </si>
+  <si>
+    <t>Обожаю заварное тесто и обожаю эклеры! А пока я в поисках идеального рецепта для домашних эклерчиков, держите подборку с самыми вкусными эклерами в городе😍😋 🍬Пушкинъ 🍬Pino 🍬Кофемания 🍬Ava 🍬Nappe 🍬Печорин 🍬Beesquit 🍬No Sugar 🍬Эклерная Клер #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>01.06.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7424</t>
+  </si>
+  <si>
+    <t>Вообще в прошедшие выходные я целилась на ужин в Miss you на веранде, но погода не благоволила нам. Поэтому пробовать новинки меню и есть то самое легендарное мягкое мороженое с микроскопическими круассанчиками пришлось в нарядном зале. Ну ничего, судя по прогнозам, погода собирается изобразить что-то похожее на лето, так что потихонечку начинаю собираться на веранду вот за этим топом: 🍽️баклажан пармиджана со страчателлой 🍽️зелёные овощи со спаржей и сливочным соусом 🍽️карпаччо из мраморной говядины с кремом из рукколы 🍽️кукурузный цыпленок с соусом из сморчков 🍽️бефстроганов из мраморной говядины 🍽️мягкое ванильное мороженое! Обожать!😍 🏠ул.Петровка, д.12 📞+7(495)025-07-70 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>01.06.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7423</t>
+  </si>
+  <si>
+    <t>Доброе утро😎☕️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>31.05.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7422</t>
+  </si>
+  <si>
+    <t>Настроение😍😇 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>31.05.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7421</t>
+  </si>
+  <si>
+    <t>Доброе утро☕️☀️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>29.05.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7420</t>
+  </si>
+  <si>
+    <t>Теперь официально: последний день работы ресторана китайской кухни San Si на Петровке от Lucky Group - 31 мая. Мне этот проект откровенно нравился, но понимаю, почему он не зашёл аудитории. Из хорошего: Lucky продолжает масштабировать успешные проекты, поэтому на месте San Si откроется второй Koji. Это мы берём!👌🏼 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>29.05.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7419</t>
+  </si>
+  <si>
+    <t>Вообще я максимально равнодушна к мороженому, но зачем-то попробовала этот пломбир с шоколадной крошкой из Лавки и теперь не могу остановиться😭😭😭 Это просто безумно вкусно! Какое-то воспоминание из детства, когда на обычный пломбир я дома сверху тёрла на тёрке кусочек шоколада🥲🥲🥲 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>28.05.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7410</t>
+  </si>
+  <si>
+    <t>#гастровдохновение Ресторан Emeril’s, Новый Орлеан ⭐️⭐️ Michelin ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>28.05.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7409</t>
+  </si>
+  <si>
+    <t>Одноразовые стаканчики как произведение искусства😍🤌🏼 Подсмотрено в нельзяграме петербуржского ресторана EM, добраться до которого - в моих самых ближайших планах😈 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>27.05.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7400</t>
+  </si>
+  <si>
+    <t>Ну что, пупсики, жара всё, веранды временно тоже на паузе, так что держите подборку самых атмосферных мест, где можно выпить вина прохладным дождливым вечером🥂 🥂За крышей 🥂Riesling Boys 🥂Big Wine Freaks 🥂Urban Winery 🥂Дебют 🥂Soma 🥂Carniceria vino 🥂Компаньон 🥂Eno bistro #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>26.05.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7394</t>
+  </si>
+  <si>
+    <t>Этими сочными фотографиями ставлю нас с вами в известность о том, что в московском Salone pasta&amp;bar с завтрашнего дня стартует сезонное special меню блюд с артишоком. В него вошли: 🍽️карпаччо из артишоков 🍽️салат с артишоками и карамелизированным пеканом 🍽️артишоки на гриле с Пармиджано Реджано 🍽️хрустящие артишоки Алла Джудия с лимонным айоли 🍽️равиоли с артишоками и соусом Аль Лимоне 🍽️ризотто с артишоками и фермерской бурратой. Обожаю артишоки, обязательно надо успеть добежать попробовать!🔥 🏠ул.Малая Дмитровка, д.18A, c.3 📞+7(929)926-11-99 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>25.05.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7388</t>
+  </si>
+  <si>
+    <t>В очень полюбившемся мне бистро Trompette (о завтраках в котором писала тут, а об ужинах - вот здесь) обновили утреннее меню! Среди интересных новинок: 🍽️хашбраун с копчёной сметаной, красной икрой и соусом голландез 🍽️омлет с креветками, луковым соусом и красной икрой 🍽️тост с окороком, страчателлой, авокадо и скремблом 🍽️френч тост с белым шоколадом и виноградом 🍽️рикоттники с вяленой вишней и взрывной карамелью! Пошла бронировать стол!💅🏻 🏠ул.Трубная, д.26/1 📞+7(915)018-54-57 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>25.05.26 04:13</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7387</t>
+  </si>
+  <si>
+    <t>Доброе утро🫠☕️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>22.05.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7386</t>
+  </si>
+  <si>
+    <t>Другое завершение рабочей недели даже не предлагайте!🫠👻 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>22.05.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7377</t>
+  </si>
+  <si>
+    <t>Если среди нас есть такие же, как я, кто не знал, что во дворе Miss you cafe наличествует спрятанная от городской суеты веранда, то теперь мы с вами это знаем! А я наивно предполагала, что вся веранда - это несколько столиков на Петровке. Но нет! Полноценный летник, рассчитанный не только на солнечную и жаркую, но и на дождливую и прохладную погоду, уже вовсю принимает гостей! И чтобы не вставать два раза, сразу расскажу о летних новинках Miss you, которые я в самое ближайшее время точно пойду пробовать😏 На веранду👻! 🍽️карпаччо из цветной капусты с сырным кремом 🍽️томаты тоннато 🍽️баклажан пармиджано со страчателлой 🍽️каламаретти а ла водка с лангустинами 🍽️ньокки качо э пепе с цыпленком 🍽️печень по-венециански с полентой 🍽️кукурузный цыпленок со сморчками и многие другие позиции! 🏠ул.Петровка, д.12 📞+7(495)025-07-70 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>22.05.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7371</t>
+  </si>
+  <si>
+    <t>Очень мне по душе веранда Leo. Нарядная, большая, с хорошими расстояниями между столами, с белыми скатертями, утопающая в зелени. Особенно вечером. Особенно после слишком насыщенного делами и событиями дня. Особенно если заказать бокал прохладного кремана в уставшем от тридцатиградусного зноя вечернем мегаполисе! В меню (его можно посмотреть вот здесь) глаза разбегаются от обилия разделов, а цены колеблются от более чем приемлемых до улетающих в космос (что, конечно же, соответствует статусу заведения). Я традиционно беру классику:  🍽️фирменный овощной салат LEO 🍽️Тартар из говядины Black Angus с корнем хрена, брынзой и солодовым хлебом со злаками 🍽️Тако с говядиной Black Angus 🍽️Сибас на печеном картофеле с лимонно-шафрановым соусом 🍽️Мини-перчики, фаршированные Black Angus с сицилийским соусом и брынзой!😋😋😋 Обязательно включу во вторую часть подборки с самыми лучшими верандами города!💅🏻 🏠ул. Усачёва, д.15 📞+7(495)885-66-94 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>21.05.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7362</t>
+  </si>
+  <si>
+    <t>Этими нереально стильными фотографиями ставлю вас в известность о том, что в эти выходные открывается новое место: парижский двор в Столешниковом переулке под названием Нюанс от создателей всеми нами любимых Yauza place, Радио, .оригинал и т.д. В новом пространстве - четыре зоны: в одной расположена открытая кухня, другой зал предназначен для встреч больших компаний, а в третьем можно уединиться за столиками на двоих. Есть и уличная, и крытая веранда с мансардными окнами! Музыкальных вечеров этим летом здесь обещают не просто много, а неприлично много! Пошла бронировать💃🏼💃🏼💃🏼 P.S.Меню и больше фото выложила в комментарии к посту👇🏻 🏠Столешников переулок, 11 📞+7 (901) 524-55-26 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>21.05.26 04:54</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7361</t>
+  </si>
+  <si>
+    <t>✍🏻✍🏻✍🏻😁😁😁 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>20.05.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7360</t>
+  </si>
+  <si>
+    <t>То, что мне нужно прямо сейчас🥵☀️🫠 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>20.05.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7351</t>
+  </si>
+  <si>
+    <t>Ну что, время веранд настало❤️ Обещала вам подборку своих любимых веранд, держите! Мой топ-10 самых уютных, красивых и нарядных летников, куда я буду ходить этим летом! ☀️Buro TSUM ☀️Maya ☀️Rebecca ☀️Padron ☀️За крышей ☀️Yauza place ☀️Butler ☀️Share ☀️Rink ☀️Eno bistro #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>19.05.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7350</t>
+  </si>
+  <si>
+    <t>Так, а 14 мая на Варварке, между прочим, открылся файндайнинговый Magritte от Аркадия Новикова. И ни одного слова о нем в соц сетях! Полнейшая тишина! Ну вдруг кто был, рассказывайте😜 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>19.05.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7341</t>
+  </si>
+  <si>
+    <t>Настало долгожданное время веранд, и я уже составила список мест на ближайший месяц (и даже уже забронировала столики на улице, что и вам настоятельно рекомендую сделать). На одной из самых любимых веранд я уже успела побывать: в Yauza place! И если вы опасаетесь толп выходного дня, смело идите в Yauza в будни и днем: здесь гораздо спокойнее! Ну и традиционно шеф Yauza place обновил к летнему сезону меню, так что строим свой маршрут вот за чем: 😋хлеб из капусты с томатным маслом 😋блинный торт с красной икрой 😋пышные оладьи с четырьмя видами икры и взбитым маслом 😋гребешок, лимонный гель, бородинский тюиль 😋пирог с томлёной щекой телёнка 😋та самая шишка “Yauza”! 🏠Подколокольный пер., д.16, с.4 📞+7(999)348-50-66 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>18.05.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7332</t>
+  </si>
+  <si>
+    <t>Ну что, на дворе обещанные +30, которые продержатся в городе до конца недели, так что самое время подготовиться к способам освежиться и охладиться! Записываем и сохраняем места, где можно насладиться вкуснейшим аффогато😋😋😋 ☕️Jinju bakery 🍨Senti Menti ☕️Toto 🍨Ritmo ☕️Mates 🍨KM20Food ☕️Lobby 🍨Салют ☕️Оригинал #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>18.05.26 04:43</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7331</t>
+  </si>
+  <si>
+    <t>Доброе утро🫠🫠🫠 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>17.05.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7330</t>
+  </si>
+  <si>
+    <t>Доброе утро!😋🥐🧈 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>15.05.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7321</t>
+  </si>
+  <si>
+    <t>У меня уже есть традиция: ужин перед театром почти всегда проходит в любимом Londri. Во вторник был абсолютный необыкновенный, ласкающий глаз, но задевающий душу Сверчок в Электротеатре Станиславский! Ну и, соответственно, предтеатральный ужин в красивом и нарядном Londri! Всегда беру классику жанра, но в этот раз попробовала и пару новых блюд. Для меня Londri - один из любимейших ресторанов в городе, и, если помните, я делала подборку своей любимой десятки ресторанов, куда я ходила, хожу и точно буду ходить в этом году! Londri, конечно же, в их числе! Ответ, как всегда, прост. Уже миллион раз говорила: ресторан - это про три кита! Кухня, сервис, интерьер! В Londri все три составляющих на твердую пятерку! Что берём: 🍽️вафля фуагра 🍽️тарталетки с говядиной и трюфелем 🍽️тарталетки с лососем 🍽️гребешок, томатный понзу 🍽️овощной салат 🍽️равиоли с ягненком, шалфей 🍽️казарече с уткой 🍽️на десерт - всю десертную карту🫠🫠🫠 P.S.Кстати, помню, что обещала поделиться театральными постановками, на которых успела побывать, сделаю обязательно!🙏🏼 🏠Дмитровский пер., д.11 📞+7(495)189-88-89 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>13.05.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7320</t>
+  </si>
+  <si>
+    <t>Я ума не приложу, как так быстро летит время, но проекту Kalabasa уже 17 лет, а одному из самых уютных пространств (их одноименному ресторану-кондитерской Kalabasa - 10 лет). И знаете, что? Я начала заказывать на свои праздники торты в онлайн-кондитерской Kalabasa ещё в далеком 2011 году! Самой страшно становится от этих цифр😅 Так вот, в честь своего дня рождения команда еженедельно планирует радовать гостей различными активностями: меню воспоминаний, виниловые диджеи по четвергам и розыгрыши. Каждую неделю в меню будут добавлять ностальгический десерт, основное блюдо и сет коктейлей. Многие постоянные гости помнят, что было в самом первом «соленом меню» из пяти позиций, поэтому у каждого будет уникальная возможность окунуться в воспоминания. Например, заказать легендарную версию паштета, который гости просили продавать банками, с ложкой взбитого сыра и маринованными корнишонами, бриошь с грушей, пармой и горгонзолой и другие легендарные хиты. Пошла собираться💅🏻💅🏻💅🏻 🏠 наб. Академика Туполева, 15к26 📞 +7(926)308-33-38 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>12.05.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7311</t>
+  </si>
+  <si>
+    <t>Прошлая неделя у меня прошла под гербом паназиатской кухни (вот тут рассказывала про ужин в Kaifuso). В субботу добралась до легендарного ресторана, до которого ни разу не дошла за все годы его существования. Речь о любимом многими ресторане японской кухни Fumisawa. Ресторану уже почти 12 лет, он любим многими за качество морепродуктов и кухню, в меню - классическая Япония, а от обилия блюд в прямом смысле разбегаются глаза (полное меню выложила в комментарии к посту👇🏻). Сам ресторан миниатюрный: столов и, как следствие, посадочных мест совсем немного, зато есть возможность сесть за стойку возле кухни и наблюдать за процессом создания блюд в прямом эфире, а летом ресторан обрастает чудесной верандой. Что берём: 🥢татаки из говядины 🥢острый суп с лососем 🥢темаки с лососем 🥢фирменные роллы Fumisawa c лососем 🥢гёдза с кобэ 🥢карамельный фондан 🥢сливовый пирог Безумно вкусный ужин! Всем, кто еще не был здесь, настоятельно рекомендую воспользоваться летним сезоном и запланировать ужин на веранде Fumisawa, утопающей в цветах! 🏠ул.Петровка, д.5 📞+7(495)775-19-69 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>12.05.26 04:32</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7310</t>
+  </si>
+  <si>
+    <t>10.05.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7309</t>
+  </si>
+  <si>
+    <t>😁🤪 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>09.05.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7308</t>
+  </si>
+  <si>
+    <t>08.05.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7299</t>
+  </si>
+  <si>
+    <t>Так, ну что, я добралась до Kaifuso и забрала оттуда максимально противоречивые впечатления.  Во-первых, ожидаемо, это полноценный ресторан-клуб, с собственной сценой и вечерней музыкальной программой. Во-вторых, музыкальная программа эта, понятное дело, не бесплатная: в стоимость блюд заложена плата за развлечения, поэтому ценник в меню ожидаемо улетел в стратосферу. Вот вам для наглядности несколько выдержек из него: 1 устрица жилардо вам обойдётся в 1 800 рублей, тартар из говядины вагю с трюфелем - в 8 900 рублей, 130 грамм говядины с мисо соусом - в 4 400 рублей. Ну и так далее, вы поняли, в общем😁. В-третьих, будьте готовы, что в процессе ужина придётся потратиться дополнительно: неожиданно к вам подскочит фокусник и покажет свою программу, а напоследок попросит любую купюру, которую вам не жалко, чтобы показать с ней заключительный в цепочке фокус и затем забрать её в качестве чаевых🎩🤷🏼‍♀️. В-четвёртых, это, конечно, максимально не летнее место. Сидеть в тёмном и холодном подвале, зная, что там, наверху, +26, солнце и веранды, странно и предельно неуместно. В-пятых, кухня - не самая сильная сторона заведения. В меню - паназия, порции настолько маленькие, что вероятность уйти голодным крайне высока, половина попробованных блюд была на хорошем уровне, вторая добрая половина - абсолютно мимо. В-шестых, публика. Персонажи за некоторыми столами вызывали недоумение и смех сквозь слезы (или наоборот😒). Ну и готовьтесь, что после 21:00 разговаривать у вас практически не получится, ибо музыкальная программа вам этого просто не позволит. 2 явных плюса: очень нарядный интерьер и хорошая работа персонала. Но для меня этого недостаточно. Вообще не представляю себе ситуации, при которой вернулась бы сюда снова🤷🏼‍♀️. И вам не советую! 🏠ул.Кузнецкий мост, д.6/3, стр.3 📞+7(495)730-22-77 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>06.05.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7284</t>
+  </si>
+  <si>
+    <t>Считаю проект Koji от Lucky Group одним из самых удачных у ребят. Азия была востребована в столице во все времена, а у бренд-шефа Василия Зайцева она здесь, как и в соседствующем Lucky Izakaya, получается бесподобно вкусной и современной. И если для многих угол Калашного переулка ассоциируется с вечерне-ночными активностями, то спокойных и не любящих скопления людей спешу обрадовать: в дневное время здесь идеально! Ну то есть идея пообедать в Koji звучит как план! Что, собственно, я и сделала. Каждая строчка меню - хит, но я почти всегда беру свои неизменно самые любимые позиции: 🥢огурцы по-пекински 🥢ошидзуси с лососем, угрём или тунцом 🥢лепёшка, копчёный угорь, авокадо 🥢абури тунец фуа-гра 🥢дамплинг с уткой 🥢гёдза с бараниной 🥢фирменные конфеты (мои любимые - варёная сгущёнка и мисо карамель). Полное меню выложила в комментарии к посту👇🏻! 🏠Калашный пер., д.9 📞+7(495)818-77-88 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>06.05.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7283</t>
+  </si>
+  <si>
+    <t>Почему этот ролик не завирусился в сети? Это же идеальный анонс открытия веранды! Спасибо за позитив ресторану Матрёшка и лично харизматичному шефу Владиславу Пискунову!😍 Шедевр🔥🍾🥂 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>05.05.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7281</t>
+  </si>
+  <si>
+    <t>Помните, писала, что один из самых вкусных тирамису в городе надо искать в Nappe? Теперь их фирменный фундучный тирамису можно взять с собой домой вот в таких красивых коробочках😍😍 А теперь официальное обращение к руководству и шефу Nappe: можете, пожалуйста, и для вашего самого вкусного в мире Наполеона придумать эстетичную тару с собой? Желательно, объёмом килограмма три🥹🤤🫠 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>05.05.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7275</t>
+  </si>
+  <si>
+    <t>Этими сочными фотографиями из Yauza place хочу сообщить вам 2 новости: 1.Я очень хочу есть, и, кажется, самое время выдвигаться на обед🤪🫠 2.В Yauza place кардинально обновили меню! Новых позиций в карте - больше половины! Капустный хлеб, пирог со сморчками, пельмени, салаты, блинный торт с красной икрой и сливочным кремом, оладьи с четырьмя видами икры. Потопола бронировать стол💃🏼💃🏼💃🏼 🏠 Подколокольный пер., д.16, с.4 📞+7(999)348-50-66 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>04.05.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7274</t>
+  </si>
+  <si>
+    <t>Настроение к вечеру понедельника: выносите мне тазик оливье Наполеона🫠🫠🫠 P.S.Ищите в Klich! ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>04.05.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7268</t>
+  </si>
+  <si>
+    <t>В Loro на Трубецкой теперь можно не только пообедать и поужинать, но и позавтракать. И если Loro на Никитской для меня место больше про будни и скорость, но здесь, на Трубецкой, совершенно не хочется торопиться: панорамные окна, белые скатерти, очень много воздуха в двухэтажном пространстве, ну и, конечно, вид на парк, утопающий в зелени, сделали заведение абсолютно размеренным и семейным местом. Помимо перекочевавшей классики в утреннем меню есть и позиции, которых не найти в Loro на Никитской. Например, бургер с котлетой из трёх видов рыбы, который обязательно нужно попробовать!🤤😋🍔 Что берём: 🍽️ бургер с котлетой из трёх видов рыбы 🍽️Бенедикт с лососем и авокадо 🍽️взбитый творог, малина, миндаль 🍽️слойка с ягодами и лимонным кремом. Полное меню выложила в комментарии к посту👇🏻. Заносим в любимые места для завтраков😍🫶🏻 🏠ул.Трубецкая, д.10 📞+7(495)189-81-89 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>04.05.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7267</t>
+  </si>
+  <si>
+    <t>Доброе утро😁🐱 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>03.05.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7266</t>
+  </si>
+  <si>
+    <t>02.05.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7257</t>
+  </si>
+  <si>
+    <t>Обожаю это чувство, когда идёшь в ресторан и ничего особенного от него не ожидаешь, а выходишь в итоге из него в полном восторге. Вот ровно так у меня получилось с Zio Vini на Малой Пироговской, который я практически каждый день буквально обходила стороной. Отпугивали меня, в первую очередь, припаркованные возле него ролс ройсы и майбахи: в голове сразу формируется портрет типичного гостя и продиктованная этим портретом внутренняя эстетика и энергетика ресторана. Но я оказалась не права: интерьер в заведении стильный, меню - микс классической Италии и авторских блюд, потрясающая винная карта, отличный персонал, который работает безукоризненно. В вечер четверга из гостей были только семьи. При входе в ресторан в глаза бросается огромная интерактивная расписанная стена с сюжетом итальянского городка, которая меняет время суток и года за счёт направленного на неё проектора. Показавшаяся сперва странной и неуместной, уже через 10 минут именно она унесла нас в медитативное настроение. Кухня - выше всяких похвал, за неё отвечает бренд-шеф Алексей Поляков. Полное меню смотрим вот здесь. Точно берём: 🍽️крудо из сахалинского гребешка со свежими сезонными ягодами и маринованным яблоком 🍽️вителло тоннато 🍽️аранчини с трюфелем и мортаделлой 🍽️карамелле с ягнёнком 🍽️лингвини с крабом, красной икрой и пармезаном 🍽️пончики из рикотты с домашним йогуртовым мороженым. Отдельное спасибо замечательному сомелье за лучшие рекомендации по вину! Забрала с собой фото 2 этикеток, чтобы купить вино домой. Скоро вернусь с детьми на пиццу и пасту, ну и, конечно, в ближайших планах попробовать завтраки🔥🔥 Однозначная рекомендация к посещению👏🏻👏🏻👏🏻 🏠ул.Малая Пироговская, д.8 📞+7(985)290-90-00 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>30.04.26 17:28</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7256</t>
+  </si>
+  <si>
+    <t>Как ощущается вечер четверга, который как пятница🤪🥳 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>30.04.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7255</t>
+  </si>
+  <si>
+    <t>Я не договорила😁 Вот пару дней назад писала про «казус» с новым рестораном-галереей Jep, где спагетти с лобстером на двоих стоят 34 700 рублей (нет, ноль не лишний). Кратко: решили сходить с друзьями вчетвером на ужин, при бронировании столика мне сказали: фото и видеосъемка запрещены. Я говорю: мне надо, я по работе😁 Они: только по согласованию с руководством галереи pl(art)form, чьим пространством и является место. И я пошла😁 Пошла согласовывать. По номеру, который мне дала хостес, меня послали в другой номер. На моё здравствуйте мне ответили «кто это?». После моей тирады о том, что мы идём с друзьями ужинать, меня попросили прислать ссылки на наши телеграм-каналы, я отправила. И всё. Тишина. Никакого ответа. Что ж, пожалуй, пойду оставлять свои денежки в другом ресторане, в Kaifuso, до которого я так и не дошла, и в котором, уверена, точно будет намного вкуснее😏 P.S.Кстати, готова поспорить, что с таким конским ценником и отношением к гостям Jep долго не продержится и очень скоро станет героем моей рубрики #аяжеговорила P.P.S.На фото выше рейтинг Jep в Яндекс картах!😁 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>30.04.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7246</t>
+  </si>
+  <si>
+    <t>Какую удобную функцию запустили ребята в 2ГИС: теперь каждый пользователь сервиса может создавать свои списки мест и при желании делиться ими с друзьями или вовсе со всеми пользователями, сделав их публичными. Подборки создаются крайне легко, а делиться ими ещё проще: для этого достаточно отправить ссылку на свою подборку. Ну вот представьте: захотелось вам, например, поужинать в паназиатском ресторане, но вы не знаете, на какие именно заведения обратить внимание, а, главное, как сделать правильный выбор. Для этого у вас есть, конечно же, я!🤗 Потому что у меня уже сформирован мой идеальный список лучших ресторанов паназиатской кухни🥢: обязательно сохраните себе и делитесь с друзьями! А ещё сделала подборку мест с любимыми завтраками в городе и список самых вкусных пекарен Москвы! Сохраняйте и пользуйтесь на здоровье!🫶🏻 (лучше отключить VPN до перехода по ссылкам, чтобы корректно открылось!)</t>
+  </si>
+  <si>
+    <t>30.04.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7244</t>
+  </si>
+  <si>
+    <t>Ну что, апрель всё, так что самое время подвести итог месяца в рубрике #лучшееихудшееоткрытие! Лучшее открытие - наделавший шума хэнд-ролл бар Bus в Малом Козихинском переулке под руководством Артемия Лопатина (Jun, Kiyomi). Забронировать стол там нет возможности, а сесть, поговаривают, - большой квест: заведение работает только с 17:00, а желающих прикоснуться к великому более чем достаточно. Худшее открытие апреля - Made in Bali. Когда же уже все поймут, что времена, когда джунгли и прочая тяжелая артиллерия дизайна вызывали вау-эффект, прошли и застыли в старом Sapiens (и пусть там и остаются)? Такими интерьерами можно удивить только неискушённых и не видевших буквально ничего людей. Впрочем, локация заведения (парк Горького) - просто кладезь именно такой аудитории🤷🏼‍♀️🤷🏼‍♀️🤷🏼‍♀️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>29.04.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7243</t>
+  </si>
+  <si>
+    <t>Значит, записываем: на фото кацу стриплойн в одном из моих самых любимых ресторанов города Amber! Как я умудрилась ни разу не попробовать его за сто пятьдесят своих ужинов здесь, я ума не приложу🙆🏼‍♀️. В минувшую субботу эта роковая ошибка была исправлена. Просто берите в руки мобильный, бронируйте стол и идите пробуйте. Только ни с кем не делитесь. Я пожалела, что пошерила это блюдо с мужем😒🤪 🏠Цветной бульвар, д.2 📞+7(495)385-88-88 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>29.04.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7234</t>
+  </si>
+  <si>
+    <t>Давайте подобьём все недавние открытия, достойные нашего внимания и открывшиеся за последние пару месяцев🙌🏼🙌🏼🙌🏼 🍽️IMA - ресторан с японской кухней и космическим ценником в гостинице Россия от Аркадия Новикова. 🍽️Jep - новое пространство на Пречистенской набережной, соединяющее в себя ресторан и арт-галерею. 🍽️Motto Azabu - аутентичный японский ресторан в здании гостиницы Метрополь, в котором точно должен побыть в каждый. О нём писала здесь. 🍽️Savras - нарядный ресторан на Большой Дмитровке со своей кондитерской. 🍽️Bus - наимоднейший хэнд-ролл бар в Малом Козихинском во главе с Артемием Лопатиным. 🍽️Чтиво дом - мультиформатное пространство от Сергея Минаева в здании Музея Москвы: еда, кинозал, библиотека и сцена в одной локации. Писала о нём вот тут. 🍽️OMA - мясной ресторан от создателя легендарного El Gaucho. Почитать о нём можно вот в этом моём посте. 🍽️Горыныч в ЖК Lucky - ещё один любимый многими Горыныч невероятной красоты распахнул свои двери на территории ЖК Lucky (жители ЖК, ну вы держитесь там😁)! ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>29.04.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7225</t>
+  </si>
+  <si>
+    <t>Давайте подобьём все недавние открытия, достойные нашего внимания и открывшиеся за последние пару месяцев🙌🏼🙌🏼🙌🏼 🍽️IMA - ресторан паназиатской кухней и космическим ценником в гостинице Россия от Аркадия Новикова. 🍽️Jep - новое пространство на Пречистенской набережной, соединяющее в себя ресторан и арт-галерею. 🍽️Motto Azabu - аутентичный японский ресторан в здании гостиницы Метрополь, в котором точно должен побыть в каждый. О нём писала здесь. 🍽️Savras - нарядный ресторан на Большой Дмитровке со своей кондитерской. 🍽️Bus - наимоднейший хэнд-ролл бар в Малом Козихинском во главе с Артемием Лопатиным. 🍽️Чтиво дом - мультиформатное пространство от Сергея Минаева в здании Музея Москвы: еда, кинозал, библиотека и сцена в одной локации. Писала о нём вот тут. 🍽️OMA - мясной ресторан от создателя легендарного El Gaucho. Почитать о нём можно вот в этом моём посте. 🍽️Горыныч в ЖК Lucky - ещё один любимый многими Горыныч невероятной красоты распахнул свои двери на территории ЖК Lucky (жители ЖК, ну вы держитесь там😁)! ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>28.04.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7219</t>
+  </si>
+  <si>
+    <t>Предлагаю вместе пооблизываться😋😋😋 на фоточки утренних блюд из недавно появившегося меню завтраков в семейном ресторане Klich на набережной Марка Шагала, о котором писала вот здесь. Меню выложила в комментарии к посту👇🏻 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>28.04.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7218</t>
+  </si>
+  <si>
+    <t>Саша Сысоев рассказал, что в строящемся на Пресненской набережной новом комплексе Венеция будут мясной ресторан Бориса Зарькова, итальянский ресторан “Казанова” Александра Раппопорта, ресторан от Alba Group как продолжение их успешного El Pimpi (может, хотя бы здесь публика будет поприличнее🥴), ну и откроется ещё одна точка семейного ресторана Рибамбель, что меня как маму двух детей не может не радовать🤪! Максимальный микс ресторанных концепций в одной локации, конечно. Ресторанный винегрет😁. P.S.Какой ресторан ждёте больше всего? Я мясной Зарькова😏 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>27.04.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7217</t>
+  </si>
+  <si>
+    <t>Муд оф зэ дэй🥴🥴🥴 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>27.04.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7211</t>
+  </si>
+  <si>
+    <t>Значит, рассказываю! Буквально дней 10 назад на Пречистенской набережной открылось новое заведение, соединяющее в себе не только гастрономическую точку, но и арт-пространство от pl(art)form, под названием Jep. Ресторан в галерее - первое, что приходит в голову при виде фотокарточек заведения. Ценник меню - кусачий настолько, что может потягаться с самыми дорогими ресторанами города (меню выложила в комментарии к посту👇🏻). Тут как бы сразу возникает ощущение, что только лишь картинами в случае посредственной или провальной кухни не откупиться: тартар из говядины вам обойдётся примерно в 3000 рублей, фермерская буррата  томатами - в 2000 рублей, спагетти с песто - в 2500 рублей, лосось на гриле - в 4400 рублей. Продолжать можно бесконечно, как вы понимаете😁. Особенно порадовали спагетти с лобстером на двоих за 34 700 рублей🦞🤣 А теперь прикол: звоню я вчера забронировать столик на четверых, и в конце беседы на том конце провода выдаётся фраза: у нас фотографировать и снимать видео запрещено. Я говорю: так и так, поймите, я, можно сказать, иду по работе, а они: ничего не знаем, нужно согласовывать с вышестоящим руководством. Ну оукеееей, идите согласовывайте🤷🏼‍♀️🤷🏼‍♀️🤷🏼‍♀️ В общем, скоро иду туда, потом обязательно расскажу, что да как, но осадочек неприятный УЖЕ имеется! P.S.Название, как уже многие наверняка догадались, отсылает нас к Великой красоте Паоло Соррентино, а точнее, к ее главному герою Джепу Гамбарделле. Его фраза “Я больше не хочу тратить ни минуты своей жизни на посредственность” легла в ДНК проекта, как заявляют ребята на своей странице в нельзяграме. От себя хочу добавить: очень жаль героя Джепа, до которого эта мудрость дошла как до жирафа только ближе к глубокой старости. Если бы сообразил пораньше, мог бы стать гораздо более счастливым и свободным человеком. У меня всё🤪 🏠Пречистенская наб., д.43 📞+7(495)540-54-48 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>27.04.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7210</t>
+  </si>
+  <si>
+    <t>Доброе утро😁🥶 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>26.04.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7209</t>
+  </si>
+  <si>
+    <t>Доброе утро!😋☕️🥪 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>25.04.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7208</t>
+  </si>
+  <si>
+    <t>Даю наводку: вот этот омлет со сморчками, горошком и спаржей в утреннем меню Loro на Большой Никитской - один из самых вкусных омлетов в городе! Скорее бегите пробовать, это просто 🤤🤤🤤 🏠ул.Большая Никитская, д.21/18, с.1 📞+7(495)818-98-18 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>23.04.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7199</t>
+  </si>
+  <si>
+    <t>#гастровдохновение Ресторан Tuju, Бразилия ⭐️⭐️⭐️ Michelin ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>22.04.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7198</t>
+  </si>
+  <si>
+    <t>Так, что это у нас такое интересное: завтра в обожаемом Buro Tsum даёт ужин Джозеф Корсон, член престижного клуба Club des Chefs — организации, объединяющей личных шеф-поваров глав государств и правительств со всего мира. В четыре руки с бренд-шефом Buro Tsum Егором Макаровым под музыку ситары и кахона они готовят современный ближневосточный ужин. За спиной Джозефа Корсона опыт работы не просто в мишленовских ресторанах, а в ведущих гастрономических проектах мира – The Fat Duck, Wolfgang Puck, Raymond Blanc. Звучит, конечно, более чем круто😏 ⏳Когда: 23 апреля. Сбор гостей в 19:30. Начало в 20:00 🏡Где: Buro Tsum Ул. Петровка, 2 (ЦУМ, 5 этаж) 📞+7(495)276-76-78 P.S.Полное меню с ценами выложила в комментарии к посту👇🏻 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>22.04.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7197</t>
+  </si>
+  <si>
+    <t>Настроение - дотопать до Londri на чашку американо со взбитыми кокосовыми сливками😋☕️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>20.04.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7182</t>
+  </si>
+  <si>
+    <t>Оооой, ну всё! В Loro в Хамовниках запустили завтраки🥳 Аж с 8 утра! В меню как полюбившиеся хиты с Никитской, так и свои новинки: 🍽️хрустящий драник из батата со слайсами авокадо, яйцом пашот и крабом, 🍽️бургер  с котлетой из трех видов рыбы — палтуса, лосося и трески, который подают на нежной булочке бриошь с авокадо, соусом тартар и листьями салата, 🍽️Зеленый салат, 🍽️Зеленая гречка, буррата, базилик, 🍽️Взбитый творог, малина, миндаль. Собираюсь!💃🏼🕺🏼 🏠ул.Трубецкая, д.10 📞+7(495)189-81-89 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>20.04.26 04:50</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7181</t>
+  </si>
+  <si>
+    <t>Доброе утро!😁☕️ Расписание на понедельник примерно такое😎🍽️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>19.04.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7172</t>
+  </si>
+  <si>
+    <t>Фотокарточки из нового необыкновенно красивого и очень дорогого ресторана традиционной японской кухни Ima Аркадия Новикова, открывшегося буквально пару недель назад в здании гостиницы Россия! Обязательно заеду сюда на обед в самое ближайшее время!🙏🏼 🏠ул.Варварка, д.14 📞+7(499)444-09-03 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>19.04.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7171</t>
+  </si>
+  <si>
+    <t>Доброе утро☕️🥐🥚 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>18.04.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7170</t>
+  </si>
+  <si>
+    <t>Планы на вечер😴 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>18.04.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7169</t>
+  </si>
+  <si>
+    <t>Доброе утро☕️🥐 Если вдруг не знаете, чем занять себя в этот не самый, мягко говоря, тёплый день, знайте: сегодня и завтра в красивущей Айне пройдут бранчи с гастрономическими гастролями одного из лучших ресторанов Нижнего Новгорода Цитадель. В меню - знаковые блюда ресторана, вдохновлённые локальными продуктами и промыслами Поволжья. Несколько позиций, чтобы потекли слюни: 🍽️Домашний пирог с Павловской уткой, 🍽️Пончики с копчёным волжским сомом и щучьей икрой, 🍽️Блины с уткой конфи, грибным паштетом, соусом из белого лука и четверговой солью, 🍽️Манник с чёрной смородиной и мороженым из монастырского воска. Ну, в общем, вы поняли: надо идти. Бранчи подают сегодня и завтра с 10:00 до 17:00. Не знаю, остались ли свободные столы (я свой бронировала сильно заранее🙂‍↔️), но удачу точно стоит испытать: 🏠ул.Остоженка, д.14/2 📞+7(495)103-10-23 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>17.04.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7168</t>
+  </si>
+  <si>
+    <t>Формула идеального вечера пятницы: Ты. Я. Паста. Вино💔🍝🥂 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>17.04.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7167</t>
+  </si>
+  <si>
+    <t>Вчера Сергей Минаев анонсировал у себя в нельзяграме открытие мультиформатного пространства Чтиво дом на территории Музея Москвы. Там можно найти: простую еду, кинозал на 90 мест, небольшую библиотеку и сцену для акустических концертов. Афишу мероприятий обещают публиковать у себя в соц сетях с завидной регулярностью. Круто! С огромным интересом схожу!👍🏼 P.S.Комментарии под анонсом об открытии жгут напалмом: внимательные читатели и зрители канала Сергея Минаева очень надеются, что в меню будет стейк из индейки Индилайт в маринаде виски Dewar’s🤣🤣🤣 (получается, бесплатная реклама😁😁😁) 🏠Зубовский бульвар, д.2, с.7 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>17.04.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7166</t>
+  </si>
+  <si>
+    <t>А давайте вспомним про полезную навигацию в канале! По этим хэштегам можно найти следующую интересную информацию: #гастровдохновение - красивые и вдохновляющие фото блюд из мишленовских ресторанов по всему миру; #полезныеподборки - свеженький хэштег, по которому можно найти ценные тематические подборки (готовлю их с большой душой). Например, про самые вкусные тирамису или бургеры в городе и так далее; #аяжеговорила - мой любимый хэштег! Под ним посты о закрытиях проектов, которым я изначально пророчила печальную судьбу и не прогадала; #винонедели - по этому хэштегу можно найти мои личные рекомендации по очень достойному вину не за стопицоттыщ за вменяемые деньги; #Полинырецепты - тут собираем мою коллекцию вкуснейших и простых видео рецептов с подробным описанием процесса приготовления; #лучшееихудшееоткрытие - тоже свежий тэг, который будет появляться в канале в конце каждого месяца, где будем определять, соответственно, лучшее и худшее открытия прошедшего месяца! ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>16.04.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7165</t>
+  </si>
+  <si>
+    <t>Кто ты, гений нейминга?🫠🥴 P.S.Если вдруг захотите посетить, ищите на Варшавском шоссе😁 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>15.04.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7156</t>
+  </si>
+  <si>
+    <t>#гастровдохновение Ресторан Gabriel Kreuther, Нью-Йорк ⭐️⭐️ Michelin ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>15.04.26 04:27</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7155</t>
+  </si>
+  <si>
+    <t>Новый ресторан в Хамовниках на Малой Пироговской🙆🏼‍♀️. Ну и правильно, зачем думать над названием, и так всё понятно же🥴🥴🥴 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>14.04.26 18:26</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7154</t>
+  </si>
+  <si>
+    <t>Оппа. Пишут, что Powerhouse фсё🫥 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>14.04.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7145</t>
+  </si>
+  <si>
+    <t>Кажется, температура воздуха теперь будет только расти вверх. Уже почти на носу жаркие дни, а, значит, самое время вспомнить об одном из самых летних и охлаждающих коктейлей - итальянском сгроппино. Рецепт коктейля невероятно прост и привлекателен по ингредиентам: лимонный сорбет, игристое вино, граппа, питьевые сливки. Идеальный аперитивчик!🥂 Так что сохраняем себе места с лучшим сгроппино в городе👇🏻! 🍋Due Forni 🍋Garda Petrovka 🍋Unica 🍋Il Matto 🍋Semifreddo 🍋Butler Japanese Bar 🍋Lumicino 🍋Nappe 🍋Zio Vini P.S.В некоторых ресторанах сгроппино является сезонным напитком, так что уточняйте наличие по телефону, если соберётесь в одно из этих заведений именно за ним! #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>14.04.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7144</t>
+  </si>
+  <si>
+    <t>В мае на 90 этаже (❗️) башни Федерация в Москва Сити (❗️) открывается ресторан русско-византийской (❗️) кухни под названием MONOMAKH (❗️) 🫠🫠🫠🙄🙄🙄🥴🥴🥴 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>13.04.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7143</t>
+  </si>
+  <si>
+    <t>Запеканка из рикотты с черничным конфитюром🤤🤤🤤. Попробовать можно, просто телепортировавшись в бистро Гаврош в Ростове-на-Дону😏 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>13.04.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7134</t>
+  </si>
+  <si>
+    <t>Если говорить об итальянской кухне, Osso всегда всплывает в моём уме как один из лучших итальянских ресторанов в городе. Стильный, нарядный, расслабленный, одинаково вкусный как на ужин, так и на завтрак. Последнее время приезжала сюда именно завтракать, поэтому субботний вечер было решено провести за ужином именно здесь. За год работы ресторан, на мой вкус, стал только лучше: кухня, обслуживание и публика вызвали не меньший восторг, чем в прошлом апреле, сразу после открытия. В меню (выложила в комментарии к посту👇🏻) большой раздел антипасти, хороший выбор салатов и супов, крутые разделы с фирменной пиццей на тончайшем тесте и с самой разнообразной пастой, большой выбор основных мясных и рыбных блюд, ну и, конечно же, отменная десертная карта. Я пиццу не заказывала в этот раз, но настоятельно рекомендую сделать это вам: в Osso она и правда отличительно хороша! Что берём: 🍽️тартар из говядины с трюфельной пиццеттой 🍽️брускетта с запечённым костным мозгом (если вы такой же любитель этого деликатеса, как и я, берите не думая: тут и подача, и вкус блюда - один сплошной восторг) 🍽️салат из свежих овощей (на фото - ½ порции, и возможность заказать такой размер блюда - отдельный огромнейший плюс Osso) 🍽️сферы пармиджано с прошутто крудо 🍽️тёплый осьминог с корнем сельдерея 🍽️оссобуко с ризотто с шафраном 🍽️На десерт - ну конечно же, эталонный тирамису! Процесс сборки десерта - отдельный восторг! Что мне безумно нравится, так это просто гениальная, на мой взгляд (почему она такая редкая?), опция заказать ½ порции блюда. Такая возможность дает свободу попробовать больше блюд, это очень ценно! Ну и обслуживание 10 из 10! Так держать!💪🏻 🏠ул.Большая Грузинская, д.69 📞+7(495)189-88-69 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>13.04.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7133</t>
+  </si>
+  <si>
+    <t>Доброе утро!😴😌 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>12.04.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7132</t>
+  </si>
+  <si>
+    <t>Со Светлым праздником Пасхи!✨</t>
+  </si>
+  <si>
+    <t>11.04.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7127</t>
+  </si>
+  <si>
+    <t>Примерно раз в полгода мне до дикой трясучки хочется взбитых сливок со свежими ягодами! Увидела сегодня такой десерт в Segreto и поняла, что мне срочно надо туда🤤🤤🤤 🏠Благовещенский пер., д.10, с.2 📞+7(926)737-55-77 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>11.04.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7126</t>
+  </si>
+  <si>
+    <t>16 апреля Osso исполняется уже целый год. Всех гостей ждет спешл-меню, будут угощать аперитивным коктейлем UVA Sgropino и праздничным тортом! А ещё обещают звучание редких итальянских виниловых пластинок с 19:00! Столик, понятное дело, лучше бронировать заранее😏👻 🏠ул.Большая Грузинская, д.69 📞+7(495)189-88-69 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>11.04.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7125</t>
+  </si>
+  <si>
+    <t>Доброе утро😁😁😁🤪🤪🤪 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>10.04.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7116</t>
+  </si>
+  <si>
+    <t>Средиземноморская Claudia Глена Баллиса в ЖК Prime Park соседствует с его же паназиатским КОНГ, про который рассказывала вот здесь. На этом соседстве схожесть и заканчивается. Если КОНГ - место про масштаб, яркость и праздник, то Claudia - уголок тишины, в котором можно спрятаться от шума Ленинградки мегаполиса. Интерьер - прямая отсылка к Миконосу: сочетание белого и голубого мило глазу, а в ушах сразу же начинает “шуметь” морской прибой.  Меню (можно посмотреть вот здесь) - Средиземноморье с акцентом на Грецию и Италию (ожидаемо), и отдельно отмечу топовое качество продуктов. Что берём:  🍽️салат панцанелла 🍽️тартар из говядины 🍽️вителло тоннато 🍽️паста качо-э-пепе с тамбовским окороком 🍽️ризотто с белыми грибами 🍽️яблочный татен с сабле и шариком ванильного мороженого 🍽️шоколадный бомболони. Если будете на Ленинградке в районе ЖК Prime Park, знайте, что можно вкусно пообедать/поужинать и в КОНГ, и в Claudia. 🏠Ленинградский пр-кт, д.37/5 📞+7(993)369-37-36 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>10.04.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7115</t>
+  </si>
+  <si>
+    <t>Я/мы в ближайшие выходные👻 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>09.04.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7113</t>
+  </si>
+  <si>
+    <t>Паннетоне из Salone pasta&amp;bar - всегда хорошая идея!❤️ На Рождество пробовала с кремом из белого шоколада и земляникой, а сейчас - с фисташковым кремом! Выбрать фаворита просто невозможно💔🤤 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>09.04.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7106</t>
+  </si>
+  <si>
+    <t>Сколько раз я была в Di Nulla (в общей сложности, на завтраках и на ужинах раз 15 точно), всегда полная посадка. Как они это делают, ума не приложу. Хотя кому я вру. Рабочая формула звучит просто (но на деле получается далеко не у всех, увы): сильная кухня + профессиональная работа персонала + приятный и располагающий интерьер. И пожалуйста: полная посадка в любой день недели и в любое время суток! Про классику заведения писала вот здесь, просто заказывайте всё по списку без тени сомнения. Плюсуем сюда позиции из special меню с блюдами из осьминога, каноническую лазанью и абсолютный маст на десерт - бабушкин пирог со сливой и инжиром! Кстати, напомню, что Di Nulla, по нашему с вами общему мнению, стала лучшим ресторанным открытием 2025 года!💪🏻 🏠ул.2-я Звенигородская, д.12А 📞+7(926)196-12-12 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>09.04.26 04:37</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7105</t>
+  </si>
+  <si>
+    <t>Доброе утро👻👻👻 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>08.04.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7096</t>
+  </si>
+  <si>
+    <t>В субботу дошла на ужин до заведения с сомнительной, на мой взгляд, репутацией. Речь про ресторан итальянской кухни Il Matto на Большой Дмитровке, посетительницы которого питают особую страсть к селфи на фоне местных интерьеров. Что ж, на деле всё так и есть: интерьер ресторана и взаправду выглядит очень нельзяграммабл, 95% гостей - девочки с телефоном и селфи-палкой в руках, неспешно потягивающие 1 напиток на протяжении всего пребывания в заведении. Посмотрев на весь этот цирк, лишний раз убедилась в хорошо работающей интуиции: флёр ресторана не про еду, а про картинку для девочек и их красивых фотокарточек оправдан на все 100%. Но здесь в недоумении развожу руками: с таким приятным интерьером заведение могло бы смело спозиционировать себя совсем по-другому, и туда бы потянулась гоооораздо более платёжеспособная аудитория. Что по кухне: меню немаленькое (его можно посмотреть вот здесь), общий вывод такой: все закуски оказались сильными, основные блюда восторга не вызвали. Особенно выделяются коктейльная и десертная карты. А вот винная карта оказалась тотальным разочарованием. Бокальные позиции, включая коравинные, - один сплошой провал, сомелье в зале замечен не был ни разу, да и при составлении этой самой винной карты его (сомелье), видимо, тоже решили не приглашать (и если прочитать начало этого поста, в принципе, можно понять, почему). Вердикт: заведение могло бы стать хорошим местом для любителей итальянской кухни, если бы не те самые “но”, о которых я написала выше. А так, к сожалению, декорации и фото на их фоне с коктейльчиком - предел и “потолок” ресторана. Не могу представить себе ситуации, при которой я вернулась бы сюда еще раз🤷🏼‍♀️. P.S.А еще у них на сайте есть опция заказать расклад таро (вызывайте экзорцистов). 🏠ул.Большая Дмитровка, д.9, с.1 📞+7(495)297-88-00 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>08.04.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7092</t>
+  </si>
+  <si>
+    <t>В этом году на Пасху, пожалуй, самый большой восторг вызвал пасхальный набор от шеф-кондитера Selfie Егора Абрамова! Кулич Трюфель с шоколадной кремовой начинкой и бархатным покрытием из какао выглядит как огромная конфета!😍🍬🍫 И набор муссовых пирожных в форме яиц. Идеальная корзина к воскресному праздничному столу! Что же вы творите, ребята!🥹 Сегодня и ближайшие 5 дней двигаюсь на углеводиках, видимо😏🙆🏼‍♀️ 🏠Новинский бульвар, д.31 📞+7(495)995-85-03 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>07.04.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7091</t>
+  </si>
+  <si>
+    <t>Боже🤤🤤🤤 В Di Nulla новый шеф-сомелье придумала дегустационный сет с тремя видами итальянского игристого (франчакорта тоже есть) и закусками к нему в виде красной икры со сметанным кремом, фирменного картофеля фри, хрустящих листьев романо, палочек огурца и соуса тоннато с каперсами и пармезаном. Стоит 5 000 рублей. Как мне нравится😍😍😍 🏠ул.2-я Звенигородская, д.12А 📞+7(926)196-12-12 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>07.04.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7090</t>
+  </si>
+  <si>
+    <t>Так, ну что, Пасха уже на носу, пора начинать активную подготовку. Вот здесь делилась с вами своим любимым рецептом творожного кулича. Но каждый год я пеку мини версии кексов/куличей. Такой формат выпечки особенно актуален для тех, у кого есть маленькие дети😁 В этом году решила без экспериментов и пошла по проверенной дорожке: испекла ванильные капкейки «Три стихии» по рецепту Энди шефа. И чтобы вы не лазили по его сайту в поисках этого самого рецепта, уже выложила его в комментарии к посту👇🏻 (знаю, что он мне ничего за это не сделает😜😜😜)! Вкуснее капкейков я в жизни не пробовала! Сохраняйте рецепт и скорее готовьте👌🏼👌🏼👌🏼 #Полинырецепты ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>07.04.26 04:52</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7089</t>
+  </si>
+  <si>
+    <t>😁😁😁😂😂😂 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>06.04.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7080</t>
+  </si>
+  <si>
+    <t>Ну что, подборка куличей номер 3👻😁🧁? Думаю, что финальная уже. Все самые лучшие собрали мы с вами! Первая часть была вот тут, вторая - вот здесь. И сохраняем третью! 🧁White Rabbit 🧁Машенька 🧁She 🧁Touché 🧁Osso 🧁Zhirnova 🧁Grace 🧁Angel cakes 🧁Волконский ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>06.04.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7079</t>
+  </si>
+  <si>
+    <t>Доброе утро!👻☀️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>05.04.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7078</t>
+  </si>
+  <si>
+    <t>Хотелка дня: пончики в пасхальной тематике от Кранчи дрим!😍 В продаже будут с 9 апреля🥹🥹 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>04.04.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7076</t>
+  </si>
+  <si>
+    <t>Бдительные читатели выше усмотрели плагиат: Слева - овсяная каша с банановым джелато и гранолой в Klich. Справа - овсяная каша с банановым джелато и гранолой в Wine&amp;Crab, которая появилась в утреннем меню ресторана несколько лет назад. Ну такое🫠🫠🫠 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>04.04.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7075</t>
+  </si>
+  <si>
+    <t>В нельзяграме вещают, что в ресторане Klich, о преимуществах которого вещала вот здесь после недавнего посещения, запустили завтраки! Утреннее меню можно посмотреть по этой ссылочке! На фото, например, овсяная каша с банановым джелато и гранолой. Выглядит 👌🏼 P.S.При прочтении меню у меня (как у истинной зануды) нервно дергался глаз: «на бриошЕ», «слабосоленНым», «бобами тонкО»… Срочно перепечатать🥴 P.P.S.Вот уже 2 года жду завтраки в Rebecca. Дождусь или не дождусь - вопрос риторический, видимо😏 🏠наб.Марка Шагала, д.1, к.2 📞+7(900)155-99-99 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>04.04.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7069</t>
+  </si>
+  <si>
+    <t>Оппа, что это тут у нас: 15 апреля на Большой Дмитровке открывается ресторан Savras. В одном месте умудрились собрать ресторан русско-французской кухни (с двумя залами), кондитерскую, чайный салон и тайный speakeasy бар. Фото интерьера выше, фото блюд выложила в комментарии к посту👇🏻. Идём или не идём?😏 🏠ул.Большая Дмитровка, д.9, с.1 📞+7(499)110-20-70 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>03.04.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7060</t>
+  </si>
+  <si>
+    <t>Ещё куличики подъехали!😍 Первая подборка самых вкусных куличей уже была вот здесь! Пришёл черёд второй! 🧁Buro Tsum 🧁Il Ristorante 🧁InOut 🧁Bistrot 🧁Nobo 🧁LEO 🧁Счастье 🧁Jules Zang 🧁Eno ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>03.04.26 04:52</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7059</t>
+  </si>
+  <si>
+    <t>Стадия «Принятие» активирована✅ Доброе утро!😇☕️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>02.04.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7058</t>
+  </si>
+  <si>
+    <t>Настроение дня😏🤪 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>02.04.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7056</t>
+  </si>
+  <si>
+    <t>Самые красивые пасхальные наборы, ну конечно же, в Ribambelle! Каждый год - просто праздник для детей и всей семьи! Красиво настолько, что жалко есть! Вкусно настолько, что невозможно не съесть!😍😍😍🥹🥹🥹 Всю пасхальную коллекцию Ribambelle можно посмотреть вот здесь! Осторожно: скорее всего, глаза разбегутся в разные стороны!👀😍 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>02.04.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7054</t>
+  </si>
+  <si>
+    <t>Март всё, а, значит, самое время выбрать самое удачное и самое неудачное открытие месяца, как мы с вами делали это в феврале! Лучшее открытие месяца - Motto Azabu, ресторан японской кухни в здании гостиницы Метрополь. Да, дорого, но за эти дорого вы получите высококлассную японскую кухню без всякой паназиатской попсы, крутой аутентичный интерьер и прекрасное обслуживание! О ресторане я писала вот здесь! Рекомендую всем! Худшее открытие месяца - Дебри. Ресторан с печью в сказочном лесу🤦🏼‍♀️🤦🏼‍♀️🤦🏼‍♀️ Ну вы серьезно?🥴🥴🥴 Это кафе для пятнадцатилеток? Ну уже же многие наступали до вас на эти грабли. Чего далеко ходить, давайте вспомним это чудо природы - ресторан Historia😏 А если посмотреть в меню этих самых Дебри, вообще дар речи пропадает: шашлык из свинины и камбала просто не оставляют шансов конкурентам😁🤪 #лучшееихудшееоткрытие ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>01.04.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7053</t>
+  </si>
+  <si>
+    <t>Вот тут молниеносный апдейт: помимо двух уже обозначенных новых локаций EVA, к открытию планируются ещё две в Москве (одна из них в ЖК Прайм Парк) и…. одна в Ростове-на-Дону🥳🥳🥳 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>01.04.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7052</t>
+  </si>
+  <si>
+    <t>Проезжала сегодня по Мосфильму, и когда сворачивала с Мосфильмовской улицы на Университетский проспект, увидела помещение, стекла которого обклеены пленкой с до боли знакомым названием EVA. «Ого, уже третья в городе, получается», - подумала я, а ровно через минуту Саша Сысоев опубликовал новость, что на месте закрывающегося проекта Lucky group Dacha gastropub на Новом Арбате будет… тоже EVA. Если это не первоапрельская шутка, то это уже четвертая точка в городе, и это полная мощь, конечно. Буквально в четверг заезжала с подругой на ранний ужин в EVA на Грузинской: яблоку негде было упасть! Всё правильно: сегодня время чётких, отработанных и понятных ресторанных концепций! Круто!👏🏻👏🏻👏🏻 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>01.04.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7043</t>
+  </si>
+  <si>
+    <t>До светлого праздника Пасхи осталось меньше 2 недель, так что если не собираетесь печь куличи вот по этому рецепту 😜😜😜, ловите первую подборку вкуснейших и красивейших куличей🤌🏼🤌🏼🤌🏼 🧁Ribambelle 🧁Salone pasta&amp;bar 🧁Beesquit 🧁Kalabasa 🧁Selfie 🧁Unica 🧁Deep Fried Friends 🧁French cake 🧁Скрепка ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>01.04.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7042</t>
+  </si>
+  <si>
+    <t>Доброе утро!👻 Ну как у вас, работает ТГ?🤪 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>31.03.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7041</t>
+  </si>
+  <si>
+    <t>😁🙄🤪 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>31.03.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7040</t>
+  </si>
+  <si>
+    <t>Состояние накануне 1 апреля🤪👻 Отрицание ⬇️ гнев ⬇️ торг ⬇️ депрессия ⬇️ MAX ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>31.03.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7031</t>
+  </si>
+  <si>
+    <t>Первая часть самых вкусных тирамису у нас вот здесь, а сегодня сохраняем вторую часть😋😋😋 🤎Share 🤍Probka 🤎Mina 🤍Il Matto 🤎Bruno 🤍За крышей 🤎Osso 🤍Loona 🤎Klich #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>30.03.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7030</t>
+  </si>
+  <si>
+    <t>😁😁😁😂😂😂🤪🤪🤪 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>30.03.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7021</t>
+  </si>
+  <si>
+    <t>☝🏼Вчера заехала на ужин в ресторан, оказаться в котором случайно, есть ощущение, что просто невозможно. Это ресторан Klich, о котором не пишет практически ни один телеграм канал в индустрии, и даже далеко не все продвинутые фуди в курсе о его существовании. Причин тому две: отсутствие пиара (ну или его очень ограниченное наличие) и локация. Находится Klich на набережной Марка Шагала в ЖК ЗИЛАРТ, то есть формально он вообще за пределами ТТК, и, кажется, отлично живет за счет местных обитателей расстроившегося района. Ресторанчик нарядный, в 17:00 воскресного дня наблюдала всего пару свободных столов. Публика исключительно семейная. Кухня - средиземноморский микс с явным акцентом на Италию (меню выложила в комментарии к посту👇🏻). Ценник очень бодрый, сама кухня на хорошем качественном уровне, но не haute cuisine, конечно). Ресторан семейный и очевидно ориентированный на жителей ЖК, поэтому имеется хорошее детское меню. Обслуживание крайне старательное. У ресторана есть свои классные фишки, которых больше я не встречала у нас в городе нигде: 1.Абсолютно сказочная, словно сошедшая со страниц детской книги игровая. Она миниатюрная, но безумно красивая. 2.Родителям, чьи дети решили провести время в игровой, любезно предлагаются айпады с прямой трансляцией происходящего в этой самой игровой. Это огонь! Снимаю шляпу перед авторами этой идеи как дважды мама. 3.Отдельный ништяк для местных: возможность доехать от подъезда ЖК до ресторана и обратно на брендированном гольф-каре. 4.Есть возможность оставить авто на бесплатной подземной парковке для гостей ресторана. Общий итог: если у вас есть дети в возрасте до 10 лет, это отличный ресторан для семейного обеда или ужина, после или до которого можно погулять по благоустроенной набережной. Взрослой публике без детей может быть дискомфортно, потому что детей в ресторане и правда много. Кстати, создатели Klich открыли недавно в ЖК Lucky греческое кафе Papandopulo и готовят к открытию проект в Афимолле. P.S.Больше фото выложила в комментарии к посту👇🏻 🏠наб.Марка Шагала, д.1, к.2 📞+7(900)155-99-99 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>30.03.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7020</t>
+  </si>
+  <si>
+    <t>Вопрос: кто узнал ресторан по фото?😎 Жду ваши версии в комментариях🙏🏼 P.S.Сейчас, через пару часиков, выложу доскональное досье на это место, так сказать💪🏻 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>30.03.26 04:36</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7019</t>
+  </si>
+  <si>
+    <t>Доброе утро!☕️☀️ С понедельником!👻 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>29.03.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7018</t>
+  </si>
+  <si>
+    <t>Доброе утро😇☕️☀️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>28.03.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7017</t>
+  </si>
+  <si>
+    <t>Ничего себе, а FullMoon что, всё? Темнота и пустота в зале в аккомпанементе с импровизированной мусоркой у входа. Я, конечно, не фанат конкретно этого заведения, зато фанат Тютенкова. Обидно даже как-то стало😢 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>28.03.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7016</t>
+  </si>
+  <si>
+    <t>🥴🥴🥴 Я в Дубае, это рядом с Куршевелем😏 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>27.03.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7015</t>
+  </si>
+  <si>
+    <t>Очень важный вопрос в преддверии выходных 🤪👻 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>27.03.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7006</t>
+  </si>
+  <si>
+    <t>Раз уж пятница подкралась незаметно, предлагаю плавно перейти ко второй части подборки самых вкусных беллини в городе (первая была вот здесь). Записываем, сохраняем, ибо сезон веранд в этом году обещает быть неприлично длинным🥳! 🍾Muse 🍑Пробка 🍾Fumisawa 🍑Unica 🍾Londri 🍑Segreto 🍾Il Matto 🍑Garda Petrovka 🍾Юг22 🍑Loro P.S.В Max у меня всё абсолютно то же самое❤️ P.P.S.И, кстати, если обновить Max до последней версии, там, наконец-таки, можно увидеть более-менее френдли интерфейс🥳 #полезныеподборки ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>27.03.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7005</t>
+  </si>
+  <si>
+    <t>Ни убавить, ни прибавить!👻 Доброе утро!☀️ ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>26.03.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7004</t>
+  </si>
+  <si>
+    <t>😁😁😁🤪🤪🤪 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>26.03.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/6995</t>
+  </si>
+  <si>
+    <t>Давно не было рубрики #гастровдохновение! Исправляюсь! Ресторан Fierro, Валенсия ⭐️ Michelin ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>26.03.26 04:53</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/6994</t>
+  </si>
+  <si>
+    <t>Доброе утро☕️☀️😎 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>18.09.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/8001</t>
+  </si>
+  <si>
+    <t>Слушайте, ну что хочу сказать. Мясные рестораны на моей памяти всегда были востребованными, и благо у нас в городе достойных стейк-хаусов предостаточно (вот здесь мой список лучших), но лишними новые мясные заведения назвать точно не повернётся язык. Вот вам новость на эту тему: скоро в здании гостиницы Метрополь откроется файндайнинговый мясной ресторан Atelier от команды Генриха Карпина, основателя ресторанного альянса Il FORNO Group (800°C Contemporary Steak, LEO, Grande Osteria, Il Forno, Bottega Italiana). Шефом выступит неизменный Сергей Балашов, с кухней которого мы знакомы по проектам LEO и 800°C Contemporary Steak! По-моему, очевидный претендент на Открытие года🔥🥩🥇 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>17.09.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7999</t>
+  </si>
+  <si>
+    <t>#Блюдодня - карпаччо из белых грибов в Белом кролике!🍄‍🟫 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>16.09.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7998</t>
+  </si>
+  <si>
+    <t>Я/мы - Прохор Шаляпин!😁🤪😎 ТГ Мишлен | MAX Мишлен</t>
+  </si>
+  <si>
+    <t>16.09.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/michelinwontgive/7992</t>
+  </si>
+  <si>
+    <t>О! Boston на Павелецкой вернулся. Точнее, Boston Seafood &amp; Bar после реконструкции снова принимает гостей — и, кажется, решил начать новую жизнь без радикальной смены личности. Интерьер стал другим, а вот концепция осталась прежней: морепродукты, большие порции и креветки в количествах, которые предполагают, что приходить сюда лучше компанией. Из того, что осталось в меню, — фирменные Boston на льду, магаданские копченые, орзо с креветками и грибами, осьминог с картофелем. Из приятного: до конца сентября на все креветки — минус 50%🤪🦐 Ну вы поняли, что надо делать😎🍽️📞 🏠ул. Летниковская, д. 2, стр. 1, БЦ Vivaldi Plaza 📞+7(495)287-46-00 ТГ Мишлен | MAX Мишлен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3392,59 +5726,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H336"/>
+  <dimension ref="A1:H597"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3437.589" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -12009,50 +14343,4487 @@
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>67678</v>
       </c>
       <c r="B336" t="s">
         <v>1002</v>
       </c>
       <c r="C336" t="s">
         <v>1003</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="E336">
         <v>1660</v>
       </c>
       <c r="F336">
         <v>53</v>
       </c>
       <c r="G336">
         <v>21</v>
       </c>
       <c r="H336">
         <v>6</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>111234</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>111235</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>111236</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E339">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>111237</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E340">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>111238</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E341">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>111239</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E342">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>111240</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E343">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>111241</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E344">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>111242</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E345">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>111243</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E346">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>111244</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E347">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>111245</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E348">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>111246</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E349">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>111247</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E350">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>111248</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E351">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>111249</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E352">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>111250</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E353">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>111251</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>111252</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>111253</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E356">
+        <v>2957</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>111254</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>111255</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>111256</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E359">
+        <v>3342</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>111257</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E360">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>111258</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>111259</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>111260</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E363">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>111261</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E364">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>111262</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E365">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>111263</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>111264</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>111265</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E368">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>111266</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E369">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>111267</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E370">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>111268</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E371">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>111269</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E372">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>111270</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E373">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>111271</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E374">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>111272</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E375">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>111273</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E376">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>111274</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E377">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>111275</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E378">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>111276</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E379">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>111277</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E380">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>111278</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E381">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>111279</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E382">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>111280</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E383">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>111281</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E384">
+        <v>3304</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>111282</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E385">
+        <v>3228</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>111283</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E386">
+        <v>3251</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>111284</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E387">
+        <v>7794</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>111285</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E388">
+        <v>3337</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>111286</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E389">
+        <v>3321</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>111287</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E390">
+        <v>3497</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>111288</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E391">
+        <v>42406</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>111289</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E392">
+        <v>4062</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>111290</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E393">
+        <v>3868</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>111291</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E394">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>111292</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E395">
+        <v>3535</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>111293</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E396">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>111294</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E397">
+        <v>3431</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>111295</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E398">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>111296</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E399">
+        <v>3394</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>111297</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E400">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>111298</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E401">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>111299</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E402">
+        <v>3276</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>111300</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E403">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>111301</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E404">
+        <v>3198</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>111302</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E405">
+        <v>3315</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>111303</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E406">
+        <v>3138</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>111304</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E407">
+        <v>3670</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>111305</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E408">
+        <v>3244</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>111306</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E409">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>111307</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E410">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>111308</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E411">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>111309</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E412">
+        <v>3051</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>111310</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E413">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>111311</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E414">
+        <v>3392</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>111312</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E415">
+        <v>3758</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>111313</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E416">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>111314</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E417">
+        <v>3828</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>111315</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E418">
+        <v>3993</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>111316</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E419">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>111317</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E420">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>111318</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E421">
+        <v>3198</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>111319</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E422">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>111320</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E423">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>111321</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E424">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>111322</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E425">
+        <v>3694</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>111323</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E426">
+        <v>3538</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>111324</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E427">
+        <v>3235</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>111325</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E428">
+        <v>3439</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>111326</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E429">
+        <v>3382</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>111327</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E430">
+        <v>3318</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>111328</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E431">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>111329</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E432">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>111330</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E433">
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>111331</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E434">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>111332</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E435">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>111333</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E436">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>111334</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E437">
+        <v>3316</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>111335</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E438">
+        <v>3234</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>111336</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E439">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>111337</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E440">
+        <v>3321</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>111338</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E441">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>111339</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E442">
+        <v>3302</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>111340</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E443">
+        <v>3417</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>111341</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E444">
+        <v>3487</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>111342</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E445">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>111343</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E446">
+        <v>3448</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>111344</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E447">
+        <v>3461</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>111345</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E448">
+        <v>4715</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>111346</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E449">
+        <v>3378</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>111347</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E450">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>111348</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E451">
+        <v>3491</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>111349</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E452">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>111350</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E453">
+        <v>3544</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>111351</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E454">
+        <v>3441</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>111352</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E455">
+        <v>4010</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>111353</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E456">
+        <v>3583</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>111354</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E457">
+        <v>3358</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>111355</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E458">
+        <v>3213</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>111356</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E459">
+        <v>3276</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>111357</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E460">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>111358</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E461">
+        <v>3433</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>111359</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E462">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>111360</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E463">
+        <v>3718</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>111361</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E464">
+        <v>3455</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>111362</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E465">
+        <v>3794</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>111363</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E466">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>111364</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E467">
+        <v>3496</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>111365</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E468">
+        <v>3416</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>111366</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E469">
+        <v>3518</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>111367</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E470">
+        <v>3370</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>111368</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E471">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>111369</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E472">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>111370</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E473">
+        <v>3143</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>111371</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E474">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>111372</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E475">
+        <v>6615</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>111373</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E476">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>111374</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E477">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>111375</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E478">
+        <v>3448</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>111376</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E479">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>111377</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E480">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>111378</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E481">
+        <v>3309</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>111379</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E482">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>111380</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E483">
+        <v>3192</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>111381</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E484">
+        <v>3243</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>111382</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E485">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>111383</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E486">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>111384</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E487">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>111385</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E488">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>111386</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E489">
+        <v>3418</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>111387</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E490">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>111388</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E491">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>111389</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E492">
+        <v>3380</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>111390</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E493">
+        <v>3106</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>111391</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E494">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>111392</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E495">
+        <v>3234</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>111393</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E496">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>111394</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E497">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>111395</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E498">
+        <v>3232</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>111396</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E499">
+        <v>3624</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>111397</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E500">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>111398</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E501">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>111399</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E502">
+        <v>3568</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>111400</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="E503">
+        <v>3596</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>111401</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E504">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>111402</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E505">
+        <v>3405</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>111403</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E506">
+        <v>3467</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>111404</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E507">
+        <v>3305</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>111405</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E508">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>111406</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E509">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>111407</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E510">
+        <v>3291</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>111408</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E511">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>111409</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E512">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>111410</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E513">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>111411</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E514">
+        <v>3296</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>111412</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E515">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>111413</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E516">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>111414</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E517">
+        <v>3009</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>111415</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E518">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>111416</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E519">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>111417</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E520">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>111418</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E521">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>111419</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E522">
+        <v>3356</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>111420</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E523">
+        <v>3251</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>111421</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E524">
+        <v>3247</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>111422</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E525">
+        <v>3192</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>111423</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E526">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>111424</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E527">
+        <v>3399</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>111425</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E528">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>111426</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E529">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>111427</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E530">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>111428</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E531">
+        <v>3783</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>111429</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E532">
+        <v>3524</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>111430</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E533">
+        <v>3429</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>111431</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E534">
+        <v>3351</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>111432</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E535">
+        <v>3299</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>111433</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E536">
+        <v>3620</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>111434</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E537">
+        <v>3509</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>111435</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E538">
+        <v>3731</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>111436</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E539">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>111437</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E540">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>111438</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E541">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>111439</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E542">
+        <v>3799</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>111440</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E543">
+        <v>4017</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>111441</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E544">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>111442</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E545">
+        <v>4265</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>111443</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E546">
+        <v>3954</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>111444</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E547">
+        <v>3827</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>111445</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E548">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>111446</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E549">
+        <v>3534</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>111447</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E550">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>111448</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E551">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>111449</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E552">
+        <v>3351</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>111450</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E553">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>111451</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E554">
+        <v>3672</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>111452</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E555">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>111453</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E556">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>111454</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E557">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>111455</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E558">
+        <v>3377</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>111456</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E559">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>111457</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E560">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>111458</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E561">
+        <v>3790</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>111459</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E562">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>111460</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E563">
+        <v>3829</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>111461</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E564">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>111462</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E565">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>111463</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E566">
+        <v>3695</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>111464</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E567">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>111465</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E568">
+        <v>3668</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>111466</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E569">
+        <v>3986</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>111467</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E570">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>111468</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E571">
+        <v>3701</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>111469</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E572">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>111470</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E573">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>111471</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E574">
+        <v>3410</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>111472</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E575">
+        <v>3504</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>111473</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E576">
+        <v>3987</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>111474</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E577">
+        <v>3672</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>111475</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E578">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>111476</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E579">
+        <v>3548</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>111477</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E580">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>111478</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E581">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>111479</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E582">
+        <v>3817</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>111480</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E583">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>111481</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E584">
+        <v>3654</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>111482</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E585">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>111483</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E586">
+        <v>4011</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>111484</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E587">
+        <v>4010</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>111485</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E588">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>111486</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E589">
+        <v>3983</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>111487</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E590">
+        <v>3731</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>111488</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E591">
+        <v>3807</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>111489</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E592">
+        <v>3592</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>111490</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E593">
+        <v>3658</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>125625</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E594">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>125626</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E595">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>125627</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E596">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>125628</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E597">
+        <v>2179</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">