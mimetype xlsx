--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="552">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1194">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1668,50 +1668,1976 @@
     <t>23.07.25 12:56</t>
   </si>
   <si>
     <t>t.me/RussianArchitecture/23190</t>
   </si>
   <si>
     <t>🔥Шанс показать свой талант и стань частью мебельного будущего Компания UPITER совместно И со Школой Олега Кононыхина объявляет конкурс «Пятый элемент» — разработайте коллекцию офисной мебели в стиле легендарного фильма 🚀 Что нужно сделать: ✅Создать 3 предмета мебели в едином стиле: рабочее место, медиа-стойку и любой предмет на выбор ✅Оформить свои работы в качественных рендерах (PDF или JPEG) ✅Прислать в Telegram-бота ссылку на Яндекс.Диск с работами Условия конкурса: Подписаться на каналы UPITER и ШОК в Telegram Зарегистрироваться через бота 🏆Призы: 🔵Планшет Wacom 🔵Совместный запуск коллекции мебели на производстве UPITER Работы принимаются до 14 августа включительно!</t>
   </si>
   <si>
     <t>23.07.25 10:57</t>
   </si>
   <si>
     <t>t.me/RussianArchitecture/23183</t>
   </si>
   <si>
     <t>Wildberries построит самую высокую башню Москвы. 400-метровое здание появится в Москва-Сити. Башня вместит 17 000 сотрудников компании и ее партнеров. Строительство завершится к 2031 году. Эксперты оценивают сделку в 107–150 миллиардов рублей. Небоскрёб спроектирован бюро СПИЧ. По словам архитектора Сергея Чобана проект вдохновлен супрематическими идеями Казимира Малевича и будто сложен из отдельных тонких пластин. А в его центральной части расположится светящаяся ось с панорамными лифтами и атриумами. Проект станет самым высоким в Москве и вторым в стране, уступая «Лахта-центру» из Санкт-Петербурга. Как вам такой проект нового небоскреба? ❤️ - супер! 🤔 - сомнительно 😥 - совсем не нравится #новости</t>
   </si>
   <si>
     <t>23.07.25 09:58</t>
   </si>
   <si>
     <t>t.me/RussianArchitecture/23177</t>
   </si>
   <si>
     <t>Если вас вдохновляет мода во всех ее проявлениях — обратите внимание на гайд по трендам лета от стилиста Юлии Пчелки 🤎 В подборке — модные тенденции с чувством стиля. Многие позиции уже со скидками, а все ссылки кликабельны! Отличная возможность собрать образ с вниманием к деталям ⭐️</t>
+  </si>
+  <si>
+    <t>15.09.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28768</t>
+  </si>
+  <si>
+    <t>Для объектов культурного наследия меняются условия льготного кредитования 🏛 Программу ДОМ.РФ для инвесторов расширили. Теперь поддержка распространяется не только на аварийные ОКН, но и на объекты в удовлетворительном состоянии, что позволит сохранить больше ценных исторических зданий, наделив их новыми функциями. Например, развивать гостиничный сегмент позволяет кредитная ставка до 6% годовых, но раньше ее получали в зависимости от площади ОКН и количества номеров. Теперь эти ограничения сняли. Кроме того, бизнесу увеличили льготный период после получения акта приемки выполненных работ — с 2 до 5 лет. Изменились и максимальные суммы кредитов: в зависимости от площади объекта они составят от 1 до 2 млрд рублей. ⚫️На сегодняшний день по программе уже заключен 31 договор на восстановление и приспособление 33 объектов культурного наследия. #новости</t>
+  </si>
+  <si>
+    <t>15.09.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28761</t>
+  </si>
+  <si>
+    <t>Северное сияние в Мурманске ✨ Такой вот шикарный вид из окна открывается у жителей города! А еще недавно показывали Млечный Путь в Изборске. Красота везде 🌕 📸 Виталий Дронюк Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>15.09.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28757</t>
+  </si>
+  <si>
+    <t>ЖК «Дом 7 Даниловский» от девелопера КОЛДИ стал номинантом премии Urban 2026. Проект вошел в число номинантов 18-й Московской премии Urban 2026 в номинации «Лучший строящийся жилой комплекс премиум-класса Москвы». Архитектурную концепцию разработало бюро «Остоженка», а за благоустройство отвечает GAFA Architects. На территории сада аж в 1 гектар появится закрытый двор с прогулочными маршрутами, зонами отдыха и пространствами для спорта. При этом вся эта зеленая территория находится в 15 минутах от Кремля. Для девелопера это еще один знак признания архитектуры, концепции и подхода к созданию жилой среды. 📎 Строительство объекта завершат в 2027 году. #новости</t>
+  </si>
+  <si>
+    <t>15.09.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28747</t>
+  </si>
+  <si>
+    <t>Квартира в Москве 68 м² от Елизаветы Рыжовой. 🔸Заказчики купили квартиру для дочери - студентки. Девушка любит винтажные предметы и увлечена изучением японского языка и культуры, любит цвет, фотографии. Референсами стали снимки пространств с большим количеством деревянных предметов, растений и «бабушкиных», в позитивном смысле слова, интерьеров. 🔸Двери с фрамугами подчеркнули связь хозяйки с воспоминаниями и любовью к бабушкиному дому. Насыщенные и теплые оттенки деревянных изделий отсылают к теплому прошлому и азиатской культуре. Фото: Михаил Лоскутов Apartment in Moscow by Elizaveta Ryzhova. #проекты #projects</t>
+  </si>
+  <si>
+    <t>14.09.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28746</t>
+  </si>
+  <si>
+    <t>Крейсер «Аврора» уплывает на реставрацию под пролетами Дворцового моста 🚢 Фото сделано в 1984 году Павлом Маркиным. Реставрация велась до 1987 года. #советскаяархитектура</t>
+  </si>
+  <si>
+    <t>14.09.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28745</t>
+  </si>
+  <si>
+    <t>Открытый разговор «Стать архитектором» В октябре начинаются занятия на подготовительном отделении школы МАРШ. Сюда поступают с разными целями: чтобы подготовить портфолио для бакалавриата или магистратуры, узнать больше о методе преподавания в школе или понять, стоит ли выбрать архитектуру своей профессией. 17 сентября в онлайн-формате соберутся выпускники прошлого года, чтобы поговорить о том, зачем они пришли учиться, чего хотели добиться и что в итоге получили от программы. Выпускники расскажут, как менялись их представления об архитектуре в процессе обучения, какие задания действительно увлекали, что вдохновляло и какие открытия они сделали в первую очередь о себе. Если вы думаете о поступлении или только присматриваетесь к архитектуре — приходите задавать вопросы и слушать тех, кто недавно был на вашем месте. Регистрация  → 17 сентября, 18:30 → онлайн, ссылка для подключения придёт за 1 час до начала на почту, указанную при регистрации</t>
+  </si>
+  <si>
+    <t>14.09.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28743</t>
+  </si>
+  <si>
+    <t>В Эрмитаже начинается большая реставрация 🤩 Масштабные работы проводятся в музее примерно один раз в 30 лет. Проект рассчитан на длительный срок и будет включать обновление фасадов, исторических залов и изношенных паркетных покрытий. 📸 fortunakota #новости</t>
+  </si>
+  <si>
+    <t>13.09.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28742</t>
+  </si>
+  <si>
+    <t>Млечный Путь над Труворовым городищем в Изборске 🌟 Такую красоту люди наблюдали в ночь с 7 по 8 сентября! Само место является уникальным археологическим памятником VII–XVIII веков, которое расположено на окраине села Изборск в Печорском районе Псковской области. 📸 Пётр Митрофанов Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>11.09.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28739</t>
+  </si>
+  <si>
+    <t>Арт-объект в Московской области от Владимира Абиха для Outline festival. «Порою появляется ощущение, что жизнь — это кино, которое мы смотрим из глаз. В какой-то момент я подумал, что в таком случае, надписи на стенах — это субтитры. Так и появилась эта серия, в которой я ищу локации, наполненные поэтическим потенциалом, и достраиваю воображаемые сценки, фразы, звуки, а затем пишу их в форме субтитров. Принципиальную важность имеет локация, это не просто фон для текста, а полноценная часть произведения. Поэтому при создании работы большую часть времени занимает поиск места, а затем подбор к нему подходящей рифмы. Так появляется визуальная поэзия в городе, которая стремится не занять место, но заполнить пустоту». 🌾 #обьекты #objects</t>
+  </si>
+  <si>
+    <t>11.09.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28732</t>
+  </si>
+  <si>
+    <t>Ресторан Jardin в старой избе с садом в Серпухове 🤩 Заведение находится в историческом центре города в отреставрированной избе с видом на храм Николы Белого. Там же находится пекарня Kitchen Market! 📍Ул. Свердлова, 24 📸 Марк Еремин Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>10.09.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28725</t>
+  </si>
+  <si>
+    <t>В Казани построят клубный дом в историческом центре от бюро WALL. Проект расположится на пересечении улиц Айвазовского и Рощи Фрунзе. Основой формообразования послужили мотивы кораблей и лодок художника-мариниста Ивана Константиновича Айвазовского. Скатные асимметричные кровли отсылают к геометрии киля корабля и отчасти к мотивам традиционной деревянной застройки, которой раньше плотно был застроен квартал. Фасад здания фактически воспроизводит его внутреннюю структуру и геометрию традиционного деревянного каркаса в кораблестроении. #новости</t>
+  </si>
+  <si>
+    <t>10.09.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28720</t>
+  </si>
+  <si>
+    <t>Арт-объект «Лебединое озеро» в Геленджике от Милены Стрелковой 🦢 Инсталляция находится в отеле METROPOL, она сделана из нержавеющей стали. Работа над проектом велась пол года. «За основу взята идея бассейна «для плесканий», получая ироничное переосмысление, соединяя курортный китч с классической трагедией». #обьекты #objects</t>
+  </si>
+  <si>
+    <t>09.09.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28719</t>
+  </si>
+  <si>
+    <t>Казань в 2005 году и сейчас 🤩 На фото нынешняя территория Национальной библиотеки Республики Татарстан. Любопытно наблюдать, как изменился город за последние годы! Наверное тот самый случай, когда мало кто скажет, что раньше было лучше :) Источник: Руслан Бикуев Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>09.09.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28710</t>
+  </si>
+  <si>
+    <t>Место силы Девелопер: Прайм Лайф Концепция благоустройства и развития территории курортно-рекреационного кластера близ Кисловодска Бассейн, спа, ресторан, спорт и виллы можно повторить почти на любом курорте. Место – нельзя. Поэтому в туристическом проекте благоустройство должно быть не понятным набором функций, а способом раскрыть и подчеркнуть характер территории. У девелопера Прайм Лайф было живописное место для будущего проекта рядом с Кисловодском, где уже было всё необходимое для сильного образа: горный рельеф и вековой хвойный лес, минеральные источники и озеро с изумрудной водой, затерянные следы аланских поселений и Великого шёлкового пути, строение советской курортной дачи и найденные здесь археологические артефакты. «В этом проекте сошлось всё: мощь природы, глубина истории и задача физического и ментального восстановления человека. Так родилась концепция “Место силы”», – Алексей Афоничкин, главный архитектор и сооснователь Бюро А4. ▶️ Этот смысл мы перевели в пространственный сценарий территории из трёх состояний: Перезагрузка – Восстановление – Гармония. В зоне "Перезагрузки" появились площадка для йоги, открытый тренажёрный зал, падел-корт, бассейн, летний кинотеатр. "Восстановление" связано с банным комплексом «Кело», сенсорной тропой, лаунж-баром и чайным домом, напоминанием о проходившем здесь Великом шёлковом пути. Самый камерный сценарий, "Гармония", объединяет ботанический сад, сад камней, тихие пространства с качелями и гамаками, петанк и пряный сад. Душицу, лаванду, мелиссу, мяту, тимьян и шалфей из него можно будет использовать в ресторане комплекса. История места проявляется не только в отдельных объектах. Мотивы найденных здесь древних артефактов, луны, солнца и животных, легли в основу паттернов, цветового кода и арт-объектов. Археологическая тропа собирает их в единый маршрут, а оздоровительный маршрут выводит за границы кластера – к озеру через ущелья. Подробнее о проекте на нашем сайте #бюроА4_проекты 🧩</t>
+  </si>
+  <si>
+    <t>09.09.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28700</t>
+  </si>
+  <si>
+    <t>Усадьба Троицкое, Калужская область В 1,5 часа езды от Москвы появился отель в русской усадьбе, где можно с комфортом провести время вдали от городской суеты 🤩 📍Калужская обл., Боровский р-н, ул. Луговая, 123В 📸 Антон Бржозовский Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>08.09.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28697</t>
+  </si>
+  <si>
+    <t>⏳ LAST CALL: приём заявок на конкурс арт-объекта «Абрау-Дюрсо» закрывается 15 сентября. 📎 Задача конкурса — арт-объект для въездной группы курорта: средовая инсталляция, арка или портал, отражающие философию места. Участвовать могут архитекторы, дизайнеры, художники, скульпторы, проектные бюро, а также студенты профильных вузов от 3-го курса. В состав жюри вошёл Сергей Кузнецов. Куратор конкурса — Владимир Кузьмин, руководитель проектной группы «Поле-Дизайн». Приз победителю — 500 000 ₽ и авторский надзор на этапе реализации. Подробности и подача заявки → visitabrau.ru/konkurs-na-sozdaniye-novogo-simvola-kurorta/ #новости</t>
+  </si>
+  <si>
+    <t>08.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28696</t>
+  </si>
+  <si>
+    <t>Завершается реставрация замка Георгенбург под Черняховском 🏰 Возведенная в XIV веке крепость сегодня признана объектом культурного наследия регионального значения. С 2024 года она находится на реставрации. Сохранившуюся часть замка отреставрировали по архивным документам и старым фотографиям. Впереди еще благоустройство и озеленение, а потом возобновят экскурсии! 📍 Черняховск (Калининградская область), посёлок Маёвка, Центральная ул., 4 📸 Музей «Блокгауз» #новости</t>
+  </si>
+  <si>
+    <t>07.09.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28686</t>
+  </si>
+  <si>
+    <t>Квартира в Санкт-Петербурге от бюро SEEU. 🔸Проект площадью 70 м² находится в историческом доме Петроградского района и предназначен для краткосрочной аренды. Интерьер строится на контрасте: открытая общественная зона и более камерная спальня, современная организация пространства и деликатное присутствие истории.  🔸«Несмотря на частичные разрушения исторического потолка, мы законсервировали его и оставили следы времени видимыми. Нам хотелось сохранить спокойную, немного приглушенную основу и подобрать к ней современные материалы в близких натуральных оттенках. При этом мы не стремились сделать интерьер монохромным. Дополнительным акцентом стал зеленый диван в гостиной». Фото: Дмитрий Цыренщиков Apartment in St.Petersburg by SEEU. #проекты #projects источник</t>
+  </si>
+  <si>
+    <t>07.09.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28685</t>
+  </si>
+  <si>
+    <t>Превращаем серые дворы и парки в места притяжения! «Мы проектируем и создаём МАФ, которые не просто украшают пространство, а делают его функциональным и комфортным. Экономия на комплексном благоустройстве! Заказываете МАФ оптом? Получите скидку и бонусы». ⏺️проектирование загородных домов , офисов , складов и тд. ⏺️благоустройство под ключ ⏺️производство / любые изделия из металла ⏺️монтаж ⏺️гарантии Канал — @lazernaya_rezka_mik 💬 mb2008@list.ru +7 (903) 968-61-48 МАКС, Telegram, WhatsApp (495) 960 58 20 (30)</t>
+  </si>
+  <si>
+    <t>07.09.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28680</t>
+  </si>
+  <si>
+    <t>В Москве после реконструкции открылся стадион «Торпедо» 🏟️ Арена выполнена в виде металлической «шестерёнки», которая отсылает автозаводу ЗИЛ. Стадион вмещает 15000 зрителей. Ранее на канале показывали фото со строительства стадиона! #новости</t>
+  </si>
+  <si>
+    <t>04.09.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28671</t>
+  </si>
+  <si>
+    <t>Дверные ручки в Калининграде ❤️‍🔥 Такие необычные, что их можно весь день рассматривать 🌟 Обязательно обращайте в городе внимание на ручки! 📸 bogatiy_kant</t>
+  </si>
+  <si>
+    <t>04.09.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28670</t>
+  </si>
+  <si>
+    <t>В Геленджике строят планетарий 🌌 Строительство планируют закончить в 2028 году. Пространство объединит науку, культуру и образование, открыв двери для всех, кто увлекается астрономией и естественными науками. Строительная площадка находится в непосредственной близости от уже открывшегося комплекса «Геленджик Арена». #новости</t>
+  </si>
+  <si>
+    <t>03.09.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28668</t>
+  </si>
+  <si>
+    <t>Световое послание на стреле строительного крана ЖК «Оригана». «Казань. Ты. Любовь» Авторы проекта — Данил Губайдуллин и КамаСтройИнвест. Послание видно с разных уголков города 🌆 📸 artemgorlanov #новости</t>
+  </si>
+  <si>
+    <t>03.09.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28658</t>
+  </si>
+  <si>
+    <t>Часовенный столб в честь святого евангелиста и апостола Марка во Владимирской области (д. Марково). Мозаика от Московского Мозаичного Цеха, а за архитектуру отвечала мастерская «Прохрам». Такой небольшой по масштабу объект очень хорошо вписался в местный ландшафт деревни! #обьекты #objects</t>
+  </si>
+  <si>
+    <t>03.09.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28650</t>
+  </si>
+  <si>
+    <t>Арт-парк Гармонд в 20 минутах от Москвы 🧺 Новое место, где ландшафт становится главным впечатлением. Здесь собрали несколько тематических садов, каждый со своим характером — от спокойного Сада холмов с плавными линиями и хвойными деревьями до Сада лабиринтов форм, где геометрия растений превращает пространство в ландшафтную архитектуру. Есть и Русский сад с берёзами, васильками, гжельскими мотивами и уютной беседкой. А еще ребята сделали классную фотосессию в садах! Сразу захотелось туда приехать на выходные, выпить кофе или чай и прогуляться по живописным улицам, особенно осенью 🎞️ ⭐️За парком можно следить здесь. 📍Люберцы, село Сельцо, Парковая улица, д.1 #культурнаяжизнь</t>
+  </si>
+  <si>
+    <t>03.09.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28649</t>
+  </si>
+  <si>
+    <t>Макет реки Невы, используемый для изучения влияния на неё больших волн из Балтийского моря 🌊 Изучение проводилось в Государственном океанографическом институте (Москва), 1950-1960 гг. #советскаяархитектура</t>
+  </si>
+  <si>
+    <t>02.09.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28641</t>
+  </si>
+  <si>
+    <t>Историко-архитектурный комплекс «Теремок» в деревне Флёново (Смоленская область). Комплекс объединяет бывшую усадьбу княгини Марии Клавдиевны Тенишевой Талашкино и её хутор Флёново. Усадьба уникальна тем, что Врубель здесь расписывал балалайки, Малютин проектировал терем, театр и храм, а Рерих этот храм декорировал. На рубеже XIX–XX веков усадьба стала крупным художественным центром. 📍Смоленский район, д. Флёново, ул. Музейная, д. 5. 📸 svetosh_13 Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>02.09.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28640</t>
+  </si>
+  <si>
+    <t>Шуховскую башню на Шаболовке в Москве начнут разбирать уже в октябре. Новый проект рассчитан на демонтаж и замену части конструкций с последующей сборкой башни на прежнем месте. Данная инициатива давно вызывает дискуссии среди экспертов, которые опасаются потери подлинных элементов исторической конструкции. Башня была построена в 1919-1922 года по проекту Владимира Шухова. Она является всемирно известным памятником советского конструктивизма. 📸 Сергей Поздняков #новости</t>
+  </si>
+  <si>
+    <t>01.09.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28634</t>
+  </si>
+  <si>
+    <t>Календари-обои на сентябрь 🍂 Начало осени — это всегда про уют, тепло и маленькие радости. Для многих сентябрь является любимым месяцем в году и это оправданно 🤩 Выбирайте свои любимые заставки для смартфона в отличном качестве в комментариях👇 #календари #обои</t>
+  </si>
+  <si>
+    <t>01.09.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28628</t>
+  </si>
+  <si>
+    <t>🏆Московский бизнес-центр ТАЛЛЕР получил международную архитектурную премию. Жюри International Architecture Awards назвало лучшие проекты 2025–2026. В номинации «Офисные здания» награду получил московский бизнес-центр ТАЛЛЕР, спроектированный бюро СПИЧ. Авторы видели свою задачу в том, чтобы соединить современное качество офисного комплекса с памятью места - памятью о том индустриальном прошлом, которое было у участка раньше. ❤️Для девелопера проекта КОЛДИ такие результаты — пример архитектуры, которая может стать наследием города. Работа с именитыми архитекторами, внимание к контексту, материалам и пропорциям позволяют создавать не просто недвижимость, а объекты с собственным характером и историей! 📍Жуков проезд, 8 (Даниловский район, рядом с метро «Павелецкая») #новости</t>
+  </si>
+  <si>
+    <t>01.09.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28623</t>
+  </si>
+  <si>
+    <t>Ярославский вокзал в Москве ждет реконструкция 🏫 Новый проект предусматривает возвращение зданию исторического архитектурного облика, обновление фасадов и инженерных систем, новые входы и выходы в метро и пространства для пассажиров. Отдельно появится терминал для поездов дальнего следования. Власти рассчитывают сделать вокзал таким же современным и удобным, как Ленинградский, который после реконструкции открылся этой весной! Завершить все работы планируют до конца 2028 года. #новости</t>
+  </si>
+  <si>
+    <t>31.08.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28618</t>
+  </si>
+  <si>
+    <t>Маслёнка в виде Большого сугроба (Миусской снежной дюны) 🧈 Идея создать оригинальный объект возникла у Игоря Исакова, а воплотила ее в реальность Алена Аверина. Маслёнка выполнена из шамотированной светложгущейся глины и покрыта тремя видами пищевой глазури. Стражник романтически возвышается над дюной в стиле Каспара Давида Фридриха, а надпись отсылает к знаменитым пушкинским строкам. Масленка доступна к заказу! #обьекты #objects</t>
+  </si>
+  <si>
+    <t>31.08.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28610</t>
+  </si>
+  <si>
+    <t>Теннисный корт для ГУП «Мосгортранс» как объект деревянной архитектуры 🏓 Команда Smart Wood выступила генеральным подрядчиком проекта. Присоединившись на этапе монтажа деревянного каркаса, довела объект до полной готовности под ключ. Главное архитектурное решение корта не спрятано за отделкой. Большепролётные элементы из клеёной древесины одновременно образуют несущий каркас и задают ритм всему пространству. Они втрое легче железобетонных аналогов, а стеклянные фасады с двух сторон наполняют здание естественным светом. Под одной крышей разместились корт, трибуны, раздевалки, душевые, тренажёрный зал, ресепшен и кафе. Этот объект показывает характерный для Smart Wood подход: использовать дерево не как декоративный материал, а как полноценную конструктивную и архитектурную основу. Компания работает не только с частными домами и банями, но и с ресторанами, общественными зданиями и спортивными комплексами. В канале Smart Wood показывают реализованные проекты, производство, монтаж и инженерные решения — всё, из чего складывается современная деревянная архитектура. 📍Москва, Ленинградское шоссе, дом 59 #новости</t>
+  </si>
+  <si>
+    <t>31.08.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28605</t>
+  </si>
+  <si>
+    <t>На въезде в Тулу в поле появилась фраза«Смотри как красиво» 🌾 Авторы работы блогер Кирилл Колесников и фотограф Руслан Митин. Там же можно увидеть табличку с отрывком из стихотворения Владимира Орлова «Родное». Приезжайте смотреть, пока надпись еще существует :) Координаты: 54.236036, 37.498047 #новости</t>
+  </si>
+  <si>
+    <t>28.08.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28600</t>
+  </si>
+  <si>
+    <t>В Москве началось строительство необычного ЖК «СЕЗАР СИЛИКА» 💎 В основе архитектурной концепции – образ кристалла. Планируемый срок сдачи I квартала - 2030 год. Форма и цвет сделают здания легко узнаваемыми на большом расстоянии. А при условии грамотной подсветки, они имеют все шансы стать значимым элементом московской панорамы.  #новости источник</t>
+  </si>
+  <si>
+    <t>28.08.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28595</t>
+  </si>
+  <si>
+    <t>Появился шорт-лист премии АРХИWOOD - 2026 🎄 Эксперты отобрали 77 проектов от свекольного дома до часовни для фаты. В этом году объекты удивляют! Каждый проект воспевает деревянную архитектуру в своей неповторимой манере, и вы можете оставить голос за самый крутой объект. Победителей наградят 18 сентября, ждём 🏆 #новости</t>
+  </si>
+  <si>
+    <t>28.08.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28594</t>
+  </si>
+  <si>
+    <t>Реклама пива на жилом доме в Грузии 🍻 «Пиво полезно и питательно». Такой лозунг красовался на доме на привокзальной площади в Тбилиси в 1980 году. #советскаяархитектура</t>
+  </si>
+  <si>
+    <t>27.08.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28593</t>
+  </si>
+  <si>
+    <t>Снесли Дом Парамоновых в Ростове-на-Дону. Дом был построен в 1903 году и принадлежал представителям богатейшей семьи на юге. На его месте запланировано строительство бутик-отеля. 📍Ул. Социалистическая, 128 Источник: Геннадий Крольман #новости</t>
+  </si>
+  <si>
+    <t>27.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28583</t>
+  </si>
+  <si>
+    <t>Бренд 2MOOD открыл флагманский магазин на Малой Бронной в Москве от бюро Edxxkat. 🔸«С самого начала было понятно, что это не может быть типичным магазином. Лестница, высота потолков, нелинейная геометрия — все это напоминало парадный вход в дом или вестибюль старинного особняка. Как только мы поймали эту ассоциацию, планировка сложилась сама собой». 🔸Первый зал напоминает жилую комнату с комодом, креслами, столом и светильниками. Второй — комната в насыщенных красных тонах для экспериментов: она приглашает клиента примерять непривычные образы. Третий зал, отделанный деревянными панелями, задуман как камерное пространство, где приятно побыть наедине с собой. 2MOOD in Moscow by Edxxkat. #проекты #projects</t>
+  </si>
+  <si>
+    <t>27.08.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28578</t>
+  </si>
+  <si>
+    <t>Современная архитектура всё чаще начинается не с формы, а с материала — именно он определяет, как проект будет выглядеть и работать в реальности. 🔻 Керамогранит, HPL, металл-ламинат и другие облицовочные решения позволяют создавать выразительные фасады и интерьеры, сохраняя при этом практичность и технологичность. Если интересно следить за тем, как современные материалы работают в реальных проектах, обратите внимание на канал Декотек. 📎 Здесь показывают реализованные объекты, новинки коллекций и разбирают детали монтажа и устройства фасадов и интерьеров. #новости</t>
+  </si>
+  <si>
+    <t>27.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28571</t>
+  </si>
+  <si>
+    <t>Новое пространство «Гаражи» в Переделкино 🍦 Если хотите погрузиться в атмосферу прошлого, то обязательно посетите это новое место! Советский винтаж, бутерброды и десерты того времени точно удивят. Здесь соединилась аутентичная гаражная среда и современное общественное пространство 🚗 📍Переделкино, улица Лермонтова, 11 📸 andreys Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>26.08.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28555</t>
+  </si>
+  <si>
+    <t>😊 Бренд дизайнерского освещения @LAMPATRON⁣⁣ представляет новинки августа. Каждый день у нас появляются новые модели люстр и светильников! Станьте первыми, кто использует их в своих проектах. ❤️ Много обновлений вас ждет в фирменном шоуруме @LAMPATRON в Москве. Здесь ждут более 300 самых последних моделей и эксклюзивных коллекций, многие из которых еще не доступны на официальном сайте. Специальные условия всем посетителям шоурума. Изучайте коллекции - @LAMPATRON #новости</t>
+  </si>
+  <si>
+    <t>26.08.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28550</t>
+  </si>
+  <si>
+    <t>Роспись «Создатель» в городе Ковдор (Мурманская область) от Даниила Семикраса 🌙 В центре композиции фигура молодого человека, который загадывает желание под падающей звездой. Что именно он загадывает, остается неизвестным, но в его образе чувствуется энергия, готовая преобразовывать мир. Пространство вокруг героя существует между реальностью и воображением. В этой работе проявляется внутренний пейзаж человека, готового не только желать, но и действовать 🌟 Работа была создана в рамках фестиваля монументального искусства «Смена». 📸Артём Гряник #обьекты #objects</t>
+  </si>
+  <si>
+    <t>25.08.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28540</t>
+  </si>
+  <si>
+    <t>Башня-Баня в Зеленогорске от архитектора и художника Александра Бродского и Марии Кремер. 🔸Башня находится на территории предпринимателя Максима Левченко — директора музея «Полторы комнаты» Иосифа Бродского. Проект исследует архетип башни как места уединения, наблюдения и очищения и переосмысляет традиционную баню. Вертикальный подъем становится частью некого ритуала: каждый уровень меняет температуру, освещение и степень открытости. 🔸Здание является одой дереву как строительному материалу. Дерево определяет все уровни проекта: конструкцию, фасад и интерьер. Основу несущей системы (каркас) составляет клееный брус, фасады и большая часть внутренней отделки выполнены из лиственницы, а в центре первого этажа растет апельсиновое дерево 🍊 Фото: Юрий Пальмин Sauna Tower in Zelenogorsk by Aleksandr Brodsky &amp; Maria Kremer. #проекты #projects источник</t>
+  </si>
+  <si>
+    <t>25.08.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28539</t>
+  </si>
+  <si>
+    <t>В сентябре в Москве в «ГЭС-2» откроется перформативная инсталляция Моу Сэня «Божественная комедия». Китайский художник переосмысляет поэму Данте через видео, свет и звук, превращая знакомый сюжет об аде и рае в современный мультимедийный опыт. ➡️ Если хочется не просто ходить на выставки, а научиться видеть за произведением эпоху, контекст и замысел, обратите внимание на флагманский курс «Как стать искусствоведом» от лектория «Синхронизация». За 10 месяцев преподаватели Пушкинского музея, Третьяковской галереи и МГУ свяжут разрозненные факты в единую картину истории искусства: покажут, как идеи и художественные приемы переходят из эпохи в эпоху, и научат самостоятельно разбирать произведения и их контекст. По итогам обучения выпускники получают диплом о профпереподготовке. До 26 августа действует секретная повышенная скидка 44 100 руб по промокоду RUSARCH. Записывайтесь по ссылке! Курс стартует 2 сентября. #новости</t>
+  </si>
+  <si>
+    <t>25.08.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28532</t>
+  </si>
+  <si>
+    <t>Выставка работ скульптора Владимира Соскиева в горах Северной Осетии ⛰️ На курорте «Мамисон» расположились скульптуры академика Российской академии художеств Владимира Соскиева. Они стали частью горного ландшафта на высоте 2950 метров. Это надо видеть! 📍 село Камсхо, 1 📸 a_i_e_ Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>24.08.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28524</t>
+  </si>
+  <si>
+    <t>Реставрация дореволюционного особняка в Барнауле 🏠 До 2013 года дом был жилым, затем его признали аварийным, расселили и закрыли. С тех пор шла подготовка к реставрации. Особняк является объектом культурного наследия, поэтому ему необходимо придать первоначальный вид. Специалисты практически полностью убрали старую облицовку, установили опорные брусья, а также разобрали небольшую часть крыши. Закончить реставрацию планируют в 2027 году, на последнем фото — особняк до старта реставрации. Источник: tolknewsru #новости</t>
+  </si>
+  <si>
+    <t>24.08.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28523</t>
+  </si>
+  <si>
+    <t>РОЗЫГРЫШ АРХИТЕКТУРНОЙ КНИГИ 🌆 AD Marginem x Russian Architecture Недавно в Ad Marginem вышла книга советского и российского архитектора Евгения Асса «9П». Хотим поделиться ею с вами! 🔹Эта книга-манифест объединяет статьи, лекции и интервью, в которых Асс говорит об архитектуре, профессиональном опыте, образовании, городе и собственном отношении к работе. В основе книги — девять понятий на букву «П»: от памяти и простоты до пространства и проекта. Для Асса «П» — не только буква, но и символ архитектурных элементов и перехода в новое пространство. Тексты сопровождают архивные фотографии, рисунки и чертежи, превращающие книгу в личное визуальное и интеллектуальное высказывание 📚 УСЛОВИЯ УЧАСТИЯ: 1. Подписаться на каналы по краям и Russian Architecture 2. Нажать на кнопку «Участвовать» под этим постом. Выберем одного победителя случайным образом 2 сентября. Удачи! Участников: 186 Призовых мест: 1 Дата розыгрыша: 19:00, 02.09.2026 MSK (9 дней)</t>
+  </si>
+  <si>
+    <t>24.08.26 13:59</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28522</t>
+  </si>
+  <si>
+    <t>РОЗЫГРЫШ АРХИТЕКТУРНОЙ КНИГИ 🌆 AD Marginem x Russian Architecture Недавно в Ad Marginem вышла книга советского и российского архитектора Евгения Асса «9П». Хотим поделиться ею с вами! 🔹Эта книга-манифест объединяет статьи, лекции и интервью, в которых Асс говорит об архитектуре, профессиональном опыте, образовании, городе и собственном отношении к работе. В основе книги — девять понятий на букву «П»: от памяти и простоты до пространства и проекта. Для Асса «П» — не только буква, но и символ архитектурных элементов и перехода в новое пространство. Тексты сопровождают архивные фотографии, рисунки и чертежи, превращающие книгу в личное визуальное и интеллектуальное высказывание 📚 УСЛОВИЯ УЧАСТИЯ: 1. Подписаться на каналы по краям и Russian Architecture 2. Нажать на кнопку «Участвовать» под этим постом. Выберем одного победителя случайным образом 2 сентября. Удачи! Участников: 0 Призовых мест: 1 Дата розыгрыша: 12:03, 25.08.2026 MSK (19 часов)</t>
+  </si>
+  <si>
+    <t>24.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28520</t>
+  </si>
+  <si>
+    <t>Шпаргалка: Расстановка пожарных кранов 🧯 Наши коллеги из «Инженерной улицы» подробно разобрали одно-единственное правило, которое позволяет понять весь замысел правильной расстановки пожарных кранов. А также ответили на животрепещущие для архитекторов и дизайнеров вопросы: ⚫️Можно ли прятать пожарные краны за декоративными дверями? ⚫️Могут ли шкафы быть не красного цвета? 📎 Переходите по ссылке и скачивайте PDF-файл в свежем выпуске с обновленным дизайном. Принимайте решения в своих проектах с устойчивой опорой на нормы и СП. А вам часто приходится искать компромисс между нормами пожарной безопасности и чистотой интерьерного решения? #новости</t>
+  </si>
+  <si>
+    <t>24.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28513</t>
+  </si>
+  <si>
+    <t>Новый проект гостиницы на территории жилого квартала «Красный Октябрь» в Москве от «Цимайло Ляшенко и Партнеры». Главная особенность проекта — арка, как элемент окружающей застройки. Фасад «собран» из ажурной металлической сетки с панорамным остеклением, что создает воздушный облик здания и в сочетании с арочной формой отсылает к образу «хрустального собора». Ярким элементом фасада становятся скульптуры голубей. Через арт-объекты здание гостиницы несет в себе ДНК современного искусства, формируя идеологическую связь с расположенным рядом «ГЭС-2» 🏭 #новости</t>
+  </si>
+  <si>
+    <t>23.08.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28512</t>
+  </si>
+  <si>
+    <t>В булочной, 1920 🥖 🤩 Борис Кустодиев Всем хорошего дня! А увидеть вживую данную работу можно будет с 3 сентября в «Зотове» (Москва) на выставке «Хлеб». Russian Architecture 🔸 #художники</t>
+  </si>
+  <si>
+    <t>21.08.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28502</t>
+  </si>
+  <si>
+    <t>Пентахус в Сочи от Екатерины Субботиной и Олеси Гельман-Добровольской. 🔸«Заказчики ведут активный образ жизни в Москве, а в Сочи планируют приезжать несколько раз в год, чтобы сбежать от городского ритма, отдохнуть в уединении и наполниться энергией. Хозяевам был важен покой, тактильность, светлые и спокойные тона, а также возможность чувствовать единение с природой». 🔸В основе — натуральные тактильные текстуры: бразильский гранит, мрамор, натуральное дерево, лен и металл. Полы из микроцемента с переливами напоминают теплый песок. Колонны и полукруглая стена отделаны декоративной штукатуркой с эффектом кракле и вкраплениями золотистой слюды, а покрытие кухни под металл отражает красоту закатного солнца. Фото: Елизавета Гуровская House in Sochi by Ekaterina Subbotina &amp; Olesya Gelman-Dobrovolskaya. #проекты #projects источник</t>
+  </si>
+  <si>
+    <t>21.08.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28500</t>
+  </si>
+  <si>
+    <t>«Мока ПО-2» - гейзерная кофеварка от Тимура Саберова 🫖 Работа создана по мотивам всем известного советского железобетонного забора. Его разработал в 1970-х годах московский архитектор Борис Лахман. #объекты #objects</t>
+  </si>
+  <si>
+    <t>20.08.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28499</t>
+  </si>
+  <si>
+    <t>Сколково — один из самых интересных примеров того, как архитектура может формировать среду для науки, бизнеса и новых технологий. Здесь практически с нуля появился целый городской кластер, в котором соседствуют проекты Herzog &amp; de Meuron, Дэвида Аджайе, Бориса Бернаскони и бюро ABD 🏢 📎 Об архитектуре Сколково рассказывает архитектор Дарья Белякова, основатель бюро Arch(e)type и клуба A-House, в новой колонке для Градостроительного комплекса Москвы. Получилась интересная подборка о том, как архитектура становится частью идеи инновационного города🇷🇺 #новости</t>
+  </si>
+  <si>
+    <t>20.08.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28491</t>
+  </si>
+  <si>
+    <t>Освещение клубного дома «Хамовники12» в Москве от Qpro. 🔸Жилой комплекс представляет собой современный клубный дом в неоклассическом стиле. Фасад выполнен из натурального юрского камня, оконные рамы и двери из массива дерева, а входная группа из серии экологичных материалов: три вида мрамора, шпон, клен, сикамора, гипс, травертин, поталь и латунь. 🔸Световое решение построено на тонкой работе со светом и тенью. Освещение подчёркивает ярусность фасада, пластику пилястр и простенков, а также выделяет характерные элементы неоклассической архитектуры. Узконаправленные светильники позволяют акцентировать архитектуру, а разница яркостей помогает расставить визуальные акценты. Club House Khamovniki12 by Qpro. #проекты #projects</t>
+  </si>
+  <si>
+    <t>20.08.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28489</t>
+  </si>
+  <si>
+    <t>профессоре канал архитектора со степенью PhD из Милана Анастасии Салтыковой о том, как строить осознанную карьеру и не терять себя в профессии. 💬 Сейчас Анастасия работает независимым архитектором и занимается исследованиями в сотрудничестве с итальянскими университетами. На канале много мыслей о невидимой стороне архитектуры: soft skills, балансе жизни и работы и поиске своего пути. Что почитать сейчас: (1) Метафоры, которые несет в себе архитектурный проект (2) Про искусство маленьких шагов в достижении больших целей (3) Про путь архитектора: о карьере, PhD и поиске своего места (4) Портфолио архитектора: личный опыт из Politecnico di Milano (5) Про личный манифест архитектора (6) Авторская подборка архитектурного чтения Реклама. Erid: 2VtzqwRqP1D Салтыкова А.В. ИНН 183115395724</t>
+  </si>
+  <si>
+    <t>20.08.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28482</t>
+  </si>
+  <si>
+    <t>Крутицкое подворье в Москве ✝️ Это уникальный историко-архитектурный памятник XIII–XVII веков, расположенный в Таганском районе. Он сохранил ту самую аутентичную Москву прошлого в самом центре! 📍Крутицкая улица, 11 📸 goncharovaayo Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>19.08.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28476</t>
+  </si>
+  <si>
+    <t>Водяная мельница XIX века в селе Лох (Саратовская область) ⚡️ На фото единственная сохранившаяся мельница! Сооружение из дерева сделано без единого гвоздя. Продольная балка, вырубленная из цельной сосны, длиной в 16 метров поддерживает потолок второго этажа. 📸 Олег Елкис Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>19.08.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28474</t>
+  </si>
+  <si>
+    <t>«Северсталь Стальные Решения» возведет парящий мост в ЖК «Хайдаут» в Москве 🏙 Общая металлоемкость конструкций превысит 422 тонны. Уникальность проекта в его логистическом решении: две негабаритные части моста будут полностью собраны на заводе и доставлены на стройплощадку спецтранспортом. Сам проект небоскреба уже получил две награды Московской премии Urban 2025: «Лучший жилой небоскреб Москвы» и «Самый инвестиционно-привлекательный проект». Строительство планируют завершить в 2028 году. #новости</t>
+  </si>
+  <si>
+    <t>19.08.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28473</t>
+  </si>
+  <si>
+    <t>Маленькая Тоскана в центре Москвы, о которой знают только избранные С улицы D'ORO MILLE выглядит как часть привычной Москвы. Но стоит оказаться внутри, и настроение меняется полностью. За фасадом скрыт приватный двор с лавандой, оливковыми деревьями и тенистыми перголами. Почти Тоскана, только в нескольких минутах от Москва-Сити. Попасть сюда случайно не получится. Территория закрыта для посторонних, работает круглосуточная охрана и видеонаблюдение. И это не двор, который красиво выглядит только на рендерах. Сюда можно выйти вечером с книгой, выпить кофе в тишине или провести время с близкими, не встречая случайных прохожих и постоянный поток курьеров. ➡️ Оставьте заявку, и мы подберём для вас наиболее выгодное предложение, расскажем об актуальных скидках и специальных условиях покупки. https://t.me/+vWOIIEuPTaQwMjAy</t>
+  </si>
+  <si>
+    <t>18.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28468</t>
+  </si>
+  <si>
+    <t>17 августа в Пермь прибыл дебаркадер — плавучий причал. После масштабной реставрации причал будет принимать теплоходы и транспортные суда на пермском речном вокзале ⚓ ⠀ 📸 Сергей Болденков Источник: vikiperm_official #новости</t>
+  </si>
+  <si>
+    <t>18.08.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28463</t>
+  </si>
+  <si>
+    <t>ТОП ЛЕСТНИЦ, СТАВШИХ СИМВОЛАМИ РОССИЙСКИХ ГОРОДОВ ❤️ В разных уголках нашей страны есть лестницы, которые становятся точкой притяжения и частью визуального образа города. Собрали знаковые лестницы России для изучения и дальнейшего посещения! 🔎 Наша подборка: 🔸Лестница в Юрьевце (Ивановская область) от бюро .dpt. Летом 2025 года, к 800-летию Юрьевца, было завершено строительство лестницы, соединяющей верхнюю и нижнюю части города. 🔸Лестница на Торгашинский хребет (Красноярск) Лестницу открыли в 2021 году и она сразу стала популярной достопримечательностью Красноярска. В Книге рекордов России указано, что это самая длинная лестница в стране: её протяжённость — 1100 метров. 🔸Лестница на сопке Бурачка во Владивостоке Самая яркая вершина города! Благоустроенная территория сопки признана одним из лучших ландшафтных парков в стране. 🔸А на Урале начали строить гигантскую лестницу в форме цапли В Сысерти официально началась стройка нового центрального входа на исторический Завод Турчаниновых‑Соломирских — той самой 200‑метровой лестницы с парящим пандусом. На стройку собрано уже более 20 млн рублей. Это больше половины от необходимой суммы, и ребята продолжают сбор. Поддержать проект #архитектурароссии #статьи</t>
+  </si>
+  <si>
+    <t>18.08.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28458</t>
+  </si>
+  <si>
+    <t>🎉Казанский Театр Камала получил награду International Architecture Awards. Проект отмечен наградой Чикагского музея архитектуры и дизайна Athenaeum. Театр Камала стал лауреатом International Architecture Awards 2026 в категории «Музеи и культурные центры». Театр реализован бюро Wowhaus совместно с Kengo Kuma. Объект вошёл в пятёрку крупнейших культурных объектов России за последние три года и стал архитектурным символом Татарстана. Поздравляем коллег! 📸 Анастасия Соболева #новости</t>
+  </si>
+  <si>
+    <t>17.08.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28448</t>
+  </si>
+  <si>
+    <t>Дом-сад Николая Ракицкого в Тарусе (Калужская область) 🤩 Экспериментальный сад был основан в 1929 году советским ученым-агрономом Николаем Ракицким для акклиматизации редких растений из разных климатических зон. После долгих лет запустения усадьба была выкуплена и бережно восстановлена дизайнером Евгенией Ждановой, открывшись для посетителей в мае 2022 года. Были воссозданы аутентичные интерьеры дачной жизни начала XX века, а в саду собрана уникальная ботаническая коллекция, включая амурскую сирень, китайский лимонник и около 16 сортов жасмина! 📍Калужская область, г. Таруса, ул. Шмидта, 38 📸 Параллельная Россия (matushka_nina) Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>17.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28447</t>
+  </si>
+  <si>
+    <t>💡Освойте основы дизайна интерьеров за 3 дня! Любите красивые интерьеры и мечтаете научиться их создавать? Начните творить проекты сами! 🎨 Онлайн-школа U.Design открывает 30 мест на бесплатный 3-дневный курс «Попробуйте себя в роли дизайнера», где вы: ✅ Создадите свой первый проект спальни и освоите программу для дизайнеров Homestyler ✅ Освоите основы сочетания цветов, подбора мебели и декора ✅ Узнаете, как дизайнеры находят клиентов и зарабатывают удалённо Опытные преподаватели помогут освоить навыки создания дизайн-проектов и гарантируют первого клиента! ✨ Сразу после регистрации вы получите 5 полезных подарков, которые используют в работе дизайнеры интерьеров. Это может стать началом новой профессии. 📌 Записывайтесь на курс! Реклама: ИП Шустикова Е.М. ИНН 503213205650 erid:2VtzqupkGtG</t>
+  </si>
+  <si>
+    <t>17.08.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28446</t>
+  </si>
+  <si>
+    <t>Фарфоровая скульптура «Юноша, несущий поддон с чайниками», 1984 год 🫖 Фигурка на тему «Фарфористы» была создана Ольгой Никитичной Колокольцевой. Многие из её авторских моделей и росписей были запущены в массовое производство и успешно выпускались более 15 лет. #советскийдизайн</t>
+  </si>
+  <si>
+    <t>14.08.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28445</t>
+  </si>
+  <si>
+    <t>В Хабаровске жители выбрали облик нового здания музыкального театра 🎭 Победителем стал проект «Голос Амура». Концепция соединяет музыкальную функцию театра и образ реки как главной линии города. Композиция состоит из трех объемов-раковин, которые символизируют связь с водой, природой и акустикой. Театр расположится на искусственном холме с панорамным остеклением. #новости источник</t>
+  </si>
+  <si>
+    <t>14.08.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28435</t>
+  </si>
+  <si>
+    <t>Гараж в частном доме в Подмосковье от Halo Works. 🔸Дизайнеры превратили гараж в семейное пространство. Так родилась сложная программа-микс, где под одной крышей сошлись паркинг для машин и мотоцикла, бильярдная, винный погреб с перспективой хранения сыров, мастерская-верстак и полноценный санузел из нержавеющей стали. 🔸Главный архитектурный трюк проекта — решение гаражного блока не как подсобного помещения, а как световой экспозиции. Автомобили и мотоцикл стоят за панорамным остеклением в тонком профиле. Пол гаража залит полимером, также предусмотрен специальный металлический дренажный настил для отвода влаги. Фото: Варвара Топленникова Garage in Moscow Region by Halo Works. #проекты #projects источник</t>
+  </si>
+  <si>
+    <t>14.08.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28426</t>
+  </si>
+  <si>
+    <t>На Алтае есть особенное время, которое длится всего несколько недель — его называют «золото и бирюза». Склоны гор вспыхивают всеми оттенками осени — от солнечно-жёлтого до медно-красного, а Катунь и горные реки сохраняют свой невероятный бирюзовый цвет. Именно за этим сочетанием красок сюда каждый год приезжают фотографы и путешественники со всего мира. У Art Travel Club как раз в этот короткий период запланировано путешествие "Легендарна осень на Алтае". Это путешествие подойдёт тем, кто давно мечтал увидеть Алтай впервые. И тем, кто уже был здесь летом, но хочет открыть его совсем в других красках. А для тех, кто хочет ещё захватить летнюю погоду на Алтае, есть даты 5–11 сентября. Уже появляются первые осенние краски, но ещё вполне можно застать тёплые летние дни. И как раз недавно на эти даты освободилось 2 места. Маршрут проверен не одним сезоном. Все переезды, остановки и места проживания продуманы так, чтобы путешествие получилось комфортным и насыщенным, а осенью меняется только одно — природа вокруг. Для проживания выбраны уютные места, которые становятся частью впечатлений от Алтая. После насыщенных дней особенно приятно возвращаться в комфортные домики среди гор, отдыхать, встречать закаты и просто наслаждаться тишиной. Ребята показывают не только знаковые места, но и стараются собрать путешествие так, чтобы оно запомнилось атмосферой, красивыми местами проживания и вниманием к деталям. Если Алтай давно был в вашем списке — рекомендуем посмотреть программу. Кажется, осень — одно из лучших времён для первого знакомства с этим регионом.</t>
+  </si>
+  <si>
+    <t>13.08.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28421</t>
+  </si>
+  <si>
+    <t>Набережная у ЖК «Береговой» в Москве 🏙 📸 ksarzie Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>13.08.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28420</t>
+  </si>
+  <si>
+    <t>Любишь смотреть на город через цифры и масштабы? 2ГИС собрал Карту рекордов России — места, которые выделяются в номинациях: шире, больше, выше, длиннее. В рекордах есть как архитектурные достопримечательности, так и целые города. Например, самый маленький город в России — Высоцк в Ленинградской области, который по площади меньше Центрального парка в Нью-Йорке. А вот самый большой театр страны, вопреки ожиданиям, находится не в столице — это Новосибирский театр оперы и балета. Эти и другие интересные рекорды ищите в 2ГИС — просто введите в поиске «карта рекордов» и открывайте для себя Россию по-новому.</t>
+  </si>
+  <si>
+    <t>13.08.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28412</t>
+  </si>
+  <si>
+    <t>В здании Дома творчества писателей в Комарово открылся дачный клуб «Суббота». Можно вкусно поесть и отдохнуть :) А еще внутри восстанавливают библиотеку, которая скоро будет открыта для всех желающих! 📍Комарово, ул. Кавалерийская, 4/4 📸 sobaka_ru Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>13.08.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28411</t>
+  </si>
+  <si>
+    <t>Вы заходите в гости и мысленно переставляете мебель, меняете свет, подбираете отделку? А может, пора делать это профессионально и получать за это деньги? В августе стартует бесплатный трёхдневный интенсив от Geometrium. Никакой скучной теории — с первых часов погружаетесь в реальную работу. За 3 дня вы: • соберёте дизайн-проект комнаты под ключ — готовый кейс, который сразу в портфолио • освоите рабочие инструменты, без которых профи ни шагу • поймёте, с какой стороны подойти к профессии и как быстро начать зарабатывать. Преподаватели — практикующие дизайнеры Geometrium. Среди их проектов — вилла в фюзеляже настоящего Boeing 737 на Бали. Geometrium — живая студия с 10-летним опытом. В финале — сертификат и персональный план развития. И да, вы узнаете, как выйти на доход от 150 000 ₽ уже на старте. ❗️осталось 8 мест, успейте записаться до конца недели: https://clck.ru/3VBk23?erid=2W5zFGKJwrh</t>
+  </si>
+  <si>
+    <t>13.08.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28406</t>
+  </si>
+  <si>
+    <t>ЖК «Артефакт» в Ростове-на-Дону от «Новая Р.А.С.А.». Проект клубного дома премиум-класса планируется на улице Береговой, 59, на первой линии набережной реки Дон рядом с историческими Парамоновскими складами. ЖК выделяется террасированными этажами, использованием старинного кирпича XIX века и изумрудным фальцем кровли. Выглядит интересно и необычно для российских жилых проектов! #новости</t>
+  </si>
+  <si>
+    <t>12.08.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28402</t>
+  </si>
+  <si>
+    <t>На Тверскую в Москве вернут скульптуру балерины 🤩 Москвичи проголосовали и приняли решение восстановить скульптуру балерины на крыше известного «дома под юбкой». Балерина авторства Георгия Мотовилова стояла на башне дома до 1958 года! Само здание было построено в 1939–1941 гг. по проекту Аркадия Мордвинова, во время реконструкции ул. Горького (сейчас Тверская). 📍Ул. Тверская, 17 #новости</t>
+  </si>
+  <si>
+    <t>12.08.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28401</t>
+  </si>
+  <si>
+    <t>Инклюзия сегодня становится важной частью современной архитектуры. Пространство должно быть не только красивым, но и комфортным для людей с разными физическими и сенсорными возможностями. 📎 Поэтому особенно интересно понять, насколько эти принципы уже стали частью образования и профессиональной практики. Если вы студент, выпускник или преподаватель в сфере архитектуры и дизайна — пройдите небольшой опрос. Ваши ответы помогут сформировать статистику и повлиять на то, какой будет среда будущего 🏛 💬 ПРОЙТИ ОПРОС #новости</t>
+  </si>
+  <si>
+    <t>12.08.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28400</t>
+  </si>
+  <si>
+    <t>Твой объект может появиться в городском пространстве уже этой осенью. Сделай МАФ из бетона на 3д-принтере в Городе талантов за 1 месяц! «Город Талантов» — 25 гектаров на берегу Томи в Кемерово, креативный кластер вокруг нового городского Университета и жилье нового формата. Это не просто жильё. Это городская лаборатория, где каждая деталь — от изгиба скамьи до рисунка на вазоне — говорит с человеком. 📎Приглашаем стать тем, кто заложит характер и настроение стартового городка: 🔴сформировать стиль, который отражает историю, стиль и планы территории 🔴расставить акценты и сделать пространство уникальным 🔴организовать пространство и подчеркнуть атмосферу каждой зоны - тихой, активной, игровой, деловой.. Стань автором объектов в новом центре Кемерова Заявку можно оставить здесь! #новости</t>
+  </si>
+  <si>
+    <t>12.08.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28390</t>
+  </si>
+  <si>
+    <t>Загородный дом в Подмосковье от Ирины Шевченко. 🔸Главной идеей проекта было превратить типовой дом из клееного бруса площадью 200 кв. метров в современное пространство с отсылками к Баухаусу, советскому модернизму и mid-century. 🔸«Дерево — активный, доминирующий материал, способный разрушить дизайн. Чтобы этого не случилось, мне пришлось разбить деревянное пространство большими белыми плоскостями пола и стен и увеличить размеры дверных и оконных проемов. Активность деревянной фактуры я дисциплинирую и нейтрализую «холодными» материалами. В противовес массивным деревянным стенам ввожу в интерьер тонкие и воздушные архитектурные лестницы из листового металла». Фото: Михаил Лоскутов House in Moscow Region by Irina Shevchenko. #проекты #projects источник</t>
+  </si>
+  <si>
+    <t>11.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28381</t>
+  </si>
+  <si>
+    <t>Успенский собор во Владимире ✝️ Собор построен в 12 веке и является наследим ЮНЕСКО. Это единственный храм, где сохранились подлинные, документально подтверждённые фрески Андрея Рублева! 📍ул. Большая Московская, д. 56 📸 Мария Чек Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>11.08.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28380</t>
+  </si>
+  <si>
+    <t>Форум устойчивого развития городов. 21–23 октября 2026 года в Москве 📈 Событие объединит представителей девелоперских и строительных компаний, инвесторов, архитекторов, производителей строительных материалов и технологий, финансовых институтов, определяющих развитие российских территорий. «Мы будем обсуждать лучшие практики девелопмента, комплексное развитие территорий, вопросы сохранения исторического наследия, внедрение инновационных технологий, развитие транспортной и социальной инфраструктуры, а также новые модели взаимодействия государства и бизнеса», — Дмитрий Шаповалов, директор Евразийского центра деловых событий Программа форума #новости</t>
+  </si>
+  <si>
+    <t>11.08.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28372</t>
+  </si>
+  <si>
+    <t>Печь, посвященная сюжетам русских народных сказок 🐻 Компания «Изразцово» создала 50 расписных изразцов для печи. Здесь можно встретить трёх медведей, колобка, семерых козлят, козу-дерезу и других знакомых с детства героев. Каждый сюжет расписан вручную, со своими оттенками, деталями и настроением. Нам хотелось, чтобы эти сказки стали частью семейной истории, собирали близких у тёплой печи и спустя годы возвращали повзрослевших детей в тепло родного дома. #объекты #objects</t>
+  </si>
+  <si>
+    <t>10.08.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28364</t>
+  </si>
+  <si>
+    <t>В Замоскворечье выставили на продажу здание XVII века по цене трехкомнатной квартиры в новостройке Речь о двухэтажных палатах Кожевенной слободы площадью 526 кв. м. Начальная цена лота — около 67 млн рублей, за которые покупатель получит также право аренды участка 0,18 га и обязательство провести работу по сохранению памятника культуры федерального значения. После реставрации в здании можно будет разместить офис, ресторан, музей или торговые площади.</t>
+  </si>
+  <si>
+    <t>10.08.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28363</t>
+  </si>
+  <si>
+    <t>Пентхаус для птиц в Сириусе🐦‍⬛ В Сириусе (Сочи) можно было наблюдать скворечник с видом на парк и отель Mantera Supreme. Разместили его на оливковом дереве ➖ Роскошный скворечник с «кроватью», баром и бассейном-поилкой подчеркнул значимость региона как ключевой точки для наблюдения за пернатыми на Черноморском побережье. 📍Олимпийский проспект 36/1 (Mantera Supreme) Источник: palm.sochi #объекты #objects</t>
+  </si>
+  <si>
+    <t>09.08.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28360</t>
+  </si>
+  <si>
+    <t>В Калининграде появится ЖК «Октарин» на острове Октябрьском. Девелопер «Кортрос» совместно с GAFA Architects разработали концепцию комплексной застройки. Воплощение проекта началось со строительства жилого квартала, который займет территорию 7 га. На острове расположатся и общественные пространства. А также офисы, коммерция, гостиница и бутик-отель 🏙 #новости</t>
+  </si>
+  <si>
+    <t>08.08.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28358</t>
+  </si>
+  <si>
+    <t>Рыбацкие и охотничьи избы в Карелии сохранят 🏠 Верховный суд республики признал уникальные деревянные постройки Беломорского округа законными, несмотря на их нахождение на заповедных землях. Для региона эти избы не просто элемент культурного ландшафта, а объекты жизнеобеспечения. Возведенные задолго до современных экологических регламентов, лесные дома веками служат спасительными укрытиями от сурового северного климата и штормов. 📸 Илья Тимин #новости</t>
+  </si>
+  <si>
+    <t>07.08.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28351</t>
+  </si>
+  <si>
+    <t>Рама для зеркала из резного дерева от Романа Белоцерковского 🪞 «Всегда хотел создать раму для зеркала из резного дерева, и тут пришел запрос на создание такого предмета, чему я невероятно благодарен. Работа ручная и кропотливая, сделано из 3 видов дерева. На днях отправляется в свой дом, и даже жалко прощаться с ним». #объекты #objects</t>
+  </si>
+  <si>
+    <t>07.08.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28350</t>
+  </si>
+  <si>
+    <t>Сегодня наградил лауреатов ежегодного городского конкурса "Лучший реализованный проект в области строительства" Самым значимым в 2025 году эксперты назвали Национальный космический центр имени первой в мире женщины-космонавта В.В. Терешковой. Также победителями в 12 номинациях стали: 🔸 Станции "Вавиловская", "Академи­ческая", "Крымская" и "ЗИЛ" Троицкой линии метро — в номинации "Объекты метрополитена и железнодорожного транспорта". 🔸 Участок магистрали Солнцево — Бутово — Варшавское шоссе от улицы Эдварда Грига до улицы Поляны — в номинации "Улично-дорожная сеть". 🔸 Мост Академика Королёва — в номинации "Искусственные сооружения". 🔸 Детская городская клиническая больница святого Владимира — в номинации "Лечебно-оздоровительные объекты". 🔸 Школа "Летово Джуниор" — в номинации "Объекты учебно-образовательного и учебно-воспитательного назначения". 🔸 Большой лыжный трамплин на Воробьёвых горах — в номинации "Спортивные объекты". 🔸 Кинокластер Киностудии детских и юношеских фильмов им. Горького — в номинации "Культурно-просветительские объекты". 🔸 Дом русского бильярда "Москва" — в номинации "Реставрация и приспособление объектов культурного наследия для современного использования". 🔸 Офисный комплекс ICITY — в номинации "Офисные здания и деловые центры". 🔸 Технополис модульного домостроения — в номинации "Объекты промышленного назначения". 🔸 Крупномодульный дом на улице Гари­бальди, д. 31 — в номинации "Инновационное строительство". 🔸 Комплексное благоустройство Парка Горького (Пионерский пруд и Пушкинская набережная) — в номинации "Столичное благоустройство". Спасибо вам, друзья, за высокий профессионализм, добро­совестный труд и огромный вклад в развитие столицы, за реализованные проекты, которые делают нашу любимую Москву красивой и комфортной. Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>07.08.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28344</t>
+  </si>
+  <si>
+    <t>«Особняк Демидова» в Тутаеве реставрируют! Инвесторы Павел и Дарья Галкины откроют в здании отель, ресторан, переосмысливающий концепцию советской кухнии и спа-комплекс. В здании в XIX веке был доходный дом и трактир купца Демидова. В СССР там располагался ресторан «Волга», а последние годы особняк находился в аварийном состоянии и нуждался в восстановлении. 📸 Вадим Разумов #новости</t>
+  </si>
+  <si>
+    <t>07.08.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28338</t>
+  </si>
+  <si>
+    <t>Новая кухня "Броуди" от компании Лавелла: для тех, кто ценит воздух, свет и индивидуальность❗️ ❗️ Задача была совместить эстетику современного минимализма с практичностью. И дизайнеры Лавелла отлично с ней справились. Вот ключевые решения, которые делают эту кухню интересной: ❗️Дыхание пространства. Сознательно отказались от верхних ящиков в части гарнитура. Это не просто тренд — это ощущение свободы, больше света и простора. ❗️Акцент на деталях. Сочетание глубокого винно-бордового и чистого белого создает утонченный контраст. А полукруглые золотые ручки — это изящный штрих, придающий мебели индивидуальность. Объемный белый фартук завершает безупречную картину. ❗️Утонченная практичность. Столешница из искусственного камня и мойка подстольного монтажа  — гигиенично и долговечно. Весь функционал, включая встроенную технику и продуманные системы хранения, спрятан за лаконичными фасадами. Эта кухня доказывает: роскошь — не в избытке, а в продуманности каждой детали. Хотите такую же кухню-мечту, отражающую ваш характер? Только до 15.08 компания Лавелла мебель дарит СРАЗУ ПЯТЬ БОНУСОВ, с которыми заказ вашей новой кухни будет гораздо выгоднее! Узнать подробности акции, обсудить ваш проект и забронировать эксклюзивную скидку можно здесь 👈 Или напишите сразу дизайнерам Лавелла 👉 @designer_kitchen1 Реклама. ИП Низамов М.В. ИНН 026102834104 Erid: 2VtzqxBNBAj</t>
+  </si>
+  <si>
+    <t>07.08.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28337</t>
+  </si>
+  <si>
+    <t>Только мы рассказали про мост в «Москва-Сити» и появилась новость, что в Москве появится еще один мост, уже разводной 🌉 В районе ЗИЛ планируют строительство из нескольких круглых и овальных платформ, соединенных между собой. Когда по затону нужно будет пропускать суда, часть конструкции раздвинут. Он сократит жителям района путь до метро «Технопарк». #новости источник</t>
+  </si>
+  <si>
+    <t>06.08.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28332</t>
+  </si>
+  <si>
+    <t>🐰 Скульптура зайцев в ресторане «Золотой заяц» в Сколково. Петр Зайцев создал невероятно милую 3-х метровую скульптуру из латуни. Приходите смотреть! #объекты #objects</t>
+  </si>
+  <si>
+    <t>06.08.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28323</t>
+  </si>
+  <si>
+    <t>Девять фильмов. Девять взглядов на архитектуру. CoolConnections приглашает на Летний архитектурный фестиваль (ЛАФ) — программу игровых и документальных фильмов об архитекторах, городах и идеях, которые продолжают влиять на то, как мы живем сегодня. Фестиваль откроется 9 августа в московском кинотеатре «Художественный» фильмом «Большая арка». В программе — Карло Скарпа, Ле Корбюзье, Эйлин Грей, Сигурд Леверенц, Энрике Миральес, Эмилио Амбас и другие герои мировой архитектуры. В карточках полная программа. ЛАФ одновременно стартует в Санкт-Петербурге, Екатеринбурге и Калининграде, а затем пройдет более чем в 15 городах России и за ее пределами. Фильмы представят архитекторы, исследователи и историки градостроения. Возможно, это лучший повод поговорить об архитектуре не только через здания, но и через кино. До встречи на ЛАФ!</t>
+  </si>
+  <si>
+    <t>06.08.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28317</t>
+  </si>
+  <si>
+    <t>Гостиничный комплекс от бюро ARCHIVISTA 🏞️ 🔸Авторы превратили сложный рельеф в главное достоинство проекта. Перепад высот почти в 32 метра становится не ограничением, а основой архитектурного сценария. Панорамное остекление, открытые террасы и светлая палитра фасадов помогают сохранить постоянную связь с природой и подчеркнуть атмосферу спокойствия. 🔸Организация внутренних пространств вдохновлена образом воды. Благодаря этому общественные функции, рестораны и wellness-зоны складываются в единый непрерывный маршрут, где одно пространство естественно переходит в другое. #проекты #projects</t>
+  </si>
+  <si>
+    <t>06.08.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28316</t>
+  </si>
+  <si>
+    <t>Стефан Цвейг. Поезд в Россию. Иллюстрация сделана к его книге "Вчерашний мир. Воспоминания европейца" 🤩 Иван Сергеев Russian Architecture 🔸 #художники</t>
+  </si>
+  <si>
+    <t>05.08.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28309</t>
+  </si>
+  <si>
+    <t>Погодинская изба в Хамовниках 🏠 Здание является уникальным памятником деревянного зодчества XIX века. Построено по проекту архитектора Н. Никитина в дар историку и коллекционеру М. Погодину. Дом был главным интеллектуальным центром Москвы, где собирались славянофилы и литераторы. В 1941 году главный усадебный дом был уничтожен упавшей бомбой. Погодинская изба оказалась единственным уцелевшим строением ансамбля. 📍Москва, Ул. Погодинская, д. 12А 📸 ksarzie Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>05.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28306</t>
+  </si>
+  <si>
+    <t>В «Москва-Сити» появится футуристичный пешеходный мост из медных сфер. Длина моста составит 90 метров. Конструкция будет состоять из 11 геодезических куполов. Снаружи сферы облицуют медными панелями, а внутри установят декоративную подсветку, создающую эффект звездного неба. Строительство запланировано на 2027 год. #новости</t>
+  </si>
+  <si>
+    <t>04.08.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28298</t>
+  </si>
+  <si>
+    <t>Завершилась реставрация Дома Мельникова в Москве. Дом является памятником архитектуры авангарда. Советский архитектор Константин Мельников возводил его для себя и своей семьи с 1927 по 1929 годы. 📎В 2018 году по инициативе Музея архитектуры прошло предреставрационное обследование памятника. Реставрационные работы на объекте длились с 2022 по 2026 год. Музей архитектуры выступал как активный участник реставрации – предоставляя все необходимые материалы из архивов дома. Авторский надзор осуществляло бюро «Рождественка». #новости</t>
+  </si>
+  <si>
+    <t>04.08.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28297</t>
+  </si>
+  <si>
+    <t>Продлен прием заявок на участие в премии АРХИWOOD за лучшее архитектурное сооружение из дерева 🏠 Прием заявок продлится до 15 августа 2026 года. В этом сезоне заявки принимаются в номинациях: «Арт-объект», «Дерево в интерьере», «Дерево в экстерьере», «Дизайн среды», «Загородный дом», «Малый объект», «Общественное сооружение», «Предметный дизайн», «Реставрация, реконструкция и воссоздание». Рады стать инфопартнерами одной из самых значимых премий с стране! 🔸Подать заявку и изучить подробности можно на сайте #новости</t>
+  </si>
+  <si>
+    <t>04.08.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28290</t>
+  </si>
+  <si>
+    <t>ЖК «Бадаевский» в Москве близится к завершению строительства! Этот проект вызывает множество споров и остается самым обсуждаемым ЖК в центре столицы 🏭 Больше фото строительства 📸 mistergahan #новости</t>
+  </si>
+  <si>
+    <t>03.08.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28283</t>
+  </si>
+  <si>
+    <t>А вы видели когда-нибудь месторождение цветных мраморов? А оно есть в селе Петени (Новосибирская область) 🪨 На локации можно встретить различные оттенки розового и белого мрамора, который соответствует стандартам мирового качества! 📸 Екатерина Пляскина (_ekaterina.plyaskina_) Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>03.08.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28277</t>
+  </si>
+  <si>
+    <t>Сколько стоит ремонт квартиры в бетоне в 2026 году? Большинство владельцев квартир в новостройке начинают планировать бюджет на ремонт с поиска стоимости за квадратный метр. Но уже через несколько месяцев сталкивается с тем, что реальная сумма оказывается значительно выше. Чтобы вы могли заранее понять реальную стоимость дизайнерского ремонта в 2026 году, студия KD Design подготовила каталог из 9 реализованных проектов с полной стоимостью каждого. Это реальные проекты KD Design, в которых показаны: ✔️ стоимость дизайн-проекта ✔️ стоимость ремонтных работ ✔️ бюджет на материалы ✔️ мебель, освещение и технику ✔️ итоговая стоимость полностью готового интерьера Каталог поможет понять, какой бюджет стоит закладывать на ремонт квартиры еще до начала работ, чтобы избежать неприятных сюрпризов в процессе. Если вы планируете ремонт в ближайшее время, скачайте каталог бесплатно и посмотрите, сколько стоит реализация интерьера уровня бизнес и премиум-класса. Получить каталог проектов И подписывайтесь на канал KD Design, чтобы узнать больше про качественный и стильный ремонт в 2026 году *Политика обработки персональных данных</t>
+  </si>
+  <si>
+    <t>03.08.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28275</t>
+  </si>
+  <si>
+    <t>Пермь-Арена сейчас и совсем скоро 🏟 Новый комплекс займёт 79 тыс. м². В нем будут две ледовые площадки на 10000 и 500 мест, а также появится возможность проведения выставок, концертов и соревнований по различным видам спорта. #новости</t>
+  </si>
+  <si>
+    <t>01.08.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28269</t>
+  </si>
+  <si>
+    <t>Календари-обои на август ☀️ Август — время наслаждаться последними днями лета, ловить тёплый свет и моменты, которые хочется сохранить в памяти. Пусть каждый взгляд на экран напоминает о любимом времени года и вдохновляет на новые открытия!✨ Выбирайте свои любимые заставки для смартфона в отличном качестве в комментариях 👇 #календари #обои</t>
+  </si>
+  <si>
+    <t>01.08.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28268</t>
+  </si>
+  <si>
+    <t>Креативная премия G8 2026 продлевает прием работ до 14 августа 🎉 Если вы не успели отправить свой проект, еще есть шанс показать сильный кейс и выиграть одну из главных наград креативной индустрии! 11 сентября на Хлебозаводе в Москве состоится юбилейный фестиваль G8. Этот день будет состоять из конференции и нетворкинга с представителями креативных индустрий, а кульминацией фестиваля станет церемония награждения. 📍Подробнее про номинации и участие рассказывали в этом посте. #новости</t>
+  </si>
+  <si>
+    <t>31.07.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28258</t>
+  </si>
+  <si>
+    <t>Квартира в Москве от Belousova.Interior. 🔸Проект площадью 65м² выполнен в японской эстетике. «Мы стремились связать современный стиль минимализм с эстетикой Японии. В интерьере реализована современная основа, при этом на эту основу наслаивается атмосфера японского стиля и философия ваби-саби: отказ от избыточности, природность, подлинность и натуральность материалов». 🔸«Планировочное решение было удачным, но все помещения казались маленькими и тесными. Мы сохранили три основные зоны — кухню-гостиную, спальню и кабинет, но убрали между ними глухие стены. Кабинет отделяет подвесная конструкция с телевизором. Спальня зонирована раздвижными перегородками в японском стиле». Фото: Михаил Лоскутов Apartment in Moscow by Belousova.Interior. #проекты #projects источник</t>
+  </si>
+  <si>
+    <t>31.07.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28257</t>
+  </si>
+  <si>
+    <t>Когда материал становится частью архитектурного замысла.   На «Архстоянии» в Никола-Ленивце архитектуру обсуждали не только через искусство, но и через технологии. На площадке генерального проектировщика MARKS GROUP специалисты СИБУРа и РЕХАУ предложили посмотреть на светопрозрачные конструкции как на инструмент проектирования пространства. Компания MARKS GROUP представила проект «Озарение», реализованный совместно с художником Кириллом Кто, арт-платформой «Куб» и галереей «Синтакс». Инсталляция исследует архитектуру как процесс, который развивается во взаимодействии с человеком, средой и способом восприятия пространства. В природном ландшафте «Архстояния» конструкция из строительных лесов получает новое прочтение. Внешняя оболочка из баннерной сетки с изображением окружающего пейзажа визуально растворяет объект в среде, а внутренний слой с образом кирпичной кладки символизирует уже сформированную архитектуру. Так инсталляция соединяет природу, процесс строительства и завершённый архитектурный образ. Этот подход созвучен современной практике проектирования. Сегодня архитектор работает не только со стенами и фасадами: он проектирует свет, связь интерьера с ландшафтом, акустику и ощущения человека внутри здания. Например, в ЖК «Манхеттен» в Рязани инженерное решение позволило сохранить сложную геометрию арочных ПВХ-окон, обеспечить открывание створок и не перегрузить фасад лишними линиями. Новое прочтение получают и привычные материалы. Поликарбонат давно вышел за пределы теплиц и навесов: матовые и сотовые панели не просто пропускают свет, а рассеивают его, создавая мягкое свечение и глубину пространства. Малый вес и модульная сборка позволяют использовать материал в павильонах, фасадах и временной архитектуре.   Эти примеры показывают: сегодня материал определяет не только конструкцию здания, но и его атмосферу, архитектурный образ и сценарии жизни внутри него. #новости</t>
+  </si>
+  <si>
+    <t>31.07.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28255</t>
+  </si>
+  <si>
+    <t>В Ставрополе восстановят известный у жителей «Дом с привидениями». Особняк купца Игнатия Волобуева построен в 1914 году и является объектом культурного наследия. Для его потенциальной реставрации уже нашли инвестора. А креативные местные жители уже представили, как может выглядеть особняк в скором будущем! 🏰 📍ул. Комсомольская, 100 #новости источник: stav26</t>
+  </si>
+  <si>
+    <t>30.07.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28245</t>
+  </si>
+  <si>
+    <t>Пляжный клуб «Татар Су» в Казани 🏖️ Концепцию пляжного клуба разработало бюро Bespoke Architects, архитектурный проект создан институтом «Беарт», реализацию проекта осуществила строительная компания «Артус». Выглядит роскошно, а бассейн с шикарным видом еще и подогревается! 📍Кремлевская набережная, 1В Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>30.07.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28237</t>
+  </si>
+  <si>
+    <t>Концепция ЖК в Москве от Kleinwelt Architekten. По словам архитекторов, проект основан на образе яхты, пришвартованной в городе 🛥️ Хотелось бы посмотреть на реализацию! 📍Большой Саввинский переулок #новости</t>
+  </si>
+  <si>
+    <t>29.07.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28232</t>
+  </si>
+  <si>
+    <t>Концепция музейного и научно-просветительского комплекса от бюро «Архип» для мемориала в Ленинградской области. Здание представляет собой сегмент перевернутого свода или шара. Шаровидный пандус пола создает эмоциональное погружение в метафору перевернутого мира – эпохи войны и геноцида. С разных ракурсов объем рождает различные ассоциации, например, парус или ковчег ⛵️ На фасадах предусмотрена перфорация с изображениями жертв геноцида и жителей блокадного Ленинграда. Изображения могут быть выполнены в технике иконописной прориси или в стилистике Александра Дейнеки. #новости источник</t>
+  </si>
+  <si>
+    <t>29.07.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28231</t>
+  </si>
+  <si>
+    <t>Что общего у пятизвездочного отеля, архитектора, винного эксперта и журналиста? На первый взгляд — ничего. Но именно так родился новый проект «5 вопросов под пальмой🌴» от отеля Veselovka Experience. Здесь архитекторам, журналистам, гастрономическим экспертам, виноделам, предпринимателям и другим интересным героям задают всего пять вопросов. Одни и те же. Не о карьере и достижениях, а о решениях, привычках, страхах, отдыхе и вещах, которые делают человека человеком. Среди первых героев уже: • Георгий Марантиди — архитектор Veselovka Experience; • Виктория Решульская — гастрономический PR-специалист, журналист, автор «Сноба», Travel Time и SWN; • Екатерина Халецкая — директор музея Льва Голицына в винном городе «Белый мыс» и Алексей Соловьев — винный эксперт (скоро). И каждый раз получаются совершенно разные истории. Если вам интересны люди, а не только их профессии — подписывайтесь 👉 5 вопросов под пальмой 🌴 #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28221</t>
+  </si>
+  <si>
+    <t>Международный аэропорт Елизово имени Витуса Беринга на Камчатке 🛫 Один из красивейших аэропортов в России! 📸 Надежда Макарова (makarova_nady) Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>29.07.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28220</t>
+  </si>
+  <si>
+    <t>🏛 Российская архитектура — часть международного профессионального диалога! И одна из интересных возможностей заявить о себе сегодня — участие в BRICS Property Awards. Это единственная международная премия в сфере недвижимости стран БРИКС, где оценивают качество архитектурных решений, городской среды, девелопмента и благоустройства. Всего 39 номинаций: участвуют городская, загородная, коммерческая и курортная недвижимости. Особенно интересно, что среди номинаций есть «Лучшее архитектурно-проектное бюро», где жюри рассматривает портфолио команды и вклад в развитие современной архитектуры. ❤️Если у вас есть реализованный проект последних лет или сильная архитектурная концепция — это тот случай, когда действительно стоит попробовать свои силы. Приём работ открыт до 20 августа. #новости</t>
+  </si>
+  <si>
+    <t>28.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28215</t>
+  </si>
+  <si>
+    <t>В Музее архитектуры в Москве открылась выставка «АЗС. Архитектура заправочных станций» ⛽️ Может ли обычная автозаправочная станция стать объектом архитектурного исследования? Новая выставка доказывает, что да. За сто лет АЗС превратились в важную часть городской среды и массовой культуры, а их архитектура отражала смену эпох не хуже общественных зданий. Особенно интересно, что экспозиция, созданная бюро .dpt, переосмысляет характерные элементы заправок и показывает, как этот незаметный тип архитектуры повлиял не только на городской ландшафт, но и на кино, фотографию и визуальную культуру XX века. #культурнаяжизнь</t>
+  </si>
+  <si>
+    <t>28.07.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28208</t>
+  </si>
+  <si>
+    <t>Хотите стать партнером ГК ФСК? Действуйте!⚡️ ✅ Первый пункт плана: подписаться на канал «ФСК тендеры» и получать информацию об открытых тендерах раньше всех. Что делать дальше — рассказали в карточках ↪️ ☑️ «ФСК тендеры» Реклама. ООО «Нега-Юг». Erid: 2Vtzqw1xWin</t>
+  </si>
+  <si>
+    <t>28.07.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28205</t>
+  </si>
+  <si>
+    <t>В Карелии началось строительство курорта «Termal-Кемь» 🍎 Проект разместится между Кемью и Рабочеостровском, рядом с Беломорскими петроглифами и Соловецким архипелагом. На месте начала строительства уже разместили знаковую табличку! Объем инвестиций составит 3 миллиарда рублей. Реализует проект компания «Тохмайоки Парк». На курорте разместят гостиничный комплекс на 600 номеров, СПА-центр, лыжные и веломаршруты, скалодром, веревочный парк, а также возможности для каякинга и дайвинга. Окончание строительства запланировано до 2035 года. #новости</t>
+  </si>
+  <si>
+    <t>27.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28200</t>
+  </si>
+  <si>
+    <t>Вратарь, 2026 🤩 🤩 Филипп Орлов Russian Architecture 🔸 #художники</t>
+  </si>
+  <si>
+    <t>27.07.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28190</t>
+  </si>
+  <si>
+    <t>«Павильон заблуждений» на фестивале Архстояние 2026 от Ирины Кориной. Дом исследует память как единственное убежище, которое человек стремится сохранить в мире, где ощущение безопасности давно утратилось. Архитектура построена на образе дачи из фрагментов коллективной памяти — узнаваемых деталей, цитат и бытовых образов, связанных с детством. Этот павильон я посвящаю всем , кто утратил дом и родину. И иллюзии того, что дорогое может оставаться незыблемым и никогда не исчезнет. 📎 Кстати, дом уже можно арендовать и пожить в нем (Никола-Ленивец, Калужская область). 📸 Ирина Корина Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>27.07.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28180</t>
+  </si>
+  <si>
+    <t>😊 Бренд дизайнерского освещения @LAMPATRON⁣⁣ представляет последние обновления каталога. Каждый день у нас появляются новые модели люстр и светильников! Станьте первыми, кто использует их в своих проектах. ❤️ Много обновлений вас ждет в фирменном шоуруме @LAMPATRON в Москве. Здесь вас ждут более 300 самых последних моделей и эксклюзивных коллекций, многие из которых еще не доступны на официальном сайте. Специальные условия всем посетителям шоурума. Переходите и изучайте коллекции - @LAMPATRON #новости</t>
+  </si>
+  <si>
+    <t>27.07.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28170</t>
+  </si>
+  <si>
+    <t>Детское игровое пространство на мансарде 🤩 Мастерская Yakob Toys обустроила мансардную зону площадью около 100 м² и воплотила все наши детские мечты! Пространство разделено на несколько зон. Первая зона — для ролевых игр. Вторая зона — спортивная, со скалодромом, качелями и турником. Третья зона — пространство для творчества и отдыха. #объекты #objects</t>
+  </si>
+  <si>
+    <t>26.07.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28168</t>
+  </si>
+  <si>
+    <t>Вентшахты московского метро превратятся в зоны отдыха ☕️ Утилитарные объекты станут полноценными общественными пространствами. Технические сооружения дополнят скамейками, качелями, навесами, клумбами и другими элементами благоустройства. Техническую часть будет почти не видно. Кроме мест для отдыха могут появиться велопарковки и небольшие кафе. #новости источник</t>
+  </si>
+  <si>
+    <t>24.07.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28167</t>
+  </si>
+  <si>
+    <t>Спасо-Преображенский собор Мирожского монастыря Храм был построен в ХII веке, является одним из древнейших в Пскове. 🤩 Таня Цырлина Russian Architecture 🔸 #художники</t>
+  </si>
+  <si>
+    <t>24.07.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28166</t>
+  </si>
+  <si>
+    <t>Метро давно стало не просто транспортом, а важной частью архитектурной идентичности Москвы. Все чаще его история и эстетика выходят за пределы подземных станций и становятся частью культурных событий города 🚇 Именно этому посвящено пространство «Подстанция 95», которое откроется на фестивале Chess &amp; Jazz в саду «Эрмитаж». Организаторы переосмыслили образ стройплощадки метро через искусство, музыку и современный дизайн. Здесь будут музыкальные шахматы, выставка расписанных художниками касок, подкасты с метростроителями и другие проекты, посвящённые 95-летию московского метростроения. 📎 Подробнее о программе и самых интересных событиях — на канале Градостроительного комплекса Москвы. #новости</t>
+  </si>
+  <si>
+    <t>24.07.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28156</t>
+  </si>
+  <si>
+    <t>Гостевой дом в Учме, Ярославская область 🌚 В загородном пространстве для отдыха «Белая Морошка» находится дом, построенный в 1904 году. Недавно он был восстановлен и теперь принимает гостей! 📸 Нина Бакланова (matushka_nina) Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>24.07.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28155</t>
+  </si>
+  <si>
+    <t>Архитекторы и инженеры, примите вызов от GOOD WOOD! Открыта регистрация на Хакатон GOOD WOOD 2026 — профессиональное соревнование на основе реальной задачи из практики проектирования загородных домов. Направления: — архитектура; — фасадные системы; — конструктив, разделы АС и КД. Участие бесплатное. Присоединиться могут как опытные специалисты, так и начинающие архитекторы и инженеры. Призы в каждом направлении: 🥇 100 000 ₽ 🥈 70 000 ₽ 🥉 30 000 ₽ Также участников ждут разбор работ экспертами GOOD WOOD, новые профессиональные контакты и возможность получить оффер в компанию. Полуфинал пройдет 4 августа онлайн, финал — 18 августа в GOOD WOOD Plaza. Финалистам из других городов оплатят дорогу, проживание и трансфер. Узнать условия и подать заявку: https://education.gwd.ru/hackaton26</t>
+  </si>
+  <si>
+    <t>23.07.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28148</t>
+  </si>
+  <si>
+    <t>Роспись «Прибой» в Нижнем Новгороде от JÖN. Работа создана в рамках фестиваля уличного искусства «Место». Творчество художника во многом основано на воспоминаниях из детства 🌊 #объекты #objects</t>
+  </si>
+  <si>
+    <t>23.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28141</t>
+  </si>
+  <si>
+    <t>Подборка мест в Париже для любителей архитектуры от коллеги Марии Троицкой — архитектора и автора канала А как там в Париже? 🏠 • Ателье художника Жана Люрса • Дом Озанфана от Ле Корбюзье •Станция метро, построенная архитектором Кенго Кума • Фонд Картье от Жана Невеля • Удивительный стеклянный дом от Кристиана Поттгиссера • Жилой дом архитектора Малле-Стевенса • Самая стильная кофейня от Гарри Нуриева 🤎 Сохраняете список локаций для будущего посещения!</t>
+  </si>
+  <si>
+    <t>23.07.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28140</t>
+  </si>
+  <si>
+    <t>В «Золотое кольцо России» включили Тверь🇷🇺 Теперь в город ожидается большой туристический поток, а также обновление инфраструктуры. Тверь основана почти 900 лет назад и являлась столицей Великого Тверского княжества. В городе множество исторических памятников и древних храмов. А из Москвы добраться можно за два часа! 📸 Виталий Шустров #новости</t>
+  </si>
+  <si>
+    <t>22.07.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28132</t>
+  </si>
+  <si>
+    <t>А вот как будет выглядеть часть территории «Красного Октября» в Москве от бюро GAFA! Бюро определили победителем архитектурного конкурса на застройку части острова. Архитектурные комплексы расположатся в северной части острова. Архитектурные решения проекта связаны с кондитерским наследием фабрики. «Для нашего квартала нам нужен был прецедент, сильный образ — что-то между зданием и арт-объектом. Город становится живым, когда классический фасад соседствует с современной архитектурой». #новости</t>
+  </si>
+  <si>
+    <t>22.07.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28128</t>
+  </si>
+  <si>
+    <t>Роспись «Закат» в городе Сатка от Александра Демкина. Город Сатка в Челябинской области известен своим месторождением магнезита — минерала, из которого делают огнеупорные материалы. Эта работа - момент перед тем как магнезит (скульптура девушки) «встретит свой закат» в печи, потеряет часть себя и очистится, чтобы стать более крепким материалом. #объекты #objects</t>
+  </si>
+  <si>
+    <t>21.07.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28118</t>
+  </si>
+  <si>
+    <t>Керамический отель «Гранд Будапешт» от Дарьи Безруких 🎂 Посмотрите на эти детали! Работы художницы часто похожи на игрушки и возвращают в детство. А мерцание света на глянцевой поверхности придает им десертный вид. #объекты #objects</t>
+  </si>
+  <si>
+    <t>21.07.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28117</t>
+  </si>
+  <si>
+    <t>➡️ Те, кто задаёт стандарты профессии, соберутся в одном месте. Вы — в списке? 23 июля в самом сердце дизайн-комьюнити Москвы пройдёт Pro Day 2026: встреча архитекторов, дизайнеров, девелоперов, руководителей бюро и креативных предпринимателей. В программе — только живой опыт индустрии: 🔡 дискуссия о девелопменте — как создавать проекты, которые выбирают люди 🔡 лекция-тренинг «Какое бюро строите вы?» 🔡 разбор анатомии ландшафтного проекта — что сработало, что провалилось и почему 🔡 лекция об общественных интерьерах — как проектировать пространства, которыми пользуются сотни людей 🔡 AI-мастерская — нейросети как рабочий инструмент, а не модная игрушка 🔡 нетворкинг-зона, подготовленная совместно с консалтинговым агентством Plan the Best Среди спикеров — архитектор и генеральный директор международного архитектурного бюро nefa architects, сооснователь бюро Above, идеолог дизайн-направления бюро DŌ buro, директор по продукту Группы Родина, руководитель отдела продукта Группы «Самолет», ведущие архитекторы, дизайнеры интерьера и ландшафта, бизнес-консультанты и специалисты по AI. 🔡 23 июля 2026, 16:00 🔡 Центр дизайна Artplay, ул. Нижняя Сыромятническая, д. 10, стр. 7, вход А, 1 этаж Участие бесплатное. Регистрация — по ссылке.</t>
+  </si>
+  <si>
+    <t>21.07.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28114</t>
+  </si>
+  <si>
+    <t>В Салехарде начинается строительство аэропорта за 9 миллиардов рублей ✈️ Пропускная способность объекта составит 390 пассажиров в час на прилет и столько же на вылет. Общая площадь оценивается в 9,6 тыс. м². «Проектировщики учитывали исторические и природные особенности региона, стараясь передать атмосферу сурового края». #новости источник</t>
+  </si>
+  <si>
+    <t>20.07.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28104</t>
+  </si>
+  <si>
+    <t>🏆 Детская площадка в Екатеринбурге стала серебряным призером международной премии A' Design Award. Игровой комплекс «Уральский Лес», созданный для набережной Исети от компании «Тайга. Детские площадки», победил в номинации «Дизайн игрового оборудования, игровых комплексов и общественных парков». A' Design Award — один из самых значимых мировых конкурсов в сфере промышленного и архитектурного дизайна. Работа велась в сотрудничестве с ландшафтной студией S&amp;P. Поздравляем коллег 👏🏼 Мы хотели создать не просто детскую площадку, а пространство, отражающее характер Урала и его природу. #объекты #objects</t>
+  </si>
+  <si>
+    <t>20.07.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28103</t>
+  </si>
+  <si>
+    <t>Проектируете будущее? Только с надёжным IT-фундаментом! Чтобы цифровая среда помогала, а не мешала творчеству, важно доверить её профессионалам, которые превратят вашу «стройплощадку» из файлов, чертежей и моделей в отлаженную и безопасную систему. Klas.pro создает надежный IT-фундамент для архитектурных, проектных и дизайнерских компаний. Мы понимаем специфику работы с графикой, 3D-моделями и объёмными данными, и знаем, как сделать так, чтобы технологии работали на результат. Почему Klas.pro выбирают творческие бюро и студии? 🔹Специализируемся на архбюро, дизайн- и проектных компаниях с 2012 года. 🔹Настраиваем «облако» для хранения и совместной работы над макетами, рендерами и проектами — доступ из любой точки мира. 🔹 Заботимся о кибербезопасности: защищаем чертежи, сметы, переписку и интеллектуальную собственность от утечек и кибератак. 🔹Обеспечиваем оперативную техподдержку пользователей, чтобы вопросы IT не отвлекали от творческих задач. Нам доверяют: Wowhaus, Atrium, Megabudka, Apex, Айдиай Проджект и еще более 20 бюро и мастерских. ___ Для новых клиентов мы подготовили специальное предложение: ✅ Бесплатный аудит IT-инфраструктуры ✅ Консультация по оптимизации процессов ✅ 50% скидка на первый месяц обслуживания Промокод: KLAS-IT-ND-SUMMER2026 (действует до 31.08.2026) У вас есть конкретная задача для автоматизации? Давайте обсудим техническое решение! 👉 Посмотреть кейсы и узнать больше ✉️ Для получения консультации и расчёта стоимости свяжитесь с директором по работе с клиентами: @klasPRO 📱Следите за нами и подписывайтесь на наш Телеграмм-канал: https://t.me/KLASPRO_IT Системный интегратор для проектного бизнеса ООО «КЛАС» это команда профессионалов с многолетним опытом в настройке, совершенствовании и поддержке ИТ-инфраструктур для архитектурных и проектных организаций Реклама. Erid: 2VtzqwNqhWa ООО "КЛАС", ИНН 7719815573</t>
+  </si>
+  <si>
+    <t>20.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28096</t>
+  </si>
+  <si>
+    <t>Концертный центр «Сириус» 🩰 Центр, открытый в 2025 году, символизирует слияние Черного моря и гор Кавказа, напоминая своими плавными очертаниями горный массив. 📍Сириус, ул. Чемпионов, 5 📸 АНО «Медиадом «Сириус» Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>19.07.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28095</t>
+  </si>
+  <si>
+    <t>В Казани планируют построить каток вокруг «Чаши» ⛸ Наша задача — сделать Казань местом, где вся страна встречает Новый год, проводит каникулы и зимние выходные. Для этого нужно насыщать город объектами, - глава комитета по туризму Александр Шавлиашвили С помощью искусственного интеллекта уже удалось представить как будет выглядеть такой масштабный проект. Ждём реализации! Источник: kazan.mesta #новости</t>
+  </si>
+  <si>
+    <t>19.07.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28094</t>
+  </si>
+  <si>
+    <t>Иногда одна картина может рассказать об эпохе не меньше, чем целое здание. Архитектура, живопись, дизайн — всё это складывается в единый культурный контекст, но далеко не всегда за первым впечатлением удаётся увидеть скрытые смыслы. 📍Завтра в 19:00 по московскому времени наши коллеги из лектория «Синхронизация» проведут бесплатный онлайн-мастер-класс «Под слоем краски: учимся анализировать картины как искусствовед». Вместе с историком искусства Ольгой Чуворкиной участники разберут работы Рембрандта, Боттичелли, Мунка, Климта, Кандинского и попробуют посмотреть на знакомые произведения глазами искусствоведа. В подарок каждому участнику обещают памятку, которая поможет анализировать произведения искусства 🎨 Регистрация бесплатная, так что если хочется по-новому взглянуть на знакомые картины — записывайтесь, встретимся там.</t>
+  </si>
+  <si>
+    <t>17.07.26 18:14</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28087</t>
+  </si>
+  <si>
+    <t>Отель и культурное пространство Basic в Нижегородской области. Атмосфера выходного дня без городской суеты 🌳 📍г. Ворсма, ул. Ленина, 1д 📸 mariapushkova Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>17.07.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28084</t>
+  </si>
+  <si>
+    <t>Рейтинг социально-значимых архитектурных проектов. 📎 Исследование ЦСП «Платформа» фиксирует: города, особенно небольшие, все больше нуждаются в открытых социальных пространствах, которые становятся точками консолидации для сообществ. Примечательно, что инвесторами здесь нередко выступают частные компании, реализующие концепцию «градообразующего человека» — формирования среды, вовлеченной в городскую повестку. У «Норникеля» с «Башней» в Норильске, у Леонида Михельсона с «ГЭС-2» в Москве, у «Магнитки» с парком «Притяжение» общий подход: открытость, интерактивность, ставка на сообщества. Однако видно, что бывают и принципиально замкнутые объекты — созданные для людей, но без людей. На фоне дискуссий о судьбе промышленного наследия важно, чтобы инвесторы старались идти по пути ревитализации: наполнение пространства новой идеей с сохранением архитектурной преемственности. Ключевые позиции экспертов: Антон Финогенов, директор по развитию среды «ДОМ.РФ»: «“Вау-здание” часто воспринимается как обязательный пункт мастер-плана. Но эффект новизны быстро заканчивается. Успешный объект должен не просто удивлять, а работать с городом: учитывать сообщества и давать людям новые смыслы». Ирина Жуйкова, директор департамента социальной политики «Норникеля»: «Для Норильска важны третьи места: девять месяцев зима, людям нужно встречаться. “Башня” стала таким пространством. Туда приходят за общением, за возможностью реализовать свой проект». Алексей Муратов из КБ «Стрелка» напоминает о роли архитектора: «Архитектор — единственный участник строительного процесса, который представляет сферу культуры и отвечает за то, каким будет пространство, в котором людям предстоит жить. Важно, чтобы его голос был одним из ключевых при принятии решений». #новости</t>
+  </si>
+  <si>
+    <t>17.07.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28074</t>
+  </si>
+  <si>
+    <t>Частная вилла по проекту Дмитрия Жигалева в Московской области. 🔸Частный дом площадью 2300 м² реализует компания СТМК. Уже на этапе строительства хорошо читаются ключевые элементы проекта: выразительная бетонная архитектура, деревянные ламели, облицовочные панели под мрамор и мощение. 🔸Дом оснащён инженерией уровня High-End: вентиляция, кондиционирование, водоснажбение, канализация, теплый пол; система снеготаяния кровли и фасадов; система "умный дом" (электрика, слаботочные системы, централизованное управление). Больше примеров в канале СТМК: @stmkpro</t>
+  </si>
+  <si>
+    <t>16.07.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28063</t>
+  </si>
+  <si>
+    <t>ЮНЕСКО призвали запретить строительство небоскребов «Лахта-2» и «Лахта-3» в Санкт-Петербурге 🏙 Специалисты сообщили, что возведение новых небоскребов высотой 555 и 703 метра может негативно сказаться на уникальном облике города. Если строительство состоится, то исторический центр Питера внесут в список объектов, которые находятся под угрозой. #новости</t>
+  </si>
+  <si>
+    <t>16.07.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28055</t>
+  </si>
+  <si>
+    <t>Вышел четвертый выпуск альманаха о сакральной архитектуре и искусстве «Слово и камень» 🕯️ В новом выпуске опубликовано интервью с Сергеем Кузнецовым, а также фрагменты будущей книги исследователя архитектуры и бывшего директора Музея архитектуры имени Щусева Ирины Коробьиной. Отдельного внимания заслуживает материал искусствоведа Ирины Языковой, посвящённый утраченным современным росписям. И множество других интересных рассуждений 🤩 #новости #чтопочитать</t>
+  </si>
+  <si>
+    <t>16.07.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28054</t>
+  </si>
+  <si>
+    <t>Павильон СССР на Всемирной выставке в Монреале, 1967 год. Архитекторы: М. Посохин, А. Мндоянц, Б. Тхор. Павильон находился в северной части острова Нотр-Дам. На первом этаже размещались выставочный зал, кинотеатр на 660 мест и ресторан на 1350 посадочных мест. #советскаяархитектура</t>
+  </si>
+  <si>
+    <t>15.07.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28045</t>
+  </si>
+  <si>
+    <t>Пермская художественная галерея от бюро СПИЧ. 🔸Новое здание построено на набережной реки Камы как часть социокультурного кластера «Завод Шпагина», созданного на территории паровозоремонтного завода им. А. А. Шпагина. Некоторые из сохранившихся зданий промышленного назначения теперь стали частью комплекса галереи. 🔸Между малоэтажными краснокирпичными корпусами возведен новый пятиэтажный объем с динамичным силуэтом, складывающимся из сочетания разномасштабных двухскатных кровель. Их абрис перекликается с линией Уральских гор, а выполненные из патинированной меди фасады отсылают к традиционному для данного региона медеплавильному производству. Фото: Андрей Белимов-Гущин 📍г. Пермь, ул. Ленина, д. 64 Art Gallery in Perm by SPEECH. #проекты #projects источник</t>
+  </si>
+  <si>
+    <t>15.07.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28040</t>
+  </si>
+  <si>
+    <t>«Вкусно – и точка» на вокзале в городе Пушкин 🍔 Главная особенность заведения — сохраненное фарфоровое панно с цветочными гирляндами от советского архитектора Евгения Левинсона. Однако многие гости недовольны, что в историческом месте открыли именно фастфуд, а не кофейню или ресторан. 📍г. Пушкин, ЖД вокзал «Царское село» 📸 lichnoedelo Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>14.07.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28035</t>
+  </si>
+  <si>
+    <t>В аэропорту Сухума открылся ВИП-терминал 🌴 Новый терминал находится в историческом здании аэропорта, которое является объектом историко-культурного наследия Республики Абхазия. В проекте бережно сохранили архитектуру и атмосферу, при этом добавив высокий уровень сервиса, современное оснащение, комфорт и эстетику. Получилось действительно хорошо! #новости</t>
+  </si>
+  <si>
+    <t>14.07.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28034</t>
+  </si>
+  <si>
+    <t>Зимний каталог Технопарка «Айра»: новогоднее оформление начинается с идеи Каким будет ваш проект этой зимой – классическим, современным или вдохновленным любимыми героями из мультфильмов киностудии «Союзмультфильм»? ↘️ В новом зимнем каталоге Технопарка «Айра» собраны готовые решения для оформления общественных пространств. Главная новинка сезона – юбилейная коллекция, созданная к 90-летию киностудии «Союзмультфильм», а также: ⏺️более 40 вариантов елей; ⏺️свыше 200 видов консолей и перетяжек; ⏺️праздничные МАФы; ⏺️арт-объекты, арки, световые инсталляции. ↗️ Переходите в наш Telegram-бот, чтобы получить каталог и подобрать новогоднюю концепцию для своего проекта. ✔️ А также подписывайтесь на наш Telegram-канал, чтобы быть в курсе новинок и увидеть реализованные проекты Технопарка «Айра». Реклама. Erid: 2VtzqwpWKva ООО «ТЕХНОПАРК А» ИНН 7820047552</t>
+  </si>
+  <si>
+    <t>14.07.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28026</t>
+  </si>
+  <si>
+    <t>Пляж Патрокл во Владивостоке 🏖️ 📸 matveyvlc Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>14.07.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28025</t>
+  </si>
+  <si>
+    <t>Дорогие дизайнеры и архитекторы! Сколько раз вы сталкивались с тем, что красивый световой сценарий разбивался о невозможность технической реализации? С ONVIZ это больше не проблема. Мы производим умные электрокарнизы и солнцезащитные системы, которые созданы, чтобы подчиняться вашей фантазии, а не ограничивать её. Мечтаете об идеальном рассеянном свете на панорамном остеклении? Или о системе, которая полностью скрыта в потолочной нише? Любая ваша идея становится реальностью с ONVIZ. Почему дизайнеры выбирают ONVIZ: ✅10 лет гарантии ✅Индивидуальный подход ✅Профессиональный монтаж в любом уголке России Особенно обратите внимание на уже реализованные кейсы: ✅ZIP-система Onviz в Краснодаре для балкона ✅Проект ЖК «Булычев» в Кирове ✅И совет дизайнера Игоря Куркина об автоматизации штор ⚡Работать с умными технологиями просто и выгодно. Пишите нам, чтобы обсудить детали и получить полный каталог решений! 📲 Подробности в презентации Реклама ООО Онвиз. ИНН 4345527035 erid: 2W5zFH5xxws</t>
+  </si>
+  <si>
+    <t>14.07.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28017</t>
+  </si>
+  <si>
+    <t>В Башкортостане открывается историко-культурный парк «Верхотор — театр времён». Здесь можно будет увидеть руины медеплавильного завода, мельницы, а также исторический заводской пруд и мост времён Екатерины II. Село Верхотор было частью истории Пугачёвского восстания. Парк стал площадкой для проведения Фестиваля горнозаводской цивилизации. Проект разработали Ахмадуллин-Аркитектс и Институт развития городов Башкортостана. #новости</t>
+  </si>
+  <si>
+    <t>13.07.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28016</t>
+  </si>
+  <si>
+    <t>«Окно», 1886 🤩 Борисов-Мусатов Виктор Эльпидифорович На картине изображено окно одноэтажного флигеля в Саратове, где жила семья художника. Russian Architecture 🔸 #художники</t>
+  </si>
+  <si>
+    <t>13.07.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28009</t>
+  </si>
+  <si>
+    <t>Можно ли повторить природный рисунок минерала? Нет — и именно поэтому каждый такой светильник существует только в одном экземпляре. Fluorite создаёт авторский свет из алебастра, селенита, горного хрусталя и кварца. Каждый фрагмент минерала отличается структурой, прозрачностью и характером свечения, поэтому двух изделий с полностью одинаковым рисунком не бывает. В проектах Fluorite свет становится частью архитектуры интерьера: от камерных подвесов и бра до масштабных световых композиций для частных и общественных пространств. Коллекции, реализованные проекты и 3D-модели — https://fluorite.art Реклама. Erid: 2Vtzqwv3Rva ООО "СВЕТ-ПРЕМИУМ" ИНН 9727062623</t>
+  </si>
+  <si>
+    <t>13.07.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28002</t>
+  </si>
+  <si>
+    <t>Метафизика подъездов от Артемия Максимау 👻 Работа создана из фарфора и глазури. Подъезд является лиминальным пространством между квартирой и улицей, частным и общественным. Местом ожидания, перехода и неопределённости. Именно здесь рождаются собственные мифы, ритуалы и герои. Эта работа посвящена одному из них.</t>
+  </si>
+  <si>
+    <t>13.07.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27992</t>
+  </si>
+  <si>
+    <t>Квартира 55 м² в Москве от Ирины Мишурис. 🔸Проект реализован в новом жилом комплексе рядом с Серебряным бором, сочетающем близость к Москва-Сити и природное окружение. Исходными преимуществами пространства стали пять окон и высота потолков 3,6 м, что позволило создать открытую, «дышащую» планировку. 🔸Концепция построена на принципе перетекающих пространств с деликатным зонированием: общественные и приватные зоны визуально связаны, но функционально разграничены. В квартире предусмотрены все необходимые пространства — кухня-гостиная, спальня, гардеробная, постирочная и два санузла — при особом внимании к эргономике, свету и визуальной чистоте. Фото: Михаил Лоскутов Apartment in Moscow by Irina Mishuris. #проекты #projects</t>
+  </si>
+  <si>
+    <t>12.07.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27984</t>
+  </si>
+  <si>
+    <t>Шкаф OWL / ФИЛИН от Made in August 🔥 «Изготовлен из старого наличника со ставнями. Наличник привезен из города Невьянск (центр горнозаводской старообрядческой иконописи), Свердловская область. Приблизительно начало XX века. Наличник углублен, вставлены полки из лиственницы, нанесена резьба. Декорирован стальными шарами. Ручки и ножки тоже из стальных шаров». #объекты #objects</t>
+  </si>
+  <si>
+    <t>10.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27983</t>
+  </si>
+  <si>
+    <t>Чудеса архитектуры в Калининграде! В городе обнаружено необычное здание с кривыми окнами, которое к тому же оказалось жилым домом. Интересно, каково людям жить в постройке с такой архитектурной задумкой. Если присмотреться, то дом отдаленно может напоминать известный Кривой домик в Сопоте (Польша). 📸 nataly_home_life Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>10.07.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27973</t>
+  </si>
+  <si>
+    <t>SPA-комплекс отеля Moon2 в Архызе от бюро Chado. 🔸Пространство продолжает архитектурную концепцию отеля, основанную на взаимодействии материала и природного контекста. Интерьеры полностью выполнены из бетона. Его фактура и пластичность создают ощущение монументальности и усиливают связь с окружающим горным пейзажем. 🔸Здесь практически отсутствует мебель, а главными выразительными средствами становятся свет, пропорции и материал. Панорамное остекление открывает виды на горы, визуально объединяя интерьер с природой. Особое место занимает бассейн, будто высеченный в скале 🏔️ SPA-complex in Arkhyz by Chado. #проекты #projects</t>
+  </si>
+  <si>
+    <t>09.07.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27968</t>
+  </si>
+  <si>
+    <t>В Калининграде снесли историческое здание мукомольного завода. Снос стал возможным, так как объект не признан памятником архитектуры. Местные жители часто водили экскурсии в это место. Власти пришли к мнению, что восстановлению здание не подлежит. Фото: Евгений Мосиенко #новости источник</t>
+  </si>
+  <si>
+    <t>09.07.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27967</t>
+  </si>
+  <si>
+    <t>Объявлена полная программа конференции «Ниша. Архитекторы и искусственный интеллект»! 25 июля в Доме Архитектора в Нижнем Новгороде пройдет конференция, о ней мы уже писали ранее. Конференция объединит более 20 экспертов. Среди них бюро IND, Megabudka, архитектурная школа МАРШ и другие. В Большом зале пройдут дискуссии о будущем профессии и кейсы крупных компаний, а Малый станет площадкой практических кейсов, и открытого разговора профессионального сообщества. ✅Полная программа конференции #новости</t>
+  </si>
+  <si>
+    <t>09.07.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27963</t>
+  </si>
+  <si>
+    <t>Завершена реставрация дома из романа «Мастер и Маргарита». Особняк в Мансуровском переулке, известный как прототип дома Мастера, находится в Мансуровском переулке и является объектом культурного наследия регионального значения. В ходе работ были воссозданы белокаменный цоколь, деревянная обшивка стен, окна, декор на фасадах. Особое внимание уделили деревянному срубу дома 🏠 📍Москва, Мансуровский пер., 9 #новости</t>
+  </si>
+  <si>
+    <t>08.07.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27953</t>
+  </si>
+  <si>
+    <t>Загородный дом основателя архитектурного бюро Archpoint Валерия Лизунова в Московской области. 🔸Площадь дома - 72 м². Первое, что привлекает внимание — необычная форма крыши дома. Ломаные линии создают эффект «избушки лесника». Полотно из клееного щита, покрытого деревом, приспущено по краям к фасаду и оттеняет симметрию самого здания, построенного из того же дерева. Особую роль в создании атмосферы слияния с природой играет остекление дома. 🔸Основная доминанта первого этажа — камин-лестница, сложенная из темного шамотного кирпича. Масштабная конструкция объединяет действующий дровяной камин, дровник и лестницу «гусиный шаг», ведущую на второй этаж. Еще один функциональный арт-объект украшает спальню —скамья из фрагмента дерева, в которое когда-то попала молния. Фото: Ольга Мелекесцева House in Moscow Region by Archpoint. #проекты #projects</t>
+  </si>
+  <si>
+    <t>08.07.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27952</t>
+  </si>
+  <si>
+    <t>Искусство не украшает интерьер. Оно диктует правила. Ваши стены достойны большего, чем принт из масс-маркета. В Artlab Interior авторские работы, которые: 🟣Превратят гостиную в арт-объект 🟣Создадут нужное впечатление с первого взгляда 🟣Подчеркнут ваш вкус Удобный Бот-каталог — все картины в одном месте. Быстро найдете именно то, что давно искали. Подписка — первый шаг к интерьеру с характером!</t>
+  </si>
+  <si>
+    <t>08.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27951</t>
+  </si>
+  <si>
+    <t>Старейший вокзал Карелии и объект культурного наследия 🚂 На фото — жд вокзал станции «Медвежья Гора» в стиле русского зодчества. Его построили в 1916 году по проекту архитектора Р.М. Габе. 📍ул. Карла Маркса, д.14 📸 Екатерина Пляскина (_ekaterina.plyaskina_) Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>07.07.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27946</t>
+  </si>
+  <si>
+    <t>Проект Центра биомедицинских и фармацевтических технологий от IND Architects получил награду на международной премии DNA Paris Awards 🎉 Концепция получила Honorable Mention в категории Public Architecture. Концепция проекта вдохновлена устройством нейронной сети: функциональные модули центра выступают в роли «нейронов», а общие общественные пространства – «синапсов», где рождается межпрофессиональная коммуникация. Именно здесь биолог встречается с химиком, а случайный разговор у атриума превращается в научную коллаборацию. #новости</t>
+  </si>
+  <si>
+    <t>07.07.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27936</t>
+  </si>
+  <si>
+    <t>Бистро RUBY в районе ЗИЛАРТ в Москве от Анастасии Кутовой. 🔸Задачей проекта было вписать разные сценарии в одно пространство: завтраки, кофе to go и выпечка из собственной пекарни по утрам, а вечером помещение должно меняться под подачу ужинов и винный бар. У помещения есть особенность — из-за перепада высот окна находятся на уровне газона во дворе соседнего ЖК. В ходе реализации специфику места встроили в концепцию, поработав с расстановкой мебели и светом. 🔸Кухня ресторана дала вдохновение для общей стилистики интерьера — в нем можно проследить отсылки к итальянским бистро и, в целом, идеям модернизма. Создатели также отдали дань и прошлому района — вписали люстру «Улей», которую в 1960-70-е года производили на заводе ЗИЛ. Bistro in Moscow by Anastasia Kutovaya. #проекты #projects</t>
+  </si>
+  <si>
+    <t>06.07.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27932</t>
+  </si>
+  <si>
+    <t>Красивейшие кадры маяка Анива на Сахалине и первая за всю историю посадка на вертолете возле него 🤩 Подобрали правильное время и место: во время отлива, в безветренную погоду. Подлетели медленно, чтобы птицы не попали под винт. В итоге всё получилось! Пилот Андрей Мельников совершил знаменательную посадку, которая запомнится надолго 🚁 📸 Вадим Махоров (makhorov) Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>06.07.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27931</t>
+  </si>
+  <si>
+    <t>Сегодня, в День архитектора, вручил городские премии в области архитектуры и градостроительства Премия была учреждена в 2017 году и присуждается за разработку наиболее выразительных, оригинальных и качественных архитектурно-градостроительных решений объектов капитального строительства, благодаря которым формируется комфортная городская среда и развивается строительная отрасль в столице. В этом году было подано 174 заявки. Лучшими стали 12 проектов строительства жилья, социальной, транспортной, промышленной и деловой инфраструктуры. ✅ Многофункциональный высотный комплекс в ММДЦ "Москва-Сити" в 1-м Красногвардейском проезде — в номинации "Высотные жилые дома". ✅ Многоквартирный дом на улице Автозаводской — в номинации "Многоквартирные жилые дома". ✅ Реконструкция корпусов №5 и 6 Московского архитектурного института на улице Рождественке — в номинации "Объекты высшего образования". ✅ Частная общеобразовательная организация "Летово Джуниор" на Раменском бульваре — в номинации "Объекты дошкольного и среднего образования". ✅ Московская верфь на Нагатинской набережной и общественный комплекс для научно-исследовательской деятельности на Волгоградском проспекте — в номинации "Объекты промышленности". ✅ ЖК на улице Тюменской — в номинации "Жилые дома по Программе реновации". ✅ Станция "Народное Ополчение" Рублёво-Архангельской линии — в номинации "Станции метрополитена". ✅ Административно-деловой комплекс на улице Лобачевского, деловой центр на 1-й улице Ямского Поля и общественно-деловой центр "Старт" на Ленинградском проспекте — в номинации "Торгово-офисные объекты". ✅ Центр подготовки национальной сборной команды России по футболу на улице Нижние Мнёвники — в номинации "Спортивные объекты". Спасибо вам, друзья, за прекрасные проекты, которые будут долго служить москвичам. Сочетая талант и технологии, новаторство и традиции, вы создаёте архитектуру мирового уровня. С праздником! Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>06.07.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27922</t>
+  </si>
+  <si>
+    <t>Офис на 53-м и 54-м этажах iCITY в Москве 🏙 Финтех-группа «СВОЙ» разместилась в двухуровневом офисе в бизнес-центре iCITY. Общая площадь пространства составила около 4 тыс. м². Панорамные виды на Москву стали частью рабочего пространства. Минималистичный стиль был выбран как основной подход к оформлению офиса. «Мы придерживаемся политики открытости и распространения информации, что отражается в каждом элементе дизайна», – прокомментировал Евгений Асламов, генеральный директор инвестиционной компании «Свой Капитал». В итоге получилось комфортное рабочее пространство и привлекательный офис для клиентов в соответствии с корпоративными ценностями холдинга. Такой подход — не разовый проект, а часть философии группы. Качественная среда работает на бизнес не меньше, чем финансовые показатели. 📌 Сегодня такую же возможность может получить и ваша компания — группа «СВОЙ» предлагает к покупке и аренде: 🔵15 этаж. 🔵Общая площадь – 1 789 м². 🔵Возможно деление на блоки от 900 м². 🔵Подземная парковка на 14 мест По всем вопросам обращайтесь в NF Group #новости</t>
+  </si>
+  <si>
+    <t>06.07.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27921</t>
+  </si>
+  <si>
+    <t>С ПРАЗДНИКОМ ВСЕХ АРХИТЕКТОРОВ! 🏭 Сегодня, в первый понедельник июля, в России отмечают профессиональный праздник архитекторов. Желаем вдохновения, смелых идей, сильных команд и проектов, которыми можно по-настоящему гордиться. Пусть каждый замысел находит своё воплощение ❤️ Ура! 🏠На фото отель «Дом на Кирова» в Вологде.</t>
+  </si>
+  <si>
+    <t>04.07.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27916</t>
+  </si>
+  <si>
+    <t>Краснодар продолжает радовать и удивлять! В Парке Краснодар (Парк Галицкого) открыли новую локацию — Грот. Это многоуровневый сад внутри гигантского искусственного кратера, выглядит как огромный бетонный цилиндр, уходящий под землю. А на стенах и колоннах разметили живые деревья 🌳 📸 officialparkkrasnodar Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>03.07.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27908</t>
+  </si>
+  <si>
+    <t>Пекарня Masa Madre В Лужниках 🥐 Открылся летний поп-ап проект прямо на стройке, где можно перекусить на траве :) 📍Москва, Лужники 24с35 📸 hamovniki guide Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>03.07.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27907</t>
+  </si>
+  <si>
+    <t>🚨 Срочно требуются КОНСТРУКТОРЫ! Технопарк «Айра» приглашает в команду специалистов конструкторского отдела. Открыты вакансии: • инженер-конструктор; • ведущий инженер-конструктор; • главный конструктор. Направления работы: — детские и спортивные площадки; — малые архитектурные формы; — модульные дома. Опыт работы в производстве детских площадок будет преимуществом. Мы предлагаем: ✔ официальное трудоустройство и полностью белую заработную плату; ✔ одну из самых высоких зарплат в отрасли (по результатам собеседования); ✔ для специалистов из других регионов — оплату жилья рядом с местом работы; ✔ возможность оформления полиса ДМС (по результатам собеседования); ✔ современные проекты и работу на собственном производстве. Подработка для конструкторов Если вы уже работаете, но готовы брать дополнительные проекты, предлагаем сотрудничество по удалённой схеме. Бонус за рекомендацию Знаете сильного конструктора? Рекомендуйте его в нашу команду и получите вознаграждение от 50 000 до 150 000 ₽ после успешного трудоустройства. ▫Ведущий инженер-конструктор: — комплексное ведение конструкторской документации; — координация проектных решений с производством и смежными подразделениями; — подготовка технической документации, спецификаций и файлов для станков с ЧПУ; — контроль соответствия документации требованиям ГОСТ и ЕСКД; — работа в 1С:УНФ: формирование производственных потребностей в материалах, учет МЦ, контроль складских остатков. ▫Инженер-конструктор (МАФ): — разработка КД, составление технических паспортов, работа в системе 1С.УНФ; — подготовка инструкций, спецификаций и файлов для ЧПУ; — подсчет необходимого количества материалов для производства изделий; — согласование проектов с заказчиками и внутренними подразделениями. 📍Мы ожидаем: • высшее техническое образование, знание ГОСТ и ЕСКД; • уверенное владение Autodesk Inventor и AutoCAD; • ответственность, внимательность и системный подход к работе. 📍 Санкт-Петербург Если хотите стать частью нашей команды, отправляйте резюме на почту pr@aira.ru Реклама. Erid: 2VtzqvWNAG1 ООО "АЙРА" ИНН 7820047552</t>
+  </si>
+  <si>
+    <t>03.07.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27904</t>
+  </si>
+  <si>
+    <t>Новая книга от издательской программы Музея «Гараж» ❤️ В продажу поступила важная для архиектурного сообщества книга: Александр Дуднев, Константин Гудков «Москва на стройке. Полный каталог архитектуры. 1917–1941». 📎 В каталоге собрано более 6200 зданий и комплексов — от знаковых памятников авангарда до малоизвестных объектов, многие из которых впервые вводятся в научный оборот. Особую ценность представляет систематизация материала: объекты сгруппированы по архитектурным типологиям, сопровождаются указаниями на архивные и опубликованные первоисточники. #новости #чтопочитать</t>
+  </si>
+  <si>
+    <t>02.07.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27896</t>
+  </si>
+  <si>
+    <t>В Йошкар-Оле может появиться ландшафтный парк «Город - Лес» 🌳 Планируется построить современные культурно-общественные пространства, гостиничный комплекс, спортивную инфраструктуру, детский городок и амфитеатр. Также в планах колесо обозрения и национальный ресторан. #новости</t>
+  </si>
+  <si>
+    <t>02.07.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27888</t>
+  </si>
+  <si>
+    <t>Коробка с конфетами «Футбол» конца 1960-х годов ⚽️ Конфеты производились на Луганской кондитерской фабрике и скорее всего экспортировались в другие страны. Сейчас на Чемпионате мира они точно были бы в тренде! 📸 vintage_retro_story #советскийдизайн</t>
+  </si>
+  <si>
+    <t>01.07.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27887</t>
+  </si>
+  <si>
+    <t>Урбанистка Джейн Джекобс писала, что город воспринимается не как набор отдельных объектов, а как живая система связей между ними. Эту идею легко заметить в районах, где маршруты не заканчиваются границами квартала, а продолжаются дальше, связывая между собой разные части города. Сити Бэй — жилой квартал на берегу Москвы-реки с собственной набережной. Отсюда маршрут продолжается к Павшинской пойме, парку реки Сходня и другим участкам прибрежной линии, которая постепенно формирует единое пространство вдоль реки. В таком сценарии вода становится частью повседневного маршрута, а набережная — продолжением городской среды за пределами квартала. Реклама. Акционерное общество "Специализированный застройщик Транспортно-пересадочный узел "Лесопарковая". ИНН 7701387380. ERID:2W5zFHVfkhw</t>
+  </si>
+  <si>
+    <t>01.07.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27881</t>
+  </si>
+  <si>
+    <t>Календари-обои на июль ☀️ Середина лета — время тёплых дней и вечеров и маленьких впечатлений, которые хочется запомнить 🤩 Пусть каждый взгляд на экран напоминает о лете и вдохновляет на новые моменты! Выбирайте свои любимые заставки для смартфона в отличном качестве в комментариях 👇 #календари #обои</t>
+  </si>
+  <si>
+    <t>01.07.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27874</t>
+  </si>
+  <si>
+    <t>Винтажная кофейня «Рахманинов» на Красной Поляне 🤩 Необычная кофейня в горах, где все держится на деталях. Ванная с роялем в центре зала однозначно задают тон заведению! 📍Ул. Волоколамская, 36А, стр.1 📸 anya.is.sochi Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>30.06.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27871</t>
+  </si>
+  <si>
+    <t>Остров Большой Уссурийский готовится к масштабным изменениям 🏗 Остров рядом с Хабаровским краем разделен между Россией и Китаем. 174 км² принадлежат России, 170 км² Китаю. На китайской стороне уже создан туристический и экологический центр, а Россия только начинает развитие. 📎На острове предварительно появятся «Парк Дружбы Народов АТР», Национальный центр «Россия» и четырёхзвёздочный отель с СПА. Об этом сообщил Глава Хабаровского края Дмитрий Демешин. Все объекты будут адаптированы для туристов из Китая. #новости</t>
+  </si>
+  <si>
+    <t>30.06.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27869</t>
+  </si>
+  <si>
+    <t>Гусь из смальты и каррарского мрамора от Елены Алексеевой 🪿 Работа создана в школе мозаики «Сад Граната». Каррарский мрамор является одним из самых ценных, благодаря своей прочности и текстуре, даже Микеланджело создал «Давида» именно из него! #объекты #objects</t>
+  </si>
+  <si>
+    <t>29.06.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27867</t>
+  </si>
+  <si>
+    <t>В Иркутске закончилась реставрация усадьбы архитектора Кудельского🌟 Дом уникален своей кладкой из саманного кирпича, которую воссоздали реставраторы. В последнее время в Иркутске стали очень бережно относиться к культурному наследию! Остальные примеры показывали здесь. Источник: irkutsk_blog #новости</t>
+  </si>
+  <si>
+    <t>29.06.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27866</t>
+  </si>
+  <si>
+    <t>С коллегами подготовили подборку каналов про дизайн и архитектуру ⭕️ Внутри — все про интерьер, архитектуру, предметный дизайн, городскую среду и визуальную культуру. Если выстраиваете вокруг себя профессиональную среду и стремитесь удерживать насмотренность, то папка точно пригодится!</t>
+  </si>
+  <si>
+    <t>29.06.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27861</t>
+  </si>
+  <si>
+    <t>Серия панно «Черкесская песня» от Фатимы Ачмиз-Тлиф. Работа создана из льняной и хлопковой ваты и фанеры, ее размер 151х151см. Песня сопровождает человека с рождения. В музыкальном фольклоре отражена многовековая история адыгов. В архаических обрядовых песнях люди обращались к языческим богам, вызывали дождь, восхваляли героев, стыдили оступившихся. Черкесская песня — как живой организм: она передавалась из поколения в поколение, прошла через сотни лет — и сегодня звучит снова! Стоимость 1-го панно 270.000₽. Работу можно приобрести в галерее «Палаты». #обьекты #objects</t>
+  </si>
+  <si>
+    <t>26.06.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27855</t>
+  </si>
+  <si>
+    <t>На фестивале «Архстояние» в этом году появится «Крепость» от бюро «Остоженка». Инсталляция принадлежит сооснователю «Остоженки» Валерию Каняшину. Арт-объект реализуется посмертно (архитектор ушел из жизни в начале этого года). Проект из рукотворных железобетонных колец и деревьев намек на то, что технологичность и идентичность — два столпа современной российской архитектуры. Во время фестиваля (23-26 июля) в «Крепости» расположится танцпол 🪩 #новости</t>
+  </si>
+  <si>
+    <t>26.06.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27850</t>
+  </si>
+  <si>
+    <t>Жуковке — 100 лет. И это не просто дата. За этот век здесь сформировалась уникальная среда, которую невозможно «скопировать» — особый уровень, окружение, сама логика жизни на Рублёвке. Фёдор Соломатин подробно разбирает феномен Жуковки и объясняет, почему такие места формируют рынок, в своём канале —— подробнее тут. Именно поэтому в подобных локациях не работают простые решения. Здесь рождаются проекты, которые не строят с нуля, а продолжают историю. Сейчас Жуковка переживает новый этап — и именно в такие переходные периоды появляются проекты, которые становятся ориентиром для всего района. Как девелоперы работают с локациями, у которых уже есть характер и вековая история? Об этом и о многих других девелоперских подходах Фёдор рассказывает в своём канале. В канале: — Структура точечного девелопмента Рублевки — Как мы продолжаем жить с нашим клиентом? — Первый обзор проекта в Жуковке — Резиденция в сердце Жуковки Тишен Сад Подписывайтесь на Solomatin, чтобы понимать, где формируется уровень.</t>
+  </si>
+  <si>
+    <t>26.06.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27843</t>
+  </si>
+  <si>
+    <t>Подвеска «Двор-котик» от ювелирного бренда ZIMA Jewelry. Наш двор-котик хранит в себе атмосферу старого и уютного Петербурга, где за каждым окошком и в каждом «колодце» спрятаны свои истории и секреты. Двор находится на улице Рубинштейна. Если пройти через арку и попасть внутрь, в небе можно увидеть очертания стен, напоминающие кошачью мордочку 🐈 Стоимость подвески 6300 рублей. #объекты #objects</t>
+  </si>
+  <si>
+    <t>26.06.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27833</t>
+  </si>
+  <si>
+    <t>Загородный дом в окружении елей с тёмным фасадом 🌲 🔸Дизайнер Ольга Рюкина оформила его для себя. Дом выполнен из клееного бруса, а внутренняя отделка реализована с использованием гипсокартона, что позволило усложнить архитектуру пространства и сформировать множество ниш. Интерьер построен по осевой композиции. В основе — дерево, приглушённые светлые тона и мрамор. 🔸Мебель стала полем для экспериментов: здесь использованы обои, тканевые вставки и редкий шпон. Особого внимания заслуживают градиентный стеллаж и авторские ручки. 📎 Все эти решения реализовала мебельная студия Jim Wood. Переходите на их канал, чтобы увидеть, как рождаются сложные кастомные проекты. 🔴Изготовление стеллажа с внутренним радиусом 🔴Собираем шкаф с фасадами в форме плитки шоколада 🔴Дофаминовая мебель House in the Forest by Olga Ryukina #проекты #projects обзор Реклама. Erid: 2VtzqwAvpCq ИП Трифонов А. Л. ИНН 212800041379</t>
+  </si>
+  <si>
+    <t>26.06.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27830</t>
+  </si>
+  <si>
+    <t>Девелопер VOS’HOD перевел апартаменты в комплексе «АХЕД»в статус жилья 🏠 Это подтверждает новое разрешение на строительство. За архитектуру в проекте на Кутузовском проспекте в Москве отвечает бюро «Цимайло Ляшенко и Партнеры». Строение отличается сложной геометрией и динамичным ритмом фасадов. #новости</t>
+  </si>
+  <si>
+    <t>25.06.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27820</t>
+  </si>
+  <si>
+    <t>В Нижнем Новгороде в доме Эвениуса открыли аптекарский огород. Авторы проекта (ландшафтный архитектор Наталья Малышева и соавторы «Дома Эвениуса» Никита Гамзюль и Ольга Наумова) возродили традицию создания аптекарских садов, которые впервые появились в Москве в XVI-XVII веках. В них аптекари выращивали травы для создания лекарств. Там же можно в приятной атмосфере выпить кофе с десертом 🧁 📍ул. Студеная, 45 📸 hey_nataliya Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>25.06.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27819</t>
+  </si>
+  <si>
+    <t>Всегда интересно наблюдать за тем, как архитекторы анализируют город, территорию и процесс проектирования. Поэтому обратили внимание на канал D ARCHITECTS — московского архитектурно-градостроительного бюро с опытом более 15 лет. 📌Помимо рассказов о собственных проектах, команда публикует разборы градостроительных решений, делится профессиональными наблюдениями и полезными подборками. Особенно рекомендуем материал об ошибках при развитии территорий и подборку интересных фильмов для любителей архитектуры. #новости</t>
+  </si>
+  <si>
+    <t>25.06.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27816</t>
+  </si>
+  <si>
+    <t>Станцию метро «Рублёво-Архангельское» в Москве переименовали в «СберСити». Станция расположится в районе Кунцево на западе Москвы. Окончание строительства запланировано на 2027 год. Проект будет выполнен в бионическом стиле. #новости</t>
+  </si>
+  <si>
+    <t>24.06.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27806</t>
+  </si>
+  <si>
+    <t>Дача в горах Сочи от BW buro ⛰️ 🔸Дизайнер Юлия Каманина оформила дом для себя. «Мы купили дом уже готовым, но без внутренней отделки. Мне понравился живописный участок, граничащий с заповедной зоной леса, и архитектура здания, которая не только вписана в окружающую местность, но и словно впускает всю красоту природы в пространство, в любой сезон делая ее частью интерьера». 🔸В отделке отделке пространства предпочтение отдали натуральным материалами, не требующим специального ухода. На стенах, полу и потолке — доска. Интерьер выполнен в черном цвете неслучайно. Солнце, обходя дом по кругу в течение дня, создает на черных поверхностях тени, подчеркивая фактуры. К ним добавили оттенки травы, неба и яркой осенней листвы, вдохновленные местной природой. Фото: Елизавета Гуровская House in Sochi by BW buro. #проекты #projects источник</t>
+  </si>
+  <si>
+    <t>24.06.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27801</t>
+  </si>
+  <si>
+    <t>Клубный дом ARTEL от STENOY признан лучшим камерным ЖК премиального уровня на премии «Рекорды Рынка Недвижимости 2026» 🏙 Клубный дом возводится в Преображенском районе Москвы по проекту архитектурного бюро GAFA. В архитектурном ансамбле угадываются отсылки к ар-деко и его ответвлению – стримлайну. Комплекс состоит из двух корпусов по 12 этажей. #новости</t>
+  </si>
+  <si>
+    <t>24.06.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27800</t>
+  </si>
+  <si>
+    <t>Послание нам всем от художника Миши Маркера. Давайте жить! Работу можно найти на улицах Санкт-Петербурга 1️⃣ #объекты #objects</t>
+  </si>
+  <si>
+    <t>23.06.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27795</t>
+  </si>
+  <si>
+    <t>Пока появляются новости о возможном сносе Электрозавода в Москве, ребята из креативного бюро Соседи уже придумали, что может появиться на месте исторического комплекса! Выглядит сюрреалистично, но в наших реалиях даже правдоподобно 🫣 📌 Напомним, что здание было создано в 1917 году по проекту Георгия Евланова. С 2000-х годов помещения Электрозавода сдавались в аренду. А в 2025 году комплекс лишился статуса памятника. #новости</t>
+  </si>
+  <si>
+    <t>23.06.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27787</t>
+  </si>
+  <si>
+    <t>В Москве наградили финалистов премии Archpoint Concept Awards 🏆 Участники предоставили проекты на тему «русский код в интерьере». Жюри оценивало нереализованные проекты, в которых используются элементы русского стиля. I место – интерьеры клубного дома «Узоры», архитектурное бюро ATRIUM. В основе концепции лежит образ каменного терема — архетипа защищённого, монументального пространства, прочитанного через современный минимализм (фото 1-4). II место – проект «Злато да Ладо», Ателье 27 Павла и Марии Бородиных. В основу концепции положены приемы, где архитектура XII века встречается с тактильной роскошью. Архитектурный код интерьера базируется на эстетике Владимиро-Суздальского зодчества XII века (фото 5-6). III место – концепция бьюти-пространства «Зрак», Екатерина Коковина. Суть проекта – актуальная интерпретация паттернов русской идентичности в дизайне салона красоты. Отправной точкой послужили образы двух знаковых памятников: церкви Покрова на Нерли и Дмитриевского собора во Владимире (фото 7-8). Были рады стать инфопартнерами события и поздравляем победителей 🎉 #новости</t>
+  </si>
+  <si>
+    <t>23.06.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27780</t>
+  </si>
+  <si>
+    <t>В Ярославле к 2030 году планируют построить аэропорт «Столица Золотого Кольца» ✈️ Авторы проекта – архитектурное бюро «Архитектон». Проект реализуют за счет частных средств. Власти рассчитывают, что модернизация аэропорта повысит заинтересованность в Ярославской области. Ранее аэропорт хотели построить уже к 2027 году, но сроки перенеслись. #новости</t>
+  </si>
+  <si>
+    <t>22.06.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27779</t>
+  </si>
+  <si>
+    <t>Вот так изменилась набережная Екатеринбурга за 40 лет! Однако некоторые местные жители говорят, что первое фото атмосфернее и в нем больше жизни. Но большинство, конечно, радуются изменениям 🌳 Источник: Типичный Екатеринбург Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>22.06.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27772</t>
+  </si>
+  <si>
+    <t>Бюро T+T Architects представило проект бизнес-центра с технологичными решениями в Москве. Архитектурная концепция основана на образе ускользающих силуэтов. Динамичные фасады создают для зрителя несколько фокусов внимания, позволяя каждый раз замечать новые детали. Объект ощущается прозрачным за счет панорамного остекления и лаконичной геометрии поверхностей. 📎Уникальная особенность комплекса – система легких трансформируемых фасадов. Умная система способна менять паттерны фасадов в зависимости от времени суток, сезонов, погодных условий и пожеланий сотрудников. Каждый элемент здания создается с целью реализовать то, чего раньше не было на рынке недвижимости России. Всесезонные фасады-трансформеры с нишами-складками, сложные конструкции, адаптивный дизайн – все это призвано вызывать эмоциональный отклик и удивить искушенное в архитектуре сообщество Москвы. #новости</t>
+  </si>
+  <si>
+    <t>22.06.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/27769</t>
+  </si>
+  <si>
+    <t>В Нижнем Новгороде продолжается бесплатная образовательная программа «ИИ-лето» ❤️ Событие посвящено применению искусственного интеллекта в архитектуре. Завершится программа 25 июля конференцией «Ниша. Архитекторы и искусственный интеллект» в Доме Архитектора. 📍Особенно рекомендуем онлайн-встречу 23 июня, посвященную тому, как ИИ становится не просто инструментом генерации изображений, а новым способом архитектурного мышления. А здесь можно посмотреть уже вышедшие и предстоящие записи онлайн-событий. #новости</t>
+  </si>
+  <si>
+    <t>20.09.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28815</t>
+  </si>
+  <si>
+    <t>Кирпичные миниатюры во Владимире 🧱 Если будете в городе, обязательно всматривайтесь в кирпичные стены, там сможете увидеть маленьких обитателей, живущих в этих стенах! Создатели проекта — местные художники Регина Яфасова и Фёдор Карпов. Они создали 25 историй-миниатюр по всему городу. Некоторые уничтожены, но многие остались и радуют местных жителей и туристов. 📸 Андрей Василисков #обьекты #objects</t>
+  </si>
+  <si>
+    <t>19.09.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28808</t>
+  </si>
+  <si>
+    <t>Кирпичные миниатюры во Владимире 🧱 Если вы совершенно случайно или совершенно специально окажетесь в этом прекрасном древнем городе и отправитесь гулять по его уютным улочкам, внимательно всматриваясь в кирпичные стены, то в один момент в узоре этих стен вам может привидеться нечто необычное. Например, маленькие человечки, живущие прямо в этих стенах. И дело тут вовсе не в том, что вы надышались сладким владимирским воздухом или перебрали с местными барами, после чего получили себе некоторые галлюцинации прямо в голову. Нет, вовсе нет. Эти самые кирпичики с миниатюрами - проект местных художников Регины Яфасовой и Фёдора Карпова. Они создали 25 подобных историй-миниатюр, которые разбросаны по всему Владимиру. Некоторые, увы, уже уничтожены, но большинство остались на своих местах и радуют владимирцев и гостей города вроде меня.</t>
+  </si>
+  <si>
+    <t>18.09.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28804</t>
+  </si>
+  <si>
+    <t>Фасад 379-метрового небоскреба «Оне» в «Москва-Сити» наполовину будет состоять из моллированного стекла. Он станет одним из самых сложных проектов в России. Две башни небоскреба соединяются в нижней и верхней точках, перетекая одна в другую. Основные площади фасадов будут выполнены с применением модульного остекления. Модули сделаны из алюминия и стали, масса каждого составляет в среднем 700–800 кг. Строительство жилого небоскреба стартовало в сентябре 2025 года. Подробнее о проекте рассказывали здесь. #новости</t>
+  </si>
+  <si>
+    <t>18.09.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28800</t>
+  </si>
+  <si>
+    <t>Центральный Московский ипподром открыли после масштабной реконструкции 🐎 Легендарному конному комплексу на Беговой вернули исторический облик: восстановили фасады, интерьеры, скульптуры и знаменитую квадригу на крыше. При этом ипподром получил современную инфраструктуру — обновлённую зону соревнований, трибуну на 2 000 зрителей и новый Конный двор с конюшнями и ветеринарным блоком. Исторический музей ипподрома так же сохранили! #новости</t>
+  </si>
+  <si>
+    <t>18.09.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28796</t>
+  </si>
+  <si>
+    <t>Храмовый комплекс на берегу Байкала от мастерской «Прохрам». Комплекс включает в себя храм, часовню, приходской дом, рекреационную зону для прогулок с благоустройством и возможностью в будущем установки кафе. Архитектура комплекса сочетает традиции русского храмового зодчества и элементы восточной архитектуры, отражая местный колорит и культурное наследие региона. Основная задача – создание гармоничного образа ландшафта Бурятии и православной храмовой архитектуры ✝️ #новости</t>
+  </si>
+  <si>
+    <t>17.09.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28794</t>
+  </si>
+  <si>
+    <t>К 282-летию Императорского фарфорового завода появился новый арт-объект 🌟 На набережной у завода в Питере художник alesha создал эпоксидную брусчатку со знаменитой фарфоровой чашкой внутри. Приходите смотреть! Это урбанистическая метафора: хрупкий фарфор, который обычно живёт в сервантах и музеях, вдруг становится частью городской среды. Проект художника «Брусчатка» существует с 2023 года. За несколько лет на улицах города alesha разместил множество прозрачных плиток с самыми разными предметами. 📍 Санкт-Петербург, Проспект Обуховской обороны, 151 #новости</t>
+  </si>
+  <si>
+    <t>17.09.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28787</t>
+  </si>
+  <si>
+    <t>Декор для интерьера как ювелирное искусство от Наталии Сальниковой. Коллекцию Salnikova Art создаёт ювелир Наталия с 30-летним опытом работы с металлом. Латунные ручки, держатели для штор, ножки для консолей и другие детали выполнены вручную и скорее напоминают ювелирные изделия, чем привычную фурнитуру. Также в коллекции есть консоли, журнальные столики из камня и шпона и декоративные предметы. Большинство моделей всегда есть в наличии, а отдельные решения можно масштабировать под конкретный проект. 🌟Здесь можно подробнее рассмотреть коллекции! #объекты #objects</t>
+  </si>
+  <si>
+    <t>17.09.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28782</t>
+  </si>
+  <si>
+    <t>Шашлычная на Павелецкой в Москве 🤩 «Горбуфет Шашлычная» создали пространство в ретро стиле, где каждый гость почувствует себя героем фильма! 📍Ул. Новокузнецкая, д.39 Russian Architecture 📐 #архитектурароссии</t>
+  </si>
+  <si>
+    <t>16.09.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28779</t>
+  </si>
+  <si>
+    <t>Архитектурное бюро Asadov представило концепцию для строительства нового терминала аэропорта в Пензе. В основе проекта — образ снопа: узнаваемый символ, связанный с историей и характером Пензенского края. Для нас важно не только то, как будет выглядеть здание. Новый аэровокзал должен стать первой точкой знакомства с регионом — местом, которое встречает пассажиров и формирует образ Пензы ещё до того, как они выйдут в город. Всего было представлено несколько архитектурных концепций аэровокзала. До конца сентября проходит голосование среди жителей региона за лучший облик нового терминала 🛫 #новости</t>
+  </si>
+  <si>
+    <t>16.09.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28778</t>
+  </si>
+  <si>
+    <t>Пресненский — район, в котором особенно хорошо видно, как Москва училась работать с высотой 🏙️ От сталинской высотки на Кудринской площади до «Москва-Сити» — здесь за несколько десятилетий сформировалась настоящая история московской вертикали. 📎 В колонке для Градостроительного комплекса Москвы архитектор Дарья Белякова, основатель бюро Arch(e)type и платформы A-House, рассматривает Пресню как срез архитектурных эпох и показывает, как отдельные высотные доминанты постепенно превратились в целую систему, формирующую силуэт района. #новости</t>
+  </si>
+  <si>
+    <t>16.09.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28777</t>
+  </si>
+  <si>
+    <t>👑 Канал, который редко попадает в рекомендации В телеграме есть канал «Вдохновленные Россией». И это не про политику или лозунги — а про то, как по-новому посмотреть на то, что нас окружает. Архитектура, мода, традиции, необычные люди — всё в живом, нешаблонном формате. В ленте можно встретить современные кокошники, которые хочется носить каждый день, или просто провалиться в уютные фото русских усадеб и деревянных домов. Контент живой, без штампов — и этим он цепляет. Подписываются на него не ради новостей, а ради вдохновения. Если хочется отвлечься от суеты и найти что-то красивое и настоящее — канал точно заслуживает внимания.</t>
+  </si>
+  <si>
+    <t>16.09.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/RussianArchitecture/28769</t>
+  </si>
+  <si>
+    <t>В Нижнем Новгороде открыли Ледовую арену. 14 сентября на Стрелке завершилось строительство Ледовой арены вместимостью более 12 тысяч зрителей. За фасад и адаптацию внешнего облика здания отвечала команда ИРГСНО. Было важно органично «встроить» Ледовый дворец в разнородную панораму Стрелки и сделать вокруг площадь, комфортную как в дни матчей, так и в будни. #новости</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2033,59 +3959,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H183"/>
+  <dimension ref="A1:H397"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4793.115" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -6738,50 +8664,3688 @@
       <c r="C182" t="s">
         <v>547</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E182">
         <v>6268</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>48362</v>
       </c>
       <c r="B183" t="s">
         <v>549</v>
       </c>
       <c r="C183" t="s">
         <v>550</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>551</v>
       </c>
       <c r="E183">
         <v>3931</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>111031</v>
+      </c>
+      <c r="B184" t="s">
+        <v>552</v>
+      </c>
+      <c r="C184" t="s">
+        <v>553</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="E184">
+        <v>3364</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>111032</v>
+      </c>
+      <c r="B185" t="s">
+        <v>555</v>
+      </c>
+      <c r="C185" t="s">
+        <v>556</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="E185">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>111033</v>
+      </c>
+      <c r="B186" t="s">
+        <v>558</v>
+      </c>
+      <c r="C186" t="s">
+        <v>559</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="E186">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>111034</v>
+      </c>
+      <c r="B187" t="s">
+        <v>561</v>
+      </c>
+      <c r="C187" t="s">
+        <v>562</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="E187">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>111035</v>
+      </c>
+      <c r="B188" t="s">
+        <v>564</v>
+      </c>
+      <c r="C188" t="s">
+        <v>565</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E188">
+        <v>3035</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>111036</v>
+      </c>
+      <c r="B189" t="s">
+        <v>567</v>
+      </c>
+      <c r="C189" t="s">
+        <v>568</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="E189">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>111037</v>
+      </c>
+      <c r="B190" t="s">
+        <v>570</v>
+      </c>
+      <c r="C190" t="s">
+        <v>571</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="E190">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>111038</v>
+      </c>
+      <c r="B191" t="s">
+        <v>573</v>
+      </c>
+      <c r="C191" t="s">
+        <v>574</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="E191">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>111039</v>
+      </c>
+      <c r="B192" t="s">
+        <v>576</v>
+      </c>
+      <c r="C192" t="s">
+        <v>577</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="E192">
+        <v>3261</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>111040</v>
+      </c>
+      <c r="B193" t="s">
+        <v>579</v>
+      </c>
+      <c r="C193" t="s">
+        <v>580</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="E193">
+        <v>3240</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>111041</v>
+      </c>
+      <c r="B194" t="s">
+        <v>582</v>
+      </c>
+      <c r="C194" t="s">
+        <v>583</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="E194">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>111042</v>
+      </c>
+      <c r="B195" t="s">
+        <v>585</v>
+      </c>
+      <c r="C195" t="s">
+        <v>586</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="E195">
+        <v>3437</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>111043</v>
+      </c>
+      <c r="B196" t="s">
+        <v>588</v>
+      </c>
+      <c r="C196" t="s">
+        <v>589</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="E196">
+        <v>3658</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>111044</v>
+      </c>
+      <c r="B197" t="s">
+        <v>591</v>
+      </c>
+      <c r="C197" t="s">
+        <v>592</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="E197">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>111045</v>
+      </c>
+      <c r="B198" t="s">
+        <v>594</v>
+      </c>
+      <c r="C198" t="s">
+        <v>595</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="E198">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>111046</v>
+      </c>
+      <c r="B199" t="s">
+        <v>597</v>
+      </c>
+      <c r="C199" t="s">
+        <v>598</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="E199">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>111047</v>
+      </c>
+      <c r="B200" t="s">
+        <v>600</v>
+      </c>
+      <c r="C200" t="s">
+        <v>601</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="E200">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>111048</v>
+      </c>
+      <c r="B201" t="s">
+        <v>603</v>
+      </c>
+      <c r="C201" t="s">
+        <v>604</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="E201">
+        <v>3485</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>111049</v>
+      </c>
+      <c r="B202" t="s">
+        <v>606</v>
+      </c>
+      <c r="C202" t="s">
+        <v>607</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E202">
+        <v>3343</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>111050</v>
+      </c>
+      <c r="B203" t="s">
+        <v>609</v>
+      </c>
+      <c r="C203" t="s">
+        <v>610</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="E203">
+        <v>4026</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>111051</v>
+      </c>
+      <c r="B204" t="s">
+        <v>612</v>
+      </c>
+      <c r="C204" t="s">
+        <v>613</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="E204">
+        <v>4091</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>111052</v>
+      </c>
+      <c r="B205" t="s">
+        <v>615</v>
+      </c>
+      <c r="C205" t="s">
+        <v>616</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="E205">
+        <v>4570</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>111053</v>
+      </c>
+      <c r="B206" t="s">
+        <v>618</v>
+      </c>
+      <c r="C206" t="s">
+        <v>619</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="E206">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>111054</v>
+      </c>
+      <c r="B207" t="s">
+        <v>621</v>
+      </c>
+      <c r="C207" t="s">
+        <v>622</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="E207">
+        <v>4196</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>111055</v>
+      </c>
+      <c r="B208" t="s">
+        <v>624</v>
+      </c>
+      <c r="C208" t="s">
+        <v>625</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="E208">
+        <v>3503</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>111056</v>
+      </c>
+      <c r="B209" t="s">
+        <v>627</v>
+      </c>
+      <c r="C209" t="s">
+        <v>628</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="E209">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>111057</v>
+      </c>
+      <c r="B210" t="s">
+        <v>630</v>
+      </c>
+      <c r="C210" t="s">
+        <v>631</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E210">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>111058</v>
+      </c>
+      <c r="B211" t="s">
+        <v>633</v>
+      </c>
+      <c r="C211" t="s">
+        <v>634</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="E211">
+        <v>4722</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>111059</v>
+      </c>
+      <c r="B212" t="s">
+        <v>636</v>
+      </c>
+      <c r="C212" t="s">
+        <v>637</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="E212">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>111060</v>
+      </c>
+      <c r="B213" t="s">
+        <v>639</v>
+      </c>
+      <c r="C213" t="s">
+        <v>640</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="E213">
+        <v>3516</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>111061</v>
+      </c>
+      <c r="B214" t="s">
+        <v>642</v>
+      </c>
+      <c r="C214" t="s">
+        <v>643</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="E214">
+        <v>3635</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>111062</v>
+      </c>
+      <c r="B215" t="s">
+        <v>645</v>
+      </c>
+      <c r="C215" t="s">
+        <v>646</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="E215">
+        <v>3787</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>111063</v>
+      </c>
+      <c r="B216" t="s">
+        <v>648</v>
+      </c>
+      <c r="C216" t="s">
+        <v>649</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="E216">
+        <v>3765</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>111064</v>
+      </c>
+      <c r="B217" t="s">
+        <v>651</v>
+      </c>
+      <c r="C217" t="s">
+        <v>652</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="E217">
+        <v>8552</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>111065</v>
+      </c>
+      <c r="B218" t="s">
+        <v>654</v>
+      </c>
+      <c r="C218" t="s">
+        <v>655</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="E218">
+        <v>4528</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>111066</v>
+      </c>
+      <c r="B219" t="s">
+        <v>657</v>
+      </c>
+      <c r="C219" t="s">
+        <v>658</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="E219">
+        <v>4163</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>111067</v>
+      </c>
+      <c r="B220" t="s">
+        <v>660</v>
+      </c>
+      <c r="C220" t="s">
+        <v>661</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="E220">
+        <v>5097</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>111068</v>
+      </c>
+      <c r="B221" t="s">
+        <v>663</v>
+      </c>
+      <c r="C221" t="s">
+        <v>664</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="E221">
+        <v>4688</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>111069</v>
+      </c>
+      <c r="B222" t="s">
+        <v>666</v>
+      </c>
+      <c r="C222" t="s">
+        <v>667</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="E222">
+        <v>3723</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>111070</v>
+      </c>
+      <c r="B223" t="s">
+        <v>669</v>
+      </c>
+      <c r="C223" t="s">
+        <v>670</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="E223">
+        <v>3478</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>111071</v>
+      </c>
+      <c r="B224" t="s">
+        <v>672</v>
+      </c>
+      <c r="C224" t="s">
+        <v>673</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="E224">
+        <v>3716</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>111072</v>
+      </c>
+      <c r="B225" t="s">
+        <v>675</v>
+      </c>
+      <c r="C225" t="s">
+        <v>676</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="E225">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>111073</v>
+      </c>
+      <c r="B226" t="s">
+        <v>678</v>
+      </c>
+      <c r="C226" t="s">
+        <v>679</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="E226">
+        <v>3700</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>111074</v>
+      </c>
+      <c r="B227" t="s">
+        <v>681</v>
+      </c>
+      <c r="C227" t="s">
+        <v>682</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="E227">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>111075</v>
+      </c>
+      <c r="B228" t="s">
+        <v>684</v>
+      </c>
+      <c r="C228" t="s">
+        <v>685</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="E228">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>111076</v>
+      </c>
+      <c r="B229" t="s">
+        <v>687</v>
+      </c>
+      <c r="C229" t="s">
+        <v>688</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="E229">
+        <v>3909</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>111077</v>
+      </c>
+      <c r="B230" t="s">
+        <v>690</v>
+      </c>
+      <c r="C230" t="s">
+        <v>691</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="E230">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>111078</v>
+      </c>
+      <c r="B231" t="s">
+        <v>693</v>
+      </c>
+      <c r="C231" t="s">
+        <v>694</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="E231">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>111079</v>
+      </c>
+      <c r="B232" t="s">
+        <v>696</v>
+      </c>
+      <c r="C232" t="s">
+        <v>697</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="E232">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>111080</v>
+      </c>
+      <c r="B233" t="s">
+        <v>699</v>
+      </c>
+      <c r="C233" t="s">
+        <v>700</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="E233">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>111081</v>
+      </c>
+      <c r="B234" t="s">
+        <v>702</v>
+      </c>
+      <c r="C234" t="s">
+        <v>703</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="E234">
+        <v>4310</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>111082</v>
+      </c>
+      <c r="B235" t="s">
+        <v>705</v>
+      </c>
+      <c r="C235" t="s">
+        <v>706</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="E235">
+        <v>4264</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>111083</v>
+      </c>
+      <c r="B236" t="s">
+        <v>708</v>
+      </c>
+      <c r="C236" t="s">
+        <v>709</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="E236">
+        <v>4229</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>111084</v>
+      </c>
+      <c r="B237" t="s">
+        <v>711</v>
+      </c>
+      <c r="C237" t="s">
+        <v>712</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="E237">
+        <v>4545</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>111085</v>
+      </c>
+      <c r="B238" t="s">
+        <v>714</v>
+      </c>
+      <c r="C238" t="s">
+        <v>715</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="E238">
+        <v>4346</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>111086</v>
+      </c>
+      <c r="B239" t="s">
+        <v>717</v>
+      </c>
+      <c r="C239" t="s">
+        <v>718</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="E239">
+        <v>4357</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>111087</v>
+      </c>
+      <c r="B240" t="s">
+        <v>720</v>
+      </c>
+      <c r="C240" t="s">
+        <v>721</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="E240">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>111088</v>
+      </c>
+      <c r="B241" t="s">
+        <v>723</v>
+      </c>
+      <c r="C241" t="s">
+        <v>724</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="E241">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>111089</v>
+      </c>
+      <c r="B242" t="s">
+        <v>726</v>
+      </c>
+      <c r="C242" t="s">
+        <v>727</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="E242">
+        <v>4233</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>111090</v>
+      </c>
+      <c r="B243" t="s">
+        <v>729</v>
+      </c>
+      <c r="C243" t="s">
+        <v>730</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="E243">
+        <v>4922</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>111091</v>
+      </c>
+      <c r="B244" t="s">
+        <v>732</v>
+      </c>
+      <c r="C244" t="s">
+        <v>733</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E244">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>111092</v>
+      </c>
+      <c r="B245" t="s">
+        <v>735</v>
+      </c>
+      <c r="C245" t="s">
+        <v>736</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="E245">
+        <v>4930</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>111093</v>
+      </c>
+      <c r="B246" t="s">
+        <v>738</v>
+      </c>
+      <c r="C246" t="s">
+        <v>739</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="E246">
+        <v>5992</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>111094</v>
+      </c>
+      <c r="B247" t="s">
+        <v>741</v>
+      </c>
+      <c r="C247" t="s">
+        <v>742</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E247">
+        <v>4276</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>111095</v>
+      </c>
+      <c r="B248" t="s">
+        <v>744</v>
+      </c>
+      <c r="C248" t="s">
+        <v>745</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="E248">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>111096</v>
+      </c>
+      <c r="B249" t="s">
+        <v>747</v>
+      </c>
+      <c r="C249" t="s">
+        <v>748</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="E249">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>111097</v>
+      </c>
+      <c r="B250" t="s">
+        <v>750</v>
+      </c>
+      <c r="C250" t="s">
+        <v>751</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="E250">
+        <v>4122</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>111098</v>
+      </c>
+      <c r="B251" t="s">
+        <v>753</v>
+      </c>
+      <c r="C251" t="s">
+        <v>754</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="E251">
+        <v>6581</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>111099</v>
+      </c>
+      <c r="B252" t="s">
+        <v>756</v>
+      </c>
+      <c r="C252" t="s">
+        <v>757</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E252">
+        <v>4172</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>111100</v>
+      </c>
+      <c r="B253" t="s">
+        <v>759</v>
+      </c>
+      <c r="C253" t="s">
+        <v>760</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="E253">
+        <v>3608</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>111101</v>
+      </c>
+      <c r="B254" t="s">
+        <v>762</v>
+      </c>
+      <c r="C254" t="s">
+        <v>763</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="E254">
+        <v>4274</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>111102</v>
+      </c>
+      <c r="B255" t="s">
+        <v>765</v>
+      </c>
+      <c r="C255" t="s">
+        <v>766</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="E255">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>111103</v>
+      </c>
+      <c r="B256" t="s">
+        <v>768</v>
+      </c>
+      <c r="C256" t="s">
+        <v>769</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E256">
+        <v>3991</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>111104</v>
+      </c>
+      <c r="B257" t="s">
+        <v>771</v>
+      </c>
+      <c r="C257" t="s">
+        <v>772</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E257">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>111105</v>
+      </c>
+      <c r="B258" t="s">
+        <v>774</v>
+      </c>
+      <c r="C258" t="s">
+        <v>775</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="E258">
+        <v>4127</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>111106</v>
+      </c>
+      <c r="B259" t="s">
+        <v>777</v>
+      </c>
+      <c r="C259" t="s">
+        <v>778</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="E259">
+        <v>4603</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>111107</v>
+      </c>
+      <c r="B260" t="s">
+        <v>780</v>
+      </c>
+      <c r="C260" t="s">
+        <v>781</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="E260">
+        <v>3935</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>111108</v>
+      </c>
+      <c r="B261" t="s">
+        <v>783</v>
+      </c>
+      <c r="C261" t="s">
+        <v>784</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="E261">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>111109</v>
+      </c>
+      <c r="B262" t="s">
+        <v>786</v>
+      </c>
+      <c r="C262" t="s">
+        <v>787</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="E262">
+        <v>3846</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>111110</v>
+      </c>
+      <c r="B263" t="s">
+        <v>789</v>
+      </c>
+      <c r="C263" t="s">
+        <v>790</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="E263">
+        <v>4062</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>111111</v>
+      </c>
+      <c r="B264" t="s">
+        <v>792</v>
+      </c>
+      <c r="C264" t="s">
+        <v>793</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="E264">
+        <v>4016</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>111112</v>
+      </c>
+      <c r="B265" t="s">
+        <v>795</v>
+      </c>
+      <c r="C265" t="s">
+        <v>796</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="E265">
+        <v>4187</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>111113</v>
+      </c>
+      <c r="B266" t="s">
+        <v>798</v>
+      </c>
+      <c r="C266" t="s">
+        <v>799</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E266">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>111114</v>
+      </c>
+      <c r="B267" t="s">
+        <v>801</v>
+      </c>
+      <c r="C267" t="s">
+        <v>802</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="E267">
+        <v>4635</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>111115</v>
+      </c>
+      <c r="B268" t="s">
+        <v>804</v>
+      </c>
+      <c r="C268" t="s">
+        <v>805</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E268">
+        <v>4667</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>111116</v>
+      </c>
+      <c r="B269" t="s">
+        <v>807</v>
+      </c>
+      <c r="C269" t="s">
+        <v>808</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E269">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>111117</v>
+      </c>
+      <c r="B270" t="s">
+        <v>810</v>
+      </c>
+      <c r="C270" t="s">
+        <v>811</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="E270">
+        <v>4270</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>111118</v>
+      </c>
+      <c r="B271" t="s">
+        <v>813</v>
+      </c>
+      <c r="C271" t="s">
+        <v>814</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E271">
+        <v>3921</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>111119</v>
+      </c>
+      <c r="B272" t="s">
+        <v>816</v>
+      </c>
+      <c r="C272" t="s">
+        <v>817</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E272">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>111120</v>
+      </c>
+      <c r="B273" t="s">
+        <v>819</v>
+      </c>
+      <c r="C273" t="s">
+        <v>820</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E273">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>111121</v>
+      </c>
+      <c r="B274" t="s">
+        <v>822</v>
+      </c>
+      <c r="C274" t="s">
+        <v>823</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E274">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>111122</v>
+      </c>
+      <c r="B275" t="s">
+        <v>825</v>
+      </c>
+      <c r="C275" t="s">
+        <v>826</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E275">
+        <v>4265</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>111123</v>
+      </c>
+      <c r="B276" t="s">
+        <v>828</v>
+      </c>
+      <c r="C276" t="s">
+        <v>829</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E276">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>111124</v>
+      </c>
+      <c r="B277" t="s">
+        <v>831</v>
+      </c>
+      <c r="C277" t="s">
+        <v>832</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E277">
+        <v>4162</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>111125</v>
+      </c>
+      <c r="B278" t="s">
+        <v>834</v>
+      </c>
+      <c r="C278" t="s">
+        <v>835</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E278">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>111126</v>
+      </c>
+      <c r="B279" t="s">
+        <v>837</v>
+      </c>
+      <c r="C279" t="s">
+        <v>838</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E279">
+        <v>4333</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>111127</v>
+      </c>
+      <c r="B280" t="s">
+        <v>840</v>
+      </c>
+      <c r="C280" t="s">
+        <v>841</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E280">
+        <v>6440</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>111128</v>
+      </c>
+      <c r="B281" t="s">
+        <v>843</v>
+      </c>
+      <c r="C281" t="s">
+        <v>844</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E281">
+        <v>5218</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>111129</v>
+      </c>
+      <c r="B282" t="s">
+        <v>846</v>
+      </c>
+      <c r="C282" t="s">
+        <v>847</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E282">
+        <v>4473</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>111130</v>
+      </c>
+      <c r="B283" t="s">
+        <v>849</v>
+      </c>
+      <c r="C283" t="s">
+        <v>850</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E283">
+        <v>5087</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>111131</v>
+      </c>
+      <c r="B284" t="s">
+        <v>852</v>
+      </c>
+      <c r="C284" t="s">
+        <v>853</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E284">
+        <v>4424</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>111132</v>
+      </c>
+      <c r="B285" t="s">
+        <v>855</v>
+      </c>
+      <c r="C285" t="s">
+        <v>856</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="E285">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>111133</v>
+      </c>
+      <c r="B286" t="s">
+        <v>858</v>
+      </c>
+      <c r="C286" t="s">
+        <v>859</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="E286">
+        <v>4651</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>111134</v>
+      </c>
+      <c r="B287" t="s">
+        <v>861</v>
+      </c>
+      <c r="C287" t="s">
+        <v>862</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="E287">
+        <v>4475</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>111135</v>
+      </c>
+      <c r="B288" t="s">
+        <v>864</v>
+      </c>
+      <c r="C288" t="s">
+        <v>865</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="E288">
+        <v>4249</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>111136</v>
+      </c>
+      <c r="B289" t="s">
+        <v>867</v>
+      </c>
+      <c r="C289" t="s">
+        <v>868</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E289">
+        <v>3717</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>111137</v>
+      </c>
+      <c r="B290" t="s">
+        <v>870</v>
+      </c>
+      <c r="C290" t="s">
+        <v>871</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="E290">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>111138</v>
+      </c>
+      <c r="B291" t="s">
+        <v>873</v>
+      </c>
+      <c r="C291" t="s">
+        <v>874</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="E291">
+        <v>4890</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>111139</v>
+      </c>
+      <c r="B292" t="s">
+        <v>876</v>
+      </c>
+      <c r="C292" t="s">
+        <v>877</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E292">
+        <v>4409</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>111140</v>
+      </c>
+      <c r="B293" t="s">
+        <v>879</v>
+      </c>
+      <c r="C293" t="s">
+        <v>880</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E293">
+        <v>4044</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>111141</v>
+      </c>
+      <c r="B294" t="s">
+        <v>882</v>
+      </c>
+      <c r="C294" t="s">
+        <v>883</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E294">
+        <v>3817</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>111142</v>
+      </c>
+      <c r="B295" t="s">
+        <v>885</v>
+      </c>
+      <c r="C295" t="s">
+        <v>886</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E295">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>111143</v>
+      </c>
+      <c r="B296" t="s">
+        <v>888</v>
+      </c>
+      <c r="C296" t="s">
+        <v>889</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E296">
+        <v>4392</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>111144</v>
+      </c>
+      <c r="B297" t="s">
+        <v>891</v>
+      </c>
+      <c r="C297" t="s">
+        <v>892</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E297">
+        <v>4665</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>111145</v>
+      </c>
+      <c r="B298" t="s">
+        <v>894</v>
+      </c>
+      <c r="C298" t="s">
+        <v>895</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E298">
+        <v>3855</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>111146</v>
+      </c>
+      <c r="B299" t="s">
+        <v>897</v>
+      </c>
+      <c r="C299" t="s">
+        <v>898</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E299">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>111147</v>
+      </c>
+      <c r="B300" t="s">
+        <v>900</v>
+      </c>
+      <c r="C300" t="s">
+        <v>901</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="E300">
+        <v>4372</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>111148</v>
+      </c>
+      <c r="B301" t="s">
+        <v>903</v>
+      </c>
+      <c r="C301" t="s">
+        <v>904</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E301">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>111149</v>
+      </c>
+      <c r="B302" t="s">
+        <v>906</v>
+      </c>
+      <c r="C302" t="s">
+        <v>907</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E302">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>111150</v>
+      </c>
+      <c r="B303" t="s">
+        <v>909</v>
+      </c>
+      <c r="C303" t="s">
+        <v>910</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E303">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>111151</v>
+      </c>
+      <c r="B304" t="s">
+        <v>912</v>
+      </c>
+      <c r="C304" t="s">
+        <v>913</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E304">
+        <v>4021</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>111152</v>
+      </c>
+      <c r="B305" t="s">
+        <v>915</v>
+      </c>
+      <c r="C305" t="s">
+        <v>916</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E305">
+        <v>4668</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>111153</v>
+      </c>
+      <c r="B306" t="s">
+        <v>918</v>
+      </c>
+      <c r="C306" t="s">
+        <v>919</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E306">
+        <v>4405</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>111154</v>
+      </c>
+      <c r="B307" t="s">
+        <v>921</v>
+      </c>
+      <c r="C307" t="s">
+        <v>922</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E307">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>111155</v>
+      </c>
+      <c r="B308" t="s">
+        <v>924</v>
+      </c>
+      <c r="C308" t="s">
+        <v>925</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E308">
+        <v>3833</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>111156</v>
+      </c>
+      <c r="B309" t="s">
+        <v>927</v>
+      </c>
+      <c r="C309" t="s">
+        <v>928</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E309">
+        <v>3997</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>111157</v>
+      </c>
+      <c r="B310" t="s">
+        <v>930</v>
+      </c>
+      <c r="C310" t="s">
+        <v>931</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E310">
+        <v>3953</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>111158</v>
+      </c>
+      <c r="B311" t="s">
+        <v>933</v>
+      </c>
+      <c r="C311" t="s">
+        <v>934</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E311">
+        <v>3729</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>111159</v>
+      </c>
+      <c r="B312" t="s">
+        <v>936</v>
+      </c>
+      <c r="C312" t="s">
+        <v>937</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E312">
+        <v>4335</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>111160</v>
+      </c>
+      <c r="B313" t="s">
+        <v>939</v>
+      </c>
+      <c r="C313" t="s">
+        <v>940</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E313">
+        <v>4775</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>111161</v>
+      </c>
+      <c r="B314" t="s">
+        <v>942</v>
+      </c>
+      <c r="C314" t="s">
+        <v>943</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E314">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>111162</v>
+      </c>
+      <c r="B315" t="s">
+        <v>945</v>
+      </c>
+      <c r="C315" t="s">
+        <v>946</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E315">
+        <v>3844</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>111163</v>
+      </c>
+      <c r="B316" t="s">
+        <v>948</v>
+      </c>
+      <c r="C316" t="s">
+        <v>949</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E316">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>111164</v>
+      </c>
+      <c r="B317" t="s">
+        <v>951</v>
+      </c>
+      <c r="C317" t="s">
+        <v>952</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E317">
+        <v>4114</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>111165</v>
+      </c>
+      <c r="B318" t="s">
+        <v>954</v>
+      </c>
+      <c r="C318" t="s">
+        <v>955</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E318">
+        <v>4562</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>111166</v>
+      </c>
+      <c r="B319" t="s">
+        <v>957</v>
+      </c>
+      <c r="C319" t="s">
+        <v>958</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E319">
+        <v>3074</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>111167</v>
+      </c>
+      <c r="B320" t="s">
+        <v>960</v>
+      </c>
+      <c r="C320" t="s">
+        <v>961</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E320">
+        <v>3943</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>111168</v>
+      </c>
+      <c r="B321" t="s">
+        <v>963</v>
+      </c>
+      <c r="C321" t="s">
+        <v>964</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E321">
+        <v>4273</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>111169</v>
+      </c>
+      <c r="B322" t="s">
+        <v>966</v>
+      </c>
+      <c r="C322" t="s">
+        <v>967</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E322">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>111170</v>
+      </c>
+      <c r="B323" t="s">
+        <v>969</v>
+      </c>
+      <c r="C323" t="s">
+        <v>970</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E323">
+        <v>4256</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>111171</v>
+      </c>
+      <c r="B324" t="s">
+        <v>972</v>
+      </c>
+      <c r="C324" t="s">
+        <v>973</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E324">
+        <v>3778</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>111172</v>
+      </c>
+      <c r="B325" t="s">
+        <v>975</v>
+      </c>
+      <c r="C325" t="s">
+        <v>976</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E325">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>111173</v>
+      </c>
+      <c r="B326" t="s">
+        <v>978</v>
+      </c>
+      <c r="C326" t="s">
+        <v>979</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E326">
+        <v>5149</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>111174</v>
+      </c>
+      <c r="B327" t="s">
+        <v>981</v>
+      </c>
+      <c r="C327" t="s">
+        <v>982</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E327">
+        <v>4173</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>111175</v>
+      </c>
+      <c r="B328" t="s">
+        <v>984</v>
+      </c>
+      <c r="C328" t="s">
+        <v>985</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E328">
+        <v>4306</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>111176</v>
+      </c>
+      <c r="B329" t="s">
+        <v>987</v>
+      </c>
+      <c r="C329" t="s">
+        <v>988</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E329">
+        <v>6290</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>111177</v>
+      </c>
+      <c r="B330" t="s">
+        <v>990</v>
+      </c>
+      <c r="C330" t="s">
+        <v>991</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E330">
+        <v>5010</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>111178</v>
+      </c>
+      <c r="B331" t="s">
+        <v>993</v>
+      </c>
+      <c r="C331" t="s">
+        <v>994</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E331">
+        <v>4893</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>111179</v>
+      </c>
+      <c r="B332" t="s">
+        <v>996</v>
+      </c>
+      <c r="C332" t="s">
+        <v>997</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E332">
+        <v>3407</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>111180</v>
+      </c>
+      <c r="B333" t="s">
+        <v>999</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E333">
+        <v>5990</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>111181</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E334">
+        <v>3329</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>111182</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E335">
+        <v>4124</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>111183</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E336">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>111184</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E337">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>111185</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E338">
+        <v>3604</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>111186</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E339">
+        <v>3907</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>111187</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E340">
+        <v>4343</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>111188</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E341">
+        <v>4569</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>111189</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E342">
+        <v>4282</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>111190</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E343">
+        <v>4263</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>111191</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E344">
+        <v>4278</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>111192</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E345">
+        <v>4386</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>111193</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E346">
+        <v>4109</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>111194</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E347">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>111195</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E348">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>111196</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E349">
+        <v>3991</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>111197</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E350">
+        <v>4076</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>111198</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E351">
+        <v>4342</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>111199</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E352">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>111200</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E353">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>111201</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E354">
+        <v>5565</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>111202</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E355">
+        <v>5203</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>111203</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E356">
+        <v>4480</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>111204</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E357">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>111205</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E358">
+        <v>9978</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>111206</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E359">
+        <v>4301</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>111207</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E360">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>111208</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E361">
+        <v>4241</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>111209</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E362">
+        <v>5664</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>111210</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E363">
+        <v>4157</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>111211</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E364">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>111212</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E365">
+        <v>4537</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>111213</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E366">
+        <v>4663</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>111214</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E367">
+        <v>4160</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>111215</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E368">
+        <v>4060</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>111216</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E369">
+        <v>4386</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>111217</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E370">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>111218</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E371">
+        <v>3766</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>111219</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E372">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>111220</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E373">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>111221</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E374">
+        <v>4046</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>111222</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E375">
+        <v>3912</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>111223</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E376">
+        <v>4192</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>111224</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E377">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>111225</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E378">
+        <v>4660</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>111226</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E379">
+        <v>3887</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>111227</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E380">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>111228</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E381">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>111229</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E382">
+        <v>4627</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>111230</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E383">
+        <v>4329</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>111231</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E384">
+        <v>4472</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>111232</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E385">
+        <v>3743</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>125612</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E386">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>125613</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E387">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>125614</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E388">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>125615</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E389">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>125616</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E390">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>125617</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E391">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>125618</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E392">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>125619</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E393">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>125620</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E394">
+        <v>3379</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>125621</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E395">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>125622</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E396">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>125623</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E397">
+        <v>4869</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">