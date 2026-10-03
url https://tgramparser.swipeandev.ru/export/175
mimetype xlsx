--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="816">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1628">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2460,50 +2460,2486 @@
     <t>24.08.25 08:17</t>
   </si>
   <si>
     <t>t.me/arkhlikbez/59381</t>
   </si>
   <si>
     <t>Презентация предлагаемой концепции новой экспозиции музея имени Алабина. И резюме нашего предложения: — на этапе до начала ремонта/реконструкции разработать «предмет охраны», даже несмотря на отсутствие такой необходимости по закону; — к созданию проекта привлечь архитекторов, специализирующихся на работе с наследием; — в идеале разместить краеведческую экспозицию в другом месте, а здание музея Ленина отдать под музей модернизма.</t>
   </si>
   <si>
     <t>24.08.25 08:16</t>
   </si>
   <si>
     <t>t.me/arkhlikbez/59374</t>
   </si>
   <si>
     <t>В 1993 году самарские власти передали здание музея В.И. Ленина Областному историко-краеведческому музею имени П.В. Алабина. Экспозиция, созданная в перестроечные годы по последнему слову техники, стала постепенно менять тематику. Но музей, задуманный от и до как единый организм с определенным сценарием посещения, плохо поддавался переформатированию. До сих пор перегруженное и несколько кустарное краеведческое наполнение выглядит колхозно на фоне оригинальных элементов хай-тек-дизайна 1980-х и монументального оформления. Вопрос переосмысления здания назрел давно. Два года назад археологическая экспозиция была перемещена в новый «Археоцентр». Теперь планируется перенести из бывшего ленинского музея все ценное и начать реконструкцию. Презентация концепции обновления здания стала одной из ключевых частей программы «Музейных маршрутов России», на которые мы приехали в Самару. Для реализации новой концепции все интерьеры скорее всего будут раздеты до бетона, и то же произойдет с фасадами — по словам директора музея Андрея Кочеткова, они находятся в аварийном состоянии. В залах будет полностью новое оформление, а облицовку заменят на вентфасад с использованием идентичного существующему камня. Сохранить обещают панно с Лениным во вводном зале и рельефную надпись «Музей В.И. Ленина» над входом. Зданию еще нет 40 лет, так что памятником его признать невозможно. В то же время и директор музея Андрей Кочетков, губернатор Вячеслав Федорищев декларируют свое отношение к зданию именно как к культурному наследию и обещают его «полностью сохранить». Но без официального охранного статуса мы натыкаемся на нормативы, которые фактически обязывают при реконструкции применить вентфасад. А главное, без него нет четкого понимания: что именно должно быть сохранено, а чем можно пожертвовать. На наш взгляд, ценность представляет градостроительный ансамбль мемориального комплекса: музей с прилегающими зданиями, площадь с памятником Ленину, сквер и «заповедную» историческую улицу. На архитектурном уровне важны все подлинные элементы — мощение, остекление, камень и кирпич на фасадах. В интерьерах значимы сохранившиеся детали — витрины, мебель, панно, освещение, находящиеся на своих исторических местах. Следует ли из этого, что зданию нужно вернуть оригинальную функцию и вновь знакомить людей с биографией Ильича? Нет. Мы задали очень жесткие вводные, но если работать со зданием как с памятником и исходить из этих условий, задача все равно решаема. В стране есть бюро, специализирующиеся на наследии и умеющие вписываться даже в более сложные рамки. Новую экспозицию можно спроектировать так, чтобы оригинальный дизайн либо органично включался в нее, либо резко контрастировал, становясь фоном. В этом случае музей сможет работать в двух режимах: как краеведческий и как музей собственной истории, знакомящий посетителей с замыслом советских архитекторов, монументалистов и кураторов. Есть, на наш взгляд, и напрашивающаяся альтернатива: сделать главной площадкой краеведческого музея другое здание — специально построенное или просто более приспособляемое. Сложность работы с жесткой кольцевой системой залов бывших музеев Ленина при обсуждении новой концепции экспозиции отметил и директор Государственного исторического музея Алексей Левыкин (в 1980-е он работал в Центральном музее В.И. Ленина). Не исключено, что новое строительство может оказаться и дешевле масштабной реконструкции, если учитывать, что все фонды на время ее проведения все равно придется куда-то переносить. Наконец, у музея Алабина уже есть филиал — музей модерна. В то же время в Самаре и Тольятти сосредоточено множество первоклассных памятников архитектуры второй половины XX века. Так почему бы не организовать областному музею еще один филиал — первый в стране музей архитектуры модернизма, органично приспособив под него здание музея Ленина? В его залах можно было бы говорить и обо всем Поволжье, показывая широту локальных школ в противовес традиционному москвацентричному взгляду на советскую архитектуру.</t>
   </si>
   <si>
     <t>24.08.25 07:40</t>
   </si>
   <si>
     <t>t.me/arkhlikbez/59370</t>
   </si>
   <si>
     <t>Музеи Ленина — особый жанр в архитектуре позднего советского модернизма. Ленинский мемориал в Ульяновске, музеи в Ташкенте и в Горках — все уникальные, штучные памятники, созданные под руководством выдающихся архитекторов: Бориса Мезенцева, Евгения Розанова, Леонида Павлова. Всего на весь СССР (плюс Монголию) было построено лишь десять таких музеев — их полный перечень можно посмотреть в статье Андрея Кочеткова. С регионального уровня ценность экспозиций этих музеев казалась незначительной, а где-то и вовсе ставилась самоцель их уничтожения. В результате на сегодня исторические интерьеры уцелели полностью лишь в двух зданиях: в Горках и в Ульяновске (хотя мемориал сейчас на реконструкции). Поэтому, хотя в Самаре до наших дней дошла лишь часть оригинального наполнения, она представляет значительную историческую ценность в масштабе страны.</t>
+  </si>
+  <si>
+    <t>15.09.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71303</t>
+  </si>
+  <si>
+    <t>Летом 2025 года ходил на строительство ледовой арены в Нижнем Новгороде, вчера ее наконец-то открыли. Спортивный объект получил название VOLGA Арена и стал крупнейшим из недавно построенных в России. Тут три ледовые площадки: основная с вместимостью 12 350 человек и две тренировочных. Угол наклона трибун первого и второго ярусов составляет максимально возможные 31 и 35 градусов, что гарантирует хорошую видимость с любого места. Арена станет домашней площадкой хоккейного клуба «Торпедо». Тут есть всё, даже кинозал для разбора игр. Помимо спортивных состязаний на арене будут проходить концерты, выставки и форумы. Можно показывать лазерные шоу и самые сложные 3D-проекции! VOLGA Арена завершила формирование спортивно-культурного кластера на Стрелке. Теперь рядом футбольный стадион на 45 тысяч зрителей, набережная со смотровыми площадками, «Пакгаузы», Ярмарка и кафедральный собор Александра Невского. Приезжайте. Ждем в гости.</t>
+  </si>
+  <si>
+    <t>15.09.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71295</t>
+  </si>
+  <si>
+    <t>В 1720 году Василий Татищев отправился на Урал, чтобы найти удобные места для основания казенных предприятий. В 1723 году на реке Исети появился крупнейший в стране железоделательный завод, а поселение вокруг него стало Екатеринбургом. Город постепенно рос, но до революции административно подчинялся Перми. Самостоятельную Екатеринбургскую губернию создали в 1919 году. Центром огромной Уральской области стал в 1923-м. Спустя год город переименовали в Свердловск. Маяковский писал: «У нас на глазах городище родится из воли Урала, труда и энергии!» Имя вернули в 1991 году. До сих пор грань между двумя состояниями уральской столицы очень ярко считывается. Как Петербург со всех сторон окружен Ленинградом, так и вокруг уездного старорежимного Екатеринбурга заметен взрывной рост эпохи первых пятилеток. Жизнеописания екатеринбургских купцов прерываются гитарами Свердловского рок-клуба. Люблю эти места за их ершистость и нервный характер, за многочисленные Химмаши-Эльмаши-Уралмаши, где каждый район обязательно заставит проникнуться своей мифологией. Среди уроженцев Свердловска — скульптор Эрнст Неизвестный, лидер «Песняров» Владимир Мулявин и актер Александр Демьяненко («Шурик»). Несколько лет в Свердловске провел Георгий Жуков, возглавлявший Уральский военный округ с 1948 по 1953-й. У Екатеринбурга много сильных сторон. Например, архитектура авангарда. В годы строительства Большого Свердловска здесь появилось больше ста конструктивистских зданий. Понятно, что Екатеринбургом, Пермью и Челябинском Урал не исчерпывается. Это огромная область, про которую написаны тысячи и тысячи книг. В 2020 году мы с другом увидели Верхотурье, Алапаевск, Нижний Тагил, Ирбит… Все это снится до сих пор. А до Черноисточинсков и Североуральсков постараюсь добраться.</t>
+  </si>
+  <si>
+    <t>15.09.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71285</t>
+  </si>
+  <si>
+    <t>На набережной Верх-Исетского пруда в Екатеринбурге расположена скульптура «Индустриальный младенец». Потом можно проехаться на трамвае № 11. Маршрут — единственный в городе с однопутной линией. Дорога идет мимо частного сектора с деревянными домами и вдоль берега пруда.</t>
+  </si>
+  <si>
+    <t>15.09.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71281</t>
+  </si>
+  <si>
+    <t>— Надо придумать номер рейса в Уфу. — Да сделай один, два, три, четыре.</t>
+  </si>
+  <si>
+    <t>15.09.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71280</t>
+  </si>
+  <si>
+    <t>Одно из самых эффектных зданий современного Екатеринбурга — «ананас» РМК. «Медный дом» построили по проекту бюро Foster + Partners. Недалеко расположен легендарный памятник клавиатуре, открытый в 2005 году и недавно отреставрированный.</t>
+  </si>
+  <si>
+    <t>14.09.26 19:08</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71277</t>
+  </si>
+  <si>
+    <t>В Челябинске очень креативно называют улицы.</t>
+  </si>
+  <si>
+    <t>14.09.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71276</t>
+  </si>
+  <si>
+    <t>В Париже 10 сентября открылась выставка современного нижегородского искусства. Экспозиция «Системная сборка» объединила работы 18 художников. Представлены как независимые авторы, так и художники-резиденты галереи Futuro, Центра современного искусства «Терминал А», галереи «9Б» и студии «Тихая». Живопись, графика, керамика, инсталляции. Нижний остается одним из признанных центров современного искусства в РФ: сразу восемь нижегородских художников вошли в недавний топ-50 The Art Newspaper Russia. Выставка в Париже организована при поддержке сервиса для состоятельных клиентов T-Private Т-Банка и продлится до 1 ноября.</t>
+  </si>
+  <si>
+    <t>14.09.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71267</t>
+  </si>
+  <si>
+    <t>Как устроен конфетный урбанистический бартер: даришь другу «Свердловский метеорит», а взамен получаешь «Вечерние Чебоксары». Берите на заметку.</t>
+  </si>
+  <si>
+    <t>14.09.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71265</t>
+  </si>
+  <si>
+    <t>Новый памятник режиссеру Алексею Балабанову появился в Екатеринбурге. Он отсылает к сцене из фильма «Брат», где главный герой Данила Багров спасается от погони на грузовом трамвае. А в двух шагах находится школа, где учился Балабанов.</t>
+  </si>
+  <si>
+    <t>14.09.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71261</t>
+  </si>
+  <si>
+    <t>В Екатеринбурге нарисовали Караваджо и Боттичелли на советском заборе ПО-2. Бетонный ренессанс.</t>
+  </si>
+  <si>
+    <t>14.09.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71253</t>
+  </si>
+  <si>
+    <t>С Пашиным отъездом из Екатеринбурга совпало закрытие необычного красивого книжного в центре города - синего филиала магазина «Другие измерения» из Верхней Пышмы, о котором мы незаслуженно мало написали когда-то. 19 и 20 сентября магазин откроется снова на свой последний рабочий уикенд.</t>
+  </si>
+  <si>
+    <t>14.09.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71252</t>
+  </si>
+  <si>
+    <t>Слетал в Екатеринбург. Главным впечатлением этой поездки стал Химмаш и старый район с народным названием «Желтые дворы». Наверное, ничего кроме «А мне осенний Химмаш дороже Флоренции» и «Скажи мне, американец, есть ли в твоем Далласе улица Многостаночников?» не напишу. Это отчасти ирония, но советская индустриальная эстетика прекрасна. А в пельменной на Грибоедова, 15 дед сказал: «Котлетку с пюрешками мне организуй».</t>
+  </si>
+  <si>
+    <t>13.09.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71241</t>
+  </si>
+  <si>
+    <t>🎥 Жемчужины Нижегородской области: Городец, Заволжье и Чкаловск Много лет мы рассказываем про Нижний Новгород, но в Нижегородской области тоже много красот: реки, монастыри, маленькие города. Отправились в Городец, Заволжье и Чкаловск, чтобы понять, чем они примечательны. В новом выпуске — пряники и промыслы, монументальная архитектура и Волга, гипюр и Валерий Чкалов. Приятного просмотра! 🟥 Смотреть на YouTube 💬 Смотреть в ВК 📺 Смотреть в RuTube</t>
+  </si>
+  <si>
+    <t>13.09.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71240</t>
+  </si>
+  <si>
+    <t>Написал для журнала «Смыслы» про Тобольск, Омск, Новосибирск, Томск, Иркутск и Красноярск. «Однажды человек просто зависает над картой и понимает всю обширность территории за Уралом. Прежнее понимание расстояний и смыслов, основанное на поездках по центральной части страны, стремительно поменяется уже после первой поездки в места, где «под крылом самолета о чём-то поёт зелёное море тайги». Да, сюда порой долго и непросто добираться, но Россия совершенно немыслима без Сибири и её невероятных просторов. С конца XVI века здесь стали появляться классические города, во многом лишённые «детских болезней» средневекового роста. Они строились чётко, дельно, по плану, были красиво ориентированы на реку или горы. Начинать исследование Сибири я советую строго с запада на восток: идти неспешно и основательно, параллельно изучая источники и маршруты землепроходцев XVII столетия. Тогда станет понятным истинное значение края, где от заправки до заправки может быть 300 км, а связность целых регионов — Якутии, Иркутской области, Забайкальского края — целиком зависит от авиации». https://lifesense.ru/puteshestvija/kollekcija-gorodov</t>
+  </si>
+  <si>
+    <t>12.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71239</t>
+  </si>
+  <si>
+    <t>Сегодня в Арзамасе Нижегородской области в рамках фестиваля «Арзамасский гусь» запустили огромного гуся на манер китайского дракона. Если ваши праздники выглядят иначе, не приглашайте!</t>
+  </si>
+  <si>
+    <t>12.09.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71238</t>
+  </si>
+  <si>
+    <t>Молодожены в субботний день у картины Маковского «Воззвание Минина» в Нижегородском государственном художественном музее. Это самое большое историческое станковое полотно в России, его размеры - 6 на 7 метров. Фото Анны Черниковой.</t>
+  </si>
+  <si>
+    <t>12.09.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71237</t>
+  </si>
+  <si>
+    <t>Алматинский юмор улиц.</t>
+  </si>
+  <si>
+    <t>12.09.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71236</t>
+  </si>
+  <si>
+    <t>Директор Морского музея Евгений Тенетов вспоминает, что в Архангельске 1970-1980-х годов без многочисленных дискуссий о нейминге и брендинге спокойно работали рестораны «Якорь», «Полярный», «Соломбала», «Север», «Двина», «Двинские Зори», кафе «Садко», «Моряна», «Нептун», «Золотица», «Каргополочка», «Берендей», «Онега» и магазины «Сполохи», «Помор», «Снежинка», «Соловецкий», «Волна», «Парус», «Пингвин», «Арктический», «Океан», «Полюс». Гость сразу понимал, в каком регионе находится.</t>
+  </si>
+  <si>
+    <t>11.09.26 20:21</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71235</t>
+  </si>
+  <si>
+    <t>Все случайности неслучайны, Потому что века не врут. У великой реки Почайны Разливается Черный пруд. На закате в Кремле однажды Ты увидишь (бинокль дан!) Силуэт одинокой баржи И темнеющий лес белян. В «Медных трубах» засели други. Там Беркович забыл очки. На далёкой реке Ветлуге Собираются мужики. Канарейка поет за шторкой. Всё нормально и на мази. Любит Сахаров город Горький. Старый Нижний застыл вблизи.</t>
+  </si>
+  <si>
+    <t>11.09.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71234</t>
+  </si>
+  <si>
+    <t>Московский район Перово с 1925 по 1960-й год был отдельным городом. От этой эпохи осталось несколько примечательных домов: «Немецкая слобода» рубежа 1940-1950-х гг. и здание с башенкой на Зеленом проспекте, 2.</t>
+  </si>
+  <si>
+    <t>11.09.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71233</t>
+  </si>
+  <si>
+    <t>В Нижнем Новгороде в рамках открытия фестиваля «Медиамузей» провели модный показ прямо на кремлевской стене. Как вам такое?</t>
+  </si>
+  <si>
+    <t>11.09.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71227</t>
+  </si>
+  <si>
+    <t>Каждый раз восхищаюсь красотой офисных интерьеров в «Служебном романе».</t>
+  </si>
+  <si>
+    <t>11.09.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71226</t>
+  </si>
+  <si>
+    <t>На части реновационных домов в Москве еще в 2024 году разместили таблички с именами архитекторов. Прижизненная мемориализация, получается.</t>
+  </si>
+  <si>
+    <t>10.09.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71225</t>
+  </si>
+  <si>
+    <t>Замок Рагнит В городке Неман Калининградской области сохранился замок Тевтонского ордена, построенный в начале 15 века. В 1976 году тут снимали фильм «Двадцать дней без войны» с Юрием Никулиным в главной роли. Ради 9 секунд экранного времени произвели взрыв, уничтоживший внутреннюю стену. Тогда понимания ценности подобной архитектуры еще не было. Сейчас восстановлением замка и поддержанием в порядке территории занимается местный предприниматель Иван Артюх.</t>
+  </si>
+  <si>
+    <t>10.09.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71220</t>
+  </si>
+  <si>
+    <t>В современных ЖК, в том числе тверских, все чаще появляются специальные ящики для спама.</t>
+  </si>
+  <si>
+    <t>10.09.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71218</t>
+  </si>
+  <si>
+    <t>Мозаика в селе Ивановка Фото Тимур Алимуллаев Карта мозаик dvorast.ru/mosaics</t>
+  </si>
+  <si>
+    <t>10.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71217</t>
+  </si>
+  <si>
+    <t>У центра Твери совершенно петербургский характер. После пожара 1763 года, уничтожившего большую часть застройки города, здесь строили дома «единой фасадой», вплотную друг к другу, без промежутков, образуя сплошную линию.</t>
+  </si>
+  <si>
+    <t>10.09.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71216</t>
+  </si>
+  <si>
+    <t>Красиво.</t>
+  </si>
+  <si>
+    <t>09.09.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71215</t>
+  </si>
+  <si>
+    <t>То, что жители Твери очень любят свой мост, сразу бросается в глаза)</t>
+  </si>
+  <si>
+    <t>09.09.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71212</t>
+  </si>
+  <si>
+    <t>Возле памятника Михаилу Кругу замечен человек, очень похожий на Михаила Круга.</t>
+  </si>
+  <si>
+    <t>09.09.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71211</t>
+  </si>
+  <si>
+    <t>Здорово, что в Твери на весь транспорт нанесены контуры Старого моста.</t>
+  </si>
+  <si>
+    <t>09.09.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71210</t>
+  </si>
+  <si>
+    <t>Самые необычные скворечники (!) можно увидеть в Сергиевом Посаде. Датируются 1870-ми годами.</t>
+  </si>
+  <si>
+    <t>09.09.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71209</t>
+  </si>
+  <si>
+    <t>Лондон — единственное место на Земле, где есть угол Московской и Петербургской улиц.</t>
+  </si>
+  <si>
+    <t>09.09.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71208</t>
+  </si>
+  <si>
+    <t>Самарский областной кожвединспансер, пожалуй, самый веселый в стране, потому что расположен в особняке Серебрянниковой начала 20 века, возведенном в мавританском стиле. Недавно он заиграл яркими красками. Фото Андрея Кочеткова.</t>
+  </si>
+  <si>
+    <t>08.09.26 18:57</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71207</t>
+  </si>
+  <si>
+    <t>То, что сейчас назвали бы отличным объемно-пространственным решением, в Древнем Риме было следствием доминирующей бедноты (многоквартирные инсулы в пропорции к домусам богатых составляли 26:1, дома богатых были обращены фасадами во внутренний двор) и отсутствия какого-либо зонирования (aka многофункциональность и смешение разных социальных групп). #прогорода</t>
+  </si>
+  <si>
+    <t>08.09.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71206</t>
+  </si>
+  <si>
+    <t>Нижний Новгород в последние годы очень хорошо подрос в сфере гостеприимства, но одними туристами сыт не будешь. Экономику региона всегда определяет промышленность. Для того, чтобы познакомиться с биографией одного из крупнейших предприятий города, советую отправиться в музей истории завода «Красное Сормово». Он был основан в 1849 году и за полтора века своей истории производил подводные лодки, танки, паровозы, гражданские суда… Многопрофильный гигант.</t>
+  </si>
+  <si>
+    <t>08.09.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71197</t>
+  </si>
+  <si>
+    <t>Когда нашел 5000 не в зимней куртке, а на подоконнике.</t>
+  </si>
+  <si>
+    <t>08.09.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71196</t>
+  </si>
+  <si>
+    <t>Озёрск (бывший Даркемен) — тишайший городок на юго-востоке Калининградской области. Здесь живет около трех тысяч человек, а многих туристов привлекают сюда сплавы по реке Анграпе, которые организует местный житель Андрей Елизаров.</t>
+  </si>
+  <si>
+    <t>08.09.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71187</t>
+  </si>
+  <si>
+    <t>Чего только не найдешь при просмотре старых новостей в три утра.</t>
+  </si>
+  <si>
+    <t>08.09.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71186</t>
+  </si>
+  <si>
+    <t>Иммануил Кант жил в селении Юдшен (сейчас посёлок Веселовка Калининградской области) с 1747 по 1751 год. Он работал домашним учителем и воспитывал детей местного пастора. Нынешний дом построен во второй половине 19 века, но на том же участке, где квартировал Кант. Философ, кстати, был настоящим домоседом: ему не раз предлагали место в престижных университетах, Йене и Галле, но он сознательно выбирал тишину и привычный уклад родного Кёнигсберга.</t>
+  </si>
+  <si>
+    <t>07.09.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71183</t>
+  </si>
+  <si>
+    <t>В Нижнем Новгороде все привычно идут в Пакгаузы, на набережную Федоровского, в Кремль… И часто забывают про великолепный музей деревянного зодчества «Щелоковский хутор». Он находится немного на отшибе, так что это хорошая возможность не только познакомиться с памятниками, но и побыть наедине с собой на природе. Местные называют музей «Щелчком», тут часто проходят разные фестивали и народные праздники.</t>
+  </si>
+  <si>
+    <t>07.09.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71172</t>
+  </si>
+  <si>
+    <t>Какой должна быть книга о железной дороге? Над этим вопросом мы не раз раздумывали в связи с исследованиями Байкало-Амурской магистрали. Железная дорога ни в случае БАМа, ни в каком-либо другом, не ограничивается рельсами и шпалами: это целый комплекс инженерных и архитектурных сооружений. Мосты, тоннели, вокзалы, депо, водонапорные здания, жилые дома и многое другое. Как одновременно показать единство этого огромного замысла, его многосоставность и особенности каждого отдельного объекта? Сейчас наши друзья ARK publishers открыли предзаказ на книгу историка геодезии и железных дорог Романа Баркова об архитектуре Рязанско-Уральской железной дороги. Автор выбрал довольно очевидный, но оттого ничуть не менее удачный формат путеводителя: книга последовательно ведет читателя по станциям двух линий — Павелец-Московской и Данков-Смоленской — с отходящей от первой веткой на Венев. В отличие от БАМа, построенного государством, здесь заказчиком выступало акционерное Общество Рязанско-Уральской железной дороги — к концу XIX века крупнейшее частное железнодорожное предприятие Российской империи. В 1897 году оно получило разрешение на строительство двух новых линий, которые должны были связать разросшуюся сеть дороги с Москвой и открыть ей более удобный путь на запад. Обе линии строились практически одновременно и получили единое архитектурное оформление. На станциях появлялись вокзалы по проектам архитектора Николая Квашнина, водоемные здания инженера Николая Виноградова, казармы и другие сооружения. Так возник растянувшийся на сотни верст инженерно-архитектурный ансамбль, части которого сегодня оказались в совершенно разном положении: Павелецкое направление продолжает активно работать, тогда как значительная часть бывшей Данков-Смоленской линии заброшена. Железнодорожные ансамбли нуждаются в постоянной актуализации: отдельные вокзалы, водонапорные башни и другие сооружения на местах воспринимаются как случайные старые постройки, и лишь движение вдоль железной дороги и пристальный взгляд позволяют увидеть в них части единого большого комплекса. Путеводитель как раз помогает это сделать, а заодно дает отличный повод отправиться по его следам и увидеть сохранившиеся сооружения своими глазами. Для наших подписчиков ARK сделали промокод Izlishestvo, по которому до 15 октября можно со скидкой 10% оформить предзаказ на эту книгу, а также купить любое другое издание.</t>
+  </si>
+  <si>
+    <t>07.09.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71171</t>
+  </si>
+  <si>
+    <t>Усадьба Абрамцево знаменита не только главным домом. Церковь Спаса Нерукотворного построена в 1881-1882 годах по проекту Васнецова и Поленова. А от Михаила Врубеля осталась скамейка. Она облицована майоликовыми изразцами с изображением сказочных птиц. Абрамцево - одно из тех мест, куда приезжаешь отдохнуть душой.</t>
+  </si>
+  <si>
+    <t>07.09.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71165</t>
+  </si>
+  <si>
+    <t>Осень. Время ехать в провинцию. Подмосковной усадьбой Абрамцево с 1870 года владел Савва Мамонтов. Он считал, что искусство должно быть максимально доступным. «Нужно приучать глаз народа к красивому: на вокзалах, в храмах, на улицах». В Абрамцеве гостили Репин, Серов, Врубель, Поленов, Коровин, братья Васнецовы, чуть ли не половина тех, чьи полотна мы видим в Третьяковке! Здесь царил девиз «Красота пользы и польза красоты». Мир изображали не только красками, работали столярная и керамическая мастерские. Постепенно Абрамцево стало своеобразным «комбинатом креативных индустрий» в русском стиле. Как-то 11-летняя дочь хозяина, Верочка Мамонтова, забежала в дом, взяла фрукт и села за стол. Валентин Серов заставил ее позировать, и это продолжалось почти два месяца. Итогом стала известная каждому картина «Девочка с персиками».</t>
+  </si>
+  <si>
+    <t>06.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71149</t>
+  </si>
+  <si>
+    <t>«Очередной год, очередная серия». Продолжу ежегодную традицию публиковать 10 рандомных работ с ярмарки современного искусства Cosmoscow. На днях, возможно, сделаю парочку основательных дополнительных постов с тем, что понравилось.</t>
+  </si>
+  <si>
+    <t>06.09.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71148</t>
+  </si>
+  <si>
+    <t>Во дни сомнений, во дни тягостных раздумий ты одна мне поддержка и опора, блинная на Таганке. В такие вечера после макарон по-флотски и «Столичного» захожу в легендарное ЖЖ сообщество msk-zabegalovka.livejournal.com, давно ставшее памятником сетевой словесности. Уже давно нет ни чебуречной на Китай-городе, ни пельменной на Менжинского, ни бутербродной на Никольской. И никакая неорюмочная не подаст такое же канапе со шпротами за 22 рубля, как во «Втором дыхании»! Погрущу и поеду в чебуречную на Ярославской, в которой, судя по 4.9, ничего не изменилось.</t>
+  </si>
+  <si>
+    <t>06.09.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71146</t>
+  </si>
+  <si>
+    <t>Поселок Чистые Пруды Калининградской области находится на границе Роминтской пущи (Краснолесья), одного из самых красивых природных уголков региона. Среди точек притяжения назовем литературный музей и кирху, где в 18 веке служил пастор и поэт Кристионас Донелайтис. А в соседней Токаревке недавно закончили реставрацию моста!</t>
+  </si>
+  <si>
+    <t>06.09.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71136</t>
+  </si>
+  <si>
+    <t>На ярмарке современного искусства Cosmoscow бренд «Хохлома» из Нижегородской области представил панно «Ритм поколений». 110 предметов, 11 рядов по 10 ложек в честь 110-летия с момента основания школы художественной обработки дерева в Семёнове.</t>
+  </si>
+  <si>
+    <t>06.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71135</t>
+  </si>
+  <si>
+    <t>Поселок Ясная Поляна в Нестеровском округе Калининградской области до 1946 года назывался Гросс Тракенен. С первой половины 18 века здесь работал конный завод, снабжавший прусскую армию выносливыми и резвыми лошадьми. Местные вывели знаменитую тракененскую породу. В административном здании конезавода сейчас располагается средняя школа с великолепным музеем. Рядом находится памятник жеребцу по кличке Темпельхютер (Хранитель храма).</t>
+  </si>
+  <si>
+    <t>05.09.26 21:11</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71129</t>
+  </si>
+  <si>
+    <t>Удивительный город 🔔</t>
+  </si>
+  <si>
+    <t>05.09.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71127</t>
+  </si>
+  <si>
+    <t>Бетонные уличные часы в виде сифона в Барселоне. Установлены в 1960 г., отреставрированы в 2006. Расположены над входом в бывший цех по розливу газированных напитков компании A. Puértolas — имя владельца отлито прямо на горлышке. Сифон, собственно, и есть ёмкость для хранения и подачи газированной воды под давлением. Сейчас в этом помещении находится автомастерская.</t>
+  </si>
+  <si>
+    <t>05.09.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71126</t>
+  </si>
+  <si>
+    <t>Гусев — один из самых приятных городков на востоке Калининградской области. Он считался важным и в довоенный период, потому что был центром одного из трех округов Восточной Пруссии (Кенигсберг-Калининград, Алленштайн-Ольштын, Гумбиннен-Гусев). В августе 1914 года у города развернулось Гумбинненское сражение, где победа русской армии заставила немцев перебросить часть сил с Западного фронта и помогла союзникам в битве на Марне. Сейчас в центре Гусева возвышается роскошная новая церковь в ярославском стиле, а пешеходный мост украшен керамическими изразцами. Обязательно стоит зайти в краеведческий музей, а в пригороде увидеть скульптуру Михаила Шемякина «Памяти забытой войны, изменившей ход истории».</t>
+  </si>
+  <si>
+    <t>05.09.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71107</t>
+  </si>
+  <si>
+    <t>На прошлой неделе побывал в новом общественном пространство «Гаражи» от Дома творчества Переделкино на территории исторической автобазы Союза писателей. Понравилось. Создатели называют это странным словом ретро-футуризм — соединение аутентичной гаражной среды с современным общественным пространством. Здесь сохранились старые металлические ворота, кирпичные стены, следы времени и индустриальные фактуры, которые соседствуют с авторской мебелью, садами, световыми инсталляциями и новыми сценариями городской жизни.</t>
+  </si>
+  <si>
+    <t>04.09.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71098</t>
+  </si>
+  <si>
+    <t>Дни становятся короче, но нижегородские закаты все равно прекрасны. Кстати, на сайте nn-tourist.ru всегда можно узнать актуальное время!</t>
+  </si>
+  <si>
+    <t>04.09.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71097</t>
+  </si>
+  <si>
+    <t>Гостиница «Франц Лефорт» в Черняховске Летом в Черняховске наконец-то открылся приличный отель. Он расположен в здании 1894 года, изначально внутри находилась окружная больница Инстербурга. Гостиницу назвали «Франц Лефорт» в честь ближайшего сподвижника Петра I, посещавшего город в составе Великого посольства в 1697 году. Владельцам удалось сохранить интерьеры. Можно полюбоваться оригинальной столетней кирпичной кладкой. При гостинице работает ресторан-аустерия «Великое посольство», очень хорошо готовят. Ночуя в Черняховске, можно изучить все городки востока Калининградской области — Озерск, Гусев, Нестеров, Краснознаменск.</t>
+  </si>
+  <si>
+    <t>04.09.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71089</t>
+  </si>
+  <si>
+    <t>Черняховск Город на востоке Калининградской области в последние годы заметно оживился и уже стал полноценным конкурентом изнемогающим от туристов Светлогорску и Зеленоградску. Учитывая дурную славу Черняховска 1990-х годов, сейчас изменения значительные. Город может похвастать сразу двумя средневековыми замками (Инстербург и Георгенбург) и целыми кварталами зданий и вилл, создающих атмосферу старой Европы. Особенно советую «Порт-Артур». Немало достопримечательностей прячется на окраинах: например, ансамбль малоэтажных жилых домов «Пестрый ряд» начала 1920-х годов. Его спроектировал знаменитый архитектор Ганс Шарун, автор здания Берлинской филармонии.</t>
+  </si>
+  <si>
+    <t>03.09.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71079</t>
+  </si>
+  <si>
+    <t>5 сентября в Сергиевом Посаде пройдет первый фестиваль живой традиции и новых смыслов СО:ТВОРЕНИЕ 🌸 Город станет пространством переосмысления народных художественных промыслов и развития креативных индустрий. Пять локаций, живые мастерские, перформансы, лаунж с видом на Лавру под джаз, мастер-классы и презентации от творческих вузов… На сцене сохранять и переосмыслять традиции будут «Гусляры России» и группа «Видеоигры» с экспериментальным нинтендо фолк-панком. А мы подискутируем в 16:00. Подробнее на сайте сотворение-фест.рф и в группе фестиваля</t>
+  </si>
+  <si>
+    <t>03.09.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71076</t>
+  </si>
+  <si>
+    <t>Кирха в Ленинском (Покракене) Славского округа Калининградской области была возведена в 1896 году. В конце августа участники движения «Хранители руин» провели здесь субботник, очистили всё от мусора и сорной растительности. Следите за новостями ребят: они делают для сохранения культурного наследия региона много хорошего.</t>
+  </si>
+  <si>
+    <t>03.09.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71072</t>
+  </si>
+  <si>
+    <t>Ясное Наконец-то добрался до самого дальнего уголка Калининградской области! До Ясного ехать около двух часов, что для региона размером 100 х 200 км считается краем земли. Ясное впервые упоминается в 1466 году, когда здесь появился небольшой замок для защиты судов, поднимавшихся из Куршского залива к Рагниту (сейчас город Неман). Поселение до 1946 года называлось Каукемен, здесь жило больше четырех тысяч человек. Во время боев в ВОВ Каукемен практически не пострадал. Ценность поселка Ясное как раз в его нетронутости: уцелевшая планировка крохотного городка Восточной Пруссии, кирха начала 18 века, часы на площади. В советское время в Ясном работал совхоз и не было ни одного пустующего дома. Сейчас время тут остановилось. По прописке в Ясном числится около 1200 жителей, но на улицах почти никого нет. В блогах любят делать акцент на «умирающем» характере поселка. Да, руин здесь хватает, но уже восстановлена кирха, в последнее время эти места полюбили кинематографисты: так, в Ясном снимали «Василия Теркина». Несколько лет подряд говорили о возможном восстановлении Ясного по примеру Железнодорожного. ❗Ясное входит в пограничную зону. Для его посещения жителям российских регионов нужно получить пропуск в погрануправлении, он оформляется через «Госуслуги» около двух недель.</t>
+  </si>
+  <si>
+    <t>02.09.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71062</t>
+  </si>
+  <si>
+    <t>Зеленоградск в сезон напоминает Анапу и Геленджик. Очень много людей. Толпы на Курортном проспекте, очереди в «Балт» и в «Промрыбу». Так что лучше поехать на восток области)</t>
+  </si>
+  <si>
+    <t>02.09.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71057</t>
+  </si>
+  <si>
+    <t>В 2018 году в Светлогорске увидел надпись «Балтрайон г**но», любовно выведенную черным маркером. Что же это? Балтийский район Калининграда (он же Балтрайон или Балтон) на юго-западе города был создан в 1947 году и объединил бывшие Понарт, Шпандин и часть Хаберберга. Балтрайон упразднен в 2009 году и объединен с Московским, но народная память жива. Сегодня бывшая пивоварня «Понарт» превращается в общественное пространство. Вокруг много живописных улочек с такими интересными памятниками как школа Шиллера. Она возведена в начале 20 века, когда рабочий пригород Понарт вошел в состав Кёнигсберга и начал бурно развиваться.</t>
+  </si>
+  <si>
+    <t>02.09.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71042</t>
+  </si>
+  <si>
+    <t>Недавно в Казани завершили третью часть благоустройства вокруг озера Кабан (первые фотографии), и примерно в это же время вышло исследование эффектов программы развития Татарстана. В регионе развернули программу развития общественных пространств, за это время появилось больше 400 парков, набережных, скверов и целый Институт развития городов. Команда задалась целью понять, к каким эффектам привела эта 10-летняя работа. Исследование содержит специально разработанную методологию (почти 200 критериев того, на что способно влиять общественное пространство), детальный анализ 11 кейсов (здесь и звездная набережная Кабана, и главная советская модернистская площадь в Набережных Челнах, и примеры в городах поменьше, и пруд в одном крохотном селе). Всем, кто интересуется развитием городов, будет интересно полистать. А исследователи могут погрузиться в 506-страничный отчет отборной урбанины.</t>
+  </si>
+  <si>
+    <t>02.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71036</t>
+  </si>
+  <si>
+    <t>Интерьер парижского магазина Gentle Monster.</t>
+  </si>
+  <si>
+    <t>02.09.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71035</t>
+  </si>
+  <si>
+    <t>Стартовал прием заявок третьего сезона премии «Наследие дороже»! Это первая премия в России, которая выявляет и поощряет тех, кто бережет историческое архитектурное наследие страны. В составе жюри мы постараемся отметить лучших инвесторов в историческую недвижимость, НКО и общественные объединения, которые привлекают ресурсы для восстановления исторических объектов, органы власти, реализующие эффективные программы по сохранению наследия Номинации: Для бизнеса: «Бережная реновация. Проекты до 10 миллионов рублей», «Бережная реновация. Проекты от 10 до 50 миллионов рублей», «Бережная реновация. Проекты свыше 50 миллионов рублей»   Для НКО и общественных объединений: «Эффективный фандрайзинг», «Креативный подход» Для органов власти: «Не сноси и сохрани» «Личный вклад» для общественных деятелей (меценатов), чья деятельность внесла вклад в сохранение наследия Заявки принимаются до 31 октября по адресу: https://tsfond.ru/premia2026/</t>
+  </si>
+  <si>
+    <t>02.09.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71033</t>
+  </si>
+  <si>
+    <t>А вот такая красота в Калининграде ждет вас в районе улицы Коммунальной. Здесь тоже можно найти хаусмарки, некоторые из них восстановлены Фондом капремонта. Осталась пасхалка: рог изобилия с надписью «2025».</t>
+  </si>
+  <si>
+    <t>01.09.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71024</t>
+  </si>
+  <si>
+    <t>Всем привет! Сегодня в очередной раз пришла новость о Шуховской башне на Шаболовке. Судя по всему, принято решение всё-таки «реставрировать» её по тому проекту, о котором мы узнали несколько месяцев назад. Степень трагичности и одновременно абсурдности всего происходящего вокруг Башни достигла уже какой-то совершенно запредельной стадии. Шуховская радиобашня была построена в 1919–1922 годах. Это 150-метровая конструкция из шести поставленных друг на друга гиперболоидных секций – один из главных памятников инженерного авангарда XX века и, без всякого преувеличения, один из символов Москвы. 3 апреля 2026 года проект работ по башне получил положительное заключение Главгосэкспертизы. Проект предусматривает поэлементный демонтаж конструкции сверху вниз с последующей сборкой на историческом месте. При этом исторический металл башни не включён в предмет охраны, а значит, значительная часть подлинной конструкции может быть заменена новым металлом. То есть нам предлагают сохранить не столько сам памятник, сколько его геометрию. И вот здесь у меня возникает простой вопрос: почему? Нам уже много лет пытаются доказать, что Шуховскую башню невозможно отреставрировать, сохранив её подлинную конструкцию и максимально возможное количество исторического металла. Но это просто не соответствует существующему опыту: совсем недавно в Выксе была проведена реставрация другой гиперболоидной башни Шухова - водонапорной башни Выксунского металлургического завода, построенной в 1933–1934 годах. Причём задача там была ещё сложнее: башню необходимо было не только отреставрировать, но и переместить с территории действующего завода в исторический центр города. Её разобрали более чем на 500 элементов. Перед этим провели 3D-сканирование и создали цифровую модель конструкции. Каждый элемент был промаркирован и зафиксирован. Детали очистили от коррозии, а там, где металл был утрачен, его не заменяли целиком новым элементом, а восстанавливали методом лазерной наплавки. При последующей сборке не было просверлено ни одного нового отверстия – использовались исторические. В результате удалось сохранить около 95% оригинального металла. Ещё раз словами: девяносто пять процентов. Башню собрали на новом месте, и после реставрации и перемещения она сохранила статус объекта культурного наследия федерального значения. То есть технология существует. Специалисты существуют. Опыт существует. Причём опыт российский и совсем недавний. Есть и другой пример – знаменитая 128-метровая шуховская опора перехода ЛЭП через Оку под Дзержинском, построенная в 1927–1929 годах. Её состояние тоже было крайне тяжёлым. Из сорока опорных стержней в определённый момент оставались двадцать четыре, конструкция накренилась, берег Оки размывало. Тем не менее башню не объявили безнадёжной и не решили заменить новой. Утраченные элементы восстановили, сохранившуюся конструкцию отреставрировали и обработали от коррозии, берег укрепили. В 2020 году башня была открыта после реконструкции. Наконец, существует Полибино. Именно там, в усадьбе Юрия Степановича Нечаева-Мальцова в Липецкой области, стоит первая в мире гиперболоидная башня Шухова. Она была построена для Всероссийской промышленной и художественной выставки 1896 года в Нижнем Новгороде. После окончания выставки Нечаев-Мальцов приобрёл её, башню разобрали, перевезли в Полибино и снова собрали - под руководством самого Владимира Шухова. То есть история разборки, переноса и повторной сборки шуховских конструкций началась ещё при самом Шухове. Но есть принципиальная разница между разборкой памятника ради сохранения его подлинной конструкции – и разборкой, после которой значительная часть подлинного материала заменяется новым. Памятник архитектуры – это не чертёж, не внешний облик, не геометрия конструкций. Памятник – это в том числе подлинный материал, а не демонстрация возможности построить сегодня нечто, внешне похожее на то, что было построено сто лет назад. Я совершенно не понимаю, почему опыт Выксы нельзя применить в Москве. Почему нельзя провести поэлементное обследование и реставрацию исторического металла? Почему нельзя восполнять локальные утраты, а не заменять элементы целиком? Почему невозможно поставить задачу сохранить не абстрактный «образ» Шуховской башни, а саму Шуховскую башню? И, судя по всему, эти вопросы возникают не только у меня. 6 августа Союз реставраторов России публично заявил, что нынешняя методика вызывает серьёзные вопросы. Специалисты неоднократно обсуждали возможность проведения работ без полного разбора и масштабной замены исторического металла. Если интересно можно почитать: здесь, здесь, и здесь. Мне кажется, что Минкультуры и всем государственным структурам, непосредственно отвечающим за охрану культурного наследия, необходимо наконец задать несколько очень простых вопросов: Почему в Москве невозможно сделать то, что оказалось возможно сделать в Выксе? Почему сохранение 95% подлинного металла одной Шуховской башни признаётся выдающимся достижением российской реставрации, а в случае с другой – самой знаменитой башней Шухова – подлинный металл вдруг оказывается несущественным? Почему не проводится открытое обсуждение альтернативных методов реставрации? Почему мы вообще согласились с мыслью, что памятник можно сохранить, заменив значительную часть того самого материала, из которого этот памятник был создан? То, что происходит сейчас у нас на глазах, я считаю преступлением против наследия. Возможно, Шуховская башня не очень привлекательна как инвестиционный проект: земли под ней немного, небоскрёб на её месте не построишь. Но от этого она не становится менее важной для истории русской архитектуры, для истории инженерной мысли, для истории русского авангарда, для истории Москвы, в конце концов. И она важна лично для меня - как часть города, в котором я живу и который нежно люблю. Если мы позволим заменить подлинную Шуховскую башню её собственной копией, назад дороги уже не будет. И люди, которые примут и реализуют это решение, возьмут на себя ответственность не только перед сегодняшней Москвой, но и перед теми, кто будет жить в этом городе после нас. Допустить этого нельзя.</t>
+  </si>
+  <si>
+    <t>01.09.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71023</t>
+  </si>
+  <si>
+    <t>Шуховскую башню собираются демонтировать осенью Весь август я был в отпуске и командировках и поэтому пропустил очень важную и грустную новость. Оказывается, еще 13 августа представитель компании РТРС объявил: уже этой осенью начнется демонтаж Шуховской башни. "В этом году, осенью, у нас будет масштабная реконструкция Шуховской башни, которую мы наконец запустили. Занимались мы этим десять лет, больше десяти лет", - сказал Попов на торжественном мероприятии в честь 25-летия РТРС. Так и есть. 12 лет назад РТРС впервые объявили о намерении снести башню. 12 лет мы объясняем и им, и общественности, почему делать этого нельзя, объясняем, что это выдающийся памятник русской инженерии и что памятник должен сохранять подлинность. Однако нас не слышат. Напомню, нынешний проект предполагает, что башня будет разобрана, а на ее месте будет построен новодел, повторяющий ее форму. Возможно будет сохранена часть стержней последней, шестой секции. С нашей точки зрения, уничтожение оригинального памятника и замена его новоделом недопустимы. Памятники должны сохранять максимальную подлинность. Однако сдаваться мы не собираемся. Если работы действительно хотят начать уже этой осенью, значит, времени у нас почти не осталось. Поэтому сейчас будем звонить во все колокола. Уже запустили фестиваль «Шухов-фест», делаем марафон бесплатных экскурсий вокруг башни, будем инициировать публикации в СМИ. Если вы готовы нам помочь — как журналист, экскурсовод, блогер или просто неравнодушный человек — пишите мне. Сейчас помощь действительно нужна.</t>
+  </si>
+  <si>
+    <t>01.09.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71018</t>
+  </si>
+  <si>
+    <t>Комплекс общественно-торгового центра в Капотне — пожалуй, главная достопримечательность района. Это довольно редкий случай, когда проектирование подобного объекта в Москве попало в руки не районной мастерской Моспроекта-1, а архитекторов профильного института Госгражданстроя СССР — ЦНИИЭП торговых зданий. В едином комплексе разместили Дворец культуры нефтяников, магазин и другие предприятия обслуживания, а также гостиницу — это первый и, судя по всему, последний опыт столь широкой функциональной кооперации в Москве. По объемно-композиционной схеме здание очень напоминает торговый центр Новосибирского Академгородка: к двухэтажному вытянутому «стержню» примыкают крупные функциональные блоки ДК, магазина и гостиницы, образуя полуоткрытые озелененные дворики. Еще один дворик внутри клубного блока архитекторы перекрыли световым фонарем, создав удивительной красоты зимний сад. Сюда можно свободно зайти в часы работы ДК. Проект разработали в середине 1960-х годов, а в начале 1970-х строители начали по очереди сдавать части комплекса: сперва столовую, затем ДК, а к 1977 году строительство завершилось. Спустя два года авторов проекта наградили премией Совета Министров СССР. Сегодня здание нельзя назвать образцом идеальной сохранности. Более-менее аутентична клубная часть: здесь сохранились оригинальные, хотя и выкрашенные в розовый цвет, фасады, витражи, полы и некоторая фурнитура в интерьерах. Блоки магазина и гостиницы зашиты вентфасадом.</t>
+  </si>
+  <si>
+    <t>01.09.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71014</t>
+  </si>
+  <si>
+    <t>Многие пишут: вот вы выкладываете сказочные домики Калининграда, мы приезжаем, а тут одни хрущевки! Отчасти правда: центр города сильн пострадал в годы войны. Но в районах начала 20 века сохранились сотни зданий, которые не изучить и за десять поездок! Амалиенау, Хуфен, Марауненхоф, Вагонка (Ратсхоф). Для меня стала приятнейшим открытием улица Майора Козенкова в историческом районе Розенау на юго-западе города. Здесь на домах 1930-х годов обнаружилась сокровищница — десятки декоративных барельефов над подъездами. Монахи, несущие огромную гроздь винограда! Медведь с обезьяной на спине! А какая тут Покровская церковь, бывшая кирха Розенау! Так что заглядывайте за пределы острова Канта.</t>
+  </si>
+  <si>
+    <t>01.09.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71009</t>
+  </si>
+  <si>
+    <t>«Потом долго ходишь на Кнайпхоф: прижилась ли метла, воткнутая черенком в прошлую пору? Не уронила ли гребень русалка со шпиля собора?.. Не соблаговолит ли старый сом, хранитель Прегеля, прокатить на своей спине?» Александр Попадин Не был в Калининграде семь месяцев. Воспринимаю город как дачу, куда можно прилететь на несколько дней и перевести дух. Подышать морем. Сменить избушки на кирхи, замки и «фахверковки». Понаблюдать за тем, как хрущевки пытаются подружиться с красным кирпичом. Оживить Самбию, Натангию, Надровию и Скаловию. Найти новый рецепт соленой вороны. Островок тишины и спокойствия.</t>
+  </si>
+  <si>
+    <t>31.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71002</t>
+  </si>
+  <si>
+    <t>Один из самых изящных храмов Москвы находится в районе Перово. Иконы Божией Матери «Знамение». Построен в 1700-е годы, барокко, очень похожее на Дубровицы. Легенда говорит, что здесь Елизавета Петровна венчалась с Алексеем Разумовским.</t>
+  </si>
+  <si>
+    <t>31.08.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70995</t>
+  </si>
+  <si>
+    <t>Уже около года встречаю расклеенные в разных местах центра Москвы стикеры ПРОМКА //\. Но никакой поиск не даёт ответа, что это такое.</t>
+  </si>
+  <si>
+    <t>31.08.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70994</t>
+  </si>
+  <si>
+    <t>Здание московской мэрии на Тверской, 13 является одним из символов города и часто появляется на открытках. Это настоящий многослойный пирог! Дворец в стиле классицизма зодчий Матвей Казаков возвел в конце 18 века для графа Чернышёва, который стал первым московским главнокомандующим (генерал-губернатором). В 1784 году усадьбу выкупило государство для размещения резиденции московских генерал-губернаторов. В 1939 году в ходе реконструкции Тверской улицы (тогда улицы Горького) историческое здание передвинули вглубь квартала почти на 14 метров, а в 1946-м надстроили двумя этажами. Внутри сохранились сводчатые подвалы с клеймеными кирпичами времен Екатерины. Встречаются вставки из белого камня. Традиционно считается, что строительным материалом служила в том числе разобранная в 18 веке стена Белого города. Интерьеры — пестрая московская солянка: от дореволюционных каминов до советских элементов, гобеленов 1990-х годов и портретной галереи ранних 2000-х. Увидеть все это можно своими глазами в рамках экскурсий в дом генерал-губернатора и новый мультимедийный музей при нем, который начал работу в этом месяце. Экскурсии редкие, лучше всего отслеживать в их соцсетях</t>
+  </si>
+  <si>
+    <t>31.08.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70985</t>
+  </si>
+  <si>
+    <t>Оценим отделение Сбербанка на Соловках.</t>
+  </si>
+  <si>
+    <t>30.08.26 19:48</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70976</t>
+  </si>
+  <si>
+    <t>24.08.2026 Стадион «Чемпион» имени А. Бабкина / Кириллов 59.864735, 38.382470</t>
+  </si>
+  <si>
+    <t>30.08.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70975</t>
+  </si>
+  <si>
+    <t>Живописнейшие грунтовые дороги востока Калининградской области с аллеями деревьев.</t>
+  </si>
+  <si>
+    <t>30.08.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70974</t>
+  </si>
+  <si>
+    <t>Четыре знака «Здесь начинается Россия»: Балтийск Калининградской области, Немецкий мыс в Мурманской области, Псков и Камчатка. И ведь не поспоришь, везде начинается!</t>
+  </si>
+  <si>
+    <t>30.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70963</t>
+  </si>
+  <si>
+    <t>До 13 сентября в московской галерее Беляево проходит выставка «Встретимся в центре зала». В центре внимания — пассажиры на платформе, фигуры в переходах, люди в вагоне, силуэты на эскалаторах. В представленных работах столичный метрополитен балансирует между двумя состояниями, плотностью человеческого потока и пустотой вечерней станции. Рекомендую.</t>
+  </si>
+  <si>
+    <t>29.08.26 19:53</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70962</t>
+  </si>
+  <si>
+    <t>Мне выдали корову и квартиру в «Пестром ряду» Черняховска. О подробностях сообщу.</t>
+  </si>
+  <si>
+    <t>29.08.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70960</t>
+  </si>
+  <si>
+    <t>Новинки черняховской кухни.</t>
+  </si>
+  <si>
+    <t>29.08.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70959</t>
+  </si>
+  <si>
+    <t>«Самарская сетевая компания» и «Том Сойер Фест» реконструировали в Самаре подстанцию 1941 года. На фасадах строения выделили элементы стиля модерн. Поскольку энергообъект стоит на улице Г. Аксакова (это сын автора «Аленького цветочка»), то волонтеры под руководством Ольги Введенской нанесли соответствующее изображение.</t>
+  </si>
+  <si>
+    <t>29.08.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70957</t>
+  </si>
+  <si>
+    <t>В 1966 году в поселке Беляная Гора построили экспериментальное здание школы-клуба по проекту архитекторов Гипросельстроя. В порядке экономии на центральной усадьбе совхоза «Вперед» решили вместо строительства отдельного Дома культуры предусмотреть в проекте школы расширенную клубную часть: к универсальному спортивно-зрительному залу добавили помещения для кружков и устроили самостоятельный вход с улицы. Благодаря этому клуб мог работать как вместе со школой для ее учеников, так и независимо от нее для всех жителей поселка. В таком режиме здание функционирует и по сей день.</t>
+  </si>
+  <si>
+    <t>29.08.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70955</t>
+  </si>
+  <si>
+    <t>Вот такие часы завода «Полёт» с гербом ЮЗАО вручались школьникам-медалистам из округа в 2009. Один раз они помогли мне пройти мимо охранника в усадьбе Черемушки-Знаменское. «Я москвовед, изучаю ЮЗАО, мы сюжет готовим, вот у меня даже часы от префекта есть».</t>
+  </si>
+  <si>
+    <t>29.08.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70954</t>
+  </si>
+  <si>
+    <t>Бизнес-центра «Аквамарин» (начало 2010-х), один из самых симпатичных элементов нового Замоскворечья.</t>
+  </si>
+  <si>
+    <t>28.08.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70953</t>
+  </si>
+  <si>
+    <t>Нижний Новгород продолжает продвигать закаты. 30 августа в городе пройдет матч ФК «Нижний Новгород» с ульяновской «Волгой», ради которого клуб подготовил специальную форму в цветах нижегородского заката: полевой комплект с яркими оранжево-пурпурными диагоналями, а вратарский — в лилово-синих сумеречных тонах со светонакопительной плёнкой и всполохами кораллового. Перед игрой (в 20:00) обещают свечение воздушных шаров!</t>
+  </si>
+  <si>
+    <t>28.08.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70952</t>
+  </si>
+  <si>
+    <t>На портале «Среда для жизни» продолжаю цикл «Сокровища нации», посвященный портретам ключевых российских регионов. Отправляемся в Вологодскую область. https://средадляжизни.рф/journal/articles/sokrovishcha-natsii-s-pavlom-gnilorybovym-vologda-i-vologodskaya-oblast Рассказываю про Вологду, Ферапонтово, Кириллов, Великий Устюг, Тотьму, Устюжну, Белозерск и Череповец.</t>
+  </si>
+  <si>
+    <t>28.08.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70948</t>
+  </si>
+  <si>
+    <t>Короткий маршрут в окрестностях метро «Красносельская», который гарантированно влюбит в Москву 📍Богадельня имени Геера, построенная в конце 19 века по проекту Льва Кекушева и Иллариона Иванова-Шица 📍Лофт-комплекс «Красная стрела», масштабный редевелопмент кирпичного здания бывшей железнодорожной товарной станции и складов, построенных в начале XX века 📍Жилой дом кондитерских фабрикантов Абрикосовых в модном фисташковом цвете 📍 Дом макаронного фабриканта Иоганна Леонгардовича Динга на 3-й Рыбинской улице 📍Клуб обувной фабрики «Буревестник», построенный в 1930 году Константином Мельниковым на той же 3-й Рыбинской Длина маршрута - около километра. Дерзайте!</t>
+  </si>
+  <si>
+    <t>27.08.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70946</t>
+  </si>
+  <si>
+    <t>Тульское пространство «Искра», где современное искусство соседствует с едой.</t>
+  </si>
+  <si>
+    <t>27.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70931</t>
+  </si>
+  <si>
+    <t>Флагманская римская Zara Man в историческом здании Palazzo Verospi на Via del Corso, 374 в Риме открылась в декабре 2025 года. Palazzo Verospi — исторический римский дворец, который впоследствии был штаб-квартирой Credito Italiano. При переоборудовании под магазин значительную часть банковского интерьера специально сохранили: мрамор, монументальные колонны, декоративные потолки, старые деревянные порталы и банковское оборудование. Вместо вывески до сих пор висит надпись Credito Italiano, а в одном из залов сохранилась табличка Tesoro (сокровище/хранилище).</t>
+  </si>
+  <si>
+    <t>27.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70930</t>
+  </si>
+  <si>
+    <t>В московском районе Новогиреево с 1989 года работает музей советского скульптора Вадима Сидура. В экспозиции много примеров лаконичной пластики, где всего лишь несколько линий передают красоту и нежность, страдание и скорбь. Долгое время Сидур зарабатывал на жизнь только иллюстрированием книг и надгробиями (в том числе академику Игорю Тамму на Новодевичьем кладбище), а свои главные скульптуры создавал «в стол» в мастерской.</t>
+  </si>
+  <si>
+    <t>26.08.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70913</t>
+  </si>
+  <si>
+    <t>⚪️ Белая сторона Двор Сколтеха. Чистое лиминальное пространство. Тишина и спокойствие. Фантастически красивое место, куда наша редакция давно хотела попасть. Не понимаем, почему тут до сих пор нет толп фотографов и моделей, как на Кривоарбатском переулке, но наверное это даже и хорошо. Будете в Сколково – must visit!</t>
+  </si>
+  <si>
+    <t>26.08.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70912</t>
+  </si>
+  <si>
+    <t>В 2018 году при сносе старых сараев в центре Тулы строители обнаружили необычную находку. На стене за ветхими постройками сохранилась надпись: «Будь вежлив, ты живёшь в городе-герое». Кто и когда оставил это послание, остаётся загадкой.</t>
+  </si>
+  <si>
+    <t>26.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70911</t>
+  </si>
+  <si>
+    <t>В Москве можно пройти мимо одного и того же дома сотни раз и не знать, что за его фасадом скрывается целая история. Здесь могут оказаться следы другой эпохи, знаменитые жильцы, необычные интерьеры, архитектурные эксперименты или события, которые когда-то меняли жизнь целого города или даже страны. В своей постоянной рубрике «Дом недели» «Москвич Mag» разбирает исторические здания столицы. В нашей подборке — несколько выпусков, с которых можно начать. 📍Дом недели: дом князя Щербатова на Новинском бульваре Желая оставить память о себе, «сделав из этого здания художественную ценность и дав ему после своей смерти особое назначение», Щербатов мечтал о Городском музее частных собраний. 📍Дом недели: доходный дом Бурениных на Нижней Красносельской Десять лет назад этот четырехэтажный дом с парой симметричных эркеров на ступенчатых консолях стараниями движения «Архнадзор» был включен в перечень выявленных памятников, а затем признан объектом культурного наследия регионального значения. 📍Дом недели: палаты Аверкия Кириллова на Берсеневской Тут же успешный дипломат, к которому великий князь Московский Иван III питал особое расположение, владел усадьбой — деревянными палатами на белокаменном подклете 📍Дом недели: особняк Надежды Кузнецовой на проспекте Мира Потомки бывших крестьян отдавали должное блестящим способностям мастера по части возведения великолепных замков, подчеркивающих аристократизм их заказчиков. 📍Дом недели: усадьба Кошелевых — Мальцовых на Зубовской улице Одно из самых старых зданий на Девичьем поле было построено до 1778 года семьей бригадира Родиона Родионовича Кошелева, статского советника и воронежского вице-губернатора. «Москвич Mag» смотрит на Москву шире: пишет о местах и людях, культуре и событиях, городской повседневности и обо всем, что формирует жизнь столицы сегодня. Подписка на телеграм-канал «Москвич Mag» — способ не пропускать главное.</t>
+  </si>
+  <si>
+    <t>26.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70907</t>
+  </si>
+  <si>
+    <t>Посоветую достопримечательности Тулы помимо всем известных и очевидных, их список за пять лет не особенно поменялся: 1. Барочные Ломовские ворота 2. Усадьба Ливенцева на улице Дзержинского 3. Старая демидовская плотина на Упе (смотреть со стороны Пролетарской набережной) 4. Николо-Зарецкая церковь, родовая усыпальница Демидовых 5. Бывшая старообрядческая церковь на Демидовской улице, в которой квартирует «Тулагорсвет» 6. Католический костел Петра и Павла 7. Всехсвятское кладбище 8. Деревянные дома на улицах Жуковского, Тургеневской и Пирогова 9. Жилая водонапорная башня на улице Академика Павлова</t>
+  </si>
+  <si>
+    <t>25.08.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70905</t>
+  </si>
+  <si>
+    <t>Богородская игрушка на торце жилого дома в Богородске.</t>
+  </si>
+  <si>
+    <t>25.08.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70904</t>
+  </si>
+  <si>
+    <t>Энтузиасты обустраивают в Туле заброшенный двор, где собираются делать новое пространство с бильярдом, кухней и мероприятиями. Уже первые контуры видны. Усилия джентрификаторов можно оценить, зайдя со стороны Учетного переулка.</t>
+  </si>
+  <si>
+    <t>25.08.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70895</t>
+  </si>
+  <si>
+    <t>Transbordador Aeri del Port — канатная дорога длиной 1,3 км в Барселоне, соединяющая морской порт и пляжи с парком на горе Монжуик. Изначально дорога должна была связать павильоны Международной выставки 1929 г. с портовой зоной, но к старту события работы закончить не успели, и она открылась только в 1931 г. Несмотря на удачный маршрут, связывающий популярные локации и пересекающий водные преграды и промзоны, эта канатка так и не стала полноценным общественным транспортом ввиду низкой пропускной способности (2000 пассажиров в день), и в основном воспринимается как туристический аттракцион.</t>
+  </si>
+  <si>
+    <t>25.08.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70894</t>
+  </si>
+  <si>
+    <t>Подземный переход в Туле рассказывает о знаменитых уроженцах области. Самый любопытный из них, конечно, Андрей Болотов. Если во Франции XVIII века Дидро издавал свою знаменитую «Энциклопедию», то Андрей Болотов выпускал журнал «Экономический магазин», выходивший с 1780 по 1789 год. Он предназначался для «всяких известий опытов, открытий, примечаний, наставлений, записок и советов, относящихся до земледелия, скотоводства, до садов и огородов, до лугов, лесов, прудов, разных продуктов, до деревенских строений, домашних лекарств, врачебных трав и для всяких нужных и небезполезных городским и деревенским жителям вещей в пользу российских домостроителей». Андрей Болотов первым в России высказался за введение системы севооборота, когда часть земли отдыхает, а другая занята посевами. Томаты он описывал как «на картофель похожее произрастание, имеющее прекрасные красные яблочки».</t>
+  </si>
+  <si>
+    <t>24.08.26 19:26</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70888</t>
+  </si>
+  <si>
+    <t>Хотели бы переехать в коттеджный поселок «Изумрудный город» под Краснодаром?</t>
+  </si>
+  <si>
+    <t>24.08.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70887</t>
+  </si>
+  <si>
+    <t>гнилорыбов ты че епта</t>
+  </si>
+  <si>
+    <t>24.08.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70886</t>
+  </si>
+  <si>
+    <t>Так выглядит тульская пешеходная улица, нынешняя Металлистов, бывшая Пятницкая. Одна из самых образцовых в России! На Металлистов и рядом в последние годы открыли с десяток музеев. Мне особенно понравился культурно-выставочный комплекс «Л.Н.Т.», где первый этаж посвящен Туле времен Толстого. Там можно позвонить Льву Николаевичу по телефону))</t>
+  </si>
+  <si>
+    <t>24.08.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70876</t>
+  </si>
+  <si>
+    <t>Тула При упоминании Тулы приходят на ум пряники, оружие и самовары. Конечно, история города глубже и многограннее. Основанная в 12 веке Тула была южным форпостом Москвы. Граница обжитого Леса и враждебной Степи веками проходила по Оке. В 1520 году в Туле построили Кремль, а от конницы спасали засеки, укрепления из поваленных деревьев. Первых кузнецов в Туле поселили в 1595 году. В 17 веке появляются заводы по производству ядер и пушек. В 1690-е годы кузнец Никита Демидов поразил царя Петра своим мастерством, изготовив ружья, которые не уступали заграничным аналогам, но стоили значительно дешевле. В 1712 году в Туле открыли первую казенную оружейную фабрику, будущий ТОЗ. В 1891 году туляки освоили производство винтовки Мосина (трехлинейки). Подковавший блоху лесковский Левша тоже отсюда. В 1941 году Тула 45 дней находилась почти в полном кольце осады, но продолжала делать оружие для фронта. Немцы взять хотели Тулу, Но сломить ли город тот, Где в самих названьях улиц Дух оружие живет. «Железный» характер города отразился в гимне. Разбудите в четыре утра, и спою «Улицы Курковая, улица Штыковая, и Пороховая, и Патронная, Дульная, Ствольная, Арсенальная, улица любая - оборонная». Даже знаменитые тульские самовары стали побочным продуктом оружейного дела. После Отечественной войны 1812 года госзаказ на оружие упал, а мастера в совершенстве владели ковкой и обработкой металлов. В итоге к середине 19 столетия тульские фабрики выпускали 120 тысяч самоваров в год. В последние десять лет Тула достаточно потрудилась, чтобы стать дружелюбнее. Тут появилась Казанская набережная, до 2018 года территория вдоль реки Упы принадлежала оружейному заводу, была закрыта и запущена. Облагородили пешеходную улицу Металлистов, там появился музейный квартал. Работают кластеры «Октава», «Искра» и «Ликерка».</t>
+  </si>
+  <si>
+    <t>23.08.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70866</t>
+  </si>
+  <si>
+    <t>Витраж «Курочка Ряба» на станции метро Madeleine в Париже, 2009. Красочный объект стал официальным подарком Парижу в ответ на оформленный в стиле ар-нуво парижский вход на станции «Киевская».</t>
+  </si>
+  <si>
+    <t>23.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70858</t>
+  </si>
+  <si>
+    <t>Один из парижских магазинов UNIQLO в районе Le Marais построен на месте переоборудованного промышленного комплекса XIX века. Изначально здесь располагалось Société des Cendres — «Общество золы», открытое в 1866 году для организации, созданной парижскими ювелирами. Здесь перерабатывали отходы ювелирных мастерских: пыль, стружку, грязь с полов, золу после сжигания отходов — всё, в чём могли оставаться микроскопические частицы золота и серебра. Из этих отходов затем извлекали драгоценные металлы.</t>
+  </si>
+  <si>
+    <t>23.08.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70850</t>
+  </si>
+  <si>
+    <t>В Москве на улице Кедрова открылся самый мимимишный ПВЗ.</t>
+  </si>
+  <si>
+    <t>23.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70849</t>
+  </si>
+  <si>
+    <t>Дворец пионеров и школьников на Воробьевых горах в Москве открыли в 1962 году. Проектирование поручили команде молодых зодчих, которые потом будут строить Зеленоград. Никита Хрущев, за семь лет до этого отменивший «излишества» в архитектуре и строительстве, сказал: «Умелыми архитектурно-художественными приемами они использовали рельеф местности и создали не только хорошее, красивое здание, но и весь этот комплекс. Это сооружение я считаю примером проявления мастерства и архитектурно-художественного вкуса». Люблю здесь бывать. Здания сохраняют связь со средой, а корпуса украшены масштабными мозаиками.</t>
+  </si>
+  <si>
+    <t>22.08.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70839</t>
+  </si>
+  <si>
+    <t>Оказывается, в Париже в саду Тюильри решили оставить воздушный шар с чашей олимпийского огня 2024 года. Сейчас его поднимают уже не потому, что идут Олимпийские игры, а как символ наследия. Шар планируют возвращать каждое лето вплоть до Олимпиады в Лос-Анджелесе 2028 года.</t>
+  </si>
+  <si>
+    <t>22.08.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70838</t>
+  </si>
+  <si>
+    <t>Оказывается, на берегу Клязьминского водохранилища расположен маяк, в котором открыта хинкальная.</t>
+  </si>
+  <si>
+    <t>22.08.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70834</t>
+  </si>
+  <si>
+    <t>Каждый раз забавно видеть разную транслитерацию названия станции метро Киевская в Москве. Kievskaya против Kiyevskaya. Иногда два разных варианта висят буквально напротив друг друга (1-я фотография). У меня была теория, что это отголоски давней борьбы в вопросе с какого языка транслитерировать на английский (Киев — Kiev / Киïв — Kyiv), но, кажется, это просто наша обычная путаница с новыми правилами. Привет, Artemii / Artemy.</t>
+  </si>
+  <si>
+    <t>22.08.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70833</t>
+  </si>
+  <si>
+    <t>Не дай бог увидеть такой мурал спросонья. Раменское, Московская область.</t>
+  </si>
+  <si>
+    <t>21.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70831</t>
+  </si>
+  <si>
+    <t>Всё так.</t>
+  </si>
+  <si>
+    <t>21.08.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70830</t>
+  </si>
+  <si>
+    <t>Симпатичная мозаика на конструктивистской школе в Иванове (ул. Б. Воробьевская).</t>
+  </si>
+  <si>
+    <t>21.08.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70829</t>
+  </si>
+  <si>
+    <t>В Париже при ремонте или укладке асфальта стали иногда ставить клейма PARIS. 😬</t>
+  </si>
+  <si>
+    <t>20.08.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70828</t>
+  </si>
+  <si>
+    <t>«Дорога в Лавру» проводит первый фестиваль «Пешеходные маршруты. Первый шаг» Дорога в Лавру — главный пешеходный маршрут страны. Паломники, туристы, спортсмены, энтузиасты могут пройти 120 км пешком от Кремля до Троице-Сергиевой лавры. 29 августа 2026 года в московском парке «Акведук» впервые пройдёт фестиваль «Пешеходные маршруты. Первый шаг». Идея фестиваля — провести праздник так, как проходят дорогу. Пространство парка на день превратится в пешеходный маршрут, на старте которого каждый гость получит «Подорожную карту» и пройдет с ней в своём темпе по тропе, собрав печати на каждой точке. Предусмотрены зоны отдыха и пикник. До встречи!</t>
+  </si>
+  <si>
+    <t>20.08.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70827</t>
+  </si>
+  <si>
+    <t>19 августа из Петербурга в Выборг запустили двухэтажные поезда «Аврора», которые будут самым комфортным вариантом на этом направлении и позиционируются как шаттлы. Время в пути составит всего 1 час 12 минут с одной остановкой (Зеленогорск). Поезда отправляются с Финляндского вокзала в 08:06, 15:18 и 20:00. В Выборге местами, конечно, не протолкнуться, но это лишь повод открывать для себя новые места, а не только бродить по Крепостной и вокруг замка.</t>
+  </si>
+  <si>
+    <t>20.08.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70826</t>
+  </si>
+  <si>
+    <t>Поход в Дарвиновский музей в Москве — это не только знакомство с миром природы, но и возможность увидеть внутри один из самых внушительных памятников советского модернизма. Основное здание стало долгостроем, его возводили около 20 лет и ввели в эксплуатацию только в 1995-м.</t>
+  </si>
+  <si>
+    <t>20.08.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70820</t>
+  </si>
+  <si>
+    <t>Черняховск — мой любимый город Калининградской области, ворота на восток 39 региона. Подписчик поделился фотографиями ансамбля домов «Порт-Артур», возведенного в 1900-е годы. Сейчас Фонд капитального ремонта Калининградской области проводит комплексное обновление этих зданий.</t>
+  </si>
+  <si>
+    <t>20.08.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70810</t>
+  </si>
+  <si>
+    <t>Проект #BACKTOTHESTREET Жана-Батиста Пеллерена. Парижский уличный художник фотографирует людей и случайные сцены на улицах, а затем снова помещает эти фотографии в городское пространство. Проект существует примерно с 2014-2015 годов.</t>
+  </si>
+  <si>
+    <t>19.08.26 18:38</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70809</t>
+  </si>
+  <si>
+    <t>Слушай, что подумалось. Может, реально вступить в какой-нибудь методологический кружок, провести организационно-деловую книгу, съесть книгу Щедровицкого, выблевать, а потом ее запечь? Не пересылай никому, ты, кажется, самый безбашенный и нормальный человек в чате для такого.</t>
+  </si>
+  <si>
+    <t>19.08.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70803</t>
+  </si>
+  <si>
+    <t>Зачастую архитектура и дизайн интерьера оказываются связаны очень тесно. Порой декор интерьера может опираться даже на ювелирное искусство. Перед вами мебельные ручки из латуни, держатели для штор и ножки для консолей, которые выглядят как настоящие украшения, потому что созданы ювелиром с 30-летнем стажем Наталией Сальниковой. Она член Союза художников РФ, и опыт работы с драгоценным металлом и развитый художественный вкус легко читаются в декоре и мебели бренда Salnikova Art. Это тот самый случай, когда утилитарные предметы могут подарить интерьеру недостающую изюминку. Из важного: это авторский дизайн и ручная работа, премиальные материалы, большинство моделей всегда в наличии на складе, а при необходимости их можно масштабировать под свой проект. А в коллекции бренда есть не только мебельная фурнитура, но также держатели для штор, крючки, журнальные столики из камня и шпона, стильные консоли и декоративные предметы интерьера.</t>
+  </si>
+  <si>
+    <t>19.08.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70802</t>
+  </si>
+  <si>
+    <t>В 2026 году Териберка стремительно джентрифицируется. Бараки старого поселка уступают место арт-объектам и сувенирным лавкам, появляются новые жители и дачники. Исследователь Александр Сувалко рассказывает о случае, когда москвичка предпочла загородную недвижимость в Териберке, потому что сюда добираться 4 часа: 2 часа самолетом до Мурманска и 2 часа от аэропорта на такси. Оказалось, что это ближе дальнего Подмосковья. Многие считают, что Териберка уже не та. Цены на землю и недвижимость растут. Местные жители постепенно уступают место сезонным работникам. Собственно, хранителей исторической памяти здесь практически не осталось, лишь несколько семей живут в Териберке дольше двух поколений. Старая структура поселка считывается слабо, использованы почти все фундаменты советского периода: бывший детский сад занят пивоварней, только школа стоит законсервированной. Да, атмосферной северной хтони пока хватает, по прибрежной тундре рассеяны ржавые машины из «Бешеного Макса», сараи и времянки. Село Лодейное, расположенное на другом берегу реки, выглядит получше. Здесь обитает большая часть жителей, со школьного здания на туристов смотрят нарисованные киты. Экономику некогда процветающего рыбацкого поселка теперь определяют туристы, кайтинг, морские ежи, созерцание северного сияния и вертолетные прогулки по 50 тысяч рублей. Териберка трансформируется в «поселок ресторанного типа». В ее главном чате состоит 20 тысяч человек. Цены в «конце земли» и «конце всех дорог» абсолютно московские. Владельцы бизнеса поддерживают свои участки в порядке, а территория между благоустроенными «пятнами» находится в состоянии типичной постсоветской разрухи. Впрочем, где еще в России найдешь такое сочетание переливающейся всеми красками тундры и океана в четырех часах от Москвы? Поэтому немудрено, что тысячи и тысячи людей всматриваются в горизонт, старательно фотографируют «яйца драконов» и кладбище кораблей.</t>
+  </si>
+  <si>
+    <t>19.08.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70792</t>
+  </si>
+  <si>
+    <t>Териберка Небольшое село в Мурманской области в последние десять лет стало невероятно популярным. Немудрено: это единственная в европейской части России точка на побережье Северного Ледовитого океана, куда ведет асфальтированная дорога, доступная для любого легкового автомобиля. В Териберку едут ради дыхания Баренцева моря, наблюдения за китами, природного парка с водопадом и «яйцами дракона» (искусно ограненными природой камнями). С 16 века на месте Териберки располагалось рыбацкое становище (временное поморское поселение для летнего промысла). Постоянно люди живут здесь с 1870-х годов. Перед революцией тут было полторы тысячи населения и две церкви. Расцвет Териберки пришелся на 1950-е годы. На пике тут числилось 5 тысяч жителей, действовали рыбколхозы и два завода по переработке рыбы, судоремонтные мастерские. Море кормило. В шестидесятые годы райцентр перенесли в Североморск. Прибрежный лов тоже потерял свое значение: появились крупнотоннажные суда, и рыбный флот ушел далеко в океан. Люди стали уезжать. На упадок наложились 1990-е годы. «Последние из могикан» выживали за счет натурального хозяйства, ловили треску, добывали крабов, чтобы продать улов и прокормить семьи. До 2009 года Териберка входила в погранзону, и попасть сюда можно было только по пропускам. «Газпром» тогда собирался осваивать Штокмановское газоконденсатное месторождение в Баренцевом море. Териберка надеялась на лучшее, но проект заморозили. И тут случилось чудо: в 2013 году Андрей Звягинцев снял в далекой Териберке фильм «Левиафан». С тех пор сюда хлынули многочисленные туристы. В Териберке появились современные модульные отели и рестораны. Несколько лет назад на берег вернулся тот самый скелет кита из фильма «Левиафан», выкупленный у частного владельца.</t>
+  </si>
+  <si>
+    <t>19.08.26 05:26</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70781</t>
+  </si>
+  <si>
+    <t>Сталинские высотки не дают покоя застройщикам. В Бишкеке компания «Авангард Стиль» строит сразу два жилых комплекса — «Москва» и «Москва Сити».</t>
+  </si>
+  <si>
+    <t>18.08.26 20:49</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70780</t>
+  </si>
+  <si>
+    <t>И чебуреков в Талпаках. Само собой. Куда без них.</t>
+  </si>
+  <si>
+    <t>18.08.26 20:40</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70779</t>
+  </si>
+  <si>
+    <t>Через несколько дней полечу в Калининград. Поздороваюсь с «Седовым» и «Крузенштерном». Зайду в «Лев Бородинский» в начале проспекта Победы. Буду болтать ногами у ДКМ. Куплю кильку пряного посола «За Родину». Схожу в Озерске в баньку. Доеду наконец-то до Ясного. Опять запутаюсь в кирхах — где похоронена дочь Мартина Лютера, а где племянница Наполеона. Обниму каждый каштан. Посмотрю вакансии «Балтберегозащиты» и «Калининградмелиорации». Проверю, как дела у фахверкового склада в Железке. Буду разбираться в Малевиче и Лентулове в Третьяковке. Выслушаю реквием по «Викториям». Спрошу у таксиста, откуда в сороковые приехала его бабушка. Соскучился.</t>
+  </si>
+  <si>
+    <t>18.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70778</t>
+  </si>
+  <si>
+    <t>По мне, «улица Амели» — самая милая парижская работа французского художника Invander, о котором я рассказывал в 2022 году. А вообще, это творчество немного напоминает любимый «Голос улиц».</t>
+  </si>
+  <si>
+    <t>18.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70777</t>
+  </si>
+  <si>
+    <t>Рукописная афиша в Доме ученых на Пречистенке — редкий такой пример для Москвы.</t>
+  </si>
+  <si>
+    <t>18.08.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70776</t>
+  </si>
+  <si>
+    <t>«Арктическая кухня» - молодой термин. Никакой единой кухни, сложившейся сотни лет назад, в Мурманской области нет. Регион до революции был заселен мало и в основном состоит из городов с военно-морской и горнодобывающей специализацией, появившихся в советское время. Тут неоткуда взяться глубокой кулинарной традиции в современном ресторанном смысле. В наши дни повара стали активно использовать продукты Баренцева моря — морских ежей, гребешков, треску, палтуса, краба, завезенного с Дальнего Востока в 1960-е годы и освоившего северные воды. Добавляют дары тайги и тундры, бруснику, морошку, ягель. Виток популярности переживает оленина (до этого ее активно употребляли только саамы из ловозерской тундры). Популярны тартары. Конечно, в первую очередь «арктическая кухня» рассчитана на туристов. Местные предпочитают стандартный городской рацион с некоторыми северными нюансами. В Мурманске вкусно: в «Grey Goose» тебе предложат пиццу с олениной и брусникой под квас «Лопаренок», а в «Террасе» — полбу с языком оленя, крабом и гребешком.</t>
+  </si>
+  <si>
+    <t>18.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70774</t>
+  </si>
+  <si>
+    <t>В 2021 году на трубе ТЭЦ в Мурманске появился градусник высотой 65 метров. Ночью его видно за три километра. Цвет термометра меняется в зависимости от температуры, может быть синим или красным.</t>
+  </si>
+  <si>
+    <t>17.08.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70773</t>
+  </si>
+  <si>
+    <t>В Мурманске совсем забыл, что Нижний Новгород в минувшие выходные отметил свое 805-летие. Бодрый старичок! Так что от всей души поздравляю город, ставший практически родным. Набиваться в родственники не стану, но периодически после лекций слышу «Спасибо за то, что вы, коренной нижегородец, открываете нам еще и Москву». Это немного не так)) Поделюсь работами с фестиваля «Место», который проходил в Нижнем в конце июня-начале июля. А через пару месяцев сверстаем небольшой путеводитель по области. Чтобы вы не ограничивались столицей закатов, а съездили и в Горбатов, и в Ардатов. С днем рождения!</t>
+  </si>
+  <si>
+    <t>17.08.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70767</t>
+  </si>
+  <si>
+    <t>В августе здесь хорошо. Но определяющий сезон Мурманска — зима, которая длится восемь месяцев. Северный характер виден во всем: на домах рисуют яркие муралы, а с 1 декабря по 1 марта длина уроков в школах сокращается на пять минут из-за полярной ночи. Занятия начинаются в 8:30, а для школ с одной сменой вообще в 9:30. Мурманчане, кажется, единственными в стране могут бесплатно проверить уровень витамина D и получить таблетки при обнаружении дефицита. Мурманск представляется мне смесью Волгограда и Владивостока. От первого торжественные сталинки на главных улицах, от второго — расположение на сопках и большие перепады высот. Самое высокое здание Мурманска — гостиница «Арктика» в 18 этажей. В городе много всего с припиской «самый северный в мире»: троллейбус, океанариум и так далее. Архитектура Мурманск в силу возраста не может похвастать дореволюционными зданиями. Город сильно пострадал во время бомбежек в годы Великой Отечественной войны. Здесь осталось немного конструктивистских строений 1930-х гг., а за визуальный код отвечают в основном сталинки. Самые красивые из них сосредоточены вдоль проспекта Ленина и улицы Шмидта. Центр Мурманска — площадь Пять углов (хотя углов у нее четыре, такова заполярная геометрия). При этом в городе есть и интересные панельные дома, например, «Великая Мурманская стена» длиной 1488 метров в 305-м микрорайоне. В Мурманске три театра. Самый старый, драматический театр Северного флота, появился в 1933 году. На его сцене начинал карьеру Михаил Пуговкин. Полноценной благоустроенной набережной в Мурманске нет, но хорошие виды открываются с многочисленных смотровых площадок, от «Алеши» и на сопке Горелая. Легкое ощущение моря можно поймать у первого в мире атомного ледокола «Ленин». Он бороздил океанские просторы с 1959 по 1989 год, а потом стал музеем и находится на вечном приколе рядом с морвокзалом. К Мурманскому морскому порту приписан весь современный российский атомный флот. Но за дыханием Северного Ледовитого океана нужно ехать в Териберку! Не могу сказать, что Мурманск меня сильно впечатлил, но побродить по нему день определенно стоит. Карабкаться по сопкам, изучать архитектуру, распробовать местную кухню. И, возможно, выучить стихи Николая Рубцова: Я полюбил чужой полярный город И вновь к нему из странствия вернусь За то, что он испытывает холод, За то, что он испытывает грусть. За то, что он наполнен голосами, За то, что там к печали и добру С улыбкой на лице и со слезами Ты с кораблём прощалась на ветру... Своего почитателя Мурманская область обязательно получит. Хочется увидеть и Кировск, и Апатиты, и Умбу, и Кандалакшу, и Ловозеро, и Никель, и Варзугу. Буду постепенно работать в этом направлении.</t>
+  </si>
+  <si>
+    <t>17.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70754</t>
+  </si>
+  <si>
+    <t>…По привычке нахмурясь, Я вышел из прошлого прочь. Гостиница «Арктика». Мурманск. Глухая полярная ночь. Юрий Визбор Мурманск — самый большой в мире город, расположенный за Полярным кругом. Здесь живет 260 тысяч человек. Он стал еще и последним городом, основанным во времена Российской империи. Стране в годы Первой мировой войны после закрытия проливов Босфор и Дарданеллы на Черном море нужен был глубоководный порт на севере. А Кольский залив в районе Мурманска как раз не замерзает благодаря Гольфстриму! В кратчайшие сроки, всего за два года, сюда проложили железную дорогу. Ее строили в том числе пленные австрийцы и 10 тысяч завербованных в Манчжурии китайцев. Конечная станция в октябре 1916 года превратилась в город Романов-на-Мурмане. После Февральской революции он был переименован в Мурманск. Понятно, что Мурманск не стал пионером в освоении края. Новгородцы наведывались на Кольский полуостров со времен средневековья. Недалеко от Мурманска расположен город Кола, основанный в 16 веке и даже подвергшийся английской бомбардировке в 1854 году (да, Крымская война шла не только в окрестностях Севастополя). В начале 20 века берег был усеян поморскими тонями и становищами. Но не стоит преувеличивать стремление рыбаков бросить «вахту» и остаться в новых краях навсегда: район экстремально холодный, чтобы заниматься тут сельским хозяйством, много тундры и скал. Так что главным «трактом» и нитью в 1916 году стала железная дорога. В начале двадцатых годов в Мурманске насчитывалось всего две с половиной тысячи жителей. Город-времянка. Под жилье использовались и землянки, и бараки. Газеты писали в 1925 году: «Необходимо теперь же придать Мурманску облик настоящего города, конечно, не в смысле стильных построек, а в смысле распланировки, дачи названий отдельным районам, улицам и переулкам…» В 1930-е годы Мурманск вставал на ноги. Город стал начальной точкой Северного морского пути (СМП), появился Северный флот. В 1938 году на карте появилась Мурманская область. «О характере города говорит состав его населения. В Мурманске почти нет стариков. Преобладают люди цветущего возраста. В Мурманске живут только те, кто может работать. Поэтому, пожалуй, Мурманск – самый пролетарский город в СССР», — писал Константин Паустовский в 1932 году, очень здорово передавший характер растущего города. Накануне Великой Отечественной войны в Мурманске проживало уже 120 тысяч жителей. Рыба, военно-морской флот, покорение Арктики. В 1940-е годы Мурманск подвергся ожесточенным бомбардировкам, он был разрушен на 80 процентов. Гитлеровцы хотели захватить город и порт, снабжавший СССР грузами по ленд-лизу. Немцы дважды предпринимали наступление на Мурманск. А Мурманск выстоял. Обязательно послушайте песню «Прощайте, скалистые горы». Один из символов города-героя — монумент защитникам Советского Заполярья высотой 42.5 м (вместе с постаментом). Его называют «Алешей». Не путайте с другим памятником, который «стоит над горою Алеша, в Болгарии русский солдат». В 1950-1980-е годы Мурманск рос еще стремительнее, чем до войны. В конце советского периода он насчитывал 470 тысяч жителей. Панельки громоздились меж сопок. Тем больнее был удар девяностых годов. Многие уезжали, население города сократилось почти наполовину. Наверное, особенно горько в то время было читать Паустовского, писавшего, что «…электрическое зарево Мурманска будет видно с океана, повторенное на небе светоносной игрой полярных сияний». Сейчас город старается не только сохранить традиционные отрасли, давшие ему начало, но и привлекать гостей. Поток туристов растет лавинообразно: в 2024 году Мурманскую область посетило больше 700 тысяч человек. По всему городу можно увидеть оптимистичные надписи «На Севере - жить». В 2005 году появился мост через Кольский залив длиной 1.6 км. Сейчас впервые за 30 с лишним лет ведется строительство нового жилья.</t>
+  </si>
+  <si>
+    <t>17.08.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70747</t>
+  </si>
+  <si>
+    <t>По мне, «улица Амиели» — самая милая парижская работа французского художника Invander, о котором я рассказывал в 2022 году. А вообще, это творчество немного напоминает любимый «Голос улиц».</t>
+  </si>
+  <si>
+    <t>17.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70746</t>
+  </si>
+  <si>
+    <t>Расскажу вам сегодня про Мурманск. Город начинается с аэропорта. Новый трехэтажный терминал рядом со старым открыли в конце 2025 года. Пишут, что форма фасада повторяет силуэт Хибинских гор. В копилку удивления: мурманский аэропорт носит имя Николая II, потому что город появился на карте в 1916 году.</t>
+  </si>
+  <si>
+    <t>16.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70744</t>
+  </si>
+  <si>
+    <t>Осмысление российского 20 века в лаковой шкатулке.</t>
+  </si>
+  <si>
+    <t>16.08.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70743</t>
+  </si>
+  <si>
+    <t>Недавнее прошлое уже активно музеефицируют: в Калязине Тверской области работает музей мобильных устройств, где воссоздали салон «Евросети».</t>
+  </si>
+  <si>
+    <t>15.08.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70741</t>
+  </si>
+  <si>
+    <t>В мае 2025 года в Королёве горел универмаг Болшевской трудовой коммуны — выявленный объект культурного наследия. Здание переменной этажности построено в начале 1930-х по проекту Алексея Лангмана и Лазаря Чериковера. После пожара новый собственник разобрал парадную лестницу, уцелевшую в огне, снёс ряд капитальных стен и надстраивает третий этаж, искажая облик здания. Перед работами он должен был разработать проект реставрации и согласовать его в органе охраны памятников, однако этого не произошло. ВООПИК просило полицию возбудить уголовное дело, но получило отказ. Прокуратура отказ отменила; после повторной проверки полиция снова не нашла оснований — так как, по их мнению, «здание не является объектом культурного наследия», хотя статус ОКН оно получило в декабре 2016 года.</t>
+  </si>
+  <si>
+    <t>15.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70740</t>
+  </si>
+  <si>
+    <t>Касимов — прекрасный городок в Рязанской области, куда доезжает не очень много народа. Он более 200 лет город был столицей удельного татарского ханства, поэтому здесь русская уездная старина соседствует с памятниками средневековой исламской архитектуры. Очень советую кафе «Татарская сказка», такое гостеприимство редко встретишь в провинции. Лапша с кониной — во! Летом трудного 1920 года в Касимове жил Борис Пастернак и даже назвал его «русским Марбургом». А Леонид Гайдай в 1977-м снимал здесь фильм «Инкогнито из Петербурга» по мотивам «Ревизора».</t>
+  </si>
+  <si>
+    <t>14.08.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70730</t>
+  </si>
+  <si>
+    <t>Эйфелева башня, вид снизу.</t>
+  </si>
+  <si>
+    <t>14.08.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70726</t>
+  </si>
+  <si>
+    <t>Курган известен не только декабристами и архитектурой. С 2020 года в городе выпускают снегоболотоходы «Бурлак». Они идеально подходят для работы в условиях Крайнего Севера, тундры, вечных снегов. Основные заказчики — МЧС, нефтяники, газовики, охотники и рыболовы. В таком автомобиле чувствуешь себя хозяином тайги: ширина 3 метра, высота 3 м 20 см, колеса высотой 1 м 75 см. «Бурлак» развивает скорость до 70 км/ч, весит около 5 тонн. А как эффектно он преодолевает водные преграды за счет шин сверхнизкого давления! Всего таких аппаратов выпустили уже больше 200 единиц.</t>
+  </si>
+  <si>
+    <t>14.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70723</t>
+  </si>
+  <si>
+    <t>Пресня — уютный и тихий район, сохранивший часть старой застройки, где можно живо ощутить дореволюционную Москву. Не всегда шмелевскую и купеческую, иначе бы Пресня не стала красной и не взорвалась в 1905 году. Обязательно посетите музей-диораму и зайдите в храм Николая Чудотворца на Трех горах, один из самых дружелюбных в городе.</t>
+  </si>
+  <si>
+    <t>13.08.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70714</t>
+  </si>
+  <si>
+    <t>Краевед Дмитрий Золотарев показал мне фото нового огромного храма в Нелидово Тверской области. Кажется, тут может поместиться все население города (17 тысяч человек). Капром капромыч. А колоколен таких вообще не припомню.</t>
+  </si>
+  <si>
+    <t>13.08.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70713</t>
+  </si>
+  <si>
+    <t>Оказывается, в России есть дорога шириной 14 полос, трамвайный маршрут длиной 33 км и улица, где на 466 метрах умудрилось разместиться 38 ресторанов. Всё это — российские рекорды, которые теперь можно найти на карте 2ГИС. Например, в Геленджике можно погулять по набережной длиной почти 14 км (разрешаю засчитать это за кардио). В Сочи автобус №77п едет 82 км вдоль побережья, а московский трамвай Т2 за один рейс проезжает 33 км и делает 79 остановок. И да, это самый длинный трамвайный маршрут в мире. Есть и совсем неожиданные вещи: в Новосибирске у НОВАТа купол диаметром 60 метров, но толщиной всего 8 см — примерно в три раза тоньше куриного яйца. Всего таких находок 70. Посмотреть их можно в 2ГИС: просто введите «карта рекордов» и выбирайте, какой рекорд хотите проверить первым. Я, пожалуй, начну с улицы с 38 ресторанами. Рекорды рекордами, а обед по расписанию.</t>
+  </si>
+  <si>
+    <t>13.08.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70712</t>
+  </si>
+  <si>
+    <t>Мы продолжаем инспектировать бани Москвы и Подмосковья. Banya Resort Вешки находится всего в двух минутах езды от МКАД. Попадаешь в уединенный уголок среди сосен, где все заточено под отдых и расслабление. Банный комплекс построен из рубленых бревен, каждый домик носит колоритное название: «Алтай», «Байкал», «Тайга», «Сахалин», «Карелия» или «Камчатка». Парение здесь по высшему классу — с пихтой, донником и полынью. Мастера подробно сориентируют по программам: есть цитрусовое, сибирское и таежное парение. В наличии отдельные чаны и бассейны. В меню акцент сделан на русскую кухню: домашние пельмени, рыбные нарезки, сытные мясные блюда и салаты. Абсолютная приватность и уединение: хочешь песни пой, хочешь парься докрасна.</t>
+  </si>
+  <si>
+    <t>13.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70703</t>
+  </si>
+  <si>
+    <t>Высокую архитектуру описывают искусствоведы. Ненормативное зодчество, созданное зачастую безвестным народным гением, порой остается без своего летописца и ценителя. Дорогие подписчики, занимайтесь фотофиксацией гаражей, собачьих будок, лодочных эллингов, бытовок и голубятен. Прекрасный пример такой архитектуры обнаружен мной на улице Утренней в московском районе Новогиреево.</t>
+  </si>
+  <si>
+    <t>12.08.26 19:26</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70702</t>
+  </si>
+  <si>
+    <t>Мне Троневский не отвечает. Либо в бане, либо забухал на балткосе.</t>
+  </si>
+  <si>
+    <t>12.08.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70699</t>
+  </si>
+  <si>
+    <t>Мозаика Марии и Константина Радимовых на фасаде Дома культуры «Горизонт» в подмосковном поселке Реммаш.</t>
+  </si>
+  <si>
+    <t>12.08.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70698</t>
+  </si>
+  <si>
+    <t>На выставке «70 лет созидания», которая проходит в Музее Москвы до 16 августа, можно увидеть редкие документы, связанные с историей столицы. Особенно интересно заглянуть в зону Института Генплана Москвы.</t>
+  </si>
+  <si>
+    <t>12.08.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70691</t>
+  </si>
+  <si>
+    <t>Сегодня в рубрике «Культурный четверг НОВОЙ ЭРЫ» — Павел Гнилорыбов, москвовед, главный редактор канала «Архитектурные излишества». 📖 КНИГИ 🔴 Владимир Солоухин. «Владимирские проселки» Писатель просто несколько недель идет по Владимирской области. Настоящий травелог и роуд-муви, возникший задолго до того, как эти слова вошли в моду в России. Автор устраивает пешее путешествие по родной земле в советское время. Солоухин учит видеть красоту в «непарадном» за пределами столиц. 🔴 Иван Давыдов. «Люди и города. Путеводитель по русскому Средневековью» Наш талантливый современник подобрал блестящий ключ к пониманию допетровской Руси. Через тексты, людей и пространства Давыдов оживляет мир древнерусских городов, история получает характеры и уклад. Отличный антидот от обезличенного взгляда на прошлое. 🔴 Габриэль Гарсиа Маркес. «Сто лет одиночества» Классика. Мало кто осиливает до конца, но тут рассказ о цикличности времени, судьбе семьи и целого народа. Книга, в которой миф и реальность переплетаются так плотно, что начинаешь видеть те же механизмы и в родной истории: повторяющиеся взлеты, трагедии, мечты и одиночество поколений. 🔴 Иван Шмелёв. «Лето Господне» Самое теплое и пронзительное описание старой Москвы и русского быта. Мир глазами ребенка, где церковный год задает ритм всей жизни: от Великого Поста до Пасхи, от будничных радостей до глубоких скорбей. Шмелёв написал книгу в эмиграции. Он очень тосковал по своей стране. 🎥 ФИЛЬМЫ 🔵 «Небеса обетованные», режиссер Эльдар Рязанов Горькая, светлая и очень русская притча о чудаках, которые даже в самые тяжелые времена не сдаются и продолжают верить в чудо. Фильм про то, как среди разрухи и абсурда позднего СССР сохраняется человеческое достоинство и надежда. Обожаю перестроечное кино. 🔵 «Я шагаю по Москве», режиссер Георгий Данелия Фильм с иным настроением: легкий, солнечный и невероятно атмосферный портрет Москвы 60-х. Кино, в котором город живет своей жизнью, а обычные московские улицы наполнены поэзией. Классика, после которой хочется просто выйти и пройтись по переулкам Арбата. 🔵 «Курьер», режиссер Карен Шахназаров Его скоро переснимут, тем ценней подлинник. Это точное и ностальгическое кино про поколение перелома. Подросток между миром взрослых, своими иллюзиями и жестокой реальностью. Фильм о взрослении, выборе и тихом бунте. 🔵 «Верой и правдой», режиссер Андрей Смирнов Мощная производственная драма 1979 года об архитекторах и строителях Москвы 40–60-х. Фильм честно показывает вечный конфликт между сталинскими «дворцами» и массовой панельной застройкой, между идеальным зданием и необходимостью решить жилищный кризис. Один из самых серьезных фильмов о Москве. Это была рубрика @neweraspace специально для @msuthefirst.</t>
+  </si>
+  <si>
+    <t>12.08.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70690</t>
+  </si>
+  <si>
+    <t>«Дом строила молодежь Академии наук СССР». Интересный советский артефакт на улице Вавилова в Москве.</t>
+  </si>
+  <si>
+    <t>11.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70688</t>
+  </si>
+  <si>
+    <t>9 августа 200 г греческого йогурта, 50 г арахиса, 2 вафли Акульчев Голубика 150 г Тарелка: булгур, печень говяжья, 2 вареных яйца, 1 морковь 1 морковь 3 столовых ложки смеси кунжутные-тыквенные-льняные семена Чуть зелени в грузинском ресторане и пара кусков хачапури 50 г щавеля 10 августа два яйца вареное Проростки бобовых 100 г Йогурт 300 г Мидии 150 г Борщ два пирожка Кинза пучок 11 августа Протеиновый коктейль (350 г), морковь 1 шт, овсяная каша с пригоршней голубики Куриный бульон с половинкой яйца и зеленью Гречка с куриной котлетой Бутер с омлетом Зеленое яблоко 2</t>
+  </si>
+  <si>
+    <t>11.08.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70683</t>
+  </si>
+  <si>
+    <t>#капром Интересный представитель нижегородской архитектурной школы 90-х годов - жилой дом в Плотничном переулке. Проект 1992 г., реализация - 1997 г., архитекторы - Василий Бандаков и Людмила Лафер. Здание спряталось в тихом переулке в центре города по соседству с старинными деревянными домиками, коих здесь сохранилось немало. Дом имеет ироничное прозвище "замок Нойшвайнштайн".</t>
+  </si>
+  <si>
+    <t>11.08.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70680</t>
+  </si>
+  <si>
+    <t>Рим — вечный город. А ещё в нём вечны граффити «Курил что» — это след российских художников, приезжавших в Рим на крупный фестиваль стрит-арта в 2016 году. Первую фотографию я сделал в 2017-м, вторую и третью — в августе 2026. История «Курил Что» — довольно любопытна: всё начиналось как петербургская арт-группа/граффити-команда, а со временем это название фактически превратилось в персональный псевдоним художника Андрея Зайцева. Сегодня официальный сайт представляет Kuril Chto как одного художника, родившегося в 1989 году и работающего между Лиссабоном и Нью-Йорком.</t>
+  </si>
+  <si>
+    <t>11.08.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70679</t>
+  </si>
+  <si>
+    <t>Этот турникет выглядит так, будто помрёт через месяц как умный чайник миска рис с алиэкспресса (но сначала отдаст в твой раф сгущенка три в одном все самые вкусные сорта микропластика).</t>
+  </si>
+  <si>
+    <t>11.08.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70678</t>
+  </si>
+  <si>
+    <t>Приходите 13 августа в 17:00 во Всероссийский музей декоративного искусства на лекцию «Тридцать три кита Нижегородчины». Буду показывать картинки и расскажу про один из самых интересных регионов России, который изъездил за последний год вдоль и поперек. Арзамас, Городец, Выкса, Большое Болдино, Павлово, Дивеево, Чкаловск станут отправной точкой для разговора. Лекция будет интересна всем, кто хочет увидеть Нижегородскую область шире привычных туристических маршрутов. 13 августа, 17:00, вход свободный. Мероприятие пройдет во дворе музея декоративного искусства. Москва, улица Делегатская, 3.</t>
+  </si>
+  <si>
+    <t>11.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70676</t>
+  </si>
+  <si>
+    <t>Мозаика на здании спорткомплекса в подмосковном поселке Шеметово. Эта часть центральной усадьбы совхоза «Константиновский» с 1960-х годов застраивалась жильем для сотрудников МосНПО «Радон», которое занималось хранением и переработкой радиоактивных отходов.</t>
+  </si>
+  <si>
+    <t>10.08.26 18:50</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70675</t>
+  </si>
+  <si>
+    <t>БЫБА</t>
+  </si>
+  <si>
+    <t>10.08.26 18:47</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70674</t>
+  </si>
+  <si>
+    <t>У модной и абсолютно пустой зоны отдыха на сумеречной московской окраине очень важно признаться в том, что ты исписался. Бесконечно надоел себе. Стал производителем колбасы с нейтральным вкусом. Уже много месяцев буквы складываются в словообразный фарш, который никого не заставит улыбнуться, призадуматься, повести бровью или заплакать. А потом внимательно штудируешь глянцевые журналы, туристические буклеты, сетевые помойки и понимаешь, что все мы утонем в потоке бесконечного нейрослопа. Книжная палата будет хранить твои обязательные пять экземпляров до 2800 года вместе с Буниным, лунным календарем и статьей «Еще к вопросу о дуализме поэзии Тютчева». И остается только сбежать, уйти на край земли, в максимально глухие и гиблые места. Найти свой Пустозерск, разведать неизвестную речушку, срубить избушку, ловить хариуса, собирать гербарий. И не читать газет. Никаких.</t>
+  </si>
+  <si>
+    <t>10.08.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70673</t>
+  </si>
+  <si>
+    <t>Зарайск перенимает опыт Рыбинска и Арзамаса по оформлению вывесок в историческом центре. Фото Ивана Тянтова.</t>
+  </si>
+  <si>
+    <t>10.08.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70668</t>
+  </si>
+  <si>
+    <t>Курганский Стоунхендж В 1980-е годы в 40 километрах от Кургана начались раскопки святилища Савин-1. Считается, что здесь располагалось культовое место для проведения религиозных обрядов, которое одновременно служило астрономической обсерваторией. Это эпоха энеолита (медно-каменного века), около 4500-5000 лет назад. Объект называют «зауральским Стоунхенджем». Сейчас здесь обустроен археологический парк. Каждый год проводится туристический фестиваль «Едем на Савин». Довольно приятное место среди Великой Степи.</t>
+  </si>
+  <si>
+    <t>10.08.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70657</t>
+  </si>
+  <si>
+    <t>Казахстан на итальянском пишется Kazakistan (произносится Казáкистан). Из-за этого для русскоязычного мозга иногда странно видеть фразу Republica dei Kasaki (на карте на фото так обозначили КазССР). Это не про казаков, это про казахов. Казаки на итальянском будут Cosacchi.</t>
+  </si>
+  <si>
+    <t>09.08.26 18:14</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70654</t>
+  </si>
+  <si>
+    <t>Париж через детали. Мне кажется, эти три фотографии максимально характеризуют город и отношение жителей к нему.</t>
+  </si>
+  <si>
+    <t>09.08.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70646</t>
+  </si>
+  <si>
+    <t>Как в известном анекдоте, в парижском музее Оранжери можно попробовать собрать слово «счастье» из букв на скамейках.</t>
+  </si>
+  <si>
+    <t>09.08.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70645</t>
+  </si>
+  <si>
+    <t>В Кургане хороший художественный музей. Есть иконопись, декоративно-прикладное искусство, Шадр, отечественная живопись 20 века.</t>
+  </si>
+  <si>
+    <t>09.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70637</t>
+  </si>
+  <si>
+    <t>Внушительная деревянная «Пятерочка» из Тихвина Ленинградской области.</t>
+  </si>
+  <si>
+    <t>08.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70633</t>
+  </si>
+  <si>
+    <t>Зал работ художника Стефана Бордарье в Музее современного искусства города Парижа (Musée d'Art Moderne de Paris).</t>
+  </si>
+  <si>
+    <t>08.08.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70632</t>
+  </si>
+  <si>
+    <t>В детстве на полке стояли в основном советские книжки, поэтому помню, кто такие Леня Голиков, Марат Казей, Валя Котик. Особняком среди пионеров-героев стоял Коля Мяготин, «зверски убитый кулаками 25 октября 1932 года» в Курганской области. Почему-то отпечатался в памяти ярче прочих. Давно это было, давно это было, Немало воды утекло вдоль увала, Пропитанных терпким листом чернобыла, Суровых ветров отшумело немало. Убийцы раскрыты. И вырваны с корнем. Убийцы забыты. А Колино имя Ясней день за днём, год от года упорней Звучит наравне с именами живыми. Из песни слов не выкинешь. Детство.</t>
+  </si>
+  <si>
+    <t>08.08.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70631</t>
+  </si>
+  <si>
+    <t>Курган порадовал интересным зданием в стиле модерн: деревянный рубленый дом инженера Остапца, начало 20 века. А еще в городе есть пожарная каланча высотой 28 метров.</t>
+  </si>
+  <si>
+    <t>07.08.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70626</t>
+  </si>
+  <si>
+    <t>Курганский мандалорец.</t>
+  </si>
+  <si>
+    <t>07.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70625</t>
+  </si>
+  <si>
+    <t>И, конечно, приобретайте курганскую облепиху!</t>
+  </si>
+  <si>
+    <t>07.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70624</t>
+  </si>
+  <si>
+    <t>Местами Курган, конечно, замечательный — вот дома №№ 130-140 в районе улицы Советской. Обидно, что многие бывали в Тюмени, в Екатеринбурге, даже в Челябинске, а до Кургана не доехали. Надо брать билеты)</t>
+  </si>
+  <si>
+    <t>07.08.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70621</t>
+  </si>
+  <si>
+    <t>В 1943 году на карте появилась Курганская область. Сейчас город известен Центром Илизарова (основанный хирургом институт стал главным местом лечения пациентов с патологиями опорно-двигательного аппарата) и промышленностью (в Кургане выпускают БМП и автобусы КАВЗ). Наверное, следует оценить вклад Кургана в массовую культуру последних десятилетий)) Тут родились Юлия Савичева, Елена Темникова, Юрий Гальцев, Максим Фадеев, а еще была создана группа «Психея». Курган очень компактный, здесь всего 300 тысяч населения, из центра города в аэропорт ехать 15 минут. Ощущения от местности — степные. В историческом центре вас ждут несколько сохранных улиц с уездной застройкой 19-начала 20 века, многие дома в приличном состоянии. В Кургане неплохая набережная, город зеленый, много маленьких скверов.</t>
+  </si>
+  <si>
+    <t>07.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70611</t>
+  </si>
+  <si>
+    <t>Курган Немного в России городов, настолько малоизвестных широкой публике. Громкие новости из Кургана приходят редко (что по нынешним временам скорее хорошо). Любопытное начинается с географии: Курганская область входит в Уральский федеральный округ, но при этом расположена на юге Западно-Сибирской равнины. Уже не Урал и еще не совсем Сибирь, поэтому в ходу термин «Зауралье». Слава труженикам Зауралья! Курган стоит на реке Тобол. Считается, что его основал Тимофей Невежин в 1679 году, хотя датировки в источниках разнятся в пределах нескольких десятилетий. К середине 18 века Курган был укрепленным поселением с 28 пушками и почти тысячей человек гарнизона. Он защищал российские земли от степняков. В 1782 году Курган становится уездным городом, входил в Тобольскую губернию. В 19 веке город стал местом политической ссылки, сюда отправили Кюхельбекера, Розена, Нарышкина и других декабристов. «Курган мне понравился. Городок препорядочный и на взгляд веселый», — писал Н.В. Басаргин. Музеи декабристов и в наши дни являются культурным каркасом города. В 1893 году в Курган пришла железная дорога, первый поезд прибыл со стороны Челябинска. Экономика оживилась, строились предприятия. Многие занимались скотом: покупали гурты овец в Петропавловске (современный Казахстан), откармливали под Курганом и осенью забивали. Город стал одним из центров сибирского маслоделия. Курган называли «кухней Лондона». Местные путеводители гордо пишут, что «английская королева не садилась завтракать без курганского масла» (можно было бы списать на провинциальную гордость, но в уезде работало больше 100 маслодельных заводов!).</t>
+  </si>
+  <si>
+    <t>06.08.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70601</t>
+  </si>
+  <si>
+    <t>В сети появились рендеры еще одного здания офисного комплекса «Сибура», который построят на Якиманской набережной. Здание возведут над особняком 19 века, где раньше жили владельцы соседней Голутвинской мануфактуры. Классический пример «фасадизма», когда хочется и выжать полезную площадь, и сохранить маркер места (собственник собирается отреставрировать объект культурного наследия за свой счет, дом сейчас не в лучшем состоянии). Можно погоревать о том, что пропала старушка Москва, но в районе Якиманки об архитектурной целостности говорить не приходится. Город тут давно напоминает лоскутное одеяло. Улицу Димитрова (Якиманку) в советское время превратили в парадную магистраль и многое снесли. Дореволюционная промышленная архитектура «Красного Октября», который тоже скоро уйдет под реконструкцию, сочетается с бывшей гостиницей «Октябрьская» 1980-х (нынешний «Президент-Отель»), храмом Христа Спасителя (начало 2000-х), ГЭС-2 (после реконструкции), новым корпусом Третьяковки (2024) и недавно открытым мостом через Водоотводный канал. Якиманка давно стала полигоном для самых смелых (и порой спорных!) архитектурных экспериментов. Эпохи и стили здесь не сочетаются друг с другом, а наслаиваются. Получается типичная московская кулебяка. Примиряет эти слои только вода и приличная набережная.</t>
+  </si>
+  <si>
+    <t>06.08.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70600</t>
+  </si>
+  <si>
+    <t>Мозаики на фасаде Дворца культуры машиностроителей (1967) в Кургане.</t>
+  </si>
+  <si>
+    <t>06.08.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70597</t>
+  </si>
+  <si>
+    <t>Современное искусство на набережной в Кургане.</t>
+  </si>
+  <si>
+    <t>06.08.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70596</t>
+  </si>
+  <si>
+    <t>Может быть, кто-то из подписчиков сейчас в Кургане? Пойдемте пить зауральские напитки @Melkiades_bot</t>
+  </si>
+  <si>
+    <t>06.08.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70595</t>
+  </si>
+  <si>
+    <t>Фундаментальность курганских охранных табличек мне определенно нравится. Как музейные экспликации.</t>
+  </si>
+  <si>
+    <t>06.08.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70593</t>
+  </si>
+  <si>
+    <t>Классицистическая «Пятерочка» в Смоленске передает привет «Ростиксу» в Петрозаводске.</t>
+  </si>
+  <si>
+    <t>06.08.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70592</t>
+  </si>
+  <si>
+    <t>Мы стараемся освещать проекты, связанные с возрождением наследия. Если вы не можете спокойно смотреть, как ветшают старинные дома в вашем городе, но не знаете, как им помочь, — вам в школу координаторов «Том Сойер Феста». С 14 по 18 сентября в Москве пройдёт пятидневный интенсив для тех, кто хочет сохранять домики в своём городе. Здесь можно найти единомышленников и друзей, почувствовать, что вы не одиноки в своей любви, превратить переживания за в настоящее дело. Участники узнают, как договариваться с собственниками исторических зданий и собирать команду волонтёров. Кроме этого, в программе — практические занятия по работе с деревом и камнем, а также экскурсия по реставрируемым объектам Москвы. ➡️ Подать анкету можно до 12 августа.</t>
+  </si>
+  <si>
+    <t>06.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70590</t>
+  </si>
+  <si>
+    <t>В белокаменном павильоне-водокачке «Октагон» на Пресне в Москве открылось небольшое кафе. Оригинально.</t>
+  </si>
+  <si>
+    <t>05.08.26 21:08</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70589</t>
+  </si>
+  <si>
+    <t>В Магаданской области есть река Умерших Ледников. Красиво.</t>
+  </si>
+  <si>
+    <t>05.08.26 18:32</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70588</t>
+  </si>
+  <si>
+    <t>МАЛОЕ ВРЕМЯ философский рассказ Мера вещей - не человек вообще, а человек, идущий пешком. Глава первая I. ЧАСЫ, КОТОРЫЕ ОТСТАЮТ В Здвиженск ходит один автобус: в 6:40 из области и в 17:10 обратно. Между этими двумя цифрами помещается целый день, и если ты не успел за него понять город - придётся ночевать. Я приехала понять город за три недели. В договоре это называлось «разработка стратегии развития к 500-летию», в моей голове - инвентаризацией: посчитать, что есть, назвать, чего нет, и сдать документ о том, как маленькому месту стать чуть более заметным. На площади стоят часы. Столб, четыре циферблата, жестяной колпак - пятьдесят третий год, послевоенная казённая красота. Часы идут. Часы отстают на одиннадцать минут. Я заметила это в первый же день и записала в блокнот, в раздел «быстрые победы». Так у нас называются простые и заметные улучшения: покрасить, починить, повесить. Отстающие часы на главной площади - идеальная быстрая победа. Вызвать мастера, синхронизировать, сфотографировать «до» и «после». На второй день я сказала об этом в администрации. Замглавы, Валентина Сергеевна, посмотрела на меня поверх очков - так смотрят на человека, который предложил перевести реку в другое русло, потому что так короче. - Не надо часы, - сказала она. - У нас по ним автобус. - Автобус же по расписанию. - По расписанию, - согласилась она. - По нашему. Механика оказалась простая и безупречная. Водитель Гурьев отправляется, когда на площади 17:10, то есть в 17:21 по стране. Школа отпускает старшие классы так, чтобы дети успели к Гурьеву. Магазин у автостанции задерживает обеденный перерыв - ровно на те же одиннадцать минут, потому что иначе уезжающим негде взять хлеб в дорогу. Фельдшер принимает до пяти, но все знают, что «до пяти» означает «пока не ушёл автобус». Одиннадцать минут прошиты в город насквозь. Их нельзя выдернуть, не распустив полотно. Я поняла тогда впервые за много лет работы простую вещь: часы на площади показывают не время. Они показывают согласие. Одиннадцать минут - это не ошибка. Это договор. Починить их означало бы не «исправить», а расторгнуть.</t>
+  </si>
+  <si>
+    <t>05.08.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70587</t>
+  </si>
+  <si>
+    <t>Смоленская крепостная стена В 1602 году в Смоленске возвели крепость, подобных которой страна еще не видела. 6.5 километров стен, 38 башен. На строительство ушло семь лет, что очень быстро для такого масштабного сооружения. Борис Годунов издал жесткий указ, запрещающий каменное строительство по всей стране, чтобы направить всех мастеров в Смоленск. На объект ушло около 100 миллионов штук кирпича. До наших дней дошло чуть больше 3 километров стен. У башен забавные названия — Бублейка, Веселуха, Зимбулка. В Громовой башне работает отличный музей. Сейчас делают прогулочную тропу, в районе башни Орел она уже готова.</t>
+  </si>
+  <si>
+    <t>05.08.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70578</t>
+  </si>
+  <si>
+    <t>От Ильинки до Чистых прудов: не снесли, а спасли Центр Москвы хранит гораздо больше, чем можно увидеть на привычных маршрутах. За знакомыми фасадами скрываются здания и пространства с вековой историей, которые только недавно получили новую жизнь. В новом видео мы прогуляемся по Китай-городу, Ильинке, Никольской, Покровке и Чистым прудам, чтобы посмотреть примеры бережной реставрации и реконструкции. И в том числе посетим два исторических дома девелопера Sminex, где наследие получило красивое современное продолжение. 🟥 Смотреть на YouTube 💬 Смотреть в ВК Видео 📺 Смотреть на Rutube</t>
+  </si>
+  <si>
+    <t>05.08.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70577</t>
+  </si>
+  <si>
+    <t>Вряд ли у нас много читателей в Кургане, но приходите 7 августа на лекцию! Вход свободный, нужна предварительная запись.</t>
+  </si>
+  <si>
+    <t>05.08.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70576</t>
+  </si>
+  <si>
+    <t>Вид на гору Арарат из общественного туалета в районе храма Хор Вирап (Армения).</t>
+  </si>
+  <si>
+    <t>05.08.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70575</t>
+  </si>
+  <si>
+    <t>Вид из общественного туалета на набережной города Тутаев на другой берег Волги.</t>
+  </si>
+  <si>
+    <t>05.08.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70574</t>
+  </si>
+  <si>
+    <t>В Успенском соборе Смоленска нужно обязательно взглянуть на роскошный многоярусный барочный иконостас.</t>
+  </si>
+  <si>
+    <t>04.08.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70572</t>
+  </si>
+  <si>
+    <t>Талашкино Как же хорошо летом на Смоленщине! В получасе езды от Смоленска находится Талашкино, один из ярчайших образцов неорусского стиля рубежа 19 и 20 столетий. Этот ансамбль возник благодаря княгине Марии Тенишевой, которая стремилась возродить традиции крестьянского зодчества. По проекту Сергея Малютина построили бревенчатый сказочный теремок, окна которого оформлены массивными наличниками с мифологическими сюжетами (жар-птицы, солнце, русалки). Рядом находится храм Святого Духа. Пирамидальная форма плавно переходит в устремленный вверх купол-луковицу. Его главная ценность — грандиозная работа «Спас Нерукотворный», созданная Николаем Рерихом. Церковь сейчас на реставрации. В 1895 году княгиня открыла в имении сельскохозяйственную школу для крестьянских детей. Выходцев из беднейших семей учили не только грамоте, но и передовым методам агрономии, садоводства и животноводства. После революции Тенишева уехала во Францию, в усадьбе сейчас открыт музей.</t>
+  </si>
+  <si>
+    <t>04.08.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70562</t>
+  </si>
+  <si>
+    <t>В горных районах Алма-Аты под колёса припаркованных машин подкладывают уличные булыжники.</t>
+  </si>
+  <si>
+    <t>04.08.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70561</t>
+  </si>
+  <si>
+    <t>Гнёздово В 20 минутах езды от Смоленска расположено Гнёздово, одно из опорных мест для изучения древнерусского государства. Это памятник 10-11 века, который был крупным торгово-ремесленным центром на пути «из варяг в греки». Здесь сохранился самый большой на территории Европы комплекс курганных могильников. Археологи копают Гнёздово уже больше ста лет, они нашли древнейшую кириллическую надпись «Горушна» на корчаге X века. Здесь можно увидеть реконструированное средневековое поселение, погулять по экотропе и увидеть те самые курганы. Смоленской археологической экспедицией долгие годы руководила Тамара Анатольевна Пушкина. Когда на первом курсе истфака МГУ она репостнула нашу рэп-композицию про олдувай и ашель, вся комната 1014-1 Дома студента на Вернадского очень гордилась. А ее родная сестра Маргарита создала почти все классические тексты к песням группы «Ария».</t>
+  </si>
+  <si>
+    <t>04.08.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70549</t>
+  </si>
+  <si>
+    <t>В Нижнем Новгороде выпустили новую коллекцию «Наличники» Наличники — это отличительная деталь русской деревянной архитектуры. Резные детали нижегородских наличников нашли отражение в новой коллекции. Здесь можно найти худи и футболку, шоппер, стильный брелок, подвес и значок, а также набор открыток, обложку на паспорт и картхолдер. Предметы коллекции продаются в фирменных магазинах «Нижний 800»: Большая Покровская, 8 и Кремль (корпус 9, помещение 8)</t>
+  </si>
+  <si>
+    <t>03.08.26 19:13</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70543</t>
+  </si>
+  <si>
+    <t>Ну давай в таком порядке Сид и Нэнси Районный прокурор Баллада о древнерусском воине Дым сигарет с ментолом Этот город самый лучший город на земле Твоя вишневая девятка А там и время выйдет</t>
+  </si>
+  <si>
+    <t>03.08.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70542</t>
+  </si>
+  <si>
+    <t>Крик души из Гагарина.</t>
+  </si>
+  <si>
+    <t>03.08.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70541</t>
+  </si>
+  <si>
+    <t>Гагарин Гагарин — небольшой городок в Смоленской области. Раньше он назывался Гжатском. В 1703 году Петр Великий дал начало пристани на реке Гжати, она снабжала товарами Петербург. В российскую столицу отправлялись «барки с рожью, овсом, ячменём, парусиною». К середине 19 века поток грузов на реке значительно упал, а экономику Гжатска спасло появление железной дороги. Жизнь до Великой Отечественной войны текла тихо и мирно. После освобождения города от фашистов в 1943 году из 1600 зданий города осталось только 300, а наши люди восстановили свой Гжатск. В 1945 году в город из деревни Клушино переехала семья Юрия Гагарина. Будущий космонавт окончил шесть классов местной школы, после чего поехал в Люберцы поступать в литейное училище. В 1968 году город переименовали в Гагарин, навеки связав Юрия Алексеевича с конкретной точкой на карте. Собственно, тут все посвящено космосу: улица Гагарина, школа номер один имени Гагарина, музеи Гагарина, цитаты Гагарина, муралы с Гагариным, памятники Гагарину, гостиница «Восток», агентство недвижимости «Спутник». И выглядит все это довольно неплохо: от обладателя безукоризненной улыбки не скрыться, он заменил кому-то совесть, а иным Бога. Гагарин на каждой остановке и в каждом окне. 25-тысячный городок метет себя, а в августе заваливает округу яблоками. Тут осталось немного старого Гжатска, красивые храмы, изящно вписанные в линию реки, есть свой театр с «Аленьким цветочком» (почему-то в прочтении Николая Коляды). Пожалуй, это самый персонализированный из российских городов, потому что Киров в Кирове не был, прочие Ломоносовы-Жуковские-Королёвы тоже и близко не стояли. А тут Гагарин как живой. И от него не отвертеться. И каждый обещает ему исправиться, не всегда выполняя свое слово.</t>
+  </si>
+  <si>
+    <t>03.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70531</t>
+  </si>
+  <si>
+    <t>Еще немного Фурманова.</t>
+  </si>
+  <si>
+    <t>03.08.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70517</t>
+  </si>
+  <si>
+    <t>Фурманов Ивановская область воскрешает в памяти исторических персонажей, о которых в других частях страны не особенно помнят. В получасе езды от Иванова расположен город Фурманов, названный так в честь местного уроженца, писателя Дмитрия Фурманова. Его главное произведение — роман «Чапаев», который лег в основу легендарного советского фильма. Удивление в Фурманове начинается недалеко от вокзала. У церковной ограды видишь надгробие с надписью «In loving memory of Katie». Англичанин Клемент Джеймс Чарнок, приехавший в Россию, похоронил здесь свою 26-летнюю жену. Дети Чарнока стояли у истоков российского футбола, они основали КСО «Морозовцы» в Орехово-Зуево. Но обо всем по порядку! До революции Фурманов был селом и назывался Середа-Упино. Важную роль в его судьбе сыграл почтово-торговый тракт, соединявший Шую и Нерехту. Как и везде в междуречье Оки и Волги, жители выращивали лён, выделывали пряжу, ткали холсты. В 19 веке в Середе начали появляться небольшие льняные и суконные производства. Во второй половине столетия строятся крупные предприятия, например, фабрика Горбуновых. Архитектурная доминанта города — Скорбященская церковь из красного кирпича, возведенная в 1904 году. В советское время тут был молокозавод, в 1988 его вернули верующим — первым в Ивановской области! Местная картинная галерея расположилась в особняке, который фабрикант Григорий Горбунов построил для своей дочери, вышедшей замуж за инженера Лосева. Здание отличается замысловатой резьбой и цветными стёклами. Благодаря Горбунову в городе появились жилые дома для рабочих, училище, больница. В современном Фурманове живет 28 тысяч человек, многие из них работают на текстильных предприятиях. Здесь довольно приятная атмосфера и комфортные общественные пространства.</t>
+  </si>
+  <si>
+    <t>03.08.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70516</t>
+  </si>
+  <si>
+    <t>Владимир Цой рассказал, что в Старой Ладоге нашли христианский крест возрастом более тысячи лет. В кургане № 11 в урочище Плакун также обнаружили боевой топор и ладейные заклепки. Теперь это точно одно из старейших христианских погребений Восточной Европы, возможно, связанное с двором и дружиной Рюрика.</t>
+  </si>
+  <si>
+    <t>03.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70515</t>
+  </si>
+  <si>
+    <t>Один из самых компактных домов Петербурга находится в Шишмаревском переулке (недалеко от метро «Черная речка»). Если в таком гипотетически выкупить все квартиры, получится уютнейшее гнездо.</t>
+  </si>
+  <si>
+    <t>02.08.26 18:44</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70514</t>
+  </si>
+  <si>
+    <t>02.08.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70506</t>
+  </si>
+  <si>
+    <t>В Королёве компания Мистраль совместно с Фондом советской мозаики отреставрировали панно «Циолковский» художника Л.М. Кадушина на пересечении проспекта Королёва и проезда Циолковского. Панно было создано в 1976 году и размещено на стене дома №2 по проспекту Королёва. Долгие годы панно разрушалось, но благодаря "Гороху желтому колотому", "Рису Кубань", "Ядрице гречневой" их покупателям и компании Мистраль удалось сохранить и укрепить мозаику на долгие годы вперед! Фотография 1980-х годов Александра Александровича Попова, остальные Игоря Гришина.</t>
+  </si>
+  <si>
+    <t>02.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70500</t>
+  </si>
+  <si>
+    <t>Население Иваново-Вознесенска еще до революции перевалило за 100 тысяч человек, а перед Великой Отечественной войной Иваново вплотную приблизилось к отметке в 300 000. Жилищный вопрос решали по-разному. На окраине города появились дома Первого Рабочего поселка, где деревянные каркасы стен расчерчивали фасады геометрической сеткой. За необычный вид квартал называли «ивановской Голландией». Сейчас состояние у зданий очень разное, зависит от хозяев, местами хтонь, местами весьма ухоженно. В начале Первого Рабочего поселка на ул. Красных Зорь можно прогуляться вдоль 400-квартирного авангардного дома, спроектированного Ильей Голосовым в конце 1920-х.</t>
+  </si>
+  <si>
+    <t>02.08.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70494</t>
+  </si>
+  <si>
+    <t>В Смоленской области ты попадешь либо в Рай, либо в Миловидово.</t>
+  </si>
+  <si>
+    <t>02.08.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70493</t>
+  </si>
+  <si>
+    <t>А вообще в Иваново следует приехать хотя бы ради дизайна мемориальных табличек!</t>
+  </si>
+  <si>
+    <t>01.08.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70492</t>
+  </si>
+  <si>
+    <t>Советская вывеска «Радость» светится в Омске. Фото Василия Емашова.</t>
+  </si>
+  <si>
+    <t>01.08.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70482</t>
+  </si>
+  <si>
+    <t>Продолжаю с восхищением наблюдать за бумом казахской гастрономии. Всё больше ресторанов по всей стране переосмысляют традиционные интерьеры и блюда. Алматинский ресторан Ayul.</t>
+  </si>
+  <si>
+    <t>01.08.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70481</t>
+  </si>
+  <si>
+    <t>Вид из женского общественного туалета на Шымбулаке, Алма-Ата, Казахстан.</t>
+  </si>
+  <si>
+    <t>01.08.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70480</t>
+  </si>
+  <si>
+    <t>О любви всё твержу тебе заново, Но, когда зря твердить надоест, Так и знай: я уеду в Иваново, А Иваново — город невест. Ни один из городов центральной части России не поддается дешифровке с таким трудом, как Иваново. В Ярославле, Твери, Костроме, Туле, Смоленске, Владимире все просто и понятно. Основали, обороняли, строили, умножали ремесла и торговлю, потом центр губернии и области. По накатанным рельсам. В таких городах легко и приятно открывать музеи колокольчиков, наличников, пряников и калачей. Заходите, люди добрые. Потребитель найдется. В Иваново такой схемы нет. Небольшое село, после московского пожара 1812 года превратившееся в главный текстильный центр страны. Массовый переход от ручного труда к паровым машинам. Родина первого Совета. Русский Манчестер. Восьмичасовой рабочий день. Третья столица страны в 1920-1930-е («пролетарская»). Центр огромной Ивановской промышленной области, которому на пике подчинялись земли от Солигалича до Меленок и от Александрова до Гороховца. Застройка города авангардными домами-метафорами: пулей, подковой, птицей, кораблем. И этот взрывной, непохожий, нелинейный характер многим непонятен. В сети порой возмущаются: я приехала в город Золотого кольца, где монастыри, допетровская Русь, торговые ряды и тихие улочки? На колокольню хочу залезть! Ивановская сила в совершенно других вещах: индустриальном масштабе, фабричных трубах, авангарде, ситцах. Массового паломничества сюда, наверное, никогда не будет. Если честно, я не знаю, как осовременить Авенира Ноздрина и тех, чьи бюсты стоят на «Красной Талке». Всякий раз перед «Ласточкой» судорожно ищу, как же зовут железную женщину на площади у вокзала. Ольга Генкина, точно! Запомнил, чтобы забыть до следующего приезда. Революционные истории явно под сукном. Наверное, историю города можно воспринимать без идеологии. Тогда останется рассказ о легких ситцах, агитационном текстиле, Весниных, Якове Гарелине, Дмитрии Бурылине и Дюрингере, который перестанет рифмоваться в голове с Анти-Дюрингом. Иваново — самая сложная с точки зрения смыслов областная столица центральной России. Продвигать пасторальный Лух, купеческую Кинешму или бальмонтовскую Шую легко и приятно. А Иваново не пытается понравиться, оно требует осмысления. Снимаю шляпу перед теми, кто смог познать его упрямый и фабричный нрав.</t>
+  </si>
+  <si>
+    <t>01.08.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70471</t>
+  </si>
+  <si>
+    <t>Как вам обновлённое табло информации в «Балтийцах» Петербургского метрополитена?</t>
+  </si>
+  <si>
+    <t>01.08.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70470</t>
+  </si>
+  <si>
+    <t>Как вам обновленное табло информации в «Балтийцах» на 🚇 линии Санкт-Петербургского метрополитена? 📸 Михаил К 12.07.26</t>
+  </si>
+  <si>
+    <t>01.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70469</t>
+  </si>
+  <si>
+    <t>Иваново Историк Юрий Готье писал в 1920 году: «Иваново-Вознесенск — очень смешной город. Он весь составился из сел, деревень и фабрик, сросшихся вместе; таким образом получилось нечто до крайности бестолковое и нелепое: город без центра, наполненный лачугами, среди которых изредка возвышаются палаццо бывших буржуев». Ему спустя сто лет вторит исследователь Дмитрий Фалеев: «У цыган нет родины, и в Иванове нет центра, нет своего исторического Кремля — сердце города спрятано. Для архитектурной застройки нашей средней полосы это нетипично, и город у нас нетипичный». Оба по-своему правы, но Иваново не стоит измерять той же рулеткой, что и Суздаль, Кострому и Ярославль. Мне очень нравится определение Михаила Тимофеева: Иваново — «красный комиссар» Золотого кольца. Архитектура города состоит из двух мощных слоев: краснокирпичного 19 века, приправленного особняками «лучших граждан», и авангарда 1920-1930-х годов.</t>
+  </si>
+  <si>
+    <t>31.07.26 18:42</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70457</t>
+  </si>
+  <si>
+    <t>Это просто пирамида Госуслуг, её реально откроют на ВДНХ. ● Вообще 46-й павильон — это памятник советского модернизма 60-х. Изначально здание посвящено достижениям агропромышленного комплекса, поэтому там крутились в основном экономисты. В 90-х экспозицию убрали, и павильон использовали в торговых целях. ► Теперь памятник буквально переделают в МФЦ. Крыша с тремя пирамидами сохранится, но полностью обновят кровлю с черепицей и фасады. Последние на рендере обшиты вентфасадом. Бетонные перекрестия по бокам, отсылающие к деревянным перекрестьям сруба, тоже теперь не имеют никакого смысла. Еще добавили световые линии — зачем-то. «Новый флагманский офис “Мои документы”» откроют в следующем году. Апдейт: историк архитектуры Константин Антипин оценил проект пирамиды Госуслуг по просьбе журнала Пост-: — Если говорить коротко и по существу: здание павильона весьма необычно и ценно, осуществление представленного проекта грозит утратой его облика и появлением очередного диссонирующего объекта на ВДНХ. Этого можно было бы легко избежать, будь такое намерение. На ВДНХ уже десять лет идет кампания по уничтожению модернистского наследия. В ряде случаев, когда стоял выбор между модернистскими фасадами павильонов и скрытыми под ними более ранними, выполненными в русле неоклассики, решение о возврате первоначального облика зданий можно понять. Однако павильоны, построенные в духе модернизма сразу и сохранившие свой первозданный облик до сих пор, тоже теряют его: их обшивают дешевым вентфасадом, как «Рыбное хозяйство», а часто и просто сносят — причем отнюдь не в угоду стилистической цельности ансамбля 1940–1950-х. На месте павильона № 12 «Советские профсоюзы» прямо на главной аллее сейчас растет огромное здание с весьма сомнительной в окружающем контексте современной архитектурой. При этом есть и удачные примеры бережной адаптации модернистских павильонов ВДНХ к новым функциям: «Семена» сохранили оригинальные каменные фасады, хотя внутри теперь работает «Союзмультфильм», а в «Цветоводстве и озеленении» разместился Тимирязевский музей. Хотелось бы, чтобы по такому же пути пошли и в случае павильона № 46 «Подсобные предприятия и промыслы», спроектированного архитекторами Юрием Архиповым и Натальей Перевозниковой. Новая функция здания тоже вызывает вопросы: шатровые перекрытия павильона создавались ради больших экспозиционных пространств и мультимедийных проекций, тогда как для центра «Мои документы» такие качества едва ли необходимы. Впрочем, сама функция вторична: ее всегда можно изменить. Гораздо важнее сохранить архитектуру павильона в подлинном виде. Предложка | Подписаться Выясняем продолжения историй</t>
+  </si>
+  <si>
+    <t>31.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70456</t>
+  </si>
+  <si>
+    <t>В Нижнем Новгороде есть галерея с работами художника Алексея Юркова. Их можно было бы принять за обычный лиризм-реализм, но есть одна особенность… Все они выполнены из листьев! Работы созданы без использования красок — их заменяли кусочки высушенных осенних листьев, травы и клей. В 2008 году он начал терять зрение, так что выполнял тончайшую работу наощупь, подбирая оттенки по памяти и текстуре. Удивительный человек, конечно. Галерея «Юрковка» расположена на Сергиевской улице, 12.</t>
+  </si>
+  <si>
+    <t>31.07.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70449</t>
+  </si>
+  <si>
+    <t>Бишкек. На чьей вы стороне?</t>
+  </si>
+  <si>
+    <t>31.07.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70448</t>
+  </si>
+  <si>
+    <t>Приглашаю вас на лекцию «Архитектурные стили Москвы: век за веком», которая состоится завтра, 1 августа, в 16:00 в Музее Москвы (Зубовский бул., 2, стр. 2, подъезд 1, ст. м. «Парк культуры»). Поговорим про эволюцию столичного зодчества и основные архитектурные тенденции, свойственные городу. Вход свободный, нужно предварительно зарегистрироваться по ссылке https://градостроительство.москва/events/lektsii/delovaya-programma-v-muzee-moskvy-arkhitekturnye-stili-moskvy-vek-za-vekom/</t>
+  </si>
+  <si>
+    <t>31.07.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70447</t>
+  </si>
+  <si>
+    <t>Мало в нашей стране красот, равных церкви Покрова на Нерли. Потому сюда и тянутся сотни людей, чтобы пройти от железнодорожной станции главный километр России по Боголюбскому лугу. Андрей Вознесенский писал: «Это сизый дымящийся луг поутру, это гениальная кувшинка Покрова на Нерли, белокаменный кремль над рекой, это соло рожка над бензинным шоссе, это горестная хвоя над лужайкой, где погиб Гагарин, — это та с рождения одухотворившая нас красота, зовущая нас не только любоваться, но и сохранять, жить ради нее».</t>
+  </si>
+  <si>
+    <t>31.07.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70442</t>
+  </si>
+  <si>
+    <t>Мы всегда обращаем внимание на красивые, необычные и просто запоминающиеся школьные здания: Школа в здании классической гимназии в Переславле-Залесском Школа 1270 на Таганке Пущинская средняя экспериментальнаян школа Начальная школа в Выльгорте Средняя школа в селе Черкасском Но, конечно, главное в любой школе — это люди. Наши друзья из благотворительного фонда «Новый учитель» помогают молодым педагогам прийти в профессию и поддерживают их в первые годы работы. Это и крупные городские школы, и малокомплектные сельские, и обычные массовые школы, и школы с низкими образовательными результатами — везде, где детям особенно нужны сильные и мотивированные учителя. В этом году фонд развивает большую программу привлечения талантливых педагогов в школы Нижегородской области. А Т-Банк решил поддержать эту инициативу. Сегодня — последний день, когда банк удваивает все пожертвования своих клиентов в пользу фонда. Если вы тоже хотите поддержать школьников и учителей, которые искренне любят свое дело, переходите по ссылке.</t>
+  </si>
+  <si>
+    <t>30.07.26 20:29</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70441</t>
+  </si>
+  <si>
+    <t>Приличные люди тут?</t>
+  </si>
+  <si>
+    <t>30.07.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70433</t>
+  </si>
+  <si>
+    <t>Церковь Святого Иосифа — бетонный маяк посреди Гавра. 📸 Кирилл Цыбенко</t>
+  </si>
+  <si>
+    <t>30.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70432</t>
+  </si>
+  <si>
+    <t>В поселке Гусь-Железный Рязанской области расположен собор элементами готики. Его строили больше 60 лет — с 1804 по 1868-й. Махина высотой 70 метров! Храм вмещает 1200 человек. Мандельштам писал не про рязанскую глубинку, конечно. Но чем внимательней, твердыня Notre Dame, Я изучал твои чудовищные ребра,– Тем чаще думал я: из тяжести недоброй И я когда-нибудь прекрасное создам...</t>
+  </si>
+  <si>
+    <t>30.07.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70426</t>
+  </si>
+  <si>
+    <t>В Хургаде можно найти «Ашан», «Пятерочку», ЦУМ, а также магазины «Ахмедушка» и «Цветочек».</t>
+  </si>
+  <si>
+    <t>30.07.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70419</t>
+  </si>
+  <si>
+    <t>Антон Чумак создаст мурал протяженностью 176 метров в центре Москвы Рядом с бывшей шерстоткацкой мануфактурой XIX века на улице Петра Алексеева появится мурал «Нить времени» от художника Антона Чумака, известного своими инсталляциями из стали и монументальными росписями в России и за ее пределами. Мурал, выполненный в характерной для художника черно-белой гамме, будет нанесен на подпорные стены — бетонные конструкции, укрепляющие рельеф со стороны северного фасада. Проект стал возможен благодаря реставрации этого здания — объекта культурного наследия. Сегодня девелопер Sminex продолжает восстановление фасадов, а также укрепляет исторический фундамент и перекрытия. В ходе работ были найдены ценные артефакты, среди которых кирпич конца XIX-начала XX века с редким клеймом «Завод Я.А. Меркель».</t>
+  </si>
+  <si>
+    <t>30.07.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70418</t>
+  </si>
+  <si>
+    <t>Новые мозаики Ленинградского вокзала весьма сочно описывают современную и даже местами еще не до конца реализованную Москву — ЖК «Бадаевский» на ножках, электросуда, дворец гимнастики в Лужниках, парк «Зарядье». Наверное, этот стиль назовут «капиталистический реализм».</t>
+  </si>
+  <si>
+    <t>29.07.26 19:13</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70412</t>
+  </si>
+  <si>
+    <t>Не зря живем!</t>
+  </si>
+  <si>
+    <t>29.07.26 18:44</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70411</t>
+  </si>
+  <si>
+    <t>Спасибо всем, кто пришел сегодня на вечер в ИвГУ🙂</t>
+  </si>
+  <si>
+    <t>29.07.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70410</t>
+  </si>
+  <si>
+    <t>В Нижнем Новгороде спасли керамическое панно «Водный мир», с 1980-х годов украшавшее бассейн детского сада в микрорайоне Щербинки. Специалисты демонтировали его и отреставрировали вместе с волонтерами, теперь работа выставляется в здании ННГАСУ. Получилось очень здорово! Панно можно увидеть, тут проводятся экскурсии, по поводу участия можно написать Александру Казарину https://vk.ru/alexander.kazarin</t>
+  </si>
+  <si>
+    <t>29.07.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70405</t>
+  </si>
+  <si>
+    <t>Привет. В Иванове назвали магазин в честь твоего друга) перешли ему</t>
+  </si>
+  <si>
+    <t>29.07.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70404</t>
+  </si>
+  <si>
+    <t>Заведение «Вкусно — и точка» в славном городе Иваново расположено в здании бывшего кинотеатра «Центральный» 1930-х годов постройки. Дорого и богато. Если бы Роберт Капа приехал в Россию сейчас, то обязательно написал бы что-то вроде «Русские размещают во дворцах забегаловки для простонародья».</t>
+  </si>
+  <si>
+    <t>29.07.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70400</t>
+  </si>
+  <si>
+    <t>Гусь-Хрустальный Меценат Юрия Нечаев-Мальцов, вкладывавший большие средства в украшение фабричного поселка во Владимирской губернии, говорил: «А отчего стоит город Орвието в Италии? Для его собора ездят иностранцы издалека. Будет время, когда художники и ценители русского искусства станут ездить и на наш Гусь…» В Гусь-Хрустальном больше всего поражает Георгиевский собор, построенный по проекту Леонтия Бенуа в 1903 году. Интерьеры оформлял Виктор Васнецов. В советское время внутри располагался кинотеатр. В 1983 году церковь приспособили под музей хрусталя. В фондах учреждения больше 12 тысяч предметов.</t>
+  </si>
+  <si>
+    <t>28.07.26 20:08</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70391</t>
+  </si>
+  <si>
+    <t>В дневнике 23-летней Милицы Нечкиной, будущего историка и специалиста по декабристам, прочел: «Утром, сторожа картошку, прочла на крыше «Философию будущего» О. Шпенглера, Иваново-Вознесенск, 1922, проконспектировала, делала заметки». Интересно, кто издавал Шпенглера в Иваново в 1922 году… Могучее.</t>
+  </si>
+  <si>
+    <t>28.07.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70381</t>
+  </si>
+  <si>
+    <t>Ташкентский модернизм вошел в список Всемирного наследия ЮНЕСКО! На днях случилось большое событие для всего постсоветского пространства: в Список Всемирного наследия ЮНЕСКО попали памятники архитектуры советского модернизма. Это результат планомерной и системной работы большой команды, которая была бы невозможна без поддержки государства. В список вошли десять объектов: — Панорамный кинотеатр (Дворец искусств) — Музей В.И. Ленина — Выставочный зал Союза художников — Цирк — Рынок «Чорсу» — Экспериментальный 16-этажный жилой дом «Жемчуг» — Дворец Дружбы народов — Станция метро «Проспект космонавтов» — Гелиокомплекс «Солнце» в Паркенте Отдельно стоит отметить музей искусств. Сейчас его фасады скрыты под алюкобондом, и включение здания в список в таком виде является своего рода авансом перед будущей реставрацией. С одной стороны, десять объектов — это много и позволяет показать наследие ташкентского модернизма с разных сторон. С другой — всегда можно спорить о том, какие здания заслуживали включения в первую очередь. А вообще это событие — важнейший сигнал не только Ташкенту и Узбекистану, но и всем странам бывшего СССР. Признание модернистского наследия на уровне ЮНЕСКО показывает, что архитектура второй половины XX века уже стала частью мирового культурного наследия. Для России это особенно серьезный вызов: треть объектов новой номинации спроектировали московские архитекторы. В нашей же стране, где памятников этого периода, достойных всемирного признания, ничуть не меньше, мы пока наблюдаем обратный процесс. Редкие модернистские здания, получившие статус объектов культурного наследия регионального значения, лишаются охраны, а нередко и вовсе сносятся. P.S. Если соберетесь в Ташкент, знакомиться с модернистской архитектурой города лучше всего со справочником-путеводителем Бориса Чуховича и Ольги Казаковой, изданным музеем «Гараж».</t>
+  </si>
+  <si>
+    <t>28.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70380</t>
+  </si>
+  <si>
+    <t>Архитекторы и инженеры, примите вызов от GOOD WOOD! Открыта регистрация на Хакатон GOOD WOOD 2026 — профессиональное соревнование на основе реальной задачи из практики проектирования загородных домов. Направления: — архитектура; — фасадные системы; — конструктив, разделы АС и КД. Участие бесплатное. Присоединиться могут как опытные специалисты, так и начинающие архитекторы и инженеры. Призы в каждом направлении: 🥇 100 000 ₽ 🥈 70 000 ₽ 🥉 30 000 ₽ Также участников ждут разбор работ экспертами GOOD WOOD, новые профессиональные контакты и возможность получить оффер в компанию. Полуфинал пройдет 4 августа онлайн, финал — 18 августа в GOOD WOOD Plaza. Финалистам из других городов оплатят дорогу, проживание и трансфер. Узнать условия и подать заявку: https://education.gwd.ru/hackaton26</t>
+  </si>
+  <si>
+    <t>28.07.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70370</t>
+  </si>
+  <si>
+    <t>Единственная в Москве заправка без очередей и ограничений В музее архитектуры открылась выставка об АЗС — архитектуре заправочных станций. Три этажа «руины» рассказывают о развитии типологии автотранспортной инфраструктуры и ее месте в культуре и повседневности на протяжении более чем века. Примечательно, как в процессе этого развития заправка, находясь на границе сфер промышленного дизайна и архитектуры, то и дело смещается то в одну, то в другую сторону. Поначалу это были сугубо технические сооружения, облик которых в 1920-е годы определяли, например, проектировщики Нефтесиндиката. Позже проектирование АЗС шло как в мастерских общегражданских проектных организаций, так и специализированных — отвечавших за дороги или за нефтяную промышленность. На выставке представлены, в частности, проекты заправок, разработанные в 1960–1970-е годы в мастерской Леонида Павлова. В 1970-е дизайнер Дмитрий Азрикан, до этого разработавший проект бензоколонки, создал модульную систему конструирования всей АЗС. Ее прототип построили в Сокольниках во время выставки «Автосервис-73», однако широкого распространения она не получила. Но в условиях рыночной экономики в 1990–2000-е годы заправки все реже проектировали как элементы архитектурно-градостроительной среды города и все чаще — как продолжение предметно-пространственной среды бензоколонки. Выставка получилась очень живой и разнообразной. Глубина погружения в тему и нюансированность рассказа сочетаются с легкой подачей, так что 80 тысяч знаков кураторских текстов Ольги Шурыгиной и Никиты Голованова читаются совершенно незаметно.</t>
+  </si>
+  <si>
+    <t>28.07.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70368</t>
+  </si>
+  <si>
+    <t>Нижний Новгород настолько самодостаточен, что Москва рекламирует здесь поездки в Москву.</t>
+  </si>
+  <si>
+    <t>28.07.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70367</t>
+  </si>
+  <si>
+    <t>Естественно, нам было интересно взглянуть на инфраструктуру, которая делает Доброград будущим городом, а не коттеджным поселком, замкнутом в своем контуре. Тут две школы — государственная и частная, в 2026-м году откроется муниципальный детский сад. Детей подвозят на автобусах. С 1 сентября открывается колледж, уже окончен набор абитуриентов. В скором времени обещают ФОК с бассейном. В Доброграде есть свой аэропорт со взлетно-посадочной длиной больше километра. Делают новый парк. На первом этаже одного из домов расположен офис врача общей практики. Комплексное обслуживание жителей обеспечивает Передовой клинический медицинский центр (ПКМЦ) в соседнем Коврове (9 км). В Доброграде пока только один магазин. Два раза в неделю на площади работает фермерская ярмарка, предприниматели привозят овощи, выпечку, мясо, молочку. Продукты расхватывают в течение часа. Детей просто отправляют гулять на улицу, движения минимум. Безопасность среды обеспечивает специальная служба, на вызов приезжают в течение нескольких минут. Жилье в Доброграде к настоящему моменту купили больше 5 тысяч человек, из них постоянно проживают тут около двух тысяч. Понятно, что пока большая часть жителей работает удаленно. В Доброграде недавно появилась ОЭЗ (особая экономическая зона), где уже есть несколько резидентов. Местные отмечают, что нигде не видели такого неравнодушного соседского сообщества. Все общаются, собираются вместе, активно ведут группы, обмениваются полезным опытом. Большинству москвичей Доброград известен прежде всего как курорт. Здесь несколько отелей, СПА, есть варианты с полным пансионом и питанием. Обстановка немножко напоминает санаторий. В городе можно поиграть в гольф, недавно открыли вейк-парк с пляжной зоной. При этом курортная и жилая часть разделены. Мы ехали сюда с некоторым скепсисом, потому что красивые картинки и реальность часто не совпадают. Но оказалось, что Доброград развивается вполне устойчиво и строит системную историю на десятилетия. Если темпы будут сохранены, через 10–15 лет мы вполне можем увидеть здесь один из самых комфортных и современных небольших городов России.</t>
+  </si>
+  <si>
+    <t>28.07.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70358</t>
+  </si>
+  <si>
+    <t>Доброград В последние годы немало говорят о Доброграде во Владимирской области. Это детище Владимира Седова, основателя компании «Аскона», производящей товары для здорового сна. В эпоху, когда большинство населенных пунктов России теряет жителей, нам было интересно взглянуть на место, которое позиционирует себя как новый город. Доброград находится в двух с небольшим часах езды от Москвы. Ближайший крупный город — Ковров. Доброград очень молод: идея поселения возникла в 2012-м, стройка стартовала в 2016-2017-м. В 2022 году на карте появился поселок городского типа Доброград, а в 2025 году он стал отдельным муниципальным округом. Воплощенное в жизнь впечатляет. Доброград воскрешает старую идею городов-садов Эбенизера Говарда. Он максимально интегрирован в природу, стоит на реке Арге, берега превращены в экотропу с деревянными тротуарами и мостками. Вокруг сосновые леса. Типы жилья различны: есть участки под строительство своего дома, таунхаусы, малоэтажные корпуса (максимум — пять этажей). Названия улиц приводят нервную систему в порядок: бульвар Дружбы, проезд Уюта, Звездный бульвар, улицы Долголетия, Верности, Счастливая. Много современных детских площадок. Больше 60 процентов новых жителей Доброграда переезжают сюда с собаками. С мая ввели поддержку для семей с детьми: город ежемесячно компенсирует проценты по ипотеке, пока ребенку не исполнится три года.</t>
+  </si>
+  <si>
+    <t>28.07.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70349</t>
+  </si>
+  <si>
+    <t>Приходите 29 июля на лекцию в Иваново! Любой город — настоящий живой организм: он сеет любовь и страх, привязанность и отторжение, восторг и уныние. Город может стать источником бесконечного вдохновения и ресурса, достаточно лишь в должной мере погрузиться в его изучение. Дневники, топонимика, старые фото, промышленные предприятия, садовые товарищества, инженерные открытия XX века, гаражные кооперативы, промыслы. Вместе поговорим о том, как обуздать пространство, сродниться с любым населенным пунктом и обогатить свой внутренний мир в уездном городе N. Вход свободный по регистрации: https://forms.yandex.ru/cloud/6a6791c7068ff0f284f34fe7 📅 Среда, 29 июля, 18:00 📍Иваново, Тимирязева, 5 (корпус № 6 ИвГУ), 8 этаж, конференц-зал. Лекция пройдет в рамках магистерской программы с ИвГУ «Комплексные исследования городской среды».</t>
+  </si>
+  <si>
+    <t>27.07.26 17:59</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70348</t>
+  </si>
+  <si>
+    <t>Приходите 29 июля на лекцию в Иваново! Любой город — настоящий живой организм: он сеет любовь и страх, привязанность и отторжение, восторг и уныние. Город может стать источником бесконечного вдохновения и ресурса, достаточно лишь в должной мере погрузиться в его изучение. Дневники, топонимика, старые фото, промышленные предприятия, садовые товарищества, инженерные открытия XX века, гаражные кооперативы, промыслы. Вместе поговорим о том, как обуздать пространство, сродниться с любым населенным пунктом и обогатить свой внутренний мир в уездном городе N. Вход свободный по регистрации: https://forms.yandex.ru/cloud/6a6791c7068ff0f284f34fe7 📅 Среда, 29 июля, 18:00 📍Иваново, Тимирязева, 5 (корпус № 6 ИвГУ), 8 этаж, конференц-зал Лекция пройдет в рамках магистерской программы с ИвГУ «Комплексные исследования городской среды»</t>
+  </si>
+  <si>
+    <t>27.07.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70345</t>
+  </si>
+  <si>
+    <t>Ещё один вопрос, волнующий меня много лет. Кто и зачем сделал себе балкон-крепость в дорогущих московских Хамовниках?</t>
+  </si>
+  <si>
+    <t>27.07.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70344</t>
+  </si>
+  <si>
+    <t>Новый сезон московской загадки. Уже который год (я писал об этом прошлым летом) кто-то продолжает парковать самокат на проезжей части Лужнецкого моста. Кто? Зачем? Как потом пешком оттуда выбираться?</t>
+  </si>
+  <si>
+    <t>27.07.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70343</t>
+  </si>
+  <si>
+    <t>Новый сезон московской загадки. Уже который год (я 2 раза писал об этом в прошлым летом) кто-то продолжает парковать самокат на проезжей части Лужнецкого моста. Кто? Зачем? Как потом пешком оттуда выбираться?</t>
+  </si>
+  <si>
+    <t>27.07.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70342</t>
+  </si>
+  <si>
+    <t>А дальше можно отправиться в центральную часть Твери. Во-первых, смотреть на Волгу и на Старый мост. Во-вторых, гулять по улицам «версальского трезубца» — это трехлучевая система планировки городского центра, возникшая после пожара 1763 года. В-третьих, зайти в Путевой дворец, где расположена картинная галерея. В-четвертых, побродить по пешеходной Трехсвятской и изучить центр современной культуры «Рельсы». В-пятых, фланировать по бульвару Радищева. В-шестых, увидеть «рюмку» (капром-бизнес-центр) и богадельню Аваева. В-седьмых, читать стихи Андрея Дементьева и «Хождение за три моря» Афанасия Никитина. В-восьмых, цитировать Островского и пожелать Твери быть такой же в настоящем: «Особенная чистота главных улиц приметна даже и для приезжих из столиц. По всему видно, что Тверь играла роль коридора между Петербургом и Москвой, который беспрестанно мели и чистили и, по памяти и привычке, метут и чистят до сих пор». И все это в полутора часах езды от Москвы по железной дороге. А потом вы поймете, что рядом Бежецк, Торжок, Старица, Вышний Волочек, Осташков и просто не уедете.</t>
+  </si>
+  <si>
+    <t>27.07.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70333</t>
+  </si>
+  <si>
+    <t>Дальше двигайтесь в Затьмачье. Это район довольно цельной деревянной застройки вокруг потрясающего храма Белая Троица. Улицы Софьи Перовской, Бебеля и рядом. Очень умиротворенно. Многие дома тут поддерживает «Том Сойер Фест», спасибо им.</t>
+  </si>
+  <si>
+    <t>27.07.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70324</t>
+  </si>
+  <si>
+    <t>Потом стоит отправиться в район Морозовского городка. Это образцовый район, выстроенный промышленниками для рабочих в начале 20 века. Сейчас тут все довольно печально. Опционально можно включить песню Михаила Круга «Милый мой город».</t>
+  </si>
+  <si>
+    <t>27.07.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70319</t>
+  </si>
+  <si>
+    <t>Итак, начинать знакомство с Тверью стоит с вокзала. Во-первых, он похож на зимний сад! Во-вторых, украшен мозаиками и гербами исторических городов Тверской губернии!</t>
+  </si>
+  <si>
+    <t>27.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70316</t>
+  </si>
+  <si>
+    <t>Тверь Сергей Голицын писал: «И предстал передо мною тогдашний прекрасный и старинный город Тверь ― церкви, церкви, одна за другой с золотыми крестами на куполах. Волга широкая, Тверца поуже, в устье Тверцы весь белый древний, XVI века, знаменитый Отроч монастырь, в котором когда-то Малюта Скуратов своими руками задушил митрополита Филиппа». В отечественной традиции последних тридцати лет Тверь принято описывать с показным сочувствием. Дескать, город стоит на главной дороге страны — из Москвы в Петербург — а своим положением не воспользовался, беден и непричесан. Тем приятнее находить свидетельства обратного. Тут очень много людей, которые не уехали. Не потому, что не смогли. А потому что им искренне нравится жить в Твери. У города довольно насыщенная жизнь — выставки, экскурсии, лекции, сувениры, муралы, беговые клубы, рестораны, краеведческие книжки.</t>
+  </si>
+  <si>
+    <t>26.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70307</t>
+  </si>
+  <si>
+    <t>Улица Школьная в Москве — одна из последних возможностей в целости увидеть ансамблевую застройку 19 века. Дома тут двухэтажные, они строились с расчетом на повозки — на первых этажах размещались каретники, а на втором жили люди.</t>
+  </si>
+  <si>
+    <t>26.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/70306</t>
+  </si>
+  <si>
+    <t>Рогожская слобода — тишайшее место в районе московского шоссе Энтузиастов. С конца 18 века тут селились старообрядцы. Сохранились Покровский собор, возведенный Матвеем Казаковым, и огромная колокольня, построенная в начале 20 века в честь дарования религиозных свобод староверам. Спокойно, красиво, уточки промышляют еду. На соседнем Рогожском кладбище стоит взглянуть на могилы старообрядческих архиереев и на огромный семейный склеп династии Морозовых. А еще Рогожская слобода славится своей трапезной: вкусно, постно, заказ принимают благодушные дядьки с бородами, а в помещении заливаются канарейки.</t>
+  </si>
+  <si>
+    <t>20.09.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71414</t>
+  </si>
+  <si>
+    <t>Мудров! Где мои пряники??</t>
+  </si>
+  <si>
+    <t>20.09.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71413</t>
+  </si>
+  <si>
+    <t>Из всех городов Нижегородской области одним из самых красивых можно назвать Городец. Сохранная историческая среда, деревянные домики, широкая Волга, новый музей городецкой росписи (у вас наверняка была такая качалка в детском саду!), пряники и калачи. Городец уже принимает сотни тысяч в год, но нет предела совершенству. А еще мы про него недавно сделали видео. 🟥 Смотреть на YouTube 💬 Смотреть в ВК 📺 Смотреть в RuTube</t>
+  </si>
+  <si>
+    <t>20.09.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71402</t>
+  </si>
+  <si>
+    <t>Берлинский знак Mercedes всегда возвращает меня мысленно во времена юности, когда такой же стоял на крыше московского дома на набережной. В голове сразу начинает играть трэк Москва группы Marselle — для меня главный звук того времени и места.</t>
+  </si>
+  <si>
+    <t>20.09.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71401</t>
+  </si>
+  <si>
+    <t>На примере ДК металлургов (1954-1957 гг.) в Челябинске становится понятно, почему такое монументальное здание называют именно дворцом культуры, а не домом. Внутри свободно поместится население трех Урюпинсков, пятнадцати Оймяконов и сорока двух СНТ «Мечта».</t>
+  </si>
+  <si>
+    <t>19.09.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71397</t>
+  </si>
+  <si>
+    <t>Пару лет назад на общей парковке перед Уфа-Ареной в случайном порядке нанесли имена хоккеистов Салавата Юлаева. В клубе шутили, что на место Шакира Мухамадуллина из-за длины фамилии можно автобус парковать.</t>
+  </si>
+  <si>
+    <t>19.09.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71396</t>
+  </si>
+  <si>
+    <t>Фан-факты о Челябинске На Алом поле в центре Челябинска находится один из самых необычных памятников Ленину в стране. Он напоминает мавзолей и появился в 1925 году. На гербе города изображен верблюд. Сибирскую язву впервые описали и вылечили в Челябинске в 1780-е годы. Транссибирскую магистраль начали строить из Челябинска. В 1936 году город хотели переименовать в Кагановичград. С точки зрения геологии одна часть Челябинска расположена на Урале, а другая в Сибири. Их разделяет река Миасс. В годы войны на Челябинском тракторном заводе работал токарем будущий создатель Чебурашки Леонид Шварцман. Модернистское здание железнодорожного вокзала Челябинска получило серебряную медаль на Всемирной выставке Expo-67 в Монреале.</t>
+  </si>
+  <si>
+    <t>19.09.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71394</t>
+  </si>
+  <si>
+    <t>Ивановская горка русифицируется.</t>
+  </si>
+  <si>
+    <t>19.09.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71393</t>
+  </si>
+  <si>
+    <t>«Немецкий квартал» — дома 1940-х годов в районе Челябинского металлургического завода, построенные из кирпича с добавлением ила и ракушек. Рано или поздно сюда, наверное, дойдет КРТ, многие местные наверняка воспримут это с облегчением, что не отменяет внешне эффектной архитектуры.</t>
+  </si>
+  <si>
+    <t>18.09.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71386</t>
+  </si>
+  <si>
+    <t>Позавчера удалось подняться на леса под крышей на арене Салавата Юлаева в Уфе. О том, что почти на каждой хоккейной арене под крышей есть постоянные леса для доступа к медиакубу и другим коммуникациям, узнал несколько лет назад благодаря ребятам из хоккейного магнитогорского «Металлурга». При каждом удобном случае лоббирую появление в клубах фотографов с разрешением работы на высоте. Но в Уфе мне рассказали, что сейчас лига иногда ставит фотокамеры, которыми потом управляют дистанционно.</t>
+  </si>
+  <si>
+    <t>18.09.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71385</t>
+  </si>
+  <si>
+    <t>Ребята из «Брусники» запустили пешеходный маршрут по центру Челябинска. Гид охватывает район вокруг кинотеатра Пушкина, где сохранились атмосферные дворики с арками, зеленые скверы, дворы со множеством деталей. Маршрут состоит из 15 точек, для каждой из которых доступна аудиоверсия или текст с большим количеством фотографий. Интересно, что специально к запуску сделали специальную серию кофейных стаканчиков, где рассказали об архитектурных излишествах советского периода. После такой прогулки станет понятно, что такое сандрик, кронштейн или сграффито. Найти гид можно по ссылке либо перейдя по QR-коду на заборе проекта «Современник» (Пушкина, 69) или на кофейных стаканчиках в кофейне «Шмульберк».</t>
+  </si>
+  <si>
+    <t>18.09.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71375</t>
+  </si>
+  <si>
+    <t>Так уж получилось, что Челябинск, несмотря на вроде бы похожие заводы, окраинные районы и уральский рельеф, всегда находился в тени Екатеринбурга. Но сейчас Пермь и Челябинск рванули вверх. Архитектура. В Челябинске достаточно дореволюционных зданий, пышные сталинки и модернизм, пешеходная улица Кирова (она же Кировка). Прогулочные пространства вдоль реки и набережные. Миасс здесь довольно широкий, а в самом центре Челябинска находится сосновый лес с зарослями облепихи. Недавно построили вантовый мост. Новый транспорт. Челябинск наряду с Москвой и Нижним Новгородом за последние годы полностью обновил трамвайный парк и сейчас занимается троллейбусами. Промышленность — металлургия, тракторный, оборонка, часовой завод «Молния». В годы войны в городе располагался Наркомат танковой промышленности. И обязательно сходите в музей ЧТЗ, чтобы увидеть Т-800, советский сверхтяжёлый гусеничный трактор 1980-х годов. Еда. Много баров и ресторанов локальной кухни, «Поселенцы», «Уральские пельмени», рюмочные на Кировке и «Усадьба Рябининых». Челябинск давно одолел стереотипы из «Нашей Раши» и местами отнюдь не суров.</t>
+  </si>
+  <si>
+    <t>17.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71362</t>
+  </si>
+  <si>
+    <t>В Челябинске в последние годы начался мозаичный ренессанс! Мозаики на храме Александра Невского, на набережной Миасса, в арке на ул. Коммуны (проект «Яркий след»). Радует.</t>
+  </si>
+  <si>
+    <t>17.09.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71353</t>
+  </si>
+  <si>
+    <t>В программе "Вся власть кухарке" святая троица Сергей Хачатуров, Павел Гнилорыбов и Темур Купайсинов встретились в одном месте, чтобы отведать блюда, которые приготовили собственными руками. Хачатуров готовил овощное рагу. Гнилорыбов готовил  восточный кекс, а Купайсинов уплетал всё за обе щёки.</t>
+  </si>
+  <si>
+    <t>17.09.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71352</t>
+  </si>
+  <si>
+    <t>«Челябинск лучше Екатеринбурга», — Сказал мне дед, садящийся в трамвай. Казалось, по герою плачет дурка… Но ведь Челябинск - это правда рай! Уверенная поступь Танкограда, Транссиба впечатляющий рассказ, Дома времен уездного уклада, Бетонный элеватор и Миасс. Сегодня ты проходишь Алым полем, Шатаешься по аркам и дворам. Горбулка нам становится паролем. Мы скоро запускаем метротрам. Позволь себе волнительную слабость, Забудь про Барселону и Париж, Купи билеты и слетай в Челябинск. Меня потом ты отблагодаришь. 11:57 16 сентября</t>
+  </si>
+  <si>
+    <t>17.09.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71334</t>
+  </si>
+  <si>
+    <t>Раздевалка и спортблок уфимского ХК Салават Юлаев вчера перед «Зелёным дерби» с казанским Ак Барсом. В силу целого ряда факторов татаро-башкирское противостояние стало одним из главных в КХЛ. Сам термин был придуман легендой спортивного блогинга десятых Дамиром (сейчас у него есть ещё канал с качественной аналитикой на не спортивные темы), а позже раскручен лигой и клубами. Во многом успех «Зелёного дерби» подбил лигу на поиск новых смыслов в культуре и географии. Например, так было придумано «Медовое побоище» для игр команд из Уфы и Ярославля, традиционных медовых регионов.</t>
+  </si>
+  <si>
+    <t>17.09.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71333</t>
+  </si>
+  <si>
+    <t>Среди уголков Екатеринбурга, куда обязательно стоит заглянуть, отмечу дома купцов Агафуровых конца 19 века на улице Сакко и Ванцетти (д. 26 и д. 28).</t>
+  </si>
+  <si>
+    <t>16.09.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71326</t>
+  </si>
+  <si>
+    <t>Много лет мы рассказывали про усадьбу Быково в Подмосковье. И вот хорошие новости: в 2026 году ансамбль обрел хозяина. Быково купил совладелец Sunlight Михаил Масловский. Тут одни из самых сохранных интерьеров в России. Несколько дней назад в усадьбе Быково впервые за много лет звучала музыка. Желаем успехов в восстановлении!</t>
+  </si>
+  <si>
+    <t>16.09.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71320</t>
+  </si>
+  <si>
+    <t>А есть ли у нас кто-то из влиятельных подписчиков, кто сможет завтра или послезавтра пустить в новый музей зерна в Челябинске? Так сказать, просвещения ради и пользы для @Melkiades_bot</t>
+  </si>
+  <si>
+    <t>16.09.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71317</t>
+  </si>
+  <si>
+    <t>Обожаю узнавать такие внутренние нишевые истории. В уфимском хоккейном клубе «Салават Юлаев» дополнительно установили две мощные колонки под трибуной за своей скамейкой запасных, чтобы управлять атмосферой во время игры и заводить команду.</t>
+  </si>
+  <si>
+    <t>16.09.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71316</t>
+  </si>
+  <si>
+    <t>В Екатеринбурге установили рок-таксофон. Видимо, идея в том, чтобы набирать цифры и слушать «Чайф» или «Наутилус». Правда, позавчера таксофон не работал.</t>
+  </si>
+  <si>
+    <t>16.09.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71313</t>
+  </si>
+  <si>
+    <t>Снегоплавильная яма на Уфа-Арене. Задним умом понимаю, что плавить снежную крошку, собранную при заливке льда, и отправлять её в канализацию — очевидная необходимость, но вживую реализацию увидел впервые здесь.</t>
+  </si>
+  <si>
+    <t>16.09.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/arkhlikbez/71312</t>
+  </si>
+  <si>
+    <t>Посетил производство детских и спортивных площадок «Тайга» рядом с Екатеринбургом. У ребят обширная география работ — от Южно-Сахалинска до Салехарда, от Сочи до Калининграда. В работе они используют только натуральные материалы. Лиственницу, например, заготавливают на севере Свердловской области и в ХМАО. Такое дерево служит при хорошей эксплуатации не меньше 15 лет. На площадке в поселке Северка работает больше 100 человек, все местные — из Екатеринбурга, Ревды и Первоуральска. Оборудование «Тайги» активно закупают ведущие девелоперы для благоустройства жилых комплексов по всей России. Особенно впечатлили игровые комплексы «Гнёзда», они очень нравятся детям, потому что там можно спрятаться и затаиться. Ключевые площадки «Тайги» в Екатеринбурге можно увидеть в ЦПКиО им. Маяковского (фото 1) и возле УГМК-Арены (проекты «Уральский лес» и «Муравьи», фото 2 и 3). А в Петербурге на Кондратьевском проспекте расположены «Игровые башни» (фото 4). Уникальность проекта состоит в том, что площадь для установки была маленькая, из-за чего зону активной игры подняли наверх, тем самым освободив снизу место для других активностей.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2825,62 +5261,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H271"/>
+  <dimension ref="A1:H542"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4719.99" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="7190.244" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -8711,50 +11147,4657 @@
       <c r="G270">
         <v>174</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>48180</v>
       </c>
       <c r="B271" t="s">
         <v>813</v>
       </c>
       <c r="C271" t="s">
         <v>814</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>815</v>
       </c>
       <c r="E271">
         <v>10718</v>
       </c>
       <c r="F271">
         <v>69</v>
       </c>
       <c r="G271">
         <v>201</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>110778</v>
+      </c>
+      <c r="B272" t="s">
+        <v>816</v>
+      </c>
+      <c r="C272" t="s">
+        <v>817</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E272">
+        <v>8079</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>110779</v>
+      </c>
+      <c r="B273" t="s">
+        <v>819</v>
+      </c>
+      <c r="C273" t="s">
+        <v>820</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E273">
+        <v>4364</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>110780</v>
+      </c>
+      <c r="B274" t="s">
+        <v>822</v>
+      </c>
+      <c r="C274" t="s">
+        <v>823</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E274">
+        <v>5020</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>110781</v>
+      </c>
+      <c r="B275" t="s">
+        <v>825</v>
+      </c>
+      <c r="C275" t="s">
+        <v>826</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E275">
+        <v>7823</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>110782</v>
+      </c>
+      <c r="B276" t="s">
+        <v>828</v>
+      </c>
+      <c r="C276" t="s">
+        <v>829</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E276">
+        <v>6103</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>110783</v>
+      </c>
+      <c r="B277" t="s">
+        <v>831</v>
+      </c>
+      <c r="C277" t="s">
+        <v>832</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E277">
+        <v>9182</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>110784</v>
+      </c>
+      <c r="B278" t="s">
+        <v>834</v>
+      </c>
+      <c r="C278" t="s">
+        <v>835</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E278">
+        <v>8221</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>110785</v>
+      </c>
+      <c r="B279" t="s">
+        <v>837</v>
+      </c>
+      <c r="C279" t="s">
+        <v>838</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E279">
+        <v>7245</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>110786</v>
+      </c>
+      <c r="B280" t="s">
+        <v>840</v>
+      </c>
+      <c r="C280" t="s">
+        <v>841</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E280">
+        <v>7948</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>110787</v>
+      </c>
+      <c r="B281" t="s">
+        <v>843</v>
+      </c>
+      <c r="C281" t="s">
+        <v>844</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E281">
+        <v>7596</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>110788</v>
+      </c>
+      <c r="B282" t="s">
+        <v>846</v>
+      </c>
+      <c r="C282" t="s">
+        <v>847</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E282">
+        <v>7420</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>110789</v>
+      </c>
+      <c r="B283" t="s">
+        <v>849</v>
+      </c>
+      <c r="C283" t="s">
+        <v>850</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E283">
+        <v>7666</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>110790</v>
+      </c>
+      <c r="B284" t="s">
+        <v>852</v>
+      </c>
+      <c r="C284" t="s">
+        <v>853</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E284">
+        <v>9212</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>110791</v>
+      </c>
+      <c r="B285" t="s">
+        <v>855</v>
+      </c>
+      <c r="C285" t="s">
+        <v>856</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="E285">
+        <v>8257</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>110792</v>
+      </c>
+      <c r="B286" t="s">
+        <v>858</v>
+      </c>
+      <c r="C286" t="s">
+        <v>859</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="E286">
+        <v>9864</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>110793</v>
+      </c>
+      <c r="B287" t="s">
+        <v>861</v>
+      </c>
+      <c r="C287" t="s">
+        <v>862</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="E287">
+        <v>12821</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>110794</v>
+      </c>
+      <c r="B288" t="s">
+        <v>864</v>
+      </c>
+      <c r="C288" t="s">
+        <v>865</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="E288">
+        <v>9036</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>110795</v>
+      </c>
+      <c r="B289" t="s">
+        <v>867</v>
+      </c>
+      <c r="C289" t="s">
+        <v>868</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E289">
+        <v>9325</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>110796</v>
+      </c>
+      <c r="B290" t="s">
+        <v>870</v>
+      </c>
+      <c r="C290" t="s">
+        <v>871</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="E290">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>110797</v>
+      </c>
+      <c r="B291" t="s">
+        <v>873</v>
+      </c>
+      <c r="C291" t="s">
+        <v>874</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="E291">
+        <v>10175</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>110798</v>
+      </c>
+      <c r="B292" t="s">
+        <v>876</v>
+      </c>
+      <c r="C292" t="s">
+        <v>877</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E292">
+        <v>10073</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>110799</v>
+      </c>
+      <c r="B293" t="s">
+        <v>879</v>
+      </c>
+      <c r="C293" t="s">
+        <v>880</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E293">
+        <v>9442</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>110800</v>
+      </c>
+      <c r="B294" t="s">
+        <v>882</v>
+      </c>
+      <c r="C294" t="s">
+        <v>883</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E294">
+        <v>9786</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>110801</v>
+      </c>
+      <c r="B295" t="s">
+        <v>885</v>
+      </c>
+      <c r="C295" t="s">
+        <v>886</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E295">
+        <v>33862</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>110802</v>
+      </c>
+      <c r="B296" t="s">
+        <v>888</v>
+      </c>
+      <c r="C296" t="s">
+        <v>889</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E296">
+        <v>9798</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>110803</v>
+      </c>
+      <c r="B297" t="s">
+        <v>891</v>
+      </c>
+      <c r="C297" t="s">
+        <v>892</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E297">
+        <v>9283</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>110804</v>
+      </c>
+      <c r="B298" t="s">
+        <v>894</v>
+      </c>
+      <c r="C298" t="s">
+        <v>895</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E298">
+        <v>9567</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>110805</v>
+      </c>
+      <c r="B299" t="s">
+        <v>897</v>
+      </c>
+      <c r="C299" t="s">
+        <v>898</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E299">
+        <v>9963</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>110806</v>
+      </c>
+      <c r="B300" t="s">
+        <v>900</v>
+      </c>
+      <c r="C300" t="s">
+        <v>901</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="E300">
+        <v>9921</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>110807</v>
+      </c>
+      <c r="B301" t="s">
+        <v>903</v>
+      </c>
+      <c r="C301" t="s">
+        <v>904</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E301">
+        <v>10611</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>110808</v>
+      </c>
+      <c r="B302" t="s">
+        <v>906</v>
+      </c>
+      <c r="C302" t="s">
+        <v>907</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E302">
+        <v>10054</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>110809</v>
+      </c>
+      <c r="B303" t="s">
+        <v>909</v>
+      </c>
+      <c r="C303" t="s">
+        <v>910</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E303">
+        <v>11024</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>110810</v>
+      </c>
+      <c r="B304" t="s">
+        <v>912</v>
+      </c>
+      <c r="C304" t="s">
+        <v>913</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E304">
+        <v>12062</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>110811</v>
+      </c>
+      <c r="B305" t="s">
+        <v>915</v>
+      </c>
+      <c r="C305" t="s">
+        <v>916</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E305">
+        <v>11386</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>110812</v>
+      </c>
+      <c r="B306" t="s">
+        <v>918</v>
+      </c>
+      <c r="C306" t="s">
+        <v>919</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>110813</v>
+      </c>
+      <c r="B307" t="s">
+        <v>921</v>
+      </c>
+      <c r="C307" t="s">
+        <v>922</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E307">
+        <v>10274</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>110814</v>
+      </c>
+      <c r="B308" t="s">
+        <v>924</v>
+      </c>
+      <c r="C308" t="s">
+        <v>925</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E308">
+        <v>9698</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>110815</v>
+      </c>
+      <c r="B309" t="s">
+        <v>927</v>
+      </c>
+      <c r="C309" t="s">
+        <v>928</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E309">
+        <v>9725</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>110816</v>
+      </c>
+      <c r="B310" t="s">
+        <v>930</v>
+      </c>
+      <c r="C310" t="s">
+        <v>931</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E310">
+        <v>9230</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>110817</v>
+      </c>
+      <c r="B311" t="s">
+        <v>933</v>
+      </c>
+      <c r="C311" t="s">
+        <v>934</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E311">
+        <v>9887</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>110818</v>
+      </c>
+      <c r="B312" t="s">
+        <v>936</v>
+      </c>
+      <c r="C312" t="s">
+        <v>937</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E312">
+        <v>9917</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>110819</v>
+      </c>
+      <c r="B313" t="s">
+        <v>939</v>
+      </c>
+      <c r="C313" t="s">
+        <v>940</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E313">
+        <v>8026</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>110820</v>
+      </c>
+      <c r="B314" t="s">
+        <v>942</v>
+      </c>
+      <c r="C314" t="s">
+        <v>943</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E314">
+        <v>8297</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>110821</v>
+      </c>
+      <c r="B315" t="s">
+        <v>945</v>
+      </c>
+      <c r="C315" t="s">
+        <v>946</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E315">
+        <v>8798</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>110822</v>
+      </c>
+      <c r="B316" t="s">
+        <v>948</v>
+      </c>
+      <c r="C316" t="s">
+        <v>949</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E316">
+        <v>7681</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>110823</v>
+      </c>
+      <c r="B317" t="s">
+        <v>951</v>
+      </c>
+      <c r="C317" t="s">
+        <v>952</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E317">
+        <v>7614</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>110824</v>
+      </c>
+      <c r="B318" t="s">
+        <v>954</v>
+      </c>
+      <c r="C318" t="s">
+        <v>955</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E318">
+        <v>9649</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>110825</v>
+      </c>
+      <c r="B319" t="s">
+        <v>957</v>
+      </c>
+      <c r="C319" t="s">
+        <v>958</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E319">
+        <v>8032</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>110826</v>
+      </c>
+      <c r="B320" t="s">
+        <v>960</v>
+      </c>
+      <c r="C320" t="s">
+        <v>961</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E320">
+        <v>8443</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>110827</v>
+      </c>
+      <c r="B321" t="s">
+        <v>963</v>
+      </c>
+      <c r="C321" t="s">
+        <v>964</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E321">
+        <v>8905</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>110828</v>
+      </c>
+      <c r="B322" t="s">
+        <v>966</v>
+      </c>
+      <c r="C322" t="s">
+        <v>967</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E322">
+        <v>9059</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>110829</v>
+      </c>
+      <c r="B323" t="s">
+        <v>969</v>
+      </c>
+      <c r="C323" t="s">
+        <v>970</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E323">
+        <v>8973</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>110830</v>
+      </c>
+      <c r="B324" t="s">
+        <v>972</v>
+      </c>
+      <c r="C324" t="s">
+        <v>973</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E324">
+        <v>13947</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>110831</v>
+      </c>
+      <c r="B325" t="s">
+        <v>975</v>
+      </c>
+      <c r="C325" t="s">
+        <v>976</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E325">
+        <v>9054</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>110832</v>
+      </c>
+      <c r="B326" t="s">
+        <v>978</v>
+      </c>
+      <c r="C326" t="s">
+        <v>979</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E326">
+        <v>8926</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>110833</v>
+      </c>
+      <c r="B327" t="s">
+        <v>981</v>
+      </c>
+      <c r="C327" t="s">
+        <v>982</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E327">
+        <v>8488</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>110834</v>
+      </c>
+      <c r="B328" t="s">
+        <v>984</v>
+      </c>
+      <c r="C328" t="s">
+        <v>985</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E328">
+        <v>8544</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>110835</v>
+      </c>
+      <c r="B329" t="s">
+        <v>987</v>
+      </c>
+      <c r="C329" t="s">
+        <v>988</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E329">
+        <v>8501</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>110836</v>
+      </c>
+      <c r="B330" t="s">
+        <v>990</v>
+      </c>
+      <c r="C330" t="s">
+        <v>991</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E330">
+        <v>8820</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>110837</v>
+      </c>
+      <c r="B331" t="s">
+        <v>993</v>
+      </c>
+      <c r="C331" t="s">
+        <v>994</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E331">
+        <v>8783</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>110838</v>
+      </c>
+      <c r="B332" t="s">
+        <v>996</v>
+      </c>
+      <c r="C332" t="s">
+        <v>997</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E332">
+        <v>8695</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>110839</v>
+      </c>
+      <c r="B333" t="s">
+        <v>999</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E333">
+        <v>7461</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>110840</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E334">
+        <v>7687</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>110841</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E335">
+        <v>8154</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>110842</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E336">
+        <v>8011</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>110843</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E337">
+        <v>8071</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>110844</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E338">
+        <v>6431</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>110845</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E339">
+        <v>7757</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>110846</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E340">
+        <v>8022</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>110847</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E341">
+        <v>8365</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>110848</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E342">
+        <v>9325</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>110849</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E343">
+        <v>8529</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>110850</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E344">
+        <v>9575</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>110851</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E345">
+        <v>10230</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>110852</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E346">
+        <v>10175</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>110853</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E347">
+        <v>9870</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>110854</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E348">
+        <v>9746</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>110855</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E349">
+        <v>9588</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>110856</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E350">
+        <v>9977</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>110857</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>110858</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E352">
+        <v>11128</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>110859</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E353">
+        <v>9809</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>110860</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E354">
+        <v>9483</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>110861</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E355">
+        <v>9740</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>110862</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E356">
+        <v>10559</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>110863</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E357">
+        <v>13249</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>110864</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E358">
+        <v>9772</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>110865</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E359">
+        <v>9314</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>110866</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E360">
+        <v>9511</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>110867</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E361">
+        <v>9518</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>110868</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E362">
+        <v>9155</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>110869</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E363">
+        <v>9225</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>110870</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E364">
+        <v>9546</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>110871</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E365">
+        <v>9569</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>110872</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E366">
+        <v>10017</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>110873</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E367">
+        <v>9626</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>110874</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E368">
+        <v>9082</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>110875</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E369">
+        <v>10020</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>110876</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E370">
+        <v>11022</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>110877</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>110878</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E372">
+        <v>11143</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>110879</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E373">
+        <v>10642</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>110880</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E374">
+        <v>10802</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>110881</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E375">
+        <v>10428</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>110882</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E376">
+        <v>10545</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>110883</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E377">
+        <v>10637</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>110884</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E378">
+        <v>10318</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>110885</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E379">
+        <v>49728</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>110886</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E380">
+        <v>10501</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>110887</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E381">
+        <v>52809</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>110888</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E382">
+        <v>11716</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>110889</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E383">
+        <v>11476</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>110890</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E384">
+        <v>11251</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>110891</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E385">
+        <v>12335</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>110892</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E386">
+        <v>11463</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>110893</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E387">
+        <v>10514</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>110894</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E388">
+        <v>10119</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>110895</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E389">
+        <v>9154</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>110896</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E390">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>110897</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E391">
+        <v>8688</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>110898</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E392">
+        <v>10215</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>110899</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E393">
+        <v>10589</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>110900</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E394">
+        <v>10613</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>110901</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E395">
+        <v>10770</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>110902</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E396">
+        <v>11185</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>110903</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E397">
+        <v>11032</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>110904</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E398">
+        <v>10183</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>110905</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E399">
+        <v>10396</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>110906</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E400">
+        <v>9969</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>110907</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E401">
+        <v>10619</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>110908</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E402">
+        <v>10082</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>110909</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E403">
+        <v>9042</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>110910</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E404">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>110911</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E405">
+        <v>9749</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>110912</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E406">
+        <v>10824</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>110913</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E407">
+        <v>12623</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>110914</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E408">
+        <v>12436</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>110915</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E409">
+        <v>12188</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>110916</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E410">
+        <v>10884</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>110917</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E411">
+        <v>10160</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>110918</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E412">
+        <v>10494</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>110919</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E413">
+        <v>12016</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>110920</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E414">
+        <v>10370</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>110921</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E415">
+        <v>9707</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>110922</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E416">
+        <v>9834</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>110923</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E417">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>110924</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E418">
+        <v>15913</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>110925</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E419">
+        <v>9596</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>110926</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E420">
+        <v>9616</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>110927</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E421">
+        <v>9223</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>110928</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E422">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>110929</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E423">
+        <v>9784</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>110930</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E424">
+        <v>10173</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>110931</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E425">
+        <v>10467</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>110932</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E426">
+        <v>12754</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>110933</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E427">
+        <v>12466</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>110934</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E428">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>110935</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E429">
+        <v>11906</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>110936</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E430">
+        <v>20599</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>110937</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E431">
+        <v>11201</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>110938</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E432">
+        <v>11262</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>110939</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E433">
+        <v>10365</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>110940</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E434">
+        <v>9958</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>110941</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E435">
+        <v>9630</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>110942</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E436">
+        <v>10061</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>110943</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E437">
+        <v>9578</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>110944</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E438">
+        <v>9743</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>110945</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E439">
+        <v>9285</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>110946</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E440">
+        <v>10760</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>110947</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E441">
+        <v>9931</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>110948</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E442">
+        <v>9536</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>110949</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E443">
+        <v>9752</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>110950</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E444">
+        <v>9768</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>110951</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E445">
+        <v>10451</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>110952</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E446">
+        <v>9697</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>110953</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E447">
+        <v>10110</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>110954</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E448">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>110955</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E449">
+        <v>9863</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>110956</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E450">
+        <v>10270</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>110957</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E451">
+        <v>10295</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>110958</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E452">
+        <v>9998</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>110959</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E453">
+        <v>11187</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>110960</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E454">
+        <v>6417</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>110961</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E455">
+        <v>10532</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>110962</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E456">
+        <v>11524</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>110963</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E457">
+        <v>10535</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>110964</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E458">
+        <v>7775</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>110965</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E459">
+        <v>7812</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>110966</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E460">
+        <v>10111</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>110967</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E461">
+        <v>10624</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>110968</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E462">
+        <v>9713</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>110969</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E463">
+        <v>10137</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>110970</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E464">
+        <v>10026</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>110971</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E465">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>110972</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E466">
+        <v>10814</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>110973</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E467">
+        <v>10629</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>110974</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E468">
+        <v>9245</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>110975</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E469">
+        <v>9007</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>110976</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E470">
+        <v>10362</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>110977</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E471">
+        <v>9929</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>110978</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E472">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>110979</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E473">
+        <v>9400</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>110980</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E474">
+        <v>8768</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>110981</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E475">
+        <v>10932</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>110982</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E476">
+        <v>9374</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>110983</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E477">
+        <v>10239</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>110984</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E478">
+        <v>9226</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>110985</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E479">
+        <v>9313</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>110986</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E480">
+        <v>9835</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>110987</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E481">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>110988</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E482">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>110989</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E483">
+        <v>9747</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>110990</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E484">
+        <v>8972</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>110991</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E485">
+        <v>10191</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>110992</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E486">
+        <v>10330</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>110993</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E487">
+        <v>9944</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>110994</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E488">
+        <v>10014</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>110995</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E489">
+        <v>10254</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>110996</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E490">
+        <v>11548</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>110997</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E491">
+        <v>10860</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>110998</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E492">
+        <v>11111</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>110999</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E493">
+        <v>10349</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>111000</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E494">
+        <v>9891</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>111001</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E495">
+        <v>10900</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>111002</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E496">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>111003</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E497">
+        <v>10833</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>111004</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E498">
+        <v>11861</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>111005</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E499">
+        <v>13841</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>111006</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E500">
+        <v>16272</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>111007</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E501">
+        <v>11148</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>111008</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E502">
+        <v>11188</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>111009</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E503">
+        <v>12110</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>111010</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E504">
+        <v>9470</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>111011</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E505">
+        <v>8552</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>111012</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E506">
+        <v>9074</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>111013</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E507">
+        <v>9349</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>111014</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E508">
+        <v>9581</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>111015</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E509">
+        <v>8978</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>111016</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E510">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>111017</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E511">
+        <v>8749</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>111018</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E512">
+        <v>8703</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>111019</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E513">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>111020</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E514">
+        <v>8713</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>111021</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E515">
+        <v>8480</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>111022</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E516">
+        <v>8613</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>111023</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E517">
+        <v>8868</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>111024</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E518">
+        <v>10218</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>111025</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E519">
+        <v>10762</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>111026</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E520">
+        <v>16632</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>125589</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E521">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>125590</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E522">
+        <v>3913</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>125591</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E523">
+        <v>5493</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>125592</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E524">
+        <v>5771</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>125593</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E525">
+        <v>6324</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>125594</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E526">
+        <v>6365</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>125595</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E527">
+        <v>6467</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>125596</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E528">
+        <v>6796</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>125597</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E529">
+        <v>6673</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>125598</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E530">
+        <v>7184</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>125599</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E531">
+        <v>7130</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>125600</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E532">
+        <v>7067</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>125601</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E533">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>125602</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E534">
+        <v>8925</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>125603</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E535">
+        <v>7633</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>125604</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E536">
+        <v>7017</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>125605</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E537">
+        <v>8343</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>125606</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E538">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>125607</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E539">
+        <v>8127</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>125608</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E540">
+        <v>8101</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>125609</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E541">
+        <v>7757</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>125610</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E542">
+        <v>7896</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">