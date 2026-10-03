--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="659">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1254">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1989,50 +1989,1835 @@
     <t>05.06.25 15:33</t>
   </si>
   <si>
     <t>t.me/hotostay/11506</t>
   </si>
   <si>
     <t>Компания Orient Express, уже известная вам своими роскошными поездами, представила дизайн самой большой в мире парусной яхты. The Orient Express Corinthian планируют спустить на воду в 2026 году, круизы уже бронируют, а мы просто любуемся. #транспорт #проект</t>
   </si>
   <si>
     <t>05.06.25 09:02</t>
   </si>
   <si>
     <t>t.me/hotostay/11500</t>
   </si>
   <si>
     <t>📍Raffles Jaipur Бутик-отель сети Raffles на окраине Джайпура в Индии. Дворец по проекту архитектора Клайва Грея из Randolph Gray Design вдохновлён зенаной, королевскими женскими покоями. В интерьерах мебель с инкрустацией, тонкие росписи от местных мастеров и пастельная гамма — бледно-жёлтый, голубой и нежный лососевый. Сердце отеля — роскошный атриум с пальмами и мраморными фонтанами. Джайпур • #Индия Забронировать</t>
   </si>
   <si>
     <t>04.06.25 14:47</t>
   </si>
   <si>
     <t>t.me/hotostay/11496</t>
   </si>
   <si>
     <t>Площадь Gouna Festival Plaza в Египте по проекту студии Seilern Architects. Расположена на островках в лагуне, которые обрамляет монументальная колоннада. Это первый этап создания культурного центра на курорте Эль-Гуна, позже к комплексу добавится концертный зал. Здесь проводятся мероприятия, турниры по сквошу, а осенью пройдёт уже традиционный кинофестиваль. #Египет</t>
+  </si>
+  <si>
+    <t>14.09.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15683</t>
+  </si>
+  <si>
+    <t>📍Kaymana Бутик-отель в балийском Улувату по проекту Pablo Luna Studio. Плавные органичные формы бамбуковых крыш гармонично вписаны в ландшафт. Интерьеры приятно минималистичные, с обилием натуральных материалов. Из вилл открывается вид на пышный сад. Улувату • #Индонезия Забронировать</t>
+  </si>
+  <si>
+    <t>14.09.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15682</t>
+  </si>
+  <si>
+    <t>Есть у нас одна страсть — собирать в своём доме искусство и классные предметы дизайна. Но есть и другая страсть — превращать увлечения в бизнес-проекты. Очень вдохновляет идея создать арт-пространство, наполненное прекрасным: профессионально выискивать работы современных художников, винтаж, светильники и арт-объекты нишевых дизайнеров. Но, конечно, для начала следует изучить матчасть. Поэтому нас так зацепила программа Синхронизации Арт-менеджмент, которая поможет разобраться в арт-рынке и овладеть навыками куратора, галериста и арт-продюсера. Преподают эксперты из индустрии — например, Александра Лекомцева, директор по развитию ярмарки blazar, и Артем Евушкин, директор галереи ART&amp;BRUT. На курсе много практики: посещение галерей, мастерских, разработка собственного проекта и концепции продвижения. Отдельный кайф — море общения с людьми из мира искусства. После шести месяцев обучения вы получите диплом о переподготовке, наработанное портфолио и профессиональные связи. Первый поток стартует 21 сентября. Сейчас действует самая низкая цена, а по промокоду TOSTAY можно получить скидку 30 000 ₽. Группа планируется камерная, успевайте занять место для погружения в арт-мир.</t>
+  </si>
+  <si>
+    <t>14.09.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15681</t>
+  </si>
+  <si>
+    <t>Визуализируем спокойную неделю! #Индонезия Видео: Bryan Chungg</t>
+  </si>
+  <si>
+    <t>11.09.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15677</t>
+  </si>
+  <si>
+    <t>📍 Casa Opuntia Сицилийская версия дома для каникул вдали от цивилизации. Оливковые деревья, Тирренское море, бассейн, бамбуковый пол и полная тишина. В соседях — только ветер, море и овечки, гуляющие по холмам. Босоногие прогулки, долгие завтраки у бассейна и вечера на свежем воздухе — всё, чтобы выдохнуть и замедлиться. Сезон здесь длится до ноября — так что ещё есть шанс успеть поймать свою Сицилию. Сицилия • #Италия Забронировать</t>
+  </si>
+  <si>
+    <t>10.09.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15666</t>
+  </si>
+  <si>
+    <t>Новый бутик-отель в здании бывшего банка в Риме по проекту французского дизайнера Родольфа Паранта. Experimental Roma готовится к открытию 10 октября. Полюбуемся! #Италия</t>
+  </si>
+  <si>
+    <t>09.09.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15659</t>
+  </si>
+  <si>
+    <t>📍Hotel Nobis Palma После бережной реставрации дворец XII века в Пальме на Майорке превратился в бутик-отель. Архитекторы из Jordi Herrero Arquitectos раскрыли каменную кладку и слои истории, а шведское бюро Wingårdhs создало сдержанные интерьеры, добавив новые минималистичные детали. Майорка • #Испания Забронировать</t>
+  </si>
+  <si>
+    <t>07.09.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15651</t>
+  </si>
+  <si>
+    <t>📍Dạ Homestay Бутик-отель от 3fconcept в Хюэ, бывшей имперской столице Вьетнама. Проект переосмысляет образ крытой галереи династии Нгуен, в отделке — традиционная черепица, местный камень и глазурованный кирпич ручной работы. Хюэ • #Вьетнам Забронировать</t>
+  </si>
+  <si>
+    <t>07.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15650</t>
+  </si>
+  <si>
+    <t>На Алтае есть особенное время, которое длится всего несколько недель. Склоны гор вспыхивают всеми оттенками осени — от солнечно-жёлтого до медно-красного, а Катунь и горные реки сохраняют свой невероятный бирюзовый цвет. Именно за этим сочетанием красок сюда каждый год приезжают фотографы и путешественники со всего мира. У Art Travel Club как раз в этот короткий период запланировано путешествие Легендарная осень на Алтае. Это путешествие подойдёт тем, кто давно мечтал увидеть Алтай впервые. И тем, кто уже был здесь летом, но хочет открыть его совсем в других красках. Для проживания выбраны уютные комфортные домики, которые становятся частью впечатлений от Алтая. Ребята показывают не только знаковые локации, но и стараются собрать путешествие так, чтобы оно запомнилось атмосферой, красивыми местами проживания и вниманием к деталям. Если Алтай давно был в вашем списке — рекомендуем посмотреть программу. Кажется, осень — одно из лучших времён для первого знакомства с этим регионом! Реклама ООО "Моменты" ИНН 3808276823 erid: 2VtzqwdxzQL</t>
+  </si>
+  <si>
+    <t>05.09.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15636</t>
+  </si>
+  <si>
+    <t>Экспедиционное судно The Douglas Mawson — возможность с комфортом отправиться в полярное путешествие, рассекать льды и любоваться видом в подогреваемом бассейне на палубе. Идеальный побег. #Антарктида #Гренландия #Арктика #транспорт</t>
+  </si>
+  <si>
+    <t>05.09.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15635</t>
+  </si>
+  <si>
+    <t>Идеальный план на дождливый вечер в Москве — концерт JAZZ &amp; STARS от Феномена Культуры под огромным куполом Планетария! Визуальные проекции создают эффект полного погружения — вы как будто на час отправляетесь в космическое путешествие, не выезжая из Москвы. В программе — «Fly Me to the Moon», «Moon River», «Sunny» и другие знакомые композиции. Перед концертом можно заглянуть в Музей Урании: увидеть макет Солнечной системы, коллекцию метеоритов и другие экспонаты — посещение уже включено в билет. 📍 Московский планетарий 9 и 25 сентября Билеты и подробности⁠ По промокоду TOSTAY можно получить скидку 15% на ближайший концерт Реклама. ООО "ФЕНОМЕН" ИНН: 7720964121 erid: 2W5zFHaCU2u</t>
+  </si>
+  <si>
+    <t>05.09.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15634</t>
+  </si>
+  <si>
+    <t>Прекрасных выходных, друзья! #Антарктида Видео: Sean Scott</t>
+  </si>
+  <si>
+    <t>04.09.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15631</t>
+  </si>
+  <si>
+    <t>📍 Finse 1222 Отель на высоте 1222 метров, куда можно добраться только на поезде, в маленькой горной деревне Финсе между Осло и Бергеном. Вокруг — озеро, ледник Хардангерйёкулен и почти никакой цивилизации. Здание существует с 1909 года, а несколько лет назад его реконструировало бюро Snøhetta. Архитекторы сохранили старые деревянные полы, мебель и найденные в архивах детали, соединив их с современным скандинавским дизайном. Обои Уильяма Морриса в ресторане появились не случайно — ткань с похожим рисунком нашли на чердаке. Финсе • #Норвегия Забронировать</t>
+  </si>
+  <si>
+    <t>04.09.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15625</t>
+  </si>
+  <si>
+    <t>Мы объединили наши усилия и собрали для вас art is here — папку с атмосферными и по-настоящему интересными каналами о культуре. Кино, музыка, искусство, литература, наблюдения за городом и человеком — всё, что формирует культурный ландшафт и даёт пищу для ума и чувств. Никаких случайных ссылок — только то, что действительно стоит вашего внимания. Читайте, делитесь, обсуждайте! Добавить папку</t>
+  </si>
+  <si>
+    <t>02.09.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15617</t>
+  </si>
+  <si>
+    <t>📍Jiashan Dayun Radisson Manor Загородный отель в китайском уезде Цзяшань по проекту HB Architects и Nature Time Art. Архитекторы переосмыслили образ деревни, здания на вытянутом участке объединили терракотовым цветом и галереей второго этажа, которая также служит и прогулочной дорожкой. В пустотах между объемами обустроили уютные дворики. Даюнь • #Китай Забронировать</t>
+  </si>
+  <si>
+    <t>31.08.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15616</t>
+  </si>
+  <si>
+    <t>Побывали в летнем очаровательном саду Гардения Шеварнадзе — неочевидном месте в Тбилиси для любителей зелени. Во всём здесь чувствуется забота и любовь людей, которые занимаются этим местом. Сад окружен небольшими прованскими домиками с грузинским оттенком: черепичные крыши, пастельные тона, резные балкончики, ставни на окнах. Еще на территории есть трогательное кафе. В меню пишут, что чай выращен на плантации их бабушки; варенья варят из того, что вырастили сами в этом саду. После прогулки можно зайти в сувенирный магазин и купить себе много приятного на память. Место находится в отдалении от центра, так что советуем добираться туда на такси или автобусе. #Грузия #личнаярекомендация</t>
+  </si>
+  <si>
+    <t>29.08.26 18:32</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15607</t>
+  </si>
+  <si>
+    <t>📍Зелёный театр ВДНХ, Москва Последняя возможность провести летний вечер красиво — 2 сентября состоится финальный концерт «Летний вечер при свечах: Два рояля» от «Феномена Культуры». Идеальное завершение лета под открытым небом На этот вечер зрители окажутся прямо на сцене — привычная граница между залом и артистами исчезнет, и вы станете частью самого концерта. В центре действия — два рояля, ведущие диалог друг с другом. В исполнении двух роялей прозвучат произведения Баха, Чайковского и Рахманинова, а также музыка Ханса Циммера и Людовико Эйнауди. За полчаса до начала каждого гостя ждёт комплимент — бокал игристого уже включён в стоимость билета. А ещё можно сделать фотографии в специальной фотозоне с фотографом. 2 сентября — последний концерт! 🕯️🎹 Москва • #Россия Скидка 15% по промокоду TOSTAY Выбрать билеты Реклама. ООО "ФЕНОМЕН" ИНН: 7720964121 erid: 2W5zFHxDWf3</t>
+  </si>
+  <si>
+    <t>29.08.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15600</t>
+  </si>
+  <si>
+    <t>Полюбуемся парижским рестораном Mistinguett по проекту Atelier Ha в легендарном концертном зале Casino de Paris. В интерьере театральное настроение, красный леопардовый ковер, люстры из муранского стекла и главное — монументальный витраж 1922 года в стиле ар-нуво. #Франция</t>
+  </si>
+  <si>
+    <t>27.08.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15593</t>
+  </si>
+  <si>
+    <t>📍Panache Hotel Бутик-отель в центре парижского района Гран-Бульвар, в бывшем отеле Opéra-Madrid. В интерьерах от Доротеи Мейлихзон ретро-настроение — многогранные зеркала, латунные детали, ковролин с геометричным паттерном и копии телефонов Ericsson 1931 года. Париж • #Франция Забронировать</t>
+  </si>
+  <si>
+    <t>27.08.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15592</t>
+  </si>
+  <si>
+    <t>Кинотеатр под открытым небом, который мы заслужили. Париж #Франция</t>
+  </si>
+  <si>
+    <t>26.08.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15585</t>
+  </si>
+  <si>
+    <t>📍The Twenty Two New York Полюбуемся на нью-йоркский бутик-отель недалеко от Юнион-сквер. Child Studio реконструировали историческое здание 1891 года и достроили задуманный, но не реализованный в своё время фронтон. В интерьерах создали камерную атмосферу — в оформлении тёмное дерево, бархатные балдахины и антикварные светильники. Нью-Йорк • #США Забронировать</t>
+  </si>
+  <si>
+    <t>25.08.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15581</t>
+  </si>
+  <si>
+    <t>📍 Casona Sforza Небольшой бутик отель на тихоокеанском побережье с эффектными кирпичными сводами и арками, образующими отдельные номера и общие пространства, Из большинства комнат открывается вид в сторону океана. В основе проекта — местные материалы и ремесленные техники: кирпич, дерево, керамика, плетёные светильники и мебель ручной работы. Пуэрто-Эскондидо • #Мексика Забронировать</t>
+  </si>
+  <si>
+    <t>22.08.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15576</t>
+  </si>
+  <si>
+    <t>📍Gran Cruz House Бутик-отель в здании XVII века у площади Рибейра в Порту. Принадлежит бренду Gran Cruz, поэтому все номера носят названия видов портвейна. В интерьерах приятная гамма, расписные двери и открытый гранит в обрамлении окон. Есть комнаты с видом на реку Дору. Порту • #Португалия Забронировать</t>
+  </si>
+  <si>
+    <t>21.08.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15572</t>
+  </si>
+  <si>
+    <t>Новая точка на карте Москвы — флагманский магазин 2MOOD на Малой Бронной. Интерьер разделён на несколько комнат, каждая — со своим характером и настроением. Лаконичная отделка соседствует с винтажными деталями, современным искусством и яркими акцентами из разных материалов. За дизайн отвечало архитектурное бюро Edxxkat. Архитекторы оттолкнулись от особенностей самого помещения — лестницы, высоких потолков и нелинейной геометрии, напоминающих парадный вход или вестибюль старинного особняка. Получился не просто магазин, а ещё одно интересное интерьерное пространство на карте города. #Москва #открытия #шоурумы</t>
+  </si>
+  <si>
+    <t>20.08.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15567</t>
+  </si>
+  <si>
+    <t>Суздальская нега #Россия Видео: Артём Шадрунов</t>
+  </si>
+  <si>
+    <t>20.08.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15560</t>
+  </si>
+  <si>
+    <t>📍Дом керамики В Суздале открывается бутик-отель в историческом доме на Пушкарской, новый проект Евгении и Вадима Дымовых. Дизайн интерьеров от Альбины Назимовой вдохновлён коллекциями «Дымов Керамики», каждый номер соответствует настроению и цветовой гамме одной из серий — «Шиповник», «Космея», «Утренняя охота», «Ночная охота», «Черника» и «Зима». Суздаль • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>18.08.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15557</t>
+  </si>
+  <si>
+    <t>📍 Stamba Наконец удалось остановиться в легендарном отеле Stamba в Тбилиси. Здание бывшей советской типографии на Руставели (сейчас улицу реставрируют, что стоит иметь ввиду) превратили в отель ещё в 2018 году. Сохранили бетонный каркас, открыли пятиэтажный атриум и наполнили интерьер библиотекой, коворкингом, книжным магазином и ярким рестораном. Пространство буквально утопает в зелени — максимально атмосферно. Тбилиси • #Грузия Забронировать</t>
+  </si>
+  <si>
+    <t>18.08.26 11:39</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15550</t>
+  </si>
+  <si>
+    <t>Открытки из атмосферного пасмурного Тбилиси</t>
+  </si>
+  <si>
+    <t>17.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15536</t>
+  </si>
+  <si>
+    <t>📍Le Lappe Камерный отель в часе от Флоренции, среди оливковых рощ и дубовых лесов Тосканы. Расположился в каменном здании XIX века и в стенах бывшего монастыря XVI века, за реставрацию и оформление которых отвечали Никколо Калабрезе де Фео и Реми Ренцулло. Есть уютная гостиная, читальня и видовой бассейн, в оформлении — росписи, ботанические гравюры и обилие антикварных находок. Монтегонзи • #Италия Забронировать</t>
+  </si>
+  <si>
+    <t>17.08.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15529</t>
+  </si>
+  <si>
+    <t>Флоренция в фотографиях Райана Нивена #Италия</t>
+  </si>
+  <si>
+    <t>14.08.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15520</t>
+  </si>
+  <si>
+    <t>📍Heckfield Place Британская идиллия в графстве Хэмпшир — загородный отель в отреставрированном георгианском поместье Хекфилд-Плейс в часе езды от Лондона. В интерьерах от Бена Томпсона исторические детали сочетаются с атмосферой современного фермерского дома, а вокруг — сады, леса и сельские пейзажи. Хекфилд • #Великобритания Забронировать</t>
+  </si>
+  <si>
+    <t>12.08.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15515</t>
+  </si>
+  <si>
+    <t>📍A27 Apartments Новый апарт-отель на проспекте Аль-Фараби в Алматы с интерьерами от бюро Basire Design. На выбор просторные и лаконичные апартаменты, есть семейные варианты с детскими комнатами. Из некоторых апартов открывается вид на Кок-Тобе. Алматы • #Казахстан Забронировать</t>
+  </si>
+  <si>
+    <t>12.08.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15514</t>
+  </si>
+  <si>
+    <t>Многоликий Казахстан Видео: Dastan Mukhamedrakhim</t>
+  </si>
+  <si>
+    <t>11.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15508</t>
+  </si>
+  <si>
+    <t>📍 Saint Santorini Один из самых красивых отелей Санторини, где архитектура не отвлекает от самого главного — вида. Белые интерьеры с плавными сводами из известняка как современная интерпретация кикладской архитектуры. Санторини • #Греция Забронировать</t>
+  </si>
+  <si>
+    <t>10.08.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15500</t>
+  </si>
+  <si>
+    <t>📍Усадьба Красная Гостевая усадьба в Переславле-Залесском с видом на реку Трубеж — сруб 1928 года с русской печью, с любовью отреставрированный, наполненный винтажными деталями, графикой и живописью. Для бесконечных летних вечеров в саду и уютных бесед под абажуром. Переславль-Залесский • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>10.08.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15491</t>
+  </si>
+  <si>
+    <t>🏡 Может ли переезд из шумного города в деревню сделать человека счастливее? Героиня нашего сегодняшнего поста Лена Рябинина после выгорания вспомнила о своей давней мечте — жить на земле. Случайно узнала про старинный посёлок Мстёру, купила там дом 1941 года и начала его восстанавливать. 🤩 Лена поделилась с нами: как выбирала тот самый дом, что уже успела сделать, как проходит ремонт и какие у неё планы на будущее. А также честно рассказала, с какими сложностями столкнулась и не пожалела ли о своём решении.</t>
+  </si>
+  <si>
+    <t>10.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15482</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15481</t>
+  </si>
+  <si>
+    <t>Реклама. ООО «Айриэлтор». ИНН 7718935772, erid: 2VfnxxrJALT</t>
+  </si>
+  <si>
+    <t>08.08.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15473</t>
+  </si>
+  <si>
+    <t>📍COMO Uma Punakha Уединённый бутик-отель бренда COMO в Бутане, расположенный на холме с рисовыми террасированными полями — местечко для тихого отдыха с панорамным видом на долину Пунакха и излучину реки Мо Чу. В спа можно принять традиционную бутанскую ванну с горячими камнями. Пунакха • #Бутан Забронировать</t>
+  </si>
+  <si>
+    <t>08.08.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15472</t>
+  </si>
+  <si>
+    <t>Удивительный Бутан Видео: Pedro Carriera</t>
+  </si>
+  <si>
+    <t>07.08.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15470</t>
+  </si>
+  <si>
+    <t>📍 São Lourenço do Barrocal Бутик-отель для спокойного отдыха на востоке Португалии в отреставрированной ферме XIX века. За реконструкцию отвечал Эдуарду Соуто де Моура — лаконичная архитектура, натуральные материалы и очень португальские интерьеры. Из размеренных активностей здесь прогулки на лошадях, винные дегустации, мастер-классы по керамике, наблюдение за птицами и посещение спа. Монсараш • #Португалия Забронировать</t>
+  </si>
+  <si>
+    <t>06.08.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15458</t>
+  </si>
+  <si>
+    <t>Интересный проект ресторана Aruma Split Garden в южной Джакарте от студии RAD+ar — местечко с интегрированным садом и эффектной террасной крышей, где можно зависнуть в окружении тропических растений. #Индонезия #кафе</t>
+  </si>
+  <si>
+    <t>06.08.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15451</t>
+  </si>
+  <si>
+    <t>📍Rumah Rubah Балийское мастерство и японская сдержанность — вилла в окружении пышного сада в Переренане. В центре дома по проекту Studio Jencquel расположился дворик с прудом и вековым деревом франжипани, его окружают три спальни, гостиная и кухня. В оформлении — резные двери, авторская мебель, индонезийские артефакты и традиционные терракотовые скульптуры. Бали • #Индонезия Забронировать</t>
+  </si>
+  <si>
+    <t>05.08.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15445</t>
+  </si>
+  <si>
+    <t>📍Kaipuu On The Reef Бутик-отель на южном побережье Цюаньчжоу среди гранитных скал. В интерьерах от Xie Ke светлый минимализм, а в лобби интегрирован природный рифовый камень, он служит эффектным оформлением зоны регистрации. Конечно, из отеля открывается панорамный вид на море. Цюаньчжоу • #Китай Забронировать</t>
+  </si>
+  <si>
+    <t>05.08.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15444</t>
+  </si>
+  <si>
+    <t>А зачем вообще разбираться в живописи и архитектуре? Хотя бы затем, чтобы путешествия стали гораздо интереснее. Познавать мир совсем иначе, когда умеешь считывать слои истории, словно читаешь город, а искусство начинает говорить с тобой, раскрывая секреты разных эпох и культур. Если хочется погрузиться в этот удивительный мир, советуем флагманскую программу «Как стать искусствоведом» от любимого лектория «Синхронизация». Это большое 10-месячное путешествие в историю искусства, которое поможет собрать знания в цельную картину, научиться видеть связи между эпохами и культурами и по-новому взглянуть на искусство Запада и Востока. После окончания курса вы получите диплом о профессиональной переподготовке, а все материалы останутся с вами навсегда, чтобы возвращаться к ним перед новыми поездками или походами в музей. Присоединяйтесь, советуем не откладывать — чем ближе старт курса, тем цены выше. При оплате по нашему промокоду TOSTAY присоединиться к новому потоку можно выгодно с дополнительной скидкой 10 000 руб. на любой тариф. Ребята из Синхронизации все предусмотрели: оплатить курс можно в рассрочку, а также иностранной картой. Курс стартует 2 сентября. Успевайте занять свое место!</t>
+  </si>
+  <si>
+    <t>05.08.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15438</t>
+  </si>
+  <si>
+    <t>В китайском Шэньчжэне открылся один из крупнейших в мире музеев естественной истории по проекту 3XN, B +H Architects и Zhubo Design. Здание раскинулось волной на берегу озера Яньцзы, а благоустроенная кровля стала продолжением парка. Внутри — интерактивная экспозиция, которая охватывает историю Земли, начиная с её формирования. #Китай</t>
+  </si>
+  <si>
+    <t>04.08.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15433</t>
+  </si>
+  <si>
+    <t>Помечтаем об отдыхе у 40-метрового инфинити бассейна на озере Комо по проекту Herzog &amp; de Meuron. Mandarin Oriental Lago di Como resort #Италия</t>
+  </si>
+  <si>
+    <t>04.08.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15432</t>
+  </si>
+  <si>
+    <t>Номер с видом, озеро Комо #Италия Видео: Elena Joyce</t>
+  </si>
+  <si>
+    <t>03.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15428</t>
+  </si>
+  <si>
+    <t>📍 Aurora Hotel Отель в Южном Тироле открылся после реконструкции под руководством дизайнера Ханнеса Пира. Тот случай, когда выбрать лучшие ракурсы крайне сложно. Мастерская работа с материалами — в интерьерах местный мрамор, тераццо, латунь, муранское стекло и разные оттенки дерева в сочетании с предметами современного искусства. Архитекторы из feld72 деликатно заменили традиционную крышу 19 века на современную двухэтажную надстройку с номерами, которая задумана как современное продолжение истории здания. Мерано • #Италия Забронировать</t>
+  </si>
+  <si>
+    <t>01.08.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15415</t>
+  </si>
+  <si>
+    <t>📍Дом А. Пора Возможность остановиться в особняке начала XX века в стиле раннего казанского модерна — дом профессора А.И. Пора в Казани реставрировали более десяти лет, и вот наконец-то в нём открылся бутик-отель. В интерьерах от Марселя Искандарова — дореволюционная атмосфера, антикварная мебель, изящные трафаретные фризы и работы из фондов Казанского художественного училища. Казань • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>01.08.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15410</t>
+  </si>
+  <si>
+    <t>Собрали избранные посты июля из нашего канала: • Подборка отелей для отдыха в Мурманской области • Ревитализация старинной верфи в Стамбуле • Миниатюрный замок у озера Лох-Несс • Вместо отелей — номера в итальянских монастырях • Атмосферные апартаменты в Санкт-Петербурге</t>
+  </si>
+  <si>
+    <t>31.07.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15407</t>
+  </si>
+  <si>
+    <t>📍 RAAS Jodhpur Бутик-отель у подножия форта Мехрангарх в старом городе. Четыре особняка XVIII века гармонично соседствуют с современной архитектурой из местного красного песчаника. Важная деталь — резные каменные жалюзи, которые вручную делали местные мастера: они создают особенный свет и одним движением открывают панораму на один из самых впечатляющих фортов Индии. Джодхпур • #Индия Забронировать</t>
+  </si>
+  <si>
+    <t>31.07.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15399</t>
+  </si>
+  <si>
+    <t>Хороший образец устойчивой архитектуры — Petti Restaurant в индийском портовом городе Тутикорин. Здание собрано из списанных контейнеров, которые установили вертикально, собрали в единую конструкцию и покрыли слоем утрамбованной земли, тем самым улучшив теплоизоляцию и придав выразительность. В интерьере сохранили индустриальный металл с характерной фактурой, дополнив его деревом. Эффектно! #Индия #рестораны</t>
+  </si>
+  <si>
+    <t>30.07.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15392</t>
+  </si>
+  <si>
+    <t>📍Legacy Mekong Уединённый курорт на небольшом острове в дельте Меконга во Вьетнаме, в окружении тропических садов. Есть просторные номера и виллы с приватным бассейном, в интерьерах — современная элегантность и традиционные детали. Кон Ау • #Вьетнам Забронировать</t>
+  </si>
+  <si>
+    <t>30.07.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15387</t>
+  </si>
+  <si>
+    <t>30.07.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15386</t>
+  </si>
+  <si>
+    <t>Наши друзья из Со_здания в колабе с ландшафтной командой помогут визуализировать и осметить вашу будущую загородную жизнь. За такое обычно берут деньги, но ребята готовы бесплатно разобрать пожелания, вводные данные и создать небольшой альбом с реализуемой концепцией. На выходе получите посадку дома на участке, ландшафтные решения, архитектуру, оптимальную планировку и интерьер. Ещё и поймёте бюджет с учётом всех деталей — от забора до мебели. Для участия просто напишите ребятам — присылайте свои пожелания, данные по участку, фото и все материалы, которые помогут лучше рассмотреть место. Поспешите, команда сможет принять только 20 заявок.</t>
+  </si>
+  <si>
+    <t>30.07.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15385</t>
+  </si>
+  <si>
+    <t>Сбор водяных лилий в дельте реки Меконг #Вьетнам Видео: Phuc Le</t>
+  </si>
+  <si>
+    <t>29.07.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15380</t>
+  </si>
+  <si>
+    <t>📍Il Palagio Погостить на винодельне Стинга в Тоскане — идиллическое итальянское поместье XVI века, восстановленное музыкантом и его женой Труди Стайлер. Можно остановиться в главном доме с видом на виноградники или в гостевых виллах. Есть фермерский магазин с местным вином и оливковым маслом, в хорошую погоду работает открытая пиццерия. #винодельни Тоскана • #Италия Забронировать</t>
+  </si>
+  <si>
+    <t>28.07.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15373</t>
+  </si>
+  <si>
+    <t>Винтажные рекламные постеры #Испания</t>
+  </si>
+  <si>
+    <t>28.07.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15364</t>
+  </si>
+  <si>
+    <t>На Алтае есть особенное время, которое длится всего несколько недель — его называют «золото и бирюза». Склоны гор вспыхивают всеми оттенками осени — от солнечно-жёлтого до медно-красного, а Катунь и горные реки сохраняют свой невероятный бирюзовый цвет. Именно за этим сочетанием красок сюда каждый год приезжают фотографы и путешественники со всего мира. У Art Travel Club как раз в этот короткий период запланировано путешествие "Легендарная осень на Алтае". Это путешествие подойдёт тем, кто давно мечтал увидеть Алтай впервые. И тем, кто уже был здесь летом, но хочет открыть его совсем в других красках. Маршрут проверен не одним сезоном. Все переезды, остановки и места проживания продуманы так, чтобы путешествие получилось комфортным и насыщенным, а осенью меняется только одно — природа вокруг. Для проживания выбраны уютные места, которые становятся частью впечатлений от Алтая. После насыщенных дней особенно приятно возвращаться в комфортные домики среди гор, отдыхать, встречать закаты и просто наслаждаться тишиной. Ребята показывают не только знаковые места, но и стараются собрать путешествие так, чтобы оно запомнилось атмосферой, красивыми местами проживания и вниманием к деталям. Если Алтай давно был в вашем списке — рекомендуем посмотреть программу. Кажется, осень — одно из лучших времён для первого знакомства с этим регионом.</t>
+  </si>
+  <si>
+    <t>28.07.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15359</t>
+  </si>
+  <si>
+    <t>📍Can Farrés Бутик-отель в отреставрированной каталонской масии XV века недалеко от Барселоны — возможность убежать от суеты к подножью горы Монтсеррат и отдохнуть в старых каменных стенах традиционного фермерского дома. Эль-Брук • #Испания Забронировать</t>
+  </si>
+  <si>
+    <t>27.07.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15358</t>
+  </si>
+  <si>
+    <t>Лето, Питер и этот свет! #Россия Видео: Igor Novakov</t>
+  </si>
+  <si>
+    <t>27.07.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15351</t>
+  </si>
+  <si>
+    <t>📍Sands Rooms Отреставрированные апартаменты в доме 1911 года в Петербурге, в двух шагах от Невского. Здесь бережно сохранили потолки, лепнину, окна c оригинальной фурнитурой и столетний дубовый паркет. Из окон открывается вид на уютный Тележный, либо во двор-колодец — атмосферно, по-питерски. Санкт-Петербург • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>25.07.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15346</t>
+  </si>
+  <si>
+    <t>📍Alila Shanghai Тихая роскошь в Шанхае — отель в сердце мегаполиса по проекту Horizontal Design. В интерьерах приглушённая палитра, уютный минимализм и деликатные мотивы, вдохновлённые традиционной шанхайской архитектурой в стиле шикумэнь. Шанхай • #Китай Забронировать</t>
+  </si>
+  <si>
+    <t>24.07.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15340</t>
+  </si>
+  <si>
+    <t>Весомый повод доехать до Чэнду — исследовательская база по разведению больших панд по проекту EID Architecture. Не питомник, а почти лэнд-арт! Можно прогуляться по маршрутам парка, понаблюдать за пандами и, если повезёт, увидеть малышей. #Китай #парки</t>
+  </si>
+  <si>
+    <t>24.07.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15335</t>
+  </si>
+  <si>
+    <t>📍Ni Hao Hotel Приятный бюджетный отель сети Ni Hao в Чэнду, спроектированный Vermilion Zhou Design Group. В интерьрах глубокий красный, дружелюбные скруглённые формы, игривые детали и панно с китайскими мотивами. Сквозной образ — тыква-горлянка, символ удачи и безопасности в пути. Чэнду • #Китай Забронировать</t>
+  </si>
+  <si>
+    <t>24.07.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15334</t>
+  </si>
+  <si>
+    <t>Freedom Finance Казахстан — международная Visa / Mastercard работает по всему миру • 7 валют в одном счете — USD / EUR / RUB / KZT / AED / TRY / CNY • Бесплатное обслуживание • Apple Pay и Google Pay • Быстрое оформление 1–3 дня • Доставка по России • Пополнение счёта из РФ Комиссия банка — 120 $ (открытие счета + получение ИИН). Оформление дистанционно. Пишите @karta_mura_oleg, чтобы узнать детали и стоимость</t>
+  </si>
+  <si>
+    <t>24.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15333</t>
+  </si>
+  <si>
+    <t>Просто бар на Миконосе #Греция Видео: sofikulin</t>
+  </si>
+  <si>
+    <t>23.07.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15332</t>
+  </si>
+  <si>
+    <t>Архитекторы и инженеры, примите вызов от GOOD WOOD! Открыта регистрация на Хакатон GOOD WOOD 2026 — профессиональное соревнование на основе реальной задачи из практики проектирования загородных домов. Направления: • архитектура; • фасадные системы; •конструктив, разделы АС и КД. Участие бесплатное. Присоединиться могут как опытные специалисты, так и начинающие архитекторы и инженеры. Призы в каждом направлении: 1 место - 100 000 ₽ 2 место - 70 000 ₽ 3 место - 30 000 ₽ Также участников ждут разбор работ экспертами GOOD WOOD, новые профессиональные контакты и возможность получить оффер в компанию. Полуфинал пройдет 4 августа онлайн, финал — 18 августа в GOOD WOOD Plaza. Финалистам из других городов оплатят дорогу, проживание и трансфер. Узнать условия и подать заявку: https://education.gwd.ru/hackaton26</t>
+  </si>
+  <si>
+    <t>23.07.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15324</t>
+  </si>
+  <si>
+    <t>📍Conrad Athens The Ilisian Бывший Athens Hilton в Афинах, обновлённый по проекту Aeter Architects. Авторы сохранили модернистский облик отеля и мраморный рельеф Янниса Моралиса. В интерьерах от AvroKO также читается диалог с эстетикой 60-х. Из части номеров открывается панорамный вид на Акрополь. Афины • #Греция Забронировать</t>
+  </si>
+  <si>
+    <t>23.07.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15316</t>
+  </si>
+  <si>
+    <t>23.07.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15309</t>
+  </si>
+  <si>
+    <t>Немного кадров со второго Биеннале современной керамики, которое проходит в этом году на Родосе с 6 июня по 31 октября. Фестиваль переосмысляет глину как живой и вневременной язык, тема этого года — «Там, где рождается день». #Греция</t>
+  </si>
+  <si>
+    <t>22.07.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15303</t>
+  </si>
+  <si>
+    <t>Не только винодельни — винокурня The Macallan Distillery в Шотландии по проекту Rogers Stirk Harbour + Partners! Можно приехать на экскурсию, увидеть медные перегонные кубы, дубовые бочки, продегустировать виски и даже порыбачить. Ещё один повод добраться — ресторан TimeSpirit от братьев Рока, команды легендарного El Celler de Can Roca. #Великобритания</t>
+  </si>
+  <si>
+    <t>22.07.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15296</t>
+  </si>
+  <si>
+    <t>📍Grand Hotel Bellevue London Отель в викторианском таунхаусе в Лондоне с интерьерами от Фабрицио Казираги — в оформлении тёмное дерево, антикварные находки и гобелены сочетаются с яркими акцентами и современным искусством. На выбор компактные номера, вдохновлённые корабельными каютами, и просторные люксы. Лондон • #Великобритания Забронировать</t>
+  </si>
+  <si>
+    <t>21.07.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15291</t>
+  </si>
+  <si>
+    <t>📍Рыбацкая деревня Гостиничный комплекс с маяком на берегу Оки — маленький островок Норвегии в России. Красные домики расположились на искусственной насыпи в заливных лугах, недалеко от посёлка Шумашь. Весной здесь особенно живописно, в половодье деревню со всех сторон окружает водная гладь. Рязанская область • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>20.07.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15287</t>
+  </si>
+  <si>
+    <t>📍 Вилла Нега В этот раз останавливались в Светлогорске в апартаментах в центре города. Любимые места здесь — это не набережная, а уютные улицы среди сосен. Номера компактные, но удобные и продуманные, из окна — зелень и мощёные улочки. Ванная комната с окном в крыше добавляет атмосферы. А на втором этаже есть терраса, на которой можно пить кофе по утрам. Светлогорск • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>20.07.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15278</t>
+  </si>
+  <si>
+    <t>Открытки из июльского Светлогорска</t>
+  </si>
+  <si>
+    <t>18.07.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15268</t>
+  </si>
+  <si>
+    <t>📍Rixos Tersane Istanbul Отель на берегу бухты Золотой Рог в Стамбуле, часть масштабного проекта ревитализации старинной верфи Tersane Istanbul. Помимо Rixos в бывшей промзоне благоустроили набережную, достраивают апартаменты, а в исторических цехах не так давно открыли универмаг Beymen по проекту бюро OMA. Стамбул • #Турция Забронировать</t>
+  </si>
+  <si>
+    <t>18.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15267</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Оксана_Нарчук (@oksana_nar) 2. Maria (@krlskaya) 3. Ксения (@stepkseniia) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>18.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15266</t>
+  </si>
+  <si>
+    <t>Отдыхающие в Стамбуле #Турция Видео: Servet Taspinar</t>
+  </si>
+  <si>
+    <t>16.07.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15261</t>
+  </si>
+  <si>
+    <t>📍Sextantio Le Grotte Della Civita Восстановленные пещерные жилища в итальянской Матере, высеченные в туфовом известняке: необработанный камень, древние ступени, мебель ручной работы, натуральные ткани и локальные артефакты. Отель предлагает не просто проживание, а почти музейный опыт. Матера • #Италия Забронировать</t>
+  </si>
+  <si>
+    <t>16.07.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15260</t>
+  </si>
+  <si>
+    <t>art is here — папка с атмосферными и по-настоящему интересными каналами о культуре. Кино, музыка, искусство, литература, наблюдения за городом и человеком — всё, что формирует культурный ландшафт и даёт пищу для ума и чувств. Никаких случайных ссылок — только то, что действительно стоит вашего внимания. Читайте, делитесь, обсуждайте! Добавить папку</t>
+  </si>
+  <si>
+    <t>16.07.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15251</t>
+  </si>
+  <si>
+    <t>Просто спа под сводами барочного палаццо XVIII века в отеле Patria Palace, Лечче #Италия #спа</t>
+  </si>
+  <si>
+    <t>15.07.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15244</t>
+  </si>
+  <si>
+    <t>📍Casa Cedo Porto Камерный бутик-отель в Порту в отреставрированном доме XIX века. Всего восемь уникальных номеров, в интерьерах от Quiet Studios мягкая палитра, тёплое дерево и авторская мебель. Зона ресепшн на первом этаже — по совместительству и цветочный, и кофейня, где можно выпить чашечку свежесваренного кофе. Порту • #Португалия Забронировать</t>
+  </si>
+  <si>
+    <t>14.07.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15239</t>
+  </si>
+  <si>
+    <t>📍MŸS Boutique Отель в бывшем флигеле усадьбы Голицыных в Кривоколенном, некогда культовый MOSS, а после ребрендинга — бутик-отель MŸS, что в переводе со шведского означает «уют». В интерьерах скандинавская эстетика, натуральные материалы и современное искусство. Москва • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>14.07.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15232</t>
+  </si>
+  <si>
+    <t>Полюбуемся будущим курортом The Veil в Албании по проекту Bofill Taller de Arquitectura #Албания</t>
+  </si>
+  <si>
+    <t>13.07.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15227</t>
+  </si>
+  <si>
+    <t>📍Kyotofish.Tenjin Отреставрированный японский городской дом-матия в Киото, превращённый в бутик-отель. В интерьерах по проекту студии atelier yoo сочетаются традиции и современный подход. Есть небольшой внутренний дворик-цубонива. Киото • #Япония Забронировать</t>
+  </si>
+  <si>
+    <t>13.07.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15226</t>
+  </si>
+  <si>
+    <t>Начнём неделю с медитативного. Гифу #Япония Видео: Takamii</t>
+  </si>
+  <si>
+    <t>11.07.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15221</t>
+  </si>
+  <si>
+    <t>Собрали наш топ отелей для отдыха в Мурманской области: • Код Севера — новый брутальный дизайн-отель в Териберке с ужинами в формате chef's table • Китовый берег — арктический отель с эко-сферами и виллами на берегу Баренцева моря • Титовка Ривер Парк — возможность отдохнуть в панорамном домике на берегу фьорда • Арктические истории — лодж-отель на скалах в Териберке с видом на море • Aurora Village — глэмпинг с видовыми иглу для наблюдения за северным сиянием • Cedar Grass Белое Море — домики в хвойном лесу на берегу Кандалакшского залива • Причал №11 — мини-отель на пирсе яхт-клуба в Кандалакше • Лопарочка — светлый хостел в Апатитах со скандинавским вайбом • Тирвас — санаторий с видовым бассейном в Кировске, хорошая база для вылазок в Хибины • Явр — модульный отель в Кировске недалеко от горнолыжного курорта «Большой Вудъявр»</t>
+  </si>
+  <si>
+    <t>10.07.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15220</t>
+  </si>
+  <si>
+    <t>Уж в Палех невтерпёж! Дарим отдых в отеле Лён в Палехе. Победители смогут остановиться в арт-отеле Лён, в доме Шкатулка, расположенном на территории Палех Парка. (1 место – 2 ночи, 2 и 3 место - одна ночь). Гостей ждут 12 уютных домиков с панорамными окнами и террасами, где можно проснуться под первые лучи солнца • Подпишитесь на https://t.me/palekhpark, https://t.me/hotostay, https://t.me/LenPaleh • Нажать кнопку «Участвовать» • Под этим постом в канале Секрет Палешанина оставьте всего один комментарий: «Мы едем в Палех». Результаты определим 18 июля в 15:00 по Москве, победители будут объявлены в канале. Призом можно будет воспользоваться в течение года, исключая праздничные дни.</t>
+  </si>
+  <si>
+    <t>09.07.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15214</t>
+  </si>
+  <si>
+    <t>📍Benedict Спа-отель в Зеленограде для мини-отпуска в получасе езды от Москвы. Интерьеры от бюро Александры Фёдоровой светлые и минималистичные. Есть бассейн с марокканским хаммамом, ресторан паназиатской кухни и приятная терраса с видом на парк. Зеленоград • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>09.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15209</t>
+  </si>
+  <si>
+    <t>Альтернатива традиционным отелям и airbnb апартаментам в Европе — снять номер в монастыре через сервис Monastery Stays. Комнаты чаще простые, даже аскетичные, но можно найти интересные не за миллион. Очень много вариантов в Риме, Флоренции, Венеции и не только. #Италия</t>
+  </si>
+  <si>
+    <t>08.07.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15204</t>
+  </si>
+  <si>
+    <t>📍The Hoxton Rome Отель бренда Hoxton в элегантном районе Париоли в Риме. В интерьерах привычная для сети эстетика в сочетании с итальянским ретро настроением, в оформлении глубокая палитра и винтажные детали. Всё это недалеко от виллы Боргезе и музея современного искусства MACRO. Рим • #Италия Забронировать</t>
+  </si>
+  <si>
+    <t>08.07.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15195</t>
+  </si>
+  <si>
+    <t>Порция Рима в фотографиях Райана Нивена #Италия</t>
+  </si>
+  <si>
+    <t>07.07.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15191</t>
+  </si>
+  <si>
+    <t>В Абу-Даби на острове Саадийат началось строительство Центра исполнительских искусств Dar al Funoon по проекту Фрэнка Гери — одна из последних работ архитектора. Будущий фасад из гнутого стекла и металла напоминает эффектные складки ткани. Завершить строительство планируют к 2030 году. #ОАЭ #проект</t>
+  </si>
+  <si>
+    <t>06.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15186</t>
+  </si>
+  <si>
+    <t>📍Gatehouse Cottage Миниатюрный замок у озера Лох-Несс — немного сказки в северной Шотландии, на территории замка Алдури. Днём можно изучать окрестности, бродить по тропинкам поместья, любоваться озером, а вечером отдыхать в гостиной под треск камина. Инвернесс • #Великобритания Забронировать</t>
+  </si>
+  <si>
+    <t>06.07.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15185</t>
+  </si>
+  <si>
+    <t>До 2027 осталось полгода, и если вы хотите встретить Новый год по-особенному — пора подумать об этом. Настоящий приглашает вас в путешествие премиум класса по Южной Америке. 3 страны: Чили, Аргентину и Бразилию. Программа собрана так, чтобы ощутить сразу несколько состояний в сбалансированном ритме. Контрастный Сантьяго, трекинги к величественным скалам Патагонии, прогулка на лошадях, круиз по ледникам, колоритный Буэнос-Айрес и водопады Игуасу. 29 декабря — 07 января Все подробности и больше других интересных предложений на канале компании.</t>
+  </si>
+  <si>
+    <t>06.07.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15184</t>
+  </si>
+  <si>
+    <t>Помечтаем об Эдинбурге #Великобритания Видео: Rachel Hughes</t>
+  </si>
+  <si>
+    <t>04.07.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15176</t>
+  </si>
+  <si>
+    <t>📍Jiangnan House Yangzhou Guanglin Бутик-отель в Янчжоу по проекту B.L.U.E. Architecture Studio и Urban Architecture Lab. Авторы адаптировали бывший кинотеатр 1949 года и комплекс зданий эпохи Цин, дополнив их центральным садом и новыми объемами — переосмысление традиционных павильонов региона Цзяннань. Янчжоу • #Китай Забронировать</t>
+  </si>
+  <si>
+    <t>03.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15172</t>
+  </si>
+  <si>
+    <t>Останавливались в Липецкой области в любимых Паленках. Кстати, недавно мы стали партнёрами проекта, и будет рассказывать о его развитии чаще! А территория действительно активно развивается. Недавно здесь появилась уединённая баня на склоне в глубине леса — ароматный пар, особенный свет и медитативная атмосфера.</t>
+  </si>
+  <si>
+    <t>03.07.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15166</t>
+  </si>
+  <si>
+    <t>Нравится история с развитием культурных центров в регионах России. Уже не первый раз заезжали в уютный Елец. Из нового — открытие галереи Буксир. С 2017 года проект существует в Липецке, а новое пространство в Ельце расположилось в старинном доме купца Богомолова, где вскрыли вековые детали интерьеров прошлого. Здесь проводятся резиденции для художников, которые исследуют локальный контекст, культуру, ремесла и воплощают это в искусстве. Рекомендуем заглянуть. #Россия #личнаярекомендация</t>
+  </si>
+  <si>
+    <t>02.07.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15154</t>
+  </si>
+  <si>
+    <t>📍Cheong Fatt Tze Mansion Некогда «Синяя вилла» китайского магната в малазийском Пенанге, сегодня роскошный бутик-отель. Усадьба была построена в начале XX века в китайских традициях, но под влиянием европейской архитектуры — в интерьерах встречаются и французские витражи ар-нуво, и английская плитка, и шотландская ковка. Пенанг • #Малазия Забронировать</t>
+  </si>
+  <si>
+    <t>02.07.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15153</t>
+  </si>
+  <si>
+    <t>В океане время замирает Видео: amberscuba_alvinboy</t>
+  </si>
+  <si>
+    <t>01.07.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15147</t>
+  </si>
+  <si>
+    <t>📍Лахта Тауэрс Новый отель в Санкт-Петербурге по соседству с Лахта-центром от Zont Hotel Group. Из номеров открываются виды на Финский залив, в интерьерах минимализм и натуральная палитра. Что приятно, возможно размещение с небольшим питомцем. Санкт-Петербург • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>01.07.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15142</t>
+  </si>
+  <si>
+    <t>Собрали избранные посты июня из нашего канала: • Апартаменты в бывшей вилле бургомистра в Калининграде • Do not disturb — коллекция отельных табличек • Наш топ отелей для отдыха в Тульской области • Отель в турецкой Урле в окружении виноградников • Отдых в уютной итальянской вилле XVII века • Курорт среди карстовых гор во Вьетнаме</t>
+  </si>
+  <si>
+    <t>01.07.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15141</t>
+  </si>
+  <si>
+    <t>Ещё двадцать лет назад большая часть берегов Москвы-реки работала как граница между районами. Сегодня логика меняется. Река постепенно превращается в пространство, которое эти районы связывает. Новые участки набережных начинают работать не сами по себе, а как части единой городской системы. Отдельные маршруты складываются в непрерывную линию вдоль воды, соединяя парки, жилые кварталы, станции метро и общественные пространства. Сити Бэй — жилой квартал на берегу Москвы-реки с собственной набережной. Она станет частью этой системы и свяжет территорию с Павшинской поймой, парком реки Сходня и станциями «Трикотажная», «Тушинская» и «Спартак». Реклама. Акционерное общество "Специализированный застройщик Транспортно-пересадочный узел "Лесопарковая". ИНН 7701387380. ERID: 2W5zFGRLaaD</t>
+  </si>
+  <si>
+    <t>30.06.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15129</t>
+  </si>
+  <si>
+    <t>Санаторий Paimio Алвара Аалто, один из ключевых памятников финского модернизма, преобразится в отель по проекту Snøhetta. Палаты станут номерами, часть объединят в более просторные люксы. Также балконы для солнечных ванн освободят от позднего остекления. На первом этаже разместится спа, а в хирургическом корпусе — зрительный зал. #Финляндия #проект</t>
+  </si>
+  <si>
+    <t>29.06.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15122</t>
+  </si>
+  <si>
+    <t>📍Tella Thera Новый бутик-отель на Крите по проекту Pieris.Architects — комплекс с видом на оливковые рощи и сверкающие воды залива Кисамос. Архитектура органично вписана в склон, у каждого номера есть частная терраса, а в интерьерах царит тёплый минимализм. После активного дня под греческим солнцем можно спрятаться в подземном спа. Кисамос • #Греция Забронировать</t>
+  </si>
+  <si>
+    <t>29.06.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15121</t>
+  </si>
+  <si>
+    <t>Этот цвет прозрачного моря! #Греция Видео: Alena Harry</t>
+  </si>
+  <si>
+    <t>27.06.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15116</t>
+  </si>
+  <si>
+    <t>📍Lamia Bamboo Retreat Убежище среди живописных карстовых гор Ниньбиня во Вьетнаме — камерный эко‑ретрит с шестью виллами из бамбука. На территории есть своя небольшая ферма и ресторан локальной кухни. Из домиков открываются виды на озеро, скалы и буйство тропической зелени. Ниньбинь • #Вьетнам Забронировать</t>
+  </si>
+  <si>
+    <t>26.06.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15115</t>
+  </si>
+  <si>
+    <t>«Паруса сушатся в Назаре», 1969 Фото: Артур Пастор</t>
+  </si>
+  <si>
+    <t>26.06.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15109</t>
+  </si>
+  <si>
+    <t>📍 Slope Design Villa Необычная вилла от известного португальского архитектора Эдуарду Соуту де Моура полностью встроена в рельеф. На верхнем уровне разместились кухня и столовая, ниже — гостиная со вторым светом и спальни, объединённые длинной террасой с видом на виноградники и холмы северной Португалии. Интересный архитектурный опыт на пару ночей! Понте-де-Лима • #Португалия Забронировать</t>
+  </si>
+  <si>
+    <t>25.06.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15108</t>
+  </si>
+  <si>
+    <t>- жлыфроэ</t>
+  </si>
+  <si>
+    <t>25.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15101</t>
+  </si>
+  <si>
+    <t>📍Andaz Lisbon Очередной яркий проект Патрисии Уркиолы — дизайн отеля сети Hyatt в историческом центре Лиссабона. В интерьерах насыщенная гамма, богатство текстур и тщательно подобранные предметы искусства. Из части номеров открывается вид на Триумфальную арку. Лиссабон • #Португалия Забронировать</t>
+  </si>
+  <si>
+    <t>25.06.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15100</t>
+  </si>
+  <si>
+    <t>Заглянем в уютные кафе Лиссабона #Португалия Видео: Patricia Ribeiro</t>
+  </si>
+  <si>
+    <t>24.06.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15093</t>
+  </si>
+  <si>
+    <t>Собрали наш топ отелей для отдыха в Тульской области • Усадьба Бёхово — атмосферный гостевой дом по соседству с музеем Поленова • Хоромы — бутик-отель в купеческом доме XIX века в Тарусе • Дар Велегож — уютный гостевой проект и креативное пространство русско-ливанской семьи • Лапочкино гнездо — исполнение детской мечты о домике на дереве • Марк и Лев — русская поварня с гостевыми домами по дороге из Москвы в Тулу • Скрытово. Дачи — пет-френдли отель для отдыха с питомцами в окружении сосен • Ясно поле — экопарк с конюшней, плантацией ягод и своей сыроварней • Дома в деревне Ченцово — возможность понежиться на русской печи • Just wood — отель в заповедном лесу на берегу реки Осётр • Болотов дача — почти дачный отдых в домиках, но с пространством для социализации #Россия</t>
+  </si>
+  <si>
+    <t>23.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15088</t>
+  </si>
+  <si>
+    <t>📍Mesón Hidalgo Исторический дом XVII века в сердце мексиканского Сан-Мигель-де-Альенде — проект отельера Лауры Кирар. В бутик-отеле всего три номера с выразительной палитрой, винтажными находками и росписями на стенах. Почти все предметы интерьера можно купить и увезти с собой домой. Сан-Мигель-де-Альенде • #Мексика Забронировать</t>
+  </si>
+  <si>
+    <t>22.06.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15083</t>
+  </si>
+  <si>
+    <t>📍Bus Palladium Некогда легендарный музыкальный клуб Bus Palladium в Париже — сегодня бутик-отель по проекту Studio KO. На фасаде сохранилась оригинальная неоновая вывеска, а в интерьерах — ретро эстетика, винил, студийные пробковые стены и ванные в духе гримёрок. Можно почувствовать себя рок-звёздой 70-х. Париж • #Франция Забронировать</t>
+  </si>
+  <si>
+    <t>22.06.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15076</t>
+  </si>
+  <si>
+    <t>Нашли новый интересный формат путешествий по России. Есть путешествия, где главное — пункт назначения. А есть те, где главное — дорога. Вы отправляетесь в приключение на своём любимом автомобиле с полным комфортом. Представьте, команда Maxx Evo Tour готовит незабываемый маршрут с остановками в интересных отелях и ресторанах, с погружением в культуру и историю регионов, в сопровождении лучших гидов. Ваша задача — только мчать по живописным дорогам и кайфовать от впечатлений. В итоге получаете роскошное автопутешествие в камерной компании. Впереди, например, поездка по Тверской области с её Новоторжскими усадьбами и русским модерном. Любители спортивных автомобилей, присмотритесь!</t>
+  </si>
+  <si>
+    <t>22.06.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15069</t>
+  </si>
+  <si>
+    <t>Кинотеатр 1968 года Еlysеes Lincoln, открытый в Париже после обновления по проекту Louis Denavaut. В дизайне сочетаются насыщенные цвета, бархатные кресла и немного ретрофутуризма. Можно вот так красиво посмотреть нового Спилберга, например. #Франция #кино</t>
+  </si>
+  <si>
+    <t>20.06.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15062</t>
+  </si>
+  <si>
+    <t>📍Felicia's Country House Семейный гостевой проект в итальянской коммуне Трамонти — всего одна комната в приватном доме XVII века в окружении сада и виноградников. Можно остановиться на ночь, забронировать частный ужин или приехать ради мастер-класса по приготовлению пасты. Идеальное итальянское убежище! Трамонти • #Италия Забронировать</t>
+  </si>
+  <si>
+    <t>20.06.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15061</t>
+  </si>
+  <si>
+    <t>Помечтаем об итальянских каникулах #Италия Видео: Silvia Noviello</t>
+  </si>
+  <si>
+    <t>19.06.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15054</t>
+  </si>
+  <si>
+    <t>📍 Hoji Gangneung Проект корейского бюро AOA Architects — маленькая деревня-пансионат, каждый из домиков в котором уникален. Отсутствие заборов, а вместо интересное решение — территория вокруг каждого дома ограничена бетонной платформой, приподнятой над уровнем земли. Все платформы объединяет круговая дорожка. В интерьерах много интересных деталей и необычные светильники. Каннын • #ЮжнаяКорея Забронировать</t>
+  </si>
+  <si>
+    <t>18.06.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15048</t>
+  </si>
+  <si>
+    <t>📍ETHNO Отель в историческом центре Гюмри, есть стандартные и семейные номера с балкончиками для вечерних посиделок с видом на пешеходную улицу Рыжкова. В оформлении — резная мебель и акцентный текстиль. Есть ресторан армянской кухни с сытными завтраками. Гюмри • #Армения Забронировать</t>
+  </si>
+  <si>
+    <t>17.06.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15040</t>
+  </si>
+  <si>
+    <t>📍Naboa Tulum Hotel Бутик-отель в мексиканском Тулуме по проекту Jaque Studio, сочетание чистых форм и локальных материалов. В оформлении интерьеров — традиционная штукатурка чукум, дерево, травертин и ковры из Оахаки. Все номера имеют свой выход в пышные сады отеля. Тулум • #Мексика Забронировать</t>
+  </si>
+  <si>
+    <t>17.06.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15034</t>
+  </si>
+  <si>
+    <t>Просто полюбуемся на винодельню Quinta de Adorigo в Португалии по проекту Atelier Sérgio Rebelo. Пока что можно приехать на дегустацию, прогуляться по террасам виноградников, а в конце года на территории обещают ещё и бутик-отель открыть. #Португалия #винодельни</t>
+  </si>
+  <si>
+    <t>16.06.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15033</t>
+  </si>
+  <si>
+    <t>Сёрфер-рекордсмен Себастьян Штойдтнер покоряет гигантскую волну в Назаре #Португалия</t>
+  </si>
+  <si>
+    <t>16.06.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15026</t>
+  </si>
+  <si>
+    <t>📍Palácio de Tavira Новый отель на юге Португалии, в уютной Тавире. Расположился в резиденции XVIII века, которая некогда была центром аристократической жизни города. За реконструкцию отвечали Fragmentos, они бережно отреставрировала дворец, оригинальный фасад, старую каменную лестницу и добавили белоснежное крыло с лабиринтом переходов и внутренними двориками. Тавира • #Португалия Забронировать</t>
+  </si>
+  <si>
+    <t>15.06.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15021</t>
+  </si>
+  <si>
+    <t>📍Большое Борково Курорт в часе езды от Петербурга по проекту шведского архитектора Герта Вингорда — убежище среди реликтовых сосен и густого черничника. Можно остановиться в номере с панорамной террасой, есть спа-комплекс с традиционной баней и хаммамом, горячая купель и открытый бассейн с видом на озеро. Ленинградская область • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>15.06.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15017</t>
+  </si>
+  <si>
+    <t>Любим рассматривать роскошные европейские поезда, но на сей раз полюбуемся вагонами, созданными в 1896 году для Николая II. В интерьерах — отделка стен тканью и кожей, мебель из полированного дерева и персидские ковры. Можно заглянуть в кабинет императора и будуар императрицы. Очень жаль, что подлинные вагоны не сохранились. #Россия #транспорт</t>
+  </si>
+  <si>
+    <t>13.06.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15012</t>
+  </si>
+  <si>
+    <t>📍Apartura Просторные апартаменты в Калининграде, в нашем любимом районе Амалиенау. Расположены в бывшей вилле бургомистра Кенигсберга Зигфрида Кёрте 1904 года постройки. В лаконичных интерьерах приятная гамма и высокие потолки, есть балкончик с видом на парк. Калининград • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>12.06.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15010</t>
+  </si>
+  <si>
+    <t>Гора Фудзи с высоты</t>
+  </si>
+  <si>
+    <t>12.06.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15005</t>
+  </si>
+  <si>
+    <t>📍 Shishi-iwa House Бутик-отель в лесах Каруидзавы от японского архитектора Шигеру Бана. Изогнутая крыша, много дерева, панорамные виды и ощущение полного погружения в природу. Пространство отеля красиво организовано вокруг общей гостиной и внутреннего дворика Каруидзава • #Япония Забронировать</t>
+  </si>
+  <si>
+    <t>11.06.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14997</t>
+  </si>
+  <si>
+    <t>📍The Arca Приятный отель в Гонконге с интерьерами от студии Design Eight Five Two. В оформлении тёплые оттенки, светлое дерево и акцентный текстиль. На крыше — панорамный бассейн, где можно отдохнуть с видом на залив, горы и острова. Гонконг • #Китай Забронировать</t>
+  </si>
+  <si>
+    <t>11.06.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14996</t>
+  </si>
+  <si>
+    <t>Freedom Finance Казахстан — международная Visa / Mastercard работает по всему миру • 7 валют в одном счете — USD / EUR / RUB / KZT / AED / TRY / CNY • Бесплатное обслуживание • Apple Pay и Google Pay • Быстрое оформление 1–3 дня • Доставка по России • Пополнение счёта из РФ Комиссия банка — 120 $ (открытие счета + получение ИИН). Оформление дистанционно. Пишите @karta_mura_oleg, чтобы узнать детали</t>
+  </si>
+  <si>
+    <t>11.06.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14989</t>
+  </si>
+  <si>
+    <t>Гонконг в работах художника Донга Кингмана #Китай</t>
+  </si>
+  <si>
+    <t>10.06.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14984</t>
+  </si>
+  <si>
+    <t>📍Warren Street Hotel Яркий отель с игривыми интерьерами от Кит Кемп. Каждый из 69 номеров уникален, в оформлении смелая гамма, обилие паттернов и летнее настроение — есть немного безумные сочетания, но найдутся и варианты помягче. В некоторых номерах есть уютные зелёные террасы. Нью-Йорк • #США Забронировать</t>
+  </si>
+  <si>
+    <t>10.06.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14983</t>
+  </si>
+  <si>
+    <t>Лето в Нью-Йорке #США Видео: Ethan Barber</t>
+  </si>
+  <si>
+    <t>10.06.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14982</t>
+  </si>
+  <si>
+    <t>Если переживаете о транспортной доступности во время путешествий, то присмотритесь к авто в аренду. Подобрать машину на любой вкус можно через Яндекс Прокат: • Все авто без оклейки • Есть варианты без депозита • Доставка до удобной точки • Можно сравнить предложения от разных компаний, в том числе по цене. Сервис работает в 15 городах, в том числе в Сочи и Калининграде, куда многие едут отдыхать. Доступен в Яндекс Go и на сайте, заходите за машиной мечты.</t>
+  </si>
+  <si>
+    <t>09.06.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14976</t>
+  </si>
+  <si>
+    <t>📍Hotel Myeongdong Station Капсульный отель в Сеуле по проекту Yong Ju Lee Architecture. Снаружи — ритмичный фасад из изогнутых панелей, внутри — очень компактные жилые модули, каждый рассчитан на одного взрослого человека. Скромный вариант для соло-путешественников. Сеул • #ЮжнаяКорея Забронировать</t>
+  </si>
+  <si>
+    <t>09.06.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14973</t>
+  </si>
+  <si>
+    <t>Авиакомпания Air New Zealand представила капсулы для отдыха Skynest в эконом-классе. На особо дальних перелётах с конца года можно будет забронировать одно из 6 спальных мест на четырёхчасовой интервал. Почти что плацкарт в небе, получается? #транспорт</t>
+  </si>
+  <si>
+    <t>08.06.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14968</t>
+  </si>
+  <si>
+    <t>📍Rosewood Amsterdam Отель сети Rosewood в монументальном здании XVII века в Амстердаме — результат десятилетней бережной реставрации бывшего Дворца правосудия с интерьерами по проекту Studio Piet Boon. К слову, это последний новый отель, который смог занять историческое здание в центре Амстердама. Разрешения на такие проекты больше не получить из-за борьбы властей с чрезмерным туризмом. Амстердам • #Нидерладны Забронировать</t>
+  </si>
+  <si>
+    <t>08.06.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14959</t>
+  </si>
+  <si>
+    <t>Отельные таблички «Не беспокоить», которые итальянец Эдуардо Флорес собирал в поездках по всему миру. Его обширная коллекция — более 15 000 таких неожиданных сувениров из путешествий. #дизайн</t>
+  </si>
+  <si>
+    <t>06.06.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14958</t>
+  </si>
+  <si>
+    <t>Лавандовый простор #Россия Видео: lavandaworld</t>
+  </si>
+  <si>
+    <t>06.06.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14954</t>
+  </si>
+  <si>
+    <t>Конечно, не замена Прованса, но всё же — большое лавандовое поле в Орловской области. Можно просто погулять (вход по билетам) или приехать в июле на один из вечерних концертов в поле. Есть возможность остановиться на базе Соты &amp; Варенье по соседству, чтобы побродить в фиолетовом цветении и насладиться ароматом на рассвете. #Россия #парки</t>
+  </si>
+  <si>
+    <t>05.06.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14952</t>
+  </si>
+  <si>
+    <t>📍 KeyUrla Нет, это не Тоскана! Отель, окруженный виноградниками и оливковыми рощами в живописном городке Урла в сорока минутах от Измира. Виллы различных категорий с собственными каминами, внутри — спокойная гамма и природные материалы, снаружи — шикарные сосны и виды на поля. Урла • #Турция Забронировать</t>
+  </si>
+  <si>
+    <t>04.06.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14943</t>
+  </si>
+  <si>
+    <t>📍Julien Два особняка XVI века в центре Антверпена, объединённые в отель по проекту Питера Айвенса и Беа Момбаерс. Интерьеры элегантные и лаконичные, а о далёком прошлом напоминают старые деревянные балки. Под сводами в бывших погребах разместилось атмосферное спа. Антверпен • #Бельгия Забронировать</t>
+  </si>
+  <si>
+    <t>04.06.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14942</t>
+  </si>
+  <si>
+    <t>9 июня в 19:00 по мск лекторий «Синхронизация» проведет бесплатный онлайн мастер-класс: «Трансформация через искусство: как найти путь к себе, прикоснувшись к прекрасному». Вместе с лектором вы узнаете, как искусство влияет на вашу жизнь и почему прикосновение к прекрасному – самый короткий путь к внутренней гармонии и вдохновению. Мастер-класс проведет историк искусства, магистр Сорбонны, академический директор Синхронизации Ольга Чуворкина — эксперт с 20-летним опытом и блестящий лектор, способный увлечь даже самых искушённых слушателей.  Вы обсудите искусство на примере художников, картин и интересных фактов:  • Разберете работу Поля Гогена и узнаете, как она связана с шокирующей работой Эдуарда Мане • Научитесь замечать неожиданные отсылки в поп-культуре. ​​• Разберетесь, почему многие ценители искусства не жалуют Айвазовского  • Узнаете, почему в России до 70-х слово «импрессионист» считалось оскорбительным • Попробуете себя в роли искусствоведа, вместе с лектором проанализируете великую картину Моне «Бульвар Капуцинок» Записывайтесь на бесплатный мастер-класс по ссылке, места ограничены! А ещё после регистрации вам придут подарки</t>
+  </si>
+  <si>
+    <t>03.06.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14934</t>
+  </si>
+  <si>
+    <t>📍Communal Hotel Sololaki Камерный бутик-отель в Сололаки, в одном из самых атмосферных районов Тбилиси. Дом XIX века превратился в эклектичный гостевой проект — в интерьерах насыщенная гамма, немного богемного настроения, микс винтажной мебели и ретро-деталей. Тбилиси • #Грузия Забронировать</t>
+  </si>
+  <si>
+    <t>02.06.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14927</t>
+  </si>
+  <si>
+    <t>📍La Cite Отель с минималистичными апартаментами на Выборгской стороне в Петербурге, через мост от Ботанического сада. В интерьерах светлая палитра, натуральные материалы, лаконичные формы. Особенно шикарен двухуровневый люкс с проектором. Санкт-Петербург • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>02.06.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14926</t>
+  </si>
+  <si>
+    <t>Просто напоминаем — в Питере уже лето! #Россия Видео: Andrei Mikhailov</t>
+  </si>
+  <si>
+    <t>01.06.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14918</t>
+  </si>
+  <si>
+    <t>Заброшенное великолепие — виллы и монастыри Европы в объективе фотографа Свена Феннема</t>
+  </si>
+  <si>
+    <t>01.06.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14911</t>
+  </si>
+  <si>
+    <t>📍The St. Regis Budapest Новый отель сети The St. Regis во дворце Клотильды в Будапеште. Реконструкцией памятника архитектуры начала XX века занимались CMA Architects, интерьерами — французская студия Moinard Bétaille. Во дворце сохранилась парадная лестница, оригинальные детали и лепнина, в бывшей аптеке разместилась роскошная кондитерская с восстановленным резным интерьером. Будапешт • #Венгрия Забронировать</t>
+  </si>
+  <si>
+    <t>31.05.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14906</t>
+  </si>
+  <si>
+    <t>Собрали избранные посты мая из нашего канала: • Топ отелей для отдыха в Суздале и на Алтае • Гостевой дом в высокогорном ауле в Дагестане • Открытие: центр традиционных ремёсел в Ташкенте • Бутик-отель в испанском дворце XVIII века в Жироне • Китайский курорт в окружении гор Эмэйшань</t>
+  </si>
+  <si>
+    <t>30.05.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14901</t>
+  </si>
+  <si>
+    <t>📍Tiger Tops Karnali Lodge Уютный эко-лодж в нетуристическом Непале — вокруг не заснеженные вершины, а национальный парк Бардиа, что расположен в низинной части страны. Отсюда можно отправиться на сафари, посмотреть на леопардов, носорогов и, если повезёт, увидеть неуловимых бенгальских тигров. Бардия • #Непал Забронировать</t>
+  </si>
+  <si>
+    <t>30.05.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14896</t>
+  </si>
+  <si>
+    <t>30.05.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14895</t>
+  </si>
+  <si>
+    <t>Удивительный #Непал Видео: Cam Stables</t>
+  </si>
+  <si>
+    <t>29.05.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14894</t>
+  </si>
+  <si>
+    <t>📍 Sussurro Бутик-отель на уединенном полуострове Нхамабуэ на берегу тропической лагуны. Шикарная территория с шестью приватными бунгало, открытой галереей с предметами искусства, доступными для продажи и небольшой библиотекой. Еда из свежих локальных продуктов, единение с природой и аутентичный африканский дизайн. Нхамабуэ • #Мозамбик Забронировать</t>
+  </si>
+  <si>
+    <t>28.05.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14883</t>
+  </si>
+  <si>
+    <t>Просто полюбуемся Морским музеем Meeresmuseum в немецком Штральзунде, на территории бывшего доминиканского монастыря Святой Катарины. #Германия #музеи</t>
+  </si>
+  <si>
+    <t>28.05.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14876</t>
+  </si>
+  <si>
+    <t>📍The Dean Berlin Отель ирландской сети The Dean в районе Шарлоттенбург, в Западном Берлине. Интерьеры от Рэйчел Гоудридж созданы с большим вниманием к деталям. В номерах — подборка работ местных художников, немного ретро эстетики, акцентный красный и разнообразие текстур. Берлин • #Германия Забронировать</t>
+  </si>
+  <si>
+    <t>28.05.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14875</t>
+  </si>
+  <si>
+    <t>Мы объединили наши усилия и собрали art is here — папку с атмосферными и по-настоящему интересными каналами о культуре. Кино, музыка, искусство, литература, наблюдения за городом и человеком — всё, что формирует культурный ландшафт и даёт пищу для ума и чувств. Никаких случайных ссылок — только то, что действительно стоит вашего внимания. Читайте, делитесь, обсуждайте.</t>
+  </si>
+  <si>
+    <t>27.05.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14870</t>
+  </si>
+  <si>
+    <t>Футуристичная станция метро Qasr Al Hokm в историческом районе Эр-Рияда по проекту Snøhetta. Вход расположен в центре площади и притягивает взгляд гигантским зеркальным навесом из полированной стали. Под ним скрывается не менее эффектный многоуровневый атриум с подземным садом. #СаудовскаяАравия #транспорт</t>
+  </si>
+  <si>
+    <t>27.05.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14865</t>
+  </si>
+  <si>
+    <t>📍Our Habitas AlUla Отель в долине Ашар среди живописных песчаниковых скал, недалеко от древностей Аль-Улы. Лёгкие модульные виллы органично вписаны в ландшафт, лаконичные интерьеры выдержаны в тёплой песочной гамме. Есть ресторан с бассейном, спа и йога-центр, а вокруг — тишина и уединение пустыни. Аль-Ула • #СаудовскаяАравия Забронировать</t>
+  </si>
+  <si>
+    <t>26.05.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14860</t>
+  </si>
+  <si>
+    <t>Собрали подборку приятных отелей для отдыха на Алтае • Август — глэмпинг среди сосен и папоротников на берегу реки Катунь • Манжерок — всесезонный горнолыжный курорт: летом в программе канатка, эко-тропы и отдых в спа • Сад пионов — отель с пионовым садом на берегу реки Куюм • Грушевый цвет — просторные домики на семью или компанию среди алтайских гор • Дом Катунь — отдых на первой береговой линии с видом на Катунь • Альпака — почти дача для тихого отдыха на Алтае • Чепош Парк — глэмпинг в сосновом бору на берегу Катуни • Klever resort &amp; spa — комфорт и скандинавский дизайн в окружении алтайских лесов и гор #Россия</t>
+  </si>
+  <si>
+    <t>26.05.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14858</t>
+  </si>
+  <si>
+    <t>Яндекс Путешествия выдали… её Около турбаз в ряде регионов появились таблички, которые говорят о том, что цены напрямую от отелей на Яндекс Путешествиях — тоже база Каламбур засчитан!</t>
+  </si>
+  <si>
+    <t>25.05.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14851</t>
+  </si>
+  <si>
+    <t>📍Experimental Marais Флагманский проект бренда Experimental в парижском Марэ, занявший место модного отеля Sinner. Элегантные и выразительные интерьеры от Тристана Ауэра вдохновлены архитектурой и богемной историей квартала. Есть отличный коктейль-бар и спа с римской баней. Париж • #Франция Забронировать</t>
+  </si>
+  <si>
+    <t>25.05.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14850</t>
+  </si>
+  <si>
+    <t>Неспешный Париж #Франция Видео: Andrei Kostromskikh</t>
+  </si>
+  <si>
+    <t>24.05.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14844</t>
+  </si>
+  <si>
+    <t>📍 Lyvin Bingin Villas В нескольких минутах пешком от культового пляжа Бингин расположен камерный комплекс из десяти двух- и трёхэтажных вилл с тремя спальнями и собственными бассейнами. Проект тонко встроен в природный рельеф южного Бали, где холмы и зрелые тиковые деревья формируют характер местности. Архитектура не конкурирует с природой, а взаимодействует с ней, подчеркивая естественный ритм Бингина, его тишину и серферскую энергию побережья. Бали • #Индонезия Забронировать</t>
+  </si>
+  <si>
+    <t>23.05.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14833</t>
+  </si>
+  <si>
+    <t>📍Shohnishin Камерный отель в сердце Бухары. Интерьеры с узбекским характером, номера по традиции выстроены вокруг тихого дворика. Здесь отличная отправная точка для прогулок по старому городу: в двух шагах от отеля расположены Ханака Диван-Беги и медресе Нодир-Диван-Беги. Бухара • #Узбекистан Забронировать</t>
+  </si>
+  <si>
+    <t>22.05.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14828</t>
+  </si>
+  <si>
+    <t>Смотровая площадка Westerpunt на берегу Северного моря в Бельгии по проекту Studio Moto. Брутальная бетонная петля с лестницами, по задумке авторов, символизирует смелость тех, кто отправляется на исследование нового. Особенно эффектно конструкция смотрится во время прилива. #Бельгия</t>
+  </si>
+  <si>
+    <t>22.05.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14823</t>
+  </si>
+  <si>
+    <t>📍Jonojé Бутик-отель на окраине Брюгге, в здании бывшей фабрики XIX века по производству веников и щёток. Проект принадлежит бренду Studio LOHO, известному своими глиняными ваннами и раковинами. Также студия создает штукатурку, поэтому все интерьеры приятно тактильные. Отель стал идеальным шоурумом бренда. Ну а местный сад — просто картинка. Брюгге • #Бельгия Забронировать</t>
+  </si>
+  <si>
+    <t>21.05.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14822</t>
+  </si>
+  <si>
+    <t>Архангельская глубинка #Россия Видео: Andrew Bazanov</t>
+  </si>
+  <si>
+    <t>21.05.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14816</t>
+  </si>
+  <si>
+    <t>📍Roomi Отель в скандинавском стиле на Новгородском проспекте в Архангельске. Дизайн номеров современный, немного аскетичный. Отдельного внимания заслуживает ресторан северной кухни от шефа Андрея Аникиева с традиционными блюдами из сезонных продуктов в новом исполнении. Архангельск • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>20.05.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14809</t>
+  </si>
+  <si>
+    <t>📍Capella Kyoto Новый отель сети Capella по проекту бюро Кенго Кумы открылся в историческом районе Киото. Архитектура вторит структуре таунхаусов-матия с их традиционными внутренними двориками. В интерьерах от студии Brewin Design Office — японский минимализм, созданный в сотрудничестве с киотскими художниками и ремесленниками. Киото • #Япония Забронировать</t>
+  </si>
+  <si>
+    <t>20.05.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14802</t>
+  </si>
+  <si>
+    <t>Грезим о японских каникулах #Япония Фото: Yaosheng Tan</t>
+  </si>
+  <si>
+    <t>19.05.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14797</t>
+  </si>
+  <si>
+    <t>📍 The Zetter Bloomsbury Шесть георгианских таунхаусов в Лондоне объединились в новый эклектичный бутик-отель с тихим внутренним двориком. В интерьерах от James Thurstan Waterworth микс британской эстетики с турецкими коврами, японским искусством, африканскими артефактами и антиквариатом. Лондон • #Великобритания Забронировать</t>
+  </si>
+  <si>
+    <t>16.05.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14796</t>
+  </si>
+  <si>
+    <t>Целительный Суздаль #Россия Видео: Дымов дача</t>
+  </si>
+  <si>
+    <t>16.05.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14789</t>
+  </si>
+  <si>
+    <t>Наш топ отелей для отдыха в Суздале • Дымов дача — атмосферные гостевые дома и бутик-отель, проект Вадима и Евгении Дымовых • Tarkovsky House — столетняя изумрудная изба в центре Суздаля • Дом Суриковых — уютный семейный отель с расписной мебелью • Пестово подворье — бутик-отель в купеческом доме и два домика в саду • Белый берег — деревянный дом на берегу реки Каменки с домашней атмосферой • Суздаль — обновлённый туристический комплекс 60-х годов для любителей модернизма • Менчаково — арт-резиденция и база отдыха в 15 минутах езды от Суздаля #Россия</t>
+  </si>
+  <si>
+    <t>14.05.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14781</t>
+  </si>
+  <si>
+    <t>Светлая кофейня Ураган Сарай с татарским колоритом в Казани, в новом гастрокомплексе «Кайт» на Кремлёвской набережной. Архитекторы из Duplex вдохновились эстетикой традиционного праздника Сабантуй. Главным акцентом интерьера стало мозаичное панно, посвящённое татарским танцам — мы не могли пройти мимо мозаики. #Россия #кафе</t>
+  </si>
+  <si>
+    <t>14.05.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14776</t>
+  </si>
+  <si>
+    <t>📍People Stadium Stories Отель в Казани для фанатов футбола прямо на стадионе «Ак Барс Арена». На дизайн внимания не обращаем, тут вся соль в грандиозном виде на футбольное поле. Можно пофоткаться на трибунах, посетить спа и взять тур по стадиону. В дни матчей отель предоставляет бесплатные билеты в сектор C, а вот за просмотр из номера придётся доплатить. Казань • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>13.05.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14769</t>
+  </si>
+  <si>
+    <t>📍Forest1961 Уединённый бутик‑отель в Армении в окружении зелёных гор: приятные современные интерьеры, есть ресторан и летний подогреваемый бассейн, а по соседству — Ванадзорский дендропарк для тихих прогулок. Всё это в сорока минутах езды от Дилижана. Ванадзор • #Армения Забронировать</t>
+  </si>
+  <si>
+    <t>13.05.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14766</t>
+  </si>
+  <si>
+    <t>Канал архбюро мegabudкa про околоархитектуру: субъективно, самобытно, понятно Например, чем пугают советские сказки, каким образом архитектура может нас воспитывать, зачем лондонские будки сделали красными и почему роботы такие неудобные, а супертонкие небоскрёбы — это супер. Лучшее архитектурное СМИ 2023 и 2024 года, визионеры в области архитектуры 2024. Не потеряйте ценный канал мegabudкa, где не занудно, а увлекательно и интересно пишут об архитектуре и не только.</t>
+  </si>
+  <si>
+    <t>13.05.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14765</t>
+  </si>
+  <si>
+    <t>Хор Вирап на фоне Арарата #Армения Видео: Armen Mnatsakanyan</t>
+  </si>
+  <si>
+    <t>12.05.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14758</t>
+  </si>
+  <si>
+    <t>📍Riad Abracadabra Риад в медине Марракеша — некогда дом аристократов, сегодня элегантный бутик-отель. Риад отреставрировали с участием местных мастеров, использовали традиционную штукатурку таделакт и мозаику зеллидж из Феса. Интерьеры лаконичные, но с марокканским характером. На крыше имеется терраса с баром, где можно расслабиться у бассейна. Марракеш • #Марокко Забронировать</t>
+  </si>
+  <si>
+    <t>12.05.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14751</t>
+  </si>
+  <si>
+    <t>Винтажные рекламные постеры #Марокко</t>
+  </si>
+  <si>
+    <t>12.05.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14747</t>
+  </si>
+  <si>
+    <t>Если вы никогда не были на Алтае, начало лето — идеальное время для первой встречи. Реки максимально мощные, долины цветут, а длинный световой день позволяет увидеть максимум красоты. У наших друзей из Art Travel Club, которые делают путешествия на Алтай с невероятным комфортом и с очень насыщенной программой, осталось 1 последнее место в туре с 14 по 20 июня! Кому неудобно летом, можно еще поймать место на бирюзовую Катунь. Все самые главные хиты Алтая в одном путешествии + атмосферное проживание: например, в зеркальных домиках с видом на ледник или в экоотеле посреди леса. Все подробности по ссылке или можно писать напрямую: @elizavetasokolovafr. С ребятами мы дружим давно и ручаемся, что это будет вау-поездка!</t>
+  </si>
+  <si>
+    <t>11.05.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14732</t>
+  </si>
+  <si>
+    <t>Мы уже делились эскизами роскошного вагона Belmond Celia для частных мероприятий. Наконец можно в деталях полюбоваться театральными интерьерами от режиссёра База Лурмана и художницы-постановщицы Кэтрин Мартин — этот изящный потолок и панели с инкрустацией! Кстати, первая вечеринка на борту уже состоялась. #Великобритания #транспорт</t>
+  </si>
+  <si>
+    <t>09.05.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14730</t>
+  </si>
+  <si>
+    <t>Румтур по La Loica #Чили Видео: Sebastian Carvajal</t>
+  </si>
+  <si>
+    <t>09.05.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14725</t>
+  </si>
+  <si>
+    <t>📍Maralto Matanzas Компактные деревянные домики La Loica и La Tagua по проекту Croxatto &amp; Opazo Arquitectos расположились на прибрежном склоне в чилийском Матансас. В каждом двусветная гостиная и спальня на втором уровне, из панорамных окон открываются потрясающие виды на Тихий океан и уединённый пляж. Матансас • #Чили Забронировать</t>
+  </si>
+  <si>
+    <t>08.05.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14718</t>
+  </si>
+  <si>
+    <t>📍ZOLAND Китайский ретрит в окружении зелёных гор Эмэйшань — проект Studio J. Bridgland адаптировал комплекс существующих зданий и гармонично вписал в ландшафт новые постройки. Номера курорта открывают виды на безмятежные леса, особенно нравятся сюиты с термальными ванными. Эмэйшань • #Китай Забронировать</t>
+  </si>
+  <si>
+    <t>08.05.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14713</t>
+  </si>
+  <si>
+    <t>Долина Вансянь — очень необычное место Китая. Согласно легенде, когда-то здесь жили даосские монахи, которых привлекала магия этого места. Это яркий пример гармонии природы и того, что придумал человек — в ущелье возвели традиционную китайскую деревню, с деревянными балками и черепичными крышами. Здесь можно увидеть древние храмы, каньоны и водопады, стеклянные тропы и смотровые площадки, творческие мастерские. А поселиться можно в отеле со стеклянным полом над «пропастью». Вечером, с наступлением темноты, долина превращается в театральную сцену с морем огней, световыми и оперными шоу на центральной площади. Как добраться: 3 часа на скоростном поезде Шанхай- г.Шанжао, далее- 1,5 часа езды от ж/д станции до природного парка. Можно поехать одним днем, а лучше забронировать отель на ночь и увидеть долину, не спеша, со всех ракурсов. О месте нам рассказал канал ART &amp;TRAVEL Рекомендуем подписаться!</t>
+  </si>
+  <si>
+    <t>07.05.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14708</t>
+  </si>
+  <si>
+    <t>📍The Newman Новый лондонский отель в бывшем почтовом отделении — уют и элегантность от студии Lind + Almond, дизайн вдохновлён богемным прошлым района Фицровия. В интерьерах тёплая гамма, ардеко мотивы и искусство местных художников. Лондон • #Великобритания Забронировать</t>
+  </si>
+  <si>
+    <t>07.05.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14705</t>
+  </si>
+  <si>
+    <t>Художник Бэнкси, известный своим резонансным стрит-артом, установил в центре Лондона статую: человек в костюме, «ослеплённый флагом», уверено ступает в пропасть. Многие арт-критики и СМИ трактуют монумент как высказывание о слепом патриотизме. Работа Бэнкси появилась на Ватерлоо-плейс под покровом ночи, разумеется, без разрешения властей. Но демонтировать её, кажется, пока не планируют. #Великобритания</t>
+  </si>
+  <si>
+    <t>06.05.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14700</t>
+  </si>
+  <si>
+    <t>📍Скрытово. Дачи Пет-френдли отель для тихого, почти дачного, отдыха в Тульской области. Здесь расположились деревянные домики с летне-ягодными названиями, например — Земляника, Смородина, Брусника. Можно снять отдельный дом с сауной или номер. Вокруг лес с экотропами, есть конный клуб и ресторан. Тульская область • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>05.05.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14693</t>
+  </si>
+  <si>
+    <t>📍Этнодом Гостевой дом в высокогорном ауле Чох в Дагестане на высоте 1600 метров над уровнем моря. Номера колоритные, в традиционном стиле, в отеле есть свой музей горского быта и кафе локальной кухни. Но, конечно, самое шикарное — панорамный вид на Чохские террасы. Дагестан • #Россия Забронировать</t>
+  </si>
+  <si>
+    <t>05.05.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/14690</t>
+  </si>
+  <si>
+    <t>Нет, это не очередное китайское кафе в скалах, а кофейня Нохъо в Дагестане с живописным видом на Сулакский каньон. Можно пройтись по подвесному мосту на высоте 60 метров, выпить кофе с урбечем, покататься на зиплайне и побродить по тоннелям, пробитым в 70-е советскими геологами. #Россия #кафе</t>
+  </si>
+  <si>
+    <t>18.09.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15720</t>
+  </si>
+  <si>
+    <t>📍 Поезд-отель Shiki-shima Ломает стандартные представления о поездах. Внутри — полноценные сьюты с биокамином и собственной ванной. Ресторан со столиками вдоль окон и живой музыкой, местные предметы искусства в интерьере, здесь даже есть своя терраса с панорамными окнами! Маршруты пролегают через разные префектуры Японии и занимают от двух до четырех дней. Видео для вдохновения. #Япония Забронировать и отправиться в путь</t>
+  </si>
+  <si>
+    <t>18.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15716</t>
+  </si>
+  <si>
+    <t>Осень в Японии. Момидзи — японская традиция любоваться сменой окраски листьев, знаменитые японские клены меняют цвет, и их листья становятся красными. Япония прекрасна не только весной.</t>
+  </si>
+  <si>
+    <t>17.09.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15709</t>
+  </si>
+  <si>
+    <t>Открытки из летней Братиславы</t>
+  </si>
+  <si>
+    <t>17.09.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15698</t>
+  </si>
+  <si>
+    <t>📍 Cabin Devin Убежище в двадцати минутах от Братиславы с видом на виноградники и австрийские Альпы от бюро Ark-Shelter + ARCHEKTA. Интересная фишка проекта — трансформация. Две стены превращаются в откидные террасы, открывая панорамное остекление и практически стирая границу между домом и природой. Дом полностью автономен и рассчитан на жизнь в любое время года, а в спальне под крышей есть окно для наблюдения за звездами! Братислава • #Cловакия Забронировать</t>
+  </si>
+  <si>
+    <t>16.09.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/hotostay/15690</t>
+  </si>
+  <si>
+    <t>📍Оболенский Яркий питерский отель на пересечении Фонтанки и улицы Пестеля. Локация отменная, с террасы на крыше открывается вид на Летний сад и Михайловский Замок. Авторы интерьеров вдохновлялись эпохой декабристов — неудивительно, что в дизайне есть нотка бунтарства. Санкт-Петербург • #Россия Забронировать</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2354,62 +4139,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H218"/>
+  <dimension ref="A1:H418"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1557.048" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="1593.754" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -7552,50 +9337,3450 @@
       <c r="C217" t="s">
         <v>654</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>655</v>
       </c>
       <c r="E217">
         <v>5889</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>47908</v>
       </c>
       <c r="B218" t="s">
         <v>656</v>
       </c>
       <c r="C218" t="s">
         <v>657</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>658</v>
       </c>
       <c r="E218">
         <v>6252</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>110583</v>
+      </c>
+      <c r="B219" t="s">
+        <v>659</v>
+      </c>
+      <c r="C219" t="s">
+        <v>660</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E219">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>110584</v>
+      </c>
+      <c r="B220" t="s">
+        <v>662</v>
+      </c>
+      <c r="C220" t="s">
+        <v>663</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="E220">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>110585</v>
+      </c>
+      <c r="B221" t="s">
+        <v>665</v>
+      </c>
+      <c r="C221" t="s">
+        <v>666</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="E221">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>110586</v>
+      </c>
+      <c r="B222" t="s">
+        <v>668</v>
+      </c>
+      <c r="C222" t="s">
+        <v>669</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="E222">
+        <v>3439</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>110587</v>
+      </c>
+      <c r="B223" t="s">
+        <v>671</v>
+      </c>
+      <c r="C223" t="s">
+        <v>672</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="E223">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>110588</v>
+      </c>
+      <c r="B224" t="s">
+        <v>674</v>
+      </c>
+      <c r="C224" t="s">
+        <v>675</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="E224">
+        <v>3385</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>110589</v>
+      </c>
+      <c r="B225" t="s">
+        <v>677</v>
+      </c>
+      <c r="C225" t="s">
+        <v>678</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="E225">
+        <v>3488</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>110590</v>
+      </c>
+      <c r="B226" t="s">
+        <v>680</v>
+      </c>
+      <c r="C226" t="s">
+        <v>681</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="E226">
+        <v>3873</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>110591</v>
+      </c>
+      <c r="B227" t="s">
+        <v>683</v>
+      </c>
+      <c r="C227" t="s">
+        <v>684</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="E227">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>110592</v>
+      </c>
+      <c r="B228" t="s">
+        <v>686</v>
+      </c>
+      <c r="C228" t="s">
+        <v>687</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="E228">
+        <v>3870</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>110593</v>
+      </c>
+      <c r="B229" t="s">
+        <v>689</v>
+      </c>
+      <c r="C229" t="s">
+        <v>690</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="E229">
+        <v>3608</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>110594</v>
+      </c>
+      <c r="B230" t="s">
+        <v>692</v>
+      </c>
+      <c r="C230" t="s">
+        <v>693</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="E230">
+        <v>3710</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>110595</v>
+      </c>
+      <c r="B231" t="s">
+        <v>695</v>
+      </c>
+      <c r="C231" t="s">
+        <v>696</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="E231">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>110596</v>
+      </c>
+      <c r="B232" t="s">
+        <v>698</v>
+      </c>
+      <c r="C232" t="s">
+        <v>699</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="E232">
+        <v>3886</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>110597</v>
+      </c>
+      <c r="B233" t="s">
+        <v>701</v>
+      </c>
+      <c r="C233" t="s">
+        <v>702</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="E233">
+        <v>4766</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>110598</v>
+      </c>
+      <c r="B234" t="s">
+        <v>704</v>
+      </c>
+      <c r="C234" t="s">
+        <v>705</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="E234">
+        <v>5042</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>110599</v>
+      </c>
+      <c r="B235" t="s">
+        <v>707</v>
+      </c>
+      <c r="C235" t="s">
+        <v>708</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E235">
+        <v>4433</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>110600</v>
+      </c>
+      <c r="B236" t="s">
+        <v>710</v>
+      </c>
+      <c r="C236" t="s">
+        <v>711</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="E236">
+        <v>4308</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>110601</v>
+      </c>
+      <c r="B237" t="s">
+        <v>713</v>
+      </c>
+      <c r="C237" t="s">
+        <v>714</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="E237">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>110602</v>
+      </c>
+      <c r="B238" t="s">
+        <v>716</v>
+      </c>
+      <c r="C238" t="s">
+        <v>717</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="E238">
+        <v>4218</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>110603</v>
+      </c>
+      <c r="B239" t="s">
+        <v>719</v>
+      </c>
+      <c r="C239" t="s">
+        <v>720</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="E239">
+        <v>4378</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>110604</v>
+      </c>
+      <c r="B240" t="s">
+        <v>722</v>
+      </c>
+      <c r="C240" t="s">
+        <v>723</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="E240">
+        <v>4767</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>110605</v>
+      </c>
+      <c r="B241" t="s">
+        <v>725</v>
+      </c>
+      <c r="C241" t="s">
+        <v>726</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E241">
+        <v>4390</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>110606</v>
+      </c>
+      <c r="B242" t="s">
+        <v>728</v>
+      </c>
+      <c r="C242" t="s">
+        <v>729</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="E242">
+        <v>4646</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>110607</v>
+      </c>
+      <c r="B243" t="s">
+        <v>731</v>
+      </c>
+      <c r="C243" t="s">
+        <v>732</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="E243">
+        <v>4826</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>110608</v>
+      </c>
+      <c r="B244" t="s">
+        <v>734</v>
+      </c>
+      <c r="C244" t="s">
+        <v>735</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="E244">
+        <v>5338</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>110609</v>
+      </c>
+      <c r="B245" t="s">
+        <v>737</v>
+      </c>
+      <c r="C245" t="s">
+        <v>738</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="E245">
+        <v>4448</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>110610</v>
+      </c>
+      <c r="B246" t="s">
+        <v>740</v>
+      </c>
+      <c r="C246" t="s">
+        <v>741</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="E246">
+        <v>4412</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>110611</v>
+      </c>
+      <c r="B247" t="s">
+        <v>743</v>
+      </c>
+      <c r="C247" t="s">
+        <v>744</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E247">
+        <v>4344</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>110612</v>
+      </c>
+      <c r="B248" t="s">
+        <v>746</v>
+      </c>
+      <c r="C248" t="s">
+        <v>747</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E248">
+        <v>4653</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>110613</v>
+      </c>
+      <c r="B249" t="s">
+        <v>749</v>
+      </c>
+      <c r="C249" t="s">
+        <v>750</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E249">
+        <v>4719</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>110614</v>
+      </c>
+      <c r="B250" t="s">
+        <v>752</v>
+      </c>
+      <c r="C250" t="s">
+        <v>753</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E250">
+        <v>4624</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>110615</v>
+      </c>
+      <c r="B251" t="s">
+        <v>755</v>
+      </c>
+      <c r="C251" t="s">
+        <v>756</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E251">
+        <v>4633</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>110616</v>
+      </c>
+      <c r="B252" t="s">
+        <v>758</v>
+      </c>
+      <c r="C252" t="s">
+        <v>759</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E252">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>110617</v>
+      </c>
+      <c r="B253" t="s">
+        <v>761</v>
+      </c>
+      <c r="C253" t="s">
+        <v>762</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="E253">
+        <v>4135</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>110618</v>
+      </c>
+      <c r="B254" t="s">
+        <v>764</v>
+      </c>
+      <c r="C254" t="s">
+        <v>765</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="E254">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>110619</v>
+      </c>
+      <c r="B255" t="s">
+        <v>764</v>
+      </c>
+      <c r="C255" t="s">
+        <v>766</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="E255">
+        <v>4083</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>110620</v>
+      </c>
+      <c r="B256" t="s">
+        <v>768</v>
+      </c>
+      <c r="C256" t="s">
+        <v>769</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E256">
+        <v>4559</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>110621</v>
+      </c>
+      <c r="B257" t="s">
+        <v>771</v>
+      </c>
+      <c r="C257" t="s">
+        <v>772</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E257">
+        <v>4447</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>110622</v>
+      </c>
+      <c r="B258" t="s">
+        <v>774</v>
+      </c>
+      <c r="C258" t="s">
+        <v>775</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="E258">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>110623</v>
+      </c>
+      <c r="B259" t="s">
+        <v>777</v>
+      </c>
+      <c r="C259" t="s">
+        <v>778</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="E259">
+        <v>4126</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>110624</v>
+      </c>
+      <c r="B260" t="s">
+        <v>780</v>
+      </c>
+      <c r="C260" t="s">
+        <v>781</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="E260">
+        <v>4101</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>110625</v>
+      </c>
+      <c r="B261" t="s">
+        <v>783</v>
+      </c>
+      <c r="C261" t="s">
+        <v>784</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="E261">
+        <v>4115</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>110626</v>
+      </c>
+      <c r="B262" t="s">
+        <v>786</v>
+      </c>
+      <c r="C262" t="s">
+        <v>787</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="E262">
+        <v>4039</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>110627</v>
+      </c>
+      <c r="B263" t="s">
+        <v>789</v>
+      </c>
+      <c r="C263" t="s">
+        <v>790</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="E263">
+        <v>4538</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>110628</v>
+      </c>
+      <c r="B264" t="s">
+        <v>792</v>
+      </c>
+      <c r="C264" t="s">
+        <v>793</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="E264">
+        <v>4565</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>110629</v>
+      </c>
+      <c r="B265" t="s">
+        <v>795</v>
+      </c>
+      <c r="C265" t="s">
+        <v>796</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="E265">
+        <v>4543</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>110630</v>
+      </c>
+      <c r="B266" t="s">
+        <v>798</v>
+      </c>
+      <c r="C266" t="s">
+        <v>799</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E266">
+        <v>4532</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>110631</v>
+      </c>
+      <c r="B267" t="s">
+        <v>801</v>
+      </c>
+      <c r="C267" t="s">
+        <v>802</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="E267">
+        <v>4450</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>110632</v>
+      </c>
+      <c r="B268" t="s">
+        <v>804</v>
+      </c>
+      <c r="C268" t="s">
+        <v>805</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E268">
+        <v>22778</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>110633</v>
+      </c>
+      <c r="B269" t="s">
+        <v>807</v>
+      </c>
+      <c r="C269" t="s">
+        <v>808</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E269">
+        <v>4119</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>110634</v>
+      </c>
+      <c r="B270" t="s">
+        <v>810</v>
+      </c>
+      <c r="C270" t="s">
+        <v>811</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="E270">
+        <v>3964</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>110635</v>
+      </c>
+      <c r="B271" t="s">
+        <v>813</v>
+      </c>
+      <c r="C271" t="s">
+        <v>814</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E271">
+        <v>4053</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>110636</v>
+      </c>
+      <c r="B272" t="s">
+        <v>816</v>
+      </c>
+      <c r="C272" t="s">
+        <v>817</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E272">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>110637</v>
+      </c>
+      <c r="B273" t="s">
+        <v>818</v>
+      </c>
+      <c r="C273" t="s">
+        <v>819</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E273">
+        <v>4356</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>110638</v>
+      </c>
+      <c r="B274" t="s">
+        <v>821</v>
+      </c>
+      <c r="C274" t="s">
+        <v>822</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="E274">
+        <v>4542</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>110639</v>
+      </c>
+      <c r="B275" t="s">
+        <v>824</v>
+      </c>
+      <c r="C275" t="s">
+        <v>825</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="E275">
+        <v>4461</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>110640</v>
+      </c>
+      <c r="B276" t="s">
+        <v>827</v>
+      </c>
+      <c r="C276" t="s">
+        <v>828</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="E276">
+        <v>4268</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>110641</v>
+      </c>
+      <c r="B277" t="s">
+        <v>830</v>
+      </c>
+      <c r="C277" t="s">
+        <v>831</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E277">
+        <v>4107</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>110642</v>
+      </c>
+      <c r="B278" t="s">
+        <v>833</v>
+      </c>
+      <c r="C278" t="s">
+        <v>834</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="E278">
+        <v>4564</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>110643</v>
+      </c>
+      <c r="B279" t="s">
+        <v>836</v>
+      </c>
+      <c r="C279" t="s">
+        <v>837</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="E279">
+        <v>4740</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>110644</v>
+      </c>
+      <c r="B280" t="s">
+        <v>839</v>
+      </c>
+      <c r="C280" t="s">
+        <v>840</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="E280">
+        <v>5129</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>110645</v>
+      </c>
+      <c r="B281" t="s">
+        <v>842</v>
+      </c>
+      <c r="C281" t="s">
+        <v>843</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E281">
+        <v>4732</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>110646</v>
+      </c>
+      <c r="B282" t="s">
+        <v>845</v>
+      </c>
+      <c r="C282" t="s">
+        <v>846</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E282">
+        <v>4606</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>110647</v>
+      </c>
+      <c r="B283" t="s">
+        <v>848</v>
+      </c>
+      <c r="C283" t="s">
+        <v>849</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E283">
+        <v>4292</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>110648</v>
+      </c>
+      <c r="B284" t="s">
+        <v>851</v>
+      </c>
+      <c r="C284" t="s">
+        <v>852</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="E284">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>110649</v>
+      </c>
+      <c r="B285" t="s">
+        <v>854</v>
+      </c>
+      <c r="C285" t="s">
+        <v>855</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="E285">
+        <v>4910</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>110650</v>
+      </c>
+      <c r="B286" t="s">
+        <v>857</v>
+      </c>
+      <c r="C286" t="s">
+        <v>858</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E286">
+        <v>4152</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>110651</v>
+      </c>
+      <c r="B287" t="s">
+        <v>860</v>
+      </c>
+      <c r="C287" t="s">
+        <v>861</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E287">
+        <v>4035</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>110652</v>
+      </c>
+      <c r="B288" t="s">
+        <v>863</v>
+      </c>
+      <c r="C288" t="s">
+        <v>864</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E288">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>110653</v>
+      </c>
+      <c r="B289" t="s">
+        <v>865</v>
+      </c>
+      <c r="C289" t="s">
+        <v>866</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="E289">
+        <v>4195</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>110654</v>
+      </c>
+      <c r="B290" t="s">
+        <v>868</v>
+      </c>
+      <c r="C290" t="s">
+        <v>869</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="E290">
+        <v>4281</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>110655</v>
+      </c>
+      <c r="B291" t="s">
+        <v>871</v>
+      </c>
+      <c r="C291" t="s">
+        <v>872</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="E291">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>110656</v>
+      </c>
+      <c r="B292" t="s">
+        <v>874</v>
+      </c>
+      <c r="C292" t="s">
+        <v>875</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="E292">
+        <v>4729</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>110657</v>
+      </c>
+      <c r="B293" t="s">
+        <v>877</v>
+      </c>
+      <c r="C293" t="s">
+        <v>878</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="E293">
+        <v>4816</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>110658</v>
+      </c>
+      <c r="B294" t="s">
+        <v>880</v>
+      </c>
+      <c r="C294" t="s">
+        <v>881</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="E294">
+        <v>4879</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>110659</v>
+      </c>
+      <c r="B295" t="s">
+        <v>883</v>
+      </c>
+      <c r="C295" t="s">
+        <v>884</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="E295">
+        <v>5370</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>110660</v>
+      </c>
+      <c r="B296" t="s">
+        <v>886</v>
+      </c>
+      <c r="C296" t="s">
+        <v>887</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="E296">
+        <v>4830</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>110661</v>
+      </c>
+      <c r="B297" t="s">
+        <v>889</v>
+      </c>
+      <c r="C297" t="s">
+        <v>890</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="E297">
+        <v>5071</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>110662</v>
+      </c>
+      <c r="B298" t="s">
+        <v>892</v>
+      </c>
+      <c r="C298" t="s">
+        <v>893</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="E298">
+        <v>4986</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>110663</v>
+      </c>
+      <c r="B299" t="s">
+        <v>895</v>
+      </c>
+      <c r="C299" t="s">
+        <v>896</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="E299">
+        <v>4758</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>110664</v>
+      </c>
+      <c r="B300" t="s">
+        <v>898</v>
+      </c>
+      <c r="C300" t="s">
+        <v>899</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="E300">
+        <v>4488</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>110665</v>
+      </c>
+      <c r="B301" t="s">
+        <v>901</v>
+      </c>
+      <c r="C301" t="s">
+        <v>902</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="E301">
+        <v>4665</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>110666</v>
+      </c>
+      <c r="B302" t="s">
+        <v>904</v>
+      </c>
+      <c r="C302" t="s">
+        <v>905</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="E302">
+        <v>4547</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>110667</v>
+      </c>
+      <c r="B303" t="s">
+        <v>907</v>
+      </c>
+      <c r="C303" t="s">
+        <v>908</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="E303">
+        <v>4592</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>110668</v>
+      </c>
+      <c r="B304" t="s">
+        <v>910</v>
+      </c>
+      <c r="C304" t="s">
+        <v>911</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="E304">
+        <v>4882</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>110669</v>
+      </c>
+      <c r="B305" t="s">
+        <v>913</v>
+      </c>
+      <c r="C305" t="s">
+        <v>914</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="E305">
+        <v>4877</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>110670</v>
+      </c>
+      <c r="B306" t="s">
+        <v>916</v>
+      </c>
+      <c r="C306" t="s">
+        <v>917</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="E306">
+        <v>19597</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>110671</v>
+      </c>
+      <c r="B307" t="s">
+        <v>919</v>
+      </c>
+      <c r="C307" t="s">
+        <v>920</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="E307">
+        <v>6230</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>110672</v>
+      </c>
+      <c r="B308" t="s">
+        <v>922</v>
+      </c>
+      <c r="C308" t="s">
+        <v>923</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="E308">
+        <v>4792</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>110673</v>
+      </c>
+      <c r="B309" t="s">
+        <v>925</v>
+      </c>
+      <c r="C309" t="s">
+        <v>926</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E309">
+        <v>4905</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>110674</v>
+      </c>
+      <c r="B310" t="s">
+        <v>928</v>
+      </c>
+      <c r="C310" t="s">
+        <v>929</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E310">
+        <v>4648</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>110675</v>
+      </c>
+      <c r="B311" t="s">
+        <v>931</v>
+      </c>
+      <c r="C311" t="s">
+        <v>932</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="E311">
+        <v>4697</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>110676</v>
+      </c>
+      <c r="B312" t="s">
+        <v>934</v>
+      </c>
+      <c r="C312" t="s">
+        <v>935</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="E312">
+        <v>5306</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>110677</v>
+      </c>
+      <c r="B313" t="s">
+        <v>937</v>
+      </c>
+      <c r="C313" t="s">
+        <v>938</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="E313">
+        <v>4821</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>110678</v>
+      </c>
+      <c r="B314" t="s">
+        <v>940</v>
+      </c>
+      <c r="C314" t="s">
+        <v>941</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="E314">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>110679</v>
+      </c>
+      <c r="B315" t="s">
+        <v>943</v>
+      </c>
+      <c r="C315" t="s">
+        <v>944</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="E315">
+        <v>4724</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>110680</v>
+      </c>
+      <c r="B316" t="s">
+        <v>946</v>
+      </c>
+      <c r="C316" t="s">
+        <v>947</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="E316">
+        <v>4683</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>110681</v>
+      </c>
+      <c r="B317" t="s">
+        <v>949</v>
+      </c>
+      <c r="C317" t="s">
+        <v>950</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="E317">
+        <v>4312</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>110682</v>
+      </c>
+      <c r="B318" t="s">
+        <v>952</v>
+      </c>
+      <c r="C318" t="s">
+        <v>953</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="E318">
+        <v>4740</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>110683</v>
+      </c>
+      <c r="B319" t="s">
+        <v>955</v>
+      </c>
+      <c r="C319" t="s">
+        <v>956</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="E319">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>110684</v>
+      </c>
+      <c r="B320" t="s">
+        <v>958</v>
+      </c>
+      <c r="C320" t="s">
+        <v>959</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="E320">
+        <v>4521</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>110685</v>
+      </c>
+      <c r="B321" t="s">
+        <v>961</v>
+      </c>
+      <c r="C321" t="s">
+        <v>962</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="E321">
+        <v>4575</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>110686</v>
+      </c>
+      <c r="B322" t="s">
+        <v>964</v>
+      </c>
+      <c r="C322" t="s">
+        <v>965</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E322">
+        <v>4080</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>110687</v>
+      </c>
+      <c r="B323" t="s">
+        <v>967</v>
+      </c>
+      <c r="C323" t="s">
+        <v>968</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="E323">
+        <v>4375</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>110688</v>
+      </c>
+      <c r="B324" t="s">
+        <v>970</v>
+      </c>
+      <c r="C324" t="s">
+        <v>971</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="E324">
+        <v>4484</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>110689</v>
+      </c>
+      <c r="B325" t="s">
+        <v>973</v>
+      </c>
+      <c r="C325" t="s">
+        <v>974</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="E325">
+        <v>4596</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>110690</v>
+      </c>
+      <c r="B326" t="s">
+        <v>976</v>
+      </c>
+      <c r="C326" t="s">
+        <v>977</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="E326">
+        <v>4575</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>110691</v>
+      </c>
+      <c r="B327" t="s">
+        <v>979</v>
+      </c>
+      <c r="C327" t="s">
+        <v>980</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="E327">
+        <v>4974</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>110692</v>
+      </c>
+      <c r="B328" t="s">
+        <v>982</v>
+      </c>
+      <c r="C328" t="s">
+        <v>983</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="E328">
+        <v>4719</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>110693</v>
+      </c>
+      <c r="B329" t="s">
+        <v>985</v>
+      </c>
+      <c r="C329" t="s">
+        <v>986</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="E329">
+        <v>4527</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>110694</v>
+      </c>
+      <c r="B330" t="s">
+        <v>988</v>
+      </c>
+      <c r="C330" t="s">
+        <v>989</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="E330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>110695</v>
+      </c>
+      <c r="B331" t="s">
+        <v>991</v>
+      </c>
+      <c r="C331" t="s">
+        <v>992</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="E331">
+        <v>4649</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>110696</v>
+      </c>
+      <c r="B332" t="s">
+        <v>994</v>
+      </c>
+      <c r="C332" t="s">
+        <v>995</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="E332">
+        <v>4761</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>110697</v>
+      </c>
+      <c r="B333" t="s">
+        <v>997</v>
+      </c>
+      <c r="C333" t="s">
+        <v>998</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="E333">
+        <v>17303</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>110698</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E334">
+        <v>4351</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>110699</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E335">
+        <v>4299</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>110700</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E336">
+        <v>3933</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>110701</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E337">
+        <v>4229</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>110702</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E338">
+        <v>4412</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>110703</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E339">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>110704</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E340">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>110705</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E341">
+        <v>4558</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>110706</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E342">
+        <v>4372</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>110707</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E343">
+        <v>4536</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>110708</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E344">
+        <v>5837</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>110709</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E345">
+        <v>4797</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>110710</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E346">
+        <v>4616</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>110711</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E347">
+        <v>4717</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>110712</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E348">
+        <v>5501</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>110713</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E349">
+        <v>4620</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>110714</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E350">
+        <v>4600</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>110715</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E351">
+        <v>4351</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>110716</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E352">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>110717</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E353">
+        <v>4387</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>110718</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E354">
+        <v>4384</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>110719</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E355">
+        <v>4306</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>110720</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E356">
+        <v>4008</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>110721</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E357">
+        <v>4432</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>110722</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E358">
+        <v>4852</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>110723</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E359">
+        <v>4556</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>110724</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E360">
+        <v>5296</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>110725</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E361">
+        <v>4704</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>110726</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E362">
+        <v>4982</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>110727</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E363">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>110728</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E364">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>110729</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E365">
+        <v>4408</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>110730</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E366">
+        <v>4471</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>110731</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E367">
+        <v>4608</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>110732</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E368">
+        <v>4660</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>110733</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E369">
+        <v>4450</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>110734</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E370">
+        <v>4410</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>110735</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E371">
+        <v>4390</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>110736</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E372">
+        <v>4239</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>110737</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>110738</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E374">
+        <v>4028</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>110739</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E375">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>110740</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E376">
+        <v>4372</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>110741</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E377">
+        <v>4254</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>110742</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E378">
+        <v>4231</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>110743</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E379">
+        <v>4274</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>110744</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E380">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>110745</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E381">
+        <v>4591</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>110746</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E382">
+        <v>4608</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>110747</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E383">
+        <v>4539</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>110748</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E384">
+        <v>4507</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>110749</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E385">
+        <v>4559</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>110750</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E386">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>110751</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E387">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>110752</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E388">
+        <v>4345</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>110753</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E389">
+        <v>4502</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>110754</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E390">
+        <v>4416</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>110755</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E391">
+        <v>4710</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>110756</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E392">
+        <v>4505</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>110757</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E393">
+        <v>4937</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>110758</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E394">
+        <v>6299</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>110759</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E395">
+        <v>5684</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>110760</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E396">
+        <v>5223</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>110761</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E397">
+        <v>4619</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>110762</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E398">
+        <v>4731</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>110763</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E399">
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>110764</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E400">
+        <v>4738</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>110765</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E401">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>110766</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E402">
+        <v>5011</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>110767</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E403">
+        <v>4465</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>110768</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E404">
+        <v>4623</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>110769</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E405">
+        <v>4758</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>110770</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E406">
+        <v>4573</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>110771</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E407">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>110772</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E408">
+        <v>4044</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>110773</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E409">
+        <v>4663</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>110774</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E410">
+        <v>4913</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>110775</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E411">
+        <v>4881</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>110776</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E412">
+        <v>5011</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>110777</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E413">
+        <v>4947</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>125583</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E414">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>125584</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E415">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>125585</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E416">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>125586</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E417">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>125587</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E418">
+        <v>3311</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">