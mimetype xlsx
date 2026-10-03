--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2429">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3853">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -7299,50 +7299,4322 @@
     <t>18.09.25 12:30</t>
   </si>
   <si>
     <t>t.me/volgarave/3418</t>
   </si>
   <si>
     <t>💫19 сентября приглашаю вас в ресто-бар "Рюмочка" на концерт лидеров нового джаза в России - саксофониста Алексея Круглова и пианистки Карины Кожевниковой! ⚡Музыканты представят программу, основанную на произведениях академических авторов в джазовой обработке, приуроченную к презентации нового альбома: со сцены прозвучат шедевры Баха. Генделя, Вивальди, Моцарта, композиторов эпохи романтизма, русских классиков, в частности, Чайковского, Римского-Корсакова, произведения отечественных авторов XX века, произведения Астора Пьяцоллы, Карлоса Гарделя. Особое место будет отведено произведениям из нового альбома музыкантов – известные арии из знаменитой оперы Джорджа Гершвина «Порги и Бесс». 🔥Концерт Алексея и Карины – это музыкальный калейдоскоп из хитов разных стилей и направлений, увлекательное путешествие по странам и эпохам! Карина Кожевникова гармонично сочетает в своём исполнении джазовую вокальную стилистику с филигранной фортепианной техникой, Алексей выступает не только в качестве саксофониста, но и порой аккомпанирует на фортепиано Карине, читает со сцены стихи. Музыканты играют легко и непринуждённо, но при этом с особым пиететом подходят к музыкальному материалу. Дуэт сохраняет оригинал и гармоническо-мелодическую специфику и колорит известной музыки, при этом привнося в неё необычные импровизационные краски, придавая новое звучание шедевральным сочинениям великих композиторов. ✨Алексей и Карина плодотворно сотрудничают не только в области академической музыки и джаза, но и играют совместные перформансы, гастролируют по различным фестивалям в России и за рубежом: в частности, с успехом выступали в 2023-2024 годах на легендарном Moers Festival, участвуют в арт-событиях, играют в прямом эфире на Первом в программе «Доброе утро». Альбом "Polyphonic Circle", записанный Кариной вместе с «Круглым Бендом» Алексея был признан лучшим вокальным альбомом 2023 года по опросам авторитетного Francis Davis Critics Poll. 👍В общем, вас ждет увлекательный вечер в компании артистов мирового уровня. Не пропустите!) ✅Когда: 19.09 | 20.00 ✅ул. Ленинградская, 29 | 20.00 ✅Билеты: clck.ru/3NxDoa</t>
   </si>
   <si>
     <t>18.09.25 09:47</t>
   </si>
   <si>
     <t>t.me/volgarave/3417</t>
   </si>
   <si>
     <t>До конца сентября, скидка 50% на входные браслеты в «Ресторане Честных Цен»! Акция «Цены пополам» действует во всех заведениях для участников программы лояльности «ЧестноГрупп». Рассказываем об условиях акции: — Входной браслет с 12:00 до 16:00: 75₽ вместо 150₽ — Входной браслет с 16:00 до закрытия: 250₽ вместо 500₽ — Скидка действует ежедневно на все браслеты А следить за новостями можно в Telegram. ул. Куйбышева, 128 ул. Демократическая, 7 ул. 22 Партсъезда, 45 ул. Московское шоссе, 2в +7(846)200-00-01</t>
   </si>
   <si>
     <t>17.09.25 12:24</t>
   </si>
   <si>
     <t>t.me/volgarave/3416</t>
   </si>
   <si>
     <t>Телеканал ТНТ снимает фильм в Самаре, сейчас съемки проходят на Ленинградке! Режиссер Аскар Бисембин, который снимал «Папины дочки». В главных ролях: Софья Каштанова - «Кристина из Полицейского с рублевки», Александр Яцко - «Кухня, Жизнь по вызову», Владимир Курцеба и другие. ⚡️ Подпишись на Волжский рейв - будь в центре событий и новых мест!</t>
+  </si>
+  <si>
+    <t>15.09.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5560</t>
+  </si>
+  <si>
+    <t>Живое караоке в Ресторане Честных Цен на Московском шоссе 2в. 25 сентября 2026 года с 19:00 Вечер, когда каждый может быть суперзвездой и петь на сцене с профессиональной музыкальной группой Endorphin 🔥 В этот вечер нас ждет ведущая, широкий выбор всеми любимых песен, зажигательная программа, фотограф, а также DJ. И главное сцена открывается для вас! Караоке с профессиональной группой, где каждый может исполнить свой хит. Приходите петь от души, танцевать и зажигать в компании тех, кто тоже пришёл за эмоциями. Вход по браслету: 500₽ Бронируйте столики заранее, ждем вас: Московское шоссе, 2в Бронирование по телефону: 200-00-01</t>
+  </si>
+  <si>
+    <t>15.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5559</t>
+  </si>
+  <si>
+    <t>Самарцы уже сыграли в «МАКАО». Кто-то пришёл впервые и сел за покерный стол без опыта. Кто-то вернулся сыграть ещё. Кто-то просто пришёл отдохнуть с друзьями. Если ты ещё не был — самое время: пока до конца сентября действует бесплатный первый вход для новых гостей «МАКАО». Фишка клуба в том, что каждый стол находится в отдельном стилизованном зале. Пока идёшь к финальному столу, можно сменить несколько локаций. А ещё «МАКАО» может организовать для вашей компании закрытый турнир по спортивному покеру. В прямом смысле — в вашем индивидуальном «покер-руме». В «МАКАО» можно прийти со своим — клуб предоставит посуду и лёд. В каждом зале есть холодильник. Расписание турниров, регистрация и новости клуба доступны в телеграмм-канале. Следующий турнир в четверг. 📍 Ново-Садовая, 106, БЦ «ЗИМ». «МАКАО» — здесь не играют на деньги. Здесь играют в покер ♦️</t>
+  </si>
+  <si>
+    <t>14.09.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5558</t>
+  </si>
+  <si>
+    <t>20 БЕСПЛАТНЫХ ПРОХОДОК НА ВЕЧЕРИНКУ ОТ DROP.TUSA С ВЫСТУПЛЕНИЕМ ДВУХ АРТИСТОВ УЖЕ ТУТ! DROP.TUSA не спешат сбавлять обороты и уже в эту субботу делают вечеринку в новом самарском клубе LOT! Сразу несколько залов в клубе, большой танцпол и удобное расположение! А два фрешмена: BLOCKKID и REUT сделают свои лайв выступления на высшем уровне! BLOCKKID-гость из Москвы, имеющий в арсенале много совместных работ с топами индустрии, такие как ICEGERGERT, ALBLAK52 и другими! А REUT-это наш земляк, чьи альбомы уже собирают миллионы прослушиваний по всей России! Ну и само собой, без местных диджеев никуда: KOTKIN, XOCHURAPP, KOLZHANOVA, 4LIN, SEVENTEENSAMMY, MAXAWESOMEE! Они сделают так, что вы будете вспоминать эти выходные долго! Где: Куйбышева 128, клуб “LOT” 19 СЕНТЯБРЯ, 22:00 Вход с вниманием к мероприятию: 500₽ Ну и по классике, раздаем еще целых 20 проходок на ночной ивент!🎁 Условия просты: быть подписанным на Волжский рейв и DROP.TUSA Все! Жми участвую!</t>
+  </si>
+  <si>
+    <t>14.09.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5557</t>
+  </si>
+  <si>
+    <t>18/09 ВЕЧЕРИНКА ХОРОВОГО ПЕНИЯ Встречаемся на «Хоре любителей» в баре «Волжайна» на Станкозаводе. Слова дадут, в ноты направят 🎵 Приходите сами и зовите друзей, родителей и детей — мероприятие подойдёт для гостей всех возрастов 🫂 Будем петь под гитары профессиональных музыкантов. Галя Коптилина и Коля Осягин будут направлять наш хор — и это всегда проходит невероятно здорово и душевно! Специальный гость вечера — Артём Седов с проектом «Медная бабочка». БИЛЕТЫ ОТ 700Р по промокоду ХОРОМ вам подготовлена приятная скидка Увидимся ❤️</t>
+  </si>
+  <si>
+    <t>14.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5555</t>
+  </si>
+  <si>
+    <t>📱 Встречаем iPhone 18! Предзаказ на новую линейку уже ОТКРЫТ! 🔥 Самое время выбрать своего фаворита, определиться с версией и памятью и забронировать новинку одним из первых. Пришло время решать, какой 18-й будет вашим.📱✨ айстудио.рф 🌐 Max | 🌐 Telegram | 🌐 VK 🍏 Открыть франшизу айстудио.рф Реклама. О Рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5554</t>
+  </si>
+  <si>
+    <t>Время для приятной паузы в АРТИСТЕ! Ежедневно с 15:00 до 18:00 у нас действует специальная цена на паровые коктейли — всего 500 ₽. Никаких подвохов или дополнительных условий. Совмещайте обед или встречу с друзьями. Выбирайте свой вкус и оставайтесь на подольше! Присоединяйтесь к нашей системе лояльности и получите дополнительно 1000 бонусов Копите балы, оплачивайте покупки. Выгода должна быть системной!   До встречи в АРТИСТЕ! ул. Ленинградская, 29,  2 этаж</t>
+  </si>
+  <si>
+    <t>13.09.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5553</t>
+  </si>
+  <si>
+    <t>Время для приятной паузы в АРТИСТЕ! Ежедневно с 15:00 до 18:00 у нас действует специальная цена на паровые коктейли — всего 500 ₽. Никаких подвохов или дополнительных условий. Совмещайте обед или встречу с друзьями. Выбирайте свой вкус и оставайтесь на подольше! Присоединяйтесь к нашей системе лояльности и получите дополнительно 1000 бонусов. Копите балы, оплачивайте покупки. Выгода должна быть системной!   До встречи в АРТИСТЕ! ул. Ленинградская, 29,  2 этаж</t>
+  </si>
+  <si>
+    <t>13.09.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5551</t>
+  </si>
+  <si>
+    <t>Разыгрываем 2 пары билетов на новую программу Lumisfera✨ 18 сентября в Самаре впервые покажут новую программу «Золотой век Голливуда» — 80 минут живой музыки, 3000 свечей и атмосфера изысканного вечера. В программе известные мелодии, среди которых Young and Beautiful, Skyfall, Diamonds Are a Girl's Best Friend, Bang Bang, At Last и другие. А мы вместе с ЧИН ЧИН решили подарить вам возможность попасть на этот вечер✨ Разыгрываем 2 пары билетов на концерт Lumisfera. Чтобы участвовать: — подписаться на Telegram-канал ЧИН ЧИН и «Волжский рейв» — нажать кнопку участия под постом 🎁 Итоги 16 сентября Концерт состоится 18 сентября в 18:00 на площадке МТС Live Холл Самара (бывшая КРЦ «Звезда»). Удачи! И пусть этот вечер достанется именно вам 🥂</t>
+  </si>
+  <si>
+    <t>13.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5549</t>
+  </si>
+  <si>
+    <t>12.09.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5548</t>
+  </si>
+  <si>
+    <t>А что, если не просто читать о психологии, искать ответы в книгах и слушать чужие истории, а на несколько часов погрузиться в практику и попробовать всё на себе? ELVI TRIGGER — это фестиваль для тех, кто хочет остановиться, прислушаться к себе и посмотреть на привычные вопросы под другим углом. Уже 17 сентября в «Артисте» вас ждут трансформационные игры, метафорические карты и разные форматы работы с психологами. У каждого — свой подход, свои инструменты и своя атмосфера. Можно прийти с конкретным запросом — про отношения, цели, внутренние изменения, выбор или то, что давно не даёт покоя. А можно просто прийти из любопытства и посмотреть, куда приведёт практика. 17 сентября | 18:00 Лофт бар «Артист» | Ленинградская, 29, 2 этаж Участие бесплатное. Количество мест ограничено, для записи обращайтесь к организатору фестиваля: +7 927 019 4943 Приходите со своим запросом — или просто с открытостью к новому. Возможно, одна игра станет началом важных изменений.</t>
+  </si>
+  <si>
+    <t>12.09.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5547</t>
+  </si>
+  <si>
+    <t>Самара, наряжаться не нужно! Устраиваем пижамную вечеринку! Дресс-код максимально простой: пижама, тапки и готовность выйти из дома. В баре появится настоящий матрас – можно будет сделать максимально нишевые фотки. 🤳🏼 А также конкурсы, танцы, наливочки и обычный вечер постепенно превратится в очень странную, но весёлую и незабываемую ночёвку. 🚀 12 сентября 🚀 Начало в 23:00 🚀 Dj Джуниор | Базар 🚀 Ведущий Сабиров Александр 🚀 Дресс-код: пижама 🚀 Родная Наливочная / Московское шоссе, лит Е110</t>
+  </si>
+  <si>
+    <t>12.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5545</t>
+  </si>
+  <si>
+    <t>11.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5544</t>
+  </si>
+  <si>
+    <t>TECHNO CLUB NIGHTS: Встречаем Легенду! 🔊 В эту субботу за пульт встает DJ PSTRLKN — истинная легенда техно-сцены, чье имя не нуждается в представлении для ценителей жанра. Только качественный саунд, только чистая энергия техно. 🎧 Artist: DJ PSTRLKN 🎶 Vibe: Pure Techno 🏛 Место: Тайн Бар 📅 Дата: 12.09 | 22:00 💰 Вход: от 250 ₽ 🔗 Билеты: https://afisha.nethouse.ru/event/dj-pstrlkn-i-volzskii-tuman Собираем всех своих. Встречаемся у колонок! 🌑</t>
+  </si>
+  <si>
+    <t>11.09.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5537</t>
+  </si>
+  <si>
+    <t>День города в ресторанах Milimon Team 🎉 Самаре – 440 лет. И это отличный повод не просто поздравить любимый город, а отметить его вкусно, красиво и в хорошей компании. Выбирайте события, которые хочется посетить и скорее бронируйте столы: 🗓 12 сентября: ▫️13:00–17:00 – начинаем праздник со вкусной дегустации сыров собственной сыроварни в «Пряном Барашке». ▫️20:00 – продолжаем вечер под выступление группы «Аллея Торнадо» со специальной программой ко Дню города. 📍Солнечная, 20 +7 (903) 301-16-64 ▫️19:30–20:30 – «Ливингстон» приглашает вас на вечер театральной читки: от знакомых строк классиков до откровенной современной поэзии под живой аккомпанемент. 📍Ново-Садовая, 106Г, корп. 1 +7 (903) 301-16-68 ▫️20:00 – иммерсивная программа «Песни у костра» в «Заволге». В этот вечер Дмитрий Дмитриев и Максим Титков станут проводниками в заволжское лето и сыграют песни, которые особенно хорошо звучат под гитару. 📍Ленинградская, 31 +7 (903) 301-11-08 ▫️«Ваще огонь» подготовил специальную музыкальную программу ко Дню города – любимые хиты, живой драйв и настроение! 📍Куйбышева, 81 +7 (903) 301-04-77 ▫️DJ POVAR задаст настроение празднику в Robbi – сет с волжской душой и особенным самарским вайбом. 📍Куйбышева, 95 +7 (846) 973-72-22 🗓 13 сентября: ▫️13:00–17:00 – Как жили, готовили и проводили время самарские купцы? Военно-исторический клуб «Легенда» поможет перенестись в прошлое и увидеть кухонный быт купеческой Самары. 📍Куйбышева, 99 +7 (846) 993-82-62 ▫️15:00–16:30 – Актеры театра «Мастерская» расскажут о Самаре рубежа XIX–XX веков – времени, когда город называли хлебной столицей. 📍Молодогвардейская, 153 +7 (846) 973-79-73 ▫️19:00–20:00 – Доктор исторических наук Сергей Буранок проведёт лекцию о жизни американских журналистов в Куйбышеве в годы войны. 📍Куйбышева, 103 +7 (846) 990-15-76 ▫️19:00–21:00 – Группа «Баян+» исполнит волжские народные песни на Молодогвардейской, а для маленьких гостей во всех ресторанах сети «Чиполучо» отдельный праздничный комплимент: мороженое. 📍Молодогвардейская, 182 +7 (846) 973-77-99 🗓 7–30 сентября – Beerократия Самарские губернаторы: 1851–1917 г. Выставка о людях, которые определяли развитие Самары в дореволюционный период. Совместный проект с музеем им. П. В. Алабина. 📍Галактионовская, 132 +7 (846) 993-83-37 🗓 9–30 сентября – «Гриль &amp; Пудра» Современный художник Михаил Качикаракис собрал в одной экспозиции летние зарисовки Самары – быстрые, живые и немного мимолётные. 📍Ленинградская, 24 +7 (846) 221-61-90 Вход на все мероприятия свободный. Выбирайте свой маршрут, зовите близких и встречайте 440-летие Самары вместе с Milimon Team 🍋</t>
+  </si>
+  <si>
+    <t>11.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5535</t>
+  </si>
+  <si>
+    <t>11.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5534</t>
+  </si>
+  <si>
+    <t>Новые идеи для ресторана начинаются на Евразийском Ресторанном Форуме! 20 октября в Самаре на площадке HolidayHall Samara впервые пройдет одно из главных событий гастрономического бизнеса – Евразийский Ресторанный Форум, на котором соберутся успешные рестораторы, бренд-шефы и ключевые фигуры ресторанной индустрии.  🥂По промокоду РЕЙВ действует скидка 10% на все категории билетов! Среди спикеров форума: Максим Романцев — генеральный директор ресторана Savva (обладатель звезды Michelin) (Москва); Павел Торхов — директор по маркетингу ресторанов «Сыроварня» (Москва); Марина Николаева —директор по персоналу «Лидер групп» (30 ресторанов, 16 концепций). Руководитель кластера подготовки кадров для отрасли «Туризм и сфера услуг» (Уфа); Леон Айрапетов — операционный директор Плавно - сервиса безналичных чаевых и аналитики, внедрённого в 10 000+ заведений по России (Москва); Павел Ханженков — коммерческий директор iiko (Москва) и многие другие! Приобрести билеты можно на официальном сайте форума.</t>
+  </si>
+  <si>
+    <t>10.09.26 19:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5533</t>
+  </si>
+  <si>
+    <t>❗️Внимание. Ракетная опасность в Самарской области!</t>
+  </si>
+  <si>
+    <t>10.09.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5532</t>
+  </si>
+  <si>
+    <t>Кластеру «Артист» — 6 лет! Шесть лет — это тысячи людей, сотни вечеров, десятки поводов встретиться и множество историй. Здесь открывались новые проекты, к «Артисту» присоединялись резиденты, проходили концерты, вечеринки и события. 12 сентября приглашаем отметить день рождения всем кластером. Хедлайнер вечера — DIBIDABO — музыкант и продюсер, выступавший на международных площадках в Европе, США и Азии. Его звучание объединяет глубокий грув, электронную музыку и этнические мотивы. Support — Саша Тархов. В этот вечер вас ждут welcome от резидентов, праздничный декор, фотограф, музыки и теплая атмосфера. 12 сентября Начало в 20:00 Вход в субботу с 22:00 — 500₽ Стоимость билета включает в себя вход на территорию арт-кластера «Артист» Face Control | Dress Code</t>
+  </si>
+  <si>
+    <t>09.09.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5530</t>
+  </si>
+  <si>
+    <t>ПРОДЛЁНКА НА ТЕПЛОХОДЕ ⛵️ 13 сентября | 18:00 - 22:00 FC/DC 18+ Всего 100 мест! ПОДАТЬ ЗАЯВКУ</t>
+  </si>
+  <si>
+    <t>07.09.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5529</t>
+  </si>
+  <si>
+    <t>💫Приглашаем вас 10 сентября на новый джазовый четверг с необычным названием "Жаркий хип-хоп. Соул начинка. Подаем с душой", который мы проведем вместе с коллективом "Pizza Plums"! 🌟"Pizza Plums" – это стиль, качество и живые эмоции. Каждое выступление – это шоу, где вы будете танцевать, подпевать и проживать лучшие моменты! Упрямая энергия hip-hop, обжигающий soul и уязвимые полутона r’n’b будут дарить с каждым тактом неудержимый грув. ⚡На сцене для вас: стильный, узнаваемый лид-вокал от невероятной Анжелики Смола, фирменное звучание которого дополнит бэк-вокал. За энергию отвечают сочные дудки от Даши Даниловой, а яркие краски гармонии дополнят клавиши от маэстро Миши Павлова. Грув, который проникает в каждое сердце создает ритм-секция - на басу великий Алексей Титенко, а за барабанами легендарный Степан Рюмкин! 😉В общем, увидимся в четверг! ☑ Где: ресто-бар «Рюмочка» | ул. Ленинградская, 29 ☑ Когда: 10 сентября, 20:00. ☑ Билеты: clck.ru/3VetJh</t>
+  </si>
+  <si>
+    <t>06.09.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5528</t>
+  </si>
+  <si>
+    <t>Очная встреча проекта Медиацех «450» собрала участников, экспертов и наставников в одном месте ❤️‍🔥 Участники прошли через испытания на онлайн-собеседованиях и на очном кастинге. Теперь их ждет 3 месяца плотного интенсива: лекции, мастер-классы, задания от региональных и федеральных экспертов. До середины октября занятия будут проходить в режиме онлайн, далее – очно. Следите за новостями на сайте 450media.ru.</t>
+  </si>
+  <si>
+    <t>06.09.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5527</t>
+  </si>
+  <si>
+    <t>Разыгрываем сутки проживания в арт-отеле «Место под солнцем» 🎁 🏠 Место под солнцем - уютные комфортабельные домики с видом на Волгу, в которых можно отдохнуть от городской суеты. Вас ждут: 🖇Живописные пейзажи, чистый воздух, спокойная атмосфера, прогулки на природе, различные развлечения. 🖇Питание от ресторанов-партнеров доступно на побережье 🖇В место вложили силы и душу, поэтому оно оставит вам множество приятных впечатлений. ⚡️Условия просты: 🟡Подписка на @podsolntsem63 и Волжский рейв 🟡Жми участвую! И все) Победителя выберет бот 13 сентября! Всем удачи 🍀 ❗️Если вам понравилось местечко, можете не дожидаться итогов и забронировать домик. Все очень быстро и удобно, посмотреть свободные и выбрать можно по ссылке, а любые вопросы задать: @mps063</t>
+  </si>
+  <si>
+    <t>05.09.26 23:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5526</t>
+  </si>
+  <si>
+    <t>Базовая субботняя драка у Ветерка</t>
+  </si>
+  <si>
+    <t>05.09.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5521</t>
+  </si>
+  <si>
+    <t>ВЕЧЕРИНКИ НЕДЕЛИ В GOOD NIGHT 🖤 На этой неделе две ночи — два разных сценария. 9 СЕНТЯБРЯ — СЕКРЕТАРША БОССА Рабочий день закончился. Самое интересное только начинается. Новый образ, особая атмосфера и девушки Good Night. 11–12 СЕНТЯБРЯ — АГЕНТШИ 007 Секретная миссия начинается. Агентши уже готовы к заданию, осталось решить, готов ли рискнуть ты. В Good Night: • красивые девушки • караоке • VIP-комнаты • напитки • паровые коктейли Подписывайся на Telegram Good Night, там первыми публикуем анонсы вечеринок, знакомим с девушками клуба, показываем атмосферу и делимся специальными предложениями для подписчиков. 📍 Дачная, 2к1 📞 Бронь: +7 (937) 999-99-16 🌐 Сайт: https://strip-smr.ru Подписывайся, выбирай свою ночь и бронируй стол заранее. 18+</t>
+  </si>
+  <si>
+    <t>05.09.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5510</t>
+  </si>
+  <si>
+    <t>🫰САМАРА | НОВЫЙ БАР С КАРАОКЕ В этом месте соединились выставка художников, камерная атмосфера, идеально настроенный звук для караоке, ароматный кальян и внимательный персонал, который позаботится о вас до утра.💪🫦 В эту субботу до 6 утра и каждый день ждем Вас! Вход бесплатный 💎 Караоке бесплатно, в порядке очереди. Адрес: GB ROOMS, Молодогвардейская, 92. ☀️ Работаем: ПН-ЧТ: с 18:00 до 04:00 ПТ-ВСКР: с 18:00 до 06:0 Мы в ТГ: @GBROOMS Мы в Инст: gb_rooms Наше меню: https://www.gbrooms.ru/menu 🫶 Бронирование столика или другой вопрос: @georgebloge ❤️‍🔥👋💝👍🔥😂🫦👊🫰</t>
+  </si>
+  <si>
+    <t>04.09.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5508</t>
+  </si>
+  <si>
+    <t>Polozhenie - магазин оригинальной парфюмерии по доступным ценами В наличии большой выбор парфюма, а если даже нет того, что понравился, есть возможность заказать со следующей поставкой. Если не можете определиться с выбором, можно взять распив нескольких ароматов по приятной стоимости. Из последних ароматов, которые мне помогли подобрать: Parfum de Marly Greenley - кашемировое дерево с с оттенком свежести и фруктов, стал одним из моих самых любимых. А моей даме: Psychedelic Love Intio - сладкий аромат, дурманящая Роза, клубника и мускус. Доставка по Самаре и всей России. Есть оффлайн бутик в ТЦ «Мега». Также есть сайт, на котором можно изучить каталог ароматов, либо написать менеджеру: https://polozhenie.com/ - сайт @polozhenie_perfume - тг @Polozhenie_manager - менеджер</t>
+  </si>
+  <si>
+    <t>03.09.26 21:37</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5507</t>
+  </si>
+  <si>
+    <t>❗️Самарская область - ракетная опасность</t>
+  </si>
+  <si>
+    <t>03.09.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5506</t>
+  </si>
+  <si>
+    <t>Календарь все перевернули?</t>
+  </si>
+  <si>
+    <t>03.09.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5505</t>
+  </si>
+  <si>
+    <t>КОНКУРС AIRPODS PRO! Условия Быть подписанным на все каналы: 1) https://t.me/volgarave 2) https://t.me/Safronxpatiiss 3) https://t.me/safronxpartysss СДЕЛАТЬ РЕПОСТ ПОСТА ! РЕЗУЛЬТАТЫ 9 СЕНТЯБРЯ! ВСЕМ УДАЧИ 🔥</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5504</t>
+  </si>
+  <si>
+    <t>Реклама. О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.09.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5503</t>
+  </si>
+  <si>
+    <t>РАЗЫГРЫВАЕМ 20 ПРОХОДОК НА ПРАЗДНИЧНУЮ ВЕЧЕРИНКУ ОТ DROP.TUSA!🎁🍾🎂 Ребята из DROP.TUSA собираются по важному празднику: День Рождения СЕО проекта - Эльдара! И мы зовем на эту громкую вечеринку: будем взрывать шампанское и разрезать праздничный тортик вместе! В субботу в ВМ встречаемся в 20:00, догуливаем последние теплые дни на летнике и потом вся движуха переходит внутрь бара, где уже будем праздновать все вместе! По музыке у ребят будет оупен формат: без ограничений, без форматов, только самые главные хиты, угарные эдиты и грязные ремиксы на известные треки! Где: Ленинградская 77, бар "Вечно Молодой" 5 СЕНТЯБРЯ, 20:00 Вход с вниманием к мероприятию: 300₽ Ну и по классике, раздаем еще целых 20 проходок на ночной ивент!🎁 Условия просты: быть подписанным на Волжский рейв и DROP.TUSA Все! Жми участвую!</t>
+  </si>
+  <si>
+    <t>02.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5498</t>
+  </si>
+  <si>
+    <t>04.09 / Philipp Gorbachev The Man. The Myth. The Legend. Philipp Gorbachev → московский диджей и продюсер, одна из заметных фигур мировой клубной сцены. В 10-х годах он оказал значительное влияние на формирование российской электронной сцены и до сих пор остаётся её активным представителем. За 15 лет карьеры → выступления в берлинском Berghain, эфиры Boiler Room, записи на HÖR и гастроли в 35 странах. В поддержку Филиппа → лучшие представители самарской клубной фауны: Лёша Валиневич и PFPF, Dancetroy OS и дуэт Lola femm с dina. Старт в 22:00 / вход с репостом 300₽ / без внимания к мероприятию 500₽</t>
+  </si>
+  <si>
+    <t>02.09.26 04:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5497</t>
+  </si>
+  <si>
+    <t>⚡️⚡️⚡️Четыре! Разыгрываем целых четыре приятных подарка! Два бесплатных абонемента по 4 занятия каждый в детский бассейн «Никитенок» и два сертификата на безлимитное посещение «Волжских терм» — для четырех победителей! Условия 🔰 подписаться на: • «Самарские новостройки» • «Штефан знает» • «Коммунальный опер» • «Бандитская Самара» 🔰нажать на кнопку «Участвовать» под этой публикацией. Итоги подведем 18 сентября в 18:00, бот рандомно выберет четырех победителей, которые заберут свои призы (для жителей Самарской области) 🍀 Всем удачи!</t>
+  </si>
+  <si>
+    <t>01.09.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5496</t>
+  </si>
+  <si>
+    <t>Пенное лото в Родной Наливочной на Куйбышева 91 сегодня и каждую среду! Пенное лото – легендарная игра, в которой нет проигравших. Все участники являются победителями. Можно выкрикивать на весь зал Бинго свои высоким голосом, получать подарки за закрытые линии на билетах и вообще смеяться от фраз «Гуси-лебеди! Бабка с клюшкой! Кудри! Топорики!». Всем игрокам выдается по одной карточке, на которой необходимо закрывать выпавшие числа, а при закрытии строки – получить приз на баре! Участие бесплатное, билеты раздают всем, кругов игры много, а без подарка остаться надо очень постараться. 🚀 Начало в 20:00 🚀 Участие Бесплатно 🚀 Ведущий: Дмитрий МС Тепловоз 🚀 Родная Наливочная / Куйбышева, 91</t>
+  </si>
+  <si>
+    <t>01.09.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5495</t>
+  </si>
+  <si>
+    <t>В Самаре открывается МАКАО — новый клуб спортивного покера. И это не просто ещё один зал, где можно сесть за стол и сыграть турнир. У МАКАО своя концепция. Игровые столы находятся в отдельных залах — чтобы во время игры ты не растворялся среди десятков людей, а чувствовал себя действительно особенным гостем. Отдельное пространство. Своя атмосфера. По ощущениям — VIP. По игре — классический Texas Hold’em. ♠️ А чтобы познакомиться с новым клубом было максимально легко, весь сентябрь запускаем: 🔥 FREEROLL КАЖДЫЙ ЧЕТВЕРГ Первый вход в турнир — БЕСПЛАТНО для всех желающих. А для девушек — бесплатный вход весь сентябрь. 🔥 Можно прийти с друзьями, сыграть свою первую раздачу, проверить себя за столом и просто провести хороший вечер. А между играми — кальян, пиво и напитки. И да — можно прийти со своим, без каких-либо доплат. 😉 Когда? Каждый четверг сентября 🕖 Начало — 19:00 ♠️ Игра — Texas Hold’em 🎟 Первый вход — 0 ₽ 📍 Ново-Садовая, 106. Лофты «Смотри и пой» Расписание турниров, регистрация, новости клуба и специальные условия — в нашем Telegram-канале. МАКАО открывает двери. Первый четверг уже близко. Займёшь своё место за столом? ♠️</t>
+  </si>
+  <si>
+    <t>01.09.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5494</t>
+  </si>
+  <si>
+    <t>РАЗЫГРЫВАЕМ 20 БЕСПЛАТНЫХ ПРОХОДОК И ДЕПОЗИТ 3000₽ НА БОЛЬШУЮ ТУСОВКУ ДЛЯ СТУДЕНТОВ И НЕ ТОЛЬКО, ВМЕСТЕ С ВОЛЖСКИМ РЕЙВОМ! Ежегодный посвят в студенты! Помоги нам. Отправь эту афишу в беседу с одногрупниками! Уникальное событие происходящее раз в жизни. Пора оторваться по взрослому! Тебя ждёт: -- Американская тематика, со специально подобраным плейлистом. -- Совершенно новая для Самары локация. -- Индивидуальный выделяющий браслет для каждого университета. -- Согласованные акции на баре в честь мероприятия. -- Фотограф, чтобы запечетлить ваши лучшие моменты. Хочешь понять, что такое настоящая тусовка? Кликай С репостом — 500 р. Без репоста — 700 р. (Билеты онлайн и на входе) 🎁 Условия участия в розыгрыше: — Подпишись на Реп над Волгой и Волжский рейв — Жми кнопку «участвую» 11 сентября / 22:00 / 18+ Клуб – ЛОТ / ул. Куйбышева. 128А</t>
+  </si>
+  <si>
+    <t>30.08.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5493</t>
+  </si>
+  <si>
+    <t>Сборы анкет и онлайн-собеседования позади: очный кастинг — новый этап проекта Медиацех «450». Это движ, вайб и испытания 😎 Участники сделали домашние задания и демонстрируют жюри свои лучшие качества. Как отмечают организаторы, раскрываются все кандидаты по-разному: кто-то тушуется перед камерами, другие показывают себя с неожиданных сторон.</t>
+  </si>
+  <si>
+    <t>29.08.26 01:24</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5492</t>
+  </si>
+  <si>
+    <t>28.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5491</t>
+  </si>
+  <si>
+    <t>РУКИ ВВЕРХ | 4–5 СЕНТЯБРЯ 🔥 Пора поднимать руки вверх — Главпивнастой устраивает большую вечеринку! Будем петь лучшие хиты, танцевать до утра и просто хорошо проводить время🕺 🍺 Холодное пиво и настойки 🎶 Живой вокал 🪩 Диджей 🍲 Вкусная еда Возможно и сам Сергей Жуков нас посетит🤫 4–5 сентября в 23:00 — встречаемся в Главпивнастой!🪆 📺 Куйбышева, 76 🎁 Забрать подарок 💙 МЫ ВКОНТАКТЕ Посадка осуществляется по факту, подробности: +7 (917) 155-11-12</t>
+  </si>
+  <si>
+    <t>28.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5490</t>
+  </si>
+  <si>
+    <t>Идея для последних выходных августа: заказать роллы из «Хокку» Предлагаем очередной повод собраться вместе и подвести итоги уходящего сезона лучшего сериала под названием «Лето» А для того, чтобы освободить время для общения, часть забот можно доверить «Поляна Доставка». Специально для таких встреч команда обновила сеты роллов Теперь в приложении можно выбрать варианты для любого формата: от камерного вечера на двоих до большой компании Самое время не переносить планы, встретиться с друзьями, поделиться друг с другом важными событиями и вместе посмеяться над филлерами прошедшего лета 📲 Заказ можно сделать на сайте Поляна Доставка или в мобильном приложении в AppStore, GooglePlay, RuStore 💚</t>
+  </si>
+  <si>
+    <t>27.08.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5489</t>
+  </si>
+  <si>
+    <t>Альфа-Банк устраивает праздник 💥 Заходите — будет уютно и с подарками: ☕️ ароматный кофе 💳 гравировка карты прямо на месте 🎁 и ещё много приятных сюрпризов Просто приходите и забирайте своё хорошее настроение 📍 Где? Центральная площадь, напротив гостиницы «Волжский» 📅 Когда? 29 августа, с 12:00 до 15:00 Узнайте все детали на alfabank.ru и у сотрудников на мероприятии ❤️ Реклама. erid: 2Vtzqv281ab ИНН: 7728168971 Рекламодатель АО "АЛЬФА-БАНК"</t>
+  </si>
+  <si>
+    <t>27.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5488</t>
+  </si>
+  <si>
+    <t>Домашка для родителей: заказать бенто-торт из “Кэрри” по мотивам Дня знаний Иногда достаточно совсем небольшого жеста, чтобы показать: новый учебный год — это не повод грустить из-за закончившихся каникул, а начало нового, интересного этапа В «Кэрри» подготовили коллекцию бенто-тортов, посвященную Дню знаний, чтобы подсластить новый учебный год ученикам, а учителям – проявить персональный знак внимания, который точно запомнится В “Поляна Доставка” можно заказать торт с готовым дизайном от команды или с собственным за два дня, а также с фотопечатью на сахарной бумаге за три дня Если пятёрки ещё впереди то запланировать повод съесть кусочек торта — уже сегодня❤️ 📲 Заказ можно сделать на сайте Поляна Доставка или в мобильном приложении в AppStore, GooglePlay, RuStore 💚</t>
+  </si>
+  <si>
+    <t>27.08.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5484</t>
+  </si>
+  <si>
+    <t>27.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5483</t>
+  </si>
+  <si>
+    <t>🎓 1 сентября уже совсем скоро! В центре цветов ROMANTIC подготовили специальные букеты к 1 сентября от 990₽. А сейчас на все букеты к 1 сентября — скидка 10% по промокоду «ШКОЛА» до 01.09.2026 включительно. Заказывайте заранее, чтобы 1 сентября не искать букет в последний момент. Центр цветов ROMANTIC тел. +7 (969) 770-11-11 сайт romantic63.ru 📍Самара ул. Стара-Загора 124А 📍Новокуйбышевск ул. Ударников 16 ROMANTIC — цветы, которые говорят за вас! 💛</t>
+  </si>
+  <si>
+    <t>26.08.26 22:59</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5482</t>
+  </si>
+  <si>
+    <t>26.08.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5481</t>
+  </si>
+  <si>
+    <t>🍷 Любите отдыхать в хорошей компании? Тогда вам в «Гочу»! С воскресенья по четверг здесь действует безлимит на напитки — 990 ₽ за 2 часа. После окончания времени безлимит можно продлить и продолжить вечер. Отличный повод встретиться с друзьями, попробовать блюда грузинской кухни и провести вечер в уютной атмосфере. 📍 Молодогвардейская, 153 📞 +7 (902) 290-00-88 Акция действует для компаний до 5 человек.</t>
+  </si>
+  <si>
+    <t>26.08.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5480</t>
+  </si>
+  <si>
+    <t>День рождения "Родной" - 4 года! 29 августа! 🔥 В программе: 💥Гена и Чебурашка; 💥велком-зона с мини-баром; 💥розыгрыш призов; 💥памятные кадры на Polaroid, чтобы самые яркие моменты вечера остались не только в памяти; 💥треш-конкурсы от ведущего. Короче, план на вечер простой: прийти красивыми, уйти с призами, а утром вместе собирать события по кусочкам 🕵🏼‍♀️ 🚀29 августа. 🚀Начало в 23:00. 🚀Вход бесплатный. 🚀Ведущий: Сабиров Александр 🚀За пультом: DJ Ксаури / DJ Сантиз 🚀Место события: Московское шоссе, лит Е110</t>
+  </si>
+  <si>
+    <t>26.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5479</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Juno ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>26.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5478</t>
+  </si>
+  <si>
+    <t>25.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5477</t>
+  </si>
+  <si>
+    <t>🎷 Авторский джаз из Сибири: магия звука в Самаре! 🎹 27 августа 2026 года в ресто‑баре «Рюмочка» выступит инструментальное трио авторского джаза «ELS.» из Новокузнецка — коллектив, который уже успел громко заявить о себе на крупнейших фестивалях страны. Что делает их музыку особенной? Это смелое переплетение джаза, классики и электроники: сложные гармонии и ритмы здесь звучат не как головоломка, а как живая эмоция. Музыканты умеют быть одновременно виртуозными и понятными — и именно это цепляет с первых нот. В составе — победители всероссийских и международных конкурсов, студенты Кузбасской Академии джаза: • Татьяна Михайлова — рояль; • Влада Русских — бас‑гитара; • Дмитрий Андреев — ударные. Трио сформировалось в 2024 году — и сразу ворвалось в топ: победа на III Moscow Jazz Festival, I Международном конкурсе‑фестивале авторского джаза «Русский джаз» (в рамках «Кузня Джаз»), лауреатство V международного онлайн‑конкурса «Lanote». Вдохновение «ELS.» черпают у Tigran Hamasyan, Avishai Cohen, Immortal Onion, Gogo Penguin, LRK trio, Bill Laurance trio — поэтому в их программе всегда есть и глубина, и драйв. На сцене они работают как единый организм: каждый инструмент добавляет свою краску, и вместе они создают настоящую звуковую магию. 📍 Где: ресто‑бар «Рюмочка», ул. Ленинградская, д. 29 📅 Когда: 27 августа 2026, четверг, 20:00 🎟 Билеты: https://clck.ru/3V5bUd</t>
+  </si>
+  <si>
+    <t>25.08.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5476</t>
+  </si>
+  <si>
+    <t>COMEDOZ в Самаре «Солнце вернётся» ☀️ 26 сентября на летнике бара «Вечно молодой» состоится большой сольный концерт группы COMEDOZ с презентацией нового альбома «Солнце вернётся»! Билеты 👉 https://comedozwm.ticketscloud.org В новом альбоме COMEDOZ соединяет лёгкий регги-грув, роковую энергетику, выразительные гитарные партии и тексты о переменах, надежде и движении вперёд! В концертную программу войдут новые песни с альбома и любимые хиты группы, которые уже собрали сотни миллионов прослушиваний. Как говорит Павел Воробьёв: «Солнце вернётся» — это личный манифест: даже в самые тёмные периоды свет не исчезает навсегда, он лишь временно скрыт за облаками» 🎟 Билеты: https://comedozwm.ticketscloud.org Солнце никогда не уходит насовсем!</t>
+  </si>
+  <si>
+    <t>25.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5466</t>
+  </si>
+  <si>
+    <t>🎓 Ну что, учебный год начинаем громко? Новые одногруппники, новые знакомства, первые пары и уже хочется куда-нибудь всей компанией? 😎 Самое время собрать всех и устроить нормальный старт учебного года в «Смотри и Пой» 🎤 У нас — приватные караоке-лофты только для вашей компании. Никаких посторонних, соседних столиков и чужих взглядов — только вы, музыка и полный отрыв 🔥 🎤 Качественный звук и отличное караоке 🎮 PlayStation 🥤 Можно со своей едой и напитками — без доплат 🏠 Личные лофты для компаний разного размера 🔥 А для тех, кто планирует тусить долго — есть безлимитные тарифы Идеально для встречи одногруппников, знакомства с новым классом, посвящения в студенты или просто первой большой тусовки после каникул 😎 Собирайте своих — первый учебный движ должен запомниться! 🎶 ТГ «Смотри и Пой» 📍Ново-Садовая 106 📲 Бронируйте: @Smotriipoy</t>
+  </si>
+  <si>
+    <t>24.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5465</t>
+  </si>
+  <si>
+    <t>КАРАОКЕ GOOD NIGHT — ТВОЙ ВЕЧЕР 🎤 Место, где можно забыть о времени, включить любимый трек и провести вечер в своей компании. -Профессиональный звук -Приватная атмосфера -Напитки и кальяны -Красивые девушки и атмосфера Good Night -3 отдельные VIP-комнаты 🎁 СПЕЦИАЛЬНО ДЛЯ ВАС: При предъявлении этого поста третий час караоке — БЕСПЛАТНО Для свидания, встречи с друзьями, дня рождения или вечера, который хочется продолжить до утра 📍 Дачная, 2к1 📞 Бронь: +7 (937) 999-99-16 18+ Забронируй свою комнату заранее</t>
+  </si>
+  <si>
+    <t>24.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5464</t>
+  </si>
+  <si>
+    <t>САМАРА | ОФИЦИАЛЬНОЕ ОТКРЫТИЕ ГАЛЕРЕИ-БАРА С КАРАОКЕ 28 и 29 августа 2026 года с 18:00 до 06:00 🙏 Картины Художников: - UOFX ROMAN - ANYA BIMBO - GEORGE.BLOGE - SOFA Что вас ждёт? - Более 20 арт-объектов и холстов; - До 23:00 Dj сет, после 23:00 караоке; - Велком дринк для подписчиков канала. Вход бесплатный 💸 Участие в розыгрыше на бесплатную кружку пива 🦈: https://t.me/gbrooms/210 Локация: GB ROOMS, Молодогвардейская, 92. Наше меню: https://www.gbrooms.ru/menu 🫶 Бронирование столика или другой вопрос: @georgebloge 🎲💝❤️‍🔥👋🎲😂👻🔥</t>
+  </si>
+  <si>
+    <t>24.08.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5463</t>
+  </si>
+  <si>
+    <t>Уже послезавтра отдадим сертификат в «ГДЕ НАС НЕТ» на 5000 р🔥</t>
+  </si>
+  <si>
+    <t>23.08.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5462</t>
+  </si>
+  <si>
+    <t>ДАЙДЖЕСТ АКЦИЙ Каждый день — новая причина заглянуть в «Любочку»!💙 Рассказываем, какие акции действуют в течение недели 👇🏻 ПОНЕДЕЛЬНИК 💨 Скидка 50% на все паровые коктейли — проведите дымный вечер с друзьями по самым выгодным условиям! ВТОРНИК 🎁 Лототрон — крутим лототрон и выигрываем призы! 🍺 Бухой безлимит — платите 1000 ₽ и пейте любимое пиво без ограничений весь вечер! СРЕДА 🍸 Настойки 1+1 — берёте одну настойку, вторую получаете в подарок! ЧЕТВЕРГ 🍺 3 литра пенного — большая трёхлитровая банка пива всего за 1000 ₽! КАЖДЫЙ БУДНИЙ ДЕНЬ — РОЗЫГРЫШ КОЛЕСА НАСТОЕК🎡 С понедельника по четверг в 22:30 проводим розыгрыш колеса настоек! Оставляйте номер МС и участвуйте — победитель определяется рандомно! ПЯТНИЦА И СУББОТА 🚕 Такси за наш счёт с 04:00 до 06:00 — приезжаете к нам на такси по тарифу «Эконом», а мы компенсируем стоимость поездки на баре! 📱 Настойка за регистрацию в системе лояльности и за отзыв — регистрируйтесь, оставляйте отзыв и получайте настойку в подарок! ВОСКРЕСЕНЬЕ 🍓 Настойки по себестоимости — заказывайте любимые настойки по 50₽! Сохраняйте, чтобы не забыть, какая акция ждёт вас сегодня!🤩 ❗️Подпишись на нас в МАХ 🔺ВХОД: БЕСПЛАТНЫЙ 📍Гео: г. Самара, ул. Авроры, 154 🕘Мы открыты: ежедневно с 16:00 📞По всем вопросам: +7 (999) 702-20-49 🖥️Забронировать столик</t>
+  </si>
+  <si>
+    <t>22.08.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5458</t>
+  </si>
+  <si>
+    <t>MANUL x «Земляне». Нулевой километр: Сибирский след   Продолжается серия гастрольных ужинов шефов-единомышленников в рамках проекта «Земляне. Нулевой километр»: о территории, ее продукте и рецептах. 27 августа бистро «Земляне» принимают в гостях команду московского ресторана MANUL — одного из главных столичных форпостов сибирской кухни в столице. Шеф-повар Виктор Шайдецкий глубоко исследует гастрономические традиции Алтая, Тывы, Хакасии и Енисейского Севера. Вместе с историками, этнографами и коренными жителями он восстанавливает забытые рецепты, изучает локальные продукты и превращает их в современную авторскую кухню. Благодаря экспедициям и работе с производителями в MANUL напрямую попадают таежная дичь, северная рыба, дикоросы и другие эндемичные продукты Сибири.   27 августа, 17:00 Самара, Вилоновская, 24 +7 (908) 403-13-13</t>
+  </si>
+  <si>
+    <t>22.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5457</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. ivan (@ivandupl3t) 2. Daria (@ladderane) 3. Злата Романова (@zlromanova) 4. Наталья (@netlibb) 5. Лариса (@Larisa_Osipovas) 6. Полина (@eellsoo_13) 7. maria (@maaruusyyyaa) 8. лера🪼 (@qwlmss) 9. doronina (@dorronina) 10. DoubleG (@DoubleG_DBLG) 11. петька (@trepeloid) 12. Dasha (@rozchinyaus) 13. Румия 14. . (@jskshsjwow) 15. сонечка (@ohhson) 16. jmih➿ (@jmihsa) 17. дашк (@dobriycola2008) 18. олеся (@pro100olesa) 19. Lina 20. Анастасия (@nmoksh) 21. karishkin (@karishkiiinnn) 22. Valcir63 (@Allavalcir) 23. пп (@pprivezan) 24. ALEXANDR (@xochurapp) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>22.08.26 01:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5456</t>
+  </si>
+  <si>
+    <t>❗️Беспилотная опасность объявлена по всей территории Самарской области ‼️Массовый налёт</t>
+  </si>
+  <si>
+    <t>21.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5454</t>
+  </si>
+  <si>
+    <t>Недавно попробовал очень вкусные роллы и хочу порекомендовать вам доставку «О!Суши». Рыба качественная, рис вкусный и роллы прямо огромные. Крч, советую, заказывал «кранч сет», «Том ролл», «Филадельфия сурими» и «Запеченный с креветкой». А для вас от «О!Суши» есть бесплатный запеченный ролл «Япония» по промокоду SAM26RAVE Сайт для доставки Скачать приложение</t>
+  </si>
+  <si>
+    <t>20.08.26 15:53</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5450</t>
+  </si>
+  <si>
+    <t>У питейной "Свойский" — день рождения! А значит, шумим на весь город. 22 августа устраиваем вечеринку с музыкой, подарками и бургерами до самого утра. Заходите на огонёк, а лучше — с друзьями. 🎶 Программа вечера: — самый харизматичный баянист Игорь Аюшеев — шоу-программа от Good Night Show — диджей-сеты — подарки от «Свойского» и партнёров 🍔 Спешл на один день: По случаю праздника — специальное меню со смэш-бургерами. Только 22 августа и только для гостей вечеринки. 🎁 Подарок для подписчиков: Называй на баре кодовое слово ВОЛЖСКИЙ РЕЙВ — получай в подарок рюмку любимой настойки 📅 22 августа, 18:00 → 03:00 📍 Некрасовская, 62 👉 Бронируй стол: +7 (917) 031-09-75</t>
+  </si>
+  <si>
+    <t>20.08.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5449</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Arina (@aaaeeelllll) 2. luba (@lbpismennaa) 3. AVOCADICK (@AVOCAD1CK_OFFICIAL) 4. Алексей (@bbgplayalaflaree) 5. Софья (@kondrashka003) 6. Арина (@arink_si) 7. .sᴀᴋᴀʏ (@godnessthug) 8. Мария (@temnikom) 9. Nastya (@NP18_6) 10. Раф (@samarachampion) 11. Anna Kot (@anna_kot2) 12. Влад (@Karrall) 13. дурашка (@durashca_63) 14. DXMДекстрометорфанРэпер-Курьер (@HeyGuysYMenyaVseBad) 15. styleonbeats (@styleonbeats) 16. Елизавета (@what_esli_net) 17. (¡) &gt;_&lt; ::c4p2t0c4kа /🐈‍⬛/×Z ᶻ z (@lilsafer) 18. nastya!! (@wiwiwuj) 19. Ť🅾️©️ķℹ️№ (@T420OC) 20. настя (@nsnsn1111) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>20.08.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5448</t>
+  </si>
+  <si>
+    <t>Экран разбился, батарея еле держит день, а телефон нужен уже сегодня? Чинить оригинальный iPhone чаще всего дорого и долго, ждать запчасти неделями. Купить новый, не всегда возможно. В Miraphone есть проверенные Б/У iPhone, которые проходят проверку по 35 параметрам в собственном сервисном центре и готовы к работе сразу,  забрать можно в день обращения.  Например, iPhone 13 Pro — от 30 990 рублей. На все устройства гарантия до полугода. Посмотреть, что есть в наличии в своем городе: бот Забронировать устройство: контакт менедежра Реклама: ООО "КОНЦЕПТ" ИНН:1831208867 Erid:2VtzquZWEY3</t>
+  </si>
+  <si>
+    <t>20.08.26 01:25</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5447</t>
+  </si>
+  <si>
+    <t>Самарская область - ракетная опасность❗️</t>
+  </si>
+  <si>
+    <t>19.08.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5446</t>
+  </si>
+  <si>
+    <t>РАЗЫГРЫВАЕМ 3 ПОДАРОЧНЫХ БОКСА ОТ SURF COFFEE, А ТАК ЖЕ 20 ПРОХОДОК НА ВЕЧЕРИНКУ ОТ DROP.TUSA! Уже в эту субботу с 17:00 до 20:00 ребята делают препати в Сёрф Кофе на Некрасовской: легкие разогревающие треки, летний вайб и формат мероприятий с интересной атмосферой и отличным плейлистом на фоне! А в 20:00 перемещаемся в «Вечно Молодой», чтобы плавно продолжить вечерний движ: большой летник, отличнейшая погода и вся ночь с классной тусовкой! Где: Некрасовская 57, кофейня Surf Coffee x Globe // Ленинградская 77, бар "Вечно Молодой" 22 АВГУСТА, 17:00-preparty//20:00 night party | Вход с вниманием к мероприятию: 300₽ 🎁 Разыграем призы: 1 место - подарочный бокс XL+ проходка 2 место - подарочный бокс L + проходка 3 место - подарочный бокс M + проходка 4-24 место - бесплатные проходки на тусовку! Условия просты: быть подписанным на Волжский рейв и DROP.TUSA Все! Жми участвую!</t>
+  </si>
+  <si>
+    <t>19.08.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5439</t>
+  </si>
+  <si>
+    <t>Ты все еще в поисках своего мастера и не знаешь где сделать классные ногти? Меня зовут Дарья, и последние 5 лет я доказываю девушкам в Самаре, что качественный маникюр существует. Мой секрет прост: архитектура + гель премиум-сегмента = ноль отслоек. Хочешь так же? Пиши мне в личные сообщения @D_S_NAIL и в августе и получи скидку -200 рублей 💵 📍 Самара, Советской Армии , 185.</t>
+  </si>
+  <si>
+    <t>18.08.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5438</t>
+  </si>
+  <si>
+    <t>ОДНО БАРНОЕ ПРОСТРАНСТВО — 7 БАРНЫХ КОНЦЕПЦИЙ❤️‍🔥 В «Ну, и Чё? 2.0» собрали целых семь барных концепций — чтобы каждый мог найти здесь напиток и формат отдыха по своему вкусу🔥 Пиво, коктейли, шоты и фирменные напитки со спецподачей от наших GO-GO — от жаркого тверка до дерзкой BD*M-стилистики🥵 Здесь всегда есть из чего выбрать и чем удивить себя и компанию🍸 Ну а за ваше настроение отвечают: лучшие DJ-сеты, громкая музыка, жаркие танцы и заряженная атмосфера😍 Приходи в наше барное пространство с друзьями, выбирай свою концепцию, заказывай любимые напитки и проводи с нами самые яркие ночи!❤️ ❗️Подпишись на нас в МАХ Забронировать столик по номеру: 📞 +7 (927) 763-22-88 💙 Или написать в нашу группу Вконтакте 💻 Забронировать столик Реклама. О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5437</t>
+  </si>
+  <si>
+    <t>⚓️ ВНИМАНИЕ, САМАРА! ЛЕГЕНДА ВОЗВРАЩАЕТСЯ! Помните те самые вечеринки от «Трех Оленей»? Они возвращаются! И да, теперь мы будем танцевать на воде в самом центре города! 📍 21 АВГУСТА (ПТ) — легендарная тусовка «ТРИ ОЛЕНЯ» на борту Скрябина. ДА, МЫ ЗАПУСКАЕМ ЕЁ СНОВА. ТУ САМУЮ! 🎶 Любимые хиты от кавер-группы ДЖЕКПОТ — подпеваем так, чтобы было слышно на другом берегу! 💿 И конечно же, яркие сеты от диджеев Миронов и Юджин!Готовьтесь, будет громко! Ресторан «Три Оленя на Скрябине» +7 (927) 207-26-19 https://t.me/samaragastro</t>
+  </si>
+  <si>
+    <t>17.08.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5436</t>
+  </si>
+  <si>
+    <t>22.08 — Мы разыгрываем призы на сумму БОЛЕЕ 100 000 ₽💰! 🎁 ГЛАВНЫЕ ПРИЗЫ ОТ РЕСТОРАНА&amp;КЛУБА «ЖИЗНЬ УДАЛАСЬ»: 💰 5 000 ₽ на закрытие счета прямо на вечеринке 💳 10 000 ₽ сертификатом (действие: 1.09 – 5.12.2026) 🎟 10 пар пригласительных на наш День Рождения 26.09 🎫 30 сертификатов в клуб по 1000 ₽ (сентябрь, октябрь, ноябрь) ✨ 50 сертификатов по 1000 ₽ на оплату до 50% счета (сентябрь-ноябрь) 🤝 ДАРЯТ НАШИ ПАРТНЕРЫ (список пополняется!): 🎱 Самара Гастро — 10 сертификатов на бильярд (1000 ₽, сентябрь) 💐 Цветоводофф — месячная подписка на доставку букетов 👔 Лига Джентльменов — 10 боксов с аксессуарами 🎵 Music Bingo — 10 билетов на 2 персоны 🦷 Клиника Поволжье — 10 сертификатов по 20 000 ₽ на имплантацию + подарки в каждом пакете ✨ Smile Room — сертификат на отбеливание 💇‍♀️ Хвост и грива — 5 сертификатов по 3000 ₽ 💄 Брайди — 5 сертификатов по 1500 ₽ Чем больше призов — тем больше шансов уйти с выигрышем! 🎰 🎸 НА СЦЕНЕ В ЭТУ НОЧЬ: • Кавер-группа КОДА БЭНД • Ведущий Д.Миронов • Диджеи Климешин &amp; Флэш • Зажигательная подтанцовка 💃 ❗ВХОД: 🚺 Девушки — БЕСПЛАТНО 🚹 Мужчины — 500 ₽ 👥 Компании от 10 человек — вход бесплатно при предварительном бронировании! Бронируй стол сейчас: 🌐 zhiznudalas.ru 📞 +7 (846) 211-55-67 📍 г. Самара, ул. Лесная, д-23 к-49А</t>
+  </si>
+  <si>
+    <t>17.08.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5435</t>
+  </si>
+  <si>
+    <t>Kanye West проведет концерт в России - Санкт-Петербург 10-11 октября Также говорят, что м.б. в скором времени в Москве заанонсят</t>
+  </si>
+  <si>
+    <t>16.08.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5434</t>
+  </si>
+  <si>
+    <t>Розыгрыш сертификата в ресторан «ГДЕ НАС НЕТ» совместно с ТГК «Макароны по-флотски» Что нужно сделать: 1. Подписаться на наши каналы - Волжский рейв - Макароны по-флотски 2. Нажать под этим постом «Участвовать». Приз – сертификат в ресторан «ГДЕ НАС НЕТ» на 5000 р. Рандомайзер выберет победителя 26 АВГУСТА🤞</t>
+  </si>
+  <si>
+    <t>15.08.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5433</t>
+  </si>
+  <si>
+    <t>Норм, что на Продленке на VIP вход без очереди, очередь человек 100 стоит?😁</t>
+  </si>
+  <si>
+    <t>15.08.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5431</t>
+  </si>
+  <si>
+    <t>Сезонное меню в Smoky Rabbits</t>
+  </si>
+  <si>
+    <t>15.08.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5430</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Кирилл (@kiroguy) 2. Bukovka (@Bukovkka) 3. Ариша (@wwwllliiin) 4. Ksenia (@kkkkkk0513) 5. ʙᴀᴧᴇᴩий (@valer0n_vorobiyev) 6. Artemio 7. Kate (@katexoli) 8. Дмитрий 9. карина (@ppolax) 10. mo (@coooldrug) 11. Дашиша (@cheese_hunter) 12. Jarik (@Jarik74) 13. сеньтяй (@kudrash_boy) 14. арина (@komaaarovaaa) 15. ДашОчка (@daaaplaksa) 16. тимофей (@kameton0) 17. Katyushka (@Katyushk_inss) 18. Данила(Мага) (@WwGarbon) 19. Артём🦇 (@Artem_4king) 20. deadhookz (@deadhookz) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>15.08.26 00:16</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5429</t>
+  </si>
+  <si>
+    <t>14.08.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5428</t>
+  </si>
+  <si>
+    <t>ВСЕ АКЦИИ В ОДИН ДЕНЬ — ДЕНЬ ДЛЯ СТАФА Каждое воскресенье собираем своих и устраиваем день, когда можно отдохнуть как следует!🔥 🍻 Пивной безлимит за 990 🍷 Настойки по 60₽ 🍹 Коктейльный безлимит за 990 🔥 Настойки 1+1 Да да, сразу 4 акции в один день! Такое пропускать нельзя 😉 Ждём вас в Главпивнастой!🪆 🕓 Работаем ежедневно с 14:00 📺 Куйбышева, 76 🎁 Забрать подарок Посадка осуществляется по факту, подробности: +7 (917) 155-11-12</t>
+  </si>
+  <si>
+    <t>14.08.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5427</t>
+  </si>
+  <si>
+    <t>CHICKO закрылось</t>
+  </si>
+  <si>
+    <t>14.08.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5426</t>
+  </si>
+  <si>
+    <t>DJ Рублев из Москвы будет создавать для вас ту самую атмосферу «верните мой 2007», чтобы вспомнить, как это было. В 23:00 танцевальный марафон для тех, кто скучает по старым дискотекам и хочет снова почувствовать тот самый вайб. Со всех уголков Самары поколение меллинеалов соберется в одном месте Чтобы вновь вместе окунуться в ту теплое воспоминание энергичных вечеринок А так же легенды самарской клубной эпохи DJ ADIDAS &amp; DJ VICE. В эпоху миллениума они играли в лучших заведениях города и были резидентами самого известного и нашумевшего заведения Лонг бар. Целое поколение выросло на их музыке и их сетах. Встречаемся в 23:00 по адресу Московское шоссе, 2в в Ресторане честных цен!</t>
+  </si>
+  <si>
+    <t>14.08.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5425</t>
+  </si>
+  <si>
+    <t>Самая хитовая вечеринка в Самаре, на которую может попасть каждый! 20 августа 150 гостей соберутся на красивой летней локации 📍8 просека Об этой вечеринке гудит вся Самара | что же там будет можно узнать здесь⤵️ https://t.me/+OOgGo872qYwxOTli</t>
+  </si>
+  <si>
+    <t>13.08.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5423</t>
+  </si>
+  <si>
+    <t>Скидки на рекламные размещения Друзья, если задумывались о покупке рекламы, то сейчас самое время. Готов предложить скидку 30% абсолютно на любой пост. Итоговая стоимость 3500₽ вместо 5000₽, также есть пакетные предложения с еще более выгодными условиями. Аудитория самарская, молодежная и одна из самых активных в тг. В канале размещается повестка от ресторанной и барной тематики до тусовок и мероприятий, личных блогов и т.д. Публикация происходит с интервалами, для наибольшей отдачи и вовлеченности. Статистика и охваты во вложениях! Буду рад посотрудничать, поделиться полезным контентом с аудиторией и продвинуть ваше дело. Все вопросы и предложения можно направить мне в лс @frolovrave</t>
+  </si>
+  <si>
+    <t>12.08.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5412</t>
+  </si>
+  <si>
+    <t>63EDGE Одежда на каждый день, созданная в Самаре 🤍 Запускаем специальный промокод VOLGAREYV который даёт скидку 20% на любую позицию на сайте. Переходите на сайт, выбирайте свой образ и забирайте вещи из нового дропа со скидкой. https://63edge.ru/ К каждой позиции одежды в подарок идёт фирменный стикерпак</t>
+  </si>
+  <si>
+    <t>12.08.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5402</t>
+  </si>
+  <si>
+    <t>Пост для тех кто делает ремонт Друзья, хотел бы порекомендовать ремонтную бригаду, которая делает ремонт у меня в квартире. Выполняют абсолютно все виды работ с нуля, начиная от предчистовых, заканчивая мебелью. Я сам долго выбирал по цене и качеству и остановился на этом варианте. На данный момент уже полностью выполнены предчистовые работы: стяжка и штукатурка, разводка электрики, подключение сантехники. Сейчас идет укладка плитки и далее чистовые работы. Всем остался доволен. Это личный отзыв, а не реклама, поэтому можете в лс писать и любые вопросы задавать: @frolovrave а если очень заинтересует, и захотите посмотреть качество ремонта, даже готов показать квартиру. Контакт для связи: +7 (937) 202-90-95 (Висхан) - пишите в MAX или лучше звоните ,либо пишите мне и я помогу связаться @frolovrave 💰 Также Скидка 10% на все виды работ, просто говорите, что от меня. Вроде бы небольшая скидка, но в масштабе даже предчистовых работ ~400 тыс руб, будет скидка 50 тысяч, а это уже приятная экономия.</t>
+  </si>
+  <si>
+    <t>12.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5401</t>
+  </si>
+  <si>
+    <t>«Поляна Доставка» выходит из берегов — сап-заплыв с вкусным финишем То, без чего сегодня сложно представить самарское лето: заплыв на сапах на закатной Волге. То, что в последние сезоны стало городской традицией. Этим летом «Поляна Доставка» расширила свою географию, добавила еще одну причину нажать кнопку «Заказать» и теперь доставляет на воду! Вместе с друзьями сервиса, которые организуют сап-заплывы, мы будем встречать участников на финише закатного маршрута в Студёном овраге с горячими блюдами из Перчини или Патари. Потому что хороший маршрут заслуживает не менее хорошего финала. Следите за анонсами — впереди еще больше необычных маршрутов, вкусных финишей и поводов убедиться, что любимая доставка должна быть под рукой. Даже если эта рука держит весло.</t>
+  </si>
+  <si>
+    <t>12.08.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5400</t>
+  </si>
+  <si>
+    <t>Ресторан Честных Цен на Куйбышева 128 закрывается навсегда уже 15 августа</t>
+  </si>
+  <si>
+    <t>11.08.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5399</t>
+  </si>
+  <si>
+    <t>💫13 августа, концерт квартета Александра Карбасова с программой "Посвящение великим саксофонистам"! 🎷Александр Карбасов — джазовый саксофонист. Родился в Самаре, в Петербурге закончил училище им. Мусоргского. Играл в «Саксофонах Санкт-Петербурга», биг-бэнде Сергея Гусятинского, Easy Winners Ragtime Band и тд. Выступал в качестве лидера в Санкт-Петербургской Джазовой Филармонии и лучших петербургских джазовых клубах. 🎼В этот вечер, стены зала оживут под звуки, пропитанные духом легенд джаза: Александр Карбасов и его квартет отправятся в музыкальное путешествие, чтобы почтить память тех, кто своим талантом и новаторством определил лицо саксофона в джазовой музыке. 👉Приглашаем вас стать частью этого события! ✅Когда: 13.08 | 20.00 ✅Где: ул. Ленинградская, 29 ✅Телефон: +7 (960) 808-69-53 ✅Билеты: clck.ru/3V8Jk7</t>
+  </si>
+  <si>
+    <t>11.08.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5398</t>
+  </si>
+  <si>
+    <t>ДАРИМ 20 БИЛЕТОВ НА ПОСЛЕДНЮЮ БОЛЬШУЮ ЛЕТНЮЮ ТУСОВКУ НА БОЛЬШОМ ЛЕТНИКЕ! БОЛЬШОЕ КЛАБШОУ UGLYSTEPHAN 21 августа - последняя большая тусовка лета 2026! Самый большой летник Самары. И всю ночь - только хиты русского и западного репа Главный гость вечера — UGLYSTEPHAN с большим LIVE-клабшоу после европейского тура. Автор хитов: «Заберу» | «Дай мне шанс» | «Вампир» | «Снова обогнал их» Вход до 23:00 500 ₽ — с репостом 700 ₽ — без репоста Вход после 23:00 700 ₽ — с репостом 900 ₽ — без репоста Купить билет по низкой цене: https://samara.qtickets.events/251083-rep-nad-volgoy-uglystephan 🎁 Условия для участия в розыгрыше: - Подписаться на каналы Реп над Волгой и Волжский рейв - Нажать ниже кнопку «участвую»</t>
+  </si>
+  <si>
+    <t>11.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5393</t>
+  </si>
+  <si>
+    <t>В «Дусе» - обновленное меню 🤍 Нежная брускета с паштетом из скумбрии, карпаччо из камчатского краба с цитрусовой заправкой, копчёный угорь со свёклой и сливочным хреном, застольный салат со скумбрией, картофелем и ароматным маслом. И ещё несколько поводов заглянуть в гости: • Дусины пирожки дня - каждый день новые любимые начинки: с картошкой, с луком и яйцом, с мясом, а ещё расстегаи с рыбой. • Сырная тарелка - три вида сыра, мёд и свежие ягоды. • Мясное ассорти - четыре вида мяса, хрен и горчица. • Жаркое из лосятины - сочное мясо, картофель, грибы, брусника и можжевеловые ягоды. Ждём вас в гости попробовать</t>
+  </si>
+  <si>
+    <t>10.08.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5392</t>
+  </si>
+  <si>
+    <t>САМАЯ БОЛЬШАЯ ВЕЧЕРИНКА НА ВОДЕ Бар «47 Градусов» и бар «8 Бит» объединяются, чтобы устроить самый масштабный ивент этого лета. Мы арендовали целый теплоход на 200 человек и готовы зажечь! 🚢 Что вас ждёт: 🥃 Две барные стойки на двух этажах. 🍔 Вкуснейшая кухня. 🎧 Неповторимый состав диджеев. 🌅 Отплытие в 18:00 и 4 часа чистого кайфа до 22:00. Встретим закат на Волге — готовьте камеры, виды будут шикарные! А ЭТО ЕЩЁ НЕ ВСЁ! Как только причалим — перемещаемся в бар «8 Бит» на афтерпати! Продолжаем тусовку уже в знакомом формате, с любимыми коктейлями и музыкой до последнего гостя! CARTAKAMAN NEKOSMOS STOLPOVSKAYA GABIISEVEN Отплытие с 4 причала речного вокзала в 18:00. Прибытие в 22:00. Билеты на теплоход: Стандарт — 700 руб. Безлимитный — 3 500 руб. (распространяется на коктейли и настойки). КОЛИЧЕСТВО МЕСТ ОГРАНИЧЕНО!</t>
+  </si>
+  <si>
+    <t>09.08.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5391</t>
+  </si>
+  <si>
+    <t>🫣 Цветочный ROSAMANIA ДАРИТ большой БУКЕТ роз Цветочный магазин ROSAMANIA предлагает самые свежие цветы в городе и объявляет розыгрыш для всех подписчиков своего канала в Telegram. Также каждому подписчику предоставляется бонус в размере 3000 рублей на любые покупки. Итоги розыгрыша — 12.08🔥 Ссылка на канал — https://t.me/+chHXBfN1TpMzMzcy</t>
+  </si>
+  <si>
+    <t>08.08.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5390</t>
+  </si>
+  <si>
+    <t>Сегодня BIG RUSSIAN BOSS отдыхал на летнике Вечно Молодого Надо было ловить😁</t>
+  </si>
+  <si>
+    <t>08.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5389</t>
+  </si>
+  <si>
+    <t>ПРОДЛЁНКА Празднуем День Рождения. Нам исполняется 8 лет! 15 августа | 18:00 - 05:00 | FC/DC 18+ Вечно Молодой | ул. Ленинградская 77 (летник + бар + бильярдная) Вход: 500₽ до 21:00 с репостом 700₽ после 21:00 с репостом 900₽ без репоста 1200₽ vip вход без очереди 1500₽ vip вход без очереди и доступ на 2 этаж line up: Молодой Платон (live) | Yungway (live) | 4n Way (live) | Maladoy Prince (live) | MozzyTap (live) ZPB | Blazey | Raze | Woo | Anton Veganov На летнике пройдут турниры по настольному теннису, бирпонгу и PS5. Так же будет бренд зона с подарками и призами от наших партнеров магазина техники Appzone 🔥 Разыграем 20 бесплатных проходок на тусу! Условия просты: 🖇Подпишись на Волжский рейв и Продленку 🖇Жми участвую! Результаты в день мероприятия🍀</t>
+  </si>
+  <si>
+    <t>08.08.26 00:34</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5388</t>
+  </si>
+  <si>
+    <t>07.08.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5387</t>
+  </si>
+  <si>
+    <t>Насколько нишево ехать в Казахстан, чтобы завтра посмотреть нового Человека-паука на 2 недели раньше чем в России? Или остаться и довольствоваться Колобком?😁</t>
+  </si>
+  <si>
+    <t>07.08.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5386</t>
+  </si>
+  <si>
+    <t>07.08.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5385</t>
+  </si>
+  <si>
+    <t>«Ла-Ла Лэнд | Восток» совместно со студией аппаратного массажа и лазерной эпиляции BODY SKETCH запускают большой розыгрыш! ✨ 🎁 Что можно выиграть? 🏆 3 победителя получат сертификат на 2 часа аренды любого зала в «Ла-Ла Лэнд | Восток» 🏆 Еще 3 победителя получат сертификат номиналом 3000 ₽ на любую услугу студии BODY SKETCH Как принять участие? ✅ Подпишитесь на Telegram-канал «Ла-Ла Лэнд | Восток» ✅ Подпишитесь на Telegram-канал BODY SKETCH 📅 10 августа определим 6 победителей с помощью рандомайзера. ℹ️ Важно: • Сертификаты «Ла-Ла Лэнд | Восток» действуют до 30 сентября и могут быть использованы в любой день, кроме субботы. • Сертификаты BODY SKETCH действуют 2 месяца с момента получения. Всем удачи! 🍀</t>
+  </si>
+  <si>
+    <t>06.08.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5382</t>
+  </si>
+  <si>
+    <t>«Поляна доставка» снова доставляет 24/7 из ресторана «Где нас нет» «Где нас нет» — ресторан мировой кухни, где меню не загоняет в рамки одного жанра. Блюда найдутся на любой вкус и повод: будь то ранний завтрак или поздний ужин. По этому поводу команда ресторана обновила меню. Скриним их особенные рекомендации: — ролл с тунцом и копчёной в смокере вишней; — фишбургер с котлетой из сёмги, креветок и окуня; — и неоспоримо сильнейшая сторона ресторана — брискет из техасского смокера с молодым картофелем. Поэтому если ваши гастрономические желания живут не по расписанию, «Где нас нет» снова готовит для вас 24 часа в сутки, а «Поляна Доставка» — привозит тогда, когда особенно вкусно.</t>
+  </si>
+  <si>
+    <t>06.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5381</t>
+  </si>
+  <si>
+    <t>День рождения – повод праздновать со вкусом! 🎉 Дарим 5 000 бонусов в MILIMON TEAM. Потратьте их на любимые блюда, уютный вечер и отличную компанию в наших ресторанах: — BEERОКРАТИЯ — Robbi — Чиполучо — Бенджамин — Ваще Огонь — Ливингстон — Пряный барашек — XАРИZMA — Чайхана Зира Присоединяйтесь к программе лояльности и получайте подарки за каждый визит: AppStore GooglePlay Срок действия бонусов: 8 дней*</t>
+  </si>
+  <si>
+    <t>06.08.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5380</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Анастасия (@avkuzn80) 2. Екатeрина Т (@kat_tabeeva) 3. соня:^ (@kkkkkg9) 4. Алексей (@Anxiety_my_dear) 5. альб (@albaaa_k) 6. ℕ𝕚𝕜𝕚𝕥𝕜𝕒🩶 (@Bel0v63) 7. Даша (@mkrv_dar) 8. Глеб (@kolchanchi) 9. Shipulin (@Tritras) 10. Даритос (@Darito_s) 11. Полина (@Ssspppdd) 12. ♱ (@b1agblades) 13. m (@moxemeow) 14. rezedá (@rezedaahm) 15. Софья (@aihart) 16. кся (@ks3nk) 17. Valeria🕊️ (@leriaars) 18. Tanya (@Tanyaaa127) 19. Алёна (@shaoba0) 20. Дашиша (@cheese_hunter) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>06.08.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5372</t>
+  </si>
+  <si>
+    <t>Культ карго - место, куда просто приятно зайти Тут коптят мясо, пекут пиццу и сами делают соусы, булки и соленья. В меню салаты, закуски, горячее, бургеры, пирожки, хот-доги и конечно же пицца. Очень рекомендую пиццу Белое море и изумительный копченный брискет из мраморной говядины. Еще скоро в меню появится борщ с этим брискетом, сытный, наваристый и очень вкусный. Персонал тут дружелюбный и комфортный по взаимодействию, быстро сориентирует во всем вопросам. Заведение расположено на двух локациях: основной с полным меню и уютной атмофсферой для спокойного отдыха на Арцыбушевской 32Б и летник у Ракеты с сокращенным меню, но более живой обстановкой по адресу Ново-садовая 35. Рекомендую к посещению!</t>
+  </si>
+  <si>
+    <t>05.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5368</t>
+  </si>
+  <si>
+    <t>Всем йоу! Хип-хоп фестиваль "КУЛЬТУРА" возвращается вновь в 2026 году! 14-го августа отмечаем 53-летие жанра, масштабным фестивалем, хедлайнеры - легендарная рэп группа TGK! - Скейт контест - Танцевальные баттлы - Граффити - Грань момента - Фристайл баттлы - Паркур 14 августа, старт в 18.00 Первые 100 шт. билетов : kulturaxtgk.ticketscloud.org Вход после 23:00 300/500 Адрес: ул. Ленинградская, 77. Бар "Вечно молодой"</t>
+  </si>
+  <si>
+    <t>05.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5367</t>
+  </si>
+  <si>
+    <t>БОЛЬШАЯ ЛЕТНЯЯ ВЕЧЕРИНКА ОТ РЕНЕССАНС 👛👛👛👛👛👛👛👛👛👛 👛👛👛👛👛👛👛👛👛👛 👛👛👛👛👛👛👛👛👛👛 👛 👛👛👛👛👛👛👛👛 Нам не хватает дофамина поэтому 8 августа на летнике бара ХВАТ он будет буквально зашкаливать! Для этого мы подготовили большое количество активностей на летнике, бесплатные напитки и пригласили одну из самых ярких представительниц музыкальной и танцевальной сцены Санкт-Петербурга - ALIVKA. Творческое объединение Ренессанс сходит с ума от масштабов и ожидания предстоящего, поэтому предлагаем присоединится и не пропускать важные анонсы! РОЗЫГРЫШ 10 БЕСПЛАТНЫХ ПРОХОДОК Для участия необходимо: ﻿﻿﻿1. Подписаться на профиль ﻿﻿﻿2. Отметить 3х друзей в комментариях под постом с афишей ﻿﻿- Начало в 21:00 / 8 августа ﻿﻿- 400₽ с репостом афиши в сторис ﻿﻿- 600₽ без ﻿﻿- Бар ХВАТ - ул. Галактионовская 40 Не опаздывайте и берите с собой паспорт, количество бесплатных напитков ограничено. 18+ FC 👛👛👛 👛👛👛 👛👛👛 👛👛👛 👛👛👛 👛👛👛 👛👛👛 👛👛👛 👛👛👛</t>
+  </si>
+  <si>
+    <t>05.08.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5366</t>
+  </si>
+  <si>
+    <t>🏗 ДЕНЬ СТРОИТЕЛЯ — ГУЛЯЕМ ПО-КРУПНОМУ! 8 августа ресторан «Жизнь Удалась» приглашает отметить главный профессиональный праздник так, как он того заслуживает — с живой музыкой, танцами и атмосферой большого летнего праздника на набережной Волги! 🎁 Компаниям от 10 человек — ВХОД БЕСПЛАТНЫЙ! В программе вечера: 🎤 Кавер-группа «МОРЕ» 🎙 Ведущий — Д. Миронов 🎧 DJ Бёрд &amp; Новиков 💃 Яркая подтанцовка 🔥 Самые любимые хиты, танцы до утра и море эмоций! А если не хотите ждать субботы — уже 7 августа встречаемся на легендарной вечеринке «МЫ ❤️ 90-е». Вход: 💃 Девушкам — бесплатно. 🕺 Мужчинам — 500 ₽. 🌐 Бронь: zhiznudalas.ru 📞 +7 (846) 211-55-67 📍 Самара, ул. Лесная, 23 к49А</t>
+  </si>
+  <si>
+    <t>04.08.26 04:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5364</t>
+  </si>
+  <si>
+    <t>Telegram удалили из App Store🤯 Зачем?…</t>
+  </si>
+  <si>
+    <t>03.08.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5358</t>
+  </si>
+  <si>
+    <t>ТУСОВКА В РОДНОЙ 7 АВГУСТА! 100 БЕСПЛАТНЫХ НАСТОЕК И БЕСПЛАТНЫЙ ВЕЛКОМ-ДРИНК ДЛЯ КАЖДОГО! ВМЕСТЕ С ВОЛЖСКИМ РЕЙВОМ РАЗЫГРЫВАЕМ 20 БЕСПЛАТНЫХ ПРОХОДОК! Мы решили вернуть 2к17 год в легендарном самарском баре Родная, который приготовил для каждого из вас бесплатный Welcome-drink, который вы получите при предъявлении браслета на кассе! Фейс, Макс Корж, Пошлая Молли и многое, многое другое (легендарное…) ждут вас 7 августа в 22:00. А также мы приготовили для вас 100 БЕСПЛАТНЫХ настоек для самых ранних гостей! За треки на вписке отвечают: YUMMY | YOUNG ROYCE | NINTEN | TETTOV Вход: 300 р с репостом / 500 без репоста 22:00 – 06:00 (18+) 🎁 Условия для участия в розыгрыше: - Подписаться на каналы Реп над Волгой и Волжский рейв - Нажать ниже кнопку «участвую»</t>
+  </si>
+  <si>
+    <t>02.08.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5351</t>
+  </si>
+  <si>
+    <t>На Станкозаводе открылся ночной клуб от создателей скай бара - LOT Я даже не ожидал, что место реально стоящее. Большое пространство на 2 этажа. Большой танцпол, кухня (бургеры, хот-доги), бар на обоих этажах, бильярд, курилка на крыше. Открытие сопровождалось тусовкой Продленки, народа было много. Место молодежное, в отличие от множества клубов. Однозначно рекомендую к посещению на выходных! Где: Куйбышева 128/1 (Станкозавод) - сразу на входе налево</t>
+  </si>
+  <si>
+    <t>02.08.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5350</t>
+  </si>
+  <si>
+    <t>Сегодня утром БПЛА был атакован склад Wildberries в Самарской области, после чего произошло возгорание, сообщает губернатор Федорищев. По предварительным данным обошлось без пострадавших. Снимать и выкладывать фото/видео запрещено.</t>
+  </si>
+  <si>
+    <t>01.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5349</t>
+  </si>
+  <si>
+    <t>Розыгрыш! láb berry х Волжский Рейв Встречаем последний месяц лета и разыгрываем букет из 9 георгинов! Условия: — Подписаться @labberry и @volgarave — Нажать кнопку «Участвовать» 7 августа мы выберем победителя случайным образом с помощью бота. Всем удачи! Участников: 1552 Призовых мест: 1 Дата розыгрыша: 18:00, 07.08.2026 MSK (завершён) Победители розыгрыша: 1. Vladusha - 5l32qa</t>
+  </si>
+  <si>
+    <t>31.07.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5348</t>
+  </si>
+  <si>
+    <t>🥂 ДЕНЬ РОЖДЕНИЯ ИГРИСТОГО в ресторане «Жизнь Удалась» 1 августа поднимаем бокалы за самый праздничный напиток в мире и встречаем последний месяц лета ярко. Вас ждёт вечер музыки, танцев и приятных сюрпризов! ✨ Поддержите атмосферу праздника и приходите в сияющих образах! Пайетки, блёстки, серебро, золото и мерцающие ткани приветствуются. Это не строгий дресс-код, а возможность добавить вечеру ещё больше блеска. В программе: 🎤 Группа «Милкшейк» 🎙 Ведущий — Саша Елыш 🎧 Диджеи Бёрд &amp; Роджер 🥂 Массовое угощение игристым. 🎁 Бутылка в подарок при предварительном бронировании стола от 4 человек. Собирайте друзей, бронируйте стол заранее и встречайте август красиво! Бронь: zhiznudalas.ru +7 (846) 211-55-67 Самара, ул. Лесная, 23 к49А</t>
+  </si>
+  <si>
+    <t>31.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5347</t>
+  </si>
+  <si>
+    <t>6 августа в Самаре в рамках фестиваля ТАЙГАСТРО пройдет ужин под открытым небом на ферме «Вива Сперанза» — среди зеленых лугов, с видом на Сокольи горы. В этот вечер встретятся Иван Оленин, шеф «Землян» и визионер современной кухни Поволжья, и Андрей Аникиев, шеф архангельского roomi и исследователь кухни Русского Севера. Все семь курсов шефы создали в соавторстве, объединив два региона и два подхода к локальному продукту. «Вива Сперанза» — семейная ферма и ремесленная сыроварня, где более 50 видов сыров создают из молока собственных коров и коз. Во время вечера гости увидят мастер-класс по сыроварению, а специально к сету шефы приготовят конфеты из фермерского сыра. В меню:  кумжа с костра, волжский сом, фермерские сыры и овощи, корнеплоды, свежие травы, грибы и ягоды, а на десерт — черный пряник по-мезенски. Ужин пройдет в сопровождении шотландского виски Dewar’s и коктейлей на его основе с местными сезонными ингредиентами. 6 августа Сбор гостей — в 18:30 Стоимость — 10 000 рублей Количество мест ограничено. Подробности и бронирование: +7 (908) 403-13-13</t>
+  </si>
+  <si>
+    <t>31.07.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5346</t>
+  </si>
+  <si>
+    <t>Съешь дюжину хинкали за 8 минут и получи сертификат на 2000р. в "Старик Хинкалыч" 2 августа сеть "Старик Хинкалыч" конкурс по скоростному поеданию хинкали! Кто справится первым и скажет кодовое слово "ДЮЖИНА" получит сертификат на 2000р. на следующий визит в "Старик Хинкалыч" Стоимость участия — 500 рублей. Запись по телефону:+7 927 015 66 32. Количество мест ограничено. Подробные правила участия — на сайте https://хинкалыч.рф/ в разделе «Региональные акции». 📍г.Самара, ул.Куйбышева, 76</t>
+  </si>
+  <si>
+    <t>30.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5345</t>
+  </si>
+  <si>
+    <t>Иногда хороший день начинается с двух слов: “Мы открылись.” 31 июля открываем второй Cinnabon. И поскольку второй раз открыть именно эту точку уже не получится, решили отметить это как следует. Первый гость заберет заказ бесплатно (до 1500 ₽). Весь день — скидка 30% при сумме чека от 1500 ₽* Каждый 10-й чек — чай или кофе в подарок. Все это — только в новом Cinnabon ТРК «Эль Рио». С 10:00-22:00 Потому что поводы нужно праздновать там, где они происходят. *скидка не распространяется на синнапаки и напитки добрый</t>
+  </si>
+  <si>
+    <t>30.07.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5337</t>
+  </si>
+  <si>
+    <t>Проран - райское место для отдыха за Волгой На пляж завезли новый песок, почистили дно от камней. Теперь загорать и купаться стало намного комфортнее. Приятно видеть, как с каждым годом база отдыха развивается. На берегу все что нужно для кайфового времяпровождения: шезлонги, беседки, прокат сапов, бар-ресторан с обновленный меню с большим выбором по кухне и напиткам. Очень рекомендую блюда на мангале, а также коктейли. Афиша мероприятий расширилась: по вечерам концерты кавер групп. А 1 августа на пляже будет диджеить MATASHA WAX. В общем проран идеальное место, чтобы сбежать от городской суеты и хорошо провести летний сезон в городе-курорте. Каждый должен хоть раз там побывать! Где: Комсомольская 1 (переправа на другой берег)</t>
+  </si>
+  <si>
+    <t>29.07.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5336</t>
+  </si>
+  <si>
+    <t>CODE80 x KUDOKUSHI — БОЛЬШОЙ КОНЦЕРТ 🔵6 АВГУСТА | САМАРА 🔵18:00 - 22:00 🔵СИГНАЛ ИВЕНТ ХОЛЛ 🔵FC/DC 16+ — CODE80 и KUDOKUSHI возвращаются в Самару с большим концертом. Любимые треки, любимые хиты, совместные треки и особый вайб от Юры с Леоном. Встретимся уже совсем скоро — В продаже первая партия билетов, цены будут расти 🎫 КУПИТЬ БИЛЕТ на CODE80 x KUDOKUSHI 🌟 ТГК организаторов</t>
+  </si>
+  <si>
+    <t>29.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5335</t>
+  </si>
+  <si>
+    <t>💗TATTOO DAYS 4.0 | 1, 2 и 3 августа💗 В честь дня рождения студии, Анна - тату мастер с 10-летним опытом, запускает уже традиционные TATTOO DAYS - это три дня, когда можно сделать небольшую татуировку по специальной цене и провести время в атмосфере, за которой многие возвращаются снова🐶 Только 1, 2 и 3 августа: 🖤 небольшие тату до 10 см - 4.000 🖤 в студии-музее искусства рядом с ТК Гудок 🖤 на каждого выделяю +/- 2 часа, чтобы всё сделать спокойно и качественно Tattoo Days для тебя, если: • давно мечтаешь о первой тату; • хочешь вернуться за новой историей; • уже сохранил(а) идею в заметках; • или просто хочешь сделать себе классный подарок этим летом Каждый Tattoo Days - это не просто сеанс. Это уютная атмосфера, съёмки, сюрпризы и ощущение маленького праздника❤️ Также 2 августа вечером и ночью делаю тату на вечеринке «Воскресник» в ВМ, так что этот день обещает быть особенно насыщенным) Количество мест ограничено. Для записи пришли небольшой эскиз или описание тату и напиши мне в личные сообщения @aninmirx А в канале «тут» тебя ждёт особенный розыгрыш🐾</t>
+  </si>
+  <si>
+    <t>29.07.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5334</t>
+  </si>
+  <si>
+    <t>Увидеть четко без очков и линз за 11 минут ! Лазерная коррекция зрения от 12 500 руб Поездки за Волгу и море, вечерние концерты, закаты и новые впечатления. Проживите их, видя каждую деталь — без запотевших линз и сползающих очков. Коррекция зрения в клинике «Глазклиник» 🔹 11 минут на процедуру — оба глаза за один визит 🔹 Чёткое зрение уже на следующий день 🔹 Метод последнего поколения — без боли, без швов, без госпитализации ⏳ Только до конца июля — диагностика зрения (стоит 2 200 ₽) для записавшихся по этому посту. 🌐glazclinic63.ru 📞 +78463792706 Имеются противопоказания, необходима консультация специалиста.</t>
+  </si>
+  <si>
+    <t>28.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5324</t>
+  </si>
+  <si>
+    <t>Флиппинг по-Самарски ⚡Почему 90% флипперов в Самаре теряют деньги? (Спойлер: они не знают главного секрета!) ⚡Топ-5 ошибок при выборе квартиры под флиппинг (Избежав их, ты уже в дамках!) ⚡Ремонт, который увеличивает стоимость квартиры на 30% (Проверенные фишки) ⚡Топ-3 секрета идеального наполнения квартиры (Комфорт и стиль в каждой детали!) ⚡️ ГДЕ ЗАКАЗЫВАЮТ КУХНИ ФЛИППЕРЫ (напрямую от фабрики со сроком изготовления 10 дней, с немецкой фурнитурой) ⚡ Почему Самарцы Переплачивают за Модные Тренды, Которые Устареют Через Год?" (Критика популярных, но непрактичных решений, альтернативные, бюджетные варианты, акцент на индивидуальности). ⚡"Квартира как Инвестиция: Как Дизайн и Ремонт Повышают Стоимость Жилья в Самаре?" (Советы по выбору материалов, планировке, акцент на долгосрочной выгоде). 🏗️Хочешь узнать правду о флиппинге в Самаре? Подписывайся! 👉 Https://t.me/flipping_magdalina</t>
+  </si>
+  <si>
+    <t>27.07.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5321</t>
+  </si>
+  <si>
+    <t>Новая пекарня PURI открылась на Садовой 214 После закрытия у Губернского рынка они перебрались на новое место и уже принимают гостей ежедневно с 9:00 до 21:00</t>
+  </si>
+  <si>
+    <t>27.07.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5320</t>
+  </si>
+  <si>
+    <t>Дорогие! Уже с 27 июля в СУПРЕ действует новое СПЕШЛ-МЕНЮ от шефа! Мы приготовили для вас кое-что особенное… Совместили ароматную Грузию и волжский колорит. Мтквари встретилась с Волгой за нашим столом 🏔🌊 Наш шеф не спал ночами — вытаскивал сомов с перекатов, смешивал наршараб с волжским настроением и придумал блюда, от которых захватывает дух. Сом на углях, судак под сулугуни, чебурек с креветкой, хинкали с печёной картошкой и тарт с жигулевской вишней — это надо пробовать! 🔥 Приходите с 27 июля, удивляйтесь, влюбляйтесь. Мы всё придумали только для вас ❤️</t>
+  </si>
+  <si>
+    <t>25.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5319</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. lityan (@lllityan) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>25.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5318</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Кирилл (@yarutkinn) 2. варька (@denisovara7) 3. Мишган (@bigmishgun) 4. Gleb (@gleb_kupidon) 5. пп (@pprivezan) 6. олеся (@pro100olesa) 7. Vittek (@Vittek00) 8. Я (@ktoooti) 9. Данила Николаевич (@wokneruk) 10. Ликуня (@Murl1nya) 11. Denis (@dbutyakin96) 12. nothing (@dddedtq2) 13. Ксюша🌸 (@ksushaklubnicka) 14. настя (@naself) 15. даша (@riixxiii) 16. Nickolette (@ikarikim) 17. Deadfall (@deadfall63) 18. Sodium (@jvs477pgsf) 19. Анечка🤍 (@anechkaaaaaaoa) 20. Olga (@OFulga) 21. Ilya (@konnington) 22. Глеб Кудияров (@GoK1920) 23. Ekaterina (@ekater1na_isaeva) 24. возбуждаю интеллектом (@samanev1nnost) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>24.07.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5317</t>
+  </si>
+  <si>
+    <t>В Вечно молодом появились кальяны на летнике!</t>
+  </si>
+  <si>
+    <t>24.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5316</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Ольга (@olenkasam25) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>24.07.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5315</t>
+  </si>
+  <si>
+    <t>Уже завтра отдадим сертификат в ресторан «Земляне» на 3000 р.</t>
+  </si>
+  <si>
+    <t>24.07.26 02:21</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5314</t>
+  </si>
+  <si>
+    <t>23.07.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5313</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. алиночка (@alincchhiiik) 2. я hoчю ne rysski1 ниk (@fuckyouzadolbali) 3. Nikita (@s9ns1m) 4. Екатерина (@iKatt_rina) 5. Алина (@mitenkovalina) 6. Роман (@SERM_Business) 7. rezedá (@rezedaahm) 8. - (@mnweer) 9. Shipulin (@Tritras) 10. Daria (@ladderane) 11. Анастасия (@tumash3007) 12. Нюра пластмассовая груша (@quality_una) 13. gg (@ggdkv) 14. Nrescfxlr 15. I (@uyjtrr) 16. анастасия (@brugiiii) 17. Соня (@a_fan_of_dinorolls) 18. A 19. Мария 🤍 (@akul_la) 20. llitaket (@MaJlblll_llitaket) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>23.07.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5312</t>
+  </si>
+  <si>
+    <t>23.07.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5311</t>
+  </si>
+  <si>
+    <t>🎉 DOSKI — НАМ ИСПОЛНЯЕТСЯ 4 ГОДА! Этот день мы хотим провести вместе с вами! 🫶🏻 Именно вы создаёте ту самую атмосферу, ради которой хочется возвращаться снова и снова🥳 🎁 30 победителей получат крутые призы: 🥇 1–5 место — сертификат 1 000 ₽ 👕 6–10 место — фирменный мерч DOSKI 🎫 11–15 место — месяц бесплатного входа 🎤 16–20 место — безлимитное караоке 🥃 21–25 место — сет шотов 🍹 26–30 место — кувшин коктейля 💛 Мы очень хотим разделить этот день именно с вами Давайте вместе сделаем день рождения DOSKI самым ярким вечером этого лета! 🫂 📍 25 июля 🎉 DOSKI Ждём каждого — будет громко, вкусно и незабываемо! 🎂🍾</t>
+  </si>
+  <si>
+    <t>22.07.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5310</t>
+  </si>
+  <si>
+    <t>«Нулевой километр. От Невы до Волги» Closer х Земляне   Продолжается серия гастрольных ужинов шефов-единомышленников в рамках проекта «Земляне. Нулевой километр»: о территории, ее продукте и рецептах. 23 июля в бистро «Земляне» пройдет четвертая встреча: гостевая смена бренд-шефа и сооснователя ресторанов Saro и Closer (Санкт-Петербург) Марии Дементьевой, дважды номинант в премии «Where to Eat» в номинации «лучший шеф-повар женщина», обладательница премии «Лучший шеф-повар, выбор СМИ» журнала СОБАКА.RU.   В основе ее подхода — чистота вкусов, минимализм, ставка на сезонные и фермерские продукты, внимание к происхождению каждого компонента блюда. Эта философия работы созвучна методам бренд-шефа «Землян» Ивана Оленина, который последовательно работает с локальными специалитетами Самары.   Концепция ресторана Closer построена вокруг двух больших печей: дровяной из Италии и угольной из Испании.  Огонь объединяет вкусы, текстуры, философию проекта: это место, в которое хочется возвращаться каждый день, что очень созвучно главной идее бистро «Земляне».   В меню ужина — яркие и свежие сочетания, классика и продукты на пике сезона, фермерские овощи нового урожая, лесные грибы, премиальные мясные отрубы:   - томаты из Ленинградской области с молодым козьим сыром - 690 руб.; - карпаччо из говяжьего языка – 550 руб.; - тартар из говядины на солодовом хлебе с костным мозгом – 890 руб.; - стейк бавет с лисичками и пюре из топинамбура – 1350 руб.;   На десерт — абсолютных хит всех проектов Марии Дементьевой: нектарины на гриле со сливочным мороженым (650 руб.), самое летнее блюдо по мнению гастрономических критиков Санкт-Петербурга.    Авторское меню можно заказать в формате a la carte всего один вечер, 23 июля, с 17:00.    Самара, Вилоновская, 24 +7 (908) 403-13-13</t>
+  </si>
+  <si>
+    <t>21.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5309</t>
+  </si>
+  <si>
+    <t>РОЗЫГРЫШ ДЕПОЗИТОВ В ВЕЧНО МОЛОДОЙ И ПРОХОДОК НА ВЕЧЕРИНКУ С 6 АРТИСТАМИ ОТ DROP.TUSA! Жарки сезон вечеринок от DROP.TUSA продолжается громким привозом целых 6 артистов! LIZER, WHITE PUNK, SOMEWHAAT, OTIUMO, WHYK3NNY, HALLELUJAHSERQ выступят сразу на двух сценах в Вечно Молодом! Фестивальный вайб на большом летнике ВМ задаст Lizer со своим живым выступлением! А разогревать его на сцене будут с жесткими диджей сэтами White Punk и WHYK3NNY! А внутри бара вас ждут выступления двух фрешменом: SOMEWHAAT и HALLELUJAHSERQ! А также XOCHURAPP, KOLZHANOVA, 4LIN, SEVENTEENSAMMY и KOTKIN Где: Ленинградская 77, бар "Вечно Молодой" 25 ИЮЛЯ, 18:00 | Вход с вниманием к мероприятию: 700₽ 🎁 Разыграем призы: 1 место - депозит на 2000₽ + проходка 2 место - депозит на 2000₽ + проходка 3 место - депозит на 2000₽ + проходка 4-24 место - бесплатные проходки на тусовку! Условия просты: быть подписанным на Волжский рейв DROP.TUSA и Вечно Молодой Все! Жми участвую!</t>
+  </si>
+  <si>
+    <t>21.07.26 00:40</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5308</t>
+  </si>
+  <si>
+    <t>20.07.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5307</t>
+  </si>
+  <si>
+    <t>МОРЕ ХАЧАПУРИ В «СТАРИК ХИНКАЛЫЧ» 🌊 В «Старик Хинкалыч» на Куйбышева, 76 проходит июльский фестиваль «Море хачапури» — сезонное предложение для тех, кто любит хачапури по-аджарски и морепродукты: 🦐 с креветками в сливочном соусе 🦪 с рапанами в сливочном соусе 🦑 с кальмаром 🐟 с судаком и шпинатом Приходите пробовать сезонное предложение: 📍 Самара, ул. Куйбышева, 76 📞 +7 (927) 015-66-32 Предложение акции ограничено с 1 по 31 июля. Успейте попробовать все четыре вкуса!</t>
+  </si>
+  <si>
+    <t>20.07.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5305</t>
+  </si>
+  <si>
+    <t>СОВМЕСТНО С ВОЛЖСКИМ РЕЙВОМ РАЗДАЕМ 20 БЕСПЛАТНЫХ ПРОХОДОК НА ТУСОВКУ РЕП НАД ВОЛГОЙ, RUSSIAN STYLE Модный нынче формат тусовок теперь в Самаре. На протяжении всей ночи играем русский рэп и трэп 00-ых — 20-ых годов. Специально для вас делаем БЕСПЛАТНЫЙ вход на нашу тусовку до 23:00! Поэтому приезжайте заранее и слушайте русские народные биты. Вход после 23:00 400 рублей с репостом афиши в сторис / 600 без репоста (Репосты принимаются в телеграме и инстаграме) 🎁 Условия для участия в розыгрыше: — Подписаться на каналы Реп над Волгой и Волжский рейв — Нажать ниже кнопку «участвую»</t>
+  </si>
+  <si>
+    <t>19.07.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5304</t>
+  </si>
+  <si>
+    <t>Новый Корж откроется в ТЦ Парк Хаус</t>
+  </si>
+  <si>
+    <t>19.07.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5303</t>
+  </si>
+  <si>
+    <t>Остались в городе? Мы знаем, где настоящая Грузия! 🇬🇪 Друзья, кто не успел уехать из города — это знак! Ресторан «У Ханумы» и наша уютная летняя веранда уже ждут вас под звездным небом. В этом году мы отмечаем важную дату — 25 лет! Мы — самый старый грузинский ресторан в Самаре, и всё это время мы храним верность традициям. Наши блюда — это не просто еда, это аутентичные рецепты, перенесенные прямиком из солнечной Грузии. Каждое блюдо готовится с душой, как у самой гостеприимной хозяйки. И конечно, куда без хороших новостей? Для наших гостей действует супер-акция на холодное пиво: 2+1 в подарок! 🍻 Идеальный повод собраться с друзьями. 🗺 Адрес: ул. Зои Космодемьянской, д. 7. 📞 Бронируйте столик: 8-987-924-56-71. Ждем вас на вкусный ужин!</t>
+  </si>
+  <si>
+    <t>18.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5302</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Jack (@JackDaniels_OldNo7) 2. Алина (@mitenkovalina) 3. настя (@nsnsn1111) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>17.07.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5301</t>
+  </si>
+  <si>
+    <t>ГЛАВНЫЕ МАТЧИ ЧЕМПИОНАТА МИРА — СМОТРИМ ВМЕСТЕ С «ЛЮБОЧКОЙ»! ⚽️ На нашей летней веранде покажем сразу два решающих матча!🔥 В ночь с 18 на 19 июля в 01:00 — матч за 3-е место: Франция 🇫🇷 × Англия 🏴󠁧󠁢󠁥󠁮󠁧󠁿 19 июля в 23:00 — финал чемпионата мира: Испания 🇪🇸 × Аргентина 🇦🇷 Большой экран, свежий воздух, сочный шашлык с мангала, ледяное пиво и паровые коктейли — всё, что нужно для идеального просмотра! 🤩 Покажи этот баннер на баре и получи снеки в подарок к просмотру матча 🎁 Собирай свою команду, бронируй столик заранее и приходи болеть вместе с нами!💙 ❗️Подпишись на нас в МАХ 🔺ВХОД: БЕСПЛАТНЫЙ 📍Гео: г. Самара, ул. Авроры, 154 🕘Мы открыты: ежедневно с 16:00 📞По всем вопросам: +7 (999) 702-20-49 🖥️Забронировать столик</t>
+  </si>
+  <si>
+    <t>16.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5300</t>
+  </si>
+  <si>
+    <t>Разыгрываем комбо обед в Subway совместно с Волжским рейвом! Условия: — Подписаться на каналы Реп над Волгой и Волжский рейв — Нажать ниже кнопку «участвую» Призы: 1. Комбо с сендвичем в Subway 2. Кофе на выбор 3. 2 проходки на ближайшее мероприятие Первые два приза можно получить в очном формате в Subway на нашем кофе-рейве! Итоги подведем уже завтра!</t>
+  </si>
+  <si>
+    <t>16.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5299</t>
+  </si>
+  <si>
+    <t>Открыт набор на бесплатное обучение блогингу в Самаре. Если вы давно хотели начать вести блог, развивать личный бренд или научиться создавать контент, который действительно замечают, — сейчас самое время. 4 месяца блогеры-миллионники, федеральные и региональные эксперты будут прокачивать ваши навыки: снимать, уверенно говорить в кадре, монтировать и публиковать контент так, чтобы вас увидели и услышали. Вас ждут практические занятия, работа над собственным блогом и сильное медиасообщество, в котором можно расти и развиваться. И всё это — совершенно бесплатно Оставляйте заявку по ссылке ниже и станьте участником нового потока «МедиаЦеха 450». - https://450media.ru/mediatsekh-450/anketa</t>
+  </si>
+  <si>
+    <t>16.07.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5291</t>
+  </si>
+  <si>
+    <t>СОВСЕМ СКОРО 18.07 🎂 ДЕНЬ РОЖДЕНИЯ ДОМА 77! МУЗЫКАЛЬНАЯ ПРОГРАММА: Этот вечер объединит артистов из разных городов и главных представителей локальной сцены. Живой концерты под открытым небом! Специально к девятилетию Дома 77 в Самару приедут Солова, LAVBLAST и SP4K! Легендарные Bajinda Behind The Enemy Lines. Один из самых узнаваемых независимых коллективов города. Настоящий подарок для тех, кто любит Самару и знает, почему она важна на музыкальной карте страны. Также выступят The Blessed Tiger, Фефа, RADIN и Люси! → 18:20 | ЛЕТНИК 18:20 → The Blessed Tiger 19:00 → Фефа 19:40 → RADIN 20:20 → Люси 21:00 → Bajinda Behind The Enemy Lines ⚡️ 22:00 → Солова ——————————————— После 23:00* праздник продолжится в баре. Юноуми, KOTKIN, LAVBLAST, SP4K и XOCHURAPP проведут вас через электронную музыку и танцы. Именно так должен звучать день рождения Дома 77! → 22:00 | БАР 22:00 → Юноуми 23:30 → KOTKIN 0:30 → LAVBLAST 1:10 → SP4K 1:50 → XOCHURAPP 🎟️ Вход на территорию креативный кластера «Дом 77» с 18:00 Вход с ул. Ленинградская с репостом 600₽ / без внимания к мероприятию 900₽ быстрый вход с ул. Садовая 1 400₽ До дня рождения Дома 77 совсем чуть-чуть. Готовьтесь 🎂</t>
+  </si>
+  <si>
+    <t>16.07.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5290</t>
+  </si>
+  <si>
+    <t>Розыгрыш сертификата в ресторан «ЗЕМЛЯНЕ» совместно с ТГК «Макароны по-флотски» Что нужно сделать: 1. Подписаться на наши каналы - Волжский рейв - Макароны по-флотски 2. Нажать под этим постом «Участвовать». Приз – сертификат в ресторан «ЗЕМЛЯНЕ» на 3000 р. Рандомайзер выберет победителя 25 ИЮЛЯ🤞</t>
+  </si>
+  <si>
+    <t>15.07.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5289</t>
+  </si>
+  <si>
+    <t>15.07.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5288</t>
+  </si>
+  <si>
+    <t>🎁 РОЗЫГРЫШ В 1SHOT 🎮 РАЗЫГРЫВАЕМ ДЕНЬГИ НАЛИЧКОЙ И БОНУСЫ Стартуем красиво: первый розыгрыш в канале и сразу с призами, за которые точно стоит поучаствовать💸 🏆 Призы: ⚡️ 1 место — 10 000 рублей ⚡️ 2 место — 5 000 рублей ⚡️ 3 место — 3 000 рублей 🔥 4 место — 2 000 бонусов 🔥 5 место — 1 000 бонусов Что нужно сделать: ✅ Подписаться на наш телеграм-канал 1shot.samara ✅ Отправить этот пост двум друзьям (проверим у победителей) ✅ Нажать на кнопку "Я в деле!" Всё. Больше никаких условий. Итоги розыгрыша - 20 июля Победителей объявим в телеграм-канале, следите, чтобы не пропустить💎</t>
+  </si>
+  <si>
+    <t>15.07.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5287</t>
+  </si>
+  <si>
+    <t>VOSKRESNIK. BADGRUB. MASHA ACID. 2 АВГУСТА. ВЕЧНО МОЛОДОЙ. 18:00. Самара, готовьтесь! В этот раз к нам едут легенды, чьи сеты вы так ждали — BADGRUB! Чьи слёзы на морозе мы так любим! Это лютые ребята из Ростова-на-Дону, представители нового русского рейва, они смешивают фундаментальный культурный код с тем, что разжигает танцполы. И новый гость для Самары — MASHA ACID. Диджей и саундпродюсер, который начинала свой музыкальный путь как вокалистка с артистами из старой школы рэпа. А сейчас Маша держит bass-face на крупнейших фестивалях страны. А с 18:00 на летнике будет проходить маркет, где будут представлены Самарские локальные бренды! Так же вы сможете приобрести новый дроп мерча VOSKRESNIK, который подготовили специально к этому событию! Небольшой спойлер, это не только футболки, но и много других прикольных штук! Так же будет ледяной тир и другие аттракционы! BADGRUB MASHA ACID GABIISEVEN YASMINA NEKOSMOS DANIEL KARIKH Вход: до 00:00 400₽ – с репостом и подпиской / 600₽ – без после 00:00 500₽ – с репостом и подпиской / 700₽ – без БЭКСТЕЙДЖ – 1.000₽</t>
+  </si>
+  <si>
+    <t>15.07.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5286</t>
+  </si>
+  <si>
+    <t>Драка девушек у Досок</t>
+  </si>
+  <si>
+    <t>14.07.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5285</t>
+  </si>
+  <si>
+    <t>⚡️ПИВНОЙ КВИЗ⚡️ Друзья, специально для тех, кто не успел забронировать место для участия в прошлый раз, мы повторяем! Теперь места хватит для всех! 23.07 | четверг | в 19:00 проводим ПИВНОЙ КВИЗ от партнёров Пивоваренной компании «Балтика». Место, где авторские закуски встречаются с интеллектом, а правильные ответы ищутся под хорошее пенное 😉 Что будет: 🧠 Каверзные вопросы про пиво (спойлер: будет весело и неочевидно); 🥨 Наши фирменные блюда, чтобы мозг не тормозил; 🏆 Море смеха и призы для самой сообразительной компании; 🍻 Атмосфера, в которой хочется остаться дольше, чем планировал. Где: ПРИВЫЧКА, Галактионовская улица, 29А, Когда: 23.07 | четверг | в 19:00 Собирайте команду друзей (до 5 человек) или приходите один — мы найдем вам команду. БРОНЬ И РЕГИСТРАЦИЯ ПО ССЫЛКЕ ИЛИ НОМЕРУ ТЕЛЕФОНА: ☎️ +7 (927) 772-72-39. ☎️ +7 (937)186-46-86 Привыкайте к нам 👋🏼 📍 Галактионовская 29А. Крафтовый бар «ПРИВЫЧКА»</t>
+  </si>
+  <si>
+    <t>14.07.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5284</t>
+  </si>
+  <si>
+    <t>Результаты розыгрыша: Победители: 1. Люда (352200050) 2. Elya (2016971261)</t>
+  </si>
+  <si>
+    <t>14.07.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5283</t>
+  </si>
+  <si>
+    <t>❣️Открытие нового женского пространства в Самаре!❣️ S4S — пространство силы, пластики и стиля. Место, где забота о теле становится удовольствием, а тренировки помогают чувствовать себя увереннее, энергичнее и красивее каждый день. 💌 Популярные направления: растяжка, пилатес, йога, аэройога, Barre, силовые тренировки, МФР, здоровая спина, женское здоровье. 💌 Для вашего комфорта: 3 зала, мини-группы до 8 человек , современные душевые. 💌 На территории студии — шоурум с одеждой, обувью, аксессуарами из США и уходовой косметикой. 🛍️ Следите за всеми новостями и первыми узнавайте об изменениях в нашем сообществе ВК: 🔗 https://vk.ru/club239846153 Будем рады видеть вас в нашей студии! С теплом, команда S4S❣️ &gt;&gt; Официальное открытие: 18 июля в 14:00 📌 Красноармейская,99 Номер телефона для связи: +7 (987) 987-24-94 Дополнительный номер: +7 (917) 957-78-58</t>
+  </si>
+  <si>
+    <t>14.07.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5282</t>
+  </si>
+  <si>
+    <t>Разыгрываем сутки проживания в арт-отеле «Место под солнцем» 🎁 🏠 Место под солнцем - уютные комфортабельные домики с видом на Волгу, в которых можно отдохнуть от городской суеты. Вас ждут: 🖇Живописные пейзажи, чистый воздух, спокойная атмосфера, прогулки на природе, различные развлечения. 🖇Питание от ресторанов-партнеров доступно на побережье 🖇В место вложили силы и душу, поэтому оно оставит вам множество приятных впечатлений. ⚡️Условия просты: 🟡Подписка на @podsolntsem63 и Волжский рейв 🟡Жми участвую! И все) Победителя выберет бот 24 июля! Всем удачи 🍀 ❗️Если вам понравилось местечко, можете не дожидаться итогов и забронировать домик. Все очень быстро и удобно, посмотреть свободные и выбрать можно по ссылке, а любые вопросы задать: @mps063</t>
+  </si>
+  <si>
+    <t>13.07.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5281</t>
+  </si>
+  <si>
+    <t>19 июля коктейльный бар «47 Градусов» устраивает вечеринку на теплоходе! Закат, музыка и коктейли, которые точно знают, как настроить нужную волну. За пультом — YASMINA, GABIISEVEN, KOTKIN. Отправление с 4 причала: 19:30. Билеты на теплоход: Стандарт — 700 руб. Безлимитный — 3 500 руб. (распространяется на коктейли и настойки). Билеты</t>
+  </si>
+  <si>
+    <t>13.07.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5280</t>
+  </si>
+  <si>
+    <t>Плывем под парусом ALCOSTA! 25 июля с 17:00 до 21:00 – уже традиционно встречаем ВОЛЖСКИЕ ЗАКАТЫ с винотекой ALCOSTA! Вас ждёт: ✔️Сабраж с Ольгой Сурковой эффектное открывание бутылки по‑гусарски. Это не просто шоу: вы узнаете историю ритуала, тонкости техники и, под руководством эксперта попробуете сами ✔️Арт-лекция с Татьяной Хаминой ✔️Рисование вином на волжском берегу. Вы даже не представляете – какие шедевры можно создать с помощью красного вина и кисти, а Татьяна Хамина в этом поможет! ✔️Дегустация лёгких и освежающих сидров от Тольяттинской сидродельни ✔️И конечно же, вкусный ужин на фоне Волжского заката и дегустация с винотекой ALCOSTA ✔️Стоимость 9500 рублей, по промокоду Волжский рейв– стоимость 8000 рублей А 16 августа повторим с сабражем от Натальи Быковой и ВИННЫМ КВИЗОМ с видом на закат👌 Запись @Lena_Smile или по телефону  8(927)890-00-94 Елена P.S.: Вы можете не только сами посетить мероприятие, но и подарить чудесный вечер! В наличии есть подарочные сертификаты на посещение мероприятия!</t>
+  </si>
+  <si>
+    <t>13.07.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5279</t>
+  </si>
+  <si>
+    <t>Быстрый розыгрыш Cinnabon x Волжский рейв Итоги уже завтра! ▌Условия: — Подписаться на каналы Cinnabon Волжской рейв — Нажать кнопку «Участвую» ▌Призы: — 2 синнапака из 2х булочек 2 победителя Итоги розыгрыша подведем 14 июля! Желаем удачи в участии 🍰</t>
+  </si>
+  <si>
+    <t>12.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5278</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Ольга (@psy_olgakulakova) 2. Анютка Абрашкина (@anyuta_abr) 3. alyluni (@alyluni) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>11.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5277</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Артём (@varlovv21) 2. Ekaterina (@efremo0va) 3. nizi (@v_nizi) 4. Леля (@jojilya) 5. ALINCHIK (@alliiinchikk) 6. Alina (@yummy_dj) 7. лена (@enatarr) 8. кияра (@klywrxzmmm) 9. comoffmans (@comoffmans) 10. вика (@vixxska) 11. Ксюша (@p1ushkaaa) 12. Яна!!!!!!! (@yankasexy) 13. ~♡~ (@sss_ensual) 14. hellokitty (@vvkitty03) 15. אַשְׁמְדַאי‎ (@HE77O_K1TTY) 16. d (@diasto3u) 17. Екатерина (@iKatt_rina) 18. Vitalina (@Vitalina2525) 19. Никита (@dobrynya_nikitich27) 20. MaleOwls (@maleowls) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>09.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5276</t>
+  </si>
+  <si>
+    <t>YETI открыл новую локацию в Парке Гагарина — и разыгрывает напитки и пончики! Сегодня состоялось официальное открытие нового YETI в Парке Гагарина. В честь открытия мы с YETI запускаем розыгрыш напитков и пончиков среди подписчиков. 1 место - коробка пончиков из 6 кусов и напиток 2 место - набор пончиков из 4 вкусов и напиток 3 место - 2 пончика и напиток Чтобы принять участие: - подпишитесь на @YETIDRINK и @volgarave - нажмите кнопку «Участвовать» Розыгрыш продлится 2 дня, после чего случайным образом выберут победителей. Забрать подарки можно будет в новой локации YETI в Парке Гагарина. Приходите знакомиться с новым местом, пробовать вкусные напитки и отдыхать вместе с YETI 💙</t>
+  </si>
+  <si>
+    <t>09.07.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5275</t>
+  </si>
+  <si>
+    <t>Сколько песен выдержит ваша компания? 🎤 Во ФЛЭТ 31 хорошие песни всегда получают продолжение. 🎁 Каждая 3-я песня = 3 фирменные настойки для вашей компании. По пятницам и субботам | с 23:00 до 02:00 🎶 Спели 3 песни — получили 3 фирменные настойки. 🎶 Спели ещё 3 — получили ещё 3. И так — пока вечер набирает обороты. Собирайте компанию от 3 человек, бронируйте стол, выбирайте любимые хиты и пойте. Остальное мы берём на себя. 📍 Бронь столов: +7 (902) 297-59-77 ул. Ново-Садовая, 106гк2</t>
+  </si>
+  <si>
+    <t>08.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5274</t>
+  </si>
+  <si>
+    <t>Вечер, который хочется запомнить: волжские закаты, искусство, вкусы - и ни одной скучной минуты! Представьте: вы на палубе корабля, вокруг - величественная Волга. Солнце медленно опускается за горизонт, заливая небо и воду тёплыми оттенками золота, алого и лилового. Лёгкий речной ветерок, бескрайний простор и ощущение, будто время чуть замедлило ход… В такой атмосфере каждый глоток раскрывается по-новому, а каждый взгляд на пейзаж дарит вдохновение! 25 июля с 17:00 до 21:00 – уже традиционно встречаем ВОЛЖСКИЕ ЗАКАТЫ с винотекой ALCOSTA! Вас ждёт: ✔️Сабраж с Ольгой Сурковой эффектное открывание бутылки по‑гусарски. Это не просто шоу: вы узнаете историю ритуала, тонкости техники и, под руководством эксперта попробуете сами ✔️Арт-лекция с Татьяной Хаминой ✔️Рисование вином на волжском берегу. Вы даже не представляете – какие шедевры можно создать с помощью красного вина и кисти, а Татьяна Хамина в этом поможет! ✔️Дегустация лёгких и освежающих сидров от Тольяттинской сидродельни ✔️И конечно же, вкусный ужин на фоне Волжского заката и дегустация с винотекой ALCOSTA ✔️Стоимость 9500 рублей, по промокоду Волжский рейв– стоимость 8000 рублей А 16 августа повторим с сабражем от Натальи Быковой и ВИННЫМ КВИЗОМ с видом на закат👌 Запись @Lena_Smile или по телефону  8(927)890-00-94 Елена P.S.: Вы можете не только сами посетить мероприятие, но и подарить чудесный вечер! В наличии есть подарочные сертификаты на посещение мероприятия!</t>
+  </si>
+  <si>
+    <t>08.07.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5272</t>
+  </si>
+  <si>
+    <t>09.07 | Гостевая смена Catch 22 Совсем скоро «Шум. Пустой оркестр» отметит свой первый день рождения. И мы решили праздновать так, как любим больше всего, — в компании друзей, с хорошей музыкой и авторскими коктейлями. Открывает праздничую неделю гостевая смена команды Catch 22 — музыкального листенинг-бара, бистро и фонотеки из Петербурга. В этот вечер шеф-бартендер Дмитрий Гукасян и бартендер Яна Глазырина представят коктейли, вдохновленные музыкальной революцией и историями людей. За звучание вечера отвечает Даниил Кузин — диджей, коллекционер винила. А Даниил Золотухин, управляющий Catch 22, познакомит гостей с философией проекта, где музыка, вкус и атмосфера звучат в унисон. 9 июля 20:00 Вход свободный Бронь столов по ссылке или по телефону: 8 960 811 77 33</t>
+  </si>
+  <si>
+    <t>07.07.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5271</t>
+  </si>
+  <si>
+    <t>11 июля приглашаем на закрытый клиентский день Lindos Beauty🌸 Проведите день красоты, отдыха и приятных сюрпризов вместе с нами. 🩵Каждому гостю: • сертификат на 500 ₽ • подарок от бренда косметики LindosSea 🌟Среди гостей: • розыгрыш сертификата в наш салон на сумму 7000 ₽ 🫧Только в этот день: • специальный велком дринк • индивидуальные рекомендации по уходу • гавайская атмосфера и летний вайб гарантирован Мы специально проводим мероприятие для небольшого количества гостей, чтобы уделить внимание каждому. 🩵Осталось всего 16 мест. 11 июля 📍ул. Революционная, 3 📲 Запись: @LINDOSBeauty или по телефону 8 (917) 030-03-08 Онлайн запись</t>
+  </si>
+  <si>
+    <t>07.07.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5266</t>
+  </si>
+  <si>
+    <t>👋Дорогие ценители живого звука! ⚡9 июля Денис Рыбаков вновь приглашает на традиционный джазовый четверг в «Рюмочке»: вас ждёт вечер с «Квартетом Эдуарда Тишина»! 📜В программе — джазовые стандарты в свежих, небанальных аранжировках и авторские композиции, полные эмоций и смелых музыкальных решений. Музыканты играют не ради техники, а чтобы поделиться энергией и радостью от совместного творчества: на сцене царит атмосфера взаимного вдохновения, и именно в живом взаимодействии рождается настоящая магия джаза. 🎶«Квартет Эдуарда Тишина» — это сплав мастерства, искренности и настоящего джазового драйва. Коллектив объединил корифеев джазовой сцены Самары и Тольятти, чья сила — в естественности, тонком чувстве ансамбля и умении говорить со слушателем на языке джаза. В составе: 🥁Эдуард Тишин (ударные, лидер проекта)** — артист высшей категории, концертмейстер джазового оркестра Тольяттинской филармонии, композитор. Он не просто держит ритм: он ведёт ансамбль, задаёт настроение и создаёт тот самый драйв, который заряжает весь зал. 🎷Алексей Раскопов (саксофон)** — голос квартета: его партии то лиричны и проникновенны, то энергичны и дерзко‑импровизационны. Саксофон в его исполнении становится главным рассказчиком музыкальных историй. 🎸Евгений Дементьев (гитара)** — мастер гармонии и тонких нюансов: он выстраивает фактуру, добавляет красок и создаёт пространство для солирующих инструментов, оставаясь при этом самостоятельным и узнаваемым голосом ансамбля. 🎸Алексей Титенко (бас‑гитара)** — надёжная опора и пульс коллектива: его партия придаёт музыке объём, глубину и ту самую ритмическую устойчивость, на которой держится вся джазовая конструкция. 👉А какую джазовую композицию вы бы хотели услышать в исполнении квартета? Делитесь в комментариях — музыкантам будет приятно знать ваши пожелания! ✅Когда: 09.07 | 20.00 ✅Где: ул. Ленинградская, 29 | ресто-бар "Рюмочка" ✅Телефон: +7 (960) 808-69-53 Билеты: clck.ru/3UUpHc</t>
+  </si>
+  <si>
+    <t>06.07.26 18:59</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5265</t>
+  </si>
+  <si>
+    <t>⚡️Дарим 20 000 ₽ в «Артист.Бар и Лофт»! В честь открытия хотим порадовать вас! Как участвовать: 1. Подпишитесь: Артист. Бар и Лофт и Волжский рейв 2. Нажмите кнопку «Участвую». Уже 13 июля выберем 4 победителей и вручим сертификаты на 5 000 ₽ каждому! Желаем удачи! 🤞 🆕 «Артист.Бар и Лофт» — новое обсуждаемое место в центре Самары! Три зала, три настроения: шумная вечеринка с караоке до утра, камерный бар при свечах с авторскими коктейлями от G Group и уютная терраса с кальянами под огнями кластера. Кухня от KOZA FAMILY — любимые блюда и новые роллы специально для наших гостей. Здесь всё для своих. А свои — это вы! Подробнее о новом месте: https://t.me/artistsamara/43 +7 846 300‑28‑28 ул. Ленинградская, д. 29 «Артист», 2‑й этаж кластера</t>
+  </si>
+  <si>
+    <t>06.07.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5264</t>
+  </si>
+  <si>
+    <t>⚽ Главные матчи Чемпионата мира 2026 — в BEEROКРАТИИ! 🍻 Футбол становится ещё ярче, когда смотришь его в правильной атмосфере. Большой LED-экран, отличное пиво и эмоции, которые невозможно передать через экран дома. 📅 6 июля 🕚 23:00 🇵🇹 Португалия 🆚 Испания 🇪🇸 🎁 В дни матчей совместно с FONBET! Сделайте ставку от 1 000 ₽ прямо в ресторане и получите комбо в подарок: 🍔 Бургер + пиво или 🐟 Барабулька + пиво Стоимость комбо в меню — 1 270 ₽, а для участников акции оно достанется в подарок при выполнении условий акции FONBET. Смотрите большой футбол, болейте за любимые команды и наслаждайтесь атмосферой настоящего спортивного вечера вместе с BEEROКРАТИЕЙ. Бронируйте столы заранее! 🍺⚽ BEEROКРАТИЯ | Самара 📞 +7 (846) 993-83-37 📍 ул. Галактионовская, 132</t>
+  </si>
+  <si>
+    <t>06.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5263</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Вадим 2. Natali (@Natalia285716) 3. Марина (@damn_maro) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>06.07.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5262</t>
+  </si>
+  <si>
+    <t>ПРОДЛЁНКА 11 июля | 18:00-05:00 | FC/DC 18+ Вечно Молодой | ул. Ленинградская 77 лил кидд (live) | VILLIAN (live) Blazey | ZPB | Raze | Woo | Krasilllnikov | Stepanova | Gart | SLMK + большой маркет на летнике Вход: 500₽ (до 22:00) с репостом афиши, 700₽ (после 22:00) с репостом афиши, 900₽ (в любое время) без репоста, 1200₽ (в любое время) vip вход без очереди 🔥 Разыграем 20 бесплатных проходок на тусу! Условия просты: 🖇Подпишись на Волжский рейв и Продленку 🖇Жми участвую! Результаты в день мероприятия🍀</t>
+  </si>
+  <si>
+    <t>05.07.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5261</t>
+  </si>
+  <si>
+    <t>Результаты розыгрыша: Победители: 1. Alexandr (6933952592) 2. Светлана (1770370217) 3. Ирина (218302598) 4. Андрей (1823085377) 5. Diana (5027434342)</t>
+  </si>
+  <si>
+    <t>05.07.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5260</t>
+  </si>
+  <si>
+    <t>На месте закрывшегося Mosaic на Фрунзе 91 открылась новая кофейня WhiteCat Нас ждет обновленный интерьер, завтраки до 15:00, сэндвичи, витрина сладостей и многое другое.</t>
+  </si>
+  <si>
+    <t>04.07.26 18:18</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5259</t>
+  </si>
+  <si>
+    <t>⚡️ 5 новых заведений, открывшихся за неделю! - Наливочная «Родная» открылась по адресу Куйбышева 91 (Площадь революции) - Аль Халяль снесли у Губернского рынка, новый адрес Никитинская 96 - Токи Рамен открылся на месте ресторана «Джонни Ву» на Красноармейской 1А - Новый корж на Автовокзале, Московское шоссе 25Е - YETI открылись в Парке Гагарина Скоро выйдут обзоры на все места ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.07.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5257</t>
+  </si>
+  <si>
+    <t>Уже послезавтра заканчивается розыгрыш мерча от локального Самарского бренда! Дарят любое худи на выбор и 2 футболки! Успевайте поучаствовать, от вас просто подписка и нажать кнопку «участвую!»</t>
+  </si>
+  <si>
+    <t>04.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5256</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Артём 2. сташик* (@ST4SH) 3. Polina (@bksteeep) 4. LEONOVVM 5. Аделия (@adeliammmm) 6. Виктория (@miry_myrk) 7. кулибяка🐿️ (@t3pl00) 8. 🍸asa (@annpttr) 9. shzdkv (@eeqweqtq) 10. Карина (@Riinaa0) 11. Mimi (@MilanaMi_m) 12. ㅤ (@blondeicon) 13. Anastasiya (@ASh89268678357) 14. Alexander (@Alexredof) 15. Полина (@v_serrdechke) 16. •°lisa•° (@bcdefghijkmnopqrtvwxyz) 17. sashulya (@lolkanesssa) 18. Вика (@hrylka) 19. Vika (@swagavika) 20. byebyekitty¿ (@byebyekiitty) 21. ВиктоRиус (@ViktoRAlexn) 22. Ангелина (@anfoan) 23. z (@dmivzi) 24. Егор (@shnappl) 25. maria (@maaruusyyyaa) 26. Андрей Андреевич (@dushainsoul) 27. я hoчю ne rysski1 ниk (@fuckyouzadolbali) 28. Вероника (@wveronika) 29. Юля (@zzzzhuzha) 30. mikoshi (@mikoshhhi) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>03.07.26 22:45</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5255</t>
+  </si>
+  <si>
+    <t>03.07.26 19:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5254</t>
+  </si>
+  <si>
+    <t>❗️Ракетная опасность в Самарской области! Слышали сирены?</t>
+  </si>
+  <si>
+    <t>03.07.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5252</t>
+  </si>
+  <si>
+    <t>Этим летом в Самаре разговоры только об одном! О вкусе, который не требует объяснений, о блюде, которое становится главным летним поводом. Сочная фермерская курочка-гриль — горячая, румяная, с хрустящей корочкой. Главный выбор этого лета — приходите пробовать. До встречи в Рюмочке 😉🐓</t>
+  </si>
+  <si>
+    <t>03.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5251</t>
+  </si>
+  <si>
+    <t>В Самарской области пройдет один из самых необычных гастрономических ужинов России – в хлебных полях. 11 июля гастроэкспедиция «Соль Земли» впервые приедет в Самару. До этого ужины проходили в удвительных уголках нашей страны — от клюквенных полей под Архангельском до сопки на Камчатке. Лучшие шеф-повара готовят уникальное меню: из-под ножа, без заготовок, только из местных продуктов. Опыт, который больше никогда не повторится. В этот раз рестораном на один вечер станет пшеничное поле под Самарой. Никанор Вейра (Olluco, Москва) и Иван Оленин (бистро «Земляне») приготовят совместный ужин из лучших даров самарского лета. Гостей также ждут коктейльное сопровождение на основе виски Dewar’s, театральные зарисовки, полевые игры и ужин среди созревшего пшеничного поля. 📍 11 июля 📍 Самарская область</t>
+  </si>
+  <si>
+    <t>03.07.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5243</t>
+  </si>
+  <si>
+    <t>Единственная летняя веранда в Самаре, которая работает до 4 утра😱 Наша летняя веранда — это маленькая дача у «Любочки»: с деталями, которые хочется рассматривать, с уютным декором, теплым светом и той самой душевной атмосферой💙 Мы очень любим наше пространство и надеемся, что его настроение почувствуется даже через экран🥰 А еще лучше — собирайте друзей и приходите увидеть всё своими глазами!😉 Сегодня в 22:00 для вас будет петь Виктория Валикаева, ждём вас💙 📍Гео: г. Самара, ул. Авроры, 154 🕘Мы открыты: ежедневно с 16:00 📞По всем вопросам: +7 (999) 702-20-49 🖥️Забронировать столик</t>
+  </si>
+  <si>
+    <t>03.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5242</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. настя (@nsnsn1111) 2. ㅤ (@psychiatricdisorders) 3. rs (@rsln4k1337) 4. . (@ffffffff1235667) 5. Настасья (@nastasy_korotina) 6. 🫡 7. суперсоник (@soniksmile) 8. Mimi (@MilanaMi_m) 9. Роман (@SERM_Business) 10. Маша (@mashaairl) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>02.07.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5239</t>
+  </si>
+  <si>
+    <t>Для любителей футбола в The Game запустили специальное меню к ЧМ и проходят прямые трансляции матчей</t>
+  </si>
+  <si>
+    <t>02.07.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5238</t>
+  </si>
+  <si>
+    <t>🎶 Джазовый вечер с Моник Б. Томас и трио Алексея Черемизова! 🎶 8 июля выступит звезда мировой джазовой сцены — Моник Б. Томас (Франция). 🎤 Моник — одна из ведущих исполнительниц современного джаза: её альбом Night &amp; Day номинирован на «Грэмми», а сама она — почётный доктор Высшей школы музыки США. На концерте прозвучат джазовые шлягеры, фрагменты из мюзиклов и кинофильмов, блюз и госпел. 🎹 В сопровождении — трио Алексея Черемизова (Санкт‑Петербург), яркий представитель петербургского мейнстрима. Алексей — не только виртуозный пианист и аранжировщик. Его стиль — это тонкий баланс петербургской сдержанности и американской джазовой свободы, а аранжировки делают каждое выступление по-настоящему особенным. В составе трио: Алексей Черемизов — фортепиано; Денис Рыбаков — барабаны; Николай Замоздра — контрабас. Музыканты славятся безупречной сыгранностью, яркой импровизацией и умением создать на сцене живую, захватывающую атмосферу — идеальный аккомпанемент для голоса Моник. 🎫 Билеты: clck.ru/3URxVx</t>
+  </si>
+  <si>
+    <t>02.07.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5237</t>
+  </si>
+  <si>
+    <t>02.07.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5236</t>
+  </si>
+  <si>
+    <t>DOSKI ВЫПУСКНОЙ — УЖЕ 3-ГО ИЮЛЯ ❤️‍🔥 🎓 Дресс-код выпускника = сертификат на 500 рублей, леночка велком за наш счёт. Будет смешно, неловко и очень весело — именно так, как и должен проходить идеальный выпускной. 🎁 КОНКУРС ⬇️ 1 место сертификат 💵 2-3 кувшин коктейль плюс пицца🍕 4-6 место башня пива на выбор плюс ассорти горячих закусок 🍻 7-8 шампанское плюс фруктовая тарелка 🥂 9-10 сет шотов 🥃 — для брони : 🌎doski.bar ☎️275-55-95</t>
+  </si>
+  <si>
+    <t>01.07.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5235</t>
+  </si>
+  <si>
+    <t>Новый Cinnabon открывается в Эль Рио! Расположен он будет у входа на 1 этаже.</t>
+  </si>
+  <si>
+    <t>01.07.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5234</t>
+  </si>
+  <si>
+    <t>Крабовое безумие в ресторане Филимонов! Свежайшие нежные крабы, прямо с Дальнего Востока по демократичным ценам! Мы разработали специальное меню, где краб раскрывается полностью: продуманные сочетания и идеальные соусы к каждому блюду. Краб Стригун - 2₽ / грамм Краб Камчатский - 4₽ / грамм Мясо краба Стригуна отличается сладковатым, нежным вкусом, сочной волокнистой текстурой и лёгким морским ароматом. Мясо краба Камчатского плотное, мясистое, невероятно сочное с благородной сладостью. Настоящий король среди крабов! А так же в нашем крабовом безумии предоставлены полноценные блюда из краба: — Оладья с клешней краба — Фаланги краба в соусе блю чиз — Фаланги краба в сливочном соусе биск — Фаланги краба в соусе Том-ям Настоящее крабовое безумие ! Ждем вас в ресторане Филимонов: ул.Ленинская,116 Забронировать по ссылке и номеру: +7 (927) 791-16-97</t>
+  </si>
+  <si>
+    <t>30.06.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5233</t>
+  </si>
+  <si>
+    <t>30 БЕСПЛАТНЫХ ПРОХОДОК НА ТУСОВКУ НА ЛЕТНИКЕ ВМ ОТ DROP.TUSA! Ребята из DROP.TUSA не сбавляют обороты после своей вечеринки с привозом и ловят единственные жаркие дни этого прохладного лета! Уже в эту субботу ребята снова размещаются на большом летнике Вечно Молодого! За окном будет +30, что сейчас, к сожалению, редкость для Самары, поэтому дома в такую погоду сидеть точно не рекомендуем! Большая тусовка в классическом хип-хоп формате начнется в 20:00 на летнике, а в 23:00 все дружно переместятся внутрь бара, где каждого из вас будут ждать велком дринки от ребят из DROP.TUSA! Все просто: никаких сложностей, хорошая музыка и отличная компания, что еще нужно для классного отдыха? Где: Ленинградская 77, бар "Вечно Молодой" 4 ИЮЛЯ, 20:00, СУББОТА | Вход с вниманием к мероприятию: 300₽ 🎁 Разыграем 30 бесплатных проходок на тусовку! Условия просты: быть подписанным на Волжский рейв и DROP.TUSA Все! Жми участвую!</t>
+  </si>
+  <si>
+    <t>30.06.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5231</t>
+  </si>
+  <si>
+    <t>⚡️ Новое  обсуждаемое место в самом центре Самары. На Ленинградской, 29, на территории креативного кластера «Артист» на втором этаже открылась новая одноименная дверь: Артист. Бар и Лофт Три пространства — три настроения: 🎙Основной зал — атмосфера для тех, кто ценит живой звук и компанию. В меню — всеми любимые блюда от KOZA FAMILY. По пятницам и субботам — караоке, живой вокал и никакого пафоса. Здесь поют без стеснений, среди своих. 🍷Аутентичный бар — эксклюзивные коктейли от G Group, созданные специально для «Артиста». Всё это — при свечах, под мерцание роскошной люстры. Идеальное место для долгого разговора. 💬Терраса — здесь зажигаются огни и звучат неспешные разговоры с видом на жизнь всего кластера. Легендарные кальяны от G Lounge дополнят вечер. Ищете не просто столик, а настроение? Не пропустите: самые яркие события и атмосферные вечеринки уже здесь! Будем на связи: https://t.me/artistsamara 8(846)-300-28-28 Ленинградская, 29, кластер «Артист» 2 этаж.</t>
+  </si>
+  <si>
+    <t>29.06.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5230</t>
+  </si>
+  <si>
+    <t>📢 РОЗЫГРЫШ от нового ресторана «Три Оленя на Скрябине!» В честь открытия хотим порадовать наших подписчиков! ДАРИМ: 🍻2 пляжные сумки с нашим фирменным пенным; 🎟️3 сертификата по 3000 рублей в ресторан! Условия участия: 1. Подписаться: Самарские рестораны | ГОРСОВЕТ и Волжский рейв. 2. Нажать кнопку «УЧАСТВУЮ» под этим постом. 5 июля — выберем 5 победителей! Всем удачи! 🛳️ Пора на борт легендарного ресторана на воде! Три Оленя на Скрябине — это настоящий курорт в сердце города. Представьте: волны качают, вид захватывает дух, а запахи шашлыков сводят с ума с первой секунды! Здесь есть всё, что манит сердце летом: от селёдочки домашнего посола до волжского судака. А идеально дополнят гастро-путешествие наши домашние настойки и, конечно, фирменное пенное! 🌊 Отдыхаем в городе как на курорте — а то и лучше — вместе с тремя оленями! Ешь вкусно, пей смело, танцуй на волнах!</t>
+  </si>
+  <si>
+    <t>29.06.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5228</t>
+  </si>
+  <si>
+    <t>29.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5227</t>
+  </si>
+  <si>
+    <t>✨ РАЗЫГРЫВАЕМ ПОДАРКИ ОТ FEELING FOR YOU И «СМОТРИ И ПОЙ»! ✨ Магазин нижнего белья Feeling For You совместно с караоке-лофтами «Смотри и Пой» подготовили для вас приятные подарки! 💝🎤 🎁 В подарок для 5 победителей: 🎤 3 сертификата на аренду караоке-лофта на 2 часа в любой день (кроме субботы) от «Смотри и Пой» 💝 2 сертификата номиналом 2 000 ₽ от магазина нижнего белья Feeling For You Участвовать очень просто: 🩵 Быть подписанным на телеграм-канал Feeling For You 🩵 Быть подписанным на телеграм-канал «Смотри и Пой» 📅 Уже 3 июля мы определим 5 счастливчиков, которым достанутся эти подарки! Желаем каждому удачи и победы ✨</t>
+  </si>
+  <si>
+    <t>28.06.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5226</t>
+  </si>
+  <si>
+    <t>РЕП НАД ВОЛГОЙ 2021 × 63EDGE, 3 июля, 22:00, Летняя терраса «Белуги» 18+ Продолжаем серию летних вечеринок на террасе «Белуги». Месяц назад мы погружались в атмосферу 2017 года, а теперь пришло время вернуться в легендарный 2021-й - эпоху расцвета русского трэпа, громких релизов и незабываемого вайба. На эту вечеринку мы разыгрываем 100 БЕСПЛАТНЫХ ПРОХОДОК. Чтобы принять участие: • сделайте репост афиши в сторис инстаграма; • подпишитесь на наших партнеров - 63EDGE. Также прямо на вечеринке разыграем 3 вещи от наших спонсоров. Специальный гость вечера — артист, записывавший совместные треки с Воскресенским, Mayot и Gorilla Glu. Его трек «Кусай локти» прямо сейчас активно набирает популярность в TikTok. LINE-UP: YOUNG ROYCE | YUMMY | TETTOV | NINTEN Вход: 500 ₽ - с репостом афиши в сторис 700 ₽ - без репоста 🔥 Разыграем еще 10 бесплатных проходок на тусу! Условия просты: 🖇Подпишись на Волжский рейв и РНВ 🖇Жми участвую! Результаты в день мероприятия🍀</t>
+  </si>
+  <si>
+    <t>28.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5225</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Magic (@Vanish_63) 2. Сергей (@samara150) 3. софья (@travushkina) 4. I 5. Илья (@frolovrave) 6. . 7. Александр (@persimal) 8. Дарья (@dariia015) 9. Грязь (@V1aDolorosa) 10. Wrtrxx (@Wrtrxx) 11. амарокстарпопстар (@nikel4ik) 12. Denis (@den12den) 13. Артём 14. oxy80 (@oxy80yavnorme) 15. Alexandr (@finitra) 16. DJ RODNYY🎧 (@thugtattoo) 17. Pinki (@rtbion) 18. Настасья (@nastasy_korotina) 19. Anatol' (@D_Voobshe_Pohuiu) 20. Данила (@danilkeke) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>27.06.26 00:42</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5224</t>
+  </si>
+  <si>
+    <t>26.06.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5222</t>
+  </si>
+  <si>
+    <t>1.07 | гостевая смена Артура Мирасова — шеф-бармена KOJI ( Москва) 1 июля приглашаем вас погрузиться в мир азиатских мотивов, мифологии и ярких вкусовых сочетаний. В этот вечер шеф-бармен московского ресторана KOJI Артур Мирасов — один из организаторов крупнейшей барной выставки в России Bar Hub EXPO — представит авторские коктейли, где азиатский характер раскрывается через необычные сочетания. В рамках гостевой смены вас ждут 4 коктейля, каждый из которых расскажет свою историю. 1 июля Начало в 20:00 Тёмная Рюмочка Вход свободный! До встречи 💙</t>
+  </si>
+  <si>
+    <t>26.06.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5221</t>
+  </si>
+  <si>
+    <t>В Бык и море Безлимит за 990₽ Платите один раз и можете заказывать абсолютно все, что хотите. Действует по будням с 12 до 4 Уже с 9 июня, но руки дошли написать только сейчас😄</t>
+  </si>
+  <si>
+    <t>25.06.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5219</t>
+  </si>
+  <si>
+    <t>Дегустация сигар на веранде «Чин Чин»: искусство вкуса и беседы 🍸 В среду, 1 июля, бар «Чин Чин» приглашает на вечер, где табак раскрывается как искусство, а гости становятся не зрителями, а участниками. В программе вечера — рассказ о сигарах и их производстве: как делают лучшие сигары, в чём тонкость и традиции. Разберут идеальные пары: с какими напитками сигара звучит по-новому и что подадут к столу, чтобы подчеркнуть вкус. Сопровождать вечер будут афисионадо и бар-менеджер Чин Чина — проведут через всю дегустацию и помогут с выбором напитков. Стоимость участия — 6.500₽. *В неё входит сигара, напиток и закуски. Всё пройдёт на веранде — в итальянском ритме, без пафоса, со вкусом. Закат, сигара и бокал в руке✨ Начало в среду, 1 июля, в 19:00. Количество мест ограничено! Бронь: +7 917 038-92-82 или через @via_cincin. *Мероприятие не является рекламой табачных изделий. Проводится в формате закрытой дегустации для гостей бара. ул. Ленинградская, 68</t>
+  </si>
+  <si>
+    <t>25.06.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5218</t>
+  </si>
+  <si>
+    <t>27.06 — Ночь под грифом: Япония В Японии говорят, что самое прекрасное скрыто не на виду, а раскрывается постепенно — в ритуале, вкусе, музыке и атмосфере. 27 июня мы приглашаем вас потеряться в ночной Азии и взглянуть на нее по новому: красный свет, тени японского нуара и огни ночных улиц создадут атмосферу Востока, где встречаются легенды якудза, герои прошлого и мастера древних традиций. В этот вечер шеф-бармен Денис Попков представит новую коктейльную карту «Под грифом: Япония» — коллекцию «рассекреченных» досье, где каждый напиток открывает свою сторону японской культуры. Погружение продолжится в зале «Кладовая» с чайной церемонией, а в «Спальне» — караоке в лучших традициях Азии. Ночь будут сопровождать диджей-сеты, а актеры добавят истории ещё больше тайн. 27 июня Начало в 22:00 Дресс-код: азиатская эстетика, кимоно, ципао, цвета ночного Токио Вход до 22:00 — свободный, после: 500₽ с репостом 700₽ без репоста</t>
+  </si>
+  <si>
+    <t>25.06.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5217</t>
+  </si>
+  <si>
+    <t>ЛЕНА ПОПОВА / 26.06 легенда российской электронной сцены и первая женщина-диджей России С 1994 года она играет техно, электро и брейкс исключительно на виниле. Она стояла у истоков рейв-культуры страны! За более чем 30 лет карьеры Лена Попова выступила в десятках городов и стран, оставаясь одним из главных символов отечественной техно-сцены. Уникальная музыкальная история, созданная специально для конкретного места, времени и аудитории. 26 ИЮНЯ / 22:00 ВХОД с репостом 200₽ / 300 без 18+</t>
+  </si>
+  <si>
+    <t>25.06.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5216</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Мария (@mriichv) 2. Artem (@ArtosTrue) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>25.06.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5215</t>
+  </si>
+  <si>
+    <t>🍷 Любите отдыхать в хорошей компании? Тогда вам в «Гочу»! С воскресенья по четверг здесь действует безлимит на напитки — 990 ₽ за 2 часа. После окончания времени безлимит можно продлить и продолжить вечер. Отличный повод встретиться с друзьями, попробовать блюда грузинской кухни и провести вечер в уютной атмосфере. 📍 Молодогвардейская, 153 📞 +7 (902) 290-00-88 Акция действует для компаний до 6 человек.</t>
+  </si>
+  <si>
+    <t>25.06.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5214</t>
+  </si>
+  <si>
+    <t>26 июня приглашаем вас на квартирник Самуэля Игуана — артиста с мировым именем и яркой музыкальной энергией. В этот вечер зазвучит — живой микс жанров: от глубокого соула и блюза до энергичного поп-звучания. Вас ждёт музыка с характером, харизмой и настроением, которое раскрывается с первых нот. 26 июня Начало в 19:00 Билеты по ссылке: https://samueliguanashum.ticketscloud.org</t>
+  </si>
+  <si>
+    <t>24.06.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5213</t>
+  </si>
+  <si>
+    <t>Возвращение ресторана «Prosecco9» Заведение готовится к открытию на новом месте, а вернее почти на том же, что и ранее. На 9 просеке, напротив того места, где оно находилось. Более подробная информация будет в ближайшее время.</t>
+  </si>
+  <si>
+    <t>24.06.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5208</t>
+  </si>
+  <si>
+    <t>Пустые заправки, борьба в очередях за ресурсы и бескрайние дороги.. кажется, «Безумный Макс» снова актуален. Безумный Макс: Дорога ярости 2015 реж. Джордж Миллер Преследуемый призраками прошлого Макс уверен, что лучший способ выжить — скитаться в одиночестве. Но он попадает в плен и вынужденно присоединяется к бунтарям, бегущим через пустыню от тирании Несмертного Джо. Они забрали у него кое-что очень ценное, и разъярённый диктатор бросает все силы в погоню за мятежниками. Когда: сегодня! Сбор гостей в 20:30 Старт в 21:00 Забронировать стол можно по номеру +7(937)187-26-20 или на сайте https://t.me/BM_Wechno_Molodoi_F9_Bot</t>
+  </si>
+  <si>
+    <t>24.06.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5207</t>
+  </si>
+  <si>
+    <t>🔥ОТКРЫТИЕ ЛЕТНИКА В ГЛАВПИВНАСТОЕ🔥 27 июня собираемся на большую вечеринку под открытым небом!☀️🍻 Всю ночь — бесплатное пиво, презентация новых электронных паровых коктейлей, фирменный мерч, брендированные подарки и лототрон с крутыми призами 🎁 Готовьте хорошее настроение, зовите друзей и освобождайте вечер — будет громко, ярко и очень жарко!😉 Ждём вас в Главпивнастой🪆 🕓 Работаем ежедневно с 14:00 📺 Куйбышева, 76 🖥️ НАШ САЙТ 🖤 МЫ ВКОНТАКТЕ ❗️Подпишись на нас в MAX: https://max.ru/join/iQzIIwH9kPdtdpPp1sFwOAZQLpy1I6-uav9M6ZfRIV0 Посадка осуществляется по факту, подробности: +7 (917) 155-11-12</t>
+  </si>
+  <si>
+    <t>24.06.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5206</t>
+  </si>
+  <si>
+    <t>Большая читка-концерт «ВампиLove. Пять историй о любви» от актеров театра «Грань» в «Городской Усадьбе» В четверг, 25 июня, в «Городской Усадьбе» пройдет большая читка-концерт «ВампиLove. Пять историй о любви» от актеров театра «Грань» Кирилла Стерликова и Ильдара Насырова. В первом отделении зрителей ждет читка по избранным рассказам о любви Александра Вампилова, а во втором — исполнение лучших песен прошлого столетия. Читка-концерт «ВампиLove. Пять историй о любви» начнется в четверг, 25 июня, в 19:00 на летней веранде «Городской Усадьбы». Стоимость билетов — от 1300 рублей. Приобрести можно по ссылке: https://chitkisamara.timepad.ru/event/4017107/ ул. Степана Разина, 126 +7(903)335-55-12</t>
+  </si>
+  <si>
+    <t>23.06.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5205</t>
+  </si>
+  <si>
+    <t>В баре Артист запускается новый формат вечеров спортивного покера, совместно с клубом ПОКЕРАДОН ♠️ Теперь это не только про кухню и атмосферу — это про игру, где важны внимание, стратегия и характер за столом. В этот четверг 25 июня в баре Артист — первая игра Texas Hold’em Вечер для тех, кто ценит красивую игру и эмоции от каждой раздачи Вас ждет: 🥇 Бесплатный первый вход для всех участников 🥇 Бонус от клуба за заказ кальяна ⌛Старт — 18:30 ⌛Поздняя регистрация до 21:00 📍 Бар Артист Самара, ул. Ленинградская, 29 (2 этаж) Подробности в канале клуба, подпишитесь: https://t.me/+O9Ypm-CEiwI0ZjBi Количество мест ограничено</t>
+  </si>
+  <si>
+    <t>23.06.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5199</t>
+  </si>
+  <si>
+    <t>Уважаемые ценители джаза, живого звука и душевной атмосферы!) 💫В ближайший четверг, 25 июня, приглашаю вас на вечер в компании коллектива "Black Coffee", который по такому случаю превратится в квинтет, чтобы порадовать слушателей ещё бо́льшим разнообразием музыкальных тем! 🔥Разнообразие жанров и качественное звучание - визитная карточка "Black Coffee Jazz Quintet". В программе вечера - классический джаз, босса-нова, фанк, соул и джазовые аранжировки известных и любимых популярных песен разных стран и эпох! ⚡Вас ждут: мягкое гитарное звучание, мелодичный и виртуозный бас, барабаны, которые заставляют дышать и двигаться вместе с ними, саксофон, легко вплетающий свои мелодии в общее звучание, и женский голос, рассказывающий истории, которые хочется слушать! 🤗До встречи на джазовом четверге! ✅Когда: 25.06 | 20.00 ✅Где: ул. Ленинградская, 29 | ресто-бар "Рюмочка" ✅Телефон: +7 (960) 808-69-53 ✅ Билеты: clck.ru/3U2tGH</t>
+  </si>
+  <si>
+    <t>23.06.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5197</t>
+  </si>
+  <si>
+    <t>🗓 4 ИЮЛЯ | Симрейсинг-клуб "Виртуальный километр" Открывает новый филиал в Самаре🔥 Первым гостям мы дарим скидку 50🤩 на любой заезд - ЗАБРАТЬ. ➖ Автосимуляторы для взрослых и детей - теперь с активной педалью тормоза MOZA M BOOSTER. ➖ Ралли, формула, дрифт, кольцевые гонки - любые дисциплины в одном месте. ➖ Заезды по сети, любой уровень, максимум эмоций с первой минуты. Виртуальный километр, клуб не для гонщиков - для людей Здесь можно быть собой среди своих — поговорить не только о трассах и сетапах, но и о жизни. А симулятор — это хороший повод найти компанию единомышленников. 📍Адрес - Революционная 70е.</t>
+  </si>
+  <si>
+    <t>23.06.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5196</t>
+  </si>
+  <si>
+    <t>VOSKRESNIK. PASHA NOSHPA. 28 ИЮНЯ. ВЕЧНО МОЛОДОЙ. 20:00 Наконец-то настало то самое время, чтобы устроить самый мокрый VOSKRESNIK в этом сезоне! Главное музыкальное событие вечера — за пульт встанет наш друг, резидент промо-команды Blaash — Pasha Noshpa! Тот самый человек, который сначала пьет пиво в Москве, а потом ессентуки. Летник Вечно Молодого превращается в гигантскую пенную ванну. Уйти сухим получится вряд ли! Но мы знаем, что вы любите не только мокрые, но и активные развлечения. Поэтому для всех любителей азарта и точных бросков — БИР-ПОНГ! Запись на участие открыта заранее, писать @oleglarki PASHA NOSHPA | 3NINE | SSHKETOVV | NEKOSMOS b2b LARKIN | DANIEL KARIKH Вход: до 00:00: 300₽ — с репостом и подпиской / 500₽ — без после: 400₽ — с репостом и подпиской / 600₽ — без 🎁Разыгрываем 20 бесплатных проходок на тусовку! Условия просты: быть подписанными на Волжский рейв и VOSKRESNIK Жми участвую!</t>
+  </si>
+  <si>
+    <t>23.06.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5195</t>
+  </si>
+  <si>
+    <t>🏖️ БОЛЬШОЙ ЛЕТНИЙ РОЗЫГРЫШ ОТ «СТРЕЛКИ» И ПАРТНЁРОВ Этим летом мы совместно с Волжским рейвом собрали самые интересные места и активности Самары в одном конкурсе. Призы от наших партнёров: • Racketclub — сертификат на 1 час игры в падел • Автопортретная «Моменты» — сертификат на 1 час съёмки • Magnetic WakePark — дневное пребывание для 2 взрослых и 1 ребёнка на пляже • Brooklyn Bowl — сертификат на 2000 ₽ • Облака — сертификат на 3000 ₽ • E-KART — сертификат на 2 заезда • SUP Travel Sport — сап-прогулка «Сокольи горы» Как принять участие? ▫️Подписаться на Стрелку и Волжский рейв ▫️Подписаться на всех партнеров конкурса ▫️Нажать кнопку «Участвовать» под этим постом Итоги конкурса подведём 3 июля. Конкурс проходит одновременно и в сообществе ВКонтакте. На каждой площадке будут свои победители и свои призы, поэтому можно увеличить шансы и поучаствовать сразу в двух розыгрышах. Удачи всем участникам и яркого лета вместе со «Стрелкой» 💜</t>
+  </si>
+  <si>
+    <t>23.06.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5194</t>
+  </si>
+  <si>
+    <t>22.06.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5186</t>
+  </si>
+  <si>
+    <t>Самое высокое здание в Самаре «Баланс Тауэрс» - 130 метров На высоте 37 этажа открываются самые шикарные виды, весь город как на ладони: центр и старый город, Волга и Жигулевские горы, виднеется даже Новокуйбышевск. Здесь можно увидеть самые красивые рассветы и закаты. А когда загораются ночные огни, вид становится еще более завораживающий. А совсем недавно Международное жюри престижной премии в сфере недвижимости Real Estate Property Awards (REPA) 2026 назвало жилой небоскрёб "Баланс Тауэрс" лучшим в номинации «Концепция высотного здания». С чем я их поздравляю, ведь они действительно этого заслуживают.</t>
+  </si>
+  <si>
+    <t>22.06.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5185</t>
+  </si>
+  <si>
+    <t>🔥 РОЗЫГРЫШ МЕРЧА ОТ SOUTH PLAGUE WEAR 🐐 1 место: 🚇 ХУДИ МЕТРО (любая станция на ваш выбор из доступных) 2 место: 🐐 ФУТБОЛКА МЕТРО (любая станция на ваш выбор из доступных) 3 место: 🐐 ФУТБОЛКА МЕТРО (любая станция на ваш выбор из доступных) 📆 Результаты 06.07.2026 Для участия: 1️⃣ Подписаться на SOUTH PLAGUE WEAR и Волжский рейв 2️⃣ Нажать кнопку снизу 👇</t>
+  </si>
+  <si>
+    <t>22.06.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5184</t>
+  </si>
+  <si>
+    <t>ПРОДЛЁНКА × ХОККУ Эксклюзивная коллаборация в ритме азиатских мегаполисов: неон, музыка и атмосфера ночных улиц Токио, Сеула и Бангкока. 27 июня | 22:00 - 05:00 | FC/DC 18+ Хокку | ул. Коммунистическая, 90/1 Желательный дресс-код: y2k asia / ципао / босодзоку. DJ’s: Raze | Woo | Anton Veganov | Blazey | ZPB</t>
+  </si>
+  <si>
+    <t>22.06.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5183</t>
+  </si>
+  <si>
+    <t>20.06.26 19:13</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5182</t>
+  </si>
+  <si>
+    <t>Едатека закрывается и безлимит за 990₽ Едатека на Проспекте Ленина закрывается навсегда 30 июня До этой даты «по будням с 12:00 до 16:00» действует безлимит на все меню. Платите один раз 990₽ и можете заказывать все, что хотите.</t>
+  </si>
+  <si>
+    <t>20.06.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5181</t>
+  </si>
+  <si>
+    <t>Дарим 2 билета на концерт группы «IOWA» на ROOF LIVE x АЛЬФА🔥 🎶 Продолжит серию концертов на крыше ТРЦ «Аврора Молл» группа «IOWA». Вас ждут все самые хитовые треки: «Улыбайся» и вирусный «Бьет Бит», конечно же легендарная «Маршрутка», саундтрек A Million Ways к блокбастеру «Легенда о Коловрате», записанный в дуэте с Сержем Танкяном (System of a Down) и другие любимые песни. 📆 Когда: 26 июня Вход с 18:00 📍Roof Live крыша Аврора Молл, ул. Аэродромная, 47А Условия участия: - Подписаться на Волжский рейв и Roof Live x Альфа Самара - Нажать кнопку "Участовать" Итоги подведем 25.06 и выберем победителя который получит два билета!</t>
+  </si>
+  <si>
+    <t>20.06.26 13:59</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5178</t>
+  </si>
+  <si>
+    <t>Надоели одни и те же кафе, кальяны, квизы и мафия?😑 В Самаре открылся покерный клуб ПОКЕРАДОН - новый формат отдыха для тех, кто хочет попробовать что-то интереснее обычных посиделок. Даже если вы никогда не играли в покер - можно научиться за одно посещение. Объясним правила, поможем разобраться за столом и спокойно введем в игру с новичками✅ Играем на интерес, на деньги не играем. Поэтому не нужно переживать, что вы что-то не умеете, ошибетесь или потеряете деньги💲 Атмосферный клуб с профессиональными столами, дилерами как в кино! ❗️Первый вход бесплатный❗️ Переходи в группу и регистрируйся на бесплатную игру - https://t.me/+hUGIoGrb9Ss5NGEy</t>
+  </si>
+  <si>
+    <t>20.06.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5169</t>
+  </si>
+  <si>
+    <t>Мотопрокат для любителей активного отдыха «Два колеса» Осенью 2023 года Елена купила первый мотоцикл и начала исследовать горы и дороги Самарской Луки. Она прошла множество маршрутов, и у нее появилась мечта: показывать эти места другим. Летом 2025 года мечта стала реальностью — открылся мотопрокат «Два колеса». Для аренды доступны: — Пит-байки — Эндуро — Квадроциклы Елена лично проведет всех желающих по самым живописным локациям! Доставку из Рождествено мы берём на себя. А чтобы забронировать мотоцикл, нужно просто позвонить Елене по номеру +7(927)706-48-88. Все подробности в https://t.me/motoprokat2kolesa Подгоры, ул. Ленинская, 47</t>
+  </si>
+  <si>
+    <t>20.06.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5168</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Valcir63 (@Allavalcir) 2. Александр (@persimal) 3. Мила 4. Елена Л (@ninarihhi) 5. # 3xbg$ (@fucku3xbg) 6. янчик (@s7moky) 7. rock (@rocketoof) 8. chmsh (@chmshaaa) 9. Жень-шень (@Uwv62) 10. Маргарита (@riimargoo) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>19.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5167</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. сташик* (@ST4SH) 2. Pavel (@Jeyskiyy) 3. Олечка (@ivnrush) 4. krıstına (@kkkkkkkkkfk) 5. julydon'tfuck (@femkapro228) 6. Katya (@fluffyshau) 7. Николай (@lWzrl) 8. Алёна (@shaoba0) 9. катеринка (@kaatihhh) 10. Мышь (@Mousemarr) 11. купидон (@gleb_kupidon) 12. лера🪼 (@qwlmss) 13. kupidon. (@k_upidon) 14. a'lena (@hellelens) 15. San (@AlG490) 16. али́шка (@c_eyy8) 17. 𝔸 𝕕 𝕖 𝕝 𝕪 𝕒 (@mamb_13) 18. sonchanella 👼🏽 (@sonchanella) 19. 🖤 (@padlasyka) 20. Мария (@mriichv) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>18.06.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5166</t>
+  </si>
+  <si>
+    <t>Какая сейчас ситуация с бензином? Есть дефицит или все нормально? Расскажите в комментах Сейчас смог заправится только на третьей заправке. Башнефть - огромная очередь. Роснефть - никакого топлива вообще не было. Только на Татнефти - все ок, очередь была только на дизель, а бензин спокойно залил до полного бака.</t>
+  </si>
+  <si>
+    <t>18.06.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5164</t>
+  </si>
+  <si>
+    <t>Утро в своем ритме! Розыгрыш Apple Watch 11 или Galaxy Watch 8 Бистро «Земляне» объединилось с магазином «Hi Store», чтобы задать утренний ритм. Он у каждого свой, но объединяет всех нас страсть к хорошим завтракам и утренней активности. Заказывайте завтраки и участвуйте в розыгрыше Apple Watch 11 или Galaxy Watch 8. Не забывайте пробовать совместно разработанные напитки: синяя матча кокос-фисташка и фито морс малина-грейпфрут. Предложение действует с 17 июня по 5 июля включительно — при заказе любого завтрака с 9:00 до 12:00 гость получает билет с номером и подарочный сертификат от Hi Store. Больше завтраков — больше билетов и шансов на победу. Результаты розыгрыша бренды объявят в прямом эфире акаунтов 10 июля! Заказывай любимый завтрак и стань обладателем часов.</t>
+  </si>
+  <si>
+    <t>18.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5163</t>
+  </si>
+  <si>
+    <t>Акция для спортиков! 💥 Ведёте ЗОЖ, но любите пиво? Прекрасная новость — эти две любви наконец-то можно совместить в пабе «МакЛарин» ✅ За каждые 10 км бега или 30 км на велосипеде по вашему трекеру → дарим вам изотонический напиток. И да, это самое полезное пиво в вашей жизни (или лимонад, кому что ближе). Всё честно: вы сжигаете калории, «МакЛарин» восполняем водно-солевой баланс с радостью. 🍻 Показывайте трекер и забирайте награду! Галактионовская, 52</t>
+  </si>
+  <si>
+    <t>17.06.26 15:53</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5162</t>
+  </si>
+  <si>
+    <t>СОГДИАНА | 19 июня Уже в эту пятницу в «Любочке» для вас выступит певица Согдиана с лучшими хитами! Вас ждет прекрасный вечер, наполненный живой музыкой, теплыми эмоциями и душевной атмосферой💙 ⭐️Сбор гостей — 23:00 🕛 Начало выступления — 00:00 🎟 Вход — до 21:00 - 200 ₽ После 21:00 - 400₽ Собирайте друзей, приходите за хорошим настроением и проведите эту ночь вместе с нами!🤩 Скорее бронируйте столик и занимайте лучшие места!👇🏻 По всем подробностям обращайтесь к нам в личные сообщения😉 📍Гео: г. Самара, ул. Авроры, 154 🕘Мы открыты: ежедневно с 16:00 📞По всем вопросам: +7 (999) 702-20-49 🖥️Забронировать столик</t>
+  </si>
+  <si>
+    <t>17.06.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5161</t>
+  </si>
+  <si>
+    <t>ГЕНАЦВАЛЕ, ХИНКАЛИ ПО 45₽ В ГОЧА🇬🇪 С понедельника по пятницу с 16:00 — время есть правильно: руками и с удовольствием 😏 Сочные, горячие, с бульоном внутри Хинкали всего за 45₽ (от 3 шт) • курица • свинина-говядина 📍 Молодогвардейская, 153 📞 +7 (902) 290-00-88 ⚠️ Только в зале Ждём тебя — будет по-грузински щедро</t>
+  </si>
+  <si>
+    <t>17.06.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5160</t>
+  </si>
+  <si>
+    <t>Бесплатная доставка в Ресторане Честных Цен. Рады поделиться с вами новостями! Мы обновили сервис доставки: цены как в меню, но без покупки браслета 🙌🏼 Например: Ролл Ночной Мюнхен - 353,45₽, Цезарь с курицей - 283,45₽, Мега бургер - 399,89₽. В честь обновления ДАРИМ РОЛЛ ФИЛАДЕЛЬФИЯ в темпуре при первом заказе от 2500₽ через наше приложение «ЧестноГрупп». Доставка есть на Яндекс Еде и Купере, но выгоднее всего заказывать доставку в приложении Скачивайте наше приложение и заказывайте любимую еду домой🔥 *условия акции указаны в приложении</t>
+  </si>
+  <si>
+    <t>17.06.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5159</t>
+  </si>
+  <si>
+    <t>☀️ОТКРЫТИЕ ПЛЯЖА «ЛАЗУРНЫЙ» ☀️ 19 • 20 • 21 июня Лето начинается здесь! Три дня солнца, музыки, танцев и той самой атмосферы, ради которой хочется отложить все дела и просто наслаждаться моментом. Мы долго готовились и наконец готовы встретить вас на пляже «Лазурный» 🫶🏻 Собирайте друзей, берите хорошее настроение и приезжайте создавать самые яркие воспоминания этого сезона. 🪩 В программе: 19 июня 14:00 — Романовский 17:00 — Gabiiseven 20 июня 14:00 — Тархов 17:00 — Rudi / Smola (LIVE) 18:00 — Пфпф b2b Валиневич 21 июня 14:00 — Настя ZPB 16:00 — Настя Столповская 18:00 — Настя NAYA 💃 Три дня музыки, закатов, пляжного вайба и настоящего летнего настроения! Встретимся на «Лазурном» 🩵</t>
+  </si>
+  <si>
+    <t>16.06.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5158</t>
+  </si>
+  <si>
+    <t>РАЗЫГРЫВАЕМ 20 ПРОХОДОК НА ЛАЙВ ВЫСТУПЛЕНИЕ WHITE PUNK И WHYK3NNY! DROP.TUSA открывают летний сезон с громким выступлением двух артистов, большими танцевальными баттлами и чемпионатом по теннису! Вечеринка обещает быть мощной! White Punk - один из ярких представителей хип-хопа! Битмейкер, мультиплатиновый продюсер, а так же аутентичный хип-хоп артист! Один из ярких артистов имеющий громкие фиты с Friendly Thug 52 NGG, Pharaoh, Платина и Nkeeei! Сама вечеринка начнется а 18:00! Диджей сэты на летнике, большие танцевальные баттлы с призовыми более чем 15.000₽, а так же чемпионат по теннису с призовыми местами! Приходите к открытию дверей, чтобы не попасть в большую очередь! Где: Ленинградская 77, бар "Вечно Молодой" 19 ИЮНЯ, 18:00 | Вход с вниманием к мероприятию: 600₽ 🎁 Разыграем 20 бесплатных проходок на тусовку! Условия просты: быть подписанным на Волжский рейв и DROP.TUSA Все! Жми участвую!</t>
+  </si>
+  <si>
+    <t>16.06.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5157</t>
+  </si>
+  <si>
+    <t>Вкусная еда, о которой я много пишу, – это очень хорошо, а вот вкусная еда под топовый сериал или под спорт - еще лучше. Сейчас как раз Чемпионат мира по футболу, смотрите трансляции? ⚽ Точно не будет проблем с выбором (и с пищеварением 😄), если у вас подписка MiXX от T2. T2 собрал миллионы часов видеоконтента на любой вкус из пяти онлайн-кинотеатров. А еще там музыка, аудиокниги и подкасты, аренда самокатов, доставка цветов, шоппинг на маркетплейсах со скидками. Списание за подписку фиксированное и только 1 раз в месяц, стоимость зависит от объема наполнения. Можно выбрать готовый вариант или собрать «под себя». Еще один плюс – подключить и пользоваться может абонент любого оператора. В общем, рекомендую😎</t>
+  </si>
+  <si>
+    <t>16.06.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5156</t>
+  </si>
+  <si>
+    <t>18 июня, Денис Рыбаков приглашает вас на новый джазовый четверг, на котором выступит сам вместе с квартетом и вокалисткой Юлией Землянской! "Джаз-квартет Дениса Рыбакова" — это союз единомышленников, каждый из которых прошёл долгий путь постижения искусства джаза и привнёс в коллектив свой уникальный творческий штрих. 👉Музыканты объединились, чтобы показать всё многообразие джаза — от классических стандартов до современных композиций. Квартет продемонстрирует, как традиции жанра могут переплетаться с новаторскими идеями, а индивидуальная манера каждого исполнителя складывается в единое художественное высказывание. В составе: 🎙Юлия Землянская (вокал) — певица, преподаватель джазовой студии «Движение», автор аранжировок и песен. Её отличает проникновенное исполнение, широкий диапазон и неповторимый тембр. Юлия мастерски владеет техникой скэта и умеет передать всю глубину эмоций через песню — от лирической нежности до энергичного драйва. 🥁Денис Рыбаков (ударные) — создатель и лидер коллектива, деятель «Самарского джазового Движения». Его барабанные партии — целая палитра красок: от деликатных штрихов щётками до мощных, захватывающих брейков. Денис задаёт темп и энергию всему выступлению, создавая динамичную основу для импровизаций. 🎸Алексей Титенко (бас‑гитара) — один из лучших бас‑гитаристов с богатым опытом выступлений в России и за рубежом (в т. ч. с японскими и американскими звёздами джаза и соул‑музыки). Его глубокий, плотный и выразительный бас формирует упругий грув, который заставляет слушателей покачиваться в такт музыке. 🎷Максим Титков (саксофон) — лауреат конкурса «Осенний марафон», участник фестивалей «Свинг Белой Ночи» и «Джаз в Петропавловской Крепости». Виртуозная игра Максима наполняет композиции яркими мелодическими линиями, а его неожиданные импровизации добавляют музыке свежести и оригинальности. 🎹Михаил Павлов (фортепиано) — участник всероссийских и международных фестивалей, деливший сцену с музыкантами из разных стран. Его гармоничная импровизация и изысканные аранжировки добавляют композициям утончённости, а тонкое чувство ансамбля помогает создать сбалансированное звучание квартета. ✨"Джаз-квартет Дениса Рыбакова" — не просто ансамбль исполнителей, а команда единомышленников, объединённых любовью к джазу! 🔥Приходите, чтобы ощутить мощь, глубину и разнообразие жанра в исполнении мастеров ✅Когда: 18.06 | 20.00 ✅Где: ул. Ленинградская, 29 | ресто-бар "Рюмочка" ✅Телефон: +7 (960) 808-69-53 ✅ Билеты: clck.ru/3U2MEm</t>
+  </si>
+  <si>
+    <t>15.06.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5154</t>
+  </si>
+  <si>
+    <t>РЕП НАД ВОЛГОЙ — TINDER PARTY 20.05, ХВАТ 18+ Галактионовская, 40 Лето - лучшее время для знакомств и поиска вашей второй половинки! ❤️ Особенно приятно искать вторую половинку на тусовке со стильными и свежими хитами, полностью подходящими под летнюю атмосферу! Команда Репа Над Волгой продолжает поднимать демографию и специально для девушек вход всю ночь с репостом афиши в сторис инстаграма — БЕСПЛАТНЫЙ! Правило браслетов будет действовать, как и в прошлый раз: 🔴 — НЕ ЗНАКОМЛЮСЬ, ПРОСТО ВАЙБЛЮ! 🟢 — ГАЗ ЗНАКОМИТЬСЯ line: YUMMY | YOUNG ROYCE | TETTOV | NINTEN Вход: — Девушки: БЕСПЛАТНО всю ночь по репосту афиши — Парни: 300 рублей с репостом до 23:00 500 рублей с репостом после 23:00 600 рублей всю ночь без репоста 🔥 Разыграем 10 бесплатных проходок на тусу! Условия просты: 🖇Подпишись на Волжский рейв и РНВ 🖇Жми участвую! Результаты в день мероприятия🍀</t>
+  </si>
+  <si>
+    <t>14.06.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5147</t>
+  </si>
+  <si>
+    <t>В Самаре открылась китайская забегаловка «Гонконг» Формат объединяет традиционную китайскую кухню и вечерний коктейльный бар: днем-димсамы, баодзы, вок и утка по-пекински, вечером-авторские коктейли и DJ-сеты Мои фавориты: утка по-пекински, салат с хрустящими баклажанами и помидорами Интерьер вдохновлен атмосферой Гонконга: неон, граффити и современная азиатская эстетика Где: Ленинградская, 29 Вс-чт 12:00-00:00 Пт-сб 13:00-03:58</t>
+  </si>
+  <si>
+    <t>13.06.26 22:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5146</t>
+  </si>
+  <si>
+    <t>Неповторимый оригинал | Жалкая Пародия</t>
+  </si>
+  <si>
+    <t>13.06.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5144</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Дашиша (@cheese_hunter) 2. Полина (@polina_mspll) 3. Маша (@mashaairl) 4. danzelxo (@danzelxo) 5. rock (@rocketoof) 6. thursdevenid (@thursdevenid) 7. Кирилл (@notop1n) 8. Никита (@nsilnoff) 9. Kirill (@Lucainmanoir) 10. Оля (@katsamakis_27) 11. Мышь🐭 (@Mousemarr) 12. Яна (@vvln_yn) 13. Анечка🤍 (@anechkaaaaaaoa) 14. Екатерина (@gerbariyy) 15. byebyekitty¿ (@byebyekiitty) 16. Митрофан (@Sneaker_eater) 17. Zulik (@mauy_m) 18. danila (@dnlshtlv1) 19. Gnutik (@gnuti) 20. 🤡 (@koplynabenz) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>11.06.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5143</t>
+  </si>
+  <si>
+    <t>Реклама. ООО "ГАСТРОЛИГА" ИНН: 6685211900 Erid: 2Vtzqvj7Jht</t>
+  </si>
+  <si>
+    <t>11.06.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5142</t>
+  </si>
+  <si>
+    <t>RUSSIAN BEER 🇷🇺 12-13 июня РОЗЫГРЫШ 10-ти ЛИТРОВ ПЕННОГО🍻 —что может быть лучше в такую прекрасную погоду? ☀️ конечно только БЕСПЛАТНОЕ жидкое золото 🪎 также мы подготовили для вас море веселья и подарков, вы не имеете право это пропустить 😎 Забронировать стол на сайте doski.bar 🌎 или по телефону 275-55-95 📲 УЧАСТВУЙ В КОНКУРСЕ! *итоги конкурса 13.06 в 12:00, 5 победителей *призом можно воспользоваться до 18.06</t>
+  </si>
+  <si>
+    <t>10.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5141</t>
+  </si>
+  <si>
+    <t>День рождения в стиле ВАУ — это когда подарки дарят гостям Вау Квиз в Самаре празднует 9-й День рождения! В честь этого собирает всех любителей игры и тех, кто еще никогда не играл, но хочет попробовать, на три праздничные вечеринки. 17, 18 и 22 июня Каждый день — новая тема квиза и новая развлекательная программа в стиле «Вау Квиз Курорт». Выбирайте что вам ближе: — 17 июня (СР) 19:00 — Угадай Обо всём. 100 вопросов в Максимилианс (Московское ш., 4с15) — 18 июня (ЧТ) 19:00 — Угадай мелодию. 100 русских хитов 90-х и 00-х в Максимилианс (Московское ш., 4с15) — 22 июня (ПН) 19:00 — Угадай кино, музыка, сериалы. 100 вопросов в Максимилианс (Московское ш., 4с15). Помимо призов для победителей организаторы готовят много розыгрышей и настоящий аукцион подарков для всех участников. На кону: Годовые и сезонные проходки на квизы Огромное количество тематических подарков Классный мерч. Регистрация на праздничные игры уже идет, приходите поздравить любимый городской квиз и зарядиться позитивом на год вперед! Регистрация команд на сайте samara.wowquiz.ru. Скидка 20% для подписчиков канала по промокоду РЕЙВ</t>
+  </si>
+  <si>
+    <t>10.06.26 01:55</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5140</t>
+  </si>
+  <si>
+    <t>09.06.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5138</t>
+  </si>
+  <si>
+    <t>Спрос упал, но это создает ценность! Из-за совокупности экономических и прочих факторов, про которые я рассказывал в предыдущих постах, спрос на развлечения существенно упал. Поэтому мы плотно взялись за разработку новых продуктов и предложений. В основу я поставил два главных вопроса: 1. Как сделать продукт доступнее, с учётом падения доходов населения? 2. Как за те же деньги дать гостям больше? В управлении караоке-лофтами сложно изобрести что-то принципиально новое. Большинство тестов не давали существенных результатов. Но кое-что недавно всё-таки неплохо «зашло» нашим гостям. В начале года мы впервые ввели безлимитные тарифы. Протестировали на одном проекте — получилось успешно. Затем ввели такие тарифы во всех заведениях. Суть простая: можно забронировать караоке-зал на всё время работы заведения за фиксированную сумму. Цена при этом, как правило, эквивалентна стоимости аренды от 4 до 6 часов. Получается очень выгодно для больших вечеринок — чтобы не было драк за микрофоны, все успели напеться и не приходилось напрягаться от мыслей про ограниченность времени. Например, в «Ла Ла Лэнд | Восток» в пятницу можно забронировать безлимит в среднем зале «Мираж» и большом зале «Султан» всего лишь за 10 800 и 14 580 рублей соответственно! Эти залы на фото. Я искренне не знаю, где сегодня можно лучше отметить день рождения (или другое событие) по соотношению цены и полученных эмоций для N гостей. (если вы знаете - напишите, пожалуйста, в комментариях). Поэтому, я честно, считаю это суперхалявой, особенно учитывая, сколько денег и сил мы вложили, чтобы создать именно этот проект (подробнее тут). Для сравнения, в новом «Смотри и Пой» безлимиты стоят почти в 2 раза дороже. Так как безлимитные тарифы стали пользоваться спросом, мы на этой неделе запустили на тест «ночной безлимит». Пока только в «Эстраде». Концепция в том, что зал сдаётся с 00:00 до 6 утра за полцены. Мы только анонсировали этот тариф — а бронирования уже появились. Так, лофт на 3 человек будет стоить 6 480 ₽, а большой лофт на 10 человек обойдётся в 12 240 ₽ за ночь. В целом, идея подобных безлимитных тарифов в период экономического спада заключается в том, чтобы взаимовыгодно с гостем (то есть добавить ценности) дозагрузить заведение в непопулярные часы. Ещё год назад такой тариф был бы бессмысленным для нас, так как спрос на наши залы на выходных сильно превышал предложение. Теперь баланс ощутимо сдвинулся. Времена меняются, мы меняемся! Планирую ещё в 2–3 следующих постах делиться нашими продуктовыми инновациями (офферами) в этом канале. Подписывайтесь, кому это интересно!</t>
+  </si>
+  <si>
+    <t>09.06.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5137</t>
+  </si>
+  <si>
+    <t>⚡️⚡️⚡️ Основатель караоке-лофтов «Эстрада», «Смотри и Пой», «Ла-Ла Лэнд» рассказал, как кризис влияет на нишу караоке-лофтов и какие новые продукты запускаются и тестируются чтобы оставаться востребованными в новых реалиях. Безлимитные тарифы, ночные безлимиты и другие решения — честно о том, что происходит на рынке и как меняются заведения. Реклама. О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.06.26 20:30</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5136</t>
+  </si>
+  <si>
+    <t>10 июня в винотеке ALCOSTA- самая азартная пенная игра🍺 Друзья, я приглашаем Вас в ПИВНОЕ КАЗИНО — настольную игру, где азарт, как в настоящем казино, но вместо ставок— ваше знание пива! Как это работает? Вы пробуете 6 разных сортов пива из разных стран. Ваша задача: ✅Угадать сорт пива и его страну производства ✅Определить технологию производства ✅Предположить его крепость ✅Сделать ставку на игровом поле, как в казино Как думаете: сможете отличить на вкус российское пиво от немецкого?! А Бельгийское от Китайского?! Вас ждут азарт, интрига, тосты за удачу и приз для победителя! Записывайтесь уже сейчас на ПИВНОЕ КАЗИНО! Места ограничены, а азарт — безграничный! Пишите @Lena_Smile — не пропустите самый пенный баттл🍺 📆 10 июня 19:00 📍 винотека Алкоста, Садовая 280 ✔️сомелье - Наталья Быкова 💰 Стоимость участия 3500 руб, по промокоду ВОЛЖСКИЙ РЕЙВ 3000 рублей 18+ Запись @Lena_Smile или по телефону 8(927)890-00-94 Елена</t>
+  </si>
+  <si>
+    <t>07.06.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5135</t>
+  </si>
+  <si>
+    <t>На улице Куйбышева открывается второй бар «Родная». Информацию подтвердили. ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.06.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5134</t>
+  </si>
+  <si>
+    <t>07.06.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5132</t>
+  </si>
+  <si>
+    <t>В Yeti появилось летнее меню напитков!</t>
+  </si>
+  <si>
+    <t>07.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5131</t>
+  </si>
+  <si>
+    <t>В Самаре 12 июня в 19:00 пройдет бесплатная ознакомительная лекция по Трансцендентальной Медитации (ТМ) — одна из самых известных и хорошо изученных техник медитации в мире. Проведено более 700 научных исследований. Практика ТМ помогает: • снижать тревожность и внутреннее напряжение; • получать глубокий отдых; • улучшать ясность мышления и концентрацию; • восстанавливать энергию и внутренний баланс; • нормализовать сон. Некоторые интересные факты о ТМ: – практику ТМ вводят в программу медицинских учреждений и общеобразовательных школ Дании, Италии, Швейцарии, США, Индии, Индонезии; – кинорежиссер Дэвид Линч, практиковал ТМ более 50 лет и написал об этом книгу «Поймать большую рыбу. Медитация, осознанность, творчество»; – также технику ТМ практикуют Наталья Водянова, Камерон Диаз, Илон Маск, Герман Грэф, Мартин Скорсезе, Рэй Далио, Николай Дроздов и многие другие. На лекции вы узнаете, что такое Трансцендентальная Медитация и каковы ее особенности, о значимых научных исследованиях посвящённых ТМ, чем эта техника отличается от других медитаций и как ей можно обучиться. Лекцию проведёт один из самых опытных учителей ТМ в России и Европе – Михаил Молдованов. ✍️ Ссылка на регистрацию - https://clck.su/EoIHe ⏰ 12 июня (пт), 19:00 📍 Адрес: Московское шоссе, 47, этаж 2, офис 234. 👉 Подписывайтесь на канал о ТМ – WAYTM.</t>
+  </si>
+  <si>
+    <t>06.06.26 21:11</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5130</t>
+  </si>
+  <si>
+    <t>🔥 🔥 🔥</t>
+  </si>
+  <si>
+    <t>06.06.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5129</t>
+  </si>
+  <si>
+    <t>ПРОДЛYEНКА Вечеринка в стиле Kanye West Tour 2026 Большой маркет на летнике, фотозоны, визуальная концепция и декорации в стиле легендарных концертов Ye – для всех тех, кто не смог посетить. Желательный дресс код на вечеринку: черный цвет / любая одежда от Ye / мерч Продлёнки 13 июня | 19:00 - 05:00 | FC/DC 18+ Вечно Молодой | ул. Ленинградская 77 DJ’s: Blazey | Woo | ZPB | Anton Veganov | Raze | Krasilllnikov | Stepanova | SLMK Вход: 500₽ (до 22:00) с репостом афиши, 700₽ (после 22:00) с репостом афиши. 900₽ (в любое время) без репоста, 1200₽ (в любое время) vip вход без очереди 🔥 Разыграем 20 бесплатных проходок на тусу! Условия просты: 🖇Подпишись на Волжский рейв и Продленку 🖇Жми участвую! Результаты в день мероприятия🍀</t>
+  </si>
+  <si>
+    <t>06.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5128</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. busyword (@busyword2) 2. Pinki (@rtbion) 3. Вика (@vikss_ssis) 4. 💈 (@loove_il) 5. Denis (@dbutyakin96) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>05.06.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5127</t>
+  </si>
+  <si>
+    <t>🪗 УЖЕ СЕГОДНЯ В 22:00 🪗 Впервые в Главпивнастой — вечер с баянистом!✨ Любимые песни, душевная атмосфера и тот самый формат вечера, который идеально подходит для встречи с друзьями ❤️ Вкусная кухня, настойки, пиво со дна и живая музыка — всё для отличного настроения 😉 Ждём вас сегодня в 22:00!🪆 🕓 Работаем ежедневно с 14:00 📺 Куйбышева, 76 🖤 МЫ ВКОНТАКТЕ ❗️Telegram скоро заблокируют, подпишись на нас в MAX: https://max.ru/join/iQzIIwH9kPdtdpPp1sFwOAZQLpy1I6-uav9M6ZfRIV0 Посадка осуществляется по факту, подробности: +7 (917) 155-11-12</t>
+  </si>
+  <si>
+    <t>05.06.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5126</t>
+  </si>
+  <si>
+    <t>ТАЙ КИТАЙ В Вечно Молодом «Тай Китай» все лето будет базироваться на летнике бара «Вечно молодого». Приходите пробовать их фирменный том-ям и рис. ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5125</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. лина (@lntnkk) 2. Ксения (@kskulagina) 3. ангелина (@anwwwwww) 4. Вадим (@vdbhcr) 5. ➰ Дарина ➰ (@mulyukova_d) 6. Мария (@majungolao) 7. Полина (@danchinaaa) 8. Андрей (@httpsplayer) 9. 142 (@bluuuebel) 10. ㅤ (@psychiatricdisorders) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>04.06.26 22:49</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5124</t>
+  </si>
+  <si>
+    <t>04.06.26 18:37</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5123</t>
+  </si>
+  <si>
+    <t>Реклама. Пастухов Денис Олегович ИНН: 631817026123 Erid: 2Vtzqxh75hg</t>
+  </si>
+  <si>
+    <t>04.06.26 18:28</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5122</t>
+  </si>
+  <si>
+    <t>100 БЕСПЛАТНЫХ ПРОХОДОК ЗА РЕПОСТ АФИШИ В СТОРИС! До тусовки осталось 3 дня, это значит что ты еще можешь успеть получить бесплатную проходку на тусовку, а также APPLE WATCH SERIES 11 и сертификат на 100 мороженых от САМПО Ждем тебя на вписке 5 июня в 22:00! Что надо репостить в сторис инсты? - https://www.instagram.com/p/DYwrW7_ourL/?igsh=cHAybnowdnBkYWw1</t>
+  </si>
+  <si>
+    <t>04.06.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5121</t>
+  </si>
+  <si>
+    <t>Хинкали по 45₽ в «Гоча»! По будням с 16:00 до 23:00 собираем друзей, заказываем хинкали и наслаждаемся грузинским вайбом 🧡 Сочные, горячие, с настоящим вкусом Грузии — всего за 45₽* 📍 «Гоча» — Молодогвардейская, 153 📞 +7 (902) 290-00-88 *Действует только в зале ресторана при заказе от 3 штук.</t>
+  </si>
+  <si>
+    <t>04.06.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5117</t>
+  </si>
+  <si>
+    <t>📸 Вам скучно гулять в одиночку с камерой? Хотите завести новых друзей и в целом, чтобы общения офлайн стало больше? Добро пожаловать в чат «Кадры на ходу: прогулки с фотоаппаратом» — место, где фотография становится социальным событием ✨ Здесь вы: — Узнаете о новых фото-прогулках по городу (и не только) — Познакомитесь с новыми и интересными людьми — Присоединитесь к команде любителей уличной съёмки — Получите лайфхаки по композиции, свету и ракурсам прямо на месте — Поделитесь кадрами и получите честную обратную связь 🌿 На фотографиях, кстати, недавнее прогулка, которая была 30 мая в Загородном парке (был пикник) 👉 Подписывайтесь и участвуйте в нашей ближайшей прогулке Это не просто канал. Это клуб уличных фотографов, где каждый кадр — часть большого рассказа.</t>
+  </si>
+  <si>
+    <t>04.06.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5116</t>
+  </si>
+  <si>
+    <t>🏖 Путешествие мечты всё ближе в Чин Чин Бистро Уже почти месяц в Чин Чин Бистро гости опускают купоны в лототрон. Главный приз — сертификат на 50.000₽ от Чин Чин Бистро и турагентства «Аэротур» — ждёт своего победителя. Как участвовать: 🩶Каждые 1.500₽ в чеке = один купон-билет 🩶Заполнить, опустить в лототрон 🩶Чем больше купонов — тем выше шанс Время ещё есть: планируйте завтрак или ужин в Чин Чин Бистро до 15 июня. Приближайте мечту — с кофе, пастой или десертом🥂 *Подробности в бистро. Забронировать столик можно по номеру: +7(917)106-10-09 📍 ул. Садовая, 251</t>
+  </si>
+  <si>
+    <t>04.06.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5115</t>
+  </si>
+  <si>
+    <t>🔑 Вам не придется переплачивать! 🏠В географическом центре города Самара можно купить квартиру по субсидированной ставке от застройщика с большой экономией! 📍3,5% — семейная ипотека. 📍4,5% - айти ипотека. 📍11.9% — для всех! 🔑 В чем еще преимущество? 🏠Монолитный дом комфорт класса в пешей доступности от ТЦ Космопорт, Лемана Про, Ашана, Автовокзала, вблизи Ботанического сада, Медицинского института, Многопрофильного колледжа и станции метро. 🏠 Дом уже сдан. Ключи получаете после государственной регистрации прав. 🏠Платеж по ипотеке от 27.000₽ 🏠Акции на двухуровневые квартиры, рассрочка на паркинг и скидки за наличный расчет. 📍Подберем квартиру под ваш запрос, сходим на стройку и поможем с оформлением ипотеки (бесплатно)! ☎️Менеджер отдела продаж Алена 8~927~002~0007, ТГ @AlenaDUK2 Реклама. OOO «Специализированный застройщик «Архитектор». ИНН: 6315546041 Erid: 2VtzqwsCaja</t>
+  </si>
+  <si>
+    <t>03.06.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5114</t>
+  </si>
+  <si>
+    <t>В Burger King появились наборы Love Is В него входит: розовый бургер, картошка, мороженное и брелок. ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5113</t>
+  </si>
+  <si>
+    <t>Хочешь вырваться на природу и открыть для себя самые запоминающиеся уголки Самарской области? Тогда канал «Тур по базам» — твой золотой билет к незабываемым приключениям! 🏕 Мы знаем лучшие турбазы и стильные глэмпинги, где свежий воздух встречается с настоящим комфортом. Видео-обзоры, бот-помощник, удобная карта мест отдыха и многое другое уже ждут вас!❤️ 🏆Сейчас у нас идет розыгрыш, где главный приз - Сутки в глэмпинге «Вместо моря»! 🗓 Итоги подведем 7 июня Рады каждому и желаем удачи!❤️</t>
+  </si>
+  <si>
+    <t>02.06.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5112</t>
+  </si>
+  <si>
+    <t>День любителей лета - 4 июня! Приглашаем отметить его с нами в  винотеке  ALCOSTA:  подборка лёгких летних вин,  атмосфера тепла и уюта,  новые вкусовые открытия Что вас ждёт: 🍋идеальная подборка летних вин от компании SIMPLE; 🍋приятные закуски; 🍋 уютная  атмосфера  и  интересные истории о винах от  сомелье Виктории Коцур; 🍋новые  знакомства  и  отличное настроение. 🗓️4 июня, начало в 19:00. 📎2500 рублей по промокоду Волжский рейв 2000 рублей (закуски включены) 📍винотека ALCOSTA,  Садовая ул., 280 До встречи среди друзей лета и хорошего вина! 18+ Запись @Lena_Smile или по телефону 8(927)890-00-94 Елена</t>
+  </si>
+  <si>
+    <t>02.06.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5111</t>
+  </si>
+  <si>
+    <t>🪙🪙🪙🪙🪙🪙🪙🪙 🪙🪙🪙🪙🪙🪙🪙🪙 🪙🪙🪙🪙🪙🪙🪙🪙 Творческое объединение ренессанс собирает людей в Хвате 5го Июня Мы меняем стандартное представление о тусовках прямо сейчас, на ваших глазах. Глубокий, мягкий нуар станет основой визуальной составляющей. Музыка - его противоположностью. Если в тебе это откликается - ты уже с нами. Так же мы подготовили для тебя розыгрыш, в рамках которого создали уникальное браслеты из нержавеющей стали. Скорее участвуй, количество ограничено. Условия и информация. 5 июня, хват 22;00 18+ 🧩🧩🧩🧩🧩🧩 Реклама. О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.06.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5110</t>
+  </si>
+  <si>
+    <t>🪙🪙🪙🪙🪙🪙🪙🪙 🪙🪙🪙🪙🪙🪙🪙🪙 🪙🪙🪙🪙🪙🪙🪙🪙 Творческое объединение ренессанс собирает людей в Хвате 5го Июня Мы меняем стандартное представление о тусовках прямо сейчас, на ваших глазах. Глубокий, мягкий нуар станет основой визуальной составляющей. Музыка - его противоположностью. Если в тебе это откликается - ты уже с нами. Так же мы подготовили для тебя розыгрыш, в рамках которого создали уникальное браслеты из нержавеющей стали. Скорее участвуй, количество ограничено. Условия и информация. 5 июня, хват 22;00 18+ 🧩🧩🧩🧩🧩🧩</t>
+  </si>
+  <si>
+    <t>01.06.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5109</t>
+  </si>
+  <si>
+    <t>Самара или Венеция?</t>
+  </si>
+  <si>
+    <t>31.05.26 20:11</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5108</t>
+  </si>
+  <si>
+    <t>ЛЕТООООО!!!!!!!</t>
+  </si>
+  <si>
+    <t>31.05.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5106</t>
+  </si>
+  <si>
+    <t>Внимание, родители Самары! 🔥 ЭТОГО В НАШЕМ ГОРОДЕ ЕЩЁ НЕ БЫЛО! Мы во «Вкусной компании» решили, что семейные моменты должны быть не только вкусными, но и безумно выгодными. 🗓 С 1 ИЮНЯ С ПОНЕДЕЛЬНИКА ПО ЧЕТВЕРГ Приходите с детьми, заказываете блюда от 2000₽ — и ваш ребёнок до 10 лет выбирает ДВА блюда из детского меню АБСОЛЮТНО БЕСПЛАТНО! Это не шутка, это наша супер-щедрая реакция на вашу любовь к нам и семейным моментам! Где ещё в Самаре такое есть? Нигде! Только у нас. И это ещё не всё! Пока дети с кайфом уплетают свои вкусняшки (и резвятся в детской комнате с няней на весь вечер), вы наслаждаетесь: — фермерскими продуктами; — нашей приятной обстановкой (уютно, как дома, только готовить не надо); — семейной атмосферой. Радуйте себя и близких и проводите время с семьей! Ресторан «Вкусная Компания» 📍ул. Советской Армии, 177 📞 +7 (967) 920-65-35</t>
+  </si>
+  <si>
+    <t>30.05.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5101</t>
+  </si>
+  <si>
+    <t>Боксы с доставкой от 2 часов от Ulandy Кейтеринг! Теперь появились фуд-боксы с удобной доставкой от 2 часов! Сегодня только решили встретиться с друзьями, а вечером уже нужен накрытый стол? Удобное и вкусное решение есть! Идеально для: -корпоративного мероприятия, -романтического вечера, -дня рождения в офисе, - спонтанного семейного ужина, -дружеских посиделок. Без затрат на приготовление, без посуды и без хлопот - просто вкусная еда в стильных боксах уже у вас дома, пока вы заканчиваете свои дела. Примеры боксов: Чизбоксы Мини-бриоши Сырные и винные боксы Боксы с креветками Десерт-боксы и многие другие авторские варианты Подробное меню и актуальные цены смотрите на странице официального сайта. Ulandy Кейтеринг — делаем ваши события вкуснее в этот же день ❤️ ✍️ Для заказа: @U_catering 🌐 Сайт : ucatering.ru ☎️ +79276927881</t>
+  </si>
+  <si>
+    <t>29.05.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5100</t>
+  </si>
+  <si>
+    <t>В Волгограде открылся третий магазин забытых товаров с маркетплейсов 📌 Товары, которые по тем или иным причинам не забрали из пунктов выдачи. Чего тут только нет — сам процесс поиска затягивает и превращается в настоящий спортивный интерес: найти что-то стоящее среди сотен позиций 🔍 Здесь можно урвать товары в 2–3 раза дешевле рыночной цены 🔥 🤫 Новые поступления ребята анонсируют заранее только подписчикам — чтобы самое вкусное не разобрали без тебя. Следить за дропами → СТРАНИЦА 📍 Новый магазин: г. Волжский, ул. Мира, 143</t>
+  </si>
+  <si>
+    <t>29.05.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5099</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. *rona (@rona163) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>29.05.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5098</t>
+  </si>
+  <si>
+    <t>28.05.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5097</t>
+  </si>
+  <si>
+    <t>РОЗЫГРЫШ ПОДАРКОВ ИЗ ЯПОНИИ ОТ ЛЯГУШКИ ПУТЕШЕСТВЕННИЦЫ 🐸 Розыгрыш для тех, кто также как я мечтает прикоснуться к частичке Японии 🇯🇵 Я недавно вернулась из путешествия по разным городам Японии, где собирала для вас подарочки из разных городов ✨ Вас ждет 3 призовых места: 🥇Набор керамики из Курасики и KitKat со вкусом банана из популярной сети магазинов Donki 🥈Премиум матча из Киото, палочки для еды и брелок (который вы увидите в моем влоге) из музея рамёна в Йокогаме 🥉 Открытка и брелок с Фудзиямой, купленный в районе Фудзикавагучико, где можно увидеть этот вулкан А еще в каждый подарок я положу счастливую японскую монетку на удачу. Кто знает, может в будущем вы приедете в Японию и оставите её в храме? Как принять участие? 1. Подписаться на канал о путешествиях: «Лягушка-путешественница 🐸» 2. Нажать кнопку «Участвовать» 3. Проявлять активность под постами: ставить реакции и комментарии Итоги подведу 10 июня! Всем удачи 🍀 P.S. +100 очков к удаче, если поддержите меня и подпишитесь на мой ютуб канал или TikTok 🐸 Участников: 30 Призовых мест: 3 Дата розыгрыша: 18:00, 10.06.2026 MSK (13 дней)</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5091</t>
+  </si>
+  <si>
+    <t>Кто из вас тоже любит путешествия? 🌏 Знаю, что многие из нас выросли на «Мир наизнанку» и «Орел и решка» Я редко рекомендую личные блоги, но тут через фото и видео передан настоящий вайб путешествий по Азии, хотел бы сейчас так тусоваться в Токио! У Риты в канале интересные места, советы для путешественников и куча вдохновения для тех, кто уже катается по миру или пока путешествует через экран! (лично я хочу поставить последнее фото с Фудзиямой на обои) И может быть когда-то она раскроет секрет, кем надо работать, чтобы столько путешествовать. А сейчас у неё розыгрыш прикольных подарков прямо из Японии, самое время залететь, пока участников не так много ⤵️</t>
+  </si>
+  <si>
+    <t>28.05.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5090</t>
+  </si>
+  <si>
+    <t>В Хокку x Поляна Доставка появились новые сеты на одного Чтобы больше не открывать меню на 20 минут с мыслью: «так… а чего я вообще хочу?» Команда уже всё собрала за вас: быстрый обеденный побег от рабочих чатов и неторопливый «я заслужил» на ужин 🔥 Ах, да — по случаю запуска Поляна Доставка проводит розыгрыш новых сетов в своем ВК-сообществе! Условия предельно простые: подписка + комментарий.  Подробности и участие — по ссылке 👀 https://vk.com/polyana.delivery Вселенная дает знаки Ужин случился сам собой Самурай всегда побеждает 🤫</t>
+  </si>
+  <si>
+    <t>27.05.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5089</t>
+  </si>
+  <si>
+    <t>06.06 - TOUR130 | SALUKI в Вечно Молодом с розыгрышем проходок 3 года, 3 хэдлайнера и много активностей! К нам едут участники CARNIVAL RECORDS - SALUKI с dj-сетом, SABU с лайвом и JOVIEE, которых поддержат главные виновники торжества, безумная троица: STOLPOVSKAYA, SANTI и NEKOSMOS⚡️ SALUKI - амбициозный хип-хоп исполнитель, продюсер и автор песен, который не нуждается в представлении. Арсений является основателем музыкального лейбла и творческого объединения CARNIVAL RECORDS, так же в 2024 году он вошел с число победителей российского FORBES “30 до 30» в категории «МУЗЫКА». Вход с репостом афиши - 700 р, без внимания к мероприятию - 900 р. ОНЛАЙН ПРОДАЖА БИЛЕТОВ ТУТ Репосты принимаются до 20:00 06.06. 6 ИЮНЯ 📆 НАЧАЛО в 19:00 🕒 БАР «ВЕЧНО МОЛОДОЙ» 💒 Вход строго 18+ 🎁 Разыграем 5 бесплатных проходок на тусовку! Условия просты: быть подписанным на Волжский рейв и TOUR130 Все! Жми участвую!</t>
+  </si>
+  <si>
+    <t>27.05.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5088</t>
+  </si>
+  <si>
+    <t>Smoky Rabbits х Ichi (ReLab Family) Казань едет в гости! Открываем серию гостевых смен. Первыми за наш бар на втором этаже встанет команда казанского бара Ichi от знаменитой экосистемы ReLab Family. Авторские коктейли из рук Лидии Каневой и Ангелины Викторовой можно будет попробовать только в один вечер в стенах Smoky Rabbits, начиная с 20.00.</t>
+  </si>
+  <si>
+    <t>27.05.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5086</t>
+  </si>
+  <si>
+    <t>Земляне. Нулевой километр: янтарный берег 28 мая шеф-повар ресторана Балт Ахмед Охунов. Проект «Земляне. Нулевой километр» продолжает серию гастрольных ужинов, объединяющих шефов и команды, работающие с локальным продуктом и территорией. Второй ужин проекта — «Янтарный берег» пройдет 28 мая с участием шеф-повара ресторана БАЛТ (Зеленоградск) Ахмеда Охунова. Ресторан БАЛТ — проект современной балтийской кухни, в основе которого — дикая рыба, дичь, травы и продукты местных фермеров. Важную роль в гастрономической концепции играет живой огонь: печь и гриль остаются ключевыми инструментами работы с продуктом. Ахмед Охунов — представитель новой волны региональной кухни. Он начинал на Урале, работал с локальными продуктами в составе объединения аутентичной уральской кухни, а сегодня развивает кухню Балтийского региона, смело экспериментируя с сезонными продуктами и заготовками. В рамках ужина в «Землянах» Ахмед Охунов представит авторское меню в формате a la carte. В основе — продукты Балтики и сезон, собранный в блюдах: Щечки судака с яблоками и крапивой Пончики с угрем и черемшой Балтийский пятнистый олень со свеклой и одуванчиком Морской судак со спаржей из замка Вальдау и кремом из желтка Козленок с дикой пшеницей и фуа-гра Муравейник с ряженкой и елью «Нулевой километр» — это продолжение подхода «Землян»: работать с тем, что есть рядом, и через гастроли шефов и совместную работу с продуктом открывать для себя и гостей кухню разных регионов России. 28 мая с 17.00</t>
+  </si>
+  <si>
+    <t>27.05.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5085</t>
+  </si>
+  <si>
+    <t>Реклама. ООО "САМ-ПО" ИНН: 6318146281 Erid: 2VtzqwKy5Ty</t>
+  </si>
+  <si>
+    <t>27.05.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5084</t>
+  </si>
+  <si>
+    <t>Розыгрыш двух коробок Caribo Tropic от Сам-По🔥 Условия Подписка на телеграм канал @sampo_icecream Репост поста трем друзьям Комментарий,подтверждающий участие Участников: 76 Призовых мест: 2 Дата розыгрыша: 16:00, 05.06.2026 MSK (9 дней)</t>
+  </si>
+  <si>
+    <t>27.05.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5083</t>
+  </si>
+  <si>
+    <t>Страшно начинать ремонт? Не знаете, с чего начать и сколько времени и денег это займет? Компания «Мастерская ремонта» приглашает на бесплатную лекцию о том, что нужно знать перед началом ремонта. Вы узнаете: - сколько реально времени занимает ремонт под ключ, - как выбрать надежного подрядчика, - от чего зависит стоимость работ, - как снизить расходы без потери качества. - что должно быть в смете и как правильно сравнивать предложения от разных компаний. Лекция пройдёт: 🗓 09 июня / вторник / 18:30 📍 Самара, ул. Скляренко, 32, коворкинг Фанк Участие бесплатное, но необходима регистрация, так как количество мест ограничено. Регистрация по ссылке: https://clck.ru/3TifYh</t>
+  </si>
+  <si>
+    <t>26.05.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5082</t>
+  </si>
+  <si>
+    <t>Сегодня прозвенел «Последний звонок». В этом году в Самарской области 9 класс закончили 36 207 ребят, 11 класс - 11 965 человек. Пожелаем им удачи во взрослой жизни! Внезапно осознал, что я закончил школу уже целых 10 лет назад (9 класс), в 2016 году. Время летит очень быстро. А в каком году выпустились вы?</t>
+  </si>
+  <si>
+    <t>25.05.26 18:14</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5080</t>
+  </si>
+  <si>
+    <t>РЕП НАД ВОЛГОЙ 2017 с Розыгрышем 10 проходок! 5 июня • 22:00 Белуга - летняя терраса Начинаем лето с типичной тусовки с бассейном, огромной зоной отдыха, танцами до утра и масштабным розыгрышем от наших партнеров САМПО. Врубаем тот самый культовый 2к17 - время, когда русский рэп звучал из каждой колонки. Только лучшие треки и вайб той эпохи. На 5 число разыгрываем 100 БЕСПЛАТНЫХ проходок — просто делай репост афиши себе в сторис. Итоги подведем в день нашей вписки. Прямо на тусовке разыграем APPLE WATCH 11 SERIES, сертификат на 100 мороженых и проходки на следующие ивенты. Для участия: репост афиши в сторис + подписка на наш аккаунт и САМПО. LINE-UP: YOUNG ROYCE | YUMMY |RAZE | NINTEN | TETTOV Вход: (18+) 500₽ — с репостом афиши в сторис 700₽ — без внимания к тусовке 🔥 Разыграем 10 бесплатных проходок на тусу! Условия просты: 🖇Подпишись на Волжский рейв и РНВ 🖇Жми участвую! Результаты в день мероприятия🍀</t>
+  </si>
+  <si>
+    <t>25.05.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5079</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Павел (@Pavel_S07) 2. суши плиз (@swwezee) 3. Anna ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>23.05.26 20:19</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5078</t>
+  </si>
+  <si>
+    <t>⚽ Артём Дзюба уходит из «Акрона» после спасения команды в РПЛ Выходя с поля, 37-летний форвард поделился планами в эфире «Матч ТВ»: Какие эмоции? Рад, что остались. Остаюсь ли я? Нет. Уход Дзюбы позже подтвердил и владелец «Акрона» Павел Морозов.</t>
+  </si>
+  <si>
+    <t>23.05.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5076</t>
+  </si>
+  <si>
+    <t>Бар «Posh» закрывается с 1 июня. Также "по неподтвержденной информации" в июле закрывается «Едатека» на Проспекте Ленина 14. ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.05.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5075</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Виктория (@vvvictoriassss) 2. Tim (@w1ttmt) 3. Нюра пластмассовая груша (@quality_una) 4. Slothy (@Slothy26) 5. сашулькинс (@ddudk_a) 6. Алёна (@alenka11_03) 7. Владимир (@teddyq112) 8. Никита (@MI388N) 9. Anastasiia (@gekkkktor) 10. Глеб (@glebgl0) 11. Egor (@wikleregor) 12. masha (@awmiqnt) 13. Танечка (@ponakshina) 14. Влад (@MoullinRou) 15. Артём (@varlovv21) 16. Валерия (@mupchalka) 17. Arina (@arinasface) 18. sdnss. (@callmesdnss) 19. джус 20. Yuliya (@IuliiaMelenteva) 21. Alexandr (@sun_der0) 22. настюша bnnkuff (@bnnkuff) 23. Дашиша (@cheese_hunter) 24. тёма (@tyomarestoq) 25. Artem (@toymka5467) 26. Мила 27. Анастасия (@aanastasiaaaaaaaa1) 28. inssss (@insssaniiia_04) 29. liza🐈‍⬛ (@cheese1kosichka) 30. kaisа (@kaisin2x) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>22.05.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5067</t>
+  </si>
+  <si>
+    <t>В «ЗЕМЛЯНЕ» БИСТРО СЕЗОННОЕ ОБНОВЛЕНИЕ МЕНЮ🌿 Команда выпустила позиции с новыми сочетаниями, локальными продуктами и знакомыми вкусами в новом прочтении! Теперь в меню можно найти: — тарталетку брик со щучьей икрой и пестравским сыром — рыбные пельмени с черемшой, сливочным велюте и щучьей икрой — пирог из борской индейки с деревенской сметаной, шпинатом и клюквой — говяжий язык с пюре из батата и луковым джемом — окрошку на квасе с яичным кремом — салат с копчёной говядиной — пасту с лососем и мидиями в соусе песто из щавеля — пасту с копчёной говядиной и хрустящей гречкой — сезонные грибы с мочёной брусникой и сметаной — риет из копчёного судака с маринованным редисом — мусс из феты и печёных перцев с пряным маслом и многое другое… Приходите пробовать новинки и выбирайте своих фаворитов ☀️ 📍Вилоновская, 24 8 (908) 403-13-13</t>
+  </si>
+  <si>
+    <t>22.05.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5066</t>
+  </si>
+  <si>
+    <t>Наш кальянный мастер Артём делится своим опытом и рассказывает как отличить хороший лаундж А по каким критериям вы выбираете лаунджи? 🤔 Молодогвардейская, 102 Бронь +7 917 015 3535 TG - ВДОХ Lounge @Vdoxloung</t>
+  </si>
+  <si>
+    <t>22.05.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5065</t>
+  </si>
+  <si>
+    <t>Недавно я вам рассказывал про шоурум «Глюкофоны» на Станкозаводе, где можно приобрести различные инструменты ручной работы. У ребят обновился ассортимент и появились еще и Гусли. Звук гуслей невозможно спутать с другим инструментом. Он одновременно мягкий и пронзительный, словно голос самой природы. Они способны передать целую гамму эмоций от радости до печали. В ЧЕСТЬ ЭТОГО РЕБЯТА РЕШИЛИ ЗАПУСТИТЬ КОНКУРС!🏆 Главный приз: инструмент ручной работы из дуба "Голос Моря" ❗️Условия простые: - Подпишись на Волжский рейв и Aistdrums И жми «участвую!» Уже 29 мая мы узнаем победителя! Желаем всем удачи🍀</t>
+  </si>
+  <si>
+    <t>22.05.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5064</t>
+  </si>
+  <si>
+    <t>Стаса Михайлова заметили в Самаре ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.05.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5063</t>
+  </si>
+  <si>
+    <t>розыгрыш: дарим прогулку на сапах в Самаре 3 победителя чтобы выиграть: 1. подпишитесь на Сенот САП, Коммунальный опер и Штефан знает! 2. нажмите кнопку «участвовать» 3. дождитесь окончания конкурса 28 мая бот рандомно выберет троих победителей, а мы вручим им призы.</t>
+  </si>
+  <si>
+    <t>21.05.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5062</t>
+  </si>
+  <si>
+    <t>На месте Татиноми открывается новый китайский бар «Гонконг». Новый «G lounge» на Ленинградке откроет свои двери уже через несколько дней. И все это в творческом кластере «Артист» которые полноценно запустится уже 6 июня.</t>
+  </si>
+  <si>
+    <t>21.05.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5061</t>
+  </si>
+  <si>
+    <t>YETI запустили новое меню пончиков 🍩 И мы решили отметить это розыгрышем вместе В меню 6 вкусов: клубника, буэно, кокос, ягодный, йогурт-ваниль и вишня-шоколад. Призы: 1 место — 2 коробки пончиков 2 место — коробка пончиков 3 место — напиток + пончик Чтобы участвовать: — подписаться на @yetidrink и @volgarave — нажать кнопку «Участвовать» Итоги подведём 25 числа через рандомайзер 💙 Предупреждаем: после этого розыгрыша пончики YETI могут стать вашей новой зависимостью</t>
+  </si>
+  <si>
+    <t>21.05.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5057</t>
+  </si>
+  <si>
+    <t>Совсем недавно на Галактионовской, 52 открыл свои двери паб «МакЛарин». Это не просто точка на карте, а маленький самарский уголок с большой душой. Представьте: старый центр, кирпичные стены, приглушённый свет и полное отсутствие городской суеты. Идеальное место, чтобы наконец выдохнуть и нормально поговорить с друзьями. Что внутри? • Приличный выбор пива: от проверенных отечественных сортов до редкого импорта. • Лёгкие закуски, которые не придётся долго ждать. • Простые и понятные коктейли — без длинных составов, сразу ясно, что ты пьёшь. • Достойный выбор настоек на любой вкус. • Хорошая линейка виски, которая пополняется каждый раз. Заходите просто посидеть с друзьями. Или чтобы найти то самое заведение, куда хочется возвращаться! Галактионовская, 52.</t>
+  </si>
+  <si>
+    <t>20.05.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5056</t>
+  </si>
+  <si>
+    <t>21 МАЯ 💿 СТАНКОЧЕТВЕРГ ⚫ Предстоящий четверг во дворе Станкозавода будет особенно звездным. В 20:00 на летнике Проходной с виниловым диджей сетом выступит Арсений Марушев — известный российский артист, фронтмен группы «Мама не узнает». Сет Арсения обещает вобрать в себя лучшее и аутентичное из мира хауса, что, безусловно, интересно для тех, кто знал героя лишь с лирической стороны творчества. Музыка будет звучать до 23:00. 🎧 С 21:00 до 00:00 в стенах бара Волжайна пройдет караоке вечер, ведущим которого станет Владислав Михиенко. Внушительная картотека хитов и золотой голос Влада не обойдут вниманием даже самых стеснительных. Ул. Куйбышева, 128, Станкозавод, летники баров Проходная и Волжайна. Вход свободный.</t>
+  </si>
+  <si>
+    <t>20.05.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5055</t>
+  </si>
+  <si>
+    <t>РОЗЫГРЫШ 30 ПРОХОДОК ЖАРКУЮ ТУСОВКУ НА ЛЕТНИКЕ ВМ ОТ DROP.TUSA! Ребята из DROP.TUSA наконец то вернулись после громкой тусы с Gorilla Glu и Lil Naku, ведь многие из вас успели соскучиться! На этот раз с большой тусовкой на летнике Вечно Молодого! Будет громко, сочно и жарко, ведь погода это позволяет! В этот раз DROP.TUSA будет делать свой классический хип-хоп формат с главными бэнгерами этой индустрии, горячими миксами и неповторимыми эдитами на всеми знакомые треки! Ребята точно знают толк в хорошей музыке! Отсидеться дома будет самой главной ошибкой: такое в Самаре пропускать точно нельзя! Где: Ленинградская 77, бар "Вечно Молодой" 23 МАЯ, 20:00, СУББОТА | Вход с вниманием к мероприятию: 300₽ 🎁 Разыграем 30 бесплатных проходок на тусовку! Условия просты: быть подписанным на Волжский рейв и DROP.TUSA Все! Жми участвую!</t>
+  </si>
+  <si>
+    <t>20.05.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5054</t>
+  </si>
+  <si>
+    <t>РОК НАД ВОЛГОЙ | 22-23 МАЯ В эти выходные погружаемся в настоящую атмосферу рок-фестиваля: громкие гитары, легендарные треки и энергия полной свободы 🤘 Вас ждет яркая программа: лучшие DJ-сеты, живые барабаны, рок-хиты всю ночь и мощная энергия танцпола!🔥 На входе для каждого гостя WELCOME DRINK 🥃 Две ночи драйва, живого ритма и музыки, которую знают все!🤩 Собирай компанию и бронируй столик заранее👇🏻 ❗️ТГ скоро заблокируют, подпишись на нас в МАХ: https://max.ru/join/2fGqq79tsix3PJ7IUL8JEZtHfsYnx4LX75Bujx4N2nw 🔺ВХОД: БЕСПЛАТНЫЙ 📍Гео: г. Самара, ул. Авроры, 154 🕘Мы открыты: ежедневно с 18:00 📞По всем вопросам: +7 (999) 702-20-49 🖥️Забронировать столик: https://booking.lubo4ka.ru/</t>
+  </si>
+  <si>
+    <t>20.05.26 00:05</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5053</t>
+  </si>
+  <si>
+    <t>19.05.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5052</t>
+  </si>
+  <si>
+    <t>Антоха МС выступит на летнике «Вечно молодого!» / 30 мая В программе любимые хиты, свежие релизы и треки, которые вы ещё не слышали на прошлых концертах. Пропустить такое - значит многое потерять. Те, кто уже был на концертах, знают: это мощнейший заряд энергии! 🎟 Билеты: https://clck.ru/3QVq8o 🕗 20:00 — начало</t>
+  </si>
+  <si>
+    <t>19.05.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5051</t>
+  </si>
+  <si>
+    <t>САМАРА! 23 мая— ЧАК-ЧАК ДИСКОТЕКА 🔥 Душевная, по-домашнему тёплая и по-настоящему своя Любимые татарские и башкирские хиты, розыгрыши и знакомства В программе: — народные любимчики МС Раил и Филюс, DJ Ильмир Булатович и Булат Ильшатович на сцене — большой хоровод и караоке — зелёные браслеты для тех, кто открыт к знакомствам и медляки — живая атмосфера и танцы до упаду ﻿﻿📍Клуб «Сигнал», Лесная 23, корпус 2 📆 23 мая ⏰ 22:00-03:00 БИЛЕТЫ ТУТ 👉 https://chakchakdisco63.ticketscloud.org</t>
+  </si>
+  <si>
+    <t>18.05.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5050</t>
+  </si>
+  <si>
+    <t>Друзья! ⚡Представляем вашему вниманию ярких представителей "старой школы", «дедушек» самарского рок-н-ролла - акустическую кавер - группу «RIVER BEND»! 💫Эта группа запомнилась жителям и гостям города по ярким выступлениям на летней набережной, а также на городских и байкерских фестивалях! 🔥28 мая они выступят на сцене го уютного зала с программой «Из джаза в рок-н-ролл»! 🤗Приходите послушать и посмотреть! ✅Когда: 28.05 | 20.00 ✅Где: ул. Ленинградская, 29 | ресто-бар "Рюмочка" ✅Телефон: +7 (960) 808-69-53 ✅Билеты: clck.ru/3Tge8q</t>
+  </si>
+  <si>
+    <t>18.05.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5049</t>
+  </si>
+  <si>
+    <t>ЦВЕТЫ 🌺 ВИНО 🍷 ВДОХНОВЕНИЕ Создаём цветочную композицию: подбираем оттенки, выстраиваем линии, чувствуем текстуру лепестков и листьев. Каждый букет - отражение вашего настроения. Дополняем процесс дегустацией: пробуем вина, учимся замечать нюансы аромата и вкуса. Просто. Изысканно. Незабываемо… 🗓️21/05 в 19:00 Сомелье - Наталья Шафрова Флорист ЦВЕТЫ ЛЮКС 🌺4500 рублей по промокоду ВОЛЖСКИЙ РЕЙВ - 4000 рублей (вино и закуски включены) 📍Садовая 280, винотека ALCOSTA   Запись @Lena_Smile или по телефону  8(927)890-00-94 Елена P.S.: Вы можете не только сами посетить мероприятие, но и подарить чудесный вечер! В наличии есть подарочные сертификаты на посещение дегустации в винотеку ALCOSTA!</t>
+  </si>
+  <si>
+    <t>16.05.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5047</t>
+  </si>
+  <si>
+    <t>Саша Волжский гедонизм волонтер на «Ночи Музеев» в Доме 77 Я в какой то параллельной вселенной😂</t>
+  </si>
+  <si>
+    <t>16.05.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5046</t>
+  </si>
+  <si>
+    <t>🎧 AirPods Pro или 15кг Королевской креветки? 🦐 Мы объединились с друзьями и подготовили для вас сразу 4 подарка 👇 🥇 1 место - AirPods Pro 3 🥈 2-4 место - коробка королевской креветки 📌 Условия участия максимально простые: ✅ Подписаться на: — Царские Раки — Appzone — Волжский рейв ✨ Нажать кнопку «Участвовать» в MAX 📣 Итоги розыгрыша подведём 23 мая в MAX Участвуйте и забирайте один из крутых подарков 👀</t>
+  </si>
+  <si>
+    <t>16.05.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5045</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. сашатеттов (@tettov) 2. Eldar (@eldarsay) 3. ✨ (@bliiinnnn) 4. ♱ (@lv2hateU) 5. Аннушка (@ch_ansel) 6. Аня (@npsdi) 7. أرتميس تشاتسكايا (@zhitel_revolucionnaya_4) 8. Makhmud (@vaybbaby) 9. Аёко? (@slesh_bred) 10. Egor (@wikleregor) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>15.05.26 19:50</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5044</t>
+  </si>
+  <si>
+    <t>Есть тут любители настольного тенниса? Подумал создать беседу, чтобы можно было компанией собираться поиграть на разных локациях. Погодка располагает и все лето впереди. Пишите в лс и добавлю вас: @frolovrave</t>
+  </si>
+  <si>
+    <t>15.05.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5043</t>
+  </si>
+  <si>
+    <t>Реклама. ООО "ГАСТРОЛИГА" ИНН: 6685211900 Erid: 2Vtzqvj6ghk</t>
+  </si>
+  <si>
+    <t>15.05.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5042</t>
+  </si>
+  <si>
+    <t>БОЛЬШОЙ РОЗЫГРЫШ 🤫 к предстоящей вечеринке 2к17, подготовили ту самую футболку с нашем лого и еще 10 МЕСТ 😳 нажимай «участвовать» и лови удачу выиграть : 1 место: сертификат 3000 💵 2-3 место: кувшин коктейль плюс пицца 🍕 🍹 4-6 место: башня пива на выбор + ассорти горячих закусок 🍻🍿 7-8 место: шампанское + фруктовая тарелка 🥂🍓 9-10 место: сет шотов 🥃 *подведем итоги уже завтра</t>
+  </si>
+  <si>
+    <t>15.05.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5041</t>
+  </si>
+  <si>
+    <t>Каждую пятницу и субботу «Жизнь удалась» приглашает вас в собственный ночной клуб🤗 Кавер группы, диджеи, ведущие, подтанцовка, тематические вечеринки, любимые хиты, атмосфера беззаботного веселья и, в центре всего этого, вы и ваши друзья! ❗️ВХОД Для девушек бесплатный (кроме особых мероприятий, о которых мы сообщаем дополнительно) Для мужчин 500₽ Для компаний от 10 человек вход бесплатный при оформлении предварительного заказа. ______ ‼️ Он-лайн бронирование столов: zhiznudalas.ru ☎ +7 (846) 211-55-67 📍 г. Самара, ул. Лесная, д-23 к-49А ____ ✅ У ресторана 2 входа, как со стороны набережной, так и с парковки КИНАПа.</t>
+  </si>
+  <si>
+    <t>15.05.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5040</t>
+  </si>
+  <si>
+    <t>💃Танец , который гипнотизирует. 🍸Коктейль, который расслабляет. 🌸Вечер, который запомнится. Добро пожаловать в ,,Афродита" Больше горячих акций и соблазнительных предложений - 💗в нашем ТГ канале и на нашем сайте 🫦</t>
+  </si>
+  <si>
+    <t>15.05.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5039</t>
+  </si>
+  <si>
+    <t>21 мая ресторан BRIMS празднует свой первый день рождения и устраивает гастроужин «Рататуй». Вечер вдохновлён культовым фильмом Disney: гостей ждут кинопоказ, атмосфера французского бистро и 5 авторских курсов от команды BRIMS. Каждое блюдо - отсылка к истории о любви к кухне, вкусу и смелости идти за мечтой. — 21 мая | 19:00 — Стоимость участия — 4500₽ Количество мест ограничено.</t>
+  </si>
+  <si>
+    <t>14.05.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5033</t>
+  </si>
+  <si>
+    <t>⚡️ Открылось Nebo bistro в Кошелеве С сегодняшнего дня уже принимают гостей. Концепция и меню адаптированы под семейный формат. Также отдельное детское меню и детская комната. По кухне позже дам обратную связь. ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.05.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5031</t>
+  </si>
+  <si>
+    <t>Открылись летние веранды Smoky People и The Game</t>
+  </si>
+  <si>
+    <t>14.05.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5030</t>
+  </si>
+  <si>
+    <t>15–16 мая | GENTLEMAN’S NIGHT 🖤 Две ночи, где стиль говорит громче слов Атмосфера, в которой каждый взгляд — игра Вас ждёт: - элегантность и уверенность - взгляды, которые невозможно забыть - контакт через дистанцию - бурлеск шоу, которое оставит послевкусие этой ночи надолго 🔥 👉Жми забронировать сейчас столик ❗️ 📍 Дачная, 2к1 🕖 С 22:00 до 6:00 🔞 Строго 18+ 💋 +7 (937) 999-99-16 👯Наш сайт</t>
+  </si>
+  <si>
+    <t>14.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5029</t>
+  </si>
+  <si>
+    <t>Специальная коллаборация для Ночи музеев в Доме 77 Yeti × Дмитрий Пирог На несколько часов в студии художника появится бар YETI и картина от Дмитрия Пирога которую мы подарим одному из гостей в конце вечера Чтобы участвовать, нужно в день выставки купить напиток YETI в студии. Один напиток = один номер в розыгрыше картины. Чем больше напитков, тем больше шансов забрать картину домой.</t>
+  </si>
+  <si>
+    <t>13.05.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5028</t>
+  </si>
+  <si>
+    <t>Фудхолл «Пикчерс» закрывается с 1 июня ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.05.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5027</t>
+  </si>
+  <si>
+    <t>🔸 БОЛЬШОЙ РОЗЫГРЫШ ОТ «ГОРСОВЕТ»: ДАРИМ: 🎁 2 билета на концерт группы «Руки вверх!» 🎁 3 сертификата по 1000 рублей в «Имбирную креветку» в «Самара Гастро» 🎁 сертификат на 3000 рублей в рестораны группы «Горсовет» 6 июня на стадионе «Солидарность Самара‑Арена» выступят Сергей Жуков и группа «Руки вверх!». 🎶🍜 Что может быть лучше хорошей музыки и вкусной еды! 👉Как принять участие? Переходите в Max и нажмите кнопку «Участвую» 1 июня подведем итоги и выберем 6 победителей! Желаем удачи!🍀</t>
+  </si>
+  <si>
+    <t>13.05.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5026</t>
+  </si>
+  <si>
+    <t>Розыгрыш Marshall Major 5 с Techno Place 🔥 ☑️Что нужно сделать чтобы получить подарок? 1. Подпишитесь на каналы @volgarave и @technoplacesmr 2. Подпишитесь на нас в Max 3. Нажмите кнопку «Участвую» в MAX Уже 20 мая мы узнаем победителя. Желаем удачи!</t>
+  </si>
+  <si>
+    <t>13.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5023</t>
+  </si>
+  <si>
+    <t>🍬👾 ENGLISHBURGH ГОРОДСКОЙ АНГЛИЙСКИЙ ЛАГЕРЬ ДНЕВНОГО ПРЕБЫВАНИЯ 🔥 ОТКРЫТ НАБОР! 🔥 🕒 РЕЖИМ РАБОТЫ: с 8:30 до 18:30 понедельник — пятница (забирайте ребёнка после работы — мы на месте) 🍬🍭 ДВЕ СОЧНЫЕ СМЕНЫ ПО ДВЕ НЕДЕЛИ КАЖДАЯ! 🍬 СМЕНА №1 📅 01 июня – 11 июня 📍 Врубеля, 15 🍫 ШАРЛЬ И КАРАМЕЛЬНАЯ МАСТЕРСКАЯ 👾 СМЕНА №2 📅 15 июня – 26 июня 📍 Печерская, 20А 🎮 ЭПОХА 8 БИТ! 🇬🇧 АНГЛИЙСКИЙ, КОТОРОГО НЕ БОЯТСЯ ДАЖЕ НОВИЧКИ 🎲 Только в игре — без парт, учебников и домашних заданий. 💬 Простые фразы, которые нужны в жизни — «давай дружить», «мне понравилось», «можно добавку?» 🏃‍♂️ Зарядка на английском — тело запоминает вместе со словами! 🍽️ Обед — маленький урок вежливости — просим, благодарим, улыбаемся! 🗝️ Квесты и задания — без пары слов не пройти, но педагог всегда подскажет! 🌈 Можно начинать с НУЛЯ — говорим просто и с улыбкой 🌿 ДВА РАЗА В ДЕНЬ — ПРОГУЛКИ на свежем воздухе 🍽️ РЕЖИМ ЗДОРОВОГО АППЕТИТА 🥐 Лёгкий завтрак 🍲 Сытный обед 🍌 Полезный полдник 🎨 ЯРМАРКА ТВОРЧЕСКИХ МАСТЕРСКИХ: 💰 Финансовая грамотность 🎭 Театральное мастерство 🖌️ Рисование 🎬 Мультстудия 🪐 Планетарий 🃏 Фокусник 🧁 Вкусный мастер-класс И ЭТО ТОЛЬКО НАЧАЛО! 🎁 ВНУТРИ СМЕНЫ — СЮРПРИЗЫ ⭐️ Иностранный гость для живого английского — говорит только на английском, но понять его можно без словаря ⭐️ Приглашённые мастера на ярмарке — свои секреты покажут и всему научат 🌟 В течение смены ребята работают над театральными скетчами (небольшими смешными или драматическими постановками) на английском языке. Это помогает преодолеть языковой барьер и раскрепоститься. 🎁 Памятный подарок Финал смены — не просто грамоты. Каждый ребенок получит персональную фотокнигу. Мы ловим лучшие моменты: репетиции, выступления, улыбки и новые открытия. Эта книга останется с вами навсегда! 💰 СТОИМОСТЬ 📆 1 неделя (пн–пт) 16 500 ₽ 📆 2 недели сразу 31 000 ₽ ✅ ЭКОНОМИЯ 2 000 ₽ 🔥 МЕСТА ОГРАНИЧЕНЫ (группы до 12 человек) ✍️ УСПЕЙТЕ ЗАПИСАТЬСЯ: 📞 У администратора вашего филиала или по номеру ☎️ 226-50-20</t>
+  </si>
+  <si>
+    <t>12.05.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5022</t>
+  </si>
+  <si>
+    <t>💥В ближайший четверг, 14 мая. вы увидите и услышите "VAN LOO"! ⚡Этот коллектив - настоящее музыкальное открытие, смелое сочетание гармонии, формы и ритма, приправленное невероятным вокалом. Их музыка - всегда эксперимент, поиск новых границ и неожиданных решений! 🎹В своем творчестве музыканты исследуют композиции лучших представителей современного джаза Tigran Hamasyan, Robert Glasper, Gretchen Parlato, Rachelle Ferrell и Michael Mayo. 🎙Особое место в звучании "VAN LOO" занимает вокалистка группы Анна Авакян, которая привносит в каждую мелодию неповторимый колорит армянской музыкальной традиции. ✅Когда: 14.05 | 20.00 ✅Где: ул. Ленинградская, 29 ✅Телефон: +7 (960) 808-69-53 ✅Билеты: clck.ru/3TaLaX</t>
+  </si>
+  <si>
+    <t>12.05.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5021</t>
+  </si>
+  <si>
+    <t>Дарим 5000 баллов на карту лояльности Tribe🤎 • Зарегистрируйтесь в нашем чат-боте в Telegram. • Успейте оформить карту до 13 мая и получите +5000 баллов на счет. Важно: Те, у кого уже есть карта лояльности тоже получат бонусы. Скорее переходите в чат-бот.</t>
+  </si>
+  <si>
+    <t>12.05.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5020</t>
+  </si>
+  <si>
+    <t>БЕСПЛАТНОЕ МУЗЛОТО В DOSKI😲 14 МАЯ в DOSKI с нашими друзьям из «SHOW TODAY»проведем БЕСПЛАТНОЕ музыкальное лото 🎤 Угадывай треки, веселись с друзьями и наслаждайся атмосферой! ✨ Никаких сложных правил: просто музыка, смех и хорошее настроение. 💥 Записываемся по ссылке, мест ограничено: https://forms.yandex.ru/cloud/69fa2408068ff011f50d5932 📍Московское шоссе, 4А, стр. 1 🔜Сбор гостей 18:30/Начало19:00 ☎️ Телефон: +7 (846) 275-55-95 ЖДЁМ ВСЕХ ❤️</t>
+  </si>
+  <si>
+    <t>12.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5019</t>
+  </si>
+  <si>
+    <t>Мы в МТС считаем, что не надо лишний раз всё усложнять. И сделали для вас тариф МТС Проще с безлимитным интернетом всего за 50 рублей в неделю — чтобы вы могли общаться в соцсетях и мессенджерах, играть, смотреть видео и слушать музыку без ограничений. Просто подключайтесь и просто пользуйтесь. Подробнее на mts.ru</t>
+  </si>
+  <si>
+    <t>11.05.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5017</t>
+  </si>
+  <si>
+    <t>Друзья, ловите расписание дегустаций в винотеке ALCOSTA на МАЙ 14/05 в 19:00 – ВИНО СКВОЗЬ ВЕКА СРАЖЕНИЙ. Поговорим о роли вина в войнах, от древности до современности. И роли войн в винном мире. ✔️Сомелье – Ирина НЕСКУЧНОЕ ВИНО 🍷Билет – 3500 рублей , по промокоду ВОЛЖСКИЙ РЕЙВ - 3000 рублей 📍Садовая 280, винотека ALCOSTA   21/05 в 19:00 – ВИНО и ЦВЕТЫ. Уже традиционная весенняя дегустация с мастер классом по цветочной композиции от ЦВЕТЫ ЛЮКС. Создаем цветочную композицию и дегустируем вина от ALCOSTA ✔️Сомелье – Наталья Шафрова, флорист - ЦВЕТЫ ЛЮКС 🍷Билет – 4500 рублей , по промокоду ВОЛЖСКИЙ РЕЙВ - 4000 рублей 📍Садовая 280, винотека ALCOSTA   29/05 в 19:00 – ИСКУССТВЕННЫЙ ИНТЕЛЛЕКТ vs СОМЕЛЬЕ. Соревнуемся кто лучше угадает вина – нейронка или люди? Дегустируем вина, оцениваем аромат, вкус, и пытаемся угадать какое это вино. Параллельно с этим даем ИИ задание определить что за вино в наших бокалах. Узнаем кто лучший сомелье: человек или искусственный интеллект? ✔️Сомелье – Наталья Быкова 🍷Билет – 3500 рублей , по промокоду ВОЛЖСКИЙ РЕЙВ - 3000 рублей 📍Садовая 280, винотека ALCOSTA Запись @Lena_Smile или по телефону  8(927)890-00-94 Елена P.S.: Вы можете не только сами посетить мероприятие, но и подарить чудесный вечер! В наличии есть подарочные сертификаты на посещение дегустации в винотеку ALCOSTA!</t>
+  </si>
+  <si>
+    <t>10.05.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5016</t>
+  </si>
+  <si>
+    <t>Летняя веранда открыта! 🔥 Генацвале, «Гоча» радует солнцем и свежим воздухом. Садитесь на веранду, заказывайте хинкали и не спешите. Вино само нальётся, хачапури сам допечётся, а хорошее настроение придёт само собой. 📍 Молодогвардейская, 153 📞 +7 (902) 290-00-88 Ждем вас в гости! ❤️</t>
+  </si>
+  <si>
+    <t>10.05.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5012</t>
+  </si>
+  <si>
+    <t>«Сны моря» - мультимедийное ирландское шоу впервые в Самаре 🌊 27 мая в КРЦ «Звезда» команда великолепных танцоров из Самары, Москвы, Нижнего Новгорода и Калининграда покажет проект на стыке танца, поэзии и современного визуального искусства. В программе - ирландский степ, живая поэзия, музыка, художественные видеопроекции и история-путешествие о поиске себя через мифы, море и внутренние перемены. Движение, свет и звук соединяются в единый поток и создают эффект полного погружения. В проекте участвуют 20 танцоров, а автор поэтического текста - Дарья Ильгова, лауреат премии Zverev Art Prize 2024. Премьера шоу в Москве собрала полный зал - 500 зрителей. 📍27 мая, 19:00 КРЦ «Звезда» 🎟 Билеты: https://koncertsamara.ru/afisha/sou-sny-moria 🌐 Подробнее о проекте: https://sny-morya.ru</t>
+  </si>
+  <si>
+    <t>09.05.26 18:23</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5011</t>
+  </si>
+  <si>
+    <t>Для всех кто пропустил салют, ловите вид с Волги 🎆</t>
+  </si>
+  <si>
+    <t>09.05.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5010</t>
+  </si>
+  <si>
+    <t>РЕП НАД ВОЛГОЙ Х MALADOY PRINCE 16 мая Хват, Галактионовская ул., 40 Один из главных фрешменов момента приезжает к нам на тусовку с ночным клабшоу! Егор исполнит свои самые главные бенгеры и раскачает клуб как никогда раньше! 22:00 — 04:00 18+ В лайнапе как всегда: ЯНГ РОЙС | ЯММИ | БИГ СМОК Вход по репосту афиши в историю: 400 рублей Вход без внимания к тусовке: 600 рублей 🔥 Разыграем 10 бесплатных проходок на тусу! Условия просты: 🖇Подпишись на Волжский рейв и РНВ 🖇Жми участвую! Результаты в день мероприятия🍀</t>
+  </si>
+  <si>
+    <t>08.05.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5008</t>
+  </si>
+  <si>
+    <t>У Додо пиццы на Ленинградке появился летник с прекрасным видом на летник кластера «Артист»</t>
+  </si>
+  <si>
+    <t>08.05.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5007</t>
+  </si>
+  <si>
+    <t>Там, где май чувствуется по другому, "АМСТЕРДАМ" . 💋Больше бонусов -в ТГ канале , 💋А на сайте - программы на любой вкус.</t>
+  </si>
+  <si>
+    <t>08.05.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5006</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Анна (@senina_ae) 2. R (@iamredzhi) 3. Вася (@chikenchaser) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>07.05.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5005</t>
+  </si>
+  <si>
+    <t>⚽️Расписание футбольных трансляций в ресторане «Чайхона № 1» 10 мая, 13:30 «Оренбург» — «Крылья Советов» 10 мая, 23:00 «Барселона» — «Реал Мадрид» 11 мая, 21:00 «Динамо» — «Краснодар» 17 мая, 19:00 «Крылья Советов» — «Акрон» 20 мая Финал Лиги Европы 30 мая, 20:00 Финал Лиги чемпионов Бронирование столов: +7(846)255‑03‑75 Волжский проспект, 36. https://t.me/chaihonaone</t>
+  </si>
+  <si>
+    <t>07.05.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5004</t>
+  </si>
+  <si>
+    <t>Николай Басков и Сергей Лазарев замечены на самарской набережной ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.05.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5002</t>
+  </si>
+  <si>
+    <t>MORZE в ВМ / ПЯТНИЦА* диджей, продюсер и босс @oberwave, главный проводник в мир декаданса😈 Холодные 80-е, дарк диско, EBM, нью бит и психоделические гитары с щепоткой чертовщины. Уже 9 лет он занимается делами лейбла, издает свою музыку и практически каждые выходные выступает, выезжая в европейские туры и мотаясь из московской Армы в питерский Бланк и дальше по России. Его саунд бьет прямо в грудную клетку и раскачивает голову! Что рассказывать, лучше один раз увидеть. На Кинопоиске документальный фильм «Рейв внутри», посвященный его твор честву и снятый на протяжении шести лет! В поддержку MORZE за пульт выйдет Timerbai! Старт в 22:00 Вход свободный / 18+</t>
+  </si>
+  <si>
+    <t>06.05.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5001</t>
+  </si>
+  <si>
+    <t>🪩Лето в стиле дискоооооо! Встречаем сезонные новинки от MOSAIC coffee&amp;tea: ☕️ Айс-Латте Классический холодный кофе с молоком и ванильным вкусом 350 мл — 329 ₽ 450 мл — 379 ₽ 🥜Миндальный Латте с карамелью и гималайской солью Карамельно-ореховый напиток на миндальном молоке с нотками выпечки и легким солёно-сладким послевкусием 350 мл — 429 ₽ 450 мл — 489 ₽ 🤩 Кофе с апельсином и карамелью Яркий напиток с апельсиновым соусом и карамельно-сливочным послевкусием 350 мл — 429 ₽ 450 мл — 489 ₽ ☕️Эспрессо-тоник Освежающий кофе-тоник с цитрусовым вкусом 350 мл — 429 ₽ 450 мл — 489 🍵Тропический Матча-Бамбл Холодный напиток на основе зелёного чая матча с ярким тропическим вкусом и лёгкой кислинкой 350 мл — 429 ₽ 450 мл — 489 ₽ 🤩Лимонад Манго-Апельсин Фруктовый лимонад со сладким манго и лёгким апельсином 350 мл — 329 ₽ 450 мл — 379 ₽ 📍Кофейни на карте 😀Телеграм-канал</t>
+  </si>
+  <si>
+    <t>06.05.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5000</t>
+  </si>
+  <si>
+    <t>В Самаре открылось новое азиатское бистро «Youme» на Станкозаводе от владельцев бара «Куйбышев» ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.05.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4999</t>
+  </si>
+  <si>
+    <t>УДВАИВАЕМ ХИНКАЛИ В СТАРИК ХИНКАЛЫЧ! Самара, 7 и 8 мая заказывайте хинкали и получайте в два раза больше! Максимум удвоения — 6 штук за заказ. Если закажете больше, удваиваются только первые 6. 📌 Действует только на хинкали из основного меню, в зале. Доставка и самовывоз не участвуют. Выбирайте любимые начинки, и наслаждайтесь в 2 раза больше! 📍г.Самара, ул.Куйбышева 76 ☎️+7(927)015-66-32 хинкалыч.рф</t>
+  </si>
+  <si>
+    <t>05.05.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4998</t>
+  </si>
+  <si>
+    <t>КОКТЕЙЛЬНЫЙ БАР " 47 ГРАДУСОВ" ЗАПУСКАЕТ МЕНЮ! В стенах бара ребята делают невозможное возможным. Сами вымораживают дикий лёд до состояния стекла. Сами перегоняют джин, который не найти больше нигде. Сами создают кордиалы, сиропы и биттеры — от первых настаиваний до последних фильтраций. В честь запуска меню, которое состоится уже 8 мая, разыгрываем 3 сертификаты номиналом 3.000₽ 🔥 Как принять участие: 1️⃣ Подпишитесь на "47 Градусов" и "Волжский Рейв" 2️⃣ Нажмите «Участвую!» под этим постом 📅 Итоги - 8.05 в 12:00!</t>
+  </si>
+  <si>
+    <t>04.05.26 21:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4997</t>
+  </si>
+  <si>
+    <t>04.05.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4996</t>
+  </si>
+  <si>
+    <t>10 мая в Супру приезжает грузинский шеф-повар Бадри Лемонджавa🔥 Он привезёт с собой самые вкусные традиционные блюда грузинской кухни и поделится настоящими секретами их приготовления❤️‍🔥 А 12 мая шеф проведёт мастер-класс, где покажет, как готовить грузинские вкуснотидзе так, как это делают на родине🇬🇪 Вах, такое событие пропускать нельзя! Приходи знакомиться с настоящей грузинской кухней и учиться у мастера🧡 Наш бот для бронирования🔥 https://t.me/HelpSupraSMRbot</t>
+  </si>
+  <si>
+    <t>03.05.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4995</t>
+  </si>
+  <si>
+    <t>Павла Прилучного заметили в Тольятти Там начались съемки сериала «Чужой Огород» про самого известного оперативника в истории Тольятти. ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.05.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4987</t>
+  </si>
+  <si>
+    <t>Мидийное место открывается уже послезавтра! 4 мая запланировано техническое открытие. Одним из первых показываю вам интерьер. Где: Куйбышева 87 (на месте закрывшегося Сушкин Сын) ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.05.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4982</t>
+  </si>
+  <si>
+    <t>У НАС ЕСТЬ К ВАМ ВОПРОС. Сможете ли вы раскрыть дело, в котором все лгут? ИМЕРСИВНАЯ ДЕТЕКТИВНАЯ ИГРА В Самаре появился новый формат. Это не игра и не развлечение на вечер. Это расследование, где вас проверяют. Вы заходите в допросную. Перед вами — люди, которым есть что скрывать. И у вас есть только один шанс понять, кто врёт. Вас ждёт: — 5 актёров с живыми реакциями — допросы, где на вас давят — улики, которые не сходятся — решения, от которых зависит финал ⏳ 100 минут 👥 команда от 2 до 6 человек 🚫 без скримеров и беготни Правда здесь не очевидна. Её придётся выбить. 📞 Звоните и занимайте своё время: +79083835000</t>
+  </si>
+  <si>
+    <t>02.05.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4981</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Влад (@LebedevVladislavv) 2. Vika (@vikanzrv) 3. софья (@travushkina) 4. Pinki (@rtbion) 5. Настасья (@nastasy_korotina) 6. Kirill (@krablxrd) 7. 🍇 (@d1_ttae) 8. Frida (@lycoris_li) 9. annyang (@aannyang) 10. Артём (@varlovv21) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>01.05.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4980</t>
+  </si>
+  <si>
+    <t>С 2015 года MOSAIC обжаривает кофе в Самаре, создавая продукт, который стал для многих частью ежедневного ритуала — дома, в офисе или в кофейнях MOSAIC. 📦📦Заказывайте свежеобжаренный кофе - оформите заказ на сайте! Обжарка под эспрессо: 🇨🇳Китай Юньнань Сбалансированная, сочная чашка. Во вкусе клюква, шоколад. На послевкусии ноты карамели. 🇵🇪 Перу Грейд 1 Сбалансированная чашка. Во вкусе сочные яблоки, шоколад. На послевкусии ноты кедровых орехов. 🇨🇴 Колумбия Эксельсо Во вкусе шоколад, грейпфрут, яблоко. Продолжительное послевкусие какао и цитрусов. 🇲🇽 Мексика Ки-Сайа Сбалансированная, легкая и чистая чашка. Во вкусе вишня, шоколад. На послевкусии цедра грейпфрута. Обжарка под фильтр: 🇺🇬 Уганда Элгон Сбалансированная, сладкая чашка. Во вкусе айва и желтые Фрукты. На послевкусии кешью. 🇪🇹 Эфиопия Лиму Сбалансированная чашка. Во вкусе красные яблоки, нектарин. На послевкусии ноты кешью. Еще больше о MOSAIC COFFEE&amp;TEA</t>
+  </si>
+  <si>
+    <t>01.05.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4976</t>
+  </si>
+  <si>
+    <t>В Самаре открылся первый круглосуточный лаунж с караоке - Tribe В интервью противопоставляют его всем известному «Где Нас нет», заявляется, что теперь есть еще одно место, где можно условно позавтракать абсолютно в любое время. Главный акцент - паровые коктейли и коктейли. Пространство про атмосферу, встречи и долгие вечера. Обширный выбор по кухне и внушительное барное меню. На старте: - лаунж-зона - первая летняя веранда Скоро добавятся: - караоке - вторая веранда с более динамичной атмосферой Где: Ново-Садовая улица, 3 Круглосуточно</t>
+  </si>
+  <si>
+    <t>01.05.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4975</t>
+  </si>
+  <si>
+    <t>🔥В Малине желания становятся чуть смелее, а прикосновения - откровеннее... 😈 👄Программу можно выбрать на нашем сайте 👯Еще больше горячих предложений и новостей смотри на нашем ТГ канале</t>
+  </si>
+  <si>
+    <t>30.04.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4974</t>
+  </si>
+  <si>
+    <t>Шашлык от «Ковра» — с нами не нужен маринад! 🍢 Захотелось на природу и жареного мяса? Не хотите возиться с маринадом и бояться, что мясо будет жестким? Приезжайте в бистро «Ковёр»! У нас можно купить готовый маринованный шашлык 🥩. — Мясо отличного качества, мягкое и нежное. — Осталось только вкусно пожарить на углях. — Идеальный вкус без лишних движений. Собрали сумку, заскочили к нам на 5 минут — и на пикник! 🔥 Ждём вас 🔻 📍 Проспект Масленникова 1 ⏰ 11:00 - 22:00 Оформить доставку можно на нашем сайте https:// kovervkusa.ru или по телефону: +7 (905) 300-05-00</t>
+  </si>
+  <si>
+    <t>30.04.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4973</t>
+  </si>
+  <si>
+    <t>Похоже, найден инструмент, чтобы не жить наугад — это астро-бот. Он помогает лучше понимать себя, свои состояния и принимать более точные решения — и на каждый день, и на перспективу. Главное внутри — разборы про тебя: — натальная карта: характер, сильные стороны, повторяющиеся сценарии — предназначение: как ты работаешь, зарабатываешь и где растешь — совместимость: как выстраивать личные и деловые отношения Каждый день бот показывает твой ресурс, настроение и подсказывает, где лучше действовать, а где не давить на себя. Можно запросить: — короткий прогноз — быстро свериться — полный — глубже понять день — а также неделю, месяц и год — чтобы видеть общую картину Это не про «предсказания», а про ясность и понимание себя. Скачай бота Астробот и попробуй — сейчас это один из самых простых способов разобраться в себе и своих решениях. 🎁 Подписчикам Telegram-канала "Волжский рейв"— 300 бонусов на счет</t>
+  </si>
+  <si>
+    <t>29.04.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4972</t>
+  </si>
+  <si>
+    <t>ВНИМАНИЕ, РОЗЫГРЫШ🤩 «Бани Деревенька» с заботой и любовью вновь радуют подарками🤩 🤩МЕСТО: Авторское парение + пригласительный на двоих на 3 часа 🤩 МЕСТО: Депозит 3000₽ на SPA-услуги и ресторан 🤩 МЕСТО: 2 пригласительных на 3 часа в баню 🤩 МЕСТО: Депозит 1000₽ на SPA-услуги и ресторан 🤩 МЕСТО: Фирменный банный колпак из натуральной шерсти! ⁣⁣⠀⁣⁣⠀⁣⁣⠀ Как участвовать? 🤩Подпишитесь на наш Telegram-канал @derevenka_samara 🤩Нажмите кнопку «Участвовать» вот тут ⁣⁣⠀⁣⁣⠀⁣⁣ Имена счастливчиков узнаем 1 мая в 12:00 (мск) Воспользоваться призом можно в течение 2-ух месяцев после подведения итогов. ⁣⁣⠀⁣⁣⠀⁣⁣⠀ Удачи🤩</t>
+  </si>
+  <si>
+    <t>29.04.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4971</t>
+  </si>
+  <si>
+    <t>НОЧЬ МУЗЕЕВ I Общие частоты Люди связаны невидимыми потоками - звуком, образом, ритмом, цифровым сигналом, культурным кодом. Единство здесь - не общее происхождение, а резонанс: момент, когда разные языки, практики и чувственные опыты вдруг совпадают по частоте. Родное обнаруживает себя не в месте, а во внутреннем отклике - в том узнавании, которое возникает при соприкосновении с близким. Что вас ждет на Ночи музеев в Доме 77? → медиаискусство от ELEMENTS → открытие выставок → перформанс → резидентская программа в двух корпусах кластера → образовательная программа → ночная программа в ВМ Скоро расскажем о подробностях, следите за обновлениями! 16 мая / старт 18:00 Вход (Ленинградская, 77): 600 ₽ - вход с репостом афиши 900 ₽ - без внимания к мероприятию Быстрый вход (Садовая): 1 300 ₽ - билеты можно приобрести по ссылке, а также в день мероприятия</t>
+  </si>
+  <si>
+    <t>28.04.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4970</t>
+  </si>
+  <si>
+    <t>Реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.04.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4969</t>
+  </si>
+  <si>
+    <t>▌ Розыгрыш Мидийное место 🤩 ▌ Призы 2 сертификата по 2000₽ и 5 кастрюлек мидий — 7 победителей! Делитесь этим постом с друзьями, с которыми планируете сходить в «Мидийное место», и увеличивайте свои шансы на победу. ▌ Условия участия - Подпишитесь на @mm_samara. - Нажмите кнопку «Участвую». Победителей выберем случайным образом 1 мая. Подпишись на наш секретный бот @MidSmr_bot и узнай первым дату открытия 😍 Всем удачи!</t>
+  </si>
+  <si>
+    <t>27.04.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4968</t>
+  </si>
+  <si>
+    <t>САМАРА, ГАЗ ЗНАКОМИТЬСЯ? РЕП НАД ВОЛГОЙ 2 мая 22:00 — 04:00 Кутёж, ул. Куйбышева, 78 18+ Этой ночью - не только качаем под самые лучшие и известные хип-хоп треки, но и знакомимся по-новому. На входе ты получишь браслет, который покажет: открыт(а) к новым знакомствам или просто ловишь вайб. Никаких лишних слов - всё максимально просто и честно. За пультом: БИГ СМОК | ЯНГ РОЙС | ЯММИ Вход: 400 репост / 600 без репоста 🔥 Разыграем 10 бесплатных проходок на тусу! Условия просты: 🖇Подпишись на Волжский рейв и РНВ 🖇Жми участвую! Результаты в день мероприятия🍀</t>
+  </si>
+  <si>
+    <t>27.04.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4960</t>
+  </si>
+  <si>
+    <t>Уже сегодня в Самаре открывается новое место - «Заволга»🔥 «Сбежать за Волгу» теперь можно прямо в центре. Здесь всё про тот самый вайб: костер, гитара, дымок и любимые блюда с огня. Атмосфера максимально ламповая, как на настоящей Заволге В центре заведения большой очаг-мангал, вокруг которого собираются как на пикнике. В меню-кухня костра: шашлыки, уха, картошка на углях и другие хиты По кухне мои фавориты: -шашлык из говядины в маринаде из трав -картошка с красной рыбой и сметаной Также здесь есть бар «Переправа» - с настойками и авторскими коктейлями Можно взять гитару и сыграть самому, как на настоящих посиделках Где: Ленинградская, 31 (кластер «Артист») 12:00 - 00:00</t>
+  </si>
+  <si>
+    <t>26.04.26 19:26</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4959</t>
+  </si>
+  <si>
+    <t>Тут еще Серж Морж за соседним столиком день рождения празднует и заявил, что в депутаты баллотируется Что у вас здесь происходит?😂</t>
+  </si>
+  <si>
+    <t>26.04.26 18:31</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4958</t>
+  </si>
+  <si>
+    <t>Олег Монгол с Алиной Листай в танцевальном батле против Руфела под Надежду Кадышеву Я как будто во сне при температуре 40 градусов😂</t>
+  </si>
+  <si>
+    <t>26.04.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4957</t>
+  </si>
+  <si>
+    <t>Фудхолл Пикчерз запускает поп-ап форматы! Picture’ s - точка притяжения разный людей и концепций, где каждый найдет для себя что-то интересное. Что это значит поп-ап? Мы даем возможность протестировать площадку разным резидентам: новым гастро-концепциям, брендам напитков, локальным производителям и участникам маркетов, магазинам одежды и подарков, мастерским, у нас даже есть холодильник для точки с цветами! Мы открыты для новых коллаборации и даем специальные условия для сотрудничества на разный срок. Узнать подробности и задать вопросы можно директору по развитию Алексею Бобкову +7 927 001 8383</t>
+  </si>
+  <si>
+    <t>25.04.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4956</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Елена (@kaboka13) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>25.04.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4955</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. liza🐈‍⬛ 2. Ленолиум (@etonevesselo) 3. Misha 柔道 (@vivooc73) 4. софья (@travushkina) 5. Влада (@hoodrichgirl) 6. Андрей (@andreykaw) 7. София (@sshafievaa) 8. 𝑬𝒌𝒂𝒕𝒆𝒓𝒊𝒏𝒂 𝑽𝒂𝒏𝒄𝒉𝒖𝒓𝒐𝒗𝒂 (@katernnaa) 9. Дима (@spiritnamee) 10. анастасия (@brugiiii) 11. Pavel (@Jeyskiyy) 12. злата (@zlatapopova) 13. Ева (@vlkveva) 14. Gnutik (@gnuti) 15. Анечка🤍 (@anechkaaaaaaoa) 16. Андрей (@p7aay3r5) 17. Az (@az_6_3) 18. sounddesigner (@yl4wi) 19. Alexey (@Krickun52) 20. Настя (@tunastyaa) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>24.04.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4947</t>
+  </si>
+  <si>
+    <t>Новое меню завтраков в «Земляне» бистро Когда за окном холодное утро, на помощь приходит завтрак, ради которого хочется выйти из дома. Начните день с пшённой каши с яйцом пашот, вялеными томатами и пармезаном или овсяной каши с запечённым бананом и халвой. Если хочется сытного завтрака советуем заказать скрэмбл с угрём и сливочным кремом на тартине, яйцо Бенедикт с трюфельным голландским соусом или глазунью с беконом из индейки, картофелем беби и мухаммарой. Для любителей классических вариантов идеально подойдет греческая шакшука с яйцами пашот, драники из цукини со слабосолёным лососем или картофельная запеканка с трюфелем и муссом из пармезана. И, конечно, сладкое – то самое, ради чего иногда и просыпаются пораньше: сырники с вареньем из жимолости и соусом англез или творожная запеканка с кремом из варёной сгущёнки. Увидимся на завтраках в «Земляне» бистро! СМОТРЕТЬ МЕНЮ 📍Вилоновская,24 9:00-12:00</t>
+  </si>
+  <si>
+    <t>24.04.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4946</t>
+  </si>
+  <si>
+    <t>Задержись чуть дольше - и тебя ждет 🍷фирменный напиток от салона "Нефть" . 🔥Самые горячие новости - у нас на сайте . 🔥 Самые горячие эмоции - у нас. 🚕Приезжайте за настроением , от которого сложно отказаться: Самара, ул. Революционная 75 👉Забронируй свою программу прямо сейчас 89371819090</t>
+  </si>
+  <si>
+    <t>24.04.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4945</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. 🤡 (@koplynabenz) 2. krıstına (@kkkkkkkkkfk) 3. Юлетта (@colden4ckt) 4. Елена (@elensam) 5. Kosovenok (@kosovenok) 6. ybicakiler (@flowerrboy) 7. саня (@saniayouknow) 8. Polish (@polishad) 9. яна (@timelees_st) 10. Aлина (@alinka_238) 11. Evgeniya (@jamagic) 12. vika (@wnwmkd) 13. Анастасия (@aanastasiaaaaaaaa1) 14. Александра (@sashelp) 15. Настасья (@nastasy_korotina) 16. Alice (@resha0_0) 17. Максим (@NeMo_Fox07) 18. линчик (@eblan63) 19. A (@fanofmyselff) 20. Слава (@slavmirol17) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>23.04.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4944</t>
+  </si>
+  <si>
+    <t>Реклама. ИП Палько Артем Денисович ИНН: 560200482681 Erid: 2VtzqwK8jHv</t>
+  </si>
+  <si>
+    <t>23.04.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4943</t>
+  </si>
+  <si>
+    <t>🤩 РОЗЫГРЫШ 🤩 Мы разыгрываем 10 сертификатов на парфюм, которые вы можете потратить в нашем магазине на любой представленный оригинальный парфюм🐈 🎁 Сертификат на парфюм 1 место 10 000 ₽ 2 место 5 000 ₽ 3 место 3 000 ₽ 4-10 место 2 000 ₽ Условия участия: 🐸 Быть подписчиком нашего канала polozhenie 🐸 Отправить этот пост трем друзьям (проверим репосты у победителей) 🐸 Нажать на кнопку "Я в деле!" Итоги подведем 4 мая Пусть удача выберет именно вас🤍</t>
+  </si>
+  <si>
+    <t>23.04.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4942</t>
+  </si>
+  <si>
+    <t>26 АПРЕЛЯ | ОЛЕГ МОНГОЛ Впервые в Самаре мы встречаем самого узнаваемого человека из твоих рилсов!😎 В народный бар Любочка приезжает ОЛЕГ МОНГОЛ — тот самый герой мемов, который уже несколько лет живет в папке «смешное» Он не просто выйдет на сцену на 5 минут, он проведет ЦЕЛЫЙ вечер с вами 🔥 - А что, так можно было? - Да, 26 апреля в Любочке можно все! ❗️ВХОД ТОЛЬКО ПО ПРИГЛАСИТЕЛЬНЫМ❗️ За подробностями пишите нам в личные сообщения 💙 📍Гео: г. Самара, ул. Авроры, 154 🕘Мы открыты: ежедневно с 18:00 📞По всем вопросам: +7 (999) 702-20-49</t>
+  </si>
+  <si>
+    <t>23.04.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4941</t>
+  </si>
+  <si>
+    <t>ДУЕТ ИЗ МОСКВЫ 24 АПРЕЛЯ В «ДОБРОЙ НОЧИ» 😈 «Diamond стрип-шоу» 3 номера перфомансов с костюмами 💎 Встречай жаркую атмосферу, где музыка громче мысли, а ночь становится длиннее обычного. 🍸Авторские коктейли, 👯красивые гости и 💥энергия, от которой сложно уйти вовремя Бронируй заране, успей попасть туда, где начинается настоящая ночь ! 🔞 Строго 18+ 👉 Дачная, 2к1 💋 с 22:00 до 6:00 ежедневно 💋 +7 (937) 999-99-16 Горячие новости, ананасы и все самое актуальное : 💃 https://vk.ru/goodnight_smr 💃Наш сайт</t>
+  </si>
+  <si>
+    <t>23.04.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4940</t>
+  </si>
+  <si>
+    <t>Реклама. ООО "ГАСТРОЛИГА" ИНН: 6685211900 Erid: 2VtzqwlUdfN</t>
+  </si>
+  <si>
+    <t>23.04.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4939</t>
+  </si>
+  <si>
+    <t>ДОСКИ, ГОРЯЧИЙ РОЗЫГРЫШ🧯 🤑 ЧТО РАЗЫГРЫВАЕМ — ЛОВИ СПИСОК: 1‑е место — сертификат на 3 000 руб 😻 2‑е и 3‑е места — кувшин коктейля + пицца! 🍕 4‑е, 5‑е и 6‑е места — башня пива + на выбор ассорти горячих закусок 🍺 7‑е и 8‑е места — бутылка шампанского + фруктовая тарелка! 🥂 9‑е и 10‑е места — сочный сет шотов! 🍹 💥 КАК ВРЫВАТЬСЯ В РОЗЫГРЫШ? 1️⃣Подпишись на наш ТГ канал 2️⃣Жми на кнопку «УЧАСТВОВАТЬ» ⏱ Итоги подведём 25.04.2026 г. *Приз можно использовать в нашем заведении только в эти выходные ✌️</t>
+  </si>
+  <si>
+    <t>22.04.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4938</t>
+  </si>
+  <si>
+    <t>ХИНКАЛИ ПО 45₽ — ЭТО ВООБЩЕ ЗАКОННО?! 🥟🇬🇪 Да, в «Гоча», с понедельника по пятницу с 16:00 до 23:00 😏 Сочные, горячие, с бульоном внутри, те самые хинкали всего за 45₽ (от 3 шт) Курица или свинина-говядина, выбирай и приходи 🔥 📍 Молодогвардейская, 153 📞 +7 (902) 290-00-88 ⚠️ Только в зале Количество съеденных — не ограничено</t>
+  </si>
+  <si>
+    <t>22.04.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4932</t>
+  </si>
+  <si>
+    <t>Гастрофестиваль «Первые в космосе» в Самаре 🚀 Более 70 ресторанов в 18 городах России объединились в первом национальном гастрономическом фестивале «Первые в космосе». Проект создан госкорпорацией «Роскосмос», Институтом гастрономии СФУ и коммуникационным агентством «Просто Космос» при поддержке Сбера, ГигаПартнера Недели космоса в России 2026. Сеты в разных городах собраны по-разному, но их объединяет общий подход: шефы переводят историю космоса на язык вкуса через реальные факты, личные истории космонавтов и локальные продукты. К сетам подают специальные коктейли, созданные вместе с партнёром хорошего настроения «Инкерман». ✨ И важная часть фестиваля — розыгрыш поездки на Байконур на двоих. Гости, заказавшие сет, участвуют в конкурсе и могут отправиться на запуск пилотируемого корабля «Союз МС-29» в июле 2026 года. Где пробовать сет в Самаре: — Земляне — Beeroкратия — грузинский дом «Супра Свадьба» — Ваще огонь Фестиваль проходит до 30 апреля. Все рестораны-участники: https://festival-kosmos.ru/</t>
+  </si>
+  <si>
+    <t>21.04.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4931</t>
+  </si>
+  <si>
+    <t>Эпзон дарит Air Pods 4! 💜 Чтобы забрать новые наушники себе, нужно просто подписаться на канал Appzone *Приз можно забрать только в Самаре, боты будут исключаться из победителей Результаты уже 30 апреля!</t>
+  </si>
+  <si>
+    <t>21.04.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4930</t>
+  </si>
+  <si>
+    <t>ДАРИМ КАЗАН ПЛОВА И НАБОР ВЫПЕЧКИ — теперь это наша добрая традиция 🩵 каждый месяц поздравляем именинников Если ваш день рождения в мае, самое время участвовать в розыгрыше и сделать праздник ещё вкуснее ✨ Итоги подведём 30 апреля, после чего победитель сможет оформить предзаказ и спокойно подготовиться к своему особому дню🎉 Условия участия: — день рождения в мае - это самое важное условие! (в случае выигрыша попросим показать документ, удостоверяющий личность) — быть подписанным на Telegram-канал КОВЕР — в комментариях ответить на вопрос: «Какое ваше любимое блюдо у нас в кафе?» — отметить друга, который тоже любит наши блюда или давно хочет их попробовать (даже если у него день рождения не в этом месяце 😉) Желаем удачи всем майским именинникам — пусть праздник начинается уже сейчас!</t>
+  </si>
+  <si>
+    <t>20.04.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4929</t>
+  </si>
+  <si>
+    <t>Реклама. ИП Петрова Анастасия Владимировна ИНН: 632141534004 Erid: 2Vtzqu4YnGm</t>
+  </si>
+  <si>
+    <t>20.04.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4928</t>
+  </si>
+  <si>
+    <t>Быстрый розыгрыш 2-х наборов 🍰🧋 Наша новинка шокобон малина + айс латте Итоги подводятся уже завтра! ▌Условия: — Подписаться на наш канал — Нажать кнопку «Участвую» Теперь розыгрыши будут чаще 🫰 Голос за канал — больше шансов на победу Напоминаем про секретную акцию в нашем боте 🤫 Бесплатная булочка всем Посмотреть можно тут — @cincafe_bot</t>
+  </si>
+  <si>
+    <t>20.04.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4927</t>
+  </si>
+  <si>
+    <t>ПРОДЛЁНКА 25 апреля | 23:00 - 05:00 | FC/DC 18+ клуб Сигнал | ул. Лесная 23к2 XXXMANERA (live) Blazey | ZPB | Anton Veganov | Raze | Woo Вход: 500₽ (до 00:00) с репостом афиши 600₽ (после 00:00) с репостом афиши 800₽ (в любое время) без репоста 1000₽ (в любое время) vip вход без очереди 🔥 Разыграем 20 бесплатных проходок на тусу! Условия просты: 🖇Подпишись на Волжский рейв и Продленку 🖇Жми участвую! Результаты в день мероприятия🍀</t>
+  </si>
+  <si>
+    <t>20.04.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4918</t>
+  </si>
+  <si>
+    <t>Пельман — то самое место, куда хочется возвращаться. И, судя по всему, не только мне За последнее время здесь стало заметно оживлённее: обновили меню, добавили новые позиции, а вечера всё чаще превращаются не просто в ужин, а в полноценный досуг Люди приходят заранее — и, честно, уже понятно почему: на мероприятия начинают бронировать столы сильно наперёд Кухня по-прежнему держит уровень. Пельмени — основа, но сейчас выбор стал ещё интереснее. Есть как проверенная классика, так и более нестандартные вкусы, и это тот случай, когда хочется пробовать разное, а не останавливаться на одном варианте. Удобно, что можно взять комбо вкусов и не мучиться с выбором. В остальном меню тоже есть из чего собрать полноценный ужин: от лёгких салатов до горячих блюд. Место по-прежнему остаётся универсальным — подойдёт и для спокойной встречи, и для вечера с настроением. И вот как раз про настроение 👇 В Пельмане продолжаются регулярные мероприятия, и уже активно собирается бронь на май: — 8 мая — читка от театра «МЫ» — 15 мая — дуэт «Криминальное Чтиво» (Алексей Психический и Евгений Муравьёв, участники ансамбля «Мадам Брошкина») — 22 мая — читка от театра «МЫ» — 29 мая — вечер шансона с живой музыкой (Розенбаум, Новиков, Любэ, Чиж — формат тёплого душевного концерта) Такие вечера здесь проходят камерно и атмосферно, поэтому места действительно разбирают заранее. Если планировали — лучше не откладывать. Из приятного — условия тоже остались: по будням с 11:00 до 16:00 скидка 15% на всё меню (удобно зайти днём), плюс бонусы вроде комплиментов и акций. В целом ощущение осталось тем же, но стало ещё насыщеннее: еда, атмосфера и теперь уже стабильная культурная программа. Если коротко — это уже не просто «про пельмени», а про место, куда идут за настроением Где: Фрунзе, 103 11:00–23:00 (пт–сб до 00:00) Полное меню с картинками доступно на сайте Забронировать стол можно онлайн по ссылке или по телефону: +7 (962) 602-32-22 Бронь столов лучше делать заранее — на май уже активно занимают места 🫡</t>
+  </si>
+  <si>
+    <t>19.04.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4909</t>
+  </si>
+  <si>
+    <t>🎂 Именинникам — минус 50% в караоке-лофтах «Эстрада» В текущих реалиях поводы для праздника становятся особенно ценными. В «Эстраде» решили сделать их доступнее. Скидка 50% действует на аренду лофтов: 6, 7, 8 и 9. Как воспользоваться: ▪️ забронировать лофт с воскресенья по четверг в день рождения ▪️ показать паспорт администратору ▪️ оплатить по ссылке через СБП После этого скидка применяется автоматически ✅ Что ждёт внутри: — приватный лофт только для вашей компании — профессиональное караоке-оборудование — большой экран — PS5 и настольные игры — администратор, который поможет по любым вопросам Кстати, с собой вы можете приносить любую еду и напитки без доплат🍾 Спокойный вечер или громкий праздник — формат выбираете вы. Для уточнения деталей и бронирования: Пишите @estrada_smr Звоните 8 (846) 2029-063 Вступайте в группу ВК</t>
+  </si>
+  <si>
+    <t>18.04.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4908</t>
+  </si>
+  <si>
+    <t>Разыгрываем сутки проживания в арт-отеле «Место под солнцем» 🎁 🏠 Место под солнцем - уютные комфортабельные домики с видом на Волгу, в которых можно отдохнуть от городской суеты. Вас ждут: 🖇Живописные пейзажи, чистый воздух, спокойная атмосфера, прогулки на природе, различные развлечения. 🖇Питание от ресторанов-партнеров доступно на побережье 🖇В место вложили силы и душу, поэтому оно оставит вам множество приятных впечатлений. ⚡️Условия просты: 🟡Подписка на @podsolntsem63 и Волжский рейв 🟡Жми участвую! И все) Победителя выберет бот 25 апреля! Всем удачи 🍀 ❗️Если вам понравилось местечко, можете не дожидаться итогов и забронировать домик. Все очень быстро и удобно, посмотреть свободные и выбрать можно по ссылке, а любые вопросы задать: @mps063</t>
+  </si>
+  <si>
+    <t>18.04.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4907</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Kate (@Ti_Kate777) 2. Сашка Маслюк (@sinsobaky) 3. Shahova (@Foxi_21d) 4. tthzmn 🪽 (@tthzmn) 5. екатерина (@kate_jhigalo) 6. pussy destroyer (@wwwww0101) 7. Сергей (@seregatop50) 8. Виктория (@vdrug4to) 9. рома (@tearsandcloud) 10. Юлетта (@colden4ckt) 11. Гео (@geo1387) 12. Snoozzy (@snoozzyy) 13. ttakeshe (@ttakeshe) 14. Анастасия (@aanastasiaaaaaaaa1) 15. ~valerua~ (@va_leron21) 16. mortzenyuk (@mortzenyuk) 17. Анна (@AnnaKudryashova) 18. //Nicole’’ (@SPRITLAIN) 19. Иришка (@IIrishhh) 20. Bunny (@Bunny_w_wow) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>17.04.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4904</t>
+  </si>
+  <si>
+    <t>Я нашел где заказывать классные вещи Если хочу купить себе что-то из-за рубежа, то пользуюсь сервисом логистики «Привоз by Продлёнка». Ребята привезут всё от оригинальных кроссовок до техники и косметики. Доставка со всего мира от 5 дней , ссылки прикрепляю ⬇️ t.me/wowprivoz</t>
+  </si>
+  <si>
+    <t>17.04.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4894</t>
+  </si>
+  <si>
+    <t>Друзья, помните мою зимнюю съёмку на Молодецком кургане? фоткаюсь не так часто, поэтому выбор фотографа был для меня принципиальным и очень важным моментом и честно это был один из самых кайфовых опытов за последнее время, поэтому не могу не поделиться с вами контактом этого талантливого человека с Алиной было очень легко и комфортно, мне понравился не только результат, но и сам процесс если вы давно хотели съёмку, но откладывали, очень советую!! покажу несколько работ Алины, чтобы вы сами всё поняли 🌐 В ее профиле можно увидеть еще множество работ, обязательно подписывайтесь: @li.stai 🚀Также задать любой вопрос и записаться на съемку можно в лс: @listaii А по промокоду «Рейв», на любую фотосессию, будет приятная скидочка 10%</t>
+  </si>
+  <si>
+    <t>17.04.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4893</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Валерия (@Teacher_VD) 2. ilyukha (@ilyukhaa) 3. Елена (@elenacamenskai) 4. Илья (@frolovrave) 5. Lunꪋ (@l1unaF) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>17.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4892</t>
+  </si>
+  <si>
+    <t>Хочешь вырваться на природу и открыть для себя самые запоминающиеся уголки Самарской области? Тогда канал «Тур по базам» — твой золотой билет к незабываемым приключениям! 🏕 Мы знаем лучшие турбазы и стильные глэмпинги, где свежий воздух встречается с настоящим комфортом. Видео-обзоры, бот-помощник, удобная карта мест отдыха и многое другое уже ждут вас!❤️ 🏆Сейчас у нас идет розыгрыш, где главный приз - сутки в глэмпинге «А Ля Рус» 🗓 Итоги подведем 21 апреля Рады каждому и желаем удачи!❤️</t>
+  </si>
+  <si>
+    <t>16.04.26 18:52</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4891</t>
+  </si>
+  <si>
+    <t>Реклама. ООО "СУПРА САМАРА" ИНН: 1659214990 Erid: 2VtzqwBr5hY</t>
+  </si>
+  <si>
+    <t>16.04.26 18:50</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4890</t>
+  </si>
+  <si>
+    <t>🐏🐒🫠🎃😅🐏🎃🦨 БИЛЕТА НА ТОТ САМЫЙ УЖИН ✨🌌 Только раз в году звёзды сходятся над Супрой. И у тебя есть шанс попасть на этот вечер БЕСПЛАТНО 🍷🚀 Мы разыгрываем 1 билет на ужин 29 апреля в 19:00 (стоимость 3.000₽). 🔥 Как принять участие: 1️⃣ Подпишитесь на @suprasmr, @ulandy_company и @volgarave 2️⃣ Нажмите «Участвую!» под этим постом 📅 Итоги - 27 апреля в 20:00! Звёзды уже шепчут твоё имя. Не упусти свой космос 🌟🥂</t>
+  </si>
+  <si>
+    <t>16.04.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4889</t>
+  </si>
+  <si>
+    <t>РАЗЫГРЫВАЕМ 20 ПРОХОДОК НА ГРОМКУЮ ВЕЧЕРИНКУ С GORILLA GLU и LIL NAKU! После громкого привоза Лизера ребята из DROP.TUSA продолжают радовать Самару и уже 24 апреля в баре «Вечно Молодой» они делают выступление трех громких артистов! Gorilla Glu и Lil Naku - это свежие ребята из глубинки России, которые уже успели покорить Америку, своими аутентичными треками и их даже подписали единственными на американский лейбл Atlantic Records! А DJ AVIR - это основатель громкой вечеринки CUSTOM из Казани. Он точно знает толк в классных ивентах и вечеринках. Сама вечеринка начнется а 20:00! Диджей сэты на летнике, незабываемая атмосфера теплых дней, настольный теннис и куча напитков и еды на баре ВМ! Приходите к открытию дверей, чтобы не попасть в большую очередь! Где: Ленинградская 77, бар "Вечно Молодой" 24 апреля, 20:00 | Вход с вниманием к мероприятию: 600₽ 🎁 Разыграем 20 бесплатных проходок на тусовку! Условия просты: быть подписанным на Волжский рейв и DROP.TUSA Все! Жми участвую!</t>
+  </si>
+  <si>
+    <t>16.04.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4886</t>
+  </si>
+  <si>
+    <t>Иногда не нужно далеко ехать за качественным продуктом, он растет прямо у нас под боком 🍎 Многие из вас знают самарский бренд «Волжский посад», который известен далеко за пределами нашего региона. Компания на рынке с 1991 года, и что интересно — все это время работает по своему особому подходу. У бренда собственные яблоневые сады в экологически чистых местах, рядом с заповедником «Самарская Лука». Компания контролирует весь процесс: от того, как посадили яблоню и собрали урожай, до того, как сок разлили в пачку. Никакой химии, только то, что выросло под самарским солнцем. Поэтому вкус получается такой натуральный. Сейчас их соки пьют уже в 67 регионах России, в Самаре продается в «Магните» и других торговых сетях. А если не хочется нести тяжесть из магазина, можно заказать на Озоне. Промокод VOLGARAVETG даст вам скидку 10%. Мне на обзор прислали несколько вкусов и я составил личный топ: 1. Яблочный - мой любимый вкус, с ассоциациями из детства. 2. Мультифрукт - сбалансированное сочетание свежих фруктов и яркий вкус. 3. Персик-яблоко это два моих любимых фрукта в одной упаковке. Подписывайтесь на страницу «Волжского посада» во ВКонтакте. Реклама. ООО Фирма «Нектар» ИНН 6318304749. Erid 2Vtzqw5ToFk</t>
+  </si>
+  <si>
+    <t>15.04.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4885</t>
+  </si>
+  <si>
+    <t>ОБВОРОЖИТЕЛЬНЫЙ ДУЕТ 18 АПРЕЛЯ В «ДОБРОЙ НОЧИ» 😈 Горячие номера и ваши любимые красотки из Москвы ❤️‍🔥 Уже в эту субботу — лучше бронировать заранее 🔞 Строго 18+ 👉 Дачная, 2к1 💋 с 22:00 до 6:00 ежедневно 💋 +7 (937) 999-99-16 Наш сайт Наше сообщество ВК: https://vk.ru/goodnight_smr</t>
+  </si>
+  <si>
+    <t>15.04.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4884</t>
+  </si>
+  <si>
+    <t>Друзья, если хотите найти работу в маркетинге (или SMM), могу порекомендовать своего друга. У него свое агентство, с 2к17-го работает маркетологом с крупными компаниями: ДЕЛИМОБИЛЬ, ACER, X5GROUP, и именно он был одним из ведущих журнала УНИК, если помните такой. Сейчас он берет на индивидуальное обучение тех, кто хочет залететь в сферу SMM, и кто хочет получать неплохую з/п (в среднем от 60к/мес) сидя дома за ноутом. Также ведет свой ТГ-канал, где делится мыслями для интересующихся сферой: @egor_vinkler Обучение — это 6 недель работы, в которые входят: а) посвящение в понятия маркетинга и SMM, объяснение что это такое вообще б) работа прямо на его проектах, сразу оплачиваемая — разработка текстов / изображений / видеороликов в) обучение работы с нейронками, маркировка рекламы г) обучение аналитике, разработке позиционирования и SMM-стратегий д) обучение работе с блогерами и авторами каналов: как, где брать рекламу, писать рекламные тексты и анализировать результаты Никаких записанных курсов, групп, вебинаров и прочего, все проходит только 1 на 1, строго индивидуально, с обсуждением вопросов и проблемных зон. По итогу обучения Егор помогает искать работу, оформить резюме уже с ОПЫТОМ НА СВОИХ ПРОЕКТАХ и портфолио, которое выделит от начинающих конкурентов. Связь прямая, пишите что от меня и цена будет с хорошей скидкой: @e_vinkler</t>
+  </si>
+  <si>
+    <t>15.04.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4883</t>
+  </si>
+  <si>
+    <t>Зарядите детство счастьем! Не просто отдых, а настоящее приключение! В 'Классном лагере' английский зазвучит голосами новых друзей и ярких эмоций. Более 1500 ребят уже нашли пароль к своему счастливому лету! Перечень фишек 'Классного лагеря': 1. 🏕️ Выездные смены (походный вайб с гостиничным комфортом) 2. ☀️ Кислородная атака (весь день на улице!) 3. 📵 Лето без гаджетов (телефоны в сейфе, цифровой детокс) 4. 🛠️ 1000 и 1 игра (выбирай квест на любой вкус) 5. 🧑‍🏫 Лучшие вожатые (не просто веселые ребята, а крутые профи). 6. 🍽️ Режим здорового аппетита. СПЕЦИАЛЬНОЕ ПРЕДЛОЖЕНИЕ ДЛЯ НОВЫХ КЛИЕНТОВ! Только сейчас, используя промокод «Волжский рейв», вы получите скидку 3000 рублей на любую выбранную смену! Подарите своему ребенку настоящее приключение по выгодной цене! Запишитесь прямо сейчас! 📞 Ольга: +7 937 069 4543 https://cool-camp.ru/services/leto/?utm_source=list&amp;utm_medium=qr&amp;utm_campaign=test</t>
+  </si>
+  <si>
+    <t>15.04.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4880</t>
+  </si>
+  <si>
+    <t>18.04 23:00 | Ночь караоке 18 апреля Рюмочка и Шум. Пустой оркестр объединятся в один маршрут и ночь зазвучит по-новому! Начинаем вечер в Рюмочке с любимых песен под акустический аккомпанемент Яхта Парус Band и продолжаем классическим караоке в Шуме. Пустой оркестр. 🎙️Бронь столов в Рюмочке: https://clck.ru/3QcSJM 🎙️ Бронь столов в Шуме. Пустой оркестр: https://clck.su/Hpils или по телефону: 8 960 811 77 33 Только в этот вечер: за исполненную песню в Рюмочке — возможность спеть вне очереди в Шуме!</t>
+  </si>
+  <si>
+    <t>14.04.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4879</t>
+  </si>
+  <si>
+    <t>16 апреля, Денис Рыбаков вновь приглашает на джазовый четверг: вас ждет встреча с необыкновенным трио! 🐝"Институт пчеловодства" — это настоящая лаборатория по оживлению винтажных звуков, где каждый концерт превращается в увлекательное путешествие по эпохам и стилям! 🎼 Музыканты ценят легкую музыку XX века, но пытаются придать ей новые краски, исследуя и переосмысляя сокровища с пыльных виниловых полок путем смешивания французского yé-yé, mod revival, acid-jazz и lo-fi с сэмплерными битами, первобытной перкуссией и ревущим электроорганом! 👍Рекомендуется всем любителям яхт, побережий, коктейльных веранд и кабриолетов — то есть, самой широкой аудитории!) ✅Когда: 16.04 | 20.00 ✅Где: ул. Ленинградская, 29 ✅Телефон: +7 (960) 808-69-53 ✅Билеты: clck.ru/3Sw9we</t>
+  </si>
+  <si>
+    <t>14.04.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4878</t>
+  </si>
+  <si>
+    <t>В кафе «Гоча» сейчас полный грузинский бЭспредел 🤯 — завтраки ежедневно с 12:00 до 16:00; — с понедельника по пятницу с 12:00 до 16:00 3 блюда всего за 549 ₽. Хинкали, блины, сытные завтраки, выбираешь сам и ешь как в гостях у доброго грузинского хозяина 🇬🇪 Формат идеален для обеда, если не хочется долго думать, где поесть. 📍 Молодогвардейская, 153 📞 +7 (902) 290-00-88 🍷Ознакомиться с меню</t>
+  </si>
+  <si>
+    <t>14.04.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4877</t>
+  </si>
+  <si>
+    <t>Уже затвра в кино выходит «Жених с Марса» — история о том, как инопланетный принц по имени Срам терпит крушение корабля у раскопок гробницы Александра Македонского и влюбляется в археолога, которая верит только в сухие факты. Чтобы спасти свой народ, принцу придётся показать, на что способна космическая любовь. 🎟️ Смотрим в кинотеатрах с 16 апреля</t>
+  </si>
+  <si>
+    <t>14.04.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4876</t>
+  </si>
+  <si>
+    <t>TOUR130 - 18.04 👸 Без лишних слов. Самара. Камбэк, который все ждали! 🔞 ROXXY - фрешмен и тот самый парень с золотыми гриллзами, в спортивном костюме и меховой шапкой-ушанкой из фактурного клипа на рынке, где он отвешивает не только фрукты, но и тонну харизмы. 🤩 BADBARBIE - принцесса блогинга, популярный инфлюенсер и диджей, недавно побывавшая на неделе моды в Париже. За экстра стиль в музыке и на танцполе можем не переживать. ТУР130 локал саппорт: KALAB, STOLPOVSKAYA, SANTI, NEKOSMOS 18 АПРЕЛЯ 📆 22:00 🕙 БАР «ВЕЧНО МОЛОДОЙ» УЛ. ЛЕНИНГРАДСКАЯ 77 🏠 Вход с репостом афиши - 600 р. без внимания к мероприятию - 800 р. последние репосты принимаются 18.04 до 22:00 не забудь паспорт, вход строго 18+ 🎁 Разыграем 20 бесплатных проходок на тусовку! Условия просты: быть подписанным на Волжский рейв и TOUR130 Все! Жми участвую!</t>
+  </si>
+  <si>
+    <t>13.04.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4875</t>
+  </si>
+  <si>
+    <t>CANDY TWINS | 2 мая ПРИВОЗ ОТ БАРА «НУ, И ЧЁ?»❤️‍🔥 Очаровательные близняшки из Москвы впервые выступят в Самаре с ярким DJ сетом специально для вас!🫦 Уникальная программа, большое танцевальное шоу, зажигательные треки, вкусные блюда и напитки, танцы до утра!❤️‍🔥 Не упусти возможность попасть на самую жаркую тусовку месяца🔥 Скорее бронируй столик и забирай лучшие места👇🏻 Забронировать стол по номеру: 📞 +7 (927) 763-22-88 Или написать в нашу группу Вконтакте: 💙 https://vk.com/nuiche163 Забронировать столик на сайте: 💻 https://nuiche.restoplace.ws/?utm_source=tg&amp;utm_medium=Vr</t>
+  </si>
+  <si>
+    <t>11.04.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4874</t>
+  </si>
+  <si>
+    <t>В прокат выходит «Жених с Марса» — романтическая комедия о марсианине, который прилетает на Землю с миссией: завоевать сердце девушки Нины и спасти свой родной дом. 🎟️ Смотрим только в кинотеатрах — с 16 апреля.</t>
+  </si>
+  <si>
+    <t>10.04.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4873</t>
+  </si>
+  <si>
+    <t>В клубе настольных игр «МЕСТО» каждую пятницу и субботу проводятся рейтинговые игры по спортивному покеру ♥️ Никаких денежных ставок, никакого азарта, только аналитика, техника и спортивный интерес. Камерная атмосфера, всего 1 игровой стол и 10 игроков. Покажи свое мастерство и докажи, что ты лучший в этом деле 👏 ✔️ Записаться на открытый турнир «Френдли стол» в субботу, можно по ссылке. По промокоду VOLGARAVE скидка 10% на первое посещение 🤝 🗣Подпишись — @mesto_smr 📍 Самара, ул. Ленинградская, 77</t>
+  </si>
+  <si>
+    <t>10.04.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4872</t>
+  </si>
+  <si>
+    <t>❤️Иногда желания требуют лишь одного… правильного слова. 💋 Назови кодовое слово — и открой для себя чуть больше, чем ожидал в мужском салоне ГОЛДЕН ВИЛЛА. Больше ощущений. Больше внимания. Больше того, о чём не говорят вслух… 🎯Всё самое интересное — уже ждёт тебя в нашем 📍Telegram и 📍на сайте. Готов сделать первый шаг?😍</t>
+  </si>
+  <si>
+    <t>10.04.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4871</t>
+  </si>
+  <si>
+    <t>ДАРИМ ПОДАРКИ ЗА ПОДПИСКУ 🎁 Volgarave и магазин мужских костюмов Gentlemen league объединились, чтобы порадовать своих подписчиков. За подписку на наши каналы, дарим: 1. Худи (из наличия) от Gentlemen league 2. Подарочный сертификат на 5000₽ от Gentlemen league 3. Подарочный сертификат на 3000₽ от Gentlemen league Чтобы стать участником подпишитесь на @volgarave и @gentlemenleague Победителя будет три, а итоги конкурса подведутся автоматически на странице @gentlemenleague 24 апреля в 15:00. Хотим обратить ваше внимание, что участник должен быть из Самары.</t>
+  </si>
+  <si>
+    <t>09.04.26 23:26</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4870</t>
+  </si>
+  <si>
+    <t>❗️Вновь орут сирены Слышите или нет?👎 👍</t>
+  </si>
+  <si>
+    <t>09.04.26 19:23</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4869</t>
+  </si>
+  <si>
+    <t>❗️ На территории Самарской области объявлена РАКЕТНАЯ ОПАСНОСТЬ</t>
+  </si>
+  <si>
+    <t>09.04.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4864</t>
+  </si>
+  <si>
+    <t>🔥ЗАМОРОЗИЛИ ЦЕНЫ 2025 ГОДА Мы — мебельная студия КУХНАРИ Уже 13 лет мы доказываем и показываем, как правильно и стильно обустроить ваш дом или квартиру 📐 Наши дизайнеры создадут для вас уникальные проекты 💰 Произведут расчет с выгодным зимним предложением 📅 Зафиксируем стоимость до 15 месяцев с первым платежом всего 25%! Такие условия предоставляем только мы! Мы заранее закупаем материалы и фурнитуру, чтобы сэкономить ваши деньги и дать вам время додумать или переделать дизайн мебели. И даже если вы не планируете покупку мебели прямо сейчас — подписывайтесь на канал, чтобы не пропустить выгодные предложения. ✨ Правильная мебель — это заранее придуманная и спроектированная мебель. Подписывайтесь на наш канал и следите за новыми вдохновляющими проектами 👉 КУХНАРИ</t>
+  </si>
+  <si>
+    <t>09.04.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4863</t>
+  </si>
+  <si>
+    <t>DJ NEKOSMOS 10 апреля! 🪩 Один из самых стильных диджеев в Главпивнастой🪆 Это значит слушаем лучшие хиты и танцуем до утра!🕺 А если ты из общепита — у нас для тебя особые условия! По будням с 18:00 наливаем бесплатное пиво 🍺 А в самые тяжёлые дни пт и сб после 02:00 — скидка 50% на кухню 🔥 Собирай коллег и приходи в гости!🪆 🕓 Работаем ежедневно с 14:00 📺 Куйбышева, 76 🖤 МЫ ВКОНТАКТЕ ❗️Telegram скоро заблокируют, подпишись на нас в MAX: https://max.ru/join/iQzIIwH9kPdtdpPp1sFwOAZQLpy1I6-uav9M6ZfRIV0 Посадка осуществляется по факту, подробности: +7 (917) 155-11-12</t>
+  </si>
+  <si>
+    <t>09.04.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4862</t>
+  </si>
+  <si>
+    <t>Супра отправляется за пределы орбиты и приглашает гостей на борт своего гастрономического корабля. 🪐 На волне фестиваля «Первые в космосе» здесь запустили особую миссию - «Джигиты Галактики», которая продлится до 30 апреля. 🚀 Это не просто меню, а настоящее космическое путешествие вкусов. В программе полёта - нежнейшая форель в сливочно-сырном соусе, изысканное карпаччо из оленины, от которого невозможно оторваться, и финиковый кейк, способный покорить даже самые далекие галактики. Гостей здесь не отпускают обратно на Землю голодными - только с яркими впечатлениями и вкусом космоса на кончиках пальцев.</t>
+  </si>
+  <si>
+    <t>09.04.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4860</t>
+  </si>
+  <si>
+    <t>Пасхальный кулич от бистро «Земляне» - это любовь с первого кусочка! В «Земляне» самые теплые моменты создаются руками команды с большой любовью . Пасхальный кулич «Земляне» бистро — это: • нежное творожное тесто • сочный изюм • легкая начинка из заварного крема внутри Вес: 450 г Цена: 990 ₽ Количество очень ограничено- выпекают с душой и в небольшом количестве для самых близких 🤍. ✅ Предзаказ уже открыт 📞 8 (908) 403-13-13</t>
+  </si>
+  <si>
+    <t>08.04.26 19:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4859</t>
+  </si>
+  <si>
+    <t>💋БОЛЬШЕ, ЧЕМ ОБЫЧНО в «Доброй ночи» 💋 Иногда один вечер превращается во что-то большее 🔥 Атмосфера, в которой не спешат 💃 Позволь себе этот вечер Забронируй стол заранее 🔞 Строго 18+ 📅 Бронь 📍 Дачная, 2к1 💋 с 22:00 до 6:00 ежедневно 💋 +7 (937) 999-99-16 Наше сообщество ВК: https://vk.ru/goodnight_smr</t>
+  </si>
+  <si>
+    <t>08.04.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4858</t>
+  </si>
+  <si>
+    <t>Кулич ПАСХАЛЬНЫЙ, 100/200/450 г от 39,99 руб.* Кулич ВЕСЕННИЙ, 90 г за 69,99 руб.* Сливочное масло со скидкой 15%** даже на желтые ценники*** Еще больше интересных предложений в Магнит Экстра и Магнит Семейный в приложении *Срок акции: с 01.04.2026 по 28.04.2026. Акция действует во всех магазинах «Магнит Экстра» и «Магнит Семейный». Не гарантируется постоянное наличие полного ассортимента акционной продукции. Внешний вид товаров может отличаться от изображений в рекламе . Имеются иные ограничения. Подробности уточняйте в точках продаж.   ** При покупке от 2 шт. / для весового ассортимента от 360 г получаете скидку 15%. Акция распространяется при покупке не более 10 шт./1 кг  в сутки  в период акции.   *** Скидка распространяется также на желтые ценники, кроме акций «1+1», «2+1» и акции «Скидка на набор от 2 шт. и более» и не суммируется с другими скидками, предоставляемыми на кассе. При действии на товар, не отмеченный акционным ценником, двух и более скидок, предоставляемых на кассе, покупатель получает наибольшую. Ассортимент товаров, участвующих в акции, уточняйте в торговых объектах. Количество товаров ограничено. Имеются иные ограничения. Не гарантируется постоянное наличие полного ассортимента акционной продукции. АО «Тандер» в праве приостановить, досрочно прекратить акцию.   Реклама magnit.ru</t>
+  </si>
+  <si>
+    <t>07.04.26 19:10</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4856</t>
+  </si>
+  <si>
+    <t>⚡️На территории Самарской области объявлена ракетная опасность ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.04.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4855</t>
+  </si>
+  <si>
+    <t>⚡️ Пожар рядом с Маком на Полевой Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.04.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4852</t>
+  </si>
+  <si>
+    <t>🏦 ВТБ открыл обновлённое отделение в городе Волжский Банк завершил переезд и модернизацию отделения по адресу пр-кт Ленина, д. 97. В новом офисе обустроены зоны ожидания с мягкой мебелью, переговорные комнаты, кофе‑станция и Wi‑Fi, три банкомата. Сотрудники помогут оформить дебетовую карту и платежный стикер, открыть вклад и накопительный счет, подключиться к финансовым сервисам и программе лояльности. 📍 Адрес: г. Волжский, пр-кт Ленина, д. 97 Время работы: пн-пт: 09:00-18:00 Банкоматы 24/7</t>
+  </si>
+  <si>
+    <t>07.04.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4851</t>
+  </si>
+  <si>
+    <t>Дарим сертификат на 5000₽ в Земляне за подписку на MAX 📲 В связи с блокировкой telegram, мы завели канал в MAX, чтобы всегда оставаться на связи! 🎁 И конечно же порадовать вас сертификатом на 5000₽ в ресторан Земляне 📌 Условия просты: Подпишись на каналы в MAX и нажми здесь кнопку «участвую!» 📣 Итоги подведём 14 апреля</t>
+  </si>
+  <si>
+    <t>07.04.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4850</t>
+  </si>
+  <si>
+    <t>Подходит ли вам банкротство❓ Если долги мешают жить, важно разобраться спокойно и без лишнего стресса. Екатерина Назимовна поможет понять, подходит ли процедура банкротства именно вам и какие есть варианты действий. Что вы получите на консультации: 1️⃣Анализ вашей финансовой ситуации – доходы, долги, имущество. 2️⃣Честное объяснение, подходит ли вам банкротство и какие последствия могут быть. 3️⃣Пошаговый план действий – что можно сделать сейчас и какие есть альтернативы. Запишитесь на бесплатную консультацию и разберёмся вместе📩 📱: https://t.me/ekaterinaBurist 📱:: vk.com/id1077942629 📲: +7 928 812 7646 Реклама. Улуханова Екатерина Назимовна ИНН: 860330698506 Erid: 2Vtzqx6MP9g</t>
+  </si>
+  <si>
+    <t>07.04.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4847</t>
+  </si>
+  <si>
+    <t>12 АПРЕЛЯ ТЕАТРАЛЬНАЯ ЧИТКА «АМЕРИКАНКА» Новый формат, который ощущается как полноценный моноспектакль Николай Коляда «Американка» — история женщины на грани внутренних противоречий Про честный разговор с собой, одиночество, попытку быть услышанной и столкновение с реальностью На сцене актриса — Дарья Азаровская. Она не показывает героиню со стороны. Она живёт в этом состоянии здесь и сейчас Стоимость — 900 ₽ Количество мест ограничено Бронирование по номеру: +7 (995) 487-11-05 или в лс @anavnk Анастасия MR NUR Чапаевская, 163</t>
+  </si>
+  <si>
+    <t>06.04.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4846</t>
+  </si>
+  <si>
+    <t>17.04 РЕП НАД ВОЛГОЙ x OДДАЛЛ 19:00 - 04:00 Бар «Кутеж» (ул. Куйбышева, 78) Наш второй ивент уже близко. 17 апреля встречаемся в баре «Кутеж», чтобы сделать по-настоящему громкую ночь. Открываем вечер танцевальными батлами совместно с командой ОДДАЛЛ. Принять участие сможет каждый. Покажи свой стиль и поборись за приз в размере 10 000 рублей. За атмосферу и энергию батлов отвечает ЁЖ. Будет громко, живо и максимально заряжено. С 22:00 начинается основная часть ночи. За звук отвечают: БИГСМОК | ЯММИ | ЯНГ РОЙС Вход: 400 с репостом / 600 без репоста 🔥 Разыграем 5 бесплатных проходок на тусу! Условия просты: 🖇Подпишись на Волжский рейв и Рэп над Волгой 🖇Жми участвую! Результаты в день мероприятия🍀</t>
+  </si>
+  <si>
+    <t>05.04.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4845</t>
+  </si>
+  <si>
+    <t>В ресторане «Гоча» можно поужинать бесплатно Звучит как шутка, но нет, всё честно 👇 Перед расчетом вам дают 2 попытки бросить кости И если выпадают две шестерки — ужин за счёт ресторана Да-да, просто приходите, наслаждаетесь грузинской кухней… и можете уйти с нулевым чеком 😄 📍 Молодогвардейская, 153 📲 +7 (902) 290-00-88 Условия: — чек от 5000 — пн–пт — до 30.04 Отличный повод проверить удачу и устроить себе грузинский вечер 🇬🇪</t>
+  </si>
+  <si>
+    <t>04.04.26 21:31</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4844</t>
+  </si>
+  <si>
+    <t>🔥Ночной ритм ждет тебя🔥 Ты активна и улыбчива? Если любишь ночную атмосферу и работать с гостями - Оставляй заявку здесь: мы свяжемся с тобой в ближайшее время. Опыт не обязателен — всему обучим на месте!</t>
+  </si>
+  <si>
+    <t>04.04.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4842</t>
+  </si>
+  <si>
+    <t>Locals открылся в «Пикчерсе» Locals - авторские напитки с Волжским акцентом. Это понять можно уже по названиям: «Продленка», «Струкачи», «Заволга» и т.д. Чай теплый/холодный, Бабл ти и прочие модные ныне штучки. Попробовал «Грушинская поляна» - норм. Все в восторге, мне, наверное, просто не заплатили😄</t>
+  </si>
+  <si>
+    <t>04.04.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4841</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Sasha (@magriba) 2. Гео (@geo1387) 3. $/:_/:₽: #киса (@shawty_dem) 4. ксю (@akseenyaa) 5. Анастасия (@cover_aa) 6. Никита (@Discoblud) 7. Svetiks (@vergissmeinnicht79) 8. Розочка (@rozapetka) 9. Manka (@mrskifink) 10. Арина (@pshlnxh) 11. Карина (@karsflln) 12. Иоланта (@IolantaAddams) 13. дашулик (@kvyldis) 14. чугун (@alqwerty66) 15. Ксения (@kseniabokareva) 16. Даниил (@moro_san123) 17. alexander (@ghostcantfly) 18. Kqqxnuhp 19. Никита ♾️ (@residenttatto) 20. Living_Asmodeus (@RyBossJ) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>03.04.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4840</t>
+  </si>
+  <si>
+    <t>Погоня на площади Куйбышева закончилась тем, что мотобат протаранил подростка на питбайке ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.04.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4839</t>
+  </si>
+  <si>
+    <t>💃КУДА МОЖНО СХОДИТЬ КОМПАНИЕЙ НА ВЫХОДНЫХ 💃 Если собираетесь и не хотите сидеть в общем зале - берите караоке 🎤 в «Доброй ночи» Отдельная комната, только ваш круг и свои треки. Без очередей и посторонних. Можно нормально расслабиться, поговорить, включить то, что хочется и провести вечер без лишнего. 👌Формат по депозиту: 1 час — 20 000 или 3 часа — 30 000 на компанию 🕺Подходит для встреч, дней рождения и вечеров, которые не хочется делить с другими. 💃Если планируете — лучше записываться заранее. 📍 Дачная, 2к1 🔞 18+ 💋 с 22:00 до 6:00 ежедневно 💋 +7 (937) 999-99-16 💃 Наш сайт</t>
+  </si>
+  <si>
+    <t>03.04.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4838</t>
+  </si>
+  <si>
+    <t>💁‍♀️Есть удовольствие , которыми хочется делиться. 🥰 Открой для себя вечер, где соблазн становится искусством, а приятные бонусы- его частью. 🌹Кружева🪭 знают, как удивить вас обоих . Открой для себя больше — загляни в наш Telegram-канал , там тебя ждёт ещё больше соблазнительных предложений</t>
+  </si>
+  <si>
+    <t>02.04.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4837</t>
+  </si>
+  <si>
+    <t>🎤 Караоке в «Свойском» Каждую пятницу и субботу в питейной «Свойский» проходит вечер караоке! - Время с 23:00 - Стоимость бесплатно - Место Некрасовская, 62 Отличная возможность провести время с друзьями и почувствовать себя звездой сцены. Узнать больше можно здесь: https://t.me/swoisky_tm</t>
+  </si>
+  <si>
+    <t>02.04.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4836</t>
+  </si>
+  <si>
+    <t>Необъяснимо, но факт — Harat's pub теперь доставляют на дом На сервисе Поляна Доставка пополнение: теперь доставляют из знаменитого ирландского паба! Увы, не пенное, но ХЭ славится и своим меню кухни, вот ее — доставят! Итак, рекомендация от команды паба: — бургер Каслбар с котлетой из мраморной говядины и картошкой фри — нежнейшее мясо со свиных ребер — такое, как надо! — разнообразные закуски от гарликов до креветок — ну и чизкейк — не оставлять же без десерта Тик-так, самое время оформить доставку Заказываем!</t>
+  </si>
+  <si>
+    <t>02.04.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4835</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Анастасия🥷 (@anasteysha_sf) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>02.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4834</t>
+  </si>
+  <si>
+    <t>Рынок меняется слишком быстро — выигрывают те, кто умеет адаптироваться 🚀 📅 22 апреля, Самара — бесплатная конференция Траектория`26 Что такое Траектория`26: Это конференция о бизнесе для бизнеса. Главная фишка – живой разбор кейсов со сцены. Эксперт может позвонить в ваш отдел продаж прямо со сцены и показать точки роста.🔥 💡 Хотите попасть в разбор? → Отправьте кейс после регистрации ⚠️ Владимир Маринович принимает заявки до 17 апреля Что будет: 4 потока: управление|продажи| автоматизация|маркетинг — эксперты Битрикс24 и 3D GROUP — спикеры: Илья Руднев ( ГК Бизнес-Гарант), Александр Балюков (Архитектор Продаж), Станислав Покрышкин и Ирина Коваленко (КОСАТКА МАРКЕТИНГ) — федеральные эксперты: 2ГИС, HH. ru и др. — 🔥 разбор кейсов с Владимиром Мариновичем На конференции Траектория`26 вас ждут предприниматели и руководители, которые делают ставку на опыт и постоянное развитие. ⚠️ Количество мест ограничено вместимостью площадки Регистрация может закрыться в любой момент 👉 Забронируйте участие бесплатно</t>
+  </si>
+  <si>
+    <t>01.04.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4833</t>
+  </si>
+  <si>
+    <t>Концерт группы "Kontrabuzzz" с программой "Из ДЖАЗА - в РОК-Н-РОЛЛ или все оттенки БУГИ-ВУГИ"! ⚡Эта музыка корнями уходит в вечнозелёные джазовые традиции, а кроной - в залитое солнцем небо "золотого века рок-н-ролла" - 50 годы ХХ века. Основное внимание музыкантов сосредоточено на расширении границ джаза в сторону рокабилли, в их музыке эстетика Луи Армстронга и Эллы Фитцджеральд вступает в причудливый, но гармоничный альянс со стилистикой Элвиса Пресли, Билла Хейли и Эдди Кокрэна. К слову говоря, буги-бэнд "KontrabuzzZ" - лауреат фестивалей "Кошкин Джаз" и "Пенза Jazz Май". 🔥Отдельное внимание "KontrabuzzZ" уделяет "танцевальности": под создаваемые этим бэндом грувы легко танцевать и буги-вуги, и твист, и линди хоп, и даже шейк! 💥Хотите провести вечер, путешествуя из джаза в рок-н-ролл? Тогда ждем вас в баре "Рюмочка" 2 апреля! ✅Когда: 2.04 | 20.00 ✅Где: ул. Ленинградская, 29 ✅Телефон: +7 (960) 808-69-53 ✅Билеты: clck.ru/3SQkLt</t>
+  </si>
+  <si>
+    <t>01.04.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4832</t>
+  </si>
+  <si>
+    <t>В САМАРЕ АНОМАЛЬНАЯ ЖАРА! ПО ЭТОМУ ПОВОДУ РАЗЫГРЫВАЕМ 20 ПРОХОДОК НА БРАЗИЛЬСКУЮ ВЕЧЕРИНКУ ОТ DROP.TUSA! Вечеринки в Бразильском стиле от DROP.TUSA всегда славились своим масштабом и неповторимой энергией, как на настоящих карнавалах в Бразилии!🇧🇷 Атмосфера настоящей летнего фестиваля, горячие мотивы бразильского фонка, байлиского фанка и эдитов на популярные хип-хоп треки заставляют людей отдыхать на танцполе до самого утра!🏝️ Ребята из drop.tusa уже отлично начали весенний сезон вечеринок, а их формат Бразил знаменует начало громадных летних вечеринок с неповторимой атмосферой! Такое точно не стоит пропускать!🇧🇷 Где: Ленинградская 77, бар "Вечно Молодой" 4 апреля, 22:00 | Вход с вниманием к мероприятию: 300₽ 🎁 Разыграем 20 бесплатных проходок на тусовку! Условия просты: быть подписанным на Волжский рейв и DROP.TUSA Все! Жми участвую!</t>
+  </si>
+  <si>
+    <t>01.04.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4831</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Арина (@udetsawr) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>01.04.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4829</t>
+  </si>
+  <si>
+    <t>«Рюмочка» запускает новый проект Рюмочка-гриль Курочка-гриль от «Рюмочки» это стрит-фуд проект, который уже этой весной появится во всех знаковых местах города, включая набережную. Первыми показываем рендеры. Еще они создали канал, где разыгрывают недельный запас хрустящей курочки. ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.03.26 18:37</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4828</t>
+  </si>
+  <si>
+    <t>⚡️ Уже завтра может произойти полная блокировка Telegram Что бы не случилось, мы продолжим вести телеграм. Но на всякий случай, подписывайтесь в MAX: https://max.ru/volgarave Нас там уже больше 5000 читателей, и в случае нестабильной работы телеги, там будем дублировать всю информацию с канала. Подпишись на Волжский рейв в MAX</t>
+  </si>
+  <si>
+    <t>31.03.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4827</t>
+  </si>
+  <si>
+    <t>Антоха МС выступит на летнике «Вечно молодого!» 30 мая Один из самых оригинальных и светлых артистов российской музыки: мультиинструменталист, трубач и мастер живого вайба. Его выступления смесь регги, хип-хопа, джаза и фанка, где может произойти всё что угодно. В программе любимые хиты, свежие релизы и треки, которые вы ещё не слышали на прошлых концертах. Пропустить такое - значит многое потерять. Те, кто уже был на концертах, знают: это мощнейший заряд энергии! 🎟 Билеты: https://clck.ru/3QVq8o 🕗 20:00 — начало</t>
+  </si>
+  <si>
+    <t>31.03.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4825</t>
+  </si>
+  <si>
+    <t>2.04 | Гостевая смена Дарьи Куксиной 2 апреля приглашаем вас открыть многогранность легендарных итальянских вкусов в авторской интерпретации Дарьи Куксиной. Дарья Куксина — сеньорина Кампариста и амбассадор Dia Muertos Competition. В этот вечер она представит авторские коктейли на основе Campari, Cynar и Sarti Rosa, каждый из которых раскрывает свой характер и настроение — от легкой фруктовой свежести до многослойной пряной глубины. 2 апреля Начало в 20:00 Тёмная Рюмочка Вход свободный!</t>
+  </si>
+  <si>
+    <t>30.03.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4824</t>
+  </si>
+  <si>
+    <t>Генацвале! ВАХ, КАКИЕ НОВОСТИДЗЕ из СУПРЫ!🔥 Такое щедрое предложение, как родному! Жареные хинкали ВСЕГО за 69 рублей! • Телятина • Телятина/свинина • По-Тбилисски с сыром • С грибами ТОЛЬКО с 30 марта по 1 апреля! Успей насладиться щедростью, дорогой! Действует в зале, на доставку и самовывоз.</t>
+  </si>
+  <si>
+    <t>30.03.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4823</t>
+  </si>
+  <si>
+    <t>Планируете не переплачивать за такси? Разбираемся, как это сделать. Лайфхак: есть сервис, который решает эту проблему – Drivee. В отличие от классических агрегаторов, Drivee не использует алгоритмы. Вы предлагаете цену сами, и выбираете водителя, ориентируясь на стоимость, их рейтинг, марку машины и время подачи. Больше не нужно гадать, сколько спишут в конце поездки, и переплачивать за навязанные опции.  Почему Drivee – это удобно: ➕ Вы заранее знаете, кто вас повезет, на какой машине и как давно человек за рулем. ➕ Никакого «ночного коэффициента» или «повышенного спроса из-за дождя». Вы предлагаете ту сумму, которую готовы отдать ➕Вы сами выбираете водителя. 🚕 Самара: поездка с проспекта Кирова до набережной (ул. Максима Горького) — от 200 ₽. До аэропорта Курумоч — комфортный торг от 700 ₽. Больше честных поездок - в Drivee. Установи приложение:https://drivee.onelink.me/4L3p/qrwmzdmg</t>
+  </si>
+  <si>
+    <t>28.03.26 19:26</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4822</t>
+  </si>
+  <si>
+    <t>Что за типы на крузаках с мигалками на Продленку приехали?😂</t>
+  </si>
+  <si>
+    <t>28.03.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4813</t>
+  </si>
+  <si>
+    <t>Я уже рассказывал вам про уникальное пространство с музыкальными инструментами на Станкозаводе. Продолжу свой рассказ и остановимся подробнее на Глюкофонах и их свойствах: Игра на глюкофоне рекомендована всем без исключения. Медитативные практики с глюкофоном помогают успокоить ум и укрепляет нервную систему. А также помогают снизить тревожность и улучшить качество сна. Вибрации инструментов гармонизируют каждую клеточку организма, способствуют расслаблению.🪬 Считается что частота 432Гц особенно благоприятна для восстановления организма. Инструмент, настроен на эту частоту, и природными ритмами способствует внутреннему исцелению. Ассортимент постоянно пополняется. Инструменты часто используются в групповой терапии, йоге и индивидуальных практиках. Каждую неделю у ребят проводятся интересные мероприятия. Подписывайтесь на их каналы чтобы не пропустить. И для всех подписчиков моего канала скидка 10% на любую всю продукцию, просто скажите об этом! Как найти: Станкозавод (Куйбышева 128а), ЦЕХ, второй этаж (за Волга мамой) ТГ | ВК | Инст</t>
+  </si>
+  <si>
+    <t>28.03.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4812</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Мария (@lady_mary_mgkv) 2. Виля (@chechina72) 3. Valeria (@valerisea) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>28.03.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4810</t>
+  </si>
+  <si>
+    <t>В YETI вышли сезонные весенние напитки</t>
+  </si>
+  <si>
+    <t>28.03.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4809</t>
+  </si>
+  <si>
+    <t>После йоги ОДНУ из вас будет ждать приятный сюрприз - красивый букет 🌸 Выберем победительницу случайным образом и с удовольствием вручим подарок 💫 📅 4 апреля | 18:30 📍 Ново-Садовая ул., 303А (студия «Инсайд») Стоимость: 999р Для записи пиши: 🔽 @tolkoksushechka Количество мест ограничено</t>
+  </si>
+  <si>
+    <t>27.03.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4808</t>
+  </si>
+  <si>
+    <t>Реклама. ООО "СУПРА САМАРА" ИНН: 1659214990 Erid: 2VtzqxH78w</t>
+  </si>
+  <si>
+    <t>27.03.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4807</t>
+  </si>
+  <si>
+    <t>Дорогие, генацвале! Супра и СамАрт объявляют конкурс🎭 Подписывайся на телеграм-канал Супры и забирай свои шансы на вах какие подарки А призы поднимают настроение, как весеннее солнышко, только лучше: 🎭 2 билета на спектакль «Воскресение» (11 апреля, 17:00) 🎭 сертификат в Супру на 3000₽ Уже 28 марта в 19:00 узнаем имена счастливчиков — может, это будешь ты!🤌🏻 Не тяни, дорогой — сцена уже ждёт, а удача любит смелых😉</t>
+  </si>
+  <si>
+    <t>27.03.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4806</t>
+  </si>
+  <si>
+    <t>Первый Бургер Кинг в отдельном здании откроется уже в мае! На 2 этаже планируют открыть летнюю террасу. Адрес: Тухачевского 92 ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.03.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4805</t>
+  </si>
+  <si>
+    <t>Семинар: «Управление экономикой ресторанной компании» В Самаре в среду, 8 апреля, пройдет семинар для рестораторов «Управление экономикой ресторанной компании». В программе: — Роль и функционал эффективного операционного директора в сервисе для роста прибыли — Процесс запуска сервиса операционным директором: инструменты увеличения прибыли через направление сервиса — Работа операционного директора с экономикой компании через направление сервиса А также бонус-сессии: — Pyrus: почему важно систематизировать бизнес-процессы и как цифровизация процессов в Pyrus помогает увеличить производительность и систематизировать работу — iiko: последние обновления и новинки платформы Семинар «Управление экономикой ресторанной компании» состоится 8 апреля с 10:30 до 18:00 в GreenLine. Стоимость участия до 31 марта — 3 990 рублей. Количество мест ограничено! Зарегистрироваться можно по ссылке: https://forum.standartmaster.ru/.</t>
+  </si>
+  <si>
+    <t>26.03.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4802</t>
+  </si>
+  <si>
+    <t>Поляна Доставка запустила предзаказ куличей из кафе «Кэрри»! Чтобы освободить время в светлый праздник Пасхи для самого важного — родных и близких, «Кэрри» приготовит, а «Поляна Доставка» доставит пасхальные куличи прямо до двери и к четко обозначенному времени! Чтобы разделить момент, ассортимент «Кэрри» предлагает: — Куличи по мотивам шоколадно-ореховых батончиков «Рот Фронт» прямиком из детства — Куличи в своей «весенней» интерпретации с пряным яблоком А также классические куличи с цукатами в меренге (от 290₽), с фисташкой в белом шоколаде (от 390₽) Оформить предзаказ с доставкой или на самовывоз можно на сайте «Поляна Доставка»</t>
+  </si>
+  <si>
+    <t>26.03.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4801</t>
+  </si>
+  <si>
+    <t>Максимально кринжовая ситуация произошла только что😂 Сейчас шел мимо рюмочной Боря и выкинул пакет в урну. Ничего критичного, пакет из под круасанчиков из Mosaic, и пошел снимать новое заведение «Вдох», которое открылось напротив. Спустя пару минут забегает чел, и начинает на серьезке предъявлять сотрудникам, что мы же с вами соседи, а вы специально пошли и мусор выкинули в нашу урну😂 там на него странно посмотрели, говорят так это даже не наш сотрудник, а просто клиент, он отвечает - «ну всё равно!» По его логике так решили подгадить конкурентам?) Не знаю я уж кто это был, владелец или управляющий, но кринжа он навалил знатного. И о какой доброжелательности в заведении может идти речь, если они готовы за пакет в мусорке ходить разбираться. Даже звучит смешно. Всегда о «Боре» писал только положительно и новости закидывал. Вообще не люблю выставлять подобное напоказ, но это какой то сюр. Согласны?</t>
+  </si>
+  <si>
+    <t>26.03.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4796</t>
+  </si>
+  <si>
+    <t>Концерт, который поменяет ваше представление о классике! Старт продаж на шоу Техномесса ⚡️ Масштабное хоровое шоу на стыке классики и современности: хор, оркестр, орган, электронные биты и медиа-арт. Ameno, O Fortuna, Lacrimosa, Моцарт, Бах, Циммер, Уильямс — музыка, перерождённая в мощном сценическом формате. Шоу, которое не просто смотришь и слушаешь, а в эпицентре которого оказываешься. 📍12 апреля | КРЦ «Звезда», Самара Билеты по ссылке: https://clck.ru/3SjvRz 🖤Ранние продажи: первые 100 билетов со скидкой</t>
+  </si>
+  <si>
+    <t>26.03.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4795</t>
+  </si>
+  <si>
+    <t>Клуб настольных игр «МЕСТО» открывает свои двери! «МЕСТО» — это камерное пространство, в котором вы можете комфортно провести время со своими друзьями. У нас есть: — сотни популярных настольных игр — большой игровой стол — холодильник с напитками — удобное месторасположение Уже завтра мы проводим первый турнир по спортивному покеру для всех желающих. 👍 Уютная локация в историческом центре города и приватная атмосфера ждут вас. Забронируй МЕСТО уже сейчас и насладись игрой в компании своих друзей! ➡️ Подписывайтесь — @mesto_smr</t>
+  </si>
+  <si>
+    <t>25.03.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4794</t>
+  </si>
+  <si>
+    <t>В Парк Гагарина хотят установить настоящий самолет Кто не знал, 30 лет назад в ПГ стоят списанный самолет АН-10А, который использовался как детский кинотеатр «Антошка». И сейчас задумались о возвращении самолета. Как вам эта идея? 🔥 👎 👍</t>
+  </si>
+  <si>
+    <t>25.03.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4793</t>
+  </si>
+  <si>
+    <t>Дарим Яндекс станцию с Алисой, сертификаты в Перчини и Волжские термы за подписку на MAX 📲 В связи с блокировкой telegram, мы завели канал в MAX, чтобы всегда оставаться на связи! 🎁 Призы: 1 место - Яндекс станция Лайт 2 2 место - сертификат в Перчини на 3000₽ 3 место - сертификат в Волжские термы ❗️Условия максимально простые - подпишись на каналы в MAX ✨ Нажимайте «участвовать» под постом в MAX 📣 Итоги розыгрыша подведём 1 апреля!</t>
+  </si>
+  <si>
+    <t>25.03.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4792</t>
+  </si>
+  <si>
+    <t>СРЕДА | 19:00 ♠️ Phoenix Reborn «Восстание из пепла» Базовый турнир нашего клуба. Формат для тех, кто ценит стратегию, глубину и комфортный темп игры. 💰 Вход: 1000 ₽ 🔁 Re-entry: 1000 ₽ 🃏 Формат: Texas Hold’em No Limit 📊 Структура: • Стек: 30 000 • Уровни: 25 минут • До 3 re-entry в период поздней регистрации ⏱️ Регистрация: • Открытие: 18:30 • Поздняя регистрация: до конца 6 уровня ☕️ Перерывы (по 10 минут): • после 3 уровня • после 6 уровня • перед финальным столом 👉 С 7 уровня вводится BB ante 🎯 Турнир с глубокой структурой и комфортной динамикой Подходит для регуляров и уверенных новичков 💬 Игра проходит в формате спортивного покера — без денежных ставок за столами. Только стратегия, концентрация и правильные решения. 📍 Количество мест ограничено 📲 Запись и участие: Бот: @river_club_smr_bot Приложение River Club: iOS: https://apps.apple.com/ru/app/river-club/id6759855068 Android (RuStore): https://www.rustore.ru/catalog/app/ru.company.river APK: http://river-cloud.ru/api/app/riverclub-apk</t>
+  </si>
+  <si>
+    <t>24.03.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4791</t>
+  </si>
+  <si>
+    <t>Искренность сегодня — настоящее хулиганство! 27 марта приглашаем на моноспектакль Артура Ягубова «Украденные письма». Вдохновленный письмами Жерара Депардье, Артур превращает слова в откровенный монолог о любви, слабостях и смелости быть честным. Пять писем — к друзьям, к матери, к женщине, к коту и к самому себе — раскроют глубину чувств и человеческих переживаний. Вечер, где признания становятся смелостью, а искренность — главным героем. 27 марта Начало в 20:00 Длительность: 1 час Зал: Столовая Приобрести билеты можно по ссылке: https://ps2703.ticketscloud.org</t>
+  </si>
+  <si>
+    <t>24.03.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4787</t>
+  </si>
+  <si>
+    <t>Привет, подруга, на связи GB ROOMS ❤️ Мы чисто Женское место, вход на наши мероприятия разрешен только девушкам, подписанные на наш ТГК 🤩 И уже завтра (25 марта) пройдет МУЗЫКАЛЬНОЕ ЛОТО в 19:00. Успей вступить в тгк и записаться! Ваша уникальная ссылка: https://t.me/+4oAHn0z_iK40MzVi 🤩 АНОНСЫ БЛИЖАЙШИХ МЕРОПРИЯТИЙ 🔥 25 МАРТА - МУЗЫКАЛЬНОЕ ЛОТО 🤩 26 МАРТА - ТИНДЕР ТУСОВКА 👍 29 МАРТА - МАФИЯ 🔥 3 АПРЕЛЯ - БУНКЕР 📣</t>
+  </si>
+  <si>
+    <t>24.03.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4786</t>
+  </si>
+  <si>
+    <t>🌸 Весна в Самаре — это по любви! Дарим 3 000 ₽ на твой идеальный образ в Lindos Beauty Почему Lindos Beauty — это любовь с первого визита? 🌊 Наш секрет - LindosSea: Мы создали собственный бренд профессиональной косметики и это наша гордость и Ваша уверенность в результате. ⚡️ Скорость Самары: Мы ценим каждую Вашу минуту. Комбо в 4 и 6 рук - это магия: маникюр + педикюр + ресницы одновременно. 🥂 Сервис и эстетика: Стильный интерьер для Ваших лучших сторис 📍 Всегда рядом: Ждем Вас в самом сердце города на Самарской, 267 и в уютном пространстве на Революционной, 3. 🎁 ПРИЗ: Сертификат номиналом 3 000 рублей на любую услугу салона! 🔤 Условия участия: 1. Подпишись на @lindos_beauty и @volgarave 2. Нажать кнопку «Участвую!» под этим постом. 🏆 Итоги подведем 2.04.2026 Победителя выберет рандомайзер. Пусть эта весна начнется с приятных подарков и роскошного ухода! Желаем удачи! 🤍</t>
+  </si>
+  <si>
+    <t>24.03.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4785</t>
+  </si>
+  <si>
+    <t>РОЗЫГРЫШ ПОДАРКОВ от Клиники доктора Чирковой! 🎁 Три счастливчика из моей группы получат шикарные призы от Клиники доктора Чирковой! Хотите порадовать себя сияющей кожей или побаловать расслабляющим массажем? Выполните всего одно условие — и получите шикарные призы! Что разыгрываем: - 1 сертификат на микротгольчатый rf-лифтинг на аппарате Morpheus8 ⭐️ - 1 сертификат на фотоомоложение лица ✨ - 1 сеанс массажа на аппарате «Сфера» или 1 час ручного массажа только для вас! 💆‍♀️ Условия простые: 1️⃣ Подписаться на канал клиники по ссылке https://t.me/cosmetologia_chirkovoy и @volgarave 2️⃣Нажать кнопку «УЧАСТВУЮ» Ничего больше делать не нужно — Победили будут выбраны случайным образом 28 марта! Подписывайтесь и дайте себе шанс на обновление и релакс! 🌿</t>
+  </si>
+  <si>
+    <t>24.03.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4784</t>
+  </si>
+  <si>
+    <t>🏗 ТРЕБУЕТСЯ РАЗНОРАБОЧИЙ В КОМПАНИЮ "МИКПРОМ" (Работа и подработка, пару человек требуется) Город Самара ул. Дыбенко 💳 ВЫПЛАТЫ: ежедневно после смены на руки или на карту: 6 часовая смена - 3500р 8 часовая смена - 5500р 12 часовая - от 7700р ➕Бонусы за переработку и премии МЫ ПРЕДЛАГАЕМ: ✅ Смены по 6,8 и 12 часов. ✅ Бесплатная форма ✅ Бонусы ✅Комфорт: оборудованные места для отдыха и приема пищи. ✅ Без опыта работы — всему научим. ЧТО НУЖНО ДЕЛАТЬ: — Помощь на объекте; — Выполнение простых поручений бригадира Контакты для связи (ЗВОНИТЕ/ПИШИТЕ) Телефон: +7 929 299 6724 Телеграмм: @GlebMatveev_QC</t>
+  </si>
+  <si>
+    <t>24.03.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4783</t>
+  </si>
+  <si>
+    <t>29 | 03 | 19:00 Девичий дуэт «Нараспашку» - новый формат читок - пьеса, задуманная для одного голоса, прозвучит от двух девушек. Наша читка - это исповедь, которая обретёт неожиданные оттенки и глубоко откликнется абсолютно каждой женщине. Исполняют: ⦁ Журавлёва Софья — поэтесса, вокалистка, преподаватель актёрского мастерства; ⦁ Колодина Анастасия — актриса драмтеатра Грань, педагог в театральной школе Ирбис; Что ожидает зрителей: Искренние истории, неожиданная поэзия и музыка, приправленные иронией, нежностью и настоящей человеческой правдой. 29.03 19:00 кафе «Ходят Слухи» 1500₽ Количество столов ограничено Забронировать → @Marina_VS22 +7 964 980 88 98</t>
+  </si>
+  <si>
+    <t>23.03.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4782</t>
+  </si>
+  <si>
+    <t>Дарим килограмм красной икры за подписку на MAX 📲 В связи с блокировкой telegram, мы завели канал в MAX, чтобы всегда оставаться на связи! 🎁 Сразу 4 человека получат приятный подарок: 250 гр вкуснейшей КРАСНОЙ ИКРЫ 📌 Условия максимально простые, а шансы максимально большие ⬆️ ❗️Подписаться на каналы Царские раки и Волжский рейв ✨ Нажимайте «участвовать!» в MAX 📣 Итоги розыгрыша подведём 30 марта!</t>
+  </si>
+  <si>
+    <t>23.03.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4781</t>
+  </si>
+  <si>
+    <t>💿 ИЩУ МОДЕЛЬ Хочу порекомендовать вам полезный telegram-канал❤️ •ИЩУ МОДЕЛЬ📍САМАРА• ✔ ЗА РАСХОДНИКИ ✔ БЕСПЛАТНО      ✔ ПО АКЦИИ Здесь лучшие мастера Самары публикуют акции, уникальные предложения, ищут моделей 💁🏼‍♀ Самые актуальные услуги красоты по очень приятным ценам (а также для моделей без оплаты услуг) 🔥 •ИЩУ МОДЕЛЬ📍САМАРА•</t>
+  </si>
+  <si>
+    <t>23.03.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4780</t>
+  </si>
+  <si>
+    <t>Инструкция для тех, кто в долговой яме. 3 шага.➡️ Шаг 1: Признать, что своими силами не выбраться (если бы было иначе, вы бы уже это сделали). Шаг 2: Узнать, что государство предусмотрело законный инструмент (127-ФЗ) для списания долгов через банкротство. Шаг 3: Найти того, кто проведёт вас по этой процедуре с минимальными потерями. ✅ Я занимаюсь Шагом 3. Моя работа - не давать надежду, а составлять работающий юридический план. Если процедура банкротства вам не подходит — я скажу это прямо. 👉 Чтобы начать Шаг 1, напишите мне в личные сообщения, моя консультация БЕСПЛАТНАЯ! 📱:https://t.me/ekaterinaBurist 📱: vk.com/id1077942629 Тел.: +7 928 812 7646 Реклама. ИНН: 860330698506 Улуханова Екатерина Назимовна Erid: 2Vtzqun1oTs</t>
+  </si>
+  <si>
+    <t>22.03.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4778</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Татьяна (@TatyanaL3009) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>22.03.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4777</t>
+  </si>
+  <si>
+    <t>✨Розыгрыш саааамых красивых и вкусных ягод в шоколаде в Самаре - PRALINE 🍓🫐🍫 Гранат, малина, голубика, клубника, инжир… и всё это в самом качественном бельгийском шоколаде❤️‍🔥 Шикарный набор для себя любимого или в подарок! 🎁 Дарим набор Клубники в бельгийским шоколаде 12 штук от Praline 🔤Условия: Быть подписанными на @volgarave и Praline Нажать «Участвую!» Победителя выберет рандомайзер Итоги будут подведены 1.04.2026</t>
+  </si>
+  <si>
+    <t>22.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4776</t>
+  </si>
+  <si>
+    <t>Фильм Острые козырьки Бессмертный человек вышел сегодня в кино! ⚡️ Подпишись на Волжский рейв ❗️Тормозит тг? - Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.03.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4775</t>
+  </si>
+  <si>
+    <t>Розыгрыш AirPods и цветочного букета от Appzone x láb berry x Волжский Рейв Мы объединились вместе, чтобы порадовать вас классными призами: наушниками Air Pods 4 и цветочным букетом 🌸 Для участия в розыгрыше нужно: — Перейти в MAX и подписаться на каналы — Нажать кнопку «Участвовать» под этим постом Уже 28 марта мы подведем итоги с помощью рандомайзера!</t>
+  </si>
+  <si>
+    <t>21.03.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4774</t>
+  </si>
+  <si>
+    <t>💃Программа с двумя мастерами — это уровень ощущений, который невозможно забыть. 🔥Хочешь первым узнавать о новых акциях и следить за нашими мастерицами? 👄Подписывайся на наш Telegram-канал и заходи на сайт спа салона Багира — там всегда самые горячие предложения.</t>
+  </si>
+  <si>
+    <t>21.03.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4773</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Александр (@bobbyebob) 2. eva (@braggina) 3. VENSKOE (@The_Tequila) 4. Елизавета (@fshnel) 5. Alexandr (@alex_cns) 6. Олег (@oleglarki) 7. Янина "Lateya" (@YaninaElkhi) 8. Артëм 🥞 (@WhiteNoiselma) 9. Авто Бронь 163 (@Auto_bron163) 10. Мила (@klwvo) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>21.03.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4772</t>
+  </si>
+  <si>
+    <t>Розыгрыш сертификатов в ресторан и Волжские термы, билетов в цирк и других призов 🎁 В связи с возможной блокировкой telegram, мы завели канал в MAX, чтобы всегда быть на связи! 💝 Дарим: 🔵20 банок Лапочка 🔵5 билетов в цирк 🔵Сертификат в бар «шум» на 5000₽ 🔵Сертификат в Волжские термы 📌 Условие - перейти в MAX и подписаться на каналы ✨ Нажимайте «участвовать!» в MAX 📣 Итоги розыгрыша подведём 28 марта!</t>
+  </si>
+  <si>
+    <t>20.03.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4768</t>
+  </si>
+  <si>
+    <t>Домашние заготовки в Самаре - вкус, к которому хочется возвращаться🏠 Что сейчас в меню: Мясные полуфабрикаты • Котлеты (говядина/свинина, курица, индейка) • Тефтели классические Блинчики • Ветчина с сыром • Мясные • Индейка с рисом • Творог с ягодой Сырники (ручная лепка) • Классические с ванилью • С маком • С малиной Только натуральные ингредиенты Ручная работа - без конвейера Удобная доставка по Самаре Почему выбирают нас: 1. Экономите время без потери качества 2. Всегда свежие заготовки 3. Можно быстро приготовить вкусный ужин или завтрак 📌 Меню и цены - в закрепе Напишите в личные сообщения, чтобы оформить заказ Заказывай тут: https://t.me/edadoma_samara</t>
+  </si>
+  <si>
+    <t>20.03.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4767</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня каналу «Волжский рейв» ровно 3 года 🥳 Время летит так быстро, что моргнуть не успеешь, а уже столько всего произошло. Было много плохого и хорошего, грустного и радостного, но одно неизменно, вы были со мной все эти 3 года, за что я очень сильно вам благодарен! Мы живем в эпоху глобальных потрясений и неопределенности. Еще это давление и просмотры просевшие в 2 раза на фоне блокировок. Нас пытаются вытеснить отсюда в новый «удобный» мессенджер, от которого уж поверьте я как и вы, абсолютно не в восторге. Но к сожалению, не мы пишем правила игры и приходится подстраиваться и вертеться как можешь. Telegram это бесконечная любовь, и я буду здесь с вами до последнего, что бы не случилось! Искренне хочу сказать спасибо, что вы были со мной все эти годы! Главное помнить, за каждой черной полосой всегда идет светлая, и во мне теплится надежда, что у нас совсем скоро все будет еще лучше чем раньше!</t>
+  </si>
+  <si>
+    <t>20.03.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4766</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. замирка 2. zwm (@nezwim) 3. Chui (@fuch6666) 4. Виктория (@hypeotic) 5. Александр (@zhurkinsasha) 6. анастасия (@brugiiii) 7. Карина (@karsflln) 8. Ариша (@Bober_Bobrik_520) 9. 🦭 (@marigeet) 10. disjoys. (@disjoys) 11. Vika (@vikanzrv) 12. Эльдар (@ya_nenazar) 13. linaa (@linaaaask) 14. . ᅠ 15. bybtm ybtm (@vankozhop) 16. Lunꪋ (@l1unaF) 17. Alisa (@alisakuptsova) 18. Damn Baby (@kybersuka) 19. Niggas in Samara (@Lil_water63) 20. настя (@nsnsn1111) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>20.03.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4757</t>
+  </si>
+  <si>
+    <t>Проран - загородный комплекс для активного отдыха Проран это тихое место, куда добраться можно всего за 5 минут от исторического центра, по воде или на воздушной подушке. Если вы устали от городской суеты и хотите отдохнуть и расслабиться это идеальное местечко. Жилье можно подобрать на любой вкус и бюджет: от больших коттеджей для празднеств и гуляний, с несколькими спальнями и детской комнатой до уютных глэмпингов для уединения и спокойного времяпровождения. Жилье всё чистое, а территория ухожена. На территории комплекса расположены баня и ресторан, которые можно посещать даже не арендуя домик. Кухня очень вкусная, большое разнообразие блюд и выпивки. Баня стоит прямо на воде с шикарным видом на Волгу и город, а после баньки можно сразу окунуться в ледяной прорубь. Из активностей зимой каток с прокатом и большая горка. Но еще больше развлечений конечно же летом: пляж с шезлонгами и баром, вечеринки, есть возможность арендовать беседки без проживания. Есть выгодные предложения и пакеты, где все включено, с посещением бань и питанием по выгодным ценам. В общем, искренне рекомендую вам Проран, побывал там сам и испытал исключительно положительные эмоции от этого места. Поэтому с удовольствием делюсь с вами.</t>
+  </si>
+  <si>
+    <t>20.03.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4756</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. арина сергеевна (@abasdie) 2. Alina (@a_alekseevaa_a) 3. marrlleo (@marrlleo) 4. oxy80 (@oxy80yavnorme) 5. никита (@pul04) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4755</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. ilyukha (@ilyukhaa) 2. eva (@braggina) 3. 🌸Георгина🌸 (@homj4ok) 4. sequoia (@sequoia77) 5. Alina (@yummy_dj) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>20.03.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/4754</t>
+  </si>
+  <si>
+    <t>Твой голос звучит лучше, чем в душе! 🎼 Устали от будней? Хочется выплеснуть эмоции, но не на улице, а в уютной атмосфере? Караоке-комната в клубе «Доброй Ночи» ждет тебя! 💃Почему мы? 🎤Профессиональный звук — ты услышишь себя так, как слышат звезды 🎤 Огромная библиотека треков — от хитов 90-х до свежих чартов 🎤 Полная приватность — пойте громко, танцуйте на столах, никто не осудит! 🎤 Авторские коктейли и закуски прямо в комнату 🎤Специальное предложение для наших гостей: при бронирование караоке от 60 минут по промокоду "ПЕСНЯ" 10 % скидка на следующий час Собирай компанию, бронируй время и устрой свой личный концерт 💃 💥Дачная 2к1 💥ежедневно с 22:00-6:00 Бронь столов: +7 (937) 999-99-16</t>
+  </si>
+  <si>
+    <t>20.09.26 18:16</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5584</t>
+  </si>
+  <si>
+    <t>🍺 РОДНОЙ ЖИГУЛЬ ФЕСТ — праздник, который мы заслужили С 20 сентября по 4 октября в «Родной» пройдет Родной Жигуль Фест — две недели пива, движухи, призов и одной большой общей цели. 4000 кружек Жигуля. И да, это общая цель для всех. Каждый день следим за прогрессом в сторис и на экране в баре. По ходу фестиваля можно заработать жетон за активность: отметки в сторис, движ на танцполе и особый вклад в общую цель. Жетон = кружка пива. Каждый день чек от 4 кружек = прокрутка лототрона с призами: гренки, фри, луковые кольца и не только. Плюс: 🍺 специальные пивные предложения и закуски 🍺 два четверга с пивным застольем 👑 фотозона-трон из палеток жигуля 20.09 — 04.10 📍 Наливочная «Родная», Куйбышева, 91 / Московское шоссе, лит Е110.</t>
+  </si>
+  <si>
+    <t>20.09.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5583</t>
+  </si>
+  <si>
+    <t>Начался сезон настоящих готических ивентов Самарского Готического Сообщества, и уже 26го в субботу пройдет Эхо в осеннем тумане! • Если вам близки темная эстетика и готический стиль одежды. • Хотите оторваться под безумно красивую и мрачную музыку. • Любите тёплый и дружелюбный драйв гот-клубов... Приходите, мы красивые и не кусаемся! 26 сентября, в субботу, в 19:00, в Куйбышев-баре (Станкозавод). Metzger (Москва) / меланхоличный дарк-синт (Москва). Lowfloor / ударный модерн-EBM. Ecorche / депрессивный блэк-метал. Диджеи Мина &amp; V O R O N / современный дарквейв, EBM и готик-пост-панк. А также мини-ярмарка гот-мерча и хендмейда. Билеты от 600 р , скоро повышение! Фейсконтроль, дресскод (конечно же черный).</t>
+  </si>
+  <si>
+    <t>20.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5582</t>
+  </si>
+  <si>
+    <t>Начните преображение вместе с Laser Queen по специальным ценам для новых клиентов: — аппаратная коррекция фигуры за 950 ₽ 🎁 — лазерная эпиляция 5 зон за 1750 ₽🎁 — до 27.09 вас ждёт розыгрыш абонемента🎁 Записывайтесь — возможно, именно вы станете победителем! 📳Телефон для записи: +79951340134 /MAX, Telegram, What’s App/ VK: https://vk.ru/laserqueen</t>
+  </si>
+  <si>
+    <t>19.09.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5581</t>
+  </si>
+  <si>
+    <t>24 сентября | ВЕЧЕР ПОЭЗИИ ШЕСТИДЕСЯТНИКОВ Когда слово становится событием. Поэтесса Ярослава Lюбовь В «Smoky Rabbits» — вечер, посвящённый голосам эпохи оттепели. Роберт Рождественский, Андрей Вознесенский, Белла Ахмадулина, Эдуард Асадов и другие оживут в её прочтении без привычных границ. И ничего подобного тому, что вы видели на обычных читках — только честный разговор с залом. Поэзия времени, когда строки звучали громче манифестов, а за каждым словом стояла позиция. Цена билета: 500 руб.</t>
+  </si>
+  <si>
+    <t>19.09.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5579</t>
+  </si>
+  <si>
+    <t>Минус один скучный вечер. Плюс одна новая история. Сладкая вечеринка в наливочной «Родная». Мы вообще против идеи, что жизнь должна состоять из одинаковых будней по схеме «дом — работа — дом». Самые хорошие истории случаются внезапно — здесь и сейчас, с людьми, которых ещё пару часов назад ты даже не знал. В этот вечер добавляем к ним диджеев, ведущего, конкурсы, море сладкой ваты и всё необходимое, чтобы обычный вечер перестал быть обычным. А дальше уже гости создадут свою историю. Мы только успеем её запомнить. 🚀 19 сентября 🚀 Начало в 23:00 🚀 DJ Джуниор | Базар 🚀 Ведущий Александр Сабиров 🚀 Родная Наливочная / Московское шоссе, лит Е110</t>
+  </si>
+  <si>
+    <t>19.09.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5578</t>
+  </si>
+  <si>
+    <t>🫣 Цветочный ROSAMANIA снова ДАРИТ БУКЕТ Цветочный магазин ROSAMANIA предлагает самые свежие цветы в городе и объявляет розыгрыш для всех подписчиков своего канала в Telegram. Также каждому подписчику предоставляется бонус в размере 3000 рублей на любые покупки. Итоги розыгрыша — 20.09🔥 Ссылка на канал — https://t.me/+chHXBfN1TpMzMzcy</t>
+  </si>
+  <si>
+    <t>19.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5572</t>
+  </si>
+  <si>
+    <t>Новые напитки в YETI - AUTUMN Кофейный Вайб 🍂 Пять согревающих кофейных напитков, где десерт и кофе слились воедино для твоего осеннего настроения. Яркие бодрящие напитки твоей идеальной осени!⚡️ Бери любой — будет вкусно. •Тирамису 500 мл Крем-чиз + ирландский крем + кофе + какао + савоярди. Как тирамису, только горячий. •Пампкрим 650 мл Тыква + синнабон + какао + взбитые сливки + воздушный рис. Осенний вайб в стакане. •Буэно 500 мл Шоколадная паста + кофе с ванилью+ крем-чиз + вафельная крошка. Kinder Bueno, но кофейный. •Убэ-Латте 650 мл Убэ + ванильная вафля + кофе + крем-чиз. Красивый, мягкий и немного экзотичный. •Кранч 500 мл Какао + солёная карамель + арахисовая паста и кофе + Pocky. Сладко-солёный хруст. Приходи вайбовать! В YETI сейчас особенно вкусно.💙 📍Молодогвардейская,90 📍 Лесная, 23 к2 📍 ТРК Аврора 📍 Парк Гагарина 📍Набережкая, Чкаловский спуск</t>
+  </si>
+  <si>
+    <t>18.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5571</t>
+  </si>
+  <si>
+    <t>25 и 26 сентября в Good Night — DJ CANDY TWINS Две ночи, два диджея за одним пультом и особая атмосфера Good Night ❤️‍🔥 Из Москвы приезжают DJ CANDY TWINS, сёстры-близнецы с эксклюзивным двухчасовым сетом в стиле Afro House. Начинаем в 00:00. Впереди музыка, шоу, красивые девушки и две ночи, которые точно не захочется заканчивать рано. А ещё к вечеринке Good Night разыгрывает 2 подарка: 🎁 бесплатный вход в клуб 🎁 депозит 5 000 ₽ Для участия нужно подписаться на Telegram-канал и нажать «Участвую» под постом конкурса. 📍 Дачная, 2к1 🗓 25–26 сентября ⏰ DJ-сет с 00:00 🔞 18+ Участвуйте в розыгрыше и встречаемся в Good Night</t>
+  </si>
+  <si>
+    <t>18.09.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5570</t>
+  </si>
+  <si>
+    <t>Разыгрываем 15 000₽ депозитов в ресторан Vivi Всего лишь одно простое условие. Быть подписаными на тг-каналы: 1. Волжский рейв 2. Штефан знает 3. Коммунальный опер 4. Юрист-гедонист 26 сентября в 18.00 бот случайным образом выберет трех победителей, которые получат: 1 место - сертификат 5 тысяч рублей в ресторан Vivi 2 место - сертификат 5 тысяч в ресторан Vivi 3 место - сертификат 5 тысяч в ресторан Всем удачи!</t>
+  </si>
+  <si>
+    <t>18.09.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5569</t>
+  </si>
+  <si>
+    <t>ICEGERGERT проведет большой сольный концерт в Самаре 20 сентября в клубе Метелица-С Самара станет одним из 17 городов большого тура по России, посвящённого новому альбому «Глаз Бога». В программе треки с альбома и главные хиты: «Наследство», «Fake ID», «БАНК», «Мать-императрица» и другие.</t>
+  </si>
+  <si>
+    <t>18.09.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5567</t>
+  </si>
+  <si>
+    <t>17.09.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5566</t>
+  </si>
+  <si>
+    <t>⚡️⚡️⚡️Осенний розыгрыш!!! Разыгрываем 5 000 рублей на приятные траты в предстоящие выходные! Переходите по ссылке и участвуйте, определим двух победителей уже в эту пятницу.</t>
+  </si>
+  <si>
+    <t>17.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5564</t>
+  </si>
+  <si>
+    <t>16.09.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5563</t>
+  </si>
+  <si>
+    <t>Знаменитый блогер-миллионник Шома Тос запустил спортивный челлендж: кто дольше простоит в планке. Первыми его вызов приняли: — Данила Тофан, чемпион ПФО и УФО по тайскому боксу, серебряный призер первенства России, бронзовый призер Кубка Содружества, многократный призер всероссийских чемпионатов и турниров; — Курбатова Виктория, серебряный призёр ПФО — 2023, бронзовый призер Межрегиональных соревнований (СФО) — 2025, победитель Кубка Самарской области — 2025; — Виктор Ширтанов, чемпион мира по кикбоксингу и по панкратиону, четырехкратный чемпион Европы по тхэквондо, пятикратный чемпион России по тхэквондо, мастер спорта международного класса; — Александр Живайкин, президент Федерации спортивной борьбы Самарской области; — Татьяна Богачева, сертифицированный преподаватель классической хатха-йоги, дипломированный инструктор, владелец студии фитнеса, йоги и танцев; — Анна Коротченкова, журналист, в прошлом каратист, участник легкоатлетических забегов, спортсмен, выполнивший нормативы ГТО на золотой знак отличия. Сможешь их перестоять? Выкладывай видео с #челленджпланка2026! Посмотрим, сколько среди нас выносливых! Реклама. О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.09.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/volgarave/5561</t>
+  </si>
+  <si>
+    <t>В Самаре намечается большой грузинский праздник! 18 сентября ресторан «ГОЧА» отмечает День рождения, с размахом, как и положено по-грузински ❤️ С 18:00 гостей встречают велком-дринком, а в 19:00 начинается праздник: ведущий, DJ, подарки, большой праздничный торт и, конечно, грузинское гостеприимство 🥂 А ещё в этот вечер разыграют сертификат на 10 000 ₽! Чтобы участвовать в розыгрыше: — чек от 3 000 ₽ — регистрация в программе лояльности — заполненный купон для лототрона Так что если давно хотелось шумного застолья, тостов и атмосферы настоящей Грузии - повод найден 🤌🏻 📍 18 сентября 📍 «ГОЧА», Молодогвардейская, 153 📞 +7 (902) 290-00-88 Гаумарджос! 🍷 Реклама. О рекламодателе</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7664,59 +11936,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H812"/>
+  <dimension ref="A1:H1297"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3456.442" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -26554,50 +30826,8295 @@
     </row>
     <row r="812" spans="1:8">
       <c r="A812">
         <v>81387</v>
       </c>
       <c r="B812" t="s">
         <v>2426</v>
       </c>
       <c r="C812" t="s">
         <v>2427</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>2428</v>
       </c>
       <c r="E812">
         <v>6541</v>
       </c>
       <c r="F812">
         <v>305</v>
       </c>
       <c r="G812">
         <v>65</v>
       </c>
       <c r="H812">
         <v>2</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>110112</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E813">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>110113</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E814">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>110114</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E815">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>110115</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E816">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>110116</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E817">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>110117</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E818">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>110118</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E819">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>110119</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E820">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>110120</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E821">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>110121</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E822">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>110122</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E823">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>110123</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E824">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>110124</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E825">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>110125</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="E826">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>110126</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E827">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>110127</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E828">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>110128</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E829">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>110129</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E830">
+        <v>3357</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>110130</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E831">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>110131</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="E832">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>110132</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E833">
+        <v>3383</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>110133</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="E834">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>110134</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="E835">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>110135</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E836">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>110136</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="E837">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>110137</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="E838">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>110138</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="E839">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>110139</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E840">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>110140</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E841">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>110141</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E842">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>110142</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E843">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>110143</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E844">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>110144</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="E845">
+        <v>2767</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>110145</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E846">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>110146</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="E847">
+        <v>3454</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>110147</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E848">
+        <v>5764</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>110148</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E849">
+        <v>3443</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>110149</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E850">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>110150</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E851">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>110151</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E852">
+        <v>3486</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>110152</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="E853">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>110153</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E854">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>110154</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E855">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>110155</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E856">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>110156</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E857">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>110157</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="E858">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>110158</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="E859">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>110159</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="E860">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>110160</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E861">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>110161</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E862">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>110162</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="E863">
+        <v>3831</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>110163</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E864">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>110164</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="E865">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>110165</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E866">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>110166</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E867">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>110167</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E868">
+        <v>3793</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>110168</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E869">
+        <v>3742</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>110169</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E870">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>110170</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="E871">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>110171</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E872">
+        <v>4446</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>110172</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E873">
+        <v>3614</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>110173</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E874">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>110174</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2607</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E875">
+        <v>3625</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>110175</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E876">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>110176</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="E877">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>110177</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E878">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>110178</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E879">
+        <v>3662</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>110179</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E880">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>110180</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="E881">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>110181</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E882">
+        <v>4451</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>110182</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="E883">
+        <v>5242</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>110183</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E884">
+        <v>4727</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>110184</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="E885">
+        <v>4905</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>110185</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2640</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="E886">
+        <v>3509</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>110186</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E887">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>110187</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E888">
+        <v>5457</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>110188</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E889">
+        <v>4576</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>110189</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E890">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>110190</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E891">
+        <v>3243</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>110191</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E892">
+        <v>3262</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>110192</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E893">
+        <v>4066</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>110193</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E894">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>110194</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E895">
+        <v>3353</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>110195</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E896">
+        <v>3653</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>110196</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E897">
+        <v>3336</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>110197</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E898">
+        <v>5414</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>110198</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E899">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>110199</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E900">
+        <v>3658</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>110200</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E901">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>110201</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E902">
+        <v>5343</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>110202</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E903">
+        <v>9312</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>110203</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E904">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>110204</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="E905">
+        <v>4501</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>110205</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E906">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>110206</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E907">
+        <v>3731</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>110207</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E908">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>110208</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E909">
+        <v>3099</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>110209</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E910">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>110210</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="E911">
+        <v>3485</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>110211</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E912">
+        <v>3463</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>110212</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E913">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>110213</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E914">
+        <v>3244</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>110214</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E915">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>110215</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E916">
+        <v>5308</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>110216</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="E917">
+        <v>6018</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>110217</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E918">
+        <v>4967</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>110218</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E919">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>110219</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E920">
+        <v>3190</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>110220</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E921">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>110221</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E922">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>110222</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E923">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>110223</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E924">
+        <v>3533</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>110224</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E925">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>110225</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E926">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>110226</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E927">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>110227</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E928">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>110228</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E929">
+        <v>4344</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>110229</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="E930">
+        <v>4357</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>110230</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E931">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>110231</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E932">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>110232</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E933">
+        <v>6427</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>110233</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E934">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>110234</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="E935">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>110235</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E936">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>110236</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E937">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>110237</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E938">
+        <v>3719</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>110238</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E939">
+        <v>3746</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>110239</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="E940">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>110240</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="E941">
+        <v>5991</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>110241</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E942">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>110242</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E943">
+        <v>7456</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>110243</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E944">
+        <v>4322</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>110244</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E945">
+        <v>5722</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>110245</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E946">
+        <v>5353</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>110246</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E947">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>110247</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E948">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>110248</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E949">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>110249</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E950">
+        <v>4622</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>110250</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="E951">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>110251</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E952">
+        <v>4597</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>110252</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E953">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>110253</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E954">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>110254</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="E955">
+        <v>5280</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>110255</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="E956">
+        <v>6236</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>110256</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="E957">
+        <v>4346</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>110257</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E958">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>110258</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="E959">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>110259</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="E960">
+        <v>4308</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>110260</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="E961">
+        <v>3506</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>110261</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E962">
+        <v>4097</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>110262</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="E963">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>110263</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="E964">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>110264</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="E965">
+        <v>3808</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>110265</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="E966">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>110266</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="E967">
+        <v>5958</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>110267</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2880</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="E968">
+        <v>4518</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>110268</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="E969">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>110269</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="E970">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>110270</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="E971">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>110271</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E972">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>110272</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="E973">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>110273</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E974">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>110274</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E975">
+        <v>6433</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>110275</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="E976">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>110276</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E977">
+        <v>5827</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>110277</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="E978">
+        <v>5981</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>110278</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E979">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>110279</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="E980">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>110280</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E981">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>110281</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2920</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E982">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>110282</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2924</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="E983">
+        <v>5312</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>110283</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2926</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2927</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="E984">
+        <v>4023</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>110284</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2929</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2930</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="E985">
+        <v>3284</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>110285</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2932</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2933</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="E986">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>110286</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2936</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="E987">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>110287</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2938</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2939</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="E988">
+        <v>3186</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>110288</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2941</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E989">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>110289</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2944</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="E990">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>110290</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2946</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2947</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="E991">
+        <v>4568</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>110291</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2949</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="E992">
+        <v>3938</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>110292</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="E993">
+        <v>3559</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>110293</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2955</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2956</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="E994">
+        <v>3992</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>110294</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2958</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2959</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="E995">
+        <v>3818</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>110295</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E996">
+        <v>3327</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>110296</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E997">
+        <v>3551</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>110297</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E998">
+        <v>4337</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>110298</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E999">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>110299</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E1000">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>110300</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2974</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2975</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="E1001">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>110301</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2977</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="E1002">
+        <v>5468</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>110302</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E1003">
+        <v>3804</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>110303</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="E1004">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>110304</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="E1005">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>110305</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2989</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="E1006">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>110306</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2993</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E1007">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>110307</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2995</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2996</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="E1008">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>110308</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>2998</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2999</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="E1009">
+        <v>4737</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>110309</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="E1010">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>110310</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>3004</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>3005</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E1011">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>110311</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>3008</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="E1012">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>110312</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>3010</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>3011</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="E1013">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>110313</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="E1014">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>110314</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>3016</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>3017</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="E1015">
+        <v>3713</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>110315</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>3020</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="E1016">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>110316</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E1017">
+        <v>3608</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>110317</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E1018">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>110318</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>3028</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="E1019">
+        <v>4611</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>110319</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>3030</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>3031</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="E1020">
+        <v>4406</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>110320</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>3033</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="E1021">
+        <v>3821</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>110321</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E1022">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>110322</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3038</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="E1023">
+        <v>6464</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>110323</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E1024">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>110324</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E1025">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>110325</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3048</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="E1026">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>110326</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="E1027">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>110327</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3054</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="E1028">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>110328</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="E1029">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>110329</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3060</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="E1030">
+        <v>3835</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>110330</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3062</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3063</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="E1031">
+        <v>3670</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>110331</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="E1032">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>110332</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3068</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3069</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="E1033">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>110333</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3071</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="E1034">
+        <v>3099</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>110334</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3074</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E1035">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>110335</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1036">
+        <v>3234</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>110336</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3080</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3081</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="E1037">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>110337</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E1038">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>110338</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3086</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3087</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="E1039">
+        <v>3477</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>110339</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3090</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="E1040">
+        <v>4971</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>110340</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3092</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="E1041">
+        <v>5138</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>110341</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3095</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3096</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="E1042">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>110342</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3098</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3099</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="E1043">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>110343</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3101</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="E1044">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>110344</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3104</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="E1045">
+        <v>5484</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>110345</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3107</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3108</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E1046">
+        <v>5757</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>110346</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="E1047">
+        <v>5042</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>110347</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="E1048">
+        <v>3580</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>110348</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="E1049">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>110349</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="E1050">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>110350</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="E1051">
+        <v>6489</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>110351</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="E1052">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>110352</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3126</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="E1053">
+        <v>3614</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>110353</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3129</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="E1054">
+        <v>4745</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>110354</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3132</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="E1055">
+        <v>9596</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>110355</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1056">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>110356</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="E1057">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>110357</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="E1058">
+        <v>5049</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>110358</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="E1059">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>110359</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E1060">
+        <v>5444</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>110360</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3149</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="E1061">
+        <v>3526</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>110361</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="E1062">
+        <v>3398</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>110362</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="E1063">
+        <v>4403</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>110363</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3159</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="E1064">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>110364</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3161</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="E1065">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>110365</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3164</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="E1066">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>110366</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3167</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3168</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="E1067">
+        <v>4031</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>110367</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3170</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="E1068">
+        <v>3090</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>110368</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3173</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="E1069">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>110369</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3176</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3177</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="E1070">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>110370</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3179</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3180</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="E1071">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>110371</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3182</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3183</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="E1072">
+        <v>5001</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>110372</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3185</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="E1073">
+        <v>4959</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>110373</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3188</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3189</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="E1074">
+        <v>4866</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>110374</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3192</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="E1075">
+        <v>3932</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>110375</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="E1076">
+        <v>3290</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>110376</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3197</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3198</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="E1077">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>110377</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3200</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E1078">
+        <v>5041</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>110378</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3202</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3203</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="E1079">
+        <v>4726</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>110379</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3202</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3205</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3206</v>
+      </c>
+      <c r="E1080">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>110380</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3207</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="E1081">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>110381</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3210</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3211</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="E1082">
+        <v>5043</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>110382</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3213</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3214</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E1083">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>110383</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3217</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="E1084">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>110384</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3219</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3220</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="E1085">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>110385</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3222</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3223</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="E1086">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>110386</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3225</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3226</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="E1087">
+        <v>3770</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>110387</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3228</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="E1088">
+        <v>4196</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>110388</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3231</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="E1089">
+        <v>5435</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>110389</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3234</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="E1090">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>110390</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3237</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="E1091">
+        <v>5282</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>110391</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="E1092">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>110392</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="E1093">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>110393</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3246</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E1094">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>110394</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3249</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="E1095">
+        <v>3406</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>110395</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="E1096">
+        <v>3275</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>110396</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3255</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3256</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="E1097">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>110397</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="E1098">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>110398</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3261</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="E1099">
+        <v>4393</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>110399</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="E1100">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>110400</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3267</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="E1101">
+        <v>4256</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>110401</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="E1102">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>110402</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3273</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E1103">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>110403</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="E1104">
+        <v>3306</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>110404</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E1105">
+        <v>4980</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>110405</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="E1106">
+        <v>4769</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>110406</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="E1107">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>110407</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="E1108">
+        <v>3564</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>110408</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="E1109">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>110409</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="E1110">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>110410</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3297</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="E1111">
+        <v>4030</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>110411</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E1112">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>110412</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="E1113">
+        <v>4254</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>110413</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="E1114">
+        <v>3760</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>110414</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="E1115">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>110415</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="E1116">
+        <v>3481</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>110416</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3314</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3315</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="E1117">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>110417</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="E1118">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>110418</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="E1119">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>110419</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="E1120">
+        <v>3596</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>110420</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="E1121">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>110421</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E1122">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>110422</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3333</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="E1123">
+        <v>6253</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>110423</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="E1124">
+        <v>4039</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>110424</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3339</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="E1125">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>110425</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3342</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="E1126">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>110426</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3344</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="E1127">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>110427</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3347</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3348</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="E1128">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>110428</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3350</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3351</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3352</v>
+      </c>
+      <c r="E1129">
+        <v>3244</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>110429</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3353</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3355</v>
+      </c>
+      <c r="E1130">
+        <v>3823</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>110430</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3356</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3358</v>
+      </c>
+      <c r="E1131">
+        <v>3719</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>110431</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3359</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3361</v>
+      </c>
+      <c r="E1132">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>110432</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3362</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3363</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3364</v>
+      </c>
+      <c r="E1133">
+        <v>3682</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>110433</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3365</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3366</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="E1134">
+        <v>4431</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>110434</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3368</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3369</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3370</v>
+      </c>
+      <c r="E1135">
+        <v>4286</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>110435</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3371</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3373</v>
+      </c>
+      <c r="E1136">
+        <v>4739</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>110436</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3375</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3376</v>
+      </c>
+      <c r="E1137">
+        <v>3912</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>110437</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3377</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3379</v>
+      </c>
+      <c r="E1138">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>110438</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3381</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3382</v>
+      </c>
+      <c r="E1139">
+        <v>4039</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>110439</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3383</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3384</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3385</v>
+      </c>
+      <c r="E1140">
+        <v>4735</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>110440</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3388</v>
+      </c>
+      <c r="E1141">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>110441</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3389</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3391</v>
+      </c>
+      <c r="E1142">
+        <v>3816</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>110442</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3392</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3394</v>
+      </c>
+      <c r="E1143">
+        <v>3461</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>110443</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3395</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="E1144">
+        <v>3638</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>110444</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3399</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3400</v>
+      </c>
+      <c r="E1145">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>110445</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3401</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E1146">
+        <v>5380</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>110446</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3403</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3404</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3405</v>
+      </c>
+      <c r="E1147">
+        <v>5615</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>110447</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3406</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3407</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3408</v>
+      </c>
+      <c r="E1148">
+        <v>5351</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>110448</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3409</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3410</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3411</v>
+      </c>
+      <c r="E1149">
+        <v>4039</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>110449</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3412</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3413</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3414</v>
+      </c>
+      <c r="E1150">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>110450</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3415</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3416</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3417</v>
+      </c>
+      <c r="E1151">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>110451</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3418</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3419</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3420</v>
+      </c>
+      <c r="E1152">
+        <v>3332</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>110452</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3421</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3422</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3423</v>
+      </c>
+      <c r="E1153">
+        <v>3618</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>110453</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3424</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3425</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3426</v>
+      </c>
+      <c r="E1154">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>110454</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3427</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3428</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3429</v>
+      </c>
+      <c r="E1155">
+        <v>3051</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>110455</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3430</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3431</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3432</v>
+      </c>
+      <c r="E1156">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>110456</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3433</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3434</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3435</v>
+      </c>
+      <c r="E1157">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>110457</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3436</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3437</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3438</v>
+      </c>
+      <c r="E1158">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>110458</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3439</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3440</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3441</v>
+      </c>
+      <c r="E1159">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>110459</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3442</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3443</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3444</v>
+      </c>
+      <c r="E1160">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>110460</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3445</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3446</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="E1161">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>110461</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3448</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3449</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3450</v>
+      </c>
+      <c r="E1162">
+        <v>4693</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>110462</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3451</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3452</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="E1163">
+        <v>4979</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>110463</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3454</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3455</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3456</v>
+      </c>
+      <c r="E1164">
+        <v>6206</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>110464</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3457</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3458</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="E1165">
+        <v>4450</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>110465</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3460</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3461</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="E1166">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>110466</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3463</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3464</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="E1167">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>110467</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3466</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3468</v>
+      </c>
+      <c r="E1168">
+        <v>3897</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>110468</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3470</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="E1169">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>110469</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3472</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3473</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="E1170">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>110470</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3475</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="E1171">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>110471</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3478</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3479</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="E1172">
+        <v>3921</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>110472</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3481</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3482</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="E1173">
+        <v>3656</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>110473</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="E1174">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>110474</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3487</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3488</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="E1175">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>110475</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3490</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3491</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3492</v>
+      </c>
+      <c r="E1176">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>110476</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3493</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3494</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3495</v>
+      </c>
+      <c r="E1177">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>110477</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3496</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3497</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3498</v>
+      </c>
+      <c r="E1178">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>110478</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3499</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3500</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>3501</v>
+      </c>
+      <c r="E1179">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>110479</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3502</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3503</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3504</v>
+      </c>
+      <c r="E1180">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>110480</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>3507</v>
+      </c>
+      <c r="E1181">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>110481</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3508</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3510</v>
+      </c>
+      <c r="E1182">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>110482</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3511</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3512</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>3513</v>
+      </c>
+      <c r="E1183">
+        <v>4714</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>110483</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3514</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3515</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>3516</v>
+      </c>
+      <c r="E1184">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>110484</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3517</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3518</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>3519</v>
+      </c>
+      <c r="E1185">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>110485</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3520</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3521</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3522</v>
+      </c>
+      <c r="E1186">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>110486</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3523</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3524</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="E1187">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>110487</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3526</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3527</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="E1188">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>110488</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3529</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>3531</v>
+      </c>
+      <c r="E1189">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>110489</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3532</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3533</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>3534</v>
+      </c>
+      <c r="E1190">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>110490</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3535</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3536</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3537</v>
+      </c>
+      <c r="E1191">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>110491</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3538</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3539</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E1192">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>110492</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3541</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3542</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3543</v>
+      </c>
+      <c r="E1193">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>110493</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3544</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3545</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3546</v>
+      </c>
+      <c r="E1194">
+        <v>3856</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>110494</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3547</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3548</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3549</v>
+      </c>
+      <c r="E1195">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>110495</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3550</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3551</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3552</v>
+      </c>
+      <c r="E1196">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>110496</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3553</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3554</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3555</v>
+      </c>
+      <c r="E1197">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>110497</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3556</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3557</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3558</v>
+      </c>
+      <c r="E1198">
+        <v>2487</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>110498</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3559</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3560</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3561</v>
+      </c>
+      <c r="E1199">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>110499</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3562</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3563</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3564</v>
+      </c>
+      <c r="E1200">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>110500</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3565</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3566</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3567</v>
+      </c>
+      <c r="E1201">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>110501</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3568</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3569</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3570</v>
+      </c>
+      <c r="E1202">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>110502</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3571</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3572</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3573</v>
+      </c>
+      <c r="E1203">
+        <v>3616</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>110503</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3574</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3575</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>3576</v>
+      </c>
+      <c r="E1204">
+        <v>3375</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>110504</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3578</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3579</v>
+      </c>
+      <c r="E1205">
+        <v>3045</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>110505</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3580</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3581</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3582</v>
+      </c>
+      <c r="E1206">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>110506</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E1207">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>110507</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3586</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3587</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3588</v>
+      </c>
+      <c r="E1208">
+        <v>4561</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>110508</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3589</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3590</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3591</v>
+      </c>
+      <c r="E1209">
+        <v>5804</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>110509</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3592</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3593</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3594</v>
+      </c>
+      <c r="E1210">
+        <v>6374</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>110510</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="E1211">
+        <v>4529</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>110511</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3598</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3599</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3600</v>
+      </c>
+      <c r="E1212">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>110512</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3601</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3602</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3603</v>
+      </c>
+      <c r="E1213">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>110513</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3605</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3606</v>
+      </c>
+      <c r="E1214">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>110514</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3607</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>3609</v>
+      </c>
+      <c r="E1215">
+        <v>3575</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>110515</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3610</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3612</v>
+      </c>
+      <c r="E1216">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>110516</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3613</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3614</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3615</v>
+      </c>
+      <c r="E1217">
+        <v>6254</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>110517</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3616</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3617</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>3618</v>
+      </c>
+      <c r="E1218">
+        <v>6747</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>110518</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3619</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3620</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>3621</v>
+      </c>
+      <c r="E1219">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>110519</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3622</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3623</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>3624</v>
+      </c>
+      <c r="E1220">
+        <v>4411</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>110520</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3625</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3626</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>3627</v>
+      </c>
+      <c r="E1221">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222">
+        <v>110521</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3628</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3629</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="E1222">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223">
+        <v>110522</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3632</v>
+      </c>
+      <c r="D1223" s="1" t="s">
+        <v>3633</v>
+      </c>
+      <c r="E1223">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224">
+        <v>110523</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3634</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3635</v>
+      </c>
+      <c r="D1224" s="1" t="s">
+        <v>3636</v>
+      </c>
+      <c r="E1224">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225">
+        <v>110524</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3637</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3638</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>3639</v>
+      </c>
+      <c r="E1225">
+        <v>3628</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>110525</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3640</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3641</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>3642</v>
+      </c>
+      <c r="E1226">
+        <v>4937</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>110526</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3643</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3644</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>3645</v>
+      </c>
+      <c r="E1227">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>110527</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3646</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3647</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="E1228">
+        <v>4904</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>110528</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1229">
+        <v>4052</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>110529</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3652</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3653</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3654</v>
+      </c>
+      <c r="E1230">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>110530</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3655</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3656</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>3657</v>
+      </c>
+      <c r="E1231">
+        <v>3488</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>110531</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3658</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3659</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="E1232">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>110532</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3661</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3663</v>
+      </c>
+      <c r="E1233">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>110533</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="E1234">
+        <v>3662</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>110534</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3667</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="E1235">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>110535</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3670</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>3672</v>
+      </c>
+      <c r="E1236">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237">
+        <v>110536</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3673</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3674</v>
+      </c>
+      <c r="D1237" s="1" t="s">
+        <v>3675</v>
+      </c>
+      <c r="E1237">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238">
+        <v>110537</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3676</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3677</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="E1238">
+        <v>5046</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239">
+        <v>110538</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3679</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3680</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="E1239">
+        <v>4823</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240">
+        <v>110539</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="E1240">
+        <v>3965</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241">
+        <v>110540</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3685</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="E1241">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242">
+        <v>110541</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3688</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3689</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="E1242">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243">
+        <v>110542</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3691</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>3693</v>
+      </c>
+      <c r="E1243">
+        <v>3919</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244">
+        <v>110543</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3694</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3695</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>3696</v>
+      </c>
+      <c r="E1244">
+        <v>4843</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245">
+        <v>110544</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3698</v>
+      </c>
+      <c r="D1245" s="1" t="s">
+        <v>3699</v>
+      </c>
+      <c r="E1245">
+        <v>4324</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246">
+        <v>110545</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3700</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D1246" s="1" t="s">
+        <v>3702</v>
+      </c>
+      <c r="E1246">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247">
+        <v>110546</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3703</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D1247" s="1" t="s">
+        <v>3705</v>
+      </c>
+      <c r="E1247">
+        <v>4328</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248">
+        <v>110547</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3706</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3707</v>
+      </c>
+      <c r="D1248" s="1" t="s">
+        <v>3708</v>
+      </c>
+      <c r="E1248">
+        <v>3293</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249">
+        <v>110548</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D1249" s="1" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E1249">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250">
+        <v>110549</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3712</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3713</v>
+      </c>
+      <c r="D1250" s="1" t="s">
+        <v>3714</v>
+      </c>
+      <c r="E1250">
+        <v>2570</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251">
+        <v>110550</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3715</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3716</v>
+      </c>
+      <c r="D1251" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="E1251">
+        <v>4196</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252">
+        <v>110551</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3718</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="E1252">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253">
+        <v>110552</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3721</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D1253" s="1" t="s">
+        <v>3723</v>
+      </c>
+      <c r="E1253">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254">
+        <v>110553</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3724</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3725</v>
+      </c>
+      <c r="D1254" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="E1254">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255">
+        <v>110554</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3727</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D1255" s="1" t="s">
+        <v>3729</v>
+      </c>
+      <c r="E1255">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:8">
+      <c r="A1256">
+        <v>110555</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>3730</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>3731</v>
+      </c>
+      <c r="D1256" s="1" t="s">
+        <v>3732</v>
+      </c>
+      <c r="E1256">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:8">
+      <c r="A1257">
+        <v>110556</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3733</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3734</v>
+      </c>
+      <c r="D1257" s="1" t="s">
+        <v>3735</v>
+      </c>
+      <c r="E1257">
+        <v>4197</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:8">
+      <c r="A1258">
+        <v>110557</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>3736</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3737</v>
+      </c>
+      <c r="D1258" s="1" t="s">
+        <v>3738</v>
+      </c>
+      <c r="E1258">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:8">
+      <c r="A1259">
+        <v>110558</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>3739</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>3740</v>
+      </c>
+      <c r="D1259" s="1" t="s">
+        <v>3741</v>
+      </c>
+      <c r="E1259">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:8">
+      <c r="A1260">
+        <v>110559</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>3742</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3743</v>
+      </c>
+      <c r="D1260" s="1" t="s">
+        <v>3744</v>
+      </c>
+      <c r="E1260">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:8">
+      <c r="A1261">
+        <v>110560</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>3745</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D1261" s="1" t="s">
+        <v>3747</v>
+      </c>
+      <c r="E1261">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:8">
+      <c r="A1262">
+        <v>110561</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>3748</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3749</v>
+      </c>
+      <c r="D1262" s="1" t="s">
+        <v>3750</v>
+      </c>
+      <c r="E1262">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:8">
+      <c r="A1263">
+        <v>110562</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>3751</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3752</v>
+      </c>
+      <c r="D1263" s="1" t="s">
+        <v>3753</v>
+      </c>
+      <c r="E1263">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:8">
+      <c r="A1264">
+        <v>110563</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>3754</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3755</v>
+      </c>
+      <c r="D1264" s="1" t="s">
+        <v>3756</v>
+      </c>
+      <c r="E1264">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:8">
+      <c r="A1265">
+        <v>110564</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>3757</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>3758</v>
+      </c>
+      <c r="D1265" s="1" t="s">
+        <v>3759</v>
+      </c>
+      <c r="E1265">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:8">
+      <c r="A1266">
+        <v>110565</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>3760</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1266" s="1" t="s">
+        <v>3762</v>
+      </c>
+      <c r="E1266">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:8">
+      <c r="A1267">
+        <v>110566</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>3763</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D1267" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="E1267">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:8">
+      <c r="A1268">
+        <v>110567</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>3766</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3767</v>
+      </c>
+      <c r="D1268" s="1" t="s">
+        <v>3768</v>
+      </c>
+      <c r="E1268">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:8">
+      <c r="A1269">
+        <v>110568</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3769</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3770</v>
+      </c>
+      <c r="D1269" s="1" t="s">
+        <v>3771</v>
+      </c>
+      <c r="E1269">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:8">
+      <c r="A1270">
+        <v>110569</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>3772</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3773</v>
+      </c>
+      <c r="D1270" s="1" t="s">
+        <v>3774</v>
+      </c>
+      <c r="E1270">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:8">
+      <c r="A1271">
+        <v>110570</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>3775</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D1271" s="1" t="s">
+        <v>3777</v>
+      </c>
+      <c r="E1271">
+        <v>4057</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:8">
+      <c r="A1272">
+        <v>110571</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>3778</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3779</v>
+      </c>
+      <c r="D1272" s="1" t="s">
+        <v>3780</v>
+      </c>
+      <c r="E1272">
+        <v>5604</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:8">
+      <c r="A1273">
+        <v>110572</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3781</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D1273" s="1" t="s">
+        <v>3783</v>
+      </c>
+      <c r="E1273">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:8">
+      <c r="A1274">
+        <v>110573</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>3784</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3785</v>
+      </c>
+      <c r="D1274" s="1" t="s">
+        <v>3786</v>
+      </c>
+      <c r="E1274">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:8">
+      <c r="A1275">
+        <v>110574</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>3787</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D1275" s="1" t="s">
+        <v>3789</v>
+      </c>
+      <c r="E1275">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:8">
+      <c r="A1276">
+        <v>110575</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>3790</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3791</v>
+      </c>
+      <c r="D1276" s="1" t="s">
+        <v>3792</v>
+      </c>
+      <c r="E1276">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:8">
+      <c r="A1277">
+        <v>110576</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>3793</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3794</v>
+      </c>
+      <c r="D1277" s="1" t="s">
+        <v>3795</v>
+      </c>
+      <c r="E1277">
+        <v>3922</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:8">
+      <c r="A1278">
+        <v>110577</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>3796</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3797</v>
+      </c>
+      <c r="D1278" s="1" t="s">
+        <v>3798</v>
+      </c>
+      <c r="E1278">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8">
+      <c r="A1279">
+        <v>110578</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>3799</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3800</v>
+      </c>
+      <c r="D1279" s="1" t="s">
+        <v>3801</v>
+      </c>
+      <c r="E1279">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:8">
+      <c r="A1280">
+        <v>110579</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>3802</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3803</v>
+      </c>
+      <c r="D1280" s="1" t="s">
+        <v>3804</v>
+      </c>
+      <c r="E1280">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8">
+      <c r="A1281">
+        <v>110580</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>3802</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3805</v>
+      </c>
+      <c r="D1281" s="1" t="s">
+        <v>3806</v>
+      </c>
+      <c r="E1281">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:8">
+      <c r="A1282">
+        <v>110581</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>3807</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3808</v>
+      </c>
+      <c r="D1282" s="1" t="s">
+        <v>3809</v>
+      </c>
+      <c r="E1282">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:8">
+      <c r="A1283">
+        <v>125567</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>3810</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3811</v>
+      </c>
+      <c r="D1283" s="1" t="s">
+        <v>3812</v>
+      </c>
+      <c r="E1283">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:8">
+      <c r="A1284">
+        <v>125568</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>3813</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>3814</v>
+      </c>
+      <c r="D1284" s="1" t="s">
+        <v>3815</v>
+      </c>
+      <c r="E1284">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:8">
+      <c r="A1285">
+        <v>125569</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>3816</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D1285" s="1" t="s">
+        <v>3818</v>
+      </c>
+      <c r="E1285">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8">
+      <c r="A1286">
+        <v>125570</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>3819</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3820</v>
+      </c>
+      <c r="D1286" s="1" t="s">
+        <v>3821</v>
+      </c>
+      <c r="E1286">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:8">
+      <c r="A1287">
+        <v>125571</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3822</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D1287" s="1" t="s">
+        <v>3824</v>
+      </c>
+      <c r="E1287">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:8">
+      <c r="A1288">
+        <v>125572</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3825</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3826</v>
+      </c>
+      <c r="D1288" s="1" t="s">
+        <v>3827</v>
+      </c>
+      <c r="E1288">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:8">
+      <c r="A1289">
+        <v>125573</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3829</v>
+      </c>
+      <c r="D1289" s="1" t="s">
+        <v>3830</v>
+      </c>
+      <c r="E1289">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:8">
+      <c r="A1290">
+        <v>125574</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>3831</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3832</v>
+      </c>
+      <c r="D1290" s="1" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1290">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:8">
+      <c r="A1291">
+        <v>125575</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>3834</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3835</v>
+      </c>
+      <c r="D1291" s="1" t="s">
+        <v>3836</v>
+      </c>
+      <c r="E1291">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:8">
+      <c r="A1292">
+        <v>125576</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>3837</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>3838</v>
+      </c>
+      <c r="D1292" s="1" t="s">
+        <v>3839</v>
+      </c>
+      <c r="E1292">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:8">
+      <c r="A1293">
+        <v>125577</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>3840</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1293" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E1293">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:8">
+      <c r="A1294">
+        <v>125578</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>3842</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>3843</v>
+      </c>
+      <c r="D1294" s="1" t="s">
+        <v>3844</v>
+      </c>
+      <c r="E1294">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:8">
+      <c r="A1295">
+        <v>125579</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>3845</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>3846</v>
+      </c>
+      <c r="D1295" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E1295">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:8">
+      <c r="A1296">
+        <v>125580</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>3847</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>3848</v>
+      </c>
+      <c r="D1296" s="1" t="s">
+        <v>3849</v>
+      </c>
+      <c r="E1296">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:8">
+      <c r="A1297">
+        <v>125581</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>3850</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>3851</v>
+      </c>
+      <c r="D1297" s="1" t="s">
+        <v>3852</v>
+      </c>
+      <c r="E1297">
+        <v>2320</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">