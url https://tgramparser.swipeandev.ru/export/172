--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1362">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3369,50 +3369,779 @@
     <t>Ладожские шхеры — похожие на фьорды мелкие скалистые острова, рассыпанные по озеру. В России они встречаются только в Карелии! Вы отправитесь исследовать этот природный феномен в группе до 10 человек. Сопровождать вас будет профессиональный гид-капитан. Он поделится интересными историями и сделает все, чтобы прогулка вам понравилась 🚤 Прогулки по Ладожским шхерам ,на остров Валаам ❓Подробности 💬 Записаться</t>
   </si>
   <si>
     <t>17.06.25 14:34</t>
   </si>
   <si>
     <t>t.me/Karelia_info_Guide/9661</t>
   </si>
   <si>
     <t>Ищем людей которые хотят зарабатывать на путешествиях! Почему стоит попробовать? ✅ Клиентов предоставляем — не нужно искать самостоятельно ✅ Доход до 150 000₽/мес (и выше — зависит от вас) ✅ Работайте из любой точки мира — только интернет, телефон или ноутбук ✅ Скидки до 90% на путешествия для себя Как это работает: —Регистрируешься (30 секунд) —Проходишь бесплатное обучение (3 дня) —Получаешь первых клиентов! Набор закрывается через 48 часов — жмите зарегистрироваться! Зарегистрироваться #реклама 16+ web.workintravel.ru О рекламодателе</t>
   </si>
   <si>
     <t>17.06.25 09:35</t>
   </si>
   <si>
     <t>t.me/Karelia_info_Guide/9654</t>
   </si>
   <si>
     <t>По Ладожским шхерам — на сапбордах! Насладиться природой Севера во время незабываемой водной прогулки по вечерней Ладоге 📍Экскурсия в Сортавала Предлагаю необычный способ знакомства с Ладожскими шхерами — вечернюю прогулку на сапбордах. Мы проплывём мимо нескольких островков, с воды увидим Мякисало и Тулолансаари — необитаемые сейчас места, где издревле жили люди. Прочувствуем величие карельских скал и дыхание ладожского ветра. Залезем на старый финский маяк и сделаем красивые фотографии. 5⭐️⭐️⭐️⭐️⭐️ 126 посетили, 27 отзывов •Индивидуальный формат для 1–6 человек •Длительность - 2 часа •Цена 3200 ₽ за одного 🧍‍♂️ 🔍подробности по ссылке Реклама. Tripster Ltd. ИНН CY 10394908R</t>
   </si>
   <si>
     <t>t.me/Karelia_info_Guide/9653</t>
   </si>
   <si>
     <t>Стань онлайн-турагентом и путешествуй до 12 раз в год Хотите путешествовать почти даром и при этом зарабатывать? ✅ Освойте профессию онлайн-турагента — она позволит: — бронировать туры себе и близким с выгодой; — путешествовать чаще и дешевле; — работать из любой точки мира; — начать зарабатывать от 50 000 ₽ в первый месяц, выбирая удобный график. Это НЕ продажи, НЕ сетевой. Всё просто: Учишься бронировать туры — получаешь 10–15% комиссии. 👍Обо всём этом расскажу на бесплатном мастер-классе. Я, Адрианова Наталья - владелица турагентства NADOTUR, 17 лет в туризме. Обучила 300+ турагентов по всей России. ✅ Что нужно: — 2–3 часа в неделю; — Компьютер и интернет. Возраст, опыт и город — не имеют значения. ❤️ Бонус: сертификат на 5000 ₽ на покупку тура. 👍Регистрируйтесь на бесплатный мастер-класс: Зарегистрироваться #реклама 16+ nadotur.online О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 04:27</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1105</t>
+  </si>
+  <si>
+    <t>🍂 Почувствуйте, как замирает время среди гранитных скал и зеркальной глади Ладоги. Осень в шхерах — это особенное состояние природы. Когда северное солнце окрашивает сосны в медь, а вода становится прозрачной и глубокой, как небо, здесь начинается самое красивое время года</t>
+  </si>
+  <si>
+    <t>07.09.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1096</t>
+  </si>
+  <si>
+    <t>Осень в Карелии — это не про дожди, это про магию. Когда леса окрашиваются в золото и багрянец, а воздух становится кристально чистым, здесь начинается самое уютное время года. 🤭Толпы туристов разъехались, цены стали приятнее, а природа стала спокойнее и величественнее. Забронируйте свой идеальный осенний побег уже сегодня! 📸 nick.undp ⛯ Туры в Карелию Экскурсии по Карелии ❤︎</t>
+  </si>
+  <si>
+    <t>06.09.26 04:39</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1095</t>
+  </si>
+  <si>
+    <t>❤︎ Берег озера Укшозеро ⠀ 📍 Деревня Шуйская Чупа 📸 evgendrone 🤍 Экскурсии по Карелии</t>
+  </si>
+  <si>
+    <t>04.09.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1087</t>
+  </si>
+  <si>
+    <t>Загадочная гора Воттоваара ❤︎ Вокруг этой горы ходит множество слухов. Часто ее даже называют самым таинственным и мистическим местом в Карелии. Воттоваара является высшей точкой Западно-Карельской возвышенности. Её плато с уникальным каменным амфитеатром находится на высоте 417,3 м над уровнем моря. Вершина горы покрыта деревьями, изогнутыми в самых причудливых формах. И над всем этим — удивительная вязкая тишина. Ученые считают эту гору одной из крупнейших на планете ландшафтной аномалией, которая образовалась в результате землетрясения. Анализ образцов грунта показал наличие мощного пласта фосфора. Это наводит на мысль о том, что когта-то здесь регулярно совершали жертвоприношения. Вы бы рискнули посетить столь жуткое и красивое место? 📍Р. Карелия, Муезерский р-н, Суккозерское с. п.</t>
+  </si>
+  <si>
+    <t>01.09.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1083</t>
+  </si>
+  <si>
+    <t>Добрый день. Компания «Добродед» приглашает гидов к сотрудничеству. Предлагаем сотрудничество в рамках экскурсионных туров. Действует партнёрская программа 10% от группы. У нас 5 точек в Карелии: Лахденпохья (ул. Ленина 39), Выборг (ул. Красноармейская, д. 14), Сортавала (ул. Чкалова, д.1), Долина Водопадов, ист. парк Бастион. В каждом — бесплатный музей (иван-чая, морошки, меда), дегустация иван-чая, варенья, медовухи, сувениры от производителя. Для групп — мастер-классы по запросу. Периодически проводим акции для гидов (лучший гид месяца с вознаграждением 10000 р.), бесплатный глинтвейн в морозные дни и др. Открыты к любым форматам сотрудничества – будем рады вашим предложениям! Контакты: Елена, 8-926-133-09-05 (Макс, WhatsApp, Telegram).</t>
+  </si>
+  <si>
+    <t>01.09.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1081</t>
+  </si>
+  <si>
+    <t>Ваше приключение, которое вы никогда не забудете, начинается прямо сейчас. Окунитесь в прошлое и традиции каждого города, в котором побываете, благодаря увлекательным экскурсионным программам! Увлекательные экскурсии по улицам города Сортавала • https://tripster.tpm.lv/BZpYFzWc?erid=2Vtzqwe9sM4</t>
+  </si>
+  <si>
+    <t>01.09.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1080</t>
+  </si>
+  <si>
+    <t>Гора Мюкряваара - не самый раскрученный маршрут, но именно такие места создают полное представление о Карелии: и природа, и индустриальная история, и удивительные виды. Главная особенность Мюкряваара в том, что её вершина не природная - она срезана человеком. В 2000-х годах здесь разрабатывали месторождение гранито-гнейсов и амфиболовых сланцев. Камень использовали для производства бутового камня и щебня. Утверждённые запасы составляли около 35 миллионов кубометров, но разработку остановили. Причины: невысокое качество щебня (много трещиноватых зон, слабых пород) и рост железнодорожных тарифов на перевозку. Сейчас гора законсервирована. На вершине остались два карьера-траншеи, которые постепенно затягивает лесом.</t>
+  </si>
+  <si>
+    <t>01.09.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1079</t>
+  </si>
+  <si>
+    <t>Ягодка созрела Идем собирать самые спелые ягоды 🍓 🫐 Черника Можно собирать по всей Ленобласти — от южной границы до Карелии. Больше всего этой ягоды в Выборгском районе. А также: Приозерский район — вокруг деревни Орехово Всеволожский район — вокруг деревни Кавголово Курортный район — вокруг посёлка Ушково 🍓Брусника Гатчинский район — вокруг посёлка Тайцы и города Коммунара Киришский район — озёра Светлое и Черемуховое Кировский район — вокруг посёлков Синявино и Малукса 🍓 Клюква Приозерский район — южнее посёлка Сосново Приозерский район — вокруг посёлка Мичуринское Кировский район — между Кобоной и Новой Ладогой Кировский район — посёлок Назия А какие у вас любимые ягодные места?</t>
+  </si>
+  <si>
+    <t>01.09.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1073</t>
+  </si>
+  <si>
+    <t>Планируете поездку в Сортавала и ищете комфортное место для проживания? Мы рады предложить вам уютную и чистую квартиру в новом доме, идеально подходящую для вашего отдыха ❤︎ В квартире есть всё необходимое для комфортного проживания: современная мебель, бытовая техника, свежее постельное бельё и полотенца. Для вашего удобства предоставляются чай, кофе, посуда и столовые приборы. Также вы сможете воспользоваться безлимитным Wi-Fi и телевизором. Заселение возможно с 14:00, выезд — до 12:00. По согласованию время заезда и выезда может быть изменено. Бронирование осуществляется только по предоплате. Добро пожаловать в Сортавала — отдыхайте с комфортом и наслаждайтесь прекрасным временем! Республика Карелия, Сортавала, Пригородная ул.10  📍Показать на карте 🔐 Бронирование осуществляется напрямую или через Авито Реклама. ООО «КЕХ еКоммерц». ИНН 7710668349</t>
+  </si>
+  <si>
+    <t>30.08.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1072</t>
+  </si>
+  <si>
+    <t>🏃‍♂️край Вселенной ❤️</t>
+  </si>
+  <si>
+    <t>25.08.26 04:41</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1062</t>
+  </si>
+  <si>
+    <t>Сурова Красива Моя Карелия ❤︎ 📸 dan.nikonov</t>
+  </si>
+  <si>
+    <t>24.08.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1056</t>
+  </si>
+  <si>
+    <t>Ладожский утренний туман 🌫️ ❤︎ 📸 ulka.ly</t>
+  </si>
+  <si>
+    <t>21.08.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1055</t>
+  </si>
+  <si>
+    <t>..⚲.⛐ . Планируете путешествие.?..ᝰ Не знаете, с чего начать ? Расскажите нам о своих предпочтениях, и мы создадим для вас индивидуальный маршрут, учитывающий все ваши пожелания.Неважно, хотите ли вы расслабиться на пляже, исследовать исторические достопримечательности или отправиться в активное приключение — мы позаботимся о каждом аспекте вашего путешествия С удовольствием отвечу на ваши вопросы ▪️ Где снять жильё…? - От уютных гостевых домов до комфортабельных отелей — помогу найти идеальное место для вашего отдыха. ▪️ Как пройти и что стоит посмотреть? - Расскажу о самых живописных тропах, которые не найти в обычных путеводителях. ▪️ Где найти гида…? - Познакомлю с проверенными местными гидами ▪️ Время работы, цена входного билета… и т.д.? - Предоставлю всю актуальную информацию ▪️ Где вкусно покушать и что попробовать…? - Расскажу о лучших кафе и ресторанах ༯ Свяжитесь со мной прямо сейчас, и мы начнём планировать ваше идеальное путешествие</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1050</t>
+  </si>
+  <si>
+    <t>Путешествие к Ладожскому озеру — это не просто отдых, а возможность переосмыслить своё отношение к жизни, ощутить гармонию с окружающим миром и зарядиться силой природы. Здесь каждый момент наполнен смыслом, а каждый взгляд открывает новые горизонты. Ладога — это место, где прошлое встречается с настоящим, где природа и человек живут в единстве, а каждый гость становится частью этой удивительной истории. 📸mmashkasol Организуем путешествие, которое подарит яркие эмоции и приятные впечатления 🤍</t>
+  </si>
+  <si>
+    <t>20.08.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1049</t>
+  </si>
+  <si>
+    <t>Мы приглашаем вас в уникальное путешествие на Валаам и в Ладожские шхеры – места, которые навсегда останутся в вашем сердце vk.ru/id67900837</t>
+  </si>
+  <si>
+    <t>18.08.26 23:10</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1042</t>
+  </si>
+  <si>
+    <t>Ладожские шхеры — это место, где время замирает. Сотни скалистых островов, разбросанных по зеркальной глади воды, густые хвойные леса и тишина, которую нарушает только плеск волн о гранитные берега. Здесь чувствуешь себя героем скандинавской саги: 🛶 Прогулка на лодке по узким проливам между островами. 🌅 Закаты, которые окрашивают скалы в нереальные цвета. 🧘‍♂️ Полная перезагрузка вдали от городского шума. Это идеальный маршрут на выходные: выехать из Петербурга в пятницу вечером, чтобы встретить рассвет на вершине острова, вдыхая чистейший карельский воздух. 📍 Как добраться: на машине до Сортавала или Лахденпохья (около 250 км), а дальше — аренда лодки или катера Кто уже был в шхерах? Делитесь любимыми островами в комментариях! 📸 max_samson</t>
+  </si>
+  <si>
+    <t>16.08.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1040</t>
+  </si>
+  <si>
+    <t>𖡡 ⟟ Экскурсии в Петрозаводске Путешествие по волшебной Карелии 💔 Я покажу вам главные достопримечательности Карелии — они очень разные, но вместе отлично демонстрируют красоту и глубину истории этих земель. Вы увидите необычный арт-объект и старинные церкви. Загадаете желание на горе и попробуете целебную минеральную воду. Оцените флору и фауну республики и получите массу ярких впечатлений. 🪧 ПОДРОБНОСТИ ПО ССЫЛКЕ Реклама. TRIPSGO PORTAL L.L.C. ИНН 9909760608</t>
+  </si>
+  <si>
+    <t>16.08.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1039</t>
+  </si>
+  <si>
+    <t>Мы ценим каждого из вас и хотим оставаться на связи, несмотря на любые технические сложности. В связи с нестабильной работой Telegram, мы переносим наше общение на более надежные площадки — ▪️MAX - https://max.ru/sortainfoguide ▪️VK - https://vk.ru/id67900837 Чтобы мы не потерялись, я очень прошу вас о помощи: Сохраните QR-код с этой картинки себе на телефон. Опубликуйте его в своих соцсетях (сторис или лента) с призывом подписаться. Ваша поддержка сейчас для нас бесценна! Спасибо, что вы с нами! 🙏</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1038</t>
+  </si>
+  <si>
+    <t>16.08.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1037</t>
+  </si>
+  <si>
+    <t>Друзья, нам нужна ваша поддержка Мы ценим каждого из вас и хотим оставаться на связи, несмотря на любые технические сложности. В связи с нестабильной работой Telegram, мы переносим наше общение на более надежные площадки — MAX и VK. Чтобы мы не потерялись, я очень прошу вас о помощи: Сохраните QR-код с этой картинки себе на телефон. Опубликуйте его в своих соцсетях (сторис или лента) с призывом подписаться. Переходите по ссылке и подписывайтесь сами: https://max.ru/sortainfoguide Ваша поддержка сейчас для нас бесценна! Спасибо, что вы с нами! 🙏</t>
+  </si>
+  <si>
+    <t>16.08.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1036</t>
+  </si>
+  <si>
+    <t>16.08.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1035</t>
+  </si>
+  <si>
+    <t>Скалы, вековые сосны и тихие воды Ладоги обрамляют историческую усадьбу на мысе Таруниеми С борта лодки особенно красиво увидеть, как архитектура и природа здесь сливаются в одно целое.</t>
+  </si>
+  <si>
+    <t>15.08.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1034</t>
+  </si>
+  <si>
+    <t>15.08.26 04:19</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1033</t>
+  </si>
+  <si>
+    <t>Предлагаю вашему вниманию подборку лучших туристических сайтов, которые помогут вам в планировании путешествия ↴ • Level.Travel - это удобный интернет-сервис для выбора и покупки тура или отеля онлайн. • tutu - Сервис помогает путешественникам полностью организовать поездку — в одном месте сразу купить билеты на самолёт, поезд, автобус, электричку, аэроэкспресс, забронировать отель, экскурсию или тур. Кроме этого, пользователям tutu доступны новости туризма, гайды по городам и странам • Sputnik — платформа для бронирования экскурсий : от классических обзорных экскурсий до аутентичных с местными жителями • КруизOнлайн — сервис бронирования речных и морских круизов • Большая Страна — На сайте доступны туры по 75 регионам России • Tripster.ru — лидирующий сервис онлайн-бронирования экскурсий и многодневных авторских туров по России и миру • Travelata — это поиск туров по 68 направлениям • Санаторий.ру — специализированный онлайн-сервис, через который можно забронировать отдых с оздоровлением / лечением в санаториях, пансионатах и спа-отелях. • Sanatoriums.com предоставляет посетителям полный комплекс услуг по организации санаторно-курортного лечения. Одна из главных задач компании заключается в том, чтобы предложить клиенту оптимальное сочетание курорта и отеля, исходя из его заболеваний и личных предпочтений ᝰ • Авиасейлс — проверенный сервис для покупки дешёвых авиабилетов. Никаких сборов и наценок! В мобильном приложении и на aviasales.ru лишь максимально низкие тарифы от надежных агентств ᝰ • Мир Турбаз — это сервис по бронированию загородного отдыха в любом уголке России • Бронирование путевок в санатории • Onlinetours — популярный маркетплейс пакетных туров от ведущих туроператоров более чем в 50 стран мира • ТО Дельфин - является одним из ведущих туроператоров по организации пляжного и активного отдыха в России, Абхазии, Белоруссии ᝰ • WeGoTrip - онлайн сервис для покупки аудиоэкскурсий с билетами в достопримечательности ᝰ</t>
+  </si>
+  <si>
+    <t>15.08.26 02:23</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1032</t>
+  </si>
+  <si>
+    <t>Одно из красивейших мест Карелии ⚡️ 📍НАВИГАЦИЯ ПО КАНАЛУ</t>
+  </si>
+  <si>
+    <t>15.08.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1031</t>
+  </si>
+  <si>
+    <t>Каждое утро — новая глава вашей жизни Каждый рассвет — это новое начало, шанс всё изменить, пересмотреть, перезапустить. То, что вы сделаете сегодня, имеет гораздо большее значение, чем всё, что было вчера. Жизнь не даёт черновиков — но каждое утро даёт возможность написать всё заново. 𖡡 НАВИГАЦИЯ ПО КАНАЛУ</t>
+  </si>
+  <si>
+    <t>15.08.26 02:02</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1030</t>
+  </si>
+  <si>
+    <t>Каждое утро — новая глава вашей жизни Каждый рассвет — это новое начало, шанс всё изменить, пересмотреть, перезапустить. То, что вы сделаете сегодня, имеет гораздо большее значение, чем всё, что было вчера. Жизнь не даёт черновиков — но каждое утро даёт возможность написать всё заново.</t>
+  </si>
+  <si>
+    <t>13.08.26 03:41</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1019</t>
+  </si>
+  <si>
+    <t>Парк Фонтаны в Петрозаводске — одно из самых уютных и живописных мест города, где можно приятно провести время всей семьёй или просто насладиться прогулкой на свежем воздухе. Главная достопримечательность парка — знаменитый фонтан «Чаша». Его уникальный дизайн и плавные линии создают атмосферу спокойствия и гармонии. Фонтан «Чаша» особенно красив в вечернее время, когда включается подсветка, и вода играет всеми цветами радуги. Это отличное место для романтических встреч, фотосессий и просто отдыха от городской суеты.</t>
+  </si>
+  <si>
+    <t>03.08.26 04:25</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1018</t>
+  </si>
+  <si>
+    <t>Зимняя Ладога — особенно прекрасна Бухты и заливы, незамёрзшая вода дымится, укутывая в туманы и иней прибрежные деревья. Наши рыбоводы самоотверженно следят за озером, мониторят самые малейшие изменения ледяной и снежной обстановки, буквально живут на воде — в плавучиех домикиах-брандвахтыах, в которых они проводят по 2 недели смены, оборудованы всем необходимым (даже баней) для того, чтобы 24/7они могли круглосуточно в автономном режиме оберегать садки ис форелью, проводя в них по две недели. 📸 fakepxl</t>
+  </si>
+  <si>
+    <t>26.07.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1016</t>
+  </si>
+  <si>
+    <t>Если это есть в твоей голове Значит будет и в твоей жизни - ЭТО НЕИЗБЕЖНО ПОТОМ - самая дорогая ошибка Боль это точка Страдать это решение - Будет ли это важно через год? Если это возможно в принципе Значит это возможно и для меня Делай, что можешь ,с тем , что имеешь, там ,где ты есть. Если боишься что то сделать - Надо сделать это быстрее Действие это расстояние между мечтой и реальностью Важно хорошо делать свою работу. - Труд вообще , хорошая терапия сама по себе Дай себе год - Что бы поменять свою жизнь так,как хочешь именно ты Сфокусируйся и живи по-настоящему Я делаю свою работу за час Потому что потратил годы,что бы сделать ее за час - Вы платите мне не за годы,а за час</t>
+  </si>
+  <si>
+    <t>24.07.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1006</t>
+  </si>
+  <si>
+    <t>24.07.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1005</t>
+  </si>
+  <si>
+    <t>😻 Сосредоточьтесь на достижении внутренней гармонии и мира. Вы с удивлением обнару­жите, насколько сильно они влияют на окружающую вас реальность.</t>
+  </si>
+  <si>
+    <t>11.07.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1003</t>
+  </si>
+  <si>
+    <t>✆ НАВИГАЦИЯ ПО КАНАЛУ ⤵</t>
+  </si>
+  <si>
+    <t>11.07.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1002</t>
+  </si>
+  <si>
+    <t>Мы живем в мире, где каждый из нас обладает уникальным набором навыков, опыта и жизненной мудрости. В то же время, вокруг нас есть люди, которые сталкиваются с трудностями, ищут ответы, нуждаются в совете или просто в добром слове. Часто эти два мира – мир тех, кто может помочь, и мир тех, кому нужна помощь – существуют параллельно, не пересекаясь". Наша задача – стать тем мостом, который соединит эти два мира.</t>
+  </si>
+  <si>
+    <t>11.07.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1001</t>
+  </si>
+  <si>
+    <t>Вы — автор своей жизни Можно слушать советы друзей, родственников, наставников, но ключевые решения всегда принимает только вы. Никто, кроме вас, не знает, что чувствует ваше сердце. Вы сами пишете сценарий своей судьбы — шаг за шагом, выбор за выбором. Мы приходим в этот мир одни и уходим одни — но между этими двумя моментами у нас есть шанс создать свою историю. Сделайте её достойной.</t>
+  </si>
+  <si>
+    <t>11.07.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/999</t>
+  </si>
+  <si>
+    <t>Ладожские шхеры — это бесконечная красота и любовь ❤︎ ⠀ ⠀</t>
+  </si>
+  <si>
+    <t>11.07.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/996</t>
+  </si>
+  <si>
+    <t>У вас должно быть жгучее желание и четкие цели, вы должны понимать для чего вы это делаете. Большинство делает то, что делает просто потому, что так надо или так сказало общество, следуя за мнением толпы. Каждый день как роботы ходят на нелюбимую работу, взращивая в себе ненависть и зависть ко всему успешному и не только, вместо того, чтобы бросить все дерьмо, вооружиться позитивным мышлением, поставить цели и начать заниматься тем, что нравится, освоить новые навыки, развиваться, найти занятие по душе, реализовать свои мечты. Самый надежный компас на жизненном пути - цель.</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/992</t>
+  </si>
+  <si>
+    <t>На Ладоге вы найдете не только потрясающие виды 💙 и незабываемые впечатления, но и возможность прикоснуться к чему-то вечному и настоящему.. ᥫ᭡ 📸 irinashmarovskaia</t>
+  </si>
+  <si>
+    <t>26.06.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/991</t>
+  </si>
+  <si>
+    <t>Если мы в итоге не поженимся, я уеду навсегда в деревню, заведу там козу и назову ее твоим именем</t>
+  </si>
+  <si>
+    <t>26.06.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/990</t>
+  </si>
+  <si>
+    <t>Придёт день, когда ты поймёшь, что всю Вселенную ты можешь найти внутри себя, и тогда ты станешь волшебником. Став волшебником, ты уже не будешь жить в мире — мир будет жить в тебе.</t>
+  </si>
+  <si>
+    <t>22.06.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/987</t>
+  </si>
+  <si>
+    <t>Любите проводить время на воде и хотите попробовать что-то новое? «Фиш'Каяк» рад объявить о старте нового сезона! Мы сделали особый акцент на удобстве для наших гостей в городе Сортавала и его окрестностях. 🚐 Бесплатная доставка в радиусе 20 км от Сортавала Теперь добраться до воды стало ещё проще. При аренде каяка мы бесплатно доставляем всё необходимое снаряжение к любой удобной точке старта в радиусе 20 километров от города. Вам не нужно думать о том, как перевезти каяк — мы сделаем это за вас. Вас ждут: · Современные устойчивые каяки, специально оснащённые для комфортного время провождения и рыбалки. · Тур по Шхерам · Организация рыбалки · Индивидуальный подход к выбору маршрута. · Полное страховочное снаряжение и инструктаж по безопасности. Количество каяков в сезоне ограничено. Рекомендуем бронировать даты заранее. 👉 Как забронировать: · Телефон: 8(988)3164-503 Telegram и Max · Сообщения в группе ВК • Для подписчиков в группе VK действует скидка 15% https://vk.ru/fishkaykkarelia</t>
+  </si>
+  <si>
+    <t>12.06.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/986</t>
+  </si>
+  <si>
+    <t>Наши тёплые деньки 😻 📍Гора Риуттавуори</t>
+  </si>
+  <si>
+    <t>11.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/985</t>
+  </si>
+  <si>
+    <t>Хотите приключений? Отправляемся на Ладогу! Вас ждут прогулки по живописным Ладожским шхерам и незабываемая поездка на остров Валаам из Сортавала. Ладожские шхеры – это узкие скалистые заливы, фьорды и острова, создающие уникальный ландшафт. Мы рады объявить об открытии бронирования на индивидуальные экскурсионные прогулки на катере по Ладожским Шхерам и на легендарный остров Валаам на сезон Май - Октябрь 2026 года Прогулки на комфортабельных катерах,удобные мягкие сидения, кабины с печками,тепло и безопасно! Жилеты , спасательные плавсредства,море положительных эмоций , купание в Ладожском озере. ⭐️1️⃣Водная прогулка по Ладожским шхерам Длительность: 2 часа Стоимость: 2500 руб./ чел ОСТРОВ РИЕККАЛАНСААРИ, МЫС ТАРУНИЕМИ, ОСТРОВ ХАВУС, ОСТРОВ ХОНКАСАЛО, ОСТРОВ КААРНЕТСААРИ ⭐️2️⃣Водная прогулка по островам Валаамского архипелага с посещением нац.парка Ладожские шхеры Длительность: 6 часов Стоимость: 5000 руб./ чел ⭐️3️⃣Трансфер на остров Валаам и обратно в составе группы Ожидание: 4 часа Стоимость: 5000 руб./чел ⭐️4️⃣Индивидуальные поездки на Ладожские шхеры По предварительной записи. Группа от 1 до 10 человек. Стоимость: обговаривается индивидуально ⭐️5️⃣Индивидуальные поездки на Валаам По предварительной записи. Группа от 1 до 10 человек. Стоимость: обговаривается индивидуально ⭐️6️⃣Индивидуальный тур по Ладожскому озеру , любой маршрут , реализация любой вашей идеи , любое мероприятие , все,что вашей душе угодно!!🥳🎉 Стоимость: по договорённости 🚤🛥Катера Русбот 75hc (11 мест). North silver pro 745 (10 мест) финское качество!!! 🗣 Все пассажиры застрахованы 🪪 Имеется лицензия на перевозку пассажиров 🫰 До 10 лет в пол цены До 3 бесплатно 🗺 Время отправления из Сортавала ⏰ Шхеры 10,12,15,17,19 Валаам со Шхерами 9,11,15 📅 Каждый день ❗️Посещение Национального парка Ладожские шхеры. Цена посещения за одного человека составляет 350 ₽., со всеми условиями и льготами можно ознакомиться по ссылке официального сайта ❗️Посещение Валаамского монастыря. Оплата за вход составляет 200 ₽ с человека 🕹Забронировать поездку 🧑‍✈️ vk.ru/id67900837</t>
+  </si>
+  <si>
+    <t>22.05.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/982</t>
+  </si>
+  <si>
+    <t>Парк Фонтаны в Петрозаводске — одно из самых уютных и живописных мест города, где можно приятно провести время всей семьёй или просто насладиться прогулкой на свежем воздухе. Главная достопримечательность парка — знаменитый фонтан «Чаша». Его уникальный дизайн и плавные линии создают атмосферу спокойствия и гармонии. Фонтан «Чаша» особенно красив в вечернее время, когда включается подсветка, и вода играет всеми цветами радуги. Это отличное место для романтических встреч, фотосессий и просто отдыха от городской суеты. Присоединяйтесь к нам ⤵ ▶ Наша группа ВКонтакте Карелия Инфо|Гид ▶ Наш канал в МАКС Приладожский Дзен ᥫ᭡</t>
+  </si>
+  <si>
+    <t>16.05.26 23:12</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/981</t>
+  </si>
+  <si>
+    <t>Прогулки по Ладожским шхерам и на остров Валаам — настоящее путешествие в мир первозданной природы и духовного умиротворения🙏 ⭐️1️⃣Водная прогулка по Ладожским шхерам Длительность: 2 часа Стоимость: 2500 руб./ чел ОСТРОВ РИЕККАЛАНСААРИ, МЫС ТАРУНИЕМИ, ОСТРОВ ХАВУС, ОСТРОВ ХОНКАСАЛО, ОСТРОВ КААРНЕТСААРИ ⭐️2️⃣Водная прогулка по островам Валаамского архипелага с посещением нац.парка Ладожские шхеры Длительность: 6 часов Стоимость: 5000 руб./ чел ⭐️3️⃣Трансфер на остров Валаам и обратно в составе группы Ожидание: 4 часа Стоимость: 5000 руб./чел 🫰 До 10 лет в пол цены До 3 бесплатно 🗺 Время отправления из Сортавала ⏰ Шхеры 10,12,15,17,19 Валаам со Шхерами 9,11,15 📅 Каждый день 🕹Забронировать поездку - 🛥️ 🧑‍✈️ vk.ru/id67900837</t>
+  </si>
+  <si>
+    <t>16.05.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/980</t>
+  </si>
+  <si>
+    <t>Церковь Николая Чудотворца 19 го века 🙏 Республика Карелия п.Салми</t>
+  </si>
+  <si>
+    <t>09.05.26 20:55</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/979</t>
+  </si>
+  <si>
+    <t>Остров Кижи 💫 📸danielkordan</t>
+  </si>
+  <si>
+    <t>09.05.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/978</t>
+  </si>
+  <si>
+    <t>Водопад Воицкий Падун ⠀ Водопад Воицкий Падун известен с 16 века. Высота его по разным данным достигала от четырёх до семи метров. Водный поток был в разы мощнее, но строительство Беломорско-Балтийского канала изменило уровень воды. ⠀ Есть сведения, что на месте водопада был рудник, в котором добывали золото, правда нет данных об эффективности этого рудника. ⠀ Водопад привлекал своей красотой и мощью - писателей и художников. Здесь бывали поэт Державин, писатель Пришвин, фотограф Прокудин-Горский и многие другие известные люди. ⠀ 📸  a.baskevich</t>
+  </si>
+  <si>
+    <t>02.05.26 19:40</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/977</t>
+  </si>
+  <si>
+    <t>Предлагаю вашему вниманию подборку лучших туристических сайтов, которые помогут вам в планировании путешествия ↴ • Яндекс Путешествия — сервис по поиску и бронированию отелей, авиабилетов, билетов на поезда и автобусы ᝰ https://yandex.tpm.lv/5hY4xjNZ?erid=2VtzqwB1Wwo • Островок — cервис онлайн-бронирования отелей. Сервис предлагает более двух миллионов вариантов размещения — гостиницы, хостелы, апартаменты — по разумным ценам ᝰ https://ostrovok.tpm.lv/pYda7GpF?erid=2VtzqwGtSy3 • Avito Путешествия —Современный сервис для онлайн-бронирования жилья по всей России ᝰ https://m.avito.ru/kareliya/travel?ysclid=moogf12aiw590578321 • Отелло — Реальные отзывы и большой выбор отелей, гостиниц, хостелов, баз отдыха и апартаментов ᝰ https://otello.tpm.lv/4hmHqkgv?erid=2VtzqxTDwVF • Суточно.ру — платформа посуточной аренды жилья ᝰ https://sutochno.tpm.lv/vqd1Jwr4?erid=2VtzqwFQTgh • Level.Travel - это удобный интернет-сервис для выбора и покупки тура или отеля онлайн. ᝰ https://level.tpm.lv/4SHbBZm4?erid=2VtzqwMftk6 • tutu - Сервис помогает путешественникам полностью организовать поездку — в одном месте сразу купить билеты на самолёт, поезд, автобус, электричку, аэроэкспресс, забронировать отель, экскурсию или тур. Кроме этого, пользователям tutu доступны новости туризма, гайды по городам и странам ᝰ https://tutu.tpm.lv/x19aWoDC?erid=2VtzqufnhFj • Sputnik — платформа для бронирования экскурсий : от классических обзорных экскурсий до аутентичных с местными жителями ᝰ https://sputnik8.tpm.lv/Lt4UXyc3?erid=2VtzqwJNSFP • КруизOнлайн — сервис бронирования речных и морских круизов ᝰ https://kruiz-online.tpm.lv/9GBiTydJ?erid=2VtzqwQJPNm • Большая Страна — На сайте доступны туры по 75 регионам России ᝰ https://bolshayastrana.tpm.lv/WWfgo83M?erid=2VtzqwRnNf7 • Tripster.ru — лидирующий сервис онлайн-бронирования экскурсий и многодневных авторских туров по России и миру ᝰ https://tripster.tpm.lv/OQDFl7Ep?erid=2Vtzqvh9XHd • Онлайн-сервис Travelata — это поиск туров по 68 направлениям ᝰ https://travelata.tpm.lv/tvlDO99H?erid=2VtzqwMLQp5 • Санаторий.ру — специализированный онлайн-сервис, через который можно забронировать отдых с оздоровлением / лечением в санаториях, пансионатах и спа-отелях. Компания работает по прямым контрактам с санаториями из России, стран СНГ, Европы и Азии ᝰ https://sanatory.tpm.lv/0CiY3vLH?erid=2VtzqwUkMDo • Онлайн-портал Sanatoriums.com предоставляет посетителям полный комплекс услуг по организации санаторно-курортного лечения. Одна из главных задач компании заключается в том, чтобы предложить клиенту оптимальное сочетание курорта и отеля, исходя из его заболеваний и личных предпочтений ᝰ https://sanatoriums.tpm.lv/YOvY2TVx?erid=2Vtzque5snu • Авиасейлс — проверенный сервис для покупки дешёвых авиабилетов. Никаких сборов и наценок! В мобильном приложении и на aviasales.ru лишь максимально низкие тарифы от надежных агентств ᝰ https://aviasales.tpm.lv/uTcQwKvf?erid=2VtzqxQ9BQq • Мир Турбаз — это сервис по бронированию загородного отдыха в любом уголке России ᝰ https://mirturbaz.tpm.lv/yOvqjE01?erid=2Vtzqvcgrx4 • Бронирование путевок в санатории Крыма, Краснодарского края, Абхазии, КМВ, Татарстана и других регионов РФ. Компания предлагает отдых, лечение, оздоровление на большинстве курортов России и СНГ ᝰ https://putevka.tpm.lv/y1RUFhfM?erid=2VtzqwTGMwT • Onlinetours — популярный маркетплейс пакетных туров от ведущих туроператоров более чем в 50 стран мира ᝰ https://onlinetours.tpm.lv/eZudSWwd?erid=2VtzqwKrRXj • ТО Дельфин является одним из ведущих туроператоров по организации пляжного и активного отдыха в России, Абхазии, Белоруссии ᝰ https://delfin-tour.tpm.lv/yYJXxNWP?erid=2VtzqwWELW9 • WeGoTrip онлайн сервис для покупки аудиоэкскурсий с билетами в достопримечательности ᝰ https://wegotrip.tpm.lv/G8v9kEJG?erid=2VtzqwbBq3y Не упустите шанс сделать свой отдых незабываемым и насыщенным 🙌</t>
+  </si>
+  <si>
+    <t>01.05.26 04:30</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/972</t>
+  </si>
+  <si>
+    <t>Все трюки в видео,выполнены профессионалами 😁 Повторять их без специальной подготовки 🛑 ОПАСНО ДЛЯ ЖИЗНИ Присоединяйтесь к нам ⤵ ▶ Наша группа ВКонтакте Карелия Инфо|Гид ▶ Наш канал в МАКС Приладожский Дзен ᥫ᭡</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/964</t>
+  </si>
+  <si>
+    <t>Все трюки в видео,выполнены профессионалами.Повторять их без специальной подготовки ОПАСНО ДЛЯ ЖИЗНИ</t>
+  </si>
+  <si>
+    <t>30.04.26 04:28</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/963</t>
+  </si>
+  <si>
+    <t>Мы встретились в странный период моей жизни 😇</t>
+  </si>
+  <si>
+    <t>29.04.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/954</t>
+  </si>
+  <si>
+    <t>📍Кижи, Республика Карелия</t>
+  </si>
+  <si>
+    <t>26.04.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/953</t>
+  </si>
+  <si>
+    <t>Братская жизнь для шо лайфа</t>
+  </si>
+  <si>
+    <t>24.04.26 03:59</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/944</t>
+  </si>
+  <si>
+    <t>На реке Тохмайоки, сохранились руины финской мельницы. Остались даже массивные жернова, обросшие мхом 🧐 📍 61.941332 30.593723 📸 kjm212k</t>
+  </si>
+  <si>
+    <t>23.04.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/934</t>
+  </si>
+  <si>
+    <t>Ладога 🥰 📷 andrewbazanov</t>
+  </si>
+  <si>
+    <t>22.04.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/927</t>
+  </si>
+  <si>
+    <t>На Ладоге вы найдете не только потрясающие виды и незабываемые впечатления, но и возможность прикоснуться к чему-то вечному и настоящему. 📷 andrewbazanov</t>
+  </si>
+  <si>
+    <t>21.04.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/926</t>
+  </si>
+  <si>
+    <t>20.04.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/925</t>
+  </si>
+  <si>
+    <t>🐳Остров «кит» в тумане 📽️ @pashenichev</t>
+  </si>
+  <si>
+    <t>17.04.26 18:42</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/915</t>
+  </si>
+  <si>
+    <t>Путешествие к Ладожскому озеру — это не просто отдых, а возможность переосмыслить своё отношение к жизни, ощутить гармонию с окружающим миром и зарядиться силой природы. Здесь каждый момент наполнен смыслом, а каждый взгляд открывает новые горизонты. Ладога — это место, где прошлое встречается с настоящим, где природа и человек живут в единстве, а каждый гость становится частью этой удивительной истории. 📸 windshear.ahead</t>
+  </si>
+  <si>
+    <t>16.04.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/913</t>
+  </si>
+  <si>
+    <t>Закат на Рысьей горе🤩⁣⁣⠀ ⁣</t>
+  </si>
+  <si>
+    <t>15.04.26 18:49</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/908</t>
+  </si>
+  <si>
+    <t>Инопланетные виды на Ладожские шхеры Это национальный парк в Карелии, где сохранились уникальные природные комплексы озёрных шхер. Место известно своими крутыми каменистыми берегами и узкими протоками. Ученые полагают, что много сотен лет назад здесь были горные цепи, которые со временем были затоплены. 📷pavel_vaschenkov</t>
+  </si>
+  <si>
+    <t>15.04.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/901</t>
+  </si>
+  <si>
+    <t>Бескрайняя красота, заставляющая замереть от восторга 😇 📸 @egorkotov777</t>
+  </si>
+  <si>
+    <t>13.04.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/897</t>
+  </si>
+  <si>
+    <t>Самыми выразительными природными пейзажами Ладоги являются шхеры Ладожского озера. Под шхерами понимают группу небольших скалистых островов, разделенных между собой узкими проливами. Обычно такие архипелаги можно увидеть в тесных бухтах или в заливах фьордового типа. Так как островки часто едва просматриваются над водой, они представляют опасность для любых типов судов. Но для ценителей природных красот и нестандартных ландшафтов шхеры представляют огромный интерес. Для возникновения шхер потребовались особенные геологические условия. В древние времена через всю территорию прошел гигантский ледник, после таяния льдов на земле осталось несметное количество узких впадин и скалистых обломков. Так и появились шхеры. Послеледниковые архипелаги в большом объеме присутствуют и на северном и северо-западном берегах Ладожского озера 📸 sochnew.photo</t>
+  </si>
+  <si>
+    <t>12.04.26 02:18</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/896</t>
+  </si>
+  <si>
+    <t>Церковь иконы Божией Матери «Всех скорбящих Радость». Автор проекта архитектор епархии Николай Николаев. Архитектурный стиль: Эклектика. Работы курировал мастер Иконин из Сортавала. Подрядные работы отданы купцу Василию Федоровичу Хозанову. Построена была в течение года на пожертвования прихожан и богатого петербургского купца Нестерова. Церковь была бревенчатая, обшитая с внутренней и наружной сторон вагонкой, под железной крышей. На колокольне было 4 колокола, из которых самый большой весил 51 фунт и 36 футов, подаренные крестьянином Николаем Укконен из Орусьярви и купцом Педри Тутти из Салми. Церковь выкрасили в белый цвет и увенчали золотыми куполами; крыша изначально была деревянная. Фундамент церкви крестообразный. Алтарь расположен на восток. Потолок основного храма поднимается вверх восьмиугольным куполом, в котором окна расположены на четыре стороны. Сейчас объект заброшен 📍 61.462208 32.075709 Деревня Орусъярви Питкярантский район, Республика Карелия</t>
+  </si>
+  <si>
+    <t>08.04.26 19:59</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/889</t>
+  </si>
+  <si>
+    <t>Хотите приключений? Отправляемся на Ладогу! Вас ждут прогулки по живописным Ладожским шхерам и незабываемая поездка на остров Валаам из Сортавала. Ладожские шхеры – это узкие скалистые заливы, фьорды и острова, создающие уникальный ландшафт. Мы рады объявить об открытии бронирования на индивидуальные экскурсионные прогулки на катере по Ладожским Шхерам и на легендарный остров Валаам на сезон Май - Октябрь 2026 года ✍️ https://vk.ru/id67900837</t>
+  </si>
+  <si>
+    <t>07.04.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/887</t>
+  </si>
+  <si>
+    <t>Знаменитые водопады Карелии 🔖Водопад Ахинкоски Самый крупный водопад из каскада четырёх равнинных водопадов, которые все вместе называются Рускеальскими (из-за близости этого места к горному парку «Рускеала»). Вода в водопаде темная, поскольку наполнена торфом и большим содержанием железа. Сейчас на территории водопада оборудована пешая тропа со знаменитыми подвесными мостами, с которых получаются потрясающие фотографии. 🔖Водопад Кивач Второй по величине равнинный водопад в Европе находящийся в одноименном заповеднике, его высота составляет около 10 метров. 🔖 Водопад Гирвас По крутым каменистым склонам высотой около 30 метров спускаются потоки воды, образуя великолепное зрелище. 🔖Водопад Рюмякоски Водопад на реке Тохмайоки образовался в русле финской ГЭС. Его высота 8-9 метров. 🔖 Водопад Белые мосты или Юханкоски Самый высокий водопад в округе, высота падения воды здесь достигает 18 метров. 📸 nastyaryskova</t>
+  </si>
+  <si>
+    <t>07.04.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/886</t>
+  </si>
+  <si>
+    <t>Весна уже здесь, а у нас — лучшее место, чтобы это заметить ✨ Устали от города? Приезжайте к нам в Ladoga eco land ❤️Ваш идеальный уикенд в окружении солнца и сосен ждёт вас🌲☀️ Чтобы забронировать уютный отдых, пишите нам ⤵️ +7-906-270-79-79 +7-931-377-18-80 ✍️Подписывайся на нас 🔥 VK ➡️ https://vk.ru/ladogaecoland TG ➡️ t.me/ladogaecoland Insta➡️ https://www.instagram.com/ladoga_eco_land?igsh=N2plYmVkbTJkOTR2</t>
+  </si>
+  <si>
+    <t>06.04.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/879</t>
+  </si>
+  <si>
+    <t>Палеовулкан Гирвас — уникальный памятник природы ✨ Три миллиарда лет назад тектонические процессы сформировали здесь лавовые языки и вулканические рельефы. Место совершенно потрясающее своей какой-то неземной красотой ❤️ ⚲ 62.484776 33.670996</t>
+  </si>
+  <si>
+    <t>04.04.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/878</t>
+  </si>
+  <si>
+    <t>⚲ Гора Паасо</t>
+  </si>
+  <si>
+    <t>03.04.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/869</t>
+  </si>
+  <si>
+    <t>Самый настоящий портал во времени Остров Кижи — это музей под открытым небом, где собраны оригинальные памятники деревянного зодчества и различные предметы быта древних времен. Остров находится на Онежском озере, Республика Карелия. Из всех объектов на острове выделяется храм Преображения Господня который не имеет аналогов в мировой деревянной архитектуре. Так же на острове есть еще несколько храмов разных времен постройки, настоящие деревенские дома и хозяйственные постройки с восстановленными интерьерами и много всего интересного. 📷 natalikhodas</t>
+  </si>
+  <si>
+    <t>02.04.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/868</t>
+  </si>
+  <si>
+    <t>С удовольствием отвечу на ваши вопросы ❓ ▪️ Как доехать…? - Помогу выбрать самый удобный и быстрый способ добраться до нужного места. ▪️ Где снять жильё…? - От уютных гостевых домов до комфортабельных отелей — помогу найти идеальное место для вашего отдыха. ▪️ Как пройти и что стоит посмотреть? - Расскажу о самых живописных тропах и скрытых жемчужинах, которые не найти в обычных путеводителях. ▪️ Где найти гида…? - Познакомлю с проверенными местными гидами, которые сделают экскурсии интересными и познавательными. ▪️ Время работы, цена входного билета… и т.д.? - Предоставлю всю актуальную информацию, чтобы вы могли планировать своё время без лишних хлопот. ▪️ Где вкусно покушать и что попробовать…? - Расскажу о лучших кафе и ресторанах, а также о местных блюдах, которые обязательно стоит попробовать Свяжитесь со мной прямо сейчас, и мы начнём планировать ваше идеальное путешествие!</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/867</t>
+  </si>
+  <si>
+    <t>02.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/866</t>
+  </si>
+  <si>
+    <t>02.04.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/856</t>
+  </si>
+  <si>
+    <t>Мыс Импиниеми — ❤️ 📸 makkcim13 ▪️Экскурсии от местных жителей в Карелии</t>
+  </si>
+  <si>
+    <t>01.04.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/855</t>
+  </si>
+  <si>
+    <t>Вы что, еще не видели сезон водопадов в Карелии? 😱 Только весной карельские водопады демонстрируют максимум своей полноводности и красоты — и это потрясающее зрелище! Если не увидеть это сейчас — потом придется долго ждать следующего апреля 😟 Составили путеводитель по самым красивым водопадам Карелии Кивач: главный водопад республики и самый крупный равнинный водопад России. Ахинкоски: четыре каскада на реке Тохмайоки недалеко от горного парка «Рускеала». Вас ждет живописный маршрут по подвесным мостикам над гремящими потоками. Юканкоски (Белые мосты): два брата-падуна на рукавах реки Кулисмайоки, высота одного из них — целых 18 метров! Койриноя (Верхний и Нижний): водопады на небольшой речке Койринйоки, находятся в отдалении от главных туристических маршрутов. Здесь можно побыть наедине с природой. Гирвас: жерло древнего спящего вулкана каждую весну превращается в мощный водопад из-за ежегодного сброса воды с Пальеозерской ГЭС — фееричное зрелище! Поехали, посмотрим?</t>
+  </si>
+  <si>
+    <t>31.03.26 18:36</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/852</t>
+  </si>
+  <si>
+    <t>😍 Секретный водопад Карелии В самом сердце Питкярантского района, среди густых лесов, скрывается удивительное место на реке Пукамонйоки. Если вы его найдёте, вас ждёт настоящая магия природы! Карелия очень особенная, здесь за каждым поворотом может открыться чудо, будто созданное только для вас. Ради этого и нужно путешествовать по России, чтобы открывать ее загадки и тайные места ❤️ 📍61.699700 31.184300 📸 PavelMatveev_tg</t>
+  </si>
+  <si>
+    <t>28.03.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/847</t>
+  </si>
+  <si>
+    <t>В Карелии на горе Ялгора появился новый туристический объект — этнопарк «Вулкан Варио» 📍 Карелия Эко-тропа находится в заповедной зоне в 20 км от Петрозаводска. 😎 Это музей под открытым небом, где посетителей знакомят с культурой, традициями и бытом народов, проживавших на определенной территории. 😎Для большего погружения в атмосферу легенды, по всему парку расставлены инсталяции с персонажами и деталями из истории о вулкане. 😎Лестница поднимет на высоту более 120 м, где открываются десятки сказочных локаций с героями легенд. 😎На вершине Вулкана находится панорамное кафе с завораживающими видами. А у подножия, в конце маршрута, ресторан, который подарит тепло и уют после насыщенного приключения. *Вход платный, от 500 ₽ 〰️〰️〰️〰️〰️ Остановиться можно здесь же - в центре активного отдыха Ялгора (проживание в комфортных коттеджах или номерах) 📷 Анна Кузик</t>
+  </si>
+  <si>
+    <t>27.03.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/838</t>
+  </si>
+  <si>
+    <t>Экотропа для любителей геологии "Обитель батюшки Онеги" Почему её называют самой красивой в области и стремятся посетить? 🌸 Половина маршрута проходит по лесной дороге, а другая - по берегу Онежского озера: сказочные пляжи и уникальные минералы: малиновый кварцит и черный габбро-диабаз. 🌸 Каменная сказка в сочетании с песком и прозрачной водой Онеги оставляет незабываемые впечатления. 🌸 К слову, единственное в мире месторождение малинового кварцита находится в Карелии в селе Шокша. Это очень редкий, прочный и долговечный материал. 🌸 Из него изготовлен саркофаг Наполеона, буквы ЛЕНИН над входом в Мавзолей, Могила Неизвестного солдата в Александровском саду, пол в Казанском соборе. Туристы говорят, что маршрут немного недоработан, но много чего сделано: беседки, скамейки, инфощиты. Подробнее здесь. 📷 Светлана Сорокина</t>
+  </si>
+  <si>
+    <t>27.03.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/837</t>
+  </si>
+  <si>
+    <t>💙«Танец воды» Художник / Роб Гонсалвес. Так напоминает наши водопады 😍 ⠀</t>
+  </si>
+  <si>
+    <t>22.03.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/836</t>
+  </si>
+  <si>
+    <t>Друзья, в связи с блокировками и замедлением Telegram, мы постепенно переносим основную коммуникацию в MAX. https://max.ru/sortainfoguide</t>
+  </si>
+  <si>
+    <t>21.03.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/831</t>
+  </si>
+  <si>
+    <t>Миллионы лет назад на этом месте был ледник. Он то разрастался и выталкивал горную породу, то таял и вымывал её. Так образовались холмы и впадины с кристально чистой водой, где берега усыпаны круглыми камушками. Из этих камней здесь состоит всё. На них растёт лес, между ними образованы озера, поверх них местами появились болота. В этом месте нет связи, шумных дорог и огромного количества туристов. Местные сюда тоже не особо ходят. Так что закупите лукошки — сейчас самое время собирать клюкву, голубику и бруснику (её там много).</t>
+  </si>
+  <si>
+    <t>20.03.26 02:32</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/828</t>
+  </si>
+  <si>
+    <t>Водопад Прокинкоски ❤︎ 61.70668 31.17412</t>
+  </si>
+  <si>
+    <t>17.09.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1122</t>
+  </si>
+  <si>
+    <t>Осенние каникулы 2026: едем в этносело Тарасовская 🍂 Друзья, у нас новости — и мы очень рады ими поделиться. Этой осенью «Настин лагерь» отправляется в новое место: этносело Тарасовская в Устьянском районе Архангельской области. Настоящий Русский Север, где до сих пор живут традиции — топят печи, доят коз, плетут из рогоза и пекут хлеб. Для кого: школьники 7–15 лет Когда: 25 октября - 1 ноября Что ждёт ребят: — Жизнь в подлинных избах XIX века — Русская печь, домашний сыр и творог, овощи с огорода — Дойка коз, лодка, народные игры — Ткачество, бисер, плетение из рогоза — Баня, костёр, «свечка» Это не экскурсия и не стилизация. Это возможность прожить несколько дней так, как жили наши предки — в ритме земли, труда и доброго соседства. Хотите подробности — напишите нам, вышлем презентацию с программой и условиями. +7(921)300-73-00 (max, telegram, WhatsApp) «Настин лагерь» 🌿</t>
+  </si>
+  <si>
+    <t>17.09.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/Karelia_info_Guide/1115</t>
+  </si>
+  <si>
+    <t>Кирьявалахти – самый северный залив Ладожского озера ❤︎ Когда едешь со стороны города Сортавала, разворачивающиеся перед глазами виды напоминают фьорды Норвегии. Дорога здесь ничуть не хуже норвежских трасс и вьётся вдоль берега почти у самой воды, а с другой стороны резко поднимается скалистый склон 🧡 📸g.pozhvanov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3734,62 +4463,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H402"/>
+  <dimension ref="A1:H487"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1626.746" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4544.176" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -12129,50 +12858,1495 @@
       <c r="F401">
         <v>7</v>
       </c>
       <c r="G401">
         <v>19</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
         <v>47266</v>
       </c>
       <c r="B402" t="s">
         <v>1114</v>
       </c>
       <c r="C402" t="s">
         <v>1117</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="E402">
         <v>350</v>
       </c>
       <c r="G402">
         <v>4</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>110028</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E403">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>110029</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E404">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>110030</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E405">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>110031</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E406">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>110032</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E407">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>110033</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E408">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>110034</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E409">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>110035</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E410">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>110036</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E411">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>110037</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E412">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>110038</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E413">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>110039</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E414">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>110040</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E415">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>110041</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E416">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>110042</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E417">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>110043</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E418">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>110044</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E419">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>110045</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E420">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>110046</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E421">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>110047</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E422">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>110048</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E423">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>110049</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E424">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>110050</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E425">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>110051</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E426">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>110052</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E427">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>110053</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E428">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>110054</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E429">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>110055</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E430">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>110056</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E431">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>110057</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E432">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>110058</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="E433">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>110059</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E434">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>110060</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E435">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>110061</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E436">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>110062</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E437">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>110063</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E438">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>110064</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E439">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>110065</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E440">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>110066</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E441">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>110067</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E442">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>110068</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E443">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>110069</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E444">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>110070</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E445">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>110071</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E446">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>110072</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E447">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>110073</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E448">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>110074</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E449">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>110075</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E450">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>110076</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E451">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>110077</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E452">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>110078</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E453">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>110079</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E454">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>110080</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E455">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>110081</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E456">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>110082</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E457">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>110083</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E458">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>110084</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E459">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>110085</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="E460">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>110086</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E461">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>110087</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E462">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>110088</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E463">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>110089</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E464">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>110090</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E465">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>110091</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E466">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>110092</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E467">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>110093</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E468">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>110094</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E469">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>110095</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E470">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>110096</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E471">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>110097</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E472">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>110098</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E473">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>110099</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E474">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>110100</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E475">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>110101</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E476">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>110102</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E477">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>110103</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E478">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>110104</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E479">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>110105</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E480">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>110106</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E481">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>110107</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E482">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>110108</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E483">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>110109</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E484">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>110110</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E485">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>125564</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E486">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>125565</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E487">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">