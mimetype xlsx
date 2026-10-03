--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="479">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="788">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1449,50 +1449,977 @@
     <t>21.03.25 15:03</t>
   </si>
   <si>
     <t>t.me/needbooking/5590</t>
   </si>
   <si>
     <t>Мой прошлый пост про eSIM репостнуло почти 80 человек: кажется эта тема вам актуальна Решила собрать ещё пару лайфхаков в путешествиях, которыми пользуюсь: 🔴Офлайн карты «Organic Maps». Заранее скачиваю регион, куда отправляюсь, проставляю точки, которые хочу посмотреть и делаю заметки со ссылками. 🔴Премиальные программы и бесплатные проходки в бизнес-залы. У меня по Тинькофф-премиум можно 4 раза в месяц посещать такие залы. Раньше, когда не было, подключала пробные периоды на время поездки. 🔴Сообщайте в отель время вашего приезда и, если есть, важную дату. Иногда при позднем заезде могут в номере оставить ужин, а для повода сделать приятный комплимент / сделать апгрейд. 🔴Страховка путешественника: при пользовании картой All Airlines она оформляется автоматический каждый год бесплатно. 💜Ну и ещё раз напомню про eSIM, я пользуюсь обычно Just eSIM во всех поездках за границу. Не нужен никакой роуминг или попытки найти симку в первый день. Покрытие большое, найдётся любая страна мира. Скачиваете приложение, выбираете страну, активируете перед отлётом нужное количество ГБ, а на месте просто включаете мобильный интернет. Я на 5 дней в Дубае активировала 5ГБ, этого было даже много. Для примера, в Европе — 5$ за ГБ, безлимит на 7 дней — 25$. При оформлении по ссылке для вас будет будет приветственный бонус в 250 МБ. 👉Скачать приложение и оформить eSIM @needbooking</t>
   </si>
   <si>
     <t>21.03.25 06:22</t>
   </si>
   <si>
     <t>t.me/needbooking/5581</t>
   </si>
   <si>
     <t>📍 Как выглядит новый «Винный город» в Геленджике? Делюсь фотографиями рендера одного из самых амбициозных проектов «Белый мыс» и того, что там сейчас в реальности. Обещали открыть осенью 2025 года, скорее всего сделают это частично. Первый объект — энотека — откроется весной, далее поэтапно будут открываться остальные объекты: рестораны, музей, лаборатория, школа.  Площадь винного города составит более 40 тыс. кв. м. В нём будут располагаться лаборатория, винотека площадью 900 кв. м, музей, посвящённый российскому виноделию, школа сомелье, дегустационные залы, лабораторный центр, кинотеатр и другие объекты.  Архитектурная концепция винного города разработана английским архбюро Dyer совместно с российским бюро. Архитектура «винного города» вписывается в природный ландшафт — здесь нет углов и прямых линий, а здания словно вырастают из окружающего пространства, вызывая ассоциации с текущей водой или плетущейся лозой винограда. 🍷 А пока ждём открытия, можно посмотреть подборку виноделен Краснодарского края 📸 @kokorin_roman @needbooking #needbooking_новости</t>
   </si>
   <si>
     <t>19.03.25 15:04</t>
   </si>
   <si>
     <t>t.me/needbooking/5579</t>
   </si>
   <si>
     <t>Ежедневные ритуалы в чате Morning Heroes продолжаются Надеялась, что в марте начну делать это уже на улице, но у нас зима решила вернуться. Каждый день просыпаюсь в 6 утра, чтобы успеть сделать 10-15 минут зарядки. Сегодня йога-стретчинг на Fitstars. Уже много раз рассказывала вам здесь про это платформу и знаю, что вы уже тоже пробуете. Для тех, кто пропустил: доступ на платформу безлимитный, есть разнообразные тренировки от силовых до лимфодренажных, а также программы питания и полезные статьи. Сейчас за оформление подписки можно получить подарки: сертификат магазин FitStars и фитнес-набор «Яркий старт»: ковер pvs rose, шопер, стикерпак. Ну и самое приятное, по ссылке найдёте промокод — для моих подписчиков скидка 70%. Кто ещё делает зарядки по утрам? Кто спортик, делитесь, чем занимаетесь? @needbooking</t>
+  </si>
+  <si>
+    <t>15.09.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8441</t>
+  </si>
+  <si>
+    <t>5 бутик-отелей России, ради которых хочется спланировать поездку 🏰 Собрала пять мест, где сам отель уже часть путешествия: купеческий особняк, прусский замок, дом XIX века и столетняя русская изба. Сохраняйте 🤍 📍Дом с гаргульями, Ярославль Новый бутик-отель в купеческом особняке конца XVIII века. Четыре года реставрации, старая кирпичная кладка и балки, старинные наличники, но внутри всё современное: мини-кухни, тропический душ, «Алиса». Гаргульи с соседнего исторического дома буквально заглядывают в окна некоторых номеров. от 6 750 ₽/ночь 📍Schloss-Hotel Yantarny, Янтарный Бывший охотничий замок прусского короля Фридриха I прямо у Балтийского моря. Внутри исторические интерьеры, ресторан и SPA с бассейном, джакузи и саунами. Вековой парк Беккера вокруг и море в нескольких минутах. После шторма можно идти искать янтарь :) от ~12 000 ₽/ночь 📍Мару, Переславль-Залесский Не совсем отель, а целый купеческий дом 1890 года на берегу Трубежа. 190 м², четыре спальни, антикварная мебель, косметика L'Occitane, русская печь, свой пирс и баня с видом на воду. До Плещеева озера буквально пара минут, а весь дом можно снять компанией до 8 человек. от 80 000 ₽/ночь за весь дом 📍TRUVOR, Великий Новгород Небольшой дизайн-отель в историческом здании XIX века рядом с Ярославовым дворищем. 26 номеров, и каждый со своим интерьером: Loft, Surf, Black &amp; White, Hansa и другие. от 5 130 ₽/ночь 📍Гостевой дом Олафа, Палех Настоящая русская изба возрастом около 100 лет, которую восстановили и превратили в гостевой дом. Внутри сохранили старые вещи и атмосферу дома, добавив современный комфорт. Есть русская печь, из которой по запросу приготовят завтрак или ужин. А ещё хозяева организуют экскурсии и мастер-классы по Палеху. 💸 от 18 000 ₽/ночь Другие подборки бутик-отелей: 📍От канала Путешествия Матрешки 📍От Вологды до Переславля 📍Эстетичные отели Санкт-Петербурга 📍7 отелей юга России на виноградниках ❤️ — класс, спасибо 🔥 — выезжаем @needbooking</t>
+  </si>
+  <si>
+    <t>14.09.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8432</t>
+  </si>
+  <si>
+    <t>Для уикенда на 1 день — Зарайск 📍 Сохраняйте, пока про этот городок знает не так много людей:) Что успеть посмотреть и куда зайти примерно за 5 часов: ◽️ Зарайский кремль — единственный полностью сохранившийся кремль в Московской области. Здесь же продают местный хлеб с сухофруктами, берите. ◽️ Гостиный двор — буквально по пути, поэтому точно не пропустите. ◽️ Зарайский парк — приятное общественное пространство с огромными лежаками, сценой и местами для отдыха. ◽️ Коврижечная — попробовать коврижку: старинную русскую выпечку на меду и специях, что-то между большим пряником и хлебом. ◽️ Ресторан «Старый город» — по факту главный ресторан в городе. Столики открывают для брони день в день в 11 утра, и лучше звонить сразу. Нам сказали буквально: «Иначе всё будет забронировано на полгода вперёд»:) ◽️ Нам ещё повезло попасть на фестиваль современного искусства «Перезагрузка», который проходил до 13 сентября. И вот это вообще отвал всего. ◽️ К закату идите к Водонапорной башне и площадкой со стильными стульями на белом песке. Нам супер повезло с погодой, все заливалось в лучах закатного солнца. ◽️ Рядом — кафе «Зарайская баранка». Попробовать саму баранку нам не удалось (закрылось в 18:00), зато фотосессию сделать разрешили 😅 ◽️ И ещё лодочная станция, сапы и плотина — оставляйте время на прогулку вдоль воды. На всё это у нас ушло около 5 часов. Для поездки одним днём из Москвы — отличный план❤️‍🔥 Спасибо моим друзьям, что открыли это местечко! @needbooking</t>
+  </si>
+  <si>
+    <t>13.09.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8423</t>
+  </si>
+  <si>
+    <t>Мы вчера съездили одним днем в чудесный городок в Московской области 🥹 С вас реакции и расскажу, что за место и чего там смотреть ❤️ @needbooking</t>
+  </si>
+  <si>
+    <t>12.09.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8417</t>
+  </si>
+  <si>
+    <t>Японский минимализм в центре Казани — гостевой дом «Ма» 📍 Казань, ул. Низенькая, 35 Сохраняю ещё один очень эстетичный вариант в Казани. «Ма» открылся осенью 2024 года, здесь всего 9 номеров, а концепция вдохновлена японской философией Ma — про паузу, свободное пространство и спокойствие. Внутри есть небольшое лобби с библиотекой, которую собирали вместе с казанской «Сменой», летняя терраса на крыше, прачечная и камера хранения. Заселение бесконтактное, завтрак можно заказать прямо в номер. Всего четыре категории номеров: компактные студии и апартаменты площадью 16–22 м². Есть варианты с мини-кухней, панорамным окном и собственной террасой. Но главное здесь, конечно, интерьер и детали: натуральное дерево, спокойные оттенки, минимум визуального шума. Для гостей даже собрали собственную подборку фильмов, которые продолжают концепцию отеля. По отзывам особенно хвалят тишину, чистоту, удобные кровати и хороший фен — а мы знаем, насколько это важная деталь в отеле 😅 Из нюансов: номера довольно компактные, мест для хранения может не хватать, а лифта в здании нет. 💸 От 7 000 ₽ за ночь, стоимость зависит от дат. @needbooking #казань #бутикотели</t>
+  </si>
+  <si>
+    <t>11.09.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8411</t>
+  </si>
+  <si>
+    <t>У родителей на днях была годовщина свадьбы🥹 Они решили её отметить в какой-то пятерке в Москве, выбрали Radisson Blu Ленинский! Мама честно сказала, что сама нашла у меня в канале, меня не спрашивала даже:) так что пользуйтесь поиском, реально полезно ❤️‍🔥 Что уже приятно удивило? Мама при бронировании оставила пометку о годовщине, и им: ◽️дали апгрейд номера ◽️ в качестве комплимента дали бутылку шампанского, десерт, фрукты, шоколад ◽️продлили проживание до 15:00 (поздний выезд) Тем временем, нам в Enzo тоже дали апгрейд, но в качестве комплимента только десерт и фрукты (кину в комменты фотку:) а кому-то только фрукты дают, попадался смешной рилз про это😅 мол номер за 50 тыс и приносят 5 клубник и чуть-чуть голубики)))) У вас какие и где были комплименты? делитесь @needbooking</t>
+  </si>
+  <si>
+    <t>08.09.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8410</t>
+  </si>
+  <si>
+    <t>Green Flow на Красной Поляне закрылся:( Всю историю можете почитать здесь и здесь, а я пока просто грущу… Так и не доехала до ребят, хотя раз 6 была в Поляне… Всё время выбирала другие отели. Осенью там особенно волшебно! 🔵Топ-14 отелей по моему мнению 🔵Апарты Поляны 🔵3 стильных отеля с открытыми бассейнами 🔵AYS Design Hotel — мой обзор отеля с дизайнерскими граффити-номерами 🔵Обзор Новотеля на 960 🔵Где поесть — мои топ мест А Green Flow и сотрудников жаль… Но классно, что курорт пошёл навстречу гостям🌸</t>
+  </si>
+  <si>
+    <t>08.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8401</t>
+  </si>
+  <si>
+    <t>Моя корзина для стильного хайкинга или история о том, сколько много рилсов про outdoor одежду мне попадалось перед Кыргызстаном😅 ◽️Яркие треккинговые кроссовки Salomon SPEEDCROSS 6 ◽️Спортивный лонг на молнии ◽️ Бандана за 200 рублей -дополнение к любому образу, можно взять несколько цветов на каждый день ◽️Водонепроницаемые походные брюки - но я не оч ими довольна с точки зрения фасона, хотела пошире ◽️Водонепроницаемая походная куртка-парка ◽️Шляпа для хайкинга - мне не зашла, но может вам понравится ◽️Солнцезащитные модные очки - у меня они постоянно теряются, поэтому почти под каждое путешествие покупаю новые😅 ◽️ Топ спортивный Fitbomb То, что сохранила на будущее: ◽️ Юбка-шорты ◽️ Яркая флисовая кофта ◽️ Гидратор для похода / бега 1000 рублей с WB или за 15000₽ Salomon ◽️ Походный Рюкзак Patagonia или Salomon Рюкзак XT 15 ◽️ И бонус: у моих любимок Paranoiq Brand вышел новый дроп для путешествий - штаны и флиска Забирайте и сохраняйте на случай отсутствия вишлиста у путешественника! Ну и лайк, если нравятся такие подборки ❤️ @needbooking</t>
+  </si>
+  <si>
+    <t>04.09.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8384</t>
+  </si>
+  <si>
+    <t>После первой большой для себя высоты я узнала одну важную вещь Оказывается, чтобы увидеть Гималаи, не обязательно быть альпинистом и идти на восхождение. Недавно я впервые попробовала большую для себя высоту — и поняла, что это то еще приключение. В поездке узнала от ребят, что есть возможность походить вокруг одной из самых красивых гор — Аннапурны в Непале. Октябрь на Аннапурне – короткий момент между сезоном дождей и наступлением зимы, когда Гималаи особенно ясные, яркие и красочные. Плюс муссоны уже закончились, воздух прозрачный, горы открыты, а природа окрашивается в осенние цвета 😍🍂 Это путешествие по горам без покорения вершины в течение 12 дней: каждый день идёшь по маршруту, проходишь древние деревни, знакомишься с местными жителями и ночуешь в лоджах и отелях. В туре ребята постепенно (это важно!) поднимаются вверх, наблюдают, как каждый день меняется природа вокруг. Максимальная точка — 5416, перевал Торонг-Ла, на фото😍 Маршрут рассчитан на небольшую группу от 4 до 12 человек, сложность — 5/10. В организацию входят проживание, завтраки, разрешения, русскоязычные и местные гиды, портеры, все внутренние перелеты и трансферы. Отдельно нужны международный перелёт, виза, питание и спортивная страховка. ➡️Сейчас еще можно попасть в даты 16-27 октября — все подробности тут, а писать можно Яне @yana_r707 Если Гималаи тоже давно сидят у вас в голове, возможно, вот тот самый тур, который пора бронировать 🏔️ @needbooking</t>
+  </si>
+  <si>
+    <t>04.09.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8375</t>
+  </si>
+  <si>
+    <t>В Казани открылся новый бутик-отель — «Дом А. Пора» Отель занимает особняк 1904 года на улице Гоголя, рядом с Лядским садом. Его построили для Адольфа Пора — преподавателя французского языка в Императорском Казанском университете. После революции здесь была коммуналка, а реставрация здания заняла больше десяти лет. Интерьером занимался казанский архитектор Марсель Искандаров. Он сохранил местный модерн — сдержанный и немного наивный. Внутри восстановили дореволюционные трафаретные фризы, собрали антикварную мебель и предметы разных эпох. В отеле всего 10 номеров, у каждого свой литературный сюжет. Создатели представили, что здесь останавливались поэты, художники и музыканты начала XX века, оставляя небольшие артефакты. В комнатах разместили настоящие работы из фондов Казанского художественного училища имени Фешина, подобранные под историю каждого номера. Ещё есть общая гостиная и скрытый дворик, а скоро появятся авторский аудиогид и завтрак с одним из казанских заведений. 📌 Отель уже принимает гостей. Сайт пока доделывают, но забронировать уже можно. Номера от 10 000 рублей в сутки ❤️ — ну всё, едем в Казань 🔥 — какая история, вау 😍 — любим такое @needbooking #казань #бутикотели</t>
+  </si>
+  <si>
+    <t>04.09.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8374</t>
+  </si>
+  <si>
+    <t>В Казани открылся новый бутик-отель — «Дом А. Пора» Отель занимает особняк 1904 года на улице Гоголя, рядом с Лядским садом. Его построили для Адольфа Пора — преподавателя французского языка в Императорском Казанском университете. После революции здесь была коммуналка, а реставрация здания заняла больше десяти лет. Интерьером занимался казанский архитектор Марсель Искандаров. Он сохранил местный модерн — сдержанный и немного наивный. Внутри восстановили дореволюционные трафаретные фризы, собрали антикварную мебель и предметы разных эпох. В отеле всего 10 номеров, у каждого свой литературный сюжет. Создатели представили, что здесь останавливались поэты, художники и музыканты начала XX века, оставляя небольшие артефакты. «Ленточка от зонтика» связана с Анной Ахматовой, «Янтарь» — с Борисом Пастернаком, а «Заметки на полях» — с Александром Скрябиным. В комнатах разместили настоящие работы из фондов Казанского художественного училища имени Фешина, подобранные под историю каждого номера. Ещё есть общая гостиная и скрытый дворик, а скоро появятся авторский аудиогид и завтрак с одним из казанских заведений. 📌 Отель уже принимает гостей. Сайт пока доделывают, но забронировать уже можно. Так радуют глаз такие проекты: видно, с каким смыслом, вниманием и любовью здесь подошли к открытию. Кажется, надо бронировать — буквально ❤️ Номера от 10 000 рублей в сутки @needbooking #казань #отеликазан</t>
+  </si>
+  <si>
+    <t>01.09.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8373</t>
+  </si>
+  <si>
+    <t>5 отелей со SPA для осенних выходных недалеко от Москвы Да, вот и наступила осень:) Успели все планы на лето выполнить? На осень планы ваши знаю, поэтому собрала пять вариантов в пределах двух часов от Москвы с адекватными ценами: от камерной резиденции с собственной баней до большого курорта. Заокские Поля 📍Тульская область. Дома рассчитаны максимум на шесть гостей. На территории есть баня, ферма, ресторан и конный клуб. Pet-friendly 🐕‍🦺 -10% по промокоду September Парк-отель Rosendorf 📍Село Ашитково. Есть двухместные номера и семейные категории до четырёх гостей. В SPA-комплексе работают бассейн, финская сауна и массажные кабинеты. Отель окружён лесом и каскадом прудов, есть аренда велосипедов, квадроциклов, бильярд, детская комната, домик кроликов и др. от 7 200 рублей за ночь, подробнее в канале. Чехов #APi 📍58 км от МКАД. Можно остановиться в обычном номере, даче, вилле или отдельном доме. Творческая резиденция, можно составить комплексную программу, сочетающую образовательную часть, прогулки, занятия спортом, работу, отдых и развлечения. Есть банный комплекс с панорамными окнами на поля, русской парной, массажами и SPA-программами. от 7 300 рублей. Аренда бани — 6 000 рублей в час, минимум на три часа. Теплеево Резорт 📍29 км от МКАД по Киевскому шоссе. Есть номера для пар и семейные категории до пяти гостей. В SPA-комплексе — бассейн, хаммам, финская сауна, купели, массажи и уходовые программы. На территории работают рестораны, боулинг, конный двор и детская анимация. от 7 700 рублей за ночь. Парк-отель «Русский» 📍Серпухов, около 80 км от Москвы. Номера рассчитаны на двух-трёх гостей, максимум в виллах — на восемь. В SPA-комплексе есть крытый бассейн, джакузи, хаммам, русская баня, финская и травяная сауны. Лучше выбирать номера непосредственно в здании SPA-отеля. Действует формат «всё включено» от 14 000 рублей за ночь Цены динамические: перед бронированием проверяйте, включены ли посещение SPA и питание в стоимость номера. ➡️Другие подборки по спа-отелям Часть 1 и Часть 2 @needbooking #недалекоотмск #спаотели</t>
+  </si>
+  <si>
+    <t>28.08.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8365</t>
+  </si>
+  <si>
+    <t>Почему хайкинг, походы и аутдор культура стали так популярны в последнее время? Про это есть много классных статей и спецпроектов, например вот этот про проект «Дикие». Но я могу сказать одно: жизнь в палатках, походы и хайкинг в горы, когда не остаётся думать ни о чём, кроме следующего шага, явно набирают популярность среди туристов. Я решила задать все интересующие меня вопросы Кате Положенцевой, со-основателю медиа-проекта «Дикие» и автору канала Ссылки, которыми жалко делиться. Когда-то давно мы с Катей оказались в одном чате авторов каналов яндексоидов, а сейчас в карточках болтаем про то: ◽️ Что такое «Дикие»? ◽️ Что даёт человеку хайкинг и треккинг? ◽️ С кем пойти в поход или на прогулку? ◽️Куда отправиться на хайкинг? ◽️Что всегда у Кати в рюкзаке? p.s. очень разделяю все мысли. после Кыргызстана теперь хочется в Нахазо в Поляне добраться 🏔️ ➡️ напомню, что это новая рубрика, предыдущее интервью с Юнисом Теймурханлы Читайте карточки и не жалейте лайки, чтобы появлялись новые герои❤️ @needbooking #интервью_needbooking</t>
+  </si>
+  <si>
+    <t>28.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8356</t>
+  </si>
+  <si>
+    <t>Ну и эти виды Ака-Коль — то, ради чего стоило идти ❤️🏔 Ледник, рядом озеро в виде сердца и полная тишина! Пожалуй, пока это самое красивое озеро, которое я видела! @needbooking #кыргызстан</t>
+  </si>
+  <si>
+    <t>28.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8355</t>
+  </si>
+  <si>
+    <t>Двухдневный поход к озеру Ала-Коль: красиво, но сложно 🏔️ Пожалуй, это был самый яркий и тяжёлый эпизод за весь наш тур в Кыргызстане. Озеро и подъём Озеро находится на высоте 3900 м. Мы шли с гидом и портерaми (ребятами, которые несли вещи и палатки). Из Каракола нас забрали на высокой тачке и довезли примерно до 2100 м. Оттуда взяли только свои рюкзаки и пошли вверх. На фото мы ещё довольные, наслаждаемся природой и медленно идём вверх. Первая остановка и лагерь Посреди пути остановились на обед, после которого начался достаточно резкий подъём. Через час–полтора оказались в первой точке для акклиматизации — с 14:30 до 6:00 утра следующего дня. К моменту прибытия портеры уже поставили палатки и выдали пенки и спальники на -10°C. Лагерь называется Magic Camp (на 2900 м): есть юрты, общая зона для обедов и ужинов, туалет, умывальник и Wi‑Fi. Больше здесь ничего не нужно. Ночь и неожиданные звуки Уже к вечеру я начала чувствовать небольшую головную боль, но сначала не обращала внимания. Мы собрались у костра: болтали, знакомились и ели маршмэллоу. Вечером мне рассказали историю про медведя на Алтае — как раз перед ночью в палатке это было не совсем успокаивающе. В 3:00 ночи я проснулась от звука: что‑то прямо у моей головы что‑то ело. Перепугалась ужасно, но прислушавшись, поняла — это была лошадь. Она около 2 часов ходила вдоль палаток и ела траву, поэтому я особо не выспалась. Следующее утро и акклиматизация Утром головная боль усилилась; я выпила нимесил и мы стартовали в гору. Сначала сильно тепло оделись, но с каждыми 100 метрами раздевались, было жарко. Я явно недооценила сложность восхождения. Любой подъём выше 3000 м сопровождается учащённым дыханием: идёшь медленнее, каждый шаг отдаёт в коленях и голове, нужно часто останавливаться и отдыхать. Нимесил почти не помогал, поэтому я просто шла с головной болью. Финальный подъём и вид Подъём до 3900 м занял у нас 3,5 часа. По пути отдыхали у первого озера, а оставшееся время шли вдоль основного озера. Красота была невероятная. Последние примерно 300 м давались особенно тяжело — там был довольно крутой угол. Спуск и улучшение состояния Мы начали спуск к юртам на 3500 м, где собирались пообедать, и там мне стало тошнить. Поесть нормально не смогла и попросила гида начать спускаться раньше, но в быстром темпе. Гиду и группе — респект: мы буквально побежали вниз 😅 Ближе к 2500 м головная боль и тошнота начали проходить, и я вновь стала наслаждаться прогулкой по горам. Сейчас, листая фотографии, понимаю, что 100% всё не зря. Если решитесь идти — обязательно берите гида. Тропа понятная, но реакция организма на высоту непредсказуема. Только сейчас понимаю, как тяжело альпинистам и что они переживают с каждыми набранными 500 м вверх. Но эти виды точно того стоят! @needbooking #кыргызстан</t>
+  </si>
+  <si>
+    <t>26.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8354</t>
+  </si>
+  <si>
+    <t>Когда путешествуешь с подругой из сферы кинематографа, путешествие в Кыргызстан превращается в кино 🎥 А мы тем временем уже дома. Уральские снова перенесли обратный рейс, но в этот раз мы не отчаивались и брали от времени в Бишкеке всё. Собираем реакция и я напишу про поход к озеру❤️ Спойлер, это было супер не просто… @needbooking</t>
+  </si>
+  <si>
+    <t>24.08.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8339</t>
+  </si>
+  <si>
+    <t>Пост для любителей винного туризма и тех, кто всё собирается начать разбираться в российском вине 🍷 Если вы давно хотели поехать в винный регион и погрузиться в то, как устроено российское виноделие, присмотритесь к турам с Гертрудой Кузнецовой. Осень для этого, кажется, вообще идеальное время: сбор урожая, виноградники в самом красивом состоянии и комфортная погода. Гертруда уже больше 10 лет в винной отрасли, знает практически всех ключевых виноделов страны и многих лично. А значит, в таких поездках есть шанс увидеть чуть больше, чем обычно доступно гостям. Например, попасть на винодельни, закрытые для массового туризма, познакомиться с виноделами и попробовать вина, которые иногда можно купить только на месте. В программе и большие известные проекты, и небольшие семейные хозяйства, дегустации редких и дорелизных вин, винная школа прямо в дороге между винодельнями и даже уроки сабража на виноградниках 🥂 И, конечно, хорошие отели, локальная кухня и комфортный трансфер. Этой осенью есть два направления: 🍇 7–11 октября — Краснодарский край 🍇 15–18 октября — Долина Дона Подробнее про вина, туры и про автора проекта в канале @drinknashe Лайк, если уже захотели ❤️</t>
+  </si>
+  <si>
+    <t>21.08.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8331</t>
+  </si>
+  <si>
+    <t>У сети Palmira появился новенький Istra Resort на Новой Риге 📍Истринское водохранилище, д. Лыщёво Новый большой курорт на берегу Истринского водохранилища, примерно в часе от Москвы открылся совсем недавно. Здесь 285 номеров, 11 коттеджей, три ресторана, два SPA, бассейн, два пляжа и большой детский центр «ПальмиЛенд». Номер от 30 м², есть семейные варианты и люксы до 132 м². Из отдельных домов — коттедж на 6 человек и вилла на 8 человек с видом на реку. Курорт разделён на семейную и взрослую зоны — у каждой свои ресторан, SPA и пляж. Можно приехать с детьми, но при этом спокойно провести время во взрослой части. Цены вау, конечно, номера на сентябрь начинаются от 31 тыс. в сутки…. Как вам такое? ❤️ — красиво, но дорого…. 🔥 — вау, стоит того 😱 — шок, конечно @needbooking #спаотели #недалекоотмск</t>
+  </si>
+  <si>
+    <t>20.08.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8322</t>
+  </si>
+  <si>
+    <t>Каньон Сказка в Кыргызстане. День 2 🏔️ Просто фильм, я в восторге 🎥 Завтра идем на высоту 3600 к озеру, будем ночевать в палатке🙈 @needbooking</t>
+  </si>
+  <si>
+    <t>19.08.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8312</t>
+  </si>
+  <si>
+    <t>Кыргызстан. День первый. В юртах 📍 Feel Nomad yurt camp (озеро Иссык-Куль) Каньоны, озеро как море, сапы и полная тишина! А ещё оооочень много иностранцев, в основном из Европы! @needbooking</t>
+  </si>
+  <si>
+    <t>19.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8311</t>
+  </si>
+  <si>
+    <t>Новости ресторанов Москвы ◽️KIOSK 1936 × SCULPT × NATA ORESHNIKOVA запустили спешел-меню — синергию гастрономии, фитнеса и нутрициологии. В меню — протеин-боул с ростбифом и чечевицей, велнес-тартин с мятным горошком и яйцом всмятку, метаболик‑хумус с магнием и грилем брокколини и др. В рамках коллабы 22 и 29 в 10:00 августа будут проводить тренировки на открытом воздухе. Бесплатно, но нужна регистрация. ◽️Вторая Российская неделя Negroni пройдёт 24–30 августа: московские бары представят классические и авторские версии коктейля, а 27 августа состоится уникальная барная карусель: бармены будут поочерёдно проводить часовые гостевые сеты в разных заведениях. В программе участвуют ключевые барные проекты Москвы, включая Segreto, Noor Electro, Savras, Dry&amp;Wet, Muse, Strelka, Bijou и многие другие. ◽️В «КОНГ» Глена Баллиса и Феликса Бермана в жилом комплексе «Прайм Парк» действует классное меню завтраков из более чем 20 позиций и коллаба с SABE. По фотографиям в актуальном понравилась Кариса, японский омлет и панкейки из рикотты. Здесь же уютная летняя терраса, а к каждому завтраку прилагается комплиментарное игристое. При заказе спешл‑миксов гости получают подарки от бренда SABE: брелок, сертификат или футболка. ◽️Made in Bali обновил меню: шеф — Никита Толкачев (вместе с индонезийским шефом Натаном Братаджаджа), шеф-кондитер — Полина Зубаха, бар-менеджер — Евгений Агафонов. Меню — современная интерпретация индонезийской кухни: закуски, поке, лумпии, сатаи, супы, наси горенг и рисовая лапша; десерты — с тропическими вкусами; коктейли вдохновлены поездкой по Бали. ◽️Еще одна причина съездить в Переделкино — там открылось новое пространство «Гаражи» на территории исторической автобазы Союза Писателей. Есть несколько авторских гастроточек, например, на мангальном острове — шашлыки от Александра Раппопорт, также блошиный рынок, семейная мастерская, шахматные турниры, клуб атлетика и книжный магазин. @needbooking #needbooking_рестораны</t>
+  </si>
+  <si>
+    <t>18.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8309</t>
+  </si>
+  <si>
+    <t>Если у вас когда-то будет выбор: лететь или не лететь Уральскими авиалиниями Выбирайте второе. @uralairlines не летала раньше с вами, и не надо было начинать… Я с особым пониманием отношусь ко всей утренней ситуации. Но наблюдаю возобновление всех авиалиний в Домодедово кроме Уральских. Перенесли рейс на 14 часов. И это может быть не конец. Уже четвёртый час мы ждём, когда нас заселят в отель с питанием. Но по факту, даже если заселят в течение часа, практически сразу нужно будет выселяться и заново ехать регистрироваться🙈 Держим пальчики, чтобы хотя бы успели к началу нашего тура. А то иначе нас не дождутся и придётся добираться своим ходом до Иссык-Куль из Бишкека, так себе идея😅 Ну и держим в голове план Б: забронировать машину и поехать исследовать все красивые точки на карте самостоятельно. Мыслим позитивно, учим танцы из тиктоков, чтобы поснимать это всё на фоне гор 🏔️🥹 UPD 1: нас ждало очень интересное продолжение:) напишу в комментах, как соберусь с силами UPD 2: мы в Кыргыстане, в тур успели🥳</t>
+  </si>
+  <si>
+    <t>17.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8303</t>
+  </si>
+  <si>
+    <t>Редакция Надо бронировать на прошлой неделе исследовала геокупола в Точке Немо 📍 Ярославская область, пос. Дубки 🏨 От 12 000 ₽ за ночь в геокуполе 2 года назад уже была тут в домике на дереве, теперь настала очередь уютных геокуполов. Две ночи здесь — лучшее решение для перезагрузки! К отдыху располагает буквально всё: от природы и воздуха до большой территории и клиентоориентированности отеля. Что понравилось: 📍Домики стоят на большом расстоянии друг от друга. Даже если вы одновременно отдыхаете на террасе с соседями — вы друг другу не мешаете. 📍Реально вкусная еда в ресторане по меню. Завтрак (шведский стол) — на твёрдую 4️⃣: не хватило лёгких опций, много фритюра (наггетсы, хашбрауны, оладьи), но всё очень вкусное. 📍Классная инфраструктура для семейного отдыха: детские площадки, бассейны, прокат лодочек и сапов, верёвочный парк, банный комплекс с массажами. 📍Персональная купель у каждого домика. Одноразовое пользование входит в стоимость, дальше — за доплату. Мы заказали эвкалипт и травы для аромата — был кайф🌿 📍Круглосуточный ресепшн, готовый решить любой запрос 🩷 📍Чистые и уютные номера Не минусы, а пожелания: 📍Погода у воды переменчивая — не хватило пледов, дождевиков и зонтиков прямо в номере. 📍В душе плохо уходила вода. Уверены, ребята бы оперативно решили проблему, но для нас это не было критично, поэтому не стали никого дёргать. Место — куда точно стоит вернуться. Как минимум еще ради зеркальных домиков. В очередной раз ставим лайк Точке Немо и советуем вам тоже забронировать🥹 @needbooking #недалекоотмск</t>
+  </si>
+  <si>
+    <t>14.08.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8294</t>
+  </si>
+  <si>
+    <t>Посмотрите, какой нашла новенький 5* отель «Экопарк» 📍Нижний Новгород, набережная Гребного канала, д.117 Техническое открытие состоялось 5 мая 2026 года. Идея довольно интересная: сделать в центре Нижнего Новгорода большой wellness-комплекс на берегу Гребного канала. В первой очереди: ◽️5-звёздочный отель на 265 номеров, уже работает ◽️ресторан «Чистый Лён» В сентябре обещают открыть термы: ◽️15 парных и саун (русская баня, хамамы, можжеловая и травяная сауны) ◽️ 17 бассейнов: круглый уличный с горячей водой и массажем (1000 м²), олимпийский на открытом воздухе, крытый плавательный, «Мёртвое море» с солёной водой и др ◽️ Зоны для детей: учебный бассейн, «водный детский сад», гейзерная и крытая игровые зоны. Также есть тренажерный зал, йога-зал, в планах открытия ещё нескольких ресторанов. Интерьеры в естественных тонах, выглядит стильно. Из интересного: у проекта довольно жёсткая концепция ЗОЖ: на всей территории запрещены алкоголь и курение. 🐶с питомцами (собаки до 6кг) - стоимость 4000 руб Думаю, стоит дождаться сентября, когда откроются термы, и поехать исследовать 🥹 Номера от 8200₽ рублей с завтраком @needbooking #спаотели #недалекоотмск</t>
+  </si>
+  <si>
+    <t>07.08.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8292</t>
+  </si>
+  <si>
+    <t>Барабанная дробь… в Москве открылась уличная зона парка «Остров Мечты»🥳 📍 Технопарк, проспект Андропова, 1 Техническое открытие переносили на 1 месяц и вот, пару дней назад, оно состоялось. Официальное — 5 сентября. Билет единый на крытую и закрытую часть парка. Будни от 2800₽, выходные от 3000₽. Говорят, людей пока не много, очередей тоже. Отважным можно уже приехать тестировать. Но учтите, что часть аттракционов работают в тестовом режиме, могут подтормаживать или останавливаться. Я тоже точно поеду, но в сентябре. Что пробовать в первую очередь: ◽️«Свободный полёт» — первая в России башня падения, 68 метров. ◽️ «Звёздная орбита» — вращение на 360°. ◽️ «Пламя скорости» — горка с индивидуальной посадкой, кайф для фанатов адреналина. Ну и все ждут открытия большой оранжевой американской горки, она пока закрыта. В парке 65 аттракционов и 15 тематических зон — пора бронировать выходные с детьми или своими половинками:) 🎡 @needbooking</t>
+  </si>
+  <si>
+    <t>06.08.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8283</t>
+  </si>
+  <si>
+    <t>Соскучилась по горам: делюсь премиальным глэмпингом в Архызе Magic Forest 📍Карачаево-Черкесская Республика, Зеленчукский район, А-156, 72-й километр Если хотите получше сервис и красивые горы — вам в Архыз. На Эльбрусе тоже прекрасно, но выбора по жилью по-моему опыту всегда меньше. Нашла уютные барны и зеркальные домики с большими террасами, джакузи и барбекю, с умным домом внутри, кухней и проектором. Понравились интерьеры, разнообразные дома на 2-6 человек и большая вилла на 8 человек с огромным обеденным столом😍 от 17000₽ в сутки Берем на заметку?❤️ ➡️ Другие варианты, где остановиться в Архызе ➡️ Хайкинг в Архызе на Пик Смирнова, озеро Орленок @needbooking #архыз #глэмпинги</t>
+  </si>
+  <si>
+    <t>05.08.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8282</t>
+  </si>
+  <si>
+    <t>Если бы у вас был неограниченный бюджет и 10 дней</t>
+  </si>
+  <si>
+    <t>05.08.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8273</t>
+  </si>
+  <si>
+    <t>мы с подругами насмотрелись рилсов про Кыргыстан… и теперь летим туда в тур с хайкингом к озерам, проживанием в юртах и ночью в палатке в горах просто посмотрите на это😍 мечтаю увидеть своими глазами! кто был, что посоветуете в Бишкеке поделать? @needbooking #вдохновление</t>
+  </si>
+  <si>
+    <t>05.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8266</t>
+  </si>
+  <si>
+    <t>Тонкости гостеприимства от владельца отеля «Гельвеция» Вы не поверите, но! Это новая рубрика — #интервью_needbooking Специально для вас попросила Юниса Теймурханлы @yunis_helvetia подготовить ответы на вопросы, которые часто волнуют гостей и меня саму. Читайте в карточках: ◽️ Какие бывают необычные просьбы гостей? ◽️ Что Юнис сам проверяет при заселении? ◽️ Какие мелочи в номерах реально влияют на впечатление? ◽️ Что чаще всего забирают из отеля не по правилам, а что реально можно с собой прихватить? ◽️ Ну и апгрейд! Тот самый, которого ждут все:) Спойлер, последний совет мне реально помог при бронировании отеля в Москве на мой день рождения🔥 Напишите в комментариях, с кем бы ещё хотели почитать интервью?🙏🏼 Коллеги из PR, приходите со своими идеями:) @needbooking</t>
+  </si>
+  <si>
+    <t>03.08.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8257</t>
+  </si>
+  <si>
+    <t>Отель находка — Куртат в Северной Осетии Ида Галич с Олегом и своей свадьбой прекрасно прорекламировали Северную Осетию своими сногсшибательными видами свадебной площадки, поэтому эта находка сейчас супер актуальна. кстати, для вдохновления, можно посмотреть фильм Иды и Олега про свадьбу, очень милый с восхитительными видами! Любовь❤️ 🏔️ Не уверена, что они останавливались в этом отеле, но мы точно записываем себе, коллеги! Случайно наткнулась на место, которое хочется посоветовать — похоже на оазис тишины и гостеприимства посреди гигантских гор. Что есть в отеле? • Панорамные виды из большинства номеров на хребты. • Современная тепло- и звукоизоляция, удобные кровати и качественное белье. • Уютные балконы для чашки чая и созерцания закатов. • SPA-зона с процедурами на основе местных трав, меда и натуральных масел. • Ресторан с настоящей осетинской кухней — пироги, лывжа, цахтон и местные сыры. Цены варьируются в зависимости от сезона и типа номера; от 8500₽ до 16000₽ Для самых спонтанных и спортивный: с 21 по 25 августа здесь пройдет фитнес-тур. Едем?❤️‍🔥🔥😎😍 @needbooking #севернаяосетия</t>
+  </si>
+  <si>
+    <t>29.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8252</t>
+  </si>
+  <si>
+    <t>Пост для тех, кто не мыслит своей жизни без организации путешествий по России Знаю, что у меня здесь много туроператоров, организаторов путешествий и просто всех, кто горит путешествиями и новыми открытиями. Делюсь классной новостью: до 31 июля можно подать заявку на Всероссийскую премию «Больше, чем путешествие». Самое то для тех, кто помогает сохранять наследие, развивать новые локации и создавать полезные туристические форматы. Заявку можно подать от себя или порекомендовать достойного номинанта — на сайте премии или в соцсетях с хештегом #большечемпремия, #большечемрекомендация #достойнопремии Кто участвует? Путешественники, экскурсоводы, авторы медиапроектов, организаторы туров, походов и экспедиций, туроператоры, объекты гостеприимства и региональные команды. В чём преимущество? Можно рассказать о своей работе экспертам и широкой аудитории, получить профессиональную оценку и использовать её для дальнейшего развития. Зарегистрироваться и подать заявку можно до 31 июля включительно на сайте большечемпремия.рф Участвуем?:) Реклама: АНО 'БОЛЬШЕ, ЧЕМ ПУТЕШЕСТВИЕ', АНО 'БЧП', ИНН 9704178727,Erid:2VSb5yQmoFG</t>
+  </si>
+  <si>
+    <t>27.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8234</t>
+  </si>
+  <si>
+    <t>Второй точкой исследования отелей Москвы и области был Enzo 5* by Zont Group Collection пару дней назад отпраздновала свой юбилей 30 лет🥳 несколько дней жили в Enzo, красотища! С вас реакции, как только наберем 50+ — делюсь впечатлениями 😍 @needbooking #отелимосквы</t>
+  </si>
+  <si>
+    <t>22.07.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8225</t>
+  </si>
+  <si>
+    <t>Завтрашний день рождения начала вчера 🥹 Заселилась на сутки в Roka Park Collection, чтобы чуть-чуть передохнуть. Наша поездка на виноградники отменилась, поэтому исследуем отели, про которые давно думаю. Номер «Копенгаген» в новом корпусе со спа на 1 этаже 💔 @needbooking</t>
+  </si>
+  <si>
+    <t>16.07.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8216</t>
+  </si>
+  <si>
+    <t>10+ бич клабов и открытых бассейнов или куда идти за летним вайбом в Москве ◽️Alaska Pool Club (Подмосковье, парк Малевича, 3А). Минималистичный pool club с бассейном и террасой. Лежаков в солнечные дни мало — лучше бронировать заранее. 🏷от 4 000 ₽ обычно включает вход, еду и напитки. ◽️City Beach Club (Строгинское шоссе, 3). Атмосфера «Бали у Москвы‑реки»: бассейны, бунгало, сапы, йога. 🏷3 000–4 000, часто не входит депозит на еду и напитки; в выходные сложно с парковкой. ◽️Dream Beach Club (проспект Андропова, 1). Большой клуб с бассейнами, ресторанами и вечерней программой. 🏷 от 3 000 ₽ — с лежаком и полотенцем; VIP‑зоны заметно дороже. ◽️Пляж‑ресторан «Речной» (Ленинградское шоссе, 45Б). Бассейны и вечеринки у воды. Аренда лежака или кровати — через невозвратный депозит на еду и напитки, итоговая сумма может быть выше. ◽️Shore House (66‑й км МКАД, Крокус Сити). Курортная атмосфера: вода, ресторан, шезлонги. 🏷от 3 000 ₽ за базовый вход. ◽️Чайка (Турчанинов переулок, 3, стр. 1). Легендарный открытый бассейн в центре с подогреваемой водой. 🏷 от 1 600–2 700 ₽ за разовое посещение. ◽️Gremm (Варшавское шоссе, 150Б). Бассейн на крыше, бар, бани и SPA. Бани и SPA — по отдельному тарифу. 🏷 от 2 700 ₽. ◽️The Bassein (Митьковский проезд, 1). Комплекс в Сокольниках с бассейнами, баром и детской зоной. 🏷от 1 400–1 500 ₽ за сеанс со стандартным лежаком; VIP‑лежаки дороже. ◽️Лужники (Лужнецкая набережная, 24). Городской бассейн с подогревом и спортивным вайбом. 🏷 от 1 290 ₽ за посещение. ◽️«Лето в Москве» (разные площадки). Городские бассейны и пляжные зоны в парках — самый доступный вариант. 🏷от 400–800 ₽; комфорт проще, чем в частных клубах. Лайк, если полезно! Фотографии прикладываю из Alaska Pool Club. Всем лета❤️ @needbooking</t>
+  </si>
+  <si>
+    <t>15.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8215</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. edelweiss (@Feniks1201) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>15.07.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8206</t>
+  </si>
+  <si>
+    <t>Каждая поездка напоминает мне, зачем я заранее оформляю eSIM Казалось бы, если едешь в хороший отель по системе All Inclusive, интернет везде есть — зачем еще мобильная связь? В последней поездке в Египет как всегда оформила eSIM и не пожалела: иногда на пляже интернет не дотягивал, поэтому мобильный сильно спасал. Особенно актуально тем, кто хочет быть всегда на связи, работать в поездках или просто иметь возможность заказать такси, поискать места для ужина или простроить маршрут на хайкинг в неизвестном месте. Поэтому просто очередное напоминание: eSIM в путешествии — очень полезная штука для гибкости. Я обычно пользуюсь Just eSIM: всё подключается за 5 минут, оплачивается российской картой, а по прилете достаточно включить связь и сразу пользоваться интернетом. Цены тоже приятные: Европа — примерно от €4 за 1 ГБ, Азия — от €4–5. По моему промокоду NEEDBOOKING можно получить 250 МБ трафика в подарок, 🔗 устанавливайте сейчас 🔗 - пользуйтесь , когда пригодится. Даже если сейчас вы никуда не летите, просто сохраните себе этот пост и промокод. Когда соберетесь в следующую поездку, он, скорее всего, вам пригодится🤍 @needbooking</t>
+  </si>
+  <si>
+    <t>13.07.26 18:19</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8187</t>
+  </si>
+  <si>
+    <t>Tatar Su — новый самый обсуждаемый пляжный клуб этого лета в Казани 📍Кировская дамба, Казань Несмотря на цены, которые многие называют выше среднего, свободные места здесь быстро разбирают! А в первых отзывах чаще всего хвалят атмосферу, сервис и ощущение полноценного курорта прямо в городе. На территории подогреваемые открытые бассейны, оборудованный пляж с премиальными лежаками, банный комплекс, ресторан, бары, спортивные площадки и падел-корты, просторная территория на берегу Казанки с видом на центр города. Как вам цены? • с понедельника по четверг — от 4000 до 6000 руб (дети от 2000 до 4000 руб) • с пятницы по воскресенье — от 5000 до 8000 руб (дети от 3000 до 5000 руб) В стоимость входит аренда шезлонга, 2 полотенца, посещение сауны и хамама Собираем подбору пляжных клубов в Москве и рядом? ❤️ - даааа 🔥 - а можно просто уже солнце и без дождей?) @needbooking</t>
+  </si>
+  <si>
+    <t>11.07.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8177</t>
+  </si>
+  <si>
+    <t>Озеро Белых Лилий или самое красивое название глэмпинга, которое я когда либо встречала 📍35 км от МКАД по Ярославскому шоссе. Поймала себя на мысли, что, несмотря на жизнь за городом в своем доме, всё равно с удовольствием сохраняю такие места. В канал попадают только локации, которые проходят мой личный фильтр по эстетике, удобству и комфорту. Рекомендации, не проверенные мною места:) Всё проверить не можем с редакцией😅 Что есть в отеле: собственное озеро с песчаным пляжем и выходом к воде, сапы и велосипеды (для гостей бесплатно), сауна, костровая зона, мангал у каждого домика. На сайте есть календарь мероприятий: от стретчинга до медитации с поющей чашей. На территории барны, зеркальные дома, семейные коттеджи и несколько необычных вариантов. Мой фаворит — домик «Аквариум». Полностью стеклянный, с отдельностоящей ванной у панорамного окна. Отзывы на Яндекс Картах преимущественно хорошие. Из минусов отмечают, что дома близко друг к другу расположены и что для прогулок не предусмотрены дорожки Цена в обычные дни: от 9000₽ за ночь, без завтраков. Лайк?❤️ @nеedbooking #глэмпинги #недалекоотмск</t>
+  </si>
+  <si>
+    <t>10.07.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8176</t>
+  </si>
+  <si>
+    <t>Дарю 2 билета на гастрономический Пикник Гельвеции «Сабантуй» 📍18 июля, Kazan Palace by Tasigo Знаковое событие петербургского отеля «Гельвеция» выходит за пределы родного двора-колодца и открывает серию гастролей по России. В моем любимой отеле Kazan Palace by Tasigo пройдет гастрономический фестиваль «Сабантуй» с народными играми, песнями, танцами, живой музыкой, едой и общением. Решила разыгрывать среди вас 🔥2 билета🔥с неограниченным пребыванием на мероприятии с 18:00 до 21:00, безлимитной едой и 3 напитками на выбор. Подробнее про ивент тут. Чтобы принять участие, нужно: ◽️быть подписанным на мой канал @needbooking и на канал основателя и владельца отеля «Гельвеция» @yunis_helvetia ◽️ нажать на кнопку «Участвую» 15 июля в 18:00 подведу итоги и выберу 1 победителя, кто получит 2 билета 🔥 розыгрыш завершен 🏆 Победитель: 1. edelweiss (@Feniks1201) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>09.07.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8161</t>
+  </si>
+  <si>
+    <t>Приехала на разведку в новый флагманский магазин бренда Eberhart  📍На первом этаже ТЦ «Европейский» прям возле Золотого яблока теперь есть такой стиль — неоновая подсветка, большой выбор цветов и размеров Eberhart  — это первый бренд на европейском континенте с чемоданами на колесах с амортизаторами. Протестировать эту технологию можно прям в магазине. Также есть позиции, которые буквально как «сейф на колесах» — за безопасность можно не переживать. При производстве каждой коллекции используются прочные материалы: для корпуса — прочный поликарбонат Makrolon (Германия), либо первичный полипропилен. Выдвижные ручки созданы из авиационного алюминия, сверхкрепкого и легкого металлического сплава. Мне понравились бежевые, розовые и мятные цвета. Цены от 18 тыс рублей за чемодан. В общем то чувство, когда чемодан — надолго. Заходите в гости ❤️ p.s. обязательно посмотрите первое видео, я старалась! Реклама. ООО "ЭБЕРХАРТ", ИНН 7722744562, Erid:2VSb5weyXut</t>
+  </si>
+  <si>
+    <t>08.07.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8160</t>
+  </si>
+  <si>
+    <t>Дайджест новостей ресторанов (и не только) 📍Гастрономическая улица strEAT приглашает на мастер-класс 10 июля в 19:00: вместе с шефом гости приготовят мраморный чизбургер и кесадилью PRIMEBEEF, узнают секреты работы с мясом и попробуют блюда с бокалом пива. Стоимость участия — 2500 рублей, площадка — «НА КУХНЕ strEAT» в Москве. 📍Фестиваль «Назад в будущее» пройдет по всей России с 24 июня по 15 июля: шефы представят классические блюда и их интерпретации, а среди участников — проекты White Rabbit Family, Maison Dellos, Vasilchuki Group и рестораны GreatList, включая «Гвидон», She, Nomad и другие. 📍10 июля Neon Monkey отметит день рождения вечеринкой в стиле ночного Таиланда: бар превратится в атмосферу Бангкока с неоном и декорациями, гостей ждут маскарад, активности, welcome-drink, диджеи и лимитированный мерч. 📍Актёр Лев Зулькарнаев стал лицом и «яйцом» спешл-меню гастросервиса «Аут» от Рокетбанка и театрального кафе БУФ а39: до 18 июля гостям предлагают ироничный «Клевский спешл» с завтраком, «эмоциональными яйцами» разной степени готовности, десертами и напитками. Недавно побывала в БУФ — сейчас там очень уютно и работает веранда. 📍Тематические вечеринки в бассейне GREMM продолжаются: на прошлых выходных здесь прошла вечеринка в стиле 2000-х под хиты MTV, а уже в эти — отметят экватор лета большой вечеринкой с выступлением группы «Фабрика». GREMM — это термальный комплекс с открытым бассейном на крыше на Янгеля. @needbooking #needbooking_рестораны</t>
+  </si>
+  <si>
+    <t>08.07.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8151</t>
+  </si>
+  <si>
+    <t>Пусть в этот день семьи, любви и верности у вас на душе будет тепло Берегите себя, своих родных и близких, и не забывайте благодарить за то, что они рядом! Добавляю немного личного контента. ◽️С мужем были недавно на мастер-классе Aroma Lab, делали своими руками ароматы, очень классная идея для свидания 😍 ◽️С родителями плавали на кораблике и ходили в цирк Вернадского на гала-шоу победителей международного конкурса «Идол». Ходим уже второй год, детский восторг! ◽️ У домика появилась первая клумба с 13 растениями (или как можно сейчас называть «миксбордер»😅) С праздником, дорогие подписчики❤️ Стараюсь не забыть, что это всё-таки авторский канал и слежу за вашими реакциями ❤️ @needbooking</t>
+  </si>
+  <si>
+    <t>07.07.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8150</t>
+  </si>
+  <si>
+    <t>Иду в субботу на классный ивент, присоединяйтесь ❤️ 11 июля в ДК «Альфа Кристалл» состоится летняя вечеринка «Осторожно Media», которая объединит гастрономию, музыку и живое общение. Пройдёт даже эксклюзивное открытое интервью, которое Ксения Собчак проведёт со специальным гостем. Вечер обещают превратить в большой городской пикник: нас ждут шашлыки, общение, концерт с участием всех моих любимок Мальбэк и Сюзанны, Минаевой и Розалии (Финашка ван лав, давно хотела сходить на Розу🌸), а также диджей-сеты, afterparty и несколько сюрпризов. Начало вечера — 18:00. Вход — 18+, действует фейсконтроль. Билеты можно купить по ссылке. @needbooking</t>
+  </si>
+  <si>
+    <t>06.07.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8143</t>
+  </si>
+  <si>
+    <t>Если вы, как и я, любите дополнительно проверять отели и апартаменты перед бронированием, напоминаю: у многих агрегаторов есть свои знаки качества. Это те самые наклейки, которые часто можно увидеть на входной двери или у ресепшена. Теперь такая появилась и у Авито Путешествий — «Здесь гостеприимно». Ее получают только объекты с рейтингом от 4,8 и минимум 10 новыми отзывами от реальных гостей за последний год. Никакого жюри — только оценки тех, кто действительно останавливался в этом месте. В этом году обещают отметить более 64 тысяч проверенных вариантов по всей стране. Замечаете вообще такие отметки при заселении? И бронируете ли на Авито?🙈 p.s. на фото локации с моим личным знаком «гостеприимно»: наш домик, Чепош-парк на Алтае, Скандинавия, Pine River в Поляне, Вилла Плёс и Neo Palace by Tasigo в Казани</t>
+  </si>
+  <si>
+    <t>06.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8134</t>
+  </si>
+  <si>
+    <t>Куда поехать недалеко от Петербурга летом?🌸 Пост про отели и глэмпинги недалеко от Москвы тогда набрал 170 репостов и вы очень просили собрать такое же по Петербургу — ловит топ локаций, про которые писала, в одном посте👇🏻 📍Спа- и загородные отели: Репино Парк Отель, Скандинавия (Сестрорецк), Охта Парк, Большое Борково, курорт Игора, Marja Villas &amp; Spa (озеро Суходольское), EDER Vuoksa, We Lodge, Морская ривьера (Зеленогорск). 📍Глэмпинги и домики: Mystic Hills, Forest Lake, Dream House, Касание горизонта (Ладога), Веззика, Sky Wood Hills, Boho Camp, My tree camp, Пляж 33, Lembo 📍Карелия: Точка на карте (Сортавала, Видлица), Lampo, Asilan, Заонежье (Онежское озеро), Карелия парк, Karelia Village, Brusnika Village, Lago Ladoga, Rantala, Ёлки на горке, Sorola Village, Хюгге Кэмп, 4 стихии, Вили Улей, Taleo Home, санаторий Кивач, банный остров Добро Севера. 📍Направления: Выборг с Монрепо, Сортавала с Рускеала, Сестрорецк, Зеленогорск, Комарово, Приморск, Валаам и Ладожские шхеры, Петрозаводск и Кижи. описание этих и других локаций ищите у меня в канале по поиску или хэштегам #Питер #ленинградскаяобласть #карелия 💫 p.s. фотографии из Пляжа 33 на майские😍 Лайк, если полезно❤️ @needbooking</t>
+  </si>
+  <si>
+    <t>02.07.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8125</t>
+  </si>
+  <si>
+    <t>Простые мелочи = большое удовольствие: что меня радует в отелях и глэмпингах Причем это вообще не про количество звезд и даже не про дорогие отели. Есть вещи, которые стоят копейки, но сразу делают впечатление в сто раз лучше. Мои личные пунктики на карточках ☝️ Какой у вас главный пунктик? Чего вам обычно не хватает в отелях или глэмпингах? Отельеры, вы читаете канал?) что скажете?) @needbooking</t>
+  </si>
+  <si>
+    <t>01.07.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8123</t>
+  </si>
+  <si>
+    <t>Как вам такая акция?🙈 Захотелось в Yoga Glamping? 110 км от Москвы:) в Pilates camp кстати можно! @needbooking</t>
+  </si>
+  <si>
+    <t>29.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8115</t>
+  </si>
+  <si>
+    <t>Записывайте локацию для фотосессий в лавандовом поле — загородный отель Гастхоф Гренц 📍 Калининградская область, Светловский ГО Ну не находка, а сказка. Не зря в соц.сетях одни фотосессии и свадьбы проходят. Выглядит очень атмосферно. Визуально чем-то напомнил Chateau Pinot в Краснодарском крае. В отеле всего 14 номеров, есть ресторан, сауна, баня и даже пасека. Душа отеля — фермерское хозяйство. В теплицах выращивают помидоры, огурцы, а рядом на полях картошку и капусту. Дизайн номеров — на любителя. Зато не дорого: от 4900₽ в сутки. А за питомца до 10 кг придётся заплатить 500₽ в сутки. Как я понимаю любительские фотосессии для гостей включены, а профессиональные — 2000₽ до 5 человек. Лайк? ❤️🔥❤️‍🔥 @needbooking #калинградскаяобласть</t>
+  </si>
+  <si>
+    <t>28.06.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8106</t>
+  </si>
+  <si>
+    <t>Ночь в музее парке аттракционов или почему вернулась домой в 4 утра🔥 📅 Парк «Сказка» снова устраивает Night Riders — 4 ночи, когда аттракционы работают до рассвета — 4, 11 и 18 июля Очень круто! Неоновая подсветка, DJ-сеты под открытым небом, более 15 аттракционов без дневной жары и больших очередей и колесо обозрения с видом на ночной город. ◽️ Мы за 3 часа успели покататься на 4 аттракционах, понравились американские горки, 360 и Микс. ◽️ Машину ночью лучше оставлять всё-таки под мостом или прям рядом у парка (там нет официальной парковки, но есть места). Вход со стороны парковки ночью закрыт. ◽️ Фуд-корты ночью работают! Если давно хотели необычно провести летний вечер или свидание — это отличный повод. Билеты от 2000₽ (обычно дороже) @needbooking</t>
+  </si>
+  <si>
+    <t>24.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8093</t>
+  </si>
+  <si>
+    <t>как часто в путешествиях вы ходите в 2-3 раза шагов больше, чем обычно? у меня так после недавнего трипа дико болела спина из-за не правильно подобранной обуви для 30 000 шагов в день. невролог сказал, что для меня 20к+ шагов уже много, просто признай это, но я не готова😅 я начала обращать внимание на ортопедическую обувь. она специально разработана из мягких материалов с амортизацией при ходьбе для поддержки правильного положения стопы и профилактики различных нарушений. в путешествиях это снижает нагрузку на суставы, уменьшает боль и усталость, чтобы посмотреть все точки в городе, которые вы запланировали. поэтому я сейчас активно ищу! посоветовали немецкие бренды в Medi Salon, мои фавориты из женской коллекции: ▪️ Сабо AFS всесезонные Bremen ▪️Сандалии Hetty, Solidus ▪️ Треккинговые ботинки Jomos, Suvretta ▪️Леопардовые сабо всесезонные Emmen, AFS Особенно в этом году ощущаю на себе и знакомых фокус на здоровье, поэтому берегите свои красивые ноги и спину, дорогие мальчики и девочки❤️ Забираем? Реклама: ООО "ИННОВАЦИОННЫЕ ТЕХНОЛОГИИ", ИНН 7704656666 Erid: 2VSb5zETAUa</t>
+  </si>
+  <si>
+    <t>23.06.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8084</t>
+  </si>
+  <si>
+    <t>Минутка рефлексии про отельные агрегаторы Каждый раз, когда вижу комментарии в духе «зачем платить комиссию агрегатору, если можно забронировать напрямую», вспоминаю несколько своих и чужих кейсов, когда агрегатор решает проблемы за вас. Однажды в горах Поляны я случайно забронировала Novotel 4* вместо 5*, обнаружила это меньше чем за 24 часа. Тогда поддержка Яндекс Путешествий оперативно подключилась и смогла заменить отель на пятёрку, самостоятельно пообщавшись с двумя отелями и решим проблему за 2 часа. Лучшие! Некоторым за несколько часов до заселения отменяют бронь, а еще есть овербукинг и ошибки отеля. В таких ситуациях агрегатор обычно возвращает деньги или помогает найти альтернативное размещение, а уже потом самостоятельно разбирается с отелем. Отдельный поинт — безопасность. Агрегаторы обычно тщательно проверяют все свои объекты, чтобы не оказалось, что «отеля не существует». Понравилось, как в канале Островка про это пишут — прям подписываюсь под каждым словом:) Ну и сейчас актуалочка — поддержка при изменении планов. Задержка рейса, перенос дат, необходимость сократить поездку — агрегатор часто может договориться с отелем быстрее, чем сам гость. В общем для меня бронирование через крупные сервисы — это не только про удобство сравнить цены и выбрать вариант (с этим у меня обычно проблем нет, ищу в своём же канале или на картах 😄). Это ещё и про спокойствие, особенно когда поездка уже на носу и времени на решение форс-мажоров просто нет. У кого какие были кейсы, рассказывайте?) p.s. фото из командировки в Екатеринбург на прошлой неделе. простите, я чуть чуть пропала из канала, даже ничего не написала про Hyatt в самом центре. а он классный! советую его и еще вот эти варианты в Екате</t>
+  </si>
+  <si>
+    <t>22.06.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8077</t>
+  </si>
+  <si>
+    <t>Для тест-драйва загородной жизни — стильный барнхаус со своим выходом к воде 📍Нижегородская область, Балахнинский район, СНТ Энергия, 32а (в 20 км от Нижнего Новгорода) Нашла красивый двухэтажный барнхаус недалеко от Нижнего. В доме 4 спальных места (диван на 1 этаже + ортопедический матрас на мансарде). Размещение максимум 3 взрослых гостей, или двух с двумя детьми. На территории: парковка на 2 автомобиля, сауна с финской каменкой, креслами и панорамным окном, открытая душевая, большая веранда, сибирский чан, уличная кухня с мангалом, столешницей и раковиной, пирс с шезлонгами, стульями и водной лестницей. Для гостей также катамаран, водный велосипед, сапы, удочки, настольный теннис, велосипеды. Все входит в стоимость, кроме чана — он 3000₽ стоит. 👉 От 14 000₽ в сутки (правда, если верить сайту, свободные даты только на сентябрь) Как вам? ❤️ — лааайк 🔥 — а почему только в сентябре?) @needbooking #нижегородскаяобласть #нижнийновгород</t>
+  </si>
+  <si>
+    <t>15.06.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8071</t>
+  </si>
+  <si>
+    <t>куда сходить или съездить до конца июня? ◽️15 июня в Парке Горького открывается пространство «Сфера X5», которое будет работать всё лето: днем — место для спорта, лекций и работы, а вечером — dj-сеты и летний кинотеатр, окрошка-рейв и стендап-сет от Дмитрия Коваля. Вход свободный, расписание и регистрация — по ссылке ◽️ 16 июня в 19:00 «Техникум» устраивает праздничный вечер в честь своего юбилея и приглашает всех, кто был частью этой истории. В программе — специальные блюда, коктейли, DJ-сеты и фотозона. ◽️ 19–21 июня пройдёт уже легендарная Дикая Мята в Тульской области — крупнейший российский загородный музыкальный фестиваль: 8 сцен, 130+ концертов в роке, инди, электронике, джазе и этнике на берегу Оки. ◽️20 июня в Москве и 8 августа в Петербурге — Пикник Афиши. В этом году ждём на сценах Feduk, ЛСП, OG BUDA, Zoloto, Slava Marlow, Мальбэк&amp;Сюзанна, станция метро Горьковская, Минаева и другие. ◽️ 27 июня на Дизайн-заводе пройдет Ozon fresh «Кусь Фест» — большой семейный фестиваль. В программе: фуд-корт с любимыми городскими проектами, маркет, мастер-классы, лекции, активности для детей и взрослых, pet-friendly зона и музыкальная сцена с хедлайнерами. 📸фото Дикой Мяты 2024 @needbooking</t>
+  </si>
+  <si>
+    <t>14.06.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8062</t>
+  </si>
+  <si>
+    <t>Свадебное путешествие Ани Покров и Бабича в Вилла Романов под Анапой 💔 Давно писала про эту локацию, посмотрите, какая красотаааа! @needbooking</t>
+  </si>
+  <si>
+    <t>13.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8053</t>
+  </si>
+  <si>
+    <t>у меня тут есть любители Моне в Сочи? нашла для вас новую альтернативу — минималистичный апарт-отель Атриум Авеню 📍 улица Яна Фабрициуса 33, Краснодарский край, Сочи находится прям в центре Сочи с развитой инфраструктурой. открылся пока технически, многое ещё дорабатывают. но уже сейчас: • новые стильные номера от студий до люксов • открытый подогреваемый бассейн • pet friendly • детская зона • тренажерный зал • лаунж-зоны • лобби-бар • удобная транспортная доступность Бронирование уже открыто 💻 atriumavenu.ru, но предупреждают о ремонтных работах, имейте ввиду цены пока интересные, возможно как раз из-за технических работ, но ночь на сайте от 3000₽ есть на июнь 🙈 @needbooking #сочи #отелиуморя</t>
+  </si>
+  <si>
+    <t>11.06.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8050</t>
+  </si>
+  <si>
+    <t>у меня тут знакомые сделали персонального ИИ-помощника Nika AI прям внутри телеги (не нужно ничего скачивать и устаналивать) я уже второй час с ней общаюсь по поводу всех своих дел, которые долго откладывала Вот, что она умеет: ▪️бронировать ресторан и даже позвонить от имени помощника: «Ника, забронируй ресторан Воронеж на сегодня на 19:00» ▪️найти, проанализировать и сгенерировать документ для поездки, посоветовать, как проехать, что взять с собой ▪️заказать еду в Самокате и СДЭК (уже подключены) прямо через чат ▪️ ну и вишенка на торте — один аккаунт с веб-версией. можно начать задачу с ноутбука — закончить в метро с телефона например, попросила Нику — «спланируй поездку в Грузию с 5 по 18 июля» 📍 она разбила запрос на подзадачи и выполнит их параллельно — билеты, жильё и афиша ищутся одновременно, а не по очереди 📍зашла на сайт и забронировала столик в ресторане (или позвонит и забронирует) 📍 Запомнит, что любите: окно у прохода, отели с завтраком, никаких хостелов договорилась для вас о бесплатном доступе (100 млн токенов для каждого) только первым 50 подписчикам❤️ 🧡 Инвайт-ссылка в бот: https://t.me/nikaagentru_bot?start=i_NIKA-START-50 ➡️ Доступ к вэб версии с компьютера (авторизация через телеграм или инвайт код): https://nikaagent.ru ➡️ Инвайт код: NIKA-START-50 не благодарите😏 @needbooking</t>
+  </si>
+  <si>
+    <t>10.06.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8041</t>
+  </si>
+  <si>
+    <t>В Абхазии появился отель, который может изменить представление о местном отдыхе. 📍 Гагра, ул. Баграта Шинкуба, 16. Пожалуй, это один из самых неожиданных проектов региона. Astoriya создавали как первый арт-отель Абхазии — с собственной коллекцией современного искусства и пространствами, которые хочется рассматривать. Что есть в отеле: подогреваемый бассейн, ресторан, бар, уютные общественные зоны и внутренний двор. Но, если почитать отзывы, многие едут сюда именно за атмосферой, а бассейн становится приятным бонусом. Какие номера: Стандарт, Семейный, Делюкс и Люкс. Светлые интерьеры, балконы и без лишней курортной помпезности — всё довольно спокойно и современно. Вместо привычного южного декора здесь больше сотни работ абхазских художников и скульпторов. Получился не музей и не классический бутик-отель, а что-то посередине. И кажется, именно за это место любят гости — в отзывах чаще говорят про настроение и эстетику, чем про количество звезд. 💳 Цена: от 10 000 ₽ за ночь, стоимость зависит от сезона и категории номера. Как вам? ❤️🔥— сохраняем, супер 😍 — другие планы на лето @needbooking</t>
+  </si>
+  <si>
+    <t>06.06.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8032</t>
+  </si>
+  <si>
+    <t>В продолжение предыдущего поста, ещё больше фото здесь и в комменты закину🥹 Красота ❤️ А отдыхать с родителями ещё большее удовольствие во взрослом возрасте! Пробовали? Практикуете?🥰 @needbooking</t>
+  </si>
+  <si>
+    <t>06.06.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8031</t>
+  </si>
+  <si>
+    <t>Египет, который разрушил все мои стереотипы 🇪🇬 📍 Sunrise Remal Beach Resort, Шарм-эль-Шейх Выбрали Египет вместо Турции, потому что на наши даты там было прохладно, а нам очень хотелось настоящего лета и теплого моря. И это было одно из лучших решений. Комфортная погода в конце мая, около 30 градусов и ветерок🥹 Первое, что меня удивило, — сервис. На пляже тебе помогают с лежаками и полотенцами, бармен приносит напитки прямо к шезлонгу, а днем шеф выносит свежие фрукты. Есть отдельный пляж Adults Only. С едой всё отлично. Завтраки вообще отдельная любовь: яйца пашот с голландским соусом, лосось без ограничений, клубника, арбузы и другие фрукты каждый день. Из напитков мне особенно понравились свежие соки и смузи из манго, гуавы и клубники. Мороженое в отдельном кафе весь день в доступе. Анимация была каждый день, но мы не участвовали: стретчинг, йога, водное поло и другое + вечеринки от пляжной до крутых диджей-сетов. На территории несколько бассейнов, падел-корт с бесплатной игрой без ограничений (для меня это был огромный плюс), фитнес клуб, салон-красоты, детский клуб и площадка, несколько магазинов, а еще 7 ресторанов a la carte, из которых можно выбрать три за время отдыха. Жили в семейном номере с двумя спальнями, двумя террасами и большой ванной. Убирались и меняли полотенца каждый день. Есть отдельная премиальная зона Posh Club с собственным рестораном, бассейном, баром и номерами с джакузи. Но главное здесь — море. Именно к рифу этого отеля ежедневно приплывают яхты с туристами. Рыб невероятное количество: яркие, разноцветные, каждый день разные. Я могла просто часами плавать с маской. Плавать можно только с понтона, с пляжа запрещено. Маски лучше взять с собой, там стоят x3. Из минусов: — вино, игристое не очень. пиво норм — я отдала в химчистку белоснежные футболки и новый белый купальник, а вернули мне их серыми. Я уже мысленно готовилась требовать компенсацию, но после разговора на ресепшене руководитель прачечной лично взял ситуацию под контроль. На следующий день мне принесли идеально белые вещи. И это, наверное, лучше всего характеризует сервис в отеле — проблемы могут случиться где угодно, вопрос только в том, как их решают. Перед поездкой я слышала много историй про слабый сервис в Египте. Но этот отель полностью изменил мое мнение. Если ищете красивый отель с хорошим сервисом, спортом, шикарным рифом и адекватной ценой — точно стоит рассмотреть. Фотки тут ❤️ — сохранил (а) себе 🔥 — уже был (а) в Египте и хочу вернуться @needbooking #египет</t>
+  </si>
+  <si>
+    <t>05.06.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8022</t>
+  </si>
+  <si>
+    <t>Отель в греческом стиле в Геленджике 📍 Прасковеевка Нашла очень необычное место для тех, кто мечтает о Греции, но без шенгена. Мини-отель Саманика Румс — это всего 3 уютных саманных домика среди природы и тишины. На территории есть бассейн, кафе с домашней кухней, зона барбекю и костровая площадка. До моря нужно ехать на машине, зато вокруг никакой курортной суеты. Гости особенно хвалят атмосферу, приватность, ухоженную территорию и гостеприимных хозяев. Место идеально для перезагрузки на пару дней. 💰 Летний прайс: от 12 000 ₽ за домик. Бронирование от 2 суток. Сайт пока в разработке, поэтому бронь напрямую в соц.сетях Как вам такой отель? ❤️ — нравится любой, лишь бы в отпуск 🔥 — даааа 😍 — люблю отели побольше @needbooking #краснодарскийкрай #геленджик</t>
+  </si>
+  <si>
+    <t>01.06.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8013</t>
+  </si>
+  <si>
+    <t>С первым днём лета, дорогие ❤️‍🔥 Делюсь тёплыми кадрами из солнечного Шарма, хотя мы уже как 5 дней в Москве. Успели сходить на свадьбу к друзьями и на свидание с мужем в зоопарк, не были там с детства. Каждый год очень жду лето — это мое время силы, бесконечных планов, вейка, небольших трипов на уикенды, завтраков и ужинов на террасе дома, загара, обустройства участка (планируем даже бассейн купить!о, дня рождения канала, а в этом году ещё моего юбилея🥹 Уже составили чек-лист, куда сходить и что сделать? Готовьтесь, впереди много летнего контента, скучно точно не будет! Ну и держим все вместе кулачки лайками ❤️, чтобы погода этим летом нас не подвела @needbooking</t>
+  </si>
+  <si>
+    <t>31.05.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8011</t>
+  </si>
+  <si>
+    <t>Уже завтра, 1 июня, открытие крупнейшего в Европе частного сафари-парка 📍Троицкий район Московской области Его строили почти 3 года на 56 га земли. Здесь будут океанариум, цветущие аллеи, саванны, олени, маралы, зебры, антилопы, львы, тигры и другие дикие животные, а ещё джунгли с крокодилами! Позже планируется открытие аттракционов. Было и есть много комментариев относительно этой идеи, но организаторы утверждают, что у них нет привычных клеток, вместо этого огромные территории, где воссоздаются элементы естественной среды. Вот здесь классно это описано. Животные привезены из проверенных приютов и центров спасения и уже не боятся людей. Для каждого вида созданы максимально натуральные условия: тёплые укрытия, закрытые зоны для тех, кто предпочитает уединение, и просторные вольеры для социальное живущих животных, а в оформлении пространства участвовали ветеринары, зоологи и инженеры. Выглядит масштабно, я бы сгоняла посмотреть. А вам как идея? ❤️ Поехали бы на разведку 🔥 Классно, спасибо 👍 Не одобряю такое @needbooking #needbooking_new</t>
+  </si>
+  <si>
+    <t>27.05.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8010</t>
+  </si>
+  <si>
+    <t>Дайджест: новости ресторанов Москвы ◽️ 29 мая на Чистых прудах открывается Äkta — тихое пространство про еду, кино и скандинавский минимализм: с работами SISTEMA GALLERY. Шеф Александр Шмаков (ex Luciano, Светлый) делает ставку на честный продукт и сезонность: до 15:00 завтраки, затем простая и вдумчивая средиземноморская кухня. Кино — часть атмосферы с показами фильмов XX–начала XXI века и подходом по мотивам Dogma 95. ◽️ 29 мая на Большой Дмитровке 32 с1 открывается терраса трёх проектов СИДР Групп (Neon Monkey, «Кот Шрёдингера»): музыка от трёх диджеев, лодка с шотами и сухим льдом и игра с призами в бассейне. Регистрация обязательна, после бронирования придет письмо на почту, дают 3000₽ на карту лояльности, в 1:00 разыгрывают 50 000₽ за самый большой чек; сбор 18:00, старт 19:00. ◽️ 30 мая во дворе «Кривоколенный 9с3» показывают финал Лиги чемпионов — большой экран, много посадочных мест и трансляция внутри бара, комментирует Таш Саркисян; обещают интеллигентную атмосферу, пиво на кране и фирменные хот‑доги прямо во дворе, выдачу бейджей болельщиков (ПСЖ или Арсенал) и фотозону — старт в 19:00, вход свободный. ◽️В сети кофеен Дринкит вместе с Яндекс AI Studio запустили нейро‑бариста — новая функция в приложении (доступна в правом верхнем углу) генерирует уникальные напитки по пожеланиям пользователя, учитывая вкусовые предпочтения и настроение; можно сразу редактировать состав. Фичу уже внедрили во всех 128 кофеен Дринкит в Москве, цены от ~300₽ — B2B Tech, Дринкит, ну крутые 🥳 @needbooking #needbooking_рестораны</t>
+  </si>
+  <si>
+    <t>26.05.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8001</t>
+  </si>
+  <si>
+    <t>Находка дня: бутик-отель «Поле» 📍15 минут от Суздаля Премиальный загородный отдых в 15 минутах от Суздаля в живописной берёзовой роще над рекой Нерль на территории 600 гектаров. 27 коттеджей различных категорий — от белоснежных люксов для двоих (49 м²) до двухэтажных представительских коттеджей (205 м²) с собственными парными, террасами и зонами BBQ. Панорамное остекление стирает границу между интерьером и лесом. ◽️Ресторан авторской кухни «Поле» с фермерскими продуктами, светлый воздушный интерьер с высокими панорамными окнами создан при участии Дарьи Васильковой — архитектора, дизайнера и основателя бренда Reda. ◽️Бассейн и пляжная зона у реки с шезлонгами и сап-бордами (летом) ◽️ Баня на территории ◽️ Тренажёрный зал с оборудованием Technogym ◽️ Велосипеды в прокат и эко-тропа 15 км ◽️ Авторский дизайн — картины создателя проекта в каждом коттедже и общественных пространствах Летом 2026 года планируют открыть новый SPA-комплекс с массажными и процедурными кабинетами, открытой террасой на крыше для мероприятий. 🐶 Dog friendly — можно с животными до 15 кг. 📌 Отель часто выступает площадкой для ретритов, свадеб и других частных ивентов. от 18 900 ₽ за сутки ❤️ — класс, хочу! 🔥— красиво, но дороговато @needbooking #суздаль #недалкоотмск</t>
+  </si>
+  <si>
+    <t>23.05.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7992</t>
+  </si>
+  <si>
+    <t>Ради таких отелей точно стоит лететь в Египет🥹 📍Sunrise Remal Beach 5*, Шарм-эль-Шейх Отдыхаем уже 4-й день с родителями, были в Шарме с ними вместе 15 лет назад🌸 Отель — восторг. На днях сделаю полный обзор. Честно, мне кажется один из самых лучших в Шарме, со своим нереальным рифом, рыбками и паделом!!! 🐡 @needbooking #трипвегипет</t>
+  </si>
+  <si>
+    <t>21.05.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7983</t>
+  </si>
+  <si>
+    <t>На днях ходили с командой на прогулку в Силу Ветра в Строгино🥹 Очень люблю ребят за классную организацию, локацию, разговорчивых молодых капитанов и закаты 💔 Ну и очень классная активность в качестве тимбилдинга получилась. У Силы ветра есть: ◽️ тренировки, где вы командой учитесь управлять яхтой; ◽️ прогулки, когда хотите просто отдохнуть и поболтать. А на этих и следующих выходных Сила Ветра делает вечеринки в Москве, Петербурге, Ярославле и Нижнем 🛥️ В Москве будет 23 мая с 12:00 до 22:00 в Буревестнике, регистрация тут. Рекомендую этим летом попробовать, если ещё нет 🤍 @needbooking</t>
+  </si>
+  <si>
+    <t>19.05.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7975</t>
+  </si>
+  <si>
+    <t>Купила недавно новые кроссовки, мотивации заниматься спортом стало больше Теперь терраса и прошлогодний газон открыт для моих любимых занятий. Продолжаю пилатес, а ещё нашла классные тренировки с роллом и силовые. Всё это ищу на Fitstars, нравится большое разнообразие от лимфодренажных зарядок до растяжки и танцев. Теперь кстати есть приложение, очень удобно стало с телефона включать. Ну и ходить никуда не нужно: коврик, вы, резинка и возможно вес небольшой (или бутылки воды🥹). Кроме тысячи вариантов тренировок здесь есть: — медитации — пп-рецепты на завтрак, обед и ужин — теоретические курсы обо всём от советов для беременных до здоровых стоп Ну и приятность месяца: до конца мая при оформлении безлимита с моей скидкой 70% по промокоду можно получить Премиум на месяц в подарок: обновления программ, медитации, марафоны. С июня будет подорожание, а сейчас — 15 490 ₽ с рассрочкой без переплат. 👉Забрать промокод Реклама. О рекламодателе ООО “Парсек” @needbooking</t>
+  </si>
+  <si>
+    <t>19.05.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7970</t>
+  </si>
+  <si>
+    <t>2 местечка во дворах центра Москвы, которые точно будут full этим летом 1️⃣ Нюанс от Алексея Ольхового, создателя Blanc и Оригинал Новый спот — скрытая от глаз небольшая камерная веранда в формате городской дачи, французские детали, насыщенная программа от мастер-классов до лото и караоке. Сам Ольховой называет проект «событийно-клубным рестораном». 22-24 мая пройдёт официальное открытие. 📍на картах места пока нет, поэтому ловите адрес Столешников переулок, 11. Здесь же во дворе расположен Дебют, Skuratov Coffe и Found. 2️⃣ Smash Point на Большой Бронной работает теперь 24/7 Если вам после летних вечеринок захочется продолжения, заглядывайте в местечко с теми самыми смэш-бургерами от 790₽ и уютной верандой. @needbooking #needbooking_рестораны</t>
+  </si>
+  <si>
+    <t>18.05.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7961</t>
+  </si>
+  <si>
+    <t>Секретный Банный остров «Добро Севера» в Карелии 📍 в 30 км от Кижей; координаты на сайте: 62.4960, 35.181800. Добраться до него можно от Петрозаводска, Кижей или деревни Оятевщина на катере Остров рассчитан строго на 16 человек одновременно, так что гости фактически арендуют пространство и время: никаких толп, очередей в баню и общих столов. Можно приехать на пару дней, закрыть остров под мероприятие или отправится в банный тур. Остров разделен на 3 приватные зоны Свояси, Лемеха и Травы со своим пирсом и видом на воду, а также общие зоны: трапезная, костровая, гостиная с пластинками, спортивная площадка. Есть свой повар и трёхразовое питание из блюд Северной и Карельской кухни, прогулки по острову, рыбалку и водные экскурсии к Кижи или соседним островам. Всё движение — только по воде: до острова можно добраться только на катере или лодке, а на месте работает концепция «цифрового детокса»: интернета нет, связь шаткая, Wi‑Fi не предусмотрено. ◽️На пару дней — от 55 000 ₽ с человека (проживание, бани и процедуры, 3х разовое питание) ◽️ Банный тур — от 140 000₽ с человека (3 дня, все включено, с основателем проекта, парения, кухня, мастер-классы) Почитать подробнее на сайте, а бронировать по телефону +7-911-195-58-88 (на агрегаторах нет, проверила🙈) @needbooking #карелия #глэмпинги</t>
+  </si>
+  <si>
+    <t>16.05.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7952</t>
+  </si>
+  <si>
+    <t>Коллеги из глэмпинга Айвенго поразили прекрасным подарком 🥹 Лёгкий летний свитшот с атрибутами путешествий! А на коробке моя фотография, которую мы сделали в феврале! Красота невероятная! Оля, отдельная благодарность❤️ В очередной раз убеждаюсь тесноте этого мира и уютным новым знакомствам, которые даёт мне канал. p.s. а на фоне обновочки для загородной жизни — новая садовая мебель Patio🙈</t>
+  </si>
+  <si>
+    <t>15.05.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7951</t>
+  </si>
+  <si>
+    <t>Дайджест новостей ресторанов Москвы «Дымзавод» в Хамовниках с 17 мая запускает воскресные бранчи (12:00–16:00): в меню — закуски и специалитеты от карпаччо и вителло тоннато до бургеров с крабом и артишоков, горячие блюда вроде сибаса, лосося, карбонары и бефстроганова, а также десерты, чаи, лимонады и вина; стоимость — 6 000 ₽ без алкоголя или 9 000 ₽ с алкоголем. 17 мая в «Зойке» пройдёт исторический бранч с лекцией Ирины Буреевой о культуре московских кутежей 100–200 лет назад — с яркими историями, без академичности и с атмосферой старого города; гостей ждут welcome-игристое или наливка, чай/кофе, блюдо на выбор и подарки, начало в 12:00, количество мест ограничено. Билеты тут. В Pizza 22 cm завершают серию Asian Tour коллаборацией с тайским бистро Chang и шефом Иваном Марковым (O2): в меню — пицца «Пад Тай» с морепродуктами и азиатскими акцентами, ананас и черри кимчи, лимонад «Крем Грейпфрут», а также авторская пицца с гребешком, топинамбуром и лимонным гелем; цены — 450–880 ₽. В «Хинкали Point» запустили летнее меню от шефа Нонны Джахая с акцентом на лёгкость и сезонные продукты: среди новинок — лосось в киндзмари, рамиро с надуги, зелёный салат с кальмарами, окрошка с копчёной курицей, стейк из кальмара и новые хачапури по-аджарски (с лососем, трюфелем и курицей). 21 мая Butler открывает летнюю веранду: в программе — A’STUDIO с Кети Топурия, резиденты и DJ Nikolas, а шеф Джузеппе Дави представит обновлённое сезонное меню. Недавно побывали в Hands Bistro — светлом и спокойном месте с уютной верандой; после обновления меню стоит попробовать тартар и салат с говядиной, паштет из куриной печени, а также театральный сет за 599 ₽ с брускеттами и игристым перед или после спектакля. В «Кривоколенный 9с3» запустили летнее меню с акцентом на сезонные продукты: гаспачо со страчателлой, панцанелла, тарт с пореем, крокеты с пармой и трюфелем, фритто мисто и сибас на гриле; в баре — лёгкие коктейли и лимонады, расширена винная карта, а обновлённая веранда с зеленью превратилась в уютный городской сад для завтраков и ужинов. @needbooking #needbooking_рестораны</t>
+  </si>
+  <si>
+    <t>15.05.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7942</t>
+  </si>
+  <si>
+    <t>BASIC в Ворсме: обзор с впечатлениями 📍Нижегородская область, г. Ворсма, ул. Ленина, з/у 1д Создатели пространства сделали отдушину на малой родине. Получилось очень не банально и стилёво. Если вас нравится такие проекты как Nordic Spa в Калининграде, Министерство завтраков в Нижним Новгороде и Salut в Москве, то вам понравится и BASIC. Команда BASIC любит дружить, поэтому в Ворсме вы сможете почувствовать касание, знакомое вам по вышеперечисленным проектам. Что есть в отеле • Очень красивая, продуманная территория: необычный рельеф, озеро Тосканка с набережной, пирсами и дорожками, обустроенные тропы в лес и арт-объект. Пространство у BASIC доступно всем, поэтому место стало точкой притяжения и местных жителей. • На берегу — прокат сапов (3 часа катания включены в стоимость проживания), целый день показывают фильмы в гостиной-куполе, а можно записаться на растяжку или йогу бесплатно для гостей при тарифе с завтраком. • Работает своё кафе, а летом бар-шатер. Меню обширное, наши фавориты — пицца и куриный шницель с томатной сальсой. • Можно выбрать опцию проживания с завтраком-конструктором по меню с достойным выбором. Приятно удивили часы подачи: с 10:00 до 14:00. Восприняли это как очередное напоминание о том, что мы приехали на отдых и сон дороже всего🙂‍↕️ • Для гостей — свой паркинг, заезд и доступ к домикам по QR. Мы остановились в двухэтажном домике с панорамным окном-стеной с видом на озеро. Идеально, чтобы смотреть фильмы, читать в гамаке прям в домике с видом. Есть небольшая терраса, где приятно выпить утренний кофе — ребята комплиментом кладут дрипы от Tasty coffee, чай и полезные снеки — орешки и финники. Плиты и полноценной кухни нет, но в этом и концепт: сюда скорее приезжают отдыхать и есть в кафе, а не готовить самим. Что важно знать: В двухместные домики не заселяют гостей с детьми до 7 лет из-за особенности лестницы. А вот в четырехместном — можно с детишками. 🐶 pet-friendly В 2027 обещают сделать СПА, берем себе на заметочку. ⬜️ от 13000 ₽ за ночь без завтрака Большой лайк этому месту от редакции @needbooking 🤍 #нижегородскаяобласть #недалекоотмск</t>
+  </si>
+  <si>
+    <t>13.05.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7935</t>
+  </si>
+  <si>
+    <t>🆕 ENZO Hotel Moscow — новый отель на Кутузовском, который сейчас активно обсуждают 📍Москва, ул. Поклонная, 9 ENZO открылся совсем недавно, 24 апреля было техническое открытие, а в июне будет официальное. Что есть в отеле: несколько ресторанов, лобби-бар, wellness-инфраструктура, event-пространство и большой Crocus Fitness Signature Lux со spa-зоной и бассейном. Гостям отеля 16+ можно пользоваться тренажерным залом, хаммамом и бассейном бесплатно — с 10:00 до 17:00. Дальше — 5000₽ с одного взрослого, 7500 за ребенка. Массажи и spa-процедуры — уже за отдельную плату. Интерьер выполнен в стиле современный арт-деко, много светлого дерева и спокойные цвета. Главная особенность ENZO сейчас — эффект нового места. Надеюсь тоже доеду в ближайшее время. Но уже в отзывах пишут про мелкие шероховатости открытия, что нормально — от ожидания на ресепшене до не всегда одинакового уровня сервиса. от 16800 ₽, в среднем 20 000₽ за ночь @needbooking #москва #needbooking_new</t>
+  </si>
+  <si>
+    <t>12.05.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7933</t>
+  </si>
+  <si>
+    <t>На следующей неделе уже обещают тепло, тоже ждете? К летнему сезону в Лужниках открылось новое гастрономическое пространство с ресторанами и кофейнями от Pinsky&amp;Co: Марика, Medusa, AVA Daily, AVA Bistro, Магадан, Loona Pasta&amp;Pizza, Quidi, Stars Coffee и Точно вкусно. Хорошая альтернатива привычным верандам в центре Москвы: у набережной, с фонтанами и беговым сообществом. Собираемся и бронируем веранды?) Ставим реакции, чтобы тепло пришло быстрее ❤️ @needbooking #needbooking_рестораны</t>
+  </si>
+  <si>
+    <t>09.05.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7923</t>
+  </si>
+  <si>
+    <t>Редакция Надо бронировать сегодня в Basic 💔 📍 Нижегородская область, Павловский муниципальный округ, Ворсма, улица Ленина, 1Д Всех с праздником, дорогие! Локация — невероятный стиль! Расскажу попозже впечатления 😍 @needbooking #нижегородскаяобласть</t>
+  </si>
+  <si>
+    <t>08.05.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7916</t>
+  </si>
+  <si>
+    <t>Подборка загородных локаций Ленинградской области и Карелии 📍Asilan: эстетичные домики с гастробаром на берегу реки Асиланйоки 📍Mistic Hills: невероятные зеркальные домики с ванной у окна 📍Заонежье: относительно новое местечко у Онежского озера 📍Eder Vuoksa: премиум для уединения с купелями 📍Пляж 33: дома на большую компанию с отдельным видовым спа и бассейном 📍Большое Борково: новый комплекс с видом на реку 📍Касание горизонта: эко-отель у Ладожского озера Другие подборки по Лен.области и Карелии - Часть 3 - Часть 2 - Часть 1 Пока писала, поняла, что канал за 4 года реально стал гидом для путешествий 🌍 Даже для меня: вот такая быстрая подборка из предыдущих постов собралась… Лайк с каждого, кто хоть раз сохранял / пересылал посты или ездил по моим рекомендациям❤️ @needbooking #питер #глэмпинги #ленинградскаяобласть</t>
+  </si>
+  <si>
+    <t>04.05.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7910</t>
+  </si>
+  <si>
+    <t>Бутик-отель 39, куда стоит свернуть с трассы 📍Ростов-на-Дону, Шаумяна, 39 Планируем летний трип на юг и уже точно знаем, где остановимся. Отель у меня уже давно в списке must-visit, а маршрут к виноградникам стал идеальным поводом наконец доехать. @boutiquehotel39 — пятизвездочный отель, который взял титул лучшего в России по версии WHERETOTRAVEL 2025 и стал точкой притяжения для эстетов. ◽️Ресторан с завтраками, панорамный rooftop с коктейлями и гриль-меню, VIP Lounge для приватных встреч и доступ в премиальный фитнес-клуб. ◽️Йога на крыше и беговые маршруты по центру. ◽️ Знаменитые авторские завтраки под руководством бренд-шефа Максима Артюхова 🦮 Pet-friendly: в номерах есть лежанки, миски и фирменные халаты. Можно доверить прогулку сотрудникам или пригласить pet-сервис. А если питомца нет рядом, предложат необычный вариант: рыбку-компаньона в номере с аквариумом и всем необходимым (шок) В общем, это идеальны пит-стоп по дороге на юг или обратно. Есть специальный тариф с завтраками, бесплатной пиццей, гарантированной парковкой и зарядкой для электромобилей. А вечером можно подняться на rooftop с видом на город, там еще и DJ-сеты по пятницам и субботам… роскошество, бронируем? от ~15 000 ₽ за ночь @needbooking #ростовнадону</t>
+  </si>
+  <si>
+    <t>03.05.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7900</t>
+  </si>
+  <si>
+    <t>Вчера ездила на прогулку в отель Cosmos Изумрудный лес 5* 📍Московская область, 88 км по Ленинградскому шоссе Просто вбила на картах слово «Парк», и искала локации недалеко от нашего домика. Нашла сафари-парк на территории Cosmos Изумрудный лес 5*. Позвонила забронировать ресторан на территории, делают пропуск на машину и вуаля — вы уже гуляете на облагороженной территории в 220 гектаров. Я давно слышала про отель, ещё со времен работы в МТС Банке, так как сеть отелей Cosmos входит в АФК Систему, где и МЕДСИ, и МТС, и Ozon и другие компании. Итог: честно, я просто в восторге от территории. И от того, сколько всего там находится. А это, внимание👇🏻 — дуплексы, коттеджи и дизайнерские виллы, разбросанные по всей громаааадной территории с курсирующими гольф-карами — 7 ресторанов, мне визуально понравился мясной ресторан «Дикий». Обедала в «Forrest», не понравился вообще( салат из то ли вялых, то ли переспевших помидоров за 970 рублей…) ну и я не фанатка таких интерьеров:( — спортивный комплекс «Аквамарин» с большим бассейном, теннисным кортом, баскетболом, футболом и паделом — спа-центр и бани, винный погреб, и даже своя торговая галерея с российскими брендами одежды, косметики, сладостей и продуктов — своё озеро с рыбалкой, реально большая и красивая территория с сафари-парком, конным клубом, несколькими детскими зонами, площадками, мастер-классами, бильярдом и даже тиром. — огромный конгресс-холл и вертолетная площадка! Цены, конечно, здесь приличные. Номера начинаются от 22 000₽, коттеджи от 40 000₽ до 100 000₽ рублей за ночь. Искренне рекомендую поехать погулять или оставиться здесь тем, кто любит активный отдых 🤍 В комментах ещё фотки 💔 Кто здесь жил, делитесь впечатлениями 👇🏻 @needbooking #недалекоотмск</t>
+  </si>
+  <si>
+    <t>30.04.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7891</t>
+  </si>
+  <si>
+    <t>На Алтае сейчас 27 градусов, можете себе представить? В Клевер Резорт уже открылся подогреваемый открытый бассейн! Смотрю эти фото и снова захотелось обратно (хотя вот только в феврале были). А ещё в Клевер есть спа центр, тренажерный зал, классные завтраки, разные варианты, где остановиться, детская комната, вид на Катунь и большая территория для прогулок. Для самых спонтанных посмотрела билеты на май, около 37 тыс туда обратно 🙈 На майские здесь будет спец программа: винная дегустация, Гарри поттер и Алиса в стране чудес день, живая музыка и разные мастер-классы. Номера от 15000₽ в сутки @needbooking #алтай</t>
+  </si>
+  <si>
+    <t>28.04.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7882</t>
+  </si>
+  <si>
+    <t>Недавно я выложида пост с плёнкой про своих друзей. Вы писали в комментах, что это счастье иметь таких компаньонов для трипов. Это правда. В общем чатике еще со времен универа, который называется «Турция 09», мы уже съездили в Олюдениз, Розу, Териберку, на Домбай, в Шамони, а летом планируем на хайкинг в Приэльбрусье. Если у вас нет такого чатика, смело вписывайтесь в путешествия, где будут другие, такие же как вы любители приключений. Я вот давно слежу за ребятами из Пятигорска с говорящим названием «Компаньоны». Уже больше 7 лет они организуют авторские путешествия по всему Кавказу, России и за рубеж. Ребята берут всю организацию на себя: построят маршрут, забронируют гостевой дом или отель, продумают развлечения, логистику, расскажут много интересного о местах. А их треккинги — отдельная история. Причём попробовать треккинг может человек с любым уровнем подготовки. Зависла надолго на сайте, где приглянулось путешествие на Эльбрус с парапланами в мае, путешествие в Северную Осетию и лагерь «Айвенго» в Карелии летом. Следите за обновлениями на их канале и отправляйтесь исследовать нашу красивую планету🌍 P.s. фото из Архыза 2025❤️ @needbooking #майрекомендасьон</t>
+  </si>
+  <si>
+    <t>27.04.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7881</t>
+  </si>
+  <si>
+    <t>Новости ресторанов Москвы С апреля 2026 в Touché новый формат кухни: концепт-шеф Лариса Мамедова, сезонные меню от приглашённых шефов. Обновление с тартарами форели (1150₽), осьминога (1100₽), сибасом с цукини (1600₽), цветной капустой (800₽) и безе (800₽). Сомелье — Варвара Москаленко обновит вина. Reina Bistro запустила завтраки ежедневно с 10:00 до 13:00: от тартина с дипами (850 ₽), шакшуки (980 ₽) и круассана с лососем (950 ₽) до «Французского завтрака» с икрой (1200 ₽), полбы с яблоком (530 ₽) и сырников (780 ₽). Kamel Smash Burger на Неглинной запустил бургерные рейвы: коллаборации с лидерами городской тусовки. Гости берут кухню в свои руки, создают рецепты с Камелем Бенмамаром, а зал превращается в танцпол. Пилот — Spicy Korea Burger от Славы Большакова и Серёжи Нестеренко: смэш-котлеты, яйца, соус кимчи и корейские маринады. В ЦДМ на Лубянке открылось гастропространство «НеДетский» — взрослая игровая зона на 2100 м² с 30 резидентами, неоновыми фотозонами, игровыми автоматами, бьюти-баром и 630 местами. В меню грузинское чакапули, вьетнамский фо бо, рамен, брискет из ангуса и десерты. Днём работает как семейный фудхолл, вечером — концерты, DJ-сеты, дегустации и арт-проекты. В апреле еще можно успеть на гастрономический дуэт Wine&amp;Crab и «Кремлёвского балета». При заказе сета за 7000 ₽ гости получают билеты на спектакль, а при выборе отдельных блюд — скидку 15% на постановки театра, включая «Лебединое озеро». Лайк, если в эту погоду тоже хочется засесть в каком-нибудь уютном ресторане на ужин🥹😹 И не на веранде! @needbooking #neebooking_рестораны</t>
+  </si>
+  <si>
+    <t>26.04.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7872</t>
+  </si>
+  <si>
+    <t>Винный Форт — глэмпинг, ради которого стоит ехать на юг за вином и тишиной 📍2 часа от Краснодара, 40 км от Анапы Если вы планируете винное путешествие по югу России и хотите полноценное погружение в атмосферу виноградников — это тот самый спот. «Винный Форт» — не классический отель, а почти приключение. На территории — шатры и виноградники с разными терруарами, небольшая таверна с кухней на огне и фермерскими продуктами, а также баня и бассейн. Атмосфера максимально камерная: прогулки, вино, закаты и тишина без лишнего «отельного» шума. Важный поинт: дорога. До форта ведет старая дорога через лес, с подъемом, бродом и возможным трансфером на внедорожнике или «буханке». От 15000₽ за шатёр ➡️ Виноградники Краснодарского края (179 репостов, шок) @needbooking #краснодарскийкрай</t>
+  </si>
+  <si>
+    <t>23.04.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7871</t>
+  </si>
+  <si>
+    <t>У моей подруги в канале Декорная проходит классный розыгрыш! Участвуем? ❤️</t>
+  </si>
+  <si>
+    <t>23.04.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7862</t>
+  </si>
+  <si>
+    <t>Смотрите, какое роскошество есть в Зеленоградске 📍ГрандМонополь @grand_monopol Современная реконструкция легендарной гостиницы из эпохи Кёнигсберга. Его история уходит корнями в конец XIX века, когда на этом месте в курорте Кранц (ныне Зеленоградск) процветал оригинальный «Монополь». Дизайнер Наталья Змачинская добавила уютный интерьер, сохранив прусский шарм. 9 комфортных апартаментов с видом на Балтийское море на 2-6 человек, свой ресторан европейской кухни с летней верандой и банкетный зал. Внутри апартов всё, как мы любим: эстетика, деревянный интерьер и эти виды 😍 Просто вау, забираю себе в маст-визит в следующую поездку в Калининградскую область. От 10000₽ в сутки @needbooking #калиниградскаяобласть</t>
+  </si>
+  <si>
+    <t>21.04.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7854</t>
+  </si>
+  <si>
+    <t>Что нужно знать, чтобы путешествовать на машине в Европе? Роуд трипы — моя любимая и сама запоминающаяся часть. Поделюсь, что важно для этого. 1️⃣В январский трип в Европу мы арендовали в Expedia, подробнее писала тут. Также советую Hertz, Eurocar, Sixt, Avis, Rentalcars. Нужна именно кредитная иностранная карта. Дебетовые редко принимают. 2️⃣ Ориентируйтесь на тип дорог и улиц, где вы будете ездить чаще всего: в старых городах удобнее компактные авто (в Риме почти одни «малышки»), а в горы берите повыше и уточняйте нужный тип резины в зависимости от сезона. 3️⃣Проверяйте условия по границам: машина обычно может ездить по всем соседним странам (например, из Италии в Австрию, Швейцарию и обратно), но отдельные компании могут запрещать выезд в какие‑то страны. 4️⃣ В Италии и Франции многие автомагистрали платные; в Австрии и части Швейцарии — виньетки (разовый/годовой стикер на лобовое стекло). Их лучше покупать заранее онлайн или в кассах на границе. 5️⃣Используйте GPS‑навигатор + офлайн‑карты (Google Maps, Organic Maps, OsmAnd); иногда в горах и узких долинах сигнала не хватает. А чтобы интернет в дороге всегда работал, оформляйте eSIM. Это просто уже базовый минимум для роуд-трипа. Я советую Just eSIM. Удобно, что оплата российскими картами и большое покрытие в разных странах мира. Дублирую мой промокод 🎟️ NEEDBOOKING 🎟️ для получения приветственного бонуса в 250 МБ, оформление бесплатное (ссылка) p.s. фото из 5 разных городов Европы🤍 @needbooking</t>
+  </si>
+  <si>
+    <t>17.04.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7836</t>
+  </si>
+  <si>
+    <t>А вы часто видите в тг каналы не с «инстаграмными» местами и рекомендациями, а с искренними, аутентичными, проверенными лично админами? Я вот знаю один такой бриллиант среди досуговых каналов. Нравится, как пишут админы (их четверо и они подружки!) — будто наш чат с девочками прочитала. Одну подружку я даже знаю, это моя одноклассница и коллега! Такой разнообразной Москву еще никто, кажется, не показывал! Девочки раскрывают город с разных сторон: пишут и про чайхану на рынке, и про сказочную кофейню, и про локации для любителей винила. Кидаю явки-пароли Досуг в большом городе — и ныряю дальше читать рекомендации админок. Как минимум забронирую пиццерию Rusty Rad pizza в Москве: очень уж напомнило Piccolo Buco в Риме, ради которого стояли огромную очередь.</t>
+  </si>
+  <si>
+    <t>16.04.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7834</t>
+  </si>
+  <si>
+    <t>🏃‍➡️🏃‍➡️🏃‍➡️🏃‍➡️🏃‍➡️🏃‍➡️ Спонтанные поездки — самые приятные, согласны? У меня из последнего был girls-трип в Точку Немо: уютный домик, сапы, яхты, река, спа, прогулки и игры 💅 Куда ещё можно сорваться на уикенд? 🟢Ikos Polyana (Красная Поляна) 🟢Пушкарская слобода (Суздаль) 🟢Select (Владивосток) 🟢Точка на карте (Сортавала) 🟢Neo Kazan Palace by Tasigo (Казань) — кстати, делала обзор 🟢Игора (Ленинградская область) Захотелось уехать на пару дней для перезагрузки? 🕶️ Открывайте Отелло! С ним не только быстро соберёте поездку, но и сделаете её яркой с подборками и советами сервиса! Если нужен повод сорваться — вот он: Мой промокод на 15% скидку — NEEDBRON — на одно любое бронирование отелей из подборки. Действует до 31 мая 2026, максимальная скидка — 1500₽.</t>
+  </si>
+  <si>
+    <t>15.04.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7825</t>
+  </si>
+  <si>
+    <t>Лунный кролик — отель у Волги с отдельным спа-комплексом 📍 Костромская область, Кадыйский район, д. Хороброво (~450 км от Москвы) Меня тут догнала реклама в Яндексе — обычная история, но отелям, которые нормально настраивают SEO, респект. Зацепило название Лунный кролик и новый отдельно стоящий спа-комплекс с крытым бассейном, который входит в стоимость проживания🔥 А также: — плавучая баня по Волге! — эстетичный ресторан — детская зона с аниматором и мини-зоопарк где живут гуси, утки, необычные курицы, индюки и кролики — сапы, лодки и активности на воде, кулинарные и другие мастер-классы — территория в сосновом лесу у Волги Какие домики и номера — 11 отдельных домов (в том числе панорамные) — 7 номеров с разными интерьерами: в доме трав и в доме цветов. Часто проходят свадебные церемонии, очень эстетик выглядит. от ~7500₽ за ночь за домик/номер @needbooking #недалекоотмск #кострома</t>
+  </si>
+  <si>
+    <t>13.04.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7816</t>
+  </si>
+  <si>
+    <t>2 новых падел-корта Москвы и области ◽️ Nevel Padel Автозаводская Летом 2025 мы побывали на их первой точке на Новой Риге в поселке Кэмбридж, а теперь ребята открылись в ТРЦ «Ривьера». Всё как любим: эстетичные корты (даже розовые) и красивый интерьер. Аренда корта от 2800₽ до 5500₽ в час, в стоимость включены ракетки, мячи, а еще хаммам и сауна. Есть массаж и даже пилатес. Открытие состоялось 11 апреля — мои поздравления 🥳 Турниры от 4000₽, запись через приложение Lunda. @nevelpadel канал @nevel_padel_club чат комьюнити ◽️ Теннисный клуб «Руссо» в эстетике Old Money в Жуковке Роскошь бутиков в мире тенниса и падела с королевскими зонами отдыха, раздевалками и картинами вокруг. Пока открыт только один крытый теннисный корт, но в ближайшее время будет падел, гольф, спа и кафе. Аренда теннисного корта от 6000₽ в час. @russocommunity Вот, что нужно надо бронировать заранее, коллеги! Всем классной рабочей и спортивной недели 🤍 @needbooking #спортик</t>
+  </si>
+  <si>
+    <t>12.04.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7810</t>
+  </si>
+  <si>
+    <t>С праздником светлой Пасхи, дорогие подписчики ❤️ Мы сегодня у родителей на даче. Мама испекла потрясающие куличи, мне до таких ещё расти и расти. Ну и в целом сначала бы научиться хоть что-нибудь печь🙈 Пока у нас в домике я способна только вырезать яйца из бумаги в качестве декора:) А у вас там как? Кидайте фотографии в комменты @needbooking</t>
+  </si>
+  <si>
+    <t>10.04.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7801</t>
+  </si>
+  <si>
+    <t>Вилла Нега в Светлогорске: апарт‑отель в стиле сумерек 📍ул. Маяковского, 9, Светлогорск, 10 минут от пляжа Калининградская область весной— это свежий воздух, сосны, тихий балтийский шум и уютный прибрежный город, где даже короткий уикенд превращается в лёгкий, почти «европейский» мини‑отпуск. Нашла классную локацию — Виллу Нега с панорамным видом на сосны. Это 3‑этажный апарт‑дом в центре Светлогорска, с собственной открытой террасой на втором этаже, парковкой для гостей и продуманной инфраструктурой вокруг. Здесь есть апартаменты 2 видов: ◽️ 2‑комнатные апартаменты класса «Premium» и более компактные апартаменты «Deluxe» — около 31 м². Во всех вариантах есть мини‑кухня с холодильником, плитой, микроволновкой, электрочайником, посудомоечной и стиральной машинами, кофемашиной и полным набором посуды. Гости отмечают, что номера чистые, новой отделки, с продуманным интерьером, удобной кроватью и хорошей шумоизоляцией. ➡️От 7600 ₽ за ночь, бронирование от 2 ночей В сейчас можно выиграть сертификат на 5000₽ в соц.сетях отеля @needbooking #калининграскаяобласть</t>
+  </si>
+  <si>
+    <t>07.04.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7787</t>
+  </si>
+  <si>
+    <t>На Павелецкой есть милейшее камерное необистро Will Taste 📍Садовническая улица, 80 Обнаружила его уже давно, часто хожу сюда на обед с коллегами или на встречу с друзьями. Из моих фаворитов в меню: французский тост с лососем, паштет из куриной печени, драники с лососем и сметаной, паста с креветками и цукини, тыквенный суп с карри и халуми. Завтраки здесь подают весь день, мы такое ценим ❤️‍🔥 Интерьер в современным стиле, есть уютная веранда — люблю тут посидеть с ноутом для разнообразия в хорошую погоду. Из приятного, конечно, акции: по понедельникам 2 бокала вина по цене одного, а вторникам — коктейли по этой же схеме, каждый четверг — митболы на подушке из мятого картофеля за 550₽, а в пятницу день семьи и бесплатные макарошки детям. Бейджики тоже работают, а еще делают скидку яндексоидам 15%. А с 4 по 19 апреля в рамках коллаборации Will Taste x IZUM jewellery при заказе интерактивного десерта «Ромашки» (шоколадный бисквит, кокосовый мусс, ванильный ганаш, который собирают прямо за столом) за 1000₽ дарят нежную подвеску в виде ромашки — точную копию тех, что растут на сладком поле. Количество подарков ограничено, как настоящие ромашки в поле — разбирают быстро! В общем отрываю от сердечка, классная альтернатива местным ресторанчикам рядом. @needbooking #needbooking_рестораны</t>
+  </si>
+  <si>
+    <t>06.04.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7778</t>
+  </si>
+  <si>
+    <t>Частная территория в Тарусе — идеальный побег на майские (всего ~150 км от Москвы) 📍 Калужская область, Таруса, ул. Володарского, 10А Если вы еще не придумали, куда уехать на майские — вот направление, которое каждый год многие выбирают для коротких поездок. Таруса — это 2–3 часа от Москвы, Ока, сосны, старые дачи и спокойный ритм. «Чайная территория» хорошо вписывается в такой сценарий — приехать на пару дней и переключиться. Небольшая закрытая территория с садом и верандой. Внутри есть все базовые удобства: удобная кухня, стильный интерьер, камин, Wi-Fi, тихая обстановка и минимум посторонних. Всё с душой. Здесь камерный формат размещения: есть возможность снять весь дом на 8-10 человек или выбрать студии и апартаменты на 2–4 человек на 1/2 этаже дома. В отзывах чаще всего отмечают тишину, уединение и внимательное отношение хозяев. До центра Тарусы и набережной Оки — около 10–15 минут пешком. от ~15 000 ₽ за студию от ~60 000 ₽ за весь дом Лайк, если уже захотели в Тарусу❤️ @needbooking #недалекоотмск</t>
+  </si>
+  <si>
+    <t>03.04.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7777</t>
+  </si>
+  <si>
+    <t>Дайджест ресторанов: новые открытия, коллаборации и пасхальные спешлы ◽️Французская ротиссерия MAMA ROASTA, с точками в Париже и его окрестностях, открылась в Москве и уже запускает первые коллаборации: 12 апреля участвует в пасхальном бранче в Кривоколенный 9с3. В основе — фермерская курица, выращиваемая дольше обычного, готовится на вертеле прямо при гостях, с французской классикой и гарнирами. ◽️ 0.75 please к Пасхе представил куличи от Полины Зубахи с ручной росписью в стиле русских узоров. В линейке — классический вариант с цукатами и кулич с кремом на белом шоколаде, оба оформлены как арт-объекты и доступны по предзаказу с самовывозом 11–12 апреля. ◽️В Pasta на Солянке стартовала коллаборация с фильмом «Твоё сердце будет разбито»: до 12 апреля подают пиццу в форме сердца с мортаделлой и фисташками и два коктейля «для неё» и «для него», а также разыгрывают ужин с актёрами Вероника Журавлёва и Даниэль Вегас. ◽️Красивейший пасхальный набор в ресторане InOut В Хамовниках — ресторан с двумя контрастными залами (In и Out) и VIP-комнатой. За кухню отвечает Андрей Каплунов, меню — от закусок до пасты с крабом, с акцентом на десерты от Лианны Хуснуллиной. Головуем реакциями, как вам контент про рестораны: ❤️— класс, полезно, продолжай 🔥— мне больше отели интересны 😍— редко хожу в рестораны @needbooking #needbooking_рестораны</t>
+  </si>
+  <si>
+    <t>02.04.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7768</t>
+  </si>
+  <si>
+    <t>Филин Экоферма— те самые домики в лесу с купелью, куда хочется сбежать на выходные 📍 Ярославская область, Переславль-Залесский муниципальный округ Глэмпинг, который аккуратно спрятан в лесу между Переславлем и Ростовом — здесь пахнет хвоей, по утрам слышно только птиц, а вечером — треск дров в купели. На территории 9 домиков с размещением от 2 до 6 человек, а также: — прокат велосипедов и настольные игры — мангальные зоны у каждого домика — Wi-Fi (но иногда нестабильный — это важно) Все дома pet-friendly с панорамными окнами и видом на лес, с террассами и своими купелями или джакузи. Мне понравился новый дом «Патио» с двумя спальнями и крутой двухэтажный куб. Внутри — полноценный «отель»: мини-кухня, санузел, тёплые полы, кондиционер, даже проектор и винил. Из отзывов: хвалят тишину, чистоту и атмосферу, отмечают просторные домики и вид из окон, любят еду из локальных продуктов Из минусов: комары в сезон и нестабильный интернет. от 10 000₽ за ночь (в зависимости от домика и сезона) @needbooking #недалекоотмск #глэмпинги</t>
+  </si>
+  <si>
+    <t>01.04.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7763</t>
+  </si>
+  <si>
+    <t>Я истинная фанатка Быстрых свиданий VK и Людочек, поэтому не могу пройти мимо этой новости 4 апреля бар «Клава» вместе с Twinby проведёт вечеринку в стиле «Быстрых свиданий». Вас ждут знакомства, разговоры по душам и танцы 📍 ул. Петровка, 20/1 По классике: быстрые свидания по регистрации — в 20:00, а дейтинг-вечеринка с браслетами — уже для всех гостей в 22:00. Два часа на то, чтобы понять, пробежала ли между вами искра, и позвать танцевать нового соулмейта или не отрывать глаз от кого-то симпатичного за баром. А еще ребята запустили спешл-меню: при заказе любой позиции вы получаете промокод на недельную Premium подписку Twinby. Регистрация здесь. Очень хочется, что все прекрасные дамы и мужчины нашли свою любовь ❤️ @needbooking #needbooking_рестораны</t>
+  </si>
+  <si>
+    <t>27.03.26 18:25</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7754</t>
+  </si>
+  <si>
+    <t>1 раз в год мы с друзьями и коллегами… ездим на New Star Camp место встреч, стильных людей, классной музыки, каталки, фристайла и просто непередаваемой ни одной фотографией атмосферой 💔 @needbooking</t>
+  </si>
+  <si>
+    <t>23.03.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7748</t>
+  </si>
+  <si>
+    <t>Berta Village — коттеджи на Истринском водохранилище с джакузи, верандами и падел-кортами 📍Московская область, Истринский район Загородный клуб Berta Village на берегу водохранилища, куда едут за домиками у воды, верандами, баней и атмосферой европейского ресорта. Часто выбирают для дней рождения, свадеб и выездов компанией. По отзывам, важно правильно выбрать дом, потому что на территории есть и новые, и более старые варианты. Это не типичный отель, здесь всего 4 коттеджа с размещением от 6-12 человек: одноэтажный и двухэтажный с джакузи, есть варианты со своей сауной. Посуточно можно забронировать только до конца апреля — с мая будут работать только на закрытие под мероприятия от 1 млн. На территории ресторан Юрта №1с видом на воду, спа-комплекс с баней и открытым подогреваемым бассейном (он будет работать), лежаками, пляжем. Спа в стоимость не входит. Однозначное преимущество — яркие розовые Pinterest падел-корты💘 Но… в этом году почасовой аренды не будет, можно только под мероприятия/турниры от 1 млн:) Летом: вейксёрф, вейкборд, прогулочная территория, площадки для мероприятий. 🐕 можно с питомцами От ~ 50 000. В выходные минимально 2 суток аренда. Для компаний — идея супер. Вдвоем — не очень выгодно. Питание не входит в проживание. Можно арендовать на долгосрочный период. Отзывы очень разные. Если кто-то был / будет — рассказывайте и делитесь. Пока уровень премиум будто по отзывам не оправдывает себя. Но это всё супер субъективно, конечно:) Пока общалась с респешн по телефону, было ощущение, что собственник сказал «ну меньше 1 млн не рассматриваем😂) @needbooking #недалекоотмск</t>
+  </si>
+  <si>
+    <t>22.03.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7739</t>
+  </si>
+  <si>
+    <t>На неделе сходили с Аней на релиз нового формата в баре Менделеев — караоке под живую музыку 🎙️ На входе выдают тексты известных треков от Меладзе до Отпетых мошенников. Потом группа с солисткой начинает петь и приглашает на сцену всех, кто сам хочет исполнить любую песню соло или дуэтом с ней. Я не прошла мимо 😏 Всё это дополняют напитки, закуски и танцы. Очень зашёл формат, советую. Планируют проводить по средам — маленьким пятницам 💃🥂Но лучше уточнять точную дату и актуальность проведения у ребят из Менделеев. @needbooking #needbooking_рестораны</t>
+  </si>
+  <si>
+    <t>20.03.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/7730</t>
+  </si>
+  <si>
+    <t>Сегодня в Мяте🥰 Уехали с коллегами на remote work в глэмпинг «Мята» в Московской области Очень здесь здорово, тихо, красиво и уютно. Заселились в барн «Корица» с террасой, своей мини-территорией, эстетичным завтраком, чаном и котом-рыжиком! У вас тоже есть возможность выиграть уикенд здесь, 27 марта подводим итоги❤️ @needbooking</t>
+  </si>
+  <si>
+    <t>20.09.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8475</t>
+  </si>
+  <si>
+    <t>Куда отправиться осенью: направления и где остановиться Осень — второй после лета мой любимый сезон. Куда предлагаю отправиться👇 На хайкинг в горы Мои топ-направлений: Красная Поляна, Домбай, Архыз, Эльбрус, Северная Осетия. Осенью уже можно наблюдать заснеженные горы, а во всех этих локациях есть эко-тропы. 📍Где оставиться в Архызе, в Приэльбрусье, в Красной Поляне и у моря + 3 самых стильных отеля, В Абхазию в бархатный сезон Недавно услышала, что сейчас большой туристический поток именно сюда по причине безопасности… а так безусловно здесь красота: и Рица, и в море в сентябре еще тепло и можно покупаться. Подборка + новенький Astoriya и двухэтажная вилла На Алтай к Чуйскому тракту Взять тачку в аренду и просто отправиться по Чуйскому тракту. Вся дорога — одна сплошная красота. Подборка отелей тут, мой обзор локаций в февральской поездке: Чепош, Айвенго и Loft 12, 5 глэмпингов Алтая, YUTA и сотни других локаций. Калининградская область Осенние краски на фоне Балтики — отдельный вид удовольствия. Мне очень понравился отель 12, а также все вот мой топ отелей. Суздаль, Плёс, Зарайск, Рыбацкая деревня Из локаций, мои любимчики: Вилла Плёс, в Суздале бутик-отель Поле, дом Инженера на большую компанию и большая подборка по Суздалю. Куда вдохновила отправиться? ❤️ — в горы и на Алтай 🔥 — на море (в Абзахию, Сочи или Калининград) 🤩 — куда-то недалеко от Москвы @needbooking #подборки</t>
+  </si>
+  <si>
+    <t>18.09.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8466</t>
+  </si>
+  <si>
+    <t>Короткое напоминание о том, как сейчас красиво и по-осеннему везде🥹 За городом у нас вообще красота по утрам: туман, падающие листья берез от ветра прям на глазах! На прошлой неделе закрыла сезон вейка на закате! Призываю всех выбрать подходящий #глэмпинги у меня в канале по поиску и отправиться наслаждаться осенней красотой ❤️ 🍂 у нас тем временем в домике за лето появились новые дорожки, ёлочки, туи, первые цветочки, бассейн и велосипед! впереди озеленение, но наверное не в этом году 🙈 @needbooking</t>
+  </si>
+  <si>
+    <t>16.09.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8457</t>
+  </si>
+  <si>
+    <t>Как начать понимать искусство чуть больше, чем «красиво / некрасиво» 🖼️ Я очень люблю в путешествиях ходить в музеи, но периодически ловлю себя на мысли: смотришь на картину, вроде всё понятно. А потом узнаёшь контекст, находишь какую-то отсылку или цитату другого художника — и перед тобой буквально уже другая работа. Поэтому сохраняю себе и делюсь с вами: 23 сентября в 19:00 «Синхронизация» проводит бесплатный онлайн мастер-класс «Из чего сделано искусство: анализируем картины через цитаты, символы и историю». Будем разбираться, например, что общего у Древнего Египта, Натальи Гончаровой и русского авангарда. И как Япония вообще добралась до французских художников и русской «Сказки о царе Салтане». И это только пара примеров: ещё будут Дали, Веласкес, Пикассо, Шагал и другие художники и истории. Заодно научат находить такие связи самостоятельно, отличать заимствование от переосмысления и смотреть на незнакомую картину чуть глубже, чем просто на сюжет и красивую композицию. Мне кажется, суперполезный навык для путешествий и всех наших бесконечных походов по музеям :) Я тоже планирую подключиться. Участие бесплатное, нужна регистрация. 👉 Записаться на мастер-класс P.s фото из Лувра в январе этого года… будто из другой жизни 😅</t>
+  </si>
+  <si>
+    <t>16.09.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/needbooking/8450</t>
+  </si>
+  <si>
+    <t>Новенькое место на берегу Яузы в 2,5 часах от Москвы 📍 Смоленская область, Гагаринский район, деревня Власьево Villa Iva открылась только в 2025 году, поэтому место ещё совсем свежее. На территории есть открытый бассейн, две бани с чанами, костровые и мангальные зоны. Летом и ранней осенью можно брать сапы, лодки, катамаран, байдарку и велосипеды, всё это входит в стоимость проживания. Завтраки есть. По размещению несколько вариантов: компактные домики с верандой на двоих, большой семейный дом на 6 человек, а ещё номера Люкс и двухэтажные Люкс-комфорт. С питомцами тоже можно, но не во всех категориях. Главная фишка здесь, конечно, расположение: большая зелёная территория и буквально 50 метров до воды. По отзывам отдельно хвалят чистоту, свежие интерьеры, виды на Яузу и саму территорию. Кажется, очень хороший вариант на осень: гулять, сидеть у воды, а потом идти в баню и горячий чан 🍂 ▶️Ночь от 12 000 ₽ за двоих, семейный дом от 30 000 ₽. Стоимость зависит от дат. @needbooking #недалекоотмск #глэмпинги</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1814,59 +2741,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H159"/>
+  <dimension ref="A1:H262"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3646.395" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -5715,50 +6642,1801 @@
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>46865</v>
       </c>
       <c r="B159" t="s">
         <v>476</v>
       </c>
       <c r="C159" t="s">
         <v>477</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>478</v>
       </c>
       <c r="E159">
         <v>1494</v>
       </c>
       <c r="F159">
         <v>5</v>
       </c>
       <c r="G159">
         <v>18</v>
       </c>
       <c r="H159">
         <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>109929</v>
+      </c>
+      <c r="B160" t="s">
+        <v>479</v>
+      </c>
+      <c r="C160" t="s">
+        <v>480</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="E160">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>109930</v>
+      </c>
+      <c r="B161" t="s">
+        <v>482</v>
+      </c>
+      <c r="C161" t="s">
+        <v>483</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="E161">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>109931</v>
+      </c>
+      <c r="B162" t="s">
+        <v>485</v>
+      </c>
+      <c r="C162" t="s">
+        <v>486</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="E162">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>109932</v>
+      </c>
+      <c r="B163" t="s">
+        <v>488</v>
+      </c>
+      <c r="C163" t="s">
+        <v>489</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="E163">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>109933</v>
+      </c>
+      <c r="B164" t="s">
+        <v>491</v>
+      </c>
+      <c r="C164" t="s">
+        <v>492</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="E164">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>109934</v>
+      </c>
+      <c r="B165" t="s">
+        <v>494</v>
+      </c>
+      <c r="C165" t="s">
+        <v>495</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E165">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>109935</v>
+      </c>
+      <c r="B166" t="s">
+        <v>497</v>
+      </c>
+      <c r="C166" t="s">
+        <v>498</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="E166">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>109936</v>
+      </c>
+      <c r="B167" t="s">
+        <v>500</v>
+      </c>
+      <c r="C167" t="s">
+        <v>501</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>109937</v>
+      </c>
+      <c r="B168" t="s">
+        <v>503</v>
+      </c>
+      <c r="C168" t="s">
+        <v>504</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="E168">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>109938</v>
+      </c>
+      <c r="B169" t="s">
+        <v>506</v>
+      </c>
+      <c r="C169" t="s">
+        <v>507</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="E169">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>109939</v>
+      </c>
+      <c r="B170" t="s">
+        <v>509</v>
+      </c>
+      <c r="C170" t="s">
+        <v>510</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="E170">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>109940</v>
+      </c>
+      <c r="B171" t="s">
+        <v>512</v>
+      </c>
+      <c r="C171" t="s">
+        <v>513</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E171">
+        <v>3374</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>109941</v>
+      </c>
+      <c r="B172" t="s">
+        <v>515</v>
+      </c>
+      <c r="C172" t="s">
+        <v>516</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="E172">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>109942</v>
+      </c>
+      <c r="B173" t="s">
+        <v>518</v>
+      </c>
+      <c r="C173" t="s">
+        <v>519</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="E173">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>109943</v>
+      </c>
+      <c r="B174" t="s">
+        <v>521</v>
+      </c>
+      <c r="C174" t="s">
+        <v>522</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="E174">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>109944</v>
+      </c>
+      <c r="B175" t="s">
+        <v>524</v>
+      </c>
+      <c r="C175" t="s">
+        <v>525</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="E175">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>109945</v>
+      </c>
+      <c r="B176" t="s">
+        <v>527</v>
+      </c>
+      <c r="C176" t="s">
+        <v>528</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E176">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>109946</v>
+      </c>
+      <c r="B177" t="s">
+        <v>530</v>
+      </c>
+      <c r="C177" t="s">
+        <v>531</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="E177">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>109947</v>
+      </c>
+      <c r="B178" t="s">
+        <v>533</v>
+      </c>
+      <c r="C178" t="s">
+        <v>534</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="E178">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>109948</v>
+      </c>
+      <c r="B179" t="s">
+        <v>536</v>
+      </c>
+      <c r="C179" t="s">
+        <v>537</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="E179">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>109949</v>
+      </c>
+      <c r="B180" t="s">
+        <v>539</v>
+      </c>
+      <c r="C180" t="s">
+        <v>540</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="E180">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>109950</v>
+      </c>
+      <c r="B181" t="s">
+        <v>542</v>
+      </c>
+      <c r="C181" t="s">
+        <v>543</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="E181">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>109951</v>
+      </c>
+      <c r="B182" t="s">
+        <v>545</v>
+      </c>
+      <c r="C182" t="s">
+        <v>546</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E182">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>109952</v>
+      </c>
+      <c r="B183" t="s">
+        <v>548</v>
+      </c>
+      <c r="C183" t="s">
+        <v>549</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E183">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>109953</v>
+      </c>
+      <c r="B184" t="s">
+        <v>551</v>
+      </c>
+      <c r="C184" t="s">
+        <v>552</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="E184">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>109954</v>
+      </c>
+      <c r="B185" t="s">
+        <v>554</v>
+      </c>
+      <c r="C185" t="s">
+        <v>555</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="E185">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>109955</v>
+      </c>
+      <c r="B186" t="s">
+        <v>557</v>
+      </c>
+      <c r="C186" t="s">
+        <v>558</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="E186">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>109956</v>
+      </c>
+      <c r="B187" t="s">
+        <v>560</v>
+      </c>
+      <c r="C187" t="s">
+        <v>561</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="E187">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>109957</v>
+      </c>
+      <c r="B188" t="s">
+        <v>563</v>
+      </c>
+      <c r="C188" t="s">
+        <v>564</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="E188">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>109958</v>
+      </c>
+      <c r="B189" t="s">
+        <v>566</v>
+      </c>
+      <c r="C189" t="s">
+        <v>567</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="E189">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>109959</v>
+      </c>
+      <c r="B190" t="s">
+        <v>569</v>
+      </c>
+      <c r="C190" t="s">
+        <v>570</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="E190">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>109960</v>
+      </c>
+      <c r="B191" t="s">
+        <v>572</v>
+      </c>
+      <c r="C191" t="s">
+        <v>573</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="E191">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>109961</v>
+      </c>
+      <c r="B192" t="s">
+        <v>575</v>
+      </c>
+      <c r="C192" t="s">
+        <v>576</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="E192">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>109962</v>
+      </c>
+      <c r="B193" t="s">
+        <v>578</v>
+      </c>
+      <c r="C193" t="s">
+        <v>579</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="E193">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>109963</v>
+      </c>
+      <c r="B194" t="s">
+        <v>581</v>
+      </c>
+      <c r="C194" t="s">
+        <v>582</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="E194">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>109964</v>
+      </c>
+      <c r="B195" t="s">
+        <v>584</v>
+      </c>
+      <c r="C195" t="s">
+        <v>585</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="E195">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>109965</v>
+      </c>
+      <c r="B196" t="s">
+        <v>587</v>
+      </c>
+      <c r="C196" t="s">
+        <v>588</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="E196">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>109966</v>
+      </c>
+      <c r="B197" t="s">
+        <v>590</v>
+      </c>
+      <c r="C197" t="s">
+        <v>591</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="E197">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>109967</v>
+      </c>
+      <c r="B198" t="s">
+        <v>593</v>
+      </c>
+      <c r="C198" t="s">
+        <v>594</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="E198">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>109968</v>
+      </c>
+      <c r="B199" t="s">
+        <v>596</v>
+      </c>
+      <c r="C199" t="s">
+        <v>597</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="E199">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>109969</v>
+      </c>
+      <c r="B200" t="s">
+        <v>599</v>
+      </c>
+      <c r="C200" t="s">
+        <v>600</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="E200">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>109970</v>
+      </c>
+      <c r="B201" t="s">
+        <v>602</v>
+      </c>
+      <c r="C201" t="s">
+        <v>603</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="E201">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>109971</v>
+      </c>
+      <c r="B202" t="s">
+        <v>605</v>
+      </c>
+      <c r="C202" t="s">
+        <v>606</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="E202">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>109972</v>
+      </c>
+      <c r="B203" t="s">
+        <v>608</v>
+      </c>
+      <c r="C203" t="s">
+        <v>609</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="E203">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>109973</v>
+      </c>
+      <c r="B204" t="s">
+        <v>611</v>
+      </c>
+      <c r="C204" t="s">
+        <v>612</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="E204">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>109974</v>
+      </c>
+      <c r="B205" t="s">
+        <v>614</v>
+      </c>
+      <c r="C205" t="s">
+        <v>615</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="E205">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>109975</v>
+      </c>
+      <c r="B206" t="s">
+        <v>617</v>
+      </c>
+      <c r="C206" t="s">
+        <v>618</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="E206">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>109976</v>
+      </c>
+      <c r="B207" t="s">
+        <v>620</v>
+      </c>
+      <c r="C207" t="s">
+        <v>621</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="E207">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>109977</v>
+      </c>
+      <c r="B208" t="s">
+        <v>623</v>
+      </c>
+      <c r="C208" t="s">
+        <v>624</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="E208">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>109978</v>
+      </c>
+      <c r="B209" t="s">
+        <v>626</v>
+      </c>
+      <c r="C209" t="s">
+        <v>627</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="E209">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>109979</v>
+      </c>
+      <c r="B210" t="s">
+        <v>629</v>
+      </c>
+      <c r="C210" t="s">
+        <v>630</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="E210">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>109980</v>
+      </c>
+      <c r="B211" t="s">
+        <v>632</v>
+      </c>
+      <c r="C211" t="s">
+        <v>633</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="E211">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>109981</v>
+      </c>
+      <c r="B212" t="s">
+        <v>635</v>
+      </c>
+      <c r="C212" t="s">
+        <v>636</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="E212">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>109982</v>
+      </c>
+      <c r="B213" t="s">
+        <v>638</v>
+      </c>
+      <c r="C213" t="s">
+        <v>639</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="E213">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>109983</v>
+      </c>
+      <c r="B214" t="s">
+        <v>641</v>
+      </c>
+      <c r="C214" t="s">
+        <v>642</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="E214">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>109984</v>
+      </c>
+      <c r="B215" t="s">
+        <v>644</v>
+      </c>
+      <c r="C215" t="s">
+        <v>645</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="E215">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>109985</v>
+      </c>
+      <c r="B216" t="s">
+        <v>647</v>
+      </c>
+      <c r="C216" t="s">
+        <v>648</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="E216">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>109986</v>
+      </c>
+      <c r="B217" t="s">
+        <v>650</v>
+      </c>
+      <c r="C217" t="s">
+        <v>651</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="E217">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>109987</v>
+      </c>
+      <c r="B218" t="s">
+        <v>653</v>
+      </c>
+      <c r="C218" t="s">
+        <v>654</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="E218">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>109988</v>
+      </c>
+      <c r="B219" t="s">
+        <v>656</v>
+      </c>
+      <c r="C219" t="s">
+        <v>657</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="E219">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>109989</v>
+      </c>
+      <c r="B220" t="s">
+        <v>659</v>
+      </c>
+      <c r="C220" t="s">
+        <v>660</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E220">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>109990</v>
+      </c>
+      <c r="B221" t="s">
+        <v>662</v>
+      </c>
+      <c r="C221" t="s">
+        <v>663</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="E221">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>109991</v>
+      </c>
+      <c r="B222" t="s">
+        <v>665</v>
+      </c>
+      <c r="C222" t="s">
+        <v>666</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="E222">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>109992</v>
+      </c>
+      <c r="B223" t="s">
+        <v>668</v>
+      </c>
+      <c r="C223" t="s">
+        <v>669</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>109993</v>
+      </c>
+      <c r="B224" t="s">
+        <v>671</v>
+      </c>
+      <c r="C224" t="s">
+        <v>672</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="E224">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>109994</v>
+      </c>
+      <c r="B225" t="s">
+        <v>674</v>
+      </c>
+      <c r="C225" t="s">
+        <v>675</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>109995</v>
+      </c>
+      <c r="B226" t="s">
+        <v>677</v>
+      </c>
+      <c r="C226" t="s">
+        <v>678</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="E226">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>109996</v>
+      </c>
+      <c r="B227" t="s">
+        <v>680</v>
+      </c>
+      <c r="C227" t="s">
+        <v>681</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>109997</v>
+      </c>
+      <c r="B228" t="s">
+        <v>683</v>
+      </c>
+      <c r="C228" t="s">
+        <v>684</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>109998</v>
+      </c>
+      <c r="B229" t="s">
+        <v>686</v>
+      </c>
+      <c r="C229" t="s">
+        <v>687</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>109999</v>
+      </c>
+      <c r="B230" t="s">
+        <v>689</v>
+      </c>
+      <c r="C230" t="s">
+        <v>690</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>110000</v>
+      </c>
+      <c r="B231" t="s">
+        <v>692</v>
+      </c>
+      <c r="C231" t="s">
+        <v>693</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>110001</v>
+      </c>
+      <c r="B232" t="s">
+        <v>695</v>
+      </c>
+      <c r="C232" t="s">
+        <v>696</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>110002</v>
+      </c>
+      <c r="B233" t="s">
+        <v>698</v>
+      </c>
+      <c r="C233" t="s">
+        <v>699</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>110003</v>
+      </c>
+      <c r="B234" t="s">
+        <v>701</v>
+      </c>
+      <c r="C234" t="s">
+        <v>702</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>110004</v>
+      </c>
+      <c r="B235" t="s">
+        <v>704</v>
+      </c>
+      <c r="C235" t="s">
+        <v>705</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>110005</v>
+      </c>
+      <c r="B236" t="s">
+        <v>707</v>
+      </c>
+      <c r="C236" t="s">
+        <v>708</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>110006</v>
+      </c>
+      <c r="B237" t="s">
+        <v>710</v>
+      </c>
+      <c r="C237" t="s">
+        <v>711</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>110007</v>
+      </c>
+      <c r="B238" t="s">
+        <v>713</v>
+      </c>
+      <c r="C238" t="s">
+        <v>714</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>110008</v>
+      </c>
+      <c r="B239" t="s">
+        <v>716</v>
+      </c>
+      <c r="C239" t="s">
+        <v>717</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>110009</v>
+      </c>
+      <c r="B240" t="s">
+        <v>719</v>
+      </c>
+      <c r="C240" t="s">
+        <v>720</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>110010</v>
+      </c>
+      <c r="B241" t="s">
+        <v>722</v>
+      </c>
+      <c r="C241" t="s">
+        <v>723</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>110011</v>
+      </c>
+      <c r="B242" t="s">
+        <v>725</v>
+      </c>
+      <c r="C242" t="s">
+        <v>726</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>110012</v>
+      </c>
+      <c r="B243" t="s">
+        <v>728</v>
+      </c>
+      <c r="C243" t="s">
+        <v>729</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>110013</v>
+      </c>
+      <c r="B244" t="s">
+        <v>731</v>
+      </c>
+      <c r="C244" t="s">
+        <v>732</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>110014</v>
+      </c>
+      <c r="B245" t="s">
+        <v>734</v>
+      </c>
+      <c r="C245" t="s">
+        <v>735</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="E245">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>110015</v>
+      </c>
+      <c r="B246" t="s">
+        <v>737</v>
+      </c>
+      <c r="C246" t="s">
+        <v>738</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="E246">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>110016</v>
+      </c>
+      <c r="B247" t="s">
+        <v>740</v>
+      </c>
+      <c r="C247" t="s">
+        <v>741</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="E247">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>110017</v>
+      </c>
+      <c r="B248" t="s">
+        <v>743</v>
+      </c>
+      <c r="C248" t="s">
+        <v>744</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E248">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>110018</v>
+      </c>
+      <c r="B249" t="s">
+        <v>746</v>
+      </c>
+      <c r="C249" t="s">
+        <v>747</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E249">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>110019</v>
+      </c>
+      <c r="B250" t="s">
+        <v>749</v>
+      </c>
+      <c r="C250" t="s">
+        <v>750</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E250">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>110020</v>
+      </c>
+      <c r="B251" t="s">
+        <v>752</v>
+      </c>
+      <c r="C251" t="s">
+        <v>753</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E251">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>110021</v>
+      </c>
+      <c r="B252" t="s">
+        <v>755</v>
+      </c>
+      <c r="C252" t="s">
+        <v>756</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E252">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>110022</v>
+      </c>
+      <c r="B253" t="s">
+        <v>758</v>
+      </c>
+      <c r="C253" t="s">
+        <v>759</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E253">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>110023</v>
+      </c>
+      <c r="B254" t="s">
+        <v>761</v>
+      </c>
+      <c r="C254" t="s">
+        <v>762</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="E254">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>110024</v>
+      </c>
+      <c r="B255" t="s">
+        <v>764</v>
+      </c>
+      <c r="C255" t="s">
+        <v>765</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E255">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>110025</v>
+      </c>
+      <c r="B256" t="s">
+        <v>767</v>
+      </c>
+      <c r="C256" t="s">
+        <v>768</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="E256">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>110026</v>
+      </c>
+      <c r="B257" t="s">
+        <v>770</v>
+      </c>
+      <c r="C257" t="s">
+        <v>771</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E257">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>110027</v>
+      </c>
+      <c r="B258" t="s">
+        <v>773</v>
+      </c>
+      <c r="C258" t="s">
+        <v>774</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E258">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>125559</v>
+      </c>
+      <c r="B259" t="s">
+        <v>776</v>
+      </c>
+      <c r="C259" t="s">
+        <v>777</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E259">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>125560</v>
+      </c>
+      <c r="B260" t="s">
+        <v>779</v>
+      </c>
+      <c r="C260" t="s">
+        <v>780</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="E260">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>125561</v>
+      </c>
+      <c r="B261" t="s">
+        <v>782</v>
+      </c>
+      <c r="C261" t="s">
+        <v>783</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E261">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>125562</v>
+      </c>
+      <c r="B262" t="s">
+        <v>785</v>
+      </c>
+      <c r="C262" t="s">
+        <v>786</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="E262">
+        <v>649</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">