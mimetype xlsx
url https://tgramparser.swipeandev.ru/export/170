--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="945">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1854">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2847,50 +2847,2777 @@
     <t>15.07.25 15:13</t>
   </si>
   <si>
     <t>t.me/privetpoidem/21206</t>
   </si>
   <si>
     <t>Никому не рассказываем о бойцовском клубе, приручаем драконов и становимся вампирами — в кино на этой неделе 16 июля, среда • «Мастер» на кинопаркинге гастроквартала «Три вокзала. Депо» • «Как приручить дракона» в летнем кинотеатре «Mori Cinema Дрим» 17 июля, четверг • «Твин Пикс: Сквозь огонь» во дворе бара «Стрелка» • «Сумерки. Сага. Новолуние» в кинобаре «Руф» 18 июля, пятница • «Бойцовский клуб» в гончарной мастерской Marie&amp;Curie • «Середина 90х» в ДК «Рассвет» 19 июля, суббота • «Плагиатор» в кинотеатре «Синема Парк Мосфильм» • «Прогулка» в Центре «Зотов» • «Приключения Шерлока Холмса и доктора Ватсона» в кинотеатре «Иллюзион» 20 июля, воскресенье • «Бешеные псы» в пространстве СПИД.центра • «Все, что нам кажется светом» в Еврейском музее и Центре толерантности 21 июля, понедельник • Киноужин «Финикийская схема» в ODMO • Киноужин «О чем говорят незнакомцы» в палатах «Едва Знакомы» 22 июля, вторник • «Королевство полной луны» в летнем кинотеатре «Москино Музеон»</t>
   </si>
   <si>
     <t>15.07.25 13:42</t>
   </si>
   <si>
     <t>t.me/privetpoidem/21205</t>
   </si>
   <si>
     <t>«Питчинг» Мастерской Брусникина: театральный эксперимент в La`Театре 20 июля В пятый раз пройдет «Питчинг» Мастерской Брускина — однодневный фестиваль, где можно заглянуть в будущее современного театра. В этом году в программе: *️⃣ 4 эскиза будущих премьер: от женского эпоса «Авдотья Рязаночка» до панк-оперы «Павлик Морозов суперзвезда». *️⃣Читки пьес «30-летние для 30-летних». *️⃣Открытое обсуждение с экспертами. *️⃣Афтепати в клубе Powerhouse с участием актеров Мастерской и музыкантов. Это редкая возможность увидеть, как рождается современный театр, и стать частью творческого процесса. Вход по билетам. Начало в 15:00. Адрес: м. Фрунзенская, Хамовнический вал, 34.</t>
   </si>
   <si>
     <t>15.07.25 12:21</t>
   </si>
   <si>
     <t>t.me/privetpoidem/21196</t>
   </si>
   <si>
     <t>Заземлиться в Горках Ленинских: открылся паблик-арт фестиваль «Заповедное» Второй год подряд территория усадьбы Морозовой превращается в площадку фестиваля современного искусства. Работы расположены по всей территории — стоит хорошенько прогуляться. В этом году арт-объекты можно найти не только в парке, но и в исторической конюшне, где теперь работает арт-центр. Художники много работают с памятью места, переосмысляя наследие усадьбы. Советуем записываться на медиации — так погружение в искусство и место будет глубже. Основные активности — с пятницы по воскресенье, но можно исследовать всё и самостоятельно. Обязательно загляните в лес — здесь и «естественный санаторий», и «тропа медленного шага». Короче, всё то, что нужно уставшему за неделю москвичу. Фестиваль работает до 28 сентября. Добраться сюда можно от метро «Домодедовская» на автобусе №439 (до остановки «Экспериментальная база») и маршрутка №871К (до остановки «Южная долина»). #обзор #московскаяобласть</t>
+  </si>
+  <si>
+    <t>15.09.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27747</t>
+  </si>
+  <si>
+    <t>Ностальгируем по играм из нашего детства: представьте, что вы приходите в бар, а попадаете почти на съемки любимого телешоу. Два вечера в баре «Шотский» будут проводить игры для тех, кто скучает по телевидению 90-х: 🟡 «КВАРТИРА ЧУДЕС» — 23 сентября, 20:00 Крутите колесо удачи, получайте настойку или сюрприз от Шотского. 🟡«ШОТ? ГДЕ? КОГДА?» — 30 сентября, 20:00 Вместо волчка — бутылка. Вместо скучных вопросов — музыка, фильмы, мемы и советские факты. Вход на любую игру — 500 ₽. Адрес: м. Арбатская, Арбат, 6/2.</t>
+  </si>
+  <si>
+    <t>15.09.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27741</t>
+  </si>
+  <si>
+    <t>Осень — любимая пора для долгих прогулок по Москве Можно заново открыть для себя Замоскворечье через исторические мозаики или же прогуляться по Чистым прудам и Мясницкой, изучая привычки тех, кто жили в столице за 100 лет до нас. Проект «Культурный слой» приглашает в этом сентябре на прогулки на любой выбор: 🟡19 сентября в 11:50 Один день из жизни москвича до Революции по ул. Мясницкая. Экскурсия, где можно примерить на себя распорядок дня жителя дореволюционной Москвы. 🟡20 сентября в 12:00 Аромат времени по Китай-городу. Необычная прогулка, в которой переплетаются истории ароматов и архитектуры. 🟡26 сентября 12:00 Мы наш, мы новый мир построим. На пару часов можно стать новым человеком молодого советского государства, а потом вернуться в квартиру с ванной. 🟡27 сентября в 13:00 Мозаики Замоскворечья. Вдохновляющая экскурсия, после которой хочется замедлиться и чаще смотреть по сторонам. Записаться на экскурсию можно здесь.</t>
+  </si>
+  <si>
+    <t>15.09.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27739</t>
+  </si>
+  <si>
+    <t>Сможете угадать автора этой картины? А мы подарим 2 билета на завтрашнюю лекцию в Пушкинском музее об этом художнике тому, кто первый правильно даст ответ! А если хочется не только угадать художника, но и научиться узнавать мастеров авангарда по их работам, приходите на цикл лекций «Ранние периоды мастеров авангарда» от ГМИИ имени А.С. Пушкина. Будем разбираться, с чего начинался путь художников, чей стиль сегодня кажется нам безошибочно узнаваемым.</t>
+  </si>
+  <si>
+    <t>15.09.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27736</t>
+  </si>
+  <si>
+    <t>У Москвы новая культурная точка — Музей Транспорта Москвы открылся на собственной площадке! Мы много видели выставок музея — они проходили на разных площадках города: от ВДНХ до Музея Москвы. И вот наконец у институции появилось собственное пространство — гараж архитектора Константина Мельникова на Новорязанской, 27 в районе метро Комсомольская. Представьте себе, площадь музея — 20 054 м²! Кажется, сюда стоит закладывать прилично времени, чтобы изучить все экспонаты. Кстати, о них: в пространстве работает постоянная экспозиция, где в 13 тематических зонах представлены 53 транспортных экспоната — от конки 1872 года и автомобиля КИМ-10-50 до «синего троллейбуса» МТБ-82Д. Со многими экспонатами можно взаимодействовать: почувствовать себя машинистом или совершить виртуальную поездку на первом московском автобусе. Кроме этого, у музея есть: • мультифункциональное пространство «Клуб» для временных выставок и культурно-развлекательных мероприятий; • библиотека; • детский центр «Автолаборатория» с инженерной школой «Фаза»; • кафе, ресторан и благоустроенный зеленый двор. Первой выставкой стал проект «Мельников. СОНная СОНата», посвященный творческому методу архитектора. Стандартный билет на постоянную экспозицию — 700 ₽, на временную — 400 ₽. Время работы: вт–чт: 10:00–20:00, пт–вс: 10:00–21:00. Адрес: м. Комсомольская, Новорязанская, 27.</t>
+  </si>
+  <si>
+    <t>15.09.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27734</t>
+  </si>
+  <si>
+    <t>Куда отправиться любителям книг? На Московскую книжную неделю! Пройдет она с 26 сентября по 4 октября. Кроме классических презентаций, мастер-классов и экскурсий, посетителей ждет рейв, стендап, забег, дни открытых дверей в издательствах и другие события. Многие из них подготовлены впервые и призваны расширить представление о том, каким может быть книжное событие. Кульминацией недели станет Московская независимая книжная ярмарка. Отмечайте в календарях эту неделю! А 25 сентября издательство Ad Marginem отметит день рождения и открытие фестиваля вечеринкой и большой распродажей в ЦТИ «Фабрика» Полная программа. Вход свободный.</t>
+  </si>
+  <si>
+    <t>14.09.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27733</t>
+  </si>
+  <si>
+    <t>Разбираемся в «буржуазном шике», обсуждаем Камю и выясняем, как болезни великих художников повлияли на их творчество. А еще — тайны Романовых, безумный мир Скиапарелли, Уорхол и Баския, ограбления шедевров, Cartier и история освобождения от корсетов. 15 сентября, вторник • Лекция «Голицыны: самая плодовитая династия» в Лектории «Прямая речь» • Лекция эксперта моды «Нескромное обаяние буржуазии: «буржуазный шик» в кино и в современной моде» в ГУМ Кинозале • Книжный клуб «Миф о Сизифе» Альбера Камю в простанстве BLAR • Лекция «Как "Крокодил" ел хлеб: хлеб в советской сатирической графике 1920-1950-х гг.» в Центре «Зотов» 16 сентября, среда • Пешеходная экскурсия от Храма Христа Спасителя до Дома Остроухова в Трубниках • Лекция «Забытые художники школы Званцевой» в Музее русского импрессионизма • Лекция «Диагноз по картине: болезни художников, повлиявшие на их творчество» в Лектории ВДНХ • Арт-ужин «Пленницы «золотой клетки». Тайны дочерей и жен первых Романовых» в особняке ODMO 17 сентября, четверг • Лекция «Павел Третьяков и Козьма Солдатёнков: купцы-коллекционеры» в Третьяковской галерее • Арт-ужин «В стране чудес Эльзы Скиапарелли» в особняке ODMO • Архитектурный клуб о высотках как о конструкции идей в Котельнической от «Москва глазами инженера» 18 сентября, пятница • Лекция «Цветы, изменившие мир» в Третьяковской галерее • Книжный Флоу в кофейне «Гёг» • Лекция «Энди Уорхол и Жан-Мишель Баския. Что происходило в искусстве и коллекционировании в 1960–1980-х годах» в ЗИЛАРТ 19 сентября, суббота • Лекция «Дом Cartier: пантеры, тиары, дерзость и любовь» в пространстве Frenchie • Лекция «Кто, как и зачем писал о себе: автобиографическая культура русского общества XVII–XIX вв.» в Лектории ВДНХ • Лекция и завтрак «Архитектура Ар-Деко в Париже, Нью-Йорке и Москве» в Котельнической высотке • Лекция по истории искусств «Как появился главный символ любви» в Linda De La 20 сентября, воскресенье • Языковой киноклуб «Умница Уилл Хантинг» в пространстве «Своё Поле» • Лекция «Идеальное арт-преступление. Ограбления в мире искусства» в Котельнической Высотке • Книжный Флоу в кофейне «Гёг» 21 сентября, понедельник • Лекция историка костюма «Реформа платья, или как женщины освободились от корсетов» в ГУМ Кинозал</t>
+  </si>
+  <si>
+    <t>14.09.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27731</t>
+  </si>
+  <si>
+    <t>Гуляем по городу с кофе и аудиогидом 🌟 Surf Coffee, ЧТИВО и «Глазами инженера» запустили «Путешествие по городу» — серию бесплатных маршрутов с аудиогидами, которые помогут взглянуть на знакомые улицы по-новому. Все просто: берем бесплатную карту в Surf Coffee, сканируем QR-код и включаем аудиогид. В Москве, Петербурге и Казани вместе с картой можно получить бонус на экскурсии «Глазами инженера». А заодно можно попробовать осеннее меню — например, латте мисо-груша, ходзича «банановый хлеб» или пряный пунш-дюшес. Маршруты подготовили для Москвы, Санкт-Петербурга, Краснодара, Сочи и Красной Поляны, Мурманска и Казани.</t>
+  </si>
+  <si>
+    <t>14.09.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27725</t>
+  </si>
+  <si>
+    <t>В осень заходим с подборкой интересных книг, которые мы собрали вместе с издательской программой Музея «Гараж». Гуляем по Парижу, изучаем уличное искусство и узнаем судьбу художников-эмигрантов из царской России в Стамбуле. 🟡«Время непосредственной фотографии» 🟡«Париж. 1937» 🟡«От стен до сцен. Хроника московского уличного искусства. 1991–2020» 🟡«"БУ-ММ!": подлинная история Ксаны Богуславской и Ивана Пуни» 🟡«Дом вдали от дома: художники-эмигранты из Российской империи в Стамбуле» 🟡«Усто Мумин: превращения» #подборка</t>
+  </si>
+  <si>
+    <t>14.09.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27723</t>
+  </si>
+  <si>
+    <t>16 сентября. Среда Мероприятия 🔵Фестиваль кино Beat Weekend 🔵Пешеходная экскурсия от Храма Христа Спасителя до Дома Остроухова в Трубниках 🔵Арт-ужин «Пленницы «золотой клетки». Тайны дочерей и жен первых Романовых» 🔵Сентябрьские коллаборации 🔵Бесплатная музейная неделя Лекции 🔵Лекция «Забытые художники школы Званцевой» 🔵Лекция «Диагноз по картине: болезни художников, повлиявшие на их творчество» Выставки 🔵Актуальные выставки Москвы 🔵«Русский музей в ЗИЛАРТЕ. Шедевры искусства второй половины ХХ века» 🔵Выставка «Хлеб» в центре «Зотов» Подборки 🔵Премьеры театрального сезона 🔵Книги V–A–C Press 🔵Особняки с мероприятиями 🔵Бренды украшений 🔵Двойные маршруты по Таганке 🔵Фотобудки Пространства 🔵Книжный «Озеро» Гастроновости 🔵Ресторан «Машенька» 🔵Веранда Cazaban Bistro 🔵EVA в Раменках 🔵Гастрокластер «Тверской. Дом вкуса»</t>
+  </si>
+  <si>
+    <t>13.09.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27717</t>
+  </si>
+  <si>
+    <t>Рестораны объединяются с брендами косметики, декора и аксессуаров, чтобы сделать начало осени еще приятнее. Собрали сентябрьские коллаборации, которые точно стоит попробовать: 🟡Винное бистро «Дебют» х бренд DARLING* 🟡Ресторан Avero mio х L'Occitane* 🟡Ресторан Atlantica на Вернадского х бренд декора Karlsbach* 🟡Ресторан «Шагал» х Elemis 🟡Кондитерская ilovecake × Invisibobble* 🟡Грузинский ресторан DIDI x бренд косметики SMORODINA * Meta признана экстремистской организацией в РФ</t>
+  </si>
+  <si>
+    <t>13.09.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27708</t>
+  </si>
+  <si>
+    <t>Говорим Oui Oui (Да-да) новому французскому бистро! Команда The Last Bar открыла на Китай-городе французское бистро Oui Oui — получилась красивая точка для свиданий и встреч с друзьями: уютная веранда, комфортная еда и вид на Ивановскую горку, парк «Горка» и даже высотку на Котельнической. Мы уже сходили на разведку и попробовали и вот что понравилось больше всего: необычный круассан-дог с сыром, горчицей и огуречным релишем; очень сочный бургер с перечным соусом и карамелизированным луком; антрекот с картофелем фри и фирменным соусом. Основные блюда отлично дополнила фри с пармезаном и соусом беарнез. Из напитков — сидр, пиво, домашние лимонады, чай и фильтр-кофе. А по пятницам и субботам Oui Oui работает до двух ночи — можно смело сохранять и для поздних встреч! Адрес: м. Китай-город, Большой Спасоглинищевский переулок, 3, стр. 5. #китайгород #еда #обзор</t>
+  </si>
+  <si>
+    <t>12.09.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27706</t>
+  </si>
+  <si>
+    <t>Чай, книги и лекции: «Нитка» поселилась в Look Up 🌟 Русская чайная «Нитка» открыла собственную зону в мультипространстве Look Up на Садовнической. Теперь сюда можно прийти не только за чаем: в новом пространстве будут проходить лекции, занятия чайной школы и другие образовательные события. В самой зоне собрали бестселлеры и новинки «Нитки» — от «Русского каравана» и «Графа Суворова» до чайных наборов, книг и дневников для дегустаций. Адрес: м. Новокузнецкая, Садовническая, 9А</t>
+  </si>
+  <si>
+    <t>12.09.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27700</t>
+  </si>
+  <si>
+    <t>Москва, в которой очень много зелени: гуляем по Юго-Западу В рубрике #пойдемвыходные на этой неделе отправляемся исследовать район от Университета до Юго-Западной. Будут университетские аллеи, пруды, большие парки и, конечно, остановки на кофе и еду. 🟡Начинаем с Ботанического сада МГУ — гуляем среди красивых и ярких растений, старых деревьев и университетской архитектуры. 🟡После прогулки доезжаем одну станцию на метро или минут 15 на самокате за кофе в Surf Coffee на Вернадского. Здесь панорамные окна и много зелени внутри. 🟡С кофе двигаемся в парк 50-летия Октября. Это уже большая зеленая часть маршрута: можно не спешить, сворачивать с основных дорожек и просто гулять. 🟡Если к этому моменту проголодались, заходим в итальянский ресторан Grande Osteria на Удальцова — сделать аперитив или взять пиццу. 🟡Продолжаем путь через парк Олимпийской деревни — еще немного воды и зелени перед гастрономической частью прогулки. 🟡А финальную точку ставим у метро «Юго-Западная» — в новой Atlantica на Вернадского. Здесь можно закончить длинную прогулку ужином с морепродуктами и вином. Полный маршрут сохранили в Яндекс картах, чтобы было удобнее!</t>
+  </si>
+  <si>
+    <t>12.09.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27699</t>
+  </si>
+  <si>
+    <t>Сбер устраивает большую вечеринку в Москве — на сцене выступит Моя Мишель, а еще будут диджей-сеты от Иды Галич и KRIS TROFIMOVA! Осенним вечером 13 сентября на всесезонной СберПрайм веранде на Центральном рынке будем провожать теплый сезон под музыку и танцы. В программе для всех гостей — дизайнерская зеркальная фотобудка, активности и интерактивы, которые подарят самые яркие улыбки. Вход свободный. Начало в 20:00. Адрес: м. Трубная, Рождественский бульвар, 1.</t>
+  </si>
+  <si>
+    <t>12.09.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27698</t>
+  </si>
+  <si>
+    <t>Провести день без телефона в Переделкине 13 сентября в Дом творчества Переделкино пройдет фестиваль «Иррационально» вместе с издательской группой «Альпина». Этот день задуман как пространство, где можно ненадолго уйти от постоянной связи и погрузиться в мир аналоговой культуры и медленной жизни. Гостей ждут лекции, паблик-токи с писателями, лингвистами, психологами и нейробиологами, ярмарка книг и комната с настольными играми. В программе: 🟡паблик-ток «Писательское мастерство против искусственного интеллекта»; 🟡паблик-ток «Как не сойти с ума в цифровую эпоху»; 🟡осознанная прогулка по поселку писателей; 🟡мастер-класс по разведению огня и разговор о безопасности на природе. А полное расписание можно посмотреть здесь. Адрес: м. Новопеределкино, ДСК Мичуринец.</t>
+  </si>
+  <si>
+    <t>12.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27696</t>
+  </si>
+  <si>
+    <t>13 сентября. Воскресенье Мероприятия 🔵Планы на выходные 🔵Концерт БАНД’ЭРОС на финале Кубка Билайн 🔵Фестиваль «Иррационально» в Переделкине 🔵Фестиваль кино Beat Weekend 🔵Арт-программа фестиваля G8 🔵Шухов фест 🔵Маркет винила 🔵Международный фестиваль документального кино «Докер» Кино 🔵Кинопоказ «Кусама: Бесконечные миры» 🔵Кинопоказ и лекция «Капиталистическая фантазия в фильме «Американский психопат» как документ эпохи» 🔵Кинопоказ «Тони» 🔵Кинопоказ «Человек с киноаппаратом» Лекции 🔵Лекция «Шухов — больше, чем башня на Шаболовке» 🔵«В поисках выхода: образ лабиринта в искусстве» 🔵Лекция «Русские в истории моды, кино и глянца первой половины XX века» и завтрак 🔵Лекция «Хозяйки советской Москвы. Женщины в кругах власти» Выставки 🔵Актуальные выставки Москвы 🔵«Русский музей в ЗИЛАРТЕ. Шедевры искусства второй половины ХХ века» 🔵Выставка «Хлеб» в центре «Зотов» Подборки 🔵Премьеры театрального сезона 🔵Книги V–A–C Press 🔵Особняки с мероприятиями 🔵Бренды украшений 🔵Двойные маршруты по Таганке 🔵Фотобудки Пространства 🔵Книжный «Озеро» Гастроновости 🔵Ресторан «Машенька» 🔵Веранда Cazaban Bistro 🔵EVA в Раменках 🔵Гастрокластер «Тверской. Дом вкуса»</t>
+  </si>
+  <si>
+    <t>11.09.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27690</t>
+  </si>
+  <si>
+    <t>Как превратить обычную прогулку во фланирование? С 26 сентября по 4 октября пройдет Московская книжная неделя: будем много ходить по городу, заглядывать в книжные закоулки, встречаться с авторами и издателями и изучать новые маршруты. Готовясь к фестивалю, Ad Marginem и медиа «Привет, не хочешь сходить?» обратились к «Прогулкам по Берлину» Франца Хесселя и собрали небольшой гайд по фланированию. Хессель предлагает не торопиться, не планировать прогулку заранее и интересоваться тем, что обычно остается за пределами внимания. Несколько правил хорошего фланера — в карточках. Они пригодятся тем, кто отправится по маршрутам Московской книжной недели, и всем, кто захочет иначе взглянуть на привычный город.</t>
+  </si>
+  <si>
+    <t>11.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27689</t>
+  </si>
+  <si>
+    <t>Искусство для самых креативных на G8 × NEIGHBORS С 11–13 сентября на «Дизайн-заводе» пройдет G8 × NEIGHBORS — параллельная арт-программа фестиваля G8. Здесь будут рассуждать о красоте повседневной жизни. Главной идеей стало искусство, которое тоже может быть формой помощи. В программе: выставка крупных работ 28 приглашенных художников и галерей (Art&amp;Brut, Soulmate, «Тихо» и «Сияние»). Здесь вы узнаете о пути продукта: как мы забираем его с полки магазина, что происходит с его упаковкой и какие эмоции с ним связаны. А после выставки можно посетить маркет современного искусства, где будут представлены живопись, графика, керамика, скульптура, тиражное искусство, мерч и малые формы. Билеты (для владельцев билетов на фестиваль G8 — вход бесплатный). Адрес: м. Дмитровская, Большая Новодмитровская, 36, стр. 2.</t>
+  </si>
+  <si>
+    <t>11.09.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27687</t>
+  </si>
+  <si>
+    <t>Бистро Meteorite и ювелирный бренд АКЦЕНТ устроят прятки по Москве 🌟 12 сентября Meteorite и АКЦЕНТ спрячут по Москве 10 подарков. Механика простая: по городу появятся стикеры с индивидуальными номерами — каждый соответствует одному призу. От Meteorite можно найти ужин при свечах после закрытия, булки на каждый день или подписку на кофе на месяц, праздничный завтрак и торт на заказ. АКЦЕНТ спрячут пять украшений — кольца, подвеску и браслет. Загадки и подсказки будут по очереди появляться в телеграм-каналах Meteorite и АКЦЕНТ. Совместить прогулку по городу с поиском подарков — такое мы любим ✨</t>
+  </si>
+  <si>
+    <t>11.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27685</t>
+  </si>
+  <si>
+    <t>Галерея Ruarts закрывается после 21 года работы, но перед этим устроит финальную выставку Попрощаться с пространством на Кропоткинской можно будет на групповой выставке «Смена фокуса» с 18 сентября по 4 октября — здесь соберут работы художников, с которыми галерея сотрудничала на протяжении всей своей истории. Но это не полное прощание с Ruarts: фонд — на Смоленской — продолжит работу, сосредоточившись на своей коллекции, книгах и просветительских проектах. За всё время в Ruarts Gallery прошло более 130 выставок, о некоторых мы писали в канале и даже водили сюда читателей на наших мероприятиях. Мы будем скучать по этому пространству 💔 Адрес: м. Кропоткинская, 1-й Зачатьевский переулок, 10</t>
+  </si>
+  <si>
+    <t>10.09.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27681</t>
+  </si>
+  <si>
+    <t>С наступлением осени Lumisfera возвращаются в один из самых впечатляющих залов Москвы — Зал Церковных Соборов Храма Христа Спасителя Это пространство с уникальной архитектурой и акустикой, где 17 сентября в свете 5000 свечей и исполнении симфонического оркестра и хора прозвучит музыка, соединяющая разные эпохи: от Lacrimosa Моцарта и Ave Maria Баха до Adagio Альбинони и Creep Radiohead. Знакомые произведения в такой атмосфере становятся очень личным переживанием и воспоминанием на долгое время. Концерт «Пробуждение души» — идеальный досуг для сентябрьского вечера и времени с близкими людьми. Отдельное удовольствие и возможность — оценить акустику Зала Церковных соборов, в котором не так уж часто проходят симфонические оркестры. Билеты здесь. Время: 17 сентября, 19.00 Адрес: м. Кропоткинская, Волхонка, 15</t>
+  </si>
+  <si>
+    <t>10.09.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27677</t>
+  </si>
+  <si>
+    <t>Меняем планы на арт-сентябрь: blazar переносится на другие даты Ярмарка молодого современного искусства blazar объявила новые даты: седьмой выпуск пройдет 24–27 сентября, а вместо ранее заявленной площадки на Павелецкой — пройдет в Музее Москвы. В этом году будут отдельные секции искусства, цифрового искусства и дизайна. Среди участников — SAMPLE, a—s—t—r—a, FUTURO, «Смена», Deep List и десятки независимых авторов. А параллельно пройдет лекторий с разговорами о современном искусстве, дизайне, коллекционировании и арт-индустрии. Адрес: м. Парк Культуры, Зубовский бульвар, 2</t>
+  </si>
+  <si>
+    <t>10.09.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27671</t>
+  </si>
+  <si>
+    <t>Точки, цвет и бесконечность: смотрим фильм о Яёи Кусаме 13 сентября в «Гараже» можно будет провалиться в яркую и гипнотическую вселенную Яёи Кусамы — с бесконечными точками, повторяющимися узорами и фантастическими пространствами! «Кусама: Бесконечные миры» — фильм-портрет художницы от искусствоведа Хизер Ленц, которая много лет изучала ее творчество. Это история пути Кусамы от борьбы за право быть услышанной и забвения до мировой славы — и о том, как ее жизнь постепенно превращалась в искусство. Фильм покажут на английском и японском языках с русскими субтитрами. Билеты Дата и время: 13 сентября в 18:00 Адрес: м. Октябрьская, Крымский Вал, 9, стр. 32</t>
+  </si>
+  <si>
+    <t>10.09.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27669</t>
+  </si>
+  <si>
+    <t>Разбавляем выходные спортом и китайской эстетикой — 12 сентября в «Музеоне» пройдет Фестиваль ушу. В программе фестиваля: • мастер-классы по танцу с веерами и зонтиками; • лекции о чайных традициях Китая; • стена китайской каллиграфии; • фотозоны в восточном стиле. Можно посмотреть выступление шаолиньских монахов, шоу летающих драконов, соревнования по пяти направлениям ушу. Если есть силы прийти утром, то стоит заглянуть на массовую зарядку с Торнике Квитатиани (российским борьцом вольного стиля). А ближе к вечеру больше тысячи человек одновременно примут участие в массовой тренировке по ушу и попробуют установить рекорд России. Вход свободный. Время: 12 сентября с 12:00 до 22:00. Адрес: Музеон, м. Парк Культуры, Крымский Вал, вл. 2</t>
+  </si>
+  <si>
+    <t>10.09.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27664</t>
+  </si>
+  <si>
+    <t>На выходных становимся креативнее, смотрим Формулу-1 и отмечаем дни рождения 🟡G8 🟡Local Ceramics Fest 🟡День рождения «Места быть» 🟡Формула-1 в Substance 🟡День рождения рюмочной «Свобода» 🟡Коллаборация Rizz x Geltek 🟡Keep Grand Opening 🟡Осень в Музее криптографии</t>
+  </si>
+  <si>
+    <t>10.09.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27658</t>
+  </si>
+  <si>
+    <t>11 сентября. Пятница Мероприятия 🔵Планы на выходные 🔵Фестиваль креативных индустрий G8 🔵Фестиваль кино Beat Weekend 🔵Маркет винила 🔵Презентация книги «Преступления, в которые трудно поверить» 🔵Фестиваль «Осень» в книжном «Озеро» 🔵Международный фестиваль документального кино «Докер» Кино 🔵Кинопоказ «Тони» 🔵Кинопоказ «Сумерки» с обсуждением 🔵Кинопоказ «Драйв» 🔵Кинопоказ «Тони» Лекции 🔵Паблик-ток об утрате, искусстве и любви, организованный фондом «Второе дыхание» 🔵Лекция и дегустация «Французские сорта винограда в российском терруаре» Выставки 🔵Актуальные выставки Москвы 🔵«Русский музей в ЗИЛАРТЕ. Шедевры искусства второй половины ХХ века» 🔵Выставка «Хлеб» в центре «Зотов» Подборки 🔵Премьеры театрального сезона 🔵Книги V–A–C Press 🔵Особняки с мероприятиями 🔵Бренды украшений 🔵Двойные маршруты по Таганке 🔵Фотобудки Пространства 🔵Книжный «Озеро» Гастроновости 🔵Ресторан «Машенька» 🔵Веранда Cazaban Bistro 🔵EVA в Раменках 🔵Гастрокластер «Тверской. Дом вкуса»</t>
+  </si>
+  <si>
+    <t>09.09.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27655</t>
+  </si>
+  <si>
+    <t>Актуальные выставки Москвы • 2-я международная биеннале «Искусство будущего» — МАММ, до 13 сентября • «Наследие эпохи. Семён Чуйков» — Третьяковская галерея, до 27 сентября • «Super Toys. Летний сезон» — ДК «Кристалл», до 30 сентября • «Школа Званцевой. Лаборатория модернизма» — Музей русского импрессионизма, до 4 октября • «Фёдор Шехтель. Грёзы русского модерна» — Музей архитектуры им. Щусева, до 4 октября • «Цветы. Символ красоты» — Третьяковская галерея, до 18 октября • «Искусство на частоте 1980-х» — открытое хранение Музея «Гараж», октябрь • «Свобода и глушь. От Кенозерья до Поморья» — Царицыно, до 18 октября • «Бумажная архитектура. Долгий ящик. Раздел I» — Музей архитектуры, до 18 октября • «Миша Никатин. Режим отца» — ММОМА, до 25 октября • «Хрупкое искусство» — Третьяковская галерея, до 1 ноября • «Ученые дамы. Наука без разрешения» — Музей Москвы, до 10 ноября • «Они были разными. Скульптура Оттепели» — ЦСИ AZART, до 29 ноября • «Ход коня» — новый музей в Переделкине «Первая дача» • «Хлеб» — центр «Зотов», до 17 января • «Искусство сцены. Академическая живопись» — ВДНХ, Павильон №1 «Центральный», до 17 января • «Русский музей в ЗИЛАРТЕ. Шедевры искусства второй половины ХХ века. Дар Петра и Ирене Людвиг» — ЗИЛАРТ, до 7 февраля • «Мне приснилось рязанское небо…» — Есенин-центр, до 20 августа</t>
+  </si>
+  <si>
+    <t>09.09.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27646</t>
+  </si>
+  <si>
+    <t>✉️ Решили делиться на канале не только вакансиями, но и полезными вещами для работы и жизни Будем собирать для вас подборки книг, мероприятий, мест для работы, курсов и других плюшек, которые могут пригодиться. Начнём с очевидного: надоело работать из дома? Сохраняйте подборку коворкингов, которую мы собрали вместе с нашим основным каналом «Привет, не хочешь сходить?» — от уютных пространств до больших сервисных офисов. 🌟Smart Yard 🌟Теплое место 🌟Коворкинг на Ленинградском вокзале 🌟Flacon Space 🌟Циферблат на Маяковской 🌟SOK 🌟Дом творчества в Переделкине 🌟Атмосфера #подборка</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27645</t>
+  </si>
+  <si>
+    <t>На нашем канале с вакансиями собрали подборку коворкингов, где можно комфортно поработать, если дома не хочется сидеть ✨</t>
+  </si>
+  <si>
+    <t>09.09.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27642</t>
+  </si>
+  <si>
+    <t>Закрываем сезон яхтинга вместе с Силой ветра и группой БАНД’ЭРОС — 13 сентября в Строгино пройдет суперфинал Кубка Билайна. Лучшие команды встретятся на воде, чтобы разыграть главный приз кубка — поездку на чемпионат мира RS21 в Каннах. Вокруг финала устроят большой парусный фестиваль с мастер-классами, играми, музыкой и активностями у воды, так что следить за гонками прямо с берега будет интересно. А вечером спортивная часть окончательно сменится на музыкальную: на сцену выйдут LI | LU и БАНД’ЭРОС, после — диджей-сет HAMD. Для тех, кто ни разу не пробовал яхтинг, причина приехать в Строгино всё равно есть. Хотя бы ради возможности подпевать «Коламбия Пикчерз» на берегу под черно-желтыми парусами. Вход по регистрации. Время: 13 сентября с 12:30 до 23:00. Адрес: м. Строгино, Строгинское шоссе, вл. 1А</t>
+  </si>
+  <si>
+    <t>09.09.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27633</t>
+  </si>
+  <si>
+    <t>Нижний Новгород — всегда хорошая идея Синоптики обещают «бабье лето» во второй половине сентября, а это значит, что у нас есть шанс пополнить свою коробочку впечатлений как минимум еще одной поездкой. Искренне рекомендуем отправиться на выходные в столицу закатов — чудесный Нижний Новгород! И, чтобы вам было легче принять решение отправиться в dream-trip, делимся с вами актуальной подборкой выставок, музеев и ресторанов. Гастро-рекомендации: 🔵Министерство завтраков 🔵Salut 🔵Сибирские огни 🔵Red Wall 🔵Гусь в яблоках 🔵Нитка Пища духовная: 🔵Выставка «Арзамасская Академия» и русское искусство в НГХМ (до 15 ноября) 🔵Выставка «Авантюры талантов. Среди авангарда в Нижнем Новгороде» в Арсенале (филиал Пушкинского музея) (по 15 ноября) 🔵Выставка «Великая Всероссийская» в Пакгаузах (до 4 ноября) 🔵Выставка OMEGA в пространстве ЦЕХ* (до 18 октября) 🔵Выставка «Собор Святых» в Манеже (до 27 сентября) 🔵Встреча с художниками студии «Тихая» (по предварительной записи) Погулять: 🔵Заповедные кварталы и дом Эвениуса (интереснее будет с экскурсией) 🔵Стрелка 🔵Кремлевская стена (рекомендуем маршрут от Дмитровской до Ивановской башни, он самый легкий и живописный) И пусть, как в песне — лето не кончается и мчится за нами вслед! #погородам #Нижнийновгород</t>
+  </si>
+  <si>
+    <t>08.09.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27631</t>
+  </si>
+  <si>
+    <t>Утром — за кофе, вечером — за вином: Mátes открылся на Чистых прудах 16-я точка Mátes в новой концепции «Кофе и вино» заняло два этажа бывшего здания почтамта и объединило сразу два формата! На первом этаже работает привычная кофейня Mátes с классическими и авторскими напитками, завтраками, выпечкой и сэндвичами. А этажом ниже — камерный вечерний зал с открытыми баром и кухней. Здесь предлагают вино, коктейли, закуски и мини-пиццы. Поздравляем команду с новой точкой! Адрес: м. Чистые пруды, Чистопрудный бульвар, 2</t>
+  </si>
+  <si>
+    <t>08.09.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27630</t>
+  </si>
+  <si>
+    <t>Разгадываем загадки Линча, смотрим французскую новую волну, мчимся по ночному Лос-Анджелесу с «Драйвом» и отправляемся в мир Миядзаки. А еще — Антониони, Армани, Боуи, «Американский психопат» и «Сумерки». 9 сентября, среда • Кинопоказ с обсуждением «Шоссе в никуда» в КАРО 11 Октябрь • Киноклуб «Французская «новая волна»: Трюффо, Годар и другие» в ГУМ Кинозале • Кинопоказ «Космос как предчувствие» в Еврейском музее и центре толерантности 10 сентября, четверг • Кинопоказ «Надежда» в Третьяковской галерее • Кинопоказ «Параллельные истории» в «ГЭС-2» • Кинопоказ «Твигги» в кинотеатре «Художественный» 11 сентября, пятница • Кинопоказ «Тони» в ЧТИВО ДОМ • Кинопоказ «Драйв» в Центре «Зотов» • Кинопоказ «Тони» в «Лето. Кино. Кион» 12 сентября, суббота • Кинопоказ «Затмение» в Лектории Музея «Гараж» • Кинопоказ «Сделано в Милане: история Армани и итальянской моды» в кинотеатре «Художественный» • Кинопоказ с обсуждением «Навсикая из долины ветров» в КАРО 11 Октябрь 13 сентября, воскресенье • Кинопоказ и лекция Светланы Соколовой «Капиталистическая фантазия в фильме «Американский психопат» как документ эпохи» в пространстве Frenchie • Кинопоказ «Тони» в ЧТИВО ДОМ • Кинопоказ «Человек с киноаппаратом» в кинотеатре «Иллюзион» 14 сентября, понедельник • Кинопоказ «Боуи: последняя глава» в Еврейском музее и центре толерантности • Киноклуб «Этот незабываемый Париж двадцатых» в ГУМ Кинозале • Кинопоказ «Кодекс Данте» в киноцентре «Домжур» 15 сентября, вторник • Кинопоказ «Овсянка для чемпионов» в Лектории Музея «Гараж» • Кинопоказ «Драйв» в кинотеатре «Пионер» • Кинопоказ «Электрический поцелуй» в Центре «Зотов»</t>
+  </si>
+  <si>
+    <t>08.09.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27621</t>
+  </si>
+  <si>
+    <t>Театральный сезон набирает обороты: рассказываем, что смотреть на московских сценах. 🟡Малый театр — «Песочный человек» 🟡Театр «Практика» — «Черная пурга» 🟡Пространство «Внутри» — «Зеркало» 🟡Театр на Малой Бронной — «Событие» 🟡Мастерская Петра Фоменко — «Счастливый финал» 🟡Театр.doc — «Эйзенштейн» 🟡Современник — «Единомышленники» 🟡Театр Сатиры — «Физики» А какие спектакли ждете вы в сезоне? #подборка</t>
+  </si>
+  <si>
+    <t>07.09.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27620</t>
+  </si>
+  <si>
+    <t>Разбираемся в безумии Ван Гога, берем уроки величия у Екатерины II, а еще говорим о балете, французской революции, женщинах в искусстве, советской Москве и гуляем по старым усадьбам. 8 сентября, вторник • Беседа искусствоведа Анастасии Котылевой с художником Петром Белым о гипнозе архива в Лектории Музея «Гараж» • Арт-ужин «Балеты, изменившие мир: Лебединое озеро, Спящая красавица, Щелкунчик» в особняке ODMO • Лекция «Винсент ван Гог» в ГУМ Кинозал 9 сентября, среда • Лекция «Елена Булгакова: женщина за образом Маргариты» в интеллектуальном пространстве «Свое Поле» • Лекция «Как стать великой. Пособие Екатерины II» в галерее «Другое Дело» • Лекция искусствоведа Натальи Михайловской «Елена Булгакова. Жизнь до и после мастера» в пространстве «Свое поле» 10 сентября, четверг • Лекция «Женщина в искусстве и моде: богиня, ведьма, мученица» в арт-пространстве Linda de La • Лекция «Завтрак, обед, ужин: как перезапустить нашу биохимию» в Лектории Сферы Х5 • Арт-ужин «Французская революция: как она создала современный мир?» в особняке ODMO 11 сентября, пятница • Паблик-ток об утрате, искусстве и любви, организованный фондом «Второе дыхание», в арт-пространстве «КУБ» • Кинопоказ «Сумерки» с обсуждением в КАРО 11 Октябрь • Лекция и дегустация «Французские сорта винограда в российском терруаре» в пространстве Frenchie 12 сентября, суббота • Арт-ужин «Эстетика, как стратегия: как вкус становится инструментом влияния» в особняке ODMO • Книжный клуб «Одиссея» Гомера в «Чехов и компания» • Лекция «Не только Званцева. Феномен частных художественных школ» в Музее русского импрессионизма 13 сентября, воскресенье • Лекция «Шухов — больше, чем башня на Шаболовке» в Центре «Зотов» • «В поисках выхода: образ лабиринта в искусстве» в Солодовне • Лекция «Русские в истории моды, кино и глянца первой половины XX века» и завтрак в пространстве «Свое поле» • Лекция «Хозяйки советской Москвы. Женщины в кругах власти» в Котельнической Высотке 14 сентября, понедельник • Лекция в усадьбе «Басманный район. От усадеб до высоток» для влюбленных в историю и лепнину Старой Москвы в галерее «Другое Дело»</t>
+  </si>
+  <si>
+    <t>07.09.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27619</t>
+  </si>
+  <si>
+    <t>Где искать креативные решения в кризисные времена? За этим отправляемся на фестиваль G8. Уже 11 сентября на Хлебозаводе пройдет фестиваль креативных индустрий G8, где соберутся дизайнеры, архитекторы, музыканты, продюсеры и многие другие. В программе фестиваля — выступления более 130 спикеров, а также церемония награждения и вечеринка. Билеты. А через дорогу с 11 по 13 сентября на дизайн-заводе «Флакон» пройдет параллельная арт-программа G8 и Neighbors о красоте в повседневной жизни. Гостей ждет выставка с крупными работами художников и маркет современного искусства. Билеты. Адрес: м. Дмитровская, Новодмитровская, 1.</t>
+  </si>
+  <si>
+    <t>07.09.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27616</t>
+  </si>
+  <si>
+    <t>Бесплатный вход в музеи 🌟 С 14 по 20 сентября проходит «Московская музейная неделя». Вот что вы можете посетить бесплатно в эти дни: 14 сентября, понедельник 🟡Парк «Зарядье» (Старый Английский Двор) 🟡Музей-панорама «Бородинская битва» 15 среда, вторник 🟡Московская государственная картинная галерея Василия Нестеренко 🟡Московский музей современного искусства 🟡Музейное объединение «Музей Москвы» 🟡«Мультимедиа-арт-музей» 16 сентября, среда 🟡Музей-заповедник «Кузьминки-Люблино» 🟡Музейно-парковый комплекс «Северное Тушино» (Музей истории Военно-морского флота России) 🟡Государственный музей-заповедник «Царицыно» 🟡Государственный музей — культурный центр «Интеграция» имени Н.А. Островского 🟡Государственный музей А.С. Пушкина 🟡Государственный музей В.В. Маяковского 🟡Дом А.Ф. Лосева 🟡Мемориальный музей А.Н. Скрябина 17 сентября, четверг 🟡Государственный биологический музей имени К.А. Тимирязева 🟡Государственный дворцово-парковый музей-заповедник «Останкино и Кусково» (усадьба Кусково) 🟡Государственный музей Владимира Высоцкого 🟡Дом-музей Марины Цветаевой 🟡Музей космонавтики 🟡Галерея Ильи Глазунова 🟡Музей К.Г. Паустовского 🟡Государственный дворцово-парковый музей-заповедник «Останкино и Кусково» (усадьба Останкино) 18 сентября, пятница 🟡Государственный Дарвиновский музей 🟡Музей В.А. Тропинина и московских художников его времени 🟡Московский государственный музей С.А. Есенина 🟡Музей-заповедник «Коломенское» 🟡Музей-заповедник «Измайлово» 19 сентября, суббота 🟡Государственный музей обороны Москвы 20 сентября, воскресенье 🟡Дом Гоголя — мемориальный музей и научная библиотека 🟡Дом русского зарубежья имени Александра Солженицына 🟡Галерея Александра Шилова 🟡Музей М.А. Булгакова 🟡Объединение «Выставочные залы Москвы» Не забудьте оформить бесплатные билеты.</t>
+  </si>
+  <si>
+    <t>07.09.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27615</t>
+  </si>
+  <si>
+    <t>9 сентября. Среда Мероприятия 🔵Международный фестиваль документального кино «Докер» Конкурс 🔵Билеты на круиз и ужин Cruise by Kuznyahouse Кино 🔵Кинопоказ с обсуждением «Шоссе в никуда» 🔵Киноклуб «Французская «новая волна»: Трюффо, Годар и другие» 🔵Кинопоказ «Космос как предчувствие» Лекции 🔵Лекция «Елена Булгакова: женщина за образом Маргариты» 🔵Лекция «Как стать великой. Пособие Екатерины II» 🔵Лекция искусствоведа Натальи Михайловской «Елена Булгакова. Жизнь до и после мастера» Выставки 🔵Актуальные выставки Москвы 🔵«Русский музей в ЗИЛАРТЕ. Шедевры искусства второй половины ХХ века» 🔵Выставка «Хлеб» в центре «Зотов» Подборки 🔵Премьеры театрального сезона 🔵Книги V–A–C Press 🔵Особняки с мероприятиями 🔵Бренды украшений 🔵Двойные маршруты по Таганке 🔵Фотобудки Пространства 🔵Книжный «Озеро» Гастроновости 🔵Ресторан «Машенька» 🔵Веранда Cazaban Bistro 🔵EVA в Раменках 🔵Гастрокластер «Тверской. Дом вкуса»</t>
+  </si>
+  <si>
+    <t>06.09.26 18:38</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27613</t>
+  </si>
+  <si>
+    <t>Это ваш знак пригласить подругу или любимого человека в ODMO! ODMO — это старинный особняк Морозовых, который превратили в точку притяжения для всех, кто любит моду, искусство и красивые события. Здесь проходят киноужины и арт-ужины с лекциями, а также есть шоурум российских брендов. Афиша на сентябрь: 🟡16 сентября в 19:30 — Арт-ужин «Пленницы «золотой клетки». Тайны дочерей и жен первых Романовых» 🟡17 сентября в 19:30 — арт-ужин «В стране чудес Эльзы Скриапарелли» совместно с Екатериной Свириной 🟡21 сентября в 19:30 — практика: заряжаемся энергией на TrapAsana (йога под рэп) совместно с 128bpm 🟡22 сентября в 19:30 — арт-ужин «Герой романтизма» совместно с Еленой Легран 🟡25 сентября в 19:30 — кино-караоке «MAMMA MIA» 🟡28 сентября в 19:30 — арт-ужин «Скандальные Романовы» совместно с Виталием Калашниковым 🟡29 сентября в 19:30 — арт-ужин «Как идеи управляют людьми: Сартр, Фуко, Делез» Адрес: м. Китай-город, Большой Трехсвятительский переулок 2/1, стр. 1</t>
+  </si>
+  <si>
+    <t>06.09.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27604</t>
+  </si>
+  <si>
+    <t>Уезжать за пределы Москвы, чтобы перезагрузиться, — это то, что мы делаем время от времени, несмотря на всю нашу любовь к столице. Для проводов лета в этом году выбрали загородный отель «Эмбиент Парк» от «Русских Сезонов» под Звенигородом — открылся проект в июне, но уже активно принимает гостей. Остановились тут на выходные и обнаружили, что здесь: • хорошо спится; • отлично читается на террасе дома; • мечтательно лежится на лежаках у воды; • чудесно работается с видом на лес; • душевно сидится у костра. На территории больше 100 домов — можно выбрать как камерные, так и на большую компанию. Хорошая территория для прогулок, мангальные зоны, а ещё строится ресторан и баня. Уверены, золотой осенью, да и в зимнее время тут будет хорошо. Предлагаем совместить такую перезагрузку с заездом в Звенигород — обязательно загляните в «Манеж» (там хорошая постоянная экспозиция про историю города), в кофейню «Здесь был Чехов» и кафе «Дом». #обзор #погородам</t>
+  </si>
+  <si>
+    <t>06.09.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27602</t>
+  </si>
+  <si>
+    <t>От велозавода до перформансов: нашумевший книжный «Озеро» с 10 по 12 сентября проведет фестиваль «Осень». В программе: 🟡ридинг по книге Симоны де Бовуар «Старость»; 🟡сезонное меню с сэндвичами и спешлом от пекарни «Лолита» — идеальной школьной булкой; 🟡автограф-сессия астрофизика и автора книги «Просто космос» Владимира Сурдина; 🟡презентация журнала о локальном сообществе Покровки и Китай-города «Следующая станция»; 🟡экскурсии от «Москвы глазами инженера»; 🟡велозаезд из Лосиного острова «Остров — Озеро»; 🟡лекции, перформансы, каппинг и многое другое. А 12 сентября пространство преобразится и откроет двери в Подколькольный переулок. Гости увидят, каким были задуманы лавки Дома Ярошенко. В магазине в это время пройдет соседский маркет. Завершится день акустическим концертом от от инди-проекта «Сувар» и диджей-сетом фотохудожницы Ани Белки. Полная программа. Адрес: м. Китай-город, Подкопаевский переулок, 11, стр. 1. #китайгород</t>
+  </si>
+  <si>
+    <t>05.09.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27595</t>
+  </si>
+  <si>
+    <t>Только представьте, как здесь будет атмосферно золотой осенью! Снова заглянули в Finch на Гребном канале и советуем вам добавить посещение этой локации в планы на осень 🤍</t>
+  </si>
+  <si>
+    <t>05.09.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27589</t>
+  </si>
+  <si>
+    <t>Осень для нас всегда время домашних посиделок, квартирников с друзьями и уютных вечеринок. А еще время обновления, будто в жизни начинается новый период. И это желание перемен почти всегда просится в быт: хочется заменить текстиль, поменять оттенки в интерьере, добавить немного тепла в привычное пространство. Для такого настроения мы присмотрели Tkano, российский бренд, который выпускает домашний текстиль, посуду и декор. Все то, благодаря чему мы превращаем дом в место, куда хочется возвращаться снова и снова. В коллекциях бренда легко найти вещи под любой стиль — контрастные принты, этнические орнаменты или лаконичную базу в любимых оттенках. И вот уже дом выглядит так, будто тоже готовился к встрече осени 💛</t>
+  </si>
+  <si>
+    <t>05.09.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27580</t>
+  </si>
+  <si>
+    <t>Увидеть Уорхола, Пикассо и Булатова в одном месте В музее «ЗИЛАРТ» открылась выставка «Русский музей в ЗИЛАРТЕ. Шедевры искусства второй половины ХХ века. Дар Петра и Ирене Людвиг». Первая смена экспозии с момента открытия стала особенно важна для институции, которая была создана коллекционерами. Это уникальный случай, когда одно собрание охватывает все направления эпохи. На втором этаже «ЗИЛАРТА» расположились более 100 произведений из Русского музея, которые были подарены немецкими коллекционерами Петером и Ирене Людвиг. На выставке представлены работы американского поп-арта, гиперреализма, кубинского искусства и других жанров. Здесь находятся работы Уорхола, Пикассо, Берроуза, Баскии, Булатова и еще многих художников. Главной идеей проекта стали размышления о важности личной оптики коллекционеров и их способности создавать взгляд на мировое художественное наследие. Не забыли и про просветительскую программу. Уже сегодня пройдет паблик-ток с создателями выставки. А с 18 сентября свою работу начнет лекторий вместе со специалистами Русского музея. Выставка проходит до 7 февраля. Билеты и программа. Время работы: вторник–воскресенье, с 10:00 до 22:00. Адрес: м. ЗИЛ, Бульвар братьев Весениных, 3. #обзор #ЗИЛ</t>
+  </si>
+  <si>
+    <t>05.09.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27574</t>
+  </si>
+  <si>
+    <t>Нет слов, чтобы описать, как мы любим Москву 💛 879 лет — именно столько лет сегодня исполняется нашему городу! Собрали для вас подборку книг, написанных с большой любовью к истории, архитектуре и судьбе людей, которые жили здесь в разные эпохи. 🟡«Москва. Большой квест-гид. Необычные прогулки по центру любимого города» 🟡«Истории московских домов, рассказанные их жителями» 🟡«Москва глазами инженера» 🟡«Татьяна Маврина. Живописные хроники Москвы. Памятники архитектуры и городские пейзажи 1930–1970-х годов» 🟡«Москва на стройке. Полный каталог архитектуры. 1917–1941» 🟡«Москва: архитектура советского модернизма. 1955–1991. Справочник-путеводитель» В январе мы собирали подобную подборку книг о Москве — найти ее можно здесь. #подборка #книги</t>
+  </si>
+  <si>
+    <t>05.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27573</t>
+  </si>
+  <si>
+    <t>6 сентября. Воскресенье Мероприятия 🔵Планы на выходные 🔵Вечеринки выходных 🔵Экспериментальный Институт физической культуры будущего в Переделкине 🔵Bardak fest 🔵Международная ярмарка современного искусства Cosmoscow 🔵Международный фестиваль документального кино «Докер» Конкурс 🔵Билеты на круиз и ужин Cruise by Kuznyahouse Кино 🔵Кинопоказ «Сумерки» с обсуждением 🔵Кинопоказ «Тони» 🔵Кинопоказ «Завтрак у Тиффани» 🔵Кинопоказ «И наступит рассвет» Лекции 🔵Лекция «Бэнси и дэнкиканы: рождение и взлет японского кинематографа» 🔵Лекция и завтрак «История русской архитектуры в 15 домах» 🔵Лекция «Москва в 1147–1389 гг.: как всё начиналось» Подборки 🔵Книги V–A–C Press 🔵Особняки с мероприятиями 🔵Бренды украшений 🔵Двойные маршруты по Таганке 🔵Фотобудки Пространства 🔵Баня «Дюжина» 🔵Книжный «Озеро» Гастроновости 🔵Ресторан «Машенька» 🔵Веранда Cazaban Bistro 🔵EVA в Раменках 🔵Гастрокластер «Тверской. Дом вкуса»</t>
+  </si>
+  <si>
+    <t>04.09.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27571</t>
+  </si>
+  <si>
+    <t>Пересмотреть «Сумерки» на большом экране с подругами — это ли не лучшее начало сентября? 6 сентября пройдет премьера первой части «Сумеречной саги» — культовая франшиза возвращается в прокат. Программа: ✨14:00 — Сбор гостей, фотозона с Беллой и Эдвардом; ✨15:00 — Просмотр фильма «Сумерки»; ✨17:00 — Обсуждение картины с подкастом «Актерская курилка», Александром Гаврилиным (голос Эдварда) и актерами дубляжа. Билеты Дата и время: 6 сентября в 15:00 Адрес: м. Арбатская, Новый Арбат, 24</t>
+  </si>
+  <si>
+    <t>04.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27562</t>
+  </si>
+  <si>
+    <t>На эту выставку идти голодными нельзя! В центре «Зотов» — долгожданное открытие выставки «Хлеб» к 95-летию Хлебозавода №5. Где, как не в этом месте, проводить такую выставку? Проект создан той же командой, что и делала нашумевшую выставку «Красная Москва. Женщина в большом городе». Как и всегда, маршрут пролегает по кругу конструкции завода: экспозиция начинается с истоков и рассказов о хлебе, а завершается большим застольем, куда приглашают всех желающих стать частью аудиоперформанса и проникнуться духом семейных посиделок. Мало того, что на выставке очень много натуралистичных муляжей хлебобулочных изделий, так еще и ольфакторных зон неприличное количество! Возле зоны с докторской колбасой и сервелатом мы натурально пустили слюну. Будьте аккуратны. Если же отбросить шутки в сторону, проделана большая исследовательская работа и, конечно, затронута печальная тема голода, которая, увы, была в нашей истории. В разделе о технологиях изготовления хлеба можно самостоятельно «замешать» тесто и почерпнуть знания. На выставке вы встретите работы Бориса Кустодиева, Кузьмы Петрова-Водкина, Ильи Машкова, Давида Штеренберга и других. Сперва мы удивились, что на выставке нет ничего о современном культе хлеба и булок (в Москве ведь сейчас настоящий бум!), но, увидев публичную программу, всё встало на свои места: культуролог и гастрономический PR-специалист Татьяна Перепелкина представит кураторский лекторий о социокультурной эволюции хлеба. Первая встреча пройдет с основателями пекарен DNA, ЗОЕ и La Poste. Выставка работает до 17 января. Билеты. Адрес: м. Улица 1905 года, Ходынская, 2, стр. 1. #обзор #улица1905года</t>
+  </si>
+  <si>
+    <t>04.09.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27561</t>
+  </si>
+  <si>
+    <t>Ольфакторная выставка открылась на Дизайн Заводе: парфюмерный бренд Stereotype представил выставку, которая предлагает взглянуть на привычные вещи под другим углом через их ароматы. Четыре аромата бренда превращаются в четыре состояния и способа восприятия. Выставка включает в себя много аудиовизуальных композиций и построена как единый маршрут, который раскрывает эти состояния и помогает каждому ощутить различные ассоциации: от ясности и потока, к разлому и равновесию. Свет, звук, запах, оптические иллюзии — всё работает на то, чтобы зритель остановился и посмотрел на привычные вещи иначе. Маршрут разделен на четыре зоны, и над каждой из них работал один из художников: 🟡Илья Бодров (Playbodik) — создал зону про оптические иллюзии и смену перспективы; 🟡Анастасия Ермакова — зона про живопись и масштабную форму; 🟡Александр Морсин — разлом в языке urban contemporary; 🟡Анастасия Малиновская — зона про эмоции, ощущение опоры и устойчивости. А 5 сентября в 15.00 пройдет создание нового арт-объекта прямо на глазах у зрителей от Александра Морсина — вход на мероприятие свободный. Выставка работает до 9 сентября. Время работы: с 10:00 до 22:00. Адрес: м. Дмитровская, Большая Новодмитровская, 36, стр. 2.</t>
+  </si>
+  <si>
+    <t>04.09.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27556</t>
+  </si>
+  <si>
+    <t>Едим пельмени, танцуем под Pompeya и Сироткина и отмечаем 6-летие «Рюмочной мечты» в легендарном дворе — рассказываем, где тепло встречать осень! 🟡Auza Dvor в Yauza Place 🟡Savage 🟡Пельменная дискотека* 🟡IF 3 Years 🟡Дружба в дневнике 🟡Открытие двора Apateu x Keanu 🟡«Рюмочная мечты» 6 years 🟡Тусовка в подъезде *Meta признана экстремистской организацией в РФ.</t>
+  </si>
+  <si>
+    <t>03.09.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27551</t>
+  </si>
+  <si>
+    <t>Начнем субботу с музыки, кофе и моти! Уже послезавтра, 5 сентября, Флаувау в своем офлайн-магазине устраивают утренний рейв — за пультом будет диджей, а рядом — вкусные угощения. Для тех, кто любит танцы и вечеринки, но не любит ночные тусовки — идеальный вариант. Для самых активных гостей, которые выложат фото или видео с рейва в своих социальных сетях с отметкой магазин, Флаувау подготовили корпусные пирожные. Вход свободный, по регистрации. Дата: 5 сентября Время: 10:30–13:30 Адрес: м. Чистые пруды, Мясницкая, 14/2, стр. 1</t>
+  </si>
+  <si>
+    <t>03.09.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27547</t>
+  </si>
+  <si>
+    <t>В ТЦ Неглинная пройдет маркет винила💛 Перебирать ящики с винилом в поисках той самой пластинки в домашнюю коллекцию — дело действительно приятное! С 11 по 13 сентября ТЦ Неглинная вместе с сообществом «Сила винила» приглашает всех на Маркет винила. Сюда съедутся коллекционеры, диджеи, лейблы и все, кто знает, что музыка на виниле звучит совсем по-другому. Что в программе: 🟡Выставка-продажа — магазины, частные коллекционеры, лейблы и книжные издательства. Редкий шанс найти пластику, которую вы давно искали. 🟡 Лаунж-зона — диджей-сеты и живые разговоры о музыке от людей, которые коллекционируют винил годами. Вход свободный. Время работы: с 12:00 до 22:00. Адрес: м. Трубная, Трубная площадь, 2</t>
+  </si>
+  <si>
+    <t>03.09.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27544</t>
+  </si>
+  <si>
+    <t>03.09.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27542</t>
+  </si>
+  <si>
+    <t>Назад в будущее фитнеса: в Переделкине откроется Институт физкультуры из 1986-го Какими советские тренеры, инженеры и исследователи в 1986 году могли видеть тренировки человека 2026-го? Узнаем 6 сентября — студия танцев и фитнеса 128bpm превратит «Гаражи» в Переделкине в экспериментальный Институт физической культуры будущего. В программе: 🟡12:00 — космо-аэробика: ритмичное кардио, танцы и упражнения на укрепление мышц 🟡14:00 — «Лаборатория тела»: силовая тренировка 🟡16:00 — «Орбита»: пилатес, барре и баланс 🟡16:30 — сеанс восстановления со стретчингом, дыханием и медитацией под советскую озвучку 🟡18:00 — электронные танцы, пластика и футуристичная хореография. А с 19:00 тренировки сменит «Танцплощадка 2000» — будут танцы под синти-поп, спейс-диско, электро и хаус, а также выступления и DJ-сет. Вход бесплатный Дата и время: 6 сентября, 12:00–20:30 Адрес: поселок ДСК Мичуринец, Переделкино, вход с улицы Лермонтова</t>
+  </si>
+  <si>
+    <t>03.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27533</t>
+  </si>
+  <si>
+    <t>Празднуем День города, встречаем осень и пробуем новые блюда — на выходных этой недели 🟡Спешлы в HQ!Coffee 🟡Маркет винила в The Good Job Pub 🟡День города в Yauza Place 🟡Chess Night: Фотокиоск х Пешка 🟡Спешлы выходного дня в Öz Kebab 🟡Bereza Fest 🟡Утренняя пробежка с беговым клубом X5 🟡Экскурсия от «Культа Крыш»</t>
+  </si>
+  <si>
+    <t>02.09.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27532</t>
+  </si>
+  <si>
+    <t>Не все знают, но тот самый красивый лайнер Cruise by Kuznyahouse, который ходит по Москва-реке — проект из Петербурга! Действительно, команда одноименного ресторана Kuznyahouse (того самого, что на Новой Голландии с 2016 года) в 2021 году запустила отдельный проект — корабль с собственной кухней в Питере. Проект так хорошо зашел, что ребята решили повторить успех в Москве — с 2024 года москвичи тоже могут ходить по воде на втором лайнере (Cruise II), стильно оборудованном дизайнерской мебелью, попивая вино и коктейли и закусывая тартаром. Всё это мы к чему: пока еще теплый сезон с нами, хотим разыграть 2 билета + депозит на ужин, чтобы кто-то из вас смог красиво проводить лето! Условия конкурса: • быть подписанным на @ifyouareinspb и @kuznyacruise; • нажать на кнопку «Участвую». Великий рандом выберет 1 победителя 9 сентября. Победитель вправе будет сам выбрать, где ему оказаться — на московском или петербургском корабле 💛 Удачи!</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27531</t>
+  </si>
+  <si>
+    <t>В нашем питерском канале разыгрываем 2 билета с ужином на корабль Cruise by Kuznyahouse (в Москве или Питере — победитель выберет сам) — предлагаем попытать удачу и красиво завершить сезон 💛</t>
+  </si>
+  <si>
+    <t>02.09.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27529</t>
+  </si>
+  <si>
+    <t>Начинаем осень с традиционных выходных на Хлебзаводе вместе с Bardak Fest❤️ Более 100 локальных брендов керамики, косметики, одежды и декора для дома соберутся в одном месте на этих выходных. В программе: 🟡большая чилл-зона с шезлонгами и зонтами; 🟡кофе от «Переговорки» и два дня диджей-сетов; 🟡катание на балансборяах — ребята из Freeride Club будут учить ловить баланс и вместе с гостями расписывать скейтовые деки; 🟡массаж от KUSHETKA — гостям фестиваля бесплатно сделают 15-минутный массаж шейно-воротниковой зоны или рук; 🟡концерт группы МЭЙКС — будем петь вместе и официально встречать осень. Вход свободный. Адрес: м. Дмитровская, Новодмитровская, 1, стр. 17. Дата: 5–6 сентября, 12:00–21:00.</t>
+  </si>
+  <si>
+    <t>02.09.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27527</t>
+  </si>
+  <si>
+    <t>Почувствовать себя денди в «Онегин Dandy room» В ДК «Альфа Кристалл» открылось пространство «Онегин Dandy room», вдохновленное изящной культурой дендизма. Здесь есть всё для досуга молодых интеллектуалов. Интерьер наполнен предметами искусствами, а на столе лежат игральные карты и шахматная доска. Главным местом пространства стал стилизованный бар, где подают три спешл-коктейля: «Светский хайбол», «Дерзкий франт» или «Манерный сауэр». Атмосферу дополняют открытки, которые можно отправить в любую точку мира. Посетить пространство можно до мая 2027 года. Адрес: м. Бауманская, Самокатная, 4, стр. 11. #пространство</t>
+  </si>
+  <si>
+    <t>01.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27525</t>
+  </si>
+  <si>
+    <t>В сентябре смотрим Джармуша, Скорсезе и Антониони, танцуем с «Девушками из Рошфора» и снова влюбляемся под «Гордость и предубеждение». А еще — японское кино, архитектура Ле Корбюзье, премьеры, обсуждения и даже дог-френдли сеанс. 2 сентября, среда • Кинопоказ «Девушки из Рошфора» с обсуждением в КАРО 11 Октябрь • Кинопоказ «Ветка сирени» в Еврейском музее и центре толерантности • Кинопоказ «Кофе и сигареты» в «ГЭС-2» • Кинопоказ «Гордость и предубеждение» в кофейне КК • Кинопоказ «Тони» в «Лето. Кино. Кион» 3 сентября, четверг • Киноклуб «Удивительные образы Японии в кино» в ГУМ Кинозале • Кинопоказ и обсуждение с командой фильма «Лето будет общим» в Еврейском музее и центре толерантности • Кинопоказ «Пентхаус» в «ГЭС-2» • Кинопоказ «Электрический поцелуй» в Центре «Зотов» 4 сентября, пятница • Дог-френдли премьера «Мой пес Гохан» в КАРО 11 Октябрь • Кинопоказ «Приключение» в Третьяковской галерее • Специальный показ «Тони» в Лектории Музея «Гараж» • Кинопоказ «Как отделаться от парня за 10 дней» в кофейне КК 5 сентября, суббота • Кинопоказ «Борьба» за Бруклин в кинотеатре «Пионер» • Кинопоказ «Сила утопии: Ле Корбюзье в Чандигархе» в кинотеатре «Иллюзион» • Кинопоказ «Затмение» в кинотеатре «Художественный» 6 сентября, воскресенье • Кинопоказ «Сумерки» с обсуждением в КАРО 11 Октябрь • Кинопоказ «Тони» в Третьяковской галерее • Кинопоказ «Завтрак у Тиффани» в кофейне КК • Кинопоказ «И наступит рассвет» в Лектории Музея «Гараж» 7 сентября, понедельник • Кинопоказ «Таксист» в Доме Причта при Трапезной Антипа • Кинопоказ «Зигзаг удачи» в кинотеатре «Иллюзион» • Кинопоказ «Психотерапевт по любви» в киноцентре «Домжур» 8 сентября, вторник • Кинопремьера «Надежда» с обсуждением в КАРО 11 Октябрь • Кинопоказ «Ночь» в кинотеатре «Художественный» • Кинопоказ «Американская милашка» в кофейне «Вспышка» • Кинопоказ «Параллельные истории» в Центре «Зотов»</t>
+  </si>
+  <si>
+    <t>01.09.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27519</t>
+  </si>
+  <si>
+    <t>Финальный концерт летнего сезона от Lumisfera пройдет в Зеленом театре ВДНХ уже послезавтра, 3 сентября. Грандиозный летний сезон, начавшийся 2 июня благотворительным концертом совместно с Фондом Константина Хабенского, завершается 3 сентября масштабной «Симфонией в парке». В этот вечер на сцене Зеленого театра в последний раз в этом году зажгутся 8000 свечей. Будем провожать закат и слушать «Грозу» Вивальди, «Лунную сонату» Бетховена, а также шедевры Эйнауди и Циммера. Пусть эта музыка и концерт останутся приятными воспоминаниями о теплом сезоне! Для тех, кто хочет красиво завершить сезон на свежем воздухе под живой оркестр и свечи — билеты здесь. Адрес: м. ВДНХ, Проспект Мира, 119, стр. 545.</t>
+  </si>
+  <si>
+    <t>01.09.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27518</t>
+  </si>
+  <si>
+    <t>Любителям архитектуры: Шухов фест пройдет 12–13 сентября Компания «Глазами инженера» и наши друзья снова проводят фестиваль для всех неравнодушных к городам и зданиям. В этом году поговорят о важности сохранения инженерного наследия. Фестиваль в этот раз развернется сразу на нескольких площадках Москвы — Центр «Зотов», Хлебозавод №9, МЭИ, МГТУ им. Баумана, МАИ, Политехнический музей и Музей имени Жуковского. Здесь пройдут спектакли, лекции, экскурсии и мастер-классы для детей и взрослых. Что нам особенно понравилось из афиши: 🟡 Экскурсия «Авангард на Шаболовке» — вы узнаете об удивительном инженерном искусстве Шухова, а также увидите результаты градостроительных экспериментов на Шаболовке. 🟡«Я у мамы инженер» — ребята будут строить собственноручно Шуховскую башню. 🟡«Печа-куча: любимый инженер» — 8 спикеров, 20 слайдов, 20 секунд на каждый и признание в любви к инженерам. Полная программа.</t>
+  </si>
+  <si>
+    <t>01.09.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27517</t>
+  </si>
+  <si>
+    <t>4 сентября. Пятница Мероприятия 🔵Планы на выходные 🔵Международная ярмарка современного искусства Cosmoscow 🔵 Патефонный концерт «В ритме старой Гаваны» в Пушкинском музее 🔵Международный фестиваль документального кино «Докер» Конкурс 🔵Билеты на круиз и ужин Cruise by Kuznyahouse Кино 🔵Дог-френдли премьера «Мой пес Гохан» 🔵Кинопоказ «Приключение» 🔵Специальный показ «Тони» 🔵Кинопоказ «Как отделаться от парня за 10 дней» Лекции 🔵Лекция «Яды. Темные страницы истории Московского царства» 🔵Лекция «Новая классика: дизайн, мода и кино Италии середины ХХ века и современности» 🔵Лекция «Женский образ в искусстве французского стеклоделия эпохи ар-деко» Подборки 🔵Книги V–A–C Press 🔵Особняки с мероприятиями 🔵Бренды украшений 🔵Двойные маршруты по Таганке 🔵Фотобудки Пространства 🔵Баня «Дюжина» 🔵Книжный «Озеро» Гастроновости 🔵Ресторан «Машенька» 🔵Веранда Cazaban Bistro 🔵EVA в Раменках 🔵Гастрокластер «Тверской. Дом вкуса»</t>
+  </si>
+  <si>
+    <t>31.08.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27514</t>
+  </si>
+  <si>
+    <t>1 сентября уже завтра, а мы еще даже не осознали, что лето уже закончилось. Для многих это пора возвращаться к учебе и поздравлять с этим днем своих преподавателей, репетиторов английского или преподавателей своих детей. Мы решили протестировать в честь этого дня функцию самовывоза, которая есть во Флаувау — теперь забрать букет или праздничный торт можно прямо по дороге на работу или в пункте у дома. Кстати, Флаувау работают в 1300 городах — идеальная опция для спонтанных подарков. По промокоду POIDEM наши подписчики получат скидку на 1000 рублей на первый заказ от 3000 рублей (до 30 сентября)</t>
+  </si>
+  <si>
+    <t>31.08.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27512</t>
+  </si>
+  <si>
+    <t>31 августа. Опишите ваше лето одним фото?</t>
+  </si>
+  <si>
+    <t>31.08.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27510</t>
+  </si>
+  <si>
+    <t>Коллаборация, за которой мы идем прямиком из отпуска: «Теремок» и Frambini выпустили идеальный десерт — фирменный блин с начинкой малина в шоколаде. Можно попробовать сразу два вкуса: • Фрамбини малина в белом шоколаде с матча — малина в белом шоколаде, матча и горячий фирменный блин. За счет ягод получается приятная кислинка, а матча добавляет легкую терпкость. • Фрамбини малина в белом и молочном шоколаде — более сладкий вариант с малиной в двух видах шоколада. Сладость здесь тоже уравновешивает ягодная кислинка. Блины из коллаборации уже можно заказать во всех ресторанах сети «Теремок»!</t>
+  </si>
+  <si>
+    <t>31.08.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27509</t>
+  </si>
+  <si>
+    <t>Начинаем осень с Бонда, Босха и Булгакова: разбираемся, как женщины избавились от корсетов, какой могла стать Москва и как хлеб изменил мир. А еще говорим о японском кино, итальянском дизайне, ядах Московского царства и трендах на сладости! 1 сентября, вторник • Паблик-ток с Петром Белым и Галиной Поликарповой в masters:dom 2 сентября, среда • Лекция «Джеймс Бонд. Дизайн в оригинальной франшизе» в ЧТИВО ДОМ • Город как черновик: экскурсия по Москве Михаила Булгакова от «Москва глазами инженера» • Архитектурный медиаторский тур по «ГЭС-2» 3 сентября, четверг • Лекция «Интерьер с историей: секреты цветочного декора» в Третьяковской галерее • Паблик-ток «Кем я стану, когда вырасту?» в Лектории Сферы Х5 • Лекция «Нереализованные проекты Москвы ХХ века» в лектории «Саренок» • Лекция «Саудовская Аравия: национальная идентичность через дизайн» в Лектории Музея «Гараж» • Лекция «Хлебная одиссея. Как зерно, мука и тесто изменили мир» в Центре «Зотов» • Лекция «Реформа платья. Как женщины освободились от корсета» в Музее русского импрессионизма 4 сентября, пятница • Лекция «Яды. Темные страницы истории Московского царства» в ГУМ Кинозале • Лекция «Новая классика: дизайн, мода и кино Италии середины ХХ века и современности» в пространстве «Свое поле» • Лекция «Женский образ в искусстве французского стеклоделия эпохи ар-деко» в Всероссийский музей декоративного искусства 5 сентября, суббота • Арт-завтрак с искусствоведом «Виктор Борисов-Мусатов. Грезы о красоте» в пространстве «Свое поле» • Лекция «Анны Кохтюк Антиглянец из 1960-х. Светская жизнь Высотки на Котельнической» в высотке на Котельнической Набережной 6 сентября, воскресенье • Лекция «Бэнси и дэнкиканы: рождение и взлет японского кинематографа» в Еврейском музее и центре толерантности • Лекция и завтрак «История русской архитектуры в 15 домах» от проекта «Культ крыш» • Лекция «Москва в 1147–1389 гг.: как всё начиналось» от проекта «Умные люди» 7 сентября, понедельник • Арт-ужин «Босх: загадки и тайные смыслы» в особняке ODMO • Лекция «Новинки сладкой бакалеи» про тренды кондитерской отрасли в Лектории Сферы Х5 • Лекция «Кооперативная идентичность» в Библиотеке Н.А. Некрасова</t>
+  </si>
+  <si>
+    <t>31.08.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27503</t>
+  </si>
+  <si>
+    <t>«А у вас есть такой же канал, но про Питер?» — много раз писали нам, а мы отвечали: «Очень хотим, но пока канала нет». А теперь смело отвечаем — канал есть: @ifyouareinspb «Если вы в Питере» — канал о Санкт-Петербурге для тех, кто приехал в город на неделю, переехал на год или живет здесь всю жизнь. Будем писать о выставках, книгах, фестивалях и всем, что стоит увидеть, узнать или попробовать в городе. Интересные посты на канале: • Выставки Петербурга • Маршрут по району Чернышевской</t>
+  </si>
+  <si>
+    <t>31.08.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27502</t>
+  </si>
+  <si>
+    <t>31 августа. Понедельник Кино 🔵Кинопоказ «Кодекс Данте» 🔵Кинопоказ «Параллельные истории» 🔵Кинопоказ «Трудное счастье» Лекции 🔵Лекция «Образ карнавального и маскарадного костюма в кино» Конкурс 🔵Розыгрыш сертификаов на шопинг в MAAG Подборки 🔵Чек-лист августа 🔵Особняки с мероприятиями 🔵Бренды украшений 🔵Двойные маршруты по Таганке 🔵Открытия этого лета 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки Пространства 🔵Баня «Дюжина» 🔵Книжный «Озеро» Гастроновости 🔵Коллаборации августа 🔵Ресторан «Машенька» 🔵Веранда Cazaban Bistro 🔵EVA в Раменках 🔵Гастрокластер «Тверской. Дом вкуса»</t>
+  </si>
+  <si>
+    <t>30.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27501</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Gleb (@kairodakhaal) 2. Егор (@Karta2) 3. Ludmila (@ludmilankna) 4. Андрей (@kurmanaevsky) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>29.08.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27498</t>
+  </si>
+  <si>
+    <t>Любимым «Подписным изданиям» исполняется 100 лет! В честь дня рождения книжный магазин в Петербурге выпустил специальный яркий мерч — вещи, которые порадуют любителей книг и гостей «Подписных»! Сюда вошли — лонгслив, шарфы, вместительная сумка и закладки. Коллекцию можно приобрести в магазине на Литейном, 57 и на сайте. Но на этом не всё. Если вы окажетесь в Петербурге с 4 по 6 сентября, то не забудьте заглянуть на фестиваль «Книжный сад» в Итальянском саду. В программе — встречи с Аленой Долецкой, Викой Чумой, Евгением Цыгановым и другими, лекции, презентации, концерты и ярмарка.</t>
+  </si>
+  <si>
+    <t>29.08.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27497</t>
+  </si>
+  <si>
+    <t>Смотрим кино и рассуждаем о гастрономии с создателем Underdog 3 сентября в «Москино Космос» покажут «Тони» — новый фильм A24 о молодом Энтони Бурдене, будущем шеф-поваре и иконе мировой гастрономии. В центре истории — случайная работа на ресторанной кухне и тот самый момент, когда хаос, адреналин и страсть к еде определяют его дальнейшую жизнь. После показа фильм обсудят Павел Косов — создатель и креативный руководитель Underdog, Rusty Rat &amp; Pizza, Ratto Bistró и Fancy Food Catering — и журналист Эрна Асатрян, автор канала «кино под белое сухое by эрна». Билеты Дата и время: 3 сентября, 19:30 Адрес: м. ВДНХ, Проспект Мира, 109</t>
+  </si>
+  <si>
+    <t>29.08.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27496</t>
+  </si>
+  <si>
+    <t>30 августа. Воскресенье Мероприятия 🔵Планы на выходные 🔵Вечеринки выходных 🔵Коллаборации августа Фестивали 🔵Гаражная распродажа «НЛО» 🔵Фестиваль книжной иллюстрации и визуальной литературы МОРС 🔵«Лето, пока!» в «Зотове» Кино 🔵Кинопремьера «Бунтари неонового бога» 🔵Кинопоказ «Дрянные девчонки» 🔵Кинопоказ «Терминатор 2: Судный день» Лекции 🔵Лекция и завтрак «Архитектурная Венеция: от Византийского шика до строгой классики» 🔵Ботаническая прогулка по Серебряному бору 🔵Лекция о творчестве Антонио Гауди, уютный ужин и дегустация испанского вина Конкурс 🔵Розыгрыш сертификаов на шопинг в MAAG Подборки 🔵Чек-лист августа 🔵Особняки с мероприятиями 🔵Бренды украшений 🔵Двойные маршруты по Таганке 🔵Открытия этого лета 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки Пространства 🔵Баня «Дюжина» 🔵Книжный «Озеро» Гастроновости 🔵Ресторан «Машенька» 🔵Веранда Cazaban Bistro 🔵EVA в Раменках 🔵Гастрокластер «Тверской. Дом вкуса»</t>
+  </si>
+  <si>
+    <t>28.08.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27494</t>
+  </si>
+  <si>
+    <t>Смотрим цифровое искусство: что нас ждет в параллельной программе Cosmoscow В Центре цифрового искусства «Внутри» пройдет выставка видео-арта «Место. Действие» в рамках параллельной программы Cosmoscow. В экспозиции будут представлены работы из частных собраний петербургских коллекционеров Дениса Химиляйне, Игоря Суханова и Сергея Лимонова. Произведения расположатся в масштабе и формате проекционного зала на 360°, редко доступном для видео-арта. Полная программа длится около 2 часов, но можно самостоятельно выбрать способ знакомство с выставкой и провести на ней столько времени, сколько интересно. А 5 сентября пройдет паблик-ток «Жизнь видео-арта: коллекция, музей, иммерсивное пространство» с коллекционерами и куратором выставки Анной Титовец. Билеты. Адрес: м. Дмитровская, Новодмитровская, 1, стр. 4.</t>
+  </si>
+  <si>
+    <t>28.08.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27486</t>
+  </si>
+  <si>
+    <t>Что еще можно успеть до конца августа? Конечно, получить подарки и попробовать вкусные блюда Собрали коллаборации уходящего лета. 🟡Горбуфет Шашлычная х Сварщица Екатерина 🟡Surf Coffee x Payot — подарки закончились 🟡Manul x «Краснополянская косметика» 🟡Angel Cakes х RUM RUM* 🟡Croissant Atelier х DARLING* 🟡SUBSTANCE Kebab х EVO 🟡Limbo x Pure Paw Paw 🟡Шануар х Vivienne Sabó *Meta признана экстремистской организацией в РФ.</t>
+  </si>
+  <si>
+    <t>28.08.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27482</t>
+  </si>
+  <si>
+    <t>Близится осень, а вместе с ней желание остаться дома наедине с собой или с интересной книгой. Ровно для таких вечеров у нас есть издательская программа фонда V–A–C и Дома культуры «ГЭС-2», которая публикует тексты о теории искусства, постгуманитарных исследованиях и современной философии. Собрали подборку изданий, которые сами планируем читать этой осенью и предлагаем составить нам компанию 💛 И хорошая новость: теперь книги V–A–C Press можно заказать прямо на Ozon. Ассортимент будет пополняться, поэтому следите за обновлениями! #подборка</t>
+  </si>
+  <si>
+    <t>28.08.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27477</t>
+  </si>
+  <si>
+    <t>Документальное кино со всего мира: в Москве пройдет фестиваль «Докер» С 3 по 13 сентября XII Международный фестиваль документального кино покажет документальное кино со всего мира — от громких мировых и российских премьер до короткого метра и фильмов об искусстве и реальных историях. Из программы хочется выделить: 🟡«Рожденные в СССР. 35 лет» — мировая премьера новой части легендарного документального проекта, который следит за жизнью одних и тех же героев на протяжении десятилетий. 4 сентября, 19:30 🟡«Вселенский разум» — документальное кино об искусстве и Никола-Ленивце, каким его еще не показывали: первый фильм большого цикла о знаменитом арт-пространстве. 5 сентября, 18:00 🟡Еще в программе — фильмы о жизни за стенами Новодевичьего монастыря, взрослении выпускников детдомов, реабилитации и возвращении к обычной жизни, а также отдельная подборка «Докер Арт» о художниках и современной культуре. Программа и билеты Фильмы покажут в киноцерте «Октябрь» и центре «Зотов».</t>
+  </si>
+  <si>
+    <t>28.08.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27472</t>
+  </si>
+  <si>
+    <t>Чувство грусти по уходящему лету отгоняем вечеринками и верим, что это еще не последние танцы под открытым небом в году 🟡L'Atelier De Musique 🟡Substance Birthday 🟡Chillrave Daytime 🟡Гилти Плежа Vol. 30 🟡DEX 1 Year 🟡Last weekend of summer в Soma 🟡Презентация винила «КРУТО» 🟡Готические орлы 2</t>
+  </si>
+  <si>
+    <t>27.08.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27467</t>
+  </si>
+  <si>
+    <t>Повод выбраться из дома на бокал вина — SimpleWine устраивают вечеринку в ДК «Кристалл» Уже завтра, 28 августа, провожать последнюю пятницу лета приглашает команда SimpleWine в ресторане «Рестик». Гостей ждет диджей-сет от Izhevski, приветственный напиток и винное казино. Вход свободный (не забудьте паспорт). Начало в 19:00. Адрес: м. Бауманская, Самокатная, 4, стр. 11.</t>
+  </si>
+  <si>
+    <t>27.08.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27464</t>
+  </si>
+  <si>
+    <t>И поесть в приятном месте, и украшение примерить — всё это нас ждет 30 августа в Caffè Mandy’s: на один день сюда приезжает проект 818vintage. 818vintage собирают вещи, за которыми хочется охотиться: винтажные украшения, посуду и брендовые находки. Вдруг что-то из этого вы давно хотели в свою коллекцию! Время работы поп-апа: с 12:00 до 20:00. Адрес: м. Чистые пруды, Покровка, 19.</t>
+  </si>
+  <si>
+    <t>27.08.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27463</t>
+  </si>
+  <si>
+    <t>Прощаемся с летом на выходных и идем на фестивали, маркеты и плавать по Москве-реке 🟡ЧТИВО ФЕСТ 🟡Благотворительный маркет «Дом с маяком х Брикет» 🟡Cruise II All Stars Festival 🟡Литературный обед в «Зойке» 🟡Маркет «Мосвинтаж Дача» 🟡СМЕШФЕСТ 🟡Открытие магазина Snax 🟡Кофе-рейв во дворе «Есенин-центра» *Meta признана экстремистской организацией в РФ.</t>
+  </si>
+  <si>
+    <t>27.08.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27454</t>
+  </si>
+  <si>
+    <t>26.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27443</t>
+  </si>
+  <si>
+    <t>И еще про книги: в эти выходные пройдет Международный независимый фестиваль книжной иллюстрации и визуальной литературы МОРС С 28 по 30 августа в Малом зале ARTPLAY развернется 12-й фестиваль МОРС, где можно будет пообщаться с художниками, которые работают в издательском мире. В программе: выставка работ от 127 художников, большая образовательная часть и мастерские. Так, например, в эти дни можно будет побыть моделью у художников, оказаться на мастер-классе по работе с пластилином, создать коллаж, послушать лекцию о мире иллюстраторов в 2026 году и посмотреть фильм «Непокой» вместе с создателями аниматорами. Все три дня будет работать книжный и иллюстраторский маркет, где можно купить работы художников и книги ведущих российских издательств. Программа и билеты. Время проведения: с 11:30 до 21:00. Адрес: м. Курская, Нижняя Сыромятническая, 10, стр. 7А.</t>
+  </si>
+  <si>
+    <t>26.08.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27441</t>
+  </si>
+  <si>
+    <t>Провожаем лето музыкой: «Лето, пока!» в «Зотове» С 28 по 30 августа в Центре «Зотов» пройдет финальный летний уикенд, который посвятят музыке — от караоке и антистресс-пения до лекций и живых концертов. В программе: паблик-ток и караоке об истории московского лета в 15 песнях, антистресс-пение с Hot Horist, лекция Вики Чумы о связи музыки и моды — от Мика Джаггера до Charli XCX, мастер-классы и специальный кинопоказ. А завершит уикенд 30 августа акустический концерт Леонида Федорова. Программа и регистрация⁠. Адрес: м. Улица 1905 Года, Ходынская, 2, стр. 1</t>
+  </si>
+  <si>
+    <t>26.08.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27439</t>
+  </si>
+  <si>
+    <t>Книжная охота: «НЛО» устраивает большую гаражную распродажу 29 и 30 августа издательство «Новое литературное обозрение» разберет свои запасы на «Винзаводе»: на распродаже появится больше 1000 наименований книг — от свежих изданий до старых тиражей и библиографических редкостей, которые уже сложно где-то найти. Цены стартуют от 100 ₽. Некоторые раритеты представлены в ограниченном количестве, а распродажа продлится до 20:00 — или до последней книги. Дата и время: 29–30 августа, 12:00–20:00 Адрес: м. Чкаловская, 4-й Сыромятнический пер., 1/8, стр. 12.</t>
+  </si>
+  <si>
+    <t>26.08.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27433</t>
+  </si>
+  <si>
+    <t>Пушкинский музей подхватил тренд по «Одиссее» и запускает экскурсии «Вокруг "Одиссеи"». Фильм Нолана подтолкнул многих перечитать Гомера, а музей приглашает вспомнить историю через произведения искусства. На экскурсии вы узнаете больше о судьбе Одиссея и Троянской войне, познакомитесь с произведениями разных эпох, созданными под влиянием «Илиады» и «Одиссеи», и вспомните сюжеты поэм и судьбы героев. Музею однозначный лайк за такую реакцию! На август билеты уже разобрали — ищите на сентябрь.</t>
+  </si>
+  <si>
+    <t>26.08.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27431</t>
+  </si>
+  <si>
+    <t>Скейты, дружба и свобода — в фильме «Середина 90-х» 29 августа Киноклуб FILM.ru приглашает посмотреть режиссерский дебют Джоны Хилла, ставший настоящим признанием в любви поколению, выросшему в середине 90-х. Специальный показ фильма о подростке Стиви, который попадает компанию скейтеров, пройдет в кинотеатре «КИНО Okko Афимолл Сити». А после можно будет обсудить увиденное вместе с музыкальным композитором и редактором — Анной Пелевиной. Билеты. Адрес: м. Деловой центр, Пресненская набережная, 2.</t>
+  </si>
+  <si>
+    <t>25.08.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27427</t>
+  </si>
+  <si>
+    <t>Какие красивые «Тройки» выпустил Музей русского импрессионизма в честь своего 10-летия! На картах работы: • Константин Горбатов — «Летний день»; • Константин Коровин — «В парке»; • Станислав Жуковский — «Интерьер комнаты». Приобрести их можно на стойках «Живое общение», во флагманских магазинах метро на станциях «Маяковская», «Трубная» и МЦК Измайлово, в интернет-магазине метро и на маркетплейсах. Вам какая больше нравится?</t>
+  </si>
+  <si>
+    <t>25.08.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27426</t>
+  </si>
+  <si>
+    <t>Смотрим Годара, Джармуша и Вонга Карвая, возвращаемся к «Матрице» и «Терминатору 2», поем под Mamma MIA! и встречаем осень с «Римскими приключениями». А еще — фильм открытия Канн, премьера тайваньской классики, киноужины и последние летние сеансы под открытым небом. 26 августа, среда • Спецпоказ фильма открытия Каннского кинофестиваля «Электрический поцелуй» в МАММ • Кинопоказ «Жертва обстоятельств» в ЧТИВО ДОМ • Кинопоказ «Матрица» в кофейне КК • Кинопоказ «Безумный Пьеро» в DFF Summer Cinema • Кинопоказ «Мужчина и женщина» в «Лето. Кино. Кион» 27 августа, четверг • Киноужин «Перед рассветом» в пространстве ODMO • Киноклуб «Джулия Робертс: главная красотка Америки» в ГУМ Кинозале • Кинопоказ с обсуждением «Изгой» в КАРО 11 Октябрь • Кинопоказ «Шепот Сердца» в DFF Summer Cinema 28 августа, пятница • Кино-караоке «Мамма MIA!» в пространстве ODMO • Спецпоказ «Лето будет общим» в МАММ • Кинопоказ «Кодекс Данте» в «ГЭС-2» • Кинопоказ «Бойфренд из будущего» в кофейне КК • Кинопоказ на крыше «Прошлой ночью в Нью-Йорке» в РУФ • Кинопоказ «Параллельные истории» в «Лето. Кино. Кион» 29 августа, суббота • Киноужин «Мои черничные ночи» в пространстве ODMO • Кинопоказ «Кофе и сигареты» в Лектории Музея «Гараж» • Кинопоказ с обсуждением «Терминатор 2» в КАРО 11 Октябрь 30 августа, воскресенье • Кинопремьера «Бунтари неонового бога» в Лектории Музея «Гараж» • Кинопоказ «Дрянные девчонки» в кофейне КК • Кинопоказ «Терминатор 2: Судный день» в кинотеатре «Пионер» 31 августа, понедельник • Кинопоказ «Кодекс Данте» в «ГЭС-2» • Кинопоказ «Параллельные истории» в ЧТИВО ДОМ • Кинопоказ «Трудное счастье» в кинотеатре «Иллюзион» 1 сентября, вторник • Кинопоказ «Кофе и сигареты» в Центре «Зотов» • Кинопоказ «Римские приключения» от Яндекс Пэй • Кинопоказ «Зоопарк» в киноцентре «Домжур»</t>
+  </si>
+  <si>
+    <t>25.08.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27424</t>
+  </si>
+  <si>
+    <t>Если бы было море хлеба… а так ведь и будет! Хлебозавод №9, который по праву может проводить такие мероприятия, уже во второй раз делает фестиваль «Хлебокультура» — с большим маркетом пекарен, лекциями, мастер-классами и кино. Событие будет идти два дня — 19 и 20 сентября. Готовьте ваши желудки и кошельки к набегу на хлебобулочные изделия: здесь будут все те, кого москвичи так любят — Valiko, ZOE, «Печорин», «Волконский», «Пекарня М2», «Хлебная Мануфактура №1», «Капрановский хлеб», Biobrot и другие проекты. В культурной программе — лекция Ирины Чадеевой о выпечке, разговор Валерия Печейкина о хлебе в культуре — от Колобка до мемов про «хлебушек», лекция Татьяны Перепелкиной о хлебе как части современной городской культуры, мастер-классы и показ фильма Георгия Данелии «Не горюй!». Вход свободный, на некоторые события — регистрация Даты: 19–20 сентября Адрес: м. Дмитровская, Новодмитровская, 1.</t>
+  </si>
+  <si>
+    <t>25.08.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27418</t>
+  </si>
+  <si>
+    <t>Разбавляем серое небо цветочными красками нового мест на Бауманской Больше уютных мест с книгами Москве! Новая двухэтажная кофейня с книжным с поэтичным названием «Планы на жизнь» открылась в Басманном дворе. Здесь уютно — на диванчиках хочется задержаться с книгой и чашкой кофе в руках. Кроме классических напитков, можно попробовать и литературные — любимый чай Чехова или вольтеровский мокко. А еще каждый гость может закрепить за собой понравившуюся кружку по депозиту. А если вы любите писать свои тексты, то у кассы можно найти листы с идеями для фрирайтинга. Адрес: м. Бауманская, Спартаковская площадь, 16/15, стр. 2. #бауманская #пространство</t>
+  </si>
+  <si>
+    <t>24.08.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27417</t>
+  </si>
+  <si>
+    <t>Смотрим кино на воде и в парках Если вы не боитесь переменчивой августовской погоды — второй год подряд по Москве курсирует фирменный кинотрак Московской международной недели кино. Это мобильная площадка с фильмами, которые можно посмотреть в парках, усадьбах и даже возле пруда. Где покажут кино: 🟡25 августа — Кинопарк Москино 🟡26 августа — ПКиО Лианозовский 🟡27 августа — Кинозавод Москино 🟡28 августа — Терлецкий парк (Парк у прудов «Радуга») 🟡29 августа — МФК Найс Лофт 🟡30 августа — Измайловский парк В прокате — «Здесь был Юра» с Константином Хабенским, «Хатико: самый верный друг», «Коммерсант» и другие. Расписание и регистрация</t>
+  </si>
+  <si>
+    <t>24.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27416</t>
+  </si>
+  <si>
+    <t>Говорим о рэпе десятых, средневековых комиксах и придворной моде, заглядываем в мастерские Родена и Мура и разбираемся в советском кино и ленинградском андеграунде. А еще — космос, Гауди, сталинские высотки, архитектурная Венеция и прогулки по Москве. 25 августа, вторник • Лекция «Рэп десятых» в «ГЭС-2» • Поэтический вечер друзей «Чехов и Компания» • Лекция «Пространство для творчества: дома-мастерские скульпторов. От Огюста Родена до Генри Мура» в Центре «Зотов» • Лекция Сергея Уварова «Раннее творчество Михаила Матюшина и Елены Гуро: проблемы и открытия» в Пушкинском музее 26 августа, среда • Лекция «Скрытая линия. От петербургского авангарда к ленинградскому андеграунду» в Музее русского импрессионизма • Лекция «Ракеты и люди: неизвестные страницы космической истории России» в Библиотеке им. Н.А. Некрасова 27 августа, четверг • Лекция «Истории нежности: свадебные букеты» в Третьяковской галерее • Конференция про интернет-маркетинг в Лектории Сферы Х5 • Лекция «Средневековые комиксы» в лектории «Саренок» • Лекция «Марокко: ремесло и современный предметный дизайн» в Лектории Музея «Гараж» • Лекция-концерт вокалисток группы hodíla ízba в пространстве «Свое поле» • Лекция «Полеты во сне и наяву» — отношения советского искусства и Кинематографа в 1970-е — начале 1980-х годов в Музее Масловки 28 августа, пятница • Лекция Ирины Григорян «Придворная мода XVIII века» в Доме Телешова • Лекция «Великолепная семёрка. История Сталинских Высоток и особенности каждой» в Котельнической Высотке • Лекция с завтраком и экскурсия «Москва Достоевского» от проекта «Умные люди» 29 августа, суббота • Лекция «Историческое прошлое городских парков Москвы. Развлечение и просвещение» в Третьяковской галерее • Арт-лаборатория «Скетчинг как инструмент понимания современного искусства» в МАММ 30 августа, воскресенье • Лекция и завтрак «Архитектурная Венеция: от Византийского шика до строгой классики» от проекта «Культ крыш» • Ботаническая прогулка по Серебряному бору «Всё, что вы хотели знать о лесе, но боялись спросить» • Лекция о творчестве Антонио Гауди, уютный ужин и дегустация испанского вина 31 августа, понедельник • Лекция «Образ карнавального и маскарадного костюма в кино» в ГУМ Кинозале</t>
+  </si>
+  <si>
+    <t>24.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27407</t>
+  </si>
+  <si>
+    <t>Уже на этой неделе, 26 августа, пройдет очаровательный питерский фестиваль. Ежегодно команда благотворительного фонда «Антон тут рядом» вместе с друзьями из Doing Great Agency устраивает в Петербурге большой музыкальный фестиваль, чтобы собрать деньги на программы помощи аутичным детям и взрослым. А вместе с фестивалем мы всегда ждем и новую коллекцию мерча. В этот раз ее заглавной темой стали жители Васильевского острова — места, которое давно и прочно связано с историей проекта. Тучков переулок, Смоленское кладбище по пути к заливу, Румянцевский садик, Успенская церковь с ее булочной, а дальше проходные дворы, ведущие к отреставрированному Канатному цеху с водонапорной башней завода «Красный гвоздильщик». Поглощённые Васильевским островом, мы вновь и вновь находим здесь что-то новое. Каждая вещь придумана и сделана в инклюзивных мастерских фонда самими студентами «Антон тут рядом». Коллекция будет представлена на фестивале, а также уже доступна на сайте. Все вырученные средства пойдут на работу фонда. Сердца слишком много не бывает ❤️</t>
+  </si>
+  <si>
+    <t>24.08.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27404</t>
+  </si>
+  <si>
+    <t>Кофейный квартирник, на котором можно посадить собственное кофейное дерево ☕️ 29 августа в шоу-руме Submarine будем красиво провожать лето — с кофе, мастер-классами и экскурсиями на производство. В программе: 🟡кофейное бинго с загадками и вопросами; 🟡посадка кофейных деревьев, которые потом можно забрать домой; 🟡кастомизация дрипов и создание собственного дизайна упаковки; 🟡экскурсии на производство, где покажут весь путь кофе до чашки. И это пока только часть программы — остальные активности организаторы обещают раскрыть позже. Вход свободный Дата и время: 29 августа, 12:00–20:00. Адрес: м. Электрозаводская, Переведеновский переулок, 18, стр. 15</t>
+  </si>
+  <si>
+    <t>24.08.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27403</t>
+  </si>
+  <si>
+    <t>28 августа. Пятница Мероприятия 🔵Планы на выходные 🔵Фестиваль книжной иллюстрации и визуальной литературы МОРС 🔵«Лето, пока!» в «Зотове» Кино 🔵Кино-караоке «Мамма MIA!» 🔵Спецпоказ «Лето будет общим» 🔵Кинопоказ «Кодекс Данте» 🔵Кинопоказ «Бойфренд из будущего» 🔵Кинопоказ на крыше «Прошлой ночью в Нью-Йорке» 🔵Кинопоказ «Параллельные истории» Лекции 🔵Лекция Ирины Григорян «Придворная мода XVIII века» 🔵Лекция «Великолепная семёрка. История Сталинских Высоток и особенности каждой» 🔵Лекция с завтраком и экскурсия «Москва Достоевского» Конкурс 🔵Розыгрыш сертификаов на шопинг в MAAG Подборки 🔵Чек-лист августа 🔵Особняки с мероприятиями 🔵Бренды украшений 🔵Двойные маршруты по Таганке 🔵Открытия этого лета 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки Пространства 🔵Баня «Дюжина» 🔵Книжный «Озеро» Гастроновости 🔵Ресторан «Машенька» 🔵Веранда Cazaban Bistro 🔵EVA в Раменках 🔵Гастрокластер «Тверской. Дом вкуса»</t>
+  </si>
+  <si>
+    <t>23.08.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27397</t>
+  </si>
+  <si>
+    <t>На днях заглядывали в Ritmo и наблюдали, как гости заведения жадно ловят солнечные лучи августа. Обнаружили, что, во-первых, тут открылся доступ на крышу — попасть туда можно через книжный «Пиотровский». Но знайте, что сюда вас пустят только с напитком в стаканчике — с посудой, увы, нельзя. А, во-вторых, увидели, что на втором этаже книжного появился стол для тех, кто любит работать вне офиса/дома. Если хочется сменить обстановку и поработать посреди книг — добро пожаловать. Адрес: м. Баррикадная, Малая Никитская, 12, стр. 12. #баррикадная</t>
+  </si>
+  <si>
+    <t>22.08.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27396</t>
+  </si>
+  <si>
+    <t>Лето заканчивается — грустно это признавать, но это факт. Пользуемся последними теплыми деньками и собираемся на арт-пикник с нашими читателями уже завтра в саду «Эрмитаж» 💛 Будем лежать на пледах, есть роллы и пиццу, и слушать лекцию искусствоведа Маши Даяновой об обнаженной натуре в истории искусства: от античности до наших дней. 🎟️ Билеты. 23 августа, 13:00–15:00 Сад «Эрмитаж» Если погода решит испортить нам планы — у нас есть план Б и укромное местечко 💛 По любым вопросам пишите менеджеру Алёне @apanaran Тем, кто уже купил билет, — письма улетели, проверяйте почту ✨ #нашимероприятия 18+</t>
+  </si>
+  <si>
+    <t>22.08.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27395</t>
+  </si>
+  <si>
+    <t>#до300 Новость дня: в Ярославль запустят двухэтажные поезда из Москвы, и билет будет стоить от 410 ₽ Первый такой поезд отправится уже 26 августа. Ходить он будет каждый день без остановок, время в пути — 3 часа. Время отправления, конечно, не самое удобное, но что есть, то есть: из Москвы поезд выезжает в 13:00, из Ярославля — в 21:28. В составе предусмотрены сидячие вагоны стандартной и улучшенной компоновки, купейный вагон с местами для маломобильных пассажиров и сопровождающих, а также вагон-бистро. Все вагоны оборудованы кондиционерами и биотуалетами, у пассажиров будут индивидуальные розетки. Я уже глянула сайт РЖД — и действительно: сидячий от 410 ₽, купе от 1 147 ₽, сидячий (бизнес) от 1 798 ₽. Цены, я считаю, супер! Только напоминание: не берите вторую полку на втором этаже, а то будете страдать, как я #Ярославль</t>
+  </si>
+  <si>
+    <t>22.08.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27393</t>
+  </si>
+  <si>
+    <t>Радостные новости про окончание реставрации Дома Мельникова на этом не заканчиваются: до конца года в Москве планируют привести в порядок более 100 объектов. В этом году уже завершилась реставрация сторожки Алексеевской насосной станции, возведенной в 1892 году. Туда, кстати, «Москва глазами инженера» водила экскурсии зимой, но сейчас они почему-то на паузе. А еще завершаются реставрационные работы Центрального телеграфа на Тверской, где когда-то проходили интересные события, однако сейчас здание отдано Т-Банку — здесь планируется новый кампус Центрального университета. Еще один важный для событийной Москвы объект — типография Ивана Сытина на Пятницкой улице. В двух корпусах здания завершились работы. С 24 по 27 сентября сюда можно попасть на выставку «ПРОреставрацию». Что нам еще интересно из этой новости — это те здания, которые еще в работе, но куда мы с вами в будущем сможем попасть: Итальянский павильон Останкинского дворца и Главный корпус Центрального Московского ипподрома. Ждем!</t>
+  </si>
+  <si>
+    <t>22.08.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27391</t>
+  </si>
+  <si>
+    <t>Спортивных событий этим летом было много, согласны? Финальные спортивные выходные пройдут 29 августа на «Смысл-фесте». 29 августа в «Музеоне» пройдет бесплатный сМыСЛ-фест, где можно будет позаниматься разными активностями: кроссфит, зумба, парный воркаут, стретчинг, йога и функциональные тренировки со спортсменами и блогерами. А еще — спортивные челленджи с призами, интерактивы для знакомств, DJ-сеты и концерт T-Killah. Расписание тренировок: 🟡Зумба 🟡Парный воркаут 🟡Функциональная тренировка ЛАЙТ с Евгением Гениным и Ярославой Тринадцатко 🟡Кроссфит со Светланой Веселовой и Трофимом Гранном 🟡Парная тренировка с Николаем Бобылевым и Соней Солдатовой 🟡Функциональная тренировка хард с Александром Хохловым (GuiltyKilla) и T-killah 🟡Рок-кроссфит с Геннадием Мальковским и Любовью Сидоркиной (Любятинка) 🟡Растяжка с Соней Александровой и Иреной Понарошку Регистрация Дата и время: 29 августа, начало в 12:00 Адрес: м. Парк культуры, парк «Музеон».</t>
+  </si>
+  <si>
+    <t>22.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27390</t>
+  </si>
+  <si>
+    <t>23 августа. Воскресенье Мероприятия 🔵Планы на выходные 🔵Феррагосто в Marie Laveau 🔵Вечеринки выходных 🔵Фестиваль «Маркет у моря» 🔵Фестиваль кофе, чая и шоколада Наши мероприятия 🔵Арт-пикник «Обнаженная натура в истории искусства: от культа до табу» в саду «Эрмитаж» Конкурс 🔵Совместно с киноблогером Эрной сертификат на шопинг в MAAG Кино 🔵Ретроспектива Жени Казанкиной: показ и онлайн-обсуждение с режиссером 🔵Кинопоказ с обсуждением «Треугольник печали» 🔵Киноужин «Римские приключения» 🔵Кинопоказ аниме «Паприка» Лекции 🔵Ботаническая прогулка по Серебряному бору 🔵Книжный Флоу 🔵Лекция-детектив «Это тоже искусство! Подлинник или подделка?» 🔵Лекция «Мобилография — дитя социальных медиа» Подборки 🔵Чек-лист августа 🔵Блюда с арбузом 🔵Особняки с мероприятиями 🔵Чем заняться в Самаре 🔵Бренды украшений 🔵Где пробовать лисички 🔵Коллаборации этого лета 🔵Двойные маршруты по Таганке 🔵Открытия этого лета 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки 🔵Пляжные клубы 🔵Бассейны в парках Пространства 🔵Баня «Дюжина» 🔵Книжный «Озеро» Гастроновости 🔵Веранда Cazaban Bistro 🔵EVA в Раменках 🔵Гастрокластер «Тверской. Дом вкуса» 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>21.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27388</t>
+  </si>
+  <si>
+    <t>Летний архитектурный фестиваль в кино В кинотеатре «Художественный» сейчас проходит фестиваль ЛАФ-2026, который ежегодно собирает фильмы, рассказывающие об архитектуре не просто как об искусстве, а как о живой истории человеческих идей и судеб. Кинопоказы на этих выходных: 🟡Борьба за Бруклин — 22 августа в 17:00. Премьера фестиваля «Трайбека» и лучший документальный фильм десятилетия о Нью-Йорке. Как джентрификация меняет города и жизни. 🟡Зеленое на сером — 23 августа в 15:30. Где природа побеждает бетон: медитативное путешествие к истокам зелёной революции Эмилио Амбаса 🟡E.1027. Эйлин Грей: Дом у моря — 23 августа в 20:15. Модернистская драма в документальной оболочке: история знаменитой виллы на Французской Ривьере Билеты Адрес: м. Арбатская, Арбатская площадь, 14, стр. 1</t>
+  </si>
+  <si>
+    <t>21.08.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27379</t>
+  </si>
+  <si>
+    <t>Вопрос: «В какой ресторан сводить родителей в Москве?» порой ставит в тупик и нас. Проекты Александра Раппопорта — «Гранд Кафе Dr. Живаго» и «Восход» уже давно ассоциируются с местами для семейных празднеств в центре. К этому списку смело добавляем и его новую «Машеньку» (открылась в феврале). Ресторан расположился тоже в историческом центре — на улице Варварке, в паре шагов от «Зарядья» и Кремля, поэтому сюда можно вести и тех, кто приехал в столицу погостить. В интерьере царит русский стиль, но выглядит он здесь органично и не лубочно. Много света и воздуха, столы на большие компании и местами сказочный декор. Русская кухня здесь осовременена, поэтому в меню можно найти вареники с крабом, паштет из рябчиков с яблочной брагой, пончики с красной икрой, пельмени из нельмы. Комплиментом приносят целый батон хлеба с маслом. Порадовала хоть и небольшая, но карта безалкогольных коктейлей! Помимо основного меню, в ресторане часто вводят специальные блюда — например, отмечали Яблочный Спас и праздник Ивана Купала. Идти сюда стоит по хорошим поводам и в приятной компании! Сайт с меню. Адрес: м. Китай-город, Варварка, 14. #еда #обзор #китайгород</t>
+  </si>
+  <si>
+    <t>21.08.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27377</t>
+  </si>
+  <si>
+    <t>Образовательная программа ярмарки Cosmoscow: кого слушать и куда идти? Как мы уже писали, с 4 по 6 сентября пройдет ярмарка современного искусства Cosmoscow. Помимо галерейных стендов и работ, в дни ярмарки пройдут лекции, дискуссии, открытые интервью с художниками, кураторами, коллекционерами и представителями музеев, галерей, медиа и бизнеса. Дискуссионную программу разделят на два направления: 🟡 Лекторий «Промыслы и смыслы» — о традиционных ремеслах в современном искусстве, культурной памяти и том, как старинные техники получают новое прочтение. 🟡 Медиафорум «Сценарии завтрашнего дня» — о будущем арт-индустрии, новых поколениях коллекционеров и зрителей, взаимодействии искусства и бизнеса, дизайне и новых форматах культурных институций. Часть дискуссий выйдет за пределы ярмарки и пройдет в Masters:Dom и Центре цифрового искусства «Внутри». А следить за расписанием, участниками и темами встреч можно в новом телеграм-канале Cosmoscow Talks — там также будут появляться фрагменты лекций и дискуссий. Билеты Адрес: м. Петровско-Разумовская, Верхняя аллея, 6, стр. 1.</t>
+  </si>
+  <si>
+    <t>21.08.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27371</t>
+  </si>
+  <si>
+    <t>Едим кебаб и шашлык, отправляемся в Южную Корею и тусуемся всю ночь — на вечеринках этих выходных 🟡SUBSTANCE Kebab в Горбуфете* 🟡Signal 🟡RADI MIRA I LUBVI в Leveldva 🟡MISFITS в баре «Стрелка» 🟡Seoul Beats Vol.4 в «.оригинале» 🟡PROJECT X в DFF 🟡BLAASH 5 ЛЕТ на «Суперметалле» 🟡«Миша Плюс Один» в Soma *Meta признана экстремистской организацией в РФ.</t>
+  </si>
+  <si>
+    <t>20.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27367</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Алина (@hralinah) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>20.08.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27361</t>
+  </si>
+  <si>
+    <t>Это лето мы просто так не отпустим! Зовем вас 23 августа на арт-пикник в саду «Эрмитаж» — будем лежать на пледах, есть роллы Yami Yami и слушать лекцию искусствоведа Маши Даяновой об обнаженной натуре в истории искусства: от античности до наших дней. Поговорим о Гойе, Люсьене Фрейде, ориентализме, табу и о том, почему отношение к обнаженному телу так сильно менялось от эпохи к эпохе. 🎟️ Билеты. 23 августа, 13:00–15:00 Сад «Эрмитаж» Если погода решит испортить нам планы — у нас есть план Б и укромное местечко 💛 По любым вопросам пишите нашему менеджеру Алёне @apanaran #нашимероприятия 18+</t>
+  </si>
+  <si>
+    <t>20.08.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27360</t>
+  </si>
+  <si>
+    <t>Готовимся к осени — разыгрываем 4 сертификата в магазин MAAG ✨ Вместе с классным киноблогером и журналистом Эрной и брендом MAAG мы решили порадовать 4 счастливчиков, кому достанутся сертификаты на 4000 ₽ на шопинг, чтобы этой осенью блистать! Условия конкурса: • быть подписанным на @privetpoidem, @ertvino, @maag_fshn • нажать кнопку «участвовать» Итоги подведем 30 августа, великий рандом выберет 4 победителей. Удачи!</t>
+  </si>
+  <si>
+    <t>20.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27351</t>
+  </si>
+  <si>
+    <t>Идем на пикник, едим плов, кутим и читаем книги — на выходных этой недели 🟡Арт-пикник «Обнаженная натура в истории искусства: от культа до табу» в саду «Эрмитаж» 🟡Блокнотный гараж-сейл 🟡Коктейльный вечер в Hongkong 🟡Фестик 🟡Фестиваль «Книгам место быть» 🟡Открытие Mátes Coffee 🟡День Индии 🟡Плов party Razúmno x Публика</t>
+  </si>
+  <si>
+    <t>19.08.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27345</t>
+  </si>
+  <si>
+    <t>В нашем любимом POISON DROP началась летняя распродажа дизайнерских украшений❤️ Отличный повод заглянуть в один из бутиков универмага (мы советуем пространство на Патриках по соседству с мягконапиточной Река) Какие коллекции носит наша редакция: •Подвески от Кати Клэп в коллабе с брендом AQUAGIRL •Невероятной красоты коллекция Poisoned Hearts от самого универмага •Серьги и кольца с шипами от Гоши Карцева Для наших подписчиков до конца лета действует промокод privet❤️</t>
+  </si>
+  <si>
+    <t>19.08.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27343</t>
+  </si>
+  <si>
+    <t>Где отключиться от шумного города? Собрали интересные экотропы Москвы и Подмосковья. 📍Воздушная экотропа (Шереметьевская Дубрава, ВДНХ) 📍Босоногая тропа (национальный парк «Лосиный остров») 📍Экотропы Серебряного бора 📍Маршруты заказника «Воробьевы горы» 📍Экотропа парка Покровское-Стрешнево 📍Экотропа Дарвиновского музея 📍Тропа здоровья в Сокольниках #подборка</t>
+  </si>
+  <si>
+    <t>19.08.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27341</t>
+  </si>
+  <si>
+    <t>Закат, звезды и 8000 свечей — декорации для концертов, которые не повторятся до следующего года ❤️‍🩹 Делимся программой от Lumisfera и приглашаем провести несколько летних вечеров под закат и музыку симфонического оркестра. • 24 августа: «Мировые хиты» Хиты от Вивальди до Linkin Park, которые вы точно знаете, в авторских аранжировках. • 27 августа: «Истории любви» Звезды мюзиклов Иван Ожогин и Юлия Ива. «Призрак оперы», «Нотр-Дам де Пари» и мировые хиты о любви. • То самое 3 сентября «Симфония в парке» Обновленная программа — хиты Green Day, Stigmata и Михаила Шуфутинского. ﻿ Билеты тут. Адрес: м. ВДНХ, Проспект Мира, 119, стр. 545.</t>
+  </si>
+  <si>
+    <t>19.08.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27339</t>
+  </si>
+  <si>
+    <t>По традиции лета планируем провести эти выходные на фестивале локальных брендов «Маркет у моря» в поисках чего-нибудь красивого и интересного. 22 и 23 августа собираемся на Даниловском рынке, где резиденты маркета представят новые коллекции, а мастер-классы соберут маленьких и взрослых гостей на творческие занятия! Полюбившиеся этим летом фотобудки будут и на маркете: генеральный партнер проекта EPICA украсит площадку стильным корнером с йогуртами и творожными десертами, подготовит бонусы и развлечения, включая бесплатные фото на память для всех посетителей. Собрали для вас подборку тех, на которые хотим сходить сами: • сделают летние украшения и керамические обвесы; • сшить короны для королев и принцесс; • смастерить светильник-медузу; • связать мягкую сумку из трикотажной пряжи. Записаться на мастер-классы. Вход свободный. Время: 22 и 23 августа с 12:00 до 21:00 Адрес: м. Тульская, Мытная, 74.</t>
+  </si>
+  <si>
+    <t>19.08.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27337</t>
+  </si>
+  <si>
+    <t>Пикассо, Уорхолл, Лихтенштейн в Музее «ЗИЛАРТ» У музея — новый проект «Русский музей в ЗИЛАРТе. Шедевры искусства второй половины ХХ века. Дар Петера и Ирене Людвиг». Это возможность увидеть работы знаменитых художников ХХ века. В «ЗИЛАРТЕ» представят более 100 произведений западных и отечественных художников, которые Русскому музею подарили немецкие коллекционеры Петер и Ирене Людвиг. На выставке можно будет увидеть работы — Пабло Пикассо, Энди Уорхола, Жана-Мишеля Баскии, Роя Лихтенштейна, Роберта Раушенберга, Класа Олденбурга, Джаспера Джонса, Йозефа Бойса и других. Для посетителей выставка откроется 5 сентября и продлится до 7 февраля 2027 года. Адрес: м. ЗИЛ, бульвар Братьев Весниных, 3.</t>
+  </si>
+  <si>
+    <t>18.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27335</t>
+  </si>
+  <si>
+    <t>Бар стендап-комика Сергея Орлова Summer Punch (да, он не только рассказывает смешные истории, но и зовет всех на вечеринки) 19 августа превратится в настоящий Jazz Cover Jam — вечер, где культовые треки 00–10-х годов обретают новое джазовое звучание. Послушать в этот вечер можно будет от Amy Winehouse и Frank Sinatra до The Weeknd, Arctic Monkeys, Земфиры и других популярных поп-хитов. В общем, рай миллениала. Билеты. Сбор гостей в 19:00, программа с 20:00 до 22:00. Адрес: м. Охотный ряд, Столешников переулок, 8. Бронь столов: +7(495)-255-01-99.</t>
+  </si>
+  <si>
+    <t>18.08.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27334</t>
+  </si>
+  <si>
+    <t>На этой неделе смотрим Годара, Джармуша и Соррентино, отправляемся в Тайбэй и погружаемся в мир Ван Гога и Пегги Гуггенхайм. А еще — «Паприка» под открытым небом, «Треугольник печали», премьеры, ретроспективы и киноужины. 19 августа, среда • Зрительская премьера «Жертвы обстоятельств» в КАРО Октябрь • Кинопоказ «Грозовой перевал» в «ГЭС-2» • Кинопоказ «Мужчина и женщина» в кинотеатре «Художественный» • Кинопоказ «Питер ФМ» в «Лето. Кино. Кион» 20 августа, четверг • Кинопоказ «Морфий» с обсуждением в киноцентре «Октябрь» • Киноклуб «Пегги Гуггенхайм: Ни дня без искусства» в пространстве BLAR • Кинопоказ «Ван Гог. На пороге вечности» в ЧТИВО ДОМ 21 августа, пятница • Премьера «Тайбэйская история» в Лектории Музея «Гараж» • Кинопоказ «На последнем дыхании» в Центре «Зотов» • Кинопоказ «Грация» в кинотеатре «Художественный» 22 августа, суббота • Кинопоказ Жана Эпштейна в рамках киноклуба «Здравствуй, кино» в бибилиотеке Des Esseintes Press • Кинопоказ «Ла-ла ленд» в ЧТИВО ДОМ • Кинопоказ «Тайная жизнь Уффици» в кинотеатре «Иллюзион» 23 августа, воскресенье • Ретроспектива Жени Казанкиной: показ и онлайн-обсуждение с режиссером в Еврейском музее и центре толерантности • Кинопоказ с обсуждением «Треугольник печали» в киноцентре «Октябрь» • Киноужин «Римские приключения» в пространстве ODMO • Кинопоказ аниме «Паприка» в DFF Summer Cinema 24 августа, понедельник • Кинопоказ «На гребне волны» в киноцентре «Домжур» • Кинопоказ «Параллельные истории» в «Лето. Кино. Кион» 25 августа, вторник • Кинопоказ с обсуждением «Закулисье реальности» в киноцентре «Октябрь» • Кинопоказ «Кофе и сигареты» в Центре «Зотов» • Кинопоказ «Великая красота» в DFF Summer Cinema</t>
+  </si>
+  <si>
+    <t>18.08.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27328</t>
+  </si>
+  <si>
+    <t>23 августа Marie Laveau отметит Феррагосто — любимый праздник августа у итальянцев На один вечер двор бара превратится в маленькую Сицилию. Гостей ждут апероль шпритц, аранчини, сезонные фрукты, живая итальянская музыка, и большое застолье в традициях Феррагосто — когда за одним столом собираются друзья, соседи и даже те, кто познакомился всего несколько минут назад. В течение вечера гостей ждет программа: • 16:00 — сбор гостей, welcome drink и знакомство; • каждый час — небольшой ритуал Феррагосто: вместе будем благодарить уходящее лето за все хорошие моменты, которые оно нам подарило; • 17:00 — живая музыка: итальянская эстрада и джаз; • 19:00 — итало-диско диджей-сет. В билет входит: • Апероль шпритц (алкогольный или безалкогольный); • Аранчини (традиционная сицилийская закуска). Билеты Время: 23 августа, с 16:00 до 21:00. Адрес: м. Пушкинская, Петровка, 30/7, фиолетовая дверь с глазом.</t>
+  </si>
+  <si>
+    <t>18.08.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27322</t>
+  </si>
+  <si>
+    <t>Боуи, Канье Уэст, Армани и Твигги: Beat Weekend объявил программу С 10 по 20 сентября пройдет Beat Weekend — фестиваль документального кино о новой культуре. В программе — фестивальные хиты и новое российское кино, а также паблик-токи, дискуссии и специальные музыкальные события. Среди главных фильмов: 🟡 «Твигги» — российская премьера фильма о первой супермодели и главной it-girl 60-х: от стремительного взлета до жизни после большой моды. 🟡 «Боуи: Последняя глава» — о последних годах Дэвида Боуи и о том, как музыкант превратил борьбу с болезнью в свой прощальный альбом Blackstar. 🟡 «Канье Уэст: Во имя кого?» — шесть лет жизни Йе без фильтров и комментариев: от творческого триумфа до одиночества и краха собственной империи. 🟡 «Сделано в Милане: История Армани и итальянской моды» — портрет Джорджо Армани и история того, как его эстетика изменила моду, кино и сам Милан. 🟡«Лучшее лето» — музыкальная капсула времени из 90-х с Beastie Boys, Sonic Youth, Foo Fighters, Beck, Bikini Kill и другими героями эпохи. 🟡А еще — абсурдная «История бетона» от Джона Уилсона, чемпионат мира по приготовлению овсянки в шотландской деревне и приключение на Сахалине в «Биостанции Анива».</t>
+  </si>
+  <si>
+    <t>17.08.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27321</t>
+  </si>
+  <si>
+    <t>Говорим о Климте, Мопассане и рэпе девяностых, разбираемся, как алгоритмы меняют музыку, еда — наш мозг, а ар-деко — города. А еще выясняем, как зумерам не выгореть, отличить подлинник от подделки и чем травились при московских царях. 18 августа, вторник • Арт-ужин «Густав Климт: страсть и золото» в пространстве ODMO • Лекция «Хлеб как эксперимент» с DNA и La Poste в Центре «Зотов» • Лекция «Ги де Мопассан: живописец слов» в Лектории «Саренок» 19 августа, среда • Дискуссия «Артист в эпоху алгоритмов и генеративной музыки» в Лектории Музея «Гараж» • Книжный Флоу в кофейне «Вспышка» • Дискуссия «Артист в эпоху алгоритмов и генеративной музыки» в Лектории Музея «Гараж» 20 августа, четверг • Лекция о Вонге Кар-вае, любви и времени от Таси Филиной • Лекция «Откуда берется чувство собственной недостаточности» в Лектории «Саренок» • Лекция искусствоведа Елены Соломенцевой с мороженым и цветами в пространстве «Свое поле» • Лекция-дегустация «Жили-были, ели-пили» в Галерее «Другое Дело» • Лекция «Еда и мозг: от костра до полки супермаркета» в Лектории Сферы Х5 21 августа, пятница • Паблик-ток «Как не выгореть зумеру? Отвечают бабушки» в Лектории Сферы Х5 • Лекция и завтрак «Архитектура Ар-Деко в Париже, Нью-Йорке и Москве» от «Культ крыш» 22 августа, суббота • Лекция Валентина Головачева «Тайбэй и тайбэйцы: вчера, сегодня и завтра» в Лектории Музея «Гараж» • От писательских дач к Дому творчества. Экскурсия по поселку Переделкино с посещением музея Пастернака 23 августа, воскресенье • Ботаническая прогулка по Серебряному бору • Книжный Флоу в кофейне Gøg • Лекция-детектив «Это тоже искусство! Подлинник или подделка?» в Котельнической Высотке 24 августа, понедельник • Лекция «Яды. Темные страницы истории Московского царства» в ГУМ Кинозале • Беседа «Рэп девяностых и рэп нулевых» в «ГЭС-2» • Лекция «Мобилография — дитя социальных медиа» в Переделкине</t>
+  </si>
+  <si>
+    <t>17.08.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27319</t>
+  </si>
+  <si>
+    <t>Провожаем лето танцами: 128bpm устроит большой фестиваль «На закате лета» 29 августа студия танцев и фитнеса 128bpm отметит пять лет фестивалем в .оригинал. Весь день будут тренироваться, танцевать, слушать лекции и музыку, а завершится все афтепати. В программе: 🟡парная йога под DJ-сет, пилатес под живые барабаны, бачата, Trendy Dance и караоке Cardio Dance; 🟡мастер-класс GOGOL School, лекции от Trips и МАММ; 🟡мини-татуировки, создание обвесов и карт желаний; 🟡маркет локальных брендов; 🟡хор от школы «Марс», выступление By Индия и DJ-сет Izhevski; 🟡ночное афтепати с танцевальными перформансами. На входе гостей ждет подарок от KIKO Milano. Один билет действует весь день: можно уходить и возвращаться. Регистрация Дата и время: 29 августа, 12:00–02:00 Адрес: м. Курская, Земляной Вал, 9А</t>
+  </si>
+  <si>
+    <t>17.08.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27318</t>
+  </si>
+  <si>
+    <t>Независимая киностудия А24 подарила нам много отличного и, на чей-то взгляд, странного кино. Недавно мы смотрели в кино «Вот это драма», а еще студию можно знать по фильмам «Все страхи Бо», «Леди Бёрд», «Лобстер», «Всё везде и сразу, «Реинкарнация», «Прошлые жизни». В чем же секрет студии А24? Об этом расскажет киновед Тася Филина на встрече 18 августа: она разберут визуальный язык студии, принципы работы с режиссерами и причины популярности авторского кино. Отдельно — о феномене «новой тревоги»: страхе, который рождается из вины, семейных отношений, одиночества, мифологии и внутренних конфликтов. Основой разговора станут три знаковые картины: «Убийство священного оленя» Йоргоса Лантимоса, «Маяк» Роберта Эггерса и «Солнцестояние» Ари Астера. Билеты. Начало в 19:00. Адрес: м. Охотный ряд, Тверская, 3, -2 этаж, 18+</t>
+  </si>
+  <si>
+    <t>17.08.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27316</t>
+  </si>
+  <si>
+    <t>Утро начинается с кофе и новостей об этом напитке: 22–23 августа идем на фестиваль «Чашка» В эти выходные отправляемся пробовать кофе, чай и шоколад во всех возможных вариациях — в Даниловском холле на фестивале «ЧАШКА» соберутся бариста, обжарщики, чайные мастера, шоколатье и больше 120 гастрономических проектов. Но одним маркетом дело не ограничится: гостей ждут дегустации и мастер-классы, кофейные чемпионаты, латте-арт, лекции и бары с авторскими напитками. Вход по регистрации. Дата и время: 22–23 августа, 11:00–21:00. Адрес: м. Тульская, Дубининская, 71.</t>
+  </si>
+  <si>
+    <t>17.08.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27314</t>
+  </si>
+  <si>
+    <t>21 августа. Пятница Мероприятия 🔵Планы на выходные Наши мероприятия 🔵Арт-пикник «Обнаженная натура в истории искусства: от культа до табу» в саду «Эрмитаж» — 23 августа Конкурс 🔵Совместно с киноблогером Эрной сертификат на шопинг в MAAG Кино 🔵Премьера «Тайбэйская история» 🔵Кинопоказ «На последнем дыхании» 🔵Кинопоказ «Грация» Лекции 🔵Паблик-ток «Как не выгореть зумеру? Отвечают бабушки» 🔵Лекция и завтрак «Архитектура Ар-Деко в Париже, Нью-Йорке и Москве» Подборки 🔵Чек-лист августа 🔵Блюда с арбузом 🔵Особняки с мероприятиями 🔵Чем заняться в Самаре 🔵Бренды украшений 🔵Где пробовать лисички 🔵Коллаборации этого лета 🔵Двойные маршруты по Таганке 🔵Открытия этого лета 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки 🔵Пляжные клубы 🔵Бассейны в парках Пространства 🔵Баня «Дюжина» 🔵Книжный «Озеро» Гастроновости 🔵Веранда Cazaban Bistro 🔵EVA в Раменках 🔵Гастрокластер «Тверской. Дом вкуса» 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>16.08.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27312</t>
+  </si>
+  <si>
+    <t>Осталась всего пара недель до ярмарки современного искусства Cosmoscow! Международная ярмарка современного искусства Cosmoscow пройдет с 4 по 6 сентября на двух этажах «Тимирязев Центра». А коллекционерам и представителям арт-сообщества представят экспозицию первыми на предпоказе 3 сентября. В этот раз гости смогут увидеть более 100 галерейных стендов и 10 некоммерческих культурных проектов. Среди них: масштабная инсталляция Игоря Самолета «Всплеск», инсталляция филиала Третьяковской галереи в Самаре «Общая кухня» и стенд Творческого сообщества МИРА, посвященный будущему МИРА музею в Суздале. Билеты. Адрес: м. Петровско-Разумовская, Верхняя аллея, 6, стр. 1.</t>
+  </si>
+  <si>
+    <t>16.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27309</t>
+  </si>
+  <si>
+    <t>Изабель Юппер, Венсан Кассель и Катрин Денев в новом триллере Асгара Фархади ✨ 17 августа в кинотеатре «Художественный» пройдет зрительская премьера «Параллельных историй» — нового психологического триллера двукратного обладателя «Оскара» Асгара Фархади. В центре сюжета — писательница, которая наблюдает за соседями и превращает их жизнь в сюжет своего романа. Но вскоре выдуманные ею ревность, страсть и убийство начинают неожиданно проникать в реальность. Показ пройдет на французском языке с русскими субтитрами. Билеты Дата и время: 17 августа, 20:00 Адрес: м. Арбатская, Арбатская площадь, 14, стр. 1</t>
+  </si>
+  <si>
+    <t>16.08.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27307</t>
+  </si>
+  <si>
+    <t>Русский хлеб по старинным рецептам и черный круассан в пекарне «Ухват»! В гастрокластере «Тверской. Дом вкуса», про который мы ранее писали, открылась русская пекарня «Ухват» — это первый формат корнера от одноименного ресторана. Здесь работают только с натуральными заквасками и выдерживают тесто по старинным технологиям. Главные герои — бородинский и деревенский хлеб, солодовый хлеб с клюквой, гречишные багеты и другие буханки. Отдельная история — выпечка: бородинский и «забытый» круассаны (такое забавное название команда дала черному круассану), ватрушки, московская плюшка, маковый рулет, грушевый пирог и рогалики (мы попробовали фисташковый и с кокосом и малиной, это очень вкусно!). Тут также подают завтраки весь день: яйца бенедикт, ржаную фокаччу с тамбовским окороком, пшенную кашу и сырники. В основном меню — окрошка с пастрами, сибирские пельмени, томленая утка, шницель и другие блюда современной русской кухни. Адрес: м. Пушкинская, Тверской бульвар, 27, стр. 6. #пушкинская #еда</t>
+  </si>
+  <si>
+    <t>16.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27306</t>
+  </si>
+  <si>
+    <t>16 августа. Воскресенье Мероприятия 🔵Планы на выходные 🔵Вечеринки выходных 🔵Фестиваль More Amore 🔵Фестиваль Petshop Days 🔵Фестиваль Summer Sound 🔵Фестивали за пределами Москвы Кино 🔵Киноужин «Ешь, молись, люби» 🔵Языковой киноклуб «Ешь, молись, люби» 🔵Кинопоказ «Мужчина и женщина» Лекции 🔵«Балетный код в моде: от Русских сезонов до ballet core» 🔵Лекция «Антиглянец из 1960-х. Светская жизнь Высотки на Котельнической» Конкурс 🔵Билеты на выставку и фирменный комплект мерча «Дом 21» Подборки 🔵Чек-лист августа 🔵Блюда с арбузом 🔵Особняки с мероприятиями 🔵Чем заняться в Самаре 🔵Бренды украшений 🔵Где пробовать лисички 🔵Коллаборации этого лета 🔵Двойные маршруты по Таганке 🔵Открытия этого лета 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки 🔵Пляжные клубы 🔵Бассейны в парках Пространства 🔵Баня «Дюжина» 🔵Книжный «Озеро» Гастроновости 🔵Веранда Cazaban Bistro 🔵EVA в Раменках 🔵Гастрокластер «Тверской. Дом вкуса» 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>15.08.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27297</t>
+  </si>
+  <si>
+    <t>План выходного дня: заглянуть в «Солодовню» на выставку «Секретер» Радостно, что в пространстве (некогда часть бывшего пивоваренного завода в Хамовниках) «Солодовня» снова открыты двери! Текущий проект — вторая часть, в рамках которой зрителям показывают собственную коллекцию арт-центра. Многие вещи до этого не выставлялись — это и стало ключевой метафорой выставки. Мы будто заглядываем в секретер — предмет мебели, созданный для хранения частной жизни. В экспозиции представлено множество перекликающихся предметов искусства — от старообрядческих икон до живописи, графики передвижников и авангардистов. Выставку дополняет камерная публичная программа. После выставки идеально прогуляться до Пречистенки и заглянуть на бранч в Мультикультуру — в основе концепции ресторана лежат традиции многонациональной семьи автора проекта Максима Ползикова, где всегда готовили национальные блюда разных стран, дополненные ингредиентами из других гастрономических культур. Если хочется еще больше мест в районе — ловите наш гид по Хамовникам! Выставка работает до 27 сентября. Вход по билетам. Адрес: м. Парк Культуры, Льва Толстого, 23, стр. 4. #пойдемвыходные #обзор #парккультуры</t>
+  </si>
+  <si>
+    <t>15.08.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27293</t>
+  </si>
+  <si>
+    <t>Это лето мы просто так не отпустим! Зовем вас на арт-пикник «Обнаженная натура в истории искусства: от культа до табу» в саду «Эрмитаж» — 23 августа! 🌿 23 августа встречаемся в саду «Эрмитаж»: уютно расположимся на пледах, угощаясь закусками Yami Yami, и буем слушать лекцию искусствоведа Маши Даяновой об обнаженной натуре в истории искусства. Вместе с Машей, автором проекта ART FM, поговорим о том, как менялось отношение к обнажённому телу — от античности до наших дней. На лекции обсудим: • как менялось восприятие и изображение наготы от античности до наших дней; • почему в одних культурах обнажённое тело не воспринимается как нарушение моральных норм, а в других сама категория наготы практически отсутствует; • почему дочери Люсьена Фрейда позировали отцу обнажёнными и как его работы воспринимали зрители; • как ориентализм повлиял на изображение женского тела в европейском искусстве; • почему Гойе пришлось создать две версии одной картины — «Маху одетую» и «Маху обнажённую». Билеты. 23 августа, воскресенье, с 13:00 до 15:00 Сад «Эрмитаж» (точное место встречи сообщим ближе к дате) Ближе к мероприятию вам придет письмо со ссылкой на чат участников — там мы сообщим точное место встречи в парке и все необходимые детали. Также если прогноз будет не на нашей стороне, у нас есть план Б и укромное местечко 💛✨ По любым вопросам можно писать менеджеру Алёне @apanaran. 18+ #нашимероприятия</t>
+  </si>
+  <si>
+    <t>15.08.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27291</t>
+  </si>
+  <si>
+    <t>Всем любителям винтажа и необычных украшений — 18 августа отмечает свой 8-й день рождения проект 818 vintage❤️ Этот магазин один из первых начал привозить в Москву винтажную бижутерию со всего мира, а сейчас у ребят в шоуруме собрана уже очень большая коллекция: от локальных маленьких брендов до самых известных. Вот что будет на клиентском дне 18 августа: 🟡большая подборка новых поступлений, которые впервые можно будет увидеть и примерить; 🟡специальные цены и подарки на покупки (только зарегистрированным пользователям); 🟡стайлинг-сессия и паблик-ток со стилистом Татьяной Никейцевой с 16:00 до 19:00: индивидуальная работа с гостями, помощь с примеркой, подбор украшений и готовые формулы стилизации; 🟡беспроигрышная лотерея с подарками для каждого покупателя. Регистрация на клиентский день. Дата: 18 августа, с 12:00 до 20:00 Адрес: м. Бауманская, Бауманская 15.</t>
+  </si>
+  <si>
+    <t>15.08.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27282</t>
+  </si>
+  <si>
+    <t>Арбуз — главный вкус августа! Собрали блюда с арбузом из московских ресторанов: от свежих салатов до неожиданных сочетаний. 🟡Горыныч 🟡Loona 🟡Муссон 🟡Eva 🟡J'Pan 🟡Ribambelle 🟡Savoy 🟡Миндаль #подборка</t>
+  </si>
+  <si>
+    <t>15.08.26 06:18</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27281</t>
+  </si>
+  <si>
+    <t>Кто рано встает, тому… последний билет на нашу лекцию о художниках-абьюзерах, которая пройдет сегодня в ресторане Share ❤️‍🔥 Кодовое слово privet подарит вам приятную скидку</t>
+  </si>
+  <si>
+    <t>14.08.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27280</t>
+  </si>
+  <si>
+    <t>Про Одиссею говорят сейчас все: невозможно не обсуждать главную кинопремьеру года. Для тех, кому хочется полного погружения, издательство БОМБОРА запустила свой одноименный проект: аудиокнига «Одиссея, которую ты дослушаешь». Это адаптированная версия классической Одиссеи и целый аудиоспектакль с многоголосой озвучкой, полным, погружающим, даже кинематографичным саунд-дизайном. Из необычных моментов: проект рассказан от лица Гомера, что делает историю более личной и еще более эмоциональной. Это идеальная опция для вечерних прогулок по Москве: для тех, кто все же решил не читать оригинал, но хочет продолжить погружаться в авторскую версию вселенной Кристофера Нолана, которую он создал по истории Одиссея. Книга доступна на всех сервисах (и на Литрес, и в Яндекс Книгах). Кстати, кто уже посмотрел, как вам кино?</t>
+  </si>
+  <si>
+    <t>14.08.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27278</t>
+  </si>
+  <si>
+    <t>Мы уже не верили в это, однако эклеры этим летом снова появились в Переделкине! Не первый год наблюдаем за тем, как в теплый период в телефонных будках гостиницы Переделкина вместо некогда звонящих появляются повара, которые шустро начиняют эклеры разными начинками для гостей городка писателей. Эклеры продают каждые выходные в знаменитой телефонной будке 1956 года — той самой, где, по легенде, однажды повздорили Евтушенко и Вознесенский. В прошлом году поп-ап эклерной «Алло Алло» от ресторана «Воронеж» продал больше 20 000 эклеров! В меню полюбившиеся фавориты: 🟡эклер с оливье (290 ₽); 🟡эклер с муссом из лосося и икрой тобико (380 ₽); 🟡эклер с крабом (720 ₽); 🟡итальянский эклер с 4 видами сыра (260 ₽) и с подкопченной треской (420 ₽); 🟡также сладкая вариация — эклер с заварным кремом (260 ₽). Режим работы: сб–вс, 10:00–22:00 или до последнего эклера Адрес: ДСК Мичуринец, Погодина, 4,</t>
+  </si>
+  <si>
+    <t>14.08.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27276</t>
+  </si>
+  <si>
+    <t>Максим Матвеев, Коля Редькин и другие побеседуют на фестивале ЧТИВО 29 августа на Хлебозаводе пройдет фестиваль издания Сергея Минаева ЧТИВО — с музыкой, юмором и разговорами с героями проекта. На сцене Сергей Минаев поговорит с Максимом Матвеевым о съемках в Китае, новом блокбастере по Стругацким и его проектах вне кино, а с историком музыки Колей Редькиным — о главных артистах поп-культуры от Дэвида Боуи до «Дайте танк». Музыкальная программа тоже масштабная: 🟡Найк Борзов, UMA2RMAN и «Отпетые мошенники» — на главной сцене; 🟡FEDUK, «Диктофон», Бонд с кнопкой и секретный гость — на сцене «Вдохновение». Новых артистов и героев фестиваля будут объявлять постепенно. Билеты Дата: 29 августа, 13:00–23:00 Адрес: м. Дмитровская, Новодмитровская, 1.</t>
+  </si>
+  <si>
+    <t>14.08.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27271</t>
+  </si>
+  <si>
+    <t>Открытия, цирковые представления и танцы всю ночь — на вечеринках этих выходных🟡Открытие гастробара «Кип»* 🟡Auza Dvor в Yauza 🟡Daily Slime × Вильчинский 🟡Fomoland в «Ровеснике» 🟡Eurosummer Party в Fabula HQ 🟡Cosmoritmo × Добро в Soma 🟡Serenades в Leveldva 🟡«Цырк» в «.оригинале» *Meta признана экстремистской организацией в РФ.</t>
+  </si>
+  <si>
+    <t>13.08.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27266</t>
+  </si>
+  <si>
+    <t>Больше никаких очередей в бары: удобная опция появилась в Яндексе еде! Вместе с холдингом «СИДР Групп» команды придумали нужную вещь — «листы НЕОЖИДАНИЯ». Теперь можно место на вечеринке можно забронировать заранее, зайти без очередей и получить в подарок приветственный сет напитков. Места, где уже работает этот лист (ожидаем еще больше мест): 🟡В баре «Моя пьяная бабушка летит в Сингапур»уже в эту пятницу за бронирование через Яндекс Еду подарят лимитированный коктейль, авторский десерт и 3000 баллов на карту лояльности. 🟡21 августа в Do Not Disturb гостей ждут коктейль и 5000 баллов, а 26 августа в «Ботанисте» — коктейль и 3000 баллов. Как забронировать? Прямо в приложении через кнопку «сходить»! Планируем проводить последние пятницы лета без очередей ✨✨ Реклама, ООО "Яндекс Еда", ИНН 9705114405, erid: 2W5zFHKJsrR</t>
+  </si>
+  <si>
+    <t>13.08.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27265</t>
+  </si>
+  <si>
+    <t>Ночь в музее? А, может, лучше ночь в поликлинике? Когда бы вы еще вместе с чекапом посмотрели спектакли, фильмы и позанимались спортом? 22 и 29 августа московские поликлиники предложат посетителям весьма необычно позаботиться о здоровье. С 20:00 до полуночи здесь пройдет акция «Ночь в поликлинике» с развлекательной программой. Всё это совместят с заботой о здоровье: гости смогут узнать о «Московском чекапе» и пройти профилактическую диагностику. Для москвичей с полисом ОМС будет доступен анализ крови по персональным назначениям, а посетители без московского ОМС смогут пройти биоимпедансный анализ состава тела. Мероприятия пройдут в 10 поликлиниках: 🟡городской поликлинике № 5 (филиал № 1 — Большая Бронная улица, дом 3); 🟡городской поликлинике № 220 (головное здание — улица Заморенова, дом 27; филиалы расположены в Пресненском районе); 🟡городской поликлинике № 2 (филиал № 3 — Ялтинская улица, дом 10); 🟡городской поликлинике № 52 (филиал № 4 — Элеваторная улица, дом 15); 🟡городской поликлинике № 109 (филиал № 4 — улица Шкулева, дом 4); 🟡городской поликлинике № 212 (амбулаторно-поликлинический центр — Солнцевский проспект, дом 11а, строение 1); 🟡консультативно-диагностическом центре № 4 (филиал № 2 — Физкультурный проезд, дом 6); 🟡городской поликлинике № 66 (головное здание — Салтыковская улица, дом 11б); 🟡 городской поликлинике № 62 (филиал № 3 — улица Куусинена, дом 6б); 🟡 клинико-диагностическом центре № 6 (филиал № 8 — Дмитровское шоссе, дом 165д, корпус 7). Вход свободный Дата и время: 22 и 29 августа, 20:00–00:00</t>
+  </si>
+  <si>
+    <t>13.08.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27264</t>
+  </si>
+  <si>
+    <t>Ночь в музее? А, может, лучше ночь в поликлинике? Когда бы вы еще вместе с чекапом посмотрели спектакли, фильмы и позанимались спортом? 22 и 29 августа весьма необычно посетителям московские поликлиники предлагают позаботиться о здоровье. С 20:00 до полуночи здесь пройдет акция «Ночь в поликлинике» с развлекательной программой. Всё это совместят с заботой о здоровье: гости смогут узнать о «Московском чекапе» и пройти профилактическую диагностику. Для москвичей с полисом ОМС будет доступен анализ крови по персональным назначениям, а посетители без московского ОМС смогут пройти биоимпедансный анализ состава тела. Мероприятия пройдут в 10 поликлиниках: 🟡городской поликлинике № 5 (филиал № 1 — Большая Бронная улица, дом 3); 🟡городской поликлинике № 220 (головное здание — улица Заморенова, дом 27; филиалы расположены в Пресненском районе); 🟡городской поликлинике № 2 (филиал № 3 — Ялтинская улица, дом 10); 🟡городской поликлинике № 52 (филиал № 4 — Элеваторная улица, дом 15); 🟡городской поликлинике № 109 (филиал № 4 — улица Шкулева, дом 4); 🟡городской поликлинике № 212 (амбулаторно-поликлинический центр — Солнцевский проспект, дом 11а, строение 1); 🟡консультативно-диагностическом центре № 4 (филиал № 2 — Физкультурный проезд, дом 6); 🟡городской поликлинике № 66 (головное здание — Салтыковская улица, дом 11б); 🟡 городской поликлинике № 62 (филиал № 3 — улица Куусинена, дом 6б); 🟡 клинико-диагностическом центре № 6 (филиал № 8 — Дмитровское шоссе, дом 165д, корпус 7). Вход свободный Дата и время: 22 и 29 августа, 20:00–00:00</t>
+  </si>
+  <si>
+    <t>13.08.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27262</t>
+  </si>
+  <si>
+    <t>Идеальное утро на одного в Eggsellent Кафе завтраков Eggsellent и бренд Pragma запустили необычный бар для тех, кто иногда хочет провести утро наедине с собой. В кафе на Парке культуры спрятались кастомный стул, витрина с бокалами и отдельная сервированная зона. В специальном меню четыре напитка: 🟡«Мягкое утро» — айс-латте со вкусом тирамису и кокосовой пеной; 🟡«Лавандовый рассвет» — напиток из убе, лемонграсса и лавандовой пены; 🟡«Тропическое утро» — коктейль с пряным ромом, питахайей, фейхоа и личи; 🟡«Сегодня без будильника» — коктейль с игристым, цитрусовым джином, лаймовым сорбетом и ягодами. Сам бар на одного работает только на Парке культуры, а попробовать спешл-меню можно также в кафе на Маяковской. Действует до конца августа, ежедневно с 8:00 до 18:00.</t>
+  </si>
+  <si>
+    <t>13.08.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27256</t>
+  </si>
+  <si>
+    <t>История об одной свадьбе: спектакль-инсталляция без единого актера ТОН-ЦЕНТР представил аудиовизуальную постановку «Радость-свадьба с подменой невесты и другими происшествиями». Действие разворачивается на движущейся сцене, где главными персонажами становятся скульптурные костюмы авторства Андрея Бартенева. В основе сюжета лежит архаический свадебный обряд. Героиня по имени Ярина в ночь на Ивана Купала спасает доброго молодца от злой русалки и влюбляется в него. Однако семья жениха отказывается принять избранницу, тогда сваха предлагает пойти на хитрость. Сценографию постановки разработала Катя Бочавар. Женя Некрасова, автор либретто, через древние мотивы рассказывает о мире современного человека. Совместно с ансамблем N'Caged Владимир Раннев создал музыкальную партитуру, где речитативы дополнены экспериментальными вокальными техниками. В пространстве центра также проходит выставка «Андрей Бартенев. Десерт футуриста, или Гвозди в сметане», исследующая творческий метод художника. Зрителям представлены коллажи, фото- и видеодокументация перформансов, а также редкие кадры постановок, в которых в разное время участвовали будущие звезды современного искусства. Показы проходят ежедневно, до 20 сентября Билеты Адрес: м. Комсомольская, Комсомольская площадь, 3/30, стр. 1</t>
+  </si>
+  <si>
+    <t>13.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27247</t>
+  </si>
+  <si>
+    <t>Встреча любителей кино, булочки, камерный маркет — рассказываем, что нас ждет на этих выходных интересного! 🟡Встреча для любителей кино 🟡Бранч Зoe x Нюанс 🟡Лекция о тексте в кинематографе 🟡Персиковое ничегонеделание 🟡День боулинга в «Дорожке» 🟡Летний маркет в кофейне «Ностальгия» 🟡Ubel на веранде Еврейского музея 🟡O Paper Paper x Skrepka</t>
+  </si>
+  <si>
+    <t>13.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27238</t>
+  </si>
+  <si>
+    <t>12.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27237</t>
+  </si>
+  <si>
+    <t>Место, где искусство рождалось из повседневности — в спорах, на семейных вечерах, под звуки джаза В Центре «Зотов» проходит выставка «Дом 21. В гостях у художников», рассказывающая о доходном доме на Мясницкой улице, 21. Здесь, в 1920–1930-х годах, жили и работали художники и педагоги ВХУТЕМАСа. В экспозиции представлено свыше 230 работ, а маршрут построен как воображаемая прогулка по пяти квартирам с ольфакторными и музыкальными композициями, которые помогают представить атмосферу дома. Мы решили подарить 2 билета на выставку и фирменный комплект мерча «Дом 21». Чтобы принять участие необходимо: • Быть подписанным на Центр «Зотов» и «Привет, не хочешь сходить?»; • Нажать на кнопку «Участвую». Итоги подведем 20 августа. Успевайте — выставка открыта до 30 августа!</t>
+  </si>
+  <si>
+    <t>12.08.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27228</t>
+  </si>
+  <si>
+    <t>Фестиваль More Amore уже на этих выходных! На маркете More Amore соберутся больше 60 локальных брендов — от авторской керамики и украшений до апсайкл-одежды, растений и игрушек ручной работы. Мы собрали несколько красивых проектов, к которым стоит заглянуть: 🟡 Фетиш* 🟡 iksusha* 🟡 Дочь Стекольщика* 🟡 YELLOW RUFFLE 🟡 MyLittleFriends 🟡 POLYA* 🟡 Akcenty ot KUTYUR* 🟡 «Фикусу нужен дом»* * Meta признана экстремистской организацией в РФ</t>
+  </si>
+  <si>
+    <t>12.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27226</t>
+  </si>
+  <si>
+    <t>Дом Мельникова наконец отреставрирован! А это значит лишь то, что охота за билетам на экскурсии в этот уникальный дом архитектора начнется уже совсем скоро! Здание сохранили как мемориальное пространство. Выставок внутри не будет, но гости смогут посмотреть на мебель и личные вещи Константина Мельникова в небольших группах. А вот в саду появится уличная экспозиция о творчестве легендарного архитектора и сувенирный магазин. Открытие для посетителей планируется уже в конце этого года. Очень ждем! Адрес: м. Смоленская, Кривоарбатский переулок, 10.</t>
+  </si>
+  <si>
+    <t>11.08.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27224</t>
+  </si>
+  <si>
+    <t>В начале августа в двух минутах от Дома творчества Переделкино открылось общественное пространство «Гаражи», которое уже успело привлечь к себе внимание. Раньше здесь была автобаза Союза писателей, но при этом тут еще слушали музыку, обсуждали книги, общались и занимались спортом. Местный житель Переделкина и гастродеятель Игорь Лацман переосмыслил концепцию обычных гаражей, и теперь каждый бокс будто превратился в самостоятельный мир. Вместо одинаковых павильонов возникла череда человеческих историй и увлечений. Каждые выходные гостей ждут спектакли выездного Театра кукол имени Сергея Образцова, зарядки от клуба «Атлетика», творческие занятия в детской гаражной мастерской, блошиный рынок, музыка, гастродвор и другие события. А в будни место открыто для прогулок и отдыха. Адрес: м. Новопеределкино, Лермонтова, 11.</t>
+  </si>
+  <si>
+    <t>11.08.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27222</t>
+  </si>
+  <si>
+    <t>Запредельный уровень милоты в эти выходные: 15–16 августа пройдет фестиваль для питомцев и их владельцев PETSHOP DAYS Идеальный повод взять своего любимца и отправиться на Ходынское поле, чтобы провести время в компании других классных животных и их хозяев! Гостей ждет целый город для питомцев и их людей — «Петландия» с парадом пород, дог-дайвингом, мастер-классами, лекциями и благотворительными проектами. Музыкальный состав фестиваля тоже классный — вечером выступят CREAM SODA, Антоха МС, тима ищет свет, Солова и Игнатий Винтуров. Вход свободный Дата и время: 15 и 16 августа, 11:00–22:00 Адрес. м. ЦСКА, Ходынское поле.</t>
+  </si>
+  <si>
+    <t>11.08.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27220</t>
+  </si>
+  <si>
+    <t>Неделя музыки на Cruise II by Kuznyahouse Один из лучших способов проводить августовские дни — на воде. Особенно если это Cruise II by Kuznyahouse: на борту вкусная еда и напитки, вокруг атмосферно и играет приятная музыка. Программа на ближайшую неделю в Cruise II by Kuznyahouse: 🟡11 августа, 17:30 — The Bathroom Producers (live). Живой концерт московской инди-поп-группы с мелодичным и немного ностальгическим звучанием. 🟡14 августа, 23:30 — вечеринка Excellent Ночной танцевальный рейс с Baster Jazzster, Sim Fossil и Артемом Челбаевым: синти-поп, итало-диско, буги и фанк. 🟡15 августа — «Местность» × Cruise II Целый день вместе с электронным лейблом «Местность», который отмечает пятилетие. Днем — даунтемпо, электроника и IDM, вечером — живой джаз, ночью — вечеринка с драм-н-бейс и брейкбит. 🟡16 августа — Kuznyahouse &amp; B-Side All Day Cruise Музыкальный день в честь десятилетия Kuznyahouse: винил, диджей-сеты, специальное меню и вечер на фортепиано: 🟡И каждый вечер в 20:30 — Grand Piano Bar: живая музыка за историческим роялем F. Mühlbach. А еще на Cruise II можно танцевать — особенно на вечерних и ночных рейсах. А иногда на борту появляется фотокиоск или другие интересные коллаборации.</t>
+  </si>
+  <si>
+    <t>11.08.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27219</t>
+  </si>
+  <si>
+    <t>Неделя для романтиков и любителей культового кино: смотрим Вуди Аллена, Годара, истории любви с Ален Делоном, возвращаемся к «Пятому элементу» и «Принцессе Мононоке». 12 августа, среда • Кинопоказ «Штрихи жизни» и обсуждение с Валерией Косяковой в Еврейском музее и центре толерантности • Киноклуб с психологом «Разбираем сундук с психологическим наследством» в ГУМ Кинозал • Кинопоказ «Вики Кристина Барселона» в «Альфа Кристалл» • Показ премьерных фильмов киноклуба «Молодое кино» в Île de Thélème 13 августа, четверг • Кинопоказ и обсуждение «Шепот сердца» в Еврейском музее и центре толерантности • Киноужин «Худший человек на свете» в пространстве ODMO • Кинопоказ «Великая ирония» Вуди Аллена в «Альфа Кристалл» • Кинопоказ «10 причин моей ненависти» в DFF Summer Cinema 14 августа, пятница • Спецпоказ «Эйгенграу» Мурада Беглярова в киноклубе МАММ • Кинопоказ «Мужчина и женщина» в кафе «Публика» • Киноклуб с киноведом «Ален Делон: Главный красавец XX века» в ГУМ Кинозал • Кинопоказ «Презрение» в «Лето Кино Кион» 15 августа, суббота • Кинопоказ «Майкл» в «Лето. Кино. Кион» • Кинопоказ «Пятый элемент» в DFF Summer Cinema • Кинопоказ «Закулисье реальности» в Центре «Зотов» 16 августа, воскресенье • Киноужин «Ешь, молись, люби» в пространстве ODMO • Языковой киноклуб «Ешь, молись, люби» с проектом «Культурный код» • Кинопоказ «Мужчина и женщина» в кинотеатре «Художественный» 17 августа, понедельник • Киноклуб «Истории любви по-голливудски» в ГУМ Кинозал • Кинопоказ «Светская жизнь» в «Лето Кино Кион» 18 августа, вторник • Спецпоказ «Параллельные истории» в Центре «Зотов» • Кинопоказ «Принцесса Мононоке» в кинотеатре «Художественный»</t>
+  </si>
+  <si>
+    <t>11.08.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27218</t>
+  </si>
+  <si>
+    <t>Неделя для романтиков и любителей культового кино: смотрим Вуди Аллена, Годара, истории любви с Аленом Делоном, возвращаемся к «Пятому элементу» и «Принцессе Мононоке». 12 августа, среда • Кинопоказ «Штрихи жизни» и обсуждение с Валерией Косяковой в Еврейском музее и центре толерантности • Киноклуб с психологом «Разбираем сундук с психологическим наследством» в ГУМ Кинозал • Кинопоказ «Вики Кристина Барселона» в «Альфа Кристалл» • Показ премьерных фильмов киноклуба «Молодое кино» в Île de Thélème 13 августа, четверг • Кинопоказ и обсуждение «Шепот сердца» в Еврейском музее и центре толерантности • Киноужин «Худший человек на свете» в пространстве ODMO • Кинопоказ «Великая ирония» Вуди Аллена в «Альфа Кристалл» • Кинопоказ «10 причин моей ненависти» в DFF Summer Cinema 14 августа, пятница • Спецпоказ «Эйгенграу» Мурада Беглярова в киноклубе МАММ • Кинопоказ «Мужчина и женщина» в кафе «Публика» • Киноклуб с киноведом «Ален Делон: Главный красавец XX века» в ГУМ Кинозал • Кинопоказ «Презрение» в «Лето Кино Кион» 15 августа, суббота • Кинопоказ «Майкл» в «Лето. Кино. Кион» • Кинопоказ «Пятый элемент» в DFF Summer Cinema • Кинопоказ «Закулисье реальности» в Центре «Зотов» 16 августа, воскресенье • Киноужин «Ешь, молись, люби» в пространстве ODMO • Языковой киноклуб «Ешь, молись, люби» с проектом «Культурный код» • Кинопоказ «Мужчина и женщина» в кинотеатре «Художественный» 17 августа, понедельник • Киноклуб «Истории любви по-голливудски» в ГУМ Кинозал • Кинопоказ «Светская жизнь» в «Лето Кино Кион» 18 августа, вторник • Спецпоказ «Параллельные истории» в Центре «Зотов» • Кинопоказ «Принцесса Мононоке» в кинотеатре «Художественный»</t>
+  </si>
+  <si>
+    <t>10.08.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27209</t>
+  </si>
+  <si>
+    <t>У московских особняков есть жизнь и после экскурсий. Сегодня здесь слушают музыку, смотрят спектакли и кино, ходят на выставки, ужины и вечеринки. • Особняк Леман В исторических интерьерах проходят камерные концерты, светские вечера, ужины и частные мероприятия. • Усадьба Салтыковых-Чертковых Залы усадьбы сегодня используют для самых разных событий: здесь проходят спектакли, ужины, презентации, конференции, свадьбы и частные мероприятия. • Усадьба Муравьевых-Апостолов Сегодня пространство усадьбы активно используется для культурных мероприятий: помимо экскурсий, тут проходят выставки, концерты, кинопоказы и лекции. • Особняк Спиридонова После реставрации особняк стал выставочным и событийным пространством: здесь проходят выставки, презентации, светские ужины, модные показы и частные мероприятия. • Усадьба Гончарова-Филипповых Сейчас в усадьбе работают сразу несколько культурных пространств: здесь можно попасть на иммерсивную оперу, концерт, кабаре или просто провести вечер в баре внутри исторического особняка. • Усадьба Прове-Калиш Особняк XIX века превратился в камерную концертную площадку: в исторических залах с роялями проходят концерты, фестивали, лекции и другие события. • DFF Особняк на Яузской объединяет ресторан, клуб и большой двор: летом здесь работает кинотеатр под открытым небом, а по выходным проходят вечеринки и музыкальные события. • Особняк купца Носова Здесь проходят камерные концерты, кинопоказы, выставки, лекции и литературно-музыкальные вечера. #подборка</t>
+  </si>
+  <si>
+    <t>10.08.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27208</t>
+  </si>
+  <si>
+    <t>Гуляем по югу Франции вслед за Матиссом и Пикассо, разбираемся в балетном коде в моде, вспоминаем Москву 1990-х и светскую жизнь сталинских высоток. А еще говорим о Тайване, дизайне ОАЭ, современной поэзии и архитектуре Южной Америки — собрали события недели, на которые хочется успеть. 11 августа, вторник • Лекция «Пейзаж с историей: приключения Матисса, Пикассо, Шагала и Ренуара на юге Франции» в Центре «Зотов» • Лекция искусствоведа «Пабло Пикассо» в ГУМ Кинозале • Экскурсия «Петровка: блеск витрин и дух аристократии» от лектория «Прямая речь» 12 августа, среда • Лекция «Современная англоязычная поэзия: голоса, память и поиск себя» в пространстве Frenchie • Лекция востоковеда-япониста Нины Ворониной в ресторане японской кухни «Дом собраний Кай Кан» 13 августа, четверг • Лекция «Литургические чины 16 века и литургический театр конца 17 века» в Доме Причта при Трапезной Антипа • Лекция «Великое искусство быть разным» и презентация серии книг «Арт-коллекция» в Центре «Зотов» • Кинолекция Таси Филиной «Читающий герой в кино» в пространстве «Своё Поле» • Лекция «Совет свой себе посоветуй» в Лектории Сферы Х5 • Лекция «ОАЭ: глобальный дизайн и культурные институции» в Лектории Музея «Гараж» 14 августа, пятница • Лекция фотографа «Как создавать фотографии, которые цепляют и приводят клиентов?» в Котельнической Высотке • Экскурсия в роскошный особняк Н. Д. Стахеева • Лекция «Три проекта истории. Новгород, Тверь, Суздаль» во Всероссийском музее декоративного искусства 15 августа, суббота • Книжный клуб по повести Достоевского «Белые ночи» в Чайной «Нитка» • Лекция Сергея Дмитриева «Красивый остров: история Тайваня ХХ века» в Лектории Музея «Гараж» • Лекция «Москва 1990-х: городские детали и приметы времени эпохи перемен» в Котельнической Высотке 16 августа, воскресенье • «Балетный код в моде: от Русских сезонов до ballet core» в пространстве Frenchie • Лекция «Антиглянец из 1960-х. Светская жизнь Высотки на Котельнической» от «Культ крыш» 17 августа, понедельник • Лекция искусствоведа Натальи Михайловской в Доме Вишневских • Лекция про архитектуру Южной Америки и дегустация аргентинских вин</t>
+  </si>
+  <si>
+    <t>10.08.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27207</t>
+  </si>
+  <si>
+    <t>Сергей Минаев станет модератором конференции ТОК! До конференции для предпринимателей ТОК осталось 2 недели! Уже 27 августа в доме культуры «ГЭС-2» соберутся лидеры российского бизнеса и все, кто создает свое дело, чтобы обсудить поиск новых точек роста в сложных условиях. Также гостей ждут подкасты, бизнес-игры, мастер-классы и нетворкинг с коллегами. А модератором конференции станет писатель, медиаменеджер, продюсер, главный редактор журнала «ЧТИВО» — Сергей Минаев. Билеты Адрес: м. Кропоткинская Болотная набережная, 15.</t>
+  </si>
+  <si>
+    <t>10.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27205</t>
+  </si>
+  <si>
+    <t>15 августа. Суббота Мероприятия 🔵Планы на выходные 🔵Вечеринки выходных 🔵Фестиваль Summer Sound 🔵Фестивали за пределами Москвы Наши мероприятия 🔵Арт-бранч «Темная сторона гениев или художники-абьюзеры» в ресторане Share Кино 🔵Кинопоказ «Майкл» 🔵Кинопоказ «Пятый элемент» 🔵Кинопоказ «Закулисье реальности» Лекции 🔵Книжный клуб по повести Достоевского «Белые ночи» 🔵Лекция Сергея Дмитриева «Красивый остров: история Тайваня ХХ века» 🔵Лекция «Москва 1990-х: городские детали и приметы времени эпохи перемен» Конкурс 🔵Билеты на выставку и фирменный комплект мерча «Дом 21» Подборки 🔵Чек-лист августа 🔵Особняки с мероприятиями 🔵Чем заняться в Самаре 🔵Бренды украшений 🔵Где пробовать лисички 🔵Коллаборации этого лета 🔵Двойные маршруты по Таганке 🔵Открытия этого лета 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки 🔵Пляжные клубы 🔵Бассейны в парках Пространства 🔵Баня «Дюжина» 🔵Книжный «Озеро» Гастроновости 🔵Веранда Cazaban Bistro 🔵EVA в Раменках 🔵Гастрокластер «Тверской. Дом вкуса» 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>09.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27203</t>
+  </si>
+  <si>
+    <t>Девочкам на заметку: под закат лета у INNATE и KEVIN.MURPHY запустилась коллаборация ☀️ Российский бренд купальников INNATE и австралийский бьюти-бренд KEVIN.MURPHY объединились в летней коллаборации. В центре внимания — модели BELLS HOT BREAST и BELLS HOT BACK из тонкого итальянского бифлекса с акцентными вырезами на груди или спине и высокой посадкой. К каждому купальнику покупательницы получают тревел-набор средств KEVIN.MURPHY для ухода за волосами, а также возможность выиграть лимитированную сумку бренда. Коллаборация доступна до 31 августа в бутике INNATE и онлайн. Адрес: м. ЦСКА, Ленинградский проспект, 37Ак14.</t>
+  </si>
+  <si>
+    <t>09.08.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27201</t>
+  </si>
+  <si>
+    <t>Если вы так и не потренировались этим летом на свежем воздухе — 15 августа у девушек Москвы будет возможность это исправить! В следующую субботу на территории клуба «Баунс» пройдет женский фестиваль FLEXY WAY &amp; LA JOIE &amp; 11i professional. В программе: 🟡танцевальные мастер-классы (High Heels, Hip-Hop, Jazz Funk, Choreo); 🟡пилатес, йога, растяжка и здоровая спина; 🟡бьюти-зоны с экспресс-процедурами; 🟡лекции от приглашенных экспертов и творческие мастер-классы; 🟡маркет локальных брендов; 🟡фудкорт; 🟡розыгрыши подарков и сюрпризы от партнеров; 🟡профессиональные фотографы, видеографы и фотозоны. Вход по регистрации. Дата и время: 15 августа, 12:00–22:00 Адрес: м. Белорусская, 3-я Ямского Поля, 2к6</t>
+  </si>
+  <si>
+    <t>09.08.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27199</t>
+  </si>
+  <si>
+    <t>Наша ежегодная традиция летом — сходить в лекторий в сталинскую высотку к проекту «Культ крыш», чтобы проводить самый красивый закат сезона и послушать интересное. Делитесь в комментариях вашей любимой летней фотографией этого года🤍 Расписание встреч в высотках до конца лета можно посмотреть тут.</t>
+  </si>
+  <si>
+    <t>09.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27193</t>
+  </si>
+  <si>
+    <t>На очереди в рубрике #погородам — Самара! Легендарные волжские закаты, булочки, Третьяковка, модерн и забавные сувениры — рассказываем, чем здесь заняться летом. 🟡Пекарня «Белотурка» 🟡Галерея «Виктория» 🟡Музей модерна 🟡Филиал Третьяковской галереи 🟡Сувенирный магазин «Матрешка» #Самара</t>
+  </si>
+  <si>
+    <t>08.08.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27191</t>
+  </si>
+  <si>
+    <t>Весь август кинопрокатная компания К24 будет показывать лучшие фильмы из своего каталога на кураторских площадках Москвы, Петербурга и других городов. Это повод пересмотреть любимые картины или поймать новинки: культовый «Питер FM», кинопоэму Дзиги Вертова «Человек с киноаппаратом», индийскую дилогию Романа Михайлова «Жар-птица» и «Надо снимать фильмы о любви», трогательное семейное кино с Марком Эйдельштейном «Ганди молчал по субботам». Расписание и билеты тут.</t>
+  </si>
+  <si>
+    <t>08.08.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27189</t>
+  </si>
+  <si>
+    <t>Самую арбузную коллаборацию запустили в Limbo Мануфактуре Поэтому планируем такой вечер: идем пробовать арбузный спритц и получаем в подарок 2 случайные гидрогелевые маски от корейского бренда COSRX — осветляющую, с муцином улитки или с ПДРН.* * акция продлится до 14 августа Адрес: м. Электрозаводская, Большая Почтовая, 30, cтр. 2.</t>
+  </si>
+  <si>
+    <t>08.08.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27187</t>
+  </si>
+  <si>
+    <t>Планы на август: оказаться в сказочном саду на фестивале «Сады и люди» До 16 августа на территории исторической усадьбы Дурасова проходит XI красочный фестиваль ландшафтного искусства, садоводства и питомниководства «Сады и люди». В этом году заглавной темой стала «Линия красоты». Вы увидите работы начинающих дизайнеров и профессиональных архитекторов, а также сможете послушать лекции и посетить мастер-классы. Вход свободный. Адрес: м. Волжская, Летняя, 1, стр. 1.</t>
+  </si>
+  <si>
+    <t>08.08.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27181</t>
+  </si>
+  <si>
+    <t>Утро с черной икрой в Atlantica План на выходные: посидеть компанией на веранде в Atlantica Bistro на Кутузовском проспекте! И вот что советуем брать: супер-сет с черной икрой на двоих, где есть мурманский лосось, тигровые креветки, риет из красной рыбы, яйца, драники, мини-блинчики и оладьи, сырники, свежие овощи, гуакамоле, йогурты с гранолой и смородиной, сыры, хлеб и мини-круассаны. В центре композиции — 50 граммов черной осетровой икры. Адрес: м. Кутузовская, Кутузовский проспект, 36А #еда #кутузовская</t>
+  </si>
+  <si>
+    <t>08.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27179</t>
+  </si>
+  <si>
+    <t>9 августа. Воскресенье Мероприятия 🔵Планы на выходные 🔵Вечеринки выходных 🔵Маркет «Сияние» на Хлебозаводе 🔵Фестиваль «Прове-Калиш Пиано» 🔵Фестиваль Summer Sound 🔵Фестивали за пределами Москвы Наши мероприятия 🔵Арт-бранч «Темная сторона гениев или художники-абьюзеры» — 15 августа Кино 🔵Кинопоказ «Запределье» 🔵Спецпоказ сборника новых российских короткометражных фильмов и встреча с их авторами 🔵Кинопоказ «Надо снимать фильмы о любви» и «Жар-птица» 🔵Кинопоказ «Мечтатели» Бернардо Бертолуччи 🔵Кинопоказ «Ноттинг Хилл» 🔵Кинопоказ «Ее личный ад» Лекции 🔵Лекция «О воде. Без воды» 🔵Эксклюзивная программа: экскурсия в музей-квартиру Майи Плисецкой с лекцией и чаепитием Подборки 🔵Чек-лист августа 🔵Бренды украшений 🔵Где пробовать лисички 🔵Коллаборации этого лета 🔵Двойные маршруты по Таганке 🔵Открытия этого лета 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки 🔵Пляжные клубы 🔵Бассейны в парках Пространства 🔵Баня «Дюжина» 🔵Книжный «Озеро» Гастроновости 🔵Веранда Cazaban Bistro 🔵EVA в Раменках 🔵Гастрокластер «Тверской. Дом вкуса» 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>07.08.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27178</t>
+  </si>
+  <si>
+    <t>Идеальная возможность не только вкусно поесть, но и сделать искусство ближе и доступнее🤍 Сервис доставки Yami Yami выпустили кейс c роллами, лимитированную упаковку с морским мотивом для которого разработал современный художник Паша Пошукай.</t>
+  </si>
+  <si>
+    <t>07.08.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27175</t>
+  </si>
+  <si>
+    <t>В прокат выйдет фильм «Тони» — о молодости Энтони Бурдена! 3 сентября кинопрокатная компания A-ONE и онлайн-кинотеатр Амедиатека выпустят «Тони» — фильм от режиссера Мэтта Джонсона («Кто убил BlackBerry»). Главные роли исполнили Доминик Сесса, Антонио Бандерас, Лео Вудалл и Эмилия Джонс. Это история одного лета из жизни будущей легенды мировой гастрономии Энтони Бурдена. 19-летний Тони приезжает в Провинстаун, устраивается работать на кухню местного ресторана и постепенно понимает, чем хочет заниматься всю жизнь. Фильм не пересказывает биографию Бурдена, а показывает момент, когда он только искал себя. В кино с 3 сентября!</t>
+  </si>
+  <si>
+    <t>07.08.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27166</t>
+  </si>
+  <si>
+    <t>Искренне завидуем жителям района Раменки — иметь такую красоту под боком, особенно в летние деньки, идеально! Новая точка ресторана EVA на Университетском проспекте (целых два этажа!) начала работу этим летом. Любим проекту и не могли не заглянуть, оказавшись в этих краях. На первом этаже во всю кипит жизнь: мимо снуют официанты с заказом того самого греческого салата, на открытой кухне колдуют над блюдами, а в центре зала — большая дровяная печь с уникальными старинными изразцами, встречающая гостей первым делом. Интерьерные детали вроде книг и декора добавляют уюта. На втором же этаже все по-другому. Здесь тише, время будто замедляется. Стены с обоями, словно на уютной даче, много воздуха, а еще есть зал-оранжерея в природных оттенках, утопающий в живых растениях. Заметили много больших столов — отлично для семейных праздников или встреч с друзьями. К тому же, здесь есть детская комната и к малышам здесь особенно чуткое внимание персонала. В меню — современная греческая кухня. Помимо хита EVA, греческого салата (который смело можно брать на двоих), рекомендуем взять в стол закуски из свеклы с пеканом и малиной (внутри — козий сыр!) и лепешки с дзадзики и фетой с перцем рамиро. На десерт обязательно берите мусс из вареной сгущенки с малиной — нежнейший и не приторно сладкий. Адрес: м. Ломоносовский проспект, Университетский проспект, 25. #обзор #еда #раменки</t>
+  </si>
+  <si>
+    <t>07.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27165</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Екатерина (@Katya_estinv) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>07.08.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27160</t>
+  </si>
+  <si>
+    <t>Танцуем, несмотря на жару — на вечеринках этой недели 🟡Carnaval в баре «Пролив»* 🟡R&amp;B-вечер в «.оригинале» 🟡Афтепати Trip Music Festival 🟡Indians в Yauza 🟡Flammable Beats x Leveldva 🟡Share the moment: Hi,dear х Share 🟡Выходные в If* 🟡Save russian wave в Fabula HQ *Meta признана экстремистской организацией в РФ</t>
+  </si>
+  <si>
+    <t>06.08.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27154</t>
+  </si>
+  <si>
+    <t>Что, если попробовать уместить лето в 36 кадров, вместо тысячи снимков в телефоне, которые мы обещаем себе пересмотреть, но делаем это редко? Тариф МТС РИИЛ и фотолаборатория «Луч» выпустили лимитированную пленку для самых ярких кадров. При проявке на кадрах появятся фирменные засветы и графика РИИЛ — так каждая катушка превратится в уникальную серию фотографий. Если вы хотите стать обладателем такой пленки, то заходите в бот РИИЛ × Луч: там на пяти картинках спрятано по одной катушке с фотопленкой; если найти все пять, то есть шанс выиграть одну из пятидесяти. Для тех, кто не хочет ждать результатов розыгрыша, пленку можно купить в фотолаборатории Луч. А еще можно поделиться кадрами с проектом РИИЛ, получить бесплатную проявку и попасть со своими летними фотографиями на большие экраны Москвы! Здесь можно подключить тариф РИИЛ и поделиться летними моментами с друзьями в формате трендовых пленочных кадров 💛</t>
+  </si>
+  <si>
+    <t>06.08.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27150</t>
+  </si>
+  <si>
+    <t>Мы соскучились по нашим совместным встречам и зовем вас на арт-бранч с лекцией про — внимание — художников-абьюзеров Вместе с искусствоведом Ксенией Блохиной, автором канала «Шагал к искусству» и координатором выставочных проектов Музея Москвы, поговорим о художниках, чьи биографии до сих пор вызывают споры не меньше, чем их произведения. Это будет не совсем лекция в привычном формате, а разговор за бранчем, где можно не только слушать, но и задавать вопросы, делиться мыслями и обсуждать искусство вместе. На встрече поговорим: • скольких женщин свел с ума Пикассо? • как Мунк из-за женщины прострелил себе руку? • почему история Гогена сегодня воспринимается совсем иначе, чем сто лет назад;• где проходит граница между образом художника-гения и реальным человеком; • можно ли отделить произведение искусства от личности его автора? Мы специально не раскрываем всех героев встречи — часть художников останется сюрпризом до самой лекции. 📅 15 августа, суббота, 12:30 📍Ресторан Share, Вознесенский пер., 5 строение 1 🎟 Билеты (в стоимость входит лекция и закуски на бранче). По любым вопросам можно писать менеджеру Алёне @apanaran +18 #нашимероприятия</t>
+  </si>
+  <si>
+    <t>06.08.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27144</t>
+  </si>
+  <si>
+    <t>Большой фестиваль аниме пройдет в кинотеатрах «Москино» До 11 августа «Москино» проводит масштабный киномарафон японской анимации — на больших экранах покажут 50 картин, от классики до премьер последних лет. В программе — фильмы Хаяо Миядзаки и студии Ghibli, Макото Синкая, Мамору Осии и других режиссеров. Можно будет пересмотреть «Унесенных призраками», «Ходячий замок», «Ведьмину службу доставки», «Акиру», «Призрака в доспехах», «Яйцо ангела» и «Мальчика и птицу», а также увидеть новые аниме 2026 года. Отдельно пройдет «Ночь Хаяо Миядзаки». Билеты Адрес: Все кинотеатры сети «Москино»</t>
+  </si>
+  <si>
+    <t>06.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27135</t>
+  </si>
+  <si>
+    <t>В планах на эти выходные — покататься на мопеде, научиться играть в шахматы и тренироваться на крыше 🟡Круто х 128 bpm 🟡Открытие пространства «Огни»* 🟡Тренировка Sky Stretch на крыше МАММ 🟡Беговой клуб Finch x WellProducts 🟡Выходные на частоте 1980-х 🟡Специальный показ фильма «Отец» 🟡Мастер-класс по садовому букету 🟡Электромопеды Vzhik *Meta признана экстремистской организацией в РФ.</t>
+  </si>
+  <si>
+    <t>06.08.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27129</t>
+  </si>
+  <si>
+    <t>В последний месяц лета идем красиво проводить выходные на маркет Сияние на Хлебозаводе. С 7 по 9 августа локальные бренды привезут одежду, керамику, украшения и аксессуары с характером, декор для дома, пластинки, постеры, кофе и многое-многое другое. С пятницы по воскресенье можно будет попробовать спешелти кофе из тщательно отобранных лотов от кофе-бара Neo✨ Бесплатные выходные опять отменяются, но это того стоит. Вход свободный, dog friendly. Адрес: м. Дмитровская, Новодмитровская, 1, стр. 1.</t>
+  </si>
+  <si>
+    <t>05.08.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27127</t>
+  </si>
+  <si>
+    <t>Signal возвращается в Никола-Ленивец — и отмечает 10-летие! С 20 по 24 августа Signal 2026 вновь пройдет в арт-парке «Никола-Ленивец» — фестиваль возвращается на площадку, с которой неразрывно связана его история. На четыре дня Никола-Ленивец станет пространством музыки, искусства и экспериментов. В уже известной части лайнапа — Мальбэк x Сюзанна, Kate NV, Ploho, Simple Symmetry, Nikita Zabelin, Philipp Gorbachev x Danila Holodkov, Nocow и другие. Пока организаторы раскрыли только 25% программы. Билеты Даты: 20–24 августа Адрес: арт-парк «Никола-Ленивец», Калужская область</t>
+  </si>
+  <si>
+    <t>05.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27125</t>
+  </si>
+  <si>
+    <t>В Переделкине впервые пройдет резиденция для фотографов 23 августа Дом творчества Переделкино запускает фотографическую резиденцию «Ближе, чем кажется». В течение семи дней фотографы и художники будут исследовать Дом творчества, находя в привычном пространстве новые ракурсы. Резиденция будет открытой: каждый день все желающие смогут присутствовать на обсуждениях, пообщаться с участниками и узнать больше об их работе. Также в программе — лекция о современной мобильной фотографии. Итоги проекта будут в сентябре: на сайте Дома творчества появится цифровой архив с геотегами и маршрутом по Переделкину глазами фотографов. Следить за новостями — на сайте.</t>
+  </si>
+  <si>
+    <t>05.08.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27120</t>
+  </si>
+  <si>
+    <t>Украшения, которые хочется рассматривать в деталях! Собрали восемь российских брендов украшений — от лаконичной геометрии до смелых акцентных форм. Сохраняйте и выбирайте своих фаворитов. 🟡DETALI* 🟡puntus 🟡moonswoon 🟡perel 🟡Акцент* 🟡Путаница 🟡OMUT* 🟡darkrain * Meta признана экстремистской организацией в РФ #подборка</t>
+  </si>
+  <si>
+    <t>05.08.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27114</t>
+  </si>
+  <si>
+    <t>More Amore возвращается: фестиваль Seasons пройдет на «Кристалле» 15 и 16 августа журнал Seasons of life проведет фестиваль More Amore (ранее отмененный из-за внезапного ночного обрушения грунта фестиваль) на новой площадке — в пространстве «Кристалл». В программе: 🟡маркет локальных брендов (60+ участников) и книжная зона; 🟡лекции театрального критика Милы Деневой и культуролога Светланы Сидоровой; 🟡мастер-классы с иллюстратором Настей Лисич (броши-ракушки, текстильные медузы, гирлянды); 🟡мастерские от команды «Дом на крыше» и творческая лаборатория «Малевич»; 🟡акварельные занятия школы «Студио Паспарту»; 🟡маркет локальных брендов (60+ участников) и книжная зона детские активности: спектакль «Муха-Пуха», концерт «Моцарт для детей» и морское шествие; 🟡открытые встречи Школы Seasons. Музыкальным хедлайнером станет инди-группа ARTEMIEV, которая представит программу нового мини-альбома «Нокаут». Также выступят Никита Скиба, хор Seasons и группа Elephant Footprints. Дресс-код поддерживает морскую тему фестиваля — перламутровые оттенки и полоска. Вход свободный, отдельные мастер-классы — по билетам. Дата и время: 15–16 августа, 12:00–21:00. Адрес: м. Курская, Самокатная, 4, стр. 11.</t>
+  </si>
+  <si>
+    <t>04.08.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27108</t>
+  </si>
+  <si>
+    <t>Планируем провожать лето максимально красиво❤️ 13, 16 и 24 августа на ВДНХ Lumisfera представит в Москве программу «Мировые хиты при свечах: от Вивальди до Linkin Park». Под открытым небом прозвучат произведения, где каждый найдет себе что-то по душе: от Вивальди до Queen, Moby и Linkin Park — в новом симфоническом прочтении и авторских обработках. Зеленый театр, летний вечер и сотни свечей под симфонические мелодии — кажется, именно такие воспоминания будут радовать нас зимой. Билеты тут. Адрес: м. ВДНХ, Проспект Мира, 119, стр. 545.</t>
+  </si>
+  <si>
+    <t>04.08.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27106</t>
+  </si>
+  <si>
+    <t>Какой крутой дроп сделали Surf Coffee! Ребята выпустили лимитированный мерч в рамках кампании «Путешествие в сторону солнца». В него вошли айтемы для путешествий и летних маршрутов — сумка с дрип-кофе, переводные тату и бирки на багаж. Забираем идею с собой в отпуск✨</t>
+  </si>
+  <si>
+    <t>04.08.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27105</t>
+  </si>
+  <si>
+    <t>Смотрим Годара, Бергмана, Бертолуччи и Софию Копполу, поем под Mamma MIA!, возвращаемся в миры Миядзаки и пересматриваем любимые ромкомы. А еще — российские короткие метры, спецпоказы и обсуждения. 5 августа, среда • Кинопоказ с обсуждением «Великая красота» в киноцентре «Октябрь» • Кинопоказ «Человек-паук 2» в кофейне «Кароче кофе» • Кинопоказ «Выживут только любовники» в DFF Summer Cinema 6 августа, четверг • Кинопоказ «Питер FM» в Еврейском музее и центре толерантности • Фильм «Парад планет» (1984) — странные фильмы и странные картины начала 1980-х в Музее Масловки • Кинопоказ с обсуждением «Влюбись в меня, если осмелишься» в киноцентре «Октябрь» 7 августа, пятница • Кинопоказ «На последнем дыхании» в Лектории Музея «Гараж» • Кинокараоке Mamma MIA! в пространстве ODMO • Кинопоказ «Мария-Антуанетта» Софии Копполы в фотолаборатории «Луч» • Кинопоказ «Новый человек-паук» в кофейне «Кароче кофе» • Кинопоказ «Персона» в «ГЭС-2» 8 августа, суббота • Спецпоказ фильма Антона Лукина «Чудаки» в киноклубе МАММ • Показ фильмов «Маленькая Вера» и «Элегия» с обсуждением в ЛАБ Музея «Гараж» • Кинопоказ «Камон» в ЧТИВО ДОМ 9 августа, воскресенье • Кинопоказ «Запределье» в Третьяковской галерее • Спецпоказ сборника новых российских короткометражных фильмов и встреча с их авторами в киноклубе МАММ • Кинопоказ «Надо снимать фильмы о любви» и «Жар-птица» в Еврейском музее и центре толеран • Кинопоказ «Мечтатели» Бернардо Бертолуччи в фотолаборатории «Луч» • Кинопоказ «Ноттинг Хилл» в кофейне «Кароче кофе» • Кинопоказ «Ее личный ад» в «ГЭС-2» 10 августа, понедельник • Кинопоказ «Рыбка Поньо на утесе» в кинотеатре «Художественный» • Кинопоказ «На последнем дыхании» в киноцентре «Домжур» 11 августа, вторник • Кинопоказ «Грозовой перевал» в Центре «Зотов» • Кинопоказ «Шепот сердца» в кинотеатре «Пионер» • Кинопоказ «Мужчина и женщина» в киноцентре «Домжур» • Кинопоказ «Унесенные призраками» в кинотеатре «Художественный»</t>
+  </si>
+  <si>
+    <t>04.08.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27103</t>
+  </si>
+  <si>
+    <t>Лето на полную громкость: Markul выступит на Summer Sound 14 августа встречаемся на Дизайн заводе, чтобы вживую услышать любимые треки и хиты Markul. Будем подпевать с первых строчек и ловить тот самый вайб большого опен-эйра в последний месяц лета. Билеты Дата и время: 14 августа в 19:30. Адрес: м. Дмитровская, Большая Новодмитровская, 36.</t>
+  </si>
+  <si>
+    <t>03.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27101</t>
+  </si>
+  <si>
+    <t>✨Дарим билеты в особняк-галерею на вечер, посвященный легендарной Уитни Хьюстон в исполнении Ольги Ашмариной и коллектива «Джаз Рефлекшн»✨ Вас ждет погружение в эпоху великих хитов — среди антикварных интерьеров, мерцающих свечей и подлинных произведений искусства, в камерном зале усадьбы князя Голицына, где более трех веков назад уже звучала музыка. Условия конкурса: • быть подписанным на каналы «Привет, не хочешь сходить?» и Галерея «Другое Дело» • Нажать кнопку «Участвую». Победителя объявим 7 августа в 18:00. Подарим 2 билета на музыкальный вечер-ужин в галерее в центре города. Дата: 8 августа, сбор гостей в 19:00, начало в 19:30. Адрес: м. Бауманская, Старая Басманная, 15Ас4, галерея антиквариата и культуры «Другое Дело». В стоимость билета входит приветственный бокал вина.</t>
+  </si>
+  <si>
+    <t>03.08.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27094</t>
+  </si>
+  <si>
+    <t>Начался сезон лисичек: собрали рестораны, где пробовать любимые рыжие грибы 🟡Coperto 🟡Радио 🟡Машенька 🟡Magritte 🟡Dr. Живаго 🟡Di Nulla 🟡Mushrooms 🟡Анна Бистро #подборка</t>
+  </si>
+  <si>
+    <t>03.08.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27083</t>
+  </si>
+  <si>
+    <t>Перезагрузиться в уютной атмосфере в новых Сыромятнических банях «Дюжина» Новые камерные парные в стиле русской неоготики открыты в районе Курской. Здесь 3 разряда: женский, мужской и общий. Каждый рассчитан на 9 человек. Между парениями можно полежать в сонной зоне или зайти в яркий ресторан с фресками по мотивам сказок. Идеальное место, чтобы прийти расслабиться после загруженного дня. Общественные разряды открыты с 12 утра до 12 ночи. Адрес: м. Чкаловская, Сыромятнический проезд, 8, к. 1. #обзор #чкаловская #забота #пространство</t>
+  </si>
+  <si>
+    <t>03.08.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27082</t>
+  </si>
+  <si>
+    <t>На этой неделе разбираемся, как хлеб прошел путь от домашней печи до заводов, влияют ли здания на нашу сексуальность и как Chanel устроила модную революцию. А еще говорим о Савве Мамонтове, конструктивизме, сталинских высотках и дачной культуре. 4 августа, вторник • Лекция «От рецепта до хита: самые успешные коллабы ритейла и высокой кухни» Александра Сысоева в Сфере Х5 • Лекция «Логика хлеба: почему раньше хлеб пекли дома, потом в пекарнях, затем на заводах, а сейчас везде» в Центре «Зотов» • «Лекция Фотография, скриншот и проблемы внутриигрового снимка» в МАММ 5 августа, среда • Лекция в усадьбе «Московский Медичи. Савва Мамонтов и его эпоха» в галерее «Другое дело» • Лекция «Влияют ли здания, в которых мы живем, на нашу сексуальность?» в ЧТИВО ДОМ • Арт-ужин «CHANEL: Противоречивая мадемуазель и ее модная революция» в пространстве ODMO 6 августа, четверг • Как фотографировать конструктивизм? Паблик-ток с фотографами «Москва на стройке» в Центре «Зотов» • Перформанс Насти Ливадновой «Будь готова быть одна» в атриуме Музея «Гараж» • Арт-ужин «История порнографии»совместно с YaAndArt в пространстве ODMO 7 августа, пятница • Дом — энциклопедия стилей. Экскурсия в особняк Стахеева на Басманной от «Москва глазами инженера» • Книжный Флоу в кофейне Gøg 8 августа, суббота • Арт-прогулка по галереям современного искусства в районе Остоженки и Пречистенки • Дискуссия «История любви: от Бога и античности до современного мира» в пространстве Frenchie • Лекция «Дореволюционные дачники и дачная культура: дачные мужья, шесть соток и домашние театры» в Лектории ВДНХ • Лекция «Великолепная семёрка. История Сталинских Высоток и особенности каждой» в Котельнической Высотке 9 августа, воскресенье • Лекция «О воде. Без воды» в Лектории ВДНХ • Эксклюзивная программа: экскурсия в музей-квартиру Майи Плисецкой с лекцией и чаепитием от проекта «Умные люди» 10 августа, понедельник • Лекция «Магия слова» в «Циферблат на Кузнецком мосту» • Медиаторский тур в «ГЭС-2»</t>
+  </si>
+  <si>
+    <t>03.08.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27081</t>
+  </si>
+  <si>
+    <t>7 августа. Пятница Мероприятия 🔵Планы на выходные 🔵Маркет «Сияние» на Хлебозаводе 🔵Фестиваль «Прове-Калиш Пиано» 🔵Фестиваль Summer Sound 🔵Фестивали за пределами Москвы Конкурсы 🔵Билеты в особняк-галерею на вечер в честь Уитни Хьюстон Кино 🔵Кинопоказ «На последнем дыхании» 🔵Кинокараоке Mamma MIA! 🔵Кинопоказ «Мария-Антуанетта» Софии Копполы 🔵Кинопоказ «Новый человек-паук» 🔵Кинопоказ «Персона» Лекции 🔵Экскурсия «Дом — энциклопедия стилей» в особняк Стахеева на Басманной 🔵Книжный Флоу Подборки 🔵Чек-лист августа 🔵Бренды украшений 🔵Где пробовать лисички 🔵Коллаборации этого лета 🔵Двойные маршруты по Таганке 🔵Открытия этого лета 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки 🔵Пляжные клубы 🔵Бассейны в парках Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Веранда Cazaban Bistro 🔵Гастрокластер «Тверской. Дом вкуса» 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>02.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27080</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Надежда (@NGIvanova) 2. 𝘭𝘰𝘯𝘦𝘭𝘦𝘴𝘴 (@Bl0oddy) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>02.08.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27078</t>
+  </si>
+  <si>
+    <t>Гастрономический маршрут прямо в парке! В «Покровском-Стрешнево» теперь можно совместить прогулку с гастрономическим маршрутом. Проект объединил ресторан русской кухни «Культура» и пять точек «Тотемы», расположенных по всему парку. Во время прогулки можно заглянуть за блинами, пышками, лепешками, бутербродами или чаем, а затем вернуться в ресторан, где готовят авторские блюда русской кухни. В ближайшее время здесь также откроют мангальную зону, запустят летний кинотеатр под открытым небом и мобильное приложение для заказа еды из любой точки парка. Адрес: парк «Покровское-Стрешнево», 5-й Войковский проезд, 2, стр. 2</t>
+  </si>
+  <si>
+    <t>02.08.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27076</t>
+  </si>
+  <si>
+    <t>Если вы вдруг раздумываете, чем занять вечер воскресенья, то еще можно присоединиться к книжному рейву, который проводит Сила ветра вместе с проектом По слогам. 4 тематические лодки на закате с видом на Нагатинский затон, на которых будут читать и художественные тексты, и поэзию, и философские книги. Адрес: м. Печатники, Южнопортовая, 42/1.</t>
+  </si>
+  <si>
+    <t>02.08.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27074</t>
+  </si>
+  <si>
+    <t>2 августа. Воскресенье Мероприятия 🔵Планы на выходные 🔵Вечеринки выходных 🔵Фестиваль Pianissimo 🔵Фестиваль «Прове-Калиш Пиано» 🔵Фестиваль Summer Sound 🔵Фестивали за пределами Москвы Наши мероприятия 🔵Арт-прогулка по галереям современного искусства в районе Остоженки и Пречистенки — 8 августа Конкурсы 🔵Билеты на Антоха МС на Summer Sound Кино 🔵Спецпоказ мистического анимационного триллера «Непокой» Леонида Шмелькова 🔵Кинопоказ «Картины дружеских связей» 🔵Кинопоказ «Мужчина и женщина» Лекции 🔵Лекция «Виктор Борисов-Мусатов» к выставке в Третьяковке 🔵Книжный Флоу 🔵Экскурсия «Его величество кутеж» 🔵Лекция «"Лето с Гомером" — карманный путеводитель по миру "Одиссеи" и "Илиады"» Подборки 🔵Летние активности 🔵Коллаборации этого лета 🔵Двойные маршруты по Таганке 🔵Открытия этого лета 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки 🔵Коллаборации 🔵Чек-лист на лето 🔵Пляжные клубы 🔵Бассейны в парках Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Гастрокластер «Тверской. Дом вкуса» 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>01.08.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27073</t>
+  </si>
+  <si>
+    <t>Ночной велофестиваль, запланированный на сегодня, не состоится в связи со взрывом в высотке на Баррикадной. Тех, кто уже приехал на мероприятие, в данный момент эвакуируют.</t>
+  </si>
+  <si>
+    <t>01.08.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27064</t>
+  </si>
+  <si>
+    <t>Собрали дофаминовые локации в Москве— места, которые поднимают настроение! Завтраки, танцы, массаж, цветы и другие маленькие радости. 🟡Cалон Красоты «Сон» Эстетичный салон красоты, куда приходят за уходом, расслаблением и красивым преображением. Адрес: м. Новослободская, Селезневская, 4 🟡Eggsellent Культовое кафе завтраков с яркими блюдами, сезонными меню и позитивной атмосферой. Адрес: м. Маяковская, Большая Садовая, 5к1 🟡Why not? Flowers Эстетичная цветочная студия на Патриках с авторскими букетами и необычными композициями. Адрес: м. Пушкинская, Трехпрудный переулок, 11/13, стр. 2 🟡Shape It Массажный салон с эстетичным интерьером и расслабляющими уходовыми процедурами для перезагрузки. Адрес: м. Цветной бульвар, Цветной бульвар, 25, стр. 11 🟡Бар Happy End Стильный бар с авторскими коктейлями, DJ-сетами и вечеринками. Адрес: м. Пушкинская, Спиридоньевский переулок, 9/1 🟡Пространство Kotomka Уютное городское пространство с кофе, красивыми товарами для дома и атмосферой, где хочется неспешно провести время.Адрес: м. Курская, Малый Казенный переулок, 16 🟡Отель Marco Polo — номер feerique suite Бутик-отель с дизайнерскими номерами. Feerique Suite — идеальный вариант для романтического вечера или красивого staycation. Адрес: м. Пушкинская, Спиридоньевский переулок, 9 🟡Студия танцев 128bpm Современная студия танцев, где проходят занятия по разным направлениям, вечеринки и танцевальные интенсивы. Адрес: м. Новокузнецкая, Садовническая набережная, 35 #подборка</t>
+  </si>
+  <si>
+    <t>01.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27062</t>
+  </si>
+  <si>
+    <t>Вы только посмотрите, что творят Mates и Магнат🥹🩶 Ребята выпустили круассан-мороженое со вкусом «шоколадный трюфель»✨ Попробовать можно во всех Mates с 30 июля по 14 августа!</t>
+  </si>
+  <si>
+    <t>01.08.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27059</t>
+  </si>
+  <si>
+    <t>Последний месяц лета наступил. Откладывать уже некуда — самое время успеть всё, что планировали 💛 🟡Кинопоказы на крыше РУФ.180 🟡Вейксерфинг в Wave Hunters 🟡Велопрогулка в Мещерском парке 🟡Мини электро-лодки 🟡Ферма ягод «Красная Слобода»* 🟡Концерты Roofevents 🟡Скалолазание 🟡Сила Ветра 🟡Зеленое озеро И, конечно, не забываем побольше гулять, встречаться с друзьями на летних верандах и ходить на вечеринки под открытым небом! * Meta признана экстремистской организацией в РФ. #подборка</t>
+  </si>
+  <si>
+    <t>01.08.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27050</t>
+  </si>
+  <si>
+    <t>01.08.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27043</t>
+  </si>
+  <si>
+    <t>1 августа. Суббота Мероприятия 🔵Планы на выходные 🔵Вечеринки выходных 🔵Фестиваль Pianissimo 🔵Фестиваль «Прове-Калиш Пиано» 🔵Фестиваль Summer Sound 🔵Фестивали за пределами Москвы Наши мероприятия 🔵Арт-прогулка по галереям современного искусства в районе Остоженки и Пречистенки — 8 августа Конкурсы 🔵Билеты на Антоха МС на Summer Sound Кино 🔵Кинопоказ «На последнем дыхании» с обсуждением 🔵Кинопоказ «Безумный Пьеро» 🔵Показ фильмов «Курьер» и «Пока небо смотрит» 🔵Кинопоказ «Майкл» Лекции 🔵Лекция «Пьер Огюст Ренуар» 🔵Лекция «Эмодзи или крокозябры: китайские иероглифы в поисках смысла и звука» 🔵Лекция «Петров-Водкин. Сферическая перспектива жизни художника» Подборки 🔵Коллаборации этого лета 🔵Двойные маршруты по Таганке 🔵Открытия этого лета 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки 🔵Коллаборации 🔵Чек-лист на лето 🔵Пляжные клубы 🔵Бассейны в парках Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Гастрокластер «Тверской. Дом вкуса» 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>31.07.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27040</t>
+  </si>
+  <si>
+    <t>Фестиваль, который мы очень ждали этим летом❤️ Идем танцевать 1 августа на фестиваль PLUS+ONE SUMMER, который пройдет на СуперМеталле! Это один из самых масштабных опен-эйров этого лета с тремя сценами и более чем 40 артистами в лайнапе, среди которых DJ Hvost при участии Хаски, Saluki, ЛАУД, Петар Мартич, Ilya Gadaev, Reptiloid и других. Событие пройдет под открытым небом и, кажется, погода наконец-то располагает к танцам на летниках✨ Билеты тут.</t>
+  </si>
+  <si>
+    <t>31.07.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27032</t>
+  </si>
+  <si>
+    <t>Еще больше подарков и вкусных блюд! Летних коллабораций так много, что мы решили собрать вторую часть. 🟡Маддитони х POP!* 🟡Atlantica Bistro x Holly Polly 🟡Avero mio x Phenomenon 🟡Кофемания х Vilhelm Parfumerie 🟡ULLU х vei 🟡The Bassein х Ambree Professional 🟡Pasta на Солянке х Лулу 🟡Atlantica х RudRoss* *Meta признана экстремистской организацией в РФ. #подборка</t>
+  </si>
+  <si>
+    <t>31.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27025</t>
+  </si>
+  <si>
+    <t>На Тверском бульваре открылся гастрокластер «Тверской. Дом вкуса» И мы уже сходили на разведку! Новый гастрономический кластер расположился на границе Патриарших прудов и Тверской улицы. В числе резидентов: 🟡Ухват — русская пекарня, первый формат корнера от одноименного ресторана из гида Michelin 2022; 🟡Shinko by Naomi — японская кухня; 🟡ОШ — узбекская кухня; 🟡Тайцы — тайская кухня; 🟡БЮРО — бургер-бар из Санкт-Петербурга; 🟡Solo Noi — итальянская фокаччерия; 🟡Матреша — первый цифровой ресторан русской кухни; 🟡Humbl Cookies — американское печенье; 🟡Fave — спешелти-кофейня и европейская кухня; 🟡IYKYK — первый проект бренда в России; 🟡и другие. В ближайшее время здесь также откроется Birch (первый проект петербургской ресторанной группы в Москве), и несколько двухэтажных ресторанов от Alba Group, Pinskiy &amp; Co, Novikov Group и Meet Coin. Кроме гастрономии, в кластере будет VIP-кинотеатр Coperto Cinema, лаунж-бар KAVE, а также подземная парковка. Адрес: м. Пушкинская, Тверской бульвар, 27, стр. 6. #еда</t>
+  </si>
+  <si>
+    <t>31.07.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27018</t>
+  </si>
+  <si>
+    <t>Верим в хорошую погоду и готовимся танцевать на улице на вечеринках этих выходных! 🟡Открытие ÖMANKÖ ꞉DÖM̤ 🟡EVOLUTION: PRIME ERA в FUTURIONE 🟡Cosmoritmo в Soma 🟡Neighborhood Revue* 🟡«Супер Премиум Саунд Тест» в ДК «Альфа Кристалл» 🟡GUEST LIGHT в баре «Стрелка» 🟡CHILLRAVE DAYTIME в Leveldva 🟡L.I.E.S. RECORDS в DEX *Meta признана экстремистской организацией в РФ.</t>
+  </si>
+  <si>
+    <t>31.07.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27014</t>
+  </si>
+  <si>
+    <t>Вечеринка-превью фестиваля G8 пройдет в пространстве «Огни» 14 августа команда G8 соберет представителей креативных индустрий на вечеринке-превью юбилейного фестиваля G8 2026. Гостей ждут знакомство с концепцией нового сезона, нетворкинг, музыка и возможность найти будущих партнеров, клиентов или единомышленников. За музыкальную программу отвечают лауреаты G8 Creative Awards и резиденты лейбла CXR: Laladevochka, illo.Trio, sgofina, solove, MA.ZY и PM. Дресс-код вечера — горошек! Регистрация Дата и время: 14 августа, 19:00–00:00 Адрес: м. Китай-город, Большой Спасоглинищевский, 3, стр. 8</t>
+  </si>
+  <si>
+    <t>31.07.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27013</t>
+  </si>
+  <si>
+    <t>31 июля. Пятница Мероприятия 🔵Планы на выходные 🔵Акустический марафон в ТОН-ЦЕНТР 🔵Концерт Петра Айду в Île Thélème 🔵Фестиваль Pianissimo 🔵Фестиваль «Прове-Калиш Пиано» 🔵Фестиваль Summer Sound 🔵Фестивали за пределами Москвы Наши мероприятия 🔵Арт-прогулка по галереям современного искусства в районе Остоженки и Пречистенки — 8 августа Подборки 🔵Двойные маршруты по Таганке 🔵Открытия этого лета 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки 🔵Коллаборации 🔵Чек-лист на лето 🔵Пляжные клубы 🔵Бассейны в парках Кино 🔵Киноужин «Мои черничные ночи» 🔵Кинопоказ «Броненосец «Потемкин» 🔵Кинопоказ «Светская жизнь» 🔵Кинопоказ «Тачки» 🔵Кинопоказ «Непокой» 🔵«Кот в мешке» — кинопоказ вслепую Лекции 🔵Лекция «Страна искусства: мастерские французских художников-новаторов» 🔵Лекция «Кто управляет миром: теории заговора от античности до рептилоидов» Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania Конкурс 🔵Билеты на Антоха МС на Summer Sound</t>
+  </si>
+  <si>
+    <t>30.07.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27004</t>
+  </si>
+  <si>
+    <t>Булки, вино и тихий дворик — еще одно идеальное место для летних завтраков Недавно заглянули на новую веранду Cazaban Bistro. Точнее, в уютный внутренний дворик, похожий на средиземноморское патио. Здесь спокойно, много зелени, а завтраки подают уже с 8:00 — большая редкость и наша отдельная радость. Меню небольшое, но выбрать все равно непросто — хочется попробовать сразу несколько блюд. Наши фавориты: • завтрак cazaban с картофельным гратеном, глазуньей и томатами, дополнили его лососем; • творожная запеканка с карамельной грушей — очень нарядная и воздушная; • круассан-гриль с мортаделлой, подается с насыщенным томатным соусом; • французский омлет с пармезаном и камамбером, приготовлен канонично • сырники с ягодами — совсем не сладкие, нежные внутри и с хрустящей корочкой. Сразу в ресторане есть небольшая зона пекарни и печь — поэтому сразу у входа вас встречает витрина со свежей выпечкой и хлебом. Мы попробовали даниш с ягодами и миндальной начинкой — к кофе идеально. Тут дружат сразу с несколькими обжарщиками, кофе на высоте. А помимо классики есть сезонные лимонады, колд брю и чайные тоники. Впрочем, Cazaban Bistro — это не только про завтраки. Здесь большая винная карта, в том числе несколько линеек вин винодельни Domaine de Cazaban, в честь которого названо бистро. А по вечерам здесь часто проходят камерные концерты, музыкальные спектакли и винные вечера. Так что советуем заглянуть не только утром за завтраком, но и вечером — за бокалом вина и приятной атмосферой. Адрес: м. Добрынинская, Серпуховская пл., 36/71 стр. 1 #обзор #еда #добрынинская</t>
+  </si>
+  <si>
+    <t>30.07.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26998</t>
+  </si>
+  <si>
+    <t>Отличная новость — у Силы ветра появилась новая точка на карте Москвы ⛵ Локация расположилась в одном из самых интересных мест на Москве-реке — в «Портленде», в акватории Южного порта. С этой стороны открывается совсем другой вид на Москву, а водного пространства хватит и для тренировок, и для гонок. Кажется, это очень хорошая новость для тех, кто давно хотел попробовать яхтинг, но не был готов ехать на другой конец Москвы. Запись на первые тренировки уже открыта!</t>
+  </si>
+  <si>
+    <t>30.07.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26989</t>
+  </si>
+  <si>
+    <t>Праздники, велофестиваль, рейвы и маркеты — на выходных этой недели❤️ В субботу, кстати, обещают солнце и 28 градусов, но мы уже не знаем, стоит ли верить прогнозам этим летом😅 🟡Ламбада-маркет 🟡Кардио Рейв × Reminder (промокод Privet дает скидку 20%) 🟡Six on the beach: День рождения BRODO 🟡Московский ночной велофестиваль 🟡Моноспектакль «Паша читает» 🟡Русские Музыкальные Сезоны 🟡Latina Night в Caffe Mandy's* 🟡Литературные выходные *Meta признана экстремистской организацией в РФ.</t>
+  </si>
+  <si>
+    <t>30.07.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26987</t>
+  </si>
+  <si>
+    <t>Дельфин на фестивале Summer Sound x билайн! Еще один из артистов, который выступит на Дизайн заводе, — Дельфин! Задавать определенное настроение артист будет через свои хитовые песни разных лет — от «Весны» и «Любви» до «Серебра», а также более новые треки. И всё это под открытым небом теплым августовским вечером. Билеты. Дата и время: 8 августа в 19:30. Адрес: м. Дмитровская, Большая Новодмитровская, 36, стр. 2.</t>
+  </si>
+  <si>
+    <t>30.07.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26986</t>
+  </si>
+  <si>
+    <t>30 июля. Четверг Мероприятия 🔵Фестиваль Pianissimo 🔵Фестиваль «Прове-Калиш Пиано» 🔵Фестиваль Summer Sound 🔵Фестивали за пределами Москвы Наши мероприятия 🔵Арт-прогулка по галереям современного искусства в районе Остоженки и Пречистенки — 8 августа Подборки 🔵Двойные маршруты по Таганке 🔵Открытия этого лета 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки 🔵Коллаборации 🔵Чек-лист на лето 🔵Пляжные клубы 🔵Бассейны в парках Кино 🔵Киноужин «Перед рассветом» 🔵Кинопоказ «Картины дружеских связей» 🔵Кинопоказ «Ее личный ад» 🔵Кинопоказ «Обсессия» 🔵Кинопоказ «Отель „Гранд Будапешт“» Лекции 🔵Лекция «Казни египетские: взгляд биолога. Древний текст с ракурса естественных наук» 🔵Лекция «Армянский переулок в истории Москвы» 🔵Лекция психолога «Отечественная психология развития: как мы обучаемся» Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>29.07.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26980</t>
+  </si>
+  <si>
+    <t>Пока идут последние деньки фестиваля Breakfest (он закончится уже в пятницу) — мы продолжаем делиться нашими фаворитами. Куда мы точно еще раз вернемся на завтраки: 🟡В итальянский ресторан Il Forno за омлетом с осьминогом по-сицилийски; 🟡В PRO. Хинкали за блинчиками с мясом и клюквенным соусом и за утренней лепешкой (облегченная версия хачапури); 🟡В M2 Organic за фермерским сытным завтраком и кукурузной кашей; 🟡В Sabor de la vida (ресторан на Улице 1905 года с винтажным интерьером), где подают утренние круассаны со свежими ягодами и нутеллой; 🟡В Grace bistro, где интерьер на нарядную шкатулку, а на завтрак подают вкуснейшие зеленые боулы. Расскажите, а где вам больше всего понравились завтраки этим летом?</t>
+  </si>
+  <si>
+    <t>29.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26978</t>
+  </si>
+  <si>
+    <t>Куда отправиться в маленькое путешествие на выходных? Собрали города, куда можно добраться, даже не имея машины. А первую часть подборки читайте здесь. 🟡Старица Небольшой уютный городок в Тверской области. Здесь сохранилась храмовая архитектура со времен Ивана Грозного. Как добраться: на автобусе от автостанции Тушинская или на «Ласточке» до Твери, а затем пересесть на автобус до Старицы. 🟡Таруса Идеально для путешествия одним днем .Тут живописные виды с берегов Оки, творческий дух поэтов и художников и вкусная еда. Как добраться: на автобусе от автостанции Новоясеневская или на электричке до Серпухова, а затем пересесть на автобус до Тарусы. 🟡Серпухов Один из древнейших городов Подмосковья. Место, чтобы увидеть старинные монастыре и богатые музейные коллекции. Как добраться: на автобусе от станции Лесопарковая или на электричке. 🟡Чехов Город, где жили Пушкин, Толстой и Чехов. А самая главная достопримечательность — музей-заповедник «Мелихово». Как добраться: на автобусе от станции Лесопарковая или на электричке. 🟡Переславль-Залесский Маленький город на берегу Плещеева озера с атмосферой фольклора. А еще именно здесь родился Александр Невский. Как добраться: на электричке или на автобусе от Центрального автовокзала. 🟡Ростов Великий Город с большим историческим наследием. Центром притяжения является белокаменный Кремль на берегу величественного озера Неро. Как добраться: на поезде от Ярославского вокзала или на автобусе от Центрального автовокзала и вокзала «Северные Ворота». #погородам</t>
+  </si>
+  <si>
+    <t>29.07.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26972</t>
+  </si>
+  <si>
+    <t>Если вдруг вы давно хотели устроить день заботы о себе, то, кажется, найдены идеальные локации для этого. ASIA BEAUTY SPA на 20 этаже с видом на всю Москву и собственной акватермальной зоной (у сети спа есть еще 4 локации, но эта — наша любимая). Обязательно стоит попробовать расслабляющий балийский ритуал и традиционный тайский массаж❤️ А после спа можно прогуляться до французского ресторана Jules Zang — там подают вкусные круассаны, яйцо в кодлере и карпаччо из артишоков с клубникой. Сохраняем себе этот маршрут и не забываем переключаться с работы на отдых (хотя бы иногда). #обзор #забота #смоленская</t>
+  </si>
+  <si>
+    <t>29.07.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26965</t>
+  </si>
+  <si>
+    <t>Лето + веранда + никогда больше не открывать иксель таблички… Последний пункт вряд ли получится соблюсти, но первые два мы стараемся соблюдать каждую неделю. Дебют — очень красивая веранда, на которой хочется сидеть бесконечно и подглядывать за тем, что происходит в дворике на Столешниковом. Ребята, кстати, запустили завтраки — теперь в добавление к основному меню здесь можно попробовать ягодно-творожный десерт или лососевый риет с домашним омлетом. #еда #охотныйряд</t>
+  </si>
+  <si>
+    <t>29.07.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26964</t>
+  </si>
+  <si>
+    <t>29 июля. Среда Мероприятия 🔵Фестиваль Pianissimo 🔵Фестиваль «Прове-Калиш Пиано» 🔵Фестиваль Summer Sound 🔵Фестивали за пределами Москвы Наши мероприятия 🔵Арт-прогулка по галереям современного искусства в районе Остоженки и Пречистенки — 8 августа Подборки 🔵Двойные маршруты по Таганке 🔵Открытия этого лета 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки 🔵Коллаборации 🔵Чек-лист на лето 🔵Пляжные клубы 🔵Бассейны в парках Кино 🔵Кинопоказ «Расёмон» 🔵Кинопоказ «Последствия любви» и обсуждение вместе с кинокритиком Владимиром Лященко 🔵Кинопоказ «Грация» 🔵Кинопоказ «Шаг вперед» Лекции 🔵Лекция «Виктор Борисов-Мусатов» к выставке в Третьяковке 🔵Лекция-дискуссия «Андреас Гурски и феномен современной фотографии Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Коллаборация Guess Jeans x «Салют» 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>28.07.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26960</t>
+  </si>
+  <si>
+    <t>Мы поняли, что соскучились по азиатской кухне и отправились в японский ресторан ODZU в ЖК Lucky пробовать роллы и другие позиции из их обновленного меню❤️ Из того, что обязательно советуем: 🟡вагю татаки; 🟡абури гребешок; 🟡осьминог, азиатский ромеско; 🟡коктейль Kodo с пало санто PS. Мы посчитали, что в ЖК Lucky находится больше 15 ресторанов — кажется, им пора запускать свои гастротуры😅 #еда #улица1905года</t>
+  </si>
+  <si>
+    <t>28.07.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26952</t>
+  </si>
+  <si>
+    <t>Надеемся, что погода на выходных станет чуть лучше и позволит насладиться прогулками по летней Москве❤️‍🩹 А пока делимся «двойными маршрутами» по Таганке — сочетаниями двух локаций, близких по расположению и по настроению. Если у вас есть любимые места в этом районе, которые мы упустили — делитесь в комментариях! #пойдемвыходные #таганская #подборка</t>
+  </si>
+  <si>
+    <t>28.07.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26951</t>
+  </si>
+  <si>
+    <t>Пересматриваем Акиру Куросаву, Годара, Вонга Карвая, Эйзенштейна и Тарантино, открываем для себя новое российское кино и анимацию, а еще идем на показы с обсуждениями и киноужины. 29 июля, среда • Кинопоказ «Расёмон» в Третьяковской галерее • Кинопоказ «Последствия любви» и обсуждение вместе с кинокритиком Владимиром Лященко в Доме Телешова • Кинопоказ «Грация» в «Лето. Кино. Кион» • Кинопоказ «Шаг вперед» в кофейне КК 30 июля, четверг • Киноужин «Перед рассветом» в пространстве ODMO • Кинопоказ «Картины дружеских связей» в «Лето. Кино. Кион» • Кинопоказ «Ее личный ад» в «ГЭС-2» • Кинопоказ «Обсессия» в Центре «Зотов» • Кинопоказ «Отель „Гранд Будапешт“»* в особняке Маддиттони 31 июля, пятница • Киноужин «Мои черничные ночи» в пространстве ODMO • Кинопоказ «Броненосец «Потемкин» в Третьяковской галерее • Кинопоказ «Светская жизнь» в «Лето. Кино. Кион» • Кинопоказ «Тачки» в кофейне КК • Кинопоказ «Непокой» в Лектории Музея «Гараж» • «Кот в мешке» — кинопоказ вслепую в Marie and Curie 1 августа, суббота • Кинопоказ «На последнем дыхании» с обсуждением в киноцентре «Октябрь» • Кинопоказ «Безумный Пьеро» в Третьяковской галерее • Показ фильмов «Курьер» и «Пока небо смотрит» в ЛАБ Музея «Гараж» • Кинопоказ «Майкл» в кинотеатре «Художественный» 2 августа, воскресенье • Спецпоказ мистического анимационного триллера «Непокой» Леонида Шмелькова в киноклубе МАММ • Кинопоказ «Картины дружеских связей» в «ГЭС-2» • Кинопоказ «Мужчина и женщина» в Центре «Зотов» 3 августа, понедельник • Зрительская премьера экранной версии легендарного спектакля Бориса Эйфмана «Русский Гамлет» в кинотеатре «Художественный» • Кинопоказ «Убить Билла: Кровавое дело целиком» в киноцентре «Домжур» • Спецпоказ архивного кино «Лермонтов» в кинотеатре «Иллюзион» 4 августа, вторник • Киноклуб «Время — незримый герой экрана» в ГУМ Кинозале • Кинопоказ «На последнем дыхании» в кинотеатр Пионер • Спецпоказ «Шепот сердца» в Центре «Зотов» * Meta признана экстремистской организацией в РФ.</t>
+  </si>
+  <si>
+    <t>28.07.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26949</t>
+  </si>
+  <si>
+    <t>«КОРОБКА х ЗИЛАРТ» превратит парк «Тюфелева Роща» в огромный арт-объект 1 и 2 августа пройдет фестиваль уличного искусства «КОРОБКА х ЗИЛАРТ» в парке «Тюфелева Роща» В течение двух дней 16 художников будут создавать масштабные работы на глазах у зрителей, а гости смогут общаться с авторам и знакомиться с разными направлениями уличной культуры. Не забыли и про музыку: Свои композиции исполнят: Kedr Livanskiy, Anikv, Размаха, Недры и Антоха МС. Также в программе — мастер-классы, арт-маркет, презентация Лаборатории уличных инициатив и перформансы. Подробная программа. Адрес: м. ЗИЛ, Парк «Тюфелева Роща». #летнийфестиваль</t>
+  </si>
+  <si>
+    <t>28.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26943</t>
+  </si>
+  <si>
+    <t>8 августа зовем вас на нашу прогулку по галереям современного искусства в районе Остоженки и Пречистенки! В этот раз вместе с искусствоведом Машей Даяновой, автором канала ART FM, будем исследовать галереи в переулках Остоженки и Пречистенки, знакомиться с новыми выставками и говорить о том, как меняется современное искусство. Что нас ждет: • выставка «10 × 17» в галерее Ruarts — поговорим о коллажных техниках и о том, как современные художники переосмысляют наследие авангарда и стрит-арта; • выставка Comfortably Numb в галерее Serene — обсудим, как современное искусство говорит о фрагментарности нашей реальности и почему название выставки становится частью художественного высказывания; • выставка Sentimental в Alina Pinsky Gallery — разберем, как сегодня меняется жанр ню и почему телесность в современном искусстве все чаще становится способом говорить о памяти, чувствах и внутреннем опыте. А еще обсудим: • как понимать современное искусство без специальной подготовки; • почему художники снова обращаются к абстракции и коллажу; • как кураторские решения помогают раскрывать смысл выставки; • что сегодня происходит на российской арт-сцене. По традиции завершим прогулку бранчем в греческом ресторане Kefi, где сможем поделиться впечатлениями и продолжить разговор об искусстве. 📅 8 августа, суббота, c 12:00 (прогулка около 3-х часов и 1 час на бранч) 🎟 Билеты. (Входит экскурсионное сопровождение, билеты во все галереи и закуски на бранче) По любым вопросам можно писать менеджеру Алёне @apanaran #нашимероприятия</t>
+  </si>
+  <si>
+    <t>28.07.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26941</t>
+  </si>
+  <si>
+    <t>Бильярд-бистро SUBSTANCE и сообщество IRNBY TRAINING CLUB представили совместное меню с блюдами, которые подойдут до или после тренировки, а также для сбалансированного обеда. В меню: овсянка с курицей и грибами, боул с киноа и овощами, крем-суп с креветками, сэндвич с пастрами, блюда с лососем, а также четыре авторских напитка. При заказе любого блюда и напитка из специального меню гости получат месяц бесплатных тренировок в IRNBY TRAINING CLUB* *до 9 августа в SUBSTANCE в Парке Горького!</t>
+  </si>
+  <si>
+    <t>28.07.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26940</t>
+  </si>
+  <si>
+    <t>28 июля. Вторник Мероприятия 🔵Фестиваль Pianissimo 🔵Фестиваль «Прове-Калиш Пиано» 🔵Фестиваль Summer Sound 🔵Фестивали за пределами Москвы Подборки 🔵Открытия этого лета 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки 🔵Коллаборации 🔵Чек-лист на лето 🔵Пляжные клубы 🔵Бассейны в парках Кино 🔵Кинопоказ «Госфорд Парк» 🔵Кинопоказ «Майкл» 🔵Кинопоказ «30 ночей с бывшим» Лекции 🔵Лекция «Гостиницы Москвы в бурях революции и Гражданской войны» 🔵Экскурсия в Сандуновские Бани 🔵Паблик-ток «В поисках дома» совместно с издательством «Альпина.Проза» Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Коллаборация Guess Jeans x «Салют» 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>27.07.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26939</t>
+  </si>
+  <si>
+    <t>Шахматный клуб, бани, книжный, рестораны и кофейни — что только не открылось этим летом Решили собрать любимые новые места в одном посте. Делитесь, какое место стало вашим открытием лета?❤️ 🟡Substance 2.0 🟡Пешка 🟡Озеро 🟡Соловьи 🟡DNA 🟡Bus Hand Roll Bar 🟡FAB.33 🟡Кафе XVII #подборка</t>
+  </si>
+  <si>
+    <t>27.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26930</t>
+  </si>
+  <si>
+    <t>На этой неделе гуляем по старой Москве, читаем Гомера, говорим о французских художниках, китайских иероглифах и маленьком черном платье в кино. 28 июля, вторник • Лекция «Гостиницы Москвы в бурях революции и Гражданской войны» от «Искусство — людям» • Экскурсия в Сандуновские Бани от проекта «Умные люди» • Паблик-ток «В поисках дома» совместно с издательством «Альпина.Проза» 29 июля, среда • Лекция «Виктор Борисов-Мусатов» к выставке в Третьяковке в Чайной «Нитка» • Лекция-дискуссия «Андреас Гурски и феномен современной фотографии в фотолаборатории «Перспектива» 30 июля, четверг • Лекция биолога «Казни египетские: взгляд биолога. Древний текст с ракурса естественных наук» в Еврейском музее и Центре толерантности • Лекция «Армянский переулок в истории Москвы» в Армянском музее • Лекция психолога Юлии Агиевич «Отечественная психология развития: как мы обучаемся» в Библиотеке им. Н. А. Некрасова 31 июля, пятница • Лекция «Страна искусства: мастерские французских художников-новаторов» в Центре «Зотов» • Лекция «Кто управляет миром: теории заговора от античности до рептилоидов» в Котельнической Высотке 1 августа, суббота • Лекция «Пьер Огюст Ренуар»в Гостиной Павлович • Лекция «Эмодзи или крокозябры: китайские иероглифы в поисках смысла и звука» в Лектории ВДНХ • Лекция «Петров-Водкин. Сферическая перспектива жизни художника» в Музее Русского Импрессионизма 2 августа, воскресенье • Лекция «Виктор Борисов-Мусатов» к выставке в Третьяковке в Чайной «Нитка» • Книжный Флоу в кофейне Gøg • Экскурсия «Его величество кутеж» от «Под музой» • Лекция «"Лето с Гомером" — карманный путеводитель по миру "Одиссеи" и "Илиады"» в Лектории ВДНХ 3 августа, понедельник • Лекция «Маленькое черное платье в кинематографе» в ГУМ Кинозале • Медиаторский тур в «ГЭС-2»</t>
+  </si>
+  <si>
+    <t>27.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26928</t>
+  </si>
+  <si>
+    <t>Прогуливаясь недавно по парку «Музеон» обнаружили рядом с кинотеатром поп-ап зону бренда косметики SEVEN7EEN ⭐️ Вместе с «Москино» всё лето здесь работает пространство «Искусство. Лето. Красота», где много разных активностей: 🟡beauty-зона SEVEN7EEN, где можно познакомиться с косметикой бренда; 🟡летний кинотеатр «Москино» с мягкими креслами, пледами и крышей на случай дождя; 🟡мастер-классы, лекции, флеш-макияжи, встречи 🟡ресторан The Greeks с греческой кухней. Корнер работает каждые выходные с 15:00 до 21:00. Адрес: м. Октябрьская, Крымский Вал, вл. 2</t>
+  </si>
+  <si>
+    <t>27.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26926</t>
+  </si>
+  <si>
+    <t>Почему 90-е до сих пор влияют на нас? Лекция о культуре целой эпохи 30 июля в арт-пространстве «КУБ» пройдет лекция, посвященная десятилетию, которое во многом сформировало современную культуру. Почему именно в 90-е появились клиповое мышление, новый визуальный язык и привычный нам способ воспринимать информацию? Как связаны между собой MTV, сериал «Друзья», «Ведьма из Блэр», гранж, музыкальные клипы, реклама и первые интернет-чаты? И почему все это продолжает влиять на то, как мы смотрим, слушаем и думаем сегодня? Лекцию проведет Тася Филина — фотохудожник, исследователь киноязыка и популяризатор зрительных искусств. Билеты Дата и время: 30 июля в 19:00 Адрес: м. Охотный ряд, Тверская, 3, -2 этаж</t>
+  </si>
+  <si>
+    <t>27.07.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26925</t>
+  </si>
+  <si>
+    <t>27 июля. Понедельник Мероприятия 🔵Фестиваль Pianissimo 🔵Фестиваль «Прове-Калиш Пиано» 🔵Фестиваль Summer Sound 🔵Фестивали за пределами Москвы Подборки 🔵Летние кинотеатры 🔵Открытые тренировки 🔵Фотобудки 🔵Коллаборации 🔵Чек-лист на лето 🔵Пляжные клубы 🔵Бассейны в парках Кино 🔵Кинопоказ «Майкл» 🔵Кинопоказ «Отель Гранд Будапешт» на крыше Лекции 🔵Дискуссия «Концепция культурной традиции в современном искусстве Азии» 🔵Камерные читки мировой драматургии в старинной усадьбе 🔵Лекция и дегустация «Оранжевые вина и архитектура Солнца» Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Коллаборация Guess Jeans x «Салют» 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>26.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26923</t>
+  </si>
+  <si>
+    <t>Несмотря на нестабильную погоду этим летом, мы все равно выбираемся на улицу, чтобы потренироваться. Рассказываем, какие проекты ждут вас на тренировках на открытом воздухе и с красивым видом. 🟡Йога в «ГЭС-2» 🟡Тренировки на крыше МАММ 🟡Lamoda x ОРБИ 🟡Balletomania* 🟡SMSTRETCHING 🟡Well, it’s a running club * Meta признана экстремистской организацией в РФ. #подборка #спорт #забота</t>
+  </si>
+  <si>
+    <t>26.07.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26917</t>
+  </si>
+  <si>
+    <t>Идем смотреть на Матисса, Шагала и Пикассо в новое #пространство от МТС Арт-Виток, которое расположилось на набережной Парка Горького! В этом камерном месте, по духу напоминающему нью-йоркские галереи начала 2000-х, проект от МТС создает уникальный опыт на стыке искусства и современных цифровых технологий. Например, можно навести телефон на картину и увидеть анимацию. Или подойти к зеркалу, которое нарисует вас в стиле старых мастеров. А еще робот может сделать ваш быстрый портрет-набросок. Вход в пространство свободный. До сентября можно успеть на Матисса, Шагала и Пикассо, а осенью обещают новые экспозиции.</t>
+  </si>
+  <si>
+    <t>26.07.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26916</t>
+  </si>
+  <si>
+    <t>Лето, прием! Разыгрываем билеты на концерт Антохи МС на фестивале Summer Sound x билайн! Отправляемся слушать веселого Антоху МС на Дизайн завод 5 августа! В программе — любимые треки от заводного трубача, танцы и классное настроение! По такому поводу мы хотим разыграть два билета на концерт Антохи МС! Условия конкурса: 🟡быть подписанными на каналы Привет, не хочешь сходить? и Summer Sound x билайн; 🟡нажать на кнопку участия. Двух победителей назовем 2 августа, удачи!</t>
+  </si>
+  <si>
+    <t>26.07.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26914</t>
+  </si>
+  <si>
+    <t>Три дня живой музыки: акустический марафон в ТОН-ЦЕНТРЕ 30 и 31 июля, а также 1 августа ТОН-ЦЕНТР превратится в музыкальную лабораторию: здесь пройдет акустический марафон «Диалог с пространством». Каждый день около 12 музыкантов будут исполнять академическую и современную музыку, джазовые импровизации и экспериментальные произведения. При этом программа останется открытой до последнего момента — что именно прозвучит, станет сюрпризом даже для зрителей. Вход по регистрации Даты: 30–31 июля и 1 августа Адрес: м. Комсомольская, Комсомольская площадь, 3/30, стр. 1.</t>
+  </si>
+  <si>
+    <t>26.07.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26912</t>
+  </si>
+  <si>
+    <t>Польские завтраки появились в Eggsellent Этим летом Eggsellent вдохновились поездкой в Польшу и запустили сезонное меню завтраков. В меню: 🟡ягодзянка — польская сдобная булочка с большим количеством черничной начинки; 🟡холодник на кефире и печеной свекле с бутербродом с селедкой на ржаном хлебе; 🟡когель-могель — яичный десерт с клубникой и маковым крамблом; 🟡айс-латте «Ежевичное убе-облако» с убе, личи, ежевикой и маршмеллоу. Завтраки действуют до 2 августа. Попробовать можно в кафе на Парке культуры и Маяковской.</t>
+  </si>
+  <si>
+    <t>26.07.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26910</t>
+  </si>
+  <si>
+    <t>26 июля. Воскресенье Мероприятия 🔵Планы на выходные 🔵Распродажа книг в магазине Пархоменко 🔵Поэтический вечер «Маяковский» 🔵Книжный Флоу 🔵Практика «Самый грозоперевальный день» Фестивали и маркеты 🔵Фестиваль Chess&amp;Jazz 🔵CurlFest 🔵Bardak fest 🔵DDX Fitness FEST 🔵Фестиваль Summer Sound 🔵Фестивали за пределами Москвы Подборки 🔵Летние кинотеатры 🔵Фотобудки 🔵Коллаборации 🔵Чек-лист на лето 🔵Пляжные клубы 🔵Бассейны в парках Кино 🔵Кинопоказ «Запределье» 🔵Кинопоказ «Дождливый день в Нью-Йорке» 🔵Кинопоказ «Тайна Коко» Выставки 🔵Актуальные выставки Москвы Маршруты 🔵Маршрут по Хамовникам Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Коллаборация Guess Jeans x «Салют» 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>25.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26909</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Pavel (@pavellatifullin2) 2. Lelya_Svk (@Lelya_Svk) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>25.07.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26907</t>
+  </si>
+  <si>
+    <t>Два инструмента и четыре века музыки: концерт Петра Айду в Île Thélème 31 июля пианист и мультиинструменталист Петр Айду представит в Île Thélème необычную программу, объединившую рояль и исторический клавесин. В первом отделении прозвучат Вагнер, Берг и поздний Скрябин — музыка, изменившая представление о гармонии. Во втором — клавирные сочинения XVII века на историческом клавесине, которые перенесут слушателей на несколько столетий назад. Билеты Дата и время: 31 июля, 20:00. Адрес: м. Савеловская, Правды, 24/11.</t>
+  </si>
+  <si>
+    <t>25.07.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26905</t>
+  </si>
+  <si>
+    <t>Мы опять за свое — пытаемся успеть посетить все завтрачные места от фестиваля Breakfest (это невозможно, но мы стараемся) Сегодня начали выходные в Bagebi — ресторане грузинской кухни с потрясающим интерьером и обилием зелени и картин. Никогда бы не подумали, что граноле и бриоши не хватает соуса мацони и тархуна, но теперь нам кажется, что мацони необходим почти любому блюду! Адрес: м. Кропоткинская, Пречистенка, 19/11, стр. 2. #еда #кропоткинская</t>
+  </si>
+  <si>
+    <t>25.07.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26903</t>
+  </si>
+  <si>
+    <t>ÖMANKÖ открывает свое первое офлайн-пространство в центре Москвы В усадьбе Телешовых-Карзинкиных на Покровском бульваре скоро откроется :DÖM̤ — ресторан и первое офлайн-пространство от медиа ÖMANKÖ и ресторатора Алексея Ольхового и основателя System 108 Евгения Машкова. Пока здесь работает просторная летняя веранда, спрятанная в зеленом дворе исторической усадьбы. В дальнейшем откроются и внутренние залы. Ждем официальное открытие и подробности!</t>
+  </si>
+  <si>
+    <t>25.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26901</t>
+  </si>
+  <si>
+    <t>Достаем чемодан для книг и отправляемся в магазин Пархоменко! На этих выходных в книжном магазине Пархоменко проходит гаражная распродажа от издательств Ad Marginem, «Фантом Пресс» и НЛО. Цены будут от 200 ₽ до 600 ₽. А что привезут — узнаете уже на месте. Время работы: 25 и 26 июля, с 10:00 до 21:00. Адрес: м. Павелецкая, Татарская, 14.</t>
+  </si>
+  <si>
+    <t>25.07.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26895</t>
+  </si>
+  <si>
+    <t>Ударная доза калорий — да, это именно то, что надо на выходных. Посмотрите, что творят Underdog и Mates! Проекты запустили Gluten Lovers Club 2026 со спешл-меню: бейгл с малиной и матча-кремом, бейгл с пастрами и фирменным соусом Underdog, Breakfast Bagel со скремблом и беконовым джемом. Из напитков — юдзу матча-тоник, протеиновый шейк, айс-латте с арахисовым кремом и черничным джемом, а также коктейли Aperol Corona и Pickle Margarita. К коллаборации вышел совместный мерч — попробовать меню можно до 6 августа во всех 13 точках Mates и в Underdog.</t>
+  </si>
+  <si>
+    <t>25.07.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26894</t>
+  </si>
+  <si>
+    <t>25 июля. Суббота (пожалуй, это наш самый длинный дайджест на день за всю историю канала. Событий так много, что пришлось прятать в цитату) Мероприятия 🔵Планы на выходные 🔵Вечеринки выходных 🔵Экскурсия «По следам Мастера и Маргариты» 🔵Экскурсия «Торжество меланхолии» 🔵Концерт-лекция «Персона. Звук как среда обитания» Фестивали и маркеты 🔵Фестиваль Chess&amp;Jazz 🔵Bardak fest 🔵DDX Fitness FEST 🔵Фестиваль Summer Sound 🔵Фестивали за пределами Москвы Подборки 🔵Летние кинотеатры 🔵Фотобудки 🔵Коллаборации 🔵Чек-лист на лето 🔵Пляжные клубы 🔵Бассейны в парках Конкурс 🔵Розыгрыш платка belle you в коллаборации с художницей Люсей Соловьевой Кино 🔵«Эйгенграу» 🔵«Королевство полной луны» 🔵«Мужчина и женщина» Лекции 🔵Арт-лаборатория «Скетчинг как инструмент понимания искусства» 🔵«Сексологические мифы: во что мы до сих пор верим?» 🔵«Взломать код искусства. Как «читать» картины: от библейских притч до голландских натюрмортов» Выставки 🔵Актуальные выставки Москвы Маршруты 🔵Маршрут по Хамовникам Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Гастроли шеф-поваров из Сеула в K-BBQ 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Коллаборация Guess Jeans x «Салют» 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>24.07.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26888</t>
+  </si>
+  <si>
+    <t>Нашли клинику эстетики, из которой не хочется уходить — Epilog на Таганской. Здесь можно спокойно выдохнуть и посвятить время себе. Тот самый случай, когда все процедуры можно сделать в одном месте. Лазерная эпиляция подходит даже для загорелой кожи, что особенно актуально летом. В Epilog есть ручной массаж и аппаратный RSL, а также массаж для беременных, который выполняет специалист с 12-летним опытом обучения и работы в Европе. Косметология — эстетическая, инъекционная и аппаратная. Особенно понравился деликатный подход медицинских специалистов — можно подробно уточнить все нюансы и противопоказания, прежде чем выбрать подходящую вам процедуру. И отдельный лайк интерьеру, который выглядит, как декорации к фильму про будущее💔 А пока ждете процедуру, можно выпить фирменный бамбл или выбрать что-то из сезонного барного меню — как в любимой кофейне. Адрес: м. Таганская, Гончарная набережная 3, стр. 5. #обзор #забота #таганская</t>
+  </si>
+  <si>
+    <t>24.07.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26882</t>
+  </si>
+  <si>
+    <t>Спасибо фестивалю Breakfest за то, что любят завтраки так же сильно, как и мы Если что-то и мотивирует нас вставать в 8 утра перед встречами, так это исследование фестивального меню — обожаем заходить в гости в проверенные места и открывать для себя новые. В этом году мы даже попробовали завтраки в Новосибирске (да, фестиваль проходит по всей России, что очень круто). Вот какие блюда мы бы точно съели еще раз: 🟡Яичница с бифштексом, картофелем и соусом барбекю из жимолости в Мама Дома (Новосибирск); 🟡Бенедикт с креветками, рикоттой, васаби дрессингом и ежиком из редиса в Finch; 🟡Воздушную бриошь с ярким соусом и щедрой порцией мортаделлы в Oh my toast; 🟡Японский омлет на пару с угрем в Sapiens; 🟡Яичница с лисичками и сарделькой с хутора Сокольский в Yura Restaurant &amp; Bar; 🟡Драник с овсяными хлопьями МИСТРАЛЬ с лососем, яйцом пашот, красной икрой и крем-фреш в Le Maison (Новосибирск). Восхищаемся фантазией шефов, которые придумали миллион версий блюд с крупами Мистраль и Nutella, которые в этом году стали генеральными партнерами фестиваля. Вторую часть подборки выпустим на выходных — впереди еще целая неделя завтраков, так что советуем заглянуть на сайт проекта и выбраться на какую-нибудь уютную веранду. #еда #завтраки</t>
+  </si>
+  <si>
+    <t>24.07.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26876</t>
+  </si>
+  <si>
+    <t>Крафтовая пекарня Crumbs Bakehouse — в прошлом году гремела в соцсетях и славилась очередями — снова открылась в формате поп-апа, но теперь в районе Пресни. Новое пространство — небольшая точка с выпечкой и фильтр-кофе — расположилось в классическом панельном доме напротив зоопарка. Работает всего несколько дней в неделю. Вопреки разговорам об очередях прошлого года, вчера, в первый день работы, утром мы насчитали перед собой шесть человек. Так что лучше приходить прямо к открытию, особенно, если живете/работаете рядом. Меню зависит от дня (день в день публикуют в соцсетях), но советуем поймать морковный кекс, шоколадное печенье и скон с клубникой. Забежать за булочкой можно еще 25, 30, 31 июля и 1 августа с 9:30 по адресу м. Баррикадная, Волков переулок, 9, стр. 1. #баррикадная #еда #обзор</t>
+  </si>
+  <si>
+    <t>24.07.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26875</t>
+  </si>
+  <si>
+    <t>Парк «Коломенское» превратится в фитнес-городок на выходных 25 и 26 июля в Музее-заповеднике «Коломенское» пройдет DDX Fitness FEST под открытым небом. Весь парк будет тренироваться! В программе: 150 тренировок, лекции и мастер-классы и концерты артистов. Приходите в спортивной одежде, кроссовках и с хорошим настроением! Билеты и программа. #летнийфестиваль</t>
+  </si>
+  <si>
+    <t>24.07.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26873</t>
+  </si>
+  <si>
+    <t>Пет-вечеринка для вас и вашего хвостика 26 июля сеть «Четыре Лапы» и ресторан Osteria Mario проведут пет-френдли вечеринку «Марио встречает друзей». В программе: 🟡экспресс-груминг и стрижка когтей; 🟡дог-бар с угощениями; 🟡мастер-классы по созданию значков и аксессуаров; 🟡скетч-портреты питомцев; 🟡мини-маркет с товарами для животных; 🟡лекция кинолога о путешествиях с питомцами; 🟡розыгрыши подарков. Наряды хозяев и их маленьких друзей в итальянском стиле приветствуются!   Вход свободный Дата и время: 26 июля, 13:00–18:00. Адрес: м. Калужская, Профсоюзная, 61, стр. 1.</t>
+  </si>
+  <si>
+    <t>24.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26867</t>
+  </si>
+  <si>
+    <t>В Москве стало на одно городское пространство больше — архитектурная платформа A-House открылась в историческом особняке в переулках Арбата. Архитекторы, работавшие над новым Домом A-House, бережно восстановили его исторический облик и переосмыслили внутреннее пространство. Вот как устроен Дом A-House: 🟡На первом этаже — публичное кафе, куда могут попасть все желающие в часы работы пространства. Это совместный проект A-House Cafe x Finch. 🟡Второй этаж занимает зал-трансформер для выставок, лекций, бизнес-завтраков, тематических ужинов и других мероприятий. 🟡На третьем этаже — гостиная и переговорная. 🟡На четвертом этаже расположен piano-bar — приватное пространство для встреч, камерных концертов и вечерних форматов. Главная идея Дома — объединить разные индустрии и сообщества для создания новых совместных проектов. Генеральным партнером пространства стал Т-Банк, который вместе с A-House запустит серию встреч, выставок и лекций об архитектуре, искусстве, дизайне и бизнесе. Ждем, что это место станет притяжением культурных событий. А пока — заходим за любимым кофе в Finch и любуемся арт-объектами от литературного проекта «Полка». Адрес: м. Кропоткинская/Арбатская, Афанасьевский переулок, 14. #пространство #обзор #арбатская #кропоткинская</t>
+  </si>
+  <si>
+    <t>24.07.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26859</t>
+  </si>
+  <si>
+    <t>Отправиться в Мексику, перенестись в прошлое и танцевать сутками — рассказываем о вечеринках этих выходных 🟡Горячий рынок в Tacobar 🟡«Время против нас» в DEX 🟡Soma Happy Birthday 🟡День рождения Yauza Place 🟡«Гилти Плежа» в баре «Мунк» 🟡«Винная пятница» в Буф а39* 🟡Seoul Beats Vol. 3 🟡Пятница в Share * Meta признана экстремистской организацией в РФ</t>
+  </si>
+  <si>
+    <t>24.07.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26856</t>
+  </si>
+  <si>
+    <t>24 июля. Пятница Мероприятия 🔵Планы на выходные 🔵Медиаторский тур «Изображая детство» 🔵Экскурсия «Петровка: блеск витрин и дух аристократии» 🔵Фестиваль Summer Sound 🔵Фестивали за пределами Москвы Подборки 🔵Фотобудки 🔵Коллаборации 🔵Чек-лист на лето 🔵Пляжные клубы 🔵Бассейны в парках Конкурс 🔵Розыгрыш платка belle you в коллаборации с художницей Люсей Соловьевой Кино 🔵Спецпоказ культовой мелодрамы Кшиштофа Кесьлевского «Короткий фильм о любви» 🔵Кинопоказ «Общество мертвых поэтов» 🔵Лекция и показ с обсуждением «Ла-Ла Ленд» Выставки 🔵Актуальные выставки Москвы Маршруты 🔵Маршрут по Хамовникам Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Гастроли шеф-поваров из Сеула в K-BBQ 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Коллаборация Guess Jeans x «Салют» 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>23.07.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26855</t>
+  </si>
+  <si>
+    <t>«Люди любят» — классный проект запустила команда Хлебозавода для тех, кому нравится смотреть на город через объектив В рамках проекта проходят интересные события, и вот что мы нашли: 🟡День пленочного бадди от фотолаборатории Filmly 30 июля Встреча для тех, кто уже снимает на пленку или хочет попробовать впервые. Команда лаборатории расскажет о камерах и пленках, поможет с настройками, ответит на вопросы и даст камеры из своей коллекции для прогулки по Хлебозаводу. Прийти можно, даже если вы ни разу не держали пленочную камеру. Начало в 17:00. Регистрация 🟡Фотоателье Шипр 1 и 2 августа Настоящая выездная студия аналоговой фотографии с коллекционной деревянной камерой с гармошкой, фотографом под темной тканью и серебряно-желатиновым процессом появится на Хлебозаводе. Проявка займет около получаса, после чего вы получите кадры и сможете увидеть, как свет, серебро и авангардный дух бывшего хлебозавода творят чудеса. С 14:00 до 21:00. Для всех желающих. Адрес: м. Дмитровская, Новодмитровская, 1, стр. 1.</t>
+  </si>
+  <si>
+    <t>23.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26853</t>
+  </si>
+  <si>
+    <t>Бесплатная женская тренировка по боксу пройдет в эту субботу! Вы знаете, что мы обожаем разнообразный спорт (вот, например, подборка такая была и еще одна) — почему бы не попробовать бокс этим летом? 25 июля в пространстве «Суперметалл» пройдет открытая тренировка под руководством профессиональных тренеров боксерского клуба Brothers Boxing Club. Каждого участника ждут: 🟡подарки от партнеров; 🟡фирменный мерч Brothers Boxing Club; 🟡возможность бесплатно сделать на футболке именную вышивку во время мероприятия; 🟡профессиональные фотографии и видео. Тренировка подойдет для любого уровня подготовки. Регистрация — @brothers_open_bot. Дата и время: 25 июля в 12:00 или 14:00 Адрес: м. Бауманская, 2-я Бауманская, 9/23, стр. 3</t>
+  </si>
+  <si>
+    <t>23.07.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26847</t>
+  </si>
+  <si>
+    <t>Идея на выходные — заглянуть на веранду Марко и Луи в UCLAD SPACE при отеле Marco Polo, где каждый год гостит новый проект. В этом году за веранду здесь отвечают гостеприимная компания Moss Hospitality вместе с мебельной мануфактурой UCLAD SPACE и кухней от ресторана Louis. Концепция веранды отсылает к двум вымышленным героям — Марко и Луи. Это пожилые итальянец и француз, которые уже все поняли про жизнь и теперь выбирают самое лучшее: отсутствие спешки, хорошую компанию, бокал вина и летний день на уютной веранде. Цены для Патриарших прудов здесь приятные. А еще порадовали паруса, которые стали одним из ключевых элементов веранды — их предоставили ребята с сообщества Сила Ветра. Кстати, это паруса, которые действительно участвовали в гонках и соревнованиях, а теперь обрели новую жизнь в этом городском пространстве. Помимо еды, здесь планируются лекции и вечеринки — поводов заглянуть на эту веранду будет много. Адрес: м. Пушкинская, Спиридоньевский переулок, 9, стр. 1. #обзор #пушкинская #еда</t>
+  </si>
+  <si>
+    <t>23.07.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26845</t>
+  </si>
+  <si>
+    <t>ZOLOTO, Pompeya и Mirèle: объявлена программа фестиваля «КРУТО» С 7 по 9 августа во Владимирской области пройдет фестиваль музыки, искусства, дизайна и спорта «КРУТО». В этом году на базе отдыха «Крутояк» откроются пять сцен, арт-инсталляции, театральные перформансы, поп-ап-площадки и традиционные песни у костра. Хедлайнером фестиваля станет ZOLOTO. Также в лайнапе: Pompeya, Mirèle, ЛАУД, Лиза Громова, МАСЛА, Archanga, Николай Воронов, «Конец солнечных дней», ГЛУМ, Kito Jempere, Philipp Gorbachev, Bad Zu и десятки других артистов. Помимо концертов гостей ждут: 🟡спортивная программа с велозаездами, скейт-контестом, шахматами и танцевальными тренировками; 🟡театральная постановка от Мастерской Брусникина; 🟡масштабная арт-программа под кураторством 404. zero; 🟡фудкорт, кемпинги и лесные чилл-зоны. Билеты Даты: 7–9 августа Адрес: база отдыха «Крутояк», Владимирская область (Трансферы из Москвы организуют на протяжении всех трех дней). #погородам #летнийфестиваль</t>
+  </si>
+  <si>
+    <t>23.07.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26837</t>
+  </si>
+  <si>
+    <t>Рейв на скалодроме, маркеты, плавучие беседки и забег для знакомств и многое другое — на выходных этой недели 🟡Рейв на скалодроме Climb Lab 🟡Supermetall Market 🟡Плавучие беседки 🟡Коллаборация Дом русского бильярда и «Жар-Птицы» 🟡Гостевая смена Tilda в «.оригинале» 🟡День фонда «Подари жизнь» 🟡Забег знакомств от Hardnation 🟡Маркет выходного дня в Kalabasa</t>
+  </si>
+  <si>
+    <t>23.07.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26835</t>
+  </si>
+  <si>
+    <t>23 июля. Четверг Мероприятия 🔵Фотобудки 🔵Коллаборации 🔵Чек-лист на лето 🔵Фестиваль Summer Sound 🔵Пляжные клубы 🔵Бассейны в парках 🔵Фестивали за пределами Москвы Конкурс 🔵Розыгрыш платка belle you в коллаборации с художницей Люсей Соловьевой Лекции 🔵Лекция «Электрические рыбы и фундаментальная наука» 🔵Лекция историка искусства Елизаветы Козиной 🔵Лекция «1960-е — суровый стиль и не только. История советской живописи» Кино 🔵Кинопоказ с обсуждением «Высоцкий. Неизвестные страницы…» 🔵Киноужин «Вики Кристина Барселона» 🔵Кинопоказ и обсуждение «Короткий фильм о любви» Выставки 🔵Актуальные выставки Москвы Маршруты 🔵Маршрут по Хамовникам Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Коллаборация Guess Jeans x «Салют» 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>22.07.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26831</t>
+  </si>
+  <si>
+    <t>Фестиваль «Прове-Калиш Пиано»: история рояля в пяти концертах С 23 июля по 13 августа в особняке на Новой Басманной пройдет фортепианный фестиваль. Зрителей ждет 5 концертов, среди которых премьера, по-новому раскрывающая природу инструмента и меняющая привычное представление о его звучании. В фестивале участвуют звезды академической музыки: Петр Айду, Риад Маммадов, Ева Геворгян, Александр Кашпурин и Дмитрий Маслеев. Особенно прекрасно, что всё это прозвучит в камерных интерьерах усадьбы Ф.И. Прове — А.И. Калиш 1895 года — почти, как в аристократическом музыкальном салоне. Программа и билеты. Адрес: м. Комсомольская, Новая Басманная, 22, стр. 1/2. #летнийфестиваль</t>
+  </si>
+  <si>
+    <t>22.07.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26826</t>
+  </si>
+  <si>
+    <t>Уж не знаем, мечтали ли вы однажды стать помидором, потанцевать на болоте или, может, порубить капусту в хорошей компании, — мы всё равно нашли для вас такие развлечения! Вместе с Ticketland собрали подборку прикольных фестивалей по всей России — скучно точно не будет. 🟡Сап-фестиваль «Вашана» 🟡Голос болота 🟡Крошево 🟡Сызранский помидор 🟡Августерфест 🟡Зеленое золото России #погородам #летнийфестиваль</t>
+  </si>
+  <si>
+    <t>22.07.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26823</t>
+  </si>
+  <si>
+    <t>Лолита, ZOLOTO, Zivert, Базар, Андрей Катиков, Моя Мишель и другие выступят в саду «Эрмитаж» уже в эти выходные 25–26 июля пройдет одно из главных летних событий Москвы — музыкальный фестиваль Chess&amp;Jazz в саду «Эрмитаж», где ежегодно встречаются любители шахмат и концертов. Расписание выступлений: 25 июля 🟡21:30 — Моя Мишель 🟡20:00 — ZOLOTO (акустика) 🟡18:30 — Базар 🟡17:00 — Сеттлерс 🟡16:30 — Нани Ева 🟡15:00 — Открытие 26 июля 🟡22:00 — Лолита 🟡20:45 — Zivert (акустика) 🟡19:00 — Андрей Катиков 🟡17:30 — Terelya 🟡16:00 — СТРИО 🟡15:00 — Открытие Билеты Даты: 25–26 июля Адрес: м. Чеховская, Каретный Ряд, 3. #летнийфестиваль</t>
+  </si>
+  <si>
+    <t>22.07.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26821</t>
+  </si>
+  <si>
+    <t>Конференция ТОК для предпринимателей в этом году снова пройдет в «ГЭС-2» 27 августа самые смелые и упорные ребята соберутся в одном месте, чтобы обсудить собственное дело (и как не сойти с ума, ведя его в турбулентные времена). Тема этого года — «Решения под напряжением». В программе — четыре тематических трека: продажи, прибыль, управление и партнерства. Среди спикеров — лидеры российского бизнеса: Николай Попович («ВкусВилл»), Даниил и Дарья Молоковы (Simpule), Лиза Чайка (Chaika), Карина Михель (Baze Professional) и другие. Всего будет более 25 предпринимателей и экспертов — они расскажут, как развивать бизнес и находить новые точки роста в условиях неопределенности. Гостей также ждут практикумы и зоны для нетворкинга, где можно будет познакомиться с потенциальными партнерами, инвесторами и менторами. Билеты Дата: 27 августа Адрес: м. Кропоткинская Болотная набережная, 15.</t>
+  </si>
+  <si>
+    <t>22.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26815</t>
+  </si>
+  <si>
+    <t>Не первый год знаем и следим за очаровательным проектом — MiniBoat Moscow Это необычный формат отдыха на воде, где вы садитесь в маленькую одноместную электрическую лодочку и управляете ею сами! Внутри — деревянный штурвал, мягкие кресла, приборная панель и бесшумный электромотор. Поверьте, это будет очень медитативная прогулка на воде — вы будете неспешно исследовать Строгинский затон, наслаждаясь видами. А еще уникальность проекта в том, что основатель Никита собственноручно делает эти лодочки 💛 Для любителей драйва есть отдельные Mini Jet Buggy — компактные скоростные катера, разгоняющиеся до 50 км/ч. Бронировать через сайт. Советуем плыть на закате! #обзор #строгино</t>
+  </si>
+  <si>
+    <t>22.07.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26813</t>
+  </si>
+  <si>
+    <t>22 июля. Среда Мероприятия 🔵Презентация книги «История пиццы: из Неаполя в Голливуд» 🔵Фотобудки 🔵Коллаборации 🔵Чек-лист на лето 🔵Фестиваль Summer Sound 🔵Пляжные клубы 🔵Бассейны в парках 🔵Фестивали за пределами Москвы Конкурс 🔵Розыгрыш платка belle you в коллаборации с художницей Люсей Соловьевой Лекции 🔵Лекция про кофейни как главные пространства города в Skuratov 🔵Арт-лекция «Темные страницы истории Московского царства» 🔵СДВГ-лекция «Что заставляет звучать бренды именно так» 🔵Лекция «Модные слова в жизни, в литературе, в прессе» Кино 🔵Спецпоказ «Мужчина и женщина» 🔵Документальный фильм «Морис Бежар: Дыхание танца» 🔵Кинопоказ и обсуждение фильма «Маленькая мисс счастье» 🔵Киноужин «Ешь, молись, люби» 🔵Кинопоказ «Красотка» 🔵Кинопоказ «Запределье» Выставки 🔵Актуальные выставки Москвы Маршруты 🔵Маршрут по Хамовникам Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Коллаборация Guess Jeans x «Салют» 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>21.07.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26812</t>
+  </si>
+  <si>
+    <t>Фестиваль Outline — должен был начаться сегодня и продлиться всю неделю — отменен</t>
+  </si>
+  <si>
+    <t>21.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26811</t>
+  </si>
+  <si>
+    <t>Для тех, кто скучает по Азии — Bardak fest 25-26 июля создаст атмосферу шумных азиатских рынков прямо в центр Москвы На фестивале будут представлены более 100 локальных брендов со всей России: одежда, украшения, косметика, товары для дома. Что в программе Bardak fest: 🟡Подарки: на входе получите листовку с котиком, соберите бардак-монетки за покупки и участвуйте в розыгрыше призов. 🟡Тусовка: с 12:00 до 15:00 можно потанцевать на Бардак Рейве «Река в квадрате» на веранде Даниловского рынка. 🟡Релакс: можно полежать в чилл-зоне в шезлонгах в окружении пальм. 🟡Дикий цветной андеграунд Base откроет фирменный гараж, где соберут красивые букеты и проведут цветочные активности. 🟡Бренд одежды Preacher Say Amen развернет большую зону и покажет новую коллекцию. Бесплатных выходных снова не будет… Вход свободный. Адрес: м. Тульская, Даниловский рынок, Мытная, 74. Дата: 25–26 июля, 12:00–21:00.</t>
+  </si>
+  <si>
+    <t>21.07.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26810</t>
+  </si>
+  <si>
+    <t>На этой неделе пересматриваем фильмы, которые давно стали классикой: от Клода Лелуша, Вуди Аллена и Уэса Андерсона до «Общества мертвых поэтов», «Красотки» и «Тайны Коко». 22 июля, среда • Спецпоказ «Мужчина и женщина» Клода Лелуша в киноклубе МАММ • Документальный фильм «Морис Бежар: Дыхание танца» в ГУМ Кинозале • Кинопоказ и обсуждение фильма «Маленькая мисс счастье» с кинокритиком Владимиром Лященко в Доме Телешова • Киноужин «Ешь, молись, люби» в пространстве ODMO • Кинопоказ «Красотка» в кофейне КК • Кинопоказ «Запределье» в Еврейском музее и центре толерантности 23 июля, четверг • Кинопоказ с обсуждением «Высоцкий. Неизвестные страницы…» в КАРО 11 Октябрь • Киноужин «Вики Кристина Барселона» в пространстве ODMO • Кинопоказ и обсуждение «Короткий фильм о любви» в Еврейском музее и центре толерантности 24 июля, пятница • Спецпоказ культовой мелодрамы Кшиштофа Кесьлевского «Короткий фильм о любви» в киноклубе МАММ • Кинопоказ «Общество мертвых поэтов» в кофейне КК • Лекция и показ с обсуждением «Ла-Ла Ленд» в кофейне Nostalgia 25 июля, суббота • Кинопоказ «Эйгенграу» в Третьяковской галерее • Кинопоказ «Королевство полной луны» в «Лето Кино Кион» • Кинопоказ «Мужчина и женщина» в «ГЭС-2» 26 июля, воскресенье • Кинопоказ «Запределье» в Третьяковской галерее • Кинопоказ «Дождливый день в Нью-Йорке» в «Лето. Кино. Кион» • Кинопоказ «Тайна Коко» в кофейне КК 27 июля, понедельник • Кинопоказ «Майкл» в «Лето. Кино. Кион» • Кинопоказ «Отель Гранд Будапешт» на крыше в «РУФ» 28 июля, вторник • Кинопоказ «Госфорд Парк» в Центре «Зотов» • Кинопоказ «Майкл» в кинотеатре «Художественный» • Кинопоказ «30 ночей с бывшим» в киноцентре «Домжур»</t>
+  </si>
+  <si>
+    <t>21.07.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26809</t>
+  </si>
+  <si>
+    <t>Молодые музыканты играют классику «ГЭС-2» и фестиваль Pianissimo продолжаю традицию летних концертов фортепианной музыки с видом на береговую рощу. В этом году выступают яркие представители нового поколения мировой фортепианной школы из Аргентины, Италии, Португалии, России, Турции и Южной Кореи. Произведения классиков сыграют Маттео Буонаноче, Жуан Нету Виейра, Моюн Юн, Джан Сарач, Михаил Пироженко, Егор Кадников, Владимир Петров и Даниил Харитонов. Фестиваль идет до 5 августа. Подробная программа и билеты. Адрес: м. Кропоткинская, Болотная набережная, 15.</t>
+  </si>
+  <si>
+    <t>21.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26807</t>
+  </si>
+  <si>
+    <t>21 июля. Вторник Мероприятия 🔵Фотобудки 🔵Коллаборации 🔵Чек-лист на лето 🔵Презентация книги «Все цвета Африки» в «Фаланстере» 🔵Фестиваль Outline 🔵Фестиваль Summer Sound 🔵Пляжные клубы 🔵Бассейны в парках 🔵Фестивали за пределами Москвы Конкурс 🔵Розыгрыш платка belle you в коллаборации с художницей Люсей Соловьевой Лекции 🔵Лекция Юли Тихомировой «Как важно (не) быть серьезным: Новая Академия и канон» 🔵Лекция «Грешно быть красивой» о блистательных русских красавица на мировых подиумах 🔵Лекция Анастасии Некрасовой «Французское с нижегородским — история русской моды и характера» 🔵Арт-ужин «Япония: понять, приехать, полюбить» Кино 🔵Премьера мистического триллера «Непокой» и обсуждение 🔵Кинопоказ «Кодекс Данте» 🔵Кинопоказ «Майкл» Выставки 🔵Актуальные выставки Москвы Маршруты 🔵Маршрут по Хамовникам Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Коллаборация Guess Jeans x «Салют» 🔵Гастрофестиваль Ultima Яндекс Еда 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>20.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26806</t>
+  </si>
+  <si>
+    <t>Почему кофейни стали одним из главных пространств современного города? Об этом поговорят как раз-таки в кофейне — в Skuratov 22 июля. Тася Филина — педагог медиа, независимый исследователь — поможет разобраться, почему именно кофейни стали новой точкой встречи, одиночества и диалога. Лектор порассуждает об этом через кино, литературу и живопись, опираясь на концепцию «третьего места» урбаниста Рэя Ольденбурга. В разговоре Тася обратится к работам Эдварда Хоппера, Винсента Ван Гога и других художников, а также к фильмам: «Кофе и сигареты», «Трудности перевода», «Падшие ангелы», «Криминальное чтиво», «Амели» и «Полночь в Париже». Вход свободный, поддержать лектора можно любой комфортной суммой на событии. Начало в 19:30. Адрес: м. Белорусская, 1-я улица Ямского Поля, 1к1.</t>
+  </si>
+  <si>
+    <t>20.07.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26804</t>
+  </si>
+  <si>
+    <t>Концентрация кудрявых людей случится на Хлебозаводе в эти выходные! 26 июля на территории «Хлебозавода № 9» состоится CurlFest — большой фестиваль для обладателей кудрявых, вьющихся и волнистых волос. В программе: 🟡лекции трихологов, стилистов и бьюти-экспертов; 🟡мастер-классы по уходу и укладке кудрявых волос, консультации специалистов, конкурс стрижки; 🟡бьюти-корнеры с возможностью протестировать косметику, маркет локальных брендов, фотозоны, розыгрыши подарков; 🟡также музыка, фуд-корт, своп (обмен косметикой), уличные игры и встречи с единомышленниками. Кульминация праздника — традиционный кудретряс, когда время останавливается и все участники трясут своими кудрями! Вход по регистрации. Дата и время: 26 июля, 12:00–20:00 Адрес: м. Дмитровская, Новодмитровская, 1.</t>
+  </si>
+  <si>
+    <t>20.07.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26802</t>
+  </si>
+  <si>
+    <t>Фильм-концерт под открытым небом: вечеринка от «Зотова» и fābula radio 26 июля, в последний день работы выставки «Дзига Вертов. Киноглаз», на веранде fābula radio покажут фильмы режиссера в сопровождении электронной музыки. Электронные музыканты и саунд-артисты разных стилей озвучат 6 фильмов Дзиги Вертова в течение дня. Предварительный лайнап: 🟡«Кинонеделя» х Стася Бацких и dx2ov 🟡«Киноправда» х tape to tape (Кася Экстович) 🟡«Одиннадцатый» х Лена Цибизова &amp; Piper Spray 🟡«Киноглаз» х Федя Стереособака 🟡«Шестая часть мира» х aborigen 🟡«Человек с киноаппаратом» х София Журавкова До 26 июля по билету на фильм-концерт также можно посетить выставку «Дзига Вертов. Киноглаз». Билеты Адрес: м. Бауманская, Самокатная 4Б, стр. 2</t>
+  </si>
+  <si>
+    <t>20.07.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26801</t>
+  </si>
+  <si>
+    <t>От русских красавиц на мировых подиумах до электрических рыб и архитектуры Солнца. На этой неделе будет много поводов узнать что-то интересное! 21 июля, вторник • Лекция Юли Тихомировой «Как важно (не) быть серьезным: Новая Академия и канон» в МАММ • Лекция «Грешно быть красивой» о блистательных русских красавица на мировых подиумах в галерее «Другое Дело» • Лекция Анастасии Некрасовой «Французское с нижегородским — история русской моды и характера» в Доме Телешова • Арт-ужин «Япония: понять, приехать, полюбить» в пространстве ODMO • Кинолаборатория французского кино: исследуем «Асфальт» Самюэля Беншентри в «Своё Поле» 22 июля, среда • Арт-лекция историка Ангелины Дроновой «Темные страницы истории Московского царства» в пространстве «Свое поле» • СДВГ-лекция «Что заставляет звучать бренды именно так» в Лектории Сферы Х5 • Презентация книги «История пиццы: из Неаполя в Голливуд» в Центре «Зотов» • Лекция «Модные слова в жизни, в литературе, в прессе» в Лектории ВДНХ 23 июля, четверг • Лекция «Электрические рыбы и фундаментальная наука» в лектории «Сарёнок» • Лекция историка искусства Елизаветы Козиной в пространстве «Свое поле» • Лекция «1960-е — суровый стиль и не только. История советской живописи» в Музее Масловки 24 июля, пятница • Медиаторский тур «Изображая детство» в «ГЭС-2» • Экскурсия «Петровка: блеск витрин и дух аристократии» про легенды Петровского пассажа и история театра, ставшего Большим 25 июля, суббота • Арт-лаборатория «Скетчинг как инструмент понимания искусства» в МАММ • Лекция «Сексологические мифы: во что мы до сих пор верим?» в лектории «Сарёнок» • Экскурсия по закоулкам булгаковской Москвы «По следам Мастера и Маргариты» • Экскурсия «Торжество меланхолии» в Ruarts • Концерт-лекция «Персона. Звук как среда обитания» • Лекция «Взломать код искусства. Как «читать» картины: от библейских притч до голландских натюрмортов» в Лектории ВДНХ • Мастер-класс по созданию трехмерного поэтического объекта в Музее «Гараж» 26 июля, воскресенье • Поэтический вечер «Маяковский. Смерть при жизни и жизнь после смерти» в Лектории ВДНХ • «Книжный Флоу» в кофейне GøG • Практика «Самый грозоперевальный день» в «ГЭС-2» 27 июля, понедельник • Камерные читки мировой драматургии в старинной усадьбе в галерее «Другое Дело» • Дискуссия «Концепция культурной традиции в современном искусстве Азии c участием Андрея Теребенина в masters • Лекция и дегустация «Оранжевые вина и архитектура Солнца» от «Москва глазами инженера»</t>
+  </si>
+  <si>
+    <t>20.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26799</t>
+  </si>
+  <si>
+    <t>В «Фаланстере» представят книгу «Все цвета Африки» 21 июля в книжном магазине «Фаланстер» пройдет презентация новой книги географа и путешественника Семена Павлюка «Все цвета Африки. История, политика и жизнь континента» от издательства Individuum. Автор расскажет, почему привычные представления об Африке часто не имеют ничего общего с реальностью, а также поговорит с редактором книги Олегом Егоровым об истории, современной жизни африканских стран, их связях с Россией и путешествиях по континенту. Вход свободный Дата и время: 21 июля в 20:00 Адрес: м. Тверская, Тверская, 17</t>
+  </si>
+  <si>
+    <t>20.07.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26798</t>
+  </si>
+  <si>
+    <t>20 июля. Понедельник Мероприятия 🔵Фотобудки 🔵Коллаборации 🔵Чек-лист на лето 🔵Фестиваль Summer Sound 🔵Пляжные клубы 🔵Бассейны в парках 🔵Фестивали за пределами Москвы Конкурс 🔵Розыгрыш платка belle you в коллаборации с художницей Люсей Соловьевой Лекции 🔵Лекция «Кино как духовный опыт» Кино 🔵Киноклуб «Комедия по-голливудски» 🔵Кинопоказ «Навсикая из Долины ветров» Хаяо Миядзаки 🔵Кинопоказ «Короткий фильм о любви» Выставки 🔵Актуальные выставки Москвы Маршруты 🔵Маршрут по Хамовникам Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Коллаборация Guess Jeans x «Салют» 🔵Гастрофестиваль Ultima Яндекс Еда 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>19.07.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26796</t>
+  </si>
+  <si>
+    <t>Шеф-повара из Сеула приедут с гастролями в ресторан на Патриарших прудах🍜 24 и 25 июля ресторан K-BBQ принимает сразу двух шефов из Южной Кореи — Wonil Lee и Lia Noh. Они лично приготовят эксклюзивный сет из семи блюд современной корейской кухни: от ферментированного хлеба на макгеолли и гигантских говяжьих ребер до авторского моти. Кроме ужина, гостей ждет открытый мастер-класс по приготовлению кимчи с рассказом о секретах ферментации. При желании можно приготовить собственную порцию и забрать ее с собой. Дата и время: 24–25 июля, 19:00. Адрес: м. Пушкинская, Малая Бронная, 26, стр. 1</t>
+  </si>
+  <si>
+    <t>19.07.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26794</t>
+  </si>
+  <si>
+    <t>Этим летом много где встречаем фотобудки, и это хорошо! Отличный способ запечатлеть веселые моменты лета с друзьями — собрали для вас точки, где вы сможете это сделать :) 🟡Фотокиоск у «Ладо» 📍м. Тургеневская, Кривоколенный переулок, 9, стр. 1 🟡Фотокиоск у Soma 📍м. Трубная, Неглинная, 29, стр. 2 🟡Фотобудка Up to You 📍м. Китай-город, Покровка, 11 🟡Фотобудка у La Virgen 📍м. Лубянка, Лубянский проезд, 5, стр. 1 🟡Фотобудка в «Салюте» 📍м. Чеховская, Страстной бульвар, 14/16 🟡Фотобудка в «Дорожке» 📍м. Белорусская, 3-я улица Ямского Поля, 2 🟡Фотобудка в секонд-хенде «Окно» 📍м. Китай-город, Маросейка, 2/15, стр. 1 🟡Фотобудка в «Пешке» 📍м. Трубная, Рождественский бульвар, 10/7с1 🟡Фотобудка в Яузе 📍м. Китай-город, Яузский бульвар, 12 🟡Фотобудка у Rockets 📍м. Серпуховская, Валовая, 35Б Если уже делали такие фотографии, делитесь ими в комментариях ❤️ #подборка</t>
+  </si>
+  <si>
+    <t>19.07.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26788</t>
+  </si>
+  <si>
+    <t>Необходимо к посещению этим летом — новая точка Finch в Крылатском❤️ Идеальное расположение у воды! Напротив самой кофейни — теннисный корт, прямо около воды — лежаки и кресла. Кажется, план на остаток лета найден… И судя по количеству людей, которые пришли на открытие, жителям северо-западной Москвы давно не хватало такого места 💔 Время работы: с 8:00 до 22:00 ежедневно. Адрес: м. Молодежная, Крылатская, 2, стр. 31. #обзор #еда #молодежная</t>
+  </si>
+  <si>
+    <t>19.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26786</t>
+  </si>
+  <si>
+    <t>19 июля. Воскресенье Мероприятия 🔵Планы на выходные 🔵Вечеринки выходных 🔵Коллаборации 🔵Чек-лист на лето 🔵Московская международная издательская неделя 🔵Пляжные клубы 🔵Бассейны в парках Фестивали и маркеты 🔵Выставка-пристройство «Надо брать!» 🔵Фестиваль Summer Sound 🔵Маркет у Моря на Даниловском 🔵Фестивали за пределами Москвы Конкурс 🔵Розыгрыш платка belle you в коллаборации с художницей Люсей Соловьевой Лекции 🔵Разговорный клуб «The Question of Materiality» по современной концептуальной фотографии 🔵Лекция «Маякошка: кошачий след в русской литературе от Пушкина до Маяковского» Кино 🔵Кинопоказ «Госфорд-парк» 🔵Спецпоказ «Четырежды» 🔵Кинопоказ «Отель Гранд Будапешт» 🔵Кинопоказ «Грация» от проекта «Едва Знакомы» Выставки 🔵Актуальные выставки Москвы Маршруты 🔵Маршрут по Хамовникам Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Коллаборация Guess Jeans x «Салют» 🔵Гастрофестиваль Ultima Яндекс Еда 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>18.07.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26775</t>
+  </si>
+  <si>
+    <t>Откладывать больше некуда — половина лета уже прошла. Собрали подборку холодных напитков для жарких деньков — эти выходные как раз солнечные и теплые, идеально для прогулок! 🟡Finch* 🟡Cream soda* 🟡J’pan* 🟡Салют* 🟡Rockets* 🟡Cosmic latte* 🟡Mates* 🟡Аленка* * Meta признана экстремистской организацией в РФ</t>
+  </si>
+  <si>
+    <t>18.07.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26773</t>
+  </si>
+  <si>
+    <t>Пикники и йога в Роще! Рассказываем о новостях Дома культуры «ГЭС-2» 🟡«ГЭС-2» и бренд LIMÉ создали летнюю программу медиации «За контурами моды». Проект исследует взаимосвязь искусства, моды и повседневности. Вместе с художниками медиаторы в расслабленном темпе проведут пикники в Роще, перформативные практики и ольфакторные мастер-классы. Программа пройдет с 26 июля по 29 августа. Подробное расписание. 🟡Yoga Space запустили тренировки в Роще «ГЭС-2», а вы прекрасно знаете, как там хорошо посреди березок. Хатха, аштанга-йога, виньяса-флоу и практика стоек на руках подойдут для любого уровня подготовки. Занятия проходят каждую неделю в среду и субботу до 26 августа. Записаться. Адрес: м. Кропоткинская, Болотная набережная, 15.</t>
+  </si>
+  <si>
+    <t>18.07.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26772</t>
+  </si>
+  <si>
+    <t>К сожалению, фестиваля More Amore сегодня и завтра не будет. Во дворе музея Скрябина обрушился грунт и образовались провалы. Музей закрыт на неопределенное время и организаторы вынуждены перенести событие. Главное — обошлось без пострадавших, безопасность важнее всего. Команде Seasons шлем лучи поддержки и ждем новых дат 💛</t>
+  </si>
+  <si>
+    <t>18.07.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26771</t>
+  </si>
+  <si>
+    <t>18 июля. Суббота Мероприятия 🔵Планы на выходные 🔵Вечеринки выходных 🔵Коллаборации 🔵Чек-лист на лето 🔵Московская международная издательская неделя 🔵Пляжные клубы 🔵Бассейны в парках Фестивали и маркеты 🔵Фестиваль «Красота в движении» 🔵Фестиваль Summer Sound 🔵Маркет у Моря на Даниловском 🔵Фестивали за пределами Москвы Конкурс 🔵Розыгрыш платка belle you в коллаборации с художницей Люсей Соловьевой Лекции 🔵Лекция «Барышни и хулиганы советских 1920-х: в поисках новой морали» Кино 🔵Кинопоказ «Мурильо: Путь художника» 🔵Кинопоказ «Кодекс Данте» 🔵Спецпоказ «Географии одиночества» и обсуждение Выставки 🔵Актуальные выставки Москвы Маршруты 🔵Маршрут по Хамовникам Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Коллаборация Guess Jeans x «Салют» 🔵Гастрофестиваль Ultima Яндекс Еда 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>17.07.26 15:53</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26765</t>
+  </si>
+  <si>
+    <t>Подарки и брендированные зоны отдыха — рассказываем, в каких заведениях можно получить приятные штучки для себя 💛 Собрали интересные коллаборации этого лета. 🟡SUBSTANCE х COSRX Заказывайте коктейль Aloe Block в Substance в Парке Горького и получайте в подарок солнцезащитный крем COSRX Aloe Soothing Sun Cream SPF50 PA+++. 🟡Mandy's group х Яндекс Книги* В Osteria by Mandy's, Mandy's Apothecary, Bistro Trompette, Caffe Mandy's можно попробовать литературное сет-меню, созданное совместно с Яндекс Книгами. 🟡Comfort Zone x Balzi Rossi При заказе Skin Glow Cocktail, севиче из сибаса и сета в Balzi Rossi можно получить набор семплов, миниатюру маски и солнцезащитный крем от бренда Comfort Zone. 🟡Сила ветра х d'Alba В филиалах «Силы Ветра» в Москве и Санкт-Петербурге появились брендированные зоны отдыха и бьюти-корнеры от d’Alba. 🟡SAVIV Moscow х Osmassino При заказе одного из четрех напитков VIBES Glera Col-Fondo, Black Leaf Kiss, Cherry Sherbet или Lumi) в Saviv можно получить набор из трех сэмплов парфюмов Osmassino. 🟡Чтиво Дом х Okolo При заказе кокосовой воды в «Чтиво Доме» подарят двухфазное средство для демакияжа от бренда Okolo. 🟡Zolla х Mátes При заказе холодного мокко с карамелью и ванилью каждый гость получает купон на скидку 20% на весь ассортимент zolla. 🟡INSPIRO Neurobistro х Усадьба Л. Н. Толстого В специальный сет в INSPIRO Neurobistro, созданный совместно с Усадьбой Л. Н. Толстого, вошли блюда, вдохновленные толстовской философией простоты, но созданные на языке современной нейрогастрономии. 🟡Hollyshop х Epilog При покупке от 30 000 ₽ в hollyshop дарят сертификат от Epilog на услуги, а при записи на процедуры в Epilog от 20 000 ₽ можно забрать бьюти-бокс от hollyshop. * Meta признана экстремистской организацией в РФ #подборка</t>
+  </si>
+  <si>
+    <t>17.07.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26760</t>
+  </si>
+  <si>
+    <t>Лагерь для взрослых — это ли не мечта? «Самокат» предлагает взрослым снова побыть ребенком на каникулах! Весь июль сервис «Самокат» разыгрывает поездку в лагерь для взрослых «Продлёнка» и лимитированный мерч, созданный вместе с Friend Function. Победителей ждет трехдневная смена с кофе-рейвом вместо зарядки, пенной вечеринкой, дискотекой и вечерними «свечками». Для участия нужно оформить заказ из специальной летней подборки в приложении «Самоката» и активировать промокод проекта.</t>
+  </si>
+  <si>
+    <t>17.07.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26758</t>
+  </si>
+  <si>
+    <t>«Я так ждала тебя, Вова» поем всем Дизайн заводом 22 июля на концерте Uma2rman в рамках фестиваля Summer Sound В программе, конечно же, любимые многими хиты — «Прасковья», «Проститься», «Ночной дозор», «Кажется» и другие песни, которые давно стали саундтреком для нескольких поколений. Концерт в формате опен-эйра — идеально для теплого июльского вечера! Билеты Дата и время: 22 июля в 19:30 Адрес: м. Дмитровская, Большая Новодмитровская, 36.</t>
+  </si>
+  <si>
+    <t>17.07.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26756</t>
+  </si>
+  <si>
+    <t>Завтрак на двоих в Dizengoff99 — это лучшее решение выходного дня❤️‍🩹 Жаль, что он продлится только до конца июля (пока идет фестиваль Breakfest), но надеемся, что команда ресторана добавит его в основное меню!</t>
+  </si>
+  <si>
+    <t>17.07.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26747</t>
+  </si>
+  <si>
+    <t>Смотрим футбол, празднуем дни рождения любимых заведений и танцуем на рейве — на вечеринках этих выходных 🟡Рождение шара №6 🟡LET’S DOG в Буф а39* 🟡9 лет «Борису Сонному» 🟡BRAAT LABEL NIGHT в DFF 🟡Вечеринка «ГОООЛ!» 🟡Финал чемпионата мира в Leveldva* 🟡Большое рейв-шоу Police in Paris 🟡Выходные в Share Bistro *Meta признана экстремистской организацией в РФ</t>
+  </si>
+  <si>
+    <t>17.07.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26745</t>
+  </si>
+  <si>
+    <t>17 июля. Пятница Мероприятия 🔵Планы на выходные 🔵Чек-лист на лето 🔵Московская международная издательская неделя 🔵Фестиваль Summer Sound 🔵Пляжные клубы 🔵Бассейны в парках 🔵Фестивали за пределами Москвы Конкурс 🔵Розыгрыш платка belle you в коллаборации с художницей Люсей Соловьевой Лекции 🔵«Амели: ольфакторное путешествие по культовому фильму» 🔵Лекция «Назначаю Вам встречу в саду». Из летней жизни купеческого семейства» 🔵Арт-ужин «Древняя Греция: боги, герои, шедевры в 10 историях» Кино 🔵Кинопоказ «Мужчина и женщина» 🔵Кинопоказ «Закулисье реальности» 🔵Кинопоказ «Ведьмина служба доставки» 🔵Кинопоказ «Душа» 🔵Премьера мистического триллера «Непокой» и обсуждение Выставки 🔵Актуальные выставки Москвы Маршруты 🔵Маршрут по Хамовникам Пространства 🔵ТОН-ЦЕНТР 🔵Книжный «Озеро» Гастроновости 🔵Фестиваль завтраков 🔵Две веранды ресторана Modus 🔵Веранда La Virgen 🔵Коллаборация Guess Jeans x «Салют» 🔵Гастрофестиваль Ultima Яндекс Еда 🔵Итальянская остерия De Laura и камерный бар Verve 🔵Set-o-Mania</t>
+  </si>
+  <si>
+    <t>16.07.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26743</t>
+  </si>
+  <si>
+    <t>Праздник спорта для женщин: фестиваль «Красота в движении» ❤️ 18 июля в парке «Музеон» пройдет женский фестиваль спорта «Красота в движении» В программе: 🟡десятки тренировок — йога, пилатес, растяжка, барре, функциональный тренинг, сайклинг, зумба, танцевальные тренировки под DJ GROOVE, фитрок, тренировка по технике бега и занятия от SMSTRETCHING, The Flex и других партнеров; 🟡зарядка и автограф-сессия с Матвеем Сафоновым; 🟡паблик-токи и лекции о здоровье, красоте, моде и мотивации с известными экспертами, среди которых Елена Крыгина, Владислав Лисовец, Алексей Сухарев и другие. Также на фестивале будут работать бьюти-зоны ведущих брендов с подарками и активностями, а завершится день концертом Валерии и проекта «Тима ищет свет». Подробная программа, расписание и регистрация на тренировки — на сайте.</t>
+  </si>
+  <si>
+    <t>16.07.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26742</t>
+  </si>
+  <si>
+    <t>Повод устроить красивый ужин дома найден! В Ultima Яндекс Еде проходит коллаборация с ресторанами «Рыба моя». При заказе от 6000 ₽ к заказу — банка икры форели в подарок 🟡</t>
+  </si>
+  <si>
+    <t>16.07.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26740</t>
+  </si>
+  <si>
+    <t>Наслаждаемся летом 18 и 19 июля вместе с Маркетом у моря на Даниловском рынке! 150 брендов украшений, одежды, аксессуаров, декора для дома, познакомят гостей с сезонными коллекциями, а генеральный партнер Маркета EPICA украсит площадку стильным корнером с йогуртами и творожными десертами, подготовит бонусы и развлечения для гостей. Каждый маркет обновляется программа летних мастер-классов. Можно будет: • сделать украшения из ракушек (наш личный фаворит); • сплести авоську; • украсить шоперы в технике макраме; • принять участие в мастер-классе по изготовлению адресников для питомцев от благотворительного фонда «Русская береза»; • принять участие в морском приключении-воркшопе на английском языке. Познакомиться со списком всех мастер-классов можно тут. Вход свободный. Время: 18 и 19 июля с 12:00 до 21:00 Адрес: м. Тульская, Мытная, 74.</t>
+  </si>
+  <si>
+    <t>16.07.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/26732</t>
+  </si>
+  <si>
+    <t>Отмечаем французский праздник в баре, занимаемся йогой на крыше и играем в пинг-понг — рассказываем, чем позаниматься на выходных 🟡День взятия Бастилии в Bijou* 🟡Grand Hotel The Bix 8 years 🟡Йога-практика с Yoga Space 🟡День Рождения Владимира Маяковского 🟡Концерт The OM на крыше Substance 🟡Юбилей «Публики» 🟡Пинг-понг турнир в Dodgy 🟡Бюро Маркет Фест в Парке Горького * Meta признана экстремистской организацией в РФ</t>
+  </si>
+  <si>
+    <t>20.09.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27811</t>
+  </si>
+  <si>
+    <t>Идея для золотой осени, которая вот-вот начнется — едем в Доброград, который находится в 200 км от Москвы Почему здесь хорошо: большой сосновый бор, охраняемая территория, озеро с причалами вдоль всего периметра и устройство отеля так, чтобы каждый гость мог найти для себя уединенный уголок. Сюда можно приехать на выходные или на целую неделю — скучно точно не будет: 🟡большой термальный спа с массажем, хаммамом, финской и русской сауной (есть отдельный список с бьюти-процедурами, которые можно заказать индивидуально); 🟡открытый подогреваемый бассейн с видом на лес (после сауны — самое то); 🟡закаты у воды (только ради этого уже стоит сюда приехать); 🟡квадроциклы, вейк-парк, рыбалка, теннис, заезд на велосипедах летом и на лыжах зимой — для тех, кто любит активный отдых; 🟡несколько ресторанов, разбросанных по всей территории парка-отеля — в каждом достаточно большое меню с приятными ценами; 🟡йога по утрам на берегу озера или в спортивном комплексе; 🟡детские площадки по всему парк-отелю, чтобы дети точно не заскучали. Бонусом на обратном пути можно заехать во Владимир, чтобы полюбоваться видами и архитектурой, зайти в музей хрусталя и обязательно взять с собой десерт домой в «Словно в мае»! #обзор #погородам</t>
+  </si>
+  <si>
+    <t>20.09.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27809</t>
+  </si>
+  <si>
+    <t>Милота дня: в Музее Булгакова появился новый мерч — обвес с котом Бегемотом 🐾 Разработал такую красоту для музея бренд аксессуаров 13.11. Купить сувенир можно напрямую у бренда или в самом музее. UPD. Основательница бренда поделилась, что первую партию котиков разобрали, но вторая уже едет в музей :)</t>
+  </si>
+  <si>
+    <t>19.09.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27807</t>
+  </si>
+  <si>
+    <t>Пончики, черная икра и свечи: день рождения по версии EGGSELLENT 🌟 С 19 сентября EGGSELLENT вместе с Russian Dynasty Caviar устраивает месяц люкса для именинников. К завтраку подарят пончики с черной икрой под розовым блестящим клошем, свечку на желание и полароид на память! А в открытке-лотерее может спрятаться баночка черной икры или подарок к следующему завтраку. И да, приходить день в день необязательно — можно отметить раньше или позже. Бронь Даты: 19 сентября–19 октября Адрес: EGGSELLENT на Парке культуры и Маяковской</t>
+  </si>
+  <si>
+    <t>19.09.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27801</t>
+  </si>
+  <si>
+    <t>Всем любителям хлеба срочно на Хлебозавод! Сегодня и завтра здесь проходит фестиваль «Хлебокультура»</t>
+  </si>
+  <si>
+    <t>19.09.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27799</t>
+  </si>
+  <si>
+    <t>20 сентября. Воскресенье Мероприятия 🔵Планы на выходные 🔵Фестиваль «Хлебокультура» 🔵Фестиваль кино Beat Weekend 🔵Сентябрьские коллаборации 🔵Бесплатная музейная неделя Конкурс 🔵Ужин в бистро Chang Лекции 🔵Лекция «Идеальное арт-преступление. Ограбления в мире искусства» 🔵Литературный бранч в гостиной «Зойки»: как кутили великие писатели?» 🔵Книжный Флоу Кино 🔵Языковой киноклуб «Умница Уилл Хантинг» 🔵Кинопоказ «Не спать, пока» в рамках Фестиваля коллективных фильмов 🔵Кинопоказ «Сумерки» 🔵Кинопоказ «Боуи: последняя глава» в рамках Beat Weekend Выставки 🔵Актуальные выставки Москвы 🔵«Русский музей в ЗИЛАРТЕ. Шедевры искусства второй половины ХХ века» 🔵Выставка «Хлеб» в центре «Зотов» Подборки 🔵Премьеры театрального сезона 🔵Книги V–A–C Press 🔵Особняки с мероприятиями 🔵Бренды украшений 🔵Фотобудки Пространства 🔵Музей Московского Транспорта Гастроновости 🔵Ресторан «Машенька» 🔵Веранда Cazaban Bistro 🔵EVA в Раменках 🔵Гастрокластер «Тверской. Дом вкуса»</t>
+  </si>
+  <si>
+    <t>18.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27796</t>
+  </si>
+  <si>
+    <t>«Какая роскошь» — думаем мы, глядя на эти рендеры отреставрированного Ипподрома на Беговой (был на реконструкции с 2024 года). Уже совсем скоро двери здания 1834 года (хотя тот вид, который мы знаем, оно приобрело после пожара в 1949 году) снова будут открыты. Здесь же откроется ресторан «Астория», который существовал в здании Ипподрома с 1930-х годов. Заведение ресторатора Александра Раппопорта откроется зимой. Сам ресторатор говорит, что это будет «высокая кулинария на каждый день».</t>
+  </si>
+  <si>
+    <t>18.09.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27795</t>
+  </si>
+  <si>
+    <t>У каждого из нас есть свои любимые места в Москве и в Питере, но иногда так приятно найти заведение, в котором чувствуешь себя как дома в обоих городах сразу. Именно таким для нас стало бистро Chang — место, где подают отличную паназиатскую кухню. Во всех точках вайбовый дизайн, бегущие строки и классная музыка 💛 «Пожалуй, лучший Том ям в городе» — гласит слоган заведения и мы согласимся с этим. Вместе с командой Chang и нашим питерским каналом «Если вы в Питере» мы решили устроить большой конкурс и разыграть сразу 6 депозитов на вкусный ужин в Москве или в Петербурге: • 3 депозита по 5000 ₽ • 2 депозита по 3000 ₽ • 1 депозит на 2000 ₽ Условия участия в конкурсе простые: 1. Быть подписанными на «Chang», «Привет, не хочешь сходить?» и «Если вы в Питере» 2. Нажать кнопку «Участвую» под этим постом 6 счастливчиков назовем с помощью бота уже 26 сентября!</t>
+  </si>
+  <si>
+    <t>18.09.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27794</t>
+  </si>
+  <si>
+    <t>11 — ровно столько дней мы будем с вами отдыхать на зимних праздниках! Отдыхаем с 31 декабря по 10 января. 11 января — первый официальный рабочий день в 2027 году. Уже знаете, как будете проводить эти длинные праздники?</t>
+  </si>
+  <si>
+    <t>18.09.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27785</t>
+  </si>
+  <si>
+    <t>Берем своих пап и отправляемся на новую выставку — в ММОМА на Петровке открылся проект художника Миши Никатина «Режим отца». Художник посвятил серию работ опыту современного отцовства и изменениям, которые рождение ребенка вносит в привычную жизнь. В искусстве образ семьи нередко можно встретить, однако зачастую фигура отца представлялась авторитарной. Миша Никатин же переосмысляет этот образ. Папа становится другом ребенка. И человеком, у которого меняется восприятие, когда забота становится частью повседневности. В работах Миши Никатина привычные предметы, бытовые ритуалы и семейные сцены — это способ зафиксировать перемены, которые происходят в жизни с появлением ребенка. Выставка проходит до 25 октября. Билеты. Время работы: вт-вс, 12:00–21:00. Адрес: м. Пушкинская, Петровка, 25. #обзор #пушкинская</t>
+  </si>
+  <si>
+    <t>17.09.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27779</t>
+  </si>
+  <si>
+    <t>Осенью хочется чаще радовать себя посиделками в уютных местах с интересной кухней — подумали мы и отправились в ресторан «Радио» на Суперметалле. Ресторан открыт с 2022 года, но мы добрались до него только сейчас — и не случайно: место отлично подходит для уютных осенних вечеров, особенно, когда уже небо стянуло тучами. Как и во всех заведениях ресторатора Алексея Ольхового, здесь большое внимание уделяется деталям и мебели. Чего только стоит диван во втором зале, в котором хочется зависнуть на долгие часы! Заметили, что отсюда удобно работать — в ресторане есть вай-фай и большие общие столы. Вот что советуем попробовать из меню: 🟡картофельные ньоки с лисичками и пармезаном; 🟡салат с угрем унаги, авокадо и юдзу; 🟡ризотто с лисичками и спаржей (пока еще не закончился сезон лисичек); 🟡картофельное пюре с копченой грушей — идеальный гарнир; 🟡шоколадный мусс с малиной и трюфелем на десерт А после — берем с собой любимый осенний напиток и отправляемся изучать район Бауманской❤️ Кстати, планируем скоро сделать маршрут и по Басманному району — какие у вас любимые места здесь? #еда</t>
+  </si>
+  <si>
+    <t>17.09.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27770</t>
+  </si>
+  <si>
+    <t>Выставка «Великая Всероссийская» в Нижнем Новгороде: 1896 — 2026 В предыдущем посте мы собрали для вас актуальную подборку рекомендаций по тому, как провести выходные в Нижнем Новгороде, но один проект хотим удостоить вашего особого внимания. В 1896 году в Нижнем Новгороде прошла XVI Всероссийская художественно-промышленная выставка, которая стала не только одной из главных вех в истории города, но и всей страны. Для строительства выставочных павильонов были привлечены 100 (!) лучших архитекторов и инженеров страны — Померанцев, Шухов, Кекушев! И все они вложили свой опыт в строительство выставочного городка, которому было суждено простоять всего 3 месяца. Всё оказалось не зря! Память об этой выставке не потеряна и сегодня. До 4 ноября в Пакгаузах (которые являются непосредственными «осколками» тех складов, что были возведены для выставки) проходит выставка «Великая Всероссийская» о событиях 130-летней давности. Кажется, кураторы проекта не забыли никого из участников и рассказали обо всех — сталелитейщиках, телефонистах, почвоведах, художниках, оперных певцах, фотографах и даже членах императорской фамилии, посетивших выставку. Хочется отметить, что все предметы на выставке подлинные — они были представлены еще на той самой выставке 1896 года! Более того, большая часть из них не выставлялась больше нигде и никогда. Отдельно похвалим зал с VR-очками. Он явно сделан не ради галочки, а действительно ради погружения. #погородам #Нижнийновгород</t>
+  </si>
+  <si>
+    <t>17.09.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27768</t>
+  </si>
+  <si>
+    <t>Спойлер: не только в кино. Рассказываем, куда чаще всего ходят по Пушкинской карте Представляете, Пушкинской карте в этом году уже 5 лет — помним, как запускался этот проект. Сейчас картой пользуются уже больше 13 миллионов людей по всей России! Лидирующие позиции по карте занимают кино, театры и музеи. Самыми популярными локациями стали Третьяковская галерея и Мариинский театр. С этого года оформить Пушкинскую карту можно в ВТБ — только за последние 9 месяцев банк выдал 7,3 млн новых карт. Из интересной статистики, три самых популярных региона по использованию Пушкинской карты — Чувашия, Татарстан и Оренбургская область. Выбрать событие по карте — здесь, а оформить карту в лимитированном дизайне можно будет совсем скоро в офисах банка.</t>
+  </si>
+  <si>
+    <t>17.09.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27766</t>
+  </si>
+  <si>
+    <t>Идем на бранч по-королевски, отмечаем осеннее равноденствие и учим иностранные языки — на этих выходных 🟡Королевские бранчи в Black Thai 🟡Спектакль «Призрак» в «Гаражах» 🟡Новоселье Badgrub в ДК «Альфа Кристалл» 🟡Мастер-класс по дофаминовому букету в «Радио» 🟡Выставка в «Кривоколенном 9с3» 🟡Литературный бранч «Как кутили великие писатели?» 🟡Равноденствие в Yauza x D.O.M. 🟡Школа иностранных языков ВКС</t>
+  </si>
+  <si>
+    <t>16.09.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27758</t>
+  </si>
+  <si>
+    <t>Новая Третьяковка закроется на реконструкцию в марте 2027 года Об этом рассказала директор галереи Ольга Галактионова. К сожалению, сроки окончания работ пока неизвестны. Коллекция произведений временно переедет в корпус на Кадашевской набережной. А пока галерея открыта, можно заглянуть на выставки «Степан Эрьзя. Мифология скульптуры» и «Уловить стиль эпохи. Графика Николая Кузьмина».</t>
+  </si>
+  <si>
+    <t>16.09.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27755</t>
+  </si>
+  <si>
+    <t>Последние выходные «Место. Действие»: идем смотреть видео-арт Про выставку видео-арта «Место. Действие» в Центре «Внутри» мы уже рассказывали, а теперь напоминаем: показы проходят всего три уикенда сентября, и впереди остались последние — 19 и 20 сентября. Полная программа длится около двух часов, но смотреть ее от начала до конца необязательно: можно присоединиться в любой момент и провести внутри столько времени, сколько хочется. Билеты Дата и время: 19 и 20 сентября, показы в 11:00, 13:00, 15:00, 17:00 и 19:00. Адрес: м. Дмитровская, Новодмитровская, 1, стр. 4</t>
+  </si>
+  <si>
+    <t>16.09.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27750</t>
+  </si>
+  <si>
+    <t>Много хлеба нас ждет уже в эти выходные! Два дня лекций, маркетов и разговоров о хлебе: фестиваль «Хлебокультура» объявил полную программу. 19 и 20 сентября на Хлебозаводе пройдет фестиваль «Хлебокультура» — и это не только про булочки. В программе: лекции о том, как хлеб стал частью культуры, разговоры о науке и земледелии, индустриальные диалоги с сооснователями DNA и «Лицея», а также кинопоказ «Не горюй!» Георгия Данелии. Большим событием станет маркет буханок и домашней утвари, где примут участие «Печорин», ЗОЕ, «Волконский», «Лицей», VALIKO, Пекарня M2, Хлебная мануфактура № 1 и другие. Вход свободный, на некоторые события — регистрация Адрес: м. Дмитровская, Новодмитровская, 1.</t>
+  </si>
+  <si>
+    <t>16.09.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/privetpoidem/27748</t>
+  </si>
+  <si>
+    <t>На этой неделе — Beat Weekend с фильмами о дизайне, архитектуре, фотографии и музыке, премьера нового российского кино, Йоргос Лантимос, Дали, Аалто и документалка о Мартине Парре. А еще — марафон «Сумерек», «Смешарики» на большом экране и секретный киноужин. 16 сентября, среда • Кинопоказ «Я – Мартин Парр» в Еврейском музее и центре толерантности • Кинопоказ «В ожидании Дали» в пространстве «Едва Знакомы» • Кинопоказ «Убийство священного оленя» в кинотеатре «Иллюзион» 17 сентября, четверг • Кинопоказ «Сумерки» в Сфере Х5 • Кинопоказ «Двадцать лет со Смешариками» в Еврейском музее и центре толерантности • Кинопоказ «Аалто» в рамках Beat Weekend в ЧТИВО ДОМ 18 сентября, пятница • Кинопремьера «Декорадо» с обсуждением в КАРО 11 Октябрь • Кинопоказ «Модернизм, Inc.» в рамках Beat Weekend в Лектории Музея «Гараж» • Кинопоказ «История бетона» в Инженерном корпусе Третьяковской галереи 19 сентября, суббота • Секретный киноужин в пространстве «Едва Знакомы» • Кинопоказ «Лучшее лето» в рамках Beat Weekend в Центре «Зотов» • Кинопоказ «Сумерки» в кинотеатре «Художественный» • Кинопоказ фильмов уральской школы анимации в рамках программы «Соединяя точки. Современное российское кино» в лектории Музея «Гараж» 20 сентября, воскресенье • Кинопоказ «Не спать, пока» в рамках Фестиваля коллективных фильмов в «ГЭС-2» • Кинопоказ «Сумерки» в Москино Юность • Кинопоказ «Боуи: последняя глава» в рамках Beat Weekend в ЧТИВО ДОМ 21 сентября, понедельник • Кинопоказ «Роки» в Доме Причта при Трапезной Антипа • Кинопоказ «Затмение» в киноцентре «Домжур» • Спецпоказ «Твигги» с редактором культуры Афиша Daily Натальей Сысоевой в кинотеатре «Иллюзион» 22 сентября, вторник • Кинопоказ «Вернуться домой» в рамках Фестиваля коллективных фильмов в «ГЭС-2» • Кинопоказ «Сумерки» в кинотеатре «Пионер» • Кинопоказ «Восставший» в Центре «Зотов»</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3212,59 +5939,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H317"/>
+  <dimension ref="A1:H622"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3260.632" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -10714,50 +13441,5235 @@
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
         <v>46705</v>
       </c>
       <c r="B317" t="s">
         <v>942</v>
       </c>
       <c r="C317" t="s">
         <v>943</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>944</v>
       </c>
       <c r="E317">
         <v>5291</v>
       </c>
       <c r="F317">
         <v>211</v>
       </c>
       <c r="G317">
         <v>41</v>
       </c>
       <c r="H317">
         <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>109639</v>
+      </c>
+      <c r="B318" t="s">
+        <v>945</v>
+      </c>
+      <c r="C318" t="s">
+        <v>946</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E318">
+        <v>3794</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>109640</v>
+      </c>
+      <c r="B319" t="s">
+        <v>948</v>
+      </c>
+      <c r="C319" t="s">
+        <v>949</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E319">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>109641</v>
+      </c>
+      <c r="B320" t="s">
+        <v>951</v>
+      </c>
+      <c r="C320" t="s">
+        <v>952</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E320">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>109642</v>
+      </c>
+      <c r="B321" t="s">
+        <v>954</v>
+      </c>
+      <c r="C321" t="s">
+        <v>955</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E321">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>109643</v>
+      </c>
+      <c r="B322" t="s">
+        <v>957</v>
+      </c>
+      <c r="C322" t="s">
+        <v>958</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E322">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>109644</v>
+      </c>
+      <c r="B323" t="s">
+        <v>960</v>
+      </c>
+      <c r="C323" t="s">
+        <v>961</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E323">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>109645</v>
+      </c>
+      <c r="B324" t="s">
+        <v>963</v>
+      </c>
+      <c r="C324" t="s">
+        <v>964</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E324">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>109646</v>
+      </c>
+      <c r="B325" t="s">
+        <v>966</v>
+      </c>
+      <c r="C325" t="s">
+        <v>967</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E325">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>109647</v>
+      </c>
+      <c r="B326" t="s">
+        <v>969</v>
+      </c>
+      <c r="C326" t="s">
+        <v>970</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E326">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>109648</v>
+      </c>
+      <c r="B327" t="s">
+        <v>972</v>
+      </c>
+      <c r="C327" t="s">
+        <v>973</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E327">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>109649</v>
+      </c>
+      <c r="B328" t="s">
+        <v>975</v>
+      </c>
+      <c r="C328" t="s">
+        <v>976</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E328">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>109650</v>
+      </c>
+      <c r="B329" t="s">
+        <v>978</v>
+      </c>
+      <c r="C329" t="s">
+        <v>979</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E329">
+        <v>3365</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>109651</v>
+      </c>
+      <c r="B330" t="s">
+        <v>981</v>
+      </c>
+      <c r="C330" t="s">
+        <v>982</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E330">
+        <v>3376</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>109652</v>
+      </c>
+      <c r="B331" t="s">
+        <v>984</v>
+      </c>
+      <c r="C331" t="s">
+        <v>985</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E331">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>109653</v>
+      </c>
+      <c r="B332" t="s">
+        <v>987</v>
+      </c>
+      <c r="C332" t="s">
+        <v>988</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E332">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>109654</v>
+      </c>
+      <c r="B333" t="s">
+        <v>990</v>
+      </c>
+      <c r="C333" t="s">
+        <v>991</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E333">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>109655</v>
+      </c>
+      <c r="B334" t="s">
+        <v>993</v>
+      </c>
+      <c r="C334" t="s">
+        <v>994</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E334">
+        <v>3367</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>109656</v>
+      </c>
+      <c r="B335" t="s">
+        <v>996</v>
+      </c>
+      <c r="C335" t="s">
+        <v>997</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E335">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>109657</v>
+      </c>
+      <c r="B336" t="s">
+        <v>999</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E336">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>109658</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E337">
+        <v>3727</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>109659</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E338">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>109660</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E339">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>109661</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E340">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>109662</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E341">
+        <v>3723</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>109663</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E342">
+        <v>3461</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>109664</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E343">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>109665</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E344">
+        <v>3759</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>109666</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E345">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>109667</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E346">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>109668</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E347">
+        <v>3456</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>109669</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E348">
+        <v>4609</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>109670</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E349">
+        <v>3966</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>109671</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E350">
+        <v>3827</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>109672</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E351">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>109673</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E352">
+        <v>4031</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>109674</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E353">
+        <v>4268</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>109675</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E354">
+        <v>4225</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>109676</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E355">
+        <v>3204</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>109677</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E356">
+        <v>4310</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>109678</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E357">
+        <v>3963</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>109679</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E358">
+        <v>4273</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>109680</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E359">
+        <v>4075</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>109681</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E360">
+        <v>4018</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>109682</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E361">
+        <v>4266</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>109683</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E362">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>109684</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E363">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>109685</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E364">
+        <v>4392</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>109686</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E365">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>109687</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E366">
+        <v>4145</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>109688</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E367">
+        <v>3946</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>109689</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E368">
+        <v>4272</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>109690</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369">
+        <v>4241</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>109691</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>109692</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E371">
+        <v>4407</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>109693</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E372">
+        <v>4278</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>109694</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E373">
+        <v>4252</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>109695</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E374">
+        <v>3608</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>109696</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E375">
+        <v>4003</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>109697</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E376">
+        <v>4329</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>109698</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E377">
+        <v>4356</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>109699</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E378">
+        <v>4042</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>109700</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E379">
+        <v>4309</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>109701</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E380">
+        <v>3547</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>109702</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E381">
+        <v>4940</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>109703</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E382">
+        <v>4387</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>109704</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E383">
+        <v>4830</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>109705</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E384">
+        <v>4347</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>109706</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E385">
+        <v>4589</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>109707</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E386">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>109708</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E387">
+        <v>4869</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>109709</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E388">
+        <v>5324</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>109710</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E389">
+        <v>4598</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>109711</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E390">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>109712</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E391">
+        <v>4398</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>109713</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E392">
+        <v>3925</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>109714</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E393">
+        <v>4069</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>109715</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E394">
+        <v>4149</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>109716</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E395">
+        <v>4890</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>109717</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E396">
+        <v>4494</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>109718</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E397">
+        <v>4498</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>109719</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E398">
+        <v>4404</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>109720</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E399">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>109721</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E400">
+        <v>4561</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>109722</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E401">
+        <v>4357</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>109723</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E402">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>109724</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E403">
+        <v>4984</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>109725</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E404">
+        <v>4729</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>109726</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E405">
+        <v>5294</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>109727</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E406">
+        <v>5022</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>109728</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E407">
+        <v>4898</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>109729</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E408">
+        <v>4595</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>109730</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E409">
+        <v>4501</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>109731</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E410">
+        <v>4321</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>109732</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E411">
+        <v>5431</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>109733</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E412">
+        <v>4353</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>109734</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E413">
+        <v>3766</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>109735</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E414">
+        <v>4583</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>109736</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E415">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>109737</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E416">
+        <v>4330</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>109738</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E417">
+        <v>4256</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>109739</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E418">
+        <v>4142</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>109740</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E419">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>109741</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E420">
+        <v>4428</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>109742</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E421">
+        <v>4113</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>109743</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E422">
+        <v>4241</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>109744</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E423">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>109745</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E424">
+        <v>4219</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>109746</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E425">
+        <v>4737</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>109747</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E426">
+        <v>5088</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>109748</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E427">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>109749</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E428">
+        <v>4309</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>109750</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E429">
+        <v>4409</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>109751</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E430">
+        <v>3935</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>109752</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E431">
+        <v>4494</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>109753</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E432">
+        <v>5263</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>109754</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E433">
+        <v>5351</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>109755</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E434">
+        <v>4825</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>109756</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E435">
+        <v>5208</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>109757</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E436">
+        <v>4825</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>109758</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E437">
+        <v>4703</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>109759</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E438">
+        <v>5189</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>109760</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E439">
+        <v>4707</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>109761</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E440">
+        <v>5032</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>109762</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E441">
+        <v>3772</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>109763</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E442">
+        <v>4677</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>109764</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E443">
+        <v>4384</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>109765</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E444">
+        <v>4308</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>109766</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E445">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>109767</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E446">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>109768</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E447">
+        <v>4104</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>109769</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E448">
+        <v>3911</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>109770</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E449">
+        <v>4469</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>109771</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E450">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>109772</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E451">
+        <v>5221</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>109773</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E452">
+        <v>4836</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>109774</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E453">
+        <v>4477</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>109775</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E454">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>109776</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E455">
+        <v>4706</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>109777</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E456">
+        <v>5484</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>109778</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E457">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>109779</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E458">
+        <v>4673</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>109780</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E459">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>109781</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E460">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>109782</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E461">
+        <v>4540</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>109783</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E462">
+        <v>4689</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>109784</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E463">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>109785</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E464">
+        <v>5194</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>109786</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E465">
+        <v>5086</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>109787</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E466">
+        <v>4928</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>109788</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E467">
+        <v>5226</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>109789</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E468">
+        <v>5005</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>109790</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E469">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>109791</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E470">
+        <v>5782</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>109792</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E471">
+        <v>4975</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>109793</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E472">
+        <v>5125</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>109794</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E473">
+        <v>4579</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>109795</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E474">
+        <v>5256</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>109796</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E475">
+        <v>5145</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>109797</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E476">
+        <v>5728</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>109798</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E477">
+        <v>4343</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>109799</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E478">
+        <v>4713</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>109800</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E479">
+        <v>4512</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>109801</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E480">
+        <v>4716</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>109802</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E481">
+        <v>4302</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>109803</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E482">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>109804</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E483">
+        <v>4375</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>109805</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E484">
+        <v>4634</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>109806</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E485">
+        <v>4589</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>109807</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E486">
+        <v>3943</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>109808</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E487">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>109809</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E488">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>109810</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E489">
+        <v>4519</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>109811</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E490">
+        <v>4524</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>109812</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E491">
+        <v>4245</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>109813</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E492">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>109814</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E493">
+        <v>4878</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>109815</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E494">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>109816</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E495">
+        <v>4627</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>109817</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E496">
+        <v>5020</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>109818</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E497">
+        <v>5144</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>109819</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E498">
+        <v>5477</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>109820</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E499">
+        <v>5067</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>109821</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E500">
+        <v>5049</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>109822</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E501">
+        <v>5809</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>109823</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E502">
+        <v>4847</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>109824</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E503">
+        <v>4972</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>109825</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E504">
+        <v>4771</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>109826</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E505">
+        <v>4174</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>109827</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E506">
+        <v>4612</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>109828</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E507">
+        <v>5103</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>109829</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E508">
+        <v>4942</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>109830</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E509">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>109831</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E510">
+        <v>5674</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>109832</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E511">
+        <v>5590</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>109833</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E512">
+        <v>5182</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>109834</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E513">
+        <v>5333</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>109835</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E514">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>109836</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E515">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>109837</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E516">
+        <v>4503</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>109838</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E517">
+        <v>4321</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>109839</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E518">
+        <v>4360</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>109840</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E519">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>109841</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E520">
+        <v>4165</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>109842</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E521">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>109843</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E522">
+        <v>4513</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>109844</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E523">
+        <v>4366</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>109845</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E524">
+        <v>4610</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>109846</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E525">
+        <v>4272</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>109847</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E526">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>109848</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E527">
+        <v>4042</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>109849</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E528">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>109850</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E529">
+        <v>3957</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>109851</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E530">
+        <v>4370</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>109852</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E531">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>109853</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E532">
+        <v>4501</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>109854</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E533">
+        <v>4890</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>109855</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E534">
+        <v>4721</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>109856</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E535">
+        <v>4794</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>109857</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E536">
+        <v>4361</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>109858</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E537">
+        <v>4440</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>109859</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E538">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>109860</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E539">
+        <v>5316</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>109861</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E540">
+        <v>4644</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>109862</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E541">
+        <v>4608</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>109863</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E542">
+        <v>4708</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>109864</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E543">
+        <v>3017</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>109865</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E544">
+        <v>4622</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>109866</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E545">
+        <v>4750</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>109867</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E546">
+        <v>6012</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>109868</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E547">
+        <v>4411</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>109869</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E548">
+        <v>4895</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>109870</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E549">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>109871</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E550">
+        <v>4438</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>109872</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E551">
+        <v>4592</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>109873</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E552">
+        <v>4164</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>109874</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E553">
+        <v>4428</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>109875</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E554">
+        <v>4436</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>109876</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E555">
+        <v>4174</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>109877</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E556">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>109878</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E557">
+        <v>4320</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>109879</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E558">
+        <v>4290</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>109880</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E559">
+        <v>4683</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>109881</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E560">
+        <v>4754</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>109882</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E561">
+        <v>4915</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>109883</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E562">
+        <v>4197</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>109884</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E563">
+        <v>4096</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>109885</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E564">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>109886</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E565">
+        <v>4854</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>109887</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E566">
+        <v>4445</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>109888</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E567">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>109889</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E568">
+        <v>4888</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>109890</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E569">
+        <v>4950</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>109891</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E570">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>109892</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E571">
+        <v>5004</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>109893</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E572">
+        <v>7098</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>109894</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E573">
+        <v>4943</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>109895</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E574">
+        <v>4538</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>109896</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E575">
+        <v>4661</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>109897</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E576">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>109898</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E577">
+        <v>5444</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>109899</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E578">
+        <v>6070</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>109900</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E579">
+        <v>5127</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>109901</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E580">
+        <v>5495</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>109902</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E581">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>109903</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E582">
+        <v>4959</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>109904</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E583">
+        <v>5066</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>109905</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E584">
+        <v>5025</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>109906</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E585">
+        <v>4784</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>109907</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E586">
+        <v>5120</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>109908</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E587">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>109909</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E588">
+        <v>5001</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>109910</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E589">
+        <v>5168</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>109911</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E590">
+        <v>4547</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>109912</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E591">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>109913</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E592">
+        <v>4189</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>109914</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E593">
+        <v>5074</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>109915</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E594">
+        <v>4982</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>109916</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E595">
+        <v>3197</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>109917</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E596">
+        <v>4715</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>109918</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E597">
+        <v>4390</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>109919</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E598">
+        <v>4792</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>109920</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E599">
+        <v>4647</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>109921</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E600">
+        <v>4615</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>109922</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E601">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>109923</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E602">
+        <v>4466</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>109924</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E603">
+        <v>4056</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>109925</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E604">
+        <v>4448</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>109926</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E605">
+        <v>4139</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>125541</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E606">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>125542</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E607">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>125543</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E608">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>125544</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E609">
+        <v>3535</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>125545</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E610">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>125546</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E611">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>125547</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E612">
+        <v>3925</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>125548</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E613">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>125549</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E614">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>125550</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E615">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>125551</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E616">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>125552</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E617">
+        <v>3271</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>125553</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E618">
+        <v>3640</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>125554</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E619">
+        <v>4902</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>125555</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E620">
+        <v>4158</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>125556</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E621">
+        <v>3953</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>125557</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E622">
+        <v>3803</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">