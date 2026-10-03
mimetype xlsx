--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="756">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1435">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2280,50 +2280,2087 @@
     <t>07.06.25 13:26</t>
   </si>
   <si>
     <t>t.me/russiamatters/9791</t>
   </si>
   <si>
     <t>Так выглядит метро в #НижнийНовгород. Прокатилась по самым новым станциям — от Горьковской 2012 года до Стрелки 2018 года. А пересадку делала через одну из самых старых — Московскую 1985 года, когда, собственно, и открыли Нижегородский метрополитен. Поезд один раз я ждала целых 14 минут! Но вообще в среднем это 6-9 минут ожидания. Проезд стоит 35₽. Вайфая нет, сеть местами не ловит. А ещё по ощущениям в нижегородской подземке холоднее, чем в московском метро. Но возможно, здесь просто значительно меньше людей.</t>
   </si>
   <si>
     <t>07.06.25 08:14</t>
   </si>
   <si>
     <t>t.me/russiamatters/9785</t>
   </si>
   <si>
     <t>В Нижнем Новгороде ярко проходит фестиваль о технологиях, людях и будущем Тех-Френдли Викенд, ставший ответвлением глобального форума ЦИПР. Ради него уже в третий раз приехала в Нижний. В отеле ждали патчи для глаз от цифрового старения, в «Министерстве завтраков» — специальное тех-френдли меню, а на Нижегородской ярмарке — огромное пространство с выставками, лекториями и зонами отдыха. Несколько любопытных дискуссий я уже послушала — вопросы есть, хочется обсудить их с вами. И в целом показать, что интересного происходит сейчас в Нижнем. Весь город, кажется, живет этим событием.</t>
   </si>
   <si>
     <t>07.06.25 07:18</t>
   </si>
   <si>
     <t>t.me/russiamatters/9784</t>
   </si>
   <si>
     <t>В Доме книги в Петербурге появилась скульптура Достоевского, созданная из страниц его произведений местным скульптором Ильёй Гурко. «Из книг вырываются листы, которые в динамическом вихре разлетаются вокруг, формируя очертания трона, подчеркивая неоспоримое влияние писателя на мировую культуру и мысль. В его руках — раскрытая книга. Но страницы её пусты. Это метафора взгляда Достоевского на человека: он читал души людей так, как другие читают книги» — рассказывает Илья про арт-объект. Недавно он также установил в «Эрарте» бумажного Чайковского. Выглядят обе скульптуры завораживающе. Я бы ещё посмотрела на бумажного Гоголя.</t>
+  </si>
+  <si>
+    <t>12.09.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13164</t>
+  </si>
+  <si>
+    <t>Погуляв по #Мурманск, решила остановиться за городом – в 📍 резиденции «Северное сияние»⁠ на берегу реки Туломы. До Мурманска отсюда около получаса на машине. Днем можно ездить в город, а вечером возвращаться к реке, тишине и северному сиянию. Над городом его не разглядеть из-за засветки, поэтому по вечерам туристы все равно садятся в машины и отправляются туда, где темнее. Так почему бы сразу не поселиться за городом. Здесь современные домики и сферы с чанами на веранде. В ресторане шеф готовит вкусное из локальных продуктов, волшебно коптит палтуса и форель и делает сливочное масло со стружкой тунца и вытяжкой из гребешка. Есть баня с гостиной, где тоже по запросу могут накрыть ужин. Выходишь из парной на веранду, вдыхаешь арктический воздух – и в купель. Внизу шумит Тулома. Над головой переливается северное сияние. Ноль претензий к мирозданию в этот момент. И все это вы получаете по цене уставшего номера в Мурманске. Вечером на веранде ресторана затапливают самовар. Пекут шанежки с картошкой и черникой. Зовут всех к столу. Если захочется песен, из Мурманска пригласят музыканта Михаила. Он поет под гитару интеллигентно и весело все, что просит душа компания. Важная ремарка. Журналистов в поездках иногда помещают в улучшенную версию реальности. Вкуснее кормят, лучезарнее улыбаются. Но стала наблюдать здесь за другими гостями, и для них тоже топили баню, приглашали Михаила, их доброжелательно обслуживали и вкусно кормили. Хозяйка у @arctic_lights_residence прекрасная, персонал – тоже. Уезжала с ощущением, что побывала в гостях у друзей.</t>
+  </si>
+  <si>
+    <t>11.09.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13152</t>
+  </si>
+  <si>
+    <t>В Мурманске обязательно нужно сделать это: — Посетить с экскурсией атомный ледокол «Ленин», легенду и мощь. Теперь это корабль-музей. Сайт. — Выпить необычный кофе, съесть ириску с солью Белого моря —&gt; 📍 в этой кофейне. — Сходить в 📍 прекрасный краеведческий музей. — Пообедать или поужинать в 📍Sampo. Один из самых вкусных ресторанов города и точно самый эффектный. Просторные залы с имитацией северного сияния под потолком, колоритный интерьер с дизайнерской мебелью из дерева и камня, аквариумы с живыми крабами и морскими ежами. Еда: свежий локальный продукт в хорошей подаче. Что попробовала - на фото. В следующий раз приеду, точно закажу пончики с мясом лося в темпуре (885₽) и масляную рыбу на полене (1.200₽). Сами варят пиво. Прямо из зала ресторана ведут на экскурсию в пивоварню Sampo Brewery, которая тут же. Она самая технологичная и титулованная в Мурманской области. Пиво варят в соответствии с немецким кодексом чистоты. Объемы небольшие, поэтому попробовать можно исключительно в ресторане. В меню есть все позиции и дегустационный сет. — Посмотреть на #Мурманск с 📍Абрам-мыса. Это смотровая площадка на противоположном от центральной части города берегу. Через залив – портовая зона, десятки кораблей, длинная линия портовых кранов и город, поднимающийся по сопке. Сильное место. — Купить филе тунца по цене консервной банки в Москве, свежемороженый гребешок и печень трески в качестве гастросувенира. Строго перед отъездом. Лучшие цены были в этом 📍рыбном магазине при производстве (надо выехать из центра), чуть подороже в городе в этом 📍 магазине «Рыбный». — Жить в…расскажу в следующем посте про это место – сокровище.</t>
+  </si>
+  <si>
+    <t>10.09.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13143</t>
+  </si>
+  <si>
+    <t>Обветренные лица, тяжелая одежда из оленьего меха, пронзительный взгляд. Фотограф Наташа Янкелевич снимает ненцев крупным планом. Они живут за полярным кругом, на полуострове #Ямал, омываемом водами Карского моря. На языке коренных народов ненцев слово «Ямал» буквально означает: край земли. Здесь сохранилось кочевое оленеводство. Ненецкие семьи перемещаются между зимними и летними пастбищами, преодолевая за год до тысячи километров. Кочевья продолжаются и зимой, несмотря на то, что температура иногда опускается ниже -50°С. «Во многих культурах есть мифы о том, что народ был рожден от зверя: волка, медведя или оленя. В мире фольклора нет четкого разделения между человеком и зверем: они существуют как части одного мира, где возможен обмен ролями и переход из одной формы в другую, – пишет в своем блоге Наташа. – Такие истории рассказывают не о чуде, а об изменчивости человеческой природы. О том, что границы — не то, чем кажутся: между человеком и зверем, прошлым и будущим, тем, кем мы были, и тем, кем еще можем стать».</t>
+  </si>
+  <si>
+    <t>10.09.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13141</t>
+  </si>
+  <si>
+    <t>Прикольно, благодаря нам Суздаль – самый дорогой город Золотого кольца. Средняя стоимость ночи проживания здесь – почти 14.000₽. Занявший второе место в рейтинге Переславль-Залесский стоит аж в два раза дешевле по сумме трат туриста за день. Самый бюджетный – Рыбинск. Мы требовали от внутреннего туризма стать лучше и голосовали за это рублем. Внутренний туризм стал лучше, бизнес посмотрел, сколько рублей у нас еще осталось, и скорректировал прайс. Такие дела.</t>
+  </si>
+  <si>
+    <t>09.09.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13137</t>
+  </si>
+  <si>
+    <t>Большую часть времени я исследую Россию за пределами Москвы, которая чаще является отправной точкой. Из нее улетают, уезжают – и вот тогда начинается путешествие. При этом для 26,5 млн человек, посетивших столицу в прошлом году, сама Москва и была путешествием. Все лето я изучала, как устроено это путешествие, для большого проекта «РБК Стиль» и Мостуризма — «Открывая Москву: туристическая карта столицы». Это не путеводитель, а масштабное исследование Москвы как системы впечатлений. Попытка увидеть за музеями, ресторанами, отелями, фестивалями огромную индустрию, которая формирует образ города, – и понять, что ждет ее в будущем. ✨В материале «Сколько Москва зарабатывает на туристах и на что они тратят деньги» я выясняла, как главным товаром Москвы стало ощущение большой жизни, что съедает основную часть бюджета путешественника и почему один билет в Большой театр запускает цепную реакцию расходов. Второй текст ✨ «Как отели и рестораны Москвы развивают сервисные профессии» посвящен людям, на которых на самом деле держится гостеприимство. За этими публикациями – объемная аналитическая работа, изучение отраслевой статистики и много экспертных интервью. Моими собеседниками стали генеральный менеджер «Арарат Парк Хаятт Москва» Оксана Масюкова @masyukova_i_do_it_myway, владелец «Гельвеции» Юнис Теймурханлы @yunis_helvetia, руководитель Ultima Guide сервиса «Яндекс Еда» Валерия Морозова @zritsa, создатель ресторанного гида GreatList Александр Сысоев @sysoevlive. Скоро выйдет мой главный и финальный в проекте @moscomtourism х @rbcstyle материал о том, какой станет Москва для туриста в 2035 году и как вообще мы будем путешествовать в будущем. По объему источников, экспертных прогнозов и гипотез это практически научный труд, в котором нашлось место визионерству и футуризму. Он и зафиналит эту большую работу. И заодно покажет, что кое-где в Москве 2035 год уже наступил. Приходите читать!</t>
+  </si>
+  <si>
+    <t>08.09.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13131</t>
+  </si>
+  <si>
+    <t>Однажды обычный отпуск перестает работать. Прилетаешь, заселяешься, находишь лучший лежак, фотографируешь закат, а на второй день понимаешь, что этот сезон отпускного сериала видел минимум три раза. На такой случай у «Силы ветра» есть три экспедиции по России. Каждая – как кино, в котором сюжетом управляют ветер, волны и все живое, что внезапно появляется за бортом. ➡️ Камчатка Тихий океан, вулканы, дикие бухты, киты, косатки и сивучи. Днем идешь под парусом, высаживаешься ради трекинга, рыбачишь, а вечером оказываешься в бане среди сопок. ➡️ Белое море Острова, сосновые леса и поморские деревни. Переходишь под парусом от острова к острову, готовишь мидий на костре и ночуешь в палатках и ловишь северное сияние ➡️ Владивосток Маяки, кекуры, пустынные бухты и острова. Между переходами – рыбалка, морепродукты и трекинг. Эти места невозможно увидеть из окна отеля, потому что отелей в них и не бывает. Путешествие начинается, когда лодка отходит от берега. Связь становится хуже, зато жизнь – заметно интереснее. *Парусный опыт не требуется – всему научат в экспедиции.</t>
+  </si>
+  <si>
+    <t>07.09.26 19:39</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13127</t>
+  </si>
+  <si>
+    <t>Есть простое правило путешествий: если хочешь понять регион, сходи в краеведческий музей. Потому что до ресторанов, гостиниц и красивых видов неплохо бы разобраться, куда именно ты приехал. За пару часов становится понятно, кто здесь жил, что добывал, куда плавал и зачем понадобилось бурить землю на двенадцать километров. К счастью, 📍Краеведческий музей в #Мурманск очень приличный и недавно открылся после большой реконструкции. А вообще в этом году ему исполняется 100 лет! Он был основан в 1926-м, сейчас это старейший музей Кольского Заполярья и крупнейшее музейное собрание Мурманской области. Здесь, к примеру, можно увидеть единственную в России музейную экспозицию морского дна – «сухой аквариум». Есть образцы пород, поднятые при бурении Кольской сверхглубокой – легендарной научной скважины глубиной 12.262 метра. Есть саамские костюмы и предметы быта. В музее можно узнать об истории поморов, арктических экспедиций, освоении Северного морского пути и вообще о том, как человек сначала учился выживать на Севере, а потом его исследовать. А если уж исследовать, то желательно насквозь! Мне нравится идея краеведческого музея как первого входа в регион. И особенно нравится, когда этот вход выглядит не как обязательная школьная экскурсия, а как место, где с тобой разговаривают на современном языке.</t>
+  </si>
+  <si>
+    <t>07.09.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13121</t>
+  </si>
+  <si>
+    <t>Есть вещи, которые совершенно не планируешь делать в #Мурманск. Например, пить флэт уайт со вкусом пиццы и дыма березовых дров. Но раз уж жизнь привела за Полярный круг, можно позволить себе немного расширить представления о том, что вообще считается кофе. В 📍 «Стереокофе» сами обжаривают зерно и делают среди прочего фирменный кофе – ‘по-деревенски’ или ‘вельветовый’. Это кофе на растительном молоке, в который добавляют итальянское оливковое масло с разными ароматами. Можно, например, выпить капучино с перцем или розмарином и лимоном, маслом макадамии или грецкого ореха. Вкус специфический, с сырниками и омлетом на завтрак я бы его не знакомила. А вот взять стакан с собой и смаковать, гуляя по Мурманску, – очень даже. И прихватите ириски с солью Белого моря. И возьмите ирисок с солью Белого моря.</t>
+  </si>
+  <si>
+    <t>06.09.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13117</t>
+  </si>
+  <si>
+    <t>У подножия горы с саамским названием 📍Поазуайвенч – а по-русски «оленья гора» – на несколько дней лета вырастает целое поселение. Фестиваль северной культуры «Имандра» – самый крупный фестиваль в Арктике – придумали жители Мончегорска, увлеченные исторической реконструкцией. Здесь и средневековый Север, и саамская и поморская культура, и фэнтези, и современная музыка. Костюмы реконструкторы шьют вручную по историческим источникам, оружие и утварь воссоздают по археологическим находкам. На ристалище – площадке для поединков – звенят мечи и щиты. В кузнице раскаленный металл под молотом превращается в артефакты. На средневековой полевой кухне готовят дичь с северными травами и ягодами. Иммерсивные спектакли уводят зрителей прямо в лес. Детям объясняют, как обращаться с ястребом. В лектории археолог рассказывает о находках каменного века, а орнитолог – о птицах Кольского полуострова. Самая большая очередь у гадалки: средневековье средневековьем, а будущее волнует всех. Эпицентр «Имандры» – большая концертная сцена. К ней стягиваются из кузницы, с ристалища и даже от гадалки. Музыка разносится по всему поселению, а перед сценой весь день танцуют и хороводят люди, которые съехались сюда, кажется, со всего Кольского. Фестиваль северной культуры «Имандра» организует Агентство развития Мончегорска. Причем, за год здесь проходит больше двадцати фестивалей, забегов, заплывов и семейных праздников. В общем, слово Поазуайвенч стоит запомнить.</t>
+  </si>
+  <si>
+    <t>04.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13108</t>
+  </si>
+  <si>
+    <t>Слово «медиапродукт» редко вызывает прилив нежности, но в случае с журналом, который я делаю как шеф-редактор с RODINA Hotels, именно это и происходит. Он красивый, модный, интеллектуальный. Свежий осенний номер на этой неделе представлен на ВЭФ. Горжусь, что среди многообразия форумной прессы это один из самых интересных и содержательных журналов, даже несмотря на то, что изначально он коммерческий. Внутри: — Арт-путеводитель по Владивостоку &amp; Историко-культурный маршрут по Страстному бульвару и окрестностям – два маршрута, которые я придумала и собрала. Поделюсь ими в премиум-канале. — Гастрономический навигатор по Краснодару, Кызылу, Иркутску и другим городам. — Исследование японских практик восстановления и рассказ о том, почему зумеры внезапно полюбили гольф. — Подборка книг, каждая из которых сама по себе – путешествие. Я, конечно, лицо заинтересованное, но этот журнал, честно, увезла бы с форума и дочитала в самолете, даже если бы моей фамилии не было в выходных данных.</t>
+  </si>
+  <si>
+    <t>02.09.26 20:22</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13104</t>
+  </si>
+  <si>
+    <t>Туристические путеводители иногда ведут себя так, будто за Мурманском и Териберкой карта не прогрузилась. Но Кольский полуостров гораздо-гораздо больше и увлекательнее этого канонического маршрута. У меня 2026 год вообще проходит под эгидой исследования Мурманской области: как стартовала зимой в снежных буранах на Баренцевом море, так и не могу остановиться – уже третий раз здесь, и приезжала бы еще и еще. Арктика – действительно новый космос. Только лететь ближе (от Москвы до Мурманска и до Хибин всего 2,5 часа), а впечатления все равно внеземные. Глядите, какая красота на озере Имандра и в Апатитах. Спасибо проекту @geniimest и @Visit_Imandra за радость открытий, благодаря которым карта путешествий по России становится чуть больше.</t>
+  </si>
+  <si>
+    <t>02.09.26 19:54</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13102</t>
+  </si>
+  <si>
+    <t>Пересекла озеро #Имандра на катере, встряхнула мозги – никак не привыкну, что на озерах бывают по-морскому мощные волны. С разрешения капитана порулила и пришвартовалась. На стоянке Раккард недалеко от Мончегорска нас встретили красноречивые во всех смыслах герои скандинавского эпоса – вдоль берегов Кольского полуострова, который занимает Мурманская область, тысячу лет назад ходили корабли викингов. Кстати, Раккард – это «драккар» наоборот. Драккаром назывался парусно-гребной корабль викингов, нос которого нередко украшала резная голова дракона. Под сказания и песни мы бродили по лесотундре, ели горстями ягоды, стреляли из лука и другими приятными способами погружались в природу и культуру Имандры. А в финале нас усадили за большой стол на краю утеса и угостили ухой, томленой олениной, паштетами из дичи, озерной форелью, свежеиспеченным хлебом, настойками и вареньем из местной облепихи. Славно! Такой иммерсивный спектакль-прогулку можно застать во время фестиваля северной культуры «Имандра», который проводит летом креативная команда Агентства развития Мончегорска. В остальное время Раккард – отличное место для трекинга и забегов, сплавов на каяках и сапах. От Мончегорска – всего 20 минут езды. В Имандре вообще для активного отдыха есть все: лесные тропы, живописные озера – много озер!, в часе езды – горы, где курорт «Большой Вудъявр», а еще вкусная еда и целый календарь культурных и спортивных фестивалей.</t>
+  </si>
+  <si>
+    <t>29.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13090</t>
+  </si>
+  <si>
+    <t>Третье лето подряд Lumisfera собирает тысячи москвичей на ВДНХ. Этим летом концерты в Зелёном театре посетили более 30 000 зрителей. Грандиозный летний сезон, начавшийся 2 июня благотворительным концертом совместно с Фондом Константина Хабенского, завершается 3 сентября масштабной «Симфонией в парке». В этот вечер на сцене Зеленого театра в последний раз в этом году зажгутся 8000 свечей. Закат сменится звёздами, а оркестр исполнит «Грозу» Вивальди, «Лунную сонату» Бетховена, а также шедевры Эйнауди и Циммера. Эта музыка останется в памяти как лучшее воспоминание о лете. ✨ Перевернём календарь вместе, но сначала — попрощаемся с сезоном так, как он того заслуживает. 🎫 Билеты: https://clck.ru/3VVMWx?erid=2W5zFHhh6ob</t>
+  </si>
+  <si>
+    <t>29.08.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13086</t>
+  </si>
+  <si>
+    <t>Поужинала на горе Айкуайвенчорр в Хибинах. Кто произнес название с первого раза? Бетонная «шайба» ресторана «Плато» напоминает прекрасно сохранившийся советский модернизм. На самом деле ресторан открылся в 2021 году. Он стоит на высоте 820 метров и будто парит над Кировском и озером Большой Вудъявр, в честь которого назван горный курорт. По меркам больших гор 820 метров – разминка. Но Хибины лежат за Полярным кругом, поэтому уже на отметке 400-500 м погодные условия сопоставимы с высотой 2000 м в более южных горах. Поэтому панорамное остекление «Плато» рассчитано на ураганный ветер 50 м/с. А если зимой из-за непогоды останавливаются канатные дороги, гостей поднимают и спускают на ратраке. То есть даже трансфер тянет на отдельное впечатление. На столе – дары Баренцева и Белого морей, тундры и леса. Перепробовал с десяток блюд – все вкусно! Без десерта обратный билет на канатную дорогу, если что, не сработает, так что выбирайте: чизкейк с ягелем (650₽) и брауни с белыми грибами и можжевеловым муссом (680₽) или ночевка на горе Айкуайвенчорр. До «Большого Вудъявра» ~30 мин от аэропорта Хибины ~3 ч от Мурманска.</t>
+  </si>
+  <si>
+    <t>29.08.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13080</t>
+  </si>
+  <si>
+    <t>На стене исторического корпуса Дома творчества Переделкино появилась ироничная «офтальмологическая таблица» — вместо букв в ней символы, связанные с переделкинскими писателями и героями их произведений. Можно, например, обнаружить крокодила из «Краденого солнца» Корнея Чуковского. Создатели говорят, что лучше всего разглядывать таблицу с балкона, делая зум на камере смартфона. Идея в том, что природное зрение человека сегодня усиливают оптические возможности новых технологий. Партнером проекта выступил Huawei. Переделкино вообще за последние годы здорово развилось как досуговая среда для детей: открылись семейное кафе «Робин» с волшебным чердаком, лесной кухней и сценой, «Кабинет редкостей» со спектаклями-путешествиями, появились лесные прогулки и экскурсия по детским книгам Катаева, Чуковского и Кассиля. Хороший повод увидеть Переделкино поближе. Во всех смыслах.</t>
+  </si>
+  <si>
+    <t>27.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13076</t>
+  </si>
+  <si>
+    <t>Фото номера «Изовелы», откуда прилетела загадка, которую почти никто не отгадал, не поместились в предыдущий пост. Но не показать его было бы несправедливо. На стенах – картины самобытных художников советского неофициального искусства. В душевой – косметика Anne Semonin. Рядом – гардеробная, где можно зимой хранить лыжи (до «Большого Вудъявра» 15 минут на машине, а тем, кто хочет освоить беговые, «Изовела» предлагает занятия с инструктором). За окном – Хибины. Ну а в мини-баре исключительно ПП. Все-таки санаторий. Супрематизм в номер можно, просекко – нет.</t>
+  </si>
+  <si>
+    <t>26.08.26 20:56</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13069</t>
+  </si>
+  <si>
+    <t>Осторожно! Вы можете влюбиться в Апатиты. В 1970–1990-е 📍«Изовела» была образцово-показательным советским санаторием. Путевку сюда не покупали – ее доставали. Через профком, знакомых или счастливое расположение северных звезд. Если достал – все, праздник жизни: чистый воздух, кислородные коктейли и уверенность, что после курса электрофореза мир станет немного лучше. Потом настал 2020 год, ковид. Преданные гости «Изовелы» – люди 75+ лет – решили, что в рисковать здоровьем ради оздоровления слишком парадоксально даже для советского санатория. «Изовела» резко опустела, обнажив натюрморт позднего СССР: пузатые телевизоры, протертые ковры и уставшие фасады. В этот момент на ее пороге появился энергичный и жизнелюбивый уроженец Апатитов Андрей Малахов, который выкупил санаторий и решил сделать из него место, куда хочется приезжать не только с историей болезни. В «Изовеле» Малахов уже бывал ребенком. Весной 1986 года он отдыхал здесь с отцом. Как-то утром из радиоприемника в коридоре голос диктора сообщил, что норвежские метеорологи зафиксировали радиацию – над Европой двигались радиоактивные облака после катастрофы в Чернобыле. Смятение от того, как в одной точке сошлись весна, папа с кислородными коктейлями, Апатиты, Чернобыль и радиоактивные облака, Андрей запомнил на всю жизнь. Пять лет ушло у Малахова и его команды на то, чтобы снова превратить «Изовелу» в точку притяжения. А заодно расшевелить сами Апатиты, где Андрей сегодня напоминает отдельное министерство по делам культуры и веры в родной город. При его участии разработали три культурных маршрута по городу, в том числе по муралам и другим арт-объектам российских художников. Искусство и артефакты из коллекции Малахова расползлись и по всей «Изовеле». На ресепшене висит оригинал Пикассо, в общей гостиной – ковер из кабинета Брежнева. Мимо всего этого великолепия деловито идут бабулечки в халатах. У Пикассо – вечность, а у них физиотерапия и грязелечение по расписанию. Модники назвали бы это иммерсивным опытом. Здесь это – просто вторник.</t>
+  </si>
+  <si>
+    <t>26.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13056</t>
+  </si>
+  <si>
+    <t>С Дагестаном происходит любопытная вещь. За пять лет турпоток вырос более чем вдвое и вплотную приблизился к 2 млн туристов в год. Это лишь на 300 тысяч человек меньше, чем в Калининградской области. Многие путешественники приезжают в Дагестан на выходные, чтобы главным образом посетить Сулакский каньон, после чего им нужно где-то спать, есть и заниматься чем-то интересным на другой день. Посмотреть, как регион отвечает на этот запрос, приехали летом журналисты федеральных медиа и блогеры. Пресс-тур инициировала «Главрыба», организацией занималось агентство «Пиар Интеграл». Участники жили в «Аварал-парке» рядом с Сулакским каньоном, завтракали в «Айве» над бирюзовой гладью реки Сулак, побывали в форелевом хозяйстве «Главрыба» с рестораном, отелем и домиками, а также в семейной «Золотой подкове» и Салатавских банях. Раньше турист приезжал за видом, делал фотографию и уезжал. Теперь же ему предлагают пожить внутри этого вида: проснуться в горах, попробовать местные блюда и провести здесь несколько дней. Сулакский каньон по-прежнему вызывает первое «ах». Просто теперь после него не обязательно сразу уезжать в Махачкалу.</t>
+  </si>
+  <si>
+    <t>26.08.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13048</t>
+  </si>
+  <si>
+    <t>25.08.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13044</t>
+  </si>
+  <si>
+    <t>Угадайте город по фото. В мини-баре самый крепкий напиток – ряженка 2,5%. К чайнику привязан ромашковый чай, рядом фитосборы, а со стены бутылку запрещает советская «Азбука здоровья». Я только заселилась, а меня уже закодировали, уложили спать и нормализовали артериальное давление. Версии?</t>
+  </si>
+  <si>
+    <t>23.08.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13040</t>
+  </si>
+  <si>
+    <t>Прилетела в Хибины. Не прямо в горы – в аэропорт для начала. Он общий для Кировска и Апатитов, небольших городов в Мурманской области #Мурманск. Задача региональных аэропортов как правило: выдать багаж и отправить человека дальше – кофе, комфорт и впечатления, мол, начнутся потом. Предисловие, которое хочется пропустить, чтобы быстрее перейти к сути книги. Но здешний терминал летом обновили, и теперь в нем пахнет кофе, люди улыбаются, на стенах висит современное искусство, в вендинговых автоматах продают минералы Белого моря, а в комнате матери и ребенка пять кроватей и душевые. В общем, приятно задержаться, хоть и нет необходимости. Здесь всего два рейса в день – на Москву и на Петербург. Тут же выдали красивый паспорт полярника – приглашение вписать себя в историю севера. Для многих Мурманская область начинается и заканчивается Мурманском и Териберкой. Но книга же не исчерпывается названием на обложке и первой главой. Дальше идут другие: Кировск, Апатиты, Хибины, Имандра, Мончегорск, Кола, Кандалакша, Вудъявр и пр. и пр. Давайте их почитаем.</t>
+  </si>
+  <si>
+    <t>23.08.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13031</t>
+  </si>
+  <si>
+    <t>Поднимитесь на борт вместе с Alfa Only 🛳 В октябре предлагаем сменить привычный маршрут на тот, где за окном — Волга, вместо пробок — палуба, а вместо московского расписания — три неспешных осенних дня. Или целых пять. Alfa Only дарит билеты на двоих в один из трёх круизов на теплоходе «Мустай Карим» — единственном в России лайнере класса «река-море» уровня 5 звёзд. 🔹 Москва — Углич — Москва, 16–18 октября. 🔹 Москва — Плёс — Москва, 19–24 октября. 🔹 Москва — Кострома — Москва, 25–29 октября. Три маршрута, три настроения одной осени. Всё, что нужно, — открыть дверь каюты и увидеть, как берега меняют цвет. Здесь осень не про пледы и грусть по лету, а про тишину палубы, бокал вина с видом на закат и ощущение, что спешить больше некуда. Клиенты Alfa Only узнают знакомую белую жемчужину везде: на шезлонгах, в коктейльной карте, в деталях сервиса, к которому привыкли 🪩 Как участвовать: 1️⃣ Быть клиентом Alfa Only. 2️⃣ Подписаться на телеграм-канал Alfa Only. 3️⃣ С 20 по 31 августа пополнить счета от 3 млн ₽ и сохранить сумму до 30 сентября включительно (вклады, текущие и накопительные счета, инвестиции). Выберем троих победителей случайным образом 7 октября — и пришлём билеты на почту. Все подробности — вот здесь. @aaa_only</t>
+  </si>
+  <si>
+    <t>21.08.26 04:17</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13029</t>
+  </si>
+  <si>
+    <t>Поедете в Суздаль – заверните с дороги в 📍 «Сельпо» – арт-резиденцию в деревянной избе в селе Менчаково. Там до 1 сентября проходит выставка «Поле взгляда». Ее главными героями стали дети, живущие в селе. Прежде чем нарисовать их портреты, художник Виктор Мийович задавал каждому ребенку вопрос: «Кем ты хочешь стать, когда вырастешь?». Из ответов родились разные жизненные сценарии, надежды, мечты и представления о будущем поколения, которое растет вдали от больших городов. За час до приезда позвоните администратору – встретят как дорогих гостей +7 (920) 622-62-22. Еще лучше – оставайтесь ночевать, в менчаковских домиках страсть как хорошо встречать утро.</t>
+  </si>
+  <si>
+    <t>20.08.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13023</t>
+  </si>
+  <si>
+    <t>Дагестану несказанно повезло. Его большое народное полотно, охровый быт, суровая красота труда, горные села завещаются будущим поколениям неторопливой горской фотолетописью. Творят ее прямо сейчас талантливые российские фотографы. Один из них – Дамир Файзулин – в этом году вошел в шорт-лист авторитетной премии в области документальной фотографии Leica Oskar Barnack Award с проектом про Дагестан. «Дагестан – это в первую очередь про людей и природу. Смелость, открытость, порядочность, отсутствие страха быть уязвимым, прямолинейность, благородство в поступках к ближнему, гостю, соседу – эти качества очень располагают в местных. Качества, без которых не выжить в горах. Я считаю, их важно развивать каждому человеку, не важно, откуда он, где он сейчас и куда стремится», – пишет он.</t>
+  </si>
+  <si>
+    <t>19.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13016</t>
+  </si>
+  <si>
+    <t>У последних недель августа есть плохая привычка: заканчиваться, пока мы решаем, как выжать максимум из остатков летнего жмыха. Поэтому план на эти выходные – сорваться в Осетию. 21-23 августа в горах курорта «Мамисон» пройдет фестиваль современного искусства. У подножия гор поселятся скульптуры, Цейский ледник «заговорит», а на башнях древней крепости разыграется светомузыкальное шоу. А в конце дня можно будет задрать голову к ночному небу и посмотреть в глаза Вселенной. Еще на 📍 Мамисоне живописные трекинговые маршруты – ходила их и показывала в этом посте. Во время фестиваля один маршрут можно будет пройти с ученым-ботаником – лекция с набором высоты. Вообще, подниматься в горы, чтобы смотреть, слушать, постигать искусство – новый способ провести время на Кавказе, который мне очень нравится. Все мероприятия фестиваля бесплатные, на некоторые нужна предварительная регистрация.</t>
+  </si>
+  <si>
+    <t>18.08.26 20:53</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13008</t>
+  </si>
+  <si>
+    <t>Так выглядел первый дом на колесах для путешествий ради удовольствия. На дворе 1885 год #здесьдонас. До этого повозки служили домом ярмарочным артистам, пока англичанину Уильяму Стейблсу не пришла в голову идея создания «сухопутной яхты». Бывший хирург британского Королевского флота, а ныне популярный писатель, Стейблс сам нарисовал эскизы. По ним на заводе по производству жд-вагонов построили туристический караван. Почти пять метров в длину, две тонны веса, красное дерево с кленом. Внутри – диван-кровать, стол, книжный шкаф и кухня с плитой. Ничего лишнего. Новый «дом» Стейблс назвал The Wanderer. Во время своей первой экспедиции «Скиталец» прошел в около 2000 км по Великобритании. Тянули его две лошади, управляемые кучером. Впереди на трехколесном велосипеде ехал камердинер, он же повар, и разведывал дорогу. Спустя двадцать лет путешествия в домах на колесах превратились в общественное движение. В 1907-м группа британских энтузиастов основала Caravan Club, чтобы объединить владельцев таких туристических караванов, обмениваться опытом, создавать сеть стоянок. Стейблс стал первым вице-президентом. Клуб, кстати, существует до сих пор! Теперь это Caravan and Motorhome Club – одно из крупнейших в Европе сообществ путешественников на колесах. Вот так взмечталось человеку иметь сухопутную яхту, а в итоге родилась новая культура путешествий.</t>
+  </si>
+  <si>
+    <t>18.08.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13004</t>
+  </si>
+  <si>
+    <t>Спортивная форма давно победила сам спорт. В лосинах теперь ходят за кофе, в теннисных юбках – в ресторан, а кроссовки чаще бегут от курьера к лифту, чем марафон. Все выглядят так, будто сразу после флэт-уайта намерены подняться на Эльбрус. Мне приходится тренироваться по-настоящему. Бегать, пахать на HIIT и ходить пешком на мой 15-й этаж. Ради путешествий, в которых горный гид сначала говорит: «небольшой подъем», а через три часа ты уже сомневаешься в его человечности. Друзья из BAON прислали мне на тест комплект из новой технологичной спортивной линейки. То, что декоративную функцию форма выполняет успешно, было видно сразу. Ну а после летних тренировок на улице стало ясно, что она и к приключениям готова настолько же, насколько готовой пытается выглядеть ее хозяйка.</t>
+  </si>
+  <si>
+    <t>17.08.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12996</t>
+  </si>
+  <si>
+    <t>Открылся после долгожданной реставрации музей-усадьба Ильи Репина в Пенатах. Коллеги сделали фоторепортаж, и по ним видно, как дом художника обрел новую жизнь, в которой, по правде говоря, нуждался. Я навещала усадьбу за пару недель до ее закрытия на реставрацию – там было красиво и прежде, но манера общения смотретительниц вызывала опасения. Не знаю, пересмотрели ли подход к научным сотрудникам в обновленном музее, но посетить его, коль вы оказались в Петербурге, стоит невзирая ни на что.</t>
+  </si>
+  <si>
+    <t>16.08.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12992</t>
+  </si>
+  <si>
+    <t>Лучший театральный буфет обнаружен на новой сцене Большого театра. Деревянные панели, позолота, мрамор, хрустальные люстры. Интерьер сообщает, что сейчас вам здесь предложат как минимум стерлядь на серебре. Но в нынешних реалиях эклер за 350₽ кажется даже более актуальным. Заслуженный артист буфета – бутерброд с лососем – 750₽. Панна-котта – 400 ₽. Брют «Абрау-Дюрсо» – 550 ₽. Для Большого и центра Москвы цены почти гуманитарные. А в премиум-канале оставила подсказку, как попасть в партер Большого за 1000₽. Билет дешевле бутерброда и брюта вместе. Москва – воистину город контрастов.</t>
+  </si>
+  <si>
+    <t>15.08.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12986</t>
+  </si>
+  <si>
+    <t>16 и 24 августа — последняя возможность услышать «Мировые хиты» от Lumisfera в Зелёном театре ВДНХ. Август в Москве — время самых уютных вечеров. Даже если небо хмурится и передают дождь, в Зелёном театре зажгутся 8000 свечей и зазвучит живой оркестр. Музыка, которую вы знаете наизусть, — от Вивальди до Queen и Linkin Park — в сиянии огней и под открытым небом. 16 августа — особенно тёплый вечер, чтобы завершить выходные на высокой ноте. А 24 августа — финальный аккорд программы в этом сезоне. ✨ Концерты Lumisfera под открытым небом — лучший способ запомнить уходящее лето. 🎟 Выбрать билеты: https://clck.ru/3VDe66?erid=2W5zFGq2jRb</t>
+  </si>
+  <si>
+    <t>15.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12981</t>
+  </si>
+  <si>
+    <t>В рыбацком городке за полярным кругом строят музей международного уровня #тренд Умеют же норвежцы заставить туриста ехать тысячу километров в глушь. The Whale Museum откроется в 2027 году в норвежском Анденесе – городе на 2,5 тысячи человек, расположенном на острове Андёйя, где всего чуть больше 4 тысяч жителей. Почему именно здесь? В нескольких километрах от берега материковый шельф обрывается в глубоководный каньон. Течения поднимают к поверхности богатую питательными веществами воду, за ней приходит рыба, а за рыбой – киты. Кашалотов в Анденесе можно наблюдать едва ли не круглый год. Зимой появляются косатки, горбатые киты и финвалы. Помимо инсталляций и экспонатов, которые рассказывают о современных видах китообразных, в музее обещают посвятить выставочный зал отношениям человека и кита – от мифов до промышленного китобойного промысла. А еще карту мира, где показаны пути миграции китов, и пространство, где можно услышать китовые ‘сигналы’. На самих китов, если повезет, получится посмотреть в окно или со смотровой площадки на крыше.</t>
+  </si>
+  <si>
+    <t>15.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12978</t>
+  </si>
+  <si>
+    <t>Кажется, найден способ заставить туриста прочитать правила поведения в лесу: отправить их туда, куда он и так смотрит каждые пять минут. Теперь при входе на природную территорию абоненты МТС могут получать сообщения с местными правилами: где нельзя разводить костер, действует ли особый охранный режим и какой штраф грозит нарушителю. Так работает новая функция сервиса «Геоэффект». Границы настраивают отдельно для каждого леса, парка или пляжа, поэтому сообщение приходит именно при входе на территорию. Подключить такую услугу могут городские администрации и региональные министерства туризма и экологии. Идея кажется здравой: не придется искать выцветший стенд у парковки или выяснять правила, когда костер уже разведен, шашлык нанизан, а инспектор вышел из леса. Информация появляется в телефоне именно там, где она актуальна. Сервис уже работает в нескольких российских регионах.</t>
+  </si>
+  <si>
+    <t>14.08.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12969</t>
+  </si>
+  <si>
+    <t>Есть хороший способ не грустить по уходящему лету – запланировать путешествие на осень. У «Компаньонов» как раз есть несколько маршрутов, ради которых хочется собрать рюкзак и на время сменить город на горы. Можно отправиться в Армению, увидеть осень в Верхней Балкарии и Безенги или выбрать треккинг в Приэльбрусье – с прогулками по горным тропам и впечатляющими видами вокруг. «Компаньоны» – это чудесные, чувствительные к миру люди, которые больше семи лет организуют авторские путешествия по Кавказу и за его пределами. И продумывают все за за своих гостей: маршрут, жилье, трансферы и активности, помогают с билетами, знакомят с местной кухней и историей региона. Чтобы отправиться в горы с ребятами, необязательно быть опытным туристом. Среди программ есть треккинги, подходящие новичкам, – отличный вариант, если давно хотелось попробовать такой формат отдыха. Спойлер: вам наверняка понравится. Так что если летнего отпуска оказалось мало, пора строить планы на осень!</t>
+  </si>
+  <si>
+    <t>14.08.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12966</t>
+  </si>
+  <si>
+    <t>На пассажирах «Сапсана» протестировали робота-проводника. Володя проверил билеты и документы, подсказал расположение мест в вагоне и даже провел винную дегустацию в вагоне-бистро. В общем, за один рейс прошел карьерную лестницу. Коллеги пишут, что Володя – ‘китаец’. Ну да ладно, главное по-русски говорит и «Абрау-Дюрсо» от пива отличает. Решение о постоянном трудоустройстве робота в «Сапсан» пока не принято. Что думаете? 🔥 - берем Володю в штат 👀 - в поезде нужен человек, которому можно пожаловаться, что из кондиционера опять дует</t>
+  </si>
+  <si>
+    <t>14.08.26 04:03</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12962</t>
+  </si>
+  <si>
+    <t>В новое культурное пространство 📍 «Тон-центр» в Москве попадаешь не с центральной площади или набережной – а из переходов Ленинградского вокзала. Пара метров отделяет вас от веера жд-путей. Нетривиальный путь к искусству. Но метафорически он срабатывает точно: переход от земного к возвышенному, из вокзальной суеты – в пространство созидания искусства. «Тон-центр» открылся летом в восстановленном здании паровозного депо 1840-х годов, которое проектировал Константин Тон – автор Ленинградского вокзала, Большого Кремлевского дворца и храма Христа Спасителя. Под куполом – механический цветок. В XIX веке это были паровозные стойла. Сегодня – сцена-трансформер, на которой вращаются музыкальные концерты, а теперь новая инсталляция «Радость-свадьба с подменой невесты и другими происшествиями». Это спектакль без актеров. Действующие лица – куклы-арт-объекты в человеческий рост, созданные Андреем Бартеневым. Жених с невестой, свекровь, сваха, дружки и даже Иван-купала с русалкой. Оживают они благодаря светопредставлению и озвучке – народным напевам по ролям. Сюжет разворачивается вокруг грядущей свадьбы Ярины и Андрюши, вот только невеста – не ровня жениху, со всеми вытекающими. Обрядовый фольклор сталкивается с саркастичным веществованием: герои пользуются маркетплейсами, едят вок и рискуют превратиться в пластиковые контейнеры, попав под проклятие ведьмы. Зрелище очаровывает и одновременно пугает: в мире побеждающего ИИ спектакль без единого живого артиста, который 40 минут держит внимание нескольких сотен зрителей, кажется репетицией вполне реального будущего. Успокаивает одно: чтобы поставить спектакль без людей, пока еще требуется много людей.</t>
+  </si>
+  <si>
+    <t>14.08.26 02:34</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12956</t>
+  </si>
+  <si>
+    <t>16 и 24 августа — последняя возможность услышать «Мировые хиты» от Lumisfera в Зелёном театре ВДНХ. Август в Москве — время самых уютных вечеров. Даже если небо хмурится и передают дождь, в Зелёном театре зажгутся 8000 свечей и зазвучит живой оркестр. Музыка, которую вы знаете наизусть, — от Вивальди до Queen и Linkin Park — в сиянии огней и под открытым небом. 16 августа — особенно тёплый вечер, чтобы завершить выходные на высокой ноте. А 24 августа — финальный аккорд программы в этом сезоне. ✨ Концерты Lumisfera под открытым небом — лучший способ запомнить уходящее лето. 🎟 Выбрать билеты: https://clck.ru/3VDe66?erid=2W5zFJ4SF6q</t>
+  </si>
+  <si>
+    <t>12.08.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12955</t>
+  </si>
+  <si>
+    <t>Когда-нибудь я напишу пост, в котором будет одно предложение вместо двадцати. Но еще не пришло время.</t>
+  </si>
+  <si>
+    <t>12.08.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12953</t>
+  </si>
+  <si>
+    <t>У Суздаля есть интересное свойство. Приезжаешь на пару дней посмотреть монастыри и старинные улицы, а уезжаешь с коробкой керамики, сыром и пачкой чеков, из которых следует, что за два дня ты каким-то образом успел поесть во всех ресторанах города. All inclusive по-суздальски. Часть этих расходов теперь можно вернуть. Т-Банк и группа «Дымов» запустили совместный проект в Суздале. До 30 сентября клиенты T-Premium получают 10% кэшбэка при оплате картой в ресторанах «Гостиный двор», «Агроном», «Дом русского чаепития», «Сыродельня», «Сельская жизнь» и в «Дымов Керамике». У T-Private сценарий еще приятнее: комплиментарные напитки в ресторанах и одна дополнительная опция на выбор. Через консьерж-сервис можно заказать корзину с фермерскими продуктами, обед от шеф-повара, экскурсию на производство керамики или мастер-класс по приготовлению суздальской выпечки или настоек. Еще в городе сделали зоны отдыха с узнаваемым орнаментом «Дымов Керамики» – «Черникой». И нанесли его на банковскую карту, которую с 15 августа можно оформить рядом с «Сыродельней». Так и развивается территория. Большой бренд предлагает прикоснуться к тому, чем город живет сегодня: попробовать местную кухню, заглянуть в мастерскую, увезти с собой вещь, сделанную здесь. Хороший пример для других небольших городов, как можно развиваться, не превращая свою самобытность в декорацию.</t>
+  </si>
+  <si>
+    <t>12.08.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12951</t>
+  </si>
+  <si>
+    <t>Бегу и ем. Именно в такой последовательности. В ближайшее воскресенье 16 августа на Поклонной горе пройдет благотворительный гастрономический забег RUN &amp; EAT⁠, в котором я тоже приму участие. Взрослые выбирают между 5 и 10 км, дети бегут 500 м или 1 км. Фишка в том, что на трассе будут гастрономические пит-стопы от шефов московских ресторанов, а в стартовом городке дегустации и мастер-классы. Все это уже включено в стоимость участия. Собранные средства направят на образовательную программу для воспитанников и выпускников детских домов «Другая школа». Получается, стартовый взнос работает дважды: участник получает спортивно-гастрономический выходной, а ребята получат знания, которые пригодятся им в самостоятельной жизни.</t>
+  </si>
+  <si>
+    <t>12.08.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12942</t>
+  </si>
+  <si>
+    <t>Морские ворота Якутии Так называют 📍Тикси, самый северный населенный пункт #Якутия. Тикси стоит на берегу моря Лаптевых, почти на 500 км севернее Полярного круга. Здесь живут ~4442 человека. Для сравнения: в крошечном Суздале жителей вдвое больше. Но по меркам Арктики Тикси – мегаполис. На якутском ‘тиксии’ значит пристань. Поселок вырос вокруг порта, который начали строить в 1933 году. Навигация длится около трех месяцев – большую часть года море сковано льдом. В Тикси нельзя просто приехать. Дорог нет; только ‘зимники’ - временные дороги по промерзшей земле и льдам Лены. Так что сюда прилетают или приплывают. Лето здесь легко не заметить: средняя температура июля +7–8 °C. А зима фактически начинается в сентябре и заканчивается в июне. Местная гидрометеостанция старше самого Тикси. А в 1957 году в поселке открыли еще геокосмофизическую обсерваторию, которая следит за магнитным полем Земли, ионосферой, радиоволнами и полярными сияниями. То есть в крохотном якутском поселке наблюдают за процессами космического масштаба. В Тикси родилась Евгения Арбугаева. В 2013 году она стала первым российским фотографом, получившим Leica Oskar Barnack Award – одну из самых престижных международных наград в области документальной фотографии. Победу ей принес как раз проект «Тикси». Интересно, что рассказывают детям на уроках в местной школе? Каким они представляют мир из тундры на берегу арктического моря? Как взрослые представляют Россию, чувствуют ли себя частью страны? Во что они верят? А что если именно из Тикси Россия и видна целиком – огромная, упрямая, труднодоступная и непохожая сама на себя.</t>
+  </si>
+  <si>
+    <t>11.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12935</t>
+  </si>
+  <si>
+    <t>По всей России идет гастрономический фестиваль ТАЙГАСТРО. Десятки ресторанов в разных городах придумали сеты блюд, которые ярко отражают региональную кухню. Каждый год проверяю изобретательность наших шеф-поваров, и восторг неизменно вызывают идеи с севера, из Сибири и Дальнего Востока. Выбрала несколько самых крутых, на мой взгляд, сетов. Бегите пробовать в рестораны в своем городе. 📍Roomi, Архангельск -Тартар из оленины с кореньями. -Филе зубатки с соусом из грушевого сидра. -Клубника с ревеневым мороженым и ванильным муссом, настоянным на смородиновых листьях. 📍 ULISS Asia, Владивосток -Закуска из палтуса и форели. -Олений филей с жареным папоротником, кремом из печеного корня сельдерея, соусом жу и брусникой. -Десерт с жимолостью, розмариновым мороженым, перетертой ягодой со сгущенным молоком и малиновым спонжем с чипсом из жимолости. 📍 «Садко», Красноярск -Тартар из хакасской говядины с айоли из щавеля и вяленой клюквой. -Енисейская нельма в водорослях комбу с кашей из капусты, песто из черемши и с икорным соусом. -Ржаной татен с черноплодной рябиной, жимолостью, мороженым из жженого сахара и бородинской вуалью. 📍 «Тунгуска», Красноярск -Митболы из кабана с грибным бульоном. -Корейка оленя с черемухой, костным мозгом, сельдереем. -Сорбет из яблока с медовой пыльцой, намелакой сметана-мед. 📍 «Перевал», Магадан -Свекольник с пастрами из лося. -Ребро оленя с кедровой полбой и с соусом из жимолости. -Мусс из вареной сгущенки с еловым мороженым, ягодами, кедровым орехом, шоколадным бисквитом и облепиховой карамелью. 📍Manul, Москва -Татаки из оленя с жимолостью и черноплодкой. -Язык оленя с пеной из картофеля и лисичками. -Сендвич мороженое с лесными ягодами.</t>
+  </si>
+  <si>
+    <t>11.08.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12933</t>
+  </si>
+  <si>
+    <t>У каждого города две версии. Одна – для туристов: набережные, рестораны, красивые виды. Вторая – без фильтров. В Москве к этой второй версии относится приют «Счастье в дом». Там живут больше сотни собак и кошек, которых забрали с улицы, вылечили и оставили под присмотром. Сейчас на складе почти не осталось корма. Есть счета за лечение Раи, Симы и Макса, впереди вакцинация и обработки. Арифметика такая: 61.200₽ – это 13 мешков корма, 28.800₽ – ветеринарные процедуры, 131.000₽ – счет за уже проведенное лечение. Приют – вообще довольно прозаическая история. Животные хотят есть каждый день, ветеринарные клиники выставляют счета, а запас корма имеет неприятное свойство заканчиваться. Поэтому оставлю здесь ссылку. Без призывов и восклицательных знаков. Просто на случай, если сегодня вам захочется сделать доброе дело: schaste-v-dom.ru</t>
+  </si>
+  <si>
+    <t>10.08.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12932</t>
+  </si>
+  <si>
+    <t>Как из табака, коров, пчел и императорского указа получились 48 млн бутылок игристого в год, отели, рестораны и парусный клуб? Понадобились князь Голицын, несколько французов, советский ученый и кое-что еще. «Абрау-Дюрсо» хорошо известно даже тем, кто никогда не интересовался вином. Но за знакомой этикеткой скрывается история куда занятнее, чем можно предположить за праздничным столом. Вместе с владельцем компании Борисом Титовым и директором по виноделию Жоржем Бланком разбиралась, как имение Александра II стало одним из крупнейших производителей игристого в России и как вокруг вина вырос целый курорт. Читать можно без бокала. Но полнота исторического погружения, конечно, пострадает.</t>
+  </si>
+  <si>
+    <t>09.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12925</t>
+  </si>
+  <si>
+    <t>#ЗдесьДоНас Петербургский «Елисеевский» будто появился одновременно с Невским проспектом – так прочно он вшит в днк города. Однако сначала роскошный гастроном купец Григорий Елисеев открыл в 1901 году в Москве, а петербургский появился лишь двумя годами позже. Московский магазин с высокими потолками, колоннами, лепниной, зеркалами и хрустальными люстрами занял угол Тверской и Козицкого переулка ✨📍вот здесь. Назывался он «Магазин Елисеева и погреба русских и иностранных вин». Здесь продавали сыры, икру, вина, кофе, чай, сладости и заморские фрукты. Но главным товаром у Елисеева было впечатление. Прилавки оформляли так, чтобы человек, вышедший из дома за хлебом, внезапно обнаруживал себя на светском рауте. Москвичи сравнивали поход к Елисееву с посещением театра. Только в финале вместо аплодисментов выдавали сверток с балыком. После революции елисеевское детище национализировали и закрыли. В 1921 году он возобновил работу под образцово-советской вывеской «Гастроном № 1». Но москвичи ребрендинг проигнорировали и продолжали называть его Елисеевским. В 1942 году гастроном перевели в режим закрытого распределителя. Обычный человек попасть туда не мог: продукты по спискам и удостоверениям получали партийные и государственные чиновники, руководители ведомств и другие представители советской номенклатуры. В 1944-м здесь открыли коммерческий отдел, где товары продавали без карточек. Правда, цены были такими, что сами выполняли функцию пропуска. После войны магазин снова открылся для всех. Цены на обычные товары не отличались от других государственных гастрономов. С дефицитом все было сложнее: он часто попадал не на прилавок, а сразу к «своим». В оттепель «Елисеевский» снова стал нарядным и шумным. Сюда заходили артисты из соседних театров, здесь назначали встречи, а перед праздниками за деликатесами съезжалась вся Москва. В зале пахло свежемолотым кофе, за прилавками громоздились колбасы, рыба и коробки конфет. Впрочем, репутация гастронома не всегда была чистой. «Елисеевское дело» 1982 года стало одним из самых громких процессов позднего СССР. Директор магазина за взятки снабжал дефицитными продуктами высокопоставленных покровителей, его арестовали и приговорили к расстрелу. Магазин пережил империю, революцию, войну, застой, перестройку и девяностые. Но не пережил споры о праве собственности, уход торгового оператора и накопившиеся убытки: в 2021 году, ровно через 120 лет после открытия, московский «Елисеевский» закрылся. Зато его петербургский собрат по-прежнему работает. Московский был первым. Но петербургский оказался долговечнее.</t>
+  </si>
+  <si>
+    <t>07.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12917</t>
+  </si>
+  <si>
+    <t>В Горном Алтае еще остались маршруты, по которым удобно путешествовать не пешком и не на машине, а верхом. Один из них – «Кержаки». Кержаками на Алтае называли старообрядцев, которые уходили высоко в горы, строили заимки и передвигались верхом. Они знали тропы лучше любой навигационной системы. Тур «Кержаки» начинается в глэмпинге Togul на высоте 1300 метров. Дальше – 50 км путешествия в седле, перевалы, тайга, речные броды и ночевка в палаточном лагере на берегу реки, мобильная баня, ужин у костра. После возвращения в Togul – горячий душ, пантовая ванна и ресторан с видом на закат. Тур рассчитан в том числе на новичков. Перед выходом всех учат обращаться с лошадью. А экспедицию сопровождают инструкторы и повар полевой кухни. Ближайшая экспедиция пройдет 12-15 августа. Три дня в седле, четыре ночи в горах и Алтай, который невозможно увидеть из окна автомобиля. Подробная программа и условия участия: https://tglink.io/781c2cff1306a9?erid=2W5zFJppq2Z</t>
+  </si>
+  <si>
+    <t>05.08.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12910</t>
+  </si>
+  <si>
+    <t>Так тоже можно жить: съездить к Чехову, посмотреть на зубров и поесть калачей с щавелевым мороженым. Держите идею для выходных недалеко от Москвы. Все точки по пути. → чеховская 📍 усадьба Мелихово За последний год здорово преобразилась. Теперь здесь много небольших музейных пространств, задорные экспозиции и удивительное ощущение тишины. Если работаете с текстами, хотя бы раз в год надо приезжать перечитывать письма и дневники Антона Палыча. Человек успевал лечить людей, строить школы и писать шедевры. —&gt; зубры 📍в Приокско-террасном заповеднике 1,5-часовая экскурсия в филиал Беловежской пущи. А в лесах за границей заповедника можно набрать грибов. —&gt; калачи с лисичками и цыпленком карри 📍в «Марк и лев» И капучино на топленом – это святое. А еще мороженое из щавеля, топленого молока или черной смородины, которое повара делают сами – лучшие.</t>
+  </si>
+  <si>
+    <t>05.08.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12907</t>
+  </si>
+  <si>
+    <t>После разговора с Дмитрием Журкиным начинаешь иначе смотреть на «Тайгастро» – не как на очередной гастрономический фестиваль, а как на историю о том, что гастрономия наших регионов перестала быть только про еду. Наше интервью на РБК Стиль уже вышло: https://style.rbc.ru/amp/news/6a6b2bba9a794761675ad9ed Там мы говорим о том, почему через еду можно рассказывать историю места не хуже, чем с помощью музея или архитектуры. Дмитрий вообще давно перерос роль ресторатора и реально многое делает для того, чтобы развивать и продвигать культуру Красноярского края, Сибири, России – даже на международном уровне. Я как коварный внимательный журналист зацепилась за одно противоречие, и мы с редакцией спорили, оставлять ли этот вопрос. В итоге оставили в финале беседы. И получили от нашего героя сильный ответ. А «Тайгастро» – фестиваль локальной кухни регионов – уже вовсю идет в разных городах России, а еще в Беларуси, Казахстане и Китае. Кликайте на свой регион и смотрите, в каких ресторанах в вашем городе подают специальные сет-меню. До 16 августа.</t>
+  </si>
+  <si>
+    <t>02.08.26 21:11</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12903</t>
+  </si>
+  <si>
+    <t>Пари Фесту очень повезло с пропиской. В эти выходные нижегородские закаты зажигали небо, а танцполы – «Станция метро Горьковская», Boulevard Depo, «Кассета» и др. Ночь, как и положено, закончилась рейвом. Фестиваль – вообще недурной способ проверить город на подлинность. На несколько дней его переодевают в свет, звук и расписание выступлений. Если после этого он становится интереснее, значит, до фестиваля ему было особенно нечего предложить. С Нижним этот трюк, разумеется, не работает. Здесь наоборот: достаточно включить музыку, дождаться заката – остальное город делает сам. Много классных культурных событий и фестивалей проходит в городе, но все-таки главный хедлайнер Нижнего – сам Нижний. Все остальное выступает у него на разогреве.</t>
+  </si>
+  <si>
+    <t>02.08.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12898</t>
+  </si>
+  <si>
+    <t>У гастроэнтузиастов короткая память. Вроде бы есть список ресторанов, которые ни разу не подвели, но стоит открыться новому – и просыпается: «А вдруг что-то великое?» Ноги сами несут. Так я, будучи в Нижнем Новгороде, оказалась в ресторане 📍«Сибирские огни». Он только вчера официально открылся, до этого работал в тестовом режиме. Летняя веранда – аттракцион. Ресторан находится на туристической Рождественской улице, люди идут буквально в 20 см от тарелки. Так что за обедом я бесплатно прослушала экскурсию, а потом какая-то женщина заглянула ко мне в оливье. Не образно. Физически. Наверное, тоже гастроэнтузиаст. Собственно, оливье какое-то время жил своей жизнью в тарелке до того, как она попала ко мне на стол. Реванш взял винегрет с селедкой: одна косточка, всего одна. Это уже не недоработка, а пасхалка от шефа, я считаю. Чтобы гость не расслаблялся. Пирожки неплохие, но нашли меня далеко не сразу после печки. Пожарская котлета хороша. Обычные на первый взгляд в меню «макароны по-флотски» внезапно оказались под вкусным жирненьким соусом из сливок и сыра грюйер. Это как если бы на встречу выпускников пришел сосед по парте, который теперь миллиардер, но вы ему не завидуете. Неожиданное вау. И очень красивый туалет. Настолько, что на секунду сомневаешься: может, зря придираюсь. И мозг подзуживает: «Закажи еще настойку, сейчас договоримся».</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12896</t>
+  </si>
+  <si>
+    <t>02.08.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12891</t>
+  </si>
+  <si>
+    <t>Кому принадлежит жизнь? Последнее время не могу ответить себе на этот вопрос. Неделю назад мы с семьей проснулись в четыре утра от грохота, разрывающего небо, и увидели в окно беспилотники, совсем близко, метрах в двадцати. А вчера произошел теракт в месте, где мы с дочкой проходили всего за час до. Погибают люди, а жизнь других раскалывается на «до» и «после». Так кому она принадлежит? Многие сейчас переживают сложноподчиненные чувства: страх, ярость, растерянность, бессилие. И я тоже. Не проживайте их в одиночку. Ищите, пожалуйста, поддержку в людях: родных, друзьях, коллегах. И берегите тех, кто зависит от вас: детей, родителей, животных. Забота о других часто помогает удержаться самому. Меня в эти дни бесконечно поддерживает общение с семьей. И рабочие коммуникации – благодарна, что мои коллеги и партнеры – люди большого ума и сердца. Обращаюсь к искусству. Оно не спасает, но помогает разобраться и распознать чувства раньше, чем успеваешь их назвать. Этот канал всегда был про путешествия. Но путешествия – это ведь не только новые точки на карте. Иногда путешествие – про то, как вернуться к самому себе. Если вам сейчас нужен такой ‘разговор’, посмотрите два фильма. «Банши Инишерина» Мартина Макдона. А потом «Грацию» Паоло Соррентино. Мне кажется, именно в таком порядке они пытаются ответить на вопрос, который я никак не могу перестать задавать. Кому и почему принадлежит жизнь? Не знаю. Но, кажется, она перестает принадлежать страху в тот момент, когда снова выбираешь любить, работать, дружить, смотреть кино. Наверное, нам принадлежит то, как мы проживаем каждый день. Кого успеваем обнять. Кому звоним. Что говорим друг другу. Что успеваем увидеть и полюбить. Может, из таких упрямых действий и складывается хрупкое равновесие.</t>
+  </si>
+  <si>
+    <t>31.07.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12886</t>
+  </si>
+  <si>
+    <t>1940-е. По Москве ездят двухэтажные троллейбусы. Инженеры Ярославского автомобильного завода построили их по подобию британских. Назвали модель ЯТБ-3. Первый рейс он совершил по Проспекту Мира в 1938 году. Но продержался на улицах столицы чуть больше десяти лет. Хоть и рассчитан такой троллейбус был аж на 100 пассажиров, ехать в нем стоя было решительно невозможно – потолок низкий. К тому же, оказался нерасторопным: из-за тяжелого веса скорость развивалась небольшая, а на гололедице еще и заносило прилично. Жаль, не прижились, да?</t>
+  </si>
+  <si>
+    <t>31.07.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12882</t>
+  </si>
+  <si>
+    <t>В Петербурге вообще всегда было интересно спускаться в подвалы. Никогда не знаешь, что тебя там ждет: подпольная типография, поэтический кружок или бар, в котором Бродский наконец перестает быть памятником. 📍 «Шалман» открылся на днях в подвале Дома Мурузи – того самого, где прошла юность Иосифа Бродского. Его сделали команда музея «Полторы комнаты» и El Copitas. Поразительно, что это место ведет себя так, будто никуда и не исчезало. По духу оно ощущается как богемный кабак. Вдохновением послужил легендарный нью-йоркский «Русский самовар», открытый в 1986 году Романом Капланом. Совладельцами стали Иосиф Бродский и Михаил Барышников. Для русской эмиграции это был не столько ресторан, сколько способ ненадолго отменить расстояние между Манхэттеном и Ленинградом. Здесь встречались писатели, художники, музыканты, спорили до ночи, ели простую еду, которая не нуждается в объяснениях, и пили настойки. Теперь все это можно попробовать в «Шалмане». Так вот, ностальгия пахнет кориандровой настойкой, паром, вырывающимся из только что испеченной самсы, хрупкой корочкой цыпленка табака, салом с хреном и любимыми котлетами Бродского. Никакого гастрономического позерства – вкусная душевная еда, которая делает человека счастливым, на каком бы конце географии он ни находился. Физически или ментально. Коктейли, посвященные разным главам биографии Бродского, здесь не просто смешивают – их рассказывают. И если вы только что побывали на экскурсии в «Полутора комнатах», лучше финала, чем барная стойка в «Шалмане», пожалуй, и не придумаешь. В последнее время думающие музеи пытаются выйти за пределы собственных стен, и у «Полутора комнат» получилось сделать это интересно. Культурная память, наконец, живая и существует не в музейной витрине, а на тарелке, в бокале и в разговорах, которые не хочется заканчивать.</t>
+  </si>
+  <si>
+    <t>28.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12877</t>
+  </si>
+  <si>
+    <t>Хороший чек-лист, что стоит сделать за неделю до перелета, чтобы он и джетлаг прошли с минимальными издержками.</t>
+  </si>
+  <si>
+    <t>27.07.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12873</t>
+  </si>
+  <si>
+    <t>#чтопочитать Хорошие книги про путешествия – те, которые меняют оптику. Вдруг оказывается, что Испания – это не только Гауди и хамон, Стамбул – не только Айя-София, а Москва хранит куда больше историй, чем кажется. 1. «Испания от И до Я. Двойники Дали, сервантесовская вобла и другие истории заядлого испаниста» Коллекция наблюдений человека, который знает Испанию изнутри. Внутри не столько маршруты, сколько характер страны: бытовые привычки, неожиданные детали и истории, после которых понимаешь, почему Испанию невозможно свести к набору открыточных образов. 2. «Стамбул. Тайны, истории и легенды» Лучший способ гулять по Стамбулу — знать, что почти за каждым камнем прячется легенда. Книга превращает привычные достопримечательности в живой город с призраками империй, султанскими интригами и историями, которые редко попадают в стандартные гиды. 3. «Москва итальянская» Архитекторы, художники, купцы, дипломаты – итальянский след в столице буквально на каждом шагу. После такой книги прогулка по Москве превращается в маленькое европейское путешествие. Подпишитесь на предзаказ! 4. «Связанные искусством. Странствия картин и коллекций» Увлекательная история о том, как произведения искусства пересекают границы и почему за многими музейными шедеврами стоят почти детективные сюжеты. 📍И горячо рекомендую «Библиотеку русских путешествий» – это одна из самых красивых книжных серий. Коллекционная. Уникальный тираж. Ограниченный. По моему промокоду RUSSIAMATTERS пока еще действует специальная цена на сайте. До 31 июля издательство также дарит бесплатную доставку по всей России при заказе от 10.000₽.</t>
+  </si>
+  <si>
+    <t>27.07.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12871</t>
+  </si>
+  <si>
+    <t>Иногда самое важное место в городе – то, которое не попадает ни в один путеводитель. Хочу сегодня рассказать о приюте «Дай Лапу» в Сургуте. В нем сейчас живут 250 животных: 160 собак и 90 кошек. Каждое из них когда-то оказалось на улице – больным, травмированным или просто никому не нужным. Их спасли, выходили. Теперь они в безопасности, но работа волонтеров не заканчивается: животных нужно кормить, лечить, ухаживать за ними и искать им новый дом. Самое сложное для приюта – это ежедневные расходы. Каждый день нужно наполнить 250 мисок, купить лекарства, оплатить лечение и содержание. Если на это не хватает средств, под угрозой оказываются даже уже спасенные жизни. Помогает любая сумма. 100 рублей – это миска корма, 500 – уход и лечение, 1000 – неделя или даже месяц жизни для одного животного. Поддержать приют можно здесь: daylapu-help.ru</t>
+  </si>
+  <si>
+    <t>27.07.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12870</t>
+  </si>
+  <si>
+    <t>На «Архстоянии» в этом году заметили автобусную остановку. RTVI поставили ее прямо посреди поля. Кто-то прятался там от солнца, кто-то пережидал дождь, пили кофе и разговоривали, знакомились. Пожалуй, лучшая судьба для арт-объекта – когда его начинают использовать по назначению. Даже если это остановка, на которую никогда не приедет автобус.</t>
+  </si>
+  <si>
+    <t>25.07.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12864</t>
+  </si>
+  <si>
+    <t>Иногда повод для путешествия уже есть в паспорте. В отеле X.ROOM в Муроме придумали красивую акцию: в июле размер скидки на проживание зависит от того, сколько лет вы вместе со своим партнером. Сколько лет браку — столько процентов скидки. 10 лет — 10%, 25 лет — 25%, и дальше по той же логике. Повод устроить себе небольшое путешествие без суеты: старинный Муром, тихие прогулки, время друг для друга и ощущение, что никуда не нужно спешить. Акция действует до конца июля. Подробности и бронирование — в X.ROOM. Реклама. ООО «Мета.М», ИНН 3307023780. Erid: 2Vtzqx6XoY6</t>
+  </si>
+  <si>
+    <t>24.07.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12862</t>
+  </si>
+  <si>
+    <t>#Петербург не терпит суеты. Он раскрывается не тому, кто стремится увидеть все, а тому, кто соглашается увидеть достаточно. Поэтому план простой. Делаем культурный минимум: идем в Музей Фаберже в Шуваловском дворце на выставку Маковских. Здесь роскошная работа со светом, он не мешает живописи, а помогает ей. Редкий случай, обычно музеи больше любят себя, чем художников. Здесь наоборот. В полотна ныряешь. И нет удушающего музейного аншлага. Потом неспешно гуляем до Новой Голландии, берем в Tel Aviv пряную шаверму с хумусом и что угодно в маскировочном кофейном стакане. Вытекаем со всем этим на лужайку и падаем на траву под неверным северным солнцем. Ловим мысль: никуда больше не надо – редкое, почти неприличное чувство.</t>
+  </si>
+  <si>
+    <t>23.07.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12859</t>
+  </si>
+  <si>
+    <t>«Гельвеция» встречает! Все еще самое волшебное место Петербурга.</t>
+  </si>
+  <si>
+    <t>23.07.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12858</t>
+  </si>
+  <si>
+    <t>В августе нужно бросать все и ехать в Мичуринск. Там, в саду дома-музея выдающегося ученого-биолога Ивана Мичурина, накроют обед, который претендует на статус одного из самых ярких гастрономических событий сезона. Без шуток. Блюда приготовят из уникальных плодов мичуринской селекции, которые ученый выводил еще на рубеже позапрошлого и прошлого веков. На опытной станции при музее их до сих пор сохраняют! В саду растет, например, легендарная Антоновка полуторафунтовая, когда-то дававшая плоды размером с детскую голову, и зимостойкая груша. Настоящий эксклюзив, уникальный генетический код русской земли, если хотите. Попасть на этот гастрономический праздник могут гости фестиваля «Соль земли», которую делает команда Ивана Глушкова – и делает всегда фантастически. В прошлом году я ездила на ужин в поморских лесах – просто взгляните, как это было эффектно https://t.me/russiamatters/10244 В Мичуринск приедет готовить обед Андрей Шмаков, шеф-повар столичного Savva, обладатель звезды Мишлен. Мичурин говорил: «Мы не можем ждать милостей от природы, взять их у нее – наша задача». Вместе с местным шеф-поваром Шмаков эти милости возьмет, переосмыслит на языке высокой кухни и разложит по тарелкам.</t>
+  </si>
+  <si>
+    <t>22.07.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12850</t>
+  </si>
+  <si>
+    <t>‎Для жителя центральной России Примоский край – настоящая terra incognita. Географически Дальний Восток, при этом Юг России, а по биоразнообразию вообще уникальное место, где субтропики встречаются с тайгой. Здорово попасть в такие оазисы дикой природы с человеком, который понимает, как она устроена. ‎ ‎Такой шанс есть в научно-популярной экспедиции клуба ИТТИТЬ с профессиональным биологом. В группе 5-9 человек участники проезжают до 2500 км с юга на север края и становятся не просто туристами, а людьми, готовыми исследовать и делать открытия. Посетить более 5 ООПТ, увидеть многообразие ландшафтов, пересечь Приморье на комфортном внедорожнике, попасть на вездеходе на самый южный в России песчаный пляж, где будет купаться только ваша группа. Обойти полуостров Гамова на морском катере, а затем исследовать живое морское дно вокруг острова Томящегося Сердца. Разобраться в морском биоразнообразии, найти и добыть мидий, собрать прибрежный чабрец на чай, съесть морского ежа. Приключенческая экспедиция, но без палаток: размещение на турбазах и в гостевых домах. ‎ ‎Это интересная и редкая возможность совместить отдых на море и научно-познавательное путешествие. Учитывая камерный формат, места разлетаются быстро. Бронируйте свое – здесь.</t>
+  </si>
+  <si>
+    <t>22.07.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12845</t>
+  </si>
+  <si>
+    <t>Впервые сходила в вагон-ресторан. У «Авроры», идущей из Москвы в Петербург, он находится на втором этаже. Свет тут такой пронзительный, как в кино, когда герой идет по белому коридору на встречу с апостолом Петром. В 6:10 утра здесь никого, что, впрочем, неудивительно, так как 10 минут назад поезд тронулся с Ленинградского вокзала, и пассажиры пока переобуваются в тапки и не теряют надежды подключить вайфай ржд. А опытные просто знают, что железнодорожный термопот еще не нагрелся для эрл-грея. Омлет материализовался минут через двадцать и по ощущениям был только что приготовлен, а не разогрет в микроволновке. За соседними столами без тени сомнения заказывали котлету по-киевски, борщ, шаверму, сидр. Шел восьмой час утра, а закуску «Русские в поезде» почему-то никто брать не решался. Видимо, слишком сильное гастрономическое заявление для такого раннего часа.</t>
+  </si>
+  <si>
+    <t>21.07.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12842</t>
+  </si>
+  <si>
+    <t>Новая 📍 буузная во дворах Китай-города – она прекрасна. Вкусно зверски, пальцы можно откусить. Отдают моментально. Но вот девушка за соседним столом хладнокровно втыкает пластиковую трубочку в бууз, вершину кочевой кулинарной мысли, и начинает втягивать бульон, будто это матча-латте на кокосовом. Кощунство! Нет? Поедание бууз – это же почти литургия. Священный надкус, тесто греет губы. А затем бульон, который нужно выпить с почтением, ощущая вкус степи и немножко обжигая небо. Вы на чьей стороне вообще? 💔 нельзя сосать бууз через пластик 😁 норм, так удобно</t>
+  </si>
+  <si>
+    <t>19.07.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12841</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Evgeniya (@Khaibulova_Evgeniya) 2. Юля (@dink_iuliia) 3. Yulia (@JuliaOrlova) ✔️Проверить результаты Завтра приду к вам в личные сообщения с билетами.</t>
+  </si>
+  <si>
+    <t>19.07.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12840</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Evgeniya (@Khaibulova_Evgeniya) 2. Юля (@dink_iuliia) 3. Yulia (@JuliaOrlova) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>19.07.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12838</t>
+  </si>
+  <si>
+    <t>Три очень разных фильма, чтобы порефлексировать летом. Несправедливо забытая рубрика #фильмы, которую я всем сердцем, но, увы, в последнее время не успеваю из-за урагана задач и перемещений в пространстве. Эти выходные выдались не из простых и вынудили замедлиться, поэтому рекомендации кина возвращаются. 1. «Мэйден» документалка История про первых в мире девчонок, которые вписались в кругосветную гонку под парусом во времена, когда парусный спорт был исключительно мужским занятием. Ссылка на просмотр 2. «Соленая тропа» худ. фильм Кинопритча о том, что дом – это не стены и не прописка, а человек, который шагает рядом с тобой по разбитой дороге. Ссылка на просмотр 3. «Капитанская дочка» телеверсия спектакля Пожалуй, одна из самых точных сегодня постановок по русской классике, идет в Московском Губернском театре Сергея Безрукова. Состав переменный, но идеальный, на мой вкус, именно в этой версии. Ссылка на просмотр</t>
+  </si>
+  <si>
+    <t>16.07.26 19:25</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12836</t>
+  </si>
+  <si>
+    <t>Вдруг вы мечтаете провести лето у большой воды – посмотрите в сторону Волги. «Сила ветра» придумала совершенно упоительную парусную экспедицию. И классный способ заново открыть для себя русскую культуру – не плакатную, а живую, интимную, настоящую. Приключение пройдет в декорациях русской глубинки, ускользающей красоты. Команда идет на яхтах мимо затонувших Асафовых гор, закупается сырами в местных деревнях, останавливается на островах, а по пути заходит в старинный Юрьевец – в дом-музей Андрея Тарковского. Вечером все дружно смотрят «Зеркало» под открытым небом, парятся в бане, купаются на песчаных пляжах и слушают сказки у костра. Организаторы заморочились и подготовили сборник пронзительных текстов о здешних деревнях, а еду будут готовить по старинным волжским рецептам. И когда над Волгой сгустятся сумерки, а костер начнет гаснуть под шелест волн, вы, наконец, без всякой иронии поймете, почему так упоительны в России вечера.</t>
+  </si>
+  <si>
+    <t>16.07.26 18:18</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12830</t>
+  </si>
+  <si>
+    <t>Русский район за границей всегда кажется чем-то вроде ноева ковчега с тоской по пельменям и магазинам с унылыми банками шпрот. Но это оптика сильно устарела. Коллеги из «РБК Стиль» изучили, как наши соотечественники обживают виллы и школы на Пхукете, открывают рестораны в ОАЭ и держат марку в респектабельном Берлине. Экспансия привычного нашему человеку лайфстайла не запирается в отдельных кварталах, а меняет города. Молодые и дерзкие экспортируют свежие идеи, привычную городскую культуру и привычку к хорошему сервису.</t>
+  </si>
+  <si>
+    <t>15.07.26 18:31</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12828</t>
+  </si>
+  <si>
+    <t>В эту субботу проведу лекцию на спортивном фестивале в Москве! 18 июля «Сила ветра» собирает на своей базе в Строгино лучшие спортивные сообщества Москвы. Целый день будут парусные тренировки, велозаезд, кардио-рейв, бокс, турниры по шахматам и пинг-понгу, а еще диджей-сеты и мастер-классы. Основатели спорт-сообществ проведут паблик-ток. А я расскажу, как с помощью спорта разблокировать крутейшие маршруты и приключения. 🚩Моя лекция в 13:00 Приходите общаться, пробовать новые виды спорта и просто классно проводить субботу на свежем воздухе. Участие бесплатное, нужно ⛵️зарегистрироваться на сайте. Там же расписание лектория и активностей.</t>
+  </si>
+  <si>
+    <t>15.07.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12824</t>
+  </si>
+  <si>
+    <t>В 35 минутах от Перми есть деревня Чуваки, куда мне предлагают поехать друзья из Отелло, чтобы поддержать градус интересных путешествий. Идея достойная. Но если вы не лютый нишевый авантюрист, для вас есть более буржуазный план, без чуваков: Балтийское побережье, велосипед и маршрут от одного пряничного городка к другому. В общем, стоило на минутку задуматься, куда поеду в следующий раз, как прилетел вдохновительный бокс. Особенно умилила невесомая сумка для ручной клади, которая вообще не занимает места, пока ты в нее не засунул половину своей жизни и фен. Спасибо, коллеги @otello_travel</t>
+  </si>
+  <si>
+    <t>15.07.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12819</t>
+  </si>
+  <si>
+    <t>Мест, куда тянет вернуться, неизбежно мало, но тем ценнее такие находки как «Бунин ручей», куда я точно вернусь, и не один раз. 📍Парк-отель с фермой находится в 80 км от Москвы, под Серпуховом. Можно заодно зарулить в Серпухов и Тарусу – вот идеи, чем там заняться + проверенные мной места на всей карте Мособласти 〰️ в премиум канале. На ферме живет удивительное сообщество – от оленей и страусов до коров с курами. А лесная экотропа с енотами и совой кажется ожившей иллюстрацией к детским книгам. Есть конный клуб, где тренируются профессионалы и учатся держаться в седле новички. Детям доступно ощущение абсолютной свободы, которого они лишены в городе: лес, речка, ромашковые поля, вековые деревья, детские площадки, батуты и даже поездка на настоящем тракторе – опыт почти мифический для современного ребенка. Взрослые обживают пространство по-своему: катаются на квадроциклах и сапах, едят деревенские драники, грибной суп, блэк ангус и дорадо на веранде ресторана «Сено», загорают на пляже и читают книги в гамаках или делают гриль возле домика. Одни домики – у кромки леса, другие – у пруда. Румтур ищите в комментариях. Приехать можно и без ночевки – ради прогулки и хорошего обеда. Атмосфера очень миролюбивая. Это место – красиво и бережно настроенный загородный быт, который позволяет продвинутому москвичу, не отказываясь от хорошей постели, горячего душа и вкусной еды, заново открыть для себя радость простых вещей и раствориться в тишине подступающего к порогу дома леса.</t>
+  </si>
+  <si>
+    <t>14.07.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12812</t>
+  </si>
+  <si>
+    <t>Дарим билеты на фестиваль Суздале! 1 и 2 августа пройдет Праздник 😄гурца – по-настоящему живой и атмосферный фестиваль. Будет чудесное суздальское лето, много музыки и танцев, ярмарка, гастрономические ряды, старинные забавы, во время которых можно вспомнить детство. Вместе с Владимиро-Суздальским музеем-заповедником мы приготовили для вас билеты сразу на два дня фестиваля. На кону — три комплекта по два билета. 19 июля выберем трех счастливчиков. Пишите в комментарии, с кем поедете! Условия: - Быть подписанными на каналы «Зона комфорта» и Владимиро-Суздальского музея-заповедника - Нажать кнопку «Участвовать»</t>
+  </si>
+  <si>
+    <t>14.07.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12804</t>
+  </si>
+  <si>
+    <t>Приехала в 📍 Бунин Ручей в Московской области. Как здесь хорошо! Это место и есть лето.</t>
+  </si>
+  <si>
+    <t>14.07.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12803</t>
+  </si>
+  <si>
+    <t>Удивительно, но мало кто в стране с семейными ценностями умеет в адекватный сервис для отдыха с детьми. Из формулировки «для семейного отдыха» работает часто только «для», и то иногда с заменой первой буквы. Тем удивительнее, что это на самом деле несложно. Что в сущности важно родителям с детьми? Загибаем пальцы: ☝️ полотенце, тапки и зубной набор для ребенка ✌️ безопасная зона для прогулки 🤟 каши, супы, котлетки в меню ВСЁ! Или не всё? Набросайте в комментариях, что для вас важно? Давайте соберем черный список отелей, курортов, мест в России, куда с детьми ни-ни ❌🚩 И также соберем рекомендации, где приятно отдыхать семьей ✅🏳️</t>
+  </si>
+  <si>
+    <t>13.07.26 21:22</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12802</t>
+  </si>
+  <si>
+    <t>Богтымой какая шекспировская месть в отеле! https://t.me/yunis_helvetia/1737 Если устали от пластмассовых и предсказуемых сериалов, просто прочтите этот пост. А лучше – все. Канал Юниса – мой любимый сериал в телеге. Голливудский ромком и нуарный детектив в одном флаконе. Даже за пятизвездочными фасадами и лоском может прятаться старое доброе человеческое безумие. Истории – от дикого хохота до мурашек, особенно когда речь заходит о людях, которые умудряются оставаться в отелях годами. Причем возникает ощущение, что Юнис просто садится напротив тебя на кухне, наливает бокал выдержанного красного и без купюр приоткрывает завораживающую изнанку гостиничной индустрии. А потом делится тонкими психологическими наблюдениями о жизни в Петербурге в 1990-х и сейчас. Я сто лет на него подписана, потому что это уникальный для России отельер. Он встречает гостей в «Гельвеции» как родных детей, помнит привычки, делает именные ключи от номеров и кормит завтраками в любое время суток. Где вообще вы такое встречали? Два года назад, когда я жила в «Гельвеции», нам довелось познакомиться лично, и это тот случай, когда образ автора в соцсетях совпадает с реальностью на 100%. Юнис – человек невероятного масштаба, харизматичный, сердечный и до кончиков пальцев влюбленный в свое дело. Каждый раз с предвкушением жду возможности снова переступить порог отеля и побыть его гостем.</t>
+  </si>
+  <si>
+    <t>13.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12800</t>
+  </si>
+  <si>
+    <t>Есть глобальный вопрос к «Аэрофлоту» @aeroflot_official: на дальневосточных рейсах завтрак упразднен за ненадобностью? На часах пять утра. Время, когда организм вообще не понимает, где он, кто он, почему земля так далеко, и мечтает о банальном мещанском омлете и сырниках. Вместо этого приносят ростбиф, пасту, кальмара с капустой. Очень ценно стремление Аэрофлота сделать из бортового питания опыт fine dining, но во всем должен быть здравый смысл. Кальмар в пять утра – это ж не завтрак, это вызов. Есть его в такую рань – безумие. С другой стороны, не есть – слабость. Я выбрала безумие.</t>
+  </si>
+  <si>
+    <t>12.07.26 20:38</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12795</t>
+  </si>
+  <si>
+    <t>Шесть звезд из пяти Вернувшись из морского приключения во #Владивосток, заселилась в 📍 Rodina Residences Vladivostok 5*. Для меня, как для шеф-редактора журнала альянса Rodina Hotels, увидеть этот проект вживую было почти как пойти на кинопремьеру в Каннах: планка задрана до космоса. На пороге номера у меня зависла матрица. Пришла в себя у панорамного окна с видом на бухту, в одной руке бокал вина, в другой клубника, на мне – идеальный халат, из которого можно шить свадебное платье. Команда отеля словно взяла протокол сервиса пять звезд и применила его под девизом «сделай лучше». Что я не ожидала увидеть, а это было: - стайлер для волос - отпариватель - японский унитаз - корзина для грязного белья - мицеллярка и ополаскиватель для рта - фонарик и пожарно-спасательный комплект (надеюсь, на случай слишком горячих вечеринок) Более того, при отеле работают несколько лучших ресторанов Владивостока, из одного делала обзор. Кроме них, здесь еще красивый спа-центр. На ранний выезд мне собрали ланчбокс, который не стыдно открыть в бизнес-классе «Аэрофлота»: парма, выдержанный сыр, сэндвич с тунцом, маффин, орехи, мед. Хочется ущипнуть себя. Путешествие на Дальний Восток итак оставляет ощущение отрыва от реальности. И этот #отельнедели – тоже как прекрасный сон, от которого боишься проснуться. Видеообзор номера и детали – в комментариях</t>
+  </si>
+  <si>
+    <t>12.07.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12788</t>
+  </si>
+  <si>
+    <t>Совершенно неотразимый повод поехать на выходные в Казань. 18 июля здесь пройдет 📍 фестиваль «Сабантуй», билеты на который я хочу вам подарить. Будет праздник с современными национальными танцами и хитами, а еще гастрономический перфоманс на территории Kazan Palace by Tasigo. Шеф-повара приготовят хот-доги с рыбной сосиской и икрой, правильный кыстыбый, чикетти с пекорино и камамбером и многое другое. Фестиваль везет из Петербурга Юнис Теймурханлы @yunis_helvetia и команда его отеля «Гельвеция», магистры безупречной атмосферы и сервиса. Юнис лично передал для вас два билета. К слову, каждый номиналом 5.500₽, куда включен безлимитный доступ к еде и три напитка. Кому? Оставьте комментарий под постом. Во вторник рандомайзером выберу двух счастливчиков, которые полетят в Казань красиво проводить выходные.</t>
+  </si>
+  <si>
+    <t>10.07.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12786</t>
+  </si>
+  <si>
+    <t>Кроме лирики. Где поесть в #Сочи, вы теперь знаете: -&gt; вот рестораны -&gt; вот стритфуд ⛱️ Где загорать и купаться, не уезжая из центра города. На пляжах вдоль Приморской набережной с некоторых пор появились горизонтальные волнорезы. На некоторых пляжах их влепили прямо у захода в море, их надо обходить или перелезать, и можно конкретно рассечь коленку, например. ❌Именно такой пляж у отеля Grand Karat 5*: вход стоит 3.000₽, а купаться невозможно. ❤️Где приятно купаться и загорать: -&gt; 📍новый пляж Lino La Costa | 2.000₽ в день с лежаком под навесом; под зонтиком можно взять почасовой тариф 350₽/час. -&gt; 📍Flava Beach Club с бассейном на Ривьере | от 2.500₽ в день.</t>
+  </si>
+  <si>
+    <t>10.07.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12778</t>
+  </si>
+  <si>
+    <t>Ассоциируется ли у вас #Сочи со звонящими в ночи колоколами собора и девчонкой в майке и короткой юбке, которая стоит рядом в слезах и, задрав голову, с надеждой смотрит то ли на звонаря, то ли на южное небо, в котором упорно не отражается море. Ну и не надо вам этого. Пускай Сочи остается метафорой, а не прямой цитатой. Курортом, праздником, зоной легитимного безделья, а не пространством быта. Ведь как только он становится городом, где работаешь, выходишь в тапочках на обед в хинкальную у дома, стираешь вещи и покупаешь линзы, магия рассеивается. Вдруг замечаешь, как на фоне гремящих декораций пляжного отдыха крошится жизнь маленького человека. Здесь – как и везде, в любом другом городе. В городах у моря она крошится как-то особенно надрывно, замечали? Пускай Сочи не будет ‘любым другим городом’. Пусть его небесную гладь не сотрясают раскаты выстрелов, а самолеты мирно взлетают и садятся над Адлером. И люди пусть смотрят друг другу в глаза и читают бумажные книги в кафе, не потому что связь легла, а потому, что им так нравится.</t>
+  </si>
+  <si>
+    <t>10.07.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12777</t>
+  </si>
+  <si>
+    <t>Недавно коллега вернулась из лучшего отпуска в своей жизни Ее первые слова после прилета были: «Все оказалось именно так, как я себе представляла!» Самое удивительное, что она не провела ни одного вечера за чтением отзывов и мучительным выбором отелей. Всю организацию «от и до» взяла на себя турагент Юля Она не просто бронирует путевки, а ювелирно подбирает отдых под любые запросы, находит высококлассные отели и остается на связи на протяжении всего путешествия. Юля лично проинспектировала более 500 отелей в разных странах, поэтому рекомендует только те локации, в качестве которых уверена на все 100% Кстати, в закрепленном сообщении ее канала уже собрано более 50 готовых туров на это лето с актуальными ценами и датами 👉 Переходите и сохраняйте контакт, чтобы забрать одно из готовых предложений или рассчитать персональный маршрут: https://t.me/+Kn2aMkHWESk2MDM6</t>
+  </si>
+  <si>
+    <t>10.07.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12773</t>
+  </si>
+  <si>
+    <t>Истинная причина моего приезда в Сочи – гастрономический путеводитель Ultima Guide по городам юга России. Его презентовала в Летнем театре крутая молодая команда Яндекс Еды. Раньше гид охватывал только Сочи, а теперь в нем еще Краснодар, Ростов-на-Дону, Геленджик и Новороссийск. Команда сделала важное дело: поддержала ресторанный бизнес и сотни работающих в нем людей в тяжелый экономический период, который усугубила проблема с топливом, отрезав путь многим гостям, обычно приезжающим на юг на машине. Тем же, кто доехал и долетел, нужно при поиске ресторанов в Яндекс картах включить фильтр «Входит в Ultima Guide» и выбирать место для завтрака или ужина среди лучших. 👔 Триумфатор гида – краснодарский «Рётей», который также стал рестораном года. Владеющая им ресторанная группа «Провинциалы» праздновала в этот вечер громко, потому что в Ultima Guide вошли почти все ее проекты в Краснодаре и Сочи. Рестораны года: • «Рётей» Краснодар • Red Fox Сочи • Leo Wine &amp; Kitchen Ростов-на-Дону Среди ростовских ресторанов также отметились La Fabbrica, «Лариса Жарит», «ОнегинДача», «Гаврош», «Раки и гады», «Казак», «Корова» и другие. Сочинский список обновился. Все лучшее и популярное, вроде «Яблоки печем» и Mamai-Cale, осталось на месте. Из любопытного в гиде Сочи: • Lino, где хорошие завтраки, а теперь еще и собственный пляж. • Co-Co Chalet и «Альпинисты» в Красной Поляне. • «Оливье», где готовят 10 видов одноименного салата. • «Дюжина» в стороне от центра. Здорово, что в гид вошли рестораны на винодельнях «Винотеррия» и Шато де Талю, а еще южные бары. Бары из гида: • «Детектив, где вы?» Краснодар • «Архитектор» Краснодар • «О.Ж. Грант» Ростов-на-Дону Полный список Ultima Guide по всем городам можно посмотреть на сайте.</t>
+  </si>
+  <si>
+    <t>08.07.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12767</t>
+  </si>
+  <si>
+    <t>Охочусь на стритфуд в #Сочи 1. Во дворе через дорогу от жд-вокзала, – вот уж где не ждешь что-то приличное, – показывают кино и готовят отличный балык-дюрум с адлерской форелью в слоеной лепешке типа роти. Порция форели мощная – в ресторанах столько не дают. 📍 12-13 Рыбный стритфуд 2. Два раза прослушать «Южные сны», поднимаясь от Морвокзала по ул. Войкова, – и придете в кебабную. Ребята очень стараются, готовят в теплой пите кюфту из говядины, кебаб из курицы и жареный сулугуни с овощами. Порция огромная. 📍 Горка-кебаб 3. Не могла не зайти в святая-святых – хинкальную «Белые ночи», которая открылась после обновления два месяца назад. И хороша: новая мебель, все аккуратно, антураж прежний. Ходят слухи, что еда там испортилась. Не верьте. Тесто хинкальное по-прежнему тает во рту, бульона много. И салат по-кавказски – один из лучших, что я ела где-либо вообще. 📍 Белые ночи</t>
+  </si>
+  <si>
+    <t>08.07.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12761</t>
+  </si>
+  <si>
+    <t>Поделюсь доброй историей. Сегодня в Москве дети из приемных семей вместе с родителями побывали на экскурсии в железнодорожном депо, которую организовали ЦППК и Аэроэкспресс. Им показали, как устроены современные поезда, разрешили подняться в кабины «Иволги 4.0» и поезда Аэроэкспресса, а машинист МЦД рассказал, как проходит его рабочий день. В конце экскурсии каждой семье подарили небольшие памятные подарки, в том числе семейный дневник путешествий. Радостно, когда крупные компании делают такие душевные проекты.</t>
+  </si>
+  <si>
+    <t>07.07.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12757</t>
+  </si>
+  <si>
+    <t>В планировании путешествий мы считаем расходы на отели и билеты, но часто упускаем из виду неочевидные риски. Один из ключевых – экстренная стоматология. Перепады давления в самолете, смена климата, еды часто провоцируют скрытые воспаления. И расходы в поездке начинают расти лавинообразно. При этом стандартная туристическая страховка устанавливает жесткий лимит на стоматологию, которого в лучшем случае хватает на прием врача с рентгеном и временной пломбой – это в России. А за границей лимита скорее всего не хватит даже на такой простой набор услуг, если клиника приличная. Сообщения в духе «Я в отпуске, помогите дистанционно» врачи из семейной стоматологии USMILE в Москве получают регулярно. Разумное решение – превентивный визит к стоматологу за пару недель до отпуска. Тем более подготовка к нему начнется прямо в зоне ожидания USMILE, похожей на бизнес-лаунж, где пьют кофе, смотрят фильмы при свечах и работают с ноутбуком под пальмой Иннокентием. Один час на диагностику – это базовая гигиена планирования, которая гарантирует, что во время отдыха вы будете думать только об отдыхе, а не о зубной боли и поиске надежной стоматологии. Запишитесь на осмотр перед путешествием, Иннокентий уже ждет!</t>
+  </si>
+  <si>
+    <t>07.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12755</t>
+  </si>
+  <si>
+    <t>Я вот этот неприятный человек, который приходит на завтрак ‘шведский стол’ со своим капучино. Ну боюсь я пить то, что течет из автомата, который последний раз чистили до нашей эры. А тут очень кстати за соседней дверью отеля City Park в Сочи, где я остановилась, работает «Сёрф Кофе». Спустя минут пять ко мне подошла администратор и попросила повторно проверить карточку от номера. То есть она реально подумала, что я потратила последние 400₽ на кофе и прокралась в отель урвать сосисок с сырниками. В общем, спустили с небес на землю, спасибо.</t>
+  </si>
+  <si>
+    <t>06.07.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12751</t>
+  </si>
+  <si>
+    <t>В приложение Яндекс Go добавили покупку проходок в бизнес-залы при заказе такси в аэропорт или на вокзал. Не замечала раньше эту функцию. Забавно, что и нейросеть Яндекса тоже не в курсе ее наличия.</t>
+  </si>
+  <si>
+    <t>05.07.26 19:54</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12747</t>
+  </si>
+  <si>
+    <t>Каждый август мы с друзьями устраиваем себе маленький побег в Нижний Новгород – на ПАРИ-рейв. И в этом году 1 августа поддержим традицию: выгулять внутреннего рейвера, оттанцеваться за все хорошее и плохое, перезагрузиться и вспомнить, что лето вообще-то проходит прямо сейчас. Атмосферное пространство ЦЕХа, качественная музыка, вайб не-Москвы – идеальный набор для миллениала, который обычно выбирает сон, а не afterparty. ПАРИ-рейв – это ночная часть ПАРИ Феста, но днем тоже есть чем заняться: 1 августа на Стрелке будут музыкальные, спортивные и культурные площадки, плюс бодрый дневной лайн-ап. Добавьте к этому идеи для прогулок и рестораны по тегу #НижнийНовгород в канале – и получится готовый план на летние выходные.</t>
+  </si>
+  <si>
+    <t>05.07.26 18:42</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12742</t>
+  </si>
+  <si>
+    <t>Земля в иллюминаторе Земля в иллюминаторе Не видна. Приключение в Японском море День 5 Последний Большой переход в тумане, но ближе к берегу – ‘домой’. В акватории снуют рыбацкие лодки, катера, гигантские и равнодушные сухогрузы. Переход бодрый: видимость плохая, от руля не отойдешь, нужно часто мониторить радар и навигацию в кают-компании, а еще смотреть по бортам в море, чтобы не выскочила нос-в-нос другая лодка. Узнали правила обгона и «уступи дорогу», в море все работает иначе. Подкрались в молоке к острову Карамзина. На 100-метровых отвесных скалах орут чайки, бакланы и кайры – птичий базар, напоминающий хор в древнегреческой трагедии. Этот гул в тумане ощущается как что-то потустороннее. Завораживающе и жутко. Финишная прямая – проходим под Русским мостом. Сердце сжалось: мы просто пылинки рядом с этой циклопической конструкцией. Возвращение на берег проживается как маленькая смерть. Подведена черта одной жизни, а за ней – совсем, совсем другая.</t>
+  </si>
+  <si>
+    <t>03.07.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12734</t>
+  </si>
+  <si>
+    <t>Приключение в Японском море День 4 Как все началось / День 1 / День 2 / День 3 / Странная штуковина Видели китов! Два раза! Когда наш первый кит Минке вынырнул слева по борту, мы утратили все признаки цивилизации: принялись скакать по палубе, издавая аборигенские звуки, чтобы завладеть вниманием кита. Он плыл рядом с нами минут десять – из снисхождения к нашему невежеству, конечно. Встреча с китами не прописана в безупречном маршруте экспедиции «Силы ветра», поскольку это большая редкость. Но с нами она случилась. Для счастья этого более чем. После полудня высадились на необитаемом острове Рикорда и углубились в приморские джунгли, полазали по скалам и встретили закат на диком пляже. Связь с мирозданием ощущалась на пределе. Ночевать остались в здешней бухте. Жарили кальмаров, стреляли пробками от игристого – сразу у двух наших ребят приключился день рождения. Говорили «за жизнь», лежа на палубе под распахнутым звездным небом. И плавали в ледяном море, будто это норма жизни.</t>
+  </si>
+  <si>
+    <t>02.07.26 21:14</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12727</t>
+  </si>
+  <si>
+    <t>Захлебываюсь слезами за кадром. Сегодня поняла, каково это – когда с тобой ‘говорит’ океан. Самый большой океан на планете. (должна вам рассказ – будет) А потом эта песня на закате – и сердце раздроблено в пыль. И так как я был молчалив и умел слушать Многие люди приходили к моим берегам изливать свои души Я жалел, слушал их тяжелые оды И их большие слезы падали в мои синие воды Они наполняли меня И я становился больше от всех этих чужих ран И так на свет появился я – Тихий Океан</t>
+  </si>
+  <si>
+    <t>02.07.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12723</t>
+  </si>
+  <si>
+    <t>Главная экспедиция сезона, оказывается, ждала меня дома. Издательство «Слово», выпускающее редкие и коллекционные книги-сокровища, исполнило мою давнюю мечту. Теперь я обладатель «Библиотеки русских путешествий» в 20 томах! Когда вскрыла первую коробку, прослезилась. Мой дедушка, которого уже нет в живых, был библиофилом, собирал редкие издания книг, охотился за ними, располагая довольно скромными ресурсами. А обретя в лице внучки, меня то есть, большого любителя литературы, сразу решил передать библиотеку в мои руки. Теперь уже я пополняю ее ценными книгами для будущих поколений нашей семьи. Спасибо вам, друзья @slovobooksru, за возможность прикоснуться к большой истории и за редкий издательский подвиг. 20 томов живых свидетельств людей, которые первыми шли в «земли незнаемые», поднимали флаги, прокладывали маршруты, изучали мир – от Афанасия Никитина до Арсеньева, Папанина, Миклухо-Маклая и др. Дневники, записки, рапорты ученых, моряков, писателей, дополненные картами и рисунками из архивов РГО. Есть книги, которые возвращают нам чувство масштаба и подвига. Вот это – они.</t>
+  </si>
+  <si>
+    <t>01.07.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12713</t>
+  </si>
+  <si>
+    <t>Вы знали, что в айфоне есть настройка от укачивания? В детстве нас учили смотреть в лобовое окно машины, чтобы не укачивало. Способ вроде рабочий. Но сегодня всю дорогу залипать в окно сложно, потому что в нем нет ленты новостей и рабочих чатов. И природа мстит нам за эту зависимость. Когда мы читаем с экрана в движущемся авто, возникает диссонанс: глаза видят статичную картинку и говорят мозгу «мы стоим», а тело чувствует «мы едем». Итог: тошнота, мигрень. Разработчикам Apple проблема укачивания, видимо, знакома не понаслышке, поэтому в новой iOS они добавили настройку, после включения которой на экране появляются анимированные точки. Точки синхронизируются с датчиками движения айфона, мозг понимает, что мы куда-то едем, картинка на экране совпадает с реальностью, и тошнота отступает. Как активировать: Заходим в Настройки → Универсальный доступ → Движение → Включаем «Метки движения транспортного средства».</t>
+  </si>
+  <si>
+    <t>01.07.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12711</t>
+  </si>
+  <si>
+    <t>Истинный дух Приморья – он такой. Петр Биркин (@yobzeyo) бренд-шеф главных владивостокских заведений, вроде Uliss и Amba, взял вонтоны с фунчозой быстрого приготовления, залил кипятком и щедро добавил в этот пластиковый стакан парного краба и пятиминутную икру морского ежа. Дико, жирно, кайф!</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12710</t>
+  </si>
+  <si>
+    <t>Истинный дух Приморья – он такой. Петр Биркин (@yobzeyo) бренд-шеф главных владивостокских заведений, вроде Uliss и Amba, взял вонтоны с фунчозой быстрого приготовления, залил кипятком и щедро добавил в этот пластиковый стакан парного краба и пятиминутную икру морского ежа. Дико, жирно, кайф! Очень мне нравится, как высокая кухня скрещивается с фастфудом.</t>
+  </si>
+  <si>
+    <t>01.07.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12701</t>
+  </si>
+  <si>
+    <t>Если вы откладывали путешествие на Алтай до лучших времен, у меня для вас новости. Прямо сейчас надежная команда Art Travel Club добирает группу в тур «Легендарная осень на Алтае». Попасть в него огромная удача, потому что осенний сезон там мимолетен, но божественно красив. Местные называют это время «золото и бирюза». Представьте: склоны полыхают оттенками от янтарного до багрового, а Катунь становится пронзительно-бирюзовой. Картинка, ради которой на Алтай в сентябре слетаются фотографы и путешественники со всего мира. Это путешествие идеально для тех, кто давно мечтал увидеть Алтай, и для тех, кто уже был здесь летом, но хочет повторить этот опыт в другой атмосфере. Маршрут проверен не одним сезоном. Уютные эко-отели, гастрономические радости, знаковые места и нетуристические тропы, безупречная организация и все, чтобы наслаждаться природой без суеты. Даты: • 19–25 сентября Ссылку на программу оставляю здесь. А если останутся вопросы, пишите напрямую Лизе @elizavetasokolovafr.</t>
+  </si>
+  <si>
+    <t>01.07.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12694</t>
+  </si>
+  <si>
+    <t>Хотелось бы, чтобы эта красная штука служила всем удовольствиям и удобствам, которые вы накидали в комментариях. Но это туманный горн – предмет почти винтажный. Такой привет из эпохи, когда у мореплавателей не было спутников и радиолокаторов, зато было сильное желание не поцеловаться бортами с другим судном. Впрочем, современные технологии — тоже иллюзия. Радары слепнут, связь пропадает, и вот вы безоружные в тумане посреди моря, а на вас прет какой-нибудь сухогруз. И единственный шанс не превратиться в щепки — каждые две минуты дудеть в эту пластиковую трубу. Причем дудеть по методичке МППСС – Международных правил предупреждения столкновений судов в море. Там целая партитура из точек и тире, где тире – это продолжительный звук, точка – короткий звук. Угадайте по видео, что я исполняла. В этот раз мы шли в одиночестве, но в другой раз из молочной бездны тумана вдруг вылетел звук чужого горна. Мол, хичкоковский саспенс заказывали? Тревожно. Так что вы правы: горну нужен апгрейд. Как минимум, пусть он легким движением руки превращается в бокал для игристого.</t>
+  </si>
+  <si>
+    <t>30.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12693</t>
+  </si>
+  <si>
+    <t>На днях в Петровском путевом дворце в Москве Т-Банк собирал отельеров на закрытый вечер своего сервиса «Путешествия». Сергей Минаев, выступавший ведущим, сначала рассказал историю русского гостеприимства, а затем попытался разобраться, как сегодня меняется взаимодействие гостя и отеля. Вскрылась наша глубоко укоренившаяся привычка «не беспокоить по пустякам», которая часто оказывает нам медвежью услугу в путешествиях. Стоит ли заранее, до заселения, писать о поводе поездки или важных обстоятельствах? Отельеры при этом единодушны: писать стоит — и даже важно. В подтверждение они поделились трогательной историей: семья предупредила, что приедет с ребенком со сломанной рукой. В итоге команда отеля окружила его заботой и подарила машинку на пульте управления. Для представителей индустрии это хороший пример того, как можно кастомизировать сервис и растить лояльность гостей. Для путешествующих вывод: не стесняйтесь писать отелю, разговаривать с персоналом. Сервис – это двусторонняя интеграция, не только когда угадывают наши мысли, но когда и мы сами учимся говорить без страха показаться навязчивыми.</t>
+  </si>
+  <si>
+    <t>30.06.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12686</t>
+  </si>
+  <si>
+    <t>Приключение в Японском море День 3 Как все началось / День 1 / Жизнь на яхте / День 2 Уникальный день: большую его часть мы, вопреки логике морского путешествия, провели на земле. Уехали в национальный парк 📍 «Земля леопарда», где случилось то, что в эпоху метамодерна называют идеальным контентом: я сняла на видео легендарную дегустацию какашек экскрементов. В «Земле леопарда» работают очень красивые гиды. Это не про внешний вид, хотя если и влюбляться в людей науки, то в таких: молодых, увлеченных, веселых авантюристов. Слушать и расспрашивать их – это как включить любимый подкаст, где авторы говорят с тобой на одном языке. Через сосновую рощу мы вышли к 📍острову Томящегося Сердца. Это был сон наяву. Библейская красота. Спускаться к песочным пляжам, правда, пришлось по отвесной скале, держась за канат. Что делать, за красивую жизнь надо платить. Простите мне пафос, но даже сорваться вниз в таком месте кажется почти поэтическим актом. Искупаться – тоже, но мы не взяли купальники. К закату вернулись на нашу «Баварию» и поняли, что лодка нам уже как дом родной. На радостях скинули с себя все одежды и нырнули с борта в обжигающе холодное море. Все лучшее всегда происходит спонтанно и вопреки здравому смыслу.</t>
+  </si>
+  <si>
+    <t>29.06.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12684</t>
+  </si>
+  <si>
+    <t>Когда я впервые увидела эту штуку на яхте, долго не могла понять: для чего? А потом кааак пригодилось. Есть идеи, что это? И как используется на лодке?</t>
+  </si>
+  <si>
+    <t>29.06.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12679</t>
+  </si>
+  <si>
+    <t>Финальный аккорд одного из главных музыкальных событий этого лета 🔥 7 июля в Зелёном театре ВДНХ в последний раз в этом сезоне прозвучит легендарная программа Lumisfera «Симфония в парке». За июнь эти концерты уже собрали почти 10000 зрителей, а под открытым небом зажглись десятки тысяч свечей. Музыка Моцарта, Вивальди, Эйнауди и Циммера в обрамлении заката и звёзд, под шелест листвы в последний раз создаст атмосферу летнего счастья и единения. Ради неё сюда и возвращаются каждый год тысячи жителей и гостей Москвы. Дальше — новая глава летнего сезона и премьера «Истории любви». Но «Симфония в парке» завершает свою историю уже 7 июля. 🎟 Не упустите её: https://clck.ru/3UP6vD?erid=2W5zFJw7uyK #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.06.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12675</t>
+  </si>
+  <si>
+    <t>Приключение в Японском море День 2 Как все началось / День 1 / Жизнь на яхте Снялись с якоря в 7:45. Предстоял 8-часовой переход через Дальневосточный морской заповедник – это часть приключения с Силой ветра. Мы скользили мимо диких островов и бухт, а где-то там, под килем, жили жизнь полутораметровые крабы и странные рыбы-луны. К обеду хмурое небо вдруг разомкнулось, и появилось солнце, бесцеремонно яркое. Наступил полный штиль. На камнях архипелага Римского-Корсакова с трогательным бесстыдством подставляли солнцу свои сытые бока ларги – тюлени такие. Дошли до мыса Гамова у границы с Северной Кореей. Прямо по курсу выросла лавина густого тумана, а ветер стал исподтишка шнырять вокруг лодки. Поставили паруса, и наша «Бавария» пошла креном, врезаясь в белую пустоту. Но стоило зайти в бухту Витязь, как все симптомы непогоды испарились, явив нам тихую гавань. Бросив якорь, мы, как дети, первым делом понеслись в сельский магазин – за китайским пивом и корейскими чипсами. Потом пошли есть свежий гребешок на 📍морскую ферму (удивительную историю ее хозяина Василия Гребенникова я рассказала в материале для РБК, который скоро выйдет). Закат уже рисовал на небе, макал кисти в океан. А мы вели сиюминутный быт на краю земли.</t>
+  </si>
+  <si>
+    <t>28.06.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12668</t>
+  </si>
+  <si>
+    <t>Шансы увидеть за завтраком первый в мире плавучий космодром никогда не равны нулю. Тем более в морском круизе. В нашем Японском море стоит платформа для запуска ракет-носителей Sea Launch, которую привезли из США в 2020 году. Двумя годами ранее эту титаническую игрушку выкупила…авиакомпания S7. Какой-то кафкианский абсурд: авиация выкупила космос, который не летает. С 2014 года космодром законсервирован. Штука в том, что единственный в мире (на тот момент) плавучий космодром Sea Launch или «Морской старт» рожден в 1990-е красивым союзом РФ, США, Украины и Норвегии. С платформы успели запустить 36 ракет. Но когда российско-украинские отношения испортились, проект заморозили и не разморозили до сих пор. Смотреть на эту громадину с воды, проплывая рядом, – восхитительно. Возможно, это самый странный завтрак в моей жизни.</t>
+  </si>
+  <si>
+    <t>26.06.26 22:55</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12659</t>
+  </si>
+  <si>
+    <t>Приключение в Японском море День 1 (Начало тут) Я люблю водить все что движется, но держать многотонную килевую яхту, которая режет волну, ощущается как благословение небес. Спасибо @silavetrasila за эту возможность. Дождь и качка в первые часы в море – это не то что быстрое погружение в процесс, это ныряние в него. Капитан сразу предложила нам разделить участь судна. Я встала на руль. Ребята ставили паруса. Благо, волны вальсировали нас недолго, сильно укачать не успело. Вечером зашли в бухту Миноносок и, едва бросив якорь, набились в крохотную плавучую баню. Пар был роскошный, даже вениками поработали. За порогом бани – Японское море, вода градусов 15. Как не нырнуть? Нырнули. Сердце останавливается, а потом стучит как бешеное. От бани ли? Но жить хочется сразу в два раза сильнее.</t>
+  </si>
+  <si>
+    <t>25.06.26 21:48</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12653</t>
+  </si>
+  <si>
+    <t>Как устроена яхта для морских путешествий Приключения в Японском море День 1 (начало) С берега «Бавария» выглядит изящным белым лебедем, и с трудом представляется, как на ней разместятся 10 человек не внахлест. Но немецкая верфь утрамбовала пространство яхты гениально. Есть забавная картинка про устройство парусной лодки из пособия для новичков ха-ха. Подтянула ее к фоторяду для понимания, из чего состоит управление судном. А расскажу про то, как устроено пространство для жизни. Сердце лодки – кают-компания, своего рода гостиная, общая зона с обеденным столом, кухней и рабочим местом капитана. Из нее можно попасть в пять (!) кают и три (!) санузла. Конфигурация следующая: три каюты с двуспальными кроватями, одна с двухъярусной кроватью и сингл – для капитана. Есть также опция спать на палубе под открытым небом. Расселение произошло рандомно. Ближайшую неделю делить шкаф и личные границы мы будем с Настей, хрупкой, деликатной девушкой. Надеюсь, спит Настя крепко, потому что делать это она будет в 30 см от человека, испытывающего проблемы со сном. В каюте, помимо кровати, обнаружилось два спасательных жилета и микроскопический шкаф. Главное правило: все фасады должны закрываться на замок, иначе во время качки вещи покроют ровным слоем пол. Торжество минимализма – туалет, он же душ. Квадратный метр с умывальником, душевым гарнитуром и унитазом. Опускаешь крышку – и моешься. Вода уходит в поддон, откуда насос эвакуирует ее за борт. Принимать душ, чистить зубы, отмывать кружку после кофе надо быстро, экономно расходуя воду. Запас пресной воды на яхте не безлимитный, а нас тут, на минуточку, десять человек. Посмотрим, как мы пройдем этот изящный тест на осознанность. И совместимость. Лодка – кажется, идеальная модель мира в миниатюре.</t>
+  </si>
+  <si>
+    <t>25.06.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12646</t>
+  </si>
+  <si>
+    <t>Смотрела сегодня на фотографии тибетских жителей: они носят ковбойские шляпы и медицинские маски, практически не снимая, чтобы хоть как-то спастись от безжалостного солнца высокогорья. Какое счастье, что в наших широтах жизнь требует меньших стилистических жертв, и достаточно просто хорошего солнцезащитного крема. Летом это такая же база, как удобные кроссовки, очки и бутылка воды. Особенно если вы, как и я, любите бегать, играть в теннис и проводить тренировки на свежем воздухе. Мой личный тест на пробежке прошел крем Don't Touch My Sunscreen SPF 50+ UVAPF 40+ от российского бренда уходовой косметики @dtmskin. Текстура приятная: крем легко втирается, не оставляет белых пятен и масляного блеска. А главное, не течет и вообще не ощущается на коже. Проверила его даже на яхте, в море солнце тоже агрессивное. Но и тут защита выдержала. На моей памяти, это один из немногих кремов, который вообще ничем не раздражает. Нанес и просто ловишь кайф от солнца, спорта, путешествий. Ковбойские шляпы и пантенол с ним точно не грозят. Это и другие средства бренда можно найти на Ozon</t>
+  </si>
+  <si>
+    <t>25.06.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12642</t>
+  </si>
+  <si>
+    <t>Приключение в Японском море. Начало Утро началось с назойливого мелкого дождя. Небо затянуло перламутровой простыней туч, а термометр упрямо замер на +13°C. Идеальные декорации для выхода в море. Через час я поднимусь на борт парусной яхты и почти на неделю покину берег, чтобы отправиться в морское приключение с Силой ветра. Я и еще девять незнакомцев, запертых в одном пространстве. Что из этого выйдет? Размышлять об этом под жужжание кофеварки в Kafema – ближайшей к порту кофейне, похожей на большой домик на дереве, – приятно. У причала покачивается 50-футовая яхта Bavaria C50. С берега она кажется не такой уж большой, чтобы вместить десять человек с чемоданами. Но жизнь вообще полна сюрпризов. — Ну что, добро пожаловать домой! – лучезарно улыбается молодая красивая женщина, наш капитан Аня Лощилова. За ее спиной ловко грузит на борт провиант кок Алексей. Лёхой он станет немного позже. Начался инструктаж. Выяснилось, что на яхте нельзя делать примерно все. Но одновременно можно многое из того, о чем на суше даже не фантазируешь. Нас ждет переход 25 миль. Это значит, что впереди пять часов волн, криков чаек и соленого ветра. Мы еще толком не знаем имен друг друга, но уже делим палубу и каюты. «От Владивостока до Австралии ближе, чем до Москвы», – почему-то всплывает у меня голове красивая, но бесполезная мысль. Лодка вздрогнула и отошла от причала.</t>
+  </si>
+  <si>
+    <t>21.06.26 19:30</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12640</t>
+  </si>
+  <si>
+    <t>Меня сразу не приняли в классической тусовке тревел-блогеров. Я не состою в закрытом клубе с чатиком, меня туда не пригласили, потому что я как бы не трушная. Я езжу по приглашению в пятизвездочные отели и не ругаю их за высокие цены. Пишу, что мне не нравятся «Ласточки» и старые теплоходы. То, что при этом я спокойно хожу под 12-килограммовым рюкзаком зимой по Уралу и ночую в егерских хижинах, товарищи не засчитывают в показатели трушности, возможно, потому что многие сами этого никогда не делали. Я толерантна. Не кичусь и не меряю чью-то ‘трушность’ выбором между поездкой в Сирию или в Сочи, ночевкой в отеле 3* или в палатке. Здороваюсь и ‘дружу’ со всеми – в личных чатах и встречах товарищи мне тоже улыбаются. Расстраивает ли меня отчужденность от ‘тусовки’ тревел-блогеров? Нет. Я все-таки пришла в телеграм из многолетнего опыта в медиа, где я всегда работала с премиум-сегментом и героями А-листа как автор, редактор и продюсер. И по-прежнему это делаю. Делаю хорошо, – тут скромничать не буду, у меня опыт уже значительный, – и люблю. И прекрасно совмещаю это с дикими путешествиями, сном в спальнике в трех слоях одежды, временным отсутствием душа и едой из пакета. Мне так нравится. И коллег, с которыми мы на одной волне, тоже хватает. Все это я вспомнила, потому что уже доступна финальная часть моего интервью, где я рассказала, как устроена работа тревел-блогера на самом деле: кто платит за мои путешествия и на чем я зарабатываю.   🎬YOUTUBE 🎬VK VIDEO 🎬RUTUBE  </t>
+  </si>
+  <si>
+    <t>20.06.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12636</t>
+  </si>
+  <si>
+    <t>Вся Россия: учится жить в азиатском векторе. #Владивосток: смотрит на эти потуги как на первоклассника, который впервые увидел палочки для еды. Владивостокцы в этом векторе родились. На дорогах праворульные японские машины, а корейский фастфуд и ледяной китайский Tsingtao занимают прилавки не то что в каждом супермаркете, но даже в приморских деревенских ларьках. Кстати, путь доширака в России пролегал через Владивосток. Король похмельного утра причалил к нашим берегам в начале 1990-х вместе с приморскими моряками, которые начали массово завозить лапшу быстрого приготовления от корейской компании Binggrae. Первые партии несли фонетически беспощадное для русского уха имя «Досирак», так что позже маркетологи переименовали лапшу в благозвучный «Доширак». В отличие от европейских стран, которые предлагали суп в бумажных пакетах, корейцы упаковали его в удобный пластиковый бокс и вложили туда вилку. Обедать им можно было хоть на строительной балке, хоть в портовом доке, хоть в офисе. На продажах «Доширака» и тоже-корейского «Чокопая» в России сколотили состояния многие известные во Владивостоке и России бизнесмены и политики. Фото 4 – классический пикник туристов во Владивостоке: все – из супермаркета в спальном районе.</t>
+  </si>
+  <si>
+    <t>19.06.26 04:23</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12629</t>
+  </si>
+  <si>
+    <t>Отвлекись немного от Приморской хроники, чтобы рассказать, что в Геленджике на днях открылся Винный город «Белый мыс». Тот самый, который долго-долго строили и наконец построили. Открылся негромко, настолько, что я узнала об этом спустя два дня из небольшого блога. Видимо, команда хочет обкатать пространства, прежде чем генерить громкие инфоповоды у крупных блогеров и сми. Руководитель проекта Дмитрий Левицкий у себя в соцсетях прозрачно на это намекает: «Сейчас у нас уже есть длинный список того, что нужно улучшать. Начинается самая сложная часть работы. Я рассматриваю этот сезон как большой тест. Нам важно понять, какие сценарии будут работать, а какие нет». Подход разумный. Вызывает уважение, что не пытаются, как у нас обычно бывает с большими проектами, сразу пустить пыль в глаза и показывать, как все невероятно круто, а потом люди приходят и проваливаются в строительные ямы. Понятно, что на первых этапах будут всплывать разные «косяки» по сервису, стройке и пр., это нормально для любого запуска. И хорошо, что Левицкий честно об этом говорит. Хотя, судя по репортажу Первого канала, восхищаться точно есть чем: Музей вина выглядит так, что немедленно хочется приехать. Поздравляю команду с важным запуском и желаю не сбиваться с намеченного курса! Фото Романа Кокорина и пресс-службы.</t>
+  </si>
+  <si>
+    <t>18.06.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12619</t>
+  </si>
+  <si>
+    <t>У любой медали, как водится, есть обратная сторона. Восточный экономический форум ВЭФ, благодаря которому во Владивостоке строятся хорошие гостиницы, кампусы, дороги, благоустраиваются парки и набережные, – для студентов ДВФУ один из самых болезненных вопросов. ВЭФ проходит в начале сентября, но кампус ДВФУ (вот этот большой и красивый) начинают готовить к приему делегатов сильно заранее. Почти 10 тысяч иногородних студентов просят освободить общежитие с 1 июля до середины сентября. Кто-то уезжает домой в на родину. Но что делать тем, у кого есть летняя практика во Владивостоке, или старшекурсникам, которые уже нашли постоянную работу в городе? 1. Пройти строгий отбор, включая проверку ФСО, и волонтерить на ВЭФ. 2. Снимать жилье за свой счет, что дорого в пик туристического сезона. 3. Переселиться в материковые общежития ДВФУ, которые, судя по студенческим чатам, в разы хуже привычных комнат в кампусе. Материковые общежития – это старый советский жилой фонд. Студентам приходится привыкать к старой мебели, насекомым, общим туалетам и душевым на несколько этажей. Кроме того, городские общежития не вмещают всех желающих. ДВФУ выделяет места тем, кто предоставил официальный договор на прохождение летней практики во Владивостоке. Студенты, которые просто хотят остаться летом в городе ради подработки, получить комнату не могут. Есть и другой нюанс. Многие летние базы практик остаются на острове Русский. Переехав на материк, студенты вынуждены каждый день ездить на остров на автобусах. В часы пик утром и вечером на мостах и остановках собираются огромные очереди, и дорога в одну сторону может занимать 1,5 часа. Переезд два раза за лето не выглядит как просто взять рюкзак и съехать. Студентам нужно собрать все вещи, сдать часть в камеру хранения в кампусе, а часть перевезти на материк. А потом повторить это еще раз в сентябре и заново пройти медосмотры и бюрократические процедуры заселения в общежитие. Заселение на кампус (именно на кампус – так говорят студенты) происходит 15-20 сентября после демонтажа ВЭФ. Да, в отличие от всей России, в ДВФУ учебный год начинается не 1 сентября. Кстати, место в общежитии на кампусе тоже получают не все. Без конкурса заселяют только первокурсников. Остальным необходимо иметь высокий РАУ – рейтинг академической успеваемости. Он складывается из среднего балла за два семестра. ~85% получают места на кампусе, остальные живут в материковых общежитиях и каждый день ездят на остров общественным транспортом. Что думаете? 👍🏻 — будущее Владивостока за форумом ВЭФ, студенты потерпят 💔 — будущее Владивостока за молодыми специалистами, которые будут в нем работать, университет должен обеспечить им комфортные условия.</t>
+  </si>
+  <si>
+    <t>18.06.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12613</t>
+  </si>
+  <si>
+    <t>18.06.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12612</t>
+  </si>
+  <si>
+    <t>На карте России есть знаковые исторические места. Одно из них — древний Муром, тесно связанный с именами святых Петра и Февронии. В Свято-Троицком монастыре покоятся их мощи, к которым веками обращаются как к покровителям семьи, верности и любви. Сегодня город привлекает тысячи паломников и путешественников, желающих соприкоснуться с этой многовековой традицией. Чтобы поездка оставила исключительно приятные впечатления, важно позаботиться о правильном месте для отдыха. Современный отель X.ROOM предлагает гостям высокий уровень сервиса. Продуманный стильный интерьер, эргономичные уютные номера позволят расслабиться после долгих прогулок и почувствовать себя как дома. Продолжить знакомство с наследием города можно у известного памятника Петру и Февронии. Популярная городская достопримечательность — бронзовая фигура зайца у подножия монумента, с которой у местных жителей и туристов связана добрая традиция загадывать желания. Реклама. ООО «Мета.М», ИНН 3307023780. Erid: 2VtzqwBPyUM</t>
+  </si>
+  <si>
+    <t>17.06.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12608</t>
+  </si>
+  <si>
+    <t>Первое что нужно сделать во #Владивостоке, невзирая на дождь и недосып, невзирая даже на то, что у вас всего один день в городе: ▶️Взять такси и поехать на остров Русский к📍 Океанариуму. Поездка займет ~20 минут. Если получится взять с собой из города кофе и лучшие во Владивостоке (а возможно и на всем Дальнем Востоке) эклеру из «Вспышки» или пян-се из этой точки, будет гениально. ▶️Сразу после КПП по правой стороне будет остановка – 📍вот она на карте. А за ней едва заметная тропа, ведущая наверх. Поднимайтесь, здесь почти не бывает людей, а виды отличные. Спуститься можно по другую сторону холма, там есть дорога. ▶️Дойти, возможно, по одной из самых красивых дорог до подъема на 📍 мыс Каразина – и подняться. И завороженно смотреть на остров с маяком посреди моря, на десятки огромных кораблей, парящих на водной глади будто облака на небе, и на аквамариновые волны, лижущие скалы под ногами, на суетливых птиц. И включите свои любимые песни про море. Мои попали на последние три видео. Это будет один из счастливейших моментов в вашей жизни.</t>
+  </si>
+  <si>
+    <t>17.06.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12597</t>
+  </si>
+  <si>
+    <t>Остров Русский – это пространство чистой утопии. Побывала на территории кампуса Дальневосточного федерального университета. Он расположен на острове Русский, куда можно добраться из центра #Владивосток на такси за 15-20 минут или на автобусе за час. Территория ДВФУ настолько огромна, что обойти ее пешком за раз нереально, да это и не нужно – между учебных корпусов, общежитий, гостиниц, спортплощадок, ФОКов и столовых курсируют бесшумные шаттлы. Из любопытного есть магазин «Пятерочка» и поликлиника. Но главное изумление – это большой парк, спускающийся к побережью Японского моря, а еще набережная и пляж, на котором можно купаться с видом на островные мысы и Русский мост. Кампус строили на о. Русский с 2009 по 2012 годы для проведения саммита АТЭС. Забавно, что с тех пор саммит здесь больше не проводился, зато какое наследие осталось. К тому же, с 2015 года здесь ежегодно проходит ВЭФ. Но до всех этих форумных времен остров был закрытой военной территорией. Гарнизоны покинули Русский в 1991 году, оставив ржаветь артиллерийские батареи, и до саммита АТЭС остров по большей части был заброшен. Новую жизнь Русскому подарили построенные к 2012 году кампус ДВФУ и мост Русский, который соединил остров с материковой частью Владивостока. Резиденции для приглашенных на саммит АТЭС мировых лидеров сразу проектировали с прицелом на то, что потом они станут студенческими общежитиями, а залы заседаний – лекционными аудиториями. На все это ушло ~75 млрд рублей. Университет переехал сюда через год после саммита, в 2013-м. Имущество из прежних корпусов перевозили даже баржами по морю. Расширение кампуса продолжается, есть план строительства до 2030 года. Но и сейчас студгородок производит сильное впечатление. Говорят, один из самых престижных сегодня на базе ДВФУ – Восточный институт, крупнейший в азиатской части России центр подготовки экспертов по работе со странами Азиатско-Тихоокеанского региона: есть китаеведение, японоведение и корееведение. Как актуально. И практика под боком. Попытка ли это пересобрать советскую мечту об идеальном наукограде? Возможно. Но созерцание Японского моря между парами – это точно запредельная роскошь.</t>
+  </si>
+  <si>
+    <t>17.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12592</t>
+  </si>
+  <si>
+    <t>Наш любимый музыкальный фестиваль Summer Sound празднует в этом сезоне десятилетие! 10 лет для культурного феномена в столице – это красивый маркер устойчивости и зрелости. Масштабная серия опенэйр-концертов пройдет сразу в трех городах: ➡️ в Москве с 14 июля по 15 августа, ➡️ в Санкт-Петербурге с 24 июля по 16 августа, ➡️ в Нижнем Новгороде с 24 июля по 9 августа. В лайнапе – тотальная жанровая свобода и синергия. Только в Москве на сцену выйдут вечный экзистенциальный «Дельфин», новые герои «Комната культуры», колючий Хаски и народные «УмаТурман» – на все эти концерты дарю билеты в нашем премиум-канале!</t>
+  </si>
+  <si>
+    <t>16.06.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12585</t>
+  </si>
+  <si>
+    <t>Если вас тоже раздражают слова нишевость и проявленность, предлагаю выучить новые: Сопки Маньчжурии — это один из главных элементов днк Владивостока, его ландшафт и среда обитания. Всего их в городе вроде как около двадцати, но принято говорить, что #Владивосток стоит главным образом на семи сопках. Прямо как Москва на семи холмах. Только местные никогда не употребят слово холм — только сопка. Еще в Приморье можно (было) найти водку с таким названием, от чего пошло выражение «дернуть по сопочке» — хорошее! На фотографиях — выросший на этих сопках приморский урбанизм.</t>
+  </si>
+  <si>
+    <t>15.06.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12580</t>
+  </si>
+  <si>
+    <t>Миллионка – это абсолютный genius loci во #Владивосток. Сто лет назад здесь, среди кирпичных лабиринтов, курили опиум и прятали контрабанду китайские рабочие, наводнившие город. Сегодня в этих фактурных подворотнях прописался 📍 «О май дак!» – небольшая обаятельная китайская забегаловка. Открыли ее два товарища, которые прожили десять лет в Китае, а, вернувшись во Владивосток, загорелись идеей аутентичного заведения с уткой по-пекински. Меню лаконичное, без лишней мишуры, но главное блюдо, утка, очень хороша. Плюс классические китайские закуски: от свиных ушек и битых огурцов до древесных грибов и соевой спаржи. Заказ на баре, а расчет, что любопытно, строго после еды, на доверии. Подача почти мгновенная. Заведение оберегает свой непубличный статус: для понимающих. Посадочных мест мало, сесть в выходные – квест. Зато есть опция подсесть к незнакомцам из местных и расспросить о жизни во Владивостоке за пинтой-другой. Так у меня случилось в первый визит. Второй раз привела сюда команду после морской экспедиции и мы славно посидели до закрытия, впитав дух старого портового города.</t>
+  </si>
+  <si>
+    <t>15.06.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12576</t>
+  </si>
+  <si>
+    <t>Вот так уходишь в море на неделю, наблюдаешь с кормы, как тает силуэт порта и схлопывается, спрессовывается в пространстве город, и еще не знаешь, что, когда вернешься, жизнь не будет прежней. Простите за тишину в канале. Админ провел свою первую морскую экспедицию. Но давайте обо всем по порядку. Кажется, мы еще не закончили с Владивостоком.</t>
+  </si>
+  <si>
+    <t>12.06.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12574</t>
+  </si>
+  <si>
+    <t>Владивосток: +17°C Солнце: обжигаю кожу Девчонки: короткие шорты и юбки Парни: с пирса ныряем в море Радость жизни в самом чистом, незамутненном виде. Приморье, нельзя так хорошо!</t>
+  </si>
+  <si>
+    <t>10.06.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12573</t>
+  </si>
+  <si>
+    <t>Вопрос: почему во Владивостоке куча мест называется Улисс? Бухта, рестораны, отели, магазины. Неужели наши люди на Дальнем Востоке настолько преисполнились романом Джеймса Джойса? Кто не в курсе, это книга такая толстая, которую никто никогда не дочитывал. Ситуация: сидит портовый рабочий на набережной, листает «Улисса» и такой: «Да, поток сознания Леопольда Блума очень глубок, прямо как наша бухта. Назовем ее в честь него. Хотя нет, Улисс – масштабнее!» Ладно, все немного прозаичнее. В XIX веке, когда Российская Империя активно осваивала Дальний Восток, новые географические объекты называли в честь прославленных кораблей нашего флота. В их числе был военный бриг Балтийского флота – «Улисс». Забавно, что до Владивостока он так и не дошел, но память о нем зафиксировали. Вот так латинское имя Одиссея, вечного странника, прижилось на краю русской земли.</t>
+  </si>
+  <si>
+    <t>10.06.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12569</t>
+  </si>
+  <si>
+    <t>Ужинала в одном из лучших ресторанов #Владивосток – 📍«Улисс». Здесь открытая кухня и гениальный, без преувеличения, вид на бухту. Начала с трепанга, чтобы сразу закрыть гештальт. Это местный специалитет, по вкусу и консистенции он где-то между осьминогом и устрицей. Я о нем писала для РБК. Трепанг, дальневосточный папоротник, роти с угрем, попкорн из палтуса, вонтоны – ко всему этому хорошо бы взять саке, ну или вина сухого до скрипа, можно и водки. И обязательно попробовать тунца с маринованными томатами, манго и хумусом. Завершать вечер хорошо десертом «Сибуй» в виде картины, под ‘холстом’ которой спрятан милфей. За окном вспыхивает закатом великий океан. Безумный микс азиатских вкусов ударяет в голову. И накрывает абсолютное хрустальное счастье.</t>
+  </si>
+  <si>
+    <t>09.06.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12563</t>
+  </si>
+  <si>
+    <t>Удивительный город #Владивосток. Напротив моего отеля – дом с подъездом на третьем этаже. Когда увидела, подумала сначала, что у меня джетлаг и в глазах рябит. Ну не бывает же дверей на третьем этаже, если это не балкон. Вы когда-нибудь вообще встречали такое? Вход ровно посередине здания. Таких ноухау-домов в городе немного, этот на 📍Нерчинской улице, 21. Решение с подъездом – вынужденное. Владивосток стоит на сопках, и между двумя параллельными улицами резкий перепад высот. Тот случай, видимо, когда говорят не «спустись», а «поднимись к подъезду». Дальневосточный урбанизм!</t>
+  </si>
+  <si>
+    <t>08.06.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12556</t>
+  </si>
+  <si>
+    <t>Легендарная летняя традиция Москвы возвращается на ВДНХ После большого благотворительного концерта с Константином Хабенским Lumisfera продолжает летний сезон в Зелёном театре ВДНХ. Каждый вторник июня зрителей ждёт обновлённая программа «Симфония в парке» — живая музыка оркестра, 8000 свечей и природная сценография, которую создают закат, деревья и звёзды. За 3 года Lumisfera провела более 500 концертов для полумиллиона зрителей по всей стране. За 2 прошлых лета только на ВДНХ концерты собрали более 70 000 гостей. Уже 9 июня проект приглашает москвичей на самый атмосферный летний ритуал столицы. С кем пойдёте на концерт в этом году? #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.06.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12549</t>
+  </si>
+  <si>
+    <t>Во Владивостоке остановилась в новом отеле 📍 TFL Hotel 4*. Он на тихой улице рядом со смотровой площадкой Орлиное гнездо, на которую, впрочем, необязательно идти, потому что из окон высоких этажей вид на #Владивосток и бухту тоже вполне достопримечательный. Отель приятный, с атмосферой «для иностранцев»: китайцев среди гостей достаточно много. Возможно, они приехали посмотреть, как работает их техника, потому что весь номер укомплектован Xiaomi – от весов до фена. Есть утюг с гладильной доской. ⏩Номер супериор стоит 9.200₽ в сутки с завтраком – обзор на видео. Завтрак солидный: при вас готовят омлет, скрембл и глазунью, предлагают слабосоленую форель и морскую капусту. До хорошего кофе и главных достопримечательностей ~10-15 минут пешком. В общем, хороший вариант для знакомства с городом.</t>
+  </si>
+  <si>
+    <t>08.06.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12541</t>
+  </si>
+  <si>
+    <t>Рассвет начинается здесь. #Владивосток! Владивосход. 25-й регион. Первое, что бросается в глаза – это сплошь праворульные японские машины на дорогах. А еще люди, которые, зайдя по пояс в Амурский залив, ловят на удочки корюшку и минтай. Говорят, что толком ничего не ловится – рыбалка больше для развлечения. До Китая – 55 км. До Северной Кореи – 135 км. Через море – Япония. Здесь проходят последние километры Транссибирской магистрали и базируется главный штаб Тихоокеанского флота РФ. Здесь отели, где на завтрак дают палочки вместе с вилками, и висит табличка: «В номерах крабов не есть». Здесь пешеходный зеленый нужно ждать 120-150 секунд. Зато до острова Русский из центра можно доехать за 15 минут. Здесь в полдень стреляют пушки, а в такси есть бизнес-класс. Здесь, в общем, круто и очень интересно. Владивосток – не край России. Россия здесь только начинается.</t>
+  </si>
+  <si>
+    <t>08.06.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12533</t>
+  </si>
+  <si>
+    <t>Рассвет начинается здесь. #Владивосток! Владивосход. 125-й регион. Первое, что бросается в глаза – это сплошь праворульные японские машины на дорогах. А еще люди, которые, зайдя по пояс в Амурский залив, ловят на удочки корюшкю и минтай. Говорят, что толком ничего не ловится – рыбалка больше для развлечения. До Китая – 55 км. До Северной Кореи – 135 км. Через море – Япония. Здесь проходят последние километры Транссибирской магистрали и базируется главный штаб Тихоокеанского флота РФ. Здесь отели, где на завтрак дают палочки вместе с вилками, и висит табличка: «В номерах крабов не есть». Здесь пешеходный зеленый нужно ждать 120-150 секунд. Зато до острова Русский из центра можно доехать за 15 минут. Здесь в полдень стреляют пушки, а в такси есть бизнес-класс. Здесь, в общем, круто и очень интересно. Владивосток – не край России. Россия здесь только начинается.</t>
+  </si>
+  <si>
+    <t>06.06.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12530</t>
+  </si>
+  <si>
+    <t>Высадилась! Угадаете, где?</t>
+  </si>
+  <si>
+    <t>05.06.26 19:27</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12529</t>
+  </si>
+  <si>
+    <t>«Аэрофлот» пообещал на ПМЭФ изменить наши перелеты в будущем. Проще говоря, сделать вместе с оператором Т2 вайфай на борту. Вопрос буквально один: а как быть с тем, что фраза «интернет пропал» – главный синоним слова «поезд»? Может быть, перед тем как строить цифровую империю в стратосфере, сначала починим базовые вещи на земле.</t>
+  </si>
+  <si>
+    <t>05.06.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12528</t>
+  </si>
+  <si>
+    <t>Человек шесть лет живет в отелях. У актера Даниила Воробьева нет квартиры в Москве и даже, вообразите, нет желания ее иметь. Говорит, это избавляет от бытового шума и держит в тонусе. Ну, не знаю. По-моему, когда шесть лет живешь в отеле, в тонусе держит уже ценник за каждые сутки. Ладно, понять можно. Никаких квитанций за жкх и обсуждений, чья очередь пылесосить – просто существуешь в стерильном мире, где за тебя все делают. Из минусов, правда, отсутствие любимой кружки и кота, который дерет обои. Что думаете, это свобода или нестабильность? Хотели бы так?</t>
+  </si>
+  <si>
+    <t>05.06.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12525</t>
+  </si>
+  <si>
+    <t>У российских отелей и тревел-брендов сейчас одна глобальная боль: как приводить людей на свой сайт на фоне изменений в работе привычных площадок Поэтому игнорировать бесплатные платформы сегодня нельзя. Одна из таких — Яндекс Ритм, дает бизнесу возможность публиковать контент и получать дополнительные охваты внутри экосистемы Яндекса. Схема рабочая: отель выкладывает атмосферный контент – то, ради чего люди нажимают кнопку «забронировать»: хрустящие простыни в номерах, аппетитные завтраки, бассейн, панорамные виды из окон. Человек видит эту картинку, вдохновляется, кликает по прямой ссылке внутри поста и моментально уходит на сайт выбирать даты заезда. Дальше алгоритмы Яндекса бесплатно транслируют эстетичные публикации брендов целевой аудитории на главной странице ya.ru, в приложении Яндекс с Алисой AI и на других площадках. Их видят более 6 млн пользователей каждый день. Главная фишка для отельеров – возможность прикреплять прямые ссылки к публикациям. Гость залипает на красивый кадр и в один клик переходит на модуль бронирования. Сейчас идеальный момент, чтобы зайти на площадку первыми и собрать органические охваты, пока ниша не перегрета конкурентами. Базовый функционал для бизнеса – бесплатный, поэтому не теряйте время и подавайте заявку на https://yandex.ru/rythm/forbusiness</t>
+  </si>
+  <si>
+    <t>05.06.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12524</t>
+  </si>
+  <si>
+    <t>Много славных новостей накопилось! Мы их заслужили #новости📰 ➖В Петербурге в конце июня открывают кабак «Шалман» в Доме Мурузи команда музея Иосифа Бродского «Полторы комнаты» и бара El Copitas. Угощать будут настойками по рецептам из легендарного нью-йоркского ресторана «Русский самовар», любимыми пельменями Бродского и печенью по-венециански. Поэтично? Спиваться не просто в рюмочной, а с концептом – так по-петербургски. ➖В Третьяковской галерее в Москве будут показывать дебютное кино, от которого отказались крупные прокатчики. Новые имена и свежий взгляд без цензуры и больших бюджетов – здорово! ➖Дайсон выпустил тревел-версию фена Supersonic Travel Hair Dryer за $300. Он в три раза меньше стандартной модели: длина корпуса – 22 см, ширина – 6,5 см. ➖В аэропорту Жуковский в Москве обновили зону регистрации, навигацию, открыли новые кафе и магазины, а к августу обещают парк с детскими площадками. Наконец-то аэропорт развивается. ➖Пассажирам первого класса «Сапсана» будут подавать сеты лучшие шеф-повара Москвы и Петербурга. Буквально: во время поездки. Это инициатива команды гидов GreatList Александра Сысоева. Отличная новость для тех, у кого есть деньги на первый класс. Главное, не смотреть в окно на станцию Бологое, а то аппетит пропадет. ➖«Аэрофлот» ввел регистрацию по биометрии на рейсах между Москвой и Петербургом. То есть до гейта можно пройти без посадочного талона, если сдал данные в Единую биометрическую систему. Не понятно, зачем усложнять то, что было доступно в один клик. Это как купить автоматический дозатор для жидкого мыла, но, чтобы он выдал каплю, нужно сначала подтвердить свою личность через Госуслуги и приложить паспорт к раковине. ➖В московских театрах того и гляди начнут принимать чаевые по QR-коду. Благодарить артистов за спектакль рублем предложил «Покровка.Театр», разместив призыв с куар-кодом на табличке перед входом в зрительный зал. Как вам такая монетизация искусства?</t>
+  </si>
+  <si>
+    <t>04.06.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12517</t>
+  </si>
+  <si>
+    <t>Событие, которое каждый уважающий себя активный путешественник обязан зафиксировать в календаре – Т-Банк Arkhyz Wild Trail 2026. 📌Трейл пройдет в Архызе 26-28 июня. За эти выходные вы соберете столько впечатлений, сколько обычные туристы копят годами. Представьте: пробегаешь пихтовые леса, вылетаешь на сочные альпийские луга, а прямо перед тобой зеркальные высокогорные озера и вековые ледники. Динамика картинки сумасшедшая. А еще это, пожалуй, лучший способ почувствовать себя живым. Особенно когда вам немножко за 30. Дистанцию по силам найдут и новички, и опытные ультрамарафонцы: ARKHYZ 15 — для старта и знакомства с горами. SMIRNOVA 19 — панорамы хребта Абишира-Ахуба. GABULUCHAT 30 / ABISHIRA 40 / AYULU 50 — для подготовленных. ZAGEDAN 65 — 4000 м набора, для крепких орешков. Двухдневные марафоны STAGE на 34, 70 и 115 км. Бежать всю дистанцию на пределе пульса необязательно. Берите трекинговые палки, дышите горным воздухом и делайте фотографии на фоне заснеженных хребтов, ни о чем не переживая. На всех трассах есть разметка и пункты питания, а гонку сопровождают МЧС и медики. Пакуем кроссовки и встречаемся в Архызе!</t>
+  </si>
+  <si>
+    <t>03.06.26 18:43</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12512</t>
+  </si>
+  <si>
+    <t>Оказывается, в Петербурге можно снять катер через приложение такси Яндекс Go. Максимальная вместимость – 9 человек. Прогулка доступна с 10 утра до 10 вечера Два часа аренды лодки на 5 человек на завтра стоит ~20.000₽, например. То есть по 4.000₽ с каждого – вполне нормальная цена в дни ПМЭФ. В комментариях можно оставить пожелания по маршруту для капитана. Например, пройти под Эрмитажным мостом строго под музыку Баха.</t>
+  </si>
+  <si>
+    <t>03.06.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12511</t>
+  </si>
+  <si>
+    <t>Пока все гадают, почему гостей ПМЭФ кормят щами с альтернативной сметаной, предлагаю поискать ответ на более занятный вопрос. Посмотрите на фото: это завтрак в итальянском отеле. Видите ягоды? А теперь вспомните любой отель в России. Почему у нас на шведском столе даже в 5* из ягод только джем? Пишите в комментариях свои версии теории заговора против ягод в РФ. Заодно попробуйте угадать, сколько стоит ночь в отеле с таким натюрмортом. Ответ напишу позже. Подсказка: на эти деньги в России можно купить тонну альтернативной сметаны.</t>
+  </si>
+  <si>
+    <t>01.06.26 20:38</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12507</t>
+  </si>
+  <si>
+    <t>Кино о романтиках, искателях приключений и людях с неутолимой жаждой исследования мира покажут в Москве на Beat Film Festival 4-14 июня. Четыре документальных фильма собрал для фестиваля мой хороший приятель, капитан, сооснователь «Силы ветра» Саша Сколков. И я категорически рекомендую их посмотреть! Во-первых, потому что один из них о том, как на Сахалине, невзирая на шторма и медведей, люди строят научный центр будущего. Во-вторых, вы когда-нибудь смотрели ромком про бетон? В-третьих, это отличный повод выйти из дома за вдохновением, потому что сидеть дома летом – это практически административное правонарушение. 🎫 А кому-то из вас мы подарим два билета на фестиваль! Условия максимально сложные: нужно оставить комментарий под этим постом. Напишите, например, какую документалку смотрели в последний раз или ради чего выходите из дома летом (кроме работы)? Победителя выберу случайным образом 3 июня.</t>
+  </si>
+  <si>
+    <t>01.06.26 18:27</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12504</t>
+  </si>
+  <si>
+    <t>ПЛАНЫ НА ИЮНЬ ➖ Взять билеты на крутые музыкальные фестивали на лето! ➖ Спланировать самостоятельное путешествие на Алтай → вот идеальный план! ✖️а если хотите поехать в тур с хорошей командой, проверенные мной организаторы туров для Алтая, Камчатки, Курил, Чукотки, Плато Путорана – в премиум-канале. ➖ Выбрать один из 50 лучших семейных лагерей на природе и провести время с детьми в трекингах и пикниках ➖Отправиться крутить педали или ставить паруса в спортивных лагерях от Кисловодска до Алтая ➖ Отправиться в гастропутешествие по фермам и винодельням → вот большущий навигатор + лучшие рестораны и отели по пути ➖ Покататься по винодельням Краснодарского края → лучшие отели на винодельнях ➖ Отдыхать в Сочи → Все идеи, как провести время семьей: от Сириуса до театра — в этом посте. ➖Выставки! В Москве: • Аудиопрогулка «Поэзия садов» в Коломенском • Арт-павильоны Музея русского импрессионизма в садах и парках Москвы • Потомки Чингисхана. Русь и мир в Музее Московского Кремля • «Ларионов / Гончарова. Начало» в Пушкинском • «Великолепие русского костюма» в Царицыно • «Эрик Булатов» в РОСИЗО В Петербурге: • «Екатерина I» в Эрмитаже • «Иван Шишкин. Русский лес» в Русском музее • «Петр Кончаловский. Сад в цвету» в Русском Музее • «Зеркальная выставка» в Кабаре ШУМ В регионах: 📍Ростов Великий: «Митрополичье варенье» 📍 Владивосток: «Москва — Космос — Владивосток» 📍Самара: «Состояние потока. Волга в русском искусстве» 📍Суздаль: «Невербалика. Язык русского пейзажа» 📍Серпухов: «Импрессионизм с русской душой»</t>
+  </si>
+  <si>
+    <t>01.06.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12503</t>
+  </si>
+  <si>
+    <t>ПЛАНЫ НА ИЮНЬ ➖ Взять билеты на крутые музыкальные фестивали на лето! ➖ Спланировать самостоятельное путешествие на Алтай → вот идеальный план! ✖️а если хотите поехать в тур с хорошей командой, проверенные мной организаторы туров для Алтая, Камчатки, Курил, Чукотки, Плато Путорана – в премиум-канале. ➖ Выбрать один из 50 лучших семейных лагерей на природе и провести время с детьми в трекингах и пикниках ➖Отправиться крутить педали или ставить паруса в спортивных лагерях от Кисловодска до Алтая ➖ Отправиться в гастропутешествие по фермам и винодельням → вот большущий навигатор + лучшие рестораны и отели по пути ➖ Покататься по винодельням Краснодарского края и пожить на винодельнях → лучшие отели на винодельнях ➖ Отдыхать в Сочи → Все идеи, как провести время семьей: от Сириуса до театра — в этом посте. ✖️Карта «В Сочи с детьми», на которой отмечены детские площадки и игровые, хорошие рестораны с детскими комнатами и другие проверенные места для детей — в премиум-канале. ➖Выставки! В Москве: • Аудиопрогулка «Поэзия садов» в Коломенском • Арт-павильоны Музея русского импрессионизма в садах и парках Москвы • Потомки Чингисхана. Русь и мир в Музее Московского Кремля • «Ларионов / Гончарова. Начало» в Пушкинском • «Великолепие русского костюма» в Царицыно • «Эрик Булатов» в РОСИЗО В Петербурге: • «Екатерина I» в Эрмитаже • «Иван Шишкин. Русский лес» в Русском музее • «Петр Кончаловский. Сад в цвету» в Русском Музее • «Зеркальная выставка» в Кабаре ШУМ В регионах: 📍Ростов Великий: «Митрополичье варенье» 📍 Владивосток: «Москва — Космос — Владивосток» 📍Самара: «Состояние потока. Волга в русском искусстве» 📍Суздаль: «Невербалика. Язык русского пейзажа» 📍Серпухов: «Импрессионизм с русской душой»</t>
+  </si>
+  <si>
+    <t>01.06.26 04:56</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12502</t>
+  </si>
+  <si>
+    <t>С первым днем лета, друзья! Ура, да? Делитесь, как вы собираетесь потратить эти три месяца, чтобы в сентябре снова удивляться, куда ушло время.</t>
+  </si>
+  <si>
+    <t>31.05.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12499</t>
+  </si>
+  <si>
+    <t>Новый запрос человека, а не технологии определяют то, как мы будем путешествовать через 10 и 20 лет. Вот такой манифест родился на дискуссии о путешествиях будущего. Дискутировали с активными путешественниками и предпринимателями в сфере туризма @sashaskolkov, @ryndevich, @technohumanist, @heyanie на фестивале Тех-Френдли Викенд на конференции ЦИПР. Горячо обсуждали, конечно, технологии и искусственный интеллект: сделают ли они организацию путешествий более качественной? и нужно ли нам их вмешательство? Вот к чему пришли! Чем больше в нашей жизни алгоритмов и цифрового шума, тем сильнее мы тянемся к природе, приключениям, живому контакту и активному вовлечению в процесс. Согласны или нет? 👉🏼напишите в комментариях. 1. Мы хотим быть соавторами путешествий, а не просто покупать впечатления. Здесь рождается гипотеза, что одним из главных трендов будут путешествия под парусом: когда ты не просто отправляешься в морскую экспедицию, а еще учишься ставить паруса, определять направление ветра, ловить рыбу и крабов и пр. Такие, например, сейчас уже делает «Сила ветра». 2. Путешествие будущего — не про достигаторство, а про глубину и замедление. Долгое время идеальное путешествие строилось по логике «успеть больше»: больше городов, больше музеев, больше впечатлений за меньшее время. Но человеку из цифрового будущего важно не просто посмотреть место, а почувствовать его. Привет каникулам в деревне, археологическим раскопкам как формату отдыха и пр. 3. Комфорт приносится в жертву вовлечению. Люди, которые живут в максимально технологичной среде, все чаще выбирают путешествия, где меньше контроля, предсказуемости и привычного комфорта. Походы и отдых в дикой природе станут базой для городских жителей. 4. Неидеальность маршрута – его главная ценность. ИИ может составить безупречный план поездки, но в нем теряется дух открытий. Свернуть не туда, поговорить со случайным человеком, заварить дрип-пакет и выпить кофе в рандомном месте – часто такие ‘погрешности’ приносят более яркие впечатления, чем заранее спланированный ужин в ресторане. 5. Технологии дают свободу быть автономным, но человек все равно стремится найти людей и комьюнити, которые разделяют с ним общие ценности. Получается, что, несмотря на ИИ и технологии, которые делают путешествия и жизнь проще, человек все равно осознанно стремится к ‘сложностям’, просто потому что так чувствует себя живым. У вас так же? Или кардинально не так? Поделитесь, обсудим. Интересно!</t>
+  </si>
+  <si>
+    <t>31.05.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12496</t>
+  </si>
+  <si>
+    <t>В Муром — на Фестиваль уличных театров! 12 июня на улицах древнего Мурома зазвучит музыка, а городские площади превратятся в сцены, на которых оживет сказка. Фестиваль уличных театров — это живой диалог с городом: когда воздух звенит от напряжения перед фокусом, а через секунду взрывается детским смехом, когда акробаты парят над брусчаткой, а мимы рассказывают истории без единого слова 🎪 Погрузиться в атмосферу волшебства приглашает муромский отель X.ROOM, который позаботится, чтобы отдых был таким же уютным и запоминающимся, как сам праздник. Приезжайте 12 июня в Муром – провести выходные в атмосфере праздника, вдохнуть полной грудью лето и найти свою историю среди старинных городских декораций. Реклама. ООО «Мета.М», ИНН 3307023780. Erid: 2VtzqvZVATz</t>
+  </si>
+  <si>
+    <t>28.05.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12492</t>
+  </si>
+  <si>
+    <t>В Московской области не так много приличных ферм с животными, но в📍 Бунином ручье шесть лет лелеяли образцово-показательную пастораль. В загородном отеле с эко-фермой и конным клубом в 82 км от МКАД можно с рук кормить нубийских коз, альпак и даже пятнистых оленей. А шотландских коров особо пытливым гостям иногда разрешают подоить. На этих выходных 30-31 мая в честь дня рождения проекта для всех гостей будет действовать бесплатный вход на ферму. Еще в планах семейные квесты, пенная вечеринка, детский спектакль, плов у костра и другие радости фермерской кухни.</t>
+  </si>
+  <si>
+    <t>28.05.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12487</t>
+  </si>
+  <si>
+    <t>Друзья, а вот вам очередной повод бросить все и сорваться в солнечный Узбекистан: 10 июня на легендарной площади Регистан состоится грандиозный гала-концерт Большого театра России. В самом сердце древнего Самарканда, на площади, которая входит в список Всемирного наследия ЮНЕСКО, прозвучит великая классика в исполнении оперных солистов и симфонического оркестра Большого театра под управлением Валерия Гергиева. В программе — любимые всеми дуэты и арии, а также шедевры симфонической музыки. Выступление станет частью международной программы, приуроченной к 250-летиюБольшого театра. Концерт пройдет при поддержке Фонда развития культуры и искусства Республики Узбекистан. Будет красиво. Будет мощно. Будет по-настоящему. Присоединяйтесь! Билеты</t>
+  </si>
+  <si>
+    <t>28.05.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12483</t>
+  </si>
+  <si>
+    <t>Про Ленинградский вокзал, который открылся после двухлетней реконструкции, чтобы 2 июня москвичи и иностранцы красиво упорхнули в Сапсанах на ПМЭФ. Вокзал распахнул двери на прошлой неделе, и в соцсетях стали активно писать и снимать про то, что это ✔️самый красивый, удобный и технологичный вокзал России. Я тоже пошла посмотреть. Вестибюль действительно красивый. Смотрят друг на друга гигантские мозаичные панно: торжественный рассвет над Москвой и невозмутимый закат над Петербургом. Под сенью этого вечного спора жужжат кофемашинами кафе. По ощущениям, их даже многовато, но внимание перетягивает на себя «Сёрф» с мозаикой и немецким роялем. Пассажиры нерешительно заглядывают в непривычно стильные сувенирные магазины. Работают пространства для семей с детьми – классные. Внутри, помимо игровых, есть даже комната для сна (видео в комментариях). Залы ожидания симпатичные, но почему-то душные. На 3 этаж пройти нельзя, будущие лаундж-зоны еще строят. И в целом, лестницы выше 2 этажа в основном перекрыты. На 4 этаже в исторических интерьерах скоро откроют музей и коворкинг. Я поднялась посмотреть одним глазком, пока рабочие орудовали перфораторами – должно получиться эффектно. Что ж, ждем, когда доделают еще два этажа. Но красиво посидеть с кофе и зайти в Сапсан уже можно. ПМЭФ – конечно, двигатель прогресса.</t>
+  </si>
+  <si>
+    <t>28.05.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12478</t>
+  </si>
+  <si>
+    <t>Половина того, что показывают в сторис про новый Ленинградский вокзал – неправда.</t>
+  </si>
+  <si>
+    <t>27.05.26 20:21</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12474</t>
+  </si>
+  <si>
+    <t>Помните весы «Тюмень» с огромный стрелкой и чугунными гирями, которые стояли буквально на каждом советском прилавке? Они внезапно реинкарнировались в виде свечей с ароматом ириски #сувенирнедели. В пару к ним бренд еще сделал «Тюменское печенье» с ароматом топленого молока. Идея, конечно, трогательная, ведь в реальности весы пахли не печеньками с ирисками, а сырой рыбой и курицей, мокрой газетой, в которую заворачивали что угодно, и авторитетом продавщицы тети Люды.</t>
+  </si>
+  <si>
+    <t>27.05.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12470</t>
+  </si>
+  <si>
+    <t>Каждая долгая поездка заканчивается одинаково. Пять часов в кресле самолета, день за рулем или под рюкзаком – и привет, ноющая боль в затылке, шее, спине, и привет, ортопед. Мой – классный, посоветовал вместо апгрейда в самолете потратить деньги на ортопедический девайс премиального корейского бренда Kanuda. Перелета я дожидаться не стала и протестировала свой нэп для шеи после первого же рабочего дня за ноутбуком. Результат: за 12 минут шея буквально встала на место и перестала ‘хрустеть’. Как это работает: вы ложитесь на нэп, и под весом головы шея мягко вытягивается, а зажатые позвонки и сосуды расслабляются, кровоток восстанавливается, боль уходит. Нэп неожиданно оказался еще и очень удобным: он компактный, почти ничего не весит, розетки или батарейки ему не нужны. Kanuda разработал корейским доктор-ортопед, так что нэп дает эффект как от посещения остеопата, только у себя дома или там где вам нужно. Поэтому теперь первым делом в отеле я не бегу на ужин, а ложусь на ровную поверхность, подкладываю нэп под шею и включаю таймер на 15 минут – зажим уходит, и мозг получает кислород. Это такая же базовая привычка, как почистить зубы. Искренне рекомендую попробовать всем у кого сидячая работа. Сейчас на сайте действует промокод ZONE15 на скидку 15%. А еще можно выиграть классные призы от бренда в «Колесе фортуны». Переходите по ссылке</t>
+  </si>
+  <si>
+    <t>26.05.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12469</t>
+  </si>
+  <si>
+    <t>А х**ли дома сидеть? – теперь не фраза, которой вы вытаскиваете друга в бар. Это официальное название паблик-тока Федора Конюхова на ПМЭФ 2026. То есть рассказывать инсайты на экономическом форуме будет человек, который выходит из дома для того, чтобы пересечь океан на весельной лодке. Выглядит логично: в текущей экономике примерно такие же шансы выжить.</t>
+  </si>
+  <si>
+    <t>26.05.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12465</t>
+  </si>
+  <si>
+    <t>Вся эта прелюдия вот к чему. Поехала я из Москвы в Нижний Новгород на «Буревестнике». Хороший поезд. Открываю онлайн-меню, а там веганские вафли из кабачка, пицца, детские наборы с игрушками. Гулять так гулять, подумала я и заказала суп, рагу с овощами и мясом и овсяную кашу. Именно в такой последовательности. Логика покинула чат, но: я так вижу. Куриный суп за 210₽ – возможно, лучшее «куриное что-то», которое может случиться с человеком в системе РЖД. За эти деньги я ожидала просто теплую воду, в которой подержали фотографию курицы. На деле вкусный бульон, и мяса много. Рагу тоже сильно мечтало стать мясным, но не получилось. На финал и на закат – молочная овсяная каша со сливочным маслом. Нежная такая, сладкая. Сижу ем, а за окном березы мелькают и будто нарочно в душу мне заглядывают в этот интимный момент. И шепчут беззвучно: «Ну куда тебе еще каша?»</t>
+  </si>
+  <si>
+    <t>26.05.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12462</t>
+  </si>
+  <si>
+    <t>Вы заметили, что у нашего поколения – людей, которые застали эстетику плацкарта с запахом вареных яиц, – выработался стойкий рефлекс: есть в дороге. Если поездка длится больше часа – все, в голове щелкает тумблер. Организм такой: «Мы отъехали от дома на сорок километров. Где курица, где пирожки, завернутые в газету «Советский спорт»? Срочно!» Это уже на генетическом уровне. Конечно, сейчас в Сапсане никто не чистит яйца – мы все цивилизованные, осознанные. Зато вы видели, с каким лицом водители на трассе М4 едят Макмаффин? Как будто это не булка с котлетой, а священный грааль. Я их понимаю. А кофе в электричке. Покупаешь в «Старсе» обычный капучино, который пьешь каждый день на работе и вообще об этом не думаешь. Но стоит зайти с этим стаканчиком в вагон – все, жизнь удалась. Самоощущение такое, будто купишь сейчас эту электричку вместе с машинистом. В самолетах тоже. «Курица или рыба?» – самая большая иллюзия выбора в истории человечества. Давайте признаемся, глубоко в душе нам абсолютно все равно. Мы согласимся на любое кулинарное преступление, просто потому что нам скучно лететь еще три часа. Если в транспорте предусмотрен откидной столик, на нем обязана лежать какая-нибудь еда. В фольге – отлично. И ведь этот рефлекс невозможно победить никаким сервисом. Мы просто подсознательно пытаемся сделать любое путешествие уютным. Можно пересесть из плацкарта в Сапсан, заменить растворимый кофе на латте на кокосовом. Но внутри мы все те же дети, которые ждут, когда поезд наконец тронется, чтобы мама разрешила достать вареное яйцо и пирожок.</t>
+  </si>
+  <si>
+    <t>25.05.26 20:08</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12457</t>
+  </si>
+  <si>
+    <t>Не понимаю, как теперь ездить в #НижнийНовгород на «Ласточке» после обновленного двухэтажного «Буревестника»?! Поезд здорового человека. Еще и стоит дешевле: 2.170₽ против 2.485₽. «Буревестник» поставили на маршрут Москва—Нижний в декабре, он отправляется с Ярославского вокзала. Нормальные, не протертые кресла и столики, шторки на окнах, розетки, большое меню еды, душ! И это даже не бизнес-класс – он тут тоже есть. А еще начальник поезда подходит с видом человека, ведущего светскую беседу: - Все ли нравится, все комфортно? Хотите оставить какие-либо замечания? Как оцениваете наши сервисы? Может быть, видите, как еще можно улучшить поездку? Да! Уберите с этого маршрута старые «Ласточки». Спасибо.</t>
+  </si>
+  <si>
+    <t>25.05.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12450</t>
+  </si>
+  <si>
+    <t>Пол-Москвы было в Нижнем Новгороде на прошлой неделе! Конференция 📍 ЦИПР и проходящий в рамках нее фестиваль 📍 Тех-Френдли Викенд в этом году вышли еще на более крутой уровень. Программа содержательная максимально – только успевай. Интересные эксперты. Классно оснащенные пространства. Все работает четко. Поздравляю организаторов @icipr @cipr_techweek! Приезжать каждый год становится приятной традицией. Наблюдения: ▶️Мой топ павильонов: Росатом, Т-Банк, Альфа, Норникель и Нижегородская область. ▶️Утром и днем «тусовка» по-прежнему в«Парке культуры» или в «Министерстве завтраков», где по-прежнему очень посредственная пресная еда, но сервис приятный. ▶️ Главный ярмарочный дом, где проходит конференция, внутри стал красивым после реставрации – зацените хотя бы потолки и туалет. ▶️ Многие все еще не знают, что в Нижнем можно выйти под парусом с «Силой ветра» @silavetrann – это лучший из возможных досуг на вечер.</t>
+  </si>
+  <si>
+    <t>21.05.26 04:46</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12448</t>
+  </si>
+  <si>
+    <t>Решила вывезти «Москвичку» в Нижний. Это специальное издание – спортивная газета, к которой я приложила руку как редактор и в которой замолвила пару слов про любимый трейлраннинг. Еще внутри – про парусный спорт, хайкинг, бег, велоспорт и многое другое. Скоро все материалы появятся на сайте. Но если хочется подержать газету в руках, то добыть ее можно в пространстве Element Concept – газету дарят при покупке кофе.</t>
+  </si>
+  <si>
+    <t>20.05.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12446</t>
+  </si>
+  <si>
+    <t>Прошу прощения за нескромность, но я вижу всех, кто подписывается на канал, и каждый раз, кликая на профиль (это моя журналистская профдеформация) восхищаюсь, какие здесь интересные люди! Вы – вау! Спасибо ❤️</t>
+  </si>
+  <si>
+    <t>20.05.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12444</t>
+  </si>
+  <si>
+    <t>Первый сафари-парк открывается 1 июня в Москве, точнее в Новой Москве. Пишут даже, что он первый в России и крупнейший в Европе. На 56 гектарах в Троицком районе – джунгли с львами и зебрами, тропический лес с обезьянами, океанариум с пингвинами. Обещают отсутствие вольеров и все такое. Но если честно, по контенту в соцсетях (у парка есть только аккаунт в запрещенной соцсети – странно) кажется пока, что концептуально он не сильно отличается от 📍 «Планеты обезьян», которая, кстати, тоже находится в Троицком округе. В любом случае, пусть у команды все получится сделать так, как было задумано. Входной билет будет стоить 2.500₽, дети до 5 лет бесплатно. Адрес пока не знаем, такие дела.</t>
+  </si>
+  <si>
+    <t>20.05.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12442</t>
+  </si>
+  <si>
+    <t>Уже завтра расскажем, какими будут путешествия в будущем! Регистрируйтесь на сайте (это бесплатно) и приходите в 16:30 ✅</t>
+  </si>
+  <si>
+    <t>20.05.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12437</t>
+  </si>
+  <si>
+    <t>Лучшее, что я видела онлайн за последнее время (не считая фильмов про арктические экспедиции) — это платформа Fitstars. Позаниматься 10 или 40 минут в отеле йогой или сделать функциональную тренировку, ни во что специально не одеваясь и никуда не выходя, – дико удобно и актуально летом, когда хочется на терять форму. Ставишь на тумбочку телефон или ноутбук, включаешь видеотренировку – и вуаля. Обратите внимание на зарядку без коврика «Сила океана» – идеально для утра в Красной поляне или на пляже. А гимнастику для лица легко выполнить даже в Сапсане. Успевайте оформить до конца мая безлимитную подписку на Fitstars всего за 15.490₽ по промокоду: zkomforta. Можно сделать это в рассрочку без переплат. С 1 июня цены станут выше. Занимайтесь спортом и получайте в подарок за тренировки фирменный комплект одежды или набор фитнес-инвентаря. Акция действует с 01.05.2026 по 31.05.2026. Организатор акции, правила её проведения, количество подарков, сроки, место и порядок их получения — на сайте FitStars (раздел «Акции»). ООО «Т-Покупки», ООО «Центр новых финансовых сервисов», ООО «Парсек». Реклама. О рекламодателе ООО Парсек erid:2VSb5yuDL6N</t>
+  </si>
+  <si>
+    <t>20.05.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12435</t>
+  </si>
+  <si>
+    <t>Вы тоже тратите на кофе в поездках месячный бюджет деревни? Утрирую, конечно. Но в прошлый раз в Сочи и Красной поляне походы за кофе обошлись мне в 12.000₽ за отпуск. Экономика на двоих такая: • Утренний фильтр/капучино/американо 0.3 в «Сёрфе» 290₽ х 2 + вода 120₽ = 700₽ • Дневной повтор + святое дело взять к кофе два сэндвича с курицей = 1.770₽ Итог: ~2.350₽ в день за незаметный кофе-досуг, чисто на ходу. К концу пятидневных каникул он превращается в заметные 12-15.000₽. Как у вас с этой статьей расхода? 👀 – ничего не знаю, пью кофе из автомата на завтраке в отеле 🕊️ – только дрипы с собой 🔥 – трачу не глядя Вот тут в посте, кстати, собрала классные наборы дрипов, которых хватит на целый отпуск, а то и два.</t>
+  </si>
+  <si>
+    <t>19.05.26 20:17</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12431</t>
+  </si>
+  <si>
+    <t>Идеальные комиксы про изнанку туризма рисует художница Даша Сергеева. И смешно и больно одновременно от этих флэшбеков. В комментариях еще!</t>
+  </si>
+  <si>
+    <t>19.05.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12424</t>
+  </si>
+  <si>
+    <t>23 мая Сила ветра открывает парусный сезон 2026 на базе Буревестник в Подмосковье. И кажется, это будет один из тех дней, после которых лето по-настоящему начинается В этом году тема открытия — дружба. Не формальная, а та, которая появляется в совместных путешествиях, на тренировках, за разговорами после воды и в историях, которые потом вспоминают годами Весь день на базе будут паруса, музыка, лекции, спорт, искусство и просто очень хорошая атмосфера у воды. Открытие пройдет совместно с «Выкса-фестивалем», поэтому в программе еще и инсталляции, мастер-классы и разговоры про воду, маршруты и движение Что будет: • тренировки и прогулки на яхтах • гонки и соревнования • лекция «Глазами инженера» про Москву-реку, Волгу и водные маршруты • презентация летних парусных путешествий Силы ветра • мастер-классы по морским узлам, цианотипии и созданию бумажного флота • шахматная зона Rep Chess • инсталляции художников ЛотаЛота и «ниоткуда» • диджей-сет на берегу • вечерняя игра «Байдевинд» А еще совместная тренировка с «Выкса-фестивалем», где можно будет отправить бумажный кораблик в настоящее плавание прямо с яхты ⏰Начало в 12:00 📍Адрес: Московская область, Мытищинский район, п/о Красная Горка, Дмитровское шоссе 27-й км Регистрация по ссылке</t>
+  </si>
+  <si>
+    <t>19.05.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12423</t>
+  </si>
+  <si>
+    <t>Скоро мы сможем попасть в спальню, в которой в 1801 году произошло убийство Павла I. Находится она в юго-восточной части Михайловского замка, в которой не могут завершить реконструкцию уже больше двадцати лет. Но, наконец, Русский музей @rusmuseum в #Петербург получил на это почти 385 миллионов рублей из бюджета. Сейчас в спальню и Овальный кабинет Павла І, а также на секретную лестницу, по которой в покои императора пробрались заговорщики, можно попасть только пару дней в году с экскурсией, ее проводят в памятные даты. Но после финальной реконструкции, хочется верить, легендарное пространство музея будет доступнее. ➡️А пока, подсказывают из ДК Лурье, проходя мимо того угла Михайловского замка, что смотрит на Марсово поле, поднимите глаза на высокое окно второго этажа с французским балконом – это именно оно, окно спальни Павла I, где он был вероломно убит табакеркой. ➡️А попав в бриллиантовую кладовую Эрмитажа, найдите там ту самую табакерку Зубова и поразмышляйте, как, зажав в кулаке предмет весом всего 85 граммов, можно нанести им смертельный удар.</t>
+  </si>
+  <si>
+    <t>18.05.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12418</t>
+  </si>
+  <si>
+    <t>Готовятся к размножению императорские пингвины, которых сфотографировали ученые на российской станции Прогресс в Антарктиде. Они оживленно общаются и перемещаются по снегу и льду лежа на животе – так быстрее. Фото: Данил Коновалов, Эдуард Джанаев</t>
+  </si>
+  <si>
+    <t>18.05.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12414</t>
+  </si>
+  <si>
+    <t>Уже в эти выходные в подмосковном Мелихово начнется фестиваль «Мелиховская весна», который я люблю за атмосферу и который вот уже второй год поддерживаю как инфопартнер. На этих правах горячо рекомендую специальную программу «Чехов+», которая в этом году посвящена творчеству Михаила Булгакова, чей 135-летний юбилей отмечают во всех культурных инстанциях. Постановки по булгаковским произведениям покажут на фестивале разные театры: • 27 мая Липецкий театр драмы Л.Н. Толстого сыграет «Зойкину квартиру» режиссера Александра Огарева, лауреата «Золотой маски», • 29 мая Мытищинский Театр драмы и комедии «ФЭСТ» представит актуальную сегодня версию «Дней Турбиных», • а 31 мая «Дни Турбиных» покажет Московский Открытый Студенческий Театр «МОСТ».    Почему я считаю, что это достойно внимания. В Москве, как, впрочем и в Петербурге, мы часто смотрим постановки в главных академических театрах и привыкаем к художественным приемам, артистам и пр. определенных режиссеров. Но по опыту могу сказать, что взгляд извне – из регионов, из нишевых театров – даже на знакомые сюжеты и пьесы может быть кардинально другим. И это всегда интересно как опыт. Вот и молодой министр культуры Московской области Василий Кузнецов уверен, что булгаковские пьесы совершенно по-новому зазвучат в чеховском пространстве.</t>
+  </si>
+  <si>
+    <t>16.05.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12409</t>
+  </si>
+  <si>
+    <t>Пособие гедонистам У РБК Стиль вышел большущий проект с гастрогидами по России – жирный, фактурный. Прекрасный эксперт и человек Иван Глушков проложил маршруты через интересные и вкусные, конечно же, места: фермерские хозяйства и рестораны. А я дополнила их атмосферными отелями, где уделяют внимание деталям, материалам, продуктам, природе. Это места, которые я нежно люблю. В алтайском гиде вообще отрываю от сердца ‘секретные’. Пользуйтесь. Лето на носу, ура! Гастрогиды по России: ➡️ Центральная Россия ➡️ Юг ➡️ Калининградская область ➡️ Алтай ➡️ Дальний Восток</t>
+  </si>
+  <si>
+    <t>15.05.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12404</t>
+  </si>
+  <si>
+    <t>Туристическое чудо сотворила команда котан.рф. Попасть на острова Итуруп и Кунашир, одни из самых интересных в Курильской гряде – это настоящее приключение. По масштабу набрасывающейся на тебя со всех сторон красоты и экзотики дикой природы мало что сравнится с этими местами. Вулканы, белоснежные пляжи среди скал, киты, косатки, сивучи, природные термальные источники. Долгое время, однако, здесь не было приличного сервиса: только хостелы и простенькие мини-отели, а еще старый паром для перемещения между островами. Теперь путешественникам доступен единственный тур на Итуруп и Кунашир с высоким уровнем сервиса. Организаторы построили на островах красивые современные отели и организовали трансфер на катере с закусками и игристым. А еще поездки на джипах в заповедные места, гастрономические впечатления и спа с видом на вулканы. Это путешествие на край света для тех, кто уже видел все, но хочет удивиться заново. Стоимость более чем приятная для приключения на Дальнем Востоке с таким уровнем комфорта и гедонизма. ➡️ Забирайте свое место в туре (если успеете)</t>
+  </si>
+  <si>
+    <t>15.05.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12399</t>
+  </si>
+  <si>
+    <t>Сегодня работает промокод на скидку -10% на любое бронирование на яндекс путешествиях с проживанием до конца лета. Никаких ограничений по сумме скидки. Ловите!</t>
+  </si>
+  <si>
+    <t>14.05.26 19:48</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12396</t>
+  </si>
+  <si>
+    <t>Причудливо тасуется колода. Общепит одарил нас бизнес-ланчами – доступным способом поесть, выскочив из офиса (или из музея, если вы, допустим, проводите отпуск в городе). А ведь предтечей был табльдот – ‘хозяйский стол’, за которым усаживали обедать 10-12 человек и кормили всех одинаковыми блюдами. Обычай этот пришел к нам в начале XIX века из Франции, как и прочие атрибуты сибаритства и гедонизма. В знаменитом тогда в Петербурге ресторане «Андрие» табльдот начинался в 16:30. За столом собирались министры, генералы и статские, графы, князья, купцы, писатели и «были угощаемы простым здоровым вкусным обедом с хорошим вином вволю». Отдельного меню не было, гости ели то, что сегодня приготовил шеф-повар. Типичный обед-табльдот состоял из пяти-шести перемен блюд. На закуску подавали, скажем, заливную стерлядь или филе индейки с трюфелями, а также пирожки или кулебяку. Затем бульон и рыбное блюдо: осетрину с хреном, допустим. На горячее выносили жаркое из рябчиков с брусничным взваром и цветную капусту в соусе голландез. На десерт – ореховое парфе или фруктовое желе с чаем и кофе. Стоил такой дореволюционный бизнес-ланч 2 рубля 50 копеек. В переводе на нынешние деньги это примерно 4.000-6.000₽. Тот случай, когда ланч – реально бизнес. — В чем прикол, где выгода? Дело в том, что табльдот считался бюджетным, не потому что был доступен для бедняков, а потому, что стоил дешевле в своем классе. Стандартный обед по меню в «Андрие» обходился почти в два раза дороже. А тут, бонусом к более низкой стоимости, еще и не приходилось ожидать заказ – все блюда были готовы к означенному часу. К тому же, за столом собирались персоны самого разнообразного влияния – от чиновников до литераторов, так что табльдот был еще и доступным способом завести полезные связи. Бюджетные табльдоты тоже существовали – в пансионах, кухмистерских и недорогих гостиницах. В отличие от ресторанов, здесь подавали простую домашнюю еду за 20-40 копеек: вместо рябчиков и стерляди – щи или борщ, гречневую кашу с салом, котлеты и компот. Студенты и мелкие клерки вроде как даже покупали месячные абонементы на обеды. Это гарантировало им ежедневно горячий суп и кашу. Конец табльдотам, как и много чему в России, положила революция 1917 года. И настал век общественных столовых с самообслуживанием.</t>
+  </si>
+  <si>
+    <t>14.05.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12395</t>
+  </si>
+  <si>
+    <t>Вы правы! Средний возраст путешественника в России – 44 года. И вот еще занимательная как-будто-грустная статистика: больше всего денег туристы тратят в Москве на…продуктовые магазины 23,6%. На кафе и рестораны приходится 14% расходов в путешествии.</t>
+  </si>
+  <si>
+    <t>13.05.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12393</t>
+  </si>
+  <si>
+    <t>Эльбрус – двухвершинный, вы знали? Его вершины имеют небольшую разницу в высоте, поэтому их называют близнецами. Западная вершина известна всему миру – это она 5642 метра. Восточная – 5621 метр. Их связывает трехкилометровая седловина на высоте ~5350 метров. Туристы на фото 1967 года побывали на обеих вершинах. Довольные!</t>
+  </si>
+  <si>
+    <t>13.05.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12392</t>
+  </si>
+  <si>
+    <t>До лета остаются считанные дни, пора подумать о фестивалях и концертах под открытым небом, которые просто нельзя пропустить! И вот один из них: 8 июня на уникальной площади Регистан в центре Самарканда (Узбекистан) выступит невероятный американский певец и автор песен Джон Ледженд. Именно его мегахит All of Me («Весь я»), посвященный любимой жене, собрал более 3 миллиардов прослушиваний. Именно он стал первым среди темнокожих артистов, кто завоевал сразу четыре основные американские премии: «Эмми», «Грэмми», «Оскар» и «Тони». Именно его песня Glory («Слава») к фильму «Сельма» взяла «Оскар» как лучший саундтрек. Обладатель 12 премий «Грэмми» в различных номинациях, Джон Ледженд давно стал настоящей легендой современной музыки. Мощный живой вокал, теплый восточный вечер и любимые песни на одной из самых красивых площадей мира — все это ждет нас 8 июня в Самарканде. Едем? Билеты тут</t>
+  </si>
+  <si>
+    <t>13.05.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12391</t>
+  </si>
+  <si>
+    <t>Часто слышу в последнее время, что москвичи живут не в Москве. Или хотят, планируют переехать из Москвы в другой город в России. Есть у вас такие, кто успешно прошел этот путь самурая? Вы куда бы переехали?</t>
+  </si>
+  <si>
+    <t>12.05.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12390</t>
+  </si>
+  <si>
+    <t>21 мая модерирую дискуссию про путешествия будущего на Тех-Френдли Викенд в Нижнем! Что могут дать путешествия человеку будущего? Стремление к глубине опыта заставляет нас искать не просто живописные маршруты, а трансформирующие впечатления. В то же время технологии открывают новые способы исследовать и познавать мир. Так какими же будут приключения через 10-20 лет? Расскажем с коллегами-экспертами, которые создают путешествия будущего уже сейчас. ▶️Приходите 21 мая в 16:00-17:30 – обсудим, поспорим, ответим на вопросы. Если хотите задать нам вопросы, присылайте в комментарии, все заберу на дискуссию.</t>
+  </si>
+  <si>
+    <t>12.05.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12379</t>
+  </si>
+  <si>
+    <t>Видеть красоту в обыденном – навык, который нас спасет. Во время велосипедного путешествия из Лондона в Санкт-Петербург в 2002 году канадский фотограф Кристофер Хервиг обратил внимание на причудливую архитектуру автобусных остановок советского периода и стал фотографировать самые необычные из них. Так неожиданно появился фотопроект, который Хервиг снимал аж до 2015 года. За 12 лет он проехал ~15.000 км по России и ~30.000 км по территории стран бывшего СССР. Фотоальбомы до сих пор есть в продаже. А советские автобусные остановки стали феноменом. «Они заставили меня понять, что Советскии‌ Союз – не только клише, к которому мы привыкли на Западе. За железным занавесом не просто жили миллионы людей‌, они любили, мечтали, всеми силами расширяли доступные границы творчества и пытались поделиться им с согражданами».</t>
+  </si>
+  <si>
+    <t>11.05.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12378</t>
+  </si>
+  <si>
+    <t>🌿 Сезон долгих прогулок и путешествий официально открыт Муром — жемчужина Золотого кольца, город с богатой историей, уютными улочками и чарующей атмосферой русской глубинки. Здесь оживают легенды, а каждый дом хранит свои тайны. Гуляйте по живописным набережным, наслаждайтесь видами на Оку и открывайте для себя новые места. А после насыщенного дня вас ждёт тёплый приём в гостеприимном отеле X.ROOM — современном и уютном пространстве, где комфорт встречается со стилем. 📍 Забронируйте свой идеальный отдых в Муроме уже сейчас! Реклама. ООО «Мета.М», ИНН 3307023780. Erid: 2VtzqvfWXCb</t>
+  </si>
+  <si>
+    <t>10.05.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12377</t>
+  </si>
+  <si>
+    <t>Только один вопрос: почему этот спектакль сразу не сыграть на круизном лайнере, который ходит в Антарктиду? Там же примерно любая услуга стоит как эти места в партере.</t>
+  </si>
+  <si>
+    <t>09.05.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12376</t>
+  </si>
+  <si>
+    <t>Когда я училась на журфаке и проходила стажировку в крупном информагентстве – все это было в Москве, – перед 9 мая нас, юных корреспондентов, редакторов, продюсеров распределяли работать на парады победы. Все мечтали о московском, а я хотела на 9 мая куда-нибудь в регионы. Там меньше инструментов и возможностей сделать что-то эффектное, но круче задача: придумать и снять интересный сюжет, который попадет на федеральные каналы. В общем, я очень просилась в Волгоград. Он для меня всегда ассоциировался с ВОВ и Днем победы. А еще там какое-то время жила моя семья: мама с бабушкой, дедушкой и сестрой. Никогда прежде не была в Волгограде и хотела понять и почувствовать город через это событие. Что ж, эта история, увы, о том, как я до сих пор не побывала в Волгограде – прошло уже лет 15. Моя напарница, которая тогда выбрала работать на московском параде, слегла с ангиной, а шеф-продюсер отрезал, мол в Волгограде сами справятся, и отправил меня на Красную площадь. На столичном параде работать более нервно и, наверное, сложно: много задач, ответственности и контроля тоже –вагон. Но с точки зрения журналистской инициативы свободы значительно меньше, так как протокол жестче. Не знаю, как сейчас. Собственно это был первый и последний парад, на котором я работала. С тех пор всегда как зритель жду прямых включений из других городов, особенно из Волгограда. Надеюсь какой-то особенный повод меня все-таки туда приведет.</t>
+  </si>
+  <si>
+    <t>08.05.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12375</t>
+  </si>
+  <si>
+    <t>Самый вкусный зефир, который я когда-либо ела. Продают на приятном 📍Центральном рынке в #Воронеж.</t>
+  </si>
+  <si>
+    <t>08.05.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12372</t>
+  </si>
+  <si>
+    <t>Бег — уже не просто спорт, а стиль жизни. И здорово, когда эту волну подхватывают бренды и рестораны. Яркий пример – Казань. Специально к Казанскому марафону, который прошел 1-3 мая, топовые рестораны Казани запустили меню для бегунов. Логика простая: больше углеводов – больше энергии, поэтому в основе «беговая классика» в виде пасты и другие углеводные хиты, включая десерты, чтобы зарядиться перед стартом или восстановиться после финиша. А также легкие салаты. Спецменю доступно в ресторанах Казани и после марафона – вплоть до 11 мая. В проекте объединились почти все яркие представители гастрономической карты Казани: Ichi By Relab, ReLab, «Толока», Mr. Willard, Terra et Silva, «Горыныч», «УМАЙ», Cheeseria, «ЮГ 22», Begin Bakery, Begin cafe, VIO Bistro, «Некрасов», Olio, Sea salt, «Энием», Anna Bistrot, Gina, Zuka, «Гречанка». Изучить подборку ресторанов и блюд от Ultima Яндекс Еды можно прямо в приложении. А на фото, кстати, блюда из ресторана Cheeseria. Идем пробовать!</t>
+  </si>
+  <si>
+    <t>07.05.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12371</t>
+  </si>
+  <si>
+    <t>Не знаю, что происходит, но выбросили билеты на майские и после по ценам, которые мы сейчас видим только во снах. Можно, например, улететь из Москвы —&gt; в Минводы за 5.200₽ Аэрофлотом с багажом!  или за 2.200₽ Победой —&gt; в Калининград за 2.700₽  —&gt; в Сочи за 3.500₽  —&gt; в Махачкалу за 3.190₽ </t>
+  </si>
+  <si>
+    <t>07.05.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12364</t>
+  </si>
+  <si>
+    <t>— Вот реально город, а не населенный пункт, мам! Говорит мальчик, тыча пальцем в окно поезда на #Воронеж. Забавно, буду вспоминать эти слова все два дня, что проведу в городе. Многие, кто ездит по М4 на юг, воспринимают Воронеж как перевалочный пункт, где есть приличные отели и рестораны. Для меня Воронеж – это большая культурная ‘площадка’. Год назад уже выдала свои впечатления. И, кстати, составила большой гид, как интересно провести выходные в городе и окрестностях. А сейчас хочу пополнить рубрику #вотэтомузей: 📍 Воронежский художественный музей им. Крамского, в котором мне очень понравилось. 💡Берите экскурсию со старшим научным сотрудником Сычевым Евгением Михайловичем. Во-первых, он расположен в единственном сохранившемся дворце Воронежа 1779 года. Во-вторых, в нем хранится третья по значимости в России египетская коллекция (первые две – в Эрмитаже и Пушкинском). В-третьих, здесь чудесный зал живописи Северного Возрождения. А еще Коровин, Крамской, Мещерский, Айвазовский, Маковский, Репин. Так что, если будете проезжать мимо – не проезжайте мимо. Мальчик в поезде был прав.</t>
+  </si>
+  <si>
+    <t>06.05.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12359</t>
+  </si>
+  <si>
+    <t>Наборы дрипов для путешествий На майские, на летние отпуска, в деревню к бабушке, в лес и в горы. Rockets 3 сорта в наборе 15 шт / 1.390₽ Submarine 4 спешелти в наборе 16 шт / 1.380₽ 3 базы в наборе 30 шт / 2.290₽ 16 сортов в наборе 64 шт / 4.740₽ The Welder Catherine 6 сортов в наборе 30 шт / 2950₽ 4 сорта в наборе 60 штук / 6.100₽ Больше кофе Бразилия в наборе 24 шт / 1.887₽ 6 сортов в наборе 24 шт / 1.765₽ Особый набор 10 шт / 2.265₽ Tasty Coffee 4 сорта в наборе 20 шт / 1.275₽ 1 сорт в наборе 30 шт / 1.334₽ Случайный набор 10 шт / 586₽ По моему промокоду ZLATAFETISOVA скидка 15% Вкусвилл Колумбия в наборе 24 шт / 1.102₽</t>
+  </si>
+  <si>
+    <t>05.05.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12350</t>
+  </si>
+  <si>
+    <t>#Камчатка в восьми тарелках 1. Пикник у подножия вулкана Толбачик 2. Свежевыловленный камчатский краб на разделке 3. Привал у кратера Толбачика 4. Любой день в морском круизе 5. Уха из только что пойманного в диком озере гольца 6. Бутерброд с икрой чавычи на завтрак 7. Филе кеты и палтуса в комфорт-классе «Аэрофлота» на рейсе Москва—Петропавловск-Камчатский 8. Карпаччо из оленины и гребешка в ресторане «Сан-Марино» за 1.390₽ в Петропавловске-Камчатском</t>
+  </si>
+  <si>
+    <t>04.05.26 19:41</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12348</t>
+  </si>
+  <si>
+    <t>Автомат с игристым в аэропорту Екатеринбурга Называется это магическое изобретение от Chateau Tamagne – «брютомат». С 1 сентября стоит в чистой зоне аэропорта Кольцово в кафе «Азиатиш». Чтобы заполучить 0.2 белого или розового игристого, нужно за 980₽ купить жетон на баре и вставить его в автомат. Брют очень базовый, но плюс к настроению в полете обеспечен. 💯 если нужен брютомат в Шереметьево, Внуково и пр.</t>
+  </si>
+  <si>
+    <t>04.05.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12343</t>
+  </si>
+  <si>
+    <t>Одним вечером в Выксе На днях ходила в Noôdome на спектакль-путешествие «Выксуанские хроники». Прошибли все виды мурашек (валюта нашего поколения): от необъяснимой радости, от жути, от сжимающего сердца на рассказе женщины о смерти сына. Посмеяться тоже было над чем. Драматурги погрузились в жизнь маленького города Выксы в Нижегородской области, известного тем, что в нем с 1757 года работает Выксунский металлургический завод, крупнейший в России и чуть ли не в мире по производству железнодорожных колес. Поговорили с местными жителями о чувстве дома и внутреннем свете, который не зависит от солнца. И получилось вот такое сценическое путешествие и в конечном итоге, признание в любви Выксе, людям и человечности вообще. «Не заметят при этой власти, заметят при другой, не заметят при другой – да какая разница, самое главное – быть человеком!» Следующую главу спектакля-истории покажут летом – на 16-ом «Выкса‑фестивале». Ждем даты проведения и заносим в календарь.</t>
+  </si>
+  <si>
+    <t>03.05.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12335</t>
+  </si>
+  <si>
+    <t>ФЕСТИВАЛИ ЛЕТА 2026 Все главные музыкальные и досуговые фестивали в России в этом сезоне – от Москвы и Петербурга до Казани, Ростова-на-Дону и Читы (обратите внимание на «Степь» – это ☄️). Сохраняйте, делитесь с друзьями, успевайте за билетами. Май «Тех-Френдли Викенд» / 21-23 мая / Нижний Новгород «База» / 23 мая / Москва Veter Spring Fest / 23-24 мая / Москва «Мега Урбан Фест» / 23 мая / Екатеринбург День медитации / 24 мая / Москва Фестиваль медиаискусства НУР / 28-31 мая / Казань «Летник» / 29-31 мая / Москва Июнь Signal Factory / 5-7 июня / Москва Beat Film Festival / 4-14 июня / Москва VK Fest Казань / 7 июня / Казань «Спорт Марафон Фест» / 11-14 июня / Никола-Ленивец Stereoleto / 13-14 июня / Петербург Ural Music Night / 19 июня / Екатеринбург «Дикая мята» / 19-21 июня / Тульская обл. «Выкса» / 19-21 июня / Выкса Пикник Афиши / 20 июня / Москва День йоги / 21 июня / Москва «Архстояние детское» / 25-28 июня / Никола Ленивец Stereoleto Самара / 27 июня / Самара Omanko Day / 27 июня / Москва Июль «Степь» / 3-4 июля / Чита Gamma / 3-6 июля / Петербург VK Fest Петербург / 4-5 июля / Петербург Фестиваль Дениса Мацуева / 10-19 июля / Суздаль «Голос кочевников» / 10-11 июля / Бурятия «Планета К-30» / 10-11 июля / Петербург Stereoleto Екатеринбург / 11 июля / Екатеринбург VK Fest Москва / 18-19 июля / Москва Outline / 21-27 июля / Москва Trip Festival / 23-26 июля / Ростов-на-Дону «Архстояние» / 23-26 июля / Никола-Ленивец Chess &amp; Jazz / 25-26 июля / Москва Август «Посреди нигде» / 1 августа / Малый Турыш под Екатеринбургом «Пари Фест» / 1 августа / Нижний Новгород Праздник огурца / 1-2 августа / Суздаль «Круто» / 7-9 августа / Владимирская обл. Пикник Афиши Петербург / 8 августа / Петербург «ИТ-Пикник» / 8 августа / Москва</t>
+  </si>
+  <si>
+    <t>01.05.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12334</t>
+  </si>
+  <si>
+    <t>⚡️Кто хочет завтра с нами в 10:30 побегать в Нескучном и на Воробьевых – сигнальте, напишу место встречи @fb_zone_bot 🐸</t>
+  </si>
+  <si>
+    <t>01.05.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12333</t>
+  </si>
+  <si>
+    <t>Боюсь, что никак Такой мог бы быть тизер к моему интервью о том, как сегодня комфортно, безопасно и не за миллиард рублей путешествовать по России. Но есть нюансы. 🎬VK VIDEO 🎬YOUTUBE 🎬RUTUBE Благодарю Лену Лишиленко за доверие и приглашение в подкаст. Обычно это я беру интервью и задаю вопросы на своей работе, так что оказаться в роли ответчика – новый для меня опыт. Надеюсь, получилось быть полезной.</t>
+  </si>
+  <si>
+    <t>01.05.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12331</t>
+  </si>
+  <si>
+    <t>erid: 2W5zFJN4daH Владимир Спиваков и другие звёзды русской классики — в Ташкенте на майские! Друзья, впереди майские праздники, и вот вам очередной отличный повод долететь до Узбекистана! 4 мая Во Дворце международных форумов «Узбекистан» выступят известный дирижер Владимир Спиваков и блистательная пианистка Екатерина Мечетина. В исполнении Национального филармонического оркестра России прозучат произведения Рахманинова, Форе и Равеля. 5 мая Уже на следующий день на открытой площадке «Дружба народов» Спиваков вместе с оперной дивой Хиблой Герзмава представят программу «Я люблю тебя, жизнь!». Вход на концерт свободный. Тёплый май, узбекское гостеприимство, большое русское искусство и мощь симфонического оркестра — звучит как план! ✨</t>
+  </si>
+  <si>
+    <t>30.04.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12327</t>
+  </si>
+  <si>
+    <t>Зачем вообще это все или как я готовлюсь к сезону Когда-то я бегала в горах и ходила в многокилометровые трекинги почти без подготовки. И получала растяжения, ушибы, миозиты, дикую усталость. И не получала удовольствие от процесса и красоты вокруг. Уверена, многим знакомо. Экипировку, конечно, очень уважаю, но справедливости ради: мышечный корсет и рабочий пульс на долгой дистанции иногда важнее крутой мембранной куртки. На ошибках я отучилась, поэтому 1️⃣Не пользуюсь лифтом, ногами поднимаюсь на 15 этаж. 2️⃣ Бегаю не только, когда тепло и сухо, но и в снег, и в зной, и в дождик проливной. Если погода не слишком гнусная. 3️⃣Пашу на HIIT-тренировках. Это микс кардио и силы. Изнурительно – жуть, зато в финале чувствуешь себя готовым кандидатом в шоу «Титаны». 4️⃣Дружу Занимаюсь с супер-тренером, которая еще поддерживает меня в вопросах нагрузок в путешествиях, травм, болей и всего-всего. Жадничаю делиться контактом, но ей будет приятно. Тренер Екатерина Артюхова, руководит фитнес-студией utdstudios.ru, проводит беговые тренировки и готовит к трейлам. 5️⃣Ем зелень и овощи во все приемы пищи, по возможности. Уважаю белок, одобряю полезные жиры. Сильно одобряю хлеб, чипсы и картошку фри, увы. Но компенсирую тем, что почти не ем сахар. 6️⃣Занимаюсь спортом хотя бы 4 раза в неделю. В идеале 5-6 раз. Велосипед и 20-минутная силовая тоже засчитываются. Как и все системы, моя тоже иногда дает сбой. Случаются плохие дни или слишком хорошие, торты и острые крылышки. Но дольше 1-2 дней не разлагаюсь, с радостью возвращаюсь к правилам жизни. Их легко любить и придерживаться, когда есть конкретные цели. Не формата «похудеть и накачать пресс», а формата: подняться на вершину, пробежать зрелищный горный трейл, пойти в красивый дикий поход. Бронируете место в таком путешествии или покупаете слот – и, поверьте, эта мотивация будет работать эффективнее всего. А еще можете приходить к нам в кружок спортивных гедонистов – у нас все с такой мотивацией:) Кстати, в субботу 2 мая у нас будет утром беговая вечеринка. Если хотите прийти, моргните здесь @fb_zone_bot</t>
+  </si>
+  <si>
+    <t>30.04.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12325</t>
+  </si>
+  <si>
+    <t>Запретить использование пауэрбанков на борту самолетов предложила Росавиация после этого инцидента и направила запрос в Минтранс. Правила перевозки пауэрбанков были изменены с начала 2025 года. Вот актуальные ограничения для провоза пауэрбанков на рейсах российских авиакомпаний: 🌟Мощность не более 100 Вт·ч (Wh) Это большинство пауэрбанков емкостью 20 000–27 000 мАч. 🌟 Не больше двух Устройства мощностью до 100 Вт·ч включительно допускаются к перевозке в количестве не более двух штук на человека. 🌟Только ручная кладь Сдавать пауэрбанк в багаж нельзя, при досмотре багажа устройство могут изъять. Пауэрбанк нужно перевозить в упаковке или отдельном чехле в ручной клади. 🌟 В поле зрения На борту самолета не рекомендуется убирать пауэрбанк на багажную полку – лучше перевозить в сумке под впереди стоящим креслом. Если ваша ручная кладь – чемодан, который нужно убрать на багажную полку, тем более стоит достать из него пауэрбанк перед полетом. Аккумуляторы чувствительны к перепадам давления и могут загореться. 🌟 Села батарейка Не рекомендуется заряжать телефон от пауэрбанка во время взлета и посадки.</t>
+  </si>
+  <si>
+    <t>28.04.26 04:15</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12320</t>
+  </si>
+  <si>
+    <t>Испытываю смешанные чувства, смотря эти видео. В отелях повсеместно стали предлагать спа-услуги детям от 4 лет. Освежающие и очищающие процедуры для лица, массаж, телесные практики. Особенно популярно это на Мальдивах. Не знаю, может, детям правда нравится. А вам как такой #тренд? 🔥 Классно 👀 Перебор</t>
+  </si>
+  <si>
+    <t>27.04.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12310</t>
+  </si>
+  <si>
+    <t>Автопутешествие вокруг Ладожского озера – безупречный вариант для отпуска, когда хочется одновременно увлекательно, комфортно, красиво и недалеко. Проверяю лично раз в год-два эту гипотезу – подтверждается неизменно. Отличный сценарий путешествия предлагает туроператор «Игора Тур». Это маршрут премиум-формата «Энергия Ладоги».  За 4 дня вы  ~ прокатитесь на катере среди Ладожских шхер,  ~ увидите северных оленей,  ~ прогуляетесь по древним крепостям, ~ исследуете карельский лес по экотропам среди водопадов, ~ попробуете свежайшую форель, карельские калитки, ~ отправитесь на ретропоезде в «Рускеалу»,  ~ полюбуетесь закатами на песчаных пляжах Ладоги и отдохнете в чудесных отелях сети «Точка на карте». ✅Тот случай, когда статус «Национального туристического маршрута» подкреплен достойным уровнем сервиса и насыщенной программой. Путешествие проходит в мини-группе, поэтому места разлетаются быстро. 🗓 Даты на лето: 11 — 14 июня 9 — 12 июля 23 — 26 июля 6 — 9 августа 20 — 23 августа Лето в Карелии пролетает мгновенно, так что не откладывайте впечатления на потом. Чистая энергия севера ждет вас в путешествии по Ладоге.</t>
+  </si>
+  <si>
+    <t>27.04.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12309</t>
+  </si>
+  <si>
+    <t>NASA запустили онлайн-платформу, где можно собрать любое слово из природных контуров Земли. Красиво!</t>
+  </si>
+  <si>
+    <t>27.04.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12307</t>
+  </si>
+  <si>
+    <t>Весеннюю погоду разблокируют через неделю. И другие #новости, которые мы реально заслужили📰 ➖Цена опечатки в авиабилете – 1.300₽. Эту сумму с 1 апреля нужно платить за возможность исправить опечатку в фамилии в билете «Аэрофлота». При этом, скорректировать дату рождения и другие данные паспорта, кроме ФИО, можно бесплатно. ➖В Сулакском каньоне в Дагестане запустили аттракцион с эффектом свободного падения на высоте 30 метров. Человек заходит в металлический каркас, и он выдвигается за край скалы. Фото 1 ➖В Карелии откроется спа-отель 5* с бассейном под открытым небом. В районе Сортавалы, в 2027 году. Фото 2-3 ➖Пермская художественная галерея открылась в новом здании в современном кластере. Видео 3 от канала «ку-ку» ➖В Казани строят отель с самым большим президентским люксом в России – он займет почти весь последний 17-й этаж новой гостиницы Muse of Stars 5* на территории комплекса «Яр Парк». Его площадь 630 м². Пока же самые большие президентские люксы расположены в отелях «Мовенпик» на Красной Поляне – 583 м² и в Lotte Hotel в Москве – 490 м²</t>
+  </si>
+  <si>
+    <t>24.04.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12303</t>
+  </si>
+  <si>
+    <t>Завтра мой день рождения, и я попросила друзей подарить мне бинокль. Они удивлены, хотя не знают, что это я еще убрала из вишлиста снегоступы. По-настоящему оценила удовольствие обладать биноклем на Камчатке. В один из дней морского путешествия мы с командой высадились на берег в дикой бухте и отправились на озеро порыбачить. Горбуша, нерка, голец как раз зашли на нерест и стали желанной добычей для медведей, которые, впрочем, от добычи в нашем лице тоже не отказались бы. Поэтому, пока мужчины удили рыбу, я вооружилась биноклем и наблюдала за зарослями деревьев, чтобы засечь медведя, который, в свою очередь, наблюдал за нами. Это оказалось даже более увлекательно, чем смотреть в бинокль на гладь океана в надежде увидеть китовые «фонтаны» или плавники косаток. В поисках невидимого врага рассматриваешь растительность на склонах гор, движение птиц, структуру облаков. Любопытно, много кто среди нас покупает вещи, которые вызывают недоумение у других людей? Поделитесь в комментариях 👇 На втором фото, кстати, медвежий след. Рядом лежал медвежий помет, фоткать не стала – не настолько, видимо, я еще натуралист. А медведь к нам так и не вышел.</t>
+  </si>
+  <si>
+    <t>24.04.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12298</t>
+  </si>
+  <si>
+    <t>На Камчатке несколько дней жила в отеле три звезды. 📍 «Арсеньев» 3* расположен на окраине Петропавловска-Камчатского. Отсюда удобно выезжать к вулканам, минуя городские пробки. До центра города на такси минут 15-20. Так вышло, что я жила в двух номерах: в одном до морского круиза (посмотреть репортаж можно, начиная с этого поста, где я пью чай на фоне ныряющей косатки) и в другом – после круиза. Отель состоит из четырех корпусов. Сначала ночевала в корпусе Green. Меня заселили в большой «двухместный комфорт»: фото 2-5. Он не слишком современный, но аккуратный и чистый. Как раз в нем я пережила землетрясения, которые тогда были на Камчатке. После круиза поселилась в корпусе Loft – тоже в комфорте: фото 6-9. Это более современные номера, да и корпус посвежее. В Scandi примерно так же. На завтрак приличный для 3* шведский стол: каждый день были бутерброды с икрой. Этим летом снять стандарт на двоих с завтраком можно за 11.000₽ в сутки. Год назад было в районе 8-9.000₽, но это все еще нормальная цена для #Камчатка в пик сезона.</t>
+  </si>
+  <si>
+    <t>23.04.26 18:27</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12288</t>
+  </si>
+  <si>
+    <t>В Приморье много красивых бухт. Одна из них (а для кого-то самая) — 📍Дубовая с торчащими из воды скалами-кекурами. В народе их прозвали «бутылка» и «курица». Здесь дикий галечно-песчаный пляж, чистая морская вода, и покататься на сапе между скалами – благодатное дело. Ехать, правда, от #Владивосток почти ~500 км, поэтому хороший вариант: лето и палатки или дом на колесах. (да, человек на втором видео, судя по всему, бредет по пляжу без трусов, но кто ему запретит!)</t>
+  </si>
+  <si>
+    <t>23.04.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12281</t>
+  </si>
+  <si>
+    <t>11 мая у москвичей есть редкая возможность попасть в Зал Церковных Соборов Храма Христа Спасителя — что почти невозможно в обычные дни. В этом масштабном закрытом пространстве с впечатляющей акустикой проект Lumisfera представляет «Пробуждение души» — концерт при свечах, в котором музыка звучит как внутренний диалог с собой и Вселенной. Оркестр и хор создают мощное многоголосие, раскрывая смыслы культовых композиций глубже, ближе и точнее. Эта программа выстроена как путь души: от Lacrimosa Моцарта и Ave Maria Баха до Creep Radiohead и знаменитой арии Ameno. Музыка о поиске света в пространстве Храма ощущается почти физически: свет тысяч свечей, звёздное небо над головой и редкое состояние тишины внутри. Это культурный опыт, который проживается зрителями как глубоко личный. Такой вечер стоит пережить каждому хотя бы раз в жизни. 🎫 Билеты уже в продаже: https://clck.ru/3T5jqX?erid=2W5zFJN2Gph #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.04.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12280</t>
+  </si>
+  <si>
+    <t>10 идей, куда поехать за вау-впечатлениями Прекрасная ведущая подкаста ЗАКУЛИСЫ Лена Лишиленко сделала важную вещь: организовала интервью и добыла из меня много полезной информации. Про то, как сегодня можно интересно путешествовать по России, а еще про то, как вообще вести канал и зарабатывать на нем в это турмбулентное время. 💰Интервью выходит в пятницу — не пропустите анонс в тг-канале. И подпишитесь на страницу подкаста ВК, там Лена разбирает, как устроены разные сферы и индустрии, через честные истории предпринимателей. А пока собрали для вас две полезных шпаргалки для путешествий: 1️⃣Куда отправиться за впечатлениями в России: топ 10 идей — неочевидные направления и способы провести время, отели, бани, рестораны и даже острова. Файлик прикреплен к этому посту. 🔟Где пожить в России: 10 небанальных отелей и глэмпингов — файлик можно забрать в этом посте. Верю, что информация будет полезной для ваших летних отпусков и приключений. Подумайте новый опыт в путешествиях и обязательно делитесь впечатлениями здесь, в нашем сообществе, и с друзьями.</t>
+  </si>
+  <si>
+    <t>22.04.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12277</t>
+  </si>
+  <si>
+    <t>Поразительно: некоторые культовые скульптуры Даши Намдакова находятся в населенных пунктах, о существовании которых на карте России многие даже не знают. Эта прекрасная «Золотая Шория», например, установлена в городе 📍 Таштагол Кемеровской области еще в 2010 году. Она стоит в парке Боевой славы, на холме возле берега реки Кондома. Высота скульптуры – 6 метров. Даши отлил ее из бронзы во время своего обучения в мастерской скульпторов в Италии, оттуда ее и привезли в Россию. Наездница с ритуальным огнем в руках сидит верхрм на могучем лосе – тотемном животном, которому многие века поклонялись обитатели тайги, шорцы. А теперь давайте так: Кто впервые узнал о том, что в России есть город Таштагол, ставит на пост ❤️ Кто знал – 🔥</t>
+  </si>
+  <si>
+    <t>22.04.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12274</t>
+  </si>
+  <si>
+    <t>В Суздале открылась выставка «Невербалика. Язык русского пейзажа», на которой посетителям предлагают нестандартный сценарий взаимодействия с экспозицией. Вы берете аудиогид, где вместо привычных аудиофрагментов, рассказывающих про экспонаты, звучит особая музыка, которая индивидуально подобрана к каждой из представленных на выставке пейзажных картин Айвазовского, Левитана, Серова и других художников. В руках у вас — «карта рефлексии», в ней вы фиксируете свои эмоции и размышления в моменте. На выходе получается осмысленное переживание полученного на выставке опыта. Пример того, как сходить в музей не «для галочки». Мне особенно приятно про него рассказывать в свете того, что «Зона комфорта» стала в этом сезоне информационным партнером Владимиро-Суздальского музея-заповедника @vladmuseum33. 🟥Выставка проходит в Кремле до 5 июля. → пост про то, чем заняться в Суздале, если вы были здесь много раз</t>
+  </si>
+  <si>
+    <t>20.04.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12261</t>
+  </si>
+  <si>
+    <t>Вдруг вы не знали, появилась профессия: лесотерапевт. Описывается это так: «сертифицированный лесотерапевт / гид по лесным купаниям». Лесные купания — это придуманная в 1980-е японцами практика синрин-йоку (shinrin-yoku в переводе — лесные ванны). Миссия лесотерапевта: помочь человеку правильно побыть с деревьями. Стала копать и выяснила, что в Японии даже есть обучающие курсы по синрин-ёку, по окончании которых дают сертификат. Я в замешательстве: что такого можно делать в лесу, чтобы для этого нужен был рядом сертифицированный специалист? Кто-нибудь в курсе?</t>
+  </si>
+  <si>
+    <t>20.04.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12252</t>
+  </si>
+  <si>
+    <t>Помните, я вам показывала роскошный лайнер SH Minerva, который был создан для круизов в Антарктику? Теперь он будет выполнять экспедиционные круизы на нашем Дальнем Востоке! Это одна из главных новостей сезона. Прежде всего, потому что Дальний Восток – одно из самых желанных и малоизведанных направлений для путешествий. Десятки островов, проливов и бухт много лет были доступны только ученым. Теперь же, поднявшись на борт современного лайнера, мы можем исследовать сотни километров дикого берега Камчатки, Чукотки, Курильских и Командорских островов, наблюдать за китами, моржами и белыми медведями, подниматься на вулканы. Абсолютная фантастика — совершить такое приключение не на бывшем научном судне практически без удобств, а на экспедиционной мегаяхте, настоящем бутик-отеле на воде, построенном с педантичностью и скрупулезностью скандинавов. Летом 2026 года круизы на SH Minerva пройдут по маршрутам: 🚤 Курильская гряда Проходит вдоль цепи островов с действующими и спящими вулканами, термальными источниками, черными вулканическими пляжами и пемзовыми скалами. 🚤 Камчатка — Командоры — Чукотка Проходит через северную часть Тихого океана с одной из самых богатых морских фаун планеты: здесь горбатые киты, кашалоты, белухи, моржи, морские котики, сивучи и тысячи морских птиц. 🚤 Чукотка — о. Колючин На этом пути вы увидите Анадырский залив, пройдете через фьорды пролива Сенявина, побываете на острове Иттыгран с Китовой аллеей, заглянете в поселения чукчей и эскимосов и окажетесь на острове Колючин — доме белых медведей и моржей. Редчайший шанс побывать на краю света в приключении «как из кино» в условиях максимально возможного комфорта. В России такое судно в единственном экземпляре, а сезон круизов короткий, поэтому бронировать каюту в путешествии лучше уже сейчас. Все вопросы по организации и программам экспедиций можно задать вашему персональному менеджеру Юлии. Цена: от 1 160 320р.</t>
+  </si>
+  <si>
+    <t>20.04.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12247</t>
+  </si>
+  <si>
+    <t>Культурное событие, которое я жду в этом году — Арктическая биеннале. И пройдет она не в московской Третьякове, не в Манеже, а реально в Арктике – на арктических островах России. Куратор – художник Александр Пономарев, в прошлом профессиональный моряк, побывавший в том числе на Северном полюсе. В 2017 году он провел первую в истории Антарктическую биеннале и с художниками разместил на берегах Антарктиды несколько десятков арт-объектов. Их снимки потом были представлены на Венецианской биеннале современного искусства. Превратить почти необитаемые земли в культурное пространство – смело и круто.</t>
+  </si>
+  <si>
+    <t>18.04.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12243</t>
+  </si>
+  <si>
+    <t>Случайные знания, которые мне пригодились в жизни: значение слов стаксель и генакер. Это паруса на яхте. Впервые поставив их пять лет назад на парусной тренировке Силы ветра, я не предполагала, что буду делать это когда-либо еще. Но как раз в то время я начала активно путешествовать по России, и вдруг стало ясно, что «по воде» – это классный, вообще другой взгляд даже на хорошо знакомые места. И просто интересный способ провести время. С тех пор у Силы ветра появились парусные выходные в разных городах: Ярославле, Нижнем Новгороде, Казани, даже во Владивостоке. Это маленькое приключение, когда за два-три дня изучаешь город с воды и пробуешь управлять яхтой. Опыт не нужен, инструктор всему учит на месте. На май планы такие: 9–10 мая Владивосток 9–10 мая Нижний Новгород 23-24 мая Ярославль 30–31 мая Казань Должна предупредить. Даже если вы прожили 30 лет в полной уверенности, что вода – не ваша стихия, после этого может затянуть так, что будете каждый сезон как минимум один раз устраивать отпуск под парусом. Проверено своим опытом.</t>
+  </si>
+  <si>
+    <t>17.04.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12238</t>
+  </si>
+  <si>
+    <t>Путешествие, которое я ни с чем не спутаю, даже если меня разбудят вопросом «что запомнилось?» среди ночи, это поездка трейл в Кисловодске. Я прошла и пробежала всего 12 км по склонам гор, но была в восторге от смены пейзажей. → Тут показывала, как это было. С тех пор отслеживала, будет ли T-Банк Grand Kislovodsk снова в 2026 году, чтобы пройти ещё более живописный маршрут с видами на Эльбрус. И, ура, открыли регистрацию! 2-3 мая Кисловодск снова ждет всех, кто любит горы, природу Кавказа, спорт и бросать себе вызов. Будет шесть маршрутов: от 6 км для новичков до хардкорных 60 и 105 км. PARK - 6 km TROPA KOSYGINA - 13 km BOLSHOE SEDLO - 20 km NARZANNYI - 30 km KICHI-BALYK - 60 km BERMAMYT - 105 km РЕГИСТРАЦИЯ НА САЙТЕ На трейл можно и нужно всем, так как его необязательно целиком бежать. Есть возможность наслаждаться видами и фоткать пасущихся лошадок. При этом в короткий промежуток времени вы успеваете увидеть очень много! Без ночевок в палатках, зато с разметкой маршрута, поддержкой организаторов, мчс и медиков. В общем. Увидимся в Кисловодске!</t>
+  </si>
+  <si>
+    <t>17.04.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12236</t>
+  </si>
+  <si>
+    <t>✈️Удивительные совершенно цены на перелеты в Мурманск в апреле: 🪟 Из Москвы можно слетать • за 5.000₽ туда-обратно на Победе, с багажом на ней же – за 10.000₽ • Аэрофлотом – за 12.000₽ с ручной кладью 10 кг 🪟 Из Петербурга • за 7.000₽ туда-обратно Аэрофлотом с ручной кладью 10 кг</t>
+  </si>
+  <si>
+    <t>17.04.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12232</t>
+  </si>
+  <si>
+    <t>Краснокнижные киты-финвалы пришли в губу Титовка в Мурманской области Финвал — это второе по величине животное на Земле после синего кита. В южном полушарии финвалы более многочисленны, чем в северном, поэтому большая удача и радость встретить их в нашем Баренцевом море. Фото и видео прислали ребята из парк-отеля 📍«Титовка», в котором я побывала в своем зимнем путешествии. Мурманская область — самый доступный способ увидеть китов в России. Какова экономика? 1. В апреле и мае отель дает проживание за 20.000₽ в сутки для двоих с завтраком по промокоду «китапрель» еще и скидка 20% + Выход в море — 9.000₽ с человека. + Авиабилеты туда-обратно из Москвы и Петербурга сейчас можно поймать за 5.000₽.</t>
+  </si>
+  <si>
+    <t>16.04.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12230</t>
+  </si>
+  <si>
+    <t>Эта пара обуви нужна нам всем летом #этовещь Или нет. Американцы VKTRY Gear выпустили сабо Recovery Clog с подошвой из карбона, из которого делают автомобили «Формулы-1». Фишка якобы в том, что в них ноги быстрее восстанавливаются после тренировок и хайкинга за счет уникальных свойств карбона. Он хорошо поддерживает стопы, создает эффект пружины, за счет чего правильно распределяет нагрузку и снижает усталость мышц. Стоит 68 евро. В России их пока нет, но я нашла у нас кроксы с аналогичным названием Recovery Clog. Про подошву из карбона, правда, ни слова, но ортопедическая стелька на месте. Стоят, кстати, почти столько же. Не понимаю, от них реально может быть ощутимый эффект, или это маркетинг?</t>
+  </si>
+  <si>
+    <t>15.04.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12227</t>
+  </si>
+  <si>
+    <t>Весь апрель мой путеводитель для выходных в Махачкале летает на борту S7. Махачкала и Дагестан мне, честно, понравились с первого взгляда. Это было одно из самых необычных моих путешествий, потому что вместо классических туристических аттракционов я исследовала культурные локации. Но без выпечки, шашлыков, гор и моря тоже, конечно, не обошлось. Посмотреть мои рекомендации можно в канале по тегам #Махачкала и #Дагестан или вступить в премиум-канал, где я выложила готовые многодневные маршруты по Дагестану и рекомендации гидов. Дагестан – красивое, мощное, интересное место. Очень хочется, чтобы города, села, а главное, люди скорее восстановились после катастрофических последствий наводнения. Многим семьям и организациям по-прежнему нужна помощь разного рода. Как можно помочь, написали коллеги из местного издания @nodamedia, за что им спасибо: 🗿Платформа Help Dagestan 🗿Волонтерская помощь совместно с фондом Инсан, тел: +7(988)788-88-06 ; +7(964)010-03-35 🗿Волонтерская помощь совместно с фондом Надежда, +7(964)014-08-02 🗿Волонтерская помощь совместно с фондом Русский крест</t>
+  </si>
+  <si>
+    <t>15.04.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12218</t>
+  </si>
+  <si>
+    <t>Если вы мечтали познакомиться с Алтаем и планируете летний отпуск, я вам очень завидую. Освободилось несколько мест в туре «Легендарный Алтай» у знакомых организаторов Art Travel Club. Все летние даты в тур давно проданы, так что это настоящий подарок. Вы проедете по восхитительно живописному Чуйскому тракту, переправитесь на катере через Телецкое озеро, будете обедать и ужинать под открытым небом в очень красивых местах, высадитесь на «алтайский Марс», доберетесь на джипах до высокогорного озера. И все это с комфортным проживанием в эко-отелях и глэмпингах, вкусной едой и проверенным организатором. В программе будут знаковые места и нетуристические точки, живые рассказы от местных и действительно яркие впечатления, а не посещение локаций «ради галочки». Даты: • 14–20 июня Кому неудобно летом, можно еще поймать место на золотую осень • 19–25 сентября Подробная информация — тут, а если останутся вопросы, можно написать напрямую организатору @elizavetasokolovafr. Отзывы тоже почитайте, они говорят сами за себя.</t>
+  </si>
+  <si>
+    <t>14.04.26 19:09</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12215</t>
+  </si>
+  <si>
+    <t>Мы отправились на край света всей семьей — напишет спустя много лет в мемуарах балерина Майя Плисецкая про жизнь на Шпицбергене. В 1932 году, когда ей было шесть лет, Отто Шмидт назначил ее отца Михаила Плисецкого начальником угольных рудников на Шпицбергене, и вся семья – отец, мать, Майя и брат – отправилась на далекий остров. «Из Осло путь лежал пароходом в Баренцбург. Вез нас советский ледокол «Красин», два раза в год совершавший этот полярный марафон. По календарю было лето. Но все две недели плавания безбожно штормило…Если у Гоголя летали гробы, то у нас с крыльями были чемоданы. … Нам выделили помещение в доме советской колонии. Он располагался на самом краю поселка. Дальше сразу начинались горы. … Чего было на Шпицбергене в переизбытке, так это снега. Чистый, белый, хрустальный, светящийся снег. С лыж я не слезала. Не чувствуя времени, до середины ночи я слетала, карабкалась ввысь, вновь слетала с причудливых извилистых гор. Зазвать меня домой не было никакой возможности. … Еще помню шпицбергенские ветры. За минуту они сбивали человека с ног, и его заносило снегом. В такие шквальные дни люди ходили цепями, держась за руки, человек по двадцать-двадцать пять». Прочитать историю Плисецкой о Шпицбергене целиком можно здесь. Любопытно, что именно в советском Баренцбурге состоялся первый выход Майи Плисецкой на сцену. В местном самодеятельном театре поставили оперу Даргомыжского «Русалка», и Майе дали главную роль. Плисецкие прожили на Шпицбергене четыре года, в 1936-м Михаила Плисецкого отозвали со всех должностей, отправили на материк и расстреляли по доносу осведомителей из Баренцбурга. Майя позже попала в Москву, где закончила балетное училище и поступила на службу в Большой театр.</t>
+  </si>
+  <si>
+    <t>14.04.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12211</t>
+  </si>
+  <si>
+    <t>Побывала на молочной ферме «Вселуг», продуктами с которой сейчас питаются все продвинутые гедонисты и зожники (и я). Нахожусь под впечатлением от того, насколько современно и технологично там все устроено. Почти все процессы автоматизированы: уборка, кормление, диагностика, доение и даже чесание коров – они это обожают. Коровы, козы, овцы живут здесь свою лучшую жизнь. А из их молока получается вкуснейший сыр (мои любимчики: халуми, сусанинский и белпер кнолле), творог, сырники, йогурты. Также на ферме выращивают овощи, зелень, ягоды. Большая часть потом отправляется в Москву. Но самые ‘сливки’ достаются гостям отеля 📍«Спорт Марафон Парк», который в паре километров от фермы. Буквально: капучино на завтраке делают с молоком, которое подоено в 5:00 утра! Вот это я понимаю, farm-to-table.</t>
+  </si>
+  <si>
+    <t>13.04.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12206</t>
+  </si>
+  <si>
+    <t>Отели на винодельнях в Краснодарском крае с бассейнами, ресторанами, улиточными фермами, озерами, а некоторые даже с теннисными кортами и музеями. — «Шато Пино» на винодельне Chateau Pinot — Villa Romanov рядом с винодельней «Поместье Голубицкое» — Замок «Шато Андре» на одноименной винодельне — Abrau Light Resort&amp;SPA в Абрау Дюрсо — Глэмпинг «Винный форт» в потрясающе красивом заповеднике поблизости от всех известных и камерных виноделен. Почти на все дает лучшую цену Отелло – сверху еще берите мою скидку по промокоду ALLVSNTPO,вводить нужно на сайте.</t>
+  </si>
+  <si>
+    <t>12.04.26 17:54</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12196</t>
+  </si>
+  <si>
+    <t>Отправляемся в мини-путешествие под парусом по Карелии с Blue Adventures. Команда уже открыла бронь на летние походы: с живописными переходами по Ладоге, топовым снаряжением для комфортных ночевок и походной баней. Приключения проходят камерно и без суеты: в каждом путешествии ходят на 2-3 яхтах по 6-8 человек, включая капитана и вайб-менеджера — это важный человек, который отвечает за то, чтобы участникам было комфортно, интересно и сытно. Меню на каждый день заранее согласовывается с группой. Участвовать, кстати, можно во всем: управлять яхтой, топить баню. А можно не делать ничего и просто наслаждаться тем, что за тебя все спланировано. Вариантов несколько: • 3 дня пт-вскр 50.000₽ • 4 будних дня 60.000₽ В июне, кстати, действует спецпредложение: скидка –5.000₽. Бронируйте свое путешествие под парусом на сайте</t>
+  </si>
+  <si>
+    <t>12.04.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12194</t>
+  </si>
+  <si>
+    <t>Первый космический обед Юрия Гагарина воссоздали в ресторанах сети отелей Cosmos Hotel Group. Символично! Команда вдохновилась орбитальным полетом космонавта на борту «Восток-1» 12 апреля 1961 года. Он длился 108 минут. Через 20 минут после легендарного «Поехали!» состоялся также первый обед в космосе. 63 тюбика с едой: щавелевое пюре с мясом, паштет, шоколадный соус, сок из черной смородины. В ресторанах Cosmos Hotel Group этот набор превратили в гастрономический сет с паштетом из утки, космическим хлебом, мраморной говядиной в квасной глазури, мороженым из черной смородины. Попробовать можно до 30 апреля в отелях в Москве, Петербурге, Казани, Сочи, на Алтае и в других регионах.</t>
+  </si>
+  <si>
+    <t>12.04.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12191</t>
+  </si>
+  <si>
+    <t>1961 год. Спустя всего месяц после исторического полета в космос Юрий Гагарин вместе с женой Валентиной приехали отдохнуть в санаторий «Россия» (ныне – пятизвездочный отель Rodina Grand Hotel &amp; Spa). Гагарины много гуляли по субтропическому парку, а на каскадной лестнице космонавт каждый день делал зарядку с видом на море.</t>
+  </si>
+  <si>
+    <t>11.04.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12189</t>
+  </si>
+  <si>
+    <t>ПЛАНЫ НА АПРЕЛЬ ➖ Слетать на Алтай или в Минводы туда-обратно за 13.000Р → вот эти чудо-билеты ➖Культурно провести время в Суздале, где 16 апреля в Кремле открывается выставка «Невербалика. Язык русского пейзажа», на которой картины Айвазовского, Левитана, Серова дополнят особый саунд-дизайн и «карта рефлексии», благодаря которой можно проследить, как в разных зонах экспозиции менялись ваши ощущения благодаря взаимодействию с искусством. → пост про то, чем заняться в Суздале, если вы были здесь много раз → новые гостевые дома, где приятно остановиться ➖Встречать весну в горах Осетии → три глэмпинга в самых живописных местах ➖ Уехать в ближайший к Москве филиал Карелии, чтобы гулять в лесу и на озере → например, сюда ➖ Выбрать один из 50 лучших семейных лагерей на природе и провести время с детьми в трекингах и пикниках ➖Встретить весну в тундре → вот так ➖Отправиться крутить педали или ставить паруса в очень красивых местах в России — от Кисловодска до Алтая ➖ Успеть купить билеты на театральный фестиваль «Мелиховская весна» 22-31 мая, который пройдет в здорово преобразившемся за последний год Мелихово — показала, как, в этом посте. ➖Выставки! В Москве: Потомки Чингисхана. Русь и мир в Музее Московского Кремля «Волга. Москва. Нева» на ВДНХ «Ларионов / Гончарова. Начало» в Пушкинском «Архетипы авангарда» в Третьяковке «Под маской» в Музее русского импрессионизма «Великолепие русского костюма» в Царицыно «Эрик Булатов» в РОСИЗО «Искусство будущего» в МАММ ✖️25-26 апреля пройдет Ярмарка «Светлица», в которой примут участие более 60 локальных брендов керамики, одежды, украшений, а также будут лекции и мастер-классы. В Петербурге: «Петр Кончаловский. Сад в цвету» в Русском Музее «КВ-7. Бродский — Тапиес» в музее «Полторы комнаты» «Зеркальная выставка» в Кабаре ШУМ «Неполное собрание» в ОБЭРИУ «Долгая счастливая жизнь» в KGallery «Все Бенуа» в Манеже А также: «Невербалика. Язык русского пейзажа» в Суздале «Импрессионизм с русской душой» в Серпухове «Рерих» в Звенигороде «Саврасов и тишина» в Истре «Состояние потока. Волга в русском искусстве» в Самаре «Вечное барокко» в Нижнем Новгороде «Караван историй» в Казани 🟠Также в премиум-канале к сезону выложила 50+ контактов проверенных гидов по регионам России</t>
+  </si>
+  <si>
+    <t>11.04.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12184</t>
+  </si>
+  <si>
+    <t>Картины Алексея Ланцева 2019-2023 гг. вдохновлены поездкой на родину – на Таманский полуостров. Здесь поля Воронежской области, виноградники и рыбаки. Предстают те самые виды и переживания, которых так не хватает каждому жителю мегаполиса в условиях ограниченного пространства. И это то, что я старался передать в бесчисленных этюдах гуашью и акварелью. У меня был любимый холм у моря, рядом с поселком Джемете, с него открывался отличный вид – песок, море, дальний берег и всегда много неба.</t>
+  </si>
+  <si>
+    <t>10.04.26 17:58</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12183</t>
+  </si>
+  <si>
+    <t>Семейные каникулы в Муроме Муром и отель X.ROOM приглашают семьи с детьми в за бесценными воспоминаниями о совместном отпуске. Здесь все создано для того, чтобы гости могли полностью погрузиться в общение друг с другом, не думая о лишних расходах. По тарифу «Мама, папа, я» дети до 10 лет проживают в отеле бесплатно. В стоимость семейного номера также включен завтрак для всех членов семьи. Что приятно, в апреле дополнительно действует 10% скидка именно на этот тариф. Просто укажите при бронировании на сайте кодовое слово: АПРЕЛЬ. Подарите себе и детям путешествие в город семейных историй. Реклама. ООО «Мета.М», ИНН 3307023780. Erid: 2VtzqxWCwnn</t>
+  </si>
+  <si>
+    <t>09.04.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12181</t>
+  </si>
+  <si>
+    <t>Вот это я еще не встречала в российских отелях. Главным образом то, что на втором видео. А на чайные пакетики ругаюсь всегда. У нас даже в пяти звездах, где ночь стоит 120.000₽ могут положить чайные пирамидки из супермаркета. Растворимый кофе в отелях за 30к в сутки тоже встречала. Ничего не имею против ни первого, ни второго, понятно, что чайник чая можно заказать в румсервисе. Но считаю, во-первых, что в отеле 5* премиум-супер-люкс опция заварить вкусный листовой чай в номере должна быть по умолчанию. Во-вторых, она обязана быть в загородных отелях любой звездности и в глэмпингах, просто потому что это органично и, в конце концов, недорого. Друзья, ни к чему не призываю, но если видео не грузятся, знайте, что вот тут все работает 💚</t>
+  </si>
+  <si>
+    <t>09.04.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12177</t>
+  </si>
+  <si>
+    <t>Утром съездила на квадроцикле в заброшенную деревню. Оказывается, в Тверской области чуть ли не самое большое в России количество покинутых деревушек. С десяток покосившихся полуразрушенных домов производят тоскливое впечатление. Внутри – жуткое. Быт практически не сохранился, но тем азартнее поиски артефактов. В одной избе обнаружила занятную вещицу с последней фотографии. Кто знает, что это? На что похоже?</t>
+  </si>
+  <si>
+    <t>08.04.26 20:09</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/12172</t>
+  </si>
+  <si>
+    <t>Румтур в 📍«Спорт-Марафон Парк» 5* в Тверской области. 🗺из Москвы ехать на машине ~5 часов. Отель открылся в марте на озере Вселуг. Номера здесь – это стоящие в сосновом лесу виллы с панорамными окнами. По уровню комфорта – это реальный премиум. Вилла огромная, все из дерева и камня, дорогая мебель и техника. Гардеробная, кухня, веранда. Порадовала подборка книг про японскую философию, бег, горные походы, а также пара детских – для младшего админа. Но самым крутым оказалось то, что я вообще ни в одном отеле у нас еще не встречала! Выложу отдельным постом. Догадываетесь, что?</t>
+  </si>
+  <si>
+    <t>18.09.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13186</t>
+  </si>
+  <si>
+    <t>Куда успеть на этих выходных в Москве! Во-первых, на Фестиваль культуры хлеба, где прочитают лекции два отличных спикера. — Культуролог, антрополог и просто человек прекрасный Таня Перепелкина @foodstudies расскажет, как хлеб превратился из утилитарного продукта в артефакт современной городской культуры. Регистрация бесплатная тут. — А драматург Валерий Печейкин, которого я люблю со времен Гоголь-центра, затронет сакральное и смешное: как хлеб кочевал из сказок в мемы. Регистрация бесплатная тут. После хлеба бежим за зрелищем – на фестиваль науч-поп кино Beat Film Festival, чтобы успеть посмотреть фильм про биостанцию «Анива» на Сахалине. Он – про созидание. Про ученых, которые работают в одном из красивейших мест мира в условиях неопределенности. Про то, как учиться читать территорию и принимать за нее ответственность.</t>
+  </si>
+  <si>
+    <t>18.09.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13178</t>
+  </si>
+  <si>
+    <t>Север головного мозга Люди делятся на два типа. Первые смотрят на фотографию Кольского в феврале и думают: «Господи, как красиво». Вторые: «Господи. Зачем?» И дело даже не в любви к холоду. Не знаю ни одного человека, который искренне любит, когда ветер со скоростью двадцать метров в секунду пытается оторвать ему лицо. Но Север почему-то устроен так, что одних он отталкивает, а других совершенно необъяснимым образом притягивает. Северного типа личности или синдрома одержимости севером наука, увы, не выявила. Зато психологи описывают awe – чувство, возникающее при столкновении с чем-то несоизмеримо большим, чем ты сам. Это одновременно восторг и растерянность от осознания собственного масштаба. Трепет. В самом слове есть прекрасная двусмысленность: от него образованы awful и awesome – ужасное и восхитительное. Север умеет быть и тем, и другим сразу. «Арктическая лихорадка», о которой говорили в начале прошлого века, была не только газетной метафорой. Полярные экспедиции действительно выглядели разновидностью прекрасного помешательства. «Зараженные» жаждой научных открытий и риска, честолюбием и желанием проверить, где заканчивается география, люди уезжали туда, где белое пятно на карте обещало им славу или смерть. Но, конечно, Север заселяли не только романтики. #Мурманск – последний город, основанный в Российской империи в 1916 году, в этом смысле идеальный пример. Он с самого начала был городом приезжих. Незамерзающий порт, рыболовство, промышленное освоение Кольского полуострова – никель, апатиты, железная руда – постоянно требовали людей. Сюда ехали по распределению и контракту за карьерой, северными надбавками, квартирой. Заработать и уехать – аккуратный жизненный план. Некоторые оставались: женились, появлялся ребенок, шкаф, собака, приятели, знакомая трещина на кухонной стене. И вот уже временный город сделался своим. Правда, следующее поколение все равно в основном уезжало учиться и работать в Москву и Ленинград, так что северные города вновь и вновь обновляли население, словно море – берег. Статистика не умеет отличать любовь от трудового договора, поэтому мы не вычислим процент людей, которые едут на север по зову сердца и блудного ума. Тем более что объект любви, прямо скажем, непростой. Советские индустриальные города, выросшие вокруг рудника, комбината или порта. Полярная ночь, ветер, бесконечное межсезонье, тундра, которая для непривычного глаза выглядит странной пустотой, ледяные пустыни. Как это можно любить? Понятия не имею. Север не заискивает. Ему совершенно безразлично, понравился ли он вам. Но при этом он обладает странной притягательностью. Вызывает то самое awe, душевное содрогание. Оказывается, что пустота чрезвычайно населена. Оттенками снега. Светом. Движением облаков. Морем, которое меняет цвет несколько раз за час. А человек вдруг становится тем, чем он в действительности всегда и был: крошечной черточкой на фоне моря, гор, льдов. Одним это покажется невыносимым. Другим – освобождающим. Север головного мозга. Место, из которого никак не получается окончательно вернуться.</t>
+  </si>
+  <si>
+    <t>16.09.26 18:19</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13173</t>
+  </si>
+  <si>
+    <t>Свобода и глушь Если бы знала, что про культуру и быт Кенозерья и Поморья получилась такая славная выставка в Царицыно, дошла бы до нее раньше. А вы приходите, не откладывая, потому что 18 октября уже всё. «Белое море, поморские большие кресты, опрокинутое судно, облака над морем — все так удивительно, необычно… С этого момента я так переживал это путешествие, как будто я попал на настоящую родину», – так описал свои впечатления от Русского Севера художник-передвижник Абрам Архипов. Пожалуй, и выставку они описывают лучше всего. А вы были в Кенозерье? На Белом море? Свобода или глушь?</t>
+  </si>
+  <si>
+    <t>16.09.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/russiamatters/13168</t>
+  </si>
+  <si>
+    <t>Приём заявок на Городской конкурс туристской сувенирной продукции «Новая культура туристских сувениров» завершается 17 сентября. У вас есть 2 дня для того, чтобы представить свою идею, и стать частью главного сувенирного события Петербурга. Не откладывайте на последний день — проверьте все документы и отправляйте заявку прямо сейчас! 13 номинаций — от архитектурных и гастрономических сувениров до цифровых решений и интерактивных игр. Что получают победители? • Информационная поддержка на городском и федеральном уровне • Включение в базу лучших сувенирных проектов • Коллаборации с музеями, театрами и креативными кластерами • Профессиональное признание в индустрии Что нужно сделать: — заполнить электронную форму на сайте конкурса; — приложить презентацию с описанием и фотографиями сувенира (3–10 фото, 300 dpi). Изучить подробнее и подать заявку можно по ссылке. Успейте заявить о себе!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2645,59 +4682,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H252"/>
+  <dimension ref="A1:H480"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4023.875" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -9057,50 +11094,3926 @@
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>46389</v>
       </c>
       <c r="B252" t="s">
         <v>753</v>
       </c>
       <c r="C252" t="s">
         <v>754</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>755</v>
       </c>
       <c r="E252">
         <v>4351</v>
       </c>
       <c r="F252">
         <v>120</v>
       </c>
       <c r="G252">
         <v>175</v>
       </c>
       <c r="H252">
         <v>2</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>109414</v>
+      </c>
+      <c r="B253" t="s">
+        <v>756</v>
+      </c>
+      <c r="C253" t="s">
+        <v>757</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E253">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>109415</v>
+      </c>
+      <c r="B254" t="s">
+        <v>759</v>
+      </c>
+      <c r="C254" t="s">
+        <v>760</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="E254">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>109416</v>
+      </c>
+      <c r="B255" t="s">
+        <v>762</v>
+      </c>
+      <c r="C255" t="s">
+        <v>763</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="E255">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>109417</v>
+      </c>
+      <c r="B256" t="s">
+        <v>765</v>
+      </c>
+      <c r="C256" t="s">
+        <v>766</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="E256">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>109418</v>
+      </c>
+      <c r="B257" t="s">
+        <v>768</v>
+      </c>
+      <c r="C257" t="s">
+        <v>769</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E257">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>109419</v>
+      </c>
+      <c r="B258" t="s">
+        <v>771</v>
+      </c>
+      <c r="C258" t="s">
+        <v>772</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E258">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>109420</v>
+      </c>
+      <c r="B259" t="s">
+        <v>774</v>
+      </c>
+      <c r="C259" t="s">
+        <v>775</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="E259">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>109421</v>
+      </c>
+      <c r="B260" t="s">
+        <v>777</v>
+      </c>
+      <c r="C260" t="s">
+        <v>778</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="E260">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>109422</v>
+      </c>
+      <c r="B261" t="s">
+        <v>780</v>
+      </c>
+      <c r="C261" t="s">
+        <v>781</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="E261">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>109423</v>
+      </c>
+      <c r="B262" t="s">
+        <v>783</v>
+      </c>
+      <c r="C262" t="s">
+        <v>784</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="E262">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>109424</v>
+      </c>
+      <c r="B263" t="s">
+        <v>786</v>
+      </c>
+      <c r="C263" t="s">
+        <v>787</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="E263">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>109425</v>
+      </c>
+      <c r="B264" t="s">
+        <v>789</v>
+      </c>
+      <c r="C264" t="s">
+        <v>790</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="E264">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>109426</v>
+      </c>
+      <c r="B265" t="s">
+        <v>792</v>
+      </c>
+      <c r="C265" t="s">
+        <v>793</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="E265">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>109427</v>
+      </c>
+      <c r="B266" t="s">
+        <v>795</v>
+      </c>
+      <c r="C266" t="s">
+        <v>796</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="E266">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>109428</v>
+      </c>
+      <c r="B267" t="s">
+        <v>798</v>
+      </c>
+      <c r="C267" t="s">
+        <v>799</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E267">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>109429</v>
+      </c>
+      <c r="B268" t="s">
+        <v>801</v>
+      </c>
+      <c r="C268" t="s">
+        <v>802</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="E268">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>109430</v>
+      </c>
+      <c r="B269" t="s">
+        <v>804</v>
+      </c>
+      <c r="C269" t="s">
+        <v>805</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E269">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>109431</v>
+      </c>
+      <c r="B270" t="s">
+        <v>807</v>
+      </c>
+      <c r="C270" t="s">
+        <v>808</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E270">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>109432</v>
+      </c>
+      <c r="B271" t="s">
+        <v>810</v>
+      </c>
+      <c r="C271" t="s">
+        <v>811</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E271">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>109433</v>
+      </c>
+      <c r="B272" t="s">
+        <v>812</v>
+      </c>
+      <c r="C272" t="s">
+        <v>813</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E272">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>109434</v>
+      </c>
+      <c r="B273" t="s">
+        <v>815</v>
+      </c>
+      <c r="C273" t="s">
+        <v>816</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="E273">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>109435</v>
+      </c>
+      <c r="B274" t="s">
+        <v>818</v>
+      </c>
+      <c r="C274" t="s">
+        <v>819</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E274">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>109436</v>
+      </c>
+      <c r="B275" t="s">
+        <v>821</v>
+      </c>
+      <c r="C275" t="s">
+        <v>822</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="E275">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>109437</v>
+      </c>
+      <c r="B276" t="s">
+        <v>824</v>
+      </c>
+      <c r="C276" t="s">
+        <v>825</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="E276">
+        <v>2437</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>109438</v>
+      </c>
+      <c r="B277" t="s">
+        <v>827</v>
+      </c>
+      <c r="C277" t="s">
+        <v>828</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="E277">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>109439</v>
+      </c>
+      <c r="B278" t="s">
+        <v>830</v>
+      </c>
+      <c r="C278" t="s">
+        <v>831</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E278">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>109440</v>
+      </c>
+      <c r="B279" t="s">
+        <v>833</v>
+      </c>
+      <c r="C279" t="s">
+        <v>834</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="E279">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>109441</v>
+      </c>
+      <c r="B280" t="s">
+        <v>836</v>
+      </c>
+      <c r="C280" t="s">
+        <v>837</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="E280">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>109442</v>
+      </c>
+      <c r="B281" t="s">
+        <v>839</v>
+      </c>
+      <c r="C281" t="s">
+        <v>840</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="E281">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>109443</v>
+      </c>
+      <c r="B282" t="s">
+        <v>842</v>
+      </c>
+      <c r="C282" t="s">
+        <v>843</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E282">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>109444</v>
+      </c>
+      <c r="B283" t="s">
+        <v>845</v>
+      </c>
+      <c r="C283" t="s">
+        <v>846</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E283">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>109445</v>
+      </c>
+      <c r="B284" t="s">
+        <v>848</v>
+      </c>
+      <c r="C284" t="s">
+        <v>849</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E284">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>109446</v>
+      </c>
+      <c r="B285" t="s">
+        <v>851</v>
+      </c>
+      <c r="C285" t="s">
+        <v>852</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="E285">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>109447</v>
+      </c>
+      <c r="B286" t="s">
+        <v>854</v>
+      </c>
+      <c r="C286" t="s">
+        <v>855</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="E286">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>109448</v>
+      </c>
+      <c r="B287" t="s">
+        <v>857</v>
+      </c>
+      <c r="C287" t="s">
+        <v>858</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E287">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>109449</v>
+      </c>
+      <c r="B288" t="s">
+        <v>860</v>
+      </c>
+      <c r="C288" t="s">
+        <v>861</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E288">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>109450</v>
+      </c>
+      <c r="B289" t="s">
+        <v>863</v>
+      </c>
+      <c r="C289" t="s">
+        <v>864</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="E289">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>109451</v>
+      </c>
+      <c r="B290" t="s">
+        <v>866</v>
+      </c>
+      <c r="C290" t="s">
+        <v>867</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="E290">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>109452</v>
+      </c>
+      <c r="B291" t="s">
+        <v>869</v>
+      </c>
+      <c r="C291" t="s">
+        <v>870</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="E291">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>109453</v>
+      </c>
+      <c r="B292" t="s">
+        <v>872</v>
+      </c>
+      <c r="C292" t="s">
+        <v>873</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="E292">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>109454</v>
+      </c>
+      <c r="B293" t="s">
+        <v>875</v>
+      </c>
+      <c r="C293" t="s">
+        <v>876</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="E293">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>109455</v>
+      </c>
+      <c r="B294" t="s">
+        <v>878</v>
+      </c>
+      <c r="C294" t="s">
+        <v>879</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E294">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>109456</v>
+      </c>
+      <c r="B295" t="s">
+        <v>881</v>
+      </c>
+      <c r="C295" t="s">
+        <v>882</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="E295">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>109457</v>
+      </c>
+      <c r="B296" t="s">
+        <v>884</v>
+      </c>
+      <c r="C296" t="s">
+        <v>885</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E296">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>109458</v>
+      </c>
+      <c r="B297" t="s">
+        <v>887</v>
+      </c>
+      <c r="C297" t="s">
+        <v>888</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E297">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>109459</v>
+      </c>
+      <c r="B298" t="s">
+        <v>890</v>
+      </c>
+      <c r="C298" t="s">
+        <v>891</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E298">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>109460</v>
+      </c>
+      <c r="B299" t="s">
+        <v>893</v>
+      </c>
+      <c r="C299" t="s">
+        <v>894</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E299">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>109461</v>
+      </c>
+      <c r="B300" t="s">
+        <v>896</v>
+      </c>
+      <c r="C300" t="s">
+        <v>897</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E300">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>109462</v>
+      </c>
+      <c r="B301" t="s">
+        <v>899</v>
+      </c>
+      <c r="C301" t="s">
+        <v>900</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E301">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>109463</v>
+      </c>
+      <c r="B302" t="s">
+        <v>899</v>
+      </c>
+      <c r="C302" t="s">
+        <v>902</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E302">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>109464</v>
+      </c>
+      <c r="B303" t="s">
+        <v>903</v>
+      </c>
+      <c r="C303" t="s">
+        <v>904</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E303">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>109465</v>
+      </c>
+      <c r="B304" t="s">
+        <v>906</v>
+      </c>
+      <c r="C304" t="s">
+        <v>907</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E304">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>109466</v>
+      </c>
+      <c r="B305" t="s">
+        <v>909</v>
+      </c>
+      <c r="C305" t="s">
+        <v>910</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E305">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>109467</v>
+      </c>
+      <c r="B306" t="s">
+        <v>912</v>
+      </c>
+      <c r="C306" t="s">
+        <v>913</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E306">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>109468</v>
+      </c>
+      <c r="B307" t="s">
+        <v>915</v>
+      </c>
+      <c r="C307" t="s">
+        <v>916</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E307">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>109469</v>
+      </c>
+      <c r="B308" t="s">
+        <v>918</v>
+      </c>
+      <c r="C308" t="s">
+        <v>919</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E308">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>109470</v>
+      </c>
+      <c r="B309" t="s">
+        <v>921</v>
+      </c>
+      <c r="C309" t="s">
+        <v>922</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E309">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>109471</v>
+      </c>
+      <c r="B310" t="s">
+        <v>924</v>
+      </c>
+      <c r="C310" t="s">
+        <v>925</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E310">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>109472</v>
+      </c>
+      <c r="B311" t="s">
+        <v>927</v>
+      </c>
+      <c r="C311" t="s">
+        <v>928</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E311">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>109473</v>
+      </c>
+      <c r="B312" t="s">
+        <v>930</v>
+      </c>
+      <c r="C312" t="s">
+        <v>931</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E312">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>109474</v>
+      </c>
+      <c r="B313" t="s">
+        <v>933</v>
+      </c>
+      <c r="C313" t="s">
+        <v>934</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E313">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>109475</v>
+      </c>
+      <c r="B314" t="s">
+        <v>936</v>
+      </c>
+      <c r="C314" t="s">
+        <v>937</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E314">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>109476</v>
+      </c>
+      <c r="B315" t="s">
+        <v>939</v>
+      </c>
+      <c r="C315" t="s">
+        <v>940</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E315">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>109477</v>
+      </c>
+      <c r="B316" t="s">
+        <v>942</v>
+      </c>
+      <c r="C316" t="s">
+        <v>943</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E316">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>109478</v>
+      </c>
+      <c r="B317" t="s">
+        <v>945</v>
+      </c>
+      <c r="C317" t="s">
+        <v>946</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E317">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>109479</v>
+      </c>
+      <c r="B318" t="s">
+        <v>948</v>
+      </c>
+      <c r="C318" t="s">
+        <v>949</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E318">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>109480</v>
+      </c>
+      <c r="B319" t="s">
+        <v>951</v>
+      </c>
+      <c r="C319" t="s">
+        <v>952</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>109481</v>
+      </c>
+      <c r="B320" t="s">
+        <v>954</v>
+      </c>
+      <c r="C320" t="s">
+        <v>955</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>109482</v>
+      </c>
+      <c r="B321" t="s">
+        <v>957</v>
+      </c>
+      <c r="C321" t="s">
+        <v>958</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>109483</v>
+      </c>
+      <c r="B322" t="s">
+        <v>960</v>
+      </c>
+      <c r="C322" t="s">
+        <v>961</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>109484</v>
+      </c>
+      <c r="B323" t="s">
+        <v>963</v>
+      </c>
+      <c r="C323" t="s">
+        <v>964</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>109485</v>
+      </c>
+      <c r="B324" t="s">
+        <v>966</v>
+      </c>
+      <c r="C324" t="s">
+        <v>967</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>109486</v>
+      </c>
+      <c r="B325" t="s">
+        <v>969</v>
+      </c>
+      <c r="C325" t="s">
+        <v>970</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>109487</v>
+      </c>
+      <c r="B326" t="s">
+        <v>972</v>
+      </c>
+      <c r="C326" t="s">
+        <v>973</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326">
+        <v>2487</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>109488</v>
+      </c>
+      <c r="B327" t="s">
+        <v>975</v>
+      </c>
+      <c r="C327" t="s">
+        <v>976</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>109489</v>
+      </c>
+      <c r="B328" t="s">
+        <v>978</v>
+      </c>
+      <c r="C328" t="s">
+        <v>979</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>109490</v>
+      </c>
+      <c r="B329" t="s">
+        <v>981</v>
+      </c>
+      <c r="C329" t="s">
+        <v>982</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>109491</v>
+      </c>
+      <c r="B330" t="s">
+        <v>984</v>
+      </c>
+      <c r="C330" t="s">
+        <v>985</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>109492</v>
+      </c>
+      <c r="B331" t="s">
+        <v>987</v>
+      </c>
+      <c r="C331" t="s">
+        <v>988</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>109493</v>
+      </c>
+      <c r="B332" t="s">
+        <v>990</v>
+      </c>
+      <c r="C332" t="s">
+        <v>991</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>109494</v>
+      </c>
+      <c r="B333" t="s">
+        <v>993</v>
+      </c>
+      <c r="C333" t="s">
+        <v>994</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>109495</v>
+      </c>
+      <c r="B334" t="s">
+        <v>996</v>
+      </c>
+      <c r="C334" t="s">
+        <v>997</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>109496</v>
+      </c>
+      <c r="B335" t="s">
+        <v>999</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>109497</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>109498</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>109499</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>109500</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E339">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>109501</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E340">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>109502</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E341">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>109503</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E342">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>109504</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E343">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>109505</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E344">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>109506</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E345">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>109507</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E346">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>109508</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E347">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>109509</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E348">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>109510</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E349">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>109511</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E350">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>109512</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E351">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>109513</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E352">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>109514</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E353">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>109515</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E354">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>109516</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>109517</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E356">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>109518</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357">
+        <v>6631</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>109519</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>109520</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E359">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>109521</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E360">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>109522</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361">
+        <v>3876</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>109523</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E362">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>109524</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E363">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>109525</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E364">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>109526</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>109527</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>109528</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367">
+        <v>3297</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>109529</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E368">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>109530</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E369">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>109531</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E370">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>109532</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E371">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>109533</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E372">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>109534</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E373">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>109535</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E374">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>109536</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E375">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>109537</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E376">
+        <v>3086</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>109538</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E377">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>109539</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E378">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>109540</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E379">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>109541</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E380">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>109542</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E381">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>109543</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E382">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>109544</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E383">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>109545</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E384">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>109546</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E385">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>109547</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E386">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>109548</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E387">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>109549</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E388">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>109550</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E389">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>109551</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E390">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>109552</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>109553</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E392">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>109554</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E393">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>109555</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E394">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>109556</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E395">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>109557</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E396">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>109558</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E397">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>109559</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E398">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>109560</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E399">
+        <v>3035</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>109561</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E400">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>109562</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E401">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>109563</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E402">
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>109564</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E403">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>109565</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E404">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>109566</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E405">
+        <v>4571</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>109567</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E406">
+        <v>3573</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>109568</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E407">
+        <v>3510</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>109569</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E408">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>109570</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E409">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>109571</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E410">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>109572</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E411">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>109573</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E412">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>109574</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E413">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>109575</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E414">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>109576</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E415">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>109577</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E416">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>109578</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E417">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>109579</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E418">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>109580</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E419">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>109581</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E420">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>109582</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E421">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>109583</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E422">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>109584</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E423">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>109585</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E424">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>109586</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E425">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>109587</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E426">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>109588</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E427">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>109589</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E428">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>109590</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E429">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>109591</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E430">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>109592</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E431">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>109593</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E432">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>109594</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E433">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>109595</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E434">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>109596</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E435">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>109597</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E436">
+        <v>3285</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>109598</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E437">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>109599</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E438">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>109600</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E439">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>109601</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E440">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>109602</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E441">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>109603</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E442">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>109604</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E443">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>109605</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E444">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>109606</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E445">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>109607</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E446">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>109608</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E447">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>109609</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E448">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>109610</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E449">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>109611</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E450">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>109612</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E451">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>109613</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E452">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>109614</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E453">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>109615</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E454">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>109616</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E455">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>109617</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E456">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>109618</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E457">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>109619</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E458">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>109620</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E459">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>109621</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E460">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>109622</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E461">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>109623</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E462">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>109624</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E463">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>109625</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E464">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>109626</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E465">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>109627</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E466">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>109628</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E467">
+        <v>3002</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>109629</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E468">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>109630</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E469">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>109631</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E470">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>109632</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E471">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>109633</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E472">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>109634</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E473">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>109635</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E474">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>109636</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E475">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>109637</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E476">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>125536</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E477">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>125537</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E478">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>125538</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E479">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>125539</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E480">
+        <v>1512</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">