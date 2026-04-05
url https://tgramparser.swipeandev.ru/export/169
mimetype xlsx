--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -6401,54 +6401,54 @@
       </c>
       <c r="G146">
         <v>108</v>
       </c>
       <c r="H146">
         <v>6</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>46284</v>
       </c>
       <c r="B147" t="s">
         <v>441</v>
       </c>
       <c r="C147" t="s">
         <v>442</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E147">
         <v>4005</v>
       </c>
       <c r="F147">
-        <v>125</v>
+        <v>159</v>
       </c>
       <c r="G147">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="H147">
         <v>19</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>46285</v>
       </c>
       <c r="B148" t="s">
         <v>444</v>
       </c>
       <c r="C148" t="s">
         <v>445</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>446</v>
       </c>
       <c r="E148">
         <v>3981</v>
       </c>
       <c r="F148">
         <v>16</v>
       </c>
       <c r="G148">
@@ -7829,178 +7829,178 @@
       </c>
       <c r="F203">
         <v>49</v>
       </c>
       <c r="G203">
         <v>91</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>46341</v>
       </c>
       <c r="B204" t="s">
         <v>609</v>
       </c>
       <c r="C204" t="s">
         <v>610</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>611</v>
       </c>
       <c r="E204">
         <v>3589</v>
       </c>
       <c r="F204">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G204">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>46342</v>
       </c>
       <c r="B205" t="s">
         <v>612</v>
       </c>
       <c r="C205" t="s">
         <v>613</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>614</v>
       </c>
       <c r="E205">
         <v>3484</v>
       </c>
       <c r="F205">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G205">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="H205">
         <v>3</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>46343</v>
       </c>
       <c r="B206" t="s">
         <v>615</v>
       </c>
       <c r="C206" t="s">
         <v>616</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>617</v>
       </c>
       <c r="E206">
         <v>3795</v>
       </c>
       <c r="F206">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G206">
-        <v>27</v>
+        <v>36</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>46344</v>
       </c>
       <c r="B207" t="s">
         <v>618</v>
       </c>
       <c r="C207" t="s">
         <v>619</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>620</v>
       </c>
       <c r="E207">
         <v>3682</v>
       </c>
       <c r="F207">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="G207">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H207">
         <v>2</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>46345</v>
       </c>
       <c r="B208" t="s">
         <v>621</v>
       </c>
       <c r="C208" t="s">
         <v>622</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>623</v>
       </c>
       <c r="E208">
         <v>3650</v>
       </c>
       <c r="F208">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G208">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>46346</v>
       </c>
       <c r="B209" t="s">
         <v>624</v>
       </c>
       <c r="C209" t="s">
         <v>625</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>626</v>
       </c>
       <c r="E209">
         <v>3698</v>
       </c>
       <c r="F209">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="G209">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="H209">
         <v>8</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>46347</v>
       </c>
       <c r="B210" t="s">
         <v>627</v>
       </c>
       <c r="C210" t="s">
         <v>628</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>629</v>
       </c>
       <c r="E210">
         <v>3900</v>
       </c>
       <c r="F210">
         <v>90</v>
       </c>
       <c r="G210">
@@ -8718,54 +8718,54 @@
       </c>
       <c r="G238">
         <v>49</v>
       </c>
       <c r="H238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>46376</v>
       </c>
       <c r="B239" t="s">
         <v>714</v>
       </c>
       <c r="C239" t="s">
         <v>715</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>716</v>
       </c>
       <c r="E239">
         <v>4328</v>
       </c>
       <c r="F239">
-        <v>100</v>
+        <v>156</v>
       </c>
       <c r="G239">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="H239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>46377</v>
       </c>
       <c r="B240" t="s">
         <v>717</v>
       </c>
       <c r="C240" t="s">
         <v>718</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>719</v>
       </c>
       <c r="E240">
         <v>4448</v>
       </c>
       <c r="F240">
         <v>29</v>
       </c>
       <c r="G240">