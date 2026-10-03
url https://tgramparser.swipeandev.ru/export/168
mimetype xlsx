--- v2 (2026-06-04)
+++ v3 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="840">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1056">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2532,50 +2532,698 @@
     <t>31.03.26 06:09</t>
   </si>
   <si>
     <t>t.me/gdetamhotel/6502</t>
   </si>
   <si>
     <t>Практически отель «Гранд Будапешт» для поклонников Уэса Андерсона 🔥 Villa Malepartus — новый проект, квартирующий в немецком особняке начала XX века📍в Светлогорске. За фотогеничным фасадом с зелёными балконами — номера 7 разных категорий, от стандартов (7.500 ₽) до шале с собственной террасой (11.400 ₽). Один из самых красивых люксов — «Семейный» площадью 55м² (11.100 ₽) — расположен на мансардном этаже. В нём могут разместиться до 7 человек. 📎 У «Виллы» есть своя трогательная история, связанная с неким герром Херманом: архитектором из Раушена, решившим построить пансионат среди сосен на берегу. Однажды во время прогулки по лесу Херман увидел лису, попавшую в капкан, и суетящихся вокруг неё лисят. Он подобрал рыжее семейство и решил приютить его у себя — так «Вилла Хермана» в народе получила прозвище «лисья нора». 📌 Перед входом в Villa Malepartus красуется памятник лисе, а слово Malepartus в названии — это и есть «лисье логово» по-немецки. ✍️ А вот, кстати, ещё один Уэс Андерсон, если пропустили. @gdetamhotel | Читать нас в MAX</t>
   </si>
   <si>
     <t>30.03.26 06:17</t>
   </si>
   <si>
     <t>t.me/gdetamhotel/6494</t>
   </si>
   <si>
     <t>Даже представить боимся, во сколько обойдётся такой #номерсвидом в разгар ПМЭФ 🤩 А вот если заселиться, скажем, завтра на 3 ночи, то есть с 31 марта по 3 апреля (бронирование возможно минимум от 3 ночей), стоимость будет 72.300 ₽ на 4-х гостей за весь период ~ 6.000 ₽ на человека в сутки. Эти апарты не гостиница, а квартира в жилом доме на Казанской, 2 (вот ссылка на бронирование). Любителям жанра «гулять так гулять» тут есть чем впечатлиться: шестиметровые потолки, арочные окна, винтажные люстры, предметы искусства и главный шедевр — купол Казанского собора, расположенный на таком расстоянии от вас, что ближе будет только на него высадиться. 🤔 @gdetamhotel | Читать нас в MAX</t>
   </si>
   <si>
     <t>29.03.26 15:24</t>
   </si>
   <si>
     <t>t.me/gdetamhotel/6486</t>
   </si>
   <si>
     <t>Помните, летом мы рассказывали про новый бутик-отель «Тарковский» в Суздале? Тогда они ещё только-только заканчивали ремонт, а сейчас работают в полную силу. Смотрите, какое классное переосмысление пространства русской избы получилось у дизайнеров из бюро Ruger (среди их клиентов — Хабенский, Янковские и другие звёзды✨). 🖇 На фото — дом «Ностальгия», названный в честь первой части трилогии Тарковского. Этой избе больше ста лет, и здесь бережно сохранили всё, что делает её «живой»: старое дерево, неровный пол, фактурные стены. 🔵 Владельцы акцентируют внимание на вещах с историей. Например, собрали целую коллекцию статуэток Конаковского фаянсового завода, основанного ещё в начале 19 века. В интерьере можно увидеть и старинные иконы, и картины современных русских художников, и дизайн-объекты, и антикварную мебель вроде резного деревянного трюмо, которое деликатно отреставрировали. 😍 Всего в «Ностальгии» 7 комнат. На втором этаже находится библиотека. В просторной гостиной можно собираться большими компаниями. Стоимость дома в апреле — 70.000 ₽, но нужно понимать, что эта сумма шерится между 12 гостями: на человека в сутки получается в районе 6.000 ₽, что для Суздаля звучит вполне заманчиво. «Ностальгия» — первый этап проекта. Сейчас строятся дома «Солярис» и «Зеркало». @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7245</t>
+  </si>
+  <si>
+    <t>Что нового в Самарканде, Бухаре и Хиве Продолжаем сезонную сводку — теперь по классическому маршруту. Самарканд 🔵 Teplo Store в Kaganat Mall. Любимый ташкентский концепт-стор с лучшими дизайнерами Узбекистана добрался до Самарканда. Просторный магазин в новом торговом центре. ул. Амира Темура, 24 🔵 Реставрация медресе Шердор на Регистане. США выделили грант $500 000 через Фонд послов по сохранению культурного наследия — крупнейший за всю историю программы в Узбекистане. Работы рассчитаны до 2028 года: консервация портала, восстановление мозаики и майолики, воссоздание куфической каллиграфии, которую советские реставрации изрядно подпортили. К работам привлекут локальных мастеров, иностранные специалисты — как консультанты. Регистан в списке ЮНЕСКО с 2001 года, так что это дело не только узбекское, но и общемировое. Бухара 🔵 Hotel Indigo Bukhara. Новый бутик-отель в пяти минутах от старого города. Проект локального бюро ARC Architects. 100 номеров в тёплых тонах с ремесленными деталями. В дополнение — традиционный хаммам, бассейн, авторская гастрономия. ул. Ислама Каримова, 317 🔵 Поезд «Джалолиддин Мангуберди»: Бухара → Хива. Наконец-то! 3 часа 22 минуты вместо утомительного переезда по трассе. Продажа билетов за 60 дней. Хива 🔵 Tandiriy. Ташкентский проект добрался до Хивы. Всё крутится вокруг тандыра: самса, мясо, хлеб. Порции небольшие — можно попробовать много. Вилки не ищите, едим руками или ложкой. Отличный вид на старый город. 4-й тупик П. Корий, 16 🚄 Бонус: аэропорт Ургенча ↔ Хива Новая железнодорожная ветка длиной 11 км напрямую соединила аэропорт Ургенча с вокзалом Хивы — впервые в Узбекистане аэропорт подключён к железной дороге! Время в пути — 40 минут вместо прежних 80. Так что если собираетесь в Хиву через Ургенч — теперь можно сразу на поезд. 🔵 Поезд №707 между Бухарой и Хивой. Он чуть менее скоростной, но тоже очень современный. 🔵 Гостиница Mercure Khiva. В Хиве фактически нет отелей международных сетей, и Mercure призван этот пробел заполнить. Отель нарядный, номера просторные, во внутреннем дворе журчит вода. До старого города дойдёте пешком за 15 минут. ✅ А вот здесь ищите подробные маршруты по Самарканду, Бухаре и Хиве — с местами для своих, лучшими мастерскими, чайханами и отелями. Все адреса, телефоны и лайфхаки, которых нет в поисковиках. Скачать бесплатный фрагмент можно по ссылке. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7237</t>
+  </si>
+  <si>
+    <t>Караван-сарай в Ташкенте 🐪 Ещё один красивый проект в узбекской столице. Farovon Hotel Tashkent находится в квартале, имитирующем старый город, прямо у нового Центра исламской цивилизации. Идеальная база для тех, кто едет за музеями и атмосферой Хаст-Имама, — одного из главных архитектурных комплексов в стране. Интерьеры здесь напоминают роскошный караван-сарай: украшены традиционными коврами и национальной узбекской керамикой ручной работы. При этом дизайнеры сохранили баланс аутентики и современности: вся инфраструктура отвечает международным стандартам. В номерах — лаконичная мебель, технологичное освещение, чайные сеты и премиальная косметика. Можно почувствовать дух древнего Востока, не отказываясь от привычного цифрового и бытового комфорта. ➡️ Смотреть и бронировать тут @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7236</t>
+  </si>
+  <si>
+    <t>Теперь на поезд можно сесть МИГОМ! Сервис МИГОМ упрощает посадку на поезд — показывать паспорт и билет не нужно, достаточно одного вашего взгляда. А до конца года за это еще можно получить 2000 баллов «РЖД Бонус»! 👌 Как подключить сервис и получить баллы: 📎Зарегистрируйте подтверждённую биометрию 📎Купите билет на поезд, где доступна посадка по биометрии — актуальное расписание смотрите на сайте  📎При покупке билета обязательно укажите номер карты программы лояльности «РЖД Бонус» 📎Дайте согласие на обработку персональных данных — при покупке билета или прямо у проводника 📎Сядьте на поезд с сервисом МИГОМ — один ваш взгляд вместо предъявления паспорта и билета В месяц можно получить до 8000 баллов «РЖД Бонус». 📎 Подробные условия акции по ссылке. * Не забудьте взять с собой паспорт. По российским законам, на вокзалах и в других местах, связанных с перевозкой пассажиров, иметь при себе документ — обязательно.</t>
+  </si>
+  <si>
+    <t>13.09.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7228</t>
+  </si>
+  <si>
+    <t>Новое в Узбекистане: музеи, модные кофейни и галереи Оказывается, к сезону тут появилось столько всего! Мы попросили Дашу Сиротину, главного эксперта по направлению и автора гайдов-бестселлеров, рассказать, чем может удивить страна прямо сейчас. Уместить все открытия в одном посте не получилось — поэтому ловите для начала список самого-самого в Ташкенте. Следом будут Самарканд, Бухара и Хива. 🏛 Музеи и культурные объекты 🔵 Центр современного искусства CCA. Открылся 6 сентября в здании трамвайного депо 1912 года. Реставрацией занималась парижская студия Studio KO, а первая выставка Hikmah («Мудрость») посвящена теме духовности и архитектуры через призму современного искусства. ул. Амира Темура, 6 🔵Центр исламской цивилизации. Открыт весной 2026 и сразу стал архитектурной доминантой города. Сюда переехал Коран Усмана VII века, здесь же — фрагменты кисвы (покрывала, которым укутаны стены Каабы, главной мусульманской святыни в Мекке) и целый блок о золотом веке исламской науки в Центральной Азии. ул. Карасарайская, 89А 🔵 Музей женщины на новой пешеходной улице Заркайнар. Место стало полноценным культурным хабом: там и выставки, и экскурсии, и сувениры, и завтраки. Камерная экспозиция охватывает широкий диапазон тем: от паранджи до современных модниц. ул. Заркайнар, 48 🔵 ArTepa Art Gallery. Новое пространство в Парке астрономии — на стыке искусства, экологии и космоса. Работает с весны 2026. ул. Осиё, 30 🍽 Рестораны и кофейни 🔵 Tosh Coffee. Эта кофейня — ода ташкентскому модернизму: мебель mid-century, барельефы с видами города, коллекция винила, зёрна собственной обжарки. А вместо хлеба на закваске — ташкентская лепёшка из тандыра. ул. Авлиё-Ата, 128 🔵 Shavi Coffee. Спешелти-кофейня от создателей грузинской сети. Место сбора ташкентского креативного коммьюнити. ул. Буюк Турон, 41 🔵 Mushtum. Бургерная с узбекским колоритом: звуки макома, а на столах вместо снеков — арахис в косушках. ул. Буюк Турон, 41 🔵 Bazar Tashkent. Ресторан шефа Ильхома Худойберганова (за плечами — петербургские Four Seasons и Birch). Региональная узбекская кухня в современной подаче, без эпатирования. Плюс винная карта с акцентом на вина Ташкентской области. ул. Укчи, 3 ✍ Самарканд, Бухара, Хива и долгожданный поезд «Джалолиддин Мангуберди» на очереди. А вот здесь подробный гайд по Ташкенту — от сейсмического модернизма до обжорных рядов Чорсу, от керамических мастерских до винных баров. По ссылке можно скачать бесплатный фрагмент. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7220</t>
+  </si>
+  <si>
+    <t>Горнолыжный курорт в Узбекистане 🫐 Готовим лыжи не летом, но в сентябре уже в самый раз. Возможно, для тех, кто привык думать, что Узбекистан на 90% состоит из пустынных ландшафтов, это станет новостью. Всего в 1,5 часах от Ташкента находится главная узбекская «каталка» — горнолыжный курорт 📍 в Бельдерсайской долине, берущей начало у вершины Большого Чимгана. Это не пологие холмы, а настоящие величественные горы без полумер. Высочайшая точка — 3309 метров. Раньше здесь работало множество маленьких гостевых домов, а больших отелей почти не было. И вот совсем недавно у подножия открылся роскошный курорт международного уровня — Beldersoy Resort &amp; Spa (Destination by Hyatt). Всё по классике: зимой — лыжи и апре-ски, летом — трекинг, велнес и приключения. Масштаб позволяет выбирать: от стандартных номеров до вилл c несколькими спальнями и собственными террасами. Жмите 🔥, если вы не знали, что в Узбекистане есть горнолыжка. ➡️ Смотреть и бронировать тут @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7215</t>
+  </si>
+  <si>
+    <t>«Франц Лефорт»: новый красивый отель в Черняховске ✅ Пока курортное побережье и центр Калининградской области обрастали дизайн-отелями один за другим, в Черняховске красивого места для ночлега попросту не было — до открытия «Франц Лефорта». ‼️ Новый отель занял здание 1894 года на улице Спортивной, где когда-то находилась окружная больница Инстербурга. Имя ему дали в честь ближайшего сподвижника Петра I, проезжавшего через город в 1697 году в составе Великого посольства: того самого путешествия по Европе, которое во многом определило дальнейшие реформы в стране. Владельцы сделали ставку на аутентичность: интерьеры не стилизовали под старину, а сохранили подлинные — включая оригинальную 100-летнюю кирпичную кладку, которую можно разглядывать прямо со своей кровати. При отеле работает ресторан «Великое посольство» — ещё одна отсылка к эпохе. 📌 Гулять из этой точки можно много куда: руины замка Инстербург, заложенного тевтонским магистром Дитрихом фон Альтенбургом ещё в 1336 году, стоят на воде у южного въезда в город, и до них — минут пятнадцать пешком по брусчатке. По соседству — конный завод Георгенбург 1828 года, один из старейших в Европе, до сих пор действующий: туда можно доехать на такси. А вот наш гайд по Черняховску. ➡️ Смотреть и бронировать тут @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7207</t>
+  </si>
+  <si>
+    <t>Кровати на цепях, которые не выглядят пошло 🔠 Потому что это Old Boys в Медовеевке, один из самых стильных отелей российского Юга. От Красной Поляны до Медовеевки — всего десять километров, но по ощущениям это отдельная вселенная: вместо курортной суеты — старый яблоневый сад, реликтовый лес и тихое кавказское село. Дорога сюда идёт в гору по грунтовке, и именно из-за неё в Old Boys практически не бывает случайных гостей. На легковой машине подняться получается не у всех, особенно после дождя, поэтому большинство едет на отельном трансфере — на буханке, которая забирает 📍 от соседнего Чвижепсе и петляет вверх между деревьями. Тем, кто всё же рискнёт на кроссовере, обещан вид, ради которого стоило потерпеть тряску: лес, горы и ни одного соседского балкона в поле зрения. 📎 Совсем недавно отель расширился, и заметно: к пяти номерам над гастропабом — тем самым, где всё начиналось, — добавился отдельный корпус Village на семь номеров с собственным подогреваемым бассейном. Итого двенадцать, и ни один не повторяет другой. Тут номер «Скалистые горы» с шестиметровой стеной из необработанного кавказского сланца, «Левитация» с кроватью, которая буквально парит над полом, брутальный «Мужской лофт», японский Wabi-Sabi с грубой необработанной текстурой стен и «Лес» — с мебелью из дерева окрестных яблонь и вишен, спиленных в том самом старом саду за окном. 🌳 ➡️ Гастропаб Old Boys не приложение к отелю, а полноценный второй центр жизни: с собственной коптильней на яблоневой щепе, настойками, которые здесь делают сами, и завтраками, ради которых стоит просыпаться пораньше — от овсянки с мацони и мёдом до полноценного английского, с беконом и фасолью. По вечерам иногда играют резиденты паба, а с террасы видно горы, которые за день успевают сменить три оттенка. 😍 Уезжать отсюда к подъёмникам Розы Хутор — целое событие, около часа в один конец, так что Old Boys скорее вариант для тех, кто в горы едет не кататься, а именно молчать и смотреть на лес. Для катания логичнее база в Эстосадке. Для тишины — сюда, наверх, туда, где заканчивается асфальт. ➡️ Смотреть и бронировать тут @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7200</t>
+  </si>
+  <si>
+    <t>От Сахалина до Владивостока: главное путешествие этой осени С 5 по 10 октября наш «Профессор Хромов» отправляется в завершающую в этом сезоне экспедицию по Приморью. 🐚 ⭐️ В ней примут участие сразу пять шефов проекта Дмитрия Парикова «На даче». Такой гастрономической феерии на борту «Хромова» ещё не было! ➡️ Осень в Приморье — лучшее время в году. Погода в этот период по-летнему тёплая, туманов уже нет, и идеальная видимость позволяет наслаждаться пейзажами на все сто процентов. Бонус, про который мало кто знает, — можно купаться в тёплом море и снорклить! 🩷 «Хромов» сделает остановки в самых красивых и диких бухтах Приморья. Мы побываем на тропических островах с белоснежным песком, увидим 600-летнюю рощу страны Бохай на острове Петрова, посетим птичьи базары и лежбища морских котиков. В какой-то момент мы даже окажемся на границе трёх стран — России, Китая и Северной Кореи. Нас ждут маяки, скалы, гроты, кекуры и сумасшедшие закаты под сеты специально приглашённого диджея Алексея Зубкова. ⭐️ Главная фишка программы — гастрономические ужины от команды Дмитрия Парикова: свежий улов и дальневосточные деликатесы из моря и сразу на стол. Каждый день устраиваем гастровысадки и гастропикники на необитаемых островах. Финиш экспедиции — во Владивостоке, где запланирован гала-ужин в одном из лучших ресторанов России. 📌 И это отличный способ вкусно и красиво закрыть сезон и заодно открыть для себя Дальний Восток. SOLD OUT По всем вопросам пишите: @alexanderktp</t>
+  </si>
+  <si>
+    <t>17.08.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7192</t>
+  </si>
+  <si>
+    <t>Неочевидное невероятное: маршрут по Ярославлю без церквей Музей с «Луи Вюиттоном», майолика и культовый книжный. 📌 Про Спасо-Преображенский монастырь, Церковь Ильи Пророка и Волжскую набережную вы и без нас всё знаете. Мы обошли город и составили маршрут из неочевидных мест, которые обычно остаются в стороне от туристических троп. ⤵️ 1️⃣ После завтрака: Дом-музей Собинова О нём не знают даже многие ярославцы! А ведь когда-то этот оперный певец блистал на одной сцене с Шаляпиным, срывал овации в Ла Скала, Опера Гарнье и Ковент-Гардене, а его Ленский в «Евгении Онегине» до сих пор считается образцовым. Собинов — выходец из ярославской купеческой семьи. В его доме сохранилось много личных вещей, выставлены сценические костюмы, а ещё здесь можно послушать архивные записи выступлений. В мезонине стоит огромный луивюиттоновский сундук певца, который пасут бабушки-смотрительницы, — сразу видно, человек любил и умел путешествовать. 😆 2️⃣ Поймать дзен: мастер-класс по майолике Старинный промысел возрождает Ярославская керамическая мануфактура. Её гончарная мастерская работает на Республиканской, 45. Записаться можно в соцсетях или на сайте, а готовую игрушку или изразец после обжига вам пришлют почтой. Майолика — один из главных символов города, ею облицована едва ли не каждая церковь в Ярославле. Пришла она в Россию с Петром I и прижилась в XVIII веке благодаря местным карьерам с красной глиной. 3️⃣ Когда от куполов рябит в глазах: Центр имени Терешковой Небольшой музей, посвящённый полёту в космос Валентины Терешковой, уроженки Ярославской области. К нему примыкает Ярославский планетарий, так что можно совместить. 🪐 4️⃣ Альтернативный Ярославль: кластер «Юник» Пару лет назад его открыла группа уличных художников — и они же в ответе за муралы и арт-объекты внутри и снаружи здания. Тут и кофейня от «Агапы», про которую мы уже рассказывали, и небольшая книжная лавка «На маяк», и магазин украшений. Регулярно проходят ярмарки, лекции, кинопоказы, поэтические читки — расписание ищите в соцсетях кластера. 5️⃣ На десерт: «Лавка АРС» в доме Союза художников Культовый для Ярославля независимый книжный работает с 90-х с неизменным владельцем, который лично отбирает книги и помогает подобрать нужные по запросу. Здесь вы найдёте редкую букинистику, вышедшие из тиража издания и кураторскую подборку новинок от независимых издательств. 🥵 @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7184</t>
+  </si>
+  <si>
+    <t>Где есть и пить в Ярославле: от завтрака до последнего бокала 🥂 В эту поездку опробовали несколько новых заведений и делимся теми, куда захотелось вернуться. ⬇️ 1️⃣ Завтрак Начать день советуем в ресторане «Агапа» — это буквально через дорогу от «Дома с гаргульями». Завтраки там подают с 9 до 12, гостям отеля чай и кофе наливают бесплатно. Можно взять сет — рыбный, мясной или десертный — или собрать меню по позициям. ➡️ Нам приглянулся рыбный сет с риетом из форели, яйцом всмятку и огуречным салатом с мацони. Берите к нему овсянку с горгонзолой и грушей и взбитый творог с ягодами. Ко всему перечисленному приносят картофельную лепёшку из печи и топлёное масло. Кстати, «агапами» в древности называли собрания христиан, когда за одним столом соединялись молитва и трапеза. Традицию этого архаичного тимбилдинга здесь решили продолжить: каждый день с 16 до 17 часов обслуживание приостанавливают, чтобы все сотрудники — от шефа до уборщиц — могли пообедать вместе. 2️⃣ Кофе-брейк За кофе в фотогеничных блестящих стаканчиках и свежей выпечкой бегите в «Свет и заря» — это рядом с Волковским театром. Ещё отличный кофе варят в «Литера», «Утро», «Просто кофе», а также в кофейне «Агапа» в творческом кластере «Юник». 3️⃣ Обед с чаепитием Бронируйте ресторан русской кухни «Закрома», поселившийся в бывшем трамвайном депо. Пространство здесь выстроено вокруг русской печи с изразцами по картине Билибина, на соседней стене — мурал «Жатва», копия фрески из Церкви Ильи Пророка. Посреди зала стоит огромный дубовый сундук с колосьями. ➡️ Смело заказывайте пирожки из печи с тонким тестом и золотой корочкой, ярославскую булку с клюквой, соленья (квашеный крыжовник — это топ!) и грузди со сметаной и картофелем. Отдельная любовь — барная карта. Лимонады на цветах чубушника и на жжёном сене, кагор, окуренный ладаном, — что-то из области высокой парфюмерии. Напоследок просите чайную церемонию: вынесут антикварный Баташёвский самовар, а к нему — облепиховый мармелад, молочный сахар и сушки. 4️⃣ Ужин с винишком Красивое завершение дня — в «Союзе писателей». Когда-то это был флигель дореволюционной усадьбы, в советские годы тут заседали ярославские литераторы. Интерьеры постарались сохранить, добавив отсылки к истории места. Если хочется камерной обстановки, советуем нижний зал. Там по вечерам слушают джаз на виниле. ➡️ Обязательно пробуйте местный сыр: сыроварня работает прямо под крышей флигеля. Винная карта собрана из редких автохтонов. Что ещё нужно для идеального вечера! 💸 @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7179</t>
+  </si>
+  <si>
+    <t>В Ярославле остановились в новеньком бутик-отеле «Дом с гаргульями». Он занял купеческий особняк конца XVIII века, который хозяева восстанавливали четыре года. Дом достался им в плачевном состоянии: провалившиеся перекрытия, горы мусора, выбитые окна. Всё, что уцелело — краснокирпичную кладку, деревянные балки, — постарались бережно сохранить, добавив старинные наличники из ярославских сёл и пузатые радиоприёмники 60-х. С мебелью и техникой поступили ровно наоборот, сделав ставку на современный дизайн и удобство: ортопедические матрасы, умные телевизоры с «Алисой», мини-кухни с индукционными плитами, тропический душ и косметика из Красной Поляны. В числе приятных бонусов — бесконтактное заселение, камеры хранения и корзины с зонтиками на случай дождя. 🌧 🔴 Дом исторический, поэтому здесь несколько входов, а каждый номер отличается по площади и планировке: можно выбрать с видом на Казанский монастырь или потише, окнами во двор. Отдельно оценили юмор владельцев: комнату для персонала они обозначили табличкой «Не та дверь». Если Филипп Бедросович здесь когда-нибудь остановится, то повторения фатальной ошибки удастся избежать. Ответ на главный вопрос — а при чём здесь гаргульи — кроется в соседнем доме: статуи можно увидеть на фасаде, а некоторые заглядывают прямо в окна номеров. Далеко идти за впечатлениями не придётся. Локация — самый центр Старого города, зона ЮНЕСКО. Большинство достопримечательностей и Волжская набережная в пешей дистанции. 💖 На завтрак советуем сходить в ресторан «Агапа» или кафе «Свет и заря» — для постояльцев там скидки и специальные предложения. ➡️ Смотреть и бронировать тут @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7174</t>
+  </si>
+  <si>
+    <t>Мы тут постоянно пишем про отели с историей, дизайном и характером — но за каждым таким местом стоят вполне конкретные люди: они встречают нас на ресепшне, пекут булочки к восьми утра и делают номера безупречно чистыми. 🙏 Туту и Нетмонет решили наградить тех, чья работа обычно остаётся за кадром, и запустили премию «Все звёзды» — для гостиничного персонала. Главное условие — отель должен быть представлен на Туту и подключён к сервису Нетмонет, а сотрудник — зарегистрирован на платформе. Победителей объявят 25 сентября. Если в ближайшее время или в разгар бархатного сезона вы планируете останавливаться в гостинице, не забудьте виртуально оценить сотрудников с помощью Нетмонет. Пусть в жизни тех, кто незримо делает наши путешествия идеальными, случится свой звёздный час!</t>
+  </si>
+  <si>
+    <t>14.08.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7166</t>
+  </si>
+  <si>
+    <t>Пить игристое в исторических анфиладах на глазах у суровых музейных смотрителей — выполнено. 😊 В прошлое воскресенье мы сбежали под Ярославль и оказались на званом обеде в яблоневом саду усадьбы Некрасова «Карабиха». Рассказываем, как это было. Три ярославских ресторана — «Закрома», «Агапа» и «Союз писателей» — объединились, чтобы воссоздать атмосферу русской усадьбы XIX века. Место действия выбрали безошибочно: «Карабиха» — единственное в здешних краях сохранившееся имение дворцового типа. Его построили ещё князья Голицыны, но прославил Некрасов — тут рождались строки «Кому на Руси жить хорошо». Всё началось с костюмированной экскурсии по главному дому. Нас провели по анфиладам, чтобы погрузить в контекст эпохи, а уже потом позвали к обеду. Представьте себе картину: длинный стол накрыт прямо на свежескошенной траве, солнце пробивается сквозь листву — и всё это под звуки струнного квартета. Пока гости наслаждались магией, шефы колдовали над перепёлками с кремом из сельдерея, рыбными пирогами из судака с раковыми шейками и охотничьей похлёбкой со свежей дичью и местными грибами. Отдельно хочется сказать про барную часть. Непьющим гостям, которым по классике жанра приходится довольствоваться морсом или банальным стаканом воды, предложили на выбор лимонад из жареного сена 😍, оммаж на пино нуар из взвара каркаде с копчёной вишней и комбучу с соком черники и розмарином. Для остальных замешивали крюшон в гигантском чане, наливали ярославскую сливянку и лимончелло на кожице луховицких огурцов. В финале на столах появились старинные самовары фабрики Баташёва — с пузиками в регалиях. Из них разливали ягодный пунш. Кажется, лучшего способа проводить стремительно уходящее лето ещё никто не придумал. 💔 @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7158</t>
+  </si>
+  <si>
+    <t>Дом из топляка на Байкале 🌊 В деревне Кедровая-Сибирская, там, где река Куркавка впадает в Байкал, художник-керамист Иван Кравченко превратил заброшенный участок своей семьи в арт-резиденцию «Устье». Дом на этом месте когда-то принадлежал прабабушке и прадедушке Ивана — раскулаченным и сосланным в Сибирь в 1930-х. Деревня стояла на старом Московском тракте, где меняли лошадей. В 2018 году Иван с друзьями полностью разобрали постройку, сохранив только то, что имело смысл спасти: кедровую дранку с крыши, оконные рамы, которые потом идеально вписались в новую мансарду, словно так и было задумано. Визитная карточка «Устья» — дом с колоннами из топляка, затонувших брёвен. 😍 Внутри — находки со всей страны: столик, сделанный из старинной швейной машинки «Зингер», крючки для одежды в виде оленьей головы, арочные окна из сталинской высотки в Москве и мебель из заброшенных изб.🫵 🟢 В резиденции два участка: можно жить в домике на ближней к Байкалу стороне, а можно снять отдельный большой коттедж через дорогу — его тут нежно называют «берлогой». Цены максимально дружелюбные: от 3.000 ₽ / сутки. 🚩 Путь сюда неблизкий: 222 км от Иркутска по Култукскому тракту. Последний отрезок идёт частично по воде, так что машину чаще оставляют у станции Кедровая-Сибирская и добираются пешком 500 метров. Тот случай, когда дорога интригует не меньше самого пункта назначения! 🔠 @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7150</t>
+  </si>
+  <si>
+    <t>Плотность частных музеев на квадратный метр в Переславле — отдельный городской феномен. 🩷 Почти каждый музей посвящён на первый взгляд банальной вещи, но предметы — лишь способ рассказать историю. 📍 Переславль стал пионером тренда на новый музейный формат: минимум академизма, максимум юмора. Вместо скучной экскурсии вы получаете живой интерактивный аттракцион. Вот несколько ярких примеров музейного креатива, ради которых стоит приехать.⬇️ 1️⃣ «Конь в пальто» Музей крестьянского дизайна разместился в здании, которое построено по чертежам палат XVII века: настолько точно, что со стороны не отличить от подлинника. В экспозиции предметы архаичного быта соседствуют с цифровыми технологиями, а идея заявлена прямо: «реабилитация русской деревни». ❗️ Кстати, при музее работает постой, где можно — и нужно — остаться с ночёвкой. С камином в холле и подогреваемым бассейном (фото 1). 2️⃣ Музей утюга В двухэтажном доме в центре города собрано больше двухсот экспонатов: от 10-граммового утюжка до 12-килограммового гиганта. Угольные, паровые, литые. На первом этаже работает сувенирный магазин, где можно купить копии старинных моделей. 3️⃣ Музей паровозов «Кукушка» Единственный в России музей узкоколейной техники под открытым небом. Два километра путей с локомотивами, дрезинами и старой техникой, включая автомобильную. 4️⃣ Музей хитрости и смекалки Забавная коллекция крестьянских лайфхаков и приспособлений, которые упрощают быт. Находится через дорогу от Музея пряника — оба можно совместить в одной прогулке. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7142</t>
+  </si>
+  <si>
+    <t>Кстати, о Переславле. Вы знали, что в городе делают вкуснейшие пряники, которые ничем не уступают тульским? Вообще, гастрономическим символом Переславля принято считать ряпушку, фанатом которой был сам Пётр I. Но немногие знают, что это лишь красивый маркетинговый ход. Ряпушку сейчас тут не ловят, а та, что подаётся в местных ресторанах, привезена издалека. 🌝 А вот с переславскими пряниками история как раз живая. Их пекут по-настоящему и прямо в городе — музей, лавка и пряничная в одном месте появились благодаря Екатерине и Илье Стороженко. Их рецепт пряника не абстрактная «старина», а кропотливая реконструкция: гречишный мёд и ржаная мука в пропорции 1:1, по образцу «медового хлеба» IX века. Тесто печатают вручную резными деревянными досками — часть коллекции музея составляют именно такие формы. А ещё в ход идёт секретная смесь специй: «пряник» и «пряный» не просто так однокоренные слова. ➡️ Музей занимает второй этаж дома 📍 на улице Ростовской, 3, и туда стоит идти не столько смотреть, сколько пробовать: на мастер-классе можно самим сделать печатный пряник на деревянной доске. Пока он печётся, вам предложат выпить чаю под рассказ экскурсовода о тонкостях пряничного дела. 📎А если захотите основательно погрузиться в съедобную историю города, то вот экскурсия по главным гастрономическим точкам. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7133</t>
+  </si>
+  <si>
+    <t>Усадьба в Переславле 🪟 Ещё лет пять назад в Переславле-Залесском выбор ограничивался парой гостевых домов, а сегодня город на глазах обрастает новыми авторскими проектами. «Усадьба Красная» — один из таких. В Рыбной слободе — историческом районе, где до сих пор ловят рыбу прямо с набережной, — хозяйка Виктория Зайцева два года реставрировала бревенчатый дом 1928 года. Сейчас он работает как гостевая усадьба, которую можно арендовать целиком, без отдельных номеров. Вариант подойдёт для большой семьи или дружной компании. Стоимость плавающая: весной 20.000 ₽ / сутки в будни и 25.000 ₽ в выходные, летом — от 25.000 до 30.000 ₽. ⏩️ Дом — классический переславский сруб, какие раньше строили купцы в Ярославской губернии. Реставрация шла всерьёз: строение поднимали домкратами, меняли нижние ряды брёвен, перекладывали печь, а резные наличники воссоздавали по архивным эскизам. 🪡 Получился настоящий музей: в интерьере — коллекция масляной живописи и графики, винтажный фарфор, макраме и латунь. Особую магию всему этому придаёт тёплый свет, струящийся по вечерам из-под тканых абажуров. Спален в усадьбе две. Из белой открывается вид на старый яблоневый сад и Никольский монастырь XV века. В голубой спальне есть своя маленькая библиотека. 📌 В пяти метрах от дома течёт река Трубеж. Отдельное удовольствие — дойти 200 метров на лодке или сапе до Плещеева озера. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7128</t>
+  </si>
+  <si>
+    <t>Чеховская идиллия 🏡 На родине Чехова, в Таганроге, хочется жить в доме с историей и характером, а не в типовом номере сетевого отеля. Нашли идеальный вариант 📍 в Тургеневском переулке, 22. В этом квартале до сих пор сохранилась плотная купеческая застройка. Самые правильные декорации, чтобы надеть пенсне, взять в руки томик классика и заваривать чай на веранде под разговоры о судьбах русской интеллигенции. Примерно такой вайб у отеля «Ида», который открылся в 170-летнем особняке. Это убежище для интровертов и тех, кто устал от мегаполисов. Вы в том самом уездном городе N, где в полдень пахнет цветущими акациями, а по ночам поют сверчки. В отеле всего 11 номеров, от компактных одноместных до апартаментов с собственной верандой; плюс несколько отдельных шале, спрятанных в глубине сада. Камерную атмосферу усиливает концепция adults only — младше 16 сюда не заселяют. Всё потому, что тишина возведена в культ. 🥰 В дизайне акцент сделали на чистых линиях, натуральном дереве и приглушённых тонах. Никакого визуального шума — играть в купеческий быт владельцы не стали (и спасибо!). А вот комфорт продумали до мелочей. Например, есть целое меню подушек разной высоты и степени жёсткости. ✔️ Рецепт идеального утра в Таганроге простой: в 5 минутах — дворец Алфераки, дома Чехова и Раневской, а потом 10 минут по Каменной лестнице прямиком к морю. 🌊 ➡️ Смотреть и бронировать тут @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7120</t>
+  </si>
+  <si>
+    <t>Открытие месяца: бутик-отель «Дом А. Пора» в Казани На улице Гоголя, 29, недалеко от казанского «Арбата» — улицы Баумана, теперь работает один из самых красивых отелей в городе. «Дом А. Пора» занимает исторический особняк, построенный в 1904 году предположительно архитектором Константином Олешкевичем (в некоторых источниках значится А. Шмидт). А вот с личностью заказчика всё однозначно: им был Адольф Иванович Пор — профессор Императорского Казанского университета, преподававший французский язык. ‼️ После революции особняк превратился в обычную коммуналку, а в 2014 году его выкупили независимые инвесторы — и реставрация заняла больше десяти лет. Архитекторы и дизайнеры не просто обновили здание, а воссоздали интерьер по принципу «если бы история дома не прерывалась революцией». За проектом стоит та же команда, что и за отелями «Сомов» и Cho. 🔠 ☀️ Всего здесь десять номеров, и каждый обыгрывает легенду о вымышленных богемных гостях начала XX века. Со своим литературным сюжетом, артефактами и работами из фондов Казанского художественного училища имени Фешина, отобранными вместе с его директором Ольгой Гильмутдиновой (то есть буквально музейными вещами, а не репродукциями для антуража). Создатели пофантазировали, какими могли быть комнаты, если бы здесь останавливались заезжие поэты, художники, артисты и музыканты. 🎻 У номеров красивые поэтичные названия. Например, люкс с балконом тут называется «Портрет под лампой», а номер-апартаменты — «Трамвайный билет». Вся светская жизнь сосредоточена вокруг общей гостиной на первом этаже и скрытого внутреннего дворика. Утром гостям подают завтраки на винтажной посуде. Вечером зажигают мягкий свет. Днём через большие окна можно наблюдать, как солнце переходит с кирпичных фасадов улицы Гоголя на зелень Лядского сада по соседству. 🌿 📌 «Дом А. Пора» уже принимает гостей, хотя сайт пока в разработке — бронировать предлагают напрямую по телефону. Если вспомнить про десятилетнюю реставрацию и педантичный подход к деталям, то в этом даже есть свой шарм: тот особый случай, когда не грех позвонить самому. Впрочем, одну из комнат — «Фарфор» — всё-таки можно забронировать онлайн. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7119</t>
+  </si>
+  <si>
+    <t>Помогать тем, кто оказался в беде, можно по-разному. 🎂 Например, превратить свой личный праздник — будь то день рождения, годовщина или любое другое важное событие — в доброе дело: попросить друзей вместо привычных подарков сделать пожертвование. Организовать это теперь очень просто, потребуется буквально 5 минут. Российский Красный Крест запустил инициативу «Друг для друга». Процедура максимально простая: вы заходите на сайт, открываете сбор, приурочив его к нужной дате, и делитесь ссылкой со своим кругом, а затем наблюдаете за поступлением средств в режиме реального времени. Все собранные деньги направляются на гуманитарные программы Российского Красного Креста. Их получатели — пострадавшие в результате ЧС, а также многодетные семьи и пожилые люди в трудной жизненной ситуации. Даже самый скромный вклад может подарить кому-то надежду и уверенность в завтрашнем дне. Реклама. Российский Красный Крест ИНН 7728014523 erid 2W5zFHSoqxD</t>
+  </si>
+  <si>
+    <t>31.07.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7111</t>
+  </si>
+  <si>
+    <t>Горшочек, вари! 🌪️ Кажется, ни один сезон не обходится без премьеры в Парке Галицкого. Буквально на днях там появилась очередная локация для авторов рилсиков в духе «Вы не поверите, что это в России». 😁 ❗️ В «Парке облаков», прямо у «Кроличьей норы», открылся двухэтажный ресторан с оранжереей Cataleya. ⏩️ Заведение названо в честь редкой южноамериканской орхидеи, и нейминг полностью себя оправдывает: команда ботаников, флористов и даже промышленных альпинистов (зачем искать лёгких путей!) создала футуристичный тропический сад таких масштабов, что поначалу мы грешили на нейросети. 💥 Главная фишка архитектуры — прозрачный купол, под которым и расположилось утопающее в цветах и зелени двухъярусное пространство. Дизайнеры довели концепцию до абсолюта, внедрив растительные мотивы даже туда, где мы согласны на минимализм: раковины в туалетах выполнены в форме полураспустившихся бутонов. 🥀 Как вам такой декорейшн в целом? ❤️ — восторг 🤪 — перебор @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7103</t>
+  </si>
+  <si>
+    <t>Отель в охотничьем замке прусского короля 👑 И прямо на берегу Балтики, где после шторма можно собирать янтарь руками. Sсhloss-Hotel Yantarny — бывший охотничий замок Фридриха I. Историю этого места кропотливо восстанавливали по старым чертежам и фотографиям, вплоть до последней плитки на полу. Начиналось всё с охотничьих угодий прусского курфюрста в посёлке Пальмникен — нынешнем Янтарном: здесь появилась резиденция, которую потом многократно перестраивали и надстраивали следующие хозяева. В конце XIX века здание выкупил Морис Беккер и открыл первый замок-отель — парк вокруг до сих пор носит его имя. ✉️🗒️ Дальше — война, советские годы, когда здание успело побывать библиотекой и рестораном «Янтарный берег». В 2012 году новый владелец восстановил историческую часть в том виде, в каком она была при Морисе Беккере. ‼️ Номера в историческом корпусе — это сдержанный прусский классический стиль: тёмное дерево, приглушённые тона, лаконичная мебель. Из окон некоторых открывается вид на вековой парк Беккера. После прогулки под сенью старых деревьев идеальный сценарий — переместиться в спа-зону. Там бассейн, джакузи и разные типы саун, а уходы делают, конечно же, с использованием янтаря. ✨ Обязательный пункт программы по пути в Sсhloss — заехать на смотровую площадку Янтарного комбината. Здесь добывают около 90% мировых запасов ископаемой смолы, и самый широкий пляж на всём побережье это доказывает одним своим видом. ➡️ Смотреть и бронировать тут @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7095</t>
+  </si>
+  <si>
+    <t>Фестиваль клоунов в Старице: почему это нельзя пропустить 🎪 Пока в Москве по кругу крутят одни и те же летние фестивали и диджей-сеты на крышах, тихая Старица в Тверской области (наш гайд по ней) устраивает клоунаду — и делает это со вкусом и размахом. Клоункор здесь вышел за пределы цирка практически в стратосферу: в прошлом году старицкий «Карандаш-фест» попал в подборку влиятельной британской газеты The Guardian, вошёл в топ-10 самых ярких событий уикенда в мире и получил премию «Событие года». В этот раз ставки и ожидания только выросли, а ведь это всего лишь второй по счёту фестиваль! 🤩 ➡️ Хедлайнеры этого года — участники и лауреаты Авиньонского фестиваля: Паганель и театр «Микос» привезут лирическую клоунаду «Богатыри», а «Высокие братья», выросшие на эстетике Depeche Mode, покажут программу «Дурацкий цЫрк» с эквилибром на моноцикле. Отдельно стоит сказать про золотой состав «Лицедеев» со спектаклем «Симфоцирк „О.Д.А“» и коллаборацию модного театра «Около» с оркестром «Пакава Ить» — их клоунского «Гамлета» ставила номинантка «Золотой маски» Саша Толстошева. 🎶 Музыкальную часть тоже собрали без компромиссов: московский Театр Моссовета покажет масштабную версию «Бременских музыкантов» в постановке Евгения Марчелли — билеты на неё в Москве достать почти нереально. «Хоронько Оркестр» устроит кабаре в духе Курта Вайля и Тома Уэйтса, а вокальный ансамбль Spokanki смешает а капелла со стендапом. ❗️ За что отдельное спасибо организаторам — для всех желающих будет трансфер в Старицу и из неё. Фестиваль стартует 31 июля, а кульминация запланирована на 1 августа. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7089</t>
+  </si>
+  <si>
+    <t>Ужин в саду легендарного агронома Мичурина 🟢🟢 Если у вас пока нет планов на 2 августа, очень советуем ими обзавестись: фестиваль «Соль Земли» делает гастрономический ужин в Мичуринске, и не где-нибудь, а в саду самого Мичурина. 💯 «Соль Земли» – серия ужинов лучших шефов в самых необычных местах нашей страны. Готовят из местных сезонных продуктов, собранных непосредственно перед событием. Каждый ужин уникален: меню, сценарий и тема создаются специально под место и больше не повторяются. Готовить будут шефы Андрей Шмаков, Алексей Складчиков (оба из Savva) и Александр Федоров (Shamparen). Все трое встретятся накануне, пройдутся по мичуринскому рынку, саду и окрестностям, соберут все самое спелое и сочное и накроют поздний дачный обед в лучших традициях. 🥧 🍹 Аккомпанементом станет шотландский виски Dewar's — как в чистом благородном виде, так и в коктейлях (тоже исключительно из местных продуктов). Одной едой дело не ограничится: гостей ждёт экскурсия по дому-музею Ивана Мичурина и ещё несколько классных сюрпризов. ➡️ Из Москвы до Мичуринска быстрее всего добраться на поезде или автомобиле. По ж/д ехать около 4,5 часов без пересадок. На машине ~405 км. ‼️ 2 августа, 17:00, Мичуринск Мест мало, торопитесь и бронируйте по ссылке.</t>
+  </si>
+  <si>
+    <t>28.07.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7081</t>
+  </si>
+  <si>
+    <t>Долина лотосов 🪷 Всего в получасе езды от Villa Surf Dacha есть место, где посреди Ахтанизовского лимана раскинулась фантастически красивая лотосовая плантация. 💔 В советские годы (в 1960–1980-х) биологи пытались привить капризный индийский лотос в разных водоёмах края, но прижился и масштабно разросся он только здесь, в тёплой пресной воде лимана. Лотосы лежат на мелководье живым ковром; их листья достигают полуметра в диаметре, а бутоны вырастают размером с хорошую тарелку (до 15 см). ➡️ Добраться сюда можно только по воде. Туристов везут на моторных лодках по Казачьему Ерику — рукотворному каналу, который кубанские казаки вручную выкопали более 200 лет назад, чтобы опреснить лиман водой из реки. По берегам густо растут деревья, из-за чего поездка местами напоминает прогулку по Амазонке. ☝️ ❗️ Лотосы цветут с середины июля до конца августа. Самое время планировать путешествие: розовое море исчезает так же стремительно, как и появляется. 📸 Александр Мазуров @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7073</t>
+  </si>
+  <si>
+    <t>Сёрферская вилла на Таманском полуострове 🌊 Утром — завтрак на террасе с видом на лиман, вечером — бокал брюта у бассейна под ленивый лаунж. Villa Surf Dacha — новый стильный глэмпинг в посёлке Веселовка на Таманском полуострове. Бунгало здесь названы в честь культовых сёрф-спотов: «Джовс», «Клауд Найн», «Маверикс». Если штурмовать многометровые стены воды вы пока не готовы, под боком найдутся варианты для разгона. Бугазская коса — мекка российского кайтсёрфинга, со своими школами и прокатом. А в часе езды, на косе Чушка, ловят ветер уже виндсёрферы. ‼️ Для тех, кто предпочитает твёрдо стоять на ногах, программа тоже насыщенная. Можно самовыражаться на мастер-классах по живописи, штурмовать соседние винодельни и сыроварни или отправиться в Тамань — изучать этнокомплекс «Атамань», археологические древности и домик Лермонтова. 👍 ➡️ Смотреть и бронировать тут @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7065</t>
+  </si>
+  <si>
+    <t>Винный форт в стиле сафари 😍 Представьте затерянные в диких предгорьях виноградники, сторожевую башню, до которой нужно преодолеть семьдесят две дубовые ступени, и путь к воротам, скрытый за бурной рекой. 🌊 «Винный форт» — это не отель и не винодельня в привычном понимании. Тут не бронируют номер, а становятся «поселенцем»; получают при заезде «книгу знаний» и слушают цикад и шакалов по ночам. Ехать сюда стоит за ощущением, что вы не турист, а первопроходец, осваивающий новые земли. И изящнее всего делать это без спартанских тягот и лишений, а с бокальчиком в руках. В получасе езды от Анапы тридцать лет назад были колхозные земли, а до них — хутора. Место дичало десятилетиями, пока Игорь и Екатерина не решили заново его освоить: взяли и построили настоящий форт. ‼️ Жить здесь предлагают в сафари-тентах на склоне горы — со всеми удобствами внутри, но без городской звукоизоляции. Ночью через плотную ткань слышно лес. Первую ночь к этому нужно привыкнуть, дальше лесной гул превращается в отдельный вид колыбельной. Гостей угощают тем, что растёт рядом: в лесной таверне готовят простые понятные блюда на открытом огне. Вино — из собственных виноградников, равнинных и горных, на границе заказника «Красная Горка». Есть даже петнат (игристое, которое дозревает уже в бутылке) в честь Бродского — от виноделов Дубининых. Вот уж действительно, «если выпало в империи родиться, лучше жить в глухой провинции у моря». 📌 Добраться до форта — тот ещё квест: он стоит у хутора Аккерменка, между Новопокровским и Школьным. Едете по старой дороге, построенной немцами, и последний отрезок преодолеваете через реку Псебепс. На обычном седане сюда не попасть. Перед поездкой стоит списаться с фортом — там помогут организовать логистику. Плюс владельцы рекомендуют загрузить оффлайн-карту. Ну а как вы хотели? Такова учесть поселенцев. ➡️ Смотреть и бронировать тут @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7057</t>
+  </si>
+  <si>
+    <t>Випассана в Новосибирске: отель, в который приезжают молчать 💜 Новый проект Андрея Алексеева, который стоит за «Мира Парком», открылся в апреле этого года в 20 минутах от Новосибирска. Mira Silentium сразу зашёл с необычного концепта: здесь продают не номера, а тишину. Silentium с латыни переводится как «молчание», и это не метафора, а буквально то, чем предлагают заняться. При заезде гостей переодевают в льняную одежду, которая удобна для перемещения между групповыми практиками и спа-локациями, а заодно уравнивает всех: не поймешь, кто приехал на «Майбахе», а кто на каршеринге. Гаджеты можно (и стоит) сдать на хранение добровольно. 🤳 Немножко сухих цифр: в отеле 78 номеров, на старте открыты шесть одноэтажных корпусов, ещё два двухэтажных здания достраивают. ‼️ В стоимость (25.600 ₽ за одного гостя / 2 суток) проживания включены массаж, парение и групповые практики в день заезда — платно можно добрать дополнительные сеансы с массажистами. Термальный комплекс — с сенной и можжевеловой банями, хаммамом, соляным гротом и ваннами для флоатинга (одна тоже входит в проживание) — судя по отзывам первых гостей, действительно хорош, а не просто красивая картинка для сайта. Питание авторское, без мяса и рыбы. 🌱 🔖 Бронирование — только через персонального менеджера. Заселяют в рамках тура, рассчитанного минимум на два дня: быстрее не успеет отпустить город. В общем, ом мани падме хум. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7049</t>
+  </si>
+  <si>
+    <t>Если решите ехать в Виштынецкий национальный парк, то жить однозначно советуем в «Пуще». 🚩 Гостевой дом находится на границе парка, в получасе от того самого арочного моста 1900 года. Место без пафоса и наигранности: его построили Татьяна и Александр — муж и жена, которые сами выросли рядом с Красным лесом, здесь же вырастили детей, а теперь встречают внуков. Идея была простая: поделиться атмосферой, в которой прошло их детство. Получилась не гостиница, а скорее приглашение в собственный лес. 🪵 Жить тут можно в двух домах в современном деревенском стиле — с панорамными окнами, полностью оборудованной кухней и террасой. Оба рассчитаны на пару или компанию до четырёх человек. Тем, кому важно уединение и кто не собирается готовить, — отдельный дом с двумя номерами на первом и втором этажах. ⭐️ Главная фишка комплекса, помимо расположения, — спа с панорамной парной и тёплым чаном под открытым небом. Из активностей — лесные тропы, рыбалка, велопрогулки и вылазки к достопримечательностям пущи: тем самым мшистым мостам и руинам охотничьей резиденции, о которых мы писали в предыдущем посте. ➡️ Смотреть и бронировать тут @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7041</t>
+  </si>
+  <si>
+    <t>Идея поездки: Виштынецкий национальный парк 🔝 Если хочется леса, в котором за триста лет мало что изменилось, вам сюда, на самый юго-восток Калининградской области. Виштынецкий — это бывший Роминтский лес, он же Красный лес: более 25 тысяч гектаров, которые вместе с польской «Пущей Роминцка» и литовским «Виштытисом» составляют единый лесной массив почти в 360 квадратных километров. 🤩 📍 Охотились здесь и тевтонские рыцари, и прусские дворяне, и лично кайзер Вильгельм II — в лесу до сих пор можно найти руины его резиденции. Статус национального парка территория получила только в 2024 году, так что толпы туристов сюда пока не добрались, и это, пожалуй, главный плюс. Сердце этого места — Виштынецкое озеро: самое большое, самое глубокое (54 метра) и самое старое (20 000 лет) в Калининградской области; местные называют его «европейским Байкалом». Рядом — озёра Проточное, Мариново и Камышовое, все ледникового происхождения и старше самой Балтики. Медведей больше нет — последнего убили на Виштынецкой возвышенности ещё в 18 веке, так что можно расслабиться и просто наслаждаться видами. Добираться удобнее всего на машине: от Калининграда по Московскому проспекту, дальше трасса А229 через Гусев на Нестеров, а от него — через железнодорожный переезд в сторону Пушкино, Невского и Ягодного, прямо к озеру. В пути — часа три, ориентироваться помогают придорожные указатели. 📌 Из маршрутов — тропа лесничего Райффа: утром идёте на север к озеру, по пути встречаете памятный камень Карлу Райффу, лесничему, убитому браконьерами в 19 веке. У самого озера можно найти фрагменты немецкой узкоколейной железной дороги, а обратный путь лучше проложить через Токаревку — там стоит самый высокий в области железнодорожный арочный мост. Если повезёт, у моста вас встретит лиса, давно привыкшая выпрашивать еду у туристов. ❗️ Ещё дальше, в глубине пущи, спрятаны мосты через реку Красная — сказочный мшистый Новый мост, мост Хейдена и Олений мост, до которых своим ходом дойдёт не каждый — и это тоже часть удовольствия. ✨ Для посещения пограничной зоны Виштынецкого национального парка требуется пропуск ФСБ, который можно оформить через портал Госуслуги. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7033</t>
+  </si>
+  <si>
+    <t>Кемпинг в парке прусской усадьбы 🌳 Есть отели, где вас встречает консьерж. А есть «Грёза хутор», где вас встречает бывшая конюшня 1848 года постройки — и это комплимент. Когда-то здесь стояло имение Татаррен семьи фон Заукен, сейчас — музей старинных вещей: сёдла, посуда, кухонная утварь начала прошлого века и целая гардеробная с костюмами, в которых можно стать персонажем то ли Гофмана, то ли Гарри Поттера. ✨ ‼️ Хозяйка проекта Виктория Корнева водила экскурсии по Калининграду, а в 2022 году решила, что интереснее не рассказывать про чужие дома, а восстанавливать свой. Спать здесь предлагают буквально под открытым небом — в бывшем усадебном парке разбит кемпинг. ❓ Ради чего вся эта палаточная романтика? Озёрский район — идеальное место для тех, кто ищет уединения, нетронутой природы и отдыха вдали от переполненного туристами морского побережья. Здесь тишина, аисты над головой и полное отсутствие производств — только поля и коровы. 🐮 📌 В получасе — сам Озёрск с лютеранской кирхой 1842 года и мельницей позапрошлого века. А если проехать чуть дальше на восток — там руины кирхи Вильгельмсберга. Есть шанс почувствовать себя первооткрывателем, а не участником группы из двадцати человек. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7027</t>
+  </si>
+  <si>
+    <t>Юра, мы всё наверстали! Как провести выходные в Гагарине Бывший купеческий Гжатск, а ныне Гагарин в Смоленской области — идеальный кандидат для нашей рубрики #куданавыходные_мск. Город сейчас преображается на глазах за счёт космических объектов и единой визуальной айдентики: например, космическая тема здесь используется в оформлении автобусных остановок. В общем, поехали! План в Гагарине мы предлагаем такой. ⬇️ 🔴 Суббота Прибыть на «Ласточке» из Москвы, взять спешелти-кофе в Van Gogh Coffee и отправиться штурмовать Музей Первого полёта. Там несколько этажей интерактивного пространства, оборудование для подготовки к полёту, капсула «Радуга» для отправки фотоплёнок с орбитальной станции «Мир» на Землю и много-много всего. Ах, да: есть отдельный зал, посвящённый собакам-космонавтам! 🥰 На закате дойдите до стеклянного куба с «Волгой» Гагарина и сквера имени Леонова. 🟣 Воскресенье С утра берём такси или машину и едем в Клушино, в Дом-музей семьи Гагариных. Здесь воссоздана аутентичная деревянная изба, где родился космонавт, и воспроизведена обстановка 1930-х годов, окружавшая маленького Юру в детстве. Рядом находится землянка, в которой семья выживала во время немецкой оккупации. Вернувшись в город, загляните в Историко-краеведческий музей и купите на память космический мерч в сувенирном. ‼️ Где там жить В самом Гагарине с дизайнерскими бутик-отелями пока туго — здесь балом правит региональная классика. Если хотите ночевать в городе, то рассмотрите гостиницу «Гжатск». В 30 км от Гагарина — «Вазуза Кантри Клаб». Там симпатичные домики с панорамным остеклением, а уж какой у отеля адрес: улица Нирваны, 16! Есть шанс достичь полного просветления. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7019</t>
+  </si>
+  <si>
+    <t>Отели на скалах 🧗‍♀️ Когда от офисной рутины хочется залезть на стену, предлагаем ровно это и сделать. ⛰ ForRest Terrace 📍 Верхний Фиагдон, Северная Осетия Отель, буквально «вырастающий» из крутого склона в Куртатинском ущелье. Панорамный спа-комплекс и открытый подогреваемый бассейн левитируют над горной рекой. ⛰ Leaprus 📍 Терскол, Кабардино-Балкария Высокогорный футуристичный приют на южном склоне Эльбруса. Жилые модули в виде капсул надежно закреплены на высоте 3 912 метров. Вид на вечные льды — чистый адреналин. ⛰ «Санда» 📍 Гуниб, Дагестан Гостиница на высоте 1500 метров в верхней части Гуниба, прямо на краю плато. Панорамные окна в пол расположены так, чтобы вы могли пить утренний кофе с видом на облака и ущелья. 💔 ⛰ «Скала» 📍 Кабардинка, Краснодарский край Вариант для тех, кто хочет эстетики в духе побережья Амальфи: отель на высоком мысу в Цемесской бухте. Жить предлагают в футуристичных шатрах или кастомных кемперах прямо над обрывом. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>11.07.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7014</t>
+  </si>
+  <si>
+    <t>Цыганская кибитка ⭐️ Лучше ночи в автобусе может быть только кибитка на холме. В деревне Попцово Опочецкого района (это Псковская область) такая есть. Не спешите прятать золотые зубы и кошельки: внутри цивилизованно. Душ, туалет, горячая вода и даже wi-fi. Если табор решит уйти в небо, то только после того, как опубликует сторис с тегом геолокации. Вариант, конечно, чисто для фоточек. Вряд ли вам захочется провести здесь недельный отпуск, принимая вот эту красную ванну в лучших традициях кочевого эксгибиционизма. 🔠 Вмещает кибитка максимум троих, а работает с апреля по октябрь. ❗️ Добираться до неё — отдельный квест: место глухое. Низкая подвеска вашего седана проклянет цыганскую романтику ещё на подъезде к району. Но если техника не сдастся, а терпения и бензина хватит, позолотить ручку придётся на 9.500 ₽ в сутки. ➡️ Смотреть и бронировать тут @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>10.07.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7006</t>
+  </si>
+  <si>
+    <t>Глэмпинг на колёсах 🚌 Тот случай, когда чудом успел на последний автобус и заночевать решил в нём же. 🤘 Владельцы этого подмосковного глэмпинга с разноцветными винтажными фургонами уже в самом названии определили свою целевую аудиторию. «Хиппи» — место для тех, кому для счастья не нужна ванна на львиных лапах и шёлковый халат в придачу, а вот романтика бродячей жизни, упакованная в шесть квадратных метров, крайне необходима. Хотя спартанство тут весьма условное: внутри есть электричество, обогреватель, удобная кровать, розетки, посуда и пледы, а рядом с каждым автобусом — мангал, стол, стулья и зонтик на случай дождя. ‼️ Главный аттракцион лагеря — баня, которую тоже умудрились разместить в автобусе. Из неё можно эффектно выбегать и прыгать в открытый бассейн, распугивая местных уток. 🔠 ➡️ Смотреть и бронировать тут @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>06.07.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7000</t>
+  </si>
+  <si>
+    <t>Завтра у Trip.com большая распродажа в 12.00 по Москве Будут хорошие скидки на отели по всему миру + дисконт на перелёты и развлечения (например, Диснейленд в Шанхае за полцены). Заявлено много всего: и скидки до 10.000 рублей на бизнес-класс, и отели в Турции, Китае и Таиланде по супервыгодным ценам. 🤌 Но есть нюансы. Рассказываем, как действовать. ❗️ Во-первых, распродажа будет проходить по графику: 🔴12:00 — сниженные цены на отели, 🔴14:00 — дисконт до 10.000 рублей на авиа- и ж/д билеты; также ожидаются спецпредложения на бизнес-класс и перелеты в Турцию и КНР, 🔴16:00 — eSIM за 1 рубль, а также скидочные купоны на билеты в парки и на экскурсии. Важные моменты 🤎 Для активации любой скидки потребуется специальный промокод, он появится в нужное время вот по этой ссылке. 🤎 Авиабилеты можно будет купить исключительно через мобильное приложение — скачайте его заранее и зарегистрируйтесь. 🤎 Купоны разбирают очень быстро. Чтобы успеть, подготовьтесь заранее. Вот чек-лист, что нужно сделать 🔴 Создайте аккаунт на Trip.com (если у вас его нет), привяжите российскую банковскую карту и заполните данные для быстрой оплаты. 🔴 Откройте приложение. 🔴 Заранее найдите подходящий отель, рейс, сим-карту или тур. 🔴 Перейдите на экран бронирования — поле для ввода промокода находится в самом низу страницы. Как только код станет известен (следите за временем), скопируйте его в нужное поле и завершите покупку через СБП или картой РФ. Если есть вопросы, пишите в комментариях. И удачной охоты! @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>04.07.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6992</t>
+  </si>
+  <si>
+    <t>Отель в стиле русского модерна в Абрамцево 🌞 Если летом вы собираетесь в Абрамцево (а не собираться туда летом мы не видим причин), то имейте в виду, что можно остаться там жить, как Гоголь с Тютчевым. В двух шагах от усадьбы есть вот такой красивый отель. 💔 «Вилла Альпина» — нечто среднее между европейским шале и русским теремом в стиле модерна. Внутри этот стилистический микс тоже прослеживается. Смотрите, какие роскошные изразцы у них в ресторане «Галерея» (на фото 3). В отеле всё заточено на гедонизм выходного дня. Есть спа-комплекс с тремя бассейнами: первый — закрытый, в термальной зоне с живописными цветами на стенах, второй — всесезонный подогреваемый на улице, третий — детский. Ресторана тоже три, чтобы кухня, простите за каламбур, не приедалась. Номерной фонд умеренный: толпы на завтраке не будет, но и на одиночество лучше не рассчитывать. 32 номера в диапазоне от «Делюкса» до «Семейного люкса». 🌼 Главная роскошь «Виллы» — огромная (4 гектара!) территория для прогулок и близкое соседство с Абрамцево. У гостей есть привилегия индивидуальных экскурсий по усадьбе, плюс можно «выписать» гида для поездки в Мураново, Сергиев Посад, Александров и Переславль-Залесский. 🙂‍↕️ ➡️ Смотреть и бронировать тут @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>04.07.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6987</t>
+  </si>
+  <si>
+    <t>За культовым полотном Ивана Айвазовского «Девятый вал» скрывается не художественный вымысел, а реальная история смертельно опасного путешествия. Писать бушующий океан с суши невозможно — Айвазовский лично пережил то, что изобразил на холсте, и именно поэтому получилось так мощно. Понимание контекста помогает по-новому взглянуть на шедевры живописи. За каждой картиной стоит человеческий опыт, который и делает искусство бессмертным. Но как научиться считывать то, что остаётся вне поля зрения? У Синхронизации 8 июля в 19.00 по московскому времени пройдёт бесплатный мастер-класс «Под слоем краски: учимся анализировать картины как искусствовед». Историк искусства Ольга Чуворкина расскажет, как за одним полотном могут скрываться десятки смыслов, почему «Мона Лиза» до сих пор остаётся главной загадкой искусства и могут ли нейросети заменить арт-критиков. Мы такое пропустить точно не сможем, чего и вам желаем. Не забудьте зарегистрироваться, чтобы провести вечер среды в окружении прекрасного.</t>
+  </si>
+  <si>
+    <t>02.07.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6982</t>
+  </si>
+  <si>
+    <t>Куда отправляются киты после долгой зимы? 🐋 На Чукотку! Берингово и Чукотское моря — главные точки притяжения для сотен исполинов океана, а бухта Пенкегней — одно из трёх самых китовых мест на планете. Хотите увидеть десятки китов на расстоянии вытянутой руки? Присоединяйтесь к нашей экспедиции на Чукотку с 7 по 14 августа. На судне «Профессор Хромов», переоборудованном в отель «всё включено», мы отправимся в круиз вдоль восточного побережья Чукотки. С максимальным комфортом внутри и абсолютной дичью снаружи, ведь нас ждут места, куда едва ступала нога человека! Что будет в этой экспедиции? 🟠 Романтика на краю земли: легендарный мыс Дежнёва, нацпарк «Берингия» и та самая бухта Пенкегней 🟠 Первозданная природа: десятки китов, огромные лежбища моржей и колонии морских птиц 🟠 Погружение в культуру в чукотских и эскимосских сёлах, где ведут традиционный образ жизни На борту нашего судна пройдут гастроужины от звёздного шефа Романа Орлова из проекта «На даче», а на берегу мы устроим гастровысадки с дегустацией дальневосточных деликатесов. Во все дни круиза топовые российские вина включены без ограничений. ‼️ Как проходит такое путешествие — можно увидеть вот в этом вдохновляющем 20-минутном фильме: 📷 на YouTube 📺 на Rutube ‼️ Осталось 2 последних каюты! Их обладателей ждёт перелёт из Москвы на Чукотку в подарок. UPD: осталась одна каюта Цены и подробности у Александра: @alexanderktp</t>
+  </si>
+  <si>
+    <t>27.06.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6977</t>
+  </si>
+  <si>
+    <t>Куда съездить на выходные 27-28 июня От бани в Суздале до слёта байкеров и классической музыки в исторических интерьерах. ✔️ Детское Архстояние Где: Никола-Ленивец, Калужская область Когда: 27-28 июня Легализованное хулиганство на природе. Гигантские инсталляции из дерева и лозы стали огромной игровой зоной без всяких там «руками не трогать». Где жить: 1️⃣ «‎Пространство медленной жизни»‎ (шатёр на природе) 🔟 «‎Гончаровъ»‎ (отель в усадебном комплексе) ✔️ БаняФест Где: Суздаль, Владимирская область Когда: 27-28 июня Съезд фанатов пара в комплексе «Горячие ключи». На одной поляне — десятки разных бань и лучших пармейстеров. Где жить: 1️⃣ «‎Горячие ключи»‎ (место проведения фестиваля) 🔟 «‎Спасская горка»‎ (бюджетные, по меркам Суздаля, апартаменты) ✔️ Шереметев-фест Где: Москва Когда: 27-28 июня Симфоническая музыка в исторических модерновых декорациях — чтобы почувствовать себя аристократом на даче. Где жить: 1️⃣ «‎Ярославская 17»‎ (стильная гостиница рядом с ВДНХ) 🔟 Cosmos Москва ВДНХ Отель 3* (отель-легенда около ВДНХ) ✔️ Omanko Day Где: Москва Когда: 27-28 июня Фестиваль моды и искусства со своими арт-маркетом и лекторием. Где жить: 1️⃣ «‎Амато»‎ (комфортный четырёхзвёздочник) 🔟 «‎Особняк 1830»‎ (отель с номерами в стиле лофт) ✔️ Фестиваль этно-музыки ЭтоЭтно Где: Санкт-Петербург Когда: 27-28 июня Масштабный опен-эйр, на котором северная архаика и балканские духовые замешивают с ритмичной электроникой. Где жить: 1️⃣ «‎Некст»‎ (на Васильевском острове) 🔟 «‎Калейдоскоп Поинт»‎ (на Василеостровской) ✔️ Мотофестиваль Burning wheels Где: Тверская область, Конаково Когда: 27-28 июня Слёт байкеров на берегу Волги: выставка мотоциклов, палаточная романтика с запахом бензина и тяжёлый рок. Где жить: 1️⃣ «‎Этилия»‎ (бюджетный отель в городской черте) 🔟 «‎Конакофф»‎ (большой комплекс на природе) @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>23.06.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6969</t>
+  </si>
+  <si>
+    <t>Где в России покататься на ретропоездах (кроме Рускеалы) «Рускеальский экспресс» — уже давно не единственный состав, который может обдать вас клубами горячего пара и разбудить на станции басовитым гудком. Ловите ещё несколько небанальных и атмосферных вариантов. 🚂 «Селигер» 🟠 Маршрут: Бологое — Осташков Внутри вагонов всё простенько, зато состав тащит паровоз 1953 года, билеты проверяют проводники в форме 50-х, а за окном мелькают то деревянные вокзалы, то густые тверские леса. На исторически восстановленной станции Куженкино поезд пыхтит аж полчаса — дедушке-паровозу нужно попить воды из настоящей гидроколонки. В это время вы как раз можете погулять по станции-музею и поучаствовать в переводе стрелки железной дороги. ‼️ Билеты 🚂 «Уральский экспресс» 🟠 Маршрут: Екатеринбург — Верхняя Пышма Сначала состав тянет винтажный электровоз, но на станции Шувакиш начинается полный ретрохардкор: локомотив меняют на паровоз 50-х. Там же вас ждёт детальная копия деревянного вокзала начала прошлого века: с кабинетом начальника, станционным колоколом и потрескивающими дровами. Внутри бордово-жёлтых вагонов — косплей царских времён: фотокупе для киношных снимков и вагон-ресторан с уральскими посикунчиками и горячими шаньгами. ‼️ Билеты 🚂 «Графский поезд» 🟠 Маршрут: Воронеж — Рамонь Где-где, а здесь у вас точно будет время перенестись в другую эпоху: поездка рассчитана на весь день. Каждое купе — как мини-музей, посвящённый конкретной личности XIX века. На станции Графская вас ведут в дореволюционный зал ожидания, а в Рамони показывают воссозданный быт начальника станции. С поезда пассажиров пересаживают в автобусы: они, конечно, не ретро, зато вы едете прямиком во дворец Ольденбургских — разглядывать неоготику. ‼️ Билеты 🚂 Из Нижнего в Арзамас 🟠 Маршрут: Нижний Новгород — Арзамас Вагоны тащит брутальный ретропаровоз П-36: локомотив на паровой тяге, а сами вагоны современные. Зато внутри всё окутано литературным флёром: под стук колёс вы знакомитесь с творчеством местных писателей, закусываете арзамасским пирогом и даже учитесь писать гусиным пером. На неспешный променад по Арзамасу есть четыре с половиной часа. ‼️ Билеты @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.06.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6964</t>
+  </si>
+  <si>
+    <t>Заглянули в музей-заповедник «Болдино». Туда теперь стоит приезжать не только золотой осенью: заповедник полностью обновили и сейчас уходят от стереотипа «Болдинской осени» — там и летние фестивали, и даже новогодние. 🫐 Мы только что попали на международный фестиваль искусств «Пушкин без границ» (его, на минуточку, посетили 40 тысяч человек 😱). Болдино — фамильная усадьба рода Пушкиных. Поэт получил её в наследство перед женитьбой и планировал приехать на пару дней, чтобы уладить дела, а в итоге застрял на три месяца. 🌚 Всё потому, что России в то время разразилась эпидемия холеры, и все дороги оказались перекрыты. Самоизоляция в Болдино прошла для Пушкина сверхпродуктивно: он закончил «Евгения Онегина», написал «Повести Белкина», «Маленькие трагедии» и множество стихов. Чем можно заниматься в Болдино, если вы не Пушкин? 🔴 Посетите господский дом, вотчинную контору, конюшни, баньку, амбары и деревянную часовню — везде проходят небольшие выставки. 🔴 Другой кластер музеев находится прямо за воротами, и в нём — экспозиции, посвящённые сказкам и народным промыслам. 🔴 В здании музейной администрации сейчас идёт отличная интерактивная выставка о дружбе Пушкина и Даля. 🔴 Сталинский Дом культуры 1937 года, выбивающийся из общей застройки, недавно открыли после реставрации. Внутри теперь проводят лекции и продают сувениры. 🔴 По соседству — усадебная церковь с внушительным собранием старинных икон. 🔴 Ну и, конечно, парк с вековыми ивами, зарослями сирени и беседками на берегу прудов — это маст. 📷 ‼️ Затем советуем доехать до соседнего села Львовка (в 8 км). Там среди люпинов и лип расположилась усадьба старшего сына Пушкина, тоже Александра. Можно прогуляться по парку и зайти в господский дом. От Нижнего Новгорода до «Болдино» — чуть больше 200 км, на дорогу стоит закладывать 3-4 часа. От автовокзала «Щербинки» в Нижнем до «Болдино» ходит автобус. Напрямую из Москвы до «Болдино» порядка 600 км. В самом селе гостиниц нет, но остановиться можно в Арзамасе (130 км) или Саранске (109 км). @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>21.06.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6956</t>
+  </si>
+  <si>
+    <t>И ещё пара рекомендаций, чем заняться в Нижнем Новгороде. В эту поездку открыли для себя Дом архитектора (фото 1, 5, 6 как раз оттуда): новое креативное пространство с выставками — чаще всего на архитектурную тематику. На последнем этаже там сделали коворкинг с панорамными видами на Чкаловскую лестницу и Волгу. 🤌 Идеальный день в НиНо выглядит так: поработали / отдохнули в Доме архитектора, затем отправляетесь гулять в «Заповедные кварталы», а вечером — в Нижегородский театр оперы и балета. Мы попали на премьеру оперы «Богема» и остались под огромным впечатлением. И уровень постановки, и сам театр никак не назовёшь провинциальными. А уж местному буфету могут (и очень сильно) позавидовать Большой с Мариинкой. 🔠 ‼️ 27 июня в театре премьера «Лебединого озера». Кстати, новая сцена расположилась в одном из уже знакомых вам Пакгаузов на Стрелке — сюда перенесли камерные концерты и постановки. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6943</t>
+  </si>
+  <si>
+    <t>Куда съездить на выходные 20-21 июня Выгуливать кокошник на Финском заливе, отмокать в сибирском чане под инди-поп или медитировать в еловом лесу. 🔴 Фестиваль «Матушка Земля» Где: Севкабель Порт, Санкт-Петербург Когда: 20-21 июня То ли народное гуляние, то ли рейв — короче, праздник российской культуры на новый лад. Будут масштабные хороводы на фоне индустриальных пейзажей залива и арт-маркет с молодыми дизайнерами. Если прийти в национальном костюме, пустят бесплатно. 🟩 Где жить: 1️⃣ «Калейдоскоп Поинт» (на Васильевском острове, в 10 минутах на такси) 🔟 New Holland (рядом с Новой Голландией, тоже в 10 минутах от Севкабель Порта) 🔴 Фестиваль «Дикая Мята» Где: Бунырёво, Тульская область Когда: 20-21 июня Традиционный полевой лагерь с музыкой, сапами, банями и звёздным небом. В лайнапе, как всегда, каждый найдёт своё — от IOWA и Ёлки до The Hatters и Нейромонаха Феофана. В перерывах можно взять мастер-класс по танцам, заняться йогой, уйти на чайную церемонию или полежать в сибирском чане. 🟩 Где жить: Вот тут можно найти варианты, которые предлагают сами организаторы: от кемпинга до домиков «Эйр» с надувным каркасом. А здесь собраны отели в окрестностях. 🔴 Фестиваль «Бит да Жар» Где: Сивково, Подмосковье Когда: 20 июня Эта камерная тусовка по духу напоминает летний лагерь для взрослых — с посиделками у костра, дискотекой и активностями. Но главное тут всё-таки музыка. Двенадцать площадок хитро спрятаны в лесной глуши. В яблоневом саду играют классику, в цветочной оранжерее медитируют под ханг, а в отдельной бревенчатой избе сделали караоке-бар. 🟩 Где жить: 1️⃣ «М. 33» (собственный спа плюс парк в пешей доступности) 🔟 «ПСБ Патриот Cosmos Hotels» (отель на территории парка «Патриот») @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6938</t>
+  </si>
+  <si>
+    <t>Самые яркие и вдохновляющие образы для летних путешествий — у наших друзей из Captain's’ Mate. Тут вам и маяки для романтичных променадов, и чайки для морских прогулок, и африканские мотивы для диких приключений.🔥 Кстати, у ребят есть оффлайн-магазины в Москве и Санкт-Петербурге. Но если вам привычнее цифровой шопинг, то для обновления летнего гардероба воспользуйтесь промокодом gdetam, чтобы получить скидку на покупку 10% (действует до 19 июля). И подписывайтесь на телеграм-канал Captain's’ Mate. Там истории из путешествий и самая актуальная информация об акциях.</t>
+  </si>
+  <si>
+    <t>18.06.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6933</t>
+  </si>
+  <si>
+    <t>С отелями в Нижнем по-прежнему грустно. Их мало (во всяком случае для такого популярного направления), и они в основном сетевые — явно не хватает классных бутиковых проектов со своим гением места. Но работаем с тем, что есть. 🟠 Sheraton Лухари-вариант в двух шагах от Кремля и Чкаловской лестницы. Классическая сетевая «пятёрка» с хрустящим от крахмала бельём, сдержанными интерьерами и видами на исторический центр. 🟠 bobo st. art hotel Дизайнерский хаб на Большой Покровской, в эпицентре барного гудежа. Но спрятан в тихом дворике, что спасает. Пространства оформлены молодыми нижегородскими художниками. 🟠 Mercure Еще один «сетевик» на Октябрьской. Добротные номера с хорошей звукоизоляцией. Mercure нам советовали наши друзья из Нижнего: сказали, что если бы в родном городе жили в отеле, то точно в этом. 🟠 «Никитин» Вариант на Стрелке, что автоматически отрезает вас от тусовки, но приближает к Пакгаузам. Здание с вековой историей и соответствующими интерьерами с акцентом на историзм. В люксе «Царский» — шикарный кованый балкон. 🟠 Hampton by Hilton Старый добрый «Хилтон» рядом с Верхне-Волжской набережной. Интерьеры по-бизнесовому лаконичные, в остальном тоже без неожиданностей. Из минусов — далековато от центра. 🟠 «Усадьба Е. Ермолаевой» Купеческая роскошь в отреставрированном здании XIX века. Бархат, антикварные зеркала, лепнина (оригинальная, кстати). Каждый из номеров назван в честь знаковой для города купеческой династии. ‼️ Разведка подсказывает, что сейчас в Нижнем строят сразу несколько интересных гостиниц, так что скрестим пальцы и будем следить. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>18.06.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6928</t>
+  </si>
+  <si>
+    <t>Пока вы жарили шашлыки на длинных выходных, мы сгоняли на разведку в Нижний Новгород. Там на днях открылась выставка с громким названием «Великая Всероссийская». Она проходит 📍 в Пакгаузах на Стрелке. Точно такая же состоялась в 1896 году. Это на ней Шухов впервые демонстрировал свои гиперболоидные башни, Попов показывал прототип радио, а Яковлев и Фрезе — первый российский автомобиль. В павильонах, посвящённых регионам, были свои развлечения. Например, в «Крайнем Севере» посетителей встречал самоед в национальном костюме, поедающий живую рыбу, и его коллега — морской котик Васька. Тогда же, в 1896-ом, появился первый в стране киноэкран, на котором ничего не подозревающую публику пугали кадрами с прибывающим поездом. ‼️ Если вы думали, что у ВДНХ не было прототипа, то здесь вы как раз узнаете, что был, и не где-нибудь, а в Нижнем Новгороде. К нынешней выставке в Пакгаузах воссоздали кинозал и крутят ролики братьев Люмьер, как и 130 лет назад. В VR-зале можно перенестись в XIX век, прогулявшись по разным павильонам в очках дополненной реальности. 🔠 Самое впечатляющее — оригинальные экспонаты 1896 года: первый трамвай, шлем водолаза или, например, модный спортивный велосипед, на котором и сегодня не стыдно проехаться по городу. В последнем зале можно увидеть достижения современных нижегородских предприятий: макеты новеньких скоростных кораблей и даже кабину машиниста скоростного трамвая «Минин», в которой разрешают посидеть и порулить. Если не досчитаетесь знаменитой картины Васнецова «Ковёр-самолёт» в местном художественном музее, то не пугайтесь: она тоже сейчас в Пакгаузах. В 1896 году её показывали вместе с работами Маковского, Репина и Левитана. 📌 Ну и напоследок красивый элемент преемственности. Пакгаузы когда-то были частью главного павильона выставки 1896 года. Потом многие павильоны разобрали и сдали на металлолом, а Пакгаузы перевезли в порт, обложили кирпичом и использовали больше века в качестве складских помещений, пока их не обнаружили и не расчистили историки и реставраторы. То, что «Великая Всероссийская» сегодня проходит именно здесь, — символичное событие. Спустя 130 лет у города случилось дежавю. ✅ Успевайте увидеть своими глазами! Выставка продлится до 4 ноября. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>17.06.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6920</t>
+  </si>
+  <si>
+    <t>Чем заниматься в Ростове-на-Дону 🦞 Завершаем ростовскую серию подборкой самых колоритных мест для прогулок и знакомства с историей. 1️⃣ Начните с Большой Садовой и пройдитесь до Театральной площади: на этом отрезке найдёте роскошные особняки и бывшие доходные дома местных купцов. 🔟 Прогуляйтесь по району Нахичевани — бывшему армянскому городу, который когда-то был сопоставимых с Ростовом размеров. Вот здесь мы набросали маршрут. 3️⃣ Загляните в одну из самых красивых библиотек России на Пушкинской, 175а. Вообще, вся улица Пушкинская — прекрасное место для прогулок. Она не такая оживлённая, как Большая Садовая, и на ней много впечатляющих особняков — например, Дом Сабины Шпильрейн, первой женщины-психоаналитика и ученицы Фрейда (она была родом из Ростова). 4️⃣Прокатитесь на колесе обозрения «Одно небо». Это третье по высоте колесо в России. Здесь найдёте режим работы и стоимость билетов. Неподалёку увидите Театр драмы в стиле советского конструктивизма. 5️⃣ Местный культурный феномен — мозаики в подземных переходах, выполненные из обычного облицовочного кафеля. Их в 1970-х сделал художник-самоучка Юрий Лабинцев. Вот тут можно прочитать историю создания и найти все геолокации. Всего таких переходов четыре, но один из них сейчас на ремонте. 6️⃣ Лучший ресторан российского Юга по версии Wheretoeat — Leo Wine &amp; Kitchen. Для знакомства с донской кухней отправляйтесь в «Казачий курень» на Левом берегу Дона (этот район так и называют: Левбердон, сюда приезжают гулять и устраивать пикники). В «Раках и гадах» — шикарный выбор донских раков и живая музыка по вечерам. В «Обществе Сытыхъ» воссоздана атмосфера дореволюционного Ростова. Выпивать и веселиться — на Шаумяна и в Газетном переулке: тут на Барной миле сосредоточены все главные питейные заведения. 📌 Если есть время выбраться за пределы города, поезжайте изучать хутор Старозолотовский (2,5 часа на машине): там декорации «Тихого Дона», музей, апибаня, казачья кухня и автохтонные сорта донских вин. Можно остаться с ночёвкой. В 2025 году Старозолотовский получил третью звезду из трёх «Ассоциации самых красивых деревень и городков России». Три звезды есть ещё только у Суздаля и села Вятское. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>11.06.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6912</t>
+  </si>
+  <si>
+    <t>В Ростове-на-Дону остановились в бутик-отеле «39». Он находится на улице Шаумяна, а какой номер дома — несложно догадаться. Дом исторический: тут когда-то была бильярдная, куда заглядывал сам Булгаков. 🔠 Отель расположен в центре Барной мили — популярного маршрута для бар-хоппинга с максимальной концентрацией модных заведений: два шага до «Раков и гадов», 15 минут пешком до Leo Wine &amp; Kitchen. Ну вы поняли. Что понравилось? 🔴 Ресторан на крыше. Это без преувеличения лучший вид на исторический центр. 🔴 Дизайн. Тут нет стандартных номеров со скучными интерьерами, как у крупных сетевиков. В каждом номере дизайнерская мебель замиксована с арт-объектами и винтажными вещицами. Историческое наследие плюс современный комфорт. 🔴 Интерактив. В «39» можно не просто пожить, но и почувствовать атмосферу Ростова и приобщиться к локальному. Например, по выходным тут делают прогулки с шеф-поваром на Центральный рынок. 🔴 Концепция pet-friendly. Далеко не всякий отель в купеческом особняке готов принимать вашего шпица, как своего собственного. «39» готов. 📌 В общем, по соотношению расположение / сервис / приятные плюшки получается хороший вариант. И адрес точно не забудете — даже если прогулка по Барной миле пройдёт с максимальной самоотдачей. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>10.06.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6911</t>
+  </si>
+  <si>
+    <t>Если переживаете о транспортной доступности во время путешествий, то присмотритесь к авто в аренду. Подобрать машину на любой вкус можно через Яндекс Прокат: • все авто без оклейки, • есть варианты без депозита, • доставка до удобной точки, • можно сравнить предложения и цены от разных компаний. Сервис работает в 15 городах — в том числе в Сочи и Калининграде, куда многие едут отдыхать. Доступен в Яндекс Go и на сайте. Заходите за машиной мечты!</t>
+  </si>
+  <si>
+    <t>10.06.26 06:18</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6903</t>
+  </si>
+  <si>
+    <t>Как и у любого города, у Ростова-на-Дону есть две стороны. Роскошная парадная и увядающая изнаночная. Контраст между ними — примерно как между костюмом Джорджио Армани и вещью апсайкл-бренда, у которой один рукав — от шёлковой рубашки армянского обувщика, второй — от выцветшей футболки ростовского рэпера, а между ними — малиновый пиджак бывшего криминального авторитета. 📌 Парадный Ростов — это Большая Садовая, старейшая городская магистраль с доходными домами, многие из которых в пышности не уступают дворцам. Но город не был бы таким интересным, если бы за богатыми купеческими фасадами не прятались старые дворики. Похожие вы могли видеть в Тбилиси и Ереване. Сворачиваешь в переулок или ныряешь в кованую арку — и перед тобой готовая мизансцена: и декорации уже расставлены, и актёры на своих местах. Вот пожилая женщина в домашнем халате громко обсуждает новости с соседкой, а вот двое мужчин стучат костяшками домино по столу, стоящему в тени раскидистой шелковицы. Южный колорит за холодным мрамором, за кариатидами и атлантами — это то, ради чего стоит ехать в Ростов. 💯 🔴 Чтобы увидеть город в таком ракурсе, отправляйтесь гулять в район Нахичевани — он начинается сразу за Театральной площадью. С презентабельной Советской сворачивайте на перпендикулярные улочки (они тут называются линиями). Например, интересный отрезок — от 1-й до 26-й Линии, между 1-й Майской и Мясникова. 🔴 Другое открытие — улица Ульяновская, одна из старейших и самых коротких в Ростове. Сумасшедшая плотность архитектурных шедевров на небольшом отрезке. ⚡️ И вот ещё экскурсия по дворикам Ростова. Ведёт молодая смешливая девушка по имени Елена. Ходили с ней несколько часов: открывали закрытые двери, заглядывали в парадные. Все фото к этому и предыдущему постам сделали во время совместной прогулки. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>09.06.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6895</t>
+  </si>
+  <si>
+    <t>По пути в Сочи остановились в Ростове-на-Дону. И задумались: а нужно ли вообще в Сочи? ☝ Летний Ростов до неприличия хорош. Ленивые завтраки на верандах, дегустации донских вин и раков, горластые рынки, кофе под сенью платанов — город, в котором хочется праздновать жизнь! 🔻 Барно-ночная движуха по-прежнему на Шаумяна и в Газетном переулке. Нейминг по части иронии всё увереннее конкурирует с Питером: «Киска в коммуналке», «Луна дохлая», «Общество выпитых рюмок». На Старом базаре вселенское равновесие держат те же титаны: раки, мясистые помидоры, багаевские огурчики, южные фрукты и домашние соленья. Из культурной программы у нас было знакомство с районом Нахичевани-на-Дону — бывшего армянского города, появившегося при Екатерине II. В общем, что-то мы так вдохновились, что решили сделать в канале ростовскую серию. Ожидайте! @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>09.06.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6894</t>
+  </si>
+  <si>
+    <t>Так, у Яндекс Путешествий очередной аукцион щедрости. Дают скидку 15% на брони от 3-х ночей до 30 июня. Чтобы воспользоваться, перейдите вот по этой ссылке — и там появится промокод. ❗️ Действует 9 и 10 июня, то есть сегодня и завтра.</t>
+  </si>
+  <si>
+    <t>08.06.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6889</t>
+  </si>
+  <si>
+    <t>Куда съездить на выходных 12–14 июня От спортивных подвигов среди арт-объектов до винной дегустации на древних валах. 🟠 Спорт-Марафон Фест Где: Никола-Ленивец, Калужская область Когда: 11-14 июня Традиционный летний фестиваль от главных экипировщиков российского туризма. Можно бегать трейлы, крутить педали и практиковаться в спортивном ориентировании среди циклопических арт-объектов. А если рекорды вас не интересуют, записывайтесь на бёрдвотчинг с орнитологом или рассветную медитацию. ☀️ ➡️ Где жить: в самом Никола-Ленивце — в палаточном лагере под открытым небом или в одном из домиков парка. Рядом с Никола-Ленивцем: 1️⃣ «Юхновград» (таунхаус с зелёной территорией) 🔟 «Михеево Старт» (домики в берёзовой роще) 🟠 Фестиваль серебристых облаков Где: Тульская область, посёлок Студенецкие выселки Когда: 11-14 июня В Astroglamp на выходных будут ловить серебристые облака через самый большой визуальный телескоп в ЦФО. Заодно есть шанс увидеть галактику Андромеды, кольца Сатурна, спутники Юпитера и полярные шапки Марса. Формат на стыке науки и лесной романтики: днём слушают лекции учёных, вечером дискутируют под звёздами. ➡️ Где жить: в том же Astroglamp, не отходя от телескопов, — ими оснащён каждый домик. На даты фестиваля осталось два свободных шатра. Отели рядом: 1️⃣ «Гнездовье» (рядом с Венёвом) 🔟 «Тишина» (коттедж с купелью) 3️⃣ «Славянка» (бревенчатые домики) 🟠 «Виноград» Где: Великий Новгород Когда: 6-14 июня Масштабный фестиваль, посвящённый российскому вину, однако виноделием всё не ограничивается: к участию приглашают учёных, рестораторов, художников и деятелей искусства. Прямо на территории древнего Ярославова дворища развернутся ярмарки, пройдут концерты и дегустации. ➡️ Где жить: 1️⃣ «Трувор» (модный и в центре) 🔟 «Карелинн» (дизайнерский‎) 3️⃣ «Горушка» (с видом на реку) 🟠 Лесной open air «Дыши» Где: Подмосковье (точная локация будет известна накануне) Когда: 12-14 июня Фестиваль для тех, кто любит пополнять плейлист свежими именами. Будут концерты среди деревьев и выставка современных художников. Искусство здесь не заперто в стерильных галереях, а в прямом смысле дышит свежим воздухом. У фестиваля три локации, которые меняются в зависимости от даты: озеро в Лобне, деревня в Люберцах и московский клуб «Графит». ➡️ Где жить: 1️⃣ «Сила ветра» (в морском контейнере — ближе к Лобне) 🔟 «Остров» (на искусственном острове — ближе к Люберцам) @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>07.06.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6888</t>
+  </si>
+  <si>
+    <t>Дарим два билета в партер на спектакль «Имя» с Семчевым, Ребенок и Максимовым Редкий случай, когда сборная солянка звёздных артистов и отличная адаптация французской пьесы нашли друг друга. В Театре Эстрады буквально высадился десант из Московского Художественного Театра: Александр Семчев, самая томная из «Содержанок» Александра Ребенок, «Жёлтый» из «Слова пацана» Андрей Максимов и другие. ‼️ И мы решили подарить пару билетов в ближний партер на этот звёздный спектакль 14 июня. Всё, что нужно, быть подписанными на: ➖Слово Славы ➖Где Там Жить И нажать «Участвую». Итоги подведём 12 июня. Участников: 432 Призовых мест: 1 Дата розыгрыша: 19:00, 12.06.2026 MSK (завершён) Победители розыгрыша: 1. Anna - 5ft7a8</t>
+  </si>
+  <si>
+    <t>06.06.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6880</t>
+  </si>
+  <si>
+    <t>Отель с ландшафтным парком от создателей калининградского Nordic Spa ⭐️ И всего в часе езды от Нижнего Новгорода. Нижний в этом сезоне уже побил все мыслимые рекорды посещаемости, собрав главные модные события в диапазоне от Тех-Френдли Викенда до фестиваля «Человек Альфа». Но если вдруг вы устали от бурной светской жизни и готовы променять бар-хоппинг на тихое созерцание, то присмотритесь 📍к Ворсме — маленькому городку в 65 километрах. ‼️ Это пока ещё малоизвестная точка на карте. Название финно-угорского происхождения дословно переводится как «водой украшенная земля»: город окружают озёра. 😍 В акватории одного из них — озера Тосканка — стоит древний Свято-Троицкий Островоезерский монастырь. 😊 Это место притяжения для приезжающих. Можно дойти до обители по мостику (она расположена на полуострове), а можно добраться на лодке, что в разы романтичнее. Живописная дорога, ведущая к монастырю, проходит через территорию большого ландшафтного парка. 👉 Этот зелёный оазис — часть нового пространства Basic. Отеля, но совсем не типичного: тут нет зоны ресепшн, нет ограждений, а домики (их 15) образуют единое целое с пейзажем. Владельцы принципиально сделали территорию открытой, чтобы доступ к парку получили местные жители. Архитектор, работавший над проектом Basic, — Алексей Зебров, автор Nordic Spa в Калининграде. Вайб здесь похожий, только вместо моря и дюн — два озера, холмы и леса. 🍃 📌 К слову о спа: его в Ворсме тоже планируют открыть, но в следующем году. Пока же из инфраструктуры на территории есть ресторан-пиццерия: туда пускают всех посетителей парка, а не только тех, кто оплатил проживание в домике. ➡️ Смотреть и бронировать по ссылке. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>04.06.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6875</t>
+  </si>
+  <si>
+    <t>Завтрак с видом на море и яхты во Владивостоке 💙 Ради такого можно и через всю Россию махнуть.💯 Это Vvo Apartments 📍 на улице Станюковича, рядом с яхт-клубом «Семь футов». Из окон здесь показывают парусники и приморские рассветы-закаты 🌅, а буквально от входа начинается городская Тропа здоровья, ведущая вдоль берега к Спортивной набережной. 📌 Таких видовых апартов несколько. Они отличаются интерьерами, но панорама из окна везде одинаково хороша. А в двухкомнатных есть ещё и собственная терраса — она на фото 2. Во всех номерах полностью укомплектованная кухня, капсульная кофемашина, кондиционер, шторы блэкаут. Стоимость проживания — от 7.200 ₽ за ночь. Смотреть и бронировать тут. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>03.06.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6874</t>
+  </si>
+  <si>
+    <t>Неплохой промокод на бронирование отелей сегодня у Яндекс Путешествий. ❗️Действует до конца дня. Скидка 10% при бронировании гостиниц за границей от 5 ночей. Максимальная сумма скидки — 50.000 рублей. Чтобы активировать, нужно перейти по ссылке — и там появится промокод.</t>
+  </si>
+  <si>
+    <t>03.06.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6866</t>
+  </si>
+  <si>
+    <t>Рыцари, тевтонский кирпич и 700-летний замок: чем заниматься в Багратионовске 🏰 Едем на ретропоезде из Калининграда. Если бы у рыцарей Тевтонского ордена был свой спальный район, то им мог бы быть Прейсиш-Эйлау. Так раньше назывался Багратионовск — крошечный и очень атмосферный город на юге Калининградской области, у самой границы с Польшей. Это самый южный город самого западного региона. История тут плотная, как старая кирпичная кладка. Город был основан в 1325 году и начинался с орденского замка. Прославился он гораздо позже — когда русская армия вела здесь ожесточённое сражение с войсками Наполеона. Бои проходили под командованием генерала Багратиона — в честь него Прейсиш-Эйлау и переименовали. ‼️Сегодня город представляет собой микс прусской готики и советского наследия. Обойти его можно пешком за несколько часов — как раз до отправления ретропоезда обратно в Калининград. 🟣 Что смотреть 1️⃣ Замок Прейсиш-Эйлау Тот самый замок XIV века, вокруг которого всё закрутилось. Он примерно 200 лет был заброшкой, но сейчас переживает ренессанс: его выкупили и активно реставрируют. Хотя бы снаружи увидеть старинные стены, которые столь многое помнят, — уже яркое впечатление. В июне обещают возобновить полноценные экскурсии по территории. ‼️ Рядом с замком (внезапно) есть хоббитская деревня с крошечными домиками. 2️⃣ Музей истории края Даже если вы не ходок по музеям, загляните сюда хотя бы ради здания. Это бывший крайсхаус (районное управление) начала прошлого века. Внутри история тевтонцев и наполеоновских войн компактно «упакована» в несколько залов. 3️⃣ Водонапорные башни Их две. На улице Багратиона стоит массивная башня с каменным верхом, чем-то напоминающая старый маяк. Вторая — железнодорожная: статная, строгая и заметная почти отовсюду. 4️⃣ Дом и вилла каменщика Шварца На улице Пограничной бок о бок соседствуют два отлично сохранившихся здания 1920-х годов. Аутентичная прусская кладка и черепица: сразу видно, что каменщик не схалтурил. 5️⃣ Парк «Война и мир» Самое гулятельное место в городе — новый ландшафтный парк вокруг озера Лангер. Рядом городской пляж с морским песком и лодочной станцией. 6️⃣ Дом детского творчества Если ищете необычный фон для фото, то вам сюда точно надо. 📸 Вокруг здания с красной черепицей — забор из гигантских разноцветных карандашей. 🟣 Где поесть и переночевать А вот с этим сложно: Багратионовск пока не оброс модными ресторанами и отелями. На перекус загляните в кафе «‎Нива»‎ с хорошими отзывами. Если решите остаться с ночёвкой, то отель всего один: «‎Серый гусь»‎. Без претензии на бутиковость, но зато в самом центре. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>02.06.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6861</t>
+  </si>
+  <si>
+    <t>Между Калининградом и Багратионовском запустили ретропоезд 🚂 На заметку тем, кто в ближайшее время планирует поездку на родину Канта. Начиная с сегодняшнего дня и до сентября включительно по маршруту Калининград — Багратионовск будет курсировать трёхвагонный ретросостав. 🙌 Всё по классике: паровозная тяга, протяжный гудок, интерьеры в стиле «Доктора Живаго». Чучух-чучух планируется по вторникам и четвергам. ‼️ Расписание составлено так, чтобы пассажиры, прибывшие в Багратионовск, могли в течение нескольких часов познакомиться с достопримечательностями, а к вечеру вернуться в Калининград. Отправление 📍 с Южного вокзала в 10:30, а обратно из Багратионовска — в 17:10. Остановок в пути не предусмотрено. 🤔 Мы решили, что это повод вспомнить, ради чего ехать в Багратионовск. В следующем посте будет готовый план. Хотите пост со списком ретропоездов в разных городах России? Жмите ❤️, если да. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>01.06.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6856</t>
+  </si>
+  <si>
+    <t>Как научиться писать о путешествиях: мастер-класс от автора National Geographic Новость для тех, кто давно мечтал освоить жанр travel-журналистики, но не знал, с какой стороны подойти. 🖇 Наша подруга Марина Миронова — известный журналист и гастрокритик — запускает авторский курс для писателей: начинающих, продолжающих и вполне состоявшихся. Основной вектор — умение превращать свои поездки в готовые сюжеты и применять искусство сторителлинга ко всему, что с вами происходит. Вы обращали внимание, что даже среди ваших знакомых разные люди рассказывают о своих путешествиях по-разному? Чьи-то истории вам скучно слушать уже на втором предложении, а у кого-то сплошной Хантер Томпсон. Так вот: история ни в чём не виновата, дело не в ней. Просто умение захватить внимание — навык, который требует прокачки. ‼️ Опыту и профессионализму Марины мы доверяем, как себе: её тексты выходят в «Вокруг Света» и National Geographic, она издала уже несколько популярных книг о гастрономическом туризме и готовит к публикации новые. Для «Где Там Жить» Марина делает обзоры ресторанов и самобытных гастрономических проектов: например, вот и вот. 📎 На курсе, посвящённом travel- и food-журналистике, она будет вести каждого за руку: на видеоуроках даст простые и действенные инструменты работы с текстом, на личных встречах снимет страхи, блоки и разберёт главные ошибки, а ещё поможет с первой публикацией в СМИ и расскажет, как растопить лёд в сердце грозного редактора, чтобы не получать отказы. 🔵Если вы давно мечтали научиться писать, то это самый простой путь к быстрому старту. Подробности курса по ссылке. По деталям можно связываться с Мариной напрямую: @mironova_text</t>
+  </si>
+  <si>
+    <t>30.05.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6840</t>
+  </si>
+  <si>
+    <t>Когда вы последний раз смотрели в глаза сивучу? А заходили в затопленную кальдеру вулкана на лодке? 🗻 В списке мест, которые нужно увидеть хотя бы раз в жизни, Северные Курилы занимают одну из верхних строчек. До большинства из этих островов невозможно добраться на общественном транспорте — они необитаемы. Каждый остров — заповедник с эндемичной флорой и фауной. 📌 С 18 по 28 июля наша команда организует уникальную экспедицию по всему Курильскому архипелагу: мы стартуем на Сахалине, проходим через южные и северные острова Курил и финишируем на Камчатке. Одной поездкой закрываем практически все Тихоокеанское побережье России! 🔥 Что будет в этом путешествии? 🔵Высадки в самых диких местах Северных Курил, где в год бывает меньше людей, чем в Антарктиде 🔵Высочайший двухъярусный вулкан в мире на острове Онекотан 🔵Один из крупнейших птичьих базаров Дальнего Востока, знакомство с песцами и природное спа в горячих источниках на острове Янкича 🔵Суперхиты Южных Курил: Кипящее озеро и Столбчатый мыс на Кунашире, фумарольные поля, термальные источники и Белые скалы на Итурупе 🔵Гастровысадки в уединённых бухтах, с дегустацией дальневосточных морепродуктов и лучшими российскими винами 🔴 Всё это — на экспедиционном судне ледокольного класса, переоборудованном в плавучий отель 4*. «Профессор Хромов» побывал во всех уголках планеты, от Африки до Новой Зеландии, а его команда — это опытные моряки, которые десятки лет бороздят океаны. ‼️Как всё это выглядит и какие эмоции вызывает — можно посмотреть в нашем фильме с актрисой Ирой Горбачёвой, которая присоединилась к путешествию в прошлом году. Осталась последняя каюта. Все детали: kaktudapopast.ru ✅ Забронировать: @alexanderktp</t>
+  </si>
+  <si>
+    <t>29.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6832</t>
+  </si>
+  <si>
+    <t>Как петербурженка придумала возить туры по лютеранским кирхам В рубрике #гений_места мы рассказываем о людях, которые меняют индустрию туризма: открывают необычные отели, исследуют малые территории и влюбляют в свои места других. Сегодня в гостях у нас Полина Светозарова — историк архитектуры и специалист по северному наследию. Полина разработала авторский маршрут по старинным лютеранским приходам, финским кирхам, усадьбам и пасторским домам. Она не только показывает архитектуру, но и рассказывает удивительные истории людей, живших на этих землях с 17 века. Мы попросили Полину рассказать собственную историю, а заодно поделиться списком любимых мест. ⬇️ Вы эксперт по северному наследию. С чем именно вы работаете? По образованию я архитектор и несколько лет проработала в шведской компании. Сейчас я миссионер лютеранской церкви и пишу кандидатскую в Академии художеств по кирхам и усадьбам Великого княжества Финляндского и Ижорской земли. Меня завораживает наследие, которое сохранилось вокруг Петербурга, и та преемственность, даже в мелочах, которая позволяет по-особенному смотреть на мир. Как говорят финны, «натянув серые облака по самые уши». Откуда взялись кирхи в окрестностях Петербурга? До основания города на этих землях жили ижоры, финны и корелы. Многие из них исторически были лютеранами. Большая часть Ленинградской области принадлежала Швеции. Поэтому к югу от города сохранились приходы 17-18 веков. А если обратиться на север, то там до революции существовало Великое княжество Финляндское. Граница проходила по современному курортному району города. Почти все финны исповедуют протестантизм — так и появились кирхи. Многие из них построены всемирно известными финскими и шведскими архитекторами, которые застраивали Хельсинки, Турку и Стокгольм. Эти сооружения — действующие музеи или они до сих пор используются по своему прямому назначению? Какие-то из церквей сейчас действительно как музеи или общественные здания. В других ведутся богослужения и проводятся органные концерты. С чего вы советуете начать знакомство с северным наследием? С Выборга и Сортавалы. Это настоящие скандинавские города! А еще советую прийти на концерт органной музыки: потрясающие органы в Пушкине, Зеленогорске, Токсово, Кафедральном соборе Святой Марии на Большой Конюшенной улице. У вас есть любимые кирхи? Среди любимых у меня Лумиваара — затерянная в лесах романтичная церковь 1935 года. Вуоксенранта — дословно «берег Вуоксы» — белая церковь почти конструктивистского толка. Кирха Кякисалми в Приозерске — проект Армаса Лингрена. Он основоположник финского национального романтизма, от которого по сути произошел весь северный модерн. 📌 Ближайшие экскурсии с Полиной состоятся 30 мая и 13 июня. Билеты и программа по ссылке. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>28.05.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6824</t>
+  </si>
+  <si>
+    <t>Ландшафтный отель на берегу Вуоксы 🌊 Отель, которому близка одна из главных идей скандинавского дизайна — стереть границы между пространством внутри и окружающим пейзажем. В Eder Vuoksa у вас ощущение, что всё, что вы видите вокруг, — часть интерьера. Даже гранитные валуны здесь становятся элементом террас и фундаментов. 📌 За проектом стоит петербургское бюро Rhizome, приложившее руку к горячо любимому нами карельскому отелю «Заонежье». Архитекторы пытались сохранить максимальную приватность при относительно небольшом пространстве, и у них это получилось. Каждый домик расположен так, чтобы не было видно соседей, а панорамные окна выходят на реку и хвойный лес. Самый фотогеничный вариант — флагманский дом Oslo, стоящий на опорах прямо на гранитной скале. Если хочется чего-то необычного, то можно пожить в типи Reykjavik. Вместо стен там — закалённое стекло: вы любуетесь пейзажами, и вас при этом никто не видит. ✅ Развлечения и активности задаёт само расположение: есть прогулки по Вуоксе на катере и вёсельных лодках. Из фишечек могут организовать свидание на плавучей платформе в 150 метрах от берега. Плюс стандартный набор радостей загородной жизни: киновечера, барбекю, долгие прогулки по тропам. ‼️В нескольких километрах — лютеранская кирха Ряйсяля и стоящая на островке посреди Вуоксы деревянная церковь Андрея Первозванного. В получасе езды — Приозерск. Можно совместить с культурными выходными в Петербурге, а можно посвятить сканди-оазису отдельную поездку: во всех случаях не проиграете. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.05.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6816</t>
+  </si>
+  <si>
+    <t>Где жить, если вы собираетесь в Касимов По традиции останавливаться советуем в живописных окрестностях, а не в самом городе. 📷 🌸 Экопарк «Шмели» 7 км от города ~ 13 минут Про это место пока не так много знают, но мы проверили его лично. Главный козырь — активности на природе. Тут вам и хвойный лес с чистейшим воздухом, и водоём, и звёздное небо. Вечером после прогулки по городу можно арендовать велосипеды. Что ценно — вокруг много маршрутов без машин, то есть крутить педали будете не по шоссе, а по лугам вдоль Оки с красивыми видами. 🤌 Перед отъездом советуем взять сап-борды — в двух шагах от отеля спряталось небольшое озеро. Заодно искупаетесь: там есть песчаный пляж, где вы с большой долей вероятности будете вообще одни. 🌸 Усадьба Петрушово 36 км от города ~ 30 минут Резиденция француженки Ирэн Коммо — образец красивой загородной жизни, с бесконечным обеденным столом, просторной верандой и книгами, привезёнными из Парижа. Французский шик Ирэн с присущим ей тонким вкусом сочетает с предметами русской старины: резными прялками, веретёнами и берестяными коробами, которые лично собирала по окрестным деревням. 📸: Дарья Соболева, Анастасия Богатырева @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>26.05.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6808</t>
+  </si>
+  <si>
+    <t>Касимов: колорит Востока в средней полосе 🕌 Если хочется восточной экзотики, но нет времени лететь далеко. Едете по Рязанщине — и вдруг чак-чак, мечеть, ханский мавзолей... Добро пожаловать в Касимов! От Москвы это 300 километров, но кажется, будто вы забрались сильно дальше. ‼️ Однажды обычный среднерусский городок стал пристанищем для татарского царевича. Он подарил эти земли хану в XV веке, и началось: Касимовское ханство, минареты, кони. Так и переплелись здесь русское и татарское. ✔️Лучший план для быстрой поездки на выходные — стартануть в субботу рано утром, чтобы спокойно обойти город за день, на ночь остановиться в экоотеле под Касимовым (про это поговорим отдельно), а в воскресенье днём поехать обратно. ▶️ Что посмотреть в Касимове 1️⃣ Ханскую мечеть с минаретом XV века. В тёплое время года пускают на самый верх. Стоите на верхушке минарета и любуетесь заокскими пейзажами. 🤩 2️⃣ Рядом расположены мавзолеи. В одной из усыпальниц, по преданию, похоронили правительницу Казанского ханства Сююмбике. И там же ей установлен памятник. 3️⃣ Центральная улица старого города — Советская. Здесь хорошо просто гулять: разглядывать старинную застройку, фотографироваться со скульптурами. Ищите самую большую в стране авоську. Подобных необычных скульптур по городу пять. 4️⃣ Набережная — тихая красивая улочка вдоль Оки. 🌊 5️⃣ Соборная площадь — сердце города с торговыми рядами, храмом и краеведческим музеем. ⏺️ Где поесть ❄️ Этнокафе «‎Татарская сказка» — главное вкусное место в городе. Тут надо пробовать касимовский ляваш (тонкая лепёшка с изюмом), блюда из конины, плов в хлебе, азу по-татарски и чак-чак. ❄️ В Keeper of Grains — за десертами и хорошим кофе. ❄️ «Касимовский дворик» — семейное местечко с домашней едой, когда надо просто и быстро перекусить. ➡️ В следующем посте расскажем, где там жить. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7289</t>
+  </si>
+  <si>
+    <t>Банный остров в Карелии 💚 Сентябрь — идеальное время для бани, а Заонежье — идеальное место. Программа тут не ограничивается парной: под боком сотни диких островов с колоритными деревнями, старыми часовнями и мельницами, а в получасе езды — тот самый Кижский погост с серебристыми куполами, которые осенью особенно кинематографичны. В этом архипелаге, посреди Онежского озера, есть целый Банный остров. ‼️ Создал его Андрей Погорельцев, который называет себя просто Игорич. 😁 Его философия — баня не как гигиеническая процедура или место для застолий, а как инструмент замедления и возвращения от суеты цивилизации к «базовым настройкам». Парение здесь — театрализованное представление со своим сценарием и драматургией. А уж какие декорации! Три локации выстроены в разной эстетике: «Лемеха» с видовыми домиками, «Свояси» и «Травы Севера» с сенными палатами, — а вокруг них каминная с библиотекой, карельская трапезная, беседка над скалой и костровая с видом на храм. 💔 📌Можно приехать на пару дней и просто арендовать жильё — от 55.000 ₽ с человека, с баней, процедурами на выбор и питанием от шеф-повара. А можно взять трёхдневный тур «всё включено» с тем самым Игоричем — от 140.000 ₽. В стоимость входят не только ежедневные парения, но и, например, прогулка на катере по Заонежью. ❗️ В октябре проект закрывает сезон и уходит на каникулы. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7282</t>
+  </si>
+  <si>
+    <t>Глэмпинги Самарской области: отдыхаем на природе с комфортом А природа там весьма хороша: в Самарской области есть и горы, и леса, и озёра, и, конечно, Волга. Мы нашли несколько достойных глэмпингов, а в некоторых из них даже пожили сами. Делимся с вами. ➖ Лисички-сестрички Находится в Ширяеве, в нескольких минутах от берега. Владельцы глэмпинга регулярно проводят дыхательные практики и занятия йогой. Обязательно зайдите поесть в кафе «У Тонечки» — это легендарное место, особенно известное своими пирогами. ➖ Пара Альпак Это в часе езды от Тольятти, но семьи с детьми иногда приезжают сюда даже без ночёвки. Дело в том, что на территории живут дружелюбные альпаки, которых разрешают кормить с рук прямо в вольере! А ещё проводят апитерапию — расслабляющий сон в специальном домике, в котором пчёлы живут прямо под лежанкой. ➖ Лиман Расположен прямо на берегу Волги и имеет собственный пляж с видом на гору Стрельная и заповедные острова. Также в «Лимане» есть автокемпинг с внешним питанием, водой, душевыми и другими удобствами. ➖ Alpen Camp А этот глэмпинг находится в Рачейских Альпах — так местные называют особо охраняемую природную зону, где можно найти множество валунов необычной формы. На территории кэмпа есть баня, купель, можно арендовать сап, велосипед или квадроцикл. Фото: Ксения Онуфриевич ✈️ @dearpassengers х #ТутуМедиаразведка</t>
+  </si>
+  <si>
+    <t>18.09.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7274</t>
+  </si>
+  <si>
+    <t>Дубна, которая не Подмосковье: как провести выходные в тульской глуши Есть Дубна физиков-ядерщиков под Москвой, а есть Дубна тульская — крошечный посёлок в 250 км от столицы. Идеальный кандидат для рубрики #куданавыходные_мск: усадьба XIX века, филимоновская игрушка, которой 700 лет, и уникальный монастырь. План на выходные такой 📎 ⚫️ Суббота Едем около 2,5-3 часов до Тулы по трассе М-2, а дальше ещё час по региональной дороге Р-139 через поля и деревни — итого часа 3,5-4 в пути. Приехав, направляемся в «Дворянскую усадьбу Мосоловых» — главный дом чугунолитейного завода 1828 года, отреставрированный в 2020-м. Мосоловы — крупнейшая династия тульских промышленников-металлургов, которые стояли у истоков российской металлургии наравне с Демидовыми. Гуляем по усадебному парку, спускаемся к пруду, заходим в музей при усадьбе — там расскажут про то, как из чугуна лили не только пушки, но и кухонную утварь, весы и прочие мелочи повседневной жизни XIX века. ⚫️ Воскресенье С утра — 40 минут на машине до Одоева (42 км по дороге). Это родина филимоновской игрушки — глиняных свистулек, которым, если верить археологам, больше 700 лет: в купеческом доме XVIII века работает музей с мастер-классами по росписи, а рядом краеведческий музей хранит, помимо истории засечной черты, ещё и кости мамонта — на удачу. Обедаем в местном ресторане «Карл Маркс»: несмотря на вывеску, это едва ли не единственное в округе место, где кормят хорошо. Можно добавить к программе поездку в Анастасов монастырь — это редкий для Тульской области образец древнерусского зодчества. Сюда стоит приехать ради уникального собора XVII века с асимметричной архитектурой и двухметровыми стенами-крепостями, которые чудом уцелели до наших дней. Затем возвращаемся в Дубну ближе к вечеру — забрать вещи и в обратный путь. ⚫️ Где там жить В вышеупомянутой «Усадьбе Мосоловых»: шесть номеров, оформленных в стиле дворянских и купеческих покоев, вид на озеро и лес. В одном здании здесь сразу отель, ресторан, музей и даже ЗАГС — если вдруг захочется не просто отдохнуть. 🌝 @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7269</t>
+  </si>
+  <si>
+    <t>Где остановиться на Петроградской стороне: The Faces Petrogradskaya Отель 3★ на 25 номеров на улице Мира, 7Г — тихая часть Петроградской, отсюда 500 метров до метро Горьковская. Часть сети The Faces Hotels: три отеля в Санкт-Петербурге. Петроградская сторона — тот редкий случай, когда можно жить в двух шагах от популярных маршрутов и при этом не видеть ни одной туристической группы. Отсюда рукой подать до Петропавловской крепости, но сам район живёт своей размеренной жизнью: бывшие доходные дома начала XX века соседствуют с тихими дворами, а вместо сувенирных лавок — кофейни и книжные, куда заходят не за фото, а за кофе. 📌 Что внутри The Faces: мини-кухня в каждом номере, номера на 2–4 гостей, двухкомнатные апартаменты с приватной террасой, общая терраса во внутреннем дворе. На первом этаже — кафе Pan&amp;Cake, где завтраки подают весь день. Есть и рум-сервис. Ресепшен работает круглосуточно. Можно заселяться с собаками небольших пород. Номера от 7.000 ₽. При бронировании на сайте — баллы программы лояльности. Реклама. ООО «Лица», ИНН 7813267123. erid 2VtzqxS5QAG</t>
+  </si>
+  <si>
+    <t>17.09.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7261</t>
+  </si>
+  <si>
+    <t>Ещё 5 пушкинских мест для лиричной осени В продолжение ко вчерашнему посту ловите подборку усадеб и парков, в которых хочется шуршать листьями и цитировать классика. 1️⃣ Большое Болдино, Нижегородская область Место, где выражение «болдинская осень» вообще появилось: за одну карантинную осень, застряв здесь из-за холеры, Пушкин написал «Маленькие трагедии», последние главы «Онегина» и десятки стихотворений. Усадьба и парк с прудами хороши именно в сентябре — почти буквально те же декорации. Кстати, летом мы здесь побывали на фестивале «Пушкин без границ»: читайте о наших впечатлениях. 2️⃣ Захарово и Вязёмы, Московская область Здесь Пушкин проводил детские летние месяцы у бабушки — в усадьбе Захарово с прудом и рощей, где, по преданиям, будущий поэт слушал сказки няни, и в соседней Вязёмы, куда семья ходила на службу в местную церковь. В получасе от Москвы, без утомительной дороги. 3️⃣ Царское Село, Ленинградская область Пожалуй, самое главное место в жизни поэта. Именно здесь произошло его становление. Екатерининский парк осенью — отдельный повод приехать, даже если отвлечься от лицейской темы. 4️⃣ Полотняный Завод, Калужская область Родовое имение Гончаровых, куда Пушкин приезжал дважды — знакомиться с роднёй уже помолвленным, а потом улаживать денежные дела с тестем. Усадьба до сих пор принадлежит потомкам, что придаёт месту редкую для музея атмосферу. 5️⃣ Берново, Тверская область Место связано с самыми беззаботными, весёлыми и «непарадными» моментами в жизни поэта. Усадьба Вульфов, где Пушкин гостил несколько раз и, по одной из версий, отчасти списал с местных девушек типажи для «Онегина». @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/7253</t>
+  </si>
+  <si>
+    <t>Усадьба в Пушкинских Горах 🍁 Летом в Пушкинских Горах в Михайловское ведёт очередь из автобусов, а тропа к Тригорскому больше напоминает вокзальную платформу. Осенью всё это схлопывается почти до нуля: листва вдоль Сороти желтеет, туристы разъезжаются, и заповедник впервые за сезон начинает выглядеть так, как его описывают в путеводителях — пустым и лиричным. 🪄 Мини-отель «Соседи Пушкина» находится в деревне Савкино, прямо у подножия Савкиной Горки — древнего городища с церковью, куда приходил Пушкин. Соседство в названии не метафора. Расположение позволяет обходиться без трансфера: до усадьбы Михайловское — пятнадцать минут по лесной тропе вдоль реки, до Тригорского — около получаса. Осенью, когда дорожки укрыты листвой, а не пылью, этот маршрут ощущается совсем иначе, чем в разгар лета. Номера в «Соседях» двух типов — семейные и апартаменты с кухней и двумя спальнями. Из минусов: своего ресторана при отеле нет, так что продукты лучше привезти с собой или доехать на такси до посёлка Пушкинские Горы. Редкое для этих мест сочетание: жить не в гостинице у дороги, а буквально внутри заповедника — с видом на закат над Соротью. ➡️ Смотреть и бронировать тут @gdetamhotel | Читать нас в MAX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2897,59 +3545,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H279"/>
+  <dimension ref="A1:H351"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3681.815" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -8808,51 +9456,51 @@
       </c>
       <c r="F229">
         <v>4</v>
       </c>
       <c r="G229">
         <v>108</v>
       </c>
       <c r="H229">
         <v>4</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>89443</v>
       </c>
       <c r="B230" t="s">
         <v>690</v>
       </c>
       <c r="C230" t="s">
         <v>691</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>692</v>
       </c>
       <c r="E230">
-        <v>1829</v>
+        <v>4095</v>
       </c>
       <c r="F230">
         <v>8</v>
       </c>
       <c r="G230">
         <v>29</v>
       </c>
       <c r="H230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>89444</v>
       </c>
       <c r="B231" t="s">
         <v>693</v>
       </c>
       <c r="C231" t="s">
         <v>694</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E231">
@@ -10080,50 +10728,1274 @@
       <c r="H278">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>89492</v>
       </c>
       <c r="B279" t="s">
         <v>837</v>
       </c>
       <c r="C279" t="s">
         <v>838</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>839</v>
       </c>
       <c r="E279">
         <v>4777</v>
       </c>
       <c r="F279">
         <v>104</v>
       </c>
       <c r="G279">
         <v>88</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>109347</v>
+      </c>
+      <c r="B280" t="s">
+        <v>840</v>
+      </c>
+      <c r="C280" t="s">
+        <v>841</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E280">
+        <v>5327</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>109348</v>
+      </c>
+      <c r="B281" t="s">
+        <v>843</v>
+      </c>
+      <c r="C281" t="s">
+        <v>844</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E281">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>109349</v>
+      </c>
+      <c r="B282" t="s">
+        <v>846</v>
+      </c>
+      <c r="C282" t="s">
+        <v>847</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E282">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>109350</v>
+      </c>
+      <c r="B283" t="s">
+        <v>849</v>
+      </c>
+      <c r="C283" t="s">
+        <v>850</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E283">
+        <v>4927</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>109351</v>
+      </c>
+      <c r="B284" t="s">
+        <v>852</v>
+      </c>
+      <c r="C284" t="s">
+        <v>853</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E284">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>109352</v>
+      </c>
+      <c r="B285" t="s">
+        <v>855</v>
+      </c>
+      <c r="C285" t="s">
+        <v>856</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="E285">
+        <v>3074</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>109353</v>
+      </c>
+      <c r="B286" t="s">
+        <v>858</v>
+      </c>
+      <c r="C286" t="s">
+        <v>859</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="E286">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>109354</v>
+      </c>
+      <c r="B287" t="s">
+        <v>861</v>
+      </c>
+      <c r="C287" t="s">
+        <v>862</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="E287">
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>109355</v>
+      </c>
+      <c r="B288" t="s">
+        <v>864</v>
+      </c>
+      <c r="C288" t="s">
+        <v>865</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="E288">
+        <v>4659</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>109356</v>
+      </c>
+      <c r="B289" t="s">
+        <v>867</v>
+      </c>
+      <c r="C289" t="s">
+        <v>868</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E289">
+        <v>3864</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>109357</v>
+      </c>
+      <c r="B290" t="s">
+        <v>870</v>
+      </c>
+      <c r="C290" t="s">
+        <v>871</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="E290">
+        <v>3819</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>109358</v>
+      </c>
+      <c r="B291" t="s">
+        <v>873</v>
+      </c>
+      <c r="C291" t="s">
+        <v>874</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="E291">
+        <v>3433</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>109359</v>
+      </c>
+      <c r="B292" t="s">
+        <v>876</v>
+      </c>
+      <c r="C292" t="s">
+        <v>877</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E292">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>109360</v>
+      </c>
+      <c r="B293" t="s">
+        <v>879</v>
+      </c>
+      <c r="C293" t="s">
+        <v>880</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E293">
+        <v>4451</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>109361</v>
+      </c>
+      <c r="B294" t="s">
+        <v>882</v>
+      </c>
+      <c r="C294" t="s">
+        <v>883</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E294">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>109362</v>
+      </c>
+      <c r="B295" t="s">
+        <v>885</v>
+      </c>
+      <c r="C295" t="s">
+        <v>886</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E295">
+        <v>3676</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>109363</v>
+      </c>
+      <c r="B296" t="s">
+        <v>888</v>
+      </c>
+      <c r="C296" t="s">
+        <v>889</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E296">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>109364</v>
+      </c>
+      <c r="B297" t="s">
+        <v>891</v>
+      </c>
+      <c r="C297" t="s">
+        <v>892</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E297">
+        <v>3662</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>109365</v>
+      </c>
+      <c r="B298" t="s">
+        <v>894</v>
+      </c>
+      <c r="C298" t="s">
+        <v>895</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E298">
+        <v>3929</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>109366</v>
+      </c>
+      <c r="B299" t="s">
+        <v>897</v>
+      </c>
+      <c r="C299" t="s">
+        <v>898</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E299">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>109367</v>
+      </c>
+      <c r="B300" t="s">
+        <v>900</v>
+      </c>
+      <c r="C300" t="s">
+        <v>901</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="E300">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>109368</v>
+      </c>
+      <c r="B301" t="s">
+        <v>903</v>
+      </c>
+      <c r="C301" t="s">
+        <v>904</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E301">
+        <v>3519</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>109369</v>
+      </c>
+      <c r="B302" t="s">
+        <v>906</v>
+      </c>
+      <c r="C302" t="s">
+        <v>907</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E302">
+        <v>3910</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>109370</v>
+      </c>
+      <c r="B303" t="s">
+        <v>909</v>
+      </c>
+      <c r="C303" t="s">
+        <v>910</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E303">
+        <v>3202</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>109371</v>
+      </c>
+      <c r="B304" t="s">
+        <v>912</v>
+      </c>
+      <c r="C304" t="s">
+        <v>913</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E304">
+        <v>3826</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>109372</v>
+      </c>
+      <c r="B305" t="s">
+        <v>915</v>
+      </c>
+      <c r="C305" t="s">
+        <v>916</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E305">
+        <v>3819</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>109373</v>
+      </c>
+      <c r="B306" t="s">
+        <v>918</v>
+      </c>
+      <c r="C306" t="s">
+        <v>919</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E306">
+        <v>3629</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>109374</v>
+      </c>
+      <c r="B307" t="s">
+        <v>921</v>
+      </c>
+      <c r="C307" t="s">
+        <v>922</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E307">
+        <v>3810</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>109375</v>
+      </c>
+      <c r="B308" t="s">
+        <v>924</v>
+      </c>
+      <c r="C308" t="s">
+        <v>925</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E308">
+        <v>3734</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>109376</v>
+      </c>
+      <c r="B309" t="s">
+        <v>927</v>
+      </c>
+      <c r="C309" t="s">
+        <v>928</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E309">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>109377</v>
+      </c>
+      <c r="B310" t="s">
+        <v>930</v>
+      </c>
+      <c r="C310" t="s">
+        <v>931</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E310">
+        <v>4154</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>109378</v>
+      </c>
+      <c r="B311" t="s">
+        <v>933</v>
+      </c>
+      <c r="C311" t="s">
+        <v>934</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E311">
+        <v>4934</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>109379</v>
+      </c>
+      <c r="B312" t="s">
+        <v>936</v>
+      </c>
+      <c r="C312" t="s">
+        <v>937</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E312">
+        <v>4576</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>109380</v>
+      </c>
+      <c r="B313" t="s">
+        <v>939</v>
+      </c>
+      <c r="C313" t="s">
+        <v>940</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E313">
+        <v>5251</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>109381</v>
+      </c>
+      <c r="B314" t="s">
+        <v>942</v>
+      </c>
+      <c r="C314" t="s">
+        <v>943</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E314">
+        <v>4562</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>109382</v>
+      </c>
+      <c r="B315" t="s">
+        <v>945</v>
+      </c>
+      <c r="C315" t="s">
+        <v>946</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E315">
+        <v>5105</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>109383</v>
+      </c>
+      <c r="B316" t="s">
+        <v>948</v>
+      </c>
+      <c r="C316" t="s">
+        <v>949</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E316">
+        <v>4914</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>109384</v>
+      </c>
+      <c r="B317" t="s">
+        <v>951</v>
+      </c>
+      <c r="C317" t="s">
+        <v>952</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E317">
+        <v>3755</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>109385</v>
+      </c>
+      <c r="B318" t="s">
+        <v>954</v>
+      </c>
+      <c r="C318" t="s">
+        <v>955</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E318">
+        <v>6842</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>109386</v>
+      </c>
+      <c r="B319" t="s">
+        <v>957</v>
+      </c>
+      <c r="C319" t="s">
+        <v>958</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E319">
+        <v>4983</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>109387</v>
+      </c>
+      <c r="B320" t="s">
+        <v>960</v>
+      </c>
+      <c r="C320" t="s">
+        <v>961</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E320">
+        <v>5122</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>109388</v>
+      </c>
+      <c r="B321" t="s">
+        <v>963</v>
+      </c>
+      <c r="C321" t="s">
+        <v>964</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E321">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>109389</v>
+      </c>
+      <c r="B322" t="s">
+        <v>966</v>
+      </c>
+      <c r="C322" t="s">
+        <v>967</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E322">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>109390</v>
+      </c>
+      <c r="B323" t="s">
+        <v>969</v>
+      </c>
+      <c r="C323" t="s">
+        <v>970</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E323">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>109391</v>
+      </c>
+      <c r="B324" t="s">
+        <v>972</v>
+      </c>
+      <c r="C324" t="s">
+        <v>973</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E324">
+        <v>3710</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>109392</v>
+      </c>
+      <c r="B325" t="s">
+        <v>975</v>
+      </c>
+      <c r="C325" t="s">
+        <v>976</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E325">
+        <v>3976</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>109393</v>
+      </c>
+      <c r="B326" t="s">
+        <v>978</v>
+      </c>
+      <c r="C326" t="s">
+        <v>979</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E326">
+        <v>3868</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>109394</v>
+      </c>
+      <c r="B327" t="s">
+        <v>981</v>
+      </c>
+      <c r="C327" t="s">
+        <v>982</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E327">
+        <v>3995</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>109395</v>
+      </c>
+      <c r="B328" t="s">
+        <v>984</v>
+      </c>
+      <c r="C328" t="s">
+        <v>985</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E328">
+        <v>4897</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>109396</v>
+      </c>
+      <c r="B329" t="s">
+        <v>987</v>
+      </c>
+      <c r="C329" t="s">
+        <v>988</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E329">
+        <v>4791</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>109397</v>
+      </c>
+      <c r="B330" t="s">
+        <v>990</v>
+      </c>
+      <c r="C330" t="s">
+        <v>991</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E330">
+        <v>3782</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>109398</v>
+      </c>
+      <c r="B331" t="s">
+        <v>993</v>
+      </c>
+      <c r="C331" t="s">
+        <v>994</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E331">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>109399</v>
+      </c>
+      <c r="B332" t="s">
+        <v>996</v>
+      </c>
+      <c r="C332" t="s">
+        <v>997</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E332">
+        <v>4113</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>109400</v>
+      </c>
+      <c r="B333" t="s">
+        <v>999</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E333">
+        <v>4104</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>109401</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E334">
+        <v>4410</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>109402</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E335">
+        <v>4316</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>109403</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E336">
+        <v>4412</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>109404</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E337">
+        <v>4491</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>109405</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E338">
+        <v>3992</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>109406</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E339">
+        <v>4803</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>109407</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E340">
+        <v>3471</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>109408</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E341">
+        <v>4409</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>109409</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E342">
+        <v>6001</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>109410</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E343">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>109411</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E344">
+        <v>3713</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>109412</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E345">
+        <v>3893</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>125529</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E346">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>125530</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E347">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>125531</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E348">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>125532</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E349">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>125533</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E350">
+        <v>2570</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>125534</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E351">
+        <v>2750</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">