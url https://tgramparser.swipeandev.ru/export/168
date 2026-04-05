--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="531">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="690">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1605,50 +1605,527 @@
     <t>18.05.25 13:09</t>
   </si>
   <si>
     <t>t.me/gdetamhotel/4448</t>
   </si>
   <si>
     <t>Культурные выходные не за горами: следующие субботу и воскресенье мы планируем провести в музее-заповеднике «Мелихово», где стартует 25-й Международный театральный фестиваль «Мелиховская весна». И вам желаем того же 🎭 На большинство спектаклей уже sold out, но еще можно успеть купить билеты, например: • 25 мая на спектакль «Три сестры», поставленный выпускниками Театрального института им. Б. Щукина, • 29 мая на «Чайку» Тверского областного театра юного зрителя. 🟩Полную афишу ищите тут. Премьеры пройдут не только в самом Мелихово, но и на сцене Серпуховского музыкально-драматического театра. Если соберетесь, то советуем взять еще и экскурсию по усадьбе, чтобы погружение в жизнь и творчество русского классика было полным. 🏚А остановиться рекомендуем в модном Чехов APi. Там есть и номера в скандинавском стиле с мансардными окнами, и виллы, и глэмпинг, и домики с атмосферой русской дачи. @gdetamhotel</t>
   </si>
   <si>
     <t>18.05.25 09:09</t>
   </si>
   <si>
     <t>t.me/gdetamhotel/4446</t>
   </si>
   <si>
     <t>Пермь: сначала сериал, потом экскурсия 🗺 Онлайн-кинотеатр Okko и проект «Москва глазами инженера» создали аудиоэкскурсию по Перми — городу, где разворачивается действие сериала «Урок» (с Юрой Борисовым в главной роли). Актеры драмы о бывшей рэп-звезде озвучивали маршрут по самым интересным местам Перми, и да, они отобрали уличное искусство, советскую архитектуру и местную кухню.  Для самых неусидчивых, сразу говорим — прогулка длится всего 1,5 часа, но при этом сполна дает прочувствовать атмосферу Перми. Erid: 2W5zFG7TgCx</t>
   </si>
   <si>
     <t>17.05.25 10:01</t>
   </si>
   <si>
     <t>t.me/gdetamhotel/4438</t>
   </si>
   <si>
     <t>Тот самый случай, когда ночь в Калининграде не могла пройти в ином месте. В видео — обзор каюты на судне Витязь при Музее Мирового океана, которую можно снять, как гостиничный номер. Кровать выглядит узкой, но по факту это был один из самых лучших снов за последнюю неделю. Удивляет и библиотека, и спортзал: не в каждой гостинице встретишь деревянное панно со столичными пейзажами и беговую дорожку на красном ковре. Что уж говорить о корабле! Кухня, туалет и душевые – общие, но везде чистенько. В стоимость проживания (3.000₽) ещё входит билет по экспозиции судна, куда можно пойти прямо в тапочках 😀 @gdetamhotel</t>
+  </si>
+  <si>
+    <t>01.03.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6326</t>
+  </si>
+  <si>
+    <t>Чем ещё заниматься в Мордовии: русский Роден, блинные бургеры и библиотека, в которую ходил Солженицын Коня с племенного завода на скаку остановили, первый российский односолодовый виски пригубили — едем дальше. 1️⃣ Если вы любите этнографические музеи, то в селе Старая Теризморга (70 км от Саранска) вас ждёт весёлый иммерсив с переодеванием в национальные костюмы народов мокша и эрзя, песнями-плясками и дегустацией блинов пачат из пшённой муки. 2️⃣ Отплясав своё в Теризморге, езжайте в ресторан «Мордовское подворье». Там уже знакомые вам пышные блины пачат можно попробовать в виде пачат-бургера — блюда, которое придумали специально к Чемпионату мира по футболу. Ещё из необычного и типично мордовского есть калёные яйца (яйца заливают водой и ставят в печь на всю ночь, пока вода полностью не испарится), открытые картофельные пироги панжакай и блюдо овтонь лапат, или «медвежья лапа» — котлеты из мяса и печени в лесных орехах. 3️⃣ Классные современные сувениры по мотивам народных промыслов ищите у Льва и Елены из проекта «Лев и Пчёлка». Это семейная пасека и магазин, в котором можно купить мордовский мёд, фиточай и вещи с национальным колоритом. Мы в восторге от мордовского узора «Теньгушевская семицветка»: выглядит супермодно и свежо, никакой развесистой клюквы. 🙏 4️⃣ Переходим к искусству. Советского скульптора Степана Нефёдова, работавшего с деревом и взявшего псевдоним Эрьзя из-за своей принадлежности к мордовскому народу, искусствоведы часто называют «русским Роденом». Долгое время Эрьзя жил в Европе и Латинской Америке; с успехом выставлялся в Венеции, Милане, Мюнхене, Ницце, Монтевидео. В России его работы можно увидеть на Урале и Кавказе. Но больше всего произведений хранится в Республиканском музее изобразительных искусств в Саранске. Именно отсюда деревянные скульптуры были позаимствованы для грандиозной выставки, которую устраивал к 140-летию художника Русский музей (оцените уровень!). 5️⃣ Прогуляйтесь по Площади тысячелетия, которую открыли в 2012 году к 1000-летнему юбилею присоединения мордвы к российскому государству. Летом тут работает 40-метровый поющий фонтан «Звезда Мордовии». Неподалеку находится Национальная библиотека имени Пушкина, которую посещал Солженицын. Автор «Одного дня Ивана Денисовича» прожил в Саранске несколько месяцев. 6️⃣ Забавный капром — здание Театра оперы и балета с нарядным (на наш субъективный вкус, даже с перебором) ярко-красным фасадом. В марте там дают «Лебединое озеро» и «Тысячу и одну ночь». 📌 Ну и главный вопрос: где там жить? В Мордовии пока не наблюдается массовой глэмпингизации, но пара симпатичных вариантов есть. На лето подойдёт Глэмпинг Булгаково с шатрами в сафари-стиле, а на раннюю весну — база отдыха «Карельская» (не спрашивайте, почему она так называется — мы тоже в недоумении) с разноцветными домиками в скандинавском духе, баней на берегу пруда и горячими чанами. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>28.02.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6321</t>
+  </si>
+  <si>
+    <t>Начнём этот пост с дисклеймера: чрезмерное употребление алкоголя вредит вашему здоровью. Но не рассказать о том, как мордовские мастера купажа из села Кемля начали делать превосходный виски, мы не можем: уж очень мощный кейс. 🤩 Винокуренный завод в Кемле появился не вчера. Он один из старейших в России. Его основатель, потомственный дворянин Степан Кротков, начинал с производства хлебных вин и полугаров. Кстати, Кротков был знаком и дружил с самим Пушкиным, который в один из визитов даже оставил автограф для жены фабриканта. В 1917 году завод национализировали, но он продолжил работать, пережил модернизацию и в последующие сто лет занимался производством высокоочищенного этилового спирта. А теперь перенесемся в 2016 год — именно тогда был заложен первый односолодовый виски, который отправили на выдержку в бочки из русского южного дуба. Это был чистый эксперимент. Исторически в России виски никогда не производили. При заводе появилась дистиллерия «Кемля», быстро ставшая достопримечательностью республики. Помимо виски, на ней делают традиционные зерновые и плодовые дистилляты. Эксперименты продолжились, когда в Кемле начали использовать единственные в мире (!) бочки из мордовского морёного дуба.🔥 Этот дуб — редкий, труднодоступный, дорогой и сложный в обработке материал, а его добыча — сама по себе подвиг. Стволы деревьев подверглись естественной консервации под водой и толстым слоем ила (это случилось в результате разлива рек). Самым старым дубам 2000 лет! Именно они придают виски мощные торфяные оттенки и тонкий аромат копчёного чая. ➡️ В «Кемле» придерживаются принципа максимальной открытости. При дистиллерии есть Центр гостеприимства, в котором разработали экскурсионный маршрут на производство первого российского односолодового виски. Можно посетить историческую солодовню в здании 1828 года постройки, спиртовой цех и цех дистилляции, заглянуть в хранилище с теми самыми без преувеличения древними дубовыми бочками и закончить погружение в дегустационном зале (не воспринимайте слово «погружение» слишком буквально, а то мы снова вернёмся к дисклеймеру). Стоит такой тур 2800 ₽ с человека, а контакты для записи можно найти на сайте. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>27.02.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6318</t>
+  </si>
+  <si>
+    <t>Советские тяжеловозы не роскошь, а средство передвижения. Речь о породе лошадей, которую вывели в первой половине прошлого века в Мордовии, на местном конном заводе. 🐎 Тяжеловозы, они же ломовые — те самые рабочие лошадки, которые рождены не холить шелковистую гриву в спа, а перевозить неподъёмные грузы. Порода эта сегодня считается редкой. В мире осталось всего 300 кобыл, которых можно использовать для получения качественного потомства, и почти треть из них содержат на мордовском конезаводе. 🤩 Как так получилось, что именно Мордовия стала родиной этих силачей? Когда-то здесь, в селе Оброчное Ичалковского района, находилось имение богатого помещика, разводившего лошадей. С приходом советской власти собственность национализировали и превратили в совхоз, на базе которого появился конезавод. С развитием сельского хозяйства росла потребность в рабочей силе — в том числе непарнокопытной. Чтобы добиться от новой породы исключительной выносливости, советские селекционеры начали экспериментировать. В Мордовию завозили лошадей из разных стран — например, из Бельгии. В результате скрещивания бульдога с носорогом отечественных пород с бельгийцами и англичанами (речь все ещё о лошадях) возник легендарный советский тяжеловоз. Его разведением в Оброчном занимаются до сих пор. А ещё отсюда поставляют лошадей для кремлёвского полка. Спустя почти 100 лет 📍Мордовский племенной завод по-прежнему на коне: это одно из самых посещаемых мест в регионе. Тут можно заказать экскурсию по конюшне, покататься верхом в сопровождении инструктора, а большим группам (от 10 человек) устраивают конные прогулки с чаепитием. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>27.02.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6313</t>
+  </si>
+  <si>
+    <t>Съездили на разведку в Мордовию — не самый очевидный регион для этого времени года (да и для любого другого тоже). Оказывается, там много всего интересного: и один из старейших в Поволжье конных заводов с советскими тяжеловозами, и винокурня, где весь процесс поставлен по шотландским технологиям (а мордовский виски, на секундочку, подают в ресторане White Rabbit 🔝), и классные музеи. Вердикт: можно смело планировать поездку на пару-тройку дней. Тем более от Саранска москвичей отделяет всего одна ночь на поезде. В следующих постах поделимся своими находками и расскажем, что там с отелями. ⬇️ @gdetamhotel</t>
+  </si>
+  <si>
+    <t>26.02.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6305</t>
+  </si>
+  <si>
+    <t>Отель недели — «Арт-усадьба Веретьево», место, вызывающее ностальгию и воскрешающее воспоминания о каникулах в пионерском лагере в том числе у тех, кто никогда не жил в СССР. Даже если ты родился в эпоху соцсетей, здесь тебя не покидает чувство, что всё увиденное было — и было именно с тобой. Обстановка кажется смутно знакомой. Как у Рэя Брэдбери в «Вине из одуванчиков», за каждым поворотом прячется пойманное и закупоренное в бутылки лето: лагерь посреди хвойного леса, в котором деревья ещё большие; вечерний костёр с фейерверком искр, секретный шалаш в укромном уголке сада, куда не придут взрослые. 🙌 На этом месте и правда когда-то был лагерь, но в «Веретьево» от него ничего не осталось. Образ «Арт-усадьбы» — чистая фантазия на грани утопии. Создать такое мог только выдумщик, и он нашёлся: художник Александр Бродский, один из основателей «утопической» бумажной архитектуры в СССР. Это направление идей, а не зданий. Проекты бумажных архитекторов, или «бумажников», как их называли, слишком сложные, масштабные и амбициозные. И как тут не вспомнить великого итальянца Пиронези, который за всю жизнь построил лишь одну церковь, но оставил после себя собственный фантастический мир на рисунках и чертежах. «Веретьево», хоть и детище утописта, — вполне осязаемый пример того, как работает коллективная память. Старые заборы, обнаруженные в заброшенных деревнях, книги с пожелтевшими страницами (на территории множество библиотек, от камерных в хижинах до просторной в экосфере), фигура мальчика с пионерским горном, цветастый ковёр, какой висел в каждой второй квартире, — из всего этого возникает образ прошлого, как силуэт, проступающий на плёнке. На болотистом участке Бродский разбил парк, но не регулярный с аккуратными газонами и строгой симметрией, а хаотичный, дикий, «буйный». ✉️ Когда перемещаешься по деревянным мосткам, кажется, что тебя поглотит болото. При этом в шаге от живописной чащи — все прелести цивилизации. Номера и домики в «Веретьево» есть на любой вкус: от таёжных срубов, как из русской сказки, до фотогеничных «ашек» и восьми авторских комнат, оформленных Андреем Бильжо, Михаилом Куснировичем, Ольгой Солдатовой и другими друзьями «Арт-усадьбы». ✨</t>
+  </si>
+  <si>
+    <t>24.02.26 18:58</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6297</t>
+  </si>
+  <si>
+    <t>Кому-то Москва — третий Рим, а нам — второй Убуд. На днях решили протестировать балийский спа-центр в отеле Mövenpick Taganskaya. Чтобы попасть сюда, не обязательно бронировать номер. Доступ в аквацентр с бассейном, хаммамом, соляной комнатой и финской сауной стоит 5000 ₽. В эту сумму входит и зал с тренажёрами Technogym. Правда, есть ограничение по времени: не больше 4 часов. Предложение действует с понедельника по четверг, поскольку в пятницу и выходные весь спа-центр в распоряжении гостей отеля. Можно воспользоваться лайфхаком: выбираете любую процедуру из спа-меню — и тогда посещение аквацентра будет бесплатным. Если вы когда-нибудь бывали в азиатских ретритах, то в The Wave Spa, скроенном по всем канонам жанра, у вас случится дежа вю. Полумрак, коридор с каменной тропинкой, деревья в кадках. 🧡 Атмосфера — как в штаб-квартире тайного общества. В спа-меню всего понемногу: и горячие мешочки с французской лавандой, и пенный массаж в хаммаме по-турецки, и алтайские травы. Но главную ставку тут делают на балийские процедуры: большинство мастеров — родом с индонезийского острова. Классический балийский массаж (12 500 ₽ / 1 час) сопровождается сеансом ароматерапии, для которого вы сами выбираете подходящий коктейль из пряностей и трав. В процессе вас ждёт по-настоящему глубокая проработка мышц (здешние островитянки только на вид хрупкие), а в финале — комплимент в виде мороженого Mövenpick. Годный сценарий, когда до отпуска ещё далеко, а усталость от зимы достигла пика. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>23.02.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6292</t>
+  </si>
+  <si>
+    <t>#куданавыходные_мск: в Подольск Церковь с короной вместо купола, первая швейная машинка «Зингер» и самые роскошные бани Подмосковья — всё это есть в Подольске, городе, который заслуживает отдельной поездки. Легенда гласит, что Подольск стал Подольском после того, как Екатерина II, проезжая через эти места, намочила подол своего платья. Официальная же версия далека от монархических казусов: словом «подол» ещё восточные славяне называли склон горы. Сегодняшний Подольск — приятный и современный город, в котором можно побродить по парку, вкусно поесть и полюбоваться самой разной архитектурой, от барочной церкви до купелей в стиле ампир. 1️⃣Пожалуй, самая популярная достопримечательность в окрестностях города — усадьба Дубровицы, раскинувшаяся на живописном мысу, всего в 6 км от центра. Визитная карточка ансамбля — Знаменская церковь. Её стены украшены резьбой и скульптурами, а наверху можно увидеть не традиционный купол, а изящную «корону». На церемонии освящения присутствовал сам Пётр I. 2️⃣В парк Талалихина стоит отправиться ради обновлённой набережной с ротондами. Зимой здесь заливают каток, а летом работает пляж. 3️⃣На другом берегу реки расположен музей-заповедник «Подолье». Это комплекс под открытым небом, где сохранилась городская застройка времён Екатерины II. В двух шагах — совсем другая эпоха: дом, в котором гостил у матери и сестёр Ленин. 4️⃣ Троицкий собор, построенный в память о победе в Отечественной войне (в Подольске проходил Тарутинский манёвр под командованием Кутузова), интересен тем, что оставался действующим даже во времена СССР. Напротив — Краеведческий музей и памятник швейной машинке «Зингер», которая родом из Подольска. 5️⃣Отдохнуть с дворцовым размахом можно в «Банях Алексеева» с античными статуями в интерьере, купелями в стиле ампир и огромной парной. Здесь рассказывали о них подробнее. 🍔☕️ Отобедать советуем в раковарне «Клешни и Хвосты», где подают камчатский суп с крабом, гренландские креветки и тартар с раковыми шейками. А если захочется остаться в городе с ночёвкой, лучшим решением станет «Курорт Ерино» — маленький Кисловодск в Подмосковье со своим живописным парком, водолечебными рапными ваннами и бюветом. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>23.02.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6291</t>
+  </si>
+  <si>
+    <t>Распродажа отелей на Ozon Travel 🔥 Только 26 февраля с 13:00 Мск: 🔵Скидка до 3 000 ₽ на отели от 15 000 ₽ по промокоду 🔵Промокод появится на сайте 26 февраля после начала акции А ещё больше выгоды с Ozon Travel Premium: 🟠Скидки на отели 3 500 ₽ 🟠Ранний доступ к акции — с 12:00 мск Скидка действует в России и за рубежом ➡️ Подписывайтесь на канал Ozon Travel, чтобы первым получить промокод и не упустить выгоду! Предложение ограничено.</t>
+  </si>
+  <si>
+    <t>23.02.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6290</t>
+  </si>
+  <si>
+    <t>В главный мужской праздник полюбуемся устрашающе красивыми видами Безенги — высокогорного района в Кабардино-Балкарии, известного как «Малые Гималаи». 🔝 Здесь находится самая высокая часть Кавказа — 12-километровая Безенгийская стена и ледник Уллу-Чиран. 🚩 Кстати, в другом нашем канале выходил подробный пост про это место. Здесь на отметке 2150 метров расположена одна из старейших турбаз региона. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>22.02.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6285</t>
+  </si>
+  <si>
+    <t>Гастрономическое приключение недели: балаклавская шкара в приморском ресторане «Бохо» в Крыму 🌊 Гастрокритик и наша хорошая подруга Марина Миронова путешествует по России в поисках самых ярких, смелых и неожиданных вкусов. Каждую неделю она делится проектами, в которых еда — это прежде всего способ рассказать историю. Ресторан «Бохо» — дизайнерский «шалаш» на кромке скалистого берега Казачьей бухты, похожий на сёрферский бар то ли в Калифорнии, то ли в Индонезии. Он был собран шеф-поваром и его друзьями из обломков корабля, детской мечты жить у синего моря, выгоревших на солнце и проеденных солёным ветром балок и досок, старых зеркал, солнечных зайчиков и воспоминаний о путешествиях на Санторини, Миконос, в Прованс — туда, где, подобно крымчанам, люди живут с морем, как с любимым человеком, не расставаясь. 🌅 «У меня есть ритуал — каждый день ещё затемно я беру каяк, термос и ухожу в море, там завариваю чай и встречаю рассвет. Потом иду обратно, по пути вытягиваю 2-3 кг свежей рыбы и возвращаюсь к началу утренней смены», — рассказывает гостям Иван Игонькин, шеф-повар и владелец заведения. Иван — подводный охотник. Он собрал вокруг себя сообщество таких же увлечённых профессионалов, поэтому «Бохо» — единственный ресторан в Крыму, где круглый год есть свежая (не размороженная) рыба. Меню зависит от сезона, улова и настроения шефа. Весной есть шанс приехать на шкару, или скару — блюдо балаклавских рыбаков. Скара по-гречески означает «решётка для гриля». В XIX веке более 70% населения Балаклавы были греками новой волны, окатившей полуостров после присоединения к Российской империи. Екатерина II мечтала возродить на новых территориях Византию, нужны были и собственные «византийцы», поэтому греческих эмигрантов привлекали налоговыми льготами и особыми экономическими условиями. «Есть два варианта приготовления шкары: так, как её готовят в Греции и на Балканах, просто на решётке, и так, как её готовят в Крыму — в собственном соку, с луком и травами. Я объединил оба способа, а ещё добавил дикие мидии и черноморского гребешка. Ракушки раскрываются при тепловой обработке и отдают морскую воду. Она придаёт блюду тот самый вкус, ради которого мы иной раз готовы ехать через полмира», — делится Иван. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>21.02.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6280</t>
+  </si>
+  <si>
+    <t>Куда сорваться на Масленицу прямо сейчас: 3 горячие, как свежий блин, идеи 🔥 Масленичная неделя уже заканчивается, а вы до сих пор так ничего и не спланировали, несмотря на наш гайд? Ловите ещё 3 идеи для спонтанных: куда можно сгонять сегодня и завтра, запрыгнув в последний вагон. 1️⃣ Для гигантоманов Уже через 3 часа в музее-заповеднике «Горки Ленинские» начнётся Главная Масленица России. Главная — потому что масштабы происходящего гулливеровские. Блины жарят на двухметровой сковородке, а чучело зимы возвели с пятиэтажный дом. Говорят, процесс занял почти месяц.🤩 📍Московская область, Горки Ленинские ➡️ Билеты 🔟 Для оригиналов Почему бы не поиграть в гольф... на снегу? С таким предложением вышли устроители Масленицы в Forest Hills. Завтра в 10 утра там стартует турнир по зимнему гольфу на рейндже, а с 13 часов начнутся мастер-классы по созданию оберегов от Музея лягушки в Дмитрове (мы про него писали, когда делали путеводитель по городу), чаепитие с блинами и глинтвейном. В 14.30 выступит ансамбль «Комонь». 📍Московская область, деревня Матвейково, 250 ➡️ Билеты 3️⃣ Для любопытствующих Если хочется есть блины со смыслом, а не чтобы потом начать худеть с понедельника, то завтра в 14.00 в креативном пространстве Трикотажка Project в Сергиевом Посаде историк и этнограф Вера Комарова прочитает лекцию про масленичные традиции и обряды. А потом можно воспользоваться нашими рекомендациями и погулять по городу. 📍Московская область, Сергиев Посад, ул. Карла Маркса, 7 ➡️ На лекцию пускают без предварительной регистрации @gdetamhotel</t>
+  </si>
+  <si>
+    <t>20.02.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6275</t>
+  </si>
+  <si>
+    <t>Огромная голова Ленина и первая в мире лосиная ферма: что посмотреть по дороге на Маньпупунёр Снегоходная экспедиция на плато — вполне себе достаточный повод для поездки. Но если в запасе есть ещё пара-тройка дней, то их не жалко потратить на знакомство с интересными местами по маршруту. ✨ 1️⃣ Начните с Ухты — это точка входа для снегоходной экспедиции по Коми. Сюда есть прямые рейсы из Москвы. Ухта — родина первой в России нефти. Именно здесь ещё в середине XVIII века добыли «чёрное золото». Но основан город был лишь в 1929-м. Узнать его историю — как совсем древнюю, так и времён ГУЛАГа — можно в Ухтинском краеведческом музее. 2️⃣ Не пропустите подсвечиваемую по вечерам монументальную голову Ленина (да и как такое пропустишь). 33-метровая инсталляция из труб находится на Ветлосянской горе. Пройдитесь по улице Горького с симпатичной деревянной застройкой, а затем загляните в необычный храм Стефана Великопермского — его здание раньше было домом культуры. 3️⃣ В посёлке Якша находятся центральная усадьба и визит-центр Печоро-Илычского заповедника. В феврале и марте к ним можно попасть по ледовой дороге через Печору — все здесь обязательно фотографируют «гроздь» разнокалиберных дорожных знаков перед спуском на лёд реки. 4️⃣ В визит-центре работает небольшой музей природы. Там выставлены чучела животных необычной окраски: считается, что это было вызвано ядерным взрывом 1971 года, который произвели для неудавшегося проекта поворота северных рек на юг. 😅 5️⃣ Главное в Якше — относящаяся к заповеднику 📍лосеферма, первая в мире. Её основали в 1949 году для одомашнивания сохатых. Эксперимент провалился, лоси отказались становиться ручными, но ферма действует до сих пор — уже как необычный зоопарк. Тут живут около пятнадцати животных, которых разрешают гладить и кормить через сетку. ❤️ 📸 Слава Степанов @gdetamhotel</t>
+  </si>
+  <si>
+    <t>20.02.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6269</t>
+  </si>
+  <si>
+    <t>На Маньпупунёр на снегоходе: как подготовиться к одному из самых ярких приключений В феврале, когда снега уже достаточно, а до оттепели ещё далеко, начинается сезон снегоходных экспедиций на плато. Он короткий и длится всего два месяца — февраль и март. Есть смельчаки, кто отваживается ехать на Маньпупунёр своим ходом на «буранах». Мы так делать не советуем: для этого нужен опыт и серьёзная подготовка. Ну и водительские права категории B. Гораздо более простой вариант — купить готовый тур и не переживать о том, что поездка превратится в суровое выживалити. 🥺 🚩 Есть снегоходные маршруты из Республики Коми и из Свердловской области. Маршрут из Коми короче, логистика до точки старта проще. Пейзажи тоже отличаются: путь по Коми проходит через тайгу и лишь рядом с плато Маньпупунёр выводит на горы. Путь по Свердовской области ведёт по невысоким горам. Последний считается монотоннее и сложнее. Так как же проходят экспедиции в Коми? 1️⃣ Старт и финиш — в деревне Еремеево, куда вам предварительно нужно добраться на машине из Ухты. Из-за плохой дороги на это стоит заложить 6-7 часов. Затем целый день у вас уходит на поездку по Сибиряковскому тракту между бассейнами Печоры и Оби. Конечная цель — кордон Печоро-Илычского заповедника. Здесь же, на кордоне, находится самое логичное и единственное разрешённое место для ночлега на снегоходном пути на Маньпупунёр. Для туристов построили двуэтажный дом с печкой, кухней и кроватями. От 1.400 ₽ за человека 🔟 Второй день — прогон до так называемой Вологодской грани, местечка, где когда-то проходила граница с Вологодчиной. До Маньпупунёра отсюда остаётся всего 10 км. 3️⃣ На третий день вы уже попадаете на плато и гуляете среди громадных останцев, не веря своим глазам. 🔝 В качестве бонуса вам предложат заброску к истоку Печоры, знаку на границе между Европой и Азией и соседним сопкам. Ещё можно заложить пару дней на дополнительное посещение перевала Дятлова. 🔤 Управлять снегоходом несложно: жмёшь себе на гашетку и даже тормозом практически не пользуешься. Скорость не превышает 30 км/ч. Главное — не лихачить и аккуратно проходить повороты. Есть шанс перевернуться на скатах. Чтобы этого не случилось, нужно использовать своё тело как противовес для выравнивания «бурана». В остальном процесс не доставляет никаких хлопот. Вы бы решились на такой вояж? @gdetamhotel</t>
+  </si>
+  <si>
+    <t>18.02.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6264</t>
+  </si>
+  <si>
+    <t>Как попасть на Маньпупунёр Добраться до плато, которое находится вдали от цивилизации, — задача непростая, но решаемая. Летом туда организуют пешие походы, а зимой — туры на лыжах и снегоходах. В любой сезон можно долететь до останцев на вертолёте. Разбираем нюансы логистики и объясняем, какие плюсы и минусы у каждого варианта. Лыжный поход 🎿 Сценарий для сильных духом и телом — 90-километровый лыжный поход, который проходит по замерзшим рекам Лоцуолья и Янысос. Способ проверить, насколько вы Чак Норрис. 😁 За 10 дней на маршруте встречаются труднопроходимые участки тайги и большие перепады высот. Организаторы таких походов даже советуют проконсультироваться с врачом, прежде чем говорить «гоп». Куда обращаться? Клуб путешествий «Территория ветра» Плюсы Потом можно всем рассказывать, какой вы крутой Минусы Долго и физически тяжело Сколько это стоит? 57 000 ₽ Снегоходная экспедиция ❄️ Маршрут проходит по Сибиряковскому тракту — древнему заброшенному пути между бассейнами Печоры и Оби. Вы преодолеваете 320 км по лесным и горным дорогам Печоро-Илычского заповедника с ветерком. Правда, «ветерок» может быть такой, что есть шанс самому по дороге превратиться в столб выветривания. Куда обращаться? Adventure Guide Плюсы Тут получаешь всё и сразу: и бОльшую, чем на лыжах, скорость перемещения, и удовольствие от покатушек, и единение с первозданной уральской природой Минусы Сезон таких экспедиций короток — лишь февраль и март, когда снега достаточно Сколько это стоит? 120 000 ₽ Вертолётный тур 🚁 Самый комфортный и быстрый способ поставить в своём вишлисте галочку напротив плато. Путь до столбов-великанов на вертолёте занимает всего 2 часа. Рейсы выполняют «Комиавиатранс» и «ГазпромАвиа». Звучит парадоксально, но в зимний сезон вероятность лётной погоды выше, чем летом. Куда обращаться? «Другая планета» Плюсы Возможность за один день и без особых усилий оказаться на плато, минуя тяготы похода и снегоходной экспедиции Минусы В отрыве от земли не получится по-настоящему прочувствовать, что такое Северный Урал; вы получите только кульминацию в виде Маньпупунёра, но лишите себя процесса Сколько это стоит? от 75 000 ₽ @gdetamhotel</t>
+  </si>
+  <si>
+    <t>18.02.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6263</t>
+  </si>
+  <si>
+    <t>Плато Маньпупунёр: зачем ехать туда зимой ⭐️ «Мансийские идолы» впечатляют в любое время года, но фотогеничнее всего они зимой, когда похожи на сверкающие на солнце огромные кристаллы соли. Зрелище это сюрреалистичное и совершенно завораживающее. Если летом путешествие на плато ещё как-то напоминает вылазку в горы, то зимой вы чувствуете себя персонажем фильма в жанре фэнтези: тайга и останцы оказываются запелёнутыми в толстый снежный кокон. 🤩 В это время туристов значительно меньше, а бонусом ночёвки рядом с плато часто становится полыхающее над головой северное сияние. Другое впечатляющее природное явление — гало и «солнечные столбы»: вертикальные потоки золотого света, в котором мерцают снежинки. ❗️А ещё зимой можно подойти к останцам вплотную, чтобы рассмотреть их в деталях, и даже обойти кругом. Летом вы ограничены проложенной по плато каменистой тропинкой, с которой запрещено сходить. 📌В следующих постах мы расскажем, как подготовиться к зимней поездке, сколько она может стоить и какие нюансы нужно учитывать. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>17.02.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6258</t>
+  </si>
+  <si>
+    <t>Куда поехать на Масленицу из Москвы Собрали самые яркие масленичные празднества в городах и музеях — от блинного забега и хороводов с Ярилой до взятия снежного городка и боёв ратоборцев. ⤵️ 1⃣В Коломне в стенах старинной фабрики Чуприковых каждый день до 22 февраля проводят экскурсию «Масленица в Пастиле». Гостей учат жарить блины в настоящей печи и предлагают принять участие в балаганном представлении. В финале всех ждёт чаепитие с пастилой. Билеты продаются здесь. От 1.500 ₽ 2⃣В усадьбе Мураново 21 и 22 февраля будет не менее насыщенно: в планах выступление фольклорных коллективов на Барском лугу, исторические реконструкции, народные забавы, катание на лошадях и хаски. Для посетителей устраивают «Чаепитие с потомком» в Главном доме и ярмарку с блинами и сувенирами. Билеты тут. От 300 ₽ 3⃣22 февраля в Серпуховском историко-художественном музее проведут экскурсию по экспозиции «Русское искусство», а затем устроят на улице интерактив с играми и хороводами. Завершится всё традиционным угощением: блинами «с пылу с жару» и ароматным чаем. Билеты здесь. От 600 ₽ Если захотите остаться в Серпухове на весь день, почитайте наш гид по городу. 4⃣ Музей-заповедник «Ростовский кремль» провожает зиму 21 февраля: с 12 до 16 часов можно будет поучаствовать в блинном забеге и поводить хороводы с Ярилой. В Трапезной палате обещают блины, пироги и ростовский квас. Билеты продают в кассе и на сайте. От 500 ₽ 5⃣Главные гулянья в Суздале развернутся 21 февраля в Музее деревянного зодчества, где среди старинных изб, мельниц и амбаров гости погрузятся в атмосферу настоящего русского праздника с традиционными забавами: от взятия снежного городка и покорения масленичного столба до показательных боёв ратоборцев. Билеты тут. От 700 ₽ 💡 Зафиналим самым простым вариантом встретить Масленицу: билеты на легендарный праздник в Никола-Ленивце уже давно закончились, но огненный перформанс можно посмотреть онлайн 21 февраля в 16:30. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>16.02.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6257</t>
+  </si>
+  <si>
+    <t>🙌 Обновили промокоды на бронирование отелей и квартир для Яндекс Путешествий, Отелло, Островка и Т-Путешествий. Будет актуально перед предстоящими длинными выходными и гендерными праздниками. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>16.02.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6247</t>
+  </si>
+  <si>
+    <t>Спешим с прекрасной новостью: осенью можно будет отправиться в единственный рейс туристического поезда «Рица» из Москвы в Абхазию. Считаем, что это отличный повод вспомнить про нашу абхазскую серию. ☀️ Тур стартует 9 октября и продлится неделю. Маршрут пройдёт по черноморскому побережью. ✏️ Первой остановкой станет Новороссийск. Затем состав возьмёт курс на Гагру и Сухум: там пассажирам предложат экскурсии на озеро Рица, в Сухумский ботанический сад, Новоафонскую пещеру и Юпшарский каньон (но мы-то знаем, что надо ехать на восток республики и смотреть Акармару). На территории Абхазии поезд будет стоять двое суток. На обратном пути предусмотрен день для самостоятельной вылазки в Сочи, а заключительная остановка перед возвращением в Москву планируется в Ростове-на-Дону. ⚪️Программу можно посмотреть на сайте РЖД. ⚪️Стоимость — от 63.000 ₽. Продажа билетов откроется за 90 суток до даты отправления. Фото: Роман Розанов @gdetamhotel</t>
+  </si>
+  <si>
+    <t>14.02.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6239</t>
+  </si>
+  <si>
+    <t>Отпразднуем День любви любовью к еде 🙂 Гастрокритик и наша хорошая подруга Марина Миронова путешествует по России в поисках самых ярких, смелых и неожиданных вкусов. Каждую неделю она будет делиться проектами, в которых еда — это прежде всего способ рассказать историю. Гастрономическое приключение этой недели — поморская кухня в ресторане бутик-отеля «Код Севера» в Териберке. По форме — chef’s table и дегустационный сет из семи перемен, по содержанию — экзистенциальный опыт, во время которого вступаешь в отношения с Севером и морем, учишься жить на границе стихий и возможностей, становишься помором. Бренд-шеф Артур Амосов собрал гастрономический сет «Истоки» на основе архивных записей, собственных наблюдений, исследований антропологов и бесед с потомками поморов. Всё начинается с ржаного хлеба, сдобренного солью Белого моря, ведь солеварение было важной статьёй дохода поморов наравне с ловлей рыбы, в чём они не знали равных. Следующая перемена — салат с лапугой. Так местные жители называли «морскую траву». И вот ты зуёк, подросток, которого отдали поморам на обучение. Рыбу ловить тебе ещё рано, но можно косить водоросли косой с зазубринами. В награду за хорошую работу зуйки получали лакомство — щёчки трески. Артур Амосов смазывает их солодом, добиваясь лёгкого эффекта терияки, нанизывает на палочку, жарит на огне и подаёт на подушке из прибрежной гальки. С каждым блюдом ты взрослеешь. На столе пирог-рыбник из ржаного теста, замешанного на домашней сметане, — это серьёзная еда для опытных рыбаков. К десерту ты уже «свой» — знаешь, на каких островах гнездятся тупики, гаги, кайры, и где можно достать дефицитный на Севере товар — яйца. Десерт подают в шкатулке в форме гигантского яйца дикой чайки, внутри сливочная панна-котта с морошкой. И вот тут, когда пора прощаться, ты вдруг понимаешь: а уезжать не хочется. 💔 Оказывается, Север — история не про холод и выживание. Это практика истинных ценностей — поймать рыбу, разжечь очаг, приготовить еду и ждать гостей. 🔵Chef’s table проводится ежедневно в 14:00 и 19:00 🔵Стоимость сета — 6.000 ₽ 🔵Винное сопровождение — 5.000 ₽ @gdetamhotel</t>
+  </si>
+  <si>
+    <t>13.02.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6234</t>
+  </si>
+  <si>
+    <t>#куданавыходные_мск: в Серпухов При всех своих скромных размерах, подмосковный Серпухов привлекает насыщенной культурной жизнью: здесь проходят значимые выставки совсем не провинциальных масштабов. Например, прямо сейчас идёт «Импрессионизм с русской душой»: работы Коровина, Юона, Грабаря показывают в отреставрированном здании галереи «Каретный сарай». 🔻Не пропустите и постоянную экспозицию Серпуховского историко-художественного музея. Это одна из крупнейших картинных галерей Подмосковья. Кстати, репродукции некоторых полотен украшают стены домов на Советской улице. 🔻Поднимитесь на Соборную гору, чтобы увидеть фрагменты кремля (его разобрали в 1930-е) и Троицкий собор. Со смотровой площадки открывается вид на комплекс храмов Серпуховского посада. 🔻Прогуляйтесь от пешеходной улицы Революции до площади Ленина. Обратите внимание на конструктивистский дом с часами — если зайти в арку, попадёте в колоритный дворик. Затем направляйтесь в сторону Принарского парка, а оттуда — на набережную Нары. 🔻В центре Серпухова находится Музей кукол и Дом мороженого. Это не просто кафе и не совсем обычный музей: тут можно попробовать десятки сортов французского мороженого Cart’Dor и полюбоваться коллекцией авторских кукол. Фарфоровые красавицы, механические арт-объекты и куклы с лицами из мраморной крошки, наряженные в антикварное кружево, выставлены на витринах. 🔻Проведайте зубров в Приокско-Террасном заповеднике, что всего в 20 минутах езды от Серпухова. Подробнее о нём писали тут. 👉 Обедать советум в Kitchen Market или Ла Дача, а остановиться на ночь — в Доминго Дача: там красивые домики на природе, с камином, сауной и чаном. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>10.02.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6229</t>
+  </si>
+  <si>
+    <t>Кто, если не мы: в преддверии того самого праздника, который больше отмечают маркетологи, чем влюблённые, сделали подборку отелей без крутящихся кроватей и зеркал на потолке, где можно небанально провести 14 февраля ⤵️ 🔸Если душа требует царского размаха, советуем остановиться в Петровском путевом дворце, как дважды сделала Екатерина II. Правда, при ней там не было спа-центра с бассейном, посещение которого включено в стоимость проживания. Нынешние владельцы пытаются сохранить обстановку, максимально приближенную к монархическому быту: арки, колонны, венецианские зеркала, мраморные камины — всё на своих местах. Несмотря на дворцовую роскошь, цены в бутик-отеле более чем умеренные: от 7.500 ₽ за ночь. 🔸В отеле «Рыбацкая деревня» — том самом, с полосатым маяком и скандинавскими домиками, которые так любят блогеры из запрещённой сети, — можно взять конную прогулку, сгонять на рыбалку или даже полетать на воздушном шаре зимой. От 8.900 ₽ 🔸 Вариант для любителей Севера — старый добрый загородный клуб «Скандинавия и СПА» в Сестрорецке, на берегу Финского залива. Сценарий беспроигрышный: пожить на восстановленной даче Шелепина или Лихачёва, поплавать в открытом бассейне с тёплой (+28°C) водой, заказать спа-программу на двоих, а 14 февраля сходить на итальянский ужин с живой музыкой. От 15.000 ₽ 🔸Альтернатива дворцу из первого пункта — «французский» замок La Ferme de Reve в Подмосковье. Несмотря на то, что это новодел, внутри подлинная антикварная мебель, которую владельцы покупали на европейских аукционах. По вечерам обстановка особенно романтичная, когда разжигают камин в большом зале. От 16.000 ₽ 🔸 Завершает наш хит-парад «Марк и Лев» в Тульской области — легендарная калачная и поварня с гостевыми домами, где всё крутится вокруг русской печи. Вариант для гедонистов, для которых и 14 февраля — повод ни в чём себе не отказывать. Шеф Михаил Лукашонок приготовит разварного гуся, карасёвую уху, гороховую кашу с печёной морковью по восстановленным рецептам «Русской поварни» тульского дворянина Василия Лёвшина, а наслаждаться приятным послевкусием можно в одном из четырёх домов у реки. От 12.000 ₽ @gdetamhotel</t>
+  </si>
+  <si>
+    <t>09.02.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6224</t>
+  </si>
+  <si>
+    <t>Идея свидания для тех, у кого вся базовая программа уже пройдена. Вот тут предлагают арендовать уютный фургончик, который будет ждать вас в выбранной локации в окрестностях Петербурга, — у Финского залива, на Кронштадской дамбе или в сосновом лесу. Внутри всё обустроено в лучших традициях «романтик колекшн»: холодильник наполнен игристым (за дополнительную плату), шерстяные пледы заготовлены, проектор заряжен, колонка настроена. О суровый быт эта лодка любви точно не разобьётся: в автодоме есть обогреватель, санузел, душ, розетки. Цена вопроса — 8.000 ₽ за аренду на 2 часа и романтическое оформление @gdetamhotel</t>
+  </si>
+  <si>
+    <t>07.02.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6219</t>
+  </si>
+  <si>
+    <t>🤔Сгенерировано вечной мерзлотой Удивительный рельеф обнаружил фотограф Алексей Скалин в Якутии. Снежные зефирки — бугры пучения, или по-якутски булгунняхи: феномен, часто встречающийся в районах вечной мерзлоты. Хотя внешне они напоминают арт-объекты, возникают такие холмы без участия человека: грунтовые воды замерзают, превращаясь в ледяную прослойку, которая постепенно приподнимает почву. В высоту эти образования могут доходить до 80 метров, а ширина у основания — почти километр 🔴 @gdetamhotel</t>
+  </si>
+  <si>
+    <t>06.02.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6211</t>
+  </si>
+  <si>
+    <t>#куданавыходные_мск: в Переделкино В конце февраля в Переделкино открывается новый музей, который разместится в отреставрированном коттедже «Первая дача». Там будут проходить выставки, посвящённые выдающимся жителям посёлка. Мы подумали, что это отличный повод наведаться в городок писателей, и решили напомнить, чем там заниматься. ⤵️ ⭐️Прогуляйтесь по аллее «мрачных классиков» — улице Серафимовича, где в XX веке жили «неудобные», но великие Пастернак, Катаев, Чуковский. Их сложные отношения с эпохой и дали аллее ироничное название. Сегодня это тихая музейная улица в сосновом лесу. ⭐️Загляните в дом-музей Чуковского — там сохранилась аутентичная обстановка дачи писателя. Внутри мантия доктора литературы Оксфорда, чёрный телефон, по которому звонил слон, и кувшин, ставший прообразом Мойдодыра. Во дворе растёт знаменитое «чудо-дерево» — живой символ известного стихотворения, на ветви которого дети вешают обувь и игрушки. ⭐️Сходите в дом-музей Пастернака, где поэт и лауреат Нобелевской премии жил до самой смерти. Именно здесь был написан «Доктор Живаго». В музее бережно сохраняют подлинную обстановку кабинета, гостиной и веранды, создавая ощущение, что хозяин лишь ненадолго вышел. ⭐️Посетите Дом творчества писателей. Сейчас он превратился в культурный центр, состоящий из библиотеки, коворкинга и кинозала. Чтобы ещё больше вдохновиться атмосферой, можно остановиться с ночёвкой в Литературной гостинице. ⭐️Ужинать советуем в ресторане «Библиотека», интерьеры которого напоминают писательские кабинеты. ➡️ А ещё в Переделкино постоянно проводят экскурсии: афишу можно изучить здесь. 8 февраля пройдёт концерт — солистка Большого театра Лада Меркульева и пианистка Беата Прохорова исполнят произведения Бриттена, Гершвина, Корнгольда и Бернстайна. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>05.02.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6205</t>
+  </si>
+  <si>
+    <t>В Санкт-Петербурге теперь можно прожить свою историю «Преступления и наказания». В отеле Metropolis добавили иммерсивный экспириенс. Его разработали Epoque Projects, которые занимаются похожими проектами в Европе. Всего в отеле девять комнат, предлагается пожить в «Горе от ума», «Вишнёвом саду», «Носе» Гоголя или «Преступлении и наказании». История раскрывается через взаимодействие с артефактами. Например, здесь можно почувствовать тесноту каморки Раскольникова и взять в руки тот самый топор: только что с ним делать, решаете вы сами 😂 За пределами гостиничного номера — улицы и путь героя, который проходят с картой, замечая детали и совпадения из романа. Такая капсула времени подойдёт для двоих. Стоит погружение 12.000 ₽. Однако если хочется просто тишины и уединения, комната вас поймёт. Учитывая, что за углом Дворцовая площадь, а меньше чем в квартале — Исаакиевский собор, можно просто устроить себе staycation без иммерсивности. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>04.02.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6200</t>
+  </si>
+  <si>
+    <t>Тамбов не назовешь очевидным направлением для путешествий, хотя из Москвы до него всего одна ночь на поезде. Зимой в городе приятно провести спокойные выходные: одного дня достаточно для осмотра достопримечательностей, а в остальное время можно восстанавливать силы в отеле PLES. Ниже наш мини-гид по Тамбову ⬇ ⏺Начать знакомство с городом рекомендуем с посещения усадьбы Асеевых, построенной в 1905 году для известного фабриканта и мецената. Это настоящий дворец на высоком берегу реки Цна. Внутри изящная лепнина, величественная мраморная лестница и старинная мебель. Вокруг парк с многовековымм дубами. Здесь можно взять классическую экскурсию о семье Асеевых или заказать что-то более интерактивное, например, «Завтрак на балконе» (угощение под звуки скрипки и пение птиц). ⏺Продолжить прогулку советуем по Советской улице, заглянув по пути в старинную Римско-католическую церковь. Далее выходите к Соборной площади, где возвышается Спасо-Преображенский собор. Отсюда сверните на живописную набережную реки Цны. Затем можно заказать такси и поехать посмотреть на символ города — Тамбовского волка. ⏺Зайдите в Дом-музей Г.В. Чичерина, расположенный в дворянской усадьбе. Именно здесь прошло детство советского дипломата. В доме воссоздали его кабинет с подлинными вещами и библиотеку. Обязательно найдите Белую гостиную, где проходят музыкальные вечера в продолжение семейной традиции Чичериных. ⏺Прогуляйтесь по пешеходной Коммунальной улице, где можно посмотреть памятник Тамбовской казначейше, и пообедайте в ресторане «Гренок». @gdetamhotel</t>
+  </si>
+  <si>
+    <t>03.02.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6192</t>
+  </si>
+  <si>
+    <t>Иногда отправляешься в путешествие не ради города, а ради места — музея, отеля или ресторана. Так случилось прошлой зимой, когда мы решили посетить Тамбов ради парк-отеля PLES. В первую очередь привлекло расположение в сосновом лесу в одном из самых экологически чистых регионов. Пару лет назад Тамбовская область стала лидером экологического рейтинга, составляемого организацией «Зелёный патруль». На территории PLES оборудовано несколько экотроп разной протяжённости (3, 5 и 10 км), и все они проходят через хвойный массив с вековыми соснами. Можно любоваться деревьями прямо из бассейна и сауны — панорамные виды открываются практически из любой точки. 🍴Отдельного внимания заслуживает ресторан «Марфа» с собственной сыроварней. Это единственное производство в регионе, где делают сыры по итальянским рецептам. При ресторане работает магазин: можно увезти понравившийся сыр с собой. Желающим углубиться в тему проведут мастер-класс по приготовлению бурраты. В спа-центре предлагают сделать настоящий балийский массаж или попробовать процедуры на косметике Comfort Zone. Цены на размещение мы указали в карточке в канале-каталоге. А что посмотреть в Тамбове, который находится всего в 10 минутах езды, расскажем в следующем посте ⤵️ @gdetamhotel</t>
+  </si>
+  <si>
+    <t>02.02.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6190</t>
+  </si>
+  <si>
+    <t>Где покататься на беговых лыжах недалеко от Петербурга Пока зима радует снегом и морозцем, охота на природу. Собрали топ-5 наших любимых мест с лыжнёй для активных прогулок ⬇️ 🔴Турбаза Прибой Проверенное годами место в 1.5 км от Зеленогорска. Есть разные маршруты, самый живописный ведёт до Щучьего озера (~10 км). О состоянии трасс ежедневно сообщается тут. На базе есть прокат, а за перекусом советуем заехать в «Сельский паб» в Комарово. 🔴Токсовские высоты Экотропа, где мы гуляли в прошлом году, отлично подойдёт и для катания. Маршрут всего 4 км, но можно сделать несколько кругов, а потом выехать на Кавголовское озеро. Стоит учесть, что на трассе много горок, зато потом всё можно шлифануть парением в «Камышах» (только бронировать слот надо заранее). 🔴Рощинская лыжня Сами тестировали круги на 5 и 7.5 км среди высоченных сосен. У трасс есть вариативность: можно выбрать со спусками, а можно — с объездом крутых участков. После прогулки советуем отправиться отмокать в тёплый бассейн с сауной при отеле Райвола — он расположен буквально через дорогу от лыжни. 🔴Охта Парк Три с половиной км счастья для лыжников. Огромный плюс, что трассы освещаются — можно поехать катать аж после работы. А ещё в Охта Парке есть всяческая инфраструктура, например, можно выпить что-нибудь в Surf Coffee или согреться борщом «В чаще». А ещё в центре были замечены лыжники, рассекающие по замёршей Фонтанке 😅 А вы где катаетесь? @gdetamhotel</t>
+  </si>
+  <si>
+    <t>02.02.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6182</t>
+  </si>
+  <si>
+    <t>Мягко напоминаем: самое время задуматься о летнем отпуске. Именно сейчас без спешки и суеты можно выбрать лучшее ⬇️ Если давно смотрите в сторону Алтая, советуем присмотреться к маршруту «Легендарный Алтай» от Art Travel Club. Это самый выверенный формат: много раз пройденный, отточенный до идеала и по-настоящему прожитый. Как нельзя лучше подойдёт для первого знакомства с регионом. Передвижение — на комфортных внедорожниках, еда — с красивыми видами, а проживание — в уединённых эко-отелях, зеркальных домиках с обзором на ледники и глэмпингах с эффектными панорамами (мы такое тоже очень любим!). В программе будут знаковые места и нетуристические точки, куда не доезжает массовый турист, живые рассказы от местных, а ещё каждый день новые пейзажи и ощущения, но без набора «ради галочки». Даты: • 14–20 июня • 16–22 августа • 5–11 сентября • 19–25 сентября (время золотой осени на Алтае) До 15 февраля можно вписаться в поездку с приятной скидкой -10.000₽ от стоимости программы. 🔴Вся подробная информация и FAQ — тут, а если останутся вопросы, можно написать напрямую @elizavetasokolovafr. Отзывы тоже почитайте — они многое говорят сами за себя.</t>
+  </si>
+  <si>
+    <t>31.01.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6181</t>
+  </si>
+  <si>
+    <t>Пока многие не готовы даже выйти на улицу в экстремальные морозы, жители Новосибирска катаются на сапах в -40°C. Их можно понять, зрелище в такую погоду сказочное — хрустально-белые деревья, водяной пар и густой туман 🌨️ Местная ТЭЦ сбрасывает в протоку Оби тёплую воду, поэтому она не замерзает. Ребята из SUP Novosibirsk регулярно проводят такие прогулки, они выдают сухой гидрокостюм из непромокаемой мембраны, поэтому падения не страшны. Вы бы попробовали? 📹 Вадим Махоров @gdetamhotel</t>
+  </si>
+  <si>
+    <t>30.01.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6180</t>
+  </si>
+  <si>
+    <t>На набережной Петрозаводска {наш гайд по городу} был найден занимательный ребус. Кто разгадает, что значит эта последовательность букв и цифр? ⬇️ @gdetamhotel</t>
+  </si>
+  <si>
+    <t>30.01.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6179</t>
+  </si>
+  <si>
+    <t>Как не снять нехорошую квартиру в путешествии? Согласитесь, что бывают квартиры, в которых прямо неуютно: вроде бы на сайте всё красиво, а по факту — тяжёлая энергетика, упадок сил, всё валится из рук. Вот и поездка уже не задалась! А снимешь другую квартиру — и настроение на высоте, и внезапно появляются билеты в музей на нужную дату, и в ресторане освобождается столик при полной посадке. Как понять, каким образом на нас повлияет квартира и не промахнуться? Вот отличный чек-лист, как проверить энергетику жилья, не будучи магом 100500 уровня.</t>
+  </si>
+  <si>
+    <t>27.01.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6168</t>
+  </si>
+  <si>
+    <t>Готов наш мини-фильм об экспедиции на Чукотку! Киты, моржи и сотни километров до ближайшей цивилизации. То, что обитателям мегаполисов кажется экзотикой, для жителей Чукотки — повседневная реальность. Минувшим летом мы организовали 10-дневную экспедицию на судне «Профессор Хромов» и прошли вдоль берегов Восточной Чукотки до самой Аляски! Вот здесь читайте серию постов про наше эпическое путешествие, а увидеть, как это было, можно в мини-фильме. Что ждёт туристов на мысе Дежнёва, чем живут коренные народы, где находится самое китовое место в России и чем привлекает такой суровый и труднодоступный регион — обо всём этом подробно рассказывает организатор экспедиции и автор «Где Там Жить» Александр Богословский. Смотрите и вдохновляйтесь: 📺 на Rutube 📷 на YouTube 🔜 А если сильно впечатлитесь и решите поехать на Чукотку в 2026 году, все детали у @alexanderktp</t>
+  </si>
+  <si>
+    <t>27.01.26 18:58</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6167</t>
+  </si>
+  <si>
+    <t>Готов наш мини-фильм об экспедиции на Чукотку! Киты, моржи и сотни километров до ближайшей цивилизации. То, что обитателям мегаполисов кажется экзотикой, для жителей Чукотки — повседневная реальность. Минувшим летом мы организовали 10-дневную экспедицию на судне «Профессор Хромов» и прошли вдоль берегов Восточной Чукотки до самой Аляски! Вот здесь читайте серию постов про наше эпическое путешествие, а увидеть, как это было, можно в мини-фильме. Что ждёт туристов на мысе Дежнёва, чем живут коренные народы, где находится самое китовое место в России и чем привлекает такой суровый и труднодоступный регион — обо всём этом подробно рассказывает организатор экспедиции и автор «Где Там Жить» Александр Богословский. Смотрите и вдохновляйтесь: 📺 на Rutube 🔜 А если сильно впечатлитесь и решите поехать на Чукотку в 2026 году, все детали у @alexanderktp</t>
+  </si>
+  <si>
+    <t>27.01.26 18:54</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6166</t>
+  </si>
+  <si>
+    <t>Друзья, готов наш мини-фильм об экспедиции на Чукотку! Киты, моржи и сотни километров до ближайшей цивилизации. То, что обитателям мегаполисов кажется экзотикой, для жителей Чукотки — повседневная реальность. Минувшим летом мы организовали 10-дневную экспедицию на судне «Профессор Хромов» и прошли вдоль берегов Восточной Чукотки до самой Аляски! Вот здесь читайте серию постов про наше эпическое путешествие, а увидеть, как это было, можно в мини-фильме. Что ждет туристов на мысе Дежнёва, чем живут коренные народы, где находится самое китовое место в России и чем привлекает такой суровый и труднодоступный регион — обо всём этом подробно рассказывает организатор экспедиции и автор «Где Там Жить» Александр Богословский. Смотрите и вдохновляйтесь: 📺 на Rutube: https://rutube.ru/video/b5c4f90628bdeccce011a80bb0f81ec7/ 🔜 А если сильно впечатлитесь и решите поехать на Чукотку в 2026 году, все детали у @alexanderktp</t>
+  </si>
+  <si>
+    <t>27.01.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6158</t>
+  </si>
+  <si>
+    <t>Захотелось на досуге отдохнуть в Красной Поляне — не на лыжах кататься, а просто подышать горным воздухом и восстановиться. Нашли отель с программой мероприятий для детей и взрослых — Green Flow. У гостиницы прекрасное расположение на «Розе Плато» на высоте 1100м в тихой локации с фронтальным видом на горы. Отсюда удобно добраться до подъёмников и тусовок — бесплатный шаттл ходит каждые 20 минут. Все основные горнолыжные трассы начинаются как раз тут, а оборудование можно хранить в специальном помещении. Также выдают билетик на канатку до «Розы Долины» и обратно, если захочется осмотреть и нижнюю часть курорта «Роза Хутор». Green Flow работает по концепции хилинг. В стоимость проживания входят разные занятия: йога, нейромедитация, пилатес, программы по укреплению тела. Есть и большой спа-комплекс с хаммамом, сауной, контрастным душем, аромапарной и зоной отдыха, где можно выпить чай с шиповником и посмотреть ролики о горах. Здесь работает открытый инфинити-бассейн с видом на горы — температура воды 34-37°C. Если потребуется, тут можно пройти профилактические процедуры — есть физиотерапия, диагностика, комплексные оздоровительные программы и даже бар капельниц. Приятно, что в отеле уделяется внимание маленьким гостям. Во-первых, аллилуйя, здесь есть детская комната с аниматором и мастер-классами. Можно было спокойно оставить чадо и уйти на несколько часов — вот уж настоящий отдых для родителей. Во-вторых, оценили, что в ресторане есть хорошее детское меню, а в спа выдают детские халаты, вечером проводят кинопоказы семейных фильмов, а утром нам даже устроили бесплатную фотосессию у бассейна. В отеле можно приобрести сертификаты на проживание или посещение спа — мы уже думаем так порадовать близких на 8 марта. Стоимость номера от 35.000₽. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>26.01.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6157</t>
+  </si>
+  <si>
+    <t>Сейчас самый сезон катания на собачьих упряжках #идеянедели. Собрали хаски-парки, питомники и базы отдыха, где можно пронестись по снежному простору под лай ездовых. 🕛Подмосковье Собако-терапию устраивают в «Хаски Лэнде» — это сеть парков недалеко от Москвы, но в упряжках катают в том, что📍в Назарьево (47 км от Москвы). База находится на берегу реки Вяземка, здесь есть беседки с мангалами, горки для тюбинга и эстакада с качелями. Что важно — собачек здесь очень любят и держат в этичном питомнике. Для посещения нужно купить «пакет»: входной билет + катание (5.000 ₽). 🕛Ленобласть Пронестись по лесным дорогам можно от хаски-центра «Белый ветер» (50 км от города). Катают на 5 и 2.5 км (от 5.000 ₽). Вдобавок дают ещё покормить северных оленей, покататься на снежном банане и отправиться в дог-трекинг. Центр находится на территории базы отдыха «Пасторское озеро», а значит можно приехать с ночёвкой. 🕛Карелия Туристический комплекс «Хаски МОА» (35 км от Петрозаводска), где можно провести целый отпуск. Базу основал Виктор Симонов — полярник, который достигал Северного полюса 15 раз на лыжах. Здесь можно пообщаться с собаками, остановиться на несколько дней (от 3.000 ₽) и даже заказать тур по Карелии. @gdetamhotel видео: Ян Сильченко</t>
+  </si>
+  <si>
+    <t>24.01.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6156</t>
+  </si>
+  <si>
+    <t>Это не то самое спа в Калининградской области, это Ростовская область 🙃 Новый спа-комплекс The Location Spa открылся чуть больше месяца назад. В горячем чане с таким видом только и любоваться Таганрогским заливом и ни о чём не думать. Помимо купелей есть видовая сауна и стильные комнаты отдыха. А ещё здесь можно остаться на ночь в заземлённых бунгало с травяной крышей 🌚 Вам тоже кажется, что это идеальное место, где можно снять ремейк «Гордости и Предубеждения» с мистером Дарси? @gdetamhotel</t>
+  </si>
+  <si>
+    <t>23.01.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6148</t>
+  </si>
+  <si>
+    <t>Куда сходить в Перми Зафиналить поездку предлагаем осмотром самой Перми. Тут есть, что посмотреть — не даром город подал заявку на звание культурной столицы России 2027. В первую очередь мы бы побежали на набережную Камы посмотреть на знаменитую инсталляцию «Счастье не за горами», ведь счастья много не бывает😇 Делимся списком других интересных локаций ниже⬇️ 🤩В декабре наконец заработала крутейшая Пермская художественная галерея. Она открылась в новом здании на территории культурного кластера «Завод Шпагина». Тут снова можно увидеть знаменитых «пермских богов», а весной ожидаются и новые выставки. 🤩Обязателен к посещению и Театр оперы и балета имени Чайковского — старейший музыкальный театр Урала. Сейчас там идут и классическая опера «Самсон и Далила», и современная постановка балета «Сильвия». В апреле здесь пройдёт российский конкурс артистов балета «Арабеск». 🤩Загляните в Пермский краеведческий музей в особняке купца Мешкова. Тут выставляют уникальную коллекцию пермского звериного стиля — загадочных бронзовых фигурок мифологических существ, созданных древними финно-угорскими народами Урала и ставших одним из ключевых культурных символов региона. 🤩В Перми есть классный Музей современного искусства PERMM. Он находится в здании бывшего автосалона Mercedes-Benz, о чём напоминает инсталляция в холле — вывернутый наизнанку «Гелендваген». У музея есть три этажа для постоянных и временных экспозиций. С текущими выставками можно ознакомиться на сайте. 🤩Два года назад в городе появилось открытое творческое пространство «ИльТЮЗион». Оно оформлено в стиле итальянской комедии дель арте с яркими изображениями персонажей, например, Арлекино и Пьеро. Тут можно побродить по узким переулкам-лабиринтам, посидеть у фонтана или в кафе, попасть на концерт или мастер-классы. 🤩Чтобы познакомиться с аутентичной кухней Перми, отправляйтесь в ресторан «Чӧскыт керку». Здесь стоит заказать знаменитые сочные посикунчики с разными начинками и блюда коми-пермяцкой кухни. Любители вина и европейской кухни оценят Nolan Wine &amp; Kitchen. 📌 Остановиться можно в этой квартире с проектором, симпатичной кухней и очень красивым предзакатным светом. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>22.01.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6140</t>
+  </si>
+  <si>
+    <t>Гора Полюд и Помянённый камень После Усьвы можно продолжить путешествие на север Пермского края — едем в Красновишерский район. Здесь, вдоль берегов реки Вишеры, расположены несколько живописных вершин, куда обязательно стоит подняться 🗺️ Как добраться: Гора Полюд и Помянённый камень находятся недалеко от города Красновишерск в 350 км на север от Перми. Доехать сюда можно на машине — около 5.5 часов или на автобусе. Он ходит из Перми 3 раза в день — в 7:30, 15:10 и 19:00, едет 5.5 часов и стоит от 950 ₽. Вот расписание. Одна из самых популярных локаций этих мест — гора Полюд. Маршрут к ней несложный по пологой тропе, лишь в конце будет подъём. С вершины откроется захватывающий вид: бескрайняя уральская тайга, белая лента Вишеры, а на другом берегу — отвесные скалы Ветлан. Чтобы согреться, попить чай и зарядить технику, можно за символические 100 ₽ зайти в домик метеостанции. Ещё одна точка притяжения района — Помянёный камень. Это не просто гора, а целый сказочный хребет, знаменитый причудливыми скалами высотой с многоэтажный дом. Одни напоминают гребень доисторического ящера, другие — развалины древней крепости. Скалы здесь особенные: из кварцевого камня, а склоны покрыты курумником и лесами с реликтовыми деревьями, не зря местность даже признали природным памятником. С вершины видны другие горные цепи и тайга. Где остановиться Для посещения обеих локаций стоит заложить 2 дня, поскольку горы находятся в разных направлениях. В центре Красновишерска есть гостиница Вишера — от 1.500₽ за двухместный номер или 900₽ за койко-место в общей комнате. Зайти на Полюд и Помянённый камень можно двумя способами: 🟢Пешком • до Полюда идти 7 км. Старт тропы из деревни Бахари — зимой добраться туда можно по льду, летом — на лодке. • до Помянённого камня идти 8 км. Ехать в сторону Ваи, сразу за табличкой 35 км будет поворот направо. Ехать, сколько получится, далее пешком.⁠ 🟢На снегоходе — быстро и экономит силы, довозит до начала крутого участка. Стоимость: Полюд — 1.200₽/чел; Помянённый камень — 2.500₽/чел. Забронировать можно заранее через vishera_turism по тел. +7 (952) 337-46-18. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>22.01.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6131</t>
+  </si>
+  <si>
+    <t>Усьва: Каменный город и Усьвинские столбы Путешествие по Пермскому краю удобнее начать с Усьвы. Это небольшой посёлок в 190 км от Перми, куда легко доехать на автобусе, они ходят с автовокзала Перми каждый час. В Усьву приезжают ради Каменного города, Усьвинских столбов и Чёртова пальца. В первый день советуем посмотреть Каменный город, а следующий посвятить Усьвинским столбам. Каменный город Приготовьте своё воображение: множество красивых камней, которые образуют хитрую систему туннелей и лабиринтов действительно напоминают человеческое поселение. Здесь есть улицы, тупики и площади, для некоторых даже используют названия: Проспект, Площадь, Малая и Большая — эта улица самая главная, достигает в длину аж 80 м. Местные достопримечательности — камни «Большая Черепаха» и «Пернатый страж». Подгадайте время так, чтобы прийти сюда за 2-3 часа до заката — именно в это время свет эффектнее всего подчёркивает рельефы. К📍Каменному городу от посёлка Усьва нужно проехать всего 10 минут на машине или такси, а потом пройти 1 км по лесной эко-тропе. А если любите ходить пешком, из Усьвы по лесу идти 7 км. ✔️Остановиться на ночь можно в эко-глэмпинге Территория — он находится в самом посёлке Усьва на берегу одноимённой реки и всего в 500 м от старта тропы к столбам. Вечером в глэмпинге можно сходить в баню или погреться в чане. Усьвинские столбы и Чёртов палец (фото 4-6) Пожалуй, одна из самых известных локаций Пермского края, которая даже засветилась в фильме «Географ глобус пропил». Вытянутый каменный массив вдоль реки достигает высоты 40-этажного дома. Среди скальной стены особняком стоит 70-метровая каменная пирамида — Чёртов палец. Вид со столбов на эти достопримечательности — одна из визитных карточек Пермского края. Это, как говорится, маст-визит. 📍Трекинг к столбам не сложный, часть пути можно проехать на снегоходе. Подробнее о том, как спланировать маршрут в инструкции. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>21.01.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6130</t>
+  </si>
+  <si>
+    <t>Ты приехал в Пермский край и видишь это: Вот, где зимняя сказка 🔴 Если вы ещё не воплотили своё идеальное зимнее путешествие, вдохновляемся поездкой elvitatyt и volkov_peter — нам вот захотелось! Пермский край особенно красив зимой. Камни, напоминающие всяческих существ, снежные шапки на деревьях, склоняющие их верхушки, рассветы и закаты на скальных горах. От Москвы всего 2 часа полёта. Вкупе с легкой проходимостью к интересным локациям, поездка станет более чем доступной для любых путешественников — не важно на машине вы или нет. 🔴 В следующих постах — подробнее о том, куда стоит добраться в Пермском крае. Сами потираем ладошки, ведь не просто так регион называют Уральской Лапландией 😊 @gdetamhotel</t>
+  </si>
+  <si>
+    <t>19.01.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6129</t>
+  </si>
+  <si>
+    <t>📍Добавили новые промокоды на бронирование отелей, квартир и апартаментов в закреп. У Яндекс Путешествия и Островка много хороших промокодов на страны Азии и Африки — чем не повод запланировать путешествие на 23 февраля или 8 марта. 🌍 Яндекс Путешествия: ⭐️BLIZKO5000 -5.000₽ на бронь от 60.000₽ в ОАЭ, Египте, Марокко, Катаре, Омане, Саудовской Аравии, Турции ⭐️ASIA5000 -5.000₽ на бронь от 60.000₽ в странах Азии 🔵 Островок: ⭐️HITECH20 и ADMITAD20 -20% (до 2.000₽) на бронь в странах Азии @gdetamhotel</t>
+  </si>
+  <si>
+    <t>17.01.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6121</t>
+  </si>
+  <si>
+    <t>Подмосковье: где с комфортом окунуться на Крещенские купания В понедельник 19 января — Крещение. Праздник не только церковный, но и по-настоящему народный. В этот день принято освещать воду и окунаться в иордань, для этого обустраивают общественные купели (вот полный список). Мы же собрали несколько вариантов, где окунуться в прорубь можно с комфортом — например, с возможностью остаться в отеле, чтобы не ехать ночью домой. Эталонная зима с -15℃ добавят атмосферы. 🌿Очень важно погружаться только в проверенных местах и не заходить в воду без присмотра. 🔴Москоу Кантри Клаб Организовали крестный ход, праздничный молебен, тёплые раздевалки и чай с баранками. Ещё из интересного — будет казачий хор и фольклорные песни. 4.500 ₽ / чел, а для проживающих (14.100 ₽ в сутки) бесплатно. 🔴Парк-отель «Дворянское гнездо» На территории отеля организуют иордань, тёплую раздевалку и горячий чай (500 ₽ / чел). К слову, сам отель заносим в список «для уикенда с семьёй» — здесь есть большие коттеджи, а находится всё в 7 км от МКАД. и пара бань, где тоже будет окунание: 🔴Бани Малевича В новом банном комплексе в парке Малевича таинство начнётся 18 января в 22:00. Помимо освящения купелей, будет ещё коллективный аромапар. 6.500 ₽ / чел (доступ к баням входит в стоимость). 🔴Бани Алексеева Самая шикарная общественная баня центрального региона (пост о ней) отметит день по традиции — ледяная купель + жаркая парная. Ждут всех 19 января на полный банный слот: от 3.500 ₽ / чел в зависимости от времени посещения. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>15.01.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6113</t>
+  </si>
+  <si>
+    <t>Мы решили съездить из Костромы в Плёс, благо между городами на машине всего час. Да-да, не золотой осенью единой — стало любопытно, стоит ли посещать этот городок зимой. Оказалось, что в январе здесь не менее уютно. Вот, куда можно сходить и что посмотреть в Плёсе зимой⬇️ Важно: город на въезд перекрыт шлагбаумом, пускают на машине только по брони на проживание. Если брони нет, нужно припарковаться на стоянке и идти пешком, что может быть затруднительно, учитывая расстояния и холмистую местность. 🤩Прогулку мы начали с подъёма на гору Левитана, на вершине которой стоят деревянная Воскресенская церковь и памятник художнику. В 1888 г. Левитан, поражённый видом этой горы с парохода, сошёл на берег, остался в Плёсе и создал здесь около 200 работ. 🤩Продолжить знакомиться с творчеством мастера стоит в Доме-музее Левитана. Здесь, в бывшем доме купца Солодовникова, Левитан снимал комнаты и провёл 3 летних сезона. Тут восстановили обстановку комнаты художника и экспонируют его картины. Рядом находится Музей пейзажа с полотнами Саврасова, Шишкина, Поленова, а также друзей и учеников Левитана. 🤩От музея приятно прогуляться по набережной Луначарского до Торговой площади, где расположены кафе и магазинчики — советуем заглянуть в мастерскую Анны Белимовой. Отсюда можно подняться на Соборную гору за порцией новых красивых видов на Плёс и Волгу. 🤩Любителям каталки понравится в горнолыжном комплексе «Миловка», что всего в 15 минутах езды от Плёса. Здесь есть 2 склона, лыжня для беговых лыж, тюбинг, сноупарк, гриль-купол и ресторан «Чугунок». Где остановиться и поесть: ➡️Мы забронировали квартиру — было удобно для нашей большой семьи. Нашли вот такой симпатичный вариант на набережной по соседству с Музеем Левитана — каждый вечер разжигали камин и варили глинтвейн. Есть парковка, бронь от 2 ночей. ➡️Обедать и ужинать ходили в ресторан «Усадьба Плёс». Тут вкусно готовят судака с пастой орзо и телятину по-бургундски. Есть детская комната. За атмосферой à la russe стоит идти в ресторан при отеле «Софи» — можно заказать только сет из 2 или 3 блюд (от 2.800₽), отдельно даже кофе не продадут. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>14.01.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6105</t>
+  </si>
+  <si>
+    <t>Наш автор побывала на январских праздниках в Костроме и не пожалела — старинный купеческий город прекрасен. Поездка выдалась семейной. Делимся планом, как можно провести здесь выходные с детьми ⤵️ 🤩Начать советуем с Ипатьевского монастыря — колыбели династии Романовых. Именно здесь в 1613 г. призвали на царство Михаила Фёдоровича. Из векового — в Троицком соборе до сих пор сохранились подлинные фрески XVII века. 🤩Рядом с монастырём — музей «Костромская слобода». Там собраны старинные деревянные постройки со всей области, например, самая древняя сохранившаяся в тех краях церковь. В избы, амбары, мельницы и некоторые дома можно зайти — нам было интересно ощутить, как тут когда-то кипела жизнь. 🤩Обязательно загляните в Музей сыра, здесь есть классные интерактивы. Мы, например, подоили муляж коровы и повеселились от души. В конце дают продегустировать знаменитые костромские сыры с бокалом белого винишка 👀 🤩Не менее вкусным получился визит в Музей шоколада — очень душевное место, посвящённое истории сластей и кондитерских. Оказывается, именно в Костроме в ХIX веке изготавливали зелёный шоколад и сейчас здесь восстановили схожий рецепт. Мы попробовали — уловили в нём кисло-сладкие нотки 🔴 🤩Кострома, как известно, — родина Снегурочки. Навестить её здесь можно круглый год в Тереме или официальной Резиденции. Мы были и там, и там, но больше плюсуем Терему — там в Ледяной пещере подают наливочки для взрослых из ледяных стопок 🙃 В Резиденции будет интереснее детям — там проводят весёлые конкурсы и мастер-классы. 🤩Советуем добраться и до уникальной Сумароковской лосиной фермы, она находится в 20 км от города. Это одна из крупнейших в мире ферм одомашненных лосей, живущих, можно сказать, на воле без клеток в огромном заказнике. Здесь животных доят и собирают целебное молоко. Кормить взрослых лосей можно через решётку — еда входит в стоимость экскурсии, а к милым длинноногим малышам-лосятам пускают в загон на обнимашки, чему мы были очень рады. Добраться сюда удобнее всего на машине. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>13.01.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6100</t>
+  </si>
+  <si>
+    <t>На мануфактуру «Дымов Керамики» в Суздале теперь можно заявиться с визитом: там запустили экскурсии по производству. ➡️ Подсказываем идею, чем заняться и куда сходить в Суздале зимой, если на улице лютый минус (на выходных такой и обещают!). Дымов всемогущий безусловно формирует облик всего Суздаля. Под дымовским крылом мы насчитали аж 8 проектов, в том числе и восстановленные избы «Суздаль Дом», и рестораны «Сыровар» и Агроном», и тарелочный заводик, который уже более 20 лет поставляет свои изделия в наши дома 🍽️ В закулисьях керамического производства показывают, как поэтапно рождается фирменная посуда: от заготовки массы до росписи и декорирования. Говорят, что иногда экскурсии водят сами создатели проекта Евгения и Вадим Дымов (билет стоит 1.000₽). После экскурсии советуем зайти на мастер-класс, чтобы выкрутить свою чашечку или горшочек. А ещё при мастерской есть магазинчик с посудой и большим разделом ‘sale’, где можно отыскать предметы с мелкими нюансами, но зато с большими скидками 🔥 Обратите внимание, что мануфактура 📍находится в 2.5 км от фирменного магазина, зимой удобнее будет преодолеть их на такси. 〰️〰️〰️〰️〰️〰️〰️〰️〰️〰️〰️ Вот ещё полезные подборки, если планируете визит: • Самые красивые бани Суздаля и про первый в Суздале аквапарк • Где поесть и выпить кофе • А пожить советуем в Менчаково или доме Тарковского. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>12.01.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6095</t>
+  </si>
+  <si>
+    <t>Показываем красивое: недавно в центре Петербурга открылся новый «6/3 отель». Тайный агент от нашего канала отправился туда на разведку 😊 «6/3» находится в бывшем доходном доме на улице Блохина дом 6 дробь 3. Это Петроградка, но более тихая её часть, что между Петропавловской крепостью и ст. м. Спортивная. До ресторана «Harvest» и «Probka» на Добролюбова 5 мин. пешком, до нашумевшей «Перемены» 12 мин. на такси. Соседняя дверь отеля — модное кафе «Круч» со спешалти и булочками. Номера проектировало архбюро DA BUREAU (они же делали проект для отеля FACES, ресторана Birch и кинотеатра Мираж). Основа — уже всем знакомый скандинавский минимализм с натуральными фактурами и приглушённой палитрой. Из прикольного: есть мансардные номера и супериоры с ванной прямо посреди комнаты. Отдельно отметили продуманное точечное освещение✅ «6/3» смело заносим в список отелей, которые можно посоветовать не только тем, кто приезжает в северную столицу, но и желающим просто почувствовать себя туристом в своём городе — а это, говорят, досуг очень полезный! На первом этаже отеля проходит завтрак с очень качественной шведской линией. Кстати, до 31 января он стоит всего 1.000 ₽. Скоро здесь ещё откроют сауну, спортзал и детскую комнату, а к лету обустроят и свой внутренний дворик! 🤩 🔵От 5.800 ₽ за номер на двоих. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>10.01.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6094</t>
+  </si>
+  <si>
+    <t>Рассказываем про классное место в Санкт-Петербурге, где можно поплавать с красивым видом. «Бассейн у Флагштока» на Крестовском острове работает круглый год, а зимой тут совсем сказка. Пространство с бассейном 50 х 25 м. находится аккурат у Финского залива, поэтому, если повезёт с погодой, в билет негласно входит обзор на Лахта Центр и акваторию. Бассейн тёплый: температура всегда держится на комфортных +30°C независимо от капризов питерской погоды. Здесь есть и дорожки для скоростных заплывов, и пространство для свободного, расслабленного плавания. Чтобы не мёрзнуть при заходе, продумали выплыв прямиком из раздевалки. А ещё советуем захватить с собой шапочку — особенно зимой с залива дует сильный ветер ❄️ Билеты лучше брать заранее на сайте, их выкладывают на 2 дня вперёд и быстро раскупают. Действуют 2 тарифа: 🤩Базовый: от 900₽/3 ч, входит посещение бассейна, видовой сауны и раздевалки. 🤩Базовый + спа: от 1.300₽/3 ч. Помимо основной инфраструктуры ещё будет доступ в две русские парные, хаммам, снежную комнату и к тёплым лежакам. 🔴Полотенце, халат, плед, банная шапочка не входят в стоимость — нужно брать с собой или арендовать. На территории комплекса работает кафе и магазин с товарами для плавания, а ещё можно заказать массаж и индивидуальное парение. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>08.01.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6091</t>
+  </si>
+  <si>
+    <t>Через три года года на Ямале откроется новый горнолыжный курорт — он станет одним из самых северных в мире. «Рай-из» уже строят в нацпарке Ингилор на горном массиве высотой ~1.300 м. В плане заявлено 12 км трасс, что по сравнению с Шерегешем или Архызом, совсем не много, но не забываем, что это Заполярье. Благодаря климату кататься получится с октября по июнь. К запуску курорта здесь построят два отеля 3* и 4* (вероятно это будет Azimut) с фуд-зонами и спа-центром, а также горнолыжную школу, пункты проката и трассы для сноу-тюбинга. Как бы Ямал ни звучал отдалённо, логистика несложная: из Москвы и Петербурга в Салехард два раза в день летают самолёты (2.5 ч в полёте), а оттуда до курорта уже прокладывают трассу (1.5 ч). @gdetamhotel</t>
+  </si>
+  <si>
+    <t>06.01.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6090</t>
+  </si>
+  <si>
+    <t>Рождественский сочельник — время чудес и предсказаний. Мы не в силах раскрыть тайны будущего или описать суженого-ряженого, поэтому придумали своё гадание. Просто коснитесь магического шара — место, которое он укажет, станет для вас знаковым. 🔮 🔮 🔮 🔮 🔮 🔮 🔮 🔮 🔮 🔮 🔮 Делитесь в комментариях, что вам выпало 👇 @gdetamhotel</t>
+  </si>
+  <si>
+    <t>05.01.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6082</t>
+  </si>
+  <si>
+    <t>Оказывается, в Сибири тоже есть своя праздничная столица — в этом году этот почётный статус у Ханты-Мансийска. Раз в году в этом городе под самый Новый год появляется Чумовая улица (от слова «чум»). Наш автор была там ровно год назад, фотографии — её рук дело!😊 Путь к Чумовой улице проходит по заснеженной аллее с необычными скульптурами. Это куклы Акань (фото 5) — хранительницы семейного очага. Вдоль них открылись 8 тёплых тематических чумов, каждый из которых посвящён культуре и быту коренных народов Севера — ханты и манси. Здесь можно согреться, попробовать строганину и блюда из оленины, послушать национальные мелодии и сделать что-нибудь на мастер-классе по войлоковалянию. 🦌 Специально к праздникам сюда приезжают оленеводы со своими упряжками, чтобы покатать гостей в санях, запряжённых северными оленями. Вдруг вы проводите праздники здесь и решите сорваться, чумовая улица будет работать в культурно-туристическом комплексе «Археопарк» до 6 января ежедневно с 11:00 до 20:00. Вход свободный. @gdetamhotel</t>
+  </si>
+  <si>
+    <t>05.01.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6081</t>
+  </si>
+  <si>
+    <t>С наступившим, читатели! 🐴 Пусть 2026 год будет светлым, полным значимых встреч и возможностей на путешествия. Пусть расширяются горизонты (и не только в пространстве 😏) и в каждой поездке будет то, чему ещё можно удивиться! 🎁 @gdetamhotel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1970,62 +2447,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H176"/>
+  <dimension ref="A1:H229"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3378.604" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="3403.312" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -6526,50 +7003,1389 @@
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>46137</v>
       </c>
       <c r="B176" t="s">
         <v>528</v>
       </c>
       <c r="C176" t="s">
         <v>529</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>530</v>
       </c>
       <c r="E176">
         <v>7084</v>
       </c>
       <c r="F176">
         <v>102</v>
       </c>
       <c r="G176">
         <v>151</v>
       </c>
       <c r="H176">
         <v>7</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>82103</v>
+      </c>
+      <c r="B177" t="s">
+        <v>531</v>
+      </c>
+      <c r="C177" t="s">
+        <v>532</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="E177">
+        <v>2364</v>
+      </c>
+      <c r="F177">
+        <v>35</v>
+      </c>
+      <c r="G177">
+        <v>41</v>
+      </c>
+      <c r="H177">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>82104</v>
+      </c>
+      <c r="B178" t="s">
+        <v>534</v>
+      </c>
+      <c r="C178" t="s">
+        <v>535</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="E178">
+        <v>3296</v>
+      </c>
+      <c r="F178">
+        <v>75</v>
+      </c>
+      <c r="G178">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>82105</v>
+      </c>
+      <c r="B179" t="s">
+        <v>537</v>
+      </c>
+      <c r="C179" t="s">
+        <v>538</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="E179">
+        <v>3553</v>
+      </c>
+      <c r="F179">
+        <v>30</v>
+      </c>
+      <c r="G179">
+        <v>113</v>
+      </c>
+      <c r="H179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>82106</v>
+      </c>
+      <c r="B180" t="s">
+        <v>540</v>
+      </c>
+      <c r="C180" t="s">
+        <v>541</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="E180">
+        <v>3448</v>
+      </c>
+      <c r="F180">
+        <v>54</v>
+      </c>
+      <c r="G180">
+        <v>96</v>
+      </c>
+      <c r="H180">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>82107</v>
+      </c>
+      <c r="B181" t="s">
+        <v>543</v>
+      </c>
+      <c r="C181" t="s">
+        <v>544</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="E181">
+        <v>3692</v>
+      </c>
+      <c r="F181">
+        <v>34</v>
+      </c>
+      <c r="G181">
+        <v>71</v>
+      </c>
+      <c r="H181">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>82108</v>
+      </c>
+      <c r="B182" t="s">
+        <v>546</v>
+      </c>
+      <c r="C182" t="s">
+        <v>547</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="E182">
+        <v>4702</v>
+      </c>
+      <c r="F182">
+        <v>43</v>
+      </c>
+      <c r="G182">
+        <v>53</v>
+      </c>
+      <c r="H182">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>82109</v>
+      </c>
+      <c r="B183" t="s">
+        <v>549</v>
+      </c>
+      <c r="C183" t="s">
+        <v>550</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="E183">
+        <v>4563</v>
+      </c>
+      <c r="F183">
+        <v>134</v>
+      </c>
+      <c r="G183">
+        <v>84</v>
+      </c>
+      <c r="H183">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>82110</v>
+      </c>
+      <c r="B184" t="s">
+        <v>552</v>
+      </c>
+      <c r="C184" t="s">
+        <v>553</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="E184">
+        <v>5922</v>
+      </c>
+      <c r="F184">
+        <v>7</v>
+      </c>
+      <c r="G184">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>82111</v>
+      </c>
+      <c r="B185" t="s">
+        <v>555</v>
+      </c>
+      <c r="C185" t="s">
+        <v>556</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="E185">
+        <v>4577</v>
+      </c>
+      <c r="F185">
+        <v>29</v>
+      </c>
+      <c r="G185">
+        <v>114</v>
+      </c>
+      <c r="H185">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>82112</v>
+      </c>
+      <c r="B186" t="s">
+        <v>558</v>
+      </c>
+      <c r="C186" t="s">
+        <v>559</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="E186">
+        <v>4708</v>
+      </c>
+      <c r="F186">
+        <v>70</v>
+      </c>
+      <c r="G186">
+        <v>102</v>
+      </c>
+      <c r="H186">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>82113</v>
+      </c>
+      <c r="B187" t="s">
+        <v>561</v>
+      </c>
+      <c r="C187" t="s">
+        <v>562</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="E187">
+        <v>4531</v>
+      </c>
+      <c r="F187">
+        <v>18</v>
+      </c>
+      <c r="G187">
+        <v>54</v>
+      </c>
+      <c r="H187">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>82114</v>
+      </c>
+      <c r="B188" t="s">
+        <v>564</v>
+      </c>
+      <c r="C188" t="s">
+        <v>565</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E188">
+        <v>4573</v>
+      </c>
+      <c r="F188">
+        <v>42</v>
+      </c>
+      <c r="G188">
+        <v>71</v>
+      </c>
+      <c r="H188">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>82115</v>
+      </c>
+      <c r="B189" t="s">
+        <v>567</v>
+      </c>
+      <c r="C189" t="s">
+        <v>568</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="E189">
+        <v>4329</v>
+      </c>
+      <c r="F189">
+        <v>57</v>
+      </c>
+      <c r="G189">
+        <v>85</v>
+      </c>
+      <c r="H189">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>82116</v>
+      </c>
+      <c r="B190" t="s">
+        <v>570</v>
+      </c>
+      <c r="C190" t="s">
+        <v>571</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="E190">
+        <v>5060</v>
+      </c>
+      <c r="F190">
+        <v>74</v>
+      </c>
+      <c r="G190">
+        <v>86</v>
+      </c>
+      <c r="H190">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>82117</v>
+      </c>
+      <c r="B191" t="s">
+        <v>573</v>
+      </c>
+      <c r="C191" t="s">
+        <v>574</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="E191">
+        <v>5346</v>
+      </c>
+      <c r="F191">
+        <v>66</v>
+      </c>
+      <c r="G191">
+        <v>102</v>
+      </c>
+      <c r="H191">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>82118</v>
+      </c>
+      <c r="B192" t="s">
+        <v>576</v>
+      </c>
+      <c r="C192" t="s">
+        <v>577</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="E192">
+        <v>5864</v>
+      </c>
+      <c r="F192">
+        <v>90</v>
+      </c>
+      <c r="G192">
+        <v>59</v>
+      </c>
+      <c r="H192">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>82119</v>
+      </c>
+      <c r="B193" t="s">
+        <v>579</v>
+      </c>
+      <c r="C193" t="s">
+        <v>580</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="E193">
+        <v>6053</v>
+      </c>
+      <c r="F193">
+        <v>13</v>
+      </c>
+      <c r="G193">
+        <v>32</v>
+      </c>
+      <c r="H193">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>82120</v>
+      </c>
+      <c r="B194" t="s">
+        <v>582</v>
+      </c>
+      <c r="C194" t="s">
+        <v>583</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="E194">
+        <v>5378</v>
+      </c>
+      <c r="F194">
+        <v>59</v>
+      </c>
+      <c r="G194">
+        <v>67</v>
+      </c>
+      <c r="H194">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>82121</v>
+      </c>
+      <c r="B195" t="s">
+        <v>585</v>
+      </c>
+      <c r="C195" t="s">
+        <v>586</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="E195">
+        <v>5290</v>
+      </c>
+      <c r="F195">
+        <v>58</v>
+      </c>
+      <c r="G195">
+        <v>78</v>
+      </c>
+      <c r="H195">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>82122</v>
+      </c>
+      <c r="B196" t="s">
+        <v>588</v>
+      </c>
+      <c r="C196" t="s">
+        <v>589</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="E196">
+        <v>5272</v>
+      </c>
+      <c r="F196">
+        <v>131</v>
+      </c>
+      <c r="G196">
+        <v>93</v>
+      </c>
+      <c r="H196">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>82123</v>
+      </c>
+      <c r="B197" t="s">
+        <v>591</v>
+      </c>
+      <c r="C197" t="s">
+        <v>592</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="E197">
+        <v>8034</v>
+      </c>
+      <c r="F197">
+        <v>83</v>
+      </c>
+      <c r="G197">
+        <v>102</v>
+      </c>
+      <c r="H197">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>82124</v>
+      </c>
+      <c r="B198" t="s">
+        <v>594</v>
+      </c>
+      <c r="C198" t="s">
+        <v>595</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="E198">
+        <v>6606</v>
+      </c>
+      <c r="F198">
+        <v>148</v>
+      </c>
+      <c r="G198">
+        <v>116</v>
+      </c>
+      <c r="H198">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>82125</v>
+      </c>
+      <c r="B199" t="s">
+        <v>597</v>
+      </c>
+      <c r="C199" t="s">
+        <v>598</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="E199">
+        <v>7139</v>
+      </c>
+      <c r="F199">
+        <v>96</v>
+      </c>
+      <c r="G199">
+        <v>190</v>
+      </c>
+      <c r="H199">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>82126</v>
+      </c>
+      <c r="B200" t="s">
+        <v>600</v>
+      </c>
+      <c r="C200" t="s">
+        <v>601</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="E200">
+        <v>5854</v>
+      </c>
+      <c r="F200">
+        <v>154</v>
+      </c>
+      <c r="G200">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>82127</v>
+      </c>
+      <c r="B201" t="s">
+        <v>603</v>
+      </c>
+      <c r="C201" t="s">
+        <v>604</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="E201">
+        <v>6213</v>
+      </c>
+      <c r="F201">
+        <v>103</v>
+      </c>
+      <c r="G201">
+        <v>52</v>
+      </c>
+      <c r="H201">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>82128</v>
+      </c>
+      <c r="B202" t="s">
+        <v>606</v>
+      </c>
+      <c r="C202" t="s">
+        <v>607</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E202">
+        <v>5949</v>
+      </c>
+      <c r="F202">
+        <v>119</v>
+      </c>
+      <c r="G202">
+        <v>90</v>
+      </c>
+      <c r="H202">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>82129</v>
+      </c>
+      <c r="B203" t="s">
+        <v>609</v>
+      </c>
+      <c r="C203" t="s">
+        <v>610</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="E203">
+        <v>5816</v>
+      </c>
+      <c r="F203">
+        <v>70</v>
+      </c>
+      <c r="G203">
+        <v>80</v>
+      </c>
+      <c r="H203">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>82130</v>
+      </c>
+      <c r="B204" t="s">
+        <v>612</v>
+      </c>
+      <c r="C204" t="s">
+        <v>613</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="E204">
+        <v>6141</v>
+      </c>
+      <c r="F204">
+        <v>57</v>
+      </c>
+      <c r="G204">
+        <v>47</v>
+      </c>
+      <c r="H204">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>82131</v>
+      </c>
+      <c r="B205" t="s">
+        <v>615</v>
+      </c>
+      <c r="C205" t="s">
+        <v>616</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="E205">
+        <v>5631</v>
+      </c>
+      <c r="F205">
+        <v>22</v>
+      </c>
+      <c r="G205">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>82132</v>
+      </c>
+      <c r="B206" t="s">
+        <v>618</v>
+      </c>
+      <c r="C206" t="s">
+        <v>619</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="E206">
+        <v>7493</v>
+      </c>
+      <c r="F206">
+        <v>274</v>
+      </c>
+      <c r="G206">
+        <v>206</v>
+      </c>
+      <c r="H206">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>82133</v>
+      </c>
+      <c r="B207" t="s">
+        <v>621</v>
+      </c>
+      <c r="C207" t="s">
+        <v>622</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="E207">
+        <v>7135</v>
+      </c>
+      <c r="F207">
+        <v>44</v>
+      </c>
+      <c r="G207">
+        <v>73</v>
+      </c>
+      <c r="H207">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>82134</v>
+      </c>
+      <c r="B208" t="s">
+        <v>624</v>
+      </c>
+      <c r="C208" t="s">
+        <v>625</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="E208">
+        <v>6073</v>
+      </c>
+      <c r="F208">
+        <v>6</v>
+      </c>
+      <c r="G208">
+        <v>59</v>
+      </c>
+      <c r="H208">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>82135</v>
+      </c>
+      <c r="B209" t="s">
+        <v>627</v>
+      </c>
+      <c r="C209" t="s">
+        <v>628</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="E209">
+        <v>7300</v>
+      </c>
+      <c r="F209">
+        <v>86</v>
+      </c>
+      <c r="G209">
+        <v>99</v>
+      </c>
+      <c r="H209">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>82136</v>
+      </c>
+      <c r="B210" t="s">
+        <v>630</v>
+      </c>
+      <c r="C210" t="s">
+        <v>631</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>82137</v>
+      </c>
+      <c r="B211" t="s">
+        <v>633</v>
+      </c>
+      <c r="C211" t="s">
+        <v>634</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="E211">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>82138</v>
+      </c>
+      <c r="B212" t="s">
+        <v>636</v>
+      </c>
+      <c r="C212" t="s">
+        <v>637</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="E212">
+        <v>6709</v>
+      </c>
+      <c r="F212">
+        <v>53</v>
+      </c>
+      <c r="G212">
+        <v>84</v>
+      </c>
+      <c r="H212">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>82139</v>
+      </c>
+      <c r="B213" t="s">
+        <v>639</v>
+      </c>
+      <c r="C213" t="s">
+        <v>640</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="E213">
+        <v>7831</v>
+      </c>
+      <c r="F213">
+        <v>68</v>
+      </c>
+      <c r="G213">
+        <v>67</v>
+      </c>
+      <c r="H213">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>82140</v>
+      </c>
+      <c r="B214" t="s">
+        <v>642</v>
+      </c>
+      <c r="C214" t="s">
+        <v>643</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="E214">
+        <v>7816</v>
+      </c>
+      <c r="F214">
+        <v>142</v>
+      </c>
+      <c r="G214">
+        <v>93</v>
+      </c>
+      <c r="H214">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>82141</v>
+      </c>
+      <c r="B215" t="s">
+        <v>645</v>
+      </c>
+      <c r="C215" t="s">
+        <v>646</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="E215">
+        <v>6379</v>
+      </c>
+      <c r="F215">
+        <v>141</v>
+      </c>
+      <c r="G215">
+        <v>136</v>
+      </c>
+      <c r="H215">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>82142</v>
+      </c>
+      <c r="B216" t="s">
+        <v>648</v>
+      </c>
+      <c r="C216" t="s">
+        <v>649</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="E216">
+        <v>6161</v>
+      </c>
+      <c r="F216">
+        <v>120</v>
+      </c>
+      <c r="G216">
+        <v>148</v>
+      </c>
+      <c r="H216">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>82143</v>
+      </c>
+      <c r="B217" t="s">
+        <v>651</v>
+      </c>
+      <c r="C217" t="s">
+        <v>652</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="E217">
+        <v>6534</v>
+      </c>
+      <c r="F217">
+        <v>145</v>
+      </c>
+      <c r="G217">
+        <v>131</v>
+      </c>
+      <c r="H217">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>82144</v>
+      </c>
+      <c r="B218" t="s">
+        <v>654</v>
+      </c>
+      <c r="C218" t="s">
+        <v>655</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="E218">
+        <v>7066</v>
+      </c>
+      <c r="F218">
+        <v>119</v>
+      </c>
+      <c r="G218">
+        <v>153</v>
+      </c>
+      <c r="H218">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>82145</v>
+      </c>
+      <c r="B219" t="s">
+        <v>657</v>
+      </c>
+      <c r="C219" t="s">
+        <v>658</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="E219">
+        <v>7165</v>
+      </c>
+      <c r="F219">
+        <v>12</v>
+      </c>
+      <c r="G219">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>82146</v>
+      </c>
+      <c r="B220" t="s">
+        <v>660</v>
+      </c>
+      <c r="C220" t="s">
+        <v>661</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="E220">
+        <v>6897</v>
+      </c>
+      <c r="F220">
+        <v>26</v>
+      </c>
+      <c r="G220">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>82147</v>
+      </c>
+      <c r="B221" t="s">
+        <v>663</v>
+      </c>
+      <c r="C221" t="s">
+        <v>664</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="E221">
+        <v>7326</v>
+      </c>
+      <c r="F221">
+        <v>155</v>
+      </c>
+      <c r="G221">
+        <v>141</v>
+      </c>
+      <c r="H221">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>82148</v>
+      </c>
+      <c r="B222" t="s">
+        <v>666</v>
+      </c>
+      <c r="C222" t="s">
+        <v>667</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="E222">
+        <v>7165</v>
+      </c>
+      <c r="F222">
+        <v>212</v>
+      </c>
+      <c r="G222">
+        <v>155</v>
+      </c>
+      <c r="H222">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>82149</v>
+      </c>
+      <c r="B223" t="s">
+        <v>669</v>
+      </c>
+      <c r="C223" t="s">
+        <v>670</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="E223">
+        <v>7514</v>
+      </c>
+      <c r="F223">
+        <v>230</v>
+      </c>
+      <c r="G223">
+        <v>116</v>
+      </c>
+      <c r="H223">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>82150</v>
+      </c>
+      <c r="B224" t="s">
+        <v>672</v>
+      </c>
+      <c r="C224" t="s">
+        <v>673</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="E224">
+        <v>9427</v>
+      </c>
+      <c r="F224">
+        <v>250</v>
+      </c>
+      <c r="G224">
+        <v>115</v>
+      </c>
+      <c r="H224">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>82151</v>
+      </c>
+      <c r="B225" t="s">
+        <v>675</v>
+      </c>
+      <c r="C225" t="s">
+        <v>676</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="E225">
+        <v>9366</v>
+      </c>
+      <c r="F225">
+        <v>380</v>
+      </c>
+      <c r="G225">
+        <v>132</v>
+      </c>
+      <c r="H225">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>82152</v>
+      </c>
+      <c r="B226" t="s">
+        <v>678</v>
+      </c>
+      <c r="C226" t="s">
+        <v>679</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="E226">
+        <v>9166</v>
+      </c>
+      <c r="F226">
+        <v>172</v>
+      </c>
+      <c r="G226">
+        <v>148</v>
+      </c>
+      <c r="H226">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>82153</v>
+      </c>
+      <c r="B227" t="s">
+        <v>681</v>
+      </c>
+      <c r="C227" t="s">
+        <v>682</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="E227">
+        <v>9900</v>
+      </c>
+      <c r="F227">
+        <v>70</v>
+      </c>
+      <c r="G227">
+        <v>124</v>
+      </c>
+      <c r="H227">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>82154</v>
+      </c>
+      <c r="B228" t="s">
+        <v>684</v>
+      </c>
+      <c r="C228" t="s">
+        <v>685</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="E228">
+        <v>7981</v>
+      </c>
+      <c r="F228">
+        <v>20</v>
+      </c>
+      <c r="G228">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>82155</v>
+      </c>
+      <c r="B229" t="s">
+        <v>687</v>
+      </c>
+      <c r="C229" t="s">
+        <v>688</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="E229">
+        <v>7489</v>
+      </c>
+      <c r="F229">
+        <v>4</v>
+      </c>
+      <c r="G229">
+        <v>108</v>
+      </c>
+      <c r="H229">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">