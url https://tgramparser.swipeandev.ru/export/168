--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="690">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="840">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2082,50 +2082,500 @@
     <t>06.01.26 15:40</t>
   </si>
   <si>
     <t>t.me/gdetamhotel/6090</t>
   </si>
   <si>
     <t>Рождественский сочельник — время чудес и предсказаний. Мы не в силах раскрыть тайны будущего или описать суженого-ряженого, поэтому придумали своё гадание. Просто коснитесь магического шара — место, которое он укажет, станет для вас знаковым. 🔮 🔮 🔮 🔮 🔮 🔮 🔮 🔮 🔮 🔮 🔮 Делитесь в комментариях, что вам выпало 👇 @gdetamhotel</t>
   </si>
   <si>
     <t>05.01.26 11:16</t>
   </si>
   <si>
     <t>t.me/gdetamhotel/6082</t>
   </si>
   <si>
     <t>Оказывается, в Сибири тоже есть своя праздничная столица — в этом году этот почётный статус у Ханты-Мансийска. Раз в году в этом городе под самый Новый год появляется Чумовая улица (от слова «чум»). Наш автор была там ровно год назад, фотографии — её рук дело!😊 Путь к Чумовой улице проходит по заснеженной аллее с необычными скульптурами. Это куклы Акань (фото 5) — хранительницы семейного очага. Вдоль них открылись 8 тёплых тематических чумов, каждый из которых посвящён культуре и быту коренных народов Севера — ханты и манси. Здесь можно согреться, попробовать строганину и блюда из оленины, послушать национальные мелодии и сделать что-нибудь на мастер-классе по войлоковалянию. 🦌 Специально к праздникам сюда приезжают оленеводы со своими упряжками, чтобы покатать гостей в санях, запряжённых северными оленями. Вдруг вы проводите праздники здесь и решите сорваться, чумовая улица будет работать в культурно-туристическом комплексе «Археопарк» до 6 января ежедневно с 11:00 до 20:00. Вход свободный. @gdetamhotel</t>
   </si>
   <si>
     <t>05.01.26 08:15</t>
   </si>
   <si>
     <t>t.me/gdetamhotel/6081</t>
   </si>
   <si>
     <t>С наступившим, читатели! 🐴 Пусть 2026 год будет светлым, полным значимых встреч и возможностей на путешествия. Пусть расширяются горизонты (и не только в пространстве 😏) и в каждой поездке будет то, чему ещё можно удивиться! 🎁 @gdetamhotel</t>
+  </si>
+  <si>
+    <t>25.05.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6807</t>
+  </si>
+  <si>
+    <t>Раньше по поездкам в автобусе можно было снимать ситкомы. Грозная женщина — повелительница форточек, которой то слишком жарко, то слишком дует. Уставший студент, мечтающий занять весь ряд, чтобы наконец-то выспаться. 👌 Очередь на автовокзале — место, где время останавливается, социальные статусы стираются, а ваши будущие соседи превращаются в первобытных охотников за заветным сидением у окна. К счастью, путешествия на автобусах сегодня уже далеки от чеховской драматургии. Современные автобусы по уровню комфорта не уступают современным поездам, а стоят ощутимо дешевле. ➡️ Москва — Ростов-на-Дону от 1.700 ₽ ➡️ Москва — Казань от 2.800 ₽ ➡️ Москва — Минск от 2.400 ₽ 📌 Чтобы купить билет, не нужно ехать на автовозкал и стоять в длинных очередях. Достаточно просто зайти на сайт Unitiki — главного сервиса для поиска и покупки автобусных билетов по всей России и СНГ. Забирайте скидку 10% на вашу первую поездку по промокоду ГДЕТАМ. Просто введите его при оформлении билета в Unitiki.</t>
+  </si>
+  <si>
+    <t>25.05.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6802</t>
+  </si>
+  <si>
+    <t>Топ глэмпингов у воды: куда приехать отдыхать по реке Лето — самое время расслабиться на природе. Для тех, кто хочет это делать с комфортом, собрали 5 глэмпингов, до которых можно добраться по воде. Sviyaga Glamp, Татарстан 🔜 Казань — Печищи — Свияжск От Казани едете на водоизмещающем судне проекта А217-1 до пристани «Набережные Моркваши», оттуда на такси 20 минут. 💲 от 9000 рублей Ветрено, Ярославская область 🔜 Ярославль — Рыбинск — Брейтово От Ярославля на «Метеоре» добираетесь до Брейтово, а оттуда на такси 20 минут. 💲 от 4500 рублей Альфа Глэмпинг, Самарская область 🔜 Тольятти — Подвалье От Тольятти на теплоходе типа «ОМ» идёте до Подвалья, оттуда две минуты ходьбы. 💲 от 6490 рублей Середина Волги, Татарстан 🔜 Казань — Тетюши От Казани на «Метеоре» добираетесь до пристани «Камское Устье», оттуда пешком полчаса. 💲 от 4500 рублей Хютте, Пермский край 🔜 Ляды — Куликово От Перми доезжаете на такси за 40 минут до пристани «Ляды», оттуда на теплоходе «Салют» до Усть-Шалашной. 💲 от 11 655 рублей 🛳 @betterbywater</t>
+  </si>
+  <si>
+    <t>24.05.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6797</t>
+  </si>
+  <si>
+    <t>Кемпинг у стен кремля 😍 Да-да, в 400 метрах от средневековой крепости — звучит как сбой в матрице. Но в Коломне такое и правда есть: разбиваете палатку на берегу Коломенки, вылезаете утром из спального мешка, а там кремль XVI века через реку. ❗️Это городской кемпинг «У Кремля». Сюда едут за необычным сочетанием: пожить в самом сердце старого города, но не в вычурном отеле, а на свежем воздухе, по-походному. Варианты размещения соответствующие: от поляны под палатку до мини-домика с кроватями. Есть и площадка для автодомов — некоторые гости арендуют место под караванер на долгий срок и оседают на месяц и больше. По ценам для самого центра города всё демократично: место под палатку — от 1.400 ₽ за ночь, домик — от 3.000 ₽. Сами домики кукольные: крошечные, но ухоженные и стильные. Есть варианты с удобствами, больше похожие по формату на глэмпинг. А есть более аскетичные, где только ‎кровать и крыша над головой‎. ➡️ Из инфраструктуры — общая кухня, душевые, прачечная, мангалы и беседки. Есть даже музыкальный клуб с техникой — можно отметить день рождения. Работает всё это круглый год, что для кемпинга скорее исключение. Чем заняться? Гулять по историческому центру Коломны (пост с маршрутом), отдыхать на песчаном пляже с видом на кремль и в банном комплексе при кемпинге. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>23.05.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6792</t>
+  </si>
+  <si>
+    <t>Если соберётесь в Forest Hills, то выделите день на изучение окрестностей. А если не соберётесь, то в любом случае Дмитровский район Подмосковья — хорошая идея на выходные. Вот что там можно посмотреть и поделать.⬇️ 📍 Усадьба Апраксиных 14 км от отеля = 15 минут Апраксины — знаменитый дворянский род, 350 лет владевший этим местом. Их родовое гнездо — дворец в стиле классицизма авторства архитектора Франческо Кампорези. К сожалению, усадьба сильно пострадала при пожаре в 1980-е, а вот старинный пейзажный парк с каскадом прудов сохранился. Советуем прогуляться по нему и отыскать руины грота. Смотрите по сторонам внимательнее: по легенде, одна из родственниц Апраксиных, Наталья Голицына, стала прообразом той самой графини из «Пиковой дамы» — и здесь до сих пор можно встретить её призрак. ☹️ ✅В хорошем состоянии сейчас расположенная рядом Введенская церковь 18 века. Она отреставрирована и действует. ✅В здании бывшего крепостного театра (театр у Апраксиных был известен далеко за пределами Ольгово) работает атмосферное кафе-музей «Зал СССР». Можно вдоволь поностальгировать, разглядывая парикмахерскую с сушуарами, аппарат с газировкой и старую продуктовую лавку. 📍 Никольское-Обольяниново 7 км = 10 минут Более скромное, с точки зрения архитектуры, дворянское гнездо, принадлежавшее именитому сановнику. А вот вид на окрестности здесь роскошный! В усадьбе гостили Дмитрий Менделеев и Лев Толстой. Последний, вероятно, повлиял на демократичный подход владельца к крестьянам. Им разрешалось пользоваться хозяйским имуществом, на территории была больница и даже школа для детей крепостных. В усадьбе сейчас идут восстановительные работы. Можно попробовать уговорить охрану показать оригинальные росписи и сохранившиеся печи (но мы вам этого не говорили). @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.05.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6784</t>
+  </si>
+  <si>
+    <t>Дизайнерский гольф-резорт в Подмосковье 🏌️ «Гольф-отель» звучит как нишевая история с парковкой для бизнес-джетов и элитного нетворкинга, но в новый Forest Hills Golf Resort приезжают просто выпустить пар. 🟢Девиз, которым здесь встречают гостей: «Если и правда хочется отдохнуть». Сходить в баню (одна из лучших в Подмосковье, называется «Место силы»), вкусно поесть, погулять по живописным окрестностям. И чтобы всё перечисленное происходило в максимально эстетичном окружении. Гольф-клуб существовал на этом месте и раньше. Можно было даже остаться с ночёвкой. Но проживание не дотягивало до уровня хорошего бутик-отеля, и тогда за дело взялась команда Moss Hospitality. Это те самые ребята, которые открыли Moss Boutique Hotel в Москве и которые стоят за без преувеличения культовыми ресторанами Патриков — Ugolёk и Uilliam's. В клубном доме обустроили двухместные номера (их 18) и семейные апарты, а неподалёку в берёзовой роще появился глэмпинг с тремя сафари-тентами. Сафари весьма условное: внутри полноценный комфортный отельный номер, с тёплым полом и всеми удобствами. Только вместо двери — полог с сеткой на молнии. ✔️ Главный ресторан называется Tiger in the Woods. Симпатичная получилась игра слов: переводится как «тигр в лесах» и одновременно напоминает про американского гольфиста Тайгера Вудса. За настроение за завтраком и в любое другое время отвечает кошачье семейство во главе с почти булгаковским Бегемотом, который подходит знакомиться, великодушно терпит приступы нежности от маленьких гостей и удаляется на крышу, как только количество внимания начинает нарушать кошачьи границы. И да, из этого логично следует, что у отеля концепция pet friendly. 🐾 ♣️ В интерьерах много приятных мелочей. Подборка настольных книг и журналов, виниловые пластинки, живопись, винтажные лампы, крафтовый текстиль, дерево, керамика местных мастеров. Снаружи — муралы современных художников. 🤌 🟩Ну и о главном: о гольфе. Если до клюшки у вас всё же дойдут руки, можно взять индивидуальную тренировку: 3.500 ₽ с человека за 1,5 часа. В стоимость входит инструктаж от личного тренера, перемещение на гольф-каре и всё необходимое оборудование. У резорта своё 18-луночное поле, на котором регулярно проходят всероссийские турниры. Проживание от 12.000 ₽ в сутки @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>21.05.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6776</t>
+  </si>
+  <si>
+    <t>Гид по главным лавандовым местам 🟣 Сохраняйте наш лиловый путеводитель и готовьте соломенную шляпу для фотосессии в стиле Прованса. 🔠 Вот несколько мест, где можно посмотреть на цветение лаванды: от отелей с собственным лавандовым полем до специализированных ферм.⬇️ 1️⃣ «Дом ароматных трав», Краснодарский край Ферма с французской эстетикой: плетёные корзины, соломенные стулья, оливковый хиппи-бас и поля, где почти всё время что-то цветёт. Лаванду ждут с начала июня по начало июля — владелец фермы сам проводит экскурсии. А если вдруг не попали на лаванду, то у вас будет поощрительный приз. Здесь высажены и другие растения: в мае собирают бутоны дамасской розы, в июле и августе — шалфей. 2️⃣ «Шато Андре», Краснодарский край Семейная винодельня, где между виноградниками раскинулись лавандовые поля. На рассвете — фотосессия в сиреневом, вечером — дегустация из собственных погребов. Цветение ждут в конце июня — середине июля. Можно остаться в бутик-отеле при винодельне: есть номера в замке с видом на виноградники или на собственной вилле. 💳 Ночь от 11.000 ₽ 3️⃣ «Лавандовый Замок», Крым Село называется Ароматное — и название не врёт. Здесь аж двадцать гектаров нежно-сиреневого. На экскурсии вы вооружитесь серпом: хозяева покажут, как правильно срезать стебли. Из них можно сплести венок или своими руками добыть пару капель эфирного масла. В сувенирном тоже фиолетово: лавандовый мёд, эфирное масло, букет сухоцветов или цветки лаванды в чай. 4️⃣ «Долина Лефкадия», Краснодарский край Большой комплекс с лавандой, виноградниками, сыроварней и отелем. Тут проводят экскурсии по полям, дегустации и фотосессии. Ночёвка — в номерах в тосканском стиле. 💳 Ночь от 10.000 ₽ 5️⃣ Этнохутор «Старозолотовский», Ростовская область Лаванда тут — дополнение к основному сюжету. Сам отель — в казачьем стиле: можно пожить в стилизованном номере или не мелочиться и сразу снять казачий курень. Рядом музей в честь «‎Тихого Дона»‎ и ресторан. На мастер-классах лепят свечи с лавандой, пишут картины вином и пекут донские пышки. Два лавандовых поля открыты с раннего утра — можно приехать в начале дня и поймать рассветное освещение. Цветение в этом году ожидают в середине июня. 💳 Ночь от 15.000 ₽ 6️⃣ Нижегородское лавандовое поле Самое большое лавандовое поле в Центральной России: четыре гектара цветов, которые вырастили вопреки климату. В программе фотосессия с местным фотографом, секреты изготовления эфирного масла из лаванды, дегустация лавандового лимонада. И круассаном можно похрустеть. 🔸Сезон вот только открывается поздно — с 15 июля. Проживания на ферме нет, но зато из города доехать — как до дачи. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>20.05.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6771</t>
+  </si>
+  <si>
+    <t>🪻 Где и как смотреть на цветение лаванды в России Обещали вам фиолетовый гид, и вот его время пришло. В следующем посте поделимся списком главных лавандовых мест, а пока давайте изучим матчать. 🌿 Откуда вообще в России лаванда Дело было в начале 19 века. В Никитский ботанический сад привезли капризную теплолюбивую гостью из Средиземноморья. По-настоящему лаванда расселилась по Югу уже в 1930-е: тогда совхозы засаживали целые гектары. Не ради эстетики, а ради эфирного масла. Со временем поля одичали, но сейчас их возрождают. 🤩 🌿 Где искать лаванду Из очевидного — на юге страны: в Крыму, Краснодарском крае и Ростовской области. Лаванда уверенно шагает и в других направлениях. Энтузиасты выращивают её в районе Кавминвод, в Воронежской и даже Нижегородской областях. 🌿 Когда ехать, чтобы точно застать цветение Обычно поля становятся сиреневыми во второй половине июня — начале июля. Цветёт лаванда недолго, и даты разнятся в зависимости от региона. 📌В Краснодарском крае лаванда просыпается чуть раньше: первые бутоны — в начале июня, пик приходится на 15-25-е. В Крыму всё сдвигается на пару недель: начало цветения — середина июня, самый густой цвет — конец месяца и первая декада июля. На «северах» может быть чуть позже, но всё зависит от погоды в конкретный год. Обязательная часть подготовки к поездке — мониторить на предмет погоды местные новостные паблики. 🌿 Вся лаванда одинаковая? Сортов на самом деле десятки, но в России в основном растут два. 🟣 Лаванда узколистная. Она относительно холодоустойчивая, и именно ей засажен почти весь Крым. У этой лаванды глубокий фиолетовый цвет и мягкий аромат, который, возможно, знаком вам по чаю. 🟣Лавандин. Это гибрид: кусты крупнее, цветут пышнее, на фото выглядят эффектнее. А вот зиму они переносят хуже, поэтому чаще встречаются на частных фермах, где эти цветы сажают прицельно ради красивой картинки. 🌿 Что важно учесть перед фотосессией Лучшие кадры получаются на рассвете (с 5 до 7 утра) или в закатный час после 18. Днём солнце выбивает цвет — вместо фиолетового вы можете получить серый. Да и людей на полях в разы больше. А ещё поля лаванды обычно жужжат, так что, если боитесь пчёл, подумайте дважды. 🥸 @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>19.05.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6765</t>
+  </si>
+  <si>
+    <t>Ох как красиво 💔 и ох как дорого Может показаться, что это снято где-нибудь в Патагонии, но нет, на фото Горный Алтай. 🥸 Глэмпинги «Волшебное озеро» и «Золотая гора» от команды Altay Village Teletskoe забрались под самые пики. Первый — на отметку 2233 метра, второй — на высоту 2014. ▶️Добраться сюда — уже приключение. Нужно лететь на вертолёте около 25 минут. Телецкое озеро отсюда не видно, но зато Алтай открывается с такого редкого ракурса, что эйфория гарантирована. Понятно, что история эксклюзивная и больше заточена на ханимунеров и камерные вечеринки, которые нужно скрыть от посторонних глаз. Как думаете, сколько стоит удовольствие? 💸 Принимаем ставки. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>18.05.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6760</t>
+  </si>
+  <si>
+    <t>Где жить в Кинешме 📍 Ну ладно, не совсем в Кинешме. В городе, конечно, есть несколько гостиниц, но жить мы советуем в окрестностях — ближе к природе. Ловите четыре места на разный бюджет. 1️⃣ «‎Кантри Хоум»‎ (30 км) Главная фишка — деревья «прорастают» прямо из домов. Их специально не вырубали при строительстве, поэтому у вас на веранде и даже в ванной будут стволы сосен. 🤩 💳 От 5.000 ₽ 2️⃣ «‎Берёза»‎ (13 км) Меньше получаса от города — и вы заселяетесь в домик с панорамными окнами. Вокруг берёзовая роща, рядом Волга с песчаным пляжем. А во дворе всё по классике хорошего загородного отдыха: баня для взрослых, площадка для детей. 💳 От 13.000 ₽ 3️⃣ «‎Нагорное»‎ (28 км) Не только гостевой дом, но ещё и глэмпинг. Можно забронировать обычный номер, а можно — комнату в стиле лофт, семейное бунгало или сафари-тент. Обязательно сгоняйте на пляж на велосипеде (дают бесплатно) или отправляйтесь медитировать на смотровую площадку с видом на Волгу. 💳 От 2.500 ₽ 4️⃣ «Вилла Решма» (28 км) Ни много ни мало три гектара с сосновым лесом, песчаным пляжем и набережной. Беспроигрышное сочетание: воздух, наполненный ароматом хвои, и вода из артезианской скважины. 💳 От 34.500 ₽ @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>15.05.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6747</t>
+  </si>
+  <si>
+    <t>Холуй: где там жить Зачем ехать в Холуй завтра (за расписными лодками! ✨) и что смотреть на родине лаковой миниатюры — уже рассказали, а теперь перейдём к нашему любимому: где там красиво и атмосферно жить. 📌Холуй — редкий пример места, которое, хоть и пользуется популярностью у туристов, сохранило спокойную уединённую атмосферу. К сожалению или скорее к счастью, там нет ни отелей, ни гостевых домов. Но остановиться с ночёвкой вы можете в Юже — это в 10 километрах. Чуть дальше находятся Палех (40 км) и Шуя (70 км). 🔽Вот несколько вариантов «с фишечками». 1️⃣ Гостевой дом «Жар-птица» 📍 Южа, улица Дачная, 5 Уютный деревянный дом в двух минутах ходьбы от озера Вазаль. Внутри как у бабушки в деревне: вязаные коврики, лоскутные одеяла, чай из сервиза в горошек. Можно отдельно заказать питание и попробовать местный специалитет — квашеный тёрн, который здесь прозвали «русскими оливками». 2️⃣ Семейная усадьба «Дача» 📍 Южа, улица Дача, 2 Русская изба с расписными потолками и уютнейшими двухместными комнатами, каждая из которых оформлена в своём стиле. Отдельный плюс — расположение: «Дача» находится в зоне старинного парка, заложенного местными фабрикантами Балиными. 3️⃣ Бутик-отель «Лён» 📍 Палех, ул. Демьяна Бедного, 36 Арт-глэмпинг с фотогеничными домиками «Шкатулка» и «Ларец» и собственными авторскими турами по Палеху, в которых принимают участие местные художники. 4️⃣ «Местечко Бор» 📍 Шуйский район, м. Дача Бор Вариант для любителей старины и деревянной архитектуры. «Местечко Бор» находится в усадьбе купца Ивана Васильевича Небурчилова. Рядом вековая липовая аллея. Правда, обстановка в комнатах максимально простая — без попыток воссоздания купеческого быта. Но само здание настолько колоритное, что на это легко закрыть глаза. 5️⃣ «Марани» 📍 Шуя, площадь Революции, 8 Если не хочется изб и дач, а хочется современный городской отель, но с душой. Гостиничный комплекс с рестораном грузинской кухни «Марани» квартирует в бывшей усадьбе Ермилова. Всего здесь восемь номеров, не похожих друг на друга. Например, номер «Санкт-Петербург» (они тут называются в честь городов) украшает оригинальная печь 1917 года. 🔴Как вариант — вы можете продолжить путешествие в Плёсе или Иваново. Но мы предлагаем менее очевидный вариант. О нём — в следующем посте. 📸: Иван Хафизов @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>14.05.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6739</t>
+  </si>
+  <si>
+    <t>Что смотреть в Холуе ✨ Рассказываем, чем заниматься на родине лаковой миниатюры в Ивановской области. Вдруг соберётесь на «Русскую Венецию» в ближайшие выходные! 1️⃣ Фабрика лаковой миниатюры 📍 ул. Молодёжная, 3 Святая святых, где о создании холуйских шедевров рассказывают с самых разных сторон: как картон, глина и камни шаг за шагом превращаются в маленькое произведение искусства, как творить золото и почему иногда его приходится «перетваривать», что такое припорох и зачем он нужен. Можно даже попробовать самостоятельно смешать краску для одного из художников. 2️⃣ Музей холуйского искусства 📍 ул. Путилова, 10 Десятки произведений в диапазоне от сказочных сюжетов до жизнерадостного соцреализма и философского стимпанка. В музее проводятся мастер-классы. Предлагают расписать брошку, пасхальное яйцо или подставку для телефона. 3️⃣ Дом-музей художника В. Д. Пузанова-Молева 📍 ул. Кавказ, 7 Экспозиция рассказывает о жизни основоположника Холуйской лаковой миниатюры Василия Дмитриевича Пузанова-Молева. Его произведения, созданные в этом небольшом деревенском доме, восхищали ценителей искусства в Париже, Лондоне и Нью-Йорке. 4️⃣ Холуйская строчевышивальная артель 📍 ул. Советская, 1 Один из забытых, но не потерянных промыслов, ведущий свою историю с 1921 года. Кружевные платья, косоворотки и воротнички, сшитые по образу и подобию тех, что когда-то создавали местные мастерицы, сейчас можно увидеть на предприятии «‎Холуйская строчка‎»‎. 5️⃣ Храмовый комплекс 📍 Набережная князя Пожарского Архитектурный ансамбль середины 18 века. Внутри сохранились старинные иконы и уникальные дьяконские двери, подобных которым нет нигде в мире. Как добраться до Холуя? Сначала вам нужно доехать на поезде до Шуи. Скоростные «Ласточки» отправляются несколько раз в день с Курского вокзала. Затем на автобусе или на такси 80 км от автовокзала Шуи. Уточнить расписание можно тут. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>13.05.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6731</t>
+  </si>
+  <si>
+    <t>Фестиваль расписных лодок в Холуе ✨ На этой неделе ответ на вопрос #куданавыходные_мск очевиден: 16 мая📍в селе Холуй Ивановской области пройдёт фестиваль «Русская Венеция». Будут мастер-классы, бесплатные экскурсии и интерактивные программы для всей семьи, но самое главное — это, конечно, сплав по реке Тезе, в котором примут участие расписные лодки-фараонки. ‼️ Как появилась идея такого фестиваля? Весной Теза широко разливается, и передвигаться по селу можно только на лодках. Отличный повод вспомнить о художественном наследии Холуя — посчитали местные энтузиасты. Село всегда славилось талантливыми живописцами, а мировую известность ему принесли мастера лаковой миниатюры. Каждый год лодки расписывают в разной тематике. Были фольклорные и сказочные сюжеты, был авангард, а в прошлом году флотилию посвятили теме «сельского космизма» — связи человека и космоса. 🌠 Посмотрим, что приготовят «венецианцы» на этот раз. 🤔 В следующих постах накидаем вам классных идей как по самому Холую, так и по Ивановской области. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>10.05.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6723</t>
+  </si>
+  <si>
+    <t>Хюгге-отель на берегу реки в Карелии 🌚 Отелю Asilan 📍на берегу реки Асиланйоки в Карелии особенно идёт пасмурная погода. Под низким небом и в рассеянном свете он выглядит киношно и в хорошем смысле меланхолично. Сразу представляем себе уютный вечер, когда слегка накрапывает дождик, в камине трещат дрова, а за окном бурная река перекатывает камни. Для всего перечисленного придумали слово «хюгге». 🌼 У территории, на которой открылся Asilan, богатая история. В 17 веке здесь находилось шведское поместье. Даже остались руины старой водяной мельницы. Эта мельница стала символом отеля и украсила его логотип. Asilan — камерный проект: здесь всего пять гостевых домов. Самая простая категория — «Мини» площадью 18 м² — стоит 19.000 ₽. Номер «Семейный» (34 м²), рассчитанный на четверых гостей, — 25.000 ₽. Все номера оформлены в стиле скандинавского минимализма — и в лучших скандинавских же традициях к ним прилагается баня. Но согреться можно и на открытых террасах, которые есть у каждого домика: на них стоят горячие бочки фурако. 🙂‍↕️ ‼️ Большой плюс места — транспортная доступность. Всего в 2 км от посёлка Асилан проходит трасса «Сортавала». @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>09.05.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6722</t>
+  </si>
+  <si>
+    <t>С праздником, друзья! 🎆 Именно благодаря нашим с вами героическим дедушкам и бабушкам (а для кого-то — уже с приставкой «пра-») мы сегодня можем путешествовать и замечать красивое. Давайте всегда об этом помнить. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>08.05.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6717</t>
+  </si>
+  <si>
+    <t>Смотрим в книгу: 5 отелей для самых читающих Длинные выходные — повод вернуться к списку непрочитанного. Выбрали красивые проекты со своими библиотеками, «‎книжными»‎ номерами и духом творчества.  1️⃣ Бутик-отель «Библиотека» 📍 Вологда Каждый номер назван в честь книги: «Мастер и Маргарита», «Алиса в Стране чудес», «Вино из одуванчиков». Дальше — больше: при отеле работает лавка, где можно найти как нестареющую классику, так и редкие малотиражные издания. Отдельные стеллажи выделены под поэзию и детскую литературу. 💳 От 6.000 ₽ 2️⃣ Литературная гостиница 📍 Переделкино Место не нуждается в представлении, но для многих открытие, что в писательском городке можно остаться с ночёвкой. Номера устроены в стилистике 60–70-х, а на полках в комнате вас ждёт книжная подборка, которая вдохновляла переделкинских авторов. На всякий случай берите с собой блокнот и карандаш: вдруг муза. 💳 От 11.000 ₽ 3️⃣ «Арина Р.» 📍 Пушкинские Горы, Псковская область Энтузиасты как-то нашли заброшенный телятник и решили сделать из него отель в стиле русской усадьбы. Назвали в честь няни Пушкина — тут расположение всё решило само. В литературный отель едут гулять по любимым местам «‎нашего всего», париться в бане и подолгу читать на верандах. В фундаменте, кстати, до сих пор остатки стены того самого исторического телятника. 💳 От 6.000 ₽ 4️⃣ «Введенский» 📍 Санкт-Петербург Здание на Петроградской стороне помнит юного Блока — здесь он учился во Введенской гимназии. А теперь вы можете пожить в этих стенах после реконструкции. В отеле есть зал «Гимназия» со своей библиотекой, куда можно спуститься прямо в тапочках. Любую книгу разрешают забрать в номер на всё время проживания. 💳 От 6.700 ₽ 5️⃣ «Ахиллес и Черепаха» 📍 Санкт-Петербург Номера в классическом стиле северной столицы: с мансардными окнами и уютными французскими балкончиками. А за окном — литературный дух Петербурга: улица Достоевского и квартира, в которой Фёдор Михайлович писал «Братьев Карамазовых». При отеле работает ресторан с большим книжным магазином: стены из старого кирпича, камин и сотни переплётов, разделённых на тематические подборки. Например, сейчас предлагают «список литературы» от Сергея Шнурова. 💳 От 6.000 ₽ @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>07.05.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6716</t>
+  </si>
+  <si>
+    <t>Ну прямо голливудский продакшн! ⭐️ Очень крутое видео сняли к открытию в Крыму самого большого сада-лабиринта в Европе. По этому лабиринту из растений планируют водить квесты и экскурсии (а ещё, конечно же, устраивать тут фотосессии: у поклонниц жанра «ножкой эть» в лавандовых полях / байкальских гротах появилось новое место силы). 🌱 Живые изгороди из граба высотой 4 метра формируют запутанную систему коридоров. Не будем вспоминать, к чему привела Джека Николсона прогулка по такому садику в фильме «Сияние», а лучше просто полюбуемся. Площадь этого зелёного массива впечатляет: 14 тысяч (!) квадратных метров. 😱 Гостей начнут принимать со второй половины мая. Ежедневно с 10:00 до 20:00. ❗️ Ах, да, самое главное забыли: объект называется «Лабиринт-Краснолесье» и находится в селе Доброе Симферопольского района. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>06.05.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6708</t>
+  </si>
+  <si>
+    <t>Старый новый дом: как из заброшенной дачи сделали отель в стиле русской усадьбы А у нас сегодня премьера новой рубрики #гений_места. В ней мы будем рассказывать вам о людях, которые открывают отели с душой и особой атмосферой. В такие места приезжаешь не просто заночевать, а прикоснуться к истории и послушать её из уст владельцев. Им и предоставим слово. 📝 Об этом отеле вышел сборник стихов, здесь снимали большое кино и принимали известных гостей. Это Old New Home в подмосковных Холмах. Его хозяева — Вера и Дмитрий Федченко — рассказывают, как покосившийся дом превратился в эстетский проект, о котором писал журнал Architectural Digest. — Как возникла идея переделать старую дачу в гостевой дом? — У нас были свои шесть соток, но всегда хотелось большего простора. Так мы купили участок по соседству: отдали за него все сбережения. Ни о каком отеле тогда речи не было. На участке стоял дом 1967 года в плачевном состоянии — его хотели снести. А потом случилась пандемия. Мы переехали на дачу и прониклись эстетикой загородной жизни. Решили рискнуть и попробовать восстановить дом. — Как удалось подружить ретростиль и современные технологии? — Это часть нашей концепции «‎старого нового»‎. Помню, я сидела на ступеньках и смотрела на участок, на котором тогда работал трактор. Думала: «Вроде бы дом старый, но выглядит уже как новый». Так и назвали: Old New Home. У нас в доме есть весы 19 века, раритетный шкаф для посуды и старинный граммофон. В то же время у нас можно управлять отоплением с телефона, ворота открываются дистанционно, а свет везде «умный». — Как вы встречаете гостей? — Мы не сдаём дом в аренду — мы приглашаем к себе домой. Застилаем пуховые перины, угощаем чем-то домашним. Готовим плов в казане, жарим мясо на мангале, можем устроить званый ужин в саду. Как-то раз я одолжила гостье собственные джинсы. Свои она забыла дома и спросила, нет ли у меня лишних. Люди у нас чувствуют себя так, будто приехали на дачу к родственникам. — Какая вещь в доме для вас особенно значима? — У каждого предмета здесь есть свой голос. Мы по крупицам всё это собирали на блошиных рынках и в антикварных лавках. Например, у нас есть старинная шкатулка для загадывания желаний. Её купили у пожилой женщины из Петербурга. У неё эта вещь от прабабушки. На шкатулке выгравирована фигура рыбки, у которой глаз выполнен из драгоценного камня. В семье этой женщины была традиция: потереть камень и загадать желание. Теперь это делают наши гости. — Как изменилась ваша жизнь с появлением дома? — У нас огромное количество новых интересных знакомств: артисты, режиссёры, художники. Наши интерьеры изображали на картинах. У нас снимали большое кино — сериал «Друг на час». Поэтесса Вера Чеканина в течение года писала про нас стихотворения. Совсем недавно она выпустила сборник стихов, где целый раздел посвящён нашему домику. Это фантастика, большая честь и радость для нас. А ещё мы вдвойне радуемся, что наш бизнес стал семейным на все сто процентов: наши дочки выросли и теперь занимаются организацией мероприятий для гостей. 📸: Натали Герц, Екатерина Шатохина, Евгения Литовченко @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>05.05.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6707</t>
+  </si>
+  <si>
+    <t>⚡Новость для тех, кто планирует провести майские выходные как следует: в поездках (например, к нам в Питер 👀), на пикниках и посиделках с друзьями. Бренд VLP дарит скидку 10% на все пауэрбанки → берём с собой внешние аккумуляторы и не беспокоимся о зарядке. — скидка по промокоду МАЙ10 — промокод работает только на сайте — а сама акция действует до 10 мая  Выбрать свою банку можно &gt;&gt; на сайте 😎</t>
+  </si>
+  <si>
+    <t>05.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6702</t>
+  </si>
+  <si>
+    <t>А ещё в Бельбекской долине выращивают лаванду. 🔠 И не только для того, чтобы туристы делали красивые фоточки. Из лаванды тут производят органические эфирные масла, мыло, скрабы. Из сухих цветов собирают букеты, которые потом можно использовать во время аромапарения в бане или дома в качестве саше.🌿 Хозяйство Viva Lavanda принадлежит семье врачей. Они придерживаются принципов органического земледелия: никаких синтетических минеральных удобрений, пестицидов и прочего сомнительного подспорья. ‼️ Хотя сезон цветения ограничивается летом, с наступлением холодов жизнь на ферме не замирает. Вместо фиолетовых фотосессий тут устраивают мастер-классы и учатся делать лавандовые обереги и открытки. За порядком в делах следят кобыла Ницца и шетлендский пони Шурик. Помимо лавандовых сувениров, в магазине при ферме продают витражную роспись по стеклу, картины, керамику и другие вещи, сделанные крымскими мастерами. В общем, задействованы и люди, и кони. Отдельная песня — название села, в котором это всё находится. Оно называется — барабанная дробь — Аромат! 😍 🔤 Хотите подробный гайд по лаванде: когда на неё ехать и где в России главные лавандовые места? Жмите ❤️, если да. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>04.05.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6694</t>
+  </si>
+  <si>
+    <t>Наши друзья из канала Vandrouki, которые знают, как купить билет на Мальдивы по цене банки тушёнки, выпустили очень стильные travel-наборы. 🙌 Внутри стратегический запас путешественника: и кожу очистить / увлажнить во время перелёта, и волосы привести в порядок, и даже соль мёртвого моря насыпать в пресную бортовую кухню (как вариант — ту же соль можно использовать для ванны или добавлять в скрабы). ✅ Особенно хорош бальзам для губ: даже на очень сухую кожу ложится идеально и дарит мгновенный комфорт. Все средства компактно укладываются в рюкзак и подходят для ручной клади. А промокод ГДЕТАМЖИТЬ скинет приятные 20% на shop.vandrouki.ru.</t>
+  </si>
+  <si>
+    <t>04.05.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6689</t>
+  </si>
+  <si>
+    <t>Пещерный монастырь и славянский фолк: чем заниматься в Бельбекской долине 🏞️ Если вчерашний пост вдохновил вас на поездку в Бельбекскую долину, то вот чем там можно заниматься, помимо прогулок по горам и созерцания рассветов-закатов. 1️⃣ Сюйреньская крепость Настоящее древнее сокровище в 2 километрах от посёлка Куйбышево. Крепость была построена аж в 6 веке при участии администрации Восточной Римской империи, а спустя почти тысячу лет её разрушили (но, к счастью, не до конца) турки. Сохранилась круглая башня, от которой отходят две оборонительные стены, а внутри можно увидеть следы фресок. 2️⃣ Пещерный монастырь Челтер-Коба В Крыму несколько пещерных монастырей, и это один из них. Другое название обители — монастырь Святого Феодора Стратилата. Комплекс состоит из пещерного главного храма, келий и трапезной, которые соединяются тропами, прорубленными в скальном массиве. Монастырь предположительно основан в 13 веке, но есть версия, что гораздо раньше: в 8-ом. 3️⃣ Арт-Ковчег Творческое пространство, где можно погулять по огромному (7 гектаров) яблоневому саду, попариться в бане и сходить на концерт. Например, 30 мая здесь выступают Spiritual Seasons. Будут средневековые скандинавские песнопения вперемешку с кельтской музыкой и славянским фолком. 4️⃣ Ярмарка в селе Соколиное Атмосферный маркет, на котором каждую неделю собираются местные производители: от сыроваров и кондитеров до дизайнеров одежды. Можно не только что-то купить, но и освоить ремёсла и послушать живую музыку. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>03.05.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6681</t>
+  </si>
+  <si>
+    <t>Экодомики в горной долине 🌄 Ну просто эталон крымского гедонизма! Образцово-показательный #номерсвидом в экоотеле «Шёпот трав». В каждом домике окна в пол, и тому, что вам «транслируют» через стекло, позавидовал бы и Суриков, и главный певец Крыма Айвазовский. Можно любоваться с собственной террасы, устроившись с бокалом биодинамического и наблюдая, как меняется свет над горами Бойка и Сандык-Кая. 😱 ‼️С Бойкой, кстати, связана жутковатая легенда — про то, как в её окрестностях якобы пропала часть экспедиции «Аненербе», отправленная Гитлером на поиски Святого Грааля. Но вряд ли это лирическое отступление замотивирует вас приехать, так что лучше вернёмся к гедонистической части. 📍Что это за место? Бельбекская долина находится в 15 км от Бахчисарая и в 45 км от Севастополя, в стороне от оживлённых трас. Сегодня это центр экотуризма. Здесь каждую неделю проходит ярмарка в селе Соколиное, открываются глэмпинги и фермы. «Шёпот трав» создала архитектор Наталия Авдеенко. Проект задумывался как площадка для агротуризма: чтобы гости приезжали познавать азы органического земледелия, учиться разбираться в травах, разводить пчёл, заботиться о саде и делать натуральную косметику своими руками. 🤩 📌Вся концепция выросла из идеи крафтовости и гармонии с природой. Продукты — только от местных фермеров. Чайные сборы, масла, скрабы — всё это делается из трав, которые собирают во время прогулок по горным тропам. Даже посуда в домиках не заводская, а из авторской керамической мастерской. Так что если вы в поиске, куда бы заселить своего внутреннего натуралиста, то, возможно, это оно самое. В «Шёпоте» четыре типа домиков: «Шалфей», «Вишня», «Можжевельник» и «Роза». Все интерьеры не похожи друг на друга. Например, «Можжевельник» оформлен в светло-зелёных тонах, а «Шалфей» — в лиловых. Стоят домики одинаково: от 14.500 ₽. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>01.05.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6676</t>
+  </si>
+  <si>
+    <t>Раз уж сегодня День труда, трудиться предлагаем по-настоящему 🧡 До полного изнеможения гулять по красивым городам. Для тех, кто остался в Москве, но готов спонтанно сорваться, собрали популярные посты из рубрики #куданавыходные_мск. 1⃣ В Тверскую область: смотреть резные терема в Кимрах и древний монастырь в Торжке, бродить по берегам Селигера, каналам Вышнего Волочка и вдоль Волги в Старице 2⃣ В Калужскую область: искать вдохновение в Тарусе, стрит-арт — в Боровске, городище вятичей — в Малоярославце, Мост драконов — в Козельске 3⃣ В Ивановскую область: общаться с художниками в Палехе, купечествовать в Плёсе, разглядывать красивые наличники в Шуе 4⃣ В Ярославскую область: пробовать ряпушку в Переславле-Залесском, любоваться финифтью в Ростове, читать старые вывески в Рыбинске 5⃣ В Подмосковье: ходить по необычным музеям в Звенигороде и Коломне, проведать зубров под Серпуховом, Чайковского — в Клину, лягушку — в Дмитрове, Алексеева — в банях Всем 🌷🌷 @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6668</t>
+  </si>
+  <si>
+    <t>Опера в Самарканде, галерея в мечети, бухарская кухня в авторском прочтении: ради чего ехать в Узбекистан прямо сейчас Вдогонку попросили автора путеводителей по Узбекистану Дашу Сиротину рассказать, что нового открылось в стране: от галерей и культурных центров до ресторанов. На 5 поводов для поездки стало больше. 🌸 Галерея Gozar of Artisans в Ташкенте Ремесленная галерея в здании бывшей мечети XVIII века. Дойти сюда от Хаст-Имама можно через Центр исламской цивилизации и туристическую улочку Заркайнар. Дизайном и адаптацией пространства занималась архитектор из Ливана Нада Дебс. Внутри — работы мастеров из разных регионов страны: керамика из Риштана и Бухары, сюзане и вышивка, резьба по дереву и многое другое. 🌸 Центр исламской цивилизации в Ташкенте Масштабный и дорогостоящий объект, который строили много лет. Это огромное здание в духе архитектуры Тимуридов в центре старого города. Часть его занимает доступная публике экспозиция, рассказывающая об истории Узбекистана. Смысловой центр музея — Коран Усмана, одна из величайших реликвий мусульманского мира, которую перенесли сюда из медресе Муйи Муборак. 🌸 Ресторан Bazar в Ташкенте Одно из самых последних ташкентских открытий. На кухне — Ильхом Худойберганов, молодой и талантливый шеф, проработавший больше 10 лет в Санкт-Петербурге. Имея за плечами Birch и рестораны в отеле Four Seasons, он не так давно вернулся в родной Узбекистан. У Ильхома всё хорошо со вкусом — и в прямом, и в переносном смысле. Он не пытается переосмыслить узбекскую кухню, но безупречно облекает узнаваемые национальные вкусы в современную форму. 🌸Гала-концерт в Самарканде 10 июня на площади Регистан в Самарканде пройдёт гала-концерт солистов и оркестра Большого театра. За пультом — Валерий Гергиев. В программе — оперные хиты и классика. Лучшие в мире декорации? Да! Это сам Регистан! 🌸 Ресторан Barza в Бухаре Бухарская кухня плюс современная подача в старом городе, у первого торгового купола. Barza в переводе с персидского — «уникальный». Шеф Остонбек Жумаев интерпретирует кухню Бухары так, чтобы она была и понятна путешественникам, и привычна самим бухарцам. Живая музыка и песни на фарси — отдельный плюс. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6660</t>
+  </si>
+  <si>
+    <t>Новость, которой приятно поделиться, потому что сами радуемся. Писательница Даша Сиротина выложила фрагменты своих легендарных гайдов: по Ташкенту и по главным хитам Узбекистана — Самарканду, Бухаре, Хиве и Каракалпакии. Год назад Даша написала для нас интересную серию про Узбекистан. Она, кстати, по-прежнему актуальна — читайте отсюда. Даша занимается страной уже 8 лет и за это время стала не только её знатоком, но и амбассадором. 🫶 ☀️ Её гайды — это не чек-листы, а развёрнутые путеводители с адресами, которых нет в общедоступных источниках. Внутри каждого — по часам расписанные маршруты, ремесленные мастерские, проверенные рестораны (не вариация условного Новикова на тему, а заведения, куда ходят местные), винные бары, арт-галереи и красивые отели. Сами гайды тоже выглядят максимально эстетично, с иллюстрациями от современных художниц и вёрсткой от бывшего арт-директора Marie Claire. Полные версии лежат здесь. 🤍 А читать фрагменты можно тут и тут. Совершенно бесплатно. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>28.04.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6644</t>
+  </si>
+  <si>
+    <t>Куда на выходные: в Нерехту До майских остаётся всего ничего, поэтому расчехляем нашу любимую рубрику #куданавыходные_мск и рассказываем про колоритную Нерехту, где можно поймать дзен, разглядывая резные наличники и старую купеческую застройку. 🖇По традиции сначала коротко о контексте. Когда-то Нерехта разбогатела на соляных варницах. Потом соль кончилась, и город будто застыл во времени: барочные храмы, купеческие усадьбы и малоэтажная застройка — всё это стоит нетронутое. Обойти пешком можно за один день. Без толп туристов и даже без чёткого маршрута. Но кто мы такие, чтобы без маршрута-то! Ловите явки-пароли по части прогулок и гедонизма. 🔴Погулять 🔹Улица Советская и торговые ряды. Тут всё как мы любим: булыжная мостовая, купеческие усадьбы, шарм старины. 🔹Парк «Ткацкий двор» открыт на месте текстильной фабрики 19 века. Красиво расположен на холме над рекой, да ещё и заполнен арт-объектами. 🟡Интересные точки 🔹Музей Мечты — интерактивная экспозиция про вымышленного персонажа Ефима Крякутного. В Нерехте однажды поставили памятник первому воздухоплавателю. Всё бы хорошо, но этого человека не существовало. Фальсификацию 19-го века разоблачили в 1950-х, но в народе легенду помнят: и музей в честь этого до сих пор работает, и фестиваль воздухоплавания проводят. 🔹Краеведческий музей квартирует в краснокирпичном здании в стиле модерна. Сюда — изучать купеческие династии, ремёсла и старопечатные книги. 🔹Варваринская церковь спроектирована Степаном Воротиловым — архитектором-самоучкой из крестьян. Симпатичное позднее барокко. 🟢Перекусить 🔹Кофейня на Базарной — главная гастроточка в центре города. В меню кофе, выпечка и горячие блюда. 🔵Где там жить 🔹«Смирновъ» — маленький уютный отель в историческом центре. От 4000 ₽ 🔹Rich Life Village (в часе езды от Нерехты) — глэмпинг в лесу у реки с панорамной баней. От 5700 ₽ 🔹Дом отдыха «Мазай» (час от Нерехты) — деревянные домики и арт-объекты для детей. От 4000 ₽ 📎Нерехта находится в Костромской области, а значит, можно совместить её с Костромой, гайд по которой ищите тут. 📸: Наталья Летунова @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.04.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6641</t>
+  </si>
+  <si>
+    <t>Кстати, про Алтай. 🌟 В бутик-отеле «Шамбала», который заработал в феврале этого года, только что проанонсировали открытие инфинити-бассейна площадью 160 м² — первого подобного в регионе. Его сделали прямо над Катунью, чтобы было ощущение полного слияния с рекой (инфинити же!). 🌊 Слиться можно будет в мае. 📌Отель находится на территории📍туристического кластера «Бирюзовая Катунь» в Алтайском крае. Не путаем с Горным Алтаем: вы же помните, что Алтая на самом деле два? 🙃 @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.04.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6633</t>
+  </si>
+  <si>
+    <t>Если вы никогда не были на Алтае, то начало лета — идеальное время для первой встречи. Реки максимально мощные, долины цветут, а длинный световой день позволяет увидеть максимум красоты.😻 У наших друзей из Art Travel Club, которые делают путешествия на Алтай с комфортом и насыщенной крутой программой, осталось 4 последних места в туре с 14 по 20 июня. А на 19-25 сентября еще есть места на бирюзовую Катунь. ➡️Все самые главные хиты Алтая в одном путешествии + атмосферное проживание: например, в зеркальных домиках с видом на ледник или в экоотеле посреди леса. 😍 Все подробности есть вот здесь по ссылке или можно писать напрямую: @elizavetasokolovafr. С ребятами мы дружим давно и ручаемся, что это будет вау!</t>
+  </si>
+  <si>
+    <t>25.04.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6625</t>
+  </si>
+  <si>
+    <t>Вот оно какое, наше лето. 🔠 Видимо, кто-то ну очень не хотел закрывать сезон покатушек, поэтому без пяти минут май в Красной Поляне выглядит так. Ну что, делаем обзор горнолыжки? @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>24.04.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6620</t>
+  </si>
+  <si>
+    <t>Тайский отель в Анапе за 55.000 ₽ в сутки 🌚 К новостям про уход международных гостиничных брендов все давно привыкли, а вот новые игроки на рынке — событие неожиданное. Тем более когда играют по-крупному: в Анапе только что открыли первый российский проект тайской сети Dusit Thani — отель Miracleon Dusit Thani Resort &amp; SPA Anapa 5*. Ценник сразу поставили бодрый: в июле-августе цена стандартного номера — 55.000 ₽ в сутки. На родине сети, в Тае, за эти деньги можно снять неплохую виллу. 📌 Вообще, «дуситы» знамениты своими большими курортными отелями с акцентом на спа. У них даже есть собственный спа-бренд — Devarana. В Анапу привезли тайских массажисток и фирменные протоколы процедур. Построили большой термальный комплекс с разными типами саун и двумя инфинити-бассейнами с панорамными видами на море.🌊 Но в море в районе Анапы, как мы знаем, проплывает разное. И вот тут у нас самый большой вопрос. Уже завтра, 25 апреля, в отеле грозятся открыть пляжный сезон зажигательным dj-сетом. Если вспомнить, что буквально на днях опять были новости про испачканных нефтепродуктами птиц и загрязнённый песок, возникает когнитивный диссонанс. Давайте честно: вы бы поехали за 55.000 ₽ в сутки на пляжный отдых в Анапу спустя одно лето после экологической катастрофы, которая, судя по всему, продолжается? @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>23.04.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6612</t>
+  </si>
+  <si>
+    <t>Дом над озером 🪄 Что-то мы так увлеклись темой плавучих домов, что не можем остановиться. Смотрим варианты не просто с видом на водоём, а чтобы вода плескалась у порога и было ощущение, что находишься на корабле. Ловите ещё один красивый проект: Shanti Home Ozero в Ленинградской области. Помимо классических А-фреймов, обнаружили тут категорию Lake — домики📍на озере Нарядное (гидрониму ставим отдельный лайк). Окно-иллюминатор в обеденной зоне, рыболовные сети в качестве предмета декора, постельное бельё с маяками — каждая деталь поддерживает иллюзию пребывания на судне. В домике — двуспальная кровать, полностью оборудованная кухня, туалет, душ, кондиционер, wi-fi. Если умиротворяющего вида на водную гладь окажется мало, есть smart TV. Стоимость — от 7.000 ₽ в сутки. 🟣 Баня в Shanti тоже плавучая и тоже видовая: внутри панорамное остекление. Можно спуститься по лестнице из парилки и сразу нырк. 🥰 В общем, вариантов оказаться близко к воде этой весной нашли море. Ну или озеро — это кому как больше нравится. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.04.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6611</t>
+  </si>
+  <si>
+    <t>Ванна тореадора 🐂 Ванные комнаты в отелях — предсказуемый жанр, но только не в московском Che Hotel на Малой Дмитровке. Тут, видимо, решили, что красный — новый чёрный (ну или новый белый в случае с санузлом), и не смогли вовремя остановиться. Принимать такую ванну — интересный опыт для психики.🆘 Дэвиду Линчу бы понравилось. А вам? ❤️ — очень круто 😱 — у меня паническая атака @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>20.04.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6598</t>
+  </si>
+  <si>
+    <t>Рай для интроверта 🧡 Глядя на эти домики на озере в Марий-Эл, вспомнили похожий проект в Швеции: в городе Хардс в северной Лапландии есть велнес-отель Arctic Bath, и там целый комплекс плавучих номеров. Вообще, идея жить прямо в воде кажется очевидной, но в России такого немного. Вариант подойдёт самым уставшим: когда от ближайших соседей и смол-тока хочется отгородиться понадёжнее. 🌊 ❄️ Глэмпинг на фото называется «Оланга» и находится в 30 км от Йошкар-Олы. Номера тут не только в виде шатров на воде. Например, есть полностью прозрачная кибитка (фото 6): это уже не для интровертов, а наоборот, для тех, кому внимание только в радость. В каждом домике — холодильник, микроволновка, туалет, душ, кухонная зона, посуда, сейф, терраса с мангалом. Цены дружелюбные, можно снять номер от 6.500 ₽. 🖇 Из развлечений предлагают трекинг до реки Кундыш (2 км), прогулки по лесу, йогу и общение с животными — рядом с глэмпингом есть мини-зоопарк «Чудо-остров». Ну и сапы, конечно. Для любителей сапов это просто шамбала. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>19.04.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6593</t>
+  </si>
+  <si>
+    <t>Самые интересные музейные квартиры 📺 Пока нас тут пугают прогнозами и обещают уже завтра снег и гололёд, гулять совсем не хочется, а хочется ходить в гости. Собрали квартиры-музеи, воссоздающие быт обычных людей разных эпох, где гостей всегда встречают тепло. 1️⃣ «Альтес Хаус», Калининград Кенигсбергская квартира в атмосферном районе Амалиенау, где сохранилась довоенная застройка. Можно присаживаться на антикварные кресла, листать книги и залезать в ящички. После экскурсии стоит зайти в кафе Gustav Grossman и выпить кофе из винтажного фарфора.   2️⃣ «Квартира доходного дома», Санкт-Петербург Это не имитация: историк Екатерина Юхнёва и её дочь искусствовед Елизавета открыли музей в собственной квартире в старом доме на Фурштатской, где жило несколько поколений их семьи. Екатерина сама ведёт все программы, устраивает спиритические сеансы и вечера с салонными играми. 3️⃣ «Арткоммуналка. Ерофеев и другие», Коломна Музей-резиденция в доме, где в винном отделе гастронома «Огонёк» таскал ящики Веничка Ерофеев. Для полного погружения предлагают принять участие в театрализованном «Квесте на коммунальность», праздничном застолье на общей кухне, прогулке-бродилке по дворам или просто выпить чаю «со слоном».   4️⃣ «Интегральный музей-квартира повседневности Академгородка», Новосибирск Место, где можно совершить погружение в историю новосибирского научного городка и всего поколения советских ученых-шестидесятников. Типичная квартира физика-лирика принадлежала Герману Безносову, одному из основателей клуба «Под интегралом» — знакового культурного проекта. Музей открыла его дочь Анастасия Близнюк — гостеприимная хозяйка и увлечённый рассказчик. 5️⃣ «Квартира Коляна», Пермь Та самая «хата», в которой снимали сериал «Реальные пацаны». Жилище простого уральского парня Коляна находится в конструктивистском здании, известном в народе как «Дом грузчика». В квартире сохранили всю киношную обстановку в духе 1990-х и реквизит — от постеров до спортивных костюмов. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>18.04.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6585</t>
+  </si>
+  <si>
+    <t>Отель с театром на 300 мест 🤩 И это не где-нибудь в лондонском Вест-Энде, а во Владимирской области. «Усадьба Мещерская» в Гусь-Хрустальном — проект бизнесмена Дмитрия Орлова. В гуще хвойного леса тут дают балет «Щелкунчик» и принимают артистов Московской консерватории. 🫸 «Мещерская» раскинулась на трёх гектарах соснового бора. На территории есть аквакомплекс с бассейном, а размещают здесь в альпийских домиках.🏡Рядом работает ферма, продукты с которой идут прямиком в ресторан. Сыр местного производства продаётся в магазинах сети «Ашан». Цены в апреле: 15.200 ₽ за панорамный сьют, 18.700 ₽ за шале ⚪️Гордость отеля-усадьбы — частный театр на 300 гостей. Его тут именуют на итальянский манер: IL TEATRO. Дмитрий Орлов называет себя италоманом и говорит, что в свой проект пытался привнести дух Аппенинского полуострова. Театр — часть культурной инициативы. В планах у Орлова открытие собственного музея европейского искусства. Хотя с искусством «Усадьбу Мещерскую» уже кое-что объединяет: здесь есть своя гончарная студия и мозаичная мастерская. 🧡 И как тут не вспомнить, что у нас в канале выходил гид по Гусь-Хрустальному. 🙂‍↕️ @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>17.04.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6577</t>
+  </si>
+  <si>
+    <t>Кстати, по поводу цветения. 🌸 Считается, что лучшее время для поездки в Астрахань — июль-август, когда лотосовые поля в дельте Волги превращаются в огромные розовые ковры. С одной стороны, зрелище это и правда завораживающее, но июль-август в лотосовом краю — время жесточайшей жары, до 50°C (поэтому к зарослям обычно отправляются до рассвета, в «золотой час»). 😭 ‼️ А вот апрель-май — период максимально комфортного климата и неземной красоты. Огромное количество негуганых птиц, лотосы сонно тянут стебли к поверхности воды. Кругом лёгкая дымка и ощущение, что природа пробуждается прямо у тебя на глазах. Отправиться на такую прогулку можно из📍деревни Самосделка, остановившись в бутик-отеле «Рыбзавод». Он находится на берегу Волги, прямо в дельте, и своим открытым пейзажным бассейном «смотрит» на речную гладь. Через реку от вас — Хазарский каганат: копают древнюю столицу Итиль. Каждое лето студенты и волонтёры разворачивают здесь полевой лагерь, а гости «Рыбзавода» отправляются на раскопки и своими глазами видят, как археологи находят керамику, оружие и украшения, которые потом пополняют коллекцию Государственного исторического музея в Москве. 🤩 🟩Фишка «Рыбзавода» — доступ к потайным уголкам дельты и возможность организовать не просто водные прогулки, а многосоставные мини-путешествия в компании смотрителей Астраханского биосферного заповедника. Гостей здесь возят на «Орлане», построенном на петербуржской верфи в единственном экземпляре, специально для астраханских лотосовых полей. Это настоящий 3D-кинотеатр на природе! «Орлан» может пройти там, где не пройдут обычные лодки. А ещё в отеле устраивают оперные вечера, изучают ночное небо вместе с астрономами и много читают: в каждом номере — своя мини-библиотека с подборкой краеведческой литературы и книг о путешествиях. 😍 @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>16.04.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6569</t>
+  </si>
+  <si>
+    <t>В Ростовской области вовсю цветут степи🌷 Эти кадры фотограф Роман Кокорин сделал в окрестностях📍посёлка Волочаевский, на территории Ростовского заповедника. Попасть сюда может любой желающий — нужно лишь оплатить экологический сбор и послушать короткий инструктаж. Кстати, в Калмыкии тюльпаны уже тоже зацвели, но пока небольшими островками (наши спецкоры проверили). Весь апрель в Элисте проходит Фестиваль тюльпанов. Полную программу смотрите на сайте: там и групповая медитация, и катание на верблюдах, и выступление фолк-музыкантов. 🌷🌷 @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>16.04.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6565</t>
+  </si>
+  <si>
+    <t>🏃‍➡️🏃‍➡️🏃‍➡️🏃‍➡️🏃‍➡️🏃‍➡️ Чем ближе лето, тем сильнее хочется сорваться в путешествие! Взять и уехать, приняв решение за пару секунд, и тут же забронировать отель. Например, в столицу стеклоделия, на старинное производство или в город с древним монастырём и эталонными видами на Волгу. Просто потому, что захотелось. 💅 Для самых лёгких на подъём есть Отелло, с которым путешествия входят в привычку. В нём собраны не только отели, но и идеи, что посмотреть рядом, актуальные подборки и рекомендации 💬💬 Кстати, вот вам свежий промокод GDETAM — до 31 мая можно забронировать один любой отель из подборки со скидкой 15% (максимально — 1.500 ₽). Захотелось? Открывай Отелло! 🌊 Реклама. 0+ ООО «ДубльГис» ИНН:5405276278, erid: 2W5zFGtWCV7</t>
+  </si>
+  <si>
+    <t>15.04.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6560</t>
+  </si>
+  <si>
+    <t>Козельск. Русский Диснейленд, Гоголь в монастыре и лабиринты из валунов Финальный аккорд путешествия по Калужской области —📍в Козельске. ‼️ Этот старинный городок вы, возможно, помните по учебникам истории. Хан Батый прозвал его «‎злым»‎: город долго не сдавался, прежде чем его всё-таки сожгли дотла. От Калуги сюда ехать чуть больше часа. 🟠 Увидеть В монастырь Оптина пустынь стекаются паломники со всей страны. Когда-то здесь искал ответы на свои духовные вопросы Лев Толстой. А ещё раньше сюда приезжали Гоголь и Достоевский. 🟠 Потрогать Козельскую «‎Вихляндию»‎ часто сравнивают с Диснейлендом и парком Гауди в Барселоне. Причудливый, на грани китча, ландшафт со сказочными декорациями, Мостом драконов, Домом на бобовом стебле и другими объектами построил местный бизнесмен Владимир Вихлянцев. Все скульптуры созданы по особой технологии с применением арматуры и бетона. Всё можно трогать руками. 🟠 Попробовать В Козельске производят мороженое — возможно, вы его видели в супермаркетах по стране. Но особый шик — попробовать его прямо на родине: взять стаканчик и идти по улочкам Козельска с козельским пломбиром.🍦 Ещё опция — скататься на сам молокозавод. Там на территории есть кафе La Maison с магазином фирменных продуктов. 🟠 Почувствовать Чёртово городище — природная локация за городом, в 18 километрах. Ехать надо за нетипичным для среднерусских лесов пейзажем: будете бродить по лабиринтам из огромных валунов, забираться в пещеры с доледниковым светящимся мхом и разглядывать идеально круглые отверстия в камнях. Место прославилось как мистическое — якобы тут сбоит компас, а время течёт по-другому. Ещё в окрестностях Козельска есть колоритная заброшка — усадьба Березичи, принадлежавшая князю Оболенскому (это она на фото 1). 🟠Где там жить Если хочется на природу, подойдёт глэмпинг «На краю Земли». Из фишечек — в каждом доме есть проектор, а около шале — горячие купели. Летом проводят сплавы на байдарках. В черте города самый красивый отель — «Снегирь» на высоком берегу реки Жиздра. ➡️ Весь маршрут по Калужской области тут. А вот ссылки на отдельные посты с планом действий в городах: Боровск, Малоярославец, Калуга. Другие идеи поездок из Москвы ищите по хэштегу #куданавыходные_мск. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>13.04.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6550</t>
+  </si>
+  <si>
+    <t>Малоярославец. Наполеон, городище вятичей и стендап на пивоварне Продолжаем делиться маршрутом по Калужской области. Полчаса от Боровска — и вы в Малоярославце. ‼️ Город XIV века: долгое время он был просто Ярославцем, а после набега крымских татар вынужденно стал «‎Малым»‎. Но это не помешало ему показать себя во время войны с французами 1812 года — тогда Малоярославец сумел сдержать наступление в одной из важнейших битв. Начиная с 1987 года на базе местного музея проводят исторические реконструкции битвы с французами, и с каждым годом они становятся всё масштабнее. Имейте в виду, что День Малоярославецкого сражения — это третье воскресенье октября. 🟠 Следы Наполеона Не пропустите📍Голубые ворота Черноостровского монастыря: они сохранили следы ожесточённых боёв. 🟠 Городище вятичей Погрузиться в ещё более древнюю историю вы сможете, посетив городище вятичей. С виду холм как холм, но тысячелетие назад тут кипела жизнь древнего поселения. С вершины открывается вид на реку Лужу. (Выглядит она лучше, чем звучит). Рядом пара живописных смотровых. Вот первая — с видом на Медвежий луг и лес. А вот вторая — с видом на монастырь. 🟠Модерн в лесу Особняк Сергея Фёдорова — личного врача Николая II — находится недалеко от Малоярославца, на территории санатория «Воробьёво». По одной из версий, этот дом проектировал Лев Кекушев — мастер московского модерна. Несмотря на удручающее состояние, здание сохранило свой сказочный облик и напоминает волшебный замок. 🟠 Крафт Если душа требует праздника, можно взять экскурсию на пивоварню Александра Щеглова — местного энтузиаста крафта. Рассказ сопровождается дегустацией, а экскурсия — похмельем стендапом. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>12.04.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6545</t>
+  </si>
+  <si>
+    <t>Боровск. По следам старообрядцев, местного Бэнкси и самолёта Як-40 Первая остановка на автомаршруте по Калужской области —📍Боровск (85 км от МКАД). Пост с самим маршрутом, если что, тут. ‼️ В Боровск едут за типичным набором тихого уездного городка: храм, река, торговые ряды. А в итоге выясняется, что это и колыбель старообрядцев, и родина самобытного уличного художника, оставившего городскую летопись на стенах. И музеи тут выходят за рамки стандартных краеведческих: один находится в тюремном замке, другой квартирует в здании, из которого торчит нос самолёта. 🟠 Боровский стрит-арт Художник-самоучка Владимир Овчинников — местный Бэнкси. 88-летний пенсионер сделал больше сотни зарисовок на тему истории города. Для туристов это не просто серия картинок, а игра-бродилка в реальной жизни. Обязательно найдите Глобус Боровска и портрет Циолковского. 🟠 Старообрядческая история и храмы В XVII веке Боровск отказался принимать церковную реформу Никона и стал центром старообрядчества. Сюда сослали непокорного протопопа Аввакума и боярыню Морозову. Если вам интересна эта тема, загляните в старообрядческий Покровский собор и часовню боярыни. Ну а Пафнутьево-Боровский монастырь — главная святыня города, куда и отправили мятежного Аввакума. 🟠 Музеи Набор максимально эклектичный. Во-первых, музей Циолковского в доме, где учёный снимал квартиру. Во-вторых, Тюремный замок: из бывшей тюрьмы сделали арт-пространство. Напоследок, если любите авиацию, можно зайти в Дом самолёта Як-40. Узнаете его по реальному самолёту, торчащему из здания. 🟠 Сувениры и плюшки Даже если вы не любите сувенирные, «‎Домик счастья»‎ вас не разочарует. Это уютное пространство с мастер-классами, фотозонами и необычными штучками от местных мастеров. Перекусить советуем в «Чайной на Высоком» — она же смотровая площадка, откуда открываются потрясающие панорамы. Местные рекомендуют пробовать горячую выпечку из русской печи и провожать закаты медовым сбитнем.😘 🟠 Где там жить Если загуляетесь и решите остаться с ночёвкой, то останавливайтесь в «‎Бора-Боровске»‎ на берегу Протвы. Летом это полноценный курорт: модные барнхаусы, пляж, сапы, лодки и рыбалка. 🙂‍↕️ @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>11.04.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6540</t>
+  </si>
+  <si>
+    <t>Куда на выходные: маршрут по Калужской области ⤵️ Вот вам идея на майские или любые другие 3-4 свободных дня: проверенный автомобильный маршрут-конструктор по Калужской области, который можно пересобрать на свой вкус. В нём четыре интереснейших города, стрит-арт, наука, древние монастыри, музей-самолёт, экотропа и даже сказочный парк. 🇯🇵 Подробности будут в следующих постах, а пока сохраняйте тизер со всей логистикой. 🔴 День 1. Утром стартуем из Москвы и едем по Киевскому шоссе. Два часа в пути, и мы уже гуляем по Боровску — городу с уличными фресками и мощной старообрядческой историей. Следующая остановка — Малоярославец с живописными холмами. Ночуем в одном из отелей рядом или уже в Калуге (ещё 1,5 часа в пути). 🔴 День 2 полностью посвящаем Калуге и останавливаемся на ночь в ней же. В программе космос, муралы и закаты на Яченском водохранилище. 🔴 День 3. Добираемся до Козельска (это ещё час с небольшим): там смотрим сказочный парк и пробуем местное мороженое. Ночуем в одном из глэмпингов рядом с городом. 🔴 День 4. Едем домой: дорога от Козельска до Москвы — 270 км. Такой сценарий по желанию можно растянуть за счёт отдыха в отелях на природе или, наоборот, ужать на свой вкус. Дальше расскажем уже пошагово, что смотреть в каждом из городов и, конечно же, где там жить. ‼ Другие идеи поездок ищите по хэштегу #куданавыходные_мск. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>10.04.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6535</t>
+  </si>
+  <si>
+    <t>Отель ужасов в Петербурге 👀 До Хэллоуина ещё далеко, но готовь бензопилу сани летом. И где, как не в культурной столице, желанием заночевать в доме сумасшедшего профессора или логове вампира никого не удивишь. 🔠 Там, к слову, выдают тапочки, фен и подписку на SmartTV. И завтрак включён. Единственный отель-ужастик в Петербурге — Mysterio Hotel — находится в историческом центре, 📍на Шпалерной. Здание само по себе располагает к хоррор-теме: старый кирпич, сводчатые потолки, мрачная парадная лестница и действующие дымоходы. Внутри — 8 номеров, и каждый по мотивам ужасов. 🟢«Граф Дракула» Интерьер — классический ампир вампир: бархат, тёмное дерево, свечи. 🟢«Обитель клоуна» Комната циркового психопата: шарики, афиши, кукла в углу. Ночью она, возможно, меняет положение. 🟢«Кукольный дом» Вы спите на удобной кровати с кружевными подушками, а с полок на вас смотрят стеклянные глаза на фарфоровых лицах. 🟢«Логово маньяка» Классика слэшера: стены в газетных вырезках, тусклый свет. По категории Mysterio Hotel — это три звезды с завтраками. Можно найти номера от 5.000 ₽, но в выходные обычно в два раза дороже. Весомый плюс — вы вышли и сразу оказались на Неве. Рядом Таврический сад, Русский музей и Михайловский замок. 📌Внизу тематический гастробар с винтажными вещицами, печеньем в виде ведьминых пальцев и «‎кошмарными»‎ авторскими коктейлями: вместо бокала напитки наливают в пакет для сбора крови. Если вам всё ещё мало хоррора, то можно прямо в отеле взять квест-ужастик с живыми актёрами. Придёт клоун-убийца и станет загадывать загадки. Или будете расследовать дело серийника с поиском улик у себя в номере. 🆘 @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>09.04.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6527</t>
+  </si>
+  <si>
+    <t>Скандинавский ретрошик в Выборге 🐎 Наткнулись на эти атмосферные апарты🏆в Выборге и вспомнили, что здесь и здесь у нас выходили полезные посты с советами, что посмотреть в городе. ⭐️ Квартира на фото расположена в финском доме в стиле северного модерна (кстати, во время нахождения в составе Финляндии город назывался Виипури). Дизайн — смесь скандинавского с ностальгическим. Особенно умилила деревянная лошадка-качалка на фото 1. В апартах две спальни, гостиная с проектором, кухня и две ванных комнаты. От 19.000 ₽ в сутки. В 10 минутах неспешной прогулки — Выборгский замок, который, впрочем, отлично видно из окон. 🤩 @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>08.04.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6522</t>
+  </si>
+  <si>
+    <t>Отель на футбольном стадионе ⚽️ Так близко пенальти вы ещё не смотрели. People Stadium Stories в Казани встроили в действующий стадион «Ак Барс Арена». Следить за ходом матча тут можно прямо из кровати, а балкон номера — это полноценный выход на трибуну. 😍 Номера украшает футбольная символика. Для полноты ощущений на прикроватном столике лежат VR-очки. Вместо ночника — футбольное поле, которое подсвечивается по ночам. ➡️ Когда матчей нет и на стадионе тихо, можно взять экскурсию по спортивному закулисью (800 ₽). Показывают раздевалки, комментаторские кабины, вип-ложи. Чем ещё заниматься? Сходить на массаж и карбокситерапию, поплавать в бассейне, потренироваться в зале X-fit (всё это находится в отеле). Из культурного есть экскурсии по городу и в соседнюю Йошкар-Олу, речные прогулки по акватории Казанки и Волги, туры на остров-град Свияжск. Самые простые номера — от 7.000 ₽ в сутки. ❗️Только имейте в виду, что отель расположен далековато от центра. Дорога до района мечети Кул Шариф по выходным может оказаться долгой. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>07.04.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6517</t>
+  </si>
+  <si>
+    <t>Как мёдом намазано: отели с собственными пасеками ✨ Это ж-ж-ж подборка отелей, где правильные пчёлы делают правильный мёд, а вы можете его пробовать, наблюдать за процессом и отдыхать в апидомиках. ✔️ «‎Путь пчелы»‎ 📍 деревня Паршино, Калужская область Не пасека при отеле, а отель при пасеке. Даже домики тут в форме пчелиных сот — с шестиугольными окнами. Есть и отдельные апидома для отдыха: под лежанками — настоящие ульи, спрятанные за мелкой сеткой. Пчёлы внутрь не попадают, а вы дремлете под их мерное жужжание. 🧡 💳 От 10.000 ₽ ✔️ «‎Уральская пчёлка»‎ 📍 село Кадниково, Свердловская область После заселения каждому гостю выдают «костюм ‎космонавта»‎ и ведут знакомиться к пчёлам. Потом можно пойти на лечебный сон в апикупол и на мастер-класс по свечам из натурального воска. Мёд и продукты пчеловодства продают здесь же. Ночевать вы будете в просторном Лесном домике — с баней и длинным столом на большую компанию. 💳 3.500 ₽ за ночь в апикуполе ✔️ «‎Ясно Поле»‎ 📍 деревня Вележево, Тульская область Здешние пчёлы не аттракцион, а часть большого хозяйства. Ехать в «Ясно Поле» стоит за комплексным опытом агротуризма: тут вам и фермерские продуты, и животные, и природа. В отеле работает сыроварня. Только представьте сочетание фермерского сыра со свежим мёдом с собственной пасеки! 💳 От 5.790 ₽ ✔️ Дом отдыха «‎ВКС Кантри»‎ 📍 посёлок Сосновый Бор, Владимирская область Атмосфера напоминает пионерский лагерь или каникулы в деревне у бабушки. Развлечений много: и сапы, и сплавы, и конный клуб, и верёвочный парк. Пасека стоит прямо на территории дома отдыха. Душистый мёд оттуда добавляют к блинам и оладьям за завтраком. 💳 От 8.800 ₽ @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>02.04.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6512</t>
+  </si>
+  <si>
+    <t>Нашли новый классный сервис для самостоятельных путешественников 💕 С его помощью вы можете заказать маршрут у местного жителя — эксперта в сфере локального туризма. Собираетесь вы, скажем, в Стамбул — и в GeoCult получаете маршрут, составленный человеком, который действительно знает город изнутри. Работает всё по принципу «Убера»: вы выбираете направление и формат поездки, а сервис предлагает маршруты от профильных экспертов — в зависимости от ваших интересов. Гастрономия, природа, история или искусство — каждое путешествие создаётся проверенными специалистами в своей области. Есть три варианта: выбрать готовый маршрут, заказать индивидуальную разработку с учётом ваших предпочтений или записаться на онлайн-консультацию у местного тревел-дизайнера. У GeoCult уже запущен сайт — там можно выбрать формат путешествия и оставить заявку. А в телеграм-канале публикуются анонсы, обновления и новости проекта. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>31.03.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6502</t>
+  </si>
+  <si>
+    <t>Практически отель «Гранд Будапешт» для поклонников Уэса Андерсона 🔥 Villa Malepartus — новый проект, квартирующий в немецком особняке начала XX века📍в Светлогорске. За фотогеничным фасадом с зелёными балконами — номера 7 разных категорий, от стандартов (7.500 ₽) до шале с собственной террасой (11.400 ₽). Один из самых красивых люксов — «Семейный» площадью 55м² (11.100 ₽) — расположен на мансардном этаже. В нём могут разместиться до 7 человек. 📎 У «Виллы» есть своя трогательная история, связанная с неким герром Херманом: архитектором из Раушена, решившим построить пансионат среди сосен на берегу. Однажды во время прогулки по лесу Херман увидел лису, попавшую в капкан, и суетящихся вокруг неё лисят. Он подобрал рыжее семейство и решил приютить его у себя — так «Вилла Хермана» в народе получила прозвище «лисья нора». 📌 Перед входом в Villa Malepartus красуется памятник лисе, а слово Malepartus в названии — это и есть «лисье логово» по-немецки. ✍️ А вот, кстати, ещё один Уэс Андерсон, если пропустили. @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>30.03.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6494</t>
+  </si>
+  <si>
+    <t>Даже представить боимся, во сколько обойдётся такой #номерсвидом в разгар ПМЭФ 🤩 А вот если заселиться, скажем, завтра на 3 ночи, то есть с 31 марта по 3 апреля (бронирование возможно минимум от 3 ночей), стоимость будет 72.300 ₽ на 4-х гостей за весь период ~ 6.000 ₽ на человека в сутки. Эти апарты не гостиница, а квартира в жилом доме на Казанской, 2 (вот ссылка на бронирование). Любителям жанра «гулять так гулять» тут есть чем впечатлиться: шестиметровые потолки, арочные окна, винтажные люстры, предметы искусства и главный шедевр — купол Казанского собора, расположенный на таком расстоянии от вас, что ближе будет только на него высадиться. 🤔 @gdetamhotel | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>29.03.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/gdetamhotel/6486</t>
+  </si>
+  <si>
+    <t>Помните, летом мы рассказывали про новый бутик-отель «Тарковский» в Суздале? Тогда они ещё только-только заканчивали ремонт, а сейчас работают в полную силу. Смотрите, какое классное переосмысление пространства русской избы получилось у дизайнеров из бюро Ruger (среди их клиентов — Хабенский, Янковские и другие звёзды✨). 🖇 На фото — дом «Ностальгия», названный в честь первой части трилогии Тарковского. Этой избе больше ста лет, и здесь бережно сохранили всё, что делает её «живой»: старое дерево, неровный пол, фактурные стены. 🔵 Владельцы акцентируют внимание на вещах с историей. Например, собрали целую коллекцию статуэток Конаковского фаянсового завода, основанного ещё в начале 19 века. В интерьере можно увидеть и старинные иконы, и картины современных русских художников, и дизайн-объекты, и антикварную мебель вроде резного деревянного трюмо, которое деликатно отреставрировали. 😍 Всего в «Ностальгии» 7 комнат. На втором этаже находится библиотека. В просторной гостиной можно собираться большими компаниями. Стоимость дома в апреле — 70.000 ₽, но нужно понимать, что эта сумма шерится между 12 гостями: на человека в сутки получается в районе 6.000 ₽, что для Суздаля звучит вполне заманчиво. «Ностальгия» — первый этап проекта. Сейчас строятся дома «Солярис» и «Зеркало». @gdetamhotel | Читать нас в MAX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2447,62 +2897,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H229"/>
+  <dimension ref="A1:H279"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3403.312" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="3681.815" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -8342,50 +8792,1338 @@
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>82155</v>
       </c>
       <c r="B229" t="s">
         <v>687</v>
       </c>
       <c r="C229" t="s">
         <v>688</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E229">
         <v>7489</v>
       </c>
       <c r="F229">
         <v>4</v>
       </c>
       <c r="G229">
         <v>108</v>
       </c>
       <c r="H229">
         <v>4</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>89443</v>
+      </c>
+      <c r="B230" t="s">
+        <v>690</v>
+      </c>
+      <c r="C230" t="s">
+        <v>691</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="E230">
+        <v>1829</v>
+      </c>
+      <c r="F230">
+        <v>8</v>
+      </c>
+      <c r="G230">
+        <v>29</v>
+      </c>
+      <c r="H230">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>89444</v>
+      </c>
+      <c r="B231" t="s">
+        <v>693</v>
+      </c>
+      <c r="C231" t="s">
+        <v>694</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="E231">
+        <v>2035</v>
+      </c>
+      <c r="F231">
+        <v>23</v>
+      </c>
+      <c r="G231">
+        <v>34</v>
+      </c>
+      <c r="H231">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>89445</v>
+      </c>
+      <c r="B232" t="s">
+        <v>696</v>
+      </c>
+      <c r="C232" t="s">
+        <v>697</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="E232">
+        <v>2608</v>
+      </c>
+      <c r="F232">
+        <v>38</v>
+      </c>
+      <c r="G232">
+        <v>52</v>
+      </c>
+      <c r="H232">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>89446</v>
+      </c>
+      <c r="B233" t="s">
+        <v>699</v>
+      </c>
+      <c r="C233" t="s">
+        <v>700</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="E233">
+        <v>2523</v>
+      </c>
+      <c r="F233">
+        <v>17</v>
+      </c>
+      <c r="G233">
+        <v>42</v>
+      </c>
+      <c r="H233">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>89447</v>
+      </c>
+      <c r="B234" t="s">
+        <v>702</v>
+      </c>
+      <c r="C234" t="s">
+        <v>703</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="E234">
+        <v>2611</v>
+      </c>
+      <c r="F234">
+        <v>46</v>
+      </c>
+      <c r="G234">
+        <v>38</v>
+      </c>
+      <c r="H234">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>89448</v>
+      </c>
+      <c r="B235" t="s">
+        <v>705</v>
+      </c>
+      <c r="C235" t="s">
+        <v>706</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="E235">
+        <v>2828</v>
+      </c>
+      <c r="F235">
+        <v>83</v>
+      </c>
+      <c r="G235">
+        <v>62</v>
+      </c>
+      <c r="H235">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>89449</v>
+      </c>
+      <c r="B236" t="s">
+        <v>708</v>
+      </c>
+      <c r="C236" t="s">
+        <v>709</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="E236">
+        <v>2941</v>
+      </c>
+      <c r="F236">
+        <v>31</v>
+      </c>
+      <c r="G236">
+        <v>57</v>
+      </c>
+      <c r="H236">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>89450</v>
+      </c>
+      <c r="B237" t="s">
+        <v>711</v>
+      </c>
+      <c r="C237" t="s">
+        <v>712</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="E237">
+        <v>3343</v>
+      </c>
+      <c r="F237">
+        <v>34</v>
+      </c>
+      <c r="G237">
+        <v>37</v>
+      </c>
+      <c r="H237">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>89451</v>
+      </c>
+      <c r="B238" t="s">
+        <v>714</v>
+      </c>
+      <c r="C238" t="s">
+        <v>715</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="E238">
+        <v>3307</v>
+      </c>
+      <c r="F238">
+        <v>83</v>
+      </c>
+      <c r="G238">
+        <v>42</v>
+      </c>
+      <c r="H238">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>89452</v>
+      </c>
+      <c r="B239" t="s">
+        <v>717</v>
+      </c>
+      <c r="C239" t="s">
+        <v>718</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="E239">
+        <v>3580</v>
+      </c>
+      <c r="F239">
+        <v>57</v>
+      </c>
+      <c r="G239">
+        <v>71</v>
+      </c>
+      <c r="H239">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>89453</v>
+      </c>
+      <c r="B240" t="s">
+        <v>720</v>
+      </c>
+      <c r="C240" t="s">
+        <v>721</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="E240">
+        <v>3721</v>
+      </c>
+      <c r="F240">
+        <v>54</v>
+      </c>
+      <c r="G240">
+        <v>80</v>
+      </c>
+      <c r="H240">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>89454</v>
+      </c>
+      <c r="B241" t="s">
+        <v>723</v>
+      </c>
+      <c r="C241" t="s">
+        <v>724</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="E241">
+        <v>4060</v>
+      </c>
+      <c r="F241">
+        <v>89</v>
+      </c>
+      <c r="G241">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>89455</v>
+      </c>
+      <c r="B242" t="s">
+        <v>726</v>
+      </c>
+      <c r="C242" t="s">
+        <v>727</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="E242">
+        <v>4773</v>
+      </c>
+      <c r="F242">
+        <v>118</v>
+      </c>
+      <c r="G242">
+        <v>74</v>
+      </c>
+      <c r="H242">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>89456</v>
+      </c>
+      <c r="B243" t="s">
+        <v>729</v>
+      </c>
+      <c r="C243" t="s">
+        <v>730</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="E243">
+        <v>4674</v>
+      </c>
+      <c r="F243">
+        <v>4</v>
+      </c>
+      <c r="G243">
+        <v>224</v>
+      </c>
+      <c r="H243">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>89457</v>
+      </c>
+      <c r="B244" t="s">
+        <v>732</v>
+      </c>
+      <c r="C244" t="s">
+        <v>733</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E244">
+        <v>3821</v>
+      </c>
+      <c r="F244">
+        <v>76</v>
+      </c>
+      <c r="G244">
+        <v>54</v>
+      </c>
+      <c r="H244">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>89458</v>
+      </c>
+      <c r="B245" t="s">
+        <v>735</v>
+      </c>
+      <c r="C245" t="s">
+        <v>736</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="E245">
+        <v>4374</v>
+      </c>
+      <c r="F245">
+        <v>79</v>
+      </c>
+      <c r="G245">
+        <v>70</v>
+      </c>
+      <c r="H245">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>89459</v>
+      </c>
+      <c r="B246" t="s">
+        <v>738</v>
+      </c>
+      <c r="C246" t="s">
+        <v>739</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="E246">
+        <v>3918</v>
+      </c>
+      <c r="F246">
+        <v>49</v>
+      </c>
+      <c r="G246">
+        <v>92</v>
+      </c>
+      <c r="H246">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>89460</v>
+      </c>
+      <c r="B247" t="s">
+        <v>741</v>
+      </c>
+      <c r="C247" t="s">
+        <v>742</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E247">
+        <v>4264</v>
+      </c>
+      <c r="F247">
+        <v>1</v>
+      </c>
+      <c r="G247">
+        <v>17</v>
+      </c>
+      <c r="H247">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>89461</v>
+      </c>
+      <c r="B248" t="s">
+        <v>744</v>
+      </c>
+      <c r="C248" t="s">
+        <v>745</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="E248">
+        <v>4007</v>
+      </c>
+      <c r="F248">
+        <v>41</v>
+      </c>
+      <c r="G248">
+        <v>119</v>
+      </c>
+      <c r="H248">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>89462</v>
+      </c>
+      <c r="B249" t="s">
+        <v>747</v>
+      </c>
+      <c r="C249" t="s">
+        <v>748</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="E249">
+        <v>34252</v>
+      </c>
+      <c r="F249">
+        <v>24</v>
+      </c>
+      <c r="G249">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>89463</v>
+      </c>
+      <c r="B250" t="s">
+        <v>750</v>
+      </c>
+      <c r="C250" t="s">
+        <v>751</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="E250">
+        <v>3771</v>
+      </c>
+      <c r="F250">
+        <v>38</v>
+      </c>
+      <c r="G250">
+        <v>59</v>
+      </c>
+      <c r="H250">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>89464</v>
+      </c>
+      <c r="B251" t="s">
+        <v>753</v>
+      </c>
+      <c r="C251" t="s">
+        <v>754</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="E251">
+        <v>3874</v>
+      </c>
+      <c r="F251">
+        <v>52</v>
+      </c>
+      <c r="G251">
+        <v>68</v>
+      </c>
+      <c r="H251">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>89465</v>
+      </c>
+      <c r="B252" t="s">
+        <v>756</v>
+      </c>
+      <c r="C252" t="s">
+        <v>757</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E252">
+        <v>4251</v>
+      </c>
+      <c r="F252">
+        <v>93</v>
+      </c>
+      <c r="G252">
+        <v>83</v>
+      </c>
+      <c r="H252">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>89466</v>
+      </c>
+      <c r="B253" t="s">
+        <v>759</v>
+      </c>
+      <c r="C253" t="s">
+        <v>760</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="E253">
+        <v>3807</v>
+      </c>
+      <c r="F253">
+        <v>82</v>
+      </c>
+      <c r="G253">
+        <v>74</v>
+      </c>
+      <c r="H253">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>89467</v>
+      </c>
+      <c r="B254" t="s">
+        <v>762</v>
+      </c>
+      <c r="C254" t="s">
+        <v>763</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="E254">
+        <v>7291</v>
+      </c>
+      <c r="F254">
+        <v>103</v>
+      </c>
+      <c r="G254">
+        <v>83</v>
+      </c>
+      <c r="H254">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>89468</v>
+      </c>
+      <c r="B255" t="s">
+        <v>765</v>
+      </c>
+      <c r="C255" t="s">
+        <v>766</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="E255">
+        <v>5207</v>
+      </c>
+      <c r="F255">
+        <v>139</v>
+      </c>
+      <c r="G255">
+        <v>83</v>
+      </c>
+      <c r="H255">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>89469</v>
+      </c>
+      <c r="B256" t="s">
+        <v>768</v>
+      </c>
+      <c r="C256" t="s">
+        <v>769</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E256">
+        <v>4060</v>
+      </c>
+      <c r="F256">
+        <v>78</v>
+      </c>
+      <c r="G256">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>89470</v>
+      </c>
+      <c r="B257" t="s">
+        <v>771</v>
+      </c>
+      <c r="C257" t="s">
+        <v>772</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E257">
+        <v>4003</v>
+      </c>
+      <c r="F257">
+        <v>28</v>
+      </c>
+      <c r="G257">
+        <v>41</v>
+      </c>
+      <c r="H257">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>89471</v>
+      </c>
+      <c r="B258" t="s">
+        <v>774</v>
+      </c>
+      <c r="C258" t="s">
+        <v>775</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="E258">
+        <v>4383</v>
+      </c>
+      <c r="F258">
+        <v>24</v>
+      </c>
+      <c r="G258">
+        <v>65</v>
+      </c>
+      <c r="H258">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>89472</v>
+      </c>
+      <c r="B259" t="s">
+        <v>777</v>
+      </c>
+      <c r="C259" t="s">
+        <v>778</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="E259">
+        <v>4141</v>
+      </c>
+      <c r="F259">
+        <v>40</v>
+      </c>
+      <c r="G259">
+        <v>88</v>
+      </c>
+      <c r="H259">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>89473</v>
+      </c>
+      <c r="B260" t="s">
+        <v>780</v>
+      </c>
+      <c r="C260" t="s">
+        <v>781</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="E260">
+        <v>4234</v>
+      </c>
+      <c r="F260">
+        <v>85</v>
+      </c>
+      <c r="G260">
+        <v>73</v>
+      </c>
+      <c r="H260">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>89474</v>
+      </c>
+      <c r="B261" t="s">
+        <v>783</v>
+      </c>
+      <c r="C261" t="s">
+        <v>784</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="E261">
+        <v>4544</v>
+      </c>
+      <c r="F261">
+        <v>27</v>
+      </c>
+      <c r="G261">
+        <v>161</v>
+      </c>
+      <c r="H261">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>89475</v>
+      </c>
+      <c r="B262" t="s">
+        <v>786</v>
+      </c>
+      <c r="C262" t="s">
+        <v>787</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="E262">
+        <v>4528</v>
+      </c>
+      <c r="F262">
+        <v>129</v>
+      </c>
+      <c r="G262">
+        <v>89</v>
+      </c>
+      <c r="H262">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>89476</v>
+      </c>
+      <c r="B263" t="s">
+        <v>789</v>
+      </c>
+      <c r="C263" t="s">
+        <v>790</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="E263">
+        <v>4282</v>
+      </c>
+      <c r="F263">
+        <v>64</v>
+      </c>
+      <c r="G263">
+        <v>59</v>
+      </c>
+      <c r="H263">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>89477</v>
+      </c>
+      <c r="B264" t="s">
+        <v>792</v>
+      </c>
+      <c r="C264" t="s">
+        <v>793</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="E264">
+        <v>4321</v>
+      </c>
+      <c r="F264">
+        <v>170</v>
+      </c>
+      <c r="G264">
+        <v>98</v>
+      </c>
+      <c r="H264">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>89478</v>
+      </c>
+      <c r="B265" t="s">
+        <v>795</v>
+      </c>
+      <c r="C265" t="s">
+        <v>796</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="E265">
+        <v>4172</v>
+      </c>
+      <c r="F265">
+        <v>78</v>
+      </c>
+      <c r="G265">
+        <v>89</v>
+      </c>
+      <c r="H265">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>89479</v>
+      </c>
+      <c r="B266" t="s">
+        <v>798</v>
+      </c>
+      <c r="C266" t="s">
+        <v>799</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E266">
+        <v>4677</v>
+      </c>
+      <c r="F266">
+        <v>167</v>
+      </c>
+      <c r="G266">
+        <v>145</v>
+      </c>
+      <c r="H266">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>89480</v>
+      </c>
+      <c r="B267" t="s">
+        <v>801</v>
+      </c>
+      <c r="C267" t="s">
+        <v>802</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="E267">
+        <v>4344</v>
+      </c>
+      <c r="F267">
+        <v>8</v>
+      </c>
+      <c r="G267">
+        <v>19</v>
+      </c>
+      <c r="H267">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>89481</v>
+      </c>
+      <c r="B268" t="s">
+        <v>804</v>
+      </c>
+      <c r="C268" t="s">
+        <v>805</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E268">
+        <v>4561</v>
+      </c>
+      <c r="F268">
+        <v>192</v>
+      </c>
+      <c r="G268">
+        <v>92</v>
+      </c>
+      <c r="H268">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>89482</v>
+      </c>
+      <c r="B269" t="s">
+        <v>807</v>
+      </c>
+      <c r="C269" t="s">
+        <v>808</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E269">
+        <v>4411</v>
+      </c>
+      <c r="F269">
+        <v>98</v>
+      </c>
+      <c r="G269">
+        <v>65</v>
+      </c>
+      <c r="H269">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>89483</v>
+      </c>
+      <c r="B270" t="s">
+        <v>810</v>
+      </c>
+      <c r="C270" t="s">
+        <v>811</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="E270">
+        <v>4449</v>
+      </c>
+      <c r="F270">
+        <v>136</v>
+      </c>
+      <c r="G270">
+        <v>79</v>
+      </c>
+      <c r="H270">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>89484</v>
+      </c>
+      <c r="B271" t="s">
+        <v>813</v>
+      </c>
+      <c r="C271" t="s">
+        <v>814</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E271">
+        <v>4654</v>
+      </c>
+      <c r="F271">
+        <v>166</v>
+      </c>
+      <c r="G271">
+        <v>96</v>
+      </c>
+      <c r="H271">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>89485</v>
+      </c>
+      <c r="B272" t="s">
+        <v>816</v>
+      </c>
+      <c r="C272" t="s">
+        <v>817</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E272">
+        <v>4778</v>
+      </c>
+      <c r="F272">
+        <v>135</v>
+      </c>
+      <c r="G272">
+        <v>67</v>
+      </c>
+      <c r="H272">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>89486</v>
+      </c>
+      <c r="B273" t="s">
+        <v>819</v>
+      </c>
+      <c r="C273" t="s">
+        <v>820</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E273">
+        <v>4687</v>
+      </c>
+      <c r="F273">
+        <v>89</v>
+      </c>
+      <c r="G273">
+        <v>92</v>
+      </c>
+      <c r="H273">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>89487</v>
+      </c>
+      <c r="B274" t="s">
+        <v>822</v>
+      </c>
+      <c r="C274" t="s">
+        <v>823</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E274">
+        <v>4717</v>
+      </c>
+      <c r="F274">
+        <v>121</v>
+      </c>
+      <c r="G274">
+        <v>59</v>
+      </c>
+      <c r="H274">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>89488</v>
+      </c>
+      <c r="B275" t="s">
+        <v>825</v>
+      </c>
+      <c r="C275" t="s">
+        <v>826</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E275">
+        <v>4536</v>
+      </c>
+      <c r="F275">
+        <v>81</v>
+      </c>
+      <c r="G275">
+        <v>68</v>
+      </c>
+      <c r="H275">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>89489</v>
+      </c>
+      <c r="B276" t="s">
+        <v>828</v>
+      </c>
+      <c r="C276" t="s">
+        <v>829</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E276">
+        <v>5677</v>
+      </c>
+      <c r="F276">
+        <v>92</v>
+      </c>
+      <c r="G276">
+        <v>75</v>
+      </c>
+      <c r="H276">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>89490</v>
+      </c>
+      <c r="B277" t="s">
+        <v>831</v>
+      </c>
+      <c r="C277" t="s">
+        <v>832</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E277">
+        <v>5074</v>
+      </c>
+      <c r="F277">
+        <v>167</v>
+      </c>
+      <c r="G277">
+        <v>96</v>
+      </c>
+      <c r="H277">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>89491</v>
+      </c>
+      <c r="B278" t="s">
+        <v>834</v>
+      </c>
+      <c r="C278" t="s">
+        <v>835</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E278">
+        <v>4945</v>
+      </c>
+      <c r="F278">
+        <v>96</v>
+      </c>
+      <c r="G278">
+        <v>88</v>
+      </c>
+      <c r="H278">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>89492</v>
+      </c>
+      <c r="B279" t="s">
+        <v>837</v>
+      </c>
+      <c r="C279" t="s">
+        <v>838</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E279">
+        <v>4777</v>
+      </c>
+      <c r="F279">
+        <v>104</v>
+      </c>
+      <c r="G279">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">