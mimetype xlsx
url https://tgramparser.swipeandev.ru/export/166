--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2699">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3582,50 +3582,4577 @@
     <t>07.08.25 09:50</t>
   </si>
   <si>
     <t>t.me/viewmoscow/20832</t>
   </si>
   <si>
     <t>Ищете, куда инвестировать? Инвестируйте в отели в Сочи! Станьте совладельцем действующей сети отели с честной доходностью от 30% годовых и кэшбэком 100% на отдых Почему выгодно инвестировать в отели Дзен? ✅Под управлением компании десятки эко-отелей в топовых туристических локациях; ✅Средняя загрузка 74,4%, оценка 4,9 по отзывам; ✅100% кэшбэк на отдых и выход из проекта за 7 дней. Dzen Recovery Wellness &amp; Spa — эксклюзивный проект в центре Красной Поляны, окружённый реликтовым лесом. Локация входит в ТОП-3 самых популярных курортов России. Спрос на отдых круглогодичный и стабильно высокий. Акция: До 31 августа повышенная доходность до 37,5%! Получить предложение #реклама dzensafari.ru О рекламодателе</t>
   </si>
   <si>
     <t>07.08.25 08:00</t>
   </si>
   <si>
     <t>t.me/viewmoscow/20831</t>
   </si>
   <si>
     <t>🏛 Усадьба Валуево #ПосёлокВалуево 📌 Архитектурный ансамбль был возведён на стыке XVIII–XIX веков по заказу графа А. И. Мусина-Пушкина в стиле классицизма. В усадьбе также можно посмотреть грот 📍 Координаты - 55.573695, 37.353977 🗺 Место на карте 📷 Александр Раугалло 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать: • App Store • Google Play • RuStore #Архитектура #Усадьба</t>
   </si>
   <si>
     <t>07.08.25 04:00</t>
   </si>
   <si>
     <t>t.me/viewmoscow/20827</t>
   </si>
   <si>
     <t>🏛 Музей-усадьба «Горки Ленинские» #ЛенинскийГородскойОкруг 📌 В музее представлены аутентичные предметы, которыми пользовались в те времена. Экскурсоводы проводят захватывающие и познавательные экскурсии. В Ленинском городском округе также стоит посетить церковь Преображения Господня 📍 Координаты - 55.504592, 37.765021 🗺 Место на карте 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать: • App Store • Google Play • RuStore #Архитектура #Музей #Усадьба</t>
+  </si>
+  <si>
+    <t>15.09.26 21:14</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30330</t>
+  </si>
+  <si>
+    <t>Освой профессию актёра озвучки - начни с кастинга! Мечтаешь быть услышанным? Озвучка, реклама, дубляж - всё это реальные профессии, доступные каждому. Главное начать! Сейчас открыт бесплатный кастинг голосов. Мы ищем новые голоса для студийных и онлайн-проектов. - Подойдёт даже без опыта - Участие бесплатное Не упусти шанс воплотить свою мечту в жизнь. Узнать больше #реклама 16+ shabolovka-school-77.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30329</t>
+  </si>
+  <si>
+    <t>🏛 Эта фабрика раньше называлась «Эйнем» 📌 Предприятие основал немецкий кондитер Теодор Эйнем. Первые корпуса на Берсеневской набережной начали появляться в 1889 году, а после революции фабрика получила название «Красный Октябрь». 📍 Координаты - 55.740727, 37.608965 🗺 Берсеневская наб., 6, стр. 3, Москва 🚇 Кропоткинская, Полянка, Боровицкая 📷 Юрий Дегтярев 🎞 Прислать свои фотографии #РайонЯкиманка #Архитектура</t>
+  </si>
+  <si>
+    <t>15.09.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30328</t>
+  </si>
+  <si>
+    <t>🏛 Здесь можно найти сразу 49 объектов культурного наследия 📌 Исторические павильоны, фонтаны и другие сооружения сохранили архитектурный облик разных периодов существования выставки. Сегодня территория объединяет историческую застройку, музеи и современные пространства. 📍 Координаты - 55.826249, 37.637577 🗺 просп. Мира, 119В, Москва 🚇 Выставочный центр, ВДНХ, Улица Сергея Эйзенштейна 📷 Юрий Дегтярев 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #ОстанкинскийРайон #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>15.09.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30327</t>
+  </si>
+  <si>
+    <t>Успей купить EXLANTIX с выгодой до 1 125 000 ₽ до 30.09! EXLANTIX - автомобили на новых источниках энергии с высочайшей оснащённостью, динамикой и комфортом для тех, кто не ищет компромиссов. До конца сентбря у официального дилера БорисХоф есть возможность получить субсидию до 925 000 ₽ при покупке гибридных моделей линейки - это распространяется не только на флагман, но и на другие модели. При покупке вы получаете: ✅ Выгода до 1 125 000 ₽ с учётом госсубсидии ✅ Доп. оборудование на 300 000 ₽ при покупке ✅ Гарантия 8 лет или 200 000 км ✅ Все комплектации в наличии с ПТС - новый автомобиль за один день ✅ Оплата частями и честная оценка по трейд-ин Успейте воспользоваться выгодой, пока действует предложение. Жмите «Узнать больше» Узнать больше #реклама sale.borishof-esteo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30324</t>
+  </si>
+  <si>
+    <t>💦 Водопад в лесопарке «Ближняя Дача» #ГородскойОкругМытищи 📌 Для прогулок вокруг водопада оборудована набережная, а к воде ведут каменные прогулочные дорожки. 📍 Координаты - 55.917693, 37.597865 🗺 Место на карте 📷 3:4 | Три на четыре 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>15.09.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30323</t>
+  </si>
+  <si>
+    <t>🏛 Высотное здание на Котельнической набережной #ТаганскийРайон 📌 Авторами проекта были Дмитрий Чечулин и Александр Ростковский, инженер — Леонид Гохман. 📍 Координаты - 55.747084, 37.642784 🗺 Котельническая наб., 1/15кБ, Москва 🚇 Китай-город, Таганская 📷 ksarzie 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>15.09.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30322</t>
+  </si>
+  <si>
+    <t>Купите дом у векового леса в 40 мин. от МКАД от 17 млн Устали от суеты города и вечных пробок? Хватит задыхаться в бетонных джунглях! Вам хочется, чтобы дети росли в безопасной, экологичной среде, а вы сами по утрам дышали свежим воздухом, слушали пение птиц и гуляли по настоящему лесу? Коттеджный поселок Сысоево Парк в Истринском районе Подмосковья — идеальный баланс между природой и удобством. Всего 30 минут от МКАД, и вы уже в своём доме среди вековых сосен. ✅ Все коммуникации: газ, электричество, вода, оптоволоконный интернет; ✅ Безопасная закрытая территория с круглосуточной охраной и видеонаблюдением; ✅ Инфраструктура для жизни и отдыха: детские площадки, спортивные зоны, футбольное поле, каток зимой; ✅ Природа у дома, сквер, зоны BBQ. ❤️ Выберите свой дом и узнайте стоимость уже сейчас, жмите по кнопке "выбрать" ниже: Выбрать #реклама sysoevopark.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30321</t>
+  </si>
+  <si>
+    <t>🏛 Москворецкая набережная #ТаганскийРайон 📌 Набережная сформировалась в результате благоустройства берега Москвы-реки после сильного наводнения 1786 года. 📍 Координаты - 55.748237, 37.637768 🗺 Москворецкая набережная, Москва 🚇 Китай-город 📷 От подписчицы Medvedeva_Art24 🎞 Прислать свои фотографии #Архитектура #Набережная</t>
+  </si>
+  <si>
+    <t>15.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30320</t>
+  </si>
+  <si>
+    <t>Друзья, очень рекомендуем вам канал «Москва. Было — стало». Его авторы берут старинные фотоснимки города, находят прежние точки съёмки и показывают как изменилась Москва за последние 100-140 лет. Каждый пост сопровождается подробной историей места. Примеры на фотографиях: — площадь Красных ворот в 1914 году — Охотный ряд до сноса храмы Параскевы Пятницы Стоит подписаться, если еще этого не сделали!</t>
+  </si>
+  <si>
+    <t>15.09.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30318</t>
+  </si>
+  <si>
+    <t>🏛 Московский Кремль #ТверскойРайон 📌 Кремль является древнейшей исторической частью Москвы; современные кирпичные стены и башни были построены в конце XV — начале XVI века. 📍 Координаты - 55.751426, 37.618879 🗺 Москва, Ивановская площадь 🚇 Александровский сад, Библиотека им. Ленина, Арбатская 📷 katunova 🎞 Прислать свои фотографии #Архитектура #Кремль</t>
+  </si>
+  <si>
+    <t>15.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30317</t>
+  </si>
+  <si>
+    <t>🏛 Часовня Сергия Радонежского #СергиевоПосадскийГородскойОкруг 📌 Она является частью современного паломнического комплекса у источника. 📍 Координаты - 56.269834, 38.344759 🗺 Место на карте 📷 3:4 | Три на четыре 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Часовня</t>
+  </si>
+  <si>
+    <t>15.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30316</t>
+  </si>
+  <si>
+    <t>Премиальные элайнеры Angel в iOrtho ⚡Элайнеры - эфективный аналог бректов нового поколения ✅Исправление любого типа прикуса без ношения брекетов ✅Прогнозируемое лечение - результат можно увидеть в 3D на консультации у ортодонта 📞Запишитесь на бесплатную консультацию к ведущему ортодонту центра iOrtho Записаться онлайн Есть противопоказания. Посоветуйтесь с врачом. #реклама iorthocenter.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30315</t>
+  </si>
+  <si>
+    <t>🏛 Главный храм Вооружённых Сил России, Собор Воскресения Христова #ОдинцовскийГородскойОкруг 📌 Комплекс был освящён в 2020 году. 📍 Координаты - 55.579007, 36.821491 🗺 Место на карте 📷 3:4 | Три на четыре 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>15.09.26 02:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30310</t>
+  </si>
+  <si>
+    <t>Пять полетов — до 50% выгоды С 14 по 20 сентября скидка 10% действует на каждый полет из Москвы или обратно. Оформляйте до пяти бронирований и планируйте путешествия с вылетом до 31 декабря. Подробнее — по ссылке ниже. Ваш Utair Выбрать #реклама media.utair.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 20:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30309</t>
+  </si>
+  <si>
+    <t>🌳 Манежная площадь #ТверскойРайон 📌 В 1993–1997 годах под площадью построили многоуровневый подземный комплекс «Охотный Ряд». 📍 Координаты - 55.755994, 37.615316 🗺 Манежная площадь, Москва 🚇 Охотный Ряд, Александровский сад, Театральная 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура #Природа #Площадь</t>
+  </si>
+  <si>
+    <t>14.09.26 20:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30308</t>
+  </si>
+  <si>
+    <t>🏛 Спасо-Андроников монастырь #ТаганскийРайон 📌 В составе ансамбля сохранились Спасский собор XV века, Трапезная палата 1504–1506 годов и другие исторические постройки. 📍 Координаты - 55.749067, 37.670671 🗺 Андроньевская площадь, 10, Москва 🚇 Римская, Площадь Ильича, Чкаловская 📷 @sergeypechora 🎞 Прислать свои фотографии #Архитектура #Монастырь</t>
+  </si>
+  <si>
+    <t>14.09.26 19:14</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30303</t>
+  </si>
+  <si>
+    <t>Круглосуточный склад, рядом с Вашим домом, или офисом. 😊 Представьте: Вы подъезжаете на машине к Вашему складу, открываете дверь — и сразу загружаете товар, или вещи. Никаких лифтов, пандусов и корридоров. У нас 12 баз в Москве и МО. Одна из них — буквально за углом от Вашего дома, или офиса. 🏠 Любой объем: От кладовки 3,7 м² для вещей, до отдельного контейнера 30 м² для паллет и коробок. В каждом контейнере: - электричество 1 кВт (входит в тариф); - вентиляция; - фанерный пол; - чисто и сухо. 👍 Круглосуточный доступ. Закрытая территория. Удобный подъезд. 🚗 Можно подъехать на машине, прямо к двери Вашего склада. Разгружаетесь быстрее в 2 раза. 💰 Цена, которая удивит: От 26 р/м² в день. При аренде от 3 месяцев — скидка 10%. Никаких доплат и комиссий. Оформление за 15 минут. Жми на кнопку прямо сейчас и выбирай ближайший склад! Узнать больше #реклама skladnoemesto.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30302</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Зарядье» #ТверскойРайон 📌 Парк открылся в сентябре 2017 года на месте бывшей гостиницы «Россия». 📍 Координаты - 55.751373, 37.628749 🗺 ул. Варварка, 6, стр. 1, Москва 🚇 Китай-город, Площадь Революции 📷 katunova 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>14.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30296</t>
+  </si>
+  <si>
+    <t>🏛 Монастырь «Гремячий ключ» #СергиевоПосадскийГородскойОкруг 📌 Современный комплекс включает несколько храмов, звонницы, трапезные, паломнический дом и келейные корпуса. 📍 Координаты - 56.270296, 38.343825 🗺 Место на карте 📷 3:4 | Три на четыре 🎞 Прислать свои фотографии #Архитектура #Монастырь #Природа</t>
+  </si>
+  <si>
+    <t>14.09.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30290</t>
+  </si>
+  <si>
+    <t>КОД Сокольники — семейный квартал у парка.7 мин до метро Жилой квартал с собственным прудом и парком 3 га: • Свои школа и детский сад во дворе • Спортивные, детские площадки • Зона для игры в сквош • Пляжный волейбол • Пилатес и йога • Беговые и велосипедные маршруты • ПСК 18,563 % - 21,349 %%. Ипотека 12,9% на весь срок ⚡Оставьте заявку, и мы поможем вам с подбором квартиры и выгодными условиями покупки Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "АЛЬФА-БАНК", ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "Сокольники". #реклама dom.kod-sokolniki.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30289</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Георгия Победоносца #РайонДорогомилово 📌 Архитектура храма сочетает традиционные формы православного зодчества с современными архитектурными решениями. 📍 Координаты - 55.732386, 37.511966 🗺 площадь Победы, 3Б, Москва 🚇 Парк Победы, Минская 📷 От подписчицы Грибовой Татьяны 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>14.09.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30288</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Ангел» #РайонБеговой 📌 Вес скульптуры составляет более 2,5 тонны. При этом для её изготовления выбрали алюминий — сравнительно лёгкий и пластичный материал, позволяющий создать сложную форму. 📍 Координаты - 55.790193, 37.585860 🗺 Бумажный пр., 19, Москва 🚇 Савёловская 📷 3:4 | Три на четыре 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>14.09.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30287</t>
+  </si>
+  <si>
+    <t>В Москве есть два самых красивых района — Патриаршие и Хамовники. Рекомендуем вам подписаться на каналы Патриаршие и Наши Хамовники. 🏣Подписывайтесь и узнавайте самые интересные новости, лайфхаки, секреты и советы от местных. @patriarshie @hamovnikimsk</t>
+  </si>
+  <si>
+    <t>14.09.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30285</t>
+  </si>
+  <si>
+    <t>🏛 Тверская площадь #ТверскойРайон 📌 В 1918 году площадь переименовали в Советскую. Историческое название — Тверская площадь — вернули только в 1993 году. 📍 Координаты - 55.762004, 37.610700 🗺 Тверская площадь, Москва 🚇 Пушкинская, Тверская, Чеховская 📷 3:4 | Три на четыре 🎞 Прислать свои фотографии #Архитектура #Площадь #Природа</t>
+  </si>
+  <si>
+    <t>14.09.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30284</t>
+  </si>
+  <si>
+    <t>🏛 Русский карильон #ОдинцовскийГородскойОкруг 📌 Это музыкальный инструмент, состоящий из настроенных колоколов, на которых можно исполнять музыкальные произведения. 📍 Координаты - 55.578375, 36.815695 🗺 Место на карте 📷 3:4 | Три на четыре 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>14.09.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30283</t>
+  </si>
+  <si>
+    <t>Как получить субсидию 925 000 ₽ на VOYAH до 30 сентября? Многие не знают, что прямо сейчас открыто уникальное «окно возможностей» для покупки VOYAH. Сейчас вам доступны сразу несколько выгод: ✅ Рассрочка от 0,01% на авто ✅ Господдержка с выгодой до 925 000 ₽. Прямая субсидия, которая действует до 30 сентября. ✅ Выгода до 615 000 ₽ и гибкие условия оплаты. Специальные условия, которые суммируются с льготами. Успейте забрать свою выгоду, пока программа не закрыта! Жмите "Узнать больше" Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "АЛЬФА-БАНК", АО "АльфаСтрахование". #реклама chat.borishof-voyah.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30279</t>
+  </si>
+  <si>
+    <t>Где можно найти Мальдивы в Подмосковье? 📌 Всего в 60 километрах от Москвы находится место с поразительной красотой — Есинские карьеры. Благодаря лазурной воде и белоснежному песку их называют «Есинскими Мальдивами». Если вы мечтаете удивить друзей снимками, как будто отдыхаете на тропическом курорте, или просто желаете провести время на природе, это место идеально для вас! 📍 Координаты - 55.709465, 38.373642 🌍 Место на карте Подписывайся на «Красивые места Москвы и Подмосковья»</t>
+  </si>
+  <si>
+    <t>14.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30278</t>
+  </si>
+  <si>
+    <t>🏛 Лужнецкая набережная #РайонХамовники 📌 Лужнецкая набережная появилась в начале XX века. До середины 1920-х годов её название на картах писали как «Лужницкая». 📍 Координаты - 55.714107, 37.548008 🗺 Лужнецкая набережная, Москва 🚇 Воробьёвы горы, Лужники, Спортивная 📷 3:4 | Три на четыре 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Набережная</t>
+  </si>
+  <si>
+    <t>14.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30277</t>
+  </si>
+  <si>
+    <t>🏛 Высотное здание на Котельнической набережной #ТаганскийРайон 📌 Здание стоит непосредственно у места слияния Москвы-реки и Яузы. Такое расположение было специально выбрано как важная архитектурная доминанта городской панорамы. 📍 Координаты - 55.747084, 37.642784 🗺 Котельническая наб., 1/15кБ, Москва 🚇 Китай-город, Таганская 📷 От подписчицы Натальи 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>14.09.26 03:02</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30271</t>
+  </si>
+  <si>
+    <t>Скидка 33% на отдых в Теплеево 👍 Скидка 33% на проживание от 3 ночей по акции «Теплые выходные» Теплеево Резорт - это загородный отдых среди соснового леса, чистого воздуха и тишины рядом с Москвой. ✅ В стоимость включено: СПА-комплекс с бассейном, финской сауной и хаммамом, ежедневная анимация для детей и взрослых, детская комната, игровая площадка и парковка. ✨ Забронируйте отдых заранее и проведите несколько дней без спешки, шума и городской суеты. Узнать больше Номер реестровой записи: С772024003858, С772024008903. #реклама tepleevo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30270</t>
+  </si>
+  <si>
+    <t>🏛 Воздушная экотропа #ОстанкинскийРайон 📌 Основная идея таких маршрутов — дать возможность наблюдать за природой с высоты, не прокладывая обычные дорожки через лес. 📍 Координаты - 55.833589, 37.611794 🗺 Москва, Воздушная экотропа 🚇 Ботанический сад, Фонвизинская 📷 3:4 | Три на четыре 🎞 Прислать свои фотографии #Природа #Архитектура #Экотропа</t>
+  </si>
+  <si>
+    <t>13.09.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30269</t>
+  </si>
+  <si>
+    <t>🏛 Дворец графов Шереметевых в музее-усадьбе «Кусково» #РайонВешняки 📌 Его создавали как часть большого усадебного ансамбля Кусково, предназначенного в том числе для приёма гостей и проведения праздников. 📍 Координаты - 55.735312, 37.807642 🗺 ул. Юности, 2, стр. 1, Москва 🚇 Новогиреево, Рязанский проспект, Выхино 📷 3:4 | Три на четыре 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>13.09.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30268</t>
+  </si>
+  <si>
+    <t>Требуются модели на омоложение в Москве. Бесплатно! ⚡Важно! Приглашаем женщин проживающих в Москве от 25 до 70 лет на омолаживающие процедуры для лица Бесплатно в качестве модели. 📅Для этого клиника открыла запись на сайте (ссылка внизу поста). Успейте записаться, всего 20 мест! 📊Вы пройдете полную процедуру омоложения (на Ваш выбор) и Вас проконсультирует косметолог с опытом более 8 лет. ❤️На выбор одна процедура: РФ-лифтинг лица, Криотерапия, Ультразвуковая чистка лица, Безинъекционная биоревитализация, Аппаратная мезотерапия, Карбокситерапия, Микротоки. ✅Без боли и без инъекций - все процедуры аппаратные. *Предложение действительно только для граждан РФ! Подать заявку Есть противопоказания. Посоветуйтесь с врачом. #реклама best-cosmet-eleon.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30267</t>
+  </si>
+  <si>
+    <t>🏛 Большой театр #ТверскойРайон 📌 Именно реконструкции Кавоса Большой театр во многом обязан своей современной архитектурой и знаменитой акустикой. 📍 Координаты - 55.760321, 37.618536 🗺 Театральная площадь, 1, Москва 🚇 Театральная, Охотный Ряд, Площадь Революции 📷 От подписчицы Натальи 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Театр</t>
+  </si>
+  <si>
+    <t>13.09.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30263</t>
+  </si>
+  <si>
+    <t>🏛 Северный речной вокзал #РайонЛевобережный 📌 Шпиль вокзала имеет высоту 27 метров. 📍 Координаты - 55.851142, 37.467327 🗺 Ленинградское ш., 51, Москва 🚇 Речной вокзал, Беломорская, Водный стадион 📷 @sergeypechora 🎞 Прислать свои фотографии #Архитектура #Вокзал</t>
+  </si>
+  <si>
+    <t>13.09.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30260</t>
+  </si>
+  <si>
+    <t>Кольцо с бриллиантами, морганитом, опалами и... Золотые кольца с драгоценными камнями и без – выбирайте в MIUZ Diamonds Узнать больше #реклама miuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30259</t>
+  </si>
+  <si>
+    <t>🏛 Москва-Сити #ПресненскийРайон 📌 Первоначальная концепция комплекса существенно изменилась: новые здания стали значительно выше и крупнее предусмотренных первоначальным проектом. 📍 Координаты - 55.749603, 37.535794 🗺 Москва, Пресненский район 🚇 Москва-Сити (Международная), Деловой центр, Москва-Сити 📷 От подписчицы Medvedeva_Art24 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>13.09.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30258</t>
+  </si>
+  <si>
+    <t>__Дом Горизонтов. Приватный премиум 31,4-166,1 млн ₽ Камерный проект. Всего 142 квартиры. Нет студий. Зеленый район. 50% Крылатского занимают заповедники. Спортивный кластер: велотрек, гольф-поле, теннисные корты, горнолыжный курорт. Внутренняя инфраструктура: лобби с консьержем, гостиная-терраса с камином и бонсаем, велнес-центр, фитнес-кафе, хвойный сад с фонтаном. 100% видовых квартир. Панорамы на Серебряный бор, Живописный мост, Москва- сити. Скидка 12-20% на пул квартир до 30 сентября. Перейти на сайт Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "САМПАД". #реклама dom-gorizontov.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30254</t>
+  </si>
+  <si>
+    <t>🏛 Дворец царя Алексея Михайловича Романова #РайонНагатинскийЗатон 📌 Строительство дворца в Коломенском началось в 1666 году при Алексее Михайловиче и продолжалось при его сыне, царе Фёдоре. Работами руководили плотничий староста Семён Петров и стрелецкий голова Иван Михайлов. 📍 Координаты - 55.655925, 37.656634 🗺 просп. Андропова, 39, стр. 69, Москва 🚇 Каширская, Коломенская 📷 От подписчицы Грибовой Татьяны 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>12.09.26 21:16</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30253</t>
+  </si>
+  <si>
+    <t>Новый Haval 2026 - где купить максимально выгодно? В Москве начали продавать Haval по сниженной цене. Как получить на него лучшее предложение и что учесть при покупке? ✅ Считайте реальную выгоду. Официальный дилер Автопассаж дает выгоду на покупку до 200 000 ₽ без навязывания допов - вы всегда в плюсе. ✅ Смотрите на % ставку. Сниженный процент по рассрочке позволит купить авто без переплаты. ✅ Улучшайте предложения от дилеров. Если у вас уже есть предложение, звоните в Автопассаж — официальный дилер улучшает предложения конкурентов! Успейте получить самое выгодное предложение до 30 сентября 📞 Получить предложение #реклама lp.haval.autopassage.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30252</t>
+  </si>
+  <si>
+    <t>🏛 Большой театр #ТверскойРайон 📌 Современное здание связано сразу с двумя архитекторами: первоначальный театр на Театральной площади строил Осип Бове, а после пожара 1853 года восстановлением занялся Альберт Кавос. 📍 Координаты - 55.760321, 37.618536 🗺 Театральная площадь, 1, Москва 🚇 Театральная, Охотный Ряд, Площадь Революции 📷 От подписчицы Натальи 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Театр</t>
+  </si>
+  <si>
+    <t>12.09.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30246</t>
+  </si>
+  <si>
+    <t>🏛 Собор Смоленской иконы Божией Матери #РайонХамовники 📌 Смоленский собор был заложен 13 мая 1524 года, вскоре после основания Новодевичьего монастыря. 📍 Координаты - 55.725914, 37.556534 🗺 Новодевичий пр., 1, Москва 🚇 Спортивная, Лужники 📷 Игорь Костин 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>12.09.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30245</t>
+  </si>
+  <si>
+    <t>Хайдаут. Квартиры с панорамой города от 33,7 млн ₽ Квартиры с видами на Воробьевы горы, Лужники и МГУ со скидкой до 30% Уникальные лоты: ""парящие"" и двухуровневые квартиры с патио, квартиры с террасами и пентхаусы. Престижный район. Клубная инфраструктура. Собственный парк и 15 зон отдыха для резидентов. Рассрочка 0% на 18 месяцев, ПВ от 20%. Акция действует до 30.09.2026. Подробности на hideout.d-a.ru Не является публичной офертой. Предложение ограничено. Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "Альфа-Банк". Проектная декларация на сайте https://наш.дом.рф/. Застройщик: АО СЗ "Хайдаут". #реклама hideout.d-a.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30244</t>
+  </si>
+  <si>
+    <t>🏛 Собор Покрова Пресвятой Богородицы, что на Рву #ТверскойРайон 📌 Центральный храм освящён во имя Покрова Пресвятой Богородицы, а четыре придела получили имена святых, дни памяти которых связывали с важными событиями Казанского похода. 📍 Координаты - 55.752498, 37.623163 🗺 Красная площадь, 7, Москва 🚇 Охотный Ряд, Площадь Революции, Театральная 📷 andreymoshkarov 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>12.09.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30242</t>
+  </si>
+  <si>
+    <t>🏛 Москва-Сити #ПресненскийРайон 📌 Башни Москва-Сити не выполнены в едином архитектурном стиле: каждая имеет собственный образ и конструктивно-пространственное решение, хотя все они образуют единый деловой кластер. 📍 Координаты - 55.749603, 37.535794 🗺 Москва, Пресненский район 🚇 Москва-Сити (Международная), Деловой центр, Москва-Сити 📷 Игорь Халин 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>12.09.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30241</t>
+  </si>
+  <si>
+    <t>Уроки барабанов с 0 до концерта! Music Club в Москве открывает набор на уроки по барабанов. Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных барабанщиков ⚡ Сыграете свою любимую песню на барабанах и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим с 0! Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на пробный урок, нажмите на кнопку "Записаться" ниже и выберите удобные вам день и время. Записаться #реклама 16+ 65bd5a57c8c3765cf119e402bdd623bb.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30240</t>
+  </si>
+  <si>
+    <t>🏛 Павильон «Эрмитаж» в музей-заповеднике «Кусково» #РайонВешняки 📌 Второй этаж был фактически отделён от обычного доступа: подняться туда можно было с помощью специального подъёмного механизма. 📍 Координаты - 55.737328, 37.807878 🗺 ул. Юности, 2, стр. 13, Москва 🚇 Новогиреево, Перово, Рязанский проспект 📷 Татьяна Семёнова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Павильон</t>
+  </si>
+  <si>
+    <t>12.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30239</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Покрова Пресвятой Богородицы в Новодевичьем монастыре #РайонХамовники 📌 Надвратную Покровскую церковь построили в 1683–1688 годах над южными воротами монастыря. 📍 Координаты - 55.725405, 37.555322 🗺 Новодевичий пр., 1, стр. 22, Москва 🚇 Спортивная, Лужники 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>12.09.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30238</t>
+  </si>
+  <si>
+    <t>«В сервисе полная прозрачность» Знакомьтесь, это Майя, она переехала в квартиру побольше, а старую решила сдавать и получать пассивный доход. Вот только был страх, что жильцы испортят хороший ремонт или вообще перестанут платить. Решением стала Яндекс Аренда. ✅ «Я увидела, что в сервисе полная прозрачность: проверка паспортов арендаторов через Госуслуги, страхование, готовый договор. Решила попробовать как более цивилизованную альтернативу "дикому рынку"» Процесс: Майя отмечает, что не пришлось никуда ехать и ничего распечатывать — всё в телефоне. Результат: спокойная аренда уже в течение нескольких месяцев, никаких задержек с оплатой, общение с жильцами, в основном, через чат сервиса. Подать заявку #реклама arenda.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30237</t>
+  </si>
+  <si>
+    <t>🏛 Дом со зверями #БасманныйРайон 📌 Фантастический декор фасада создала артель Сергея Вашкова. Художник вдохновлялся белокаменной резьбой Дмитриевского собора во Владимире и специально укрупнил образы зверей и птиц. 📍 Координаты - 55.759897, 37.644477 🗺 Чистопрудный бул., 14, стр. 3, Москва 🚇 Чистые пруды, Тургеневская, Сретенский бульвар 📷 Автор фото: Степанов Слава 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>12.09.26 03:41</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30236</t>
+  </si>
+  <si>
+    <t>Пластика груди от 300.000 руб. в Москве Клиника пластической хирургии "Форма". Наши ценности: ✅Естественная гармонизация Наша нацеленность - это максимальная гармонизация пропорций тела, сохранение природных, физиологических черт. ✅Доступность Мы предоставляем приемлемые цены на все виды операций. ✅Свободный выбор специалиста Вы самостоятельно определяете к какому специалисту обратиться, с учетом своих предпочтений. ✅Безопасность Операции проводятся с соблюдением международных протоколов амбициозными, талантливыми и квалифицированными специалистами. ✅Быстрое восстановление Программы восстановления мультидисциплинированы, разработаны персонально и всесторонне продуманы. Запишитесь на предварительную консультацию. Пообщайтесь в спокойной обстановке и примите решение! Узнать больше Есть противопоказания. Посоветуйтесь с врачом. #реклама formaplastic.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 19:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30235</t>
+  </si>
+  <si>
+    <t>Топ-5 усадебных парков: 🌟 Музей-заповедник «Архангельское» 🗺 Место на карте 📷 Анна Октябрьская 🌟 Музей-заповедник «Кусково» 🗺 Место на карте 📷 Даша Морозова 🌟 Музей-заповедник «Царицыно» 🗺 Место на карте 📷 @bazhenoff_yurii 🌟 Государственный музей-заповедник «Остафьево» — «Русский Парнас» 🗺 Место на карте 📷 @fonpenner 🌟 Усадьба «Середниково» 🗺 Место на карте 📷 nezagooglish 📌 Сохрани, чтобы не потерять Красивые места Москвы и Подмосковья ⚫️</t>
+  </si>
+  <si>
+    <t>11.09.26 19:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30230</t>
+  </si>
+  <si>
+    <t>🏛 Ростокинский акведук #РайонРостокино 📌 Сооружение состоит из 21 каменной арки и достигает примерно 15 метров в высоту. 📍 Координаты - 55.828931, 37.655588 🗺 Москва, Ростокинский акведук 🚇 ВДНХ, Ростокино 📷 matkazantsev_creative 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Акведук</t>
+  </si>
+  <si>
+    <t>11.09.26 18:18</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30228</t>
+  </si>
+  <si>
+    <t>Уроки фортепиано с 0 до концерта! Школа музыки Music Club (м. Новослободская | м. Курская) открывает набор на уроки игры на фортепиано. Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных артистов ⚡ Сыграете свою любимую песню на фортепиано и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на пробный урок, нажмите на кнопку "Записаться" ниже и выберите удобные вам день и время. Записаться #реклама 16+ 926620d6a57ac3eea5b6a39ed8abd561.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30227</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Преображения Господня в Новодевичьем монастыре #РайонХамовники 📌 Надвратную Преображенскую церковь построили в 1687–1689 годах над северными воротами — главным входом в монастырь. 📍 Координаты - 55.726856, 37.557693 🗺 Новодевичий пр., 1, Москва 🚇 Спортивная, Лужники 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>11.09.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30226</t>
+  </si>
+  <si>
+    <t>🏛 Северный речной вокзал #РайонЛевобережный 📌 Архитектура здания напоминает трёхпалубный речной теплоход, «причаливший» к берегу. Овальный корпус окружён открытыми галереями, а композицию завершает высокая центральная башня. 📍 Координаты - 55.851142, 37.467327 🗺 Ленинградское ш., 51, Москва 🚇 Речной вокзал, Беломорская, Водный стадион 📷 От подписчицы Грибовой Татьяны 🎞 Прислать свои фотографии #Архитектура #Вокзал</t>
+  </si>
+  <si>
+    <t>11.09.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30225</t>
+  </si>
+  <si>
+    <t>Новый символ престижа: флагманский кроссовер VOLGA K50 ✅Выразительный дизайн с оригинальной решёткой радиатора, эффектная оптика и элегантный европейский стиль. Мощность 238-сильного двигателя в сочетании с полным приводом и 8-ступенчатой автоматической трансмиссией обеспечивают впечатляющую динамику разгона за 7,7 с. до 100 км/ч на любой дороге. ✅Просторный салон отделан высококачественными материалами, а панорамная крыша, атмосферная подсветка и адаптивная подвеска делают каждую поездку по-настоящему комфортной. ✅Топливный бак объёмом 62 литра обеспечивает солидный запас хода — меньше остановок на заправках, больше времени в пути. 💰Стоимость модели стартует от 3 999 000 ₽ 📞 Узнайте больше о комплектациях и запишитесь на тест-драйв уже сегодня! Узнать больше #реклама volga.auto О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30224</t>
+  </si>
+  <si>
+    <t>🏛 Городская усадьба М. А. Тарасова #РайонАрбат 📌 Его архитектура отличается живописной композицией и сочетанием декоративных элементов, характерных для московских особняков начала XX века. 📍 Координаты - 55.755529, 37.593052 🗺 Малый Ржевский пер., 4/21, Москва 🚇 Арбатская, Баррикадная 📷 elena_krizhevskaya 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>11.09.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30218</t>
+  </si>
+  <si>
+    <t>🏛 Часовня усыпальница Прохоровых #РайонХамовники 📌 Часовня построена в 1911 году по проекту архитектора Владимира Покровского и выполнена в неорусском стиле. 📍 Координаты - 55.726262, 37.557087 🗺 Новодевичий пр., 1, стр. 34, Москва 🚇 Спортивная, Лужники 📷 Игорь Костин 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Часовня</t>
+  </si>
+  <si>
+    <t>11.09.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30217</t>
+  </si>
+  <si>
+    <t>Премиальные офисы в БЦ АВИУМ от 31,3 млн. ₽ Бизнес-центр класса А находится рядом со станцией метро МЦК Зорге в зоне влияния Ленинградского делового коридора. Ключевые преимущества: Панорамное остекление, гибкие планировки, площади от 60,5м² до целого этажа. Видовые VIP-офисы. Ландшафтный парк 1,2 га, торговая галерея 7 000 м², рестораны, кафе, фитнес и плейхаб на территории. А также уникальная архитектура, современные технологии и выгодное расположение! Старт продаж нового объёма ритейла. Готовность — 2028 год. Свяжитесь с нами, чтобы узнать больше! Узнать больше Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ "ЗОРГЕ". #реклама quiz.avium.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30216</t>
+  </si>
+  <si>
+    <t>🌲 Лесопарк #ГородскойОкругМытищи 📌 Здесь царит спокойная и уютная атмосфера, а территория отличается чистотой и ухоженностью. 📍 Координаты - 55.996419, 37.685223 🗺 Место на карте 📷 matkazantsev_creative 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Лесопарк</t>
+  </si>
+  <si>
+    <t>11.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30215</t>
+  </si>
+  <si>
+    <t>🏛 Городская усадьба Долгоруковых (Бобринских) #ПресненскийРайон 📌 В 1830 году усадьба перешла к графу Василию Бобринскому как приданое его жены Софьи Соковниной. 📍 Координаты - 55.758734, 37.593411 🗺 Малая Никитская ул., 12, стр. 1, Москва 🚇 Баррикадная, Арбатская, Тверская 📷 От подписчицы Ирины Якимовой 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>11.09.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30212</t>
+  </si>
+  <si>
+    <t>Бесплатный мастер-класс по вокалу! Школа музыки "Амадеус" (м. Университет) открывает набор на бесплатный мастер-класс по вокалу Что вас ждет на мастер-классе: ⚡ На практике разберем, как работает дыхание, тело и голос - через распевки и вокальные упражнения ⚡ Спойте свою любимую песню и получите честную обратную связь: что уже получается и как реально можно прийти к желаемому результату ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим с 0! 🏠 Москва, ул. Молодежная, д. 3 (м. Университет) Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на мастер-класс, нажмите на кнопку "Записаться" ниже и выберите удобные вам день и время. Записаться #реклама 16+ 198d4508fcd1ad055c1c7ee46d86112d.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30211</t>
+  </si>
+  <si>
+    <t>🏛 Городская усадьба М. А. Тарасова #РайонАрбат 📌 Особняк выполнен в стилистике эклектики. 📍 Координаты - 55.755529, 37.593052 🗺 Малый Ржевский пер., 4/21, Москва 🚇 Арбатская, Баррикадная 📷 elena_krizhevskaya 🎞 Прислать свои фотографии #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>10.09.26 20:38</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30209</t>
+  </si>
+  <si>
+    <t>А-Пансион: пансионаты для пожилых в ближнем Подмосковье Ищете надежный пансионат для близкого человека? Приглашаем пожилых людей на временное и постоянное проживание. Домашняя атмосфера, заботливый персонал, внимание и поддержка каждый день. - 5-разовое питание, - 1, 2, 3 и 4-х местные номера - Есть места для лежачих гостей - Круглосуточный уход - Комфортное размещение - Помощь и реабилитация после болезни и операций - Контроль состояния здоровья - Теплое человеческое отношение от 1500р/сут "все включено" Узнать больше Есть противопоказания. Посоветуйтесь с врачом. #реклама a-pansion.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 19:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30203</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Зарядье» #ТверскойРайон 📌 При создании «Зарядья» архитекторы отказались от традиционного принципа одного большого зелёного массива и сформировали несколько природных зон, объединённых в единый ландшафт. 📍 Координаты - 55.751373, 37.628749 🗺 ул. Варварка, 6, стр. 1, Москва 🚇 Китай-город, Площадь Революции 📷 ksarzie 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>10.09.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30202</t>
+  </si>
+  <si>
+    <t>🌊 Большой Строгинский затон #РайонСтрогино 📌 Средняя глубина составляет около 5 метров, однако рельеф дна неоднороден: местами встречаются углубления, значительно превышающие среднее значение. 📍 Координаты - 55.796520, 37.430082 🗺 Большой Строгинский затон, Москва 🚇 Строгино 📷 От подписчицы Medvedeva_Art24 🎞 Прислать свои фотографии #Природа</t>
+  </si>
+  <si>
+    <t>10.09.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30201</t>
+  </si>
+  <si>
+    <t>Бесплатный мастер-класс по барабанам! Школа музыки "Амадеус" (м. Университет) открывает набор на бесплатный мастер-класс по барабанам Что вас ждет на мастер-классе: ⚡ На практике разберем, как работают ритм, координация и чувство темпа — через простые упражнения и игру на барабанах ⚡ Сыграете свою любимую песню и получите честную обратную связь: что уже получается и как реально можно прийти к желаемому результату ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим с 0! 🏠 Москва, ул. Молодежная, д. 3 (м. Университет) Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на мастер-класс, нажмите на кнопку "Записаться" ниже и выберите удобные вам день и время. Записаться #реклама 16+ 198d4508fcd1ad055c1c7ee46d86112d.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30200</t>
+  </si>
+  <si>
+    <t>🏛 Особняк Святополк-Четвертинского #ПресненскийРайон 📌 Особняк построили в 1887 году по заказу князя Бориса Владимировича Святополк-Четвертинского. Проект разработал архитектор Пётр Самойлович Бойцов, а строительными работами руководил архитектор Александр Густавович Венсан. 📍 Координаты - 55.757450, 37.587119 🗺 Поварская ул., 50/53с1, Москва 🚇 Баррикадная, Краснопресненская, Арбатская 📷 От подписчицы Ирины Якимовой 🎞 Прислать свои фотографии #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>10.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30199</t>
+  </si>
+  <si>
+    <t>🏛 Новодевичий ставропигиальный женский монастырь #РайонХамовники 📌 Монастырь основан в 1524 году великим князем Василием III. Уже в 1525 году сюда перенесли список Смоленской иконы Божией Матери, ставший главной святыней обители. 📍 Координаты - 55.726880, 37.557795 🗺 Новодевичий пр., 1, Москва 🚇 Спортивная, Лужники 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура #Монастырь</t>
+  </si>
+  <si>
+    <t>10.09.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30195</t>
+  </si>
+  <si>
+    <t>Квартиры от застройщика в Крыму у моря 🏠 Квартиры в Феодосии — для жизни и отдыха! В ЖК «Гриновский» действуют горячая акция и специальные предложения на квартиры комфорт-класса с видами на море и горы. ✨ До моря и центральной набережной — менее 2 км; 👍 Первая очередь сдана. На территории жилого квартала предусмотрены площадки для игр, спорта и отдыха, а в самом доме — собственная инфраструктура: • видовая терраса с панорамным видом на Феодосию; • подземный паркинг с круглосуточным доступом; • торговый центр площадью 4 000 м². ✅На сайте можно посмотреть: • планировки квартир; • расположение домов и этажность; • актуальные цены и специальные предложения. Перейти на сайт Финансовые услуги оказывает: ПАО Сбербанк, Банк ВТБ (ПАО). Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ ФЕОГРАД. #реклама grinovskiy.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30194</t>
+  </si>
+  <si>
+    <t>🦷 Жителям Москвы доступна имплантация зубов по специальной цене Имплант с установкой всего за 7500₽. На первичной консультации сделают панорамный снимок и составят план лечения. Прием врача и панорамный снимок - бесплатно Подробнее по ссылке</t>
+  </si>
+  <si>
+    <t>10.09.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30193</t>
+  </si>
+  <si>
+    <t>Новый год в Кении, Танзании и ЮАР  Бронировать нужно уже сейчас:Новый год в Кении, Танзании и ЮАР! ✨Как необычно встретить Новый год и провести новогодние каникулы? Наш ответ: в Африке! Для вас подготовили палитру разнообразных групповых программ - Килиманджаро, водопад Виктория, Занзибар, Масаи Мара и множество других культовых мест Африканского континента. Мы позаботились обо всех деталях для того, чтобы путешествие стало незабываемым и безопасным. Стоимость туров с звездами 31 декабря и 2 января - от 3700$ на человека за 9 дней. Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30192</t>
+  </si>
+  <si>
+    <t>🏛 Собор иконы Божией Матери «Знамение» #ТверскойРайон 📌 Нынешний Знаменский собор построили в 1679–1684 годах на средства боярина Ивана Милославского. Работали костромские мастера Фёдор Григорьев и Григорий Анисимов. 📍 Координаты - 55.752452, 37.628690 🗺 ул. Варварка, 8, стр. 1, Москва 🚇 Китай-город, Площадь Революции 📷 Игорь Костин 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>10.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30191</t>
+  </si>
+  <si>
+    <t>🏛 Офисное здание #РайонЯкиманка 📌 Здание построили в 1996–1999 годах по проекту «Моспроект-2». Над проектом работали архитекторы Д. Бахрин, М. Леонов и Т. Королёва. Архитектурный стиль — неоклассицизм. 📍 Координаты - 55.743816, 37.619755 🗺 Кадашёвская наб., 14, корп. 1, Москва 🚇 Третьяковская, Новокузнецкая 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>09.09.26 19:36</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30190</t>
+  </si>
+  <si>
+    <t>День открытых дверей 15 сентября — «Парусная академия» Многие мечтают однажды выйти в море на собственной яхте. Но так и не понимают, с чего начать. На Дне открытых дверей «Парусной Академии» расскажем, как получить российские и международные шкиперские права, где проходить обучение, как арендовать яхту и начать путешествовать самостоятельно. 📅 15 сентября в 19:30 🎓 Москва, Кутузовский проспект, 34, стр. 14 ✨ Розыгрыш бесплатных тренировок в яхт-клубе и скидок на обучение ⚡ Стоимость участия — 500 ₽ Зарегистрироваться #реклама 16+ yachtingacademy.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30189</t>
+  </si>
+  <si>
+    <t>🏛 Большая каменная оранжерея в музее-усадьбе «Кусково» #РайонВешняки 📌 Оранжерея была построена к 1763 году по проекту крепостного архитектора Фёдора Аргунова и стала крупнейшим павильоном усадьбы. 📍 Координаты - 55.738140, 37.810343 🗺 ул. Юности, 2, стр. 7, Москва 🚇 Новогиреево, Рязанский проспект, Перово 📷 Татьяна Семёнова 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Оранжерея</t>
+  </si>
+  <si>
+    <t>09.09.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30187</t>
+  </si>
+  <si>
+    <t>🏛 Дворец царя Алексея Михайловича Романова #РайонНагатинскийЗатон 📌 Дворец состоял не из одного монументального корпуса, а из множества деревянных клетей — отдельных помещений, соединённых переходами. 📍 Координаты - 55.655925, 37.656634 🗺 просп. Андропова, 39, стр. 69, Москва 🚇 Каширская, Коломенская 📷 ksarzie 🎞 Прислать свои фотографии #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>09.09.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30184</t>
+  </si>
+  <si>
+    <t>Чёрная икра из Астрахани от производителя Попробуйте настоящую астраханскую чёрную икру от производителя «Каспийские деликатесы». До конца сентября акция 1+1=3: закажите 3 банки по 100 г икры стерляди Premium за 13 990 ₽ вместо 19 800 ₽. Узнать больше #реклама ikra-osetra.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30183</t>
+  </si>
+  <si>
+    <t>🏛 Фанагорийские казармы #БасманныйРайон 📌 Здание построили в 1753–1757 годах на месте дома придворного лейб-медика Иоганна Германа Лестока, уничтоженного пожаром 1748 года. Проект разработал архитектор Дмитрий Васильевич Ухтомский. 📍 Координаты - 55.765823, 37.680804 🗺 Бригадирский пер., 13, стр. 5, Москва 🚇 Бауманская, Курская 📷 От подписчицы Ирины Якимовой 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>09.09.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30182</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Вознесения Господня в Коломенском #РайонНагатинскийЗатон 📌 2 марта 1917 года в подклети храма была обнаружена Державная икона Божией Матери. 📍 Координаты - 55.667279, 37.670671 🗺 просп. Андропова, 39, стр. 1, Москва 🚇 Коломенская, Кленовый бульвар, Каширская 📷 ksarzie 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>09.09.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30180</t>
+  </si>
+  <si>
+    <t>ЖК НАЗАРЕ’ — своя квартира от 100 000 ₽/мес Беспроцентная рассрочка от девелопера с первым взносом 20%. Только в сентябре выгода до 7 млн ₽ на квартиры бизнес-класса в 2 минутах пешком от м. «Бульвар Рокоссовского». - Удобный выезд на СВХ; - Насыщенная инфраструктура района, собственный детский сад; - Рядом с домом – торгово-развлекательный центр с кафе и ресторанами; - Ландшафтное пространство с зонами для медитации и пешеходным бульваром; - Общественная гостиная с коворкингом, студией для тренировок и детской игровой; - Игровые площадки для детей всех возрастов; - Просторные семейные планировки с мастер-спальней, гардеробной с окном, отдельным кабинетом; - Панорамные виды на парк «Лосиный остров»; Записывайтесь на встречу в офисе продаж и узнайте больше о нашем жилом комплексе. Получить консультацию Финансовые услуги оказывает: АО "АЛЬФА-БАНК", ПАО "Совкомбанк" и др. . Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ ЛАЙФ БОГОРОДСКОЕ. #реклама nazare.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30179</t>
+  </si>
+  <si>
+    <t>Отдых с лечением в «Ерино» от 11 000 ₽ в сутки. 🍂 Открыто раннее бронирование на осенне-зимний период. В стоимость уже входят лечение по выбранной программе и от 4 медицинских или СПА-процедур в день на каждого гостя. В стоимость отдыха входит: 🔹 проживание в номере выбранной категории; 🔹 прием врача-терапевта и составление индивидуального плана лечения; 🔹 лечение по выбранной программе — от 4 процедур ежедневно; 🔹 посещение бассейна и парковой зоны курорта; 🔹 прием минеральной воды из собственного бювета. На выбор доступны четыре программы: 🔸«С заботой о себе» — для укрепления иммунитета и профилактики сезонных заболеваний; 🔸«Гармония и СПА» — для снижения стресса и расслабления; 🔸«Курс на здоровье» — для поддержки при хронических заболеваниях в стадии ремиссии; 🔸«Сила восстановления» — для реабилитации после травм, операций и длительных нагрузок. Стоимость проживания с лечением — от 11 000 ₽ на одного в сутки. Количество номеров по специальным ценам ограничено. Бронируйте программу восстановления на осень и зиму заранее. 📍 Москва, пос. Ерино, мкр. Санаторий, д. 1 📱 +7 (495) 019-79-25 🌐 официальный сайт «Ерино» Реклама, ООО «УК «Загородная недвижимость», ИНН: 5010055174, erid: 2VtzqxAyMnt</t>
+  </si>
+  <si>
+    <t>09.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30178</t>
+  </si>
+  <si>
+    <t>🏛 Гимназия В.Д. Косицына #РайонЗамоскворечье 📌 Дом имеет более древнюю основу: в его составе сохранились палаты XVII века, а современный облик складывался в XVIII–XIX веках. 📍 Координаты - 55.743588, 37.625915 🗺 Черниговский пер., 9/13с2, Москва 🚇 Новокузнецкая, Третьяковская 📷 @elena_krizhevskaya 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>09.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30172</t>
+  </si>
+  <si>
+    <t>🏛 Московский Кремль #ТверскойРайон 📌 Современный архитектурный ансамбль Кремля включает памятники XIV–XX веков. В его составе находятся ансамбли Соборной, Ивановской, Сенатской, Дворцовой и Троицкой площадей. 📍 Координаты - 55.751426, 37.618879 🗺 Москва, Ивановская площадь 🚇 Александровский сад, Библиотека им. Ленина, Арбатская 📷 andreymoshkarov 🎞 Прислать свои фотографии #Архитектура #Кремль</t>
+  </si>
+  <si>
+    <t>08.09.26 20:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30170</t>
+  </si>
+  <si>
+    <t>🌳 Нескучный сад #РайонЯкиманка 📌 В XIX веке Нескучное входило в состав императорской резиденции, но при этом оставалось местом для прогулок и развлечений. В старых описаниях упоминаются парадные аллеи, оранжереи, беседки и другие элементы усадебного парка. 📍 Координаты - 55.717294, 37.587303 🗺 Москва, Нескучный сад 🚇 Ленинский проспект, Площадь Гагарина, Шаболовская 📷 sergeypechora 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Природа #Сад</t>
+  </si>
+  <si>
+    <t>08.09.26 19:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30166</t>
+  </si>
+  <si>
+    <t>Парк птиц «Воробьи» — целый мир живой природы Самая большая коллекция птиц в России, более 3000 животных, уютные аллеи, тропические павильоны и отдых на природе недалеко от Москвы. Проведите день, полный открытий и ярких впечатлений! Ждем в гости! Перейти на сайт #реклама birdspark.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30165</t>
+  </si>
+  <si>
+    <t>🏛 Московский речной яхт-клуб #РайонЯкиманка 📌 В здании находилась библиотека с книгами и журналами о водном спорте. Для членов клуба также были предусмотрены бильярд, тир, буфет и другие помещения для отдыха. 📍 Координаты - 55.739312, 37.609351 🗺 Болотная наб., 1, стр. 1, Москва 🚇 Полянка, Октябрьская, Третьяковская 📷 От подписчицы Ирины Якимовой 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>08.09.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30164</t>
+  </si>
+  <si>
+    <t>🏛 Подворье Саввино-Сторожевского монастыря #ТверскойРайон 📌 Современное здание построили в 1905–1907 годах по проекту архитектора Ивана Кузнецова. В его архитектуре сочетаются элементы неорусского стиля, модерна и мотивы древнерусского зодчества. 📍 Координаты - 55.760534, 37.611729 🗺 Тверская ул., 6, стр. 6, Москва 🚇 Охотный Ряд, Пушкинская, Тверская 📷 Автор фото: Степанов Слава 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>08.09.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30158</t>
+  </si>
+  <si>
+    <t>Новостройки под ваш запрос — в одной подборке Эксперт Яндекс Недвижимости покажет цены, акции и сроки сдачи по каждому ЖК Узнать больше Финансовые услуги оказывает: ПАО Сбербанк, АО "АЛЬФА-БАНК", АО АльфаСтрахование". Проектная декларация на сайте https://наш.дом.рф/. #реклама realty.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30157</t>
+  </si>
+  <si>
+    <t>🏛 Московский государственный технический университет имени Н.Э. Баумана #БасманныйРайон 📌 В составе комплекса сохранились элементы более ранней архитектуры, в том числе фрагменты интерьеров и ротонда со стороны Яузы, датируемая концом XVIII века. 📍 Координаты - 55.765751, 37.685671 🗺 2-я Бауманская ул., 5, стр. 4, Москва 🚇 Бауманская, Лефортово, Курская 📷 От подписчицы Ирины Якимовой 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>08.09.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30155</t>
+  </si>
+  <si>
+    <t>🏛 ГЭС-2 #РайонЯкиманка 📌 Электростанция проработала почти 100 лет. За это время её несколько раз модернизировали, но в 2006 году станция окончательно прекратила работу. 📍 Координаты - 55.742629, 37.612753 🗺 Болотная наб., 15, Москва 🚇 Кропоткинская, Полянка, Третьяковская 📷 Александр Раугалло 🎞 Прислать свои фотографии #Архитектура #ГЭС</t>
+  </si>
+  <si>
+    <t>07.09.26 20:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30150</t>
+  </si>
+  <si>
+    <t>🏛 Северный речной вокзал #РайонЛевобережный 📌 Первоначально шпиль башни был подвижным: во время навигации его планировали выдвигать до высоты 83 метров, а зимой опускать. 📍 Координаты - 55.851142, 37.467327 🗺 Ленинградское ш., 51, Москва 🚇 Речной вокзал, Беломорская, Водный стадион 📷 matkazantsev_creative 🎞 Прислать свои фотографии #Архитектура #Вокзал</t>
+  </si>
+  <si>
+    <t>07.09.26 20:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30146</t>
+  </si>
+  <si>
+    <t>🏛 Собор Покрова Пресвятой Богородицы в Измайлово #РайонИзмайлово 📌 Его строили костромские мастера братья Медведевы под руководством зодчего Ивана Кузнечика. 📍 Координаты - 55.791371, 37.765060 🗺 Москва, район Измайлово, городок имени Баумана, 1 🚇 Партизанская, Измайловская, Измайлово 📷 Игорь Костин 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>07.09.26 19:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30145</t>
+  </si>
+  <si>
+    <t>Освойте бьюти-профессию с господдержкой Хочется сменить профессию или начать зарабатывать в бьюти — но без риска потратить десятки тысяч? Обучение обычно стоит дорого. И при этом нет уверенности, что получится: — освоить навык — начать работать с клиентами — вернуть вложенные деньги При этом онлайн даёт теорию, но без практики сложно начать. А офлайн-обучение — дорого и не всегда доступно. Но в бьюти можно зайти по-другому за счет господдержки — без больших вложений и сразу с практикой. Мы, АНО ДПО ИПК, официальный образовательный партнёр центра «Профессии будущего», предлагаем пройти обучение на: • Косметика-эстетиста; • Мастера по наращиванию ресниц; • Мастер маникюра; Оставьте заявку на бесплатную консультацию и наш менеджер перезвонит вам, ответит на все вопросы и поможет оформить обучение. Узнать больше #реклама 16+ freecourses.anoipk.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30144</t>
+  </si>
+  <si>
+    <t>🏛 Электрозавод #РайонПреображенское 📌 В состав Электрозавода при его запуске вошли сразу несколько предприятий, в том числе завод «Трансформатор», завод «Прожектор», завод «Металл» и две государственные фабрики электрических ламп. 📍 Координаты - 55.785883, 37.703323 🗺 Электрозаводская ул., 21, Москва 🚇 Электрозаводская 📷 katunova 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>07.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30143</t>
+  </si>
+  <si>
+    <t>🏛 Храм Покрова Пресвятой Богородицы #ГородскойОкругМытищи 📌 Храм относится к Сергиево-Посадской епархии Русской православной церкви. 📍 Координаты - 55.998859, 37.681962 🗺 Место на карте 📷 matkazantsev_creative 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>07.09.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30142</t>
+  </si>
+  <si>
+    <t>Колесо обозрения «Солнце Москвы» на ВДНХ «Солнце Москвы» — самое высокое колесо обозрения в Европе. Высота — 140 метров, один круг — 18 минут 40 секунд, обзор — до 50 километров вокруг. С высоты птичьего полёта откроются главные достопримечательности: ВДНХ, Кремль, «Москва-Сити» и десятки других знаковых мест столицы. Аттракцион работает круглый год — и летом, и зимой. Рядом — городское пространство с ресторанами, кафе и зонами для прогулок, так что поездку легко превратить в целый день впечатлений ✨ Добраться просто: 10 минут пешком от станции метро ВДНХ. Билеты и время работы — на официальном сайте. Посмотрите на Москву иначе ❤️ Купить #реклама tickets.moscow-sun.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30141</t>
+  </si>
+  <si>
+    <t>🌳 Лефортовский парк #РайонЛефортово 📌 Парк сохранил историческую систему прудов, каналов и плотин. Археологические исследования 2008 года помогли уточнить планировку Лефортовского парка XVIII века. 📍 Координаты - 55.764450, 37.690367 🗺 Москва, Лефортовский парк 🚇 Лефортово, Бауманская, Электрозаводская 📷 От подписчицы Ирины Якимовой 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>07.09.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30140</t>
+  </si>
+  <si>
+    <t>Сеть пансионатов "Забота" Более 2000 благодарных пожилых подопечных за 17 лет. Нам доверяют! Перейти на сайт Есть противопоказания. Посоветуйтесь с врачом. #реклама pansion-zabota.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30139</t>
+  </si>
+  <si>
+    <t>🏛 Здание МИД России #РайонАрбат 📌 Высотку МИД построили в 1948–1953 годах по проекту архитекторов Владимира Гельфрейха и Михаила Минкуса. Здание стало одной из семи знаменитых сталинских высоток Москвы. 📍 Координаты - 55.746116, 37.584511 🗺 Смоленская-Сенная площадь, 32-34, Москва 🚇 Смоленская 📷 andreymoshkarov 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>07.09.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30138</t>
+  </si>
+  <si>
+    <t>🌳 Сад экзотических растений на площади Революции #ТверскойРайон 📌 Локация появилась в рамках ландшафтного фестиваля «Сады и цветы». Сам фестиваль объединил несколько площадок в центре Москвы, превратив привычные городские пространства в тематические сады. 📍 Координаты - 55.756558, 37.618164 🗺 Москва, площадь Революции 🚇 Театральная, Охотный Ряд, Площадь Революции 📷 Александр Раугалло 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>07.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30127</t>
+  </si>
+  <si>
+    <t>🌉 Малый Москворецкий мост #РайонЯкиманка 📌 Мост построен в 1937 году как часть масштабного транспортного проекта Москвы по созданию прямого луча от Красной площади через Большую Ордынку на юг. 📍 Координаты - 55.746042, 37.624801 🗺 Малый Москворецкий мост, Москва 🚇 Новокузнецкая, Третьяковская 📷 Игорь Костин 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>07.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30126</t>
+  </si>
+  <si>
+    <t>🏛 Дворец графов Шереметевых в музее-усадьбе «Кусково» #РайонВешняки 📌 Дворец строился в 1769–1775 годах под руководством Карла Бланка и предназначался прежде всего для торжественного приёма гостей летом. 📍 Координаты - 55.735312, 37.807642 🗺 ул. Юности, 2, стр. 1, Москва 🚇 Новогиреево, Рязанский проспект, Перово 📷 Татьяна Семёнова 🎞 Прислать свои фотографии #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>06.09.26 23:17</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30123</t>
+  </si>
+  <si>
+    <t>Выгода по Trade-in с VOLGA • До 300 000 ₽ • Справедливая оценка по рыночной стоимости • Принимаем автомобили любых марок 💰🗒 Оставляйте заявку на сайте и получайте спецусловия на новую VOLGA! Получить скидку #реклама sales.volga-autoretail.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 20:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30122</t>
+  </si>
+  <si>
+    <t>🏛 Ансамбль колокольни «Иван Великий» #ТверскойРайон 📌 Ансамбль создавался более трёх веков — с 1505 по 1815 год. В него входят собственно колокольня «Иван Великий», Успенская звонница и Филаретова пристройка. 📍 Координаты - 55.750728, 37.618255 🗺 Кремлёвская наб., 1, стр. 10, Москва 🚇 Александровский сад, Библиотека им. Ленина, Арбатская 📷 ksarzie 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм #Колокольня</t>
+  </si>
+  <si>
+    <t>06.09.26 19:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30121</t>
+  </si>
+  <si>
+    <t>🏛 Музей «Грот» в музей-заповеднике «Кусково» #РайонВешняки 📌 В 1775 году Пётр Шереметев специально приобрёл для Грота морские и речные раковины, которыми украсили деревянные и глиняные фигуры в нишах. 📍 Координаты - 55.735067, 37.810410 🗺 ул. Юности, 2, стр. 11, Москва 🚇 Новогиреево, Рязанский проспект, Перово 📷 Татьяна Семёнова 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>06.09.26 18:28</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30120</t>
+  </si>
+  <si>
+    <t>Дет.сад Сами с усами м.Озерная! Доступная цена! Скидки! Бережное развитие с 2х лет и подготовка в лучшие школы! 15 лет безупречной работы! Все занятия уже включены в абонемент! Даже английский и живопись! Праздники и спектакли круглый год! Получи скидку на первый абонемент 10% Абонементы от 38000 рублей/мес! Подать заявку #реклама club-det.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30119</t>
+  </si>
+  <si>
+    <t>🏛 Передние ворота #РайонИзмайлово 📌 Передние ворота построили в 1682 году по указу царя Фёдора Алексеевича. Через них проходил парадный въезд на территорию Государева двора. 📍 Координаты - 55.791792, 37.763315 🗺 Москва, городок имени Баумана, дв2с14 🚇 Партизанская, Измайловская, Измайлово 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура #Ворота</t>
+  </si>
+  <si>
+    <t>06.09.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30118</t>
+  </si>
+  <si>
+    <t>🏛 Храм Христа Спасителя #РайонХамовники 📌 В цокольном этаже первоначального храма находился музей Отечественной войны 1812 года: на мраморных досках размещались сведения о сражениях, погибших и награждённых офицерах. 📍 Координаты - 55.744661, 37.605526 🗺 ул. Волхонка, 15, Москва 🚇 Кропоткинская, Боровицкая, Библиотека им. Ленина 📷 andreymoshkarov 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>06.09.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30117</t>
+  </si>
+  <si>
+    <t>Арт-вечеринки с напитками в Москве! Мастер-классы по рисованию, арт-вечеринки в Москве с профессиональным художником. В атмосферной студии среди тропических цветов. Перейти на сайт #реклама 16+ vozduhmsk.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30112</t>
+  </si>
+  <si>
+    <t>🌳 Берёзовая роща #РайонИзмайлово 📌 Берёзовая роща на Измайловском острове упоминается уже в описании усадьбы 1800 года. 📍 Координаты - 55.790573, 37.759988 🗺 Москва, Берёзовая роща 🚇 Партизанская, Измайлово, Измайловская 📷 Игорь Костин 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>06.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30110</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Георгия Победоносца на Псковской Горке #ТверскойРайон 📌 Приход на этом месте известен с 1462 года, когда храм упоминался как церковь Покрова Пресвятой Богородицы. Современное здание построено в 1658 году. 📍 Координаты - 55.752617, 37.630745 🗺 ул. Варварка, 12, Москва 🚇 Китай-город, Площадь Революции 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>06.09.26 00:38</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30109</t>
+  </si>
+  <si>
+    <t>Пансионаты для пожилых людей в Москве Более 10 лет центр социального обслуживания занимается реабилитацией взрослых и оказывает помощь пожилым людям и заботится о них. Наши направления: ✅Пансионаты для пожилых людей ✅Центры реабилитации Наши преимущества: Личная сиделка 5-ти разовое питание Восстановительные занятия Комфортабельное размещение Организация досуга Перейти на сайт Есть противопоказания. Посоветуйтесь с врачом. #реклама happyoldage.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30107</t>
+  </si>
+  <si>
+    <t>🌊 Серебряно-Виноградный пруд #РайонИзмайлово 📌 История современной системы прудов Измайлова начинается в 1660-е годы, когда при Алексее Михайловиче на реке Серебрянке стали строить плотины и создавать водоёмы для царского хозяйства. 📍 Координаты - 55.792465, 37.754590 🗺 Серебряно-Виноградный пруд, Москва 🚇 Партизанская, Измайлово 📷 Игорь Костин 🎞 Прислать свои фотографии #Природа #Пруд</t>
+  </si>
+  <si>
+    <t>05.09.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30104</t>
+  </si>
+  <si>
+    <t>🏛 Кремль в Измайлово #РайонИзмайлово 📌 Комплекс построили рядом с историческим Измайловским островом, где в XVII веке находилась загородная резиденция Романовых. Архитектура современного комплекса лишь частично стилизована под древнерусские постройки. 📍 Координаты - 55.794053, 37.750127 🗺 Измайловское ш., 73Ж, Москва 🚇 Партизанская, Измайлово, Локомотив 📷 Игорь Костин 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Кремль</t>
+  </si>
+  <si>
+    <t>05.09.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30103</t>
+  </si>
+  <si>
+    <t>__Дом Горизонтов. Приватный премиум 30,3-166,1 млн ₽ Камерный проект. Всего 142 квартиры. Нет студий. Зеленый район. 50% Крылатского занимают заповедники. Спортивный кластер: велотрек, гольф-поле, теннисные корты, горнолыжный курорт. Внутренняя инфраструктура: лобби с консьержем, гостиная-терраса с камином и бонсаем, велнес-центр, фитнес-кафе, хвойный сад с фонтаном. 100% видовых квартир. Панорамы на Серебряный бор, Живописный мост, Москва- сити. Скидка 12-20% на пул квартир до 31 августа. Перейти на сайт Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "САМПАД". #реклама dom-gorizontov.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30100</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Зарядье» #ТверскойРайон 📌 В парке есть подземные и полуподземные пространства: значительная часть инфраструктуры скрыта под искусственным рельефом, поэтому ландшафт остаётся главным элементом композиции. 📍 Координаты - 55.751373, 37.628749 🗺 ул. Варварка, 6, стр. 1, Москва 🚇 Китай-город, Площадь Революции 📷 Игорь Костин 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>05.09.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30097</t>
+  </si>
+  <si>
+    <t>🏛 Собор Покрова Пресвятой Богородицы, что на Рву #ТверскойРайон 📌 Название «храм Василия Блаженного» относится не ко всему первоначальному собору: придел во имя Василия Блаженного был пристроен позднее, а со временем это название закрепилось за всем зданием. 📍 Координаты - 55.752498, 37.623163 🗺 Красная площадь, 7, Москва 🚇 Охотный Ряд, Площадь Революции, Театральная 📷 Александр Раугалло 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>05.09.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30091</t>
+  </si>
+  <si>
+    <t>Как приобрести новый EXEED с максимальной выгодой? До 30 сентября у официального дилера БорисХоф действует максимальная выгода до 1 000 000 ₽ на автомобили премиум-класса EXEED. 🚗 Оплата частями и гарантия лучшей цены в трейд-ин 🚗 Дополнительное оборудование и комплект зимних шин при покупке 🚗 Гарантия 7 лет или 200 000 км пробега 🚗 Постановка на учёт за наш счёт Запишитесь на тест-драйв и оцените комфорт премиального автомобиля. Жмите «Узнать больше» Узнать больше #реклама chat.exeed-msk.borishof.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30088</t>
+  </si>
+  <si>
+    <t>🏛 Большой Кремлёвский дворец #ТверскойРайон 📌 Тон не стал создавать дворец с нуля — его корпуса встроили в ансамбль уже существовавших кремлёвских построек XV–XIX веков, сохранивших историческую и духовную ценность. 📍 Координаты - 55.749956, 37.615813 🗺 Кремлёвская наб., 1, стр. 3, Москва 🚇 Александровский сад, Арбатская, Библиотека им. Ленина 📷 Игорь Костин 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>05.09.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30087</t>
+  </si>
+  <si>
+    <t>🏛 Колокольня Знаменского монастыря #ТверскойРайон 📌 Колокольня построена в 1784–1789 годах и стала частью ансамбля Старого Государева двора на Варварке. 📍 Координаты - 55.752568, 37.627787 🗺 ул. Варварка, 8, Москва 🚇 Китай-город, Площадь Революции 📷 Игорь Костин 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Колокольня</t>
+  </si>
+  <si>
+    <t>05.09.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30086</t>
+  </si>
+  <si>
+    <t>Уроки барабанов с 0 до концерта! Школа музыки "Music Club" (м. Чистые Пруды) открывает набор на уроки игры на барабанах. Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных артистов ⚡ Сыгратет свою любимую песню на барабанах и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на мастер-класс, нажмите на кнопку ниже и выберите удобные вам день и время. Узнать больше #реклама 16+ e7b62abf28405da6b0b8e4149230b23f.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30085</t>
+  </si>
+  <si>
+    <t>🏛 Городская усадьба М. А. Тарасова #РайонАрбат 📌 Михаил Тарасов владел усадьбой с 1909 по 1917 год, после чего комплекс сменил владельцев и функции. 📍 Координаты - 55.755529, 37.593052 🗺 Малый Ржевский пер., 4/21, Москва 🚇 Арбатская, Баррикадная 📷 elena_krizhevskaya 🎞 Прислать свои фотографии #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>05.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30079</t>
+  </si>
+  <si>
+    <t>🌳 Александровский сад #ТверскойРайон 📌 До появления сада по этому месту протекала река Неглинная; после Отечественной войны 1812 года её заключили в подземную трубу длиной около 3 км, а на поверхности разбили будущий Александровский сад. 📍 Координаты - 55.752078, 37.613613 🗺 Москва, Александровский сад 🚇 Александровский сад, Библиотека им. Ленина, Арбатская 📷 ksarzie 🎞 Прислать свои фотографии #Природа #Сад</t>
+  </si>
+  <si>
+    <t>04.09.26 19:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30078</t>
+  </si>
+  <si>
+    <t>Обучение «Спас» — 3 ступени по доступной цене I Ступень. Видение энергетики прямым зрением, открытыми глазами и всё, что с этим... Записаться Есть противопоказания. Посоветуйтесь с врачом. #реклама 16+ spasist.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30077</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Варвары Великомученицы на Варварке #ТверскойРайон 📌 Современное здание церкви построено в 1796–1804 годах по проекту Родиона Казакова, на месте более древнего храма. 📍 Координаты - 55.752281, 37.625946 🗺 ул. Варварка, 2, Москва 🚇 Китай-город. Площадь Революции 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>04.09.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30076</t>
+  </si>
+  <si>
+    <t>🏛 Кадашёвская набережная #РайонЯкиманка 📌 Название связано с Кадашёвской хамовной слободой. Само Кадашёво впервые упоминается в завещании Ивана III 1504 года. 📍 Координаты - 55.744847, 37.621158 🗺 Кадашёвская набережная, Москва 🚇 Новокузнецкая, Третьяковская 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура #Набережная</t>
+  </si>
+  <si>
+    <t>04.09.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30075</t>
+  </si>
+  <si>
+    <t>Требуются модели на омоложение в Москве ⚡Важно! Приглашаем женщин проживающих в Москве от 25 до 70 лет на омолаживающие процедуры для лица Бесплатно в качестве модели. 📅Для этого клиника открыла запись на сайте (ссылка внизу поста). Успейте записаться, всего 20 мест! 📊Вы пройдете полную процедуру омоложения (на Ваш выбор) и Вас проконсультирует косметолог с опытом более 8 лет. ❤️На выбор одна процедура: РФ-лифтинг лица, Криотерапия, Ультразвуковая чистка лица, Безинъекционная биоревитализация, Аппаратная мезотерапия, Карбокситерапия, Микротоки. ✅Без боли и без инъекций - все процедуры аппаратные. *Предложение действительно только для граждан РФ! Подать заявку Есть противопоказания. Посоветуйтесь с врачом. #реклама best-cosmet-eleon.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.09.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30074</t>
+  </si>
+  <si>
+    <t>🌉 Большой Устьинский мост #ТаганскийРайон 📌 Современный Большой Устьинский мост построили в 1938 году по проекту инженера В. А. Пехова и архитекторов Г. П. Гольца и Д. М. Соболева. 📍 Координаты - 55.747217, 37.638997 🗺 Большой Устьинский мост, Москва 🚇 Китай-город, Новокузнецкая 📷 andreymoshkarov 🎞 Прислать свои фотографии #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>04.09.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30073</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Зарядье» #ТверскойРайон 📌 Для разных природных зон «Зарядья» созданы отдельные микроклиматические условия: используются системы регулирования температуры, ветра, освещения и полива. 📍 Координаты - 55.751373, 37.628749 🗺 ул. Варварка, 6, стр. 1, Москва 🚇 Китай-город, Площадь Революции 📷 ksarzie 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>04.09.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30072</t>
+  </si>
+  <si>
+    <t>Родители и ученики 8-11 классов! Слишком много советов про поступление – и все равно нет понятного плана? В Москве пройдёт «День выбора вуза и колледжа» от MAXIMUM. Это бесплатное мероприятие без толпы, очередей и общих лекций «для всех». Что вас ждет: ✅ Персональная консультация: какие экзамены сдавать, как выбрать вуз или колледж, где реально пройти на бюджет и как подготовиться к ОГЭ/ЕГЭ без нервов. ✅ Практика: бесплатная профориентация, решение заданий из ОГЭ/ЕГЭ и разбор ошибок с преподавателем. ⚡ Подарок: учебник по подготовке к ОГЭ/ЕГЭ после консультации и доступ к онлайн-платформе — с теорией, видеоуроками, практикой и пробниками. Количество подарков ограничено. Участие бесплатное, нужно только зарегистрироваться! Приходи в федеральный учебный центр подготовки к ОГЭ и ЕГЭ MAXIMUM. Зарегистрироваться #реклама 16+ propostuplenie.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.09.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30071</t>
+  </si>
+  <si>
+    <t>🏛 Торговый дом «Дружба» #ТверскойРайон 📌 Здание торгового дома построили в 1997–1998 годах. 📍 Координаты - 55.780091, 37.601371 🗺 Новослободская улица, 4, Москва 🚇 Новослободская, Менделеевская, Достоевская 📷 Алла Абрамова 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #ТЦ</t>
+  </si>
+  <si>
+    <t>04.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30070</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Елена» #ПресненскийРайон 📌 Скульптура создана в XVIII веке. 📍 Координаты - 55.758579, 37.593240 🗺 Москва, микрорайон Патриаршие Пруды 🚇 Баррикадная, Арбатская, Тверская 📷 От подписчицы Ирины Якимовой 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>04.09.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30069</t>
+  </si>
+  <si>
+    <t>Самые необычные глэмпинги Подмосковья Собрали для вас подборку стильных и интересных отелей, жить в которых — одно эстетическое удовольствие. Сохраните, чтобы не потерять. Заповедник Уединённый глэмпинг среди леса с песчаным пляжем, активным отдыхом, баней, сауной, СПА и купелью, кафе, зоной барбекю и возможностью проживания с питомцами. 👉 Посмотреть проживание Woody Village Riverside Тихий загородный отдых в домиках с кухней, частным пляжем, баней, сап-бордами, зоной барбекю и вечерними кинопоказами, где можно остановиться с питомцами. 👉 Посмотреть проживание Пилигрим Уютный глэмпинг с домиками и палатками, мини-кухней, баней, костровой и пати-зоной, водными прогулками и сапами, расположенный рядом с интересными музеями и культурными достопримечательностями. 👉 Посмотреть проживание Ёлкино life Эко-жильё в сосновом лесу с баней на дровах, купелями, зоной барбекю и костровыми местами, а также возможностями для активного отдыха и зимних развлечений. 👉 Посмотреть проживание Глэмпинг Остров Отдых в сафари-тентах и бунгало у озера с сапбордами, катамаранами, рыбалкой, велопрокатом, беседками, костровой зоной и спортивными площадками в атмосфере русской усадьбы. 👉 Посмотреть проживание Хиппи Уютный глэмпинг у реки с уединёнными домиками, крытым бассейном, русской баней, лодками, зоной барбекю и возможностью отдыха с питомцами. 👉 Посмотреть проживание 📌 Сохраните, чтобы не потерять</t>
+  </si>
+  <si>
+    <t>04.09.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30068</t>
+  </si>
+  <si>
+    <t>🏛 Городская усадьба Долгоруковых (Бобринских) #ПресненскийРайон 📌 Усадьбу построили в конце XVIII века для князя Андрея Долгорукова на основе более ранних палат; позднее она перешла к графам Бобринским. 📍 Координаты - 55.758734, 37.593411 🗺 Малая Никитская ул., 12, стр. 1, Москва 🚇 Баррикадная, Арбатская, Тверская 📷 От подписчицы Ирины Якимовой 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>04.09.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30062</t>
+  </si>
+  <si>
+    <t>🏛 Дом со зверями #БасманныйРайон 📌 Дом построили в 1908 году в стиле модерн с элементами неорусского стиля; авторами проекта были архитекторы Л. Л. Кравецкий, П. К. Микини и Б. Л. Топаз. 📍 Координаты - 55.759897, 37.644477 🗺 Чистопрудный бул., 14, стр. 3, Москва 🚇 Чистые пруды, Тургеневская, Сретенский бульвар 📷 Автор фото: Степанов Слава 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>04.09.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30056</t>
+  </si>
+  <si>
+    <t>Уроки гитары с 0 до концерта! Школа музыки "Music Club" (м. Чистые Пруды) открывает набор на уроки игры на гитаре. Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных артистов ⚡ Сыгратет свою любимую песню на гитаре и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на мастер-класс, нажмите на кнопку ниже и выберите удобные вам день и время. Узнать больше #реклама 16+ e7b62abf28405da6b0b8e4149230b23f.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30055</t>
+  </si>
+  <si>
+    <t>🏛 Государственный исторический музей #ТверскойРайон 📌 Архитектор Владимир Шервуд специально использовал в проекте элементы древнерусского зодчества, чтобы здание музея воспринималось как часть исторического ансамбля Красной площади; именно его проект победил в конкурсе на музейное здание. 📍 Координаты - 55.755294, 37.617798 🗺 Красная площадь, 1, Москва 🚇 Охотный Ряд, Театральная, Площадь Революции 📷 andreymoshkarov 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>04.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30054</t>
+  </si>
+  <si>
+    <t>🏛 Боровицкая башня #ТверскойРайон 📌 В отличие от большинства кремлёвских башен, Боровицкая башня имеет необычную ступенчатую композицию с четырьмя уменьшающимися кверху ярусами. 📍 Координаты - 55.748930, 37.612582 🗺 Кремлёвская наб., 1, стр. 3, Москва 🚇 Александровский сад, Арбатская, Библиотека им. Ленина 📷 elena_krizhevskaya 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>03.09.26 20:47</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30053</t>
+  </si>
+  <si>
+    <t>Sea Breeze. Квартиры у моря от 16,2 млн.р., cдача в 2027 Комплекс Palm Beach - это настоящее воплощение мечты о домике у моря: 3 часа на самолете из большинства городов РФ, 20 мин на авто от центра Баку, 1-я береговая линия, апартаменты с просторными видовыми террасами, два бассейна, продуманный ландшафтный дизайн и собственный пляжный клуб. Только до конца лета действует специальное предложение на приобретение квартир с чистовой отделкой: 💰 первоначальный взнос — от 15%; ⚡ рассрочка до 48 мес. (ежемесячный платеж — менее 2% от стоимости квартиры); 👌 до сдачи проекта остается менее года, а значит уже в следующем сезоне квартиру можно использовать для собственного отдыха или сдавать в аренду. Если вы давно задумывались о собственной недвижимости на берегу моря, сейчас один из самых удачных моментов для ее приобретения. Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. #реклама invest.seabreeze.az О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30052</t>
+  </si>
+  <si>
+    <t>🏛 Дворец царя Алексея Михайловича Романова #РайонНагатинскийЗатон 📌 Оригинальный дворец был деревянным комплексом из множества теремов и палат, соединённых сенями и переходами; такой тип царской постройки назывался хоромами. 📍 Координаты - 55.655925, 37.656634 🗺 просп. Андропова, 39, стр. 69, Москва 🚇 Каширская, Коломенская 📷 От подписчицы Грибовой Татьяны 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>03.09.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30048</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Рождества Пресвятой Богородицы на Кулишках #ТаганскийРайон 📌 Первое известное упоминание деревянной церкви на этом месте относится к 1547 году. 📍 Координаты - 55.752913, 37.639832 🗺 ул. Солянка, 5/2с4, Москва 🚇 Китай-город, Лубянка 📷 От подписчицы Натальи 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>03.09.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30047</t>
+  </si>
+  <si>
+    <t>03.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30046</t>
+  </si>
+  <si>
+    <t>Топ-5 мест в районе Якиманки: 🌟 Репинский сквер 🗺 Место на карте 📷 Куличкова Розалина 🌟 Церковь святителя Григория Неокесарийского 🗺 Место на карте 📷 Алла Абрамова 🌟 Особняк А В. и В.В. Новиковых – К.Д. Свешниковой 🗺 Место на карте 📷 yanilitta 🌟 Софийская набережная 🗺 Место на карте 📷 Даша Морозова 🌟 Средний гротесковый мост в Нескучном саду 🗺 Место на карте 📷 Елена Сенюшкина 📌 Сохрани, чтобы не потерять Красивые места Москвы и Подмосковья ⚫️</t>
+  </si>
+  <si>
+    <t>03.09.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30041</t>
+  </si>
+  <si>
+    <t>🗽 Пётр I - памятник 300-летию Российского флота #РайонЯкиманка 📌 Памятник отличается необычной конструкцией: из-за огромных размеров его создали не как цельную скульптуру, а как сложное металлоконструктивное сооружение, облицованное крупными бронзовыми деталями. 📍 Координаты - 55.738634, 37.608299 🗺 Москва, Крымская набережная 🚇 Полянка, Кропотнинская, Октябрьская 📷 andreymoshkarov 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>03.09.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30039</t>
+  </si>
+  <si>
+    <t>Монтаж заборов под ключ в Москве и МО. От 750 руб/пог. м ✅ Заборы из 3D секций, жалюзи, горизонтальные, евроштакетник, профнастил, сетка-рабица. 🚗Бесплатный выезд на замер до 400 км от МКАД. 💰Цена и толщина материалов фиксируется в договоре. Быстрый и профессиональный монтаж. Работаем без выходных. 👌Гарантия на заборы 2 года. 📞Оставьте свой номер, и мы перезвоним вам! Узнать цену #реклама sales.prof-zabory.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30038</t>
+  </si>
+  <si>
+    <t>🏛 Станция метро «Комсомольская» #КрасносельскийРайон 📌 В первоначальном оформлении станции вместо нынешних мозаик были цементные рельефы, выполненные «под золото», но архитекторы сочли их слишком грубыми и добились замены рельефов мозаичными панно Павла Корина. 📍 Координаты - 55.774367, 37.653878 🗺 Москва, Сокольническая линия, метро Комсомольская 🚇 Комсомольская 📷 andreymoshkarov 🎞 Прислать свои фотографии #Архитектура #Метро</t>
+  </si>
+  <si>
+    <t>03.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30033</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Георгия Победоносца на Псковской Горке #ТверскойРайон 📌 Основу существующего каменного храма возвели в 1657 году; его архитектура сохранила характерные черты московского узорочья — ряды кокошников, многорядный карниз и декоративные наличники. 📍 Координаты - 55.752616, 37.630742 🗺 ул. Варварка, 12, Москва 🚇 Китай-город, Площадь Революции 📷 ksarzie 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>02.09.26 20:34</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30032</t>
+  </si>
+  <si>
+    <t>Аманауз 5* в Домбае Станьте владельцем номера в пятизвёздочном инвест-отеле «Аманауз» на круглогодичном горном курорте. Условия приобретения: — ипотека от 11,99% на весь срок — первоначальный взнос от 15% — стоимость номера от 20,6 млн ₽ Преимущества для инвестора: — расчётный среднегодовой доход 3,7 млн ₽ — профессиональное управление номером — возможность совмещать личный отдых и получение дохода — премиальный отель с сервисом уровня 5* Почему Домбай: — популярный горный курорт России — туристический поток зимой и летом — горнолыжный отдых, экотуризм и активные маршруты — расположение отеля рядом с подъёмником 📞 Получите актуальные цены, доступные планировки и индивидуальный расчёт доходности инвест-отеля «Аманауз». Получить предложение Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО «Банк Дом.РФ». #реклама amanauz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.09.26 19:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30025</t>
+  </si>
+  <si>
+    <t>🏛 Дом Пашкова #РайонАрбат 📌 В XIX веке на крыше здания существовала открытая площадка, с которой посетители могли рассматривать панораму Кремля и Москвы. 📍 Координаты - 55.749780, 37.608418 🗺 ул. Воздвиженка, 3/5с1, Москва 🚇 Боровицкая, Александровский сад, Арбатская 📷 elena_krizhevskaya 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>02.09.26 18:27</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30023</t>
+  </si>
+  <si>
+    <t>Выиграйте экскурсию и образ от Marc O'Polo на 30 000 ₽. Выиграйте экскурсию Marc O'Polo x «Глаза инженера» и образ на 30 000 ₽. Подпишитесь на рассылку — победитель будет выбран 7 сентября. Подписаться #реклама 16+ marc-o-polo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.09.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30022</t>
+  </si>
+  <si>
+    <t>🏛 Большой Кремлёвский дворец #ТверскойРайон 📌 Современный Большой Кремлёвский дворец построили по указу императора Николая I в 1838–1849 годах. Руководителем проекта был архитектор Константин Андреевич Тон. 📍 Координаты - 55.749956, 37.615813 🗺 Кремлёвская наб., 1, стр. 3, Москва 🚇 Александровский сад, Арбатская, Библиотека им. Ленина 📷 elena_krizhevskaya 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>02.09.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30021</t>
+  </si>
+  <si>
+    <t>🏛 Храм Христа Спасителя #РайонХамовники 📌 Храм имел мемориальное значение: внутри находились мраморные доски с именами офицеров, погибших в Отечественной войне 1812 года и Заграничных походах русской армии 1813–1814 годов. 📍 Координаты - 55.744661, 37.605526 🗺 ул. Волхонка, 15, Москва 🚇 Кропоткинская, Боровицкая, Библиотека им. Ленина 📷 elena_krizhevskaya 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>02.09.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30020</t>
+  </si>
+  <si>
+    <t>Уроки вокала с 0 до концерта! Школа музыки Music Club (м. Новослободская | м. Курская) открывает набор на уроки вокала. Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных артистов ⚡ Споете свою любимую песню и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на пробный урок, нажмите на кнопку "Записаться" ниже и выберите удобные вам день и время. Записаться #реклама 16+ 5be0392d9892680e2f932c09b434a3fd.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30018</t>
+  </si>
+  <si>
+    <t>🏛 Собор Покрова Пресвятой Богородицы, что на Рву #ТверскойРайон 📌 Внутреннее пространство собора устроено как сложная система переходов: девять самостоятельных храмов объединены общим основанием, обходной галереей и внутренними сводчатыми переходами. 📍 Координаты - 55.752498, 37.623163 🗺 Красная площадь, 7, Москва 🚇 Охотный Ряд, Площадь Революции, Театральная 📷 andreymoshkarov 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>01.09.26 23:41</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30016</t>
+  </si>
+  <si>
+    <t>Скидки до 20 % на этноотели парка «Этномир» Если хочется вырваться из города и посетить интересные и душевные места – приезжайте в «Этномир». Всего 1,5 часа от Москвы, и вы попадёте в другой мир, где можно окунуться в традиции и быт другой страны. Для проживания можно снять дом или поселиться в уникальном этноотеле, каких нет во всём Подмосковье и ближайших регионах. В этнографическом парке «Этномир» 12 этноотелей, которые отражают культуру разных стран. Скучать на отдыхе не придётся: каждый день в программе парка: - мастер-классы, - экскурсии, - квесты. Большинство активностей для проживающих в отеле - бесплатны. Взрослые и дети могут посетить экоферму, дом со змеями, покормить северных оленей, пообщаться с котами и хаски, увидеть домашних животных: коров, коз, кроликов и т. д. Бронируйте отдых на сайте парка! Перейти на сайт Номер реестровой записи: С402025007149, С402024016135, С402025007406. #реклама 16+ ethnomir.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 20:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30015</t>
+  </si>
+  <si>
+    <t>🏛 Ростокинский акведук #РайонРостокино 📌 Сооружение стало самым крупным наземным участком первого московского водопровода: вода поступала по кирпичному каналу, проложенному по верху аркады. 📍 Координаты - 55.828931, 37.655588 🗺 Москва, Ростокинский акведук 🚇 ВДНХ, Ростокино 📷 matkazantsev_creative 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Акведук</t>
+  </si>
+  <si>
+    <t>01.09.26 19:44</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30009</t>
+  </si>
+  <si>
+    <t>Клиника «Код молодости»: аппаратный массаж RSL Мы заботимся о наших клиентах и оказываем процедуры в сфере косметологии, лазерной эпиляции и аппаратного массажа с высоким уровнем качества. Мы очень внимательны к клиентам: консультируем, отвечаем на волнующие вопросы, аккуратно проводим процедуры, заряжаем позитивным настроением и угощаем вкусным кофе или свежевыжатым соком. Находимся около метро «Преображенская площадь». Приходите на сеанс! Перейти на сайт Есть противопоказания. Посоветуйтесь с врачом. #реклама kod-molodosti-preobragenskay.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 19:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30008</t>
+  </si>
+  <si>
+    <t>⛲ Фонтан «Северная чаша» в парке Северного речного вокзала #РайонЛевобережный 📌 Фонтаны Северного речного вокзала создавались одновременно с архитектурным ансамблем вокзала в 1930-е годы; их оформление связано с общей тематикой советского освоения Севера и водных путей. 📍 Координаты - 55.852519, 37.468928 🗺 Москва, парк Северного речного вокзала 🚇 Речной вокзал 📷 От подписчицы Грибовой Татьяны 🎞 Прислать свои фотографии #Архитектура #Скульптура #Фонтан</t>
+  </si>
+  <si>
+    <t>01.09.26 18:29</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30007</t>
+  </si>
+  <si>
+    <t>Академия вокала Останкино Набор на курс эстрадного вокала Марины Полтевой открыт! - индивидуальные занятия в телецентре Останкино - участие в проекте Битва за Популярность - подготовка и участие в проектах голос, главная сцена и тд. - диплом об окончании курса Количество мест ограничено. Ждем Вас. Марина Полтева – педагог, певица, продюсер, профессор, Заслуженный деятель искусств РТ, коуч тренер по вокалу Федеральных каналов: - более 2500 песен, созданных для телепроектов Точь-в-Точь, Большая перемена, Один в один, Театр Эстрады - мастер-классы по всему миру - крупнейшие международные фестивали - авторские методики - десятки спродюсированных проектов - 30 лет личного и профессионального опыта и главное – большое желание делиться им с вами! Записаться #реклама 16+ max.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30005</t>
+  </si>
+  <si>
+    <t>🏛 Северный речной вокзал #РайонЛевобережный 📌 Здание строили в 1932–1937 годах одновременно с каналом Москва — Волга; проект разработали архитекторы Алексей Рухлядев и Владимир Кринский. 📍 Координаты - 55.851142, 37.467327 🗺 Ленинградское ш., 51, Москва 🚇 Речной вокзал, Беломорская, Водный стадион 📷 От подписчицы Грибовой Татьяны 🎞 Прислать свои фотографии #Архитектура #Вокзал</t>
+  </si>
+  <si>
+    <t>01.09.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29999</t>
+  </si>
+  <si>
+    <t>Фестиваль радио Monte Carlo в Аутлете Новая Рига 6 сентября приглашаем вас на первый открытый фестиваль Radio Monte Carlo в аутлете Новая Рига. С 12:00 в Аутлете Новая Рига вас ждут секретный гость от радио Monte Carlo, тематические зоны, живая музыка и pop-up пространство радиостанции. Только 6 сентября можно будет: — зайти в pop-up Monte Carlo и найти что-то особенное для своего гардероба — сделать снимки в фирменных фотозонах — оказаться на живом концерте под открытым небом — поучаствовать в розыгрышах от партнеров фестиваля — и, главное, уйти с обновками в стиле Монте-Карло, стилисты аутлета подберут образы, на которые будут действовать специальные скидки. Вход свободный, но необходимо зарегистрироваться для получения билета. Зарегистрироваться #реклама 16+ newriga-outlet.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29998</t>
+  </si>
+  <si>
+    <t>🏛 Доходный дом страхового общества «Россия» #КрасносельскийРайон 📌 Комплекс состоит из двух крупных корпусов, между которыми устроен внутренний проезд с кованой оградой и воротами — фактически отдельный парадный двор внутри квартала. 📍 Координаты - 55.765838, 37.634173 🗺 Сретенский бул., 6/1с1, Москва 🚇 Тургеневская, Сретенский бульвар, Чистые пруды 📷 elena_krizhevskaya 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #ДоходныйДом</t>
+  </si>
+  <si>
+    <t>01.09.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29997</t>
+  </si>
+  <si>
+    <t>🏛 Городская усадьба М. А. Тарасова #РайонАрбат 📌 Особняк выполнен в неоклассическом стиле, а его декоративное оформление связано с эстетикой художественного объединения «Мир искусства». 📍 Координаты - 55.755529, 37.593052 🗺 Малый Ржевский пер., 4/21, Москва 🚇 Арбатская, Баррикадная 📷 elena_krizhevskaya 🎞 Прислать свои фотографии #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>01.09.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29986</t>
+  </si>
+  <si>
+    <t>В Москве есть места, о которых вы могли даже не знать. Есть автор, который ищет и показывает необычную Москву: старинные усадьбы, тихие улочки, заброшенные уголки, необычную архитектуру и места, мимо которых большинство просто проходит. Без Красной площади и стандартных туристических маршрутов. Например, знали ли вы про водопады и руины усадеб в Москве? В блоге «Не только Красная площадь» — такие места, интересные факты и идеи, куда сходить в Москве и Подмосковье. Подписывайтесь, если хотите увидеть Москву с другой стороны.</t>
+  </si>
+  <si>
+    <t>01.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29985</t>
+  </si>
+  <si>
+    <t>🌳 Ландшафтный парк «Митино» #РайонМитино 📌 Большую часть территории парка занимает лес. Для прогулок и велосипедных поездок здесь проложены специальные дорожки, а также оборудованы спортивные и детские площадки, включая скейт-парк. 📍 Координаты - 55.834944, 37.368691 🗺 Москва, ландшафтный парк Митино 🚇 Волоколамская 📷 katunova 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>01.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29981</t>
+  </si>
+  <si>
+    <t>🗽 Памятный крест село Дьяково #РайонНагатинскийЗатон 📌 Крест находится на территории бывшего села Дьяковского, существовавшего рядом с Коломенским. Сегодня эта историческая территория входит в состав музея-заповедника. 📍 Координаты - 55.661308, 37.665678 🗺 Москва, 1-я улица Дьяково Городище 🚇 Каширская, Коломенская 📷 ksarzie 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>31.08.26 20:47</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29979</t>
+  </si>
+  <si>
+    <t>Ремонт квартир под ключ с гарантией 5 лет — Москва и МО Эту трехкомнатную квартиру площадью 86 м² в Сосненском ЖК "ЭкоБунино" мы отремонтировали за 1 655 847 рублей: от возведения перегородок и заливки пола до установки светильников. Рассчитать стоимость ремонта можно на нашем сайте — ссылка внизу поста. ⚡ Меня зовут Максим, и я лично проконтролирую ваш ремонт от первого замера до сдачи квартиры. Примеры стоимости ремонтов: – 1-комнатная на Ленинградском 51 м²– 900 000 руб – 2-комнатная на Можайском 62 м² – 1 116 000 руб – 3-комнатная на Кутузовском 88 м² –1 458 000 руб Черновая/чистовая отделка, электрика, сантехника, двери и потолки — вам не нужно искать сторонних мастеров. 💰 Предоплата 0 рублей. Вы платите только за фактически выполненные и принятые этапы. 💻 Ежедневные фото/видеоотчеты. 🗒 Гарантия до 5 лет. Узнать больше #реклама stroymir-moscow.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29978</t>
+  </si>
+  <si>
+    <t>🌲 Лесопарк #ГородскойОкругМытищи 📌 Здесь сочетаются сосновый лес и песчаный пляж, а среди благоустроенных территорий есть цветочные аллеи и каскадные водопады. Для прогулок также доступны конные маршруты. 📍 Координаты - 55.996419, 37.685223 🗺 Место на карте 📷 matkazantsev_creative 🎞 Прислать свои фотографии #Природа #Лесопарк</t>
+  </si>
+  <si>
+    <t>31.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29973</t>
+  </si>
+  <si>
+    <t>🌳 Контактный зоопарк ЖК «Золотые ключи-2» #РайонРаменки 📌 Необычность этого места в том, что небольшой зоопарк расположен прямо на территории жилого комплекса «Золотые ключи-2» — среди его обычной жилой и спортивной инфраструктуры. 📍 Координаты - 55.711660, 37.501243 🗺 Москва, район Раменки, жилой комплекс Золотые Ключи 2 🚇 Ломоносовский проспект, Минская, Раменки 📷 Алла Абрамова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Зоопарк</t>
+  </si>
+  <si>
+    <t>31.08.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29967</t>
+  </si>
+  <si>
+    <t>Фитнес-клуб в Москве! "ФитнесМания" на Ленинском, 146! Метро Юго-Западная Акция на абонементы "Лето в подарок" в "ФитнесМании" Премиальные карты по цене стандартных абонементов. Полный безлимит + заморозка Узнать цену #реклама fitnessmania.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29966</t>
+  </si>
+  <si>
+    <t>🏛 Москва-Сити #ПресненскийРайон 📌 Первым небоскрёбом комплекса стала «Башня 2000». Её строительство завершили в 2001 году. 📍 Координаты - 55.749603, 37.535794 🗺 Москва, Пресненский район 🚇 Москва-Сити (Международная), Деловой центр, Москва-Сити 📷 andreymoshkarov 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>31.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29963</t>
+  </si>
+  <si>
+    <t>🏛 Центральный детский магазин #МещанскийРайон 📌 Здание построили в 1953–1957 годах по проекту Алексея Душкина. 📍 Координаты - 55.760250, 37.624739 🗺 Театральный пр., 5, стр. 1, Москва 🚇 Кузнецкий Мост, Театральная 📷 andreymoshkarov 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #ТЦ</t>
+  </si>
+  <si>
+    <t>31.08.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29962</t>
+  </si>
+  <si>
+    <t>День открытых дверей 3 сентября — «Парусная академия» Многие мечтают однажды выйти в море на собственной яхте. Но так и не понимают, с чего начать. На Дне открытых дверей «Парусной Академии» расскажем, как получить российские и международные шкиперские права, где проходить обучение, как арендовать яхту и начать путешествовать самостоятельно. 📅 3 сентября в 19:30 🎓 Москва, Кутузовский проспект, 36, стр. 3 ✨ Розыгрыш бесплатных тренировок в яхт-клубе и скидок на обучение ⚡ Стоимость участия — 500 ₽ Зарегистрироваться #реклама 16+ yachtingacademy.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29961</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Троицы Живоначальной в Серебряниках #ТаганскийРайон 📌 Современный облик здания сформировался после перестройки 1781 года по проекту Карла Бланка. При этом храм сохранил часть объёма более ранней постройки XVII века. 📍 Координаты - 55.750105, 37.644881 🗺 Серебрянический пер., 1А, стр. 10, Москва 🚇 Китай-город, Таганская 📷 andreymoshkarov 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>31.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29960</t>
+  </si>
+  <si>
+    <t>🏛 Жилой дом #РайонДорогомилово 📌 Дом построили в 1930-е годы в составе жилой застройки Бережковской набережной. Его появление связано с развитием промышленной зоны вдоль Москвы-реки. 📍 Координаты - 55.738079, 37.564446 🗺 Бережковская набережная, 12, Москва 🚇 Киевская 📷 Игорь Халин 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>31.08.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29959</t>
+  </si>
+  <si>
+    <t>Квартира от застройщика в Краснодаре от 2,9 млн. ₽ Новый микрорайон «Тёплые края» 🏠 г. Краснодар - Квартиры с террасами - Потолки до 4.2 м - Школа на 1800 мест - 3 детских сада на 950 мест - Зоны отдыха и барбекю - Фитнес-центр - Площадь озеленения 65 000 кв.м Перейти на сайт Финансовые услуги оказывает: Банк ВТБ (ПАО), АО "АЛЬФА-БАНК". Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "СЕМЬЯ-ТЁПЛЫЕ КРАЯ". #реклама quiz.тёплыекрая.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29958</t>
+  </si>
+  <si>
+    <t>🏛 Ансамбль колокольни «Иван Великий» #ТверскойРайон 📌 Колокольня «Иван Великий» стала самым высоким сооружением Москвы после завершения строительства в 1600 году: её высота вместе с крестом достигала 81 метра. 📍 Координаты - 55.750728, 37.618255 🗺 Кремлёвская наб., 1, стр. 10, Москва 🚇 Александровский сад, Библиотека им. Ленина, Арбатская 📷 elena_krizhevskaya 🎞 Прислать свои фотографии #Архитектура #Храм #Колокольня</t>
+  </si>
+  <si>
+    <t>30.08.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29957</t>
+  </si>
+  <si>
+    <t>Бесплатный мастер-класс по вокалу! Школа музыки "Music Club" (м. Чистые Пруды) открывает набор на бесплатный мастер-класс по вокалу Что вас ждет на мастер-классе: ⚡ На практике разберем, как работает дыхание, тело и голос - через распевки и вокальные упражнения ⚡ Спойте свою любимую песню и получите честную обратную связь: что уже получается и как реально можно прийти к желаемому результату ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим с 0! Длительность - 1,5 часа. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на мастер-класс, нажмите на кнопку "Подробнее" ниже и выберите удобные вам день и время. Узнать больше #реклама 16+ e7b62abf28405da6b0b8e4149230b23f.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29956</t>
+  </si>
+  <si>
+    <t>🏛 Дом культуры имени С.М. Зуева #ТверскойРайон 📌 Здание построили в 1927–1929 годах по проекту архитектора Ильи Голосова; оно стало одним из наиболее известных памятников московского конструктивизма. 📍 Координаты - 55.779166, 37.589929 🗺 Лесная ул., 18, Москва 🚇 Белорусская, Менделеевская 📷 Автор фото: Степанов Слава 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #ДК</t>
+  </si>
+  <si>
+    <t>30.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29955</t>
+  </si>
+  <si>
+    <t>🏛 Высотное здание на Котельнической набережной #ТаганскийРайон 📌 Архитектура здания выполнена в характерной для сталинской эпохи традиции монументальной высотной застройки: ступенчатый силуэт центральной башни завершается шпилем, а боковые корпуса образуют широкое основание композиции. 📍 Координаты - 55.747084, 37.642784 🗺 Котельническая наб., 1/15кБ, Москва 🚇 Китай-город, Таганская 📷 От подписчицы Натальи 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>29.08.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29949</t>
+  </si>
+  <si>
+    <t>🏛 Высотное здание у Красных ворот #КрасносельскийРайон 📌 На месте нынешней высотки когда-то стоял дом, в котором в 1814 году родился Михаил Лермонтов. В память об этом историческом факте на здании установлена мемориальная доска. 📍 Координаты - 55.769488, 37.649115 🗺 Садовая-Спасская ул., 21/1, Москва 🚇 Красные Ворота, Комсомольская 📷 andreymoshkarov 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>29.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29948</t>
+  </si>
+  <si>
+    <t>🏛 Собор Покрова Пресвятой Богородицы, что на Рву #ТверскойРайон 📌 Строительство собора завершилось 29 июня 1561 года по старому стилю — 12 июля по новому. Точную дату установили благодаря храмозданной надписи в центральной церкви, обнаруженной реставраторами в 1957 году. 📍 Координаты - 55.752498, 37.623163 🗺 Красная площадь, 7, Москва 🚇 Охотный Ряд, Площадь Революции, Театральная 📷 andreymoshkarov 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>29.08.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29947</t>
+  </si>
+  <si>
+    <t>29.08.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29942</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Зарядье» #ТверскойРайон 📌 В парке воссозданы четыре типа российских ландшафтов — северный, степной, лесной и луговой. Каждый из них размещён на искусственно сформированном рельефе. 📍 Координаты - 55.751373, 37.628749 🗺 ул. Варварка, 6, стр. 1, Москва 🚇 Китай-город, Площадь Революции 📷 andreymoshkarov 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>29.08.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29941</t>
+  </si>
+  <si>
+    <t>🌉 Крымский мост #РайонЯкиманка 📌 Современный Крымский мост открыли в 1938 году. Его металлические конструкции изготовили на заводе «Мостотрест». 📍 Координаты - 55.733941, 37.598948 🗺 Крымский мост, Москва 🚇 Октябрьская, Парк культуры 📷 andreymoshkarov 🎞 Прислать свои фотографии #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>29.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29939</t>
+  </si>
+  <si>
+    <t>🏛 Станция метро «Фонвизинская» #БутырскийРайон 📌 Название станции связано с улицей Фонвизина, названной в честь драматурга Дениса Ивановича Фонвизина. 📍 Координаты - 55.821876, 37.588898 🗺 улица Милашенкова, Москва 🚇 Фонвизинская 📷 andreymoshkarov 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Метро</t>
+  </si>
+  <si>
+    <t>29.08.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29934</t>
+  </si>
+  <si>
+    <t>Акция - 101 Роза за 6600₽ Букеты доступны в 8 разных цветах и миксах. ❤️ Фотоотчет перед отправкой. 🚗 Доставка по Москве и МО. 👌 Кешбек 10% с покупки. 📊 Более 700 отзывов. Подпишитесь на канал Flory Tale сейчас, закажите букет - когда будет повод! Подписаться #реклама 16+ telegram.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.08.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29931</t>
+  </si>
+  <si>
+    <t>🏛 Саввинская набережная #РайонХамовники 📌 Название набережная получила по Саввинскому монастырю, находившемуся в этой части Москвы с XVII века. 📍 Координаты - 55.732983, 37.561406 🗺 Саввинская набережная, Москва 🚇 Спортивная, Киевская 📷 Игорь Халин 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Набережная</t>
+  </si>
+  <si>
+    <t>29.08.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29930</t>
+  </si>
+  <si>
+    <t>Школа танцев для детей и взрослых в Зеленограде Бесплатный пробный урок! ✅ Современные спортивные и бальные танцы. ✅ Группы для любого уровня. ✅ Обучение танцам с нуля и до профессионального уровня. ✅ Лучшие тренеры. Чемпионы России и мастера спорта. ✅ Всего 5000 руб. в месяц. Узнать больше #реклама surmadance.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.08.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29929</t>
+  </si>
+  <si>
+    <t>🌊 Большой Новодевичий пруд #РайонХамовники 📌 Большой пруд играет важную роль в восприятии ансамбля Новодевичьего монастыря: с его северной оконечности открывается один из самых узнаваемых видов на монастырь. 📍 Координаты - 55.727468, 37.554840 🗺 Большой Новодевичий пруд, Москва 🚇 Спортивная, Лужники 📷 Игорь Костин 🎞 Прислать свои фотографии #Природа #Пруд</t>
+  </si>
+  <si>
+    <t>29.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29928</t>
+  </si>
+  <si>
+    <t>🏛 Водовзводная башня #ТверскойРайон 📌 Первоначально башню называли Свибловой — по боярскому роду Свибловых, чьи дворы находились поблизости; название «Водовзводная» появилось после установки внутри водоподъёмной машины. 📍 Координаты - 55.748119, 37.613693 🗺 Москва, Кремлёвская набережная 🚇 Александровский сад, Библиотека им. Ленина, Арбатская 📷 elena_krizhevskaya 🎞 Прислать свои фотографии #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>29.08.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29926</t>
+  </si>
+  <si>
+    <t>Дистанционное обучение для детей с 1-11 класс С получением аттестата гос.образца Индивидуальный подход, гибкое расписание, интенсивная подготовка к экзаменам ЕГЭ и ОГЭ, живые уроки с учителями Льготы москвичам Аттестаты с отличием по итогам основного периода ГИА 2026 года: 🎓 9 кл. - 72 аттестата с отличием. 🎓 11 кл. - аттестаты с отличием: - золото - 29 человек, - серебро - 32 человека, Московские медали - 23 человека. 100-бальники по литература, математика (профильный уровень) и физике. Оставьте заявку на консультацию Узнать больше #реклама 16+ school-bit.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29925</t>
+  </si>
+  <si>
+    <t>🏛 Колокольня церкви Софии Премудрости Божией #РайонЯкиманка 📌 Колокольня стоит отдельно от основного здания храма и выходит непосредственно к Софийской набережной. 📍 Координаты - 55.748194, 37.621603 🗺 Софийская наб., 32, стр. 13, Москва 🚇 Новокузнецкая, Третьяковская 📷 elena_krizhevskaya 🎞 Прислать свои фотографии #Архитектура #Колокольня</t>
+  </si>
+  <si>
+    <t>28.08.26 19:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29924</t>
+  </si>
+  <si>
+    <t>Играй на ПК в бесплатный атмосферный MMORPG-шутер! Погрузись в суровый пост-апокалиптический мир игры Will To Live Online! Это бесплатная игра для ПК, где выживание становится настоящим испытанием! Исследуй заброшенные территории, находи редкие ресурсы и артефакты. Создавай собственный клан и укрепляй влияние клана через крафт и торговлю. Вступай в ожесточённые войны фракций и докажи, что именно ты способен изменить баланс сил в новом мире! Начни играть прямо сейчас! Скачать #реклама 16+ wtlgame.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29923</t>
+  </si>
+  <si>
+    <t>🏛 Дом бесплатных квартир для вдов и сирот им. братьев Бахрушиных #РайонЯкиманка 📌 Дом построили в 1901 году на средства братьев Алексея, Александра и Михаила Бахрушиных — известных московских благотворителей и предпринимателей. 📍 Координаты - 55.748052, 37.620085 🗺 Софийская наб., 26/1с1, Москва 🚇 Новокузнецкая, Третьяковская 📷 ksarzie 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>28.08.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29922</t>
+  </si>
+  <si>
+    <t>🏛 Колокольня храма Усекновения Главы Иоанна Предтечи под Бором #РайонЗамоскворечье 📌 Колокольня была построена в 1780-х годах и стала отдельным сооружением ансамбля храма Усекновения главы Иоанна Предтечи. 📍 Координаты - 55.744795, 37.627111 🗺 Пятницкая ул., 4/2с9, Москва 🚇 Новокузнецкая, Третьяковская 📷 ksarzie 🎞 Прислать свои фотографии #Архитектура #Колокольня</t>
+  </si>
+  <si>
+    <t>28.08.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29921</t>
+  </si>
+  <si>
+    <t>Новостройки с ипотекой для IT-специалистов Большой каталог новостроек🏠 Скидки и акции от застройщиков. Сравнивайте и выбирайте! Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк, АО "АЛЬФА-БАНК", АО АльфаСтрахование". Проектная декларация на сайте https://наш.дом.рф/. #реклама 16+ realty.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29920</t>
+  </si>
+  <si>
+    <t>⛲ Северный фонтан в парке Северного речного вокзала #РайонЛевобережный 📌 Фонтан «Север» создали в 1936–1937 годах; его скульптурная композиция посвящена северным морям и включает белых медведей и полярных гусей. 📍 Координаты - 55.851637, 37.466807 🗺 Ленинградское ш., 51, Москва 🚇 Речной вокзал 📷 От подписчицы Грибовой Татьяны 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Фонтан</t>
+  </si>
+  <si>
+    <t>28.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29919</t>
+  </si>
+  <si>
+    <t>🏛 Храм Покрова Пресвятой Богородицы #ГородскойОкругМытищи 📌 Проект храма разработан архитектором Алексеем Анисимовым. 📍 Координаты - 55.998859, 37.681962 🗺 Место на карте 📷 matkazantsev_creative 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>28.08.26 02:19</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29918</t>
+  </si>
+  <si>
+    <t>Элитные стальные двери и сейфы на заказ в Москве БАСТИОН — разработка, производство и монтаж взломостойких конструкций. Основное направление — стальные двери для жилого сектора (входные двери в квартиры, коттеджи, дома), стальные двери специального назначения (в хранилища, убежища, сейфовые комнаты) и взломостойкие сейфы. Проектирование изделий с учетом любых технических и визуальных требований. Персональный менеджер, доступный ежедневно без праздников и выходных. Узнать больше #реклама zatvor.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 20:57</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29909</t>
+  </si>
+  <si>
+    <t>🏛 Гостиница «Балчуг Кемпински» #РайонЗамоскворечье 📌 В начале XX века верхние этажи здания занимали художественные студии. Отсюда на Кремль и храм Василия Блаженного открывались виды, которые писали Архип Куинджи, Константин Коровин и Аполлинарий Васнецов. 📍 Координаты - 55.748230, 37.626097 🗺 ул. Балчуг, 1, Москва 🚇 Новокузнецкая, Третьяковская 📷 ksarzie 🎞 Прислать свои фотографии #Архитектура #Гостиница</t>
+  </si>
+  <si>
+    <t>27.08.26 20:47</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29908</t>
+  </si>
+  <si>
+    <t>Уроки барабанов с 0 до концерта! Школа музыки "Амадеус" открывает набор на уроки игры на барабанах Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных барабанщиков ⚡ Сыграете свою любимую песню на барабанах и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! 🏠 Москва, ул. Молодежная, д. 3 (м. Университет) Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на пробный урок, нажмите на кнопку ниже и выберите удобные вам день и время. Узнать больше #реклама 5eff0fd2f48622bfbff261e3f3f01629.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 20:27</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29907</t>
+  </si>
+  <si>
+    <t>🌳 Музей-заповедник «Коломенское» #РайонНагатинскийЗатон 📌 На территории сохранился природно-исторический ландшафт с древними дубравами и другими природными объектами. Кроме того, здесь находятся археологические памятники, дополняющие историческое значение заповедника. 📍 Координаты - 55.660701, 37.663301 🗺 Москва, музей-заповедник Коломенское 🚇 Коломенская, Кленовый бульвар, Каширская 📷 ksarzie 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Заповедник</t>
+  </si>
+  <si>
+    <t>27.08.26 19:27</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29901</t>
+  </si>
+  <si>
+    <t>Безвизовые круизы 5* Безвизовые круизы 5* из Шанхая по Японии и Южной Корее от 707$ 5 ночей/ 6 дней с питанием «все включено»! ⚡ Приглашаем отправиться в круиз на инновационном лайнере Spectrum of the Seas 5* с 11.10.26 и 01.11.26 на 6 дн./ 5 н. по Японии и Южной Корее. На этих маршрутах мы организуем для вас экскурсии на русском языке, которые вы можете забронировать сразу вместе с круизом. 😊Откройте для себя самые яркие уголки Восточной Азии. Все экскурсии проводят тщательно отобранные лицензированные русскоговорящие гиды. Вам не придется переживать из-за языкового барьера — остается только выбрать маршрут и наслаждаться путешествием. По вопросам бронирования пишите менеджерам Silver Bay. Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29900</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Георгия Победоносца на Псковской Горке #ТверскойРайон 📌 Название «на Псковской Горке» связано с псковичами, которых в XVI веке по приказу Ивана IV переселили в Москву. Они поселились в районе Варварки, откуда и пошло это историческое название. 📍 Координаты - 55.752617, 37.630745 🗺 ул. Варварка, 12, Москва 🚇 Китай-город, Площадь Революции 📷 ksarzie 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>27.08.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29899</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Вознесения Господня в Коломенском #РайонНагатинскийЗатон 📌 Это первая каменная шатровая церковь на Руси. Вместо традиционного купола храм завершён высоким каменным шатром, ставшим его главной архитектурной особенностью. 📍 Координаты - 55.667279, 37.670671 🗺 просп. Андропова, 39, стр. 1, Москва 🚇 Коломенская, Кленовый бульвар, Каширская 📷 ksarzie 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>27.08.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29897</t>
+  </si>
+  <si>
+    <t>Sea Breeze - недвижимость для жизни, отдыха и инвестиций Недвижимость в Sea Breeze - ваш дом у моря. Sea Breeze - город-курорт на живописном побережье Каспийского моря в 20 минутах от центра Баку. 🏠 Яркие архитектурные решения, включая комплексы апартаментов на насыпных островах 📅 Развитая инфраструктура: более 60 кафе, баров и ресторанов, бассейны в каждом комплексе, мед. центр, школы и детские сады с образованием на английском языке ⚡ Премиальные сервисы: фитнес, Wellness &amp; SPA, теннисные и падел-корты, арт-центр, яхт-клуб, аквапарк и луна-парк ✨ Концерты мировых звезд, музыкальные фестивали, спортивные и деловые события международного уровня ✅ Пассивный доход от сдачи апартаментов в аренду через сервис доверительного управления Присоединяйтесь к 50 000 резидентам, которые уже выбрали Sea Breeze. Узнать больше #реклама invest.seabreeze.az О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29896</t>
+  </si>
+  <si>
+    <t>🏛 Музей сословий России #РайонХамовники 📌 Музей открылся 12 июня 2017 года, а его основу составила личная коллекция Ильи Глазунова, которую художник передал в дар Москве. 📍 Координаты - 55.746639, 37.607581 🗺 ул. Волхонка, 13, стр. 2, Москва 🚇 Кропоткинская, Боровицкая, Библиотека им. Ленина 📷 Ирина Серебрякова 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>27.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29891</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Российские журналисты» #ПресненскийРайон 📌 Скульптурная композиция «Российские журналисты» была установлена в 2025 году перед зданием ТАСС на Тверском бульваре. 📍 Координаты - 55.757578, 37.599578 🗺 Тверской бул., 2, Москва 🚇 Арбатская, Пушкинская 📷 От подписчицы Ирины Якимовой 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>26.08.26 21:16</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29890</t>
+  </si>
+  <si>
+    <t>Уникальный повод для знакомства с брендом Bat Norton® ⚡ Только до конца августа! Скидка 30% на новые коллекции и базовые позиции Bat Norton по промокоду ВМЕСТЕ30. Раз и навсегда! Bat Norton — бренд уличной одежды из Санкт-Петербурга, который не идёт на компромиссы с трендами. Мы не продаём стереотипы — мы создаём одежду для тех, кто смело идет в темноту, разрывая шаблоны и не боится быть собой. Каждая деталь, каждая линия — это вызов. Мы умеем придать привычным вещам новый смысл и сделать их оружием самовыражения. ❤️ До конца августа последний раз можно получить скидку 30% на весь ассортимент, которая закрепится за вами навсегда. Совершите любой заказ на сайте или в офлайн-магазинах по промокоду ВМЕСТЕ30 — и скидка ваша, даже на все будущие коллекции и дропы. Посмотреть каталог #реклама batnorton.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29889</t>
+  </si>
+  <si>
+    <t>🌳 Площадь Тверская Застава #ТверскойРайон 📌 В 1951 году в центре площади установили памятник Максиму Горькому. Его проект начал скульптор Иван Шадр, а после его смерти работу завершила Вера Мухина с группой скульпторов. 📍 Координаты - 55.776277, 37.583735 🗺 площадь Тверская Застава, Москва 🚇 Белорусская, Маяковская 📷 От подписчицы Ирины Якимовой 🎞 Прислать свои фотографии #Природа #Площадь</t>
+  </si>
+  <si>
+    <t>26.08.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29888</t>
+  </si>
+  <si>
+    <t>🏛 Воскресенские ворота Китай-города #ТверскойРайон 📌 Первые Воскресенские ворота появились в 1535–1538 годах как проездные арки в стене Китай-города; в 1931 году их разобрали, а в 1995-м восстановили. 📍 Координаты - 55.755636, 37.618034 🗺 пр. Воскресенские Ворота, 1А, Москва 🚇 Охотный Ряд, Театральная, Площадь Революции 📷 Алла Абрамова 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Ворота</t>
+  </si>
+  <si>
+    <t>26.08.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29887</t>
+  </si>
+  <si>
+    <t>Родители и ученики 8-11 классов! 19 и 20 сентября в Москве пройдет самая посещаемая в России образовательная выставка «Навигатор поступления» За 14 лет «Навигатор поступления» стал незаменимым помощником для сотен тысяч школьников и их родителей. Почему стоит посетить выставку? ✅ Пообщаетесь с представителями ведущих вузов и колледжей, узнаете про новые требования к поступлению и сдаче экзаменов ✅ Пройдете профориентацию и получите персональную помощь экспертов, чтобы определиться на 100% с выбором будущей профессии, специальности и учебного заведения ✅ Напишете пробный экзамен и разберёте ошибки с преподавателем ✅ Лично узнаете о бюджетных местах, проходных баллах и условиях поступления Выставка бесплатная, регистрация обязательна. ⚡Узнать подробнее и зарегистрироваться Зарегистрироваться #реклама 16+ propostuplenie.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29886</t>
+  </si>
+  <si>
+    <t>Станьте донором яйцеклеток. Компенсация 130 000₽ Подходите, если вы девушка от 20 до 34 лет и проживаете в Мск / МО ⚡Бесплатное медицинское обследование 🗒 Заключение официального договора с кандидатом ✅ Выплаты без задержек 💰 Достойная компенсация 130 000 руб Анонимность, согласно законодательству РФ 👌 Подать заявку Есть противопоказания. Посоветуйтесь с врачом. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29885</t>
+  </si>
+  <si>
+    <t>🏛 Евангелическо-лютеранский кафедральный собор святых Петра и Павла #БасманныйРайон 📌 В соборе сохранился орган 1898 года работы немецкой фирмы Вильгельма Зауэра. 📍 Координаты - 55.756733, 37.640754 🗺 Старосадский пер., 7/10с10, Москва 🚇 Китай-город, Лубянка 📷 ksarzie 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>26.08.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29884</t>
+  </si>
+  <si>
+    <t>🏛 Погодинская изба #РайонХамовники 📌 Деревянный дом построили в 1856 году по проекту архитектора Николая Васильевича Никитина. Изначально он был частью усадьбы историка Михаила Петровича Погодина и служил одним из её флигелей. 📍 Координаты - 55.732392, 37.567218 🗺 Погодинская ул., 12А, Москва 🚇 Спортивная, Фрунзенская 📷 ksarzie 🎞 Прислать свои фотографии #Архитектура #Изба</t>
+  </si>
+  <si>
+    <t>26.08.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29879</t>
+  </si>
+  <si>
+    <t>26.08.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29878</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Дорогу утятам!» #РайонХамовники 📌 Московскую композицию установили в 1991 году; она является копией скульптуры из Бостонского общественного сада, где оригинал появился в 1987 году. 📍 Координаты - 55.728311, 37.555578 🗺 Москва, парк Новодевичьи пруды 🚇 Спортивная, Лужники 📷 ksarzie 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>26.08.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29877</t>
+  </si>
+  <si>
+    <t>🏛 Беседка-ротонда в честь 800-летия Москвы #РайонЯкиманка 📌 Белокаменную беседку-ротонду построили в 1951 году к празднованию 800-летия Москвы. 📍 Координаты - 55.716174, 37.585912 🗺 ул. Крымский Вал, 9соор81, Москва 🚇 Ленинский проспект, Площадь Гагарина, Шаболовская 📷 ksarzie 🎞 Прислать свои фотографии #Архитектура #Ротонда</t>
+  </si>
+  <si>
+    <t>26.08.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29876</t>
+  </si>
+  <si>
+    <t>На экскурсию в старую московскую квартиру Чтобы по-настоящему почувствовать Москву, можно не просто прогуляться по ее улицам, а заглянуть за двери старых квартир, в личные истории, интерьеры и услышать скрип половиц. В качестве новой рекомендации советую канал «Москва годам не верит» — ведёт его искусствовед Татьяна Матросова. Это совсем не стандартные экскурсии, а скорее тихие погружения в Москву. На выходных, кстати, можно попасть в легендарную высотку на Котельнической!</t>
+  </si>
+  <si>
+    <t>26.08.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29870</t>
+  </si>
+  <si>
+    <t>⛲ Фонтан «Центральный» #ТверскойРайон 📌 Внешне фонтан выглядит достаточно сдержанно: основную роль в композиции играют каменные чаши и струи воды, без крупных скульптурных фигур. Благодаря этому он не конкурирует с окружающей архитектурой площади. 📍 Координаты - 55.762078, 37.610929 🗺 Москва, Тверская площадь 🚇 Пушкинская, Тверская, Охотный Ряд 📷 Даша Морозова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Фонтан</t>
+  </si>
+  <si>
+    <t>26.08.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29869</t>
+  </si>
+  <si>
+    <t>🏛 Спасская башня #ТверскойРайон 📌 Первые часы появились на башне ещё в 1491 году. В XVII веке здесь установили новые механические часы, а в 1851–1852 годах братья Бутеноп провели капитальную перестройку курантов — их механизм используется с последующими реставрациями до наших дней. 📍 Координаты - 55.752563, 37.621440 🗺 Москва, Центральный административный округ, Тверской район, Кремль, 12 🚇 Охотный Ряд, Площадь Революции, Театральная 📷 andreymoshkarov 🎞 Прислать свои фотографии #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>26.08.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29868</t>
+  </si>
+  <si>
+    <t>26.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29867</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Зарядье» #ТверскойРайон 📌 Архитектура «Зарядья» построена по принципу ландшафтного урбанизма: большая часть зданий словно спрятана под зелёными склонами. Из-за этого парк воспринимается как единый ландшафт, а не набор отдельных сооружений. 📍 Координаты - 55.751373, 37.628749 🗺 ул. Варварка, 6, стр. 1, Москва 🚇 Китай-город, Площадь Революции 📷 Елена Сенюшкина 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>26.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29864</t>
+  </si>
+  <si>
+    <t>🏛 Культурный центр «Тон-центр» #КрасносельскийРайон 📌 Особенность «ТОН-ЦЕНТРА» — сочетание исторической архитектуры и современной культурной функции. Авторы проекта называют это «бережной реновацией», при которой инженерная структура XIX века получила новую жизнь без отказа от исторического характера здания. 📍 Координаты - 55.781165, 37.653136 🗺 Комсомольская площадь, 3/30с1, Москва 🚇 Комсомольская 📷 Александр Раугалло 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #КультурныйЦентр</t>
+  </si>
+  <si>
+    <t>25.08.26 20:37</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29859</t>
+  </si>
+  <si>
+    <t>Зачем вам ещё один канал о Москве Афиши обычно звучат одинаково: всюду «обязательно к посещению» и «событие года». «Snobbish Moscow» про каждое событие честно отвечает на три вопроса: что это, зачем идти и, главное, почему можно не ходить. Тот самый третий вопрос, который обычно опускают. Выставки, спектакли, рейвы, гастрономия и странные вечеринки в странных местах. Реклама помечена, восторги не покупаются: если скучно, так и напишем. Снобизм здесь не про высокомерие, а про высокую планку и нежелание тратить ваш вечер на ерунду. Не обещаем, что вам понравится. Обещаем, что вы будете знать, на что идёте. Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.08.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29858</t>
+  </si>
+  <si>
+    <t>🏛 Спасо-Андроников монастырь #ТаганскийРайон 📌 Во время реставрационных исследований архитектор Пётр Барановский установил, что в монастыре находилась мастерская Андрея Рублёва и здесь же был погребён знаменитый иконописец; это открытие стало одной из причин создания музея древнерусского искусства в 1947 году. 📍 Координаты - 55.749067, 37.670671 🗺 Андроньевская площадь, 10, Москва 🚇 Римская, Площадь Ильича, Чкаловская 📷 @elena_krizhevskaya 🎞 Прислать свои фотографии #Архитектура #Монастырь</t>
+  </si>
+  <si>
+    <t>25.08.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29853</t>
+  </si>
+  <si>
+    <t>🌳 Парк «Сокольники» #РайонСокольники 📌 В конце XIX века в Сокольниках начали появляться пруды, дачи, аллеи, оранжереи и питомники. Постепенно лесная территория превратилась в благоустроенное место для массового отдыха москвичей. 📍 Координаты - 55.804553, 37.670637 🗺 ул. Сокольнический Вал, 1, стр. 1, Москва 🚇 Сокольники 📷 Даша Морозова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>25.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29849</t>
+  </si>
+  <si>
+    <t>25.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29846</t>
+  </si>
+  <si>
+    <t>🏛 Музей-заповедник «Усадьба Мураново им. Ф.И. Тютчева» #ГородскойОкругПушкинский 📌 Главный усадебный дом Муранова построен в 1841–1842 годах по замыслу и чертежам поэта Евгения Боратынского; его проектные наброски сохранились в Пушкинском доме РАН. 📍 Координаты - 56.178289, 37.902757 🗺 Место на карте 📷 nezagooglish 🎞 Прислать свои фотографии #Архитектура #Музей #Усадьба</t>
+  </si>
+  <si>
+    <t>25.08.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29840</t>
+  </si>
+  <si>
+    <t>ЖК НАЗАРЕ’ — своя квартира от 100 000 ₽/мес Беспроцентная рассрочка от девелопера с первым взносом 20%. Только в августе выгода до 7 млн ₽ на квартиры бизнес-класса в 2 минутах пешком от м. «Бульвар Рокоссовского». - Удобный выезд на СВХ; - Насыщенная инфраструктура района, собственный детский сад; - Рядом с домом – торгово-развлекательный центр с кафе и ресторанами; - Ландшафтное пространство с зонами для медитации и пешеходным бульваром; - Общественная гостиная с коворкингом, студией для тренировок и детской игровой; - Игровые площадки для детей всех возрастов; - Просторные семейные планировки с мастер-спальней, гардеробной с окном, отдельным кабинетом; - Панорамные виды на парк «Лосиный остров»; Записывайтесь на встречу в офисе продаж и узнайте больше о нашем жилом комплексе. Получить консультацию Финансовые услуги оказывает: АО "АЛЬФА-БАНК", ПАО "Совкомбанк" и др. . Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ ЛАЙФ БОГОРОДСКОЕ. #реклама nazare.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29839</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба Горенки #Балашиха 📌 В 1809 году в Горенках было создано первое в России Ботаническое общество. В начале XIX века усадьба также славилась своим ботаническим садом и оранжереями. 📍 Координаты - 55.789626, 37.912589 🗺 Место на карте 📷 nezagooglish 🎞 Прислать свои фотографии #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>25.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29836</t>
+  </si>
+  <si>
+    <t>🏛 Особняк М.А. Тарасова #РайонАрбат 📌 Особняк относится к московской архитектуре начала XX века и связан с именем архитектора Александра Зеленко, работавшего в стиле модерн. 📍 Координаты - 55.755547, 37.593111 🗺 Малый Ржевский пер., 4/21, Москва 🚇 Арбатская, Баррикадная 📷 nezagooglish 🎞 Прислать свои фотографии #Архитектура #Особняк</t>
+  </si>
+  <si>
+    <t>25.08.26 03:12</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29835</t>
+  </si>
+  <si>
+    <t>Прогулка среди природы, птиц и животных в Парке птиц Отдохните от городского шума среди зелени, просторных аллей и удивительных обитателей парка птиц "Воробьи". Здесь можно провести несколько часов или целый день, открывая для себя новые уголки живой природы. Насладитесь отдыхом всей семьей! Перейти на сайт #реклама birdspark.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29834</t>
+  </si>
+  <si>
+    <t>🏛 ВДНХ #ОстанкинскийРайон 📌 ВДНХ открылась 1 августа 1939 года под названием Всесоюзная сельскохозяйственная выставка — ВСХВ; позднее комплекс назывался ВДНХ СССР и ВВЦ. 📍 Координаты - 55.826249, 37.637577 🗺 просп. Мира, 119В, Москва 🚇 Выставочный центр, ВДНХ, Улица Сергея Эйзенштейна 📷 andreymoshkarov 🎞 Прислать свои фотографии #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>24.08.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29831</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Кирилла и Мефодия в Оболенске #ГородскойОкругСерпухов 📌 Основное здание — кирпичная шатровая церковь с колокольней. В цокольном этаже устроен отдельный храм во имя благоверного князя Александра Невского с крестильней. 📍 Координаты - 54.974796, 37.273772 🗺 Место на карте 📷 Lilya Gold 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>24.08.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29829</t>
+  </si>
+  <si>
+    <t>24.08.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29828</t>
+  </si>
+  <si>
+    <t>🏛 Церковь святителя Григория Неокесарийского #РайонЯкиманка 📌 Каменный храм освятили в 1679 году; его стены украсили около 9 тысяч поливных изразцов работы мастера Степана Полубеса, а над росписью и иконами работал Симон Ушаков. 📍 Координаты - 55.737543, 37.619286 🗺 ул. Большая Полянка, 29/32с4, Москва 🚇 Полянка, Третьяковская 📷 Алла Абрамова 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>24.08.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29827</t>
+  </si>
+  <si>
+    <t>🌲 Лесопарк «Ближняя Дача» #ГородскойОкругМытищи 📌 В оформлении парка использованы природные материалы — камень и кедровая древесина. Архитектурные объекты старались визуально связать с окружающим лесом и берегом водоёма. 📍 Координаты - 55.918625, 37.597275 🗺 Место на карте 📷 Елена Сенюшкина 🎞 Прислать свои фотографии #Природа #Лесопарк</t>
+  </si>
+  <si>
+    <t>24.08.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29824</t>
+  </si>
+  <si>
+    <t>План на выходные: выставка "Дали и Пикассо" в Москве В одном билете две выставки: основная экспозиция с подлинными работами двух художников и новая выставка «Женщины-цветы». В залах представлены графика, скульптура, керамика, редкие и всемирно известные образы Сальвадора Дали и Пабло Пикассо. Купить #реклама 16+ iskusstvo.org О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29823</t>
+  </si>
+  <si>
+    <t>🏛 Фабрика «Свобода» #СавёловскийРайон 📌 Фабричный комплекс построили по проекту архитектора Оскара-Жана Дидио, работавшего в России в XIX веке. 📍 Координаты - 55.801693, 37.581298 🗺 Вятская улица, 47с3, Москва 🚇 Дмитровская, Савёловская 📷 sereginatravel 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Фабрика</t>
+  </si>
+  <si>
+    <t>24.08.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29817</t>
+  </si>
+  <si>
+    <t>24.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29816</t>
+  </si>
+  <si>
+    <t>💦 Водопад в лесопарке «Ближняя Дача» #ГородскойОкругМытищи 📌 Водопад в парке искусственный: он создан на запруде Девкиного ручья. Вода проходит по каскаду каменных ступеней, благодаря чему сооружение напоминает естественный горный водопад. 📍 Координаты - 55.917688, 37.597877 🗺 Место на карте 📷 Елена Сенюшкина 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>24.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29815</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Идол Перуна» #РайонЯсенево 📌 Современное капище на Лысой горе было создано примерно в 2000 году и представляло собой реконструкцию языческого святилища с деревянными скульптурами славянских богов. 📍 Координаты - 55.634272, 37.559674 🗺 Москва, Лысая гора 🚇 Беляево, Зюзино, Коньково 📷 Александр Раугалло 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>23.08.26 21:07</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29814</t>
+  </si>
+  <si>
+    <t>23.08.26 20:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29813</t>
+  </si>
+  <si>
+    <t>🏛 Музей-мастерская народного художника СССР Д. А. Налбандяна #ТверскойРайон 📌 Музей открылся в 1992 году в помещении бывшей мастерской Дмитрия Налбандяна 📍 Координаты - 55.762574, 37.610645 🗺 Тверская ул., 8, корп. 2, Москва 🚇 Пушкинская, Тверская, Чеховская 📷 Александр Раугалло 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>23.08.26 19:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29808</t>
+  </si>
+  <si>
+    <t>🏛 Высотное здание у Красных ворот #КрасносельскийРайон 📌 Строительство оказалось необычайно сложным: одновременно с высоткой сооружали станцию метро «Красные Ворота», а грунт под зданием был слабым. Чтобы избежать деформации, грунт под центральной частью здания замораживали. 📍 Координаты - 55.769488, 37.649115 🗺 Садовая-Спасская ул., 21/1, Москва 🚇 Красные Ворота, Комсомольская 📷 sereginatravel 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>23.08.26 18:39</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29804</t>
+  </si>
+  <si>
+    <t>Английский для работы без границ Больше не ограничивайте выбор вакансий уровнем английского. Работайте с международными командами, откликайтесь в глобальные компании и увереннее двигайтесь к следующей карьерной ступени. ВКС — это школа иностранных языков с более чем 30-летним опытом обучения. На занятиях мы расширяем словарный запас, закрепляем грамматику и учимся использовать английский в реальных рабочих ситуациях: уверенно формулировать мысли, аргументировать свою позицию и поддерживать профессиональный диалог. Как проходит обучение: • занятия онлайн • разговорная практика • деловая лексика и бизнес-коммуникация • программа с учётом уровня подготовки Подберите курс под свои карьерные цели со скидкой до 15% Узнать больше #реклама 16+ bkc.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29803</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Вознесения Господня в Коломенском #РайонНагатинскийЗатон 📌 Церковь Вознесения построили в 1532 году; это один из первых и наиболее известных памятников русской шатровой архитектуры, включённый в список Всемирного наследия ЮНЕСКО. 📍 Координаты - 55.667279, 37.670671 🗺 просп. Андропова, 39, стр. 1, Москва 🚇 Коломенская, Кленовый бульвар, Каширская 📷 Татьяна Тимохина 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>23.08.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29802</t>
+  </si>
+  <si>
+    <t>🏛 Электрозавод #РайонПреображенское 📌 Московский Электрозавод был открыт в 1928 году как Трансформаторный отдел электрокомбината; уже в 1931 году предприятие первым в стране выполнило план первой пятилетки за 2,5 года. 📍 Координаты - 55.785883, 37.703323 🗺 Электрозаводская ул., 21, Москва 🚇 Электрозаводская 📷 elena_krizhevskaya 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>23.08.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29798</t>
+  </si>
+  <si>
+    <t>Продажа участков от 1,55 млн ₽ сотка. 12 км от Москвы. Клубный поселок на берегу Клязьминского водохранилища Поселок на берегу, рядом с Москвой и природой. Продано более 65% поселка. Поселок года 2025 Место решает всё С 1 сентября повышение цен! Узнать больше #реклама гранд-клязьма.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29797</t>
+  </si>
+  <si>
+    <t>🏛 Музей-заповедник «Усадьба Мураново им. Ф.И. Тютчева» #ГородскойОкругПушкинский 📌 В Муранове Фёдор Тютчев провёл последние годы жизни; после смерти поэта в 1873 году его сын Иван Тютчев начал собирать в усадьбе архив и личные вещи отца. 📍 Координаты - 56.178289, 37.902757 🗺 Место на карте 📷 nezagooglish 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Музей #Усадьба</t>
+  </si>
+  <si>
+    <t>23.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29791</t>
+  </si>
+  <si>
+    <t>🏛 Фонтан «Дружба народов» #ОстанкинскийРайон 📌 Фонтан открыли 1 августа 1954 года; его центральную композицию окружают 16 позолоченных женских фигур, символизирующих союзные республики СССР на момент создания фонтана. 📍 Координаты - 55.829841, 37.631783 🗺 Москва, площадь Дружбы Народов 🚇 Выставочный центр, Улица Сергея Эйзенштейна, ВДНХ 📷 andreymoshkarov 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Фонтан</t>
+  </si>
+  <si>
+    <t>23.08.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29790</t>
+  </si>
+  <si>
+    <t>23.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29789</t>
+  </si>
+  <si>
+    <t>🏛 Музей-усадьба Останкино #ОстанкинскийРайон 📌 Останкинский дворец изначально создавался как театральная усадьба графа Николая Шереметева: центральной частью резиденции стал театр с собственной сценой и театральной машинерией. 📍 Координаты - 55.825000, 37.614664 🗺 1-я Останкинская ул., 5, стр. 1, Москва 🚇 ВДНХ, Фонвизинская, Бутырская 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура #Музей #Усадьба</t>
+  </si>
+  <si>
+    <t>23.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29786</t>
+  </si>
+  <si>
+    <t>🌳 Парк «Акведук» #РайонРостокино 📌 Современное название парк получил в 2013 году; оно связано с расположенным здесь Ростокинским акведуком, который проходит над территорией парка. 📍 Координаты - 55.830854, 37.656286 🗺 Москва, парк Акведук 🚇 Ростокино, ВДНХ 📷 Елена Сенюшкина 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>22.08.26 20:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29783</t>
+  </si>
+  <si>
+    <t>🏛 Дворец царя Алексея Михайловича Романова #РайонНагатинскийЗатон 📌 Оригинальный дворец в Коломенском построили в 1667–1672 годах, а в 2010 году на территории музея-заповедника возвели его копию в натуральную величину по сохранившимся чертежам и планам. 📍 Координаты - 55.655919, 37.656635 🗺 просп. Андропова, 39, стр. 69, Москва 🚇 Каширская, Коломенская 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>22.08.26 20:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29782</t>
+  </si>
+  <si>
+    <t>🏛 Угловая Арсенальная башня #ТверскойРайон 📌 Башня построена в 1492 году итальянским архитектором Пьетро Антонио Солари; её стены достигают 4 метров в толщину, а сама башня имеет 16 граней. 📍 Координаты - 55.755122, 37.616558 🗺 12, Центральный административный округ, Тверской район, Кремль, Москва 🚇 Охотный Ряд, Театральная, Площадь Революции 📷 Алла Абрамова 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>22.08.26 19:01</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29781</t>
+  </si>
+  <si>
+    <t>Премиальный гибрид VOYAH с выгодой до 925 000 ₽! Прямо сейчас покупка VOYAH — это ваша прямая финансовая выгода. Пока другие переплачивают сотни тысяч рублей, в БорисХоф доступны сразу несколько преимуществ: 💰 Рассрочка от 0,01% на авто 💰 Господдержка с выгодой до 925 000 ₽. Прямая субсидия от государства, доступная до 31 августа. 💰 Выгода до 470 000 ₽ и гибкие условия оплаты. Дополнительная выгода, которая суммируется с господдержкой прямо сейчас. Госпрограмма не продлится вечно. Проверьте, какую выгоду вы можете получить уже сегодня! Жмите "Узнать больше" Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "АЛЬФА-БАНК", АО "АльфаСтрахование". #реклама chat.borishof-voyah.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29778</t>
+  </si>
+  <si>
+    <t>🏛 Спасо-Андроников монастырь #ТаганскийРайон 📌 Спасский собор монастыря построили в 1410–1427 годах; это древнейший сохранившийся монастырский храм Москвы. 📍 Координаты - 55.749067, 37.670671 🗺 Андроньевская площадь, 10, Москва 🚇 Римская, Площадь Ильича, Чкаловская 📷 @elena_krizhevskaya 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Монастырь</t>
+  </si>
+  <si>
+    <t>22.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29774</t>
+  </si>
+  <si>
+    <t>🏛 Государственный музей Константина и Виктора Мельниковых #РайонАрбат 📌 Здание представляет собой памятник русского авангарда 1920-х годов, построенный в цилиндрической форме по проекту архитектора Константина Мельникова. 📍 Координаты - 55.748057, 37.589417 🗺 Кривоарбатский пер., 10, Москва 🚇 Смоленская, Кропоткинская 📷 @elena_krizhevskaya 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>22.08.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29768</t>
+  </si>
+  <si>
+    <t>Откройте для себя Абу-Даби Абу-Даби оживает в самом сердце Москвы: пятидневное культурное путешествие: иммерсивные технологии, живая эмиратская музыка, традиционные ремёсла и наследие. Манежная площадь, 19-23 августа. Узнать больше #реклама 16+ visitabudhabi.ae О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29767</t>
+  </si>
+  <si>
+    <t>🌳 Ландшафтный парк «Митино» #РайонМитино 📌 На территории парка находятся археологические памятники разных эпох: четыре селища, три городища и четыре группы курганных могильников. 📍 Координаты - 55.834944, 37.368691 🗺 Москва, ландшафтный парк Митино 🚇 Волоколамская 📷 katunova 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>22.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29762</t>
+  </si>
+  <si>
+    <t>🏛 Музей сословий России #РайонХамовники 📌 Экспозиция музея разделена по сословиям: первый этаж посвящён дворянству, второй — русскому православию, а третий — крестьянскому сословию. 📍 Координаты - 55.746639, 37.607581 🗺 ул. Волхонка, 13, стр. 2, Москва 🚇 Кропоткинская, Боровицкая, Библиотека им. Ленина 📷 Ирина Серебрякова 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>22.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29756</t>
+  </si>
+  <si>
+    <t>22.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29753</t>
+  </si>
+  <si>
+    <t>🏛 Дворец царя Алексея Михайловича Романова #РайонНагатинскийЗатон 📌 Исторический дворец в Коломенском простоял около ста лет, после чего Екатерина II распорядилась разобрать его из-за ветхости. Современное здание в 2010 году восстановили на основе сохранившихся чертежей и обмеров XVIII века. 📍 Координаты - 55.655919, 37.656635 🗺 просп. Андропова, 39, стр. 69, Москва 🚇 Каширская, Коломенская 📷 Игорь Костин 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>22.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29750</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Вознесения Господня в Коломенском #РайонНагатинскийЗатон 📌 Высота храма составляет около 62 метров, а толщина его стен достигает 2,5–3 метров. Из-за массивных стен внутреннее пространство церкви относительно небольшое, несмотря на высоту интерьера. 📍 Координаты - 55.667279, 37.670671 🗺 просп. Андропова, 39, стр. 1, Москва 🚇 Коломенская, Кленовый бульвар, Каширская 📷 Татьяна Тимохина 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>21.08.26 21:43</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29749</t>
+  </si>
+  <si>
+    <t>21.08.26 20:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29748</t>
+  </si>
+  <si>
+    <t>Топ-5 мест для шикарных фотосессий: 🌟 Усадьба «Середниково» 🗺 Место на карте 📷 nezagooglish 🌟 ВДНХ 🗺 Место на карте 📷 Елена Сенюшкина 🌟 Старая фондовая оранжерея Главного ботанического сада имени Н. В. Цицина РАН 🗺 Место на карте 📷 Елена Сенюшкина 🌟 Особняк Кекушевой 🗺 Место на карте 📷 @elena_krizhevskaya 🌟 Фигурный мост в музей-заповеднике «Царицыно» 🗺 Место на карте 📷 bazhenoff_yurii 📌 Сохрани, чтобы не потерять Красивые места Москвы и Подмосковья ⚫️</t>
+  </si>
+  <si>
+    <t>21.08.26 20:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29743</t>
+  </si>
+  <si>
+    <t>🏛 Новодевичий ставропигиальный женский монастырь #РайонХамовники 📌 В 1922 году монастырь закрыли, а его ансамбль превратили в историко-бытовой музей; в 2004 году Новодевичий монастырь вошёл в Список всемирного наследия ЮНЕСКО. 📍 Координаты - 55.726282, 37.556139 🗺 Москва, Центральный административный округ, район Хамовники 🚇 Спортивная, Лужники 📷 ksarzie 🎞 Прислать свои фотографии #Архитектура #Монастырь</t>
+  </si>
+  <si>
+    <t>21.08.26 19:02</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29737</t>
+  </si>
+  <si>
+    <t>Оригинальный укол похудения в Москве по специальной цене Укол похудения в Москве — под контролем эндокринолога Хотите снизить вес и подобрать программу именно под себя? ✅ Только оригинальный Тирзепатид — 1 укол в неделю ✅ Снижение веса до 8–10 кг за 30 дней* ✅ Сопровождение эндокринолога — 0 ₽ ✅ Чек-ап перед началом курса ✅ Капельницы «Экспресс-похудение» Индивидуальная программа на 1 месяц Москва, ш. Энтузиастов, 3к2 Оставьте заявку — врач оценит вашу ситуацию и подберёт подходящую программу снижения веса. *Результат индивидуален и зависит от исходных данных и программы терапии. Узнать больше Есть противопоказания. Посоветуйтесь с врачом. #реклама spine-clinic.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29736</t>
+  </si>
+  <si>
+    <t>🌳 Парк «Сокольники» #РайонСокольники 📌 Историческое название «Сокольники» связано с царской соколиной охотой: в XVII веке здесь находилась Сокольничья слобода, где жили сокольники — специалисты по ловчим птицам. 📍 Координаты - 55.804553, 37.670637 🗺 ул. Сокольнический Вал, 1, стр. 1, Москва 🚇 Сокольники 📷 Даша Морозова 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>21.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29732</t>
+  </si>
+  <si>
+    <t>🏛 Павильон №1 «Центральный» #ОстанкинскийРайон 📌 Нынешний павильон построили в 1954 году по проекту Юрия Щуко и Евгения Столярова; до 1963 года он назывался «Главным». 📍 Координаты - 55.828790, 37.633569 🗺 просп. Мира, 119, стр. 1, Москва 🚇 Выставочный центр, ВДНХ, Улица Сергея Эйзенштейна 📷 andreymoshkarov 🎞 Прислать свои фотографии #Архитектура #Павильон</t>
+  </si>
+  <si>
+    <t>21.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29730</t>
+  </si>
+  <si>
+    <t>Подбререм новостройку с семейной ипотекой! Пройдите небольшой тест и мы поможем подобрать ✨новостройку мечты✨ Узнать больше Финансовые услуги оказывает: ПАО Сбербанк, АО "АЛЬФА-БАНК", АО АльфаСтрахование". Проектная декларация на сайте https://наш.дом.рф/. #реклама realty.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29729</t>
+  </si>
+  <si>
+    <t>🏛 Средние торговые ряды #ТверскойРайон 📌 Современное здание Средних торговых рядов построили в 1889–1893 годах по проекту архитектора Романа Клейна. 📍 Координаты - 55.753036, 37.623597 🗺 Красная площадь, 5, Москва 🚇 Охотный Ряд, Площадь Революции, Театральная 📷 Даша Морозова 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>21.08.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29728</t>
+  </si>
+  <si>
+    <t>🏛 Погодинская изба #РайонХамовники 📌 Изба была построена в 1856 году как подарок историку Михаилу Погодину от предпринимателя Василия Кокорева; проект выполнил архитектор Николай Никитин. 📍 Координаты - 55.732392, 37.567218 🗺 Погодинская ул., 12А, Москва 🚇 Спортивная, Фрунзенская 📷 ksarzie 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Изба</t>
+  </si>
+  <si>
+    <t>21.08.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29722</t>
+  </si>
+  <si>
+    <t>Уроки барабанов с 0 до концерта! Школа музыки "Амадеус" открывает набор на уроки игры на барабанов Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных барабанащиков ⚡ Сыграете свою любимую песню на барабанах и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! 🏠 Москва, ул. Молодежная, д. 3 (м. Университет) Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на пробный урок, нажмите на кнопку ниже и выберите удобные вам день и время. Узнать больше #реклама 5eff0fd2f48622bfbff261e3f3f01629.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29721</t>
+  </si>
+  <si>
+    <t>🏛 Электрозавод #РайонПреображенское 📌 Электрозавод на этом адресе был открыт в 1928 году как Трансформаторный отдел электрокомбината. В 1931 году предприятие первым в стране было награждено орденом Ленина за выполнение первой пятилетки за 2,5 года. 📍 Координаты - 55.785883, 37.703323 🗺 Электрозаводская ул., 21, Москва 🚇 Электрозаводская 📷 elena_krizhevskaya 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>21.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29716</t>
+  </si>
+  <si>
+    <t>🏛 Особняк И.И. Некрасова #ПресненскийРайон 📌 Особняк построил в 1906 году архитектор Роман Клейн для сибирского золотопромышленника Ивана Игнатьевича Некрасова. Здание выполнено в традициях английской неоготики и по композиции напоминает небольшой замок. 📍 Координаты - 55.755958, 37.592923 🗺 Хлебный пер., 20/3с1, Москва 🚇 Арбатская, Баррикадная 📷 nezagooglish 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Особняк</t>
+  </si>
+  <si>
+    <t>20.08.26 21:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29715</t>
+  </si>
+  <si>
+    <t>Поступите в аспирантуру и обучайтесь дистанционно Идет набор в аспирантуру по направлениям: ✅ Региональная и отраслевая экономика ✅ Менеджмент 90 000 рублей за семестр. Обучайтесь онлайн по гибкому графику, совмещая с работой и личной жизнью. Получите свидетельство об окончании аспирантуры и возможность получить ученую степень кандидата экономических наук. Количество мест ограничено. Успейте забронировать место на сайте! Перейти на сайт #реклама 16+ dist.vshp.online О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29714</t>
+  </si>
+  <si>
+    <t>🌉 Живописный мост #РайонКрылатское 📌 Живописный мост открылся 27 декабря 2007 года; его необычная конструкция появилась из-за необходимости сохранить природоохранные территории по обоим берегам Москвы-реки. 📍 Координаты - 55.776228, 37.443113 🗺 Москва, проспект Маршала Жукова 🚇 Народное Ополчение, Крылатское 📷 ksarzie 🎞 Прислать свои фотографии #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>20.08.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29713</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Зарядье» #ТверскойРайон 📌 При создании парка использовали сложные инженерные решения. Например, для разных участков предусмотрены отдельные системы полива и дренажа, а общая длина системы капельного автополива достигает 27 километров. 📍 Координаты - 55.751373, 37.628749 🗺 ул. Варварка, 6, стр. 1, Москва 🚇 Китай-город, Площадь Революции 📷 Даша Морозова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>20.08.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29711</t>
+  </si>
+  <si>
+    <t>День партнёров Яндекс Лавки — 27 августа, Москва-Сити 🏠 Яндекс Лавка развивает франшизу по России: в каждом городе работает один партнёр. Сеть растёт в 2 раза — и мы ищем тех, кто запусит Лавку в новых миллионниках и крупных городах. 27 августа приглашаем на День партнёров в Москва-сити. За один день вы: ✅ разберётесь в бизнес-модели и экономике франшизы ✅ услышите стратегию и опыт запуска от команды Яндекса ✅ познакомитесь с действующими франчайзи 28 августа — личные встречи и экскурсия на даркстор. 📅 Формат только офлайн, участие по заявке. Оставьте заявку — и займите свой город, пока он свободен. Подать заявку #реклама 16+ lavka.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29710</t>
+  </si>
+  <si>
+    <t>🏛 Останкинская телебашня #ОстанкинскийРайон 📌 Останкинская телебашня начала работу 5 ноября 1967 года; её высота составляет 540 метров, а при вводе в эксплуатацию она была самым высоким свободно стоящим сооружением в Европе. 📍 Координаты - 55.819721, 37.611704 🗺 ул. Академика Королёва, 15, корп. 1, Москва 🚇 Телецентр, Улица Академика Королёва, Бутырская 📷 ksarzie 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>20.08.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29709</t>
+  </si>
+  <si>
+    <t>🌳 Парк «Новодевичьи пруды» #РайонХамовники 📌 Проект парка разрабатывали К.И. Павлова и В.И. Долганов, а завершали его архитекторы В.И. Иванов и другие специалисты. 📍 Координаты - 55.727782, 37.554059 🗺 Москва, парк Новодевичьи пруды 🚇 Спортивная, Лужники 📷 ksarzie 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>20.08.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29706</t>
+  </si>
+  <si>
+    <t>Розыгрыш завершен. 🏆 Победители:1. Tatiana (@tatiana_nh)</t>
+  </si>
+  <si>
+    <t>20.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29705</t>
+  </si>
+  <si>
+    <t>Открытое занятие Вышки для мечтающих о профессии актёра 27 августа приглашаем в НИУ ВШЭ на бесплатный паблик-ток «Можно ли поменять свою жизнь и уйти в актёры?». Встречаемся с преподавателями театральной мастерской, чтобы обсудить, как зайти в профессию в любом возрасте. В программе: — тренинги по импровизации и работе с пространством — живое общение с педагогами курса, среди которых актёр и режиссёр Кирилл Ковбас: театр им. Гоголя, кинофестивали «Кинотавр» и «Окно в Европу» — ответы на главный вопрос: реально ли прийти в профессию в любом возрасте? Бонус для гостей: специальная скидка 10% на обучение в мастерской. Когда: 27 августа, 19:00 Где: ул. Малая Пионерская, 12 Вход: бесплатный Количество мест ограничено. Регистрируйтесь по ссылке, чтобы попасть в список гостей Узнать больше #реклама 16+ design.hse.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29701</t>
+  </si>
+  <si>
+    <t>🏛 Собор Покрова Пресвятой Богородицы, что на Рву #ТверскойРайон 📌 Собор построили в 1555–1561 годах по велению Ивана Грозного в честь покорения Казанского ханства. 📍 Координаты - 55.752498, 37.623163 🗺 Красная площадь, 7, Москва 🚇 Охотный Ряд, Площадь Революции, Театральная 📷 Даша Морозова 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>20.08.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29700</t>
+  </si>
+  <si>
+    <t>⛲ Фонтан «Каменный цветок» #ОстанкинскийРайон 📌 Фонтан построили в 1954 году по проекту архитектора Константина Топуридзе. Его композиция создана под влиянием образов уральских сказов Павла Бажова. 📍 Координаты - 55.832172, 37.628010 🗺 Москва, ВДНХ 🚇 Выставочный центр, Улица Сергея Эйзенштейна, Улица Академика Королёва 📷 andreymoshkarov 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Фонтан</t>
+  </si>
+  <si>
+    <t>20.08.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29699</t>
+  </si>
+  <si>
+    <t>Инвест-отель 5 звёзд «Аманауз» в Домбае Станьте владельцем номера в пятизвёздочном инвест-отеле «Аманауз» на круглогодичном горном курорте. Условия приобретения: — ипотека от 11,99% на весь срок — первоначальный взнос от 15% — стоимость номера от 20,6 млн ₽ Преимущества для инвестора: — расчётный среднегодовой доход 3,7 млн ₽ — профессиональное управление номером — возможность совмещать личный отдых и получение дохода — премиальный отель с сервисом уровня 5* Почему Домбай: — популярный горный курорт России — туристический поток зимой и летом — горнолыжный отдых, экотуризм и активные маршруты — расположение отеля рядом с подъёмником 📞 Получите актуальные цены, доступные планировки и индивидуальный расчёт доходности инвест-отеля «Аманауз». Получить предложение Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО «Банк Дом.РФ». #реклама amanauz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29697</t>
+  </si>
+  <si>
+    <t>🏛 Высотное здание на Котельнической набережной #ТаганскийРайон 📌 Высотное здание на Котельнической набережной входит в число семи сталинских высоток Москвы, строительство которых стало одним из крупнейших архитектурных проектов послевоенной столицы. 📍 Координаты - 55.747084, 37.642784 🗺 Котельническая наб., 1/15кБ, Москва 🚇 Китай-город, Таганская 📷 Даша Морозова 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>20.08.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29696</t>
+  </si>
+  <si>
+    <t>Успей купить EXLANTIX с выгодой до 1 125 000 ₽ до 31.08 EXLANTIX - автомобили на новых источниках энергии с высочайшей оснащённостью, динамикой и комфортом для тех, кто не ищет компромиссов. До конца лета у официального дилера БорисХоф есть возможность получить субсидию до 925 000 ₽ при покупке гибридных моделей линейки - это распространяется не только на флагман, но и на другие модели. При покупке вы получаете: ✅ Выгода до 1 125 000 ₽ с учётом госсубсидии ✅ Доп. оборудование на 300 000 ₽ при покупке ✅ Гарантия 8 лет или 200 000 км ✅ Все комплектации в наличии с ПТС - новый автомобиль за один день ✅ Оплата частями и честная оценка по трейд-ин Успейте воспользоваться выгодой, пока действует предложение. Жмите «Узнать больше» Узнать больше #реклама sale.borishof-esteo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29693</t>
+  </si>
+  <si>
+    <t>Топ-5 площадей Москвы для прогулок и красивых фотографий: 🌟 Манежная площадь 🗺 Место на карте 📷 Игорь Костин 🌟 Кудринская площадь 🗺 Место на карте 📷 Юрий Дегтярев 🌟 Хитровская площадь 🗺 Место на карте 📷 Грибова Татьяна 🌟 Тверская площадь 🗺 Место на карте 📷 Даша Морозова 🌟 Красная площадь 🗺 Место на карте 📷 andreymoshkarov 📌 Сохрани, чтобы не потерять Красивые места Москвы и Подмосковья ⚫️</t>
+  </si>
+  <si>
+    <t>20.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29688</t>
+  </si>
+  <si>
+    <t>🗽 Ритуальная Ладья #РайонЯсенево 📌 Ритуальная ладья остаётся одной из самых необычных деталей Лысой горы — природного уголка Москвы, где лесная поляна соседствует с современными объектами, стилизованными под древнеславянскую традицию. 📍 Координаты - 55.634995, 37.559888 🗺 Москва, Лысая гора 🚇 Беляево, Зюзино, Коньково 📷 Александр Раугалло 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>19.08.26 20:33</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29687</t>
+  </si>
+  <si>
+    <t>19.08.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29686</t>
+  </si>
+  <si>
+    <t>🏛 Гостиница «Балчуг Кемпински» #РайонЗамоскворечье 📌 Исторический фасад здания относится к 1898 году: тогда архитектор Александр Иванов перестроил стоявший здесь дом в доходное здание с угловыми башнями; на верхних этажах размещались художественные студии. 📍 Координаты - 55.748230, 37.626097 🗺 ул. Балчуг, 1, Москва 🚇 Новокузнецкая, Третьяковская 📷 Даша Морозова 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>19.08.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29685</t>
+  </si>
+  <si>
+    <t>🏛 Пушкинская набережная #РайонЯкиманка 📌 Пушкинская набережная проходит вдоль Москвы-реки в Парке Горького; рядом с ней находится Ажурная беседка, появившаяся в начале 1950-х годов на месте бывшего цирка-шапито. 📍 Координаты - 55.722272, 37.591010 🗺 Пушкинская набережная, Москва 🚇 Фрунзенская, Шаболовская, Ленинский проспект 📷 ksarzie 🎞 Прислать свои фотографии #Архитектура #Природа #Набережная</t>
+  </si>
+  <si>
+    <t>19.08.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29680</t>
+  </si>
+  <si>
+    <t>Красота, которая выглядит дорого В Alverte работают с анатомией лица, а не против неё. ✨ 👌 Никакой "переделанности" — только подчеркнутая естественность. Полный спектр: от ботулинотерапии до SMAS-лифтинга. ❤️ Записаться онлайн Есть противопоказания. Посоветуйтесь с врачом. #реклама alverte.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29679</t>
+  </si>
+  <si>
+    <t>🌉 Большой Москворецкий мост #ТверскойРайон 📌 Современный Большой Москворецкий мост построили в 1936–1938 годах по проектам архитекторов Алексея Щусева и Петра Сардарьяна и инженера Виктора Кириллова. 📍 Координаты - 55.749073, 37.624492 🗺 Большой Москворецкий мост, Москва 🚇 Новокузнецкая, Третьяковская 📷 Даша Морозова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>19.08.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29678</t>
+  </si>
+  <si>
+    <t>EMS 2в1 PRO в Химках Эндосфера — это инновационная методика, которая активно применяется в области эстетической медицины и фитнеса. Она основана на принципах воздействия на глубокие слои кожи и мягких тканей с помощью специального аппарата, что способствует улучшению микроциркуляции, лимфодренажу и восстановлению клеточного метаболизма. Подписаться Есть противопоказания. Посоветуйтесь с врачом. #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29677</t>
+  </si>
+  <si>
+    <t>🏛 Флигель вдовы поэта Э.Ф. Тютчевой #ГородскойОкругПушкинский 📌 Флигель был построен для Эрнестины Фёдоровны Тютчевой, вдовы поэта, и после её смерти в 1910 году продолжал использоваться как часть усадебного комплекса. 📍 Координаты - 56.179211, 37.904125 🗺 Место на карте 📷 nezagooglish 🎞 Прислать свои фотографии #Архитектура #Флигель</t>
+  </si>
+  <si>
+    <t>19.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29676</t>
+  </si>
+  <si>
+    <t>🏛 Особняк И.А. Миндовского #ПресненскийРайон 📌 Особняк был построен в 1904 году по проекту Льва Кекушева. Дом предназначался для продажи и только после строительства был приобретён фабрикантом Иваном Миндовским. 📍 Координаты - 55.756763, 37.588549 🗺 Поварская ул., 44/2с1, Москва 🚇 Баррикадная, Краснопресненская, Арбатская 📷 nezagooglish 🎞 Прислать свои фотографии #Архитектура #Особняк</t>
+  </si>
+  <si>
+    <t>18.08.26 20:18</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29675</t>
+  </si>
+  <si>
+    <t>Кольцо с бриллиантами MIUZ Diamonds – для момента, который запомнится навсегда Узнать больше #реклама miuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29674</t>
+  </si>
+  <si>
+    <t>🏛 Нескучный сад #РайонЯкиманка 📌 Нескучный сад возник в начале XVIII века и первоначально состоял из нескольких дворянских усадеб, принадлежавших, в частности, Демидовым, Трубецким и Орловым. 📍 Координаты - 55.717246, 37.587344 🗺 Москва, Нескучный сад 🚇 Ленинский проспект, Площадь Гагарина, Шаболовская 📷 ksarzie 🎞 Прислать свои фотографии #Природа #Сад</t>
+  </si>
+  <si>
+    <t>18.08.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29672</t>
+  </si>
+  <si>
+    <t>🏛 Ажурная беседка #РайонЯкиманка 📌 Беседка появилась в начале 1950-х годов; её называют также Музыкальной, поскольку летом здесь устанавливали рояль и проводили музыкально-поэтические вечера. В 2017 году её отреставрировали по историческим фотографиям. 📍 Координаты - 55.731653, 37.599793 🗺 Москва, Центральный парк культуры и отдыха имени М. Горького 🚇 Парк культуры, Октябрьская 📷 ksarzie 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Беседка</t>
+  </si>
+  <si>
+    <t>18.08.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29671</t>
+  </si>
+  <si>
+    <t>«Солнце Москвы»: смотри на город с высоты 140 метров Колесо обозрения «Солнце Москвы» — новая точка на карте столицы, всего в 10 минутах пешком от ВДНХ. Поднимитесь на высоту 140 метров и увидите город целиком: ВДНХ, Останкинскую башню, «Москва-Сити» и другие знаковые места — более 30 локаций за один круг. Один оборот — 18 минут 40 секунд. Видимость — до 50 километров. Аттракцион работает круглый год — и летом, и зимой ✨ Комфортные кабины, панорамное остекление и фото на память — путешествие над Москвой, в которое стоит отправиться и увидеть все своими глазами ❤️ Билеты и время работы — на официальном сайте. Купить #реклама tickets.moscow-sun.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29670</t>
+  </si>
+  <si>
+    <t>🏛 Президиум Российской академии наук #ГагаринскийРайон 📌 Сложная конструкция над высотной частью здания получила в народе название «золотые мозги»; строительство комплекса на Ленинском проспекте продолжалось с 1970-х до середины 1990-х годов. 📍 Координаты - 55.710704, 37.577434 🗺 Ленинский просп., 32А, Москва 🚇 Ленинский проспект, Площадь Гагарина 📷 ksarzie 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>18.08.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29668</t>
+  </si>
+  <si>
+    <t>🏛 Колокольня #ТверскойРайон 📌 В советское время верхнюю часть колокольни разобрали, и от исторического сооружения сохранился только нижний ярус, через который можно было попасть в храм со стороны Столешникова переулка 📍 Координаты - 55.749073, 37.624492 🗺 Столешников переулок, 2с3, Москва 🚇 Пушкинская, Тверская, Охотный Ряд 📷 Даша Морозова 🎞 Прислать свои фотографии #Архитектура #Колокольня</t>
+  </si>
+  <si>
+    <t>18.08.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29666</t>
+  </si>
+  <si>
+    <t>Выставка в галерее ⚡Быть в контексте современного искусства. ⚡Разбираться не только в понятном и принятом. ⚡Открыть для себя новые имена молодых художников, кураторов и галеристов. ⚡Вместе сходить на выставки, лекции, слоу арт медитации. Свежие обзоры выставок, арт-маршруты, рекомендации что и где посмотреть. ❤️Неочевидные форматы и камерные встречи! Присоединяйтесь, мы вас ждем! Подписаться #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29662</t>
+  </si>
+  <si>
+    <t>🏛 Москву иногда приходится рассматривать внимательнее. 📌Петровский путевой дворец — место, мимо которого легко пройти, даже не представляя, сколько всего происходило за его стенами. Здесь останавливались императоры, пережидал отступление Наполеон, а спустя годы учился Юрий Гагарин. 📍 Координаты - 55.793509, 37.552232 🗺 Ленинградский проспект, 40, Москва 🚇 Динамо, Аэропорт 🚩Сохраняйте пост — такие места легко потерять среди привычных маршрутов. 🟢 А интересные места Москвы и Подмосковья собираем в «Красивые места России» — их можно искать на карте и сохранять для будущих поездок.</t>
+  </si>
+  <si>
+    <t>18.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29661</t>
+  </si>
+  <si>
+    <t>🏛 Фабрика «Свобода» #СавёловскийРайон 📌 Предприятие было основано в 1843 году французским парфюмером Альфонсом Ралле как фабрика «А. Ралле и Ко», а в 1899 году для неё построили новый производственный корпус по проекту архитектора Оскара Дидио. 📍 Координаты - 55.801693, 37.581298 🗺 Вятская улица, 47с3, Москва 🚇 Дмитровская, Савёловская 📷 sereginatravel 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Фабрика</t>
+  </si>
+  <si>
+    <t>18.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29656</t>
+  </si>
+  <si>
+    <t>🏛 Особняк на Пятницкой улице #РайонЗамоскворечье 📌 Здание известно как бывший особняк купца Сергея Рахманова; его фасады относятся к ярким образцам московского модерна с характерными декоративными элементами. 📍 Координаты - 55.740943, 37.628990 🗺 Пятницкая улица, 29, Москва 🚇 Третьяковская, Новокузнецкая 📷 Алла Абрамова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Особняк</t>
+  </si>
+  <si>
+    <t>17.08.26 20:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29655</t>
+  </si>
+  <si>
+    <t>🏛 Павильон № 34 «Центр Космонавтика и авиация» #ОстанкинскийРайон 📌 Павильон построили в 1939 году как «Механизацию», а название «Космос» он получил только в 1967 году — после реконструкции и начала размещения здесь экспозиции, посвящённой космонавтике. 📍 Координаты - 55.835488, 37.621148 🗺 просп. Мира, 119, стр. 34, Москва 🚇 Ботанический сад, ВДНХ 📷 andreymoshkarov 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>17.08.26 20:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29654</t>
+  </si>
+  <si>
+    <t>🗽 Памятник Юрию Алексеевичу Гагарину #ГагаринскийРайон 📌 Памятник Юрию Гагарину на площади Гагарина установили 4 июля 1980 года, накануне Олимпийских игр в Москве. 📍 Координаты - 55.708247, 37.582502 🗺 Москва, площадь Гагарина 🚇 Ленинский проспект, Площадь Гагарина 📷 ksarzie 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>17.08.26 19:01</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29653</t>
+  </si>
+  <si>
+    <t>17.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29652</t>
+  </si>
+  <si>
+    <t>🏛 Столешников переулок #ТверскойРайон 📌 Первые упоминания о местности, где находится Столешников переулок, относятся к 1504 году; здесь уже существовала Столешникова слобода дворцовых ткачей. 📍 Координаты - 55.762106, 37.611448 🗺 Столешников переулок, Москва 🚇 Пушкинская, Тверская, Охотный Ряд 📷 Даша Морозова 🎞 Прислать свои фотографии #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>17.08.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29648</t>
+  </si>
+  <si>
+    <t>🏛 Государственный исторический музей #ТверскойРайон 📌 Государственный исторический музей открылся для посетителей 27 мая 1883 года; его здание на Красной площади специально построили для размещения исторических коллекций. 📍 Координаты - 55.755294, 37.617798 🗺 Красная площадь, 1, Москва 🚇 Охотный Ряд, Театральная, Площадь Революции 📷 ksarzie 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>17.08.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29647</t>
+  </si>
+  <si>
+    <t>Семейный квартал премиум-класса Первый Нагатинский Рассрочка до сентября 2028 года – Ключи летом 2026 – Премиум инфраструктура – Пляжный клуб для жильцов дома – Собственный детский сад с бассейном и школа – Дизайнерское лобби – Приватный SPA и фитнес центр – Sky-bar на 28 этаже с эксклюзивными напитками – Коворкинг-клуб – Детская игровая зона – Японский сад для медитаций – Клубный кинотеатр – Музыкальная студия и арт-зал с подиумом – Видеозона с игровыми приставками – Настольный теннис и бильярд для резидентов – 15 минут до центра Москвы – До метро 3 минуты пешком Нажмите "Перейти на сайт" чтобы получить подборку квартир с актуальными акциями и предложениями Перейти на сайт #реклама 1st-nagatinskiy.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29646</t>
+  </si>
+  <si>
+    <t>🏛 Московский международный торговый банк #МещанскийРайон 📌 До появления банковского здания участок на Рождественке занимали торговые заведения: в XIX веке здесь последовательно работали магазины модной одежды, столовой посуды, музыкальных товаров, колониальных товаров и табака. 📍 Координаты - 55.762378, 37.623896 🗺 ул. Рождественка, 8/15 с3, Москва 🚇 Кузнецкий Мост, Лубянка, Театральная 📷 ksarzie 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>17.08.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29645</t>
+  </si>
+  <si>
+    <t>🏛 Жилой дом А.Г. Мордвинова #ТверскойРайон 📌 Дом построен в 1939–1944 годах по проекту архитектора Аркадия Мордвинова. 📍 Координаты - 55.762199, 37.609400 🗺 Тверская ул., 8, корп. 1, Москва 🚇 Пушкинская, Тверская, Чеховская 📷 Даша Морозова 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>17.08.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29644</t>
+  </si>
+  <si>
+    <t>Старт продаж финальной очереди ЖК «Детали» ⚡ Новый пул квартир — ваш билет в бизнес-класс! В финальной очереди: ✅Секции от 13 этажей ✅От 4 квартир на этаже ✅Квартиры без отделки ✅Идеальное расположение для семей: близко к остановке, а под окном новый детский сад Что в планировках? - 2–3 окна в комнате - Кухни-гостиные более 25 м² - Мастер-спальни с санузлом и гардеробной - 2 гардеробные и 2 санузла в одном лоте - Угловое остекление в пол Окна новых секций смотрят на детский сад, панораму малоэтажной застройки и внутренний сад. ЖК «Детали» — это современный проект с окнами в пол, приватными дворами без машин и всей инфраструктурой внутри и снаружи. А ещё — парк Марьино в 30 метрах от дома. Перейти на сайт Финансовые услуги оказывает: АО "АЛЬФА-БАНК", ООО "Банк Точка", ПАО "Промсвязьбанк", ПАО "Сбербанк". Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ МАРЬИНО. #реклама detali-dom.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29638</t>
+  </si>
+  <si>
+    <t>🌲 90% москвичей не знают, где находится это место Мы нашли в Москве локацию, которая совсем не похожа на привычную столицу. Листайте карточки — покажем, где спряталось это место и почему туда стоит съездить. 📌Сохраняйте пост для будущей поездки.</t>
+  </si>
+  <si>
+    <t>17.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29637</t>
+  </si>
+  <si>
+    <t>🏛 Киевский вокзал #РайонДорогомилово 📌 Торжественное открытие вокзала состоялось 18 мая 1918 года; первоначально он назывался Брянским, поскольку обслуживал железнодорожное направление на Брянск. 📍 Координаты - 55.743323, 37.567429 🗺 площадь Киевского Вокзала, 1, Москва 🚇 Киевская 📷 Даша Морозова 🎞 Прислать свои фотографии #Архитектура #Вокзал</t>
+  </si>
+  <si>
+    <t>17.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29636</t>
+  </si>
+  <si>
+    <t>🌳 Лысая гора #РайонЯсенево 📌 Лысая гора находится в пределах Битцевского леса и известна как место, где расположено современное славянское языческое капище с деревянным идолом Перуна. 📍 Координаты - 55.635399, 37.557168 🗺 Москва, Лысая гора 🚇 Беляево, Коньково, Зюзино 📷 Александр Раугалло 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>16.08.26 21:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29633</t>
+  </si>
+  <si>
+    <t>Получите полезные контакты и возможности для нетворкинга С поддержкой бизнес-тренеров, коучей и топ-менеджеров российских компаний! Зарегистрироваться #реклама 16+ up.rbc.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.08.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29632</t>
+  </si>
+  <si>
+    <t>🏛 Доходный дом В.И. Фирсановой #МещанскийРайон 📌 Доходный дом построили в 1894–1895 годах по проекту Бориса Фрейденберга и Сергея Калугина. 📍 Координаты - 55.764217, 37.620335 🗺 Неглинная ул., 14, стр. 1А, Москва 🚇 Трубная, Кузнецкий Мост, Театральная 📷 ksarzie 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #ДоходныйДом</t>
+  </si>
+  <si>
+    <t>16.08.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29631</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба Чернышёва #ТверскойРайон 📌 Усадьба была построена в 1778–1782 годах для генерал-фельдмаршала Захара Григорьевича Чернышёва по проекту Матвея Казакова. Главный дом выполнен в стиле зрелого классицизма. 📍 Координаты - 55.761194, 37.609191 🗺 Тверская ул., 13, Москва 🚇 Тверская, Пушкинская, Охотный Ряд 📷 Даша Морозова 🎞 Прислать свои фотографии #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>16.08.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29630</t>
+  </si>
+  <si>
+    <t>16.08.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29629</t>
+  </si>
+  <si>
+    <t>🏛 Центральный выставочный зал «Манеж» #ТверскойРайон 📌 Здание Манежа построили в 1817 году всего за восемь месяцев к пятилетию победы России в Отечественной войне 1812 года; его деревянные стропила перекрывали пространство шириной почти 45 метров без промежуточных опор. 📍 Координаты - 55.753568, 37.612368 🗺 Манежная площадь, 1, Москва 🚇 Библиотека им. Ленина, Александровский сад, Арбатская 📷 andreymoshkarov 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>16.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29627</t>
+  </si>
+  <si>
+    <t>🏛 Станция метро «Комсомольская» #КрасносельскийРайон 📌 Станцию проектировали архитекторы Дмитрий Чечулин и Александр Тархов. 📍 Координаты - 55.774367, 37.653878 🗺 Москва, Сокольническая линия, метро Комсомольская 🚇 Комсомольская 📷 andreymoshkarov 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Метро</t>
+  </si>
+  <si>
+    <t>16.08.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29622</t>
+  </si>
+  <si>
+    <t>Продажа участков в 12 км от Москвы. КП «Гранд Клязьма». Клубный поселок на берегу Клязьминского водохранилища Поселок на берегу, рядом с Москвой и природой. Продано более 65% поселка. Поселок года 2025 Место решает всё С 1 сентября повышение цен! Узнать больше #реклама гранд-клязьма.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.08.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29614</t>
+  </si>
+  <si>
+    <t>Москва, которую вы ещё не видели Думаете, что знаете Москву? Тогда попробуйте узнать эти места. Мы собрали 7 необычных локаций столицы, которые легко пропустить даже тем, кто давно живёт в городе. Листайте карточки — в конце проверим, сколько из них вы знали. 📌 Сохрани, чтобы не потерять</t>
+  </si>
+  <si>
+    <t>16.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29612</t>
+  </si>
+  <si>
+    <t>🗽 Памятник «Героям 13-й Ростокинской дивизии народного ополчения» #РайонРостокино 📌 13-я Ростокинская стрелковая дивизия народного ополчения была сформирована в Москве в июле 1941 года из жителей Ростокинского района и добровольцев других районов столицы. 📍 Координаты - 55.830120, 37.655212 🗺 Москва, парк Акведук 🚇 Ростокино, ВДНХ 📷 Елена Сенюшкина 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>15.08.26 22:04</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29611</t>
+  </si>
+  <si>
+    <t>Имплантация зубов за 49 900 с коронкой и без доплат. Корейская система Osstem за 49 900р. и Швейцарская (Neodent) за 59 500р. вместе с коронкой из диоксида циркония в сертифицированном производителями имплантологическом центре Айкьюдента. ✅ Консультация без оплаты (0р.). ✅ Диагностика на современных высокоточных тамографах Ray и Vatech. ✅ Протезирование с примением цифрового сканера Medit (без слепков) ✅ Оплата в рассрочку и Яндекс Пей, Яндекс Сплит. - Врачи-имплантологи с опытом 15лет+ Все филиалы в 5 минутах ходьбы от метро. 📅 Последние дни скидок. Записаться Есть противопоказания. Посоветуйтесь с врачом. #реклама iqdenta.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29610</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Спаса Нерукотворного Образа в Мураново #ГородскойОкругПушкинский 📌 Каменная церковь в Муранове была построена в 1878 году по проекту архитектора Николая Султанова на средства семьи Тютчевых. 📍 Координаты - 56.179052, 37.901570 🗺 Место на карте 📷 nezagooglish 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>15.08.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29609</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба «Середниково» #ГородскойОкругХимки 📌 Михаил Лермонтов проводил в Середникове летние каникулы в 1829–1832 годах. Именно пребывание в усадьбе стало одним из важных периодов раннего творчества поэта 📍 Координаты - 55.929266, 37.241076 🗺 Место на карте 📷 nezagooglish 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>15.08.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29606</t>
+  </si>
+  <si>
+    <t>__Дом Горизонтов. Евро 3к со скидкой 17% и рассрочкой 0% Для кого: семья с детьми, предпочитающая премиум на Западе Москвы Планировка: квартира 76 м2 с 2 спальнями, 3 ванными, 2 гардеробными и постирочной. Потолки 3,2м. Вид на Серебряный бор Цена: 59 790 000 ₽ 49 625 700 ₽, выгода более 10 млн. Рассрочка до конца строительства: ПВ 14 887 710 ₽, далее 150 000 ₽ ежемесячно, остаток 15.12.2027 Проект: приватный премиальный Дом Горизонтов в окружении 5 парков. Всего 142 квартиры. Сдача 4 кв. 2027 года Где: ул. Крылатская,23 Инфраструктура: лобби с консьержем, гостиная-терраса с камином и бонсаем, велнес-центр, фитнес-кафе, хвойный двор-сад с фонтаном, детская площадка, work-out плюс обширный спорт кластер Крылатского, набережная Москва-реки и парки. Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "САМПАД". #реклама dom-gorizontov.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.08.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29600</t>
+  </si>
+  <si>
+    <t>🏛 Главный дом усадьбы Н.А. Дурасова #РайонЛюблино 📌 Здание усадебного дома имеет необычную для классицизма композицию: центральный круглый зал соединяет четыре прямоугольных объёма, благодаря чему план дома напоминает крест с закруглённым центром. 📍 Координаты - 55.688501, 37.743104 🗺 Летняя ул., 1, стр. 1, Москва 🚇 Волжская, Печатники 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура #Усадьба #Дом</t>
+  </si>
+  <si>
+    <t>15.08.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29597</t>
+  </si>
+  <si>
+    <t>Подписывайтесь на канал Чижик в Telegram ⚡Узнавайте о новинках первыми ⚡Смотрите обзоры товаров ⚡Участвуйте в розыгрышах призов и открывайте полезные лайфхаки. ✅Подписывайтесь на канал Чижик в Telegram и не пропускайте выгодные предложения! Подписаться #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.08.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29596</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Спаса Нерукотворного Образа #Пушкино 📌 Храм построен в неорусском стиле и украшен майоликовыми панно; западную часть здания завершает звонница, рассчитанная на 15 колоколов 📍 Координаты - 55.976954, 37.837692 🗺 Место на карте 📷 nezagooglish 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>15.08.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29590</t>
+  </si>
+  <si>
+    <t>🏛 Главный дом усадьбы Салтыковых - А.Д. Черткова #КрасносельскийРайон 📌 После приобретения усадьбы в 1831 году Александр Чертков разместил здесь свою библиотеку и коллекцию исторических рукописей; впоследствии его собрание стало одной из основ Государственной публичной исторической библиотеки России. 📍 Координаты - 55.760607, 37.630981 🗺 Мясницкая ул., 7, стр. 2, Москва 🚇 Лубянка, Китай-город 📷 nezagooglish 🎞 Прислать свои фотографии #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>15.08.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29585</t>
+  </si>
+  <si>
+    <t>Новый уровень жизни в квартирах Level Premium Коллекция Level Premium — эксклюзивная подборка пространств для ценителей индивидуальности и продуманного комфорта. В ней представлены квартиры редких форматов: пентхаусы, двухуровневые квартиры, лоты с террасами, каминами, потолками от 5 метров или с собственным патио Выберите подходящий вариант в одном из проектов в престижных районах Москвы. Ключи от большинства лотов можно получить в день покупки. ✨Полный каталог эксклюзивных предложений — на сайте Level.ru. Выбрать Финансовые услуги оказывает: ПАО "Московский Кредитный Банк", ПАО "Сбербанк" и др.. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ БАЗИСИНВЕСТ. #реклама level.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29584</t>
+  </si>
+  <si>
+    <t>🌳 Тютчевский парк #ГородскойОкругПушкинский 📌 Парк Муранова сохранил планировку, связанную с усадебным периодом XIX века: его композиция включает регулярную часть возле дома и пейзажную часть с естественными формами рельефа и водоёмами. 📍 Координаты - 56.178837, 37.902590 🗺 Место на карте 📷 nezagooglish 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>15.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29583</t>
+  </si>
+  <si>
+    <t>Только для тех, кто путешествует самостоятельно Мы создали мобильное приложение «Красивые места России» для самостоятельных путешествий. А чтобы поиск интересных мест был быстрым и удобным, мы добавили: → Места на карте с фото и описанием; → Сохранение интересных локаций; → Возможность добавлять новые места и делиться впечатлениями. Скачивайте: • App Store • Google Play • RuStore</t>
+  </si>
+  <si>
+    <t>15.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29582</t>
+  </si>
+  <si>
+    <t>🏛 Жилой дом #РайонХамовники 📌 Дом построен в 1930-х годах и является частью исторической жилой застройки набережной Москвы-реки. 📍 Координаты - 55.738865, 37.571022 🗺 Саввинская набережная, 3, Москва 🚇 Киевская 📷 Даша Морозова 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>15.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29581</t>
+  </si>
+  <si>
+    <t>🌉 Бородинский мост #РайонДорогомилово 📌 Первый Бородинский мост на этом месте появился в 1788 году и первоначально назывался Дорогомиловским — современное название связано с памятью о Бородинском сражении 1812 года. 📍 Координаты - 55.745417, 37.575587 🗺 Бородинский мост, Москва 🚇 Киевская, Смоленская 📷 Даша Морозова 🎞 Прислать свои фотографии #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>14.08.26 20:06</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29580</t>
+  </si>
+  <si>
+    <t>14.08.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29574</t>
+  </si>
+  <si>
+    <t>🏛 Особняк А.В. Лопатиной #ПресненскийРайон 📌 Особняк построен в 1901 году по проекту архитектора Александра Зеленко. Его фасад украшен цветной керамикой, благодаря чему здание считается характерным примером московского модерна. 📍 Координаты - 55.758349, 37.587963 🗺 Большая Никитская ул., 54, стр. 1, Москва 🚇 Баррикадная, Краснопресненская, Смоленская 📷 nezagooglish 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Особняк</t>
+  </si>
+  <si>
+    <t>14.08.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29573</t>
+  </si>
+  <si>
+    <t>МИБиУ — колледж и вуз в Москве с госдипломом и отсрочкой – Поступление без ЕГЭ – Кампус 200м. от м.Марьина роща – Государственный диплом – Аккредитация – Отсрочка Узнайте минимальный проходной балл в 2026 году. Оставьте заявку на сайте колледжа! Подать заявку #реклама mibiu.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29572</t>
+  </si>
+  <si>
+    <t>🏛 Музей-заповедник «Усадьба Мураново им. Ф.И. Тютчева» #ГородскойОкругПушкинский 📌 Мураново связано сразу с двумя известными русскими поэтами: владельцем усадьбы был Евгений Баратынский, а после его смерти здесь поселился сын Фёдора Тютчева Иван, благодаря чему в усадьбе сохранилось большое собрание материалов, связанных с поэтом. 📍 Координаты - 56.178289, 37.902757 🗺 Место на карте 📷 nezagooglish 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Музей #Усадьба</t>
+  </si>
+  <si>
+    <t>14.08.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29569</t>
+  </si>
+  <si>
+    <t>🏛 Музей‑заповедник «Горки Ленинские», главный дом Усадьбы #ЛенинскийГородскойОкруг 📌 История усадьбы Горки начинается ещё в XV веке. Современный облик главного дома связан с перестройками XIX — начала XX века, а в 1924 году здесь умер Владимир Ленин. 📍 Координаты - 55.929266, 37.241076 🗺 Место на карте 📷 nezagooglish 🎞 Прислать свои фотографии #Архитектура #Усадьба #Музей</t>
+  </si>
+  <si>
+    <t>14.08.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29566</t>
+  </si>
+  <si>
+    <t>TENET: Оценим ваше авто за 30 минут и добавим 250 000₽ Автосалон "Альянс Центр" Москва - большой выбор автомобилей в наличии! 💰 До 250 000 ₽ сверх рыночной оценки — сразу в счёт нового авто 📅 Сделка за один день: приехали на старой, уехали на новой ✅ Принимаем любые марки. Снятие с учёта и документы — на нас 🚗 Плюс скидка до 40% в кредит, взнос 0 ₽ и зимняя резина в подарок Оценка бесплатная и ни к чему не обязывает. Оставьие заявку — назовём сумму ещё до визита. Получить предложение Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО ВТБ. #реклама alyanscentr.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29565</t>
+  </si>
+  <si>
+    <t>🏛 Православный храм священномученика Климента папы Римского #РайонЗамоскворечье 📌 Колокольня храма была сооружена в 1757–1758 годах, а основной объём здания — в 1762–1769 годах; строительство велось на средства купца Козьмы Матвеева. 📍 Координаты - 55.740707, 37.627373 🗺 Пятницкая ул., 26, стр. 1, Москва 🚇 Третьяковская, Новокузнецкая 📷 Алла Абрамова 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>14.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29564</t>
+  </si>
+  <si>
+    <t>🗽 Lavка — скамейка для двоих #РайонРостокино 📌 Особенность объекта — его предназначение для двух человек. Поэтому обычный элемент благоустройства здесь получил статус самостоятельной декоративной композиции. 📍 Координаты - 55.830643, 37.655604 🗺 Москва, парк Акведук 🚇 Ростокино, ВДНХ 📷 Елена Сенюшкина 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>13.08.26 23:37</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29563</t>
+  </si>
+  <si>
+    <t>Бесплатный урок по фотографии в Москве Пройди за 1,5 часа бесплатный урок фотографии и снимай в 10 раз круче! ⚡ Что вас ждет: - Изучите базовые настройки камеры: выдержка, ISO, диафрагма - Сразу сможете применить все знания на практике ✅ Текущий уровень не важен. Мы все покажем и научим с 0! ⚡Уроки только для взрослых | 18+ 🏠 Москва, ул. Земляной Вал, 6, стр. 1 (м. Курская) Чтобы записаться на бесплатный урок, нажмите на кнопку "Записаться" ниже и выберите удобные вам день и время. Записаться #реклама 16+ 34d4101e64d8db851b3fb64d5f1bda4c.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.08.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29562</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Вознесения Господня в Коломенском #РайонНагатинскийЗатон 📌 В 1994 году храм был включён в Список всемирного наследия ЮНЕСКО как часть объекта «Церковь Вознесения в Коломенском». Это один из наиболее известных памятников шатровой архитектуры XVI века. 📍 Координаты - 55.667279, 37.670671 🗺 просп. Андропова, 39, стр. 1, Москва 🚇 Коломенская, Кленовый бульвар, Каширская 📷 Татьяна Тимохина 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>13.08.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29561</t>
+  </si>
+  <si>
+    <t>🏛 Особняк С. У. Соловьёва #ПресненскийРайон 📌 Особняк построил для себя архитектор Сергей Устинович Соловьёв в 1901–1902 годах. Это редкий пример московского дома, в котором архитектор одновременно выступил и заказчиком, и автором проекта. 📍 Координаты - 55.755874, 37.593245 🗺 Малый Ржевский пер., 6, Москва 🚇 Арбатская, Баррикадная 📷 nezagooglish 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Особняк</t>
+  </si>
+  <si>
+    <t>13.08.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29560</t>
+  </si>
+  <si>
+    <t>13.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29559</t>
+  </si>
+  <si>
+    <t>🏛 Доходный дом #МещанскийРайон 📌 Дом относится к числу наиболее ранних доходных домов Последнего переулка. Большинство других известных доходных домов этой улицы появились уже в конце XIX — начале XX века. 📍 Координаты - 55.769694, 37.625415 🗺 Последний пер., 2/20, Москва 🚇 Трубная, Цветной бульвар, Сухаревская 📷 Алла Абрамова 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #ДоходныйДом</t>
+  </si>
+  <si>
+    <t>13.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29558</t>
+  </si>
+  <si>
+    <t>🌳 Сквер «Цветной Бульвар» #МещанскийРайон 📌 Название «Цветной бульвар» связано с историческим названием улицы: до 1950-х годов современный Цветной бульвар назывался Трубным бульваром, а название «Цветной» было дано в 1956 году. 📍 Координаты - 55.769110, 37.621776 🗺 Москва, сквер Цветной Бульвар 🚇 Трубная, Цветной бульвар, Сухаревская 📷 Алла Абрамова 🎞 Прислать свои фотографии #Природа #Сквер</t>
+  </si>
+  <si>
+    <t>13.08.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29557</t>
+  </si>
+  <si>
+    <t>13.08.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29556</t>
+  </si>
+  <si>
+    <t>🏛 Городская усадьба В.Н. Грибова #РайонАрбат 📌 Главный дом усадьбы построен в 1909–1910 годах гражданскими инженерами Б. М. Великовским и А. Н. Милюковым при участии архитектора Л. А. Веснина. 📍 Координаты - 55.755023, 37.594919 🗺 Хлебный пер., 15, стр. 1, Москва 🚇 Арбатская, Александровский сад 📷 nezagooglish 🎞 Прислать свои фотографии #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>13.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29554</t>
+  </si>
+  <si>
+    <t>⛲ Фонтан «Центральный» #ТверскойРайон 📌 Фонтан был создан в 1939 году по проекту архитектора Дмитрия Чечулина и скульптора Исаака Рабиновича; его первоначальная композиция включала скульптурные элементы, посвящённые достижениям советской эпохи. 📍 Координаты - 55.762078, 37.610929 🗺 Москва, Тверская площадь 🚇 Пушкинская, Тверская, Охотный Ряд 📷 Александр Раугалло 🎞 Прислать свои фотографии #Архитектура #Фонтан</t>
+  </si>
+  <si>
+    <t>13.08.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29553</t>
+  </si>
+  <si>
+    <t>Сертификаты на обучение гольфу для игроков любого уровня ✅ Отдохните от шумного города, насладитесь отдыхом нового уровня в 15 минутах от МКАД. Девятилуночное поле «ПИРогово» исключительно живописное и интересное как для начинающих гольфистов, так и для профессионалов. 👍 Что включает в себя сертификат: Экскурсия по гольф-полю На багги мы проедем по полю и расскажем в чем заключается суть игры в гольф. Познакомим с базовыми навыками гольфиста, основными правилами и гольф-этикетом. Обучение Отработка техники удара на тренировочном поле в течение 90 минут. Ресторан авторской кухни Возможность посетить ресторан авторской кухни клубного дома «Домино» - истинную гастрономическую достопримечательность Курорта «ПИРогово». 👌 Идеальный подарок для первого знакомства с гольфом. Узнать больше #реклама 16+ promo.pirogovo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29552</t>
+  </si>
+  <si>
+    <t>🏛 Музей-усадьба Люблино #РайонЛюблино 📌 В усадьбе Николая Дурасова действовал домашний театр, который считался одной из известных частных театральных сцен России; часть крепостных артистов его труппы впоследствии поступила в Императорские театры Москвы и Санкт-Петербурга. 📍 Координаты - 55.688480, 37.743221 🗺 Летняя ул., 1, стр. 1, Москва 🚇 Волжская, Печатники 📷 Игорь Костин 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>12.08.26 19:34</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29547</t>
+  </si>
+  <si>
+    <t>День открытых дверей 20 августа — «Парусная академия» Многие мечтают однажды выйти в море на собственной яхте. Но так и не понимают, с чего начать. На бесплатном Дне открытых дверей «Парусной Академии» расскажем, как получить российские и международные шкиперские права, где проходить обучение, как арендовать яхту и начать путешествовать самостоятельно. 📅 20 августа в 19:30 🎓 Москва, Кутузовский проспект, 34, стр. 14 ✨ Розыгрыш бесплатных тренировок в яхт-клубе и скидок на обучение ⚡ Вход свободный Зарегистрироваться #реклама 16+ openday.yachtingacademy.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29546</t>
+  </si>
+  <si>
+    <t>🏛 Дом Л.А. Бессонова #МещанскийРайон 📌 Здание сохранило исторический облик и остаётся частью старой городской застройки в районе Трубной площади и Сухаревки. 📍 Координаты - 55.770365, 37.625651 🗺 Трубная ул., 24/2, Москва 🚇 Цветной бульвар, Трубная, Сухаревская 📷 Алла Абрамова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>12.08.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29545</t>
+  </si>
+  <si>
+    <t>🏛 Музей фабрики «Свобода» #СавёловскийРайон 📌 История предприятия связана с Эрнестом Бо — будущим создателем знаменитых духов Chanel № 5: с 1898 года он работал на фабрике «А. Ралле и Ко». 📍 Координаты - 55.801693, 37.581298 🗺 Вятская улица, 47с3, Москва 🚇 Дмитровская, Савёловская 📷 sereginatravel 🎞 Прислать свои фотографии #Архитектура #Фабрика</t>
+  </si>
+  <si>
+    <t>12.08.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29539</t>
+  </si>
+  <si>
+    <t>12.08.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29538</t>
+  </si>
+  <si>
+    <t>🌳 Центральный парк культуры и отдыха им. М. Горького #РайонЯкиманка 📌 Парк Горького открылся 12 августа 1928 года и стал первым в мире парком культуры и отдыха — модель подобных парков впоследствии использовалась в других городах СССР. 📍 Координаты - 55.729222, 37.600891 🗺 ул. Крымский Вал, 9, Москва 🚇 Октябрьская, Шаболовская 📷 katunova 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>12.08.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29532</t>
+  </si>
+  <si>
+    <t>🏛 Большой Московский цирк #ГагаринскийРайон 📌 Цирк на проспекте Вернадского открылся 30 апреля 1971 года; его здание было спроектировано коллективом под руководством архитектора Якова Белопольского и первоначально имело пять быстро сменяющихся манежей. 📍 Координаты - 55.694511, 37.540210 🗺 просп. Вернадского, 7, Москва 🚇 Университет 📷 sereginatravel 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Цирк</t>
+  </si>
+  <si>
+    <t>12.08.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29526</t>
+  </si>
+  <si>
+    <t>12.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29525</t>
+  </si>
+  <si>
+    <t>🏛 Московский зоопарк #ПресненскийРайон 📌 Это старейший зоопарк России, открытый в 1864 году. 📍 Координаты - 55.761090, 37.578305 🗺 Большая Грузинская ул., 1, стр. 1, Москва 🚇 Баррикадная, Краснопресненская 📷 Автор фото: Степанов Слава 🎞 Прислать свои фотографии #Природа #Зоопарк</t>
+  </si>
+  <si>
+    <t>12.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29520</t>
+  </si>
+  <si>
+    <t>🏛 Главный дом усадьбы Н.А. Дурасова #РайонЛюблино 📌 Здание имеет необычную форму креста, символизирующую орден Святой Анны, которым был награждён владелец усадьбы. 📍 Координаты - 55.688501, 37.743104 🗺 Летняя ул., 1, стр. 1, Москва 🚇 Волжская, Печатники 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура #Усадьба #Дом</t>
+  </si>
+  <si>
+    <t>12.08.26 02:13</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29514</t>
+  </si>
+  <si>
+    <t>КОД Сокольники — семейный квартал у парка.7 мин до метро Жилой квартал с собственным прудом и парком 3 га: • Свои школа и детский сад во дворе • Спортивные, детские площадки • Зона для игры в сквош • Пляжный волейбол • Пилатес и йога • Беговые и велосипедные маршруты • ПСК 6,448% - 19,406%. Семейная комбо-ипотека 5,9% ⚡Оставьте заявку, и мы поможем вам с подбором квартиры и выгодными условиями покупки Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "АЛЬФА-БАНК", ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "Сокольники". #реклама dom.kod-sokolniki.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29513</t>
+  </si>
+  <si>
+    <t>Море рядом с домом! Сеть детских бассейнов АКВАПУПС Первая в Москве сеть детских бассейнов с морской водой. 12 современных и комфортных студий 👌 Индивидуальные занятия ✅ С 2 месяцев до 9 лет ✅ Мягко, без стресса и слез ✅ В игровой форме, но нацелены на результат ✅ Адаптированы под каждый возраст Акция до 31.08: первое занятие за всего 1650₽ или в подарок при покупке абонемента от 8 занятий + дневничок достижений Записаться #реклама aquapups.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29512</t>
+  </si>
+  <si>
+    <t>Дарим билеты на речную прогулку по центру Москвы от Парка «Зарядье» За два часа теплоход пройдет водным путём через весь центр столицы 💦 Для участия подпишитесь: ✅ Отдых в Подмосковье ✅ Москва и не только ✅ Красивые места Москвы и Подмосковья Нажмите на кнопку «Участвовать» Итог - 20 августа</t>
+  </si>
+  <si>
+    <t>11.08.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29511</t>
+  </si>
+  <si>
+    <t>🏛 Высотное здание у Красных ворот #КрасносельскийРайон 📌 При строительстве высотки её левое крыло одновременно использовали для размещения наземного вестибюля станции метро «Красные Ворота» — метро было фактически встроено в конструкцию здания. 📍 Координаты - 55.769488, 37.649115 🗺 Садовая-Спасская ул., 21/1, Москва 🚇 Красные Ворота, Комсомольская 📷 sereginatravel 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>11.08.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29506</t>
+  </si>
+  <si>
+    <t>🏛 Колоннада Бородинского моста #РайонДорогомилово 📌 Четыре гранитных обелиска на Бородинском мосту посвящены Отечественной войне 1812 года и войне с Наполеоном; на них размещены мемориальные надписи, связанные с историей переправы. 📍 Координаты - 55.745194, 37.575233 🗺 Москва, Ростовская набережная 🚇 Киевская, Смоленская 📷 Даша Морозова 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>11.08.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29505</t>
+  </si>
+  <si>
+    <t>Имплант зуба под ключ с гарантией всего за 16 500₽! Бесплатная консультация с панорамным снимком зубов! Импланты с 50% скидкой! Звоните! Записаться онлайн Есть противопоказания. Посоветуйтесь с врачом. #реклама calc.implantcity.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29504</t>
+  </si>
+  <si>
+    <t>🏛 Церковь иконы Божией Матери Всех скорбящих Радость на Большой Ордынке #РайонЯкиманка 📌 Храм получил современный облик после перестройки 1783–1791 годов по проекту Василия Баженова; особенно известен его овальный купол и классическая композиция фасада. 📍 Координаты - 55.741522, 37.624481 🗺 ул. Большая Ордынка, 20, стр. 10, Москва 🚇 Третьяковская, Новокузнецкая 📷 Алла Абрамова 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>11.08.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29503</t>
+  </si>
+  <si>
+    <t>Скидки до 50% на духовые шкафы Kuppersberg Духовые шкафы Kuppersberg со скидками на Яндекс Маркете! Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29502</t>
+  </si>
+  <si>
+    <t>🌉 Смоленский метромост #РайонАрбат 📌 Это первый в Москве метромост с застеклённой центральной частью, через которую пассажиры метро могут видеть Москву-реку. 📍 Координаты - 55.748148, 37.574651 🗺 Смоленский метромост, Москва 🚇 Смоленская, Киевская 📷 Команда Театрального бульвара 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>11.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29501</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Воскресения Христова в колокольне Рогожской общины #НижегородскийРайон 📌 Храм расположен прямо внутри основания колокольни — редкое архитектурное решение для православных храмов. 📍 Координаты - 55.739151, 37.701782 🗺 ул. Рогожский Посёлок, 29, стр. 1, Москва 🚇 Римская, Авиамоторная, Площадь Ильича 📷 Игорь Костин 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм #Колокольня</t>
+  </si>
+  <si>
+    <t>11.08.26 00:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29500</t>
+  </si>
+  <si>
+    <t>10.08.26 19:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29499</t>
+  </si>
+  <si>
+    <t>🌉 Мост Богдана Хмельницкого #РайонХамовники 📌 Мост был построен с использованием арочной конструкции разобранного Краснолужского железнодорожного моста 1907 года; современный пешеходный мост открыли 2 сентября 2001 года, а название «мост Богдана Хмельницкого» он получил в 2004 году. 📍 Координаты - 55.741380, 37.570940 🗺 мост Богдана Хмельницкого, Москва 🚇 Киевская 📷 Даша Морозова 🎞 Прислать свои фотографии #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>10.08.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29498</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура «Влюблённые» #Мытищи 📌 Памятник относится к городским скульптурам Мытищ, посвящённым семейным ценностям и православной культуре. 📍 Координаты - 55.907163, 37.745364 🗺 Место на карте 📷 Lilya Gold 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>10.08.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29493</t>
+  </si>
+  <si>
+    <t>Бесплатный мастер-класс по вокалу! Школа музыки "МузыканТТы" (м.Таганская) открывает набор на бесплатный мастер-класс по вокалу Что вас ждет на мастер-классе: ⚡ На практике разберем, как работает дыхание, тело и голос - через распевки и вокальные упражнения ⚡ Спойте свою любимую песню и получите честную обратную связь: что уже получается и как реально можно прийти к желаемому результату ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим с 0! Длительность - 1,5 часа. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на мастер-класс, нажмите на кнопку "Подробнее" ниже и выберите удобные вам день и время. Узнать больше #реклама 16+ 470c1b6c81ff602035603f87f5fe32a1.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29492</t>
+  </si>
+  <si>
+    <t>🏛 Киевский вокзал #РайонДорогомилово 📌 Киевский вокзал имеет уникальный полностью крытый дебаркадер, спроектированный Владимиром Шуховым: его металлическая конструкция со стеклянным покрытием создаёт впечатление большого прозрачного купола над платформами. 📍 Координаты - 55.743323, 37.567429 🗺 площадь Киевского Вокзала, 1, Москва 🚇 Киевская 📷 Даша Морозова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Вокзал</t>
+  </si>
+  <si>
+    <t>10.08.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29490</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Кирилла и Мефодия в Оболенске #ГородскойОкругСерпухов 📌 До появления каменной церкви богослужения проходили во временном деревянном храме. Его построили в 2007–2008 годах рядом с будущим храмовым комплексом. 📍 Координаты - 54.974796, 37.273772 🗺 Место на карте 📷 Lilya Gold 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>10.08.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29486</t>
+  </si>
+  <si>
+    <t>Уроки вокала с 0 до концерта! Школа музыки "МузыканТТы" (м.Таганская) открывает набор на уроки по вокалу Что вас ждет на 1 уроке: ⚡ На практике разберем, как работает дыхание, тело и голос - через распевки и вокальные упражнения ⚡ Споете свою любимую песню и получите честную обратную связь: что уже получается и как реально можно прийти к желаемому результату ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим с 0! Длительность - 1,5 часа. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на урок, нажмите на кнопку "Записаться" ниже и выберите удобные вам день и время. Записаться #реклама 16+ 470c1b6c81ff602035603f87f5fe32a1.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29485</t>
+  </si>
+  <si>
+    <t>🌲 Лесопарк «Ближняя Дача» #ГородскойОкругМытищи 📌 Главная особенность территории — сочетание леса и водоёмов. Вдоль Девкиного ручья обустроена прогулочная зона с каменными дорожками, мостиками и местами для отдыха. 📍 Координаты - 55.918625, 37.597275 🗺 Место на карте 📷 Елена Сенюшкина 🎞 Прислать свои фотографии #Природа #Лесопарк</t>
+  </si>
+  <si>
+    <t>10.08.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29481</t>
+  </si>
+  <si>
+    <t>🏛 Ростокинский акведук #РайонРостокино 📌 Акведук был построен в 1783–1804 годах как часть Мытищинского водопровода и стал первым крупным московским сооружением для подачи питьевой воды из Мытищ в город. 📍 Координаты - 55.828930, 37.655583 🗺 Москва, Ростокинский акведук 🚇 ВДНХ, Ростокино 📷 Елена Сенюшкина 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Акведук</t>
+  </si>
+  <si>
+    <t>10.08.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29477</t>
+  </si>
+  <si>
+    <t>Аренда студии подкастов, Reels, трансляций в г. Москва Студия «ПОДКАСТ ПРОСТО!» в Москве: снимаем подкасты, интервью, Reels и видео для экспертов, блогеров и бизнеса. - Приходите с идеей — остальное берём на себя. - Не просим заполнять брифы: сами составим вопросы и подберём референсы - 3 камеры SONY, хромакей, чистый звук, студийный свет - Телесуфлёр и плейбек-монитор — текст перед глазами - Снимает команда с опытом на федеральных ТВ-каналах - Готовый исходник отдаём уже через 3 часа - Новым клиентам — второй час съёмки в подарок! - Или приходите на бесплатный гостевой визит с тестовым роликом. 💰 Аренда от 4 490 ₽/час ⚡ м. Пр. Вернадского, парковка 24/7 ⚡ул. Марии Ульяновой 15 📞 мессенджеры +79859790038 📚 Напишите — забронируем удобное время! Написать в Telegram #реклама podcastprosto.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29476</t>
+  </si>
+  <si>
+    <t>🌲 Серебряный Бор #РайонХорошёвоМнёвники 📌 Несмотря на название, серебра здесь никогда не добывали: бор получил имя благодаря серебристому оттенку сосновых стволов и листвы на солнце. 📍 Координаты - 55.781770, 37.425662 🗺 Москва, памятник природы Серебряный бор 🚇 Народное Ополчение 📷 От подписчицы Medvedeva_Art24 🎞 Прислать свои фотографии #Природа #Лесопарк</t>
+  </si>
+  <si>
+    <t>10.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29474</t>
+  </si>
+  <si>
+    <t>🏛 Дом Пашкова #РайонАрбат 📌 Существует легенда, что из окон Дома Пашкова Наполеон наблюдал за пожаром Москвы в 1812 году. 📍 Координаты - 55.749779, 37.608417 🗺 ул. Воздвиженка, 3/5с1, Москва 🚇 Боровицкая, Александровский сад, Арбатская 📷 От подписчицы M_art_lab 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>10.08.26 01:08</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29473</t>
+  </si>
+  <si>
+    <t>ЖК АЛИА. Квартиры в рассрочку 0% ✅ ПВ от 20% ✅ Скидки до 25% ✅ С отделкой и без ✅ 4 детских сада и 3 школы ✅ Собственные парки и набережная Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: Банк ВТБ (ПАО), АО АЛЬФА-БАНК, ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ "Резиденс". #реклама alia.moscow О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.08.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29472</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Зарядье» #ТверскойРайон 📌 Парк открылся для посетителей в День города 9 сентября 2017 года. Его проект разработало международное консорциумное объединение во главе с американским архитектурным бюро Diller Scofidio + Renfro. 📍 Координаты - 55.751373, 37.628749 🗺 ул. Варварка, 6, стр. 1, Москва 🚇 Китай-город, Площадь Революции 📷 Елена Сенюшкина 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>09.08.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29466</t>
+  </si>
+  <si>
+    <t>🗽 Памятник «Рабочий и колхозница» #ОстанкинскийРайон 📌 Скульптурная группа была создана Верой Мухиной для Всемирной выставки в Париже 1937 года, а после завершения выставки перевезена в Москву. В 2009 году её установили на реконструированном павильоне, напоминающем советский павильон Парижской выставки. 📍 Координаты - 55.828166, 37.646808 🗺 просп. Мира, 123Б, Москва 🚇 ВДНХ 📷 Елена Сенюшкина 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>09.08.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29465</t>
+  </si>
+  <si>
+    <t>09.08.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29462</t>
+  </si>
+  <si>
+    <t>🌲 Битцевский лес #РайонЯсенево 📌 На территории Битцевского леса находится одна из крупнейших в Москве сохранившихся лесных территорий; парк протянулся с севера на юг примерно на 10 километров. 📍 Координаты - 55.627890, 37.563098 🗺 Москва, природно-исторический парк Битцевский лес 🚇 Битцевский парк, Новоясеневская 📷 Александр Раугалло 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Природа #Лес</t>
+  </si>
+  <si>
+    <t>09.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29458</t>
+  </si>
+  <si>
+    <t>🌳 Фестивальная площадка «Московские сезоны» на Тверской площади #ТверскойРайон 📌 Площадка оформлена в стилистике зимнего сада: здесь размещены оранжереи, цветники и декоративные клумбы, а территория разделена на зоны для проведения фестивальных мероприятий и мастер-классов. 📍 Координаты - 55.761972, 37.610699 🗺 Тверская ул., 8, корп. 1, стр. 5, Москва 🚇 Пушкинская, Тверская, Охотный Ряд 📷 Александр Раугалло 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>09.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29452</t>
+  </si>
+  <si>
+    <t>Флагманский кроссовер GAC S9. Вдохновляет на большее Классический элегантный дизайн. Комфорт премиум-класса. Оцените на тест-драйве Записаться онлайн #реклама gac.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.08.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29451</t>
+  </si>
+  <si>
+    <t>🏛 Музей-мастерская народного художника СССР Д. А. Налбандяна #ТверскойРайон 📌 Это помещение одновременно служило ему рабочей мастерской и местом встреч художников, общественных и политических деятелей. 📍 Координаты - 55.762574, 37.610645 🗺 Тверская ул., 8, корп. 2, Москва 🚇 Пушкинская, Тверская, Чеховская 📷 Александр Раугалло 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>09.08.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29446</t>
+  </si>
+  <si>
+    <t>🏛 Культурный центр «Тон-центр» #КрасносельскийРайон 📌 «ТОН-ЦЕНТР» размещается в историческом круглом депо на Комсомольской площади: здание первоначально было связано с железнодорожной инфраструктурой XIX века, а сегодня после бережной реновации используется как культурное пространство. 📍 Координаты - 55.781165, 37.653136 🗺 Комсомольская площадь, 3/30с1, Москва 🚇 Комсомольская 📷 Александр Раугалло 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #КультурныйЦентр</t>
+  </si>
+  <si>
+    <t>09.08.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29441</t>
+  </si>
+  <si>
+    <t>09.08.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29440</t>
+  </si>
+  <si>
+    <t>👁 В Москве могут сделать лазерную коррекцию зрения по специальной цене - 26 400 руб. На первичном приеме сделают диагностику зрения и проконсультируют о ходе процедуры. Консультация врача - бесплатно Подробнее на сайте</t>
+  </si>
+  <si>
+    <t>09.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29439</t>
+  </si>
+  <si>
+    <t>🏛 ВДНХ #ОстанкинскийРайон 📌 На территории ВДНХ расположено более 40 объектов культурного наследия, включая исторические павильоны и фонтаны. 📍 Координаты - 55.826249, 37.637577 🗺 просп. Мира, 119В, Москва 🚇 Выставочный центр, ВДНХ, Улица Сергея Эйзенштейна 📷 Елена Сенюшкина 🎞 Прислать свои фотографии #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>09.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29435</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Похвалы Пресвятой Богородицы в Потешном дворце #ТверскойРайон 📌 Это единственная сохранившаяся дворцовая церковь Московского Кремля XVII века. 📍 Координаты - 55.751258, 37.614498 🗺 Манежная ул., 2/10с2, Москва 🚇 Александровский сад, Арбатская, Библиотека им. Ленина 📷 Игорь Костин 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>08.08.26 20:43</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29434</t>
+  </si>
+  <si>
+    <t>Уроки барабанов с 0 до концерта! Школа музыки "Амадеус" открывает набор на уроки игры на барабанах Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных барабанщиков ⚡ Сыграете свою любимую песню на барабанах и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! 🏠 Москва, ул. Молодежная, д. 3 (м. Университет) Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на пробный урок, нажмите на кнопку "Записаться" ниже и выберите удобные вам день и время. Записаться #реклама 16+ 80d8b92507c5e86282097afa6084540d.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.08.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29433</t>
+  </si>
+  <si>
+    <t>Топ-5 оригинальных башен: 🌟 Мостовая башня 🗺 Место на карте 📷 Юрий Дегтярев 🌟 Троицкая башня 🗺 Место на карте 📷 Юрий Дегтярев 🌟 Беклемишевская башня 🗺 Место на карте 📷 Грибова Татьяна 🌟 Пятницкая башня 🗺 Место на карте 📷 Юлия Борисова 🌟 Дамасская башня 🗺 Место на карте 📷 Юлия Борисова 📌 Сохрани, чтобы не потерять Красивые места Москвы и Подмосковья ⚫️</t>
+  </si>
+  <si>
+    <t>08.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29428</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Покровский берег» #РайонПокровскоеСтрешнево 📌 Парк расположен на берегу Химкинского водохранилища и входит в состав природно-исторического парка «Покровское-Стрешнево». 📍 Координаты - 55.832760, 37.472286 🗺 Москва, парк Покровский берег 🚇 Балтийская, Стрешнево, Тушинская 📷 katunova 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>08.08.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29423</t>
+  </si>
+  <si>
+    <t>Чижик в Telegram — полезно, выгодно, интересно ✨Обзоры товаров, новинки, розыгрыши призов и лайфхаки для выгодных покупок — всё это в канале Чижика. ✅ Подписывайтесь и получайте полезный контент от магазина каждый день. Подписаться #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.08.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29422</t>
+  </si>
+  <si>
+    <t>🏛 Часовня Иордань #НижегородскийРайон 📌 Часовня получила своё название в честь евангельской реки Иордан, где произошло Крещение Иисуса Христа. 📍 Координаты - 55.739896, 37.704407 🗺 Москва, Нижегородский район 🚇 Римская, Авиамоторная, Площадь Ильича 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура #Часовня</t>
+  </si>
+  <si>
+    <t>08.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29421</t>
+  </si>
+  <si>
+    <t>🌳 Музей-заповедник «Царицыно» #РайонОреховоБорисовоСеверное 📌 Архитектурный ансамбль строился для Екатерины II почти десять лет, но императрица так и не стала жить во дворце. 📍 Координаты - 55.612662, 37.684102 🗺 Москва, музей-заповедник Царицыно 🚇 Орехово, Царицыно 📷 От подписчицы Анны Октябрьской 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>08.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29416</t>
+  </si>
+  <si>
+    <t>08.08.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29415</t>
+  </si>
+  <si>
+    <t>08.08.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29414</t>
+  </si>
+  <si>
+    <t>🏛 Главный усадебный дом в усадьбе Абрамцево #СергиевоПосадскийГородскойОкруг 📌 Именно здесь зародился знаменитый Абрамцевский художественный кружок, объединивший крупнейших русских художников XIX века. 📍 Координаты - 56.234349, 37.968604 🗺 Место на карте 📷 Александр Раугалло 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>08.08.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29409</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура Танцующие девочки #РайонСокольники 📌 Скульптура украшает территорию парка «Сокольники» и выполнена в традициях советской парковой скульптуры середины XX века. 📍 Координаты - 55.796756, 37.669220 🗺 ул. Сокольнический Вал, 1, стр. 1, Москва 🚇 Сокольники 📷 katunova 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>08.08.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29408</t>
+  </si>
+  <si>
+    <t>ЖК Начало. Финальные скидки лета до 12% до 30 августа Выгода на ограниченный пул квартир! 🚗 Расположен в престижном Пресненском районе. 12 минут на машине до Кремля, 15 минут пешком до ст. "Улица 1905 года", 6 минут на машине до Сити. Три парка с трех сторон. 🏠 Фантастические панорамы Москвы. Воробьевы горы, Лужники и Сити – как на ладони. ⚡ Уникальная архитектура проекта: Футуристичные формы, стеклянные фасады, 3 уровня благоустройства. ❤️ Клуб резидентов 1300 кв.м. включает кинозал, фитнес-студию, переговорные комнаты, детский клуб с репетиторскими. Своя улица кафе и ресторанов с летними террасами. 📱 Огороженная территория с круглосуточной охраной, системой контроля доступа и видеонаблюдением обеспечивает высокий уровень приватности и безопасности для всех резидентов. Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.click О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29407</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Вознесения Господня в Коломенском #РайонНагатинскийЗатон 📌 Это первый в России каменный шатровый храм, построенный в 1532 году в честь рождения будущего царя Ивана IV Грозного. 📍 Координаты - 55.667279, 37.670671 🗺 просп. Андропова, 39, стр. 1, Москва 🚇 Коломенская, Кленовый бульвар, Каширская 📷 Татьяна Тимохина 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>08.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29406</t>
+  </si>
+  <si>
+    <t>🌊 Верхний Коломенский пруд #РайонНагатинскийЗатон 📌 Пруд входит в систему исторических водоёмов Коломенского, существующих несколько столетий. 📍 Координаты - 55.665237, 37.669911 🗺 Верхний Коломенский пруд, Москва 🚇 Коломенская 📷 Игорь Костин 🎞 Прислать свои фотографии #Природа #Пруд</t>
+  </si>
+  <si>
+    <t>07.08.26 20:09</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29404</t>
+  </si>
+  <si>
+    <t>07.08.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29401</t>
+  </si>
+  <si>
+    <t>🌳 Театральная площадь #ТверскойРайон 📌 На площади одновременно расположены три знаменитых театра: Большой, Малый и Российский академический молодёжный театр. 📍 Координаты - 55.758375, 37.619473 🗺 Театральная площадь, Москва 🚇 Площадь Революции, Театральная, Охотный Ряд 📷 Игорь Костин 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Площадь</t>
+  </si>
+  <si>
+    <t>07.08.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29397</t>
+  </si>
+  <si>
+    <t>🌉 Живописный мост #РайонКрылатское 📌 Его красная арка высотой около 105 метров стала одной из самых узнаваемых инженерных конструкций современной Москвы. 📍 Координаты - 55.776228, 37.443113 🗺 Москва, проспект Маршала Жукова 🚇 Народное Ополчение, Крылатское 📷 От подписчицы Medvedeva_Art24 🎞 Прислать свои фотографии #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>07.08.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29391</t>
+  </si>
+  <si>
+    <t>Премиальный гибрид VOYAH без утильсбора! Премиальный гибрид VOYAH сейчас доступен с тремя уровнями выгоды: 1. Отсутствует утильсбор. Благодаря локализации, в цену не закладывается огромный сбор, как у импортных авто. 2. Господдержка с выгодой до 925 000 ₽. До 30 июня действует госпрограмма на покупку автомобилей. 3. Выгода до 470 000 ₽. Прямо сейчас действуют спецпредложения, которые суммируются с господдержкой. 4. Гибкие условия оплаты. Проверьте размер доступной вам поддержки, пока госпрограмма действует! Жмите "Узнать больше" Узнать больше #реклама chat.borishof-voyah.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.08.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29388</t>
+  </si>
+  <si>
+    <t>🏛 Дворик на Пречистенке #РайонХамовники 📌 Этот тихий московский двор сохранил атмосферу старой дореволюционной застройки Хамовников. 📍 Координаты - 55.740883, 37.590400 🗺 Москва, район Хамовники, 156-й квартал 🚇 Парк культуры, Кропоткинская 📷 От подписчицы @M_art_lab 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>07.08.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29384</t>
+  </si>
+  <si>
+    <t>Забронируйте отдых заранее — оплачивайте частями без процентов. ❤️ Отдых в сентябре для двоих — от 12 545 ₽. Осенние выходные, школьные каникулы и зимний отдых уже можно запланировать, не оплачивая всю стоимость сразу. Для заездов с 1 сентября в «Ерино» действует программа рассрочки: 🔹 выбираете удобные даты и подходящую категорию номера; 🔹 фиксируете стоимость проживания; 🔹 распределяете оплату на равные ежемесячные платежи до заезда. Без процентов, комиссий и переплат — вы оплачиваете только стоимость отдыха. Чем раньше бронирование, тем больше выбор дат и номеров, особенно на выходные, каникулы и новогодние праздники. Количество номеров ограничено. Забронируйте отдых уже сейчас и оплачивайте его в комфортном для себя режиме. *Рассрочка доступна при бронировании по телефону. 📍Москва, пос. Ерино, мкр. Санаторий, д. 1 📱+7 (495) 019-79-25 🌐 https://clck.ru/3V8pNo Реклама, ООО «УК «Загородная недвижимость», ИНН: 5010055174, erid: 2Vtzqx9WhNT</t>
+  </si>
+  <si>
+    <t>07.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29382</t>
+  </si>
+  <si>
+    <t>🏛 Музей сословий России #РайонХамовники 📌 Здание музея построено по проекту художника Ильи Глазунова, который лично участвовал в разработке его архитектурного облика. 📍 Координаты - 55.746639, 37.607581 🗺 ул. Волхонка, 13, стр. 2, Москва 🚇 Кропоткинская, Боровицкая, Библиотека им. Ленина 📷 Ирина Серебрякова 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>07.08.26 04:07</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29378</t>
+  </si>
+  <si>
+    <t>День открытых дверей в ONE! International School Выбираете школу или детский сад для ребёнка? ONE! International School – сеть частных школ и детских садов в Москве. В наших детских садах малыши проходят бережную адаптацию, развиваются по методике Монтессори и изучают английский язык через игру. В школах ONE! дети начинают готовиться к профессии с 1 класса, погружаются в международную среду с носителями языка и показывают высокие академические результаты. Вы узнаете, как устроен образовательный процесс, познакомитесь с педагогами и воспитателями, увидите учебные пространства и сможете задать любые вопросы. 20 августа, 16:00 — школа в ЖК «Хорошевский» (1 - 11 класс) 21 августа, 10:00 — детские сады в ЖК «Хорошевский», ЖК «Мосфильмовский» и БЦ «Дукат» (для детей от 1,5 лет) Узнать больше #реклама kids.oneischool.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.08.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29377</t>
+  </si>
+  <si>
+    <t>🌳 Парк «Сокольники» #РайонСокольники 📌 Планировка парка напоминает веер: аллеи расходятся лучами от центрального круга. 📍 Координаты - 55.804553, 37.670637 🗺 ул. Сокольнический Вал, 1, стр. 1, Москва 🚇 Сокольники 📷 katunova 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>06.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29371</t>
+  </si>
+  <si>
+    <t>🏛 Покровский кафедральный собор Старообрядческой церкви #НижегородскийРайон 📌 В интерьерах собора сохранилось множество древних икон XVI–XVII веков. 📍 Координаты - 55.738818, 37.702861 🗺 ул. Рогожский Посёлок, 29, стр. 2, Москва 🚇 Римская, Нижегородская, Авиамоторная 📷 Игорь Костин 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>06.08.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29370</t>
+  </si>
+  <si>
+    <t>06.08.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29369</t>
+  </si>
+  <si>
+    <t>🌳 Бутовский Парк #РайонСеверноеБутово 📌 Через парк протекает река Битца, благодаря чему здесь сформировалась разнообразная экосистема с водоплавающими птицами. 📍 Координаты - 55.574074, 37.572424 🗺 Москва, Бутовский парк 🚇 Улица Старокачаловская, Бульвар Дмитрия Донского 📷 От подписчицы Анны Октябрьской 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>06.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29365</t>
+  </si>
+  <si>
+    <t>🏛 Храм Владимира Равноапостольного #РайонПокровскоеСтрешнево 📌 Храм построен в память о князе Владимире — крестителе Руси. 📍 Координаты - 55.812880, 37.421564 🗺 Волоколамское ш., 71А, Москва 🚇 Спартак, Тушинская 📷 От подписчицы Medvedeva_Art24 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>06.08.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29364</t>
+  </si>
+  <si>
+    <t>06.08.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29363</t>
+  </si>
+  <si>
+    <t>🌉 Андреевский мост #ГагаринскийРайон 📌 До 1917 года Андреевский мост носил название Сергиевский — в честь великого князя Сергея Александровича. После Февральской революции мост переименовали в Андреевский по расположенному неподалёку Андреевскому монастырю. 📍 Координаты - 55.713941, 37.577477 🗺 Андреевский мост, Москва 🚇 Ленинский проспект, Площадь Гагарина, Воробьёвы горы 📷 От подписчицы Medvedeva_Art24 🎞 Прислать свои фотографии #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>06.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29362</t>
+  </si>
+  <si>
+    <t>🏛 Храм преподобного Андрея Рублева в Раменках #РайонРаменки 📌 Это один из немногих московских храмов, освящённых в честь великого русского иконописца Андрея Рублёва. 📍 Координаты - 55.694173, 37.494540 🗺 ул. Раменки, 2, Москва 🚇 Раменки, Мичуринский проспект 📷 От подписчицы Medvedeva_Art24 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>06.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29356</t>
+  </si>
+  <si>
+    <t>Нарисуй картину за 3 часа в Москве! Мастер-классы по рисованию, арт-вечеринки в Москве с профессиональным художником. В атмосферной студии среди тропических цветов Узнать больше #реклама 16+ vozduhmsk.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29351</t>
+  </si>
+  <si>
+    <t>🏛 Здание Государственной Думы #ТверскойРайон 📌 Здание было построено в 1935 году для Совета труда и обороны СССР. 📍 Координаты - 55.757938, 37.615770 🗺 ул. Охотный Ряд, 1, Москва 🚇 Охотный Ряд, Театральная, Площадь Революции 📷 Игорь Костин 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>05.08.26 21:36</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29350</t>
+  </si>
+  <si>
+    <t>Кастинг: что это за профессия? Мечтаешь быть услышанным? Озвучка, реклама, дубляж - всё это реальные профессии, доступные каждому. Главное начать! Сейчас открыт бесплатный кастинг голосов. Мы ищем новые голоса для студийных и онлайн-проектов. - Подойдёт даже без опыта - Участие бесплатное Не упусти шанс воплотить свою мечту в жизнь. Узнать больше #реклама 16+ shabolovka-school-77.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.08.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29349</t>
+  </si>
+  <si>
+    <t>🏛 Кудринская площадь #ПресненскийРайон 📌 Здесь находится одна из семи знаменитых сталинских высоток — жилой дом на Кудринской площади. 📍 Координаты - 55.758825, 37.582618 🗺 Кудринская площадь, Москва 🚇 Баррикадная, Краснопресненская, Смоленская 📷 Юрий Дегтярев 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Природа #Площадь</t>
+  </si>
+  <si>
+    <t>05.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29347</t>
+  </si>
+  <si>
+    <t>🏛 Комплекс Передних ворот #РайонНагатинскийЗатон 📌 Через Передние ворота в царскую резиденцию въезжали иностранные послы и почётные гости. 📍 Координаты - 55.667646, 37.669381 🗺 просп. Андропова, 39, стр. 3, Москва 🚇 Коломенская, Кленовый бульвар, Каширская 📷 Татьяна Тимохина 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>05.08.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29345</t>
+  </si>
+  <si>
+    <t>🦷 В Москве можно сделать имплантацию зубов по специальной цене Имплант с установкой всего за 7 500 руб. На первичной консультации сделают бесплатный панорамный снимок и составят план лечения. Подробнее по ссылке</t>
+  </si>
+  <si>
+    <t>05.08.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29344</t>
+  </si>
+  <si>
+    <t>🏛 Российская государственная библиотека #РайонАрбат 📌 В её фондах хранится более 47 миллионов единиц хранения. 📍 Координаты - 55.751350, 37.609423 🗺 ул. Воздвиженка, 3/5, Москва 🚇 Библиотека им. Ленина, Александровский сад, Арбатская 📷 Игорь Костин 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Библиотека</t>
+  </si>
+  <si>
+    <t>05.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29342</t>
+  </si>
+  <si>
+    <t>🏛 Ансамбль Рогожской старообрядческой общины #НижегородскийРайон 📌 Это крупнейший в мире исторический духовный центр Русской православной старообрядческой церкви. 📍 Координаты - 55.739154, 37.702829 🗺 ул. Рогожский Посёлок, 29, стр. 5, Москва 🚇 Римская, Нижегородская, Авиамоторная 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>05.08.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29337</t>
+  </si>
+  <si>
+    <t>BBL HERO эффективно лечит розацеа. От 17 600р Эффект фотошопа: здоровая и молодая кожа без дефектов. Без боли. Результат сразу. Новейшее фотоомоложение с системой двойных вспышек. США. Эффективно. Комфортно Узнать больше Есть противопоказания. Посоветуйтесь с врачом. #реклама bbl.sensavi.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.08.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29336</t>
+  </si>
+  <si>
+    <t>🏛 Покровский кафедральный собор Старообрядческой церкви #НижегородскийРайон 📌 После указа Николая II о веротерпимости в 1905 году собор стал главным храмом русского старообрядчества. 📍 Координаты - 55.739563, 37.702662 🗺 ул. Рогожский Посёлок, 29, Москва 🚇 Римская, Авиамоторная, Площадь Ильича 📷 Игорь Костин 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>05.08.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29335</t>
+  </si>
+  <si>
+    <t>🌳 Люблинский парк #РайонЛюблино 📌 Парк вырос вокруг старинной дворянской усадьбы XVIII века. 📍 Координаты - 55.688525, 37.749136 🗺 Москва, Люблинский парк 🚇 Волжская, Печатники 📷 Игорь Костин 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>05.08.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29334</t>
+  </si>
+  <si>
+    <t>Акция в ветеринарной клинике "Марвет" ⚡С 1 июля по 1 сентября. Скидки на вакцину для собак + осмотр. ✅ Астерион (с бешенством) — 2500 ₽ 2800 ₽ ✅ Астерион (без бешенства) — 2000 ₽ 2500 ₽ ✅ Дипентавак (с бешенством) — 2500 ₽ 2800 ₽ ✅ Дипентавак (без бешенства) — 2000 ₽ 2500 ₽ Запишитесь на прием! Узнать больше Есть противопоказания. Посоветуйтесь с врачом. #реклама marvetvet.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.08.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/29333</t>
+  </si>
+  <si>
+    <t>🌳 Музей-заповедник «Царицыно» #РайонОреховоБорисовоСеверное 📌 На территории музея-заповедника растут многовековые дубы, некоторые из которых появились ещё до строительства дворцового комплекса. 📍 Координаты - 55.612662, 37.684102 🗺 Москва, музей-заповедник Царицыно 🚇 Орехово, Царицыно 📷 От подписчицы Анны Октябрьской 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>20.09.26 20:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30466</t>
+  </si>
+  <si>
+    <t>Топ-5 интересных мест в районе Дорогомилово: 🌟 Дом нефтяников 🗺 Место на карте 📷 Куличкова Розалина 🌟 Киевский вокзал 🗺 Место на карте 📷 Moscow_street_vision 🌟 Музей Победы 🗺 Место на карте 📷 sereginatravel 🌟 Колоннада Бородинского моста 🗺 Место на карте 📷 Medvedeva_Art24 🌟 Театр кошек Куклачёва 🗺 Место на карте 📷 Грибова Татьяна 📌 Сохрани, чтобы не потерять Красивые места Москвы и Подмосковья ⚫️</t>
+  </si>
+  <si>
+    <t>20.09.26 19:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30461</t>
+  </si>
+  <si>
+    <t>🏛 У каждой башни Москва-Сити свой архитектурный проект 📌 Москва-Сити не создавался как единый комплекс одинаковых небоскрёбов. «Федерация», «ОКО», «Меркурий», «Эволюция», «Город Столиц» и другие башни имеют собственные архитектурные решения. 📍 Координаты - 55.749603, 37.535794 🗺 Москва, Пресненский район 🚇 Москва-Сити (Международная), Деловой центр, Москва-Сити 📷 От подписчицы Medvedeva_Art24 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #ПресненскийРайон #Архитектура</t>
+  </si>
+  <si>
+    <t>20.09.26 18:42</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30459</t>
+  </si>
+  <si>
+    <t>Если ставить имплант зуба, то только в «Доктор Гудман»! ...Боитесь стоматологов? Напрасно! Центр цифровой имплантации «Доктор Гудман» приглашает на восстановление зубов по атравматичной методике! Без разрезов и шума бора. Точность установки импланта до 0,01 мм, заживление ускоренное. Минимум отёков! ⚡Акция на Корейские импланты⚡ Имплант + работа врача от 16 000 ₽ вместо 24 500 ₽ На консультации мы: — Проведём диагностику КТ-снимка — Оценим вашу костную ткань — Подберём подходящий метод имплантации и составим план лечения. Гарантированно проводим профосмотры после операции — бесплатно! Ждём вас на бесплатной консультации по адресам: 📞 Москва, метро Пролетарская, Волгоградский пр-т, д. 1, стр. 1 метро Краснопресненская, ул. Дружинниковская, 11А Получить консультацию Есть противопоказания. Посоветуйтесь с врачом. #реклама goodman-implantat.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.09.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30458</t>
+  </si>
+  <si>
+    <t>🏛 Этому монастырю в Подмосковье больше 500 лет 📌 Иосифо-Волоцкий монастырь основал преподобный Иосиф Волоцкий 1 июня 1479 года недалеко от Волоколамска. За свою историю обитель стала крупным духовным, культурным и просветительским центром. 📍 Координаты - 56.172623, 36.099466 🗺 Место на карте 📷 Юрий Дегтярев 🎞 Прислать свои фотографии #ВолоколамскийГородскойОкруг #Архитектура #Монастырь #Храм</t>
+  </si>
+  <si>
+    <t>20.09.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30453</t>
+  </si>
+  <si>
+    <t>🌉 Мост с историей длиной больше двух веков 📌 Первая переправа на этом месте появилась ещё в XVIII веке. За это время здесь успели смениться деревянные мосты, железная конструкция XIX века и современный стальной мост. 📍 Координаты - 55.745417, 37.575587 🗺 Бородинский мост, Москва 🚇 Киевская, Смоленская 📷 От подписчицы Medvedeva_Art24 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #РайонДорогомилово #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>20.09.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30452</t>
+  </si>
+  <si>
+    <t>Выпускной для класса под ключ в Кулибин Лофт, г. Мытищи Организуем праздник, который детям захочется вспоминать! Приватный двухуровневый лофт на 3 часа, тематическая программа, ведущие, крафтовые игры, DJ-дискотека, профессиональный свет и звук, спецэффекты ✨, фотозоны, питание и фотограф. Выберите программу и забронируйте удобную дату 📅 Узнать больше #реклама 16+ kulibin-loft.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.09.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30451</t>
+  </si>
+  <si>
+    <t>🏛 Зачем на особняке Кекушевой поставили огромного льва? 📌 Лев был своеобразной авторской подписью архитектора Льва Кекушева, обыгрывавшей его имя. Скульптура со временем была утрачена, но после реставрации её восстановили. 📍 Координаты - 55.740692, 37.598129 🗺 ул. Остоженка, 21, Москва 🚇 Кропоткинская, Парк культуры 📷 Игорь Костин 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #РайонХамовники #Архитектура #Особняк</t>
+  </si>
+  <si>
+    <t>20.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30450</t>
+  </si>
+  <si>
+    <t>🏛 Здание мэрии Москвы буквально передвинули вглубь квартала 📌 В 1939 году историческую усадьбу переместили примерно на 13,65 метра во время реконструкции Тверской улицы. Сегодня это одно из самых узнаваемых зданий Тверской. 📍 Координаты - 55.761194, 37.609190 🗺 Тверская ул., 13, Москва 🚇 Тверская, Пушкинская, Охотный Ряд 📷 Игорь Костин 🎞 Прислать свои фотографии #ТверскойРайон #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>20.09.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30448</t>
+  </si>
+  <si>
+    <t>Газонокосилка механическая Champion MM4026 400 мм Купить на moscow.petrovich.ru Узнать больше #реклама moscow.petrovich.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.09.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30443</t>
+  </si>
+  <si>
+    <t>🏛 Здесь когда-то находился первый частный драматический театр России 📌 В 1885 году в этом здании открылся Театр Корша — первый в России частный драматический театр. Здание построили на средства купца и мецената Алексея Бахрушина. 📍 Координаты - 55.765881, 37.612824 🗺 Петровский пер., 3, Москва 🚇 Тверская, Пушкинская, Чеховская 📷 Игорь Костин 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #ТверскойРайон #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>20.09.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30442</t>
+  </si>
+  <si>
+    <t>🌳 Почему Люблинский парк называют историческим? 📌 Его территория связана с усадьбой Люблино и дворцом Дурасова. Пейзажная планировка парка начала складываться ещё в конце XVIII века. 📍 Координаты - 55.688525, 37.749136 🗺 Москва, Люблинский парк 🚇 Волжская, Печатники 📷 Игорь Костин 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #РайонЛюблино #Природа #Парк</t>
+  </si>
+  <si>
+    <t>20.09.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30438</t>
+  </si>
+  <si>
+    <t>20.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30437</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Сорока мучеников Севастийских #СергиевоПосадскийГородскойОкруг 📌 Церковь построена в традициях деревянного русского церковного зодчества. 📍 Координаты - 56.269051, 38.345060 🗺 Место на карте 📷 3:4 | Три на четыре 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>20.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30436</t>
+  </si>
+  <si>
+    <t>🏛 Four Seasons Hotel Moscow #ТверскойРайон 📌 Отель построен на месте бывшей гостиницы «Москва», возведённой в 1932–1935 годах по проектам Леонида Савельева, Освальда Стапрана и Алексея Щусева. Историческое здание разобрали в 2004 году, а новое построили с сохранением и воспроизведением его прежнего внешнего облика. 📍 Координаты - 55.756842, 37.616774 🗺 ул. Охотный Ряд, 2, Москва 🚇 Охотный Ряд, Театральная, Площадь Революции 📷 3:4 | Три на четыре 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Гостиница</t>
+  </si>
+  <si>
+    <t>19.09.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30434</t>
+  </si>
+  <si>
+    <t>🏛 Почему храм Василия Блаженного на самом деле называется совсем иначе? 📌 Официальное название собора — Покровский собор, что на Рву. Народное имя появилось благодаря приделу Василия Блаженного, который построили над могилой святого. 📍 Координаты - 55.752498, 37.623163 🗺 Красная площадь, 7, Москва 🚇 Охотный Ряд, Площадь Революции, Театральная 📷 Игорь Костин 🎞 Прислать свои фотографии #ТверскойРайон #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>19.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30433</t>
+  </si>
+  <si>
+    <t>19.09.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30432</t>
+  </si>
+  <si>
+    <t>🏛 Кто придумал архитектуру Нового Гостиного двора? 📌 Проект комплекса разработали архитекторы Илья Уткин и Андрей Боков. Здание выполнено в постмодернистской манере с отсылками к московской архитектуре. 📍 Координаты - 55.753685, 37.627460 🗺 Рыбный пер., 3, Москва 🚇 Китай-город, Площадь Революции 📷 Игорь Костин 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #ТверскойРайон #Архитектура</t>
+  </si>
+  <si>
+    <t>19.09.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30431</t>
+  </si>
+  <si>
+    <t>🌲 Этот московский лесопарк когда-то был царской дорогой 📌 В границах Терлецкого лесопарка сохранился участок Старой Владимирской дороги. По этому историческому пути Москва была связана с Владимиром и другими городами. 📍 Координаты - 55.764957, 37.811141 🗺 Москва, Терлецкий лесопарк 🚇 Новогиреево, Перово 📷 Игорь Костин 🎞 Прислать свои фотографии #РайонИвановское #Природа #Лесопарк</t>
+  </si>
+  <si>
+    <t>19.09.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30425</t>
+  </si>
+  <si>
+    <t>Акция - 101 Роза за 6600₽ Букеты доступны в 8 разных цветах и миксах. ❤️ Фотоотчет перед отправкой. 🚗 Доставка по Москве и МО. 👌 Кешбек 10% с покупки. 📊 Более 700 отзывов. Подпишитесь на канал Flory Tale сейчас, закажите букет - когда будет повод! Подписаться #реклама telegram.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.09.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30422</t>
+  </si>
+  <si>
+    <t>🏛 Почему дом на Котельнической называют «городом в городе»? 📌 Внутри комплекса изначально предусмотрели магазины, почту, химчистку, ателье и кинотеатр «Иллюзион». Жильцам не обязательно было покидать дом даже для многих повседневных дел. 📍 Координаты - 55.747084, 37.642784 🗺 Котельническая наб., 1/15кБ, Москва 🚇 Китай-город, Таганская 📷 ksarzie 🎞 Прислать свои фотографии #ТаганскийРайон #Архитектура</t>
+  </si>
+  <si>
+    <t>19.09.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30420</t>
+  </si>
+  <si>
+    <t>🏛 Фасад этого дома украшен сказочными птицами 📌 Саввинское подворье построили в 1905–1907 годах в неорусском стиле с элементами модерна и барокко. Его фасады украшены разноцветной керамикой, изразцами, башенками и изображениями сказочных птиц. 📍 Координаты - 55.760534, 37.611729 🗺 Тверская ул., 6, стр. 6, Москва 🚇 Охотный Ряд, Пушкинская, Тверская 📷 Автор фото: Степанов Слава 🎞 Прислать свои фотографии #ТверскойРайон #Архитектура</t>
+  </si>
+  <si>
+    <t>19.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30415</t>
+  </si>
+  <si>
+    <t>🏛 Гимназия В.Д. Косицына #РайонЗамоскворечье 📌 До наших дней в здании сохранились старинные подвалы со сводами и парадный зал с богатым декоративным оформлением. 📍 Координаты - 55.743588, 37.625915 🗺 Черниговский пер., 9/13с2, Москва 🚇 Новокузнецкая, Третьяковская 📷 @elena_krizhevskaya 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>19.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30414</t>
+  </si>
+  <si>
+    <t>🏛 Воскресенский Ново-Иерусалимский ставропигиальный мужской монастырь #Истра 📌 Монастырь основан в 1656 году патриархом Никоном. 📍 Координаты - 55.921443, 36.845353 🗺 Место на карте 📷 matkazantsev_creative 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Храм #Монастырь</t>
+  </si>
+  <si>
+    <t>18.09.26 23:13</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30411</t>
+  </si>
+  <si>
+    <t>Последние автомобили GEELY по цене 2025 года! Успейте! Крупный склад а/м GEELY в Москве. Большой выбор автомобилей в наличии. Честный кредит без скрытых платежей. 💰Выгода до 1 400 000₽ ✨Подарки на сумму до 300 000₽ ⚡От 20 000 ₽/мес Честная цена без навязывания допов и скрытых условий! Записывайтесь пробную поездку! Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО СК "Росгосстрах", ПАО Сбербанк. #реклама chat-geely-sunrisegroup.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 20:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30410</t>
+  </si>
+  <si>
+    <t>🗽 Почему «Ярмарку» в Серпухове поставили именно здесь? 📌 Композиция находится на территории бывшей Сенной площади. В XIX веке здесь торговали сеном, телегами и скотом, а вокруг работали лавки и трактиры. 📍 Координаты - 54.918038, 37.424084 🗺 Место на карте 📷 Lilya Gold 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Серпухов #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>18.09.26 20:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30406</t>
+  </si>
+  <si>
+    <t>🏛 Здесь Лермонтов проводил летние месяцы 📌 В 1829–1831 годах юный Михаил Лермонтов приезжал в Середниково. Здесь он писал стихи и драмы, начал работу над «Демоном» и задумал «Мцыри». 📍 Координаты - 55.929266, 37.241076 🗺 Место на карте 📷 Александр Раугалло 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #ГородскойОкругХимки #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>18.09.26 19:01</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30400</t>
+  </si>
+  <si>
+    <t>18.09.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30397</t>
+  </si>
+  <si>
+    <t>🏛 У этого храма было две жизни 📌 Первый собор освятили в 1883 году, но в 1931-м его взорвали. В 1990-е годы началось восстановление, и в 2000 году воссозданный храм вновь освятили. 📍 Координаты - 55.744661, 37.605526 🗺 ул. Волхонка, 15, Москва 🚇 Кропоткинская, Боровицкая, Библиотека им. Ленина 📷 sergeypechora 🎞 Прислать свои фотографии #РайонХамовники #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>18.09.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30396</t>
+  </si>
+  <si>
+    <t>🏛 В этом здании соединились архитектура и инженерия 📌 ГУМ создавали как масштабный торговый комплекс конца XIX века. Архитектор Александр Померанцев отвечал за облик здания, а Владимир Шухов участвовал в создании его знаменитых стеклянных перекрытий. 📍 Координаты - 55.754577, 37.621176 🗺 Красная площадь, 3, Москва 🚇 Театральная, Охотный Ряд, Площадь Революции 📷 sergeypechora 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #ТверскойРайон #Архитектура</t>
+  </si>
+  <si>
+    <t>18.09.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30395</t>
+  </si>
+  <si>
+    <t>Букет, который говорит о вашем вкусе без слов Мы делаем цветы по-другому.❤️ Это не обычный букет. Это премиальный набор, созданный для тех, кто привык дарить и получать только лучшее. Для особенных моментов и людей, которые этого достойны.✨ Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30394</t>
+  </si>
+  <si>
+    <t>🗽 Лицо Жукова для памятника лепили с его дочери 📌 Скульптор Вячеслав Клыков лепил лицо маршала с натуры. Ему позировала старшая дочь Жукова Маргарита, которая была очень похожа на отца. 📍 Координаты - 55.755795, 37.616908 🗺 Москва, Манежная площадь 🚇 Охотный Ряд, Театральная, Площадь Революции 📷 sergeypechora 🎞 Прислать свои фотографии #ТверскойРайон #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>18.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30393</t>
+  </si>
+  <si>
+    <t>🔭 Необычная прогулка над рекой Каменка 📌 Площадка представляет собой мост через реку Каменка, откуда открывается вид на воду. Место подходит для тех, кто хочет просто остановиться и немного отдохнуть от городской суеты. 📍 Координаты - 55.833911, 37.609458 🗺 Москва, Северо-Восточный АО 🚇 Фонвизинская, Ботанический сад 📷 От подписчицы @Medvedeva_Art24 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #ОстанкинскийРайон #Природа #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>18.09.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30392</t>
+  </si>
+  <si>
+    <t>Почему самая красивая грудь — это ваша собственная? И почему тысячи женщин выбирают подтяжку без имплантов? Мы привыкли думать, что идеальные формы требуют жертв и инородных тел. Но эстетическая хирургия шагнула далеко вперед. ✨Сегодня я предлагаю своим пациенткам то, что еще вчера казалось невозможным — безупречную форму, созданную исключительно из ваших собственных тканей. Я специализируюсь на восстановлении груди из своих тканей без имплантов по уникальной методике. ✅ 12 000+ успешных операций ✅15 лет опыта. Основной фокус моей практики — маммопластика: подтяжка, уменьшение и коррекция формы груди. Записывайтесь на консультацию по ссылке! Записаться онлайн Есть противопоказания. Посоветуйтесь с врачом. #реклама dr-korneev.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30391</t>
+  </si>
+  <si>
+    <t>🗽 Скульптурная композиция «Ярмарка» #Серпухов 📌 Композицию установили в 2017 году; её автор — главный скульптор Серпухова Илья Дюков. 📍 Координаты - 54.918038, 37.424084 🗺 Место на карте 📷 Lilya Gold 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>18.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30386</t>
+  </si>
+  <si>
+    <t>🗽 Монумент Победы #РайонДорогомилово 📌 Высота обелиска составляет 141,8 метра — по одному дециметру за каждый день Великой Отечественной войны, продолжавшейся 1418 дней. 📍 Координаты - 55.731744, 37.507115 🗺 площадь Победы, 3, стр. 2, Москва 🚇 Парк Победы, Минская 📷 От подписчицы Грибовой Татьяны 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>17.09.26 19:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30385</t>
+  </si>
+  <si>
+    <t>🏛 Этот храм построили к 300-летию дома Романовых 📌 Строительство церкви началось в 1913 году — в год 300-летия династии Романовых. Средства на возведение пожертвовал купец И. А. Александренко, а проект разработал Сергей Вашков. 📍 Координаты - 55.976954, 37.837692 🗺 Место на карте 📷 @elena_krizhevskaya 🎞 Прислать свои фотографии #Пушкино #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>17.09.26 19:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30379</t>
+  </si>
+  <si>
+    <t>🏔 Этот камень весит больше 4 тонн 📌 Девичий камень в Голосовом овраге — огромный валун из кварцевого песчаника, который, по мнению геологов, принёс сюда ледник. Его форма напоминает панцирь черепахи, а на поверхности сохранились окаменевшие остатки морского дна. 📍 Координаты - 55.663045, 37.662739 🗺 Москва, Коломенский ручей 🚇 Каширская, Коломенская 📷 Ирина Серебрякова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #РайонНагатинскийЗатон #Природа</t>
+  </si>
+  <si>
+    <t>17.09.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30378</t>
+  </si>
+  <si>
+    <t>Бесплатная консультация стоматолога-ортодонта Консультация ортодонта + 3D-снимок зубов (КТ) + составление плана лечения Узнать больше Есть противопоказания. Посоветуйтесь с врачом. #реклама lorstom.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30377</t>
+  </si>
+  <si>
+    <t>🏛 В этом соборе есть колокол весом 900 килограммов 📌 В левой части фасада за стрельчатой аркадой находятся три колокола польского производства. Самый большой из них весит 900 кг и называется «Фатимская Божья Матерь». 📍 Координаты - 55.767172, 37.571155 🗺 Малая Грузинская ул., 27/13с1, Москва 🚇 Улица 1905 года, Краснопресненская, Баррикадная 📷 Ирина Серебрякова 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #ПресненскийРайон #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>17.09.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30374</t>
+  </si>
+  <si>
+    <t>🏛 Почему этот фонтан сначала называли совсем иначе? 📌 Изначально его называли «Главным фонтаном», затем — «Золотым снопом». Название «Дружба народов» закрепилось только перед открытием ВДНХ в 1954 году. 📍 Координаты - 55.829841, 37.631783 🗺 Москва, площадь Дружбы Народов 🚇 Выставочный центр, Улица Сергея Эйзенштейна, ВДНХ 📷 3:4 | Три на четыре 🎞 Прислать свои фотографии #ОстанкинскийРайон #Архитектура #Фонтан</t>
+  </si>
+  <si>
+    <t>17.09.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30373</t>
+  </si>
+  <si>
+    <t>Эксперт расскажет про цены, сроки и акции на новостройки Эксперт Яндекс Недвижимости соберёт подборку и разберёт каждый ЖК Узнать больше #реклама realty.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30372</t>
+  </si>
+  <si>
+    <t>🌊 Этот огромный водоём появился на месте песчаного карьера 📌 Большой Строгинский затон начали создавать в 1960-х годах как карьер для добычи песка. После завершения работ котлован заполнился водой и превратился в современный водоём. 📍 Координаты - 55.796520, 37.430082 🗺 Большой Строгинский затон, Москва 🚇 Строгино 📷 От подписчицы Medvedeva_Art24 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #РайонСтрогино #Природа</t>
+  </si>
+  <si>
+    <t>17.09.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30367</t>
+  </si>
+  <si>
+    <t>⛰ В Подмосковье можно найти окаменелости возрастом в сотни миллионов лет 📌 Домодедовский известняковый карьер интересен палеонтологам благодаря морским окаменелостям: здесь находят кораллы, брахиопод, морские лилии, мшанки и другие ископаемые организмы. 📍 Координаты - 55.468815, 37.790547 🗺 Место на карте 📷 sereginatravel 🎞 Прислать свои фотографии #Домодедово #Природа #Карьер</t>
+  </si>
+  <si>
+    <t>17.09.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30364</t>
+  </si>
+  <si>
+    <t>👁 Жители Москвы и МО могут сделать лазерную коррекцию зрения по специальной цене - 26 400 руб. На первичном приеме сделают диагностику зрения и проконсультируют о ходе процедуры. Консультация врача - бесплатно Подробнее на сайте</t>
+  </si>
+  <si>
+    <t>17.09.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30363</t>
+  </si>
+  <si>
+    <t>Станьте донором ооцитов. Компенсация 130 000₽ Подходите, если вы девушка от 20 до 34 лет и проживаете в Мск / МО ⚡Бесплатное медицинское обследование 🗒 Заключение официального договора с кандидатом ✅ Выплаты без задержек 💰 Достойная компенсация 130 000 руб Анонимность, согласно законодательству РФ 👌 Подать заявку #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30362</t>
+  </si>
+  <si>
+    <t>⛲ Южный фонтан #РайонЛевобережный 📌 Фонтан расположен на территории ансамбля Северного речного вокзала, построенного в 1930-е годы. 📍 Координаты - 55.850584, 37.467469 🗺 Ленинградское ш., 51, Москва 🚇 Речной вокзал, Беломорская, Водный стадион 📷 @sergeypechora 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #Архитектура #Фонтан</t>
+  </si>
+  <si>
+    <t>17.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30361</t>
+  </si>
+  <si>
+    <t>🏛 Стеклянная кора #ТверскойРайон 📌 Архитектура объекта рассчитана на визуальное сочетание с ландшафтными формами парка. 📍 Координаты - 55.751113, 37.631287 🗺 ул. Варварка, 6, стр. 4, Москва 🚇 Китай-город, Площадь Революции 📷 3:4 | Три на четыре 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>16.09.26 22:36</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30360</t>
+  </si>
+  <si>
+    <t>16.09.26 19:35</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30359</t>
+  </si>
+  <si>
+    <t>🏛 Здесь до сих пор можно попасть в квартиру Галины Улановой 📌 В одной из квартир высотки работает мемориальный музей великой балерины. Уланова жила здесь, как и целый ряд других известных деятелей советской культуры. 📍 Координаты - 55.747084, 37.642784 🗺 Котельническая наб., 1/15кБ, Москва 🚇 Китай-город, Таганская 📷 ted_ns 🎞 Прислать свои фотографии #ТаганскийРайон #Архитектура</t>
+  </si>
+  <si>
+    <t>16.09.26 19:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30355</t>
+  </si>
+  <si>
+    <t>🏛 Что скрывается под огромной крышей Киевского вокзала? 📌 Главная особенность вокзала — гигантский остеклённый дебаркадер длиной 321 метр. Его конструкцию разработал инженер Владимир Шухов. 📍 Координаты - 55.743323, 37.567429 🗺 площадь Киевского Вокзала, 1, Москва 🚇 Киевская 📷 От подписчицы Ирины Якимовой 🎞 Прислать свои фотографии #РайонДорогомилово #Архитектура #Вокзал</t>
+  </si>
+  <si>
+    <t>16.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30354</t>
+  </si>
+  <si>
+    <t>Выгодные предложения напрямую от застройщика Следите за новостями ГРАД ДЕВЕЛОПМЕНТ в MAX и первыми узнавайте о выгодных предложениях для покупки недвижимости бизнес- и премиум-класса. В канале публикуем: ✅ эксклюзивные лоты ✅ специальные условия покупки ✅ новости о ходе реализации проектов ✅ актуальную информацию для будущих резидентов ✨Подписывайтесь на канал ГРАД ДЕВЕЛОПМЕНТ в MAX. У нас собрана информация, которую важно не пропустить. Подписаться #реклама max.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.09.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30353</t>
+  </si>
+  <si>
+    <t>🏛 В этом доме нашли настоящие обои XIX века 📌 Во время реставрации обнаружили подлинные ампирные обои начала XIX века с ручной росписью. Также в доме сохранились историческая отделка и изразцы. 📍 Координаты - 55.738885, 37.577130 🗺 улица Бурденко, 23, Москва 🚇 Киевская 📷 От подписчицы Ирины Якимовой 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #РайонХамовники #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>16.09.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30352</t>
+  </si>
+  <si>
+    <t>🏛 Этот дом связан сразу с двумя романами Булгакова 📌 С его интерьерами связывают детали, которые Михаил Булгаков использовал при описании домов в «Мастере и Маргарите» и «Собачьем сердце». В частности, исследователи проводят параллели с «нехорошей квартирой» и Калабуховским домом. 📍 Координаты - 55.742451, 37.596251 🗺 ул. Пречистенка, 13, Москва 🚇 Кропоткинская, Парк культуры 📷 От подписчицы Ирины Якимовой 🎞 Прислать свои фотографии #РайонХамовники #Архитектура #ДоходныйДом</t>
+  </si>
+  <si>
+    <t>16.09.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30351</t>
+  </si>
+  <si>
+    <t>А что, если этой осенью — в Африку? Не за стандартным пляжным отдыхом, а за китыми в океане, сафари, древними городами, вулканическими пейзажами и знакомством с совершенно другой культурой. У Team Trip есть несколько вариантов путешествий по Африке и за её пределами: ⚡ЮАР — киты, сафари и Кейптаун. Океанские прогулки, наблюдение за животными в дикой природе. ⚡Эфиопия — древняя история, самобытная культура, горы и необычные природные ландшафты. ⚡Маврикий — курс фридайвинга в тёплом Индийском океане. Тренировки, погружения и исследование подводного мира вместо обычного пляжного отдыха. 🚗Все путешествия уже продуманы — остаётся выбрать своё направление. Подписывайтесь на канал Team Trip и отправляйтесь этой осенью туда, где точно будет что вспомнить. Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30350</t>
+  </si>
+  <si>
+    <t>🏛 Как выглядела Москва времён Пушкина? 📌 Экспозиция «Пушкин и его эпоха» рассказывает о жизни и творчестве поэта через документы, произведения искусства, мемориальные материалы и предметы первой половины XIX века. 📍 Координаты - 55.744102, 37.597013 🗺 ул. Пречистенка, 12/2с6, Москва 🚇 Кропоткинская 📷 От подписчицы Ирины Якимовой 🟢 Удобный путеводитель по интересным местам Москвы и Подмосковья. Скачать на IOS / Android #РайонХамовники #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>16.09.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30345</t>
+  </si>
+  <si>
+    <t>🌳 Этот парк появился на месте бывшего пионерского лагеря 📌 Парк «Веретьево» создали на территории бывшего пионерского лагеря. Сегодня здесь советские воспоминания соединяются с современным искусством и природным болотным ландшафтом. 📍 Координаты - 56.697495, 37.276963 🗺 Место на карте 📷 3:4 | Три на четыре 🎞 Прислать свои фотографии #ДеревняВеретьево #Природа #Парк</t>
+  </si>
+  <si>
+    <t>16.09.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30339</t>
+  </si>
+  <si>
+    <t>Иногда важно не только найти красивое место, но и того, с кем ты разделишь свои впечатления. И если раньше под это определение чаще попадали друзья, родственники и знакомые, то сегодня крутыми локациями можно спокойно насладиться вместе со своим четвероногим другом. С каждым годом в России появляется больше pet-friendly отелей, музеев и ресторанов — сегодня они есть в каждом крупном городе, развиваются технологии, которые выводят заботу за питомцами на новый уровен. Современные сервисы сводят к минимуму риск того, что животное будет сильно переживать, у него пропадет аппетит, а ветеринара не будет рядом. Поэтому можно расслабиться и просто любоваться окружающей красотой.</t>
+  </si>
+  <si>
+    <t>16.09.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30338</t>
+  </si>
+  <si>
+    <t>🌉 Этот мост полностью закрыт стеклом 📌 Конструкция «Багратиона» представляет собой крытую стеклянную галерею длиной около 214 метров. Благодаря панорамному остеклению прогулка здесь больше напоминает проход через современный городской павильон. 📍 Координаты - 55.747284, 37.545012 🗺 Краснопресненская набережная, 16с1, Москва 🚇 Деловой центр, Кутузовская, Студенческая 📷 Юрий Дегтярев 🟢 Приложение с секретными местами Москвы и Подмосковья. Скачать на IOS / Android #РайонДорогомилово #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>16.09.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30337</t>
+  </si>
+  <si>
+    <t>16.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30336</t>
+  </si>
+  <si>
+    <t>🏛 Набережная Тараса Шевченко #РайонДорогомилово 📌 Современная набережная возникла на основе бывшей Дорогомиловской набережной и нового участка, присоединённого позднее. 📍 Координаты - 55.743869, 37.539605 🗺 набережная Тараса Шевченко, Москва 🚇 Кутузовская, Студенческая 📷 От подписчицы Medvedeva_Art24 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Набережная</t>
+  </si>
+  <si>
+    <t>16.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewmoscow/30332</t>
+  </si>
+  <si>
+    <t>🌲 Лесопарк #ГородскойОкругМытищи 📌 Лесопарк расположен рядом с Клязьминским водохранилищем. 📍 Координаты - 55.996419, 37.685223 🗺 Место на карте 📷 От подписчицы Tamara Kobzar 🎞 Прислать свои фотографии #Природа #Лесопарк</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3947,59 +8474,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H404"/>
+  <dimension ref="A1:H918"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2034.932" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -12409,50 +16936,8788 @@
       <c r="C403" t="s">
         <v>1185</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="E403">
         <v>3582</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
         <v>45493</v>
       </c>
       <c r="B404" t="s">
         <v>1187</v>
       </c>
       <c r="C404" t="s">
         <v>1188</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="E404">
         <v>3952</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>108600</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E405">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>108601</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E406">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>108602</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E407">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>108603</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E408">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>108604</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E409">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>108605</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E410">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>108606</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E411">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>108607</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E412">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>108608</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E413">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>108609</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E414">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>108610</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E415">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>108611</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E416">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>108612</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E417">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>108613</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E418">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>108614</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E419">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>108615</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E420">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>108616</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E421">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>108617</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E422">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>108618</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E423">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>108619</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E424">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>108620</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E425">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>108621</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E426">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>108622</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E427">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>108623</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E428">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>108624</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E429">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>108625</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E430">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>108626</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E431">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>108627</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E432">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>108628</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E433">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>108629</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E434">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>108630</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E435">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>108631</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E436">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>108632</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E437">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>108633</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E438">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>108634</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E439">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>108635</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E440">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>108636</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E441">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>108637</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E442">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>108638</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E443">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>108639</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E444">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>108640</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E445">
+        <v>4196</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>108641</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E446">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>108642</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E447">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>108643</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E448">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>108644</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E449">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>108645</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E450">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>108646</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E451">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>108647</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E452">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>108648</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E453">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>108649</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E454">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>108650</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E455">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>108651</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E456">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>108652</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E457">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>108653</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E458">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>108654</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E459">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>108655</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E460">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>108656</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E461">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>108657</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E462">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>108658</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E463">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>108659</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E464">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>108660</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E465">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>108661</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E466">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>108662</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E467">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>108663</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E468">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>108664</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E469">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>108665</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E470">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>108666</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E471">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>108667</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E472">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>108668</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E473">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>108669</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E474">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>108670</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E475">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>108671</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E476">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>108672</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E477">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>108673</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E478">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>108674</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E479">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>108675</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E480">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>108676</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E481">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>108677</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E482">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>108678</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E483">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>108679</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E484">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>108680</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E485">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>108681</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E486">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>108682</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E487">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>108683</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E488">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>108684</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E489">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>108685</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E490">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>108686</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E491">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>108687</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E492">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>108688</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E493">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>108689</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E494">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>108690</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E495">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>108691</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E496">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>108692</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E497">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>108693</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E498">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>108694</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E499">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>108695</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E500">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>108696</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E501">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>108697</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E502">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>108698</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E503">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>108699</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E504">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>108700</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E505">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>108701</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E506">
+        <v>4444</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>108702</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E507">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>108703</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E508">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>108704</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E509">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>108705</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E510">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>108706</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E511">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>108707</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E512">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>108708</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E513">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>108709</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E514">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>108710</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E515">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>108711</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E516">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>108712</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E517">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>108713</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E518">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>108714</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E519">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>108715</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E520">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>108716</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E521">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>108717</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E522">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>108718</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E523">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>108719</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E524">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>108720</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E525">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>108721</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E526">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>108722</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E527">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>108723</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E528">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>108724</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E529">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>108725</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E530">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>108726</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E531">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>108727</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E532">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>108728</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E533">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>108729</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E534">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>108730</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E535">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>108731</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E536">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>108732</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E537">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>108733</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E538">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>108734</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E539">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>108735</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E540">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>108736</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E541">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>108737</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E542">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>108738</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E543">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>108739</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E544">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>108740</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E545">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>108741</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E546">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>108742</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E547">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>108743</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E548">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>108744</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E549">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>108745</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E550">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>108746</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E551">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>108747</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E552">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>108748</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E553">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>108749</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E554">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>108750</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E555">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>108751</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E556">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>108752</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E557">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>108753</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E558">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>108754</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E559">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>108755</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E560">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>108756</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E561">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>108757</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E562">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>108758</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E563">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>108759</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E564">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>108760</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E565">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>108761</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E566">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>108762</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E567">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>108763</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E568">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>108764</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E569">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>108765</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E570">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>108766</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E571">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>108767</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E572">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>108768</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E573">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>108769</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E574">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>108770</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E575">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>108771</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E576">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>108772</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E577">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>108773</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E578">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>108774</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E579">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>108775</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E580">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>108776</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E581">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>108777</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E582">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>108778</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E583">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>108779</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E584">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>108780</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E585">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>108781</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E586">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>108782</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E587">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>108783</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E588">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>108784</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E589">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>108785</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E590">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>108786</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E591">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>108787</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E592">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>108788</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E593">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>108789</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E594">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>108790</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E595">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>108791</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E596">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>108792</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E597">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>108793</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E598">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>108794</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E599">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>108795</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E600">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>108796</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E601">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>108797</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E602">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>108798</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E603">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>108799</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E604">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>108800</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E605">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>108801</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E606">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>108802</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E607">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>108803</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E608">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>108804</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E609">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>108805</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E610">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>108806</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E611">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>108807</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E612">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>108808</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E613">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>108809</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E614">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>108810</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E615">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>108811</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E616">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>108812</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E617">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>108813</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E618">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>108814</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E619">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>108815</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E620">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>108816</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E621">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>108817</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E622">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>108818</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E623">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>108819</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E624">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>108820</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E625">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>108821</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E626">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>108822</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E627">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>108823</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E628">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>108824</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E629">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>108825</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E630">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>108826</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E631">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>108827</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E632">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>108828</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E633">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>108829</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E634">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>108830</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E635">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>108831</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E636">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>108832</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E637">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>108833</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E638">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>108834</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E639">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>108835</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E640">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>108836</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E641">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>108837</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E642">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>108838</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E643">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>108839</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E644">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>108840</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E645">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>108841</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E646">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>108842</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E647">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>108843</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E648">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>108844</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E649">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>108845</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E650">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>108846</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E651">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>108847</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E652">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>108848</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E653">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>108849</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E654">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>108850</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E655">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>108851</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E656">
+        <v>4474</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>108852</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E657">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>108853</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E658">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>108854</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E659">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>108855</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E660">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>108856</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E661">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>108857</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E662">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>108858</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E663">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>108859</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E664">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>108860</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E665">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>108861</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E666">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>108862</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E667">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>108863</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E668">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>108864</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E669">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>108865</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E670">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>108866</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E671">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>108867</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E672">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>108868</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E673">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>108869</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E674">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>108870</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E675">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>108871</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E676">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>108872</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E677">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>108873</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E678">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>108874</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E679">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>108875</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E680">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>108876</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E681">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>108877</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E682">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>108878</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E683">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>108879</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E684">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>108880</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E685">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>108881</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E686">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>108882</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E687">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>108883</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E688">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>108884</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E689">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>108885</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E690">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>108886</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E691">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>108887</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E692">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>108888</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E693">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>108889</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E694">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>108890</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E695">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>108891</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E696">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>108892</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E697">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>108893</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E698">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>108894</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E699">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>108895</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E700">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>108896</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E701">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>108897</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E702">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>108898</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E703">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>108899</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E704">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>108900</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E705">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>108901</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E706">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>108902</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E707">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>108903</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E708">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>108904</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E709">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>108905</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E710">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>108906</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E711">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>108907</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="E712">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>108908</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E713">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>108909</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E714">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>108910</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E715">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>108911</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E716">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>108912</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E717">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>108913</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E718">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>108914</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E719">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>108915</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E720">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>108916</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E721">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>108917</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E722">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>108918</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E723">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>108919</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E724">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>108920</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E725">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>108921</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E726">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>108922</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E727">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>108923</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E728">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>108924</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E729">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>108925</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E730">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>108926</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E731">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>108927</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E732">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>108928</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E733">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>108929</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E734">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>108930</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E735">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>108931</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E736">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>108932</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E737">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>108933</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E738">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>108934</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E739">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>108935</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E740">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>108936</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E741">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>108937</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E742">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>108938</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E743">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>108939</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E744">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>108940</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E745">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>108941</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E746">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>108942</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E747">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>108943</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E748">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>108944</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="E749">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>108945</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E750">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>108946</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E751">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>108947</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E752">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>108948</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E753">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>108949</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E754">
+        <v>4343</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>108950</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E755">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>108951</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E756">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>108952</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E757">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>108953</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E758">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>108954</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E759">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>108955</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E760">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>108956</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E761">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>108957</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E762">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>108958</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E763">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>108959</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E764">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>108960</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E765">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>108961</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E766">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>108962</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E767">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>108963</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E768">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>108964</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E769">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>108965</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E770">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>108966</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E771">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>108967</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E772">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>108968</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E773">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>108969</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E774">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>108970</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E775">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>108971</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E776">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>108972</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E777">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>108973</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E778">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>108974</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E779">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>108975</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="E780">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>108976</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E781">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>108977</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="E782">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>108978</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E783">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>108979</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E784">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>108980</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E785">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>108981</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E786">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>108982</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E787">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>108983</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E788">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>108984</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="E789">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>108985</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E790">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>108986</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E791">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>108987</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E792">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>108988</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E793">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>108989</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E794">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>108990</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E795">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>108991</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E796">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>108992</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E797">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>108993</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E798">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>108994</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E799">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>108995</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E800">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>108996</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E801">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>108997</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E802">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>108998</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E803">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>108999</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E804">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>109000</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E805">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>109001</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E806">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>109002</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E807">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>109003</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E808">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>109004</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E809">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>109005</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="E810">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>109006</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="E811">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>109007</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E812">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>109008</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E813">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>109009</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E814">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>109010</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E815">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>109011</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E816">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>109012</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E817">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>109013</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E818">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>109014</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E819">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>109015</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E820">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>109016</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E821">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>109017</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E822">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>109018</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E823">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>109019</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="E824">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>109020</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2425</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="E825">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>109021</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="E826">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>109022</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2431</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="E827">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>109023</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E828">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>109024</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2437</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E829">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>109025</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="E830">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>109026</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E831">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>109027</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E832">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>109028</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="E833">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>109029</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E834">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>109030</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="E835">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>109031</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E836">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>109032</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E837">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>109033</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E838">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>109034</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E839">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>109035</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E840">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>109036</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E841">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>109037</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E842">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>109038</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="E843">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>109039</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E844">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>109040</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E845">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>109041</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E846">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>109042</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E847">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>109043</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E848">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>109044</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E849">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>109045</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E850">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>109046</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E851">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>109047</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E852">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>109048</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E853">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>109049</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E854">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>109050</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2512</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E855">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>109051</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E856">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>109052</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E857">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>125169</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="E858">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>125170</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E859">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>125171</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="E860">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>125172</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E861">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>125173</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E862">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>125174</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="E863">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>125175</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2541</v>
+      </c>
+      <c r="E864">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>125176</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E865">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>125177</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="E866">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>125178</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E867">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>125179</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E868">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>125180</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E869">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>125181</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E870">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>125182</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E871">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>125183</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E872">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>125184</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="E873">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>125185</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E874">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>125186</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E875">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>125187</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E876">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>125188</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E877">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>125189</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E878">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>125190</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E879">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>125191</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E880">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>125192</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E881">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>125193</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E882">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>125194</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E883">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>125195</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E884">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>125196</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="E885">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>125197</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="E886">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>125198</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="E887">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>125199</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E888">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>125200</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="E889">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>125201</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E890">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>125202</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E891">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>125203</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E892">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>125204</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="E893">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>125205</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="E894">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>125206</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="E895">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>125207</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="E896">
+        <v>4036</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>125208</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E897">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>125209</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E898">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>125210</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E899">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>125211</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E900">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>125212</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E901">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>125213</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="E902">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>125214</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="E903">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>125215</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2656</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="E904">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>125216</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2659</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E905">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>125217</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E906">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>125218</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E907">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>125219</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E908">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>125220</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E909">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>125221</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E910">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>125222</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E911">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>125223</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E912">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>125224</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E913">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>125225</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E914">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>125226</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E915">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>125227</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E916">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>125228</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E917">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>125229</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E918">
+        <v>909</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">