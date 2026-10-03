--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3948">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -6612,50 +6612,5294 @@
     <t>t.me/kp_resort/6276</t>
   </si>
   <si>
     <t>❗️UPD: с 9:00 откроются трассы: 🟢Первый снег 🔵Цирк-2 🔵Восточная 2300-2050 🔴Аибга 🔵Восточная 2050-1500) 🔵Восточная 1500-1370</t>
   </si>
   <si>
     <t>05.02.25 05:05</t>
   </si>
   <si>
     <t>t.me/kp_resort/6275</t>
   </si>
   <si>
     <t>Доброе утро ❤️🗻 Сегодня на курорте открыты: ❄️ГОРНОЛЫЖНЫЕ ТРАССЫ С 8:30 откроются трассы: 🔵Красная Поляна 🔴Озерная 🔵Транзит (верхний и средний участки) 🔵Реликтовый лес 🔵Плечо 🟢Учебная 🟢Старт чемпиона С 9:00 откроются трассы: 🔴Медовей 🔵Восточный траверс 🔵Дамба 🔵Восточная (от 1370м до 900м) 🔵Серпантин 🟢Первый шаг (траволатор) 🔴Панорама 🔴Западная 🔴Струна ⚫️Снежная Ориентировочно в 9:30 будет информация об открытии трасс 🟢Первый снег 🔵Цирк-2 🔵Восточная 2300-2050 🔴Аибга 🔵Восточная 2050-1500) 🔵Восточная 1500-1370 * об открытии сообщим дополнительно ❗️Курорт не несёт ответственности за гостей, покинувших зону маркированных трасс. Решая кататься вне подготовленных трасс, вы подвергаете себя риску. Обратите внимание: при выезде за границы маркированных трасс курорт оставляет за собой право блокировать ски-пасс. 📞 Телефон спасательной службы курорта: +7 928 294 17 12 🚠 КАНАТНЫЕ ДОРОГИ с 8:00 в штатном режиме работают: ▪️ Красная поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 9:00) ▪️ Бугель Первый снег (с 9:00) ▪️ Аибга (сообщим дополнительно ) ▪️ Черная Пирамида (сообщим дополнительно ) ▪️ Снежная звезда (с 8:20) ▪️ Учебная (с 8:20) ▪️ Перый шаг (траволатор) (с 9:00) ▪️ Восточный лес (с 8:20) ▪️ Старт Чемпиона (с 8:20) ▪️ Водопад Поликаря (с 9:00) 🔗 ПОЛЕЗНЫЕ ССЫЛКИ 🚠 Приобрести прогулочный билет 🏂 Приобрести ски-пасс 🏔 Карты трасс ❄️ Узнать о погоде ✨ Чем заняться на курорте 🗻 Инструкторы «Три вершины» 🎿 Прокат горнолыжного оборудования ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. ☎️ Инфоцентр 8 800 550 20 20</t>
   </si>
   <si>
     <t>04.02.25 13:17</t>
   </si>
   <si>
     <t>t.me/kp_resort/6274</t>
   </si>
   <si>
     <t>04.02.25 10:52</t>
   </si>
   <si>
     <t>t.me/kp_resort/6273</t>
+  </si>
+  <si>
+    <t>15.09.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9243</t>
+  </si>
+  <si>
+    <t>🍁 初紅葉 — Hatsumomiji 😍 Так в Японии называют момент, когда впервые замечаешь, что листья начали менять цвет. ❤️ На Курорте Красная Поляна он уже случился. Где-то зелени ещё много, где-то появились первые красные и золотые оттенки, а выше по склонам осень уже заметно вступает в свои права. 🥰 Сейчас особенно интересно подниматься в горы и смотреть, как пейзаж меняется буквально от высоты к высоте. 🗓 Кажется, сезон первых осенних красок официально открыт! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>15.09.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9242</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 15 сентября, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг (с гидом ); ⚫️ Перевал Аибга (с гидом ); ⚫️ Перевал Седой (с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>14.09.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9241</t>
+  </si>
+  <si>
+    <t>😍 Смотрите какой у нас зимний сезонный ски-пасс! 😏 А если вы тоже такой хотите ещё и по выгодной цене, то заглядывайте на наш сайт А если вы ещё хотите себе такие классные стикеры, что бы скрасить ожидание зимнего сезона — делимся 🥰 Совсем скоро стоимость ски-пассов изменится, так что поторопитесь ❤️</t>
+  </si>
+  <si>
+    <t>14.09.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9239</t>
+  </si>
+  <si>
+    <t>❄️ Детская анимация уходит на зимнюю паузу 🍉 Летний сезон в Парке Времена года подошёл к концу, а вместе с ним завершается и программа детской анимации. 😍 Спасибо всем, кто приходил играть, танцевать, участвовать в конкурсах и проводить с нами выходные этим летом! ❤️ — увидимся уже в следующем сезоне!</t>
+  </si>
+  <si>
+    <t>14.09.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9237</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 14 сентября, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️Красная Поляна (с 9:35) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>13.09.26 20:00</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9236</t>
+  </si>
+  <si>
+    <t>Делимся с вами ещё кусочком сегодняшней красоты 😍❤️</t>
+  </si>
+  <si>
+    <t>13.09.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9227</t>
+  </si>
+  <si>
+    <t>😍 История одного заката 👍 Показываем вам фотографии прекрасного вечера, который мы провели на Курорте Красная Поляна. 🎟А если захотите увидеть такой закат своими глазами, до 15 сентября действует прогулочный билет «Закат в горах». Он позволяет подняться вечером на высоту 2200 м и спуститься обратно по канатным дорогам «Красная Поляна», «Реликтовый лес» и «Вершина». 🔖 Билет доступен с 16:00 до 19:30. Стоимость: 2500 ₽ для взрослых и 1500 ₽ для детей от 7 до 14 лет. ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>13.09.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9226</t>
+  </si>
+  <si>
+    <t>Тонко намекаем, что вам пора сменить обстановку 🤫 Мы совместно с Курортом Красная Поляна подготовили розыгрыш, который объединяет два любимых направления: море и горы. Условия уже ждут вас в MAX и ВКонтакте. Присоединяйтесь и пусть следующим пунктом вашего маршрута станет что-то особенное 🤍</t>
+  </si>
+  <si>
+    <t>13.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9224</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 13 сентября, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес (закрыта, ведутся технические работы) 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️Красная Поляна (с 9:35) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>12.09.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9218</t>
+  </si>
+  <si>
+    <t>😍 Зачем мы вообще едем в горы? У каждого свой ответ. Кому-то нужен маршрут на весь день, кому-то бассейн после прогулки, кому-то хороший завтрак с видом, а кому-то просто несколько дней в окружении природы. 💬 Мы собрали несколько цитат о горах и путешествиях. Иногда чужая фраза очень точно формулирует ваши мысли. 🔖 А если хочется сделать ваш отдых выгоднее, на Курорте Красная Поляна есть тариф «Каникулы в горах». Хороший повод выбраться в горы хотябы на пару дней! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>12.09.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9217</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 12 сентября, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес (закрыта, ведутся технические работы) 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️Красная Поляна (с 9:35) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>12.09.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9216</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 12 сентября, суббоа На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес (закрыта, ведутся технические работы) 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ‼️ Канатная дорога Красная Поляна (Поляна 540 - Поляна 960) временно закрыта по техническим причинам. Об открытии объявим отдельно. Для удобства гостей Курорта между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер. 🚠 Канатные дороги: ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (временно закрыта по тех. причинам) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>11.09.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9215</t>
+  </si>
+  <si>
+    <t>😍 Сентябрь в горах — четвёртый месяц лета Наслаждаемся тёплыми днями, солнцем и горами, которые уже понемногу меняют летние краски на осенние 🍂 👍 И пока погода располагает, план на день простой: подняться на канатной дороге до 2200 метров, выбрать одну из экотроп, заглянуть к хаски, капибарам и альпакам, а ближе к вечеру остаться в горах ради заката. Кажется, лето просто решило немного задержаться на Курорте Красная Поляна 😍 ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>11.09.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9214</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 11 сентября, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес (закрыта, ведутся технические работы) 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (временно закрыта по тех. причинам) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>10.09.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9208</t>
+  </si>
+  <si>
+    <t>🦙 Сегодня День альпак! Хороший повод напомнить, что на Курорте Красная Поляна можно провести целый день в компании самых пушистых жителей гор ❤️ 🔖 Для этого у нас есть специальные билеты «Пушистый 960» и «Пушистый 2200». 👍 В каждый входит подъём на канатной дороге и две активности на выбор. Можно познакомиться с альпаками, заглянуть к хаски или провести время с капибарами. 🚠 «Пушистый 960» включает подъём до Поляны 960, а «Пушистый 2200» позволяет продолжить путешествие до высоты 2200 метров. Так что сегодня официально разрешаем добавить в горную прогулку побольше пушистых 🦙❤️ 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>10.09.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9207</t>
+  </si>
+  <si>
+    <t>🥳 Группа Мантера признана лучшим туристическим холдингом России на международной премии Global Destination Awards 2026 👍 В этом году мы отпраздновали 5-летний юбилей и 8 сентября стали победителем в международной премии в области туризма класса люкс! Не можем не разделить с вами эту радость!  ✉️ Совокупный туристический поток на объекты Группы Мантера, в которую мы входим, достигает 7 миллионов человек в год. Знаем, многие из вас часть этой большой цифры 🤩 Спасибо, что выбираете наш Курорт ❤️ 🎉 И помните: путешествия не добавят вам годы жизни, но добавят жизни в ваши годы.</t>
+  </si>
+  <si>
+    <t>10.09.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9206</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 10 сентября, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (временно закрыта по тех. причинам) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>09.09.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9204</t>
+  </si>
+  <si>
+    <t>🎿 К сезону готовы? 👍 Мы уже достали оборудование и ждём старт зимнего сезона 2026/27. Осталось дождаться снега. 🔥 А пока сезонные ски-пассы доступны по цене ранних продаж: 46 000 ₽ для взрослых и 21 000 ₽ для детей. ✉️ В сезонник входят безлимитные подъёмы на работающих канатных дорогах Курорта, фаст-трек, а также скидки на занятия с инструктором, ресторан «Птицы захмелели» и развлечения с животными. ‼️ Цена ранних продаж действует до 30 сентября. 👀 И ещё кое-что: кое-где один сезонный ски-пасс мы решили подарить Ну что, кто уже мысленно на склоне? ⛷️🏂 ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>09.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9203</t>
+  </si>
+  <si>
+    <t>🎉 День рождения ресторанно-дегустационного комплекса Шато де Талю — 5 лет вкуса, музыки и красоты! 😍 Это не просто 5 лет — это 702 940 гостей, которые: • заказали 10 347 раз салат "Нисуаз" • выпили 9 732 бокала "Муската" • посетили 144 983 экскурсии • забрали на память 542 259 бутылки Шато де Талю 🗓 И ближайшие 4 дня, с 9 по 12 сентября, в Геленджике будет настоящий праздник: • 9 сентября начинается с камерного вечера поэзии в рамках фестиваля актуальной культуры «Сезоны» • 10 сентября виноградники станут вашей личной фотостудией • 11 сентября — гастроужин с дегустационным сетом из 6 подач от шеф-повара под звуки живой арфы. • 12 сентября праздник завершается французским завтраком под скрипку: хрустящие круассаны, ароматный кофе и лёгкость, с которой хочется встречать новый день. Если будете рядом, приглашаем в наш Шато де Талю ❤️ 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>09.09.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9202</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 9 сентября, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>08.09.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9200</t>
+  </si>
+  <si>
+    <t>😍 Ваши лучшие каникулы в горах! Продлите лето, получите новые впечатления и максимум выгоды для всей семьи! 🍁 Осенью хочется успеть насладиться теплом и жить активно, пока не наступили холода. Мы сделали тариф, который позволяет получить максимум впечатлений: канатные дороги, веревочный парк, встречи с животными и скидки на главные развлечения. Вам осталось только выбрать номер! ⭐️ Бесплатные активности: 🎉 Скидки: ✦ - 10% от базового тарифа на проживание в отелях и апартаментах ✦ - 20% на посещение тематического парка «Сочи Парк» ✦ - 50% на посещение аквапарка «Волна» (детям до 12 лет — бесплатно) 🖥 Что сделать, чтобы получить скидки и бонусы: ✦ Выберите отель и номер на нашем сайте ✦Укажите даты проживания и тариф «Каникулы в горах» ✦ Все бонусы применятся автоматически и будут действовать для каждого гостя в номере однократно ‼️ Важно знать: Период бронирования: 14.08.2026 - 29.11.2026 Период проживания: 1.10.2026 - 30.11.2026 🔗 Узнать подробности тарифа и забронировать номер можно на нашем сайте. ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>08.09.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9199</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 8 сентября, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>07.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9193</t>
+  </si>
+  <si>
+    <t>✉️ Марки нашей мечты ❤️ Все мы когда-то собирали марки, а мы решили представить, как выглядела бы коллекция из Красной Поляны. 😍 Вершины на рассвете, закаты, облака под ногами, любимые виды и места. 📎 Какую марку из нашей коллекции забрали бы себе?</t>
+  </si>
+  <si>
+    <t>07.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9192</t>
+  </si>
+  <si>
+    <t>😍 Ещё больше впечатлений в одном билете! 🔖 До 15 октября при покупке прогулочного билета «Панорама Красной Поляны» вы получаете один маршрут в Верёвочном парке в подарок ❤️ 📍 Поднимайтесь на канатных дорогах Курорта, гуляйте в горах, любуйтесь панорамами, а на Поляне 960 добавьте к прогулке немного приключений в Верёвочном парке. ✨ Стоимость билетов: ✦ взрослый — 2 950 ₽ ✦ детский — 1 800 ₽ ✦ льготный — 2 350 ₽ ✦ семейный — 7 700 ₽. 🎟 Акция действует до 15 октября, а купить прогулочный билет можно на официальном сайте Курорта Красная Поляна. 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>07.09.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9191</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 7 сентября, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>06.09.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9190</t>
+  </si>
+  <si>
+    <t>🥾 Зачем идти по экотропам с гидом? 👀 Маршрут можно пройти и самостоятельно, но с гидом Курорта Красная Поляна прогулка получается совсем другой: начинаешь замечать растения, узнаёшь истории, находишь интересные точки и по дороге можешь спросить буквально обо всём, что видишь вокруг. 🎙 В новом выпуске нашей серии про экотропы Ваня и Владимир показывают, что ещё даёт прогулка с человеком, который знает эти горы всё ❤️ 🖥 Смотрите ролик и сохраняйте перед вашей следующей прогулкой в горах ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>06.09.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9189</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 6 сентября, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>05.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9188</t>
+  </si>
+  <si>
+    <t>☀️ Сентябрь в горах — четвёртый месяц лета 😍 Лето по календарю закончилось, а у нас пока нет. Днём тепло и солнечно, вокруг всё ещё много зелени, а гулять по горам стало даже приятнее. 🥰 Так что убирать летние планы далеко не стоит. Приезжайте гулять по экотропам, подниматься на канатных дорогах, встречать закаты и продлевать лето вместе с нами ❤️ — cентябрь в горах только начинается</t>
+  </si>
+  <si>
+    <t>05.09.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9187</t>
+  </si>
+  <si>
+    <t>🚠 Канатная дорога «Красная Поляна» работает в штатном режиме ‼️ Дорогие гости, технические работы на канатной дороге между отметками Поляна 540 и Поляна 960 завершены. 🚠 Канатная дорога вновь работает в штатном режиме! ❤️ — ждём вас в горах!</t>
+  </si>
+  <si>
+    <t>05.09.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9186</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 5 сентября, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ‼️ Канатная дорога Красная Поляна (Поляна 540 - Поляна 960) временно закрыта по техническим причинам. Об открытии объявим отдельно. Для удобства гостей Курорта между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер. 🚠 Канатные дороги: ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>04.09.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9185</t>
+  </si>
+  <si>
+    <t>🥰 В горы со скидкой 30% ✨ Если давно собирались выбраться в горы, у нас есть хороший повод не откладывать. 🔥 Только 4, 5 и 6 сентября по промокоду ГОРЫ действует скидка 30% на проживание в отелях Риксос, Марриотт, Новотель Резорт, Панорама, Долина 960 и Апартаментах Курорта Красная Поляна. ⚡️ В отелях скидка действует от базового тарифа с завтраком, для Апартаментов — от базового тарифа без питания. 🔗 Выбирайте отель и удобные даты на нашем сайте, а мы уже ждем вас на Курорте Красная Поляна! 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>04.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9182</t>
+  </si>
+  <si>
+    <t>😱 18,5 метров и пять минут полёта. Вы бы решились? На Курорте Красная Поляна появилась «Мега качель», и выглядит она ровно так, как звучит её название 😄 😍 Поднимаетесь на высоту 18,5 метров, качели начинают разгоняться, а под ногами остаются горы. Кричать, смеяться или закрыть глаза решайте уже наверху. 📍 Один полёт длится около пяти минут. На качели можно с 7 лет, а работает аттракцион каждый день с 9:30 до 20:00. 📸 И да, фотограф будет рядом, чтобы после у вас остались кадры этого приключения! ❤️ Ну что, кто первый? 📍 Поляна 960</t>
+  </si>
+  <si>
+    <t>04.09.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9181</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 4 сентября, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>03.09.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9175</t>
+  </si>
+  <si>
+    <t>🗓 Календарь уже перевернули? Представили, как Михаил Шуфутинский проводит третье сентября на Курорте Красная Поляна. ✨ Сначала посмотрел на горы с канатки, потом прогулялся, заглянул в баню и отправился в бассейн. Где-то между процедурами решил, что расставаться пока рано. С отпуском, конечно. 👀 Смотрите фото и выбирайте, на каком этапе этой программы вы бы составили ему компанию ℹ️ А если хотите сделать ваш отпуск ещё выгоднее, загляните в раздел специальных предложений на сайте Курорта Красная Поляна</t>
+  </si>
+  <si>
+    <t>03.09.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9174</t>
+  </si>
+  <si>
+    <t>✨ Нам нужен ваш голос! Мы участвуем в голосовании за звание лучшего горнолыжного курорта России сразу в двух номинациях: ⭐️ Лучший в России горнолыжный курорт для семейного отдыха ⭐️ Лучший в России горнолыжный курорт Южного ФО 🔗 Проголосовать очень просто: укажите имя и электронную почту в верхней части страницы, а затем выберите Курорт Красная Поляна в двух номинациях. Каждый голос важен. Будем рады вашей поддержке ❤️</t>
+  </si>
+  <si>
+    <t>03.09.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9173</t>
+  </si>
+  <si>
+    <t>🎉 Падел корт на Поляне 960 открыт! С 10:00-12:00 вас ждут бесплатные мастер-классы, прекрасная погода и замечательные виды на горы в подарок! ❤️ — мы ждём вас!</t>
+  </si>
+  <si>
+    <t>03.09.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9172</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 3 сентября, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>02.09.26 21:06</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9171</t>
+  </si>
+  <si>
+    <t>✍️ Михаил Шуфутинский печатает</t>
+  </si>
+  <si>
+    <t>02.09.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9170</t>
+  </si>
+  <si>
+    <t>👍 Афиша сентября. Все события Курорта Красная Поляна! Сохраняйте афишу и выбирайте, как проведёте свои незабываемые дни на Курорте Красная Поляна! ✦ Татьяна Буланова 10 сентября, 20:30 Поляна 540, «Казино Сочи» ✦ Иракли 17 сентября, 21:00 Поляна 540, Казино «Бумеранг» ✦ Ария: трибьют-шоу 26 сентября, 21:00 Поляна 540, Казино «Бумеранг» ✦ Открытие падел-корта 3 сентября, 10:00 - 21:00 Поляна 960 ✦ Занятия йогой в Новотель Резорт и СПА Красная Поляна Каждую сб и вс Поляна 960 ✦ Ежедневная анимационная программа 16:00–17:00, 18:00-19:00 Поляна 540, парк «Времена года» ✦ Кулинарные мастер-классы для детей Пн, пт — 14:00 Поляна 960, Ресторан «Roma», Курорт Красная Поляна ✦ Занятия йогой в Риксос Красная Поляна Пн, ср, пт — 08:00 Поляна 960, Риксос Красная Поляна ✦ «Вин-Вино» игровая винная дегустация Каждую среду и пятницу в 17:00 Поляна 540, отель «Марриотт», Представительская гостиная Выбирайте события и планируйте свой отдых в горах! До встречи в горах! ❤️ 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9169</t>
+  </si>
+  <si>
+    <t>🎾 Играем в падел на отметке Поляна 960! 🗓 Уже завтра, 3 сентября, встречаемся на высоте 960м, чтобы отметить открытие первого высокогорного падел-корта на Курорте Красная Поляна! 🔖 Вас ждут: ✦ 10:00-12:00 – бесплатный мастер-класс по игре в падел ✦ 12:00-19:00 – возможность арендовать корт под игру с бесплатным индивидуальным тренером ✦ 19:00 -21:00 - любительский турнир по паделу (регистрация по ссылке) Победителям турнира достанутся сертификаты на проживание на Курорте Красная Поляна или поход в СПА ❤️ — до встречи на корте!</t>
+  </si>
+  <si>
+    <t>02.09.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9168</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 2 сентября, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>01.09.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9167</t>
+  </si>
+  <si>
+    <t>👍 Отдыхали у нас недавно? Расскажите, как прошло ваше приключение! Мы собираем отзывы, чтобы каждый визит был ещё ярче и приятнее. 🔗 Заполните короткую анкету — всего 1-2 минуты, а ваши слова помогут нам стать лучше! Спасибо, что выбираете Курорт Красная Поляна и делаете отдых незабываемым! ❤️ 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>01.09.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9166</t>
+  </si>
+  <si>
+    <t>🎉 Поздравляем вас с Днём знаний! 🥳 Поздравляем школьников, студентов, родителей и всех, для кого сегодня начинается новый учебный год! 😍 Желаем побольше интересных открытий, новых друзей и отличных оценок! 🗓 А у нашей детской анимации с 1 сентября меняется расписание: ✦ 16:00–17:00 — игры и развлечения ✦ 17:00–18:00 — перерыв ✦ 18:00–19:00 — продолжаем веселиться ❤️ — пусть после уроков всегда остаётся время на прогулки в горах!</t>
+  </si>
+  <si>
+    <t>01.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9165</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 1 сентября, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>31.08.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9164</t>
+  </si>
+  <si>
+    <t>✈️ Рейс отменили? Ваш отпуск всё равно состоится! Мы не можем повлиять на ситуацию, но можем предоставить вам гарантии эмоциональной и экономической безопасности. ✦ Сохраним ваши средства Мы вернём средства, даже в случае экстренной отмены, несмотря на закон ✦ Гарантируем лучшую цену В случае переноса стоимость останется такой же либо станет ниже ✦ Заселим в любое время Приезжайте, когда получится – номер будет готов ✅ Как получить гарантии? Чтобы получить перечисленные гарантии, необходимо подтвердить отмену или перенос рейса. Сделать это можно на стойке ресепшен или в отделе бронирования четырьмя способами: ✦ Штамп в аэропорту На стойке регистрации вам могут поставить штамп об отмене или переносе рейса в проездных документах ✦ Цифровое уведомление Если у вас есть СМС или электронное письмо от авиакомпании, то покажите их на ресепшене ✦ Личный кабинет Если в разделе управления бронированием рейса отражается актуальный статус об отмене или переносе, то сделайте его скриншот ✦ Личное заявление В исключительных случаях (например, отсутствие интернета) — можно написать письменное заявление на ресепшен отеля Мы также предусмотрели и другие сценарии: перенос или отмену рейса по пути на Курорт, поздний приезд и другие ситуации. Узнать подробнее обо всех условиях программы можно на нашем сайте. ❤️ — пусть в дороге будет как можно меньше поводов для волнения.</t>
+  </si>
+  <si>
+    <t>31.08.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9163</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 31 августа, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>30.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9162</t>
+  </si>
+  <si>
+    <t>😍 День знаний в самом разгаре! 👍 Провожаем календарное лето и встречаем осень на отметке Поляна 960. 🔔 Конкурсы, эстафеты, праздничная программа и прекрасная атмосфера! 📎 А для детей от 6 до 17 лет подготовили специальное предложение, при покупке билета стоимостью 500₽ вы получаете: ✦ подъём на канатных дорогах до отметки 2200 м ✦ маршрут в Верёвочном парке ✦ мороженое в подарок ❤️ — увидимся!</t>
+  </si>
+  <si>
+    <t>30.08.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9161</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 30 августа, воскренье На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>29.08.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9160</t>
+  </si>
+  <si>
+    <t>🔥 Первая волна продаж зимних сезонных ски-пассов! Готовим сани с лета и запускаем продажу зимних сезонников уже сейчас! Если вы хотите провести горнолыжный сезон 26/27 максимально выгодно — этот пост для вас! ‼️ Что получает владелец ски-пасса, приобретенного в период ранних продаж: ✦ неограниченное количество подъемов и спусков со спортивным снаряжением на всех кресельных и гондольных канатных дорогах курорта, работающих в день визита ✦ премиальную опцию фаст-трек (быстрые проходы на всех подъемниках курорта) ✦ скидку 10% в ресторане «Птицы захмелели» ✦ скидку 10% на занятие с инструктором в школе катания «Три вершины»* ✦ скидку 10% на посещение сервисов с животными: мини-зоопарк «Капибара и друзья», парк «Дача Альпача», Хаски-центр, парк приключений «Лес чудес» и оленья ферма; ✦ парковка - 3 000₽ в месяц/одна отметка; 5 000₽ в месяц/две отметки (кроме января)  Скидки предоставляются в течение зимнего сезона 2026/2027 при предъявлении гостем своего сезонного ски-пасса. Стоимость взрослого ски-пасса составляет 46.000₽ 65.500₽, а детского — 21.000₽ 30.000₽*  *Предложение действует только до 30.09.2026 💸 Узнать подробности и приобрести ски-пасс можно на нашем сайте! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>29.08.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9159</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 29 августа, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>28.08.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9158</t>
+  </si>
+  <si>
+    <t>💧 Погодные условия вносят свои коррективы 🌧 Вынуждены перенести открытие падел-кортов из-за переменчивой погоды в горах 🗓 Новую дату объявим чуть позже и обязательно сообщим как только она станет известна</t>
+  </si>
+  <si>
+    <t>28.08.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9157</t>
+  </si>
+  <si>
+    <t>😍 Впервые собираетесь на экотропы? Начните с этих трёх маршрутов. ➡️ Выбрали тропы, которые подойдут для первого знакомства с горами: без сложной подготовки, зато, красивыми видами и незабываемыми эмоциями ❤️ 💬 В видео рассказываем, сколько займёт каждый маршрут, что встретится по дороге и какой выбрать именно вам. 🔖 Сохраняйте перед прогулкой, а уже в следующем выпуске расскажем, зачем идти в горы с гидом Курорта Красная Поляна ⛰️ ❓ А какая тропа понравилась вам больше всего? ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>28.08.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9156</t>
+  </si>
+  <si>
+    <t>🎒 Перед школой успеваем за впечатлениями в горы! 29 и 30 августа мы отмечаем День знаний на Курорте Красная Поляна и приготовили специальное предложение для юных гостей от 6 до 17 лет. 🔖 Билет стоит 500 руб., и вы получаете: ✦ подъём на канатных дорогах до отметки 2200 м ✦ маршрут в Верёвочном парке ✦ мороженое в подарок ✦ конкурсы, эстафеты и праздничная программа 🗓 Встречаемся уже завтра на отметке Поляна 960 ❤️ *предложение действует только 29 и 30 августа. Билеты можно приобрести только в кассах Курорта. Для покупки понадобится свидетельство о рождении или паспорт. 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>28.08.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9155</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 28 августа, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>27.08.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9154</t>
+  </si>
+  <si>
+    <t>UPD: канатные дороги в штатном режиме 🌧 Временно приостанавливаем работу канатных дорог из-за грозового фронта ⚠️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>27.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9153</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги Курорта Красная Поляна работают в штатном режиме Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>27.08.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9152</t>
+  </si>
+  <si>
+    <t>✨ Ну вы только посмотрите на этот вид! На Курорте Красная Поляна можно подняться на воздушном шаре более чем на 30 метров. 😍 А вокруг вас ждут Кавказские горы и виды, от которых сложно оторваться. 🥰 Особенно советуем попробовать ближе к закату. Такое событие точно запомнится надолго! 🔖 Поляна 960, лужайка у ресторана «Птицы захмелели» ➡️ Покупайте билеты на сайте Курорта и добавляйте ещё одно «вау» в свой день в горах.</t>
+  </si>
+  <si>
+    <t>27.08.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9151</t>
+  </si>
+  <si>
+    <t>❗️ Уважаемые гости Курорта Красная Поляна 🌧 Из-за ухудшения погодных условий канатные дороги временно приостановили свою работу ⚠️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>27.08.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9150</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 27 августа, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>26.08.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9141</t>
+  </si>
+  <si>
+    <t>😍 И ещё немного фотографий сегодняшнего заката ❤️ — на это можно смотреть бесконечно</t>
+  </si>
+  <si>
+    <t>26.08.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9140</t>
+  </si>
+  <si>
+    <t>🌅 Закаты в горах, ради которых хочется остаться подольше. 😍 Поднимайтесь повыше ближе к вечеру, гуляйте, смотрите, как меняются горы в последних лучах солнца, и встречайте закат среди вершин ❤️ 🥹 Такие вечера точно стоит увидеть своими глазами. 🚠 Планируйте прогулку и покупайте билеты на сайте Курорта Красная Поляна. ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>26.08.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9139</t>
+  </si>
+  <si>
+    <t>🎾 Первый высокогорный падел-корт на Курорте Красная Поляна! Уже в эту субботу встречаемся на отметке Поляна 960! Вас ждёт насыщенная программа и падел с прекрасным видом на горы! ✦ 9:00 -11:00 – бесплатный мастер-класс по игре в падел-теннис ✦ 11:00 -16:00 – возможность арендовать корт под игру с бесплатным индивидуальным тренером ✦ 16:00 -18:00 - профессиональный турнир по падел-теннису среди женщин (фуршет, диджей) ✦ 18:00- 20:00 – профессиональный турнир по падел-теннису среди мужчин (фуршет, диджей) Подробности и бронирование на сайте! ❤️ — увидимся на корте! 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>26.08.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9138</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 26 августа, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>25.08.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9137</t>
+  </si>
+  <si>
+    <t>😀 «А это точно легкая тропа?» 🗣️ Собрали самые частые вопросы и фразы, которые звучат в кабинках, на экотропах и в других отметках Курорта ❓ А какой вопрос самый популярный во вашему мнению? ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>25.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9136</t>
+  </si>
+  <si>
+    <t>👍 Отдыхали у нас недавно? Расскажите, как прошло ваше приключение! Мы собираем отзывы, чтобы каждый визит был ещё ярче и приятнее. 🔗 Заполните короткую анкету — всего 1-2 минуты, а ваши слова помогут нам стать лучше! Спасибо, что выбираете Курорт Красная Поляна и делаете отдых незабываемым! ❤️</t>
+  </si>
+  <si>
+    <t>25.08.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9135</t>
+  </si>
+  <si>
+    <t>‼️ Изменения в работе канатной дороги «Вершина» на сегодня! ⚡️ Дорогие гости Курорта Красная Поляна, в связи с производственной необходимостью введены изменения в работе канатной дороги «Вершина» на сегодня: Последний подъём гостей в 18:30 Последний спуск гостей в 19:00 🔖 Планируйте свои маршруты заранее — так ваш день на Курорте Красная Поляна будет ещё комфортнее! ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>25.08.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9134</t>
+  </si>
+  <si>
+    <t>инфоцентр</t>
+  </si>
+  <si>
+    <t>25.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9133</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 25 августа, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>24.08.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9131</t>
+  </si>
+  <si>
+    <t>😍 Ваши лучшие каникулы в горах! Продлите лето, получите новые впечатления и максимум выгоды для всей семьи! 🍁 Осенью хочется успеть насладиться теплом и жить активно, пока не наступили холода. Мы сделали тариф, который позволяет получить максимум впечатлений: канатные дороги, веревочный парк, встречи с животными и скидки на главные развлечения. Вам осталось только выбрать номер! ⭐️ Бесплатные активности: ✦ Прогулочный билет «Панорама Красной Поляны»  ✦ Посещение Хаски-центра (дети до 4 лет только в сопровождении родителей) и парка «Капибара и друзья» (дети до 8 лет в сопровождении родителей) ✦ Один маршрут Веревочного парка: для гостей ростом от 140 см — маршрут «Воздушный сноуборд», для гостей ниже 140 см — альтернативные маршруты или аттракционы 🎉 Скидки: ✦ - 10% от базового тарифа на проживание в отелях и апартаментах ✦ - 20% на посещение тематического парка «Сочи Парк» ✦ - 50% на посещение аквапарка «Волна» (детям до 12 лет — бесплатно) 🖥 Что сделать, чтобы получить скидки и бонусы: ✦ Выберите отель и номер на нашем сайте ✦Укажите даты проживания и тариф «Каникулы в горах» ✦ Все бонусы применятся автоматически и будут действовать для каждого гостя в номере однократно ‼️ Важно знать: ✦ Прогулочный билет для детей до 7 лет оформляется в кассах курорта за 1 рубль и действует на открытые канатные дороги в даты проживания ✦ Предложение действует во всех отелях и апартаментах. В зависимости от выбранного варианта проживания могут быть включены дополнительные услуги за доплату ✦ Скидки в Сочи Парк и аквапарк «Волна» предоставляются при предъявлении документа, подтверждающего проживание по тарифу Период бронирования: 14.08.2026 - 29.11.2026 Период проживания: 1.10.2026 - 30.11.2026 🔗 Узнать подробности тарифа и забронировать номер можно на нашем сайте. ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>24.08.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9130</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 24 августа, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>23.08.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9129</t>
+  </si>
+  <si>
+    <t>🎾 Играем в падел на высоте! 🗓 29 августа на отметке Поляна 960 состоится открытие первого высокогорного падел-корта. 🔖 Вас ждут: ✦ 9:00 -11:00 – бесплатный мастер-класс по игре в падел-теннис ✦ 11:00 -16:00 – возможность арендовать корт под игру с бесплатным индивидуальным тренером ✦ 16:00 -18:00 - профессиональный турнир по падел-теннису среди женщин (фуршет, диджей) ✦ 18:00- 20:00 – профессиональный турнир по падел-теннису среди мужчин (фуршет, диджей)   Подробности и бронирование на сайте! ❤️ — увидимся на корте!</t>
+  </si>
+  <si>
+    <t>23.08.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9128</t>
+  </si>
+  <si>
+    <t>🍉 Гастрофест на Курорте Красная Поляна 😍 Провели прекрасный день в окружении гор, множества блюд из арбуза и дыни, мастер-классов и живых выступлений артистов! ⚡️ А сегодня заключительный день фестиваля, так что у вас ещё есть время попробовать специальное меню от шефов Курорта и провести этот день вместе с нами! «Птицы захмелели» ✦ арбузный амюз-буш в подарок гостям фестиваля Après Ski ✦ арбузный приветственный напиток Фудтрак «Бумеранг» ✦ пирожки с арбузом, перцем чили и сыром ✦ брускетта с арбузом и творожным сыром ✦ авторские лимонады, салаты и сэндвичи ✦ акция на пенное 2+1 ❤️ — увидимся на фестивале! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>23.08.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9127</t>
+  </si>
+  <si>
+    <t>23.08.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9126</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 23 августа, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>22.08.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9125</t>
+  </si>
+  <si>
+    <t>Просто потрясающая атмосфера в Apres Ski 😍 🥰 Наслаждаемся теплым летним вечером в окружении гор! ❤️ — хочу к вам!</t>
+  </si>
+  <si>
+    <t>22.08.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9123</t>
+  </si>
+  <si>
+    <t>😍 Прямо сейчас так! 🍉 Гастрофест на Курорте Красная Поляна это очень красиво (и вкусно)! 🥰 Мастер-классы, живые выступления музыкантов и такой замечательный вечер ✨ А если вы ещё не с нами, то скорее присоединяйтесь!</t>
+  </si>
+  <si>
+    <t>22.08.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9122</t>
+  </si>
+  <si>
+    <t>🍉 Гастрофест на Курорте Красная Поляна в самом разгаре! 🔥 Встречаемся уже 12:00 на веранде Après Ski! Вас ждёт танцевальный мастер-класс и приветственный арбузный напиток всем гостям! 🔗 С полной программой фестиваля можно ознакомиться на нашем сайте ❤️ — увидимся!</t>
+  </si>
+  <si>
+    <t>22.08.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9121</t>
+  </si>
+  <si>
+    <t>🌿 Продолжаем знакомить вас с экотропами Курорта. Сегодня — «Реликтовый лес». Это один из самых лёгких маршрутов, поэтому он отлично подойдёт для неспешной прогулки и первого знакомства с экотропами. • Уровень сложности: лёгкий • Протяжённость: 900 м • Время прохождения: около 30 минут • Перепад высот: 50 м 😍 Маршрут проходит через первозданный лес. По дороге открываются виды на горы, а на тропе есть беседка, где можно остановиться, немного отдохнуть и просто побыть среди природы. Если хочется добавить в день небольшую прогулку без долгого трекинга и серьёзных подъёмов, сохраняйте эту экотропу ❤️ 🔖 Покупайте прогулочный билет на сайте Курорта и отправляйтесь гулять по горам. ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>22.08.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9120</t>
+  </si>
+  <si>
+    <t>🇷🇺 С Днём Государственного флага России! Сегодня отмечаем праздник вместе на Курорте Красная Поляна ❤️ Встречаемся на площади у сцены «Времена года». С 17:00 здесь начнётся праздничная программа для всей семьи. 🗓 Программа на сегодня: ✦ 17:00–18:00 — тематическая анимационная программа ✦ 18:00–18:15 — ведущий и розыгрыш подарков ✦ 18:15–18:45 — интерактивный кукольный спектакль «Петрушкина комедия» ✦ 18:45–19:00 — второй розыгрыш подарков ✦ 19:00–19:30 — тематическая анимационная программа и флешмоб ✦ 19:30–19:45 — третий розыгрыш подарков ✦ 19:40–20:00 — DJ, анимация и завершение праздника А ещё с 17:00 до 20:00 будут работать игровые площадки с деревянными играми, тематический аквагрим и мастер-класс по раскрашиванию деревянных заготовок. 🍭 С 17:00 до 19:00 угощаем сахарной ватой. ❤️ — до встречи! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>22.08.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9119</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 22 августа, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг ( с гидом ); ⚫️ Перевал Аибга ( с гидом ); ⚫️ Перевал Седой ( с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>21.08.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9118</t>
+  </si>
+  <si>
+    <t>21.08.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9117</t>
+  </si>
+  <si>
+    <t>🇷🇺 Завтра отмечаем День Государственного флага России на Курорте Красная Поляна! ✨ 22 августа встречаемся на площади у сцены «Времена года». С 17:00 здесь пройдёт праздничная программа для всей семьи! 🗓 В программе: ✦ 17:00–18:00 — тематическая анимационная программа ✦ 18:00–18:15 — розыгрыш подарков ✦ 18:15–18:45 — интерактивный кукольный спектакль «Петрушкина комедия» ✦ 18:45–19:00 — второй розыгрыш подарков ✦ 19:00–19:30 — тематическая программа и флешмоб ✦ 19:30–19:45 — финальный розыгрыш подарков ✦ 19:40–20:00 — DJ-сет, анимация и завершение праздника 😍 А с 17:00 до 20:00 будут работать игровые площадки с деревянными играми, тематический аквагрим и мастер-класс по раскрашиванию деревянных заготовок. С 17:00 до 19:00 гостей ждёт сахарная вата. ❤️ Приходите отмечать праздник вместе!</t>
+  </si>
+  <si>
+    <t>21.08.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9108</t>
+  </si>
+  <si>
+    <t>😍 Гастрофест х Т-Банк — это ежегодное гастрономическое событие, которое пройдёт в Сочи с 21 по 23 августа и объединит лучших шеф-поваров региона. ⚡️ В этом году Гастрофест объединит все 3 курорта Красной Поляны, где каждый найдёт блюдо на свой вкус. 🔖 В программе фестиваля: концерты, розыгрыши, мастер-классы. 🍉 Август, Горы, Гастрофест!</t>
+  </si>
+  <si>
+    <t>21.08.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9106</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 21 августа, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ‼️ Канатная дорога Красная Поляна (Поляна 540 - Поляна 960) временно закрыта по техническим причинам. Для удобства гостей Курорта между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер. 🚠 Канатные дороги: ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>20.08.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9105</t>
+  </si>
+  <si>
+    <t>❗️ Уважаемые гости Курорта Красная Поляна ‼️ По техническим причинам канатная дорога Красная Поляна на сегодня завершила работу ⚠️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер</t>
+  </si>
+  <si>
+    <t>20.08.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9104</t>
+  </si>
+  <si>
+    <t>🍉 Гастрофест х Т-Банк впервые объединит три горных курорта Сочи! 🗓 С 21 по 23 августа гастрономический фестиваль одновременно пройдёт на Курорте Красная Поляна, «Роза Хутор» и «Газпром Поляна». 😍 В этом году главным продуктом фестиваля станет арбуз, а шеф-повара покажут, насколько разным он может быть. На Курорте Красная Поляна основная программа развернётся на Поляне 960 сразу на нескольких площадках. 🗓 21–23 августа «Птицы захмелели» ✦ арбузный амюз-буш в подарок гостям фестиваля Après Ski ✦ арбузный приветственный напиток Фудтрак «Бумеранг» ✦ пирожки с арбузом, перцем чили и сыром ✦ брускетта с арбузом и творожным сыром ✦ авторские лимонады, салаты и сэндвичи ✦ акция на пенное 2+1 🗓 А 22 августа устраиваем большой фестивальный день: ✦ 12:00 — танцевальный мастер-класс в Après Ski ✦ 15:00–19:00 — гигантский пикник на лужайке у отеля «Панорама by Mercure Красная Поляна»: бадминтон, пинг-понг, баланс-борд, летние игры, DJ-сеты, кавер-группа и розыгрыш призов ✦ 18:00–21:00 — сансет-вечеринка с DJ на террасе Après Ski ✦ 19:00 — мастер-класс по бачате в «Птицы захмелели» ✦ 19:00–21:00 — выступление Culturo Band в «Птицы захмелели» ✦ 19:00–22:00 — караоке-хор у фудтрака «Бумеранг» 🔥 И, конечно, будет специальное фестивальное меню. В «Птицы захмелели» на пикнике приготовят арбуз на гриле с печёным кубанским перцем, фетой и сливочно-пармезановым соусом. 🔖 Доступ на все активности на Курорте Красная Поляна - свободный. 🙂 Поднимайтесь на высоту 960 на канатной дороге или на автомобиле, чтобы провести самые вкусные дни этого августа в хорошей компании! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>20.08.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9103</t>
+  </si>
+  <si>
+    <t>🔥 В «Интерстелларе» один час мог стоить семи лет. У нас всё проще! ⚡️ До 30 сентября сезонный ски-пасс 2026/27 можно купить по цене ранних продаж. ✨ Не затягивайте. Купер бы одобрил! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>20.08.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9101</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 20 августа, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 7:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>19.08.26 16:52</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9100</t>
+  </si>
+  <si>
+    <t>😍 Отправь тому, с кем бы пошел в горы ‼️ Просто напоминаем, что до конца лета осталось совсем немного, и если вы ещё не успели попасть в горы, то у вас ещё время и прекрасный повод! ✉️ А если вы заполняли анкету на участие в поиске Самого уставшего человека, то напоминаем, что до 31 августа действует 20% скидка на проживание до конца года в отелях в Сириусе и на Курорте Красная Поляна ⬇️ Так что ищите ваш промокод на почте, которую оставляли при заполнении анкеты, а мы ждём вас в горах! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>19.08.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9099</t>
+  </si>
+  <si>
+    <t>🥊 22 августа RED ARENA примет мощный Вечер бокса! 🗓 Этот турнир официально станет самым высокогорным за 10 лет работы RCC Boxing, ведь высота над уровнем моря в Екатеринбурге, Челябинске и Тюмени не достигает и 400 метров даже в самых высоких точках уральских мегаполисов! А арена в Сочи расположена на отметке 540 метров и является частью Курорта Красная Поляна. 🔥 Главное событие вечера - бой за титул чемпиона Европы по версии IBF между Валерием Оганисяном и представителем Турции Эге Арин Конуком. 🎟 Билеты уже на сайте. ❤️ — до встречи в RED ARENA!</t>
+  </si>
+  <si>
+    <t>19.08.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9098</t>
+  </si>
+  <si>
+    <t>19.08.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9097</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 19 августа, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 7:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>18.08.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9096</t>
+  </si>
+  <si>
+    <t>18.08.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9095</t>
+  </si>
+  <si>
+    <t>18.08.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9094</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 18 августа, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ‼️ Канатная дорога Красная Поляна (Поляна 540 - Поляна 960) временно закрыта, ведутся технические работы. Для удобства гостей Курорта между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер. 🚠 Канатные дороги: ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>17.08.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9085</t>
+  </si>
+  <si>
+    <t>😍 Горы прекрасны в любую погоду 💨 Даже когда вершины прячутся в облаках, вокруг становится по-своему красиво: туман ложится на склоны, краски становятся насыщеннее, а знакомые маршруты выглядят совсем иначе. Собрали немного сегодняшней горной атмосферы в фотографиях ❤️ ✨ А вам какие горы нравятся больше?</t>
+  </si>
+  <si>
+    <t>17.08.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9084</t>
+  </si>
+  <si>
+    <t>🥺 До конца лета осталось совсем немного! 😍 Но ещё можно успеть пропасть на несколько дней, уйти гулять по горным тропам, встретить закат повыше и вернуться с такими фотографиями. ✨ Если хотите сделать ваш отдых ещё выгоднее, загляните на наш сайт в раздел «спецпредложения» 🥰 А что вы ещё хотите успеть до конца этого лета?</t>
+  </si>
+  <si>
+    <t>17.08.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9083</t>
+  </si>
+  <si>
+    <t>🏔 Одна из самых красивых канатных дорог Курорта ✨ Канатная дорога «Фрирайд» проходит по восточному сектору Курорта. Её протяжённость составляет 872 метра, а перепад высот — 465 метров. 😍 Летом здесь особенно красиво: кресла проходят над зелёными склонами, а по пути открываются панорамные виды на Кавказские горы. 🏔️ А дальше можно продолжить прогулку и отправиться к водопаду Поликаря, одному из самых высоких водопадов в Сочи. 🚠 Покупайте прогулочные билеты на сайте Курорта, приезжайте в горы и обязательно прокатитесь на канатной дороге «Фрирайд». ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>17.08.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9082</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 17 августа, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ‼️ Канатная дорога Красная Поляна (Поляна 540 - Поляна 960) временно закрыта, ведутся технические работы. Для удобства гостей Курорта между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер. 🚠 Канатные дороги: ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>16.08.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9081</t>
+  </si>
+  <si>
+    <t>🔥 С чего начать знакомство с экотропами Курорта Красная Поляна? 💯 Собрали всё самое важное для первого похода и отправились проверять на практике вместе с гидом Курорта. ⚡️ Смотрите первый выпуск нашей новой серии про экотропы. 😍 А совсем скоро расскажем какие тропы лучше выбрать для первого похода, и покажем самые красивые места на Курорте, ради которых точно стоить приехать в горы! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>16.08.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9080</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 16 августа, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ‼️ Канатная дорога Красная Поляна (Поляна 540 - Поляна 960) временно закрыта, ведутся технические работы. Для удобства гостей Курорта между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер. 🚠 Канатные дороги: ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>15.08.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9079</t>
+  </si>
+  <si>
+    <t>15.08.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9078</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 15 августа, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ‼️ Канатная дорога Красная Поляна (Поляна 540 - Поляна 960) временно закрыта, ведутся технические работы. Для удобства гостей Курорта между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер. 🚠 Канатные дороги: ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>14.08.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9077</t>
+  </si>
+  <si>
+    <t>14.08.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9076</t>
+  </si>
+  <si>
+    <t>⭐️ Планировать отдых в горах заранее выгоднее! ⚡️ На Курорте Красная Поляна действует тариф «Раннее бронирование» со скидкой до 15% на проживание. ✦ −10% от открытого тарифа при бронировании за 7–14 дней до даты заезда ✦ −15% при бронировании за 15 дней и более А ещё в тариф уже включены бесплатный Wi-Fi и подъём по канатной дороге от Поляны 540 до Поляны 960. ❗️ Предложение доступно для проживания в отелях и апартаментах Курорта Красная Поляна. 🌐 Выбирайте подходящий вариант на Поляне 540 или 960, бронируйте заранее и оставляйте больше времени на самое приятное: прогулки по экотропам, горы и отдых ❤️ 🔖 Все условия и бронирование — на нашем сайте. До встречи в горах! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>14.08.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9075</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 14 августа, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ‼️ Канатная дорога Красная Поляна (Поляна 540 - Поляна 960) временно закрыта, ведутся технические работы. Для удобства гостей Курорта между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер. 🚠 Канатные дороги: ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>13.08.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9074</t>
+  </si>
+  <si>
+    <t>💦 Аквапарк в подарок при проживании от 3 ночей! 🗓 С 11 августа по 10 октября для гостей апартаментов Курорта Красная Поляна действует специальное предложение. ✨ При бронировании проживания от 3 ночей каждый номер получает 1 бесплатный сертификат на посещение аквапарка для одного человека. 😍 А если едете вдвоём, семьёй или компанией, для остальных гостей номера билеты в аквапарк можно приобрести со скидкой 15% от открытой цены. Оформить их можно на ресепшн. 📌 Условия: ✦ проживание от 3 ночей ✦ 1 бесплатный сертификат на номер для 1 человека ✦ дополнительные билеты со скидкой 15% ✦ акция действует до 10 октября включительно Никакого отдельного тарифа выбирать не нужно. Если ваше проживание подходит под условия акции, сертификат выдадут при заселении. 🔗 Выбирайте даты и планируйте ваши лучшие выходные в горах! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>13.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9073</t>
+  </si>
+  <si>
+    <t>✏️ А вы знали, что у Курорта Красная Поляна есть Дзен? 💭 Там мы рассказываем о Курорте чуть подробнее: делимся идеями для путешествий, маршрутами по горам, полезными гидами и историями, для которых одного поста бывает мало. 🙂 Если любите не только смотреть красивые кадры, но и читать про горы, заглядывайте к нам в Дзен. 🔖 Подписывайтесь и сохраняйте статьи перед поездкой в горы! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>13.08.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9072</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 13 августа, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ‼️ Канатная дорога Красная Поляна (Поляна 540 - Поляна 960) временно закрыта, ведутся технические работы. Для удобства гостей Курорта между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер. 🚠 Канатные дороги: ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>12.08.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9071</t>
+  </si>
+  <si>
+    <t>😍 К звездопаду готовы! 💫 Прямо сейчас на отметке 2050м в Цирке-2 невероятная атмосфера, и уже всё готово, чтобы вместе увидеть одно из главных астрономических событий лета — метеорный поток Персеиды. 👇 А где вы будете смотреть на звездопад?</t>
+  </si>
+  <si>
+    <t>12.08.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9070</t>
+  </si>
+  <si>
+    <t>😍 Ваш идеальный день в горах! Насладитесь идеальным днём с завтраком, СПА и соляной комнатой в Марриотт Соул СПА. ⚠️ В программу входят: ✦ завтрак «шведский стол» (с 7:00 до 11:30) ✦ посещение СПА-центра (7:00 до 22:00) ✦ посещение открытого бассейна (с 10:00 до 19:00). ✦ соляная комната (с 7:00 до 22:00) 🔖 Информация и запись по телефону +7 (928) 457-90-70, или на нашем сайте. Воспользоваться предложением и приобрести посещение также можно на ресепшен отеля Марриотт. ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>12.08.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9069</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 12 августа, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама ⚫️ Озеро Айсберг (c гидом) ⚫️ Перевал Аибга (c гидом) ⚫️ Перевал Седой (c гидом) Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>11.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9059</t>
+  </si>
+  <si>
+    <t>🥰 Увидимся в следующем году? 🍻 Пенные выходные закончились, а мы уже ждём, когда сможем снова отправиться в пенный хайк и провести йогу в окружении гор с холодным лагером в руках. 😍 Спасибо всем, кто разделил с нами эти прекрасные несколько дней! ❤️ — до встречи! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>11.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9058</t>
+  </si>
+  <si>
+    <t>11.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9057</t>
+  </si>
+  <si>
+    <t>☄️ Подвесной мост на высоте 2200 метров снова открыт! 📌 Если давно хотели пройти над пропастью и посмотреть на горы с необычного ракурса, самое время подняться на Поляну 2200. Вас ждут подвесной мост, живописная тропа вдоль скалы и ещё одна головокружительная переправа по пути к Панорамной площадке 360°. А вокруг Кавказские горы, долина реки Мзымта и горные посёлки с высоты птичьего полёта ❤️ 📍 — Поляна 2200, верхняя станция канатной дороги «Вершина» ✨ — Для взрослых и детей от 7 лет 👀 Кто готов проверить себя на высоте?</t>
+  </si>
+  <si>
+    <t>11.08.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9056</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 11 августа, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>10.08.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9050</t>
+  </si>
+  <si>
+    <t>😍 Скоро откроются три новые высокогорные экотропы 🔖 Уже 12 августа на Курорте Красная Поляна планируется открытие сразу трёх новых маршрутов: ✦ Озеро Айсберг ✦ Перевал Аибга ✦ Перевал Седой ✨ Это маршруты для тех, кто хочет увидеть самые удалённые и впечатляющие уголки гор. Но важно учитывать, что все три экотропы имеют экстремальный уровень сложности. ‼️ Также напоминаем, что посещение этих троп возможно только в сопровождении гида. ❤️ — до встречи в горах! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>10.08.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9049</t>
+  </si>
+  <si>
+    <t>🍉 Арбузно-дынное меню уже в ресторане Roma! 🌴 Лето продолжается, а вместе с ним — сезон самых сочных вкусов. До 18 сентября в ресторане Roma и лобби-баре отеля Панорма by Mercure  действует специальное арбузно-дынное меню! 🔖 В меню: ✦ Запечённый камамбер с арбузом ✦ Карпаччо с дыней и арбузом ✦ Салат с арбузом и креветками ✦ Пицца с дыней и горгонзолой ✦ Панна-котта с дыней и арбузом ✦ Арбузный спритц ✦ Арбузно-дынный смузи 📅 Спецпредложение действует до 18 сентября. Если давно хотели попробовать необычные сочетания летних фруктов — сейчас самое время! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>10.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9048</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 10 августа, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (откроется позже) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>09.08.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9044</t>
+  </si>
+  <si>
+    <t>😍 Встречаем звездопад Персеиды в горах 💫 12 августа отправляемся на высоту +2050 м, чтобы вместе увидеть одно из главных астрономических событий лета — метеорный поток Персеиды. 🥰 В ночь с 12 на 13 августа ожидается пик звездопада. А наблюдать за ночным небом будем в высокогорном лагере «Звёздная поляна», вдали от городского освещения. 🗓 Начинаем уже в 18:00. В программе вечера: ✦ лекция от астронома ✦ чайная церемония ✦ живая музыка ✦ и, конечно, наблюдение за Персеидами Подробности и бронирование уже на нашем сайте, а также по номеру телефона: 89384508265! ❤️ — увидимся под звёздами!</t>
+  </si>
+  <si>
+    <t>09.08.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9043</t>
+  </si>
+  <si>
+    <t>😍 Снова начинаем наше утро с пенной разминки в окружении гор! ❤️ — хочу такую йогу каждый день</t>
+  </si>
+  <si>
+    <t>09.08.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9041</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 9 августа, воскресенье Заключительный день фестиваля «Пенные выходные»! На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>08.08.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9040</t>
+  </si>
+  <si>
+    <t>🔴 Вы поёте хо-ро-шо! 🔥 Прямо сейчас караоке у фуд-трака «Бумеранг»! Поём любимые хиты на отметке Поляна 960 и отмечаем ещё один прекрасный день нашего пенного фестиваля! 😍 — мы ждём вас!</t>
+  </si>
+  <si>
+    <t>08.08.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9038</t>
+  </si>
+  <si>
+    <t>❓ Какие планы на вечер? 🔥 У нас есть несколько классных предложений для вас! Так что если вы уже на Курорте Красная Поляна или только планируете приехать — советуем ознакомиться с вечерней программой фестиваля «Пенные выходные»: ✦ 19:00 - 21:00 - зажигательный сет от DJ Erick Bless в рестобаре Après Ski ✦ 19:00 - 22:00 ‒ караоке у фуд-трака «Бумеранг» на лужайке отеля «Панорама by Mercure Красная Поляна» ✦ 20:00 - 22:00 ‒ романтические каверы от Culturo Band в ресторане-пивоварне «Птицы захмелели» ❤️ — увидимся!</t>
+  </si>
+  <si>
+    <t>08.08.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9037</t>
+  </si>
+  <si>
+    <t>😍 Пенный хайк — было! ✨ Прошли прекрасный маршрут по эко-тропам Курорта Красная Поляна с не менее прекрасным завершением в ресторане «Птицы захмелели» 🍻 Освежающий лагер после такого хайка — то что нужно! ❤️ — а теперь ждём вас на барбекю-пати у отеля Панорама!</t>
+  </si>
+  <si>
+    <t>08.08.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9036</t>
+  </si>
+  <si>
+    <t>🍻 «Пенный хайк» в самом разгаре! 🥰 Мы уже добрались до середины маршрута — горной купели на Курорте Красная Поляна ✨ Освежаемся и выдвигаемся к самому финишу, где всех участников ждёт пенное от пивоварни «Птицы захмелели» ❤️ — такой хайк мы любим!</t>
+  </si>
+  <si>
+    <t>08.08.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9034</t>
+  </si>
+  <si>
+    <t>🍻 Пенная разминка — всё! 🥰 По крайней мере на сегодня, а если вы всё пропустили — советуем присоединиться к нам завтра! 😍 Прекрасные виды Курорта Красная Поляна, освежающий лагер «Птицы захмелели» и такие потрясающие вы! ❤️ — желаем всем такого же продуктивного начала дня!</t>
+  </si>
+  <si>
+    <t>08.08.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9033</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 8 августа, суббота Второй день фестиваля «Пенные выходные»! На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>07.08.26 19:43</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9032</t>
+  </si>
+  <si>
+    <t>😍 +1 прекрасный вечер в горах! А завтра у нас большая программа на «Пенных выходных»! ✦ 10:00 ‒ пивная разминка в рестобаре Après Ski. Необходима регистрация. 18+, количество мест ограничено. ✦ 15:00 ‒ пенный хайк с гидом и аниматором: сбор в рестобаре Après Ski, финиш у ресторана-пивоварни «Птицы захмелели». Необходима регистрация. 18+, количество мест ограничено. ✦ 16:00-22:00 ‒ барбекю-пати на лужайке отеля «Панорама by Mercure Красная Поляна» ✦ 17:00-19:00 ‒ квартирник в рестобаре Après Ski ✦ 18:00 - 20:00 - разогревающий сет от DJ Vadim Bukharov в ресторане-пивоварне «Птицы захмелели» ✦ 19:00 - 21:00 - зажигательный сет от DJ Erick Bless в рестобаре Après Ski ✦ 19:00-22:00 ‒ караоке у фуд-трака «Бумеранг» на лужайке отеля «Панорама by Mercure Красная Поляна» ✦ 20:00 - 22:00 ‒ романтические каверы от Culturo Band в ресторане-пивоварне «Птицы захмелели» Весь день ‒ ритуал «Пивное парение» в горных банях «4 стихии». Необходима запись по телефону — +78622455021 🗓 Смотрите расписание, выбирайте события и до встречи на Курорте Красная Поляна!</t>
+  </si>
+  <si>
+    <t>07.08.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9030</t>
+  </si>
+  <si>
+    <t>😍 Ваш идеальный день в горах! Насладитесь идеальным денем с завтраком, СПА и соляной комнатой в Марриотт Соул СПА. ⚠️ В программу входят: ✦ завтрак «шведский стол» (с 7:00 до 11:30) ✦ посещение СПА-центра (7:00 до 22:00) ✦ посещение открытого бассейна (с 10:00 до 19:00). ✦ соляная комната (с 7:00 до 22:00) 🔖 Информация и запись по телефону +7 (928) 457-90-70, или на нашем сайте. Воспользоваться предложением и приобрести посещение также можно на ресепшен отеля Марриотт. ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>07.08.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9029</t>
+  </si>
+  <si>
+    <t>🍻 Пенные выходные уже здесь! ✉️ Если ваше утро началось не на йоге с охлаждающим лагером в окружении гор, то мы вам искренне сочувствуем, но зовём присоединиться к нам на вечернюю программу фестиваля! ✦ 17:00 - 19:00 ‒ разогревающий сет от DJ Erick Bless в рестобаре Après Ski ✦ 19:00 - 21:00 ‒ живая музыка в исполнении группы “Два Брата: аккордеон и гитара” в рестобаре Après Ski ✦ 18:00 - 20:00 ‒ акустический концерт дуэта Виктора Бахмата в ресторане-пивоварне «Птицы захмелели» ✦ 20:00 - 22:00 ‒ вдохновляющий сет от DJ Vadim Bukharov в ресторане-пивоварне «Птицы захмелели» Весь день ‒ ритуал «Пивное парение» в горных банях «4 стихии». Необходима запись по телефону — +78622455021 ❤️ — лучшее начало дня! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>07.08.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9028</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 7 августа, пятница Приглашаем всех на фестиваль «Пенные выходные»! На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>06.08.26 18:17</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9027</t>
+  </si>
+  <si>
+    <t>🍻 Уже завтра на Курорте Красная Поляна начинаются «Пенные выходные»! ✉️ С 7 по 9 августа нас ждут музыка, гастрономия, активности в горах и специальные предложения от ресторанов и отелей Курорта. А начнём фестиваль с пивной разминки уже завтра! 🔗 7 августа в 10:00 встречаемся в рестобаре Après-Ski на утреннюю зарядку. Участие бесплатное, а после разминки каждый участник получит пенное в подарок. 🔖 Количество мест ограничено. 📍 — 7 августа, 10:00, Рестобар Après-Ski ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>06.08.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9025</t>
+  </si>
+  <si>
+    <t>🔖 Уважаемые гости Курорта Красная Поляна! 😢 Нам, как и Алсу, очень грустно сообщать эту новость, но по независящим от обеих сторон причинам сегодняшний концерт не состоится. 🗓 Но не спешите расстраиваться — концерт перенесен на 12 ноября. Мы все обязательно встретимся с вами этой осенью, а сегодня благодарим вас за понимание и поддержку. Как поётся в песне "Иногда так случается..", но этот вечер всё равно будет наполнен музыкой. Мы ждём вас и будем рады провести его вместе. ❤️ — до скорой встречи!</t>
+  </si>
+  <si>
+    <t>06.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9020</t>
+  </si>
+  <si>
+    <t>🔖 Экотропы Курорта Красная Поляна. «Два водопада» Впервые в этом летнем сезоне открылась одна из самых живописных экотроп Курорта — «Два водопада». Если готовы к насыщенному маршруту, обязательно добавьте её в свой список. 📍 Что вас ждёт? Маршрут проходит сразу к двум водопадам — Поликаря и Медвежьему. ✦ Поликаря — один из самых высоких водопадов Европы. Его высота достигает 72 метров. Поток ручья Ржаного, который никогда полностью не пересыхает, разделяется скалой на два мощных рукава. ✦ Медвежий водопад находится в долине Цирк-2 на высоте 1970 метров. В отличие от Поликаря, вода здесь не падает отвесно, а плавно стекает по склону. ❓ О маршруте: ✦ сложность — высокая; ✦ протяжённость — 3,5 км; ✦ время в пути — около 2,5 часов; ✦ перепад высот — 770 метров. 🌿 Что вы увидите по пути? ✦ снежник, который сохраняется даже летом; ✦ широколиственный лес и субальпийское криволесье; ✦ часовню Веры, Надежды, Любови и Софии; ✦ панорамы Главного Кавказского хребта; ✦ сразу два водопада за одну прогулку. 💡 Для более комфортного путешествия рекомендуем отправиться на маршрут вместе с гидами Курорта Красная Поляна. Они помогут пройти тропу и расскажут интересные факты о природе и истории этих мест. 💬 Как вам идея такой рубрики? О какой тропе хотели бы узнать дальше? ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>06.08.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9019</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 6 августа, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Два водопада 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>05.08.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9015</t>
+  </si>
+  <si>
+    <t>🥇 Первый музей современного искусства в горах! 🔗 «Красные горки» — расположен с самом центре Курорта Красная Поляна! Музей является уникальным культурным пространством, объединяющим силу горной природы и актуальные художественные практики России. 💬 Приходите за живым опытом современного искусства — выставками, событиями и творческими форматами. 📍 — Поляна 540, Горная карусель, д.5 ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>05.08.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9014</t>
+  </si>
+  <si>
+    <t>🍺 7 августа отмечаем Всемирный день пива! А значит, самое время отправиться на «Пенные выходные» на Курорте Красная Поляна. ⚠️ А с 7-9 августа вас ждёт: Три дня музыки, гастрономии, прогулок в горах, пивного хайка, живых концертов, DJ-сетов и специальных предложений от ресторанов и отелей Курорта. 🔖 Подробная программа фестиваля и билеты уже на нашем сайте! 📅 7–9 августа, Курорт Красная Поляна До встречи в горах! 🍻 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>05.08.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9013</t>
+  </si>
+  <si>
+    <t>Найдены самые уставшие люди в России! Группа Мантера подвела итоги и определила 3 уставших, которым подарит отдых на море🌊 и в горах🏔️ Наша команда внимательно изучила 9 358 историй. Мы искренне понимаем каждого, ведь все устают по-своему🫂 Кто-то кроме работы не видит в жизни ничего и просто мечтает выдохнуть. Кто-то так закрутился в череде домашних дел с детьми, что забыл, какой год на дворе. Кто-то из вас делился не своей историей, а историей тех, кто сегодня всю свою жизнь отдает для помощи другим. Кто-то, несмотря на все «но» в виде болезней и ограничений, влюблен в жизнь и просто хочет перезагрузиться. Кто-то уже на пенсии, но так и не был в настоящем отпуске. Бережно храним все истории под замком конфиденциальности🔐 Нам было невероятно сложно выбрать 3 победителей, потому что каждый участник точно заслужил свой отдых! Путем долгого анализа историй мы выбрали 3 самых уставших человек и готовы торжественно объявить результаты: 1 место – 1 неделя проживания в горах + 1 неделя на море — Эльвира — Набережные Челны 2 место – 1 неделя на море — Савелий — Ростов-на-Дону 3 место – 1 неделя в горах — Марина — Зеленоград Мы уже связались с победителями. Поздравляем вас и ждем в наших отелях в горах и на море, чтобы подарить запоминающийся отдых!❤️‍🔥 Кого нет в этом списке, вас мы тоже будем рады увидеть в гостях — до 31 августа действует 20% скидка на проживание до конца года в отелях в Сириусе и на Курорте Красная Поляна.  Желаем вам почаще помнить о себе, отдыхать, наполняться силами, посещать новые места и открывать для себя нашу красивую страну с новой стороны!❤️</t>
+  </si>
+  <si>
+    <t>05.08.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9012</t>
+  </si>
+  <si>
+    <t>Найдены самые уставшие люди в России! Группа Мантера подвела итоги и определила 3 уставших, которым подарит отдых на море🌊 и в горах🏔️ Наша команда внимательно изучила 9 358 историй. Мы искренне понимаем каждого, ведь все устают по-своему🫂 Кто-то кроме работы не видит в жизни ничего и просто мечтает выдохнуть. Кто-то так закрутился в череде домашних дел с детьми, что забыл, какой год на дворе. Кто-то из вас делился не своей историей, а историей тех, кто сегодня всю свою жизнь отдает для помощи другим. Кто-то, несмотря на все «но» в виде болезней и ограничений влюблен в жизнь и просто хочет перезагрузится. Кто-то уже на пенсии, но так и не был в настоящем отпуске. Бережно храним все истории под замком конфиденциальности🔐 Нам было невероятно сложно выбрать 3 победителей, потому что каждый участник точно заслужил свой отдых! Путем долгого анализа историй мы выбрали 3 самых уставших человек и готовы торжественно объявить результаты: 1 место – 1 неделя проживания в горах + 1 неделя на море — Эльвира — Набережные Челны 2 место – 1 неделя на море — Савелий — Ростов-на-Дону 3 место – 1 неделя в горах — Марина — Зеленоград Мы уже связались с победителями. Поздравляем вас и ждем в наших отелях в горах и на море, чтобы подарить запоминающийся отдых!❤️‍🔥 Кого нет в этом списке, вас мы тоже будем рады увидеть в гостях — до 31 августа действует 20% скидка на проживание до конца года в отелях в Сириусе и на Курорте Красная Поляна.  Желаем вам почаще помнить о себе, отдыхать, наполняться силами, посещать новые места и открывать для себя нашу красивую страну с новой стороны!❤️</t>
+  </si>
+  <si>
+    <t>05.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9011</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 5 августа, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Снежная звезда (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>04.08.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9010</t>
+  </si>
+  <si>
+    <t>04.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9009</t>
+  </si>
+  <si>
+    <t>🍻 Приглашаем вас на пенные выходные! 🔥 С 7 по 9 августа Курорт Красная Поляна приглашает на фестиваль «Пенные выходные». Это 3 дня музыки, активностей в горах и специальных предложений от ресторанов и отелей Курорта. 💰 Стоимость билета одного дня «Пенные выходные» ‒ 900₽ Билет действует один день (8 августа) и предназначен для гостей старше 18 лет 🔖 В билет входят: ✦ подъём по канатной дороге до Поляны 960 ✦ пивной сет в ресторане-пивоварне «Птицы захмелели» *Билет одного дня действует только 8 августа 2026 года. Подъём на Курорт 7 и 9 августа, осуществляется по стандартному прейскуранту. При бронировании проживания по тарифу «Пенные выходные» билет уже включен, покупать его дополнительно не нужно 🗓 7 августа ✦ 10:00 ‒ пивная разминка в рестобаре Après Ski ✦ 17:00 - 19:00 - разогревающий сет от DJ Erick Bless в рестобаре Après Ski ✦ 19:00-21:00 ‒ живая музыка в исполнении группы “Два Брата: аккордеон и гитара” в рестобаре Après Ski ✦ 18:00-20:00 ‒ акустический концерт дуэта Виктора Бахмата в ресторане-пивоварне «Птицы захмелели» ✦ 20:00 - 22:00 - вдохновляющий сет от DJ Vadim Bukharov в ресторане-пивоварне «Птицы захмелели» ✦ Весь день ‒ ритуал «Пивное парение» в горных банях «4 стихии» (запись по телефону +78622455021) 🗓 8 августа ✦ 10:00 ‒ пивная разминка в рестобаре Après Ski ✦ 15:00 ‒ пенный хайк с гидом и аниматором: сбор в рестобаре Après Ski, финиш у ресторана-пивоварни «Птицы захмелели» ✦ 16:00-22:00 ‒ барбекю-пати на лужайке отеля «Панорама by Mercure Красная Поляна» ✦ 17:00-19:00 ‒ квартирник в рестобаре Après Ski ✦ 18:00 - 20:00 - разогревающий сет от DJ Vadim Bukharov в ресторане-пивоварне «Птицы захмелели» ✦ 19:00 - 21:00 - зажигательный сет от DJ Erick Bless в рестобаре Après Ski ✦ 19:00-22:00 ‒ караоке у фуд-трака «Бумеранг» на лужайке отеля «Панорама by Mercure Красная Поляна» ✦ 20:00 - 22:00 ‒ романтические каверы от Culturo Band в ресторане-пивоварне «Птицы захмелели» Весь день ‒ ритуал «Пивное парение» в горных банях «4 стихии» (запись по телефону +78622455021) 🗓 9 августа ✦ 10:00 ‒ пивная разминка в рестобаре Après Ski ✦ весь день ‒ ритуал «Пивное парение» в горных банях «4 стихии» ❤️ — увидимся в горах! 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>04.08.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9008</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 4 августа, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Снежная звезда (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) Временно закрыты из-за ухудшения погодных условий: ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>03.08.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8999</t>
+  </si>
+  <si>
+    <t>👍 В новый месяц с новыми заставками на телефон! Лето в самом разгаре. Если вы ещё не успели подняться в горы — самое время это исправить. А пока собрали для вас самые красивые виды Курорта Красная Поляна, чтобы они всегда были под рукой. Фотографии в высоком разрешении уже ждут вас в комментариях — выбирайте понравившуюся и делитесь скринами своих гаджетов ❤️ 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>03.08.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8998</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 3 августа, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Снежная звезда (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>02.08.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8997</t>
+  </si>
+  <si>
+    <t>✨ Счастливые часы в СПА центре отеля Долина 960 Мы точно знаем, как провести время в СПА ещё приятнее — сделать это в «счастливые часы». ‼️ Ежедневно с 15:00 до 17:00 в СПА Долины действуют специальные цены: Стоимость взрослого билета: 2.500₽ 3.000₽ Стоимость детского билета: 1.250₽ 1.500₽ 🙂 Температура воды в бассейне поддерживается на уровне 32-33 градусов, что обеспечивает комфортный отдых в любое время года, а помимо открытого бассейна, спа-комплекс располагает термальной зоной с финской сауной, паровой комнатой, турецким хамамом и крытым бассейном с шезлонгами для отдыха. 📌 На территории отеля работает ресторан Лихтенштейн, откуда можно заказать напитки во время пребывания в спа. ⚠️ Узнать подробности и приобрести разовое посещение можно на нашем сайте! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>02.08.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8996</t>
+  </si>
+  <si>
+    <t>👍 Афиша августа. Все события Курорта Красная Поляна! Сохраняйте афишу и выбирайте, как проведёте свои незабываемые дни на Курорте Красная Поляна! ✦ Фестиваль «Пенные выходные» 7-9 августа Поляна 960 ✦ Пивное парение 7-9 августа Поляна 960, банный комплекс «4 стихии» ✦ Занятия йогой в Новотель Резорт и СПА Красная Поляна Каждую сб в 18:30 и вс в 8:30 Поляна 960 ✦ Ежедневная анимационная программа 17:00–20:00 Поляна 540, парк «Времена года» ✦ Счастливые часы в Après-ski Ежедневно с 10:00-13:00 скидка 20% на всё меню Поляна 960 ✦ Мумий Тролль: трибьют-шоу 29 августа, 21:00 Поляна 540, Казино «Бумеранг» ✦ Вечер профессионального бокса 22 августа, 18:00 Поляна 540, RED ARENA ✦ HI-FI 20 августа, 21:00 Поляна 540, Казино «Бумеранг» ✦ Кулинарные мастер-классы для детей Пн, пт — 14:00 Поляна 960, Ресторан «Roma», Курорт Красная Поляна ✦ Занятия йогой в Риксос Красная Поляна Пн, ср, пт — 08:00 Поляна 960, Риксос Красная Поляна ✦ «Вин-Вино» игровая винная дегустация Каждую среду и пятницу в 17:00 Поляна 540, отель «Марриотт», Представительская гостиная Выбирайте события и планируйте свой отдых в горах! До встречи в горах! ❤️ 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8995</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 2 августа, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Снежная звезда (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>01.08.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8994</t>
+  </si>
+  <si>
+    <t>⚡️ Совсем скоро будет так! 🔥 Только утром мы открыли продажи сезонных зимних ски-пассов, а уже считаем дни до начала горнолыжного сезона и пересматриваем фото и видео с прошлого года Ставьте ❤️, если тоже ждёте сезон также, как и мы! 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>01.08.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8992</t>
+  </si>
+  <si>
+    <t>🔥 Открываем первую волну продаж зимних сезонных ски-пассов! Готовим сани с лета и запускаем продажу зимних сезонников уже сейчас! Если вы хотите провести горнолыжный сезон 26/27 максимально выгодно — этот пост для вас! ‼️ Что получает владелец ски-пасса, приобретенного в период ранних продаж: ✦ неограниченное количество подъемов и спусков со спортивным снаряжением на всех кресельных и гондольных канатных дорогах курорта, работающих в день визита ✦ премиальную опцию фаст-трек (быстрые проходы на всех подъемниках курорта) ✦ скидку 10% в ресторане «Птицы захмелели» ✦ скидку 10% на занятие с инструктором в школе катания «Три вершины»* ✦ скидку 10% на посещение сервисов с животными: мини-зоопарк «Капибара и друзья», парк «Дача Альпача», Хаски-центр, парк приключений «Лес чудес» и оленья ферма; ✦ парковка - 3 000₽ в месяц/одна отметка; 5 000₽ в месяц/две отметки (кроме января)  Скидки предоставляются в течение зимнего сезона 2026/2027 при предъявлении гостем своего сезонного ски-пасса. 🔖 Стоимость взрослого ски-пасса составляет 46.000₽ 65.500₽, а детского — 21.000₽ 30.000₽*  *Предложение действует только до 30.09.2026 💸 Узнать подробности и приобрести ски-пасс можно на нашем сайте! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>01.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8991</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 1 августа, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>31.07.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8990</t>
+  </si>
+  <si>
+    <t>☄️ Горнолыжный сезон уже близко! Уже завтра стартует предпродажа зимних ски-пассов! 🔖 1 волна продаж продлится с 1.08 по 30.09 Стоимость взрослого ски-пасса составит 46.000₽, а детского — 21.000₽ ‼️ Полная стоимость взрослого ски-пасса — 65.500₽, а детского — 30.000₽ Так что если хотите сделать ваш горнолыжный сезон ещё выгоднее — ставьте напоминание на завтра! ❤️ — горнолыжный сезон, мы тебя ждём!</t>
+  </si>
+  <si>
+    <t>31.07.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8989</t>
+  </si>
+  <si>
+    <t>☄️ Горнолыжный сезон уже близко! Уже завтра стартует предпродажа зимних ски-пассов! 🔖 1 волна продаж продлится с 1.08 по 30.09 Стоимость взрослого ски-пасса составит 46.000₽, а детского — 21.000₽ 🔖 2 волна продлится с 1.10 по 30.11 Стоимость 52.500₽ за взрослый, и 24.000₽ за детский ски-пасс ‼️ Полная стоимость взрослого ски-пасса — 65.500₽, а детского — 30.000₽ Так что если хотите сделать ваш горнолыжный сезон ещё выгоднее — ставьте напоминание на завтра! ❤️ — горнолыжный сезон, мы тебя ждём!</t>
+  </si>
+  <si>
+    <t>31.07.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8988</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 31 июля, пятница ‼️ Обращаем внимание, что канатные дороги и эко-тропы Восточного сектора будут доступны с 12:00! На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🔵 Поляна 1460 🔵 Водопад медвежий 🔴 Чёрная пирамида ⚫️ Панорама Пешеходные тропы восточного сектора, в частности: 🔵 Папоротниковая 🔴 Поликаря трекинг 🟢 Водопад Поликаря 🔵 Буковый лес 🟢 Заброшенный бугель закрыты на регламентные работы. Открытие запланировано на 12:00. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Снежная звезда (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) Будут открыты с 12:00, ведутся регламентные работы: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>30.07.26 20:51</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8987</t>
+  </si>
+  <si>
+    <t>Мы с мамой в гарах и мне тут нравица тут красива вы тоже приежаите в горы</t>
+  </si>
+  <si>
+    <t>30.07.26 18:43</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8986</t>
+  </si>
+  <si>
+    <t>30.07.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8985</t>
+  </si>
+  <si>
+    <t>✨ Два совершенно разных путешествия за один день Утром подняться в горы, а уже через 40 минут оказаться под парусом в открытом море? На Курорте Красная Поляна это вполне реально. После прогулок по горным маршрутам можно сменить пейзаж и отправиться навстречу Чёрному морю. Во время прогулки вас ждут купание вдали от берега, возможность попробовать себя в управлении парусником и, если повезёт, встреча с дельфинами. Для тех, кто любит спокойное море, подойдут утренние выходы. А вечером можно встретить закат прямо на воде. В стоимость уже входит мастер-класс по управлению парусником. По желанию прогулку можно дополнить услугами фотографа, гида или повара на борту. 🔖 Подробности и тарифы — на сайте Курорта Красная Поляна. 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>30.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8984</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 30 июля, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>29.07.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8983</t>
+  </si>
+  <si>
+    <t>🍻 Пенные выходные уже совсем близко! С 7 по 9 августа встречаемся на Курорте Красная Поляна, чтобы проводить лето громко, весело и с пеной. Три дня музыки, танцев, конкурсов, развлечений и праздничной атмосферы на Поляне 960. 🎟 Билет на фестиваль стоит 900 ₽ и действует один день. В него уже входит: • подъём и спуск по канатным дорогам до Поляны 960; • фирменный пивной сет в ресторане-пивоварне «Птицы захмелели»; • участие во всех активностях фестиваля. Неважно, приедете вы на один день или решите провести в горах все выходные. Главное — захватите друзей и хорошее настроение. Остальное уже готово. 📅 7–9 августа 📍 Поляна 960 ❤️ - мы так этого ждали</t>
+  </si>
+  <si>
+    <t>29.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8982</t>
+  </si>
+  <si>
+    <t>🎉 Считаем дни до события, которое мы так ждали! Уже завтра начнется масштабный фестиваль YOGACAMP на Курорте Красная Поляна YOGACAMP FESTIVAL – мультиформатный фестиваль здорового образа жизни в горах Красной Поляны. 5 площадок, более 30 мастеров и спикеров, практики, лекторий и вечеринки, объединённые атмосферой и комьюнити. Успевайте стать частью комьюнити и разделить с нами эту атмосферу! ❤️ - буду с вами</t>
+  </si>
+  <si>
+    <t>29.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8981</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 29 июля, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>28.07.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8980</t>
+  </si>
+  <si>
+    <t>28.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8979</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 28 июля, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Черная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>27.07.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8978</t>
+  </si>
+  <si>
+    <t>☀️ До конца лета осталось совсем немного! И мы оветуем не упустить прекрасные дни в горах! Новый тариф «Наполни своё лето» объединяет всё, что нужно для насыщенного отдыха всей семьёй: проживание, активности, приятные бонусы и отдых у моря. Выбирайте даты и приезжайте за впечатлениями! Бесплатные активности (для каждого гостя в номере): ✦ Прогулочный билет «Панорама Красной Поляны» для взрослых (с 15 лет) и детей 7–14 лет ✦ Посещение Хаски-центра (дети до 4 лет только в сопровождении родителей) ✦ Посещение парка «Капибара и друзья» (дети до 8 лет в сопровождении родителей) Один маршрут верёвочного парка: ✦ для гостей ростом от 140 см ‒ маршрут «Воздушный сноуборд», ✦ для гостей ниже 140 см ‒ альтернативные маршруты или аттракционы ✦ Скидка 30% на аренду роликов или скейтборда (1 час проката для каждого гостя в номере)   Отвезём на пляж и вернём обратно! ✦ Чтобы воспользоваться бесплатным трансфером на пляж (район Сочи Парк Отеля), запишитесь до 20:00 за день до поездки на ресепшене отеля. ✦ Пляжные полотенца выдаются в отеле. Пляжное оборудование (шезлонги, зонты) предоставляется за дополнительную плату.   Условия акции ✦ Предложение действует при бронировании тарифа «Наполни своё лето» на сайте Курорта Красная Поляна. ✦ Выберите отель или апартаменты ✦ Укажите даты проживания ✦ Выберите тариф «Наполни своё лето» ‒ бонусы применяются автоматически Планируйте свой отпуск вместе с нами! Увидимся в горах ❤️</t>
+  </si>
+  <si>
+    <t>26.07.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8977</t>
+  </si>
+  <si>
+    <t>👍 В горах продолжается одно из самых красивых событий лета — цветение рододендронов. ⌛️ Маршрут к цветущим рододендронам: Старт — Поляна 540 Поднимайтесь выше по канатным дорогам: 🚡 К1 «Красная Поляна» Поляна 540 → Поляна 960 🚡 К2 «Реликтовый лес» Поляна 960 → Поляна 1460 🚡 К3 «Вершина» Поляна 1460 → Поляна 2200 На высоте 2200 метров пересаживайтесь на открытую кресельную канатную дорогу: 🚡 К4 «Аибга» Поляна 2200 → Поляна 2050 Именно здесь начинаются прогулочные маршруты по альпийским лугам, где находятся самые красивые поляны цветущих рододендронов. 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🏔 Отправляйтесь на прогулку с гидом. Специалист поможет выбрать маршрут с учётом погоды и состояния троп, расскажет об особенностях природы Кавказа и проведёт к лучшим локациям сезона. Вам останется наслаждаться видами, фотографировать цветущие склоны и знакомиться с горами в комфортном темпе. 🔖 Напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960.</t>
+  </si>
+  <si>
+    <t>26.07.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8976</t>
+  </si>
+  <si>
+    <t>❗️В связи с усилением ветра канатная дорога «Аибга» временно закрыта до улучшения погодных условий ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>26.07.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8975</t>
+  </si>
+  <si>
+    <t>😍 Приглашаем вас в верёвочный парк! Развлечение, которое не оставит равнодушным ни детей, ни взрослых! Прогуляться по эко-тропам и заглянуть в Верёвочный парк — идеальный маршрут для ваших прогулок! Тем более туда очень легко попасть по эко-тропе Папоротниковая. Всего 7-10 минут прогулки и вы окажетесь в удивительном месте. На тропе вы сможете встретить вековые буки и каштаны, заросли папоротников, поющие птицы, ручьи, лесные мостики и смотровую площадку для наблюдения за животными. Для посещения верёвочного парка и прогулки по эко-тропам выбирайте спортивную, закрытую обувь. Так ваш отдых в горах станет ещё комфортнее. 🗺 Парк располагается на отметке Поляна 900, нижняя станция канатной дороги "Старт Чемпиона", а билеты можно приобрести онлайн, в кассах Курорта, а также центрах «Чем заняться»</t>
+  </si>
+  <si>
+    <t>26.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8974</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 26 июля, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>25.07.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8973</t>
+  </si>
+  <si>
+    <t>🔖 Первый шаг к зимнему сезону — уже 1 августа С 1 августа стартует первая волна продажи сезонных ски-пассов. Только в этот период выгода достигает до 30% по сравнению с полной стоимостью сезона. ☄️ Выгоды сезонного ски-пасса: ✦ Безлимитное катание весь сезон ✦ Приоритетный проход на подъемник без очередей ✦ Скидка 10% в ресторане «Птицы захмелели» ✦ Скидка 10% на занятия с инструкторами «Три вершины» ✦ Скидка 10% на посещение «Пушистых» сервисов ✦ Льготный тариф на парковку (*кроме января) Почему стоит купить сейчас? ✦ Стоимость 1 дня в сезонном ски-пассе: ✦ 1 волна - 460 руб./день ✦ 2 волна - 525 руб./день Полная стоимость - 655 руб./день Один день без сезонного ски-пасса в среднем 7.900 руб. Первая волна продажи действует с 1 августа по 30 сентября. Не откладывайте зиму на потом — планируйте сезон заранее!</t>
+  </si>
+  <si>
+    <t>25.07.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8972</t>
+  </si>
+  <si>
+    <t>😍 «Герои вершин» — школа приключений в горах! Летняя программа, где вместо скучных уроков — настоящие открытия! Уникальные маршруты:  ✦ Походы к водопадам, по реликтовым лесам и смотровым площадкам с панорамными видами ✦ Посещение верёвочного парка – испытание для смельчаков Полезные навыки:  ✦ Ориентирование на местности, сбор рюкзака, разведение костра ✦ Правила безопасности в дикой природе и экологичный образ жизни Система мотивации:  ✦ Дневник достижений с оценками за каждый этап ✦ Памятные подарки и диплом после завершения программы Комфортные условия:  ✦ Питание в ресторане «Прагер» ✦ Все необходимое снаряжение предоставляется Каждый день — как новая глава книги о храбрости, команде и уважении к природе. Здесь дети становятся настоящими героями — добрыми, смелыми и свободными. Как записаться? Звоните: +7 (862) 245-50 04 – ответим на все вопросы!  Онлайн: заполните форму на сайте для бронирования места Офлайн: Поляна 540, Детский клуб «Три вершины» 540 – напротив павильона канатной дороги «Красная Поляна»  Поляна 540, Школа катания «Три вершины» – парк Времена года, напротив скейтпарка Точки продаж «Чем заняться» – расположены в каждом отеле Подарите своему ребёнку каникулы, которые останутся в памяти надолго ❤️</t>
+  </si>
+  <si>
+    <t>25.07.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8971</t>
+  </si>
+  <si>
+    <t>👀 Группа Мантера ищет самого уставшего человека в России А что, если этот человек — вы?  Тогда у вас есть шанс отправиться в долгожданный отпуск! Для участия достаточно заполнить небольшую анкету и написать короткое эссе! 😍 Среди участников выберут троих победителей, которые отправятся на отдых в Сочи. А каждый, кто заполнит анкету, получит скидку 20% на проживание в отелях Группы Мантера. Оставить заявку и узнать подробности можно на нашем сайте. Заявки принимаются до 31 июля, а итоги конкурса будут объявлены 5 августа. ❤️ — до встречи на Курорте Красная Поляна!</t>
+  </si>
+  <si>
+    <t>25.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8970</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 25 июля, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>24.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8969</t>
+  </si>
+  <si>
+    <t>🧘‍♂️ YOGACAMP 2026: четыре дня практик и отдыха в горах Красной Поляны С 30 июля по 2 августа на курорте Красная Поляна пройдет восьмой фестиваль YOGACAMP – одно из крупнейших событий России, объединяющее йогу, телесные практики, лекции, музыку и отдых в горах. Участников ждет: 💚более 30 преподавателей 💚занятия по разным направлениям йоги 💚дыхательные и функциональные практики 💚медитации 💚лекции о здоровье 💚живая музыка 💚вечерние концерты 😍 Тема фестиваля 2026 года – UNITY («Единство»). Основные площадки разместятся на уровне Поляна 960, где горные пейзажи и свежий воздух создают комфортные условия для практик и отдыха ❤️ Программа подойдет как новичкам, так и опытным практикам. Подробная информация о билетах и проживании доступны на официальном сайте YOGACAMP 2026.</t>
+  </si>
+  <si>
+    <t>24.07.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8968</t>
+  </si>
+  <si>
+    <t>😍 Утром — горы. Днём — море. А вечером снова горы. Пожалуй, одно из главных преимуществ отдыха на Курорте Красная Поляна — возможность не выбирать между горным воздухом и морским побережьем. Проснуться с видом на вершины, позавтракать в горах, провести день у моря, а вечером вернуться туда, где прохладнее, тише и особенно хорошо после жаркого дня. Для гостей Курорта в летний сезон работает трансфер к побережью Чёрного моря и обратно. Так что за один отпуск можно получить всё лучшее сразу. Горы для жизни. Море для настроения ❤️ Подробности и расписание — на нашем сайте!</t>
+  </si>
+  <si>
+    <t>24.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8967</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 24 июля, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>23.07.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8966</t>
+  </si>
+  <si>
+    <t>🏔️ А если остаться в горах подольше? Иногда пары дней недостаточно. Хочется успеть пройти все любимые тропы, позавтракать с видом на вершины, поработать в тишине, вечером заглянуть в СПА, а на следующий день снова отправиться в горы. Для тех, кто хочет задержаться, на Курорте Красная Поляна действует программа длительного проживания. Что входит: • проживание от 30 дней; • до 30% выгода; • безлимитный подъём на отметку Поляна 960; • 2 коворкинга, 11 бассейнов, 7 СПА и бань, десятки ресторанов и экотроп в шаговой доступности; • возможность приехать вместе с питомцем. Можно выбрать проживание на месяц, сезон или полгода и провести это время так, как вы сами этого захотите! Подробности и бронирование на нашем сайте! ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>23.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8965</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 23 июля, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🟢 Водопад Поликаря 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Чёрная пирамида 🔴 Поликаря трекинг ⚫️ Панорама Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>22.07.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8964</t>
+  </si>
+  <si>
+    <t>22.07.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8963</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 22 июля, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🔴 Чёрная пирамида 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Поликаря трекинг ⚫️ Панорама 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>22.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8962</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 22 июля, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🔴 Чёрная пирамида 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔵 Водопад медвежий 🔴 Поликаря трекинг 🔴 Панорама 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>21.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8961</t>
+  </si>
+  <si>
+    <t>21.07.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8960</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 21 июля, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🔴 Чёрная пирамида 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 10:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>20.07.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8959</t>
+  </si>
+  <si>
+    <t>🌿 Подарите время себе Выйти пораньше, пока воздух ещё прохладный. Пройти через реликтовый лес, остановиться у водопада, подняться к смотровой площадке и сделать фотографию на память. На Курорте Красная Поляна каждый маршрут открывает горы по-своему. Есть короткие прогулки на пару часов, а есть тропы, на которых легко провести целый день. Если хочется узнать об этих местах немного больше, отправляйтесь на прогулку с гидами Курорта Красная Поляна. Они подберут маршрут под ваш уровень подготовки, расскажут истории этих мест и покажут то, что легко не заметить самому. А сейчас при покупке экскурсии с гидом действует скидка 50% на прогулочный билет «Панорама Красной Поляны». Этим летом стоит хотя бы один день провести в горах. Скорее всего, одного дня окажется мало ❤️</t>
+  </si>
+  <si>
+    <t>20.07.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8958</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 20 июля, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🔴 Чёрная пирамида 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 10:00) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>20.07.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8957</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 19 июля, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🔴 Чёрная пирамида 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 10:00) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>19.07.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8956</t>
+  </si>
+  <si>
+    <t>🏆 Финал Чемпионата мира уже сегодня А значит, у вас есть целый день, чтобы провести его в горах! Вот наш маршрут до стартового свистка: 🐺 Получить порцию милоты Загляните в Хаски-центр, мини-зоопарк «Капибара и друзья» или познакомьтесь с альпаками на Поляне 960. Отличное настроение гарантировано. ♨️ Отдохнуть в горных банях «4 Стихии» Парные, прохладная купель и время для себя. Отличный способ расслабиться и набраться сил перед футбольным вечером. 🚠 Прогуляться по экотропам и подняться на 2200 Выберите один из маршрутов, поднимитесь по канатным дорогам и посмотрите на Кавказские горы с высоты. Если останется время, загляните к водопаду Поликаря. 🍽️ Поужинать с видом на горы Встретьте закат в ресторане «Вершина» на отметке 2200. Панорамные виды, свежий горный воздух и ужин, который станет красивым завершением дня. ⚽ Завершить день просмотром финала В 22:00 встречаемся смотреть главный матч мирового футбола. Центр гастрономического туризма «Птицы захмелели» или сразу несколько площадок в Игорной зоне «Красная Поляна» — выбирайте и бронируйте места заранее! Проведите этот день в горах, а вечером присоединяйтесь к тысячам болельщиков и смотрите финал вместе ❤️ ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>19.07.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8955</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 19 июля, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🔴 Чёрная пирамида 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, ч то для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8954</t>
+  </si>
+  <si>
+    <t>🏆 Где смотреть финал Чемпионата мира по футболу на Курорте Красная Поляна? 19 июля в 22:00 встречаемся смотреть финал Чемпионата Мира по футболу! ⚽️ Собрали для вас лучшие площадки Курорта, где можно провести главный футбольный вечер этого лета: ✦ Центр гастрономического туризма «Птицы захмелели» ✦ Покерный клуб Сочи ✦ Казино «Бумеранг» ✦ Зал игровых автоматов «Бонус Slots» *18+, при себе необходимо иметь оригинал паспорта ⚡️ А ещё в этот вечер гостей ждут специальные предложения: ✦ Казино Сочи — пиво «Птицы Захмелели» 1+1. ✦ Ресторан «Бумеранг» — каждая вторая кружка пива в подарок и скидка 40% на бургер из говядины с креветкой темпура по промокоду ЛЮБОВЬПОБЕДИТ. ✦ Бонус Slots — хрустящая тортилья в подарок при покупке двух кружек пива. Где бы вы ни решили смотреть финал, главное — делать это в хорошей компании. А теперь признавайтесь, за кого будете болеть? ❤️ — Испания 🔥 — Аргентина</t>
+  </si>
+  <si>
+    <t>18.07.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8953</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 18 июля, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🔴 Чёрная пирамида 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>17.07.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8952</t>
+  </si>
+  <si>
+    <t>😍 Ваш лучший день рождения Представьте: просыпаетесь в роскошном номере, за окном горы, а впереди целый день, полный ярких впечатлений. Выбирайте, прогуляться на свежем воздухе, устроить банкет в ресторане, расслабиться в спа или попариться в горных банях «4 стихии». А вечером поднимитесь на вершину и загадайте заветное желание! Что входит в предложение: ✦ Скидка 15% на всё: отели и апартаменты, рестораны и услуги спа ✦ Повышение категории номера на один уровень ✦ Бесплатное посещение бань «4 стихии» для именинника ✦ Ранний заезд или поздний выезд ✦ Комплимент в номер отеля Сделайте отдых в Панорама by Mercure еще комфортнее — добавьте ужин на этапе бронирования. Важно знать: ✦ Специальные условия действуют за 10 дней до и 10 дней после дня рождения ✦ При заселении вы получите купонную книгу с подробным описанием всех бонусов ✦ Состав комплиментов может отличаться в зависимости от выбранного отеля Подробности и бронирование на нашем сайте! 👍 АВИАГАРАНТИИ ДЛЯ ВАШЕГО ПУТЕШЕСТВИЯ</t>
+  </si>
+  <si>
+    <t>17.07.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8951</t>
+  </si>
+  <si>
+    <t>🥱 Группа Мантера ищет самого уставшего человека в России! Если последние месяцы проходят по схеме «работа — дела — сон — повторить», кажется, пора что-то менять. Мы запустили поиск самого уставшего человека в России, чтобы подарить ему то, чего так давно не хватало, — настоящий отпуск. Заполните небольшую анкету, расскажите о себе в коротком эссе и получите промокод на скидку 20% на проживание во всех отелях Группы Мантера. Уже за это стоит попробовать! А ещё среди участников мы выберем трёх победителей: ✦ 1 место — неделя отдыха в горах + неделя на море ✦ 2 место — неделя отдыха на море ✦ 3 место — неделя отдыха в горах Отправиться в путешествие можно вместе с близким человеком — победители смогут взять с собой +1. ✦ Период бронирования — до 31 августа 2026 года ✦ Период проживания — до 25 декабря 2026 года. Возможно, именно вам сейчас больше всего нужен отдых. Проверьте — это займёт всего несколько минут. Переходите по ссылке , проходите тест и пишите эссе. 🎁 Итоги объявим 5 августа. Реклама. Рекламодатель: ООО «Мантера Трэвел» ИНН 2366024303. erid: 2W5zFJTvFGV</t>
+  </si>
+  <si>
+    <t>17.07.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8949</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 17 июля, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🔴 Чёрная пирамида 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8948</t>
+  </si>
+  <si>
+    <t>🏆 Финал Чемпионата мира по футболу на Курорте Красная Поляна! 19 июля в 22:00 встречаемся в центре гастрономического туризма «Птицы захмелели» на Поляне 960, чтобы вместе посмотреть главный матч мирового футбола. Большой экран, атмосфера настоящего стадиона, вкусная еда, любимые напитки и эмоции, которые хочется разделить с друзьями и другими болельщиками. Специально в день финала мы продлеваем режим работы ресторана, чтобы вы смогли досмотреть матч до самого финального свистка. 📍Поляна 960, центр гастрономического туризма «Птицы захмелели» 🗓 19 июля, 22:00 📞 Бронируйте столик по телефону 8 (938) 446-68-88 и обязательно скажите, что вы на футбол! А теперь признавайтесь, за кого будете болеть? ❤️ — Испания 🔥 — Аргентина</t>
+  </si>
+  <si>
+    <t>16.07.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8947</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 16 июля, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🔴 Чёрная пирамида 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8945</t>
+  </si>
+  <si>
+    <t>В этом году Bonus Summer Camp стал частью New Star Festivals и вырос в пространство, где дети развиваются в спорте, пока взрослые не просто наблюдают со стороны, а проживают этот месяц вместе с ними. С 1 по 28 июня на Курорте Красная Поляна прошли четыре недели сноуборда и фриски, скейтбординга при поддержке Билайна, тренировок с прорайдерами Bonus School, соревнований и встреч в шатре New Star ЛАБ от СБП. Впервые большую спортивную программу дополнил полноценный образовательный блок на высоте 560 метров: лекции, мастер-классы и кинопоказы. 🏔 Пока дети катались в уникальном летнем сноупарке на высоте 2050 метров, взрослые переключались с городского ритма на горный: ходили на йогу, беговые тренировки при поддержке AMAZING RED и Дзена и отправлялись в хайкинги. Смотрите видео и вдохновляйтесь! 🤩 ⚡️ И обязательно подписывайтесь на @bonussummercamp, чтобы не пропустить следующий сезон лагеря, который на целый месяц собирает в горах детей, родителей и всех, кто не представляет лето без движения.</t>
+  </si>
+  <si>
+    <t>15.07.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8944</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 15 июля, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🔴 Чёрная пирамида 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>14.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8943</t>
+  </si>
+  <si>
+    <t>🐆 15 июля отмечаем День переднеазиатского леопарда! Когда-то этот редкий хищник почти исчез с Кавказа. Сегодня благодаря программе восстановления популяции, которая действует с 2007 года, переднеазиатские леопарды снова возвращаются в дикую природу. В честь этого дня приглашаем провести вечер на Курорте Красная Поляна. В программе: ✦ творческие мастер-классы для детей и взрослых; ✦ игры и викторины; ✦ розыгрыш сувениров с символом праздника — переднеазиатским леопардом. 📍 15 июля, с 17:00 до 20:00 Парк «Времена года», Поляна 540. Приходите всей семьёй — будет интересно и детям, и взрослым ❤️</t>
+  </si>
+  <si>
+    <t>14.07.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8942</t>
+  </si>
+  <si>
+    <t>«А могли бы дома сидеть!» 😄 Но мы бы посоветовали увидеть эту красоту своими глазами! Подняться на отметку 2200 метров, насладиться одним из самых высоких водопадов Европы, прогуляться по экотропам и зарядиться впечатлениями на долгие месяцы. Так что, если даже наша камера не передаёт всей этой красоты — приезжайте в горы! Мы ждём вас ❤️</t>
+  </si>
+  <si>
+    <t>14.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8941</t>
+  </si>
+  <si>
+    <t>14.07.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8940</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 14 июля, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🔴 Чёрная пирамида 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8939</t>
+  </si>
+  <si>
+    <t>13.07.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8938</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 13 июля, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🔴 Чёрная пирамида 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>12.07.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8937</t>
+  </si>
+  <si>
+    <t>Четыре дня. Один маршрут. Десятки ярких моментов. Tour de Run — совместный проект Островка, Mantera Supreme и Курорта Красная Поляна, который показал, что путешествие может быть не только про отдых, но и про движение, восстановление и заботу о себе. Утренние пробежки у моря, трейл в горах, йога на закате, банные ритуалы, гастрономические впечатления и новые места. За четыре дня участники увидели Сириус и курорт Красная Поляна с новой стороны — через спорт и яркие эмоции. Спасибо нашим звездным участникам: Алексею Столярову, Саше Жарковой, Николь Ремезок, Алине Чичиной, Маргарите Миграновой, Варваре Симоновой и Марии Гаврик 🥰 До новых встреч на объектах Группы Мантера! ❤️</t>
+  </si>
+  <si>
+    <t>12.07.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8935</t>
+  </si>
+  <si>
+    <t>12.07.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8934</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 12 июля, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🟢 Цирк-2 🔴 Чёрная пирамида 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>11.07.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8933</t>
+  </si>
+  <si>
+    <t>🚗 В горы — на своей машине. Остальное мы уже продумали. Устали от руля и мечтаете поскорее заселиться? Мы уже обо всём позаботились. Для вас бесплатная парковка на всей территории Курорта, ранний заезд или поздний выезд на выбор. А ещё — скидка 30% на спа, чтобы снять напряжение после долгой дороги и ланч-бокс при выезде. Что входит в предложение: ✦ Бесплатное место на любой парковке Курорта ✦ Ранний заезд или поздний выезд без доплат при наличии свободных номеров ✦ 30% скидка в спа-комплексы отелей Марриотт, Новотель Резорт и Спа, Панорама by Mercure ✦ Лёгкий перекус в дорогу. Предоставляется только при проживании в отелях, не в Апартаментах Как получить бонусы? ✦ Выберите любой открытый тариф на нашем сайте ✦ При заселении получите на стойке регистрации купонную книгу, где будут собраны все ваши привилегии Дополнительные преимущества: ✦ Автомойка на Курорте. Гуляйте, отдыхайте, а мы позаботимся о чистоте вашей машины ✦ Зарядка для электромобилей ✦ Заправки в ближайшем доступе в посёлке Красная Поляна А если захочется сменить горный воздух на морской бриз — для гостей организован трансфер до пляжа и обратно. 🚗 Выбирайте даты и приезжайте. Увидимся в горах!</t>
+  </si>
+  <si>
+    <t>11.07.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8932</t>
+  </si>
+  <si>
+    <t>☀️ Утро в горах стало ещё приятнее. Каждый день с 10:00 до 13:00 в Après-ski действует скидка 20% на всё меню. Самое время начать день с неспешного завтрака, встретиться с друзьями за чашкой кофе или сделать паузу перед прогулкой по горам. 📍 Ждём вас в Après Ski. До встречи! ❤️</t>
+  </si>
+  <si>
+    <t>11.07.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8931</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 11 июля, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>10.07.26 21:10</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8930</t>
+  </si>
+  <si>
+    <t>Aguteens Fest — всё! 🎤✨ Этот вечер собрал на одной сцене любимых артистов и тысячи зрителей. Вместе с Игорем Николаевым, Леонидом Агутиным, Владимиром Пресняковым, Натальей Подольской, Александром Реввой, Люсей Чеботиной, Машей Шейх и другими музыкантами проводили ещё один яркий день фестиваля. Спасибо всем, кто разделил эти эмоции вместе с нами. До новых встреч на Курорте Красная Поляна! ❤️</t>
+  </si>
+  <si>
+    <t>10.07.26 18:37</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8929</t>
+  </si>
+  <si>
+    <t>❤️ Станьте соавтором Курорта Красная Поляна Лучшие идеи рождаются не только внутри команды. Очень часто их подсказывают гости, которые уже отдыхали у нас. Если вы были на Курорте Красная Поляна, уделите нам 10 минут и расскажите о своих впечатлениях. Что понравилось больше всего? Что можно сделать ещё лучше? Какие идеи вам хотелось бы увидеть уже в следующем сезоне? Мы внимательно прочитаем каждый ответ, а в благодарность начислим 3 000 бонусных баллов на счёт программы лояльности. Использовать их можно в течение трёх месяцев. Ваши ответы помогут нам сделать отдых на Курорте ещё лучше. 🔗 — пройти опрос</t>
+  </si>
+  <si>
+    <t>10.07.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8928</t>
+  </si>
+  <si>
+    <t>⛵️ Утром — горы. Днём — открытое море. Лето на Курорте Красная Поляна не заканчивается на горных маршрутах. Всего около 40 минут на трансфере — и вы уже на побережье Чёрного моря. А если хочется увидеть его с другой стороны, отправляйтесь на прогулку под парусом. Во время путешествия можно искупаться в открытом море, встретить дельфинов, попробовать себя в управлении парусником, а вечером проводить солнце прямо с воды. На борту есть всё для комфортного отдыха, а опытный экипаж познакомит вас с местными историями и интересными местами. При желании можно пригласить профессионального гида, фотографа или даже повара. 👍 ПРОВЕДИТЕ ЛЕТО В ГОРАХ!</t>
+  </si>
+  <si>
+    <t>10.07.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8927</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 10 июля, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>09.07.26 20:42</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8925</t>
+  </si>
+  <si>
+    <t>Кажется, сегодня весь зал знает слова наизусть🔥 Анжелика Варум уже на сцене, а мы будем показывать самые яркие моменты этого вечера. Считайте, что мы заняли для вас место в первом ряду. А лучше приезжайте сами на следующий концерт в казино😉</t>
+  </si>
+  <si>
+    <t>09.07.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8924</t>
+  </si>
+  <si>
+    <t>09.07.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8923</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 9 июля, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>08.07.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8922</t>
+  </si>
+  <si>
+    <t>❗️ Дорогие гости Курорта Красная Поляна Из-за ухудшения погодных условий вынуждены отменить праздничный концерт в парке «Времена года». Также обращаем внимание, что детская анимация начнется в 19:00. ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>08.07.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8921</t>
+  </si>
+  <si>
+    <t>🪩 Приглашаем вас на вечеринку в горах! Встречаемся 9 июля в ресторане Après Ski на DJ-сете Фёдора Фомина! Фёдор Фомин изменил формат клубной жизни в стране и сломал стереотип, что русская музыка — это «плохой тон» на вечеринках. Скажем ему спасибо за любимые хиты в сет-листах и будем танцевать до двух ночи! 💥 Сбор гостей в 23:00, начало сета в 00:00. Для участников Aguteens Fest и всех гостей Курорта Красная Поляна вход свободный! ❤️ — увидимся!</t>
+  </si>
+  <si>
+    <t>08.07.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8920</t>
+  </si>
+  <si>
+    <t>❤️ С Днём семьи, любви и верности! Самые ценные моменты не требуют особого повода. Они случаются, когда вся семья собирается вместе: за долгим завтраком, на прогулке по горным тропам, во время путешествий или вечерних разговоров, которые хочется запомнить. Желаем, чтобы рядом всегда были люди, с которыми легко радоваться простым вещам, открывать новые места и создавать воспоминания на всю жизнь. Сегодня приглашаем провести этот праздник вместе с нами. В 17:30 в парке «Времена года» на Поляне 540 состоится праздничный концерт. На сцене выступят творческие коллективы из Курской и Тверской областей, а гостей ждут народные и современные танцы, вокальные номера, интерактивы для всей семьи и тёплая атмосфера летнего вечера в горах. 📍 8 июля, 17:30, Парк «Времена года», Поляна 540 Берите с собой самых близких. До встречи на празднике! ❤️🌿</t>
+  </si>
+  <si>
+    <t>08.07.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8919</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 8 июля, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>07.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8918</t>
+  </si>
+  <si>
+    <t>07.07.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8917</t>
+  </si>
+  <si>
+    <t>⚽️ Объединены футболом Пока мир социальных сетей следит за переживаниями Роналду и мемами про Холанда, мы играем в своей футбольной команде от моря до гор, от парка аттракционов до отелей! Мантера — экосистема впечатлений! Как думаете, кому нужно передать мяч дальше? Отмечайте любимые компании! ❤️</t>
+  </si>
+  <si>
+    <t>07.07.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8916</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 7 июля, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>06.07.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8915</t>
+  </si>
+  <si>
+    <t>❤️ День семьи, любви и верности 8 июля на Курорте Красная Поляна отметим один из самых тёплых праздников лета. Приглашаем провести этот вечер вместе с нами: На сцене выступят творческие коллективы из Курской и Тверской областей. Гостей ждут народные и современные танцы, вокальные номера, интерактивы для всей семьи и праздничная атмосфера в окружении гор. 📍8 июля, 17:30. Парк «Времена года», Курорт, Поляна 540 Берите с собой близких, встречайтесь с друзьями и приходите за хорошим настроением. До встречи на празднике! 🌿</t>
+  </si>
+  <si>
+    <t>06.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8914</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 6 июля, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>05.07.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8913</t>
+  </si>
+  <si>
+    <t>😍 Это станет вашим лучшим решением в горах! Гиды Курорта Красная Поляна подскажут лучшие маршруты, расскажут интересные истории и даже помогут выбрать лучшую точку для фотографии! А чтобы ваши прошулки стали ещё приятнее — на Курорте Красная Поляна действует приятный бонус: при покупке любой прогулки с гидом — скидка 50% на прогулочный билет «Панорама Красной Поляны». Узнать подробности, выбрать свой маршрут и забронировать гида можно на нашем сайте! ❤️ — до встречи в горах</t>
+  </si>
+  <si>
+    <t>05.07.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8912</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 5 июля, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>04.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8911</t>
+  </si>
+  <si>
+    <t>☀️ Уже спланировали свой летний отдых? У нас есть предложение! Новый тариф «Наполни своё лето» объединяет всё, что нужно для насыщенного отдыха всей семьёй: проживание, активности, приятные бонусы и отдых у моря. Выбирайте даты и приезжайте за впечатлениями! Бесплатные активности (для каждого гостя в номере): ✦ Прогулочный билет «Панорама Красной Поляны» для взрослых (с 15 лет) и детей 7–14 лет ✦ Посещение Хаски-центра (дети до 4 лет только в сопровождении родителей) ✦ Посещение парка «Капибара и друзья» (дети до 8 лет в сопровождении родителей) Один маршрут верёвочного парка: ✦ для гостей ростом от 140 см ‒ маршрут «Воздушный сноуборд», ✦ для гостей ниже 140 см ‒ альтернативные маршруты или аттракционы ✦ Скидка 30% на аренду роликов или скейтборда (1 час проката для каждого гостя в номере)   Отвезём на пляж и вернём обратно! ✦ Чтобы воспользоваться бесплатным трансфером на пляж (район Сочи Парк Отеля), запишитесь до 20:00 за день до поездки на ресепшене отеля. ✦ Пляжные полотенца выдаются в отеле. Пляжное оборудование (шезлонги, зонты) предоставляется за дополнительную плату.   Условия акции ✦ Предложение действует при бронировании тарифа «Наполни своё лето» на сайте Курорта Красная Поляна. ✦ Выберите отель или апартаменты ✦ Укажите даты проживания ✦ Выберите тариф «Наполни своё лето» ‒ бонусы применяются автоматически Планируйте свой отпуск вместе с нами! Увидимся в горах ❤️</t>
+  </si>
+  <si>
+    <t>04.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8910</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 4 июля, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>03.07.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8909</t>
+  </si>
+  <si>
+    <t>03.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8907</t>
+  </si>
+  <si>
+    <t>UPD: Приём заявок завершён. Результаты тут. 🥱 Группа Мантера ищет самого уставшего человека в России! Если последние месяцы проходят по схеме «работа — дела — сон — повторить», кажется, пора что-то менять. Мы запустили поиск самого уставшего человека в России, чтобы подарить ему то, чего так давно не хватало, — настоящий отпуск. Заполните небольшую анкету, расскажите о себе в коротком эссе и получите промокод на скидку 20% на проживание во всех отелях Группы Мантера. Уже за это стоит попробовать! А ещё среди участников мы выберем трёх победителей: ✦ 1 место — неделя отдыха в горах + неделя на море ✦ 2 место — неделя отдыха на море ✦ 3 место — неделя отдыха в горах Отправиться в путешествие можно вместе с близким человеком — победители смогут взять с собой +1. ✦ Период бронирования — до 31 августа 2026 года ✦ Период проживания — до 25 декабря 2026 года. Возможно, именно вам сейчас больше всего нужен отдых. Проверьте — это займёт всего несколько минут. Переходите по ссылке , проходите тест и пишите эссе. 🎁 Итоги объявим 5 августа. Реклама. Рекламодатель: ООО «Мантера Трэвел» ИНН 2366024303. erid: 2W5zFJTvFGV</t>
+  </si>
+  <si>
+    <t>02.07.26 18:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8905</t>
+  </si>
+  <si>
+    <t>🏙️ Уже видели эти новости? Так вот, мы выяснили, как всё было на самом деле! 😀 Мы за безопасные подъёмы, поэтому предлагаем вам покорять не небоскрёбы, а эко-тропы Курорта Красная Поляна! Здесь вместо небоскрёбов — горные вершины, вместо городского шума — тишина, свежий воздух и незабываемые виды ❤️</t>
+  </si>
+  <si>
+    <t>02.07.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8904</t>
+  </si>
+  <si>
+    <t>🎤 Форум Леонида Агутина — стартовал! До 11 июля Курорт Красная Поляна станет местом встречи юных талантов, артистов, педагогов и звёзд российской сцены. Впереди — десять дней мастер-классов, творческих лабораторий, кастингов, концертов, паблик-токов и новых знакомств. В этом году участников ждут образовательные треки по вокалу, актёрскому мастерству, танцам, кино, сонграйтингу, ораторскому искусству и другим направлениям, а также встречи с известными музыкантами, актёрами и экспертами креативных индустрий. Желаем всем участникам вдохновения, ярких эмоций и незабываемых впечатлений. А гостей Курорта приглашаем присоединиться к концертам и вечерней программе — впереди много интересного! ✨</t>
+  </si>
+  <si>
+    <t>02.07.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8903</t>
+  </si>
+  <si>
+    <t>❗️ Возвращаем 10% от стоимости бронирования на карту! Отдыхать в горах хорошо, а получать за это кешбэк — ещё лучше! Забронируйте номер в отеле или апартаментах на этом сайте и верните 10% на карту «Мир». Они придут автоматически после окончания вашего пребывания на Курорте Период бронирования: 11.05.2026 – 11.06.2026 Период проживания: 11.05.2026 – 28.12.2026 Что нужно знать о кешбэке? Мы начислим его каждому, кто бронирует на сайте. 10% от полной суммы при 100% предоплаты. Кешбэк действует на всех тарифах и возвращается реальными рублями. От какой суммы сработает кешбэк? Апартаменты — от 10 000 ₽ Отели 4* — от 15 000 ₽ Отели 5* — от 30 000 ₽ Какие карты подходят? Любая банковская карта «Мир», выпущенная в России Карта «Мир», выпущенная в странах СНГ (по соглашению с НСПК) Кешбэк придёт на ту же карту, которой вы оплатили бронирование. Подробности и бронирование на нашем сайте! ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>02.07.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8902</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 2 июля, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Времена года 🟢 Заброшенный бугель 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Снежная звезда (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🔧 На регламентных работах: ▪️ Восточный лес ▪️ Старт чемпиона ▪️ Водопад Поликаря 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>01.07.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8893</t>
+  </si>
+  <si>
+    <t>🍻 Первый международный Единый Пивной Экзамен — вспоминаем, как это было. Более 300 участников одновременно в Красной Поляне и испанской Валенсии проверили свои знания о культуре, истории и технологиях производства пенного напитка. Экзамен прошёл сразу на двух площадках, которые объединил телемост. Участников ждали три части испытания: вопросы о пивоварении, тематические задачи и творческое эссе. Работы проверяла международная комиссия, а борьба за звание лучшего получилась по-настоящему напряжённой. 🏆 В Красной Поляне рекордсменом стал Павел Вислов, набравший 95 баллов. Практически вровень идет лучший экзаменуемый из Валенсии Артем Черепанов c результатом в 94 балла. Спасибо всем, кто стал частью первого международного ЕПЭ и разделил этот день с нами ❤️ Все фотографии с экзамена уже загружены в альбом нашей группы ВКонтакте. Ищите себя, отмечайте друзей и делитесь воспоминаниями! Напоминаем, что по итогам двух лет проведения Единого Пивного Экзамена звание стобалльника остаётся свободным. Уже можно начинать готовиться к ЕПЭ-2027! 🍺</t>
+  </si>
+  <si>
+    <t>01.07.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8891</t>
+  </si>
+  <si>
+    <t>👍 Афиша июля Курорта Красная Поляна! Сохраняйте афишу и выбирайте, как проведёте свои незабываемые дни на Курорте Красная Поляна! ✦ AGUTEENS FEST 1–11 июля Поляна 960 ✦ «ЭДЕМ В ГОРАХ»: Летняя премьера в ресторане «Брунелло» от Ильи Захарова 3 июля, 19:00 Казино "Брунелло" ✦ День семьи, любви и верности 8 июля, 17:30-19:00 Поляна 540, парк «Времена года» ✦ Анжелика Варум 9 июля, 20:30 «Казино Сочи» ✦ Вечеринка DJ Фёдора Фомина 9 июля, 23:00 Поляна 960, Après Ski ✦ День переднеазитского леопарда 15 июля, 17:00-20:00 Поляна 540, парк «Времена года» ✦ Группа «БРАТЬЯ ГРИМ» 16 июля, 21:00 Казино «Бумеранг» ✦ MARY GU 23 июля, 20:30 «Казино Сочи» ✦ SCORPIONS FOREVER: трибьют-шоу 25 июля, 21:00 Казино «Бумеранг» ✦ Ежедневная анимационная программа 17:00–20:00 Поляна 540, парк «Времена года» ✦ Кулинарные мастер-классы для детей Пн, пт — 14:00 Ресторан «Roma», Курорт Красная Поляна, Поляна 960 ✦ Занятия йогой в Риксос Красная Поляна Пн, ср, пт — 18:30 Риксос Красная Поляна Сочи, Курорт Красная Поляна, Поляна 960 ✦ «Вин-Вино» игровая винная дегустация Каждую среду и пятницу в 17:00 Отель «Марриотт», Представительская гостиная Выбирайте события и планируйте свой отдых в горах! До встречи в горах! ❤️ 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>01.07.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8882</t>
+  </si>
+  <si>
+    <t>🏕 Иногда один человек может сделать прогулку гораздо интереснее. Гиды Курорта Красная Поляна знают маршруты, истории этих мест и покажут то, что легко не заметить самому. А ещё сейчас действует приятный бонус: при покупке любой прогулки с гидом — скидка 50% на прогулочный билет «Панорама Красной Поляны». Листайте карточки и выбирайте свой повод отправиться в горы 🏔️ А узнать подробности, выбрать свой маршрут и забронировать гида можно на нашем сайте! ❤️ — увидимся в горах!</t>
+  </si>
+  <si>
+    <t>01.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8881</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 1 июля, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Времена года 🟢 Заброшенный бугель 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Снежная звезда (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) 🔧 На регламентных работах: ▪️ Восточный лес ▪️ Старт чемпиона ▪️ Водопад Поликаря 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>30.06.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8880</t>
+  </si>
+  <si>
+    <t>Эдем в горах⛰️ 3 июля ресторан «Брунелло» приглашает гостей на гастрономический ужин «Эдем в горах» — летнюю премьеру от бренд-шефа Ильи Захарова и шеф-повара Артёма Автандиляна. В этот вечер горное лето раскроется через вкус: сезонные продукты, цветочные и ягодные акценты, неожиданные сочетания и авторская подача. Легкий, продуманный сет, в котором каждое блюдо становится частью одной гастрономической истории. • 3 июля, 19:00 • Ужин — 10 000 ₽ • Винное сопровождение — 5 000 ₽ ✨Забронировать стол Дресс-код, 18+. Вход возможен при предъявлении оригинала паспорта.</t>
+  </si>
+  <si>
+    <t>30.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8879</t>
+  </si>
+  <si>
+    <t>30.06.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8878</t>
+  </si>
+  <si>
+    <t>30.06.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8877</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 30 июня, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг 🟢 Водопад Поликаря Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>29.06.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8875</t>
+  </si>
+  <si>
+    <t>📌 Самые красивые виды Курорта Красная Поляна в одном месте! Мы запустили официальный аккаунт в Pinterest — пространство, где собраны фотографии гор, вдохновение для путешествий, идеи для будущих поездок и кадры, которые хочется поставить на заставку телефона. Зелёные склоны летом, заснеженные вершины зимой, уютные отели, канатные дороги, закаты и любимые места Курорта — будем регулярно пополнять коллекции новыми снимками. Подписывайтесь, сохраняйте понравившиеся пины и вдохновляйтесь на следующее путешествие в горы ❤️</t>
+  </si>
+  <si>
+    <t>29.06.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8874</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 29 июня, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>28.06.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8873</t>
+  </si>
+  <si>
+    <t>🥰 Точка притяжения: бронируйте номер в любом отеле Курорта со скидкой до 30%! Специальный летний тариф «Точка притяжения» позволяет отдохнуть в любом отеле Курорта с выгодой до 30%. Забронируйте номер до 29 июня и получите скидку и приятный бонус: прогулочный билет на все открытые дороги до 2200 м на всех гостей в номере.   Период бронирования: 15.06.2026 – 29.06.2026 Период проживания: 12.07.2026 – 31.08.2026 Ваши выгоды: ✦ Проживание со скидкой в любом отеле Курорта ✦ - 30% в Панораме, завтрак включён ✦ - 25% в Апартаментах, без питания ✦ - 25% в Новотель Резорт &amp; Спа, Долине и Мовенпик, завтрак включён ✦ - 20% в Риксос, Марриотт, Кортъярд, Ибисе, Новотель Фит, завтрак включён ✦ Прогулочный билет до высоты 2200 м на всех гостей в номере ✦ Скидка 15% на рестораны в отелях на весь период проживания   Важно знать: ✦ Минимальный срок проживания — 2 ночи ✦ Для получения скидки необходима 100% предоплата при бронировании ✦ Прогулочный билет действует на всех открытых канатных дорогах 1 раз за весь период проживания на всех гостей в номере Выбрать отдель и узнать подробности тарифа можно на нашем сайте. ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>28.06.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8872</t>
+  </si>
+  <si>
+    <t>🥹 Bonus Summer Camp всё! Ну почти. Остался последний день кэмпа в самом разгаре, а снега столько, что можно кататься ещё месяц! Пока на нижних отметках Курорта лето, в Цирке-2 удивительный контраст снега и тепла. Советуем не пропустить эти уникальные и застать снег в конце июня! 😍</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8870</t>
+  </si>
+  <si>
+    <t>28.06.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8869</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 28 июня, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>27.06.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8868</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги: ▪️ Красная Поляна ▪️ Реликтовый лес ▪️ Вершина Возобновили свою работу в штатном режиме. ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>27.06.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8867</t>
+  </si>
+  <si>
+    <t>👍 Чем заняться на Курорте Красная Поляна во время дождя? ⭐️ Уделите время себе Посетите СПА или банный комплекс «4 стихии». Ваши выходные будто созданы для того, чтобы подарить себе время для полного расслабления тела и души. ⭐️ Игорная зона «Красная Поляна» Один из самых ярких вечерних уголков Курорта. Здесь можно насладиться атмосферой и испытать свою удачу, а также провести вечер на шоу или принять участие в покерном турнире – выбор за вами! ⭐️ Аквапарк и киберклуб Если хочется чего-то энергичного — в аквапарке лето круглый год, а в киберспортивном клубе — устроить мини-турнир. ⭐️ Коворкинг на 540 Работа может подождать. Но если нет — для неё есть правильное место. Коворкинг на отметке Поляна 540: удобные рабочие зоны, спокойный ритм и кофе рядом. Чтобы всё важное сделать быстро — и вернуться к горам. ⭐️ Посетить первый музей современного искусства в горах! «Красные горки» — это музей, который является уникальным культурным пространством, объединяющим силу горной природы и актуальные художественные практики России. Приходите за живым опытом современного искусства — выставками, событиями и творческими форматами. ⭐️ Активности Курорта, которые работают не смотря ни на что! Посетите хаски-центр или мини-зоопарк «Капибара и друзья», а также альпака-парк «Дача Альпача» — порция милоты вам обеспечена! На Курорте Красная Поляна любая погода — по-своему красивая. А если хотите больше идей для отдыха — загляните в раздел «Чем заняться» на сайте Курорта ❤️</t>
+  </si>
+  <si>
+    <t>27.06.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8866</t>
+  </si>
+  <si>
+    <t>❗️ Временно приостанавливаем работу всех канатных дорог Курорта из-за грозового фронта. Об открытии канатных дорог сообщим дополнительно. Бесплатные трансферы курсируют между отметками 540 и 960. ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>27.06.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8865</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 27 июня, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>26.06.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8864</t>
+  </si>
+  <si>
+    <t>Отдых становится лучше, когда о нём уже позаботились ❤️ Проснуться на высоте 960, позавтракать с видом на горы, отправиться гулять по экотропам или подняться ещё выше по канатной дороге, а вечером вернуться на ужин, не думая, куда идти. Всё это — с тарифом «Полупансион» в отеле Панорама by Mercure Красная Поляна. Что уже включено: ✦ проживание в номере выбранной категории; ✦ завтрак «Шведский стол»; ✦ ужин в ресторане Roma (сет-меню или «Шведский стол»); ✦ посещение Panorama Wellness &amp; SPA с крытым бассейном, термальной зоной, сауной, паровой комнатой и фитнес-залом; ✦ подъём на канатной дороге с Поляны 540 на Поляну 960; ✦ парковка на территории отеля. Остаётся только выбрать маршрут на день и провести прекрасный отпуск на Курорте Красная Поляна. Подробности и бронирование о тарифе — на нашем сайте. ❤️ — увидмся в горах!</t>
+  </si>
+  <si>
+    <t>26.06.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8863</t>
+  </si>
+  <si>
+    <t>❗️ Канатная дорога Вершина работает в штатном режиме. ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>26.06.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8862</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги: ▪️ Красная Поляна ▪️ Реликтовый лес А также канатные дороги восточного сектора восстановили свою работу ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>26.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8861</t>
+  </si>
+  <si>
+    <t>26.06.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8860</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 26 июня, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>25.06.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8859</t>
+  </si>
+  <si>
+    <t>25.06.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8858</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги Аибга и Чёрная пирамида возобновили работу. ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>25.06.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8857</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги работают в штатном режиме: ▪️ Реликтовый лес ▪️ Вершина ▪️ Аибга ▪️ Восточный лес ▪️ Старт чемпиона ▪️ Водопад Поликаря ▪️ Снежная звезда ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>25.06.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8856</t>
+  </si>
+  <si>
+    <t>❗️ В связи с грозовым фронтом закрываем канатные дороги: ▪️ Реликтовый лес ▪️ Вершина ▪️ Аибга ▪️ Восточный лес ▪️ Старт чемпиона ▪️ Водопад Поликаря ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>25.06.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8855</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 25 июня, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Снежная звезда (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>24.06.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8854</t>
+  </si>
+  <si>
+    <t>🎬 Эксклюзив для подписчиков Курорта Красная Поляна. Пока новый сезон авантюрной комедии «Красная Поляна» готовится к премьере на Кинопоиске, мы делимся уникальным бэкстейджем со съёмочной площадки. Сколько часов работы скрывается за несколькими минутами на экране? Что означают загадочные цифры и буквы на киношной хлопушке? Почему съёмочный день иногда начинается ещё до рассвета? И какое оборудование стоит как квартира в Сочи? В этом видео — рабочие моменты, знакомые локации курорта, любимые актёры и детали съёмочного процесса, которые остаются за кадром. А если досмотрите до конца, узнаете, кто из актёров настолько проникся жизнью в горах, что решил остаться здесь жить! А вы смотрели первый сезон сериала «Красная Поляна»? ❤️  — даа, мне очень понравилось! 🔥  — уже иду смотреть</t>
+  </si>
+  <si>
+    <t>24.06.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8853</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 24 июня, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>23.06.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8852</t>
+  </si>
+  <si>
+    <t>🚀 «Атланты Сити» стартовали на Курорте Красная Поляна! На несколько дней курорт становится местом встречи предпринимателей, инвесторов, топ-менеджеров и людей, которые создают новые проекты, запускают идеи и меняют целые отрасли. В программе — выступления известных спикеров, бизнес-разборы, стратегические сессии, нетворкинг, спорт, концерты и десятки возможностей для новых знакомств и коллабораций. В этом году «Атланты Сити» соберут более 2000 участников со всей России и стран СНГ. (Атланты Сити) Желаем всем участникам продуктивных встреч, сильных инсайтов и ярких впечатлений от дней, проведённых в горах. Добро пожаловать на Курорт Красная Поляна! ❤️</t>
+  </si>
+  <si>
+    <t>23.06.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8851</t>
+  </si>
+  <si>
+    <t>23.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8850</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 23 июня, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>22.06.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8849</t>
+  </si>
+  <si>
+    <t>22.06.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8848</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 22 июня, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>21.06.26 18:25</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8846</t>
+  </si>
+  <si>
+    <t>Встретили закат и провели классные контесты 🔥 А также отметили Международный День Скейтбординга вместе с вами и получили массу незабываемых эмоций от этого дня! ❤️ — это было круто!</t>
+  </si>
+  <si>
+    <t>21.06.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8845</t>
+  </si>
+  <si>
+    <t>21.06.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8844</t>
+  </si>
+  <si>
+    <t>🛹 С Международным днём скейтбординга! Скейтбординг давно стал больше, чем просто спорт. Это свобода, стиль жизни, новые знакомства и бесконечное желание пробовать что-то новое. Особенно приятно отмечать этот день на Курорте Красная Поляна, где прямо сейчас в рамках Bonus Summer Camp собираются райдеры со всей страны, проходят соревнования, тренировки и яркие события летнего сезона. Ждём всех в скейт-парке «Времена года» на Поляне 540 — месте, где этим летом всегда есть движение, музыка и прекрасная атмосфера ❤️ С праздником всех, кто не боится падать, чтобы научиться делать новый трюк!</t>
+  </si>
+  <si>
+    <t>21.06.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8843</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 21 июня, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>20.06.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8842</t>
+  </si>
+  <si>
+    <t>🎵 Завершаем этот прекрасный вечер живой музыкой! Спасибо всем, кто следил и принимал участие! ❤️ — увидимся в следующем году!</t>
+  </si>
+  <si>
+    <t>20.06.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8840</t>
+  </si>
+  <si>
+    <t>🍺 Международный Единый Пивной Экзамен всё! Определили победителя, вручили подарки, сертификаты, а также получили незабываемые и давно забытые эмоции от настоящего экзамена! ❤️ — увидимся в следующем году!</t>
+  </si>
+  <si>
+    <t>20.06.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8839</t>
+  </si>
+  <si>
+    <t>🇪🇸 Передаем привет в Испанию! На связи из Валенсии бар «Фаталист», где также проходит Единый Пивной Экзамен!</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8837</t>
+  </si>
+  <si>
+    <t>20.06.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8836</t>
+  </si>
+  <si>
+    <t>🍺 Международный Единый Пивной Экзамен стартовал! Победитель заберет 30 литров пенного, а еще абсолютно все получат именные дипломы и поборются за специальные призы от партнёров ЕПЭ 🙌🏻 ❤️ — экзамен, который мы заслужили!</t>
+  </si>
+  <si>
+    <t>20.06.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8835</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги: ▪️ Реликтовый лес ▪️ Вершина ▪️ Восточный лес ▪️ Старт чемпиона ▪️ Водопад Поликаря также работают в штатном режиме. ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>20.06.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8834</t>
+  </si>
+  <si>
+    <t>❗️ Канатная дорога Красная Поляна возобновила свою работу. ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>20.06.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8833</t>
+  </si>
+  <si>
+    <t>❗️ Также закрываем канатную дорогу Красная Поляна. Между отметками Поляна 540 и Поляна 960 курсирует трансфер. ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>20.06.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8832</t>
+  </si>
+  <si>
+    <t>❗️ В связи с грозовым фронтом закрываем канатные дороги: ▪️ Реликтовый лес ▪️ Вершина ▪️ Аибга ▪️ Восточный лес ▪️ Старт чемпиона ▪️ Водопад Поликаря Канатные дороги работают только на спуск гостей. ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>20.06.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8831</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 20 июня, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8830</t>
+  </si>
+  <si>
+    <t>🍺 Вы уже освежили свои знания о пиве? Международный Единый Пивной Экзамен уже завтра, так что если вы всё пропустили, у вас ещё есть шанс зарегистрироваться! Повторите всё, что вы знаете о пивной культуре, технологиях производства и истории напитка, а для вдохновения к творческой части с телемостом между Россией и Испанией мы угостим свежесваренным каждого участника! Регистрируйтесь по ссылке, и до встречи на самом хмельном экзамене этого лета ❤️</t>
+  </si>
+  <si>
+    <t>19.06.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8828</t>
+  </si>
+  <si>
+    <t>19.06.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8827</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 19 июня, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>18.06.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8826</t>
+  </si>
+  <si>
+    <t>🍺 Приглашаем вас на пивное парение! Банный комплекс «4 стихии» и ресторан-пивоварня «Птицы захмелели» объединились в уникальную коллаборацию. Что вас ждёт? ✦ Пивное парение в Большом банном комплексе ✦ Приветственное авторское пиво ✦ Закуски ✦ Лекция о секретах пивоварения. Это не только приятно, но и полезно: хмель успокаивает, а витамины группы B укрепляют кожу и иммунитет. Всего 75 мест на три сеанса, успейте записаться! 😍</t>
+  </si>
+  <si>
+    <t>18.06.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8825</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 18 июня, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>17.06.26 20:15</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8824</t>
+  </si>
+  <si>
+    <t>Курорт Красная Поляна зачислил на ваш счёт 76 дней летних вечеров 😍 Совсем недавно вернулись после прекрасного дня на Курорте и не можем не поделиться атмосферой парка «Времена года». Тренировки, лекции, детская анимация и такая прекрасная погода ❤️ Приглашаем вас провести эти замечательные летние вечера на Курорте Красная Поляна вместе с нами 🥰</t>
+  </si>
+  <si>
+    <t>17.06.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8819</t>
+  </si>
+  <si>
+    <t>🍺 Hola, amigos! Международный Единый Пивной Экзамен всё ближе, так что успевайте зарегистрироваться! Свободные места разлетаются как холодный лагер в жару 🚀 Напоминаем, что уже в эту субботу, 20 июня, пройдёт ЕПЭ — первое международное тестирование для настоящих ценителей пенного в Красной Поляне и испанской Валенсии. Освежите знания о пивной культуре, технологиях производства и истории напитка, а для вдохновения к творческой части с телемостом между Россией и Испанией мы угостим свежесваренным каждого участника 🇷🇺🤝🇪🇸 Победитель заберет 30 литров пенного, а еще абсолютно все получат именные дипломы и поборются за специальные призы от партнёров ЕПЭ 🙌🏻 Регистрируйтесь по ссылке, и до встречи на самом хмельном экзамене этого лета ❤️</t>
+  </si>
+  <si>
+    <t>17.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8818</t>
+  </si>
+  <si>
+    <t>🔴 прямая трансляция из Цирка-2 На календаре 17 июня, а мы продолжаем наслаждаться катанием в парке на Bonus Summer Camp! Пока на нижних отметках Курорта настоящее лето, наверху удивительное сочетание зелени и снега 😍 Подняться в Цирк-2 и увидеть эту красоту своими глазами можно по прогулочному билету Курорта, а если вы хотите покататься на лыжах или сноуборде летом (!!!), загляните на сайт Bonus Summer Camp ❤️</t>
+  </si>
+  <si>
+    <t>17.06.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8817</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 17 июня, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>16.06.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8816</t>
+  </si>
+  <si>
+    <t>🍽️ Курорт Красная Поляна вошёл в топ-10 лучших объектов гастрономического туризма России! По версии рейтинга 50 Best Tastes of Russia 2026 наш курорт вошёл в десятку лучших гастрономических направлений страны. Сегодня путешествия — это не только красивые виды и новые маршруты. Всё чаще поводом для поездки становятся местная кухня, уникальные продукты и гастрономические впечатления. На Курорте Красная Поляна гастрономия давно стала частью отдыха. Авторские рестораны, локальные специалитеты, собственная пивоварня в «Птицах захмелели», винные дегустации, гастрономические фестивали и блюда, вдохновлённые традициями региона, помогают знакомиться с Красной Поляной через вкусы. Для нас это не просто место в рейтинге, а подтверждение того, что горы могут вдохновлять не только своими пейзажами, но и гастрономическими открытиями. ❤️ Спасибо всем гостям, которые выбирают Курорт Красная Поляна для своих путешествий.</t>
+  </si>
+  <si>
+    <t>16.06.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8815</t>
+  </si>
+  <si>
+    <t>16.06.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8814</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 16 июня, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>15.06.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8813</t>
+  </si>
+  <si>
+    <t>15.06.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8812</t>
+  </si>
+  <si>
+    <t>😍 Что может быть лучше посещения горной бани? Только абонемент на посещение! В абонемент входит 5 посещений Банного комплекса «4 стихии» по 3 часа со скидкой до 27% для жителей Большого Сочи! Вам будут доступны все зоны Большого банного комплекса: - три парные («Воздух», «Земля», хаммам «Вода») - холодная купель - горячее джакузи - лаунж-бар - большая качель - водяные матрасы Условия: - приобрести абонемент со скидкой для соседей можно только до 1 декабря - срок действия — 2 месяца с момента покупки - можно пользоваться самому или приглашать друзей, на каждого гостя расходуется одно посещение - подходит взрослым и подросткам с 12 лет Как получить скидку? При первом визите покажите паспорт с пропиской в Большом Сочи или водительское удостоверение с местным адресом Оплата и использование: Приобретите абонемент в нашем интернет-магазине, и он придёт вам на электронную почту. Вы также можете скачать приложение Yplaces на телефон и отслеживать количество посещений в личном кабинете, подробности уточняйте на стойке регистрации Банного комплекса ❗️ Обратите внимание! Посещение по абонементу необходимо бронировать заранее по телефону:  +7 (938) 494-44-44</t>
+  </si>
+  <si>
+    <t>15.06.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8811</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 15 июня, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>14.06.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8809</t>
+  </si>
+  <si>
+    <t>👍 Афиша Курорта Красная Поляна с 14-30 июня! Сохраняйте афишу и выбирайте, как проведёте свои незабываемые дни на Курорте Красная Поляна! ✦ «Вин-Вино» игровая винная дегустация Каждую среду и пятницу в 17:00 Отель «Марриотт», Представительская гостиная 21+ ✦ BONUS SUMMER CAMP 1–28 июня Курорт Красная Поляна ✦ Султан Лагучев 18 июня в 21:00 Казино "Бумеранг" 18+ ✦ Единый Пивной Экзамен 20 июня, 15:00-19:00 Поляна 960, «Птицы захмелели» ✦ Найк Борзов 25 июня в 20:30 «Казино Сочи», 18+ ✦ Трибьют-концерт, посвященный творчеству Владимира Высоцкого 27 июня в 21:00 Казино «Бумеранг», 18+ ✦ Ежедневная анимационная программа 17:00–20:00 Поляна 540, парк «Времена года» ✦ Кулинарные мастер-классы для детей Пн, пт — 14:00 Ресторан «Roma», Курорт Красная Поляна, Поляна 960 ✦ Занятия йогой в Риксос Красная Поляна Пн, ср, пт — 18:30 Риксос Красная Поляна Сочи, Курорт Красная Поляна, Поляна 960 До встречи в горах! ❤️ 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>14.06.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8808</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 14 июня, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>13.06.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8807</t>
+  </si>
+  <si>
+    <t>🔥 На календаре 13 июня! Снег, много классных райдеров, и такой большой сноупарк! И мы не шутим, просто это Bonus Summer Camp! Провести день на пляже или в горах, где ещё столько снега — выбор за вами, но мы советуем не выбирать один вариант, а попробовать сразу два! ❤️ — увидимся в горах</t>
+  </si>
+  <si>
+    <t>13.06.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8806</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 13 июня, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>12.06.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8805</t>
+  </si>
+  <si>
+    <t>🇷🇺 12 июня отмечаем День России вместе! Музыка, конкурсы и горы впечатлений гарантированы. Готовьтесь танцевать, участвовать и радоваться! С 17:00 до 21:00: – Анимация для всей семьи – Игровые зоны и аквагрим – Спортивно-акробатические представления – Розыгрыши призов – Выступление кавер-группы «Мегабэнд» Игровые зоны и тематический аквагрим будут работать до 20:00, так что успейте создать яркий образ и повеселиться Встречаемся у главной сцены в парке «Времена года» на Поляне 540. Будет шумно, весело и душевно ❤️</t>
+  </si>
+  <si>
+    <t>12.06.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8804</t>
+  </si>
+  <si>
+    <t>С Днём России! 🇷🇺 Наша страна удивительна своим разнообразием. Здесь можно встретить рассвет у моря, подняться к заснеженным вершинам, пройтись по лесным тропам и за один день увидеть сразу несколько времён года. Мы любим Россию за её красоту, характер, бескрайние просторы и места, в которые хочется возвращаться снова и снова. Желаем вам больше путешествий, ярких впечатлений, счастливых моментов с близкими и новых открытий. ❤️ — с праздником!</t>
+  </si>
+  <si>
+    <t>12.06.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8803</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 12 июня, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>11.06.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8802</t>
+  </si>
+  <si>
+    <t>11.06.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8801</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 11 июня, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>10.06.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8800</t>
+  </si>
+  <si>
+    <t>Обороты спортивной программы Bonus Summer Camp уже почти добежали до максимума! 11, 13, 18 и 20 июня совместно с партнерами Дзен, AMAZING RED и Surf Coffee® на высоте 540 м Курорта Красная Поляна пройдут беговые старты. Старт: 8:00. Дистанция: два круга по 2,5 км (первый — разминочный, чтобы познакомиться с маршрутом, второй — соревновательный). Сбор участников: у баскетбольной площадки. Самых быстрых на финише каждого забега ждут: фейм, респект и подарки от партнёров. Запись на забеги ➡️ в Инфоцентре Bonus Summer Camp на 540 или через ТГ @new_star_info. Записывайтесь заранее! Количество мест ограничено!</t>
+  </si>
+  <si>
+    <t>10.06.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8799</t>
+  </si>
+  <si>
+    <t>New Star Лаб на отметке Поляна 540 🔥 Прекрасный способ провести вечер после прогулок в горах и катания в парке! Лекции, мастер-классы и много всего интересного на Bonus Summer Camp! 😍</t>
+  </si>
+  <si>
+    <t>10.06.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8797</t>
+  </si>
+  <si>
+    <t>На отметке Поляна 960 продолжается Gastreet 💙 Делимся прекрасной атмосферой и радуемся замечательной погоде! Встречи, лекции и такая обширная программа! На Курорте Красная Поляна вы точно не заскучаете в любое время года 😍</t>
+  </si>
+  <si>
+    <t>10.06.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8796</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 10 июня, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>09.06.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8795</t>
+  </si>
+  <si>
+    <t>09.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8794</t>
+  </si>
+  <si>
+    <t>09.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8793</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 9 июня, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>08.06.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8792</t>
+  </si>
+  <si>
+    <t>🔥 А на отметке 2050 уже началась вторая неделя Bonus Summer Camp! Прекрасная атмосфера, солнце, и еще таааак много снега! Катаемся до 28 июня включительно и ждём вас в горах! ❤️</t>
+  </si>
+  <si>
+    <t>08.06.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8791</t>
+  </si>
+  <si>
+    <t>🍽️ Gastreet 2026 стартовал на Курорте Красная Поляна! На несколько дней Поляна 960 вновь стала местом встречи рестораторов, шеф-поваров, отельеров, поставщиков, предпринимателей и экспертов индустрии гостеприимства со всей страны. В программе фестиваля — лекции, дискуссии, мастер-классы, гастрономические проекты, дегустации и десятки мероприятий, посвящённых развитию ресторанного бизнеса и современным трендам индустрии. ❗️ Обращаем внимание, что на время проведения фестиваля доступ на часть территории Поляны 960 будет ограничен. Желаем участникам продуктивных встреч, новых идей и ярких впечатлений от гор ❤️</t>
+  </si>
+  <si>
+    <t>08.06.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8790</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 8 июня, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>07.06.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8784</t>
+  </si>
+  <si>
+    <t>😍 Веревочный парк на отметке 900! Верёвочный парк на Курорте Красная Поляна - приключения для всей семьи! Одна из главных точек притяжения всех гостей! Разлечение, которое не оставит равнодушным ни детей, ни взрослых! Разнообразные маршруты, незабываем эмоции и воспоминания — всё это уже ждёт вас в нашем Верёвочном парке! Парк располагается на отметке Поляна 900, нижняя станция канатной дороги "Старт Чемпиона", а билеты можно приобрести онлайн, в кассах Курорта, а также центрах «Чем заняться». ❤️ — горы ждут вас!</t>
+  </si>
+  <si>
+    <t>07.06.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8783</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 7 июня, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>06.06.26 18:51</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8782</t>
+  </si>
+  <si>
+    <t>😍 Атмосфера в парке «Времена года» Тёплые летние вечера, диджей-сет, скейт-парк, детская анимация и уютная атмосфера в самом центре Курорта. ❤️ — лето создано для таких вечеров</t>
+  </si>
+  <si>
+    <t>06.06.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8780</t>
+  </si>
+  <si>
+    <t>06.06.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8779</t>
+  </si>
+  <si>
+    <t>😍 Ещё один прекрасный день в горах! Радуемся теплым летним дням на нижних отметках Курорта, а на отметке 2200м настоящая жара! Bonus Summer Camp в самом разгаре! И впереди нас ждёт больше трёх недель зимнего летнего катания в парке! Контесты, тренировки, много классных райдеров и просто потрясающая атмосфера! Не пропустите по-настоящему уникальное событие в горах Красной Поляны ❤️</t>
+  </si>
+  <si>
+    <t>06.06.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8778</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 6 июня, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>05.06.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8772</t>
+  </si>
+  <si>
+    <t>😍 Вы только посмотрите на это! Сейчас в горах редкое сочетание: на нижних отметках Курорта яркая зелень , а на вершинах лежит снег! Такое бывает всего несколько недель в году! Так что очень советуем не откладывать свою поездку в горы и увидеть всё это своими глазами 🥰 А вы пока загляните на наш сайт в раздел «спецпредложения», чтобы выбрать один из выгодных тарифов для вашего отпуска ❤️</t>
+  </si>
+  <si>
+    <t>05.06.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8771</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 5 июня, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>04.06.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8769</t>
+  </si>
+  <si>
+    <t>⚡ Курорт Красная Поляна пригласил(а) вас на закрытую продажу прогулочных билетов! Запускаем четвёртую волну продаж летних сезонников! Всего 49 билетов по специальной цене! Взрослый билет — 18.000 руб. 27.000 руб. Детский билет — 8.000 руб. 16.200 руб. Что даёт сезонный билет? ✦ Безлимитное использование канатных дорог на 6 месяцев ✦ Возможность исследовать удивительные экотропы ✦ Подъём к любым развлечениям на Курорте ✦ Проход на смотровые площадки с панорамами, ради которых едут за тысячи километров Приобрести сезонный прогулочный билет а также узнать подробности можно на нашем сайте! ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>04.06.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8768</t>
+  </si>
+  <si>
+    <t>😍 Приглашаем вас на прекрасный день в горах! На Курорте Красная Поляна сегодня солнечно: температура воздуха составит 22–23 °C, а в горах, на отметке 2050 метров, по-настоящему жарко! Планов очень много — прогуляться по эко-тропам, загорать в парке «Времена года» и, конечно же, кататься на Bonus Summer Camp! А приобретая прогулочный билет вы можете подняться на отметку 2200, спуститься в зону Цирк-2 и даже посетить самую высокую точку Курорта — гору Чёрная пирамида (2300м) Приобрести прогулочные билеты можно в телеграм боте и на нашем сайте. ❤️ — увидимся в горах!</t>
+  </si>
+  <si>
+    <t>04.06.26 06:18</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8767</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 4 июня, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🟢 Реликтовый лес 🔵 Папоротниковая 🔵 Поляна 1460 🔵 Буковый лес 🔴 Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>03.06.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8766</t>
+  </si>
+  <si>
+    <t>🍔 Ты не ты когда голоден! Даже самым крутым райдерам нужен перерыв, а точнее пауза на обед! Для всех гостей Курорта Красная Поляна действует скидка 30% на всё меню в ресторане «Вершина» на отметке 2200м! Самые красивые виды и вкусные блюда уже ждут вас! ❤️ — увидимся!</t>
+  </si>
+  <si>
+    <t>03.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8765</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 3 июня, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая 🔵Буковый лес 🔴Водопад Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>02.06.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8764</t>
+  </si>
+  <si>
+    <t>И ещё немного потрясающей атмосферы с отметки 2050! 😍 ❤️ — если тоже пересмотрели десять раз</t>
+  </si>
+  <si>
+    <t>02.06.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8758</t>
+  </si>
+  <si>
+    <t>🔥 Принесли вам ещё несколько фотографий сегодняшнего дня на Bonus Summer Camp! Это не ИИ, снег в июне, солнце, самый большой парк и столько крутых райдеров! Если вы уже убрали свои доски и лыжи — срочно доставайте, приезжайте в горы и не забудьте средство защиты от солнца! ❤️ — увидимся уже завтра!</t>
+  </si>
+  <si>
+    <t>02.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8757</t>
+  </si>
+  <si>
+    <t>😍 Вы только посмотрите!!! Солнце, лето и Bonus Summer Camp! Прекрасная погода в горах и просто невероятно! Зона Цирк-2 открыта как для участников фестиваля, так и для гостей Курорта, так что скорее приобретайте прогулочный билет и приезжайте к нам, чтобы увидеть эту красоту своими глазами 😍 ❤️ — скоро буду!</t>
+  </si>
+  <si>
+    <t>02.06.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8756</t>
+  </si>
+  <si>
+    <t>02.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8755</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 2 июня, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🏂 Цирк-2 открыт для гостей в пределах трассы Первый снег Также открыта территория проведения Bonus Summer Camp. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Аибга (с 9:30) ▪️ Чёрная пирамида (с 9:30) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>01.06.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8754</t>
+  </si>
+  <si>
+    <t>С Днём защиты детей! ❤️ Пусть детство будет временем открытий, искренних эмоций, маленьких приключений и счастливых воспоминаний, которые остаются на всю жизнь. Желаем, чтобы рядом всегда были любящие люди, а поводов для улыбок, новых впечатлений и семейных путешествий становилось только больше. А первый день лета — отличный повод провести время вместе: гулять, исследовать новое, знакомиться с животными, любоваться горами и просто наслаждаться моментами, которые потом становятся самыми тёплыми воспоминаниями. С праздником! 😍</t>
+  </si>
+  <si>
+    <t>01.06.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8753</t>
+  </si>
+  <si>
+    <t>❄️ С первым днём лета! Кажется, мы слишком серьезно отнеслись к подготовке Bonus Winter Summer Camp, и немного переборщили со снегом, но завтра ожидаем солнце и прекрасное зимнее летнее катание в парке на отметке 2050! Так что если вы только планируете поездку в горы — советуем не откладывать и выбрать одно из спецпредложений на нашем сайте! ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>01.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8752</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 1 июня, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга и Чёрная пирамида — открытие после дополнительного обследования лавинной службой 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>31.05.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8751</t>
+  </si>
+  <si>
+    <t>😍 Праздник детства на Курорте Красная Поляна! Праздничная программа, весёлые конкурсы, бесплатное мороженое уже ждут вас! Увидимся на отметке 900м, до встречи! ❤️</t>
+  </si>
+  <si>
+    <t>31.05.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8749</t>
+  </si>
+  <si>
+    <t>❗️ Дорогие гости Курорта Красная Поляна! Обращаем ваше внимание, что из-за ухудшения погодных условий детская анимация и работа веревочного парка начнет свою работу позже. Обо всех изменениях сообщим дополнительно. ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>31.05.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8748</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 31 мая, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>30.05.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8747</t>
+  </si>
+  <si>
+    <t>❄️ Свежий снег на отметке 2050! Да, это не учебная тревога и не первоапрельская шутка — свежий январский майский снег! Но не стоит переживать, на других отметках Курорта по-прежнему лето! Подготовка к Bonus Summer Camp идёт полным ходом! Самый большой летний (!) парк совсем скоро откроет свои двери! Встречаемся уже в понедельник! А выбрать браслеты и туры можно на сайте Bonus Summer Camp ❤️</t>
+  </si>
+  <si>
+    <t>30.05.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8746</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 30 мая, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая 🔵Буковый лес 🔴Водопад Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠 Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>29.05.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8741</t>
+  </si>
+  <si>
+    <t>🏔️🌊 Горы или море? На Курорте Красная Поляна можно не выбирать. Утром — завтрак с видом на горы и прогулка по экотропам. Днём — пляж, шум волн и морской бриз. А вечером — снова прохладный горный воздух и закат среди вершин. В летнем сезоне для гостей курорта доступны трансферы к оборудованным пляжам на побережье. ☀️ Пляж «Сочи Парк Отель» Бесплатный трансфер для гостей отелей 5* и гостей, выбравших тариф «Наполни своё лето». Отправление с Поляны 540 и Поляны 960, а гостей отелей 5* забирают прямо от дверей отеля. ☀️ Пляж «Красная Поляна» Трансфер доступен для всех гостей курорта: • взрослый — 400 ₽ • детский (7–14 лет) — 300 ₽ • детям до 7 лет — бесплатно без предоставления места Всё лучшее лето собрало в одном месте: горы, море и возможность наслаждаться и тем, и другим в течение одного дня ❤️ Подробности и бронирование трансфера — на сайте курорта.</t>
+  </si>
+  <si>
+    <t>29.05.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8740</t>
+  </si>
+  <si>
+    <t>😍 День детства в горах! 31 мая и 1 июня на Курорте Красная Поляна большая праздничная программа в честь Дня защиты детей! Только два дня детский билет с 6-17 лет будет стоить 500 руб.! В стоимость билета включён подъём до отметки Поляна 2200м (1 июня) и до отметки 1370м (31 мая), верёвочный парк на высоте 900м, конкурсы с анимацией и бесплатное мороженое! Билеты можно приобрести в кассах Курорта, понадобится паспорт или свидетельство о рождении. ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>29.05.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8739</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 29 мая, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая 🔵Буковый лес 🔴Водопад Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠 Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>28.05.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8738</t>
+  </si>
+  <si>
+    <t>❤️ Детская анимация на Курорте Красная Поляна! Небольшие изменения в расписании с 31 мая: — Детская анимация: 17:00-18:00 — Дискотека для юных гостей: 19:00-20:00 Проведите незабываемое время, полное игр, танцев и смеха! Обращаем внимание, что погода в горах переменчива, и возможна отмена по погодным условиям 📍Поляна 540, парк «Времена года»</t>
+  </si>
+  <si>
+    <t>28.05.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8737</t>
+  </si>
+  <si>
+    <t>😍 Отдыхайте с детьми выгодно в отелях «Марриотт» и «Кортъярд» Успейте забронировать номер по акции до 29 июня и получите максимум впечатлений в первый месяц лета! Ваши выгоды: ✦ Бесплатное проживание до 2 детей в возрасте до 12 лет в отелях «Марриотт» и «Кортъярд» ✦ Завтрак в формате «шведский стол» ✦ Высокоскоростной вайфай в каждом номере ✦ Подъём на канатной дороге до отметки +960 м ✦ Посещение СПА-комплекса в отеле «Марриотт» или сауны и тренажёрного зала в отеле «Кортъярд» ✦ Детская анимационная программа в отеле «Марриотт» Как забронировать проживание по акции: Выберите даты проживания в период 01.06.2026–30.06.2026 Выберите номер с пометкой «Дети бесплатно» 🔗 Узнать подробную информацию и забронировать отдых можно на нашем сайте! Период бронирования: по 29.06.2026 включительно Период проживания: 01.06.2026–30.06.2026 Наслаждайтесь семейным отдыхом в центре Курорта Красная Поляна ❤️</t>
+  </si>
+  <si>
+    <t>28.05.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8736</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 28 мая, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая 🔵Буковый лес 🔴Водопад Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠 Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>27.05.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8735</t>
+  </si>
+  <si>
+    <t>🎉 Дарим 12 подарков от Группы Мантера в мессенджере МАХ! Уже завтра в 12:00 подводим итоги нашего большого конкурса! Так что если вы ещё не успели принять участие — сейчас самое время. Всего 12 победителей и 12 призов: 1. Морская прогулка на парусной яхте от Mantera Travel 2. Сертификат на проживание в Сочи Парк Отеле на 3 дня/2 ночи с завтраком для 2 гостей  3. Годовой абонемент в тематический парк аттракционов Сочи Парк  4. Сертификат на проживание в отеле Богатырь в номере «Стандарт» на 2 ночи на 2 персоны с завтраком 5. Сертификат на экскурсию в форелевое хозяйство  6. Сертификат на проживание в Mantera Resort &amp; Congress на 3 дня/2 ночи с завтраком и посещением СПА 7. 2 сертификата на посещение бранча в ресторане Solis 8. Сертификат в СПА на Курорте Красная Поляна 9. 4 прогулочных билета на канатные дороги курорта «Архыз» в летнем сезоне 2026 10. Сертификат на экскурсию на две персоны в Шато де Талю 11. Сертификаты на 5000₽ в рестораны «Баффет» («Казино Сочи») и «Бумеранг» (казино «Бумеранг»), 18+ 12. Сертификат на проживание в гостинице в Удивительной деревне Мандроги на 1 ночь на 2 персоны номер «Стандарт» + посещение мастер-класса Сам конкурс, подробности проведения уже в нашем канале MAX! ❤️ — удачи!</t>
+  </si>
+  <si>
+    <t>27.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8734</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 27 мая, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая 🔵Буковый лес 🔴Водопад Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠 Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>26.05.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8733</t>
+  </si>
+  <si>
+    <t>А вы знаете, какие активности есть на отметке Поляна 960? 🥰 Рассказываем про небольшую часть, а также про трансфер, который работает на время регламентных работ ❤️</t>
+  </si>
+  <si>
+    <t>26.05.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8732</t>
+  </si>
+  <si>
+    <t>26.05.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8731</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 26 мая, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья 🟢 Заброшенный бугель 🟢 Времена года 🔵 Папоротниковая 🔵 Буковый лес 🔴 Водопад Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠 Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>25.05.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8729</t>
+  </si>
+  <si>
+    <t>Посмотрите какая красота 😍 Заснеженные вершины, зеленые склоны и невероятно яркая радуга! +1 в копилку красивых и незабываемых моментов в горах ❤️</t>
+  </si>
+  <si>
+    <t>25.05.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8727</t>
+  </si>
+  <si>
+    <t>😍 Дарим 10.000 баллов! До 5 июня в Сочи Марриотт Красная Поляна 5* и Кортъярд Марриотт Сочи Красная Поляна 4* работает повышенный лимит списания! Что изменилось: Списание на базовом тарифе — 15% вместо 7% Списание на специальных тарифах — 10% вместо 5% Выбирайте удобные даты проживания до 30 июня 2026 г. и увидимся в горах! ❤️</t>
+  </si>
+  <si>
+    <t>25.05.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8726</t>
+  </si>
+  <si>
+    <t>😍 ПРОВЕДИТЕ ЛЕТО В ГОРАХ! С 25 мая по 16 июня приглашаем вас на закрытую продажу прогулочных билетов от 10 000 руб.! Только 150 летних сезонников по выгодным ценам. Спешите, стоимость растёт с каждой волной! 💥 Первая волна (билеты с 1 по 50): Взрослый билет — 10 000 руб. (27 0000 руб.) Детский билет — 5 000 руб. (16 200 руб.) 💥 Вторая волна (билеты с 51 по 100): Взрослый билет — 12 000₽ (27 0000 руб.) Детский билет — 6 000₽ (16 200 руб.) 💥 Третья волна (билеты с 101 по 150): Взрослый билет — 15 000₽ (27 000 руб.) Детский билет — 7 000₽ (16 200 руб.) Что даёт сезонный билет? ✦ Безлимитное использование канатных дорог на 6 месяцев ✦ Возможность исследовать удивительные экотропы ✦ Подъём к любым развлечениям на Курорте ✦ Проход на смотровые площадки с панорамами, ради которых едут за тысячи километров Приобрести сезонный прогулочный билет а также узнать подробности можно на нашем сайте! ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>25.05.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8725</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 25 мая, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая 🔴Водопад Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠 Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>24.05.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8724</t>
+  </si>
+  <si>
+    <t>Главный летний фестиваль в горах возвращается! 😍 Уже совсем скоро на Курорте Красная Поляна стартует Bonus Summer Camp — четыре недели летнего катания, музыки, гор и назабываемой атмосферы, ради которой сюда возвращаются каждый год. С 1 по 28 июня Цирк-2 снова станет местом, где можно кататься утром, смотреть на горы днём и встречать закаты в компании людей, которые так же любят снег даже летом. В программе: ▫️ сноупарк для любого уровня ▫️ контесты и джемы каждую неделю ▫️ мастер-классы и катание с райдерами ▫️ вечерние тусовки, музыка и атмосфера большого летнего лагеря в горах Узнать подробности, купить тур или браслет можно на сайте фестиваля! ❤️ — увидимся в горах!</t>
+  </si>
+  <si>
+    <t>24.05.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8723</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 24 мая, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая 🔴Водопад Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠 Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>23.05.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8722</t>
+  </si>
+  <si>
+    <t>10 причин, чтобы приехать в горы этим летом! 😍 Хотя если честно, мы нашли их намного больше, но вы лучше сами приезжайте и все увидите. А чтобы ваш отпуск был ещё приятнее — загляните на наш сайт в раздел «Спецпредложения» Какая причина для путешествия в горы вам ещё нужна? ❤️</t>
+  </si>
+  <si>
+    <t>23.05.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8721</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 23 мая, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая 🔴Водопад Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚐Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ❕Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞Тел. спасательной службы: 8(928)294-17-12 ☎️Инфоцентр 8(800)550-20-20 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>22.05.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8715</t>
+  </si>
+  <si>
+    <t>😍 Веревочный парк на отметке 900! Верёвочный парк на Курорте Красная Поляна - приключения для всей семьи! Одна из главных точек притяжения всех гостей! Разлечение, которое не оставит равнодушным ни детей, ни взрослых! Разнообразные маршруты, незабываем эмоции и восопоминания — всё это уже ждёт вас в нашем Верёвочном парке! Парк располагается на отметке Поляна 900, нижняя станция канатной дороги "Старт Чемпиона", а билеты можно приобрести онлайн, в кассах Курорта, а также центрах «Чем заняться». ❤️ — горы ждут вас!</t>
+  </si>
+  <si>
+    <t>22.05.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8714</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 22 мая, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая 🔴Водопад Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠 Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>21.05.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8712</t>
+  </si>
+  <si>
+    <t>UPD. Канатные дороги в штатном режиме ❗️ Закрываем канатные дороги Восточного сектора из-за приближения грозового фронта. Канатные дороги временно работают только на спуск гостей. Об изменениях в работе канатных дорог сообщим дополнительно. ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>21.05.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8711</t>
+  </si>
+  <si>
+    <t>🎉 Дарим 12 подарков от Группы Мантера в мессенджере МАХ! В честь старта летнего сезона мы подготовили большой розыгрыш: 1. Морская прогулка на парусной яхте от Mantera Travel 2. Сертификат на проживание в Сочи Парк Отеле на 3 дня/2 ночи с завтраком для 2 гостей  3. Годовой абонемент в тематический парк аттракционов Сочи Парк  4. Сертификат на проживание в отеле Богатырь в номере «Стандарт» на 2 ночи на 2 персоны с завтраком 5. Сертификат на экскурсию в форелевое хозяйство  6. Сертификат на проживание в Mantera Resort &amp; Congress на 3 дня/2 ночи с завтраком и посещением СПА 7. 2 сертификата на посещение бранча в ресторане Solis 8. Сертификат в СПА на Курорте Красная Поляна 9. 4 прогулочных билета на канатные дороги курорта «Архыз» в летнем сезоне 2026 10. Сертификат на экскурсию на две персоны в Шато де Талю 11. Сертификаты на 5000₽ в рестораны «Баффет» («Казино Сочи») и «Бумеранг» (казино «Бумеранг»), 18+ 12. Сертификат на проживание в гостинице в Удивительной деревне Мандроги на 1 ночь на 2 персоны номер «Стандарт» + посещение мастер-класса Сам конкурс, подробности проведения уже в нашем канале MAX! 📲 ❤️ — пусть повезёт именно вам!</t>
+  </si>
+  <si>
+    <t>21.05.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8710</t>
+  </si>
+  <si>
+    <t>Скандал заказывали? Ловите сразу десять 🫢 И это не преувеличение — на сцене театра «Вельвет» развернётся спектакль «Скандал заказывали?» по мотивам ранних рассказов Чехова. Десять ироничных историй, десять житейских ситуаций, и всё это — в одном ярком, живом и очень смешном действии с участием звездного состава. Как говорится, скандал сам себя не закатит. И если уж и устраивать скандал — то только такой 😉 🎟️ Приобрести билеты можно здесь. 📅 23 мая, 19:30 📍 Театр «В игре», расположен на втором этаже «Казино Сочи», вход 18+. Необходим оригинал паспорта.</t>
+  </si>
+  <si>
+    <t>21.05.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8709</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 21 мая, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая 🔴Водопад Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠 Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>20.05.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8708</t>
+  </si>
+  <si>
+    <t>🏕 Водопад Поликаря трекинг Водопад Поликаря - это уникальный маршрут трекинга в Курорте Красная Поляна, предназначенный для гостей с опытом горного туризма и хорошей физической подготовкой. Экотропа достаточно сложная и представляет собой непрерывный трёхкилометровый подъём, часть которого проходит по открытому склону. А в солнечную летнюю погоду на маршруте становится очень жарко. Поэтому подобная нагрузка подойдёт гостям, имеющим опыт горного туризма и хорошую физическую подготовку. Планируя выход на маршрут рекомендуем учитывать состояние вашего здоровья и объективно оценивать свои физические возможности. 📍 Точка старта на Яндекс.Картах 🗺 Карта экотроп</t>
+  </si>
+  <si>
+    <t>20.05.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8707</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 20 мая, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая 🔴Водопад Поликаря трекинг Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠 Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>19.05.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8698</t>
+  </si>
+  <si>
+    <t>🏔️ 5 фактов о водопаде Поликаря! Водопад Поликаря — одно из тех мест, которые точно стоит увидеть хотя бы раз 🏔️ Высокие скалы, шум воды, зелёные склоны и снежники, которые здесь можно встретить даже летом. Собрали в карточках несколько интересных фактов о самом известном водопаде Курорта Красная Поляна. 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>19.05.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8697</t>
+  </si>
+  <si>
+    <t>19.05.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8696</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 19 мая, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠 Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>18.05.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8695</t>
+  </si>
+  <si>
+    <t>Экотропы уже открыты — можно планировать прогулку в горы 🌿 На Курорте Красная Поляна снова работают маршруты для тех, кто соскучился по лесу, видам и чистому горному воздуху. Можно пройтись спокойно с семьёй или выбрать маршрут для прогулки с друзьями, а если хотите сделать ваши прогулки ещё интереснее — можно отправиться на маршрут с гидом Курорта Красная Поляна. Гид покажет интересные места, расскажет про природу, историю и даже поможет выбрать тропу под ваш уровень подготовки. Подробнее о походах и экскурсиях с гидом — на нашем сайте. ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>18.05.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8694</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 18 мая, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🟢Тропа здоровья 🟢Заброшенный бугель 🟢Времена года 🔵Папоротниковая Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠 Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>17.05.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8693</t>
+  </si>
+  <si>
+    <t>17.05.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8692</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 17 мая, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🔵 Папоротниковая 🟢 Заброшенный Бугель Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠 Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>16.05.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8691</t>
+  </si>
+  <si>
+    <t>❗️ Встречаемся 17 мая в коворкинге на отметке Поляна 540 17 мая в коворкинге «Основатели» — встреча с Дарьей Стрекалиной о современной физике и о том, как устроена реальность вокруг нас. Поговорим о материи, частицах и технологиях: что такое антиматерия, почему квантовая запутанность меняет наше представление о связи между объектами и как фундаментальная наука приводит к появлению новых материалов. Это не лекция со сложными формулами, а живой разговор о том, как учёные исследуют мир, проверяют гипотезы и постепенно превращают неизвестное в технологии. Дарья — кандидат технических наук, научный сотрудник ФИАН им. Лебедева и Московского Политеха, участница международной коллаборации SND&amp;LHC в ЦЕРН. 📅 17 мая в 17:00 Поляна 540, Коворкинг «Основатели» Подробная информация и запись доступна по QR коду и телефону: +7 (995) 170-02-49</t>
+  </si>
+  <si>
+    <t>16.05.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8690</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 16 мая, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🔵 Папоротниковая 🟢 Заброшенный Бугель Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠 Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>15.05.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8689</t>
+  </si>
+  <si>
+    <t>Иногда счастье — это не что-то большое! ❤️ Это держать близкого человека за руку, делиться тёплым чаем после прогулки, смеяться во время долгих разговоров и запоминать моменты, которые хочется сохранить навсегда. В Международный день семьи хочется пожелать самого важного — быть рядом с теми, рядом с кем спокойно, тепло и по-настоящему хорошо. Пусть таких моментов будет как можно больше ✨</t>
+  </si>
+  <si>
+    <t>15.05.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8683</t>
+  </si>
+  <si>
+    <t>😍 Эти знаки просто нельзя игнорировать! Если вы тоже везде видите знаки, что вам пора в горы — советуем не игнорировать их, а скорее выбирать одно из спецпредложений на сайте Курорта Красная Поляна! А также напоминаем, что у нас действтует специальный тариф для автопутешественников! И мы встречаем вас скидками и бесплатными опциями: ✦ Парковка на высоте 960 и 540 — 0 ₽ и 650 ₽ ✦ Ланч-боксы в дорогу — 0 ₽ ✦ Ранний заезд, поздний выезд — 0 ₽ ✦ Скидки на массаж и СПА — -10% ✦ Скидки на всё меню отеля — -10% ✦ Скидки на аренду кабриолетов — -10% Стройте маршрут до Курорта Красная Поляна и выбирайте тариф для проживания! ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>15.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8682</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 15 мая, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🔵 Папоротниковая 🟢 Заброшенный Бугель Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. 🚠 Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>14.05.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8681</t>
+  </si>
+  <si>
+    <t>14.05.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8680</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 14 мая, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🔵 Папоротниковая 🟢 Заброшенный Бугель Для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>13.05.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8679</t>
+  </si>
+  <si>
+    <t>13.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8678</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 13 мая, среда На Курорте Красная Поляна сегодня открыты экотропы: 🔵 Папоротниковая 🟢 Заброшенный Бугель Для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>12.05.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8677</t>
+  </si>
+  <si>
+    <t>12.05.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8676</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 12 мая, вторник На Курорте Красная Поляна сегодня открыты экотропы: 🔵 Папоротниковая 🟢 Заброшенный Бугель Для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>11.05.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8675</t>
+  </si>
+  <si>
+    <t>😍 Это не Швейцария. Это Красная Поляна! Весна в горах сейчас выглядит именно так: зелёные склоны, тёплый воздух, прекрасные виды на горные вершины, прогулки и незабываемые закаты. Самое приятное время, чтобы сменить городскую суету на несколько дней и перезагрузиться. ❤️ — если тоже хочется в горы 🔥 — если уже планируете поездку</t>
+  </si>
+  <si>
+    <t>11.05.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8672</t>
+  </si>
+  <si>
+    <t>11.05.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8671</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 11 мая, понедельник На Курорте Красная Поляна сегодня открыты экотропы: 🔵 Папоротниковая 🟢 Заброшенный Бугель Для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс Курорта каждые 10 минут. Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Фрирайд (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>10.05.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8668</t>
+  </si>
+  <si>
+    <t>🚐 Регламентные работы на канатных дорогах Курорта Красная Поляна Каждые 10-15 минут между отметками Поляна 540 и Поляна 960 курсирует бесплатный трансфер 🚌 В ролике поделились подробностями: где находится точка отправления автобуса и как доехать до Поляны 960 и спуститься обратно на Поляну 540. ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>10.05.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8667</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 10 мая, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🔵 Папоротниковая 🟢 Заброшенный Бугель Для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. ❗️ Между отметкой Поляна 540 и Поляна 960 курсирует бесплатный трансфер, который отправляется от центральных касс курорта каждые 10 минут. Канатные дороги: ▪️ Восточный лес (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Фрирайд (с 9:00) 🎟️ Удобно купить прогулочный билет: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>09.05.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8666</t>
+  </si>
+  <si>
+    <t>😍 Поём вместе с вами!  Прямо сейчас на главной сцене в парке «Времена года» вокально-интерактивное шоу «Хит Хор»! Большой хор, где вы — главные артисты! Мы приготовили тексты песен, присоединяйтесь! ❤️</t>
+  </si>
+  <si>
+    <t>09.05.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8664</t>
+  </si>
+  <si>
+    <t>❗️ Дорогие гости Курорта Красная Поляна Напоминаем, что сегодня с 14:40 до 16:30 будет закрыт участок дороги (Поляна 540 - Поляна 960) из-за велогонки «Три вершины» Мы заботимся о вашем комфорте и безопасности, и просим учитывать данную информацию при планировании вашего отдыха. ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>09.05.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8663</t>
+  </si>
+  <si>
+    <t>⭐️ С Днём Великой Победы! 9 Мая — день памяти, силы и благодарности. День, который объединяет поколения и напоминает о подвиге людей, подаривших нам мир, жизнь и будущее. Сегодня мы вспоминаем тех, кто прошёл через тяжелейшие испытания, проявил мужество и стойкость, став частью великой истории нашей страны. Мы отмечаем этот день вместе с вами, и сразу на двух отметках Курорта: ➡️ На отметке Поляна 540: 11:00-13:00 — раздача Георгиевских лент, вход на канатную дорогу «Красная Поляна» 11:00-12:00 — музыкальные перфоманс на променаде 13:00-16:00 — основная программа в парке «Времена года» 13:00-16:00 — полевая кухня в парке «Времена года» ➡️ На отметке Поляна 960 с 10:00-14:00 вас ждёт: Фотозона, тематическая зона с полевой кухней, где гостям будут предлагаться блюда по мотивам военного времени, и музыкальное тематическое сопровождение Пусть память о Великой Победе продолжает объединять нас, быть источником силы, уважения и связи между поколениями. С праздником. С Днём Победы ❤️</t>
+  </si>
+  <si>
+    <t>09.05.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8662</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ Поздравляем с праздником Великой Победы 🕊️ 9 мая, суббота На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 9:00: 🟢 Первый снег 🔵 Восточная 2300–2050 🔴 Аибга 🔴 Панорама 🔴 Струна 🔵 Цирк 2 🌿 Пешеходные маршруты открыты: 🔵 Папоротниковая 🟢 Заброшенный Бугель Для посещения природной территории выше 960м необходимо оформить пропуск на сайте или в кассе на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт Чемпиона (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>08.05.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8656</t>
+  </si>
+  <si>
+    <t>🌺 Весна на Курорте Красная Поляна — это когда так! Встречать закаты и рассветы, ужинать с видом на горные вершины, подниматься выше облаков и просто наслаждаться тишиной и спокойствием. Каждый день в горах — это тысячи новых впечатлений, событий и знакомств! А чтобы ваш отпуск стал ещё выгоднее, загляните в раздел «Спецпредложения» на нашем сайте Вы точно знаете кому отправить этот пост, а мы будем ждать вас в горах! ❤️</t>
+  </si>
+  <si>
+    <t>08.05.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8655</t>
+  </si>
+  <si>
+    <t>Видео и звуки Курорта Красная Поляна 🧘‍♀️ +25°, солнце - такую атмосферу майских мы любим!</t>
+  </si>
+  <si>
+    <t>08.05.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8653</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинному бюллетеню с 12:00 закрыты трассы: 🔴 Панорама 🔴 Струна ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>08.05.26 04:46</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8652</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 8 мая, пятница На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 9:00: 🟢 Первый снег 🔵 Восточная 2300–2050 🔴 Аибга 🔴 Панорама 🔴 Струна 🔵 Цирк 2 🌿 Пешеходные маршруты открыты: 🔵 Папоротниковая 🟢 Заброшенный Бугель Для посещения природной территории выше 960м необходимо оформить пропуск на сайте или в кассе на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт Чемпиона (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>07.05.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8651</t>
+  </si>
+  <si>
+    <t>🙄 Вы умеете хранить секреты? Составили для вас ребус, в котором немного приоткрываем карты! Подробности расскажем уже в понедельник, а вы пока делитесь своими вариантами в комментариях 😏</t>
+  </si>
+  <si>
+    <t>07.05.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8650</t>
+  </si>
+  <si>
+    <t>🎺 Вот вы, например, знаете, что будет, когда Linkin Park окажется рядом с Вивальди? А вот придете в казино "Бумеранг" 8 мая и узнаете 😉 На сцене — симфо-группа TEODOR, четыре виртуоза, превращающие знакомые хиты в живой симфонический симбиоз. Где энергия рока, поп-музыки и рэпа переплетается с дыханием классики, а камерный состав звучит как целый оркестр. Здесь Linkin Park может неожиданно встретиться с Вивальди, а Queen зазвучать в новой оркестровой реальности. Каждый трек музыканты пересобирают вручную. И еще скажите, что это не повод выйти из дома в пятницу! Начало программы 8 мая в 21:00 в казино «Бумеранг». Вход свободный. Для комфортного отдыха вы можете заранее забронировать стол в ресторане «Бумеранг». При себе необходимо иметь карту гостя и паспорт. 18+.</t>
+  </si>
+  <si>
+    <t>07.05.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8648</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 7 мая, четверг На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 9:00: 🟢 Первый снег 🔵 Восточная 2300–2050 🔴 Аибга 🔴 Панорама 🔴 Струна 🔵 Цирк 2 🌿 Пешеходные маршруты открыты: 🔵 Папоротниковая 🟢 Заброшенный Бугель Для посещения природной территории выше 960м необходимо оформить пропуск на сайте или в кассе на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт Чемпиона (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>06.05.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8647</t>
+  </si>
+  <si>
+    <t>06.05.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8646</t>
+  </si>
+  <si>
+    <t>06.05.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8645</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 6 мая, среда На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 9:00: 🟢 Первый снег 🔵 Восточная 2300–2050 🔴 Аибга 🔴 Панорама 🔴 Струна 🔵 Цирк 2 🌿 Пешеходные маршруты открыты: 🔵 Папоротниковая 🟢 Заброшенный Бугель Для посещения природной территории выше 960м необходимо оформить пропуск на сайте или в кассе на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт Чемпиона (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>05.05.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8644</t>
+  </si>
+  <si>
+    <t>⭐️ Праздничная программа на 9 мая! Курорт Красная Поляна приглашает отметить День Победы — ярко, тепло и по-семейному. Музыка, флаги, георгиевские ленты, полевая кухня, концерты и добрые встречи — всё, чтобы вы прочувствовали атмосферу настоящего праздника! Мы подготовили насыщенную программу для всей семьи: 11:00-13:00 — раздача Георгиевских лент, вход на канатную дорогу «Красная Поляна» 11:00-12:00 — музыкальные перфоманс на променаде 13:00-16:00 — основная программа в парке «Времена года» 13:00-16:00 — полевая кухня в парке «Времена года» ❤️ — проведём этот день вместе!</t>
+  </si>
+  <si>
+    <t>05.05.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8643</t>
+  </si>
+  <si>
+    <t>05.05.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8641</t>
+  </si>
+  <si>
+    <t>-30% на на занятие с инструктором! 👍 На календаре начало мая, а горнолыжный сезон на Курорте Красная Поляна продолжается! Это значит, что вы ещё можете обучиться катанию на горных лыжах или сноуборде, а может просто улучшить свои навыки! Стоимость с учетом скидки: Индивидуальное занятие 2 часа — 5950 руб. Парное занятие 2 часа — 8400 руб. Запись на точках продаж школы «Три вершины», «Чем заняться» или по телефону: 8 (862) 245-50-04 ❤️ — увидимся на склонах!</t>
+  </si>
+  <si>
+    <t>05.05.26 04:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8640</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 5 мая, вторник На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 9:00: 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная (2300-2050) Трасса 🔵 Аибга закрыта для соревнований до 12:00. Трассы Центрального сектора выше 1460 сегодня закрыты, согласно лавинному бюллетеню. 🌿 Пешеходные маршруты открыты: 🔵 Папоротниковая 🟢 Заброшенный Бугель Для посещения природной территории выше 960м необходимо оформить пропуск на сайте или в кассе на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт Чемпиона (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>04.05.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8631</t>
+  </si>
+  <si>
+    <t>👍 В новый месяц с новыми заставками на телефон! Совсем скоро горнолыжный сезон на Курорте Красная Поляна завершится, и мы во всю начнём готовиться к летнему. Собрали весенние пейзажи Курорта для заставок на ваши телефоны. Фотографии в высоком разрешении уже ждут вас в комментариях — выбирайте понравившуюся и делитесь скринами своих гаджетов ❤️ #заставкиКП</t>
+  </si>
+  <si>
+    <t>04.05.26 04:37</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8630</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 4 мая, понедельник На Курорте Красная Поляна: 🏂 Горнолыжные трассы закрыты согласно лавинному бюллетеню 🌿 Пешеходные маршруты открыты: 🔵 Папоротниковая 🟢 Заброшенный Бугель Для посещения природной территории выше 960м необходимо оформить пропуск на сайте или в кассе на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Восточный лес (с 9:00) ▪️ Старт Чемпиона (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>03.05.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8629</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 3 мая, воскресенье На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы закрыты согласно лавинному бюллетеню 🌿 Пешеходные маршруты: 🔵 Папоротниковая 🟢 Заброшенный Бугель Для посещения природной территории выше 960м необходимо оформить пропуск на сайте или в кассе на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Восточный лес (с 9:00) ▪️ Старт Чемпиона (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>02.05.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8628</t>
+  </si>
+  <si>
+    <t>🎶 Мюзикл «Сказики Пушкина» 2126 год. В недалёком будущем обычные школьники читают к уроку сказки Пушкина. Только вот концовки в книгах — другие. Людмила остаётся в замке Черномора, навсегда потеряв Руслана, царь Салтан так и не узнаёт правду о сыне Гвидоне и своей царице, а царевич Елисей не находит спящую царевну. Кто и зачем похитил у героев их счастье? Школьникам предстоит отправиться в сказочные миры, чтобы всё исправить и вернуть историям настоящий финал, тот, который задумал Александр Сергеевич Пушкин. В мюзикле бережно сохранены подлинные стихи поэта. Они звучат так, как он их написал, и в этом особенность постановки. 📅 3 мая, 15:00, 6+ 🎟 700 руб. 📍 КЦ «Амфитеатр, Поляна 960 *подъём на канатной дороге до отметки Поляна 960 бесплатный, при предъявлении билета на мероприятие (не ранее, чем за час до начала) #афишаКП</t>
+  </si>
+  <si>
+    <t>02.05.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8627</t>
+  </si>
+  <si>
+    <t>❗️ С 10:00 будут открыты трассы: 🟢 Первый снег 🔵 Цирк-2 🔵 Восточная 2300–2050 🔴 Аибга ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>02.05.26 04:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8626</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 2 мая, суббота На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: Решение по открытию трасс: 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга Отложено до 9:30. Трассы центрального сектора выше 1460м закрыты согласно лавинному бюллетеню 🌿 Пешеходные маршруты: 🔵 Папоротниковая 🟢 Заброшенный Бугель Для посещения природной территории выше 960м необходимо оформить пропуск на сайте или в кассе на отметке Поляна 960. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт Чемпиона (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>01.05.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8625</t>
+  </si>
+  <si>
+    <t>Поздравляем с праздником весны и труда! 🌿 Желаем вам прекрасных майских выходных, тёплых вечеров с видом на горы, хорошего настроения и времени с самыми близкими. А мы напоминаем, что горнолыжный сезон на Курорте Красная Поляна продолжается до 9 мая. Снег на склонах ещё есть, майское солнце уже греет — такое сочетание бывает раз в году. Ждём вас в горах 🏔</t>
+  </si>
+  <si>
+    <t>01.05.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8624</t>
+  </si>
+  <si>
+    <t>❤️ Детская анимация на Курорте Красная Поляна! С радостью объявляем, что в парке «Времена года» на главной сцене начинает свою работу детская анимация! Приглашаем вас на весёлые и увлекательные мероприятия: — Детская анимация: 16:00-17:00 — Дискотека для юных гостей: 18:00-19:00 Проведите незабываемое время, полное игр, танцев и смеха! Обращаем внимание, что погода в горах переменчива, и возможна отмена по погодным условиям 📍Поляна 540, парк «Времена года»</t>
+  </si>
+  <si>
+    <t>01.05.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8623</t>
+  </si>
+  <si>
+    <t>01.05.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8622</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 1 мая, пятница На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: с 9:00: 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга Трассы центрального сектора выше 1460м закрыты согласно лавинному бюллетеню 🌿 Пешеходные маршруты: 🔵 Папоротниковая 🟢 Заброшенный Бугель 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт Чемпиона (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8621</t>
+  </si>
+  <si>
+    <t>❗️ Трассы зоны Цирк-2 закрыты с 13:15 для проведения технических работ. ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>30.04.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8620</t>
+  </si>
+  <si>
+    <t>🎵 Мюзикл «Сокровище тридевятого царства» Долгие годы слёзы царевны Несмеяны погружают тридевятое царство в дожди и слякоть. Гости со всех сторон света пытаются развеселить царевну, но всё бесполезно. Пока однажды открытая школьниками шкатулка не переносит их в сказочный мир. 📅 30 апреля, 15:00, 6+ 🎟 700 руб. 📍 КЦ «Амфитеатр, Поляна 960 *подъём на канатной дороге до отметки Поляна 960 бесплатный, при предъявлении билета на мероприятие (не ранее, чем за час до начала) #афишаКП</t>
+  </si>
+  <si>
+    <t>30.04.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8619</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 30 апреля, четверг На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: с 9:00: 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга Трассы выше 1460м закрыты согласно лавинному бюллетеню 🌿 Пешеходные маршруты: 🔵 Папоротниковая 🟢 Заброшенный Бугель 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт Чемпиона (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>29.04.26 18:24</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8618</t>
+  </si>
+  <si>
+    <t>Всем привет! ❤️ Нам передали @portierdenuit, что подписчики активно задаются вопросом: «Смотреть на горные вершины или яйца Бенедикт?» А мы предлагаем не выбирать и сразу идти на открытую террасу в отеле Марриотт! С любовью к горам и еде, СММ Курорта Красная Поляна 🥰</t>
+  </si>
+  <si>
+    <t>29.04.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8617</t>
+  </si>
+  <si>
+    <t>🎁 Дарим 5000 баллов всем участникам программы лояльности! Мы решили добавить немного приятного к вашим майским планам. Если вы уже участвуете в программе лояльности — проверьте баланс 😉 Мы начислили вам 5000 баллов, которые можно потратить на отдых, впечатления и сервисы Курорта. А если вы еще не с нами — сейчас самое время присоединиться! Новые участники тоже получают до 5000 баллов, чтобы сразу почувствовать атмосферу майских праздников на Курорте Красная Поляна. Важно только одно: баллы действуют до 11 мая, так что это отличный повод не откладывать поездку или бронирование. Майские — это не просто выходные, это ваш шанс устроить себе маленькое путешествие в горы! ❤️</t>
+  </si>
+  <si>
+    <t>29.04.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8616</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинному бюллетеню в 11:00 закрыты трассы: 🔴 Панорама 🔴 Струна ⚫ Снежная ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>29.04.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8614</t>
+  </si>
+  <si>
+    <t>❗️ Изменения в расписании канатных дорог на сегодня. Дорогие гости Курорта Красная Поляна, напоминаем, что сегодня на канатных дорогах пройдут регламентные работы, в связи с этим: ➡️ канатные дороги Цирк-2 будут работать до 13:30; ➡️ канатная дорога «Красная Поляна» работает до 19:00. Далее будет работать трансфер между отметками Поляна 540 и Поляна 960. Мы заботимся о вашем комфорте и безопасности, и просим учитывать даты регламентных работ при планировании вашего отдыха. ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>29.04.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8613</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 29 апреля, среда На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: с 9:00: 🔴 Панорама 🔴 Струна ⚫ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 🌿 Пешеходные маршруты: 🔵 Папоротниковая 🟢 Заброшенный Бугель 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт Чемпиона (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>28.04.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8610</t>
+  </si>
+  <si>
+    <t>🌟 В этом году мы объявляем креативный конкурс для главных участников Bonus Summer Camp — детей! На высоте 2050 метров будет построен палаточный лагерь центром которого станет музыкальная сцена. 🏕️ Используя наш шаблон, пофантазируйте, как она могла бы выглядеть. Это место станет центром притяжения всех участников кэмпа и должно передавать атмосферу палаточного лагеря в горах. ✏️Задача ребенка: сконструировать сцену и придумать декоративное оформление, взяв за основу треугольную форму. ⚡️ Не ограничивайте полёт фантазии! 🍀Используйте в рисунке доски, фанеру, ветки, растения, ленты, канаты и прочнее. Сцена может быть украшена любыми материалами: подручными, природными и теми, которые можно найти в горах. Но не выходите за границы, указанные на рисунке, и помните, что сцена должна работать в любую погоду и быть треугольной формы. 🙂 Скачать макет для рисунка можно здесь. 🙃 Загрузите готовый результат по этой ссылке до 4 мая включительно. 6 мая команда лагеря вместе с куратором образовательной программы Анной Кеслер выберет победителя, чей рисунок мы превратим в реальность.</t>
+  </si>
+  <si>
+    <t>28.04.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8609</t>
+  </si>
+  <si>
+    <t>❗️ У нас несколько важных новостей! Регламентные работы в Цирке-2 29 и 30 апреля зона Цирк-2 будет закрыта с 13:30 для выполнения регламентных работ, чтобы обеспечить доступ гостей Курорта в майские праздники. Цирк-2 для всех! С 1-9 мая отрываем зону Цирк-2 для гостей без горнолыжного оборудования! Со 2-5 мая на трассе Аибга будет проходить Чемпионат России по сноубордингу, так что помимо прекрасных видов горных вершин вы также сможете стать свидетелями спортивных соревнований! Хотите фото с ратраком? С 1-9 мая на отметке Поляна 2200м будет оборудована фотозона с ратраками. Если вы давно мечтали сделать фото с техникой — это ваш шанс! Велогонка на Курорта Красная Поляна 9 мая Курорт Красная Поляна снова примет ежегодную велогонку «Три горы», в связи с этим с с 14:40 часов до 16:30 будет перекрыт участок дороги (Поляна 540 - Поляна 960): от перекрестка с организацией кругового движения на 45 киллометре А-149 Адлер-красная Поляна (пересечение улицы Эстонская и улицы Олимпийская) до площади Сбербанка горнолыжного Курорта Красная Поляна, в том числе в местах примыкания ул. Созвездий с ул. Гармонии, с ул. Февральская, с ул. Горная. Мы заботимся о вашем комфорте и безопасности, и просим учитывать данную информацию при планировании вашего отдыха. ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>28.04.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8608</t>
+  </si>
+  <si>
+    <t>😍 Так выглядит ваше идеальное утро! Представьте — вы только просыпаетесь в окружении гор, а вас уже ждут завтраки в отелях Курорта Красная Поляна. Свежая выпечка, местные сыры, красная рыба, шакшука или сырники — выбор за вами! В отеле Марриотт открытая терраса с видом на горные вершина и яйца. В отеле Кортьярд — игристое вино и горячие блюда с локальными продуктами. В отеле Риксос — выпечка от шеф-кондитера, победителя международных конкурсов, а в Новотель Резорт — безлимитное игристое и незабываемые виды Курорта из окна. В отеле Ибис Стайлс— свежий апельсиновый фреш, который можно сделать самому, Мовенпик порадует вас фермерскими сырами и авторскими десертами. В отеле Панорама завтраки начинаются раньше всех, с 6:30, с детской зоной и летней террасой. И совсем необязательно быть гостем отеля — завтрак можно заказать отдельно. Хорошее утро задаёт тон всему дню, особенно когда оно начинается именно так ❤️</t>
+  </si>
+  <si>
+    <t>28.04.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8607</t>
+  </si>
+  <si>
+    <t>😍 Так выгядит ваше идальное утро! Представьте, вы только просыпаетесь в окруженении гор, а вас уже ждут прекрасные завтраки в отелях Курорта Красная Поляна. Свежая выпечка, местные сыры, красная рыба, шакшука или сырники — выбор за вами! На Курорте Красная Поляна завтрак — это отдельная история, которая точно должна частью вашего дня в горах! И необязательно быть гостем отеля — завтрак можно заказать отдельно. Хорошее утро задаёт тон всему дню, особенно когда оно начинается именно так ❤️</t>
+  </si>
+  <si>
+    <t>28.04.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8606</t>
+  </si>
+  <si>
+    <t>28.04.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8605</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинному бюллетеню в 11:00 будут закрыты трассы: 🔴 Панорама 🔴 Струна ⚫ Снежная 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>28.04.26 04:52</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8604</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 28 апреля, вторник На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: с 9:00: 🔴 Панорама 🔴 Струна ⚫ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 🌿 Пешеходные маршруты: 🔵 Папоротниковая 🟢 Заброшенный Бугель 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт Чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>27.04.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8603</t>
+  </si>
+  <si>
+    <t>27.04.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8602</t>
+  </si>
+  <si>
+    <t>🚀 Нас видно из космоса! Составили слова «КРАСНАЯ ПОЛЯНА» из космических снимков, и вот что у нас получилось. Жаль, что из космоса не видно какая прекрасная погода сейчас в горах, так что вы лучше приезжайте и посмотрите сами. А мы пока оставим для вас ссылку на все спецпредложения Курорта ❤️</t>
+  </si>
+  <si>
+    <t>27.04.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8601</t>
+  </si>
+  <si>
+    <t>❗️ Совсем скоро на Курорте Красная Поляна пройдут регламентные работы канатных дорог центрального сектора и Цирк-2 Что такое регламентные работы и зачем они нужны, сколько человек ежегодно пользуются канатными дорогами, а также сколько сотрудников следит за их работой — на все эти вопросы отвечаем в нашем новом видео! ❤️ — спасибо! Ждём вторую серию!</t>
+  </si>
+  <si>
+    <t>27.04.26 04:53</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8598</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 27 апреля, понедельник На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: с 9:00: 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга Горнолыжные трассы центрального сектора выше 1460 закрыты. 🌿 Пешеходные маршруты: 🔵 Папоротниковая 🟢 Заброшенный Бугель При выходе на маршрут, рекомендуется учитывать погодные условия и работу канатных дорог. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт Чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>26.04.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8597</t>
+  </si>
+  <si>
+    <t>😍 Наше утро в горах! На календаре уже 26 апреля, а мы продолжаем кататься и наслаждаться весенним снегом и солнцем. Также напоминаем, что у нас очень большие планы на майские, так что если вы ещё не спланировали как провести эти дни — загляните в нашу афишу. ❤️ — забрать кусочек этого прекрасного дня себе</t>
+  </si>
+  <si>
+    <t>26.04.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8596</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинному бюллетеню в 10:30 будут закрыты трассы: 🔴 Панорама 🔴 Струна ⚫ Снежная 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>26.04.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8595</t>
+  </si>
+  <si>
+    <t>❗️ С 9.30 открыты трассы: 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20</t>
+  </si>
+  <si>
+    <t>26.04.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8594</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 26 апреля, воскресенье На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 9:00: 🔴 Панорама 🔴 Струна ⚫ Снежная Трассы: 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга будут открыты в 9:30, после дополнительного обследования лавинной службой. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Восточный лес (с 9:00) ▪️ Старт Чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +7 °C, ветер 2 м/с, влажность 80% ▫️ Поляна 960 +3 °C, ветер 3 м/с, влажность 88% ▫️ Поляна 1460 −1 °C, ветер 3 м/с, влажность 99% ▫️ Поляна 2200 −4 °C, ветер 3 м/с, влажность 100% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>25.04.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8593</t>
+  </si>
+  <si>
+    <t>🏂 Давно хотели встать на лыжи или сноуборд, но всё откладывали? Апрель — лучший момент, чтобы это сделать. Людей на склонах меньше, цены в школе «Три вершины» и прокате — по тарифу низкого сезона. Школа катания «Три вершины» работает с 2013 года. Это официальная школа Курорта Красная Поляна — инструкторы с международной квалификацией ISIA, обучение по австрийской методике. Программы есть для любого уровня: с нуля, после перерыва, для тех, кто хочет подтянуть технику. Форматы занятий: — индивидуальное (лыжи или сноуборд) — групповое — трёхдневный интенсив — горный гид — поможет с маршрутом, снаряжением и покажет лучшие места на курорте В прокате — полный комплект: — лыжи + ботинки + палки от 1350 руб./сутки — одежда для катания — камера хранения А снаряжение можно заказать онлайн заранее и забрать прямо перед подъёмом. ❤️ — увидимся на склонах!</t>
+  </si>
+  <si>
+    <t>25.04.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8592</t>
+  </si>
+  <si>
+    <t>🌼 Пока в горах новая порция снега — мы приближаем весну новой коллекцией мерча Курорта Красная Поляна! Свежие весенние цвета уже доступны во всех точках продаж! Коллекция ограничена, так что советуем поторопиться. Заберите частичку гор с собой ❤️</t>
+  </si>
+  <si>
+    <t>24.04.26 18:57</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8591</t>
+  </si>
+  <si>
+    <t>💬 Курорт Красная Поляна отправил(а) грустное сообщение от лавинной службы В связи с обильными осадками и большим накоплением снежной массы, сохраняется высокая степень лавиноопасности. Поэтому принято решение, что 25.04.26. горнолыжные трассы будут закрыты. Также пока не можем открыть и эко-тропы, так как снег лежит почти на всех отметках Курорта. ⚡Но есть и хорошие новости! По прогнозу в воскресенье ожидается прекрасная погода: солнце и самый настоящий «блюберд» (от англ. bluebird day — «день синей птицы») означает идеальный, ясный и солнечный день. ❤️ — до встречи в воскресенье!</t>
+  </si>
+  <si>
+    <t>24.04.26 18:06</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8589</t>
+  </si>
+  <si>
+    <t>🌸 Майские праздники на Курорте Красная Поляна! Уже построили планы на майские? Если нет, то приглашаем вас в горы. В эти праздничные дни на Курорте — концерты, шоу-программы, живая музыка, детские мероприятия и события для всей семьи. Делимся афишей мероприятий: ✦ Мюзикл «Сокровища тридевятого царства» 30 апреля в 15:00 Поляна 960, КЦ «Амфитеатр» ✦ Детский концерт «Красавица весна» 1 мая в 17:00 Парк «Времена года» ✦ Чемпионат России по сноубордингу 2-5 мая, 9:00 Цирк-2 ✦ Онлайн-соревнования: видеобатл от Бонуса 1–9 мая, 9:00 Цирк-2 ✦ Концерт GUF 2 мая, 19:00 Поляна 540, «Red Arena» ✦ Мюзикл «Сказки Пушкина» 3 мая, 15:00 Поляна 960, КЦ «Амфитеатр» ✦ Шоу-программа «Двойной удар» 3 мая, 20:00 «Бонус Slots» ✦ Концерт Александра Иванова и группы «Рондо» 7 мая, 20:30 «Казино Сочи» ✦ Живая музыка в ресторане «Птицы Захмелели» 1, 2, 3, 8, 9 мая, 19:00–21:00 Поляна 960, «Птицы Захмелели» ✦ Обучение игре «Школа покера» 1, 2, 4, 5, 8, 9 мая, 12:00 «Покерный клуб Сочи» ✦ Живая музыка в казино «Бумеранг» 1, 2, 8, 9 мая, 21:00 Казино «Бумеранг» ✦ Обучение играм «Школа казино» в казино «Бумеранг» 4, 5, 6, 7 мая, 15:30 Казино «Бумеранг» ✦ Обучение играм «Школа казино» в «Казино Сочи» 4, 5, 6, 7 мая, 18:00 «Казино Сочи» ✦ Диджей-сет для всех гостей в отеле Марриотт 1, 8–10 мая, 20:00 Поляна 540, отель «Марриотт» ✦ Музыкальный вечер в L’Olivo 1, 2, 8, 9 мая, 19:00 Поляна 540, ресторан «L’Olivo» ✦ Диджей-сет на закате для всех гостей Поляны 2200 1–9 мая, 15:00–17:00 Поляна 2200, ресторан «Вершина» ✦ Вокальное выступление Яны Лащ 1 мая, 19:00 Поляна 960, отель «Риксос» ✦ День Победы 9 мая, 13:00 Поляна 540, парк «Времена года» ✦ Живая музыка в отеле «Риксос» 9 мая, 9:00 и 19:00 Поляна 960, отель «Риксос» ✦ Многодневная велогонка «Три горы» 10 мая, 15:00 ✦ Ежедневная анимационная программа 1–10 мая 16:00–17:00 — анимационная программа 18:00–19:00 — детская дискотека Поляна 540, парк «Времена года» ✦ Диджей-сет в «Бонус Slots» 1, 8 мая, 21:00 «Бонус Slots» ✦ Живая музыка в «Казино Сочи» 1, 2, 8–10 мая, 21:00 «Казино Сочи» А ещё советуем захватить с собой горнолыжное оборудование: сезон на Курорте Красная Поляна продолжается до 9 мая. Выбирайте события и планируйте свои майские в горах. ❤️ — до встречи на Курорте!</t>
+  </si>
+  <si>
+    <t>24.04.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8588</t>
+  </si>
+  <si>
+    <t>❗️ Дорогие гости Курорта Красная Поляна! В 17:10 закрываем подьём, а в 17:20 прекращаем спуск на канатную дорогу «Вершина» для выполнения активных воздействий противолавинных служб. ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>24.04.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8586</t>
+  </si>
+  <si>
+    <t>🌸 Майские праздники на Курорте Красная Поляна! Уже построли планы на майские? Если нет, то мы приглашаем вас в горы! У нас, как всегда, множество событий, концертов и мероприятий! Делимся афишей мероприятий на эти праздничные дни: ✦ Чемпионат России по сноубордингу 1 мая, 9:00 Цирк-2 ✦ Онлайн-соревнования: видеобатл от Дениса Бонуса 1 мая, 9:00 Цирк-2 ✦ Концерт GUF 2 мая, 19:00 Red Arena, 18+ ✦ Мюзикл «Сказки Пушкина» 3 мая, 15:00 КЦ «Амфитеатр», 6+ ✦ Детский концерт «Красавица весна» 1 мая, 17:00 Парк "Времена года" ✦ Детская анимационная программа 1 мая, 16:00 Парк "Времена года" ✦ Серия покерных турниров «Покерный первомай» 1 мая, 10:00 «Покерный клуб Сочи» ✦ Обучение игре «Школа покера» 1 мая, 12:00 «Покерный клуб Сочи» ✦ Живая музыка в ресторане Аprès-ski 1 мая 17:00-19:00 Поляна 960, «Аprès-ski» ✦ Владимир Ревицкий: лучшие рок хиты  1 мая 17:00-19:00 Поляна 960, «Аprès-ski» ✦ Holo Band: ударные, гитара и вокал — поп трио 1 мая 19:00-21:00 Поляна 960, «Птицы захмелели» ✦ Dj сет на закате 1 мая, 15:00 Поляна 2200, ресторан «Вершина» А также советуем захватить с собой горнолыжное оборудование, ведь сезон на Курорте Красная Поляна продолжается до 9 мая! Выбирайте события и планируйте свой отдых вместе с нами! ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>24.04.26 04:45</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8584</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 24 апреля, пятница 🏂 Согласно лавинному бюллетеню, горнолыжные трассы сегодня закрыты. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +7 °C, ветер 2 м/с, влажность 80% ▫️ Поляна 960 +3 °C, ветер 3 м/с, влажность 88% ▫️ Поляна 1460 −1 °C, ветер 3 м/с, влажность 99% ▫️ Поляна 2200 −4 °C, ветер 3 м/с, влажность 100% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>23.04.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8583</t>
+  </si>
+  <si>
+    <t>✨ Точка притяжения. Май. Все отели и апартаменты курорта «Точка притяжения» — акция, которая позволяет отдыхать в отелях и апартаментах курорта с дополнительной выгодой и бонусами. Представьте утро, за окном зелёные склоны, а впереди целый день приключений: прогулка по горам, расслабляющие спа-ритуалы, ужин в ресторане с шикарным видом. Да, именно такой отдых на Курорте Красная Поляна. И с акцией «Точка притяжения. Май» он становится ещё приятнее. Потому что выгоднее! Период бронирования: с 23 апреля по 30 апреля Период проживания: с 30 апреля по 11 мая Предложение включает: ✦ скидку 20% на проживание с завтраком* ✦ скидку 15% на спа-процедуры и массаж ✦ скидку 15% на разовый визит в спа-центр (для отелей и апартаментов в которых нет спа) ✦ скидку 15% на посещение ресторанов отелей ✦ прогулочный и спортивный ски-пасс для взрослых с 15 лет по специальной стоимости 2000₽ за каждый билет Специальные предложения собраны в купонной книге — вашем персональном наборе привилегий. *в комплексе апартаментов завтрак не предусмотрен Как забронировать проживание по акции? 1. Выберите даты проживания в период с 30 апреля по 11 мая 2026 года. 2. Выберите номер с тарифом «Точка притяжения» (участвуют все категории). 3. Наслаждайтесь отдыхом на курорте на майских праздниках. ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>23.04.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8582</t>
+  </si>
+  <si>
+    <t>❗️ Осторожно, просмотр этого видео может вызвать острое желание поехать в горы! На отметках Курорта выше 900м прямо сейчас снегопад! И это не учебная тревога, а самый настоящий зимний апрельский снег! Горнолыжный сезон на Курорте Красная Поляна продолжается до 9 мая, а уже ждём вас в горах! ♥️ — ушли готовить оборудование</t>
+  </si>
+  <si>
+    <t>23.04.26 04:45</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8581</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 23 апреля, четверг 🏂 Согласно лавинному бюллетеню, горнолыжные трассы сегодня закрыты. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +7 °C, ветер 2 м/с, влажность 80% ▫️ Поляна 960 +3 °C, ветер 3 м/с, влажность 88% ▫️ Поляна 1460 −1 °C, ветер 3 м/с, влажность 99% ▫️ Поляна 2200 −4 °C, ветер 3 м/с, влажность 100% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>22.04.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8575</t>
+  </si>
+  <si>
+    <t>🌍 А вы знали, что сегодня День Земли? Мы любим природу, нашу планету и, конечно же, горы! Иногда кажется, что горы — это просто место, куда приезжаешь отдохнуть. Но на самом деле это огромная часть Земли, которая живёт по своим правилам. ❤️ — с праздником, дорогие друзья!</t>
+  </si>
+  <si>
+    <t>22.04.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8574</t>
+  </si>
+  <si>
+    <t>22.04.26 04:46</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8573</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 22 апреля, среда 🏂 Согласно лавинному бюллетеню, горнолыжные трассы сегодня закрыты. 🚠 В прогулочном режиме работают канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +8 °C, ветер 2 м/с, влажность 82% ▫️ Поляна 960 +6 °C, ветер 2 м/с, влажность 81% ▫️ Поляна 1460 +2 °C, ветер 2 м/с, влажность 85% ▫️ Поляна 2200 −3 °C, ветер 2 м/с, влажность 87% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>21.04.26 19:09</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8572</t>
+  </si>
+  <si>
+    <t>✨ Точка притяжения: Новотель Фит. «Точка притяжения» ‒ акция, которая позволяет отдыхать в отелях курорта с дополнительной выгодой и бонусами. На этой неделе приглашаем вас остановиться в отеле «Новотель Фит Красная Поляна»   Это современный семейный отель на Поляне 960 для тех, кто хочет быть в центре активной жизни курорта, и при этом отдыхать с комфортом. Канатные дороги, прокат и основные активности находятся всего в нескольких минутах ходьбы. Формат отеля делает его удобным как для семей, так и для активных путешественников.   Функциональные номера с видами на горы, сбалансированные завтраки, круглосуточный спортзал и дружелюбный сервис создают ощущение лёгкого и продуманного отдыха. Период бронирования: с 14 по 22 апреля 2026 года включительно Период проживания: 17 апреля по 31 мая 2026 года   Предложение включает: ✦ скидку 20% на проживание с завтраком ✦ бесплатное проживание для детей до 15 лет ✦ комплимент от отеля при заселении ✦ скидка 50% на посещение Королевского Спа в отеле «Риксос» ✦ скидка 10% на массажи и спа-процедуры в Спа отеля «Риксос» ✦ скидка 20% в ресторане «Бельведер» ✦ вечерние кинопоказы в зале «Лермонтов» с попкорном   Особенности отеля: ✦ расположение на Поляне 960, в 4 минутах от канатных дорог ✦ семейный формат и комфортное соотношение цена/качество ✦ номера с панорамными видами на горы ✦ завтраки с акцентом на здоровое питание ✦ круглосуточный фитнес-зал ✦ амфитеатр и пространства для мероприятий ✦ один из самых высоких уровней удовлетворенности гостей в сети Accor   Как забронировать проживание по акции: ✦ Выберите даты проживания в период с 17 апреля по 31 мая 2026 года ✦ Выберите номер с тарифом «Точка притяжения» (участвуют все категории) ✦ Наслаждайтесь отдыхом на курорте ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>21.04.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8571</t>
+  </si>
+  <si>
+    <t>❗️ Дорогие гости Курорта Красная Поляна! Напоминаем, что сегодня, канатная дорога «Красная Поляна» работает до 17:00! С 17:00 между отметками Поляна 540 и Поляна 960 будет работать трансфер ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>21.04.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8570</t>
+  </si>
+  <si>
+    <t>✨ Точка притяжения: Новотель Фит. Если вы ещё не спланировали свой отдых в горах — сейчас самое время! «Точка притяжения» ‒ акция, которая позволяет отдыхать в отелях курорта с дополнительной выгодой и бонусами. Предложение включает: ✦ скидку 20% на проживание с завтраком ✦ бесплатное проживание для детей до 15 лет ✦ комплимент от отеля при заселении ✦ скидка 50% на посещение Королевского Спа в отеле «Риксос» ✦ скидка 10% на массажи и спа-процедуры в Спа отеля «Риксос» ✦ скидка 20% в ресторане «Бельведер» ✦ вечерние кинопоказы в зале «Лермонтов» с попкорном   Особенности отеля: ✦ расположение на Поляне 960, в 4 минутах от канатных дорог ✦ семейный формат и комфортное соотношение цена/качество ✦ номера с панорамными видами на горы ✦ завтраки с акцентом на здоровое питание ✦ круглосуточный фитнес-зал ✦ амфитеатр и пространства для мероприятий ✦ один из самых высоких уровней удовлетворенности гостей в сети Accor   Как забронировать проживание по акции: ✦ Выберите даты проживания в период с 17 апреля по 31 мая 2026 года ✦ Выберите номер с тарифом «Точка притяжения» (участвуют все категории) ✦ Наслаждайтесь отдыхом на курорте ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>21.04.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8569</t>
+  </si>
+  <si>
+    <t>21.04.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8568</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинному бюллетеню в 11:00 закрываем трассы: 🔴 Панорама 🔴 Струна ⚫ Снежная ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>21.04.26 04:43</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8567</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 21 апреля, вторник На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 9:00: 🔴 Панорама 🔴 Струна ⚫️ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +7 °C, ветер 2 м/с, влажность 80% ▫️ Поляна 960 +4 °C, ветер 2 м/с, влажность 79% ▫️ Поляна 1460 0 °C, ветер 2 м/с, влажность 87% ▫️ Поляна 2200 −3 °C, ветер 2 м/с, влажность 88% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>20.04.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8566</t>
+  </si>
+  <si>
+    <t>❗️ Канатная дорога «Красная Поляна» сегодня и завтра работает до 17:00 Уважаемые гости Курорта Красная Поляна, в целях обеспечения выполнения регламентных работ на канатной дороге «Красная Поляна» сообщаем вам о дополнительных днях остановки канатной дороги (помимо периода регламентных работ с 10.05.2026 по 31.05.2026). Сегодня и завтра, 20 и 21 апреля — канатная дорога Красная Поляна будет работать до 17:00, далее будет работать трансфер между отметками Поляна 540 и Поляна 960. Мы заботимся о вашем комфорте и безопасности, и просим учитывать даты регламентных работ при планировании вашего отдыха. ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>20.04.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8565</t>
+  </si>
+  <si>
+    <t>☀️ Уже совсем скоро! Горнолыжный сезон ещё не закончен, ведь мы катаемся до 9 мая (!!!), но мы уже во всю готовимся к летнему! Службы Курорта уже готовят для вас эко-тропы! И 25 апреля (а может и раньше) вместе с канатными дорогами Восточного сектора мы откроем и три эко-тропы: 🟢 Тропа здоровья 🟢 Заброшенный бугель 🔵 Папоротниковая Так что если вы уже завершили катание в этом сезоне (чего мы вам не советуем), то тёплых прогулок в окружении гор осталось ждать совсем недолго! ❤️ — ура, лето! ❄️ — катаемся до 9 мая вместе с вами!</t>
+  </si>
+  <si>
+    <t>20.04.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8564</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинному бюллетеню с 12:00 закрываем трассы: 🔴 Панорама 🔴 Струна ⚫ Снежная ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>20.04.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8563</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 20 апреля, понедельник На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 9:00: 🔴 Панорама 🔴 Струна ⚫️ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +7 °C, ветер 2 м/с, влажность 80% ▫️ Поляна 960 +4 °C, ветер 2 м/с, влажность 79% ▫️ Поляна 1460 0 °C, ветер 2 м/с, влажность 87% ▫️ Поляна 2200 −3 °C, ветер 2 м/с, влажность 88% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>19.04.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8562</t>
+  </si>
+  <si>
+    <t>🍽 Ваш обед с прекрасным видом на горы! Утром после подъёма на высоту 2200 метров — самое время позавтракать с видом на Кавказский хребет. А ещё лучше — пообедать со скидкой. В ресторане «Вершина» для всех гостей Курорта Красная Поляна с 10:00 до 13:00 действует скидка 30% на всё меню, кроме завтраков. Четыре кухни, бескрайние горы за окном и минус 30% к счёту. Такой обед запомнится вам на долго! 📍 Верхняя станция канатной дороги «Вершина», отметка 2200 м 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>19.04.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8561</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 19 апреля, воскресенье 🏂 Согласно лавинному бюллетеню, горнолыжные трассы сегодня закрыты. 🚠 В прогулочном режиме работают канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +10 °C, ветер 3 м/с, влажность 90% ▫️ Поляна 960 +7 °C, ветер 3 м/с, влажность 88% ▫️ Поляна 1460 +3 °C, ветер 3 м/с, влажность 99% ▫️ Поляна 2200 0 °C, ветер 3 м/с, влажность 100% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>18.04.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8552</t>
+  </si>
+  <si>
+    <t>✨ Иногда природа на Курорте вызывает очень честные эмоции. Иногда — очень неожиданные. Собрали несколько отзывов о горах, погоде и «слишком красивых видах». А если вы только планируете поездку в горы, лучше один раз увидеть и составить своё мнение ❤️</t>
+  </si>
+  <si>
+    <t>18.04.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8550</t>
+  </si>
+  <si>
+    <t>🌼 Весну в горах встречают не по календарю! Её ощущаешь, когда воздух становится слаще и прозрачнее, а на тарелках появляются свежие кулинарные нотки. И лучший совет для такого момента – принять приглашение от звездного бренд-шефа на гастрономический ужин! Проводником в мир высокой кухни по традиции станет ресторан «Брунелло». 25 апреля здесь объединятся два мастера: бренд-шеф игорной зоны «Красная Поляна» Илья Захаров и его неизменный соратник Артем Автандилян, шеф-повар «Брунелло». Кулинарные маэстро представят меню, сотканное из сезонных ингредиентов и локальных специалитетов. Главная интрига вечера – курсы авторских блюд. В них – весенняя легкость, неожиданные текстуры и изящные сочетания, где привычные вкусы раскрываются с новой стороны. 🔗 Подробности и билеты уже доступны на сайте</t>
+  </si>
+  <si>
+    <t>18.04.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8549</t>
+  </si>
+  <si>
+    <t>❗️ Из-за усиления ветра канатная дорога Аибга и бугель Первый снег закрыты по погодным условиям ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>18.04.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8548</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинному бюллетеню с 11:00 закрываем трассы: 🔴 Панорама 🔴 Струна ⚫ Снежная ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>18.04.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8547</t>
+  </si>
+  <si>
+    <t>❗️ Из-за сильных порывов ветра канатная дорога Черная пирамида временно не работает ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>18.04.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8546</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 18 апреля, суббота На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 9:00: 🔴 Панорама 🔴 Струна ⚫️ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +13 °C, ветер 2 м/с, влажность 40% ▫️ Поляна 960 +12 °C, ветер 2 м/с, влажность 38% ▫️ Поляна 1460 +10 °C, ветер 3 м/с, влажность 37% ▫️ Поляна 2200 +6 °C, ветер 3 м/с, влажность 33% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>17.04.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8545</t>
+  </si>
+  <si>
+    <t>😍 Отдыхаем и катаем до 9 мая! Прекрасная солнечная погода дарит нам прекрасные дни на склонах, а мы с удовольствием пользуемся и наслаждаемся этим подарком Если вы ещё не в горах, то загляните на наш сайт в раздел «спецпредложения» и просто выбирайте один из наших выгодных тарифов А мы будем ждать вас в горах ❤️</t>
+  </si>
+  <si>
+    <t>17.04.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8544</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинного бюллетеня в 12:00 будут закрыты трассы: 🔴 Панорама 🔴 Струна ⚫ Снежная ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>17.04.26 04:46</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8543</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 17 апреля, пятница На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 9:00: 🔴 Панорама 🔴 Струна ⚫️ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +10 °C, ветер 2 м/с, влажность 61% ▫️ Поляна 960 +9 °C, ветер 2 м/с, влажность 53% ▫️ Поляна 1460 +5 °C, ветер 2 м/с, влажность 62% ▫️ Поляна 2200 +2 °C, ветер 2 м/с, влажность 58% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>16.04.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8542</t>
+  </si>
+  <si>
+    <t>16.04.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8533</t>
+  </si>
+  <si>
+    <t>🌿 Огонь, вода, земля, воздух — четыре парных на высоте 960 метров над уровнем моря. Кедровый сруб, глиняная мазанка, хамам с турецким мрамором, альпийская баня с видом на Кавказский хребет. В перерывах — открытый бассейн и тишина гор. Лучшее, что можно подарить себе — это покой, полное расслабление и прекрасные виды. 📍 — Горные бани «4 стихии», Поляна 960</t>
+  </si>
+  <si>
+    <t>16.04.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8532</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 16 апреля, четверг На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 9:00: 🔴 Панорама 🔴 Струна ⚫️ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +6 °C, ветер 4 м/с, влажность 64% ▫️ Поляна 960 +2 °C, ветер 3 м/с, влажность 60% ▫️ Поляна 1460 −1 °C, ветер 2 м/с, влажность 69% ▫️ Поляна 2200 −5 °C, ветер 3 м/с, влажность 63% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>15.04.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8531</t>
+  </si>
+  <si>
+    <t>Курорт Красная Поляна пригласил(а) Вас в чат «Горнолыжный сезон до 9 мая»</t>
+  </si>
+  <si>
+    <t>15.04.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8530</t>
+  </si>
+  <si>
+    <t>🚘 Зачем вам машина, если вы ещё не в горах? Курорт Красная Поляна — идеальное место для поездки на авто. Живописные маршруты, комфортная инфраструктура и отдых в окружении гор. А мы встречаем вас скидками и бесплатными опциями: ✦ Парковка на высоте 960 и 540 — 0 ₽ и 650 ₽ ✦ Ланч-боксы в дорогу — 0 ₽ ✦ Ранний заезд, поздний выезд — 0 ₽ ✦ Скидки на массаж и СПА — -10% ✦ Скидки на всё меню отеля — -10% ✦ Скидки на аренду кабриолетов — -10% Стройте маршрут до Курорта Красная Поляна и выбирайте тариф для проживания, а мы уже ждём вас в горах! ❤️</t>
+  </si>
+  <si>
+    <t>15.04.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8529</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинному бюллетеню в 11:00 будут закрыты трассы: 🔴 Панорама 🔴 Струна ⚫ Снежная ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>15.04.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8528</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 15 апреля, среда На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 9:00: 🔴 Панорама 🔴 Струна ⚫️ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +6 °C, ветер 4 м/с, влажность 64% ▫️ Поляна 960 +2 °C, ветер 3 м/с, влажность 60% ▫️ Поляна 1460 −1 °C, ветер 2 м/с, влажность 69% ▫️ Поляна 2200 −5 °C, ветер 3 м/с, влажность 63% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>14.04.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8526</t>
+  </si>
+  <si>
+    <t>14.04.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8525</t>
+  </si>
+  <si>
+    <t>14.04.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8523</t>
+  </si>
+  <si>
+    <t>❗️Согласно лавинному бюллетеню горнолыжные трассы на сегодня закрыты. ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>14.04.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8522</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 14 апреля, вторник На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: Решение по открытию трасс зоны Цирк-2 отложено до 9:30. Трассы центрального сектора выше 1500м закрыты согласно лавинному бюллетеню. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +6 °C, ветер 6 м/с, влажность 83% ▫️ Поляна 960 +3 °C, ветер 4 м/с, влажность 81% ▫️ Поляна 1460 −1 °C, ветер 2 м/с, влажность 91% ▫️ Поляна 2200 −4 °C, ветер 4 м/с, влажность 87% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>13.04.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8521</t>
+  </si>
+  <si>
+    <t>❗️ У нас несколько важных новостей! 1. Регламентные работы на сегодня отменены. Из-за неблагоприятных погодных условий сегодняшние регламентные работы на канатной дороге "Красная Поляна", о которых мы писали раннее — отменены. А значит, канатная дорога работает по графику — до 23:00. 2. Закрываем катание до 960м. С завтрашнего дня мы завершаем катание с отметки 1460м до 960м, но сезон на Курорте Красная Поляна продлится до 9 мая. Для гостей Курорта будет доступно катание в зоне Цирк-2 и с отметки 2200м до 1460м. 3. Вечерка всё. Вечернее катание завершает свою работу в этом сезоне. Спасибо вам за прекрасные вечера на склонах Курорта, и увидимся в следующем! Увидимся в горах! ❤️ ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>13.04.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8520</t>
+  </si>
+  <si>
+    <t>❗️ Канатная дорога «Красная Поляна» сегодня работает до 17:00 Уважаемые гости Курорта Красная Поляна, в целях обеспечения выполнения регламентных работ на канатной дороге «Красная Поляна» сообщаем вам о дополнительных днях остановки канатной дороги (помимо периода регламентных работ с 10.05.2026 по 31.05.2026). Сегодня, 13 апреля — канатная дорога Красная Поляна будет работать до 17:00, далее будет работать трансфер между отметками Поляна 540 и Поляна 960. Мы заботимся о вашем комфорте и безопасности, и просим учитывать даты регламентных работ при планировании вашего отдыха. ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>13.04.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8519</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 13 апреля, понедельник На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔴 Озерная 🔵 Красная Поляна 🔵 Транзит(верхний, нижний участок) 🟢 Учебная( верхний участок) 🔵 Звездная 🟢 Первый шаг (траволатор) С 9:00: 🏂 Сноупарк в Цирке-2 🔴 Западная 🔴 Панорама 🔴 Струна ⚫ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 09:00) ▪️ Чёрная пирамида (с 09:00) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +5 °C, ветер 4 м/с, влажность 75% ▫️ Поляна 960 +2 °C, ветер 3 м/с, влажность 73% ▫️ Поляна 1460 0 °C, ветер 2 м/с, влажность 80% ▫️ Поляна 2200 −5 °C, ветер 3 м/с, влажность 80% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>12.04.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8513</t>
+  </si>
+  <si>
+    <t>🚀 Сегодня у нас ещё один повод для праздника — День космонавтики! 65 лет назад Гагарин сказал «поехали» — и мир уже никогда не был прежним. Один человек, один виток вокруг Земли, 108 минут — и граница возможного сдвинулась навсегда. Желаем вам смелости мечтать и сил двигаться вперёд. С тех пор мы смотрим на небо немного иначе. С праздником! ✨</t>
+  </si>
+  <si>
+    <t>12.04.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8512</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинному бюллетеню в 12:00 будут закрыты трассы: 🔴 Западная 🔴 Озерная 🔵 Транзит (верхний участок) ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>12.04.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8511</t>
+  </si>
+  <si>
+    <t>🌸 С праздником Светлой Пасхи! Пусть этот день принесёт в ваш дом тепло, радость и уют. Пусть за столом соберутся все, кто дорог, а на душе будет легко и спокойно. Желаем вам и вашим близким здоровья, мира и душевного покоя. С праздником! ❤️</t>
+  </si>
+  <si>
+    <t>12.04.26 04:46</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8510</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 12 апреля, воскресенье Поздравляем вас со светлым праздником Пасхи и Днём Космонавтики! На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔴 Озерная 🔵 Красная Поляна 🔵 Транзит(верхний, нижний участок) 🟢 Учебная( верхний участок) 🔵 Звездная 🟢 Первый шаг (траволатор) С 9:00: 🏂 Сноупарк в Цирке-2 🔴 Западная 🔴 Панорама 🔴 Струна ⚫ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 09:00) ▪️ Чёрная пирамида (с 09:00) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +3 °C, ветер 4 м/с, влажность 75% ▫️ Поляна 960 0 °C, ветер 3 м/с, влажность 68% ▫️ Поляна 1460 −2 °C, ветер 2 м/с, влажность 79% ▫️ Поляна 2200 −7 °C, ветер 3 м/с, влажность 77% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>11.04.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8509</t>
+  </si>
+  <si>
+    <t>😍 А вы помните про наш тариф «Точка притяжения»? На этой неделе приглашаем вас остановиться в отеле «Мовенпик Красная Поляна». Это премиальный отель с атмосферой швейцарского уюта для тех, кто выбирает размеренный отдых в горах и ценит внимание к деталям. Просторные номера с панорамными видами, фирменные блюда альпийской кухни, ежедневный шоколадный час и индивидуальный подход создают ощущение уединённого отдыха среди гор. Период бронирования: с 7 по 13 апреля 2026 года Период проживания: с 7 апреля по 31 мая 2026 года Предложение включает: ✦ скидка 20% на проживание с завтраком ✦ комплемент при заселении: фрукты и игристое ✦ ежедневный шоколадный час (17:00–17:40) ✦ завтрак в номер (1 раз за период проживания) ✦ скидка 20% на массажи и флоатинг в Спа-центре «Мовенпик» ✦ скидка 20% в ресторанах «Прагер» и «Каштан»  Особенности отеля: ✦ 52 просторных номера с зонированием пространства ✦ панорамные виды на горы и атмосфера уединения ✦ меню подушек из 16 видов для комфортного сна ✦ спа-центр с бассейном и сауной ✦ ресторан «Прагер» с альпийской кухней ✦ бизнес-гостиная и игровые зоны Как забронировать проживании по акции? ✦ Выберите даты проживания в период с 7 апреля по 31 мая 2026 года ✦ Выберите номер с тарифом «Точка притяжения» (участвуют все категории) ✦ Наслаждайтесь отдыхом в горах ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>11.04.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8508</t>
+  </si>
+  <si>
+    <t>😏 Мы ни на что не намекаем, но... ... очень ждём вас в горах! Авиабилеты найдёте сами знаете где, а вот выгодные тарифы на проживание — всегда на нашем сайте! ❤️ — спасибо, выезжаю</t>
+  </si>
+  <si>
+    <t>11.04.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8507</t>
+  </si>
+  <si>
+    <t>11.04.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8506</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 11 апреля, суббота На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔴 Озерная 🔵 Красная Поляна 🔵 Транзит(верхний, нижний участок) 🟢 Учебная( верхний участок) 🔵 Звездная 🟢 Первый шаг (траволатор) С 9:00: 🔴 Западная 🔴 Панорама 🔴 Струна ⚫ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +3 °C, ветер 4 м/с, влажность 75% ▫️ Поляна 960 0 °C, ветер 3 м/с, влажность 68% ▫️ Поляна 1460 −2 °C, ветер 2 м/с, влажность 79% ▫️ Поляна 2200 −7 °C, ветер 3 м/с, влажность 77% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>10.04.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8505</t>
+  </si>
+  <si>
+    <t>😁😆😁 не забыть рассказать в канале, что сезон продлится до 9 мая, и что у нас есть выгодный тариф «отдыхай и катай»</t>
+  </si>
+  <si>
+    <t>10.04.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8504</t>
+  </si>
+  <si>
+    <t>😍 Что за день! Солнце, горы, прекрасные трассы и море эмоций! Идеальный день для катания и прогулок в горах 🥰 ❤️ — забрать частичку этого замечательного дня себе</t>
+  </si>
+  <si>
+    <t>10.04.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8503</t>
+  </si>
+  <si>
+    <t>❗️ Трассы Цирка-2 будут открыты в 10:40 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>10.04.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8502</t>
+  </si>
+  <si>
+    <t>❗️ Готовим к открытию трассы Цирка-2, об открытии сообщим дополнительно ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>10.04.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8501</t>
+  </si>
+  <si>
+    <t>❗️ В 9:00 открываем трассы центрального сектора выше 1500м ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>10.04.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8500</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 10 апреля, пятница На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔵 Красная Поляна 🔵 Транзит (нижний участок) 🟢 Учебная (верхний участок) 🔵 Звёздная 🟢 Первый шаг (траволатор) Решение по открытию трасс отложено до 10:00: 🔴 Панорама ⚫ Снежная 🔴 Струна 🟢 Первый снег 🔵 Восточная 2300–2050 🔵 Цирк-2 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +5 °C, ветер 6 м/с, влажность 85% ▫️ Поляна 960 +1 °C, ветер 5 м/с, влажность 87% ▫️ Поляна 1460 −4 °C, ветер 3 м/с, влажность 94% ▫️ Поляна 2200 −8 °C, ветер 4 м/с, влажность 94% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>09.04.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8499</t>
+  </si>
+  <si>
+    <t>❄️Какие планы на завтра? А мы с крутыми новостями! На завтра планируем к открытию трассы выше 1500м, а также зону Цирк-2! Доставайте оборудование, приобритайте ски-пассы на сайте или в нашем телеграм-боте, и увидимся на склоне! ❗️ Обращаем внимание, что точный список трасс опубликуем завтра утром. ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>09.04.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8496</t>
+  </si>
+  <si>
+    <t>❗️ Дополнительные дни регламентных работ на канатной дороге «Красная Поляна» Уважаемые гости Курорта Красная Поляна, в целях обеспечения выполнения регламентных работ на канатной дороге «Красная Поляна» сообщаем вам о дополнительных днях остановки канатной дороги (помимо периода регламентных работ с 10.05.2026 по 31.05.2026) 13 апреля, 20 апреля, 21 апреля, 29 апреля и 30 апреля — канатная дорога Красная Поляна будет работать до 17:00, далее будет работать трансфер между отметками Поляна 540 и Поляна 960 Мы заботимся о вашем комфорте и безопасности, и просим учитывать даты регламентных работ при планировании вашего отдыха. ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>09.04.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8495</t>
+  </si>
+  <si>
+    <t>❄️ У нас подарок для всех любителей горных лыж и сноуборда! И это, конечно, много свежего снега на Курорте Красная Поляна! Так что если вы уже убрали свою экипировку — скорее доставайте и приезжайте раскатывать этот прекрасный снег! А если выбрать тариф «Отдыхай и катай», то ваш отдых станет выгоднее до 50%! ❄️ — ура, ещё месяц катания! ❤️ — уже жду прогулок по пешим маршрутам</t>
+  </si>
+  <si>
+    <t>09.04.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8494</t>
+  </si>
+  <si>
+    <t>UPD. Сбор заявок закрыт 🌿 9 и 10 апреля — День открытых дверей в Соул СПА Марриотт! Если вы давно присматривались к СПА-центру в отеле Марриотт, но не знали, с чего начать — у вас есть прекрасный повод. 9 и 10 апреля двери Соул СПА открыты для всех желающих, вход свободный для всех, кто запишется заранее. Для вас будут доступны: ✦ Крытый бассейн 25 метров — для тех, кто плавает регулярно или только хочет начать ✦ Тренажёрный зал TechnoGym — оборудование, на котором приятно заниматься ✦ Залы для йоги, пилатеса и функциональных тренировок ✦ Термальная зона — финская и римская сауны, хаммам, купели ✦ Соляная комната — мягкая терапия для дыхания и иммунитета В дни открытых дверей также действует специальная цена на годовой абонемент — с полным набором возможностей. Плюс скидки на спа-процедуры и косметические средства. 🔗 Запись на дни открытых дверей доступна по ссылке и по телефону: +7 (928) 457-90-70 📍 Отель Марриотт Красная Поляна, ул. Набережная Времена Года, 1</t>
+  </si>
+  <si>
+    <t>09.04.26 04:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8493</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 9 апреля, четверг На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔵 Красная Поляна 🔵 Транзит (нижний участок) 🟢 Учебная (верхний участок) 🔵 Звёздная 🟢 Первый шаг (траволатор) Трассы центрального сектора выше 1460м и Цирка-2 сегодня закрыты согласно лавинному бюллетеню 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +5 °C, ветер 6 м/с, влажность 85%, снег ▫️ Поляна 960 +1 °C, ветер 5 м/с, влажность 87%, снег ▫️ Поляна 1460 −4 °C, ветер 3 м/с, влажность 94%, снег ▫️ Поляна 2200 −8 °C, ветер 4 м/с, влажность 94%, снег 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>08.04.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8491</t>
+  </si>
+  <si>
+    <t>👍 Новый месяц — новые события! Сохраняйте афишу на апрель и выбирайте, как проведёте свои незабываемые дни на Курорте Красная Поляна! ✦ Мераб Амзоев 16 апреля, 21:00 Казино «Бумеранг», 18+ ✦ Дмитрий Маликов 23 апреля, 20:30 «Казино Сочи», 18+ ✦ Весенняя премьера в «Брунелло»: ужин с шефом Ильёй Захаровым 25 апреля, 19:00 «Казино Сочи», 18+ ✦ Леди Гага: трибьют-шоу 25 апреля, 21:00 Казино «Бумеранг», 18+ ✦ Фестиваль пасты Ежедневно Отель «Марриотт», ресторан L'Olivo ✦ «Вин-Вино» игровая винная дегустация Каждую среду и пятницу в 17:00 Отель «Марриотт», ресторан L'Olivo, 21+ ✦ Кулинарные мастер-классы для детей Каждые понедельник и пятницу, 14:00 Ресторан Рим, Поляна 960, 6+ ✦ Семейные обеды Ежедневно с 13:00 до 16:00 Отель «Марриотт», ресторан L'Olivo ✦ Мюзикл «Академия волшебства» 30 апреля, 15:00 КЦ «Амфитеатр», Поляна 960 До встречи в горах! ❤️ #афишаКП 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>08.04.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8490</t>
+  </si>
+  <si>
+    <t>❄️ К нам снова пришла зима! Выше 1500м прямо сейчас идёт снег! Если думали, что сезон уже всё — то у нас есть хорошие новости, и сейчас самое лучшее время спланировать ещё одну поездку в горы! Тем более, на Курорте Красная Поляна сезон продлится до 9 мая, и впереди нас ждёт ещё целый месяц катания 😍 А чтобы ваш отдых стал ещё выгоднее, выбирайте одно из спецпредложений на нашем сайте Ставьте ❤️, если вы тоже рады апрельскому снегу вместе с вами! 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>08.04.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8488</t>
+  </si>
+  <si>
+    <t>08.04.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8487</t>
+  </si>
+  <si>
+    <t>✨ В 10:00 на Курорте Красная Поляна будут открыты трассы: 🔴 Панорама 🔴 Струна ⚫ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 🏂 Сноупарк в Цирке-2 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>08.04.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8486</t>
+  </si>
+  <si>
+    <t>❗️ Уважаемые гости Курорта Красная Поляна К открытию планируются трассы: 🔴 Панорама 🔴 Струна ⚫ Снежная 🟢 Первый снег 🔵 Восточная 2300–2050 🔵 Цирк-2 🔴 Аибга 🏂 Сноупарк в Цирке-2 Об открытии сообщим дополнительно. ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>08.04.26 04:46</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8485</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 8 апреля, среда На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30 🔵 Красная Поляна 🔵 Транзит (нижний участок) 🟢 Учебная (верхний участок) 🔵 Звёздная 🟢 Первый шаг (траволатор) Планируются к открытию (время сообщим позже) 🔴 Панорама 🔴 Струна ⚫ Снежная 🟢 Первый снег 🔵 Восточная 2300–2050 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная Пирамида (с 9:00) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +5 °C, ветер 7 м/с, влажность 76% ▫️ Поляна 960 +2 °C, ветер 5 м/с, влажность 78% ▫️ Поляна 1460 −3 °C, ветер 2 м/с, влажность 84% ▫️ Поляна 2200 −8 °C, ветер 4 м/с, влажность 87% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>07.04.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8483</t>
+  </si>
+  <si>
+    <t>07.04.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8481</t>
+  </si>
+  <si>
+    <t>✨ Точка притяжения: Мовенпик. «Точка притяжения» ‒ акция, которая позволяет отдыхать в отелях курорта с дополнительной выгодой и бонусами. На этой неделе приглашаем вас остановиться в отеле «Мовенпик Красная Поляна». Это премиальный отель с атмосферой швейцарского уюта для тех, кто выбирает размеренный отдых в горах и ценит внимание к деталям. Просторные номера с панорамными видами, фирменные блюда альпийской кухни, ежедневный шоколадный час и индивидуальный подход создают ощущение уединённого отдыха среди гор. Период бронирования: с 7 по 13 апреля 2026 года Период проживания: с 7 апреля по 31 мая 2026 года Предложение включает: ‒ скидка 20% на проживание с завтраком ‒ комплемент при заселении: фрукты и игристое ‒ ежедневный шоколадный час (17:00–17:40) ‒ завтрак в номер (1 раз за период проживания) ‒ скидка 20% на массажи и флоатинг в Спа-центре «Мовенпик» ‒ скидка 20% в ресторанах «Прагер» и «Каштан»   Особенности отеля: ‒ 52 просторных номера с зонированием пространства ‒ панорамные виды на горы и атмосфера уединения ‒ меню подушек из 16 видов для комфортного сна ‒ спа-центр с бассейном и сауной ‒ ресторан «Прагер» с альпийской кухней ‒ бизнес-гостиная и игровые зоны Как забронировать проживании по акции? ‒ Выберите даты проживания в период с 7 апреля по 31 мая 2026 года ‒ Выберите номер с тарифом «Точка притяжения» (участвуют все категории) ‒ Наслаждайтесь отдыхом в горах ❤️ — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>07.04.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8480</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинному бюллетеню трассы центрального сектора выше 1500м будут закрыты 11:00 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>07.04.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8479</t>
+  </si>
+  <si>
+    <t>07.04.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8478</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 7 апреля, вторник На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30 🔵 Красная Поляна 🔵 Транзит (нижний участок) 🟢 Учебная (верхний участок) 🔵 Звёздная 🟢 Первый шаг (траволатор) С 9:00: 🔴 Панорама 🔴 Струна ⚫ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300–2050 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная Пирамида (с 9:00) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +7…13 °C, ветер 3–5 м/с, влажность 69–79% ▫️ Поляна 960 +4…11 °C, ветер 2–3 м/с, влажность 65–76% ▫️ Поляна 1460 +2…6 °C, ветер 1–2 м/с, влажность 77–89% ▫️ Поляна 2200 −2…1 °C, ветер 1–3 м/с, влажность 80–91% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>06.04.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8477</t>
+  </si>
+  <si>
+    <t>✨ Вечернее катание на паузе Пока у нас нет технической возможности для проведения вечернего катания на Курорте Красная Поляна. Как только сможет поделиться информацией о закрытии или продолжении вечерки — обязательно объявим дополнительно. ❤️ — ещё увидимся!</t>
+  </si>
+  <si>
+    <t>06.04.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8476</t>
+  </si>
+  <si>
+    <t>❗️ С 11:30 закрываем трассы центрального сектора выше 1500м ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>06.04.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8475</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 6 апреля, понедельник На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔵 Красная Поляна 🔵 Транзит (нижний участок) 🟢 Учебная (верхний участок) 🔵 Звёздная 🟢 Первый шаг (траволатор) С 9:00: 🏂 Сноупарк в Цирке-2 🔴 Панорама 🔴 Струна ⚫ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300–2050 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная Пирамида (с 9:00) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +7…13 °C, ветер 3–5 м/с, влажность 69–79% ▫️ Поляна 960 +4…11 °C, ветер 2–3 м/с, влажность 65–76% ▫️ Поляна 1460 +2…6 °C, ветер 1–2 м/с, влажность 77–89% ▫️ Поляна 2200 −2…1 °C, ветер 1–3 м/с, влажность 80–91% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>05.04.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8474</t>
+  </si>
+  <si>
+    <t>🥳 С днем рождения, Мантера Трэвел Всего 5 лет... но зато какими были эти 5 лет! Тысячи экскурсий для наших дорогих гостей воплощены в жизнь благодаря слаженной работе компании! Мантера Трэвел ежедневно дарят вам новые эмоции в разных точках Сочи, Красной Поляны, Геленджика и Абхазии 😍 ❤️ — поздравляем</t>
+  </si>
+  <si>
+    <t>05.04.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8465</t>
+  </si>
+  <si>
+    <t>😍 Сезон вашими глазами! Горнолыжный сезон на Курорте Красная Поляна продлится до 9 мая, а мы уже скучаем и пересматриваем ваши фото. Спасибо, что выбираете нас и делитесь классным контентом! Отправляйте фотографии и рассказывайте как прошёл (или ещё нет) ваш сезон ❤️ 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>05.04.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8464</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 5 апреля, воскресенье На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔵 Красная Поляна 🔵 Транзит (нижний участок) 🟢 Учебная (верхний участок) 🔵 Звездная 🟢 Первый шаг (траволатор) С 9:00 будут открыты трассы: 🔴 Панорама 🔴 Струна ⚫ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная Пирамида (с 9:00) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +8…11 °C, ветер 1–2 м/с, влажность 75–86% ▫️ Поляна 960 +5…9 °C, ветер 1–2 м/с, влажность 70–82% ▫️ Поляна 1460 +2…5 °C, ветер 1–2 м/с, влажность 87–89% ▫️ Поляна 2200 −1…0 °C, ветер 1–2 м/с, влажность 87–91% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>04.04.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8463</t>
+  </si>
+  <si>
+    <t>🥺 Сегодня снова без вечерки Из-за обильных осадков в виде дождя полотно трассы пропитано водой. Эксплуатация в таком виде не возможна. Ставьте ❤️, если ещё ждёте возвращения вечернего катания в этом сезоне</t>
+  </si>
+  <si>
+    <t>04.04.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8462</t>
+  </si>
+  <si>
+    <t>👍 Катаем в мае с выгодой до 50%! Продлеваем сезон и собираем всё, чтобы вы успели поймать ещё несколько идеальных спусков. Тариф «Отдыхай и катай» — это проживание, катание и бонусы на курорте в одном предложении. Больше дней на склоне, больше впечатлений и меньше лишних затрат.   Период бронирования с 03.04.2026 по 09.05.2026 Период проживания с 04.04.2026 по 10.05.2026   Что входит в предложение? ‒ скидка 10% на проживание в отелях или апартаментах ‒ ски-пасс со скидкой 50% на весь период проживания* ‒ скидка 15% на спа-процедуры во всех спа курорта ‒ скидка 25% на разовый визит в Спа Новотель с открытым бассейном ‒ посещения большого банного комплекса от 4000р. ‒ при аренде малого банного комплекса с 9:00 до 11:00 — до 5 авторских процедур в подарок «Ритуал Воздуха» или «Сила Стихий»   Условия акции: Предложение действует при бронировании тарифа «Отдыхай и катай» на сайте Курорта Красная Поляна. 1. Выберите отель или апартаменты 2. Укажите даты проживания 3. Выберите тариф «Отдыхай и катай» — скидки применяются автоматически Период катания — до 9 мая 2026 года. ❤️ — до встречи в весенних горах!</t>
+  </si>
+  <si>
+    <t>04.04.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8461</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 4 апреля, суббота На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔵 Красная Поляна 🔵 Транзит (нижний участок) 🟢 Учебная(верхний участок) 🔵 Звездная 🟢 Первый шаг (траволатор) С 9:00: 🟢 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга Согласно согласно лавинному бюллетеню закрыты трассы центрального выше 1460, а также: 🔴 Озерная 🔵 Реликтовый лес 🔵 Плечо 🔵 Транзит (верхний, средний участок) 🟢 Учебная(от Бугеля) 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная Пирамида (с 9:00) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +8…11 °C, ветер 1–2 м/с, влажность 75–86% ▫️ Поляна 960 +5…9 °C, ветер 1–2 м/с, влажность 70–82% ▫️ Поляна 1460 +2…5 °C, ветер 1–2 м/с, влажность 87–89% ▫️ Поляна 2200 −1…0 °C, ветер 1–2 м/с, влажность 87–91% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>03.04.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8460</t>
+  </si>
+  <si>
+    <t>🥺 Сегодня вечерки не будет Дорогие гости, вечернее катание сегодня не состоится, но мы советуем не расстраиваться и выбрать себе занятие по душе. Совсем недавно мы рассказывали, чем заняться на Курорте помимо катания. А также загляните на наш сайт в раздел «Чем заняться». Увидимся ❤️</t>
+  </si>
+  <si>
+    <t>03.04.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8459</t>
+  </si>
+  <si>
+    <t>❗️Согласно лавинному бюллетеню, в 12:00 будут закрыты трассы: 🔴 Панорама 🔴 Струна ⚫️ Снежная 🔴 Озерная 🔵 Транзит (верхний участок) ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>03.04.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8458</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 3 апреля, пятница На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔴 Озерная 🔵 Красная Поляна 🔵 Транзит(верхний и нижний участок) 🟢 Учебная( верхний участок) 🔵 Звездная 🟢 Первый шаг (траволатор) С 9:00: 🔴 Панорама 🔴 Струна ⚫️ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 🏂 Сноупарк в Цирке-2 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная Пирамида (с 9:00) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +8…11 °C, ветер 1–2 м/с, влажность 75–86% ▫️ Поляна 960 +5…9 °C, ветер 1–2 м/с, влажность 70–82% ▫️ Поляна 1460 +2…5 °C, ветер 1–2 м/с, влажность 87–89% ▫️ Поляна 2200 −1…0 °C, ветер 1–2 м/с, влажность 87–91% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>02.04.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8452</t>
+  </si>
+  <si>
+    <t>👍 В новый месяц с новыми заставками на телефон! Лето не за горами, но сезон еще не заканчивается! Поэтому наслаждаемся прекрасными «зимними» видами Курорта Красная Поляна. Фотографии в высоком разрешении уже ждут вас в комментариях — выбирайте понравившуюся и делитесь скринами своих гаджетов ❤️ #заставкиКП</t>
+  </si>
+  <si>
+    <t>02.04.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8451</t>
+  </si>
+  <si>
+    <t>❗️ Дорогие гости Курорта! Согласно лавинному бюллетеню с 12:00 закрываем трассы центрального сектора выше отметки 1460 метров, а также: 🔴 Озерная 🔵 Транзит (верхний участок) ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>02.04.26 04:56</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8450</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 2 апреля, четверг На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔴 Озерная 🔵 Красная Поляна 🔵 Транзит(верхний и нижний участок) 🟢Учебная( верхний участок) 🔵 Звездная 🟢 Первый шаг (траволатор) С 9:00 будут открыты трассы: 🏂 Сноупарк в Цирке-2 🔴 Панорама 🔴 Струна ⚫️ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная Пирамида (с 9:00) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +8…11 °C, ветер 1–2 м/с, влажность 75–86% ▫️ Поляна 960 +5…9 °C, ветер 1–2 м/с, влажность 70–82% ▫️ Поляна 1460 +2…5 °C, ветер 1–2 м/с, влажность 87–89% ▫️ Поляна 2200 −1…0 °C, ветер 1–2 м/с, влажность 87–91% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>01.04.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8449</t>
+  </si>
+  <si>
+    <t>🤯 У нас срочные новости! Мы больше не можем это скрывать и делимся подробностями этой сногсшибательной новости Сканируйте QR код на фото и спешите! Количество мест ограничено! Также напоминаем, что если у вас плохо работает телеграм, мы дублируем посты в мессенджере МАХ ❤️ — с первым апреля</t>
+  </si>
+  <si>
+    <t>01.04.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8448</t>
+  </si>
+  <si>
+    <t>✨ Мягкое напоминание «Точка притяжения» ‒ акция, которая позволяет отдыхать в отелях Курорта с дополнительной выгодой и бонусами. На этой неделе приглашаем вас остановиться в отеле Кортъярд Марриотт Сочи Красная Поляна: • скидка 15% на проживание с завтраком • комплимент при заселении • пицца в подарок в Green&amp;Grill при заказе от 1500 ₽ • до -25% на SPA в Novotel Resort • -30% на размещение питомца Почему именно Кортъярд Марриотт Сочи Красная Поляна? • всего 50 метров до канатной дороги • самый центр Поляны 540 • панорамные виды на горы из номеров • можно приехать с питомцем Период бронирования: с 24.03 по 7.04 Период проживания: с 25.03 по 30.04 Меньше времени на дорогу, больше на отдых, горы и впечатления♥️</t>
+  </si>
+  <si>
+    <t>01.04.26 04:56</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8447</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 1 апреля, среда На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔵 Красная Поляна 🔵 Транзит (нижний участок) 🟢 Учебная (верхний участок) 🔵 Звёздная 🟢 Первый шаг (траволатор) С 9:00 будут открыты трассы: 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300–2050 🔴 Аибга Трассы центрального сектора выше 1460 м, а также: 🔴 Озёрная 🔵 Транзит (верхний участок) 🔵 Реликтовый лес закрыты согласно лавинному бюллетеню. Также закрыты: 🔵 Плечо 🔵 Транзит (средний участок) 🟢 Учебная (от Бугеля) Трассы восточного сектора в сезоне 2025–2026 завершили свою работу 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная Пирамида (с 9:00) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +8…11 °C, ветер 1–2 м/с, влажность 75–86% ▫️ Поляна 960 +5…9 °C, ветер 1–2 м/с, влажность 70–82% ▫️ Поляна 1460 +2…5 °C, ветер 1–2 м/с, влажность 87–89% ▫️ Поляна 2200 −1…0 °C, ветер 1–2 м/с, влажность 87–91% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>31.03.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8446</t>
+  </si>
+  <si>
+    <t>😍 У нас новая точка притяжения! И это мы даже не про выгодный тариф Курорта, а про цветущую магнолию на Поляне 540! Определенно одна из лучших фото точек этой весны! 📍 Сохраняйте координаты — Поляна 540, напротив Апартаментов Курорта Красная Поляна</t>
+  </si>
+  <si>
+    <t>31.03.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8445</t>
+  </si>
+  <si>
+    <t>✨ Мы с новостями по вечерке Берем небольшую паузу до пятницы, и вернемся с актуальной информацией в первой половине дня Но горнолыжный сезон ещё не заканчивается, и мы ждём вас ежедневно на склонах Курорта вплоть до 9 мая! ❤️ — увидимся в горах</t>
+  </si>
+  <si>
+    <t>31.03.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8444</t>
+  </si>
+  <si>
+    <t>📲 Остаёмся на связи! Напоминаем, что у нас есть канал в мессенджере MAX. Там — всё, что важно знать перед катанием: актуальное открытие трасс, полезные подборки и новости. Подписывайтесь, чтобы не терять доступ к информации и спецпредложениям Курорта Красная Поляна ❤️</t>
+  </si>
+  <si>
+    <t>31.03.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8443</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинному бюллетеню с 12:00 будут закрыты следующие трассы: 🔴Озерная 🔵Транзит ( верхний участок) 🔴Панорама 🔴Струна ⚫️Снежная ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>31.03.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8442</t>
+  </si>
+  <si>
+    <t>31.03.26 04:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8441</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 31 марта, вторник На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔴 Озерная 🔵 Красная Поляна 🔵 Транзит(верхний, нижний участок) 🟢 Учебная( верхний участок) 🔵 Звездная 🟢 Старт чемпиона 🟢 Первый шаг (траволатор) С 9:00: 🔴 Панорама 🔴 Струна ⚫️ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга На сегодня, закрыты трассы восточного сектора выше 1000м, а также: 🔴 Западная 🔵 Реликтовый лес 🔵 Плечо 🔵 Транзит(средний участок) 🟢 Учебная(от Бугеля) 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная Пирамида (с 9:00) ▪️ Восточный лес (с 8:20) ▪️ Снежная звезда (с 8:20) ▪️ Старт чемпиона (с 8:20) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +8…11 °C, ветер 1–2 м/с, влажность 75–86% ▫️ Поляна 960 +5…9 °C, ветер 1–2 м/с, влажность 70–82% ▫️ Поляна 1460 +2…5 °C, ветер 1–2 м/с, влажность 87–89% ▫️ Поляна 2200 −1…0 °C, ветер 1–2 м/с, влажность 87–91% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>30.03.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8440</t>
+  </si>
+  <si>
+    <t>✨ Вечернее катание на Курорте Красная Поляна С 18:30-22:00, готовим к открытию трассы: 🔵 Красная Поляна 🟢 Учебная 🔵 Звездная 🟢 Первый шаг (траволатор) Ски-пассы на вечернее катание в нашем телеграм-боте, на сайте и в кассах Курорта! 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>30.03.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8439</t>
+  </si>
+  <si>
+    <t>✨ У нас новости Пока мы писали предыдущий пост, получили новую информацию о вечерке, поэтому исправляемся. Горнолыжный сезон на Курорте Красная Поляна продолжается, и сегодня вновь встречаемся на вечернем катании! Трассы объявим чуть позже, а пока просто сообщаем, чтобы вы могли спланировать свой вечер заранее и провести его на крайних вечерках этого сезона. А также напоминаем, что мы планируем кататься до 9 мая включительно! Так что если планируете поездку в горы — рассказываем как сделать это ещё выгоднее, просто загляните на наш сайт в раздел «Спецпредложения» ❤️ — сезон не заканчивайся</t>
+  </si>
+  <si>
+    <t>30.03.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8438</t>
+  </si>
+  <si>
+    <t>✨ Вечернее катание на этой неделе Горнолыжный сезон продолжается, но для вечернего катания берем небольшую паузу и встречаемся в пятницу, субботу и воскресенье А также напоминаем, что мы планируем кататься до 9 мая включительно! Так что если планируете поездку в горы — рассказываем как сделать это ещё выгоднее, просто загляните на наш сайт в раздел «Спецпредложения» ❤️ — сезон не заканчивайся</t>
+  </si>
+  <si>
+    <t>30.03.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8437</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 30 марта, понедельник На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔵 Красная Поляна 🔵 Транзит (нижний участок) 🟢 Учебная (верхний участок) 🔵 Звёздная 🟢 Старт чемпиона 🟢 Первый шаг (траволатор) С 9:00: 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300–2050 🔴 Аибга 🏂 Сноупарк в Цирке-2 Трассы восточного сектора выше 1000 м, центрального сектора выше 1460 м, а также: 🔴 Озёрная 🔵 Транзит (верхний участок) 🔵 Плечо 🔵 Реликтовый лес 🔵 Транзит (средний участок) 🟢 Учебная (от Бугеля закрыты согласно лавинному бюллетеню. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная Пирамида (с 9:00) ▪️ Восточный лес (с 8:20) ▪️ Снежная звезда (с 8:20) ▪️ Старт чемпиона (с 8:20) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +8…11 °C, ветер 1–2 м/с, влажность 75–86% ▫️ Поляна 960 +5…9 °C, ветер 1–2 м/с, влажность 70–82% ▫️ Поляна 1460 +2…5 °C, ветер 1–2 м/с, влажность 87–89% ▫️ Поляна 2200 −1…0 °C, ветер 1–2 м/с, влажность 87–91% 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>29.03.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8436</t>
+  </si>
+  <si>
+    <t>✨ Вечернее катание на Курорте Красная Поляна Сегодня, с 18:30-22:00, готовим к открытию трассы: 🔵 Красная Поляна 🟢 Учебная 🔵 Звездная 🟢 Первый шаг (траволатор) Ски-пассы на вечернее катание в нашем телеграм-боте, на сайте и в кассах Курорта! 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>29.03.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8435</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинному бюллетеню, с 12:00 будут закрыты следующие трассы: 🔴 Озёрная 🔵 Транзит (верхний участок) 🔴 Панорама 🔴 Струна ⚫ Снежная ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>29.03.26 04:53</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8434</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 29 марта, воскресенье На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔴 Озёрная 🔵 Красная Поляна 🔵 Транзит (верхний, нижний участок) 🟢 Учебная (верхний участок) 🔵 Звёздная 🟢 Старт чемпиона 🟢 Первый шаг (траволатор) С 9:00: 🔴 Панорама 🔴 Струна ⚫ Снежная 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300–2050 🔴 Аибга 🏂 Сноупарк в Цирке-2 На сегодня закрыты трассы восточного сектора выше 1000м, а также: 🔴 Западная 🔵 Реликтовый лес 🔵 Плечо 🔵 Транзит (средний участок) 🟢 Учебная (от Бугеля) 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная Пирамида (с 9:00) ▪️ Восточный лес (с 8:20) ▪️ Снежная звезда (с 8:20) ▪️ Старт чемпиона (с 8:20) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 7…13 °C, ветер 0–2 м/с ▫️ Поляна 960 4…10 °C, ветер 0–2 м/с ▫️ Поляна 1460 2…7 °C, ветер 2 м/с ▫️ Поляна 2200 −4…2 °C, ветер 0–2 м/с 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>28.03.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8433</t>
+  </si>
+  <si>
+    <t>28.03.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8432</t>
+  </si>
+  <si>
+    <t>❤️ Заберите частичку гор с собой! Горы – это не только про вершины, снег и свежий воздух, но и воспоминания, эмоции, незабываемые впечатления! И теперь кусочек Курорта Красная Поляна можно взять с собой – в виде фирменного мерча! Тёплые худи, стильные бейсболки, термокружки – те самые вещи, которые будут напоминать о прекрасных днях в горах. О первых спусках, закатах на высоте 2200 и вечерах с друзьями в Apres Ski. 📍 Найти можно в отелях Курорта, точках продаж на 540, 960 и 2200. Заберите с собой атмосферу Красной Поляны — ведь сезон заканчивается, а воспоминания останутся навсегда 🥰</t>
+  </si>
+  <si>
+    <t>28.03.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8431</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинному бюллетеню на курорте будут закрыты следующие трассы: С 12:00: 🔴 Озерная 🔵 Транзит С 13:00: 🔵 Реликтовый лес 🔴 Панорама 🔴 Струна ⚫️ Снежная ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>28.03.26 04:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8430</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 28 марта, суббота На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔴 Озёрная 🔵 Красная Поляна 🔵 Транзит (верхний, нижний участок) 🔵 Реликтовый лес 🟢 Учебная 🔵 Звёздная 🟢 Старт чемпиона 🟢 Первый шаг (траволатор) С 9:00: 🏂 Сноупарк в Цирке-2 🔴 Панорама ⚫ Снежная 🔴 Струна 🟢 Первый снег 🔵 Восточная (2300–2050) 🔴 Аибга Трассы восточного сектора выше 1000 м, а также: 🔴 Западная 🔵 Плечо 🔵 Транзит (средний участок) 🟢 Учебная (от Бугеля) на сегодня закрыты. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная Пирамида (с 9:00) ▪️ Восточный лес (с 8:20) ▪️ Снежная звезда (с 8:20) ▪️ Старт чемпиона (с 8:20) ▪️ Траволатор (с 8:00) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 7…13 °C, ветер 0–2 м/с ▫️ Поляна 960 4…10 °C, ветер 0–2 м/с ▫️ Поляна 1460 2…7 °C, ветер 2 м/с ▫️ Поляна 2200 −4…2 °C, ветер 0–2 м/с 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>27.03.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8429</t>
+  </si>
+  <si>
+    <t>✨ Снова встречаемся на вечернем катании С 18:30-22:00, готовим к открытию трассы: 🔵 Красная Поляна 🔵 Реликтовый лес 🟢 Учебная 🔵 Звездная 🟢 Первый шаг (траволатор) Ски-пассы на вечернее катание, как всегда, в телеграм-боте, на нашем сайте и в кассах Курорта! 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>27.03.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8420</t>
+  </si>
+  <si>
+    <t>🥹 Такие маленькие — и такие важные Когда-то мы сами мечтали, пробовали, представляли, кем станем. А теперь выросли, и делаем так, чтобы ваш отдых прошёл незабываемо ❤️ Делитесь в комментариях своими детскими фото, и рассказывайте, кем вы мечтали стать в детстве ✨</t>
+  </si>
+  <si>
+    <t>27.03.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8419</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 27 марта, пятница На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔴 Озёрная 🔵 Красная Поляна 🔵 Транзит (верхний, нижний участок) 🔵 Реликтовый лес 🟢 Учебная 🔵 Звёздная 🟢 Старт чемпиона 🟢 Первый шаг (траволатор) С 9:00: 🔴 Панорама ⚫ Снежная 🔴 Струна 🟢 Первый снег 🔵 Восточная (2300–2050) 🔴 Аибга Трассы восточного сектора выше 1000 м, а также: 🔴 Западная 🔵 Плечо 🔵 Транзит (средний участок) 🟢 Учебная (от Бугеля) на сегодня закрыты согласно лавинному бюллетеню 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Восточный лес (с 8:20) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) ▪️ Старт чемпиона (с 8:20) ▪️ Восточная зона бугеля от 960 до 900 (с 8:20) ▪️ Учебная (бугель) (с 8:45) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 7…13 °C, ветер 0–2 м/с ▫️ Поляна 960 4…10 °C, ветер 0–2 м/с ▫️ Поляна 1460 2…7 °C, ветер 2 м/с ▫️ Поляна 2200 −4…2 °C, ветер 0–2 м/с 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>26.03.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8418</t>
+  </si>
+  <si>
+    <t>✨ Мы очень соскучились Это мы про вечернее катание на Курорте Красная Поляна. Сегодня возвращаемся, с 18:30-22:00 и готовим к открытию трассы: 🔵 Красная Поляна 🔵 Реликтовый лес 🟢 Учебная 🔵 Звездная 🟢 Первый шаг (траволатор) Ски-пассы на вечернее катание, как всегда, в телеграм-боте, на нашем сайте и в кассах Курорта! 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>26.03.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8417</t>
+  </si>
+  <si>
+    <t>❄️ Чем заняться на Курорте Красная Поляна помимо горнолыжки? ⭐️ Уделите время себе Посетите СПА или банный комплекс «4 стихии». Ваши выходные будто созданы для того, чтобы подарить себе время для полного расслабления тела и души. ⭐️ Игорная зона «Красная Поляна» Один из самых ярких вечерних уголков Курорта. Здесь можно насладиться атмосферой и испытать свою удачу, а также провести вечер на шоу или принять участие в покерном турнире – выбор за вами! ⭐️ Аквапарк и киберклуб Если хочется чего-то энергичного — в аквапарке можно вспомнить лето, а в киберспортивном клубе — устроить мини-турнир. ⭐️ Коворкинг на 540 Работа может подождать. Но если нет — для неё есть правильное место. Коворкинг на отметке Поляна 540: удобные рабочие зоны, спокойный ритм и кофе рядом. Чтобы всё важное сделать быстро — и вернуться к горам. ⭐️ Посетить первый музей современного искусства в горах! «Красные горки» — это музей, который является уникальным культурным пространством, объединяющим силу горной природы и актуальные художественные практики России. Приходите за живым опытом современного искусства — выставками, событиями и творческими форматами. ⭐️ Активности Курорта, которые работают не смотря ни на что! Посетите хаски-центр или мини-зоопарк «Капибара и друзья», а также альпака-парк «Дача Альпача» — порция милоты вам обеспечена! На Курорте Красная Поляна любая погода — по-своему красивая. А если хотите больше идей для отдыха — загляните в раздел «Чем заняться» на сайте Курорта ❤️</t>
+  </si>
+  <si>
+    <t>26.03.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8416</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 26 марта, четверг На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔵 Красная Поляна 🔵 Транзит (нижний участок) 🔵 Реликтовый лес 🟢 Учебная 🔵 Звёздная 🟢 Старт чемпиона 🟢 Первый шаг (траволатор) С 9:00: 🟢 Первый снег 🔵 Восточная 2300–2050 🔴 Аибга Трассы восточного сектора выше 1000м, центрального сектора выше 1460м, а также: 🔴 Озёрная 🔵 Транзит (верхний участок) 🔵 Плечо 🟢 Восточная зона бугеля от 960 до 900 на сегодня закрыты согласно лавинному бюллетеню. Участок Учебной в районе бугеля закрыт 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Восточный лес (с 8:20) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) ▪️ Старт чемпиона (с 8:20) ▪️ Восточная зона бугеля от 960 до 900 (с 8:20) ▪️ Учебная (бугель) (с 8:45) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 +8…11 °C, ветер 0–1 м/с ▫️ Поляна 960 +5…8 °C, ветер 0–1 м/с ▫️ Поляна 1460 +3…5 °C, ветер 5–6 м/с ▫️ Поляна 2200 −2…0 °C, ветер 6–7 м/с 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>25.03.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8415</t>
+  </si>
+  <si>
+    <t>❗️ Мы к вам с новостями! Горнолыжный сезон на Курорте Красная Поляна продолжается, но весна немного вносит коррективы в работу трасс, поэтому: 1. Вечернее катание сегодня не планируется Но на этой неделе продолжится с четверга по воскресенье. Со следующей недели, при удовлетворительном состоянии трасс, вечернее катание будет проводиться с пт-вс 2. Сноупарк на отметке 960 прекратил свою работу Но совсем скоро будет доступен на отметке 2050м, об открытии объявим отдельно Всё остальное — по плану: следим за погодой, состоянием трасс и делаем ваш отдых максимально комфортным! До встречи в горах ❤️</t>
+  </si>
+  <si>
+    <t>25.03.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8414</t>
+  </si>
+  <si>
+    <t>✨ Уже завтра подводим итоги Проводим розыгрыш в нашем канале MAX — 5 ски-пассов, 5 победителей Переходите, подписывайтесь, выигрывайте ❤️</t>
+  </si>
+  <si>
+    <t>25.03.26 04:56</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8413</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 25 марта, среда На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔵 Красная Поляна 🔵 Транзит (нижний участок) 🔵 Реликтовый лес 🔵 Плечо 🟢 Учебная 🔵 Звёздная 🟢 Старт чемпиона 🟢 Первый шаг (траволатор) С 9:00: 🟢 Восточная зона бугеля от 960 до 900 🔴 Панорама ⚫ Снежная 🔴 Струна 🟢 Первый снег 🔵 Восточная 2300–2050 🔴 Аибга Трассы восточного сектора выше 1000 м, а также: 🔴 Западная 🔴 Озёрная 🔵 Транзит (верхний участок) на сегодня закрыты согласно лавинному бюллетеню. Участок Учебной в районе бугеля закрыт. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Восточный лес (с 8:20) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) ▪️ Старт чемпиона (с 8:20) ▪️ Восточная зона бугеля от 960 до 900 (с 8:20) ▪️ Учебная (бугель) (с 8:45) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 8…10 °C, ветер 1 м/с ▫️ Поляна 960 5…8 °C, ветер 0–1 м/с ▫️ Поляна 1460 2…4 °C, ветер 5–7 м/с ▫️ Поляна 2200 -3…0 °C, ветер 6–7 м/с 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>24.03.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8411</t>
+  </si>
+  <si>
+    <t>👍 Точка притяжения: Кортъярд «Точка притяжения» ‒ акция, которая позволяет отдыхать в отелях курорта с дополнительной выгодой и бонусами. На этой неделе приглашаем вас остановиться в отеле Кортъярд Марриотт Сочи Красная Поляна. Это демократичный отель международного бренда Марриотт в самом активном месте Поляны 540. Подойдёт для тех, кто хочет оставаться в эпицентре событий. До канатной дороги ‒ 50 метров. Меньше времени на дорогу, больше на впечатления. Современные номера с панорамными окнами, балконами и террасами открывают виды на горы и курорт, а концепция «дружелюбного отношения к питомцам» позволяет путешествовать вместе с домашними животными. Предложение включает: ‒ скидку 15% на проживание с завтраком ‒ приветственный комплимент при заселении ‒ пицца в подарок при заказе в ресторане Green&amp;Grill от 1500 руб ‒ скидка 25% на посещение СПА в Новотель Резорт ‒ скидка 20% на ритуалы СПА в Новотель Резорт (по предварительной записи) ‒ скидка 30% на проживание питомца   Особенности отеля: ‒ 50 метров до канатной дороги ‒ прокат курорта во 2 корпусе отеля ‒ лыжная комната ‒ финская сауна (посещение по записи) ‒ тренажёрный зал ‒ ресторан Green&amp;Grill с разнообразным меню ‒ размещение с питомцами до 45 кг Как забронировать проживание по акции: Выберите даты проживания в период с 25 марта по 30 апреля 2026 года Выберите номер с тарифом «Точка притяжения» (участвуют все категории) Период бронирования: с 24 марта по 7 апреля Период проживания: с 25 марта по 30 апреля Наслаждайтесь отдыхом в самом центре Курорта Красная Поляна ❤️</t>
+  </si>
+  <si>
+    <t>24.03.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8410</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинному бюллетеню с 12:00 будут закрыты трассы центрального сектора выше 1500м ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>24.03.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8409</t>
+  </si>
+  <si>
+    <t>24.03.26 04:50</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8408</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 24 марта, вторник На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔵 Красная Поляна 🔵 Транзит (средний, нижний участок) 🔵 Реликтовый лес 🔵 Плечо 🟢 Учебная 🔵 Звёздная 🟢 Старт чемпиона 🟢 Первый шаг (траволатор) С 9:00: 🟢 Восточная зона бугеля от 960 до 900 🔴 Панорама ⚫ Снежная 🔴 Струна 🟢 Первый снег 🔵 Восточная (2300–2050) 🔴 Аибга Трассы восточного сектора выше 1000м, а также: 🔴 Западная 🔴 Озёрная 🔵 Транзит (верхний участок) на сегодня закрыты согласно лавинному бюллетеню. 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Восточный лес (с 8:20) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) ▪️ Старт чемпиона (с 8:20) ▪️ Восточная зона бугеля от 960 до 900 (с 8:20) ▪️ Учебная (бугель) (с 8:45) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 7…15 °C, ветер 1 м/с ▫️ Поляна 960 5…12 °C, ветер 0–1 м/с ▫️ Поляна 1460 3…9 °C, ветер 6–7 м/с ▫️ Поляна 2200 -2…4 °C, ветер 6–7 м/с 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>23.03.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8407</t>
+  </si>
+  <si>
+    <t>👍 Три равно четыре! И это мы про наше новое спецпредложения на Апартаменты Курорта Красная Поляна! Забронируйте 3 ночи и получите четвертую ночь в подарок! Что входит в предложение? ✦ Проживание в апартаментах — в номере выбранной категории ✦ Завтрак в формате шведского стола в отеле (не входит в стоимость, если проживаете в апартаментах Курорта Красная Поляна) ✦ Бесплатный подъем между Поляной 540 и Поляной 960 Обратите внимание: предложение действует, когда вы бронируете на сайте 4 ночи подряд. Только тогда одна из ночей становится бесплатной. Выбирайте даты и планируйте ваш отдых с выгодой ❤️</t>
+  </si>
+  <si>
+    <t>23.03.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8406</t>
+  </si>
+  <si>
+    <t>❗️ Вечерка на паузе Дорогие гости Курорт Красная Поляна, из-за обильных осадков в горах вынуждены отменить вечернее катание сегодня и завтра, а в среду планируем вернуться и снова встречать закат на склонах Вечернее катание планируется до конца марта, а далее будет зависить от погодных условий и состояния трасс Ставьте ❤️, чтобы вечерка вернулась как можно скорее</t>
+  </si>
+  <si>
+    <t>23.03.26 04:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8405</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 23 марта, понедельник На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔵 Красная Поляна 🔵 Транзит (средний, нижний участок) 🔵 Реликтовый лес 🔵 Плечо 🟢 Учебная 🔵 Звёздная 🟢 Старт чемпиона 🟢 Первый шаг (траволатор) С 9:00: 🏂 Сноупарк 960 🟢 Восточная зона бугеля (от 960 до 900) 🔴 Панорама ⚫ Снежная 🔴 Струна 🟢 Первый снег 🔵 Восточная 2300–2050 🔴 Аибга Трассы восточного сектора выше 1000м, а также: 🔴 Озёрная 🔵 Транзит (верхний участок) 🔴 Западная на сегодня закрыты согласно лавинному бюллетеню 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Восточный лес (с 8:20) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) ▪️ Старт чемпиона (с 8:20) ▪️ Восточная зона бугеля от 960 до 900 (с 8:20) ▪️ Учебная (бугель) (с 8:45) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ☀️ Погода на Курорте: ▫️ Поляна 540 8…10 °C, ветер 1 м/с ▫️ Поляна 960 5…8 °C, ветер 0–1 м/с ▫️ Поляна 1460 2…4 °C, ветер 5–7 м/с ▫️ Поляна 2200 -3…0 °C, ветер 6–7 м/с 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>22.03.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8404</t>
+  </si>
+  <si>
+    <t>✨ Приглашаем провести вечер на склонах! Сегодня, с 18:30-22:00, вечернее катание на Курорте Красная Поляна: 🔵 Красная Поляна 🔵 Реликтовый лес 🟢 Учебная 🔵 Звездная 🟢 Первый шаг (детский траволатор) 🏂 Сноупарк 960 Ски-пассы на вечернее катание, как всегда, в телеграм-боте, на нашем сайте и в кассах Курорта! 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>22.03.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8403</t>
+  </si>
+  <si>
+    <t>Едете в горы с ребёнком? Держите чек-лист 🏔️ Чтобы не вспоминать в последний момент, что забыли запасные перчатки — собрали всё в одном месте для вашего удобства. 🧥 Одежда Главный принцип — не количество, а функциональность. Три слоя: термобельё (берите два комплекта — дети мокнут быстро), горнолыжный костюм с водозащитой и свободным кроем, тёплые носки с запасом. Бафф вместо шарфа, яркий цвет костюма — чтобы видеть ребёнка на склоне. Перчатки — обязательно с запасной парой: в снегу они промокают быстрее, чем кажется. И не забудьте маску или очки — снег отражает солнце даже в пасмурный день. 🎿 Снаряжение Покупать заранее — не обязательно. На Курорте Красная Поляна работает прокат «Три вершины»: лыжи, ботинки, шлем, маска, защита. Подберут под рост и уровень, при необходимости заменят. Для первой поездки — идеальный вариант. 🏫 Обучение Школа катания «Три вершины» принимает детей от 3 лет. Отдельный учебный склон, инструкторы с международной квалификацией, занятия в игровой форме. Пока дети учатся — родители катаются спокойно. ⛷️ Детские зоны и безопасность На Курорте есть учебные склоны с небольшим уклоном — специально для первых шагов на лыжах. Трассы размечены по цветам сложности: ориентируйтесь на маркировку и выбирайте зоны по уровню ребёнка. Шлем обязателен, дистанцию на склоне объясните заранее. Подъёмники современные, навигация понятная — Курорт продуман для отдыха всей семъёй. 🐾 Чем заняться, если не на склоне Красная Поляна — это не только лыжи. Захотите отдохнуть от склонов — вариантов масса: — тюбинг на «ватрушках» — веселье для всей семьи — хаски-центр — прогулки и общение с сибирскими хаски — ферма северных оленей — можно погладить и покататься — Дача Альпача — дружелюбные альпаки ждут гостей — Капибара и друзья — мини-зоопарк с самыми милыми животными — Лес Чудес — сказочный парк среди дивного леса 🎪 Детские клубы Если хочется дать ребёнку отдельное пространство — на курорте есть несколько вариантов. Детский клуб Lafakids (09:00–21:00) — игры и активности под присмотром. Детский развлекательный центр «Хали-Гали» — приключения для детей разного возраста. Детский сад-школа «Согласие» — для тех, кто приехал надолго. Сервис нянь «Няня Мари» — если нужна помощь индивидуально. 🩹 Аптечка Не пропускайте этот пункт. Минимум: пластыри, антисептик, бинт обычный и эластичный, обезболивающее по возрасту, жаропонижающее, энтеросорбенты, средства от диареи, антигистаминное. И всё, что ребёнок принимает постоянно. На Курорте Красная Поляна всё продумано под семейный отдых: прокат, школа катания, учебные склоны, детские клубы и целый мир активностей за пределами трассы ❄️ ❤️ — до встречи в горах</t>
+  </si>
+  <si>
+    <t>22.03.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8402</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 22 марта, воскресенье На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔵 Красная Поляна 🔵 Транзит(средний и нижний участок) 🔵 Реликтовый лес 🔵 Плечо 🟢 Учебная 🔵 Звездная 🟢 Старт чемпиона 🟢 Первый шаг (траволатор) С 9:00: 🏂 Сноупарк 960 🔵 Серпантин 🔴 Восточный экспресс(нижний участок) 🔴 Медовей 🔵 Восточная (от 1370м до 900м) 🔵 Восточный траверс 🔵 Дамба 🟢 Восточная зона бугеля от 960 до 900) 🔵 Восточная (от 1500м до 1370м) 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная 2300-2050 🔴 Аибга Трассы восточного сектора выше 1500, центрального сектора выше 1460, а также: 🔴 Озерная , 🔵 Транзит (верхней участок) на сегодня закрыты согласно лавинного бюллетеня 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Восточный лес (с 8:20) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) ▪️ Старт чемпиона (с 8:20) ▪️ Восточная зона бугеля от 960 до 900 (с 8:20) ▪️ Учебная (бугель) (с 8:45) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ❄️ Погода на Курорте: ▫️ Поляна 540 8…15 °C, ветер 1–2 м/с ▫️ Поляна 960 6…13 °C, ветер 0–1 м/с ▫️ Поляна 1460 4…10 °C, ветер 6–9 м/с ▫️ Поляна 2200 0…5 °C, ветер 6–7 м/с 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>21.03.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8401</t>
+  </si>
+  <si>
+    <t>🔥 Кому ски-пасс? Дарим целых 5 однодневных ски-пассов в нашем канале в MAX. Всё просто — подписыватесь, ставьте лайк, жмите кнопку «Участвовать» и ждёте результатов! Итоги подведём уже 26 марта в 20:00 ❤️</t>
+  </si>
+  <si>
+    <t>21.03.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8400</t>
+  </si>
+  <si>
+    <t>✨ Подарите время себе Тёплый бассейн, панорамные виды на горы, тишина, в которой слышно себя. Сауны, хаммам, уходы, после которых вы начинаете жить. Сейчас на Курорте Красная Поляна действует акция «Точка притяжения» — и в центре внимания отель Риксос. Предложение включает: скидку 15% на: ✦ проживание с завтраком, завтрак в номер один раз за период проживания ✦ комплимент при заезде, поздний выезд по запросу (до 18:00) ✦ скидка 15% на ресторан турецкой кухни «Лаяли»  ✦ скидка 15% на SPA-процедуры и массажи до 17:00 и комплиментарное посещение соляной комнаты Отдых, который вы откладывали — вдруг становится чуть ближе. А узнать подробности тарифа и выбрать даты проживания можно на нашем сайте! ❤️</t>
+  </si>
+  <si>
+    <t>21.03.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8399</t>
+  </si>
+  <si>
+    <t>✨ Вечернее катание на Курорте Красная Поляна Сегодня, с 18:30-22:00, готовим к открытию трассы: 🔵 Красная Поляна 🔵 Реликтовый лес 🟢 Учебная 🔵 Звёздная 🟢 Первый шаг (траволатор) 🏂 Сноупарк 960 Ски-пассы на вечернее катание — на нашем сайте, в телеграм-боте, и в кассах Курорта! 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>21.03.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8398</t>
+  </si>
+  <si>
+    <t>❗️ Канатная дорога Чёрная пирамида работает в штатном режиме ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>21.03.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8395</t>
+  </si>
+  <si>
+    <t>🚠 График регламентных работ на весну 2026 года! Дорогие гости Курорта Красная Поляна! Сообщаем график закрытия канатных дорог для проведения регламентных работ на весну 2026 года: Канатные дороги центрального сектора: «Красная Поляна», «Реликтовый лес» и «Вершина» — 10.05 — 31.05 Канатные дороги восточного сектора: «Водопад Поликаря» — с 16.03 — 24.04 «Восточный лес», «Старт чемпиона» — 1.04 — 24.04 Канатные дороги Цирка-2: «Аибга» и «Чёрная пирамида» — 10.05 — 31.05 🚌 На время закрытия канатной дороги «Красная Поляна» между отметками Поляна 540 и Поляна 960 будет курсировать бесплатный трансфер ⠀ Мы заботимся о вашем комфорте и безопасности, и просим учитывать даты регламентных работ при планировании вашего отдыха. ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>21.03.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8394</t>
+  </si>
+  <si>
+    <t>❗️ Канатная дорога Чёрная пирамида временно закрыта из-за ветра Об открытии сообщим дополнительно ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>21.03.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8393</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 21 марта, суббота На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔵 Красная Поляна 🔵 Транзит (средний, нижний участок) 🔵 Реликтовый лес 🔵 Плечо 🟢 Учебная 🔵 Звёздная 🟢 Старт чемпиона 🟢 Первый шаг (траволатор) С 9:00: 🔵 Серпантин 🔴 Восточный экспресс (нижний участок) 🔴 Медовей 🔵 Восточная (от 1370 до 900) 🔵 Восточный траверс 🔵 Дамба 🟢 Восточная зона бугеля (от 960 до 900) 🔴 Панорама ⚫ Снежная 🔴 Струна 🔵 Восточная (от 1500 до 1370) 🟢 Первый снег 🔵 Цирк-2 🔵 Восточная (2300–2050) 🔴 Аибга Закрыто согласно лавинному бюллетеню трассы восточного сектора выше 1500 м, а также; 🔴 Западная 🔴 Озёрная 🔵 Транзит (верхний участок) 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Восточный лес (с 8:20) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) ▪️ Старт чемпиона (с 8:20) ▪️ Восточная зона бугеля от 960 до 900 (с 8:20) ▪️ Учебная (бугель) (с 8:45) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ❄️ Погода на Курорте: ▫️ Поляна 540 7…13 °C, ветер 1 м/с ▫️ Поляна 960 4…11 °C, ветер 0–1 м/с ▫️ Поляна 1460 2…8 °C, ветер 6–7 м/с ▫️ Поляна 2200 −2…3 °C, ветер 6–7 м/с 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>20.03.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8392</t>
+  </si>
+  <si>
+    <t>😍 Продлеваем горнолыжный сезон до 9 мая! На календаре уже конец марта, но впереди нас ждёт почти полтора месяца прекрасных весенних спусков! И мы планируем кататься даже на майские! А с 1-9 мая Цирк-2 будет открыт как для горнолыжников, так и для пеших туристов: нас ждут классные мероприятия, диджеи, сноупарк и много всего интересного! Планируйте свои выходные и каникулы вместе с нами! А чтобы сделать это ещё выгоднее — загляните на наш сайт в раздел «Спецпредложения» ❤️ — увидимся в горах</t>
+  </si>
+  <si>
+    <t>20.03.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8391</t>
+  </si>
+  <si>
+    <t>✨ Встречаемся вечером! Сегодня, с 18:30-22:00 вечернее катание на Курорте Красная Поляна: 🔵 Красная Поляна 🔵 Реликтовый лес 🟢 Учебная 🔵 Звездная 🟢 Первый шаг (детский траволатор) 🏂 Сноупарк 960 Ски-пассы на вечернее катание — на нашем сайте, в телеграм-боте, и в кассах Курорта! ❗️ Также напоминаем, что вы можете сделать вечернее катание ещё выгоднее и приобрести многодневные ски-пассы со скидкой до 15%! Увидимся на склонах Курорта Красная Поляна ❤️</t>
+  </si>
+  <si>
+    <t>20.03.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8387</t>
+  </si>
+  <si>
+    <t>👍 Хотите научиться кататься на горных лыжах, сноуборде или просто улучшить технику? Тогда приглашаем вас в школу катания «Три вершины»! В школе катания доступны индивидуальные и групповые программы, а также курсы разных уровней сложности. Программы для детей можно посмотреть на странице детского клуба. ❗️ Более подробно со всей информацией вы можете ознакомиться на нашем сайте или по телефону +7 (862) 245-50-04 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>20.03.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8386</t>
+  </si>
+  <si>
+    <t>❗️ Согласно лавинному бюллетеню, в 12:00 будут закрыты трассы: 🔵 Восточная (2050–1500) 🔴 Озёрная 🔵 Транзит (верхний участок) 🔴 Западная ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>20.03.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/8385</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 20 марта, пятница На Курорте Красная Поляна сегодня открыты: 🏂 Горнолыжные трассы: С 8:30: 🔴 Озерная 🔵 Красная Поляна 🔵 Транзит 🔵 Реликтовый лес 🔵 Плечо 🟢 Учебная 🔵 Звёздная 🟢 Старт чемпиона 🟢 Первый шаг (траволатор) С 9:00 будут открыты трассы: 🏂 Сноупарк 960 🔵 Серпантин 🔴 Восточный экспресс (нижний участок) 🔴 Медовей 🔵 Восточная (от 1370 до 900) 🔵 Восточный траверс 🔵 Дамба 🟢 Восточная зона бугеля (от 960 до 900) 🔴 Панорама 🔴 Западная 🔴 Струна ⚫ Снежная 🔵 Восточная (от 1500 до 1370) 🟢 Первый снег 🔵 Цирк 2 🔵 Восточная (2300–2050) 🔵 Восточная (2050-1500) 🔴 Аибга 🚠 Канатные дороги: ▪️ Красная Поляна (с 8:00) ▪️ Реликтовый лес (с 8:20) ▪️ Вершина (с 8:45) ▪️ Аибга (с 9:00) ▪️ Чёрная пирамида (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Восточный лес (с 8:20) ▪️ Снежная звезда (с 8:20) ▪️ Траволатор (с 8:00) ▪️ Старт чемпиона (с 8:20) ▪️ Восточная зона бугеля от 960 до 900 (с 8:20) ▪️ Учебная (бугель) (с 8:45) 🎟️ Удобно купить прогулочный билет / ски-пасс: ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ в кассах Курорта ▫️ ски-пасс ▫️ сезонный ски-пасс ❄️ Погода на Курорте: ▫️ Поляна 540 9…14 °C, ветер 0–1 м/с ▫️ Поляна 960 6…11 °C, ветер 0–1 м/с ▫️ Поляна 1460 3…8 °C, ветер 5–7 м/с ▫️ Поляна 2200 −2…3 °C, ветер 6–8 м/с 🔗 Полезные ссылки: ▫️ Карта трасс ▫️ Инструкторы «Три вершины» ▫️ Прокат горнолыжного оборудования ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 Курорт Красная Поляна в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9265</t>
+  </si>
+  <si>
+    <t>Подводим итоги уже завтра 😍 Если ещё не успели принять участие — сейчас самое время ❤️</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9264</t>
+  </si>
+  <si>
+    <t>Напоминаем, что уже завтра определим победителя 🤍 Успевайте принять участие 💫</t>
+  </si>
+  <si>
+    <t>20.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9263</t>
+  </si>
+  <si>
+    <t>🥹 В горах сейчас особенно красиво! 🥰 Склоны постепенно окрашиваются в золотые и багряные оттенки, воздух становится прохладнее, а знакомые маршруты выглядят уже совсем по-осеннему. 🍁 Золотая осень в горах длится недолго, поэтому самое время увидеть её своими глазами 😍 Поднимайтесь, гуляйте и ловите эти несколько ярких недель на Курорте Красная Поляна ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>20.09.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9262</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 20 сентября, воскресенье На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг (с гидом ); ⚫️ Перевал Аибга (с гидом ); ⚫️ Перевал Седой (с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>19.09.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9261</t>
+  </si>
+  <si>
+    <t>⛰️ 26 сентября встречаемся в горах! На Курорте Красная Поляна пройдёт трейловый забег GETRUN при поддержке Курорта Красная Поляна и Сочинского национального парка. ❗️ На выбор три дистанции: • Водопад Поликаря: 8 км, набор высоты +735 м • Вертикальный километр: 4,86 км, набор высоты +1185 м • Поляна 2200: 12,1 км, набор высоты +1355 м 📍 Старт всех дистанций на отметке Поляна 960. ✉️ А для участников забега действует специальное предложение на проживание: скидка 20% в отелях и апартаментах Курорта с 25 по 27 сентября по промокоду ЗАБЕГ 🔗 Забронировать проживание можно на официальном сайте Курорта Красная Поляна. 🥇 Участие в забеге и слоты доступны на сайте GETRUN.</t>
+  </si>
+  <si>
+    <t>19.09.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9260</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 19 сентября, суббота На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг (с гидом ); ⚫️ Перевал Аибга (с гидом ); ⚫️ Перевал Седой (с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>18.09.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9259</t>
+  </si>
+  <si>
+    <t>🎷 ДЖАЗ И ФОРТЕПЬЯНО В ГОРАХ 18 сентября в 18:30 приглашаем на особенный музыкальный вечер в музее современного искусства «Красные Горки». В этот вечер пространство музея наполнится живым джазом: 🎷 Максим Дюрягин — саксофон 🎹 Илья Ульяницкий — фортепьяно Музыка прозвучит среди современного искусства, картин и горных пейзажей Красной Поляны. Это возможность на несколько часов выйти из привычного ритма, оказаться в красивом музейном пространстве, послушать живую музыку и познакомиться с людьми, которым близки искусство, культура и творчество. 18 сентября | 18:30 📍 Музей современного искусства «Красные Горки» Курорт Красная Поляна, Эсто-Садок, ул.Горная карусель д.5 🎟 Вход на концерт — бесплатный. ❤️ Донаты музыкантам приветствуются. Джаз. Искусство. Горы. Возможно, именно такое сочетание и создаёт особенное ощущение вечера. Приходите слушать, смотреть и просто быть здесь.</t>
+  </si>
+  <si>
+    <t>18.09.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9253</t>
+  </si>
+  <si>
+    <t>🔥 До конца первой волны продаж сезонных ски-пассов осталось совсем немного! Если планировали провести зиму 2026/27 на склонах Курорта Красная Поляна, сейчас самое время брать сезонник. 🔖 До 30 сентября действуют цены ранних продаж: • взрослый ски-пасс: 46 000₽ 65 500₽ • детский ски-пасс: 21 000₽ 30 000₽ А ещё в сезонник входят быстрые проходы на подъёмниках и скидки на ресторан, занятия с инструктором и сервисы с животными ❤️ ⚠️ После 30 сентября условия изменятся, поэтому советуем не откладывать! ❤️ ГАРАНТИИ И БОНУСЫ ДЛЯ ПУТЕШЕСТВЕННИКОВ</t>
+  </si>
+  <si>
+    <t>18.09.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9252</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 18 сентября, пятница На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг (с гидом ); ⚫️ Перевал Аибга (с гидом ); ⚫️ Перевал Седой (с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>17.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9249</t>
+  </si>
+  <si>
+    <t>🍂 График регламентных работ на осень 2026 года Дорогие гости, осенью на канатных дорогах Курорта Красная Поляна пройдут плановые регламентные работы. Сохраняйте даты и учитывайте их при планировании отдыха. 🚠 Восточный сектор Канатные дороги «Восточный лес», «Старт чемпиона» и «Водопад Поликаря» работают до 14 октября включительно. Открытие после регламентных работ — 7 ноября. 🚠 Центральный сектор Канатные дороги «Красная Поляна», «Реликтовый лес» и «Вершина» работают до 7 ноября включительно. Открытие — 1 декабря. Канатная дорога «Снежная звезда» работает до 31 октября включительно. Открытие — 1 декабря. 🚠 Горная долина Цирк-2 Канатные дороги «Аибга» и «Чёрная Пирамида» работают до 31 октября включительно. Открытие — 1 декабря. 🔖 Важно: во время регламентных работ в Центральном секторе между отметками Поляна 540 и Поляна 960 будет курсировать бесплатный трансфер. ☎️ Инфоцентр: 8 (800) 550-20-20</t>
+  </si>
+  <si>
+    <t>17.09.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9248</t>
+  </si>
+  <si>
+    <t>❤️ Новый сайт и новая программа лояльности Курорта У Курорта Красная Поляна запущен новый сайт. Здесь можно бронировать проживание, покупать прогулочные билеты и зимние сезонные ски-пассы, а также планировать отдых в горах. ✨ С 21 сентября можно будет перейти в «Мантера Моменты» Для участников прежней программы лояльности Курорта станет доступен переход в новую программу «Мантера Моменты». Она объединяет проекты Группы Мантера от морского до горного кластера, поэтому возможностей копить и использовать бонусы станет больше. 💳 Что будет с накопленными бонусами? Все накопленные бонусы сохранятся. С 21 сентября дождитесь инструкции на электронной почте и зарегистрируйтесь в новой системе. После регистрации баллы смогут автоматически перенестись в новый личный кабинет. Если вы уже зарегистрировались до 21 сентября, напишите на pl@manteratravel.ru. Поможем с переносом бонусов индивидуально. По другим вопросам можно обратиться по почте или телефону 8 (800) 550-20-20. Новый сайт, новая программа лояльности и ещё больше возможностей для отдыха на Курорте ❤️ 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>17.09.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9247</t>
+  </si>
+  <si>
+    <t>Один день — и вся Греция на вашей тарелке. 20 сентября ресторан Solis открывает осеннюю серию бранчей темой «Путешествие по Средиземноморью» — гастрономическим погружением в Грецию, дополненным ароматами и подарками от французского бренда L’Occitane. Живая музыка станет изящным дополнением к творческой атмосфере дня и общему гастрономическому настроению. Подлинные вкусы Греции, творческий мастер-класс, подарки от L’Occitane для всех гостей и неспешный семейный отдых — всё, что нужно для по-настоящему запоминающегося осеннего дня. Начало — в 13:00. Парковка входит в стоимость билета для всех гостей бранча. Бронирование по ссылке.​​​​​​​​​​​​​​​​ Оставайтесь с нами в МАХ — всё самое важное в одном месте.</t>
+  </si>
+  <si>
+    <t>17.09.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9246</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 17 сентября, четверг На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг (с гидом ); ⚫️ Перевал Аибга (с гидом ); ⚫️ Перевал Седой (с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
+  </si>
+  <si>
+    <t>16.09.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9245</t>
+  </si>
+  <si>
+    <t>👀 А какой сценарий у вашего отдыха? Чтобы не тратить первый день отпуска на вопрос «а что здесь вообще делать?», мы собрали готовые сценарии отдыха на Курорте Красная Поляна. 👨‍👩‍👧‍👦 Самые близкие Можно приехать всей семьёй и за пять дней успеть познакомиться с животными, подняться на 2200 м, погулять по экотропам и провести день у моря. 🥇 Впервые в горах? Есть маршрут на четыре дня от знакомства с Поляной 540 и Поляной 960 до Панорамной площадки 360°, Чёрной Пирамиды и отдыха в СПА. 🥈 Приехали одни? Можно отправиться к водопаду Поликаря, подняться на 2200 м, попробовать аттракционы «Горки Флай», сходить в горные бани «4 стихии» и просто выбирать планы под своё настроение. ❤️ Поездки вдвоём Собрали отдельный трёхдневный сценарий: необычное свидание, животные на Поляне 960, канатная дорога, закат в горах, ресторан «Вершина» и СПА. 🎉 Отмачаете день рождения? Даже это событие можно превратить в полноценное путешествие на три дня: подняться на 2200 м, добавить немного экстрима, отметить праздник в ресторане, сходить в «4 стихии», а следующий день оставить для экотроп и СПА. Выбирайте свой сценарий, а мы уже ждём вас в горах! 😍</t>
+  </si>
+  <si>
+    <t>16.09.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/kp_resort/9244</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости ❤️ 16 сентября, среда На Курорте Красная Поляна сегодня открыты экотропы: 🟢 Тропа здоровья; 🟢 Времена года; 🔵 Поляна 1460: 🔵 Папоротниковая; 🔴 Водопад Поликаря трекинг; 🟢 Водопад Поликаря; 🟢 Реликтовый лес; 🔴 Два водопада; 🔵 Водопад Медвежий; ⚫️ Панорама; 🟢 Цирк-2; 🔴 Черная Пирамида; ⚫️ Озеро Айсберг (с гидом ); ⚫️ Перевал Аибга (с гидом ); ⚫️ Перевал Седой (с гидом ); 🟢 Заброшенный Бугель; 🔵 Буковый лес. Посещение эко-троп интереснее с гидом! Отправляйтесь за новыми впечатлениям по интересным маршрутам с опытным гидом Курорта Красная Поляна! Также напоминаем, что для посещения экотроп и природной территории выше 960м необходимо приобрести пропуск на сайте или в кассе СНП на отметке Поляна 960. 🚠 Канатные дороги: ▪️Красная Поляна (с 9:00) ▪️ Реликтовый лес (с 9:00) ▪️ Вершина (с 9:15) ▪️ Восточный лес (с 9:00) ▪️ Фрирайд (с 9:00) ▪️ Старт чемпиона (с 9:00) ▪️ Водопад Поликаря (с 9:00) ▪️ Аибга (с 9:30) ▪️ Чёрная Пирамида (с 9:30) 🎟️ Удобно купить прогулочный билет: ▫️ в кассах Курорта ▫️ в телеграм-боте ▫️ онлайн на сайте ▫️ сезонный зимний ски-пасс 🔗 Полезные ссылки: ▫️ Карта экотроп ▫️ Чем заняться на Курорте ▫️ Узнать о погоде ▫️ Онлайн камеры ▫️ Правила Курорта Красная Поляна ▫️ Отели и апартаменты Курорта Красная Поляна ▫️ Мобильное приложение Курорта Красная Поляна (App Store / Google play) ▫️ Как добраться до Курорта ▫️ Правила посещения Сочинского национального парка ▫️ Билет для посещения Сочинского национального парка ↗️ Поделитесь вашим мнением о Курорте. Пройдите наш опрос. 📞 Тел. спасательной службы: 8(928)294-17-12 ☎️ Инфоцентр 8(800)550-20-20 📲 КУРОРТ КРАСНАЯ ПОЛЯНА В МАХ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6977,62 +12221,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H801"/>
+  <dimension ref="A1:H1405"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1923.959" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="3120.238" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -26988,50 +32232,10318 @@
       <c r="C800" t="s">
         <v>2197</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>1589</v>
       </c>
       <c r="E800">
         <v>10439</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801">
         <v>45090</v>
       </c>
       <c r="B801" t="s">
         <v>2198</v>
       </c>
       <c r="C801" t="s">
         <v>2199</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>2183</v>
       </c>
       <c r="E801">
         <v>9752</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>108011</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E802">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>108012</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E803">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>108013</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E804">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>108014</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E805">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>108015</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E806">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>108016</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E807">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>108017</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E808">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>108018</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E809">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>108019</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E810">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>108020</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E811">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>108021</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E812">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>108022</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E813">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>108023</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E814">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>108024</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E815">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>108025</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E816">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>108026</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E817">
+        <v>3084</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>108027</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E818">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>108028</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E819">
+        <v>3239</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>108029</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E820">
+        <v>3127</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>108030</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E821">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>108031</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E822">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>108032</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E823">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>108033</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E824">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>108034</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E825">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>108035</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E826">
+        <v>3337</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>108036</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="E827">
+        <v>3296</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>108037</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E828">
+        <v>3543</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>108038</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E829">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>108039</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E830">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>108040</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E831">
+        <v>3326</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>108041</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E832">
+        <v>3423</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>108042</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E833">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>108043</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E834">
+        <v>3470</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>108044</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E835">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>108045</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E836">
+        <v>4136</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>108046</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E837">
+        <v>3595</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>108047</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E838">
+        <v>3907</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>108048</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E839">
+        <v>4917</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>108049</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E840">
+        <v>5014</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>108050</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E841">
+        <v>4159</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>108051</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E842">
+        <v>3730</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>108052</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E843">
+        <v>3329</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>108053</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E844">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>108054</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E845">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>108055</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E846">
+        <v>3613</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>108056</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E847">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>108057</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E848">
+        <v>3656</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>108058</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E849">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>108059</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E850">
+        <v>4122</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>108060</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E851">
+        <v>3938</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>108061</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E852">
+        <v>4161</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>108062</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E853">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>108063</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E854">
+        <v>3745</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>108064</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E855">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>108065</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E856">
+        <v>3845</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>108066</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E857">
+        <v>3997</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>108067</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E858">
+        <v>4187</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>108068</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="E859">
+        <v>3455</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>108069</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E860">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>108070</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E861">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>108071</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E862">
+        <v>3239</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>108072</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="E863">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>108073</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="E864">
+        <v>3431</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>108074</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="E865">
+        <v>3342</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>108075</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E866">
+        <v>3017</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>108076</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="E867">
+        <v>3019</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>108077</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="E868">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>108078</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2401</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E869">
+        <v>3376</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>108079</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="E870">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>108080</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2407</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="E871">
+        <v>3459</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>108081</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="E872">
+        <v>4117</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>108082</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="E873">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>108083</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E874">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>108084</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E875">
+        <v>3402</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>108085</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E876">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>108086</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E877">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>108087</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="E878">
+        <v>3354</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>108088</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E879">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>108089</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="E880">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>108090</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E881">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>108091</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E882">
+        <v>3204</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>108092</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E883">
+        <v>3880</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>108093</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E884">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>108094</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E885">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>108095</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E886">
+        <v>3459</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>108096</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E887">
+        <v>4568</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>108097</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E888">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>108098</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E889">
+        <v>3313</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>108099</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E890">
+        <v>3445</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>108100</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E891">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>108101</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E892">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>108102</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E893">
+        <v>3526</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>108103</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E894">
+        <v>3569</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>108104</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E895">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>108105</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E896">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>108106</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E897">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>108107</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="E898">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>108108</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E899">
+        <v>3761</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>108109</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="E900">
+        <v>3521</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>108110</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="E901">
+        <v>3632</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>108111</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E902">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>108112</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E903">
+        <v>4473</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>108113</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E904">
+        <v>3597</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>108114</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E905">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>108115</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E906">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>108116</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E907">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>108117</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E908">
+        <v>4003</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>108118</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E909">
+        <v>3974</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>108119</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E910">
+        <v>4261</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>108120</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E911">
+        <v>4524</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>108121</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E912">
+        <v>4464</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>108122</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E913">
+        <v>4608</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>108123</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="E914">
+        <v>3710</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>108124</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E915">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>108125</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E916">
+        <v>3293</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>108126</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E917">
+        <v>3624</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>108127</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E918">
+        <v>3974</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>108128</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E919">
+        <v>3635</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>108129</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E920">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>108130</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E921">
+        <v>4026</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>108131</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E922">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>108132</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E923">
+        <v>3528</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>108133</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E924">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>108134</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E925">
+        <v>3084</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>108135</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E926">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>108136</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E927">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>108137</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E928">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>108138</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E929">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>108139</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E930">
+        <v>3299</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>108140</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E931">
+        <v>3502</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>108141</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E932">
+        <v>3425</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>108142</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E933">
+        <v>3535</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>108143</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E934">
+        <v>3979</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>108144</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E935">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>108145</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E936">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>108146</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E937">
+        <v>3483</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>108147</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E938">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>108148</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E939">
+        <v>3465</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>108149</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E940">
+        <v>3124</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>108150</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E941">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>108151</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E942">
+        <v>3756</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>108152</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E943">
+        <v>3557</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>108153</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E944">
+        <v>3682</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>108154</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E945">
+        <v>3624</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>108155</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="E946">
+        <v>3696</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>108156</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="E947">
+        <v>4029</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>108157</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="E948">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>108158</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="E949">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>108159</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E950">
+        <v>4405</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>108160</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E951">
+        <v>4515</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>108161</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E952">
+        <v>4592</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>108162</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E953">
+        <v>4335</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>108163</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E954">
+        <v>5130</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>108164</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="E955">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>108165</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="E956">
+        <v>4773</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>108166</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2656</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="E957">
+        <v>4398</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>108167</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2659</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E958">
+        <v>4696</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>108168</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E959">
+        <v>4377</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>108169</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E960">
+        <v>4192</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>108170</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E961">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>108171</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E962">
+        <v>4813</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>108172</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E963">
+        <v>4268</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>108173</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E964">
+        <v>4293</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>108174</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E965">
+        <v>4378</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>108175</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E966">
+        <v>4772</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>108176</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E967">
+        <v>5069</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>108177</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E968">
+        <v>4443</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>108178</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E969">
+        <v>4983</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>108179</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E970">
+        <v>4463</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>108180</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E971">
+        <v>4321</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>108181</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="E972">
+        <v>3925</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>108182</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E973">
+        <v>3870</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>108183</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E974">
+        <v>3896</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>108184</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="E975">
+        <v>3969</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>108185</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E976">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>108186</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E977">
+        <v>3935</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>108187</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E978">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>108188</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="E979">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>108189</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E980">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>108190</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="E981">
+        <v>4364</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>108191</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2728</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2730</v>
+      </c>
+      <c r="E982">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>108192</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E983">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>108193</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E984">
+        <v>4289</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>108194</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E985">
+        <v>4140</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>108195</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E986">
+        <v>4213</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>108196</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E987">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>108197</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E988">
+        <v>4696</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>108198</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E989">
+        <v>4234</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>108199</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E990">
+        <v>4442</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>108200</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E991">
+        <v>4312</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>108201</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E992">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>108202</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E993">
+        <v>4268</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>108203</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E994">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>108204</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E995">
+        <v>4414</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>108205</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="E996">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>108206</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E997">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>108207</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E998">
+        <v>4003</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>108208</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E999">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>108209</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E1000">
+        <v>3835</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>108210</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1001">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>108211</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="E1002">
+        <v>3993</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>108212</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E1003">
+        <v>4093</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>108213</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E1004">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>108214</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E1005">
+        <v>4350</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>108215</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E1006">
+        <v>4675</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>108216</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2800</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="E1007">
+        <v>4397</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>108217</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="E1008">
+        <v>4087</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>108218</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E1009">
+        <v>3535</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>108219</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E1010">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>108220</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E1011">
+        <v>3979</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>108221</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E1012">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>108222</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E1013">
+        <v>3878</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>108223</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E1014">
+        <v>4053</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>108224</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E1015">
+        <v>4116</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>108225</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E1016">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>108226</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E1017">
+        <v>4171</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>108227</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E1018">
+        <v>4130</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>108228</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E1019">
+        <v>4440</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>108229</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E1020">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>108230</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="E1021">
+        <v>3783</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>108231</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1022">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>108232</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E1023">
+        <v>4528</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>108233</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>2848</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>2850</v>
+      </c>
+      <c r="E1024">
+        <v>4006</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>108234</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>2851</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>2853</v>
+      </c>
+      <c r="E1025">
+        <v>4414</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>108235</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>2854</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>2855</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>2856</v>
+      </c>
+      <c r="E1026">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>108236</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>2857</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="E1027">
+        <v>4365</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>108237</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>2861</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E1028">
+        <v>4126</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>108238</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>2863</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E1029">
+        <v>4035</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>108239</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="E1030">
+        <v>3768</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>108240</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E1031">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>108241</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E1032">
+        <v>5964</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>108242</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E1033">
+        <v>4923</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>108243</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E1034">
+        <v>4776</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>108244</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E1035">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>108245</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="E1036">
+        <v>4385</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>108246</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E1037">
+        <v>3302</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>108247</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="E1038">
+        <v>3795</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>108248</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E1039">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>108249</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E1040">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>108250</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="E1041">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>108251</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E1042">
+        <v>3316</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>108252</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1043">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>108253</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>2905</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>2906</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="E1044">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>108254</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>2908</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>2909</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>2910</v>
+      </c>
+      <c r="E1045">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>108255</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>2912</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="E1046">
+        <v>3618</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>108256</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>2915</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="E1047">
+        <v>3975</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>108257</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>2917</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="E1048">
+        <v>3454</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>108258</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>2917</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>2920</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="E1049">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>108259</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="E1050">
+        <v>3857</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>108260</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>2924</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="E1051">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>108261</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="E1052">
+        <v>3945</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>108262</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E1053">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>108263</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E1054">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>108264</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E1055">
+        <v>3762</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>108265</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E1056">
+        <v>3827</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>108266</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E1057">
+        <v>4130</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>108267</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E1058">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>108268</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>2948</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="E1059">
+        <v>4269</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>108269</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>2950</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>2951</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="E1060">
+        <v>3794</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>108270</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="E1061">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>108271</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>2955</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>2956</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="E1062">
+        <v>3980</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>108272</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>2958</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>2959</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="E1063">
+        <v>3864</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>108273</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="E1064">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>108274</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>2965</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="E1065">
+        <v>4366</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>108275</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>2967</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="E1066">
+        <v>3756</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>108276</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="E1067">
+        <v>3941</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>108277</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>2973</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>2974</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1068">
+        <v>3299</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>108278</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E1069">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>108279</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="E1070">
+        <v>3760</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>108280</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E1071">
+        <v>4205</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>108281</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="E1072">
+        <v>4040</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>108282</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="E1073">
+        <v>3803</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>108283</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>2989</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="E1074">
+        <v>3758</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>108284</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>2991</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>2992</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="E1075">
+        <v>4038</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>108285</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>2995</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="E1076">
+        <v>3518</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>108286</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>2997</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="E1077">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>108287</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3000</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3001</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="E1078">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>108288</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3000</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="E1079">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>108289</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3004</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3005</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E1080">
+        <v>3890</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>108290</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3008</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="E1081">
+        <v>3336</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>108291</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3010</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3011</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="E1082">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>108292</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="E1083">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>108293</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3016</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3017</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="E1084">
+        <v>3680</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>108294</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3020</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="E1085">
+        <v>4008</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>108295</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E1086">
+        <v>3821</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>108296</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E1087">
+        <v>3951</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>108297</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3028</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="E1088">
+        <v>3748</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>108298</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3030</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3031</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="E1089">
+        <v>3889</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>108299</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3033</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="E1090">
+        <v>3638</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>108300</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="E1091">
+        <v>3977</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>108301</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3039</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3040</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="E1092">
+        <v>3833</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>108302</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="E1093">
+        <v>3886</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>108303</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3045</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="E1094">
+        <v>3926</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>108304</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="E1095">
+        <v>4007</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>108305</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3051</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3052</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1096">
+        <v>3349</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>108306</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3054</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="E1097">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>108307</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="E1098">
+        <v>3924</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>108308</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3058</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="E1099">
+        <v>3831</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>108309</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="E1100">
+        <v>4037</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>108310</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="E1101">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>108311</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3067</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3068</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E1102">
+        <v>4214</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>108312</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3071</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="E1103">
+        <v>4076</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>108313</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="E1104">
+        <v>4384</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>108314</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3077</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="E1105">
+        <v>4124</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>108315</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3079</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3080</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="E1106">
+        <v>3905</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>108316</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3082</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="E1107">
+        <v>3873</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>108317</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E1108">
+        <v>3826</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>108318</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3087</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="E1109">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>108319</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="E1110">
+        <v>4120</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>108320</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3093</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="E1111">
+        <v>3748</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>108321</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3096</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="E1112">
+        <v>4430</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>108322</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="E1113">
+        <v>4399</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>108323</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="E1114">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>108324</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3104</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1115">
+        <v>4149</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>108325</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="E1116">
+        <v>4078</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>108326</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="E1117">
+        <v>4390</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>108327</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="E1118">
+        <v>4285</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>108328</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="E1119">
+        <v>4001</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>108329</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="E1120">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>108330</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="E1121">
+        <v>3970</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>108331</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="E1122">
+        <v>3658</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>108332</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3127</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="E1123">
+        <v>3869</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>108333</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3129</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="E1124">
+        <v>3423</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>108334</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3132</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="E1125">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>108335</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1126">
+        <v>3602</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>108336</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="E1127">
+        <v>3975</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>108337</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="E1128">
+        <v>4258</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>108338</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="E1129">
+        <v>3851</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>108339</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="E1130">
+        <v>3653</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>108340</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3150</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3151</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="E1131">
+        <v>3922</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>108341</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3153</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="E1132">
+        <v>4310</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>108342</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3156</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1133">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>108343</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3160</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="E1134">
+        <v>3688</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>108344</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="E1135">
+        <v>4563</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>108345</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1136">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>108346</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3167</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3168</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="E1137">
+        <v>3794</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>108347</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3170</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="E1138">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>108348</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3173</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="E1139">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>108349</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3176</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3177</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="E1140">
+        <v>4521</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>108350</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3179</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3180</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="E1141">
+        <v>4414</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>108351</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3182</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3183</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="E1142">
+        <v>4650</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>108352</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3185</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="E1143">
+        <v>4716</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>108353</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3188</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3189</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="E1144">
+        <v>5448</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>108354</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3192</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="E1145">
+        <v>4534</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>108355</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="E1146">
+        <v>3492</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>108356</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3197</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3198</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="E1147">
+        <v>4009</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>108357</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3200</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="E1148">
+        <v>4097</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>108358</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3203</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3204</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="E1149">
+        <v>3926</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>108359</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3206</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="E1150">
+        <v>3856</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>108360</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="E1151">
+        <v>4112</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>108361</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3212</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3213</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E1152">
+        <v>4910</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>108362</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3215</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3216</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="E1153">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>108363</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3218</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3219</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="E1154">
+        <v>4101</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>108364</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1155">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>108365</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3223</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3225</v>
+      </c>
+      <c r="E1156">
+        <v>3831</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>108366</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3226</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3227</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3228</v>
+      </c>
+      <c r="E1157">
+        <v>3877</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>108367</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3229</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="E1158">
+        <v>4554</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>108368</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3232</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3233</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3234</v>
+      </c>
+      <c r="E1159">
+        <v>6788</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>108369</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3235</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3236</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="E1160">
+        <v>4273</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>108370</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3239</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3240</v>
+      </c>
+      <c r="E1161">
+        <v>4459</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>108371</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3241</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3242</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3243</v>
+      </c>
+      <c r="E1162">
+        <v>4525</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>108372</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3244</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3245</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3246</v>
+      </c>
+      <c r="E1163">
+        <v>4335</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>108373</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3247</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3248</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3249</v>
+      </c>
+      <c r="E1164">
+        <v>4356</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>108374</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3250</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3252</v>
+      </c>
+      <c r="E1165">
+        <v>3592</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>108375</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3253</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3254</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3255</v>
+      </c>
+      <c r="E1166">
+        <v>4282</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>108376</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3256</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3257</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E1167">
+        <v>4378</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>108377</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3259</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3261</v>
+      </c>
+      <c r="E1168">
+        <v>4449</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>108378</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3262</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3263</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3264</v>
+      </c>
+      <c r="E1169">
+        <v>4103</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>108379</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3265</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3267</v>
+      </c>
+      <c r="E1170">
+        <v>3969</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>108380</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3268</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3269</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3270</v>
+      </c>
+      <c r="E1171">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>108381</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3271</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3272</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3273</v>
+      </c>
+      <c r="E1172">
+        <v>4252</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>108382</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3274</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3275</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E1173">
+        <v>4076</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>108383</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3277</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3278</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1174">
+        <v>3930</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>108384</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="E1175">
+        <v>4062</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>108385</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3282</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="E1176">
+        <v>4995</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>108386</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3285</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="E1177">
+        <v>4169</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>108387</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3288</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3289</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="E1178">
+        <v>4144</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>108388</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="E1179">
+        <v>3884</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>108389</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="E1180">
+        <v>4120</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>108390</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3297</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="E1181">
+        <v>4042</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>108391</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E1182">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>108392</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="E1183">
+        <v>3714</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>108393</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="E1184">
+        <v>4486</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>108394</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E1185">
+        <v>4444</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>108395</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3310</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E1186">
+        <v>4736</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>108396</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3313</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3314</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>3240</v>
+      </c>
+      <c r="E1187">
+        <v>5162</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>108397</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3315</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3316</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="E1188">
+        <v>4921</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>108398</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3318</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3319</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1189">
+        <v>4977</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>108399</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="E1190">
+        <v>5110</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>108400</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="E1191">
+        <v>5268</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>108401</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E1192">
+        <v>5203</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>108402</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3328</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3329</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3330</v>
+      </c>
+      <c r="E1193">
+        <v>5068</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>108403</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3331</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3332</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="E1194">
+        <v>5555</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>108404</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3334</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3335</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1195">
+        <v>5593</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>108405</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3337</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="E1196">
+        <v>5424</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>108406</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3340</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3341</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3342</v>
+      </c>
+      <c r="E1197">
+        <v>5688</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>108407</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3343</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3344</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="E1198">
+        <v>6539</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>108408</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3346</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3348</v>
+      </c>
+      <c r="E1199">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>108409</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3349</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3350</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="E1200">
+        <v>4637</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>108410</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3352</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3353</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="E1201">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>108411</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3355</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3356</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="E1202">
+        <v>5002</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>108412</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3358</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3359</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3360</v>
+      </c>
+      <c r="E1203">
+        <v>5610</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>108413</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3361</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>3363</v>
+      </c>
+      <c r="E1204">
+        <v>4925</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>108414</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3364</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3365</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3366</v>
+      </c>
+      <c r="E1205">
+        <v>5358</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>108415</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3367</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3368</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3369</v>
+      </c>
+      <c r="E1206">
+        <v>5521</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>108416</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3370</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3371</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E1207">
+        <v>5358</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>108417</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3372</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3373</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="E1208">
+        <v>4935</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>108418</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3375</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3376</v>
+      </c>
+      <c r="E1209">
+        <v>5603</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>108419</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3377</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3379</v>
+      </c>
+      <c r="E1210">
+        <v>5679</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>108420</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3381</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1211">
+        <v>4949</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>108421</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3382</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3383</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3384</v>
+      </c>
+      <c r="E1212">
+        <v>5261</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>108422</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3385</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3386</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3387</v>
+      </c>
+      <c r="E1213">
+        <v>5477</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>108423</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3388</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3389</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3390</v>
+      </c>
+      <c r="E1214">
+        <v>5044</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>108424</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3391</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3392</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>3393</v>
+      </c>
+      <c r="E1215">
+        <v>5605</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>108425</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3394</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3395</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1216">
+        <v>5685</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>108426</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3397</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3398</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3399</v>
+      </c>
+      <c r="E1217">
+        <v>5523</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>108427</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3400</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3401</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>3402</v>
+      </c>
+      <c r="E1218">
+        <v>4828</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>108428</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3403</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3404</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>3405</v>
+      </c>
+      <c r="E1219">
+        <v>5300</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>108429</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3406</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3407</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>3408</v>
+      </c>
+      <c r="E1220">
+        <v>4668</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>108430</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3409</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3410</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>3411</v>
+      </c>
+      <c r="E1221">
+        <v>4503</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222">
+        <v>108431</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3412</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3413</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E1222">
+        <v>4498</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223">
+        <v>108432</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3415</v>
+      </c>
+      <c r="D1223" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="E1223">
+        <v>5098</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224">
+        <v>108433</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3417</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3418</v>
+      </c>
+      <c r="D1224" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="E1224">
+        <v>5065</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225">
+        <v>108434</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3420</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="E1225">
+        <v>5478</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>108435</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3423</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="E1226">
+        <v>5549</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>108436</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3426</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3427</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="E1227">
+        <v>5354</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>108437</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3429</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3430</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="E1228">
+        <v>5590</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>108438</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3433</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="E1229">
+        <v>5072</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>108439</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3435</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="E1230">
+        <v>5362</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>108440</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3438</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3439</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="E1231">
+        <v>5226</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>108441</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3441</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3442</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="E1232">
+        <v>4994</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>108442</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3444</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3445</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="E1233">
+        <v>4710</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>108443</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3447</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3448</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="E1234">
+        <v>4905</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>108444</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3450</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3452</v>
+      </c>
+      <c r="E1235">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>108445</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3453</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1236">
+        <v>4693</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237">
+        <v>108446</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3455</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D1237" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="E1237">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238">
+        <v>108447</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3458</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="E1238">
+        <v>5012</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239">
+        <v>108448</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="E1239">
+        <v>4658</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240">
+        <v>108449</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3463</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3464</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="E1240">
+        <v>4523</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241">
+        <v>108450</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3466</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>3468</v>
+      </c>
+      <c r="E1241">
+        <v>5009</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242">
+        <v>108451</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3470</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="E1242">
+        <v>5449</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243">
+        <v>108452</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3472</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3473</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="E1243">
+        <v>5744</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244">
+        <v>108453</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3475</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="E1244">
+        <v>5454</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245">
+        <v>108454</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3478</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3479</v>
+      </c>
+      <c r="D1245" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="E1245">
+        <v>5530</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246">
+        <v>108455</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3481</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3482</v>
+      </c>
+      <c r="D1246" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="E1246">
+        <v>6335</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247">
+        <v>108456</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D1247" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="E1247">
+        <v>6348</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248">
+        <v>108457</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3487</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3488</v>
+      </c>
+      <c r="D1248" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="E1248">
+        <v>6208</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249">
+        <v>108458</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3490</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3491</v>
+      </c>
+      <c r="D1249" s="1" t="s">
+        <v>3492</v>
+      </c>
+      <c r="E1249">
+        <v>7253</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250">
+        <v>108459</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3493</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3494</v>
+      </c>
+      <c r="D1250" s="1" t="s">
+        <v>3495</v>
+      </c>
+      <c r="E1250">
+        <v>6995</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251">
+        <v>108460</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3496</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3497</v>
+      </c>
+      <c r="D1251" s="1" t="s">
+        <v>3498</v>
+      </c>
+      <c r="E1251">
+        <v>5899</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252">
+        <v>108461</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3499</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3500</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>3501</v>
+      </c>
+      <c r="E1252">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253">
+        <v>108462</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3502</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3503</v>
+      </c>
+      <c r="D1253" s="1" t="s">
+        <v>3504</v>
+      </c>
+      <c r="E1253">
+        <v>6550</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254">
+        <v>108463</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1254" s="1" t="s">
+        <v>3507</v>
+      </c>
+      <c r="E1254">
+        <v>6204</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255">
+        <v>108464</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3508</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1255" s="1" t="s">
+        <v>3510</v>
+      </c>
+      <c r="E1255">
+        <v>6403</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:8">
+      <c r="A1256">
+        <v>108465</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>3511</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>3512</v>
+      </c>
+      <c r="D1256" s="1" t="s">
+        <v>3513</v>
+      </c>
+      <c r="E1256">
+        <v>6505</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:8">
+      <c r="A1257">
+        <v>108466</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3514</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3515</v>
+      </c>
+      <c r="D1257" s="1" t="s">
+        <v>3516</v>
+      </c>
+      <c r="E1257">
+        <v>4805</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:8">
+      <c r="A1258">
+        <v>108467</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>3517</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3518</v>
+      </c>
+      <c r="D1258" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="E1258">
+        <v>5223</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:8">
+      <c r="A1259">
+        <v>108468</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>3519</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>3520</v>
+      </c>
+      <c r="D1259" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="E1259">
+        <v>5611</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:8">
+      <c r="A1260">
+        <v>108469</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>3522</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3523</v>
+      </c>
+      <c r="D1260" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="E1260">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:8">
+      <c r="A1261">
+        <v>108470</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>3525</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3526</v>
+      </c>
+      <c r="D1261" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="E1261">
+        <v>5385</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:8">
+      <c r="A1262">
+        <v>108471</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>3528</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3529</v>
+      </c>
+      <c r="D1262" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="E1262">
+        <v>5240</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:8">
+      <c r="A1263">
+        <v>108472</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>3531</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3532</v>
+      </c>
+      <c r="D1263" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1263">
+        <v>4827</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:8">
+      <c r="A1264">
+        <v>108473</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1264" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1264">
+        <v>4621</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:8">
+      <c r="A1265">
+        <v>108474</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>3537</v>
+      </c>
+      <c r="D1265" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="E1265">
+        <v>5305</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:8">
+      <c r="A1266">
+        <v>108475</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D1266" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="E1266">
+        <v>5104</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:8">
+      <c r="A1267">
+        <v>108476</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3543</v>
+      </c>
+      <c r="D1267" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="E1267">
+        <v>5037</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:8">
+      <c r="A1268">
+        <v>108477</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>3545</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D1268" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="E1268">
+        <v>4492</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:8">
+      <c r="A1269">
+        <v>108478</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3549</v>
+      </c>
+      <c r="D1269" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="E1269">
+        <v>5323</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:8">
+      <c r="A1270">
+        <v>108479</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3552</v>
+      </c>
+      <c r="D1270" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="E1270">
+        <v>5245</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:8">
+      <c r="A1271">
+        <v>108480</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>3554</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3555</v>
+      </c>
+      <c r="D1271" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="E1271">
+        <v>5533</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:8">
+      <c r="A1272">
+        <v>108481</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D1272" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="E1272">
+        <v>4358</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:8">
+      <c r="A1273">
+        <v>108482</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3561</v>
+      </c>
+      <c r="D1273" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="E1273">
+        <v>4827</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:8">
+      <c r="A1274">
+        <v>108483</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D1274" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="E1274">
+        <v>4444</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:8">
+      <c r="A1275">
+        <v>108484</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D1275" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="E1275">
+        <v>4594</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:8">
+      <c r="A1276">
+        <v>108485</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3570</v>
+      </c>
+      <c r="D1276" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="E1276">
+        <v>4444</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:8">
+      <c r="A1277">
+        <v>108486</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1277" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="E1277">
+        <v>5002</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:8">
+      <c r="A1278">
+        <v>108487</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3576</v>
+      </c>
+      <c r="D1278" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="E1278">
+        <v>5052</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8">
+      <c r="A1279">
+        <v>108488</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3579</v>
+      </c>
+      <c r="D1279" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="E1279">
+        <v>4634</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:8">
+      <c r="A1280">
+        <v>108489</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3582</v>
+      </c>
+      <c r="D1280" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="E1280">
+        <v>5126</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8">
+      <c r="A1281">
+        <v>108490</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>3584</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3585</v>
+      </c>
+      <c r="D1281" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="E1281">
+        <v>4896</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:8">
+      <c r="A1282">
+        <v>108491</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>3586</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3587</v>
+      </c>
+      <c r="D1282" s="1" t="s">
+        <v>3588</v>
+      </c>
+      <c r="E1282">
+        <v>4339</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:8">
+      <c r="A1283">
+        <v>108492</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>3589</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3590</v>
+      </c>
+      <c r="D1283" s="1" t="s">
+        <v>3591</v>
+      </c>
+      <c r="E1283">
+        <v>5517</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:8">
+      <c r="A1284">
+        <v>108493</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>3592</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>3593</v>
+      </c>
+      <c r="D1284" s="1" t="s">
+        <v>3594</v>
+      </c>
+      <c r="E1284">
+        <v>5403</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:8">
+      <c r="A1285">
+        <v>108494</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D1285" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="E1285">
+        <v>6109</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8">
+      <c r="A1286">
+        <v>108495</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>3598</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3599</v>
+      </c>
+      <c r="D1286" s="1" t="s">
+        <v>3600</v>
+      </c>
+      <c r="E1286">
+        <v>5082</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:8">
+      <c r="A1287">
+        <v>108496</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3601</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3602</v>
+      </c>
+      <c r="D1287" s="1" t="s">
+        <v>3603</v>
+      </c>
+      <c r="E1287">
+        <v>5691</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:8">
+      <c r="A1288">
+        <v>108497</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3605</v>
+      </c>
+      <c r="D1288" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="E1288">
+        <v>5427</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:8">
+      <c r="A1289">
+        <v>108498</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3606</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3607</v>
+      </c>
+      <c r="D1289" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1289">
+        <v>4966</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:8">
+      <c r="A1290">
+        <v>108499</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>3608</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3609</v>
+      </c>
+      <c r="D1290" s="1" t="s">
+        <v>3610</v>
+      </c>
+      <c r="E1290">
+        <v>5360</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:8">
+      <c r="A1291">
+        <v>108500</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>3611</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3612</v>
+      </c>
+      <c r="D1291" s="1" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E1291">
+        <v>5889</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:8">
+      <c r="A1292">
+        <v>108501</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>3614</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>3615</v>
+      </c>
+      <c r="D1292" s="1" t="s">
+        <v>3616</v>
+      </c>
+      <c r="E1292">
+        <v>5734</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:8">
+      <c r="A1293">
+        <v>108502</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>3617</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1293" s="1" t="s">
+        <v>3619</v>
+      </c>
+      <c r="E1293">
+        <v>5152</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:8">
+      <c r="A1294">
+        <v>108503</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1294" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="E1294">
+        <v>5359</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:8">
+      <c r="A1295">
+        <v>108504</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>3623</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>3624</v>
+      </c>
+      <c r="D1295" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="E1295">
+        <v>4750</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:8">
+      <c r="A1296">
+        <v>108505</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>3626</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>3627</v>
+      </c>
+      <c r="D1296" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="E1296">
+        <v>4899</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:8">
+      <c r="A1297">
+        <v>108506</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D1297" s="1" t="s">
+        <v>3631</v>
+      </c>
+      <c r="E1297">
+        <v>5090</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:8">
+      <c r="A1298">
+        <v>108507</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>3632</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>3633</v>
+      </c>
+      <c r="D1298" s="1" t="s">
+        <v>3634</v>
+      </c>
+      <c r="E1298">
+        <v>5368</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:8">
+      <c r="A1299">
+        <v>108508</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>3635</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>3636</v>
+      </c>
+      <c r="D1299" s="1" t="s">
+        <v>3637</v>
+      </c>
+      <c r="E1299">
+        <v>5509</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:8">
+      <c r="A1300">
+        <v>108509</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>3638</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>3639</v>
+      </c>
+      <c r="D1300" s="1" t="s">
+        <v>3640</v>
+      </c>
+      <c r="E1300">
+        <v>5620</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:8">
+      <c r="A1301">
+        <v>108510</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>3641</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>3642</v>
+      </c>
+      <c r="D1301" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="E1301">
+        <v>5289</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:8">
+      <c r="A1302">
+        <v>108511</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>3643</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>3644</v>
+      </c>
+      <c r="D1302" s="1" t="s">
+        <v>3645</v>
+      </c>
+      <c r="E1302">
+        <v>8277</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:8">
+      <c r="A1303">
+        <v>108512</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>3646</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>3647</v>
+      </c>
+      <c r="D1303" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="E1303">
+        <v>10765</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:8">
+      <c r="A1304">
+        <v>108513</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D1304" s="1" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1304">
+        <v>10450</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:8">
+      <c r="A1305">
+        <v>108514</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>3652</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>3653</v>
+      </c>
+      <c r="D1305" s="1" t="s">
+        <v>3654</v>
+      </c>
+      <c r="E1305">
+        <v>7125</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:8">
+      <c r="A1306">
+        <v>108515</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>3655</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>3656</v>
+      </c>
+      <c r="D1306" s="1" t="s">
+        <v>3657</v>
+      </c>
+      <c r="E1306">
+        <v>6985</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:8">
+      <c r="A1307">
+        <v>108516</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>3658</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>3659</v>
+      </c>
+      <c r="D1307" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="E1307">
+        <v>7047</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:8">
+      <c r="A1308">
+        <v>108517</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>3661</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D1308" s="1" t="s">
+        <v>3663</v>
+      </c>
+      <c r="E1308">
+        <v>7559</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:8">
+      <c r="A1309">
+        <v>108518</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D1309" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="E1309">
+        <v>6001</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:8">
+      <c r="A1310">
+        <v>108519</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>3667</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D1310" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="E1310">
+        <v>6404</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:8">
+      <c r="A1311">
+        <v>108520</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>3670</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1311" s="1" t="s">
+        <v>3672</v>
+      </c>
+      <c r="E1311">
+        <v>5843</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:8">
+      <c r="A1312">
+        <v>108521</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>3673</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>3674</v>
+      </c>
+      <c r="D1312" s="1" t="s">
+        <v>3675</v>
+      </c>
+      <c r="E1312">
+        <v>5609</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:8">
+      <c r="A1313">
+        <v>108522</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>3676</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>3677</v>
+      </c>
+      <c r="D1313" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="E1313">
+        <v>5612</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:8">
+      <c r="A1314">
+        <v>108523</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>3679</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>3680</v>
+      </c>
+      <c r="D1314" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="E1314">
+        <v>5963</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:8">
+      <c r="A1315">
+        <v>108524</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D1315" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="E1315">
+        <v>5458</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:8">
+      <c r="A1316">
+        <v>108525</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>3685</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D1316" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="E1316">
+        <v>5459</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:8">
+      <c r="A1317">
+        <v>108526</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>3687</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>3688</v>
+      </c>
+      <c r="D1317" s="1" t="s">
+        <v>3689</v>
+      </c>
+      <c r="E1317">
+        <v>4913</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:8">
+      <c r="A1318">
+        <v>108527</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>3690</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>3691</v>
+      </c>
+      <c r="D1318" s="1" t="s">
+        <v>3692</v>
+      </c>
+      <c r="E1318">
+        <v>5232</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:8">
+      <c r="A1319">
+        <v>108528</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>3693</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>3694</v>
+      </c>
+      <c r="D1319" s="1" t="s">
+        <v>3695</v>
+      </c>
+      <c r="E1319">
+        <v>5573</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:8">
+      <c r="A1320">
+        <v>108529</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>3696</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>3697</v>
+      </c>
+      <c r="D1320" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="E1320">
+        <v>5029</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:8">
+      <c r="A1321">
+        <v>108530</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>3698</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>3699</v>
+      </c>
+      <c r="D1321" s="1" t="s">
+        <v>3700</v>
+      </c>
+      <c r="E1321">
+        <v>4877</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:8">
+      <c r="A1322">
+        <v>108531</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>3701</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1322" s="1" t="s">
+        <v>3703</v>
+      </c>
+      <c r="E1322">
+        <v>4671</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:8">
+      <c r="A1323">
+        <v>108532</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>3704</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>3705</v>
+      </c>
+      <c r="D1323" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1323">
+        <v>4950</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:8">
+      <c r="A1324">
+        <v>108533</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>3706</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>3707</v>
+      </c>
+      <c r="D1324" s="1" t="s">
+        <v>3708</v>
+      </c>
+      <c r="E1324">
+        <v>5815</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:8">
+      <c r="A1325">
+        <v>108534</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D1325" s="1" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E1325">
+        <v>5715</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:8">
+      <c r="A1326">
+        <v>108535</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>3712</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>3713</v>
+      </c>
+      <c r="D1326" s="1" t="s">
+        <v>3714</v>
+      </c>
+      <c r="E1326">
+        <v>5997</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:8">
+      <c r="A1327">
+        <v>108536</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>3715</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>3716</v>
+      </c>
+      <c r="D1327" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="E1327">
+        <v>6841</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:8">
+      <c r="A1328">
+        <v>108537</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>3718</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D1328" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="E1328">
+        <v>5805</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:8">
+      <c r="A1329">
+        <v>108538</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>3721</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D1329" s="1" t="s">
+        <v>3723</v>
+      </c>
+      <c r="E1329">
+        <v>5288</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:8">
+      <c r="A1330">
+        <v>108539</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>3724</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>3725</v>
+      </c>
+      <c r="D1330" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="E1330">
+        <v>6015</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:8">
+      <c r="A1331">
+        <v>108540</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>3727</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D1331" s="1" t="s">
+        <v>3729</v>
+      </c>
+      <c r="E1331">
+        <v>5659</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:8">
+      <c r="A1332">
+        <v>108541</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>3730</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>3731</v>
+      </c>
+      <c r="D1332" s="1" t="s">
+        <v>3732</v>
+      </c>
+      <c r="E1332">
+        <v>5554</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:8">
+      <c r="A1333">
+        <v>108542</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>3733</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>3734</v>
+      </c>
+      <c r="D1333" s="1" t="s">
+        <v>3735</v>
+      </c>
+      <c r="E1333">
+        <v>6311</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:8">
+      <c r="A1334">
+        <v>108543</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>3736</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>3737</v>
+      </c>
+      <c r="D1334" s="1" t="s">
+        <v>3738</v>
+      </c>
+      <c r="E1334">
+        <v>6277</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:8">
+      <c r="A1335">
+        <v>108544</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>3739</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>3740</v>
+      </c>
+      <c r="D1335" s="1" t="s">
+        <v>3741</v>
+      </c>
+      <c r="E1335">
+        <v>6153</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:8">
+      <c r="A1336">
+        <v>108545</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>3742</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>3743</v>
+      </c>
+      <c r="D1336" s="1" t="s">
+        <v>3744</v>
+      </c>
+      <c r="E1336">
+        <v>6409</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:8">
+      <c r="A1337">
+        <v>108546</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>3745</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D1337" s="1" t="s">
+        <v>3747</v>
+      </c>
+      <c r="E1337">
+        <v>5777</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:8">
+      <c r="A1338">
+        <v>108547</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>3748</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>3749</v>
+      </c>
+      <c r="D1338" s="1" t="s">
+        <v>3750</v>
+      </c>
+      <c r="E1338">
+        <v>5734</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:8">
+      <c r="A1339">
+        <v>108548</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>3751</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>3752</v>
+      </c>
+      <c r="D1339" s="1" t="s">
+        <v>3753</v>
+      </c>
+      <c r="E1339">
+        <v>6603</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:8">
+      <c r="A1340">
+        <v>108549</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>3754</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>3755</v>
+      </c>
+      <c r="D1340" s="1" t="s">
+        <v>3756</v>
+      </c>
+      <c r="E1340">
+        <v>6459</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:8">
+      <c r="A1341">
+        <v>108550</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>3757</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>3758</v>
+      </c>
+      <c r="D1341" s="1" t="s">
+        <v>3759</v>
+      </c>
+      <c r="E1341">
+        <v>6406</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:8">
+      <c r="A1342">
+        <v>108551</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>3760</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1342" s="1" t="s">
+        <v>3762</v>
+      </c>
+      <c r="E1342">
+        <v>6685</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:8">
+      <c r="A1343">
+        <v>108552</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>3763</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D1343" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="E1343">
+        <v>6444</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:8">
+      <c r="A1344">
+        <v>108553</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>3766</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>3767</v>
+      </c>
+      <c r="D1344" s="1" t="s">
+        <v>3768</v>
+      </c>
+      <c r="E1344">
+        <v>5764</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:8">
+      <c r="A1345">
+        <v>108554</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>3769</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>3770</v>
+      </c>
+      <c r="D1345" s="1" t="s">
+        <v>3771</v>
+      </c>
+      <c r="E1345">
+        <v>5790</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:8">
+      <c r="A1346">
+        <v>108555</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>3772</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>3773</v>
+      </c>
+      <c r="D1346" s="1" t="s">
+        <v>3774</v>
+      </c>
+      <c r="E1346">
+        <v>5451</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:8">
+      <c r="A1347">
+        <v>108556</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>3775</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D1347" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1347">
+        <v>5347</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:8">
+      <c r="A1348">
+        <v>108557</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>3777</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>3778</v>
+      </c>
+      <c r="D1348" s="1" t="s">
+        <v>3779</v>
+      </c>
+      <c r="E1348">
+        <v>5782</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:8">
+      <c r="A1349">
+        <v>108558</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>3780</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>3781</v>
+      </c>
+      <c r="D1349" s="1" t="s">
+        <v>3782</v>
+      </c>
+      <c r="E1349">
+        <v>6014</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:8">
+      <c r="A1350">
+        <v>108559</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>3783</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>3784</v>
+      </c>
+      <c r="D1350" s="1" t="s">
+        <v>3785</v>
+      </c>
+      <c r="E1350">
+        <v>6459</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:8">
+      <c r="A1351">
+        <v>108560</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>3786</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>3787</v>
+      </c>
+      <c r="D1351" s="1" t="s">
+        <v>3788</v>
+      </c>
+      <c r="E1351">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:8">
+      <c r="A1352">
+        <v>108561</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>3789</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>3790</v>
+      </c>
+      <c r="D1352" s="1" t="s">
+        <v>3791</v>
+      </c>
+      <c r="E1352">
+        <v>6436</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:8">
+      <c r="A1353">
+        <v>108562</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>3792</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>3793</v>
+      </c>
+      <c r="D1353" s="1" t="s">
+        <v>3794</v>
+      </c>
+      <c r="E1353">
+        <v>6123</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:8">
+      <c r="A1354">
+        <v>108563</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>3795</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>3796</v>
+      </c>
+      <c r="D1354" s="1" t="s">
+        <v>3797</v>
+      </c>
+      <c r="E1354">
+        <v>6129</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:8">
+      <c r="A1355">
+        <v>108564</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>3798</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>3799</v>
+      </c>
+      <c r="D1355" s="1" t="s">
+        <v>3800</v>
+      </c>
+      <c r="E1355">
+        <v>7077</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:8">
+      <c r="A1356">
+        <v>108565</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>3801</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>3802</v>
+      </c>
+      <c r="D1356" s="1" t="s">
+        <v>3794</v>
+      </c>
+      <c r="E1356">
+        <v>5762</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:8">
+      <c r="A1357">
+        <v>108566</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>3803</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>3804</v>
+      </c>
+      <c r="D1357" s="1" t="s">
+        <v>3805</v>
+      </c>
+      <c r="E1357">
+        <v>6067</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:8">
+      <c r="A1358">
+        <v>108567</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>3806</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>3807</v>
+      </c>
+      <c r="D1358" s="1" t="s">
+        <v>3808</v>
+      </c>
+      <c r="E1358">
+        <v>5434</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:8">
+      <c r="A1359">
+        <v>108568</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>3809</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>3810</v>
+      </c>
+      <c r="D1359" s="1" t="s">
+        <v>3811</v>
+      </c>
+      <c r="E1359">
+        <v>6574</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:8">
+      <c r="A1360">
+        <v>108569</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>3812</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>3813</v>
+      </c>
+      <c r="D1360" s="1" t="s">
+        <v>3814</v>
+      </c>
+      <c r="E1360">
+        <v>5938</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:8">
+      <c r="A1361">
+        <v>108570</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>3815</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>3816</v>
+      </c>
+      <c r="D1361" s="1" t="s">
+        <v>3817</v>
+      </c>
+      <c r="E1361">
+        <v>5356</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:8">
+      <c r="A1362">
+        <v>108571</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>3818</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>3819</v>
+      </c>
+      <c r="D1362" s="1" t="s">
+        <v>3820</v>
+      </c>
+      <c r="E1362">
+        <v>6110</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:8">
+      <c r="A1363">
+        <v>108572</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>3821</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>3822</v>
+      </c>
+      <c r="D1363" s="1" t="s">
+        <v>3823</v>
+      </c>
+      <c r="E1363">
+        <v>6145</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:8">
+      <c r="A1364">
+        <v>108573</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>3824</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>3825</v>
+      </c>
+      <c r="D1364" s="1" t="s">
+        <v>3826</v>
+      </c>
+      <c r="E1364">
+        <v>5901</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:8">
+      <c r="A1365">
+        <v>108574</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>3827</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>3828</v>
+      </c>
+      <c r="D1365" s="1" t="s">
+        <v>3829</v>
+      </c>
+      <c r="E1365">
+        <v>6286</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:8">
+      <c r="A1366">
+        <v>108575</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>3830</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>3831</v>
+      </c>
+      <c r="D1366" s="1" t="s">
+        <v>3832</v>
+      </c>
+      <c r="E1366">
+        <v>6380</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:8">
+      <c r="A1367">
+        <v>108576</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>3833</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1367" s="1" t="s">
+        <v>3835</v>
+      </c>
+      <c r="E1367">
+        <v>5680</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:8">
+      <c r="A1368">
+        <v>108577</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>3836</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>3837</v>
+      </c>
+      <c r="D1368" s="1" t="s">
+        <v>3838</v>
+      </c>
+      <c r="E1368">
+        <v>6364</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:8">
+      <c r="A1369">
+        <v>108578</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>3839</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>3840</v>
+      </c>
+      <c r="D1369" s="1" t="s">
+        <v>3841</v>
+      </c>
+      <c r="E1369">
+        <v>6433</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:8">
+      <c r="A1370">
+        <v>108579</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>3842</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>3843</v>
+      </c>
+      <c r="D1370" s="1" t="s">
+        <v>3844</v>
+      </c>
+      <c r="E1370">
+        <v>5697</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:8">
+      <c r="A1371">
+        <v>108580</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>3845</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>3846</v>
+      </c>
+      <c r="D1371" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E1371">
+        <v>5826</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:8">
+      <c r="A1372">
+        <v>108581</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>3847</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>3848</v>
+      </c>
+      <c r="D1372" s="1" t="s">
+        <v>3849</v>
+      </c>
+      <c r="E1372">
+        <v>6394</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:8">
+      <c r="A1373">
+        <v>108582</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>3850</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>3851</v>
+      </c>
+      <c r="D1373" s="1" t="s">
+        <v>3852</v>
+      </c>
+      <c r="E1373">
+        <v>7234</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:8">
+      <c r="A1374">
+        <v>108583</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>3853</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>3854</v>
+      </c>
+      <c r="D1374" s="1" t="s">
+        <v>3855</v>
+      </c>
+      <c r="E1374">
+        <v>7707</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:8">
+      <c r="A1375">
+        <v>108584</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>3856</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>3857</v>
+      </c>
+      <c r="D1375" s="1" t="s">
+        <v>3858</v>
+      </c>
+      <c r="E1375">
+        <v>7540</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:8">
+      <c r="A1376">
+        <v>108585</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>3859</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>3860</v>
+      </c>
+      <c r="D1376" s="1" t="s">
+        <v>3861</v>
+      </c>
+      <c r="E1376">
+        <v>6822</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:8">
+      <c r="A1377">
+        <v>108586</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>3862</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>3863</v>
+      </c>
+      <c r="D1377" s="1" t="s">
+        <v>3864</v>
+      </c>
+      <c r="E1377">
+        <v>7176</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:8">
+      <c r="A1378">
+        <v>108587</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>3865</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>3866</v>
+      </c>
+      <c r="D1378" s="1" t="s">
+        <v>3867</v>
+      </c>
+      <c r="E1378">
+        <v>6883</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:8">
+      <c r="A1379">
+        <v>108588</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>3868</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>3869</v>
+      </c>
+      <c r="D1379" s="1" t="s">
+        <v>3870</v>
+      </c>
+      <c r="E1379">
+        <v>6312</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:8">
+      <c r="A1380">
+        <v>108589</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>3871</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>3872</v>
+      </c>
+      <c r="D1380" s="1" t="s">
+        <v>3873</v>
+      </c>
+      <c r="E1380">
+        <v>6801</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:8">
+      <c r="A1381">
+        <v>108590</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>3874</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>3875</v>
+      </c>
+      <c r="D1381" s="1" t="s">
+        <v>3876</v>
+      </c>
+      <c r="E1381">
+        <v>5658</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:8">
+      <c r="A1382">
+        <v>108591</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>3877</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>3878</v>
+      </c>
+      <c r="D1382" s="1" t="s">
+        <v>3879</v>
+      </c>
+      <c r="E1382">
+        <v>5300</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:8">
+      <c r="A1383">
+        <v>108592</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>3880</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D1383" s="1" t="s">
+        <v>3882</v>
+      </c>
+      <c r="E1383">
+        <v>6778</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:8">
+      <c r="A1384">
+        <v>108593</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>3883</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>3884</v>
+      </c>
+      <c r="D1384" s="1" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1384">
+        <v>5387</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:8">
+      <c r="A1385">
+        <v>108594</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>3886</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>3887</v>
+      </c>
+      <c r="D1385" s="1" t="s">
+        <v>3888</v>
+      </c>
+      <c r="E1385">
+        <v>6612</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:8">
+      <c r="A1386">
+        <v>108595</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>3889</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D1386" s="1" t="s">
+        <v>3891</v>
+      </c>
+      <c r="E1386">
+        <v>7447</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:8">
+      <c r="A1387">
+        <v>108596</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>3892</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>3893</v>
+      </c>
+      <c r="D1387" s="1" t="s">
+        <v>3894</v>
+      </c>
+      <c r="E1387">
+        <v>5457</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:8">
+      <c r="A1388">
+        <v>108597</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>3895</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>3896</v>
+      </c>
+      <c r="D1388" s="1" t="s">
+        <v>3897</v>
+      </c>
+      <c r="E1388">
+        <v>5670</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:8">
+      <c r="A1389">
+        <v>108598</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>3898</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>3899</v>
+      </c>
+      <c r="D1389" s="1" t="s">
+        <v>3900</v>
+      </c>
+      <c r="E1389">
+        <v>5642</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:8">
+      <c r="A1390">
+        <v>108599</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>3901</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>3902</v>
+      </c>
+      <c r="D1390" s="1" t="s">
+        <v>3903</v>
+      </c>
+      <c r="E1390">
+        <v>7137</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:8">
+      <c r="A1391">
+        <v>125153</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>3904</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>3905</v>
+      </c>
+      <c r="D1391" s="1" t="s">
+        <v>3906</v>
+      </c>
+      <c r="E1391">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:8">
+      <c r="A1392">
+        <v>125154</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>3904</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>3907</v>
+      </c>
+      <c r="D1392" s="1" t="s">
+        <v>3908</v>
+      </c>
+      <c r="E1392">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:8">
+      <c r="A1393">
+        <v>125155</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>3909</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>3910</v>
+      </c>
+      <c r="D1393" s="1" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1393">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:8">
+      <c r="A1394">
+        <v>125156</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>3912</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>3913</v>
+      </c>
+      <c r="D1394" s="1" t="s">
+        <v>3914</v>
+      </c>
+      <c r="E1394">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:8">
+      <c r="A1395">
+        <v>125157</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>3915</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>3916</v>
+      </c>
+      <c r="D1395" s="1" t="s">
+        <v>3917</v>
+      </c>
+      <c r="E1395">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:8">
+      <c r="A1396">
+        <v>125158</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>3918</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>3919</v>
+      </c>
+      <c r="D1396" s="1" t="s">
+        <v>3920</v>
+      </c>
+      <c r="E1396">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:8">
+      <c r="A1397">
+        <v>125159</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>3921</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>3922</v>
+      </c>
+      <c r="D1397" s="1" t="s">
+        <v>3923</v>
+      </c>
+      <c r="E1397">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:8">
+      <c r="A1398">
+        <v>125160</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>3924</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>3925</v>
+      </c>
+      <c r="D1398" s="1" t="s">
+        <v>3926</v>
+      </c>
+      <c r="E1398">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:8">
+      <c r="A1399">
+        <v>125161</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>3927</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>3928</v>
+      </c>
+      <c r="D1399" s="1" t="s">
+        <v>3929</v>
+      </c>
+      <c r="E1399">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:8">
+      <c r="A1400">
+        <v>125162</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>3930</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>3931</v>
+      </c>
+      <c r="D1400" s="1" t="s">
+        <v>3932</v>
+      </c>
+      <c r="E1400">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:8">
+      <c r="A1401">
+        <v>125163</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>3933</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>3934</v>
+      </c>
+      <c r="D1401" s="1" t="s">
+        <v>3935</v>
+      </c>
+      <c r="E1401">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:8">
+      <c r="A1402">
+        <v>125164</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>3936</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>3937</v>
+      </c>
+      <c r="D1402" s="1" t="s">
+        <v>3938</v>
+      </c>
+      <c r="E1402">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:8">
+      <c r="A1403">
+        <v>125165</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>3939</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D1403" s="1" t="s">
+        <v>3941</v>
+      </c>
+      <c r="E1403">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:8">
+      <c r="A1404">
+        <v>125166</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>3942</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>3943</v>
+      </c>
+      <c r="D1404" s="1" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1404">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:8">
+      <c r="A1405">
+        <v>125167</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>3945</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>3946</v>
+      </c>
+      <c r="D1405" s="1" t="s">
+        <v>3947</v>
+      </c>
+      <c r="E1405">
+        <v>2701</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">