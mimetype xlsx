--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="858">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1271">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2586,50 +2586,1289 @@
     <t>07.04.25 07:03</t>
   </si>
   <si>
     <t>t.me/russianmeteor/4245</t>
   </si>
   <si>
     <t>Раннесоветские издания типа "сделай сам" часто хороши до невозможности. Во-первых, полиграфия - были издательства, которые не скупились на бумагу, иллюстрации, фото. Во-вторых, инструкции. Подробные, реально помогающие человеку с нулевым опытом. Куда деть пальцы, как поставить руку, как сидеть. В-третьих, много примет времени. Например, делать отверстия в дереве предлагают металлическими трубочками и утверждают, что так лучше и проще, чем американскими сверлами. Для сверел дрель надо, и вообще не удобно. Интересно так же, что, как и книги современные, эти издания говорят, какой инструмент взять для работы лучше всего. В то время как книги послевоенные, а тем более изданные в конце эпохи Союза, некоторые главы посвящают тому, как инструменты изготовить. Русский метеор☄ #russia #book</t>
   </si>
   <si>
     <t>06.04.25 07:12</t>
   </si>
   <si>
     <t>t.me/russianmeteor/4238</t>
   </si>
   <si>
     <t>От музея академии Штиглица ощущения смешанные. Конечно, красиво: много всего интересного, но ведут тебя мимо этого всего довольно быстро - присмотреться нельзя. А свободноее гуляние - запрещено. Очень многое скрыто в тёмных и не очень коридорах, куда тоже нельзя, а пафос попавшегося нам экскурсовода затмевает собой Эрмитаж и Русский Музей вместе взятые. Слово "Италия" сказано с благоговейным придыханием столько раз, что сосчитать невозможно. Создатель училища, барон Штиглиц, и его первый директор Максимилиан Месмахер затачивали студентов на курс просвещённой Европы и все самые топовые экспонаты - оттуда. Все самые лучшие студенты уезжали за заказами туда. Все главные работы студентов до Революции делались с уклоном на Итальянскую моду. Большинство залов оформлено в итальянском стиле, с итальянскими росписями. Ничего против итальянского искусства я не имею, но как-то слишком много было этой страны за один час экскурсии по музею русской академии. Времена в целом, понятны, битва западников и славянофилов тогда гремела во всю мощь. Но очень грустно, что ничего больше не нашлось показать из работ именитых и не очень студентов более поздних времён. Экскурсия стоит 900 рублей. В группе музея в ВК есть все контакты. За пару дней можно записаться на конкретное время, уже на месте оплатить в кассе по времени и вуаля. Билет не выдают. Только чек. Чек не спрашивают. Русский метеор☄ #russia #art #spb #arch</t>
   </si>
   <si>
     <t>05.04.25 07:36</t>
   </si>
   <si>
     <t>t.me/russianmeteor/4237</t>
   </si>
   <si>
     <t>В красных отблесках эта скульптура каждый раз смотрится откровенно демонически. Она как бы говорит нам, что проспект Просвещения раньше был не самым спокойным районом. Русский метеор☄ #russia #art #spb</t>
+  </si>
+  <si>
+    <t>15.09.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6525</t>
+  </si>
+  <si>
+    <t>Площадь имени Бухгольца в Омске открылась после реконструкции. В ее центре размещен обновленный памятник-шар "Держава", известный благодаря мему "Не пытайтесь покинуть Омск". Памятник-шар с рельефами об освоении Сибири был установлен в 1997 году. В 2014 году его сорвал ветер, и шар покатился к реке. В интернете появились фотографии трактора, подпершего шар, с подписью "Не пытайтесь покинуть Омск". Видео: Алексей Петров</t>
+  </si>
+  <si>
+    <t>12.09.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6515</t>
+  </si>
+  <si>
+    <t>Новосибирский аэропорт наполнен искусством. Русский Метеор☄ #Russia #Siberia #nsk #novosibirsk #art</t>
+  </si>
+  <si>
+    <t>10.09.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6513</t>
+  </si>
+  <si>
+    <t>Толмачево — какая-то одна сплошная выставка. Вот, например, МиГ-3 поставили. Русский Метеор☄ #Russia #Siberia #novosibirsk #tech</t>
+  </si>
+  <si>
+    <t>09.09.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6512</t>
+  </si>
+  <si>
+    <t>Лаборатория экспериментального звука Дома Радио открывает набор на онлайн-курс «Синтез звука в Max» Программа посвящена среде программирования Max — графической платформе, разработанной в конце 1980-х Миллером Пакеттом. Первоначально созданная для работы с MIDI, Max стала одной из ключевых платформ для звукового дизайна, генеративной музыки и мультимедийных проектов. • Курс пройдет с 23 сентября по 11 ноября, по средам в 19:30. Программа начнется с изучения сигнала и основ среды Max, затем участники освоят различные виды синтеза звука: субтрактивный, аддитивный, векторный, таблично-волновой и phase distortion, а также амплитудную и частотную модуляции. • По итогу участники получат системное понимание цифрового синтеза и смогут реализовывать собственные звуковые патчи в Max. Для участия потребуется последняя версия Max, доступная для загрузки на сайте Cycling '74. • Ведущий курса — Артём Слесарев — саунд-художник и разработчик аудиоплагинов. В своей практике исследует FM-синтез, генеративные процессы и алгоритмическую композицию. Среди его проектов мультиканальные инсталляции и саунд-дизайн для экспериментального кино. Принять участие</t>
+  </si>
+  <si>
+    <t>07.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6511</t>
+  </si>
+  <si>
+    <t>Из ночного аэропорта Толмачево Маша передаёт кусочек выставки самолетов. Ту-154 и Ил-86 в ливрее авиакомпании Сибирь (кто не в курсе, S7 раньше называлась именно так). Русский Метеор☄ #Russia #nsk #novosibirsk #Siberia #tech</t>
+  </si>
+  <si>
+    <t>05.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6501</t>
+  </si>
+  <si>
+    <t>Страны Европы с развитием промышленности решали вопрос перевозки грузов массовым строительством каналов. Ну, не везде реки идут сразу по нужным маршрутам, не везде месторождение угля находится рядом с берегами полноводной артерии. В разных странах строительство начиналось и велось по-разному: то за счёт казны, то местные скидывались, то промышленники. В общем, всё как обычно. Рочдейлский канал между Манчестером и Соверби-Бридж, что в Западном Йоркшире, начали строить в конце 18 века по инициативе местных. Кто были эти 48 человек, не известно, но я думаю, у них был какой-то финансовый интерес. Первые деньги собрали аж в 1776 году, потом 18 лет судили-рядили, как проложить маршрут. В итоге, думали дольше, чем делали. Построили за 10 лет с 1794 по 1804 годы. Именно в ту пору прокладывалось огромное количество каналов в Великобритании. Появилась целая система, карту которой можно посмотреть вот тут. Как и многие каналы, Рочдейлский начал угасать с развитием железных дорог, но работал до 1952 года, после чего был закрыт, и открыт заново в 2002 году. Зачем? А для туризма. Как и много где в Европе: грузы возить уже не нужно, но путешествовать по спокойным водам, периодически шлюзоваться, смотреть старые уютные городки (всё, что так любит делать сэр Александр во время своих вояжей по Франции) — это особая романтика. В 2019 году я попал на берега Рочдейлского канала и прогулялся по ним в городишках Хебден Бридж и Майтолмройд. Честно говоря, тогда я не увидел ни одной двигающейся лодки, ни одного открывающегося шлюза. Но жизнь на воде была очень активной. Дело в том, что Хебден Бридж, в прошлом промышленный городок, в конце 20 века перековался постепенно в этакую рекреационную зону, куда на выходные регулярно приезжают отдыхать люди из окрестных городов. Гостиницы вечно забиты и снять ночлег можно, например, на воде. Можно забронировать лодку под небольшую тусовку — посидеть, попить пивка. А после — пройтись по тихой улочке, попытавшись не свалиться в воду. В общем, нормальный британский семейный досуг. А гулять по берегу и правда классно. Там очень уютно. Очень по-домашнему. Как будто жизнь остановилась и можно никуда не спешить. Русский Метеор☄ #UK #Manchester #hebdenbridge #mylthomroyd #arch #tech #nature #history #calderdale</t>
+  </si>
+  <si>
+    <t>04.09.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6500</t>
+  </si>
+  <si>
+    <t>Кажется, мы нашли неизданный альбом Joy Divison. Русский метеор☄ #music #tyumen #russia #art #uk #book</t>
+  </si>
+  <si>
+    <t>03.09.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6499</t>
+  </si>
+  <si>
+    <t>Однажды пиарщица Омской филармонии придумала идею. Из тех, на которые оная филармония горазда. А что если записать хайповый трек и как-то на эту тему приколоться? Тогда как раз вышел первый сезон сериала Ведьмак и люди напевали Toss a coin to your witcher... Вот, русскую версию песни она через скепсис исполнителей и продавила. Про скепсис и внутреннее сопротивление она потом рассказывала в омских СМИ, ссылку не нашел. Дальше больше: видео запустили в социалки и поставили условие ничего не подозревающему Ивану Урганту: "давайте договоримся, мы набираем 10 тыс просмотров и вы скажете про нас в эфире Первого Канала". (Сейчас там 4 млн). Видос завирусился, Урганта и его редакторов заспамили репостами подписчики, и Омский хор попал на шоу. Мне вот вообще не нравится русский перевод песни, но исполнили прикольно. Пусть мне и навеяло ассоциации с бессмертным квновским кавером на Пинк Флойд. Тоже от сибиряков, кстати. Воспоминание разблокировано постом камрада. Русский Метеор☄ #Russia #Siberia #omsk #movie #music</t>
+  </si>
+  <si>
+    <t>02.09.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6496</t>
+  </si>
+  <si>
+    <t>Натолкнулись давеча в магазине питерского РЭМа на вот такую вот странную книжку. Омская сенсация. Серия акварелей Бёзана Хиросавы ”Жизнь и обычаи айнов”. Вопросов она вызвала сразу же довольно много. Почему продаётся в Питере? Каким образом омский музей связан с собранием работ японского художника? Что вообще происходит? Оказалось, что в 19 веке жил да был японский художник Бёзан Хирасава. Почти полжизни он провел среди айнов, самых первых поселенцев японских островов, и зарисовал их быт. Картин его кисти на сегодня известно штук 60. И часть из них оказалась в частном собрании одного из советских коллекционеров. История умалчивает подробности, но статья в книге говорит, что ему порекомендовали передать работы почему-то именно в Омский музей им. Врубеля в 1980-х годах. Сиди гадай, то ли сам захотел поделиться наследием с публикой, то ли... В общем передали в Омск. Пока то да сё, перестройка, 90-е, картины подреставрировали и в 2000 году показали публике. И вот тут-то сенсация и грянула на всю катушку. Публика узнала, что в Омске хранятся 12 из 60 работ Хирасавы — самое крупное собрание его картин в мире, содержащее более нигде не задокументированные нюансы из быта айнов. На эту тему понаписали статей, собрали все тексты вместе с картинами под одной обложкой, дополнили материалами из фондов РЭМа и Музея айнской культуры в Японии и издали. При активном содействии Этнографического, конечно. В музее Врубеля коллекцию раз в десяток-другой лет показывают (когда не реставрируют и не отправляют путешествовать по музеям мира). И прошлый раз был в феврале 2026. Так что, пока ждёте следующего, можете почитать книгу (если найдёте — тот еще квест) или посмотреть фото в статье медиа Трамплин. Русский Метеор☄️ #russia #art #spb #siberia #omsk #japan</t>
+  </si>
+  <si>
+    <t>01.09.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6488</t>
+  </si>
+  <si>
+    <t>Выяснилось, что мы ни разу прежде не катались на корабликах так, чтобы не по Мойке с Фонтанкой, а вокруг Петроградки, Каменного острова и тд. А там прикольно. Особливо, если попадаешь на закат на Финском заливе. Русский Метеор☄ #Russia #spb #nature #arch</t>
+  </si>
+  <si>
+    <t>31.08.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6481</t>
+  </si>
+  <si>
+    <t>В Российском этнографическом музее (РЭМе) проходит выставка к 150-летию Билибина. В 1902-1904 годах он путешествовал по Русскому Северу, собирал фольклор, предметы быта, ткани, фотографировал и размышлял. Многое из того, что он нашёл, позже перекочевало в творчество: на страницы книг, картины, театральные костюмы и тд и тп. На выставке об этом прямо с примерами и деталями. Особенно интересно почитать выдержки из текстов Ивана Яковлевича (фото 1). Будто ничего с тех пор и не поменялось. Как будто открываешь современную дискуссию и следишь за борьбой традиционалистов и тех, кто на базе традиции делает что-то новое, ищешь грань между действительно новым, интересным и бестолковщиной, которая утверждает, что она-де на базе русского духа, между попыткой сохранить, и оголтелой борьбой со свежим воздухом. В целом выставка классная: всем любителям русской культуры и искусства должна понравиться. Она еще не кончилась, кстати. Можете успеть. Русский Метеор☄ #Russia #spb #art #history</t>
+  </si>
+  <si>
+    <t>30.08.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6480</t>
+  </si>
+  <si>
+    <t>Камрад Элли поведал мне недавно истину о том, что пауки на мостах через Неву особенно жирные. Как-нибудь присмотритесь. Ведь он прав. Конкретно этот красавец обитает на Тучковом мосту. Бытует мнение, что на Троицком — крупнее Русский Метеор☄ #Russia #spb #nature</t>
+  </si>
+  <si>
+    <t>30.08.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6478</t>
+  </si>
+  <si>
+    <t>Гуляешь вечером по Васильевскому острову, а на стрелке играет Эдуард Назаров. То самое место и то самое время. Спасибо Маше за кадры, а музыканту — за исполнение. Русский Метеор☄ #Russia #spb #art #music</t>
+  </si>
+  <si>
+    <t>21.08.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6468</t>
+  </si>
+  <si>
+    <t>По следам вчерашней заметки хочу опубликовать немного больше расписного дерева из коллекции центра Терем. Все предметы из домов Омска и Омской области. Все изготовлены в конце 19 - первой трети 20 веков. Про урало-сибирскую роспись я уже писал. И некоторые фотографий, которые вы тут увидите, там уже есть. Конкретно на фото не только она, есть и другие. Всё ещё довольно занятно находить на прялках вроде той, что на шестом фото, черты, похожие на новгородские, а именно - на тёсовские узоры. Да, очень отдалённо. Но и расстояние не маленькое. И времени много прошло. 😊 Рассмотрите поближе. Как вам сибирские росписи? Русский Метеор☄️ #russia #siberia #omsk #art</t>
+  </si>
+  <si>
+    <t>20.08.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6460</t>
+  </si>
+  <si>
+    <t>Омский Культурный центр "Терем" — локация во всех смыслах многоуровневая. Во-первых, тут и правда много этажей, балкончиков и лестниц, по которым надо перемещаться, чтобы посмотреть все экспозиции. Как докладывает разведка, с маленькими детьми, любящими летать вверх и вниз с умопомрачительной скоростью, это сущая головная боль. Во-вторых, здание строили в 90-х для совсем других целей, как подражание историческому стилю, но потом продали и переоборудовали, приспособили. В-третьих, экспозиция тут — сродни краеведческому музею. Древние кости в мастерской резчиков перемежаются со старинными коврами, рассказами о культуре переселенцев-чалдонов, их искусстве, продолжению их традиций, большущей мамонтовой ногой посреди фойе, вечерками и посиделками в старинном стиле, тематическим ярмарками... Про "Терем", его выставки, кого он изучает я уже писал немного раньше. Вот тут есть, уже что почитать, пока готовится следующая заметка: 👩 Кто такие чалдоны 🍎 Урало-сибирская роспись 🍎 Крестиковские ковры 🍎 Косторезная мастерская Русский Метеор☄️ #russia #siberia #omsk #art #history</t>
+  </si>
+  <si>
+    <t>19.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6459</t>
+  </si>
+  <si>
+    <t>Вот так вот гуляешь по спальникам в районе академки и внезапно в глаза бросаются странные элементы брутализма, кажется, абсолютно неуместные на этом доме. Как будто кто-то бункер пристроил на крышу. Русский Метеор☄ #Russia #spb #arch</t>
+  </si>
+  <si>
+    <t>18.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6458</t>
+  </si>
+  <si>
+    <t>Когда любишь своего кота. Русский Метеор☄ #Russia #spb #arch</t>
+  </si>
+  <si>
+    <t>17.08.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6452</t>
+  </si>
+  <si>
+    <t>Каждый раз бывая в Омске захожу ТЦ "Омский". Ему уже 42 года и это шикарный образец советского модернизма. Идея постройки современного ТЦ появилась во время 250-летия Омска в 60-х годах. Выбрали локацию: в самом сердце города, на месте старого рынка. И поехало. Спроектировали здание инженеры ленинградского "Гипроторга". За проект, кстати, им потом присудили госпремию РСФСР. Строили не быстро, но в 1984 открылись. Долгое время тут был единственный в городе эскалатор (фото 4), что неимоверно радовало детей типа меня. А висячие сады создавали некоторый южный, что ли, уют круглый год. Супермаркет торгового центра всегда был с изюминкой и считался одним из самых интересных: там продавалось многое такое, чего не было больше нигде в городе (они и сейчас стараются, но теперь это проворачивать сложнее). Отдельно стоит упомянуть еще одну фишку ТЦ: многоуровневость. Тут нет ярко выделенных этажей, поднявшись по эскалатору, ты можешь пройти по галереям и почти незаметно спуститься вниз, как бы по спирали. Если лень идти весь путь — винтовая лестница посредине тоже есть. Нижний этаж тоже разбит на уровни, так что эффект не заканчивается на верхних галереях. С точки зрения современных норм доступности и навигации: кошмар. Но прикольно. А, ну, и когда-то все знали название торгового центра, но не использовали его в быту. Для всех он был просто "ТЦ". Тут прямо просится английское "the". Потому что других не было. Все четко знали, о чем речь. Это уже потом стали появляться другие торговые комплексы. Но многие до сих пор говорят по-старому. Понятно же. Русский Метеор☄ #Russia #siberia #omsk #spb #arch</t>
+  </si>
+  <si>
+    <t>16.08.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6451</t>
+  </si>
+  <si>
+    <t>Регулярно сталкиваешься с тем, что буквально полевые растения одного региона превращаются в украшения подоконников и клумб для другого. Вот, и в Питере в клумбах теперь растет ковыль. Такой знакомый степным жителям Западной Сибири и такой чуждый коренным петербуржцам. Ну, хоть посмотрят, что это. Русский Метеор☄ #Russia #spb #siberia #nature</t>
+  </si>
+  <si>
+    <t>12.08.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6448</t>
+  </si>
+  <si>
+    <t>Итак, обещанные разгадки на загадки из прошлого поста. 1️⃣ Так автор видит козулю в виде оленя. Причем, это не привычная многим архангельская козуля, это творчество поморов Терского берега, что в Мурманской области. 2️⃣ Прав был человек, сказавший, что это Император. Офицер — тоже правда, так как русские императоры носили офицерские чины. Конкретно эта свистулька изображает Николая II. Так выглядит Романовская игрушка из села Ленино (Романово) Липецкой области. 3️⃣ А тут никто не угадал. Справа на самом деле изображен медведь с ульем. Кстати, игрушку слева автор просто назвал балалаечником, но на Полкана и правда немного похоже. Это Скопинская игрушка с Рязанщины. Русский Метеор☄️ #russia #siberia #omsk #art #murmansk #lipetsk #ryazan</t>
+  </si>
+  <si>
+    <t>10.08.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6447</t>
+  </si>
+  <si>
+    <t>А я напоминаю, что загадки все еще актуальны :)</t>
+  </si>
+  <si>
+    <t>10.08.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6437</t>
+  </si>
+  <si>
+    <t>Раз уж заговорили про матрешек, то всем хочу порекомендовать очень милую выставку "В каждой избушке свои игрушки", что проходит в омском музее имени Врубеля. Ежели вас занесет случаем, или вы живете в городе и интересуетесь темой, то пропустить вообще нельзя. 🍎🍎🍎 Музейщики подошли к экспозиции аккуратно и со смыслом. Видно, что оформление делалось вручную и с любовью (например рисованные изображения игрушек на стенах). Видно, что старались охватить многое за одну небольшую выставку: тут и крестьянская игрушка Русского Севера, и богородская резная, и сапожковская, вельская, каргопольская, абашевская... Всех не пересчитать. Отдельно забабахали стенд с игрушками народов СССР (вот в этом посте, например я показал среднеазиатские игрушки). Ну, и без матрешки никуда. Есть немного интерактива: некоторые старые версии богородских игрушек увеличены и с ними можно играть. Один минус как по мне: все изделия — вторая половина 20 века. И с одной стороны это реальное отражение эпохи их популяризации, а с другой, такое чувство, что прям глубоко копнуть не смогли, с точки зрения показа. Но, как говорится, чем богаты. Представление получить можно, а оформление даст форму всем столичным музеям. По крайней мере тупых косяков в нем нет. По итогу: выставка классная. Прям молодцы. Кто будет рядом — сходите. 🎠💃🍬 А на закуску три вопроса: 1️⃣Что за существо на фото 2? 2️⃣Кто этот статный мужчина на фото 5? 3️⃣Что за чудовище на фото 8 справа? Угадаете? Русский Метеор☄️ #russia #siberia #omsk #art</t>
+  </si>
+  <si>
+    <t>09.08.26 19:19</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6436</t>
+  </si>
+  <si>
+    <t>Я сейчас прям грузинский вайб поймал на севере Питера. Русский Метеор☄ #Russia #spb</t>
+  </si>
+  <si>
+    <t>08.08.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6435</t>
+  </si>
+  <si>
+    <t>В Пулково обнаружена Эматрешка. Русский Метеор☄ #Russia #spb #art</t>
+  </si>
+  <si>
+    <t>07.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6430</t>
+  </si>
+  <si>
+    <t>Помните, в прошлый раз я говорил про то, что история Любинского проспекта очень романтична? Ну, что ж. Пришло время поведать вам городскую легенду пополам с реальными фактами. В 1851 году по проекту садовода Фридриха Вагнера на правом берегу Оми разбили сквер — по сути, облагородили естественную берёзовую рощу: беседки, скамейки, тропинки (фото 1 и 2). Место омичам сразу полюбилось. А больше всех — юной жене генерал-губернатора Западной Сибири Густава Гасфорда (фото 4), Любе. Любовь Фёдоровна была младше мужа на тридцать с лишним лет и часто гуляла в роще с подругами. Гасфорд это заприметил, и в его окружении место стали в шутку звать Любиной рощей. Название ушло в народ. Но сама Люба прожила совсем недолго — умерла от чахотки в 1852 году, в 23 года. После её смерти роще дали уже официальное имя — Любинский сквер. Роще тоже был отмерен недолгий век. Город рос, торговля требовала места, и в 1903 году городская дума постановила продать участок сквера предпринимателям — под гостиницу, магазины и склады. Берёзы вырубили, а на их месте выросли те самые купеческие торговые дома, которыми горожане любуются до сих пор. Получается парадокс: красивейшая застройка Любинского стоит буквально на костях Любиной рощи. С названием проспекта тоже вышло забавно: до 1920 года улица официально именовалась Чернавинским проспектом, в честь городского головы Чернавина. Но народ упрямо звал её Любинским — потому что она проходила через тот самый сквер. Чернавина забыли, Любу — нет. Официальное название не пережило неофициальное. Правда, реальную Любу (фото 5) мы почти не знаем. Милосердие и сердобольность, которые ей приписывают легенды, историки относят скорее к другой жене Гасфорда, занимавшейся сиротами. Но городу нужна была именно Любочка — трогательная, рано ушедшая. Ей установили памятник на Ленина (та самая девушка с книжкой на скамейке, 1999 год), о ней же музыкальный театр поставил мелодраму «Любина роща». Кажется, это первый спектакль, который омичи сочинили про свой город. Вот такая история: рощи давно нет, Любы нет ещё дольше, а имя живёт уже полтора века. И, похоже, никуда не денется. Русский Метеор☄️ #russia #siberia #omsk #history</t>
+  </si>
+  <si>
+    <t>05.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6425</t>
+  </si>
+  <si>
+    <t>Одно из достижений современного Омска — пешеходный Любинский. Старинная часть улицы Ленина, которую ещё с дореволюционных времен называют в народе Любинским проспектом, каждые летние выходные становится пешеходной. Раньше такое делали только на день города. Теперь же — еженедельно. И это классно, ведь улица и правда красивая. Есть на то посмотреть, как провести время. Однажды она почти погибла, жизнь на ней заглохла, но всё возродилось из пепла и теперь тут снова сердце города. Тем более, что история проспекта романтична до безумия. Русский Метеор☄️ #Russia #siberia #omsk #arch</t>
+  </si>
+  <si>
+    <t>02.08.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6417</t>
+  </si>
+  <si>
+    <t>Домов по улице Театральной в Омске осталось немного. Один из них я вам уже показывал. Пришло время следующего. На Театральной, 34, стоит дом Михайлова, построенный на рубеже 19 и 20 столетий. В 1919 году в доме размещался штаб 5-й армии под командованием М. Н. Тухачевского. Впоследствии здание было переоборудовано под жилые помещения. В конце 1980-х годов жильцы были расселены, после чего в доме располагался клуб юных техников «Приборист», действовавший при производственном объединении «Электроточприбор». С клубом у автора связано много студенческих воспоминаний: здесь работал мой друг, с которым вечерами мы устраивали тихие посиделки в лабораториях кружка радиолюбителей. А у Маши тут работал дедушка, обучивший не одно поколение юных омичей строить модели кораблей, работать с фотографией и резать по дереву. В подвале долгое время работал магазин канцтоваров, где ваш покорный закупался к школе. Канцелярка закрылась. И клуб тоже. Ни моего друга, ни машиного деда больше нет в живых, а тепло и память — остались. В 2019 году здание хотели отдать под приватизацию, потом выставтляли на торги для сдачи в аренду. Но воз и ныне там. Дом особо никому не нужен. За ним следят, держат в чистоте. Но особых работ по консервации, а тем более, реставрации никто не ведёт. Так и пустует. Русский Метеор☄️ #russia #siberia #omsk #arch #history</t>
+  </si>
+  <si>
+    <t>01.08.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6409</t>
+  </si>
+  <si>
+    <t>Щит Сибири это всегда весело. Классно было увидеть старых знакомых и порадовать омичей прикладным искусством Русского Севера. А еще смотрели бои гладиаторов, радовались дождю после жары, наблюдали рубку тростника японской катаной, видели групповую рубку латников. Было круто! Спасибо всем! Русский Метеор☄ и МЕМАРИ #Russia #Siberia #omsk #craft</t>
+  </si>
+  <si>
+    <t>01.08.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6408</t>
+  </si>
+  <si>
+    <t>Начинаем в Омске</t>
+  </si>
+  <si>
+    <t>31.07.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6407</t>
+  </si>
+  <si>
+    <t>Меж тем на улице Египет-лайт. Русский Метеор☄ #Russia #Siberia #omsk #nature</t>
+  </si>
+  <si>
+    <t>31.07.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6406</t>
+  </si>
+  <si>
+    <t>Как видит лето человек, работающий 40 часов в неделю. Русский Метеор☄ #Russia #Siberia #omsk</t>
+  </si>
+  <si>
+    <t>30.07.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6401</t>
+  </si>
+  <si>
+    <t>Омская сеть пекарен "Провiантъ" наконец-то определилась со стилем. Давно пора, за двадцать-то лет. Русский Метеор☄ #Russia #Siberia #omsk #art</t>
+  </si>
+  <si>
+    <t>29.07.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6399</t>
+  </si>
+  <si>
+    <t>Пока не очень много времени писать подробные посты и обрабатывать фотки, но есть вещи, которыми я просто не могу не поделиться. В омском музее им. Врубеля идёт шикарнейшая выставка "В каждой избушке свои игрушки". Она посвящена, как несложно догадаться, крестьянским и ремесленным игрушкам. Выставка небольшая, но оформлена с любовью и вкусом. Некоторые экземпляры вызывают вопросы, но некоторые — западают в душу навсегда. Вот эти четыре персонажа теперь мои тотемы. Русский Метеор☄️ #russia #siberia #omsk #art</t>
+  </si>
+  <si>
+    <t>28.07.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6398</t>
+  </si>
+  <si>
+    <t>В Омске нет метро. А Радость есть. Русский Метеор☄ #Russia #Siberia #omsk #arch #art</t>
+  </si>
+  <si>
+    <t>28.07.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6397</t>
+  </si>
+  <si>
+    <t>Допотопная архитектура Западной Сибири и стильный молодой петербуржец. Русский Метеор☄ #Russia #Siberia #arch #omsk #spb #art</t>
+  </si>
+  <si>
+    <t>28.07.26 04:41</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6390</t>
+  </si>
+  <si>
+    <t>А я напоминаю, что 1 августа с 12.00 до 18.00 мы ждем всех в Омске на ярмарке фестиваля исторической реконструкции Щит Сибири. По сложившейся годами традиции всё будет проходить в Парке Победы. Когда-то в Сибирь искусство Русского Севера везли староверы. А теперь и мы. Кроме нашей ярмарочной кутерьмы там будет всякое веселье: мужики будут лупить друг друга железками, детвора может принять участие в квестах, выставки и мастер-классы обещают всем желающим, как и выступления самых разных музыкантов, спортсменов и танцоров. Русский Метеор☄ и МЕМАРИ #Russia #Siberia #omsk #craft</t>
+  </si>
+  <si>
+    <t>27.07.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6389</t>
+  </si>
+  <si>
+    <t>Тарская улица в Омске - ванлав #locations #russia #omsk #siberia #arch</t>
+  </si>
+  <si>
+    <t>27.07.26 03:56</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6381</t>
+  </si>
+  <si>
+    <t>При Сибирском культурном центре "Терем" работает косторезная мастерская "Архаика". Работает уже лет 30, плавно покрывая округу мастеровым духом. Приходишь к ним в гости, располагаешься в кресле-качалке под головой лося и мастер травит тебе байки про то, как тут всё появилось, что вот этот вот череп шерстистого носорога, а вот тут вот у них кость Первого Омича (последнее фото — реально найденная в Омской области кость доисторического человека, возрастом около 45 тыс лет). А это коллекция старинных стопок и самоваров. А это... Почему-то чувство, что тут плотно когда-то курили трубку, но запаха въевшегося табака нет, так что вряд ли. Основатель студии, Николай Перистов, умер в 2024 году. Но дело его живёт. Центр развивается, ученики получают премии и награды, устраивают персональные выставки. Только пыль столбом. Русский Метеор☄️ #Russia #Siberia #art #omsk #history</t>
+  </si>
+  <si>
+    <t>26.07.26 04:10</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6375</t>
+  </si>
+  <si>
+    <t>История Дома с Драконами начинается примерно в 1911-1912 году. Это пока всё, что о нём достоверно известно, кроме местонахождения. Непонятно, кто архитектор. Спорят, кто первый хозяин. И даже спорят, почему и откуда драконы. Пока спорят, памятник (см. фото 1 с ngs55) превращается в руинированный. Например, уже завалилась прекрасная башенка на крыше и перекосило старую дверь. Власти о доме забыли. У жильцов нет сил и денег. Так и потеряем уникальнейший дом. Русский Метеор☄ #Russia #Siberia #omsk #arch</t>
+  </si>
+  <si>
+    <t>25.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6367</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! В Выборгском замке открылась выставка «Бестиарий. Флора и фауна глазами средневекового человека»! Здесь можно: — увидеть более сотни подлинных экспонатов естественно-научной коллекции музея; — узнать, какое место животные и растения занимали в христианской символике, народных поверьях и суевериях; — пройти по маршруту четырёх образов — «Монаха», «Алхимика», «Ведьмы» и «Феодала»; — взглянуть на флору и фауну глазами средневекового человека — как на пищу, символ, проклятие и благословение; — сделать фото с той самой лисой! Ждём вас в выставочных залах Цейхгауза в Выборгском замке со вторника по воскресенье с 10:00 до 18:00.</t>
+  </si>
+  <si>
+    <t>24.07.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6366</t>
+  </si>
+  <si>
+    <t>Омская крепость на очередной перестройке. Заметен паттерн, заданный Питером: флагштока теперь три. Интересно, какие флаги будут реять. Русский Метеор☄ #Russia #Siberia #omsk #arch</t>
+  </si>
+  <si>
+    <t>24.07.26 04:28</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6356</t>
+  </si>
+  <si>
+    <t>В знаменитом на всю страну Омском метро уже давно галерея. Портрет Игоря Федоровича как бы намекает, что в этом отношении все идет так, как планировалось. Можно, конечно, сказать, что имелось ввиду, что все летит по известному адресу, но когда у нас одно исключало другое? Русский Метеор☄ #Russia #Siberia #omsk #art</t>
+  </si>
+  <si>
+    <t>23.07.26 03:55</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6349</t>
+  </si>
+  <si>
+    <t>Один из моих любимых омских деревянных домов приводят в порядок. Бывший дом купчихи Кузьминой, побывавший и подстанцией скорой, и Музеем городского быта, постоявший заброшенным и аварийным, возрождается. Теперь там будет Музей семейных историй: горожане увидят коллекцию одного из омских краеведов и смогут поделиться своими историями, принести сюда что-то своё. Спасибо музею Искусство Омска за то, что нашли средства на оживление истории. Русский Метеор☄️ #russia #siberia #arch #history</t>
+  </si>
+  <si>
+    <t>22.07.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6348</t>
+  </si>
+  <si>
+    <t>Когда я говорю, что Охта очень напоминает Омь, то забываю сказать, что не в районе устья. Там, где Омь впадает в Иртыш — совсем неспокойно. Русский Метеор☄ #Russia #Siberia #omsk #spb #nature</t>
+  </si>
+  <si>
+    <t>22.07.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6347</t>
+  </si>
+  <si>
+    <t>На небе только и разговоров, что об Иртыше. Русский Метеор☄ #Russia #Siberia #omsk #nature #irtysh</t>
+  </si>
+  <si>
+    <t>21.07.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6344</t>
+  </si>
+  <si>
+    <t>1 августа рады будем увидеть всех омских земляков на XXI Историческом фестивале Щит Сибири😄, который традиционно пройдет в омском Парке Победы. На этот раз наша мастерская везёт ограниченный набор товара: все же торгуем один день с 12 до 18, плюс ещё и самолетом добирались. Я буду у прилавка часов до 15-17. Маша — до конца торгового дня. Сибирь — жди. Русский Метеор☄️ #craft #Siberia #omsk #russia</t>
+  </si>
+  <si>
+    <t>20.07.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6343</t>
+  </si>
+  <si>
+    <t>Вы прибываете на станцию Омск-Сувенирный. Да, мы снова в городе, где нет метро. Русский Метеор☄️ #Russia #Siberia #omsk</t>
+  </si>
+  <si>
+    <t>19.07.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6342</t>
+  </si>
+  <si>
+    <t>Люди, когда прикалываются на тему того, что первой с ИИ-генерациями работала Донцова, забывают, что еще был, вообще-то, Александр Дюма-отец. И его модели были куда более совершенны, потому что объем текста, который он издал, в полтора-два раза больше донцовского. Хотя именно произведений у него меньше. Ну, и помнят его работы сильно лучше. Русский Метеор☄ #book</t>
+  </si>
+  <si>
+    <t>18.07.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6341</t>
+  </si>
+  <si>
+    <t>Белые ночи официально всё. Но зато тепло и какие серебристые облака над Просветом! Русский Метеор☄ #Russia #spb #nature</t>
+  </si>
+  <si>
+    <t>17.07.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6333</t>
+  </si>
+  <si>
+    <t>Каждый раз гуляя по Карельскому перешейку окунаешься немного в далекое прошлое. Довольно быстро понимаешь, что даже если в эпоху развитых дорог и транспорта пробраться через этот лес просто по просеке довольно трудозатратно, то прикинь, как оно было в эпоху условного Александра Невского. Сразу же на своей шкуре понимаешь одну из причин, почему крепости и города ставили именно на реках. А еще ощущаешь, насколько это круто побыть в тишине леса после шумного города и попить чаю на берегу озера после прогулки по холмам и буреломам. Кто-то вот даже домик себе поставил на таком озере. Правда, эти рядом с цивилизацией. Русский Метеор☄ #Russia #spb #nature #tech</t>
+  </si>
+  <si>
+    <t>16.07.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6332</t>
+  </si>
+  <si>
+    <t>Что нужно мужчине для счастья? Резчиский нож от одного из лучших мастеров страны. Спасибо любимой жене за царский подарок и мастеру Волгушеву за труд. Русский Метеор☄ #Russia #craft</t>
+  </si>
+  <si>
+    <t>15.07.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6326</t>
+  </si>
+  <si>
+    <t>Встречали закат понедельника на Юнтоловке. В разлив в этот раз не катались, т.к. приехали под закрытие. Так что просто неспешно изучали заводи, вливаясь в удивительную экосистему, состоящую из рыбаков, шашлычников, гребцов и уток. Каждый тут обычно занимается своим делом и старается не мешать другому. И все друг на друга с любопытством смотрят. Ещё секунда и у меня в голове зазвучит голос Николая Дроздова. Русский Метеор☄ #Russia #spb #nature</t>
+  </si>
+  <si>
+    <t>13.07.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6325</t>
+  </si>
+  <si>
+    <t>Что такое муниципальный пляж на Среднем Суздальском озере? Когда идешь туда, то ловишь ощущение Сочи. Жара, какие-то переулки с частными домами, куча людей в купальниках, пробки из припаркованных тачек. Мрак. Поблизости приютилось несколько небольших забегаловок с минералкой, мороженым, пивом, шашлыками и прочей снедью по курортным ценам. На самом пляже бдят спасатели. Чуть дети бедокурят — вон из воды, если без родителей. Вдоль буйков курсирует моторная лодка. Рулевой высматривает нарушителей или тех, кому нужна помощь. Народу — много. Но не как на Верхнем озере. Там метро близко и вообще не протолкнуться. Но все довольно спокойно и тихо. В какой-то момент прибегают сотрудники провайдера Скайнет и раздают всем желающим брендированные пляжные мячи. Любопытно, что напротив второй пляж. Уже не официальный. Там буйков и спасателей нет. Плавай, куда хочешь, хоть под доски катающихся рядом на лебедке кайтеров. Но к буйкам подплывать не смей. Греби обратно. Для общего сочинского вайба не хватает только ребят, бегающих в попытке продать вареную кукурузу. Русский Метеор☄️ #Russia #spb</t>
+  </si>
+  <si>
+    <t>12.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6324</t>
+  </si>
+  <si>
+    <t>Электричка ЭД4М-0369 отправляется со станции Лемболово в сторону Сосново. 11.07.2026 Русский Метеор☄ #Russia #spb #tech</t>
+  </si>
+  <si>
+    <t>11.07.26 20:16</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6323</t>
+  </si>
+  <si>
+    <t>В городе на Неве гроза. Русский Метеор☄ #Russia #spb #arch #nature</t>
+  </si>
+  <si>
+    <t>10.07.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6322</t>
+  </si>
+  <si>
+    <t>Тут, оказывается, снова решили выпустить сериал по бессмертной классике о прогрессорах Мира Полдня. Мало того: другие авторы делают сериал "Полдень", а еще одна группа снимает полнометражку "Отель "У погибшего альпиниста". Кто что думает по теме? Считаете, что кому-то хоть раз удалось передать дух книг Стругацких на экране? Я вот обожаю Чародеев, хотя они коснулись только юмора, забыв про идею научного поиска. Но, как самостоятельное новогоднее произведение: классно вышло. А остальные фильмы... Ну фиг знает. Как-то не моё. Русский Метеор☄️ #movie #book</t>
+  </si>
+  <si>
+    <t>09.07.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6316</t>
+  </si>
+  <si>
+    <t>Довелось вчера залететь в Петербурге в больничку по скорой. Как и в случае с вьетнамскими приключениями всё обошлось. Но я доволен, что удалось понаблюдать процесс работы отделения скорой помощи. И это, я вам скажу, песня. Четкая, ритмичная. Ниже всё по порядку. Или по нотам? 👮🏻‍♂️Начнем с начала: вход в отделение только с сотрудником бригады СМП. Самому было нельзя. Охранник бдил. 🚑 На входе фельдшер отдал мои документы сотруднику больницы для первичного оформления, проводил дальше, усадил перед регистратурой (киоски с надписью "Мы знаем, как помочь"), сказал ждать. С чем и оставил (я дееспособен — можно), объяснив что будет дальше. 📋 Дальше мне вынесли паспорт, а через какое-то время вызвали подписать всякие там согласия на обработку, выдали бумажки для врачей и два браслета: зелёный, который говорил о том, в какой зоне мне можно находиться, и белый — там ФИО, дата рождения и QR-код с информацией обо мне. ✅ Браслет дали зелёный — пошёл в зелёную зону и отдал медсестре бумаги. В Красную зону больные сами не ходят, туда обычно везут. И очень быстро. Там процесс явно другой. 👩🏻‍⚕️Через какое-то время меня вызывали, взяли кровь, в это время медсестра по рации вызвала дежурного врача по профилю. Врач пришел и забрал меня для опроса. Приёмный кабинет, как в американских фильмах: несколько кушеток, разделенных занавесочками. Дальше был быстрый точный опрос по делу. После чего я получил на руки обходной лист и потопал по кабинетам. Там тоже всё быстро и методично. Четко, профессионально. Если ошибся или затупил — подсказывали. ⏱️ Примерно через час после поступления, все осмотры пройдены, вернулся ждать в зелёную зону. Через ещё час врач вернулся с заключением. Пронесло. Всё не прям в порядке, но беды нет. 👮🏼‍♀️Без заключения врача выйти из отделения самостоятельно тоже было нельзя — бдил другой охранник. Взял в автомате чай в брендированном стаканчике, показал на вертушке заключение врача — пошёл дальше жить свою жизнь. 🥇🏥🚑 Это потом я узнал, что Елизаветинская больница специализируется на масштабных ДТП. Т.е. им судьбою наказано иметь отработанные процессы. Другие сказали, что я везунчик: не все в Питере такие (про остальную Россию я в курсе, в частности, про омские БСМП). Что ж, хорошо, что моё знакомство с питерской скорой по ОМС состоялось именно тут. Лучше бы его вообще не было, конечно, но вот эти ребята вселяют веру в будущее. PS Приятель поведал, что в поликлинику по ОМС к ним не попасть от слова совсем. Очереди. А за деньги — нет проблем. Русский Метеор☄️ #russia #spb #home</t>
+  </si>
+  <si>
+    <t>08.07.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6315</t>
+  </si>
+  <si>
+    <t>Архитектурные элементы как бы намекают, что там раньше церковь была. Да, и местные точно знали. Но что она была довольно старая — это прям интересно. Русский Метеор☄️ #russia #spb #arch #history</t>
+  </si>
+  <si>
+    <t>08.07.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6313</t>
+  </si>
+  <si>
+    <t>В Ленинградской области под обшивкой сельского магазина обнаружена церковь XVII века. Радиоуглеродный анализ показал, что нижние венцы датируются 1432–1630 годами. Подробности здесь. #наследие #дерево #деревянноеЗодчество #Ленобласть</t>
+  </si>
+  <si>
+    <t>08.07.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6312</t>
+  </si>
+  <si>
+    <t>Уже скоро середина лета. Не успеете оглянуться и пролетит как этот метеор по Неве. Не откладывайте лето на потом! Русский Метеор☄️ #Russia #spb #tech</t>
+  </si>
+  <si>
+    <t>07.07.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6311</t>
+  </si>
+  <si>
+    <t>Очередная шикарная работа в Питере. Автор, найдись.</t>
+  </si>
+  <si>
+    <t>07.07.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6309</t>
+  </si>
+  <si>
+    <t>Казалось бы, что на Седова вполне себе стандартные панельки. Но сравните первое фото со вторым. Как выглядит такой дом, когда с него сняли слои старой краски, перемешанной с многолетней грязью. Зачастую дело оказывается в том, что надо было просто привести всё в порядок. Русский Метеор☄️ #russia #spb #arch</t>
+  </si>
+  <si>
+    <t>06.07.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6307</t>
+  </si>
+  <si>
+    <t>Москвичи и сочувствующие, внимание! Есть план на выходные! У нас есть хороший друг Илья Огданец. Он из тех людей, у которых из-под ножа ложки выходят живыми. И 11–12 июля он будет резать, показывать и учить на IV фестивале «Медленное Ремесло» в Слободе Глушенковых под Дмитровом. Привезёт ложки, рубленную посуду и заготовки для геометрической резьбы, а главное — проведёт мастер-классы: вырезать свою ложку, украсить коника или птичку скобчатой резьбой сможет каждый. Уйдёте с фестиваля не с сувениром, а с вещью, которую сделали сами. Сам фестиваль — не ярмарка, где ходишь вдоль рядов и щупаешь магнитики, а место, где каждое ремесло можно попробовать «на вкус». То есть позаниматься можно у мастеров самых разных профилей со всей России. А еще будет фольклорный концерт, показ старинных костюмов, хороводы и т.д. и т.п. Плюс фермерская еда и русская кухня, чтобы между ложкой резаной и ложкой съеденной не было большой паузы. Называется всё это «Медленное Ремесло» не для красоты. Когда сидишь с ножом и липовой заготовкой, время действительно перестаёт бежать — оно начинает идти со скоростью стружки. Пятьсот лет назад где-нибудь на Северной Двине ложку резали ровно так же и ровно с тем же выражением лица. Хорошая возможность погрузиться в русскую народную медитацию. Ещё и бесплатно. 11–12 июля, Московская область, Дмитровский район, д. Новлянки 45. Вход свободный, 0+, нужна только регистрация. Подробности — на slowcraft.ru и в телеграм-канале фестиваля. P.S. Кстати, петербуржцам будет интересно, что Илья в регулярно передает свои знания резчика в районе метро Петроградская. Русский Метеор☄️ #Russia #craft #art #festival #moscow #rec@russianmeteor</t>
+  </si>
+  <si>
+    <t>05.07.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6306</t>
+  </si>
+  <si>
+    <t>Зато на Озерках как всегда уютно. Русский Метеор☄ #Russia #spb #arch</t>
+  </si>
+  <si>
+    <t>05.07.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6300</t>
+  </si>
+  <si>
+    <t>Ладно Ивановская. Улица Полярников тоже не отстает. Ходишь, рассматриваешь детали. Невольно ловишь себя на мысли "умели же строить". Русский Метеор☄️ #russia #spb #arch</t>
+  </si>
+  <si>
+    <t>04.07.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6295</t>
+  </si>
+  <si>
+    <t>Пройтись в районе метро "Ломоносовская" давно хотелось. И не зря. Просто посмотрите какой шикарный сталинский ансамбль отгрохали в послевоенные годы на Ивановской улице. Русский Метеор☄️ #russia #spb #arch</t>
+  </si>
+  <si>
+    <t>03.07.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6294</t>
+  </si>
+  <si>
+    <t>Вы когда-нибудь слушали землю, воду, бетон? Не метафорически, а буквально. Я уже раньше многократно писал про ЛЭЗ, их мастер-классы и концерты. Оказывается, они ещё ходят по интересным местам с гидрофонами, геофонами и сенсорами, которые улавливают то, что уху не положено: ультразвук и электромагнитные поля. Со 2 по 13 августа у них выездная лаборатория в Дубне — и туда ещё принимают заявки. Дубна — город особенный. Дал имя 105-му элементу таблицы Менделеева и никогда не был закрытым, хотя вырос вокруг крупнейшего в мире синхрофазотрона. Наука, промышленность и университет там до сих пор сплетены в единую городскую ткань — редкие условия для полевой записи звука. Главная локация — ускорительный комплекс NICA, установка, которая воссоздаёт состояние вещества первых мгновений после Большого взрыва. Представьте: прикладываешь геофон к бетону подземного тоннеля — и слушаешь, как гудит машина, повторяющая начало Вселенной. Где-то в этот момент нервно курит любой синтезатор. Формат такой: сначала неделя онлайн-лекций про историю наукограда и физику объектов, потом четыре дня полевой работы в Дубне с полным набором оборудования — от геофона до электромагнитных микрофонов. Финал — индивидуальная работа и прослушивание результатов в Галерее ОИЯИ. Подробности и форма заявки — по ссылке. Видео: Александр Королёв Русский Метеор☄️ #russia #moscow #dubna #art #music</t>
+  </si>
+  <si>
+    <t>02.07.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6293</t>
+  </si>
+  <si>
+    <t>На Просвете можно хайповать не только от Мира Танков, но и от рекламы веганских магазинов. Русский Метеор☄️ #russia #spb #art</t>
+  </si>
+  <si>
+    <t>01.07.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6292</t>
+  </si>
+  <si>
+    <t>Сен-Поль-де-Мозоль под Сен-Реми-де-Прованс - бывший монастырь, ставший психиатрической лечебницей. Сюда в мае 1889 года Винсент ван Гог лёг добровольно, через несколько месяцев после того, как отрезал себе часть уха в Арле, и провёл здесь год, до мая 1890 года. Год взаперти оказался самым плодовитым в жизни Ван Гога. На территории лечебницы и во время коротких прогулок под присмотром он написал 142 работы. «Звёздная ночь», «Кипарисы», «Ирисы» и другие общеизвестные полотна. Монастырь и его окрестности на многих холстах узнаются без усилия - те же стены, те же оливы и горы на горизонте. Лечебница до сих пор работает по прямому назначению, но одно крыло отдано под музей с исторической комнатой Ван Гога</t>
+  </si>
+  <si>
+    <t>28.06.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6291</t>
+  </si>
+  <si>
+    <t>Нестареющая просветовская классика. Русский Метеор☄ #Russia #spb</t>
+  </si>
+  <si>
+    <t>28.06.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6281</t>
+  </si>
+  <si>
+    <t>Субботняя прогулка по экотропе вдоль Охты. Местами связи нет никакой вообще, хотя до цивилизации рукой подать. В какой-то момент дорогу нам перебегает лось. Нормально узреть успеваем только заднюю, часть. А потом через деревья смотрим вслед удаляющимся пышным рогам. Больше толком ничего и не разглядеть. Вообще, каждый раз гуляя по лесам Карельского перешейка думаешь, насколько тяжело они проходимы. Заросли, буреломы, камни, скалы. Иной раз идёшь через спокойный бор как по проспекту, а потом как встрянешь. Хоть разворачивайся. И невольно рисуются в голове образы лодок, неспешно плывущих по Охте. В лодках будто бы сидят бородатые дядьки. Одни гребут, а другие всматриваются в кусты по берегам. Не сверкнет ли блик какой неправильный на солнце? А что там за излучиной? Не ждет ли кто? Охта, правда, местами шириной с хороший ручей. Но какая она тут была лет 500 назад — поди узнай. Русский Метеор☄ #Russia #spb #nature</t>
+  </si>
+  <si>
+    <t>25.06.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6274</t>
+  </si>
+  <si>
+    <t>В Каргополе у кого-то во дворе хранятся купола</t>
+  </si>
+  <si>
+    <t>25.06.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6273</t>
+  </si>
+  <si>
+    <t>Фигурка на стене в центре Питера вызвала смешанные чувства. Вроде и забавно, но в то же время немного кринжово. Русский Метеор☄ #Russia #spb #art</t>
+  </si>
+  <si>
+    <t>23.06.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6272</t>
+  </si>
+  <si>
+    <t>Помните, я рассказывал про храм Серафима Саровского в Раеве и про то, что там есть классная артель мастеров-резчиков? Они трудятся в рамках проекта "Общее Дело. Возрождение деревянных храмов Севера" и вырезают иконостасы для храмов на Русском Севере. Это кропотливый, благодарный труд. Артель регулярно зовёт к себе всех профессионалов и любителей поучаствовать в возрождении наследия. И, если вы чувствуете, что давно хотели, но ничего не умеете, то не беда: мастера открыли набор в группу обучения резьбе иконостасов. Чтобы работать над иконостасом осмысленно, нужно учиться. Поэтому стартует двухмесячный курс резьбы по дереву: ✦ 1-й месяц - освоение базы: как правильно держать инструмент, как понимать дерево, вырезать простые детали. ✦ 2-й месяц - погружение в технику резьбы иконостасов. Тренируемся копировать реальные детали Преображенской церкви села Турчасово Архангельской области. После обучения можно остаться в команде волонтёров и продолжать работу над иконостасами для храмов Русского Севера. Таким образом, ученики не просто получат навык, а станут соавторами настоящего иконостаса. Занятия проводятся по адресу: г. Москва, пр. Шокальского, 48 (5 мин от м. Медведково). Храм преп. Серафима Саровского в Раеве. Первый поток: июль - август 2026 г. Второй поток: сентябрь - октябрь 2026 г. Курс ведёт мастер Павел - профессиональный резчик по дереву. Запись через ФОРМУ По всем вопросам можно обращаться к Софье по номеру телефона +79160889619 Приходите делать что-то настоящее: и для души, и для памяти. PS А вот тут можно коротенько подсмотреть как мастерская работает. Русский Метеор☄️ #russia #moscow #art #history #archangelsk #rec@russianmeteor</t>
+  </si>
+  <si>
+    <t>22.06.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6269</t>
+  </si>
+  <si>
+    <t>Голубь Митя впервые увидел ЗСД так близко. А то всё в на полке с книгами, да в павильонах ярмарок. А теперь хоть мир посмотрел. Русский Метеор☄ #Russia #spb #arch #craft</t>
+  </si>
+  <si>
+    <t>21.06.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6262</t>
+  </si>
+  <si>
+    <t>Ярмарочный вайб неспешно подходит к концу. Русский Метеор☄ #Russia #spb #craft</t>
+  </si>
+  <si>
+    <t>21.06.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6252</t>
+  </si>
+  <si>
+    <t>На фестивале «Матушка-Земля» в Санкт-Петербурге познакомилась с Марией Емашовой и ее мужем Василием. Ребята большие молодцы — мастерят всю эту красоту в традиции: и росписи, и резьба — все как у старых мастеров, близко к историческим образцам, и при этом так гармонично на современных предметах. Глаза у меня горят, когда встречаю таких мастеров. Еще удивительнее, что все это для пары — хобби. Видно искреннюю любовь к делу. Один из немногих стендов на фестивале, где так близко можно прикоснуться к традиции. Спасибо ребятам за эту красоту.</t>
+  </si>
+  <si>
+    <t>20.06.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6247</t>
+  </si>
+  <si>
+    <t>На ярмарке движуха и внезапно бесплатный вход. Организаторы поменяли подход на лету. Русский Метеор☄ #Russia #spb</t>
+  </si>
+  <si>
+    <t>20.06.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6244</t>
+  </si>
+  <si>
+    <t>Поехали! Русский Метеор☄ и МЕМАРИ ждут петербуржцев и гостей города в Севкабеле завтра и сегодня. #Russia #spb #craft</t>
+  </si>
+  <si>
+    <t>19.06.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6238</t>
+  </si>
+  <si>
+    <t>Уже завтра будем тусоваться на фестивале Матушка Земля в Севкабеле. Все выходные будем радовать гостей росписями Русского Севера и резными сувенирами. Русский Метеор☄️ и МЕМАРИ #russia #spb #craft</t>
+  </si>
+  <si>
+    <t>16.06.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6235</t>
+  </si>
+  <si>
+    <t>Конная гвардия ширится. Доброго утра всем прямо из лесов Карельского перешейка. Русский Метеор☄ #Russia #spb #nature #craft</t>
+  </si>
+  <si>
+    <t>14.06.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6230</t>
+  </si>
+  <si>
+    <t>В следующие выходные наша мастеровая ячейка будет ждать петербуржцев и гостей города на фестивале Матушка Земля 🍎 в Севкабеле. 🕥 20 июня с 12.00 до 22.00 🕣 21 июня с 12.00 до 20.00 Вход на фестиваль стоит денег, т.к. ярмарка — только часть происходящего: будет два дня музыки и конкурсов, дегустаций и всего такого прочего. При этом попасть внутрь можно и без оплаты, ежели на вас будут традиционные русские одежды. 🍎 Увидимся! :-) Русский Метеор☄ и МЕМАРИ #Russia #spb #craft</t>
+  </si>
+  <si>
+    <t>12.06.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6227</t>
+  </si>
+  <si>
+    <t>Котовые граждане муниципального образования Шувалово-Озерки. Русский Метеор☄ #Russia #spb #nature</t>
+  </si>
+  <si>
+    <t>11.06.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6218</t>
+  </si>
+  <si>
+    <t>Заводские территории всегда немного романтичны, если тебе не надо туда каждый день таскаться к восьми утра. Вот, и прилегающие к Арсеналу закоулки полны производственной поэзии. Пройдемся? Русский Метеор☄️ #Russia #spb #arch #tech</t>
+  </si>
+  <si>
+    <t>10.06.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6213</t>
+  </si>
+  <si>
+    <t>Лучший отдых, как известно, отдых на воде. Потому петербуржцев на берегу Верхнего Суздальского озера было в субботу примерно как гостей города на Невском. Но стоило уйти на Среднее или Нижнее и там оказывалась сугубо местная тусовка. Все же от метро подальше. Русский Метеор☄️ #Russia #spb #nature</t>
+  </si>
+  <si>
+    <t>09.06.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6212</t>
+  </si>
+  <si>
+    <t>Тут прошла новость, что барселонская Саграда Фамилия достигла своей финальной высоты: прямехонько к столетию со дня гибели Гауди достроили главную башню храма. Но храм при этом будут строить ещё лет десять. В истории, конечно, были и более впечатляющие сроки (взять тот же Кельнский собор). Но масштаб ощущается как-то ярче, когда это происходит в одно время с тобой. Русский Метеор☄️ #spain #barselona #arch</t>
+  </si>
+  <si>
+    <t>08.06.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6211</t>
+  </si>
+  <si>
+    <t>Ты понимаешь, почему лысуха это именно лысуха, только увидев её птенцов. Русский Метеор☄️ #russia #spb #nature</t>
+  </si>
+  <si>
+    <t>07.06.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6210</t>
+  </si>
+  <si>
+    <t>Стая с пастухом на выпасе Русский Метеор☄ #craft</t>
+  </si>
+  <si>
+    <t>05.06.26 22:49</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6209</t>
+  </si>
+  <si>
+    <t>Доброй ночи Русский Метеор☄ #Russia #spb #arch</t>
+  </si>
+  <si>
+    <t>04.06.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6206</t>
+  </si>
+  <si>
+    <t>Вечерние прогулки по Большому Сампсониевскому всегда полны чего-то новенького даже среди знакомых городских пейзажей. Русский Метеор☄ #Russia #spb #arch #nature</t>
+  </si>
+  <si>
+    <t>01.06.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6203</t>
+  </si>
+  <si>
+    <t>Сивый лиственничный конь желает всем лета! Русский Метеор☄ #craft</t>
+  </si>
+  <si>
+    <t>01.06.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6200</t>
+  </si>
+  <si>
+    <t>Сивый лиственничный конь желает всем лета. Русский Метеор☄ #craft</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6201</t>
+  </si>
+  <si>
+    <t>Сивый лиственничный конь желает всем лета. Русский Метеор☄</t>
+  </si>
+  <si>
+    <t>31.05.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6199</t>
+  </si>
+  <si>
+    <t>Иной раз движимый объект становится недвижимым и применяется коммунальщиками с неоспоримой пользой. Русский Метеор☄ #Russia #spb #tech</t>
+  </si>
+  <si>
+    <t>29.05.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6197</t>
+  </si>
+  <si>
+    <t>Продолжая тему коников, хочу показать вам футболку с Мезенской росписью. Делала в подарок, но есть желание расписать ещё!! Мезенка хороша своей графичностью, а её стилизация — современной лаконичностью. Неудивительно, что эта роспись сейчас стала одной из популярных. Так что предлагаю объединить модное с полезным: обзавестись трендовой вещью и занять Машу делом 😆. Любое количество коней любого размера на одной вашей вещи всего за 1000 р. Кто первый?!</t>
+  </si>
+  <si>
+    <t>28.05.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6193</t>
+  </si>
+  <si>
+    <t>Автор и его тёплые работы На ярмарке не один раз люди говорили: "когда берёшь в руки одного из Васиных коников или птичек, сразу чувствуешь спокойствие. Такая игрушка-антистресс, получается". Это правда. Фактура дерева, округлые формы и душа, вложенная в работу — всё это ощущается. Тактильность помогает остановить поток мыслей, заземлиться, оказаться здесь и сейчас</t>
+  </si>
+  <si>
+    <t>25.05.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6191</t>
+  </si>
+  <si>
+    <t>Птички вчера полетали по ярмарке изрядно. Улетели к другим мастерам в декор. Русский Метеор☄ #craft</t>
+  </si>
+  <si>
+    <t>24.05.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6190</t>
+  </si>
+  <si>
+    <t>Начинаем новый день на ярмарке в Брусницын холле. Сегодня до 20.00 на Кожевенной линии, 30. Добро пожаловать! Русский Метеор☄ #craft</t>
+  </si>
+  <si>
+    <t>23.05.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6189</t>
+  </si>
+  <si>
+    <t>Стартуем! Сегодня и завтра с 12 до 20 в Брусницын холле на Кожевенной, 30. До встречи! :-) Русский Метеор☄ и МЕМАРИ #craft</t>
+  </si>
+  <si>
+    <t>22.05.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6188</t>
+  </si>
+  <si>
+    <t>Огнеконей, на самом-то деле, четыре. Они ждут своих новых хозяев уже завтра в Брусницын холле. :-) Русский Метеор☄ #craft</t>
+  </si>
+  <si>
+    <t>22.05.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6186</t>
+  </si>
+  <si>
+    <t>Ещё из этой коллекции на ярмарке будут почтовые открытки. На обратной стороне есть qr-код с краткой справкой о росписи. Смотрите, какая красота!</t>
+  </si>
+  <si>
+    <t>20.05.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6182</t>
+  </si>
+  <si>
+    <t>В этот раз на ярмарке будет больше важской росписи. Мой взгляд на традицию в коллекции "Весенний сад" 🌼</t>
+  </si>
+  <si>
+    <t>20.05.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6180</t>
+  </si>
+  <si>
+    <t>Напоминаю, что солнечный конь огонь и его друзья ждут петербуржцев и гостей города уже к эти выходные на Творецкой ярмарке в Брусницын Холле с 12.00 до 20.00 два дня к ряду. Русский Метеор☄ #craft</t>
+  </si>
+  <si>
+    <t>19.05.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6178</t>
+  </si>
+  <si>
+    <t>Весна проходит под знаком учебных трамваев. Скоро ли у курсантов последний трамвайный звонок? Увидим ли мы праздничные белые пантографы на крышах? Русский Метеор☄ #Russia #spb #tech</t>
+  </si>
+  <si>
+    <t>17.05.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6177</t>
+  </si>
+  <si>
+    <t>Узнал недавно, откуда пошла одна важная русская традиция. В общем, давным давно княгиня Ольга пожгла древлян в бане. Ну, пожгла и пожгла. Но баня-то тоже сгорела и ольгиным людям мыться стало негде толком. Пока строили новую, пришлось перебиваться абы как. Вот именно в честь этого события воду раз в год на неделю-другую и отключают. Русский Метеор☄ #Russia #history</t>
+  </si>
+  <si>
+    <t>14.05.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6168</t>
+  </si>
+  <si>
+    <t>Дача генерала Чернова — образец питерской эклектики конца 19 века. Здание выстроили в саду с прудами и соснами, разбитом еще в начале того же столетия. Сосны давно утрачены, а название парка в их честь осталось. Таким образом в СПб теперь два парка Сосновка. Второй — вот этот, вокруг дачи, на юге города через мост от Ломоносовской. После революции в здании чего только не было: то разные дома отдыха, то радиоузел, набитый мощнейшей аппаратурой. От него в парке остались стоять три семидесятиметровые конструкции — антенны. Сейчас Сосновка изрядно запущена, но пройтись по нему можно. А вот дача генерала обнесена колючкой. Три года назад её передали с федерального ведения на баланс города и теперь город думает, что с этим богатством делать. Глядишь, применят куда. Если вы там не были ни разу, а многие не были, то очень советую к посещению — и правда жемчужина юга Северной Пальмиры. Русский Метеор☄ #Russia #spb #arch #tech #nature</t>
+  </si>
+  <si>
+    <t>13.05.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6160</t>
+  </si>
+  <si>
+    <t>Мастерская МЕМАРИ снова выходит в люди. Через 10 дней, 23 и 24 мая с 12.00 до 20.00 мы будем рады старым и новым знакомым в Брусницын Холле на Творецкой ярмарке 😄 Что везём с собой: 🍎 расписную утварь из дерева и тканей для дома и хозяйства; 🍎 резные фигурки и полезные в быту вещи; 🍎 немного керамики; 🍎 классное настроение. Кроме того обещают неплохую погоду и вид на залив. Увидимся! Русский Метеор☄️ #craft</t>
+  </si>
+  <si>
+    <t>12.05.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6159</t>
+  </si>
+  <si>
+    <t>Прошли годы и расстановка хельсинских "Трёх кузнецов" приобрела для меня смысл. Дело не просто в симметричной стойке мужиков, а в том, чтобы голова кувалды не отлетела в соседа. Вроде банально и логично, а сразу как-то не думаешь об этом. Что хочу сказать по итогам выходных: ковка с Никитой, больным Сталью головного мозга 😌, это весело! А ещё он катаны катает. Всё в кузнице Ремесленный двор 😄. Русский Метеор☄️ #Russia #spb #craft</t>
+  </si>
+  <si>
+    <t>11.05.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6158</t>
+  </si>
+  <si>
+    <t>Прожигаем выходные в кузнице "Ремесленный двор" Русский Метеор☄ #Russia #spb #craft</t>
+  </si>
+  <si>
+    <t>10.05.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6155</t>
+  </si>
+  <si>
+    <t>Так случилось, что жизнь тобольского костореза, как и жизни многих талантливых ребят 30-40-х годов, оборвалась на одном из фронтов Великой Отечественной. Он ушел добровольцем, наплевав на бронь. А спустя год его подразделение полностью погибло под финским минометным огнём в Подпорожском районе Ленобласти. Тут, буквально рукой подать. А отличие от множества без вести пропавших, останки Виктора Лопатина нашли. В 2022 году отряд "Важский поисковик" обнаружил сначала немного личных вещей, а потом и медальон под сухой берёзой. И медальон оказался подписан. Рядовой Лопатин Виктор Никитич. 1911 г.р. Омская область. Город Тобольск. Позже связались с его потомками, и внук мастера приезжал на место гибели деда. Прах перезахоронили в братской могиле под Винницами. И какое-то странное чувство у меня. Я видел работы мастера в московском музее ДПИ и в тобольском историко-архитектурном. Я видел его дом в Тобольске. Он появился на свет в родном для меня городе. И я живу не так уж далеко от его последнего пристанища. Ровно в такие моменты и накрывает связь поколений. Русский Метеор☄️ #russia #history #art #spb #tobolsk #omsk #siberia</t>
+  </si>
+  <si>
+    <t>01.05.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6154</t>
+  </si>
+  <si>
+    <t>В предыдущем посте на домовой памятной табличке годы жизни Виктора Лопатина - очень говорящие. Погиб он молодым, в 30. Казалось бы, почему там табличка-то: что такого успел? В наше время как-то непривычно. Дело в том, что работы были у него и правда классные. Их ценили на самом верху: мастер выполнял заказы в том числе для Сталина, Ворошилова, а некоторые из его изделий брали премии в СССР. "Радиофицированный чум" с фото вообще получил серебрянную медаль международной выставки в Париже. Кроме того мастера знали и как толкового руководителя артели, в которую он устроился сначала обычным работягой в 1933 году. Он занимался тем, что вчерашних столяров учил искусству. И у него получалось. Русский Метеор☄️ #russia #art #siberia #tyumen #tobolsk #omsk</t>
+  </si>
+  <si>
+    <t>30.04.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6151</t>
+  </si>
+  <si>
+    <t>Дом мастера-костореза Лопатина в Тобольске уже в 2013 году выглядел так. Современные фотки лучше даже и не смотреть. Крыша утеряна, украшения под козырьком — тоже. Дом увешан памятными табличками, но толку... Тобольск приводят в порядок. Только руки покамест не везде добрались. А где-то, бывает, просто здание ничье — его могут очень хотеть выкупить, а некому денег заплатить. И такое случается. Но надежда теплится. Домик-то симпатичный. Русский Метеор☄️ #russia #siberia #tyumen #tobolsk #arch</t>
+  </si>
+  <si>
+    <t>26.04.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6141</t>
+  </si>
+  <si>
+    <t>Посетили вчера Башню из Слоновой Кости. Что я для себя понял: 1. Современная академическая музыка всё же не очень моё, 2. При этом пьесы Петериса Васкса (Видео 3) и Элины Лебедзе в исполнении JUST Ensemble очень понравились. Слушал с большим удовольствием. И наверное пойду послушать подобное ещё, если будет возможность. 3. Образованная питерская публика, заполнившая зал Дома Радио, не умеет читать буквы, которыми сложена просьба не аплодировать между номерами. И не шарит за банальный академический этикет. 4. Flaty (Видео 2) накрывает стеной звука, то проникая басами до самых печенок, до забивая пространство бесконечными реверами и делеями. Очень хорошо ощущается и слушается в колонном зале. Деться от него некуда. 5. Работы господина rrattenfalle (Видео 1): погружение куда-то на грань между сном и явью. Ритмичные, иногда, кажется, на пределе слышимости, шумы, разговоры, пение птиц, пролетающая жизнь. Одна сплошная медитация. А ещё довольно забавно видеть собравшуюся в старинном банковском сейфе, аки в бункере, публику, мирно попивающую травяной чаек. Кажется, что не все отдают себе отчёт, где именно они находятся, и почему на входе в чайную такие толстенные двери, а стены её - обшиты металлом с огромными заклепками. В общем? получилось хорошо. Вечер был не зря. Русский Метеор☄️ #russia #spb #music</t>
+  </si>
+  <si>
+    <t>23.04.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6139</t>
+  </si>
+  <si>
+    <t>Простите великодушно, господа и дамы подписчики, мне очень некогда делать много классного и интересного контента в последние недели. Занятость вне телеграма чрезвычайно повышена. Потому держите коня. Русский Метеор☄️ #craft</t>
+  </si>
+  <si>
+    <t>22.04.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6138</t>
+  </si>
+  <si>
+    <t>К полету готовы! Русский Метеор☄ #craft</t>
+  </si>
+  <si>
+    <t>19.04.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6133</t>
+  </si>
+  <si>
+    <t>В парке Сосновка как обычно какое-то свое особое настроение Местами даже ощущается запах грибов. Русский Метеор☄ #Russia #spb #nature #art</t>
+  </si>
+  <si>
+    <t>18.04.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6132</t>
+  </si>
+  <si>
+    <t>Холст. Русский Метеор☄ #craft</t>
+  </si>
+  <si>
+    <t>15.04.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6131</t>
+  </si>
+  <si>
+    <t>Люблю Дом Радио и Лабораторию Экспериментального Звука за то, как они умеют смешивать, казалось бы, несмешиваемое. 25 апреля там пройдет очередное мероприятие серии экспериментальных концертов «Башня из слоновой кости» (или просто БИСК). Если вдруг не следили за проектом, то вот суть: за три года ребята приучили своего зрителя к тому, что на одной сцене могут уживаться суровая академическая музыка, электроника, свободная импровизация и саунд-арт. В этот раз рецепт вечера похожий: современный академический ансамбль, электронный лайв и пьеса для модульного синтезатора и кларнета. Подробности тут. Русский Метеор☄️ #russia #spb #music</t>
+  </si>
+  <si>
+    <t>14.04.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6130</t>
+  </si>
+  <si>
+    <t>Теперь я знаю, как видят этот мир пауки. Русский Метеор☄ #Russia #spb</t>
+  </si>
+  <si>
+    <t>12.04.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6123</t>
+  </si>
+  <si>
+    <t>И по традиции. Русский Метеор☄ #Russia #music</t>
+  </si>
+  <si>
+    <t>11.04.26 23:01</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6122</t>
+  </si>
+  <si>
+    <t>Напоминаю, что улыбчивый парень Юра тоже родился в семье плотника. Русский Метеор☄ #Russia</t>
+  </si>
+  <si>
+    <t>06.04.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6113</t>
+  </si>
+  <si>
+    <t>Чтобы ощутить, насколько Павел Назим крутой, на его выставку в Брусницыне надо приходить в отвратительном настроении. Именно в этом случае понимаешь по-настоящему, сколько тепла может тебе подарить один незнакомый человек. В случае Павла это особенно занимательно, потому как тепло в дома петербуржцев он дает ещё и в самом прямом смысле. Не только в ипостаси художника. Давно слежу за автором и люблю его взгляд на вещи. Нравится, как работы, открывающие двери обратно в мои детские книжки, ведут за собой паровозик совсем других картин: взрослых шуток, размышлений о высоком и низком, бытовом и абстрактном. И при этом никакой злобы, никакой зауми. Как-то всё по-человечески. Просто и понятно. В общем, кто в Питере, точно сходите. Не пожалеете. Там шесть десятков картин плюс два альбома работ на посмотреть. Доза эндорфинов обеспечена. Русский Метеор☄️ #Russia #spb #art #rec@russianmeteor</t>
+  </si>
+  <si>
+    <t>05.04.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6109</t>
+  </si>
+  <si>
+    <t>Чалдонская кухня — она порой не для слабонервных. Порой жирная, чтобы пережить долгие холодные зимы. Порой костлявая. А временами вполне себе обычная. Как будто только что со страниц меню. Почитайте несколько страниц. Каково, а? Интересно, что некоторые рецепты из изданной в этом году поваренной книги мне знакомы (по ссылке прямо книга, в свободном доступе на сайте ГЦНИ Омской области). Например, дед потрясающе тушил рыбу в сметане. Да, там была не щука совсем, а вовсе даже караси, но выглядело один в один как на фото. Равно как и набор трав для чая именно тот самый, который я знаю с детства. В общем, и всё правда заботливо собрано по районам Омской области и объединено для вас. При этом ваш покорный не в курсе, что из этого можно было бы назвать местным специалитетом. Читаешь книгу и складывается ощущение, что почти все рецепты знакомы средневзвешенному русскому человеку в той или иной степени. Увидел кто-то что-нибудь знакомое? Пробовали похожие блюда? В каком регионе? PS Копия книжки как всегда будет в комментах. ;) PPS А книга - не одна! И те самые караси там есть. Русский Метеор☄ #Russia #Siberia #omsk #food #book</t>
+  </si>
+  <si>
+    <t>04.04.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6108</t>
+  </si>
+  <si>
+    <t>Купил новую стамеску и тут же пошёл показывать ей море. Русский Метеор☄ #Russia #spb #craft</t>
+  </si>
+  <si>
+    <t>02.04.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6106</t>
+  </si>
+  <si>
+    <t>Тут многие знают, что автор время от времени любит путешествовать куда-то, либо докладывать о подвигах друзей и знакомых на этом поприще. Тревел-блогов, на самом деле много в телеге, и вот собралась небольшая папочка с каналами. Обратите на неё внимание, если вам интересны: • путешествия по миру и России; • идеи, маршруты и красивые места; • личный опыт и вдохновение. 😊Папка с каналами: https://t.me/addlist/Tv546rCpbZQ4OGQy 📱 «Ведёте свой канал? Примите участие в подборке!» Русский Метеор☄️ #rec@russianmeteor</t>
+  </si>
+  <si>
+    <t>02.04.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6099</t>
+  </si>
+  <si>
+    <t>Ещё одна традиция, которую связывают с чалдонами, приютилась в селе Крестики Оконешниковского района Омской области. Это ворсовое ковроткачество. Если вообще говорить о коврах Сибири, то много рассказано о тюменских, но эти — другие. Да, в советский период появилось много цветочных мотивов как у соседей, но до революции узоры были строго геометричны. Для местных жителей-чалдонов, которые, как мы помним, пришли издалека, ковер был символом достатка и святыней. Стелить под ноги плод такого титанического труда считалось грехом. Коврами украшали только «чистые» места: сундуки («яшшыки»), лавки и праздничные повозки на свадьбах. 🧵 Как ковры делали? Мастерицы проходили весь цикл производства самостоятельно — от прядения до колорирования. ✅ Льняные нити основы специально «кубили» (красили в темный цвет), чтобы светлый лен не просвечивал сквозь ворс. ✅ Каждый узелок завязывался вручную на горизонтальном стане. Нить ворса делала полный оборот вокруг двух нитей основы. ✅ Крестинские ковры — высоковорсовые (около 30 мм). Их не стригли под линейку, поэтому они получались невероятно пушистыми и мягкими. Сегодня центром ремесла остается Дом культуры села Крестики. Здесь работают четыре ткацких станка, два из которых — настоящие раритеты середины 18 века. Несмотря на почтенный возраст, они до сих пор в строю! На них не только реставрируют старинные изделия, но и обучают молодежь, чтобы преемственность поколений не прерывалась. 🧶🧵🪡 Я довольно коротко написал по теме. Сильно больше, если вам интересно, можно прочитать в источниках: 📌 Государственного Центра Народного Творчества Омской области 📌 Медиа "Трамплин" 📌 Портала Культура55 Русский Метеор☄️ #russia #siberia #omsk #art #history #tyumen</t>
+  </si>
+  <si>
+    <t>01.04.26 19:28</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6098</t>
+  </si>
+  <si>
+    <t>Лучшее, что я увидела сегодня в treads</t>
+  </si>
+  <si>
+    <t>31.03.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6094</t>
+  </si>
+  <si>
+    <t>У чалдонов, конечно, и роспись по дереву своя была. В 17-19 веках в зауральских регионах сформировалась своя традиция - Урало-Сибирская роспись. Считается, что изначально свободную кистевую технику принесли переселенцы с Русского Севера, а разноцветья позже добавили люди с Поволжья и Украины. Роспись устоялась, как преимущественно домовая, но без прялок, сундуков и прочей домашней утвари тоже не обошлось. Основные мотивы узоров, как водится в подобных техниках, древо жизни и розан ("Сибирская роза"). Главным отличием этого стиля называют кистевой мазок с «разбелом». Мастер набирает на края плоской кисти одновременно цветную краску и белила. Одним круговым движением создается объемный элемент — лепесток или ягода — с мягким живописным переходом цвета. Эта техника позволяла художникам работать быстро, не прибегая к предварительным наброскам и сложной многослойной прорисовке. Насколько я понял, позже приём заимствовали многие и назвали техникой "Двойной мазок". С другой стороны аналогичный подход использовали мастера Петриковской росписи Украины, откуда, как мы знаем пришла часть истоков Урало-Сибирской росписи. Короче, кто начал первый — поди теперь разберись, но всем красиво. Но по регионам свои особенности всё же были. Например именно для мастеров Прииртышья (нынешней Омской области) было характерено использование синего или голубого фона в работах. Хоть XIX веке синий пигмент и был дорогим и труднодоступным. Те же тюменцы, например, чаще обращались к красным, коричневым тонам фона. 🖌🖌🖌 Всё это дело активно изучается и собирается. И современных мастеров хватает. Как тех, кто пытается просто сохранить былое, так и тех, кто пытается его переосмыслить. Например, в Омске, в Сибирском культурном центре "Терем" 😄 ведётся активная работа по теме и до 30 апреля идёт выставка "Красен дом" об Урало-Сибирской росписи, её прошлом и настоящем. Именно фото с этой экспозиции я и добавил в пост. Снимки сделаны репортерами медиа Трамплин 😌 для их прекрасной статьи о выставке и истории явления в целом. Русский Метеор☄️ #russia #siberia #art #history #omsk</t>
+  </si>
+  <si>
+    <t>30.03.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6093</t>
+  </si>
+  <si>
+    <t>Так, кто же такие, эти самые чалдоны? Версий много, как и вариантов происхождения названий. Сейчас сходятся на том, что слово "чалдон" происходит от "человека с Дона" или с рек Чал и Дон, но бывали времена, когда озвучивали вариант адаптированного монгольского "бродяга", "беглый" (там такого сегодня, вроде, и нет). Но это всё догадки. Уверенности нет. Ведь никто так и не смог понять, откуда конкретно и когда точно пришли в Сибирь эти люди. Известно, что это русские. Известно, что они из европейской части России (иногда даже высказывают вариант, что потомки ушкуйников и чуть ли не родня поморам). Известно, что приходили ещё до 19 века (и чуть ли не с 14-го). Вот, в общем-то, и всё про истоки. Дальше уже понятнее. Шли за свободой, за землёй и самостоятельностью. Ехали трудиться и получать за это сторицей. Приезжие расселялись широко, вплоть до Якутска. В Югре жили, в Барабинской степи. Порой смешивались с автохтонами, порой нет. В итоге появилась целая этническая группа чалдонов. Деревни, населенные ее представителями, сохранялись даже в середине 20 века. Обрядовость свою блюли, диалекты берегли и так далее. Когда в Сибирь пошли освобождённые крепостные, а за ними искатели счастья столыпинских реформ, с чалдонами у них установились отношения натянутые. Те-то уже обжились. Хозяйство доброе, дома чистота, самовар кипит. А тут оборванцы какие-то приперлись. Шишки кедровой не жевали, саган-дайли не пили. Тьфу. Кстати, предки вашего покорного, как раз из тех были, из новоприбывших. Так что, чисто гипотетически, можно было бы затаить генетическую обиду, но они там в итоге как-то все утряслись-устаканились и многие потомки чалдонов уже и не помнят, кто они есть. Но если перед вами вдруг оказывается широколицый славянский дедушка родом с севера Омской области, и разрез его глаз напоминает монголоидный, то, возможно, вам и не кажется. И перед вами типичный чалдон. Русский Метеор☄️ #russia #siberia #omsk #tyumen #yakutsk #krasnoyarsk #novosibirsk #history</t>
+  </si>
+  <si>
+    <t>27.03.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6092</t>
+  </si>
+  <si>
+    <t>Немного само собой сложилось (я помню первые движения в этом направлении лет 20 назад), а немного на волне общего поиска самобытности в Западной Сибири поднялось и стало популярным изучение культуры чалдонов — сибирских старожилов. То работники большереченского центра Старина Сибирская показывают свадьбу в старожильческом стиле на выставке Россия. То в омском Тереме дают выставку урало-сибирской росписи и прочие тематические этнографические события проводя (кто в Омске, и не в курсе - еще успеете посетить, кстати). Причем, работа ведётся по самым разным направлениям. О чем слышал и чего знаю - расскажу. Не переключайтесь. Русский Метеор☄️ #russia #siberia #omsk #art #history</t>
+  </si>
+  <si>
+    <t>24.03.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6086</t>
+  </si>
+  <si>
+    <t>Теплоход "Короленко" стоял в Выборге на приколе с 1993 года и использовался как гостиница. Его построили в 50-х в ГДР, после чего передали в Ленинград, откуда он совершал рейсы, например, в Медвежьегорск через Петрозаводск. Потом катался по волго-донским путям, а в конце теплоходной карьеры совершал рейсы на Валаам. А потом больше 20 лет просто принимал туристов в самом центре старинного города. Внутри именно этого теплохода мы не побывали, но вот на его систершипе в 2013 году проехались по Иртышу в Тобольск и, я вам скажу, это было погружение в мир дизельпанка. Для этого поста я откопал в архивах фото 2014 года. "Короленко" в какой-то момент стал небезопасным и для жильцов и для берега, к которому был пришвартован, но вывести его не смогли. В итоге теплоход сгорел в 2017 году. Как и не было. PS Кстати, на фото с вывеской гостиницы, хоть и слабо, но видно название юрлица компании-владельца. ООО "Титаник". Русский Метеор☄️ #russia #spb #vyborg #petrozavodsk #medvezhiegorsk #omsk #tobolsk #tech #irtysh</t>
+  </si>
+  <si>
+    <t>22.03.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6084</t>
+  </si>
+  <si>
+    <t>На Суздальских озерах во всю весна. Гнездятся утки, гуляют люди, жарятся шашлыки, мужик топором рубит лёд. Русский Метеор☄ #Russia #spb #nature</t>
+  </si>
+  <si>
+    <t>20.03.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6074</t>
+  </si>
+  <si>
+    <t>Омск 2012 из окна февральских трамваев. На улице было изрядно холодно, тем не менее довольно легко одетых людей (4 и 8 фото) хватает. Мы тогда решили проехать по всем маршрутам сразу — в городе их к тому момент было уже не очень много (см фото 1 - и то 10 маршрут, по-моему, тогда уже убрали). Потому какой снимок из какой точки города — вспомнить я затрудняюсь. Кто тут из омичей, тот может попытаться угадать. 😊 И поностальгировать под видео с района улицы Серова. Заметка, кстати, характеризует трамвайный парк города того времени. Русский Метеор☄️ #russia #siberia #omsk #arch #tech</t>
+  </si>
+  <si>
+    <t>20.09.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6539</t>
+  </si>
+  <si>
+    <t>Охта Парк полон чудесных уголков, в которых, однако, тебе не дадут спокойно поесть. Уровень наглости, конечно, не чета грузинскому. Там бродячие кошки в уличных кафе садятся на колени, пристраиваются рядом на диванчике и вообще всячески стараются показать, что они на самом деле домашние и это ты что-то перепутал. А эти спокойно выжидают, когда ты отвернешься. Потому обедаем сосредоточенно, за столом следим, еду не оставляем. Русский Метеор☄ #russia #spb #nature</t>
+  </si>
+  <si>
+    <t>19.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6538</t>
+  </si>
+  <si>
+    <t>Край Питера. Русский Метеор☄ #Russia #spb #arch #tech #nature</t>
+  </si>
+  <si>
+    <t>18.09.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6537</t>
+  </si>
+  <si>
+    <t>Питер едет тусить. Русский Метеор☄ #Russia #spb</t>
+  </si>
+  <si>
+    <t>18.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6536</t>
+  </si>
+  <si>
+    <t>Алла Пугачева внезапно врывается в этот чат. Текст, по легенде, написал поэт Илья Резник в пригородной электричке, впечатлившись разговором двух пожилых попутчиц. Всё это дело положили на музыку, отдающую чем-то этаким народным и получилась песня. Визуально у меня не всё вяжется, но вышло и правда забавно. То ли клюква, то ли дань старой застольной манере, то ли... А как вы думаете? Русский Метеор☄️ #russia #music</t>
+  </si>
+  <si>
+    <t>16.09.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/russianmeteor/6528</t>
+  </si>
+  <si>
+    <t>В музее Института океанографии в Нячанге есть две экспозиции, открытые к 100-летию института (1922–2022), и обе про то, как наука превращается в искусство. Первая называется «Цвета океана». Чёрные стены, на них десятки светящихся панелей, а на панелях не фотографии, а настоящие водоросли, собранные вдоль всего вьетнамского побережья. 70 работ, почти 850 видов красных, бурых и зелёных водорослей. За некоторыми образцами ныряли на 25 метров. Главная сложность была не в сборе, а в сохранении: сухие водоросли быстро теряют цвет. После долгих экспериментов подобрали специальный клей и светодиодную подсветку, и теперь образцы выглядят так, будто до сих пор колышутся в воде. Центральная вещь зала: большая картина «Рыба-лев», собранная из водорослей всех трёх типов, с почти объёмным эффектом. Вторая коллекция: прозрачные рыбы. Около 30 экземпляров костистых и хрящевых рыб, у которых плоть сделали прозрачной, кости окрасили в розово-фиолетовый, а хрящи в синий. Скелет виден целиком без микроскопа, а сама рыба сохраняет естественную форму. Технику осваивали с 2018 года, музей стал одним из первых во Вьетнаме, где она получилась. Выглядит одновременно как учебное пособие и как ювелирная работа. Русский Метеор☄️ #vietnam #khanhhoa #nhatrang #art #nature</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2951,62 +4190,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H285"/>
+  <dimension ref="A1:H423"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="2975.131" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="2990.413" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -9540,50 +10779,2396 @@
       <c r="G284">
         <v>8</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>44287</v>
       </c>
       <c r="B285" t="s">
         <v>855</v>
       </c>
       <c r="C285" t="s">
         <v>856</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>857</v>
       </c>
       <c r="E285">
         <v>157</v>
       </c>
       <c r="G285">
         <v>7</v>
       </c>
       <c r="H285">
         <v>2</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>107878</v>
+      </c>
+      <c r="B286" t="s">
+        <v>858</v>
+      </c>
+      <c r="C286" t="s">
+        <v>859</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="E286">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>107879</v>
+      </c>
+      <c r="B287" t="s">
+        <v>861</v>
+      </c>
+      <c r="C287" t="s">
+        <v>862</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="E287">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>107880</v>
+      </c>
+      <c r="B288" t="s">
+        <v>864</v>
+      </c>
+      <c r="C288" t="s">
+        <v>865</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="E288">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>107881</v>
+      </c>
+      <c r="B289" t="s">
+        <v>867</v>
+      </c>
+      <c r="C289" t="s">
+        <v>868</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E289">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>107882</v>
+      </c>
+      <c r="B290" t="s">
+        <v>870</v>
+      </c>
+      <c r="C290" t="s">
+        <v>871</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="E290">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>107883</v>
+      </c>
+      <c r="B291" t="s">
+        <v>873</v>
+      </c>
+      <c r="C291" t="s">
+        <v>874</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="E291">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>107884</v>
+      </c>
+      <c r="B292" t="s">
+        <v>876</v>
+      </c>
+      <c r="C292" t="s">
+        <v>877</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E292">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>107885</v>
+      </c>
+      <c r="B293" t="s">
+        <v>879</v>
+      </c>
+      <c r="C293" t="s">
+        <v>880</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E293">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>107886</v>
+      </c>
+      <c r="B294" t="s">
+        <v>882</v>
+      </c>
+      <c r="C294" t="s">
+        <v>883</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E294">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>107887</v>
+      </c>
+      <c r="B295" t="s">
+        <v>885</v>
+      </c>
+      <c r="C295" t="s">
+        <v>886</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E295">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>107888</v>
+      </c>
+      <c r="B296" t="s">
+        <v>888</v>
+      </c>
+      <c r="C296" t="s">
+        <v>889</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E296">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>107889</v>
+      </c>
+      <c r="B297" t="s">
+        <v>891</v>
+      </c>
+      <c r="C297" t="s">
+        <v>892</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E297">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>107890</v>
+      </c>
+      <c r="B298" t="s">
+        <v>894</v>
+      </c>
+      <c r="C298" t="s">
+        <v>895</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E298">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>107891</v>
+      </c>
+      <c r="B299" t="s">
+        <v>897</v>
+      </c>
+      <c r="C299" t="s">
+        <v>898</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E299">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>107892</v>
+      </c>
+      <c r="B300" t="s">
+        <v>900</v>
+      </c>
+      <c r="C300" t="s">
+        <v>901</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="E300">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>107893</v>
+      </c>
+      <c r="B301" t="s">
+        <v>903</v>
+      </c>
+      <c r="C301" t="s">
+        <v>904</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E301">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>107894</v>
+      </c>
+      <c r="B302" t="s">
+        <v>906</v>
+      </c>
+      <c r="C302" t="s">
+        <v>907</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E302">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>107895</v>
+      </c>
+      <c r="B303" t="s">
+        <v>909</v>
+      </c>
+      <c r="C303" t="s">
+        <v>910</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E303">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>107896</v>
+      </c>
+      <c r="B304" t="s">
+        <v>912</v>
+      </c>
+      <c r="C304" t="s">
+        <v>913</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E304">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>107897</v>
+      </c>
+      <c r="B305" t="s">
+        <v>915</v>
+      </c>
+      <c r="C305" t="s">
+        <v>916</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E305">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>107898</v>
+      </c>
+      <c r="B306" t="s">
+        <v>918</v>
+      </c>
+      <c r="C306" t="s">
+        <v>919</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E306">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>107899</v>
+      </c>
+      <c r="B307" t="s">
+        <v>921</v>
+      </c>
+      <c r="C307" t="s">
+        <v>922</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E307">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>107900</v>
+      </c>
+      <c r="B308" t="s">
+        <v>924</v>
+      </c>
+      <c r="C308" t="s">
+        <v>925</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E308">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>107901</v>
+      </c>
+      <c r="B309" t="s">
+        <v>927</v>
+      </c>
+      <c r="C309" t="s">
+        <v>928</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E309">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>107902</v>
+      </c>
+      <c r="B310" t="s">
+        <v>930</v>
+      </c>
+      <c r="C310" t="s">
+        <v>931</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E310">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>107903</v>
+      </c>
+      <c r="B311" t="s">
+        <v>933</v>
+      </c>
+      <c r="C311" t="s">
+        <v>934</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E311">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>107904</v>
+      </c>
+      <c r="B312" t="s">
+        <v>936</v>
+      </c>
+      <c r="C312" t="s">
+        <v>937</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E312">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>107905</v>
+      </c>
+      <c r="B313" t="s">
+        <v>939</v>
+      </c>
+      <c r="C313" t="s">
+        <v>940</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E313">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>107906</v>
+      </c>
+      <c r="B314" t="s">
+        <v>942</v>
+      </c>
+      <c r="C314" t="s">
+        <v>943</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E314">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>107907</v>
+      </c>
+      <c r="B315" t="s">
+        <v>945</v>
+      </c>
+      <c r="C315" t="s">
+        <v>946</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E315">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>107908</v>
+      </c>
+      <c r="B316" t="s">
+        <v>948</v>
+      </c>
+      <c r="C316" t="s">
+        <v>949</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E316">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>107909</v>
+      </c>
+      <c r="B317" t="s">
+        <v>951</v>
+      </c>
+      <c r="C317" t="s">
+        <v>952</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E317">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>107910</v>
+      </c>
+      <c r="B318" t="s">
+        <v>954</v>
+      </c>
+      <c r="C318" t="s">
+        <v>955</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E318">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>107911</v>
+      </c>
+      <c r="B319" t="s">
+        <v>957</v>
+      </c>
+      <c r="C319" t="s">
+        <v>958</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E319">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>107912</v>
+      </c>
+      <c r="B320" t="s">
+        <v>960</v>
+      </c>
+      <c r="C320" t="s">
+        <v>961</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E320">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>107913</v>
+      </c>
+      <c r="B321" t="s">
+        <v>963</v>
+      </c>
+      <c r="C321" t="s">
+        <v>964</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E321">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>107914</v>
+      </c>
+      <c r="B322" t="s">
+        <v>966</v>
+      </c>
+      <c r="C322" t="s">
+        <v>967</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E322">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>107915</v>
+      </c>
+      <c r="B323" t="s">
+        <v>969</v>
+      </c>
+      <c r="C323" t="s">
+        <v>970</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E323">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>107916</v>
+      </c>
+      <c r="B324" t="s">
+        <v>972</v>
+      </c>
+      <c r="C324" t="s">
+        <v>973</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E324">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>107917</v>
+      </c>
+      <c r="B325" t="s">
+        <v>975</v>
+      </c>
+      <c r="C325" t="s">
+        <v>976</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E325">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>107918</v>
+      </c>
+      <c r="B326" t="s">
+        <v>978</v>
+      </c>
+      <c r="C326" t="s">
+        <v>979</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E326">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>107919</v>
+      </c>
+      <c r="B327" t="s">
+        <v>981</v>
+      </c>
+      <c r="C327" t="s">
+        <v>982</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E327">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>107920</v>
+      </c>
+      <c r="B328" t="s">
+        <v>984</v>
+      </c>
+      <c r="C328" t="s">
+        <v>985</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E328">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>107921</v>
+      </c>
+      <c r="B329" t="s">
+        <v>987</v>
+      </c>
+      <c r="C329" t="s">
+        <v>988</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E329">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>107922</v>
+      </c>
+      <c r="B330" t="s">
+        <v>990</v>
+      </c>
+      <c r="C330" t="s">
+        <v>991</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E330">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>107923</v>
+      </c>
+      <c r="B331" t="s">
+        <v>993</v>
+      </c>
+      <c r="C331" t="s">
+        <v>994</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E331">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>107924</v>
+      </c>
+      <c r="B332" t="s">
+        <v>996</v>
+      </c>
+      <c r="C332" t="s">
+        <v>997</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E332">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>107925</v>
+      </c>
+      <c r="B333" t="s">
+        <v>999</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E333">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>107926</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E334">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>107927</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E335">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>107928</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E336">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>107929</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E337">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>107930</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E338">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>107931</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E339">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>107932</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E340">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>107933</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E341">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>107934</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E342">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>107935</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E343">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>107936</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E344">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>107937</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E345">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>107938</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E346">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>107939</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E347">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>107940</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E348">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>107941</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E349">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>107942</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E350">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>107943</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E351">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>107944</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E352">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>107945</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E353">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>107946</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E354">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>107947</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E355">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>107948</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E356">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>107949</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E357">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>107950</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E358">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>107951</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E359">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>107952</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E360">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>107953</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E361">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>107954</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E362">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>107955</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E363">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>107956</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E364">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>107957</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E365">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>107958</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E366">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>107959</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E367">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>107960</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E368">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>107961</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E369">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>107962</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E370">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>107963</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E371">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>107964</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E372">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>107965</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E373">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>107966</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E374">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>107967</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E375">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>107968</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E376">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>107969</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>107970</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>107971</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E379">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>107972</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E380">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>107973</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E381">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>107974</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E382">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>107975</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E383">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>107976</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E384">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>107977</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E385">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>107978</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E386">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>107979</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E387">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>107980</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E388">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>107981</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E389">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>107982</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E390">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>107983</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E391">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>107984</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E392">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>107985</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E393">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>107986</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E394">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>107987</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E395">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>107988</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E396">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>107989</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E397">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>107990</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E398">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>107991</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E399">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>107992</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E400">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>107993</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E401">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>107994</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E402">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>107995</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E403">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>107996</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E404">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>107997</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E405">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>107998</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E406">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>107999</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E407">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>108000</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E408">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>108001</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E409">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>108002</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E410">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>108003</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E411">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>108004</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E412">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>108005</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E413">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>108006</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E414">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>108007</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E415">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>108008</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E416">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>108009</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E417">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>108010</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E418">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>125147</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E419">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>125148</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E420">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>125149</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E421">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>125150</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E422">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>125151</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E423">
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">