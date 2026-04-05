--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -1325,369 +1325,372 @@
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>43908</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>52</v>
       </c>
+      <c r="F2">
+        <v>1</v>
+      </c>
       <c r="G2">
-        <v>39</v>
+        <v>103</v>
       </c>
       <c r="H2">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>43909</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>135</v>
       </c>
       <c r="G3">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="H3">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>43910</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>154</v>
       </c>
       <c r="G4">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H4">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>43911</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>195</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H5">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>43912</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>189</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="H6">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>43913</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>164</v>
       </c>
       <c r="G7">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="H7">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>43914</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>188</v>
       </c>
       <c r="F8">
         <v>1</v>
       </c>
       <c r="G8">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="H8">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>43915</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>182</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="H9">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>43916</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>181</v>
       </c>
       <c r="G10">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="H10">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>43917</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>186</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="H11">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>43918</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>234</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H12">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>43919</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>211</v>
       </c>
       <c r="G13">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="H13">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>43920</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>181</v>
       </c>
       <c r="G14">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H14">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>43921</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>222</v>
       </c>
       <c r="G15">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H15">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>43922</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>235</v>
       </c>
       <c r="G16">
         <v>88</v>
       </c>
       <c r="H16">