--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="610">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -900,50 +900,992 @@
     <t>24.04.25 12:08</t>
   </si>
   <si>
     <t>t.me/alexandra_videomaker_krym/15</t>
   </si>
   <si>
     <t>Рилсы я тоже люблю👌🏻 Запилить рилс - это же святое😁 Когда мне хочется оставить воспоминание о событии, ноооо, например, мое вдохновение покинуло чат😆я делаю рилс😎 Когда меня переполняют эмоции события, я могу сделать и полноценное видео события, и пост с фотками, и ещё и рилс! И кто мне запретит😁 Когда мы просто пьём чай у моря и снимать совершенно ничего не хочется, то я всё равно (это же я🤭) обязательно сниму хотя бы просто вид, оформлю это видео трендовой музыкой и, вуаля, рилс готов👌🏻 Потом, через какое-то время, я случайно найду этот рилс на телефоне или на ноуте и он обязательно меня улыбнёт, напомнив тот чудесный момент❤️ А как у вас обстоят дела с рилсами? Любите, умеете, практикуете?)))</t>
   </si>
   <si>
     <t>24.04.25 08:46</t>
   </si>
   <si>
     <t>t.me/alexandra_videomaker_krym/13</t>
   </si>
   <si>
     <t>В видеомейкинге я точно сапожник с сапогами👌🏻 Так что ловите первое видео из моей личной коллекции 😜это только фрагмент видео, чтобы прям сразу вас не утомить просмотром🙌🏻 В прошедшие выходные прошлись с друзьями и семьёй по Виа-Феррате🔥 Она же "железная тропа". Скальный маршрут, оборудованный ступенями и стальным тросом. Ничего общего с альпинизмом не имеет ну разве что чуть-чуть 😁 На самом деле, это  туристическое развлечение доступно для любого человека, который не боится высоты 😉 Крутой день и куча эмоций 💪🏻 г. Ильяс-Кая, Ласпи P.S Если что, я в белой футболке😁</t>
   </si>
   <si>
     <t>24.04.25 07:30</t>
   </si>
   <si>
     <t>t.me/alexandra_videomaker_krym/10</t>
   </si>
   <si>
     <t>Всем привет! Я - Саша!) Этот канал о том, как я делаю классные видео своих путешествий по Крыму! А также помогаю другим создавать яркие видео разных событий 🔥 Но сначала давайте знакомиться! ▫️Живу в Севастополе ▫️Преподаю английский ▫️Замужем, есть 2 дочки ▫️Не пью и не курю (знаю, зануда😆) ▫️Увлекаюсь походами в горы ▫️Очень люблю красивые виды🌄 ▫️Увлекаюсь видеомонтажом ▫️Обожаю кемпинг ▫️В своей семье и среди друзей я главный организатор веселья и генератор идей. Но нет, я не девочка-праздник (злобным драконом тоже бываю😁). Просто креативная💥 ▫️Муж говорит, что я непредсказуема🤦🏻‍♀️😁 ▫️В этом канале будет лайфстайл....или нет....или всё-таки да...смотри пункт выше 👆🏻😂 ▫️Ценю любое мнение, которое вы захотите высказать в моем канале🤗 (но не забывайте про злобного дракона😁) Добро пожаловать❤️</t>
+  </si>
+  <si>
+    <t>14.09.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/519</t>
+  </si>
+  <si>
+    <t>Перевал Бечку и гора Бечку, с. Поляна (Бахчисарай) Именно перевал Бечку в народе зовут Кабаньим. Связи с кабанами - ноль. Просто так повелось. Место красивое и нетуристическое! Но сегодня расскажу то, что обычно остаётся за кадром — изнанку любого похода. В начале похода было тяжело. Хотелось присесть, прилечь, упасть — лишь бы не идти. Но тут… мы заблудились... Продолжение — в моём канале в Мах. Заглядывайте 🙌</t>
+  </si>
+  <si>
+    <t>12.09.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/518</t>
+  </si>
+  <si>
+    <t>Иногда мне кажется, что от слова «Бахчисарай» у меня скоро начнёт дёргаться глазик. 🤪 Но бензин нынче как Камчатский краб: дорого и редко. 😅 А Бахчисарайский район — рукой подать, и он, оказывается, такой разный! Поэтому встречайте — его величество Кабаний перевал! На самом деле он так НЕ называется. ☝️ И я обязательно расскажу об этом чуть позже. Когда мои мизинчики на ножках перестанут на меня обижаться за то, что я оттаскала их 12 км по крымским горам. 🙈😁 ▫️▫️▫️▫️▫️▫️ Если ваше воскресенье ещё не решило, каким быть, — пусть будет добрым. Если уже решило — пусть не передумает! 🙌</t>
+  </si>
+  <si>
+    <t>11.09.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/512</t>
+  </si>
+  <si>
+    <t>Малый Иерусалим, Евпатория Сначала я долго обходила это место стороной. Потом никак не могла туда попасть. А когда наконец попала — уходить не хотелось совсем. 🥰 Обзорной экскурсии без захода внутрь объектов мне оказалось катастрофически мало (хотя знающий человек предупреждал, что так и будет 🙈). Малый Иерусалим насквозь пропитан историей и уникальностью каждого объекта. Вот лишь один факт: собор святителя Николая Чудотворца остаётся уникальным, потому что у него монолитный купол значительного диаметра — и всё это без арматуры. Вес — 156,6 тонн! Однозначно рекомендую маршрут «Малый Иерусалим» к посещению! И сама однажды вернусь сюда — но уже с визитом во все объекты. Координаты: 📍 45.199486, 33.380583 👉 Сайт 👈 А ещё! Здесь я узнала, что в старом Гёзлёве (то есть в Евпатории) ОКНА были визитной карточкой достатка: стекло стоило дорого, поэтому узкие проёмы со ставнями выдавали скромный доход, а большие окна с витражами — богатство. Так что присмотритесь к окнам в старом городе — они все очень разные!</t>
+  </si>
+  <si>
+    <t>08.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/511</t>
+  </si>
+  <si>
+    <t>Гора Чуфут-Кале, Бахчисарай ⛰️ Здесь так красиво, так укромно и так живописно, что хочется остановить время. Джипы в рамках автотура на Чуфут-Кале дают на это место всего 10 минут. Всего десять! А оно тянет остаться на пару часов — выдохнуть, насмотреться и поймать тот самый дзен. Когда я впервые увидела это место на фото, подумала: «Пирамида в Крыму? Да ну!» Оказалось, это Тепе-Кермен — самый маленький пещерный город полуострова. И со стороны он выглядит немного космически. 🥰 Крым без толп — вот он. Дикий. Настоящий. Без фильтров. 📍 Маршрут: Парковка: 44.747886, 33.90495 Поворот направо на лесную тропинку: 44.739826, 33.916489 Снова направо: 44.7353014,33.9236587 Прямо наверх: 44.7350809,33.9242874 Смотровая площадка с видом на Тепе-Кермен: 44.732440, 33.931988 Дистанция: 3,4 км Сложность: ниже средней Подъем: пологий, но идти в горку Время: 1:30 в одну сторону (Маршрут НЕ маркирован, но тропа очевидна) Как вы там? Сентябрь пахнет совещаниями, мокрым асфальтом или «а не махнуть ли нам куда-нибудь»?</t>
+  </si>
+  <si>
+    <t>06.09.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/502</t>
+  </si>
+  <si>
+    <t>Сегодня Крым местами накрыли сильные дожди, но вчера мы без единого намёка на непогоду отметили 36-й день лета! 😁 Солнце, жара, всё утопает в зелени… Хотя не буду лукавить: в лесу уже проглядывают рыжие нотки осени. Но какая разница, что там на календаре?! Главное, что вся наша банда в сборе и мы продолжаем искать новые маршруты — несмотря на смену сезона и эту неизбежную необходимость работать с понедельника по пятницу! 🤷‍♀️😅 На фото — целых три крымских локации. Узнаёте какие-нибудь?</t>
+  </si>
+  <si>
+    <t>03.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/501</t>
+  </si>
+  <si>
+    <t>Мастер-класс в студии «Арт-Пятница», Севастополь Смотрите! Я не только в треккинговых кроссовках топаю по горам. Иногда я даже платье надеваю! 😅 Всё потому, что у нас с подругой — идеальный дружеский союз: я таскаю её в горы, а она водит меня на творческие мастер-классы. 😁🫶 Итак, студия «Арт-Пятница» — это эстетика, вдохновение и уют. Мы расписывали шоперы. Можно было срисовать с готового образца или (как сделала любительница гор, то есть я) найти картинку в интернете и нарисовать свою. На создание эскиза, перенос на ткань и раскраску даётся 3 часа. Но если вы, как я, не особо усидчивы, то можно управиться и за час 💪😁 А дальше — общение, чай, печеньки и фрукты. Всё это уже входит в стоимость. Сколько стоит мастер-класс, не подскажу — я была приглашённым гостем. Но уверена: в группе студии 👉 по ссылке 👈 найдётся вся актуальная информация. 📍 Студия «Арт-Пятница» 44.576707, 33.521831 В общем, было необычно, креативно и очень душевно. Отличный вариант и для детского праздника, и для взрослой компании!</t>
+  </si>
+  <si>
+    <t>01.09.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/500</t>
+  </si>
+  <si>
+    <t>Челлендж «92 секунды лета 2026» — официально завершён! С каждым годом ВСПОМНИТЬ, что нужно снять заветную секунду в течение дня, становится всё сложнее! 🤦‍♀️😅 Но сейчас, пересматривая это видео, я понимаю: пусть эта традиция ещё немного поживёт. Она того стоит! Я безумно благодарна этому лету! Вопреки всем обстоятельствам, оно оказалось ярким, активным, полным жизни, людей и эмоций! Без десятка ложек дёгтя, конечно, не обошлось. 😉 Но я выбираю фокус на хорошем! Возможно, нужно было сидеть дома, бояться и экономить бензин… Но мы сделали выбор — жить здесь и сейчас! И именно этот выбор подарил нам невероятный рассвет на Ильяс-Кая, прогулку улицами Алупки, удивительный новый пляж в Санаторном, закаты в разных уголках Крыма, каякинг с дельфинами на Инжире, новый опыт скалолазания и множество других ярких моментов. А теперь ваша очередь! Делитесь, что хорошего подарило вам лето 2026? Яркий момент, искренняя эмоция, неожиданное открытие или просто «вау» — пишите в комментариях! 👇🤗</t>
+  </si>
+  <si>
+    <t>30.08.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/493</t>
+  </si>
+  <si>
+    <t>Вот не поверите! Мы вообще не планировали никаких походов. Ну, сами понимаете: ребёнок в гипсе — какие уж тут приключения?.. Но этот самый ребёнок заявил: «Хочу в поход! Я и так всё пропустила в прошлые выходные. Найдите мне маршрут по прямой!» Мы нашли. 😁 И пошли! В итоге: 🐿 Встретили белку 🍇 Попробовали дикую ежевику 🌰 Насобирали орехов ☕️ Сварили кофе на огне 🎉 Снова отметили мой день рождения — пирог со свечкой прямо у озера! 🌅 А под конец — закат Главный заказчик (она же наша младшая дочь) остался абсолютно доволен! 😎 Как ваши выходные? Чему-нибудь улыбнулись? ☺️</t>
+  </si>
+  <si>
+    <t>28.08.26 18:44</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/492</t>
+  </si>
+  <si>
+    <t>Старое Севастопольское шоссе Это историческая дорога, которая когда-то соединяла Севастополь и Ялту. Строительство велось 10 лет по инициативе графа Михаила Воронцова. До наших дней сохранился лишь небольшой отрезок — от Орлиного до Алупки. Сегодня о нём почти никто не помнит, и мало кто по нему ездит: дорога местами разбита, петляет серпантином, да и Южнобережное шоссе всем привычнее. Но на старом шоссе есть один классный "парапет" (четвертый кадр в видео). Можно сесть, по-детски свесить ноги и просто смотреть на закат. Правда, мы промахнулись с сезоном: приехали, а там… тень. Летом, оказывается, этот парапет в теневой зоне. 🤪 Ладно, возьмём реванш зимой! Но расстраиваться и разворачиваться — точно не про нас. Мы проехали чуть дальше, нашли местечко на обочине, где солнце было прекрасно видно, и устроили пикник прямо там. Точной геометки нет, но вот ориентир: 📍 44.417301, 33.892840 И кстати! До конца лета осталось всего 3 дня. Пусть в эти выходные случится то, что вы потом вспомните с улыбкой ❤️</t>
+  </si>
+  <si>
+    <t>24.08.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/491</t>
+  </si>
+  <si>
+    <t>Скальное восхождение на гору Кошка. Маршрут «Восточная скула», Симеиз 🧗‍♂️ Все подробности — в моём канале в Max. А здесь — просто яркий кусочек нашего приключения! 🔥</t>
+  </si>
+  <si>
+    <t>21.08.26 20:00</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/487</t>
+  </si>
+  <si>
+    <t>У меня сегодня день рождения! 🥳 Дата круглая, красивая и, говорят, кризисная 😜 Кто так считает — не знаю, но я уверена: это самый честный и свободный возраст в моей жизни! 💪 Сегодня многое пошло не так, праздник мог быть сорван.... Вчера наша младшая дочка сломала руку... Часть планов пришлось отменить. Честно? Я готова была отменить всё. Но муж сказал: «Что за тупость? Вы едете, а я остаюсь с малой!» Идеальный мой человек 🥹 Он знал, как я хотела попробовать скалолазание, — и не дал его отменить. Жизнь — удивительная штука. А моя — ещё и полна удивительных людей. Сегодня все старались, чтобы я улыбалась. И я улыбалась! Даже после бессонной ночки в травмпункте. 🙈 Ну а пригласить дорогих гостей на скалолазание — это чисто в моём стиле! 😅💪 Я в шоке, девчонки мои в шоке, но надо было думать, прежде чем выбирать меня в друзья и мамы. 😂 (Спойлер: всем очень понравилось 🔥) Не знаю, что и сколько ещё приготовила для меня жизнь. Но я готова взять всё! ❤️</t>
+  </si>
+  <si>
+    <t>19.08.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/486</t>
+  </si>
+  <si>
+    <t>Место Х Здесь в I веке стоял римский военный лагерь, а в начале XX века великий князь Георгий Михайлович построил дворец. Рядом сохранились руины римских бань и остатки водопровода. На территории парка растут деревья, привезённые из Средиземноморья. В скалах у моря находят обломки посуды и монеты времён Римской империи. Есть старая лестница к воде, вырубленная прямо в камне. Что это за место?</t>
+  </si>
+  <si>
+    <t>17.08.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/485</t>
+  </si>
+  <si>
+    <t>Пляж в пгт Санаторное (Форос) Готовясь к поездке в Санаторное, я посмотрела много видео. Запомнилась фраза: «Место довольно заброшенное, но природа — одна из лучших в Крыму». Интригующе... Когда наш главный навигатор (он же муж) посмотрел маршрут, он тяжело вздохнул. Нас ждали узчайшие улочки ЮБК, где разъехаться могут разве что два велосипедиста, и легендарный квест «Найди парковку». 😅 Но он сказал: «Хорошо, едем. Но в 7 утра, чтобы был шанс припарковаться». Встать в 6 утра в субботу? «Пфф, легко!» — уверенно сказала я. (Спойлер: нет 😁) Итог: видео не врали! Инфраструктура старая, но место — дивное. Этот пляж мгновенно ворвался в мой личный топ лучших! Мало людей, прозрачная вода, горы и обалденная природа. ☺️ Маршрут: Парковка: 44.402326, 33.826663. От парковки 100 метров назад. Спуск — 400 ступеней. Лестница крепкая, идти нормально. Первый пляж: 44.400194, 33.826090. Второй пляж: 44.401201, 33.828568. От первого влево вдоль моря под скалой 5 минут. Там живописнее и уединённее.</t>
+  </si>
+  <si>
+    <t>14.08.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/484</t>
+  </si>
+  <si>
+    <t>Крокодиляриум, Ялта Совсем ничего не ждала от этого места. Просто ребёнок уже год о нём говорил — и я сдалась. Думала: отстою своё и побежим дальше. Но в итоге мне неожиданно понравилось. 🙈 Нет, там не было питона с головой крокодила и хвостом рыбы (и, наверное, это даже хорошо 😅). Но в этих ползучих и кусючих есть что-то гипнотическое — разглядываешь и не можешь оторваться. Нам ещё и повезло: все обитатели были активными и подвижными. Мой фаворит — крабик. Я прям залипла на него. 🥰 Экспозиция не огромная, но мы провели там час и даже не заметили. Цены (июль 2026): Взрослый — 1500 ₽ Детский (3-12 лет) — 1000 ₽ Оплата только наличными. Координаты: 📍 44.497029, 34.170880 Подробности — в группе ВК. Кстати, осталось всего 3 летних субботы! А потом будут уже совсем другие — осенние, с ветром и первыми лужами. 🍂 Минутка меланхолии окончена. 😁 Грусть — в топку, пятую точку — с дивана! Лето ещё не всё сказало! ☀️</t>
+  </si>
+  <si>
+    <t>11.08.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/482</t>
+  </si>
+  <si>
+    <t>Скала Аледин-Акай-Кая, с. Белокаменное (Бахчисарай) Какое красивое название, да? Вот только перевода у него почти нет. Возможно, это «скала старшего брата»: «Кая» — скала, «Акай» — старший брат. А «Аледин»? Нет, это не тот парень, который дружил с джином и гонял на ковре-самолёте. Интернет я пытала долго, но он поклялся — не знает. 😁 Место прикольное и совсем нетуристическое — людей мало. Почти всю дорогу топаешь по прямой, но ближе к финалу — бодренький подъёмчик. Минут 15, чтобы вспомнить, где твой пульс, все крепкие словечки и что нормальные люди в субботу вечером валяются в кроватке, а не доказывают скале, что ты не слабак. 😁 Закат был холодный, розово-фиолетовый — тот самый, августовский. Он всегда напоминает, что лето потихоньку собирает чемоданы. Но было красиво. 💜 Маршрут в моём канале в Max 👈</t>
+  </si>
+  <si>
+    <t>09.08.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/477</t>
+  </si>
+  <si>
+    <t>8 км по плану, 12 км по факту, в подарок змея 🐍 и закат на десерт У нас есть правило: на новый маршрут — только утром. На закаты мы ходим только туда, где уже бывали раньше. Но вчера мы нарушили правило и рванули на незнакомый маршрут провожать солнце. Место заката было очевидно: гора стояла прямо перед нами. Но до заката оставалась куча времени, и мы решили: «А давайте сходим ещё куда-нибудь?» Спойлер: и свернули не туда. 😅 Вместо запланированных 3 км намотали 7. До нужной точки всё-таки добрались, но самое неожиданное случилось именно на «заблудившемся» участке. Впервые за все годы наших крымских походов мы увидели... змею. 🤩 Мораль вчерашнего вечера: лучшая тропа — та, на которой ты не планировал оказаться. Жизнь всегда даёт больше, чем мы просим, если позволяем ей себя удивлять. И в такие моменты понимаешь: жизнь прекрасна. ❤️</t>
+  </si>
+  <si>
+    <t>05.08.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/476</t>
+  </si>
+  <si>
+    <t>Пляж Батилиман, Ласпи Знаете, куда едут люди, которые всю ночь не спали, ползли в горы, встречали рассвет? Домой? Спать? Не! Мы с такими людьми не знакомы. 😁 Мы после Ильяс-Кая рванули на море! 🔥 Что сказать — Батилиман жив! Мы не были здесь два года. Думали, уже всё застроено, а у входа встречает табличка «Частная территория, иди-ка ты, дружок, обратно». Но нет! Проход по-прежнему свободный! Правда, разруха вокруг впечатляет... Дорога стала ещё хуже (хотя куда уж хуже?), а мостики и ступеньки держатся на честном слове и молитвах всех туристов. 🫠 Но пока проходимы — и на том спасибо. Зато пляж окутан такой красотой, что все разрухи просто меркнут. Горы, море, этот вид... ммммм, как это не обожать? 💙 📍 Маршрут: Парковка: 44.418895, 33.681865 Пляж: 44.417918, 33.681270</t>
+  </si>
+  <si>
+    <t>04.08.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/475</t>
+  </si>
+  <si>
+    <t>Рассвет на Ильяс-Кая, Ласпи Среди походников не найдётся ни одного, кто не слышал бы про гору Ильяс-Кая. Маршрут суперпопулярен! И дело не только в горе: сначала вы придёте к Храму Солнца, а он ещё популярнее! Но многие доходят только до Храма Солнца — дальше пугает подъём с перчинкой. По мне — так с самой минимальной. Но все реагируют по-разному, поэтому предупреждаю. На закатах мы бывали здесь не раз. Очень красиво, но вечером тут, мягко говоря, людно. А вот встретить рассвет мы решились впервые. Да, мы хорошо знаем тропу, но ночь есть ночь — она непредсказуема. 🫣 Компания собралась быстро: все взрослые, слегка безумные, с нами наш лучший гид (он же мой муж) и наше чувство юмора. С таким набором всё прошло идеально! Итак, хронология: Выезд из Севастополя — в 2:00. Выход на тропу — в 3:00. На вершине — уже в 4:30. Солнце вышло из-за гор в 5:44. Кстати, в лесу нас встретили аж 7 котов! Один из них поднялся с нами до самой вершины. 🤦‍♀️😁 И бутербродики, конечно же, ел вместе с нами. 😅 Но главное — сам рассвет... Восхитительный. Удивительный. Потрясающий. 💛 Сначала тёмное небо у кромки гор становится густо-синим, потом пробивается оранжевый, а дальше палитра разгорается всеми оттенками жизни. А тот первый лучик, выглянувший из-за гор, — его не забыть. ☺️ На рассвете мы не встретили ни одного человека. Никого. Только мы, горы, коты и это невероятное небо. Это лучший опыт лета! 📍 Маршрут: Парковка: 44.419388, 33.728678 Переходим дорогу и выходим на тропу за остановкой Ласпи: 44.418031, 33.728620 Дальше идём по указателям Большой Севастопольской тропы. От Храма Солнца тропа уходит вправо на Ильяс-Кая: 44.406406, 33.741710 Дальше по указателям БСТ до вершины. Дистанция: 2,3 км Сложность: средняя Подъём: пологая лесная тропа, последние 20 минут — крутовато, но терпимо. Время: 1,5 часа в одну сторону ⚠️ Важно: рассветный поход — это круто, только если вы уже знаете маршрут. А теперь признавайтесь, что думаете про нашу авантюру? 😁👇 🔥 — Вы безумцы! Но глядя на вас, и мне захотелось. ❤️ — Вы вдохновляете! Пусть не на гору, но на улыбку — точно. 😁 — Берёте в команду новичка? Обещаю не ныть и делиться печеньками.</t>
+  </si>
+  <si>
+    <t>04.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/473</t>
+  </si>
+  <si>
+    <t>02.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/471</t>
+  </si>
+  <si>
+    <t>Говорят, август — как вечер воскресенья. Это время, когда ты всё ещё отдыхаешь, ногами — здесь, на диване, но головой уже в понедельнике. Так и август: календарь ещё показывает лето, ты всё ещё в шортах и с арбузом, но в воздухе уже витает сентябрь с его делами и рабочим ритмом. Не важно, кто там что говорит, — а мы встретили этот «вечер» потрясающим рассветом на Ильяс-Кая. 💛 Этим летом я часто ловлю себя на мысли: «Это лучший день лета». Но каждое новое путешествие тихонько обгоняет предыдущее. И эта поездка — не исключение. Она стала самым лучшим днём из всех лучших. А рассвет, который мы увидели, — самый красивый в моей жизни. Что август приготовил нам дальше — пока загадка. Но я жду каждый его следующий миг с тёплым нетерпением. 🥰 Про то, во сколько мы встали и кто вышел к нам из леса ночью, напишу чуть позже. А пока я ещё побуду в этом своём маленьком счастье, согреваясь им изнутри. Гора Ильяс-Кая 682 метра над уровнем моря 1 августа 2026 Солнышко вышло из-за гор в 05:44</t>
+  </si>
+  <si>
+    <t>31.07.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/469</t>
+  </si>
+  <si>
+    <t>Скала Айвазовского, Алупка Знаковое место, напрямую связанное с Иваном Константиновичем Айвазовским. В Алупке он бывал регулярно. Особенно его привлекала нижняя часть Воронцовского парка — там, среди зелени, прямо в море уходит скала. С неё отличная панорама: Чёрное море и Ай-Петри. Художник подолгу работал здесь, изучая свет, цвет воды и движение волн. Сейчас на скале обустроена смотровая площадка. Подъём — по ступеням, вырубленным прямо в камне. Наверху — памятная табличка на трёх языках. Маршрут: Парковка: 44.419328, 34.047060 Старт спуска по ул. Фрунзе: 44.419185, 34.047505 Спускаемся по лестницам к морю (справа от Воронцовского дворца): 44.420733, 34.053375 После спуска идём влево до самой скалы: 44.418236, 34.056701 P.S. Младшая дочь сегодня спрашивает: «Мама, куда поедешь на свой день рождения?» — «А зачем куда-то ехать?» — «Чтобы отдыхать и наслаждаться жизнью». Шесть лет — младенцем уже не назовёшь, а истину глаголет. ☺️ Что там у вас по наслаждению жизнью в эти выходные? ☺️</t>
+  </si>
+  <si>
+    <t>28.07.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/464</t>
+  </si>
+  <si>
+    <t>Органный зал «Livadia», пгт Ливадия С этими вашими горами я совсем забыла, как люблю органную музыку! 😁 В Ливадийском органном зале я впервые, но это была любовь с первой ноты. Безумно, невероятно, до мурашек! У этого места удивительная история. Делюсь фактами, которые меня поразили: ▪️Орган создал всего один человек — Владимир Хромченко. ▪️Он был гениальным органистом, его приглашали играть по всему миру, но он так любил своё детище, что остался жить и работать в Ливадии. ▪️ На создание органа ушло более 8 лет ручного труда — рубанки, пилы, стамески и никакой автоматики. ▪️В инструменте — 4600 труб! Самая большая — около 6 метров, а самая крошечная — всего несколько миллиметров. ▪️В Крыму всего 3 органа, и все три сделаны руками Хромченко: в этом зале, в армянской церкви Ялты и в детской школе искусств Ливадии. 🎫 Стоимость билетов (июль 2026): Взрослый — 500 ₽ Детский — 300 ₽ Расписание концертов — в их группе. 👈 📍 44.475486, 34.143147</t>
+  </si>
+  <si>
+    <t>25.07.26 18:18</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/462</t>
+  </si>
+  <si>
+    <t>Иногда можно никуда не ехать, не лезть в горы, не идти в музей. Можно просто выйти в ближайший парк или, как мы, на пляж возле дома. Выпить чай, почитать книгу и поднять голову как раз вовремя, чтобы заметить, что закат сегодня особенно красивый. Пляж Солдатский, Севастополь 25 июля 2026 Солнышко село в 20:14 А как ваша суббота?</t>
+  </si>
+  <si>
+    <t>24.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/461</t>
+  </si>
+  <si>
+    <t>Стою, смотрю на «Мрию» прямо сейчас — и снова не вижу никакого лотоса. Зато вижу стрекозу. 🤦‍♀️😁 Серьёзно. Всё это время я была уверена, что архитекторы вдохновлялись именно стрекозой. А тут оказывается… лотос. Кстати, мама стоит рядом и тоже говорит: «Стрекоза! Ну какой лотос?» Верю маме, мама старше. 😅</t>
+  </si>
+  <si>
+    <t>23.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/459</t>
+  </si>
+  <si>
+    <t>Милютинский парк, Алупка Очень милый парк прямо на выезде из города! И мне кажется, он прекрасен именно для местных. Там: — шикарная пикниковая зона с беседками, с большой песочницей и качелями — современный скейт-парк — видовая площадка со скамейками — сцена — большая зона с качелями А главное — людей почти нет. Потому что все, видимо, гуляют по нашумевшей улице Фрунзе и Воронцовскому парку. 😅 Но ведь у местных тоже должно быть место, где можно уединиться от туристов в разгар лета и в тишине пожарить шашлычок! ☺️ Парк открыт для всех, вход бесплатный. Координаты: 📍 Парковка возле парка: 44.411573, 34.025981</t>
+  </si>
+  <si>
+    <t>20.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/457</t>
+  </si>
+  <si>
+    <t>Пляж Инжир, Балаклава (Севастополь) Дикий, труднодоступный и безумно красивый — это он. Хотя официально это место называется урочище Аязьма. ☝️ Сюда ведут три пути: — на катере по морю — пешком из Балаклавы (5 км) — пешком из села Резервное (3 км) На выходные у нас был чёткий запрос: без гидов и билетов, поменьше людей и близко к Севастополю. «На Инжир из Резервного!» — объявила мать семейства. «Ты в своём уме? — удивился папа. — Как мы оттуда поднимемся с малой?» «Как-нибудь дошкребёмся», — хладнокровно сказала безумная мать. 😅 Фишка маршрута: туда идём вниз, обратно — наверх. Вторая фишка: 400 м высоты нужно набрать за 1,2 км. Это довольно круто. 🙈 Тропа каменистая — шагаешь по камням как по ступеням. Спустились мы бодро. Отлично отдохнули, нанырялись с камней, вышли в море на каяке, увидели дельфинов в 10 метрах от нас, налюбовались видами Аязьмы, встретили друзей — ииии… стартанули обратно. А вот тут началась магия. Наш маленький человек надела наушники, включила сказку, во рту чупа-чупс (запрещёнка, доступная в походах) и на подъёме даже не пискнула. 🤷‍♀️😅 400 м в гору за 1,2 км (с остановками, конечно). Девочке Теоне — 6 лет. 💪 Итог: было круто во всех смыслах. 🔥 Но на вопрос «Ещё пойдём?» семья дружно рявкнула: «НЕТ». 😁 📍 Маршрут: Парковка и старт: 44.469530, 33.671860 Первая смотровая и отсюда начинается спуск к Инжиру: 44.47101, 33.64912 Пляж Инжир: 44.468725, 33.637835 Тропа маркирована! (синие метки 🔵) Дистанция: 3 км Сложность: высокая Подъём: крутой Время: спуск - 1,5 часа, подъём - 2,5 часа Вывод: берите ялик из Балаклавы (маленький катер). Комфортно, с ветерком, 500 ₽ с человека. И без крепатуры на три дня. 😉</t>
+  </si>
+  <si>
+    <t>18.07.26 19:17</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/456</t>
+  </si>
+  <si>
+    <t>Пляж Инжир, Балаклава (Севастополь) 18 июля 2026 Окрестности этого пляжа можно фотографировать бесконечно 💙 Кстати, ялики ходят: Пляж Инжир — 500₽ Серебряный пляж — 200₽ Мы же попёрлись пешком 🤦‍♀️😁 Спойлер: было очень круто. В прямом и переносном смысле. 🤭 Теперь у нас есть и история для отдельного поста, и крепатура 😁</t>
+  </si>
+  <si>
+    <t>18.07.26 19:16</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/448</t>
+  </si>
+  <si>
+    <t>17.07.26 18:53</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/440</t>
+  </si>
+  <si>
+    <t>Гора Ай-Йори, Алушта Я давно хотела сюда попасть. И вдруг — среди всех маршрутов тургруппы дочь выбирает Ай-Йори! Я, конечно, уточнила: — Километраж видела? — Ну да, — отвечает она. — Ну ок, — говорю я. 😅 В общем, собрали компанию, забыли солнечные очки (всей компанией!), и поехали в Алушту. И нам повезло: солнышко взяло выходной, так что команда «щурься» была отменена! 😁 Ай-Йори — это название и горы, и источника. Тропа к нему проходит через лиственный лес. У источника есть бесплатная баня, купель с ледяной водой и турстоянка с беседками. И вот там, в беседках, нас застал ливень! А мы сидим, пьём чаёк, слушаем шум дождя и шелест мокрой листвы. Ну кайф же. 🥰 Когда потоки чуть утихли, мы пошли на вершину Ай-Йори. А там... Красивее залитых солнцем гор могут быть только они же — но в дымке тумана и в каплях лёгкого дождика. Дистанция: 6 км (в одну сторону) Сложность: средняя Подъём: минимальный, тропа пологая, но 6 км — это 6 км, будьте готовы Время: 1:50 в одну сторону Мы ходили с тургруппой Крымбус. Повторение этого маршрута будет в августе. Такие походы напоминают: счастье не в солнце, а в настроении. Позитив всегда можно включить самим! Хороших выходных! ☀️</t>
+  </si>
+  <si>
+    <t>16.07.26 18:22</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/439</t>
+  </si>
+  <si>
+    <t>Ялта сегодня ☀️ 16 июля 2026 И сегодня, и всегда — Ялта прекрасна! Мы встретили экватор лета именно здесь! Да, половина лета уже позади! Что можно успеть в Ялте за один день: — приехать на рейсовом автобусе — дойти пешком от автовокзала до набережной (всего 25 минут) — исполнить мечту младшей дочери сходить в Крокодиляриум — отправиться на морскую прогулку на теплоходе — увидеть Ласточкино гнездо и под ярким солнцем, и под внезапным ливнем — искупаться и отдохнуть на пляже «Приморский» — съесть мороженое и чурчхеллу Кстати, интересный факт: когда Ялте присвоили статус города в 1838 году, в ней проживало всего 130 человек.</t>
+  </si>
+  <si>
+    <t>13.07.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/431</t>
+  </si>
+  <si>
+    <t>Что посмотреть в Алупке за один день? Помню, лет 30 назад мы приезжали сюда только ради Воронцовского дворца. 🙈 Теперь Алупка — это прежде всего прогулки. Неторопливые, по узким улочкам, вдоль старых деревьев. А дворец стал приятным дополнением, но уже не главной целью. Итак, мой ТОП мест: Обновлённая улица Фрунзе В 2024 году здесь завершилась глобальная реконструкция. В результате появился Воронцовский променад длиной 750 метров. Воронцовский дворец Такой же романтичный и величественный, как и много лет назад. Если не хотите идти внутрь — используйте как фото-локацию. Воронцовский парк Каменные хаосы, витиеватые аллеи, озёра с лебедями и пушистыми лебедятами, каскады водопадов и множество растений. Парк создавали 30 лет! ☝️ Детский пляж — маленький, уютный и совсем рядом с дворцом. Скала Айвазовского — классная смотровая площадка рядом с Детским пляжем 🔥 Сквер «Солнечный» Пройти мимо не получится 😅 Ребёнка не оторвать от бесплатного верёвочного парка. А вообще, Алупка — это настроение! Солнечное, лёгкое, беззаботное. Это аромат магнолий, художники на улицах, ощущение «никуда не спешить» и, конечно, котики. Они повсюду! Хотя официальный символ города — лисица, но коты с этим не согласны. 🤭 Старт маршрута тут: 📍 44.419217, 34.047574 Совершить такое путешествие можно с группой «Этот удивительный Крым». Ну что, признавайтесь: захотелось в Алупку? Или считаете «чего мы там в этой вашей Алупке не видели»? 😅</t>
+  </si>
+  <si>
+    <t>11.07.26 18:41</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/430</t>
+  </si>
+  <si>
+    <t>Алупка сегодня ☀️ 11 июля 2026 Яркая, красивая, солнечная, малолюдная — и безумно классная! Гулять — не перегулять! 15 000 шагов — и море позитива 🔥</t>
+  </si>
+  <si>
+    <t>10.07.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/429</t>
+  </si>
+  <si>
+    <t>Гора Кильсе-Бурун, Форос Наша младшая дочь назвала эту гору Кисель-Бурун. 😁 Звучит вкуснее! Кильсе-Бурун переводится как Церковный мыс. И когда-то на вершине стоял храм! Археологи нашли следы построек IX–XV веков. Сейчас остались лишь фрагменты двух стен. Мы их видели, но не предположили, что это храм. 🙈 Маршрут проходит по Большой Севастопольской тропе (БСТ), если начинать со стороны Форосского Канта. Тропа приятная, хоть и не короткая. А виды на Байдаро-Кастропольскую стену завораживают! Высота — 711 метров над уровнем моря, при этом фактический набор высоты довольно скромный. 📍 Маршрут: Парковка и старт: 44.406768, 33.793547 После выхода на плато (~ через 30 минут) находим щит БСТ и дальше идём, ориентируясь на указатели. Кильсе-Бурун: 44.41164, 33.82678 Финиш — металлическая вышка. Дистанция: 2,8 км Сложность: средняя Подъём: первые 30 мин и последние 15 мин — тропа в горку. Остальное — пологая тропа, почти по прямой. Время: 1:40 в одну сторону. Кстати, завтра выходные! Позвольте себе чуть больше счастья. Даже если для этого нужно будет сделать чуть больше шагов и проявить чуть больше щедрости по отношению к себе. Кэшбэк вам начислят тёплыми воспоминаниями! ❤️</t>
+  </si>
+  <si>
+    <t>06.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/428</t>
+  </si>
+  <si>
+    <t>Просто закат без координат 🌄 Где это? Промолчу. 😉 Если хотите увидеть маршрут и детали — приглашаю в Max ❤️</t>
+  </si>
+  <si>
+    <t>03.07.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/427</t>
+  </si>
+  <si>
+    <t>Бирюзовое озеро, Гаспра Как же по-разному может выглядеть одно и то же место, правда? Видео №1 — магия для соцсетей: фильтры и ретушь. Видео №2 — те же кадры в реальности пасмурного дня, где озеро прячет свои краски. В ясный солнечный день вода и правда бирюзовая. Вокруг много скамеек, можно присесть и никуда не спешить. Есть мостик для фото — простой, но кадры на нём получаются эффектные. В общем, просто и красиво 🩵 Я была здесь с Крымбус.рф по маршруту «Бирюзовое озеро + Ласточкино гнездо» в июне. Но маршрут повторяется и в июле. Как добраться сюда на машине, я уже рассказывала 👉 здесь 👈 P.S. Друзья, я сейчас больше в Max. Интерес к ТГ пропадает. Посты здесь ещё будут, но редко. Если вам нужна копилка маршрутов по Крыму — она в Max. Заглядывайте 🙌 👉 Мой канал в Max 👈</t>
+  </si>
+  <si>
+    <t>30.06.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/425</t>
+  </si>
+  <si>
+    <t>Ласточкино гнездо, Гаспра Наша главная достопримечательность — на месте. Выглядит отлично, прям видно, что любят и лелеют. Вокруг, правда, всё перекопано — стройка века во всей красе. 🤪 Говорят, новый отель мастерят. Лестница, по которой обычно спускались, закрыта. Путь к замку начинается прямо от парковки: 📍 44.432429, 34.123671 Кстати, я ни разу не была внутри замка. Хоть расскажите, что там?</t>
+  </si>
+  <si>
+    <t>29.06.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/424</t>
+  </si>
+  <si>
+    <t>Форосский Кант, Форос Это пока единственное место в Крыму, куда мы возвращаемся каждый год. И всегда — в закатные часы. Потому что вечером здесь всё становится чуточку волшебнее, краски — наглее, и жёлто-оранжевый цвет заливает всё вокруг, как будто природа поставила точку в этом дне жирным оранжевым маркером. 27 июня 2026 солнышко село в 20:16. Маршрут 👉 здесь 👈</t>
+  </si>
+  <si>
+    <t>28.06.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/423</t>
+  </si>
+  <si>
+    <t>Есть желания, которые сбываются годами. А есть те, которые — на следующий день. В пятницу днём я написала: «Очень хочется в горы. Чтобы тихо. Чтобы спокойно». И в ту же пятницу Вселенная посмотрела на наши планы и сказала: «Это не ваше». Переписала маршрут. И в субботу мы оказались в горах. Абсолютно неожиданно. Все вместе. И это было здорово! Когда вокруг хаос — мы идём в горы. Когда всё против — мы всё равно живём. Назло. Вопреки. И со вкусом. 🧡</t>
+  </si>
+  <si>
+    <t>26.06.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/422</t>
+  </si>
+  <si>
+    <t>Розовое озеро Сасык-Сиваш, Саки–Евпатория Сначала смотрим видео. ☝️ А теперь снимаем розовые очки. 😅 Розовое? Да. Популярное? Очень. Полезное? Бесспорно. Но... вы же посмотрели видео? Можно сколько угодно говорить: не тот месяц, не та погода, не тот ракурс. Но факт остаётся фактом — это чистой воды фото-локация. Здесь солнце, тени и ракурсы решают абсолютно ВСЁ! Я такие места не люблю. Но это же я. А это мой канал и моя призма восприятия. И это нормально 😉 Маршрут: Поворот с трассы: 45.141310, 33.511235 Поворот к озеру: 45.148861, 33.514720 Пирс у озера: 45.154635, 33.511570 Важные моменты: 1. Посещать только в ясную солнечную погоду. 2. Берите с собой воду, чтобы смыть соль с рук и ног — она остаётся на коже и колется. 3. В самом озере идите по боковым дорожкам тропы — посередине ил, затягивает. А вообще.... очень хочется в горы. Чтобы тихо. Чтобы спокойно. И пусть солнце лупит в глаза, а я без очков. Пусть младшая ноет, что тяжело. Пусть старшая идёт с видом, будто без интернета жизнь не имеет смысла. Пусть муж всё время говорит «Осталось 300 м». И это мой личный рай. Потный, уставший и счастливый. ❤️</t>
+  </si>
+  <si>
+    <t>22.06.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/421</t>
+  </si>
+  <si>
+    <t>Наше маленькое путешествие по западному Крыму подошло к концу, и мы уже в Севастополе со всеми его «прелестями», которые уже успели оценить. 🤪 Вчера, напоследок, прошлись по набережной Евпатории — такой же безлюдной, как Беляус. Тихо, спокойно, и это по-своему ценно. А сегодня в планах — море! Поймаем «окошко» и сразу на пляж. Главное — угадать момент. 😅 Кто понял, тот понял! А потом начну выяснять, что можно посетить на общественном транспорте. Ищем альтернативы. Мужа на электричку до Симферополя и прогулку по городу я пока не уговорила. Но вы мне всё равно посоветуйте, что там посмотреть? Я пока тихонько запишу. 🤫 P.S. Кстати, среди фото есть спойлер локации, о которой сделаю отдельный пост.</t>
+  </si>
+  <si>
+    <t>20.06.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/414</t>
+  </si>
+  <si>
+    <t>Сити-тур по Евпатории на автобусе-кабриолете Я была в Евпатории сто раз, но всегда удивлялась тем, кто называл её любимым городом Крыма. Ну серьёзно? Не Ялта, не Севастополь, а именно она? Тогда, настроившись узнать город с новой стороны, я написала подруге — для неё Евпатория родной город, — и спросила: что посмотреть, если я еду одна? А она говорит: — Возьми обзорную экскурсию на двухэтажном автобусе-кабриолете. На чём, простите? 😁 На кабриолете? В Евпатории? Мне стало жутко любопытно. И по итогу это оказалось неожиданно интересно! Вот несколько фактов, которые меня удивили: 🔹 Некоторые объекты Евпатории — уникальны в мировом масштабе. 🔹 Почти 100% зелёных насаждений города — гипоаллергенные деревья. 🔹 Здесь находится самый большой паралимпийский центр в Европе! Автобус-кабриолет — классная фишка. Но секретный ингредиент этой экскурсии — гид Тарас. Смыслы, детали, подача — я была под впечатлением. Стоимость (июнь 2026): 🎟 Взрослый — 1500 ₽ 🎟 Детский (6–12 лет) — 1000 ₽ 🎟 До 5 лет — бесплатно ⏱ Длительность — 1,5 часа Все детали — на 👉 сайте 👈</t>
+  </si>
+  <si>
+    <t>19.06.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/413</t>
+  </si>
+  <si>
+    <t>Водопад Су-Учхан, с. Перевальное (Симферополь) Какой же он красивый! Не мощный, не громкий — скорее нежный, струящийся каскадами. Зимой он был хорош, но летом — ещё лучше. Обаяние водопада — в контрасте пышной зелени и лёгких струй воды. Если не сворачивать к Красным пещерам, тропа простая и короткая. 📍 Маршрут: Парковка возле парка Викинг: 44.861218, 34.331576 От неё проходим через ворота и выходим на оборудованную тропу с указателями. Тропа проходит вдоль реки. Водопад Су-Учхан: 44.869688, 34.343983 Дистанция: 1,5 км Сложность: легко Подъём: пологая тропа и один короткий подъём по лестнице. Время: ~20–30 минут в одну сторону Су-Учхан — один из тех водопадов, к которым хочется возвращаться!</t>
+  </si>
+  <si>
+    <t>18.06.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/412</t>
+  </si>
+  <si>
+    <t>Коса Беляус, 2026 В этом году наши «Крымские Мальдивы» выглядят необычно. Людей нет. 10 человек на весь пляж — в любое время суток. Для Беляуса в середине июня это абсурд. Мы провели там три дня — обстановка вокруг тихая и спокойная. Море чистое, мазута нет, вода бодрит — 16–17°. А закаты и рассветы там как всегда отдельный вид искусства. Они невероятные. 🧡</t>
+  </si>
+  <si>
+    <t>15.06.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/411</t>
+  </si>
+  <si>
+    <t>Актуальный пост о путешествиях по Крыму! 🔥 Наша семья всегда выбирала путешествия на своём авто без гида и расписания. Но дефицит бензина — отличный мотиватор вспомнить, что ездить можно и не за рулём. 😉 Поэтому ловите мою личную подборку проверенных тургрупп! Группа «ЭтоГоры» Моя любовь с первого шага. Ребята работают по системе «Всё включено»: трансфер, гид и обед уже в цене. Это исключительно пешие походы в горы. Гиды могут рассказать легенду, но учтите: они не развлекают. Хотите общаться с группой — общайтесь. Хотите тишины — просто идёте и наслаждаетесь природой. Я обычно в числе вторых. 😅 💰 Средняя цена: 1800–2000 ₽ с человека 👥 Группа: ~20 чел 🚌 Выезд: Севастополь (и Симферополь, если по пути) 👉 Группа «Крымбус» Ездила дважды — и оба раза в восторге от формата. Первую половину поездки гид сопровождает и много рассказывает (иногда утомляет). Но во второй половине поездки он говорит: «Вот тропа к Ласточкиному гнезду, вот кафе, вот магазин. У вас 2 часа свободы». Идеально! 💰 Средняя цена: 1200 ₽ с человека 👥 Группа: ~50 чел 🚌 Выезды: Севастополь и Симферополь 👉 Группа «Крым круглый год» Новая для меня, но всё понравилось. Гид очень приятный, ко всем внимательный, хотя в микрофон много болтает. 🙈 Зато даёт и свободное время, и возможность идти самостоятельно. Хороший баланс. 💰 Средняя цена: 1400-1600 ₽ с человека 👥 Группа: ~30 чел 🚌 Выезд: Севастополь 👉 Группа «Крымский вояж» Ездила один раз — и не понравилось. Гид «колючий», навязчиво рассказывает и делает замечания, если не слушаешь. 😅 И главный красный флаг: сказали, что автобус стартует даже во время тревоги... Нам в тот день повезло, но больше не поеду. 💰 Средняя цена: 1500р с человека 👥 Группа: ~20 чел 🚌 Выезд: Севастополь 👉 Не ждите, когда всё наладится. Вы не в очереди за лучшими временами. Жизнь продолжается — и это не оптимизм, а факт!</t>
+  </si>
+  <si>
+    <t>14.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/410</t>
+  </si>
+  <si>
+    <t>Лабиринт «Краснолесье», с. Доброе (Симферополь) 🔥 Самый большой зелёный лабиринт в Европе теперь находится в Крыму! 9 лет полива и ожидания! 20 000 деревьев граба, которые стали живыми стенами лабиринта! И открыли его 7 июня 2026! Как видно из моего видео, ничего таинственного здесь на самом деле нет. Но как объект садово-парковой архитектуры — я однозначно восхищена. Высота стен — 4 метра, на минуточку! Девять лет терпения и труда — и это не просто слова. Как лабиринт локация работает на все 100! Без баловства мы выбирались из него целый час. Мы реально устали — он огромный! Спустя 10 минут все повороты становятся одинаковыми, и найти выход — настоящий квест. 🤪 Наши впечатления: Подурачиться, побегать, погулять, пофоткаться — прикольно. Для Крыма формат свежий и непривычный. Но на один раз. 😉 Координаты: 📍 44.853248, 34.230784 Вход через питомник. Стоимость (июнь 2026): Взрослый — 750 р. Детский — 500 р. Жители Крыма и Севастополя — 500 р. (по оригиналу документа) Проект только запустили, так что желаю ему развиваться, обрастать идеями и радовать людей!</t>
+  </si>
+  <si>
+    <t>13.06.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/409</t>
+  </si>
+  <si>
+    <t>Место Х Абсолютно новая локация Крыма! К её открытию готовились 9 лет! Рекламные видео этого места выглядели почти как моё: таинственно, завлекающе… и, казалось, обманчиво. Ну и как на самом деле? Об этом — чуть позже 😜 ПотомуШта мой мозг путешествует и сказал: «Человек, угомонись! Никаких постов — мы ещё даже не приехали домой. А когда приедем — сразу спать. А после сна — может быть. А может, и не быть». 😅 Всем отличного вечера субботы 🙌</t>
+  </si>
+  <si>
+    <t>12.06.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/408</t>
+  </si>
+  <si>
+    <t>Свой сегодняшний визит в Ласточкино гнездо, самое узнаваемое место полуострова, я посвящаю тем, кто скучает по Крыму всем сердцем. 💙 Тем, кому пришлось отменить своё путешествие этим летом... Друзья, помните: Всё заканчивается! Даже плохое. У вас ещё будут эти крымские виды. Горы и море. Вкусный кофе на набережной. Закаты до мурашек и дурацкий загар от купальника. 🙈😅 Я в это верю! Да будет так ✨ А теперь вопрос: почему я здесь в пятницу одна, пока хорошие люди трудятся? 🫣 Потому что сегодня первый день отпуска! Уииии 🥰</t>
+  </si>
+  <si>
+    <t>12.06.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/407</t>
+  </si>
+  <si>
+    <t>Мраморное озеро, с. Скалистое (Бахчисарай) Я никак не могу решить, когда оно красивее. И зимой, и летом — свой шарм! Читала, что озеро ещё называют Марсианским — якобы из-за недостатка растительности вокруг. Если честно, всё там в порядке с зеленью. Так что откуда ноги у этого «марсианства» — пока загадка. 😅 А ещё здесь можно купаться, загорать, брать напрокат катамаран, арендовать беседку или даже домик с ночёвкой. Очень уютное место! 📍 Парковка: 44.813206, 33.978449 📍 Мраморное озеро: 44.812099, 33.980513 Ну что, зима или лето — кто победил?</t>
+  </si>
+  <si>
+    <t>09.06.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/405</t>
+  </si>
+  <si>
+    <t>Бахчисарайские сфинксы, Бахчисарай Вот такая достопримечательность находится прямо посреди крошечного Бахчисарая. «Идти по пологой тропе 15 минут», — сказал наш гид. Ага. Щас. Правильное в этом предложении — только слово «Идти». 😅 Но если серьёзно — место милое. Со сфинксов открывается красивый вид на город. Идеальный вариант: совместить с прогулкой по Бахчисараю или поеданием чебуреков. А вот ехать только ради них не стоит. 📍 Маршрут: Парковка: 44.749163, 33.884404 👉 Дальше идём старыми улочками. 👉 «Магазинчик» остаётся справа. 👉 На первой развилке — налево. На второй — направо. Упираемся в шлагбаум: 44.748679, 33.888224 👉 От него тропа резко уходит влево — и мы лезем на сфинксов с левой стороны. Бахчисарайские сфинксы: 44.749449, 33.890075 Дистанция: 1 км Сложность: средняя Подъём: на самих сфинксов — крутой, но короткий (~10 мин). Всё остальное — просто тропа вверх Время: 25 минут в одну сторону А затем наша группа обедала в кафе «Мераба» — сказали, вкусно. 📍 44.746662, 33.898903 А мы отбились от коллектива и обедали с видом на горы… и на скалолазов, которые ловко лезли по верёвкам. С тех пор меня мучает мысль: А может, и мне туда? 🤔 Скалолазание выглядит подозрительно весело. 😁</t>
+  </si>
+  <si>
+    <t>08.06.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/404</t>
+  </si>
+  <si>
+    <t>Парк оленей, с. Скалистое (Бахчисарай) Спойлер: почти сказка, но с нюансами. Олени в дикой природе — это правда немного волшебно. Видеть их вдалеке, сквозь деревья — необычно. В объектив такой кадр не поймать, только глазом. Мимолётно, но завораживающе. А когда олени подходили к машине за едой — тут даже взрослые радовались как дети. 🙈 Нашим водителем был сын владельца парка. Он рассказывал, как создавался парк и о животных. Видно, что они любят то, что делают. Ну а самые бескомплексные (то есть я 🤭) задали каверзные вопросы. Но потом я приехала домой, залезла на сайт парка — и начались расхождения: ▪️ Нам сказали: «45 оленей привезли из Польши». На сайте написано: «Из Нижнего Новгорода». ▪️ Нам: «Территория 250 Га». На сайте: «700 Га». ▪️ Нам: «Поездка по парку 35–40 минут». По факту: 25 минут. Диссонанс налицо... Что полезно знать перед поездкой: 🔸 Посещение только по предварительной записи 🔸 Передвижение на их внедорожнике с сотрудником 🔸 Внедорожники на 4, 6 и 8 человек 🔸 Стоимость — 1000 ₽ с человека 🔸 Кормить животных своей едой запрещено 🔸 Сколько оленей увидите — лотерея Впечатления — на четвёрку. Было душевно, но маловато. Кстати, помните вопрос про оленя? Так вот, взрослый олень стоит 200 тыс. (Правда или нет, но так нам сказали 🤷‍♀️) Признавайтесь: если продать вашу бензиновую машину — на сколько оленей хватит? Ох, эти Крымские реалии 2026 😅</t>
+  </si>
+  <si>
+    <t>06.06.26 17:59</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/403</t>
+  </si>
+  <si>
+    <t>Мы — простые, непредусмотрительные, не покупающие заранее талоны на бензин жители Севастополя, а значит, на данный момент ограниченные в мобильности. Но пока старающиеся не унывать. 😏 И как же здорово, что в нашем городе есть более предусмотрительные организаторы экскурсий по Крыму, которые ещё на бензиновом плаву! З-забота. О бизнесе. 😉 Ну и о людях. 😅 Но в любом случае, сегодня немного удалось выдохнуть тревогу и вдохнуть позитив. 🙏 Ну а пока я монтирую видео и пишу посты о местах, в которых мы побывали (в видео — подсказка), у меня к вам вопрос. Как думаете, сколько (тысяч рублей) стоит один взрослый (живой) олень?</t>
+  </si>
+  <si>
+    <t>04.06.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/402</t>
+  </si>
+  <si>
+    <t>Юбилейное озеро, с. Запрудное (над Партенитом) Настроение сегодня — вот так сидеть у озера, смотреть на воду и слушать лягушек. Не спрашивайте «почему» — по всему сразу. Кстати, научный факт: 20 минут у воды — и уровень гормона стресса заметно падает. Так что бирюза этого озера не просто радует глаз — она работает как природный антистресс. 📍 Маршрут: Парковка: 44.591412, 34.296316 Можно проехать выше, но будьте готовы к бездорожью: 44.591890, 34.313405 Дальше — пешком по широкой натоптанной дороге прямо к озеру: 44.599390, 34.306297 Дистанция: 1,7 км Подъём: достаточно пологий Время: ~ 45 минут</t>
+  </si>
+  <si>
+    <t>02.06.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/400</t>
+  </si>
+  <si>
+    <t>Скала «Дракон», Севастополь Во-первых, музыка в видео вовсе не драматичная. Очень в тему, потому что по дороге к «Дракону» я ощущала себя героиней триллера. 😅 Сейчас смешно, а на тропе было не до смеха. 🤪 Во-вторых, лично мне эта скала похожа на собаку. Но да, согласна: «Дракон» звучит презентабельнее, чем скала «Собака». 😁 В-третьих, несмотря ни на что, я была очень-очень впечатлена увиденным! Вживую вау-эффект — 100% 🔥 Ноооо, возвращаться не планирую. Не люблю триллеры. 😅 ⚠️ Важный момент: это НЕ прогулочный маршрут. Это пересечение местности по непонятно какой тропе и в непонятно каком направлении. Мы были с ребёнком, но мы — опытные туристы. ☝️ К самой скале дочка не подошла, пошла только я. НЕ рекомендую этот маршрут, если вы любите спокойные путешествия и не любите ноты экстрима. Ну а если ничего из этого вас не испугало — ловите маршрут: 👇😉 📍 Старт: 44.520230, 33.475665 • Сворачиваем, паркуемся. • Идём прямо вниз через дома до упора. • От стенда — влево и вниз, выходим на тропу. • Там дальше трава по пояс, но тропа есть. • Перед пещерой с иконами тропа резко уходит влево вниз. Тут придётся слезть. • Дальше правее — выходим на мыс. • Сбоку «Дракон» выглядит так себе. • А вот если спуститься вниз по скале и посмотреть прямо — тогда это ВАУ. 📍 Скала «Дракон»: 44.517071, 33.469233 Дистанция: 900 м Время: 15–20 минут Вот как природа создала такую форму скалы? Как??? *Фото старта тропы в комментариях</t>
+  </si>
+  <si>
+    <t>01.06.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/398</t>
+  </si>
+  <si>
+    <t>Смотровая площадка, Ласпи С первым днём лета! И с Днём защиты детей! ☀️ Кстати, сегодня утром я вела дочку в садик… в спортивном костюме и жилетке. 😅 Но календарь упрямо показывает 1 июня. 🤪 Сегодня очень захотелось ярких красок и тепла! Листая галерею в телефоне, наткнулась на эти фото со смотровой в Ласпи. Ничего страшного, что вчера я написала пост про скалу «Дракон», а сегодня передумала. 😅 Дракона покажу завтра! Люблю эту смотровую: идеальная финишная точка после любого похода рядом. Посёлок Ласпи крошечный, но сколько в нём красивых мест! Примеры маршрутов: 🤩 Гора Куш-Кая + смотровая Ласпи 🤩 Гора Кокиа-Кая + смотровая Ласпи 🤩 Виа-феррата на Куш-Кая + смотровая Ласпи 🤩 Смотровая перед Ильяс-Кая + смотровая Ласпи Или можно просто заехать за видом и парой кадров, если будете проезжать мимо. Координаты: 📍 Парковка: 44.429073, 33.706575 📍 Смотровая: 44.428305, 33.707550 Всего 100 метров от парковки, небольшая лестница — и вы на месте! А сколько сегодня градусов у вас за окном?</t>
+  </si>
+  <si>
+    <t>29.05.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/397</t>
+  </si>
+  <si>
+    <t>Место Х Это не громкая достопримечательность, а скорее милый бонус к поездке. Та самая «15-минутка», ради которой не стоит гнать через пол-Крыма, но которую определённо стоит увидеть, если вы уже рядом. Сколько идти от машины? 30 секунд 🔥 Координаты для навигатора: 📍 45.007582, 35.203957 А что это за место Х?</t>
+  </si>
+  <si>
+    <t>28.05.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/396</t>
+  </si>
+  <si>
+    <t>Через три дня наступит лето! Вы готовы? Скажите, а вы помните, чем занимались 5 июня 2025 года? А 1 июля 2023? А сходу назовёте все места, где побывали прошлым летом? Ладно-ладно, я тоже не назову 😁 Но! У меня есть видео «92 секунды лета 2025». Благодаря ему я могу прожить то лето заново — и вспомнить каждый день. И таких видео уже шесть. Их снимают со мной муж, дочь и друзья — мои кандидаты в мастера спорта по летним секундам! 😅💪 Жить в моменте — здорово! Но память стирает детали... А видео помнит всё! Почему 92 секунды? Потому что лето — это 92 дня счастья, 92 повода улыбнуться и 92 истории, которые мы заберём с собой. Как это работает? 1. Каждый день снимаем кадр (1–2 секунды). Не постановочный, а случайный 🥰 2. Копим кадры всё лето. Даже скучные дни! 3. В сентябре склеиваем под музыку. 4. Получаем 92 секунды своего лета. Идея не про красивую картинку, а про обычную жизнь: вечер с друзьями, закат в окне, смешная рожица ребёнка. Жизнь не повторяется... Но у нас есть 92 секунды, чтобы её не забыть! P.S. Не волнуйтесь, канал остаётся про Крым! ☀️ Будет одно видео с секундами в конце лета — и всё! 😉</t>
+  </si>
+  <si>
+    <t>26.05.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/395</t>
+  </si>
+  <si>
+    <t>Мыс Хамелеон, Коктебель Погревшись на холмах Джан-Кутаран, мы отправились к самой удивительной достопримечательности Крыма — мысу Хамелеон. Я здесь в третий раз и не перестаю восхищаться! Мыс образовался из вулканического пепла близлежащего потухшего вулкана Карадаг. Самая узкая часть мыса — меньше 2 метров. Высота — 62 метра. За день мыс меняет свой цвет больше 20 раз! Конечно, это игра света и тени, но именно за это его так и назвали. Мыс постепенно разрушается — дожди и волны делают своё дело. Сегодня Хамелеон входит в список исчезающих достопримечательностей Крыма. Успейте увидеть! 📍 Как добраться: Парковка: 44.967370, 35.294051 Наш седан проехал без проблем 👌 От парковки — через арку и по тропе прямо на «спину» Хамелеона. Даже если не дойдёте до конца — поднимайтесь! Вид того стоит! 🥰 Подъём: ~15 минут С детьми можно пройти половину. Дальше опасно. 🙏 ❗Не ходите на мыс ночью, в дождь или сильный ветер. Это опасно в любом возрасте ❗ 🌊 Кстати, мы открыли купальный сезон-2026 прямо у мыса! Вода +18, мазута нет — бодрит, но нам понравилось! 🔥</t>
+  </si>
+  <si>
+    <t>25.05.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/393</t>
+  </si>
+  <si>
+    <t>Гора Джан-Кутаран, Орджоникидзе Прогноз в субботу был так себе: «Дождя не будет… до обеда» Мы сделали вид, что не услышали и поехали в одно из самых красивых мест Крыма. Младшая подвывала, что ей жарко и сложно (это фирменный саундтрек семейных походов 😅). Я ворчала на мужа: почему идём не самым коротким путём? А он: «Нам на красивую смотровую» (он прав, вам тоже туда надо 👌). Затем поднялись выше, устроили пикник. Обсуждали: почему когда и горы, и море сразу — это круче, чем просто горы. (А вы как думаете?) Я в очередной раз убедилась: соцсетям верить нельзя. Они фильтруют Джан-Кутаран до марсианского состояния (вживую он невероятный, но не до такой степени... 😏). Итог: место классное, пейзажи шикарные, тропа посильная. Рекомендую! Маршрут: Парковка и старт: 44.978729, 35.335033 Поворот направо к смотровой: 44.970272, 35.343255 Смотровая: 44.969496, 35.340425 Место для пикника: 44.971272, 35.329132 Спуск по тропе от места пикника: 44.971240, 35.329676 Сверху видно парковку — идём к ней. Дистанция: 2,5 км Сложность: ниже средней Подъём: достаточно пологий, но местами резче в гору Время: ~1:10 в одну сторону (с отдыхом и фото) Кстати, мы здесь были в августе 2025… на закате… И это было тоже очень красиво (второе видео оттуда). А какой Джан-Кутаран вам нравится больше? 💚 — зелёный, весенний? 🩷 — летний, закатный?</t>
+  </si>
+  <si>
+    <t>23.05.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/389</t>
+  </si>
+  <si>
+    <t>Кому геометку макового поля — в самом соку и цвету? 🔥 Ловите! 👇 📍 44.633264, 33.740911 А ещё совсем рядом с этими маками — тропа на 👉 гору Крокодил 👈 Так что если на завтра у вас ещё не было планов — это знак! 😜</t>
+  </si>
+  <si>
+    <t>22.05.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/388</t>
+  </si>
+  <si>
+    <t>Качи-Кальон, Бахчисарай Лёгкий живописный маршрут по старому доброму Бахчисарайскому району. Люблю эти места за то, что недолго, невысоко, несложно, а пейзажи всегда выделяются на фоне крымской природы. Мы не фанаты раскрученных людных локаций (хотя Качи-Кальон как раз из таких 🤭), но даже здесь нашли «островок» уединения вдали от суеты Бисерного храма. И это было чудесно. 🥰 Наш маршрут: Парковка: 44.697756, 33.879429 От неё — вверх по ступенькам из шин к Бисерному храму. Храм остаётся слева, а мы идём прямо по широкой дороге: 44.697272, 33.886008 Поворот направо: 44.706975, 33.907163 Основная смотровая (сюда приезжают джипы): 44.704714, 33.910763 Проходим мимо! ✔️ Смотровая из моего видео (дальше на 30 м): 44.704351, 33.910508 (Все геометки кликабельны, открываются в Яндекс.Картах) На обратном пути загляните в Бисерный храм и на смотровую возле храма! От информационного стенда — направо и вверх по шинам. Дистанция: 3,2 км в одну сторону Сложность: легко Подъём: в начале по лестнице 10 мин, а дальше идти по прямой Время: ~ 60 мин в одну сторону Завтра в Бахчисарае хорошая погода до обеда. Берите удобное, тёплое и вкусное — и на прогулку! 🥾 А если здесь вы уже были — листайте 👉 НАВИГАЦИЮ ПО КАНАЛУ 👈 Там точно найдётся новый классный маршрут!</t>
+  </si>
+  <si>
+    <t>21.05.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/387</t>
+  </si>
+  <si>
+    <t>Музей Христианства в Новом Херсонесе, Севастополь Сразу к делу: это не музей. Это ФИЛЬМ! ☝️ Просмотр разбит на части — вы переходите из зала в зал и смотрите фильм по 5–10 минут. Проект масштабный, сделан с большим размахом. Что понравилось: ✔️ Сама историческая основа: интересно и познавательно ✔️ Огромные экраны ✔️ Декорации впечатляют ✔️ Проекция на потолок под куполом в финале — главная изюминка 🔥 ✔️ Балкон с видом на Херсонес с высоты — очень красиво! Что важно знать: ▪️ Мало мест для сидения — большую часть фильма придётся стоять. ▪️ Длительность — 60 минут. ▪️ Весь фильм — компьютерная графика. ▪️ Просмотр идёт в наушниках через аудиогид (выдаются при входе) ▪️ Считаю, детям до 10–11 лет там не место: не детский формат ▪️ Есть жестокие сцены. С ребёнком мне было некомфортно. ▪️ Интерактива ноль. Вы просто зритель. ▪️ Севастопольцам и крымчанам скидку отменили — только полная стоимость. Цены (май 2026) 🎫 Взрослый — 1000 ₽ Детский (7-14 лет) — 500 ₽ Дети до 7 лет — бесплатно (Льготы при предъявлении документа) 📍 Координаты: Парковка: 44.603991, 33.490343 Музей Христианства: 44.605250, 33.489951 Мой итог: Я впечатлена, но… считаю, что Музей Крыма и Новороссии — универсальнее для всех возрастов, позитивнее и интерактивнее. 👌 Я была здесь в компании 6-летки, поэтому фраза «А обсудить?!» осталась без собеседника. 😅 Так что отзовитесь, кто был — интересно ваше мнение! 👇</t>
+  </si>
+  <si>
+    <t>19.05.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/386</t>
+  </si>
+  <si>
+    <t>Видео снято с вершины горы Биюк-Исар! Это один из моих любимых маршрутов в Ялтинском заповеднике! ⛰️ Заповедник прекрасен в любое время года. Здесь есть и тропы для неспешных прогулок, и маршруты для тех, кто любит вызов. Каждый выбирает своё. Если будете в Крыму, пройдите хотя бы по одной тропе. 🤗 Ну а если вы живёте в Крыму, то заповедник — ваш сосед. 👋 👉 Тропа Биюк-Исар 👉 Тропа «Чёртова лестница» 👉 Еврейская тропа 👉 Тропа Алупка-Исары 👉 Бирюзовое озеро 👉 Ущелье Уч-Кош 👉 Массандровская тропа 👉 Тропа Палласа Скоро ударит жара (я в погоду ещё верю, да 😅), и заповедник закроют до октября из-за угрозы пожароопасности. 🥺 Но у нас ещё есть месяцок в запасе для прогулок! Главное — не включать режим «ещё успеем». Эта фраза — обманщица. Сколько моментов уже у нас украла? ❗И не забудьте оформить пропуск в Ялтинский заповедник ❗</t>
+  </si>
+  <si>
+    <t>18.05.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/385</t>
+  </si>
+  <si>
+    <t>Гора Кокиа-Кая (она же смотровая «Затерянный мир»), Ласпи В эти выходные с нами в поход пошла наша 6-летка....ой, то есть 36-летка. 😁 «Малышка» бывает с нами редко, ей подавай масштабные виды. Темп задаёт по-спортивному (она у нас тренер!). Понравилось ли ей — осталось загадкой, но она сказала: «Пойду с вами снова». Может, это и есть «ДА»? 😅 А вот нам с мужем маршрут зашёл на все сто! Тропа популярная, в меру сложная, а сочетание зелени и моря смотрится круто! ⚠️ Это не вариант для прогулки с малышами. Берите детей с 8-10 лет. Маршрут: 📍 Парковка («пятачок» Ласпи): 44.429043, 33.706589 📍 Старт по Большой Севастопольской тропе (БСТ): 44.431084, 33.705975 Идём по указателям БСТ! 📍 Первый пикник на вершине Куш-Кая: 44.425187, 33.681687 Дальше идём по указателям на смотровую «Затерянный мир». И здесь — облом. Сейчас проход к смотровой закрыт и под охраной. 🚧 Но! Мы хотели увидеть «Затерянный мир» — мы его увидели. 😉 Мы что-то нарушили? Возможно, но не глобально. Там есть тропа? Нет, но интуитивно всё понятно. Там красиво? Очень! Чтобы не было неприятностей и я дальше радовала вас маршрутами 😅, финальную геометку не выкладываю. Но если соберётесь — напишите мне в личку, я подскажу. 🙌 Дистанция: 5,2 км в одну сторону Сложность: средняя Подъём: 1 км пути — достаточно крутой подъём. Остальное — пологая тропа. Время: ~2:45 (включая 1:15 отдыха) Кстати, тропа до Балаклавы (по БСТ) открыта!</t>
+  </si>
+  <si>
+    <t>16.05.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/384</t>
+  </si>
+  <si>
+    <t>Заряжать нужно не только гаджеты. 😜 А где наша горно-зарядная станция сегодня? Узнаете место? Маршрут был с перчинкой. 🔥 Место из видео — не финальная точка. Видео и геометки уже готовлю!</t>
+  </si>
+  <si>
+    <t>15.05.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/383</t>
+  </si>
+  <si>
+    <t>Тропа «Чёртова лестница», Форос Это был один из наших первых семейных походов: младшей дочке — 4 года, опыта — ноль. Мы по крупицам собирали геометки в соцсетях. Там даже толком не писали, вернёмся ли мы живыми. 😆 Мы выбирали маршруты до 2 км. И всё равно футболки мокрые, пульс 170, останавливались каждые 200 метров. Казалось, мы тащим диван, а не рюкзаки. Сейчас мы — свои в горах, и все маршруты в этом канале пройдены лично за 2 года. 💪 Но вернёмся к «Чертовой лестнице»! Маршрут классный! Интересная тропа при подъёме. Шикарные виды на плато. И в целом, несложно, недолго, но впечатляюще! И да, вы вернётесь живыми! 😅 И счастливее, чем были на старте! 😉 Маршрут: Парковка и старт: 44.421059, 33.858133 На развилке налево: 44.422686, 33.854349 Финиш: 44.421851, 33.853277 (Все координаты кликабельны открываются в Яндекс.Картах) Маршрут маркирован, есть указатели. Дистанция: 600 м Сложность: легко, но со звёздочкой Подъём: первые 20 минут тропа из камней, а потом пологая тропа через лес Время: ~35 минут в одну сторону Любой поход в горы — это труд, пот и пара нецензурных слов. 😅 Но невероятный вид и чашка горячего чая в горах ощущаются как живой глоток покоя в мире, который стал таким тревожным. Попробуйте! ❗И не забудьте оформить пропуск в Ялтинский заповедник❗ 👉 Навигация по каналу 👈 👉 Кто я? 👈</t>
+  </si>
+  <si>
+    <t>14.05.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/382</t>
+  </si>
+  <si>
+    <t>Парк приключений «Наследники», Новый Херсонес (Севастополь) 10 мая нас спонтанно занесло в Новый Херсонес — просто погулять. Когда ребёнок увидел эту детскую площадку и детей на ней, у неё случилось помутнение рассудка. 😅 Кролики в начале комплекса, мимо которых дочь раньше просто не могла пройти, в этот раз оказались абсолютно незаметными. 😁 Каков же вердикт моего маленького человека? «Мама, ну как же здесь здорово! Мне очень-очень понравилось! А когда мы придём сюда снова?» 😅 Дети впечатлительны, и это прекрасно. Но давайте по делу: 🤩 Территория прилично большая 🤩 Оформление в стиле Древнего Рима 🤩 На земле — прорезиненное покрытие с нарисованной картой Рима 🤩 Игровые объекты на разный возраст 🤩 Вокруг площадки стоят скамейки 🤩 По задумке, там должны работать аниматоры (я видела их на фото у других, но мы не застали) 🤩 Вход платный — 350 ₽ (только за ребёнка) 🤩 Попасть на территорию детской площадки можно только через главный вход в Новый Херсонес 🤩 Допускаются дети от 3 до 14 лет ❗Важный момент: 9–11 мая прошло тестовое открытие парка «Наследники». Основное открытие (по плану) состоится 1 июня 2026 года. Парковка: 📍44.604046, 33.490352 Вход в Новый Херсонес: 📍44.604646, 33.490720</t>
+  </si>
+  <si>
+    <t>12.05.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/380</t>
+  </si>
+  <si>
+    <t>Морская прогулка к дельфинам, Балаклава 🐬 Обзорная экскурсия на катере по Балаклаве и окрестностям — это уже, пожалуй, классика. А вот выход в море ради встречи с дельфинами — совсем другое дело. Оказывается, у дельфинов есть свой «сезон». Лучшее время для встречи — март, апрель, май и начало июня. В этот период вода ещё не прогрелась, поэтому дельфины часто держатся у поверхности, подходят к катерам, играют. Конечно, они существа независимые, и гарантировать, что подойдут именно к вашему борту, никто не может. Но именно весной вероятность очень‑очень велика! Мне однажды посчастливилось встретиться с дельфинами так близко и снять это видео. 🥰 Я была невероятно впечатлена, хотя на морских прогулках была много раз. Обычно такая прогулка стоит ~1500 ₽ с человека за 2 часа. Но! Если арендовать катер целиком и собрать свою компанию из 10 человек, стоимость уменьшится в 2 раза — за те же 2 часа! 📍Отправление катеров здесь: 44.499799, 33.599863 📍Парковка: 44.502424, 33.599397 📍Парковка: 44.507027, 33.598152 Кстати, игры дельфинов можно наблюдать и вот с этого маршрута. Да, это больше из серии «высоко сижу — далеко гляжу», но совсем недавно нам повезло увидеть дельфинов в море именно с этой смотровой.</t>
+  </si>
+  <si>
+    <t>11.05.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/379</t>
+  </si>
+  <si>
+    <t>Гора Бешик-Тау, Бахчисарай 🏔️ Когда мы впервые здесь побывали, сразу сказали: «Сюда нужно прийти с родителями». Маршрут простой, но очень красивый. Мамы наши дошли. 💪 Пыхтели, но почти не ругались. Говорят: «нормально, только эти ваши 300 метров в конце...» 😅 Бешик-Тау — непопулярный сосед раскрученного Чуфут-Кале. Здесь тихо и мало народу. Нам нравится. На вершине есть три смотровые скамейки с видами в разные стороны. Выбирайте ту, что милее, и устраивайте пикник. 📍 Маршрут: Парковка: 44.739281, 33.896827 Идём по широкой автомобильной дороге. Поворот направо: 44.73245, 33.907414 Поворот налево: 44.731089, 33.907953 Между беседками тропа уходит вверх: 44.730610, 33.909535 Смотровая на Бешик-Тау: 44.729156, 33.910410 Дистанция: 1,9 км в одну сторону Сложность: легко, но со звёздочкой Подъём: пологая тропа и один бодрый подъем в гору Время: 50 минут в одну сторону в очень медленном темпе Кстати, люди, у которых уже запланировано следующее путешествие, чувствуют себя счастливее. Так что готовиться к выходным с понедельника — не странно, а очень даже выгодно для настроения! 😉</t>
+  </si>
+  <si>
+    <t>09.05.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/378</t>
+  </si>
+  <si>
+    <t>Всех с праздником памяти и благодарности, с Днём Победы. 🕊️ Мы сегодня вдали от дома и города — проводим день с семьёй. С нами наши мамы-бабули и папа-дедуля, а значит, маршрут простой. Но это не точно. 🤭 Скоро поделюсь всеми явками и паролями! ☺️</t>
+  </si>
+  <si>
+    <t>09.05.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/377</t>
+  </si>
+  <si>
+    <t>Всех с праздником памяти и благодарности, с Днём Победы. 🕊️ Мы сегодня вдали от дома и города — проводим день с семьёй. С нами наши мамы-бабули и дедуля, а значит, маршрут простой. Но это не точно. 🤭 Скоро поделюсь всеми явками и паролями! ☺️</t>
+  </si>
+  <si>
+    <t>08.05.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/376</t>
+  </si>
+  <si>
+    <t>Форосский Кант, Форос Есть в Крыму маршрут, который не требует подготовки. Только желание увидеть что-то новое. Форосский Кант — это горы без подвигов. Без снаряжения, без долгих сборов, без спортивного прошлого. Обычные кроссовки. Термос с чаем. Вкусняшка. И хорошая компания. 👌 Форосский Кант прекрасен в любое время года, но на закате — особенно. Просто, красиво и без лишней суеты. 🧡 📍 Маршрут: Парковка: 44.406731, 33.793503 Начало тропы: 44.406768, 33.793547 Место для пикника: 44.405400, 33.804800 Смотровая (здесь обрыв, но не переживайте, просто держите детей за руку): 44.405400, 33.80630 (Все геометки кликабельны, открываются в Яндекс.Картах) Дистанция: 1,2 км Сложность: легко Подъём: пологая лесная тропа, местами каменистые участки Время: 30 минут в одну сторону В горах сильнее ощущаешь, что жизнь — это сейчас. Когда чай в термосе горячий, небо меняет цвет, а ты никуда не спешишь. 🌄 👉 Мой канал в MAX 👈 👉 Навигация по каналу 👈 👉 Кто я? 👈</t>
+  </si>
+  <si>
+    <t>07.05.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/375</t>
+  </si>
+  <si>
+    <t>Что может быть важнее сна в субботу? Гора Кала-Фатлар, село Резервное (Балаклава) Сегодня решаем задачку! Условие: 2 мая. Суббота. 6 часов утра. Четверо взрослых идут в горы. Вопрос: зачем так рано? Ответ — в конце поста. Не подглядывайте. 😁 На самом деле, в тот день всё пошло не так. Мы должны были быть на востоке Крыма, но оказались здесь. И как же в итоге было круто: кайфовый маршрут, шикарные виды на Балаклаву, вкусная конфета, игривые дельфины в море и душевная компания. 👌 Маршрут: Парковка: 44.46953, 33.67186 Старт: 44.469510, 33.671189 (идём через лес по синим меткам) Поворот налево: 44.472197, 33.651952 Первая смотровая: 44.47101, 33.64912 Дальше налево и вверх: 44.470764, 33.649467 Гора Кала-Фатлар: 44.466674, 33.651232 (Все геометки кликабельны, открываются в Яндекс.Картах) Дистанция: 2,6 км Сложность: средняя Время: 50 минут в одну сторону Подъем: 30 минут практически по прямой и 20 минут крутой подъём Ответ к задаче: нам нужно было успеть вернуться до дождя — по прогнозу он должен был начаться в 10:00. 😅 Остаться дома? Нет, не наш вариант. 😉 В комментариях доп. фото маршрута 👇</t>
+  </si>
+  <si>
+    <t>05.05.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/374</t>
+  </si>
+  <si>
+    <t>Кроликопарк и Озеро любви, с. Червоное, (Бахчисарай) Я часто пишу, что с нами путешествует пятилетка — наша младшая дочь. Недавно ей исполнилось 6, и она сама выбрала, куда поедем, — в Кроликопарк. У дочки за плечами уже под 200 км по крымским горам. Человек с таким стажем имеет право на кроликов без объяснения причин. Кролики так кролики! 💪😅 Итак, что тут есть: 🤩 Небольшой контактный зоопарк 🤩 Загон с ми-ми-мишными кроликами, которых можно кормить 🤩 3 детских лабиринта 🤩 Кафе (кухня вкусная 👍) 🤩 Большое озеро, вокруг которого много беседок для отдыха (аренда платная) 🤩В стоимость билета входит катание на трёх аттракционах (и даже не древних) Несмотря на то что мы были 1 мая и людей было много, очередей нигде не было. Стоимость (май 2026): Детский (3–13 лет) — 700 ₽ До 3 лет — бесплатно Взрослый — 500 ₽ Больше информации — на сайте парка. Координаты для навигатора: 📍 44.645251, 33.822226 Честно? В Крыму нет детских парков с «вау-эффектом», зато есть душевные места, где видно: владельцы заботятся о них и развивают. Кроликопарк — один из таких. Нам понравилось!</t>
+  </si>
+  <si>
+    <t>04.05.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/373</t>
+  </si>
+  <si>
+    <t>Гора Крокодил, с. Красный Мак (Бахчисарай) Мы проезжали мимо этого места раз 20, но только сейчас заглянули! Со стороны гора действительно напоминает крокодила. Маршрут максимально простой и короткий. Здесь гуляют с детьми, со взрослыми родителями, и даже невесты с женихами поднимаются ради фото! Нам только не очень повезло с погодой — дул сильный ветер. Какие кадры сделали молодожёны, не представляю. 🙈 Но в конце горы можно спуститься к скалам Еды-Аскер — и вот там тишина и безветрие гарантированы. 👌 Маршрут: Парковка: 44.658651, 33.780001 Старт: 44.659052, 33.780179 Финиш: 44.651735, 33.789829 Отсюда же идёт вниз тропа к скалам Еды-Аскер Место для пикника между скал: 44.653236, 33.788928 Дистанция: 1,5 км Сложность: легко Подъём: в начале метров 50 вверх, а дальше пологая тропа Время: 30 минут в одну сторону В общем, если вам хочется сменить рутинную картинку, но высокие горы — не ваша история, прогулка по Крокодилу — отличный вариант! Фото начала тропы и спуска к скалам в комментариях 👇</t>
+  </si>
+  <si>
+    <t>03.05.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/372</t>
+  </si>
+  <si>
+    <t>Погода в Крыму на майские не радует, но это не повод не радоваться! Нам задуманный маршрут полностью пройти не удалось — пришлось немного сменить курс. Дождь любит вносить коррективы, а кто мы такие, чтобы спорить? Нооо — мы же в Крыму! Тут под любой каприз природы найдётся много классных мест. В итоге: +3 новые локации в копилочку. 🔥 Узнаёте места? Как ваши майские? Шашлык жарили? Отдыхали? Путешествовали? Работали?</t>
+  </si>
+  <si>
+    <t>30.04.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/371</t>
+  </si>
+  <si>
+    <t>Вам не понравится. Но прочитайте. 😜 Гора Челеби-Яурн-Бели, Форос В общем, паркуемся у ресторана «Шалаш». Ну тот самый, чуть выше Форосской церкви. И здесь нас ждет главное разочарование похода: мы приехали сюда не есть, а куда-то идти. 😅 Куда? Зачем? Нормально ж общались… 😅 С тыльной стороны ресторана, в углу, стоит знак Большой Севастопольской тропы (БСТ). Вот он — старт. Тропа непростая, каменистая. Местами встречаются короткие участки виа ферраты — стальной трос и скобы-ступеньки. Но в конце приятная прогулка по просторному плато. На знаке БСТ написано «Идти 30 минут». Не верьте! 🙈 Дольше! С вершины Челеби-Яурн-Бели видно гору Ильяс-Кая, скалу Хамелеон и море. Вид без восторга, но с душой. 📍 Координаты: Парковка и старт: 44.405985, 33.780883 Финиш: 44.405555, 33.768471 Тропа маркирована, указатели есть. Дистанция: 1,2 км Сложность: выше средней Подъем: достаточно крутой, но в конце идти по плато Время подъёма: ~50 минут с отдыхом Погода на майские налаживается, но своё солнце мы включаем сами. 😉 Хороших выходных! ☀️</t>
+  </si>
+  <si>
+    <t>29.04.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/368</t>
+  </si>
+  <si>
+    <t>🏔️ ▫️▫️▫️▫️▫️▫️▫️▫️▫️ 🏔️ ▫️▫️▫️▫️▫️ 2⃣ Нажмите на название локации — вас перекинет на пост с обзором. ГУРЗУФ Гора Аю-Даг ПАРТЕНИТ Юбилейное озеро Гора Парагильмен Гора Аю-Даг АЛУШТА Перья Хапхала Сырные скалы Водопад Джур-Джур Галерея иллюзий Красная пещера и водопад Су-Учхан ЗЕЛЕНОГОРЬЕ Музей языков мира Урочище Панагия Озеро Панагия СУДАК Мыс Алчак Язык Тролля Генуэзская крепость с. Миндальное Мыс Бугаз и Крымская Исландия "Князь Багратион" НОВЫЙ СВЕТ Тропа Голицына Маршрут 1 Тропа Голицына Маршрут 2 Тропа Голицына Маршрут 3 Сквозной грот КОКТЕБЕЛЬ Мыс Хамелеон Звездопад воспоминаний Морская прогулка к Золотым воротам Карадагский заповедник ОРДЖОНИКИДЗЕ Гора Джан-Кутаран БЕЛОГОРСК Белая скала СИМФЕРОПОЛЬ Красная пещера и водопад Су-Учхан Мраморное озеро в с.Скалистое Посёлок Научный Мраморная пещера Пещера Эмине-Баир-Хосар Пещера Трёхглазка Смотровая площадка возле пещер БАХЧИСАРАЙ Качи-Кальон Качи-Кальон 2.0 Алимова балка Гора Бешик-Тау НЕ Чуфут-Кале Гора Бойко Посёлок Научный Гора Утюг Водопад Суаткан Каслибаш и Курушлюк Гора Крокодил Кроликопарк и Озеро Любви СОКОЛИНОЕ Гора Орлиный залёт Гора Сююрю-Кая Водопад Серебряные струи ЕВПАТОРИЯ Аквариум Дом Великана Колесо обозрения Музей НЛО Музей цвета и сладостей ОЛЕНЕВКА Дельфинарий Смотровая площадка на Атлеше 👇👇👇👇👇 Навигация Часть 1 Мой канал в MAX</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/367</t>
+  </si>
+  <si>
+    <t>🏔️ ▫️▫️▫️▫️▫️▫️▫️▫️▫️ 🏔️ ▫️▫️▫️▫️▫️ 1⃣ Нажмите на название локации — вас перекинет на пост с обзором. СЕВАСТОПОЛЬ Смотровая площадка на Фиоленте Чернореченский каньон Яшмовый пляж Пляж Каравелла Новый Херсонес Термы Наутико Ледовая арена ЦСКА Музей Крыма и Новороссии Мыс Фиолент Башня Шулдан Водопад Мердвен-Тобе (с. Родное) БАЛАКЛАВА Из Резервного к смотровой Серебряный пляж Из Резервного на Инжир Морская прогулка к дельфинам Подземный музейный комплекс Смотровая площадка Гора Кала-Фатлар ЛАСПИ Гора Каланых-Кая Гора Шабурла-Кая Гора Деликли-Бурун Виа феррата на Куш-Кая Виа феррата на Ильяс-Кая Смотровая перед Ильяс-Кая Смотровая площадка Ласпи Гора Куш-Кая Скала Хамелеон ФОРОС Байдарские ворота Форосский Кант Тропа "Чёртова лестница" Гора Челеби-Яурн-Бели КУРОРТ "МРИЯ" Купели "Онсэн" Парк развлечений "Дримвуд" Гастро-бистро "Забегаловка" Японский сад СИМЕИЗ Тропа Биюк-Исар Пляж Дива Еврейская тропа Гора Кошка АЛУПКА Сквер "Солнечный" Воронцовский парк Воронцовский дворец Новая улица Фрунзе Тропа Алупка-Исары КОРЕИЗ Дворец Дюльбер ГАСПРА Солнечная тропа Ласточкино гнездо Бирюзовое озеро ЛИВАДИЯ Ливадийский дворец Солнечная тропа ЯЛТА Смотровая площадка Ущелье Уч-Кош Глэмпинг Laskala Морская прогулка к Ласточкиному гнезду Эйфелева башня Подвесной мост на Ай-Петри Водопад Учан-Су Массандровская тропа Тропа Палласа По дороге на плато Ай-Петри Зоопарк Сказка Канатная дорога Горка Ялтинский океанариум Смотровая площадка над Уч-Кош 👇👇👇👇👇 Навигация Часть 2 Мой канал в MAX</t>
+  </si>
+  <si>
+    <t>28.04.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/366</t>
+  </si>
+  <si>
+    <t>А вот и вторая часть маршрутов на майские праздники. Тоже однодневные и тоже классные! 👇 Жмите на ссылки — там обзор 👇 Гора Кошка + скала Дива Лёгкий, живописный маршрут на Кошку и видовая площадка для смелых на Диве. И пикник на пляже с видом на скалу! Гора Шабурла-Кая + гора Каланых-Кая Две вершины нетуристического Крыма. Шикарные виды на Ласпи и море — без толп и суеты. Гора Куш-Кая + смотровая в Ласпи Бодрый маршрут и уютная смотровая в конце. Воронцовский дворец + Воронцовский парк + улица Фрунзе Романтичный дворец, уютная Алупка, новая улица Фрунзе — гуляем и вдохновляемся. Гора Аю-Даг Топовый маршрут Крыма. Виды шикарные! Но людей бывает много — место популярное. Тропа Голицына + Сквозной грот + Генуэзская крепость + мыс Алчак Насыщенный день на востоке Крыма. Маршруты простые, а вместе — очень круто. История + красивые пейзажи. Мраморная + Мамонтовая пещеры + смотровая площадка Самые зрелищные пещеры Крыма и классная смотровая в финале. Тропа Палласа + смотровая над Уч-Кош Лесная тропа и лучшая смотровая с видом на Ялту. Форосский Кант + Байдарские ворота Лёгкий, яркий маршрут. Микс архитектуры и природы. Отлично подойдёт для похода с детьми. Если есть вопросы — пишите. Или просто ставьте «+» в комментариях, если пост был полезен! А если ни один из маршрутов не приглянулся — завтра обновлю навигацию, и вы сможете выбрать маршрут сами! На случай дождя там тоже есть варианты 😉☔</t>
+  </si>
+  <si>
+    <t>27.04.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/365</t>
+  </si>
+  <si>
+    <t>Скала Хамелеон, Ласпи Вообще мы собирались на скалу Сарыч, но пропустили поворот. Ок, бывает. Тогда идём на вторую смотровую. Но и тут как-то мимо. 😅 Итог: мы оказались на скале Хамелеон. Место классное! Вид нереальный — на 360°. Фото, видео, панорамы — сплошное вау! Лес наконец-то зацвёл: очень зелено, очень красиво. 💚 Маршрут: Парковка: 44.392602, 33.736424 Старт: 44.391537, 33.737854 Поворот направо: 44.397486, 33.741375 Скала Хамелеон: 44.395530, 33.745817 Дистанция: 1,8 км в одну сторону Сложность: легко Подъём: пологая тропа, но в конце короткий подъем по камням Время: 45 мин в одну сторону Кстати, на обратном пути мы пошли другой тропой и поняли, где был поворот. У нас не было шансов его заметить. 😁 У вас их тоже нет. 😁 И виды с первых двух смотровых уступают виду с Хамелеона. Так что лучше идти сразу на Хамелеон и той же тропой обратно! Кстати, Хамелеоном скала называется потому, что если смотреть на неё со стороны, то она выглядит как голова хамелеона. Фото в комментариях! 👇</t>
+  </si>
+  <si>
+    <t>25.04.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/364</t>
+  </si>
+  <si>
+    <t>Какой же сегодня красивый вид в походе поймали 💙 Скала Хамелеон, Ласпи В горы Крыма наконец-то пришли яркие весенние краски — трава и деревья вспыхнули зелёным. Видео и геометки уже готовлю! Маршрут оказался неожиданно классным — всего 40 минут от Севастополя. 🔥</t>
+  </si>
+  <si>
+    <t>24.04.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/363</t>
+  </si>
+  <si>
+    <t>«Время не остановишь. Но его можно направить — в горы, к морю, подальше от дома. Осталось только решить, куда.» Майские праздники уже близко! Самое время выдохнуть город и вдохнуть дорогу. 😉 Ловите подборку однодневных маршрутов по Крыму: (👇 Нажимайте на ссылки — вас перекинет на пост с обзором 👇) Озеро Панагия + Урочище Панагия и Арпатские водопады + Музей языков Удивительный посёлок Зеленогорье! Маленький, уютный, живописный — настоящая жемчужина Крыма. Водопад Учан-Су + Черепашье озеро + Серебряная беседка + Бирюзовое озеро Маршрут по знаменитым местам у подножия Ай-Петри. Три точки на машине и невероятное озеро для пикника. Бешик-Тау Очень простой маршрут, который подойдёт даже семьям с малышами. Высоты почти нет, идти легко. Место негромкое, зато очень тёплое. Солнечная тропа + Ливадийский дворец Если вам нравится гулять подолгу — выбирайте этот маршрут. Пейзажи Южного берега прекрасны всегда, а Ливадийский дворец остаётся вечной классикой. Красная пещера + Водопад Су-Учхан Одна из самых известных пещер Крыма и впечатляющий каскадный водопад. Два впечатления в одном флаконе! Джан-Кутаран + мыс Хамелеон + Звездопад воспоминаний Максимально видовой маршрут: каждая из трёх локаций — открытка. Насыщенно, эффектно и однозначно стоит того! Алимова балка + Качи-Кальон Две классные локации Бахчисарая. Природа, древняя история и особая атмосфера — без лишних слов. По одному из этих маршрутов собирается и наша семья на майские. 🔥 А на следующей неделе — вторая часть подборки! Мой канал в MAX</t>
+  </si>
+  <si>
+    <t>22.04.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/362</t>
+  </si>
+  <si>
+    <t>Бирюзовое озеро, Гаспра Однажды летом мы проснулись с мыслью: «Хотим позавтракать в красивом месте». Правда, мы не понимали, что ехать 1,5 часа, а потом ещё час идти. В итоге завтрак превратился в бранч. 😅 Но красота того стоила! Место классное, уютное и очень живописное. Устроить там завтрак, перекус или просто посидеть с видом — решать вам. Но к посещению рекомендую! 💚 Важно: цвет воды — это игра света. Ловите солнечный день! ☀️ 📍 Как добраться: Парковка и старт: 44.467178, 34.091220 Проходим через арку и дальше идём по оборудованной тропе Ялтинского заповедника. Маршрут маркирован. Бирюзовое озеро: 44.457733, 34.088271 Дистанция: 1,2 км Сложность: лёгкая Подъём: пологий, но местами чуть круче Время подъёма: 50 минут (с четырёхлетним ребёнком) Когда мы ходили на это озеро, я ещё не претендовала на звание «Главный крымовед полуострова». Поэтому фото — всего 8, а видео — аж ноль. 😆 ❗И не забудьте оформить пропуск в Ялтинский заповедник!</t>
+  </si>
+  <si>
+    <t>20.04.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/359</t>
+  </si>
+  <si>
+    <t>🏔️ Каслибаш и Курушлюк, Бахчисарай Наконец-то погода и здоровье сказали «да» — мы снова в горах! 🎒 Взяли сразу две непопулярные вершины. И в этом магия нетуристчекого Крыма: за 6 часов встретили два человека. 👌 Иногда кажется: мы немноШечко не в себе, что встаём в субботу в 6:30 и куда-то тащимся. 😅 Но… Потом ты сидишь на склоне с кружкой чая, взгляд гуляет по холмам — и мысли уже не о том, «какой будет ночь над Севастополем?» Ты залипаешь на заснеженную вершину вдали. Младшая дочь уверенно заявляет: «Это Эверест!» Пятилетний гид ошибаться не может. Точка. 😆 В горах «мыслемешалка» выключается сама. Начинаешь замечать грибы, жуков и формы скал. Идея встать в 6:30 уже не кажется безумной — сплошной антистресс. 🧘‍♀️ В лесу на удивление не очень зелено для апреля. Виды Бахчисарая — не самые живописные в Крыму, но с изюминкой. 📍 Как добраться: Парковка: 44.644382, 33.852258 Смотровая Семь братьев: 44.650360, 33.860641 ⛰️ Каслибаш: 44.656322, 33.881471 ⛰️ Курушлюк: 44.661612, 33.886021 Дистанция: 4,1 км в одну сторону Сложность : выше средней Подъём: 30 минут по неприятной каменистой тропе, 10 минут резкий подъём, остальное — отличная пологая тропа. Время: 3:10 в одну сторону (включая 60 минут отдыха) Важный момент: Навигационно непросто. Изучите трек заранее, дома. Метки есть, но не везде. GPS работал хорошо, но горы любят подготовленных. (В комментариях доп. информация) Как ваши выходные? Высыпались или активничали? ☺️</t>
+  </si>
+  <si>
+    <t>17.04.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/358</t>
+  </si>
+  <si>
+    <t>Карадагский заповедник, пгт Курортное (Коктебель) Мы только вышли на тропу в составе группы. Рядом — мужчина, взрослый, солидный. Видит нашу пятилетнюю дочь (она самая маленькая среди всех дядь и тёть) и выдаёт: — И что, эта девочка пойдёт с нами? Она вообще дойдёт? Кто меня знает, тот понимает: гладить против шерсти не стоит. 😁 Но я очень постаралась и вежливо ответила: — Эта маленькая девочка прошла 12 км по Аю-Дагу и в целом нагуляла 50 км по горам. Можете в ней не сомневаться. А вот ваши сандалики не похожи на походные… Он удивился: — А по ней и не скажешь. Итог: Дядька еле дошёл. Под конец захромал. 🙈 А наша крошка справилась в первых рядах! 💪 ✨ Кстати, заповедник уже работает! Пока группы — только по субботам и воскресеньям в 12:30 🔥 Но с 1 мая будут каждый день Дистанция: 7 км Время: 4 часа (туда и обратно) Сложность: средняя 💰 Стоимость (апрель 2026): Взрослый — 1000₽ Дети 7–13 лет — 700₽ Дети до 7 лет — бесплатно (ссылка 👈 на пост с информацией) 📍 Парковка: 44.912720, 35.200005 Дальше по указателям идём к кассам. Там собирается группа. И не переживайте — у вас всё получится! На этот маршрут приходят обычные люди, которые понятия не имеют, что их ждёт. 😅 Но всем очень нравится! Дядьке в сандаликах тоже понравилось!</t>
+  </si>
+  <si>
+    <t>15.04.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/357</t>
+  </si>
+  <si>
+    <t>Скала Дива, Симеиз Яркая достопримечательность посёлка Симеиз. А пляж возле скалы — один из самых узнаваемых в Крыму. На скалу можно подняться! К вершине ведут 260 ступеней. Летом здесь очень людно и шумно. Зимой — безлюдно и тихо, но не менее красиво. 🥰 P.S. Так лета захотелось... и в отпуск... и чтоб ни о чём не думать... и только черешня, клубника и море... но пора работать! 😁</t>
+  </si>
+  <si>
+    <t>14.04.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/356</t>
+  </si>
+  <si>
+    <t>Музей цвета и сладостей, Евпатория Снаружи и внутри — настоящий взрыв яркости, так и манит зайти. Но смысловой нагрузки, мне показалось, маловато. Глаз радуется, а мозг слегка в недоумении. Безусловно, существует много исследований о влиянии цвета на человека, но сам музей, увы, не даёт интересной информации. По факту — это красивая фотозона. На первом этаже — огромный бассейн с шариками, который и «спасает» всё это место, а остальные два этажа — просто фотозоны. Рядом с бассейном есть банкетные зоны, поэтому иногда музей закрывают под дни рождения, мастер-классы и квесты. Стоимость (апрель 2026): от 5 до 99 лет — 550 ₽ до 5 лет — бесплатно Итог: как игровая зона для детей— неплохо, как музей — слабовато. Кстати, инициатор и спонсор создания музея — местная жительница, многодетная мама. Идея добрая, но музей получился больше про «цвет», чем про «сладость знаний». Координаты для навигатора: 📍 45.188919, 33.358868 Это территория парка "Авангард" ❗ Перед посещением проверяйте график работы в их группе. Мы попали только с третьего раза. 😅</t>
+  </si>
+  <si>
+    <t>13.04.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/355</t>
+  </si>
+  <si>
+    <t>Экоторопа «Горный массив Караул-Оба», с. Весёлое (Новый Свет) На самом деле, это третий отрезок знаменитой тропы Голицына. Самый интересный из трёх! Но он же и самый сложный. 🤭 Маршрут проходит через невероятный горный массив Караул-Оба — древний коралловый риф юрского периода. По пути вам встретятся: Долина Рая — живописная зона с густой растительностью Долина Ада — нагромождение валунов и скал «Лестница тавров» — древняя каменная тропа из 200 ступеней Скамья Голицына — выемка в обломке скалы, любимое место отдыха князя Льва Голицына. На скамье Голицына можно и закончить маршрут — с потрясающим видом на мыс Капчик с высоты. 📍 Маршрут до скамьи Голицына: Парковка: 44.823432, 34.876833 Старт: 44.819486, 34.885476 Финиш: 44.818310, 34.896638 Дистанция: 1,6 км Сложность: средняя Время подъёма: ~1,5 часа (с отдыхом) А можно продолжить и пойти на сам мыс Капчик: 📍 Мыс Капчик: 44.816559, 34.909745 📍 Сквозной грот: 44.819189, 34.907955 На всём пути есть указатели, тропа маркирована. Дистанция: 3,6 км Сложность: средняя Время в пути: ~2,5 часа (с отдыхом) Не забываем про обратную дорогу! 😅 Маршрут очень красивый! А вид на мыс Капчик — самая сильная точка всего пути!</t>
+  </si>
+  <si>
+    <t>11.04.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/353</t>
+  </si>
+  <si>
+    <t>Урочище Большой Атлеш, с. Оленевка Пока все пекут пасхи и красят яйца, наша бабуля уже обо всём позаботилась. Поэтому нашлось время проехать по любимым местам западного побережья… вдвоём с мужем. 🥰 И поехали мы на Большой Атлеш. Там большая рыболовецкая станция. Территория частная, но гулять можно всем. Вход — 100 руб/чел. 📍 45.334849, 32.551888 Здесь несколько смотровых площадок, спуск к морю. Летом — аренда номеров, кафе и сувениры. А если вы с детьми — здесь есть дельфинарий. Мы же просто прогулялись, полюбовались диким и удивительным Тарханкутом, спустились к морю, а затем поехали пить чай на пляж «Сансет» в Оленевке (пляж Маями тоже открыт): 📍45.367789, 32.515172 Потом проехали через Окунёвку и Громово до косы Беляус (открыт тот же небольшой участок косы): 📍 45.358855, 32.915509 Ну что сказать? Тарханкут и «Крымские Мальдивы» как всегда прекрасны. Но вот то, что снимать не положено, я не снимала 😉 Там всё на месте. 🫠 И кстати: правильно говорить ОлЕневка, а не ОленЁвка! 😜</t>
+  </si>
+  <si>
+    <t>09.04.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/352</t>
+  </si>
+  <si>
+    <t>Южнобережное шоссе Когда я была маленькой, мы с мамой каждое лето ездили на море в Крым. Поездом до Симферополя, а потом автобусом до одного из южных городов. Самым волнительным в поездке на автобусе был момент, когда на горизонте, среди зелени, начинал виднеться кусочек моря. Как же я ждала этот момент! 🥹 Теперь я живу в Крыму. Но каждый раз, выезжая на Южнобережное шоссе из Севастополя, снова ловлю себя на том же трепете. Я абсолютно точно знаю, в какой точке появится море на горизонте — и тем не менее жду этой встречи! Ехать по крымским дорогам — уже само по себе мини-путешествие. 💙 P.S. В Крыму уже который день льют дожди. Так что настроение воспоминательно-лирическое 😅 А когда вы впервые побывали в Крыму?</t>
+  </si>
+  <si>
+    <t>08.04.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/351</t>
+  </si>
+  <si>
+    <t>Белая скала, Белогорск Этот маршрут считается одним из самых популярных в Крыму. Лучше всего приезжать в конце апреля – начале мая, когда цветут дикие пионы. Говорят, место очень фотогеничное, а закаты — невероятные. Рядом находится конный клуб. И говорят, перегон лошадей на закате — захватывающее зрелище. Правда, наблюдать нужно с джипов того же клуба. И это не бесплатно. А теперь честно. Вопреки тому, что "говорят" и "считается", наша семья не впечатлилась. 🤷‍♀️ Красиво? В целом да. Вау-эффекта — нет. Скала как скала. Недостаточно высоко, недостаточно пейзажно — на наш вкус. Фото скалы эффектнее, чем выглядит в реальности. А пионы мы так и не нашли 😁 Единственное, что зацепило — закат. Очень красиво! 🌄 Моё мнение — субъективно. Ваше — важнее! Мы можем видеть одно и то же совершенно по-разному. Маршрут: Идём вверх на плато, которое тянется вдоль дороги, гуляем по нему, доходим до конца — и обратно. Путь можно начать слева от скалы (как мы): Парковка и старт: 45.121102, 34.605111 Слева подъём пологий, но дольше. А можно начать справа: Парковка и старт: 45.102584, 34.625586 Справа подъём более резкий, но значительно короче. Дистанция прогулки по плато: 2,3 км Время: ~1 час в одну сторону Заблудиться не получится, не пытайтесь! Там даже деревьев нет 😅 Кто был? Что скажете?</t>
+  </si>
+  <si>
+    <t>06.04.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/350</t>
+  </si>
+  <si>
+    <t>Гора Куш-Кая, Ласпи Честно говоря, я до сих пор не решила, какой сложности этот маршрут. С одной стороны — не простой. С другой — мы встретили на тропе маму... с годовалым малышом на руках... По её лицу было видно: она и сама в шоке от того, куда забрела. 😅 Но она шла и справлялась! После такого, как скажешь, что трудно? Эта тропа — отрезок Большой Севастопольской тропы (БСТ). А значит, на всём пути указатели будут встречаться регулярно. С вершины Куш-Кая открывается вид на весь посёлок Ласпи, море и горы! 🥰 Плато просторное, с хорошим обзором, места для пикника много. 📍 Маршрут: Парковка и старт: 44.430888, 33.705925 Идём по БСТ, есть указатели. Смотровая площадка Куш-Кая: 44.425280, 33.681635 Дистанция: 2,6 км в одну сторону Сложность: средняя Подъём: первая половина пологая, вторая половина довольно крутая Время подъёма: ~1 час 30 мин (с отдыхом) А вы знали? На высоте ультрафиолет активнее даже в пасмурную погоду. Так что 30–40 минут в горах — и суточная норма витамина D у вас в кармане. ☀️</t>
+  </si>
+  <si>
+    <t>03.04.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/349</t>
+  </si>
+  <si>
+    <t>Смотровая площадка недалеко от Мраморной пещеры, Симферополь А закончили мы наше путешествие по пещерам идеальной вишенкой на торте — этой смотровой площадкой. Мимо нее все проезжают, но почти никто не заходит. Ох зря! Вид просто невероятный! В таких местах я всегда жалею, что не умею медитировать. 😅 Казалось бы, мы видели уже стооолько видов в Крыму, но каждый раз эти акварельные рисунки природы — как напоминание, что Крым бесконечен. 🥰 Если поедете в какую-нибудь из пещер, обязательно загляните на эту смотровую площадку на обратном пути! 📍 Координаты: Паркуемся у шлагбаума справа (в комментариях фото): 44.780239, 34.269909 Переходим дорогу и поднимаемся вверх по тропе, идём прямо. В пути: ~ 10 минут Смотровая площадка: 44.776490, 34.268191 Скоро выходные! У вас есть 48 часов. Потратьте их не на список дел, а на список впечатлений. ❤️</t>
+  </si>
+  <si>
+    <t>02.04.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/348</t>
+  </si>
+  <si>
+    <t>Пещера Эмине-Баир-Коба (она же Трёхглазка), Симферополь На самом деле пещер с таким названием в Крыму две: одна на Ай-Петри, вторая — на Чатыр-Даге. Мы были на Чатыр-Даге. ⛰️ Я называю такие места «15-минуткой». Пришел, сделал пару фоток, быстренько осмотрелся — и дальше. Раньше вход в пещеру был свободным, но какой-то «талантливый» турист сломал там ребра, МЧСники его эвакуировали, а вход закрыли железной дверью. 🤷‍♀️ Специально ехать сюда мы не стали бы. Но после осмотра Мраморной и Мамонтовой пещер заглянули сюда ради пары фото, а потом устроили пикник с красивым видом — самое то! 📍 Координаты: От Мамонтовой пещеры поднимаемся по ступенькам вверх и уходим влево на тропу. Среди степи заметите зелёное ограждение — это и есть Трёхглазка. В пути: ~10 минут. Пещера Трёхглазка: 44.800481, 34.295695 Важно❗ Чтобы увидеть «три глаза», нужно спуститься по ступенькам вниз! Это не страшно! 😉 P.S. Спокойно, пещеры закончились! 😅 Со следующих постов возвращаемся в горы! Мой канал в MAX</t>
+  </si>
+  <si>
+    <t>31.03.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/345</t>
+  </si>
+  <si>
+    <t>Пещера Эмине-Баир-Хосар (она же Мамонтовая), Симферополь Когда я спросила у гида: «Какая пещера Крыма вам нравится больше всего?», она ответила: «Спелеологи не сравнивают — все они разные!» Я не спелеолог, так что сравню. 😅 Эмине-Баир-Хосар — мой фаворит в Крыму! Масштаб, красота и атмосфера завораживают! Видео передаёт лишь 50% величия! Что впечатлило: ▫️Первый кадр в видео — настоящий вход в пещеру: зелень и свет с улицы выглядят изнутри прямо-таки волшебно. ▫️ Останки мамонтёнка, которого откапывали 8 лет! ▫️Туннель длиной 25 метров пробивали 1,5 года. ▫️Температура внутри +5°C (и летом❗) ▫️В одном из залов играет классическая музыка — неожиданно и красиво. ▫️Эмине-Баир-Хосар переводится как «Колодец на склоне горы под дубом». Как добраться: Пешком от Мраморной пещеры — 1,2 км (есть указатели) На машине: седан проедет без проблем в сухую погоду Парковка: 44.800349, 34.290247 Пещера Эмине-Баир-Хосар: 44.801274, 34.289461 Важные моменты: ▪️Время работы зависит от сезона ▪️Экскурсии по расписанию ▪️Оплата только наличными ▪️Внутри много ступеней и есть узкие туннели Перед поездкой загляните на сайт пещеры — уточните время и стоимость! Я — скептик в плане платных локаций Крыма. 😏 Но сюда вернулась бы!</t>
+  </si>
+  <si>
+    <t>30.03.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/343</t>
+  </si>
+  <si>
+    <t>Мраморная пещера, с. Мраморное (Симферополь) ▪️Мраморная, потому что пещера заложена в породах мраморовидного известняка. ▪️Её возраст — более 2 млн лет. ▪️Открыта для посещения с 1989‑го. ▪️Глубина — 63 м. ▪️Температура внутри — +10 °C. ▪️Длина всех маршрутов — 1,5 км. ▪️Здесь даже проводят симфонические концерты! ▪️Экскурсию ведёт суровый бородатый гид — но рассказывает невероятно увлекательно. Вопросы, правда, разрешает задавать только в конце. 😅 Есть несколько вариантов посещения. Мы выбрали маршрут «Галерея сказок» + «Жемчужные озёра». Озёра после зимы были не наполнены, но это не испортило впечатлений. 📍 Координаты: Парковка: 44.796460, 34.278797 Мраморная пещера: 44.797189, 34.279449 Важные моменты: ▪️Экскурсии — по расписанию. ▪️Оплата только наличными. ▪️Время работы меняется в зависимости от сезона. ▪️Вопреки всем переживаниям, к пещерам проедет любой седан в сухую погоду! Перед поездкой обязательно загляните на сайт пещеры (👈 ссылка) — уточните актуальное время и стоимость! Личный вердикт: невероятно красиво, искренне впечатлило, однозначно стоит посетить, но.... Мамонтовая... 🤤 О ней завтра!</t>
+  </si>
+  <si>
+    <t>30.03.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/342</t>
+  </si>
+  <si>
+    <t>Маршрут выходного дня по пещерам Крыма (Симферополь) Мы много слышали об этих местах, но только сейчас доехали. Места действительно стоящие! Впечатлений получили много! И что особенно приятно — увлечённо слушала даже наша пятилетняя путешественница. Наш маршрут по порядку: 1. Мраморная пещера 2. Пеший переход — 1,2 км 3. Мамонтовая пещера 4. Пещера «Трёхглазка» 5. Пикник на холме с красивым видом 6. Возвращение 1,2 км к машине 7. Панорамная смотровая площадка Маршрут получился физически насыщенным — 9 км. По времени занял 7 часов, плюс 4 часа дорога из Севастополя и обратно. А дальше про каждую локацию расскажу отдельно. 🔥</t>
+  </si>
+  <si>
+    <t>29.03.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/341</t>
+  </si>
+  <si>
+    <t>Рубрика «Лесной улов» 😅 В этот раз — не только цветы. Вот, кстати, люблю иногда смотреть крымские блоги: там всё так красиво, преувеличено, а на самом деле… 🫠 Паучок миллиметров 6 в длину, но возможности современных камер прекрасны, правда? 😅 Ну а на фото — примула, крокус и сон-трава. Уже в полном цвету 🌸 А где мы всё это «ловили», показала в своём канале в MAX. Если что — только показала! 😉 Расскажу на следующей неделе. 😘</t>
+  </si>
+  <si>
+    <t>27.03.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/337</t>
+  </si>
+  <si>
+    <t>Водопад Мердвен-Тобе, с. Родное (Севастополь) Если называть вещи своими именами, то это водопадюсик. 😅 Маленький, но милый! Находится на территории базы отдыха «Коба-Чаир». Вход бесплатный! На территории ухоженно и чисто. Есть скамейки для отдыха, места для рыбалки, беседки и домики для аренды. Но всё это — за отдельную плату. 😉 Мы платить не планировали 😅, поэтому просто: 🤩прогулялись по территории; 🤩заглянули в необычную пещеру-грот; 🤩залезли на скалу к смотровой площадке над озером; 🤩сделали кучу ярких фоток; 🤩попили чаю; 🤩и уехали. Место камерное, уютное. Если просто погулять — хватит часа. Мы заскочили сюда на обратном пути с башни Шулдан, так сказать, на десерт. Координаты: 📍 44.549443, 33.739902 Парковка есть! Выходные в Крыму обещают быть тёплыми! А значит, надо куда-нибудь завеяться! 🎒🥾 Чего и вам желаю! ☀️ Список услуг базы отдыха в комментариях!</t>
+  </si>
+  <si>
+    <t>26.03.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/336</t>
+  </si>
+  <si>
+    <t>Смотровая площадка над ущельем Уч-Кош, Ялта Если вы в Ялте — у вас теперь два «нельзя пропустить»! Первое — набережная. Второе — смотровая над Уч-Кош. 😍 Эту площадку с невероятным панорамным видом открыли в 2025 году. У неё нет плохих ракурсов и нет плохой погоды. Здесь красиво всегда! От парковки идти 6 минут 28 секунд. Я засекала. 😁 Здесь можно встретить и семьи с малышами, и беременяшек. 🥰 Так что справятся все! Координаты: Парковка: 44.535567, 34.182782 Слева от беседки спускайтесь на тропу. Следуйте меткам на деревьях. Увидите стрелку на дереве — налево, и через 50 м вы на месте! Смотровая над Уч-Кош: 44.532631, 34.181346 (Координаты кликабельны) Дистанция: 600 м Подъём: пологий Время: ~7 минут в одну сторону Маловато? Тогда можно пройти полный маршрут по ущелью Уч-Кош (👈 ссылка). Он кольцевой — вернётесь к той же парковке. И не забудьте оформить пропуск в Ялтинский заповедник!</t>
+  </si>
+  <si>
+    <t>25.03.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/335</t>
+  </si>
+  <si>
+    <t>Топ-8 мест восточного Крыма 🔥 На истину не претендую 😉 Но абсолютно уверена: каждая локация из списка — яркая и достойна вашего внимания! 1. Мыс Капчик 🏞️ Удивительный и необычный. Обязательно загляните в Сквозной грот в мысе! 2. Озеро Панагия 💚 Расположено в окружении гор, а цвет воды играет всеми оттенками зелёного — завораживает! 3. Урочище Панагия 🥾 Классный, живописный и оборудованный маршрут. В конце вас ждут освежающие каскады Арпатских водопадов! 4. Золотые ворота ⛵ Жемчужина восточного побережья. Не забудьте загадать желание, когда будете проплывать через арку — говорят, оно точно сбудется! 5. Смотровая площадка «Звездопад воспоминаний» ✨ Красивейшая локация на высоте 345 метров над уровнем моря. Фотки получаются просто 🔥 6. Мыс Хамелеон 🦎 Место с невероятной энергетикой! Подняться можно прямо на «спину» мыса и даже пройтись по «гребню». Вид захватывает дух! 7. Карадагский заповедник 🌋 Супервидовой маршрут с потрясающими пейзажами восточного Крыма! 8. Мыс Алчак 🌅 Лучший вид на Судак открывается именно отсюда! А ещё это идеальное место для встречи заката: поднимитесь немного повыше — и красота гарантирована. Нажмите на название локации, и вас перекинет на пост с маршрутом! Если бы я приехала в Крым на недельку, то обязательно посетила бы все эти места! А в каких из них уже были вы? Делитесь впечатлениями! ❤️ Мой канал в MAX</t>
+  </si>
+  <si>
+    <t>23.03.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/334</t>
+  </si>
+  <si>
+    <t>Водопад Суаткан, с. Богатое Ущелье (Бахчисарай) Весна — сезон водопадов! Даже если это не так, мы решили, что в эти выходные будет так! Какой же Суаткан очаровательный! Издалека — прям как открытка на фоне елей! И, на удивление, мы там были не одни! Так что локация не из серии «никому не ведомых». 😅 В лесу тихо, первоцветы цветут, птички поют, местами на дороге грязновато, но это мелочи! Маршрут очень прикольный! 📍 Координаты: Парковка у озера: 44.553757, 33.866402 От озера идём прямо по дороге — озеро и длинный забор от вас слева. Когда забор закончится, начнутся метки на деревьях. Тропа маркирована. На развилке будет табличка «Водопад». Водопад Суаткан: 44.550869, 33.846356 Прямо от водопада есть тропа на смотровую площадку — на скалу справа. Идти минут 7, подъём резко в гору, но мы с ребёнком прошли. Возможно, из села возят джип-туры к водопаду: на всём пути есть колеи от машин. Но в субботу не возили, видимо, сейчас не сезон… Хотя как же не сезон, если весна — сезон водопадов! 😁</t>
+  </si>
+  <si>
+    <t>22.03.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/332</t>
+  </si>
+  <si>
+    <t>Лесные находки из нового похода 🌿 С названиями — провал, пришлось звать на помощь Алису. 🤪 По версии ИИ, это лесная примула, зубянка пятилистная, гусиный лук и мышиный гиацинт. Звучит как рецепт зелья из «Гарри Поттера», но доверять нейросетям на сто процентов я бы не стала. 😁🤷‍♀️ Кстати, локация видна на одном из фото! Как она называется, смотрите в моём канале в MAX 😜 P. S. Это намёк 😅 Заглядывайте, буду рада!</t>
+  </si>
+  <si>
+    <t>20.03.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/327</t>
+  </si>
+  <si>
+    <t>Смотровая площадка, Балаклава (Севастополь) Если планируете поездку, имейте в виду: на набережной идёт реконструкция до 2030 года. Выглядит несимпатично. 🙈 Но можно подняться наверх! Там, над всей этой суетой, открываются шикарные виды на бухту и окрестности. До этих видов придётся немного пройтись, но оно того стоит. 😜 📍 Маршрут: Парковка и старт: 44.496613, 33.600104 Поднимаемся по Большой Севастопольской тропе 10 минут до развилки: 44.494200, 33.604390 Отсюда направо и вверх по ступенькам. Ориентир — старая башня. Смотровая со скамейкой прямо возле нее: 44.494305, 33.600865 Маршрут короткий, но бодрый из-за подъема. С детьми можно! Справятся! И захватите кофе с вкусняшкой ☕️🍫 Мой канал в MAX</t>
+  </si>
+  <si>
+    <t>20.03.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/324</t>
+  </si>
+  <si>
+    <t>🏔️ ▫️▫️▫️▫️▫️▫️▫️▫️▫️ 🏔️ ▫️▫️▫️▫️▫️ 2⃣ Нажмите на название локации — вас перекинет на пост с обзором. ГУРЗУФ Гора Аю-Даг ПАРТЕНИТ Юбилейное озеро Гора Парагильмен Гора Аю-Даг АЛУШТА Перья Хапхала Сырные скалы Водопад Джур-Джур Галерея иллюзий Красная пещера и водопад Су-Учхан ЗЕЛЕНОГОРЬЕ Музей языков мира Урочище Панагия Озеро Панагия СУДАК Мыс Алчак Язык Тролля Генуэзская крепость с. Миндальное Мыс Бугаз и Крымская Исландия "Князь Багратион" НОВЫЙ СВЕТ Тропа Голицына Маршрут 1 Тропа Голицына Маршрут 2 Сквозной грот КОКТЕБЕЛЬ Мыс Хамелеон Звездопад воспоминаний Морская прогулка к Золотым воротам Карадагский заповедник ОРДЖОНИКИДЗЕ Гора Джан-Кутаран БЕЛОГОРСК Белая скала СИМФЕРОПОЛЬ Красная пещера и водопад Су-Учхан Мраморное озеро в с.Скалистое Посёлок Научный Мраморная пещера Пещера Эмине-Баир-Хосар Пещера Трёхглазка Смотровая площадка возле пещер БАХЧИСАРАЙ Качи-Кальон Качи-Кальон 2.0 Алимова балка Гора Бешик-Тау НЕ Чуфут-Кале Гора Бойко Посёлок Научный Гора Утюг Водопад Суаткан СОКОЛИНОЕ Гора Орлиный залёт Гора Сююрю-Кая Водопад Серебряные струи ЕВПАТОРИЯ Аквариум Дом Великана Колесо обозрения Музей НЛО ОЛЕНЕВКА Дельфинарий Смотровая площадка на Атлеше 👇👇👇👇👇 Навигация Часть 1 Мой канал в MAX</t>
+  </si>
+  <si>
+    <t>t.me/alexandra_videomaker_krym/323</t>
+  </si>
+  <si>
+    <t>🏔️ ▫️▫️▫️▫️▫️▫️▫️▫️▫️ 🏔️ ▫️▫️▫️▫️▫️ 1⃣ Нажмите на название локации — вас перекинет на пост с обзором. СЕВАСТОПОЛЬ Смотровая площадка на Фиоленте Чернореченский каньон Яшмовый пляж Пляж Каравелла Новый Херсонес Термы Наутико Ледовая арена ЦСКА Музей Крыма и Новороссии Мыс Фиолент Башня Шулдан Водопад Мердвен-Тобе (с. Родное) БАЛАКЛАВА Из Резервного к смотровой Серебряный пляж Из Резервного на Инжир Морская прогулка к дельфинам Подземный музейный комплекс Смотровая площадка ЛАСПИ Гора Каланых-Кая Гора Шабурла-Кая Гора Деликли-Бурун Виа феррата на Куш-Кая Виа феррата на Ильяс-Кая Смотровая перед Ильяс-Кая Смотровая площадка Ласпи Гора Куш-Кая Скала Хамелеон ФОРОС Байдарские ворота Форосский Кант Тропа "Чёртова лестница" КУРОРТ "МРИЯ" Купели "Онсэн" Парк развлечений "Дримвуд" Гастро-бистро "Забегаловка" Японский сад СИМЕИЗ Тропа Биюк-Исар Пляж Дива Еврейская тропа Гора Кошка АЛУПКА Сквер "Солнечный" Воронцовский парк Воронцовский дворец Новая улица Фрунзе Тропа Алупка-Исары КОРЕИЗ Дворец Дюльбер ГАСПРА Солнечная тропа Ласточкино гнездо Бирюзовое озеро ЛИВАДИЯ Ливадийский дворец Солнечная тропа ЯЛТА Смотровая площадка Ущелье Уч-Кош Глэмпинг Laskala Морская прогулка к Ласточкиному гнезду Эйфелева башня Подвесной мост на Ай-Петри Водопад Учан-Су Массандровская тропа Тропа Палласа По дороге на плато Ай-Петри Зоопарк Сказка Канатная дорога Горка Ялтинский океанариум Смотровая площадка над Уч-Кош 👇👇👇👇👇 Навигация Часть 2 Мой канал в MAX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1265,62 +2207,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H97"/>
+  <dimension ref="A1:H203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="2000.654" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="2533.953" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -3485,50 +4427,1852 @@
       <c r="E96">
         <v>82</v>
       </c>
       <c r="G96">
         <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>44003</v>
       </c>
       <c r="B97" t="s">
         <v>293</v>
       </c>
       <c r="C97" t="s">
         <v>294</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E97">
         <v>88</v>
       </c>
       <c r="G97">
         <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98">
+        <v>107772</v>
+      </c>
+      <c r="B98" t="s">
+        <v>296</v>
+      </c>
+      <c r="C98" t="s">
+        <v>297</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="E98">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>107773</v>
+      </c>
+      <c r="B99" t="s">
+        <v>299</v>
+      </c>
+      <c r="C99" t="s">
+        <v>300</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E99">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>107774</v>
+      </c>
+      <c r="B100" t="s">
+        <v>302</v>
+      </c>
+      <c r="C100" t="s">
+        <v>303</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="E100">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101">
+        <v>107775</v>
+      </c>
+      <c r="B101" t="s">
+        <v>305</v>
+      </c>
+      <c r="C101" t="s">
+        <v>306</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E101">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
+        <v>107776</v>
+      </c>
+      <c r="B102" t="s">
+        <v>308</v>
+      </c>
+      <c r="C102" t="s">
+        <v>309</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="E102">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>107777</v>
+      </c>
+      <c r="B103" t="s">
+        <v>311</v>
+      </c>
+      <c r="C103" t="s">
+        <v>312</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="E103">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>107778</v>
+      </c>
+      <c r="B104" t="s">
+        <v>314</v>
+      </c>
+      <c r="C104" t="s">
+        <v>315</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="E104">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105">
+        <v>107779</v>
+      </c>
+      <c r="B105" t="s">
+        <v>317</v>
+      </c>
+      <c r="C105" t="s">
+        <v>318</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E105">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>107780</v>
+      </c>
+      <c r="B106" t="s">
+        <v>320</v>
+      </c>
+      <c r="C106" t="s">
+        <v>321</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="E106">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107">
+        <v>107781</v>
+      </c>
+      <c r="B107" t="s">
+        <v>323</v>
+      </c>
+      <c r="C107" t="s">
+        <v>324</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="E107">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>107782</v>
+      </c>
+      <c r="B108" t="s">
+        <v>326</v>
+      </c>
+      <c r="C108" t="s">
+        <v>327</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E108">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>107783</v>
+      </c>
+      <c r="B109" t="s">
+        <v>329</v>
+      </c>
+      <c r="C109" t="s">
+        <v>330</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="E109">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>107784</v>
+      </c>
+      <c r="B110" t="s">
+        <v>332</v>
+      </c>
+      <c r="C110" t="s">
+        <v>333</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="E110">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>107785</v>
+      </c>
+      <c r="B111" t="s">
+        <v>335</v>
+      </c>
+      <c r="C111" t="s">
+        <v>336</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E111">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>107786</v>
+      </c>
+      <c r="B112" t="s">
+        <v>338</v>
+      </c>
+      <c r="C112" t="s">
+        <v>339</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="E112">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>107787</v>
+      </c>
+      <c r="B113" t="s">
+        <v>341</v>
+      </c>
+      <c r="C113" t="s">
+        <v>342</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="E113">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>107788</v>
+      </c>
+      <c r="B114" t="s">
+        <v>344</v>
+      </c>
+      <c r="C114" t="s">
+        <v>345</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="E114">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>107789</v>
+      </c>
+      <c r="B115" t="s">
+        <v>347</v>
+      </c>
+      <c r="C115" t="s">
+        <v>348</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E115">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>107790</v>
+      </c>
+      <c r="B116" t="s">
+        <v>350</v>
+      </c>
+      <c r="C116" t="s">
+        <v>351</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E116">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>107791</v>
+      </c>
+      <c r="B117" t="s">
+        <v>352</v>
+      </c>
+      <c r="C117" t="s">
+        <v>353</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="E117">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>107792</v>
+      </c>
+      <c r="B118" t="s">
+        <v>355</v>
+      </c>
+      <c r="C118" t="s">
+        <v>356</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="E118">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>107793</v>
+      </c>
+      <c r="B119" t="s">
+        <v>358</v>
+      </c>
+      <c r="C119" t="s">
+        <v>359</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="E119">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>107794</v>
+      </c>
+      <c r="B120" t="s">
+        <v>361</v>
+      </c>
+      <c r="C120" t="s">
+        <v>362</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="E120">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>107795</v>
+      </c>
+      <c r="B121" t="s">
+        <v>364</v>
+      </c>
+      <c r="C121" t="s">
+        <v>365</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="E121">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>107796</v>
+      </c>
+      <c r="B122" t="s">
+        <v>367</v>
+      </c>
+      <c r="C122" t="s">
+        <v>368</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="E122">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>107797</v>
+      </c>
+      <c r="B123" t="s">
+        <v>370</v>
+      </c>
+      <c r="C123" t="s">
+        <v>371</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="E123">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>107798</v>
+      </c>
+      <c r="B124" t="s">
+        <v>373</v>
+      </c>
+      <c r="C124" t="s">
+        <v>374</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="E124">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>107799</v>
+      </c>
+      <c r="B125" t="s">
+        <v>376</v>
+      </c>
+      <c r="C125" t="s">
+        <v>377</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="E125">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>107800</v>
+      </c>
+      <c r="B126" t="s">
+        <v>378</v>
+      </c>
+      <c r="C126" t="s">
+        <v>379</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="E126">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>107801</v>
+      </c>
+      <c r="B127" t="s">
+        <v>381</v>
+      </c>
+      <c r="C127" t="s">
+        <v>382</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="E127">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>107802</v>
+      </c>
+      <c r="B128" t="s">
+        <v>384</v>
+      </c>
+      <c r="C128" t="s">
+        <v>385</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="E128">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>107803</v>
+      </c>
+      <c r="B129" t="s">
+        <v>387</v>
+      </c>
+      <c r="C129" t="s">
+        <v>388</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="E129">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>107804</v>
+      </c>
+      <c r="B130" t="s">
+        <v>390</v>
+      </c>
+      <c r="C130" t="s">
+        <v>391</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="E130">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>107805</v>
+      </c>
+      <c r="B131" t="s">
+        <v>393</v>
+      </c>
+      <c r="C131" t="s">
+        <v>394</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="E131">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>107806</v>
+      </c>
+      <c r="B132" t="s">
+        <v>396</v>
+      </c>
+      <c r="C132" t="s">
+        <v>397</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E132">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>107807</v>
+      </c>
+      <c r="B133" t="s">
+        <v>399</v>
+      </c>
+      <c r="C133" t="s">
+        <v>400</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E133">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>107808</v>
+      </c>
+      <c r="B134" t="s">
+        <v>402</v>
+      </c>
+      <c r="C134" t="s">
+        <v>403</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="E134">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>107809</v>
+      </c>
+      <c r="B135" t="s">
+        <v>405</v>
+      </c>
+      <c r="C135" t="s">
+        <v>406</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="E135">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>107810</v>
+      </c>
+      <c r="B136" t="s">
+        <v>408</v>
+      </c>
+      <c r="C136" t="s">
+        <v>409</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="E136">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>107811</v>
+      </c>
+      <c r="B137" t="s">
+        <v>411</v>
+      </c>
+      <c r="C137" t="s">
+        <v>412</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E137">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>107812</v>
+      </c>
+      <c r="B138" t="s">
+        <v>414</v>
+      </c>
+      <c r="C138" t="s">
+        <v>415</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="E138">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>107813</v>
+      </c>
+      <c r="B139" t="s">
+        <v>417</v>
+      </c>
+      <c r="C139" t="s">
+        <v>418</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="E139">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>107814</v>
+      </c>
+      <c r="B140" t="s">
+        <v>420</v>
+      </c>
+      <c r="C140" t="s">
+        <v>421</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="E140">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>107815</v>
+      </c>
+      <c r="B141" t="s">
+        <v>423</v>
+      </c>
+      <c r="C141" t="s">
+        <v>424</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="E141">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>107816</v>
+      </c>
+      <c r="B142" t="s">
+        <v>426</v>
+      </c>
+      <c r="C142" t="s">
+        <v>427</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="E142">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>107817</v>
+      </c>
+      <c r="B143" t="s">
+        <v>429</v>
+      </c>
+      <c r="C143" t="s">
+        <v>430</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="E143">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>107818</v>
+      </c>
+      <c r="B144" t="s">
+        <v>432</v>
+      </c>
+      <c r="C144" t="s">
+        <v>433</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="E144">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>107819</v>
+      </c>
+      <c r="B145" t="s">
+        <v>435</v>
+      </c>
+      <c r="C145" t="s">
+        <v>436</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="E145">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>107820</v>
+      </c>
+      <c r="B146" t="s">
+        <v>438</v>
+      </c>
+      <c r="C146" t="s">
+        <v>439</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="E146">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>107821</v>
+      </c>
+      <c r="B147" t="s">
+        <v>441</v>
+      </c>
+      <c r="C147" t="s">
+        <v>442</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="E147">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>107822</v>
+      </c>
+      <c r="B148" t="s">
+        <v>444</v>
+      </c>
+      <c r="C148" t="s">
+        <v>445</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="E148">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>107823</v>
+      </c>
+      <c r="B149" t="s">
+        <v>447</v>
+      </c>
+      <c r="C149" t="s">
+        <v>448</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="E149">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>107824</v>
+      </c>
+      <c r="B150" t="s">
+        <v>450</v>
+      </c>
+      <c r="C150" t="s">
+        <v>451</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="E150">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>107825</v>
+      </c>
+      <c r="B151" t="s">
+        <v>453</v>
+      </c>
+      <c r="C151" t="s">
+        <v>454</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="E151">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>107826</v>
+      </c>
+      <c r="B152" t="s">
+        <v>456</v>
+      </c>
+      <c r="C152" t="s">
+        <v>457</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="E152">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>107827</v>
+      </c>
+      <c r="B153" t="s">
+        <v>459</v>
+      </c>
+      <c r="C153" t="s">
+        <v>460</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="E153">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>107828</v>
+      </c>
+      <c r="B154" t="s">
+        <v>462</v>
+      </c>
+      <c r="C154" t="s">
+        <v>463</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>107829</v>
+      </c>
+      <c r="B155" t="s">
+        <v>465</v>
+      </c>
+      <c r="C155" t="s">
+        <v>466</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E155">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>107830</v>
+      </c>
+      <c r="B156" t="s">
+        <v>468</v>
+      </c>
+      <c r="C156" t="s">
+        <v>469</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E156">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>107831</v>
+      </c>
+      <c r="B157" t="s">
+        <v>471</v>
+      </c>
+      <c r="C157" t="s">
+        <v>472</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="E157">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>107832</v>
+      </c>
+      <c r="B158" t="s">
+        <v>474</v>
+      </c>
+      <c r="C158" t="s">
+        <v>475</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="E158">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>107833</v>
+      </c>
+      <c r="B159" t="s">
+        <v>477</v>
+      </c>
+      <c r="C159" t="s">
+        <v>478</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E159">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>107834</v>
+      </c>
+      <c r="B160" t="s">
+        <v>480</v>
+      </c>
+      <c r="C160" t="s">
+        <v>481</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="E160">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>107835</v>
+      </c>
+      <c r="B161" t="s">
+        <v>483</v>
+      </c>
+      <c r="C161" t="s">
+        <v>484</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E161">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>107836</v>
+      </c>
+      <c r="B162" t="s">
+        <v>486</v>
+      </c>
+      <c r="C162" t="s">
+        <v>487</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="E162">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>107837</v>
+      </c>
+      <c r="B163" t="s">
+        <v>489</v>
+      </c>
+      <c r="C163" t="s">
+        <v>490</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E163">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>107838</v>
+      </c>
+      <c r="B164" t="s">
+        <v>492</v>
+      </c>
+      <c r="C164" t="s">
+        <v>493</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="E164">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>107839</v>
+      </c>
+      <c r="B165" t="s">
+        <v>495</v>
+      </c>
+      <c r="C165" t="s">
+        <v>496</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="E165">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>107840</v>
+      </c>
+      <c r="B166" t="s">
+        <v>498</v>
+      </c>
+      <c r="C166" t="s">
+        <v>499</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="E166">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>107841</v>
+      </c>
+      <c r="B167" t="s">
+        <v>501</v>
+      </c>
+      <c r="C167" t="s">
+        <v>502</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="E167">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>107842</v>
+      </c>
+      <c r="B168" t="s">
+        <v>504</v>
+      </c>
+      <c r="C168" t="s">
+        <v>505</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="E168">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>107843</v>
+      </c>
+      <c r="B169" t="s">
+        <v>507</v>
+      </c>
+      <c r="C169" t="s">
+        <v>508</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="E169">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>107844</v>
+      </c>
+      <c r="B170" t="s">
+        <v>510</v>
+      </c>
+      <c r="C170" t="s">
+        <v>511</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="E170">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>107845</v>
+      </c>
+      <c r="B171" t="s">
+        <v>513</v>
+      </c>
+      <c r="C171" t="s">
+        <v>514</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="E171">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>107846</v>
+      </c>
+      <c r="B172" t="s">
+        <v>516</v>
+      </c>
+      <c r="C172" t="s">
+        <v>517</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="E172">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>107847</v>
+      </c>
+      <c r="B173" t="s">
+        <v>519</v>
+      </c>
+      <c r="C173" t="s">
+        <v>520</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="E173">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>107848</v>
+      </c>
+      <c r="B174" t="s">
+        <v>522</v>
+      </c>
+      <c r="C174" t="s">
+        <v>523</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="E174">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>107849</v>
+      </c>
+      <c r="B175" t="s">
+        <v>522</v>
+      </c>
+      <c r="C175" t="s">
+        <v>525</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="E175">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>107850</v>
+      </c>
+      <c r="B176" t="s">
+        <v>527</v>
+      </c>
+      <c r="C176" t="s">
+        <v>528</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E176">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>107851</v>
+      </c>
+      <c r="B177" t="s">
+        <v>530</v>
+      </c>
+      <c r="C177" t="s">
+        <v>531</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="E177">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>107852</v>
+      </c>
+      <c r="B178" t="s">
+        <v>533</v>
+      </c>
+      <c r="C178" t="s">
+        <v>534</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="E178">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>107853</v>
+      </c>
+      <c r="B179" t="s">
+        <v>536</v>
+      </c>
+      <c r="C179" t="s">
+        <v>537</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="E179">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>107854</v>
+      </c>
+      <c r="B180" t="s">
+        <v>539</v>
+      </c>
+      <c r="C180" t="s">
+        <v>540</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="E180">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>107855</v>
+      </c>
+      <c r="B181" t="s">
+        <v>542</v>
+      </c>
+      <c r="C181" t="s">
+        <v>543</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="E181">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>107856</v>
+      </c>
+      <c r="B182" t="s">
+        <v>545</v>
+      </c>
+      <c r="C182" t="s">
+        <v>546</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E182">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>107857</v>
+      </c>
+      <c r="B183" t="s">
+        <v>548</v>
+      </c>
+      <c r="C183" t="s">
+        <v>549</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E183">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>107858</v>
+      </c>
+      <c r="B184" t="s">
+        <v>551</v>
+      </c>
+      <c r="C184" t="s">
+        <v>552</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="E184">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>107859</v>
+      </c>
+      <c r="B185" t="s">
+        <v>554</v>
+      </c>
+      <c r="C185" t="s">
+        <v>555</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="E185">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>107860</v>
+      </c>
+      <c r="B186" t="s">
+        <v>557</v>
+      </c>
+      <c r="C186" t="s">
+        <v>558</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="E186">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>107861</v>
+      </c>
+      <c r="B187" t="s">
+        <v>560</v>
+      </c>
+      <c r="C187" t="s">
+        <v>561</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="E187">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>107862</v>
+      </c>
+      <c r="B188" t="s">
+        <v>563</v>
+      </c>
+      <c r="C188" t="s">
+        <v>564</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="E188">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>107863</v>
+      </c>
+      <c r="B189" t="s">
+        <v>566</v>
+      </c>
+      <c r="C189" t="s">
+        <v>567</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="E189">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>107864</v>
+      </c>
+      <c r="B190" t="s">
+        <v>569</v>
+      </c>
+      <c r="C190" t="s">
+        <v>570</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="E190">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>107865</v>
+      </c>
+      <c r="B191" t="s">
+        <v>572</v>
+      </c>
+      <c r="C191" t="s">
+        <v>573</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="E191">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>107866</v>
+      </c>
+      <c r="B192" t="s">
+        <v>575</v>
+      </c>
+      <c r="C192" t="s">
+        <v>576</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="E192">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>107867</v>
+      </c>
+      <c r="B193" t="s">
+        <v>578</v>
+      </c>
+      <c r="C193" t="s">
+        <v>579</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="E193">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>107868</v>
+      </c>
+      <c r="B194" t="s">
+        <v>581</v>
+      </c>
+      <c r="C194" t="s">
+        <v>582</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="E194">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>107869</v>
+      </c>
+      <c r="B195" t="s">
+        <v>584</v>
+      </c>
+      <c r="C195" t="s">
+        <v>585</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="E195">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>107870</v>
+      </c>
+      <c r="B196" t="s">
+        <v>587</v>
+      </c>
+      <c r="C196" t="s">
+        <v>588</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="E196">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>107871</v>
+      </c>
+      <c r="B197" t="s">
+        <v>590</v>
+      </c>
+      <c r="C197" t="s">
+        <v>591</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="E197">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>107872</v>
+      </c>
+      <c r="B198" t="s">
+        <v>593</v>
+      </c>
+      <c r="C198" t="s">
+        <v>594</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="E198">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>107873</v>
+      </c>
+      <c r="B199" t="s">
+        <v>596</v>
+      </c>
+      <c r="C199" t="s">
+        <v>597</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="E199">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>107874</v>
+      </c>
+      <c r="B200" t="s">
+        <v>599</v>
+      </c>
+      <c r="C200" t="s">
+        <v>600</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="E200">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>107875</v>
+      </c>
+      <c r="B201" t="s">
+        <v>602</v>
+      </c>
+      <c r="C201" t="s">
+        <v>603</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="E201">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>107876</v>
+      </c>
+      <c r="B202" t="s">
+        <v>605</v>
+      </c>
+      <c r="C202" t="s">
+        <v>606</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="E202">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>107877</v>
+      </c>
+      <c r="B203" t="s">
+        <v>605</v>
+      </c>
+      <c r="C203" t="s">
+        <v>608</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="E203">
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">