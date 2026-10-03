--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2484">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3478">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -7464,50 +7464,3032 @@
     <t>21.01.26 14:16</t>
   </si>
   <si>
     <t>t.me/ProUral/5606</t>
   </si>
   <si>
     <t>37 день 36 серия #уральская_одиссея_чегодаева Это был эпичный и красивый день. Река Серга прерксная! см в ВК https://vk.com/video1694304_456241765 см на ютюб https://youtu.be/uuwtPAlLsIU</t>
   </si>
   <si>
     <t>21.01.26 12:45</t>
   </si>
   <si>
     <t>t.me/ProUral/5605</t>
   </si>
   <si>
     <t>Рядом с Посольством, есть музей современного искусства им Латфуллина. @ufamuseum И там сейчас не большая, но очень интересны и актуальная выставка ижевского художника Дмитрия Коротаева. Заглянул, получил настоящее удовольствие</t>
   </si>
   <si>
     <t>20.01.26 14:49</t>
   </si>
   <si>
     <t>t.me/ProUral/5604</t>
   </si>
   <si>
     <t>36 день 35 серия #уральская_одиссея_чегодаева Идем по Серге! см вк https://vk.com/video1694304_456241764 см ютюб https://youtu.be/E84B2qNNVuY</t>
+  </si>
+  <si>
+    <t>15.09.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6219</t>
+  </si>
+  <si>
+    <t>Спасибо за поддержку друзья. Они пришли мы все очень быстро порешали. Авиасейлс близки нам по духу 😄. Скоро в Уфе в Посольтве будет их печати, для паспорта путешественника.</t>
+  </si>
+  <si>
+    <t>15.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6218</t>
+  </si>
+  <si>
+    <t>МАХАЧИК лекарство от суки И так, мы это сделали)) Выпустили игру для походников, и просто для тех кому приходится коротать часы в дружной компании, без интернета и с ограничением по переносимоу весу ))) одно слово: МАХАЧИК Игра уже на сайте и в посольстве , а это видео мы сняли для инструкции, что бы дополнить им ее бумажны вариант. #амбассадор_Уральских_гор Для всех игра стоит 250 рублей, для туристов 150... заказать игру и больше не скучать https://www.exje.ru/product/mahachik ну а кто не хочет грузить 2 гб видео, ютюб вариант тут https://youtu.be/hiHorSiL7eM?si=7bSdBJjQQyHYAjzH</t>
+  </si>
+  <si>
+    <t>15.09.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6217</t>
+  </si>
+  <si>
+    <t>ПРАВИЛЬНОЕ РАЗДЕЛЕНИЕ ТРУПА В ПЕЩЕРЕ 🔥🔥🔥 Сел монтировать наконец фильм про грезы, это там где мы сифоны проныривали. Клаустрофобы вам пипец 👺👺👺</t>
+  </si>
+  <si>
+    <t>15.09.26 02:41</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6211</t>
+  </si>
+  <si>
+    <t>ИНЗЕРСКИЕ ЗУБЧАТКИ ПОГОРЕЛИ На прошлой неделе вновь горели Инзерские Зубчатки. Побывал на пожарище позавчера, хоть открытый огонь и потушен, но из под некоторых еловых пней идет дым, а почва дышит жаром. В этом главная опасность и проблема таежных лесных пожаров. Пламя может уйти вниз, затаиться и потом вспыхнуть по новой через несколько дней. Помочь может только обильный дождь. Печальна и показательная причина пожара, со слов очевидца возгорание началось на одной из обособленных скальных полок. Вероятнее всего на нее прилетел не потушенный окурок. #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>14.09.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6210</t>
+  </si>
+  <si>
+    <t>Любил эту песнь и раньше. Но в горах Южного Урала она вообще волшебна</t>
+  </si>
+  <si>
+    <t>14.09.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6209</t>
+  </si>
+  <si>
+    <t>МАЛЕНЬКАЯ ПРОСЬБА Возникла идея разместить печать Уфы для паспорт путешественника от Авиасейлс в Посольстве Уральских гор. Кажется это классная маркетинговая идея. Написал им письмо ну и еще открытые публикации сделал. И вот маленькая просьба, зайдите в инсту Тегните их в комменте под публикацией 😊 https://www.instagram.com/p/DdQOtDCCLq4/?stkn=MXVzZHY3ZWF0cWdrZg==</t>
+  </si>
+  <si>
+    <t>14.09.26 02:25</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6208</t>
+  </si>
+  <si>
+    <t>ВРЕМЯ ПРИШЛО Уже можно не сомневаться, осень пришла на Южный Урал, ближайшие 2-3 недели лучшее время, что бы сделать это!! #амбассадор_уральских_гор на фото конечно вершина Малиновой</t>
+  </si>
+  <si>
+    <t>13.09.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6207</t>
+  </si>
+  <si>
+    <t>Я СУПЕРСТАР 🔥 Ну что, свершилось. Не зря посвятил свою жизнь служению Уральским Горам. Сегодня меня пустили в платный туалет - бесплатно в Инзере. Кажется я достиг недосягаемых высот.</t>
+  </si>
+  <si>
+    <t>13.09.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6206</t>
+  </si>
+  <si>
+    <t>ОДИН РАЗ НЕ ПИ…ГИД ? Все в жизни бывает первый раз, у меня вот случилось вести людей по Южноуральской Тропе, от Малиновой до Зубчаток. 3 дня 25 человек, работников завода Вицеман. Точно не буду это ставить на поток, но иногда для особо приятных компаний с хорошими рекомендациями, может быть 😄 #амбассадор_Уральских_гор</t>
+  </si>
+  <si>
+    <t>12.09.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6205</t>
+  </si>
+  <si>
+    <t>Что-то лишнее на этом фото есть?</t>
+  </si>
+  <si>
+    <t>11.09.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6204</t>
+  </si>
+  <si>
+    <t>ЧТО ТО ВЫ ПРИПОЗДНИЛИСЬ, сказал нам встречный турист. Я посмотрел ему с сожалением в спину и хмыкнул подумал, нет дружочек, это ты поторопился … На Ялангасе невероятный закат …</t>
+  </si>
+  <si>
+    <t>11.09.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6202</t>
+  </si>
+  <si>
+    <t>А ЧТО, теперь GPS в районе Малиновой глушат? Стою на вершине … #амбассадор_Уральских_гор</t>
+  </si>
+  <si>
+    <t>10.09.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6201</t>
+  </si>
+  <si>
+    <t>Чтобы записать обзор на эти книги, пришлось вывезти их в горы, локация – озеро Якты-Куль, примерно 450 метров над уровнем моря)) В видео не сказала, что иллюстрации в книгах идеальные, даже мои взрослые друзья рассматривали их с интересом. Это был первый опыт съёмки «что вижу, то пою» про две книги сразу, тем более детские)) Всем влюбленным в Урал – рекомендую.</t>
+  </si>
+  <si>
+    <t>10.09.26 01:47</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6199</t>
+  </si>
+  <si>
+    <t>ДУШЕГУБКИ? Как думаете, можно ли назвать эти чусовские лодки "душегубками"? С одной стороны обычно про душегубки пишут что это долбленые из одного ствола дерева лодки, с другой как я понял это в целом собирательный термин в который входят узкие не устойчивые плоскодонные лодки. Есть знатоки? #уральская_одиссея_чегодаева #амбассадор_уральских_гор Ух, не скажу за содержание пока, но фоточки в будущей книги будут классные )))</t>
+  </si>
+  <si>
+    <t>09.09.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6198</t>
+  </si>
+  <si>
+    <t>4 СЕРИЯ ЗАКЛЮЧИТЕЛЬНАЯ #ледниковаяэкспедиция Исследуем ледник Обручева, плывем по реке Уса. смотреть на ЮТЮБ https://youtu.be/31-XjVI3C-w?si=5eLzUkGZiX4gcw2m смотреть в ВК https://vk.ru/wall1694304_136342</t>
+  </si>
+  <si>
+    <t>09.09.26 03:10</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6195</t>
+  </si>
+  <si>
+    <t>ПЕРВОЕ ФОТО ТОЧНО ПОЙДЕТ НА РАЗВОРОТ в будущей книге, обожаю большие фотографии Где то рядом будет примерно такой текст про 45 -й день путь "... но отдыхать было рано, когда еще в Ёкве планировал место для остановки, резонно решил, что не интересную скалы «столбами» не назовут и оказался прав. Надо мной нависали внушительные известняковые массивы, которые так и манили наверх. В несколько гребков перебежав реку, пристал у скальной арки, расположившейся подле основания самой крупного из них. Хотя основная тропа вела в обход, не смог себе отказать в том, чтобы пролезть под ее сводами; арка по форме была похожа на теремок из детских сказок, чем вызвала прилив не скрываемого восторга. Дальше наверх вилась классическая тропа по замшелым скалам и легким буреломам. А наверху ждало уже ставшее привычным легкое разочарование. Кажется, я еще ни разу не нашел на Чусовой интересного верхнего вида. Всюду рос молодой густой ельник и березняк, чтобы выглянуть из-под его ветвей приходилось опасно выдвигаться вперед над скальной кручей. Скалы, из-за которых и появилось название Столбы, как-то легли и не вызывали уже такого восторга, как в ракурсе от реки. Сделав несколько кадров, поспешил вниз. В итоге еще около часа торчал стоя в реке в сапогах, рахаживая по воде вдоль берега, снимая медленно меняющийся на закате цвет скал, отбиваясь от все нарастающих комариных полчищ. И где-то про себя уже моля какое-нибудь залетное облачко на невидимом горизонте скрыть солнце, отпустить меня в палатку..."</t>
+  </si>
+  <si>
+    <t>08.09.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6193</t>
+  </si>
+  <si>
+    <t>ПРИДУМАЛ ИГРУ ПРО УРАЛ ну точнее модифицировал наш Мемори уральский. Сегодня дочка младшая приболела, сижу с ней дома. Пока играли в мемо она меня в классическую версию обставила как стоячего 😄, проигрывать не хотелось поэтому родилась идея второго уровня игры. После того как все карточки открыты надо выложить их в географическом порядке так как они расположены на Урале где юг низ, а верх это север. 😎 Те карточки которые выложены неправильно отбрасываются. Проверить правильность выкладки не сложно, с игрой идет буклет с картой и описанием всех Уральских мест. После этого вновь считаем очки 😎. Как думаете кто победил? #амбассадор_Уральских_гор Игра кстати отлично заходит детям, каждый раз когда беру карточку сопровождаю место небольшой характеристикой дети запоминают узнают Урал. Игра тут: https://www.exje.ru/product/memural Надо будет добавит в правила игры в следующем издании. Как считаете?</t>
+  </si>
+  <si>
+    <t>08.09.26 02:17</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6192</t>
+  </si>
+  <si>
+    <t>НЕМНОГО НАВРАЛ ВЧЕРА ))) осознанное конечно, но в заголовке была подсказка 😉 на фото не Иремель, и только Евгений в комментария дал правильный ответ виват знатоку</t>
+  </si>
+  <si>
+    <t>07.09.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6191</t>
+  </si>
+  <si>
+    <t>ВЫСШАЯ ТОЧКА кстати не все осознают, что Южный Урал вторая по высоте часть Урал, после Приполярного конечно. #амбассадор_Уральских_гор мягкий закат где то в самом южном сердце... как думаете откуда снят Иремель?</t>
+  </si>
+  <si>
+    <t>05.09.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6185</t>
+  </si>
+  <si>
+    <t>ЧУТЬ НЕ ЗАХЛЕБНУЛСЯ Случайно наткнувшись на эти фотографии. Наверное лучшее, что можно в себя залить - вкус северного лета ❤️❤️❤️ ,</t>
+  </si>
+  <si>
+    <t>04.09.26 18:57</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6184</t>
+  </si>
+  <si>
+    <t>ЧТО ЭТО? Нашел тут карточку винтажную, по запросу "урал туризм" на одной из барахолок Смотрю гадаю и не могу понять, что она означает? Какие варианты ? )))</t>
+  </si>
+  <si>
+    <t>03.09.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6183</t>
+  </si>
+  <si>
+    <t>И так, не открывая еще глаз вы слышите ЭТО! Ваши действия?</t>
+  </si>
+  <si>
+    <t>03.09.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6182</t>
+  </si>
+  <si>
+    <t>КОРОНА УРАЛА ВСЁ ❌ В общем, к сожалению, нет ничего вечного в этом мире, кроме красоты Уральских гор. Когда-нибудь такие изменения должны были произойти и в проекте koronaurala.ru. Я решил ограничить выдачу бронзовых корон количеством в 150 шт. Последний кто получит корону будет участник под номером 150 в рейтинге проекта: https://koronaurala.ru/table/ Последующие участники будут получать только сертификат. Причины банальны: я потратил несколько сотен тысяч личных денег на создание и развитие этого проекта. К сожалению, ухудшающаяся экономическая ситуация вынуждает урезать его финансирование. Предвижу вопросы: можно ли будет получить корону, заплатив? К сожалению, нет. Для меня принципиально, чтобы этот проект был и оставался бесплатным для всех. Думаю, какое-то количество участников разочарует мое решение, понимаю и принимаю их гнев на себя. Это моя вина, я был моложе и глупее, придумывая этот проект 9 лет назад, не смог просчитать все подводные камни. Ну и в любом случае я уверен, что главная ценность Короны Урала не в бронзовой побрякушке, а в тех эмоциях и красоте, которые мы получаем, восходя на высшие точки пяти районов Урала</t>
+  </si>
+  <si>
+    <t>02.09.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6181</t>
+  </si>
+  <si>
+    <t>3 -я серия #ледниковаяэкспедиция Смотрим ледники в районе озера Усваты и переплываем легендарное озеро Хадатаёганлор https://youtu.be/-v-iuqjhnG8?si=f68aLdXAcPjUGw1P</t>
+  </si>
+  <si>
+    <t>02.09.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6179</t>
+  </si>
+  <si>
+    <t>ЗАВТРА В УФЕ ❤️😊</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6180</t>
+  </si>
+  <si>
+    <t>Приглашаем Вас вдохновиться просмотром DIY документального фильма об участии в самой сложной и экстремальной байкпакинг гонке - "Silk Road Mountain Race 2024"🚵🏼‍♂️ главный герой и автор идеи фильма - горный гид RMGA\KMGA Стас Горбачевский по приятной традиции вещает в Уфе о своем опыте участия в гонке, но уже через мультимедийный формат 🎥 после показа фильма можно лично будет лично пообщаться со Стасом и частью его команды о процессе создания этого кино 📆03/09/2026 ⏰20.00 🎟кофейня "Monkey Grinder" (Карла Маркса 41,второй этаж)🎟 Вхож свободный, но просим Вас пройти небольшую регистрацию , чтобы точно понимать сколько человек будет на ивенте ❗️❗️❗️</t>
+  </si>
+  <si>
+    <t>30.08.26 02:49</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6177</t>
+  </si>
+  <si>
+    <t>ИЗ БУДУЩЕЙ КНИГИ 42 ДЕНЬ... #уральская_одиссея_чегодаева Пару глотков холодной воды вместо завтрака, быстрые сборы, и в 4:30 я уже был на воде в надежде снять что-нибудь по утреннему красивому. Сперва всё шло по плану: солнце встало в верховьях реки, вновь осветив Дыроватый Камень. Это вызвало смешанные чувства. С одной стороны, я безусловно был рад красивому рассвету в красивом месте, с другой — досадовал, понимая, что это создаст некоторые творческие сложности. Ведь у меня уже были фотографии этой скалы на закате, значит, мне придётся выбирать между снимками при написании книги. А это всегда связано с мучительными сомнениями. Но с другой стороны, уж лучше иметь выбор между рассветом и закатом и мучиться им, чем вставать и ложиться в серости, когда всё за тебя решено. #амбассадор_уральских_гор фото сделано тут</t>
+  </si>
+  <si>
+    <t>29.08.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6176</t>
+  </si>
+  <si>
+    <t>КОРПОРАТИВНЫЙ ЧёС Чет последнее время стали приглашать выступать с рассказами про Урал, да еще за гонорары 😄 Если есть время не отказываюсь, и деньги не лишние и что может быть еще более важно, коплю опыт выступлений. Только на них можно получить некоторые важные скилы, которых мне не хватает. #амбассадор_уральских_гор Есть только одна проблема, не знаю сколько денег брать за выступление? Как думаете?</t>
+  </si>
+  <si>
+    <t>28.08.26 17:52</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6174</t>
+  </si>
+  <si>
+    <t>САМАЯ МЕРЗКАЯ ФУТБОЛКА? Без ложной скромности этой идеей я горжусь особо. 🙂 Как-то давно придумал идею, не так давно реализовал. Издалека футболка в горошек, но стоит подойти поближе… люблю смотреть, как округляются глаза у людей 😄 и приковывается взгляд. И не удивительно, что она стала хитом продаж. Футболка «Акарофобия»… https://www.exje.ru/product/ticks Или удивительНО?)))) Надели бы такую? ))</t>
+  </si>
+  <si>
+    <t>28.08.26 04:16</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6173</t>
+  </si>
+  <si>
+    <t>РАЗВЕЛ КОСТЕР - УСТРОИЛ ПОМОЙКУ Согласен ставь 🔥 Не согласен ставь 💩 потом проанализируем 🙂 Речь про костры в дикой природе в необорудованных местах и особенно туристически популярных</t>
+  </si>
+  <si>
+    <t>27.08.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6172</t>
+  </si>
+  <si>
+    <t>Ну и главный вопрос как назовем новые водопады?</t>
+  </si>
+  <si>
+    <t>27.08.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6169</t>
+  </si>
+  <si>
+    <t>+ 1 НОВЫЙ ВОДОПАД НА ЮЖНОМ УРАЛЕ Одной из целей летнего похода по Южному Уралу было обнаружение водопадов в районе горы Ямантау. Доходили слухи и видео об их наличии, но точных данных где они не было. А так это оставить было нельзя, южная половина Урала не так богата водовпадами, каждый на счету. В итоге проведя камеральную работу сузил круг поисков до одной реки. И результат не заставил себя ждать. Сразу как минимум 4 водопада на протяжении 1,5 км в верховьях реки Большая Казавда. 3 не больших по паре метров, а вот самый верхний поистине впечатляющий более 15 метров 2 уступа. Водопады снимать тяжело, и с наскока не получилось что то впечатляющие. Надеюсь вернусь еще и досниму. #амбассадор_уральских_гор Они находятся вот тут</t>
+  </si>
+  <si>
+    <t>26.08.26 02:51</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6168</t>
+  </si>
+  <si>
+    <t>ПРОБЛЕМА ДОСТИГНУТОЙ ЦЕЛИ Знаю, что у многих путешественников после окончания больших экспедиций (проектов) наступают жесткие психологические отходники. Когда выполнена цель на которую положил много времени и сил, очень часто возникает вакуум который нечем заполнить. У меня что то подобное в легкой форме было единожды, когда я закончил проект "Тысячники южного Урала". А потом я нашел лайфхак, придумал себе цель практически не достижимую ))) "пройти и отснять и показать весь Урал" на ее фоне даже пересечения Урала 21 и 25 года кажутся небольшими ступеньками. И как рукой сняло все сомнения. Просто смотрю вперед и вижу большой объем работы )) рефлексировать некогда. #амбассадор_уральских_гор извините за псевдо философствования с утра, готовлю презентацию для выступления на очередном мероприятии... написать постик одна из форм прокрастинации )) В общем резюмируя, мой способ брать ношу побольше несите ее дальше ))</t>
+  </si>
+  <si>
+    <t>25.08.26 19:10</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6164</t>
+  </si>
+  <si>
+    <t>ЗНАТНО ШАРАХАЕТ сегодня над Уфой! собрался уже было на покой, но тут началась красота.</t>
+  </si>
+  <si>
+    <t>25.08.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6162</t>
+  </si>
+  <si>
+    <t>МУКИ ВЫБОРЫ Какую панораму хребта Нары выбрать для открытки в серию #урал_откраядо_края ??</t>
+  </si>
+  <si>
+    <t>25.08.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6161</t>
+  </si>
+  <si>
+    <t>ЖЕСТЬ НА КОНЖАКЕ 1,5 месяца прошло после горного марафона на Конжак, и судя по всему организаторы как это бывало и раньше забили на уборку дистанции после себя. Видео по состоянию на 19 августа. Очень хочется что бы они вернулись и убрали за собой. Думаю мы в силах попросить их об этом. #амбассадор_уральских_гор Помню в 21 году когда пересекал Урал, также нашел залежи бутылок под камнями. 5 лет минуло но судя по всему мало что изменилось.</t>
+  </si>
+  <si>
+    <t>24.08.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6160</t>
+  </si>
+  <si>
+    <t>ВТОРАЯ ЧАСТЬ #ледниковаяэкспедиция Идем дальше, в этой серии я покажу места и ледники исключительной уральской красоты! Ледник Долгушина это очень и очень! Рассвет над Малым Щучьим озером это восторг! Ну и конечно Щучий ледник, одни из самых редко посещаемых на моем пути в этом году… #амбассадор_уральских_гор см на ютюб: https://youtu.be/7ZVfBnGdG2s?si=jq1zfHQd-shifrq8 см на ВК: https://vk.ru/wall1694304_136015</t>
+  </si>
+  <si>
+    <t>24.08.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6159</t>
+  </si>
+  <si>
+    <t>ХРЕБЕТ НУРАЛИ Еще одна прекрекрасная идея для похода с детьми. Если бы писал детскую книгу "Смотри Урал" сейчас, возможно и он бы в ней оказался))) #амбассадор_уральских_гор Но есть конечно и ложка дегтя, а возможно и две. Во-первых, сам хребет очень комфортный для движения, но вот последние 10 км до него от дороги могут быть труднопроезжаемы. Хотя в сухую погоду там я думаю помжно почти на всем окрутано подползти Во-вторых, его облюбовали мотоциклисты. Я их к счастью не встретил в будний день, но судя по количеству следов и дорог в выходные трафик может быть плотный.</t>
+  </si>
+  <si>
+    <t>23.08.26 21:27</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6158</t>
+  </si>
+  <si>
+    <t>ЧЁРТОВ ЧЕГОДАЕВ Вчера на фестивале Красная Строка подошла женщина, поделилась сокровенным, как меня терпеть не может её супруг. Говорит я ему как редька, следит за всем что делаю, а делаю я все не так! И тут мне стало очень обидно 🙂☹️, почему они терпеть меня не могут, считают что все надо по другому и молчат!? Мне тут подчас щепотку «конфликтов» приходится выискивать в публикации чуть ли не с лупой 🤷🏿‍♂️. Давно бы уже говорили мне как надо в открытую, я был бы только рад 😀. В общем не стесняйтесь друзья и не друзья. Расскажите как вы или ваши знакомые меня не любите. В чем я виноват 😀 #амбассадор_Уральских_гор Едем сквозь ночь домой, Татьяна Сергеевна рулит, а я вот немного залипаю.</t>
+  </si>
+  <si>
+    <t>22.08.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6154</t>
+  </si>
+  <si>
+    <t>МИМО Татьяны Сергеевны вышла парочка во время выступления, сокрушающаяся, что я рассказываю какую то банальщину 🤷🏿‍♂️😀. И так бывает, а я обожаю людей Екатеринбурга 🫂😊 Мне понравилось Завтра еще до вечера на месте. Приходите и🔥😊</t>
+  </si>
+  <si>
+    <t>21.08.26 18:55</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6153</t>
+  </si>
+  <si>
+    <t>Время встречи изменилось. Завтра я буду рассказывать про мою детскую книгу и намного про идеи походов с детьми. На книжном фестивале Красная Строка - Екатеринбург Но есть нюанс, время встречи изменилось, организаторы перенесли лекцию в Лекторий 2 "Разум когда-нибудь победит" на 17:15. Рашили что нужна аудитория большего размера. И это правильно. Приходите 😊</t>
+  </si>
+  <si>
+    <t>21.08.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6149</t>
+  </si>
+  <si>
+    <t>Я В ЕКБ Традиционно приехал на Красную строку с книгами открытками и всякой уральский мелочью. Приходите повидаться. Завтра у меня вечером будет выступление, презентация детской книги. Скоро расскажу отдельно. В 17.45 Стоим рядом с друзьями из Большая Уральская тропа @funnymountains</t>
+  </si>
+  <si>
+    <t>19.08.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6146</t>
+  </si>
+  <si>
+    <t>ВОСТОРГ гимн Уральских туристов На днях мне написал Леонид Демидов, золотых рук мастер из Нижнего Тагила, он реставрирует для нас книги. Сказал что есть подарок, что мне понравится. А сегодня я его получил. 🔥 Зацените «гимн Уральских туристов» 1961 года. Теперь одна проблема выбрать для него почетное место а Посольстве Уральских гор @URALEMBASSY 😄 #амбассадор_Уральских_гор Кстати, идея возникла. Знаю точно среди нас много талантов и есть те кто делает ИИ музыку. Может быть положим слова на неё?😄</t>
+  </si>
+  <si>
+    <t>19.08.26 02:58</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6145</t>
+  </si>
+  <si>
+    <t>ВОТ КУДА Я ХОЧУ ТЕПЕРЬ! В последний день в горах, решил подлететь максимально близко к вершине пика Обручева ( он справа на фото) и мне открылась потрясающе красивая долина ледника Чернова и горы 1052,7. Местечко запало в душу, обязательно вернусь... #амбассадор_Уральских_гор Вот это место на карте</t>
+  </si>
+  <si>
+    <t>18.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6144</t>
+  </si>
+  <si>
+    <t>АЙДА ПО СО МНОЙ Первая серия #ледниковаяэкспедиция 2026 на канале. Смотрим один из ключевых хребтов крайнего севера Урала – оченырд и его ледники #амбассадор_уральских_гор маршрут на онлайн карте можно посмотреть по ссылке в описании фильма. см на ютюб https://youtu.be/iHHGwa2aHKs?si=LeRwSIs-B2FFaH5a</t>
+  </si>
+  <si>
+    <t>18.08.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6143</t>
+  </si>
+  <si>
+    <t>АЙДА ПО СО МНОЙ Первая серия #ледниковаяэкспедиция 2026 на канале. Смотрим один из ключевых хребтов крайнего севера Урала – оченырд и его ледники #амбассадор_уральских_гор маршрут на онлайн карте можно посмотреть по ссылке в описании фильма. см на ютюб https://youtu.be/5lUu5YKz5AY?si=Wc69dy5x5as9j6hP</t>
+  </si>
+  <si>
+    <t>17.08.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6140</t>
+  </si>
+  <si>
+    <t>МАГИЯ и ПРОКЛЯТИЕ МАНАРАГИ И так гора «полярная Манарага», она же Гребенка, она же Лапытпэ, вы видите ее на фото. Вершина не имеющая официального названия, отмеченная на картах как 1164,2. Но за характерный зубатый профиль замечаемая многими и со многих ракурсов. Впрочем лучший ракурс на нее из далек и со стороны, когда подходишь к ней ближе на как то растекается и ложится, не слишком похожа на оригинал. Говорят Манарагой ее назвали с легкой руки великого Рундквиста, логика понятно, мы все находясь под очарованием «Медвежьей лапы» с Приполярного ищем ее профили в разных частях Урала. В этом году я на нее не поднимался, но планирую попробовать сделать это в следующем году, когда буду делать второй сезон #ледниковойэкспедиции. #амбассадор_Уральских_гор Кстати на последнем фото вы видите не саму гору а ее тень на стене пика Обручева ;-)</t>
+  </si>
+  <si>
+    <t>17.08.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6137</t>
+  </si>
+  <si>
+    <t>16.08.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6136</t>
+  </si>
+  <si>
+    <t>ЕСЛИ СРАВНИВАТЬ ЗАПОВЕДНИКИ С ... пенитенциарными учреждениями то заповедник Денежкин Камень, будет с самым строгим режимом ))) А сегодня ему исполнилось 35 лет, живи и здравствуй мой любимый! #амбассадор_Уральских_гор Кстати, кого ловили, расскажите? ))</t>
+  </si>
+  <si>
+    <t>16.08.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6135</t>
+  </si>
+  <si>
+    <t>МОРДА ЛИЦА ГДЕ? Друзья, уверен знаете! Покажите на карте где находится знаменитая анропоморфная скала на Аракульском шихане? https://nakarte.me/#m=15/55.98552/60.49274&amp;l=S&amp;n2=_&amp;nktl=U--voe8V9ZAa92BA6MObwA Можете и фоточки покидать в комменты, что бы те кто впервые про нее слышит посмотрели )))</t>
+  </si>
+  <si>
+    <t>16.08.26 03:32</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6134</t>
+  </si>
+  <si>
+    <t>16.08.26 03:27</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6133</t>
+  </si>
+  <si>
+    <t>РЖАВЫЙ ПАМЯТНИК и КУЧА ДЕРЬМА Памятники и другие артобъекты в дикой природе Урала, для меня всегда как красная тряпка)). Потому что они как правило или не уместны или сделаны из коричневой субстанции смешанной с палками, или безвкусны, или все три варианта сразу. Мамонты на фоне озера Хадата-еган-лор, почти приятное исключение и не вызывают у меня какого то прямо лютого отторжения. Сделаны качественно и аккуратно. Вписываются в ракурс долины замечательно, но не назойливо. Не портят вида если хочешь сделать фотографию без них. Ну и в целом вполне могли прогуливаться по этим местам несколько десятков тысяч лет назад. Единственное что бы я добавил к артобъекту, так это кучку камней за мамонтом мамой, хотел это сделать в прошедшей #ледниковаяэкспедиция, но начинающий разгуливаться на озере встречый ветер заставил торопиться с отплытием. Может в следующий раз сложу … #амбассадор_уральских_гор Кстати вы знали что мамонтята ели родительское дерьмо, что бы получить микрофлору?</t>
+  </si>
+  <si>
+    <t>15.08.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6132</t>
+  </si>
+  <si>
+    <t>И НА СОЛНЦЕ ВЫБАЮТ ПЯТНА Одна из скал на горе Малиновая в диске восходящего солнца. Туман частенько дарит замечательные возможности. #амбассадор_Уральских_гор</t>
+  </si>
+  <si>
+    <t>14.08.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6128</t>
+  </si>
+  <si>
+    <t>ПРЕДЗАКАЗ КНИГИ Дружественные нам спелеологи из Екатеринбурга (СГС) написали классную книгу про пещеры. Сейчас идет предзаказ, и как я понял тираж будет строиться на его основе. Очень камерное издание которое станет библиографической редкостью сразу после сдачи в печать. Я себе заказал и с вами друзья делюсь инфой. Формат книги 205х255, твердый переплет, 192 стр Стоимость 1900 руб./шт. Подробнее про содержание и предзаказ можно узнать у Елены Веретенниковой тут https://t.me/+79527281777</t>
+  </si>
+  <si>
+    <t>14.08.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6127</t>
+  </si>
+  <si>
+    <t>11 день #ледниковаяэкспедиция . На этом пожалуй и закончу этот МИНИСЕРИАЛ. Скоро выйдут полноценные длинные фильмы.</t>
+  </si>
+  <si>
+    <t>14.08.26 04:04</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6125</t>
+  </si>
+  <si>
+    <t>ПОЛЯРНЫЙ vs ЮЖНЫЙ Люблю сравнивать ландшафты Уралов снятые на одной высоте. Это прекрасно иллюстрирует одну из главных на мой взгляд туристических его особенностей - разнообразие. Сегодня в ленте ледник Долгушина (Полярный Урал) и скала Кульсугадыташ (Южный Урал), оба кадра сделаны на высоте примерно 900 метров над уровнем моря. Между локациями 1500 километров. #амбассадор_Уральских_гор Вам что ближе из этих двух кадров?</t>
+  </si>
+  <si>
+    <t>13.08.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6124</t>
+  </si>
+  <si>
+    <t>ПРОДОЛЖАЮ ЛЮБОВАТЬСЯ УФОЙ Нынче что ни вечер, так волшебный закат. Работаю и растворяюсь в янтаре параллельно. Работа мечты не иначе ))) #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>12.08.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6123</t>
+  </si>
+  <si>
+    <t>день #ледниковаяэкспедиция вышел из гор, начал сплав по реке Большая Уса</t>
+  </si>
+  <si>
+    <t>11.08.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6122</t>
+  </si>
+  <si>
+    <t>9 день #ледниковаяэкспедиция Ледник Обручева и одноименный пик. #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>10.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6121</t>
+  </si>
+  <si>
+    <t>8 день #ледниковаяэкспедиция открыл для сети потрясающий район на Урале. Открою и вам #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>10.08.26 02:48</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6120</t>
+  </si>
+  <si>
+    <t>ГОРНОЗАВОДСКИЕ СКАЛЫ Вчера утром получилось ссделать такую фотографию, туман немного спутал карты плотно укрыв восходящее солнце, но в целом я доволен. Кадры для проекта "Урал от края до края" есть. Я хотел снять на реке именно эту скалу "Доменные ворота" по двум причинам. Во первых она действительно красивая и есть в ней харизма, возможно одна из самых красивых скал реки Белая (Агидель) Во-вторых она относит нас к горнозаводской истории Урала, связывает Белую и Чусовую, на второй также много скал Печек, а что есть домна как ни большая печка ))) #амбассадор_Уральских_гор В месте откуда я снял этот кадр было все прекрасно, красивая скала, уходящая вперед река, густая зеленая зелень на берегу и только один недостаток, большая куча человеческого дерьма услужливо помеченная белыми салфетками. Таковы реалии Белой..., прячьте свои достижения друзья. фото зделано здесь</t>
+  </si>
+  <si>
+    <t>09.08.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6119</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/watch?v=FhlENFEin6I</t>
+  </si>
+  <si>
+    <t>09.08.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6118</t>
+  </si>
+  <si>
+    <t>ОЛЕГ ВЕЗДЕ ВОДУ НАЙДЕТ Воспользовался случаем и смотался на Доменные воротца, одну из красивейших скал реки Агидель. Слишком густой туман немного спутал планы, но время покажет что получилось. В любом случае кайфанул. #амбассадор_Уральских_гор</t>
+  </si>
+  <si>
+    <t>08.08.26 02:25</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6117</t>
+  </si>
+  <si>
+    <t>ГАРАНТИРОВАННАЯ БАНАЛЬНОСТЬ Есть один лайфхак, что снимать когда не нашел ничего путного рядом с собой. Фоткай еловую пилу на фоне рассвет, это всегда красиво, и скучно. #амбассадор_Уральских_гор Когда обрабатывал фото, присмотрелся оказалось что еловая пила с большой добавкой лиственницы, ну восточнее Уралтау её территория 😊</t>
+  </si>
+  <si>
+    <t>08.08.26 00:01</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6116</t>
+  </si>
+  <si>
+    <t>Зачем спать в сб утром, если можно не спать. Выехал на скалы Кульсугадыташ, в надежде на рассвет. Скоро узнаем не прогадал ли 🤷🏿‍♂️😅 Скалы эти тут</t>
+  </si>
+  <si>
+    <t>07.08.26 02:49</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6112</t>
+  </si>
+  <si>
+    <t>НА МАЛИДАК Уехали мы до понедельника на Малидак @malidak- самый крутой и массовый фестиваль спорта в горах Урала. Не теряйте, а лучше находите Посольство Уральских @URALEMBASSY гор на экспо. Отдельно хочется сказать про новую локацию. Фестиваль переехал на противоположную сторону горы Малиновая, в район деревни Кузгун-Ахмерово, и для меня это как манна небесная. Окрестности деревни одно из красивейших мест белоречья. Покатался утречком немного с камерой по окрестностям. Завтра поеду дальше 😊 #амбассадор_уральских_гор Фото сделаны примерно тут</t>
+  </si>
+  <si>
+    <t>06.08.26 04:20</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6110</t>
+  </si>
+  <si>
+    <t>ОРУ В ГОЛОС 😄 Как бы ответить по оригинальнее и не спалить своих высокопоставленных кураторов? 😅</t>
+  </si>
+  <si>
+    <t>05.08.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6109</t>
+  </si>
+  <si>
+    <t>7 день #ледниковаяэкспедиция ледники и ходьба под рюкзаком #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>04.08.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6108</t>
+  </si>
+  <si>
+    <t>6 день #ледниковаяэкспедиция 2 ледника, потрясающий рассвет и наверное самая восточная точка Европы. #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>04.08.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6106</t>
+  </si>
+  <si>
+    <t>НОВАЯ КАРТИНА В ПУР Не так давно увидел на просторах интернета картину американского художника. На злобу наших походных будней. 😄 Просто на шару репостнул спросил может, может кто то нарисует для посольства подобный сюжет 😄. Вуаля 🤷🏿‍♂️. Теперь он у нас, от уфимской художницы Мустаевой Клары.</t>
+  </si>
+  <si>
+    <t>04.08.26 04:16</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6105</t>
+  </si>
+  <si>
+    <t>ОЧЕНЫРД ОЧЕНЬ ОЧАРОВАТЕЛЬНЫЙ Ракурс на хребет Оченырд с юго-востока, стал для меня конечно большой и приятной неожиданностью, об одном только мечтаю теперь, оказаться там в сентябре, когда солнце на рассвете освещает его вершины. Уверен можно сделать невероятно красивый кадр. Но пока в копилке такой, жестковатый, но все равно замечательны на мой взгляд. Теперь Оченырд навсегда в моем личном уральском топе #амбассадор_уральских_гор #ледниковаяЭкспедиция фото сделано здесь</t>
+  </si>
+  <si>
+    <t>03.08.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6104</t>
+  </si>
+  <si>
+    <t>СЛОМАЛАСЬ ПАЛАТКА НА 5 ДЕНЬ #ледниковаяЭкспедиция Неприятная ситуация, сломалось у палатки место сочленения 3-х дуг. Палатка Палатка MSR Hubba NX Grey. Причем сломалось там же где и у подобной палатки во время одиссеи. Так и хочется сделать вывод о не надежности конструкции, но с такой палаткой я прошел экспедицию 21 года и ходил до 25 постоянно летом. Выдерживала и не такие ветра... В общем, конечно теперь не доверяю ей, полностью надо высверлить и доработать место сочленения и тогда я думаю будет все хорошо. А в ролике я в этот день шел и шел вперед к Щучьим озерам. #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>03.08.26 03:47</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6103</t>
+  </si>
+  <si>
+    <t>ПАТАГОНИЯ СОСЕТ 😄 Ну, что я думаю теперь все кто путешествует по крайнему югу Южной Америки, могут с чистой совесть говорить, что их горы это "примерно как наш Полярный Урал!" удивительное место о котором я к своему стыду и счастью (радует, что Урал меня еще сильно удивляет), не знал. Пик Обручева и окружающие его вершины на рассвете. Вот сюда я вернуть еще раз точно, с ними я только начал. Интересно на пик кто то поднимался? #амбассадор_уральских_гор #ледниковаяЭкспедиция Фото сделано тут</t>
+  </si>
+  <si>
+    <t>02.08.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6102</t>
+  </si>
+  <si>
+    <t>4 день #ледниковаяЭкспедиция иду дальше, восхищаюсь хребтом Оченырдом 🔥🔥🔥 #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>02.08.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6101</t>
+  </si>
+  <si>
+    <t>ЗАГАДКА ))) Вот названия некоторых ледников Полярного Урала Ледник МГУ - Московский государственный университет Ледник ИГАН - Институт географии академии наук Ледник МИИГА и К - Московский институт инжинеров геодезии, аэрофотосъемки и картографии ВНИМАНИЕ ВОПРОС, знатоки, не подглядывая в яндексы и гуглы переведите название: Ледник МГГ</t>
+  </si>
+  <si>
+    <t>02.08.26 01:53</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6100</t>
+  </si>
+  <si>
+    <t>ЛОСЬ - ЛОСОСЬ - ????? а ха ха, прочитал остроумный коммент под одной из серий Одисееи ))) Сильного и выносливого туриста, бодро идущего сквозь лес, называют - ЛОСЬ . Водного туриста, бодро сплавляющегося против течения по быстрой порожистой реке, назыВают - ЛОСОСЬ ! @КонстантинКаменский Задумался, а как тогда назвать туриста вяло плывущего вниз по течению тундровой реки на пакрафте? Ух и попила вволю река Большая Уса из колодца моего терпения, во время #ледниковаяЭкспедиция Как же я ненавижу пакрафты))) хотя прекрасно понимаю их важность и громадные достоинства 😉</t>
+  </si>
+  <si>
+    <t>01.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6099</t>
+  </si>
+  <si>
+    <t>МНЕ ОДНОМУ КАЖЕТСЯ что, этот провал на леднике МГГ, это что то из Южного Парка ? 😅. #ледниковаяЭкспедиция #амбассадор_Уральских_гор 3 день…</t>
+  </si>
+  <si>
+    <t>31.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6098</t>
+  </si>
+  <si>
+    <t>БАШКИРИЯ КРАШ приземлился в Уфе, вот что я скажу вам друзья. Из иллюминатора самолета нет красивее пейзажей на Урале чем западные предгорья Южного Урала. Реки, поля, перелески и будто все залито медом … Никакая тундра и рядом не лежала ❤️❤️❤️</t>
+  </si>
+  <si>
+    <t>31.07.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6097</t>
+  </si>
+  <si>
+    <t>2 день МИНИСЕРИАЛ #ледниковаяЭкспедиция Сходил на ледник Алешкова, поднялся на вершину. Чет подушатался. #амбассадор_Уральских_гор</t>
+  </si>
+  <si>
+    <t>31.07.26 05:53</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6096</t>
+  </si>
+  <si>
+    <t>ДЯДЬКА ПЕРМСКОМОР и его богатыри и богатырки Приятно встретить встречными курсами людей в горах, особенно такую компания. Позитивный дядька во главе группы юниоров идущих в районе Оченырда пешую тройку. Сказал из Перми, а вот фамилию я не запомнил. Кто опознает? Хочется фото им скинуть. #амбассадор_Уральских_гор #ледниковаяэкспедиция А вообще памятник надо таким людям ставить, кто водит сейчас детей в горы. Государство сделало все, что бы это было сложно и опасно для руководителя.</t>
+  </si>
+  <si>
+    <t>30.07.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6095</t>
+  </si>
+  <si>
+    <t>МИНИСЕРИАЛ 1 серия В общем я хоть и молчал пару недель, но всеж снимал все. Помимо большого фильма постарался каждый день сделать короткий вертикальный ролик. Как прошлым летом, помните? 😊 #ледниковаяэкспедиция #амбассадор_Уральских_гор Первый пошел 😊. Можно смотреть здесь, но если не поленитесь глянуть в инсте буду особо благодарен.</t>
+  </si>
+  <si>
+    <t>30.07.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6093</t>
+  </si>
+  <si>
+    <t>Я ПОДДЕРЖАЛ это наверное одна из лучших идей как сохранить память об Олесе. Надеюсь и вы поддержите. ⬇️⬇️⬇️⬇️⬇️⬇️⬇️⬇️⬇️⬇️</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6094</t>
+  </si>
+  <si>
+    <t>В селе Кын откроется выставочный зал с работами Олеси Косаревой. Он будет находиться на той же улице, где жила Олеся, но в другом доме — том, который ещё строится и тоже пострадал от стихии. Посмотреть рисунки сможет любой гость села Кын, которое называют Уральской Швейцарией. Именно это место научило Олесю любить и видеть природу. Здесь она упорно, часто сквозь слёзы, училась рисовать - начиная с бабочек и ёлок. На открытие выставочного зала объявлен сбор средств. Деньги можно перечислить по номеру телефона: 8 950 44 88 008. Батуевой Анастасии В. В комментариях к переводу укажите: «На открытие выставочного зала». Спасибо каждому, кто помогает Олесе жить в её картинах.</t>
+  </si>
+  <si>
+    <t>30.07.26 03:49</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6092</t>
+  </si>
+  <si>
+    <t>АЙФОН vs КЕНОН Домой мне ехать два дня. Вроде не долго, а все равно хочется быстрее. Быстрее обнять любимых девчат, выгрузить фото, видео треки и начать рассказывать про маршрут. А пока творческие страдания, с одной стороны почти все фото сюжеты продублированы на телефон, и руки чешутся что то выложить. С другой хочется выгрузить с фотоаппарата в лучшем качестве. #амбассадор_Уральских_гор #ледниковаяэкспедиция На фото вершина Борзова и вездесущий Иван-чай, летнее украшение уральских тундр. Фото сделано здесь</t>
+  </si>
+  <si>
+    <t>29.07.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6090</t>
+  </si>
+  <si>
+    <t>БОЛЬШЕ ВСЕГО ХОЧУ Так это увидеть ночь… что бы стало темно. Эти белые заполярные ночи сделали из меня зомби. Когда между закатом и рассветов +- 1-2 часа и надо фотографировать , мозг сходит с ума. А в спальнике поселяется капризная сучка, которую надо уговаривать угрозами и лаской соизволить из него выползти и ползти на гору. #амбассадор_Уральских_гор #ледниковаяэкспедиция гуляю по Воркуте</t>
+  </si>
+  <si>
+    <t>29.07.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6089</t>
+  </si>
+  <si>
+    <t>ОНА УМЕРЛА но нет Наверное я последний человек который узнал печальную новость про Олесю. Вышел из гор и она навалилась всей тяжестью и горечью. Хотя конечно не сказать, что она была неожиданной. В чудеса верить хочется, но чудес не бывает. Олеся погибла, на взлете, что самое печальное. Очень талантливая, амбициозная, мы совсем недавно обсуждали новые совместные идеи… Но, не сложилось. Единственное, что хоть как то меня утешает, я знаю что она сделала, за свою короткую жизнь, для этого мира больше чем многие за долгую жизнь. После неё останется осязаемая прекрасная память, а на мой взгляд это главное, что должен оставить после себя человек. Именно в ней она будет теперь жить. Поэтому для меня лично она не умерла. Я вижу её картины я вижу её. Ну а мне это очередной урок, надо жить и творить сейчас. Завтра может и не быть.</t>
+  </si>
+  <si>
+    <t>29.07.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6088</t>
+  </si>
+  <si>
+    <t>СНОВА В СЕТИ Ну что, «Первая Ледниковая экспедиция 2026», ее полевая часть закончена. Было невероятно красиво, и тяжеловато. 11 ледников, 2 новых района вошедших в мой личный УРАЛЬСКИЙ ТОП. Ну и понимание того какой и где должна быть «Вторая ледниковая». Повезло с погодой необычайно. За все время 12 часов дождя, все остальное как на курорте. Теперь пару дней на возвращение домой и начну обрабатывать материалы. #амбассадор_Уральских_гор #ледниковаяэкспедиция Чего у вас нового?</t>
+  </si>
+  <si>
+    <t>24.07.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6087</t>
+  </si>
+  <si>
+    <t>Я УЖЕ САМ ПОЧТИ ПОВЕРИЛ Что написал лучшую книгу про Урал )))) Простите, не скромно конечно, но частенько так пишут в отзывах Спасибо! рекламная минутка самолюбования на этом заканчивается 😉 А книга тут как всегда: https://www.exje.ru/product/expedition-2021</t>
+  </si>
+  <si>
+    <t>18.07.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6086</t>
+  </si>
+  <si>
+    <t>СНОВА В ПУТИ Наконец я вышел на маршрут нового проекта. Он называется: «Первая Ледниковая экспедиция 2026». Идея проекта проста за несколько лет посетить, снять и показать все важнейшие ледники Урала. Сегодня я забросился под один из самых красивых северных хребтов Урала - Оченырд, и планирую за пару недель пройти по северо западному краю Полярного Урала. Путь предстоит не простой, но я надеюсь интересный и красивый. За мной вы сможете наблюдать по этой ссылке: https://www.iridium360.ru/guest/journey/b181eaa4 Связи со мной не будет, писать с маршрута тоже не планирую. Так что надеюсь отлично отдохнем друг от друга и успеем соскучиться. Я надеюсь🫂😊. #амбассадор_Уральских_гор#ледниковаяэкспедиция</t>
+  </si>
+  <si>
+    <t>17.07.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6085</t>
+  </si>
+  <si>
+    <t>Интересное из жизни 📕 Вчера я познакомилась с удивительным человеком — Олегом Чегодаевым. 👀Признаюсь честно, мне даже немного стыдно: живя в Уфе и много лет увлекаясь геологией, я почти ничего о нём не знала. 💰Олег — путешественник, исследователь Урала, писатель и фотограф. 📸 Именно он первым в истории в одиночку пешком прошёл весь Урал — от южных степей до побережья Северного Ледовитого океана. Уже много лет он рассказывает людям об Уральских горах, их природе, истории и помогает взглянуть на наш регион совершенно по-новому. Также он автор удивительного пространства — «Посольство Уральских гор». 💎Мне удалось побывать там впервые, и я осталась под большим впечатлением. Это место, где собраны книги об Урале, геологические карты, минералы, окаменелости, красивые открытки и даже настоящие артефакты — например, фрагмент Челябинского метеорита и кусочек породы с Эвереста! Но больше всего мне понравилась атмосфера. Видно, что это пространство создано человеком, который искренне любит Урал и хочет, чтобы эту любовь разделили другие. 📍Если вы живёте в Уфе или планируете приехать к нам в гости, очень рекомендую заглянуть в «Посольство Уральских гор». 💎Заметки геолога 👻MAX</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6084</t>
+  </si>
+  <si>
+    <t>ГЕОЛОГИ МОЯ СЛАБОСТЬ особенно красивые геологини 😄😄 Фаниз, Антон не обижайтесь 😄. Ведь моя бабушка была одной из вас. На днях познакомился с Татьяной, рад что ей понравилось Посольство. Может быть даже через чур, так много лесных слов написала, что я сомневался репостить ли ее канал к себе. Как то не скромно 😄😄😄.</t>
+  </si>
+  <si>
+    <t>17.07.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6083</t>
+  </si>
+  <si>
+    <t>ОБЯЗАТЕЛЬНЫЙ АТТРАКЦИОН В походах по Полярному Уралу которые начинаются из Салехарда есть один обязательный и рискованный элемент - переправа через реку Обь. Ее могут закрывать в сильный ветер, в межсезонье, в сильную засуху… Сегодня вот был стильный ветер. К счастью людей перевезли, а машины стоят в громадной очереди ждут когда станет потише. #амбассадор_Уральских_гор #ледниковаяЭкспедиция 2026 Снял для вас переправу 20 минут к 1 в ролике</t>
+  </si>
+  <si>
+    <t>16.07.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6082</t>
+  </si>
+  <si>
+    <t>ВСЕГДА ЖАЛЬ когда на Урале не могут найти фотографию гор, для рассказа о них… Напишите мне я дам для такого важного банера.</t>
+  </si>
+  <si>
+    <t>16.07.26 03:48</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6081</t>
+  </si>
+  <si>
+    <t>Большая Уральская тропа (БУТ) велосипедный маршрут 🚵🏻‍♂️ 15.07.2026 я отправляюсь в увлекательное путешествие по БУТ на ~2300 км. Это будет мой самый большой поход. Почему я это делаю? Конечно я хочу увидеть эту красоту своими глазами, насладиться ароматом степей, вдохнуть свежести башкирских, широколиственных лесов, напиться родниковой водой, увидеть дикий животный мир тайги, пробежаться по курумам Среднего и Северного Урала 💚 ииии, конечно, горы, скалы, реки, рассветы и закаты в ЖИВОЙ ТИШИНЕ 🥰 Какую цель ставлю перед собой? Хочу помочь команде БУТ с разведкой маршрута, популяризацией тропы. Ноги степного волка заряжены, глаза уже в огне, сердце ждёт приключений 🥳 #велоБУТ #БУТ</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6080</t>
+  </si>
+  <si>
+    <t>ДАВАЙТЕ СЛЕДИТЬ И ПОДДЕРЖИВАТЬ</t>
+  </si>
+  <si>
+    <t>16.07.26 03:13</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6079</t>
+  </si>
+  <si>
+    <t>ИЗ ВСЕХ САМОЛЕТИКОВ на Урале, я больше всего люблю эти 😊. У меня с ними связано больше всего воспоминаний. Скоро начнут писаться новые ❤️ #ледниковаяЭкспедиция 2026</t>
+  </si>
+  <si>
+    <t>15.07.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6078</t>
+  </si>
+  <si>
+    <t>НАРЫ ВЕЛИКОЛЕПНЫЕ Один из самых труднодоступных и красивых хребтов Южного Урала. Однажды мне повезло снимать его главную вершину Кашкатуру (1340 метров) на закате. #амбассадор_уральских_Гор фото сделано здесь</t>
+  </si>
+  <si>
+    <t>15.07.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6076</t>
+  </si>
+  <si>
+    <t>как вам цвет?</t>
+  </si>
+  <si>
+    <t>14.07.26 18:46</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6074</t>
+  </si>
+  <si>
+    <t>БЕНЗИН НУЖЕН ДЛЯ ПОИСКОВ ОЛЕСИ</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6075</t>
+  </si>
+  <si>
+    <t>Внимание! НУЖНА ПОМОЩЬ! В Кыну ,при сходе селя потоком смыло Олесю Косареву, она помогала нам в разведке участка Тропы в этом районе. Для ее поиска вдоль берегов реки Чусовой на лодках очень необходим бензин с которым сейчас большие проблемы. Кто находится в Чусовом, Лысьве или поедет туда и может помочь топливом для поиска звоните Батуеву Андрею Николаевичу (родственник Олеси), тел: +79028384532 Также просьба к тем кто будет в выходные в Усть-Койве, Чусовом или в этом районе по возможности информировать местных жителей, рыбаков о пропавшей Олесе.</t>
+  </si>
+  <si>
+    <t>14.07.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6073</t>
+  </si>
+  <si>
+    <t>БЕНЗИН</t>
+  </si>
+  <si>
+    <t>14.07.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6071</t>
+  </si>
+  <si>
+    <t>НЕОБЫЧНЫЙ КОСМОСНИМОК Разглядывая планируемый маршрут #ледниковаяЭкспедиция 2026 обратил внимание на зимнии фотографии озера Сидяямбто. вы тоже можете посмотреть вот тут. Интересно что за полосы такие. Кто знает? #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>14.07.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6070</t>
+  </si>
+  <si>
+    <t>УРАЛЬСКИЙ ЭРОТИК</t>
+  </si>
+  <si>
+    <t>14.07.26 03:11</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6069</t>
+  </si>
+  <si>
+    <t>ДОШЕЛ ДО РЕКИ СЕРГА в книге, сегодня утром. Какое счастье, как же мне осторчертела река Уфа за 25 дней гребли, а потом описания ее ))) Теперь все будет веселее, правда предвижу уже другие моральные страдания, фотографий классных море а в книгу влезет процентов 10-15 % Придется как и с первой резать по живому. #амбассадор_Уралських_гор #уральская_одиссея_Чегодаева</t>
+  </si>
+  <si>
+    <t>13.07.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6068</t>
+  </si>
+  <si>
+    <t>НУРЛИ ВЕЛИКОЛЕПНЫЙ НОВОЕ ВИДЕО Очень удачно погулял по хребту Нурали, погода сделала мне настоящий подарок на ДР, пол дня солнца. А потом все залило дождями. #амбассадор_уральских_гор в описании ролика традиционная ссылка на GPS трек, кто хочет больше подробностей. см на ютюб : https://youtu.be/tGF2YP_cjf4 см на вк https://vk.com/wall1694304_135423</t>
+  </si>
+  <si>
+    <t>13.07.26 03:01</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6067</t>
+  </si>
+  <si>
+    <t>УЖАСНАЯ НОВОСТЬ Без вести пропала Олеся Косарева, во время наводнения в селе Кын. В эти выходные. Потоком смыло их дом. Вы должны помнить Олесю по ее великолепным акварелям и нашей встрече на Чусовой во время одиссеи. Сам вот только узнал((( ужасная новость. в ее канале есть пост про это. вот он Возможно сможете помочь чем то.</t>
+  </si>
+  <si>
+    <t>12.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6066</t>
+  </si>
+  <si>
+    <t>ПОХОДЫ НА САПАХ Короч, написали мне ребята в четверг типа бла-бла-бла мы бренд Фловин из Екатеринбурга делаем сапы. Давайте подарим вам наш экспедиционный топовый вариант, а в замен ничего не надо 😄🤷🏿‍♂️. А я думаю да я вроде на Sup и не собирался в путешествовать странным кажется это дело немного. Но вот дочкам моим второй сап как нельзя вовремя придётся. Вуаля и уже в пятницу вечером получил. Два дня гоняю на нём бесимся купаемся. Впервые вижу с каякрским веслом и креслом 😄 И вот мыслишки закрадываются может и вправду в поход сходить. На фига это нужно на сапе кто ходил в чем фишка?</t>
+  </si>
+  <si>
+    <t>10.07.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6065</t>
+  </si>
+  <si>
+    <t>ИНСТИНКТ САМЦА В ЛИТЕРАТУРЕ 50 000 книг Уральская экспедиция Чегодаева, столько я хочу продать в ближайшие годы )))). С одной стороны вроде и не такое большое число, но объективно не так уж и много книг могут похвастаться такими тиражами в моем жанре. Такую большую цифру выбрал целенаправленно, масштаб задачи заставляет работать мозги )) для меня это не только средства к жизни, но и возможность остаться жить в своих книгах даже после смерти, и такая вероятность увеличивается с каждой новой книжной полкой оплодотворенной мной ))) Ну и да, кто ждет книгу по Одиссее и не читал книгу по Экспедиции, это как смотреть "Назад в будущее" сразу со второй серии 😉 Если что книга как всегда тут: https://www.exje.ru/product/expedition-2021</t>
+  </si>
+  <si>
+    <t>10.07.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6064</t>
+  </si>
+  <si>
+    <t>ЛАДНО НЕ ИЩИТЕ ВОТ ОН</t>
+  </si>
+  <si>
+    <t>10.07.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6063</t>
+  </si>
+  <si>
+    <t>ВОТ ОН САМЫЙ СТРАШНЫЙ ЗВЕРЬ небольшой отрывок из будущей книги #уральская_одиссея_чегодаева буду благодарен если оцените в комментах от 1 до 5 )) 17 мая 2025 года ...Это было лучшее утро за много-много дней, чистейшее счастье. О том, что случится что-то красивое, я понял лишь только открыв глаза по наполняющему палатку янтарному свечению. Быстро оделся и к появлению первого солнечного пикселя над противоположным берегом был уже во всеоружии. А дальше происходила чистейшая магия. Разгорался небосвод, разгоралась ему вторя река, и лишь темная туманная полоса берега между ними сопротивлялась не меняя цвет. Казалось, красные воды Уфы дойдя до черной полосы тонули в этой. А потом начал расти перевёрнутый восклицательный знак: сперва робко на слегка колышущейся поверхности воды появилась тропинка, затем всё шире и мощнее, и вот уже по реке побежала настоящая дорога от меня к сверкающему диску солнца. Почти идеальным было и звуковое сопровождение светопреставления: со всех сторон доносились переливы птичьих разговоров, особенно яркие и звонкие этим утром. Единственным не чуждым, но казавшимся не соответствующим моменту звуком был раздававшийся из леса крик косули. Это была очень настырная косуля, которая сопровождала меня своим «пением» ещё со вчерашнего вечера. Я думаю, моё особое внимание к ней поймут те люди, которые хотя бы раз в жизни слышали эти звуки, особенно они производят впечатление, когда ты слышишь их впервые, особенно когда ты где-то один в темном ночном лесу. Резкий отрывистый рык! Стоит ему только донестись до ваших ушей, как мозг сразу же услужливо дорисовывает громадного сверепого медведя, идущего к тебе из леса, чтобы съесть тебя вместе с палатой. Честно, я не слышал в уральском лесу более страшных звуков, чем эти. И даже зная, что это всего лишь косуля, я всё равно каждый раз на долю секунды тревожно отвлекаюсь от любых дел... #амбассадор_уральских_гор А звук косули вы можете загуглить он легко ищется или услышите в ближайшем фильме про Нурали. Там она тоже ко мне приходила 😉</t>
+  </si>
+  <si>
+    <t>10.07.26 02:28</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6062</t>
+  </si>
+  <si>
+    <t>САМЫЙ СТРАШНЫЙ ЗВЕРЬ в ночном уральском лесу! Как думаете какой? #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>09.07.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6061</t>
+  </si>
+  <si>
+    <t>У нас с Лешей Яковлевым все просто, он помогает мне с многочисленными и тупыми подчас вопросами по спутниковой связи, а я всем рассказываю, что он им тоже поможет. Невероято грамотной и терпеливый человек. Если бы верил в богов попросил бы у них для него долгих лет счастливой жизни))) В общем если вам нужна связь она тут: https://permsputnik.ru/about-us Благодаря его помощи у вас друзья есть возможность следить за мной в моих путешествиях. И на Полярном скоро тоже.</t>
+  </si>
+  <si>
+    <t>09.07.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6060</t>
+  </si>
+  <si>
+    <t>ЛЕДНИКОВАЯ ЭКСПЕДИЦИЯ ЛОГО Друзья из @madeinurall традиционно помогли с логотипом новой экспедиции. Скоро отчаливаю )) #ледниковаяЭкспедиция2026</t>
+  </si>
+  <si>
+    <t>09.07.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6059</t>
+  </si>
+  <si>
+    <t>ВСЯ БЕЛАЯ НА САПАХ Сейчас в @uralembassy заходили ребята из Белоруссии, идут по Белой на сапах уже 3 недели. Еще пару впереди. Пишут тут @vulkanus про свои приключения. #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>09.07.26 02:53</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6058</t>
+  </si>
+  <si>
+    <t>ЗАУРАЛЬЕ ТАКОЕ ВОЛНИТЕЛЬНОЕ особенно когда у тебя 500 мм объектив)) утренние туманные горы где то у горизонта собираются в единое целое. #амбассадор_Уральских_гор</t>
+  </si>
+  <si>
+    <t>08.07.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6057</t>
+  </si>
+  <si>
+    <t>ИНТРИГА БЛЛЛЭЭЭТ Монтирую про Нурали фильмец, будет огонь кажется. Динамично и красиво. А пока загадка, искупаюсь или нет? 😄</t>
+  </si>
+  <si>
+    <t>08.07.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6056</t>
+  </si>
+  <si>
+    <t>ЧТО ТО ТАКОЕ НА ЯЗЫКЕ ВЕРТИТСЯ... Буквально 10 минута назад идея пришла, что курумный камень это как атом или пиксель в масштабах Урала его минимальная единица. В ней есть ценность, эмоции, воспоминания. Хочу открытку сделать для @uralembassy что бы можно было подарить камень другу или себе на память. как всегда самое сложное текст ))) Есть идеи?</t>
+  </si>
+  <si>
+    <t>08.07.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6055</t>
+  </si>
+  <si>
+    <t>РАСКОПАЛ ЧЕГО Совершенно случайно нашел этот кадр. Кажется я его не публиковал. 2020 год вид с хребта Аваляк на массив Иремеля. На днях выбирал между Аваляком и Нурали. В итоге победила более простая логистика и неизвестность. Но Аваляк тянет все равно. Очень недооцененный хребет с одним из лучших видов на Иремель. Думаю издам это фото открыткой в серии Урал от края до края. #амбассадор_уральских_гор Фото сделано здесь.</t>
+  </si>
+  <si>
+    <t>08.07.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6054</t>
+  </si>
+  <si>
+    <t>В СТЕПИ ОСОБЫЕ РАССВЕТЫ особенно если она горная, и не вполне степь ))) #амбассадор_уральских_гор вчера солнце встало молча и величественно, громадным красным диском. и зажужжали мухи и засуетились ...</t>
+  </si>
+  <si>
+    <t>07.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6048</t>
+  </si>
+  <si>
+    <t>ПОДАРИЛ СЕБЕ БРИЛЛИАНТ НА ДР По старой традиции пробежал на день рождение маршрутик. В этом году огрести физически почти не получилось, зато охренел от красоты. Как то всегда откладывал на потом Нурали, логично полагая, что не убежит… и вот не убежал! Подарил его себе на ДР, И я в полнейшем восторге, давно не испытывал таких чувств на Южном Урале. В общем если не были не откладывайте, сходите обязательно идеальный маршрут для туриста любой подготовки на выходные. #амбассадор_Уральских_гор Фильм конечно тоже будет. 😊</t>
+  </si>
+  <si>
+    <t>07.07.26 02:15</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6046</t>
+  </si>
+  <si>
+    <t>42 года вроде не мало уже, я дядькой себя еще не чувствую. Максимум согласен на «парень» или «молодой человек» 😄. Всем хорошего дня. #амбассадор_Уральских_гор</t>
+  </si>
+  <si>
+    <t>06.07.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6045</t>
+  </si>
+  <si>
+    <t>ПРЕСТУПНО РЕДКО бываю в Учалинском районе, а между тем он прекрасен и самобытен. Знаю для челябинцев Нурали домашний хребтик, но для на с западного края он далек и как то теряется за хребтами великанами, а напрасно. Вот рашил исправить эту несправедливость 😊. #Амбасадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>06.07.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6044</t>
+  </si>
+  <si>
+    <t>ПОЧТИ ЗАУРАЛЬЕ НЕ СПУТАЕШЬ ❤️❤️🔥😊</t>
+  </si>
+  <si>
+    <t>06.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6043</t>
+  </si>
+  <si>
+    <t>ХОРОШО ПОГОВОРИЛИ Больше про походы и Урал, меньше про книгу. Приятный бонус был, что ребята не вполне из туризма. #амбассадор_Уральских_гор https://vkvideo.ru/video-60278373_456239146?t=6m8s</t>
+  </si>
+  <si>
+    <t>06.07.26 03:17</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6042</t>
+  </si>
+  <si>
+    <t>ВОПРОС ПО НУРАЛИ Смогу ли я проехать на обычном кроссовере, в ближайшие дни к северной оконечности хребта примерно вот сюда https://nakarte.me/#m=14/54.81434/59.70597&amp;l=Otm/Sa&amp;nktl=gSwdzjiGMuERwn0QH_6b9g кто в теме?</t>
+  </si>
+  <si>
+    <t>05.07.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6040</t>
+  </si>
+  <si>
+    <t>КТО Я, ЧЕМ Я, КАК Я, О ЧЁМ Я Меня зовут Олег Чегодаев, я УРАЛЬСКИЙ ПУТЕШЕСТВЕННИК, который поставил цель размером с жизнь: ПОЗНАТЬ УРАЛ И ПОКАЗАТЬ ЕГО ЛЮДЯМ. Для этого я: Дважды пересек Урал с юга на север: – в 2021 году пешком по горам. За 109 дней прошел 3186 км; – в 2025 году на каяке по рекам. За 118 дней проплыл 5000 км. Совершил несколько сотен походов покороче во всех частях Урала. Написал две книги: • в 2024 году «Уральская экспедиция Чегодаева». Кстати, эта книга пережила 4 переиздания. Я думаю, у меня получилась одна из лучших книг об Урале; https://www.exje.ru/product/expedition-2021 • в 2025 году вместе с Издательством «Самокат» и великолепными сестрами Кендель выпустил детскую книгу «Смотри, Урал». https://www.exje.ru/product/smotry-ural Сейчас пишу третью и планирую много новых интересных путешествий. До достижения цели мне примерно еще 20 лет изучения Уральских гор и уральцев. Мой главный хештег: #амбассадор_уральских_гор. На этой странице я рассказываю об Урале и своей жизни. Делюсь своими фотографиями и новостями. Чем я зарабатываю на свои путешествия? У меня два источника дохода: • Мои книги (см. выше); • Семейный бизнес — ювелирный бренд EXJE - экстремальные украшения EXJE.ru, а также офлайн-пространство в Уфе @URALEMBASSY (Посольство уральских гор) . Человек я не богатый, но на достойную жизнь семьи и путешествия хватает. Вы, друзья мои, единственные спонсоры. Спасибо за поддержку! 😊</t>
+  </si>
+  <si>
+    <t>03.07.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6039</t>
+  </si>
+  <si>
+    <t>РЕЗИНОВОЕ ИЗДЕЛИЕ №2 для защиты от сифона После выхода нескольких роликов о проныривании сифона, у многих возникали вопросы, как столько времени проводить в ледяной пещерной воде . К счастью, очень даже комфортно, к счастью у меня есть подруга Дина Матяева-Малышева которая делает лучшие спелеогидры в стране. Здесь у нас в Уфе ))) Если вам надо защититься от сифона или просто захотите поиграть в спелологов то вы тоже можете взять у нее это резиновое изделие на прокат 😉 вот тут Спелео гидрокостюмы и комбезы "Эставелла" https://vk.ru/estavelle #100кмподУралом #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>03.07.26 03:44</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6038</t>
+  </si>
+  <si>
+    <t>У нас нечто подобное как нынче на Чусовой было в 2024 году. Помню свой эпичный сплав по Зилиму. Такой воды даже в мае не припомню. Все ж как я удачно Одиссею в прошлом году прошел, на год раньше или позже хз что было бы. Может и не выгреб бы )))</t>
+  </si>
+  <si>
+    <t>02.07.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6037</t>
+  </si>
+  <si>
+    <t>Наградили первых проходимцев этого летнего сезона. 🙂🤝🔥</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6035</t>
+  </si>
+  <si>
+    <t>Поздравляем Анну и Владимира Ивониных из Ижевска, первых кому удалось в этом сезоне пройти нон-стоп Южноуральской тропу . Их время 18 дней 22 часа 18 минут. Благодаря новой системе регистрации проверка результатов на сайте занимает считанные минуты. Они заехали в посольство Уральских гор и мы немедленно наградили. Если, никто не сможет пройти в этом году быстрее, чем за 18 дней, то Владимир станет претендентом на серебряной жетон.</t>
+  </si>
+  <si>
+    <t>02.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6034</t>
+  </si>
+  <si>
+    <t>БЕСТЫЖИЙ ПРОДАВЕЦ УРАЛА Да, это я )) Продолжаю лопатой гребсти деньги на этих святых буквах))) Но зато, теперь у многих людей, как и уменя тоже есть возможность рассказать про свое особое отношение а родным горам. Вместе с талантищем художником Валентиной Беловоловой мы взяли более 30 уральских вершин и соединили их в одном рисунке. Создали вот такую обложку для паспорта - уральца Сколько узнаете?))) Ответ тут: https://www.exje.ru/product/pasport-ural</t>
+  </si>
+  <si>
+    <t>02.07.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6032</t>
+  </si>
+  <si>
+    <t>ГЛУПОСТЬ, БЕССТРАШИЕ ИЛИ ПРОВОКАЦИЯ? Мне тут на емайл письмо пришло, за подписью продюссера одноогоо из федеральных каналов. Говорят снимают фильм документыльный проо Ямантау, просят видеокомментарий о том, какие тайны скрывает эта гора )))) И я вот думаю, что это глупость, журналистское бесстрашие или провокация )) Официально могу во всеуслышание зявить, я вообще не интересуюсь содержанием этой горы, мне интересны только прироодные богатства Урала. #Амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>02.07.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6031</t>
+  </si>
+  <si>
+    <t>МОЖНО ЛИ ПОЧУВСТВОВАТЬ ВРЕМЯ? Думаю да, я ощущаю почти физическую боль от потраченного в пустую времени. Пролюбил почти весь вчерашний день и сегодняшнее утро, вчера не закончил 27 день книг, а сегодня даже и не начинал. Вчера был на светском уфимском мероприятии, топ 30 людей по версии журнала Собака. Коктейльчики, шампанское и много красивых людей в черном. Как же больно сегодня)) Сейчас бы не вот это все, а положить голову на мягкий моховой ковер... и смотреть как колышатся кроны елей</t>
+  </si>
+  <si>
+    <t>01.07.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6030</t>
+  </si>
+  <si>
+    <t>ПОПА НА ЧУСОВОЙ? говорят у вас сейчас воды в рее больше чем весной? Расскажите покажите что происходит?</t>
+  </si>
+  <si>
+    <t>30.06.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6029</t>
+  </si>
+  <si>
+    <t>ВОДЯТСЯ ЛИ ДРАКОНЫ НА УРАЛЕ? Спустя четверть века походов по самым его труднодоступным уголкам, с уверенностью могу сказать - ДА! #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>30.06.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6025</t>
+  </si>
+  <si>
+    <t>Туман за окном сегодня, в такие моменты, пока сидишь за на тепленьком сухом кресле да попиваешь чаёк, хочется оказаться на елово-курумном склоне. В тумане это просто сказка какая то )))) #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>29.06.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6024</t>
+  </si>
+  <si>
+    <t>STEREOLETO едет в Екатеринбург! Разыгрываем 25 билетов! 🎸☀️ Теплый июльский вечер, любимая музыка и полная свобода — это и есть идеальный вайб нашего девиза «Делай, что любишь». Мы в Индилайт решили добавить вашему лету танцев и музыки и подарить 25 билетов на легендарный фестиваль STEREOLETO, который пройдет в Екатеринбурге уже 11 июля! Условия участия — максимально лёгкие как приготовление сочной индейки на гриле: 1. Подпишись на канал Индилайт 2. Подпишись на канал STEREOLETO в Екатеринбурге 3. Нажми кнопку «Участвовать» под этим постом. Победителей выберет рандомный бот уже 3 июля — как раз останется время спланировать идеальный фестивальный день! Подробные правила конкурса оставили тут Встречай уральское лето вкусно, легко и под правильный саундтрек. Погнали!</t>
+  </si>
+  <si>
+    <t>29.06.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6022</t>
+  </si>
+  <si>
+    <t>Это мечик) Устройство для проведения ремонта скважин при авариях. Если коротко, этот мечик накручивается на конец бурового снаряда, опускается в аварийную скважину, вкручивается в оборванную трубу и после поднимает оставленные в скважине трубы на поверхность) В инстаграм ответили 😊</t>
+  </si>
+  <si>
+    <t>29.06.26 03:42</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6020</t>
+  </si>
+  <si>
+    <t>БИЛЕТ КУПЛЕН трек прорисован ПОЛЯРНЫЙ УРАЛ ЖДЕТ! )) я надеюсь ох уж это предвкушение похода #ледниковаяЭкспедиция 2026</t>
+  </si>
+  <si>
+    <t>28.06.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6019</t>
+  </si>
+  <si>
+    <t>ПОДДЕРЖАТЬ ПОСОЛЬСТВО МОЖНО СЕГОДНЯ Не стыдно просить о поддержке, когда делаешь что-то большое и полезное для людей. Давненько не заходил на Озон в раздел букинистических книг, сегодня заглянул, а тут прямо счастье какое-то уральское. Подумал, вдруг вам хочется поддержать то, что я делаю, а не знаете как, то можете оплатить и отправить для Открытой библиотеки посольства одну из этих книг. Адрес ПВЗ ОЗОН: Уфа, ул. Достоевского, 58. Как придет штрихкод на получение, можно в личные сообщения мне или канала отправить. Вот эти книги, которых у нас пока нет:   Урал мастеровой выкуплено, спасибо   Золото Урала   Урал - земля золотая 37-й на Урале выкуплено спасибо! Горный хрусталь на Урале   Птицы Полярного Урала   Загадка уральского изумруда выкуплен спасибо!  Лечебные ресурсы Урала выкуплен спасибо!  От ремесла к искусству. Грани уральского мастерства  Записки уральского краеведа  Уральская кухня выкуплен спасибо! Урал железный выкуплен спасибо!   Вулканизм Южного Урала выкуплен спасибо! Литературное открытие Урала в травелогах конца XVIII-начала XX века выкуплен спасибо!   Урал (Аннотированный указатель литературы) выкуплен спасибо! В конце квартала как принято отчитаюсь а всех фактах поддержки. Подробнее про проект библиотеки тут: https://book.exje.ru Спасибо заранее ))</t>
+  </si>
+  <si>
+    <t>28.06.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6018</t>
+  </si>
+  <si>
+    <t>ПОДДЕРЖАТЬ ПОСОЛЬСТВО МОЖНО СЕГОДНЯ Не стыдно просить о поддержке, когда делаешь что-то большое и полезное для людей. Давненько не заходил на Озон в раздел букинистических книг, сегодня заглянул, а тут прямо счастье какое-то уральское. Подумал, вдруг вам хочется поддержать то, что я делаю, а не знаете как, то можете оплатить и отправить для Открытой библиотеки посольства одну из этих книг. Адрес ПВЗ ОЗОН: Уфа, ул. Достоевского, 58. Как придет штрихкод на получение, можно в личные сообщения мне или канала отправить. Вот эти книги, которых у нас пока нет:   Урал мастеровой   Золото Урала   Урал - земля золотая 37-й на Урале Горный хрусталь на Южном Урале   Птицы Полярного Урала   Загадка уральского изумруда  Лечебные ресурсы Урала  От ремесла к искусству. Грани уральского мастерства  Записки уральского краеведа  Уральская кухня Литературное открытие Урала в травелогах конца XVIII-начала XX века   Урал (Аннотированный указатель литературы)</t>
+  </si>
+  <si>
+    <t>27.06.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6016</t>
+  </si>
+  <si>
+    <t>ЗНАТОКИ ПОЛЯРНОГО подскажите что за замечательные профили гор высятся в его северо-западной части первое фото снято примерно отсюда второе отсюда</t>
+  </si>
+  <si>
+    <t>25.06.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6015</t>
+  </si>
+  <si>
+    <t>САМОЕ САМОЕ ДЕРЕВО Я давно хотел его найти, с весны 2020 года, с того момента, как о нем в интервью упомянул ученый Андрей Григорьев. И вот оно — небольшая ёлочка, приютившаяся среди горной тундры на высоте 1626 метров, в самом центре Южного Урала. Для обычных людей может и не важная история, но для меня — знаковая))). Познание Урала заключается и в таких мелочах тоже. #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>25.06.26 03:19</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6014</t>
+  </si>
+  <si>
+    <t>РАСКАЛЕННЫЕ ГОРЫ В детстве всегда завороженно смотрел на раскаленный металл, как он пульсирует и переливается. В такие моменты казалось, что в обычной ржавой железяке, побывавшей в пламени костра, зарождается жизнь. Нынче с таким же благоговением смотрю на оживающие и растворяющиеся в рассвете горы Урала. Фото сделано на хребте Нары. #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>23.06.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6013</t>
+  </si>
+  <si>
+    <t>ТУХЛО КАК ТО Чет у нас в этом году никаких крутых походов на Урале нет, как то скучно. Или я упустил что то? Есть за кем последить?</t>
+  </si>
+  <si>
+    <t>23.06.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6012</t>
+  </si>
+  <si>
+    <t>НЫРЯЛ ОН, ОБОСРАЛСЯ Я… пока лучший коммент в инсте под новым рилсом, где я показал видео с экшенкамеры в сифоне пещеры Грез 🤪🤷🏿‍♂️ #100кмподуралом #амбассадор_уральских_гор Короткой отрезок прилагаю, полное видео с рассказов в инсте 😊 если не боитесь. 😄 в штаны тоже наделать. Посмотреть можно тут: https://www.instagram.com/reel/DZ7KnAEIzmY/?igsh=dWowc2RqdGRtODdr А если еще и о комментируете креативно буду втройне благодарен.</t>
+  </si>
+  <si>
+    <t>23.06.26 04:45</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6011</t>
+  </si>
+  <si>
+    <t>КУРУМЫ НА УРАЛЕ Бывают разные, я бы даже сказал, нет ни одного одинакового курума — у каждого своя душа и экстерьер. Но если попытаться обобщить и выбрать любимый, то мой краш — это гинатский курум. Когда камни размером от пары метров и больше. Там ты уже не идешь, там ты решаешь увлекательную головоломку))) #амбассадор_уральских_гор На фото гигантский курум на склоне гигантской горы.</t>
+  </si>
+  <si>
+    <t>22.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6007</t>
+  </si>
+  <si>
+    <t>А ВАМ СЛАБО? название проекта сомнительно, содержание бриллиант ))) Друзья из БУТ при нашей поддержке ExJe выкатили второй маршрут в рамках тропы, за прохождение которого можно получить уникальный бронзовый браслет. Первый маршрут был по Веселым горам, проложен по моему маршруту и этому проекту уже тритий год идет. Второй маршрут, этого года, проложен по Конжаковскому горному кольцу. Летом сам его не ходил только зимой, маршрут офигненный и не простой. Не исключаю возможности, что пойду этим летом. про оба маршрута тут: https://t.me/funnymountains/7548 В общем если хотите огребсти, получить мощнейший заряд уральской красоты, а на финише еще и уникальное украшене советую обратить внимание! #амбассадор_уральских_гор #большая_уральская_тропа гоу по Уралу!</t>
+  </si>
+  <si>
+    <t>22.06.26 03:19</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6006</t>
+  </si>
+  <si>
+    <t>ДОБРОЕ УТРО на Урале выглядит примерно так )) с понедельником всех! #амбассадор_Уральских_гор фото сделано здесь</t>
+  </si>
+  <si>
+    <t>21.06.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6005</t>
+  </si>
+  <si>
+    <t>СТРАШНОЕ С МЕДВЕДЕМ случилось вчера. Поднял перед собой в траве метрах в 30 упитанного красавца, и мне не стало страшно. Даже пульс не участился. Пару раз палочками постучал, магическое ХОП ХОП ХОП прокричал. Он убежал, а я пошел дальше. Наверное именно так и выглядит Уральская проф деформация. Не уверен, что это хорошо. Прямой путь к переоценке возможностей и недооценки рисков. #амбассадор_Уральских_гор</t>
+  </si>
+  <si>
+    <t>21.06.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6004</t>
+  </si>
+  <si>
+    <t>https://music.yandex.ru/album/40966216/track/148871797?ref_id=7F5E7B55-0094-4AE8-BDA5-9C735B6236A7&amp;utm_medium=share_link_tg&amp;utm_source=mobile_ios ВЫШЕЛ Чет эта песня прилипла третий день.</t>
+  </si>
+  <si>
+    <t>20.06.26 00:03</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6003</t>
+  </si>
+  <si>
+    <t>ШЕЛОМЫ ОШЕЛОМЛЯЮТ И ни с чем их профили не спутаешь на Южном Урале. Доброе утро, пошел я дальше. #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>19.06.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6002</t>
+  </si>
+  <si>
+    <t>КВАРТЕТ ВОДОПАДОВ Главный итог сегодняшнего дня, я нашел 4 красивых водопада от 1,5 до 15 метров высотой. На одной маленькой но гордой речушке. Вернусь домой, отработаю фото и расскажу подробнее. #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>19.06.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6001</t>
+  </si>
+  <si>
+    <t>В ПРОШЛОМ ГОДУ по уважительной причине, пропустил горное высокотравье на Южном Урале. В этом экстренно нагоняю … я и забыл какой это пиздец. #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>18.06.26 23:53</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6000</t>
+  </si>
+  <si>
+    <t>ДОРОООЕ</t>
+  </si>
+  <si>
+    <t>18.06.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5999</t>
+  </si>
+  <si>
+    <t>ЧЕРТОВСКИ ТЯЖЕЛЫЙ ДЕНЕК впрочем не помню легких на этом хребте, он всегда вынимает и душу и ноги. Но все вознаграждено сторицей 🌅 #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>18.06.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5998</t>
+  </si>
+  <si>
+    <t>ПОСЛЕ СЫТНОГО ОБЕДА ПО ЗАКОНУ АРХИМЕДА НАДО ПРОЙТИ СТОЛЬКО ЖЕ СКОЛЬКО И ДО ОБЕДА 😄 #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>18.06.26 03:19</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5997</t>
+  </si>
+  <si>
+    <t>А КАК ВЫ СЕГОДНЯ ИДЕТЕ НА РАБОТУ? #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>18.06.26 00:37</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5996</t>
+  </si>
+  <si>
+    <t>НОЧЬЮ ШЛИ ДОЖДИ но в целом прогноз потенциально не плохой. Может что то и красивое быть. #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>17.06.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5995</t>
+  </si>
+  <si>
+    <t>СЕГОДНЯ НОЧЬЮ НА 4 дня в горы А настроение ни к черту. Тем ли я занимаюсь в своей жизни…</t>
+  </si>
+  <si>
+    <t>17.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5993</t>
+  </si>
+  <si>
+    <t>КУЛЮТОРНЫЙ ОБМЕН Занес печать в любимый Музей Археологии и этнографии, что бы её могли ставить на кассе в наш новый путеводитель «Уфа просто». Унес новое минималистичное издание про Золотых оленей. Идеальный обмен 😊. #амбассадор_уральских_гор Вообще путеводитель хорошо залетел, по 10-20 шт в день уходит в Посольстве. Я думаю секрет в не скучности изложения, также минималистичности и адекватной цене. Гостю города как правило нафиг не нужен перегруженный инфой талмуд нет ни времени ни желания в нем разбираться. 🤷🏿‍♂️ такова была моя теория когда я придумывал издание.</t>
+  </si>
+  <si>
+    <t>16.06.26 02:47</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5992</t>
+  </si>
+  <si>
+    <t>доброе #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>15.06.26 17:56</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5988</t>
+  </si>
+  <si>
+    <t>НАШЕЛ ОБАЛДЕННУЮ художницу из Коми. Работы попали прямиком в сердечко, особенно первая, с авророй. Её канал @mnemnemne Надеюсь скоро сделаем что то классное про Полярный Урал для Посольства. Как вам?</t>
+  </si>
+  <si>
+    <t>15.06.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5987</t>
+  </si>
+  <si>
+    <t>ПЕРЕПИСЬ КЛАУСТРОФОБОВ 😄 залетел ролик про Грезы в инсте. Угораю над народом, очкуют, ловят панические атаки, просят больше не показывать такое … но все равно смотрят Нахрена ? 🤷🏿‍♂️🤪 Если не боитесь тоже гляньте: https://www.instagram.com/reel/DZkF8w2I21b/?igsh=MTF1aTY2dHQwc3Zkcw==</t>
+  </si>
+  <si>
+    <t>14.06.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5981</t>
+  </si>
+  <si>
+    <t>НАСТОЯЩАЯ СПЕЛЕОЛОГИЯ или ВЛАЖНЫЕ ГРЕЗЫ СПЕЛЕОЛОГОВ Это не последняя публикация об этой пещере, еще будет фильм и рассказ про то, как был найден зуб мамонта, но сейчас я хочу в вкратце рассказать про историю пещеры. Это важно и показывает, чем занимаются спелеологи. Пещера была открыта в 1981 году живыми легендами уральской спелеологии Ю.В. Соколовым и Н.И. Рычаговой. Кстати, это мама Сергея 😉. Назвали пещеру «Грёзы спелеолога», к сожалению, в последствии название сократилось просто до «Грёз». Долгое время пещера была невыдающейся, длиной около 1,5 км, но привлекла спелеоспортсменов своими вертикальными участками и обводненными галереями. Пока в 2013 году Оренбургский спелеоклуб не нашел по соседству пещеру Сосенки, а в 2014 году не соединил ее с Грёзами. После этого система пещер стала называться Сосенки-Грёзы, это добавило сложности и почти 100 метров вертикалей. Но главный на сегодняшний день прорыв в исследовании пещер случился в 2022 году, когда в рамках совместной экспедиции Оренбургских и Башкирских спелеологов был пройден донный сифон. Пронырнул его спелеодайвер из Оренбурга - Олег Рыжков , и после этого пещера повалила! За 4 года протяженность исследованной части достигла 5 километров, и это далеко не предел. И каких километров! Большую часть этих ходов мы прошли в прошедшем выезде. Это красивейшие и непростые обводненные меандры, небольшие сифоны, водопады, узкие шкуродеры и, конечно же, как венец красоты, зал Снежной Королевы — одно из самых красивых мест, что я видел в пещерах Урала. В пещеру нас водил Пётр Григорьев также один из открывателей и неутомимый ее исследователь, представитель башкирской спелеошколы. Это был невероятно приятный и важный для меня опыт — ходить с ним по пещере. Он профессионал высочайшего класса. И, честно говоря, идя, ползя, жумаря и ныряя там под землей, я немного ему и его друзьям завидовал. Силился представить, как они впервые в истории движутся по этим местам, что чувствуют, и мне кажется, я не смог до конца понять это. Потому что чувство первооткрывателя невозможно описать, его надо пережить, и именно это дает спелеология. В общем, я надеюсь, мы вскоре услышим про новые успехи в Сосенках-Грёзах. В пещере продолжают активно работать Оренбургские, Башкирские и Магнитогорские ребята Артем Семенов, Андрей Иванченко . Пожелаю им успехов в ее исследовании, а я пока добавляю еще 4,7 км в наш общий счет проекта #100кмподуралом. Итого на сегодняшний день их становится 45,2 км. И идем дальше! Впереди еще много подземной красоты! #Амбассадор_уральских_гор Кстати, Петр водит под землю людей, и я без колебаний могу его рекомендовать: Походные истории https://vk.ru/hiking_stories лично убедился в его качествах.</t>
+  </si>
+  <si>
+    <t>13.06.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5979</t>
+  </si>
+  <si>
+    <t>УФА СЕЙЧАС</t>
+  </si>
+  <si>
+    <t>13.06.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5978</t>
+  </si>
+  <si>
+    <t>НАПИСАЛ 3-ю КНИГУ 🔥🔥🔥 Ну как книгу, путеводитель по родной Уфе. Постарался что бы он был не скучный, удобный и интересный. Максимум движухи минимум занудства. Заглядывайте в Посольство @URALEMBASSY 😉 на Мустая Карима 44</t>
+  </si>
+  <si>
+    <t>12.06.26 04:19</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5977</t>
+  </si>
+  <si>
+    <t>ПЕТУШИНАЯ АРИЯ За окном сейчас хмарь, но, к счастью, есть консервы.))) Еще несколько дней назад был в мире и золотой цвет. Все та же замечательная локация — скала над деревней Кутаново, центральный Южный Урал. Жаль, что к этой фотографии нельзя присовокупить арию петухов, доносящуюся из тумана: утренний вайб был бы еще более глубоким. #амбассадор_уральских_гор Фотография сделана здесь</t>
+  </si>
+  <si>
+    <t>11.06.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5976</t>
+  </si>
+  <si>
+    <t>А ЕЩЕ МЫ НАШЛИ ЗУБ МАМОНТА 😊🤷🏿‍♂️🔥 История необычная, счастье что я давно мечтал о зубе для Посольства Уральских гор и не один подобный экспонат в музеях не пропускал, слюни пускал. И тут вот он в руках у нашего проводники Петра 🔥🔥🔥, говорит странный камень… да какой нахрен камень! В общем у нас в посольстве новый экспонат, с классной историей в комплекте. Тащили его через всю пещеру, ныряли с ним. Сегодня на всякий случай показал моему другу геологу Фанизу Ардисламову @faniz_geolog_ufa и он проверил атрибуцию 🔥 Скоро наверное видосик сделаю расскажу как это было.</t>
+  </si>
+  <si>
+    <t>11.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5969</t>
+  </si>
+  <si>
+    <t>ЧУТКА еше САМОГО СДАДЕНЬКОГО из пещеры Грезы 😊 Скоро начну монтировать и вертикальный миллиметр и горизонтальный метр. 😊 #амбассадор_уральских_гор #100кмподуралом</t>
+  </si>
+  <si>
+    <t>11.06.26 03:20</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5968</t>
+  </si>
+  <si>
+    <t>БАХНУЛ ТУМАННУЮ ПАНОРАМКУ Долина реки Белая, смотровая над деревней Кутаново. Очень живописное место. ❤️ #амбассадор_Уральских_гор</t>
+  </si>
+  <si>
+    <t>10.06.26 23:59</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5967</t>
+  </si>
+  <si>
+    <t>В Бурзянском районе все напоминает о том, что обязательно надо сходить в пещеру! А ещё лучше сбегать. Доброе утро поехал за рассветом 😊 #амбассадор_Уральских_гор</t>
+  </si>
+  <si>
+    <t>10.06.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5966</t>
+  </si>
+  <si>
+    <t>МЫ ВЫШЛИ из пещеры Грез. Это был один из лучших спелеопоходов в моей жизни Сифоны, водопады, отборные узости и колодцы а в конце БИГБОС- Снежная Королева🔥❄️ #амбассадор_Уральских_гор Проект #100кмподУралом продолжается</t>
+  </si>
+  <si>
+    <t>10.06.26 00:59</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5963</t>
+  </si>
+  <si>
+    <t>ПОСПАТЬ ДОЛГО НЕ ПОЛУЧИЛОСЬ 🤷🏿‍♂️😊</t>
+  </si>
+  <si>
+    <t>09.06.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5962</t>
+  </si>
+  <si>
+    <t>Спелеологи курят карты. А я сижу, чутка очкую, завтра проныривать два сифона… #амбассадор_Уральских_гор ##100кмподУралом</t>
+  </si>
+  <si>
+    <t>09.06.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5960</t>
+  </si>
+  <si>
+    <t>На Белой сегодня был тот волшебный закат, какой бывает только после летнего ливня. Помытые скалы сверкали в лучах заходящего солнца. Я бросил машину заведенной и бегал около часа по берегу выискивая ракурсы. Счастье был особенно сильное, ведь пока ехал к Антоновой скале, успел много раз попрощаться с солнцем спрятавшиеся в облаках. И все-таки порадовало на последок. Антонова скала находится в Национальном парке Башкирия, и как я понял очень популярна в туристов, мне очень повезло что никого не было никого . Раньше никогда не бывал у ней летом, сегодня был впечатлен. Вернусь домой склею еще панорам. 😊</t>
+  </si>
+  <si>
+    <t>08.06.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5957</t>
+  </si>
+  <si>
+    <t>Постоял, проводил солнце и пошел спать, скоро вставать на рассвет. Урал ведь сам себя не снимет . #уральская_одиссея_чегодаева</t>
+  </si>
+  <si>
+    <t>08.06.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5956</t>
+  </si>
+  <si>
+    <t>БЕСКОНЕЧНАЯ ТЬМА Говорят, ученые физики в своих опытах могут создать случайно черную дыру и тогда планете кирдык. А я не беспокоюсь, каждый раз просыпаясь в 2.30 ночи, в походе что бы успеть залезть на гору к рассвету я сам генерирую настояющую черную дыру, вы только загляните в бесконечно черную дыру моего зевка. И ничего, планет пока жива... Такие вот мысли у меня рождаются иногда во время монтажа фильмов... Странно, согласне. Но что поделаешь, говорят гениальность это психическая болезнь )))) #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>08.06.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5955</t>
+  </si>
+  <si>
+    <t>БЛАГОТВОРИТЕЛЬНАЯ ОТКРЫТКА Помните я показывал детские рисунки Уральских гор? ОТКРЫТКИ ГОТОВЫ 🔥 Заказать можно на сайте: https://www.exje.ru/product/blago-postcard ну или в Посольстве Уральских гор (Уфа ул. Мустая Карима, 44) придти и выбрать. Наши партнеры: Худождественная студия Семицветик, в ней занимают мои дети и им очень нравится. Издательсто "Белая Река", у них мы с недавних пор печатаем открытки. Отличные цены и качетство. Ну и кнечно благотворительный фонд Мархамат. Давно дружу с ними и поддерживаю. В Е деньги заработанные на открытках мы передадим им.</t>
+  </si>
+  <si>
+    <t>08.06.26 03:09</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5954</t>
+  </si>
+  <si>
+    <t>ВСТРЕЧАЛ ЛИ Я ЧТО ТО НЕОБЪЯСНИМОЕ И ЗАГАДОЧНОЕ В ПОХОДАХ? НЕТ 😄 Ни разу ничего необычного, что нельзя объяснить наукой я не встречал. 😄 Все это видят или те кто очень хочет увидеть или те кому надо продать на массовую аудиторию свой контент. Я не отношусь ни к первым ни ко вторым. Простите что так скучно 🤷🏿‍♂️😅</t>
+  </si>
+  <si>
+    <t>07.06.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5953</t>
+  </si>
+  <si>
+    <t>БУДЕТ КРАСИВО мамой клянусь ❤️ См новый фильмец - огурец #амбассадор_Уральских_гор См ютюб https://youtu.be/A7LPveFPHWY?is=JLNfQElSLlwkNpK0 См ВК https://vk.ru/wall1694304_134013</t>
+  </si>
+  <si>
+    <t>07.06.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5952</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВЬ ВАЛЕРУ С ЧЛЕНАМИ Надеюсь теперь вы все запомните, что клещи не насекомые.</t>
+  </si>
+  <si>
+    <t>07.06.26 04:14</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5951</t>
+  </si>
+  <si>
+    <t>САМОЕ СЛОЖНОЕ НА УРАЛЕ - ГДЕ? Честно говоря, не думал сопровождать эту фотографию, снятую над рекой Зилим, размышлениями о сложностях движения по Уралу, но пока дообрабатывал её к публикации, вспомнилось то, с какими сложностями пришлось лезть на точку съемки. ))) В общем, если меня спросить, где самый сложный рельеф для движения на Урале, я, наверное, скажу, что в центральной части Южного Урала. Те места, где горы ещё не высоки и покрыты лесами. Они хоть и не высокие, но рельеф их, взлёты достаточно круты. Как правило, под ногами у вас земля и мелкие камни, желающие съехать вниз, под руки вам постоянно попадаются шипастые кусты. Наверное, это самая колючая часть хребта. Вокруг лес достаточно густой, чтобы создавать неудобства и скрывать видовые точки. Приходится тратить значительно больше сил, чтобы оказаться на открытом месте. Частые пожары — отдельная вишенка на торте; после них движение становится особенно мучительным. Ну и нельзя сбрасывать со счёта самую густую популяцию медведей на Урале. Мы их, как правило, не видим, а вот они... #амбассадор_уральских_гор А вы где больше всего огребали на Урале? зы. фото снято здесь</t>
+  </si>
+  <si>
+    <t>06.06.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5948</t>
+  </si>
+  <si>
+    <t>ШЕДЕВР ПОЧТИ)) Давненько не был на сайте Мешок, это такая всероссийская антикварная и около барахолка. Для меня он как легкий наркотик, когда хочу расслабиться вечером начинаю капаться в залежах. Вчера нашел вот эту картину, раньше ее не было! Видимо недавно появилась. Художник Денисов-Уральский очень важный человек для Урала. Мечта)))) Скорее всего на картине Чусовая. но ценник конечно без вариантов, 600 тысяч 😅 наверное можно хорошо снизить, но в любом случаем запредельно пока. Хотя без улова не ушел, прикупил для Посольства 5 календариков Аэрофлота про Урал, полувековой давности по 50 рублей за штуку ))) Тоже не плохо 😃</t>
+  </si>
+  <si>
+    <t>05.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5947</t>
+  </si>
+  <si>
+    <t>ВТОРАЯ СЕРИЯ Я тут вещи в кладовке мокрые развешивал после поездки и в голову мысль упала, а сколько я знаю книг про реальные путешествия которые бы имели логичные связанные продолжения. Чет даже и вспомнить ничего не смог. Сперва на ум пришли Кон-тика и Ра Хейерадала, но кажется это не вполне одна история. #амбассадор_уральских_гор Фоточка со вчеаршнего выступления на озере Тургояк. Чертовски красив))))</t>
+  </si>
+  <si>
+    <t>04.06.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5946</t>
+  </si>
+  <si>
+    <t>ЕСТЬ БУДУЩЕЕ Я думаю у этой горки, при хорошем свете может быть вообще огонь. Такая гармоничная и простая. Ничего лишнего. Люблю такие уральские вершинки. #амбассадор_уральских_гор это она</t>
+  </si>
+  <si>
+    <t>04.06.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5944</t>
+  </si>
+  <si>
+    <t>ЭХ ЕДУ ДОМОЙ Всегда стараюсь даже рабочие поездки через Урал совмещать с выходами в горы. Хотел переночевать сегодня тоже, но кажется смысла большого нет. В такие моменты всегда начинаешь сравнивать вероятности нужной погоды с объемом работы которая ждет дома. Ненавижу это делать ☹️ но надо.</t>
+  </si>
+  <si>
+    <t>04.06.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5942</t>
+  </si>
+  <si>
+    <t>ЧЕГО ГРЕХА ТАИТЬ</t>
+  </si>
+  <si>
+    <t>03.06.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5940</t>
+  </si>
+  <si>
+    <t>НУ КРУТО ЧО Хотя с погодой и не подфартило, но зато знаю куда теперь заезжать по пути в Азию, утром или вечером в надежде на хороший свет. Место достаточно уникальное для Южного Урала, не так часто собирается такое комбо. Небольшой красивый водоем, окруженный в первом ряду тайгой во втором вершинами. Да какими! Большой Нургуш как на ладони, думаю осенью будет пушка бомба на него вид. Дальше по кругу Зигальга, Уван, Сука… Бинго 😊 #амбассадор_Уральских_гор</t>
+  </si>
+  <si>
+    <t>03.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5937</t>
+  </si>
+  <si>
+    <t>ТУТ СЕЙЧАС</t>
+  </si>
+  <si>
+    <t>03.06.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5933</t>
+  </si>
+  <si>
+    <t>КРИМИНАЛЬНАЯ ХРОНИКА УФА Сегодня город, туман и солнце вступили в преступный сговор с целью сорвать работу над книгой. И у них получилось люблю их, злодеев. #амбассадор_столицы_южногоурала тут бы одно фото оставить, да рука не поднялась</t>
+  </si>
+  <si>
+    <t>02.06.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5931</t>
+  </si>
+  <si>
+    <t>РАБОТА ИДЕТ над книгой Хочу узнать ваше мнение. Как будем отмечать на картах трек. Бело/голубым или Красно/белым ;-) Содержание карты пока не причесано до конца, до него прошу не докапываться ))))</t>
+  </si>
+  <si>
+    <t>02.06.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5930</t>
+  </si>
+  <si>
+    <t>РАБОТА ИДЕТ</t>
+  </si>
+  <si>
+    <t>02.06.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5929</t>
+  </si>
+  <si>
+    <t>ЖОПА МЕДВЕДЯ Пришла иллюстрация от великолепной Валентины Беловоловой, по мотивам моей книги.</t>
+  </si>
+  <si>
+    <t>02.06.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5928</t>
+  </si>
+  <si>
+    <t>СРЕДНИЙ ТАГАНАЙ? Я тут на неделе еду выступать на корпоратив 😄😄😄 в окраине Миасса. Вечером домой ехать по м5 нет смысла вот думаю куда сбегать на закат и рассвет. Например Средний Таганай как один из рабочих вариантов. Кажется я там не был, есть у кого фоточки сверху? #амбассадор_уральских_гор На фото большой Таганай и Большая куоумная река.</t>
+  </si>
+  <si>
+    <t>01.06.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5927</t>
+  </si>
+  <si>
+    <t>ЕЩЕ ОДИН УРАЛ Некоторые краеведы, а может быть и ученые, но это не точно, предлагают выделить из ПОЛЯРНОГО УРАЛА еще одну часть, ЗАПОЛЯРНЫЙ УРАЛ Основание к этом они видят в больших различиях между южной и северной половами ПОЛЯРНОГО УРАЛА, разделенными Собь-Елецкой долиной. На фото сверх северная часть. Эта часть более широкая, с низкими перевалами между долинами и глубокими тектоническим озерами. А еще она по цвету камней преимущественно серая Южная часть она другая, узкая (самая узкая часть хребта), перевалы более высокие и большая часть имеет бурый марсианский цвет. Наверное там есть еще какие то важные различия между ними, что их предлагают обособить друг от друга, честно говоря не помню )). Может вы подскажете #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>01.06.26 02:21</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5926</t>
+  </si>
+  <si>
+    <t>ДОБРОЕ МУГОДЖАРСКОЕ Да Урал не самые выдающиеся горы и не самые "инстаграмные", но в этом и есть их сила притяжения, по крайней мере для меня. Урал это путь дорога, которая объединяет горы в одну большую песню из которой не выкинуть слов. И конечно будь эта вершина Большой Боктыбай (657 м), высшая точка Мугоджар, вне Урала я никогда и не подумал бы отправиться в другое государство ее снимать. Но раз уж я встал на этот путь, ноги сами просятся пройти его полностью. ))) #амбассадор_уральских_гор ну и доброе утро.</t>
+  </si>
+  <si>
+    <t>31.05.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5919</t>
+  </si>
+  <si>
+    <t>ПЧЕЛЫ ПРОТИВ МЁДА А великая в прошлом Марина Чеботаева, создательница портала "наш Урал" против скучного Урала))) Когда прочитал, сильно удивился. Столько лет занималась Уральскими горами, а так ничего в них и не поняла, не почувствовала. Увидела фотографии Кавказа и все забыла. Увы https://vk.com/wall556444198_5521 на всякий случай приложил несколько фото скучных таежных просторов с Большой Уральской тропы @funnymountains. #амбассадор_уральских_гор Урал я лично люблю не за яркий фантик, а за начинку которая тает во рту.</t>
+  </si>
+  <si>
+    <t>30.05.26 04:08</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5916</t>
+  </si>
+  <si>
+    <t>ЧСВ до НЕБЕС Вчера гости с Вятки заезжали в Посольство Уральских гор, подарили меня дымковского 😊🤷🏿‍♂️. Чего греха таить, люблю такие, отдельная музейна комната моего тщеславия пополняется. Будете в Уфе по блату покажу, она доступна не для всех 😉</t>
+  </si>
+  <si>
+    <t>29.05.26 18:33</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5915</t>
+  </si>
+  <si>
+    <t>Ну или так лучше? Фоточка с телефона .</t>
+  </si>
+  <si>
+    <t>29.05.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5914</t>
+  </si>
+  <si>
+    <t>АЙГИР ВЕЛИКОЛЕПНЫЙ Эту скалу я приметил пару лет назад, и ждал когда наконец совпадут мои возможности с направлением заката. В итоге не без сложностей, но добрался до её вершины. Место потрясающее с отличным ракурсом на айгирский скальный прорыв. По свету могло быть и лучше конечно, но и этим доволен. Главное получил бесконечно приятное ощущение, когда вылез наверх и увидел что не ошибся. #амбассадор_уральских_гор Скора фильма</t>
+  </si>
+  <si>
+    <t>27.05.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5913</t>
+  </si>
+  <si>
+    <t>РАЗВЛЕКАЕМСЯ КАК МЭЕМ</t>
+  </si>
+  <si>
+    <t>27.05.26 02:50</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5911</t>
+  </si>
+  <si>
+    <t>МУКИ СЕРДЕШНЫЕ и ТВОРШЕСКИЕ Иной раз много фоторафий одного момента не благо, а скорее проблема))). Ненавижу подобные муки выбора. Тогда год назад до книги было бесконечно далеко #уральская_одиссея_чегодаева только начаналась, но вжуууух и вот эти муки терзают душу. Думаю какой кадр вырать для книги. Первый более информативный, второй нравится больше эмоционально. ну и небольшой черновик из будущей книги: " ...чуть не проспал рассвет. Первый раз, проснувшись в 4 утра, решил еще немного подремать; второй раз вскочил, как ошпаренный, около 6 утра. Быстро оделся, схватил фотоаппарат и побежал на встречу свету. В такие моменты мне всегда очень жаль свое сердце: переход от покоя к усиленной работе происходит почти моментально. Думаю, без прогрева этот мотор может рано или поздно сломаться, но ничего не могу с собой поделать, когда вижу зарю на безоблачном небе, а рядом высится вершина. На рассвет успел: солнце неспешно поднялось над пологими холмами, осветив красным двойную вершину шихана. Удовлетворенный проделанной работой, собрал лагерь и отчалил. Проплывая мимо Нурдавлетовских шиханов, с небольшой грустью сфотографировал почти идеальный профиль гор скрытый за вуалью берегового леса. Кажется, меня ждут нешуточные муки выбора: какое фото выбрать для книги. Впрочем, до книги еще бесконечно далеко, а два непрохода на реке, три города и три шихана ждут уже сегодня. Включил музыку, с шумом захватил большой кусок воды и устремился по глади плеса вниз..." #амбассадор_уральских_гор Кстати помните момент из первой книги "Уральская экспедиция Чегодаева", где я в похожей ситуации насилую сердце?</t>
+  </si>
+  <si>
+    <t>26.05.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5910</t>
+  </si>
+  <si>
+    <t>ДЕТСКИЙ ТУРИЗМ НЕ В ПРИОРИТЕТЕ Похоже, в Башкирии, судя по времени выступления.))) Но вода и камень точат. Если предпочитаете работе прогулки по Уфе, заглядывайте на огонек. 28.05 (четверг) в 12:30 На книжной ярмарке Китап Байрам (Уфа, Советская площадь, шахтер №1 ;-) Расскажу, как писали детскую книгу "Смотри, Урал" с сестрами Кендель и издательством Самокат @samokatbook, поделюсь идеями походов по Уралу с детьми. Думаю в преддверии лета это весьма актуально. Подробности тут: https://kitap-bayram.ru/afishy-meroprijatij</t>
+  </si>
+  <si>
+    <t>25.05.26 03:47</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5909</t>
+  </si>
+  <si>
+    <t>ЕЩЕ ОДИН ПУСТОЙ ПОСТАМЕНТ в УФЕ Стоило мне отлучиться в лес, на пару деньков как Уфа лишилась еще одного знакового памятника. Группой вандалов был отломан клещ Валерий Валериевич с его законного места. Но не беспокойтесь, наш памятник обязательно вернется на постамент, уже скоро жизнь восторжествует. А пока у вас есть редкая возможность подержать Валерия || на руках, он в @URALEMBASSY Посольтве Уральских Гор (Мустая Карима 44)</t>
+  </si>
+  <si>
+    <t>22.05.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5908</t>
+  </si>
+  <si>
+    <t>САМЫЙ ЖЕСТКИЙ ОТХОДНЯК У меня после походов, когда они короткие, еще утром работал, в обед уехал в горы, на следующий день к вечеру вернулся, еще даже более-менее бодрячком. Но вот следующее утро будет не самым радужным. Организм будто сперва, в моменте похода, ничего не понимает, что произошло, но после возвращения охреневает. Болит всё, и душу ломит, и тело. Ибо никто не отменял, ввиду кратковременности похода, рутинные дела, но так они в это утро бесконечно бесят)))</t>
+  </si>
+  <si>
+    <t>21.05.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5907</t>
+  </si>
+  <si>
+    <t>ИДЕАЛЬНЫЙ ПРД Встать в 2.30 ночи, по буреломам курумам и скалам выползти на вершину горы. Встретить рассвет, снять нужный кадр. Пройти 20 километров по азимуту. А вечером успеть забрать старшую дочку из школы, младшую с танцев. Получить толику нежности от дочек к своим разбитым ногам. #уральская_одиссея_чегодаева я супер Олег )) дело за малым обработать фото смонтировать фильм</t>
+  </si>
+  <si>
+    <t>21.05.26 04:19</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5906</t>
+  </si>
+  <si>
+    <t>КАЖЕТСЯ Я СНОВА ВЛЮБИЛСЯ Зацените ракурс! Мне непременно нужно с ним повенчаться на рассвете. 😍 Настоящий уральский красавец.</t>
+  </si>
+  <si>
+    <t>21.05.26 00:18</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5905</t>
+  </si>
+  <si>
+    <t>Доброе южноуральское. ❤️😊</t>
+  </si>
+  <si>
+    <t>20.05.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5904</t>
+  </si>
+  <si>
+    <t>УГАДАЛ 🔥🔥🔥 Несколько лет хотел поснимать с этой точки. И не прогадал 😄</t>
+  </si>
+  <si>
+    <t>20.05.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5903</t>
+  </si>
+  <si>
+    <t>КРАСОТА В ГЛАЗАХ особенно если эти горы, старые дома, наличники и свежая весенняя зелень. Ушел в небольшой походик за красотой. 2 года ждал этого момента. #уральская_одиссея_чегодаева</t>
+  </si>
+  <si>
+    <t>19.05.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5902</t>
+  </si>
+  <si>
+    <t>Что нужно для хорошего маршрута? - логичная цель - нужная погода - красивые виды восход и закат в нужном месте. Оранжевое на карте закат желтое восход. Если мало спать и быстро передвигаться можно с большой долей вероятности снять красивое. Нет повода не погулять )))</t>
+  </si>
+  <si>
+    <t>18.05.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5900</t>
+  </si>
+  <si>
+    <t>ЛИЗНИ ПОСЛЕ ЛЫСОГО Новый экспонат в посольтве Уральских гор, из славных Березники прислал Ушаков Владимир. Кусочек древнего Уральского моря в виде сильвинитовой руды. Че но предупредил, что она соленая и горькая - не обманул. Если вы Уральский лось/лосиха, или хотите им стать приходите пробовать на вкус .</t>
+  </si>
+  <si>
+    <t>15.05.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5896</t>
+  </si>
+  <si>
+    <t>ЧУСОВАЯ vs БЕЛАЯ В общем тяжелые деньки начались, плотно сел за книгу по #уральская_одиссея_чегодаева план 1 день в 1 день книги. Сегодня проплывал Авзяно-Петровскую пристань на Белой, она известна еще и тем, что с нее в 1926 году стартовал последний «железный караван» на этой реке. Беглый поиск мне дал инфу что вроде как на других реках металл в барках после 1918 года не возили. Знатоки, я правильно понял история караванов началась в 1703 на Чусовой а закончилась на Белой? 😊 Тегните тут человека кто может на ваш взгляд знать что то по этой теме. Не хочется в книге наврать, а искать тоже ограничен во времени. На фото спишка барки как раз с этой пристани на реке Белая #ФОТОИСТОРИЯУРАЛА</t>
+  </si>
+  <si>
+    <t>15.05.26 03:58</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5895</t>
+  </si>
+  <si>
+    <t>С КАКИХ ПОР ДЕНЬГИ ЭТО СТЫДНО кодга заработал их честным тяжелым трудом Вышел материальчик на большом сайте, я бы даже и рассказывать об этом не стал. Не думаю, что узнаете что то новое из него. но позабавил коммент к нему))) Не знаю, с каких это пор деньги стали чем то плохим. Если бы я не мог обеспечить достоную жизнь семье, своими путешествиями, то думаю врядли занимался ими так плотно. Урал важен, но дети и Татьяна Сергеенва куда важнее. https://www.championat.com/lifestyle/article-6456166-zachem-oleg-chegodaev-20-let-issleduet-otdalyonnye-ugolki-urala.html</t>
+  </si>
+  <si>
+    <t>13.05.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5894</t>
+  </si>
+  <si>
+    <t>МАХАЧИК🔥🔥🔥🔥 скоро</t>
+  </si>
+  <si>
+    <t>13.05.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5893</t>
+  </si>
+  <si>
+    <t>(это не драка)</t>
+  </si>
+  <si>
+    <t>12.05.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5892</t>
+  </si>
+  <si>
+    <t>ВЕС МОЕЙ СНАРЯГИ Долго делал, но сделал. Была проблема, что многие написали 25 кг и это было очень близко, а найти первый коммент это не так то и просто среди пары тысяч+ ответов. Но одна девочки в тиктоке заморочились и дала ответ на 3 гр точнее … 😄🤷🏿‍♂️.</t>
+  </si>
+  <si>
+    <t>11.05.26 02:47</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5887</t>
+  </si>
+  <si>
+    <t>ЖОПА стала ПЛОСКАЯ как Русская равнина. которую мы пересекли за 2 дня между Кавказом и Уралом. Ну все, я дома. Разгребаю дела, делища, делишки и планирую занырнуть с головой в таежно-курумные просторы Родины. Ловите последнюю капельку Кавказа напоследок. #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>08.05.26 03:38</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5885</t>
+  </si>
+  <si>
+    <t>ПОЧЕМУ РЕТРАК, а не РАТРАК После последнего ролика про Забег на Эльбрус я получил много комментариев (инста, ютюб) о том, что правильного говорить РАТРАК, а я говорил РЕТРАК. Некоторые «детективы» даже распознали байт на комментарии в таком нетрадиционном произношении названия машины. Но все сложнее… Это дань памяти. В прошлом году умер Николай Тотмянин, великий альпинист и по совместительству многолетний руководитель нашей высотной команды на Эльбрусе. Он был не только сильнейшим альпинистом, но еще и хорошо образованным, интеллигентным человеком. Так вот дядя Коля всегда говорил РЕТРАК, и я посчитал нужным отметить это пусть маленьким, но важным для меня штрихом в ролике. Это было важно для меня лично.</t>
+  </si>
+  <si>
+    <t>07.05.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5884</t>
+  </si>
+  <si>
+    <t>Как прошел мой день на склоне Эльбруса 😊 @redfoxelbrusrace</t>
+  </si>
+  <si>
+    <t>07.05.26 06:18</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5883</t>
+  </si>
+  <si>
+    <t>УРАЛ СНОВА ПЕРВЫЙ 🔥😊 НА КАВКАЗЕ На верху первый Женя Марков. УРАЛЕЦ 🔥😊</t>
+  </si>
+  <si>
+    <t>07.05.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5882</t>
+  </si>
+  <si>
+    <t>НЕВОЗМОЖНО НАЕСТЬСЯ ЭТОЙ КРАСОТОЙ</t>
+  </si>
+  <si>
+    <t>07.05.26 02:04</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5880</t>
+  </si>
+  <si>
+    <t>На горе сегодня людно.</t>
+  </si>
+  <si>
+    <t>07.05.26 00:07</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5879</t>
+  </si>
+  <si>
+    <t>Сомнительный альпинизм когда тебя большую часть горы везут на подъемнике а потом на ретраке. Но клиентам и гидам нравится 🤷🏿‍♂️😊</t>
+  </si>
+  <si>
+    <t>05.05.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5878</t>
+  </si>
+  <si>
+    <t>Чем я занимаюсь уже 12 лет на Red Fox Elbrus race @redfoxelbrusrace 😊🤷🏿‍♂️</t>
+  </si>
+  <si>
+    <t>05.05.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5877</t>
+  </si>
+  <si>
+    <t>УРАЛ ПОБЕДИЛ 🔥🔥 Сегодня был вертикальный километр на Эльбрусе. В гонке победил Евгений Белов - УРАЛЕЦ 😊 @beloveevgeniy Чертовски приятно, скоро покажу на видео как это было.</t>
+  </si>
+  <si>
+    <t>04.05.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5874</t>
+  </si>
+  <si>
+    <t>ЭЛЬБРУС СЕГОДНЯ Вот сколько бы я его не фотографировал на протяжении 12 лет. А все равно, рука тянется к камере. Кстати очень похож на Тулымский Камень, высшую точку Пермского Края, Северный Урал. Но конечно Тулымский красивее. #амбассадор_уральских_гор От скал Пастухова и выше виден обширный лед. Это плохо для гонки ☹️</t>
+  </si>
+  <si>
+    <t>03.05.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5870</t>
+  </si>
+  <si>
+    <t>И да, кто в Приэльбрусье приходите сегодня на встречу с легендой Дядя Сережа очень интересно раскалывает про горы. Вот ради работы и общения с такими людьми я во много и езжу на Эльбрус Рейс.</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5871</t>
+  </si>
+  <si>
+    <t>🗻❤️ Друзья! Приглашаем вас на вечер горовосхождений! Сегодня, 3 мая, в 20:00 на втором этаже кафе Фрирайд состоится показ фильма "Ама Даблам/первопроход.1994". Также в программе вечера показ слайд-шоу «Восхождение на Эверест». Дискуссия на тему современного горовосхождения! Представляет легендарный альпинист-высотник, высотный судья #RedFoxElbrusRace, друг Red Fox Сергей Богомолов. Вход свободный. Ждём всех, кто дышит горами! 🦊❤️</t>
+  </si>
+  <si>
+    <t>03.05.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5869</t>
+  </si>
+  <si>
+    <t>ОСОБЫЙ КАЙФ На Кавказе продавать книги про Урал 😄. Уральскую Экспедицию и Смотри Урал До седьмого мая в желтой палатке Red Fox, рядом с Фрирайдом (Азау), заглядывайте. Помимо книг снаряга с большими скидками</t>
+  </si>
+  <si>
+    <t>03.05.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5868</t>
+  </si>
+  <si>
+    <t>🔥🚀🎿  Таймер запущен! Три... Два... Один... Погнали! Гонка по ски-альпинизму официально стартовала. Уверены, нас ждёт шквал эмоций в борьбе за заключительные баллы Кубка России в сезоне! На дистанции — настоящие титаны. Стальные нервы, уверенный настрой и одна цель на всех: кто первым впишет своё имя в историю #RedFoxElbrusRace 2026? Следим онлайн за Гонкой ски-альпинистов. На странице мероприятия все актуальные данные: https://myrace.info/events/1703 Онлайн треккинг: https://elbrus.gps.myrace.info/ski-alpinizm-gonka/ 📹 Олег Чегодаев</t>
+  </si>
+  <si>
+    <t>03.05.26 04:09</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5867</t>
+  </si>
+  <si>
+    <t>Бараны смотрят на баранов 😊 Сегодня первый день гонок. Бегут скиальпинсты @redfoxelbrusrace (Red Fox Elbrus Race), а по кулуарам Чегета сходят одна за одной мокрые лавинки. Погода швах</t>
+  </si>
+  <si>
+    <t>02.05.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5866</t>
+  </si>
+  <si>
+    <t>НА ИРЕМЕЛЕ точно также бывает 🤷🏿‍♂️🤪 Маркировали сегодня трассу забега на вершину Эльбруса.</t>
+  </si>
+  <si>
+    <t>01.05.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5865</t>
+  </si>
+  <si>
+    <t>НА ЭЛЬБРУСЕ ВСЕ СТАБИЛЬНО Прошло два года с последнего посещения, а в толчке «на бочках» так и не появился крючок для запирания двери. Всем неудобно но, я думаю это особая скрепа. Ведь его и 5 лет назад я не помню 🤷🏿‍♂️😊 Заехали командой высотных судей РедФокс Эльбрус рейс. @redfoxelbrusrace Акклиматизируемся #амбассадор_кавказских_гор</t>
+  </si>
+  <si>
+    <t>29.04.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5864</t>
+  </si>
+  <si>
+    <t>Мугоджары: пеший поход по крайнему югу Урала. (2 серия) См ютюб https://youtu.be/SJKn75KcQ74 См ВК https://vk.ru/wall1694304_133117</t>
+  </si>
+  <si>
+    <t>28.04.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5863</t>
+  </si>
+  <si>
+    <t>МАКИМАКИ Мечта моя снять такую полянку маков или тюльпанов в весенних Уральских горах… пока не реализованная. Чутка реализовал ее в Мугоджарах недавно, но все это единичные случаи. Сегодня Калмыкия показала как это может быть в идеале 😊 #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>27.04.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5862</t>
+  </si>
+  <si>
+    <t>Крайне мало информации о том как выглядят Мугоджары, крайний юг Урала. Одной из целей моего апрельского похода было исправить эту несправедливость 😊 #амбассадор_уральских_гор См ВК https://vk.ru/wall1694304_133066 См ютюб https://youtu.be/oG6K5dcpxyc?si=4OyB_3RnAPWNU7kY</t>
+  </si>
+  <si>
+    <t>27.04.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5861</t>
+  </si>
+  <si>
+    <t>СВЯЗЬ = БЕЗОПАСНОСТЬ В преддверии активного туристического сезона не грех напомнить о том, что связь это крайне важный элемент безопасности. особенно если ходите в одиночку, как я например. Во-первых у меня в телефоне электронные симкарты всех операторов. Зачастую этого достаточно. Во-вторых, в рюкзаке всегда спутниковый трекер. Иридиум РокСтар 360. много раз говорил, но не грех и повториться, считаю спутниковые трекеры обязательным элементом в туризме 21 века если у вас возникнут вопросы по этому девайсу все сможете найти в этой группе @iridium360connect</t>
+  </si>
+  <si>
+    <t>26.04.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5859</t>
+  </si>
+  <si>
+    <t>ВОЛГА УРАЛЬСКАЯ РЕКА? Где начинаются реки и какое имеют название это частенько вопрос со * 😅 Наверняка многие слышали утверждение, что после соединения Волги и Камы по формальным признакам дальше должна течь Кама. Но некоторые пермяки (северо-восточные) идут дальше, утверждая опять же по формальным признакам, что Кама при встрече с Вишерой тоже должна бы терять свое имя. И это что получается Самара - город на уральской реке Вишере? Надеюсь сегодня обсудим на встрече с самарцами 😄. #амбассадор_уральских_гор #уральская_одиссея_чегодаева</t>
+  </si>
+  <si>
+    <t>25.04.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5858</t>
+  </si>
+  <si>
+    <t>В Самару со своим веслом, как в Тулу с самоваром. Но, из песни слов не выикнешь 😊🤷🏿‍♂️ Завтра встреча про #уральская_одиссея_чегодаева берите весла 😊 ✅Вход свободный ⏰26 апреля, воскресенье, 15:00 🏛Самарская областная универсальная научная библиотека, пр. Ленина, 14А, отдел искусств, 2 этаж</t>
+  </si>
+  <si>
+    <t>25.04.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5857</t>
+  </si>
+  <si>
+    <t>«… эти горы не простые, они не вверх растут, а вниз» © Алексей Иванов Невьянская Башня Как же точно Алексей умеет формулировать Урал в слове. Пока бродил по Мугоджарам, прочитал / послушал его новый роман Невьянская Башня. Получил удовольствие. #амбассадор_уральских_гор Жду когда приедет в Уфу, есть несколько вопросов которые хочется задать лично ))) @bookmasters может быть Юля Зайцева подскажете когда это будет 😉 Ну и сам теперь планирую доехать уже до Невьянска... книгу тут можно слушать: https://music.yandex.ru/album/39352757?ref_id=931AE218-F7B8-4D91-B510-0092545C6256&amp;utm_medium=copy_link</t>
+  </si>
+  <si>
+    <t>25.04.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5856</t>
+  </si>
+  <si>
+    <t>НАЧАЛО А каким оно еще должно быть ))) так я себе его примерно и представлял, Степь начинает приподнимать, Мугоджары начинают расти. А вместе с ними и Урал. Сложно передать чувства с которыми я стоял на этом месте, не уверен что смогу. Но поверьте, мне было очень важно оказаться там. Без этого места невозможно познать Урал полностью. #амбассадор_уральских_гор На фото последние километры массива Жамантау. Самой южной части Мугоджар . Фото сделано здесь.</t>
+  </si>
+  <si>
+    <t>24.04.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5855</t>
+  </si>
+  <si>
+    <t>ГОРЯЧИЙ ДЕНЕК выдался, все бы хорошо, да я весь в сборах. Завтра отчаливаем на Эльбрус всей семьей. Так что, готовьтесь к перерыву от Урала ))) #амбассадор_уральских_гор но пока я на Урале, давай смотреть Мугоджары дальше. Лошадки на закате. это был отличный вечер На всякий случай в коммнтарии выложил в большой разрешении, тем кто любит детали</t>
+  </si>
+  <si>
+    <t>24.04.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5853</t>
+  </si>
+  <si>
+    <t>Если у вас нет запретграма, то держите оригинал, тут есть скрины, но нет субтитров. Впрочем, текст выше Одине сплошной субтитр :) Не нравится принцип HIKE YOUR OWN HIKE, хорошо, как скажете. Будем так в маршруты ходить. Пусть это будет зарисовка и про бревно с соринкой, И про то, что не стоит лезть к людям, силы которых ты не знаешь. И самое главное: 1) Надеюсь Олег, выступающий и за девочек, и за мальчиков, и являющийся оплотом прозрачности и честности — обязательно прикрепит эту ссылку и у себя. Прямо как я на его расследование :) 2)А если вы напишите "не дочитал/не досмотрел, но осуждаю" — то вы хомячок ;)</t>
+  </si>
+  <si>
+    <t>24.04.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5852</t>
+  </si>
+  <si>
+    <t>РАССЛЕДОВАНИЕ КОТОРОЕ МЫ ЗАСЛУЖИЛИ ОТ РАДЫ ДЭЙ И так, Рада наносит ответный удар. Она изучила два мой маршрута и записала 9 минутное видео. Что ж хоть она и не ответила на мои вопросы, я отвечу на ее. Покажу пример. Если выкинуть «лирику» и жалобы то вот ключевые претензии. 1. Рада считает, что пересекая Урал я должен был идти от границы с Казахстаном до Карского моря. (тут должна быть музыка сверчков) К сожалению Рада плохо понимает в географии Урала. Урал к сожалению не Пацифик крест трейл, его протяжённость не определена точно до километра. Но точно он не начинается от границы с Казахстаном и не кончается на берегу Карского моря. Начало и конец Урала достаточно условная точка, в отличии от ее маршрута. Я понимаю если бы она предъявила что я шел по Мугоджарам и Пай-хой, вместе с Вайгачом и Новой Землей. Но она не разбирается в теме… хотя пытается показать, что да. Про эти части я пишу в книге, почему не включил их в Уральские Горы. И да в том тейке где она предвидит мой аргумент и апеллирует к статье в википедии, она почему то не замечает слово (примерно) в описании границ ))) 2. По поводу предъявы за 5000 км про водную одиссею. Рада так быстро тараторит, что возможно делает это случайно, но возможно и специально. Говорит, что на экране 5000 км а в описании 4096 км. Но в писании 4996 м, упс … да признаю я округлил эту цифру до 5000. Это мой косяк. Она раскрыла мой злой умысел. Я бы тоже хотел услышать от нее признание ошибки, что она округлил 3900 км до 4300 км. Рада готовы? )) ПО поводу подсчета километража точного по Одиссее, вот ссылка на таблицу, https://disk.yandex.ru/i/yJSh1oT80Qie0g к сожалению не так легко посчитать все километры, надо отделить радиалки, какие то участки выключался навигатор и т.п. поэтому этот файл может меняться, в процессе написания книги я его заполню до конца и приведу к максимальной точности. Но пока так. Поэтому да, цифры могут плясать в пределах нескольких процентов. Главное, что все опубликовано, все треки. Каждый всегда может все проверить. ИТОГ. Рада талантливая девушка, но к сожалению свой талант тратит не туда. Столько времени потратила на пустое разоблачение, а лучше бы ответила на мои вопросы. Ну и конечно нельзя не обратить внимание на коверканье имени т.п. Детский сад))</t>
+  </si>
+  <si>
+    <t>24.04.26 02:20</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5851</t>
+  </si>
+  <si>
+    <t>ХОМ, СТЕПЬ ХОМ Помните вчерашнюю деловую степную орлицу. Если приглядеться к этому кадру, справа внизу можно заметить гнездо. Вот оно, на фото. В такой ситуации конечно крайне желательно долго не задерживаться подле яиц. Поэтому несколько кадров и прочь. #амбассадор_уральских_гор В Мугоджарах много раз выходил на гнезда, все они легкодоступны. В паре раз были с кладкой.</t>
+  </si>
+  <si>
+    <t>23.04.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5849</t>
+  </si>
+  <si>
+    <t>ЖЕНЩИНА за МУЖЧИНОЙ Как там в расхожей фразе: «За каждым великим мужчиной стоит женщина»… Я пока не великий, и женщина стоит не за мной, а скорее рядом))) Но если посмотреть в суть, то да. Без моей Татьяны Сергеевны, я думаю, не было бы ничего, не было бы и меня сегодняшнего, и моих свершений. Чего это я вдруг вспомнил? Посмотрите, какое великолепие за окном творится сейчас у нас дома. Все это благодаря Татьяне Сергеевне: я уехал в Одиссею из старой квартиры, в которой провел почти 40 лет жизни, а вернулся на 23-й этаж новой, с лучшим видом на Уфу. И вот каждое утро я просыпаюсь, иду босыми ногами по коридору работать ,пока все спят, смотрю в панорамное окно, где вся Уфа как на ладони. И говорю: спасибо, Татьяна Сергеевна, ты лучшее, что случилось со мной в жизни)))</t>
+  </si>
+  <si>
+    <t>23.04.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5848</t>
+  </si>
+  <si>
+    <t>КАК ВАМ ИДЕЯ? поддержите когда закончим?</t>
+  </si>
+  <si>
+    <t>23.04.26 02:27</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5847</t>
+  </si>
+  <si>
+    <t>ПОЛЕТЕЛИ НА РАБОТУ? гордые мамы и папы Поменял осенью объектив, вместо 300 мм конца взял 500 ))) Очень пригодился в Мугоджарах, где все так просторно и далеко. Вообще на Урале хороший телевик незаменим для фотографирования гор. Степную Орлицу Вам в ленту друзья.</t>
+  </si>
+  <si>
+    <t>22.04.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5846</t>
+  </si>
+  <si>
+    <t>САМОЕ ЮЖНОЕ ДЕРЕВО НА УРАЛЕ!!!! Ладно, давайте чутка выдохнем. Смотрите с очень большой вероятностью это самое южное дерево на Урале, Идя дальше на юг деревьев больше не встречал в Мугоджарах. Мелочь вроде, а ведь интересно. находится вот тут</t>
+  </si>
+  <si>
+    <t>22.04.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5845</t>
+  </si>
+  <si>
+    <t>ЧТО НЕ ТАК С МАРШРУТОМ РАДЫ ДЭЙ о ее рекорде прохождения Pacific Crest Trail (Маршрут Тихоокеанской тропы) С грустью пишу эту публикацию, видимо, не осталось других способов добиться точности. Возможно, Рада придет и все-таки объяснит или у себя напишет ответ. История вопроса: Молодая россиянка Рада Дэй в 2025 году прошла одну из длиннейших и сложнейших троп США — 4279 км. Далее её цитата: «И не просто прошла, а сделала это solo, финишировала в свое 30-летие и стала самой быстрой, кто когда-либо проходил маршрут из России — и это заняло у меня всего 103 дня.» Когда я узнал об этом событии, то приложил некоторые усилия, чтобы как можно больше людей тоже узнало о таком классном результате. Недавно я посмотрел ее видео рассказ (лекцию) об этом маршруте, и у меня возникли вопросы. Часть из них снялись, но пара осталась: 1. По заявлению Рады Дэй, она стартовала 10 мая, а финишировала 24 августа. Не сложно посчитать, что это 106 дней. Я спрашивал лично, ответа не получил; спрашивал публично — часть моих вопросов была удалена, на часть получил хамские ответы подписчиц Рады и обвинения в буллинге и троллинге. Куда делить 3 дня — непонятно. Могу предположить (это только моя теория), что Рада решила не засчитывать в маршрут 3 дня, которые ездила отдыхать и развлекаться в Сан-Франциско. Если это так, то надо либо считать эти дни, либо делить маршрут на 2 отдельных, но тогда не будет полного непрерывного прохождения. 2. В том же выступлении Рада рассказала, что 250 миль — это 402 км, проехала на машине из-за пожаров, дыма и, если я правильно понял, проблем с доставкой посылки. Но пишет, что прошла пешком всю тропу. Тоже немаловажный факт. Думаю, правильно указывать, конечно же, 3900 км. 3. Бонус. Для меня самое неприятное — к сожалению, будучи ее подписчиком, обнаружил агрессивную и провокационную форму общения Рады с людьми. Много раз наблюдал, как грубо, иногда нецензурно отвечает на комментарии, особенно на те, где высказывается недоверие к ее достижению. Создает провокационные посты. А потом жалуется на токсичную атмосферу в российском аутдор-сообществе. Конечно, как и с кем общаться — человеку не мое дело, но факт в том, что мне и по этому тоже захотелось более пристально посмотреть на маршрут Рады. Что в итоге и зачем я это пишу. Вроде мелочи: 3 дня потерялись, 400 км не дошла… Но я считаю очень важным оставлять о походах, особенно о рекордных, достоверную информацию, ведь она служит ориентиром для последователей. И так как Рада акцентирует внимание на том, что она самая быстрая из России, я считаю важным указать на несостыковки в цифрах ее маршрута. Надеюсь, этой информацией смогут воспользоваться другие туристы, которые собираются пройти PCT, ну и возможно сделать это быстрее всех россиян, например пройти за 105 дней. Еще раз, отдельно хочу подчеркнуть, что сейчас не оспариваю факт прохождения и проезда на машине PCT Радой. Можно ли считать это полным прохождением — вопрос открытый. Думаю, если бы я был на ее месте, я бы не посмел назвать это таким. Но тут есть простор для обсуждения. Вы как считаете? ИТОГОВЫЙ ИТОГ Рада конечно молодец, ходит хорошо, но есть нюансы, надеюсь учтет в будущих походах. И было бы идеально привести данные прохождения PСT к реальности.</t>
+  </si>
+  <si>
+    <t>22.04.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5844</t>
+  </si>
+  <si>
+    <t>У НАС ТУТ МИНИ СКАНДАЛ НАЗРЕВАЕТ ))) в стакане Возникли вопросы к Раде Дэй, после ее "рекордного" прохождения Пацифик Крест Трейл, почему то игнорирует, но все равно решил быть отвественным до конца. Отправил текст до публикации, может все ж ответит. очень не люблю когда искажают данные походов особенно рекордных. ps конечно не планирова публичить заранее все это, но раз уж она переписку выложила (точнее монолог) то что уж теперь ))</t>
+  </si>
+  <si>
+    <t>22.04.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5843</t>
+  </si>
+  <si>
+    <t>НОВЫЕ СОКРОВИЩА В Посольство Уральских гор @uralembassy</t>
+  </si>
+  <si>
+    <t>21.04.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5842</t>
+  </si>
+  <si>
+    <t>В САМАРЕ ВЫСТУПЛЮ Никогда еще не выступал в этом прекрасной городе. Очень хотел и вот кажется все сложилось. По пути на Кавказ заеду рассказать про Урал! Приходите! ✅Вход свободный ⏰26 апреля, воскресенье, 15:00 🏛Самарская областная универсальная научная библиотека, пр. Ленина, 14А, отдел искусств, 2 этаж</t>
+  </si>
+  <si>
+    <t>21.04.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5841</t>
+  </si>
+  <si>
+    <t>КЛИМАТ СИЛЬНО ПОМЕНЯЛСЯ И я чуть не опоздал на цветение Тюльпанов в степях Мугоджар. 12 апреля они уже почти закончили свой недолгий но красивый век. Счастье успел поползать на животе по сухой глинистой земле и половить их в объектив. #трансмугоджары #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>20.04.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5840</t>
+  </si>
+  <si>
+    <t>НУ И ДА ГАДЮКИ Если я правильно идентифицировал - степные. Вроде не смертельно опасны, но их в Мугоджарах было много и плохо видно, что не доставляло удовольствия 😊🤷🏿‍♂️. Давненько я не хотел переобуться в высокие кроссовки. А тут захотел … #ТРАНСМУГОДЖАРЫ #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>20.04.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5839</t>
+  </si>
+  <si>
+    <t>Второй день слушаю аудиокнигу про Урал. В целом для общего знакомства хорошо, история освоения была особенно интересна. Но как дошли до конкретных гор… авторка конечно много чего на придумывала 🤷🏿‍♂️😊. Но в целом рекомендасьён, если читать время нет а глубже в Урал погрузиться хочется. Не так часто про него аудиокниги издают. https://music.yandex.ru/album/36387134?ref_id=A6C2DBA7-7E3D-46F3-99C0-423C38454052&amp;utm_medium=copy_link Интересно в кто такая Наталья Якубова, она с Урала?</t>
+  </si>
+  <si>
+    <t>20.04.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5838</t>
+  </si>
+  <si>
+    <t>https://music.yandex.ru/album/36387134?ref_id=46A9859E-01BB-442E-8FD5-F92A06C3BD5B&amp;utm_medium=share_link_tg&amp;utm_source=mobile_ios</t>
+  </si>
+  <si>
+    <t>20.04.26 01:46</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5837</t>
+  </si>
+  <si>
+    <t>ЛУЧШАЯ ЛУЖА Одной из неожиданных проблем для меня в Мугоджарах стала вода. Хотя почему неожиданной? 😄 подумайте вы это ведь степи если не полупустыни уже! но на карте было показано много родников и я шел в середине апреля. Думал с водой будет всё хорошо. По итогу в южной части маршрута все родники представляли из себя грязные заболоченные лужи, истоптанные лошадьми и зверинцем в воде. Фильтровал, кипятил пил меньше чем хотелось бы. Газ нужно было экономить не расчитывал на такие большие объемы кипячения. Интересно что же творится там летом. Сейчас в гостинице отпиваюсь водой. #ТРАНСМУГОДЖАРЫ #амбассадор_уральских_гор И да с каким-то невероятным вожделением вспоминал родные таежные просторы южного среднего северного Урала где меж камней на склонах гор текут чистейшие ледяные ручейки. К которым можно припасть и пить, пить, пить … пока тебя комары не сожрут 😄</t>
+  </si>
+  <si>
+    <t>19.04.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5836</t>
+  </si>
+  <si>
+    <t>119-123 день 110 серия #уральская_Одиссея_чегодаева Ну и конечно я не мог не рассказать о возращении на БОЛЬШУЮ ЗЕМЛЮ, вместе с отважными вездеходчиками. см вк https://vk.com/oleg_chegodaev (ищите первый пост на стене) см ютюб https://youtu.be/nnbSWMgeT5g</t>
+  </si>
+  <si>
+    <t>19.04.26 05:53</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5835</t>
+  </si>
+  <si>
+    <t>ТИМИР ЖОЛЫ Удивляют 2 моментами. Проводникам нафиг не нужен твой паспорт. И 3-х уровневый плацкарт. Чистейшее унижение человеческого достоинства. 😊</t>
+  </si>
+  <si>
+    <t>19.04.26 04:56</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5834</t>
+  </si>
+  <si>
+    <t>КАК Я ОБЛАЖАЛСЯ #трансмугоджары ЕСЛИ КОРОТКО Совершил ошибку, перегрузил организм в первый день. Получил травму. РАЗВЕРНУТО ТЕМ, КТО ХОЧЕТ ПОДРОБНОСТЕЙ В Мугоджары я собирался давно. С 2020 года не удавалось попасть, хотелось именно весной. В этом году тоже не собирался, потому что дети уговорили поехать поработать на ЭльбрусРэйс. Но буквально за несколько недель возникла шальная идея: весеннее цветение в степях год от года всё раньше, почему бы не пробежать Мугоджары по-быстрому за несколько дней до отъезда на Кавказ? В апреле Быстрые сборы. Рассчитал всё на восемь дней. Правда, это было с учётом заброски к началу маршрута на машине. В итоге время прошло, найти вариант заброски я не смог и решил, что могу сам пробежать эти 60 км по дороге в первые полтора дня. В этом и крылась главная ошибка. Я не учёл, а точнее наплевал на тот факт, что зимний сезон был провален из-за проблем со здоровьем. Ходил мало, не тренировался, набрал вес. Всё это аукнулось в первый же день. Рванув к началу маршрута, примерно на 40-м километре почувствовал резкую боль в ступне. Видимо перетрудил. Надежда на то, что рассосется само после ночного отдыха, не оправдалась. Все оставшиеся дни с этой болью: сейчас она меньше, но всё равно не даёт работать в полную силу. Практически сразу стало понятно, что план маршрута не выполнить. Поэтому сократил, оставив только самое для себя важное: 1. Побывать на крайней южной точке массиве Жамантау — условном месте, где начинается Урал. ✅ 2. Отснять панорамы Мугоджар для проекта «Урал от края до края». ✅ 3. Взойти на вершину Большой Боктыбай. ✅ 4. Отснять вершину для четвёртой и десятой книги, которые запланированы. ✅ В целом программа минимум была выполнена полностью. За 5 дней находил примерно 150 км. Не могу сказать, что поход полностью неудачен, но вернуться придётся. Фотографии пока не показываю, обработаю с фотоаппарата и покажу уже то, что получилось. очень пригодился телевик, с телефона все не то. Ну и фильм тоже будет. #амбассадор_Уральских_гор</t>
+  </si>
+  <si>
+    <t>18.04.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5833</t>
+  </si>
+  <si>
+    <t>5 день #трансмугоджары Есть вершина Большой Бактыбай 😊 высшая точка - Мугоджар. Если бы была расширенная версия koronaurala.ru то получается выполнил бы 😄. Большой Боктыбай - Мугоджары Ямантау - Южный Урал Осоянка - Средний Урал Тельпосиз - Северный Урал Народная - Приполярный Урал Пайер - Полярный Урал Море Из - Пай-хой. Давно легендарный Карелин В.Г. агитирует за расширение проекта. Но я не хочу. Как вы думаете, надо? #амбассадор_Уральских_гор На этом программа минимум похода закончена. Завтра уеду. Причины неудачи проанализирую завтра.</t>
+  </si>
+  <si>
+    <t>18.04.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5832</t>
+  </si>
+  <si>
+    <t>КРУТАЯ ЧО ГОВОРИТЬ 😊👍 Послушал рассказ про пацифик крест трейл, молодец девчуля @radarainbow. Надеюсь в этом году даст жару еще 😊 https://youtu.be/CA9lSy-_7Zw?si=RSDA0qGuUU_QTffc Правда так и не понял сколько в итоге пройдено ногами километров. И можно ли считать это полным прохождением тропы, если часть проедена на машине?</t>
+  </si>
+  <si>
+    <t>18.04.26 02:21</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5831</t>
+  </si>
+  <si>
+    <t>Доброе трудовое утречко. Как там говорят найди работу подыши никуда не будешь работать. Но есть и обратной сторона у этой луны никогда отдыхать тоже не будешь . 😊 #трансмугоджары</t>
+  </si>
+  <si>
+    <t>17.04.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5830</t>
+  </si>
+  <si>
+    <t>Вот это достойное нас с вами завершение дня 🌹😊 Девчули это вам</t>
+  </si>
+  <si>
+    <t>17.04.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5829</t>
+  </si>
+  <si>
+    <t>4 день #трансмугоджары Первый полноценный ходовой день. Отмотал по горам и горкам 36 км. Если в южной части рельеф даже «горками» с трудом назвать можно. То вторая половина уже вполне. Долины стали глубже вершины выше. Не так плёво уже как на крайнем юге 😊. Растет Урал 😄. Палатку поставил на плече вершины 563. Готовлюсь ко второй холодной ночи. В прошедшую было зябко, температура опустилась ниже нуля, вода замерзла а вкупе со степеням ветром так вообще пронизывает до костей. #амбассадор_Уральских_гор Нога вроде лучше, правда не стал испытывать и сразу перед выходом сожрал таблетку обезболивающего.</t>
+  </si>
+  <si>
+    <t>16.04.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5827</t>
+  </si>
+  <si>
+    <t>День 3 #ТРАНСМУГОДЖАРЫ Сходил на южный край Урала. Не знаю пока как объяснить важность этого момента. Просто поверьте на слово. Нога болит. Кетонал работает.</t>
+  </si>
+  <si>
+    <t>16.04.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5826</t>
+  </si>
+  <si>
+    <t>118 день 109 серия #уральская_Одиссея_чегодаева ЭТО ФИНИШ СПАСИБО, ЧТО ПРОШЛИ ЭТОТ ПУТЬ ВМЕСТЕ СО МНОЙ! БЕЗ ВАС ОН БЫЛ БЫ В 1000 РАЗ СЛОЖНЕЕ. тут в комментариях можете рассказать чем для вас стала одиссея и сериал. Может быть глотком воздуха, а может быть раздражением длинной в 100 дней 😉 см вк https://vk.com/oleg_chegodaev (ищите первый пост на стене) см ютюб https://youtu.be/_NosW1ECYsA</t>
+  </si>
+  <si>
+    <t>15.04.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5825</t>
+  </si>
+  <si>
+    <t>День 2 #ТРАНСМУГОДЖАРЫ Проковылял 15 км. Поменял планы о пересечении всего хребта вопрос тепер не стоит. Планирую уделить больше внимания южной части от массива Жамантау до Боктыбая. Это самая важная для меня часть Мугоджар.</t>
+  </si>
+  <si>
+    <t>15.04.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5824</t>
+  </si>
+  <si>
+    <t>117 день 108 серия #уральская_Одиссея_чегодаева Кара неумолима в свое красоте! Последний каньон, послединий порог и самая красивая часть реки см вк https://vk.com/oleg_chegodaev (ищите первый пост на стене) см ютюб https://youtu.be/8JVWulcZ9YY</t>
+  </si>
+  <si>
+    <t>14.04.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5823</t>
+  </si>
+  <si>
+    <t>День 1 #ТРАНСМУГОДЖАРЫ День первый и возможно предпоследний 😄. Начал бодро, но на 42 километре неожиданно охрамел. Настолько, что пришлось поставить палатку и теперь жду утра. Посмотрим что будет, утром буду решать 😊🤷🏿‍♂️.</t>
+  </si>
+  <si>
+    <t>14.04.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5822</t>
+  </si>
+  <si>
+    <t>116 день 107 серия #уральская_Одиссея_чегодаева Кара !!! продолжаетпоражать, третий каньон и четвертый каньон !!! см вк https://vk.com/oleg_chegodaev (ищите первый пост на стене) см ютюб https://youtu.be/-B9CaVhn7ng</t>
+  </si>
+  <si>
+    <t>14.04.26 01:35</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5820</t>
+  </si>
+  <si>
+    <t>#ТРАНСМУГОДЖАРЫ Ну что друзья, пришло время вам с вами посмотреть крайний, наикрайнейший юг Урала. Я уже почти там. Сегодня - завтра мне предстоит дойти до горы Жамантау, и оттуда начать пересекать горы Мугоджары, южную оконечность Урала. Впереди примерно 300 км горных степей Казахстана. Места скажем прямо не самые выдающиеся на Урале, но если мы стремимся УВИДЕТЬ И ПОНЯТЬ ВЕСЬ УРАЛ, то мимо никак не пройти 🤷🏿‍♂️😊. #амбассадор_Уральских_гор Вот ссылка на мой иридиум Рокстар360, по ней вы увидите где я иду в реальном времени: https://www.iridium360.ru/guest/journey/acf92215 По возможности постараюсь писать и рассказывать о происходящем в пути. Не скучайте 😉</t>
+  </si>
+  <si>
+    <t>13.04.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5818</t>
+  </si>
+  <si>
+    <t>115 день 106 серия #уральская_Одиссея_чегодаева Кара!!!! Красавица. Вервый каньон, переволок, и невероятная красота. см вк https://vk.com/oleg_chegodaev (ищите первый пост на стене) см ютюб https://youtu.be/SmUodkav9O4</t>
+  </si>
+  <si>
+    <t>13.04.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5817</t>
+  </si>
+  <si>
+    <t>12.04.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5814</t>
+  </si>
+  <si>
+    <t>"Олег... пешие походы ближе тебе. чем водные... чувствуюэто по фильму!" - написали мне сегодня комментарий в ютюбе. #уральская_одиссея_чегодаева да я и не скрывал никогда, я даже больше скажу, рекиони с вершин гор мне тоже больше нравятся чем снизу 😉 #амбассадор_Уральских_гор Сегондя в фильме уменя вершина Гнетью-из и хребет Оченрыд, самый самый северный край высоких гор Урала. Красавец хребет, на котороя впланирую скоро еще раз побывать 😉 наше с ним дело еще не закрыто!</t>
+  </si>
+  <si>
+    <t>12.04.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5813</t>
+  </si>
+  <si>
+    <t>114 день 105 серия #уральская_Одиссея_чегодаева Гора Гнетьюиз - хребет Оченырд! Хоть и вышел в новую реку но событие дня конечно горы! см вк https://vk.com/oleg_chegodaev (ищите первый пост на стене) см ютюб https://youtu.be/_3mompAGavM</t>
+  </si>
+  <si>
+    <t>12.04.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5812</t>
+  </si>
+  <si>
+    <t>Друзья мои из е БУТ @funnymountains подсуетились и организовали встречу. Молодцы, не сомневался в них. Вход свободный. Обязательная регистрация по ссылке. Про ребят иногда посматриваю канал, честно говоря не завидую им. Грязь, шум, лесопосадка по краям дороги и однотипные гостишки/забегаловки. Надо иметь большую выдержку и че куб большую цель что бы терпеть такое день за днем. Думаю люди вот что может быть в их путешествии золотом. Их истории.</t>
+  </si>
+  <si>
+    <t>11.04.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5811</t>
+  </si>
+  <si>
+    <t>ВЕС УГАДАЙТЕ 😄</t>
+  </si>
+  <si>
+    <t>11.04.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5810</t>
+  </si>
+  <si>
+    <t>113 день 104 серия #уральская_Одиссея_чегодаева КАРАААААААА!!! Трудный день. Волок и перетаскивание лодки через всякие мелкие гребеня! См ВК https://vk.ru/wall1694304_132119 См ютюб https://youtu.be/GKL2kCI4H6Q?is=LUwtEQPQOtcb7T-f</t>
+  </si>
+  <si>
+    <t>11.04.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5809</t>
+  </si>
+  <si>
+    <t>ПРЯМ КАК БЛОХЕР снял сборы рюкзака на видео. #трансМугоджары Смотреть будет?</t>
+  </si>
+  <si>
+    <t>10.04.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5808</t>
+  </si>
+  <si>
+    <t>112 день 103 серия #уральская_Одиссея_чегодаева Малая Уса немного кусает быстрой водой, как я соскучился по этому! См ВК https://vk.ru/wall1694304_132096 См ютюб https://youtu.be/PKF_mqPRPLU?is=4xu6RgOIBhBIHTgR</t>
+  </si>
+  <si>
+    <t>09.04.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5807</t>
+  </si>
+  <si>
+    <t>111 день 102 серия #уральская_Одиссея_чегодаева Спрятал очередной клад и иду дальше. Вверх по Усе. Скоро последний большой волок см вк https://vk.com/wall1694304_132083 см ютюб https://youtu.be/tlZcWEpHGAw</t>
+  </si>
+  <si>
+    <t>09.04.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5806</t>
+  </si>
+  <si>
+    <t>СОБИРАЙТЕ МАНАТКИ И ВАЛИТЕ НА ЮГ На хребет Карамурунтау ну или Ирендык ))) Вот универсальный совет от меня на майские праздинки. Там в это время лушче всего на Урале. Зеленый бархат юных степей, ветер, и раздолье. А вот отрывок из моей книги . Ни на что не намекаю, но если любите ходить подальше чем километр от машины, для вас тоже там можно придумать занятие 😉 "Россия со своей прекрасной природой и большой территорией не стала исключением, в последнее время все больше и больше появляется подоб- ных проектов и у нас. Создаются тропы и на Урале, например Большая южноуральская тропа, по которой я планирую пройти часть пути дальше. И вот, проведя два дня на хребте Карамурунтау, я подумал, что это замечательная перспективная идея для тропы. Начинаясь в Долгих горах, она может быть проложена до, например, трассы на Зилаир. Чуть более 100 км прекрасных видов, не- сложного трекинга с хорошей транспортной доступностью. Тропу легко разбить на отдельные участки, одно- и двухдневные, чтобы люди могли проходить ее частями, с учетом своей физической формы. Уверен, мно- гие бы с удовольствием сделали это, если им дать немного информации и промаркировать путь.!" КСТАТИ КНИГА СНОВА НА wb и ozon 😉</t>
+  </si>
+  <si>
+    <t>08.04.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5805</t>
+  </si>
+  <si>
+    <t>110 день 101 серия #уральская_одиссея_чегодаева Не удержался и вышел в горы. Получилось немного бестолково, но все равно хорошо 🙂 См ВК https://vk.ru/wall1694304_132067 См ютюб https://youtu.be/tlZcWEpHGAw?is=OwW52R8pxrMauTk5</t>
+  </si>
+  <si>
+    <t>08.04.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5801</t>
+  </si>
+  <si>
+    <t>Придумал новую коллекцию магнитов про Уфу, в Посольство Уральских гор. Хотели бы такой? 😄</t>
+  </si>
+  <si>
+    <t>07.04.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5800</t>
+  </si>
+  <si>
+    <t>109 день 100 серия #уральская_одиссея_чегодеава Начинается самое интересное в последней части маршрута. Большая Уса кончилась, реки все быстрее и каменистее!! см вк https://vk.com/wall1694304_132063 см ютюб https://youtu.be/W2MUhMZ1xa4</t>
+  </si>
+  <si>
+    <t>07.04.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5799</t>
+  </si>
+  <si>
+    <t>ЭКСКЛЮЗИВНЫЕ ТУРЫ от Чегодаева. Сидим креативим в посольстве😄. Если бы я решил водить людей…</t>
+  </si>
+  <si>
+    <t>06.04.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5798</t>
+  </si>
+  <si>
+    <t>108 день 99 серия #уральская_одиссея_чегодаева как у Олега едет кукуха. Напугал людей, что даже на автомобиле и болотоходе драпанули по реке. См ВК https://vkvideo.ru/video1694304_456241847?list=7f5f77ea7f48668660 См ютюб https://youtu.be/nquDF7KXKSo?is=wFY_fEwEU8n9KUk5</t>
+  </si>
+  <si>
+    <t>06.04.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5797</t>
+  </si>
+  <si>
+    <t>ПОМНИТЕ КАК В БОЕВИКАХ с Арни или Сталлоне показывали крупным планом сборы. Гранты повесить, пистолеты, пулеметы… рожу намазать ваксой и т.д. Обожал в детстве эти моменты. Они означали что скоро в фильме будет рубилово. Когда готовлюсь к очередник походу не банальному создаются такое же ощущение. Только в главной роли уже ты. Мотаешься по городу докупаешь расходники, люди они вроде вокруг и есть. Но ты уже не с ними, ты почти в другой реальности 🙂 СКОРО РУБИЛОВО ❤️</t>
+  </si>
+  <si>
+    <t>05.04.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5796</t>
+  </si>
+  <si>
+    <t>106 - 107 день 98 серия #уральская_одиссея_чегодаева Уже вот вот и будут снова горы ))) Идем по Усе вверх, погода великолепная. Нашел каменное орудие древнего человека см вк https://vk.com/video1694304_456241845 см ютюб https://youtu.be/Ago5Re6PGr4</t>
+  </si>
+  <si>
+    <t>04.04.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5795</t>
+  </si>
+  <si>
+    <t>105 день 97 день Идем по Усе, видим горы Полярного Урала! См вк https://vk.com/video1694304_456241844 см ютюб https://youtu.be/1_-3RQH3g6E</t>
+  </si>
+  <si>
+    <t>03.04.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5793</t>
+  </si>
+  <si>
+    <t>103-104 день 96 серия Любопытный медведь и гостеприимная семья Швадзе. Отдых в Абези. #уральская_одиссея_чегодаева См ВК https://vk.ru/wall1694304_132043 См ютюб https://youtu.be/4I8nsPMqJUs?is=wtyhcP98DPw2MJtc</t>
+  </si>
+  <si>
+    <t>03.04.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5792</t>
+  </si>
+  <si>
+    <t>БОЛТЫ И ГАЙКИ Смотрите, что есть в Киндерлинской. Целое полотно кораллов! Мне оно напоминает набор болтов, гаек и шестеренок в ведре какого-нибудь автосервиса😁 Редко их можно встретить сразу в таком обьеме. Так что наслаждайтесь) 💁‍♂️</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5791</t>
+  </si>
+  <si>
+    <t>ШОК Уральские спелеологи , на глубине в 10-ки метров нашли остатки древней цивилизации. Болты и гайки вмурованные миллионами лет в известняк. Если что это шутка</t>
+  </si>
+  <si>
+    <t>02.04.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5790</t>
+  </si>
+  <si>
+    <t>102 день 95 серия Вошел в великую Усу #уральская_одиссея_чегодаева См ВК https://vk.ru/wall1694304_132039 См ютюб https://youtu.be/4Kn58kdeFqI?is=O8ZPfnSr8Mg5CovG</t>
+  </si>
+  <si>
+    <t>01.04.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5789</t>
+  </si>
+  <si>
+    <t>УРАЛЬСКАЯ КРАСАВИЦА САМАЯ НЕ УРАЛЬСКАЯ ГОРА Да, конечно я про Саблю))). Одна из самых известных, красивых и впечатляющих вершин наверное, по моему мнению, слабее всего ассоциируется с типичным представлением об Урале. Спору нет, прекрасно, что она у нас есть, но не могу отделаться от чуточку грустной мысли. Если одна из самых красивых гор Урала - самая не типичная для Урала, не значит ли это, что Урал красив, да не вполне? #амбассадо_уральских_гор</t>
+  </si>
+  <si>
+    <t>01.04.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5788</t>
+  </si>
+  <si>
+    <t>100-101 день 94 серия Опять серые деньки. Проверка психики 🙂🤷🏿‍♂️ #уральская_одиссея_чегодаева См ВК https://vkvideo.ru/video1694304_456241839 См ютюб https://youtu.be/l6WEZv-Ou8E?is=EPTQTCDOd_jKVkT8</t>
+  </si>
+  <si>
+    <t>31.03.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5786</t>
+  </si>
+  <si>
+    <t>99 день 93 серия #уральская_одиссея_чегодаева Снова широкие медленные реки 🙂 См ВК https://vkvideo.ru/video1694304_456241838 См ютюб https://youtu.be/yzNoxS_4Sb8?is=C8Zwu5uz-PiCThQ7</t>
+  </si>
+  <si>
+    <t>30.03.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5785</t>
+  </si>
+  <si>
+    <t>98 день 92 серия #уральская_одиссея_чегодаева Сыня - Вангыр выходим в сторону большой северной воды. см вк https://vk.com/video1694304_456241837 см ютюб https://youtu.be/G_KGP-ntWII</t>
+  </si>
+  <si>
+    <t>30.03.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5780</t>
+  </si>
+  <si>
+    <t>ПРОСТО ВАУ Когда несколько месяцев назад впервые увидел наброски этой книги был впечатлен! И вот эта крутая идея, которая очень скоро должна реализоваться! Давай поможем этому. Сейчас идет предзаказ, можно купить книгу со скидкой ну и дать автору немного поддержки, по себе знаю как много сомнений, творческих страданий и финансовых страхов несут в себе такие проекты. подробнее про книгу тут: idenisenko.com/pre-order Я себе уже заказал.</t>
+  </si>
+  <si>
+    <t>30.03.26 02:36</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5779</t>
+  </si>
+  <si>
+    <t>ПОЙМАЛ СЕБЯ НА МЫСЛИ Вот только что наблюдаю интересное и даже немного парадоксальное явление. Чем больше опыта в планировании походов, тем чаще появляются глупые недочеты и ошибки. Помню, раньше планирование и сборы — это был целый проект. Все продумать, прописать, не забыть ничего важного, поставить правильно вопросы и найти на них ответы. А сейчас все понятно… ну, по крайней мере для большинства задач на Урале, рутина. Пропало напряжение сборов, и как только это случилось, мозг посчитал, что имеет право лениться. Отсюда, во-первых, тупые проблемы, которых на маршруте и не должно было быть. Во-вторых, сомнения, которые давят на психику: что не доработал. Забавно, даже при подготовке к одиссее и во время меня не покидала мысль, что я плохо подготовился. Вот к пешему маршруту 21-го года я готовился ОГО ГО КАК! А тут что-то будто подзабил. Вот как-то так, чего надумал, пока посуды мыл.</t>
+  </si>
+  <si>
+    <t>29.03.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5777</t>
+  </si>
+  <si>
+    <t>97 день 91 серия #уральская_одиссея_чегодаева Восхождение на гору Сабля и великолепная ЛунвожСыня. Сложный, немного опасный и очень красивый день см вк https://vksport.vkvideo.ru/video1694304_456241836 см ютюб https://youtu.be/7ZoGI3YU8q4</t>
+  </si>
+  <si>
+    <t>29.03.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5776</t>
+  </si>
+  <si>
+    <t>АКТОБЕ, ЭМБА, ШОЛКАР или рядом в Казахстане Друзья, нужна помощь. Ищу контакты в Казахстане людей кто может помочь с заброской в Мугоджары.</t>
+  </si>
+  <si>
+    <t>29.03.26 02:55</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5775</t>
+  </si>
+  <si>
+    <t>Один уфимец так скучал по горам и походам, что решил переночевать на вершине прямо в городе. Уфимцы они такие, видят цель, не видят преград. Рад быть уфимцем, это один из лучших городов страны ))</t>
+  </si>
+  <si>
+    <t>28.03.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5774</t>
+  </si>
+  <si>
+    <t>96 день 90 серия #уральская_одиссея_чегодаева Я на коленях у царицы. Завтра пойду на поклон. См ВК https://vkvideo.ru/video1694304_456241835 См ютюб https://youtu.be/7nC2pMoo7UY?is=w_N3OHctNV5AYxWU</t>
+  </si>
+  <si>
+    <t>27.03.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5773</t>
+  </si>
+  <si>
+    <t>95 день 89 серия Аранецкие болота 👺👺👺 #уральская_одиссея_чегодаева См ВК https://vk.ru/wall1694304_131957 См ютюб https://youtu.be/OJbt57E5Roo?is=K1lHfBCS27DwcjU_</t>
+  </si>
+  <si>
+    <t>27.03.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5772</t>
+  </si>
+  <si>
+    <t>СТРОМАТОЛИТ МАТЬ ЕГО! У нас теперь он есть в Посольстве Уральских гор! Подарок от ученых Снс ИГ УФИЦ РАН во главе с заведующим лабораторией стратиграфии палеозоя, легендарным Рустом Якуповым! Найден на реке Белая (Агидель) Возраст постройки от 600 млн до 1 млрд лет. теперь вот думаю, кто ее может в Уфе распилить и полирнуть. Внутри должно быть красиво. См фото в 1 комменте -;) #амбассадор_уральских_гор ищу теперь уральский копролит! Есть у кого? ))</t>
+  </si>
+  <si>
+    <t>26.03.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5770</t>
+  </si>
+  <si>
+    <t>94 день 88 серия #уральская_одиссея_чегодаева Это был один из самых тяжелых дней экспедиции. Настолько, что даже сил не хватило снять всю тяжесть ))) просто поверьте на слово. Ну и в книге постараюсь все рассказать 😉 см вк https://vk.com/wall1694304_131936 см ютюб https://youtu.be/UE4swHf6CAM</t>
+  </si>
+  <si>
+    <t>26.03.26 02:33</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5769</t>
+  </si>
+  <si>
+    <t>КАНДЫБЛЯ</t>
+  </si>
+  <si>
+    <t>25.03.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5768</t>
+  </si>
+  <si>
+    <t>93 день 87 серия #уральская_одиссея_чегодаева Большой Паток, медвежата и вот-вот начнется треш Аранецких болот см вк https://vk.com/video1694304_456241832 см ютюб https://youtu.be/eoR6UCSnENQ</t>
+  </si>
+  <si>
+    <t>24.03.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5767</t>
+  </si>
+  <si>
+    <t>92 день 86 серия Наверное это был самый красивый день на Щугоре Вельдоркыртаёль как песня звучит))) #Уральская_одиссея_чегодаева см вк https://vk.com/video1694304_456241831 см ютюб https://youtu.be/GzpzUhmb6jI</t>
+  </si>
+  <si>
+    <t>24.03.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5766</t>
+  </si>
+  <si>
+    <t>КРУЧУ ВЕРЧУ УРАЛ ИЗУЧИТЬ ХОЧУ Друзья мемо приехало. Уже разок сыграли азарт невероятный, качество тоже отличное очень яркие карточки и хороший картон. Рассылать предзаказ начнём со следующей недели как только получим вкладыш с описанием всех географических мест указанных в игре . Печатаем его отдельно . Пока держу цену со скидкой до начала рассылки . Не упустите https://www.exje.ru/product/memural</t>
+  </si>
+  <si>
+    <t>24.03.26 02:28</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5765</t>
+  </si>
+  <si>
+    <t>Телефоны фантазию выжигают, а карты развивают ❤️ Поэтому у детей нет пока телефона, но есть много карт в разных комнатах. И историй с ними связанных. А у вас? Кстати кто не знает, мы создаем в посольстве карты сами. https://www.exje.ru/set/books/maps 😊</t>
+  </si>
+  <si>
+    <t>23.03.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5763</t>
+  </si>
+  <si>
+    <t>НУЖЕН СОВЕТ Я передал рилс про экспедицию 21 года. Тогда 4 года назад этот формат был еще не развит, не позволял в полной мере через него рассказать об этом походе. Сейчас другое дело. Скажу честно, хочу поддержать продажи книг через него. 10000 книг за 1,5 года вроде хорошо на фоне других нишевых изданий, но я верю, что мой Урал может и 50000 взять. Так вот я сделал два варианта ролика. Какой на ваш взгляд лучше? Один явно красивее в другом больше книги ⚖️</t>
+  </si>
+  <si>
+    <t>23.03.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5762</t>
+  </si>
+  <si>
+    <t>91 день 85 серия #уральская_одиссея_чегодаева Второй день На Щугоре, таежное великолепие см вк https://vk.com/video1694304_456241830 см ютюб https://youtu.be/BMEqQYxM9kU</t>
+  </si>
+  <si>
+    <t>22.03.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5761</t>
+  </si>
+  <si>
+    <t>90 день 84 серия #уральская_одиссея_чегодаева ЩУГОР, снова начинается годнота))) красивейшая река и замечательные преодоления ))) см вк https://vksport.vkvideo.ru/video1694304_456241829 см ютюб https://youtu.be/D6auIika_Vw</t>
+  </si>
+  <si>
+    <t>22.03.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5760</t>
+  </si>
+  <si>
+    <t>90 день 84 серия #уральская_одиссея_чегодаева ЩУГОР, снова начинается годнота))) красивейшая река и замечательные преодоления )))</t>
+  </si>
+  <si>
+    <t>21.03.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5759</t>
+  </si>
+  <si>
+    <t>89 день 83 серия #уральская_одиссея_чегодаева Последний день на реке Печора! готовимся ко входу в Щугор! см вк https://vk.com/video1694304_456241828 см ютюб https://youtu.be/fv-2e67rCPU</t>
+  </si>
+  <si>
+    <t>21.03.26 01:53</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5757</t>
+  </si>
+  <si>
+    <t>АД в ЗАД Вы наверное заметили, что канал последние пару недель оживился. Это все потому, что я закончил эксперимент с антидепрессантами. Понял, что так дальше не пойдет количество побочек и для головы и для здоровья перекрывает ЛИЧНО В МОЕМ СЛУЧАЕ позитивные эффекты. Напомню, мне прописали АД для снятия хронических болей в области копчика и крестца. В итоге я не полагаясь только на колеса искал другие пути и почти решил эту проблему благодаря одному очень талантливому врачу неврологу/реабилитолу и ЛФК Даже не думал, что надо написать о том, что перестал принимать АД, но вчера моя личная персональная врачебно-этическая комиссия вынесла выговор и обязала сообщить об этом всем. Приходится исполнять. Властные женщины врачи - мой фетиш )))</t>
+  </si>
+  <si>
+    <t>20.03.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5756</t>
+  </si>
+  <si>
+    <t>88 день 82 серия #уральская_одиссея_чегодаева скоро Печора кончится, а пока вновь в дружеском Национальный парк "Югыд ва" см вк https://vksport.vkvideo.ru/video1694304_456241827 см ютюб https://youtu.be/qN9a3O4Idzw</t>
+  </si>
+  <si>
+    <t>20.03.26 05:27</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5755</t>
+  </si>
+  <si>
+    <t>Почему какашки интерсно? 😊 Вы тоже не любите выходные дни как и я?</t>
+  </si>
+  <si>
+    <t>19.09.26 04:08</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6235</t>
+  </si>
+  <si>
+    <t>ЗНАКОМЬТЕСЬ ЭТО ХАУАЗЕ самая крутая чикуля на этом Уральском районе ❤️❤️❤️ Допустила меня сегодня до своего тела, у нас этим утром было много разных поз, и все они сопровождались высшим наслаждением. #амбассадор_Уральских_гор</t>
+  </si>
+  <si>
+    <t>19.09.26 01:02</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6234</t>
+  </si>
+  <si>
+    <t>ЧТО ВЫ ЧУВСТВУЕТЕ КОГДА СМОТРИТЕ НА ЗВЕЗДЫ? Я грусть за человечество. Иметь перед глазами такой бесконечный фронтир, но уходить все глубже в виртуальную реальность, ну или еще банальнее сремся в песочнице из-за пластиковой лопатки. О чем только ни думаешь пока лежишь в палате на вершине горы. 😊🤷🏿‍♂️ Ориона сегодня прекрасно. Как там Беттельгейзе интересно поживает …</t>
+  </si>
+  <si>
+    <t>18.09.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6233</t>
+  </si>
+  <si>
+    <t>КРАСОТА КРАСОТСКАЯ В ГОРАХ Ребята девчата а также их родители! Хватайте ноги с руки и скорее в горы Южного Урала. Тут уже все полыхает и с каждым днем ярче. А вернее ли несколько дней хорошей погоды. Да хотя бы на Хауазе и Озонкаю, одни из самых доступных для Уфимцев видовых гор. И недооцененных 😎😊 #амбассадор_Уральских_гор</t>
+  </si>
+  <si>
+    <t>18.09.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6231</t>
+  </si>
+  <si>
+    <t>БУДЕТ КРАСИВО 😊🔥 Обожаю эту часть Урала. Царство скал, краста и лиственных пород деревьев. #посольство_уральских_гор</t>
+  </si>
+  <si>
+    <t>18.09.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6230</t>
+  </si>
+  <si>
+    <t>СТЕРЛЕПАРИЖУ ПРИВЕТ как у вас там с АИ 95? Поехал ночевать на вершину Хауазе…</t>
+  </si>
+  <si>
+    <t>18.09.26 01:54</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6227</t>
+  </si>
+  <si>
+    <t>отрывок из будущей книги "Уральская Одиссея Чегодаева" день 46-й "Следующей остановкой и, наверное, главным открытием дня стал неприметный Камень Новиков. Если бы не путеводитель Павла Распопова @uraloved и описание природных чудес этого места, то вполне вероятно, пробежал бы мимо. Но, прочитав о нем заранее, я был готов, внимательно вглядывался в левый склон реки и вовремя заметил чернеющий провал. Берег был высок и неудобен для причаливания; кое-как закрепив лодку, начал карабкаться наверх. Вскоре дошел до высокой скалы; тропинка вела прямо к ней и уходила в низкий, заваленный камнями провал, из которого приглашающе торчал конец веревки. Войдя под своды пещеры, увидел свет в нескольких десятках метров наверху. В полном восторге полез. Восхождение сложностей не составило: каменный обвал по правой стороне создавал подобие большой лестницы с удобными зацепками и ступенями. Преодолев пещеру, оказался в глубоком карстовом мешке, окруженном красивыми, украшенными мхами скалами. Не переставая восхищаться, пошел наверх по узкой тропинке, зажатой между скалами; уже очень скоро оказался на одном из уступов скалы. С него выше и левее среди деревьев увидел арку. Еще пять минут тяжелого дыхания, торопливого подъема — и вот она, вершина скалы Новиков Камень, украшенная ажурной аркой. Что за восторг! Это уже не скала — это целый аттракцион! Провел наверху около часа, фотографируя изящно изогнувшуюся арку, снимая лодки плоскодонки, движущие вверх по реке. Представляя как здесь миллионы лет назад была пещера колодцами и уступами падавшая вниз к уровню реки. А в голове все это время неотступно мелькала мысль: сколько же еще красоты скрыто в неприметных береговых скалах реки Чусовой и ждет своих открывателей..." #амбассадор_уральских_гор ох тяжело Чусовая пишется, дни настолько переполненные достопримечательностями что непонятно как это все впихать с фотографиями тем более ))) сам камень вот тут а первый том книги, про пеший маршрут тут, https://www.exje.ru/product/expedition-2021 если вы ждете книгу про Одиссею но у вас нет его то он по хорошему нужен. Он многое объяснит, что и как происходило во время путешествия по рекам.</t>
+  </si>
+  <si>
+    <t>17.09.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6226</t>
+  </si>
+  <si>
+    <t>ДОЛГО СМОТРЮ В ЭТИ ЛИЦА Надеюсь когда ни будь смогу посмотреть на них в Посольстве в стереоскоп, Это особое ощущение видеть объемные лица людей из начал прошлого века... Нашел стерео открытку прицениваюсь…, вроде не дорого, но слишком много сокровищ надо купить в сокровищницу, приходится терпеть</t>
+  </si>
+  <si>
+    <t>16.09.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6225</t>
+  </si>
+  <si>
+    <t>ЕСЛИ БУДЕТЕ ХОРОНИТЬ МЕНЯ Всех очень прошу, не вздумайте тащить на мою могилу пластиковый мусор в виде венков и цветов. Лучше ничего не надо, чем вот это вот все... Всегда передергивает когда вижу эту гору пластика на могиле. На всякий случай предупредил))) А еще не забывайте я борщ не ем 😉</t>
+  </si>
+  <si>
+    <t>16.09.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6223</t>
+  </si>
+  <si>
+    <t>РИНА ГРИНБЕРГ vs ЛОШАДЬ Что общего между Рина Гринберг и лошадью в горах Южного Урала. Они обе: - много работают; - лохматые; - гуляют сами по себе и зимой и летом; - невероятно милые; - могут так лягнуть, что мало не покажется… К чему бы это я про Рину вспомнил, а ведь у нее сегодня день рождения! Шлю поздравления и обнимашки. А еще Рина сегодня проводит благотворительную продажу Уральских пейзажей. Деньги от продажи картин пойдут на развитие инфраструктуры горы Иремель. Предлагаю поддержать, вот тут https://vk.ru/wall3212453_6162</t>
+  </si>
+  <si>
+    <t>16.09.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6221</t>
+  </si>
+  <si>
+    <t>Что общего между Рина Гринберг и лошадкой в горах Южного Урала. Они обе: - много работают; - лохматые; - гуляют сами по себе и зимой и летом; - невероятно милые; - могут так лягнуть, что мало не покажется… К чему бы это я про Рину вспомнил, а ведь у нее сегодня день рождения! Шлю поздравления и обнимашки. А еще Рина сегодня проводит благотворительную продажу Уральских пейзажей. Деньги от продажи картин пойдут на развитие инфраструктуры горы Иремель. Предлагаю поддержать, вот тут: Рина Гринберг</t>
+  </si>
+  <si>
+    <t>16.09.26 04:24</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/6220</t>
+  </si>
+  <si>
+    <t>СОКРОВИЩЕ N 201 #посольство_уральских_гор Мы решили рассказать о тех необычных и интересных вещах которыми полно Посольство Уральских гор. Буквально пару дней назад у нас появился оригинальный рекламный плакат, рассказывающий о маршрутах на теплоходах вокруг Уфы.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7829,62 +10811,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H838"/>
+  <dimension ref="A1:H1173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3340.898" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="3795.073" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -28097,50 +31079,5745 @@
       <c r="C837" t="s">
         <v>2479</v>
       </c>
       <c r="D837" s="1" t="s">
         <v>2480</v>
       </c>
       <c r="E837">
         <v>7823</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838">
         <v>85884</v>
       </c>
       <c r="B838" t="s">
         <v>2481</v>
       </c>
       <c r="C838" t="s">
         <v>2482</v>
       </c>
       <c r="D838" s="1" t="s">
         <v>2483</v>
       </c>
       <c r="E838">
         <v>8227</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>107447</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E839">
+        <v>3937</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>107448</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E840">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>107449</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E841">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>107450</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E842">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>107451</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E843">
+        <v>3186</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>107452</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E844">
+        <v>3342</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>107453</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E845">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>107454</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E846">
+        <v>3481</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>107455</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E847">
+        <v>3496</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>107456</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E848">
+        <v>4148</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>107457</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E849">
+        <v>3873</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>107458</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E850">
+        <v>3941</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>107459</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E851">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>107460</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E852">
+        <v>4866</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>107461</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E853">
+        <v>4371</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>107462</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="E854">
+        <v>3628</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>107463</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="E855">
+        <v>5026</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>107464</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E856">
+        <v>4429</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>107465</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E857">
+        <v>4394</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>107466</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E858">
+        <v>4855</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>107467</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="E859">
+        <v>5077</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>107468</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E860">
+        <v>5949</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>107469</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E861">
+        <v>6426</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>107470</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="E862">
+        <v>4909</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>107471</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E863">
+        <v>4724</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>107472</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E864">
+        <v>5320</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>107473</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E865">
+        <v>6856</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>107474</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E866">
+        <v>5461</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>107475</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E867">
+        <v>5690</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>107476</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E868">
+        <v>5883</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>107477</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E869">
+        <v>6503</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>107478</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E870">
+        <v>4597</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>107479</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E871">
+        <v>5203</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>107480</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E872">
+        <v>5019</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>107481</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E873">
+        <v>5573</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>107482</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E874">
+        <v>6243</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>107483</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E875">
+        <v>4712</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>107484</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E876">
+        <v>4826</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>107485</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E877">
+        <v>4556</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>107486</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E878">
+        <v>4393</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>107487</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E879">
+        <v>5417</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>107488</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E880">
+        <v>4484</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>107489</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E881">
+        <v>5918</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>107490</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E882">
+        <v>5640</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>107491</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="E883">
+        <v>5046</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>107492</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="E884">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>107493</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E885">
+        <v>4281</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>107494</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E886">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>107495</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="E887">
+        <v>5275</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>107496</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="E888">
+        <v>4863</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>107497</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="E889">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>107498</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E890">
+        <v>4920</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>107499</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="E891">
+        <v>5485</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>107500</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2640</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="E892">
+        <v>4256</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>107501</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E893">
+        <v>4962</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>107502</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2646</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E894">
+        <v>4618</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>107503</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2649</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="E895">
+        <v>5184</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>107504</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E896">
+        <v>5458</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>107505</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E897">
+        <v>5382</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>107506</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E898">
+        <v>5858</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>107507</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E899">
+        <v>5793</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>107508</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E900">
+        <v>4887</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>107509</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E901">
+        <v>5001</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>107510</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E902">
+        <v>5082</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>107511</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E903">
+        <v>5250</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>107512</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E904">
+        <v>5128</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>107513</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E905">
+        <v>6870</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>107514</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E906">
+        <v>5914</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>107515</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E907">
+        <v>5867</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>107516</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E908">
+        <v>5922</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>107517</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E909">
+        <v>5327</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>107518</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2694</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E910">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>107519</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E911">
+        <v>6429</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>107520</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E912">
+        <v>5940</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>107521</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E913">
+        <v>5616</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>107522</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E914">
+        <v>5949</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>107523</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E915">
+        <v>6529</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>107524</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="E916">
+        <v>6398</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>107525</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E917">
+        <v>6867</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>107526</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E918">
+        <v>6121</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>107527</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E919">
+        <v>5724</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>107528</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E920">
+        <v>5884</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>107529</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E921">
+        <v>6103</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>107530</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E922">
+        <v>7081</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>107531</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2732</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E923">
+        <v>6654</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>107532</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="E924">
+        <v>6688</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>107533</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E925">
+        <v>6545</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>107534</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E926">
+        <v>9022</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>107535</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="E927">
+        <v>10493</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>107536</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="E928">
+        <v>8847</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>107537</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="E929">
+        <v>6595</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>107538</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="E930">
+        <v>7323</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>107539</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E931">
+        <v>6464</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>107540</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2758</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="E932">
+        <v>7288</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>107541</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2758</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E933">
+        <v>7040</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>107542</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E934">
+        <v>7503</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>107543</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E935">
+        <v>7099</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>107544</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="E936">
+        <v>7473</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>107545</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E937">
+        <v>6995</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>107546</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="E938">
+        <v>9058</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>107547</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="E939">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>107548</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E940">
+        <v>6760</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>107549</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="E941">
+        <v>6839</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>107550</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="E942">
+        <v>6439</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>107551</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E943">
+        <v>6733</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>107552</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E944">
+        <v>8142</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>107553</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2796</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="E945">
+        <v>7329</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>107554</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="E946">
+        <v>6422</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>107555</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="E947">
+        <v>5116</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>107556</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="E948">
+        <v>6314</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>107557</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E949">
+        <v>5154</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>107558</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="E950">
+        <v>6266</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>107559</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2813</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="E951">
+        <v>5444</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>107560</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E952">
+        <v>6046</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>107561</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="E953">
+        <v>5664</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>107562</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="E954">
+        <v>5616</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>107563</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2825</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="E955">
+        <v>5920</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>107564</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E956">
+        <v>5697</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>107565</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E957">
+        <v>5317</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>107566</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E958">
+        <v>4561</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>107567</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E959">
+        <v>5573</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>107568</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="E960">
+        <v>4747</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>107569</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="E961">
+        <v>4685</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>107570</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="E962">
+        <v>4718</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>107571</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E963">
+        <v>4651</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>107572</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="E964">
+        <v>5136</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>107573</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="E965">
+        <v>5388</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>107574</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="E966">
+        <v>5351</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>107575</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E967">
+        <v>5666</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>107576</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E968">
+        <v>5264</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>107577</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="E969">
+        <v>12772</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>107578</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E970">
+        <v>5489</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>107579</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2872</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2873</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="E971">
+        <v>5481</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>107580</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2875</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2876</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="E972">
+        <v>5763</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>107581</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2878</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2879</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="E973">
+        <v>6159</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>107582</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="E974">
+        <v>5215</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>107583</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2884</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2885</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2886</v>
+      </c>
+      <c r="E975">
+        <v>5004</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>107584</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2887</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2888</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2889</v>
+      </c>
+      <c r="E976">
+        <v>5397</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>107585</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2890</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2891</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2892</v>
+      </c>
+      <c r="E977">
+        <v>5203</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>107586</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2893</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2894</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="E978">
+        <v>5608</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>107587</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2896</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2897</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2898</v>
+      </c>
+      <c r="E979">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>107588</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2899</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2900</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E980">
+        <v>6087</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>107589</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="E981">
+        <v>6451</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>107590</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2905</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2906</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="E982">
+        <v>6313</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>107591</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2908</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2909</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2910</v>
+      </c>
+      <c r="E983">
+        <v>7047</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>107592</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2912</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="E984">
+        <v>6442</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>107593</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2915</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="E985">
+        <v>6175</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>107594</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2917</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="E986">
+        <v>4685</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>107595</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2920</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E987">
+        <v>5949</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>107596</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2924</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="E988">
+        <v>5293</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>107597</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2926</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2927</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="E989">
+        <v>5804</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>107598</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2929</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2930</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="E990">
+        <v>5899</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>107599</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2932</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2933</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="E991">
+        <v>6090</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>107600</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2936</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="E992">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>107601</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2938</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2939</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="E993">
+        <v>5896</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>107602</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2941</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="E994">
+        <v>6059</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>107603</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2944</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2945</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="E995">
+        <v>5238</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>107604</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2948</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="E996">
+        <v>5384</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>107605</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2950</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2951</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E997">
+        <v>4804</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>107606</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="E998">
+        <v>5344</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>107607</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2956</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2957</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="E999">
+        <v>5944</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>107608</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2959</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2960</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="E1000">
+        <v>5730</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>107609</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2962</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2963</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="E1001">
+        <v>4802</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>107610</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2965</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2966</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="E1002">
+        <v>5413</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>107611</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2968</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2969</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="E1003">
+        <v>4881</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>107612</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2971</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2972</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="E1004">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>107613</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2974</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2975</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="E1005">
+        <v>5180</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>107614</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2977</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="E1006">
+        <v>5029</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>107615</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E1007">
+        <v>6784</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>107616</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="E1008">
+        <v>4951</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>107617</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="E1009">
+        <v>5424</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>107618</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>2989</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="E1010">
+        <v>4996</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>107619</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2993</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E1011">
+        <v>4898</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>107620</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>2995</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2996</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="E1012">
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>107621</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>2998</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2999</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="E1013">
+        <v>4864</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>107622</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="E1014">
+        <v>4686</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>107623</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>3004</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>3005</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E1015">
+        <v>4917</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>107624</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>3008</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="E1016">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>107625</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>3010</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>3011</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="E1017">
+        <v>5137</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>107626</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="E1018">
+        <v>4748</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>107627</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3016</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>3017</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="E1019">
+        <v>5123</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>107628</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>3020</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="E1020">
+        <v>4553</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>107629</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E1021">
+        <v>4601</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>107630</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="E1022">
+        <v>4314</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>107631</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3028</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="E1023">
+        <v>5065</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>107632</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3031</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>3033</v>
+      </c>
+      <c r="E1024">
+        <v>5228</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>107633</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="E1025">
+        <v>5888</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>107634</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="E1026">
+        <v>5695</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>107635</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="E1027">
+        <v>6001</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>107636</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3043</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E1028">
+        <v>4904</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>107637</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3046</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="E1029">
+        <v>4757</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>107638</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3049</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E1030">
+        <v>5085</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>107639</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3052</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="E1031">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>107640</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3055</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="E1032">
+        <v>5480</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>107641</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3058</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="E1033">
+        <v>4935</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>107642</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="E1034">
+        <v>4970</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>107643</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="E1035">
+        <v>4879</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>107644</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3067</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3068</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E1036">
+        <v>4785</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>107645</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3071</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="E1037">
+        <v>6004</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>107646</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="E1038">
+        <v>5804</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>107647</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3077</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="E1039">
+        <v>6314</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>107648</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3079</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3080</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="E1040">
+        <v>6671</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>107649</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3082</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="E1041">
+        <v>5399</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>107650</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="E1042">
+        <v>5950</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>107651</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3088</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3089</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="E1043">
+        <v>7315</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>107652</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3092</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="E1044">
+        <v>7678</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>107653</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3094</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="E1045">
+        <v>7907</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>107654</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="E1046">
+        <v>8504</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>107655</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="E1047">
+        <v>6571</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>107656</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3103</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3104</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="E1048">
+        <v>7115</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>107657</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="E1049">
+        <v>6453</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>107658</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="E1050">
+        <v>7437</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>107659</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="E1051">
+        <v>7387</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>107660</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="E1052">
+        <v>9901</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>107661</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="E1053">
+        <v>8107</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>107662</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="E1054">
+        <v>7424</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>107663</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="E1055">
+        <v>7932</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>107664</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3127</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="E1056">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>107665</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="E1057">
+        <v>7027</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>107666</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3133</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="E1058">
+        <v>8687</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>107667</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3136</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="E1059">
+        <v>8407</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>107668</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3139</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="E1060">
+        <v>7908</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>107669</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="E1061">
+        <v>8165</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>107670</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="E1062">
+        <v>7580</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>107671</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3148</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3150</v>
+      </c>
+      <c r="E1063">
+        <v>7406</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>107672</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="E1064">
+        <v>6534</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>107673</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3154</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="E1065">
+        <v>6325</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>107674</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3157</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="E1066">
+        <v>6182</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>107675</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3160</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="E1067">
+        <v>6982</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>107676</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3160</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="E1068">
+        <v>6149</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>107677</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="E1069">
+        <v>6808</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>107678</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3168</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3169</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="E1070">
+        <v>6234</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>107679</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="E1071">
+        <v>5952</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>107680</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3174</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="E1072">
+        <v>6179</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>107681</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3177</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="E1073">
+        <v>7265</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>107682</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1074">
+        <v>7542</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>107683</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="E1075">
+        <v>8677</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>107684</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E1076">
+        <v>8438</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>107685</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="E1077">
+        <v>7137</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>107686</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3192</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="E1078">
+        <v>7036</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>107687</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3195</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="E1079">
+        <v>6560</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>107688</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3198</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3199</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="E1080">
+        <v>6881</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>107689</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3201</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="E1081">
+        <v>6589</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>107690</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3204</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3205</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3206</v>
+      </c>
+      <c r="E1082">
+        <v>6934</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>107691</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3207</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="E1083">
+        <v>7589</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>107692</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3210</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3211</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="E1084">
+        <v>6421</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>107693</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3213</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3214</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E1085">
+        <v>6590</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>107694</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3217</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="E1086">
+        <v>6919</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>107695</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3219</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3220</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="E1087">
+        <v>6169</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>107696</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3222</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3223</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="E1088">
+        <v>6513</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>107697</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3225</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3226</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="E1089">
+        <v>6155</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>107698</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3228</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="E1090">
+        <v>6363</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>107699</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3231</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="E1091">
+        <v>6104</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>107700</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3234</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="E1092">
+        <v>5863</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>107701</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3237</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="E1093">
+        <v>7869</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>107702</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="E1094">
+        <v>6085</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>107703</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="E1095">
+        <v>6853</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>107704</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3246</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E1096">
+        <v>6741</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>107705</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3249</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="E1097">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>107706</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="E1098">
+        <v>5956</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>107707</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3255</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3256</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="E1099">
+        <v>6510</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>107708</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="E1100">
+        <v>6467</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>107709</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3261</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="E1101">
+        <v>6437</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>107710</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="E1102">
+        <v>5984</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>107711</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3267</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="E1103">
+        <v>6589</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>107712</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="E1104">
+        <v>6384</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>107713</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3273</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E1105">
+        <v>6279</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>107714</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="E1106">
+        <v>6417</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>107715</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="E1107">
+        <v>6921</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>107716</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3282</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="E1108">
+        <v>6884</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>107717</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3285</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="E1109">
+        <v>6482</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>107718</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3288</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3289</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="E1110">
+        <v>6681</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>107719</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3291</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3292</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="E1111">
+        <v>5920</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>107720</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3294</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3295</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3296</v>
+      </c>
+      <c r="E1112">
+        <v>6224</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>107721</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3297</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3298</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="E1113">
+        <v>6728</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>107722</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3300</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3301</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="E1114">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>107723</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3303</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3304</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="E1115">
+        <v>6452</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>107724</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="E1116">
+        <v>6577</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>107725</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="E1117">
+        <v>6013</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>107726</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="E1118">
+        <v>5728</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>107727</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3314</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3315</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="E1119">
+        <v>6376</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>107728</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="E1120">
+        <v>5470</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>107729</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="E1121">
+        <v>5798</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>107730</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="E1122">
+        <v>5205</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>107731</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="E1123">
+        <v>5429</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>107732</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E1124">
+        <v>6461</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>107733</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3333</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="E1125">
+        <v>5964</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>107734</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="E1126">
+        <v>5046</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>107735</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3339</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="E1127">
+        <v>6175</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>107736</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3342</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="E1128">
+        <v>5759</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>107737</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3344</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="E1129">
+        <v>5602</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>107738</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3347</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3348</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="E1130">
+        <v>5986</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>107739</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3350</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3351</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3352</v>
+      </c>
+      <c r="E1131">
+        <v>5984</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>107740</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3353</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3355</v>
+      </c>
+      <c r="E1132">
+        <v>6024</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>107741</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3356</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3358</v>
+      </c>
+      <c r="E1133">
+        <v>6360</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>107742</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3359</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3361</v>
+      </c>
+      <c r="E1134">
+        <v>6297</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>107743</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3359</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3363</v>
+      </c>
+      <c r="E1135">
+        <v>5592</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>107744</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3364</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3365</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3366</v>
+      </c>
+      <c r="E1136">
+        <v>6008</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>107745</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3367</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3368</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3369</v>
+      </c>
+      <c r="E1137">
+        <v>6179</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>107746</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3370</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3371</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3372</v>
+      </c>
+      <c r="E1138">
+        <v>6730</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>107747</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3373</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3374</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3375</v>
+      </c>
+      <c r="E1139">
+        <v>7216</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>107748</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3376</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3378</v>
+      </c>
+      <c r="E1140">
+        <v>6440</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>107749</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3379</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3380</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3381</v>
+      </c>
+      <c r="E1141">
+        <v>5301</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>107750</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3382</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3383</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3384</v>
+      </c>
+      <c r="E1142">
+        <v>7145</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>107751</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3385</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3386</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3387</v>
+      </c>
+      <c r="E1143">
+        <v>7366</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>107752</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3388</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3389</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3390</v>
+      </c>
+      <c r="E1144">
+        <v>6773</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>107753</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3391</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3392</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3393</v>
+      </c>
+      <c r="E1145">
+        <v>15100</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>107754</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3394</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3395</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1146">
+        <v>6851</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>107755</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3397</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3398</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3399</v>
+      </c>
+      <c r="E1147">
+        <v>6535</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>107756</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3400</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3401</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3402</v>
+      </c>
+      <c r="E1148">
+        <v>6375</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>107757</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3403</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3404</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3405</v>
+      </c>
+      <c r="E1149">
+        <v>6007</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>107758</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3406</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3407</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3408</v>
+      </c>
+      <c r="E1150">
+        <v>7079</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>107759</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3409</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3410</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3411</v>
+      </c>
+      <c r="E1151">
+        <v>7387</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>107760</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3412</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3413</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3414</v>
+      </c>
+      <c r="E1152">
+        <v>7989</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>107761</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3415</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3416</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3417</v>
+      </c>
+      <c r="E1153">
+        <v>7674</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>107762</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3418</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3419</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3420</v>
+      </c>
+      <c r="E1154">
+        <v>6598</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>107763</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3421</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3422</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3423</v>
+      </c>
+      <c r="E1155">
+        <v>8026</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>107764</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3424</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3425</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3426</v>
+      </c>
+      <c r="E1156">
+        <v>6879</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>107765</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3427</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3428</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3429</v>
+      </c>
+      <c r="E1157">
+        <v>7099</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>107766</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3430</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3431</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3432</v>
+      </c>
+      <c r="E1158">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>107767</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3433</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3434</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3435</v>
+      </c>
+      <c r="E1159">
+        <v>6822</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>107768</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3436</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3437</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3438</v>
+      </c>
+      <c r="E1160">
+        <v>8385</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>107769</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3439</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3440</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3441</v>
+      </c>
+      <c r="E1161">
+        <v>6833</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>107770</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3442</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3443</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3444</v>
+      </c>
+      <c r="E1162">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>125134</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3445</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3446</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="E1163">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>125135</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3448</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3449</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3450</v>
+      </c>
+      <c r="E1164">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>125136</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3451</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3452</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="E1165">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>125137</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3454</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3455</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3456</v>
+      </c>
+      <c r="E1166">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>125138</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3457</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3458</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="E1167">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>125139</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3460</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3461</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="E1168">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>125140</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3463</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3464</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="E1169">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>125141</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3466</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3468</v>
+      </c>
+      <c r="E1170">
+        <v>3723</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>125142</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3470</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="E1171">
+        <v>3746</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>125143</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3472</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3473</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="E1172">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>125144</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3475</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="E1173">
+        <v>3750</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">