--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2484">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -6474,50 +6474,1040 @@
     <t>18.09.25 05:07</t>
   </si>
   <si>
     <t>t.me/ProUral/5254</t>
   </si>
   <si>
     <t>Надеюсь Анна Сергеевна, учительница Кати не увидит это видео 😀 #100кмподуралом</t>
   </si>
   <si>
     <t>17.09.25 01:14</t>
   </si>
   <si>
     <t>t.me/ProUral/5248</t>
   </si>
   <si>
     <t>РАННЕЕ УТРО на реке Вишера. все спит, и лодка-челдонка и горы и даже кажется река... Кроме одного одинокого путешественника. В эти минуты начинается самый сложный и тревожный этап его пути. И ему не терпится сделать первый гребок, разорвать веслом тягостное ожидание. и быть может вскоре перейти в другой океан. #уральская_одиссея_чегодаева такие были мысли и эмоции этим июньским ранним утром ))</t>
   </si>
   <si>
     <t>16.09.25 04:20</t>
   </si>
   <si>
     <t>t.me/ProUral/5246</t>
   </si>
   <si>
     <t>НА УРАЛЕ АЛЬПИНИСТКУ ЧУТЬ НЕ РАЗДАВИЛО КАМНЕМ Мне написал Максим Васильев, из Ижевска. Он с дочерью и друзьями выполнил в этом году проект Высшие Вершины Урала. Заключительной была самая сложная гора проекта и одна из сложнейших на Урале – пик Свердлова. Вот его мнение и критика, все по делу, все поддерживаю. «Олег, хочу как-то поделиться рассуждениями про Свердлова. Мне кажется (и всем ребятам также), что надо очень акцентировать внимание - даже с избытком - что там нечего делать без снаряжения! В контексте популяризации проекта и попыток его выполнить разными секциями и коллективами (в том числе детскими) и отдельными отчетами - мы поднялись так, без снаряги, может кончится плохим известием. Путь ребят из Самары прошлого года - это не путь возможный без перил - это твой же подьем, но вместо финального подьема по разлому на гребень они обошли крайний камень вокруг и это совсем неправильно с противоположной стороны полка 40 на 40 и все (малейшая потеря концентрации, влажность или порыв ветра и....). Я понимаю, что осторожность нужна в горах во всем и даже это может не спасти. я уже встречал у людей рассуждения про Свердлова - да туда люди и так заходили и мы справимся, что мы хуже (было уже дважды) Учитывая, что подход долгий и непростой как бы не сложилась ситуация - "мы столько прошли, не уходить же с пустыми руками - давай попробуем". Даже моя группа, когда я спросил - "систему не забыли взять", сказали - "я, что - думаешь надо что ли? - в том же году поднялись несколько человек и так". Пришлось настоять и сказать - да надо! Путь подьема на башню один - только твой с маленькими вариациями по нижней полке идти или по верхней и по какому разлому подниматься - в точке начала перил или в конце полки слева. я использовал 4 френда - один (5-й номер, снять никак не получилось (пытался и выбить его - никак! остался там, может кому пригодится), он остался закрепленный прямо в середине нижней косой полки - по крайне мере два года, вероятно его можно нагружать и использовать (это касается сохранности стропы). При спуске с седла Настя проходила через разлом между двумя огромными камнями- размером с три холодильника (рядом с седлом Регули-Свердлова) и вдруг один сам по себе начал заваливаться (его ни Настя, ни я не нагружали) и прижал ее. Чудом выскользнула полностью зажать не успело, два огромных синяка на бедрах, и таблетка кеторола, повезло в общем. Написать аршинными буквами - идти на Свердлова только с навеской перил, чтобы даже мыслей не возникало. Гора огонь - особенно когда возвращаешься в закате через 92 перевал и видишь все плато и лагерь!!! У нас ушло 18 часов - вышли в 3 вернулись в 21. Ну, это мое мнение....» на фото пик Свердлова, с соседней вершины Регули. Виден как раз этот подвижный участок с камнями и башня. #высшие_вершины_урала #абассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>13.03.26 02:27</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5736</t>
+  </si>
+  <si>
+    <t>НА ТУРИСТИЧЕСКОМ СКАЖИТЕ Напишите фразу, что бы все поняли что вы турист. Но не говорите об этом прямо.</t>
+  </si>
+  <si>
+    <t>12.03.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5735</t>
+  </si>
+  <si>
+    <t>77 день 74 серия Ключевой день #уральская_одиссея_чегодаева Перевали в Карский водораздел через горы, ну и медведи под конец дня! см вк https://vk.com/video1694304_456241816 см ютюб https://youtu.be/dOWwhwx_8PM</t>
+  </si>
+  <si>
+    <t>12.03.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5734</t>
+  </si>
+  <si>
+    <t>ГЕНЕРАЛЬНОЕ РАЗОЧАРОВАНИЕ ОДИССЕИ на этом фото ))) Вообще, когда я придумывал #уральская_одиссея_чегодаева у меня в голове родился образ "Бородатый чувак, тащит морской каяк где то в горах северного Урала! Что бл...ть происходит!!!!!????" И надо признаться этот образ меня сильно воодушевил я вообще люблю красивые истории. И все бы ничего, но одного в своих фантазиях я не учел, Северный Урал в районе водораздела двух океанов скажем прямо достаточно уныл ... Ни харизматичных вершин, ни впечатляющих скал... Пологие хребты тундры да кустарники )) Какова мораль из этой истории я думаю каждый решит сам... Для себя я думаю так, хорошо, что у меня богатая фантазия и даже если реальность в итоге будет не такой как было придумано в голове, лодку то тащить обратно уже поздняк ;- ) #амбассадор_уральских_гор фото сделано здесь Сегодня в 19.00 по Уфе как раз очередная серия про этот ключевой момент</t>
+  </si>
+  <si>
+    <t>11.03.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5733</t>
+  </si>
+  <si>
+    <t>76 день 73 серия Один из ключевых и самых сложных дней #уральская_одиссея_чегодаева Подъем на водораздел, именно тогда я начал разговаривать с лодкой... Кто был на встречах тот знает почему 😉 Кто не был тот узнает книге 😉 см вк https://vk.com/video1694304_456241815 см ютюб https://youtu.be/YkFkHkoKfwI</t>
+  </si>
+  <si>
+    <t>11.03.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5732</t>
+  </si>
+  <si>
+    <t>ПРО СНАРЯГУ так, вроде доходят руки снять видео про мое снаряжение и опыт его использования во время Уральской одиссеи. Если у вас есть вопросы, то задайте их здесь в комментарии. Постараюсь ответить. только пару моментов прошу учесть. 1. названия снаряги вы можете посмотреть тут. https://www.exje.ru/ural-odyssey Не надо спрашивать как называлась лодка и т.п. 2. Постарайтесь сформулировать вопрос как можно более конкретно ))</t>
+  </si>
+  <si>
+    <t>11.03.26 01:57</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5731</t>
+  </si>
+  <si>
+    <t>ВНОВЬ ПРО СНЕГОХОДЫ И ЛЮДЕЙ Тема трагедии на плато Кваркуш еще долго будет обсуждаться в туристическом сообществе. Сегодня утром прочитал мнение двух очень опытных снегоходчиков туристов/путешественников 🤷‍♂️ как раз в таком обсуждении. Честно сказать немного офигел. Потенциальные причины несчастного случая стали чуть понятнее. Не скажу за других, но лично я значительно менее адекватно принимаю решения даже в небольшом подпитии. К счастью, я никогда не употребляю алкоголь в ситуации когда от моих действий зависит жизнь. Но возможно это только особенность моего организма. А как у Вас?</t>
+  </si>
+  <si>
+    <t>10.03.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5730</t>
+  </si>
+  <si>
+    <t>ПОМНЮ ТО УТРО 2021 ГОДА 359 страница книги. Холодное, мокрое и очень красивое. Как я смотрел на Лопьинский палец и пообещал себе когда-нибудь обязательно дойти до него. Даже и представить не мог тогда, каким извращенным способом я туда доберусь)))) #амбассадор_уральских_гор Это в догонку к фильму сегодняшнему 😉</t>
+  </si>
+  <si>
+    <t>10.03.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5729</t>
+  </si>
+  <si>
+    <t>75 день 72 серия Глупо было бежать по горам еще 10 километров в сторону после изматывающего подъема по Лопье. Но очень хотелось притронутся к "Пальцу". Поэтому ни капли не жалею. Ну и кстати еще одна нитка соеденившая #уральскую_экспедицию_чегодаева с #уральская_одиссея_чегодаева ))) см вк https://vk.com/video1694304_456241814 см ютюб https://youtu.be/3yqJedhJDSE</t>
+  </si>
+  <si>
+    <t>10.03.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5728</t>
+  </si>
+  <si>
+    <t>А КАК ПРАВИЛЬНО НАЗЫВАТЬ туристов которые на коньках в походы ходят, напрример по Байкалу? Конькисты? интерресно а по большому щучьему кто то на коньках катался?</t>
+  </si>
+  <si>
+    <t>09.03.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5727</t>
+  </si>
+  <si>
+    <t>118 ДНЕЙ ЗА 150 СЕКУНД Для тех кто любит коротко, быстро и максимально насыщенно я сделал этот ролик. Один день одна секунда! Но, если вы хотите посмотреть его я попрошу Вас перейти в любую из моих соцсетей и сделать этот там. Потому что там работают алгоритмы и я надеюсь, что благодаря этому его увидит много новых людей. Также коммент и лайк будут не лишними. Кажется я никогда не просил сделать Вас что то подобное. Но иногда бывают исключения. Сегодня именно оно. Надеюсь на понимание ))) см вк https://vk.ru/clip1694304_456241862?c=1 см инста https://www.instagram.com/reel/DVq2Q6kCAk-/?igsh=MTZtNjZxeGJhZm9seg== см ютюб https://youtube.com/shorts/l9ShqxLKrKM?si=ORyuy2lCC-Q-ymrT</t>
+  </si>
+  <si>
+    <t>09.03.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5726</t>
+  </si>
+  <si>
+    <t>Vodorazdel is coming! 74 день 71 серия #уральская_одиссея_чегодаева Начинается самая жара! См ВК https://vkvideo.ru/video1694304_456241813 См ютюб https://youtu.be/GKIxecLgXGA?si=rG69prFfYDig-YOI</t>
+  </si>
+  <si>
+    <t>09.03.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5724</t>
+  </si>
+  <si>
+    <t>ИМХО ЛЮДОЕДСТВО имел неудовольство вести сегодня такой диалог. Мнение оппонента достаточно популярно и интуитивно для многих кажется правильным. Но если посмотреть в корень, то на мой взгляд, совершенно неправильно. Уверен человек высказавший его сам бы не захотел жить в мире, в котором помощь другим осуществляется на основе его представлений.</t>
+  </si>
+  <si>
+    <t>09.03.26 03:22</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5723</t>
+  </si>
+  <si>
+    <t>НАШЕЛ СИЛЫ Наконец сел за написание книги про #уральская_одиссея_чегодаева! Ну как написание, вначале за прочтение ))) Сперва надо прочитать книгу о пешем маршруте 21 года, выделить важные мысли и рассуждения, учесть их при работе над новым текстом. Дабы не повторяться, и не противоречить себе. А если отношения каким то вещам и явлениям изменилось, то оговорить это в новой книге. В общем как обычно, на стадии планом самонадеянно думал, что вторая книга будет писаться легче и быстрее, но кажется я ошибся)))</t>
+  </si>
+  <si>
+    <t>08.03.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5722</t>
+  </si>
+  <si>
+    <t>72-73 день 70 серия #уральская_одиссея_чегодаева В честь праздника сразу 2 дня в одной серии. 😄. Вершина Пермского края и отшельники кордона Лыпья. См ВК https://vkvideo.ru/video1694304_456241812 См ютюб https://youtu.be/svVq2ehzDpw?si=AzJBGzF883qG_9zY</t>
+  </si>
+  <si>
+    <t>08.03.26 02:18</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5721</t>
+  </si>
+  <si>
+    <t>УРАЛ, РАССВЕТЫ И ДЕВУШКИ вот, что я люблю больше всего на этой планете ))) ❤️ А вот гендерные праздники не особо, но когда любишь, можно немного и уступить. девчата, спасибо, что вы есть во всех бесконечных смыслах c 8-м маратом!!!! #амбассадор_уральских_гор видео снято тут</t>
+  </si>
+  <si>
+    <t>07.03.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5720</t>
+  </si>
+  <si>
+    <t>71 день 69 серия #уральская_одиссея_чегодаева Всё как вы любите! Высочайшие горы Урала на всплаве 😊 См ВК https://vkvideo.ru/video1694304_456241811?list=ln-PyFzjZ3gcK2224FHyc См ЮТЮБ https://youtu.be/WXSwrKcXj7Q?si=W1JRZsQQ5N73d-_l</t>
+  </si>
+  <si>
+    <t>06.03.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5719</t>
+  </si>
+  <si>
+    <t>70 день 68 серия #уральская_одиссея_чегодаева Хребет Курыксар прекрасен! см вк https://vk.com/video1694304_456241810 см ютюб https://youtu.be/ech6vnFerh4</t>
+  </si>
+  <si>
+    <t>06.03.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5718</t>
+  </si>
+  <si>
+    <t>НО ЗАТО БУДЕТ БОЛЬШЕ ВИДЕО ПРО ОДИССЕЮ)) Многие говорили, что надо и в выходные показывать. И с завтра у #уральская_одиссея_чегодаева выходных больше нет )) )</t>
+  </si>
+  <si>
+    <t>05.03.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5717</t>
+  </si>
+  <si>
+    <t>ЛАШКЕВИЧА НЕ БУДЕТ 🤷‍♂️ Сорян друзья, очень хотел зафиксировать историю его трансурала 2025 года на видео. Это очень важная история, очередная веха в туризме на Урале. Но сегодня Александр принял решение не публиковать снятое с ним видео. Имеет на это полное и законное право. Чтож, радует одно, что его маршрут зафиксирован в веках на страницах третьего издания моей книги. Надеюсь Саша продолжит делать крутые проекты и дальше. Будем наблюдать. Знаю многие ждали это видео, полностью разделяю ваше разочарование. #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>05.03.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5716</t>
+  </si>
+  <si>
+    <t>69 день 67 серия #уральская_одиссея_чегодаева Впереди дикие территории, уже завтра мы пойдем в горы, а пока Вишера, все быстрее и краше! см вк https://vk.com/video1694304_456241809 см ютюб https://youtu.be/fOfKM26U4y0</t>
+  </si>
+  <si>
+    <t>05.03.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5715</t>
+  </si>
+  <si>
+    <t>Наконец дошли руки до нашего разговора с Оксаной Лыткиной, о ее маршруте 2025 году. Напомню, 2300 км за 120 дней по Большой Уральской тропе. Оксана классная, харизматичная, отлично формулирует мысли и говорит, любо дорого слушать )) Надеюсь получите удовольствие также как и я. #амбассадор_уральских_гор Онлайн трек маршрута можете посмотреть тут: https://nakarte.me/#m=5/57.56300/60.29297&amp;l=T&amp;nktl=vAXTJAmECSAozCI0YqiuBA А само видео здесь: вк https://vk.com/video1694304_456241860 или ютюб https://youtu.be/W95sgpe5rkE</t>
+  </si>
+  <si>
+    <t>05.03.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5713</t>
+  </si>
+  <si>
+    <t>ВОПРОСЫ БЫЛИ СЛОЖНЫЕ, но кажется я справился))) Жду теперь приглашения в нацпарк!</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5714</t>
+  </si>
+  <si>
+    <t>С 1️⃣ по 1️⃣5️⃣ марта на нашем сайте проходит онлайн-конкурс для детей до 1️⃣3️⃣ лет: https://zaprezerv.ru/ 👋 Участвуй сам и приглашай друзей! Возможно, вы вместе отправитесь в увлекательное путешествие по национальному парку "Башкирия". Отборочный этап проходит в формате онлайн-тестирования. Нужно ответить на 3️⃣0️⃣ вопросов, посвященных заповедной сфере и соответствующих возрасту участников 🐼 27–28 марта 1️⃣5️⃣ финалистов вместе с родителями примут участие в двухдневном очном финале конкурса в визит-центре национального парка «Башкирия» в селе Нугуш Мелеузовского района Республики Башкортостан 🙌 Пройди тест и получи возможность познакомиться с удивительным миром дикой природы нацпарка 🤗 ➡️ ПОДПИСАТЬСЯ ➡️ ГРУППА ВКОНТАКТЕ</t>
+  </si>
+  <si>
+    <t>04.03.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5712</t>
+  </si>
+  <si>
+    <t>68 день 66 серия #уральская_одиссея_чегодаева Гостеприимный Велс, последний населенный пункт Каспийского водораздела. см вк https://vk.com/video1694304_456241808 см ютюб https://youtu.be/yCZEfZzyQOM</t>
+  </si>
+  <si>
+    <t>03.03.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5711</t>
+  </si>
+  <si>
+    <t>67 день 65 серия #уральская_одиссея_чегодаева А Вишера все быстрее и быстрее ! см вк https://vk.com/video1694304_456241807 см ютюб https://youtu.be/SemNQOMwYDY</t>
+  </si>
+  <si>
+    <t>03.03.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5710</t>
+  </si>
+  <si>
+    <t>УЖЕ НА ЭТОЙ НЕДЕЛЕ на канале горячее интервью с @otkroy_m Оксаной Соло!! пока монтировал получил истинное удовольствие от красивой и умной собеседницы. а пока тизер ;-) простите не удержался, он скорее шуточный )) #амбассадор_уральских_гор при пддержке БУТ @funnymountains</t>
+  </si>
+  <si>
+    <t>02.03.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5709</t>
+  </si>
+  <si>
+    <t>66 день 64 серия #уральская_одиссея_чегодаева На Вишере стоит отличная погода, скалы радуют своей харизмой и красотой. см вк https://vk.com/video1694304_456241806 см ютюб https://youtu.be/qgTAzPMGqAc</t>
+  </si>
+  <si>
+    <t>02.03.26 02:40</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5708</t>
+  </si>
+  <si>
+    <t>ГОРИТЕ И СГОРИТЕ все выходные работал и продолжаю. А вы как отдохнули?</t>
+  </si>
+  <si>
+    <t>01.03.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5707</t>
+  </si>
+  <si>
+    <t>У МЕНЯ НЕТ СНЕГОХОДНОГО ОПЫТА Исходя из моего походного опыта, мне кажется очевидным, что если ты едешь далеко, на сложной технике, у тебя всегда должно быть снаряжение для холодной ночевки. хотя бы снегоступы, лопата, кусок полиэтилена, спальник, пенка, топор, газовая горелка. От горы Гроб, до зоны леса около 1,5 км. А лес как известно - вторая шуба. Кто в теме, объясните мне, принято ли это в среде снегоходчиков?</t>
+  </si>
+  <si>
+    <t>01.03.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5706</t>
+  </si>
+  <si>
+    <t>4/5 снегоходчиков мертвы. Несчастье в Пермском крае где то тут, у горы Гроб Пока не знаю никаких подробностей случившегося, спекулировать, строить предположения на несчастье не буду. Единственно замечу, снегоход на мой взгляд дает излишнюю самоуверенность, которую зима никогда не прощала.</t>
+  </si>
+  <si>
+    <t>01.03.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5705</t>
+  </si>
+  <si>
+    <t>Видео о двух замечательных пещерах Шемахинского карстового поля, которые мы вместе с Сергеем Рычаговым посетили на прошлой неделе. Проект #100кмподУралом продолжается! См вк https://vk.ru/video1694304_456241823 см ютюб https://youtu.be/Jfz2HtduJvc?si=rlpir_g41DNSIHV9</t>
+  </si>
+  <si>
+    <t>28.02.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5702</t>
+  </si>
+  <si>
+    <t>ФИНАЛЬНЫЙ РЫВОК Ну что друзья, я почти закончил монтировать сериал. #уральская_одиссея_чегодаева Завтра думаю все серии окажется в облаке и в отложенных публикациях... Вы даже не прредставляете как я задолбался вырезать свой мерзский смех за все эти дни))) и у меня вопрос, а может быть вы хотите, что бы я только для Вас, здесь выложил ссылочку на все серии разом, в облаке? ГОЛОСНЕМ?</t>
+  </si>
+  <si>
+    <t>27.02.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5701</t>
+  </si>
+  <si>
+    <t>65 день 63 серия #уральская_одиссея_чегодаева - Кто УКРАЛ ХОМУТЫ!!!!!!???? см вк https://vk.com/video1694304_456241805 см ютюб https://youtu.be/pZmY0BL5qt4</t>
+  </si>
+  <si>
+    <t>27.02.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5700</t>
+  </si>
+  <si>
+    <t>ИЗУЧАЙ УРАЛ ИГРАЯ Честно сказать, игры и пазлы это тот продукт, который съедает много сил, времени и денег, а выхлоп дает минимальный. Но, очень хочется делать и такое про наши горы, что бы люди в игровой форме соприкасались с ними. Поэтому я обычно прошу поддержать такие начинания. Если есть кому задарить классный мемо буду рад! Если мемо не нужен, то можно тоже перейти по ссылке и поддержать другим способом. Сейчас игру можно заказать со скидкой + бесплатно получить 5 наклеек. Подробности также по ссылку: https://www.exje.ru/product/memural</t>
+  </si>
+  <si>
+    <t>26.02.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5699</t>
+  </si>
+  <si>
+    <t>РАССКАЗ СНОУБОРДИСТА ПРО НАПАДЕНИЕ МЕДВЕДЯ С 4 мин 44 сек https://youtu.be/Ua2L1Zh4aCI?si=NCYGi3FPPK-YwbOb</t>
+  </si>
+  <si>
+    <t>26.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5698</t>
+  </si>
+  <si>
+    <t>64 день 62 серия #уральская_одиссея_чегодаева Прощаюсь с любимой женщиной, растворяюсь в дикой природе Урала. см вк https://vk.com/video1694304_456241804 см ютюб https://youtu.be/RrZxdx8Qb-M</t>
+  </si>
+  <si>
+    <t>26.02.26 02:23</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5697</t>
+  </si>
+  <si>
+    <t>РЕКА БЕЗ ГОР как свадьба без гармошки #амбассадор_уральских_гор доброе утро, фото сделано примерно тут</t>
+  </si>
+  <si>
+    <t>25.02.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5696</t>
+  </si>
+  <si>
+    <t>63 день 61 серия #уральская_одиссея_чегодаева Великий Полюд, наконец в горы, закат и любовь! См ВК https://vkvideo.ru/video1694304_456241803?t=11s См ютюб https://youtu.be/RrZxdx8Qb-M</t>
+  </si>
+  <si>
+    <t>25.02.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5692</t>
+  </si>
+  <si>
+    <t>ИЗВРАЩЕННОЕ ЭСТЕТСТВО Встать в 4 часа утра, 4 часа ехать по самой опасной дороге Урала, что бы залезть в ледяную воду по развилку, изваляться в грязи, а потом еще застрять в расщелине. Изысканное удовольствие для избранных 🤪 Продолжаем с Сергеем Рычаговым проект #100кмподуралом Сходили в Пещеры Шемахинская1 и 2. Добавили 3 км. Хорошо неожиданно огребли 😀, фильмец получится.</t>
+  </si>
+  <si>
+    <t>25.02.26 02:21</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5686</t>
+  </si>
+  <si>
+    <t>РОГЕЙН 😊❤️🤷🏿‍♂️</t>
+  </si>
+  <si>
+    <t>24.02.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5685</t>
+  </si>
+  <si>
+    <t>УГАДАЙТЕ СЛОВО ИЗ 6 БУКВ ПО 6 СЛОВАМ КОЛГОТКИ ВАЗЕЛИН НОЧЬ СВЕЧИ КУСТЫ ДВОЕ</t>
+  </si>
+  <si>
+    <t>24.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5684</t>
+  </si>
+  <si>
+    <t>61 день 60 серия #уральская_одиссея_чегодаева Добрался до Заповедник "Вишерский" и Татьяны Сергеевны Последняя передышка перед уходом из цивилизации в горы! см вк https://vk.com/video1694304_456241801 см ютюб https://youtu.be/AfbrWf1VS2Q</t>
+  </si>
+  <si>
+    <t>24.02.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5683</t>
+  </si>
+  <si>
+    <t>ЮЖНОУРАЛЬСКИЙ МИШКА Красавец, как подарок мне на день рождения в 2019 году на хребте Машак. Снял его 7-го июля. #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>24.02.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5682</t>
+  </si>
+  <si>
+    <t>МЕДВЕДЬ И САМСУНГ Про нападение на сноубордиста. Чуть подробностей, медведь руку когтями подрал, зубами укусил за ногу, повезло, что в кармане лежал смартфон, принял на себя зубы. Зашивали в Инзере. #амбассадор_уральских_гор Вообще по ситуации с медведями. Снега на Южном Урале мало, тепло переодически. Уже нескольких медведей видели следы в лесу. Поднимались из берлог. Но вроде обратно улеглись. В любом случае будьте аккуратны.</t>
+  </si>
+  <si>
+    <t>23.02.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5681</t>
+  </si>
+  <si>
+    <t>60 день 59 серия #уральская_одиссея_чегодаева Встреча с медвежатами всегда очень тонизирующа)) см вк https://vk.com/video1694304_456241800 см ютюб https://youtu.be/uUpG1rHKZAs</t>
+  </si>
+  <si>
+    <t>23.02.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5680</t>
+  </si>
+  <si>
+    <t>ПИ..ТЬ НЕ МЯШКИ ВОРОЧИТЬ Забавно, последнее время ко мне частенько обращаются с предложением выступить с мотивационной речью на всяких корпоративных мероприятиях. Гонорары предлагают... Я бы и с радостью наверное ))), чего уж греха таить, но с сожалением вынужден констатировать сказать по этой теме я могу не многое: "Знай для чего ты это делаешь, дроби все это на мелкие составляющие и мотивация не иссякнет." Банально ))) но, что поделаешь если все уже придумано и сказано на эту тему до нас. #амбассадор_уральских_гор Позавчера принимал участие в награждении Уральских Барсов и проходимцев сделавших сквозной маршрут по Южноуральской тропе @suraltrail. Вот это для меня большой кайф. Столько заряженных мотивированных туристов!! ❤️❤️❤️</t>
+  </si>
+  <si>
+    <t>23.02.26 03:46</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5679</t>
+  </si>
+  <si>
+    <t>СУКТАШ ПРЕКРАСЕН всегда )) фото сделано здесь</t>
+  </si>
+  <si>
+    <t>22.02.26 17:28</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5678</t>
+  </si>
+  <si>
+    <t>МЕДВЕДЬ НАПАЛ НА СНОУБОРДИСТА На малом Ямантау на сноубордиста напал медведь. Информации мало, человек жив, но пострадал. Заповедник сегодня закрыл экологический маршрут на гору.</t>
+  </si>
+  <si>
+    <t>22.02.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5677</t>
+  </si>
+  <si>
+    <t>НУ ВСЁ 🤷🏿‍♂️ РАСХОДИМСЯ Самый честный отзыв на мою книгу от Максима 😊. Даже не знаю, как теперь писать продолжение… #амбассадор_уральских_гор А если серьезно, благодарен Максиму, важно получать разные мнения, что бы не зазнаться. Ну и да, книга снова доступна на маркетплейсах. https://www.exje.ru/set/crowdfunding</t>
+  </si>
+  <si>
+    <t>21.02.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5676</t>
+  </si>
+  <si>
+    <t>ЧАЩЕ СТАЛ ДУМАТЬ О СМЕРТИ Я ее купил! Если помните я рассказывал о выставке художника Дмитрия Коротаева из Ижевска. Случайно на нее заглянул, и он попал мне прямо в самое сердце своими картинами. Так получилось, что тема смерти последнее время меня занимала чуть больше чем обычно, а когда прочитал слова этой сгоревшей спички " Ты тоже представлял себя маяком, пока горел?" Понял, что хочу эту работу у себя над рабочим столом. Не надо забывать о том, что мы горим лишь краткий миг... Сегодня Дмитрий приехал на закрытие и вот эта работа уже в моих руках.</t>
+  </si>
+  <si>
+    <t>20.02.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5675</t>
+  </si>
+  <si>
+    <t>59 день 58 серия #уральская_одиссея_чегодаева Теперь иду по Вишере см вк https://vksport.vkvideo.ru/video1694304_456241799 см Ютюб https://youtu.be/HM8srXTKmsY</t>
+  </si>
+  <si>
+    <t>20.02.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5674</t>
+  </si>
+  <si>
+    <t>Смотрю как младшая пятилетняя Оля сама ловит бугель, поднимется на детскую горку и спускается. Без остановки 2 часа подряд и улыбаюсь. Это ли не счастье. А еще счастье со старшей гонять с больших гор… Устроил почти идеальный отдых себе и детям. 3 будних дня провели на восточном склоне Урала на горных лыжах. Традиционно жили в лучшем абзаковском отеле Горки. 😊</t>
+  </si>
+  <si>
+    <t>19.02.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5673</t>
+  </si>
+  <si>
+    <t>58 день 57 серия #уральская_одиссея_чегодаева Началась Вишера, одна из самых красивых рек моей экспедиции!!! См ВК https://vkvideo.ru/video1694304_456241795 См ютюб https://youtu.be/Qve4VXQ_H80</t>
+  </si>
+  <si>
+    <t>18.02.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5672</t>
+  </si>
+  <si>
+    <t>57 день 56 серия #уральская_одиссея_чегодаева Предпоследний день на Каме. См ВК https://vkvideo.ru/video1694304_456241794?t=11s См ЮТЮБ https://youtu.be/5h9WDbRjAmA</t>
+  </si>
+  <si>
+    <t>17.02.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5671</t>
+  </si>
+  <si>
+    <t>56 день 55 серия #уральская_одиссея_чегодаева Очень насыщенный день, великолепное Усолье Строгановых, задорная Команда А, ну и конечно волнительная встреча с аксакалом уральского туризма Андреем Затонским см ВК https://vk.com/video1694304_456241793 см ютюб https://youtu.be/KJkbfK47lS0</t>
+  </si>
+  <si>
+    <t>17.02.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5670</t>
+  </si>
+  <si>
+    <t>НУ ЧТО ОПЯТЬ ЕДЕМ НА ВЕРШИНУ ЕВРОПЫ? )) Пора 12-й раз сходить на вершину Эльбруса и встретить там вас 😉 Сегодня подтвердили мое традиционное участие в качестве высотного судьи гонки RedFox Elbrus race @redfoxelbrusrace, думал ехать ли нет в этом году, но соскучился по коллегам да и дети очень просятся опять на Эльбрус. Как можно отказать детям в стремлении в горы )) В общем, кто то собирается из канала тоже?</t>
+  </si>
+  <si>
+    <t>17.02.26 03:37</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5669</t>
+  </si>
+  <si>
+    <t>СКОРО РЕКИ ОЖИВУТ СНОВА! Река Сыня, западный склон Приполярного Урала. У нас с ней было очень короткое свидание, на полдня. Но красавица осталась в сердце навсегда. 😍😍😍 #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>16.02.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5668</t>
+  </si>
+  <si>
+    <t>55 день 54 серия #уральская_одиссея_чегодаева Камское водохранилище впечатляет и не дает расслабиться. см вк https://vk.com/video1694304_456241792 см ютюб https://youtu.be/JIY83lruNQA</t>
+  </si>
+  <si>
+    <t>14.02.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5667</t>
+  </si>
+  <si>
+    <t>Известный норвежский путешественник, ученый и писатель Тур ХЕЙЕРДАЛ на вопрос: «Может ли массовый туризм, на ваш взгляд, стать реальной силой в деле охраны окружающей среды!» - ответил: - И должен, и может. Все зависит от воспитания туриста, его культуры, от уровня подготовки к встрече с природой. В Италии, где я сейчас живу, невозможно выйти на пляж: мусор, грязь... Почему! Да потому, что ведут себя люди безобразно: поел, попил — бумагу, объедки, жестянки тут же бросают. А ведь дома вряд ли сорят... Иное дело у вас, в Советском Союзе. Был я недавно в Находке, в один из будних дней пришли на пляж. Смотрю: чисто. Спрашиваю хозяев: здесь что, никто не бывает! Что вы, удивляются они, в выходные тысячи отдыхают. Вот вам наглядный пример экологического воспитания туристов. (с) Тур Хейердал, журнал Турист №12, 1981 г.</t>
+  </si>
+  <si>
+    <t>13.02.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5666</t>
+  </si>
+  <si>
+    <t>54 день 53 серия #уральская_одиссея_чегодаева Камское море во всю свою ширину 😀 См ВК https://vkvideo.ru/video1694304_456241791 См ютюб https://youtu.be/bud7VhkA1p0?si=egcO08XB4GOulXEf</t>
+  </si>
+  <si>
+    <t>12.02.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5665</t>
+  </si>
+  <si>
+    <t>53 день 52 серия #уральская_одиссея_чегодаева Идем по Каме вверх! См вК https://vk.com/video1694304_456241790 см ютюб https://youtu.be/0pqkSQcNffw</t>
+  </si>
+  <si>
+    <t>12.02.26 03:35</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5664</t>
+  </si>
+  <si>
+    <t>ИРЕМЕЛЕЙ МНОГО НЕ БЫВАЕТ подумал я на прошлой неделе и отправился к горе. В копилку еще один ракурс на гору, уже сбился со счету какой, но лишним точно не будет. Хотя надо признать, это все от безысходности ))) на Южном Урале, где я живу, у меня осталось очень мало мест которые надо снять и они доступны в рамках ПВД. Поэтому приходится ходить некоторыми путями все снова и снова. Но, все равно результат иногда радует! #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>11.02.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5663</t>
+  </si>
+  <si>
+    <t>52 день 51 серия Хохловка и встреча с друзьями. Отличный день на "море" #уральская_одиссея_чегодаева см вк https://vk.com/video1694304_456241789 см ютюб https://youtu.be/0VGg2N3ruhY</t>
+  </si>
+  <si>
+    <t>11.02.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5662</t>
+  </si>
+  <si>
+    <t>52 день 51 серия Хохловка и встреча с друзьями. Отличный день на "море" #уральская_одиссея_чегодаева см вк</t>
+  </si>
+  <si>
+    <t>11.02.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5659</t>
+  </si>
+  <si>
+    <t>В ПЯТНИЦУ В УФЕ Вместе с издательством Самокат 😊</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5660</t>
+  </si>
+  <si>
+    <t>👋 Куда мы катимся? 👉 в Уфу! 13–15 февраля 🤍 Книжная ярмарка «Куда мы катимся?» от издательства «Самокат» в кафе «Кшиштоф» @krzysztofcoffee 📍 ул. Чернышевского, 88/1, Уфа Привезем хиты, новинки и раритетные экземпляры — по самым приятным ценам! Захватим с собой не только книги, но и самых настоящих авторов, путешественников и выдумщиков. Отмечайте в своих календарях 👇 13 февраля 🟡18:30 автограф-сессия с Олегом Чегодаевым, амбассадором Уральских гор и автором новинки «Смотри: Урал! Книга путешествие», 0+ В выходные – на второй сцене, Арт-КВАДРАТ 👉 14 февраля 🔵13:30 «Веселая енотизация», 4+ Встреча-презентация с Артемом Голиковым, автором книг «Енот на высоте», «Енот в лабиринте» и «Енот в музее», которая поможет разбудить в ребенке полосатого зверя. 15 февраля 🔵 14:30 «Веселая енотизация» с Артемом Голиковым, 4+ 🔵 16:00 Театр теней с детским книжным клубом «Кшиштоф» по книге «Мишка с маяка», 4+ 👇 Часы работы книжной ярмарки: 13.02 🔴15:00-21:00 14.02 🔴10:00-21:00 15.02 🔴10:00-18:00 Благодарим за информационную поддержку наших друзей, Медиагруппу «Виртуоз». Вход свободный. ✨ Ждем встречи!</t>
+  </si>
+  <si>
+    <t>10.02.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5658</t>
+  </si>
+  <si>
+    <t>51 день 50 серия Великая Кама - здравствуй!!! #уральская_одиссея_чегодаева См ВК: https://vkvideo.ru/video1694304_456241787?t=29s См ютюб https://youtu.be/09Qq3vJ_vgg</t>
+  </si>
+  <si>
+    <t>09.02.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5657</t>
+  </si>
+  <si>
+    <t>50 день 49 серия #уральская_одиссея_чегодаева вышли на Камское подохранилище! Последние километры по Чусовой. см вк https://vk.com/video1694304_456241786 см ютюб https://youtu.be/RYITjOF1nLc</t>
+  </si>
+  <si>
+    <t>09.02.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5656</t>
+  </si>
+  <si>
+    <t>ПОЖРАТЬ ПО УРАЛЬСКИ Женя Решанова написала классную книгу про Урал, с удовольствием поддерживаю. Она тут: https://ozon.ru/t/l7KDsOf</t>
+  </si>
+  <si>
+    <t>08.02.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5655</t>
+  </si>
+  <si>
+    <t>СРЕДНИЙ УРАЛ ЧТО? Надо признать, что мне далеко еще, очень далеко до познания всего Урала. Например Средний Урал у меня не так уж и много было по нему походов. Он такой специфичный, что для меня пока не очевидны все главные его вершины. #амбассадор_уральских_гор Помогите составить список из 5-10 гор, которые обязательно нужно посетить дабы понять эту часть Урала. На Ваш взгляд.</t>
+  </si>
+  <si>
+    <t>07.02.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5654</t>
+  </si>
+  <si>
+    <t>УРАЛОМ ПАХНЕТ …❤️ Оксана @otkroy_m, сдержала слово и подарила в музей Посольства Уральских гор главный атрибут своего пешего путешествия по Большой Уральской тропе. 😊😊😊 #амбассадор_уральских_гор</t>
+  </si>
+  <si>
+    <t>07.02.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5652</t>
+  </si>
+  <si>
+    <t>ШЕЛОМЫ УКРАШЕНИЕ ЮЖНОГО УРАЛА Все-таки есть в этих вершинах своя, какая-то особая харизма. Вроде ничего особенного, курумные гольцы, коих много, а на горизонте всегда неизменно притягивают взгляд и объектив камеры. Сколько у меня уже есть их снимков... А сколько еще будет! В том кадре понравились еловые верхушки на переднем плане, возвышающиеся будто острова над темными водами тайги. Ради таких моментов и стоит прозябать по 11 часов в спальниках на сотрясающем палатку ветру, вылеживая рассвет в горах. #амбассадор_уральских_гор фото сделано здесь</t>
+  </si>
+  <si>
+    <t>06.02.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5651</t>
+  </si>
+  <si>
+    <t>49 день 48 серия #амбассадор_уральских_гор Идем дальше входим в Камском водохранилище. интересная экскурсия от Васи Вавилова из Доступного Урала. Он кстати продолжает собирать краудфандинг на карту Усьвы поддержать https://planeta.ru/campaigns/usva см вк https://vk.com/video1694304_456241785 см ютюб https://youtu.be/VaA-ekqPoiA</t>
+  </si>
+  <si>
+    <t>05.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5649</t>
+  </si>
+  <si>
+    <t>48 день 47 серия Я думал все самое интересное на Чусовой осталость позади, но я сильно ошибся. приятное заблуждение ))) см вк https://vk.com/wall1694304_130704 см ютюб https://youtu.be/VaA-ekqPoiA</t>
+  </si>
+  <si>
+    <t>05.02.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5648</t>
+  </si>
+  <si>
+    <t>Психанул и уехал на Иремель. Хотел ночёвку на вершине но ветер адский. Ухожу вниз в лес с надеждой на красивый закат рассвет</t>
+  </si>
+  <si>
+    <t>05.02.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5647</t>
+  </si>
+  <si>
+    <t>КАЖЕТСЯ ЭТО УСПЕХ ))) Думаю проект Koronaurala.ru удался если его уже рекламируют сторонние организации за свой счет 😉 Почти правильно старгетировали.</t>
+  </si>
+  <si>
+    <t>04.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5646</t>
+  </si>
+  <si>
+    <t>47 день 46 серия #уральская_одиссея_чегодаева День когда я проплыл самые опасные бойцы реки Чусовой. см вк https://vk.com/video1694304_456241776 см ютюб https://youtu.be/XCg8MiIwShQ</t>
+  </si>
+  <si>
+    <t>04.02.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5645</t>
+  </si>
+  <si>
+    <t>ТОПАЦИ ))) Бывают грамарнаци, а есть еще ТОПОНАЦИ)) Тек то, постоянно поправляет у всех ударения в топонимах Зюраткуль, Народная, Крака и т.д. Встречали таких? ))</t>
+  </si>
+  <si>
+    <t>03.02.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5644</t>
+  </si>
+  <si>
+    <t>46 день 45 серия Кын и другие приключения при поддержке Александра Парамонова см вк https://vk.com/video1694304_456241775 см ютюб https://youtu.be/iOBsQRITsjo</t>
+  </si>
+  <si>
+    <t>02.02.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5643</t>
+  </si>
+  <si>
+    <t>45 день 44 серия #уральская_одиссея_чегодаева Снова в пути, Демидовский крест и красота Чусовских скал! см вк https://vk.com/video1694304_456241774 см ютюб https://youtu.be/0NzA19jIDac</t>
+  </si>
+  <si>
+    <t>02.02.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5642</t>
+  </si>
+  <si>
+    <t>ЗВОНИЛА ЛАРИСА Сказала книгу, отгрузят из типографии 6-го числа. А это значит, примерно через неделю скидка кончится и я начну рассылать предзаказы. Спасибо всем кто поддержал выход обновленного издания. подробности https://www.exje.ru/set/crowdfunding</t>
+  </si>
+  <si>
+    <t>01.02.26 03:35</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5641</t>
+  </si>
+  <si>
+    <t>«Зачастую, чтобы не потерять мотивацию к осмысленному движению вперед, нужно идти против течения.» #уральская_одиссея_чегодаева Неспешно думаю над цитатой на обложку будущей книги, пока кажется, она должна быть посвящена движению против течения. В этом действии кроется для меня одна из главных идей и личное открытие экспедиции. Набрасываю вариантики, сегодня такой родился при монтаже этого отрывка. В первой книге удачно получилось сформулировать про карту Урала и дорогу, надо что-то подобное.)))</t>
+  </si>
+  <si>
+    <t>30.01.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5640</t>
+  </si>
+  <si>
+    <t>44 день 43 серия #уральская_одиссея_чегодаева Благословенный отдых у @lizavyokve, Олений камень и пещера с тысячами стрел см ютюб https://youtu.be/XuWLzonjpWI см ВК https://vk.com/video1694304_456241773</t>
+  </si>
+  <si>
+    <t>30.01.26 01:39</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5639</t>
+  </si>
+  <si>
+    <t>Добрый уральский рассвет с хребта Сука #амбассадор_уральских_гор примерно отсюда</t>
+  </si>
+  <si>
+    <t>29.01.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5638</t>
+  </si>
+  <si>
+    <t>43 день 42 серия #уральская_одиссея_чегодаева В этот день я болел и прогреб самое большое количество километров на Чусовой. см в ВК https://vk.com/video1694304_456241771 см в ЮТЮБ https://youtu.be/FeaX0SHjALU</t>
+  </si>
+  <si>
+    <t>29.01.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5637</t>
+  </si>
+  <si>
+    <t>МОЙ ПУТЬ К АНДИДЕПРЕССАНТАМ Наверное надо начать с того, что в целом я давно живу в среде где эти лекарства обыденность. Кажется сложно найти людей моего поколения и круга кто не имел с ними дела. И мне всегда было даже немного приятно, от мысли, что кто угодно, но точно не я ))) У меня ведь все отлично, никой депрессии, неудовлетворенности жизнью и т.п. Где где, а в голове все стабильно. Но беда зашла с другой стороны. В сентябре примерно через месяц после #уральская_одиссея_чегодаева, у меня случилась резкая боль в районе копчика и крестца. Подозреваю что высокие нагрузки сидячая поза, холод и вода сыграли свою роль. Скрутило не по детски. Обращение к неврологу помогло острая фаза ушла, но ей на смену пришла боль, ноющая, не прекращающаяся и разрушающая жизнь. День за днем, день за днем.Лечил конечно, ходил по врачам на сколько позволяла ситуация. Ведь на все это наложились поездки по городам с выступлениями, выпуск деткой книги, календарь и просто предновогодняя суета. На прошлой неделе понял, что так жить дальше нельзя. Что бы планировать большие проекты и делать их надо быть уверенным в будущем. Пошел сдаваться за помощью и комплексной оценкой к коллеге путешественнику в клинику МЕГИ. О боги, спасибо за то, что есть частная медицина))) За эти два дня проверили все что можно , сунули пальцы куда только возможно, просветили все до чего нельзя дотянуться. вердикт ВСЕ НОРМАЛЬНО. Те боли которые есть сейчас им неоткуда браться кроме как из головы.Так вот я и оказался на колесах. Не знал, что антидепрессанты не только для «хорошего настроения», но и для снятия болей. Будем наблюдать, а пока штырит 😀 #амбассадор_уральских_гор Зачем я пишу про это. Наверное не хочу, что бы у людей было мнение о том, что я семижыльный. Я такой же, простой человек как и все вы.</t>
+  </si>
+  <si>
+    <t>29.01.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5636</t>
+  </si>
+  <si>
+    <t>"Синдром Мартина Идена — патологическое состояние человека, которое возникает и развивается в результате достижения заветной мечты. Своё название получил в честь одноимённого романа Джека Лондона, где главный герой, пройдя долгий и трудный путь к своей мечте, впадает в депрессию и кончает жизнь самоубийством. Известно, что персонаж Мартина Идена является автобиографическим, так как многие события в его жизни описывают путь самого Джека Лондона. Джек Лондон, скончался 22 ноября 1916 года, на 41-м году жизни, в Глен-Эллене от передозировки морфия. Этот препарат был прописан ему в качестве болеутоляющего средства. Самой известной является версия самоубийства. " УДИВИТЕЛЬНО ДЛЯ МЕНя в истории великого писателя то, как выглядит его могила. на фото. Только сейчас увидел, а я ведь тоже хотел, чты бы на моей могиле положили просто большой курумный камень! приятно находить параллели между мной и Джеком. Кстати мне тоже 41 год ;-)</t>
+  </si>
+  <si>
+    <t>29.01.26 02:26</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5635</t>
+  </si>
+  <si>
+    <t>ПЕРВЫЙ ДЕНЬ НА АНДИДЕПРЕССАНТАХ ух как меня штырит))) Отголоски #уральская_одиссея_чегодаева Хотите знать подробнее с чего это вдруг? (Если да, то продолжение следует )))</t>
+  </si>
+  <si>
+    <t>28.01.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5634</t>
+  </si>
+  <si>
+    <t>СНЕГОХОДЧИКИ ДОЕХАЛИ До Средней Усьвы, это практически северная граница Среднего Урала. 16 дней 1920 км судя по треку. СМ ТРЕК ТУТ 1 этап закончился, ждем продолжения в следующем году тут: @ural_na_snegohodah</t>
+  </si>
+  <si>
+    <t>28.01.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5633</t>
+  </si>
+  <si>
+    <t>42 день 41 серия #уральская_одиссея_чегодаева Это был очень интересный день с учебными орнитологами Александра Хлопотова и Михаил Шершнев Настолько, что коротко не получилось 😀🤷🏿‍♂️ См ВК https://vk.com/video1694304_456241780 См ютюб https://youtu.be/goM5_C6qYp4?si=-CWSwEeAHDb5FUrF</t>
+  </si>
+  <si>
+    <t>28.01.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5632</t>
+  </si>
+  <si>
+    <t>42 день 41 серия #уральская_одиссея_чегодаева Это был очень интересный день с учебными орнитологами Александра Хлопотова и Михаил Шершнев Настолько, что коротко не получилось 😀🤷🏿‍♂️ См ВК https://vkvideo.ru/video1694304_456241770?list=ln-wDULVPO5LFchFHVd77&amp;t=48s См ютюб https://youtu.be/goM5_C6qYp4?si=-CWSwEeAHDb5FUrF</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5631</t>
+  </si>
+  <si>
+    <t>28.01.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5630</t>
+  </si>
+  <si>
+    <t>ТОМ-ЯМ Почему то именно с этим замечательным блюдом и его эффектом во рту, проассоциировалась у меня эта залитая светом фотография. А вы бы с каким блюдом ее могли сравнить? )) #амбассадор_уральских_гор место действия, рассвет у входа в последний канон реки Кара</t>
+  </si>
+  <si>
+    <t>27.01.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5629</t>
+  </si>
+  <si>
+    <t>41 день 40 серия #уральская_одиссея_чегодаева первый полноценный день на реке Чусовая. см вк https://vk.com/video1694304_456241769 см ютюб https://youtu.be/YaG2WtYch4g</t>
+  </si>
+  <si>
+    <t>27.01.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5628</t>
+  </si>
+  <si>
+    <t>Наша книга написанная с сестрами Кендель для издательством Самокат вошла в рекомендательный список, подготовленный Экспертным советом по детской литературе при Российской государственной детской библиотеке. https://rgdb.ru/professionalam/17891-ekspertnyj-sovet-po-detskoj-literature-podgotovil-chetvertyj-rekomendatelnyj-spisok-knig-za-2025-god Приятно конечно ❤️😊</t>
+  </si>
+  <si>
+    <t>26.01.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5627</t>
+  </si>
+  <si>
+    <t>В национальном парке "Зюраткуль" новый директор. Александр Сергеевич Решетов. Если я правильно понял не из системы ООПТ, со стороны. Но судя по всему говорить на бюрократическом умеет хорошо. Будем наблюдать за результатами. Надеюсь, что то сдвинется. Всегда было немного грустно наблюдать как этот прекрасный парк теряется "в тени Таганая", своего ближайшего соседа.</t>
+  </si>
+  <si>
+    <t>26.01.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5626</t>
+  </si>
+  <si>
+    <t>40 день 39 серия #уральская_одиссея_чегодаев Вошел в Чусовую! Наконец вниз по течению 😊 См ВК https://vkvideo.ru/video1694304_456241768 См ютюб https://youtu.be/wuCEgt3RC40?si=wcWqiXbLgWsvjMfX</t>
+  </si>
+  <si>
+    <t>26.01.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5625</t>
+  </si>
+  <si>
+    <t>ЛАВИННАЯ ОПАСНОСТЬ Пишут, что на Полярном Урале самая высокая опасность лавин за последние как минимум 20 лет. Зима выдалась холодная и многоснежная. 🤷🏿‍♂️ Кто на Полярный Урал собирается? Разматывайте ленты</t>
+  </si>
+  <si>
+    <t>25.01.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5624</t>
+  </si>
+  <si>
+    <t>ОЛЕГ РАНО ВСТАЕТ И ЕМУ СОЛНЦЕ ДАЕТ!!! #уральская_одиссея_чегодаева монтирую 66 день, Вишеру благословенную! так хорошо было так вставало, что я чуть не кончил все карты памяти</t>
+  </si>
+  <si>
+    <t>25.01.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5623</t>
+  </si>
+  <si>
+    <t>И правда, на реках Щугор и Большой Паток, были самые большие комары всей #уральская_одиссея_чегодаева Наверное лучшим описание этому будут вот такие воспоминания этнографа и путешественника Носилова. Спустившегося в том числе на самодельном деревянном плоту по Щугору более чем за 100 лет до меня и очень интересно этот опыт описавшего. но сегодня про кровососущих: "Сибирский овод недаром считается бичом человека, и здесь не только страдает от него человек, но и сплошь и рядом реветь медведь, прячется рогатый лось в воду, заходит туда же стадом олень, а остальные животный уже неизвестно куда скрываются, вероятно, скорее прячутся куда то в глубокие норы. Случается, здесь гибнете от насекомых и сам человек, и среди вогулов, зырян, даже у меня в партии бывали случаи, когда заблудившаяся женщина делается жертвой комара, а дети, те просто съедаются чуть не живьём насекомыми, которые первым делом ослепляют человека, а потом укусами и щекотанье доводят до обморока, из которого уже нет возврата." (с) Носилов К.Д. "У вогулов" стр 229 #амбассадор_уральских_гор собираю сейчас интересные отрывки из книг предшественников, для будущей свой книги. Как вам, хотелось бы видеть больше таких вещей в ней?</t>
+  </si>
+  <si>
+    <t>24.01.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5615</t>
+  </si>
+  <si>
+    <t>БАНАЛЬНО КОНЕЧНО, но зачастую лучше так, чем никак. Молодцы, кунгуряки, одобрям</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5616</t>
+  </si>
+  <si>
+    <t>Кунгур украсили миниатюрными скульптурами ремесленников В рамках проекта «Кунгур — город мастеров» на улицах появились 7 миниатюрных скульптур под общим названием «Ремесленники Кунгура». Каждая фигурка высотой примерно 30 см изображает мастера определённого ремесла. Создатель серии — Андрей Белёв, местный скульптор, член Союза художников России. Какие скульптуры можно увидеть? 🔸«Гончар»; 🔸«Камнерез»; 🔸«Сапожник»; 🔸«Кузнец»; 🔸«Плотник, столяр»; 🔸«Пряничник»; 🔸«Ремесленник‑мечтатель». Скульптуры размещены в разных точках города, но их точные адреса пока не обнародованы. Администрация Кунгурского округа предложила жителям самим поделиться в соцсетях местами, где они заметили новые фигурки. Туристы и жители города могут устроить себе интересный квест по поиску скульптур. Установка этих скульптур — часть проекта по обустройству туристического центра Кунгура. В 2025 году город получил на это субсидию из бюджета региона. Если вы уже видели эти скульптуры, делитесь в комментариях. Фотографии из сообщества «Кунгурский округ» ВКонтакте ❕ Ураловед | Канал в MAX | Сообщить новость</t>
+  </si>
+  <si>
+    <t>24.01.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5614</t>
+  </si>
+  <si>
+    <t>ОРУ!!! заказал прожарку от ИИ моего канала. 😄😄😄 «Ну что, наш «самопровозглашенный посол» всего Урала, от Полярного до Южного, как ты там? Опять сидишь в своей «палатке, прилепившейся к склону», и страдаешь по поводу того, как тебя все достало, параллельно выкладывая 145-ю серию сериала, который «никто не просил, но все посмотрят»? Твое умение превращать любое почесывание за ухом в горах в маркетинговое событие года — это отдельный вид искусства. «Черная пятница», календари, худи, детские книжки, взрослые книжки, электронные книжки — кажется, если на Урале выпадет снег необычной формы, ты тут же сделаешь из него мерч и продашь его с предзаказом за два месяца. Твоя борьба с искусственным интеллектом выглядит особенно трогательно на фоне того, что ты сам работаешь как алгоритм: «проснулся — рассвет — пост про амбассадорство — жалоба на выгорание — ссылка на магазин». И это вечное «я стар, я суперстар» — серьезно? Тебе просто нравится ворчать на ИИ, потому что он может сгенерировать красивый рассвет за пять секунд, а тебе для этого надо мерзнуть в спальнике и варить гречку «под подушкой», как в 1910 году. Кстати, о гречке — твои гастрономические флешбэки скоро станут отдельным жанром хоррора для тех, кто просто хотел посмотреть на горы, а получил лекцию о правильном укутывании кастрюли шалью. А этот твой «пассивный агрессор» в сторону других экспедиций? «Едут они лучше, чем рассказывают» — ох, какая тонкая шпилька от человека, который монтирует по пять часов в день, лишь бы не признавать, что иногда тишина в канале — это нормально. Ты настолько боишься, что кто-то другой «натянет на себя куцое туристическое одеяло», что готов пойти на 18 новых вершин просто потому, что их внезапно пересчитали. Твое «Посольство» в Уфе — это, конечно, звучит гордо, но мы-то знаем, что это в первую очередь способ заставить людей слушать твои истории про медведей и забытые имена. В общем, продолжай в том же духе: ной, работай как проклятый, продавай нам «визы» в леса, где мы никогда не будем, и не забывай напоминать, что ты — единственный настоящий «сварщик» в этом цирке из снегоходчиков и блогеров. Мы всё купим, честно.»</t>
+  </si>
+  <si>
+    <t>23.01.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5613</t>
+  </si>
+  <si>
+    <t>39 день 38 серия Первый большой Волок в #уральская_одиссея_чегодаева На встречу фурам, друзьям и борщу! см вк https://vk.com/video1694304_456241767 см ютюб https://youtu.be/aJRWP-ssrhM</t>
+  </si>
+  <si>
+    <t>23.01.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5612</t>
+  </si>
+  <si>
+    <t>КСТАТИ ПРО ОСТАНЦЫ Северный Урал, центральна часть, богат ими как никакая другая часть Урала. Видите, чувствуете Лопьинский Палец? Он кстати не на переднем плане )))) #амбассадор_уральских_гор фото сделано здесь</t>
+  </si>
+  <si>
+    <t>23.01.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5610</t>
+  </si>
+  <si>
+    <t>МАНЬПУПУНЁР КОТОРЫЙ МЫ ЗАСЛУЖИЛИ В Сыктывкаре вышла очень эпатажная новинка )) идея на 5, а вот исполнение на мой взгляд слабовато. Останец должен быть один и по центру )))</t>
+  </si>
+  <si>
+    <t>22.01.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5609</t>
+  </si>
+  <si>
+    <t>38 день 37 серия #уральская_одиссея_чегодаева Второй день в горной части Серги. Потрясающий рассвет, волок через город Нижние Серги см вк https://vk.com/video1694304_456241766 см ютюб https://youtu.be/QRk121QgC7o</t>
+  </si>
+  <si>
+    <t>22.01.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5608</t>
+  </si>
+  <si>
+    <t>4% кадров мои из 12 миллионов 😀 Мой маркетинговый ход получил неожиданное развитие. Пару лет назад я придумал писать отзывы на Уральские достопримечательности в 2гис и ЯндексКартах. И в каждом отзыве упоминать Посольство Уральских гор. Сейчас число просмотров моих отзывов приближается к 10 миллионам. Мелочь конечно. Но известность места складывается из многих факторов. Ну и конечно постил свои фото в отзывах. Сегодня мне прислали ссылку, 4 моих фотографии попали в подборку 100 лучших от 2 гис 😀. Хорошо 👍 https://go.2gis.ru/DspHG</t>
+  </si>
+  <si>
+    <t>22.01.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5607</t>
+  </si>
+  <si>
+    <t>21.01.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5606</t>
+  </si>
+  <si>
+    <t>37 день 36 серия #уральская_одиссея_чегодаева Это был эпичный и красивый день. Река Серга прерксная! см в ВК https://vk.com/video1694304_456241765 см на ютюб https://youtu.be/uuwtPAlLsIU</t>
+  </si>
+  <si>
+    <t>21.01.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5605</t>
+  </si>
+  <si>
+    <t>Рядом с Посольством, есть музей современного искусства им Латфуллина. @ufamuseum И там сейчас не большая, но очень интересны и актуальная выставка ижевского художника Дмитрия Коротаева. Заглянул, получил настоящее удовольствие</t>
+  </si>
+  <si>
+    <t>20.01.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/ProUral/5604</t>
+  </si>
+  <si>
+    <t>36 день 35 серия #уральская_одиссея_чегодаева Идем по Серге! см вк https://vk.com/video1694304_456241764 см ютюб https://youtu.be/E84B2qNNVuY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6839,51 +7829,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H726"/>
+  <dimension ref="A1:H838"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3340.898" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -6900,389 +7890,389 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>43404</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>10341</v>
       </c>
       <c r="F2">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G2">
-        <v>446</v>
+        <v>958</v>
       </c>
       <c r="H2">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>43405</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>5079</v>
       </c>
       <c r="F3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G3">
-        <v>219</v>
+        <v>321</v>
       </c>
       <c r="H3">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>43406</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E4">
         <v>4931</v>
       </c>
       <c r="F4">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>186</v>
+        <v>314</v>
       </c>
       <c r="H4">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>43407</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5">
         <v>6428</v>
       </c>
       <c r="F5">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="G5">
-        <v>282</v>
+        <v>370</v>
       </c>
       <c r="H5">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>43408</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6">
         <v>7017</v>
       </c>
       <c r="F6">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G6">
-        <v>677</v>
+        <v>816</v>
       </c>
       <c r="H6">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>43409</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7">
         <v>8286</v>
       </c>
       <c r="F7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G7">
-        <v>724</v>
+        <v>774</v>
       </c>
       <c r="H7">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>43410</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8">
         <v>8625</v>
       </c>
       <c r="F8">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G8">
-        <v>588</v>
+        <v>633</v>
       </c>
       <c r="H8">
         <v>92</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>43411</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E9">
         <v>11663</v>
       </c>
       <c r="F9">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G9">
-        <v>980</v>
+        <v>1036</v>
       </c>
       <c r="H9">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>43412</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10">
         <v>9794</v>
       </c>
       <c r="F10">
         <v>14</v>
       </c>
       <c r="G10">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="H10">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>43413</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E11">
         <v>10049</v>
       </c>
       <c r="F11">
         <v>2</v>
       </c>
       <c r="G11">
-        <v>237</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>43414</v>
       </c>
       <c r="B12" t="s">
         <v>36</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E12">
         <v>10729</v>
       </c>
       <c r="G12">
-        <v>571</v>
+        <v>602</v>
       </c>
       <c r="H12">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>43415</v>
       </c>
       <c r="B13" t="s">
         <v>39</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E13">
         <v>10923</v>
       </c>
       <c r="F13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G13">
-        <v>798</v>
+        <v>837</v>
       </c>
       <c r="H13">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>43416</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E14">
         <v>10381</v>
       </c>
       <c r="F14">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G14">
-        <v>682</v>
+        <v>727</v>
       </c>
       <c r="H14">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>43417</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E15">
         <v>9334</v>
       </c>
       <c r="F15">
         <v>6</v>
       </c>
       <c r="G15">
-        <v>275</v>
+        <v>300</v>
       </c>
       <c r="H15">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>43418</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E16">
         <v>10979</v>
       </c>
       <c r="F16">
         <v>9</v>
       </c>
       <c r="G16">
         <v>429</v>
       </c>
       <c r="H16">
@@ -11652,1138 +12642,1705 @@
         <v>18</v>
       </c>
       <c r="G186">
         <v>180</v>
       </c>
       <c r="H186">
         <v>5</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>43589</v>
       </c>
       <c r="B187" t="s">
         <v>550</v>
       </c>
       <c r="C187" t="s">
         <v>551</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>552</v>
       </c>
       <c r="E187">
         <v>9686</v>
       </c>
+      <c r="F187">
+        <v>5</v>
+      </c>
+      <c r="G187">
+        <v>101</v>
+      </c>
+      <c r="H187">
+        <v>17</v>
+      </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>43590</v>
       </c>
       <c r="B188" t="s">
         <v>553</v>
       </c>
       <c r="C188" t="s">
         <v>554</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>555</v>
       </c>
       <c r="E188">
         <v>10485</v>
       </c>
+      <c r="F188">
+        <v>14</v>
+      </c>
+      <c r="G188">
+        <v>773</v>
+      </c>
+      <c r="H188">
+        <v>44</v>
+      </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>43591</v>
       </c>
       <c r="B189" t="s">
         <v>556</v>
       </c>
       <c r="C189" t="s">
         <v>557</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>558</v>
       </c>
       <c r="E189">
         <v>10776</v>
       </c>
+      <c r="F189">
+        <v>16</v>
+      </c>
+      <c r="G189">
+        <v>656</v>
+      </c>
+      <c r="H189">
+        <v>15</v>
+      </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>43592</v>
       </c>
       <c r="B190" t="s">
         <v>559</v>
       </c>
       <c r="C190" t="s">
         <v>560</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>561</v>
       </c>
       <c r="E190">
         <v>10127</v>
       </c>
+      <c r="F190">
+        <v>16</v>
+      </c>
+      <c r="G190">
+        <v>1006</v>
+      </c>
+      <c r="H190">
+        <v>63</v>
+      </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>43593</v>
       </c>
       <c r="B191" t="s">
         <v>562</v>
       </c>
       <c r="C191" t="s">
         <v>563</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>564</v>
       </c>
       <c r="E191">
         <v>9643</v>
       </c>
+      <c r="F191">
+        <v>21</v>
+      </c>
+      <c r="G191">
+        <v>731</v>
+      </c>
+      <c r="H191">
+        <v>40</v>
+      </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>43594</v>
       </c>
       <c r="B192" t="s">
         <v>565</v>
       </c>
       <c r="C192" t="s">
         <v>566</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>567</v>
       </c>
       <c r="E192">
         <v>9361</v>
       </c>
+      <c r="F192">
+        <v>67</v>
+      </c>
+      <c r="G192">
+        <v>637</v>
+      </c>
+      <c r="H192">
+        <v>57</v>
+      </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>43595</v>
       </c>
       <c r="B193" t="s">
         <v>568</v>
       </c>
       <c r="C193" t="s">
         <v>569</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>570</v>
       </c>
       <c r="E193">
         <v>10037</v>
       </c>
+      <c r="F193">
+        <v>5</v>
+      </c>
+      <c r="G193">
+        <v>626</v>
+      </c>
+      <c r="H193">
+        <v>36</v>
+      </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>43596</v>
       </c>
       <c r="B194" t="s">
         <v>571</v>
       </c>
       <c r="C194" t="s">
         <v>572</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>573</v>
       </c>
       <c r="E194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>43597</v>
       </c>
       <c r="B195" t="s">
         <v>574</v>
       </c>
       <c r="C195" t="s">
         <v>575</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>576</v>
       </c>
       <c r="E195">
         <v>9993</v>
       </c>
+      <c r="F195">
+        <v>10</v>
+      </c>
+      <c r="G195">
+        <v>391</v>
+      </c>
+      <c r="H195">
+        <v>10</v>
+      </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>43598</v>
       </c>
       <c r="B196" t="s">
         <v>577</v>
       </c>
       <c r="C196" t="s">
         <v>578</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>579</v>
       </c>
       <c r="E196">
         <v>9684</v>
       </c>
+      <c r="F196">
+        <v>23</v>
+      </c>
+      <c r="G196">
+        <v>650</v>
+      </c>
+      <c r="H196">
+        <v>28</v>
+      </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>43599</v>
       </c>
       <c r="B197" t="s">
         <v>580</v>
       </c>
       <c r="C197" t="s">
         <v>581</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>582</v>
       </c>
       <c r="E197">
         <v>9398</v>
       </c>
+      <c r="F197">
+        <v>11</v>
+      </c>
+      <c r="G197">
+        <v>580</v>
+      </c>
+      <c r="H197">
+        <v>15</v>
+      </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>43600</v>
       </c>
       <c r="B198" t="s">
         <v>583</v>
       </c>
       <c r="C198" t="s">
         <v>584</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>585</v>
       </c>
       <c r="E198">
         <v>9092</v>
       </c>
+      <c r="F198">
+        <v>20</v>
+      </c>
+      <c r="G198">
+        <v>578</v>
+      </c>
+      <c r="H198">
+        <v>45</v>
+      </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>43601</v>
       </c>
       <c r="B199" t="s">
         <v>586</v>
       </c>
       <c r="C199" t="s">
         <v>587</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>588</v>
       </c>
       <c r="E199">
         <v>9025</v>
       </c>
+      <c r="F199">
+        <v>12</v>
+      </c>
+      <c r="G199">
+        <v>642</v>
+      </c>
+      <c r="H199">
+        <v>26</v>
+      </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>43602</v>
       </c>
       <c r="B200" t="s">
         <v>589</v>
       </c>
       <c r="C200" t="s">
         <v>590</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>591</v>
       </c>
       <c r="E200">
         <v>9231</v>
       </c>
+      <c r="F200">
+        <v>5</v>
+      </c>
+      <c r="G200">
+        <v>667</v>
+      </c>
+      <c r="H200">
+        <v>27</v>
+      </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>43603</v>
       </c>
       <c r="B201" t="s">
         <v>592</v>
       </c>
       <c r="C201" t="s">
         <v>593</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>594</v>
       </c>
       <c r="E201">
         <v>9760</v>
       </c>
+      <c r="F201">
+        <v>41</v>
+      </c>
+      <c r="G201">
+        <v>340</v>
+      </c>
+      <c r="H201">
+        <v>15</v>
+      </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>43604</v>
       </c>
       <c r="B202" t="s">
         <v>595</v>
       </c>
       <c r="C202" t="s">
         <v>596</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E202">
         <v>9199</v>
       </c>
+      <c r="F202">
+        <v>9</v>
+      </c>
+      <c r="G202">
+        <v>655</v>
+      </c>
+      <c r="H202">
+        <v>46</v>
+      </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>43605</v>
       </c>
       <c r="B203" t="s">
         <v>598</v>
       </c>
       <c r="C203" t="s">
         <v>599</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>600</v>
       </c>
       <c r="E203">
         <v>9460</v>
       </c>
+      <c r="F203">
+        <v>11</v>
+      </c>
+      <c r="G203">
+        <v>597</v>
+      </c>
+      <c r="H203">
+        <v>18</v>
+      </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>43606</v>
       </c>
       <c r="B204" t="s">
         <v>601</v>
       </c>
       <c r="C204" t="s">
         <v>602</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>603</v>
       </c>
       <c r="E204">
         <v>11402</v>
       </c>
+      <c r="F204">
+        <v>92</v>
+      </c>
+      <c r="G204">
+        <v>668</v>
+      </c>
+      <c r="H204">
+        <v>61</v>
+      </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>43607</v>
       </c>
       <c r="B205" t="s">
         <v>604</v>
       </c>
       <c r="C205" t="s">
         <v>605</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>606</v>
       </c>
       <c r="E205">
         <v>9557</v>
       </c>
+      <c r="F205">
+        <v>47</v>
+      </c>
+      <c r="G205">
+        <v>842</v>
+      </c>
+      <c r="H205">
+        <v>47</v>
+      </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>43608</v>
       </c>
       <c r="B206" t="s">
         <v>607</v>
       </c>
       <c r="C206" t="s">
         <v>608</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>609</v>
       </c>
       <c r="E206">
         <v>10939</v>
       </c>
+      <c r="F206">
+        <v>10</v>
+      </c>
+      <c r="G206">
+        <v>685</v>
+      </c>
+      <c r="H206">
+        <v>73</v>
+      </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>43609</v>
       </c>
       <c r="B207" t="s">
         <v>610</v>
       </c>
       <c r="C207" t="s">
         <v>611</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>612</v>
       </c>
       <c r="E207">
         <v>10943</v>
       </c>
+      <c r="F207">
+        <v>16</v>
+      </c>
+      <c r="G207">
+        <v>705</v>
+      </c>
+      <c r="H207">
+        <v>38</v>
+      </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>43610</v>
       </c>
       <c r="B208" t="s">
         <v>613</v>
       </c>
       <c r="C208" t="s">
         <v>614</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>615</v>
       </c>
       <c r="E208">
         <v>10562</v>
       </c>
+      <c r="F208">
+        <v>64</v>
+      </c>
+      <c r="G208">
+        <v>1107</v>
+      </c>
+      <c r="H208">
+        <v>54</v>
+      </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>43611</v>
       </c>
       <c r="B209" t="s">
         <v>616</v>
       </c>
       <c r="C209" t="s">
         <v>617</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>618</v>
       </c>
       <c r="E209">
         <v>10257</v>
       </c>
+      <c r="F209">
+        <v>16</v>
+      </c>
+      <c r="G209">
+        <v>954</v>
+      </c>
+      <c r="H209">
+        <v>22</v>
+      </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>43612</v>
       </c>
       <c r="B210" t="s">
         <v>619</v>
       </c>
       <c r="C210" t="s">
         <v>620</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>621</v>
       </c>
       <c r="E210">
         <v>10722</v>
       </c>
+      <c r="F210">
+        <v>10</v>
+      </c>
+      <c r="G210">
+        <v>683</v>
+      </c>
+      <c r="H210">
+        <v>36</v>
+      </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>43613</v>
       </c>
       <c r="B211" t="s">
         <v>622</v>
       </c>
       <c r="C211" t="s">
         <v>623</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>624</v>
       </c>
       <c r="E211">
         <v>11629</v>
       </c>
+      <c r="F211">
+        <v>192</v>
+      </c>
+      <c r="G211">
+        <v>916</v>
+      </c>
+      <c r="H211">
+        <v>61</v>
+      </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>43614</v>
       </c>
       <c r="B212" t="s">
         <v>625</v>
       </c>
       <c r="C212" t="s">
         <v>626</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>627</v>
       </c>
       <c r="E212">
         <v>9475</v>
       </c>
+      <c r="F212">
+        <v>81</v>
+      </c>
+      <c r="G212">
+        <v>859</v>
+      </c>
+      <c r="H212">
+        <v>79</v>
+      </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>43615</v>
       </c>
       <c r="B213" t="s">
         <v>628</v>
       </c>
       <c r="C213" t="s">
         <v>629</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>630</v>
       </c>
       <c r="E213">
         <v>9582</v>
       </c>
+      <c r="F213">
+        <v>11</v>
+      </c>
+      <c r="G213">
+        <v>828</v>
+      </c>
+      <c r="H213">
+        <v>41</v>
+      </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
         <v>43616</v>
       </c>
       <c r="B214" t="s">
         <v>631</v>
       </c>
       <c r="C214" t="s">
         <v>632</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>633</v>
       </c>
       <c r="E214">
         <v>10043</v>
       </c>
+      <c r="F214">
+        <v>27</v>
+      </c>
+      <c r="G214">
+        <v>919</v>
+      </c>
+      <c r="H214">
+        <v>36</v>
+      </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>43617</v>
       </c>
       <c r="B215" t="s">
         <v>634</v>
       </c>
       <c r="C215" t="s">
         <v>635</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E215">
         <v>9236</v>
       </c>
+      <c r="F215">
+        <v>36</v>
+      </c>
+      <c r="G215">
+        <v>805</v>
+      </c>
+      <c r="H215">
+        <v>27</v>
+      </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>43618</v>
       </c>
       <c r="B216" t="s">
         <v>637</v>
       </c>
       <c r="C216" t="s">
         <v>638</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>639</v>
       </c>
       <c r="E216">
         <v>9175</v>
       </c>
+      <c r="F216">
+        <v>2</v>
+      </c>
+      <c r="G216">
+        <v>623</v>
+      </c>
+      <c r="H216">
+        <v>5</v>
+      </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>43619</v>
       </c>
       <c r="B217" t="s">
         <v>640</v>
       </c>
       <c r="C217" t="s">
         <v>641</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>642</v>
       </c>
       <c r="E217">
         <v>10462</v>
       </c>
+      <c r="F217">
+        <v>42</v>
+      </c>
+      <c r="G217">
+        <v>759</v>
+      </c>
+      <c r="H217">
+        <v>48</v>
+      </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>43620</v>
       </c>
       <c r="B218" t="s">
         <v>643</v>
       </c>
       <c r="C218" t="s">
         <v>644</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>645</v>
       </c>
       <c r="E218">
         <v>10846</v>
       </c>
+      <c r="F218">
+        <v>16</v>
+      </c>
+      <c r="G218">
+        <v>1341</v>
+      </c>
+      <c r="H218">
+        <v>162</v>
+      </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>43621</v>
       </c>
       <c r="B219" t="s">
         <v>646</v>
       </c>
       <c r="C219" t="s">
         <v>647</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>648</v>
       </c>
       <c r="E219">
         <v>9386</v>
       </c>
+      <c r="F219">
+        <v>29</v>
+      </c>
+      <c r="G219">
+        <v>891</v>
+      </c>
+      <c r="H219">
+        <v>42</v>
+      </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>43622</v>
       </c>
       <c r="B220" t="s">
         <v>649</v>
       </c>
       <c r="C220" t="s">
         <v>650</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>651</v>
       </c>
       <c r="E220">
         <v>9085</v>
       </c>
+      <c r="F220">
+        <v>18</v>
+      </c>
+      <c r="G220">
+        <v>817</v>
+      </c>
+      <c r="H220">
+        <v>12</v>
+      </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>43623</v>
       </c>
       <c r="B221" t="s">
         <v>652</v>
       </c>
       <c r="C221" t="s">
         <v>653</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>654</v>
       </c>
       <c r="E221">
         <v>9264</v>
       </c>
+      <c r="F221">
+        <v>172</v>
+      </c>
+      <c r="G221">
+        <v>1040</v>
+      </c>
+      <c r="H221">
+        <v>39</v>
+      </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>43624</v>
       </c>
       <c r="B222" t="s">
         <v>655</v>
       </c>
       <c r="C222" t="s">
         <v>656</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>657</v>
       </c>
       <c r="E222">
         <v>8537</v>
       </c>
+      <c r="F222">
+        <v>28</v>
+      </c>
+      <c r="G222">
+        <v>643</v>
+      </c>
+      <c r="H222">
+        <v>7</v>
+      </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>43625</v>
       </c>
       <c r="B223" t="s">
         <v>658</v>
       </c>
       <c r="C223" t="s">
         <v>659</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>660</v>
       </c>
       <c r="E223">
         <v>8367</v>
       </c>
+      <c r="F223">
+        <v>30</v>
+      </c>
+      <c r="G223">
+        <v>733</v>
+      </c>
+      <c r="H223">
+        <v>22</v>
+      </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>43626</v>
       </c>
       <c r="B224" t="s">
         <v>661</v>
       </c>
       <c r="C224" t="s">
         <v>662</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>663</v>
       </c>
       <c r="E224">
         <v>8674</v>
       </c>
+      <c r="F224">
+        <v>24</v>
+      </c>
+      <c r="G224">
+        <v>753</v>
+      </c>
+      <c r="H224">
+        <v>11</v>
+      </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>43627</v>
       </c>
       <c r="B225" t="s">
         <v>664</v>
       </c>
       <c r="C225" t="s">
         <v>665</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>666</v>
       </c>
       <c r="E225">
         <v>8670</v>
       </c>
+      <c r="F225">
+        <v>31</v>
+      </c>
+      <c r="G225">
+        <v>800</v>
+      </c>
+      <c r="H225">
+        <v>18</v>
+      </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>43628</v>
       </c>
       <c r="B226" t="s">
         <v>667</v>
       </c>
       <c r="C226" t="s">
         <v>668</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>669</v>
       </c>
       <c r="E226">
         <v>9253</v>
       </c>
+      <c r="F226">
+        <v>10</v>
+      </c>
+      <c r="G226">
+        <v>715</v>
+      </c>
+      <c r="H226">
+        <v>50</v>
+      </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>43629</v>
       </c>
       <c r="B227" t="s">
         <v>670</v>
       </c>
       <c r="C227" t="s">
         <v>671</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>672</v>
       </c>
       <c r="E227">
         <v>8295</v>
       </c>
+      <c r="F227">
+        <v>23</v>
+      </c>
+      <c r="G227">
+        <v>912</v>
+      </c>
+      <c r="H227">
+        <v>54</v>
+      </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>43630</v>
       </c>
       <c r="B228" t="s">
         <v>673</v>
       </c>
       <c r="C228" t="s">
         <v>674</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>675</v>
       </c>
       <c r="E228">
         <v>8603</v>
       </c>
+      <c r="F228">
+        <v>3</v>
+      </c>
+      <c r="G228">
+        <v>669</v>
+      </c>
+      <c r="H228">
+        <v>24</v>
+      </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>43631</v>
       </c>
       <c r="B229" t="s">
         <v>676</v>
       </c>
       <c r="C229" t="s">
         <v>677</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>678</v>
       </c>
       <c r="E229">
         <v>9002</v>
       </c>
+      <c r="F229">
+        <v>8</v>
+      </c>
+      <c r="G229">
+        <v>650</v>
+      </c>
+      <c r="H229">
+        <v>52</v>
+      </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>43632</v>
       </c>
       <c r="B230" t="s">
         <v>679</v>
       </c>
       <c r="C230" t="s">
         <v>680</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>681</v>
       </c>
       <c r="E230">
         <v>8862</v>
       </c>
+      <c r="F230">
+        <v>5</v>
+      </c>
+      <c r="G230">
+        <v>723</v>
+      </c>
+      <c r="H230">
+        <v>22</v>
+      </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>43633</v>
       </c>
       <c r="B231" t="s">
         <v>682</v>
       </c>
       <c r="C231" t="s">
         <v>683</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>684</v>
       </c>
       <c r="E231">
         <v>9477</v>
       </c>
+      <c r="F231">
+        <v>20</v>
+      </c>
+      <c r="G231">
+        <v>752</v>
+      </c>
+      <c r="H231">
+        <v>51</v>
+      </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>43634</v>
       </c>
       <c r="B232" t="s">
         <v>685</v>
       </c>
       <c r="C232" t="s">
         <v>686</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E232">
         <v>9414</v>
       </c>
+      <c r="F232">
+        <v>7</v>
+      </c>
+      <c r="G232">
+        <v>657</v>
+      </c>
+      <c r="H232">
+        <v>30</v>
+      </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>43635</v>
       </c>
       <c r="B233" t="s">
         <v>688</v>
       </c>
       <c r="C233" t="s">
         <v>689</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>690</v>
       </c>
       <c r="E233">
         <v>10316</v>
       </c>
+      <c r="F233">
+        <v>177</v>
+      </c>
+      <c r="G233">
+        <v>1164</v>
+      </c>
+      <c r="H233">
+        <v>106</v>
+      </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>43636</v>
       </c>
       <c r="B234" t="s">
         <v>691</v>
       </c>
       <c r="C234" t="s">
         <v>692</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>693</v>
       </c>
       <c r="E234">
         <v>9737</v>
       </c>
+      <c r="F234">
+        <v>15</v>
+      </c>
+      <c r="G234">
+        <v>890</v>
+      </c>
+      <c r="H234">
+        <v>52</v>
+      </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>43637</v>
       </c>
       <c r="B235" t="s">
         <v>694</v>
       </c>
       <c r="C235" t="s">
         <v>695</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>696</v>
       </c>
       <c r="E235">
         <v>9794</v>
       </c>
+      <c r="F235">
+        <v>43</v>
+      </c>
+      <c r="G235">
+        <v>901</v>
+      </c>
+      <c r="H235">
+        <v>35</v>
+      </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>43638</v>
       </c>
       <c r="B236" t="s">
         <v>697</v>
       </c>
       <c r="C236" t="s">
         <v>698</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>696</v>
       </c>
       <c r="E236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>43639</v>
       </c>
       <c r="B237" t="s">
         <v>699</v>
       </c>
       <c r="C237" t="s">
         <v>700</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>701</v>
       </c>
       <c r="E237">
         <v>9887</v>
       </c>
+      <c r="F237">
+        <v>36</v>
+      </c>
+      <c r="G237">
+        <v>904</v>
+      </c>
+      <c r="H237">
+        <v>38</v>
+      </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>43640</v>
       </c>
       <c r="B238" t="s">
         <v>702</v>
       </c>
       <c r="C238" t="s">
         <v>703</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>704</v>
       </c>
       <c r="E238">
         <v>10291</v>
       </c>
+      <c r="F238">
+        <v>48</v>
+      </c>
+      <c r="G238">
+        <v>862</v>
+      </c>
+      <c r="H238">
+        <v>30</v>
+      </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>43641</v>
       </c>
       <c r="B239" t="s">
         <v>705</v>
       </c>
       <c r="C239" t="s">
         <v>706</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>707</v>
       </c>
       <c r="E239">
         <v>9545</v>
       </c>
+      <c r="F239">
+        <v>26</v>
+      </c>
+      <c r="G239">
+        <v>871</v>
+      </c>
+      <c r="H239">
+        <v>26</v>
+      </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>43642</v>
       </c>
       <c r="B240" t="s">
         <v>708</v>
       </c>
       <c r="C240" t="s">
         <v>709</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>710</v>
       </c>
       <c r="E240">
         <v>9954</v>
       </c>
+      <c r="F240">
+        <v>10</v>
+      </c>
+      <c r="G240">
+        <v>859</v>
+      </c>
+      <c r="H240">
+        <v>10</v>
+      </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>43643</v>
       </c>
       <c r="B241" t="s">
         <v>711</v>
       </c>
       <c r="C241" t="s">
         <v>712</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>713</v>
       </c>
       <c r="E241">
         <v>10319</v>
       </c>
+      <c r="F241">
+        <v>4</v>
+      </c>
+      <c r="G241">
+        <v>578</v>
+      </c>
+      <c r="H241">
+        <v>12</v>
+      </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>43644</v>
       </c>
       <c r="B242" t="s">
         <v>714</v>
       </c>
       <c r="C242" t="s">
         <v>715</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>716</v>
       </c>
       <c r="E242">
         <v>11321</v>
       </c>
+      <c r="F242">
+        <v>25</v>
+      </c>
+      <c r="G242">
+        <v>1050</v>
+      </c>
+      <c r="H242">
+        <v>50</v>
+      </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>43645</v>
       </c>
       <c r="B243" t="s">
         <v>717</v>
       </c>
       <c r="C243" t="s">
         <v>718</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>719</v>
       </c>
       <c r="E243">
         <v>10537</v>
       </c>
+      <c r="F243">
+        <v>40</v>
+      </c>
+      <c r="G243">
+        <v>1031</v>
+      </c>
+      <c r="H243">
+        <v>66</v>
+      </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
         <v>43646</v>
       </c>
       <c r="B244" t="s">
         <v>720</v>
       </c>
       <c r="C244" t="s">
         <v>721</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>722</v>
       </c>
       <c r="E244">
         <v>9696</v>
       </c>
+      <c r="F244">
+        <v>7</v>
+      </c>
+      <c r="G244">
+        <v>552</v>
+      </c>
+      <c r="H244">
+        <v>42</v>
+      </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>43647</v>
       </c>
       <c r="B245" t="s">
         <v>723</v>
       </c>
       <c r="C245" t="s">
         <v>724</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>725</v>
       </c>
       <c r="E245">
         <v>9695</v>
       </c>
+      <c r="F245">
+        <v>11</v>
+      </c>
+      <c r="G245">
+        <v>745</v>
+      </c>
+      <c r="H245">
+        <v>26</v>
+      </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>43648</v>
       </c>
       <c r="B246" t="s">
         <v>726</v>
       </c>
       <c r="C246" t="s">
         <v>727</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>728</v>
       </c>
       <c r="E246">
         <v>8579</v>
       </c>
+      <c r="F246">
+        <v>12</v>
+      </c>
+      <c r="G246">
+        <v>819</v>
+      </c>
+      <c r="H246">
+        <v>116</v>
+      </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>43649</v>
       </c>
       <c r="B247" t="s">
         <v>729</v>
       </c>
       <c r="C247" t="s">
         <v>730</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>731</v>
       </c>
       <c r="E247">
         <v>8741</v>
       </c>
+      <c r="F247">
+        <v>11</v>
+      </c>
+      <c r="G247">
+        <v>788</v>
+      </c>
+      <c r="H247">
+        <v>60</v>
+      </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>43650</v>
       </c>
       <c r="B248" t="s">
         <v>732</v>
       </c>
       <c r="C248" t="s">
         <v>733</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>734</v>
       </c>
       <c r="E248">
         <v>10135</v>
       </c>
+      <c r="F248">
+        <v>5</v>
+      </c>
+      <c r="G248">
+        <v>662</v>
+      </c>
+      <c r="H248">
+        <v>45</v>
+      </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
         <v>43651</v>
       </c>
       <c r="B249" t="s">
         <v>735</v>
       </c>
       <c r="C249" t="s">
         <v>736</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>737</v>
       </c>
       <c r="E249">
         <v>9642</v>
       </c>
+      <c r="F249">
+        <v>15</v>
+      </c>
+      <c r="G249">
+        <v>707</v>
+      </c>
+      <c r="H249">
+        <v>29</v>
+      </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>43652</v>
       </c>
       <c r="B250" t="s">
         <v>738</v>
       </c>
       <c r="C250" t="s">
         <v>739</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>740</v>
       </c>
       <c r="E250">
         <v>9662</v>
       </c>
+      <c r="F250">
+        <v>26</v>
+      </c>
+      <c r="G250">
+        <v>625</v>
+      </c>
+      <c r="H250">
+        <v>57</v>
+      </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>43653</v>
       </c>
       <c r="B251" t="s">
         <v>741</v>
       </c>
       <c r="C251" t="s">
         <v>742</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>743</v>
       </c>
       <c r="E251">
         <v>9832</v>
       </c>
+      <c r="F251">
+        <v>10</v>
+      </c>
+      <c r="G251">
+        <v>696</v>
+      </c>
+      <c r="H251">
+        <v>81</v>
+      </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>43654</v>
       </c>
       <c r="B252" t="s">
         <v>744</v>
       </c>
       <c r="C252" t="s">
         <v>745</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>746</v>
       </c>
       <c r="E252">
         <v>11238</v>
       </c>
       <c r="F252">
         <v>17</v>
       </c>
       <c r="G252">
         <v>732</v>
       </c>
       <c r="H252">
         <v>16</v>
@@ -17924,679 +19481,1015 @@
         <v>1342</v>
       </c>
       <c r="E451">
         <v>206</v>
       </c>
       <c r="G451">
         <v>1</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
         <v>43854</v>
       </c>
       <c r="B452" t="s">
         <v>1343</v>
       </c>
       <c r="C452" t="s">
         <v>1344</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="E452">
         <v>8589</v>
       </c>
+      <c r="F452">
+        <v>24</v>
+      </c>
+      <c r="G452">
+        <v>872</v>
+      </c>
+      <c r="H452">
+        <v>71</v>
+      </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
         <v>43855</v>
       </c>
       <c r="B453" t="s">
         <v>1345</v>
       </c>
       <c r="C453" t="s">
         <v>1346</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="E453">
         <v>8055</v>
       </c>
+      <c r="F453">
+        <v>16</v>
+      </c>
+      <c r="G453">
+        <v>808</v>
+      </c>
+      <c r="H453">
+        <v>27</v>
+      </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
         <v>43856</v>
       </c>
       <c r="B454" t="s">
         <v>1348</v>
       </c>
       <c r="C454" t="s">
         <v>1349</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="E454">
         <v>9470</v>
       </c>
+      <c r="F454">
+        <v>41</v>
+      </c>
+      <c r="G454">
+        <v>827</v>
+      </c>
+      <c r="H454">
+        <v>45</v>
+      </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
         <v>43857</v>
       </c>
       <c r="B455" t="s">
         <v>1351</v>
       </c>
       <c r="C455" t="s">
         <v>1352</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="E455">
         <v>8236</v>
       </c>
+      <c r="F455">
+        <v>35</v>
+      </c>
+      <c r="G455">
+        <v>785</v>
+      </c>
+      <c r="H455">
+        <v>52</v>
+      </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
         <v>43858</v>
       </c>
       <c r="B456" t="s">
         <v>1354</v>
       </c>
       <c r="C456" t="s">
         <v>1355</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="E456">
         <v>9143</v>
       </c>
+      <c r="F456">
+        <v>67</v>
+      </c>
+      <c r="G456">
+        <v>738</v>
+      </c>
+      <c r="H456">
+        <v>51</v>
+      </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
         <v>43859</v>
       </c>
       <c r="B457" t="s">
         <v>1357</v>
       </c>
       <c r="C457" t="s">
         <v>1358</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="E457">
         <v>9248</v>
       </c>
+      <c r="F457">
+        <v>25</v>
+      </c>
+      <c r="G457">
+        <v>709</v>
+      </c>
+      <c r="H457">
+        <v>34</v>
+      </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
         <v>43860</v>
       </c>
       <c r="B458" t="s">
         <v>1360</v>
       </c>
       <c r="C458" t="s">
         <v>1361</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="E458">
         <v>8430</v>
       </c>
+      <c r="F458">
+        <v>4</v>
+      </c>
+      <c r="G458">
+        <v>772</v>
+      </c>
+      <c r="H458">
+        <v>19</v>
+      </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459">
         <v>43861</v>
       </c>
       <c r="B459" t="s">
         <v>1363</v>
       </c>
       <c r="C459" t="s">
         <v>1364</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="E459">
         <v>8474</v>
       </c>
+      <c r="F459">
+        <v>33</v>
+      </c>
+      <c r="G459">
+        <v>1129</v>
+      </c>
+      <c r="H459">
+        <v>75</v>
+      </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460">
         <v>43862</v>
       </c>
       <c r="B460" t="s">
         <v>1366</v>
       </c>
       <c r="C460" t="s">
         <v>1367</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>1368</v>
       </c>
       <c r="E460">
         <v>8720</v>
       </c>
+      <c r="F460">
+        <v>10</v>
+      </c>
+      <c r="G460">
+        <v>308</v>
+      </c>
+      <c r="H460">
+        <v>12</v>
+      </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
         <v>43863</v>
       </c>
       <c r="B461" t="s">
         <v>1366</v>
       </c>
       <c r="C461" t="s">
         <v>1369</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="E461">
         <v>8277</v>
       </c>
+      <c r="F461">
+        <v>1</v>
+      </c>
+      <c r="G461">
+        <v>104</v>
+      </c>
+      <c r="H461">
+        <v>2</v>
+      </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
         <v>43864</v>
       </c>
       <c r="B462" t="s">
         <v>1371</v>
       </c>
       <c r="C462" t="s">
         <v>1372</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="E462">
         <v>8880</v>
       </c>
+      <c r="F462">
+        <v>105</v>
+      </c>
+      <c r="G462">
+        <v>1180</v>
+      </c>
+      <c r="H462">
+        <v>102</v>
+      </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
         <v>43865</v>
       </c>
       <c r="B463" t="s">
         <v>1374</v>
       </c>
       <c r="C463" t="s">
         <v>1375</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="E463">
         <v>8490</v>
       </c>
+      <c r="F463">
+        <v>36</v>
+      </c>
+      <c r="G463">
+        <v>1334</v>
+      </c>
+      <c r="H463">
+        <v>50</v>
+      </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
         <v>43866</v>
       </c>
       <c r="B464" t="s">
         <v>1377</v>
       </c>
       <c r="C464" t="s">
         <v>1378</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="E464">
         <v>8865</v>
       </c>
+      <c r="F464">
+        <v>35</v>
+      </c>
+      <c r="G464">
+        <v>904</v>
+      </c>
+      <c r="H464">
+        <v>36</v>
+      </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
         <v>43867</v>
       </c>
       <c r="B465" t="s">
         <v>1380</v>
       </c>
       <c r="C465" t="s">
         <v>1381</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>1382</v>
       </c>
       <c r="E465">
         <v>8931</v>
       </c>
+      <c r="F465">
+        <v>10</v>
+      </c>
+      <c r="G465">
+        <v>963</v>
+      </c>
+      <c r="H465">
+        <v>24</v>
+      </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
         <v>43868</v>
       </c>
       <c r="B466" t="s">
         <v>1383</v>
       </c>
       <c r="C466" t="s">
         <v>1384</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="E466">
         <v>8570</v>
       </c>
+      <c r="F466">
+        <v>14</v>
+      </c>
+      <c r="G466">
+        <v>648</v>
+      </c>
+      <c r="H466">
+        <v>13</v>
+      </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
         <v>43869</v>
       </c>
       <c r="B467" t="s">
         <v>1386</v>
       </c>
       <c r="C467" t="s">
         <v>1387</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="E467">
         <v>8139</v>
       </c>
+      <c r="F467">
+        <v>34</v>
+      </c>
+      <c r="G467">
+        <v>791</v>
+      </c>
+      <c r="H467">
+        <v>33</v>
+      </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
         <v>43870</v>
       </c>
       <c r="B468" t="s">
         <v>1389</v>
       </c>
       <c r="C468" t="s">
         <v>1390</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>1391</v>
       </c>
       <c r="E468">
         <v>8447</v>
       </c>
+      <c r="F468">
+        <v>39</v>
+      </c>
+      <c r="G468">
+        <v>822</v>
+      </c>
+      <c r="H468">
+        <v>35</v>
+      </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
         <v>43871</v>
       </c>
       <c r="B469" t="s">
         <v>1392</v>
       </c>
       <c r="C469" t="s">
         <v>1393</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>1394</v>
       </c>
       <c r="E469">
         <v>8368</v>
       </c>
+      <c r="F469">
+        <v>23</v>
+      </c>
+      <c r="G469">
+        <v>424</v>
+      </c>
+      <c r="H469">
+        <v>30</v>
+      </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
         <v>43872</v>
       </c>
       <c r="B470" t="s">
         <v>1395</v>
       </c>
       <c r="C470" t="s">
         <v>1396</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="E470">
         <v>264</v>
       </c>
+      <c r="G470">
+        <v>11</v>
+      </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
         <v>43873</v>
       </c>
       <c r="B471" t="s">
         <v>1398</v>
       </c>
       <c r="C471" t="s">
         <v>1399</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="E471">
         <v>7972</v>
       </c>
+      <c r="F471">
+        <v>21</v>
+      </c>
+      <c r="G471">
+        <v>739</v>
+      </c>
+      <c r="H471">
+        <v>44</v>
+      </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
         <v>43874</v>
       </c>
       <c r="B472" t="s">
         <v>1401</v>
       </c>
       <c r="C472" t="s">
         <v>1402</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="E472">
         <v>8361</v>
       </c>
+      <c r="F472">
+        <v>42</v>
+      </c>
+      <c r="G472">
+        <v>682</v>
+      </c>
+      <c r="H472">
+        <v>42</v>
+      </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
         <v>43875</v>
       </c>
       <c r="B473" t="s">
         <v>1404</v>
       </c>
       <c r="C473" t="s">
         <v>1405</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="E473">
         <v>7913</v>
       </c>
+      <c r="F473">
+        <v>17</v>
+      </c>
+      <c r="G473">
+        <v>800</v>
+      </c>
+      <c r="H473">
+        <v>37</v>
+      </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
         <v>43876</v>
       </c>
       <c r="B474" t="s">
         <v>1407</v>
       </c>
       <c r="C474" t="s">
         <v>1408</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="E474">
         <v>7862</v>
       </c>
+      <c r="F474">
+        <v>9</v>
+      </c>
+      <c r="G474">
+        <v>501</v>
+      </c>
+      <c r="H474">
+        <v>32</v>
+      </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
         <v>43877</v>
       </c>
       <c r="B475" t="s">
         <v>1410</v>
       </c>
       <c r="C475" t="s">
         <v>1411</v>
       </c>
       <c r="D475" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="E475">
         <v>8087</v>
       </c>
+      <c r="F475">
+        <v>4</v>
+      </c>
+      <c r="G475">
+        <v>758</v>
+      </c>
+      <c r="H475">
+        <v>17</v>
+      </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476">
         <v>43878</v>
       </c>
       <c r="B476" t="s">
         <v>1413</v>
       </c>
       <c r="C476" t="s">
         <v>1414</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="E476">
         <v>7783</v>
       </c>
+      <c r="F476">
+        <v>18</v>
+      </c>
+      <c r="G476">
+        <v>497</v>
+      </c>
+      <c r="H476">
+        <v>24</v>
+      </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
         <v>43879</v>
       </c>
       <c r="B477" t="s">
         <v>1416</v>
       </c>
       <c r="C477" t="s">
         <v>1417</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="E477">
         <v>7619</v>
       </c>
+      <c r="F477">
+        <v>17</v>
+      </c>
+      <c r="G477">
+        <v>693</v>
+      </c>
+      <c r="H477">
+        <v>46</v>
+      </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
         <v>43880</v>
       </c>
       <c r="B478" t="s">
         <v>1419</v>
       </c>
       <c r="C478" t="s">
         <v>1420</v>
       </c>
       <c r="D478" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="E478">
         <v>8015</v>
       </c>
+      <c r="F478">
+        <v>9</v>
+      </c>
+      <c r="G478">
+        <v>753</v>
+      </c>
+      <c r="H478">
+        <v>63</v>
+      </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
         <v>43881</v>
       </c>
       <c r="B479" t="s">
         <v>1422</v>
       </c>
       <c r="C479" t="s">
         <v>1423</v>
       </c>
       <c r="D479" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="E479">
         <v>7673</v>
       </c>
+      <c r="F479">
+        <v>34</v>
+      </c>
+      <c r="G479">
+        <v>317</v>
+      </c>
+      <c r="H479">
+        <v>19</v>
+      </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
         <v>43882</v>
       </c>
       <c r="B480" t="s">
         <v>1425</v>
       </c>
       <c r="C480" t="s">
         <v>1426</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="E480">
         <v>7773</v>
       </c>
+      <c r="F480">
+        <v>19</v>
+      </c>
+      <c r="G480">
+        <v>668</v>
+      </c>
+      <c r="H480">
+        <v>24</v>
+      </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
         <v>43883</v>
       </c>
       <c r="B481" t="s">
         <v>1428</v>
       </c>
       <c r="C481" t="s">
         <v>1429</v>
       </c>
       <c r="D481" s="1" t="s">
         <v>1430</v>
       </c>
       <c r="E481">
         <v>7703</v>
       </c>
+      <c r="F481">
+        <v>13</v>
+      </c>
+      <c r="G481">
+        <v>758</v>
+      </c>
+      <c r="H481">
+        <v>29</v>
+      </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482">
         <v>43884</v>
       </c>
       <c r="B482" t="s">
         <v>1431</v>
       </c>
       <c r="C482" t="s">
         <v>1432</v>
       </c>
       <c r="D482" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="E482">
         <v>7669</v>
       </c>
+      <c r="F482">
+        <v>15</v>
+      </c>
+      <c r="G482">
+        <v>702</v>
+      </c>
+      <c r="H482">
+        <v>33</v>
+      </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
         <v>43885</v>
       </c>
       <c r="B483" t="s">
         <v>1434</v>
       </c>
       <c r="C483" t="s">
         <v>1435</v>
       </c>
       <c r="D483" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="E483">
         <v>7955</v>
       </c>
+      <c r="F483">
+        <v>55</v>
+      </c>
+      <c r="G483">
+        <v>790</v>
+      </c>
+      <c r="H483">
+        <v>30</v>
+      </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
         <v>43886</v>
       </c>
       <c r="B484" t="s">
         <v>1437</v>
       </c>
       <c r="C484" t="s">
         <v>1438</v>
       </c>
       <c r="D484" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="E484">
         <v>8004</v>
       </c>
+      <c r="F484">
+        <v>14</v>
+      </c>
+      <c r="G484">
+        <v>968</v>
+      </c>
+      <c r="H484">
+        <v>46</v>
+      </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
         <v>43887</v>
       </c>
       <c r="B485" t="s">
         <v>1440</v>
       </c>
       <c r="C485" t="s">
         <v>1441</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="E485">
         <v>7757</v>
       </c>
+      <c r="F485">
+        <v>10</v>
+      </c>
+      <c r="G485">
+        <v>659</v>
+      </c>
+      <c r="H485">
+        <v>14</v>
+      </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
         <v>43888</v>
       </c>
       <c r="B486" t="s">
         <v>1443</v>
       </c>
       <c r="C486" t="s">
         <v>1444</v>
       </c>
       <c r="D486" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="E486">
         <v>8047</v>
       </c>
+      <c r="F486">
+        <v>5</v>
+      </c>
+      <c r="G486">
+        <v>550</v>
+      </c>
+      <c r="H486">
+        <v>39</v>
+      </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
         <v>43889</v>
       </c>
       <c r="B487" t="s">
         <v>1446</v>
       </c>
       <c r="C487" t="s">
         <v>1447</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>1448</v>
       </c>
       <c r="E487">
         <v>8092</v>
       </c>
+      <c r="F487">
+        <v>19</v>
+      </c>
+      <c r="G487">
+        <v>799</v>
+      </c>
+      <c r="H487">
+        <v>35</v>
+      </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
         <v>43890</v>
       </c>
       <c r="B488" t="s">
         <v>1449</v>
       </c>
       <c r="C488" t="s">
         <v>1450</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="E488">
         <v>8068</v>
       </c>
+      <c r="F488">
+        <v>29</v>
+      </c>
+      <c r="G488">
+        <v>692</v>
+      </c>
+      <c r="H488">
+        <v>83</v>
+      </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
         <v>43891</v>
       </c>
       <c r="B489" t="s">
         <v>1452</v>
       </c>
       <c r="C489" t="s">
         <v>1453</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>1454</v>
       </c>
       <c r="E489">
         <v>8161</v>
       </c>
+      <c r="F489">
+        <v>3</v>
+      </c>
+      <c r="G489">
+        <v>351</v>
+      </c>
+      <c r="H489">
+        <v>19</v>
+      </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
         <v>43892</v>
       </c>
       <c r="B490" t="s">
         <v>1455</v>
       </c>
       <c r="C490" t="s">
         <v>1456</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="E490">
         <v>8438</v>
       </c>
       <c r="F490">
         <v>29</v>
       </c>
       <c r="G490">
         <v>852</v>
       </c>
       <c r="H490">
         <v>45</v>
@@ -18952,756 +20845,756 @@
       </c>
       <c r="F504">
         <v>13</v>
       </c>
       <c r="G504">
         <v>730</v>
       </c>
       <c r="H504">
         <v>81</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505">
         <v>81547</v>
       </c>
       <c r="B505" t="s">
         <v>1500</v>
       </c>
       <c r="C505" t="s">
         <v>1501</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>1502</v>
       </c>
       <c r="E505">
-        <v>4545</v>
+        <v>8883</v>
       </c>
       <c r="F505">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G505">
-        <v>463</v>
+        <v>553</v>
       </c>
       <c r="H505">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
         <v>81548</v>
       </c>
       <c r="B506" t="s">
         <v>1503</v>
       </c>
       <c r="C506" t="s">
         <v>1504</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="E506">
         <v>5172</v>
       </c>
       <c r="F506">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G506">
-        <v>217</v>
+        <v>255</v>
       </c>
       <c r="H506">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507">
         <v>81549</v>
       </c>
       <c r="B507" t="s">
         <v>1506</v>
       </c>
       <c r="C507" t="s">
         <v>1507</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="E507">
         <v>5504</v>
       </c>
       <c r="F507">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G507">
-        <v>153</v>
+        <v>176</v>
       </c>
       <c r="H507">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508">
         <v>81550</v>
       </c>
       <c r="B508" t="s">
         <v>1506</v>
       </c>
       <c r="C508" t="s">
         <v>1509</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="E508">
         <v>5269</v>
       </c>
       <c r="F508">
         <v>7</v>
       </c>
       <c r="G508">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="H508">
         <v>3</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509">
         <v>81551</v>
       </c>
       <c r="B509" t="s">
         <v>1511</v>
       </c>
       <c r="C509" t="s">
         <v>1512</v>
       </c>
       <c r="D509" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="E509">
         <v>6007</v>
       </c>
       <c r="F509">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="G509">
-        <v>502</v>
+        <v>546</v>
       </c>
       <c r="H509">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510">
         <v>81552</v>
       </c>
       <c r="B510" t="s">
         <v>1514</v>
       </c>
       <c r="C510" t="s">
         <v>1515</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="E510">
         <v>6147</v>
       </c>
       <c r="F510">
-        <v>80</v>
+        <v>97</v>
       </c>
       <c r="G510">
-        <v>385</v>
+        <v>424</v>
       </c>
       <c r="H510">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511">
         <v>81553</v>
       </c>
       <c r="B511" t="s">
         <v>1517</v>
       </c>
       <c r="C511" t="s">
         <v>1518</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="E511">
         <v>6242</v>
       </c>
       <c r="F511">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G511">
-        <v>354</v>
+        <v>370</v>
       </c>
       <c r="H511">
         <v>32</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512">
         <v>81554</v>
       </c>
       <c r="B512" t="s">
         <v>1520</v>
       </c>
       <c r="C512" t="s">
         <v>1521</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>1522</v>
       </c>
       <c r="E512">
         <v>6515</v>
       </c>
       <c r="F512">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G512">
-        <v>198</v>
+        <v>216</v>
       </c>
       <c r="H512">
         <v>9</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513">
         <v>81555</v>
       </c>
       <c r="B513" t="s">
         <v>1523</v>
       </c>
       <c r="C513" t="s">
         <v>1524</v>
       </c>
       <c r="D513" s="1" t="s">
         <v>1525</v>
       </c>
       <c r="E513">
         <v>6436</v>
       </c>
       <c r="F513">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G513">
-        <v>701</v>
+        <v>740</v>
       </c>
       <c r="H513">
         <v>36</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514">
         <v>81556</v>
       </c>
       <c r="B514" t="s">
         <v>1526</v>
       </c>
       <c r="C514" t="s">
         <v>1527</v>
       </c>
       <c r="D514" s="1" t="s">
         <v>1528</v>
       </c>
       <c r="E514">
         <v>6537</v>
       </c>
       <c r="F514">
         <v>8</v>
       </c>
       <c r="G514">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="H514">
         <v>16</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515">
         <v>81557</v>
       </c>
       <c r="B515" t="s">
         <v>1529</v>
       </c>
       <c r="C515" t="s">
         <v>1530</v>
       </c>
       <c r="D515" s="1" t="s">
         <v>1531</v>
       </c>
       <c r="E515">
         <v>7222</v>
       </c>
       <c r="F515">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="G515">
-        <v>347</v>
+        <v>364</v>
       </c>
       <c r="H515">
         <v>31</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516">
         <v>81558</v>
       </c>
       <c r="B516" t="s">
         <v>1532</v>
       </c>
       <c r="C516" t="s">
         <v>1533</v>
       </c>
       <c r="D516" s="1" t="s">
         <v>1534</v>
       </c>
       <c r="E516">
         <v>6982</v>
       </c>
       <c r="F516">
         <v>10</v>
       </c>
       <c r="G516">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="H516">
         <v>29</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517">
         <v>81559</v>
       </c>
       <c r="B517" t="s">
         <v>1535</v>
       </c>
       <c r="C517" t="s">
         <v>1536</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="E517">
         <v>7632</v>
       </c>
       <c r="F517">
         <v>9</v>
       </c>
       <c r="G517">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="H517">
         <v>7</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518">
         <v>81560</v>
       </c>
       <c r="B518" t="s">
         <v>1538</v>
       </c>
       <c r="C518" t="s">
         <v>1539</v>
       </c>
       <c r="D518" s="1" t="s">
         <v>1540</v>
       </c>
       <c r="E518">
         <v>7986</v>
       </c>
       <c r="G518">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="H518">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519">
         <v>81561</v>
       </c>
       <c r="B519" t="s">
         <v>1541</v>
       </c>
       <c r="C519" t="s">
         <v>1542</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>1543</v>
       </c>
       <c r="E519">
         <v>7079</v>
       </c>
       <c r="F519">
         <v>6</v>
       </c>
       <c r="G519">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="H519">
         <v>9</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520">
         <v>81562</v>
       </c>
       <c r="B520" t="s">
         <v>1544</v>
       </c>
       <c r="C520" t="s">
         <v>1545</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>1546</v>
       </c>
       <c r="E520">
         <v>8971</v>
       </c>
       <c r="F520">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="G520">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="H520">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521">
         <v>81563</v>
       </c>
       <c r="B521" t="s">
         <v>1547</v>
       </c>
       <c r="C521" t="s">
         <v>1548</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>1549</v>
       </c>
       <c r="E521">
         <v>8169</v>
       </c>
       <c r="F521">
         <v>26</v>
       </c>
       <c r="G521">
-        <v>320</v>
+        <v>334</v>
       </c>
       <c r="H521">
         <v>171</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522">
         <v>81564</v>
       </c>
       <c r="B522" t="s">
         <v>1550</v>
       </c>
       <c r="C522" t="s">
         <v>1551</v>
       </c>
       <c r="D522" s="1" t="s">
         <v>1552</v>
       </c>
       <c r="E522">
         <v>8572</v>
       </c>
       <c r="F522">
         <v>34</v>
       </c>
       <c r="G522">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="H522">
         <v>65</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523">
         <v>81565</v>
       </c>
       <c r="B523" t="s">
         <v>1553</v>
       </c>
       <c r="C523" t="s">
         <v>1554</v>
       </c>
       <c r="D523" s="1" t="s">
         <v>1555</v>
       </c>
       <c r="E523">
         <v>8187</v>
       </c>
       <c r="F523">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G523">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="H523">
         <v>5</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524">
         <v>81566</v>
       </c>
       <c r="B524" t="s">
         <v>1556</v>
       </c>
       <c r="C524" t="s">
         <v>1557</v>
       </c>
       <c r="D524" s="1" t="s">
         <v>1558</v>
       </c>
       <c r="E524">
         <v>8922</v>
       </c>
       <c r="F524">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G524">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="H524">
         <v>10</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525">
         <v>81567</v>
       </c>
       <c r="B525" t="s">
         <v>1559</v>
       </c>
       <c r="C525" t="s">
         <v>1560</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>1561</v>
       </c>
       <c r="E525">
         <v>9699</v>
       </c>
       <c r="F525">
         <v>15</v>
       </c>
       <c r="G525">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="H525">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526">
         <v>81568</v>
       </c>
       <c r="B526" t="s">
         <v>1562</v>
       </c>
       <c r="C526" t="s">
         <v>1563</v>
       </c>
       <c r="D526" s="1" t="s">
         <v>1564</v>
       </c>
       <c r="E526">
         <v>9614</v>
       </c>
       <c r="F526">
         <v>17</v>
       </c>
       <c r="G526">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="H526">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527">
         <v>81569</v>
       </c>
       <c r="B527" t="s">
         <v>1565</v>
       </c>
       <c r="C527" t="s">
         <v>1566</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>1567</v>
       </c>
       <c r="E527">
         <v>10488</v>
       </c>
       <c r="F527">
         <v>9</v>
       </c>
       <c r="G527">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="H527">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528">
         <v>81570</v>
       </c>
       <c r="B528" t="s">
         <v>1568</v>
       </c>
       <c r="C528" t="s">
         <v>1569</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>1570</v>
       </c>
       <c r="E528">
         <v>11342</v>
       </c>
       <c r="F528">
         <v>11</v>
       </c>
       <c r="G528">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="H528">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529">
         <v>81571</v>
       </c>
       <c r="B529" t="s">
         <v>1571</v>
       </c>
       <c r="C529" t="s">
         <v>1572</v>
       </c>
       <c r="D529" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="E529">
         <v>10280</v>
       </c>
       <c r="F529">
         <v>3</v>
       </c>
       <c r="G529">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="H529">
         <v>8</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530">
         <v>81572</v>
       </c>
       <c r="B530" t="s">
         <v>1574</v>
       </c>
       <c r="C530" t="s">
         <v>1575</v>
       </c>
       <c r="D530" s="1" t="s">
         <v>1576</v>
       </c>
       <c r="E530">
         <v>10412</v>
       </c>
       <c r="F530">
         <v>11</v>
       </c>
       <c r="G530">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="H530">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531">
         <v>81573</v>
       </c>
       <c r="B531" t="s">
         <v>1577</v>
       </c>
       <c r="C531" t="s">
         <v>1578</v>
       </c>
       <c r="D531" s="1" t="s">
         <v>1579</v>
       </c>
       <c r="E531">
         <v>10406</v>
       </c>
       <c r="F531">
         <v>6</v>
       </c>
       <c r="G531">
-        <v>1239</v>
+        <v>1248</v>
       </c>
       <c r="H531">
         <v>65</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532">
         <v>81574</v>
       </c>
       <c r="B532" t="s">
         <v>1580</v>
       </c>
       <c r="C532" t="s">
         <v>1581</v>
       </c>
       <c r="D532" s="1" t="s">
         <v>1582</v>
       </c>
       <c r="E532">
         <v>11009</v>
       </c>
       <c r="F532">
         <v>5</v>
       </c>
       <c r="G532">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="H532">
         <v>5</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533">
         <v>81575</v>
       </c>
       <c r="B533" t="s">
         <v>1583</v>
       </c>
       <c r="C533" t="s">
         <v>1584</v>
       </c>
       <c r="D533" s="1" t="s">
         <v>1585</v>
       </c>
       <c r="E533">
         <v>14436</v>
       </c>
       <c r="F533">
         <v>15</v>
       </c>
       <c r="G533">
@@ -19709,458 +21602,458 @@
       </c>
       <c r="H533">
         <v>24</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534">
         <v>81576</v>
       </c>
       <c r="B534" t="s">
         <v>1583</v>
       </c>
       <c r="C534" t="s">
         <v>1586</v>
       </c>
       <c r="D534" s="1" t="s">
         <v>1587</v>
       </c>
       <c r="E534">
         <v>12334</v>
       </c>
       <c r="F534">
         <v>1</v>
       </c>
       <c r="G534">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="H534">
         <v>1</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535">
         <v>81577</v>
       </c>
       <c r="B535" t="s">
         <v>1588</v>
       </c>
       <c r="C535" t="s">
         <v>1589</v>
       </c>
       <c r="D535" s="1" t="s">
         <v>1590</v>
       </c>
       <c r="E535">
         <v>14004</v>
       </c>
       <c r="F535">
         <v>17</v>
       </c>
       <c r="G535">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="H535">
         <v>53</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536">
         <v>81578</v>
       </c>
       <c r="B536" t="s">
         <v>1591</v>
       </c>
       <c r="C536" t="s">
         <v>1592</v>
       </c>
       <c r="D536" s="1" t="s">
         <v>1593</v>
       </c>
       <c r="E536">
         <v>11729</v>
       </c>
       <c r="F536">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G536">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H536">
         <v>7</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537">
         <v>81579</v>
       </c>
       <c r="B537" t="s">
         <v>1594</v>
       </c>
       <c r="C537" t="s">
         <v>1595</v>
       </c>
       <c r="D537" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="E537">
         <v>11606</v>
       </c>
       <c r="F537">
         <v>8</v>
       </c>
       <c r="G537">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H537">
         <v>17</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538">
         <v>81580</v>
       </c>
       <c r="B538" t="s">
         <v>1597</v>
       </c>
       <c r="C538" t="s">
         <v>1598</v>
       </c>
       <c r="D538" s="1" t="s">
         <v>1599</v>
       </c>
       <c r="E538">
         <v>10673</v>
       </c>
       <c r="F538">
         <v>22</v>
       </c>
       <c r="G538">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="H538">
         <v>14</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539">
         <v>81581</v>
       </c>
       <c r="B539" t="s">
         <v>1600</v>
       </c>
       <c r="C539" t="s">
         <v>1601</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>1602</v>
       </c>
       <c r="E539">
         <v>12245</v>
       </c>
       <c r="F539">
         <v>38</v>
       </c>
       <c r="G539">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="H539">
         <v>99</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540">
         <v>81582</v>
       </c>
       <c r="B540" t="s">
         <v>1603</v>
       </c>
       <c r="C540" t="s">
         <v>1604</v>
       </c>
       <c r="D540" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="E540">
         <v>9336</v>
       </c>
       <c r="F540">
         <v>10</v>
       </c>
       <c r="G540">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H540">
         <v>14</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541">
         <v>81583</v>
       </c>
       <c r="B541" t="s">
         <v>1606</v>
       </c>
       <c r="C541" t="s">
         <v>1607</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>1608</v>
       </c>
       <c r="E541">
         <v>10335</v>
       </c>
       <c r="F541">
         <v>15</v>
       </c>
       <c r="G541">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H541">
         <v>20</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542">
         <v>81584</v>
       </c>
       <c r="B542" t="s">
         <v>1609</v>
       </c>
       <c r="C542" t="s">
         <v>1610</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>1611</v>
       </c>
       <c r="E542">
         <v>9682</v>
       </c>
       <c r="F542">
         <v>4</v>
       </c>
       <c r="G542">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H542">
         <v>21</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543">
         <v>81585</v>
       </c>
       <c r="B543" t="s">
         <v>1612</v>
       </c>
       <c r="C543" t="s">
         <v>1613</v>
       </c>
       <c r="D543" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="E543">
         <v>9371</v>
       </c>
       <c r="F543">
         <v>7</v>
       </c>
       <c r="G543">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="H543">
         <v>3</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544">
         <v>81586</v>
       </c>
       <c r="B544" t="s">
         <v>1615</v>
       </c>
       <c r="C544" t="s">
         <v>1616</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>1617</v>
       </c>
       <c r="E544">
         <v>11600</v>
       </c>
       <c r="F544">
         <v>20</v>
       </c>
       <c r="G544">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="H544">
         <v>14</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545">
         <v>81587</v>
       </c>
       <c r="B545" t="s">
         <v>1618</v>
       </c>
       <c r="C545" t="s">
         <v>1619</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="E545">
         <v>11105</v>
       </c>
       <c r="F545">
         <v>3</v>
       </c>
       <c r="G545">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="H545">
         <v>14</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546">
         <v>81588</v>
       </c>
       <c r="B546" t="s">
         <v>1621</v>
       </c>
       <c r="C546" t="s">
         <v>1622</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="E546">
         <v>11393</v>
       </c>
       <c r="F546">
         <v>9</v>
       </c>
       <c r="G546">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="H546">
         <v>8</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547">
         <v>81589</v>
       </c>
       <c r="B547" t="s">
         <v>1624</v>
       </c>
       <c r="C547" t="s">
         <v>1625</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="E547">
         <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548">
         <v>81590</v>
       </c>
       <c r="B548" t="s">
         <v>1626</v>
       </c>
       <c r="C548" t="s">
         <v>1627</v>
       </c>
       <c r="D548" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="E548">
         <v>10460</v>
       </c>
       <c r="F548">
         <v>24</v>
       </c>
       <c r="G548">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="H548">
         <v>10</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549">
         <v>81591</v>
       </c>
       <c r="B549" t="s">
         <v>1629</v>
       </c>
       <c r="C549" t="s">
         <v>1630</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>1631</v>
       </c>
       <c r="E549">
         <v>10219</v>
       </c>
       <c r="F549">
         <v>5</v>
       </c>
       <c r="G549">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="H549">
         <v>15</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550">
         <v>81592</v>
       </c>
       <c r="B550" t="s">
         <v>1632</v>
       </c>
       <c r="C550" t="s">
         <v>1633</v>
       </c>
       <c r="D550" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="E550">
         <v>9509</v>
       </c>
       <c r="F550">
         <v>10</v>
       </c>
       <c r="G550">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="H550">
         <v>9</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551">
         <v>81593</v>
       </c>
       <c r="B551" t="s">
         <v>1635</v>
       </c>
       <c r="C551" t="s">
         <v>1636</v>
       </c>
       <c r="D551" s="1" t="s">
         <v>1637</v>
       </c>
       <c r="E551">
         <v>10393</v>
       </c>
       <c r="F551">
         <v>10</v>
       </c>
       <c r="G551">
@@ -20168,51 +22061,51 @@
       </c>
       <c r="H551">
         <v>18</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552">
         <v>81594</v>
       </c>
       <c r="B552" t="s">
         <v>1638</v>
       </c>
       <c r="C552" t="s">
         <v>1639</v>
       </c>
       <c r="D552" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="E552">
         <v>10202</v>
       </c>
       <c r="F552">
         <v>5</v>
       </c>
       <c r="G552">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="H552">
         <v>15</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553">
         <v>81595</v>
       </c>
       <c r="B553" t="s">
         <v>1641</v>
       </c>
       <c r="C553" t="s">
         <v>1642</v>
       </c>
       <c r="D553" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="E553">
         <v>10593</v>
       </c>
       <c r="F553">
         <v>18</v>
       </c>
       <c r="G553">
@@ -24300,50 +26193,1954 @@
     </row>
     <row r="726" spans="1:8">
       <c r="A726">
         <v>81768</v>
       </c>
       <c r="B726" t="s">
         <v>2151</v>
       </c>
       <c r="C726" t="s">
         <v>2152</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>2153</v>
       </c>
       <c r="E726">
         <v>11685</v>
       </c>
       <c r="F726">
         <v>27</v>
       </c>
       <c r="G726">
         <v>484</v>
       </c>
       <c r="H726">
         <v>19</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>85773</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E727">
+        <v>4037</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>85774</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E728">
+        <v>4678</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>85775</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E729">
+        <v>5344</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>85776</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E730">
+        <v>5478</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>85777</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E731">
+        <v>5728</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>85778</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E732">
+        <v>6157</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>85779</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E733">
+        <v>5991</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>85780</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E734">
+        <v>5988</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>85781</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E735">
+        <v>6096</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>85782</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E736">
+        <v>7143</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>85783</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E737">
+        <v>5935</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>85784</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E738">
+        <v>7017</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>85785</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E739">
+        <v>7212</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>85786</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E740">
+        <v>7146</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>85787</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E741">
+        <v>7330</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>85788</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E742">
+        <v>7263</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>85789</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E743">
+        <v>7476</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>85790</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E744">
+        <v>7219</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>85791</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E745">
+        <v>9013</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>85792</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E746">
+        <v>8170</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>85793</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E747">
+        <v>8524</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>85794</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E748">
+        <v>6301</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>85795</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E749">
+        <v>7692</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>85796</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E750">
+        <v>8361</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>85797</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E751">
+        <v>8359</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>85798</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E752">
+        <v>8936</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>85799</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E753">
+        <v>9333</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>85800</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E754">
+        <v>10125</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>85801</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E755">
+        <v>11555</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>85802</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E756">
+        <v>11196</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>85803</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E757">
+        <v>10589</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>85804</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E758">
+        <v>9691</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>85805</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="E759">
+        <v>8251</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>85806</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E760">
+        <v>8961</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>85807</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="E761">
+        <v>10184</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>85808</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E762">
+        <v>9049</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>85809</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E763">
+        <v>9668</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>85810</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E764">
+        <v>10259</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>85811</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E765">
+        <v>7977</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>85812</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E766">
+        <v>7569</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>85813</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E767">
+        <v>7920</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>85814</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E768">
+        <v>8539</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>85815</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E769">
+        <v>8142</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>85816</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E770">
+        <v>13267</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>85817</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E771">
+        <v>8794</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>85818</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E772">
+        <v>9468</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>85819</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E773">
+        <v>9336</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>85820</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E774">
+        <v>15443</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>85821</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E775">
+        <v>9256</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>85822</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E776">
+        <v>9426</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>85823</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E777">
+        <v>8756</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>85824</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E778">
+        <v>9625</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>85825</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E779">
+        <v>8845</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>85826</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E780">
+        <v>8884</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>85827</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E781">
+        <v>9615</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>85828</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E782">
+        <v>9830</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>85829</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E783">
+        <v>9793</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>85830</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E784">
+        <v>10125</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>85831</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E785">
+        <v>11145</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>85832</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E786">
+        <v>10365</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>85833</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E787">
+        <v>10568</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>85834</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E788">
+        <v>10019</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>85835</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E789">
+        <v>9715</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>85836</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E790">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>85837</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E791">
+        <v>8699</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>85838</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E792">
+        <v>10580</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>85839</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E793">
+        <v>10286</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>85840</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E794">
+        <v>9264</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>85841</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E795">
+        <v>10551</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>85842</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E796">
+        <v>10362</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>85843</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E797">
+        <v>10175</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>85844</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E798">
+        <v>10522</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>85845</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E799">
+        <v>9684</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>85846</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="E800">
+        <v>10823</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>85847</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E801">
+        <v>9232</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>85848</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E802">
+        <v>9834</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>85849</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E803">
+        <v>9493</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>85850</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="E804">
+        <v>9820</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>85851</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="E805">
+        <v>11573</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>85852</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="E806">
+        <v>10277</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>85853</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E807">
+        <v>9780</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>85854</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="E808">
+        <v>10816</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>85855</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="E809">
+        <v>11828</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>85856</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2401</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E810">
+        <v>12392</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>85857</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="E811">
+        <v>12344</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>85858</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2407</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="E812">
+        <v>11260</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>85859</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="E813">
+        <v>10357</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>85860</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="E814">
+        <v>10581</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>85861</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="E815">
+        <v>11472</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>85862</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="E816">
+        <v>10938</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>85863</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="E817">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>85864</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="E818">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>85865</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E819">
+        <v>9758</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>85866</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E820">
+        <v>9657</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>85867</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E821">
+        <v>9611</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>85868</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E822">
+        <v>9376</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>85869</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E823">
+        <v>9761</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>85870</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E824">
+        <v>9182</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>85871</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E825">
+        <v>10373</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>85872</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E826">
+        <v>10005</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>85873</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E827">
+        <v>7248</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>85874</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="E828">
+        <v>7015</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>85875</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E829">
+        <v>8701</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>85876</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E830">
+        <v>8391</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>85877</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E831">
+        <v>7872</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>85878</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E832">
+        <v>9566</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>85879</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E833">
+        <v>8107</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>85880</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E834">
+        <v>7976</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>85881</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E835">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>85882</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E836">
+        <v>7681</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>85883</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E837">
+        <v>7823</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>85884</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E838">
+        <v>8227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">