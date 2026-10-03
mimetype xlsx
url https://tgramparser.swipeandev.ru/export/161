--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="496">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="898">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1500,50 +1500,1256 @@
     <t>05.02.25 15:05</t>
   </si>
   <si>
     <t>t.me/territories_geo/809</t>
   </si>
   <si>
     <t>Представить как жили владимирские крестьяне и купцы… #Архив (был в Суздале 12.2024 и 05.2017) В 📱Музее деревянного зодчества, который расположен в Суздале, можно познакомиться с интерьером изб и домов крестьян и купцов. На фото 1 – изба крестьян-середняков, на фото 2 и 3 – зажиточных. На фото 4 – дом купцов Агаповых. В отличие от изб, которые в музей привезены, купеческий дом построен здесь изначально. Внутри сооружений вы увидите мебель, домашнюю утварь, познакомитесь с традиционным расположением комнат и интерьеров… Представите, как жили крестьяне и вряд ли им позавидуете… По фото комнат нетрудно догадаться, в каких домах они сделаны. #КпортретуТерритории #ВладимирскаяОбласть #Суздаль Территории Географа</t>
   </si>
   <si>
     <t>03.02.25 15:05</t>
   </si>
   <si>
     <t>t.me/territories_geo/802</t>
   </si>
   <si>
     <t>Музей деревянного зодчества #Архив (был в Суздале 12.2024 и 05.2017) Будете в Суздале, обязательно посетите 📱Музей деревянного зодчества. Он, конечно, поскромнее, чем в знаменитых Кижах, но достоин интереса. Экспозиция под открытым небом занимает площадь 3,5 га: 18 памятников деревянного зодчества XVIII–XIX вв. Постройки были перемещены в Суздаль в 1960–1970-ые гг. Здесь воссоздана планировка небольшого села Владимирской губернии: на высоком месте два храма и часовня, от которых спускается сельская улица с жилыми крестьянскими домами и хозяйственными постройками. В следующих публикациях расскажу и покажу, как там внутри церквей и домов. #КпортретуТерритории #ВладимирскаяОбласть #Суздаль Территории Географа</t>
   </si>
   <si>
     <t>01.02.25 12:00</t>
   </si>
   <si>
     <t>t.me/territories_geo/801</t>
   </si>
   <si>
     <t>Пётр Вайль и его «Гений места» #ТерриторияВлитературе Закончил читать книгу «Русская кухня в изгнании», которую написали Пётр Вайль и Александр Генис. В ней авторы-эмигранты вспоминают истинные рецепты приготовления разных блюд. И параллельно рассуждают об особенностях сохранения кулинарных традиций вдали от Родины. Но больше мне хотелось бы порекомендовать другую, более географическую, книгу Петра Вайля – «Гений места». Она замечательна! В ней известный писатель и журналист рассказывает о городах через жизнь и творчество писателей, художников, композиторов, режиссёров. Вот только некоторые её сюжеты – гении и их города: Чарли Чаплин и Лос-Анджелес, Уильям Шекспир и Верона, Диего Ривера и Мехико, Антонио Гауди и Барселона, Джордж Байрон и Стамбул… Почитайте Вайля, и один из приёмов культурной географии, который так и называется «Гений места», станет понятнее. Ну а далекие территории станут ближе… Да, и поищите в интернете видеосюжеты, сделанные Вайлем по мотивам своей книги. Они тоже называются «Гений места» и тоже замечательны. Вот ССЫЛКА на один из них. Территории Географа</t>
+  </si>
+  <si>
+    <t>15.09.26 20:16</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3059</t>
+  </si>
+  <si>
+    <t>АРГО – 2026   #ПутевыеЗаметки   Очередная ежегодная XVII Ассамблея АРГО (ассоциации российских географов-обществоведов) проходит в этом году в Екатеринбурге. Сегодня – приветственные речи и пленарные доклады – очень разные по содержанию и по представлению, а иначе и быть не может. Корифеи рядом с начинающими, глобальный уровень исследований сфокусирован до локального, общие тенденции социально-экономической географии – через призму жизни и научного творчества отдельных учёных.   Основные имена географов (прошлого и настоящего) сегодняшнего (основного) дня: Владимир Эдуардович Ден, Александр Георгиевич Дружинин, Вячеслав Леонидович Бабурин, Евгений Георгиевич Анимица, Александр Иванович Зырянов, Вячеслав Александрович Шупер, Анатолий Иванович Чистобаев, Виктория Расуловна Битюкова.         Главное и самое важное – встречи с коллегами из других городов, неформальное общение и связи, которые легко устанавливаются или крепнут.   📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #Екатеринбург 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>14.09.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3049</t>
+  </si>
+  <si>
+    <t>«Уральский экспресс»   #ПутевыеЗаметки   Впервые прокатился на ретропоезде. Называется «Уральский экспресс». Ездит по выходным из Екатеринбурга в Верхнюю Пышму. Расстояние – всего 20 километров, но темп неспешный, даже успевают накормить обедом.   Выезд из Екатеринбурга утром. На станции Шувакиш, оформленной в ретростиле, электровоз меняют на паровоз. Ощущения меняются. Моментами ловишь себя на мысли, что ты не в этом времени, особенно когда слышишь характерный гудок. То есть цель устроителей поезда достигается, хотя вагоны современные и в целом не сильно изменены.   Если поедете на таком поезде, рекомендую покупать билеты в вагон-ресторан. Не на много дороже мест в купе, но антураж более аутентичный.   В Верхней Пышме – три часа. Этого времени хватает на посещение музейного комплекса гражданской и военной техники, который расположен в нескольких шагах от железнодорожной станции. Я погулял по музею автомобильной техники. Обязательно ещё об этом напишу.   📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #Екатеринбург 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>12.09.26 19:57</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3041</t>
+  </si>
+  <si>
+    <t>Екатеринбург – город силы и свободы   #ПутевыеЗаметки   Целый день гулял по Екатеринбургу. Не первый раз в этом городе, но он сумел удивить и заставить поразмышлять. О силе и особости территории.   То, что Екатеринбург – один из важнейших для России городов, сомнений нет. И это я ощутил ещё в свой первый приезд сюда. Но в чём сила, собственно, заключается, понял для себя только сегодня. В стремлении его жителей быть свободными.   О том, что такое свобода вообще и в нашей стране – в частности, дискутировать можно бесконечно. У каждого по этому поводу своя правда. Но важно, чтобы эта правда ощущалась хотя бы иногда. Без крайностей и вседозволенности, конечно.   Конструктивизм – свободный полёт архитектурной мысли на рассвете советского времени. Рок-музыка – протестный голос свободы на его закате. Артефактов и духа и того, и другого в Екатеринбурге – в достатке. Расстрел царской семьи – точка в избавлении от несвободы царского режима. Ельцин-центр – символ избавления от несвободы советского строя, который пришёл на замену предыдущей несвободы. А можно ли назвать свободой то, что происходило в 1990-е? Запутано? Ещё как...   В Екатеринбурге музыка перемен сопровождает постоянно. Утром на уличном концерте духовой оркестр играл попурри из уральских рок-хитов. В обед в рок-переходе уличный музыкант как мог воспроизводил знакомую мелодию из 1980-х. А вечером в центре города буквально на каждом шагу звучали в талантливом и не очень исполнении хиты и «Наутилуса Помпилиуса», и Гарика Сукачева тех времён, когда они протестовали.   Ночной город предстал с высоты небоскрёба «Высоцкий», названного в честь поэта и певца, который тоже символ свободы.   📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #Екатеринбург 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>11.09.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3040</t>
+  </si>
+  <si>
+    <t>▫️▫️▫️ Где лучше рожать: рейтинг качества родовспоможения в регионах России В Ямало-Ненецком округе на 10 тысяч женщин приходится вдвое больше акушеров-гинекологов, чем в Курганской области. В Псковской области материнская смертность почти в три раза выше медианы по стране. Шансы женщины получить качественную помощь при родах в России сильно зависят от того, в каком регионе она живет. Мы проанализировали данные по девяти показателям — от материнской и младенческой смертности до обеспеченности акушерами, педиатрами и неонатологами. 🔸Лучшее государственное родовспоможение — в богатых нефтяных регионах (ХМАО, ЯНАО) и крупных медицинских центрах с федеральными НИИ (Ивановская область, Москва и Санкт-Петербург). 🔸У регионов-аутсайдеров нехватка врачей сочетается с высокой материнской смертностью. Это особенно заметно в Ульяновской области, Бурятии, Курганской и Псковской областях, где акушеров-гинекологов почти вдвое меньше, чем в среднем по стране. 🔸Некоторым регионам удалось улучшить показатели благодаря крупным перинатальным центрам и грамотному направлению женщин на роды. Так произошло в Якутии, Московской и Воронежской областях. 🔸Федеральные медицинские центры принимают сложных пациенток из других регионов, поэтому показатели смертности там могут быть выше. Это характерно для Ивановской области, Москвы и Санкт-Петербурга. ◾️ Где самые лучшие условия для рожениц и почему качество помощи так сильно различается между регионами — читайте на сайте «Если быть точным».</t>
+  </si>
+  <si>
+    <t>11.09.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3039</t>
+  </si>
+  <si>
+    <t>«Города – зеркало этнических изменений»   🌐 Доцент департамента географии и геоинформатики факультета международных отношений Северо-Кавказского федерального университета Александр Александрович Черкасов дал интервью каналу «РБК ТВ Юг». Разговор строился вокруг проекта, поддержанного Российским научным фондом, «Геоинформационный мониторинг динамики этнических процессов городского населения России», которым Александр Александрович руководит.   🌐 Основные темы: важность ГИС-мониторинга, роль географии в анализе этнического расселения народов, усиление роли больших городов Юга России в системе расселения, интересные детали в системе расселения народов Ставрополья. Кроме того, учёный рассказал о том, как наука помогает управлять городами и о некоторых мероприятиях Года географии, который объявлен в 2027 году.   Ещё пара важных цитат от А.А. Черкасова: «У географии ответственность за пространство», «Опыт Северного Кавказа по межэтническому взаимодействию нужен другим территориям страны».   Посмотреть интервью можно здесь: https://vkvideo.ru/video-110176055_456243202?pl=-110176055_28   #СКФУ #ФМО #ГеографияСКФУ #ПреподавателиГеографииСКФУ #НаукаГеографииСКФУ 💬 МАХ 💙 ВКонтакте География СКФУ</t>
+  </si>
+  <si>
+    <t>10.09.26 20:26</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3038</t>
+  </si>
+  <si>
+    <t>Учиться никогда не поздно, даже в 67 лет   🌐 В этом году в департамент географии и геоинформатики факультета международных отношений поступил самый старший студент Северо-Кавказского федерального университета.   🌐 Леониду Тарасенко 67 лет! Поступил он на направление бакалавриата «Педагогическое образование» (профиль – География и биология). Много лет назад он получил среднее профессиональное образование. В СКФУ был зачислен по внутренним вступительным испытаниям.   🌐 В сюжете ставропольского телевидения («Свое ТВ») Леонид рассказал, почему решил получить высшее образование, и как он адаптируется к новой для себя роли.   Сюжет можно посмотреть здесь: https://stv24.tv/novosti/zhitel-stavropolya-v-67-let-stal-pervokursnikom/   #СКФУ #ФМО #ГеографияСКФУ #СтудентыГеографииСКФУ 💬 МАХ 💙 ВКонтакте География СКФУ</t>
+  </si>
+  <si>
+    <t>10.09.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3033</t>
+  </si>
+  <si>
+    <t>Занятие в городе   Вчера со студентами погуляли по центру Ставрополя. Не просто так. Старались со смыслом – чуть лучше почувствовать городское пространство, чтобы что-то предложить для его развития/улучшения.   У 4 курса бакалавриата «География» и «Картография и геоинформатика» веду курс «Проектный практикум по территориальному планированию» (не один, с коллегой).   Выбор объекта показа неслучаен. Студенты весь семестр будут предлагать и разрабатывать проекты пространственного развития краевого центра. Может быть, какие-нибудь из них воплотятся в жизнь. Ставрополь на следующий год празднует 250-летие. А к такому серьезному юбилею нужно становиться ещё лучше, в том числе и для молодежи, и по идеям молодых. Маршрут и текст (с фото) экскурсии здесь: https://dzen.ru/a/ZW1QcCv_4STHuh8K?share_to=link 📱Территория на карте #ТерриторииГеографа #Ставрополь #Ядоцент 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>08.09.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3032</t>
+  </si>
+  <si>
+    <t>Демографический пик подавляющего большинства стран мира в прошлом Карта глобального спада рождаемости показывает: для большинства регионов мира пик числа новорожденных уже пройден. Речь идет не о количестве детей на одну женщину, а об абсолютном значении. В наиболее тяжелом положении находится Восточная Европа. Снижение в этом регионе продолжается многими десятилетиями, нынешнее количество новорожденных в три-четыре раза меньше максимумом, зафиксированных ещё 70-100 лет назад. Например, в России это было более 4.8 млн в далёком 1928 г. против нынешних 1.11 млн (в 2026 г.) Похожая глубина спада наблюдается в Восточной Азии. Китай зафиксировал уже –74% относительно 1963 г., Япония –75% относительно пика в 1949 г. В иных частях Европы демографические рекорды также остались далеко в прошлом. Во многих странах число рождений сократилось примерно на 50–60% относительно максимума, например –54% в Испании и -47% в Великобритании. Во Франции больше всего родилось в далёком 1859 г., с тех пор –41%. В Германии пик имел место в 1901 г., после чего –68% за 125 лет. Это уже не временное колебание, а устойчивая демографическая траектория, изменить которую только мерами поддержки семей невозможно. Латинская Америка вступила в эру спада позднее. Максимумы там пришлись преимущественно на 1990-2000-е годы, после чего количество новорожденных уменьшилось на 20-30%. Ближний Восток и Южная Азия прошли свои пики еще позже, около 10–15 лет назад. Пока снижение здесь не столь глубокое, но его направление уже отчетливо видно: по –20% у арабов и индусов. Единственным крупным регионом, который еще не достиг максимума, остается Африка южнее Сахары. На 2025-2026 гг. почти все страны ещё не зафиксировали своих пиков на числу новорожденных, хотя уже есть первые точки перегиба. Особняком стоят США (лишь –16% относительно рекорда 2007 г.) По сравнению с Европой и Восточной Азией число рождений здесь остается удивительно устойчивым. Этому помогают консервативная прослойка населения, обеспеченность жильём и миграционный приток. Всё это позволяем американцам с умеренным оптимизмом смотреть на перспективы удержания своих позиций на фоне обвала у конкурентов. Общая картина, однако, однозначна: большая часть планеты уже пережила свои максимумы по количеству новорожденных. Ремарка: спустя 30-40 лет после пика числа младенцев наступает максимум размеров рабочей силы, а значит экономического потенциала Можно наслоить на данные с карты и понять, у кого когда был или будет исторический пик человеческого ресурса для проецирования мощи на мировой арене. Data distributor в Telegram|в MAX|в ВК</t>
+  </si>
+  <si>
+    <t>07.09.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3031</t>
+  </si>
+  <si>
+    <t>И я там был: Джилы-Су   #Путешествия2026   Джилы-Су и путь до него из Кисловодска – очень живописные места, считается, с лучшими видами на Эльбрус. Знал я об этом давно, но проверить удалось только в этом году. Формат выбран был облегченный: один день компанией (супруга, её сестра и племянник) на джипе с водителем-гидом. С погодой в основном повезло, хотя Эльбрус капризничал и хорошо показался нам из-за туч лишь пару раз.      Итак, моё (урочище) Джилы-Су: Из списка самых живописных дорог России Герпегежские столбы – Скалы-Аватары Джилы-Су: красиво и… неуютно Водопады Джилы-Су Долина сусликов   📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #ПостПостов #ДжилыСу 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>07.09.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3029</t>
+  </si>
+  <si>
+    <t>Долина сусликов   #Архив (был в Джилы-Су в августе 2026)   В урочище Джилы-Су (Кабардино-Балкария) много сусликов – кавказских (горных). Настолько много, что там даже есть «Долина сусликов». Здесь обитает одна из крупнейших на Северном Кавказе колоний эти животных (несколько тысяч).   Увидеть зверьков очень легко. Они не боятся людей, подходят близко и выпрашивают еду. Но нужно быть осторожным. Суслики – это все-таки дикие животные и могут быть переносчиками опасных заболеваний. Общаться с ними лучше на расстоянии.   📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #ДжилыСу 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>06.09.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3028</t>
+  </si>
+  <si>
+    <t>«Одиссея» Самый главный фильм 2026 года. Да, и, наверное, один из главных всего десятилетия, хотя до его окончания ещё четыре года. Давно какое-либо кино не обсуждали так много – в прессе, в социальных сетях, в разговорах. Читал и слышал прямо противоположные мнения. Слишком (неправдоподобно) яркий vs слишком мрачный. Аутентичный vs слишком осовремененный. Слишком техничный vs человечный. Близкий к тексту vs далёкий от него. Хотя кто из нас читал «Одиссею» Гомера? Я целиком не читал. И, тем более, кто может с большой достоверностью сказать, каким был в реальности тот мир, который мифологизировал Гомер? Каких только собак не повесили на Кристофера Нолана. Не все актеры на своих местах, очень уж современным языком они говорят. Не такие ландшафты. Не все основные мифы, написанные Гомером, нашли достойное отражение в фильме. Много спецэффектов. Фундаментальный для человечества текст кощунственно превращён в блокбастер. И так далее... «Одиссея» Нолана – столь большое высказывание и столь многогранна, что все критики по-своему правы. Но адвокаты не нужны ни режиссёру, ни его творению. Художественный фильм не должен стремиться к максимальной исторической достоверности. На то он и художественный. Гораздо ценнее, если кино, пусть и обращенное к былым временам, препарирует пороки современности. А с этим в данном случае, как раз, всё в порядке. «Одиссея» – кино глубоко антивоенное. И в этом его главная ценность. И главная заслуга Кристофера Нолана. Его профессиональные авторитет и независимость позволили чётко сформулировать отношение к войнам вообще, и к современным нерадостным событиям во всём мире. Другое дело, кто и как считал этот посыл. И считали ли те, к кому он обращен в первую очередь. Нолан снимал не на цифру, а на пленку. Циклоп, например, – это 6-метровая кукла. Это к вопросу о спецэффектах. Ландшафты для натурных съёмок он выбирал максимально близкие к сценам действия. Хотя текст Гомера трудно назвать географически точным. Хронология повествования в целом соответствует литературной основе. Хотя Нолан, как известно, ещё тот мастер поиграть со временем. Мне «Одиссея» Кристофера Нолана очень понравилась. Спасибо ему за художественное высказывание, которое во мне отозвалось и радостью, и грустью. Ну а мнения, конечно же, могут и должны быть разными. Приятного просмотра! #ТерриторииГеографа #ТерриторииВкино 👻 МАХ 📲 ВКонтакте 📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>05.09.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3018</t>
+  </si>
+  <si>
+    <t>Водопады Джилы-Су #Архив (был в Джилы-Су в августе 2026) Урочище Джилы-Су привлекает туристов не столько минеральной водой, в которую можно даже окунуться, а живописным высокогорным ландшафтом – скалами, ущельями, бруными реками, альпийскими лугами и, конечно, водопадами. Водопадов в Джилы-Су несколько. Я увидел четыре: ✅️ Султан (фото 1 и 2) на реке Кызылкол, высота – 40 м; ✅️ Кызыл-Су (фото 3) на реке Малке, высота – 20 м; ✅️ Каракая-Су (фото 4) на одноименной реке, высота – 30 м; ✅️ Эмир (фото 5) на реке Гитчекоян-су, высота – 7,5 м. Услышал от гида, что смотровую площадку на водопад Кызыл-Су оборудовали ограждением после того, как недавно с неё упала в обрыв и погибла туристка. Будьте осторожны в горах! 📱 Территория на карте #ТерриторииГеографа #ИяТамБыл #ДжилыСу 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>02.09.26 18:19</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3011</t>
+  </si>
+  <si>
+    <t>Джилы-Су: красиво и… неуютно #Архив (был в Джилы-Су в августе 2026) В конце живописной асфальтированной дороги от Кисловодска до Джилы-Су расположено собственно урочище Джилы-Су – курортная местность в Кабардино-Балкарии на северном склоне Эльбруса в верховьях реки Малки. Это высокогорное плато (около 2500 м) с термальными источниками и водопадами. Название переводится с балкарского как «тёплая вода». В Джилы-Су – около 15 минеральных источников, которые различаются по температуре, минеральному составу и вкусу. Именно они – основная точка притяжения туристов. Вокруг –живописные природные объекты: Зубы дракона, горы Тузлук, Сирх (3098 м), Каракая(3351 м), пик Калицкого (3581 м). Место открыли в 1829 г. во время экспедиции генерала Георгия Эммануэля – первых задокументированных покорителей Эльбруса. В советский период источники изучали как потенциальную базу для санаториев. Массовый туризм начал активно здесь развиваться в 2010-е годы. Именно его стихийное существование, на мой взгляд, сильно подпортило позитивную ауру места. Почти дикая купель – ничто иное, как бесстыжие ванны с большим количеством желающих в них окунуться. «Как сельди в бочке» – это про них. У меня совершенно не возникло желания стать такой сельдью. Понятно, что дикие купальщики приехали на автомобилях, из которых сооружается обширная парковка, которая совсем здесь не смотрится. Пятачок из баз отдыха, глэмпингов и палаток также формируется без всякой претензии на порядок и эстетику. Так что Джилы-Су – место очень живописное, но обезображенное человеком. Высокий туристический спрос – вовсе не значит забыть о разумном туризме. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #ДжилыСу 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>01.09.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3007</t>
+  </si>
+  <si>
+    <t>С Днём Знаний!   Северо-Кавказский федеральный университет, 1 курс направлений бакалавриата «География», «Картография и геоинформатика», «Педагогическое образование (География и биология)», 1 сентября 2026 г.   Школьникам и студентам, учителям и преподавателям отличного Нового Учебного года!   #ТерриторииГеографа 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>31.08.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3003</t>
+  </si>
+  <si>
+    <t>Новейшие контурные карты   Накануне Дня знаний делюсь полезным, на мой взгляд, ресурсом, на котором размещены в том числе и новейшие контурные карты.   КС НА СВЯЗИ | ГЕОГРАФИЯ совместно со Sharada.ru разработали и абсолютно бесплатно делятся контурными картами: ✅️ по физической географии c очертаниями рельефа для России и каждого континента; ✅️ обновленными политическими картами для старшей школы; ✅️ классическими подборками (без рельефа).   Контурные карты – с заданиями и без, с возможностью редактирования и составления своего списка географической номенклатуры.   Каталог контурных карт – по ССЫЛКЕ   Не забудьте поделиться этим постом со всеми заинтересованными.   #ТерриторииГеографа 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>30.08.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2994</t>
+  </si>
+  <si>
+    <t>Герпегежские столбы – Скалы-Аватары   #Архив (был в Джилы-Су в августе 2026)   По живописной дороге из Кисловодска в Джилы-Су вас обязательно завезут посмотреть на так называемые Скалы-Аватары. А если вы перемещаетесь собственным ходом, не проезжайте мимо этого места.   Герпегежские столбы, действительно, отдаленно похожи, особенно в туман, на пейзаж знаменитого фильма Джеймса Кэмерона. Две своеобразных скалы, поросшие деревьями, возвышаются в ущелье реки Харбас – притока Малки, которая течет по территории Кабардино-Балкарии и, в свою очередь, впадает в Терек. Высота этого места над уровнем моря – около 1850 метров.   Здесь давно была стихийно организованная смотровая площадка. А как иначе, с такими-то видами на краю обрыва глубиной 100 метров. Пару лет назад это притягательное для туристов место облагородили, соорудили навесной мост, качели над пропастью, зиплайн, панорамное кафе. Вход за деньги (небольшие, оно того стоит). Развлечения (проход по мосту, катание на качелях и зиплайне) – за дополнительную плату.   📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #ДжилыСу 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>28.08.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2987</t>
+  </si>
+  <si>
+    <t>Из списка самых живописных дорог России   #Архив (был в Джилы-Су в августе 2026)   Попробуйте в любом поисковике набрать «Самые живописные дороги России». Появятся разные списки. В них обязательно будет дорога из Кисловодска в урочище Джилы-Су. Ещё её называют «Дорога к Эльбрусу» (к северному склону).   Это путь из Кисловодска на юг по территории трех регионов – Ставропольский край, Карачаево-Черкесия и Кабардино-Балкария. Протяженность – 85 км. Хороший асфальт, проложенный в 2014 г., до этого – другой маршрут и плохие дороги. Очень крутой серпантин – и по набору высоты (от 725 до 2500 м), и по красоте.   Первая остановка обычно –перевал Шадтжатмаз. Там на смотровой площадке можно посидеть на лавочке с надписью «Счастье не за горами, оно в горах». Избито, но путешествуя здесь, не согласиться трудно. Хотя бы на время.   Далее – смотровая площадка с видами, которые попали, наверное, уже на миллионы фотографий. Асфальтированная дорога и Эльбрус. Туристы фотографируются на дороге сидя и лёжа, соло и группами, рядом с машинами, на капотах и на крышах. Меня запечатлели обычно.   К сожалению, гордый потухший вулкан – высшая точка России и, по одной из версий, Европы – позировал нам только один раз. И больше не показался из-за туч, хотя мы приближались к нему всё ближе и ближе.       📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #ДжилыСу 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>27.08.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2977</t>
+  </si>
+  <si>
+    <t>С днём российского кино!   Иногда от скептиков слышу, что российского кино не существует. Или его невозможно смотреть из-за качества, вторичности или идеологии. Если судить только по «Чебурашке» или «Колобку», то может сложиться такое мнение. Но российское кино, к счастью, намного более многогранное, чем представления о фильмах, как о развлечениях. Развивается в России и региональное кино.   На канале есть рубрика #ТерриторииВкино. Вот ссылки на посты о самых интересных новейших российских фильмах, которые я посмотрел за последний год (с прошлого 27 августа):   «Легенды наших предков» (2025, реж. Иван Соснин)   «Лермонтов» (2025, реж. Бакур Бакурадзе)   «Микулай» (2023, реж. Ильшат Рахимбай)   «Молчание» (2025, реж. Дмитрий Москвитин)   «Ровесник» (2024, реж. Федор Кудрявцев)   «Старый орёл» (2026, реж. Мурад Ногмов)   «Филателия» (2025, реж. Наталья Назарова)   И ещё три фильма, о которых я здесь не писал:   «Каникулы» (2022, реж. Анна Кузнецова)   «Свет» (2023, реж. Антон Коломеец)   «Хроники русской революции» (2025, реж. Андрей Кончаловский)   Приятного просмотра!   #ТерриторииГеографа 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>26.08.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2976</t>
+  </si>
+  <si>
+    <t>Кантри = Долли Партон = США   Некоторые жанры популярной музыки очень географичны. Они чётко локализованы и по происхождению и развитию, и по проживанию основной аудитории поклонников. Один из самых ярких примеров – кантри. Жанр сформировался в США среди потомков европейских переселенцев (шотландцев, ирландцев, немцев) в штатах Теннесси, Кентукки и Северная Каролина. До сих довольно консервативен по звучанию. Столицей кантри считается Нэшвилл – столица штата Теннесси.   В России кантри, мягко говоря, непопулярен. Да и во всём мире, в общем-то тоже. Причины понятны. Слишком привязана эта музыка к определённым культурным традициям, образу жизни, да и, повторюсь, к территории и пейзажу. Даже в США в разных штатах и городах кантри уважают больше или меньше.   Но есть кантри-исполнители, авторитет и популярность которых вышли далеко за пределы жанра и страны. Их немного. Долли Партон – самая известная из них. К сожалению, 25 августа она умерла в возрасте 80 лет. У неё были запланированы концерты, которые уже не состоятся…   Долли Партон – звезда мирового масштаба и такого уровня влияния на поп-культуру, которого кумиры XXI века никогда не достигнут. Её карьера началась в середине 1960-х. За шесть десятилетий – 52 студийных альбома, автор более 3000 песен, продано более 100 млн записей, 11 премий «Грэмми». А ещё – кино, телевидение, общественная деятельность, благотворительность.   Да, Долли Партон – автор и первая исполнительница песни «I Will Always Love You» – той самой, которую мы слышим (даже если не хотим), возможно каждый день в исполнении Уитни Хьюстон.   Долли Партон родилась и умерла в Теннесси – в штате, который подарил миру кантри. А разве могло быть по-другому…   #ТерриторииГеографа #ТерриторииВмузыке 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>24.08.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2975</t>
+  </si>
+  <si>
+    <t>«Прочерк»…   Давно меня так сильно не впечатляла книга. «Софья Петровна», «Спуск под воду» и «Прочерк» – произведения пронзительные, потому что невероятно искренние, потому что написаны человеком, пережившим такую же страшную трагедию и посчитавшим для себя неприемлемым о ней умалчивать.   Лидия Корнеевна Чуковская – дочь того самого Чуковского, тоже талантливый литератор с невероятно сложной судьбой. За свои взгляды и действия она отбыла ссылку, несколько раз допрашивалась, была исключена из Союза писателей, а значит не могла публиковать свои работы. Была связана с Ахматовой, Пастернаком, Бродским, Солженицыным, Синявским, Сахаровым – дружила, помогала, подписывала и не подписывала письма.   Самая главная драма в её жизни случалась в 1937 – 1938 годах, когда любимого мужа Матвея Бронштейна – талантливого физика и популяризатора науки, эрудита, кристально честного и принципиального человека и гражданина – арестовали и расстреляли практически без суда и следствия. Все эти месяцы Лидия Корнеевна была в неведении о его судьбе. Не сразу она узнала и о том, что его расстреляли. Суд длился 20 минут, расстрел – в тот же день. Об этом, а также о роковом стечении обстоятельств, о травле Чуковского и Маршака, о предвоенном Ленинграде, о жизни и ощущениях родственников «врагов народа» – документальная повесть Лидии Чуковской, которую она писала с 1980 по 1996 гг. И не завершила.   Почему «Прочерк»? А потому что, когда Лидия Корнеевна наконец получила официальное свидетельство о смерти мужа в год его реабилитации (1957), в графах «причина смерти» и «место смерти» стоял прочерк…   «Софья Петровна» и «Спуск под воду» – художественные повести, написанные под впечатлением пережитого в конце 1930-х годов. «Софья Петровна» – важнейшее произведение о тех тёмных временах.   Такие книги читать и перечитывать очень нужно. К сожалению…   #ТерриторииГеографа #ТерриторииВлитературе   Территории Географа</t>
+  </si>
+  <si>
+    <t>23.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2972</t>
+  </si>
+  <si>
+    <t>Данный пост - ни в коем случае не реклама товара и, конечно же, не пропаганда нездорового образа жизни (18+). Отдыхая в Дивноморском, в фирменном магазине одного из винных гигантов России обнаружил прикольные названия игристого: ЛЕСНАЯ ПРОСЕКА НАМБЫРУССКОЕ СЛАСТИ Как говорится, кто в теме, тот поймет этот интересный, на мой взгляд, маркетинговый ход. Этикетки сфотографировал, но вино не пробовал. #ТерриторииГеографа 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>22.08.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2962</t>
+  </si>
+  <si>
+    <t>В Дивноморском хорошо!   #Архив (был в Дивноморском в августе 2026)   Территория морского отдыха этого года – село Дивноморское Краснодарского края. Почти все (по крайней мере, туристы) называют это место «Дивноморск», т. е. считают его городом или, на худой конец, посёлком. Кстати, внешний вид городскому вполне соответствует. Есть и многоэтажки, и благоустроенный парк, и рынок. Но после нескольких часов приходит ощущение спокойствия и размеренности.   Село Димноморское входит в состав округа «город-курорт Геленджик» (Большой Геленджик). До Геленджика (ближайший аэропорт) – всего 10 км, до Новороссийска (ближайшая жд) – 50 км. Население Дивноморского – около 7 тыс. чел. В туристический сезон оно, конечно, вырастает в разы.   В 1830–1840-х гг. здесь возвели фортификационное укрепление, назвали его «Фальшивый Геленджик». В 1901 г. – первый на этом участке побережья санаторий «Сине море». В 1964 г. переименован в Дивноморское.   Отдыхать в Димноморском хорошо. И вот почему. ✅ Отличные пляжи – от почти песчаных и благоустроенных до сильно каменистых и диких. Вода чистая (близко к берегу подплывали дельфины) и прохладная. Да, на центральных пляжах отдыхающих очень много, купаться можно только «стоя». Но при желании можно найти почти безлюдные отдалённые уголки. ✅ Живописные ландшафты вокруг: горы, покрытые лесом. Невооруженным взглядом видны Геленджик и Новороссийск. ✅ Всё, что нужно для ленивого отдыха, имеется. Я имею в виду еду и напитки (в т. ч. фирменные магазины винных заводов, которых в этой части Краснодарского края много). ✅ Для более активного отдыха и утоления познавательного любопытства тоже есть возможности – экскурсии, джип-туры и т. п. В этом году как-то не хотелось. Но в следующие, конечно, да.   Есть ощущение, что я нашёл самое подходящее для морского отдыха место в России. Ну или одно из.   📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #Дивноморское 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>20.08.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2960</t>
+  </si>
+  <si>
+    <t>Сколько в России географических факультетов?   Всего лишь 5 (пять)! Именно с таким простым и понятным названием, которое, легко воспринимается абитуриентами, их родителями, студентами, преподавателями, работодателями. Потому что за таким названием – традиции. По моему мнению, образовательная среда университетов должна состоять из факультетов и кафедр. Всё остальное (институты, школы, департаменты) – подмена так называемых модернизации и инновационного развития. В основном. Есть, конечно, исключения.       По данным Интернет-ресурса «Поступи онлайн», в 2026 г. 44 российских вуза проводили набор на направление подготовки «География» (бакалавриат и/или магистратура). По опыту знаю, что абитуриенты (и их родители) на вопрос родственников, друзей, коллег «Куда поступаете?» называют сначала город, потом университет. Далее им хочется назвать факультет. Но тут могут возникнуть трудности, так как факультета может и не быть. А есть, например, институт. А что значит институт в университете? А что значит школа в университете? А если это название состоит из нескольких слов? А если та же «география» из названия неочевидна?   Итак, в университетах России: 🌐 5 географических факультетов (МГУ им. М.В. Ломоносова, МПГУ, Пермский государственный национальный исследовательский университет, Саратовский национальный исследовательский государственный университет им. Н.Г. Чернышевского, Иркутский государственный университет) и 1 факультет географии (РГПУ им. А.И. Герцена); 🌐 7 естественно-географических факультетов (Нижний Новгород, Псков, Курск, Брянск, Карачаевск, Кызыл, Комсомольск-на-Амуре), 1 историко-географический факультет (Чебоксары), 1 геолого-географический факультет (Томск); 🌐 6 факультетов со словом «география» в названии: Москва, Тверь, Воронеж, Симферополь, Владикавказ, Грозный; 🌐 4 института со словом «география» в названии: Краснодар, Саранск, Барнаул, Красноярск; И ЦЕЛЫХ 🌐 19 институтов (чаще всего) и факультетов, в названиях которых «географии» просто нет (институт наук о Земле, институт естественных наук и т.п.): Санкт-Петербург, Ростов-на-Дону, Ставрополь, Белгород, Рязань, Казань, Великий Новгород, Махачкала, Оренбург, Ижевск, Волгоград, Уфа, Киров, Курган, Тюмень, Кемерово, Улан-Удэ, Якутск, Владивосток.   И попробуй в последнем случае «раскручивать» Географию, если она, например, «вшита» в «институт геологии и нефтегазовых технологий», «химико-технологический институт» или в «факультет международных отношений».   #ТерриторииГеографа #АналитикаТерриторий 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>18.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2959</t>
+  </si>
+  <si>
+    <t>Географию изучать и рассказывать интересно!   Недавно придумал для себя такой девиз. Интересно для того, кто изучает и рассказывает. Иначе зачем этим заниматься. А тот, кто желает изученным поделится с другими, должен сделать это интересно.   Всех, кому география интересна в любом виде, с Днём Географа! Отмечаем его 18 августа с 2020 года.   #ТерриторииГеографа   👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>17.08.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2958</t>
+  </si>
+  <si>
+    <t>Лето 2026 года подходит к закату. Дивноморское (Краснодарский край), 17.08.26. #ТерриторииГеографа #ПутевыеЗаметки #ИяТамБыл #Дивноморское 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>10.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2956</t>
+  </si>
+  <si>
+    <t>Это лето подарило мне неожиданную и очень приятную встречу. В Ставрополь к родственникам приехала моя любимая школьная учительница и классная руководительница – Эльвира Николаевна Петрова. Зная, что после окончания школы я живу в этом городе, она написала мне о желании со мной встретиться. Конечно же, мы увиделись, пообщались и повспоминали.   Школу в станице Советской Ставропольского края я окончил в 1998 году. Двадцать лет после мы с Эльвирой Николаевной практически не общались. Она сменила место жительства, переехала в город Жигулевск Самарской области. Я занимался своими университетскими делами. В 2018 году мои одноклассники организовали вечер встречи. К нашей радости, приехала на него и наша школьная мама.   После – очень фрагментарная переписка, которая в этом году возобновилась. Совсем не было неловкого чувства, какое часто бывает при встречах раз в несколько лет, что мы чужие друг другу люди. Наоборот, вновь натянулись те ниточки учителя и ученика, которые крепко нас связывали когда-то.   Я – географ. Эльвира Николаевна – учитель русского языка и литературы. На первый взгляд, общего ничего нет. Но склад ума у меня-то гуманитарный, отсюда и тяга к социальной / культурной / имажинальной география. Без понимания художественной литературы в этих отраслях географии делать нечего. Учила меня Эльвира Николаевна всего два года – 10 и 11 класс – самые, наверное, важные для личностного и профессионального определения. С ней мы читали «Войну и мир» и «Преступление и наказание», «Тихий Дон» и «Доктора Живаго», «Мастера и Маргариту» и «Прощание с Матерой». Обсуждали прочитанное максимально широко, часто выходя за рамки школьных канонов.   Удивительно, что Эльвира Николаевна также много работает в школе и сейчас. При стаже в полвека! Она востребованный и уважаемый учитель с планами, как минимум, выпустить тех, кто перешёл в этом году из шестого класса в седьмой.   Желаю Вам, Эльвира Николаевна, чтобы Ваши планы осуществились! Ну а я на карте будущих путешествий обозначил город Жигулевск, чтобы вновь с Вами встретиться.   📱Территория на карте   #ТерриторииГеографа   Территории Географа</t>
+  </si>
+  <si>
+    <t>10.08.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2953</t>
+  </si>
+  <si>
+    <t>Козьмодемьянск – прообраз Васюков   #Архив (был в Козьмодемьянске в мае 2026)   Остап Бендер – герой вымышленный. Но города почитают за честь связать с ним свою историю. Один из них – Козьмодемьянск (Республика Марий Эл). Здесь работает Музей сатиры и юмора им. Остапа Бендера (рядом с речным причалом).   В 1925 г. к причалу города Козьмодемьянска подошел пароход «Герцен», на котором прибыл Илья Ильф, корреспондент газеты «Гудок», один из авторов будущего романа «12 стульев». С этого самого времени и начинается магическое превращение Козьмодемьянска в Васюки. Так, по крайней мере, здесь думают.   Литературовед Александр Шамаро в 1980 г. выдвинул гипотезу, что прообразом Васюков стал именно этот город. Он проанализировал маршрут героев романа и нашёл в Козьмодемьянске детали, совпадающие с описанием: например, лестница в 400 ступенек, по которой убегал Бендер, и здание, послужившее прообразом клуба «Картонажник».   Правда это или вымысел? А не всё ли равно? Бендер выдуманный, Васюки вымышленные. А Козьмодемьянску – в копилку привлекательного туристического образа.   📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #Козьмодемьянск 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>08.08.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2952</t>
+  </si>
+  <si>
+    <t>#ПутевыеЗаметки Я всегда выберу железнодорожный транспорт из прочего, если благоприятно сойдутся время, место и возможности. Так получилось, что сегодня по маршруту Кисловодск - Ставрополь бОльшую часть пути (до Невинномысска) я проехал на электричке «Ласточка», а затем пересел на микроавтобус с сомнительным комфортом. Для многих, живущих не в Ставропольском крае, будет, наверное, открытием, что между краевым центром и вторым городом региона Пятигорском и всеми Кавказскими Минеральными Водами НЕТ так называемого пригородного железнодорожного сообщения. Например, между Краснодаром и Сочи, Ростовом-на-Дону и Таганрогом, Махачколой и Дербентом (второй город в республике не по населению, а по смыслу) есть, а между Ставрополем и Пятигорском (Кисловодском) НЕТ. Виной тому весьма специфическое (особенно для полумиллионного города) транспортно-географическое (особенно железнодорожное) положение Ставрополя. Изменить его периодически обещают, но верится в это всегда с трудом. А пока остаётся испытывать чувство досады, что нельзя на выходных сесть в электричку и домчать до милых моему сердцу КМВ. Кажется, что от такой возможности выиграют многие и многое. На фото - железнодорожный вокзал Кисловодска. #ТерриторииГеографа #ИяТамБыл #СтавропольскийКрай 💬 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>07.08.26 19:21</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2951</t>
+  </si>
+  <si>
+    <t>#ПутевыеЗаметки Есть мнения, что это одна из самых живописных дорог России. Теперь и я могу к этим мнениям присоединиться, так как проехал по ней из Кисловодска в Джилы-Су. Потрясающие виды на Эльбрус с севера! Подробностями, конечно, поделюсь. Позже. #ТерриторииГеографа #ИяТамБыл #ДжилыСу 💬 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>06.08.26 18:43</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2941</t>
+  </si>
+  <si>
+    <t>#ПутевыеЗаметки Кисловодск, Ставропольский край. Национальный парк Кисловодский 6 августа 2026 года и всегда прекрасен. #ТерриторииГеографа #ИяТамБыл #Кисловодск</t>
+  </si>
+  <si>
+    <t>05.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2931</t>
+  </si>
+  <si>
+    <t>Главная точка притяжения Козьмодемьянска   #Архив (был в Козьмодемьянске в мае 2026)   Козьмодемьянск – городок приятный, но не очень опрятный. С признаками запустения. Чего не скажешь о его главной точке притяжения – Этнографическом музее под открытым небом им. В.И. Романова. Здесь познавательно. А служители настроены оптимистично. По крайней мере, по отношению к туристам. Оно и понятно. Заметно, что на туристическую отрасль в городе возлагаются определенные надежды.   Музей работает с 1983 г. Его открыли к 400-летию города. На территории – постройки: жилые избы, амбары, ветряная мельница, кузница, баня и т. п. Организованные группы туристов встречают театрализованным представлением из жизни горных марийцев прошлого. Говорят на родном языке, рассказывают байки, поют и пляшут.     В избах – традиционная мебель и утварь, коллекции вышивки, лаптей, тростей-козьмодемьянок, национальных костюмов.   Обнаружил даже старый школьный учебник географии на марийском языке.   Спасибо музею! Если вдруг будете в Козьмодемьянске, обязательно его посетите.   📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #Козьмодемьянск 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>04.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2930</t>
+  </si>
+  <si>
+    <t>Вопросы географии – 2026   «Вопросы географии» – престижная серия книг, которая выпускается Русским географическим обществом (Московским филиалом Географического общества СССР) с 1946 г. Публикации в нём не входят с индексы цитирований, по которым оценивается результативность работы ученых. Но не только в индексах дело. Важно чувствовать себя частью профессионального сообщества.   Каждый новый сборник посвящен определенной тематике. Тема «Вопросов географии» (№ 162) этого года – «Культурная география». В нём собраны статьи ведущих современных отечественных ученых, занимающихся культурно-географической проблематикой. Среди авторов (по алфавиту фамилий) – Юрий Веденин, Татьяна Герасименко, Юрий Гладкий, Александр Дружинин, Дмитрий Замятин, Надежда Замятина, Владимир Каганский, Владимир Калуцков, Ольга Лавренова, Андрей Манаков, Иван Митин, Владимир Стрелецкий. Любой, кто хотя бы «краем глаза» интересуется культурной географией, знает, что эти ученые внесли вклад в институционализацию и развитие этой науки в России.    Моя статья, опубликованная в «Вопросах географии» 2026 года, называется «География современной российской киноиндустрии». Как-нибудь отдельным постом поделюсь основным тезисами из неё.   Полистать сборник в электронном виде можно уже сейчас. Вот ССЫЛКА   #ТерриторииГеографа #АналитикаТерриторий 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>03.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2920</t>
+  </si>
+  <si>
+    <t>Город Козьмы и Дамиана   #Архив (был в Козьмодемьянске в мае 2026)   В Козьмодемьянск пришли речным круизом уже вечером. И сразу в оборот круизную группу взяла опытная и говорливая экскурсовод. С ходу стало понятно, что туристов здесь всегда ждут и благодарны им, в первую очередь по экономическим соображениям. Погулять по городу толком не смог, довольствовался видами из ПАЗика.   Никаких подробностей, кроме факта его существования, о Козьмодемьянске я не знал. Даже, признаюсь, не соотносил ни с каким субъектом РФ. Оказалось, это один из четырёх городов Марий Эл, расположенный в юго-восточной части республики на реке Волге.   Внешний вид исторической части, по которой возят (водят) туристов, оставил желать лучшего. Прибрежная площадь имеет приметы современного благоустройства. Набережная не вызывает желания по ней погулять. Далее поехали в горку, к главной точке притяжения – этнографическому музею под открытым небом (о нём будет отдельный пост). Мимо – деревянные дома разной степени сохранности, ухоженности и, отсюда, красоты. С местной «горы» открылся неплохой вид на Волгу и на «старый» Козьмодемьянск. Есть, сказала экскурсовод, и типично советский город.   В 1583 г. на высоком правом берегу Волги возвели острог. По преданию, Иван Грозный, возвращаясь после покорения Казани, 1 ноября 1552 г. (в день памяти святых Козьмы и Дамиана) остановился здесь на ночлег. Местность ему понравилась, и он повелел основать крепость во имя этих святых. В XIX в. – заметный купеческий центр (лесоторговля). С 1920 г. – в составе современной Марий Эл. По данным переписи населения, марийцев здесь – треть населения (в основном горные марийцы).   Динамика численности населения неутешительная: сокращение на последние 25 лет почти на 25% – с 25 тыс. в 2000 г. до 19 тыс. в 2025 г. Если честно, не возникло ни малейшего желания жить в этом городе, по крайне мере по итогам «шапочного» знакомства.   📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #Козьмодемьянск 👻 МАХ 📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>02.08.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2919</t>
+  </si>
+  <si>
+    <t>Верхний Згид – в главной роли в осетинском фильме   Верхний Згид – поселок, расположенный в живописном ландшафте в Северной Осетии. Его называют самым высокогорным селением в республике – более 2 тыс. м над уровнем моря. Здесь до начала 2000-х годов добывали свинцово-цинковые руды, как и в находящихся ниже по ущелью Галоне и Садоне. Все эти поселки полузаброшены. Пик численности в Верхнем Згиде – в 1959 г. (3 тыс. чел.), сейчас – несколько десятков.   Я в Верхнем Згиде не был (в Садон заезжали в 2021 г. в рамках практики студентов). Но почувствовать поселок (и захотеть туда поехать!) позволил снятый здесь фильм «Старый Орёл» (2026, реж. Мурад Ногмов, моя оценка – 7 из 10).   Этот фильм – отличный пример развивающегося в России регионального кино. Северная Осетия с советских времен имеет крепкие кинематографические традиции. Старается она их поддерживать и сейчас. «Старый Орёл» имеет основания претендовать даже на статус народного хита. В актерский состав, состоящий в основном из местных артистов, привлекли звездные имена – Надежду Михалкову и Павла Деревянко. Только вот народ ради таких скромных фильмов не стремится в кинотеатры. Хотя интерес к ним подрастает. Очень медленно, но все же.   Посмотреть «Старого Орла» рекомендую. Ради горных красот, ради горской мудрости, ради столь желаемой неспешности, ради тех самых семейных ценностей (без их агрессивной пропаганды). Ради надежды, что любой населенный пункт в нашей стране имеет шанс сохраниться. Но это уже острая дискуссия – нужно ли, есть ли для этого ресурсы?   Кстати, Верхний Згид последние годы чувствует себя лучше. Благодаря туризму. Уверен, что фильм «Старый Орёл» добавит интереса к этой территории. Ведь кино имеет такие возможности. Есть примеры.   Приятного просмотра!   На фото – кадр из фильма «Старый Орёл»: отец – единственный житель горного села и его сын, покинувший и родовое гнездо и республику ради Москвы.   📱Территория на карте   #ТерриторииГеографа #ТерриторииВкино #СевернаяОсетия</t>
+  </si>
+  <si>
+    <t>31.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2918</t>
+  </si>
+  <si>
+    <t>И я там был: места последних дней жизни и смерти Лермонтова   #Путешествия2026   В июле я в очередной раз был в Пятигорске и Железноводске. А в этом году 185 лет смерти Михаила Лермонтова. Как известно, он погиб 27 июля на дуэли у подножия горы Машук. Раз уж так совпало, возникла идея сделать несколько постов о территориях, где поэт провёл последние дни своей жизни и где его настигла смерть.   Итак, места последних дней жизни и смерти Михаила Лермонтова: Июль – месяц Лермонтова Что случилось в доме Верзилиных? «Домик Лермонтова» в Пятигорске: ошибочные представления и правда Последний приезд в Пятигорск: чем занимался Лермонтов? Железноводск: последние в жизни Лермонтова минеральные источники Здесь Лермонтов провёл свою последнюю ночь Дом Рошке: здесь Лермонтов последний раз в жизни обедал Настоящее место гибели Лермонтова неизвестно Лермонтов: место захоронения и первый памятник   Иллюстрация к посту – репродукция картины М.Ю. Лермонтова «Вид Пятигорска» (1837 г., холст, масло).   📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #ПостПостов #Пятигорск #Железноводск 👻 МАХ 📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>30.07.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2916</t>
+  </si>
+  <si>
+    <t>Лермонтов: место захоронения и первый памятник   #Архив (был в Пятигорске много раз, последний – 07.2026)   Михаил Лермонтов был смертельно ранен на дуэли и скончался на месте. Несколько часов тело оставалось под дождём – не оказалось ни врача, ни экипажа. Это веское подтверждение того, что никто не предполагал, что поединок закончится тяжелым ранением и, тем более, гибелью одного из участников.   Только ближе к полуночи мертвого поэта увезли в Пятигорск, в том самый «Домик Лермонтова». Похоронили Лермонтова 29 июля (по новому стилю) 1841 г. на Пятигорском некрополе.   Из уст в уста передавалась фраза Николая I, узнавшего о смерти поэта: «Собаке – собачья смерть». Императрица Мария укорила супруга, после чего император перефразировал реплику: «Господа, получено известие, что тот, кто мог заменить нам Пушкина, убит».   На следующий год, 5 мая (по новому стилю) 1842 г. после хлопот бабушки Е.А. Арсеньевой, тело Лермонтова было перезахоронено в семейном имении в селе Тарханы Пензенской губернии.   Первый памятник Михаилу Юрьевичу Лермонтову открыли в Пятигорске 16 (28) августа 1889 г. На пожертвования. Чтобы выбрать проект, провели конкурс. Победил скульптор Александр Опекушин. Общая высота памятника – 5,65 м.   Взгляд Поэта устремлён вдаль – на Кавказский хребет и на Эльбрус, которые его так сильно вдохновляли…   📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #Пятигорск 👻 МАХ 📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>29.07.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2915</t>
+  </si>
+  <si>
+    <t>⁉️ Устал искать интересные каналы с новостями туристического сообщества? 📁 ПАПКА С КАНАЛАМИ В этой папке собраны каналы про туризм и путешествия, которые помогают быстрее разобраться в сфере, находить идеи и экономить время на поиске информации. 😏 ЗАБРАТЬ ПАПКУ МОЖНО ТУТ ⏰ Папка действует 72 часа. 🤩 Организаторы: Green.Papka</t>
+  </si>
+  <si>
+    <t>28.07.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2913</t>
+  </si>
+  <si>
+    <t>Лекция «Население Ставропольского края: сколько нас, кто мы и где живём» прочитана. Спасибо Арт-пространству «Кислород» за возможность и аудиторию!   Коротко, отдельными штрихами и сюжетами, рассказал о факторах формирования населения Ставропольского края, о динамике его численности, естественном и миграционном приросте, половозрастном и этническом составе, о человеческом капитале и системе расселения. Каждый пункт, конечно же, тянет на отдельные лекции. А пока – основное.   Использовал результаты многолетних наработок школы ставропольских географов, к которой имею честь принадлежать. Среди ученых, чьи исследования цитировал, – Виталий Белозеров, Наталия Щитова, Виталий Эшроков, Иван Соловьев, Александр Панин, Юлия Зольникова, Евгений Овсянников, Галина Жиренко, Александр Черкасов, Раким Махмудов, Роман Приходько, Илья Супрунчук, Николай Сопнев.       Делюсь материалами. Ссылка на папку с презентацией лекции и научными текстами: https://disk.yandex.ru/d/EB3O99ZMRjVFvA   Презентацию прикрепляю ещё и отдельным файлом ⬇️.   Буду рад лайкам и вопросам. А если поделитесь ссылкой с другими, буду просто счастлив!   #ТерриторииГеографа #АналитикаТерриторий #СтавропольскийКрай 👻 МАХ 📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>26.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2899</t>
+  </si>
+  <si>
+    <t>Дом Рошке: здесь Лермонтов последний раз в жизни обедал #Архив (был в Иноземцево 07.2026) С 2024 г. в поселке Иноземцево (9 км от центра Пятигорска) работает «Музей Лермонтова в кофейне Рошке». Замечательно, что неравнодушные к истории и к наследию люди вновь вдохнули жизнь в это знаковое для отечественной литературы место. Мне здесь очень понравилось. Рекомендую посетить, тем более что добраться сюда легко, в т. ч. на электричке. Итак, 27 июля (по новому стилю) 1841 г. Михаил Лермонтов, следуя из Железноводска к месту дуэли, остановился в Шотландке – немецкой колонии Каррас – в доме, который построил в начале XIX в. Иоганн Рошке. Он держал здесь кофейню и небольшую гостиницу для проезжающих. Заведение было популярным. Сюда заходили представители «водяного общества». Здесь в саду за каменным столом поэт последний раз в своей жизни обедал. С Лермонтовым в тот день были кузина Екатерина Быховец, друг Лев Пушкин (брат Александра Пушкина) и другие молодые люди. По свидетельствам, он за обедом не обмолвился ни словом о готовящемся через час поединке. Секунданты в тот момент ещё надеялись примирить Лермонтова и Мартынова. Никто из сидевших за тем столом ещё не знал, что через несколько часов всё кончится. Лермонтов простился и поехал к Машуку. Он сказал Рошке: «Приготовьте ящик шампанского за мой счёт. Мы скоро вернемся…». Кстати, в доме Рошке Лев Толстой отмечал своё 25-летие. После Октябрьской революции здесь была коммунальная квартира. В 1973 г. дом включили в зону музея-заповедника, в 1981 г. ему присвоен статус памятника истории. В 1985 г. разместили детскую библиотеку. В 2010-х гг. здание оказалось заложенным в банке. Его выкупили и пытались оживить. Что и получилось только в 2024 г. В музее много вещей – современников Лермонтова. Они поэту не принадлежали, но идентичны тем, которыми он пользовался. Например, гостям дают подержать пистолеты той марки, которыми стрелялись Лермонтов и Мартынов. На фото 5 – предположительно ножка каменного стола, за которым обедал Лермонтов. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #Иноземцево 👻 МАХ 📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>26.07.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2898</t>
+  </si>
+  <si>
+    <t>Этнотриллер по-татарски Фильм «Микулай» (2023, реж. Ильшат Рахимбай, моя оценка – 8 из 10), снятый в Татарстане (весомая монета в копилку регионального татарского кино) определяют как «этнотриллер». Что такое триллер, вроде бы понятно. И «Микулай» нервы способен пощекотать. Не столько чем-то страшным, а непонятным, и поэтому жутковатым. За «непонятность» и «жуткость» отвечает здесь этнический колорит, основанный на культуре татарских кряшенов. Такой приём в кино не нов, вспомните хотя бы «Солнцестояние» (2019, реж. Ари Астер). Закрытость сообщества, загадочные обряды, зловещие символы, аутентичные пейзажи, говор и поведение героев, которых играют местные жители – всё это способно вызвать как интерес, так и тревожность. Потому что неизвестно. И всё это имеется в «Микулае». Фильм снят в умирающей деревне Толкияз (80 км от Казани) в реальных локациях – на улицах и в избах с местными жителями в массовых сценах. В этом его главная, на мой взгляд ценность. Есть возможность на два часа погрузиться в мир вот таких необычных для подавляющего большинства деревень. После относительного успеха фильма появились публикации о возрождении Толкияза через развитие здесь туризма. Название фильма – это имя главного героя, которого совершенно замечательно играет Виктор Сухоруков. А по-другому этот актер и не может. Кроме него есть и другие отечественные звезды – Иван Добронравов, Екатерина Агеева и Варвара Шмыкова. Смотреть, конечно, рекомендую. Но это вдумчивое кино. Между прочим его принять не получится. 📱Территория на карте #ТерриторииГеографа #ТерриторииВкино</t>
+  </si>
+  <si>
+    <t>25.07.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2896</t>
+  </si>
+  <si>
+    <t>Здесь Лермонтов провёл свою последнюю ночь #Архив (был в Железноводск много раз, последний – 07.2026) Дом Карповых в центре современного Железноводска. Размещенная на доме табличка не очень точна. Лермонтов провёл последние сутки своей жизни не в этом доме, а на месте (в подворье), где построен этот дом. На этом месте, вблизи источников и ванн, в 1841 г. были избы-мазанки для приезжающей публики. Одним из первых начал их возведение отставной солдат Иона Яковлевич Карпов. Именно в такой мазанке и поселился Лермонтов вместе с Алексеем Столыпиным – родственником и другом, негласным секундантом на дуэли. Современный вид подворье приобрело после 1847 г., когда Карпов получил разрешение на возведение фасадного дома с двумя флигелями. Подворье Карповых – объект культурного наследия федерального значения. Но это, к сожалению, не спасает его от разрушения. Если в ближайшее время ничего положительного не произойдет, Россия может потерять обозначение места, где её один из самых известных сыновей провёл последние сутки своей жизни. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #Железноводск 👻 МАХ 📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>24.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2895</t>
+  </si>
+  <si>
+    <t>Теперь и в MAX https://max.ru/channel_panin_an 📌 Здесь будем говорить о том, как меняется пространство жизни и как самим участвовать в продюсировании изменений. ➡️ Исследуем. Слушаем людей. Разрабатываем и запускаем проекты. Вместе ищем решения и помогаем воплощать их в жизнь. 💬 Буду делиться тем, что мы делаем вместе с коллегами из Общественной палаты, МГУ и Картфонда: исследованиями, картами, мастер-планами, инициативами, результатами экспедиций и новыми идеями. 🗺️ Почему одни города растут, а другие теряют людей? Как меняется система расселения и какую роль будут играть агломерации, малые города и села? Что заставляет человека остаться, уехать или вернуться? Как городская среда, экономика, культура, инфраструктура, природа и репутация места влияют на наш выбор? И как учитывать разнообразие людей и территорий при планировании их будущего? ✔️ Всё это формирует пространственный контекст наших решений: государственных, деловых и повседневных. Где жить, что строить, куда инвестировать, как развивать свою малую родину и каким мы хотим видеть ее завтра. ⚡️Главная задача проста: помогать городам и территориям становиться местами, с которыми хочется связывать свое будущее.</t>
+  </si>
+  <si>
+    <t>24.07.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2891</t>
+  </si>
+  <si>
+    <t>Железноводск: последние в жизни Лермонтова минеральные источники #Архив (был в Железноводск много раз, последний – 07.2026) То, что жизнь и смерть Михаила Лермонтова связаны с Пятигорском знают, пожалуй, все. А вот, что с Железноводском – наверное, немногие. А ведь именно здесь поэт провёл свои последние дни, последнюю ночь и принял последние минеральные воды. Ещё в детстве бабушка привозила слабого здоровьем Мишу на лечение к источникам горы Железной. Приезжал он сюда и в 1837 году во время первой ссылки на Кавказ. В июле 1841 г. поэт приехал в Железноводск, чтобы продолжить лечение минеральными водами. До рокового дня он успел принять несколько процедур. Когда Лермонтов бывал в Железноводске, отдельного бювета с минеральной водой ещё не было. Его построили в 1916 г. на месте импровизированного колодца, из которого просто зачерпывали воду. В 1964 г. его переименовали в Лермонтовский. В 1988 г. рядом с бюветом установили памятник поэту. Обустроенного даже по тем меркам курорта на территории современного Железноводска во времена Лермонтова не было. Здесь стояли шалаши, кибитки и первые дома-мазанки. А купаться приходилось практически в ямах, огороженных плетнём. В подтверждение – рисунок Ф. Дюбуа де Монпере, сделанный в начале 1830-х годов. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #Железноводск 👻 МАХ 📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>23.07.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2890</t>
+  </si>
+  <si>
+    <t>Лекция «Население Ставропольского края: сколько нас, кто мы и где живём» Население — важнейший фактор и ресурс для развития. Это люди в целом и каждый из нас, это жители России, регионов и населённых пунктов. На общероссийском фоне демографическая ситуация в Ставропольском крае относительно благополучная, но и здесь в последние годы количество жителей сокращается. Почему же так происходит? На предстоящей встрече поговорим о рождаемости, смертности и миграциях, о возрастном и этническом составе населения, о системе расселения, о городах и агломерациях, а также обязательно сравним Ставропольский край с Северным Кавказом и Россией в целом. Лектор: Василий Чихичин, географ. Фото на афише: Сергей Пархисенко. ➡️ Регистрация участников 🗓️ 28 июля 18:30 📍 Арт-пространство «Кислород» (ул. Маршала Жукова, 14, ауд. 213)</t>
+  </si>
+  <si>
+    <t>23.07.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2889</t>
+  </si>
+  <si>
+    <t>Пригласили прочитать лекцию. С удовольствием! Предложил тему о населении Ставропольского края. Готовлюсь и жду с нетерпением! Афиша ⬇️ #ТерриторииГеографа</t>
+  </si>
+  <si>
+    <t>22.07.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2887</t>
+  </si>
+  <si>
+    <t>Онлайн-лекция «Имидж нужен не только людям. Об образах территорий» прочитана. Делюсь материалами, которые я использовал, готовясь к лекции. А это статьи корифеев отечественной имажинальной географии (Дмитрий Замятин, Владимир Колосов, Надежда Замятина, Иван Митин, Денис Дирин), книги Дениса Визгалова о маркетинге и брендинге территорий, книга Петра Вайля «Гений места», Литературный атлас России и Атлас ментальных карт. Ссылка на папку с материалами: https://disk.yandex.ru/d/PaHYZBl4Jmo2JQ Презентацию «кидаю» отдельно ⬇️ (она есть и в папке). Запись лекции здесь: https://student.soholms.com/public/lesson/56173116 Спасибо Олимпиадам по географии | АПО за возможность, аудиторию и платформу! #ТерриторииГеографа #АналитикаТерриторий</t>
+  </si>
+  <si>
+    <t>21.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2877</t>
+  </si>
+  <si>
+    <t>Последний приезд в Пятигорск: чем занимался Лермонтов? #Архив (был в Пятигорске много раз, последний – 07.2026) Пятигорск в середине XIX в. – небольшой (около 2,5 тыс. жителей), но уже известный (в первую очередь благодаря Лермонтову) город – центр Пятигорского округа Кавказской области. На фото 1 – литография 1850-х гг. В свой пятый и последний приезд в любимый Пятигорск в мае – июле 1841 г. Михаил Лермонтов занимался обычными для себя и для курортников делами. 1. Писал стихи, в т. ч. «Выхожу один я на дорогу», «Утёс» («Ночевала тучка золотая»), «Нет, не тебя так пылко я люблю». 2. Принимал минеральные (серные) ванны – Сабанеевские (в н. в. – Пушкинские) и Варвациевские. 3. Гулял по городу – от Елизаветинской галереи (фото 2, в н. в. – Академической) вниз по Главному бульвару, Царской улице (фото 3 – 5, в н. в. – проспект Кирова) и Николаевскому цветнику (фото 6 – 8, в н. в. – просто Цветник). 4. Гулял по слонам Машука: Эолова арфа (фото 9), Провал. 5. Участвовал в развлечениях, в собраниях Водяного общества, в т. ч. на балу, устроенном в гроте Дианы. На фото 9 – современный вид с Эоловой арфы на историческую часть Пятигорска времен Михаила Юрьевича. Согласитесь, вдохновляет! 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #Пятигорск 👻 МАХ 📲 ВКонтакте  📝 Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>20.07.26 18:46</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2876</t>
+  </si>
+  <si>
+    <t>22 июля в 18.00 для Ассоциации победителей олимпиад (кафедра географии) читаю онлайн-лекцию на тему «Имидж нужен не только людям. Об образах территорий». Презентация к лекции готова. На фото – титульный слайд и о чём поговорим. Помимо прочего – о Майкле Джексоне, цитата Дональда Трампа, примеры Сысерти и Грозного, ставропольские слоны, Кавказ – в литературе, а Нью-Йорк – в кино. Ссылка на трансляцию: https://student.soholms.com/school/lesson/56003854 Нужно зарегистрироваться, но это легко, ссылка: https://apo.soholms.com/order/1865208?fieldValuesQuery=-1808-35276 #ТерриторииГеографа</t>
+  </si>
+  <si>
+    <t>17.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2875</t>
+  </si>
+  <si>
+    <t>«Домик Лермонтова» в Пятигорске: ошибочные представления и правда #Архив (был в Пятигорске много раз, последний – 07.2026) Одна из главных точек притяжения федерального масштаба в Пятигорске – государственный музей-заповедник М.Ю. Лермонтова. Или просто «Домик Лермонтова», хотя территория музея – полквартала и четыре усадьбы XIX века, в том числе Дом Верзилиных, в котором Мартынов вызвал Лермонтова на дуэль. Об этом я писал здесь. Но сегодня рассказ именно о «Домике Лермонтова». Он сохранился в первозданном виде, в первую очередь потому, что музей в нём создали ещё в 1912 г. Несколько фактов о домике, о которых вы, скорее всего, не задумывались или представляли их по-другому. 1. «Домик Лермонтова» не принадлежал М.Ю. Лермонтову. В 1830-х гг. отставной плац-майор Василий Чилаев построил на территории своей усадьбы небольшую белёную мазанку. В мае 1841 г. поэт вместе с другом и родственником капитаном Алексеем Аркадьевичем Столыпиным приехал в Пятигорск по пути на службу. Они решили подлечиться на водах и сняли этот дом. 2. «Домик Лермонтова» – очень скромное жилище, хотя М.Ю. Лермонтов был достаточно обеспеченным молодым человеком и мог, наверное, позволить себе более комфортные условия проживания. Причины такого выбора? Возможно, неприхотливость поэта, желание уединится на природе (тогда это была окраина Пятигорска у подножия Машука). Дом находился в удобном месте с точки зрения логистики. И это было типичное съёмное жильё для курорта. 3. «Домик Лермонтова» – последнее, но не единственное место проживание поэта в Пятигорске. В более ранние приезды Лермонтов жил в других местах. 4. «Домик Лермонтова» – дом, в котором поэт прожил последние свои месяцы, но последнюю ночь он провел в другом месте, откуда и отправился на дуэль. Об этом я обязательно ещё расскажу. 5. Но привезли тело умершего на дуэли поэта именно сюда – в скромный дом, который весь мир знает под трогательным названием «Домик Лермонтова». 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #Пятигорск 👻 МАХ 📲 ВКонтакте  📝 Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>15.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2865</t>
+  </si>
+  <si>
+    <t>Макарьево: удивительное место на Волге #Архив (был в Макарьево в мае 2026) Этот пост о роли личности в появлении населенного пункта и о том, как город может потерять свой статус. Макарьево – поселок на левом берегу Волги в центральной части Нижегородской области. Здесь проживает всего несколько десятков человек. До 2009 г. это был рабочий посёлок. До 1958 г. – село. До 1920 г. – город с населением около 1,5 тыс. чел. Почему город отсюда «ушел»? Да потому что отсюда «ушла» Макарьевская ярмарка. Слышали о такой? Скорее всего, да. С 1641 по 1816 гг. она была крупнейшей в нашей стране. После пожара 1816 г. переведена в Нижний Новгород, который благодаря этому событию вскоре получил неофициальный статус «кармана России». Будущий город Макарьев вырос из поселения, которое сложилось вокруг Макарьевского Желтоводского мужского монастыря. Первый раз был основан в 1434 гг. преподобным Макарием – православным монахом, основателем ряда монастырей, чудотворцем, миссионером поволжских народов. Сожжен казанским ханом, возобновлен в 1620 г. В советское время на территории монастыря – колония для беспризорников, зооветеринарный техникум. В храмах держали скот и хранили корма. С 1991 г. в этом богатом историей месте – Свято-Троицкий Макарьевский Желтоводский женский монастырь. Сюда заходят речные круизы. Туристы любуются удивительными храмами и напитываются силой и энергией. Именно таким способом мне и посчастливилось здесь побывать. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #Макарьево 👻МАХ 📲ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>14.07.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2864</t>
+  </si>
+  <si>
+    <t>🔬 Территории с научным потенциалом ищут свой бренд 6 февраля 2026 года в России появился новый наукоград Долгопрудный (Московская область). Теперь в стране 13 городов с официальным статусом: Бийск, Долгопрудный, Дубна, Жуковский, Кольцово, Королёв, Мичуринск, Обнинск, Реутов, Серпухов, Троицк, Фрязино, Черноголовка. Что такое наукоград? Согласно федеральному закону (№ 70-ФЗ от 07.04.1999 г.), наукоград – это муниципальное образование с высоким научно-техническим потенциалом и градообразующим научно-производственным комплексом. Критерии для получения статуса строгие: доля занятых в НПК должна составлять не менее 20% от общей численности работающих, а объём научно-технической продукции – не менее 50% от общего объёма производства. Цифры и факты: 🥇 Обнинск – первый наукоград, получил статус в 2000 году. 🗺️ 11 из 13 наукоградов расположены в Европейской части России, 8 из них – в Московской области. 👩‍🔬 В наукоградах проживает 1,4 млн человек (1% населения страны). В 10 из 13 наукоградов население с 2015 года выросло или почти не сократилось. 📈 Самые быстрорастущие: Троицк, Кольцово, Реутов и Обнинск. 📉 Хуже всего ситуация в Бийске, Черноголовке и Мичуринске. Больше интересных фактов о наукоградах в статье. Вызов для маркетолога территории Маркетинг наукограда – задача узкая и нестандартная. В отличие от туристических городов, где аудитория – массовый турист, у наукограда сложная структура целевых групп: учёные, студенты, высокотехнологичные компании, инвесторы, федеральные ведомства. И при этом, жители, которые хотят не только науки, но и комфортной среды. Наукограды ограничены в продвижении себя через «красивые картинки» и гастрономические фестивали (хотя и это возможно). Их бренд должен строиться вокруг интеллектуального потенциала, инноваций и качества жизни, которое этот потенциал создаёт. В ближайших постах разберём, как разные наукограды решают эту задачу: от Королёва до Кольцово, от Обнинска до Дубны. За фактологию благодарю канал Территории Географа #территории_со_смыслом #маркетинг_жителей #привлечение_инвесторов #мономаркетинг #smart_маркетинг</t>
+  </si>
+  <si>
+    <t>14.07.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2863</t>
+  </si>
+  <si>
+    <t>Приятно, когда на канал ссылаются 😊 Конкретно на этот текст о наукоградах. Ниже ⬇️ - пост, в котором ссылка замечена. #ТерриторииГеографа</t>
+  </si>
+  <si>
+    <t>12.07.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2858</t>
+  </si>
+  <si>
+    <t>Июль – месяц М.Ю. Лермонтова Часть июля провёл на Кавказских Минеральных Водах. В очередной раз. Благодаря впечатлению от фильма Бакура Бакурадзе «Лермонтов» (2025 г.) появилось желание в этот приезд на КМВ уделить побольше внимания местам, связанным с последними днями поэта. Тем более, что именно в июле 185 лет (юбилей) назад на склоне Машука состоялась роковая дуэль. Стартуем завтра: 13 июля (по старому стилю, 25 июля – по новому) – день вызова на дуэль. Территории действия – Пятигорск, Железноводск и Иноземцево. В публикациях – факты и контекст. Я – не историк, но как преподаватель культурной географии сильно впечатляюсь «гениями места», коим Михаил Лермонтов, безусловно, является для Кавказских Минеральных Вод и, в первую очередь, для Пятигорска. На фото – делаю снимок памятной таблички в Пятигорске на Доме Верзилиных. Спасибо тому, кто подловил 😊. #ТерриторииГеографа #ИяТамБыл #Пятигорск МАХ ВКонтакте Территории Географа</t>
+  </si>
+  <si>
+    <t>11.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2857</t>
+  </si>
+  <si>
+    <t>На высоте #ПутевыеЗаметки Нет ничего лучше для географа, чем возможность посмотреть на территорию с высоты. На Кавказских Минеральных Водах таких возможностей предостаточно. Этим (и многим другим) КМВ и уникальны. Я – на вершине Машука (994 м), смотрю на юг. У самого подножья – красавец Пятигорск, чуть дальше – горы Юца и Джуца. В облаках спрятался Большой Кавказ и главная вершина России – Эльбрус. В более ясную погоду их отлично видно «как на ладони». Если повертеть головой, обойти вершину Машука и присмотреться, то увидишь другие горы КМВ и всю агломерацию – Минеральные Воды, Ессентуки, Железноводск и, интуитивно, Кисловодск и Георгиевск. Планировочная структура, связи (дороги) и функции (санатории, рынки, стадионы, парки) вооруженному глазу тоже заметны. На переднем плане – изобилие указателей, свидетельствующее о востребованности этих мест и о широкой географии туристов. Смотреть на территории – одно удовольствие! А рассказывать о них – удовольствие двойное! Стараюсь это делать на канале. Теперь и в МАХ: https://max.ru/channel_territories_geo Присоединяйтесь, если вам там удобнее. #ТерриторииГеографа #ИяТамБыл #Пятигорск</t>
+  </si>
+  <si>
+    <t>10.07.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2852</t>
+  </si>
+  <si>
+    <t>Об электричках на КМВ #ПутевыеЗаметки В Железноводске Ставропольского края был много раз. Но только сейчас впервые приехал сюда на электричке. Из Пятигорска. До этого года они сюда ходили всего несколько раз в неделю (в выходные), теперь – три раза в день. И это, на мой взгляд, замечательно. И не потому, что я люблю железнодорожный транспорт, а потому, что это удобно (для многих) и как-то современно (хотя подвижной состав не очень молод). В целом на Кавказских Минеральных Водах с железнодорожным транспортом всё хорошо. Ну почти. Например, до сих пор нет такого вида связи городов-курортов с местным аэропортом. Железнодорожная станция в нынешних Минеральных Водах появилась в 1875 г. Идея построить железнодорожную ветку от неё к Кисловодску возникла в 1879 г. Эксплуатация началась в 1894 г. Из Минеральных Вод в Кисловодск (и обратно) – 22 рейса в день (4 из них – «Ласточки»), первый – в 5.00, последний – в 21.00. Наверное, более поздние рейсы тоже были бы востребованы, особенно летом. Такая частота железнодорожного сообщения свидетельствует о сформированности Кавминводской городской полицентрической агломерации с тремя городами стотысячниками (Пятигорск, Кисловодск, Ессентуки). В ней проживает почти миллион человек – треть населения Ставропольского края. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #КМВ #Железноводск Территории Географа</t>
+  </si>
+  <si>
+    <t>09.07.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2842</t>
+  </si>
+  <si>
+    <t>Ессентуки, июль 2026 года #ПутевыеЗаметки Часто слышу, что Ессентуки ничем не привлекателены, особенно по сравнению с более известными соседями - Пятигорском и Кисловодском. Могу согласиться с этим лишь отчасти. В качестве доказательства - эти фото. Красиво же? Обязательно как-нибудь посвящу Ессентукам серию публикаций. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #Ессентуки</t>
+  </si>
+  <si>
+    <t>08.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2841</t>
+  </si>
+  <si>
+    <t>Нулевой километр любви В городе Ессентуки Ставропольского края на Театральной площади рядом с входом в Курортный парк в 2011 г. установили жанровую скульптуру «Нулевой километр любви» – столб с Амуром на вершине. Безделица, конечно, но в тему сегодняшнего (8 июля) праздника. Правда, символизирует только одну его составляющую. Но без любви семья и верность невозможны. С днём Семьи, Любви и Верности! #ТерриторииГеографа #ИяТамБыл #Ессентуки Территории Географа</t>
+  </si>
+  <si>
+    <t>07.07.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2840</t>
+  </si>
+  <si>
+    <t>Зарплаты по населённым пунктам России в 2025 С прошлого года Росстат стал публиковать целый ряд статистических данных в разрезе населённых пунктов. Пока есть данные за 2024 и 2025 годы, причём набор публикуемых данных постепенно расширяется: в 2025 году собирали 106, а в 2026 — уже 151. С большинством опубликованных наборов неподготовленному пользователю работать тяжело (на мой взгляд, тяжелее, чем с муниципальной статистикой). Данные по каждому показателю разделены по регионам на отдельные слабо структурированные эксельки, в которых на одном листе указаны все данные, которые только удалось собрать. Впрочем, раньше не было вообще никаких официальных данных, так что тут грех жаловаться — с имеющимися в нашем распоряжении технологиями эту проблему можно довольно легко решить. Лично мне показалось самым интересным сейчас собрать и визуализировать данные по зарплатам за 2025 год, а также их приросту за год. Получилась такая занимательная карта. Всего Росстат собрал данные по более чем 14 тыс. населённых пунктов, в которых есть крупные и средние организации (малого бизнеса, как и в муниципальной статистике, нет). Средние зарплаты по населённым пунктам варьировались в 2025 году от 20,2 тыс. в посёлке Пакино Владимирской области до 885,9 тыс. в уже упомянутой ранее на канале деревне Борзые в Подмосковье. Медиана оказалась близка к 58,5 тыс. рублей, а средняя зарплата — к 67,4 тыс. Перейдя на карту, вы можете отфильтровать нужный вам диапазон зарплат, чтобы увидеть только попадающие в него населённые пункты. При наведении на населённый пункт можно увидеть не только его среднюю зарплату за 2025 год и прирост в % к 2024, но и зарплаты по отдельным видам экономической деятельности, если Росстат такие данные предоставил. Карта доступна по ссылке. Также на Boosty все подписчики могут скачать расширенную версию карты, где можно настроить фильтры по регионам и видам экономической деятельности, а также выгрузить структурированную табличку с выбранными данными в Excel. Подписывайтесь! Телеграм | Max</t>
+  </si>
+  <si>
+    <t>03.07.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2830</t>
+  </si>
+  <si>
+    <t>«Павел Миронов» #Архив (был в речном круизе по Волге в мае 2026) Расскажу о теплоходе, на котором плавал по Волге из Нижнего Новгорода в Казань. Я предполагал, что это перемещающаяся по воде гостиница, но думал, что будет менее комфортно. И это судно эконом-класса, а если комфорт или премиум! Двухпалубный пассажирский речной теплоход «Павел Миронов» – дедушка: ему 64 года. Построен в 1962 г. в Будапеште (Венгрия). Пассажировместимость – 138 человек. Длина – 78 м, ширина – 15,2 м, скорость – 18 км/час. После постройки судно называлось «Висла», было приписано к порту Чистополя. В 1960-х гг. выполняло рейсы Пермь – Ростов-на-Дону и Пермь – Астрахань. В 1975 г. переименован в «Павел Миронов» – в честь Героя Советского Союза Миронова Павла Андреевича (1919 – 1945 гг.). С 1980 по 1985 гг. работал от совета по туризму Удмуртской АССР, с 1987 по 1991 гг. – от Пермского совета по туризму. С 1997 г. с перерывами совершает туристические рейсы из Казани. На фото – средняя и верхняя (крыша) палубы, интерьеры холлов и коридоров, ресторана, бара, концертного зала, каюты. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #Волга Территории Географа</t>
+  </si>
+  <si>
+    <t>01.07.26 18:27</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2820</t>
+  </si>
+  <si>
+    <t>Речной круиз: сбылась мечта #Архив (был в речном круизе по Волге в мае 2026) В мае этого года сбылась моя давняя мечта – поплыть в речной круиз. Мне очень хотелось попробовать этот вид путешествия. И проба удалась! Буду копить на следующий заплыв, уже более длительный. Маршрут: Нижний Новгород – Макарьево – Козьмодемьянск – Казань. Продолжительность – чуть больше суток. Выезд – 6.30, приезд – 10.00. Совет. Если планируете свой первый круиз, начните с такого короткого по времени: вдруг что-то не понравится или обнаружится морская болезнь, и захочется побыстрее оказаться на твердой земле. Стоимость можно найти приемлемую, если хорошо поискать. На теплоходе эконом-класса – 12 тыс. с человека в двухместной каюте. В стоимость входит трехразовое питание (очень, кстати, вкусное) и развлекательная программа на борту (весьма, кстати, насыщенная). Экскурсионная программа оплачивается отдельно (по желанию). Бронировал и оплачивал за месяц до круиза. Если сильно заранее, может быть дешевле. Принцип путешествия следующий: ужин, ночь, завтрак и обед – на теплоходе, остальное время – многочасовые стоянки с возможностью погулять по городу. Ну и, конечно, великолепные виды с борта теплохода на реку и берега. Волга – действительно, Великая река! Проплыл по ней 400 км, в т. ч. мимо устьев Суры, Ветлуги, Свияги и Казанки, через Чебоксарское водохранилище. К сожалению, шлюз переплывали ночью, поэтому не увидел это чудо речного искусственного устройства. В итоге, речные круизы рекомендую и вам, и себе, конечно! 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #Волга Территории Географа</t>
+  </si>
+  <si>
+    <t>01.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2819</t>
+  </si>
+  <si>
+    <t>На фото – образная карта Европы, созданная в самом конце позапрошлого века. Её копия экспонируется в Национальном центре «Россия» на выставке «Уроки географии». Чтобы понять эту карту, нужно много знать. А чтобы много знать, нужно много читать, в том числе интересные телеграм-каналы. Друзья! Предлагаю обратить внимание на подборку разных каналов в сфере «Наука и образование». Паблики вузов и отдельных факультетов, научных коллективов и ученых, подборки конференций и публикаций, авторский взгляд на факты, явления, процессы и территории – всё это в папке «Наука и образование». Вы обязательно найдете для себя что-нибудь нужное, присоединяйтесь «оптом» или выборочно. ❗️Ссылка на папку: https://t.me/addlist/eyRqquvWjoE2ZWMy</t>
+  </si>
+  <si>
+    <t>30.06.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2809</t>
+  </si>
+  <si>
+    <t>Уроки географии В Национальном центре «Россия» вот уже три месяца экспонируется большая выставка «Уроки географии». Она выстроена как рассказ о нашей стране и разделена на восемь тематических залов: Галерея карт, «Отвага. Экспедиции, открытия», «Расстояния. Преодолевая просторы», «Стремление. Путеводная звезда», «Ресурсы. Дары географии», «Класс географии», «Суверенитет. Чужой взгляд на великую страну», «Мощь. Битвы за географию». Довольно много интерактива и видеоматериалов, в том числе сгенерированных с помощью ИИ. Не скажу, что выставка меня сильно впечатлила. Я ожидал большего. Не хватило нюансов и подробностей. Спишу своё впечатление на профдеформацию. Рад, что такая выставка вообще появилась. Немного отступило чувство обиды за «задвинутость» географии в России, для которой эта наука очень нужна, учитывая её громадное, богатое и очень контрастное пространство. Не случайно, что именно рядом с выставкой «Уроки географии» 25 июня состоялся Форум учителей географии и студентов профильных вузов. Если хотите попасть на «Уроки географии» в Национальном центре «Россия», можно успеть это сделать до 9 июля. #ТерриторииГеографа #ИяТамБыл #УрокиГеографии #НациональныйЦентрРоссия Территории Географа</t>
+  </si>
+  <si>
+    <t>29.06.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2808</t>
+  </si>
+  <si>
+    <t>Мечтаете о новых маршрутах или уже собираете чемоданы? Тогда эта подборка точно пригодится! Здесь вас ждут: • идеи для путешествий; • красивые места России и мира; • походы, природа и активный отдых; • полезные советы и тревел-лайфхаки; • вдохновение для новых поездок. 📎 Папка с каналами: https://t.me/addlist/tr6ZGyQSaqszZTVi ❤️ Сохраняйте подборку, чтобы не потерять, и открывайте для себя новые интересные каналы! 📱 «Ведёте свой канал? Примите участие в подборке!»</t>
+  </si>
+  <si>
+    <t>29.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2807</t>
+  </si>
+  <si>
+    <t>🤩Средний возраст женщин на момент рождения первого ребёнка 📊В Европе ситуация с возрастом первого материнства кардинально иная, чем в России. В странах Евросоюза этот показатель неуклонно растет и в 2026 году достиг 29,9 года. При этом разброс по странам очень велик: самый молодой возраст первородящих традиционно фиксируется в Болгарии (26,6 года), а самые «возрастные» мамы — в Италии (31,7 года) и Ирландии (около 31,5 года). В целом, в 10 странах ЕС средний возраст матери при рождении первенца уже превышает 30 лет. Германия, например, находится ровно на среднеевропейском уровне — 29,9 года. 📊Эта тенденция к «постарению» материнства — общемировая, но в Европе она выражена особенно ярко. За последние десять лет средний возраст первородящей в ЕС вырос на целый год — с 28,8 до 29,8 года. Примечательно, что доля родов у женщин старше 40 лет за два десятилетия в Европе выросла более чем вдвое — с 2,6% в 2003 году до 6,1% в 2023-м, что наглядно демонстрирует масштаб сдвига в сторону позднего родительства. •World Data</t>
+  </si>
+  <si>
+    <t>28.06.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2806</t>
+  </si>
+  <si>
+    <t>Рекомендую: подборка географических ВК-каналов Друзья, в ТГ мы с коллегами собрали отличную подборку авторских каналов по географии – ГЕОГРАФИКА. Подписывайтесь, если ещё не успели! Там есть всё: карты, исследования, школьные олимпиады, путешествия, авторская аналитика, викторины и многое другое. Ниже некоторые из этих каналов в ВК, подписывайтесь и на них, чтобы наверняка ничего не пропустить! Территории Географа – субъективный взгляд географа на территории через путешествия, исследования и кино – о том, что автор видел сам. Геоинформбюро – карты, ГИС, инфографика, статистика, видео, полезные советы. Интересное к уроку географии. World Dataʷᵈ – коротко и ясно: только самые важные данные из экономики, науки и истории. Data distributor – мировая экономика, демография, социальные, культурные и электоральные процессы через призму инфографик и научных исследований. География и факты – карты, статистика, факты о странах и регионах мира. Олимпиады по географии | АПО – побеждайте в олимпиадах, читая наши посты, учитесь с профессиональными географами. #ТерриторииГеографа Территории Географа</t>
+  </si>
+  <si>
+    <t>28.06.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2803</t>
+  </si>
+  <si>
+    <t>Голосование за пространство жизни 📌 совещание в Администрации Президента по вопросам онлайн-голосования за объекты благоустройства в рамках федерального проекта «Формирование комфортной городской среды» ⚡️15,8 миллионов человек. 1 979 муниципальных образований. 2 800 населённых пунктов. Почти 7 000 объектов благоустройства. 📌Мы привыкли воспринимать Всероссийское голосование за объекты благоустройства как механизм отбора пространств. Но сегодня оно куда больше и масштабнее. По охвату и количеству участников федпроект ФКГС за последние годы превратился в уникальную, в том числе по международным меркам, практику всенародного участия в обустройстве и пространственном развитии. 🗺️ Совместно с Минстроем и Минцифры мы подготовили серию карт, которые ярко иллюстрируют жизненное пространство страны: от крупнейших агломераций и малых городов до опорных населённых пунктов, посёлков, сёл и станиц. ▶️География голосования практически накладывается на каркас расселения России. Каждая точка и её размер на карте означают больше, чем поддержку конкретного проекта. Это готовность участвовать в жизни своей территории, семьи и будущего детей, способность муниципальной команды объединять людей вокруг общих целей. 👥По сути, перед нами новый крупнейший в России электоральный массив данных, характеризующий общественные предпочтения, локальную сплочённость и территориальную идентичность. Поэтому результаты голосования имеют исключительную ценность для губернаторов, мэров, политических партий, архитекторов, исследователей и всех, кто занимается будущим российских территорий. ▶️В городах-миллионниках средний уровень участия составляет 9-11%. В малых городах до 50 тысяч жителей — свыше 30%. В сельских муниципалитетах показатели ещё выше. 👨‍👩‍👧‍👦Чем меньше по численности населённый пункт/муниципалитет, тем активнее жители и сильнее связь человека с местом. ▶️Именно там власть оказывается ближе к людям. Там выше плотность и теплота социальных связей, а пространство жизни воспринимается как личное. Что выбирают люди? ✔️ Лидируют парки и скверы — около 43% от всех проектов. Растет запрос на пешеходные улицы (а их обустроить куда сложнее, чем парки), набережные и дворы. Доля дворовых территорий выросла в два раза по сравнению с прошлым годом. 📌 Публикации в СМИ об итогах VI Всероссийского голосования за выбор объектов благоустройства: Статья в РИА Новости Статья в Комсомольской правде Статья в Аргументах и фактах</t>
+  </si>
+  <si>
+    <t>27.06.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2800</t>
+  </si>
+  <si>
+    <t>Как стать лидером мнений в географии? Ответ на этот вопрос пытались найти на одной из шести сессий Форума учителей географии и студентов профильных вузов, который проходил 25 июня в Национальном центре «Россия». Решил для себя выбрать сессию, которая называлась «Как выйти за рамки класса и учебника, чтобы стать лидером мнений в географии». Пытаюсь вести географические каналы (ТГ, ВК, Дзен), значит в каком-то смысле претендую на роль «лидера мнений» в этой области знаний. Вела сессию Мария Осадник – со-ведущая программы Первого канала «Поехали!». Спикеры – настоящие лидеры мнений, как в своих областях, так и за их пределами. Михаил Ваганов (учитель географии Президентского лицея «Сириус») поделился опытом, как выйти за рамки класса и учебника, находясь на обычном уроке географии. Средства и приёмы, которые он использует – цитаты и аналогии, инфографика и мемы, шокирующие действия и парадоксы, образы и рассказы из жизни, дебаты и деловые игры. Кстати, как отличный приём – ВК-канал «GeoГраф», который Михаил Геннадьевич ведет вместе с учениками. Рекомендую. Оскар Конюхов (сын Фёдора Конюхова и руководитель штаба его экспедиций) рассказал об экспедициях как способе выйти за рамки класса и учебника и как школе характера: по пути Владимира Арсеньева, по Арктике и к Северному полюсу. «Россия – страна больших расстояний и больших задач» Федор Юрчихин (космонавт (5 полетов), Герой России) говорил о роли и силе учителя географии, о том, что уроки географии должны не просто давать знания, а вдохновлять детей на путешествия и познание окружающего мира. #ТерриторииГеографа #ИяТамБыл #ФорумУчителейГеографии Территории Географа</t>
+  </si>
+  <si>
+    <t>26.06.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2799</t>
+  </si>
+  <si>
+    <t>Форум учителей географии: о чём говорил министр? 25 июня в Национальном центре «Россия» в Москве состоялось довольно масштабное мероприятие – Форум учителей географии и студентов профильных вузов. Важность событию придало участие в нём министра просвещения России Сергея Кравцова. В его приветственной речи, в ответах на вопросы и в небольшой дискуссии с залом прозвучали наиболее существенные (в рамках Форума) тезисы. О ЕГЭ по географии В 2026 г. на 4,5 тыс. увеличилось количество сдающих ЕГЭ по географии. Общее число школьников, которые выбрали географию, составило 20 тысяч. Средний балл – 54,4, почти такой же, как и в прошлом году. Более точные цифры появились позже в новости о Форуме на сайте Минпросвещения России: «Общее количество заявленных участников ЕГЭ по географии составило 24 080 человек, что на 4 380 человек больше, чем в 2025 году». О единой линейке учебников по географии Она разрабатывается во взаимодействии с РГО. Больше внимания будет уделено географии России и межпредметным связям. Планируется, что 1 сентября 2027 г. будет запущена экспериментальная апробация, а 1 сентября 2028 г. – всеобщее внедрение. Этот учебник будет государственным. О единой программе преподавания географии Она утверждена. По словам министра, синхронизирована с кодификаторами ЕГЭ. Именно под неё пишутся новые единые учебники. Но, как выяснилось из общения с залом, имеет недостатки. О географии родного края Один из недостатков единой программы преподавания географии – в ней не предусмотрен раздел «География родного края». Сергей Кравцов пообещал вникнуть в это дело. О новых картах и атласах Они разрабатываются. Об увеличение часов по географии в 6 классе За счет какого предмета? А нужна ли географии в 5 классе? Например, дети в этом возрасте ещё не готовы воспринимать тему «Масштаб и карта». Может быть вернуть предмет «Природоведение»? Об обязательном устном экзамене по географии Пока не планируется и даже не обсуждается. О повышении статуса географии «Зачастую географии не уделялось должное внимание, но Форум учителей географии и студентов профильных вузов в центре Москвы, Национальном центре «Россия» – шаг в этом правлении: повышение статуса предмета географии». А ещё Сергей Кравцов сказал, что надо чаще встречаться… Я, будучи в зале, министра, конечно, фотографировал. Но решил воспользоваться официальными фото мероприятия, размещенными на сайте Национального центра «Россия». #ТерриторииГеографа #ИяТамБыл #ФорумУчителейГеографии Территории Географа</t>
+  </si>
+  <si>
+    <t>25.06.26 20:57</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2789</t>
+  </si>
+  <si>
+    <t>Форум учителей географии Сегодня (25 июня) в Национальном центре «Россия» состоялся Форум учителей географии и студентов профильных вузов. Мероприятие очень нужное и важное. Не потому, что я географ, но считаю – без географических знаний невозможно любить свою Родину, быть ей и обществу полезным, да и просто жить. Итак, о Форуме. Впервые за многие годы. Более 800 участников. Пленарное заседание – подтверждение, что это нерядовое событие. Модераторы – топовые ведущие первого (Евгений Покровский, «Поехали!») и второго (Анастасия Чернобровина, «Утро России») каналов. Специальный гость – министр просвещения Сергей Кравцов (о его выступлении – в другом посте). Что важного и интересного сказали спикеры? На мой взгляд, почти ничего. На событии такого масштаба хотелось бы услышать что-нибудь судьбоносное. Ольга Петрова (заместитель министра науки и высшего образования РФ), наверное, должна была сказать что-то важное о развитии географических образования и науки в вузах. Но вместо этого – «капитан очевидность»: студенческий туризм, исследовательские компетенции, грамотное использование ИИ, усиление интеграции с индустриальными партнерами. Оскар Конюхов (сын и руководитель штаба экспедиций Фёдора Конюхова) сделал акцент на том, что географию нужно изучать не только по книгам, но и через экспедиции. Его полезно было послушать в целом для жизненной мотивации: «Человек, который знает географию своей страны, он уже патриот», «Вне зависимости от возраста нужно оставаться романтиком». Валдис Пельш (телеведущий, соавтор многих географических документальных фильмов) тоже говорил об изучении географии через путешествия. Он затронул тему соотношения базовых знаний и углубленного изучения предметов. Сделал акцент на возрождении школьных походов даже через преодоление бюрократической волокиты. «Эпоха великих географических открытий в нашей стране не закончится никогда!». Станислав Дробышевский (антрополог, доцент МГУ, популяризатор науки) больше всех «топил» за межпредметные связи в изучении географии. Нельзя изучать историю, биологию, литературу и т. д. без географических знаний. И наоборот. «География – это азбука для многих наук». Михаил Ваганов (учитель географии Президентского лицея «Сириус») рассказывая о своём деде – ветеране Великой Отечественной войны и тоже учителе географии, привёл его убедительный довод о нужности образования вообще и географического – в частности: «Школьные знания спасали мне жизнь ». Все спикеры сошлись на том, что география – это комплексная наука и без межпредметных связей не обойтись. Констатировали, что с ними в школьном образовании – оказывается, проблема: «Система образования должна быть именно системой!». Главное, Форум показал, что в географическом сообществе очень много профессионалов и неравнодушных людей! #ТерриторииГеографа #ИяТамБыл #ФорумУчителейГеографии Территории Географа</t>
+  </si>
+  <si>
+    <t>24.06.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2788</t>
+  </si>
+  <si>
+    <t>И я там был: Нижний Новгород #Путешествия2026 Был в Нижнем Новгороде всего один день и две ночи, а столько впечатлений – на 18 постов! Помог и бэкграунд и моих приездов в этот замечательный город ранее, и, конечно, самого Нижнего – география, история, культура, архитектура и иже с ними. Если что-то пропустили из моих рассказов, ниже ссылки на них. Итак, мой Нижний Новгород: Интенсив по Нижнему Новгороду Почему «Нижний» и спаситель Москвы? «Карман России» «Стрелка» – главное место силы Нижнего Новгорода Нижний Новгород: от ярмарки до революции «Заповедные кварталы» Нижнего Новгорода Миллионка на Волге или где было «На дне» Главный гений Нижнего Новгорода Город Горький Кремль как квинтэссенция истории Нижегородский (кремлевский) фуникулер Нижегородский Арбат Храмы и соборы Нижнего Новгорода Кто, кроме Максима Горького? Достопримечательности в миниатюре Нижний Новгород – столица закатов Население Нижнего Новгорода. Что удивило? Нижний Новгород. Вид с Волги И обязательно приезжайте в Нижний Новгород! Я уж постараюсь повторить, так как многое ещё не увидел. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #ПостПостов #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>23.06.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2779</t>
+  </si>
+  <si>
+    <t>Нижний Новгород. Вид с Волги #Архив (был в Нижнем Новгороде в мае 2026) Если город стоит на воде (реке, озере, море), на него обязательно нужно посмотреть с воды. Была у меня такая возможность любоваться Нижним Новгородом, плывя по Волге. Речной вокзал, набережные, Кремль, Стрелка, Чкаловская лестница, уникальная канатная дорога (общественный транспорт между Нижним и Бором) – всё этом и в целом город с воды особенно замечательны. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>22.06.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2778</t>
+  </si>
+  <si>
+    <t>Население Нижнего Новгорода. Что удивило? Посчитал интересным в рамках серии публикаций о Нижнем Новгороде рассказать о том, как менялась численность его населения. Отметил для себя несколько фактов, часть из них, честно скажу, удивили. 1. В конце XIX в. Нижний Новгород не впечатлял количеством жителей несмотря на статус крупнейшей ярмарки в Российской Империи. По данным переписи населения 1897 г., здесь проживало всего 90 тыс. чел. Это 8-е место после Санкт-Петербурга, Москвы, Саратова, Казани, Ростова-на-Дону, Тулы и Астрахани. Правда, тогда в черту города не входили Сормово и Канавино. А этой ещё от 10 до 15 тыс. чел. 2. Миллионный житель зафиксирован в Нижнем Новгороде (тогда – Горьком) в 1962 г. (в один год с Новосибирском). Для достижения этого значения понадобился 741 год с момента основания. Дольше только у Москвы и Казани. 3. Почти всё советское время Нижний Новгород (Горький) – третий по численности город в РСФСР. В 1989 г. он уступил это место Новосибирску. 4. В 2025 г. в Нижнем Новгороде проживали почти 1,2 млн чел. (по официальным данным). Это седьмое место в России после Москвы, Санкт-Петербурга, Новосибирска, Екатеринбурга, Казани и Красноярска. 5. Нижний Новгород теряет население вот уже более 30 лет. За это время численность его жителей сократилась на 17%. При этом население большинства городов-миллионеров увеличилось. Причины такой ситуации формулируются не сразу. Казалось бы, у Нижнего всё хорошо – и географическое положение, и исторические предпосылки, и имидж, и формирование комфортной городской среды. Но в чем же дело? Пожалуй, именно в географическом положении. Москва не так далеко, чтобы население, в первую очередь молодежь, пугали расстояния для переезда в неё. И не только из города, но и из области, минуя региональный центр. 📱Территория на карте #ТерриторииГеографа #АналитикаТерриторий #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>19.06.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2769</t>
+  </si>
+  <si>
+    <t>Нижний Новгород – столица закатов #Архив (был в Нижнем Новгороде в мае 2026) Нижний Новгород совершенно не зря называют столицей закатов. Вид на заходящее Солнце и на «Стрелку» (место впадения Оки в Волгу). Лучше всего наблюдать закат в Нижнем Новгороде на набережной Федоровского. Там всё для этого обустроено – тротуары, лавочки, столики и даже места для лежания. Обязательное место для посещения не только в Нижнем Новгороде, но и во всей России! 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>18.06.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2768</t>
+  </si>
+  <si>
+    <t>Всё о географии — в одной папке! Собрали 21 авторский канал, в которых есть всё: карты, исследования, школьные олимпиады, путешествия, авторская аналитика, викторины и многое другое 📊 Research and data analysis — интеллектуальный блог о долгосрочных общественных процессах: демография, экономика, войны, технологии, ИИ — с опорой на данные и исследования ✍️ Территории Географа — субъективный взгляд географа на территории через путешествия, исследования и кино — о том, что автор видел сам 🌎 Глазами географа — онлайн-дневник жертвы проф.деформации. Взгляд на мир сквозь оптику специалиста-исследователя 🖥 География на Пальцах – статистика, инфографика, викторины. Взгляд олимпиадника на мир и процессы, которые его меняют 🏆 Олимпиады по географии | АПО — побеждайте в олимпиадах, читая наши посты, учитесь с профессиональными географами 👩‍🎓 ПРОшка | Олимпиадная география — онлайн-школа по подготовке к олимпиадам школьников для детей со всех регионов России и не только 👨‍🏫 КС НА СВЯЗИ! | ГЕОГРАФИЯ – крупнейший телеграм-канал учителя географии в России. 📍Геоинформбюро — карты, ГИС, инфографика, статистика, видео, полезные сервисы. Интересное к уроку географии. 💡География и факты – карты, статистика, факты о странах и регионах мира 🗺 Jirzik – карты, языки, экспедиции, опросы, письменности, переписи... ✍ Вечерний картограф — карты всех эпох и жанров, многосерийные рассказы об истории, политике и путешествиях ↗️ World Data – коротко и ясно: только самые важные данные из экономики, науки и истории. 📈 A statistical look — экономика, демография, геополитика в цифрах, графиках и картах. ❓География / QuizPlanet - географические викторины, интересные вопросы о странах, столицах, картах и факты о мире. Проверь, насколько хорошо ты знаешь планету 🌍 🔭 Data distributor — мировая экономика, демография, социальные, культурные и электоральные процессы через призму инфографик и научных исследований 🧭 Компас и портулан - история с географией, авторские и исторические карты минувших дней. 🗺 Случайное блуждание – простым языком и интересными картами об экономической географии России 👨‍💻Желтогорье — блог немножко географа и немножко демографа об интересных вещах ✍️Art Insides — фундаментальные сравнения стран по различным аспектам жизни: продолжительности жизни, жилья, зарплат, этносам и немного о кино. 📈 Карточный домик — статистика как смысл жизни 📉 Выше среднего | Экономика и финансы — статистика и финансы Выбирайте, что вам нравится, или подписывайтесь на всю папку ГЕОГРАФИКА сразу!</t>
+  </si>
+  <si>
+    <t>17.06.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2764</t>
+  </si>
+  <si>
+    <t>Достопримечательности в миниатюре #Архив (был в Нижнем Новгороде в мае 2026) В 2023 году в Нижнем Новгороде реализован замечательный, на мой взгляд, проект. Рядом с некоторыми достопримечательностями установлены их тактильные макеты. Они созданы в том числе и для того, чтобы незрячие люди могли знакомиться с символами города. Каждая миниатюра сопровождается табличкой на языке Брайля. Пишут, что таких макетов по городу – двенадцать. Я обратил внимание всего на четыре – Рождественская церковь, памятники Минину и Пожарскому, Максиму Горькому и Валерию Чкалову. Жаль, что не был более внимательным. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>17.06.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2763</t>
+  </si>
+  <si>
+    <t>География будущего: какой она будет? 25 июня в Национальном центре «Россия» соберутся учителя географии, преподаватели вузов, студенты и эксперты из всех регионов страны. На форуме обсудят, как меняется географическое образование: от новых технологий и спутниковых данных до экспедиций, полевых исследований и создания нового учебника географии. Почему стоит принять участие? 🟡 Узнать о современных инструментах и практиках преподавания 🟡 Обменяться опытом с коллегами со всей страны 🟡 Познакомиться с экспертами в сфере образования и географии 🟡 Обсудить будущее школьной географии и подготовку нового поколения специалистов ⏩Участие бесплатное по предварительной регистрации: https://russia.ru/events/forum-ucitelei-geografii-i-studentov-profilnyx-vuzov</t>
+  </si>
+  <si>
+    <t>16.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2753</t>
+  </si>
+  <si>
+    <t>Кто, кроме Максима Горького? #Архив (был в Нижнем Новгороде в мае 2026) Я уже писал о том, что Максим Горький – главный «гений места» Нижнего Новгорода. Но не им одним славен этот замечательный город. Мне «попались» на глаза метки (памятники, барельефы, шаржи), которые не спроста появились на его улицах: Кузьма Минин (вторая половина XVI века – 1616 г.) – один из организаторов и руководителей Второго народного ополчения 1611–1612 гг. в период Смутного времени. Родился в Балахне (в 40 км от Н. Новгорода). Иван Кулибин (1735 – 1818 гг.) – механик-изобретатель-самоучка. Родился и умер в Нижнем Новгороде. Николай Добролюбов (1836 – 1861 гг.) – литературный критик. Родился в Нижнем Новгороде. Владимир Короленко (1853 – 1921 гг.) – писатель, журналист и общественный деятель. Прожил в Нижнем Новгороде 11 лет – с 1885 по 1896 гг. Федор Шаляпин (1873 – 1938 гг.) – величайший представитель русской оперной школы. Впервые приехал в Нижний Новгород летом 1896 г. Он приезжал сюда семь раз и провёл здесь 187 дней своей жизни. Валерий Чкалов (1904 – 1938 гг.) – лётчик-испытатель, Герой Советского Союза. Родился в 100 км от Н. Новгорода (ныне г. Чкаловск). В честь него названа одна из главных достопримечательностей города – Чкаловская лестница. Николай Боголюбов (1909 – 1992 гг.) – физик-теоретик и математик, академик. Родился в Нижнем Новгороде. Евгений Евстигнеев (1926 – 1992 гг.) – выдающийся и любимейший отечественный актер. Родился в Нижнем Новгороде. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>14.06.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2743</t>
+  </si>
+  <si>
+    <t>Храмы и соборы Нижнего Новгорода #Архив (был в Нижнем Новгороде в мае 2026) В отличии, например, от Ярославля или Владимира, Нижний Новгород у меня никогда не ассоциировался с православными культовыми сооружениями. Но они там, конечно же, есть. Вот что попало в объектив моего телефона: фото 1 – 3 – красивейшая Рождественская церковь (Храм в честь Собора Пресвятой Богородицы, 1719 г.); фото 4 – Собор Архангела Михаила (в Кремле, 1221 г., существующее здание – 1631 г.); фото 5 – Храм во имя святителя Николая Чудотворца (в Кремле, 1885 г.); фото 6 – Спасская часовня (в Кремле, 1694 г., существующее здание – 2012 г.); фото 7 – Церковь Казанской иконы Божией Матери (1687 г., существующее здание – 2012 г.); фото 8 – Храм Рождества Иоанна Предтечи (1683 г.); фото 9 – Церковь Святителей Московских Нижегородского подворья Свято-Троицкого Серафимо-Дивеевского женского монастыря (в Заповедных кварталах, 1860 г.); фото 10 – Кафедральный собор во имя Святого Благоверного Князя Александра Невского (на Стрелке, 1868 г.). 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>13.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2742</t>
+  </si>
+  <si>
+    <t>Летний географический лекторий АПО🌞 В течение всего лета каждую неделю на кафедре географии АПО будут проходить бесплатные открытые онлайн-вебинары на самые разные географические темы! ⭐ Среди лекторов — конечно же, преподаватели нашей кафедры, а также приглашённые эксперты: профессиональные географы, полевые исследователи и авторы крупных географических проектов и каналов. 🍀 Совсем скоро мы опубликуем темы первых встреч — вас ждут не только лекции по олимпиадной географии, но и любимые темы каждого из лекторов, которые покажут, насколько широка география, как путешествовать с интересом, как готовиться к олимпиадам по географии и не только! 📍 Записаться на все лекции сразу можно уже сейчас по ссылке: https://apo.soholms.com/order/1865208?fieldValuesQuery=-1808-35276 В каждой лекции мы уделим особое внимание ответам на вопросы и открытой дискуссии с лектором! 🤩 Первый вебинар пройдёт 19 июня, следите за анонсами в канале!</t>
+  </si>
+  <si>
+    <t>12.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2741</t>
+  </si>
+  <si>
+    <t>С Днём России, друзья! Фото сделано на реке Волге 11 мая 2026 г. где-то между Нижним Новгородом и Казанью. #ТерриторииГеографа Территории Географа</t>
+  </si>
+  <si>
+    <t>10.06.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2731</t>
+  </si>
+  <si>
+    <t>Нижегородский Арбат #Архив (был в Нижнем Новгороде в мае 2026) Забегая вперед, отмечу, что Большая Покровская улица в Нижнем Новгороде, на мой взгляд, приятнее московского Арбата. Ну принято что-то аналогичное называть по более известному примеру, не всегда, надо сказать, самому лучшему. «Нижегородский Арбат» – и сразу понятно, в чем суть улицы. Итак, Большая Покровская – главная пешеходная улица Нижнего Новгорода – третье обязательное место для посещения в этом городе после Кремля и набережной Волги. Одна из самых старых. До 1917 г. считалась дворянской. Оформилась как главная улица к концу XVIII в. Длина Большой Покровской – 2,2 км, пешеходные – 1,2 км (от площади Минина и Пожарского до ул. Малой Покровской). Буквально каждое здание здесь с историей и / или интересно для посещения. На фото попали: бывший Дом Эвениуса (фото 2, 1836 г., сейчас – Нижегородское театральное училище имени Е.А. Евстигнеева), Театр драмы им. М. Горького (фото 3, 1896 г.), бывший Доходный дом торговой фирмы купцов Кудряшова и Чеснокова (фото 4, 1886 г.), бывшее Дворянское собрание (фото 5, 1826 г., сейчас – Дом культуры им. Свердлова), Государственный банк (фото 6, 1913 г.), Нижегородский государственный академический театр кукол (фото 8, 1913 г., ранее – концертный зал и филармония), Технические музей и магазин сувениров (фото 9). 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>08.06.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2721</t>
+  </si>
+  <si>
+    <t>Нижегородский (кремлевский) фуникулер #Архив (был в Нижнем Новгороде в мае 2026) В 2024 г. в Нижнем Новгороде появилась новая достопримечательность. Вернее, восстановилась. Когда-то это был общественный транспорт. Сейчас – туристический аттракцион. Не очень, на мой взгляд, увлекательный, при этом за определенную сумму (350 руб. в одну сторону). Но ради интереса и приобщения к чему-то историческому проехаться стоит. Движение по фуникулеру было открыто в 1896 г. На нём жители и гости города поднимались по крутому склону от нынешней площади Народного единства (ул. Рождественская) в кремль (между Северной башней и Филармонией им. Ростроповича). В 1927 г. фуникулер перестал работать. В 2019 г. это чудо технической мысли конца XIX в. решили восстановить. Начались археологические раскопки. В сентябре 2024 г. возрождённый Кремлёвский фуникулёр вновь заработал. Антураж приятный и современный. Получить удовольствие можно. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>06.06.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2719</t>
+  </si>
+  <si>
+    <t>Литературная география России Сегодня, в день рождения Александра Сергеевича Пушкина и в День русского языка, самое время полистать атлас-справочник «Литературная география России», выпущенный в 2022 г. при финансовой поддержке Русского географического общества. Научные редакторы – доктора географических наук Ю.А. Веденин и В.Н. Калуцков. Конечно же, «Солнце русской поэзии» фигурирует в атласе много раз. Под влиянием (и благодаря) жизни и творчества Пушкина формировались образы очень многих территорий. Помимо упоминания фактов биографии и произведений поэта с привязкой к конкретным местам в книге на пушкинских примерах написаны подраздел «Ландшафты и географические образы Кавказа (по материалам путевого очерка «Путешествие в Арзрум во время похода 1829 года») и раздел «Пушкиногорье – модельный литературный ландшафт России». Приятного чтения и изучения! Атлас можно скачать ЗДЕСЬ #ТерриторииГеографа #АналитикаТерриторий #ТерриторииВлитературе Территории Географа</t>
+  </si>
+  <si>
+    <t>04.06.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2708</t>
+  </si>
+  <si>
+    <t>О рождаемости в России и мерах по её стимулированию Благодаря каналам Геоинформбюро, Data distributor и Случайное блуждание обнаружил доклад «Специальная демографическая операция». Всем, кому интересна и для кого важна эта тема, рекомендую почитать. Особенно тем, кто мало в этом разбирается. Некоторые выводы. В период с 1992 по 2026 гг. потери России, связанные с рождаемостью и смертностью, составили 18 млн чел. И только миграционный прирост смог сдержать катастрофическое падение численности населения. Уже 10 лет рождаемость в России идет на убыль. В 2025 г. суммарный коэффициент рождаемости (СКР – среднее число детей на одну женщину репродуктивного возраста) составил 1,36, что гораздо ниже порога воспроизводства – 2,1. При сохранении текущего уровня рождаемости к 2050 г. численность населения России сократиться на 13% до 126 млн чел. Если рождаемость продолжит ухудшаться или стагнировать в обозримом будущем Россия столкнется с демографической катастрофой: дефицит рабочей силы, дисбаланс в возрастной структуре населения, торможение технологического прогресса, обезлюдение территории, этническое замещение. По данным ООН за 2024 г., 68% населения планеты живет в странах, где СКР ниже 2,1 ребенка на женщину. Разрыв между репродуктивными устремлениями и реальным размером семей является следствием тенденций: экономическая и трудовая нестабильность; неравенство распределения семейных обязанностей между мужчиной и женщиной; конфликт между карьерой и семейной жизнью; интенсивное родительство; социальные потрясения; урбанизация; распространение контрацепции и изменение культурных норм; влияние социальных сетей. Больше всего на демографическую политику тратит Швеция – 3,5% ВВП (Россия – 1,5%). Но это не уберегло её от кризиса: СКР снизился с 1,98 в 2010 г. до 1,42 в 2024 г. Одни лишь экономические меры не работают! В большинстве развитых стран демографическая политика должна быть направлена на стимулирование родительства вообще, тогда как в России – на стимулирование рождения второго и третьего ребенка, так как 84% российских женщин 35-39 лет имеют как минимум одного ребенка. Меры стимулирования рождаемости, которые я посчитал не очень «заезженными»: – материнский капитал должен стать семейным и выдаваться за вторых и третьих детей в сумме не менее 3 млн руб.; – создать стандарт семейных квартир и семейных кварталов; – больше детей – меньше налогов; – доступная мобильность больших семей; – большая семья – обычное явление, создать министерство семейного благополучия; – изменение образа отца, в т. ч. папин декрет; – поддержка православных общин. Смутил упор автора на русские семьи и русскую нацию. Для сохранения населения России нужно стимулировать рождаемость у всех народов, в ней живущих. Даже у тех, у которых она пока (!) высокая. Да, и ещё. В кардинальные позитивные изменения демографической ситуации я, честно говоря, не верю. В лучшем случае численность населения удастся стабилизировать. Но для этого нужно работать не только с рождаемостью. Ссылка на доклад Ссылка на таблицы и расчеты Пресс-релиз #ТерриторииГеографа #АналитикаТерриторий Территории Географа</t>
+  </si>
+  <si>
+    <t>03.06.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2699</t>
+  </si>
+  <si>
+    <t>Город Горький #Архив (был в Нижнем Новгороде в мае 2026) Жители бывшего Советского Союза старшего и среднего поколений, конечно же, помнят, что на карте огромной страны был город Горький. Для молодых – это знание для какой-нибудь викторины, а для юных – вопрос олимпиады по географии. Горький – и писатель, в честь которого в 1932 г. был переименован Нижний Новгород, и город – это очень заметная страница отечественной истории. В 1929 г. создан Большой Нижний Новгород – центр Нижегородской области, затем Нижегородского края, Горьковского края, Горьковской области. В 1932 г. начинает работать Горьковский автомобильный завод, до этого – два года автосборочный «Гудок Октября». Грузовики «ГАЗ», легковые «Победа», «ЗИМ», «Волга», «Чайка», а также «Газели» – в нашей почти что генетической памяти. Какое-то время здесь выпускалось до 70% отечественных автомобилей («Русский Детройт»). В 2020 г. Нижний Новгород получил почетное звание «Город трудовой доблести» за значительный вклад жителей в достижение Победы в Великой Отечественной войне, в том числе за выпуск Т-34 и «Катюш». В 1985 году открыт третий по счету метрополитен в РСФСР после Москвы и Ленинграда. С 1959 по 1991 гг. Горький был закрыт для посещения иностранцами. Именно поэтому здесь с 1980 по 1986 гг. отбывал ссылку Андрей Сахаров. В 1990 г. Горький вновь сталь Нижним Новгородом. На фото – разные локации, созданные в советское время, а также памятник «Труженикам тыла». 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>01.06.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2698</t>
+  </si>
+  <si>
+    <t>Одному из символов Америки – 100 лет Кино без Голливуда представить невозможно. Голливуд, как и кино в целом, невозможно представить без Мэрилин Монро. США без Голливуда были бы другими, как были бы другими и без Мэрилин Монро. Одному из главных символов Голливуда, а значит и всей Америки, сегодня исполнилось бы 100 лет. Норма Джин Бейкер (настоящее имя актрисы) родилась в Лос-Анжелесе, умерла в пригороде Сан-Франциско. До своей смерти в 1962 г. (36 лет) работала в Голливуде. Снялась почти в 30 фильмах. Для меня Мэрилин Монро больше всего ассоциируется с Нью-Йорком. Самые известные фильмы с местом действия в этом городе: «Можешь не стучать» (1952, реж. Рой Уорд Бейкер), «Как выйти замуж за миллионера» (1953, реж. Жан Негулеско) и, конечно же, «Зуд седьмого года» (1955, реж. Билли Уайлдер). Именно для последнего сняты знаменитые кадры с платьем, вздымающим вверх от потока воздуха из метро. В самом знаменитом фильме Монро «В джазе только девушки» (1959, реж. Билли Уайлдер) увековечены Чикаго и Флорида, а в «Ниагаре» (1952, реж. Генри Хэтэуэй) одноименный водопад. Снималась самая известная актриса Америки и за пределами США – в Лондоне – «Принц и танцовщица» (1957, реж. Лоуренс Оливье). Разную (по времени и территории) американскую провинцию можно увидеть в фильмах «Река не течет вспять» (1954, реж. Отто Премингер, Жан Негулеско), «Автобусная остановка» (1956, реж. Джошуа Логан) и в последнем для актрисы – «Неприкаянные» (1961, реж. Джон Хьюстон). Да, наверное, все фильмы с участием Монро, даже самые культовые, не киноманам покажутся устаревшими. Но сама актриса, как икона поп-культуры, кинозвезда и символ страны устареть не может. Тем более умерла она молодой… Приятного просмотра! #ТерриторииГеографа #ТерриторииВкино Территории Географа</t>
+  </si>
+  <si>
+    <t>30.05.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2688</t>
+  </si>
+  <si>
+    <t>Главный гений Нижнего Новгорода #Архив (был в Нижнем Новгороде в мае 2026) Максим Горький – основной «гений места» для Нижнего Новгорода. Алексей Максимович Пешков (настоящее имя писателя). На площади имени Горького гордо возвышается семиметровая бронзовая фигура писателя работы скульптора Веры Мухиной (той самой, автора «Рабочего и Колхозницы»). По городу – есть еще памятники, а еще большое количество памятных досок, барельефов, скамеек и т. п. Алёша Пешков родился в 1868 г. в усадьбе деда писателя по материнской линии Василия Каширина. После смерти отца от холеры маленький Пешков провёл в усадьбе деда несколько лет (повесть «Детство»). В общей сложности Максим Горький прожил в Нижнем Новгороде 25 лет до 1906 года (с перерывами на жизнь в других городах). Работал «мальчиком» при магазине, буфетным посудником на пароходе, пекарем, учеником в иконописной мастерской, чертёжником, приказчиком в лавке, подмастерьем у сапожника, поваром, секретарём у присяжного поверенного, журналистом. Жил в разных домах. В последней квартире (фото 6) – музей с подлинной обстановкой. Здесь завершалась работа над пьесой «На дне», были сделаны первые наброски к повести «Мать», написана поэма «Человек». Нижегородский театр драмы, конечно же, носит имя Горького (фото 7). В «Заповедных кварталах» на заборе можно увидеть шаржи на писателя. А одна из итальянских виноделен даже выпускает вино «М. Горький Capri» (красное сухое). С 1932 по 1990 гг. Нижний Новгород назывался Горький. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>27.05.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2678</t>
+  </si>
+  <si>
+    <t>Миллионка на Волге или где было «На дне» #Архив (был в Нижнем Новгороде в мае 2026) Думаю, не сильно ошибусь, предположив, что у многих – одна из первых ассоциаций о Нижнем Новгороде связана со знаменитой пьесой Максима Горького «На дне». Написана она в 1902 г. Место действия – ночлежка для неимущих в районе трущоб, который называли «Миллионка». «Миллионка» – это кварталы между Кремлём и Волгой. В конце XIX – начале XX вв. здесь сосредоточились ночлежные дома, дешёвые трактиры, питейные лавки. Проживали беднота, преступники и бездомные – неотъемлемый атрибут такого бойкого места, как ярмарка. Чем больше ярмарка / рынок, тем больше маргиналов. А Нижегородская ярмарка, напомню, была самой большой в России. Основная улица в «Миллионке» – Кожевенная (фото 3 – 5). В 1901 г. по инициативе Горького здесь была открыта чайная для бедняков «Столбы» (фото 6). В 2022 г. проведена масштабная реконструкция этой улицы. Теперь это интересное пешеходное туристическое пространство со скульптурами, цитатами, кафе и экспозициями. Будете в Нижнем, обязательно погуляйте по Кожевенной улице. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>27.05.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2677</t>
+  </si>
+  <si>
+    <t>🔴 Папка по путешествиям открыта на 24 часа. Страны, отели, маршруты, перелеты, визы и полезные советы для поездок, все в одном месте ✈️ Забирайте, пока открыто 👇 https://t.me/addlist/XM4r-8StuDg4MjIy</t>
+  </si>
+  <si>
+    <t>26.05.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2676</t>
+  </si>
+  <si>
+    <t>«Из России с любовью» Рекомендую документальный сериал «Из России с любовью» (2022 г., реж. Ксения Носикова, Наталия Бандурина, Андрей Фёдоров, моя оценка – 8 из 10), в котором с теплотой и душевностью показаны 20 разных регионов России. В 25-минтуных сюжетах – рассказ об интересных локациях, объектах, людях, производствах. Гарантирую, посмотрев эти сюжеты, вы обязательно захотите там побывать. Список регионов: Алтайский край, Иркутская область, Красноярский край, Республика Алтай, Республика Бурятия, Республика Хакасия, Владимирская область, Тверская область, Ленинградская область, Республика Карелия, Республика Коми, Республика Марий Эл, Волгоградская область, Ульяновская область, Чувашская Республика, Самарская область, Республика Башкортостан, Удмуртская Республика, Республика Ингушетия, Чеченская Республика. Ищите сериал, например, на Кинопоиске. Приятного просмотра! #ТерриторииГеографа #ТерриторииВкино Территории Географа</t>
+  </si>
+  <si>
+    <t>26.05.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2675</t>
+  </si>
+  <si>
+    <t>✈️ Сейчас путешествия выбирают не по красивым картинкам, а по реальному опыту и полезным советам. Собрали папку Телеграм каналов про путешествия, страны, отели, визы, перелеты и маршруты. Здесь идеи для поездок, лайфхаки, советы и полезная информация без туристических ошибок. Открыто на короткое время 👇 https://t.me/addlist/dDDiTeeU6Jk2YWVi Хотите продвинуть свой канал? Пишите.</t>
+  </si>
+  <si>
+    <t>25.05.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2665</t>
+  </si>
+  <si>
+    <t>И ещё фото «Заповедных кварталов» Нижнего Новгорода. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>25.05.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2655</t>
+  </si>
+  <si>
+    <t>«Заповедные кварталы» Нижнего Новгорода #Архив (был в Нижнем Новгороде в мае 2026) Чтобы окунуться в атмосферу Нижнего Новгорода второй половины XIX в., очень рекомендую побывать в его «Заповедных кварталах». Так называется интересный и очень важный проект развития исторических территорий, сохранения деревянной застройки. Реализуется он с 2019 г. Штаб-квартира проекта (фото 1 – 4) – по адресу ул. Короленко, 18 – пространство креатива, общения и мероприятий. Здесь можно попасть на экскурсию или заказать её индивидуально. Первый среди «заповедных» – квартал церкви Трёх Святителей (фото 5). Это район бывшей городской окраины с сохранившейся исторической застройкой: 35 деревянных дома, 28 из них – объекты культурного наследия. Пока не все дома приведены в порядок (фото 9 и 10). Но это даже повышает градус аутентичности. Официальный сайт проекта ЗДЕСЬ 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>23.05.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2646</t>
+  </si>
+  <si>
+    <t>Лермонтов. Совсем неканонический Посмотрел фильм Бакура Бакурадзе «Лермонтов» (2025 г., моя оценка – 7 из 10). В роли поэта Илья Озолин, как говорят и пишут, – стендап-комик. Ничего о нём не знаю, увидел впервые. Фильм спорный. Может вызвать неприятие, раздражение, возмущение и отторжение. Почему? Во-первых, Лермонтов здесь не канонический Поэт и Герой, а довольно неприятный и даже злобный человек. Во-вторых, дифирамб Лермонтову как Гению здесь никто не поёт – ни в кадре, ни за кадром. Более того, если предположить, что фильм смотрит человек, который вообще не знает, кто такой Лермонтов, он из увиденного и не узнает. Отсылок к биографии поэта нет. Сюжет сосредоточен только на одном дне, когда состоялась дуэль. В-третьих, повествование очень меланхолично и не поддерживает версию, что Лермонтов в день дуэли был бодр и весел и ничего плохого не предчувствовал. Он здесь предстаёт уставшим от жизни в свои-то 26 лет. Для меня эти возможные минусы – как раз плюсы. В фильме рассказывается в первую очередь о человеке, а не о Поэте и Правдолюбе в бронзе. И ещё, великолепно воссозданы пространства, в которых жил Лермонтов последний свой день – от общих видов гор КавМинВод, леса на склоне Машука до ванн с минеральной водой и подворья, где поэт провел свою последнюю ночь. Кадры из фильма прилагаются. Приятного просмотра! Кстати, в этом году – 185 лет, как Михаил Юрьевич Лермонтов погиб. #ТерриторииГеографа #ТерриторииВкино #Пятигорск Территории Географа</t>
+  </si>
+  <si>
+    <t>22.05.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2636</t>
+  </si>
+  <si>
+    <t>Нижний Новгород: от ярмарки до революции #Архив (был в Нижнем Новгороде в мае 2026) Вторая половина XIX – начало XX веков – наверное, самые лучшие десятилетия Нижнего Новгорода в его досоветской истории. В 1849 г. начал работать Сормовский завод – одно из ведущих предприятий России судостроении и паровозостроения. В 1862 г. железная дорога соединила Нижний Новгород с Москвой. Нижний стал первым крупным городом в Российской Империи, связанным железной дорогой с двумя столицами. В 1896 г. в Нижнем Новгороде состоялась Всероссийская промышленная и художественная выставка – последняя и самая масштабная в Российской Империи, единственная из всех, названная «великой». В 1913 г. императором Николаем II в городе был открыт Государственный банк в честь трехсотлетия дома Романовых. Он стал одним из основных хранилищ золотого запаса Российской империи. Эти знаковые события – лишь реперные точки богатейшей истории Нижнего Новгорода рубежа позапрошлого и прошлого веков. На самом деле в перечне исторических событий, фактов и личностей можно утонуть. Каждый выделяет для себя самое интересное сам. На фото – здание Госбанка (1 и 2), а также здания и виды исторических улиц Нижнего Новгорода. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>21.05.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2635</t>
+  </si>
+  <si>
+    <t>Где брать силы на карьеру / работу после 45? Много об этом думаю последнее время. И вот попалась небольшая статья на эту тему. Не скажу, что она мне сильно понравилась или по-особенному вдохновила, но кое-что полезное из неё я почерпнул. Основные негативные симптомы, отмеченные в статье – выгорание, потеря стратегического фокуса, работа на силе воли – к сожалению, чувствую. Автор статьи советует: 👍 каждый день минимум два часа делать то, что вам нравится делать (в рамках рабочих времени и обязанностей); 👍 эффективно спать, правильно питаться, много двигаться; 👍 планировать окошки для отдыха (и это не про отпуск, а про каждый день); 👍 планировать личную жизнь; 👍 фиксировать желания и возвращаться к ним через какое-то время (актуальны ли они). От себя добавлю – 👍 больше путешествовать и познавать окружающий мир. Лучше, если в компании близких по духу людей. И это не обязательно поездки куда-то далеко и надолго. Прогулка по городу, в котором живешь, обязательно поднимет настроение. Ведь просто? Осталось дело за малым, постараться следовать советам. Хотя бы частично. #ТерриторииГеографа Территории Географа</t>
+  </si>
+  <si>
+    <t>20.05.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2625</t>
+  </si>
+  <si>
+    <t>«Стрелка» – главное место силы Нижнего Новгорода #Архив (был в Нижнем Новгороде в мае 2026) Появление, бурное развитие и расцвет Нижнего Новгорода в середине XIX века до «кармана России» связаны, конечно же, с нашей главной рекой. Волга – основной линейный символ российской идентичности и один из важнейших природных. Нижний Новгород – один из главных центров, узлов, фокусов, очагов (называйте как хотите – всё подходит) российского исторического, культурного и экономического кода. До Нижнего Новгорода Волга течет уже 300 км мимо Твери, Ярославля, Костромы и ещё десятка значимых для России городов. На верхнем своем участке она усилена Рыбинским и Горьковским водохранилищем. Там, где суждено было появиться Нижнему Новгороду, в Волгу впадает Ока – крупнейший её правый приток – не гигант (протяженность 1500 м, 15-е место среди рек России), но важный символ центрально-российской идентичности. На Оке основаны Орёл, Калуга, Серпухов, Коломна, Рязань, Касимов, Муром, Дзержинск. Место слияния Волги и Оки называют «Стрелкой». Это красивейшее место Нижнего Новгорода и одно из красивейших в России. На этом мысе был основан порт, сюда перенесли Макарьевскую ярмарку. Сейчас – это территория нового благоустройства с собором Александра Невского, культурным центром «Пакгаузы», стадионом (построен к Чемпионату мира по футболу 2018 года) и станцией метро. Туристы приезжают в Нижний Новгород полюбоваться «Стрелкой». И оно того стоит! На фото – Волга, её набережная, Речной вокзал и «Стрелка» с разных ракурсов (со смотровых площадок Кремля и набережной Федоровского, с борта теплохода). 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>19.05.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2624</t>
+  </si>
+  <si>
+    <t>Предметный рейтинг «География»: лучшие вузы России   Крупнейшее в России и авторитетное рейтинговое агентство RAEX опубликовало ежегодный и уже традиционный предметный рейтинг вузов.   Определены лучшие вузы России 2026 года в предметной области «География», в которую входят следующие направления подготовки: География, Картография и геоинформатика, Гидрометеорология и Прикладная гидрометеорология.   Итак, топ-20 лучших вузов России, выпускающих специалистов в предметной области «География»: 1. Московский государственный университет имени М.В. Ломоносова (География, Картография и геоинформатика, Гидрометеорология); 2. Санкт-Петербургский государственный университет (География, Картография и геоинформатика, Гидрометеорология); 3. Национальный исследовательский университет «Высшая школа экономики» (География); 4. Национальный исследовательский Томский государственный университет (География, Гидрометеорология); 5. Казанский (Приволжский) федеральный университет (География, Картография и геоинформатика, Гидрометеорология); 6. Российский государственный гидрометеорологический университет (Гидрометеорология, Прикладная гидрометеорология); 7. Дальневосточный федеральный университет (География, Гидрометеорология); 8. Тюменский государственный университет (География, Картография и геоинформатика); 9. Южный федеральный университет (География, Гидрометеорология); 10. Московский государственный университет геодезии и картографии (Картография и геоинформатика); 11. Пермский государственный национальный исследовательский университет (География, Картография и геоинформатика, Прикладная гидрометеорология); 12. Российский государственный педагогический университет имени А. И. Герцена (География); 13. Уфимский университет науки и технологий (География, Картография и геоинформатика, Гидрометеорология); 14. Северо-Кавказский федеральный университет (География, Картография и геоинформатика); 15. Северо-Восточный федеральный университет имени М.К. Аммосова (География, Картография и геоинформатика); 16. Российский государственный аграрный университет – МСХА имени К.А. Тимирязева (Гидрометеорология); 17. Воронежский государственный университет (География); 18. Саратовский национальный исследовательский государственный университет имени Н.Г. Чернышевского (География, Картография и геоинформатика, Прикладная гидрометеорология); 19. Национальный исследовательский Мордовский государственный университет имени Н.П. Огарева (География, Картография и геоинформатика); 20. Иркутский государственный университет (География, Гидрометеорология).   Подробнее о рейтинге ЗДЕСЬ   #ТерриторииГеографа #АналитикаТерриторий   Территории Географа</t>
+  </si>
+  <si>
+    <t>18.05.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2621</t>
+  </si>
+  <si>
+    <t>«Карман России» #Архив (был в Нижнем Новгороде в мае 2026) Следующая крупная глава истории Нижнего Новгорода, после основания города и формирования народного ополчения в 1611 г., – приобретение им статуса «всероссийского торжища» и «кармана России». В 1672 г. в Нижнем Новгороде учреждена митрополия. В 1708 г. образована Нижегородская провинция Казанской губернии, в 1714 г. – Нижегородская губерния. В 1722 г. Пётр I отпраздновал здесь своё пятидесятилетие. В 1822 г. крупнейшая в России Макарьевская ярмарка перенесена в Нижний Новгород из города Макарьева (сейчас поселок). Да-да, ярмарка в Нижнем появилось не как что-то оригинальное, а заимствованное, вернее, перенесенное. О Макарьеве на канале еще обязательно будут публикации (я там тоже побывал). Макарьевская ярмарка возникла в 1620-е гг. у стен Свято-Троицкого Макариево-Желтоводского монастыря (фото 1, в 100 км. от Нижнего Новгорода ниже по течению Волги). В конце XVII – начале XVIII вв. на ней торговали ежегодно до 60 тысяч человек. Она стала выполнять роль «менового двора Европы с Азией». В 1816 г. ярмарочный комплекс сгорел. Именно после этого печального события ярмарка перенесена в Нижний Новгород. В середине XIX в. ежедневно ярмарку посещало около 250 тыс. человек. Если учесть, что она работала с 15 июля по 20 августа, то общее число посетителей за сезон составляло около 6,5 млн человек. Это превышало показатели Лондонской торговой выставки 1862 г. К сожалению, в этот приезд в Нижний я не оказался рядом с Главным ярморочным домом, поэтому современного его фото у меня нет. Ограничусь архивным снимком (из открытых источников) и общим видом «Стрелки», на которой Нижегородская ярмарка и расположена. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #НижнийНовгород Территории Географа</t>
+  </si>
+  <si>
+    <t>17.05.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2620</t>
+  </si>
+  <si>
+    <t>Был в Мостовском районе Краснодарского края дважды – в октябре 2024 г. и в июне 2025 г. Да, довольно давно. Но текст о нём собрал только сейчас. Если интересно, переходите по ССЫЛКЕ Территории Географа</t>
+  </si>
+  <si>
+    <t>15.05.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2615</t>
+  </si>
+  <si>
+    <t>Почему «Нижний» и спаситель Москвы?   #Архив (был в Нижнем Новгороде в мае 2026)   Нижнему Новгороду в этом году исполняется 805 лет. Он основан в 1221 г. князем владимирским Юрием (Георгием) Всеволодовичем. По традиции вновь созданный город назвали Новым («Нов град»), а приставка «Нижний» появилась, по одной из версий, потому что он располагался в «низовской земле» в самом устье Оки и на нижней границе русской Волги, а по другой – потому, что город был основан ниже по течению от более древнего Городца (1152 г.).   С 1238 г. начинается монголо-татарское иго. В 1341 г. образовано Нижегородское великое княжество. В 1392 г. оно присоединено к Великому княжеству Московскому, во многом как следствие общей борьбы против монголо-татар. В 1500 г. построен каменный кремль. К XVI в. Нижний Новгород – один из важных экономических центров страны. По волжскому пути через него осуществлялись торгово-экономические связи с Персией, Закавказьем, Бухарой и Хивой.   На рубеже XVI и XVII вв. Россия переживает трудные времена. Польша и Швеция начали открытую военную интервенцию. Их ставленники – самозванцы Лжедмитрий I и Лжедмитрий II. Во время Смуты Нижний Новгород активно помогал Москве. Второе ополчение в сентябре 1611 г. под руководством Кузьмы Минина собиралось на площади города. Военным руководителем ополчения стал князь Дмитрий Пожарский.   Воззвание Козьмы Минина: О, братие и друзи, вси нижегородскии народы! Что сотворим ныне, видяще Московское государство в велицем разорении? Призовем себе в Нижнем Нове граде храбрых и мужественных воин Московскаго государства, достоверных дворян града Смоленска, ныне бо они близь града нашего, в арзамастех местех. К осени 1612 г. Москва была свободна.   📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #НижнийНовгород   Территории Географа</t>
+  </si>
+  <si>
+    <t>09.05.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2603</t>
+  </si>
+  <si>
+    <t>Помните! Через века, через года, — помните! О тех, кто уже не придет никогда, — помните! Не плачьте! В горле сдержите стоны, горькие стоны. Памяти павших будьте достойны! Вечно достойны! Хлебом и песней, Мечтой и стихами, жизнью просторной, каждой секундой, каждым дыханьем будьте достойны! Люди! Покуда сердца стучатся, — помните! Какою ценой завоевано счастье, — пожалуйста, помните! Песню свою отправляя в полет, — помните! О тех, кто уже никогда не споет, — помните! Детям своим расскажите о них, чтоб запомнили! Детям детей расскажите о них, чтобы тоже запомнили! Во все времена бессмертной Земли помните! К мерцающим звездам ведя корабли, — о погибших помните! Встречайте трепетную весну, люди Земли. Убейте войну, прокляните войну, люди Земли! Мечту пронесите через года и жизнью наполните!.. Но о тех, кто уже не придет никогда, — заклинаю, — помните! Роберт Рождественский</t>
+  </si>
+  <si>
+    <t>08.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2598</t>
+  </si>
+  <si>
+    <t>Города-Герои В страшные годы Великой Отечественной войны погибли десятки миллионов жителей нашей огромной страны. Гибли на фронтах, умирали в тылу. Проявляли героизм, мужество и стойкость в борьбе за независимость Родины и жизни своих близких. Были практически стерты с лица Земли тысячи сёл и многие города. Военные действия в нескольких из них или недалеко от них были решающими и судьбоносными. Словосочетание «город-герой» начали использовать в газетах в 1942 г. Ленинграду, Сталинграду, Севастополю и Одессе официальный статус Города-Героя был присвоен 1 мая 1945 г. В 1961 г. Городом-Героем назван Киев. Положение о почётном звании «Город-Герой» утверждено 8 мая 1965 г. В этот же день Москве и Брестской крепости присвоены звания «Город-Герой» и «Крепость-Герой». В 1973 г. Городами-Героями стали Керчь и Новороссийск, в 1974 г. – Минск, в 1976 г. – Тула, в 1985 г. – Мурманск и Смоленск. Спасибо за Победу! Хочется верить, что очень скоро настанет время, когда героизм нужно будет проявлять не на поле боя, а в мирной жизни и созидательном труде. На фото – Города-Герои, в которых я побывал: Смоленск (2013 г.), Мурманск (2024 г.), Новороссийск (2026 г.). Был также в Минске, Туле и Волгограде, но нормальных фото нет. Ну и, конечно, Москва и Санкт-Петербург. #ТерриторииГеографа #АналитикаТерриторий Территории Географа</t>
+  </si>
+  <si>
+    <t>06.05.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2597</t>
+  </si>
+  <si>
+    <t>Этническая карта Горного Дагестана. Дагестан — регион с множеством этнических групп. Крупнейший народ — аварцы. Также выделяются 8 андийских и 5 цезских этносов. Лезгинские народы включают лезгины, табасаранов и три малых этноса: агулы, рутульцы и цахуры. Некоторые народы, например, цахуры, имеют гораздо меньше носителей языка, чем численность населения. Многие горские этносы расселены по городам, и их официальная численность не отражает реальность. Всего в Дагестане 27 коренных народов, включая тюркские и чеченцев-аккинцев. Источник @geoinformburo #8_9класс #Карта #Население #Е_юг #Инфографика</t>
+  </si>
+  <si>
+    <t>04.05.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2588</t>
+  </si>
+  <si>
+    <t>Этнический атлас Ставропольского края Друг и коллега Александр Панин (кстати, подписывайтесь на его канал) в посте о своей работе на Кавказском инвестиционном форуме упомянул Этнический атлас Ставропольского края, который мы с ним в составе большого коллектива несколько лет разрабатывали по результатам предыдущей переписи населения. Опубликован атлас в 2014 году. Совпало, что я как раз планировал с вами поделиться этим трудом. Ну раз сразу два автора думают об одном и том же, пора план осуществить. Если интересно, издание целиком ЗДЕСЬ. Содержание Этнического атласа Ставропольского края: – Ставропольский край на карте России; – Этнические черты демографических процессов; – Этнические черты миграционных процессов; – Этнический состав населения и расселение этносов (27 этносов); – География конфессий; – Социально-экономическое развитие как фактор этнодемографических процессов; – Этнические особенности городской и сельской местности; – Этнические портреты городов и районов Ставропольского края; – Гармонизация межэтнических отношений в ставропольском крае. Без ложной скромности отмечу, что более объёмного, подробного, детального описания и анализа этнических процессов на уровне региона, муниципальных районов и отдельных поселений я в России больше не видел. Если ошибаюсь, буду рад прочитать о других работах в комментариях. #ТерриторииГеографа #АналитикаТерриторий Территории Географа</t>
+  </si>
+  <si>
+    <t>01.05.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2587</t>
+  </si>
+  <si>
+    <t>Средняя заработная плата преподавателей вузов В поисках статистики по зарплате учителей (пост о ней здесь) нашел данные Росстата по заработной плате преподавателей университетов и институтов (к сожалению, самые свежие только за январь-июнь 2024 года). Конечно, заинтересовался. И порадовался за коллег. Оказывается, кто-то в вузах такие довольно достойные деньги все-таки получает. Из рядовых, разумеется. У топ-менеджеров доходы повыше будут. Стоит оговорится, что к профессорско-преподавательскому составу относятся: ассистент, преподаватель, доцент, профессор, заведующий кафедрой, декан факультета, директор института. А средняя зарплата считается с учетом окладов, всех премий, надбавок и дополнительных доходов (не всех и не всегда). Уверен, что многие вузовские преподаватели, увидев величину «своей» зарплаты в соответствующем регионе вопросительно удивятся: «Бывает же достойная оплата труда… Только я как-то таких примеров не знаю… Наверное, в другом вузе…». Если я вдруг не прав, опровергните моё сомнение в комментариях. Итак, средняя заработная плата преподавателей государственных вузов России в 2024 году составляла почти 144 тыс. руб., что в 2,2 раза выше общей среднероссийской. Кстати, майские указы выполняются в большинстве регионов. А как иначе?! По 11 субъектам РФ данные почему-то закрыты. Выше среднероссийской зарплата в 14 регионах: Москва (231 тыс.), ХМАО – Югра (221 тыс.), Камчатский край (216 тыс.), Саха (Якутия) (206 тыс.), Санкт-Петербург (186 тыс.), Мурманская область (181 тыс.), Красноярский край (160 тыс.), Архангельская область (158 тыс.), Московская область (153 тыс.), Коми (149 тыс.), Томская область (147 тыс.), Хабаровский край (145 тыс.), Иркутская область (145 тыс.), Карелия (145 тыс.). Топ-10 с самой низкой зарплатой: Брянская область (88 тыс.), Орловская область (87 тыс.), Северная Осетия – Алания (84 тыс.), Ставропольский край (84 тыс.), Костромская область (82 тыс.), Тамбовская область (82 тыс.), Чечня (77 тыс.), Ивановская область (72 тыс.), Дагестан (69 тыс.), Карачаево-Черкесия (67 тыс.). Статистика ЗДЕСЬ #ТерриторииГеографа #АналитикаТерриторий Территории Географа</t>
+  </si>
+  <si>
+    <t>29.04.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2586</t>
+  </si>
+  <si>
+    <t>Не рекламы ради, а пользы для Обязательно поделитесь этим постом с пытливыми и любопытными. За последнее время наткнулся на несколько интернет-источников интересной и полезной информации для изучения, исследований и просто для удовлетворения любопытства. С удовольствием делюсь с вами ссылками. Обещайте, что поделитесь с другими. Визуализация всеобщей переписи населения Российской империи 1897 года. Найдите свой город и узнайте, какое население жило в нём в конце XIX века. Каталог открытых данных для городских исследований. Более 250 источников открытых данных разной тематики – от АТД и социально-экономического состояния до мобильности и туризма. Хаб открытых данных. Почти 10 тысяч наборов данных из официальных источников в различных форматах. Пространственные данные МГИМО. Несколько открытых датасетов на социально-экономическую тематику. #ТерриторииГеографа #АналитикаТерриторий Территории Географа</t>
+  </si>
+  <si>
+    <t>27.04.26 19:43</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2585</t>
+  </si>
+  <si>
+    <t>Естественный прирост (ЕП) населения по муниципалитетам России в 2023 г. — смертность превышает рождаемость в ~86% муниципалитетах страны. 👉🏻Интерактивная версия карты (Datawrapper) 👇🏻HD в комментариях 2023 г. — последний с ± полными данными мун. демографии. Искажения: ЕП зависит от возрастной структуры (моложе — выше, старше — ниже); Москва и СПб "высасывают" ЕП соседей родильным туризмом; ЕП в той или иной степени занижен завышением населения на Кавказе, в Мордовии, Башкирии, Тамбовской, Саратовской о., Якутии и др. В целом, ЕП сохраняют республики Кавказа и Сибири, Тюменская о. с округами и отдельные районы с молодым населением (либо сельские, либо р-ны городских агломераций). Почти всё остальное — убыль. Хуже всего — в Центральной России, особенно на Северо-Западе и в Волго-Вятском регионе. Интересные градиенты ЕП: 1. От Чечни и Ингушетии через Дагестан к КБР и КЧР, к Осетии и Калмыкии. 2. В Якутии — от районов КМНС через якутов к русским. 3. В р-нах проживания разных групп бурят Бурятии и Иркутской о.</t>
+  </si>
+  <si>
+    <t>25.04.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2583</t>
+  </si>
+  <si>
+    <t>🌎 Бесплатный интенсив по страноведению от ПРОшки Вы изучаете географию и хотите начать подготовку к следующему сезону? Желаете изучить новые страны и континенты? 5 дней без зубрёжки и скучных таблиц — только то, что действительно работает на олимпиадах и приносит драгоценные баллы на турах Условия участия: — подпишись на канал ПРОшки — зарегистрируйся на интенсив здесь 👉 Разбери ключевую тему соцэка и заложи базу на следующий сезон!</t>
+  </si>
+  <si>
+    <t>24.04.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2580</t>
+  </si>
+  <si>
+    <t>Наукограды России Поводом данной публикации стала новость о том, что в России появился ещё один наукоград. Городской округ Долгопрудный Московской области 6 февраля 2026 г. распоряжением Правительства Российской Федерации получил статус наукограда. Всего в нашей стране 13 наукоградов, перечислю их в алфавитном порядке: Бийск, Долгопрудный, Дубна, Жуковский, Кольцово, Королёв, Мичуринск, Обнинск, Реутов, Серпухов, Троицк, Фрязино, Черноголовка. Иннополис – не наукоград, хотя его часто так называют. Протвино и Пущино были наукоградами до 2023 года, пока не вошли в состав городского округа Серпухов. Наукоград – муниципальное образование со статусом городского округа, имеющее высокий научно-технический потенциал, с градообразующим научно-производственным комплексом (НПК) (определение из Федерального закона от 7.04.1999 № 70-ФЗ «О статусе наукограда в Российской Федерации»). Есть критерии, по которым определяется соответствие этому статусу (они на первой картинке). Обнинск – первый наукоград в России, получил он этот статус в 2000 г. 11 из 13 наукоградов расположены в Европейской части нашей страны, 8 из 11 – в Московской области. Примечательно, что в наукоградах в целом неплохая демографическая ситуация. В настоящее время в них в совокупности проживает 1,4 млн чел, десять лет назад – 1,3 млн. В 10 наукоградах из 13 население с 2015 г. либо увеличилось, либо хотя бы почти не сократилось. Основная причина – выгодное географическое положение большинства из них рядом с главным миграционными магнитом – Москвой. Самые быстрорастущие наукограды: Троицк, Кольцово, Реутов и Обнинск. Хуже всего ситуация – в Бийске, Черноголовке и Мичуринске. Из всех наукоградов я был только в двух – в Бийске (проездом) и в Обнинске (весьма подробно). О последнем на канале выходила целая серия публикаций. Если интересно, их можно посмотреть ЗДЕСЬ. #ТерриторииГеографа #АналитикаТерриторий Территории Географа</t>
+  </si>
+  <si>
+    <t>22.04.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2579</t>
+  </si>
+  <si>
+    <t>И я там был: Новороссийск #Путешествия2026 Мои впечатления о третьем городе Краснодарского края и о крупнейшем морском порте России варьировались от раздражения и досады до гордости и влюбленности. Новороссийск – замечательный самобытный город. Самое главное, он самодостаточный, не похож на другие города черноморского побережья нашей страны. Итак, мой Новороссийск: Первый раз в Новороссийске Малая Земля Новороссийск – герой, порт, труженик, туристическое место Вокруг Цемесской бухты «Жене моряка» Черноморская губерния Новороссийская республика «Новороссийская катастрофа» Новороссийск в Великой Отечественной войне Новороссийск: архитектура середины XX века Возможно, единственный памятник Брежневу в России (в Новороссийске) Новороссийск постсоветский Сердце Новороссийска – самый крупный порт России Самое красивое место в Новороссийске Одна из лучших видовых площадок побережья Краснодарского края Что такое Абрау-Дюрсо? Императорские традиции виноделия Новороссийск: ложка дегтя 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #ПостПостов #Новороссийск Территории Географа</t>
+  </si>
+  <si>
+    <t>15.04.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2571</t>
+  </si>
+  <si>
+    <t>Новороссийск: ложка дегтя #Архив (был в Новороссийске в феврале 2026) Я здесь несколько раз признавался в любви Новороссийску, в котором впервые побывал в этом году. Наряду с тем, что в городе понравилось и впечатлило, к сожалению, есть и то, что неприятно удивило. Речь, в первую очередь, о состоянии некоторых общественных пространств и зданий. Состояние территории вокруг мемориала «Малая Земля» (фото 1 – 3), мягко говоря, расстраивает. Чувствуется, что реконструкция здесь затянулась. Публикации в интернете говорят, что она закончится в конце 2026 года. Верится как-то с трудом. Остается только надеяться. Недалеко от Малой Земли внушительно возвышается недостроенное здание Никольского морского собора (фото 4). Заложили его в 2014 году. По разным причинам, в том числе из-за нарушений, до сих пор не достроили. В той же локации – так называемый Новороссийский дендропарк (фото 5 и 6). Только лишь стела указывает на существование объекта с таким красивым названием. Остальное, видимо, в планах. В старых кварталах – много разрушающихся жилых домов (фото 7 и 8). 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #Новороссийск Территории Географа</t>
+  </si>
+  <si>
+    <t>14.04.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2561</t>
+  </si>
+  <si>
+    <t>Императорские традиции виноделия #Архив (был в Новороссийске в феврале 2026) В 1870 г. на месте адыгского села Абрау по указу императора Александра II основана винодельня. Изначально небольшим производством возле Новороссийска владела царская семья. В 1891 г. князь Л. С. Голицын назначен управляющим удельным виноделием. Он расширил виноградники, построил подземные подвалы. В 1896 г. под руководством французских специалистов выпущен первый тираж игристых вин, выдержанных в горных тоннелях Абрау-Дюрсо. В 1898 г. вышла первая партия шампанского под маркой «Абрау». В 1920 г. на базе бывшего царского имения создан винодельческий совхоз «Абрау-Дюрсо». В годы Великой Отечественной войны завод сильно пострадал, но к 1960 г. производство было реконструировано. В 2006 г. возобновилось производство тихих и игристых вин. В 2024 г. произведено и реализовано почти 67 млн бутылок продукции, в первую очередь игристого вина. Будете в Абрау-Дюрсо, обязательно попадите на экскурсию по винным подвалам. Вам расскажут о традициях виноделия на Черноморском побережье, заложенных ещё древними греками. Покажут образцы марок вина, выпускавшихся здесь в разное время. И, самое главное, проведут по подземным тоннелям, в которых выдерживаются бутылки с вином. Завершение экскурсии весьма приятно – дегустация, после которой, конечно же, фирменный магазин, который расположен прямо в скале. 📱 Территория на карте #ТерриторииГеографа #ИяТамБыл #Новороссийск Территории Географа</t>
+  </si>
+  <si>
+    <t>12.04.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2560</t>
+  </si>
+  <si>
+    <t>С Днём космонавтики! 65 лет назад был совершен первый пилотируемый космический полет Юрием Алексеевичем Гагариным. Но это - лишь вершина айсберга, где ради этого полета трудились сотни НИИ, тысячи заводов и десятки тысяч рабочих. Имен всех причастных не перечислить. При жизни многие из них были засекречены. Но когда говорим «Гагарин!» то его бы не было без Совета главных конструкторов во главе с Королевым, без Академии наук Келдыша или ВВС под руководством Каманина. Землепроходцы и мореплаватели постоянно обогащали нас знаниями о мире. Но полет в космос доказал - теперь человеческое познание воистину безгранично. Космонавтика - очередной пример, когда любопытство сильнее страха. Так наши предки вышли из пещер, а мы - их потомки - полетели в космос. Так что познавать космос - значит быть человеком. С праздником друзья! ПОЕХАЛИ! Не забудьте послушать и среагировать на последний выпуск подкаста. Он того стоит.</t>
+  </si>
+  <si>
+    <t>12.04.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2559</t>
+  </si>
+  <si>
+    <t>Представьте: апрель 1961-го. Маленькая капсула. Один человек внутри. И под ним — вся Земля, целиком, без границ, без флагов, без войн. 108 минут. Столько длился полёт Гагарина. Но этого хватило, чтобы навсегда изменить мир и жизнь человечества. 👍Он переписал моду, архитектуру, кино, дизайн — и само ощущение того, кто мы такие и где живём. Сегодня — глубже. Технологии, рождённые в чертежах Королёва и Циолковского, буквально врастают в искусство и повседневность. Фильмы снимают на орбите, художники работают со спутниковыми данными, архитекторы проектируют для невесомости. Космос — это безграничность человека и его творчества. 🚀С Днём космонавтики!</t>
+  </si>
+  <si>
+    <t>11.04.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2555</t>
+  </si>
+  <si>
+    <t>О ставропольском региональном кино Российскими региональными фильмами киноманов (к коим и я себя причисляю), к счастью, не удивить. Якутия, Мурманская область, Пермский край, Татарстан, Калининградская область – в этих и некоторых других регионах снимают заметные фильмы: – как собственными творческими и финансовыми силами, – так и завлекая колоритными локациями столичных кинематографистов. Ставропольский край на современной кинокарте выглядит довольно бледно. В советское время здесь кое-что снимали (об этом я писал ЗДЕСЬ). Иногда востребован Пятигорск, в первую очередь, когда на экране – жизнь и творчество Михаила Юрьевича Лермонтова. А вот Ставрополь не избалован подобным вниманием, как, впрочем, и любым другим медийным. А тут сразу местный настоящий региональный фильм! Называется он «Молчание» (моя оценка – 7 из 10). Снят в 2025 году. Режиссер, сценарист и продюсер – Дмитрий Москвитин родился в Ставрополе в 1987 г. Окончил экономический факультет Ставропольского госуниверситета. Потом поступил в Москве на курсы режиссеров и сценаристов в Школу-студию Александра Митты. Снял несколько короткометражных и пару полнометражных фильмов. Все роли в «Молчании» исполнили актеры Ставропольского академического театра драмы имени М.Ю. Лермонтова: Борис Щербаков, Владимир Лепа, Игорь Барташ, Евгений Задорожный, Дарья Сафонова и др. Не скажу, что мне фильм однозначно понравился. Сюжет смог увлечь, имеются в повествовании и неожиданные повороты. С моралью не поспоришь. Добро и справедливость победили, хотя была опасность обратного. Но драматизм уж очень густой, хоть ножом режь. Моментами кажется, что через душевные переживания главного героя зрителю не пробраться. Актеры играют чересчур старательно. Ощущение, что побывал не в кинозале, а на спектакле. Это и понятно. Хорошие театральные актеры (видел их воочию), не имея большого съемочного опыта, использовали привычную для себя технику. А правила игры в кино и на театре, как известно, заметно отличаются. Но за в целом удачную попытку снять первый ставропольский региональный фильм большое спасибо! На фото – кадры из фильма «Молчание» – улицы и окрестности города Ставрополя. Приятного просмотра! #ТерриторииГеографа #ТерриторииВкино #Ставрополь Территории Географа</t>
+  </si>
+  <si>
+    <t>10.04.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2545</t>
+  </si>
+  <si>
+    <t>Что такое Абрау-Дюрсо? #Архив (был в Новороссийске в феврале 2026) Думаю, не сильно ошибусь, если предположу, что для многих эта чуть ли не самая известная марка отечественного игристого вина. И правильно. Для меня такая ассоциация также первоочередная. Но об этом в следующем посте. Абрау – это живописное озеро, самое большое в Краснодарском крае и одно из крупнейших на Кавказе. Его длина – 3 км, наибольшая ширина – 630 м, глубина – 10,5 м. С адыгейского языка это название переводится как «провал». В 1870 г. Александр II подписал указ об основании удельного имения царской семьи Абрау-Дюрсо. До его образования здесь находилось адыгское селение Абрау, которое завершило свою историю после окончания Кавказской войны и депортации черкесов в 1870 г. Дюрсо (с адыгейского – «четыре источника») – река, протекающая западнее озера Абрау, впадающая в Черное море. В Абрау-Дюрсо сразу начали заниматься виноделием. В настоящее время в селе проживает около 4 тыс. чел. Входит в муниципальное образование «Город-герой Новороссийск». Расстояние от города – 14 км. Мне место очень понравилось, несмотря на что, что был я здесь в праздничный суматошный день (23 февраля), а растительность находилась в зимней «спячке». Но почувствовал я и от озера, и от села положительную энергетику, умиротворение и спокойствие. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #Новороссийск Территории Географа</t>
+  </si>
+  <si>
+    <t>06.04.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2535</t>
+  </si>
+  <si>
+    <t>Одна из лучших видовых площадок побережья Краснодарского края #Архив (был в Новороссийске в феврале 2026) Будете в Новороссийске, обязательно прогуляйтесь по интересной локации – Западному молу. Это длинный пирс (1 км), по которому можно пройти от набережной до маяка. Западный мол был заложен в 1888 г. для на защиты внутреннего рейда порта от морской стихии. По нему разрешено передвигаться на велосипеде. Можно гулять до утра, так как работает ночное освещение. На пути к маяку открываются замечательные виды на горы, в обратную сторону – на город и порт. Собственно, ради этого настоящего визуального наслаждения и стоит здесь побывать. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #Новороссийск Территории Географа</t>
+  </si>
+  <si>
+    <t>05.04.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2534</t>
+  </si>
+  <si>
+    <t>Путешествие по Италии с легендами Голливуда Смотреть фильм «Книжный клуб: Новая глава» (США, 2023, реж. Билл Холдермэн, моя оценка – 6 из 10) необязательно. Он, что называется, на один раз и без претензий на высокое искусство. Но есть три важных обстоятельства, которые могут соблазнить на просмотр. Во-первых, это четыре голливудские легенды (Дайан Китон, Джейн Фонда, Кэндис Берген, Мэри Стинберген), самоиронично играющие женщин серебряного возраста, которые могут «тряхнуть стариной». Им ассистируют не менее известные мужчины (Дон Джонсон, Энди Гарсиа и Джанкарло Джаннини). Во-вторых, это нужный и важный посыл, что жизнь с приходом старости не заканчивается, а совсем наоборот. Можно даже и замуж выйти. В-третьих, это открыточно красивые локации Рима, Венеции и Тосканы, а также пространств между ними, которые героини преодолевают на электричке и на машине. Есть замечательная возможность совершить путешествие по Италии, сидя у телевизора. Приятного просмотра! #ТерриторииГеографа #ТерриторииВкино Территории Географа</t>
+  </si>
+  <si>
+    <t>03.04.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2533</t>
+  </si>
+  <si>
+    <t>«География позора» В сборнике материалов XVI научной Ассамблеи АРГО (Ассоциация российских географов-обществоведов), вышедшем по итогам конференции 2025 года, моё внимание привлекла статья, которую автор в скобках назвал «География позора». Доктор географических наук Дмитрий Максимов из Кубанского государственного университета под таким острым подзаголовком анализирует географию зарплат учителей по регионам России. Далее – наиболее интересные (важные), на мой взгляд, выводы краснодарского географа. Позволил себе обновить в них статистические показатели (на Росстате доступны за январь – июнь 2024 г.). 1. Учителя должны помочь обществу воспитать полноценных граждан, любящих семью, своих близких, Родину. Однако по статистике нехватки учителей становится понятно, что эта задача останется нереализованной, т. к. в России по разным оценкам не хватает от 250 тыс. до 500 тыс. учителей. 2. Основные причины «лежат на поверхности». Самые главные проблемы: слишком большая нагрузка, низкие зарплаты и престиж профессии (точнее, его отсутствие – права и претензии родителей переходят «все границы»). 3. В обществе к учителю сложилось такое же отношение, как к цирюльнику или официанту – его (учителя) можно унизить, оскорбить или просто не платить так, как нужно платить человеку, воспитывающему будущее поколение страны. Престиж профессии выражается не в громких словах, а в размере оплаты труда, и поэтому трудно сказать, что в России во всех регионах уважают педагогов. 4. Требования к региональным властям по зарплате минимальные: не ниже средней по региону, а также в 2,5 раза выше МРОТ (с 2024 г.). По официальным данным, выше средней по региону зарплата учителя в 2023 г. была только в одном субъекте РФ – в г. Севастополе (104%). В остальных – существенно ниже, причем в двух регионах более чем на 30% (Мордовия и Забайкальский край). 5. Самые низкие зарплаты отмечены в Северо-Кавказском федеральном округе, где они варьировали в 2024 г. от 31 тыс. руб. в Ингушетии до 48,7 тыс. руб. в Ставропольском крае. Самые высокие – традиционно – в регионах Крайнего Севера и в столице (на Чукотке – 192 тыс. руб., Ямало-Ненецком округе – 171 тыс. руб., Магаданской обл. – 160 тыс. руб., Москве – 144 тыс. руб.). 6. Официальная статистика упускает важный аспект – чтобы получить такую «высокую» зарплату, учителю приходится работать в среднем на 1,8 ставки, что ведет к «выгоранию» педагога, который в конечном итоге бросает школу и уходит в репетиторство. Немного спасает положение классное руководство. 7. Если бы все школьные педагоги работали на одну ставку, то заработная плата в нынешних условиях стала бы существенно ниже, а количество вакансий, по данным сайта SuperJob выросло с 500 тыс. до 700 тыс. – 850 тыс. ед. Это бы подпортило статистику Минпросвещения, Минтруда и Росстата, однако при этом существенно возросло бы качество образования. Карта составлена автором (не статьи, а мной) на основе данных Росстата Статью Д.В. Максимова можно почитать здесь #ТерриторииГеографа #АналитикаТерриторий Территории Географа</t>
+  </si>
+  <si>
+    <t>02.04.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2523</t>
+  </si>
+  <si>
+    <t>Самое красивое место в Новороссийске #Архив (был в Новороссийске в феврале 2026) Новороссийск расположен на Чёрном море, поэтому от него нужно ждать набережную. К счастью, ожидания оправдываются. И с лихвой! Вдоль набережной Адмирала Серебрякова и улицы Мира можно с большим удовольствием пройтись по широкому тротуару, местами со сквером. Протяженность комфортного променада – 3 километра. Из основного города к набережной рекомендую пройти по пешеходной улице Черняховского (фото 1). В этом случаю прогулка вдоль моря начнется от Храма Петра и Февронии Муромских чудотворцев (фото 2 и 3). Далее вам встретятся: Морские коньки (фото 4), Дельфины (фото 5), Исход, мыс Любви с памятником Погибшим морякам (фото 6), стоянка яхт (фото 7), новое благоустройство с максимально близкими к морю кафе и ресторанами (фото 8), Пушки с видом на морской порт (фото 9), обширная площадь у Морского вокзала (фото 10) с памятниками «Морская слава России «Жене моряка» и «Дарующая воду», крейсером-музеем «Михаил Кутузов». 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #Новороссийск Территории Географа</t>
+  </si>
+  <si>
+    <t>31.03.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2522</t>
+  </si>
+  <si>
+    <t>На всякий случай, если не планируете терять связь с этим каналом, «Территории Географа» есть в других социальных сетях. Вот ссылки: ВК-канал «Территории Географа»: https://vk.com/territories_geo Дзен-канал «Территории Географа»: https://dzen.ru/territories_geo?share_to=link Присоединяйтесь, буду рад! Отсюда уходить не собираюсь (пока, конечно, будет такая возможность). Территории Географа</t>
+  </si>
+  <si>
+    <t>31.03.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2512</t>
+  </si>
+  <si>
+    <t>Сердце Новороссийска – самый крупный порт России #Архив (был в Новороссийске в феврале 2026) 30 июня 1845 г. Николай I издал указ «Об открытии в Новороссийске на северо-восточном берегу Чёрного моря порта». Первая коммерческая гавань была построена в 1846 г. Накануне Первой мировой войны Новороссийский порт занимал ведущие позиции в стране с грузооборотом в 1,5 миллиона тонн. Он обеспечивал четверть всего зернового экспорта России и половину нефтяного. Полное восстановление разрушенной инфраструктуры в Великую Отечественную войну заняло десятилетие. Рекордного грузооборота в 18 млн тонн порт достиг в 1971 г., опередив другие порты страны и превратившись в крупнейшее транспортное предприятие. В 1980 г. возвели новый Морской вокзал и пирсы для обработки пассажирских судов различного класса. Новороссийский морской порт – самый большой в России. Он включает грузовые, пассажирские и нефтеналивные зоны. Протяжённость причальной линии – 8,3 км (это рекорд среди российских портов). Бухта доступна для судов с осадкой до 19 м. Навигация длится круглый год. На Набережной рядом с портом установлен памятник «Портовикам Новороссийска» (фото 1). Рядом со зданием Морского вокзала пришвартован крейсер «Михаил Кутузов» (фото 8 и 9), в котором работает Центральный военно-морской музей. Привлекает внимание высокое здание кадрового офиса группы компаний «Совкомфлот» (фото 3) – крупнейшей судоходной компании России, одного из лидеров мирового рынка танкерных перевозок. Если хотите почувствовать сердце Новороссийска, погуляйте рядом с портом. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #Новороссийск Территории Географа</t>
+  </si>
+  <si>
+    <t>28.03.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2509</t>
+  </si>
+  <si>
+    <t>Сегодня – Всемирный день историка. Всех профессиональных историков – с праздником! А мне вспомнилось одно событие, если не историческое, то из истории одного города и университета. И из моей истории. В социальных сетях недавно наткнулся на вот эти фотографии. В июне 2001 г. в Ставрополе побывал Михаил Горбачев. Этот приезд, конечно, не был случайным. Первый и последний Президент СССР, нобелевский лауреат родился на Ставрополье, в селе Привольном Красногвардейского района. С 1970 по 1978 гг. он работал первым секретарем Ставропольского крайкома КПСС, по сути, руководил Ставропольским краем. Приходил Михаил Сергеевич тогда и в Ставропольский государственный университет (с 2012 г. – Северо-Кавказский федеральный университет). На втором и третьем фото можно узнать ректора университета – Владимира Александровича Шаповалова, который тоже, кстати, родился в Красногвардейском районе. Я тогда учился в этом университете. Считаю, что мне посчастливилось оказаться на встрече известного политика со студентами и преподавателями, которая проходила в большой аудитории и, что называется, в теплой атмосфере. Михаил Сергеевич общался легко и сумел увлечь рассказом о себе. Пожалуй, это была первая знаменитость, которую я увидел живьём, не по телевизору. #ТерриторииГеографа Территории Географа</t>
+  </si>
+  <si>
+    <t>27.03.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2501</t>
+  </si>
+  <si>
+    <t>Новороссийск постсоветский #Архив (был в Новороссийске в феврале 2026) Внешний вид и архитектурный профиль Новороссийска за последние десятилетия сильно изменился. В центре появились высотки, окраины приросли новыми микрорайонами и жилыми комплексами. Расширяется город, в основном, в южную сторону, к селу Мысхако. Когда-то монумент «Малая земля» располагался на пустыре, сейчас – глубоко в городской черте. Причина и в то же время следствие территориального роста – рост демографический. Количество жителей Новороссийска увеличивается: с 1991 г. – на 40% – на 73 тыс., то есть на целый средний город. Такая динамика, согласитесь, характерна далеко для всех российских городов. В 2025 г. в Новороссийске проживало 262 тыс. чел. Это 76-место среди городов России. Рядом – такие административные центры регионов, как Кострома, Мурманск, Тамбов и Нальчик. В Краснодарском крае Новороссийск – третий по численности населения после Краснодара и Сочи. О себе скажу, что теоретически я бы в Новороссийске жил. Город этот мне в целом понравился. 📱Территория на карте #ТерриторииГеографа #ИяТамБыл #Новороссийск Территории Географа</t>
+  </si>
+  <si>
+    <t>26.03.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2500</t>
+  </si>
+  <si>
+    <t>Возможно, единственный памятник Брежневу в России (в Новороссийске) #Архив (был в Новороссийске в феврале 2026) Я, конечно, могу ошибаться, но мне кажется, что в России имеется всего лишь один памятник Леониду Ильичу Брежневу. Установлен он в 2004 г. в центре на улице Новороссийской республики. Биография советского лидера времен «застоя» тесно связана с Новороссийском. Брежнев в качестве армейского комиссара (политрука) 18-й армии участвовал в освобождении этого города. Он десятки раз плавал с Малой земли и обратно, контактируя с руководством армии. Считается, что именно Леонид Ильич прославил Малую землю в своих одноименных военных мемуарах (высказываются сомнения в его авторстве). Книга миллионными тиражами была выпущена в 1978 г., выдержала несколько переизданий и была обязательной для изучения в школе. Так что памятник Брежневу появился в Новороссийске, можно сказать, неслучайно. Нужен ли он, вопрос дискуссионный. Как и оценка роли этого политика в судьбе страны и в подвиге на Малой земле. Но цветы у памятника лежали. А рядом стояла группа туристов, которая с интересом слушала экскурсовода, рассказывающего о жизни вождя, руководившего Советским Союзом 18 лет. Территория на карте #ТерриторииГеографа #ИяТамБыл #Новороссийск Территории Географа</t>
+  </si>
+  <si>
+    <t>25.03.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2499</t>
+  </si>
+  <si>
+    <t>Приглашаем на Открытый лекторий «Создавая будущее: география» 11 апреля в 12:00 в Национальном центре “Россия” ведущие эксперты обсудят будущее через географию — где освоение космоса, климатические изменения и технологии меняют мир и человека, а путешествия становятся инструментом самопознания. В рамках мероприятия три тематические секции: —  «География путешествий» (12:00-13:00): Трансформация географии от открытия новых территорий до инструмента самопознания через путешествия; — «География скрытых миров» (13:30-14:30): Как будет формироваться инфраструктура и модели жизни в неизведанных и экстремальных средах — от океанских глубин до космоса? — «Климат и география ресурсов» (15:00-16:00):  Как изменение климата повлияет на природные зоны, экономику и образ жизни людей? Спикеры: — Хуадун Го, Генеральный директор Международного исследовательского центра больших данных для достижения Целей в области устойчивого развития (CBAS); академик Китайской академии наук; иностранный член Российской академии наук — Ярослав Лебедев, географ, геохимик-геоэколог, старший преподаватель Департамента рационального природопользования Института экологии РУДН — Абдулла Аль-Шехи, генеральный директор National Advisor Bureau Limited — Виктор Лазич, писатель-путешественник, основатель и генеральный директор Общества культуры, искусства и международного сотрудничества "Адлигат", генеральный директор Музея книги и путешествий и Музея сербской литературы Также зрителей ждет погружение в будущее через музыкальную программу и возможность стать соавтором коллективной инсталляции — «карты будущего». Мероприятие завершится гастрономическим путешествием, в котором известные шеф-повара раскроют секреты, кухни будущего и расскажут, как меняется питание вместе с географией человека. Регистрация по ссылке - https://russia.accreditation.ru/lecture_hall_geography_114. По всем вопросам можно обратиться по номеру: +7 963 785-11-10. До встречи в Национальном центре “Россия”!</t>
+  </si>
+  <si>
+    <t>24.03.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2498</t>
+  </si>
+  <si>
+    <t>Каким был ваш город в Российской империи – итоги переписи Появилась визуализация всеобщей переписи населения Российской империи 1897 года, первой и единственной. Пока в beta-версии, но контента там уже достаточно. Есть плотность и численность населения, половозрастной состав, уровень урбанизации, родные языки и, главное для будущего империи, – вероисповедание (на скрине). Можно найти свой город и уезд (если он не входил в состав Великого княжества Финляндского и территорий современного Узбекистана, где перепись не проводилась). Автор проекта, учитель истории и программист по имени Дмитрий, планирует добавить религии в разрезе языков, сословия и грамотность. Что нашли интересного 1. Во Владивостоке в 1897 носители китайского языка составляли аж 34,9% населения, а на третьем месте – корейцы (4,6%). Приморье к тому моменту было российским только 37 лет. 2. В сибирских городах и губерниях очень много редких языков – ссыльные на это тоже повлияли. 3. В Тифлисе (Тбилиси) православных – 52,5%. Это центр русской администрации в Закавказье, резиденция генерал-губернатора. 4. В Эривани (Ереване) – другая картина. Православных лишь 10%. Первое место (с отрывом от мусульман в 10 человек) – армяно-григориане. 5. Двое петербуржцев обозначили себя как индейцы племени дакота, а трое назвались эфиопами. 6. В столице Российской империи второй язык после великорусского – немецкий, 4%. Немцы-лютеране – самые востребованные иностранные специалисты, их в Петербурге больше 50 тысяч. В аптеки петербуржцы ходили именно к ним. 7. Средний возраст Москвы и Санкт-Петербурга – 28,4 и 28 лет. Сейчас – 42,9 и 42,5. 8. В обеих столицах сильный перекос мужского населения 20-29 лет. Это сезонные рабочие и городской пролетариат. В Питер съезжались крестьяне в основном из Ярославской и Костромской губерний. 9. В Москве лютеран больше, чем старообрядцев. 1,9% против 1,8%. Но вообще, в бывшей столице заметно меньше иноверцев, чем в Петербурге. 10. Урбанизация Московской губернии такова: 53% все еще живут на селе. И это вторая по уровню урбанизации губерния в империи. Рассматривать лучше с десктопа. Все данные и карты можно скачать.</t>
+  </si>
+  <si>
+    <t>21.03.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2495</t>
+  </si>
+  <si>
+    <t>Города-миллионеры: динамика численности населения На 2025 г. в России 16 городов-миллионеров. В них живет четверть населения страны, в 1989 г. – 20%. Таким образом, за постсоветское время ведущие города как магниты притягивали население (правда, не все), усиливая пространственную концентрацию. Первый город-миллионер в России – Санкт-Петербург. Миллионный житель зафиксирован в нём в 1888 г. В Москве миллион жителей впервые насчитали по результатам первой всероссийской переписи в 1897 году. Следующие – Нижний Новгород и Новосибирск – достигли важной демографической планки в 1962 г. Самый «молодой» город-миллионер в России – Краснодар. Там зафиксировали этот статус в 2021 г. Так считает Росстат. У краснодарской администрации своя версия – 2018 г. Кстати, такая же путаница с первым миллионом у Омска: 1975 г. по версии города и 1979 г. по версии Росстата. Новосибирск – рекордсмен по времени, за которое «набрался» миллион жителей – 69 лет. На втором месте – Санкт-Петербург (185 лет), на третьем – Пермь (199 лет). Москва «доживала» до первого миллиона целых 750 лет. Самые быстрорастущие города-миллионеры в постсоветское время – Краснодар (с 1989 г. вырос по количеству жителей на 86%) и Москва (на 51%). Снизилась численность населения за последние 36 лет в Омске (на 4%), Перми (на 6%), Самаре (на 8%) и Нижнем Новгороде (на 17%). Пермь теряла статус города-миллионера с 2004 по 2011 гг., Волгоград – с 1993 по 1996 гг., с 1998 по 2001 гг., с 2005 по 2009 гг. К числу убывающих последние 5 лет добавились Воронеж, Челябинск и Волгоград. Так что демографические трудности испытывают не только сельская местность и малые города, но и мегаполисы, которых принято считать локомотивами социально-экономического развития. #ТерриторииГеографа #АналитикаТерриторий Территории Географа</t>
+  </si>
+  <si>
+    <t>20.03.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/2494</t>
+  </si>
+  <si>
+    <t>45 (о тех, кому я обязан жизнью) Очередной День рождения. Мне показалось, это хороший повод рассказать о родителях – замечательных, простых и красивых людях, которые подарили жизнь не только мне, но ещё двум жителям планеты. Маму зовут Валентина Ивановна, папу звали Василий Тихонович. Отец родился в 1944 г. в селе Средний Егорлык Ростовской области (это по дороге из Ростова-на-Дону в Ставрополь). У него было пятеро братьев и одна сестра. Мама – единственный ребенок – родилась в 1950 г. в станице Советской Ставропольского края (это на границе с Кабардино-Балкарией). Окончив школу, она в 18 лет поехала в Ростов-на-Дону устраивать взрослую жизнь. Как-то быстро нашла там отца, или он её. Поженились (на фото – их свадьба), родили сначала моего брата (Алексея), а потом сразу и сестру (Наталью). Так что Ростов-на-Дону – не чужая мне территория. Пожив немного в крупном городе, решили перебраться в село, на мамину родину. Там я и появился на свет в 1981 г. Испытал многие прелести и трудности сельской жизни. Последние – особенно в сложные 1990-х годы, когда мы выживали личным подсобным хозяйством (скот, птица, большой огород). Отец работал водителем и комбайнёром (в сезон). Возил он директора успешного плодосовхоза. Частенько брал меня в поездки – в Пятигорск, Нальчик, Владикавказ. Мама многие годы трудилась почтальоном. В детстве и юности я с удовольствием помогал ей разносить по домам прессу и письма, которых, как вы понимаете, приходило людям в те годы немало. Тогда я и полюбил газеты и журналы. А ещё книги, которых в доме было много (по сельским меркам, конечно же). Родители, имея лишь школьное образование, стремились, чтобы их дети шагнули повыше. Таким шансом воспользовался только я. Спасибо Вам, мои Родители за жизнь, ненавязчивое, но, как мне кажется, хорошее воспитание, за огромную помощь в становлении! Смею надеяться, что надежды Ваши я оправдал. #ТерриторииГеографа Территории Географа</t>
+  </si>
+  <si>
+    <t>19.09.26 19:03</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3077</t>
+  </si>
+  <si>
+    <t>Нижний Тагил: когнитивный диссонанс   #ПутевыеЗаметки   Сегодня целый день – на улицах Нижнего Тагила. Давно у меня не было такого когнитивного диссонанса по поводу территории. Я ожидал увидеть суровый промышленный грязный неуютный город. А погулял по просторному живописному промышленно-историческому центру, расположенному на берегу большого водоёма. Легко считывается несколько культурных слоёв общей толщиной в 300 лет.   Конечно, повезло с погодой – тепло и солнечно. Конечно, экологические проблемы, обусловленные тяжёлой промышленностью, сами о себе не кричат на каждом углу. Конечно, сокращение населения более чем в 100 тысяч человек за тридцать лет сходу не осознаются.   Сейчас пишу в формате путевых заметок о первых своих впечатлениях от Нижнего Тагила. Подробности и нюансы будут позже в серии постов об этом городе.         📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #НижнийТагил 💬 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>18.09.26 18:18</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3067</t>
+  </si>
+  <si>
+    <t>Так вот ты какая, Сысерть!   #ПутевыеЗаметки   Название этого города в Свердловской области (50 км к югу от Екатеринбурга) мне было хорошо известно. Его пример перезагрузки от индустриализации к туризму и креативности уже стал хрестоматийным и попал в учебники, лекции и презентации конференций и панельных дискуссий.   Город понравился, а его статус пионера и примера подтвердился. Образ Сысерти от посещения сильно для меня изменился. К раскрученному бренду «Лето на заводе» добавились родившийся здесь «гений места» Павел Бажов, местный фарфоровый завод, умиротворение, большой пруд, спокойные горы и современное благоустройство.   📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #Сысерть 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>17.09.26 19:48</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3063</t>
+  </si>
+  <si>
+    <t>Банный день в Екатеринбурге   #ПутевыеЗаметки   Если в каком-то городе при условии длительной командировки есть хорошая баня, почему бы в неё не сходить. В Екатеринбурге, например, имеются «Сандуны Урал». Известный бренд родом из Москвы и из фильмов. Опыт парения в них оказался положительным. Так что имейте в виду, если будете несколько дней в этом замечательном городе.      📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #Екатеринбург 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
+  </si>
+  <si>
+    <t>16.09.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/territories_geo/3061</t>
+  </si>
+  <si>
+    <t>«Говорит Москва!» в Свердловске   #ПутевыеЗаметки   Без легендарной фразы ««Внимание! Говорит Москва!» невозможно представить Великую Отечественную войну. Именно с неё начинал каждое обращение к советским гражданам легендарный Юрий Левитан, сообщая и о поражениях, и о победах. Голос всесоюзного радиодиктора до сих пор знают все.   Находясь в командировке в Екатеринбурге, гуляя по городу, на историческом особняке обнаружил мемориальную доску с текстом: «В этом здании располагался Свердловский радиокомитет. В годы Великой Отечественной войны здесь работал и передавал сводки Совиниформбюро Юрий Борисович Левитан».   Честно говоря, не знал об этом факте. Или, может быть, забыл. Осенью 1941 г., когда враг наступал на Москву, всесоюзное радио и его главный диктор были эвакуирован в Свердловск. Из подвального помещения старинного особняка (бывшего доходного дома купца Первушина), Левитан на протяжении полутора лет (до весны 1943 г.) передавал сводки от имени Москвы. Сам диктор жил неподалёку, в бараке, в обстановке строжайшей секретности.   В 2020 г. в этом здании открылся музей военной истории «Свердловск: говорит Москва!».   В Екатеринбурге – очень много смыслов. Этот город умеет удивить!   📱Территория на карте   #ТерриторииГеографа #ИяТамБыл #Екатеринбург 👻 МАХ  📲 ВКонтакте  📝Дзен Территории Географа</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1865,62 +3071,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H164"/>
+  <dimension ref="A1:H298"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="2963.276" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="3662.963" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -5692,50 +6898,2328 @@
       <c r="G163">
         <v>32</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>43403</v>
       </c>
       <c r="B164" t="s">
         <v>493</v>
       </c>
       <c r="C164" t="s">
         <v>494</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>495</v>
       </c>
       <c r="E164">
         <v>326</v>
       </c>
       <c r="F164">
         <v>2</v>
       </c>
       <c r="G164">
         <v>24</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>107317</v>
+      </c>
+      <c r="B165" t="s">
+        <v>496</v>
+      </c>
+      <c r="C165" t="s">
+        <v>497</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="E165">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>107318</v>
+      </c>
+      <c r="B166" t="s">
+        <v>499</v>
+      </c>
+      <c r="C166" t="s">
+        <v>500</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="E166">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>107319</v>
+      </c>
+      <c r="B167" t="s">
+        <v>502</v>
+      </c>
+      <c r="C167" t="s">
+        <v>503</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E167">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>107320</v>
+      </c>
+      <c r="B168" t="s">
+        <v>505</v>
+      </c>
+      <c r="C168" t="s">
+        <v>506</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="E168">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>107321</v>
+      </c>
+      <c r="B169" t="s">
+        <v>508</v>
+      </c>
+      <c r="C169" t="s">
+        <v>509</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="E169">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>107322</v>
+      </c>
+      <c r="B170" t="s">
+        <v>511</v>
+      </c>
+      <c r="C170" t="s">
+        <v>512</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="E170">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>107323</v>
+      </c>
+      <c r="B171" t="s">
+        <v>514</v>
+      </c>
+      <c r="C171" t="s">
+        <v>515</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E171">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>107324</v>
+      </c>
+      <c r="B172" t="s">
+        <v>517</v>
+      </c>
+      <c r="C172" t="s">
+        <v>518</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="E172">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>107325</v>
+      </c>
+      <c r="B173" t="s">
+        <v>520</v>
+      </c>
+      <c r="C173" t="s">
+        <v>521</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="E173">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>107326</v>
+      </c>
+      <c r="B174" t="s">
+        <v>523</v>
+      </c>
+      <c r="C174" t="s">
+        <v>524</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="E174">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>107327</v>
+      </c>
+      <c r="B175" t="s">
+        <v>526</v>
+      </c>
+      <c r="C175" t="s">
+        <v>527</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="E175">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>107328</v>
+      </c>
+      <c r="B176" t="s">
+        <v>529</v>
+      </c>
+      <c r="C176" t="s">
+        <v>530</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E176">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>107329</v>
+      </c>
+      <c r="B177" t="s">
+        <v>532</v>
+      </c>
+      <c r="C177" t="s">
+        <v>533</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="E177">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>107330</v>
+      </c>
+      <c r="B178" t="s">
+        <v>535</v>
+      </c>
+      <c r="C178" t="s">
+        <v>536</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="E178">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>107331</v>
+      </c>
+      <c r="B179" t="s">
+        <v>538</v>
+      </c>
+      <c r="C179" t="s">
+        <v>539</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="E179">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>107332</v>
+      </c>
+      <c r="B180" t="s">
+        <v>541</v>
+      </c>
+      <c r="C180" t="s">
+        <v>542</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="E180">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>107333</v>
+      </c>
+      <c r="B181" t="s">
+        <v>544</v>
+      </c>
+      <c r="C181" t="s">
+        <v>545</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="E181">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>107334</v>
+      </c>
+      <c r="B182" t="s">
+        <v>547</v>
+      </c>
+      <c r="C182" t="s">
+        <v>548</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="E182">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>107335</v>
+      </c>
+      <c r="B183" t="s">
+        <v>550</v>
+      </c>
+      <c r="C183" t="s">
+        <v>551</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="E183">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>107336</v>
+      </c>
+      <c r="B184" t="s">
+        <v>553</v>
+      </c>
+      <c r="C184" t="s">
+        <v>554</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="E184">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>107337</v>
+      </c>
+      <c r="B185" t="s">
+        <v>556</v>
+      </c>
+      <c r="C185" t="s">
+        <v>557</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="E185">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>107338</v>
+      </c>
+      <c r="B186" t="s">
+        <v>559</v>
+      </c>
+      <c r="C186" t="s">
+        <v>560</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="E186">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>107339</v>
+      </c>
+      <c r="B187" t="s">
+        <v>562</v>
+      </c>
+      <c r="C187" t="s">
+        <v>563</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="E187">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>107340</v>
+      </c>
+      <c r="B188" t="s">
+        <v>565</v>
+      </c>
+      <c r="C188" t="s">
+        <v>566</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="E188">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>107341</v>
+      </c>
+      <c r="B189" t="s">
+        <v>568</v>
+      </c>
+      <c r="C189" t="s">
+        <v>569</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="E189">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>107342</v>
+      </c>
+      <c r="B190" t="s">
+        <v>571</v>
+      </c>
+      <c r="C190" t="s">
+        <v>572</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="E190">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>107343</v>
+      </c>
+      <c r="B191" t="s">
+        <v>574</v>
+      </c>
+      <c r="C191" t="s">
+        <v>575</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="E191">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>107344</v>
+      </c>
+      <c r="B192" t="s">
+        <v>577</v>
+      </c>
+      <c r="C192" t="s">
+        <v>578</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="E192">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>107345</v>
+      </c>
+      <c r="B193" t="s">
+        <v>580</v>
+      </c>
+      <c r="C193" t="s">
+        <v>581</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="E193">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>107346</v>
+      </c>
+      <c r="B194" t="s">
+        <v>583</v>
+      </c>
+      <c r="C194" t="s">
+        <v>584</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="E194">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>107347</v>
+      </c>
+      <c r="B195" t="s">
+        <v>586</v>
+      </c>
+      <c r="C195" t="s">
+        <v>587</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="E195">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>107348</v>
+      </c>
+      <c r="B196" t="s">
+        <v>589</v>
+      </c>
+      <c r="C196" t="s">
+        <v>590</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="E196">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>107349</v>
+      </c>
+      <c r="B197" t="s">
+        <v>592</v>
+      </c>
+      <c r="C197" t="s">
+        <v>593</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="E197">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>107350</v>
+      </c>
+      <c r="B198" t="s">
+        <v>595</v>
+      </c>
+      <c r="C198" t="s">
+        <v>596</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="E198">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>107351</v>
+      </c>
+      <c r="B199" t="s">
+        <v>598</v>
+      </c>
+      <c r="C199" t="s">
+        <v>599</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="E199">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>107352</v>
+      </c>
+      <c r="B200" t="s">
+        <v>601</v>
+      </c>
+      <c r="C200" t="s">
+        <v>602</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="E200">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>107353</v>
+      </c>
+      <c r="B201" t="s">
+        <v>604</v>
+      </c>
+      <c r="C201" t="s">
+        <v>605</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="E201">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>107354</v>
+      </c>
+      <c r="B202" t="s">
+        <v>607</v>
+      </c>
+      <c r="C202" t="s">
+        <v>608</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="E202">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>107355</v>
+      </c>
+      <c r="B203" t="s">
+        <v>610</v>
+      </c>
+      <c r="C203" t="s">
+        <v>611</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="E203">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>107356</v>
+      </c>
+      <c r="B204" t="s">
+        <v>613</v>
+      </c>
+      <c r="C204" t="s">
+        <v>614</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="E204">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>107357</v>
+      </c>
+      <c r="B205" t="s">
+        <v>616</v>
+      </c>
+      <c r="C205" t="s">
+        <v>617</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="E205">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>107358</v>
+      </c>
+      <c r="B206" t="s">
+        <v>619</v>
+      </c>
+      <c r="C206" t="s">
+        <v>620</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="E206">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>107359</v>
+      </c>
+      <c r="B207" t="s">
+        <v>622</v>
+      </c>
+      <c r="C207" t="s">
+        <v>623</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="E207">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>107360</v>
+      </c>
+      <c r="B208" t="s">
+        <v>625</v>
+      </c>
+      <c r="C208" t="s">
+        <v>626</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="E208">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>107361</v>
+      </c>
+      <c r="B209" t="s">
+        <v>628</v>
+      </c>
+      <c r="C209" t="s">
+        <v>629</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="E209">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>107362</v>
+      </c>
+      <c r="B210" t="s">
+        <v>631</v>
+      </c>
+      <c r="C210" t="s">
+        <v>632</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="E210">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>107363</v>
+      </c>
+      <c r="B211" t="s">
+        <v>634</v>
+      </c>
+      <c r="C211" t="s">
+        <v>635</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="E211">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>107364</v>
+      </c>
+      <c r="B212" t="s">
+        <v>637</v>
+      </c>
+      <c r="C212" t="s">
+        <v>638</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="E212">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>107365</v>
+      </c>
+      <c r="B213" t="s">
+        <v>640</v>
+      </c>
+      <c r="C213" t="s">
+        <v>641</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="E213">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>107366</v>
+      </c>
+      <c r="B214" t="s">
+        <v>643</v>
+      </c>
+      <c r="C214" t="s">
+        <v>644</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="E214">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>107367</v>
+      </c>
+      <c r="B215" t="s">
+        <v>646</v>
+      </c>
+      <c r="C215" t="s">
+        <v>647</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="E215">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>107368</v>
+      </c>
+      <c r="B216" t="s">
+        <v>649</v>
+      </c>
+      <c r="C216" t="s">
+        <v>650</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="E216">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>107369</v>
+      </c>
+      <c r="B217" t="s">
+        <v>652</v>
+      </c>
+      <c r="C217" t="s">
+        <v>653</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="E217">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>107370</v>
+      </c>
+      <c r="B218" t="s">
+        <v>655</v>
+      </c>
+      <c r="C218" t="s">
+        <v>656</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="E218">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>107371</v>
+      </c>
+      <c r="B219" t="s">
+        <v>658</v>
+      </c>
+      <c r="C219" t="s">
+        <v>659</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="E219">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>107372</v>
+      </c>
+      <c r="B220" t="s">
+        <v>661</v>
+      </c>
+      <c r="C220" t="s">
+        <v>662</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="E220">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>107373</v>
+      </c>
+      <c r="B221" t="s">
+        <v>664</v>
+      </c>
+      <c r="C221" t="s">
+        <v>665</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="E221">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>107374</v>
+      </c>
+      <c r="B222" t="s">
+        <v>667</v>
+      </c>
+      <c r="C222" t="s">
+        <v>668</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="E222">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>107375</v>
+      </c>
+      <c r="B223" t="s">
+        <v>670</v>
+      </c>
+      <c r="C223" t="s">
+        <v>671</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="E223">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>107376</v>
+      </c>
+      <c r="B224" t="s">
+        <v>673</v>
+      </c>
+      <c r="C224" t="s">
+        <v>674</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="E224">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>107377</v>
+      </c>
+      <c r="B225" t="s">
+        <v>676</v>
+      </c>
+      <c r="C225" t="s">
+        <v>677</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="E225">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>107378</v>
+      </c>
+      <c r="B226" t="s">
+        <v>679</v>
+      </c>
+      <c r="C226" t="s">
+        <v>680</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="E226">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>107379</v>
+      </c>
+      <c r="B227" t="s">
+        <v>682</v>
+      </c>
+      <c r="C227" t="s">
+        <v>683</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="E227">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>107380</v>
+      </c>
+      <c r="B228" t="s">
+        <v>685</v>
+      </c>
+      <c r="C228" t="s">
+        <v>686</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="E228">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>107381</v>
+      </c>
+      <c r="B229" t="s">
+        <v>688</v>
+      </c>
+      <c r="C229" t="s">
+        <v>689</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="E229">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>107382</v>
+      </c>
+      <c r="B230" t="s">
+        <v>691</v>
+      </c>
+      <c r="C230" t="s">
+        <v>692</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="E230">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>107383</v>
+      </c>
+      <c r="B231" t="s">
+        <v>694</v>
+      </c>
+      <c r="C231" t="s">
+        <v>695</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="E231">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>107384</v>
+      </c>
+      <c r="B232" t="s">
+        <v>697</v>
+      </c>
+      <c r="C232" t="s">
+        <v>698</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="E232">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>107385</v>
+      </c>
+      <c r="B233" t="s">
+        <v>700</v>
+      </c>
+      <c r="C233" t="s">
+        <v>701</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="E233">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>107386</v>
+      </c>
+      <c r="B234" t="s">
+        <v>703</v>
+      </c>
+      <c r="C234" t="s">
+        <v>704</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="E234">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>107387</v>
+      </c>
+      <c r="B235" t="s">
+        <v>706</v>
+      </c>
+      <c r="C235" t="s">
+        <v>707</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="E235">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>107388</v>
+      </c>
+      <c r="B236" t="s">
+        <v>709</v>
+      </c>
+      <c r="C236" t="s">
+        <v>710</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="E236">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>107389</v>
+      </c>
+      <c r="B237" t="s">
+        <v>712</v>
+      </c>
+      <c r="C237" t="s">
+        <v>713</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="E237">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>107390</v>
+      </c>
+      <c r="B238" t="s">
+        <v>715</v>
+      </c>
+      <c r="C238" t="s">
+        <v>716</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="E238">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>107391</v>
+      </c>
+      <c r="B239" t="s">
+        <v>718</v>
+      </c>
+      <c r="C239" t="s">
+        <v>719</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="E239">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>107392</v>
+      </c>
+      <c r="B240" t="s">
+        <v>721</v>
+      </c>
+      <c r="C240" t="s">
+        <v>722</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="E240">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>107393</v>
+      </c>
+      <c r="B241" t="s">
+        <v>724</v>
+      </c>
+      <c r="C241" t="s">
+        <v>725</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="E241">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>107394</v>
+      </c>
+      <c r="B242" t="s">
+        <v>727</v>
+      </c>
+      <c r="C242" t="s">
+        <v>728</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="E242">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>107395</v>
+      </c>
+      <c r="B243" t="s">
+        <v>730</v>
+      </c>
+      <c r="C243" t="s">
+        <v>731</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="E243">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>107396</v>
+      </c>
+      <c r="B244" t="s">
+        <v>733</v>
+      </c>
+      <c r="C244" t="s">
+        <v>734</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="E244">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>107397</v>
+      </c>
+      <c r="B245" t="s">
+        <v>736</v>
+      </c>
+      <c r="C245" t="s">
+        <v>737</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="E245">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>107398</v>
+      </c>
+      <c r="B246" t="s">
+        <v>739</v>
+      </c>
+      <c r="C246" t="s">
+        <v>740</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="E246">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>107399</v>
+      </c>
+      <c r="B247" t="s">
+        <v>742</v>
+      </c>
+      <c r="C247" t="s">
+        <v>743</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="E247">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>107400</v>
+      </c>
+      <c r="B248" t="s">
+        <v>745</v>
+      </c>
+      <c r="C248" t="s">
+        <v>746</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="E248">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>107401</v>
+      </c>
+      <c r="B249" t="s">
+        <v>748</v>
+      </c>
+      <c r="C249" t="s">
+        <v>749</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="E249">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>107402</v>
+      </c>
+      <c r="B250" t="s">
+        <v>751</v>
+      </c>
+      <c r="C250" t="s">
+        <v>752</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="E250">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>107403</v>
+      </c>
+      <c r="B251" t="s">
+        <v>754</v>
+      </c>
+      <c r="C251" t="s">
+        <v>755</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="E251">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>107404</v>
+      </c>
+      <c r="B252" t="s">
+        <v>757</v>
+      </c>
+      <c r="C252" t="s">
+        <v>758</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="E252">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>107405</v>
+      </c>
+      <c r="B253" t="s">
+        <v>760</v>
+      </c>
+      <c r="C253" t="s">
+        <v>761</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="E253">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>107406</v>
+      </c>
+      <c r="B254" t="s">
+        <v>763</v>
+      </c>
+      <c r="C254" t="s">
+        <v>764</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="E254">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>107407</v>
+      </c>
+      <c r="B255" t="s">
+        <v>766</v>
+      </c>
+      <c r="C255" t="s">
+        <v>767</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="E255">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>107408</v>
+      </c>
+      <c r="B256" t="s">
+        <v>769</v>
+      </c>
+      <c r="C256" t="s">
+        <v>770</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="E256">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>107409</v>
+      </c>
+      <c r="B257" t="s">
+        <v>772</v>
+      </c>
+      <c r="C257" t="s">
+        <v>773</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="E257">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>107410</v>
+      </c>
+      <c r="B258" t="s">
+        <v>775</v>
+      </c>
+      <c r="C258" t="s">
+        <v>776</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="E258">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>107411</v>
+      </c>
+      <c r="B259" t="s">
+        <v>778</v>
+      </c>
+      <c r="C259" t="s">
+        <v>779</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="E259">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>107412</v>
+      </c>
+      <c r="B260" t="s">
+        <v>781</v>
+      </c>
+      <c r="C260" t="s">
+        <v>782</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="E260">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>107413</v>
+      </c>
+      <c r="B261" t="s">
+        <v>784</v>
+      </c>
+      <c r="C261" t="s">
+        <v>785</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E261">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>107414</v>
+      </c>
+      <c r="B262" t="s">
+        <v>787</v>
+      </c>
+      <c r="C262" t="s">
+        <v>788</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="E262">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>107415</v>
+      </c>
+      <c r="B263" t="s">
+        <v>790</v>
+      </c>
+      <c r="C263" t="s">
+        <v>791</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="E263">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>107416</v>
+      </c>
+      <c r="B264" t="s">
+        <v>793</v>
+      </c>
+      <c r="C264" t="s">
+        <v>794</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="E264">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>107417</v>
+      </c>
+      <c r="B265" t="s">
+        <v>796</v>
+      </c>
+      <c r="C265" t="s">
+        <v>797</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="E265">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>107418</v>
+      </c>
+      <c r="B266" t="s">
+        <v>799</v>
+      </c>
+      <c r="C266" t="s">
+        <v>800</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="E266">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>107419</v>
+      </c>
+      <c r="B267" t="s">
+        <v>802</v>
+      </c>
+      <c r="C267" t="s">
+        <v>803</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="E267">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>107420</v>
+      </c>
+      <c r="B268" t="s">
+        <v>805</v>
+      </c>
+      <c r="C268" t="s">
+        <v>806</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="E268">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>107421</v>
+      </c>
+      <c r="B269" t="s">
+        <v>808</v>
+      </c>
+      <c r="C269" t="s">
+        <v>809</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="E269">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>107422</v>
+      </c>
+      <c r="B270" t="s">
+        <v>811</v>
+      </c>
+      <c r="C270" t="s">
+        <v>812</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="E270">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>107423</v>
+      </c>
+      <c r="B271" t="s">
+        <v>814</v>
+      </c>
+      <c r="C271" t="s">
+        <v>815</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="E271">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>107424</v>
+      </c>
+      <c r="B272" t="s">
+        <v>817</v>
+      </c>
+      <c r="C272" t="s">
+        <v>818</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="E272">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>107425</v>
+      </c>
+      <c r="B273" t="s">
+        <v>820</v>
+      </c>
+      <c r="C273" t="s">
+        <v>821</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="E273">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>107426</v>
+      </c>
+      <c r="B274" t="s">
+        <v>823</v>
+      </c>
+      <c r="C274" t="s">
+        <v>824</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="E274">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>107427</v>
+      </c>
+      <c r="B275" t="s">
+        <v>826</v>
+      </c>
+      <c r="C275" t="s">
+        <v>827</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="E275">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>107428</v>
+      </c>
+      <c r="B276" t="s">
+        <v>829</v>
+      </c>
+      <c r="C276" t="s">
+        <v>830</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="E276">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>107429</v>
+      </c>
+      <c r="B277" t="s">
+        <v>832</v>
+      </c>
+      <c r="C277" t="s">
+        <v>833</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="E277">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>107430</v>
+      </c>
+      <c r="B278" t="s">
+        <v>835</v>
+      </c>
+      <c r="C278" t="s">
+        <v>836</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="E278">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>107431</v>
+      </c>
+      <c r="B279" t="s">
+        <v>838</v>
+      </c>
+      <c r="C279" t="s">
+        <v>839</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="E279">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>107432</v>
+      </c>
+      <c r="B280" t="s">
+        <v>841</v>
+      </c>
+      <c r="C280" t="s">
+        <v>842</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="E280">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>107433</v>
+      </c>
+      <c r="B281" t="s">
+        <v>844</v>
+      </c>
+      <c r="C281" t="s">
+        <v>845</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="E281">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>107434</v>
+      </c>
+      <c r="B282" t="s">
+        <v>847</v>
+      </c>
+      <c r="C282" t="s">
+        <v>848</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="E282">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>107435</v>
+      </c>
+      <c r="B283" t="s">
+        <v>850</v>
+      </c>
+      <c r="C283" t="s">
+        <v>851</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="E283">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>107436</v>
+      </c>
+      <c r="B284" t="s">
+        <v>853</v>
+      </c>
+      <c r="C284" t="s">
+        <v>854</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="E284">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>107437</v>
+      </c>
+      <c r="B285" t="s">
+        <v>856</v>
+      </c>
+      <c r="C285" t="s">
+        <v>857</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="E285">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>107438</v>
+      </c>
+      <c r="B286" t="s">
+        <v>859</v>
+      </c>
+      <c r="C286" t="s">
+        <v>860</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="E286">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>107439</v>
+      </c>
+      <c r="B287" t="s">
+        <v>862</v>
+      </c>
+      <c r="C287" t="s">
+        <v>863</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E287">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>107440</v>
+      </c>
+      <c r="B288" t="s">
+        <v>865</v>
+      </c>
+      <c r="C288" t="s">
+        <v>866</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="E288">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>107441</v>
+      </c>
+      <c r="B289" t="s">
+        <v>868</v>
+      </c>
+      <c r="C289" t="s">
+        <v>869</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="E289">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>107442</v>
+      </c>
+      <c r="B290" t="s">
+        <v>871</v>
+      </c>
+      <c r="C290" t="s">
+        <v>872</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="E290">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>107443</v>
+      </c>
+      <c r="B291" t="s">
+        <v>874</v>
+      </c>
+      <c r="C291" t="s">
+        <v>875</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="E291">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>107444</v>
+      </c>
+      <c r="B292" t="s">
+        <v>877</v>
+      </c>
+      <c r="C292" t="s">
+        <v>878</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="E292">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>107445</v>
+      </c>
+      <c r="B293" t="s">
+        <v>880</v>
+      </c>
+      <c r="C293" t="s">
+        <v>881</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="E293">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>107446</v>
+      </c>
+      <c r="B294" t="s">
+        <v>883</v>
+      </c>
+      <c r="C294" t="s">
+        <v>884</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="E294">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>125129</v>
+      </c>
+      <c r="B295" t="s">
+        <v>886</v>
+      </c>
+      <c r="C295" t="s">
+        <v>887</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="E295">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>125130</v>
+      </c>
+      <c r="B296" t="s">
+        <v>889</v>
+      </c>
+      <c r="C296" t="s">
+        <v>890</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="E296">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>125131</v>
+      </c>
+      <c r="B297" t="s">
+        <v>892</v>
+      </c>
+      <c r="C297" t="s">
+        <v>893</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="E297">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>125132</v>
+      </c>
+      <c r="B298" t="s">
+        <v>895</v>
+      </c>
+      <c r="C298" t="s">
+        <v>896</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="E298">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">