--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="755">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="809">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2277,50 +2277,212 @@
     <t>22.09.25 08:54</t>
   </si>
   <si>
     <t>t.me/kilometry_rodiny/1188</t>
   </si>
   <si>
     <t>Север очень контрастен, жизнь и смерть здесь всегда стоят рядом. За Полярным кругом нет уютной серединки, которая простит ошибки и даст расслабиться. За присказкой «не спи, а то замерзнешь» – не шутка, а горькая память о тех, кто не дошел. Кто-то назовет Север беспощадным, кто-то – честным. Но что, если Север – это само время? – Двигайся вперед, чтобы не остаться в прошлом. #километры_родины</t>
   </si>
   <si>
     <t>19.09.25 08:37</t>
   </si>
   <si>
     <t>t.me/kilometry_rodiny/1182</t>
   </si>
   <si>
     <t>Делимся подборкой ярких фотографий солнечного Анадыря от нашего #попутчика. Фото: Слава Степанов</t>
   </si>
   <si>
     <t>17.09.25 11:12</t>
   </si>
   <si>
     <t>t.me/kilometry_rodiny/1181</t>
   </si>
   <si>
     <t>Правая или левая? 🤔</t>
+  </si>
+  <si>
+    <t>24.08.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1314</t>
+  </si>
+  <si>
+    <t>«Кривая москвича» – графическое представление динамического индекса, характеризующего готовность человека жертвовать личным комфортом в обмен на духовное обогащение. При расчёте учитываются сезонность, удалённость от МКАД и доступность привычной инфраструктуры. Так вот: по итогам последних лет индекс демонстрирует устойчивый альтернативный рост. З.Ы. На фото представлен эталонный вид графика #Километры_Родины</t>
+  </si>
+  <si>
+    <t>18.08.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1313</t>
+  </si>
+  <si>
+    <t>На километрах Родины каждый – немного географ. Кто по зову сердца, кто по стечению обстоятельств, иногда – по образованию. Но знание территории, наблюдательность, эрудиция и другие волшебные навыки необходимы, чтобы строить маршруты, открывать нужные двери, находить общий язык с людьми. В профессиональный праздник берем равнение на лучших! #фотофакт</t>
+  </si>
+  <si>
+    <t>10.08.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1306</t>
+  </si>
+  <si>
+    <t>Все профессии важны (это не точно), но этих ребят, в отличие от обитателей столичных опенспейсов, нейросети и роботы не заменят никогда. Коротким северным летом и в долгие месяцы зимы люди труда сворачивают горы, укрощают реки и строят производства, создавая основу для реальной экономики. Они не рисуют красивых слайдов и не пишут умных стратегий, зато каждый день, согревая стылые руки кружкой сладкого чая, видят результат своего труда и точно знают его цену. #Километры_Родины</t>
+  </si>
+  <si>
+    <t>07.08.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1300</t>
+  </si>
+  <si>
+    <t>Читая «Робинзона Крузо», каждый представлял себя на его месте: завидовал островной романтике или боялся такой судьбы. Но все были уверены: в современном мире так уже не бывает. Оказалось, бывает. На очередном маршруте километры Родины свели админов с жителями острова Спафарьева, расположенного у входа в Тауйскую губу на северо-западе Охотского моря. Когда-то здесь заготавливали сельдь, а на промысле и производстве было занято около двух тысяч человек. Сегодня постоянных жителей на острове всего двое – метеорологи Алиса и Артём. Алиса рассказывает об островной жизни в своём телеграм-канале, Артём заведует метеостанцией. Гостям здесь рады – возможно, именно потому, что на островах случайных встреч не бывает. Иногда на заброшенный маяк возвращается бывший маячник с женой. Но с ними мы в этот раз разминулись. #попутчики</t>
+  </si>
+  <si>
+    <t>04.08.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1294</t>
+  </si>
+  <si>
+    <t>Самое дорогое, что можно привезти с маршрута — не сувенир и не очередная фотография. Богатство админов измеряется улыбками дорогих друзей и новыми телефонами в записной книжке. Хотя фотографии, конечно, тоже нужны. Летняя Колыма как всегда прекрасна. #километры_родины</t>
+  </si>
+  <si>
+    <t>03.08.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1289</t>
+  </si>
+  <si>
+    <t>Когда рядом свои — админы штурмуют ледяные броды, тырят браконьерский улов и спят под звездами. В остальное время они ищут своих на бескрайних просторах суровой Родины. #попутчики</t>
+  </si>
+  <si>
+    <t>02.08.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1285</t>
+  </si>
+  <si>
+    <t>Маячники – люди особенные. Они дарят надежду тем, кто ищет путь, знают, что их огонь виден и в темной ночи, и за плотным туманом. И ничего не ждут взамен. Мы привыкли думать, что одиночество — это когда тебя не замечают. Маяк учит обратному: иногда тебя видят все, но проходят мимо. Не проходите мимо маяков. // Маяк на мысе Чирикова, Магаданская область. Олег. #попутчики</t>
+  </si>
+  <si>
+    <t>20.07.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1284</t>
+  </si>
+  <si>
+    <t>Дорогие #попутчики приглашают поучаствовать в первом в истории Тынды беговом трейле. Гостям и жителям столицы БАМа обещают динамичные трассы, подъемы и спуски, километры живописного маршрута и атмосферу настоящего спортивного праздника. Регистрируемся, следим за новостями. От себя добавим, что лучший способ бегать в тайге – делать это в большой и дружной компании. Бегать в одиночку или от косолапых – так себе решение. Если что, так не делайте ©. ТГ проекта Регистрация</t>
+  </si>
+  <si>
+    <t>16.07.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1278</t>
+  </si>
+  <si>
+    <t>Попутчики с малых лет знают золотое правило тайги: кто замечен первым, тот – жертва. Таежный люд брезгует яркой экипировкой и модными аксессуарами, ступает тихо и сторонится открытых пространств. Наверное поэтому наши люди остаются незамеченным для строгой региональной отчетности, вот и получаются туристы Шредингера: вроде их нет, а они есть. За четыре дня в горах Кодара встретили наших из Тынды, Благовещенска, Читы, Братска, Иркутска, Улан-Удэ, Комсомольска-на-Амуре. Вот такие они, #километры_Родины</t>
+  </si>
+  <si>
+    <t>19.06.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1269</t>
+  </si>
+  <si>
+    <t>Дорогие #попутчики делятся кадрами из путешествия по ошеломительному маршруту Кировск – Кандалакша – Умба – Варзуга – Чаваньга – переход на теплоходе «Клавдия Еланская» в Мурманск. Искренне завидуем (немного и по-доброму) тем, «у которых вершина еще впереди». Когда-то рассказывали про этот маршрут, смотреть здесь. На фото #попутчиков села Чаваньга, Варзуга, сама «Клавдия» у причала в г. Островной и ее талисман – бармен, бессменно работающий на теплоходе с 1980 года. #попутчики</t>
+  </si>
+  <si>
+    <t>18.06.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1268</t>
+  </si>
+  <si>
+    <t>Занятная география от админов. Среди великих рек нашего Севера, самая обжитая – Обь. На просторах от Алтайских гор до Карского моря вдоль ее берегов выросло больше десятка крупных городов и несчетное количество поселков и деревушек. Барнаул, Новосибирск, Сургут, Салехард – такие разные, но связаны между собой мощной водной артерией. И что самое главное – Обь до сих пор не утратила стабильного пассажирского судоходства. Поэтому любителям круизов и речной романтики, попутчикам и людям труда рекомендуем посетить сайт Северречфлота и насладиться выбором маршрутов. #километры_Родины</t>
+  </si>
+  <si>
+    <t>21.05.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1267</t>
+  </si>
+  <si>
+    <t>Полярником человека делает не правильный билет, а четкое понимание - куда и зачем. С праздником уважаемых Северян и покорителей высоких широт!</t>
+  </si>
+  <si>
+    <t>18.04.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1266</t>
+  </si>
+  <si>
+    <t>Ты бежишь от темноты и холода, а я раз за разом возвращаюсь в полярную ночь, чтобы встретить тот первый рассвет. А. Агафонов, "Километры Родины" #цитата</t>
+  </si>
+  <si>
+    <t>26.03.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1265</t>
+  </si>
+  <si>
+    <t>Наши друзья из Нацпарка «Русская Арктика» ищут надежного попутчика на полевой сезон. Уехали бы сами, чесслово.. но делимся с дорогими подписчиками. Итак, вакансия! Что делать? – жить на «макушке» планеты – на базе «Омега» (Земля Франца-Иосифа, Земля Александры); – охранять природу вокруг себя и себя от природы; – много гулять на воздухе, вести наблюдения; – заниматься наукой (в меру возможности / умения / желания). Что уметь? – жить наедине с собой; – любить родные просторы; – обращаться с оружием. Что дают? – уникальный опыт; – достойную оплату (набежит за время командировки). Уточнить детали лучше напрямую: Контактное лицо: Анна Ануфриева Телефон: +7(818) 265-38-58 Email: rus-arc@rus-arc.ru Фото Вадима Махорова #вакансия</t>
+  </si>
+  <si>
+    <t>26.03.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1264</t>
+  </si>
+  <si>
+    <t>На Севере тени длиннее. Низкое солнце высвечивает детали и дает им невероятный масштаб. Таков полярный закон: каждый поступок имеет тень, и в ней ничего не утаить. «Тонкая длинная черная тварь прилипла к моим ногам, она ненавидит свет, но без света ее нет».. #Километры_Родины</t>
+  </si>
+  <si>
+    <t>25.03.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1263</t>
+  </si>
+  <si>
+    <t>«Годы и опыт приучили нас в самых странных людях искать хорошее, и это почти всегда оправдывалось. Может, в наши времена в суровых краях редко встречается подлец, ибо ему трудно здесь жить...» Олег Куваев, «Через триста лет после радуги» #цитата</t>
+  </si>
+  <si>
+    <t>22.03.26 19:34</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1262</t>
+  </si>
+  <si>
+    <t>Немного зимнего вдохновения нашим дорогим читателям. Локацию придержим в секрете, хотя наметанный глаз попутчиков наверняка заметит пару ориентиров. #вдохновение</t>
+  </si>
+  <si>
+    <t>21.03.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/kilometry_rodiny/1261</t>
+  </si>
+  <si>
+    <t>Упрямая статистика говорит о том, что Есенин, очевидно, лукавил, называя Россию страной березового ситца. #фотофакт</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2642,59 +2804,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H250"/>
+  <dimension ref="A1:H268"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2263.733" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -8588,50 +8750,356 @@
       <c r="C249" t="s">
         <v>750</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>751</v>
       </c>
       <c r="E249">
         <v>342</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>80999</v>
       </c>
       <c r="B250" t="s">
         <v>752</v>
       </c>
       <c r="C250" t="s">
         <v>753</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E250">
         <v>696</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>107299</v>
+      </c>
+      <c r="B251" t="s">
+        <v>755</v>
+      </c>
+      <c r="C251" t="s">
+        <v>756</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E251">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>107300</v>
+      </c>
+      <c r="B252" t="s">
+        <v>758</v>
+      </c>
+      <c r="C252" t="s">
+        <v>759</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E252">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>107301</v>
+      </c>
+      <c r="B253" t="s">
+        <v>761</v>
+      </c>
+      <c r="C253" t="s">
+        <v>762</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="E253">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>107302</v>
+      </c>
+      <c r="B254" t="s">
+        <v>764</v>
+      </c>
+      <c r="C254" t="s">
+        <v>765</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E254">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>107303</v>
+      </c>
+      <c r="B255" t="s">
+        <v>767</v>
+      </c>
+      <c r="C255" t="s">
+        <v>768</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="E255">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>107304</v>
+      </c>
+      <c r="B256" t="s">
+        <v>770</v>
+      </c>
+      <c r="C256" t="s">
+        <v>771</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E256">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>107305</v>
+      </c>
+      <c r="B257" t="s">
+        <v>773</v>
+      </c>
+      <c r="C257" t="s">
+        <v>774</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E257">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>107306</v>
+      </c>
+      <c r="B258" t="s">
+        <v>776</v>
+      </c>
+      <c r="C258" t="s">
+        <v>777</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E258">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>107307</v>
+      </c>
+      <c r="B259" t="s">
+        <v>779</v>
+      </c>
+      <c r="C259" t="s">
+        <v>780</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="E259">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>107308</v>
+      </c>
+      <c r="B260" t="s">
+        <v>782</v>
+      </c>
+      <c r="C260" t="s">
+        <v>783</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E260">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>107309</v>
+      </c>
+      <c r="B261" t="s">
+        <v>785</v>
+      </c>
+      <c r="C261" t="s">
+        <v>786</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="E261">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>107310</v>
+      </c>
+      <c r="B262" t="s">
+        <v>788</v>
+      </c>
+      <c r="C262" t="s">
+        <v>789</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E262">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>107311</v>
+      </c>
+      <c r="B263" t="s">
+        <v>791</v>
+      </c>
+      <c r="C263" t="s">
+        <v>792</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E263">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>107312</v>
+      </c>
+      <c r="B264" t="s">
+        <v>794</v>
+      </c>
+      <c r="C264" t="s">
+        <v>795</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E264">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>107313</v>
+      </c>
+      <c r="B265" t="s">
+        <v>797</v>
+      </c>
+      <c r="C265" t="s">
+        <v>798</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="E265">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>107314</v>
+      </c>
+      <c r="B266" t="s">
+        <v>800</v>
+      </c>
+      <c r="C266" t="s">
+        <v>801</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="E266">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>107315</v>
+      </c>
+      <c r="B267" t="s">
+        <v>803</v>
+      </c>
+      <c r="C267" t="s">
+        <v>804</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E267">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>107316</v>
+      </c>
+      <c r="B268" t="s">
+        <v>806</v>
+      </c>
+      <c r="C268" t="s">
+        <v>807</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="E268">
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">