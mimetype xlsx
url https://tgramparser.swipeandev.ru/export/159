--- v1 (2026-02-03)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="975">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1062">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2937,50 +2937,311 @@
     <t>21.09.25 18:21</t>
   </si>
   <si>
     <t>t.me/clubputeshestviy/2122</t>
   </si>
   <si>
     <t>🌐Деревня для любимых собак Талви Укко: где и как они живут? Да, в карельской тайге есть очень необычная деревня. И это одно из самых ми-мишных мест, которое только возможно себе представить! 🐕Это самая настоящая деревня: каждая собачка имеет свой домик с настилом и помостом. 🐕Расположены они прямо в лесу, среди деревьев. 🐕Здесь живут аляскинские и сибирские хаски, самоедские лайки и аляскинские маламуты. 🏡Питомник расположен в вотчине карельского Деда Мороза Талви Укко, конечно, неслучайно. Всем известно его особое отношение к собакам, которые, фактически, спасли ему жизнь. 🐕Гостей в вотчине у Талви Укко всегда много в любое время года. 🐕А собаки настолько общительны и привязаны к человеку, что всегда жаждут общения с людьми. И особенно любят детей. 🐕С собаками можно и нужно пообщаться: они ооочень дружелюбны и с удовольствием вам попозируют для фото. 🐕Прокатиться на собачей упряжке тоже можно: для собак это только в радость. ﻿ Эти глаза невозможно забыть, поверьте! Особенно, которые голубые, как лед.💙 А вы катались на собачьей упряжке? Понравилось? ➖➖➖➖➖➖➖➖➖➖➖ ПОЕХАЛИ в Карелию?! 🎅Вотчину Талви Укко можно увидеть в наших⬇️ ✨Новогодних турах и ✨Зимних турах по Карелии #карелия@clubputeshestviy #поехаливкарелию@clubputeshestviy 🟠Все наши туры ➡️ЗДЕСЬ ❤️Всё о Карелии ➡️ ЧАТ ✍️ ➡️отвечу обязательно</t>
   </si>
   <si>
     <t>18.09.25 14:35</t>
   </si>
   <si>
     <t>t.me/clubputeshestviy/2104</t>
   </si>
   <si>
     <t>🌐Как перевоспитать зумера: воздух, труд и простые радости жизни 🌟Прямо тенденция в России на интересные туры для молодежи (и не только). 🌟Хитом прошлого сезона были болотинг и монастыринг. 🌟А вот теперь появился еще тур для перевоспитания зумеров —  принимают молодых людей в возрасте 14-25 лет. 🌟В подмосковной деревне Бабенки молодые люди будут в течение недели вставать в 6 утра под пение петухов и учиться: колоть дрова, пользоваться колодцем, чистить картошку, вкручивать лампочки, а еще смотреть на звезды, общаться с лесными духами (чтобы это не значило) и постигать истинный ЗОЖ на бабушкиной кухне. 🌟Стоимость с проживанием и питанием — 19 900 рублей. 🌟Опция доступна на ближайшие осенние и зимние каникулы. 🌟Места строго ограничены. Поехали бы? А детей отправили бы? А про монастыринг и болотинг слышали? Кстати, знаю одно суперклассное место на границе Ленобласти и Карелии, где можно вот так погрузится в деревенскую жизнь. Рассказать? #интересно@clubputeshestviy 🟠Все наши туры ➡️ЗДЕСЬ 🎄Туры на Новый год  ➡️ЗДЕСЬ</t>
   </si>
   <si>
     <t>17.09.25 15:57</t>
   </si>
   <si>
     <t>t.me/clubputeshestviy/2103</t>
   </si>
   <si>
     <t>🌐Видеопрогулка по Крыму: Грот Авроры: тайна скалы, на которой стоит «Ласточкино гнездо». Казалось бы, Крым исследован и исхожен вдоль и поперек. Но это далеко не так! Достаточно посмотреть репортажи нашего представителя в Крыму Ларисы Беленковой по хештегу #крым@clubputeshestviy ❤️И вот очередная видеопрогулка. Просто бомбическая! ☀️Скала, на которой стоит знаменитый крымский замок «Ласточкино гнездо», носит имя богини утренней зари Авроры. ☀️В скале много карстовых пещер, длиной до 30 метров. 🌞А под скалой скрывается грот, который тоже носит имя Авроры. ☀️Это – тектонический разлом в виде длинного подземного коридора с выходом на другом конце скального массива. ☀️Попасть туда можно только по воде. И еще вам придется поднырнуть, иначе никак не оказаться внутри грота. ☀️Необходимым условием является спокойное море, без волн. Смотрите видео (за которое благодарим нашего представителя в Крыму Ларису Беленкову @laravyalte ❤️Кто хочет так же, пишите, устроим!➡️@maximox_ksusha #крым@clubputeshestviy 🟠Все наши туры ➡️ЗДЕСЬ 🎄Туры на Новый год  ➡️ЗДЕСЬ</t>
+  </si>
+  <si>
+    <t>05.09.26 21:23</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2584</t>
+  </si>
+  <si>
+    <t>🎅Хотите новогоднего волшебства и волшебников?! Их есть у нас! И не один, а целых три!🎅🎅🎅 🎄Приглашаем в самый новогодний тур «В гостях у Карельских волшебников» 🎄Стартуем 31 декабря из Санкт-Петербурга и путешествуем по Карелии 3 дня. Это самый насыщенный тур для семей с детьми! ╭──────────────── ❤️Вас ждут интерактивные программы в трех резиденциях карельских Дедов Морозов: ❄️ встреча с Морозцем Паккайне; ❄️ двор Деда Халла; ❄️ вотчина карельского Талви Укко. ╭──────────────── ❤️Вы увидите главные достопримечательности: ❄️ заснеженный водопад Кивач, ❄️ Онежскую набережную Петрозаводска, ❄️ а также станете участником двух интерактивных программ – в Олонецком музее и веселой «Не кремлевской ёлки» в Киндасово. ⏺️Акция «Раннее бронирование» Путешествие, где каждый день – новая встреча со сказкой — ‼️от 40 800₽ ➡️ Программа тура https://clck.ru/3VThKP #карелия@clubputeshestviy #новыйгод@clubputeshestviy #новыйгод2027@clubputeshestviy Все наши туры 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись:🚀@clubputeshestviy 🟪Мой канал в Мах</t>
+  </si>
+  <si>
+    <t>02.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2583</t>
+  </si>
+  <si>
+    <t>Кто куда, а мы — на Север! Точнее — на Северо-Запад🙃 Сентябрь - месяц для путешествий. Школьникам - пора в школу Малышам - в детский сад Студентам - в университет А вам… вам пора в отпуск! Сентябрь - лучшее время для путешествий по Северу России. Погода ещё радует теплом, природа - яркими красками, а туристов становится заметно меньше. Можно спокойно гулять, наслаждаться видами и открывать популярные места без летней суеты. ╭──────────────── ❥️ Карелия “5 сочных дней в Карелии. Рускеала, Валаам, Кижи, водопады включены” ➜ https://clck.ru/3VBGyn ⊛ от 61 950 ₽ ✧ Выезды: 3,4,6,8,10,11,13,15,17,18,20 сентября ╭──────────────── ❥️ Новгород “Русская тройка: Новгород – Порхов – Псков ” ➜ https://clck.ru/3VBGzw ⊛ от 23 450 ₽ ✧ Выезды: 4, 18 сентября ╭──────────────── ❥️ Псков “Ай да Псков! Ай да Пушкинские горы! ” ➜ https://clck.ru/3VBH3V ⊛ от 25 350 ₽ ✧ Выезды: 11, 25 сентября ╭──────────────── ❥️ Выборг “Погружение в Средневековье за два дня” ➜ https://clck.ru/3VBHEG ⊛ от 11 550 ₽ ✧ Выезды: 5, 12,19, 26 сентября Поехали с нами! #карелия@clubputeshestviy #выборг@clubputeshestviy #псков@clubputeshestviy #великийновгород@clubputeshestviy Все наши туры 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись:🚀@clubputeshestviy 🟪Мой канал в Мах</t>
+  </si>
+  <si>
+    <t>28.08.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2574</t>
+  </si>
+  <si>
+    <t>⚜️Машина времени в действии: Средневековые дни в Выборге 2026. ⚜️Конный рыцарский турнир в Аннинских укреплениях. Попасть на фестиваль можно в августе. Планируйте на следующий год! А пока добро пожаловать на встречу с невероятным городом Выборгом. ПОЕХАЛИ? #выборг@clubputeshestviy ⭕Туры в Выборг 👉ЗДЕСЬ Все наши туры 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись:🚀@clubputeshestviy 🟪Мой канал в Мах</t>
+  </si>
+  <si>
+    <t>22.08.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2565</t>
+  </si>
+  <si>
+    <t>Где услышать «Шепот мрамора»? 5 сентября 2026, 21:00 в Мраморном каньоне Горного парка «Рускеала», где пройдет волшебный концерт пианиста и композитора Павла Андреева. Павел приглашает вас в музыкальное путешествие, где каждая нота становится отражением вечности, а звуки, разливаясь по водной глади и мраморным стенам с необыкновенной художественной подсветкой, обретают новую глубину. ╭──────────────── ❥️Событийные туры на концерт: ➜️ Рояль в каньоне из Петербурга (1 день) ➜ ️Карельские выходные 2. Рояль в каньоне 2026 (2 дня/1 ночь)   Во всех турах обязательная доплата за посещение концерта. ➜ Стоимость указана в карточках туров. #карелия@clubputeshestviy ⭕Туры в Карелию 👉ЗДЕСЬ Все наши туры 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись:🚀@clubputeshestviy 🟪Мой канал в Мах</t>
+  </si>
+  <si>
+    <t>25.07.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2558</t>
+  </si>
+  <si>
+    <t>Вкус Карелии: гастрономический гид для путешественников. Если в Питере пить, то совсем неподалеку от него — в Карелии — однозначно, есть. Вот лишь небольшой список карельских вкусняшек, не все из которых можно увезти с собой. Поэтому надо ехать и пробовать на месте. ╭──────────────── ❥️ Калитки. Главное блюдо карельской кухни — открытые пирожки из ржаного теста по форме напоминающие средневековый кошель — калиту. В старину калитки готовили с начинкой из пшенной каши и, чуть позже, из картофельного пюре. Сейчас начинки делают любыми: из пшена, картошки, творога, рыбы, ягод и даже икры. ╭──────────────── ❥️ Не «калитки». Калитки — далеко не единственный карельский пирожок. ✤ Какрискука — пирог с репой для выпекания которого используют две лепешки. На первую выкладывают предварительно натертую на терке и посоленную репу, а второй закрывают начинку. ✤ Пирог-рыбник, куда в качестве начинки кладут рыбу с чешуей, а сам  он имеет продолговатую форму. ✤ Сульчины или блины из ржаной муки с начинкой: картофельной, рыбной, творожной и сладкой брусничной. Начинка в классическом приготовлении — рис/пшено на молоке. Идеальный завтрак!  ╭──────────────── ❥️ Калакейтто, калакукко, калалаатикко — это все блюда из рыбы: суп, пирог и запеканка. ✤ Калакейтто (или лохикейтто)– суп, который готовят на основе молока или сливок с добавлением красной рыбы (лучше форели), овощей и зелени. Главный секрет – приготовить ее из свежей рыбы с минимумом овощей и приправ: только лук, картошка, соль и перец. Уже в тарелку добавляют укроп и зеленый лук. ✤ Калакукко по внешнему виду схож с ржаным батоном хлеба. Его готовят из пресного теста, а внутри спрятана сочная форелевая начинка с салом. Вкусно как в горячем, так и в холодном виде. ✤ Калалаатикко – запеканка из рыбы и картофеля, которая готовится в духовке и подается с соусом из сметаны и зелени. ╭──────────────── ❥️ Лосятина и медвежатина. Говядину карелы ели редко: коров держали в доме ради молока. На мясо шли дикие звери и птицы.  ✤ Вкус лосятины похож на говядину, но мясо немного жилистее и с травяным привкусом. ✤ По вкусу медвежатина напоминает свинину и курицу. Однако в ней, как правило, больше жира.  ╭──────────────── ❥️ Карельские ягоды. ✤ Символом Карелии считается морошка. Она растет на болотах. На вкус напоминает сразу все самые сладкие ягоды и фрукты — малину, клубнику, персик, но с приятной горчинкой. ✤ Еще одна необычная карельская ягода — куманика. Она внешне похожа на морошку, только бордового цвета и еще ярче на вкус — нечто среднее между малиной, земляникой, ежевикой и личи.  ╭──────────────── ❥️ Карельское мороженое. Необычное и разнообразное, с самыми немыслимыми вкусами: икра ряпушки, шунгит, белые грибы, водоросли — это далеко не единственные ингредиенты, которые вы встретите в составе этого восхитительного мороженого. ╭──────────────── ❥️ Карельская рыба. В Карелии 61 тысяча озер, не считая рек и речушек. И рыбы здесь, конечно, хватает. Главная — форель — озерная (кумжа) и ручьевая (пеструшка). Кстати, почти 70% форели в нашей стране родом из Карелии. Ее запекают, жарят варят, солят, коптят. ❓Слышали о таких деликатесах? Доводилось пробовать что-то? 🔻Сохраняйте, чтобы не потерять. 🔥если было интересно #карелия@clubputeshestviy ⭕Туры в Карелию 👉ЗДЕСЬ Все наши туры 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись:🚀@clubputeshestviy 🟪Мой канал в Мах</t>
+  </si>
+  <si>
+    <t>20.07.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2557</t>
+  </si>
+  <si>
+    <t>⚽️Испания 🆚 Аргентина — главное противостояние этого лета? НЕТ! ⚽️ Главное противостояние этого лета: автобусный тур 🆚 самостоятельная поездка в Карелию. Смотрите матч⬆️и выбирайте тур⬇️ ╭──────────────── ⚽️Туры на 3 дня: ❥ «Гран-тур Вся Карелия» ➜ https://clck.ru/3UqVg7 ⊛ от 23 650 ₽ ❥ «3 сочных дня в Карелии. «Рускеала», Валаам, Кижи включены» ➜ https://clck.ru/3UqVhD  ⊛ от 42 250 ₽ ╭──────────────── ⚽️Туры на 4 дня: ❥ «Гран-тур Вся Карелия и Валаам» ➜ https://clck.ru/3UqViM ⊛ от 31 950 ₽ ❥ «Активный тур в Карелию 4: Рускеала и сплав по реке Шуя» ➜ https://clck.ru/3UqViT ⊛ от 31 950 ₽ ╭──────────────── ⚽️Туры на 5 дней: ❥ «Активный тур в Карелию 5: отдых на турбазе» ➜ https://clck.ru/3UqVii ⊛ от 42 150 ₽ ❥ «Гран-тур. Карельская сага» ➜ https://clck.ru/3UqVkc ⊛ от 46 950 ₽ #карелия@clubputeshestviy ⭕Туры в Карелию 👉 ЗДЕСЬ Все наши туры 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись:🚀@clubputeshestviy 🟪Мой канал в Мах</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2556</t>
+  </si>
+  <si>
+    <t>⚽️Испания 🆚 Аргентина — главное противостояние этого лета? НЕТ! ⚽️ Главное противостояние этого лета: автобусный тур 🆚 самостоятельная поездка в Карелию. Смотрите матч и выбирайте тур: ╭──────────────── ⚽️Туры на 3 дня: ❥ «Гран-тур Вся Карелия» ➜ https://clck.ru/3UqVg7 ⊛ от 23 650 ₽ ❥ «3 сочных дня в Карелии. «Рускеала», Валаам, Кижи включены» ➜ https://clck.ru/3UqVhD ⊛ от 42 250 ₽ ╭──────────────── ⚽️Туры на 4 дня: ❥ «Гран-тур Вся Карелия и Валаам» ➜ https://clck.ru/3UqViM ⊛ от 31 950 ₽ ❥ «Активный тур в Карелию 4: Рускеала и сплав по реке Шуя» ➜ https://clck.ru/3UqViT ⊛ от 31 950 ₽ ╭──────────────── ⚽️Туры на 5 дней: ❥ «Активный тур в Карелию 5: отдых на турбазе» ➜ https://clck.ru/3UqVii ⊛ от 42 150 ₽ ❥ «Гран-тур. Карельская сага» ➜ https://clck.ru/3UqVkc ⊛ от 46 950 ₽ ⭕Туры в Карелию ➜ ЗДЕСЬ Все наши туры 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись:🚀@clubputeshestviy 🟪Мой канал в Мах</t>
+  </si>
+  <si>
+    <t>19.07.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2555</t>
+  </si>
+  <si>
+    <t>Прямое включение из карельского леса! ☀️ 💞А вы когда-нибудь собирали морошку? А хотите? Тогда выбирайте туры с турбазами! 🌞У вас будет свободное время погулять по лесу...ведь в карельском лесу уже есть лисички, морошка и черника 🕊️Туры за грибами и ягодами: 🍄Активный тур в Карелию 5: отдых на турбазе https://clck.ru/3Upava 5 дней/4 ночи от 42 150 ₽ 🍄Карельские выходные 5. Рускеала, водопады и отдых за городом https://clck.ru/3UpawK 5 дней/4 ночи от 49 950 ₽ 🍄Карельский экспресс 5: гуляй, Москва! https://clck.ru/3UpaxJ 5 дней/4 ночи от 42 150 ₽ #карелия@clubputeshestviy ⚽️Испания 🆚 Аргентина — главное противостояние этого лета? НЕТ! ⚽️ Главное противостояние этого лета: автобусный тур 🆚 самостоятельная поездка в Карелию. Смотрите матч и выбирайте тур: ╭──────────────── ⚽️Туры на 3 дня: ❥ «Гран-тур Вся Карелия» ➜ https://clck.ru/3UqVg7 ⊛ от 23 650 ₽ ❥ «3 сочных дня в Карелии. «Рускеала», Валаам, Кижи включены» ➜ https://clck.ru/3UqVhD  ⊛ от 42 250 ₽ ╭──────────────── ⚽️Туры на 4 дня: ❥ «Гран-тур Вся Карелия и Валаам» ➜ https://clck.ru/3UqViM ⊛ от 31 950 ₽ ❥ «Активный тур в Карелию 4: Рускеала и сплав по реке Шуя» ➜ https://clck.ru/3UqViT ⊛ от 31 950 ₽ ╭──────────────── ⚽️Туры на 5 дней: ❥ «Активный тур в Карелию 5: отдых на турбазе» ➜ https://clck.ru/3UqVii ⊛ от 42 150 ₽ ❥ «Гран-тур. Карельская сага» ➜ https://clck.ru/3UqVkc ⊛ от 46 950 ₽ ⭕Туры в Карелию ➜ ЗДЕСЬ Все наши туры 👉ЗДЕСЬ ✍️➡️отвечу обязательно Подпишись:🚀@clubputeshestviy 🟪Мой канал в Мах</t>
+  </si>
+  <si>
+    <t>12.07.26 21:36</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2545</t>
+  </si>
+  <si>
+    <t>2500 фотографий я привезла только с Алтая. Да, если не больше. Я, конечно, не профи. Я — любитель. Но любовь эта сильная и искренняя❤️ 12 июля — День фотографа. Поздравляю всех причастных! Мобильные камеры совершили революцию: приобщиться к фотоискусству могут теперь все желающие! Нынче каждый сам себе фотограф😉 ╭──────────────── ❥ Я делюсь с вами своими любимыми снимками. Здесь только Алтай, Чечня и Дагестан. А сколько их у меня еще — и не сосчитать! ╭──────────────── ❥Поделитесь и вы! Во-первых, скажите какой из них вам нравится больше всего? Ну, и , конечно, поделитесь своими снимками из путешествий! #фотопутешествий@clubputeshestviy Все наши туры 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись: 🚀@clubputeshestviy 🟪Мой канал в Мах</t>
+  </si>
+  <si>
+    <t>09.07.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2544</t>
+  </si>
+  <si>
+    <t>Гадаем по... автомобильным кодам! Где отметить День Рождения? 1️⃣0️⃣Республика Карелия Подарить своему ребенку уникальное сочетание природных чудес Карелии и живой истории. Когда тебе всего 10 — это именно то, что надо! Тур Карельские выходные 2. Рускеала и викинги https://clck.ru/3UBMAu 2️⃣9️⃣Архангельская область Поймать возможность провести время наедине с собой, наедине с природой. Зарядиться силой и энергией этого места! Тур Соловецкие острова: 3 дня в сердце Русского Севера https://clck.ru/3UBMUY 3️⃣5️⃣Вологодская область Отвечать на вопрос: «Где отмечаешь?» — «В Вологде, где-где-где, в Вологде, где, в доме, где резной палисад» Тур Путешествие по Вологодской земле на автобусе https://clck.ru/3UBMhE 4️⃣7️⃣Ленинградская область Вместо банального праздничного торта испечь крендель и загадать желание! Эх, где мои 47! Я бы так и сделала! Тур Яркий день в Выборге: замок, водная прогулка и дегустации. https://clck.ru/3UBMpJ 5️⃣3️⃣Новгородская область Погрузиться в уютную атмосферу новых открытий и интерактивных мастер-классов. Тур Русская тройка: Новгород – Порхов – Псков https://clck.ru/3UBMwB 6️⃣0️⃣Псковская область Порадовать себя неожиданной фотосессией на юбилей! Тур Псковские маки: Порхов, крепость. Фотосессия на маковых полях https://clck.ru/3UBN4J А в какой регион поедете вы❓ #северозапад@clubputeshestviy #карелия@clubputeshestviy #выборг@clubputeshestviy #великийновгород@clubputeshestviy #псков@clubputeshestviy Все наши туры 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись: 🚀@clubputeshestviy 🟪Мой канал в Мах</t>
+  </si>
+  <si>
+    <t>23.06.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2535</t>
+  </si>
+  <si>
+    <t>Едем в СортавалА (или в СортавалУ?): что нужно успеть и увидеть А, оказывается, все равно, как называть этот город: и так, и так — правильно. ✧ Жители города название не склоняют. Слово финское. ✧Карельские лингвисты поставили точку в этом вопросе: да, финские названия городов склоняются. Едем в СортавалУ. ✧ Но, если хотите сойти за местного, не склоняйте. Сам город вы обойдете за пару часов и полюбуетесь уникальной финской архитектурой прошлого столетия. Но главное тут — удивительные окрестности. ╭──────────────────── ﻿❥ Что обязательно нужно увидеть? ❥ Горный парк «Рускеала» на ретро-поезде и водопады Ахинкоски — три самые известные карельские достопримечательности. ❥ Остров Валаам и Ладожские шхеры — без вариантов и комментариев: надо увидеть. ❥ Лесные водопады и ГЭС — удивительное зрелище, которое вы не забудете. ❥ Месторождение камня альмандина — можно добыть его своими руками и увезти домой. ❥ Гора Паасо — волшебный эльфийский лес и самые известные виды Карелии. ❥ Остров Койонсаари — «Карельские Мальдивы» с белоснежными пляжами. ❥ Парк живой истории «Бастион» — полный восторг: обязательно к посещению всем, особенно, если вы с детьми. ❥ А еще попробуйте местное карельское мороженое, суп лохикейто и вкуснейшую рыбу. ➜ ПОЕХАЛИ в Сортавала ? Кто хочет, можно и в СортавалУ😉 #сортавала@clubputeshestviy #Карелия@clubputeshestviy Все наши туры 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись: 🚀@clubputeshestviy 🟪Мой канал в Мах</t>
+  </si>
+  <si>
+    <t>12.06.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2526</t>
+  </si>
+  <si>
+    <t>🇷🇺Три заветные точки на карте: я люблю тебя, Россия! Конечно, трудно на такой огромной карте, как карта России, выделить только 3 точки. Но мы попробуем вместе. Три точки от меня, по три от каждого из вас — и маршрутов можно составить на сто лет вперед! Итак, где я захотела бы оказаться прямо сейчас? ❤️ Алтай. Для меня он всегда номер один. Уже писала, что он — Повелитель Моего Сердца. Я влюбилась с первого взгляда и на всю жизнь! В эти величественные горы, бесчисленные водопады и реки, вольно пасущиеся табуны лошадей, неземной красоты пейзажи: Чуйский тракт, Телецкое озеро, Алтайские Марс и Луна, перевалы Кату-Ярык и Красные ворота, Челушманская долина, Каменные грибы, Гейзерное озеро, могучие Катунь и Чуя, Курайская степь, Пазырыкские курганы, Манжерок – перечислить все просто невозможно. Лучше один раз увидеть! Ощущение простора и чистоты: земля, вода, небо, травы, снега – все, как-будто, родившееся только-только, нетронутое и неоскверненное, наполненное могучей силой и энергией. Алтай живой. Вы будете самым счастливым человеком, если он примет вас и откроется вам. Это волшебная таблетка от всех болезней и лекарство от любых невзгод. ❤️ Карелия. Волшебная земля. Каждый раз ступая на нее, влюбляешься все больше и сильнее. Она притягивает и не отпускает. Она найдет для каждого то, что нужно именно ему. Здесь есть леса и водопады, озера и острова, старинные деревни и города, множество памятников природы и культуры. Водопады Ахвенкоски и Кивач, горный парк Рускеала, Петрозаводск и Сортавала, вотчина Талви Укко и деревня Киндасово, гора Паасо и Северная Фиваида, Ладожские шхеры и вулкан Гирвас,  знаменитые острова Валаам и Кижи – все это Карелия. И только небольшая ее часть. А гастронономические приключения? А вкус карельского мороженого, морошки, калиток, рыбы? Карелия ждет, она рядом, помните об этом. ❤️Крым. Эта благодатная земля, действительно, редчайший пример сочетания потрясающих природных красот, исторических памятников всех известных эпох, чудесного климата, этнического и культурного многообразия и, конечно, вкуснейшей кухни. Бухты и скалы, гроты и пещеры, целые пещерные города и монастыри, озера и водопады, горы и долины, дворцы и парки, древние Керчь, Бахчисарай, Севастополь (известно, что большинство городов в Крыму заложено еще эллинами), Новый Свет и Димерджи, Юсуповский дворец и Ливадия, древний Херсонес и  Генуэзская крепость, красавица Ялта и Никитский ботанический сад.. Все, сдаюсь, не осилю перечислять дальше: очень захотелось в Крым, прямо сейчас)) 🆎А какие ваши заветные точки на карте России🆎 #поехали@clubputeshestviy #карелия@clubputeshestviy #алтай@clubputeshestviy #крым@clubputeshestviy Все наши туры 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись: 🚀@clubputeshestviy 🟪Мой канал в Мах</t>
+  </si>
+  <si>
+    <t>09.06.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2517</t>
+  </si>
+  <si>
+    <t>Затерянные в Белом море: белые ночи на Соловках Собрали все самое интересное о Соловецких островах в карточках И приглашаем в незабываемое путешествие в белые ночи на Белое море. ▪️Тур «Соловецкие острова: 3 дня в сердце Русского Севера» ▪️Как добраться: Поезд СПб-Кемь 012А/011А, билеты поступают в продажу за 90 дней до отправления. 🗺️Программа тура: ▶️1-й день: г. Кемь – Соловецкие острова – обзорная экскурсия по Соловецкому монастырю – свободное время  ▶️2-й день:  Соловецкие острова – экскурсия «История Соловецкого архипелага» – обед (самостоятельно) и свободное время или экскурсионная программа (на выбор за дополнительную плату): 🔸 «Достопримечательности Большого Заяцкого острова» 🔸«История СЛОНа 1923-1939 гг.» 🔸 Посещение Соловецкого Морского музея (самостоятельно) ▶️3-й день: Соловецкие острова – экскурсия «Гора Секирная. Свято-Вознесенский скит» и «Ботанический сад – Макарьевская пустынь» – обед – свободное время для прогулки – трансфер на причал – г. Кемь ▪️Размещение в туре: Отель «Соловецкая Слобода» и «Соловки отель» ⚡️Мгновенное подтверждение на даты: 27 июня 11 июля 1 августа 💰Стоимость: От 50420 рублей + ж/д билеты #соловки@clubputeshestviy Все наши туры 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись: 🚀@clubputeshestviy 🟪Мой канал в Мах</t>
+  </si>
+  <si>
+    <t>03.06.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2516</t>
+  </si>
+  <si>
+    <t>🌐Цена перезагрузки от 3-х до 5-ти: подборка бюджетных путешествий Хотите сменить обстановку, перезагрузиться и увидеть красивые места, не тратя целое состояние? Ловите подборку ярких путешествий до 5000 ₽ с человека: Карелия, крепости, маяки, водопады и уютные города уже ждут вас! . ПОЕХАЛИ?! ─────────────────── ↓. ↓. ↓. ╭──────────────────── ﻿❥ Стражи Северо-Запада: крепость Орешек и Осиновецкий маяк ✧ Старт 12,13 июня ⊛ от 4 200 ₽ ➜ https://clck.ru/3TqpTj ﻿❥ Место силы Карелии - остров Койонсаари ✧ Старт 13,14 июня ⊛ от 3 350 ₽ ➜ https://clck.ru/3TqpYv ﻿❥ В Выборг по Королевской дороге с Монрепо ✧ Старт 12,13,14 июня ⊛ от 3 550 ₽ ➜ https://clck.ru/3TqpRP ﻿❥ Жемчужина Карелии - город Петрозаводск. Лучшие виды и обзорные площадки ✧ Старт 12 июня ⊛ от 3 470 ₽ ➜ https://clck.ru/3Tqpck ﻿❥ Стражи Северо-Запада: Ивангород – Ям – Копорье ✧ Старт 12,14 июня ⊛ от 4 650 ₽ ➜ https://clck.ru/3TqpSg ﻿❥ Жемчужина Карелии – Рускеала ✧ Старт 12,13,14 июня ⊛ от 2 990 ₽ ➜ https://clck.ru/3TqpZu ﻿❥ Все лучшее в Великом Новгороде с интерактивной экскурсией и посадником ✧ Старт 12,13 июня ⊛ от 4 100 ₽ ➜ https://clck.ru/3TqpWb ﻿❥ Место силы Карелии – Долина водопадов ✧ Старт 13 июня ⊛ от 4 750 ₽ ➜ https://clck.ru/3TqpZF ╰─────────────── ❓А вы как считаете, цена приемлемая? #карелия@clubputeshestviy #северозапад@clubputeshestviy</t>
+  </si>
+  <si>
+    <t>02.06.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2515</t>
+  </si>
+  <si>
+    <t>🔠🔠🔠🔠 🔠🔠🔠🔠🔠🔠 Стали известны даты репетиций «Алых парусов» 2026 ⛵️ В этом году легендарный фрегат под парусами выйдет в акваторию Невы ночью: ⏺️ с 11 на 12 июня ⏺️ с 12 на 13 июня ⏺️ с 26 на 27 июня (генеральная репетиция) И это одна из лучших возможностей сделать фото и рассмотреть корабль во всей красе! В саму праздничную ночь (с 27 на 28 июня) на набережных будут толпы людей, а на репетициях можно быть в спокойной атмосфере 📸 ✨Вот идеальный план: днём гуляем по парадным дворцам и ловим солнце на экскурсиях, а ночью - берём кофе с собой и идём на набережную караулить фрегат в лучах питерского заката. А после уезжаем наслаждаться природой и белыми ночами в Карелию. А вот и туры под репетиции «Алых парусов»: 🔘2 в 1: Петербург и Карельские выходные (5 дней) https://clck.ru/3TwDBq от 56 900 ₽ Старт 11 или 25 июня 🔘2 в 1: Петербург, Рускеала, Кижи, Шхеры (5 дней) https://clck.ru/3TwDNT от 62 900 ₽ Старт 12 или 26 июня 🔘2 в 1: Петербург и Рускеальская сказка (7 дней) https://clck.ru/3TwDDn от 76 900 ₽ Старт 7 или 21 июня ➡️Еще больше вариантов тут https://clck.ru/3TwDH9 #питер #Карелия Все наши туры 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись: 🚀@clubputeshestviy 🟪Мой канал в Мах</t>
+  </si>
+  <si>
+    <t>21.05.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2506</t>
+  </si>
+  <si>
+    <t>На катере по Ладоге: Валаам и шхеры ∷ Отправление из Сортавала. ∷ Катера вместимостью 7-11 человек. ╭──────────────── ❥Валаам+Ладожские шхеры ⦿ ️Прогулка длится 6 часов ⦿ 3 часа свободного времени на Валааме, где можно заказать экскурсию на гольфкаре или микроавтобусе с водителем-гидом. ⦿ На обратном пути —высадка на о-ов в Ладожских шхерах на 30 минут. ꕤ ️Цена ◍ Взрослые: 5000₽ ◍ Дети до 10 лет: скидка 50% ✤ Расписание: ⊙ 09:00 ⊙ 11:00 ⊙ 15:00 ╰──────────────── ╭──────────────── ﻿❥Ладожские шхеры. ⦿ Прогулка длится 2 часа ⦿ Высадка на о-ов в Ладожских шхерах на 30 мин. ꕤ ️Цена ◍ Взрослый: 2500₽ ◍ Дети до 10 лет: скидка 50% ✤ Расписание: ⊙ 10:00 ⊙ 12:00 ⊙ 15:00 ⊙ 17:00 ⊙ 19:00 ⊙ ️21:00 (белые ночи, закат в шхерах). ╰──────────────── ✤ ️Возможны идивидуальные туры по договорённости ✤ Комиссионный сбор за посещение нац парка Ладожские шхеры туристы оплачивают самостоятельно (350₽). Есть льготные категории граждан. ✤ ️На причалах либо в катере по QR CODE🛥 ✤ На Валааме через турникет 200₽. Это как пожертвования. 👉Если хотите поехать, пишите, дату, время и сколько человек. Забронируем. ➡️ПОЕХАЛИ на Валаам? #карелия@clubputeshestviy #Сортавала@clubputeshestviy #Валаам@clubputeshestviy #шхеры@clubputeshestviy Все наши туры 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись: 🚀@clubputeshestviy 🟪Мой канал в Мах (материалы не дублируются)</t>
+  </si>
+  <si>
+    <t>14.05.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2495</t>
+  </si>
+  <si>
+    <t>Где найти «Китайский шампиньон»? Неподалеку от входных ворот в парк Монрепо стоит гигантский валун– подарок, оставленный ледником. Таких огромных валунов много в Карелии, Финляндии и Эстонии. Валуны эти называют «заносными камнями»: скорее всего, они вмерзли в ледник и странствовали вместе с ним. ▶️С валунами связано много народных сказаний, обычаев и традиций. ▪️Их происхождение и местоположение зачастую связывались действиями колдунов или нечистой силы. ▪️Многие из «заносных камней» считаются метательными камнями древних великанов. ▪️Также верили, что под большими камнями спрятаны клады. ▶️На этом каменном исполине когда-то была устроена видовая площадка. ▪️На площадку вела деревянная лестница, а украшением площадки был деревянный «Китайский зонтик», под которым были установлены скамеечки. ▪️Там можно было отдохнуть, укрыться от солнца в жаркую погоду, осмотреть с высоты окрестности парка. ▪️Oттуда открывался превосходный вид не только на саму усадьбу, но и на город Выборг. ▶️Этот «Китайский зонтик»— первая постройка Пауля Николаи, сына основателя Монрепо Людвига Николаи. ▪️Пауль служил в дипломатической миссии в Англии. ▪️Вероятно, в одном из английских пейзажных парков он и подсмотрел парковую затею. ▪️Прислал чертежи садовнику Монрепо — Иоганну Бистерфильду — и тот соорудил на валуне «Китайский зонтик». Это стало сюрпризом для Людвига Николаи, который писал сыну: «Уже при въезде меня приятно поразил твой китайский шампиньон на большом камне. Это хорошая, умело выполненная идея». К сожалению, сам «Китайский зонтик» не дошел до наших дней. Но валун во всей своей красе ждет вас в нескольких шагах справа от главных ворот парка. Какие еще интересные камни-валуны вы видели? Где? Все наши туры в Выборг включают посещение парка Монрепо. ➡️ПОЕХАЛИ в Монрепо? #выборг@clubputeshestviy 🔗🔗🔗🔗🔗🔗🔗🔗🔗🔗 🔥 Все наши туры 👉ЗДЕСЬ 👆 Подпишись: 🚀 @clubputeshestviy 🟪 Мой канал в Мах (материалы не дублируются) ✍️ ➡️отвечу обязательно</t>
+  </si>
+  <si>
+    <t>29.04.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2483</t>
+  </si>
+  <si>
+    <t>Все белое: море, ночи, киты. Признайтесь, хотели бы увидеть кита? Киты, конечно, одно из чудес животного мира. Тык 👇 ▪️Разум говорит, что раз в воде живёт, то рыба. Ан, нет — млекопитающее. Причем, самое большое животное на планете Земля. ▪️Может больше полугода ничего не есть, а потом — бац! — миллион калорий за день! За 1 день, Карл! ▪️Могут по три месяца не спать. ▪️Отпечатки хвостов у них, как у нас отпечатки пальцев — уникальны. ▪️Со слухом проблем нет. Но обходятся вообще без ушей — слышат они нижней челюстью. На планете много мест, где можно увидеть это чудо. Есть они и в России. ❤️Причем, один из самых уникальных китов на планете — белый кит, белуха — прекрасно чувствует себя в наших холодных арктических водах. ▪️Этому способствует толстая кожа — 15 мм. ▪️Размера они тоже немаленького: длина может достигать 6 метров, а масса — 2-х тонн. Плюсом к уникальным качествам китовых вообще, у белухи есть свои вк особенности, которые выделяют ее на общем фоне. Тык 👇 ▪️Вот, например, она единственная из китов может поворачивать голову, т.к. у нее не спаяны шейные позвонки. ▪️А ещё у белухи отсутствует спинной плавник, что дает ей возможность нырять под лед. ▪️Интересно, что белыми белухи становятся не сразу. Детеныши рождаются темными, затем светлеют до серых тонов, а «настоящая белизна» приходит позже — примерно к 3–5 годам. А еще белух прозвали «морскими канарейками» за огромное разнообразие издаваемых ими звуков. ▪️Исследователи описывают у белух порядка 50 звуковых сигналов: свисты, визги, щебетание и другие варианты «разговора». ▪️Они еще могут издавать неслышимые нашим ухом звуки — ультразвуковые щелчки. Это помогает им ориентироваться в воде и охотиться. ▪️Мало того, белухи задействуют и язык тела, например, шлепки хвостом по воде, а еще у них отмечают способность выражать эмоции с помощью мимики! И вот эти симпатяги, которых за дружелюбие еще называют «белыми дельфинами», живут не за тридевять земель. А в нашем Белом море. И даже необязательно ехать на Соловки, чтобы их увидеть. Белое море есть и ближе — в моей любимой Карелии! И мы это видели! Кайф необыкновенный! ❤️Представьте только: ▪️необитаемый остров, где вместе с вами находится всего несколько человек, ▪️при этом комфорт и полная перезагрузка, включая цифровой детокс; ▪️вкусная и натуральная еда; ▪️умопомрачительные пейзажи, восходы и закаты, которые вы не забудете никогда . Но это все мелочи жизни, по сравнению с главной фишкой — возле острова живет целая семья белух, которые с удовольствием плавали вместе с нами: люди на сапах, а киты вокруг. ❤️Послушайте на видео, как дышит кит! Чудеса в нашей жизни еще случаются. Спасибо за эти моменты Белому морю и белым ночам! 🆎А вы хотели бы поплавать с китами? А пожить на таком острове? ❤️Пишите «Кит» в комментах или в ЛС, и я вышлю явки и пароли. #карелия@clubputeshestviy</t>
+  </si>
+  <si>
+    <t>26.04.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2477</t>
+  </si>
+  <si>
+    <t>Бесплатно в Старую Ладогу! ❤️ Это возможно?! Да! Нужно лишь быть подписанным на канал  и позвать 1 друга в комментарии под этим постом. Что же это за место, откуда «пошла есть Русская земля?» Этот мало кому известный город является, по сути, колыбелью русской государственности. ▪️Считается, что город Ладога был основан в 753 году, однако люди жили в этих краях с V-VI веков. ▪️И именно здесь в 862 году начал править легендарный Рюрик. Редко, кто бывал в Старой Ладоге. А, между тем, там есть, что посмотреть, и это менее двух часов езды от С-Петербурга. ▪️Что смотреть в Старой Ладоге? ▪️Староладожскую крепость XII века; ▪️Самую старую улицу в России — Варяжскую; ▪️Церковь Св. Георгия XII в. с уникальными фресками, где, по преданию, в 1240 году перед битвой на Неве молился великий князь Александр Невский; ▪️Успенский женский монастырь, узницами которого были многие известные женщины: от первой жены Петра Великого  Евдокии Лопухиной до родственниц декабристов; ▪️Успенский храм этого монастыря, датируемый 1116 годом и являющийся самым северным домонгольским храмом Древней Руси; ▪️Знаменитые Ладожские холмы VII-X в. в, где в урочище Сопки находится легендарная могила Вещего Олега; ▪️Единственный в России памятник Рюрику и Олегу, открытый в 2015 году к 1150-летию образования Российской государственности; ▪️Искусственные пещеры XIX века, Староладожскую и Танечкину, где есть сталактиты, сталагмиты и зимуют колонии летучих мышей. ❤️Итак, 1️⃣Подписываемся на каналы 📲https://max.ru/id7729478729_biz (у кого есть) 🚀https://t.me/clubputeshestviy 2️⃣Зовем друга в комментарии 3️⃣Я присылаю в личку ссылку для записи на поездку в Старую Ладогу. #северозапад@clubputeshestviy</t>
+  </si>
+  <si>
+    <t>26.04.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2471</t>
+  </si>
+  <si>
+    <t>Бесплатно в Старую Ладогу! ❤️ Это возможно?! Да! Нужно лишь быть подписанным на канал и позвать 1 друга в комментарии под этим постом. Что же это за место, откуда «пошла есть Русская земля?» Этот мало кому известный город является, по сути, колыбелью русской государственности. ▪️Считается, что город Ладога был основан в 753 году, однако люди жили в этих краях с V-VI веков. ▪️И именно здесь в 862 году начал править легендарный Рюрик. Редко, кто бывал в Старой Ладоге. А, между тем, там есть, что посмотреть, и это менее двух часов езды от С-Петербурга. ▪️Что смотреть в Старой Ладоге? ▪️Староладожскую крепость XII века; ▪️Самую старую улицу в России — Варяжскую; ▪️Церковь Св. Георгия XII в. с уникальными фресками, где, по преданию, в 1240 году перед битвой на Неве молился великий князь Александр Невский; ▪️Успенский женский монастырь, узницами которого были многие известные женщины: от первой жены Петра Великого Евдокии Лопухиной до родственниц декабристов; ▪️Успенский храм этого монастыря, датируемый 1116 годом и являющийся самым северным домонгольским храмом Древней Руси; ▪️Знаменитые Ладожские холмы VII-X в. в, где в урочище Сопки находится легендарная могила Вещего Олега; ▪️Единственный в России памятник Рюрику и Олегу, открытый в 2015 году к 1150-летию образования Российской государственности; ▪️Искусственные пещеры XIX века, Староладожскую и Танечкину, где есть сталактиты, сталагмиты и зимуют колонии летучих мышей. ❤️Итак, 1️⃣Подписываемся на каналы 📲https://max.ru/id7729478729_biz (у кого есть) 🚀 2️⃣Зовем друга в комментарии 3️⃣Я присылаю в личку ссылку для записи на поездку в Старую Ладогу. #северозапад@clubputeshestviy</t>
+  </si>
+  <si>
+    <t>16.04.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2468</t>
+  </si>
+  <si>
+    <t>🚤Ура! Заработало! Опережая все календари, 16 апреля началась навигация по Ладоге на катерах! 🚤 Можно плыть на Валаам и на Ладожские шхеры. А лучше, и туда, и туда😉 «Метеоры» стартуют на майские. ▪️Выбирайте групповые туры с посещением Валаама и Ладожских шхер. Обычно, это все туры из Сортавала. ▪️А если вы собираетесь в самостоятельное путешествие, пишите, дам контакты надежных капитанов. #карелия@clubputeshestviy Все туры в Карелию 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись: 🚀@clubputeshestviy 🟪Мой канал в Мах (материалы не дублируются)</t>
+  </si>
+  <si>
+    <t>15.04.26 17:28</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2467</t>
+  </si>
+  <si>
+    <t>🌐Путешествуем налегке! Знали, что 15 апреля — День путешествий налегке? Да, есть и такой праздник в календаре. Ибо, любое путешествие — это праздник! Предложу вам 3 маршрута, которые выбрала бы сама. Налегке — значит ненадолго. Это будут туры на 1, 2 и 3 дня. Поехали! ▪️1 день. Места силы Карелии. Золотое кольцо_ Кивач, Гирвас, Марциальные воды  Второй в Европе равнинный водопад и одноименный заповедник — Кивач, знаменитый палеовулкан Гирвас и первый российский курорт, основанный ещё Петром Великим — Марциальные воды. Интересно, небанально, не напряжно. 👉Внимание! Не смейтесь, но цена всего 3650₽. ▪️2 дня. Выборг погружение в Средневековье Выборг полюбила с первого взгляда. Он меня приворожил)). Это настоящая машина времени: замок, мощеные улочки, черепичные крыши с флюгерами, таверны, крендели и глег. Настоящая магия — именно натуральное погружение в Средневековье. Искренняя рекомендация❤️ 👉И снова смешная цена – 13100₽. ▪️3 дня Легендарные острова Карелии: Валаам, Кижи, Рускеала Эти три локации должен увидеть каждый! Святой остров Валаам, несравненные Кижи — памятник деревянного зодчества мирового значения, охраняемый ЮНЕСКО, горный парк Рускеала, без которого невозможно представить себе путешествие в Карелию. 👉Цена от 29950₽ порадует и удивит тех, кто в теме. ▪️Во всех турах: комфортабельный транспорт, экскурсии, размещение на любой кошелек, сопровождение 24/7. #карелия@clubputeshestviy #выборг@clubputeshestviy Все туры в Карелию 👉ЗДЕСЬ Все туры в Выборг 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись: 🚀@clubputeshestviy 🟪Мой канал в Мах (материалы не дублируются) Видео: РЖД-тур</t>
+  </si>
+  <si>
+    <t>13.04.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2466</t>
+  </si>
+  <si>
+    <t>Таинственные подземелья: подземный Космос Рускеала. А знаете ли вы, что в Рускеала  есть подземный маршрут, проложенный по бывшим штольням? Скрытую часть пещер часто называют подземным космосом: благодаря особой подсветке мраморные стены и колонны напоминают внеземные пейзажи. ▪️Прогулка по подземельям проходит под аккомпанемент рунических карельских напевов или современной фортепианной музыки. ▪️Подземный маршрут ведёт через таинственные мраморные штольни под 20-метровой толщей породы к Большому колонному залу и Подземному озеру. ▪️Экскурсоводы рассказывают о работе горнодобытчиков, значении маркшейдерских* знаков и тайнах, скрытых под гладью подземного озера. *Маркшейдер – это инженер-специалист, который выполняет геодезические и измерительные работы на горных предприятиях. Он работает на стыке геологии, геодезии и горного дела. 🟠🟠🟠🟠Услуга не бронируется заранее и доступна только в кассах в день посещения. Поэтому рекомендуем туры со свободным временем в Рускеала: 🚀 Жемчужина Карелии – Горный парк «Рускеала» Тариф «Базовый» https://clck.ru/3T4NXq От 2990 руб. Ежедневно 🚀 Карельские выходные 2. Рускеала и Сортавала https://clck.ru/3T4NYk От 12250 руб. Ежедневно ﻿ Любите таинственные пещеры и подземелья? Поехали с нами?! #карелия@clubputeshestviy Все туры в Карелию 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись: 🚀@clubputeshestviy 🟪Мой канал в Мах (материалы не дублируются)</t>
+  </si>
+  <si>
+    <t>11.04.26 21:45</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2465</t>
+  </si>
+  <si>
+    <t>❤️❤️❤️❤️❤️❤️❤️❤️❤️ ❤️🆎🆎🆎🆎🆎🆎🆎❤️ ☀️❤️ ❤️🆎🆎🆎🆎🆎❗️❤️ ❤️❤️❤️❤️❤️❤️❤️❤️❤️</t>
+  </si>
+  <si>
+    <t>08.04.26 20:21</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2464</t>
+  </si>
+  <si>
+    <t>Шашлыки отменяются! Ведь существуют более интересные гастрономические приключения на майские праздники! ▪️Итальянские выходные в Тверской губернии 👉https://clck.ru/3SxmgG Сицилийская семья Мацца, Лихославль с мармеладным царством, пивзавод «Афанасий» и знаменитые пожарские котлеты ▪️Едем 9 мая за 18990 руб ▪️Экскурсия на Ферму-парк Илоранта: дегустации, звери и тропы 👉https://clck.ru/3Sxmgg Вы услышите историю сыроваров, пробуете свежайший сыр, погладите харизматичного козла Роберта в окружении хвойных лесов. ▪️Едем 2 мая за 5200 руб ▪️Пивная история Выборга: секреты усадьбы Киискиля с дегустацией 👉https://clck.ru/3Sxmhc Узнаете, зачем петербургский хирург купил эту усадьбу, при чем тут президент Финляндии, и продегустируете несколько сортов пива, сваренного по старинным рецептам. ▪️Едем 3 мая за 3850 руб ▪️Гатчина: императорская ферма и сырный мастер-класс 👉https://clck.ru/3Sxmia Вас ждет увлекательный мастер-класс по созданию сыра шевр, дегустация и свободное время в одном из красивейших парков России. ▪️Едем 2 и 10 мая за 3990 руб ▪️Сидровый рай: экскурсия с Bullevie и дегустацией 👉https://clck.ru/3SxmjB Вас ожидает экскурсия по производству. Полное погружение в мир производства сидра. Узнаете все тонкости создания сидра от сбора урожая до первого глотка. И как открывать бутылки саблей. ▪️Едем 2 и 10 мая за 4450 руб ▪️Сырный рай: Экскурсия на ферму в деревне Матокса с дегустацией 👉https://clck.ru/3Sxmk4 Уютная ферму-сыроварню. Вы увидите, где живут сырные коровы, продегустируете премиальную молочную продукцию (от 8 видов сыра до вяленых колбас) и узнаете все тонкости производства ▪️Едем 1,3 и 10 мая за 3990 руб Что-нибудь приглянулось? Или, все-таки, шашлыки?😂 #питер@clubputeshestviy #выборг@clubputeshestviy #северозапад@clubputeshestviy #гастротуры</t>
+  </si>
+  <si>
+    <t>02.04.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2463</t>
+  </si>
+  <si>
+    <t>ТОП 3 самых загадочных мест в Карелии ⠀ Карелия полна загадок и легенд. Эта земля, с древних времен заселенная людьми, хранит следы многих культур и народностей. В этой подборке всего три самых известных таинственных уголка Карелии. ⠀ ▪️Воттоваара – это самая мистическая гора в Карелии. Воттоваара издавна считалась местом силы у шаманов. Удивительные каменные постройки, плоские и геометрически выверенные валуны, изломанные деревья, сейды, вырубленные в скале 13 ступенек, ведущие к обрыву, озеро Глаз и скальный амфитеатр. ⠀ ▪️Как попасть: «Гран-тур Вся Карелия и мистическая Воттоваара» 👉https://clck.ru/3StNwH ▪️Онежские Петроглифы и Бесов нос Мыс Бесов Нос – место силы, где сохранились следы древних культур. Здесь вы увидите уникальные петроглифы — рисунки древних людей,  выбитые на скалах пять тысяч лет назад.  Сейчас это объект Всемирного наследия ЮНЕСКО. ▪️Где посмотреть: тур «Петроглифы. Беломорканал и Залавруга (Юнеско) из Петрозаводска» 👉https://clck.ru/3StPEN ▪️Остров Койонсаари Один из самых красивых островов на севере Ладоги. Где между скалистых берегов лежит длинный песчаный пляж с мягким песком и прозрачной водой. Помимо прекрасного пляжа и скалы 5 стихий, вы сможете увидеть Долину мхов. Не зря это место по-другому называют Долиной лешего. В этом месте чувствуется совершенно другое течение жизни. Природа острова помогает забыть городскую суету и погрузиться в тишину благородного леса. ▪️Где посмотреть: в туре «Место силы Карелии - остров Койонсаари» 👉https://clck.ru/3StPFx ﻿ #карелия@clubputeshestviy Все туры в Карелию 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись: 🚀@clubputeshestviy 🟪Мой канал в Мах (материалы не дублируются)</t>
+  </si>
+  <si>
+    <t>02.04.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2460</t>
+  </si>
+  <si>
+    <t>02.04.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2457</t>
+  </si>
+  <si>
+    <t>24.03.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2447</t>
+  </si>
+  <si>
+    <t>Можно (и нужно!) трогать руками: парк живой истории «Бастiонъ» Это удивительное во всех отношениях место стало одним из моих самых ярких впечатлений от Карелии. 👉Что же меня так впечатлило? ▪️Этот музей создан и существует благодаря удивительным людям — энтузиастам и волонтерам, увлеченным своим делом, знающим и любящим историю. ▪️Основатель и директор «Бастиона» — Александр Тестов — историк, создатель нескольких подобных музеев, известный писатель, автор исторических романов фэнтези. ▪️Он выкупил 20 га территории, оставшейся от разорившейся птицефабрики специально для музея. ▪️Это полностью частный проект, основанный без привлечения государственных или спонсорских средств. ﻿ 👉Это музей живой истории — все здесь можно трогать, примерять, использовать, пробовать: оружие и доспехи, ткацкие станки и гончарные круги, кузнечные орудия и т.п. ▪️Все это изготовлено в точности, как было в эпоху викингов, настоящими современными мастерами, редкими специалистами своего дела. ▪️Вес, форма, внешний вид и содержание — все соответствует эпохе. ▪️На каждом объекте вас встретят необычные экскурсоводы — настоящие энтузиасты и знатоки, которые все покажут, расскажут и объяснят. ﻿ 👉На настоящий момент уже функционирует 4 крупных музейных объекта (в планах еще несколько территорий). ▪️«Крепость чёрного медведя» — музей эпохи викингов, воссоздан в виде крепости X века. Включает крепостные стены, дружинный скандинавский дом – Медовый зал, построенных в виде перевернутого драккара – судна викингов, действующую кузницу, ткацкую и гончарную мастерские, оружейный Дружинный дом, тир, дом северных шаманов причал с репликами деревянных судов VIII–XI веков. ▪️«Четыре фронта» — военно-исторический музей, посвящён советско-финским вооружённым конфликтам XX века. Занимает большую территорию, включает две казармы, здание с тиром и систему фортификаций. Здесь есть абсолютно уникальные вещи, которым могли бы позавидовать исторические музеи ▪️«Римский лагерь» (Castrum Romanum) — музей живой истории, посвящён истории Древнего Рима, в частности имперскому периоду. Внутри представлены походные шатры, казарма и площадка для осадных орудий.  ▪️Эко-площадка «Каменный век» — природное пространство с нанесёнными на камни петроглифами.  Скоро планируется расширить и обустроить и эту территорию из эко-площадки в исторический комплекс. А еще впечатляет скорость строительства и качество всех этих объектов. Вполне вероятно, что вы уже увидите что-то новенькое. Например, обещали, что будет Средневековье (и наше, и западное). На территории «Бастиона» проходят интерактивные экскурсии и программы, посвященные народным праздникам: и Новый год, и древний Йоль, и Масленица. Уверена, что понравится всем. А уж детям — и говорить нечего! 🆎Бывали в таких парках живой истории? ➡️Поехали в Карелию? #карелия@clubputeshestviy #сортавала@clubputeshestviy #бастион@clubputeshestviy</t>
+  </si>
+  <si>
+    <t>19.09.26 19:33</t>
+  </si>
+  <si>
+    <t>t.me/clubputeshestviy/2585</t>
+  </si>
+  <si>
+    <t>🍁У Лукоморья дуб зеленый, а вот в Пушкинских горах — золотая осень 🍂 Да-да, та самая, что очей очарованье. Эти и другие строки великий Пушкин написал, гуляя по усадьбам Псковской области - а теперь там можете гулять и вы, наш читатель! Пушкинские горы- верный способ полюбить осень и отдохнуть от города в умиротворяющих пейзажах. ⠀╭──────────────── 🍁 Музей усадьба «Михайловское» Легендарное Михайловское, в котором поэт отбывал ссылку, сохранилось превосходно! Все комнаты вы увидите такими же, как сам Александр Сергеевич. Самое главное: домик няни Арины Родионовны с ее вещами и восстановленной атмосферой быта крестьян XIX века. ⠀╭──────────────── 😀 Усадьба «Тригорское» Место, ставшее для поэта буквально вторым домом! В парке легко можно узнать знаменитую аллею онегинской Татьяны и скамью, на которой любил проводить время общеизвестный персонаж Онегин. ⠀╭──────────────── 😀Свято-Успенский Святогорский монастырь и могила А. С. Пушкина. Пушкин постоянно посещал это место для поклона могилам предков или просто в периоды творческих поисков. До сих пор здесь проводятся ежедневные службы, во время которых поминают великого поэта. ⠀ ПОЕХАЛИ в Пушкинские горы? ╭──────────────── 🍁 Тур «Выходные в Пушкинских горах» ▪️ 2 дня ▪️ от 12 350 ₽ ▪️ Выезды: ср, пт, сб 👉 https://clck.ru/3Vbkqk ╭──────────────── 🍁 Тур «Ай да Псков! Ай да Пушкинские горы!» ▪️ 3 дня ▪️ от 25 350 ₽ ▪️ Выезды: 25 сентября, 9 октября 👉 https://clck.ru/3Vbkrh Осень в Пушкинских Горах ждет вас - чтобы вдохновлять и наполнять #псков@clubputeshestviy 🍁🍁🍁🍁🍁🍁🍁🍁🍁🍁🍁 Все наши туры 👉ЗДЕСЬ ✍️ ➡️отвечу обязательно Подпишись:🚀@clubputeshestviy 🟪Мой канал в Мах</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3302,59 +3563,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H324"/>
+  <dimension ref="A1:H354"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4800.114" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -10740,50 +11001,560 @@
       <c r="H323">
         <v>2</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>80802</v>
       </c>
       <c r="B324" t="s">
         <v>972</v>
       </c>
       <c r="C324" t="s">
         <v>973</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>974</v>
       </c>
       <c r="E324">
         <v>90</v>
       </c>
       <c r="G324">
         <v>8</v>
       </c>
       <c r="H324">
         <v>7</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>107270</v>
+      </c>
+      <c r="B325" t="s">
+        <v>975</v>
+      </c>
+      <c r="C325" t="s">
+        <v>976</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E325">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>107271</v>
+      </c>
+      <c r="B326" t="s">
+        <v>978</v>
+      </c>
+      <c r="C326" t="s">
+        <v>979</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E326">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>107272</v>
+      </c>
+      <c r="B327" t="s">
+        <v>981</v>
+      </c>
+      <c r="C327" t="s">
+        <v>982</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E327">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>107273</v>
+      </c>
+      <c r="B328" t="s">
+        <v>984</v>
+      </c>
+      <c r="C328" t="s">
+        <v>985</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E328">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>107274</v>
+      </c>
+      <c r="B329" t="s">
+        <v>987</v>
+      </c>
+      <c r="C329" t="s">
+        <v>988</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E329">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>107275</v>
+      </c>
+      <c r="B330" t="s">
+        <v>990</v>
+      </c>
+      <c r="C330" t="s">
+        <v>991</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E330">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>107276</v>
+      </c>
+      <c r="B331" t="s">
+        <v>990</v>
+      </c>
+      <c r="C331" t="s">
+        <v>993</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>107277</v>
+      </c>
+      <c r="B332" t="s">
+        <v>995</v>
+      </c>
+      <c r="C332" t="s">
+        <v>996</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="E332">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>107278</v>
+      </c>
+      <c r="B333" t="s">
+        <v>998</v>
+      </c>
+      <c r="C333" t="s">
+        <v>999</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E333">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>107279</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E334">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>107280</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E335">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>107281</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E336">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>107282</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E337">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>107283</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E338">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>107284</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E339">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>107285</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E340">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>107286</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E341">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>107287</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E342">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>107288</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E343">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>107289</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>107290</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E345">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>107291</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E346">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>107292</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E347">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>107293</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E348">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>107294</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E349">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>107295</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E350">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>107296</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>107297</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E352">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>107298</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E353">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>125126</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E354">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">