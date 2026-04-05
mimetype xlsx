--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -1329,250 +1329,250 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>42662</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>297</v>
       </c>
       <c r="F2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G2">
-        <v>22</v>
+        <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>42663</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>305</v>
       </c>
       <c r="F3">
         <v>2</v>
       </c>
       <c r="G3">
-        <v>69</v>
+        <v>92</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>42664</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>381</v>
       </c>
       <c r="F4">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G4">
-        <v>23</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>42665</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>553</v>
       </c>
       <c r="F5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G5">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="H5">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>42666</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>783</v>
       </c>
       <c r="F6">
         <v>3</v>
       </c>
       <c r="G6">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="H6">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>42667</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>774</v>
       </c>
       <c r="G7">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>42668</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>764</v>
       </c>
       <c r="F8">
         <v>7</v>
       </c>
       <c r="G8">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="H8">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>42669</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>663</v>
       </c>
       <c r="F9">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G9">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H9">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>42670</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>560</v>
       </c>
       <c r="F10">
         <v>5</v>
       </c>
       <c r="G10">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>42671</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>673</v>
       </c>
       <c r="G11">
         <v>22</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
     </row>