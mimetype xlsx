--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="540">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -903,50 +903,779 @@
     <t>12.06.25 19:20</t>
   </si>
   <si>
     <t>t.me/pute_shestvie/1198</t>
   </si>
   <si>
     <t>🚩 Экспедиция стартовала! Первая точка — водопады Ахинкоски: северная зелень, сосны, мостики, мхи на валунах и «шуршащая» вода. Красиво, но по количеству восторгов дом пока лидирует 😂 #путешествия</t>
   </si>
   <si>
     <t>12.06.25 08:38</t>
   </si>
   <si>
     <t>t.me/pute_shestvie/1190</t>
   </si>
   <si>
     <t>Итак, наш выбор пал на Карелию - захотелось северной природы, духа исследования и просто провести время в хорошей компании :) Стартовали в 5.45 на Ленинградском вокзале, взяли в Питере шеринг и к 11.30 преодолели уже большую часть пути до точки назначения📍 Лайфхак 📌 Перед каждой поездкой я составляю список всех мест, которые мы планируем посетить, от достопримечательностей до ресторанов и кафе, чтобы иметь четкий план и сделать каждый день максимально насыщенным! Чуть позже поделюсь планами на эту поездку, stay tuned! #путешествия #поездкавыходногодня</t>
   </si>
   <si>
     <t>26.05.25 11:40</t>
   </si>
   <si>
     <t>t.me/pute_shestvie/1118</t>
   </si>
   <si>
     <t>✈️ Этот канал — для тех, кто не умеет сидеть на месте. Мы — Резеда и Гумер. За последние годы проехали на арендованных машинах больше 10 000 километров, исследовали десятки стран, а когда не можем улететь — исследуем Подмосковье и Россию. Уже почти 4 года живём в Москве и до сих пор не устали открывать в ней новое. Любим вкусно есть, культурно обогащаться и активно проводить свободное время — об этом тоже пишем. Здесь вы найдёте: 🗺 маршруты, которые можно повторить 📍 места, которые точно стоит добавить в свой список 📸 фото и личные впечатления, а не набор достопримечательностей из Википедии 🙅‍♀️ честные оценки отелей, билетов, трансфера, еды etc. Советуем начать с этих постов: 🔸 Путешествия ✧ Маршрут по Италии, Франции и Швейцарии без стресса: как проехать 2000 км за 10 дней ✧ Как мы бронируем жилье и не переплачиваем ✧ Инструкция по Карелии: самые полезные советы + вторая часть ✧ Идея для путешествия к пингвинам - ЮАР ✧ Самые красивые места России 🔸 Москва и Подмосковье ✧ Отзыв о дачном настроении в подмосковном Истра Holiday 4* ✧ Где действительно ВКУСНО поесть в Москве? ✧ Лучшие веранды этого лета 🎒Если вам близко — оставайтесь. А если захотите что-то спросить, предложить или просто рассказать — пишите в директ :)</t>
+  </si>
+  <si>
+    <t>14.09.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2483</t>
+  </si>
+  <si>
+    <t>Мануэлинский архитектурный стиль - самый “морской” в истории: это португальский вариант поздней готики, который сложился на рубеже XV-XVI веков, в разгар эпохи географических открытий. По сути это готика, которую украсили не привычными цветами и листьями, а мотивами моря и мореплавания - каменными канатами, узлами, ракушками, кораллами, водорослями, армиллярными сферами (навигационный прибор, ставший личным символом Мануэла I) и крестами ордена Христа, который в те годы как раз финансировал экспедиции в Индию и Африку. #Португалия</t>
+  </si>
+  <si>
+    <t>14.09.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2482</t>
+  </si>
+  <si>
+    <t>Как ни странно, самая красивая часть монастыря - не основное здание, а недостроенная часть - «незавершенные капеллы». Они задумывались как усыпальница сына Жуана, стены и порталы украсили в мануэлинском стиле (это португальский стиль конца XV - начала XVI века, названный в честь короля Мануэла I). А вот крышу так и не построили - финансирование было передано на другую «стройку века» в Лиссабоне)) Но так даже красивее!</t>
+  </si>
+  <si>
+    <t>14.09.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2480</t>
+  </si>
+  <si>
+    <t>📍Mosteiro da Batalha Следующая остановка по пути на север - Баталья. Место связано с одним из ключевых сюжетов португальской истории - Алжубарротской битвой. В 1383 году умер бездетный по мужской линии король Фернанду I, и соседняя Кастилия (тогда отдельное королевство на территории современной Испании) решила воспользоваться моментом и посадить на португальский трон своего короля через брак с его дочерью. Так начался двухлетний кризис независимости - Жуан, незаконнорождённый сын прежнего короля, был провозглашён защитником королевства и в итоге королём, а кастильцы пошли на Португалию войной. Перед боем с кастильцами Жуан I дал обет: если войско одержит победу, он построит монастырь в честь Девы Марии. Силы были откровенно неравны - около 6500 португальцев (с поддержкой нескольких сотен английских лучников-союзников) против 30-тысячной кастильской армии. Португальцы победили, независимость была сохранена, а Жуан слово сдержал - в паре шагов от поля битвы вырос монастырь, который в итоге так и назвали в честь этого сражения: Баталья. #Португалия</t>
+  </si>
+  <si>
+    <t>11.09.26 21:08</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2479</t>
+  </si>
+  <si>
+    <t>Заметки путешественника Мы в Португалии уже 2 недели, но у меня так и не появилось в голове портрета «среднего» португальца - они все очень разные, как будто разных рас и национальностей) Вопреки ожиданиям, совсем не типичные южане - мало улыбаются, довольно серьезные и даже немного строгие. По темпераменту мне показались даже ближе к русским, особенно на дорогах)) Кстати, никогда не опаздывают и не задерживают начало мероприятий - тем более непонятно, почему с визами все так неорганизованно… Про дороги - бензин ужасно дорогой, от 2 евро за литр! В целом аренда авто, кажется, станет самой большой статьей расхода в этом путешествии (ну ничего, зато Мерседес). В такси неожиданно много Tesla) Еще неприятно удивили цены в общепите - средний чек за ужин в среднем ресторане - около 60€ на двоих, в хорошем ресторане - 120-150€. И это просто 2 горячих и закуска, не первое-второе-третье-компот… Кто бы знал, что человека из Москвы еще можно удивить ценой в ресторанах)) В противоположность цены в супермаркетах приемлемые, особенно на всякие булочки, но питаться только ими точно не вариант) В целом тут очень приятная атмосфера, хочется остаться пожить. На дегустации в Алгарве с нами было 3 пары (из Англии, Америки и Нидерландов), и на вопрос «Как вам Португалия?» все ответили, что хотели бы переехать сюда жить. На моей памяти это первое место, которое вызывает такие эмоции у большинства путешественников) #Португалия #заметкиизжизни</t>
+  </si>
+  <si>
+    <t>10.09.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2472</t>
+  </si>
+  <si>
+    <t>📍Mosteiro de Alcobaça Вторая остановка по пути в Порту - город Алкобаса. Мы честно планировали проскочить его транзитом, но когда увидели местный монастырь вживую, не смогли проехать мимо) Истории монастыря почти 900 лет: в 1153 году король Афонсу Энрикеш, только что разгромивший мавров, выполнил обет, данный перед битвой, и основал здесь монастырь Санта-Мария-де-Алкобаса, отдав его цистерцианцам - монашескому ордену из Франции. Цистерцианцы были приверженцами аскетизма, который читается и в архитектуре: монастырь в Алкобасе - образец сдержанной готики без лишнего декора, но при этом на тот момент самый большой в стране. Строили монастырь почти сто лет, и это был первый опыт готики в Португалии вообще. С 1989 года монастырь в списке ЮНЕСКО. Но едут в Алкобасу не только ради архитектуры - едут ради истории любви, которая случилась здесь спустя два века. Принц Педру был женат по расчёту, а влюблён - в придворную даму своей жены, Инеш де Каштру. После смерти супруги он отказался жениться повторно и тайно обвенчался с Инеш - вопреки воле отца, короля Афонсу IV, который считал этот брак угрозой для короны. В 1355 году, пока Педру был в отъезде, отец отправил к Инеш убийц. Взойдя на трон два года спустя, Педру, по легенде, разыскал и казнил причастных к убийству, а тело Инеш велел выкопать из могилы, одеть в королевские одежды и усадить на трон - чтобы двор присягнул ей и поцеловал руку уже мёртвой королеве. Похоронили влюблённых здесь, в Алкобасе, друг напротив друга - “ноги к ногам”, а не как принято, у изголовья. Замысел был в том, чтобы в день Страшного суда, восстав из могил, они первым делом увидели друг друга. Эту историю называют историей местных Ромео и Джульетты) #Португалия</t>
+  </si>
+  <si>
+    <t>09.09.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2467</t>
+  </si>
+  <si>
+    <t>Главное туристическое развлечение в Обидуше - жинжинья, вишнёвый ликёр, который тут наливают на каждом углу. Придумали её, кстати, не здесь, а в Лиссабоне - монах настоял ягоды кислой вишни на виноградном спирте, и получился хит на века. Но своей жинжинья стала именно в Обидуше: вокруг города растут вишнёвые сады, а разливают ликёр по-особенному - в маленьком шоколадном стаканчике, который выпивается залпом и съедается следом. Экспириенса ради мы тоже попробовали - очень крепко, но шоколад вкусный)) #Португалия</t>
+  </si>
+  <si>
+    <t>09.09.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2459</t>
+  </si>
+  <si>
+    <t>Настало время проститься с Алгарве и двигаться дальше, следующая точка по плану - Порту. Расстояние немалое - больше 500 км, но по пути можно заехать в несколько исторических локаций, поэтому в целом дорога получилась долгая, но не очень изнурительная) Первый на пути - средневековый город-крепость Обидуш. Его отвоевали у мавров ещё в 1148 году, а в 1282 году король Дон Диниш подарил Обидуш своей невесте Изабелле Арагонской)) Жест невесте понравился (еще бы 🙈), и с тех пор так делали все португальские короли вплоть до 1834 года - поэтому Обидуш до сих пор называют “городом королев”. Сам город маленький и очень туристический, однако точно стоит посещения: средневековая крепость и домики хорошо сохранились и выглядят очень аутентично!По крепостным стенам тоже прошлись, хоть было и страшновато)) #Португалия</t>
+  </si>
+  <si>
+    <t>08.09.26 17:56</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2454</t>
+  </si>
+  <si>
+    <t>📍Ponta da Piedade Один из самых красивых закатов в нашей жизни 🧡 #Португалия</t>
+  </si>
+  <si>
+    <t>08.09.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2449</t>
+  </si>
+  <si>
+    <t>В рамках ознакомления с культурой и гастрономией посетили местную винодельню - Morgado do Quintão (обзор от Гумера). Несмотря на то, что португальские вина не так заметны, как французские или итальянские, винодельческая культура здесь тоже очень старая - первые лозы сюда завезли еще финикийцы до нашей эры) Особенности португальского вина (кроме крепленых - до них еще доедем): • В стране больше 250 автохтонных сортов винограда (тех, которые культивировались только здесь и больше почти нигде не выращиваются). • Португальцы предпочитают не моносорт, а купаж - несколько сортов сажают на одном участке и собирают вместе. В итоге даже технолог не знает, какая пропорция сортов получается в конечном продукте)) Логика такая: считается, что ни один сорт сам по себе не является настолько сильным, чтобы «вытянуть» вино в одиночку, зато вместе они дополняют друг друга - один даёт цвет и структуру, другой кислотность, третий аромат. • Объёмы производства вина очень скромные по сравнению с Францией или Италией - отсюда и меньшая узнаваемость. В основном здесь небольшие семейные винодельни, которые, кажется, не очень-то стремятся превращаться в большой бизнес) Самое знаменитое вино в стране - Vinho Verde - молодое, лёгкое и слегка игристое. Но производят его на самом севере, куда мы в этот раз не попадаем 🥲 Что касается Morgado do Quintão, это семейное поместье в паре шагов от Атлантики, основанное в 1810 году. Вино здесь делают в основном из двух местных сортов - Negra Mole и Crato Branco, часть лоз которых пережила туристический бум 80-90-х, когда виноградники по всему Алгарве массово выкорчёвывали ради новых отелей. Философия винодельни - “меньше человека, больше земли”: минимальное вмешательство, без гербицидов и пестицидов (с 2024 года - это официально крупнейший биовиноградник на юге Португалии). #Португалия</t>
+  </si>
+  <si>
+    <t>04.09.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2448</t>
+  </si>
+  <si>
+    <t>Почему я не рекомендую вам португальский Шенген Шенген для этой поездки стал самым нервным за всю историю! С чего все началось: изначально мы были намерены получить визу через консульство Испании. Испанцы раздают слоты раз в 2 недели, и спрос на них просто гигантский - половину разбирают боты и агенты, к другой половине пробраться за 2 раздачи нам так и не удалось. И это с натренированными в прошлые разы пальцами! Пришлось переходить к плану Б - консульство Португалии. Они раздают слоты раз в месяц, и мы без усилий с первого раза записались на конец мая. Стоило напрячься уже в этот момент - учитывая сокращение слотов во всех странах, такая простота записи не могла быть случайной)) Подвох оказался вот в чем: все остальные консульства рассматривают заявления по мере подачи - то есть если ты подался сильно заранее, то шанс не успеть получить визу стремиться к нулю. И есть понятные сроки рассмотрения - где-то короче, где-то длиннее (привет итальянцам!). И только консульство Португалии рассматривает заявления с привязкой к дате поездки - то есть неважно, насколько заранее ты подал документы, визу все равно получишь только незадолго до вылета. Апогея ситуация достигла в июле - судя по чату, были десятки людей, которым визу выдали уже после (!) даты вылета. А это сгоревшие билеты, отели и далее по списку… Затем ситуация вовсе дошла до абсурда - люди толпами ходили в консульство, чтобы передать консулу записку, что у них вылет через пару дней, а визы нет 😄 Видимо, это стало последней каплей, потому что в августе консульство начало работать супер-активно, и нашу визу выдали аж за 3,5 недели до даты вылета, что по меркам португальцев просто нонсенс 😂 Но в любом случае рассмотрение документов заняло 2,5 месяца. Поэтому рекомендую много раз подумать, прежде чем идти за визой в португальское консульство) P.S. В августе ситуация с выдачей виз была значительно лучше, чем в июне-июле. Не до конца понятно, сохранится ли данная тенденция в дальнейшем - судя по отзывам, рандомный характер работы португальцев присутствовал всегда, поэтому больших иллюзий питать не приходится) #путешествия #Португалия</t>
+  </si>
+  <si>
+    <t>04.09.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2442</t>
+  </si>
+  <si>
+    <t>Решили не ограничиваться видом с воды и для полного погружения в windows посмотреть ещё на пещеру сверху. Смотровая над Benagil является частью тропы Sete Vales Suspensos («Тропа семи подвешенных долин»), которую мы фактически начали проходить вчера, когда гуляли по Algar Seco. Общая протяжённость тропы - 5,7 км, она тянется от Карвоейру, где как раз находится Algar Seco, до Praia da Marinha, которая является своеобразной «наградой» для тех, кто смог пройти всю тропу, т.к. это один из самых красивых пляжей в Алгарве, в том числе за счет живописной двойной арки Arcos Naturais. Многие называют Алгарве самым красивым регионом материковой Португалии в плане природы. Тут невозможно спорить - на эти скалистые пейзажи можно как будто смотреть бесконечно 🧡 #Португалия</t>
+  </si>
+  <si>
+    <t>03.09.26 10:57</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2436</t>
+  </si>
+  <si>
+    <t>С утра взяли экскурсионный тур на лодочке, чтобы увидеть местные скалы с воды. Береговая линия испещрена бесконечными скалами и гротами, но самая известная «достопримечальность» - пещера Benagil, которая приобрела мировую популярность, когда стала заставкой Windows 10)) В целях охраны природы в пещере сейчас нельзя высаживаться, только любоваться со стороны 🧡 Бронировали тур заранее на GetYourGide (вот этот). Из плюсов - дешевле, чем на месте. Из минусов - 50 человек в лодке, никакого ощущения уединения)) #Португалия</t>
+  </si>
+  <si>
+    <t>02.09.26 19:38</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2431</t>
+  </si>
+  <si>
+    <t>Заканчивали день в городке Албуфейра. Скажу честно, что не сильно запоминаю местные прибрежные города - они все плюс минус на одно лицо, какие-то побольше, какие-то поменьше, но все одного курортного вайба. Люди вокруг очень расслабленные, и к этому довольно быстро привыкаешь) Архитектура местами сильно напоминает Марокко (в котором мы еще не были, но именно так себе его представляем 😂) - сказывается влияние мавров, которых я уже упоминала ранее. Краткий ликбез: Маврами в Средние века называли мусульман (в основном арабов и берберов) из Северной Африки, которые в начале VIII века переправились через пролив и захватили почти весь Пиренейский полуостров. До этого несколько веков там правили вестготы - христианское королевство, принявшее христианство и латынь. Мавры правили здесь веками, оставив в наследство архитектуру, слова и вот такие городки, похожие на Марокко) А христиане при этом никогда не оставляли попыток вернуть утраченное - на севере полуострова сохранялись христианские королевства, которые постепенно, шаг за шагом, отвоёвывали территории обратно. Этот многовековой процесс называют Реконкистой («отвоеванием»). Растянулся он почти на 8 веков и завершился только в конце XV века, когда пал последний оплот мавров - Гранада. Само название города, кстати, тоже от мавров. «Албуфейра» происходит от арабского al-Buħayra - «лагуна». Албуфейра сдалась войскам короля Афонсу III последней среди местных мавританских городов - для Алгарве это стало последней точкой в этой истории. Справедливости ради, в самой Албуфейре живых следов мавританской эпохи не осталось - они не пережили Лиссабонское землетрясение 1755 года. Но влияние этой эпохи на архитектуру все еще прослеживается. #Португалия</t>
+  </si>
+  <si>
+    <t>02.09.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2426</t>
+  </si>
+  <si>
+    <t>Отдельный вид дофамина вырабатывается, глядя на разноцветные азулежу, которые украшают все вокруг. Особенно мне нравится, как это выглядит на адресах домов - плитка превращает в искусство такую, казалось бы, утилитарную штуку! Азулежу - расписная керамическая плитка - португальский символ, возникший в XV веке. Пришла она от арабов - само слово производно от “az-zulayj”, “полированный камень”. Сначала такой плиткой украшали дворцы и религиозные храмы, а потом традиция распространилась вообще на все: номера домов, лавочки, вывески, целые фасады. Оттого португальские городки выглядят так фотогенично) #португалия</t>
+  </si>
+  <si>
+    <t>02.09.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2424</t>
+  </si>
+  <si>
+    <t>Водичка - где-то +19-20 градусов, при температуре воздуха +30 освежает за 0,5 секунды 😂 Но в целом лучше, чем можно было ожидать от Атлантического океана)) Народу на пляже, кстати, просто тьма (показывала в чате). Как мы узнали позднее, Falesia неоднократно входила и входит в топ пляжей Европы. Есть за что - чисто, приятный песочек, а вокруг красивущие скалы, и все это 6-километрового «размера»! #португалия</t>
+  </si>
+  <si>
+    <t>02.09.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2417</t>
+  </si>
+  <si>
+    <t>Точка номер 2 - Praia da Falesia (praia с португальского «пляж»). Но мы приехали сюда не ради пляжа, а ради этих полосатых рыже-бежевых скал, которые образовывались на протяжении 5 миллионов лет: нижний светлый слой - древний песок, который когда-то нанесла река, верхний красный - более поздние отложения, уже с побережья. Для масштаба: скалы тянутся почти на 6 км, а местами вырастают до 40 метров. Наверху - сосновая роща и смотровые тропинки (очень красиво!). Но пляж сверху выглядел ооочень вкусно, поэтому мы бросили стереотипы вроде «в Атлантике не купаются», и решили испытать на себе океанскую водичку)) #португалия</t>
+  </si>
+  <si>
+    <t>31.08.26 20:29</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2412</t>
+  </si>
+  <si>
+    <t>Свое путешествие в Португалию мы начали с самого южного региона - Алгарве. И сразу ощутили курортные вайбы - запах санскрина в воздухе, люди с зонтиками и лежаками, отели с бассейном - все как полагается 😄 Наша цель, правда, была изучить природные красоты, но без пляжей тоже не обошлось…) Точка номер 1 - Algar Seco - скальный комплекс около небольшого города Карвоэйру. Кстати, название региона и скал произошло от арабского слова «запад» - здесь в целом много отсылок к арабскому языку и культуре, что связано с долгим периодом, когда Алгарве был под властью мавров. Вдоль скал проложены деревянные тропы с потрясающим видом на Атлантику. Сами скалы испещрены пещерами и гротами за счет тысяч лет работы ветра и океана - ландшафт вау 🧡 #португалия</t>
+  </si>
+  <si>
+    <t>30.08.26 19:17</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2406</t>
+  </si>
+  <si>
+    <t>Qatar Airways: ожидание vs реальность перелета Москва - Лиссабон Предыстория: мы покупали билеты в Лиссабон в мае, из вариантов были Qatar, Turkish и Royal Air Maroc. Конечно, географически удобнее Турция и Марокко, но у Катара было несколько преимуществ: 1) Удобная стыковка - время в пути получалось такое же, как у конкурентов 2) Дешевизна, связанная со снижением цен на фоне кризиса на Ближнем Востоке 3) Репутация - Qatar Airways в 2025 году были признаны лучшей авиакомпанией мира в 9й раз (чаще, чем любой другой авиаперевозчик) В общем, на том и порешали. В июле нам пришло уведомление об изменении расписания, которое увеличило пересадку до 15 (!) часов и прибытие в Лиссабон на сутки. Был вариант сдать билет с полным возвратом, но альтернативы, естественно, уже подорожали в 2 раза. С учетом того, что Qatar при пересадках более 8 часов предоставляет бесплатный отель, мы решили все-таки оставить билеты, ибо вариантов было немного. Итак, впечатления: 1) Новые современные самолеты 2) У нас на рейсе Доха - Лиссабон есть вай-фай! Бесплатный! Я пишу это на высоте 10 000 м! 3) Еда - удивило, что при перелетах на 7-8 часов был всего один горячий прием пищи. Etihad и Emirates всегда кормили 2 раза. Особенно вкусной еду я бы тоже не назвала. В общем, без изысков)) 4) Бесплатный отель и трансфер при длительной пересадке - тут отдельная история 😄 Я сделала запрос о бесплатном отеле в июле, как только мы подтвердили длительную пересадку. Запрос согласовали буквально за пару часов, тут без вопросов. При прилете за ваучером в отель нужно обращаться в transfer desk (куда кроме этого обращаются по всем другим вопросам - переносы, пропущенные рейсы и т.д.). На очередь из ~10 человек работала всего одна стойка, решая каждый вопрос по минут 15-20. Я немного не так себе представляла сервис лучшей авиакомпании мира 😄 В итоге в этой очереди мы провели больше часа, попутно узнав, что отель нам предоставили не в аэропорту, а в городе, несмотря на очень ранний запрос. Дальше пришлось проходить таможню (где, конечно, ночью тоже работает пару стоек) и ждать трансфер. Вместо обещанных 15 минут он, естественно, ехал 40. Про отель даже писать ничего не буду, кроме того, что в нашем номере не было полотенец))) В общем, полагаю, что Qatar Airways прекрасны для бизнес и первого класса, но для обывателей это точно не лучше перевозчиков из ОАЭ (кроме бесплатного wi-fi, конечно, хотя может и там уже появился)). Галочку поставили, Доху из окна такси и отеля увидели, торопиться с возвращением точно не будем)) #путешествия</t>
+  </si>
+  <si>
+    <t>30.08.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2404</t>
+  </si>
+  <si>
+    <t>Свершилось - включаемся из Португалии! 🇵🇹 P.S. Кружочки и live всегда в чате)</t>
+  </si>
+  <si>
+    <t>24.08.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2398</t>
+  </si>
+  <si>
+    <t>Летнюю серию загородных поездок завершили посещением усадьбы Абрамцево. Как водится, история у этого места богатая: усадьбой сначала владел писатель Сергей Аксаков (с 1843 года), который потом продал ее известному промышленнику-меценату Савве Мамонтову (в 1870). При обоих дом превращался в место притяжения для творческой интеллигенции - поэтому Абрамцево иногда называют местом, где родился русский модерн. При Аксакове здесь гостили Гоголь (работал над вторым томом «Мертвых душ»), Тургенев и Тютчев, а сам хозяин написал в Абрамцево свою знаменитую сказку «Аленький цветочек». При Мамонтове сложился Абрамцевский художественный кружок - Репин, Васнецов, Поленов, Врубель, Серов. Именно здесь Серов написал картину «Девочка с персиками», на которой изображена дочь владельца - Вера Мамонтова. Савва Мамонтов также открыл на территории гончарную мастерскую, которая занималась возрождением русской майолики - расписной обожженной керамики. Особенно отличился здесь Врубель: изразцы, вазы, декоративные скульптуры по его эскизам стали визитной карточкой мастерской. В здании мастерской на текущий момент находится постоянная экспозиция этой самой коллекции - работы Врубеля стали неожиданным бонусом поездки) Другие здания на территории тоже представляют собой экспозиции - сейчас, например, экспонируются работы братьев Коровиных. Нам как обычно больше зданий понравилась природа вокруг - смешанный лес, живописная река Воря, огибающая усадьбу, и старый парк с прудами, по которому приятно гулять неспешно. Захотелось вернуться осенью и увидеть абрамцевские аллеи в багряных красках - обещает быть очень красиво) #поездкавыходногодня #кудасходитьвмск</t>
+  </si>
+  <si>
+    <t>24.08.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2394</t>
+  </si>
+  <si>
+    <t>📍Музей-заповедник Абрамцево</t>
+  </si>
+  <si>
+    <t>17.08.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2393</t>
+  </si>
+  <si>
+    <t>Лайфхак для тех, кто ждет шенгенскую визу (или собирается ее ждать) В 2026 году Шенгенская зона начала потихоньку переходить на электронную платформу (именно поэтому весной был запущен слух про электронные итальянские визы, который, ожидаемо, оказался фейком). Из уже внедренных нововведений: - Электронное прохождение таможни - штампики о пересечении границы больше не ставят - В тестовом режиме заработала электронная система Entry / Exit System (EES), куда должны вноситься данные о всех выданных шенгенских визах Благодаря EES больше не надо ждать конверта и волноваться, дали визу или нет! В момент вклеивания визы уже можно узнать, на сколько дней ее дали - для этого надо вбить свои данные и предполагаемую дату въезда на сайте https://travel-europe.europa.eu/ees/check-how-long-you-can-stay Учитывая, какой нервный сейчас процесс получения визы в Европу, возможность узнать результат на пару-тройку дней раньше без необходимости визита в визовый центр - радует) А вот все остальное радости не вызывает, но об этом в следующей серии… #лайфхаки</t>
+  </si>
+  <si>
+    <t>12.08.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2388</t>
+  </si>
+  <si>
+    <t>Остафьево - мой личный фаворит среди всех посещенных усадеб Подмосковья 🤍 У усадьбы есть и второе название, данное Пушкиным - Русский Парнас - так что мы далеко не первые, кто глубоко вдохновлен этим местом) Самые известные факты из истории Остафьево: 1) Карамзин написал здесь восемь томов «Истории государства Российского» 2) Пушкин хотел здесь играть свадьбу с Гончаровой (но не сложилось) Но из исторического мне больше всего нравится липовая аллея - ей больше 230 лет, и по ней гуляли буквально все поэты золотого века! Ну и вишенка на торте - пруд с кувшинками и деревянным мостиком - сцена будто сошедшая с полотен Моне 💚 В общем, час езды, 150 рублей - и вы в другом веке, другой атмосфере и совершенно другом настроении :) #поездкавыходногодня #кудасходитьвмск</t>
+  </si>
+  <si>
+    <t>12.08.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2387</t>
+  </si>
+  <si>
+    <t>📍Музей-усадьба Остафьево</t>
+  </si>
+  <si>
+    <t>06.08.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2382</t>
+  </si>
+  <si>
+    <t>📍Нюанс Давно не рассказывали про вкусные места Москвы. Открытие этого лета - Нюанс в Столешниковом переулке с потрясающе зеленым двориком-террасой. Но интерьер внутри покорил меня больше! И да, к тому же, вкусно ) #кудасходитьвмск</t>
+  </si>
+  <si>
+    <t>28.07.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2375</t>
+  </si>
+  <si>
+    <t>Сам комплекс довольно новый и просто огромный - мы жили не в основной части, а в Pine River Hills, и даже добраться от домика до ресторана / ресепшена занимало минут 20 ходьбы. Это не смущает, но отлично отражает местный масштаб) Возвращаясь к плюсам, тут есть практически все, что может пожелать душа отдыхающего: - 2 ресторана (шведский стол и аля карт) - Живописная река Протва - можно арендовать сапы / лодки / байдарки - Конюшня - Прокат багги, квадроциклов и электромотоциклов (багги - класс, рекомендую)) - Спа-зона с открытым бассейном, сауной и хамамом - Веревочный парк и скалодром для детей И наверняка что-то еще, что я даже не вспомнила) В общем, несмотря на некоторые казусы, Pine River к посещению рекомендован - однозначно один из лучших вариантов в своей категории) #поездкавыходногодня</t>
+  </si>
+  <si>
+    <t>28.07.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2370</t>
+  </si>
+  <si>
+    <t>Выходные в Pine River Одни из прошедших летних выходных провели в Калужской области - в загородном комплексе Pine River. С возрастом все больше тянет к земле 😂, но переезжать загород точно еще не время, поэтому формат отеля а-ля «дача на выходные» очень мне нравится) Ранее уже рассказывала про похожий - Istra Holidays Компания у нас была большая, с разными предпочтениями и пожеланиями, поэтому выбирали локацию долго и придирчиво) Pine River был практически единственным вариантом, который устроил нас по всем критериям. Конкурентами были та же Истра и Конаково Ривер Клаб, однако в первом мы уже бывали несколько раз, а второй выглядит изрядно подуставшим) Расстояние от Москвы до Pine River немалое - 140 км, но даже с учетом пятничных пробок мы добрались за ~2,5 часа благодаря платным дорогам и проспекту Багратиона. Природа Калужской области неожиданно удивила - по мне она значительно отличается от северного и северо-западного направлений, где мы чаще всего бываем. В общем, калужский ландшафт - 💚 Общее впечатление от Pine River - положительное, но были и минусы: • Администраторы - возможно, только нам так «повезло», но абсолютно ни один вопрос решить было невозможно, не говоря уже об отсутствии элементарной вежливости • У нас несколько раз выключалось электричество - отель отказался что-либо делать, ссылаясь на Россети (свет, на минуточку, отсутствовал всю ночь, а продуктов у нас был полный холодильник 🙈). При этом в основной части отеля работал генератор, и никаких проблем не было)) Спустя день от других сотрудников (не администраторов, конечно) мы узнали, что в части hills генератор все-таки был… #поездкавыходногодня</t>
+  </si>
+  <si>
+    <t>24.07.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2365</t>
+  </si>
+  <si>
+    <t>Второе высшее в 30+ - это после работы в пятницу идти не в бар, а в библиотеку 😅 Вообще тяжело было представить, что в 21 веке еще существуют источники, к которым невозможно получить электронный доступ, но, оказалось, и такое возможно) Из плюсов - впервые побывали в главной библиотеке страны - Библиотеке им. Ленина 📚 Внутри очень атмосферно, такие читальные залы я раньше видела только в американских сериалах 🙈 При этом вайб тут в хорошем смысле этого слово советский - вот такая эклектика) Говорят, тут проводят классную ночную экскурсию - рекомендуем сходить! #кудасходитьвмск</t>
+  </si>
+  <si>
+    <t>21.07.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2360</t>
+  </si>
+  <si>
+    <t>И еще немного неизданного из Костромы) По субъективным ощущениям больше всего в нашей поездке мне понравились Ростовский Кремль и Кострома - она не такая масштабная, как Ярославль, но намного сильнее «пахнет» историей. И кормят вкусно! От Костромы, кстати, всего час до Плеса - тоже отличная идея для поездки на какие-нибудь длинные выходные, особенно осенние) #золотоекольцо</t>
+  </si>
+  <si>
+    <t>21.07.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2359</t>
+  </si>
+  <si>
+    <t>И еще немного неизданного из Костромы) По субъективным ощущениям больше всего в нашей поездке мне понравился Ростовский Кремль и Кострома - она не такая масштабная, как Ярославль, но намного сильнее «пахнет» историей. И кормят вкусно! От Костромы, кстати, всего час до Плеса - тоже отличная идея для поездки на какие-нибудь длиггй</t>
+  </si>
+  <si>
+    <t>20.07.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2356</t>
+  </si>
+  <si>
+    <t>По итогам нашей поездки подготовила готовый гайд по Золотому кольцу, включая Владимир и Суздаль, которые мы посещали ранее. Как обычно - почасовой, с отелями, ресторанами и ценами! P.S. Не забываем поощрять автора комментариями и огонечками)) #золотоекольцо #поездкавыходногодня #путешествия</t>
+  </si>
+  <si>
+    <t>09.07.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2351</t>
+  </si>
+  <si>
+    <t>Если в Ярославле буквально на каждом шагу медведь с секирой, в Переславле-Залесском - рыба)) Она и на флаге, и на гербе, и в магазинах - шансов не попробовать её буквально не было 😄 Ряпушка - эндемик Плещеева озера, местная “царская селёдка”, хотя на самом деле никакого отношения к сельди не имеет: это рыба из семейства лососёвых. Название прижилось просто по внешнему сходству. Веками эта рыба была привилегией царского стола: копчёную ряпушку подавали на коронационных пирах ещё с конца XV века, а простолюдинам ловить её запрещали. Есть, правда, забавный поворот: сегодня переславская ряпушка - краснокнижный вид, и ее вылов строго ограничен. Так что, говорят, в местных кафе и ресторанах, как правило, ряпушка европейская, близкая родственница, а не та самая легендарная рыба. По вкусу рыба довольно нейтральная, но ужасающе костлявая - по мне, оригинальную сельдь есть намного приятнее)) 📍Fisch Herberg Сельдь Царский Посол #золотоекольцо</t>
+  </si>
+  <si>
+    <t>09.07.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2346</t>
+  </si>
+  <si>
+    <t>Завершающие картинки из поездки по Золотому кольцу - из Переславля. Весь шум и движение, которые были здесь в пятницу, когда мы ехали из Москвы, к вечеру воскресения сменились тишиной и спокойствием - как будто 2 разных города) В центре Переславля своя Красная площадь - небольшая, с храмами XVIII века, и памятником Александру Невскому, который здесь родился. Но самое интересное - белокаменный храм 1152 года, один из немногих в России, сохранивший первозданный облик. Почти 900 лет здесь стоит! Кстати, рядом с Красной площадью гуляют козы - весьма показательно для образа Переславля :) #золотоекольцо</t>
+  </si>
+  <si>
+    <t>03.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2337</t>
+  </si>
+  <si>
+    <t>Центр Костромы на первый взгляд сохранился в том же виде, в котором существовал пару столетий назад. Но на самом деле здесь можно найти не один исторический слой) Пожарная каланча - действующий памятник классицизма 1820-х годов, который в свое время называли главной каланчей российских провинций) Костромской кремль - когда-то был главным сооружением города, но деревянные укрепления сгорели в пожаре в 1773 (как и большая часть города). А в 1934 Соборный комплекс, который от него оставался, буквально взорвали под предлогом расширения городского парка… Стройматериал от разобранных соборов пошёл на кирпич для местного льнокомбината. Восстанавливать комплекс начали только в 2015 - один из храмов построили и осветили в 2023, второй еще строится. Торговые ряды выросли в конце XVIII века на месте выжженного города. Есть городская легенда, что план новой застройки Екатерина II начертила на развёрнутом на столе веере - отсюда и радиальная планировка) Беседка Островского - построена на месте деревянной беседки, где драматург якобы любовался Волгой. «Оригинал» разобрали в 1930-х при строительстве железной дороги. Нынешняя белая ротонда с колоннами построена только в 1956-м, а узнаваемой её сделали съёмки «Жестокого романса», где она мелькает в кадре. Памятник Сусанину относится к еще более древним событиям - знаменитой истории Сусанина и поляков 1613 года. Конечно, первоначальный памятник тоже был снесен, а текущий монумент открыт только в 1950-ых. В общем, по архитектуре Костромы можно неплохо изучить историю) #золотоекольцо</t>
+  </si>
+  <si>
+    <t>01.07.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2332</t>
+  </si>
+  <si>
+    <t>В продолжение гастрономической темы - Кострому называют еще и сырной столицей России) Сыроварение в Костромской губернии начал купец Владимир Бландов - еще в 1878 году заработала его первая сыроварня в селе Андреевском. Дело пошло быстро: к 1912 году в губернии работало уже 120 сыроварен. Сам «костромской» сыр изначально делали как аналог голландских эдама и гауды, только рецептуру адаптировали под другое молоко и местные условия производства. На экскурсию по производству мы не успевали, вместо этого посетили ресторан Сыровар, расположенный в Доме Костромского сыра. Это отреставрированное здание 1880 года - когда-то здесь была первая в городе гостиница с водопроводом. Сейчас внутри ресторан, сырная лавка и собственная небольшая сыроварня. Интерьер дома сыра просто вау - арочные окна, витражи, парадная лестница, лепнина - хочется фотографировать каждый угол 💔 Правда, в сырной дегустации самым вкусным оказался итальянский грана падано 😄 Но попробовать стоило)) #золотоекольцо</t>
+  </si>
+  <si>
+    <t>01.07.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2326</t>
+  </si>
+  <si>
+    <t>К тому моменту, как мы добрались до Костромы, жара сменилась ливнем, поэтому большую часть времени пришлось есть 😄 К счастью, гастрономически Кострома хороша, поэтому особо страдать не пришлось) А еще город считается льняной столицей России, так что шоппинг тоже удался 🙈 На фото: • Чайная «Прованс» - милейшее заведение с чаем, выпечкой и завтраками) Почти все, что есть в интерьере, можно купить, поэтому мы с радостью стали жертвами мерчандайзинга и обладателями новых тарелочек в цветочек 🌸 • Гроза - ресторан современной русской кухни, один из самых популярных в Костроме. Наши фавориты в меню - ботвинья с лососем (старинный русский суп на квасе с рыбой) и десерт с лосиным молоком и брусникой) Кстати, Гроза находится в отеле Островский, и в целом в Костроме довольно много мест, связанных с именем драматурга - он проводил в имении Щелыково близ города каждое лето и написал здесь самые известные пьесы, в том числе «Грозу». Отель, кстати, судя по ресторану и лобби, смело может быть рекомендован для размещения в Костроме) #золотоекольцо Реклама. ООО «Яндекс Вертикали». ИНН 7736207543</t>
+  </si>
+  <si>
+    <t>29.06.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2317</t>
+  </si>
+  <si>
+    <t>Последняя в нашем плане, но, как оказалось, очень впечатляющая точка на туристической карте Ярославля - Толгский женский монастырь, основанный в 1314 году на берегу Волги. За 700 лет через него прошла вся русская история - Иван Грозный приезжал на поклонение в 1553 году, Екатерина II - в 1763-м, Николай II с семьёй - в 1913-м, к 300-летию дома Романовых. А потом советская власть устроила здесь колонию для несовершеннолетних. В 1987 году монастырь был возвращён церкви и стал первым женским монастырём, открытым в СССР. Всё, что мы видим сейчас - восстановлено за последние 38 лет. Кроме красивой архитектуры, здесь есть уникальная для средней полосы кедровая роща - первый кедрач, посаженный в европейской части России, ещё в XVI веке. Вообще мы удивились, ещё когда шли к монастырю - перед ним просто огромный огород с идеальными рядами всех видов корнеплодов, трав, овощей без единого сорняка - рай перфекциониста) А потом попали на территорию, где всё ещё роскошнее - огромное количество цветов, идеально ухоженный двор. Умиротворяюще и очень красиво ✨ #золотоекольцо</t>
+  </si>
+  <si>
+    <t>25.06.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2312</t>
+  </si>
+  <si>
+    <t>В Ярославле когда-то был кремль. Но стены его были деревянные - в конце XVIII века их разобрали, так что к нашему времени от него не осталось практически ничего. Однако негоже столице Золотого кольца оставаться без кремля! Поэтому в 2025 году на воротах Спасо-Преображенского монастыря появилась вывеска «Ярославский кремль», а мелким шрифтом приписка: «Название народное». Выглядит забавно 😄 Попасть сюда стоит ради смотровой на звоннице - открывается потрясающий вид и на стрелку Волги и Которосли, и на исторический центр города. Высоко, аж дух захватывает! #золотоекольцо</t>
+  </si>
+  <si>
+    <t>23.06.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2307</t>
+  </si>
+  <si>
+    <t>Пока гуляли по центру завидели вдалеке знакомые парусники Силы ветра - дальше все как в тумане 😄 Романтично ходили под парусом, посмотрели на город с воды - хорошее воспоминание в копилочку ❤️ P.S. В Ярославле мы брали прогулку, а до этого во Владивостоке - тренировку. Второе кажется интереснее, потому что вас обучают базовым правилам управления парусной яхтой, это добавляет драйва) Сила ветра, кстати, есть еще в Москве, Казани, Питере и Нижнем #золотоекольцо</t>
+  </si>
+  <si>
+    <t>19.06.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2300</t>
+  </si>
+  <si>
+    <t>В Ярославле стояла жара, потому от полуденного зноя решили прятаться в Художественном музее. На первый взгляд решение может показаться неожиданным, но отзывы о нем были хвалебными и не обманули) Само здание - бывший Губернаторский дом, построенный в 1820-х годах по указу Александра I как путевой дворец. Здесь побывали все российские императоры от Александра I до Николая II. Постоянная экспозиция небольшая, но включает в себя работы большинства классиков русского искусства 18-20 веков: от Айвазовского и Брюллова до Коровина и Кустодиева. Эдакая мини-версия Русского музея - мы такое любим) После галереи заглянули также в Губернаторский сад при дворце - особых впечатлений не оставил, но как место для передышки в жару - вполне) P.S. Узнаете авторов работ на фото?) #золотоекольцо</t>
+  </si>
+  <si>
+    <t>19.06.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2293</t>
+  </si>
+  <si>
+    <t>Следующий день начинали уже в другом культурном городе - Ярославле. После Переславля и Ростова с населением 30-40 тыс. Ярославль со своими заводами и 600 тыс+ жителей буквально ощущается как мегаполис 😄 При этом он основан еще в 1010 году, а его исторический центр включен в список объектов ЮНЕСКО. Наверно, по совокупности всех факторов его и называют неофициальной столицей Золотого кольца) В Ярославле очень сильно обращает на себя внимание герб - он тут буквально везде. Было любопытно, почему медведь изображен с топором, и еще любопытнее, когда это оказался не топор, а секира)) По легенде, на месте будущего города стояло языческое поселение «Медвежий угол»: местные жители поклонялись богу Велесу и держали священного медведя. Когда Ярослав попытался подчинить их, они натравили зверя на князя, но тот зарубил медведя секирой - так и основали Ярославль) Кроме цветочной инсталляции в виде герба, в центре города красивый вид на стрелку Волги и Которосли, на берегу которых расположен Ярославль. При виде на Волгу осознаёшь, как же в Москве скучаешь по «большой» воде 💔 #золотоекольцо</t>
+  </si>
+  <si>
+    <t>15.06.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2280</t>
+  </si>
+  <si>
+    <t>Самая переоцененная достопримечательность Переславля На Переславль-Залесский ввиду позднего выезда и диких пробок у нас было критично мало времени. Поэтому центр города было решено оставить на обратную дорогу, вместо этого заехать к Плещееву озеру - одному из крупнейших в средней полосе России, на берегу которого и расположен город. Берег озера оказался Меккой кэмперов - такого количества палаток в одном месте я не видела никогда! Лодки, сапы, парусники и даже воздушные шары - сюда точно нужно будет вернуться) Кстати, в Переславле с 22 по 26 июля будет проходить Фестиваль воздушных шаров - тоже отличный повод приехать) Так как кэмпинг нас не интересовал, на карте была найдена Эко-тропа, ведущая к знаменитому Синему камню. Звучало интригующе, особенно когда мы узнали, что проход к камню стоит 400 рублей с человека)) Но раз уж приехали, решено было платить… Синий камень оказался просто камнем, даже не сильно синим 😄 А эко-тропа - дорожка к нему протяженностью не более 100 м) В общем, к цене посещения есть немало вопросов)) Есть 2 версии, почему камень назвали синим: • влажная поверхность после дождя приобретает синеватый оттенок из-за структуры породы (биотит + кварц). В целом, это свойственно многим мокрым камням 🙈 • синими в финно-угорской традиции называли языческие культовые камни - это версия значительно больше похожа на правду) Синему камню около 2,5 млрд лет - его принёс сюда ледник из Скандинавии. Священным он был сначала для племени мерян (в VIII-IX вв.), потом для славян-язычников. У камня и сейчас приходят просить здоровья и богатства - что, видимо, и обуславливает стоимость входа) В общем, если языческие символы вас не особо привлекают, это место обязательным к посещению точно не является - лучше покататься на лодке по озеру, оно действительно прекрасно :) #золотоекольцо</t>
+  </si>
+  <si>
+    <t>13.06.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2271</t>
+  </si>
+  <si>
+    <t>Первая точка на карте поездки - монастырь при въезде в город Переславль-Залесский, основанный Юрием Долгоруким в 1152 г. Сам монастырь относится к XVII веку, но после Революции он был превращен в музей, и пока таковым и остается. В этом месте ооочень тихо и спокойно, особенно после Москвы ✨ 📍Горицкий Успенский монастырь #поездкавыходногодня #золотоекольцо</t>
+  </si>
+  <si>
+    <t>12.06.26 18:52</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2269</t>
+  </si>
+  <si>
+    <t>Сомнительное решение #458: поехать по Золотому кольцу на День России 🥲 Шел 4ый час в пути (а проехали меньше 100 км). Они развлекались чтением комментариев в навигаторе и прослушиванием Булановой по радио Дача (другие волны, как и интернет, недоступны). В общем, не повторяйте наших ошибок - выбирайте РЖД вместо Ярославского шоссе) P.S. Сообщение должно было быть отправлено в 14.30, а ушло, как вы понимаете, только после появления wi-fi. О дивный новый мир)</t>
+  </si>
+  <si>
+    <t>10.06.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2267</t>
+  </si>
+  <si>
+    <t>🌳 Отели на длинные выходные со скидкой 15%   Сегодня до конца дня у Яндекс Путешествий действует промокод, который дает скидку 15% при бронировании от 3 ночей до конца лета. Промо: TP-JUNE15 Бронировать по ссылке Другие действующие промо: в этом посте По-моему, отличный повод выбраться куда-то на ближайшие длинные июньские выходные) Собрали варианты загородных спа-отелей с хорошими рейтингами на разный бюджет, в которых еще есть номера на 11-14 июня:   📍 Palmira Garden Hotel &amp; SPA 4 км от Москвы (Видное), усадьба XIX века, крытый бассейн, СПА. Плюсы: близко к городу, исторический особняк Минусы: почти Москва; не совсем загородная атмосфера 11-14.06 от 42 000 ₽ за двоих (без питания) или 51 000 ₽ (завтраки) | Забронировать   📍 Лесная Ласточка 70 км по Симферопольке. СПА - хаммам, три бани, два бассейна - включен в стоимость проживания. Плюсы: есть тариф всё включено, новый фонд (открыт в октябре 2024) Минусы: мало отзывов 11-14.06 от 37 000 ₽ за двоих (завтраки) | Забронировать   📍 Воздвиженское 74 км по Симферопольке, усадьба Нарышкиных, 25 га, каскадные пруды. Плюсы: все включено, красивая усадебная территория Минусы: отель не новый, бывают жалобы на шум в номерах 11-14.06 от 83 000 ₽ за двоих (все включено) | Забронировать   📍 Завидово 117 км, слияние Волги и Шоши. Частный пляж, трёхуровневый бассейн, теннисные корты. Плюсы: красивое расположение, большое количество активностей Минусы: далековато, местами уставший фонд, не оптимальное соотношение цены и качества 11-14.06 от 78 000 ₽ за двоих (полный пансион) | Забронировать   📍 Les Art Resort 70 км по Минскому шоссе. 3 СПА-комплекса, 8 ресторанов, зоопарк. Плюсы: инфраструктура на любой вкус, сильный СПА Минусы: большой шумный формат, есть жалобы на устаревание фонда 11-14.06 от 84 000 ₽ за двоих (полный пансион) | Забронировать   📍 Tseleevo Club &amp; Resort 42 км по Дмитровскому шоссе, 300 га, гольф-поле, велнес-центр. Плюсы: камерно, красиво, атмосферно, довольно необычно Минусы: по фото не все номера выглядят на заявленные 5* 11-14.06 от 78 000 ₽ за двоих (завтраки) | Забронировать   #поездкавыходногодня</t>
+  </si>
+  <si>
+    <t>09.06.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2261</t>
+  </si>
+  <si>
+    <t>Заметки выходных: 📍Усадьба Архангельское - один из самых красивых усадебных комплексов в Подмосковье, сохранивший облик рубежа XVIII-XIX вв. Летом здесь, кстати, проводятся концерты, в том числе фестиваль джаза) Мы, правда, ездили в Архангельское не с культурной целью, а на традиционный летний пикник. Усадьба расположена на берегу старого русла Москвы-реки, поэтому посетители Архангельского делятся на 2 типа: 1) чинно вышагивающие по регулярным садам и 2) праздно купающиеся, плавающие на сап-бордах и байдарках и просто весело отдыхающие на берегу)) Лето, природа, вода - ляпота! И ехать недалеко, что в наших краях редкость) #поездкавыходногодня #кудасходитьвмск</t>
+  </si>
+  <si>
+    <t>04.06.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2259</t>
+  </si>
+  <si>
+    <t>Обычно летом театральный сезон завершают, а мы для себя открыли, потому что на многие спектакли сейчас можно попасть по очень выгодным ценам) Начали с постановки театра Сатирикон на сцене Дворца на Яузе - «Как Фауст ослеп» Без знакомства с произведением Гете было довольно сложно, особенно в начале развития сюжета. Но мне очень понравилось, как это срежиссировано и прожито актерами! В целом, рекомендовать сложно, точно не всем эти 3,5 часа понравятся)) Из полезного - делюсь промокодами на скидки в московские театры: • Билеты в МХАТ им. Горького по 300 рублей по промо «Звонок» • Билеты в МХТ им. Чехова со скидкой 50% по промо 128NM - только «Самоубийца» 10.06 и «Голод» 12.06 • Билеты в Театр им. Гоголя 5-6 июня - скидка 50% по промо «Лето» • Билеты в Театр им. Пушкина до 18.06 - скидка 50% по промо «Жара» • Билеты в Театр Табакова 7-8 июня - скидка 50% по промо «Лето50» • Билеты в МАМТ до 14 июня - скидка 40% по промо «Июнь2026» • Билеты в Театр на Таганке 5-6 июля («Чайка») - скидка 40% по промо «Чайка40» • Билеты в Театр ОКОЛО дома Станиславского весь июнь - скидка 30% по промо «Июнь2026» #кудасходитьвмск</t>
+  </si>
+  <si>
+    <t>01.06.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2257</t>
+  </si>
+  <si>
+    <t>Лайфхак сайта РЖД Мы редко куда-то собираемся на поезде, но с учетом текущей нестабильности полетов, иногда для надежности выбираем ЖД. Особенно, если речь про Питер - 4 часа на сапсане значительно приятнее перемещений в аэропорты) У РЖД есть один минус - на выходные и праздники почти никогда нет билетов, если не покупать их сильно заранее. Так происходит по двум простым причинам: ценообразование динамическое (то есть чем ближе к дате, тем дороже), а возврат - бесплатный. Второе супер удобно, поэтому многие закупаются билетами «впрок»)) Как следствие - многие билеты начинают появляться ближе к дате поездки. Чтобы не упустить такие отказные билеты РЖД придумал гениальную по своей простоте и удобству функцию «Заявка в лист ожидания». Практически все последние билеты мы приобретали с помощью заявки, потому что навык «планировать заранее» все еще отрицаем)) Как это работает: - Можно оставить заявки на любое количество поездов, указав кол-во пассажиров (до 4) и предпочтения по размещению - После появления билетов система отправит смс сообщение и письмо на электронную почту, где можно подтвердить и оплатить билеты. Либо можно сразу ввести платежные реквизиты, тогда билеты по заявке вообще выкупятся автоматически) - Мини-лайфхак: на один поезд по умолчанию в заявке можно выбрать только один класс билетов (купе / плацкарт, бизнес / обычный сидячий и т.д.). НО можно для тех же пассажиров сделать новую заявку с другого аккаунта - и выбрать иные предпочтения по местам) Без шуток считаю эту функцию супер-полезной) И работает намного лучше, чем оповещения о появлении билетов у агентов вроде tutu. Вообще не знаю решительно ни одной причины, зачем покупать билеты РЖД на сайте агентов - это всегда дороже и неудобнее) #путешествия #лайфхаки</t>
+  </si>
+  <si>
+    <t>27.05.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2255</t>
+  </si>
+  <si>
+    <t>Промокоды Яндекс Путешествий Пост периодически обновляется по мере появления новых промо и скидок Яндекс Путешествия запустили новую акцию - скидка на зарубежные отели 15% (до 50 тыс рублей!) при бронировании от 3 ночей по промо TP-JUNE15. Действует только 9-10.06. Бронировать по ссылке Кроме того, рабочие промо с неплохой скидкой: - GOASIA5000 - скидка 5 тыс руб. при бронировании от 50 тыс руб. в Азии (действует до 30.06) - GOASIA10000 - скидка 10 тыс руб. при бронировании от 100 тыс руб. в Азии (действует до 30.06) - TURKEY5K - скидка 5 тыс руб. при бронировании от 50 тыс руб. в Турции (действует до 30.09) - TURKEY10K - скидка 10 тыс руб. при бронировании от 100 тыс руб. в Турции (действует до 30.09) - ZDOROVO5000 - скидка 5 тыс руб. при бронировании от 50 тыс руб. в санаториях России (действует до 31.12) - NETSIL - скидка 5 тыс руб. при бронировании от 50 тыс руб. (действует до 30.06) А также FORMYFRIEND-A22GA8NT - скидка 600 рублей на любое бронирование ETO-POVOD - скидка 20%, но не более 2 тыс и ETO-FACT - 3 тыс для бронирований от 30 тыс, которые сработают почти на любое бронирование в Яндекс) И напоминаю главное правило экономного путешественника - не доверяем обещанию скидок, а всегда сравниваем цены с другими агрегаторами (trip.com и Островок, например) и прямыми сайтами отелей! #путешествия #лайфхаки</t>
+  </si>
+  <si>
+    <t>24.05.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2246</t>
+  </si>
+  <si>
+    <t>Переделкино с друзьями - всегда хорошая идея 💚 Подробнее о Переделкино #поездкавыходногодня</t>
+  </si>
+  <si>
+    <t>21.05.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2245</t>
+  </si>
+  <si>
+    <t>Япония: заметки путешественника Япония все еще в нашем списке “to visit”. Недавно мы попросили поделиться впечатлениями о стране коллегу, который был там уже несколько раз. Слог отзыва нас настолько впечатлил, что попросили разрешения поделиться отзывом в канале)) Орфография и речевые обороты автора сохранены в первозданном виде! Японию посещаю обычно накануне золотой недели, конец апреля. Национальный праздник, хренова тьма японцев срывается с мест и начинает путешествовать по стране. Для туристов это значит: перемещения сложнее, отели дороже. Меня не парит особо, да и наценка не космическая. Зато интересно глянуть, как страна оживает и чудит весело. Токио стандартный маршрут: Акихабара - район электроники и аниме. Многоэтажки с гаджетами и фигурками, аркады, тематические кафе. Днём шоппинг, вечером неон, косплееры и вайб цифровой Мекки.   Гинза - фешенебельный квартал с бутиками и старыми универмагами. Японская роскошь в минимализме, по выходным главную улицу вообще перекрывают для машин. Сибуя - молодёжная столица. Тот самый скрэмбл-кроссинг, где все идут одновременно, статуя Хатико, вертикальные ТЦ и клубы. Район постоянно перестраивается, но энергетика бешеная. При этом Токио - город здоровый, центра как такового нет. Есть районные якоря: куда ни пойдёшь, там свой локальный «даунтаун» со своей атмосферой. Поесть можно везде и всегда вкусно, если не брезгуешь японскими вкусами. (дешевая еда очень крутая, средняя примерно такая же как у нас, дорогая очень крутая) В целом рай для алкоголика: вода в Японии просто агонь, поэтому голова не болит, даже если бухать нон-стоп. Ходим в Диснейленд, их там два: обычный и DisneySea. DisneySea - единственный в мире такой парк, его нет даже в Штатах, это локальная фишка. Обычный Дисней почти как в Америке, но с японским сервисом: тайминги чётче, очереди культурнее, всё отполировано. Далее садимся на синкансэн (скоростной поезд) и через 2,5 часа в Наре. Билет ~5k. Нара - храмы и олени. Кормишь их печенюшками - олени сразу кусаются и бодаются, учуяв хавчик. Весело.   Киото - старая Япония в концентрате - гейши, маленькие домики, фонарики. Большой храмовый комплекс в центре и знаковая улица Гион на отшибе, туристов море. Поднимаемся на гору через тысячу тори-ворот (Фусими Инари). Там, в лесной части, иногда пробегают дикие кабаны - нам каждый раз попадаются, говорят, это удача. Обычно там макаки или просто тишина, когда основная толпа остаётся у подножия. Подъём интересный, да и виды.   Осака - парк Юниверсал, Осака-дзё (большой замок феодальный, масштаб впечатляет). И везде, по сути, отличная жрачка, чёткая организация. Люди сдержанные, и приятные - культура омотэнаси: гостеприимство без навязчивости. Если и возникает напряг, то обычно из-за громкой речи в вагоне или фото где нельзя. Совсем другой мир, немного шаблонно звучит но тут как раз подходит. Главное ходить именно туда куда ходят местные и не боятся дешевых мест. Америка в плане городов скучнее - предсказуемо, загазовано и пыльненько. Здесь иной ритм, вкусная еда, чистый воздух и крутая природа. P.S. Почему сравнение с Америкой? Вероятно из-за сложившегося у меня мнения о том что, многие грезят там побывать ради нью ёорков и лосанджелесов с санфрангцисками всяких. А в целом то там не то что бы было много на что смотреть и чему удивляться с точки зрения городов и городишек, Япония в плане устройства городов, инфры и городских интерфейсов мне кажется интереснее устроена - куда необычнее для простого совестского обывателя. #путешествия #бакетлист</t>
+  </si>
+  <si>
+    <t>19.05.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2244</t>
+  </si>
+  <si>
+    <t>Лето в Москве: фестивали Если на Канье в Тбилиси попасть не удалось - не отчаиваемся, у нас тоже есть куда сходить)) Собрала максимально полный список фестивалей наступающего лета • Это База Yanix, Петар Мартич, DJ Stonik1917, Лауд и много других имен, которые мне неизвестны🙈 Когда: 23 мая Где: ДК Альфа Кристалл Сколько: от 3 200 руб • Летник Toxi$, Slava Marlow, Cream Soda, Сироткин и другие Когда: 29-31 мая Где: Ярд (ex. Ямское поле) Сколько: от 3 300 ₽ • Moscow Jazz Festival Игорь Бутман, Пётр Дранга, Пётр Налич и другие Когда: 8-14 июня Где: Сад «Эрмитаж», ВДНХ, Зарядье, Музеон Сколько: от 2 000 ₽ • Пикник Афиши Feduk, ЛСП, Slava Marlow, Браво, OG Buda и другие Когда: 20 июня Где: Коломенское Сколько: от 4 500 ₽ • Солома Zivert, Uma2rman Когда: 27-28 июня Где: Москино Сколько: от 2 000 ₽ • Близость Инди-фест: Бонд с кнопкой и еще много групп Когда: 4 июля Где: ДК Кристалл Сколько: от 4 000 ₽ • Dobrofest Рок-фестиваль: Алиса, Пилот, Слот и др. Когда: 4-5 июля Где: Москино Сколько: от 5 000 ₽ • Motherland Хаски, Порез на собаке, Хадн дадн, Сироткин и др. Когда: 11-12 июля Где: Территория Шарикоподшипникового завода Сколько: от 3 000 ₽ • Outline 7 дней, 58 гектаров, 9 сцен и арт-инсталляции; хедлайнеры Хаски и Icegergert Когда: 21-27 июля Где: Московская область Сколько: от 7 000 ₽ • VK Fest t.A.T.u, Zivert, GONE.Fludd, Markul, OG Buda и др. Когда: 18-19 июля Где: ВДНХ Сколько: от 5 000 ₽ • Chess &amp; Jazz Лолита, Zivert, Моя Мишель и др. Когда: 25-26 июля Где: Сад «Эрмитаж» Сколько: от 8 000 ₽ за два дня • Summer Sound Сольные под открытым небом: Хаски, Дельфин, Uma2rman, Полина Гагарина, Лолита и др. Когда: 14 июля - 16 августа Где: Дизайн-завод «Флакон» Сколько: от 2 500 ₽ за концерт • Круто MIRÈLE, ZOLOTO и др. Когда: 7-9 августа Где: База отдыха «Крутояк», Владимирская область Сколько: от 5 000 ₽ • Random Fest OG Buda, MAYOT, Toxi$ и ко Когда: 23 августа Где: Red Summer Сколько: от 2 800 ₽ • Рок-фестиваль «Легенда» АлисА, Чайф, Анимация - 3 сцены, 30+ групп Когда: 29-30 августа Где: ДК им. Горбунова Сколько: от 4 000 ₽ Цены меняются динамически и актуальны на сегодня #кудасходитьвмск #поездкавыходногодня</t>
+  </si>
+  <si>
+    <t>11.05.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2235</t>
+  </si>
+  <si>
+    <t>Lusso Sorgun - отзыв об отеле Один из моих пунктиков в путешествиях - это отели. Неважно, будем ли мы в отеле только спать или проводить весь день, как в пляжном all inclusive - он должен быть стильным, красивым, новым и желательно при этом всем недорогим 😂 На поиски такого комбо обычно уходит много времени, но результаты оправдывают ожидания) Для короткой поездки в Турцию мы выбрали Lusso в курортном районе Соргун недалеко от Сиде. Этот район про спокойный отдых рядом с морем и сосновыми лесами) Коротко про отель: • Открылся год назад и построен с нуля, а не реновирован, как это часто бывает в Турции. Интерьер и мебель новые и стилистически выдержанные, нам понравилось) • Кроме основного ресторана на территории есть кофейня с хорошим кофе и десертами, кафе 24/7 с блюдами из-под ножа и роллами, бары и патиссерия, которую мы прозвали конфеточной)) В целом все было вкусно, хотя любой all inclusive, по моему опыту, приедается на n-ный день) • Территория небольшая, если гулять, то в сосновом лесу рядом либо ехать в Сиде - около 20 минут на такси за 12€ (!). • Есть теннисный корт (бесплатный) и падел-корт (платный 😄). А также крытый бассейн с сауной и хамамом для тех, кому не совсем повезло с погодой) • Все галочки турецкого all inclusive присутствуют - анимация с бочей и вечерней дискотекой, зазывалы на массаж (вот это было лишнее, хотя сам массаж хороший), ну и все в том же духе. В целом, это один из немногих отелей, в которые я бы точно вернулась - так что точно рекомендовано к посещению! #путешествия #турция</t>
+  </si>
+  <si>
+    <t>05.05.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2230</t>
+  </si>
+  <si>
+    <t>🏛️ Сиде - экскурсия в античный город Старый город Сиде - один из самых известных древних городов, сохранившихся на территории современной Турции. Раскопки ведутся здесь с 1947 года, и за это время было раскопано более 80 тыс кв м. Масштаб действительно впечатлил! Сиде основан в VII в. до н.э. греческими переселенцами и имеет богатую историю - от расцвета в римский период (I-III в. н.э.) до полного забвения после арабских набегов к XII в. Большинство сохранившихся построек относятся именно к римскому периоду, а также периоду Византии. Здесь находится крупный амфитеатр, архитектурно напоминающий Коллизей и вмещавший около 15-20 тыс. зрителей - к большому сожалению, сейчас на реставрации 😢 В Сиде все еще ведутся раскопки - северная часть города до сих пор под землей. Будет круто вернуться сюда, когда взору откроется весь масштаб города) Вход на территорию города - 7€, с посещением археологического музея в здании сохранившихся римских терм - 10 €. 📍 Side Antik Kenti #путешествия #турция</t>
+  </si>
+  <si>
+    <t>05.05.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2225</t>
+  </si>
+  <si>
+    <t>🏛️ Сиде - экскурсия в античный город Старый город Сиде - один из самых известных древних городов, сохранившихся на территории современной Турции. Раскопки ведутся здесь с 1947 года, и за это время было раскопано более 80 тыс кв м. Масштаб действительно впечатлил! Сиде основан в VII в. до н.э. греческими переселенцами и имеет богатую историю - от расцвета в римский период (I-III в. н.э.) до полного забвения после арабских набегов к XII в. Большинство сохранившихся построек относятся именно к римскому периоду, а также периоду Византии. Здесь находится крупный амфитеатр, архитектурно напоминающий Коллизей и вмещавший около 15-20 тыс. зрителей - к большому сожалению, сейчас на реставрации :( В Сиде все еще ведутся раскопки - северная часть города до сих пор под землей. Будет круто вернуться сюда, когда взору откроется весь масштаб города) Вход на территорию города стоит 7€, с посещением археологического музея в здании сохранившихся римских терм - 10 €. 📍 Side Antik Kenti #путешествия</t>
+  </si>
+  <si>
+    <t>03.05.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2220</t>
+  </si>
+  <si>
+    <t>Сиде - античный город на южном побережье Турции, основанный в 7 веке (!) до н.э. Интересно, что основан он как часть греческой империи, но достиг расцвета в составе римской) Черепичные крышки, каменные дома, археологические раскопки и котики - аутентично! #путешествия #турция</t>
+  </si>
+  <si>
+    <t>02.05.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2218</t>
+  </si>
+  <si>
+    <t>После снега в Москве солнце, море и +22 - то, что доктор прописал ☀️</t>
+  </si>
+  <si>
+    <t>30.04.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2216</t>
+  </si>
+  <si>
+    <t>Майские в Москве Для тех, кто решил никуда не выбираться в эти 3 самых дорогих выходных в году, или наоборот собирается посетить столицу) 🌷Аптекарский огород - отличная возможность окунуться в природу, не выезжая из города. Заодно можно заглянуть в бар Ботанист с открытой верандой и наборами для пикника) 🖼 Пушкинский музей - в главном здании до 28 июня можно посетить временную экспозицию «Ларионов/Гончарова. Начало» с ранними работами русских авангардистов. 🌸 Коломенское - ко вторым майским должны зацвести знаменитые яблоневые сады (на фото) - чем не альтернатива цветению сакуры?) 🎭 Большой театр - «гастроли» Мариинки в Москве с оперой «Война и мир» 9-11 мая. Обещает быть красиво! 🖼 Третьяковка - есть сразу 2 интересные временные выставки: • «Матисс и Пикассо» в Новой Третьяковке на Крымском валу • «Архетипы авангарда» в корпусе на Кадашевской набережной Ну и куда мы без гастрономических открытий весны?) 🔥 ОМА - новый стейк-хаус баскской школы на Патриарших 🍝 Core Mio - неаполитанская траттория с итальянским пиццайоло на Пятницкой. Обещают атмосферу юга Италии 💔 🐟 Essenza by Mauro Panebianco - средиземноморская кухня известного шефа в историческом здании в центре города 🪆 Машенька - одно из самых громких открытий года в Зарядье с современной интерпретацией русской кухни 🧬 INSPIRO Neurobistro - необычный новый ресторан с концепцией «нейропитания» и «растительной гастрономии от семени до тарелки». Звучит очень любопытно) Ну что, какие планы на майские?) #кудасходитьвмск</t>
+  </si>
+  <si>
+    <t>22.04.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2211</t>
+  </si>
+  <si>
+    <t>В предвкушении майских навеяло: 2 года назад в этот период мы были в классном евротрипе Париж - Амстердам - Швейцария 💔 Одно из самых красивых мест этой поездки - Лаутербруннен, на территории которого расположены самые высокие водопады Швейцарии. Ну как же красиво! 📍Lauterbrunnen #путешествия #вауместа</t>
+  </si>
+  <si>
+    <t>18.04.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2209</t>
+  </si>
+  <si>
+    <t>🌿 Майские в Подмосковье: загородные отели Собрала интересные варианты: если возможности уехать далеко не предвидится, а отдохнуть и сменить обстановку хочется) Некоторые варианты пришлось удалить, потому что места уже нет - лучше бронировать в ближайшее время. Кстати, у Яндекса до 19.04 действует скидка 15% по промокоду PROSTO. 📍 Бутик-отель Seneshal 12 номеров на берегу Сенежского озера в стиле французского шале, термальная зона с джакузи на террасе у воды. Плюсы: камерный формат, красивое место у озера, авторская концепция Минусы: ценник выше среднего Ссылка на бронирование 📍 Les Art Resort Экостиль с 50-метровым бассейном с морской водой. Плюсы: all inclusive, сильная SPA-инфраструктура, один из самых бронируемых отелей Подмосковья Минусы: ценник выше среднего Ссылка на бронирование 📍Istra Holiday Наш подробный отзыв от отеле Можно снять домик на выходные или взять дневное посещение с арендой беседки / посещением ресторан на территории. Плюсы: атмосфера бревенчатой дачи в сосновом лесу, водные развлечения на Истре Минусы: шведский стол слабый (но аля-карт хороший), спа-зона тоже не из лучших - больше про дачу, нежели про отель Ссылка на бронирование 📍 Парк-отель Истра Коттеджи в том же районе, с собственным пляжем и водными развлечениями. Плюсы: новый отель (2025 года) Минусы: судя по отзывам, мало развлечений и не лучший сервис Ссылка на бронирование 📍 Парк-отель Lesnoy Плюсы: all inclusive с анимацией и банным комплексом, дети до 12 лет бесплатно (до 15.05) Минусы: большой и шумный формат, не новый отель, бывают жалобы на еду Ссылка на бронирование #поездкавыходногодня</t>
+  </si>
+  <si>
+    <t>15.04.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2204</t>
+  </si>
+  <si>
+    <t>Пополнили личный список вкусных заведений Москвы новым местом. Ресторан вошел в 10ку лучших по версии Where to eat по итогам прошлого года, между прочим! Кроме действительно вкусной еды (а я все еще считаю, что в Москве это редкость), тут еще моя любимая атмосфера - правильный шум, отсутствие ненужного снобства и интерьер с нотами загородной атмосферы 🤌 Летом работает веранда - обязательно придем) Единственное - цены, конечно, тут типично московские… пора бы уже привыкнуть, но все еще сложно 😂 📍За Крышей #кудасходитьвмск</t>
+  </si>
+  <si>
+    <t>14.04.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2202</t>
+  </si>
+  <si>
+    <t>Продолжаем поиски вариантов для большого путешествия. С учетом огромной очереди на шенген, решили попробовать сместить взгляд с запада на восток. В процессе нашла очень интересный канал по теме, который так и называется -- На Восток ✨ Автор Анна - наполовину сирийка, жила в Дамаске, Риме, Дубае и Каире. Классно, когда можно узнать про арабский мир от первоисточника) Из того, что мне понравилось: • Практические советы для посещения Каира • О том, чем заняться летом в Дубае • Идеально спланированный день в Каире: все от кофе до аутентичного шоппинга Пока читала, добавила несколько постов в закладки, чтобы начать составлять маршрут по Ближнему Востоку - рекомендую вам поступить так же!</t>
+  </si>
+  <si>
+    <t>12.04.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2197</t>
+  </si>
+  <si>
+    <t>Куда поехать на майские? По реакциям на прошлый пост стало понятно, что этот вопрос всерьез волнует умы окружающих) Праздничные выходные в этом году не самые удобные - на 3 дня особо никуда не съездишь, да и ценник за них выйдет, как за все 10… Единственный экономически целесообразный вариант - взять отпуск до / между / после, и устроить полноценный отпуск) Тем более май - классное время во многих точках земного шара) Какие варианты показались мне любопытными с точки зрения соотношения цены и сезонности: • Турция - для пляжного отдыха лучше выбирать район анталийского побережья, т.к. в районе Эгейского моря (Бодрум, Даламан) холоднее. Но Бодрум прекрасен сам по себе❤️, поэтому если море - не главное, смело можно и туда) Туры как обычно обойдутся значительно дешевле, чем билеты + отели Интересное: Siu Collection 8-14 мая за 135к на двоих • Египет - может быть жарковато, но в целом отличный сезон) Интересное: Rixos 5-12 мая за 220к на двоих • Китай - надо успеть использовать безвиз, а то мало ли, не продлят 😄 Цены не всегда гуманные, но есть пара годных вариантов, например: прямые рейсы Аэрофлота в Пекин или Гуанчжоу за ~54к • Черногория - ситуация аналогичная, но там уже точно не продлят (безвиз действует до 30.09). Есть приятные по цене билеты Turkish, но даты на любителя: 4-18 мая за 41к. В более праймовые даты будет на 20к дороже • Перелеты по России: - в Сочи за 12к - в Минеральные Воды за 15к - в Казань за 10к В целом можно найти много вариантов через функцию «куда угодно» в Aviasales - очень удобная штука) • СНГ: мой психологический максимум за билеты по СНГ - 25 тыс. Но на майские почти все дороже, особенно в удобные даты 🥲 Пара вариантов в лимите: - в Ереван за 22к - в Баку за 24к - в Самарканд за 22к Ну что, куда поедем на майские?) Фото из Бодрума, Эфеса и Измира в мае 2023 #путешествия</t>
+  </si>
+  <si>
+    <t>09.04.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2196</t>
+  </si>
+  <si>
+    <t>Сегодня стартовала распродажа Аэрофлота на билеты с 13 апреля по 4 июня 2026. Подробности по ссылке. Можно спланировать майские (на них билеты без скидок как обычно неприлично дорогие) Главное правило распродажи - успеть в начале, потому что количество мест ограничено. Билет, который мы купили в 00:05, уже подорожал на 10%, и дальше будет только дороже) Так что ковать железо надо прямо сейчас)) #путешествия #лайфхаки</t>
+  </si>
+  <si>
+    <t>08.04.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2194</t>
+  </si>
+  <si>
+    <t>Как составить маршрут путешествия с помощью ИИ? Гайд по Стамбулу собрал кучу сохранений, поэтому решила поделиться, как сделать такой своими руками) Если просто написать «Составь маршрут по Стамбулу на 4 дня», нейросеть пришлет стандартный список Айя-София / Гранд-базар, который мало похож на план. Вместо этого промпт, который я обычно использую: Составь маршрут по на дней для . Формат строгий: — почасовой тайминг (старт 09:30, финиш ~22:30) — логика переездов: транспорт + время в пути — конкретные рестораны с пометкой, нужна ли бронь; рестораны — альтернатива для каждой точки если основной вариант не подойдёт — практические заметки: очереди, режим работы, что уточнить заранее — отдельно учти   Любим . Не хотим . Если что-то физически не успеем — скажи честно. Основа маршрута готова с первого раза, но, естественно, не все ваши хотелки могут быть учтены сразу. Дальше можно менять отдельные дни, просить уточнить рестораны, добавить фототочки, подобрать более доступные рестораны и т.д. Промпт работает и в ChatGPT, и в Claude - проверено 👌🏻 А вы пользуетесь ИИ для путешествий? #лайфхаки #путешествия</t>
+  </si>
+  <si>
+    <t>05.04.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2193</t>
+  </si>
+  <si>
+    <t>Статистика Шенгена 2026 Спойлер: Венгрия удивляет! Близится летний отпускной сезон, и для большинства планов на «большой отпуск» нам понадобится шенгенская виза. В декабре я уже делала первый срез с учетом новых визовых правил - решила обновить его, чтобы понять, какие консульства сейчас наиболее быстрые и лояльные. 🇫🇷 Франция Около 120 кейсов Сроки рассмотрения: 11-26 дней (медиана 20, редкие случаи до 45) Типовые сроки визы: 15/30, 20/35, 30/45 Короткие визы: 97% Длинные мультивизы: 2 кейса по полгода, 1 на 5 лет без доп. оснований (но заявители - пенсионеры и дети) Отказы: 2,5% 🇮🇹 Италия Около 100 кейсов Сроки рассмотрения: 11-35 дней (медиана 29, самый нестабильный диапазон) Типовые сроки: 14-18 дней (строго под даты) Короткие визы: 100% Отказы: 3% 🇪🇸 Испания Около 120 кейсов Сроки рассмотрения: 11-22 дня (медиана 15, самый стабильный диапазон) Типовые сроки: 11-18 дней (под поездку) Короткие визы: 98% Длинные мультивизы: 2 годовых кейса, оба с сильной испанской историей Отказы: 4% 🇭🇺 Венгрия Около 50 кейсов Сроки рассмотрения: 8-26 дней (медиана 14) Короткие визы: 82% Длинные мультивизы: 10 кейсов - 8 годовых, 2 на полгода. В 9 из 10 кейсов была хорошая венгерская визовая история. Без отказов 🇬🇷 Греция Около 30 кейсов Сроки рассмотрения: 5-17 дней (медиана 10, быстрее всех) Короткие визы: 96% Отказы: 7,5% Выводы • Во всех странах, кроме Венгрии, 97–100% выдач - визы под поездку. Но если ранее не было венгерских виз, то шансы на длинную визу Венгрии тоже очень низкие. • По сочетанию скорость + стабильность все еще лидируют Испания и Франция. • Греция - самая быстрая, но статистика менее устойчивая. • Нужно учитывать, что ближе к лету сроки рассмотрения будут увеличиваться. #путешествия #лайфхаки</t>
+  </si>
+  <si>
+    <t>02.04.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2192</t>
+  </si>
+  <si>
+    <t>Делюсь полезным! Папка с каналами про путешествия ✈️🌍 В папке собраны различные авторские каналы, близкие нам по духу - о путешествиях, практичных лайфхаках и личном опыте) Есть что исследовать! 📱 Автор подборки</t>
+  </si>
+  <si>
+    <t>01.04.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2191</t>
+  </si>
+  <si>
+    <t>Отели и районы Стамбула Поняла, что забыла поделиться муками выбора отеля для нашей недавней поездки! Муками - потому что, как я уже говорила, в Стамбуле все кратно подорожало, а переплачивать мы не любим 😄 Заодно расскажу про районы, в которых можно остановиться. Фатих (Султанахмет) Классический «открыточный» Стамбул: Айя-София, Голубая мечеть, Гранд-базар. Очень туристический район. Подойдет для первой поездки, но может быстро утомить. Большой минус - почти все отели уже устаревшие морально и физически, найти здесь бриллиант сложно. Отели, которые были в нашем лонг-листе: • Lunet Old City Hotel • Triton Hotel Галата Исторический квартал с башней и узкими улицами. Недалеко от Фатиха, поэтому позволяет быстро добраться до исторического центра, но не быть в туристической гуще. Находится на холмах, поэтому ходить под горку придется много) Отели в лонг-листе: • Stone Inn Galata • Castellion Hotels Galata • Georges Hotel Galata • Meroddi Barnathan Hotel Мы в итоге выбрали Castellion - это новый отель, за счет чего он в хорошем состоянии, но еще не очень дорогой) Каракёй Бывший портовый и банковский район, который сейчас стал модной гастро-точкой с барами и ресторанами. Смесь старого Стамбула и нового урбанизма. Удобен по логистике. Отели в лонг-листе: • Delta Hotels by Marriott Istanbul Karakoy • 10 Karakoy 10 Karakoy мне заочно очень понравился, я бы остановилась в нем в следующий раз) Джихангир Один из самых приятных районов для жизни: спокойный, зелёный, с европейской архитектурой и без толп туристов. Много кофеен и модной местной публики) При этом недалеко от исторического центра. Отелей здесь немного, но есть апартаменты. Отель в лонг-листе: • The Soul Istanbul Hotel Таксим Самый оживлённый район города: площадь Таксим, улица Истикляль, транспортный хаб и бесконечный поток людей. Удобно по логистике, но шумно и очень «по-городскому». Подойдёт, если хочется быть в самом центре событий. Отели в лонг-листе: • Casa Foscolo Hotel • Gezi Hotel Bosphorus • Lamartine Hotel • Canopy by Hilton Istanbul Taksim Пера Рядом с Истикляль - недалеко от шумного Таксима, но чуть спокойнее. Отели в лонг-листе: • Adahan DeCamondo Pera • Walton Gardens Pera Бомонти Более современный и спокойный район, с новыми отелями и ресторанами. Подойдёт, если хочется комфорта без туристической суеты. Отели в лонг-листе: • Hilton Istanbul Bomonti • Buke Hotel Bomonti Не забудь лайкнуть, когда будешь сохранять)) #стамбул #путешествия #турция</t>
+  </si>
+  <si>
+    <t>27.03.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2190</t>
+  </si>
+  <si>
+    <t>Визу в Италию с июня можно будет сделать онлайн? Такой заголовок встречается, пожалуйста, в каждом втором трэвел-блоге в последние дни. Можно ли начинать паковать чемоданы?) Разберем по фактам! Факт №1 Официального анонса от МИД Италии нет - ни на официальном сайте, ни в каких-либо пресс-релизах. Большинство публикаций ссылается на «брифинг МВД и МИД Италии в конце февраля» - возможно, он на самом деле был, но какие именно формулировки там озвучивались - неизвестно) Факт №2 Перевод шенгенской визы в онлайн действительно ведётся - в ноябре 2023 года принят Регламент о цифровизации визовых процедур, предусматривающий создание единой платформы EU VAP (EU Visa Application Platform). Переход на платформу должен состояться постепенно в течение 7 лет (до 2031 г.), а запустить ее планировали в 2026 - поэтому начало перехода со стороны Италии вполне реально. Вывод «Онлайн-виза в Италию с июня» - это, скорее, маркетинговый заголовок, нежели подтвержденный факт. Но он однозначно может стать реальностью, вопрос только в сроках…и применимости к россиянам с учетом действующих геополитических ограничений. В общем, лучше заранее не очаровываться, чтобы потом не разочароваться) Но держим руку на пульсе 👌🏻 P.S. Ну и нельзя забывать про биометрию - ее все еще нужно будет сдавать очно! #путешествия #лайфхаки</t>
+  </si>
+  <si>
+    <t>25.03.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2185</t>
+  </si>
+  <si>
+    <t>🇸🇮🇭🇷🇲🇪 Идея для путешествия: Балканы Мы как-то смотрели Гранд тур с маршрутом через Балканы, и меня сильно поразила красота озера Блед в Словении. С тех пор вынашиваю в голове план по посещению этой не самой туристически распиаренной страны. Но одного Бледа нам точно будет мало, поэтому как обычно получился маршрут насыщенного автотрипа 😄 Поделюсь, вдруг вам тоже захочется! 📍 Словения: начало маршрута Любляна Небольшая столица с очень спокойной атмосферой, старым городом и замками Озеро Блед Одно из самых красивых мест Словении Озеро Бохинь Самое большое озеро страны, окруженное Юлианскими Альпами 📍 Хорватия: водопады и море От Словении можно двигаться дальше - на юг. Плитвицкие озёра Национальный парк с каскадами водопадов, входит в список ЮНЕСКО Сплит Старый город на берегу моря Острова (Хвар / Брач) Дубровник Финальная точка Хорватии - старый город, тоже под охраной ЮНЕСКО 📍 Черногория - финал маршрута Котор Город в глубине бухты с горами вокруг Пераст Маленький город с набережной и видом на острова 📌 Как итог в одной поездке можно увидеть и ощутить абсолютные разные ландшафты: • старт - Альпы и озёра • середина - водопады и национальные парки • финал - море, старые города и южный вайб 📌 Нюансы: • Виза: Словения и Хорватия - шенген, Черногория - без визы до конца сентября 2026 • Лучший формат - аренда авто и маршрут в одну сторону • Общая длительность: 9-10 дней без островов, 12-14 с островами • Лучшее время для поездки: май-июнь и сентябрь Мы большие любители природных красот, поэтому маршрут выглядит оочень привлекательным. И по ощущениям должен быть проще и дешевле поездки в Португалию (но это не точно 🙈) Не забываем ставить лайки ❤️ #бакетлист #путешествия</t>
+  </si>
+  <si>
+    <t>19.09.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2539</t>
+  </si>
+  <si>
+    <t>📍Bom Jesus do Monte Новый день решили посвятить изучению окрестностей Порту. Примерно в 50 км находится город Брага с одним из самых узнаваемых религиозных памятников Португалии - святилищем Бом Жезуш ду Монте из списка ЮНЕСКО. Больше всего Бом Жезуш знаменит своей лестницей из 573 ступеней, которая символизирует духовное восхождение. Однако те, кто не готов к восхождению на лестницу, могут воспользоваться фуникулером 1882 года - старейшим в мире работающим подъемником на водной тяге) Мы в компании пенсионеров тоже воспользовались этим чудом техники (обзор Гумера) - когда еще такое попробуешь)) Место очень умиротворяющее, но только утром - дальше начинают приезжать автобусы туристов, и вся магия места улетучиваются мгновенно 🥲 #Португалия</t>
+  </si>
+  <si>
+    <t>18.09.26 17:57</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2530</t>
+  </si>
+  <si>
+    <t>📍Miradouro da Serra do Pilar Самое популярное место встречи заката в Порту находится рядом со знаменитым мостом Дона Луиша I, который соединяет исторический центр Порту с Вила-Нова-де-Гайя (район «портвейна»). Мост, пожалуй, главная «открыточная» достопримечательность города - строили его в 1881-1886 годах, автор проекта - Теофиль Сейриг, ученик и компаньон Гюстава Эйфеля. Так что сходство с Эйфелевой башней тут не случайно - тот же принцип металлических конструкций, только вместо Парижа - Дору) Народу на смотровой и рядом с мостом просто тьма - кажется, весь Порту встречает закат именно здесь😄 #Португалия</t>
+  </si>
+  <si>
+    <t>18.09.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2528</t>
+  </si>
+  <si>
+    <t>Из более прозаичного - цены в местном Маке. По-моему, даже в Швейцарии было дешевле)) На чизбургер за 5,5€ рука не поднялась, придется продолжать питаться устрицами и рыбой… ну и мороженым, тоже наверняка за 10€, на цены стараюсь уже не смотреть 😄 #Португалия</t>
+  </si>
+  <si>
+    <t>18.09.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2521</t>
+  </si>
+  <si>
+    <t>📍Кафедральный собор Порту (Sé do Porto) В самом Порту у нас было не очень много точек, отмеченных как «must-visit» - в-основном планировалось гулять по местным улочкам и пропитываться местным вайбом) Одна из локаций, которая все же попала в список - Кафедральный собор Порту, потому что: 1) Это одно из самых старых строений города, которое «видело» тысячелетнюю историю Португалии 2) С башен собора открываются панорамные виды на весь город Коротко про историю Порту: Порту значительно старше самой Португалии - собственно, страна получила название от города, а не наоборот. В 136 году до н. э. здесь появился римский порт Portus Cale, которое потом и превратилось в «Portugal». После падения Рима землю сменяли свевы (V век), вестготы (585) и мавры, захватившие город в 711-м. В 868 году его отвоевали христиане - так возникло Португальское графство. В 1139 году из графства выросло независимое королевство, примерно тогда же, в 1110-м, заложили собор-крепость. Дальше несколько веков город богател на морской торговле: в 1415-м отсюда вышел флот на завоевание Сеуты, положивший начало португальской эпохе Великих географических открытий, а в 1703-м договор с Англией сделал портвейн главным экспортным товаром региона. XIX век принёс промышленный рост и железные мосты через Дору, в 1996-м исторический центр внесли в список ЮНЕСКО, а в 2001-м Порту стал культурной столицей Европы - с тех пор город и превратился в то направление, которое сейчас штурмуют туристы со всего света. Внешне собор, действительно, больше похож на крепость, это далеко не тот витиеватый мануэлинский стиль, который мы видели до этого) Хотя некоторые части здания, естественно, за 1000 лет достраивали и реконструировали) #Португалия</t>
+  </si>
+  <si>
+    <t>18.09.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2520</t>
+  </si>
+  <si>
+    <t>Дорогие читатели, Обращаюсь к вам не по теме канала, а с личной просьбой) Я сейчас учусь в магистратуре на психолога и пишу исследовательскую работу о молодых родителях. Если у вас есть ребёнок до 3-х лет — пройдите, пожалуйста, мой опросник, это займёт около 20 минут: https://forms.yandex.ru/u/6a6f5fd7505690cc9b52e3d3 Опрос полностью анонимный, результаты будут использоваться только в целях исследования. Это очень важно для меня!🙏🏻 Буду также очень благодарна, если сможете переслать знакомым, которые входят в целевую группу!</t>
+  </si>
+  <si>
+    <t>17.09.26 19:28</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2514</t>
+  </si>
+  <si>
+    <t>Что касается самой дегустации, мы поняли, что сухое вино нам, конечно, значительно ближе и приятнее) Хотя в 10-летнем tawny, однозначно, что-то есть! Но какиииие тут красивые виды из дегустационного зала, просто ваау! Tawny - это стиль портвейна, который выдерживают долго в небольших деревянных бочках, и там он постепенно окисляется. Отсюда и название: цвет из насыщенно-рубинового медленно переходит в янтарно-коричневый (“tawny” - буквально “рыжевато-коричневый”), а вкус - из свежих фруктовых нот уходит в сухофрукты, орехи, карамель и даже немного табака. На бутылке обычно стоит возраст - 10, 20, 30 или 40 лет. Это не год конкретного урожая, а средний возраст вин в купаже: производитель смешивает бочки разных лет, чтобы каждый раз выходил примерно один и тот же вкус - “фирменный стиль” дома. #Португалия</t>
+  </si>
+  <si>
+    <t>17.09.26 19:21</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2508</t>
+  </si>
+  <si>
+    <t>📍Taylor’s Первая ассоциация с Порту? Правильно, портвейн! Поэтому практически первым делом мы пошли на дегустацию экскурсию, ибо до этого про портвейн не знали ровным счетом ничего) Портвейн - это крепленое вино из винограда, который растет в долине реки Дору, в ~100 км от Порту. В отличие от технологии производства обычного вина, брожение искусственно останавливают на середине, добавляя в сусло виноградный спирт (агуарденте) - так в вине остается природный сахар и крепость подскакивает до 19-22%. А называется портвейн именно «порто», потому что веками вино сплавляли вниз по реке Дору, устье которой находится в Порту, откуда его отгружали на экспорт. Нас очень волновал вопрос, зачем вообще «разбавлять» такой прекрасный и благородный напиток, как вино, спиртом. Причина как всегда прозаична - в середине XVII века Англия из-за войны с Францией запретила ввоз французских вин, и англичане переключились на португальские - но тем предстояло пережить долгое морское путешествие, а обычное сухое вино на жаре и качке просто скисало. Спасением стал спирт: его добавляли, чтобы вино не портилось в дороге. А чуть позже, уже в начале XVIII века, технологию довели до ума - стали останавливать брожение спиртом на середине, не дожидаясь скисания. Так вино не просто “доживало” до Англии, а еще и получалось крепче и слаще - именно то, что англичанам и нравилось. Для знакомства с портвейном мы выбрали Taylor’s - это один из старейших и крупнейших портвинных домов: основан в 1692 году, один из немногих, кто пережил три века почти без остановки. Как и многие знаменитые производители портвейна, компания основана и до сих принадлежит англичанам. Кроме того, Taylor’s это не просто экскурсия, а целый музейный маршрут по отреставрированным 300-летним погребам с аудиогидом - с гигантскими деревянными чанами, тоннелями и бочками. Экскурсия рассчитана на час, но нам было так интересно, что бродили мы тут почти 2)) #Португалия</t>
+  </si>
+  <si>
+    <t>17.09.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2503</t>
+  </si>
+  <si>
+    <t>📍Porto В Порту мы приехали уже поздно вечером, заселились в свои апартаменты (обзор, как обычно, от Гумера) и начали искать место для ужина. Как в любом уважающем себя европейском городе, в Порту не очень много вариантов, где тебя могут накормить после 22, но парочку мы все-таки нашли)) Кстати, цены мне показались здесь даже ниже, чем в Алгарве Новый день - новые азулежу! На первых двух фото Capela das Almas, она же Часовня Душ - ее фасад целиком покрыт изразцами азулежу - почти 16 000 плиток, изображающих сюжеты из жизни Франциска Ассизского и Святой Екатерины. Сама часовня XVIII века, но плитка появилась только в 1929 году - хотя стиль и имитирует португальскую классику XVIII века) Часовня, кстати, стоит прямо на местном Арбате) #Португалия</t>
+  </si>
+  <si>
+    <t>16.09.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2498</t>
+  </si>
+  <si>
+    <t>Кстати, неожиданно нам понравился и сам город Томар - маленький, уютный, без туристической суеты, несмотря на соседство с таким масштабным памятником. Тут можно было бы задержаться подольше, но нас ждут великие дела))</t>
+  </si>
+  <si>
+    <t>16.09.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2496</t>
+  </si>
+  <si>
+    <t>Отдельно надо отметить самое узнаваемое окно крепости, Janela do Capítulo. Его вырезали в 1510-1513 гг.: канаты, кораллы, поплавки - вся морская символика напрямую отсылает к эпохе Великих географических открытий, которую Орден Христа спонсировал. Окно известно как самый узнаваемый образец стиля мануэлино вообще - его часто можно встретить на открытках и монетах) #Португалия</t>
+  </si>
+  <si>
+    <t>16.09.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/pute_shestvie/2489</t>
+  </si>
+  <si>
+    <t>Ура, товарищи, нам осталась последняя остановка до Порту!) Это была одна длинная дорога, хоть и длилась всего день - удивительно, как мы вообще еще стояли на ногах 🙈 Итак, остановка номер 4 - город Томар. Он известен благодаря Convento de Cristo - бывшей штаб-квартире ордена тамплиеров. Тамплиеры - средневековый рыцарский орден, который изначально охранял паломников на пути в Иерусалим, а позже стал одной из самых влиятельных военных и финансовых сил Европы. В 1160 году рыцарь-тамплиер Гуалдин Паиш построил на этом месте крепость - место было выбрано не случайно, дальше на юг начинались земли мавров, это была своеобразная граница между исламом и христианством. Когда орден тамплиеров разгромили по всей Европе (уже в XIV в.), король Португалии просто пересобрал тех же людей и те же земли в организацию под новым именем (Орден Христа), и крепость продолжила жить дальше) Следующие 400 лет её только достраивали (причем разные правители в разных стилях) - и в итоге получилась та красота, которую можно видеть на фото) Масштаб, кстати, через фото не передается, в чате загружу кружочки с обзором изнутри #Португалия</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1268,62 +1997,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H98"/>
+  <dimension ref="A1:H179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3016.406" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4132.419" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -3565,50 +4294,1427 @@
       <c r="H97">
         <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>42758</v>
       </c>
       <c r="B98" t="s">
         <v>294</v>
       </c>
       <c r="C98" t="s">
         <v>295</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E98">
         <v>426</v>
       </c>
       <c r="F98">
         <v>4</v>
       </c>
       <c r="G98">
         <v>14</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>107199</v>
+      </c>
+      <c r="B99" t="s">
+        <v>297</v>
+      </c>
+      <c r="C99" t="s">
+        <v>298</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="E99">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>107200</v>
+      </c>
+      <c r="B100" t="s">
+        <v>300</v>
+      </c>
+      <c r="C100" t="s">
+        <v>301</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E100">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101">
+        <v>107201</v>
+      </c>
+      <c r="B101" t="s">
+        <v>303</v>
+      </c>
+      <c r="C101" t="s">
+        <v>304</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="E101">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
+        <v>107202</v>
+      </c>
+      <c r="B102" t="s">
+        <v>306</v>
+      </c>
+      <c r="C102" t="s">
+        <v>307</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="E102">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>107203</v>
+      </c>
+      <c r="B103" t="s">
+        <v>309</v>
+      </c>
+      <c r="C103" t="s">
+        <v>310</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="E103">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>107204</v>
+      </c>
+      <c r="B104" t="s">
+        <v>312</v>
+      </c>
+      <c r="C104" t="s">
+        <v>313</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="E104">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105">
+        <v>107205</v>
+      </c>
+      <c r="B105" t="s">
+        <v>315</v>
+      </c>
+      <c r="C105" t="s">
+        <v>316</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="E105">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>107206</v>
+      </c>
+      <c r="B106" t="s">
+        <v>318</v>
+      </c>
+      <c r="C106" t="s">
+        <v>319</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E106">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107">
+        <v>107207</v>
+      </c>
+      <c r="B107" t="s">
+        <v>321</v>
+      </c>
+      <c r="C107" t="s">
+        <v>322</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="E107">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>107208</v>
+      </c>
+      <c r="B108" t="s">
+        <v>324</v>
+      </c>
+      <c r="C108" t="s">
+        <v>325</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="E108">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>107209</v>
+      </c>
+      <c r="B109" t="s">
+        <v>327</v>
+      </c>
+      <c r="C109" t="s">
+        <v>328</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="E109">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>107210</v>
+      </c>
+      <c r="B110" t="s">
+        <v>330</v>
+      </c>
+      <c r="C110" t="s">
+        <v>331</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E110">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>107211</v>
+      </c>
+      <c r="B111" t="s">
+        <v>333</v>
+      </c>
+      <c r="C111" t="s">
+        <v>334</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="E111">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>107212</v>
+      </c>
+      <c r="B112" t="s">
+        <v>336</v>
+      </c>
+      <c r="C112" t="s">
+        <v>337</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="E112">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>107213</v>
+      </c>
+      <c r="B113" t="s">
+        <v>339</v>
+      </c>
+      <c r="C113" t="s">
+        <v>340</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="E113">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>107214</v>
+      </c>
+      <c r="B114" t="s">
+        <v>342</v>
+      </c>
+      <c r="C114" t="s">
+        <v>343</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E114">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>107215</v>
+      </c>
+      <c r="B115" t="s">
+        <v>345</v>
+      </c>
+      <c r="C115" t="s">
+        <v>346</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E115">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>107216</v>
+      </c>
+      <c r="B116" t="s">
+        <v>348</v>
+      </c>
+      <c r="C116" t="s">
+        <v>349</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="E116">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>107217</v>
+      </c>
+      <c r="B117" t="s">
+        <v>351</v>
+      </c>
+      <c r="C117" t="s">
+        <v>352</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="E117">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>107218</v>
+      </c>
+      <c r="B118" t="s">
+        <v>354</v>
+      </c>
+      <c r="C118" t="s">
+        <v>355</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E118">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>107219</v>
+      </c>
+      <c r="B119" t="s">
+        <v>357</v>
+      </c>
+      <c r="C119" t="s">
+        <v>358</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="E119">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>107220</v>
+      </c>
+      <c r="B120" t="s">
+        <v>360</v>
+      </c>
+      <c r="C120" t="s">
+        <v>361</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="E120">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>107221</v>
+      </c>
+      <c r="B121" t="s">
+        <v>363</v>
+      </c>
+      <c r="C121" t="s">
+        <v>364</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="E121">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>107222</v>
+      </c>
+      <c r="B122" t="s">
+        <v>366</v>
+      </c>
+      <c r="C122" t="s">
+        <v>367</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="E122">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>107223</v>
+      </c>
+      <c r="B123" t="s">
+        <v>369</v>
+      </c>
+      <c r="C123" t="s">
+        <v>370</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="E123">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>107224</v>
+      </c>
+      <c r="B124" t="s">
+        <v>372</v>
+      </c>
+      <c r="C124" t="s">
+        <v>373</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="E124">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>107225</v>
+      </c>
+      <c r="B125" t="s">
+        <v>375</v>
+      </c>
+      <c r="C125" t="s">
+        <v>376</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E125">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>107226</v>
+      </c>
+      <c r="B126" t="s">
+        <v>378</v>
+      </c>
+      <c r="C126" t="s">
+        <v>379</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="E126">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>107227</v>
+      </c>
+      <c r="B127" t="s">
+        <v>381</v>
+      </c>
+      <c r="C127" t="s">
+        <v>382</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="E127">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>107228</v>
+      </c>
+      <c r="B128" t="s">
+        <v>384</v>
+      </c>
+      <c r="C128" t="s">
+        <v>385</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="E128">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>107229</v>
+      </c>
+      <c r="B129" t="s">
+        <v>387</v>
+      </c>
+      <c r="C129" t="s">
+        <v>388</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="E129">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>107230</v>
+      </c>
+      <c r="B130" t="s">
+        <v>390</v>
+      </c>
+      <c r="C130" t="s">
+        <v>391</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="E130">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>107231</v>
+      </c>
+      <c r="B131" t="s">
+        <v>393</v>
+      </c>
+      <c r="C131" t="s">
+        <v>394</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="E131">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>107232</v>
+      </c>
+      <c r="B132" t="s">
+        <v>396</v>
+      </c>
+      <c r="C132" t="s">
+        <v>397</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E132">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>107233</v>
+      </c>
+      <c r="B133" t="s">
+        <v>399</v>
+      </c>
+      <c r="C133" t="s">
+        <v>400</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E133">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>107234</v>
+      </c>
+      <c r="B134" t="s">
+        <v>402</v>
+      </c>
+      <c r="C134" t="s">
+        <v>403</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="E134">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>107235</v>
+      </c>
+      <c r="B135" t="s">
+        <v>405</v>
+      </c>
+      <c r="C135" t="s">
+        <v>406</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="E135">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>107236</v>
+      </c>
+      <c r="B136" t="s">
+        <v>408</v>
+      </c>
+      <c r="C136" t="s">
+        <v>409</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="E136">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>107237</v>
+      </c>
+      <c r="B137" t="s">
+        <v>411</v>
+      </c>
+      <c r="C137" t="s">
+        <v>412</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E137">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>107238</v>
+      </c>
+      <c r="B138" t="s">
+        <v>414</v>
+      </c>
+      <c r="C138" t="s">
+        <v>415</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="E138">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>107239</v>
+      </c>
+      <c r="B139" t="s">
+        <v>417</v>
+      </c>
+      <c r="C139" t="s">
+        <v>418</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="E139">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>107240</v>
+      </c>
+      <c r="B140" t="s">
+        <v>420</v>
+      </c>
+      <c r="C140" t="s">
+        <v>421</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="E140">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>107241</v>
+      </c>
+      <c r="B141" t="s">
+        <v>423</v>
+      </c>
+      <c r="C141" t="s">
+        <v>424</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="E141">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>107242</v>
+      </c>
+      <c r="B142" t="s">
+        <v>426</v>
+      </c>
+      <c r="C142" t="s">
+        <v>427</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="E142">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>107243</v>
+      </c>
+      <c r="B143" t="s">
+        <v>429</v>
+      </c>
+      <c r="C143" t="s">
+        <v>430</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="E143">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>107244</v>
+      </c>
+      <c r="B144" t="s">
+        <v>432</v>
+      </c>
+      <c r="C144" t="s">
+        <v>433</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="E144">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>107245</v>
+      </c>
+      <c r="B145" t="s">
+        <v>435</v>
+      </c>
+      <c r="C145" t="s">
+        <v>436</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="E145">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>107246</v>
+      </c>
+      <c r="B146" t="s">
+        <v>438</v>
+      </c>
+      <c r="C146" t="s">
+        <v>439</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="E146">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>107247</v>
+      </c>
+      <c r="B147" t="s">
+        <v>441</v>
+      </c>
+      <c r="C147" t="s">
+        <v>442</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="E147">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>107248</v>
+      </c>
+      <c r="B148" t="s">
+        <v>444</v>
+      </c>
+      <c r="C148" t="s">
+        <v>445</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="E148">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>107249</v>
+      </c>
+      <c r="B149" t="s">
+        <v>447</v>
+      </c>
+      <c r="C149" t="s">
+        <v>448</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="E149">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>107250</v>
+      </c>
+      <c r="B150" t="s">
+        <v>450</v>
+      </c>
+      <c r="C150" t="s">
+        <v>451</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="E150">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>107251</v>
+      </c>
+      <c r="B151" t="s">
+        <v>453</v>
+      </c>
+      <c r="C151" t="s">
+        <v>454</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="E151">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>107252</v>
+      </c>
+      <c r="B152" t="s">
+        <v>456</v>
+      </c>
+      <c r="C152" t="s">
+        <v>457</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="E152">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>107253</v>
+      </c>
+      <c r="B153" t="s">
+        <v>459</v>
+      </c>
+      <c r="C153" t="s">
+        <v>460</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="E153">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>107254</v>
+      </c>
+      <c r="B154" t="s">
+        <v>462</v>
+      </c>
+      <c r="C154" t="s">
+        <v>463</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>107255</v>
+      </c>
+      <c r="B155" t="s">
+        <v>465</v>
+      </c>
+      <c r="C155" t="s">
+        <v>466</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E155">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>107256</v>
+      </c>
+      <c r="B156" t="s">
+        <v>468</v>
+      </c>
+      <c r="C156" t="s">
+        <v>469</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E156">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>107257</v>
+      </c>
+      <c r="B157" t="s">
+        <v>471</v>
+      </c>
+      <c r="C157" t="s">
+        <v>472</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="E157">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>107258</v>
+      </c>
+      <c r="B158" t="s">
+        <v>474</v>
+      </c>
+      <c r="C158" t="s">
+        <v>475</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="E158">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>107259</v>
+      </c>
+      <c r="B159" t="s">
+        <v>477</v>
+      </c>
+      <c r="C159" t="s">
+        <v>478</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E159">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>107260</v>
+      </c>
+      <c r="B160" t="s">
+        <v>480</v>
+      </c>
+      <c r="C160" t="s">
+        <v>481</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="E160">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>107261</v>
+      </c>
+      <c r="B161" t="s">
+        <v>483</v>
+      </c>
+      <c r="C161" t="s">
+        <v>484</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E161">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>107262</v>
+      </c>
+      <c r="B162" t="s">
+        <v>486</v>
+      </c>
+      <c r="C162" t="s">
+        <v>487</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="E162">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>107263</v>
+      </c>
+      <c r="B163" t="s">
+        <v>489</v>
+      </c>
+      <c r="C163" t="s">
+        <v>490</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E163">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>107264</v>
+      </c>
+      <c r="B164" t="s">
+        <v>492</v>
+      </c>
+      <c r="C164" t="s">
+        <v>493</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="E164">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>107265</v>
+      </c>
+      <c r="B165" t="s">
+        <v>495</v>
+      </c>
+      <c r="C165" t="s">
+        <v>496</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="E165">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>107266</v>
+      </c>
+      <c r="B166" t="s">
+        <v>498</v>
+      </c>
+      <c r="C166" t="s">
+        <v>499</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="E166">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>107267</v>
+      </c>
+      <c r="B167" t="s">
+        <v>501</v>
+      </c>
+      <c r="C167" t="s">
+        <v>502</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="E167">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>107268</v>
+      </c>
+      <c r="B168" t="s">
+        <v>504</v>
+      </c>
+      <c r="C168" t="s">
+        <v>505</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="E168">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>125114</v>
+      </c>
+      <c r="B169" t="s">
+        <v>507</v>
+      </c>
+      <c r="C169" t="s">
+        <v>508</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="E169">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>125115</v>
+      </c>
+      <c r="B170" t="s">
+        <v>510</v>
+      </c>
+      <c r="C170" t="s">
+        <v>511</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="E170">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>125116</v>
+      </c>
+      <c r="B171" t="s">
+        <v>513</v>
+      </c>
+      <c r="C171" t="s">
+        <v>514</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="E171">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>125117</v>
+      </c>
+      <c r="B172" t="s">
+        <v>516</v>
+      </c>
+      <c r="C172" t="s">
+        <v>517</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="E172">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>125118</v>
+      </c>
+      <c r="B173" t="s">
+        <v>519</v>
+      </c>
+      <c r="C173" t="s">
+        <v>520</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="E173">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>125119</v>
+      </c>
+      <c r="B174" t="s">
+        <v>522</v>
+      </c>
+      <c r="C174" t="s">
+        <v>523</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="E174">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>125120</v>
+      </c>
+      <c r="B175" t="s">
+        <v>525</v>
+      </c>
+      <c r="C175" t="s">
+        <v>526</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="E175">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>125121</v>
+      </c>
+      <c r="B176" t="s">
+        <v>528</v>
+      </c>
+      <c r="C176" t="s">
+        <v>529</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="E176">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>125122</v>
+      </c>
+      <c r="B177" t="s">
+        <v>531</v>
+      </c>
+      <c r="C177" t="s">
+        <v>532</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="E177">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>125123</v>
+      </c>
+      <c r="B178" t="s">
+        <v>534</v>
+      </c>
+      <c r="C178" t="s">
+        <v>535</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="E178">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>125124</v>
+      </c>
+      <c r="B179" t="s">
+        <v>537</v>
+      </c>
+      <c r="C179" t="s">
+        <v>538</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="E179">
+        <v>536</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">