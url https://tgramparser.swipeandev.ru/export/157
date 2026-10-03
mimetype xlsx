--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -591,50 +591,68 @@
     <t>18.09.24 07:05</t>
   </si>
   <si>
     <t>t.me/neobjatnaya/1870</t>
   </si>
   <si>
     <t>Вы были когда-нибудь в настоящем путешествии? В таком, чтобы дух захватывало. Чтобы постоянно новые открытия и голова кружилась от преодоления и восхищения одновременно. А может быть, только мечтаете о таком? Если так, начните ухаживать за своей мечтой. Как это сделать? Подпишитесь на канал путешественника и основателя RussiaDiscovery Вадима Мамонтова и делайте маленькие шаги к ней: знакомьтесь с маршрутами, вдохновляйтесь историями, смотрите видео. И очень скоро мечта ответит вам взаимностью. Следите за путешествиями других, чтобы осуществить свои мечты! ‼️Завораживающее зрелище с носа огромного ледокола, горбатые киты на Чукотке, удивительная встреча с белой медведицей и ее малышом - все это и не только вы найдете на канале Вадима по ссылке Мамонтов маршрут</t>
   </si>
   <si>
     <t>17.09.24 07:05</t>
   </si>
   <si>
     <t>t.me/neobjatnaya/1869</t>
   </si>
   <si>
     <t>Бурсоль, Розовое озеро – такие названия имеет Бурлинское озеро 🌊 Бурлинское озеро известно старинным соляным промыслом и приятным розовым цветом. Озеро мелководное, поэтому здесь с легкостью можно сделать зрелищные фотографии Это соленое озеро бессточное, а плотность воды здесь выше, чем на Мертвом море. Общая минерализация составляет 253 г/л, что позволяет озеру не замерзать даже в морозные зимы 📍Алтайский край, м/о Славгород, пгт Бурсоль 53.146654, 78.406869 📹: makhorov #красивые_места Необъятная | Путешествия</t>
   </si>
   <si>
     <t>16.09.24 07:06</t>
   </si>
   <si>
     <t>t.me/neobjatnaya/1868</t>
   </si>
   <si>
     <t>Гранд Макет Россия🇷🇺 📍Санкт-Петербург, ул.Цветочная 16Л Экспозиция музея – самый большой макет России в мире площадью 800 квадратных метров, который является художественным воплощением образа нашей страны: от ее Дальневосточных рубежей до «янтарного» побережья Балтийского моря. 🌒 Каждые пятнадцать минут с востока на запад над макетом надвигается ночь, для имитации которой задействовано почти 800 000 светодиодов. Факты в цифрах: 🔹115000 жителей макета 🔹214 движущихся а/м 🔹34000 деревьев 🔹2500 м ж/д полотна 🔹250 поездов 🔹2,3 млн светодиодов 👫 Кстати, любой желающий может оставить заявку на размещение своего героя на макете и событие с ним связанное. Заявки рассматриваются в течении 3 дней. 📊 Так же возможно разместить рекламу своей компании. На макете уже реализованы рекламные проекты для компаний: Газпром Нефть Шельф, РосАтом, МегаФон, СберБанк, Альфа-Банк, Улыбка Радуги, Campina, McDonald's, Лента, Императорский Фарфоровый завод, Беатон, ЦДС, Додо Пицца и многих других. Гранд макет это место, где любой взрослый может почувствовать себя ребенком, наблюдая за тем, как «кипит жизнь» в миниатюрной России! 💳Цена входа: Взрослый: 860 р. Детский: 540 р. Вся информация взята на сайте «Гранд Макет Россия» Необъятная | Путешествия</t>
+  </si>
+  <si>
+    <t>12.09.26 23:20</t>
+  </si>
+  <si>
+    <t>t.me/neobjatnaya/2276</t>
+  </si>
+  <si>
+    <t>КАРЕЛИЯ. ОСТРОВ КОЙОНСААРИ и ХИЙТОЛЬСКИЕ СКАЛЫ Совместно с @ehalatelega и ребятами съездили одним днём в Карелию — погулять по природным достопримечательностям! 🌿 Погода была по-осеннему прекрасной: приятно прохладно, свежо и, главное, без дождя. По пути заехали на Хийтольские скалы — полюбовались видами осенней Карелии с высоты скалистых обрывов. 🍂 А дальше отправились гулять на остров Койонсаари, который ещё называют «райским островом». Такое название вполне оправдано: песчаные пляжи и красивые виды действительно напоминают картинку из рекламы «Баунти». 🏝️ Остров соединён с большой землёй небольшим перешейком, поэтому добраться до него пешком не составляет труда. А вот дорога к началу маршрута — отдельное приключение 😄 Приходилось ехать по принципу: чем выше скорость — тем меньше чувствуются ямы. Для посещения острова необходимо оплатить вход на территорию национального парка «Ладожские шхеры» и при проходе на остров предъявить разрешение с QR-кодом. 📍 Для самостоятельной поездки: вбиваете названия этих мест в навигатор и смело едете исследовать Карелию! #колонка_автора #красивые_места Необъятная | Путешествиям</t>
+  </si>
+  <si>
+    <t>26.05.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/neobjatnaya/2266</t>
+  </si>
+  <si>
+    <t>Расписание летних туров. Сезон 2026. Териберка+Ловозерские тундры Даты: 12.06-14.06 (мест: 2) Териберка+Хибины Даты: 27.06-29.06 (мест нет) 03.07-05.07 (мест нет) 17.07-19.07 (мест: 7) 31.07-02.08 (мест: 7) 14.08-16.08 (мест: 2) 29.08-31.08 (мест: 7) На тур 12-14 июня действует скидка 10% Во всем вопросам писать в л.с. Администратору группы. Необъятная | Путешествия</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -956,59 +974,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H63"/>
+  <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2752.185" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -2499,50 +2517,84 @@
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>42661</v>
       </c>
       <c r="B63" t="s">
         <v>190</v>
       </c>
       <c r="C63" t="s">
         <v>191</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E63">
         <v>635</v>
       </c>
       <c r="F63">
         <v>14</v>
       </c>
       <c r="G63">
         <v>30</v>
       </c>
       <c r="H63">
         <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>107197</v>
+      </c>
+      <c r="B64" t="s">
+        <v>193</v>
+      </c>
+      <c r="C64" t="s">
+        <v>194</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="E64">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>107198</v>
+      </c>
+      <c r="B65" t="s">
+        <v>196</v>
+      </c>
+      <c r="C65" t="s">
+        <v>197</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="E65">
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">