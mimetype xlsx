--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="834">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1029">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2514,50 +2514,635 @@
     <t>Пробовать новое - путь к вечной молодости 😉❤️ На выставке «Русский дом» я для себя попробовала сразу две новых роли. Я брала интервью и вела игру квиз. 2 часа подряд я разговаривала по 10 минут с разными людьми, спрашивала их про выставку, про них самих. Я очень люблю задавать вопросы, но под конец второго часа мозг мой немного поплыл 😂 я стала сомневаться не задаю ли я по второму кругу вопросы этому человеку? Мне понравилось, моим гостям тоже 😉 многие говорили, что даже во время разговора не замечали камеру. На квиз меня пришли поддержать друзья. Это было очень ценно! Найти нашу площадку с играми было сложно. Все кто дошел- герои! До этого я только играла в квизы, а тут нужно было самой придумать вопросы, собрать слайды с вопросами и ответами ( 80 слайдов всего то 😂 👀) Получилось 5 блоков от 5 до 10 вопросов в каждом. На игре было не много человек и мы разделились на 2 команды. И победила дружба 😉 команды набрали одинаковое количество баллов. Все молодцы! Можете тоже проверить себя и ответить на вопросы про города России. Спасибо Юлии Шинкоренко которая всегда легко организует движ и зовёт меня, а я за любой кипишь 😂😂 Продолжить на канале викторину про города? #квиз #русскийДом Дизайнёр на чемоданах</t>
   </si>
   <si>
     <t>19.09.25 06:00</t>
   </si>
   <si>
     <t>t.me/kozukova_evgenia/1634</t>
   </si>
   <si>
     <t>Продолжаем тур по баням Москвы. Павелецкие бани. Тур закончен 😂 можно больше никуда не ходить)) вы не поверите, но нам здесь понравилось все! Отличная парилка. В 3х часовой сеанс попадает одно общее парение. Общее парение выглядит так. Мы ложились на лавки и нас обдували огромным веером. Мне очень понравилось. В остальное время ты приходить парится когда тебе удобно. Просишь только банщицу поддать пара и она без закатывания глаз и вздохов его поддает, уточняя любишь ли ты посильнее или уже достаточно. Интерьер бани и зоны отдыха- вне конкуренции. Уютно, удобно и красиво. Мой дизайнер ликовал внутри меня. Смотрите мой небольшой фото отчет Я поехала на машине, еле нашла парковку. Из-за ремонта дорог рядом парковки нет. Больше не поеду так. От метро 10 минут. Лучше на метро или на такси добираться. При нас народу было не много, но персонал рекомендует билеты покупать заранее на сайте, будет обидно дойти до бань и не попасть туда)) Стоимость размещу в первом комментарии. Теперь я знаю что мне можно дарить- подарочный сертификат Павелецкие бань. И больше мне ничего не надо 😉 Еще подборка ➡️Аквапарк Карибия ➡️Баня с видом на Живописный мост ➡️Бани 1 часть Воронцовские и Селезневские ➡️Баня с историей Хлудовская ➡️SPA-комплекс GREMM на Янгеля ➡️ Термоленд Внуково #идите_в_баню #баниМосквы Дизайнёр на чемоданах</t>
   </si>
   <si>
     <t>19.09.25 05:52</t>
   </si>
   <si>
     <t>t.me/kozukova_evgenia/1629</t>
   </si>
   <si>
     <t>17.09.25 05:34</t>
   </si>
   <si>
     <t>t.me/kozukova_evgenia/1628</t>
   </si>
   <si>
     <t>Для тех кто спрашивает как найти время для путешествий - попрыгайте 😂😂 Комментарии встречаются нецензурные, но смешные А если серьезно, то я считаю что для путешествий главное-желание. Деньги нужны, но не в таком количестве в каком вы думаете оправдывая себя, что сидите дома. Можно поехать в соседний город и это уже будет приключение, сходить в музей в своем городе и удивиться тому, что вам там расскажут. Любопытство и жажда жизни подскажет вам маршрут на карте 😉 Дизайнёр на чемоданах</t>
+  </si>
+  <si>
+    <t>12.09.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2085</t>
+  </si>
+  <si>
+    <t>«Трудно быть Богом» Вчера еле остановилась на 3 серии Действие разворачивается в далёком будущем. Земляне из Института экспериментальной истории тайно наблюдают за цивилизациями, которые находятся на более ранних этапах развития. Главный герой — земной историк Антон, который под именем дона Руматы Эсторского живёт в средневековом королевстве Арканар. По правилам миссии наблюдателям запрещено вмешиваться в ход истории, но в Арканаре начинается жестокая охота на учёных, поэтов и ремесленников — и Румата оказывается перед мучительным выбором между соблюдением правил и спасением людей. Подбешивали не логичные действия главного героя Антона, а все остальное понравилось. Прекрасные костюмы, очень проработанная вселенная. Немного напомнило фильм «Дюна» а мы его любим Я очень редко смотрю сериалы, а здесь зашло 🫶🫶 захотелось прочитать книгу. Уже сейчас жалко, что серий только 10 😂 и что вышли еще не все. Придется ждать Смотрели? Как вам? #кино #что_посмотреть Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>11.09.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2084</t>
+  </si>
+  <si>
+    <t>Сегодня #рубрика_обс что мне советовали, я попробовала и теперь вам рассказываю. Если посмотреть мою коллекцию пятновыводителей, можно подумать что в этом доме живут хрюшки, но эти хрюшки чистые, без пятен на одежде. У каждого пузырька своя задача, если не справляется один поможет второй, пятый , десятый (под конец всегда идет мусорное ведро, оно отлично скрывает следы моих химических экспериментов) Первое Спрей пятновыводитель кислородный- спасает от грязных воротничков и манжет. Второе и третье кислородные отбеливатели. Их заливаешь кипятком. Я обычно так замачиваю кухонные полотенца. Четвертое карандаш чудо-очиститель. Пятое салфетки . Очень удобно брать их в путешествия. Шестое и седьмое купила недавно по рекомендации ОБС. Тестирую. Нравится. Как раньше наши мамы справлялись одной белизной и хозяйственным мылом 😂😂 🤷‍♀️🤷‍♀️🤷‍♀️ Как вы справляетесь с пятнами? Мне же мало 😂 хочу дополнить коллекцию Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>06.09.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2076</t>
+  </si>
+  <si>
+    <t>Новоспасский монастырь. Ура! У меня получилось попасть сюда на экскурсию. Расскажу что узнала. Один из древнейших монастырей в Москве. Еще до того как Романовы стали правящей династией, здесь уже была усыпальница представителей их боярского рода. Вот почему после их воцарения, монастырь особо щедро одаривается. По указу Михаила Фёдоровича в 1640–1642 годах деревянную крепостную стену заменили на каменную. На месте старого собора в 1645 году строится новый каменный Спасо-Преображенский собор. Одна из причин масштабной перестройки -желание разместить под сводами храма усыпальницу царского рода.  Позже, при Петре I, собор украсили росписями, а в 1717 году по приказу царя отлили огромный колокол весом в 1100 пудов При императрице Екатерине II монастырь лишился всех поместий, и его благосостояние пошло на спад. Оно то и понятно, в нее от Романовых ничего не было, кроме фамилии. В 1812 году в монастырь приходят французы. Гробницы разграблены, колокола разбиты, монастырь сожжен. Только восстановились после их нашествия, и началась революция. В 1918 году монастырь закрыли. На его территории сначала устроили концентрационный лагерь (Новоспасский называют первым «расстрельным» монастырём в Москве), а в 1920-х годах часть площадей занял Второй женский исправительный дом. Экскурсовод рассказывал, что почему то по ночам женщин заставляли вскрывать гробницы и искать драгоценности. (видимо,то что не украли французы) потом эти женщины видели призраков и сходили с ума. Возвращение к религиозной жизни началось в конце 1980-х — начале 1990-х годов. Страшно представить в каком виде монастырь достался реставраторам. Грязь, разруха, кости из склепов все в одной куче. Видя его красоту сегодня, передаю низкий поклон всем кто вернул монастырю прежнее величие. Особая благодарность нашему экскурсоводу Ольге Владимировне. 4,5 часа мы были погружены в рассказы про историю и религию. Это дар так интересно рассказывать. Обязательно вернусь сюда еще на другие экскурсии. И видимо пойду одна, мне понравилось слушать экскурсию не видя вопрос в глазах домочадцев «А что так долго? Скоро конец?» Записаться на экскурсию можно на сайте. Да не обязательно экскурсия, просто прийти посидеть здесь - уже благодать! На территории очень красивая трапезная 😉 огромные окна смотрят на колокольню, а ты внутри сидишь и уплетаешь монастырскую выпечку 🫶 И обязательно возьмите из дома платок, не надейтесь как я на платки у входа, из там нет. Я купила новый 🫶 Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>05.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2075</t>
+  </si>
+  <si>
+    <t>Временный пост для самых смелых Сегодня в субботу 5 сентября в 11-00 будет экскурсия в Крутицкое подворье. На улице дождь но я собираюсь. Если есть желание пишите в личку. Можно присоединиться Цена 1000 руб. Оплата по месту наличными</t>
+  </si>
+  <si>
+    <t>26.08.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2074</t>
+  </si>
+  <si>
+    <t>Лето для блога прошло на расслабоне. Как поет Олег Митяев «не болит ничего и не пишется» Раз не пишется, подумала я, то и отдохну ❤️❤️ Осень я люблю. Почему-то в сентябре меня всегда накрывает энергией и планами. Не зря наши предки отмечали Новый год в сентябре. Для меня осень начало нового цикла. Хорошо отдохнули и пора поработать 😉 Не люблю публичное подведение итогов в блогах. Поэтому сегодня без них 😉🤣 Я больше за взгляд вперед и кучу планов. Про лето скажу коротко- было классно! Поделюсь одним сокровищем из планов. Мне мой парикмахер Оля подсказала сайт с невероятными экскурсиями. От нее я вообще узнаю очень много интересных книг и событий. Если она перейдет работать на другой конец города я все равно буду к ней ездить, иначе с кем я еще во время стрижки поговорю о прекрасном. По совету Оли я хочу попасть и в Новоспасский монастырь и в Крутицкое подворье. Везде хочу 😆 Посмотрите сайт Паломнической службы Новоспасского монастыря https://novospassky-palomnik.ru там столько интересных экскурсий Еще из интересного хочу запланировать Культпоход в городок художников на Масловке. Ближайшая дата уже 29 августа Если хотите присоединиться к окультуриванию пишите в личку. Я люблю компании Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>11.08.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2073</t>
+  </si>
+  <si>
+    <t>Где то в Суздале в это время … Крутится пластинка, по глади воды скользит Сап… Лето продолжается! Вы еще успеете насладиться им. Делитесь фото своего лета в комментариях 🫶 О Суздале ❤️ Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>08.08.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2072</t>
+  </si>
+  <si>
+    <t>«Алиса, включи гимн России»- сказал сегодня кто то под нашими окнами в 2 часа ночи 😂😂 Только утром вспомнила, что видела это прикол в интернете. Ночью я неслась в другую комнату и не понимала к чему этот патриотизм. Летом окна у многих открыты, возможно я была не одна в доме кто слушал сегодня «Славься отечество» Интересно, можно запретить Алисе включать по ночам песни? Будем экспериментировать. Выключать Алису на ночь не хочется. #о_личном Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>04.08.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2067</t>
+  </si>
+  <si>
+    <t>Праздник огурца в Суздале Давно слышали и все хотели приехать посмотреть, что же это такое. Приехали, но посмотреть на праздник так и не удалось. Ну ооочень много людей тоже приехало в этот день в Суздаль. В Музее деревянного зодчества проходило основное мероприятие, но с собаками туда не пускают, да и по отзывам особо делать там было не чего 🤷‍♀️ толпа людей была везде. Город меньше мы любить все равно не стали. Вырвались из толпы и прекрасно погуляли по окрестностям. Для себя поняли - лучше приезжать не на такие мероприятия. Из новых ресторанов посетили Сыродельню ул. Ленина, 63А, в Гостином дворе Рады были этому месту 2 раза, первый когда нам сказали, что могут нас посадить, после пары отказов в других ресторанах, а второй раз, когда попробовав их вкусные блюда. Остановились ночевать мы под Владимиром. В гостинично-ресторанном комплексе Русская деревня Приятное место. Из плюсов: ❤️Большая территория. Рядом лес, где можно прогуляться. ❤️Номера располагаются в домиках в русском стиле, которые стоят вокруг пруда. ❤️И номера и территория нам очень понравились ❤️ Вкусный завтрак. Шведский стол ❤️Здесь хорошо провести мероприятие юбилей или свадьбу. Ресторан рассчитан на большое количество гостей. Для нас это был скорее минус, так как нам хотелось нашей маленькой компанией отметить день рождения племянника. Громкая музыка и танцующие пьяные люди не входили в наши планы 🤷‍♀️ Из минусов: 💚Располагается комплекс не далеко от трассы, гул дороги не умолкал. 💚Из-за того что при нас ресторан обслуживал и свадьбу и юбилей, нам очень долго несли еду, в итоге часть вообще не донесли 🤪 поэтому если решите здесь остановиться, планируйте питаться в другом месте. 💚Смутило окно в душевой 😂 без возможности его прикрыть шторой. Прикрыли полотенцем 😉 не удобно как то было демонстрировать себя в неглиже всем посетителям комплекса. Все равно поездка была великолепной. Мы погуляли по любимому Суздалю, поздравили нашего племянника с днем рождения, в эти дни было много улыбок и солнца! #суздаль #нашешиловпопе Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>03.08.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2062</t>
+  </si>
+  <si>
+    <t>Праздник огурца в Суздале Давно слышали и все хотели приехать посмотреть, что же это такое. Приехали, но посмотреть на праздник так и не удалось. Ну ооочень много людей тоже приехало в этот день в Суздаль. В Музее деревянного зодчества проходило основное мероприятие, но с собаками туда не пускают, да и по отзывам особо делать там было не чего 🤷‍♀️ толпа людей была везде. Город меньше мы любить все равно не стали. Вырвались из толпы и прекрасно погуляли по окрестностям. Для себя поняли - лучше приезжать не на такие мероприятия. Из новых ресторанов посетили Сыродельню ул. Ленина, 63А, в Гостином дворе Рады были этому месту 2 раза, первый когда нам сказали, что могут нас посадить, после пары отказов в других ресторанах, а второй раз, когда попробовали их вкусные блюда. Остановились ночевать мы под Владимиром. В гостинично-ресторанном комплексе Русская деревня Приятное место. Из плюсов: ❤️Большая территория. Рядом лес, где можно прогуляться. ❤️Номера располагаются в домиках в русском стиле, которые стоят вокруг пруда. ❤️И номера и территория нам очень понравились ❤️ Вкусный завтрак. Шведский стол ❤️Здесь хорошо провести мероприятие юбилей или свадьбу. Ресторан рассчитан на большое количество гостей. Для нас это был скорее минус, так как нам хотелось нашей маленькой компанией отметить день рождения племянника. Громкая музыка и танцующие пьяные люди не входили в наши планы 🤷‍♀️ Из минусов: 💚Располагается комплекс не далеко от трассы, гул дороги не умолкал. 💚Из-за того что при нас ресторан обслуживал и свадьбу и юбилей, нам очень долго несли еду, в итоге часть вообще не донесли 🤪 поэтому если решите здесь остановиться, планируйте питаться в другом месте. 💚Смутило окно в душевой 😂 без возможности его прикрыть шторой. Прикрыли полотенцем 😉 не удобно как то было демонстрировать себя в неглиже всем посетителям комплекса. Все равно поездка была великолепной. Мы погуляли по любимому Суздалю, поздравили нашего племянника с днем рождения, в эти дни было много улыбок и солнца! #суздаль #нашешиловпопе Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>01.08.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2061</t>
+  </si>
+  <si>
+    <t>С удовольствием сходила с сыном и подругой. Благодарю Олю за рекомендацию https://t.me/OlgaDarti она плохого не посоветует 😉 Так зацепило, что пойду еще раз. Теперь с мужем 🫶</t>
+  </si>
+  <si>
+    <t>01.08.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2055</t>
+  </si>
+  <si>
+    <t>#искусство_вдохновляться Событие, которое нельзя пропустить, особенно визуальным эстетам: В эти дни в кинотеатрах показывают легендарное «Запределье» Тарсема Сингха. Из важного: Фильм восстановлен в 4К под руководством самого режиссёра. Кроме того, в новую версию вернули несколько сцен, вырезанных из прежнего прокатного монтажа, а также вступительный титр «Однажды в Лос-Анджелесе», который сразу задаёт фильму интонацию современной взрослой сказки. Смотреть обязательно каждому, кто интересуется культурой и искусством, и особенно тем, кто работает в сфере создания визуального контента. Это классика для развития насмотренности, вкуса и умения видеть, как рождается сильный визуальный образ. И это тот случай, когда фильм действительно стоит смотреть только на большом экране. Иду во вторник, 21 июля в Октябрь. Увидимся в кинозале? 🎥🎞️ Трейлер фильма - в комментарии.</t>
+  </si>
+  <si>
+    <t>31.07.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2054</t>
+  </si>
+  <si>
+    <t>Еще одно место в Москве куда стоит сходить. Эйфория на Новом Арбате Мы получили такое удовольствие! Камера не передаёт всей красоты, что встречает посетителей. Это надо видеть своими глазами. Хочется сказать: «Радуешься, как в детстве», — но моё детство было точно не таким ярким 😂. Мы радовались другим вещам, и от этого оно не стало хуже. Просто оно было другое. Сейчас детям сложно объяснить, что джинсы могут быть подарком на день рождения, а обладатель жвачки «Турбо» был во дворе самым крутым парнем. Поделитесь в комментариях чему радовались в детстве вы? В «Эйфории» я восхищалась каждой комнате — яркой и необычной. Одно жалко: под конец хочется ещё продолжения — ходить и удивляться хоть ещё весь день, а всё уже посмотрел. PS: Все комнаты показывать не буду, что бы Вам было чему удивляться. Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>29.07.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2053</t>
+  </si>
+  <si>
+    <t>Сходила на пробное занятие по зумбе. Это такая танцевальная фитнес‑программа. Ты вроде просто танцуешь, но при этом ещё и делаешь упражнения. В интернете обещали удовольствие и позитив. Благо на тренировке, кроме тренера и меня, больше никого не было. Смеяться над собой могла только я 😉 Пока я смотрела, как танцует тренер, мне всё нравилось, но глаз невольно выцеплял фигуру, двигающуюся нелепо рядом, — и этой фигурой была я 😂😂. Я честно пыталась повторять все движения, но в какой‑то момент понимала, что тело начинает выдавать то, чему научилось ещё на школьных дискотеках в девяностые. «Так могу, остальное не просите», — говорило мне тело, и получалось, что тренер танцевал под латинос, а я плясала под «Дискотеку Авария». Очень понравилось хлопать в ладоши и топать ногами: здесь, видимо, мозг углядел знакомые движения из детского сада. Не могу его винить, так как танцевальным опытом я не могу похвастаться, и он в этот час доставал из памяти всё, что мог, буквально скреб по сусекам. Прочитала где‑то, что танцы хорошо развивают мозг. В моём случае, чувствую, связь «мозг — руки», «мозг — ноги» уже утрачена. Руки работали всегда отдельно от ног и вместе дружить отказывались. Тренер в конце тренировки меня убеждал, что первый раз не получается ни у кого. Надеюсь, все новички, как я, половину тренировки думали: «Зачем я сюда пришла?», а вторую половину уговаривали себя дать‑таки ещё шанс танцам войти в твою жизнь. Удовольствие, которое было обещано, я не получила, так как внимание было сосредоточено на том, чтобы не умереть и хоть как‑то повторять движения. Надеюсь, после пары занятий, когда я выучу хотя бы пару связок, я начну кайфовать от самого танца. P. S. На пробное занятие по стрипластике пока решила не ходить: с моим критическим отношением к себе и острым чувством юмора поберегу пока свою психику 😂😂. Ну правда, где я и где пока пластика! Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>29.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2052</t>
+  </si>
+  <si>
+    <t>Сходила на пробное занятие Зумба. Это такая танцевальная фитнес-программа. Ты вроде просто танцуешь, но при этом еще и делаешь упражнения. В интернете обещали удовольствие и позитив. Благо на тренировке кроме тренера и меня больше никого не было. Смеяться над собою могла только я 😉 Пока я смотрела как танцует тренер мне все нравилось, но глаз невольно выцеплял фигуру двигающуюся нелепо рядом и этой фигурой была я 😂😂 Я честно пыталась повторять все движения, но в какой то момент понимала что тело начинает выдавать то чему научилось еще на школьных дискотеках в девяностые. «Так могу, остальное не просите»- говорило мне тело и получалось, что тренер танцевал под латинос, я плясала под «Дискотеку Авария» Очень понравилось хлопать в ладоши и топать ногами, здесь видимо мозг углядел знакомые движения из детского сада. Не могу его винить, так как танцевальным опытом я не могу похвастаться и он в этот час доставал из памяти все что мог, буквально скреб по сусекам. Прочитала где то что танцы хорошо развивают мозг. В моем случае, чувствую, связь мозг-руки, мозг-ноги уже утрачена. Руки работали всегда отдельно от ног и вместе дружить отказывались. Тренер в конце тренировки меня убеждал, что первый раз не получается ни у кого. Надеюсь все новички как я половину тренировки думали «зачем я сюда пришла», а вторую половину уговаривали себя дать таки еще шанс танцам войти в твою жизнь. Удовольствие, которое было обещано, я не получила так как внимание было на том что бы не умереть и хоть как то повторять движения. Надеюсь после пары занятий, когда я выучу хотя бы пару связок, я начну кайфовать от самого танца. PS На пробное занятие по стрипластике пока решила не ходить, с моим критическим отношением к себе и острым чувством юмора, поберегу пока свою психику 😂😂 ну правда, где я и где пока пластика Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>27.07.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2048</t>
+  </si>
+  <si>
+    <t>Стены «Атриума» у Курского вокзала — это не просто фасады, а настоящий музей стрит-арта. В 2018 году здесь стартовал арт‑проект ARTRIUM — и за несколько месяцев торговый центр превратился в площадку для звёзд мирового уличного искусства. Кто расписывал? Команда получилась по-настоящему международной: ❤️Покрас Лампас — куратор проекта и автор каллиграффити в пешеходном тоннеле между ТЦ и вокзалом. В его работе — цитаты Малевича, Кандинского и Маяковского. ❤️Фелипе Пантоне — создал масштабную композицию на боковой стене здания. ❤️Бен Эйн — оставил фирменный леттеринг на задней стене: там дважды написано слово «Москва». ❤️Тристан Итон — расписал целую башню: в центре триптиха — космонавт, а вокруг него — коллаж из золотых цепей, Мэрилин Монро и собора Василия Блаженного. Художник вкладывал в работу идею дружбы России и США. ❤️Хариф Гузман — его работы можно найти на въездной группе подземной парковки: образы женщин, неформалов и вымышленных героев. ❤️WK Interact — ещё один участник международной команды. Получилось яркое сочетание стилей: от шрифтовых экспериментов до сложных коллажей и социальных метафор. Проект показал, как современное искусство может оживить городское пространство. Сегодня выбираем метафорическую карту на неделю из росписей стен этой галереи под открытым небом 🫶 ищем скрытые смыслы для себя Какая досталась вам? Где : Москва, ул. Земляной Вал, 33. #Атриум #СтритАрт #Москва #СовременноеИскусство #ARTRIUM Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>22.07.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2047</t>
+  </si>
+  <si>
+    <t>Вы только посмотрите что вытворяют 👀👀 Как думаете она правда играла на скрипке при этом? #прогулки_по_москве Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>21.07.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2046</t>
+  </si>
+  <si>
+    <t>А сад — это вообще про растения? Хороший сад начинается не с газона и гортензий, а с вопросов: как вы будете здесь жить, куда уйдёт вода после ливня, каким пространство станет через десять лет и почему одни решения работают, а другие требуют постоянных переделок. 25 июля на выставке Open Village пройдёт встреча «Открыто о ландшафте». Архитекторы, дизайнеры и инженеры обсудят рельеф, дренаж, природные растения, малые сады, ошибки дорогих проектов и связь красоты с повседневным удобством. После выступлений разговор продолжится в экспертной гостиной, где можно будет задать вопросы о своём участке. Без универсальных рецептов — зато с практическим опытом и идеями, после которых на сад начинаешь смотреть иначе. Регистрация по ссылке - https://openvillage.ru/dlya-biznesa/biznes-meropriyatiya/otkryto-o-landsafte/ До встречи 25 июля на «Открыто о ландшафте».</t>
+  </si>
+  <si>
+    <t>03.07.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2037</t>
+  </si>
+  <si>
+    <t>Знаю многие советуют мой блог своим знакомым со словами: «Посмотри, там есть готовые маршруты» Сама пользуюсь своими подборками и отправляю их друзьям 😉 когда они спрашивают куда мы ходили в поездке Давно собиралась сделать подборку постов про Питер. Ура! Получилось 🫶 Где поесть Подборка 1 Наши весенние маршруты Мы же на ты Что посмотреть Музей Эрарта Эрарта весной Музей Фаберже Загадка из музея Фаберже Прогулка по крышам и парадным Ботанический сад Где остановиться Самая красивая квартира Питера Отель Гельвеция Отель Мартин Подборка будет пополняться, потому что Питер- это любовь 🫶 Посмотрите еще подборки на канале: Москва Города золотого кольца Калининградская область Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>03.07.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2036</t>
+  </si>
+  <si>
+    <t>Чуть не забыла рассказать про классный ресторан в Питере, где мы завтракали во время нашей поездки весной. Недалеко от Московского вокзала. По питерский уютно и нереально вкусно ❤️ Сохраняйте на память и лучше бронируйте столик заранее 😉 Мы Же на Ты ул. Марата, 10, Санкт-Петербург Работают с 10 до 23 #нашешиловпопе Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>26.06.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2031</t>
+  </si>
+  <si>
+    <t>Помните это слово — «занято»? Не статус в мессенджере. Не «недоступен». А именно то самое — короткие гудки, которые ты слушал и слушал, не вешая трубку, просто потому что... ну вдруг. Телефонная книжка - это ритуал. Потрёпанная, с загнутыми уголками, с именами, написанными разными ручками в разные годы. Некоторые обведены — чтобы не потерять. Некоторые номера зачёркнуты — человек переехал и сменил номер. А что зачеркивали когда самого человека не стало? Грустно зачеркивать имя… Мы помнили номера наизусть. Мамин. Бабушкин. Лучшего друга. Это было что-то интимное — носить чужой номер в голове, как маленький ключ от чужой жизни. Ты мог быть недоступен из-за неправильно положенной трубки или вклиниться случайно в чужой телефонный разговор и немножко его подслушать 😉 Сегодня эти серёжки в виде дискового телефона лежат на старой записной книжке — как маленький памятник целой эпохе к которой мы по спирали телефонного провода можем легко вернуться 😂😂 еще пара глобальных отключений связи и пойдем писать заявку на подключение стационарного номера. Поэтому не будет сильно ностальгировать по прошедшему времени. Концепция сережек создавалась во время практики в лаборатории VERLAB Концепт готов к реализации. Я к сотрудничеству. Пишите. Воплотим идею в жизнь. Женя, мы купили квартиру Канал в МАКС</t>
+  </si>
+  <si>
+    <t>16.06.26 03:06</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2026</t>
+  </si>
+  <si>
+    <t>В отпуск мы поехали с Джимми. Это была первая наша дальняя поездка с собакой. Мы как неопытные собаководы конечно же переживали, думая как все пройдет. В машину мы купили кресло-перевозку для собак и он ехал в ней как король. Вообще с появлением собаки в твою жизнь приходит много приблуд такого плана )) переноски, перевозки, лизательные и нюхательные коврики… Раньше эту грань мира мы не замечали. Теперь собак я вижу повсюду 😂 Оказывается, очень много людей путешествуют с собаками, мы встретили одну даже на Инзерских зубчатках. Дорогу Джимми перенес отлично, но первый отель, где мы остановились преподнес сюрприз. У нас из номера был выход на террасу и тут у пса был шок. Ему теперь надо было охранять не только входную дверь, но и выход на террасу. Он лаял на всех кто проходил мимо и даже иногда на нас)) Вечером он так утомился сидеть и охранять, что сидя в позе охранника уснул и упал 😂😂 История продолжилась в Башкирии. Мы спали в комнате папы. 1,5 года после его ухода там никто не ночевал. Было очень волнительно, я думала может приснится папа. Но жизнь внесла свои коррективы 😂 Джимми лаял всю ночь на любой скрип и мне было не до волнений, была задача не прибить собаку. Благо мы нашли в Стерлитамаке хорошего инструктора и она нам подсказала что надо сделать что бы он не лаял ночью. Оказалось все просто, мы надели на него ошейник и каждый раз когда он лаял надо было дергать поводок. После первой такой ночи лай прекратился. Но на ночь ошейник мы пока оставили. Самый большой минус при путешествии с собакой- это то что не в каждом отеле ты теперь можешь остановиться(( и даже если при поиске выдает, что здесь можно с животными, лучше звонить и еще раз это подтверждать. У нас был случай, после звонка только стало понятно, что с собакой можно, но не в номере где мы планировали (за 6500 руб) а в доме за 28000 руб 👀👀, а нигде на сайте этой информации нет 🤷‍♀️ Может среди читателей есть опытные путешественники с собаками. Расскажите как у вас проходят путешествия? #мини_Джимми Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>15.06.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2018</t>
+  </si>
+  <si>
+    <t>Лето началось активно. Мы поехали отвозить Машу и Джимми в Башкирию к бабушке, а заодно посетить один из самых сказочных и живописных уголков Южного Урала Инзерские зубчатки- это цепь острых скал до 35 метров высотой, похожих на зубцы гигантской пилы. Башкирское название Ирәкташ означает «зубчатые камни». Длина хребта 10 км, ширина около 3 км. Высота до 1161 м. ❤️Где находятся? Массив расположен в Белорецком районе Башкортостана, вдоль течения реки Большой Инзер. Ближайшие ориентиры — посёлки Тирлянский и Верхний Авзян Кому то они напоминают Ленские столбы в Красноярске, кому горы Аватара. Мне же теперь все это будут напоминать Инзерские зубчатки в Башкирии. Невероятно красиво. ❤️Как добраться? Доезжаете до посёлка Тирлянский (от Уфы около 270 км). От Тирлянского — на внедорожнике или пешком (15–20 км) до подножия хребта. Дорога грунтовая,местами разбитая. Смотрите видео насколько она разбитая 😂😂 Далее — пеший подъём к зубцам. Ориентир — тропа вдоль ручья. 🔥Кстати Здесь снимала свой клип HOMAY наша Башкирская группа AY YOLA. Как раз Ильнур у которого мы останавливались, помогал ребятам снимать их перый не официальный клип к этой песне. ❤️Где остановиться? Мы останавливались в гостевых домиках у Ильнура в Николаевке. Он знает здесь все горы и тропы к ним. Если ехать то только к нему. Человек который легко решает все вопросы. У нас сломался в начале дороги один квадрик. Через 5 минут приехал другой. Сервис!! И так у него во всем! Довезли нас до самого подножия зубчаток, показали все красивые обзорные площадки и ракурсы для съемок. Ильнур поиграл нам на кубызе на вершине горы. Планировали еще съемку с дрона, но дождик нам помешал. Будет повод вернуться. Контактом Ильнура делюсь только в личных сообщениях. Он всем рад, но к нему только через своих 😂😂 Прогноз погоды в эти дни был не утешительным- целый день дожди, но нам повезло и ливень с градом нас накрыло когда мы уже вернулись на базу. Гроза была такой сильной, что отключила свет во всем районе. Туристам это только плюс к впечатлениям 😉😂 у нас была баня при свете фонаря и вечер при свечах, под звуки глюкофона и кубыза Три года назад мы так же останавливались у Ильнура, но ходили на гору Иремель. Зубчатки мне понравились больше. Вид намного живописнее и до них мы ехали на квадроциклах 😉 а это очень важно 😂 после долгой дороги на Иремель я еле встала на следующий день. Болело все 😉 А сейчас тело с непривычки все равно болит, но не все. С этими блокировками не пойму читают ли кто мои посты здесь в телеграм. Дайте знать в комментариях что вы еще со мной и я не пишу в стол 😉 Там же размещу дополнительные видео Дизайнёр на чемоданах Канал в Максе дублирую здесь пост и выкладывают больше видео</t>
+  </si>
+  <si>
+    <t>04.06.26 03:58</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2017</t>
+  </si>
+  <si>
+    <t>Май в воспоминаниях. Цитата мая Пусть душа моя в потемках, выйти к свету хватит сил, чтобы убояться ночи, слишком звезды я любил 100 лет Ленни и Марго Мэриэнн Кронин Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>03.06.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2016</t>
+  </si>
+  <si>
+    <t>Еще один вопрос из квиза про метротрам в Волгограде. «Метрополитен» здесь — это скоростной трамвай (метротрам) — единственная в России система, сочетающая черты трамвая и метро. Почему не метро? Строительство классического метрополитена в СССР разрешалось только в городах с населением свыше миллиона человек. Волгоград достиг этого порога лишь в 1991 году, поэтому вариант полноценного метро был недоступен. В качестве решения власти решили усовершенствовать уже существующую трамвайную систему (работавшую с начала XX века) и создать скоростную линию вдоль проспекта Ленина — частично наземную,частично подземную. Так появился уникальный для России транспорт — метротрам (скоростной трамвай). Обязательно прокатитесь на этом уникальном транспорте, когда будет в Волгограде. Очень необычно видеть, как из туннеля выезжает не поезд, а трамвай 😉😂 Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>29.05.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2013</t>
+  </si>
+  <si>
+    <t>Квиз показал, как давно я не видела бумажных денег 😂😂 Вопрос бы про храм на старой купюре, а оказывается в 2023 году ЦБ выпустил обновлённую купюру, посвящённую Нижнему Новгороду и Поволжью: ❤️На лицевой стороне — Никольская башня Кремля, слияние Оки и Волги, и стадион. ❤️На оборотной — достопримечательности Казани, Уфы и других городов округа. Все кто отвечал Новгород частично был прав, но все же частично т.к. изображен там изображен не храм, а башня Кремля. На старой 1000‑рублёвой купюре был запечатлён храм Иоанна Предтечи в Ярославле — уникальный 15‑главый храм XVII века с более чем 2000 фресок! А на другой стороне купюры — памятнику Ярославу Мудрому. Несколько фактов о храме: ❤️Построен в XVII веке (1671–1687 гг.) местными мастерами — для строительства даже открыли два кирпичных завода! ❤️Использовано более 40 видов фигурного кирпича — бусины, розетки, валики,кокошники и другие элементы. ❤️Фасады украшены цветными изразцами,поставленными «на угол» — редкое решение для того времени. Если будете в Ярославле, обязательно загляните — вживую храм ещё красивее, чем на деньгах! 😉 Мы были там в 2021 году и уже тогда внешнее состояние храма просилось на реставрацию(( может что то поменялось с тех пор? Хочется что бы он еще много лет продолжал радовать всех своей красотой. Адрес: Ярославль, 2‑я Закоторосльная набережная, 69 (Толчково). Когда: с мая по сентябрь, в сухую погоду, сосреды по воскресенье, с 10:00 до 17:00. Зимой внутрь не пускают — берегут фрески. Понимаете, что что бы попасть туда надо постараться? 😂😂 Если не проходили Квиз теперь вы знаете как правильно ответить на 1 вопрос 😉 Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>28.05.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2011</t>
+  </si>
+  <si>
+    <t>Герб какого города? Ладно сразу подскажу это герб Шуи)) Угадаете что за предмет изображен на нем? Варианты ниже 👇</t>
+  </si>
+  <si>
+    <t>28.05.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2001</t>
+  </si>
+  <si>
+    <t>Давно не было квизов. Поиграем?</t>
+  </si>
+  <si>
+    <t>23.05.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2000</t>
+  </si>
+  <si>
+    <t>Оказывается сегодня день дизайнера интерьера! Поздравляю всех дизайнеров интерьера: опытных мастеров и начинающих талантов! Мы делаем мир вокруг нас красивее, удобнее и гармоничнее. Пусть каждый проект приносит радость — и вам, и вашим клиентам! Обожаю свою профессию, потому что в ней постоянно надо учиться и узнавать новое, сочетать эстетику и функциональность, понимать желания клиента и воплощать их в реальность, экспериментировать и искать нестандартные решения. Все это и сложно и интересно одновременно. Благодарю своих клиентов, что среди такого количества талантов они выбирают меня и доверяют обустроить их семейные гнездышки. Принимаю поздравления 🥳</t>
+  </si>
+  <si>
+    <t>21.05.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1999</t>
+  </si>
+  <si>
+    <t>Как же радует в этом году май ❤️ Все цветет и благоухает. Плюсы когда у тебя есть собака это прогулки с ней. Гуляешь и наслаждаешься погодой. Время летит незаметно. Весна уже скоро помашет нам ручкой. Делитесь комментариями какой она была для вас. Попробуем уложится в 3-5 фото? Я начну в комментариях</t>
+  </si>
+  <si>
+    <t>19.05.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1998</t>
+  </si>
+  <si>
+    <t>Стать родителем не учат в институтах. А зря! 24 мая в посёлке «Мечта» мы это исправляем. Но без скучных лекций. 🔥 Дискуссия встреча «Профессия родитель» Сергей Ветров (тьютор) vs Александра Чуприна коуч и неидеальная мама) КТО ТАКОЙ СЕРГЕЙ ВЕТРОВ - МОЖНО УЗНАТЬ ЗДЕСЬ - НАЖИМАЙ ЗДЕСЬ КТО ТАКАЯ АЛЕКСАНДРА ЧУПРИНА - ССЫЛКА НА ЕЕ КАНАЛ - НАЖИМАЙ ЗДЕСЬ Они пройдут через «боль первых трёх лет», школьные конфликты и страхи переходного возраста. Спорят? Нет. Ищут точки опоры — да. И вы сможете принять участие в этом разговоре. 🔄 Игра «Не воспитывай меня ТАК» Дети и родители меняются местами. Представьте: ребёнок отчитывает вас за двойку, а вы оправдываетесь… Будет смешно, трогательно и очень узнаваемо. Ведущий — Антон Крюков КТО ТАКОЙ АНТОН КРЮКОВ? ССЫЛКА НА ЕГО КАНАЛ ЗДЕСЬ Приз за самую неожиданную развязку — ждите сюрприз! 🎁 Что ещё? Экскурсия по «Мечте» — посёлку со своей душой и архитектурой. Просто воздух, лес, возможность выдохнуть и побыть семьёй. 🗓 24 мая, 11:00 – 17:00 📍 Коттеджный посёлок «Мечта» (Подмосковье) Не надо быть идеальным родителем. Достаточно приехать и честно сказать: «Я учусь». Регистрация по ссылке https://strategicheskoe-kommunika.timepad.ru/event/3982978/ Количество мест ограничено — «Мечта» любит уют. ПРОГРАММА МЕРОПРИЯТИЯ ОПИСАНИЕ МЕРОПРИЯТИЯ ОСОБОЕ ПРЕДЛОЖЕНИЕ ОТ СЕРГЕЯ ВЕТРОВА #ПрофессияРодитель #МечтаПосёлок #НеВоспитывайМеняТак #РодителиДетям #БатлБезПобедителей Место, где вырастают счастливые дети. РЕГИСТРАЦИЯ НАЖИМАЙ СЮДА</t>
+  </si>
+  <si>
+    <t>19.05.26 04:23</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1990</t>
+  </si>
+  <si>
+    <t>Завершу тему Чебоксар. Расскажу где мы останавливались и где вкусно ели 🫶 Наша группа расселилась по двум отелям. Оба они находятся рядом с набережной. Девочки жили в Волге. В этом отеле есть spa с бассейном. В проживание включено его посещение. Девочкам все очень понравилось. Я жила в Республике. Мне spa хватило в Светлогорске )) Отель попроще и в два раза дешевле, но номер мне понравился. Единственная претензия к нему была то что внизу пахло едой из ресторана. Это вдохновило нас на завтрак на набережной. Мы взяли свежейшую выпечку в ближайшей пекарне. Было сложно остановиться. Хотелось съесть все и сразу Мне почти пробили чек, а я все кричала вслед: « И блинчик с творогом добавьте» 😂😂 Там же нам налили кофе и облепиховый чай. Сели у воды и наслаждались утром ❤️ счастье оно в мелочах! Далее рестораны: 🫶Сувары - ресторан национальной чувашской кухни. Старинные рецепты в современном прочтении. Помимо вкусных блюд здесь невероятно красивый интерьер. Нас было 11 дизайнеров. Конечно мы отсняли каждый уголок для вдохновения. Мы там ужинали. И нам настолько все понравилось, что мы на следующий день сюда заехали что бы купить пирогов в дорогу. 🫶Гастрорынок я уже упоминала в другом посте. На первом этаже здесь расположен фуд-корт. Второй - китайская тематика. Третий- русская. Еще есть терасса на крыше со стеклянными куполами. Мы зашли сюда в пятницу вечером. Здесь на двух этажах была дискотека. Здесь же мы готовили на следующий день китайскую еду с незапоминаемым названием. Это когда тебе приносят бульон и сырые ингредиенты и ты в бульоне по отдельности эти ингредиенты сам варишь. Необычный опыт. В итоге у нас все превратилось в чувашский суп 😂😂😂 где плавали одновременно и грибы и мясо и кукуруза 🌽 Обязательно посмотрите как Катя уходит в шкаф 😂😂кстати угадаете что было в этом шкафу? Про Чебоксары я рассказала постом выше Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>18.05.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1982</t>
+  </si>
+  <si>
+    <t>Из диалога: -Я вернулась вчера с Чебоксар. -Ты же недавно в Калининграде была? -Да была, а вернулась уже с Чебоксар 😂😂 Весной мой любимый клуб дизайнеров куда то выезжает. Так мы уже были в Рязани и Самаре. Это не просто поездка для отдыха. Мы изучаем города, знакиомимся с архитектурой. Много говорим о работе, делимся опытом, задаем вопросы коллегам и получаем дельные советы. И конечно много смеемся 😂😂😂 В этот раз по приглашению мебельной фабрики NEO мы поехали в Чебоксары. Про фабрику и их теплый прием я обязательно расскажу на канале «Женя, мы купили квартиру» Расскажу чем удивил и покорил город Чебоксары. Чуваши присоединились у России в 1555 году. До этого времени они были язычниками. Началась насильственная христианизация местного населения, которая включала принуждение, лишение прав и экономические меры давления на чувашей-язычников. Это вызывало протесты, пассивное сопротивление и в некоторых случаях вооружённые выступления. Это единственный город в котором Кремль и крепостные стены возводились для защиты от местного населения 😂😂 К сожалению основная историческая часть города с церквями и купеческими улицами была затоплена во время строительства ГЭС(( которое с 1973 года до сих пор не завершено. Из-за недостаточного финансирования и неполной готовности зон затопления, с весны 1981 года ГЭС работает на отметке водохранилища 63 м вместо проектных 68 м. Из-за за этого мощность ГЭС используется лишь на 60 % от проектной. Но не смотря на затопление посмотреть в городе можно много чего: Введенский собор — старейшее здание города (XVII век). Внутри — фрески возрастом более 300 лет и Владимирская икона Божией Матери («Торамуш»). Красная площадь — сердце города у Чебоксарского залива. Здесь: ❤️Чувашский национальный музей (экспозиция от каменного века до наших дней); ❤️драматический театр (пьесы на чувашском с русскими субтитрами); ❤️зоны отдыха с качелями и гамаками у воды, колесом обозрения. Музей вышитой карты России. Главный экспонат — вышитая карта России — полотно размером 3 × 7 м, которое состоит из 89 фрагментов (по числу субъектов РФ). Каждый фрагмент вручную вышили мастера соответствующего региона с использованием местных узоров, техник и материалов. Бульвар Купца Ефремова — местный «Арбат»: ❤️особняки купеческой династии Ефремовых; ❤️скульптуры Остапа Бендера и Кисы Воробьянинова, Маленького принца; ❤️камень «Таганит» — по легенде, исполняет желания; ❤️Обязательно посетите там же Гастрорынок Московская набережная — одна из самых благоустроенных на Волге (протяжённость — 7 км!). Идеальное место для прогулок и велопоездок с видом на реку. Здесь находится центральный пляж . Летом можно искупаться. Световой мост через залив — самый длинный световой мост в России (320 м). Украшен 9 км гирлянд (72 000 лампочек), особенно красив вечером, когда включается подсветка, но нам не повезло. Мост ведет к скульптуре Мать покровительница. Вместе они создают очень впечатляющее зрелище. Мемориальный парк «Победа» —знаковое место, посвящённое памяти героев разных войн и трагических событий. Расположен в самой высокой точке города на берегу Волги, занимает более 30 гектаров. Свято‑Троицкий монастырь (основан в 1574 году) — один из старейших в регионе, с уникальной атмосферой и старинными храмами. Главная святыня монастыря — резнойдеревянный образ святителя Николая Чудотворца(Никола Можайский) XVI века. Это уникальный памятник церковного искусства в человеческий рост, почитавшийся местными жителями на протяжении столетий Мы не поняли почему при такой красоте этот город вообще не на слуху? Если бы не компания Neo у меня бы и мысли не возникло приехать сюда 😂 а теперь я подумываю когда бы еще раз вернуться. Мы приехали из Москвы на поезде. Вечером сели, утром на месте. Как до Питера. Очень удобно! Если не ночевать в городе можно днем погулять и так же сесть в вечерний поезд и вернуться в Москву. Но тогда вы лишите себя красивейшего заката на Волге. Лучше ехать в ночевкой и спокойно погулять по городу два дня. Влюбиться и планировать приехать подольше. Дизайнёр на чемоданах Канал в Максе здесь публикую видео</t>
+  </si>
+  <si>
+    <t>13.05.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1981</t>
+  </si>
+  <si>
+    <t>Зову Вас- мои дорогие участники чатика - на два крутых мероприятия - одно я поддерживаю ( и буду на нем сама) - второе помогаю организовать. Первое - 17 мая - встреча на территории уникального поселка Новая жизнь с 4мя строительными компаниями - чьи дома можно увидеть в поселке. Зачем точно стоит приехать: - познакомиться с Анной и Олегом Соболевыми - создателями "Новой Жизни" и авторами новой концепции жизни в развивающем сообществе единомышленников - подышать свежим воздухом и насладиться тишиной на берегу озера - пообщаться со своим кругом - заказчиками, которые выбирают свой будущий дом, строителями и архитекторами - насладиться китайским чаем и угощением от хозяев с настоящего мангала Что обещаю: ваши ощущения и мнение про то, как создается поселок уже никогда не будет прежним Мероприятие второе: Встреча с тьютором и учителем Сергеем Ветровым в коттеджном поселке МЕЧТА 24 мая Анонс готовится Самое ценное что вы получите - если вы родители, собираетесь ими стать, или уже ждете внуков - вы для себя ( как я в свое время) ответите на вопросы: Что я делаю не так, воспитывая ребенка? Почему он меня не слышит, не воспринимает, не оправдывает моих надежд? Что главное в воспитании? Как справиться с таким непонятным механизмом - как собственный ребенок? Что делать, если он ничего не хочет и ни к чему не стремиться? В свое время, мое множество вопросов "без ответов" благодаря Сергею превратились в понятный и простой ответ - ПОТОМУ что.... и все начало вставать на правильные места 24 мая будет третья встреча с Сергеем Ветровым в рамках Семейного клуба. Бонусом - свежий воздух и экскурсия по одному из самых интересных загородных поселков, которые превращается в Новый город - город Нового ВРЕМЕНИ</t>
+  </si>
+  <si>
+    <t>13.05.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1976</t>
+  </si>
+  <si>
+    <t>Накопилось много полезных ссылок. Начинается #рубрика_обс ❤️ были в Светлогорске оценила сушилку для белья в виде веревки. Много места не занимает. Немного провисает, но она больше для того что бы стекла вода с вещей. Купальники отлично просохли на ней. Ссылка здесь ❤️ Бесят эти почти с тополей. С лап Джимми они размазываются по душевому поддону и оттирать их это мучение. Случайно обнаружили что спрей их растворяет. Даже тереть не надо. Смываешь водой потом. Еще и пахнет приятно. Вот бы с лап собаки убирать почки таким же образом. ❤️ Духи в дорогу большим флаконом брать не удобно. Нашла удобный и красивый маленький флакончик. Сам флакон стеклянный, отделан кожей. Очень красиво смотрится . Хочу еще пару заказать для других ароматов. Делитесь тоже своими находками в комментариях. Вдруг и нам это нужно 😉😂 Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>12.05.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1968</t>
+  </si>
+  <si>
+    <t>Четвертый день нашей поездки мы гуляли по Светлогорску. Из всех городов Калининградской области мне он больше всего понравился. Уютные маленькие домик утопают в зелени. При этом здесь огромный SPA комплекс, и концертный зал Янтарь-холл Хочешь развлекайся , хочешь проходи лечение в местных лечебницах или просто гуляй по городу, парку и набережной. А еще лучше взять велики и погонять на них. Но в этот раз семья не поддержала мой такой порыв. В любой город области из Светлогорска можно добраться на электричке «Ласточке». До аэропорта на такси всего 30 минут. Поделюсь маршрутом одного дня в Светлогорске ✅Завтрак в Кафе Круассан. ул. Ленина, 33А Мы любим бывать в разных ресторанах города. А ту мы 3 дня завтракали, да еще и с собой вечером в номер выпечку брали 🫶😂 Очень вкусно. ✅ Прогулка по городу: Посмотреть Герои сказок Э.Т.А. Гофмана Найти всех Светлоёжиков в парке. Покататься там же на катамаранах и увидеть вековые липы Посетить Церковь Серафима Саровского Бывшая протестанская кирха Раушенкирхе ✅ Пообедать в Лисьей норе. Удивила скорость подачи блюд. Но смутил аромат рыбы на весь зал(( Место популярное. Лучше бронировать. ✅ Дойти до Смотровой площадки Попрощаться с морем. ✅ Купить сувениры на память. Мы выбрали марципан для родных. А домой фигурку хомлина. Будет сидеть на полочке напоминать о поездке. На весь маршрут у нас ушло 6 часов. Не торопясь в темпе Cittaslow Зачем я это все пишу? Что бы сто раз не повторять одну информацию, когда меня спрашивают куда сходить в городе куда мы ездили. Я отправляю ссылку на свои посты. Знаю что некоторые тоже дают ссылки на мой канал свои друзьям 🫶 это очень приятно. И значит все не зря и кому то нужно. Благодарна Вам, что в огромное потоке информации, вы выбираете мой блог и останетесь со мной ❤️ Здесь собраны посты о поездке: Первый день. Отель. Светлогорск. Второй день Зеленоградск. SPA в Светлогорске Третий день Калининград #нашешиловпопе Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>11.05.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1960</t>
+  </si>
+  <si>
+    <t>Калининград мы почему то рассчитывали увидеть таким же маленьким и уютным как Светлогорск и Зеленоградск. Не люблю ожидания, они мешают воспринимать реальность 😂 До острова Канта - исторического центра города мы от вокзала пошли пешком, но ожидаемых красивых домиков в немецком стиле не увидели. Откуда бы им там взяться, когда центр города во время войны был разрушен на 90% , окраины на 60% Разрушения Калининграда (Кёнигсберга до1946‑го) пришлись на 1944 (бомбардировки Британии) и 1945 (штурм СССР) годы. Многие предполагают, что бомбардировки были направлены на то, чтобы город не достался СССР, при этом важные инфраструктурные объекты (казармы, вокзалы, нефтеперерабатывающие заводы) остались нетронутыми. Во время бомбардировок города впервые использовали напалм — это значительно усилило масштабы разрушений. Очевидцы тех событий вспоминали, что город буквально превратился в пылающий ад. Могила Канта находится у северной стены Кафедрального собора. Собор сильно пострадал, но его могила уцелела. На фото вы видите как она выглядела. Рядом с островом Канта находится музей Мирового океана. Впечатлил огромный шар в виде планеты Земля. В музей мы не пошли. Прогулялись вдоль. Полюбовались огромными кораблями и еще одной подводной лодкой (первую мы видели в Тольятти) и долго наблюдали как строится мост через реку. Потому что строительство - это будущее. Это внушает надежду что все будет хорошо. Пароли и явки: За 6 часов город не узнаешь. Мы были только в центре. Мне очень понравился органный мини концерт в Кафедральном соборе. Все понравилось! И то что услышали самый большой орган в мире и то что концерт был мини 😂 (45 минут нам хватило. Кое где, я честно, даже вздремнула. Решила что это был транс от музыки 😂😉) Билеты можно купить на сайте Потом мы прогулялись вдоль набережной Рыбной деревни. Потоптали ноги туристам)) которых было очень много. Рыбная деревня в Калининграде — это этнографический и торгово-ремесленный комплекс, стилизованный под старинную восточно-прусскую архитектуру Кёнигсберга. Располагается напротив острова Канта. Название «Рыбная деревня» связано с тем, что неподалёку от этого места в прошлом действительно существовал рыбный рынок (Fischmarkt). Пообедали в гастробаре местной кухни Ветви очень его рекомендую. Вкусно было все. В следующий раз я бы сходила еще в Музей мирового океана и Музей Новой синагоги #Калининград #нашешиловпопе Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>11.05.26 04:57</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1959</t>
+  </si>
+  <si>
+    <t>Первый раз за много лет не смотрели парад с Красной Площади , так как были по дороге в Зеленоградск. Там везде звучали военные песни, мы увидели военный оркестр и авиашоу. Много людей шли с портретами воевавших родных. У каждой семьи есть своя история связанная с Великой Отечественной Войной. Мы рассказываем детям про дедушку Гришу. Он воевал под Сталинградом и был ранен в грудь. Крови было так много что она растопила снег вокруг до земли. После боя похоронная бригада случайно задела его и он застонал. Если бы не эта случайность, не появилось бы на свет 24 жизни. Не было бы ни меня ни моих многочисленных родных и моих детей. Когда мы были в Волгограде и ходили на Мамаев Курган, я понимала что именно здесь истрия нашей семьи могла пойти по другому. По другому сейчас воспринимаю фильмы о войне. Наши деды воевали за мир. Война против фашизма сплотила народы. Но у человечества короткая память. Пугает то что мир вновь засасывает в воронку войны. Вечная память и благодарность наши дедам, поклон тем бойцам кто сейчас охраняет наши жизни и города. Дает возможность жить размеренной жизнью - работать, растить детей , путешествовать. Мирного неба над головой - самое главное пожелание в эти дни всем нам. Дизайнёр на чемоданах Канал в Максе</t>
+  </si>
+  <si>
+    <t>10.05.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1951</t>
+  </si>
+  <si>
+    <t>Рассказывать про первый день путешествия всегда проще. Далее события ускоряются и писать уже не успеваешь. Писать про поездку дома, вообще не вариант. Это отложится в дальний ящик и забудется. Доехали мы до столицы кошек Зеленоградска. Одна из легенд почему город выбрал своей символикой кошек гласит, что как то давно они спасли город Зеленоградск (бывший Кранц) от нашествия мышей и крыс. Еще есть красивая история, связывающая кошек с писателем Э. Т. А. Гофманом, который родился здесь. По преданию, местный кот по имени Мурр «намурлыкал» ему сюжеты знаменитых сказок! Мне кажется, что все было проще. В 2012 году в старинной водонапорной башне 1905 года открылся уникальный Музей «Мурариум», посвящённый кошкам. Здесь собрана крупнейшая в России частная коллекция: картины, скульптуры,игрушки и даже предметы быта с изображением усатых. Администрация города подхватила эту любовь туристов к котикам и машина маркетинга стала раскручиваться 😂😂 Каждый год здесь проходят выставки, ярмарки и фестивали, посвящённые кошкам. Сувениры, магниты и статуэтки котов во всех магазинах. В городе есть официальная должность «котошеф» — человек, который ежедневно кормит и ухаживает за городскими котами. Стоят специальные домики с подогревом для бездомных животных, автоматы с кормом и миски с водой на улицах. Слышала, что не всем жителям нравится кошачья символика города. Кто возмущен, что она искажает исторический облик города, кто не доволен отсутствием должного внимания и медицинской помощи к бездомным котам проживающим в специальных домиках в городе. Еще проблемой оказалось, что в Зеленоградск со всего региона «добрые соседи» стали привозить бездомных котят и горожан волнует кошачье перенаселение. И тут бы прекратить увлечение города кошками, но возникает вопрос : «А деньги?» 😂😂😂 За 2025 год Зеленоградск посетило 4,15 миллиона человек 👀👀 тогда как в 2012 он составлял менее 700 тыс Мне понравился Зеленоградск. Повсюду ты окружен этими милыми созданиями. Бездомных кошек мы почему то не так много увидели. Больше было граффити, муралов на стенах и статуэток. В сувенирных помимо символики котов очень много красивых авторских вещей- керамика, стекло и текстиль. Много интересных ресторанов и кафе. Домики аккуратные и ухоженные. Желаем городу дальнейшего процветания 🫶 В конце как всегда адреса, пароли, явки куда мы ходили во второй день: Музей «Мурариум» Зеленоградск, ул. Саратовская, 2А Стоит посетить не только ради котов. На самом верху башни есть круговая обзорная площадка. Посмотрите на город сверху. Кафе Рыба Агонь ул. Пугачёва, 1Б, Зеленоградск Такой вкусной камбалы я не ела давно. Мы когда ее забирали со стойки люди из очереди фоткали наши тарелки 😂 День завершили в Аква СПА Баден у Светлогорске. ул. Горького, 14 Их сайт Здесь есть закрытый и огромный открытый бассейн с морской водой, мы насчитал 9 саун (одна из них Янтарная). Много комнат для SPA процедур ( но в них было все рано не попасть 😂 очередь) Все чисто, аккуратно 👍👍 рекомендую #нашешиловпопе #светлогорск #зеленоградск Дизайнёр на чемоданах Канал в Максе здесь больше видео</t>
+  </si>
+  <si>
+    <t>09.05.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1946</t>
+  </si>
+  <si>
+    <t>Лифт к набережной . Цена в один конец 120 руб в два 200 руб 😉</t>
+  </si>
+  <si>
+    <t>09.05.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1943</t>
+  </si>
+  <si>
+    <t>Атмосфера города</t>
+  </si>
+  <si>
+    <t>09.05.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1941</t>
+  </si>
+  <si>
+    <t>Любимцы области ❤️</t>
+  </si>
+  <si>
+    <t>09.05.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1939</t>
+  </si>
+  <si>
+    <t>В открытом бассейне плавала только смелая Маша 🫶</t>
+  </si>
+  <si>
+    <t>09.05.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1931</t>
+  </si>
+  <si>
+    <t>Ваш Дизайнёр снова на чемоданах. В этот раз мы в Калининградской области. Остановились в Светлогорске. Отсюда будем ездить в другие города области. Оказывается, Светлогорск, единственный в России город в международной ассоциации медленных городов Cittaslow. Cittaslow — это международное движение и ассоциация городов, основанная на идеях «медленного движения» (Slow Movement), которое противопоставляет себя ускоренному ритму современной жизни. Название образовано от английских слов city («город») и slow («медленный»). История создания: Движение основал в 1999 году итальянский город Бра (регион Пьемонт) — как ответвление концепции Slow Food («Медленная еда»), пропагандирующей осознанное потребление и традиционные кулинарные ценности. Идея быстро вышла за пределы Италии и приобрела глобальный масштаб. «Медленным городом» Светлогорск стал в 2019 году. Прогуливаясь по его улочками мы решили что он прекрасно соответствует идеалам движения. Очень много зелени, красивая архитектура, шум Балтики 🫶Это место для тех, кто хочет отдохнуть от суеты и насладиться природой, историей и морским воздухом. Раньше самолеты сюда летали 1,5 часа. Теперь это время увеличилось в 2 раза. Летим сначала до Питера и дальше над водой. Порадовались, что взяли теплые куртки. Так как погода освежающая. Но главное что пока нет дождя. Отель где мы остановились https://grandhotel.ru/ стоит на берегу моря. Сейчас здесь ведутся работы и скоро городская набережная будет доходить до дверей отеля. Из окна номера можно наблюдать морские закаты ❤️ Есть закрытый и открытый бассейн. Бассейны не большие, между собой не связаны. В закрытом есть финская сауна. Посещение входит в стоимость проживания. Завтраки мы здесь не брали. В городе много интересных ресторанчиков. Решили завтракать там. Один мы уже посетили. Local ул. Гагарина, 15 Ну очень вкусно 🫶 особенно Балтийская уха. Мы так наелись что ужинать захотели уже перед сном только 😂 сходили в продуктовый и заварили в номере китайскую лапшу. И тоже было вкусно 😂😉Иногда можно, когда очень хочется. Если вы были в Калининградской области и у вас здесь есть любимые места и рестораны напишите пожалуйста 🫶🫶🫶 Буду очень благодарна В комментариях и на канале Макс видео нашего первого дня #светлогорск #нашешиловпопе Дизайнёр на чемоданах</t>
+  </si>
+  <si>
+    <t>05.05.26 04:06</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1926</t>
+  </si>
+  <si>
+    <t>Много раз проходила мимо когда шла по работе в Roomer на Автозаводской и не было времени заглянуть. А тут все удачно сложилось и мы с клиенткой зашли в Храм Тихвинской иконы Божией Матери Патриаршем подворье Симонова монастыря. Только дома я узнала что он является уникальным храмом в Москве, здесь богослужения проходят с переводом на язык жестов — специально для людей с нарушениями слуха. Немного истории: ❣️Симонов монастырь основан около 1370 года по благословению преподобного Сергия Радонежского. В обители хранилась Тихвинская икона Божией Матери, которой Сергий Радонежский благословил Дмитрия Донского на Куликовскую битву. ❣️Храм Тихвинской иконы построен в XVII веке в стиле московского барокко. ❣️В 1930 году большая часть монастыря была разрушена. Уцелели лишь южная стена с тремя башнями и Трапезная палата с церковью Тихвинской иконы. В ней даже разместили производство рыболовных крючков! ❣️В 1991 году храм вернули Церкви и передали общине людей с нарушениями слуха. ❣️С 1995 года возобновились богослужения с параллельным переводом на язык жестов. Богослужения проводятся одновременно голосом и жестами — священники служат лицом к прихожанам. Слепоглухим прихожанам помогают воспринимать службу через тактильный контакт: зрячий неслышащий вкладывает свои руки в ладони слепоглухого, передавая жесты. Исповедь также принимается на языке жестов — за специальной ширмой для сохранения тайны. Каждое воскресенье в 12:00 проходят экскурсии по храму и территории Симонова монастыря. Контакты смотрите на сайте. Конечно мне нужно теперь туда сходить 😉😂 Внутри похоже что была реставрация, но на сводах сохранились только маленькие кусочки росписи. Снаружи пока все выглядит печально. Воображение рисует насколько величественным это здание было в свои лучшие годы. Надеюсь оно еще будет отреставрировано. Где находится: Москва, ул. Восточная, 4 (5–7 минут пешком от м. «Автозаводская»). Сайт: tihchurch.ru #ХрамТихвинскойИконы #СимоновМонастырь #москва Дизайнёр на чемоданах Канал в Максе Не теряемся 😉</t>
+  </si>
+  <si>
+    <t>04.05.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1921</t>
+  </si>
+  <si>
+    <t>Переделкино. Городок писателей Наконец-то весна вступает в свои права. В этот первый теплый денек мы с семьей гуляли в Переделкино. Просто гулять по незнакомым местам маме нам не интересно и поэтому мы гуляли с обзорной экскурсией. С экскурсоводом очень повезло. С шуками и интересными фактами за 1,5 часа мы узнали историю этих мест. Что когда то здесь были места для охоты, потом усадьбы для летнего отдыха дворян, потом по распоряжению Сталина здесь построили дачи для советских писателей. Щедрая рука власти хорошо давала, но она же отнимала большее. «Первая волна» жителей поселка практически вся потом черными воронками была вывезена в неизвестных направлениях. Дачи были отданы «второй волне» писателей. В разные годы в Переделкино творили: Борис Пастернак; Корней Чуковский; Булат Окуджава; Белла Ахмадулина; Евгений Евтушенко; Андрей Вознесенский; Чингиз Айтматов; Константин Паустовский; Валентин Катаев и многие другие. Сами дачи- это красивые деревянные двухэтажные постройки 150 кв. метров. Не отапливаемые. Думаю, удобств и воды в доме тоже не было. Вокруг дома личный участок 2-3 гектара леса. Ну как личный 🤷‍♀️ все это выдано на время . Когда писатель умирал семья должна была в течении 6 - 12 месяцев покинуть дачу и ее отдавали кому то другому. Минус такого пользования то, что при отсутствии постоянного хозяина, дачи капитально не ремонтировались, но вечными мелкими ремонтами тянули деньги с постояльцев. Как сказал нам экскурсовод -« всем известно, что первые полгода ты владеешь дачей, потом остальные годы она владеет тобой» этими словами он подтвердил мое нежелание иметь дачу 😂😂 В выходные здесь огромные толпы. Не одни мы решили погреться на солнышке. Насчет перекуса надо думать и бронировать заранее. Мы только краем глаза увидели очередь в знаменитую эклерную «Алло. Алло» и бар Буфет (бывшая столовая) поэтому решили, что надо будет в следующий раз приехать сюда в будни. Смотрите куда запланировала попасть: Дом‑музей Бориса Пастернака(ул. Павленко, 3) — здесь он работал над «Доктором Живаго». Как раз дочитала книгу. Здесь сохранились мемориальные предметы, рукописи и личные вещи. Дом‑музей Корнея Чуковского(ул. Серафимовича, 3А) — в этом доме написаны «Айболит» и «Федорино горе». Можно увидеть библиотеку и рабочий кабинет писателя. Скоро закроют на реконструкцию. Надо успеть. Дом‑музей Булата Окуджавы (ул. Довженко, 11) — личные вещи, гитара, рукописи. Здесь проходят концерты и литературные вечера. Музей‑галерея Евгения Евтушенко(ул. Гоголя, 1) — рукописи, картины, фотографии и личные вещи поэта. Дом творчества писателей (ул. Погодина, 4, корп. 2) — литературная резиденция с библиотекой, коворкингом и книжным клубом. Экскурсовод у нас был Павел Юрасов. Очень рекомендую 🫶 Экскурсию «Прогулка по старому Переделкино» бронировали на сайте цена 1500 руб взрослый (750 руб льготный) 350 руб детский. Вход на территорию бесплатный. Можно погулять и без экскурсии. Парковались мы чуть подальше поселка писателей на платной парковке рядом с храмом цена 200 руб в час (по божески 😉😂) Это точно лучше, чем быть увезенным эвакуатором. Дизайнёр на чемоданах На канале в Максе дублирую контент и добавляю видео</t>
+  </si>
+  <si>
+    <t>04.05.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1918</t>
+  </si>
+  <si>
+    <t>Переделкино. Поселок писателей Наконец-то весна вступает в свои права. В этот первый теплый денек мы с семьей гуляли в Переделкино. Просто гулять по незнакомым местам маме нам не интересно и поэтому мы гуляли с обзорной экскурсией. С экскурсоводом очень повезло. С шуками и интересными фактами за 1,5 часа мы узнали историю этих мест. Что когда то здесь были места для охоты, потом усадьбы для летнего отдыха дворян, потом по распоряжению Сталина здесь построили дачи для советских писателей. Щедрая рука власти хорошо давала, но она же отнимала большее. «Первая волна» жителей поселка практически вся потом черными воронками была вывезена в неизвестных направлениях. Дачи были отданы «второй волне» писателей. В разные годы в Переделкино творили: Борис Пастернак; Корней Чуковский; Булат Окуджава; Белла Ахмадулина; Евгений Евтушенко; Андрей Вознесенский; Чингиз Айтматов; Константин Паустовский; Валентин Катаев и многие другие. Сами дачи- это красивые деревянные двухэтажные постройки 150 кв. метров. Не отапливаемые. Думаю, удобств и воды в доме тоже не было. Вокруг дома личный участок 2-3 гектара леса. Ну как личный 🤷‍♀️ все это выдано на время . Когда писатель умирал семья должна была в течении 6 - 12 месяцев покинуть дачу и ее отдавали кому то другому. Минус такого пользования то, что при отсутствии постоянного хозяина, дачи капитально не ремонтировались, но вечными мелкими ремонтами тянули деньги с постояльцев. Как сказал нам экскурсовод -« всем известно, что первые полгода ты владеешь дачей, потом остальные годы она владеет тобой» этими словами он подтвердил мое нежелание иметь дачу 😂😂 В выходные здесь огромные толпы. Не одни мы решили погреться на солнышке. Насчет перекуса надо думать и бронировать заранее. Мы только краем глаза увидели очередь в знаменитую эклерную «Алло. Алло» и бар Буфет (бывшая столовая) поэтому решили, что надо будет в следующий раз приехать сюда в будни. Смотрите куда запланировала попасть: Дом‑музей Бориса Пастернака(ул. Павленко, 3) — здесь он работал над «Доктором Живаго». Как раз дочитала книгу. Здесь сохранились мемориальные предметы, рукописи и личные вещи. Дом‑музей Корнея Чуковского(ул. Серафимовича, 3А) — в этом доме написаны «Айболит» и «Федорино горе». Можно увидеть библиотеку и рабочий кабинет писателя. Скоро закроют на реконструкцию. Надо успеть. Дом‑музей Булата Окуджавы (ул. Довженко, 11) — личные вещи, гитара, рукописи. Здесь проходят концерты и литературные вечера. Музей‑галерея Евгения Евтушенко(ул. Гоголя, 1) — рукописи, картины, фотографии и личные вещи поэта. Дом творчества писателей (ул. Погодина, 4, корп. 2) — литературная резиденция с библиотекой, коворкингом и книжным клубом. Экскурсовод у нас был Павел Юрасов. Очень рекомендую 🫶 Экскурсию «Прогулка по старому Переделкино» бронировали на сайте цена 1500 руб взрослый (750 руб льготный) 350 руб детский. Вход на территорию бесплатный. Можно погулять и без экскурсии. Парковались мы чуть подальше поселка писателей на платной парковке рядом с храмом цена 200 руб в час (по божески 😉😂) Это точно лучше, чем быть увезенным эвакуатором. Дизайнёр на чемоданах На канале в Максе дублирую контент и добавляю видео</t>
+  </si>
+  <si>
+    <t>02.05.26 05:21</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1910</t>
+  </si>
+  <si>
+    <t>«…Мамина помада, сапоги старшей сестры…» первая песня которую я выучила у Цоя. Восьмикласница-а-а - он пел про каждую из нас. Мы брали друг у друга кассеты группы Кино послушать на один вечер и вернуть, переписывали тексты их песен в тетради и пели потом под гитару с друзьями. Выставка «Цой. Легенда» в Севкабельпорт вернула меня в подростковую юность и открыла новые грани в таланте Виктора Цоя. Я знала что он рисовал, но первый раз увидела его картины. На последней он изобразил человека в машине, перерисовав себя с фото, которое обвел черной рамкой. Печальная символика приходит на ум… То как сейчас проходят выставки восхищает. 13 огромных залов, на трех тысячах квадратных метров- вот так масштаб! Личные вещи музыканта, архивные записи и воспоминания друзей, кадры из фильмов, даже воссоздали кочегарную «Камчатка», где работал Цой и ее запах разлили по флакончикам. Смотришь на все ,а в наушниках играют знакомые песни. «Чёрный альбом» стал финальной точкой в истории «Кино». Летом 1990 года Виктор Цой и гитарист Юрий Каспарян отправились в отпуск в латвийский поселок Плиеньциемс после изнурительных гастролей. Там они записали демоверсию будущего альбома — работа была почти завершена к 12 августа. Но утром 15 августа 1990 года Виктор Цой погиб в автокатастрофе под Ригой. Завершать альбом пришлось без лидера группы Было продано более миллиона копий — по мировым стандартам это дважды платиновый статус. Невольно задумалась, а что бы было дальше если бы не авария. Как бы еще раскрылся талант этой звезды, которая так ярко сияла и чья жизнь так трагически оборвалась… «Ключ к бессмертию - это в первую очередь прожить жизнь, достойную памяти» - говорил его кумир Брюс Ли Цой ЖИВ #питер #севкабель #выствкаЦой Дизайнёр на чемоданах</t>
+  </si>
+  <si>
+    <t>29.04.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1908</t>
+  </si>
+  <si>
+    <t>Если вы читали Терри Пратчетта, то точно оцените эту игру. Официально наследники отозвали права на нее. Но когда пиратов это интересовало 😉😂 Игра мне понравилась. Простые правила (особенно когда их не надо читать, а Ваня нам все рассказывает своими словами) На картах изображены герои книг. Приятно было вновь встретиться с сэром Ваймсом , Шноби и другими 🫶 Если коротко о правилах это надо как можно больше поставить в районах города своих слуг и домов. Захватив таким образом власть в городе. Купить можно на озоне Будем практиковать игру почаще, надеюсь. Жаль она максимум только на четверых игроков #наши_настолки</t>
+  </si>
+  <si>
+    <t>28.04.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1900</t>
+  </si>
+  <si>
+    <t>Сакура цветет! Мы проверили )) Невероятный подарок сделала мне погода на день рождения. В снегу я его еще не отмечала. 😂😂 В Питере от снега мы сбежали в цветущий Ботанический сад. Отличная была идея погулять там по тропинкам. Среди пальм и цветов ❤️ пока на улице кружит вьюга Дублирую все в Максе</t>
+  </si>
+  <si>
+    <t>27.04.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1899</t>
+  </si>
+  <si>
+    <t>Обещала рассказать подробнее про поездку в Питер. Начинаю Выставка Александры Худяковой в музее современного искусства Эрарта Я к куклам равнодушна в детстве была. Но здесь это не просто куклы- это искусство 🫶 Александра Константиновна Худякова — российский художник‑кукольник,академик Российской академии художеств (с 2017 года), член Московского союза художникови Творческого союза художников России. Восхищает все: невероятная детализация, роскошный декор и образы. Меня поразила Стимпанкертесса созданная в стиле стимпанк. Дизайнёр на чемоданах Видео дублирую на канале в Максе</t>
+  </si>
+  <si>
+    <t>27.04.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1896</t>
+  </si>
+  <si>
+    <t>Привезли в Москву подарочек - снег из северной столицы 😂😂 Пока город переживает маленький конец света, лучше бы посидеть дома и лишний раз не высовывать свои носики из-под одеял. Но дела никого не ждут, поэтому начинаем эту неделю с новогодних хороводов вокруг машин. Всем хорошей недели 🫶</t>
+  </si>
+  <si>
+    <t>26.04.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1891</t>
+  </si>
+  <si>
+    <t>В Питер на выходные 🫶 За что мы так любим культурную столицу-за то что сами в ней становится очень культурными. Где то дома остались проблемы и не очень культурный ты сам. В Питере ты одухотворен и отключен на какое то время от земных забот. Весь твой выбор сводится к выбору маршрута между музеями, театрами и ресторанами. Здесь ты гуляешь по городу в дождь и любуешься мостами и мостовыми . Дома бы ты даже не подумал выносить в эту погоду мусор. Наш маршрут первого дня: 🤎Заселились мы в этот раз в отель Мартин 🤎Пошли обедать в наш любимый еврейский ресторанчик Бекицер на ул. Рубинштейна 🤎По дороге поднялись на колокольню У Владимирского собора 🤎После обеда была снова духовная пища мы поехали в музей современного искусства «Эрарта» посмотрели новые выставки, съели там в кафе их знаменитые эклеры. 🤎 И поехали в «Театр дождей» смотреть «Женский вопрос» 🤎 остаток вечера провели с друзьями в «Теремке» Заметили как сейчас в этой сети стало красиво и уютно? Поделюсь потом подробнее впечатлениями о первом дне. А пока, еще одна полезность: А вы знали что за 7 дней до и после дня рождения РЖД дает имениннику скидку на билет? Причем не только ему, но и его спутникам? Вроде 20% скидка. Надо уточнять У нас размер скидки позволил оплатить ночь в отеле. Очень приятно 😉 С погодой нам не повезло: первый день постоянно лил дождь, а за то что мы на него ворчали, во второй день обещали еще добавить снег. Ждем)) #питер Дизайнёр на чемоданах</t>
+  </si>
+  <si>
+    <t>23.04.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1890</t>
+  </si>
+  <si>
+    <t>Зашел сегодня разговор про дурацкие страшилки которыми пугали нас в детстве и которыми мы сами пугали детей. Понимая абсурдность этих страшилок мы все рано их произносим, как последний аргумент в споре. И обычно этот аргумент настолько глупый и нелепый, что видимо этим и берет 😂😂 Поделитесь чем пугали вас? Я начну. Отважны в детстве мне знакомая тетенька сказала, что нельзя вытирать стол бумагой или газетой . Иначе сопьешься. Как алкоголизм связан с бумагой я не знаю 🤷‍♀️ но прикол в том что эта тетенька правда спилась 😉 вот и не верь после этого в приметы. Дети до сих пор вспоминают как бабушка говорила им не бегать по жаре, потому что глаза лопнут 😂😂 Ну и конечно не стоит сводить глаза к переносице потому что если тебя напугают, таким навсегда останешься. Ваша очередь 😉</t>
+  </si>
+  <si>
+    <t>21.04.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1889</t>
+  </si>
+  <si>
+    <t>Для меня новая книга- это новый ритм, новый стиль письма. Иногда с первых строк понятно, что это автор не твой. Не получается поймать с ним одну волну. Вроде буквы те же, а не понятно о чем слова. Не твое. С книгой «К себе нежно» Ольги Примаченко все было иначе. Каждый абзац откликался, будто это я писала. Хотелось сохранять цитаты, но их было так много, что пришлось бы копировать всю книгу. Очень легкий слог и мудрые мысли. Книга не для быстрого чтения. Она для размышлений и проживаний. Перечитала то что сохраняла из книги. Поделюсь тем что откликнулось на сегодня Нежность к себе начинается с того, что вы разрешаете себе чувствовать все, что чувствуется Никто не выиграет от того, что мы будем стараться убедить себя, что чувствуем что-то иное. Нужно жить своей правдой – нет лучше способа обрести свою цельность …Думать за других, чувствовать за других, предугадывать их реакции – невероятно утомительно. И бессмысленно…Это нормально – завершать отношения и работы, которые больше ничего не дают Не потому что с другими людьми или в другом месте будет ярче и интереснее, а потому что конкретно здесь ярче и интереснее уже точно не будет… Всякий раз, когда говорю «да», я заранее знаю, скольких «нет» мне это будет стоить. В первую очередь сказанных самой себе. Расстановка приоритетов – это не расстановка границ. Приоритеты определяют очередность, границы – меру дозволенного Книга не закончена. В конце есть задания. Пока их выполняю. В своем темпе. С нежностью 🫶 #что_почитать</t>
+  </si>
+  <si>
+    <t>17.04.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1881</t>
+  </si>
+  <si>
+    <t>Люди ,которые встречаются мне по жизни- это главное сокровище. Вчера до ночи слушала как Надежда, с командой таких же как она увлеченных людей, летала в Антарктиду, ходила на яхте по проливу Дрейка, ныряла за морским леопардом. Восхищаюсь такими людьми и завидую белой завистью. Кажется что такое недостижимо, но при желании достижимо все 😉 За окном уже была ночь, когда мы расходились. Посмотрите обязательно канал Надежды она много выкладывала там с поездки. Надежда- и дизайнер и дайвер и просто красавица ❤️</t>
+  </si>
+  <si>
+    <t>16.04.26 04:53</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1880</t>
+  </si>
+  <si>
+    <t>Если у вас айфон и вы задолбались включать и выключать его для подключения к миру 😉😂 Отличный совет 🫶 все работает</t>
+  </si>
+  <si>
+    <t>13.04.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1879</t>
+  </si>
+  <si>
+    <t>И снова седая ночь!!! Пусть и не в реальности, а в параллельной вселенной ИИ, но красиво поет и он и зал</t>
+  </si>
+  <si>
+    <t>09.04.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1878</t>
+  </si>
+  <si>
+    <t>Евгения Козюкова — с нами с первого года клуба. Евгения рассказывает как раз о том, как много связей дал клуб - что бывает некогда и в клуб ходить, потому что расширяется поле общения, друзей, коллег и это по интересам и ценностям. И это на годы❤️ Спасибо большое за этот день с нами! И мы всегда рады новым встречам в нашей теплой компании!</t>
+  </si>
+  <si>
+    <t>08.04.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1877</t>
+  </si>
+  <si>
+    <t>Сначала надо включить vpn что бы почитать Телеграм , потом его отключить что бы заработал Макс и все остальное. И так много раз за день. Общий вопрос у всех: «Вы сейчас через что общаетесь?» Ответ про голубей уже не вызывает улыбки 😂 Как вы? Справляетесь? 😉</t>
+  </si>
+  <si>
+    <t>06.04.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1869</t>
+  </si>
+  <si>
+    <t>Музейно‑выставочный центр «ЗИЛАРТ» Я в восторге от посещения этого пространства! Открыт музей совсем недавно. В декабре 2025 года. Музей создан на основе частной коллекции Андрея и Елизаветы Молчановых — более 8 000 работ! В экспозиции: • российское и международное актуальное искусство, • африканское искусство, • фотографии, • декоративно‑прикладное искусство. Экспозиции постоянной нет. Каждый визит - новое открытие. Архитектора. Спроектировано Сергеем Чобаном и бюро «Спич»: • стеклянный куб 60×60 м, • фасады из меди (будут меняться со временем), • просторный атриум — часть общественного пространства, • лаконичный интерьер: белые потолки, бетон, медные двери. Внутри: • выставочные залы (2–5 этажи, 5 000 м²), • ресторан Remy Kitchen Bakery, • детская площадка, • музейный магазин, • конференц‑зал на 95 мест, • эскалаторы с росписью стрит‑арт‑художников. Внутри музея стены отделаны красивой полированной медью. Если прислонить к ней руку, на меди остаются след. С одной стороны, это выглядит вроде как символично, но, по мне, эта небрежность тёмных пятен не прибавляет красоты интерьеру — всё время хотелось протереть и отполировать эти следы. Глядя на эти современные послания будущим поколениям встиле: «Здесь был Вася», задумалась про ответственность за наши следы, слова и действия в этом мире. След ты, может, и оставишь, но добавит ли это красоты окружающему пространству? Не захотят ли его стереть? Вот такой он, музей «ЗИЛАРТ». Даже стены здесь- это концепт. 😂 Мы взяли обзорную экскурсию по музею и познакомились на ней сразу со всеми выставками, узнали и про здание и концепцию музея. Экскурсия длилась один час. После нее можно было вернуться в понравившиеся залы. Экспозиции постоянной в музее нет. Это значит, что каждый визит может стать новым открытием! Текущие выставки • «Шаг с пьедестала: скульптура в реальном пространстве» (0+). Московская и петербургская скульптура второй половины XX века. • «Африканское искусство: боги, предки, жизнь» (12+). Маски и фигуры из Африки. Где находится: Бульвар Братьев Весниных, дом 3, Москва. Легко добраться: 8 минут пешком от станции метро «ЗИЛ» (Троицкая линия) или 12 минут от станции МЦК «ЗИЛ». Часы работы: вторник–воскресенье с 10:00 до 22:00, понедельник — выходной. Сайт: zilartmuseum.ru А вы уже были в «ЗИЛАРТЕ»? Делитесь впечатлениями в комментариях! 👇 Канал в MAX здесь загружаю видео</t>
+  </si>
+  <si>
+    <t>03.04.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1868</t>
+  </si>
+  <si>
+    <t>🎤 Новый подкаст с Анастасией Бухаревой - коммерческим директором бренда LedWindow В этом выпуске говорим о технологиях света, которые меняют восприятие пространства, и о том, как дизайн сегодня выходит за рамки эстетики, влияя на самочувствие и качество жизни. Наша гостья рассказала о системе, имитирующей естественный солнечный свет, которая способна создавать полноценный световой сценарий - от мягкого рассвета до заката, даже в помещениях без окон ☀️ В этом выпуске мы обсудили: 🔻 Как технологии света помогают компенсировать отсутствие естественного освещения 🔻 Почему свет напрямую влияет на психологическое состояние и здоровье 🔻 Как создаются «окна» в пространствах без доступа к дневному свету 🔻 Зачем дизайнерам работать с такими решениями в жилых интерьерах 🔻 В чём сила коллабораций на выставке и почему они формируют доверие между дизайнерами и поставщиками Отдельно поговорили о том, как «Русский дом» меняет формат интерьерных выставок - выводя на первый план дизайнеров и создавая готовые интерьерные решения вместо классических монобрендовых стендов. Подкаст доступен к просмотру: https://rutube.ru/video/23542ed70091f20e7de185d176e0d417/</t>
+  </si>
+  <si>
+    <t>01.04.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1863</t>
+  </si>
+  <si>
+    <t>Клуб ДЗЕН отметил свой четвертый день рождения! Ура!!! Четыре года — это уже серьёзный этап: за это время создалось не просто сообщество, а настоящая экосистема для роста, обмена опытом и поддержки. Спасибо за атмосферу открытости, за ценные знакомства и за то, что даёте возможность развиваться вместе с единомышленниками. Отдельное спасибо Ольге, основателю клуба, — за то, что когда‑то решилась воплотить эту идею в жизнь, за её теплоту, внимание к деталям и умение собрать вокруг себя таких классных людей. Желаю клубу дальнейшего процветания, ярких проектов, надёжных партнёров и ещё больше историй успеха! Растите, сияйте и продолжайте вдохновлять! Любящий вас, Дизайнёр на чемоданах ❤️❤️❤️</t>
+  </si>
+  <si>
+    <t>27.03.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1862</t>
+  </si>
+  <si>
+    <t>«Завет воды» Абрахам Вергезе Сага о трех поколениях семьи длиною с век и 800 страниц. Когда я думала, что книга скоро закончится, оказалось что я прослушала только 30% 😂 все только начиналось. Место действия — Индия, где переплетаются традиции, религии и судьбы людей. В центре повествования — история нескольких поколений индийской христианской семьи, тесно связанная с судьбой шотландского врача из Глазго. Через их жизни автор показывает трансформацию Индии: от колониальных времён до обретения независимости, через социальные потрясения и личные драмы. «Счастье бывает разное. Оно не приходит в одночасье, и человек не всегда его признаёт. Оно всегда с горчинкой» — эта фраза как нельзя лучше передаёт настроение романа. Только, чисто по человечески, хотелось чуть поменьше горчинок для героев🫶🙏 Под конец когда все раскрывается и собирается в один пазл я испытала легкий шок, и долго обдумывала завершение. А еще - не хотелось расставаться с героями. Они за это время стали и моей семьей ❤️🫶 Я никогда не была в Индии. Когда смотрела фильмы об этой стране, у меня сложилось впечатление не самое лучшее. При всей моей любви к истории и архитектуре, меня пугает грязь и антисанитария. А еще возможность в такой среде подхватить какое либо заболевание. Но после книги я подумала , не слишком ли категоричны и однобоки мои мысли ? Так живописно описывается в романе природа Индии, ее традиции, кухня, что я задумалась о посещении этой страны. Может кто уже побывал там? Поделитесь впечатлениями 🙏 Еще о книгах пишу здесь или смотрите по тегу #что_почитать Дизайнёр на чемоданах</t>
+  </si>
+  <si>
+    <t>23.03.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/1861</t>
+  </si>
+  <si>
+    <t>В Москве школьников в 10 классе отправляют на военные сборы. Организованно собрали недавно наших будущих бойцов у школы, проверили справки на отсутствие глистов, (с глистами в армию нельзя- это все знают) загрузили всех в автобусы и вывезли в военную часть недалеко от города. За эти пять дней ребенок научился собирать автомат, ходить строем, жить по расписанию и пополнил лексикон матерными словами. Мы дома не материмся и он был удивлен, что кто то умеет разговаривать, не произнеся ни одного русского слова, но все всё понимают, потому что команда сказанная этими словами, доходит сразу в мозг, минуя уши)) Жили 20 человек в одном помещении, этим же составом два раза мылись. «Нарушение личных границ?» - не слышали про такое. Командир сказал: «Кто придет в плавках- порву» Они надеялись, что порвут только плавки, а не их самих. Никто не решился уточнять. Мылись в чем мать родила. Не все ездят на сборы. Кто отказывается по здоровью, кто- по идейным соображениям. А я бы уже с класса седьмого начинала отправлять мальчиков на такие военные сборы. Подобные мероприятия без лишних слов объясняют почему надо хорошо учиться чтобы поступить. Помогают больше ценить дом, школу, людей, кто выбрал своей профессией защиту Родины. Сегодня получилось #оЛичном Дизайнёр на чемоданах</t>
+  </si>
+  <si>
+    <t>18.09.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/kozukova_evgenia/2091</t>
+  </si>
+  <si>
+    <t>Всем Женям посвящается 🫶 #пятница Дизайнёр на чемоданах Канал в Максе</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2879,62 +3464,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H277"/>
+  <dimension ref="A1:H342"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3691.242" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4808.397" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -9761,50 +10346,1155 @@
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>81545</v>
       </c>
       <c r="B277" t="s">
         <v>831</v>
       </c>
       <c r="C277" t="s">
         <v>832</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>833</v>
       </c>
       <c r="E277">
         <v>139</v>
       </c>
       <c r="F277">
         <v>1</v>
       </c>
       <c r="G277">
         <v>16</v>
       </c>
       <c r="H277">
         <v>6</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>107133</v>
+      </c>
+      <c r="B278" t="s">
+        <v>834</v>
+      </c>
+      <c r="C278" t="s">
+        <v>835</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E278">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>107134</v>
+      </c>
+      <c r="B279" t="s">
+        <v>837</v>
+      </c>
+      <c r="C279" t="s">
+        <v>838</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E279">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>107135</v>
+      </c>
+      <c r="B280" t="s">
+        <v>840</v>
+      </c>
+      <c r="C280" t="s">
+        <v>841</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E280">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>107136</v>
+      </c>
+      <c r="B281" t="s">
+        <v>843</v>
+      </c>
+      <c r="C281" t="s">
+        <v>844</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E281">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>107137</v>
+      </c>
+      <c r="B282" t="s">
+        <v>846</v>
+      </c>
+      <c r="C282" t="s">
+        <v>847</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E282">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>107138</v>
+      </c>
+      <c r="B283" t="s">
+        <v>849</v>
+      </c>
+      <c r="C283" t="s">
+        <v>850</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E283">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>107139</v>
+      </c>
+      <c r="B284" t="s">
+        <v>852</v>
+      </c>
+      <c r="C284" t="s">
+        <v>853</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E284">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>107140</v>
+      </c>
+      <c r="B285" t="s">
+        <v>855</v>
+      </c>
+      <c r="C285" t="s">
+        <v>856</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="E285">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>107141</v>
+      </c>
+      <c r="B286" t="s">
+        <v>858</v>
+      </c>
+      <c r="C286" t="s">
+        <v>859</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="E286">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>107142</v>
+      </c>
+      <c r="B287" t="s">
+        <v>861</v>
+      </c>
+      <c r="C287" t="s">
+        <v>862</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="E287">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>107143</v>
+      </c>
+      <c r="B288" t="s">
+        <v>864</v>
+      </c>
+      <c r="C288" t="s">
+        <v>865</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="E288">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>107144</v>
+      </c>
+      <c r="B289" t="s">
+        <v>867</v>
+      </c>
+      <c r="C289" t="s">
+        <v>868</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E289">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>107145</v>
+      </c>
+      <c r="B290" t="s">
+        <v>870</v>
+      </c>
+      <c r="C290" t="s">
+        <v>871</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="E290">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>107146</v>
+      </c>
+      <c r="B291" t="s">
+        <v>873</v>
+      </c>
+      <c r="C291" t="s">
+        <v>874</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="E291">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>107147</v>
+      </c>
+      <c r="B292" t="s">
+        <v>876</v>
+      </c>
+      <c r="C292" t="s">
+        <v>877</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E292">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>107148</v>
+      </c>
+      <c r="B293" t="s">
+        <v>879</v>
+      </c>
+      <c r="C293" t="s">
+        <v>880</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E293">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>107149</v>
+      </c>
+      <c r="B294" t="s">
+        <v>882</v>
+      </c>
+      <c r="C294" t="s">
+        <v>883</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E294">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>107150</v>
+      </c>
+      <c r="B295" t="s">
+        <v>885</v>
+      </c>
+      <c r="C295" t="s">
+        <v>886</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E295">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>107151</v>
+      </c>
+      <c r="B296" t="s">
+        <v>888</v>
+      </c>
+      <c r="C296" t="s">
+        <v>889</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E296">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>107152</v>
+      </c>
+      <c r="B297" t="s">
+        <v>891</v>
+      </c>
+      <c r="C297" t="s">
+        <v>892</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E297">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>107153</v>
+      </c>
+      <c r="B298" t="s">
+        <v>894</v>
+      </c>
+      <c r="C298" t="s">
+        <v>895</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E298">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>107154</v>
+      </c>
+      <c r="B299" t="s">
+        <v>897</v>
+      </c>
+      <c r="C299" t="s">
+        <v>898</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E299">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>107155</v>
+      </c>
+      <c r="B300" t="s">
+        <v>900</v>
+      </c>
+      <c r="C300" t="s">
+        <v>901</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="E300">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>107156</v>
+      </c>
+      <c r="B301" t="s">
+        <v>903</v>
+      </c>
+      <c r="C301" t="s">
+        <v>904</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E301">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>107157</v>
+      </c>
+      <c r="B302" t="s">
+        <v>906</v>
+      </c>
+      <c r="C302" t="s">
+        <v>907</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E302">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>107158</v>
+      </c>
+      <c r="B303" t="s">
+        <v>909</v>
+      </c>
+      <c r="C303" t="s">
+        <v>910</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E303">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>107159</v>
+      </c>
+      <c r="B304" t="s">
+        <v>912</v>
+      </c>
+      <c r="C304" t="s">
+        <v>913</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E304">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>107160</v>
+      </c>
+      <c r="B305" t="s">
+        <v>915</v>
+      </c>
+      <c r="C305" t="s">
+        <v>916</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E305">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>107161</v>
+      </c>
+      <c r="B306" t="s">
+        <v>918</v>
+      </c>
+      <c r="C306" t="s">
+        <v>919</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E306">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>107162</v>
+      </c>
+      <c r="B307" t="s">
+        <v>921</v>
+      </c>
+      <c r="C307" t="s">
+        <v>922</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E307">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>107163</v>
+      </c>
+      <c r="B308" t="s">
+        <v>924</v>
+      </c>
+      <c r="C308" t="s">
+        <v>925</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E308">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>107164</v>
+      </c>
+      <c r="B309" t="s">
+        <v>927</v>
+      </c>
+      <c r="C309" t="s">
+        <v>928</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E309">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>107165</v>
+      </c>
+      <c r="B310" t="s">
+        <v>930</v>
+      </c>
+      <c r="C310" t="s">
+        <v>931</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E310">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>107166</v>
+      </c>
+      <c r="B311" t="s">
+        <v>933</v>
+      </c>
+      <c r="C311" t="s">
+        <v>934</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E311">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>107167</v>
+      </c>
+      <c r="B312" t="s">
+        <v>936</v>
+      </c>
+      <c r="C312" t="s">
+        <v>937</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E312">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>107168</v>
+      </c>
+      <c r="B313" t="s">
+        <v>939</v>
+      </c>
+      <c r="C313" t="s">
+        <v>940</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E313">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>107169</v>
+      </c>
+      <c r="B314" t="s">
+        <v>942</v>
+      </c>
+      <c r="C314" t="s">
+        <v>943</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E314">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>107170</v>
+      </c>
+      <c r="B315" t="s">
+        <v>945</v>
+      </c>
+      <c r="C315" t="s">
+        <v>946</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E315">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>107171</v>
+      </c>
+      <c r="B316" t="s">
+        <v>948</v>
+      </c>
+      <c r="C316" t="s">
+        <v>949</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>107172</v>
+      </c>
+      <c r="B317" t="s">
+        <v>951</v>
+      </c>
+      <c r="C317" t="s">
+        <v>952</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>107173</v>
+      </c>
+      <c r="B318" t="s">
+        <v>954</v>
+      </c>
+      <c r="C318" t="s">
+        <v>955</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>107174</v>
+      </c>
+      <c r="B319" t="s">
+        <v>957</v>
+      </c>
+      <c r="C319" t="s">
+        <v>958</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>107175</v>
+      </c>
+      <c r="B320" t="s">
+        <v>960</v>
+      </c>
+      <c r="C320" t="s">
+        <v>961</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E320">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>107176</v>
+      </c>
+      <c r="B321" t="s">
+        <v>963</v>
+      </c>
+      <c r="C321" t="s">
+        <v>964</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E321">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>107177</v>
+      </c>
+      <c r="B322" t="s">
+        <v>966</v>
+      </c>
+      <c r="C322" t="s">
+        <v>967</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E322">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>107178</v>
+      </c>
+      <c r="B323" t="s">
+        <v>969</v>
+      </c>
+      <c r="C323" t="s">
+        <v>970</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>107179</v>
+      </c>
+      <c r="B324" t="s">
+        <v>972</v>
+      </c>
+      <c r="C324" t="s">
+        <v>973</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E324">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>107180</v>
+      </c>
+      <c r="B325" t="s">
+        <v>975</v>
+      </c>
+      <c r="C325" t="s">
+        <v>976</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E325">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>107181</v>
+      </c>
+      <c r="B326" t="s">
+        <v>978</v>
+      </c>
+      <c r="C326" t="s">
+        <v>979</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E326">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>107182</v>
+      </c>
+      <c r="B327" t="s">
+        <v>981</v>
+      </c>
+      <c r="C327" t="s">
+        <v>982</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E327">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>107183</v>
+      </c>
+      <c r="B328" t="s">
+        <v>984</v>
+      </c>
+      <c r="C328" t="s">
+        <v>985</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E328">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>107184</v>
+      </c>
+      <c r="B329" t="s">
+        <v>987</v>
+      </c>
+      <c r="C329" t="s">
+        <v>988</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E329">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>107185</v>
+      </c>
+      <c r="B330" t="s">
+        <v>990</v>
+      </c>
+      <c r="C330" t="s">
+        <v>991</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E330">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>107186</v>
+      </c>
+      <c r="B331" t="s">
+        <v>993</v>
+      </c>
+      <c r="C331" t="s">
+        <v>994</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E331">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>107187</v>
+      </c>
+      <c r="B332" t="s">
+        <v>996</v>
+      </c>
+      <c r="C332" t="s">
+        <v>997</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E332">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>107188</v>
+      </c>
+      <c r="B333" t="s">
+        <v>999</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E333">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>107189</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E334">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>107190</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E335">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>107191</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E336">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>107192</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E337">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>107193</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E338">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>107194</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E339">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>107195</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E340">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>107196</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E341">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>125111</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E342">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">