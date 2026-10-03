--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="859">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="899">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2589,50 +2589,170 @@
     <t>03.01.26 10:59</t>
   </si>
   <si>
     <t>t.me/kotik_v_crimea/4798</t>
   </si>
   <si>
     <t>Зимние сады и царские оранжереи: праздник, который всегда в цвету Пока в умеренных широтах природа спит, в крымских парках — Никитском ботаническом саду, парках Ливадийского и Воронцовского дворцов — продолжается жизнь. Сюда приходят в новогодние дни, чтобы увидеть цветущие зимние растения: морозники, галантусы, ранние крокусы. Традиция любоваться зимними садами была заложена ещё царской семьёй и аристократией, которые проводили в Крыму рождественские праздники. Прогулка среди зелени и цветов в январе — это не нарушение природного цикла, а классическая крымская традиция, доступная теперь каждому. Лайк — Красота! Ваш ГИД, КОТИК в Крыму 😼 🙂🌧По данным Крымского управления по гидрометеорологии и мониторингу окружающей среды вечером и до конца суток 3 января, 4 и 5 января в Крыму ожидаются дожди, в южных и в восточных районах очень сильные, в горах с мокрым снегом.</t>
   </si>
   <si>
     <t>03.01.26 10:38</t>
   </si>
   <si>
     <t>t.me/kotik_v_crimea/4797</t>
   </si>
   <si>
     <t>Если вы все ещё думаете, что Крым - это только про летний отдых, море и пляж, то очень даже зря. В новогодние праздники Крым - один из самых красивых регионов России!🎄✨ Там устанавливают восхитительные ёлки и инсталляции. Все сверкает и искрится! Вот, например, не просто ёлка, а настоящий 8 метровый арт-объект. Она создана из старинных лодок и декоративных якорей.⚓️ Можно сказать, что это главная Морская ёлка страны!🐚🪸⚓🛶 А ещё, благодаря, циклону, в Крыму выпало очень много снега, что сделало морские пейзажи ещё более сказочными и волшебными!✨✨✨ Это точно стоит увидеть! 🤩 Ваш ГИД, КОТИК в Крыму 😼</t>
   </si>
   <si>
     <t>02.01.26 13:58</t>
   </si>
   <si>
     <t>t.me/kotik_v_crimea/4787</t>
   </si>
   <si>
     <t>Севастополь. Кот Бегемот на страже заснеженного Херсонеса 🐈‍⬛ 📸 Автор: Юрий Кондратьев Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>12.09.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4987</t>
+  </si>
+  <si>
+    <t>Ветряки в Крыму — это не только про современную «зелёную» энергетику: почти 100 лет назад, в 1931 году, под Севастополем уже стояла настоящая ветроэлектростанция. В Балаклаве возвышалась 30-метровая башня с гигантским винтом диаметром 24 метра, которая давала электричество для города и была инженерным чудом своего времени. Почему этот проект оказался почти забытым, как крымский ветер начали «приручать» задолго до XXI века и что уничтожило уникальную станцию — читайте в полном материале по ссылке: https://1-bastion.ru/krymskij-veter-ot-inzhenernoj-fantastiki-1931-goda-do-nashih-dnej/ Ваш ГИД, КОТИК в Крыму 🐈‍⬛</t>
+  </si>
+  <si>
+    <t>04.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4986</t>
+  </si>
+  <si>
+    <t>Мы запускаем второй ТРАНСФЕР В ВОСКРЕСЕНЬЕ из Севастополя в Аквапарк «Симеиз»💙 Расписание трансфера: 📍 8:30 — выезд с Площади Ушакова (Матросский клуб) 🌊 10:00 — прибытие к открытию Аквапарка 🌅 18:15 — отправление обратно в Севастополь 💳 Стоимость трансфера туда и обратно — 800 ₽. 📲 Регистрация на воскресный трансфер: aquapark-simeiz.ru/transfer До встречи уже завтра🤩 Ваш ГИД, КОТИК в Крыму ❤️</t>
+  </si>
+  <si>
+    <t>23.06.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4985</t>
+  </si>
+  <si>
+    <t>☀️Поход детский на sup-бордах с 9 по 12 июня — основные детали 📅 Даты: 9–12 июня (4 дня / 3 ночи)  📍 Место: Байдарская долина озеро (форсирование на sup-бордах)  👥 Участники: до 10 человек  💰 Стоимость: 16 700 ₽  Возраст от 7 - 17 лет --- Что входит в программу - Изготовление и использование плавсредств (плот, паром, sup-борды)  - Практика прыжков в воду, основы задержки дыхания, маскировка на воде и суше  - Тактические и военно-спортивные игры (включая игру «Imposter» ночью и днем)  - Разведка территории, ориентирование (в том числе без компаса), навигация  - Навыки выживания: питание в лесу, отпугивание зверей, сигнальные огни  - Спальные навыки (в том числе на дереве), маскировка, бесшумное перемещение  - Метание ножей и звезд, общефизическая подготовка, утренняя зарядка, бег по пересечённой местности  - Оказание первой помощи и методы транспортировки пострадавших  - Безопасное обращение с игровым оружием и пребывание на воде  --- Обеспечение участников - Радиостанция  - Защитная и спасательная экипировка  - Игровое оружие (привод)  - Питание  - Альпинистское снаряжение  --- Особенности и рекомендации - Обучение проводится с учётом уровня подготовки и техники безопасности каждого  - Есть ночные дежурства у костра и походная баня  - Позволяет развить скорость, выносливость и волевые качества в воде и на суше  - Отличная возможность стать частью командного соревнования и погрузиться в игровой приключенческий процесс  --- 📲 Запись и вопросы: пишите в сообщения группы или звоните +7 978 521 78 99 (@ruslankakot28)  --- Это насыщенный активный поход с обучением выживанию, тактике и водным приключениям. Идеально подходит для любителей природы и активного отдыха! Ваш ГИД, КОТИК в Крыму ❤️</t>
+  </si>
+  <si>
+    <t>17.06.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4984</t>
+  </si>
+  <si>
+    <t>Поддержим туристический бизнес Севастополя и Крыма этим летом 🤝🌊 Друзья, это лето для Севастополя и Крыма выдалось непростым. Туристический поток изменился, многие гостиницы, гостевые дома, кафе, столовые и семейные заведения сейчас особенно нуждаются во внимании и поддержке 🙏 Поэтому я запускаю бесплатные рекламные публикации для местного туристического бизнеса 📢✨ Если у вас есть: 🏨 гостиница или мини-отель; 🏡 гостевой дом; ☕ кафе, столовая или семейный ресторан; 📍 место, куда стоит заглянуть туристам; 🌿 уютный дворик, вкусные завтраки, домашняя кухня или номера у моря — я готов рассказать о вас своей аудитории бесплатно ❤️ Без оплаты. Без скрытых условий. Только живой пост, понятная подача и честная рекомендация для тех, кто планирует отдых в Крыму или уже находится здесь 🌅 Что нужно от вас? Прислать информацию о заведении: 📌 адрес; 📸 фото; 📝 описание; ☎️ контакты; 💬 цены или основные преимущества. Взамен — репост публикации из моего канала у себя на странице, в группе или в сторис 🔁 Так мы поможем друг другу и дадим людям больше полезной информации о местах, где можно остановиться, вкусно поесть и приятно провести время 😊 Сейчас важно не молчать. Важно показывать, что Крым живёт, Севастополь встречает гостей, а местный бизнес продолжает работать, стараться и радовать людей 🌊☀️ Если вы хотите, чтобы о вас узнали туристы — пишите в личные сообщения 💌 Сделаем красивый, тёплый и полезный пост о вашем месте. Поддержим своих. Расскажем о лучших местах Крыма вместе 🤝❤️ Ваш ГИД, КОТИК в Крыму 🥰 Писать сюда: t.me/kotik_v_crimea?direct</t>
+  </si>
+  <si>
+    <t>17.06.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4980</t>
+  </si>
+  <si>
+    <t>Дорогие Друзья 🥰 Меню 🍽️ 17-Июня 🥘 Борщ Красный со Сметанкой 🍖 Котлетка в Сухарях с Ароматным Зеленым Маслом 🥔 Картошечка Запеченная 🥒 Салатик Горчичный Огурец с Морковкой по-Корейски 🍞 Хлеб Белый/Серый 🍽 СТАНДАРТНАЯ - 375₽ 🍽 МЕГА ПОРЦИЯ - 450₽ 🌳 ВЕГЕТАРИАНСКОЕ 🍲 Супчик Овощной 🥔 Вареники с Картофелем и Жареным Лучком 🥬 Салатик Капуста по-Грузински 🍞 Хлеб Белый/Серый 💞ЛЮБИМАЯ АКЦИЯ 💞 При Заказе 5-ти Порций Бизнес Ланча 🍽️ 6-я Порция в Подарок 🎁 🌺АКЦИЯ ВЕСЬ ИЮНЬ🌺 При Заказе 3-х порций Бизнес Ланчей Сувенирная Рулетка в 🎁</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4981</t>
+  </si>
+  <si>
+    <t>Стандарт меню 🤗</t>
+  </si>
+  <si>
+    <t>16.06.26 17:56</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4978</t>
+  </si>
+  <si>
+    <t>Хотите на несколько дней вернуться в прошлое - беззаботное время полное счастья и радости? Представляем вам лагерь для взрослых, где каждый снова может ощутить себя ребёнком. Как это будет? - Как в детстве в пионерском лагере: отряды, командные соревнования, дискотека, пионерский костёр. И конечно новые друзья, игры, активности и самые яркие воспоминания! А если в детстве вы так и не смогли побывать в лагере, сейчас самое время это исправить! Открыта запись на 1 смену. Подробнее про лагерь.       Даты: 9.07-12.07 📍 Крым,  Орлиное, Парк отель "Байдары" 📅 Формат — 4 дня / 3 ночи 👥 Компания взрослых людей, которым хочется выдохнуть, переключиться и выйти из режима В программе: — атмосферные вечера — музыка, костёр, общение — активности и выезды — отдых в горах — ощущение «как в лагере, только теперь нам можно» 💰 Стоимость участия — 29 000 ₽ В стоимость входит: — проживание — питание — программа лагеря 🏡 Проживание — в 2-х местных номерах. 🚙 Джип-тур оплачивается отдельно (по желанию). Количество мест ограничено  🙌 Для бронирования места вносится предоплата 5 000 ₽. Она закрепляет место за участником и идёт на бронирование базы, подготовку программы и организационные расходы,  предоплата не возвращается при отмене участия со стороны участника. Оставшаяся сумма вносится не позднее чем за 10 дней до заезда. Не реклама Ваш ГИД, КОТИК в Крыму 🥰</t>
+  </si>
+  <si>
+    <t>11.06.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4977</t>
+  </si>
+  <si>
+    <t>Севастополь Малахов курган Ваш ГИД, КОТИК в Крыму 😊</t>
+  </si>
+  <si>
+    <t>11.06.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4976</t>
+  </si>
+  <si>
+    <t>Гостям Севастополя: если не можете уехать из-за нехватки топлива — заполните заявку Управление туризма Севастополя просит гостей города, которые столкнулись с трудностями выезда на личном автомобиле, заполнить специальную заявку по ссылке. Обращения обрабатывают оперативно: помогают решить вопросы и предоставляют актуальную информацию. Также работает телефон горячей линии: с 9:00 до 18:30 без выходных можно позвонить по номеру +7 8692 67-70-00. Ваш ГИД, КОТИК в Крыму 😊😊</t>
+  </si>
+  <si>
+    <t>11.06.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4975</t>
+  </si>
+  <si>
+    <t>"На всех заправках по-разному. И меняется всё на глазах. Где-то дают в любые емкости, даже 200 литров бочки, а где-то — только в металлические канистры. Из Крыма ехал 6 июня. Всё меняется на ходу". "В канистры для воды не заправляют. Вчера на „Лукойле“ по экранам оператор таких умников увидела, остановила пролив. Только в канистры для топлива (металл, пластик)". Заправиться перед Крымским мостом сейчас можно, но туристы рассказывают, что в Тамани уже ввели ограничение по 60 литров на машину. Такие меры якобы появились из-за перекупщиков, которые специально приезжают из Крыма за топливом. Если едете издалека, лучше купите бензин заранее. "„Лукойл“ перед мостом уже 60 литров в данный момент, потом в конец очереди. Актуально прямо сейчас. Поэтому по возможности литься в канистры, если нужно больше, нужно где-то сильно раньше". Правила постоянно меняются, поэтому лучше следить за актуальной информацией в каналах главы Крыма Сергея Аксенова или губернатора Севастополя Михаил Развожаева. Вот что еще рассказывают туристы, которые в последние дни проезжали по Крымскому мосту. "Бензина нет практически, перекупы сметают всё в Краснодарском крае, теперь и там ограничения 100 литров на машину, плюс очереди. Берите с собой запас, чтобы хватило на обратную дорогу, если ситуация не разрешится. Мы из Волгограда планируем в Судак, тоже беру с собой литров 60, может, больше". "Никто ничего не регулирует. Это не просто перекупы, а целые банды по 3–4 машины, тупо в бочину лезут. Один пролез, всех своих запускает, и дальше летят. Они вообще не стоят в очередях, очень быстро носятся. Я даже видео их „работы“ из регистратора вытащила". Ваш ГИД, КОТИК в Крыму 🥰🥰</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4974</t>
+  </si>
+  <si>
+    <t>- Везите бензин с собой. Что происходит в Крыму и как проехать через мост без проблем — опыт туристов В Крыму несколько недель наблюдается дефицит топлива. На полуострове его продают по талонам и QR-кодам, которые моментально заканчиваются. Очевидцы сообщают, что к заправкам выстроились огромные очереди, появилось много спекулянтов. Кроме того, из машин начали сливать бензин по ночам. Туристы стараются заправить полные баки в Краснодарском крае и везут топливо с собой в канистрах. Но и в этом случае действуют строгие ограничения при проезде по Крымскому мосту. Глава полуострова Сергей Аксенов сообщал, что с 4 июня на несколько дней полностью ограничили продажу топлива за наличные — талонов в свободной продаже нет. Если вы всё-таки достали его, то сможете купить по 20 литров в одни руки. Для туристов, у которых возникли сложности с выездом за пределы Крыма, работает горячая линия Министерства курортов и туризма . В Севастополе с 7 июня начала работать специальная система. Чтобы заправиться, необходимо получить персональный QR-код, по которому можно купить 20 литров топлива для конкретного автомобиля на АЗС сети "ТЭС" в период с 09:00 до 21:00 текущего дня. Ежедневное количество доступных кодов строго ограничено и соответствует объему горючего в свободной продаже на сутки, поэтому выделенные лимиты разбирают буквально за первый час. Важный нюанс: если вы получили QR-код для конкретного автомобиля и заправились по нему, то следующий можно сгенерировать только через 7 календарных дней. "Еще раз акцентирую внимание: в текущих условиях ограниченных поставок один QR-код дает право на разовую заправку объемом до 20 литров. Пожалуйста, планируйте свои маршруты и поездки исходя из этого", — написал глава Севастополя Михаил Развожаев. Еще один важный момент: чтобы заправиться, придется скачать национальный мессенджер "Макс" — цифровые разрешения генерируются внутри приложения через специальный бот. Получив код, его нужно сохранить себе на телефон. Перед тем как ехать на заправку, проверьте наличие топлива на сайте. На АЗС найдите сотрудника с повязкой "контролер" и покажите ему код. Периодически бензин появляется в свободной продаже — об этом Развожаев сообщает в своих каналах. По QR-коду топливо продают только на заправках "ТЭС". Вечером накануне публикации материала их разобрали буквально за несколько секунд. "В Севастополе со вчерашнего дня ввели продажу билетов по QR-коду, система не работает от слова совсем, сначала МАХ 10 минут тупит, а потом пишет, что все QR-коды закончились. Подозреваю, их делят между организаторами этой акции. Прошу привязать топливо к сайту налоговой или „Госуслугам“, чтобы люди видели, кому и как достается топливо. Налоги платим с транспорта — будьте любезны честно делить топливо между налогоплательщиками", — возмутился один из жителей. Да, и этим активно пользуются и туристы, и перекупщики. С собой в машине через Крымский можно провезти не более 100 литров жидкости. Именно жидкости! То есть не только топлива, но и, например, воды. Учитывайте это, когда будете набирать бензин в канистры. "Считаются все жидкости. Формально могут плюсануть квас, минводу, омывайку, автомасло…" — написал один из туристов. Еще один совет от водителей — берите с собой канистры, на которых указан объем. Дело в том, что на посту нельзя проверить емкость на глаз, поэтому сотрудники смотрят на саму тару. "Вчера вернули ребят с 4 пластиковыми канистрами, на которых отсутствовали цифры, что их объем равен 25 литрам". "Главное, чтобы канистры были тарированные. Неважно, из чего они изготовлены. Общий объем жидкости — 100 литров. То есть ГСМ плюс вода (например)". "Нетарированную емкость возвращают назад. Так было с пластиковыми канистрами 4 по 25 литров. Но на емкости не был указан объем канистры. Их завернули назад в Краснодарский край". Бензин можно заливать только в специальные емкости. Они могут быть как пластиковыми, так и металлическими. В обычных пластиковых бутылках провезти топливо не получится. Ваш ГИД, КОТИК в Крыму 🥰</t>
+  </si>
+  <si>
+    <t>01.05.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4972</t>
+  </si>
+  <si>
+    <t>🍓 1 Мая — праздник труда, весны… и клубники! 🍓 Да, друзья, мы искренне считаем, что лучший подарок на такой весенний праздник – это КЛУБНИКА! Почему клубника? Ой, ну, всё просто, смотрите сами: ✨ Клубника поднимает настроение — один взгляд на спелые алые ягодки уже вызывает улыбку. А вкус? Это вообще взрыв эндорфинов! ✨ Клубника заряжает энергией — после чашки клубники хочется не отдыхать, а танцевать, гулять и радоваться весне. ✨ А сколько пользы для здоровья — витамин C, антиоксиданты, фолиевая кислота… В каждой ягодке целая аптека, которая работает на красоту и бодрость! ✨ А еще клубника – источник вдохновения для творчества: можно есть просто так, а можно добавить в торт, смузи или мороженое. Не ограничивайте полет фантазии! Где найти самую вкусную клубнику? Правильно! Приезжайте в гости на семейную ферму «Сочная ягода»! Вас ждут ароматная сочная клубника, добрые улыбки, невероятная атмосфера нашей фермы и настоящее праздничное настроение! 1 Мая на ферме — это: солнце, смех, клубника и море позитива! 🗺️ Мы находимся в районе аэропорта Бельбек и села Орловки. Если есть возможность,воспользуйтесь навигатором: https://yandex.ru/navi/org/sochnaya_yagoda/237949246145?si=tvu30h0xkhuempzr6pvgn3rzw8 📞 Телефон для заказов: +7-978-466-00-32 📲 Нас можно найти и тут 👇 🔗 https://vk.ru/sohcnaya_yagoda 🔗 https://max.ru/join/h5Vmgkd6Xj3ganWmqC89J3gJ3P1OLZFSATnLw7BPNC8 До встречи среди клубничных грядок — обещаем, уедете с корзинкой ягод и улыбкой до ушей! 😊 🍓</t>
+  </si>
+  <si>
+    <t>12.04.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4971</t>
+  </si>
+  <si>
+    <t>Севастополь к празднику готов, все котики освящены. С праздником ✨</t>
+  </si>
+  <si>
+    <t>28.03.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4967</t>
+  </si>
+  <si>
+    <t>Туман над побережьем в завершении марта. Море греется. Судакские берега. Весенний Крым #яZдесьживу</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2954,59 +3074,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H289"/>
+  <dimension ref="A1:H303"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4710.421" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -8999,50 +9119,288 @@
       <c r="C288" t="s">
         <v>854</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>855</v>
       </c>
       <c r="E288">
         <v>613</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>85691</v>
       </c>
       <c r="B289" t="s">
         <v>856</v>
       </c>
       <c r="C289" t="s">
         <v>857</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>858</v>
       </c>
       <c r="E289">
         <v>654</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>107119</v>
+      </c>
+      <c r="B290" t="s">
+        <v>859</v>
+      </c>
+      <c r="C290" t="s">
+        <v>860</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="E290">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>107120</v>
+      </c>
+      <c r="B291" t="s">
+        <v>862</v>
+      </c>
+      <c r="C291" t="s">
+        <v>863</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E291">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>107121</v>
+      </c>
+      <c r="B292" t="s">
+        <v>865</v>
+      </c>
+      <c r="C292" t="s">
+        <v>866</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="E292">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>107122</v>
+      </c>
+      <c r="B293" t="s">
+        <v>868</v>
+      </c>
+      <c r="C293" t="s">
+        <v>869</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="E293">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>107123</v>
+      </c>
+      <c r="B294" t="s">
+        <v>871</v>
+      </c>
+      <c r="C294" t="s">
+        <v>872</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="E294">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>107124</v>
+      </c>
+      <c r="B295" t="s">
+        <v>871</v>
+      </c>
+      <c r="C295" t="s">
+        <v>874</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="E295">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>107125</v>
+      </c>
+      <c r="B296" t="s">
+        <v>876</v>
+      </c>
+      <c r="C296" t="s">
+        <v>877</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E296">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>107126</v>
+      </c>
+      <c r="B297" t="s">
+        <v>879</v>
+      </c>
+      <c r="C297" t="s">
+        <v>880</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E297">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>107127</v>
+      </c>
+      <c r="B298" t="s">
+        <v>882</v>
+      </c>
+      <c r="C298" t="s">
+        <v>883</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E298">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>107128</v>
+      </c>
+      <c r="B299" t="s">
+        <v>885</v>
+      </c>
+      <c r="C299" t="s">
+        <v>886</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E299">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>107129</v>
+      </c>
+      <c r="B300" t="s">
+        <v>885</v>
+      </c>
+      <c r="C300" t="s">
+        <v>888</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E300">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>107130</v>
+      </c>
+      <c r="B301" t="s">
+        <v>890</v>
+      </c>
+      <c r="C301" t="s">
+        <v>891</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E301">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>107131</v>
+      </c>
+      <c r="B302" t="s">
+        <v>893</v>
+      </c>
+      <c r="C302" t="s">
+        <v>894</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E302">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>107132</v>
+      </c>
+      <c r="B303" t="s">
+        <v>896</v>
+      </c>
+      <c r="C303" t="s">
+        <v>897</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E303">
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">