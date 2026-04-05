--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="767">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="859">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2313,50 +2313,326 @@
     <t>15.10.24 06:29</t>
   </si>
   <si>
     <t>t.me/kotik_v_crimea/3335</t>
   </si>
   <si>
     <t>Благодатная Крымская осень 🍂 Севастополь, река Бельбек, октябрь 2024 Автор: Александр Андреев Ваш ГИД, КОТИК в Крыму 😸</t>
   </si>
   <si>
     <t>09.10.24 09:05</t>
   </si>
   <si>
     <t>t.me/kotik_v_crimea/3326</t>
   </si>
   <si>
     <t>Утренние этюды, осенний Приморский бульвар🍂 Севастополь, 09 октября 2024 Ваш ГИД, КОТИК в Крыму 😸</t>
   </si>
   <si>
     <t>01.10.24 10:24</t>
   </si>
   <si>
     <t>t.me/kotik_v_crimea/3325</t>
   </si>
   <si>
     <t>Книга Дмитрия Ершова "Крым"- это путеводитель нового поколения! Путешествуя с ним по Крыму, вы будете удивляться, смеяться, восхищаться. Путеводитель интересно читать, он, словно живой, с воодушевлением раскроет перед вами край, который автор знает наизусть. Вы никогда не заблудитесь, идя даже непроторенными дорожками, ведь все маршруты прогулок автор проверил на себе. Большой выбор разнообразных маршрутов: Крым кинематографический или литературный? Или, может быть, исторический? Но лучше все! Вы любите великих и талантливых? Тогда вперед, "по следам доктора Чехова"! Или попытайтесь раскрыть "военные тайны Севастополя", Предпочитаете кино? Тогда вас ждут увлекательные приключения с "Кавказской пленницей", или, может, рискнете высадиться на "Обитаемый остров"? Ваш ГИД, КОТИК в Крыму 😸</t>
+  </si>
+  <si>
+    <t>01.03.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4940</t>
+  </si>
+  <si>
+    <t>Мартовских котов вам в ленту. Россия, Крым, Севастополь, Яшмовый пляж. Ваш ГИД, КОТИК в Крыму😊😊</t>
+  </si>
+  <si>
+    <t>14.02.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4931</t>
+  </si>
+  <si>
+    <t>Моя прогулка в Новом Херсонесе. В Крыму зима постепенно отступает, и потихоньку ощущается приближение весны 🌸 А вот в Новом Херсонесе всё ещё стоит новогодняя ёлка. Если вы не успели сделать новогодние фото, ещё не поздно это исправить 🙂 И к тому же, в преддверии Масленицы и на протяжении всей масленичной недели здесь можно будет полакомиться вкусными блинчиками и добавить в прогулку немного праздника. 📸 13.02.26 Ваш ГИД, КОТИК в Крыму 😼❄️</t>
+  </si>
+  <si>
+    <t>14.02.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4925</t>
+  </si>
+  <si>
+    <t>💛 Романтичные места Крыма Как провести субботу 14 февраля? И если вы еще не придумали, как провести этот вечер, Крым готов подарить настоящую сказку. Мы собрали для вас 5 мест, где любовная атмосфера станет особенно волшебной ⤵️ ✨Свидание в купели японского сада Mriya Resort &amp; SPA На курорте «Мрия» прямо сейчас проходят дни влюбленных. Самая роскошная опция — свидание в открытой термальной купели Японского сада «Шесть чувств». Вас ждут купель с лепестками роз, изысканные закуски и полное ощущение, уединения. ✨Ласточкино гнездо Классика, которая никогда не надоедает. Этот миниатюрный замок на отвесной скале до сих пор считается символом романтики. Сюда можно забронировать индивидуальную вечернюю экскурсию, чтобы застать подсветку замка и закат без толп туристов. ✨Бухта Любви и тропа Голицына Если ваша стихия это активные прогулки, держите курс на Новый Свет. Тропа Голицына, вырубленная в скалах, приведет вас к гроту Шаляпина и открыточным видам на изумрудные бухты. А главная цель — Бухта Любви или Царский пляж. Говорят, что пары, искупавшиеся здесь вместе, обретают вечную любовь. Даже в феврале здесь потрясающе красиво и многолюдно. ✨Утёс – маленькая Италия в Алуште Небольшой поселок под Алуштой, который туристы сравнивают с Сицилией. Здесь на склонах стоят разноцветные эллинги - бывшие лодочные сараи, превращенные в уютные отели прямо у моря. В 500 метрах находится замок княгини Гагариной и старинный парк. После 23:00 здесь не слышно музыки, только шум прибоя. Идеально для тех, кто ищет уединения и хочет встретить рассвет в номере с видом на море и гору Аю-Даг. ✨Новый Херсонес и СЦК в Севастополе • Концерт оркестра при свечах «Музыка любви» состоится 13 и 14 февраля в Севастопольском центре культуры и искусств. Романтическая атмосфера, классические произведения при свечах — идеальный вариант для свидания. • Ярмарка «Книжный причал» в музее Античности и Византии. Если вы и ваша половинка любите интеллектуальный досуг, проходит ярмарка, приуроченная к Международному дню книгодарения. Гостям покажут редкие книги из фондов научной библиотеки Херсонеса, которые обычно скрыты от посторонних глаз. Главное условие – взять с собой книгу, которой можно поделиться. Вход бесплатный, но нужна предварительная регистрация. Выбирайте свое настроение и создавайте личную историю. Всем любви ❤️ А какое место в Крыму вы считаете самым романтичным? Делитесь в комментариях!</t>
+  </si>
+  <si>
+    <t>14.02.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4915</t>
+  </si>
+  <si>
+    <t>Чем заняться в выходной? Можно посетить Парк Оленей в селе Скалистое(вернее за ним)... Лично мне очень понравилось!Эмоции как у ребёнка,хочется обнять и расцеловать муфлончика,кабанчика,оленя и косульку😊🥰Самыми контактными и смелыми оказались ДЕВЧЁНКИ ))))подходили поесть с руки(мы угощали морковкой порезанной вдоль тонкими кусочками и яблоками разрезанными на 4-6 частей),олени -рогачи отдельная история грации и достоинства.Самыми прожорливыми ,шумными и общительными оказались кабаны. По парку возят на джипе(4 человека) по стоимости 2 тысячи .Запись предварительная по телефону+7978-591-21-55 Ваш ГИД, КОТИК в Крыму 😼❄️</t>
+  </si>
+  <si>
+    <t>10.02.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4905</t>
+  </si>
+  <si>
+    <t>Знакомьтесь с местом, которое стало символом гостеприимства Южного берега Крыма. 🛎Отель «Ялта-Интурист» — это не просто гостиница, а целый мир для безупречного отпуска, где сливаются воедино богатая история, современный комфорт и магия крымской природы. Почему это идеальная точка старта для знакомства с Ялтой? 📍Лучший адрес на карте: Отель расположен в самом сердце Ялты, на собственной благоустроенной набережной. Из вашего окна — только море 🌊и потрясающие виды. Все главные достопримечательности, рестораны и променад — в шаговой доступности. Территория мечты: Это настоящий курортный🌳 парк с субтропической зеленью, пальмами и цветами. Здесь есть всё для расслабления: несколько бассейнов с подогревом (включая детский), современный SPA-центр, чтобы восстановить силы, и собственный галечный пляж с полным сервисом. Гастрономическое путешествие: От щедрых завтраков «шведский стол» до ужинов с видом на закат. В отельных ресторанах и барах вы найдете и европейскую кухню, и самые вкусные крымские специалитеты — от свежей рыбы до местных вин. Отдых для всех: Путешествуете с детьми? Для них — анимация, игровые площадки и мелководье у берега. Ищете активность? Велопрогулки, дайвинг-центр и экскурсионное бюро помогут спланировать каждый день. Хочется покоя? Шикарный SPA и уединенные уголки в парке к вашим услугам. Это место с характером. За долгие годы здесь останавливались звезды кино, политики и артисты. Отель бережно хранит эту атмосферу курортной классики, при этом постоянно обновляясь. Это тот самый случай, когда проверенная временем репутация встречается с современными стандартами сервиса. А теперь пару советов: 👍 Берите люкс номера, так ваши завтраки будут на последнем этаже ресторана Ай-Петри. Там более богатый выбор шведского стола. На завтрак шампанское в неограниченном количестве. Водка с томатным соком=кровавая Мери 👍 Бронируйте через приложение отеля Marins club. В следующий раз можете списать кешбек в счёт. 👍 Если не будете рассматривать шведский стол на обед/ужин, учтите цены в местных ресторанах, фото в посте. На пляже дешевле, но не всегда получается взять с собой в номер. По определённым причинам. 👍 Берите свои халаты. Отельные негде сушить 👍 Очень маленькие холодильники в номерах. Торт еле поместится. Если вы приезжаете зимой, то напитки можно хранить на балконе. А вот еду не рекомендуется - там чайки орудуют. 👍 Свои зубные щётки и бытовую уходовую косметику. Отельные мыльно-рыльные очень сушат кожу. 👍 Есть баня за оплату. На территории у бассейнов две бани, но там всегда очень много людей. Имейте ввиду, записываться в "Воронцовские бани" лучше заранее. 👍 Есть дискотека и караоке для взрослых у полуночи. Для детей около 20:00. Расписание мероприятий в лифтах всегда висит. 👍 Рядом очень хороший парк, есть зоопарк, мест для активностей очень много. Океанариум работает до 20:00 в районе пляжа. 👍 В самом отеле небольшой магазинчик и аптека с самым необходимым. Есть наценка. 👍 Если у вас люкс,то сразу после регистрации ваша машина может стоят 40 минут на основной парковки у входа, бесплатно. Потом переставить надо на нижнюю парковку. 👍 Для детей до 5 лет есть няня за оплату. В детскую комнату пускают после 5 лет. 👍 Сейчас хорошие предложения для входного дня. Заезд с пятницы, поздний выезд в воскресенье. 👍Часто по приемлемым ценам бывает номер президентский. Надо смотреть брони. Подходит большим компаниям или многодетным. 👍 Для малышей могут поставить маленькую кроватку 👍 В люкс номерах есть чайник. Можете взять с собой стики кофе и сахар, если вы очень экономные. 👍 Есть доставка в номер блюд. Детское и вегетарианское меню. На завтраках даже баночки питания для малышей, стульчики. 👍 Если вы забывчивы, то в бассейн берите свои полотенца и халаты, чтобы их не перепутали со своими и по ошибке не унесли. Там отельные серые. Ваш ГИД, КОТИК в Крыму 😼❄️</t>
+  </si>
+  <si>
+    <t>10.02.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4904</t>
+  </si>
+  <si>
+    <t>💕💕💕💕💕💕 Все сюда Зимняя❄️ Алупка в снегу🌨 Ваш ГИД, КОТИК в Крыму 😼❄️</t>
+  </si>
+  <si>
+    <t>10.02.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4903</t>
+  </si>
+  <si>
+    <t>"Полет нормальный": петербуржец доказал, что кошки падают на все четыре лапы даже с обрыва. Уголовное дело закрыто за отсутствием состава преступления, а точнее — отсутствием состава у кошки. Поставлена жирная точка в деле, которое взволновало всех, у кого есть сердце и интернет. Один житель Питера, видимо, решил проверить народную мудрость о живучести кошек экспериментальным путем и сбросил питомицу по имени Муся с обрыва. Напомним, дело было на Ласточкином гнезде. Правосудие, изучив материалы, развело руками: уголовное дело закрыто. Основание — блестящее заключение ветеринаров. Оказалось, что Муся не просто жива, а демонстративно здорова: ни царапинки, ни ушиба, ни намека на моральную травму. Раз кошка, по документам, «не пострадала», то и криминала, выходит, нет. Логика железная: нет трупа — нет дела. Однако, чтобы гражданин не загордился своим безнаказанным научным подходом к зоологии, историю решили не заканчивать. Материалы отправили в ветеринарный надзор для разбора полетов уже на административном уровне. Теперь мужчине могут предъявить, что он неправильно… содержал животное перед тем, как устроить ему внеплановый полет. Видимо, не прочитал инструкцию по технике безопасности при спуске кошек с высоты. Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>05.02.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4901</t>
+  </si>
+  <si>
+    <t>Крымский национальный парк. Въезд до 14 часов. Выезд до 19:00 Знаете, где в Крыму можно буквально подержать облака в руках? Ответ — на вершине горы Шаган-Кая в Крымском национальном парке, в знаменитой Беседке Ветров. Это не просто смотровая площадка, а портал в другое измерение. Каменная колоннада на высоте 1425 метров, построенная в середине XX века, парит над всем Южным берегом. В ясный день отсюда видна панорама, от которой перехватывает дыхание: от Аю-Дага до мыса Айя, а в сизой дымке угадывается даже далёкий силуэт Судака. Ветер здесь — полноправный хозяин. Он оглушает, обнимает и наполняет невероятной свободой. Но Крымский национальный парк — это не только Беседка Ветров. Это целая вселенная для исследователя Ваш ГИД, КОТИК в Крыму 😼 P.S. А вы уже составляете список must-see для своего крымского путешествия? Какое место в Крыму произвело на вас самое сильное впечатление? Делитесь в комментариях!</t>
+  </si>
+  <si>
+    <t>04.02.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4896</t>
+  </si>
+  <si>
+    <t>🐈 Подснежники и котики Никитского ботанического сада. Ждёте весну? ⠀ Сегодня возможен дождь со снегом. Утром -6…0°C, днём -2…+4°C, вечером -3…+2°C. Ветер до 5 м/с. 📸 nikitasadru Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>31.01.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4895</t>
+  </si>
+  <si>
+    <t>30.01.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4893</t>
+  </si>
+  <si>
+    <t>Кошка-экстремал из Крыма претендует на звание «Зверя года» после неудачного полёта с замка. 😊😊 В мире, где новости обычно мрачнее тучи, наконец-то появился лучик надежды — и он с хвостом и усами. 😊 Знаменитая крымская кошка Муся, которая в прошлом году решила проверить на практике законы аэродинамики, упав со смотровой площадки «Ласточкина гнезда», теперь номинирована на международную премию «Мой лаповый и нужный зверь». Видимо, организаторы решили, что выжить после падения с 40-метровой скалы это не просто чудо, а прямо-таки подвиг, достойный отдельной номинации «Братья наши меньшие, но с большей живучестью». Напомним, что зимой 2025 года некий энтузиаст решил отправить Мусю в свободный полёт. Кошка, видимо, не оценила жест и предпочла приземлиться — выжила, отряхнулась и теперь стала символом силы духа для всех, кто считает, что у них плохой день. Теперь Муся 😊— не просто усатая жительница Крыма, а настоящий боец, чья история вдохновляет миллионы. Хотя, возможно, её просто мотивировала мысль о том, что на земле всё-таки безопаснее. Голосование за победителей идёт полным ходом: кроме жюри, свой вклад могут внести и простые смертные на сайте конкурса в разделе «Народное голосование» (голосовать можно раз в 24 часа, чтобы не переусердствовать с демократией). Ссылка: 😊 https://dobrovserdce.ru/ru/#vote 😊😊😊 Так что если вам надоели политические скандалы и экономические кризисы, самое время поддержать кошку, которая доказала, что падать с высоты — не приговор, а лишь повод для славы. Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>30.01.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4892</t>
+  </si>
+  <si>
+    <t>Что взять с собой, путешествуя по полуострову? ▪️Подушка для шеи Первое, что я всегда беру с собой в любое путешествие – это, конечно же, удобная подушка для головы и шеи. За многие годы путешествий каких у меня только не было, даже со встроенным вибро-массажером, представляете! Пример: https://ozon.ru/t/Qo9KWht ▪️Мягкие флаконы для жидкостей Я уже давно понял, что косметика всегда должна быть своя! Это касается абсолютно всего – начиная от геля для душа и заканчивая кремом для лица. Я не доверяю тому, что нам предоставляют бесплатно в гостиницах, не считаю данную косметику хорошей, ну только если это не элитные сетевые отели, которые стоят довольно дорого. Пример: https://ozon.ru/t/7ihPBlQ ▪️Прозрачные зип-пакеты вместо косметичек или для упаковки вещей. Прозрачность обеспечивает быстрое нахождение нужного. Будь то косметические наборы или бельё. Так же отлично для резиночек, щеток зубных и т.д. 👉Упаковочные матовые зип пакеты 35 х 45 см Lock с бегунком https://ozon.ru/t/EcWlbkA 👉Зип пакеты фасовочные для заморозки, упаковочные пакетики, набор 20 штук по 1 л, для хранения продуктов прозрачные https://ozon.ru/t/Rl6uAj1 ▪️Бутылка для воды с ремешком Незаменимая вещь в дороге, в походах, на море – да вообще где угодно! Так же для примера: https://ozon.ru/t/VpXACTH ▪️ Складной стакан Очень пригодится вам не только в походах, но и даже в отелях https://ozon.ru/t/if13Vjg Какие бы вы советы дали? Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>30.01.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4891</t>
+  </si>
+  <si>
+    <t>Водопад Лесная Фея находится в урочище Куб-Кола, близ заброшенного с 2016 года детского лагеря "Отважный", если ехать по дороге на Судак. Также дойти туда можно и пешком из Старого Крыма или Лесной Поляны, через лес. Состоит из двух каскадов, высота — порядка 9 м, ширина —около 4 м. Название связано с тем, что если стоять у подножия водопада, то уступы, по которым бежит поток, складываются в изящный женский силуэт в пышном наряде, украшенном бриллиантами — сверкающими каплями. Лучшее время для посещения водопада Лесная фея — весна, так как в жаркое время года он зачастую пересыхает. Рядом также можно посмотреть горы Чока-Таш, Чиплах-Кая, Биюк-Эгерек и другие. Добираться до водопада можно городским транспортом из Судака — на автобусах №9 и №199-24, на рейсовых маршрутах до Евпатории, Симферополя, Севастополя, Керчи и т.д. Координаты водопада можно найти в открытом доступе. Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>27.01.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4883</t>
+  </si>
+  <si>
+    <t>Посёлок Парковое, Крым Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>24.01.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4874</t>
+  </si>
+  <si>
+    <t>На этих фото вы можете наблюдать удачный эксперимент середины прошлого века🌲 Секвойя – нетипичное для Крыма растение. В 1964 году, любопытства ради, роща была высажена на склоне Чатыр-Дага возле Кутузовского озера. Для своего роста Мамонтово дерево требует очень много влаги, потому от озера осталось одно название – вся вода пошла для поддержания саженцев. Сейчас подросшими деревьями (да, они должны быть еще больше) могут полюбоваться все желающие. Зимой, в снегу или тумане, роща секвой предстает в особенном, таинственном и вдохновляющем виде. Советуем прогуляться от остановки Ангарский перевал до точки: 44.737854, 34.334501🗺 📸Михаил Мельник Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>24.01.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4872</t>
+  </si>
+  <si>
+    <t>🌊 Шторм в Новом Свете. Завораживающее зрелище! Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>24.01.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4871</t>
+  </si>
+  <si>
+    <t>💦 Верхнемогабинское озеро/водохранилище - самая настоящая Крымская жемчужина. 💦 Красивое место, очень красивый вид на Ялту, тишина и чистота. Здесь нужно побывать обязательно! 📍 Озеро расположено недалеко от Ялты рядом с селом Виноградное. ⠀ 📍 44.478099, 34.119153 Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>21.01.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4866</t>
+  </si>
+  <si>
+    <t>В Крыму Ольгу Бузову встретили подсолнухами и сердечками на кровати В одной из поездок на полуостров в Ольге Бузовой проснулся не просто гурман, но и эстет. И шоу-дива арендовала часть парка Айвазовского в Партените, чтобы насладиться талантами местных кулинаров под звуки живой скрипки и саксофона. В Японском саду она провела время в увитой розами беседке за прекрасно сервированным столом. - Просто ужин, просто в арендованном парке. Просто весь вечер играют и поют музыканты. Это чистый кайф. Как тут круто! Здесь такая красота! Во сколько обошлось это удовольствие, не известно, но не меньше полумиллиона рублей точно. Для публики каприз звезды, к слову говоря, никаких неудобств не создал - по графику вечером парк закрыт для посетителей. Излишняя вычурность скажите? Но и простота Ольге Бузовой не чужда. В Евпатории теледива радовалась как дитя, когда лебеди выхватывали у нее из рук куски батона: - Посмотрите, они меня окружили. Сколько их… Они очень красивые. Я хлебушек вам принесла. Вот и прошедшим летом Ольга Бузова снова порадовала своим талантом Крым, хотя ей пришлось несколько часов ехать на авто – аэропорт же в Симферополе закрыт. По дороге на полуостров из ее груди вырвалось восхищенное: - Красивый закат! Есть какая-то магия, какая-то эстетика в поездках по России! И весь гастрольный тур прошел на такой позитивной волне. В Щелкино ее умилили букет из подсолнухов в номере, воздушные шарики и сердце из цветов на двуспальной кровати. - Гости отеля создали невероятную атмосферу, пели хором все мои песни и танцевали. Ну и я, конечно же, со своей командой, отдалась без остатка. На ура прошли концерты в Симферополе и Ялте. На прощание, уже из поезда, она призналась в любви крымской публике: - Наш небольшой трип подошел к концу. Но вы так зарядили меня, что хочу еще! 🪺 Кормить лебедей хлебом? Ветеринары категорически против📢 Ветеринарные врачи ГБУ РК «Евпаторийский городской ветеринарный лечебно-профилактический центр» не рекомендуют кормить лебедей хлебом, печеньем, чипсами. У птиц от такого корма может забиться кишечник мякишем, что приводит к долгой и мучительной смерти. Хлеб, особенно чёрный, в желудке у водоплавающих птиц не переваривается, он способен вызывать очень сильное брожение. Хлеб нарушает микрофлору желудочно-кишечного тракта, работу почек, обмен веществ и тем более солевой обмен. Лучшим кормом будет зерно, пшеница, ячмень, замоченная в пресной воде крупа. Кормить лебедей можно и специальным кормом, купленным в магазине, на рынке, или смесями для птиц, а также нарезанной или целой рыбой, если она небольшая, например, ставрида. Можно угостить и резаными овощами. Нельзя кормить птиц в море и в соленом озере, соль для них губительна. Ведь лебеди пьют только пресную воду. А из-за избытка соли, которая моментально впитывается в хлеб, в желудке у них начинается болезненная патологическая реакция. Когда птице больно, она никак не сможет это показать или сказать, просто тихо будет умирать. Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>17.01.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4859</t>
+  </si>
+  <si>
+    <t>Красота сегодняшнего дня ❄❄❄ 17.01.2026г. Севастополь 📸 Юлия Сашникова Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>13.01.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4849</t>
+  </si>
+  <si>
+    <t>Писатели о Крыме. Максим Горький отрывок из очерка "Херсонес Таврический" Музей древностей Херсонеса, находящийся сейчас же за оградой монастыря, не только внутри битком набит вещами, но и снаружи завален ими. Чего тут нет! Громадные мраморные колонны с ажурными капителями, мраморный лев с городских ворот Херсонеса, гробницы, урны семейные, памятники, громадные глиняные сосуды для хранения вина, обломки барельефов, целые полы из мозаики, и на всём этом лежит отпечаток недосягаемого изящества эллинской культуры. Сравнивая мраморный иконостас храма святого Владимира с древней резьбой капителей, орнаментов и барельефов, видишь, что современным итальянским мастерам совершенно недоступно такое тонкое понимание красоты рисунка и такое тонкое исполнение, которым обладали херсониты. В музее есть гипсовая головка гидры, эта маленькая, дурно положенная вещь — живёт и дышит, глядя на вас из-за стекла витрины. Обломок статуэтки Дианы, голова Зевса, бальзамарии, капители колонн и масса других предметов — всё это проникнуто красотой, воистину бессмертной. Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>10.01.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4839</t>
+  </si>
+  <si>
+    <t>Гаспра ЮБК КРЫМ У подножия горы Ай-Петри... Photographer Lisovenko Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>10.01.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4831</t>
+  </si>
+  <si>
+    <t>Симферополь -это столица и ворота, транспортный центр Крыма:с международным аэропортом, большим ж/д вокзалом, автовокзалом и несколькими автостанциями. Отсюда расходятся маршруты ко всем городам и курортным посёлкам на побережье. Симферополь помнит древних скифов, Золотую орду, Российскую империю, СССР - и каждая из эпох оставила свои архитектурные памятники на территории города. Богатые музейные коллекции, исторические кварталы, православные святыни,мечети,парки с экзотическими растениями и романтичная набережная реки Салгир делают Симферополь красивым и интересным туристическим местом. Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>09.01.26 19:57</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4828</t>
+  </si>
+  <si>
+    <t>Крым! Море! Солнце... Ага, щас😁 Плато Ай-Петри, весьма бодрое утро пятницы, 9 января. - 1 с ветром и 100% влажностью ощущается на - 15🥶 У моря по-прежнему +10. Дорога закрыта, но мы обманули систему и заехали с ночи, когда патрульной машины ещё не было. Выпустили нас без лишних вопросов, а вот заехать после 9 утра не получится. автор Михаил Розанов Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>07.01.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4827</t>
+  </si>
+  <si>
+    <t>Где-то на берегу Русского моря в Севастополе Фото: Анатолий Евгеньевич Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>06.01.26 17:52</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4819</t>
+  </si>
+  <si>
+    <t>6 января у казаков — это Рождественский сочельник (накануне Рождества Христова), время строгих приготовлений и особых обрядов. Основные традиции Пост и духовное очищение. Казаки соблюдали строгий пост, молились, исповедовались, принимали причастие. Старались примириться с ближними: просили прощения и отпускали обиды. «Ношение вечери» (кутьи). Главный обряд вечера 6 января. Дети и молодёжь носили кутью (ритуальную кашу из пшеницы или ячменя) крёстным, бабушкам и дедушкам, близким родственникам. Как проходило: Вечерники (носители вечери) заходили в дом, крестились, целовались с хозяевами и говорили: «Здравствуйте, с праздничком, с Рождеством Христовым! Папа и мама вечерю вам прислали». Хозяева пробовали кутью, а взамен докладывали свою. Детвору одаривали подарками: деньгами, конфетами, орехами, иногда — лентами, косынками, игрушками. Символика: кутья из зерна — знак жизни и возрождения; обряд укреплял родственные и общинные связи. Подготовка праздничного стола. К вечеру готовили «голодную» кутью и узвар (напиток из сухофруктов). Кутью и узвар ставили в святой угол на покуть (место с иконами), предварительно расстелив сено. Трапеза начиналась после всенощной: первую ложку кутьи давал главе семьи, затем все разговлялись, окропив еду святой водой. Ритуальные действия в доме. Выбеливали хаты, чистили подворье. Украшали святой угол сеном и свечами. Готовили особые блюда: холодец, домашнюю колбасу, фаршированный свиной желудок (ковбык), молочного поросёнка, «кровянку» (колбасу с кровью и специями). Рождествование (христославление). Ранним рождественским утром мужчины ходили по домам с «звездой» (украшенной конструкцией с иконкой и свечой внутри). Как проходило: Входя в дом, рождествующие молились и пели рождественские песни. Хозяева щедро одаривали их колбасой, салом, пирожками, конфетами и деньгами. Отказ принять рождествующих считался грехом. Региональные особенности Донские казаки: особое внимание уделяли постной пище и молитвам; готовили густой борщ и кашу из цельных зёрен пшеницы. Кубанские казаки: сохраняли обряд «ношения вечери» и рождествования; на стол подавали кутью, узвар, молочного поросёнка, кровянку. Казаки‑некрасовцы (Ставрополье): готовили рыбу‑медник (рыба в глубокой сковороде с томатом), «горчичку» (горький перец), плацинду с тыквой, фасолевый салат. Таким образом, 6 января у казаков — это день строгого поста, молитв и обрядов, подготавливающих к радостному празднованию Рождества Христова. Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>05.01.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4811</t>
+  </si>
+  <si>
+    <t>Город русской славы: зимняя прогулка по Севастополю 🔔 Зима — лучшее время, чтобы почувствовать истинный дух Севастополя. Без суеты и толп вы сможете проникнуться величием его истории, от античных руин до памятников беспримерного героизма наших предков. 🔔 Это место — не просто город, а символ воинской доблести и морской славы России. Две героические обороны, увенчанные званием Города-героя, навсегда вписаны в нашу историю. Начиная прогулку с площади Нахимова у легендарного Памятника затопленным кораблям, вы ощутите эту связь времен. 🔔 Обязательны к посещению: — Панорама «Оборона Севастополя 1854–1855 гг.» — монументальное полотно, рассказывающее о подвиге. — Мемориальный комплекс «35-я береговая батарея» — место последнего рубежа защитников города в 1942 году. Это сильнейшее эмоциональное погружение, которое никого не оставляет равнодушным. — Херсонес Таврический — колыбель православива на Руси и уникальный античный город под открытым небом. — На осмотр стоит выделить минимум два полных дня. — Большинство музеев работают до 17:00. На «35-ю батарею» лучше записываться на экскурсию заранее. — Добраться можно на автобусе или троллейбусе из Симферополя. 🔔 Не упустите шанс посетить и окрестности: — Балаклаву с ее уникальным подземным музеем-заводом по ремонту подводных лодок. — Мыс Фиолент с древним Свято-Георгиевским монастырем и потрясающими видами. Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>04.01.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4810</t>
+  </si>
+  <si>
+    <t>⚠️ Вниманию жителей и гостей Ялты: проезд на Ай-Петри ограничен По сообщению Александра Овдиенко (Минтранс Крыма), из-за неблагоприятных погодных условий движение в сторону плато Ай-Петри приостановлено. Ограничение будет действовать как минимум до 6 января. В связи со штормовым предупреждением все дорожные службы работают в усиленном режиме. Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>04.01.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4809</t>
+  </si>
+  <si>
+    <t>😊Ялта вошла в топ-5 самых дорогих броней загородных домов на новогодние праздники в ЮФО 🔥 По данным технологической платформы «Авито, Путешествия», в Южном федеральном округе на новогодние праздники (31 декабря 2025 — 10 января 2026) пользователи забронировали в два с половиной раза больше посуточных квартир и в два раза больше загородных домов, чем в прошлом году. 🔥 Активнее всего пользователи бронируют квартиры в Сочи (6130 руб./сутки), Геленджик (6040), Краснодар (3740), Ростов-на-Дону (3440) и Волгоград (3020). Вместе эти города составляют 69% бронирований квартир в округе. ☃️ В сегменте загородного жилья лидерами стали Сочи (18 320 руб./сутки), Краснодар (15 040), Ялта (14 840), Каменномостский (14 400) и Тульский (12 430). Доля этих городов по бронированиям загородной недвижимости составила 41%. ☃️ Самым востребованными форматами размещения стали однокомнатные квартиры и студии. В сегменте загородной недвижимости лидерами стали дома и коттеджи. ☃️ Средняя стоимость аренды посуточной квартиры в округе на новогодние праздники составляет 4900 рублей, загородного дома — 13670 рублей в сутки. ☕ В основном в Южном федеральном округе отдыхающие арендуют квартиры на четыре ночи, а загородные дома на трое суток. Заселяться гости планируют втроем в квартиры и компанией из пяти человек в загородные дома Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>03.01.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4798</t>
+  </si>
+  <si>
+    <t>Зимние сады и царские оранжереи: праздник, который всегда в цвету Пока в умеренных широтах природа спит, в крымских парках — Никитском ботаническом саду, парках Ливадийского и Воронцовского дворцов — продолжается жизнь. Сюда приходят в новогодние дни, чтобы увидеть цветущие зимние растения: морозники, галантусы, ранние крокусы. Традиция любоваться зимними садами была заложена ещё царской семьёй и аристократией, которые проводили в Крыму рождественские праздники. Прогулка среди зелени и цветов в январе — это не нарушение природного цикла, а классическая крымская традиция, доступная теперь каждому. Лайк — Красота! Ваш ГИД, КОТИК в Крыму 😼 🙂🌧По данным Крымского управления по гидрометеорологии и мониторингу окружающей среды вечером и до конца суток 3 января, 4 и 5 января в Крыму ожидаются дожди, в южных и в восточных районах очень сильные, в горах с мокрым снегом.</t>
+  </si>
+  <si>
+    <t>03.01.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4797</t>
+  </si>
+  <si>
+    <t>Если вы все ещё думаете, что Крым - это только про летний отдых, море и пляж, то очень даже зря. В новогодние праздники Крым - один из самых красивых регионов России!🎄✨ Там устанавливают восхитительные ёлки и инсталляции. Все сверкает и искрится! Вот, например, не просто ёлка, а настоящий 8 метровый арт-объект. Она создана из старинных лодок и декоративных якорей.⚓️ Можно сказать, что это главная Морская ёлка страны!🐚🪸⚓🛶 А ещё, благодаря, циклону, в Крыму выпало очень много снега, что сделало морские пейзажи ещё более сказочными и волшебными!✨✨✨ Это точно стоит увидеть! 🤩 Ваш ГИД, КОТИК в Крыму 😼</t>
+  </si>
+  <si>
+    <t>02.01.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/kotik_v_crimea/4787</t>
+  </si>
+  <si>
+    <t>Севастополь. Кот Бегемот на страже заснеженного Херсонеса 🐈‍⬛ 📸 Автор: Юрий Кондратьев Ваш ГИД, КОТИК в Крыму 😼</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2678,51 +2954,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H258"/>
+  <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4710.421" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -8196,50 +8472,577 @@
       <c r="E257">
         <v>386</v>
       </c>
       <c r="F257">
         <v>7</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>42290</v>
       </c>
       <c r="B258" t="s">
         <v>764</v>
       </c>
       <c r="C258" t="s">
         <v>765</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E258">
         <v>548</v>
       </c>
       <c r="F258">
         <v>2</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>85661</v>
+      </c>
+      <c r="B259" t="s">
+        <v>767</v>
+      </c>
+      <c r="C259" t="s">
+        <v>768</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="E259">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>85662</v>
+      </c>
+      <c r="B260" t="s">
+        <v>770</v>
+      </c>
+      <c r="C260" t="s">
+        <v>771</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E260">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>85663</v>
+      </c>
+      <c r="B261" t="s">
+        <v>773</v>
+      </c>
+      <c r="C261" t="s">
+        <v>774</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E261">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>85664</v>
+      </c>
+      <c r="B262" t="s">
+        <v>776</v>
+      </c>
+      <c r="C262" t="s">
+        <v>777</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E262">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>85665</v>
+      </c>
+      <c r="B263" t="s">
+        <v>779</v>
+      </c>
+      <c r="C263" t="s">
+        <v>780</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="E263">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>85666</v>
+      </c>
+      <c r="B264" t="s">
+        <v>782</v>
+      </c>
+      <c r="C264" t="s">
+        <v>783</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E264">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>85667</v>
+      </c>
+      <c r="B265" t="s">
+        <v>785</v>
+      </c>
+      <c r="C265" t="s">
+        <v>786</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="E265">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>85668</v>
+      </c>
+      <c r="B266" t="s">
+        <v>788</v>
+      </c>
+      <c r="C266" t="s">
+        <v>789</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E266">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>85669</v>
+      </c>
+      <c r="B267" t="s">
+        <v>791</v>
+      </c>
+      <c r="C267" t="s">
+        <v>792</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E267">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>85670</v>
+      </c>
+      <c r="B268" t="s">
+        <v>794</v>
+      </c>
+      <c r="C268" t="s">
+        <v>795</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E268">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>85671</v>
+      </c>
+      <c r="B269" t="s">
+        <v>796</v>
+      </c>
+      <c r="C269" t="s">
+        <v>797</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="E269">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>85672</v>
+      </c>
+      <c r="B270" t="s">
+        <v>799</v>
+      </c>
+      <c r="C270" t="s">
+        <v>800</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="E270">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>85673</v>
+      </c>
+      <c r="B271" t="s">
+        <v>802</v>
+      </c>
+      <c r="C271" t="s">
+        <v>803</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="E271">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>85674</v>
+      </c>
+      <c r="B272" t="s">
+        <v>805</v>
+      </c>
+      <c r="C272" t="s">
+        <v>806</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="E272">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>85675</v>
+      </c>
+      <c r="B273" t="s">
+        <v>808</v>
+      </c>
+      <c r="C273" t="s">
+        <v>809</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="E273">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>85676</v>
+      </c>
+      <c r="B274" t="s">
+        <v>811</v>
+      </c>
+      <c r="C274" t="s">
+        <v>812</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="E274">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>85677</v>
+      </c>
+      <c r="B275" t="s">
+        <v>814</v>
+      </c>
+      <c r="C275" t="s">
+        <v>815</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="E275">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>85678</v>
+      </c>
+      <c r="B276" t="s">
+        <v>817</v>
+      </c>
+      <c r="C276" t="s">
+        <v>818</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="E276">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>85679</v>
+      </c>
+      <c r="B277" t="s">
+        <v>820</v>
+      </c>
+      <c r="C277" t="s">
+        <v>821</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="E277">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>85680</v>
+      </c>
+      <c r="B278" t="s">
+        <v>823</v>
+      </c>
+      <c r="C278" t="s">
+        <v>824</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="E278">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>85681</v>
+      </c>
+      <c r="B279" t="s">
+        <v>826</v>
+      </c>
+      <c r="C279" t="s">
+        <v>827</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="E279">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>85682</v>
+      </c>
+      <c r="B280" t="s">
+        <v>829</v>
+      </c>
+      <c r="C280" t="s">
+        <v>830</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="E280">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>85683</v>
+      </c>
+      <c r="B281" t="s">
+        <v>832</v>
+      </c>
+      <c r="C281" t="s">
+        <v>833</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="E281">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>85684</v>
+      </c>
+      <c r="B282" t="s">
+        <v>835</v>
+      </c>
+      <c r="C282" t="s">
+        <v>836</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="E282">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>85685</v>
+      </c>
+      <c r="B283" t="s">
+        <v>838</v>
+      </c>
+      <c r="C283" t="s">
+        <v>839</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="E283">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>85686</v>
+      </c>
+      <c r="B284" t="s">
+        <v>841</v>
+      </c>
+      <c r="C284" t="s">
+        <v>842</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="E284">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>85687</v>
+      </c>
+      <c r="B285" t="s">
+        <v>844</v>
+      </c>
+      <c r="C285" t="s">
+        <v>845</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="E285">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>85688</v>
+      </c>
+      <c r="B286" t="s">
+        <v>847</v>
+      </c>
+      <c r="C286" t="s">
+        <v>848</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="E286">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>85689</v>
+      </c>
+      <c r="B287" t="s">
+        <v>850</v>
+      </c>
+      <c r="C287" t="s">
+        <v>851</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="E287">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>85690</v>
+      </c>
+      <c r="B288" t="s">
+        <v>853</v>
+      </c>
+      <c r="C288" t="s">
+        <v>854</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="E288">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>85691</v>
+      </c>
+      <c r="B289" t="s">
+        <v>856</v>
+      </c>
+      <c r="C289" t="s">
+        <v>857</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="E289">
+        <v>654</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">