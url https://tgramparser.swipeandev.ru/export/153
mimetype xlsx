--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="463">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -927,50 +927,524 @@
     <t>t.me/medved_shatun_telega/502</t>
   </si>
   <si>
     <t>Дальше-больше. Ночная встреча с пограничниками в русле реки Псыш, которым не понравилось, что я фильтрую воду на берегу и свечу во все стороны фонарем, качели на подъеме к перевалу Караджаш, интересная тропа в курумнике, Большое Софийское озеро, выделяющееся своим цветом среди прочих озер, и дождь, затянувшийся на сутки. На спуске с перевала Иркиз встретили карабкающуюся на четвереньках на перевал блогершу Алину (Белая ворона) с огромным 25 килограммовым рюкзаком. Вид у нее был очень растерянный и замученный. Она удивилась, что мы идем маршрут с маленькими рюкзаками. В долине Софии пообедали в кафе «У белочки» невкусными хычинами. На всякий случай спросили разрешение на установку палатки в 300м северо-западнее на открытой поляне с восхитительным видом на Софийские водопады, с которой утром наблюдали как водопады скидывают с себя одеяло тумана. В последний день оставили рюкзаки у одного из работников кафе, налегке прошлись по «софийскому кольцу» и умчали по лютой грунтовке на уазике в Архыз, чтобы не портить себе хорошее впечатление от похода "прогулкой" по грязной дороге с пролетающими мимо внедорожниками и квадрациклами. Не стал рассказывать отдельно о каждом озере, чтобы не раздувать «пару слов» до «пары предложений». Субъективно какие-то больше понравились по тем или иным причинам, какие-то меньше. Каждое из них прекрасно и достойно внимания как в первой части маршрута, так и во второй. Несмотря на то, что ходили мы по относительно популярным местам, ни разу не стояли на одной поляне с другими туристами. Более того, в первой части похода не встретили ни одного туриста, а во второй совсем мало. Палатки видели только один раз – на озере, которое находится ниже Большого Софийского. Приятные тропы, фантастические долины, волшебные леса, дивные озера и крутые горы – все это Западный Кавказ! Общая протяженность маршрута 122км. Протяженность пешей части маршрута 106км. * Телефон насчитал 154км пешей части. Часы скорее всего насчитали бы еще больше. Так что, на мой взгляд, не стоит полагаться на показания gps устройств. Перепад высот ⭡8595м/ ⭣8594м. 16 перевалов (5 Н/К, 9 1А, 2 1Б) плюс 2 перевала радиально (1 Н/К и 1 1А). * Уточнил категории трудности перевалов в актуальном Перечне классифицированных высокогорных перевалов ФСТР. Период 15.09.2024 - 24.09.2024. Продолжительность 10 дней. Высоты и температуры ночевок: День Высота t°C 0 1450 7 1 2593 2 2 2589 6 3 2378 1 4 2489 1 5 1780 7 6 2392 3 7 1665 6 8 2840 5 9 1988 6 Нитка маршрута: Архыз – пер. Грозовой 1Б 2848 – оз. Медвежье – пер. Турий 1Б 2940 – оз. Турье – пер. Федосеева 1А 2987 (радиально) – пер. Агур 1А 2970 – пер. Мылгвал 1А 2848 – оз. Подскальное – оз. Провальное – оз. Лазурное – пер. Семнадцати Северный 1А* 2950 – оз. Перевальное – оз. Голубое – оз. Кварцевое – пер. Кынхара 1А 2883 – оз. Малый Чилик – оз. Чилик – пер. Чилик Н/К 2890 – пер. Ацгара Н/К 2714 – оз. Ацгарские – пер. Уруп-Пхия 1А 2646 – Загеданский Хребет – пер. Речепста-Пхия Н/К 2796 – р. Архыз – р. Дукка – р. Малая Дукка – оз. Рыбка – оз. Аркасарское – пер. Надозерный 1А 2620 – оз. Сказка Кавказа – пер. Шалаева 1А 2557 – оз. Лунное – р. Большая Дукка – оз. Семицветное – пер. Аюлю Н/К 2874 – оз. Белореченское – р. Белая – р. Псыш – оз. Кувшинки – оз. Кратерное – пер. Караджаш 1А 3024 – пер. Кульауш Н/К 2880 – оз. Большое Софийское – пер. Иркиз 1А 2880 – р. Ак-Айры – р. София – Софийские водопады – пер. Софийское седло Н/К 2558 (радиально) – Ледниковая ферма – Архыз. Трек маршрута https://mapmagic.app/map?routes=92oD3pV Медведь-шатун🐻 #gps #трек #кавказ #кчр #сезон2024</t>
   </si>
   <si>
     <t>t.me/medved_shatun_telega/501</t>
   </si>
   <si>
     <t>Пару слов о сентябрьском походе 2024 Планировал выдать сухие цифры и приложить к ним трек, но в процессе написания «пары слов» стало очевидно, что в пару слов не уложусь даже если сильно захочу. По прилету в КЧР отдохнули оставшуюся часть дня на турбазе «Архыз», купили 2 цанговых баллона газа в супермаркете ABC, оставили на базе продукты на 5 дней, 2 повербанка и 1 баллон газа. Договорились с администратором, что пакет с продуктами заберут через 5 дней. На маршрут вышли с рюкзаками, которые для нас пошил Владимир Котельников (@oktan_st1) для сибаритских походов выходного дня. Рюкзаки со всем снаряжением летели в ручной клади авиакомпании S7, продукты летели в багаже. Объем основного отделения Дашиного рюкзака 20л, моего 35л. Вес на старте 8,5кг и 13,5кг соответственно с продуктами на 6 дней. По плану при переходе ко второй части маршрута, когда появится связь, надо было позвонить человеку, который заберет продукты на оставшиеся 5 дней из указанного выше места и привезет их нам. Забегая вперед, скажу, что поход мы закончили на 1 день раньше плана и много продуктов оказались лишними. На Кавказе всюду пасутся домашние и дикие животные, поэтому взяли с собой мембранный фильтр, который фильтрует бактерий и паразитов. Но расстройства кишечника не удалось избежать. Мой сдался на второй день, Дашин на четвертый. С чем именно это связано остается только догадываться. Фильтровали воду даже для кипячения. Маршрут начали из поселка Архыз. Поднялись под перевал Грозовой 1Б и решили не идти по хребту до перевала Федосеева 1А, а перевалить через хребет и пройти пару лишних перевалов 1Б. Это было хорошим решением и немного разнообразило первую часть маршрута. На озере Турьем впервые встретили большое стадо туров (козлов). На озере Провальном ночью поднялся сильный ветер, который сложил палатку. Пришлось среди ночи оттягивать палатку через треккинговые палки. Это не сильно добавило уверенности, что палатка выстоит: дуги гнуло, палатка скрипела и шумела, ткань местами трепыхалась несмотря на хорошее натяжение. Всю ночь не спали. Временами казалось, что очередной порыв сломает дуги или порвет ткань. Перед Ацгарскими озерами наткнулись на поляну крупной черники, за поеданием которой нас застиг град. Благо он был мелким. Град сменился дождем, который сопровождал нас до самого лагеря. В целом по погоде было ясно одно: из лагеря лучше выходить с рассветом, чтобы как можно большее расстояние пройти до обеда. После обеда облака опускаются на хребты и вероятность осадков резко возрастает. Но дождь мог запросто начаться утром. Более того, дождь мог начаться вечером и лить не переставая всю ночь и следующее утро. Погода была непредсказуемой. Первая часть маршрута не баловала нас лесами. Лишь спустившись в долину реки Ацгара, мы поняли, что леса на Кавказе очень интересные. И это было только начало. Переход от Ацгарских озер по Загеданскому хребту в долину реки Дукка увлекательный и видовой. Здесь местами появляется сотовая связь и даже есть плохой интернет. На спуске к трассе стало очевидно, что вторая часть маршрута будет сильно отличаться от первой. Даже серпантин среди леса выглядел очень живописно. Наши ожидания в последствии оправдались с лихвой. Долина Малой Дукки оказалось настолько милой и необыкновенно красивой, что мы очень медленно продвигались в ее верховья то и дело подмечая ее интересные особенности. Впечатление, которое произвела на нас эта небольшая долинка, не передать словами. Это одно из тех мест, в котором надо побывать самому и пережить эти эмоции. Здесь же в верховьях находится интересный перевал Надозерный 1А (Сказка Кавказа) под которым лежит озеро с говорящим названием – Сказка Кавказа. Перевал Аюлю Н/К, пожалуй, самый живописный из всех пройденных 16 перевалов. Как виды с седловины, так и подъем со спуском не оставили нас равнодушными. Чудесный лес на крутом подъеме, чудесные озера, чудесные стоянки на реке Белая, загадочный темный лес на крутом спуске и первое кафе в долине с вкусной кухней.</t>
   </si>
   <si>
     <t>t.me/medved_shatun_telega/491</t>
   </si>
   <si>
     <t>Медведь-шатун🐻 #фото #кавказ #кчр #сезон2024 #iphone15pro</t>
   </si>
   <si>
     <t>02.10.24 08:00</t>
   </si>
   <si>
     <t>t.me/medved_shatun_telega/481</t>
   </si>
   <si>
     <t>Мы снова на связи после трех недель тишины. За это время сходили в десятидневный поход по красивейшим горам Карачаево-Черкесской Республики и отдохнули пять дней на море в Сочи. Остальное время ушло на перелёты, переезды и прочие оргмоменты. Летели на Кавказ за хорошей погодой, но погода прилетела вместе с нами из Сибири поэтому всё было по-домашнему уютно - дождливо и временами холодно. Поход как всегда получился насыщенным и разнообразным несмотря на небольшой километраж. В первый же день изменили маршрут в сторону усложнения чтобы сделать его ещё интереснее и увлекательнее. За 10 дней прошли 15 перевалов: 3 Н/К, 10 1А, 2 1Б. На второй день ночью возникло стойкое ощущение, что ветер либо переломает дуги, либо порвет палатку. Дождь навещал нас регулярно, град и снег всего пару раз. Встречали стада туров с десятками особей, большие отары овец и много лошадей. Событий, красивых видов и впечатлений было так много, что десять дней растянулись на целую вечность. Кавказ прекрасен!❤️ Медведь-шатун🐻 #фото #кавказ #кчр #сезон2024 #iphone15pro</t>
+  </si>
+  <si>
+    <t>15.09.26 02:30</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1316</t>
+  </si>
+  <si>
+    <t>Золотая осень в Шерегеше. Как это было? 🍃 Давненько не было видео походов выходного дня на канале. Постараюсь почаще снимать такие красивые моменты. Приятного просмотра!❤️ Видео в высоком разрешении в ВК Предыдущие видео 🐻‍❄️Большой Казыр 🐻‍❄️Пик Поднебесный 🐻‍❄️Верховья Амзаса 🐻Большой круг 🐻Пик Серебрянный 🐻Крутой - Запсиб - Амзас 🐻Высокогорный - АЛКИС - Амзас Медведь-шатун🐻 #видео #шерегеш #верблюды #курган #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>14.09.26 04:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1306</t>
+  </si>
+  <si>
+    <t>Золотая осень в Шерегеше 🍂 В жизни бывают моменты, когда время замирает. Когда нет больших целей, нет плана действий, нет забот - есть только ощущение, что тебе хорошо. Просто хорошо здесь и сейчас. Все идет как по маслу. Будто кто-то заранее позаботился о тебе. Минувшие выходные были именно такими - спокойными, размеренными и очень красивыми. Время остановилось. Горели не только костры рябин, но и солнце в закате и рассвете. Горели аккуратно напиленные полешки в костре. Сияли улыбки на наших лицах. Медведь-шатун🐻 #шерегеш #верблюды #курган #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>09.09.26 04:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1296</t>
+  </si>
+  <si>
+    <t>400км по Алтаю. День 1 Внезапно наступил день, когда я проснулся вначале маршрута, который много значил для меня. С первого и до последнего дня я буду просыпаться раньше Андрея потому, что собираюсь медленно. С первого и до последнего дня мы будем вставать на приличном расстоянии друг от друг и порой, чтобы поговорить, придется топать ножками в сторону собеседника. С первого и до последнего дня я буду настойчиво напоминать Андрею, что у нас марафон, а не спринт - нужно распределять силы на всю дистанцию. На душе было приятное волнение от осознания масштабности нашего мероприятия. Андрей опасался, что я буду болтать без умолку (с чего бы?), но видимо его опасения не оправдались и он сам охотно вел беседу. Встретили алтайцев, которые посоветовали нам не идти по дороге, а пойти напрямик. Говорю Андрею, что к словам местных надо относится скептически потому, что у них своеобразное мировосприятие. На КПП “Марса” дежурный алтаец вежливо попросил нас заплатить по 400 рублей - я вежливо попросил пропустить нас бесплатно. Через 5 минут мы с Андреем продолжили путь по платной территории бесплатно. Зашли на постапокалиптичный стадион поселка Бельтир - посреди футбольного поля огромная лужа, в которой плавают утки. К тому времени у нас уже заканчивалась вода, но пить из мутных рек мы не хотели. Ищем на карте ручьи впереди. Останавливаю алтайца на мотоцикле. Спрашиваю про ручей в нескольких километрах. Он говорит, что ручей живой, но это очень далеко. Андрей смеется над его “очень далеко”. Устроили привал в чистом поле. Вода закончилась. Андрей прилег отдохнуть. Я снимал на телефон его распластанное тело. Мимо проезжала пара алтайцев на машине и увидела эту картину. Вернулись задним ходом. Озабоченно спросили, нужна ли нам помощь. Я сказал, что моему другу очень хорошо. Поделились с нами питьевой водой. Андрей спас нас от жажды своим экспромтом. Решаем не переходить реку через мост и идем дальше по правому берегу Талдуры к ручью Имэле. К мосту на следующий день мы конечно же не планируем возвращаться. Будем бродить реку. Я не против - если уж мы не сможем перебродить Талдуру, то брод Карагема наверняка убьет нас. Добрались до ручья - пересох. Снимаем рюкзаки. Идем вверх по руслу. Воды нет. Андрей предлагает спускаться - я предлагаю пройти еще немного. Находим пару углублений с водой. Решаем остановится здесь. Вернулись за рюкзаками и разбили лагерь. Вечер провели у костра в каменистом русле ручья среди деревьев - закрытое уютное атмосферное местечко. Мы оба были довольны прошедшим днем. Много болтали на разные темы. Это была одна из лучших стоянок и один из лучших вечеров похода. 400км по Алтаю. День 2 Андрей с утра озабочен тем, что мы будем страдать без удовольствия от жажды, поэтому набирает 2л воды. Тоже набираю 2л и со смехом говорю, что в итоге сольем эту воду. Слили перед перевалом. Андрей не хочет с утра бродить Талдуру по автомобильному броду. Идем вверх по реке до последнего обозначенного брода. Воды по развилку, но захлестывает по пояс. Моросит дождь. Прохладно. На СЧХ гроза. На перевал Карагем Андрей рванул в привычном для себя темпе. Напоминаю, что надо распределять силы на весь маршрут. Продолжает в своем темпе. Не мешаю ему. По пути встретили стаю из 4 собак. Я вежливо попросил их пройти мимо. Они вежливо согласились. Андрей был раздосадован и вежливо сказал, что в следующий раз хочет участвовать в вежливых беседах с животными. Я вежливо согласился. На седловину вышли быстро и так же быстро спустились. Андрею не понравился холодный ветер. Позже у него даже появились первичные признаки простуды. Из-за поспешного спуска я забыл написать записку. Решаем идти до Карагемской поляны. Встретили большое стадо сарлыков. Они громко хрюкали на всю долину. Послушал с улыбкой какофонию лохмачей, наблюдая за их социальным взаимодействием. На Карагемской поляне безлюдно. Выбрали лучшее место для лагеря. Из-за грозы пришлось ужинать в палатках. Угостил Андрея конфеткой и пожелал ему не заболеть. За 2 дня прошли 70км вместо плановых 60км. Медведь-шатун🐻 #отчет #400кмпоалтаю #медведевлазарев #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>07.09.26 04:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1286</t>
+  </si>
+  <si>
+    <t>400км по Алтаю. Что с кроссовками и ногами? Выбор кроссовок для этого похода был большим компромиссом. Из-за травмы голеностопа и нестабильности сустава нужна была пара, которая обеспечила бы наибольшую стабильность стоп. Лучше всего под задачу подошли новенькие Kailas Classic 3, которые пару лет ждали своего часа в коробке. На что смотрел в первую очередь? 1. Торсионная жесткость подошвы для предотвращения скручивания стопы. 2. Жесткий задник для фиксации пятки. 3. Широкое основание для увеличения площади опоры. 4. Достаточная (не избыточная) амортизация для снижения нагрузки на суставы. 5. Дроп не менее 6мм для снижения нагрузки на пятку и ахиллово сухожилие. 6. Выраженный протектор для минимизации нестабильности из-за проскальзываний. 7. Цепкая резина для предотвращения травм при движении по мокрым поверхностям. 8. Адекватная шнуровка для хорошей фиксации стопы в кроссовке. Чем пришлось пожертвовать? 1. Широким футбоксом. 2. Поддержкой свода стопы. 3. Вентиляцией. Отсутствие поддержки свода решил заменой штатной стельки на стельку с супинатором. Вентиляция была в целом достаточна, но не хватало отверстий по низу кроссовка для скорейшего слива воды после бродов. Недостаточно широкий футбокс, пожалуй, единственный критический недостаток и самый большой компромисс, т.к. при высоких нагрузках стопа заметно расплющивается и распухает - нужно дополнительное пространство для ее нормального функционирования. В первые два дня все было прекрасно и очень комфортно. Стопы были стабильными, шнуровка динамически подстраивалась под положение стопы, вязкоупругая амортизация ощущалась как достаточная. Остаточные последствия травмы мягких тканей все еще давали о себе знать, но особо не беспокоили. Проблемы как всегда начались вместе с бродами и дождями. С третьего дня каждый день на стопах появлялись мозоли в абсолютно рандомных местах и произвольном порядке. Например, на правой ноге нарисовалась мозоль на большом пальце, на левой нет. Или в средней части левой ноги образовалась гигантская мозоль, на правой ноге нет. Каждый день приходилось заклеивать старые и новые мозоли. Большинство пластырей, наклеенных по всем правилам чемпионов по борьбе с мозолями, отлетало после первого же брода. Дело конечно было не только в мокрой обуви, но и в повышенной нагрузке на стопы: большие расстояния, существенные наборы и сбросы высоты, сложный рельеф, высокий темп. Недостаточно широкая колодка тоже внесла свой вклад. Ситуация с мозолями не новая для меня. Я перепробовал наверное все средства и советы мозольных гуру - от различных комбинаций носков до чудо мазей и профилактического наклеивания пластырей. Сносил уже кучу разных пар обуви. С каждым походом все тверже в мнении, что проблема в чувствительной коже. Скажу еще пару хороших слов о кроссовках. У них чудесная защита пальцев от ударов - ни одного ушиба за весь поход. Замечательная шнуровка, которая моментально подстраивается под положение стопы. Практически не ощущаются на ногах - 285г на кроссовок. Хорошо стабилизируют стопу. Самая цепкая резина как для сухих, так и для мокрых поверхностей. Выраженный работающий протектор. Они довольно прочные - вероятно протектор сотрется вместе с износом верха. На фотографиях запечатлен износ после 400+км. В паре-тройке мест протерлась ткань из-за воздействия внешних факторов. Забавно, что шнурки с дайнимовым сердечником в тканевой оплетке протерлись о нейлоновые петли. Сами петли в плохом состоянии из-за динамической системы шнуровки. Немного потерлись задники, но не до дыр. На пятках чуть отклеились с одного края элементы подметки. Пена и протектор в хорошем состоянии. Верх и внутренняя часть без существенного износа. После небольшого ремонта (замена петель и шнурков, замена протертых элементов верха, подклейка подметки) ресурса должно хватить еще на один такой же 400+км поход. Медведь-шатун🐻 #обувь #кроссовки #400кмпоалтаю #медведевлазарев #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>06.09.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1276</t>
+  </si>
+  <si>
+    <t>День 2 / 16 августа Ручей Имэле — Карагемская поляна 35,18 км (всего 71,39) ↑ 1177 м ↓ 1281 м 9,5 ч Ночью +8 (на 2060 м) Много вопросов о том, почему мы не взяли одну палатку на двоих, ведь так меньше веса. У меня чуткий сон, я не могу нормально спать, когда рядом ближе 5 метров есть люди (аурическое присутствие). Что в походах, что в обычной жизни, мне важно спать одному. Если в пвд ещё можно не спать 1-2 ночи и идти более менее ок, то в долгосрочном походе с повышенной нагрузкой качественный сон является очень важным критерием нормального прохождения похода. Нет сна — нет нормального восстановления, пониженное качество внимания, мало сил, большой шанс получить травму. В походах я даже часто пью снотворное, чтобы мочь нормально спать. Из-за вчерашнего засушливого дня, взяли из пересохшего ручья на день по 2,5 л воды, но потом в середине дня вылили всё перед подъёмом на перевал. Сегодня у нас первый брод — бродили Талдуру и сразу по бёдра, вода заливала по пояс. На переходе через реку Джело есть остатки моста. Под перевалом Карагем на нас хотели напасть 4 пастушьи собаки, но Андрей побежал на них первым с яростными криками и все разбежались. Сегодня регулярно начинается и останавливается дождь, где-то рядом проносятся грозовые тучи. Андрей удивляется грозам: такое для него здесь в августе впервые. После перевала меняется климат, становится больше зелени вокруг. Встречаем стада пасущихся яков и коней. На 25 км заходим в зону леса и снова меняется ландшафт. Здесь начинается интересный факт, который окрашивает весь наш в поход в то, что я назвал «Ягодный тур». В лесу нам начинают встречаться чёрная (красная) смородина и жимолость. А вот эти маленькие листики у смородины пропитаны безумным количеством вкусных смол, Андрей предлагает нарвать их на вечерний чай. В конце дня пришли на Карагемскую поляну. Сейчас здесь трава по колено, но чуть ближе к слиянию Йолдоайры и Карагема есть отличная стоянка под хвойными деревьями. Там ещё есть свободная избушка (с едой и мышами). Вечером снова пришёл дождь с грозой. #400кмпоалтаю #медведевлазарев</t>
+  </si>
+  <si>
+    <t>06.09.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1266</t>
+  </si>
+  <si>
+    <t>День 2 / 16 августа Ручей Имэле — Карагемская поляна 35,18 км (всего 71,39) ↑ 1177 м ↓ 1281 м 9,5 ч Ночью +8 (на 2060 м) Много вопросов о том, почему мы не взяли одну палатку на двоих, ведь так меньше веса. У меня чуткий сон, я не могу нормально спать, когда рядом ближе 5 метров есть люди (аурическое присутствие). Что в походах, что в обычной жизни, мне важно спать одному. Если в пвд ещё можно не спать 1-2 ночи и идти более менее ок, то в долгосрочном походе с повышенной нагрузкой качественный сон является очень важным критерием нормального прохождения похода. Нет сна — нет нормального восстановления, пониженное качество внимания, мало сил, большой шанс получить травму. В походах я даже часто пью снотворное, чтобы мочь нормально спать. Из-за вчерашнего засушливого дня, взяли из пересохшего ручья на день по 2,5 л воды, но потом в середине дня вылили всё перед подъёмом на перевал. Сегодня у нас первый брод — бродили Талдуру и сразу по бёдра, вода заливала по пояс. На переходе через реку Джело есть остатки моста. Под перевалом Карагем на нас хотели напасть 4 пастушьи собаки, но Андрей побежал на них первым с яростными криками и все разбежались. Сегодня регулярно начинается и останавливается дождь, где-то рядом проносятся грозовые тучи. Андрей удивляется грозам: такое для него здесь в августе впервые. После перевала меняется климат, становится больше зелени вокруг. Встречаем стада пасущихся яков и коней. На 25 км заходим в зону леса и снова меняется ландшафт. Здесь начинается интересный факт, который окрашивает весь наш в поход в то, что я назвал «Ягодный тур». В лесу нам начинают встречаться чёрная (красная) смородина и жимолость. А вот эти маленькие листики у смородины пропитаны безумным количеством вкусных смол, Андрей предлагает нарвать их на вечерний чай. В конце дня пришли на Карагемскую поляну. Сейчас здесь трава по колено, но чуть ближе к слиянию Йолдоайры и Карагема есть отличная стоянка под хвойными деревьями. Там ещё есть свободная избушка (с едой и мышами). Вечером снова пришёл дождь с грозой.</t>
+  </si>
+  <si>
+    <t>05.09.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1265</t>
+  </si>
+  <si>
+    <t>Плюсики заброски Всего пару раз за всю походную жизнь пользовался таким полезным инструментом как заброска - в Архызе в сентябре 2024г и на последнем маршруте в этом году. Если в Архызе в заброске была только продуктовая раскладка на вторую часть маршрута, то в последней заброске чуть ли не половина продуктов была для дневки. Было очень круто отъдаться весь день глядя на дождь за окном. Если есть возможность организовать заброску на маршруте, то обязательно пользуйтесь этим. Если конечно вы не суровый автономщик или не трушный походник. В остальных случаях не вижу причин не нести меньше веса и при этом хорошо питаться. Медведь-шатун🐻 #заброска #алтай #400кмпоалтаю #медведевлазарев #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>05.09.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1256</t>
+  </si>
+  <si>
+    <t>Большой маршрут по Горному Алтаю День 1 / 15 августа 2026 Чаган-Узун — ручей Имэле 36,21 км ↑ 838 м ↓ 514 м 8 ч 45 мин Самолёт из Сочи в Новосибирск задержали на несколько часов (сейчас это обычное дело), летел 5 часов. В Новосибирске сел в ночной автобус до Горно-Алтайска: ехал с 17 часов до 5 утра. В Горно-Алтайске в 6 утра открывается кафе «Фабрика Вкуса»: много еды с прошлого дня, которую можно разогреть в микроволновках, столики, розетки для зарядки. Удобно для ожидания и перекусов. Здесь я дождался Андрея Медведева, мы увиделись впервые. Он приехал из Новокузнецка, тоже с пересадками. Андрей где-то нашёл нам машину и мы ехали весь день до Чаган-Узуна. Мне важно отметить, что Андрей занимался полностью подготовкой нашего маршрута, взаимодействием с заповедниками (пропуски), регистрацией в МЧС, забросками и так далее. Мне оставалось просто приехать и пойти с ним. За это всё ему большая благодарность. Прошли минут 15 и встали чуть южнее села, на берегу реки Чаганузун, в кустах, за которыми нас не было видно с дороги. Мы на начале маршрута. День 1 Ночью +5 градусов Самое сложное для меня сейчас — джетлаг (смена часовых поясов). Я попросил Андрея в первые дни не вставать слишком рано. Мы встали в 6 утра по местному, а по московскому времени это 2 часа ночи. Сложно телесно, нужно время для перестройки. В реке Чаганузун мутная вода из-за глиняной взвеси, плюс она идёт вдоль многих пастбищ. Я не захотел из неё пить, сходил в ближайшее кафе, купил питьевую воду. Сегодня вокруг нас — сухая степь, солнце, жара +26. Через 1,5 часа доходим до локации «Марс», в этом месте горные породы приобретают красивые красно-оранжевые оттенки. 5 лет назад здесь можно было пройти спокойно, сегодня эти земли взяли в аренду и проход стоит 400 ₽. Андрей начинает спорить с сотрудниками этого места и нас пропускают, чтобы мы могли просто пройти насквозь. Но я бы советовал просто обойти эту локацию, обход всё равно по пути. Родник на Марсе железистый и очень не вкусный. Затем мы вышли на «Луну». Для меня это просто вид на карьер, ничего интересного. А людей привозят сюда смотреть издалека за деньги :) На протяжении всего дня прямо возле дороги нам встречаются мини-курганы: захоронения людей с насыпанными над ними камнями. Многие из них разграблены. На 25 км — село старый Бельтир. Оно было очень сильно разрушено Чуйским землетрясением в 2003 году. Мы должны были уже скоро вставать лагерем на левой стороне реки Талдура, но она была такой же грязной, как и Чаганузун. Андрей до этого говорил, что алтайцев лучше не слушать, они говорят отсебятину, но я не понимал почему. Встретили несколько алтайцев, мы спросили про ручьи на карте в 7 км от нас по правой стороне реки — «да да, вода там есть». Приходим — воды в ручье Имэле нет, оказалось, что этот ручей чисто дождевой. Исследовали его русло вверх минут 10-15 и наткнулись на свежие остатки воды в углублении литров на 30. Нам хватит на сегодня и завтра, ставим лагерь. На этом участке нет хорошей питьевой воды, стоит брать с собой с самого начала, либо очень хорошо кипятить из Талдуры. А ещё мне повезло: Андрей тоже любит костры, и мы делаем костры по вечерам в лагере. #400кмпоалтаю #медведевлазарев</t>
+  </si>
+  <si>
+    <t>03.09.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1255</t>
+  </si>
+  <si>
+    <t>Большой маршрут по Горному Алтаю Чаган-Узун — Мульта 15 — 28 августа 2026 14 дней (вкл. 1 днёвку) 430 км ↑ 16700 м ↓ 17800 м Алтай уже был в списке моих походных планов, но сидел там в абстрактной форме, без чётких маршрутов. Так как добираться до Алтая из центральной России дорого, то мне хотелось закрыть основные маршруты Алтая одним походом. Главный по Алтаю у нас Андрей Медведев (канал Медведь-шатун), мы общались с ним в одних и тех же походных чатах уже года 3, но никогда не виделись вживую. Я сказал, что хотел бы пройти по Алтаю одним махом, а через какое-то время Андрей прислал сообщение с треком маршрута: «Приглашаю тебя 16 августа на лучший маршрут в твоей жизни.)». Если бы я получше исследовал стоимость предстоящей логистики, то наверное подумал бы 10 раз (а не 5) перед тем, как соглашаться :) 5-часовой самолёт до Новосибирска, ночной автобус в Горно-Алтайск и заброска машиной 6 часов. И это только в одну сторону. Но я очень рад, что я согласился и мы прошли этот маршрут, потому что если бы не это предложение, то не знаю когда бы я попал сам на Алтай. Не знаю по поводу лучшего маршрута, но он точно был одним из самых запоминающихся и сложных в моей немногочисленной практике. Как Андрей и обещал, у нас постоянно было разнообразие видов и климатических зон из-за того, что мы в день проходили в среднем 28-37 км с наборами 1400-2400 метров высоты. Каждый день – новая картинка. Сегодня степь, завтра тайга, послезавтра альпийские луга, затем курумные перевалы ... снова и снова одни прекрасные виды менялись другими. Мы собрали всю погоду: жару +26, выпавший свежий снег на перевалах, затяжные ливни на весь день, ураганный ветер с дождём и мелкой снежной крупой, режущей лицо, вечерний заморозок и ночные -6. Это было физически сложно: к километражу и наборам высоты добавлялся сложный рельеф. Для меня тропы были порой ужасны, они представляли из себя смесь камней, корней и земляной жижи. Часто мы шли вообще по звериным тропам, которые петляли и расходились в стороны. У нас было много бродов каждый день: несколько раз по пояс, в основном по колено. С одним из бродов мы разбирались 3 часа. Я получил колоссальный походный опыт. Это новая для меня локация, с категорийными перевалами, сложными бродами, сложным рельефом. Я многому учился. Привык, что обычно обо мне говорят как о «железном человеке» в походах, но на этот раз я шёл с человеком, который в разы превосходит меня своими возможностями. Для Андрея Алтай — привычная среда, и он всегда выводил нас из сложных ситуаций. В конце сложных дней я без сил садился к нему на хвост на автопилот. Я рад и благодарен, что прошёл этот маршрут с таким человеком. Это очень круто. 👇 Дальше в этом канале — краткое описание с фотографиями каждого дня похода. После них — подробный трек всего маршрута. Здесь мне нужно сесть и хорошо поработать: много где на карте дороги и тропы нарисованы неправильно, а бывает их и вообще нет. Мне нужно всё это скорректировать на картах OSM. + Добавить кемпинги, родники. Что по поводу фильма... я всё снял, но прийдя домой sd карта показывает только последние 3 дня. Я борюсь за жизнь фильма, отнесу карту в сервис по восстановлению данных. Надеюсь получится, там очень красивый материал. 📌 поддержать проект подпиской #400кмпоалтаю #медведевлазарев</t>
+  </si>
+  <si>
+    <t>02.09.26 03:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1254</t>
+  </si>
+  <si>
+    <t>400км по Алтаю. Что в рюкзачке у Андрея Лазарева? Приготовьтесь Страдать в удовольствие вместе с королем мармеладок Андреем Лазаревым в подробном получасовом экспрессивном разборе его рюкзака на выходе с 400 км 14 дневного похода по Алтаю. Пост с видео в ВК Медведь-шатун🐻 #чтоврюкзачке #рюкзак #обзор #алтай #400кмпоалтаю #медведевлазарев #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>31.08.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1244</t>
+  </si>
+  <si>
+    <t>400км по Алтаю с востока на запад Все началось с того, что я нарисовал длинный трек по Горному Алтаю вдоль крупнейших хребтов и скинул его 11 сентября 2025г амбициозному походнику Андрею Лазареву (канал Страдать в удовольствие) в одном из чатов со словами: “Ты должен быть первым! Планируй на август 2026г.” Он ответил: “Если никто не ходил еще, то я собираю рюкзак.” В тот момент конечно же никто из нас не придал этому большого значения, но 7 марта 2026г Андрей в одном из обсуждений маршрутов по Алтаю обронил фразу: “Я хочу прилететь к Медведеву в ближайшие годы и сходить с ним его длинную гряду эту всю за раз”. Этим он подписал себе приглашение, которое спустя некоторое время последовало в его адрес: “Андрей, приглашаю тебя 16 августа на лучший маршрут в твоей жизни!” Андрей хотел увидеть все многообразие Горного Алтая за один поход и закрыть для себя этот регион. Я хотел пройти крутой маршрут с максимальной концентрацией видов и впечатлений. Каждый из нас в итоге преисполнился на всю катушку в своих стремлениях. В этом походе были все климатические зоны и формы рельефа, виды троп и бестропья, опасные броды, перевалы, грозы, затяжные дожди, снег, сбивающий с ног холодный ветер, жара, туманы, заморозки, потрясающие закаты и рассветы. Каждый новый день кардинально менял пейзажи вокруг нас. Поход получился очень разнообразным и невероятно насыщенным! Нитка маршрута “Медведева-Лазарева” п. Чаган-Узун - р. Кызыл-Чин - р. Чаганузун - п. Бельтир - р. Талдура - р. Джело - пер. Карагем - р. Йолдоайры - р. Карагем - р. Аргут - п. Аркыт - пер. Безымянный - р. Балтурдак - пер. Сулуайры - р. Сулуайры - пер. Сулу-Боч - пер. Ярлу-Боч - о. Аккем - пер. Кара-Тюрек - о. Кучерлинское - о. Дарашколь - пер. Иолдо-Айры Зап. - р. Верхний Кураган - р. Катунь - р. Быстрая - пер. Безымяннй - руч. Обходной - пер. Безымянный - о. Тайменье - пер. Безымянный - о. Тихое - пер. Крепкий - пер. Детский - о. Мультинские - р. Куйгук - о. Куйгук - пер. Куйгук - пер. Суровый - о. Алла-Аскыр - пер. Безымянный - о. Кыргыз - р. Кыргыз - р. Акчан - п. Мульта. Сухие цифры Протяженность 400+ км. Набор / сброс высоты 16+ км / 17+ км. 15 перевалов: 8 Н/К, 4 1А, 3 1Б. Очень много бродов. Период 15.08.2026 - 28.08.2026. Продолжительность 14 дней. Численность группы 2 человека. Вес рюкзаков на старте 14,5 кг и 13,5 кг. Мое снаряжение онлайн | скачать Мое питание онлайн | скачать Медведь-шатун🐻 #лайтерпак #lighterpack #списокснаряжения #питание #продукты #раскладка #алтай #400кмпоалтаю #медведевлазарев #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>28.08.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1243</t>
+  </si>
+  <si>
+    <t>Мы сделали это! На фото за нашими плечами виден путь в 400км, пройденный за 14 дней. Это было непросто. Едем домой. Спасибо всем, кто верил в успех нашего похода и держал за нас кулачки! Медведь-шатун🐻 #алтай #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>14.08.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1242</t>
+  </si>
+  <si>
+    <t>Неожиданная встреча на Алтае Случайно встретил Андрея Лазарева (канал Страдать в удовольствие) на просторах Чуйской степи. Сразу же приняли решение сходить в крутой совместный поход на 14 дней и 400км. Удачи нам!🫡 Медведь-шатун🐻 #встречи #алтай #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>11.08.26 03:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1233</t>
+  </si>
+  <si>
+    <t>Прекрасное в привычном Я все чаще прихожу к мысли о том, что непогода в горах мне по душе. В ясную погоду каждый рассвет похож на предыдущие. Стихия же преображает до боли знакомые места и они удивляют меня своими новыми неповторимыми образами. Я уже сбился со счета, сколько раз поднимался на пик Поднебесный и ночевал на нем. Идеальное место для провода солнца в закат и встречи его на рассвете. Всего 3 часа ходьбы от электрички до вершины и куча свободного времени для беззаботного отдыха с потрясающими видами. Медведь-шатун🐻 #поднебесныезубья #поднебесный #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>10.08.26 02:05</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1228</t>
+  </si>
+  <si>
+    <t>Первый раз в горах Если вы никогда не были в горах, вам 8 лет и вы легкоход, то вам потребуется 4,5 часа от выхода с электрички до восхождения на пик Поднебесный. В качестве награды для вас будет приготовлена сочная колбаска на открытой кухне-барбекю. Стол будет украшен зеленью, овощами и лавашом. Это будет одно из самых ярких впечатлений за всю вашу долгую восьмилетнюю жизнь! Медведь-шатун🐻 #поднебесныезубья #поднебесный #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>09.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1227</t>
+  </si>
+  <si>
+    <t>НадПоднебесные зубья❤️ Медведь-шатун🐻 #фрагменты #поднебесныезубья #поднебесный #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>07.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1226</t>
+  </si>
+  <si>
+    <t>Пограничная территория Участник нашего сообщества Lev связался с пограничным управлением ФСБ России по Республике Алтай и уточнил границы территории, въезд на которую и выезд необходимо осуществлять исключительно через пограничный пункт пропуска "Ташанта". Это вся территория южнее фиолетовой линии на карте. Для граждан РФ необходимо иметь при себе оригинал документа удостоверяющего личность. Для граждан других государств обязательно оформление пропуска. Обратите внимание при планировании маршрутов по Южно-Чуйскому хребту и плато Укок! Часть плато Укок находится в 5км полосе вдоль государственной границы. Если маршрут пролегает по этой территории, то для прохождения по ней требуется пропуск. Про дистанционное оформление пропуска через Госуслуги рассказывал здесь. Медведь-шатун🐻 #информация #пропуск #граница #медведьшатун</t>
+  </si>
+  <si>
+    <t>07.08.26 03:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1225</t>
+  </si>
+  <si>
+    <t>Записи треков похода в Золотую долину Треки писались н часы Huawei Watch GT5 Pro. 100км поход получился 106км, т.е. на 6% длиннее планового трека. По опыту фактический трек оказывается минимум на 5% длиннее, чем плановый. Сюда входят как топтания на месте во время перекусов и осмотра местности, так и редкие выбросы при потере сигнала (обычно в помещении).</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1222</t>
+  </si>
+  <si>
+    <t>Запись трека похода в Золотую долину Трек писался на часы Huawei Watch GT5 Pro. Плановые 100км вылились в 106км - расстояние на 6% больше. По опыту фактический трек оказывается минимум на 5% длиннее, чем плановый. Сюда входят как особенности линии движения, топтания на месте во время перекусов и осмотра местности, так и редкие выбросы при потере сигнала (обычно в помещении). Треки с устройства в комментариях к этому посту. Ранее сравнивал треки с часов Huawei Watch GT5 Pro и Garmin Fenix 7 Sapphire Solar в реальных условиях. Медведь-шатун🐻 #снаряжение #навигация #часы #медведьшатун</t>
+  </si>
+  <si>
+    <t>03.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1221</t>
+  </si>
+  <si>
+    <t>Красивое!❤️ Медведь-шатун🐻 #снаряжение #рюкзак #ktlv #rocket50 #медведьшатун</t>
+  </si>
+  <si>
+    <t>01.08.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1211</t>
+  </si>
+  <si>
+    <t>Новый спальник Наверное надо чаще рассказывать о снаряжении. Тем более, что с опытом подход к снаряжению становится более осознанным. Знаю, что многих эта тема интересует даже больше, чем маршруты и все что связано с подготовкой к ним. В этом году китайцы наконец-то выпустили в свет ультралегкий спальный мешок Ice flame core lite на околонулевые температуры. Интересен этот спальник внятной конструкцией, легкими тканями, отличным пухом с высоким показателем упругости и адекватной ценой. Я конечно же не смог пройти мимо и приобрел этот кокон на замену Ice flame extra quilt lt. К слову квилт я приобрел практически на старте продаж примерно за такую же цену в долларах. Синий квилт был всем хорош пока не появился легкий спальный мешок с таким же весом на такую же температуру комфорта. Для своего среднего телосложения (размер одежды М) всегда беру китайские квилты и спальники в размере long. Дополнительное свободное пространство позволяет при необходимости утеплиться верхней одеждой без сминания пуха. Да и в целом просторный спальник комфортнее для сна. Характеристики Ice flame core lite long Comfort range: 0~10℃ Surface Fabric: 7D Nylon Inner Fabric: 7D Nylon Structure: 3D Box Down Quality: 900FP+ Down Type: Duck Down Down Origin: Muscovy Ducks Down content: 345g Weight: 517g Характеристики Ice flame extra quilt lt Comfort range: 0~20℃ Surface Fabric: 7D Kolon Super Light DWR Nylon Inner Fabric: 10D Breathable Nylon Structure: 3D Box Down Quality: 800FP Down Type: water-resistant Goose Down Down Origin: Goose Down content: 385g Weight: 530g Фактический вес спальника в размере long 527г. Фактический вес синего квилта в размере long 552г. Таким образом core lite даже легче extra quilt lt на 25г. Оба изделия из серии LT (light-trek), но имеют принципиально разную конструкцию, материалы и пух. Лофт обоих изделий 12см, но спальник все же чуть пышнее. Вероятно разница не в пользу квилта обусловлена тем, что он пережил уже несколько десятков ночевок. Ткани спальника легкие и хорошо пропускают воздух. Благодаря этому пух быстро и эффективно набирает объем, легко сжимается и занимает мало места в сжатом виде. В комплекте легкий компрессионный мешок и мешок для хранения. Последний на мой взгляд маловат. Ранее я уже выкладывал несколько фотографий в чат канала и рассказывал о нюансах моего экземпляра. Без проблем вернул часть стоимости за эти нюансы. В целом первые впечатления от спальника очень хорошие. Даже за полную цену core lite значительно дешевле аналогичных западных изделий премиум сегмента. Китайцы порадовали! Медведь-шатун🐻 #снаряжение #спальник #квилт #iceflame #corelite #extraquilt #медведьшатун</t>
+  </si>
+  <si>
+    <t>29.07.26 03:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1209</t>
+  </si>
+  <si>
+    <t>О тропах, альтруизме и критическом мышлении Ниже речь пойдет о тропах на Поднебесных зубьях. Думаю, что подобные ситуации встречаются и в других местах. В целом это касается не только троп, но и других аспектов туризма. Горячо приветствую любые проявления альтруизма и освещаю их на своем канале, однако считаю, что любые общественно полезные действия должны быть обоснованы. В противном случае, при ближайшем рассмотрении они могут оказаться общественно бесполезными. В этом году на Поднебесных зубьях было проложено несколько новых участков тропы в рамках маршрута малого круга. Я прошел по каждому из них. В последнем походе это был участок от перевала Маруха до безымянного ручья перед срезкой на тальковый карьер. Если появление других участков обосновано, то этот отрезок вызывает вопросы. На изображениях выше старая ветка обозначена розовым цветом, новая голубым. На первом изображении внизу профиль высоты старого участка, на втором профиль высоты нового участка. Табличка перед новым участком информирует о том, что это “короткая и простая тропа на тальк”. Разберу каждое утверждение. Новая тропа не короткая, а практически такая же как и старая. Достаточно сравнить длину профилей этих отрезков на карте. Есть формальное преимущество в 200м, но по факту эти крохи размазанные на 5км не делают погоды. Новый участок не простой относительно старого даже если закрыть глаза на то, что он еще не натоптан. На нем есть несколько траверсов склонов. Даже в сухую погоду по ним неприятно идти из-за того, что стопы находятся на разном уровне и под углом. Мало того, что нагрузка на ноги распределяется неравномерно, так еще и повышается риск подвернуть ногу, а в дождь съехать со склона. На первый взгляд профили высот очень близки. Лишними 28м набора и сброса на новом участке можно пренебречь. Нюанс заключается в том, что плавность новой ветки достигается за счет траверсов, в то время как на старой ветке подобных траверсов нет. Более того, старый участок хорошо натоптан. При движении по нему ноги находятся в одной плоскости и нагрузка на них распределяется равномерно. При всем уважении к Антону Миронову и его деятельности, на мой взгляд движение по новому участку трудозатратнее, сложнее и потенциально опаснее, чем по старому. Все это усугубится, если пойти по нему с тяжелым рюкзаком в непогоду. Даже с эстетической точки зрения куда приятнее двигаться вдоль реки по более открытому пространству, чем по склону через лес. Брод Амзаса удобнее на старой ветке. Возможность разбить лагерь ближе к перевалу только на старой ветке. Не нашел для себя ни одной причины для того, чтобы ходить по новому участку тропы. Разбором этого конкретного примера я хотел сказать, что необходимо проверять и анализировать информацию, которую вы получаете от других людей даже если это признанные авторитеты. На поверку может оказаться, что мнение большинства, наставления экспертов и советы бывалых не приводят к оптимальному результату. Медведь-шатун🐻 #наполях #разборы #медведьшатун</t>
+  </si>
+  <si>
+    <t>28.07.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1199</t>
+  </si>
+  <si>
+    <t>Золотая долина Прошла неделя после моего трехдневного стокилометрового похода. Прогноз был скверный, но меня это только раззадорило. Такая погода творит фантастические виды в горах. 1 день 2 электрички, переправа, 2 часа ходьбы и я на перевале Шорский. Встреченные люди сообщили, что ручей Высокогорный небродибельный. Ливень застал меня на срезке куприяновской поляны. В долине Малого Казыра все шумело и бурлило. Тропа превратилась ручей. На броде Вкусного встретил 2 ребят. Предложил им идти по новой ветке, а сам пошел по старой вдоль реки. Больше я их не видел. На стоянке встретил группу из 3 человек, которые не решились бродить Высокогорный. Поболтал с ними минут 20. Перебродил Высокогорный. Зашел на приют Дьяконова. Приютчик Даниил удивился моему появлению - ведь брод невозможен. Попил чай и проболтал с Даниилом минут 30. На пути от Дьяконова до перевала Караташский встретил 3 группы, которые сбежали от непогоды из Золотой долины. По мере подъема на перевал туман становился все гуще и гуще. За час набрал 550м. На седловине пронзающий холодный ветер. Начало темнеть несмотря на ранний час. Туча закрыла небо надо мной и это ощущалось даже сквозь плотный туман. Добрался до стоянки, достал палатку из рюкзака и словно вынул пробку из тучи - с неба начало неистово поливать. Воткнул 4 колышка по углам, поставил палку, залез внутрь. За 3 минуты случился дикий теплосъем. Снял все с себя, вытерся полотенцем, надел сухую одежду, закутался в спальник. Холодно. Сходил за водой. Поел. Согрелся. Опустил палатку пониже с наветренной стороны, воткнул еще 4 колышка, натянул оттяжки. Всю ночь снаружи бесновался ветер и лил дождь, а я спал как младенец. 2 день Проснулся - дождь. Поспал еще. Позавтракал. Собрал лагерь. Надел мокрую одежду и направился на перевал НГПИ. Туман начал отступать. Долго смотрел в просвет на долину - стихийный вид не оставил меня равнодушным. Спустился с перевала к озеру Харгыколь, неторопливо прогулялся вдоль берега то и дело останавливаясь, чтобы получше запомнить это место в новом образе. Прошел мимо озера Круглое. Поднялся к водопаду. Долго стоял и смотрел со стороны на Харатас, Верхний зуб и Три сестры. Пропрыгал по камням вдоль Харатаса, вспоминая как месяц назад шли здесь с Дашей по снегу. Подъем на перевал Козьи ворота как всегда приятный: хорошая тропа, цветы под ногами, шикарные виды на Золотую долину. Прошел через Козьи ворота и спустился в долину Туралыга. Озеро Круглое туралыгское тихое и спокойное в окружении берез и кедров. Ощущаю особенную энергетику этого места. Прошел мимо палатки. Встретил ее обитателей на тропе по пути на перевал Медвежий. Познакомились, поболтали, скинул им свой трек. Быстро взошел на Медвежий по отрисованной мной линии. Спускался с перевала через густые заросли папоротника местами в человеческий рост. Шел очень долго. Вышел к Бельсу и выдохнул. Дальше по болоту, но это просто праздник по сравнению с предыдущим участком. Перебродил без раздумий обе протоки Верхней Тайжесу. Перед Нижней Тайжесу постоял пару минут, рассматривая брод и собираясь с силами. Река позади. Прошел через приют Тайжесу, восхищаясь порядком, уютом и небольшим огородиком. Разбил лагерь в 2км от приюта на высоком берегу Бельсу. Посмотрел тайминги, прикинул расстояние и время, необходимое для преодоления завтрашних 35км с поправкой на состояние тропы, поужинал и лег спать. 3 день Позавтракал на рассвете, собрал лагерь и отправился на электричку. Все мокрое, тропа раскисшая, местами болотца. О забавном случае с рыбаками рассказывал в этом видео. Поднялся на перевал Маруха. С седловины очередная новая ветка тропы и табличка с надписью “простой путь на тальк”. Любопытство удовлетворил, ноги ушатал, выводы сделал. К переправе вышел как и планировал в 14:00. Переправился, пообедал, привел себя в порядок и поехал домой на электричке. Золотая долина никого не оставит равнодушным. Особенно в условиях переменчивой погоды. Это волшебство какое-то!🔥 Эти же места ровно год назад Список снаряжения и питание Медведь-шатун🐻 #отчет #поднебесныезубья #золотаядолина #большойкруг #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>21.07.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1198</t>
+  </si>
+  <si>
+    <t>Свеженький брод Позавчера бродил реки Верхняя и Нижняя Тайжесу перед впадением реку в Бельсу. Ровно месяц назад мы с Дашей бродили Нижнюю Тайжесу намного выше по течению перед слиянием с Озерной. Медведь-шатун🐻 #фрагменты #поднебесныезубья #верхняятайжесу #нижняятайжесу #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>20.07.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1197</t>
+  </si>
+  <si>
+    <t>Как всё прошло? Медведь-шатун🐻 #впути #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>17.07.26 23:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1192</t>
+  </si>
+  <si>
+    <t>Удачи мне!🫡 Медведь-шатун🐻 #впути #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>17.07.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1191</t>
+  </si>
+  <si>
+    <t>Вечер в лесу Очень уютный и живой лес в долине реки Верхняя Тайжесу.❤️ Медведь-шатун🐻 #фрагменты #поднебесныезубья #верхняятайжесу #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>15.07.26 03:45</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1190</t>
+  </si>
+  <si>
+    <t>В продолжении водной темы Давненько не было бродов на канале.🙀 Медведь-шатун🐻 #фрагменты #поднебесныезубья #нижняятайжесу #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>14.07.26 03:45</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1183</t>
+  </si>
+  <si>
+    <t>Вода на пике Поднебесном (Дураков) Вопрос наличия воды на хребте всегда актуален. Особенно для тех, кто редко поднимается наверх. Нести воду с нижних ручьев мероприятие весьма трудозатратное. В последнем походе решил верифицировать актуальность ручьев, которые нанес на карту по координатам одного человека из группы ёжиков. По состоянию на середину июля 2026г все отмеченные ручьи активны. Крайний восточный не существует, поэтому я удалил его из OSM. Но надо иметь ввиду, что ручьи живы пока есть снежники наверху либо накануне были обильные осадки. Отрисовал актуальную ветку тропы в районе ручьев. Текущая ведет к небольшому дереву, на которое долгое время навешивали всякое, и далее через курумник возвращается на основную тропу. Удалил “дерево желаний”, чтобы не было соблазна вешать на него разный мусор. Осадочная вода всегда есть наверху под камнями. Вода стоячая и в нее могут попадать некоторые неприятные вещи. Нежелательно употреблять ее без предварительного кипячения. P.S. Если у вас есть точные координаты точек, где есть доступ к воде под камнями, то напишите в комментариях - я добавлю в OSM. Медведь-шатун🐻 #информация #вода #поднебесныезубья #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>13.07.26 04:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1173</t>
+  </si>
+  <si>
+    <t>И в горы сходили, и колбасу пожарили На минувших выходных решили одной пулей убить двух зайцев - прогуляться по хребту и устроить барбекю вдали от цивилизации. Целевой вершиной выбрали пик Вареса как одну из лучших обзорных точек в шаговой доступности. Погода была идеальной для движения по открытым пространствам - пасмурно с легким ветерком. По пути на пик Поднебесный (Дураков) верифицировал актуальность ручьев, которые внес в osm по координатам одного человека с ежиков. Наверху встретили много людей - одни неторопливо трапезничали, другие шли вверх в сторону пика Строителей. Вероятно там было несколько коммерческих и некоммерческих групп. Не ожидали увидеть так много людей. Перед вторым пиком Поднебесным догнали передовую группу. Пока перекусывали, люди вокруг увлеченно и с восхищением наблюдали за человеком на склоне пика Строителей. Смотрели в бинокль, зумировали на телефоне, показывали пальцем, охали и ахали глядя, как он быстро поднимается по курумнику. Просили передать ему привет, путаясь в показаниях - то ли деду, то ли мужчине, то ли парню. Я ответил, что передадим на пике Вареса. Поравнялись с этим мужчиной на склоне Вареса. Он шел с огромным рюкзаком на перевал АЛКИС с одной ночевкой. На следующий день собирался выйти в цивилизацию по Амзасу. Немного пообщались по пути на вершину. Передали ему привет от армии фанатов со второго пика Дураков. Перекусили наверху, погуляли, насладились видами и начали спуск в цирк Строителей по крутому травянистому склону. Трава была мокрой и скользкой, поэтому спускались медленно. Пришли на стоянку, поставили палатку и приступили к приготовлению блюда дня. Ужин получился невероятно вкусным. Было очень тихо, и только редкие птички нарушали тишину. Немного посидели у костра и как только залезли в палатку, дождь убаюкивающе забарабанил по тенту. Утром мокро и свежо. Хребет то накрывало туманом, то освещало солнцем. Позавтракали, собрались, набрали литр воды и отправились траверсом по мокрому курумнику в сторону пика Поднебесный к тропе. Шли медленно, часто останавливались, чтобы полюбоваться видами, которые менялись чуть ли не каждую минуту благодаря туманам, облакам и солнцу. Несмотря на то, что я построил маршрут в обход “чемоданов”, все же пришлось местами распутывать нагромождения из огромных каменных глыб. Остроты ощущений добавлял мокрый лишайник на поверхности этих гигантов. Медитативный траверс с шикарными видами сопровождался беззаботной болтовней обо всем на свете. На тропу вышли чуть выше ручья, перекусили, передохнули, набрали воду и пошли вниз по тропе. Вестибулярный аппарат некоторое время отказывался верить, что мы уже идем не по курумнику. Распогодилось и солнце начало припекать, но мы шли по лесу под пение птиц и нам было хорошо. Добрались до переправы, привели себя в порядок, пообедали и отправились на электричку. Тайминг 09:55 переправа 11:25 тальковый карьер 11:55 перевал Шорский 12:15 перевал Шорский 13:15 проверка ручьев 13:35 проверка ручьев 13:55 пик Поднебесный 15:05 пик Строителей 15:30 пик Вареса Медведь-шатун🐻 #отчет #поднебесныезубья #поднебесный #строителей #вареса #тайминг #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>12.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1171</t>
+  </si>
+  <si>
+    <t>Встречи В последнем походе мы повстречали несколько человек из нашего сообщества. Расскажу только о тех, с кем мы познакомились. Вчера в Междуреченске к нам подошёл Вадим, поздоровался и с ходу начал расспрашивать про рюкзак. Я так увлекся разговором, что даже забыл о втором завтраке. В итоге дорогу от переправы до перевала Шорский (2 часа) мы прошли вместе. Он идёт по 4 дневному маршруту: долина Высокогорного - Малый зуб - перевал через Большой зуб на озеро Выпускников - выход через долину 1000 ручьев и Амзас. Вадим передал привет своей жене.  Жена Вадима, передаём вам привет!👋 Сегодня на выходе с маршрута встретили Александра Щукина и Никиту Асташкина. Обычная рутинная дорога до переправы превратилась в интересную беседу. Время пролетело незаметно. Ребята ходили в поход с одной ночёвкой на озеро Выпускников. Что особенно порадовало - оба были с маленькими рюкзаками. Если встретите нас на тропе, то не стесняйтесь и подходите - будем знакомиться!🤝 P.S. Узнаёте местечко?) Медведь-шатун🐻 #встречи #местечко #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>11.07.26 00:40</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1170</t>
+  </si>
+  <si>
+    <t>Привет!) Едем в горы жарить колбасу. Погода как всегда прекрасна!) Медведь-шатун🐻 #впути #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>10.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1169</t>
+  </si>
+  <si>
+    <t>Тренировка ног Закончу, пожалуй, тему тренировок подпольным селфи видео второго блока пятничной тренировки: суперсет 2 подхода по 12 - 20*2 - 20*2 - 12*2 - 20 повторений. P.S. Завтра недосып и 20км с набором 1500м. Медведь-шатун🐻 #наполях #тренировки #медведьшатун</t>
+  </si>
+  <si>
+    <t>08.07.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1168</t>
+  </si>
+  <si>
+    <t>Брендирование одежды Мои любимые штаны Haglofs lite slim пережили уже второй ремонт. Верхняя заплатка появилась "благодаря" большому камню на перевале 8 марта, который я остановил своей могучей ляжкой. Нижняя "благодаря" чему-то, что я даже не заметил в последнем походе, но синяк на ноге остался. Похоже, что скоро они отправятся на пенсию.😢 На самом деле этот пост - дань уважения снаряжению, которое изменило мои взгляды на комфорт в походе. Настолько быстро привыкаешь к хорошему, что начинаешь воспринимать как должное. Легкие, прочные, с отличной "дышимостью" и умеренным сопротивлением ветру, быстро сохнут, с эластичными вставками в ключевых местах, с точной посадкой, превосходно скроены, тактильно приятные, удобные и красивые в конце концов. Конечно это не единственный предмет снаряжения, который вызвал у меня исключительно положительные эмоции, но очень показательный в качестве примера. А ведь раньше я ходил в тайтсах пока не прислушался к совету Станислава из Сиверы. Всегда открыт для конструктивных идей и предложений - зачастую это улучшает мой походный опыт. Очень интересно послушать, какие элементы снаряжения поделили вашу походную жизнь на "до и после"?🤔 Медведь-шатун🐻 #опыт #снаряжение #штаны #брюки #haglofs #медведьшатун</t>
+  </si>
+  <si>
+    <t>07.07.26 02:59</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1167</t>
+  </si>
+  <si>
+    <t>Что с рюкзачком? Уже больше года хожу в походы от 1 до 5 дней только с рюкзаком Aonijie FH2524 объемом 24л по сложному рельефу с хорошей динамической нагрузкой на узлы крепления лямок. После первого трехдневного похода по малому кругу в конце мая 2025 начали расходиться швы на лямках. Своими руками прошил слабые места и с тех пор не вспоминал о них. Я говорил ранее, что с этим рюкзаком можно запросто сходить в пятидневный поход. Не разбрасываюсь словами: сказано - сделано. 10кг для этого рюкзака запредельный вес и отличная проверка на прочность. В этом году я ходил с этим рюкзаком в пятидневный поход по большому кругу и первые два дня нес в нем 10кг, а в последующие три дня около 8кг. Не спрашивайте меня, почему такой тяжелый рюкзак на 5 дней - такова специфика групповых походов. Что же случилось в моих походах с этим малышом, которого некоторые люди заочно захейтили, предрекая ему тлен и забвение? Ничего - он все так же бодр и весел как и его владелец. Все швы целые, мой очень любительский ремонт без признаков износа, ткани и сетка без отверстий. Спустя год мое мнение, озвученное в коротком обзоре на маршруте, не изменилось - это лучший китайский рюкзак для формата быстрых походов, а карманы на лямках лучшие в целом. P.S. Теперь я знаю, что с этим рюкзачком можно сходить и в 7 дневный соло поход с весом на старте 8кг. Медведь-шатун🐻 #опыт #снаряжение #рюкзак #легкоходство #медведьшатун</t>
+  </si>
+  <si>
+    <t>06.07.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1166</t>
+  </si>
+  <si>
+    <t>Как я тренируюсь? Резонный вопрос. Когда в чате канала я сказал, что программа примерно такая, как на картинке выше - это было не далеко от правды. Последние 3 месяца программа следующая. Понедельник 1. Разминка 3-4 минуты. 2. Суперсет подтягивания на перекладине прямым хватом (до отказа) + отжимания на брусьях (до отказа). Всё с эксцентрической (негативной) фазой. 2 подхода. Отдых между подходами 6 минут. 3. Суперсет австралийские подтягивания обратным хватом (до отказа) + отжимания домиком с ногами на возвышенности (до отказа). Всё с эксцентрической (негативной) фазой 2 подхода. Отдых между подходами 6 минут. 4. Разминка шеи. 5. Наклоны/повороты шеи с умеренным сопротивлением руками по 12 раз в каждую сторону. 6. Заминка шеи. Вторник 1. Разминка 3-4 минуты. 2. Бег на горизонтальной дорожке или ходьба с углом подъема 8,5 градусов. 40 минут на пульсе 130-140 уд/мин. Восстановление между силовыми. 3. Заминка. Среда 1. Разминка 3-4 минуты. 2. Суперсет подтягивания на перекладине обратным хватом (до отказа) + отжимания от пола с узкой постановкой рук (до отказа). Всё с эксцентрической (негативной) фазой. 2 подхода. Отдых между подходами 6 минут. 3. Суперсет ролл-аут (гимнастический ролик) на прямых ногах (до околоотказа) + гиперэкстензия (до ощутимого утомления). Всё с эксцентрической (негативной) фазой. 2 подхода. Отдых между подходами 6 минут. 4. Разминка шеи. 5. Наклоны/повороты шеи с умеренным сопротивлением руками по 12 раз в каждую сторону. 6. Заминка шеи. Четверг 1. Разминка 3-4 минуты. 2. Бег на горизонтальной дорожке или ходьба с углом подъема 8,5 градусов. 40 минут на пульсе 130-140 уд/мин. Восстановление между силовыми. 3. Заминка. Пятница 1. Разминка 3-4 минуты. 2. Суперсет австралийские подтягивания прямым хватом (до отказа) + отжимания от пола со средней постановкой рук (до отказа). Всё с эксцентрической (негативной) фазой. 2 подхода. Отдых между подходами 6 минут. 3. Суперсет запрыгивания на 1м тумбу + болгарские выпады + зашагивания на тумбу выше колена + глубокие приседы. Всё с эксцентрической (негативной) фазой кроме запрыгиваний. Каждое упражнение до ощутимого утомления. 2 подхода. Отдых между подходами 6 минут. 4. Разминка шеи. 5. Наклоны/повороты шеи с умеренным сопротивлением руками по 12 раз в каждую сторону. 6. Заминка шеи. Все упражнения выполняются с максимальной амплитудой без рывков. Если количество повторений переваливает за 15 на упражнение, то помимо эксцентрической (негативной) фазы усложняю задержкой на 1-2 секунды в пике напряжения. Вторник/четверг иногда пропускаю, если есть дела, сильно не выспался или ощущаю утомление после предыдущей тренировки. Если пропустил силовую, то выполняю ее на следующий день вместо кардио. В субботу и воскресенье не тренируюсь. Только приятная растяжка утром. Калорийность рациона в легкий профицит. Много углеводов. В отпуске и на длительных каникулах (новогодние/майские праздники) не тренируюсь. Во всех остальных случаях тренировки проходят по плану. Тренировка часть моего дня - как умыться или почистить зубы. Поэтому не возникает вопросов тренироваться или нет. Тренируюсь регулярно на протяжении 15 лет. Никаких глобальных целей никогда не ставил. Просто всегда хотел быть в хорошей форме. Не в выдающейся и даже не в отличной - просто в хорошей. Питание имеет немаловажное значение, но это отдельная большая тема. Что касается моего рациона кратко: примерное соотношение Б:Ж:У 2:1:3, белка 2г на 1кг массы, жиров 1г на 1кг массы, остальное углеводы. Важно не перебирать с жирами. В целом калорийность рациона в балансе (утилизируется вся энергия из пищи). Спортивные добавки (ежедневно): - протеин 30г; - цитрулин 6г; - креатин 6г. P.S. Генетика играет роль, но не решающую - в этом вопросе можно подобрать ключик. Кому-то достался счастливый билет в этой лотерее. Я точно не из тех, кто сорвал джекпот. Скорее выиграл средний приз, как и большинство из вас. Очень метко на этот счет высказался уважаемый vivexx в чате канала: “С любой генетикой, при должном упорстве, можно сделать сильно лучше, чем было”. Медведь-шатун🐻 #наполях #тренировки #медведьшатун</t>
+  </si>
+  <si>
+    <t>06.07.26 02:59</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1165</t>
+  </si>
+  <si>
+    <t>Без железа, без стероидов, без химии Всего 3 силовых тренировки в неделю по 1 часу. Многие люди думают, что для поддержания хорошей физической формы необходимо непременно ходить в тренажерный зал каждый день и заниматься по нескольку часов. Вновь на личном примере опровергаю устоявшиеся стереотипы. Для хорошей формы не нужен ни тренажерный зал с железом, ни многочасовые тренировки. Достаточно площадки в ближайшем дворе, на которой есть турник и брусья, 3 раза в неделю по 1 часу. Мне 40+ лет, рост 175см, вес 78кг. Я живу обычной жизнью, не участвую в соревнованиях и не готовлюсь к пляжному сезону. Это мое обычное состояние. Зачастую хороший результат это следствие последовательного и постоянного выполнения одних и тех же простых действий. Для прохождения интересных маршрутов в жестких временных рамках не обязательно обладать выдающимися физическими способностями. Для уменьшения веса рюкзака не обязательно иметь много денег. Для поддержания хорошей формы не обязательно тратить кучу времени. Медведь-шатун🐻 #наполях #мифы #тренировки #медведьшатун</t>
+  </si>
+  <si>
+    <t>05.07.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1164</t>
+  </si>
+  <si>
+    <t>Первый раз на скалах 🧗‍♂ Медведь-шатун🐻 #скалолазание #мундыбаш #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>04.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1163</t>
+  </si>
+  <si>
+    <t>Куда если не в горы?😼 Медведь-шатун🐻 #изжизни #зеньковскийпарк #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>04.07.26 02:59</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1161</t>
+  </si>
+  <si>
+    <t>Годнота? Больше двух месяцев пролежала на полке. Любопытная горелка. Что интересного из снаряжения вы прикупили в этом году? Медведь-шатун🐻 #снаряжение #горелка #медведьшатун</t>
+  </si>
+  <si>
+    <t>03.07.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1160</t>
+  </si>
+  <si>
+    <t>Вышел в люди Похоже наш медведь вышел в свет. Жаль, конечно, этого добряка! Медведь-шатун🐻 #животные #медведь #поднебесныезубья #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>01.07.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1159</t>
+  </si>
+  <si>
+    <t>Почему так медленно? В прошлом году пришел в цирк Большого зуба на 2,5 часа раньше. Либо я еще не раскачался в этом году, либо сильно раскачался в прошлом. 19 сентября 10:05 переправа. 11:20 тальковый карьер. 11:55 перевал Шорский. 13:20 долина Малого Казыра. 14:55 долина Высокогорного. 16:45 цирк Большого зуба. Медведь-шатун🐻 #поднебесныезубья #большойзуб #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>01.07.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1158</t>
+  </si>
+  <si>
+    <t>Модернизация приюта Сразу оговорюсь, что к приютам у меня особое отношение. Я в них обычно ночую только тогда, когда жизнь потрепала и действительно нужен приют, т.е. почти никогда. Но знаю, что многие туристы пользуются ими. Пару недель назад увидел новость о том, что два энтузиаста в лице Даниила (Топтыгин) и Михаила (Дед медвед) решили электрифицировать приют Дьяконова. Отклонился от своего маршрута чтобы лично пообщаться с Даниилом и рассказать вам об этом. Помимо электрификации обсудили новые ветки тропы в обход болот. Медведь-шатун🐻 #информация #поднебесныезубья #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>30.06.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1148</t>
+  </si>
+  <si>
+    <t>Большой зуб - Выпускников - Средний зуб Не бывает плохой погоды, бывает только неподходящее снаряжение. Посмотрел прогноз, взял подходящее снаряжение и отправился в горы. Спал мало. Чуть не опоздал на электричку. В планах было взойти на 2 вершины: Большой и Средний зуб. Прогноз в день восхождения на первую вершину плохой, на вторую приемлемый. 1 день. За пару часов добрался до перевала Шорский и отправился на Малый Казыр по тропе Шевалье. По пути новая ветка тропы в обход участка болот. Не понравилась - на старой ветке есть точка обзора на хребет Тигертиш, новая идет низами. Встретил пару туристов на первой стоянке у реки. Перешел ручей Вкусный. Сразу после ручья еще одна новая ветка тропы в обход болот. Не понравилась - набирает высоту и уходит в сторону от реки. Обе ветки еще не натоптаны. Возможно с тяжелым рюкзаком по ним идти проще. Для себя не увидел преимуществ, но кому-нибудь наверное понравятся. Ветровал на тропе по Малому Казыру пропилен. Перебродил Высокогорный на левый берег, заглянул к Даниилу на приют Дьяконова, пообщались полчаса. Дальше вверх по ручью в цирк Большого зуба. Вода в Высокогором невысокая, но водопады выглядят довольно бодро. Добрался до первого озера в цирке и разбил лагерь на стоянке повыше, чтобы не заливало потоками воды от грядущего дождя. Далее вкусный ужин с отличными видами и ранний отход ко сну. 2 день. Проснулся по будильнику - льет дождь. Перевел будильник на час вперед. Проснулся - дождь. Так 3 раза, но дождь не прекратился. Позавтракал и решил спать до тех пор пока не надоест. Надоело в 10:40. С неба перестало капать. Перекусил, погулял немного возле палатки, подчерпнул вдохновление от туманных видов и решил идти на Большой зуб. Трава, кусты и курумник мокрые. До снежника видимость хорошая, дальше густой туман. Перед выходом на гребень хребта наткнулся на крутой снежник почти до самого верха. На хребте ветренно. Прошел до вершины, немного постоял и начал спуск к озеру Выпускников. Вышел из тумана примерно в середине спуска. Только сошел с курумника на тропу вдоль озера как пошел дождь. Лагерь разбил на стоянке под кедрами. Погода начала налаживаться. После перехода осталась еще куча времени, переделал все дела, погулял и лег спать. 3 день. Не спал всю ночь. Видимо хорошо выспался накануне. Со стороны Бельсу сильно гремит. Надоело лежать, позавтракал, собрался и отправился на Средний зуб. Трава, кусты и курумник мокрые. Вышел на гребень хребта. Неустойчивая погода подарила шикарнейшие виды. Около часа провел на хребте созерцая туманы в долинах и облака на вершинах. Поднялся на гору, перекусил и начал спуск по отрогу в долину Амзаса. На цветочном лугу невероятной красоты подсек тропу, перешел через Амзас и на первой же стоянке встретил небольшую группу (взрослый мужчина и 3-4 подростка). Мужчина спросил о тропе от Выпускников к Марухе. Рассказал подробно, пожелал хорошей погоды и отправился вниз по Амзасу. Греметь начало еще на подходах к тальковому карьеру. По пути к переправе гремело хорошо, но сильного дождя не было. Переправился, пообедал и пошел на электричку. Отличный маршрут - мои наилучшие рекомендации! Сухие цифры Начало 26 июня в 10:00 от переправы. Окончание 28 июня в 13:30 на переправе. Расстояние 60км. Набор/сброс высоты 2700м/2700м. Продолжительность 3 дня. Вес рюкзака 6,7кг. Тайминг 26 июня 10:00 переправа 11:20 тальковый карьер 11:50 шорский 12:00 тропа Шевалье 13:25 Малый Казыр 15:20 Дьяконова 16:00 Дьяконова 17:20 легендарная стоянка 19:20 цирк Большого зуба 27 июня 12:00 цирк Большого зуба 14:50 Большой зуб 17:00 озеро Выпускников 17:30 кедровая стоянка 28 июня 05:00 кедровая стоянка 07:20 Средний зуб 08:40 Амзас 10:20 срезка по Шевалье 12:00 тальковый карьер 13:30 переправа Каждый ходовой день мог быть короче минимум на 1ч. В первый день это обход срезки, брод и посещение приюта Дьяконова. Во второй день плохая видимость и мокрый курумник. В третий день медитативное созерцание видов. Трек маршрута Снаряжение, питание, заметки Медведь-шатун🐻 #отчет #поднебесныезубья #большойзуб #выпускников #среднийзуб #тайминг #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>28.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1147</t>
+  </si>
+  <si>
+    <t>Привет!) Узнаете местечко? Медведь-шатун🐻 #местечко #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>25.06.26 23:10</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1146</t>
+  </si>
+  <si>
+    <t>Привет!) Прекрасное утро. Чуть не опоздал на электричку. Впереди выходные, которые я проведу соло. Погода по прогнозу так себе, но когда это кого-либо останавливало?😼 Медведь-шатун🐻 #впути #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>25.06.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1144</t>
+  </si>
+  <si>
+    <t>Что изменилось за 6 лет? Завершающий пост о походе в Золотую долину в 2026г. Приятно мысленно возвращаться в прошлое и вспоминать, как это было в первый раз в 2020г, что с тех пор изменилось и что осталось неизменным. Как видно по фото - мы стали ближе к вам, а горы стали дальше. Своего рода символизм. В 2020г я даже не думал, что буду вести канал, который будет интересен вам. Горы действительно стали дальше - в феномене Даннинга-Крюгера мы преодолели экватор и стали более осознанными. Что изменилось за это время? 1. Благодаря структурированному подходу удалось систематизировать планирование маршрутов. Очень рад, что изначально дотошно относился к подготовке. Такая педантичность многим кажется крайностью. На самом деле это отнимает меньше времени, чем хаотичная подготовка, и обеспечивает постоянный рост. Улучшению поддается то, что можно измерить. 2. Повысилась точность планирования и, соответственно, вероятность успешного завершения маршрутов. Отсылка к первому пункту. 3. Маршруты стали интереснее. Не сказал бы, что раньше они были неинтересными, но чем дальше, тем свободнее и решительнее выбор нестандартных вариантов. 4. Мы стали сильнее морально и, возможно, физически. Часто ограничением выступает именно первый фактор. Второй легко нарабатывается. 5. Мы стали быстрее и внимательнее. Идти быстро не значит “ничего не видеть вокруг”, скорее наоборот - видеть и чувствовать больше и ярче. Расскажу как-нибудь об этом в отдельном посте. 6. Снаряжение стало проще и удобнее. Первый пункт позволил анализировать и делать выводы, что хорошо работает на маршруте, а что является балластом. Это значительно улучшает опыт взаимодействия со снаряжением. 7. Вес продуктовой раскладки уменьшился. Питание стало более сбалансированными. Нет постоянного чувства голода. Еще одна отсылка к первому пункту. 8. Ходить и бивачить стало комфортнее. Часто ходовой день ощущается как прогулка. Нет никакого превозмогания. На биваке есть все необходимое для полноценного отдыха. 9. Выработался режим движения и отдыха, понимание важности графика движения и возможности корректировать его в динамике. 10. Если стоит выбор идти или дневалить, то с большой вероятностью выберем первое. Даже если на улице непогода. Самые яркие эмоции и впечатления возникают во время движения, а не стояния, сидения или лежания. 11. Стали ценить аскезу. Чем меньше лишнего барахла и удовольствий, тем больше внимания на созерцание и выше ценность простых вещей. Многое изменилось, но одно осталось неизменным - страсть к горам!❤️ Медведь-шатун🐻 #былостало #поднебесныезубья #золотаядолина #большойкруг #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>22.06.26 03:03</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1142</t>
+  </si>
+  <si>
+    <t>Северные олени в Сибири Если встретить медведя обычное дело, то увидеть сибирского лесного северного оленя в естественной среде обитания большая удача. Этот вид находится под угрозой исчезновения и занесен в красную книгу как реликтовый. Нам невероятно повезло оказаться в нужное время в нужном месте! Медведь-шатун🐻 #животные #олень #северныйолень #поднебесныезубья #золотаядолина #большойкруг #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>20.06.26 05:21</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1140</t>
+  </si>
+  <si>
+    <t>Три сестры в июне 2020 и 2026 Казалось, что пандемийный 2020 был снежный, но 2026 переплюнул его. Медведь-шатун🐻 #былостало #поднебесныезубья #золотаядолина #большойкруг #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>19.06.26 03:01</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1138</t>
+  </si>
+  <si>
+    <t>Встреча с медведем Неожиданная встреча состоялась на перевале НГПИ. Благодаря тому, что я обычно выбираю хорошие точки обзора для фото удалось избежать прямого столкновения с медведем. В этот раз я вышел на скалу в стороне от седловины для того, чтобы сфотографировать озеро Харгыколь. Стою над обрывом, смотрю вдаль, слышу внизу упал камень. Опустил глаза вниз - медведь поднимается по тропе под скалой. Ветер дует из долины, зверь нас не чует. Тихо подозвал Дашу. Несколько секунд смотрели как он поднимается. Даша достала пневматический горн и нажала на кнопку. Медведь даже ухом не повел. Начали громко кричать в дополнение к горну, но чем больше звуков мы издавали, тем быстрее он поднимался к нам. В итоге Даша кинула камень в его сторону. Медведь остановился и прижался к земле как кот перед прыжком на мышку, затем выполнил агрессивный выпад в нашу сторону, поднял голову и посмотрел на нас. Даша кинула еще один камень в его сторону, после чего он наконец решил отступить от греха подальше. Все события с момента зрительного контакта до отступления зверя длились пару минут. С одной стороны сложилось впечатление, что мы застали его врасплох - медведь будто был дезориентирован и не мог понять, что и откуда ему угрожает. С другой стороны - он вел себя очень спокойно и уверенно. Поэтому нет однозначного понимания, чем было обусловлено такое поведение. Вероятно если бы мы сразу начали спуск с перевала, то столкнулись бы с ним “лоб в лоб” в момент выхода из-за скалы. В этом случае у нас не было бы позиционного преимущества и расстояние до медведя было бы значительно меньше… Медведь-шатун🐻 #животные #медведь #поднебесныезубья #золотаядолина #большойкруг #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>17.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1126</t>
+  </si>
+  <si>
+    <t>Золотая долина в июне 2026 по большому кругу На моей памяти это самый снежный июнь на Поднебесных зубьях. Несмотря на большое количество снега, высокий уровень воды в реках и плохой прогноз погоды мы с Дашей решили отправиться в поход по большому кругу через Золотую долину. 1 день. Путь до Малого Казыра весь в цветах, поют птицы, журчат ручьи. Тропа по Малому Казыру завалена деревьями, гнутыми снегом кустами и местами снегом. Все это сильно снизило темп и деморализовало. Мост на ручье Высокогорный смыло. Вода в ручье высокая. Бродили выше по течению. В первый день встали на стоянку на ручье Нижний Двойной. 2 день. Перебродили ручьи Нижний и Верхний Двойной, перешли Рамазин по мосту, перебродили Малый Казыр и поднялись в перевал Караташский. На восточном склоне много снега. Погуляли немного и отправились к перевалу НГПИ. На подходе к перевалу встретили 4 северных оленей, на спуске наткнулись на медведя. Спуск с перевала почти весь в снегу. В Золотой долине много снега. На озерах еще лед. По пути к озеру Круглое встретили косулю на склоне. Встали на стоянку на берегу озера. Громыхало, но сильного дождя так и не случилось. 3 день. Неподалеку от озера Харатас увидели убегающего медведя. Возможно это был вчерашний зверь, но поведение кардинально отличалось. Половина Харатаса покрыта льдом. Безымянный водопад на склоне частично покрыт снегом. Добрались до водопада Три сестры, поднялись на озеро над водопадом и далее по снегу на перемычку между пиком Надежда и Верхним зубом. На перемычке снег уже сошел. Взошли на Верхний зуб. Далее прошли по хребту до второго притока Верхней Тайжасу и спустились по его руслу к реке. Ручей течет в каньоне, большая часть которого сейчас завалена снегом. Спуск по снегу местами крутоват. Место интересное, понравилось, но, вероятно, труднопроходимо без снега. Перебродили Верхнюю Тайжасу и пошли вниз по долине. Тропа появляется в том месте, где обозначено ее начало в OSM. Читается плохо. Долина довольно узкая, но приятная и живописная. Брод крупного левого притока непростой. После брода пролил дождь. На стоянку встали в лесу на хорошей поляне в паре километров от брода. Ночью была сильная гроза. Земля вибрировала от грома. 4 день. Утром свежо. Прошли километр вниз по долине и повернули к Нижней Тайжасу. Путь по лесу в целом приятный, но местами заболочен. Нижнюю Тайжасу бродили в месте разделения реки на два русла перед слиянием с рекой Озерная. Течение сильное, но брод попроще чем предыдущий. Озерную перешли по бревну и сразу вышли на тропу. Спустились по Нижней Тайжасу в долину реки Бельсу и отправились к приюту Поднебесный. По пути встретили приютчицу с приюта Тайжасу. Тропа местами завалена деревьями, но заметно меньше чем на Малом Казыре. Много бродов небольших ручьев. Дошли до Поднебесного и повернули на озеро Выпускников. Озеро частично во льду. Популярные стоянки уже оттаяли. Встали под кедром. Очень красиво! 5 день. Живописнейшее утро. Лес мокрый и свежий, ручьи парят, в долинах туманы. По пути к перевалу Маруха эстетический восторг. Брод Амзаса простой. По дороге к Лужбе попали в грозу. Дождь хорошо промочил все вокруг. Переправились через Томь, пообедали и отправились на электричку. Поход получился размеренный по темпу, но насыщенный на виды и впечатления. Очень колоритно, снежно и безлюдно. Июнь лучшее время на Поднебесных зубьях! Нитка маршрута Ст. Лужба - Тальковый карьер - пер. Шорский - р. Малый Казыр - пер. Караташский - пер. НГПИ - о. Круглое - вдп. Три сестры - г. Верхний зуб - р. Верхняя Тайжасу - р. Нижняя Тайжасу - р. Бельсу - рч. Поднебесный - о. Выпускников - пер. Маруха - р. Амзас - Тальковый карьер - ст. Лужба. Сухие цифры Период 12.06.2026 - 16.06.2026. Начало 12 июня в 10:00 от переправы без заброски. Окончание 16 июня в 14:00 на переправе без выброски. Расстояние 100км. Набор/сброс высоты 3500м/3500м. 3 перевала н/к. 1 перевал 1а. 1 вершина н/к. 10+ бродов. Продолжительность 5 дней. Вес рюкзаков 8кг и 10кг. Трек маршрута Снаряжение, питание, заметки Общее Андрей Даша Медведь-шатун🐻 #отчет #поднебесныезубья #золотаядолина #большойкруг #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>16.06.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1125</t>
+  </si>
+  <si>
+    <t>Привет! Узнаете местечко? Маршрут? Медведь-шатун🐻 #местечко #сезон2026 #медведьшатун</t>
+  </si>
+  <si>
+    <t>17.09.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/medved_shatun_telega/1317</t>
+  </si>
+  <si>
+    <t>400км по Алтаю. День 3 Самый ответственный день похода - впереди ключевой брод. Разбудил Андрея в 6:30. Спросил про самочувствие - хорошее. Значит все идет по плану. После ночного дождя все мокрое. Бродим Карагем на правый берег под моросящим дождем. Вода высокая. Понимаю, что вероятность потерпеть фиаско при броде в среднем течении стремится в космос. С самого утра настраиваю Андрея на ключевой брод. Идем через густой кустарник. Вода с кустов буквально стекает по нам. Как обычно рассказываю Андрею о том, что впереди будет хорошая тропа. Как обычно он в итоге не оценит мой оптимизм. Вышли к Камрю - мостка нет. Вода высокая. Поток бурный. Минут 5 высматривал брод. Сходил налегке в разведку. Показал Андрею линию движения, накинул рюкзак и перебродил в третий раз. Андрей отлично справился. В горелом лесу сплошной валежник. Держимся ближе к склону долины переходя с одной звериной тропы на другую. Вместе с появлением тропы показался разлив Карагема. Вижу широкую протоку - предвкушаю борьбу с рекой. Спустились в русло. С высокого склона долины брод не выглядел таким откровенно стремным. Я даже крепко выругался. Некоторое время смотрю на сильный поток. Думаю. Говорю Андрею, что у нас два варианта - либо мы идем назад, либо как-то перебираемся на другой берег. Андрею понравился второй вариант. Мне понравилась решительность Андрея. Без малого 3 часа ушло на то, чтобы переместить наши тела с рюкзаками на противоположный берег. Сначала прогулялись по разливу от края до края разглядывая большую протоку. Пошел в разведку налегке в самом широком месте - смыло. Переплыл на противоположный берег. Вернулся обратно чуть выше по течению с аналогичным результатом. Замерз. Выжал футболку, отогрелся и пошел еще раз. Все повторилось. Обратно бродил в верхней части разлива - смыло. Понимаю, что не могу бесконечно плавать туда-сюда - усталость и гипотермия в конце концов остановят меня. Выжимаю футболку. Греюсь. Андрей предлагает разбить лагерь и бродить утром. Говорю, что если погода испортится, то нам точно придется идти обратно - надо бродить сегодня. Идем ко второму возможному месту брода. Много сил потратил на предыдущие четыре попытки. Еще пару-тройку бродов и все - река будет жевать и выплевывать меня уже на подступах к середине. Надеваю рюкзак. Иду с максимальной концентрацией. С большим трудом перехожу на противоположный берег. Андрей с рюкзаком некоторое время борется с течением. В итоге его смывает и крутит в потоке. Он выбирается на берег, с которого начал. Вижу шок на его лице. Брожу обратно налегке. Говорю Андрею, чтобы не боролся с течением, а шел пока не смоет, затем вплавь. Надеваю его рюкзак и иду в седьмой раз бродить. Примерно на середине потока силы стремительно покидают меня и река начинает побеждать. Держусь, но если стоять на месте - все равно проиграю. Иду дальше. Сил уже не хватает, чтобы крепко прижать шест ко дну. Скольжу вниз по течению пару метров. Бросаю шест. Выплываю на противоположный берег. Тяжело дышу. Машу рукой Андрею, что все в порядке. Андрей берет свой шест и проходит дальше середины. Становится глубже. Вода захлестывает выше пояса. Течение тащит его вниз. Он бросает шест, плывет и через пару мгновений выходит на берег. Кричу - мы сделали это! Иду к нему. Смеюсь. Обнимаемся на радостях. Андрей говорит, что сам не справился бы. Отвечаю, что для этого я здесь. Обсуждаем насколько опасен был брод. Сходимся во мнении, что достаточно опасный, но у нас был план и мы его придерживались. Оба замерзли в результате веселого барахтанья в холодной воде. Решаем идти дальше, чтобы согреться в процессе движения. Подсекаем тропу вдоль берега, которая то и дело теряется в пересохших руслах многочисленных ручьев. Встали в одном из таких русел. Жгли костер. Ужинали. Грелись. Андрей сушил одежду. Я смотрел на огонь. Славный выдался денек! За этот день прошли 32км. Все еще опережаем график движения. P.S. Карагем может убить вас - не стоит туда соваться без соответствующего опыта! Медведь-шатун🐻 #отчет #400кмпоалтаю #медведевлазарев #сезон2026 #медведьшатун</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1292,62 +1766,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H101"/>
+  <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4790.687" bestFit="true" customWidth="true" style="1"/>
+    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="4817.824" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -3910,50 +4384,951 @@
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>42032</v>
       </c>
       <c r="B101" t="s">
         <v>302</v>
       </c>
       <c r="C101" t="s">
         <v>303</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E101">
         <v>923</v>
       </c>
       <c r="F101">
         <v>10</v>
       </c>
       <c r="G101">
         <v>132</v>
       </c>
       <c r="H101">
         <v>39</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
+        <v>107067</v>
+      </c>
+      <c r="B102" t="s">
+        <v>305</v>
+      </c>
+      <c r="C102" t="s">
+        <v>306</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E102">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>107068</v>
+      </c>
+      <c r="B103" t="s">
+        <v>308</v>
+      </c>
+      <c r="C103" t="s">
+        <v>309</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="E103">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>107069</v>
+      </c>
+      <c r="B104" t="s">
+        <v>311</v>
+      </c>
+      <c r="C104" t="s">
+        <v>312</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="E104">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105">
+        <v>107070</v>
+      </c>
+      <c r="B105" t="s">
+        <v>314</v>
+      </c>
+      <c r="C105" t="s">
+        <v>315</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="E105">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>107071</v>
+      </c>
+      <c r="B106" t="s">
+        <v>317</v>
+      </c>
+      <c r="C106" t="s">
+        <v>318</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E106">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107">
+        <v>107072</v>
+      </c>
+      <c r="B107" t="s">
+        <v>320</v>
+      </c>
+      <c r="C107" t="s">
+        <v>321</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="E107">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>107073</v>
+      </c>
+      <c r="B108" t="s">
+        <v>323</v>
+      </c>
+      <c r="C108" t="s">
+        <v>324</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="E108">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>107074</v>
+      </c>
+      <c r="B109" t="s">
+        <v>326</v>
+      </c>
+      <c r="C109" t="s">
+        <v>327</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E109">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>107075</v>
+      </c>
+      <c r="B110" t="s">
+        <v>329</v>
+      </c>
+      <c r="C110" t="s">
+        <v>330</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="E110">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>107076</v>
+      </c>
+      <c r="B111" t="s">
+        <v>332</v>
+      </c>
+      <c r="C111" t="s">
+        <v>333</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="E111">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>107077</v>
+      </c>
+      <c r="B112" t="s">
+        <v>335</v>
+      </c>
+      <c r="C112" t="s">
+        <v>336</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E112">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>107078</v>
+      </c>
+      <c r="B113" t="s">
+        <v>338</v>
+      </c>
+      <c r="C113" t="s">
+        <v>339</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="E113">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>107079</v>
+      </c>
+      <c r="B114" t="s">
+        <v>341</v>
+      </c>
+      <c r="C114" t="s">
+        <v>342</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="E114">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>107080</v>
+      </c>
+      <c r="B115" t="s">
+        <v>344</v>
+      </c>
+      <c r="C115" t="s">
+        <v>345</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="E115">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>107081</v>
+      </c>
+      <c r="B116" t="s">
+        <v>347</v>
+      </c>
+      <c r="C116" t="s">
+        <v>348</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E116">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>107082</v>
+      </c>
+      <c r="B117" t="s">
+        <v>350</v>
+      </c>
+      <c r="C117" t="s">
+        <v>351</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="E117">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>107083</v>
+      </c>
+      <c r="B118" t="s">
+        <v>353</v>
+      </c>
+      <c r="C118" t="s">
+        <v>354</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="E118">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>107084</v>
+      </c>
+      <c r="B119" t="s">
+        <v>356</v>
+      </c>
+      <c r="C119" t="s">
+        <v>357</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="E119">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>107085</v>
+      </c>
+      <c r="B120" t="s">
+        <v>356</v>
+      </c>
+      <c r="C120" t="s">
+        <v>359</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="E120">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>107086</v>
+      </c>
+      <c r="B121" t="s">
+        <v>361</v>
+      </c>
+      <c r="C121" t="s">
+        <v>362</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="E121">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>107087</v>
+      </c>
+      <c r="B122" t="s">
+        <v>364</v>
+      </c>
+      <c r="C122" t="s">
+        <v>365</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="E122">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>107088</v>
+      </c>
+      <c r="B123" t="s">
+        <v>367</v>
+      </c>
+      <c r="C123" t="s">
+        <v>368</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="E123">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>107089</v>
+      </c>
+      <c r="B124" t="s">
+        <v>370</v>
+      </c>
+      <c r="C124" t="s">
+        <v>371</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="E124">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>107090</v>
+      </c>
+      <c r="B125" t="s">
+        <v>373</v>
+      </c>
+      <c r="C125" t="s">
+        <v>374</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="E125">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>107091</v>
+      </c>
+      <c r="B126" t="s">
+        <v>376</v>
+      </c>
+      <c r="C126" t="s">
+        <v>377</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="E126">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>107092</v>
+      </c>
+      <c r="B127" t="s">
+        <v>379</v>
+      </c>
+      <c r="C127" t="s">
+        <v>380</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="E127">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>107093</v>
+      </c>
+      <c r="B128" t="s">
+        <v>382</v>
+      </c>
+      <c r="C128" t="s">
+        <v>383</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="E128">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>107094</v>
+      </c>
+      <c r="B129" t="s">
+        <v>385</v>
+      </c>
+      <c r="C129" t="s">
+        <v>386</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="E129">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>107095</v>
+      </c>
+      <c r="B130" t="s">
+        <v>388</v>
+      </c>
+      <c r="C130" t="s">
+        <v>389</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="E130">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>107096</v>
+      </c>
+      <c r="B131" t="s">
+        <v>391</v>
+      </c>
+      <c r="C131" t="s">
+        <v>392</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="E131">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>107097</v>
+      </c>
+      <c r="B132" t="s">
+        <v>394</v>
+      </c>
+      <c r="C132" t="s">
+        <v>395</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="E132">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>107098</v>
+      </c>
+      <c r="B133" t="s">
+        <v>397</v>
+      </c>
+      <c r="C133" t="s">
+        <v>398</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="E133">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>107099</v>
+      </c>
+      <c r="B134" t="s">
+        <v>400</v>
+      </c>
+      <c r="C134" t="s">
+        <v>401</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="E134">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>107100</v>
+      </c>
+      <c r="B135" t="s">
+        <v>403</v>
+      </c>
+      <c r="C135" t="s">
+        <v>404</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="E135">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>107101</v>
+      </c>
+      <c r="B136" t="s">
+        <v>406</v>
+      </c>
+      <c r="C136" t="s">
+        <v>407</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="E136">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>107102</v>
+      </c>
+      <c r="B137" t="s">
+        <v>409</v>
+      </c>
+      <c r="C137" t="s">
+        <v>410</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="E137">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>107103</v>
+      </c>
+      <c r="B138" t="s">
+        <v>412</v>
+      </c>
+      <c r="C138" t="s">
+        <v>413</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="E138">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>107104</v>
+      </c>
+      <c r="B139" t="s">
+        <v>415</v>
+      </c>
+      <c r="C139" t="s">
+        <v>416</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="E139">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>107105</v>
+      </c>
+      <c r="B140" t="s">
+        <v>418</v>
+      </c>
+      <c r="C140" t="s">
+        <v>419</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="E140">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>107106</v>
+      </c>
+      <c r="B141" t="s">
+        <v>421</v>
+      </c>
+      <c r="C141" t="s">
+        <v>422</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="E141">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>107107</v>
+      </c>
+      <c r="B142" t="s">
+        <v>424</v>
+      </c>
+      <c r="C142" t="s">
+        <v>425</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="E142">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>107108</v>
+      </c>
+      <c r="B143" t="s">
+        <v>427</v>
+      </c>
+      <c r="C143" t="s">
+        <v>428</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="E143">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>107109</v>
+      </c>
+      <c r="B144" t="s">
+        <v>430</v>
+      </c>
+      <c r="C144" t="s">
+        <v>431</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="E144">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>107110</v>
+      </c>
+      <c r="B145" t="s">
+        <v>433</v>
+      </c>
+      <c r="C145" t="s">
+        <v>434</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="E145">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>107111</v>
+      </c>
+      <c r="B146" t="s">
+        <v>436</v>
+      </c>
+      <c r="C146" t="s">
+        <v>437</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="E146">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>107112</v>
+      </c>
+      <c r="B147" t="s">
+        <v>439</v>
+      </c>
+      <c r="C147" t="s">
+        <v>440</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="E147">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>107113</v>
+      </c>
+      <c r="B148" t="s">
+        <v>442</v>
+      </c>
+      <c r="C148" t="s">
+        <v>443</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="E148">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>107114</v>
+      </c>
+      <c r="B149" t="s">
+        <v>445</v>
+      </c>
+      <c r="C149" t="s">
+        <v>446</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="E149">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>107115</v>
+      </c>
+      <c r="B150" t="s">
+        <v>448</v>
+      </c>
+      <c r="C150" t="s">
+        <v>449</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="E150">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>107116</v>
+      </c>
+      <c r="B151" t="s">
+        <v>451</v>
+      </c>
+      <c r="C151" t="s">
+        <v>452</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="E151">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>107117</v>
+      </c>
+      <c r="B152" t="s">
+        <v>454</v>
+      </c>
+      <c r="C152" t="s">
+        <v>455</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="E152">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>107118</v>
+      </c>
+      <c r="B153" t="s">
+        <v>457</v>
+      </c>
+      <c r="C153" t="s">
+        <v>458</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="E153">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>125108</v>
+      </c>
+      <c r="B154" t="s">
+        <v>460</v>
+      </c>
+      <c r="C154" t="s">
+        <v>461</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="E154">
+        <v>590</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">