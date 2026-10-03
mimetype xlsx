--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="448">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -966,50 +966,440 @@
     <t>В Спасске есть ещё одна штука, которая заслуживает отдельного рассказа. Слуховые трубки для того, чтобы слушать природу, в последние годы набирают популярность, для нас это тоже новый и слегка экспериментальный опыт. Мы решили пойти дальше - и в простую функцию добавить смысловой образ: совместить её с другим визуальным мотивом - слухачом Циолковского. Как известно, великий учёный, родившийся в Спасском районе, страдал глухотой и делал себе подобные устройства. Одной из особенностей некоторых был боковой вырез - чтобы не закрывать собеседника и оставаться с ним «лицом к лицу». Вот и в нашей трубке появился вырез, а форма стала более космической. Качество экспериментального образца пока оставляет желать лучшего, но когда доезжаешь до Ижевского и видишь настоящий слухач, собственноручно изготовленный Циолковским, со всеми неровностями и вмятинами - как-то смиряешься ❤️ Спасск-Рязанский Январь 2026</t>
   </si>
   <si>
     <t>13.01.26 08:29</t>
   </si>
   <si>
     <t>t.me/zateryaxa/2911</t>
   </si>
   <si>
     <t>Друзья и подруги, помните эту прекрасную «реставрацию» Летнего клуба Благородного собрания в Рязани? На днях за строительными лесами обрушилась резная веранда. Коллега Николай Литвинов предлагает писать в Генпрокуратуру. Текст обращения — здесь. Отправить его можно через сайт ведомства или через аккаунт в Госуслугах. Потратим пять минут сегодня, чтобы через пару месяцев не увидеть за строительными лесами обрушение всего памятника. 🙏</t>
   </si>
   <si>
     <t>10.01.26 09:32</t>
   </si>
   <si>
     <t>t.me/zateryaxa/2906</t>
   </si>
   <si>
     <t>Произошло обрушение резной веранды Летнего клуба Благородного собрания Повреждена западная часть (со стороны моста), на вид просела треть веранды.</t>
   </si>
   <si>
     <t>t.me/zateryaxa/2905</t>
   </si>
   <si>
     <t>Рязань - Новогодняя столица! Не забываем об этом и сильно радуемся.</t>
+  </si>
+  <si>
+    <t>11.09.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3141</t>
+  </si>
+  <si>
+    <t>Делимся с вами атмосферой рязанских виноградников 🥰 #затеряннаярязань #тизер</t>
+  </si>
+  <si>
+    <t>11.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3131</t>
+  </si>
+  <si>
+    <t>В прошлые выходные мы сгоняли на виноградники встречать рассвет! ✈️ И сделали это не выезжая за пределы Рязанской области. Оказывается, всего в 40 минутах езды от Рязани есть деревня Путково, где семья Крецу создала собственное агрохозяйство с таким нетипичным для наших широт уклоном. Владеют виноградниками русская девушка Анастасия и ее муж из Молдавии Виорел. Вы, наверное, догадались, что именно молдавские корни сыграли важную роль в воплощении смелого замысла. По словам виноградарей, самым сложным было подобрать сорта, которые успевают вызревать за короткое лето средней полосы России. Четыре года титанического труда — пробы, ошибки, холодное лето, нашествие птиц-гурманов и ос-сладкоежек — и вот виноградники уже можно показывать туристам, с любовью рассказывая о нюансах работы. Здесь не только очень живописно, но и невероятно вкусно — можно продегустировать разные сорта винограда и удивиться, насколько они отличаются от того, что продается в магазинах. Кстати, познакомиться с виноградниками Крецу можно в это воскресенье — там пройдет гастрономический фестиваль «Рязанская лоза». Вход свободный. А подробности мероприятия, и как до него добраться — читайте здесь. #виноградники #затеряннаярязань</t>
+  </si>
+  <si>
+    <t>10.09.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3130</t>
+  </si>
+  <si>
+    <t>Уточнили информацию по телефону еще раз, и там эпичное переобувание 😀 Мы слишком рано порадовались, что туристам открыли вход в Кирицы. На самом деле, попасть туда можно ТОЛЬКО в составе туристических групп в рамках экскурсии «По следам российской промышленности и дворянской роскоши». Стоимость тура - 2500 рублей. То есть, самостоятельно приехать и присоединиться к экскурсии непосредственно в Кирицах - нельзя. Но мы подождем. Информация у организаторов меняется раз в день. Может быть опять что-то скорректируют.</t>
+  </si>
+  <si>
+    <t>10.09.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3129</t>
+  </si>
+  <si>
+    <t>Эпопея с экскурсиями в Кирицы продолжилась неожиданно и неприятно В ожидании обратного звонка о том, состоится ли экскурсия, на которую мы записались, зашла на страницу РязГМУ, где и была опубликована информация, и с удивлением обнаружила, что комментарии под постом затерли полностью, а правила экскурсионных мероприятий изменили. Цитируем исправленный пост: "Для индивидуальных туристов посещение усадьбы возможно в составе сборных групп и комплексного тура «По следам российской промышленности и дворянской роскоши». Ближайшие даты экскурсий: 26 сентября 24 октября 28 ноября 26 декабря Для организованных групп возможны индивидуальные даты по предварительному согласованию. Записаться на экскурсию и уточнить стоимость можно в Агентстве развития туризма Рязанской области: +7 (4912) 77-74-14, +7 (910) 577-03-03". Хорошо, что даты устаканили. Плохо, что записавшимся не сообщили об изменениях в расписании. Поэтому, если вы вдруг тоже записывались на 12 сентября - можете не ждать обратной связи.</t>
+  </si>
+  <si>
+    <t>08.09.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3128</t>
+  </si>
+  <si>
+    <t>Новость, которую ждали многие любители покатушек по Рязанской области: замок фон Дервизов в Кирицах открыли для экскурсий! 😀 Это невероятное событие! В последние годы на территорию исторического объекта невозможно было попасть, так как там расположен детский санаторий. Теперь двери распахнулись, и уже в эту субботу, 12 сентября, в "Замок Золушки" можно будет попасть. Но есть один серьезный нюанс... Экскурсии будет проводить сам санаторий по мере набора групп. Чтобы записаться, нужно позвонить и оставить заявку. Мы так и сделали, и оказались - что наша заявка первая и единственная. И если не наберется группа из минимум 10 человек, то экскурсию просто отменят. Поэтому, призываем всех записаться и доехать до Кириц в эту субботу, чтобы стать первыми, кто увидит красоту знаменитой усадьбы. Позвонить и записаться можно по телефону: +7 (4912) 97-18-87, доб. 6201. #кирицы #туризм</t>
+  </si>
+  <si>
+    <t>03.09.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3125</t>
+  </si>
+  <si>
+    <t>Такое мы поддерживаем! 👇</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3126</t>
+  </si>
+  <si>
+    <t>Большой сбор на очистку фасада! 🏠 Друзья, после каменных работ, которые в общей сложности с материалами и инструментами обошлись в 476 тысяч рублей, нам нужна поддержка! Мы намерены уже в этом сезоне вернуть Дому Филатова тот вид, который он имел при жизни фотографа, и очистить фасад от поздней розовой краски и застарелых слоёв побелки, не повредив кирпичи. Наши собственные попытки сделать это и ручными, и механизированными способами дали мало: краска смывается, а побелка с кирпичом связалась очень хорошо и уходит только вместе с ним. Мы хотим попробовать сода-бластинг — это как пескоструй, только мягкой содой, потому что песок кирпичи убьёт. Общая стоимость работ по коммерческому предложению — 220 тысяч рублей. Текущий объём ежемесячных поступлений (около 30 тысяч рублей) позволит нам собрать нужную сумму только через полгода, а работы необходимо провести до холодов. Будем счастливы новым регулярным и разовым пожертвованиям — их можно сделать на нашем сайте. Спасибо! 🙏💙</t>
+  </si>
+  <si>
+    <t>01.09.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3122</t>
+  </si>
+  <si>
+    <t>Приглашаем всех принять участие в розыгрыше крутых подарков от рязанских брендов 🤍 К началу осени резиденты рязанского магазина локальных брендов «Тепло» собрали свой урожай: вещи, ароматы, вкусы и впечатления, созданные в Рязани. Получилось два подарочных бокса. В них — шелковый платок «Лыбедь» от ДОМА, духи «Затепло. Поспели яблоки» от Labracadabra &amp; «Затерянной Рязани», натуральный мармелад «Сестры Грин», кружевные манжеты ОЧЕНЬ, сертификат на мастер-класс Kiri Ceramics, сумочка shamesiee, набор крафтовой косметики мастерской «Под крылом», брелок «Лесные огоньки», керамическая подвеска с золотом от Светланы Шендрик, сертификат на татуировку в «Кабинете редкостей», а от «Тепла» — две столовые свечи с ручной росписью и тёплый стикерпак. Подробности и условия участия читайте здесь. Удачи всем! И расскажите потом, если выиграете наши духи, как вам аромат)</t>
+  </si>
+  <si>
+    <t>01.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3113</t>
+  </si>
+  <si>
+    <t>Прогулялись вчера по эко-тропе в Лесопарке и нашли там новых лесных обитателей 🥰 Это фигуры, связанные с фольклором народов мира, и выполненные из натуральных материалов - веток, сена, соломы. Если тоже пойдете их искать, то вот вам подсказка: всего арт-объектов пять - рязанские «Грибы с глазами», китайский «Водяной дракон», индийское «Дерево», отсылка к тюркской сказке «Девочка из граната» и сирийское «Украденное солнце». Все скульптуры отлично вписываются в пейзаж и вызывают интерес в плане интерпретации этих легенд. Кстати, любопытно было бы взглянуть на эти объекты в разлив - поплавать мимо них на сапах, наверное, будет захватывающе. Вообще, классная инициатива. И было неплохо ее продолжить - например, дополнить композицию рязанскими фольклорными персонажами - благо, у нас они есть. Например, установить фигуру Чамки или Бура-Яги, и рассказать о них туристам. Если вы уже были на тропе и видели плетеных чудищ - расскажите, как вам такой проект? #затерянная_рязань #лесопарк</t>
+  </si>
+  <si>
+    <t>27.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3112</t>
+  </si>
+  <si>
+    <t>Вчера вечером случайно забрели в Лесопарк погулять с собакой, и не смогли пройти мимо печки с колобками 🥰 Вообще искренне считаю эти румяные шарики из творожного теста лучшим рязанским стрит-фу дом - дешево, вкусно, символично. Жаль, что продают это лакомство только в Лесопарке и Торговом городке. Пока дегустировали и пили иван-чай с земляникой, любуясь вечерним лесом, вспомнили, что несколько лет назад сняли с коллегами ролик о рязанских колобках) Оказалось, что мы тогда не поделились с вами этим шедевром! Исправляемся 😁 #рязань #колобок_из_печи #кухня_рязанского_края</t>
+  </si>
+  <si>
+    <t>26.08.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3111</t>
+  </si>
+  <si>
+    <t>Друзья, а вы в курсе вообще, что в Рязани есть настоящие всамделишные виноградники? 🤨 Мы узнали об этом сегодня, и до сих пор под впечатлением. Находится виноградная ферма в деревне Путково, в 30 минутах от Рязани. 5 сентября едем туда встречать рассвет. Вернемся - расскажем, что да как. А если хотите, присоединяйтесь к поездке. Подробности тут. #рязань #виноградники #поспели_яблоки</t>
+  </si>
+  <si>
+    <t>22.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3102</t>
+  </si>
+  <si>
+    <t>Вчера сгоняли в Рыбацкую деревню ловить закат 😘 Почему мы не делали этого раньше? Там правда очень красиво. А главное - просторно. Мика в восторге. Осталось распечатать навык «сапы на маяке»)</t>
+  </si>
+  <si>
+    <t>20.08.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3101</t>
+  </si>
+  <si>
+    <t>А тем временем наши духи уже в «Тепле» ❤️ Найти яблочный аромат наступающей осени можно в уютном магазинчике по адресу: Рязань, Краснорядская 15, «Тепло». Забирайте свою коробочку, мы будем этому очень рады! #затепло #поспели_яблоки</t>
+  </si>
+  <si>
+    <t>18.08.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3100</t>
+  </si>
+  <si>
+    <t>III Бакулинские чтения 29 августа 2026 года в Доме Филатова собираемся на III Бакулинские чтения, посвящённые истории нашей округи — левого берега Оки от Спасска до устья Пры. Собираемся, чтобы поделиться друг с другом результатами краеведческих исследований за прошедший год, рассказать о текущей работе и о своих планах. В дружеской обстановке можно опробовать новые экскурсии, подискутировать о старых вопросах, поставить новые. Чтения открыты для слушателей (дом вмещает до 30 человек; «кулинарный взнос» приветствуется!). В прошлом году, во время вычинки оконных проёмов, чтения проходили в сельской библиотеке, но в этом году мы возвращаемся в Дом. Начало — в 11:00. Поддержать проект 🙌</t>
+  </si>
+  <si>
+    <t>16.08.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3099</t>
+  </si>
+  <si>
+    <t>Продолжаем делиться радостью - сегодня наши духи представлены на маркете в Москве! 😀 Это наше первое публичное появление, и ваша поддержка для нас будет неоценима! 😘 Где? Социокультурное пространство «Кристалл», Самокатная ул., 4 строение 11, ближайшее метро — Курская, Площадь Ильича, Бауманская Подробности о маркете можно прочитать по ссылке - тык! А совсем скоро духи появятся в арт-пространсивах Рязани ❤️</t>
+  </si>
+  <si>
+    <t>14.08.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3093</t>
+  </si>
+  <si>
+    <t>Какие ноты можно услышать в наших духах? 🍎 Вверху, на чердаке, хранятся воспоминания о теплой осени на даче: бабушка собирает опавшие яблоки, дед заваривает черный душистый чай. Сам дом деревянный, на печке сушат травы. И с улицы уже проникает дымок от костров. А за крыльцом мшисто и сыро. Потому что, все-таки, осень. Для вдохновения и погружения в атмосферу даже собрали уютный сайт. Здесь можно почитать про аромат и приобрести духи. #мерч #поспели_яблоки</t>
+  </si>
+  <si>
+    <t>14.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3087</t>
+  </si>
+  <si>
+    <t>«Затепло. Поспели яблоки» — о чем наши духи? 🌾🍂🍁 На краю Рязанской области есть село Пителино, в котором когда-то цвели яблоневые сады и пыхали самоварами чайные лавки. Купцы заваривали чай по-пителински с кислым яблоком, угощали посетителей ярмарки взваром, гречневыми черепенниками и нарезанным ломтями смородиновым киселем. Сегодня от местных традиций остались фрагменты, а от пышных садов - одинокие яблони в старых дворах. Но чай по-пителински здесь пьют до сих пор. Мы вдохновились путешествием по глубинке, решили разлить почти забытую историю по флаконам, чтобы сохранить воспоминания и рассказывать о них через аромат. «Затепло. Поспели яблоки» — это слепок ранней осени. В саду тепло. Яблоки налились и опали. Но их, почему-то, до сих пор никто не собрал. И здесь начинается наш рассказ… Духи стали попыткой зафиксировать традицию. Красивым предлогом, чтобы поведать о Пителинском районе больше. Спросите нас, и мы ответим, что здесь родился писатель Борис Можаев, описавший русскую революцию через судьбы жителей села. А в гости к нему приезжал нобелевский лауреат Александр Солженицын, и отдыхал в тени яблони, которая до сих пор дает урожай. Здесь деревенские бабушки сами восстанавливают вековой храм. Здесь леса настолько густые, что в них до сих пор обитает Лесной страж. Здесь конь однажды раскрыл преступления. А еще, здесь была написана самая известная в России новогодняя песенка. Если вам понравятся наши духи — мы будем очень рады. Но если этот аромат поманит вас в путешествие по Рязанской глубинке и вы доберетесь до Пителинского края, значит у нас получилось сохранить его исчезающую историю. Кстати, вот ссылка на путеводитель — приятного путешествия! #мерч #поспели_яблоки</t>
+  </si>
+  <si>
+    <t>14.08.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3086</t>
+  </si>
+  <si>
+    <t>У «Затерянной Рязани» появился первый мерч — авторские духи 🏥 Мы шли к этому почти три года. Именно столько времени прошло от мысли «А что, если…» до «Уже в продаже!». Мы долго выстраивали концепцию аромата - сперва он должен был быть летним, потом деревянным, затем травяным. Но в итоге все пошло не по плану, и случайная поездка в Пителино на чаепитие в яблоневом саду перевернула всю историю — и она обрела форму. Представляем вам наш парфюм «Затепло. Поспели яблоки» — воспоминания о чем-то родном, разлитые по флаконам. Мы создавали эти духи вместе с парфюмером Анастасией Агыбаевой, автором рязанского бренда Labracadabra. Приобрести парфюм уже можно на сайте - тык! #мерч #поспели_яблоки</t>
+  </si>
+  <si>
+    <t>13.08.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3085</t>
+  </si>
+  <si>
+    <t>С 22 августа до 4 октября в Выставочном зале по адресу ул. Есенина, 112 пройдёт выставка современного рязанского искусства «Улица Есенина. От первого лица». Выставка объединяет горожан и художников, готовых поделиться со зрителем своими историями про улицу Есенина. В основе проекта лежат воспоминания, охватывающие более ста лет, связанные с конкретными зданиями и местами. Горожане и художники — равноправные авторы, которые говорят не сухим языком фактов, а индивидуальным языком — семейных и личных документов, образов и смыслов. Истории о далёком или недавнем личном прошлом рассказаны ими через артефакты — фотографии, вещи, предметы — и посредством разных художественных медиумов и техник: графика, живопись, текстиль, керамика, коллаж, инсталляция, объекты, анимация и многое другое. 30 художников были отобраны по заявкам на участие в проекте и создали свои произведения специально для выставки. В течение года горожане заполняли анкету и делились с командой Выставочного зала воспоминаниями об улице Есенина. 16 историй из ста были выбраны для экспонирования. Более 10 участников арт-лаборатории «Голоса улицы Есенина» создали зины, в которых творчество стало способом рассказать через улицу о самих себе. Параллельная программа к выставке делится на три смысловых блока — искусство, люди, архитектура — и включает в себя разноформатные события для посетителей всех возрастов: лекции и мастер-классы, встречи с художниками и горожанами, арт-медиации и прогулки по улице, арт-квесты и кураторские экскурсии. В экспозиции можно будет не только увидеть работы современных рязанских художников и прочитать воспоминания участников проекта, но и послушать аудиофрагменты интервью с жителями. Сувенирную продукцию специально для выставки разработали местные мастера, которые работают с локальной идентичностью и занимаются сохранением нематериального наследия Рязани: мастерская свечей с историей «Моя околица», концептуальный бренд «Дома» и керамическая мастерская «Маленькие вещи».</t>
+  </si>
+  <si>
+    <t>29.07.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3076</t>
+  </si>
+  <si>
+    <t>А мы все не можем перестать есть лето полной ложкой 👋 Сгоняли в минувшие выходные на сап-сплав по речке Ранове в Ряжском районе. Несколько лет назад мы по ней уже сплавлялись, и тогда она впечатлила нас своей кристальной чистотой — водоросли просвечивались до самого дна. Все ждали, что того и гляди проплывет русалка 😎 В этом году мы плыли в усиленном составе — с нами героически решилась на заплыв Мика. Честно? Мы переживали. Она не любит воду и презирает плавание. Но вот к сапу привыкла моментально. Бегала потом по «палубе» туда-сюда и радостно улыбалась туристам 🏝 Это мы к чему? Если вы хотите устроить себе активные выходные в лесу, на сапе или в байдарках, но не знаете, брать ли с собой собаку — берите, даже не сомневайтесь! А еще, держите отличную точку для старта сплала на сапах по Ранове - тык! #сапы #сплавы #ранова</t>
+  </si>
+  <si>
+    <t>20.07.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3067</t>
+  </si>
+  <si>
+    <t>Еще фото из нашего путешествия 🥰 #пронск #фотозарисовки</t>
+  </si>
+  <si>
+    <t>20.07.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3061</t>
+  </si>
+  <si>
+    <t>Двое в лодке, не считая собаки 🏝 В эти выходные мы впервые сплавились на байдарках, и это оказалось круто! Мы вообще по натуре своей не спортсмены, а созерцатели, поэтому маршрут выбрали живописный — из Керди в Проню. И не ошиблись. Было правда живописно и не очень сложно для новичков, у которых в лодке тусила еще и любопытная собака. Плыли мы вместе «Пронскими сплавами» и большой компанией незнакомых, но очень душевных туристов. Путь по воде занял около шести часов с перерывом на обед. А вечером мы пошли гулять на Пронские горы, чтобы запечатлеть закат и местные красоты. Что понравилось больше всего? 😀 Любовь организаторов к собакам - не возникло никаких вопросов, ни при регистрации, ни во время сплава. Более того, ребята, которые нас сопровождали, были готовы в любой момент взять Мику в свою лодку, если что. 🍴 Полевая кухня и пронский хлеб — местный, с хрустящей корочкой и вкусным мякишем. Уже есть идея фикс поехать в Пронск только ради этой ароматной буханочки. 🥰Природа. Друзья, ну правда, в Пронске невероятно красиво. А когда мы вышли из Керди на «большую воду», наступило какое-то нереально умиротворение. 🏥Песни у костра. Под аккордеон. Душа развернулась и свернулась. В общем, если вы так же, как и мы, хотите прожить лето весело — рекомендуем сплавиться в Пронске и напитаться впечатлениями. #сплав #байдарки #пронск</t>
+  </si>
+  <si>
+    <t>08.07.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3060</t>
+  </si>
+  <si>
+    <t>Ровно 100 лет назад 8 июля 1926 года возле городка Сапожок Рязанской области местный крестьянин, Василий Канин, идя на базар, спустился попить воды из родника на реке Сапожок в двух километрах от самого городка. Он лёг на живот, оперся рукой о какой-то сучок и признал в этом «торчаке» кость. О своей находке он рассказал директору краеведческого музея, врачу П. П. Стаханову, который был известен своей одержимостью найти скелет Большерога после того, как в 1898 он приобрёл на базаре череп Гигантского Оленя у какого то крестьянина. Стаханов осмотрел место и понял, что в трясине «имеется на лицо» скелет древнего оленя. Наняв на свои собственные деньги нескольких рабочих он приступил к раскопкам. Копать приходилось, стоя в ледяной воде родника. В результате была добыта большая часть скелета, не нашлось лишь передней левой ноги и части правой. Рога, кости, череп оленя оказались целыми, но очень хрупкими и крошились прямо в руках. Их извлекали из грязи с большой осторожностью. Несколько месяцев Стаханов сушил остатки, чтобы они отдали влагу и приобрели твердость. Скелет состоял из двух задних ног, позвоночника, таза, черепа и шеи. Утраченные фрагменты правого рога местный умелец выточил из дерева. Кости Стаханов побоялся сверлить, поэтому все туловище установил на стойках, а рога подвязал к потолку. Летом следующего года, Стаханов отправился искать недостающие кости оленя. Собирал их, просматривая русло ручья на протяжении версты. Нашёл правую плечевую кость, две фаланги, кости передней ноги и позвонок. О находке он сообщил в Москву супругам-палеонтологам Павловым, которые приезжали в 1927 году в Сапожек для изучения скелета Мегалоцероса и места его находки. Как позже писала Павлова: «Данный скелет представляет очень большой интерес, так как до сих пор у нас был известен только один скелет Сervus eurycerus, найденный в торфе в 1886 г. в 15-ти верстах от г. Камышлова, Пермской губ. и хранящийся в музее Свердловска (Екатеринбурга) и описанный мною в 1906 г. скелет оленя из Сапожка является почти полным, у него недостает только левой передней ноги; для правой передней найдены плечо и метакарп». «Название Сervus eurycerus - торфяной олень - не всегда оправдывается, так как некоторые находки были сделаны над торфом, как например. находка близ г. Сапожка.» В 1989 году более двух десятков синонимов названий Большерогого Оленя, такие как Сervus eurycerus, Сervus megaceros, Irish elk и т.д., были заменены Международной комиссией по зоологической номенклатуре на единое научное название - Megaloceros giganteus. Позже этот скелет был передали в Палеонтологический музей РАН в Москве, где он находится и по сей день, а краеведческий музей Сапожка получил гипсовую копию взамен. После закрытия Краеведческого музея в Сапожке в 1956 году, гипсовая копия скелета найденного в 1926 году и рога, купленные Стахановым в 1898 году были переданны музею Рязанского кремля, где они хранятся до сих пор, где также имеются в наличии три черепа и кости волосатого носорога, а также бивни и кости мамонтов. Наш канал Мещёрские сказы Мы в МаХ</t>
+  </si>
+  <si>
+    <t>03.07.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3058</t>
+  </si>
+  <si>
+    <t>🎉Дарим билеты на крутой музыкальный фестиваль!💃 Июль - время лучших летних радостей. Мы хотим порадовать вас и дарим 4 билета на этнофестиваль в арт-кэмпе "Дикая мята" Тульской области. Завидуем тем, кто 11-12 июля на фестивале "Тerra melodia": 🌞 познакомится с харизматичными артистами разных регионов России и стран мира, 🌞 кайфанет от фольклора в крутой современной обработке, 🌞 поводит хороводы и зажжет на танцполе по полной, 🌞 поучаствует в вечерних гуляниях и обрядах по случаю Ивана Купалы. Для участия в розыгрыше подпишитесь на мегаполезные каналы: Прогульщики Дорога и путешествия с Dusa4! Затерянная Рязань Итоги розыгрыша станут известны 9 июля в 12.00. 2 победителя получат по паре билетов❤️ Участников: 41 Призовых мест: 2 Дата розыгрыша: 12:00, 09.07.2026 MSK (завершён) Победители розыгрыша: 1. Таni - 5igvi1 2. Татьяна 🕊️ - 5ih3oa</t>
+  </si>
+  <si>
+    <t>03.07.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3055</t>
+  </si>
+  <si>
+    <t>Загадка «НА» Как мы уже сказали, в Горах жили плотники, которые строили деревянные дома. До сих пор вся деревня - деревянная. Но есть нюанс… - Посреди деревни стоит кирпичное здание. Уже почти развалилось, но, что интересно, все кирпичи, из которых оно построено, с загадочными клеймами «НА» в прямоугольной рамке. Я стала изучать этот вопрос, и выяснила, что клеймили кирпич в досоветское время, и разрешение на это могло получить только официально зарегистрированное производство. То есть, кирпич, из которого построили это единственное в Горах здание, был произведен не кустарем в сарае. Однако найти информацию про это клеймо я, увы, не смогла. Вот такая вот загадка для краеведческого изучения, - рассказала Ирина. В даном случае есть масса деталей, которые усложняют поиск истоков. Например, в Горах и поблизости нет месторождений глины. Ближайшее - в Касимове. Но везти оттуда очень затратно. Впрочем, месторождение могло появиться и исчезнуть - тогда производство кирпича просуществовало пару лет и закрылось. Такое действительно бывало. А еще до сих пор остается неясным предназначение этой постройки - даже старожилы не помнят, когда она работала и что в ней находилось. Наша догадка - что это был магазин пушнины на тракте. Богатый товар, который ценился на вес золота, и презентовать нужно было соответствующе. Но это лишь наши домыслы. Если у вас есть идеи, где можно выяснить информацию о клейме «НА» - пишите в комментариях. #затеряннаярязань #горы</t>
+  </si>
+  <si>
+    <t>03.07.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3051</t>
+  </si>
+  <si>
+    <t>Колхоз «Парижская коммуна» В 30-е годы в Горах организовали колхоз, которому, по словам Галины Ивановны, местные жители были очень рады. Последнее десятилетие жили голодно, не всегда удавалось вырастить урожай даже для скота, а потому люди уходили за зерном в южные регионы. - Колхоз открылся - родители сразу в него вступили, чтобы получше жить. Земли у нас очень бедные, только лесом и кормились. А тут - построили фермы, стали растить свиней, коров, птицу, лошадей. Открыли пасеку. Выращивали гречиху, рожь, просо. В Горах открыли школу, построили клуб, библиотеку, сельпо, магазин. А я отучилась в педагогическом и пришла работать учительницей, как и моя мама, - поделилась воспоминаниями старожилка. А еще в Горах, говорят, был совершенно невообразимый яблоневый сад. - Раиса Тихоновна мне говорила: «Здесь же такие были сады! Огромные яблоневые сады, и вся деревня была в садах, и вокруг неё росли яблони. Тут просто можно было бежать в сад в этот и там ночевать - яблони закрывали от всего, как шалаши», - вспоминает Ирина. Сегодня о яблоневых садах не осталось даже намека - только история, переданная из уст в уста. Зато для себя мы можем вывести еще один возможный промысел горцев - яблоки сушеные, яблоки моченые. #затеряннаярязань #горы</t>
+  </si>
+  <si>
+    <t>02.07.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3045</t>
+  </si>
+  <si>
+    <t>Сколько воды утекло Нарма была настолько широкая и полноводная, что через нее строили капитальные мосты, а по берегам ставили мельницы. И, естественно, рыбы было намерено! - Когда мы купили здесь дом и начали разбирать чердак, муж нашел рыболовные сети. Много сетей! И так удивился, мол, откуда тут сети - где ими ловить? А местная жительница Раиса Тихоновна рассказала, что Нарма разливалась так широко, и рыбы в ней было столько, что в Горы на рыбалку приезжали со всей округи. А в нашем доме жила семья рыбаков. Поэтому, вероятно, в нашей деревне мог быть рыбный промысел и производство сетей, - отметила Ирина. Сегодня речка совсем обмелела. На рыбалку не ходят даже местные жители. #затеряннаярязань #горы</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3046</t>
+  </si>
+  <si>
+    <t>Священнослужители-разбойники Местные жители никак не сойдутся во мнении: жили в Горах староверы или нет, была ли в Горах церковь или нет. Наша собеседница Ирина, например, нашла на чердаке дома старообрядческий крест. Не тот, с которым в храме служат, а, скорее, для личного домашнего пользования. А вот Галина Ивановна уверяет, что никогда староверов не встречала. Наличие в Горах храма тоже больше похоже на легенду - мол, стоял на горе, сгорел еще до революции, и в честь него назван источник - Богородицкий. Галина Ивановна храма не помнит, но страшный пожар в 20-е годы подтверждает. - Пожар был такой силы, что уничтожил почти все дома - не менее 70 дворов. У нас же все тут из дерева. Но мужики быстро отстроились, умели топорами работать, - рассказала старожилка. А вот кто действительно распутствовал в Горах - так это разбойники. - После смерти Екатерины Второй вышел указ, что всех детей священнослужителей, кто не принял сан священника, нужно отправить на войну. Естественно, никто не хотел воевать, поэтому многие уходили в лес, где и промышляли разбойничеством. - Довольно изящное перевоплощение из потенциальных священников в бандитов. - Да, было и такое. Вторая волна бандитизма дошла до Гор уже в 90-е годы. Тупиковая деревня, помощи ждать не от кого. Приезжали, просто забирали все, что хотели, угрожая расправой, и уезжали, - рассказала Ирина. #затеряннаярязань #горы</t>
+  </si>
+  <si>
+    <t>02.07.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3036</t>
+  </si>
+  <si>
+    <t>Горы на Нарме Не сосчитать, сколько раз мы гоняли за Туму, но указатель с необычным для наших мест названием не видели. Деревня Горы притаилась справа от трассы, за речкой Нармой, на вершине живописных холмов. Зимовать здесь остаются всего шесть домов. Остальные - дачники - разъезжаются, собрав последний урожай. А когда-то Горы по густонаселенности могли посоревноваться даже с Тумой! - Деревня Горы - старинная. Я нашла карты середины 19 века, где она обозначена как «новая». Вероятно, корни деревни уходят глубже в прошлое. Примерно до 60-х годов прошлого века, через Горы шла дорога-дублер Владимирского тракта, соединявшая Москву с Нижним Новгородом. Представляете? Прямо между домиков шла, а сейчас так и не скажешь. В общем, продовольствие на Нижегородскую ярмарку везли через нас, - рассказала местная жительница Ирина. В общем, жизнь здесь кипела: мужики занимались плотничеством - строили деревянные дома, сколачивали лари, бочки. Многие на зиму уходили в отхожий промысел. Женщины занимались личным подсобным хозяйством и делали кули из рогожи, как рассказала нам старожилка Галина Ивановна. Но главной кормилицей деревни была обмелевшая нынче река Нарма. #затеряннаярязань #горы</t>
+  </si>
+  <si>
+    <t>29.06.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3027</t>
+  </si>
+  <si>
+    <t>Мы в Затеряхе любим рассказывать истории о глубинке и людях из глубинки 🥰 Часто наши истории звучат так. «На въезде в Пителино, если глянуть по левую руку, можно заметить в зарослях кустарника живописную заброшку - сквозь ее белокирпичный разорванный бок вываливаются внутренности некогда богатого сыродельного завода…» Предприятие это было построено в 1930-е годы как Пителинский маслозавод, а через 30 лет расширило свой профиль до сыродельного комбината. Это была ключевая мощность района, обеспечивающая работой значительную часть жителей. В 1997 году завод был приватизирован, в 2014 - ликвидирован. Местные жители советуют не ходить на его руины, потому что можно случайно провалиться в подземные хранилища… Но бывает, что наши истории звучат иначе. Например, вот так. «Больше 10 лет назад москвичка Оксана Кинева приехала в Пителинский район, чтобы приобрести сезонную дачку в Ермо-Николаевке. Но влюбилась в здешние места с реликтовыми лесами и чистыми речками, и решила не уезжать. Ветеринар по профессии, она завела двух коз - а в последствии открыла молочную ферму, у которой сегодня клиенты по всей России…» Мы заехали к Оксане в гости, чтобы прикупить местной продукции - а остались на экскурсию к ее питомицам. Сегодня в хозяйстве ErmaFerma более 100 коз, с десяток охранных и пастушьих собак, кошки с котятами, лошадь, птицы и три настоящих крестьянки - Оксана, ее сестра и мама. «Вести такое хозяйство совсем не сложно. У них автопоилки. А доить получается быстро, по пять минут на каждую уходит - это два часа утром и столько же вечером. Дело техники», - улыбается Оксана. Но нам даже представить сложно, какой титанический труд стоит за этими легкими словами. Мы погладили козочек, поиграли с котятами и закупились топленым молоком, сгущенкой и мылом ручной работы. И, конечно же, очень порадовались за то, что молочная традиция Пителинского района продолжает существовать в фермерстве. Кстати, за продукцией фермы не обязательно ехать в Ермо-Николаевку. Достаточно просто заглянуть в Озон. А про заброшенный сырный комбинат мы обязательно расскажем в следующий раз, когда соберем побольше информации о нем. #пителинскийрайон</t>
+  </si>
+  <si>
+    <t>23.06.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3023</t>
+  </si>
+  <si>
+    <t>До осени еще далеко, но яблоки уже поспели Нет, мы не торопим события, просто в этот день, в храме села Пёт мы весьма спонтанно презентовали… первый мерч «Затерянной Рязани» — нишевый парфюм. Духи выйдут только в сентябре, но уже сейчас мы можем немного приоткрыть завесу тайны. Называться аромат будет «Затепло. Поспели яблоки». И так получилось, что он великолепно ложится в историю Пителина как яблоневого и чайного края. Мы об этом рассказывали здесь. Создавая этот аромат, мы хотели поймать тот неуловимый момент, когда созревшие яблоки опали с дерева, но их еще никто не успел собрать. Они лежат в прохладной траве с треснувшим бочком, и по-осеннему пахнут летом. А лето уже прошло. Подробнее мы расскажем о парфюме ближе к релизу. А пока на него можно посмотреть. В антураже векового храма 🥰 #затеряннаярязань #затепло</t>
+  </si>
+  <si>
+    <t>23.06.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3015</t>
+  </si>
+  <si>
+    <t>Впрочем, мы бы, наверное, никогда не осмелились поверить в свои силы и знания о Пителинском районе, если бы не интересны повод и замечательные люди, которые умеют делать добрые дела. Всего 10 лет назад шикарный храм в селе Пёт был в шаге от руинизации, но упорные неравнодушные местные жители во главе с Мариной Цолиной и под чутким руководством Аси Фетисовой сумели заново вдохнуть в него жизнь. Сегодня в Пёте проходят богослужения, а совсем недавно при храме открылся музей с уникальными экспонатами об истории села. Предстоит еще много работы, но уже сегодня храм в Пёте стал главной точкой туристического притяжения Пителинского района. В минувшую субботу в церкви отслужили Божественную литургию, и устроили большой праздник для всех гостей села. На этот праздник пригласили и нас — чтобы мы рассказали о своих изысканиях о кухне Пителинского района. Скажем честно — мы страшно переживали. Думали: ну, кому нужны эти пряники да булочки из гречневой муки? Но люди с интересом слушали, разбирая все угощения и радуясь тому, что мы — по какой-то непонятной причине — заинтересовались историей именно их малой родины. Эмоции — не передать словами. Было тяжело, мы не спали три ночи, готовясь к событию. Но теперь, когда выдохнули, точно осознали, что хотели бы повторить этот невероятный опыт. Делиться историей родной глубинки — это та самая любимая работа, с которой не хочется уходить 😋 #затеряннаярязань #гастрономия #пителинскийрайон</t>
+  </si>
+  <si>
+    <t>23.06.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/3006</t>
+  </si>
+  <si>
+    <t>Что вы знаете о кухне Пителинского района? Сегодня стало модно говорить не только о локальном туризме, но и о локальной гастрономии. В Рязани, например, проводится ежегодный фестиваль «Кухни Рязанского края», в котором повара городских ресторанов в течение целого мая представляют свои интерпретации традиционных блюд. В этом году, например, в подавляющем большинстве ресторанов был представлен Спасский район. А вот Пителинский с момента создания фестиваля не был представлен ни разу. «Затерянная Рязань» вместе с носителем культуры района Александрой Гудковой решили исправить эту несправедливость и воссоздать — хотя бы частично — традиционные Пителинские блюда. Все они представлены в карточках. Но на этом останавливаться мы не хотим. В планах разработать полноценное меню сета к следующему фестивалю «Кухни Рязанского края», и предложить рестораторам интерпретировать собранные нами рецепты в современном прочтении. Если среди наших подписчиков есть шефы рязанских ресторанов — будем рады сотрудничеству. Очень хочется, чтобы о Пителинском районе узнало больше гостей региона. Да и местных жителей тоже😎 Кстати, если у вас есть какие-то интересные рецепты локальной кухни — как пекла пироги бабушка в селе, или как дед жарил рыбу особым способом - делитесь в комментариях, если не жалко! 👍 #затеряннаярязань #гастрономия #пителинскийрайон</t>
+  </si>
+  <si>
+    <t>20.06.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2996</t>
+  </si>
+  <si>
+    <t>И куда же без ночных фото храма в Пёте?! ✨ Да. Расставляли гастрономию и украшали храм мы в ночи. Зато как красиво! 🤩 Признавайтесь, вы ведь уже бывали в Пёте? #пителинскийрайон</t>
+  </si>
+  <si>
+    <t>14.05.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2989</t>
+  </si>
+  <si>
+    <t>Друзья, всем доброго дня Сегодня обращаюсь к Вам с просьбой - если Вы последние несколько лет бывали в селе Ижевское, пройдите небольшой опрос. В этом году Ижевское подается на конкурс с целью получения гранта на благоустройство набережной https://forms.yandex.ru/cloud/6a02e650068ff013a00d59df</t>
+  </si>
+  <si>
+    <t>20.04.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2980</t>
+  </si>
+  <si>
+    <t>Апрель, что ты делаешь?! Возьми себя в руки и дай сирени зацвести! А вам как такая погода?)</t>
+  </si>
+  <si>
+    <t>12.04.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2974</t>
+  </si>
+  <si>
+    <t>Дорогие наши любители путешествий! Поздравляем всех с Пасхой! А еще - с Днем Космонавтики! Удивительно, и как будто бы символично, что два важнейших праздника человечества совпали в дате в этом году. Видимо, это намек на то, что всегда можно договориться - даже когда убеждения кардинально противоположны. Давайте же вместе тянуться к свету 😘</t>
+  </si>
+  <si>
+    <t>06.04.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2965</t>
+  </si>
+  <si>
+    <t>Прошлой осенью мы впервые посетили Горы 🏔️ И не где-нибудь, а прямо в Клепиковском районе. Всего в нескольких километрах от Тумы. Нас встретила чудесная местная жительница Ирина, напоила чаем и рассказала истории. А еще - подарила наш личный деревянный оберег) Сейчас разберем архивы и подробно расскажем вам об этой живописной уютной деревне с богатым прошлым. А пока - любуйтесь осенними фотографиями 😘 #клепиковский_район #горы</t>
+  </si>
+  <si>
+    <t>05.04.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2964</t>
+  </si>
+  <si>
+    <t>Сверхъестественными свойства наделяется верба, освященная в церкви в вербное воскресенье — перед пасхой. Ветками такой вербы выгоняли в первый раз на весенние поля стада, «чтобы скот был хороший». Верующие Новопанского сохраняли вербу и как средство, помогающее остановить град: во время града почки от вербы выбрасываются на улицу. В большинстве случаев верующие не могли объяснить, почему именно вербе приписываются указанные выше свойства. Была записана лишь одна легенда, в которой рассказывается, что в «вербное воскресе въезжал Иисус Христос в Иерусалим и ему дорогу устилали верба: (записано в с. Новопанском, Михайловского р-на, Рязанской обл.). Источник: Л. А. Тульцева Календарные религиозные праздники в быту современного крестьянства. Наш канал Мещёрские сказы Мы в МаХ</t>
+  </si>
+  <si>
+    <t>04.04.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2963</t>
+  </si>
+  <si>
+    <t>Не будем вас сильно томить - вот картинка без цензуры 🏥 Это действительно фантик от карамельных конфет. Производила их фабрика во Владивостоке. Зачем? Спросите вы. Отвечаем: чтобы бороться с дефицитом йода и болезнью щитовидной железы! Ну, гениально же) Единственный минус - никто не помнит, как ел такие конфетки. Хотя ходят слухи, что в Москве их до сих пор продают. Если встретите такие конфеты в реальной жизни - поделитесь, пожалуйста, с Затеряхой)</t>
+  </si>
+  <si>
+    <t>04.04.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2962</t>
+  </si>
+  <si>
+    <t>А теперь ловите задачку из Музея СССР! 🤨 Угадайте, что это на фото? И если у вас есть личный опыт взаимодействия с этим - поделитесь, пожалуйста, в комментариях 👇</t>
+  </si>
+  <si>
+    <t>04.04.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2952</t>
+  </si>
+  <si>
+    <t>И, раз уж мы сегодня такие разговорчивые, то расскажем вам про Музей СССР в Рязани 🥰 Наверное, у доброй половины вас возник невольный вопрос: а что, в Рязани есть такой музей? Отвечаем: есть! Да еще какой! Мы с Музеем СССР и его основательницей Светланой Маковой познакомились еще десять лет назад, когда он только открылся и был маленьким помещением с советскими артефактами где-то в районе НИТИ. Он и тогда был очаровательным, но сейчас - это реактивная пилюля нежной ностальгии. Повторное путешествие в музей мы совершили не случайно - водили заинтересованных школьников и их неравнодушных родителей на экскурсию. И сами не заметили, как почти на три(!) часа провалились в историю. Музей состоит из семи комнат, каждая из которых - это срез эпохи: телевизор, который нужно переключать плоскогубцами; вазы, которые стеклодувы лампового завода создавали, чтобы подкалымить на стороне; духи «Красная Москва», бюсты Ленина, кастрюля с джинсами-варёнками, пылесосы в виде планет и ракет и даже наборы с бегемотиками из киндеров. Ко всему можно прикоснуться. И не только глазами или воспоминаниями. И в каждом предмете - целая жизнь. «Однажды к нам на экскурсию пришла женщина, которая расплакалась, когда увидела детский чайный сервиз. Она рассказала, что в детстве у нее был точно такой же, но ей не разрешали к нему прикасаться. Она была совсем маленькой девочкой, когда увидела его в магазине. Сервиз стоил 25 рублей. А мама откладывала в шкатулку деньги на новые сапоги, потому что старые уже совсем износились. Девочка знала, где хранятся деньги. Она подумала, что, если возьмет всего одну бумажку и купит на него такой шикарный сервиз, то никто не будет против. Пришла домой, взяла эту глупую бумажку, и купила сервиз. Мама пришла домой, поняла, что сапог ей не видать, плакала, ругалась. А сервиз убрала на самую высокую полку. Девочке на него можно было только смотреть. Когда посетительница закончила свой рассказ, я спросила: почему же вы плачете сейчас? И она ответила: я всю жизнь мечтала достать эти чашки и выпить из них чай! В итоге, мы достали сервиз, налили в него компот, и исполнили мечту той маленькой девочки», - рассказала Светлана Макова. И это лишь одна из множества историй, которыми наполнено пространство Музея СССР. Это не музей вещей, а музей судеб. Как застывший в янтаре слепок времени. И мы очень советуем его посетить. Причем, максимально интересно будет, если пойдет сразу три поколения вашей семьи - тимбилдинг будет обеспечен! Музей находится по адресу Вокзальная, 99. Но, чтобы туда попасть, нужно связаться со Светланой Маковой. #прогулки_по_рязани</t>
+  </si>
+  <si>
+    <t>04.04.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2950</t>
+  </si>
+  <si>
+    <t>Теперь к серьезным новостям Из-за того, что тележенька стала работать крайне нестабильно, и мы знаем, что у многих действительно есть проблемы с входом в мессенджер, мы приняли решение создать параллельный канал в ВК. Из телеги мы никуда не уходим и продолжим вести ее как основной канал - пока будет такая возможность. Но на наш ВК на всякий случай подпишитесь, чтобы не потеряться. Сейчас там будут публиковаться только дубли постов, которые выходят здесь. Иными словами - добро пожаловать! Подписывайтесь на наш ВК</t>
+  </si>
+  <si>
+    <t>04.04.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2941</t>
+  </si>
+  <si>
+    <t>Привет, друзья! 😘 На связи Затеряха, которая пробуждается от зимней спячки) Вышли сегодня на весеннюю Рязань поглазеть, себя показать и на солнышке погреться. Набрели на уютную ремесленную пекарню недалеко от Кремля. Вот, рассказываем вам о рязанской обновке. Пекарня называется «Дусь», и там можно купить свежий крабовый хлеб, сытно перекусить и зарядиться кофе. Находится «Дусь» на территории знаменитого рязанского Хлебозавода №1, что дает этой локации приятный исторический контекст - когда туристическое место на своем месте. Пекарню можно найти по адресу Соборная площадь, 18. Горячо рекомендуем! 🍴 Если сходите за хлебом - расскажите потом, как вам) #прогулки_по_рязани</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1331,62 +1721,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H109"/>
+  <dimension ref="A1:H153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3559.131" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="3602.692" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -3815,50 +4205,798 @@
       <c r="C108" t="s">
         <v>314</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E108">
         <v>1162</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>85702</v>
       </c>
       <c r="B109" t="s">
         <v>313</v>
       </c>
       <c r="C109" t="s">
         <v>316</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E109">
         <v>1215</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>107023</v>
+      </c>
+      <c r="B110" t="s">
+        <v>318</v>
+      </c>
+      <c r="C110" t="s">
+        <v>319</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E110">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>107024</v>
+      </c>
+      <c r="B111" t="s">
+        <v>321</v>
+      </c>
+      <c r="C111" t="s">
+        <v>322</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="E111">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>107025</v>
+      </c>
+      <c r="B112" t="s">
+        <v>324</v>
+      </c>
+      <c r="C112" t="s">
+        <v>325</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="E112">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>107026</v>
+      </c>
+      <c r="B113" t="s">
+        <v>327</v>
+      </c>
+      <c r="C113" t="s">
+        <v>328</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="E113">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>107027</v>
+      </c>
+      <c r="B114" t="s">
+        <v>330</v>
+      </c>
+      <c r="C114" t="s">
+        <v>331</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E114">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>107028</v>
+      </c>
+      <c r="B115" t="s">
+        <v>333</v>
+      </c>
+      <c r="C115" t="s">
+        <v>334</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="E115">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>107029</v>
+      </c>
+      <c r="B116" t="s">
+        <v>333</v>
+      </c>
+      <c r="C116" t="s">
+        <v>336</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E116">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>107030</v>
+      </c>
+      <c r="B117" t="s">
+        <v>338</v>
+      </c>
+      <c r="C117" t="s">
+        <v>339</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="E117">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>107031</v>
+      </c>
+      <c r="B118" t="s">
+        <v>341</v>
+      </c>
+      <c r="C118" t="s">
+        <v>342</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="E118">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>107032</v>
+      </c>
+      <c r="B119" t="s">
+        <v>344</v>
+      </c>
+      <c r="C119" t="s">
+        <v>345</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="E119">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>107033</v>
+      </c>
+      <c r="B120" t="s">
+        <v>347</v>
+      </c>
+      <c r="C120" t="s">
+        <v>348</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E120">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>107034</v>
+      </c>
+      <c r="B121" t="s">
+        <v>350</v>
+      </c>
+      <c r="C121" t="s">
+        <v>351</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="E121">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>107035</v>
+      </c>
+      <c r="B122" t="s">
+        <v>353</v>
+      </c>
+      <c r="C122" t="s">
+        <v>354</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="E122">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>107036</v>
+      </c>
+      <c r="B123" t="s">
+        <v>356</v>
+      </c>
+      <c r="C123" t="s">
+        <v>357</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="E123">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>107037</v>
+      </c>
+      <c r="B124" t="s">
+        <v>359</v>
+      </c>
+      <c r="C124" t="s">
+        <v>360</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="E124">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>107038</v>
+      </c>
+      <c r="B125" t="s">
+        <v>362</v>
+      </c>
+      <c r="C125" t="s">
+        <v>363</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="E125">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>107039</v>
+      </c>
+      <c r="B126" t="s">
+        <v>365</v>
+      </c>
+      <c r="C126" t="s">
+        <v>366</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E126">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>107040</v>
+      </c>
+      <c r="B127" t="s">
+        <v>368</v>
+      </c>
+      <c r="C127" t="s">
+        <v>369</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="E127">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>107041</v>
+      </c>
+      <c r="B128" t="s">
+        <v>371</v>
+      </c>
+      <c r="C128" t="s">
+        <v>372</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="E128">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>107042</v>
+      </c>
+      <c r="B129" t="s">
+        <v>374</v>
+      </c>
+      <c r="C129" t="s">
+        <v>375</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="E129">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>107043</v>
+      </c>
+      <c r="B130" t="s">
+        <v>377</v>
+      </c>
+      <c r="C130" t="s">
+        <v>378</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="E130">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>107044</v>
+      </c>
+      <c r="B131" t="s">
+        <v>380</v>
+      </c>
+      <c r="C131" t="s">
+        <v>381</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="E131">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>107045</v>
+      </c>
+      <c r="B132" t="s">
+        <v>383</v>
+      </c>
+      <c r="C132" t="s">
+        <v>384</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="E132">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>107046</v>
+      </c>
+      <c r="B133" t="s">
+        <v>386</v>
+      </c>
+      <c r="C133" t="s">
+        <v>387</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="E133">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>107047</v>
+      </c>
+      <c r="B134" t="s">
+        <v>389</v>
+      </c>
+      <c r="C134" t="s">
+        <v>390</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="E134">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>107048</v>
+      </c>
+      <c r="B135" t="s">
+        <v>392</v>
+      </c>
+      <c r="C135" t="s">
+        <v>393</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="E135">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>107049</v>
+      </c>
+      <c r="B136" t="s">
+        <v>395</v>
+      </c>
+      <c r="C136" t="s">
+        <v>396</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="E136">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>107050</v>
+      </c>
+      <c r="B137" t="s">
+        <v>395</v>
+      </c>
+      <c r="C137" t="s">
+        <v>398</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="E137">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>107051</v>
+      </c>
+      <c r="B138" t="s">
+        <v>400</v>
+      </c>
+      <c r="C138" t="s">
+        <v>401</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="E138">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>107052</v>
+      </c>
+      <c r="B139" t="s">
+        <v>403</v>
+      </c>
+      <c r="C139" t="s">
+        <v>404</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="E139">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>107053</v>
+      </c>
+      <c r="B140" t="s">
+        <v>406</v>
+      </c>
+      <c r="C140" t="s">
+        <v>407</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="E140">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>107054</v>
+      </c>
+      <c r="B141" t="s">
+        <v>409</v>
+      </c>
+      <c r="C141" t="s">
+        <v>410</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="E141">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>107055</v>
+      </c>
+      <c r="B142" t="s">
+        <v>412</v>
+      </c>
+      <c r="C142" t="s">
+        <v>413</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="E142">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>107056</v>
+      </c>
+      <c r="B143" t="s">
+        <v>415</v>
+      </c>
+      <c r="C143" t="s">
+        <v>416</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="E143">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>107057</v>
+      </c>
+      <c r="B144" t="s">
+        <v>418</v>
+      </c>
+      <c r="C144" t="s">
+        <v>419</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="E144">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>107058</v>
+      </c>
+      <c r="B145" t="s">
+        <v>421</v>
+      </c>
+      <c r="C145" t="s">
+        <v>422</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="E145">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>107059</v>
+      </c>
+      <c r="B146" t="s">
+        <v>424</v>
+      </c>
+      <c r="C146" t="s">
+        <v>425</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="E146">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>107060</v>
+      </c>
+      <c r="B147" t="s">
+        <v>427</v>
+      </c>
+      <c r="C147" t="s">
+        <v>428</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="E147">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>107061</v>
+      </c>
+      <c r="B148" t="s">
+        <v>430</v>
+      </c>
+      <c r="C148" t="s">
+        <v>431</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="E148">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>107062</v>
+      </c>
+      <c r="B149" t="s">
+        <v>433</v>
+      </c>
+      <c r="C149" t="s">
+        <v>434</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="E149">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>107063</v>
+      </c>
+      <c r="B150" t="s">
+        <v>436</v>
+      </c>
+      <c r="C150" t="s">
+        <v>437</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="E150">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>107064</v>
+      </c>
+      <c r="B151" t="s">
+        <v>439</v>
+      </c>
+      <c r="C151" t="s">
+        <v>440</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="E151">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>107065</v>
+      </c>
+      <c r="B152" t="s">
+        <v>442</v>
+      </c>
+      <c r="C152" t="s">
+        <v>443</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="E152">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>107066</v>
+      </c>
+      <c r="B153" t="s">
+        <v>445</v>
+      </c>
+      <c r="C153" t="s">
+        <v>446</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="E153">
+        <v>464</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">