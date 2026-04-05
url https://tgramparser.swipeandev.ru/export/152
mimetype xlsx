--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -876,50 +876,140 @@
     <t>04.10.24 07:26</t>
   </si>
   <si>
     <t>t.me/zateryaxa/2448</t>
   </si>
   <si>
     <t>Данные о том, когда село Пителино появилось, разнятся. Одним из первых упоминаний местные называют 1617 год – время Смуты. Тогда о Пителине говорилось так: «сельцо стоит пусто». Постепенно село разрослось, расстроилось и разбогатело. В Пителине было много промыслов, люди работали на себя – как бы сейчас сказали, развивали малый бизнес. Стояли кузницы, мельницы, и необычно большое для уездного села количество чайных. Были в Пителине и два главных массовых развлечения – ярмарки и конные скачки. То есть, местные жители могли себе позволить держать лошадей не только для хозяйственных нужд, но и для спортивной забавы. Но, сами понимаете, где кони – там и конокрады. И с этими вредителями в Пителине разговор был короткий и суровый. Конокрадов, говорят, если ловили – то сжигали живьем. Чтобы другим неповадно было. Впрочем, забава конных скачек отмерла к 40-м годам прошлого столетия. А вместе с ней перевелись и конокрады. Во всяком случае, в современной истории случаев сожжения жуликов в Пителине не зафиксировано…</t>
   </si>
   <si>
     <t>03.10.24 15:06</t>
   </si>
   <si>
     <t>t.me/zateryaxa/2446</t>
   </si>
   <si>
     <t>Приветствуем вас, искатели! 👋 Мы так задолжали вам контента, что даже неловко врываться в эту эфирную тишину. И всё же. У нас за плечами осталась поездка в Пителинский район. Мы нагрянули в гости к нашему доброму другу и коллеге Александре Гудковой. Именно благодаря ей путешествие получилось насыщенным, веселым и, не побоюсь этого слова, вкусным! Очень хочется скорее поделиться с вами теплой осенней историей. Поэтому, открываем цикл постов о Пителине и пителинцах. Вы, наверное, уже думаете: да о чем там рассказывать? Что ж. Загибайте пальцы 👍</t>
   </si>
   <si>
     <t>01.10.24 07:26</t>
   </si>
   <si>
     <t>t.me/zateryaxa/2437</t>
   </si>
   <si>
     <t>Незаметно пролетел сентябрь 😋 1 октября — повод обновить фото на заставках своих телефонов📲 Мы подготовили для вас календари-заставки на октябрь. Пользуйтесь! 😊 В первом сообщении прикрепим фото файлами, чтобы вы смогли установить себе их в лучшем качестве. А также и без календаря 😉 #затеряннаярязань #обоинателефон</t>
+  </si>
+  <si>
+    <t>20.02.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2933</t>
+  </si>
+  <si>
+    <t>Исторический салон «Аромат времени» (в народе называемый музеем Макса Фактора) переехал на новое место В канун нового 2026-года разразился скандал - субарендаторов Северных торговых рядов на Ленина попросили в срочном порядке освободить помещения. Об этом можно прочитать здесь Главными жертвами этой истории стали общепит и частный музей «Аромат времени», готовившийся принимать гостей на январских праздниках. Уже после праздников бизнесу пришлось в срочном порядке искать новое место. В случае с историческим салоном новым местом стал Рязанский исторический музей, с большей площадью, доступной средой и отдельным входом. Музей не остался в стороне и всеми возможными силами помог одному из лучших частных музеев региона пережить этот трудный этап. Теперь на новом месте, с обновленной экспозицией команда исторического салона ждет гостей по адресу ул. Соборная 22</t>
+  </si>
+  <si>
+    <t>16.02.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2932</t>
+  </si>
+  <si>
+    <t>Всех с Масленицей, всем блинов по-пителински!🌞 - сначала нужна опара - надо в литре теплого молока размешать 100 гр сырых дрожжей и половину стакана манной крупы. - спустя полчаса смешать получившуюся массу с 0,5 литра подсолнечного масла, добавить десяток яиц, соли и сахара по вкусу и соды на кончике ножа. - муку сыпать до нужной консистенции, ее потребуется около килограмма. Тесту дают подняться трижды, каждый раз перемешивая. Сначала блин пекут под крышкой, а потом переворачивают - и вторую сторону допекают без крышки. Блины должны получиться толстыми и пышными. Горячими их смазывают сливочным маслом и посыпают сахаром, чтобы он слегка растаял. Затеряха будет сегодня экспериментировать! А вы?)</t>
+  </si>
+  <si>
+    <t>13.02.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2931</t>
+  </si>
+  <si>
+    <t>19 февраля в 18:30 Лекция Александра Дударева Чернов Н.С., Рязанский художник XIX века – известный и неизвестный Стоимость – 250 ₽ РИМ/РИАМЗ ул. Соборная, 22 Купить билет</t>
+  </si>
+  <si>
+    <t>04.02.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2925</t>
+  </si>
+  <si>
+    <t>В эти выходные книжный тур «по краям» в Рязани! В эту субботу, 7 февраля, встречаемся в Фотодоме. Поговорим об особенностях рязанского взгляда на вещи, проникнем в закулисье издательского дела, обсудим конструирования художественного образа и поищем ответ на вопрос: зачем нам сегодня древнерусская литература? А также пойдем на мастер-классы по книге «Я — фотограф» и, прочитав «Глубинную Мексику», деконструируем образ «Воображаемой провинции». → 7 февраля, 11:00–19:00, Фотодом имени Е. Н. Каширина (Рязань, Почтовая улица, 58) Вход на фестиваль свободный, на некоторые события необходима бесплатная регистрация. До встречи!</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2924</t>
+  </si>
+  <si>
+    <t>Горячо рекомендуем посетить мероприятие. Если вы любите книги, историю, фотодело и просто хотите полезно провести выходные ❤️</t>
+  </si>
+  <si>
+    <t>25.01.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2917</t>
+  </si>
+  <si>
+    <t>Пост со слухачом неожиданно получил широкие охваты, и ко мне в личные сообщения постучались из одного крупного телеграм-канала с вопросом: "А как вообще появилась эта идея?". Показалось правильным ответить здесь. Дорогие читатели - эта история для вас. Константин, вам просто привет 👋 Итак, всё началось в 2023 году. Я работал над проектом благоустройства Спасской набережной, за счет которой и был устроен итоговый слухач. Вникая в территорию, читал книгу Г. К. Вагнера "Рязанские достопамятности". Думаю, многие знают: искусствовед, чьим именем названо Рязанское художественное училище, родом из Спасска. Описывая родную набережную , Георгий Карлович пишет: Весной всё двадцатикилометровое пространство заливается водой, образуя Спасское море. В свежую погоду оно неумолчно шумит; этот шум слышен в прибрежных домах, и тогда кажется, что находишься в чеховской Ялте или Ореанде… И в этот момент до меня доходит: пейзажи можно не только смотреть, но и слушать. Мы начинаем искать референсы того, как это может выглядеть , и показываем их местным жителям на встрече по обсуждению проекта . И тут с задних рядов звучит: "Так это же как у Циолковского!" Так простая слуховая трубка превращается в Слухач (спасибо, Елена). Дальше решаем освежить в памяти: что за слухач был у учёного? Связываемся с музеем, узнаём про его особенности и асимметричность. Даже договариваемся приехать и снять раскройку, чтобы сделать точную копию (спасибо, Николай Николаевич). Но пока проект лежит и ждёт финансирования, мысли постепенно встают на свои места. И мы с командой понимаем: точная реплика скорее должна стоять в Ижевском — месте рождения Циолковского. А уездному Спасску нужен более сложный образ. Между делом клеим несколько прототипов и слухач в процессе макетирования начинает приобретать более космическую форму: появляется плавник, придающий жесткость и скульптурный изгиб силуэта. Из забавного - прототипы собирают звук лучше, чем итоговый результат 😬😬😬</t>
+  </si>
+  <si>
+    <t>22.01.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2912</t>
+  </si>
+  <si>
+    <t>Не смогли пройти мимо и не репостнуть эту прелесть! Ребята, которые занимаются благоустройством Спасска-Рязанского - настоящие креаторы, влюбленные в свое дело, и в родной край. Уже давно хочется заглянуть в Спасск-Рязанский, а теперь желание стало непреодолимым)</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2913</t>
+  </si>
+  <si>
+    <t>В Спасске есть ещё одна штука, которая заслуживает отдельного рассказа. Слуховые трубки для того, чтобы слушать природу, в последние годы набирают популярность, для нас это тоже новый и слегка экспериментальный опыт. Мы решили пойти дальше - и в простую функцию добавить смысловой образ: совместить её с другим визуальным мотивом - слухачом Циолковского. Как известно, великий учёный, родившийся в Спасском районе, страдал глухотой и делал себе подобные устройства. Одной из особенностей некоторых был боковой вырез - чтобы не закрывать собеседника и оставаться с ним «лицом к лицу». Вот и в нашей трубке появился вырез, а форма стала более космической. Качество экспериментального образца пока оставляет желать лучшего, но когда доезжаешь до Ижевского и видишь настоящий слухач, собственноручно изготовленный Циолковским, со всеми неровностями и вмятинами - как-то смиряешься ❤️ Спасск-Рязанский Январь 2026</t>
+  </si>
+  <si>
+    <t>13.01.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2911</t>
+  </si>
+  <si>
+    <t>Друзья и подруги, помните эту прекрасную «реставрацию» Летнего клуба Благородного собрания в Рязани? На днях за строительными лесами обрушилась резная веранда. Коллега Николай Литвинов предлагает писать в Генпрокуратуру. Текст обращения — здесь. Отправить его можно через сайт ведомства или через аккаунт в Госуслугах. Потратим пять минут сегодня, чтобы через пару месяцев не увидеть за строительными лесами обрушение всего памятника. 🙏</t>
+  </si>
+  <si>
+    <t>10.01.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2906</t>
+  </si>
+  <si>
+    <t>Произошло обрушение резной веранды Летнего клуба Благородного собрания Повреждена западная часть (со стороны моста), на вид просела треть веранды.</t>
+  </si>
+  <si>
+    <t>t.me/zateryaxa/2905</t>
+  </si>
+  <si>
+    <t>Рязань - Новогодняя столица! Не забываем об этом и сильно радуемся.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1241,51 +1331,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H98"/>
+  <dimension ref="A1:H109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3559.131" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -1302,178 +1392,181 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>41836</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>414</v>
       </c>
       <c r="F2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G2">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="H2">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>41837</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>393</v>
       </c>
       <c r="F3">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G3">
-        <v>36</v>
+        <v>44</v>
+      </c>
+      <c r="H3">
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>41838</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>614</v>
       </c>
       <c r="F4">
         <v>4</v>
       </c>
       <c r="G4">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>41839</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>1041</v>
       </c>
       <c r="F5">
         <v>6</v>
       </c>
       <c r="G5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H5">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>41840</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>874</v>
       </c>
       <c r="F6">
         <v>2</v>
       </c>
       <c r="G6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H6">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>41841</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7">
         <v>1189</v>
       </c>
       <c r="F7">
         <v>6</v>
       </c>
       <c r="G7">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>41842</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8">
         <v>1313</v>
       </c>
       <c r="F8">
         <v>1</v>
       </c>
       <c r="G8">
         <v>35</v>
       </c>
     </row>
@@ -3535,50 +3628,237 @@
       <c r="C97" t="s">
         <v>283</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E97">
         <v>1075</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>41932</v>
       </c>
       <c r="B98" t="s">
         <v>285</v>
       </c>
       <c r="C98" t="s">
         <v>286</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E98">
         <v>1001</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>85692</v>
+      </c>
+      <c r="B99" t="s">
+        <v>288</v>
+      </c>
+      <c r="C99" t="s">
+        <v>289</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="E99">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>85693</v>
+      </c>
+      <c r="B100" t="s">
+        <v>291</v>
+      </c>
+      <c r="C100" t="s">
+        <v>292</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="E100">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101">
+        <v>85694</v>
+      </c>
+      <c r="B101" t="s">
+        <v>294</v>
+      </c>
+      <c r="C101" t="s">
+        <v>295</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="E101">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
+        <v>85695</v>
+      </c>
+      <c r="B102" t="s">
+        <v>297</v>
+      </c>
+      <c r="C102" t="s">
+        <v>298</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="E102">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>85696</v>
+      </c>
+      <c r="B103" t="s">
+        <v>297</v>
+      </c>
+      <c r="C103" t="s">
+        <v>300</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E103">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>85697</v>
+      </c>
+      <c r="B104" t="s">
+        <v>302</v>
+      </c>
+      <c r="C104" t="s">
+        <v>303</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="E104">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105">
+        <v>85698</v>
+      </c>
+      <c r="B105" t="s">
+        <v>305</v>
+      </c>
+      <c r="C105" t="s">
+        <v>306</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E105">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>85699</v>
+      </c>
+      <c r="B106" t="s">
+        <v>305</v>
+      </c>
+      <c r="C106" t="s">
+        <v>308</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="E106">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107">
+        <v>85700</v>
+      </c>
+      <c r="B107" t="s">
+        <v>310</v>
+      </c>
+      <c r="C107" t="s">
+        <v>311</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="E107">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>85701</v>
+      </c>
+      <c r="B108" t="s">
+        <v>313</v>
+      </c>
+      <c r="C108" t="s">
+        <v>314</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E108">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>85702</v>
+      </c>
+      <c r="B109" t="s">
+        <v>313</v>
+      </c>
+      <c r="C109" t="s">
+        <v>316</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="E109">
+        <v>1215</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">