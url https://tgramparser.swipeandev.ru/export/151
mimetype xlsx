--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="534">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1371,50 +1371,293 @@
     <t>12.12.24 11:08</t>
   </si>
   <si>
     <t>t.me/manloveural/33</t>
   </si>
   <si>
     <t>🎭 Сейчас доем огурец и покажу куда пойдем. Неси карту, че смотришь? Уже скоро, в нашей маленькой семье будет задавать тренд главарь семьи. Уже идут отголоски желания посетить лес с целью развести костер, пожарить сосиски и съесть их. Называется это мероприятие - пикник. Думаю, все знают, все понимают что это такое. И я рад. Ведь скоро в нашу жизнь вернутся авантюра и посиделки у костра. #мыжилибыли Человек, влюбленный в Урал Enjoy</t>
   </si>
   <si>
     <t>11.12.24 10:00</t>
   </si>
   <si>
     <t>t.me/manloveural/32</t>
   </si>
   <si>
     <t>Так интересно совпало, что 11 декабря отмечают День Гор. И 11 декабря первый пост в этом канале. Всех причастных с праздником. В следующем году 11 декабря я буду отмечать 1 год канала в горах 🏔️ #смотримнакрасивое Человек, влюбленный в Урал Enjoy</t>
   </si>
   <si>
     <t>11.12.24 09:25</t>
   </si>
   <si>
     <t>t.me/manloveural/29</t>
   </si>
   <si>
     <t>🤣🙃😀😊😉🙂🥰😘😄😉 👋 Привет, привет Я давно собираю сувенирные колокольчики и впечатления от походов и путешествий. До сих пор все не собрал 🤔 Кто-то марки любит собирать, кто-то монеты. Кто-то ездит на рыбалку за рыбой, а кто-то просто отдохнуть. А я люблю шариться по разным уголкам Урала. Да и не важно, соседний лес это или другой регион, или еще дальше. Но как только появляется момент влезть в какую-нибудь авантюру - то я уже скорее всего там😃 Меня зовут Александр и я безнадежный собиратель впечатлений. Грущу, когда сижу на одном месте и радуюсь, когда мчусь в сторону… да в любую сторону 🚘 В общем, тут: #смотримнакрасивое #пробуемвкусное #фотопресеты #мытутбыли #мыжилибыли #нескучныевыходные #пятничныйпост Человек, влюбленный в Урал Enjoy</t>
+  </si>
+  <si>
+    <t>13.05.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1270</t>
+  </si>
+  <si>
+    <t>Папка каналов про новости и путешествия Собрали с коллегами новую папку для тех, кто любит быть в курсе событий и открывать новые места. Внутри — каналы про мировые новости, путешествия, маршруты, атмосферные локации, полезные советы и личный опыт путешественников. Хотите открыть для себя сильные и интересные каналы — добавляйте папку 👇 https://t.me/addlist/a-9_hHJYfHw4YzEy</t>
+  </si>
+  <si>
+    <t>11.05.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1264</t>
+  </si>
+  <si>
+    <t>И снова я на высоте 💯 В этот раз по рабочим вопросам посетил здание Технолаб Сбер в Екатеринбурге. А так как, этот конференц-зал в аренду не сдается, считайте ЭКСКЛЮЗИВЧИК 😎 С 14 этажа открываются такие виды на город. И ребята затащили ПАЗ на 14 этаж. Помню, на таком ездил в школу в 1 класс. #город Человек, влюбленный в Урал</t>
+  </si>
+  <si>
+    <t>06.05.26 02:35</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1256</t>
+  </si>
+  <si>
+    <t>Не судьба 🤷‍♀️ Именно с такими мыслями я вышел из ресторана. Не судьба мне похудеть. Ладно, сделаю это, пока буду взбираться на вершины. А сейчас вот, посетили грузинский ресторан Хачапури. Походу, можно делать пост Топ 3 грузинских ресторана Екатеринбурга. Но для этого нужно еще раз съездить в Большой грузинский. Люблю я хачапури по-мегрельски. Хоть убейся. Этим и подкупили меня. Кстати, после этого похода я не хотел есть вечера следующего дня😂 #пробуемвкусное Человек, влюбленный в Урал</t>
+  </si>
+  <si>
+    <t>04.05.26 02:40</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1255</t>
+  </si>
+  <si>
+    <t>7 вершин: вызов принят! Но как покорить их — одним махом или шаг за шагом? 👍 Я с гордостью заявляю: готовлюсь к прохождению маршрута «7 вершин» в рамках легендарной Большой уральской тропы. ✅ Моя цель — покорить все семь вершин Южного Урала, каждая из которых выше 1000 метров, и получить за это заветный жетон. Вот мой список высотных гигантов: Большой Иремель — 1582 м. Ялангас — 1427 м. Кумардак — 1318 м. Рассыпная — 1245 м. Курташтау — 1227 м. Кушай — 1181 м. Масим — 1040 м. Но передо мной встал стратегический вопрос, и я обращаюсь за советом к вам, мои друзья и единомышленники! Как лучше организовать это приключение? 🤔 Вариант 1: Пройти все семь вершин в рамках одного грандиозного похода. Это вызов, который потребует максимальной выносливости и отличной подготовки. 🤔 Вариант 2: Разбить маршрут на семь отдельных выездов. Это позволит лучше подготовиться к каждой горе и насладиться путешествием без гонки на время. Что скажете? Как поступим? Ваш опыт и мнение для меня очень важны! Пишите в комменты 👇👇👇 #личное Человек, влюбленный в Урал</t>
+  </si>
+  <si>
+    <t>29.04.26 02:25</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1251</t>
+  </si>
+  <si>
+    <t>🚂 Маленькие радости большого города Сегодня в одном из торговых центров наткнулся на необычную инсталляцию — миниатюрная железная дорога, по которой бодро бегает крошечный поезд. Всего 100 рублей — и ты на пару минут возвращаешься в детство, наблюдая за деталями: рельсами, мостиками, домиками и, конечно, самим составом. Такие штуки — настоящая находка для города. Они не требуют много места, стоят недорого, а эмоций дарят на все 1000! Это отличный пример того, как можно добавить немного волшебства в повседневную суету. Особенно круто, что такие развлечения доступны каждому: не нужно ехать на другой конец города или тратить целое состояние. Пусть будет больше таких мелочей — ведь именно из них складывается настроение и появляется повод улыбнуться даже в самый обычный день. 🚉✨ #интересное Человек, влюбленный в Урал</t>
+  </si>
+  <si>
+    <t>28.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1250</t>
+  </si>
+  <si>
+    <t>🔴 Папка по туризму открыта на 24 часа. Страны, отели, маршруты, лайфхаки для путешествий и нюансы поездок - без воды. Забирай сейчас. Скоро удалю. ✈️ https://t.me/addlist/ywZMivycZSViYTUy</t>
+  </si>
+  <si>
+    <t>28.04.26 04:34</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1249</t>
+  </si>
+  <si>
+    <t>Какое-то ощущение, что мы каким-то образом пропустили лето и телепортнулись в какой-то ноябрь🤷‍♀️ #город Человек, влюбленный в Урал</t>
+  </si>
+  <si>
+    <t>27.04.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1248</t>
+  </si>
+  <si>
+    <t>✈️ Почему в 2026 даже красивые туры и отели продаются хуже. Потому что, картинка - уже норма. Решает доверие. Путешественник выбирает не просто страну, а понятный маршрут и реальный опыт других людей. Телеграм стал местом, где люди ищут советы перед поездкой. Ошибка - просто показывать красивые виды. Работают личный опыт, маршруты, отели, нюансы перелётов и полезные лайфхаки. Собрали папку каналов про путешествия, страны, отели, маршруты, визы и перелеты - можно посмотреть, как люди планируют поездки без переплат и туристических ошибок. ✈️ https://t.me/addlist/WgOQoWLHZqQxNTFi Хотите продвинуть канал? Участвуйте в подборке</t>
+  </si>
+  <si>
+    <t>27.04.26 02:30</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1247</t>
+  </si>
+  <si>
+    <t>Вы это ждали, я знаю! Видео с Ревуна. Релакс и расслабление #смотримнакрасивое Человек, влюбленный в Урал</t>
+  </si>
+  <si>
+    <t>24.04.26 02:36</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1241</t>
+  </si>
+  <si>
+    <t>Любимые кадры недели И все-таки…Какой разный Урал. Я начинаю верить в правдивость слов - утром уши обгорели, вечером ноги отморозил Ну в целом ок. Кидайте свои фотки недели 👇👇👇 Чем заняты были🙂 #кадрынедели Человек, влюбленный в Урал</t>
+  </si>
+  <si>
+    <t>22.04.26 03:01</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1239</t>
+  </si>
+  <si>
+    <t>Обожаю деревеньки в России Вот такой дом встретили. Даже и не скажу где это. Но с этим домом есть забавная история. За рулем была жена и увидела этот дом. Заставила меня сфоткать. Я не сильно много тогда увидел интересности в этих фотках. Но прошло уже порядка 8 лет, а фотки сохранились и их показываю вам. Получается, я ошибался? 🤔 #интересное Человек, влюбленный в Урал</t>
+  </si>
+  <si>
+    <t>20.04.26 02:50</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1229</t>
+  </si>
+  <si>
+    <t>Мы любим спонтанные поездки. Крайне редко бывает так, что прям план план. В этот раз утром случился такой разговор с женой. Она говорит: - слушай, а мы вот помнишь были там, где река и камни? - да, Ревун. - давно там не были. Надо съездить - поехали - сейчас? - да И вот через 2 часа мы уже едем. Причем еще и друзей пригласили, которые согласились сразу. Почаще бы так. Еще где-то на подходе видео клип с дрона. Надеюсь, следующим постом выложу 🤔 #смотримнакрасивое Человек, влюбленный в Урал</t>
+  </si>
+  <si>
+    <t>17.04.26 02:45</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1223</t>
+  </si>
+  <si>
+    <t>Любимые кадры недели Ну вы знаете что нужно делать👇👇👇 #кадрынедели Человек, влюбленный в Урал</t>
+  </si>
+  <si>
+    <t>15.04.26 02:55</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1219</t>
+  </si>
+  <si>
+    <t>👍👍👍👍 Вот и закончился мой эксперимент, который продолжался целый год. Я собрал сезонную коллекцию сердечного места. За этот год озеро Тальков камень стало сильно родным. Правда, теперь туда не сильно тянет😁 И вам показываю, как озеро выглядит весной, летом, осенью и зимой Жду много 🔥 #смотримнакрасивое Человек, влюбленный в Урал</t>
+  </si>
+  <si>
+    <t>14.04.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1218</t>
+  </si>
+  <si>
+    <t>🔴 Папка по туризму открыта на 24 часа. Страны, отели, маршруты, лайфхаки для путешествий и нюансы поездок - без воды. Забирай сейчас. Скоро удалю. ✈️ https://t.me/addlist/O4zpF-OQkS5jZDdi</t>
+  </si>
+  <si>
+    <t>14.04.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1217</t>
+  </si>
+  <si>
+    <t>😁😆😁 не забыть подготовиться к прохождению Большой уральской тропы #подготовка Человек, влюбленный в Урал</t>
+  </si>
+  <si>
+    <t>13.04.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1216</t>
+  </si>
+  <si>
+    <t>✈️ Почему в 2026 даже красивые туры и отели продаются хуже? Потому что визуал - уже норма. Сейчас решает доверие. Путешественник выбирает не просто направление, а понятный маршрут и реальный опыт: где жить, как лететь, на чем сэкономить и чего избежать. Телеграм стал местом, где планируют поездки заранее. Просто картинки не работают. Работают личные истории, маршруты, отели и лайфхаки. Собрали папку каналов про путешествия по России: Крым, Черноморье, Урал, автопоездки, походы и нестандартные маршруты. Здесь можно подсмотреть, как путешествовать без переплат и ошибок. ✈️ https://t.me/addlist/O4zpF-OQkS5jZDdi</t>
+  </si>
+  <si>
+    <t>13.04.26 03:01</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1208</t>
+  </si>
+  <si>
+    <t>Если вы не обедаете с таким видом, значит вы не получаете удовольствие от обеда Не так давно открыл для себя еще одно место, куда можно сходит на обед. Вы просто посмотрите на эти виды. Город Е просто великолепен. А вы с какими видами обедаете? Надеюсь, что не менее крутыми. Кидайте фото, если есть. 👇👇👇 Заценим😎 #город Человек, влюбленный в Урал Проголосовать за канал</t>
+  </si>
+  <si>
+    <t>10.04.26 03:10</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1203</t>
+  </si>
+  <si>
+    <t>Любимые кадры недели Как-то я подзабил на публикацию. Надо брать себя в руки и возвращаться к регулярности. Сегодня такие кадры. Показываем свои в комменты👇👇👇 #кадрынедели Человек, влюбленный в Урал Проголосовать за канал</t>
+  </si>
+  <si>
+    <t>08.04.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1202</t>
+  </si>
+  <si>
+    <t>Шок контент Спустя столько времени я наконец-то подготовил видео с нашего похода на экскурсию Приятного просмотра #интересное Человек, влюбленный в Урал Проголосовать за канал</t>
+  </si>
+  <si>
+    <t>03.04.26 02:45</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1196</t>
+  </si>
+  <si>
+    <t>Весна только наступила, а мы уже ждем ее конец, чтобы отправиться в Казань — с 28 по 31 мая там пройдет фестиваль медиаискусства НУР Держите пять поводов отправиться на фестиваль: ➡️Увидеть премьеры аудиовизуальных инсталляций от студий и художников из разных стран Лайнап фестиваля объединяет настоящих гениев медиаискусства со всего мира, многие из которых ставят крупнейшие шоу, работают с брендами и артистами международного уровня. На НУРе им дают полную свободу для экспериментов со светом и звуком, и в ней рождаются удивительные инсталляции: гигантский пупс под куполом цирка, лабиринты из лазеров, оживший робот-цветок, большое щебечущее гнездо — лишь маленькая часть того, что уже видели зрители прошлых лет. А в этом году работы обещают быть еще интереснее и масштабнее. ➡️Попасть в обычно недоступные места Фишка НУРа — преображение города: даже если вы уже были в Казани, фестиваль откроет ее с новой стороны. Инсталляции и перформансы будут показывать в более 10 местах одновременно. Среди них памятники архитектуры, креативные кластеры, парки и локации, которые обычно закрыты для посещения. Перемещаясь по карте фестиваля, успеете не только напитаться медиаискусством, но и охватить все основные достопримечательности. ➡️Ощутить силу звука на музыкальной программе Здесь балом правят эксперименты от разножанровых артистов: за одну ночь можно побывать на лайве с использованием национальных инструментов, аудиовизуальном перформансе и электронном концерте. Музыку подхватывает сценический дизайн, который создается с нуля под площадку. К ее выбору тоже подходят изобретательно: танцполами уже становились теннисный корт, картинг-центр и подтрибунные помещения самого большого в городе стадиона. ➡️Стать свидетелем преображения памятника ЮНЕСКО На Спасской башне Казанского Кремля будут показывать шоу 3D-проекций, с помощью которых памятник ЮНЕСКО поменяется до неузнаваемости. Авторы маппинга будут соревноваться между собой за приз, а в выборе фаворита поучаствуют зрители. ➡️Познакомиться с главными героями креативных индустрий Немаловажная часть НУРа — трехдневная образовательная программа. Бесплатные лекции и дискуссии на разные темы: от дизайна и архитектуры до моды и медиа — помогут разобраться в креативных индустриях и лично познакомиться с теми, кто сейчас на гребне волны. 🎫 Подробности и билеты</t>
+  </si>
+  <si>
+    <t>01.04.26 03:10</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1186</t>
+  </si>
+  <si>
+    <t>Интересное место Урала - тайная комната трамвайного депо В один прекрасный день нас пригласили на закрытую вечеринку экскурсию в трамвайное депо. Мы быстро согласились. Ведь заглянуть в отчину мира, где творятся чудеса, мало кому доступно. И это было великолепно. Что мы посмотрели: ✅ Как проводят досмотр водителей ✅ Как ремонтируют трамваи ✅ Как работает беспилотный трамвай (да, он существует) ✅ Как моют трамваи Начну по порядку. У водителей нет классической процедуры досмотра, где присутствует медработник. В кабинете стоит авторизированный аппарат, который со всей строгостью проводит отбор. Не договоришься. Никак. Большое депо, в котором 3 линии, на каждой линии помещается по два трамвая для обслуживания. Кстати, когда я смотрел Дискавери и видел все эти зарубежные депо, где все в белых халатах и кристальной чистоте - сравнивал с теми автобусными депо, где трудился мой отец. Я не мог представить, что в России есть такое депо, где хирургическая чистота. Это круто, очень круто. Беспилотный трамвай просто чудо из чудес. Все видит, сам едет. А самое главное, что для меня сильно важно - он трогается плавно и тормозит плавно. Ну т.е, при торможении все не бегут в начало, а при трогании обратно в конец. Мойка обычная. Я в такой машину мою каждый раз. Но побывать внутри в моменте - эпично. Немного сухих фактов: ➡️ Трамвая связывают Верхнюю Пышму с Екатеринбургом ➡️ Депо открылось 21 февраля 2024 ➡️ Парк составляет 11 современных низкопольных трамваев ➡️ За 2 года перевезли более 7 млн пассажиров Смотря на все это, понимаешь, что Урал действительно то место, которое нужно любить. За Уралом сила и технологии. Развивается все семимильными шагами. Гордимся. А депо желаем процветания и расширения. А теперь хочется попасть в депо, где обслуживают старенькие трамваи. Ну и в депо метро. #интересное Человек, влюбленный в Урал Проголосовать за канал</t>
+  </si>
+  <si>
+    <t>30.03.26 03:15</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1183</t>
+  </si>
+  <si>
+    <t>ПВД по Бажовским местам На Урале морозы, да и зима в целом, задерживается. По ощущениям - идет 40 февраля. Но мы нашли денек между сильными морозами и очень сильными, чтобы сходить в поход выходного дня. Но нам сильно надо было. У меня закончился проект длиной в год и я готов его вам показать. На следующей недели или на этой пока не знаю. Есть еще немного работы над ним и все будет ок. А лучшей мотивацией будет, когда вы накидаете 100 огней под постом 🔥 P.S. Чтобы вы сильно не мучались сравнивая погоду за окном и погоду с фото - спешу сообщить, что отложка сработала. ПВД был в конце февраля 😁 И тогда не было надежды на светлое будущее #походвыходногодня Человек, влюбленный в Урал Проголосовать за канал</t>
+  </si>
+  <si>
+    <t>27.03.26 03:10</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1178</t>
+  </si>
+  <si>
+    <t>Любимые кадры недели А вы делитесь своими⤵️⤵️⤵️ #кадрынедели Человек, влюбленный в Урал Проголосовать за каналы</t>
+  </si>
+  <si>
+    <t>25.03.26 02:45</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1171</t>
+  </si>
+  <si>
+    <t>Храм на крови Такое место, где каждый угол рассказывает как вершилась история государства. Для меня в целом непонятно, как Царская Россия вмиг прекратила существовать. На этом месте был дом инженера Ипатьева, который его купил в начале ХХ века. Так он и вошел в историю, когда его сносили в 1977 году. А в 1918 17 июля вся императорская семья была расстреляна. Дети, император с женой и четверо слуг. После тела увезли на Ганину яму и там бросили в шахту. Переходите по ссылке и смотрите, что теперь там, на месте этой шахты. А в центре Екатеринбурга возвышается Храм на крови. Кажется, что этот Храм видно с каждой точки города. И напоминает о трагических моментах всей империи. 📍Екатеринбург, ул. Царская улица, 10, Храм-памятник на крови во имя Всех Святых в земле Российской просиявших 😵‍💫 Координаты для GPS 56.844439, 60.609070 #мытутбыли Человек, влюбленный в Урал Проголосовать за канал</t>
+  </si>
+  <si>
+    <t>23.03.26 02:45</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1162</t>
+  </si>
+  <si>
+    <t>Парк должен быть таким Когда технологии и дизайн идут семимильными шагами внимание получает тот, кто круче всего это может использовать. И вот на улице Архангела Михаила есть целый парк удивительных моментов. Несмотря на то, что он маленький, задерживаешься тут на долго. Этот парк был подготовлен к рождеству. Там играет рождественская музыка, рассказывают про ангелом и волшебных животных. Очень много фигур, которые сильно гармонируют среди небольшого кусочка леса. Если так пойдет и дальше, то эта улица заберет все внимание города. Итак, в центре людей становится меньше, потому что все тут. Проходишь в ворота и попадаешь в волшебство. Много писать не буду, смотрите фото. Видео не гружу, тк, не грузится😄 📍 Екатеринбург, ул. Архангела Михаила 😵‍💫 Координаты для GPS 56.817395, 60.513886 #мытутбыли #интересное Человек, влюбленный в Урал Проголосовать за канал</t>
+  </si>
+  <si>
+    <t>20.03.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/manloveural/1161</t>
+  </si>
+  <si>
+    <t>📊Туризм и путешествия всегда так близко. Не упустите возможность узнать все новости мира. 📂 МЫ СОБРАЛИ УНИКАЛЬНУЮ ПАПКУ ДЛЯ СПЕЦИАЛИСТОВ ПО ТУРИЗМУ И ПУТЕШЕСТВЕННИКОВ — ЭТО: 📌 Разбор туристических кейсов, работа с запросами клиентов, нестандартные маршруты и решения форс-мажоров в поездках 📌 полезные инструменты и методики: подбор направлений, планирование маршрутов 📌 готовые шаблоны: сценарии поездок, чек листы путешествий, алгоритмы подбора туров 📌 инструменты для принятия профессиональных решений и выстраивания эффективной стратегии работы с клиен тами 📂 ЭТА ПАПКА ОРИЕНТИРОВАНА НА ПРОФЕССИОНАЛОВ, КОТОРЫХ ИНТЕРЕСУЕТ: • Интересные места и маршруты • Лайфхаки для путешественников • Горящие туры 📌ЗАБРАТЬ ПАПКУ 🤩 Организаторы : Green.Папка</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1736,61 +1979,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H150"/>
+  <dimension ref="A1:H177"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3503.573" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
@@ -5487,50 +5730,509 @@
       <c r="G149">
         <v>13</v>
       </c>
       <c r="H149">
         <v>3</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>41834</v>
       </c>
       <c r="B150" t="s">
         <v>450</v>
       </c>
       <c r="C150" t="s">
         <v>451</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>452</v>
       </c>
       <c r="E150">
         <v>83</v>
       </c>
       <c r="G150">
         <v>14</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>106996</v>
+      </c>
+      <c r="B151" t="s">
+        <v>453</v>
+      </c>
+      <c r="C151" t="s">
+        <v>454</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="E151">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>106997</v>
+      </c>
+      <c r="B152" t="s">
+        <v>456</v>
+      </c>
+      <c r="C152" t="s">
+        <v>457</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="E152">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>106998</v>
+      </c>
+      <c r="B153" t="s">
+        <v>459</v>
+      </c>
+      <c r="C153" t="s">
+        <v>460</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="E153">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>106999</v>
+      </c>
+      <c r="B154" t="s">
+        <v>462</v>
+      </c>
+      <c r="C154" t="s">
+        <v>463</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>107000</v>
+      </c>
+      <c r="B155" t="s">
+        <v>465</v>
+      </c>
+      <c r="C155" t="s">
+        <v>466</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E155">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>107001</v>
+      </c>
+      <c r="B156" t="s">
+        <v>468</v>
+      </c>
+      <c r="C156" t="s">
+        <v>469</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E156">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>107002</v>
+      </c>
+      <c r="B157" t="s">
+        <v>471</v>
+      </c>
+      <c r="C157" t="s">
+        <v>472</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="E157">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>107003</v>
+      </c>
+      <c r="B158" t="s">
+        <v>474</v>
+      </c>
+      <c r="C158" t="s">
+        <v>475</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="E158">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>107004</v>
+      </c>
+      <c r="B159" t="s">
+        <v>477</v>
+      </c>
+      <c r="C159" t="s">
+        <v>478</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E159">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>107005</v>
+      </c>
+      <c r="B160" t="s">
+        <v>480</v>
+      </c>
+      <c r="C160" t="s">
+        <v>481</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="E160">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>107006</v>
+      </c>
+      <c r="B161" t="s">
+        <v>483</v>
+      </c>
+      <c r="C161" t="s">
+        <v>484</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E161">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>107007</v>
+      </c>
+      <c r="B162" t="s">
+        <v>486</v>
+      </c>
+      <c r="C162" t="s">
+        <v>487</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="E162">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>107008</v>
+      </c>
+      <c r="B163" t="s">
+        <v>489</v>
+      </c>
+      <c r="C163" t="s">
+        <v>490</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E163">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>107009</v>
+      </c>
+      <c r="B164" t="s">
+        <v>492</v>
+      </c>
+      <c r="C164" t="s">
+        <v>493</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="E164">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>107010</v>
+      </c>
+      <c r="B165" t="s">
+        <v>495</v>
+      </c>
+      <c r="C165" t="s">
+        <v>496</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="E165">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>107011</v>
+      </c>
+      <c r="B166" t="s">
+        <v>498</v>
+      </c>
+      <c r="C166" t="s">
+        <v>499</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="E166">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>107012</v>
+      </c>
+      <c r="B167" t="s">
+        <v>501</v>
+      </c>
+      <c r="C167" t="s">
+        <v>502</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="E167">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>107013</v>
+      </c>
+      <c r="B168" t="s">
+        <v>504</v>
+      </c>
+      <c r="C168" t="s">
+        <v>505</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="E168">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>107014</v>
+      </c>
+      <c r="B169" t="s">
+        <v>507</v>
+      </c>
+      <c r="C169" t="s">
+        <v>508</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="E169">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>107015</v>
+      </c>
+      <c r="B170" t="s">
+        <v>510</v>
+      </c>
+      <c r="C170" t="s">
+        <v>511</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="E170">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>107016</v>
+      </c>
+      <c r="B171" t="s">
+        <v>513</v>
+      </c>
+      <c r="C171" t="s">
+        <v>514</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="E171">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>107017</v>
+      </c>
+      <c r="B172" t="s">
+        <v>516</v>
+      </c>
+      <c r="C172" t="s">
+        <v>517</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="E172">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>107018</v>
+      </c>
+      <c r="B173" t="s">
+        <v>519</v>
+      </c>
+      <c r="C173" t="s">
+        <v>520</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="E173">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>107019</v>
+      </c>
+      <c r="B174" t="s">
+        <v>522</v>
+      </c>
+      <c r="C174" t="s">
+        <v>523</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="E174">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>107020</v>
+      </c>
+      <c r="B175" t="s">
+        <v>525</v>
+      </c>
+      <c r="C175" t="s">
+        <v>526</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="E175">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>107021</v>
+      </c>
+      <c r="B176" t="s">
+        <v>528</v>
+      </c>
+      <c r="C176" t="s">
+        <v>529</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="E176">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>107022</v>
+      </c>
+      <c r="B177" t="s">
+        <v>531</v>
+      </c>
+      <c r="C177" t="s">
+        <v>532</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="E177">
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">