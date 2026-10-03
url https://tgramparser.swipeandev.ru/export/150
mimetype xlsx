--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="570">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="591">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1722,50 +1722,113 @@
     <t>08.11.24 06:40</t>
   </si>
   <si>
     <t>t.me/masha_travelove/2534</t>
   </si>
   <si>
     <t>📍Подборка модных пространств Петербурга. 1️⃣ Новая Голландия - отличное место для прогулок, отдыха, пикника. Зимой на территории расположен каток, а летом вместо него большой зелёный газон, где устраивают летний бесплатный кинотеатр. 2️⃣ Сено - арт пространство в самом центре Петербурга, где можно вкусно поесть, пошопиться и потанцевать. В воскресенье проводятся кинопоказы, часто играют диджеи и музыканты, проходят мастер классы. 3️⃣ Севкабель порт - огромное количество фудкортов и тематических мест,особенно в летнее время. Часто проводятся концерты и дискотеки в выходные. Красивые виды на Финский залив, особенно вечером на закате солнца. Есть паромные прогулки до Дворцовой набережной по Неве. 4️⃣ Бертгольд - хорошее место, чтобы посетить для перекуса, отдыха, и красивых фотографий. Пространство небольшое, но много кафешек, ресторанов и магазинчиков на любой вкус. Есть смотровая площадка, поднявшись, полюбуютесь питерскими крышами. 5️⃣ Третье место - Интересная локация. Здесь бывает много интересных мероприятий( концертов, кино показов, выставок). Есть парочку баров и кафе, где хорошие коктейли</t>
   </si>
   <si>
     <t>07.11.24 07:36</t>
   </si>
   <si>
     <t>t.me/masha_travelove/2533</t>
   </si>
   <si>
     <t>Домбай vs Архыз 1️⃣ Для меня существенным недостатком в Архызе оказались дороги. До большинства красивых мест нужно добираться либо на УАЗе, либо арендовать квадроциклы. Для тех, кто не любит тряску в Архызе остается не так много вариантов. 2️⃣ С ресторанами в Архызе история лучше, чем в Домбае. 3️⃣ Магазины с продуктами - однозначно лидирует Домбай, есть «пятерочка» и «красное и белое». На курорте Архыз буквально пару маленьких магазинов в поселке и все. 4️⃣ Выбор отелей в Архызе больше, на любой вкус и кошелек. 5️⃣ Канатка Архыз — 1850 р. (2 склона — 4 подъемника, все кабинки) Канатка Домбай — 2200 р. (1 склон, 1 кабинка и 2 креселки) ✅Итог: побывать стоит в обоих местах, просто учитывать особенности курортов.</t>
   </si>
   <si>
     <t>06.11.24 07:18</t>
   </si>
   <si>
     <t>t.me/masha_travelove/2527</t>
   </si>
   <si>
     <t>📍Топ самых вкусных мест в Пушкине. После прогулок по дворцам и паркам нужно хорошенько подкрепиться. Делюсь местами, где еда мне особенно понравилась. 👇 1️⃣ Bona Capona — итальянская кухня, пиццерия. Отличная игровая для детей. ✅ Средний чек 1200 р. 2️⃣ Склад 22 — место для спокойных посиделок в тишине. Ресторан в стиле шале, есть зал с камином и открытая веранда. Все очень достойно вкусно) ✅Средний чек 1200 р. 3️⃣ Chelentano — итальянская и азиатская кухня, уютная терраса с пледами. Есть детская комната с аниматорами. ✅ Средний чек 1500 р. 4️⃣ Ресторан 1010 — завтраки весь день, рыба и морепродукты. ✅ Средний чек 1000 р. 5️⃣ Mze ресторан солнца — Грузинская кухня. Залы различной вместимостью для проведения праздников. Есть игровая с аниматором. ✅Средний чек 1500 р.</t>
+  </si>
+  <si>
+    <t>03.06.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/masha_travelove/4104</t>
+  </si>
+  <si>
+    <t>📍Как нас накормили тухлятиной в ресторане с отличным рейтингом. ❗️Марина - Танжер, Марокко. 👎Самый отвратительный ресторан, где нам принесли откровенную тухлятину. не сразу поняла, Почему? Да потому что в Танжере вообще не может быть тухлой рыбы. Святая наивность. Везде свежак, но не здесь. Я попросила официанта тарелку с лучшими морепродуктами и рыбой. Обычно они ведут к прилавку и просят тебя показать, что нужно, здесь я решила положиться на выбор официанта. По итогу 50% оказалось несъедобным ужасом. 1️⃣Вкус — 1.0 2️⃣Обслуживание — 3.5 3️⃣Атмосфера — 3.0 4️⃣Интерьер — 3.5 5️⃣Цена/качество — 2.0 ✅Средний чек: 4600 руб. ✅Итоговая оценка: 2.6</t>
+  </si>
+  <si>
+    <t>01.06.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/masha_travelove/4098</t>
+  </si>
+  <si>
+    <t>📍Гореть, но не сгорать. 🥰Прикоснуться к прекрасному. 🌹Я уже обмолвилась о том, что моя последняя поездка в Петербург была напитана волшебством и магией, которая сопровождала меня еще задолго до того, как я села в поезд. Кажется, это лучшее, что со мной случалось в последнее время. 🙏Расслабленность, без четкого спланированного маршрута между точками. Захотела дошла, не захотела повернула обратно. Таких эмоций я не испытывала давно, оказывается именно в поездках надо давать себе пространство для свободного планирования досуга. 👉А теперь перейдем к делу. Мистическая Лахта... в прошлом году я несколько месяцев подряд пыталась приобрести билеты, но все лоты были раскуплены. Билеты появляются на 10 дней, заранее купить невозможно, посещение строго по сеансам. Стоимость - 3000 р. 🖊Это моя первая высотка, я вообще не фанат высоты и не была на смотровых в Москва-сити. Но в Петербурге все иначе, мне хотелось выйти из зоны комфорта и прочувствовать как это.. когда смотришь на северную столицу с 85-го этажа... поднимаешься на скоростном лифте и ощущаешь, что твои уши полностью заложены. 🙏Слава богу, здесь нет стеклянных полов, когда под тобой бездна) ❤️С погодой не сильно повезло, было пасмурно и сильный ветер, но бывает намного хуже, и не нужно забывать, это Питер, детка 🥰</t>
+  </si>
+  <si>
+    <t>30.05.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/masha_travelove/4092</t>
+  </si>
+  <si>
+    <t>📍Ресторан Corgoli - Cappadocia ✍️Это был наш последний ужин в Турции. Мы обошли много ресторанов в Каппадокии и везде было невкусно и дорого. От последнего места мы уже не ждали ничего, от слова совсем. ❤️Но… так всегда и бывает, когда ничего не ждёшь, приходит самый КАЙФ! На парковке мы познакомились с хозяином ресторана, приятно поболтали. Он проводил нас к столику, предоставив целое отдельное помещение утопающее в зелени с панорамным остеклением. Нереальная атмосфера уюта и тепла. Когда нам принесли еду, мы окончательно растаяли, потекли. 〰️Такого восторга не было давно, сработало чувство «на контрасте» не вкусного и вкусного. На чай мы оставили половину от счета, если не больше. ✅Заказ: Куриная грудка на гриле с картофелем (1100 р.), стейк из говядины (2100 р.), греческий салат (600 р.), бутылка вина (2000 р.). Самое главное здесь цены в 2 раза ниже чем в тех местах, где мы были ДО. 1️⃣Вкус — 4.5 2️⃣Обслуживание — 5.0 3️⃣Атмосфера — 5.0 4️⃣Интерьер — 4.5 5️⃣Цена/качество — 4.5 ✅Средний чек: 2000 руб. ✅Итоговая оценка: 4.7</t>
+  </si>
+  <si>
+    <t>28.05.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/masha_travelove/4086</t>
+  </si>
+  <si>
+    <t>📍Краткое резюме по ресторанам Нижнего Новгорода. И так, делаю короткую подборку и обзор по всем ресторанам, где я была. Подробный гастрономический гайд по городу есть здесь. 1️⃣Кусто — не зашло. 2️⃣Сыроварня — не зашло. 3️⃣Escape — средне. 4️⃣Ель — Да, однонозначно, вернусь. 5️⃣Додичи гриль — дала бы еще шанс. 6️⃣Корни — было вино, неудачное, но интерьер и дизайн - да 7️⃣Негрони бар — да, хотелось бы еще там поесть. 8️⃣Le grill — нет 9️⃣Рибс — вполне себе, целенаправленно сюда идти не нужно 🔟Mitrich - очень неплохо, посещения стоит 1️⃣1️⃣ ТТ бистро - нет Места которые я не успела, но были в моем топе: 1️⃣Министерство завтраков — завтракала я в отеле, и конечно,идти в другое место мне не хотелось 2️⃣Краса — слишком русская кухня, не выбрала для себя что-то 3️⃣Безухов — дождь нарушил мои планы, но уверенна место заслуживает внимания 4️⃣френки — бар - на следующий раз 5️⃣Травник - тоже интересный бар</t>
+  </si>
+  <si>
+    <t>21.04.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/masha_travelove/4080</t>
+  </si>
+  <si>
+    <t>📍Квартира на Мойке - СПб. 👉Постов накопилось... я не знаю, когда я это все разгребу. Но, я начну. И так, недавно я посетила нашу северную столицу. В этот раз мне хотелось камерности, высоких потолков и близость набережной. 🙈Квартиру я искала около недели... мне ничего не нравилось, хотелось что-то особенное. И вдруг, нашла ЕЕ! В 2-х минутах от Исакиевского собора. ✔️Вход с набережной, никаких подъездов, сразу попадаешь на кухню квартиры, очень удобно. Никакого контакта с людьми. Шикарный интерьер, просторно, восхитительная ванная комната, выглядит все безумно красиво и со вкусом. ❓Какие нюансы я выделила для себя проживая здесь 3 ночи. 1️⃣К кухне нет никаких замечаний, правда пользовалась я только чайником и холодильником. В наличие чай, вода, что было очень удобно, т.к. я приехала вечером. 2️⃣Гостиная удобная, а вот спальню хотелось бы побольше, в спальне нет окон, немного душновато ночью, и сама кровать не широкая, всего 160… но на одного, или двоих не полных людей — нормально. Матрас не идеальный, но хороший.Подушек не хватило. 3️⃣В ванной не течет сразу горячая вода, нужно подождать минут 15-20… в душевой нет полочек для шампуня. Не очень удобно. 4️⃣Если открыты окна, то проникает запах табака, идущих курящих мимо.. ✅Стоимость в не сезон - 13к в сутки, в сезон думаю намного выше.</t>
+  </si>
+  <si>
+    <t>09.04.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/masha_travelove/4074</t>
+  </si>
+  <si>
+    <t>📍Не понимаю, что делать, стоит ли продолжать писать в канале... или нет. Все остановилось... заморозилось. Давайте реакции и коментарии) 🙏   Смута в голове, смута в мире...    Пока расскажу про свой последний забег в Петербург.  И так, за несколько дней в культурной столице я не дошла не до одного музея и дворца. На выставку Куинджи (несмотря на то, что она уже закрывается) не попасть даже ночью... зато я наконец посетила Лахта-центр и много, много новых ресторанов и баров.    Чисто гастрономическая поездка у меня получилась, и мне понравилось. 🥰  </t>
+  </si>
+  <si>
+    <t>25.03.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/masha_travelove/4068</t>
+  </si>
+  <si>
+    <t>📍Мне 34… и я не жду, что ключи от Xiaomi свалятся на меня с 10 тысяч метров и призеляться к моей новой вилле с окнами в пол.😂 Я вообще больше ничего не жду, потому, что, то, что происходит со мной — лучше любой виллы или резорта в Индийском океане. 🌹Я не знала, что путь к счастью такой тернистый и сложный, но это того стоило. И я уже давно не помню свой возраст, я просто живу и наслаждаюсь тем, что происходит вокруг. 🔥Где-то сложно, где-то интересно и безумно вдохновляет, где-то хочется выйти и забыть как страшный сон, где-то так хорошо, что хочется наслаждаться этим бесконечно. ❤️Из всего этого складывается наша, у каждого своя, огромная, многогранная, захватывающая, романтичная и не очень , местамии душещипательная история.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2087,59 +2150,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H189"/>
+  <dimension ref="A1:H196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2761.611" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -6822,50 +6885,169 @@
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>41682</v>
       </c>
       <c r="B189" t="s">
         <v>567</v>
       </c>
       <c r="C189" t="s">
         <v>568</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E189">
         <v>575</v>
       </c>
       <c r="F189">
         <v>7</v>
       </c>
       <c r="G189">
         <v>14</v>
       </c>
       <c r="H189">
         <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>106989</v>
+      </c>
+      <c r="B190" t="s">
+        <v>570</v>
+      </c>
+      <c r="C190" t="s">
+        <v>571</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="E190">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>106990</v>
+      </c>
+      <c r="B191" t="s">
+        <v>573</v>
+      </c>
+      <c r="C191" t="s">
+        <v>574</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="E191">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>106991</v>
+      </c>
+      <c r="B192" t="s">
+        <v>576</v>
+      </c>
+      <c r="C192" t="s">
+        <v>577</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="E192">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>106992</v>
+      </c>
+      <c r="B193" t="s">
+        <v>579</v>
+      </c>
+      <c r="C193" t="s">
+        <v>580</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="E193">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>106993</v>
+      </c>
+      <c r="B194" t="s">
+        <v>582</v>
+      </c>
+      <c r="C194" t="s">
+        <v>583</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="E194">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>106994</v>
+      </c>
+      <c r="B195" t="s">
+        <v>585</v>
+      </c>
+      <c r="C195" t="s">
+        <v>586</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="E195">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>106995</v>
+      </c>
+      <c r="B196" t="s">
+        <v>588</v>
+      </c>
+      <c r="C196" t="s">
+        <v>589</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="E196">
+        <v>382</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">