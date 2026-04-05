--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="887">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1010">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2673,50 +2673,419 @@
     <t>09.02.25 07:08</t>
   </si>
   <si>
     <t>t.me/krasivoOrussia/5285</t>
   </si>
   <si>
     <t>Зимний Сергиев Посад ❄️ Единственный город Московской области, включённый в Золотое кольцо России. 🪆 Считается родиной матрёшки, здесь есть музей этого сувенира. 🫖 В музее «Сергиевская кухмистерская» можно побывать на купеческом чаепитии. 🧸 В Музее советского детства можно узнать, какие игры и игрушки были у советских детей второй половины 20 века. 🎥 Александра Суркова Красиво о России 🇷🇺</t>
   </si>
   <si>
     <t>08.02.25 12:34</t>
   </si>
   <si>
     <t>t.me/krasivoOrussia/5284</t>
   </si>
   <si>
     <t>Открывайте Россию с Radisson Hotels Бронируйте на официальном сайте. Оплачивайте по прибытии. Наслаждайтесь комфортным отдыхом. Забронировать #реклама radissonhotels.com О рекламодателе</t>
   </si>
   <si>
     <t>08.02.25 08:18</t>
   </si>
   <si>
     <t>t.me/krasivoOrussia/5279</t>
   </si>
   <si>
     <t>Храм всех религий 🤩 Вселенский храм или Храм всех религий - уникальное архитектурное строение в Казани. Идея возведения этого необычного сооружения пришла в голову художнику, скульптору, архитектору Ильдару Ханову в 1993 году, после его путешествий по Тибету и Индии. 💒 Храм объединяет 16 элементов разных религий, как современных - например, православия, католицизма, буддизма, ислама, иудаизма и т.д., так и исчезнувших - например, древнеассирийской религии. По проекту архитектора у храма — 16 куполов, в архитектуре здания угадываются черты и католического костёла, и синагоги, и минарета с полумесяцем. 🤩 Строительство здания продолжается до сих пор. Сегодня возведено 12 куполов храмов мировых религий. Архитектурный ансамбль храма символизирует симбиоз культур и цивилизаций, поэтому церковные и обрядовые службы здесь не проходят. Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.02.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6839</t>
+  </si>
+  <si>
+    <t>Морозный Иркутск ❄️ Иркутск – один из древнейших городов России, который был заложен в 1661 году как крепость для защиты от набегов врагов. До революции его называли «Сибирскими Афинами», «Восточным Парижем» и «Петербургом Сибири». 📜 В конце 18 - начале 19 века Иркутская губерния простиралась до берегов Тихого океана. Её территория включала в себя современную Иркутскую область, Якутию, весь Дальний Восток с Камчаткой и Чукоткой, Аляску, запад современной Канады и часть Калифорнии. Южная граница Иркутской губернии проходила всего в 72 км севернее Сан-Франциско. 🌴 По соглашению с королём Сандвичевых островов (так в начале 19 века назывались Гавайи) часть Гавайских островов в течение двух лет (1816–1817) находилась под протекторатом России и управлялась чиновниками из Иркутска. 📷 Анна Мельникова Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.02.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6838</t>
+  </si>
+  <si>
+    <t>Розыгрыш! ————————— В рамках цикла про "Волжский каскад" на канале «Барышников» проводится розыгрыш, победитель которого получит новую книгу «Большая Волга». Уникальное издание с редкими фотографиями великой русской реки Волги и увлекательными историями о том, как масштабные проекты XX века повлияли на развитие нашей страны. Подробности об участии в конкурсе — по ссылке Итоги объявим 10 марта. Желаем удачи и приятного прочтения!</t>
+  </si>
+  <si>
+    <t>26.02.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6837</t>
+  </si>
+  <si>
+    <t>🖥 Новый подвесной мост в Карелии 🌉 Самый длинный подвесной пешеходный мост в Карелии длиной 150 метров и высотой 25 метров открыт в эко-этнопарке «Долина водопадов» в начале 2026 года. Он проходит над рекой Иййоки, являясь частью круговой экотропы к водопадам, которая соединяет три моста и лучшие смотровые площадки. Ставьте лайк 👍, если это веский повод наведаться в Карелию! 🎥 petr.kosykh 🟩🟪🟥🟧 Подписывайтесь</t>
+  </si>
+  <si>
+    <t>25.02.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6836</t>
+  </si>
+  <si>
+    <t>Окрестности Кандалакши на закате 🌅 Волосяная сопка — одна из самых высоких точек в окрестностях Кандалакши в Мурманской области. Подняться сюда можно по пешеходной тропе. ⛰ С вершины открывается живописный вид на Кандалакшский залив. Особенно красиво здесь зимой, когда земля и деревья покрыты густым слоем снега. Благодаря морозу и сильным ветрам деревья на вершине горы превращаются в причудливых драконов, жирафов и других персонажей, которых подскажет ваше воображение. 🌲 Сюда приезжают ради настоящей зимы и сказочного леса. Добавьте к этому полярное сияние, потрясающий вид на Кандалакшский залив и получите точку притяжения для любителей северной красоты. 📷 makhorov Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.02.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6825</t>
+  </si>
+  <si>
+    <t>Зимний Петергоф Площадь Нижнего парка в Петергофе - 102, 5 га. Он создавался по образцу регулярных садов и сохранил все особенности своих французских оригиналов. 🏰 Планировка парка представляет собой две системы аллей, расходящихся веером от Большого дворца и дворца Марли. Всё продумано так, что ни одно садовое украшение не прячется от взглядов гостей. Каждая аллея заканчивается либо дворцом, либо фонтаном. ⛲️ Зимой это тихое, живописное место для прогулок, где фонтаны не работают, а вход становится бесплатным. Парк открыт ежедневно с 10:30 до 17:00 (кроме понедельника и последнего вторника месяца). Можно полюбоваться заснеженными пейзажами Финского залива, архитектурой Большого каскада, дворцами Монплезир и Марли. 📷 peterhofmuseum Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.02.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6816</t>
+  </si>
+  <si>
+    <t>Привет! Я Соня. Я очень люблю русскую культуру и историю, православную эстетику и свою родную страну (не путать с государством/эпохой/конкретным правителем и т.д.). Это мой маленький личный блог с размышлениями, мемами и всякой красотой. https://t.me/tsarsoul (◕‿◕)🇷🇺</t>
+  </si>
+  <si>
+    <t>22.02.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6812</t>
+  </si>
+  <si>
+    <t>Открытка на льду Байкала 🖼 В Бурятии на льду Байкала нарисовали открытки, которые видно из космоса 🔭 📍 Мероприятие «Сагаан зураг» проходило 14 февраля в селе Максимиха Баргузинского района, в нём приняли участие более 3 тысяч человек. Среди них гости из Китая, Монголии, Мьянмы, Республики Беларусь, из стран Африки, а также из Москвы, Казани, Великого Устюга, Санкт-Петербурга. Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.02.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6811</t>
+  </si>
+  <si>
+    <t>⚡️ СРОЧНО ищу 1–3 попутчиков на Алтай 🎁 -30% от стоимости, так как это промо-тур. 1 марта — встреча в Горно-Алтайске 5 ночей / 6 дней 500 км вглубь южного Алтая 🔵 Уймонская долина 🔵 Музей Рериха 🔵 Старообрядческие сёла 🔵 Выезд к подножию Белухи Я — Неля, более 10 лет в туризме. Тестирую новый маршрут под авторский тур. Формат камерный, без толпы. Бронь билетов уже в ближайшие дни. Узнать подробности 👉 @lifeR8</t>
+  </si>
+  <si>
+    <t>19.02.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6807</t>
+  </si>
+  <si>
+    <t>Голубые глаза Катуни ⛰ Голубые озёра расположены по левой стороне Катуни в к северу от Аската. Летом их поглощает вода Катуни, а вот с конца августа – начала сентября, когда река начинает мелеть, озёра появляются вновь. 💦 Необычно то, что из сезона в сезон количество озёр может меняться от 2 до 3 водоёмов - это зависит от уровня воды в Катуни. 🧊 Вода в Голубых озёрах почти никогда не замерзает, но если столбик термометра опускается ниже -30, они покрываются льдом. 📷 leksa_dronie Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.02.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6797</t>
+  </si>
+  <si>
+    <t>Снежные скульптуры в Красноярске ☃️ В Красноярске в январе проходил фестиваль «Волшебный лёд Сибири». На театральной площади мастера из разных городов России, а также из Беларуси, Монголии, Китая и Южной Кореи, создали удивительные скульптуры. Сейчас из-за аномально тёплой погоды их уже начали убирать. Хорошо, что мы можем посмотреть эти шедевры на фото 🤩 📷 stefan_vechernikov Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.02.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6796</t>
+  </si>
+  <si>
+    <t>✈️ Самые выгодные авиабилеты из Москвы каждый день! В FlyCheap вы найдёте: ✅билеты по ценам в 2–3 раза ниже обычных; ✅редкие выгодные направления; ✅короткие стыковки и удобные даты; ✅реальные предложения, которые быстро разбирают. Формат простой: направление, даты, цена и ссылка на покупку. Без лишних постов — только то, что действительно выгодно. Экономия до 70%! Подписка бесплатная: 👉 https://t.me/flycheapy Лови выгодные рейсы и экономь на путешествиях с FlyCheap! ✈️</t>
+  </si>
+  <si>
+    <t>16.02.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6790</t>
+  </si>
+  <si>
+    <t>Белоснежные склоны Тип Тяв ❄️ Тип-Тяв - это самая высокая точка гряды Сокольих гор и одна из самых популярных природных достопримечательностей Самары. ⛰ Высота горы 282 метра над уровнем моря. Подняться можно по северному или по южному склону, оба маршрута проходят по красивым локациям. С вершины открываются панорамные виды на Волгу и окрестные горы. ⛰ Напротив стоит другая гора - Серная. Вместе с Тип-Тяв они образуют Жигулёвские ворота - самое узкое место на Средней Волге. Иногда это место называют «Парадный вход главной улицы России». 📷 vadimpo Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.02.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6784</t>
+  </si>
+  <si>
+    <t>Красноярские Столбы ⛰ Заповедник основан в 1925 году для сохранения природных комплексов вокруг живописных скал — сиенитовых останцев. В настоящее время его площадь — 48 066 га. ⛰ Столбы давно перестали быть диким местом только для покорителей скал. Сегодня здесь есть вся необходимая инфраструктура: несколько оборудованных троп с местами для отдыха, информационные стенды, указатели, туалеты. Примерно в 7 км от центрального входа работает туристический центр «Перевал», где можно отдохнуть и зарядить телефоны, есть детская площадка. 🐻 На территории национального парка обитает около 56 видов млекопитающих. В заповеднике можно встретить маралов и кабарг — небольших оленей. А ещё здесь много медведей — примерно по одному на каждые 10 кв. км. К счастью, попадаются они редко, но стоит соблюдать осторожность. 🧗‍♀️ Здесь родилось и живет уникальное движение столбизм — покорение скал без использования страховки, только благодаря собственным силам, ловкости и выносливости. У столбистов даже есть свои традиции и своеобразный фольклор. 📷 Pavel Matveev Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6783</t>
+  </si>
+  <si>
+    <t>💌 Своя папка про путешествия Тут блоги людей, которые живут в разных странах. Турагенты, которые реально ищут выгодно. И лайфхаки, как улететь в сезон самостоятельно и не оставить ползарплаты. 🦋 Сохраните по ссылке ниже — пригодится, когда снова захочется куда-то сорваться 🔗 https://t.me/addlist/FSEobbH7eAU4OGMy</t>
+  </si>
+  <si>
+    <t>12.02.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6778</t>
+  </si>
+  <si>
+    <t>Зима на Итурупе ❄️ На Курильские острова с их дикой природой мечтают попасть многие путешественники. Но чаще всего летом. Ведь не совсем понятно, что там делать зимой. ❄️ На самом деле, зимой здесь тоже хорошо. Например, можно погреться в горячих источниках под открытым небом. Когда на улице метровые сугробы и мороз - ощущения непередаваемые. 🌄 Ещё можно полюбоваться на заснеженные вулканы, походить по лавовым полям, покрытых льдом и снегом. Или погулять вдоль Охотское моря и Тихого океана. Даже полазить в тоннелях со времён Второй мировой войны. Главное, экипироваться по погоде 😊 📷 grachev8279 Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.02.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6777</t>
+  </si>
+  <si>
+    <t>Приготовься, друг. Сейчас ты откроешь для себя истинную Россию. Невиданная Россия представит уникальный взгляд на повседневную красоту знакомых мест. Почувствуй атмосферу российских реалий. Городские пейзажи, жители, ароматы России — всё это так близко, но всё же остаётся непознанным. Если вся твоя жизнь прошла в постсоветской России, тебе обязательно понравится этот канал 👉ссылка👈</t>
+  </si>
+  <si>
+    <t>11.02.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6776</t>
+  </si>
+  <si>
+    <t>Бирюзовые озёра Сахалина 🩵 В Корсаковском округе можно увидеть несколько озёр, которые местные называют Карьерными или Бирюзовыми. 💦 Водоёмы имеют искусственное происхождение и своим появлением обязаны промышленной деятельности. В советское время здесь добывали уголь и германий. Со временем глубокие кратеры заброшенного разреза заполнились грунтовыми и дождевыми водами, а озёра превратились в уникальные природные объекты, привлекающие туристов своим ярким цветом и красивыми пейзажами. 💦 Всего в районе Новиковского карьера насчитывается 14 небольших и 6 крупных озёр. Глубина самых крупных достигает 100 метров. Благодаря особенностям химического состава, вода нескольких озёр приобрела характерный бирюзовый оттенок. По этой же причине купаться в водоёмах не рекомендуется. 🚌 Добраться до озёр можно на автомобиле. Из Южно-Сахалинска берёте курс на Корсаков, далее – по асфальту до села Пригородное и по грунтовке до Новиково. После населённого пункта сворачивайте в поворот по левой стороне с нужным указателем. 📷 wild.russians Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.02.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6766</t>
+  </si>
+  <si>
+    <t>Зимние купола Суздаля ⛪️ В городе-музее насчитывается пять древних монастырей и около 40 действующих церквей и храмов. Основные монастыри включают Спасо-Евфимиев, Покровский, Ризоположенский, Александровский и Васильевский. В городе также находится множество часовен, расположенных как на территории монастырей, так и в историческом центре. 📷 astrojim Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.02.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6765</t>
+  </si>
+  <si>
+    <t>Друзья, в телеграме столько каналов, но интересных - не так уж много... 📌 Делимся подборкой интересных каналов — может, что-то заинтересует 💫 Кстати, среди тех, кто заглянет, подпишется, организаторы планируют разыграть приз 🎁  1 https://t.me/+Kp8GM2RE69NmZmZi 2 https://t.me/RKTGIVE - Канал с обратной связью по активности Победители определяются автоматически</t>
+  </si>
+  <si>
+    <t>06.02.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6764</t>
+  </si>
+  <si>
+    <t>Зимняя навигация во Владивостоке ⛵ Порт Владивосток основан в бухте Золотой Рог в 1897 году. Сейчас это крупнейший универсальный порт на Дальнем Востоке России. ❄️ Порт работает круглый год, несмотря на зимние морозы, благодаря удачному расположению в закрытой бухте и работе буксиров. ⛵ Морские круизы из порта Владивостока предлагают разнообразные направления: от коротких экскурсионных прогулок по заливу Петра Великого до международных лайнеров в Японию, Южную Корею и Китай. Популярны тематические туры к островам (Аскольд, Римского-Корсакова), наблюдение за морскими котиками и экстремальные плавания среди льдин. 🎥 krasivoe_vezde Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.02.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6755</t>
+  </si>
+  <si>
+    <t>Лежбище моржей на острове Ратманова 🦭 Остров Ратманова – это самый восточный остров России, отдалённый от американского острова Крузенштерна всего на четыре километра. Природа здесь сохраняется в первозданном виде, позволяя наблюдать за моржами Арктики в их естественной среде. 🦭 Эти животные вырастают гигантами - до 4 м в длину и до 1,5 т веса. На суше они неповоротливые, зато в воде - быстрые и ловкие. 📸 makhorov Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>04.02.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6754</t>
+  </si>
+  <si>
+    <t>Зимняя сказка в Крыму ⛄️ Замёрзший водопад Суаткан - хоть и небольшой, но сказочно красивый. Он расположен в Бахчисарайском районе Крыма, недалеко от села Богатое Ущелье. 📍 Местность, где он находится - глухая, лесистая и труднопроходимая. А потому природа тут практически нетронутая. К нему не водят экскурсионные группы, и найти его непросто - к нему идёт постоянно теряющаяся из виду тропка. 🎥 Alexei Latysh Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>04.02.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6753</t>
+  </si>
+  <si>
+    <t>👗 Канал для тех, кто хочет одеваться стильно, но не готов тратить часы на бесконечный скролл Wildberries. Что внутри: 🧥 готовые подборки одежды и аксессуаров с WB 📌 гайды по стилю — как собирать образы, сочетать вещи и адаптировать тренды 💡 простые и понятные советы, которые реально работают в обычной жизни 🚫 Без странных трендов и «вещей на один выход». ✅ Только то, что легко вписывается в гардероб и носится каждый день. 🔄 Формат: зашли → выбрали → заказали → носите ✨ Подписывайтесь, если хотите выглядеть собранно и современно без лишних трат: 👉 LIFESTYLE - находки WB</t>
+  </si>
+  <si>
+    <t>03.02.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6748</t>
+  </si>
+  <si>
+    <t>Зимний каньон «Кислый ключ» в Приморье 💦 Кислый ключ – это природное месторождение минеральных вод, которое по своему химическому составу полностью идентично Нарзану. Родник является природным памятником Приморского края. 💦 Каньон находится на реке Милоградовка - одной из самых красивых рек Приморского края. Она протекает среди скал, которые имеют голубоватый и розовый цвет, отчего в реке образовались Голубые и Розовые пороги. На реке и притоках есть несколько водопадов. 📷 olgakruze Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>02.02.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6739</t>
+  </si>
+  <si>
+    <t>Зима в Нижнем Новгороде ⛄️ Город с богатой историей известен своим Кремлём, живописными набережными и Стрелкой. А вы знали, что туристический бренд "Столица закатов" теперь официально закреплён за Нижним Новгородом? 📷 alexyshevchenko Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>30.01.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6733</t>
+  </si>
+  <si>
+    <t>Тайга вокруг Томска 🌲 Продолжение томской темы. Обширные массивы южной тайги представлены преимущественно сосной, елью, пихтой, кедром, лиственницей, а также берёзой и осиной. 📷 innasi_tomsk Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>29.01.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6724</t>
+  </si>
+  <si>
+    <t>🖥 В Томске можно поймать белочку 🤭 Ваша любимая рубрика про бронзовые фигурки в городах. В Томске установлены миниатюрные скульптуры белок в рамках арт-проекта «Найди белку, узнай Томск!». Пока их десять, и они расположены в знаковых местах города. Рассказываем, где именно: 🐿 Профессор Белкин: Университетская роща, у главного корпуса ТГУ 🐿 Финт (футболист): у музея «Профессорская квартира» 🐿 Ас (с книгой и очками): Пушкинский сквер 🐿 Маэстро: Российско-немецкий дом 🐿 Белиссимо (танцор): Дом искусств им. Шишкова 🐿 Технобелка: у креативного кластера «Пенаты» 🐿 Нежность: сквер театра «2+КУ» 🐿 Озорник: возле «Дома за рубль» 🐿 Аппетит: Лагерный сад 🐿 Магистр/Белка-мама: у Дома науки им. Макушина Каждая белка уникальна, имеет свой характер и историю, с ней связан аудиогид. 🚪 Томск известен своим деревянным зодчеством и большим количеством солнечных дней в году. А ещё здесь есть необычные музеи: славянских мифов - один из крупнейших частных музеев в Сибири; леса; торфа, а также бывшая тюрьма, превращённая в музей. Памятники тоже нетривиальные: Памятник Счастью, а ещё любовнику, добру, электрику и капусте. 📷 afisha_family Ставьте лайк ❤️, если милота! 🟩🟪🟥🟧 Подписывайтесь</t>
+  </si>
+  <si>
+    <t>27.01.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6718</t>
+  </si>
+  <si>
+    <t>Застывший Ассинский зеркальный водопад 🧊 Абзановский водопад (Ассинский зеркальный водопад) находится в Архангельском районе Башкортостана, на известняковой скале Плакучий Камень. 💦 Водопад высотой около 6 метров низвергается с крутого отвесного скалистого берега прямо в реку Инзер. Летом он почти пересыхает, и только сочится по скале, делая её поверхность зеркальной. За небольшие размеры этот водопад получил название «Мужские слёзы». 🧊Зато зимой водопад представляет собой роскошную ледяную стену, сложенную из потоков воды, которая натекла в течение всей зимы. Ледяные струи имеют самые разные цвета , начиная белоснежного и заканчивая изумрудным. 📍 Это ближайший к городу Уфа водопад, находится всего в 89 километрах, по асфальтовой дороге. 📷 gabit_lllfoto_ural Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.01.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6712</t>
+  </si>
+  <si>
+    <t>Свято-Успенский монастырь в Красноярске 🤩 Один из старейших и красивейших храмов Красноярска. Расположен в посёлке Удачный на берегу могучего Енисея. Основана обитель в 1879 году. 🤩 Архитектурный ансамбль монастыря включает главный храм Успения Пресвятой Богородицы и два небольших деревянных храма. Один из них освящён в честь святого князя Олега Брянского, другой — в честь святых Константина и Елены. В главном храме хранятся иконы с частицами мощей, а также ковчеги с мощами преподобного князя Олега Брянского и других святых. В 2015 году освящён ещё один каменный храм в честь иконы Божией Матери «Всецарица» по проекту 1914 года. 📷 aleksandr_kuznetsov79 Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.01.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6706</t>
+  </si>
+  <si>
+    <t>Новый мост в Новосибирске 🌉 В декабре 2025 года в Новосибирске открыли движение по четвёртому автомобильному мосту через Обь. 🔤 Центральный мост с уникальным пилоном в виде буквы «Н» соединяет Ипподромскую магистраль с улицей Станционной. Проезд по мосту планируют сделать платным. 📷 Gelio Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.01.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6697</t>
+  </si>
+  <si>
+    <t>День всех влюбленных ♥️ можно отметить в ресторане. А можно — на легендарном льду Байкала. Когда если не в этот раз?! До четверга включительно, 22.01, действует скидка -5000₽ на наш насыщенный тур на лед Байкала 🧊❄ Зимний Байкал — это когда: — под ногами прозрачный лёд с пузырьками времени — в голове тишина, которой давно не хватало — тело в движении, а не в режиме «дожить до выходных» — много вкусной национальной еды с потрясающе атмосферными пикниками прямо на льду… 🧊 — баня, мастер-классы, пробуждающие утренние и расслабляющие вечерние практики! Путешествие на Байкал это про контакт. С собой. С дорогой. С жизнью, которая снова откликается. Если тебе это близко, поехали с нами! Пишите нашему менеджеру Валерии — с радостью ответим на все вопросы и поможем с выбором 🩵 Подписывайся наш канал Заходите на наш сайт #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.01.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6689</t>
+  </si>
+  <si>
+    <t>Зарайск – один из самых маленьких городов Подмосковья Несмотря на размеры, город богат достопримечательностями. Его называют маленьким урбанистическим чудом, а ещё подмосковной Европой. Именно такие ассоциации вызывает старинный чистый и ухоженный городок. Историческая планировка, утверждённая Екатериной II, включает четыре очаровательные ромбовидные площади. 🇷🇺 Зарайск знаменит своим уникальным кремлём - единственным полностью сохранившимся в Подмосковье и самым маленьким боевым кремлём в России. 🦣 А ещё город удивителен древнейшей стоянкой палеолита и "зарайским бизоном": здесь были найдены уникальные статуэтки бизонов, вырезанные из бивня мамонта, которые хранятся в местном музее. 🏡 Исторический центр города интересен в архитектурном плане: старинные дома 19-20 вв, Зарайское земство в стиле модерн, дом поэта-революционера Г.А. Мачтета в стиле классицизма, жилой дом конца XVIII - начала XIX вв. с изобилием декора, Зарайская авиашкола Красных Военных Лётчиков, дом-музей А.С. Голубкиной - автора горельефов во МХАТе. 📷 juliaruspirit Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.01.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6679</t>
+  </si>
+  <si>
+    <t>Привет! Это сообщество про любимый Питер ❤️ и путешествия по России и миру. Я создала этот канал для тех, кому надоели «вечно путешествующие» блогеры, которые не работают, но учат «жить в кайф». Мой канал про настоящее — про путешествия, когда ты работаешь в офисе 5/2, про путешествия, когда за спиной «дышит» ипотека, про путешествия, когда хочется посмотреть всё, но есть только две недели отпуска. На авто, самолетах, поездах. Вдвоём или с друзьями. Будет интересно 🫶 Подписывайтесь на канал https://t.me/dobroevremya?erid=2W5zFHxbPrG</t>
+  </si>
+  <si>
+    <t>19.01.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6675</t>
+  </si>
+  <si>
+    <t>Высокогорный ресторан в Кировске ⛰ Ресторанный комплекс «Плато» - один из самых высокогорных в России. Он расположен на высоте 820 метров на склоне горы Айкуайвенчорр. 🔭 В "Плато" 3 зоны: ресторан, кафе-бистро и бар. В ресторане работает шеф со звездой Мишлен. Места нужно бронировать заранее. Снаружи панорамная площадка: можно увидеть вершины Хибинских гор и Кировск с высоты. 🚠 Подняться в ресторан можно только на канатной дороге К6. Она находится на Северном склоне курорта Большой Вудъявр со стороны улицы Олимпийская в г. Кировск. 📷 Дмитрий Горнаев Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.01.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6674</t>
+  </si>
+  <si>
+    <t>🌞 Вдохновение всегда под рукой — даже если вы в пижаме или на краю света! 🌍 Где бы вы ни были — уютно свернувшись на диване с чашкой чая или гуляя по улочкам Бали — вопросы не дают покоя:  🔹 Что приготовить на ужин, чтобы и вкусно, и без стресса?  🔹 Чем занять ребёнка, пока вы пытаетесь собрать чемодан (или просто выжить до обеда)?  🔹 Где найти лайфхак, который спасёт ваш быт за 5 минут?  🔹 И главное — что носить этим летом, чтобы выглядеть как звезда глянцевого журнала? Подписывайтесь👉 на канал Рinterest — ваш карманный источник вдохновения, идей и хорошего настроения!  #реклама</t>
+  </si>
+  <si>
+    <t>16.01.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6673</t>
+  </si>
+  <si>
+    <t>На Байкале наступил ледяной сезон ❄️ Катание по замёрзшей глади озера на коньках - это одно из самых популярных и фотогеничных развлечений. Пункты аренды можно найти и на Ольхоне, и в Листвянке, многие гиды тоже предлагают. Любители экстрима даже страивают многодневные коньковые походы по Байкалу с ночёвкой в палатке. ☀️ Только важно помнить, что в зимний период температура на Байкале может опускаться до −20…−30 °C, но из-за мощных ветров мороз может ощущаться ещё сильнее. Обязательно нужно иметь утеплённые куртки, термобельё, шарфы, шапки, перчатки и удобные зимние ботинки, одеваться многослойно. И не забывать солнцезащитные очки и SPF - солнца тут очень много. 📷 hobopeeba Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.01.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6672</t>
+  </si>
+  <si>
+    <t>Зимние пейзажи Якутии ❄ Самый большой субъект РФ славится не только морозным климатом и алмазами, но и огромным количеством природных и культурных достопримечательностей. ❄️ Ленские и Синские столбы, песчаные дюны посреди тайги - Тукуланы, ледник Булуус, водопады и скалы - здесь можно увидеть всё многообразие природы. 🏞 В нескольких крупнейших заповедниках можно встретить невероятное разнообразие флоры и фауны, а ещё потухшие вулканы, наскальные рисунки, петроглифы, следы древнего человека. ✨ Лучшее время для осмотра основных природных достопримечательностей - с мая по сентябрь, особенно июль и август, когда погода мягче, а дни длиннее. Но если вы хотите посетить Полюс холода, заняться подлёдной рыбалкой и искупаться в проруби, а также посмотреть северное сияние, то лучше выбрать зимние месяцы с декабря по февраль. 🎥 krutiki_hotel Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.01.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6668</t>
+  </si>
+  <si>
+    <t>Блогов про путешествия очень много, и один из них мы сами давно и с удовольствием читаем - это блог «Одна здесь отдыхаешь?». Его ведёт Лена Титок, профессиональный тревел-журналист. 📍 На её карте отмечено 64 страны, про которые она интересно и с удовольствием рассказывает. А ещё она всегда знает, где вкусно поесть в Москве и других городах. Приходите за байками и дельными советами!</t>
+  </si>
+  <si>
+    <t>14.01.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6660</t>
+  </si>
+  <si>
+    <t>Севастополь засыпало снегом ❄️ Балканский циклон, обрушившийся на Москву, отправился в Крым. На полуостров пришли холод, ветер, дождь и снег. Например, Севастополь стало не узнать под сугробами... 💦 Зато из-за циклона, а также рождественского потепления накануне, ожил самый высокий водопад Крыма Учан-Су. За считанные часы он превратился из тонких струек в ревущий поток и показал свой настоящий характер. 📷 alexey_latysh Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.01.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6652</t>
+  </si>
+  <si>
+    <t>Музей пасхальных яиц и ювелирных изделий 🥚 А вы знали, что в Санкт-Петербурге есть не только Музей Фаберже, но и Музей пасхальных яиц? 🏰 Частный музей художника-ювелира, заслуженного деятеля искусств России Андрея Ананова открылся весной прошлого года в «замке» на Мичуринской улице. 35 лет назад он открыл ювелирную мастерскую с целью возрождения мастерства, технических приёмов и художественного совершенства русской ювелирной школы. Это была первая частная мастерская в России, имеющая право работать с драгоценными металлами и камнями. 💎 Здесь представлены уникальные ювелирные произведения высочайшего уровня. Помимо пасхальных яиц в экспозиции можно увидеть коллекцию “Великие храмы России”, цветы из полудрагоценных камней, статуэтки, украшения и аксессуары. Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.01.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6643</t>
+  </si>
+  <si>
+    <t>Аллея арт-ёлок в Судаке 🎄 В окрестностях Меганома в Крыму установили необычные новогодние деревья. Ёлки из кокошников, киноленты, овощей - кто во что горазд! А главная "морская" ёлка создана из настоящих лодок и якорей. Смотрится интересно, особенно в отсутствие снега 😊 📷 detka_eto_crimia Красиво о России 🇷🇺</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3038,51 +3407,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H294"/>
+  <dimension ref="A1:H335"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2314.435" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -9744,50 +10113,747 @@
       <c r="C293" t="s">
         <v>882</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>883</v>
       </c>
       <c r="E293">
         <v>290</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
         <v>41210</v>
       </c>
       <c r="B294" t="s">
         <v>884</v>
       </c>
       <c r="C294" t="s">
         <v>885</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>886</v>
       </c>
       <c r="E294">
         <v>416</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>85732</v>
+      </c>
+      <c r="B295" t="s">
+        <v>887</v>
+      </c>
+      <c r="C295" t="s">
+        <v>888</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E295">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>85733</v>
+      </c>
+      <c r="B296" t="s">
+        <v>890</v>
+      </c>
+      <c r="C296" t="s">
+        <v>891</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E296">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>85734</v>
+      </c>
+      <c r="B297" t="s">
+        <v>893</v>
+      </c>
+      <c r="C297" t="s">
+        <v>894</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E297">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>85735</v>
+      </c>
+      <c r="B298" t="s">
+        <v>896</v>
+      </c>
+      <c r="C298" t="s">
+        <v>897</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E298">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>85736</v>
+      </c>
+      <c r="B299" t="s">
+        <v>899</v>
+      </c>
+      <c r="C299" t="s">
+        <v>900</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E299">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>85737</v>
+      </c>
+      <c r="B300" t="s">
+        <v>902</v>
+      </c>
+      <c r="C300" t="s">
+        <v>903</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="E300">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>85738</v>
+      </c>
+      <c r="B301" t="s">
+        <v>905</v>
+      </c>
+      <c r="C301" t="s">
+        <v>906</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E301">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>85739</v>
+      </c>
+      <c r="B302" t="s">
+        <v>908</v>
+      </c>
+      <c r="C302" t="s">
+        <v>909</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="E302">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>85740</v>
+      </c>
+      <c r="B303" t="s">
+        <v>911</v>
+      </c>
+      <c r="C303" t="s">
+        <v>912</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E303">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>85741</v>
+      </c>
+      <c r="B304" t="s">
+        <v>914</v>
+      </c>
+      <c r="C304" t="s">
+        <v>915</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="E304">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>85742</v>
+      </c>
+      <c r="B305" t="s">
+        <v>917</v>
+      </c>
+      <c r="C305" t="s">
+        <v>918</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="E305">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>85743</v>
+      </c>
+      <c r="B306" t="s">
+        <v>920</v>
+      </c>
+      <c r="C306" t="s">
+        <v>921</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="E306">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>85744</v>
+      </c>
+      <c r="B307" t="s">
+        <v>923</v>
+      </c>
+      <c r="C307" t="s">
+        <v>924</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="E307">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>85745</v>
+      </c>
+      <c r="B308" t="s">
+        <v>926</v>
+      </c>
+      <c r="C308" t="s">
+        <v>927</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="E308">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>85746</v>
+      </c>
+      <c r="B309" t="s">
+        <v>929</v>
+      </c>
+      <c r="C309" t="s">
+        <v>930</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="E309">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>85747</v>
+      </c>
+      <c r="B310" t="s">
+        <v>932</v>
+      </c>
+      <c r="C310" t="s">
+        <v>933</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="E310">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>85748</v>
+      </c>
+      <c r="B311" t="s">
+        <v>935</v>
+      </c>
+      <c r="C311" t="s">
+        <v>936</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="E311">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>85749</v>
+      </c>
+      <c r="B312" t="s">
+        <v>938</v>
+      </c>
+      <c r="C312" t="s">
+        <v>939</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="E312">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>85750</v>
+      </c>
+      <c r="B313" t="s">
+        <v>941</v>
+      </c>
+      <c r="C313" t="s">
+        <v>942</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="E313">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>85751</v>
+      </c>
+      <c r="B314" t="s">
+        <v>944</v>
+      </c>
+      <c r="C314" t="s">
+        <v>945</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="E314">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>85752</v>
+      </c>
+      <c r="B315" t="s">
+        <v>947</v>
+      </c>
+      <c r="C315" t="s">
+        <v>948</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="E315">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>85753</v>
+      </c>
+      <c r="B316" t="s">
+        <v>950</v>
+      </c>
+      <c r="C316" t="s">
+        <v>951</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="E316">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>85754</v>
+      </c>
+      <c r="B317" t="s">
+        <v>953</v>
+      </c>
+      <c r="C317" t="s">
+        <v>954</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="E317">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>85755</v>
+      </c>
+      <c r="B318" t="s">
+        <v>956</v>
+      </c>
+      <c r="C318" t="s">
+        <v>957</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="E318">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>85756</v>
+      </c>
+      <c r="B319" t="s">
+        <v>959</v>
+      </c>
+      <c r="C319" t="s">
+        <v>960</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="E319">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>85757</v>
+      </c>
+      <c r="B320" t="s">
+        <v>962</v>
+      </c>
+      <c r="C320" t="s">
+        <v>963</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="E320">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>85758</v>
+      </c>
+      <c r="B321" t="s">
+        <v>965</v>
+      </c>
+      <c r="C321" t="s">
+        <v>966</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="E321">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>85759</v>
+      </c>
+      <c r="B322" t="s">
+        <v>968</v>
+      </c>
+      <c r="C322" t="s">
+        <v>969</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="E322">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>85760</v>
+      </c>
+      <c r="B323" t="s">
+        <v>971</v>
+      </c>
+      <c r="C323" t="s">
+        <v>972</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="E323">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>85761</v>
+      </c>
+      <c r="B324" t="s">
+        <v>974</v>
+      </c>
+      <c r="C324" t="s">
+        <v>975</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="E324">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>85762</v>
+      </c>
+      <c r="B325" t="s">
+        <v>977</v>
+      </c>
+      <c r="C325" t="s">
+        <v>978</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="E325">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>85763</v>
+      </c>
+      <c r="B326" t="s">
+        <v>980</v>
+      </c>
+      <c r="C326" t="s">
+        <v>981</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="E326">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>85764</v>
+      </c>
+      <c r="B327" t="s">
+        <v>983</v>
+      </c>
+      <c r="C327" t="s">
+        <v>984</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E327">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>85765</v>
+      </c>
+      <c r="B328" t="s">
+        <v>986</v>
+      </c>
+      <c r="C328" t="s">
+        <v>987</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E328">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>85766</v>
+      </c>
+      <c r="B329" t="s">
+        <v>989</v>
+      </c>
+      <c r="C329" t="s">
+        <v>990</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E329">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>85767</v>
+      </c>
+      <c r="B330" t="s">
+        <v>992</v>
+      </c>
+      <c r="C330" t="s">
+        <v>993</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E330">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>85768</v>
+      </c>
+      <c r="B331" t="s">
+        <v>995</v>
+      </c>
+      <c r="C331" t="s">
+        <v>996</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="E331">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>85769</v>
+      </c>
+      <c r="B332" t="s">
+        <v>998</v>
+      </c>
+      <c r="C332" t="s">
+        <v>999</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E332">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>85770</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E333">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>85771</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E334">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>85772</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E335">
+        <v>471</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">