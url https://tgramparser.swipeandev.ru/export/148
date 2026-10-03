--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1010">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1064">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3042,50 +3042,212 @@
     <t>14.01.26 09:24</t>
   </si>
   <si>
     <t>t.me/krasivoOrussia/6660</t>
   </si>
   <si>
     <t>Севастополь засыпало снегом ❄️ Балканский циклон, обрушившийся на Москву, отправился в Крым. На полуостров пришли холод, ветер, дождь и снег. Например, Севастополь стало не узнать под сугробами... 💦 Зато из-за циклона, а также рождественского потепления накануне, ожил самый высокий водопад Крыма Учан-Су. За считанные часы он превратился из тонких струек в ревущий поток и показал свой настоящий характер. 📷 alexey_latysh Красиво о России 🇷🇺</t>
   </si>
   <si>
     <t>13.01.26 08:15</t>
   </si>
   <si>
     <t>t.me/krasivoOrussia/6652</t>
   </si>
   <si>
     <t>Музей пасхальных яиц и ювелирных изделий 🥚 А вы знали, что в Санкт-Петербурге есть не только Музей Фаберже, но и Музей пасхальных яиц? 🏰 Частный музей художника-ювелира, заслуженного деятеля искусств России Андрея Ананова открылся весной прошлого года в «замке» на Мичуринской улице. 35 лет назад он открыл ювелирную мастерскую с целью возрождения мастерства, технических приёмов и художественного совершенства русской ювелирной школы. Это была первая частная мастерская в России, имеющая право работать с драгоценными металлами и камнями. 💎 Здесь представлены уникальные ювелирные произведения высочайшего уровня. Помимо пасхальных яиц в экспозиции можно увидеть коллекцию “Великие храмы России”, цветы из полудрагоценных камней, статуэтки, украшения и аксессуары. Красиво о России 🇷🇺</t>
   </si>
   <si>
     <t>12.01.26 07:35</t>
   </si>
   <si>
     <t>t.me/krasivoOrussia/6643</t>
   </si>
   <si>
     <t>Аллея арт-ёлок в Судаке 🎄 В окрестностях Меганома в Крыму установили необычные новогодние деревья. Ёлки из кокошников, киноленты, овощей - кто во что горазд! А главная "морская" ёлка создана из настоящих лодок и якорей. Смотрится интересно, особенно в отсутствие снега 😊 📷 detka_eto_crimia Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.06.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6997</t>
+  </si>
+  <si>
+    <t>😎 Что говорит наука о пользе домашних животных? Домашние животные – это не только уют и преданность, но и реальная польза для здоровья. Научные исследования доказывают, что кошки и собаки действительно влияют на наши гормоны, сон, активность и даже на скорость старения мозга.  Когда мы гладим собаку или кошку, в мозге выделяется окситоцин, или «гормон привязанности». Собаки задают ритм дня и заставляют больше двигаться. Люди старше 65 лет, у которых есть питомцы (собаки, кошки, рыбки или рептилии), медленнее теряют когнитивные способности. В канале Здравый курс узнайте больше о здоровье, питании и спорте для активной жизни. Реклама. О рекламодателе | Сделано в WOWBLOGGER</t>
+  </si>
+  <si>
+    <t>22.05.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6988</t>
+  </si>
+  <si>
+    <t>Старинный купеческий город - Сызрань ⛪️ Настоящая русская провинция с богатой историей в сочетании с живописными пейзажами на месте слияния Волги, Сызранки и Крымзы. Здесь можно посмотреть купеческие особняки и Кремль, погулять по набережной и Рачейскому бору, попробовать знаменитый торт «Паутинка». ⛪️ Сызранский кремль 17 века - единственный в Самарской области. Сохранилась Спасская башня и храм Рождества Христова. Рядом благоустроена Кремлёвская набережная. 🏚 Памятники архитектуры эпохи модерна сосредоточены на Советской улице. Самые красивые: дом Елизарова, дом Маркушиной, дом купца Ревякина, торговый дом Пермяковой, усадьба Сыромятниковых, здание женской гимназии и особняк купца Стерлядкина. Дом Чернухина напоминает сказочный терем, в нём открыта экспозиция Городского выставочного зала при краеведческом музее. 🔔 Кашпирский Благовещенский Симеонов монастырь находится неподалёку от города, привлекает внимание старыми постройками, историей и панорамными видами на Волгу. А ещё здесь есть святой источник. 📷 vadimpo Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.05.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6979</t>
+  </si>
+  <si>
+    <t>Дом-сказка в Москве 🏢 Один из самых красивых особняков Москвы построен в 1907 году в неорусском стиле с элементами модерна. 🐂 Панно, украсившее фасад со стороны набережной демонстрирует изображения солнечного славянского божества Ярилы, наблюдающего за битвой Быка и Медведя – символических животных божеств Перуна и Велеса. Керамические детали фасадов напоминают об архитектуре узорочья, а на панно над входным проемом со стороны Соймоновского проезда можно увидеть вещую птицу Гамаюн, встреча с которой предвещала удачу. 🎭 В 1908 году в одном из подвалов «Дома-сказки» разместился уникальный театр-кабаре «Летучая мышь». В представлениях и постановках участвовали известные актёры Московского художественного театра (Ольга Леонардовна Книппер-Чехова, Василий Иванович Качалов) и знаменитые режиссёры Константин Сергеевич Станиславский и Владимир Иванович Немирович-Данченко. 🌐 В советский период дом передан Министерству иностранных дел, дипломатическое представительство которого размещается здесь и в наши дни. 📷 katerinkasycheva Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.05.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6974</t>
+  </si>
+  <si>
+    <t>Бурзянский район в Башкортостане 🏞 Это один из самых живописных районов республики, сердце башкирского экотуризма, знаменитое пещерой Шульган-Таш (Каповой), бортевым мёдом, рекой Белой и первозданной природой. 🌿 На территории района расположены 9 особо охраняемых природных территорий. Три из них федерального значения: Башкирский государственный заповедник, заповедник «Шульган-Таш» и национальный парк «Башкирия». 🏔 Есть природные достопримечательности и помешье - это заказник Алтын-солок, ззологический заказник Асебар, пещеры Шульган-Таш и Кульюрт–тамак (Космонавтов), поляна Тукмак, природный резерват форели в ручьях Большой и Малый Апшак (Бешаке). ⛰ Популярностью у туристов пользуются также пещеры Кротовая, Каповая, скала Кабан-Таш на берегу реки Белая, Антоновы скалы, идущие вдоль левого берега реки Агидель. 📷 gabit_lll Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.05.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6965</t>
+  </si>
+  <si>
+    <t>Город-курорт Светлогорск 🕊️ Светлогорск расположен на самом берегу Балтийского моря и славится длинным песчаным пляжем, чудесным сосновым лесом, чистейшим воздухом и целебными торфяными грязями. 🐌 В 2020 году Светлогорск стал первым и пока единственным городом России, который включён в международную ассоциацию Cittaslow (дословно «медленный город»). Это международное движение, основанное в Италии в 1999 году, его основные принципы – замедление повседневного городского ритма для повышения качества жизни, наслаждение уникальностью каждого города, создание комфортной среды, противостояние однообразию и усреднению. 🏢 Для того чтобы прочувствовать настоящую атмосферу "медленного" города, лучше гулять по улицам, где меньше всего туристов. В Светлогорске это улицы Московская, Приморская, Архитектора Попова, Баха, Балтийской. И в посёлке Отрадное людей относительно мало. 📷 bogatiy_kant Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.05.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6958</t>
+  </si>
+  <si>
+    <t>Бухта Триозёрье в Приморье 🌸 Это одна из самых живописных бухт Приморского края, находится недалеко от Находки. Триозёрье известно своим белоснежным кварцевым песком и бирюзовой водой, за что его прозвали приморскими Мальдивами, а также тремя пресными озёрами. 🏄‍♀️ Здесь есть множество баз отдыха, от бюджетных домиков до комфортных коттеджей. Развлечений тоже хватает - дайвинг, виндсерфинг, аренда катамаранов, прогулки на скалы и т.д. 📷 artyom_korneev Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.05.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6952</t>
+  </si>
+  <si>
+    <t>В Крыму зацвела глициния 🌹 Красивая лиана родом из Китая прекрасно себя чувствует на Крымском полуострове и радует глаз каждый май. 🏖 Фото сделаны в посёлке Отрадное – уютном тихом уголке Южного берега Крыма. Посёлок пользуется популярностью благодаря просторным пляжам, чистому морю и целебному воздуху. Здесь расположен один из старейших парков полуострова, а также Институт виноградарства и виноделия «Магарач». 📷 ялтафамили Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>29.04.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6939</t>
+  </si>
+  <si>
+    <t>Вечерний Владикавказ 🕌 Столица Северной Осетии удачно расположена у подножия Кавказских гор и славится своей богатой историей (с 1784 года) и культурным наследием. 🇷🇺 Центральное место Владикавказа - площадь Свободы. Рядом находится уютный Парк культуры и отдыха имени К. Л. Хетагурова. 🥧 Познакомится с историей и культурой региона можно в Национальном музее Республики Северная Осетия-Алания. 🏛 Среди основных достопримечательностей города наиболее популярны Лютеранская кирха, театр имени Евгения Вахтангова, проспект Мира, гостиница «Империал», Суннитская мечеть, набережная реки Терек. 📷 fotogenos Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.04.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6938</t>
+  </si>
+  <si>
+    <t>Ретро-трамвай в Нижнем Новгороде 🤩 Увлекательный вариант обзорной экскурсии - поездка по историческому центру НН на трамвае. Он курсирует по улице Рождественской от площади Народного единства до Благовещенской площади. 🚃 Вагоны серии КМ выпускались Коломенским паровозостроительным заводом и заводом «Красное Сормово» в 1926–1939 годах. В России их сохранилось всего два: в Москве и Нижнем Новгороде. 🚋 Внутри очень атмосферно: вагон отделан деревом, место водителя не оборудовано сиденьем и не отгорожено от салона, а окна поднимаются вверх. Деревянные двери открываются вручную, снаружи с двух сторон — поручни. Раньше в вагон можно было запрыгнуть прямо на ходу. 🎥 Игорь Иванов Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.04.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6935</t>
+  </si>
+  <si>
+    <t>Святo-Успенская Сарoвская пустынь ⛪ Это мужской монастырь, основанный на месте древних пещерных келий в начале XVIII века в городе Сарове Нижегoрoдскoй oбласти. 🤩 Здесь жил, молился и совершал подвиг столпничества (на камне) преподобный Серафим Саровский - один из самых почитаемых русских святых. 🔔 Колокольня Саровской пустыни в советские годы была переоборудована и перестроена, но не разрушена. Сейчас здесь завершаются реставрационные работу, которые вернут ей первоначальный вид. Это визитная карточка города, её изображение можно увидеть и на гербе Сарова. Высота колокольни 72 м (изначально 81). В хорошую погоду с неё можно увидеть Серафимо-Дивеевский монастырь. ⛪️ Наиболее значимым сооружением Саровской пустыни был взорванный в 1951 году Успенский собор, давший монастырю своё имя. Сегодня ведётся подготовка к его возрождению. 📷 Евгения Аксёнoва Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.04.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6929</t>
+  </si>
+  <si>
+    <t>Перевал Кату-Ярык ⛰ Перевал Кату-Ярык в Улаганском районе Республики Алтай – это захватывающий дух спуск в долину реки Чулышман, открывающий путь к южному побережью Телецкого озера. 🌲 Спуск проложен в склоне горы, крутизна склона ~70% (35°). Высота перевала от подножия — 892 м, длина — 3,9 км, включает 9 поворотов, средний уклон — 18% (10°), покрытие — грунт, камни. Высота над уровнем моря в верхней точке — 1200 метров. 🛣 По дороге к перевалу есть несколько интересных мест: скала «Красные ворота» в 15 км от села Акташ, озеро Чейбеккёль («Вытянутое озеро»), озеро Улаганского плато Киделю (Кеделю-Кёль), Уланский перевал (считается у алтайцев священным местом). 📷 bulatov.pro Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.04.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6923</t>
+  </si>
+  <si>
+    <t>Маяк Пиллау в Балтийске Маяк возвели в 1813 году по проекту немецкого архитектора Карла Шинкеля. 🗼 Линзу маяка привезли из немецкого города Иссельбург в 1902 году, и она работает до сих пор. 🗼 Сначала маяк работал на масле, потом на керосине, позже на газе. Интересный момент: период мигания маяка — ровно 3 секунды темноты и 9 секунд света, символично получается «39» (то есть регион, в котором светит). Посмотреть его можно только снаружи. 📷 bogatiy_kant Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.04.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6916</t>
+  </si>
+  <si>
+    <t>Соборная площадь в Арзамасе 🇷🇺 Это историческое сердце города, привлекающее величественным Воскресенским собором, уникальной архитектурой XIX века и уютной атмосферой купеческого центра. 🇷🇺 Обычно туристы направляются первым делом именно сюда, ведь здесь сосредоточены основные храмы, памятники и живописные виды, отражающие историю города. 🏙 Рядом расположены Гостиные ряды и старинные купеческие дома. 📷 dukhnik_nikita Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.04.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6915</t>
+  </si>
+  <si>
+    <t>Большое Имеретинское озеро Одно из самых красивых и известных мест в Карачаево-Черкессии. 🏞 Это самое крупное озеро в Кавказском заповеднике площадью 190 000 м². По-другому его ещё называют Озеро Безмолвия из-за тишины, царящей в его окрестностях. 🎥 Сергей Ковтун Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>01.04.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6908</t>
+  </si>
+  <si>
+    <t>Иркутск — столица Восточной Сибири Город разделён на две части Ангарой — единственной рекой, вытекающей из Байкала, самого глубокого озера мира. ⛪ Иркутск начался с небольшого острога, построенного казаками в 1661 году — сейчас от этой крепости сохранилась только Спасская церковь. Долгое время Иркутск оставался городом купцов и золотопромышленников. 🏙 Сегодня это один из крупнейших городов Сибири с населением более 600 тысяч человек. В историческом центре сохранилась застройка конца XIX — начала XX века: храмы, купеческие каменные дома и деревянное зодчество. 📷 Gelio Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>31.03.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6900</t>
+  </si>
+  <si>
+    <t>Весна в Крыму 💮 Весна на Аю-Даге (Медведь-горе) в Крыму — это время, когда гора покрывается ковром из цветущих подснежников, а склоны становятся ярко-зелеными. Это идеальное время для посещения: природа особенно живописна, а температура воздуха комфортна для пеших прогулок, в отличие от жаркого лета. 📷 kartman_crimea Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.03.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6894</t>
+  </si>
+  <si>
+    <t>Новая локация в парке Галицкого Парк Галицкого в Краснодаре — это современное пространство с уникальным ландшафтным дизайном, экзотическими растениями, футуристичной архитектурой. 💧 В парке много интересных арт-объектов («Абстракта», «Перевернутая капля», «Искусственная среда», «Внутренний ребенок»), террасированный сад, фонтан «Инфинити», водоёмы, смотровая площадка (спираль), «Парк Облаков», Японский сад. 🌿 А недавно здесь появился огромный искусственный кратер с многоуровневым висячим садом. Внутрь пока не пускают — стройка ещё идёт, но даже сверху уже видно: масштаб такой, что дух захватывает. В скором времени тут можно будет гулять и по краю, и спускаясь внутрь — по уровням, как будто в каком-то зелёном амфитеатре будущего. 📷 prostoevgeny Красиво о России 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.03.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/krasivoOrussia/6888</t>
+  </si>
+  <si>
+    <t>Удивительные инсталляции парка Никола-Ленивец Арт-парк "Никола-Ленивец" в Калужской области уже много лет подряд проводит фестиваль «Архстояние». Приглашённые архитекторы и художники создают арт-объекты из природных материалов: дерева, снега, сена, лозы и т. д. Некоторые объекты функциональны: плоты, качели, самый длинный в Европе батут длиной 50 метров и даже туалеты. 🌲 Никола-Ленивец находится на территории Национального парка "Угра", который пересекает всю Калужскую область, охватывая долины рек Угры, Жиздры и Выссы. Тут расположено около 300 объектов историко-культурного наследия региона: археологические памятники, храмы и монастыри, дворянские усадьбы, старинные дороги, места известных военных сражений. 📷 Артём Рожнов Красиво о России 🇷🇺</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3407,59 +3569,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H335"/>
+  <dimension ref="A1:H353"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2314.435" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -10810,50 +10972,356 @@
       <c r="C334" t="s">
         <v>1005</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="E334">
         <v>1184</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
         <v>85772</v>
       </c>
       <c r="B335" t="s">
         <v>1007</v>
       </c>
       <c r="C335" t="s">
         <v>1008</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="E335">
         <v>471</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>106971</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E336">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>106972</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E337">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>106973</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E338">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>106974</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E339">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>106975</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E340">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>106976</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E341">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>106977</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E342">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>106978</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E343">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>106979</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E344">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>106980</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E345">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>106981</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E346">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>106982</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E347">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>106983</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E348">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>106984</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E349">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>106985</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E350">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>106986</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E351">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>106987</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E352">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>106988</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E353">
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">