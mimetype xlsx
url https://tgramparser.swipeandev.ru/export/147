--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="785">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="878">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2367,50 +2367,329 @@
     <t>21.05.25 17:11</t>
   </si>
   <si>
     <t>t.me/priroda_rossiya/1304</t>
   </si>
   <si>
     <t>Осенний Алтай 🍂 На снимках: Гейзерное озеро, озеро Киделю и долина реки Актру. 📍Республика Алтай 📷 Лариса Дука Природа России 🐻</t>
   </si>
   <si>
     <t>21.05.25 15:36</t>
   </si>
   <si>
     <t>t.me/priroda_rossiya/1299</t>
   </si>
   <si>
     <t>Самые страшные хищники острова Беринга 😁 Фотографы, приезжающие на остров, постоянно становятся жертвами краж со стороны этих воришек. Таскают песцы не только еду, но и всё, что плохо лежит, особенно любят крышки от объективов. 📍Командорские острова 📷 Дмитрий Уткин Природа России 🐻</t>
   </si>
   <si>
     <t>21.05.25 13:35</t>
   </si>
   <si>
     <t>t.me/priroda_rossiya/1298</t>
   </si>
   <si>
     <t>❗️Правда ли, что кенгуру наполняют свой мешочек водой перед родами? Большинство людей скажут — да кто его знает, а тот кто подписан на «Живое наследие» расскажет вам не только это, но и: — Зачем кошки убегают куда-то перед родами? — Почему собак и детей нельзя оставлять наедине? — Как черепаха стала быстрее гепарда? 👉 Ты даже не представляешь насколько интересна природа: https://t.me/+7O33t6eiiWRjY2Vi</t>
+  </si>
+  <si>
+    <t>07.09.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3689</t>
+  </si>
+  <si>
+    <t>Красношейные поганки Птенец катается на спине у папы 😍 📍Терлецкий парк, Москва 📷 Катерина Калинина Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>04.09.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3682</t>
+  </si>
+  <si>
+    <t>Остров Ратманова — самая восточная точка России Берингов пролив — это уникальный мировой перекрёсток, где сходятся океаны, континенты, страны и даже время. Именно здесь расположен Большой Диомид, выступающий крайним восточным рубежом России и всей Евразии. Всего в 4 километрах от него находится принадлежащий США остров Крузенштерна, также известный как Малый Диомид. Между ними по узкому проливу проходит государственная граница и Международная линия перемены дат: когда на российском берегу начинается новый день, на американском ещё продолжается вчерашний. Сегодня на острове нет постоянного гражданского населения — на территории базируется только пограничная застава. Климат в этом регионе суровый, с частыми штормами и плотными океаническими туманами. Рельеф представляет собой плоское плато, обрывающееся к воде отвесными скалами, а вокруг простираются просторы пролива, соединяющего Северный Ледовитый и Тихий океаны. 📍Чукотский автономный округ 📷 Слава Степанов Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>03.09.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3681</t>
+  </si>
+  <si>
+    <t>Белый шарик ⚪️ Ополовник, или длиннохвостая синица. 📍Алтайский край 📷 Вадим Душкин Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>03.09.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3673</t>
+  </si>
+  <si>
+    <t>Степная зона Юга Алтайского края Локтевский заказник — то место, куда не спешат ехать туристы. Настоящий дикий уголок, где понимаешь истинный вид свободы! 📍Алтайский край 📷 Дмитрий Веретельников Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>02.09.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3672</t>
+  </si>
+  <si>
+    <t>Малый пёстрый дятел Встречали такую птичку? 📍Нижегородская область 📷 Полина Шальнева Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>01.09.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3671</t>
+  </si>
+  <si>
+    <t>Осенний закат в горах На снимке — Нижнее Каракабакское озеро. 📍Республика Алтай 📷 Александр Дударев Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>01.09.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3662</t>
+  </si>
+  <si>
+    <t>Всем привет📷 Меня зовут 🍀Светлана 🍀 я фотограф дикой природы и бёрдвотчер. 🍀 Наблюдаю птиц и зверей от Калининграда до Сахалина с залётом на Чукотку! Сегодня вылетаю на Байкал , а в середине сентября нас ждёт Якутия и пролет Стерха! 🍀 Член Союза Фотографов Дикой Природы. 🍀 В моей коллекции уже более 550 видов птиц🦉🦩🕊🦅🦆🐦‍⬛️ 🍀 В своём блоге Блондинка в природе я делюсь красивыми кадрами из жизни птиц, зверей и растений, показываю полезные лайфхаки для съемок и места, которые вам обязательно захочется посетить. ➡️ Вы знали что такого животного как лиса не существует? ➡️ А бобёр это название не животного, а его шкуры? Будет интересно❗️ Давайте изучать дикую природу вместе❤️</t>
+  </si>
+  <si>
+    <t>31.08.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3661</t>
+  </si>
+  <si>
+    <t>Бурундучок и гриб 🍄‍🟫 С августа бурундуки начинают делать запасы на зиму. 📍Нерюнгри, Республики Саха 📷 Евгения Левина Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>28.08.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3660</t>
+  </si>
+  <si>
+    <t>Закат над Кратерным озером Озера Кратерное и Кувшинки. На дальнем плане гора Пшиш. 📍Архыз, Карачаево-Черкесия 📷 Никита Костылев Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>27.08.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3653</t>
+  </si>
+  <si>
+    <t>Купание коней 📍Светлое, Удмуртия 📷 Наталия Пушкарева Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>27.08.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3652</t>
+  </si>
+  <si>
+    <t>Пирожок 🦊 Лисёнок в посёлке Териберка. 📍Мурманская область 📷 Михаил Ездаков Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>26.08.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3651</t>
+  </si>
+  <si>
+    <t>Закат над горным массивом Большой Тхач На фото — вид на Западный Ачешбок с Восточного Ачешбока. 📍Республика Адыгея Автор: Константин Шишкалов Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>25.08.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3650</t>
+  </si>
+  <si>
+    <t>Нахохлились На снимке — полевые воробьи. 📍Трёхгорный, Челябинская область Автор: Михаил Кругов Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>24.08.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3649</t>
+  </si>
+  <si>
+    <t>Жарки на перевале Зелёный Научное название цветов — азиатская купальница. Снято в природном парке Ергаки. 📍Красноярский край Автор: Anton Koshetarov Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>16.04.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3648</t>
+  </si>
+  <si>
+    <t>Рассвет в горах 📍Республика Алтай 📷 Екатерина Дубровская Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>14.04.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3646</t>
+  </si>
+  <si>
+    <t>Хохлатая синица, или гренадёрка 📍Выкса, Нижегородская область 📷 Полина Шальнева Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>13.04.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3642</t>
+  </si>
+  <si>
+    <t>Туманы острова Шикотан 📍Курильские острова 📷 Александр Лаврентьев Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>03.04.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3640</t>
+  </si>
+  <si>
+    <t>Пятнистый тюлень Снято в Анадырском заливе Берингова моря. 📍Чукотский автономный округ 📷 Юрий Матвеев Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>02.04.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3636</t>
+  </si>
+  <si>
+    <t>Зелёный бархат Долгие горы и хребет Карамурунтау. 📍Оренбургская область 📷 Слава Степанов Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>02.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3631</t>
+  </si>
+  <si>
+    <t>Привет! Наши друзья запустили уютную авторскую группу, посвящённую экстриму, туризму и путешествиям. В ней вы сможете познакомиться с потрясающими кадрами из самых разных уголков мира, прочитать увлекательные истории, которые изменили жизнь многих, и погрузиться в дружескую атмосферу. На фотографии гора Ветлан и Полюд, расположенные в Пермском крае. Фото сделано с дрона DJI 📸 Не упустите возможность стать частью наших приключений! Подписывайтесь на канал по ссылке: https://t.me/tramps_ural</t>
+  </si>
+  <si>
+    <t>02.04.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3630</t>
+  </si>
+  <si>
+    <t>Гадюка обыкновенная Проснулась после зимней спячки. 📍Москва 📷 Светлана Попович Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>31.03.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3625</t>
+  </si>
+  <si>
+    <t>Зимние закаты Снято на Соловецком острове. 📍Архангельская область 📷 Евгений Яковлев Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>30.03.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3624</t>
+  </si>
+  <si>
+    <t>Плюшевые ушки 📍Тула ❓ А вы встречали лося в дикой природе? 📷 Олег Баранов Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>29.03.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3621</t>
+  </si>
+  <si>
+    <t>Алтайская весна Маральник, или рододендрон Ледебура, начинает зацветать на юге Алтая в конце апреля. Пик цветения обычно приходится на начало мая. 📍Республика Алтай 📷 Светлана Крат Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>29.03.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3620</t>
+  </si>
+  <si>
+    <t>Бренд Neoline проводит розыгрыш призов к дачно-отпускному сезону 🎁 За подписку и комментарий можно выиграть один из трех видеорегистраторов: 🥇 G-Tech X64. 3 камеры, 2K Quad HD с WDR, ADAS, Wi-Fi, GPS/ГЛОНАСС 🥈 Flash 2K. Сверхчеткая съемка, HDR, Wi-Fi 🥉 WOWCAM. Ультракомпактный, с Wi-Fi Итоги 9 апреля 2026. Участвуйте в Телеграм-канале Neoline 👉 ссылка</t>
+  </si>
+  <si>
+    <t>29.03.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3619</t>
+  </si>
+  <si>
+    <t>Урагус На снимке – самец, окрас которого гораздо ярче, чем у самок. В неволе урагус становится тускло-серым. 📍Омск 📷 Марина Мочалова Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>27.03.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3618</t>
+  </si>
+  <si>
+    <t>Ритмы Ладоги Закат на Ладожском озере, недалеко от Сортавалы. 📍Республика Карелия 📷 Владимир Кочкин Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>26.03.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3613</t>
+  </si>
+  <si>
+    <t>Утренние этюды с бабочками 🦋 📍Забайкальский край 📷 Сергей Брагин Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>25.03.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3612</t>
+  </si>
+  <si>
+    <t>Река под покрывалом Река Синяя. Является левым притоком Лены. 📍Республика Саха 📷 Сергей Карпухин Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>24.03.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3611</t>
+  </si>
+  <si>
+    <t>Любопытный калан Снято на Командорских островах. 📍Камчатский край 📷 Дмитрий Уткин Природа России | ВКонтакте 🐻</t>
+  </si>
+  <si>
+    <t>23.03.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/priroda_rossiya/3606</t>
+  </si>
+  <si>
+    <t>Болота, озёрца островки... 📍Ленинградская область 📷 Михаил Широбоков Природа России | ВКонтакте 🐻</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2732,62 +3011,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H260"/>
+  <dimension ref="A1:H291"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1086.449" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="1184.282" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -9367,50 +9646,577 @@
       <c r="H259">
         <v>7</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
         <v>40917</v>
       </c>
       <c r="B260" t="s">
         <v>782</v>
       </c>
       <c r="C260" t="s">
         <v>783</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>784</v>
       </c>
       <c r="E260">
         <v>1515</v>
       </c>
       <c r="F260">
         <v>2</v>
       </c>
       <c r="G260">
         <v>53</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>106940</v>
+      </c>
+      <c r="B261" t="s">
+        <v>785</v>
+      </c>
+      <c r="C261" t="s">
+        <v>786</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="E261">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>106941</v>
+      </c>
+      <c r="B262" t="s">
+        <v>788</v>
+      </c>
+      <c r="C262" t="s">
+        <v>789</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E262">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>106942</v>
+      </c>
+      <c r="B263" t="s">
+        <v>791</v>
+      </c>
+      <c r="C263" t="s">
+        <v>792</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E263">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>106943</v>
+      </c>
+      <c r="B264" t="s">
+        <v>794</v>
+      </c>
+      <c r="C264" t="s">
+        <v>795</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E264">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>106944</v>
+      </c>
+      <c r="B265" t="s">
+        <v>797</v>
+      </c>
+      <c r="C265" t="s">
+        <v>798</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="E265">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>106945</v>
+      </c>
+      <c r="B266" t="s">
+        <v>800</v>
+      </c>
+      <c r="C266" t="s">
+        <v>801</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="E266">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>106946</v>
+      </c>
+      <c r="B267" t="s">
+        <v>803</v>
+      </c>
+      <c r="C267" t="s">
+        <v>804</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E267">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>106947</v>
+      </c>
+      <c r="B268" t="s">
+        <v>806</v>
+      </c>
+      <c r="C268" t="s">
+        <v>807</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="E268">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>106948</v>
+      </c>
+      <c r="B269" t="s">
+        <v>809</v>
+      </c>
+      <c r="C269" t="s">
+        <v>810</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="E269">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>106949</v>
+      </c>
+      <c r="B270" t="s">
+        <v>812</v>
+      </c>
+      <c r="C270" t="s">
+        <v>813</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E270">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>106950</v>
+      </c>
+      <c r="B271" t="s">
+        <v>815</v>
+      </c>
+      <c r="C271" t="s">
+        <v>816</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="E271">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>106951</v>
+      </c>
+      <c r="B272" t="s">
+        <v>818</v>
+      </c>
+      <c r="C272" t="s">
+        <v>819</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E272">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>106952</v>
+      </c>
+      <c r="B273" t="s">
+        <v>821</v>
+      </c>
+      <c r="C273" t="s">
+        <v>822</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="E273">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>106953</v>
+      </c>
+      <c r="B274" t="s">
+        <v>824</v>
+      </c>
+      <c r="C274" t="s">
+        <v>825</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="E274">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>106954</v>
+      </c>
+      <c r="B275" t="s">
+        <v>827</v>
+      </c>
+      <c r="C275" t="s">
+        <v>828</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="E275">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>106955</v>
+      </c>
+      <c r="B276" t="s">
+        <v>830</v>
+      </c>
+      <c r="C276" t="s">
+        <v>831</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E276">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>106956</v>
+      </c>
+      <c r="B277" t="s">
+        <v>833</v>
+      </c>
+      <c r="C277" t="s">
+        <v>834</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="E277">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>106957</v>
+      </c>
+      <c r="B278" t="s">
+        <v>836</v>
+      </c>
+      <c r="C278" t="s">
+        <v>837</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="E278">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>106958</v>
+      </c>
+      <c r="B279" t="s">
+        <v>839</v>
+      </c>
+      <c r="C279" t="s">
+        <v>840</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="E279">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>106959</v>
+      </c>
+      <c r="B280" t="s">
+        <v>842</v>
+      </c>
+      <c r="C280" t="s">
+        <v>843</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E280">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>106960</v>
+      </c>
+      <c r="B281" t="s">
+        <v>845</v>
+      </c>
+      <c r="C281" t="s">
+        <v>846</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E281">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>106961</v>
+      </c>
+      <c r="B282" t="s">
+        <v>848</v>
+      </c>
+      <c r="C282" t="s">
+        <v>849</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E282">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>106962</v>
+      </c>
+      <c r="B283" t="s">
+        <v>851</v>
+      </c>
+      <c r="C283" t="s">
+        <v>852</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="E283">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>106963</v>
+      </c>
+      <c r="B284" t="s">
+        <v>854</v>
+      </c>
+      <c r="C284" t="s">
+        <v>855</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="E284">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>106964</v>
+      </c>
+      <c r="B285" t="s">
+        <v>857</v>
+      </c>
+      <c r="C285" t="s">
+        <v>858</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E285">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>106965</v>
+      </c>
+      <c r="B286" t="s">
+        <v>860</v>
+      </c>
+      <c r="C286" t="s">
+        <v>861</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E286">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>106966</v>
+      </c>
+      <c r="B287" t="s">
+        <v>863</v>
+      </c>
+      <c r="C287" t="s">
+        <v>864</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="E287">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>106967</v>
+      </c>
+      <c r="B288" t="s">
+        <v>866</v>
+      </c>
+      <c r="C288" t="s">
+        <v>867</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="E288">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>106968</v>
+      </c>
+      <c r="B289" t="s">
+        <v>869</v>
+      </c>
+      <c r="C289" t="s">
+        <v>870</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="E289">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>106969</v>
+      </c>
+      <c r="B290" t="s">
+        <v>872</v>
+      </c>
+      <c r="C290" t="s">
+        <v>873</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="E290">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>106970</v>
+      </c>
+      <c r="B291" t="s">
+        <v>875</v>
+      </c>
+      <c r="C291" t="s">
+        <v>876</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="E291">
+        <v>1669</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">